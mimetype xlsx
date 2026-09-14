--- v0 (2026-04-15)
+++ v1 (2026-09-14)
@@ -1,81 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="quarter" sheetId="1" r:id="rId1"/>
-    <sheet name="period" sheetId="2" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name="quarter" sheetId="1" r:id="rId3"/>
+    <sheet name="period" sheetId="2" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'стр.3'!$A$1:$J$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"10.10.01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"nsa"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\STR555.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">quarter!$4:$5</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">quarter!$A$2:$AQ$26</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">quarter!$4:$5</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">quarter!$A$2:$AQ$26</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="665" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="739" uniqueCount="92">
   <si>
     <t>Average monthly salary by regions of Kostanay region</t>
   </si>
   <si>
     <t>Nominal wage index, in % to the corresponding month (from 2015 to the corresponding quarter) of the previous year</t>
   </si>
   <si>
     <t>Real wage index, in % to the corresponding month (from 2015 to the corresponding quarter) of the previous year</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t xml:space="preserve">April </t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
@@ -179,63 +183,217 @@
   </si>
   <si>
     <t>Zhangeldin</t>
   </si>
   <si>
     <t xml:space="preserve">Kamysti </t>
   </si>
   <si>
     <t>Karabalyk</t>
   </si>
   <si>
     <t>Kostanay</t>
   </si>
   <si>
     <t>Nayrzum</t>
   </si>
   <si>
     <t>Sarykol</t>
   </si>
   <si>
     <t>Uzunkol</t>
   </si>
   <si>
     <t>Fedorov</t>
   </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>252101, 25210102, 25210103</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Average monthly nominal wage, nominal wage index, real wage index</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>tenge, In percent</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The average monthly nominal wage is the wage calculated on average per employee or per unit of time worked, expressed in monetary units.
+The nominal wage index is a relative indicator characterizing the change in the average monthly wage in the reporting period to the average monthly wage of the base period.
+The real wage index is determined by dividing the nominal wage index by the consumer price index for goods and services. </t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/7f0/4uve9vk532u2pywc9obx2z4mezwyposs/7%20%20%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%A0%D0%A1%D0%97%D0%9F%D0%A0%20%D0%B0%D0%BD%D0%B3%D0%BB.docx</t>
+  </si>
+  <si>
+    <t>Related Publications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28268&amp;year=2026&amp;name=112125&amp;period=quarter&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/702972</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of labor statistics and standard of living</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Kondrina Natalya</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 714 2 53 56 76</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">n.kondrina@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Since 2010</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1-T “Labour Report” (frequency – quarterly, annual)
+</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28268&amp;year=2025&amp;name=85451&amp;period=year&amp;type=spreadsheets</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -386,67 +544,99 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="9">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -502,52 +692,78 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="50">
+  <cellStyleXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
@@ -569,52 +785,53 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="186">
+  <cellXfs count="222">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="1" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="1" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -820,189 +1037,107 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="1" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="1" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="49" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="9" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="30" fillId="0" borderId="2" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="9" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="30" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="48" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -1014,97 +1149,276 @@
     <xf numFmtId="164" fontId="28" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="5" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="48" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="48" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="48" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="2" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="50" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="25" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="2" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="30" fillId="0" borderId="1" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="2" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="48" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="48" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="48" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="50">
+  <cellStyles count="51">
     <cellStyle name="Гиперссылка 2" xfId="1"/>
     <cellStyle name="Гиперссылка 2 2" xfId="2"/>
     <cellStyle name="Гиперссылка 2 3" xfId="3"/>
     <cellStyle name="Гиперссылка 3" xfId="4"/>
     <cellStyle name="Гиперссылка 3 2" xfId="5"/>
     <cellStyle name="Гиперссылка 3 3" xfId="6"/>
     <cellStyle name="Гиперссылка 4" xfId="7"/>
     <cellStyle name="Гиперссылка 4 2" xfId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="9"/>
+    <cellStyle name="Обычный 11 20" xfId="50"/>
     <cellStyle name="Обычный 14" xfId="10"/>
     <cellStyle name="Обычный 17 2" xfId="49"/>
     <cellStyle name="Обычный 2" xfId="11"/>
     <cellStyle name="Обычный 2 10" xfId="12"/>
     <cellStyle name="Обычный 2 2" xfId="13"/>
     <cellStyle name="Обычный 2 2 2" xfId="14"/>
     <cellStyle name="Обычный 2 2 3" xfId="15"/>
     <cellStyle name="Обычный 2 3" xfId="16"/>
     <cellStyle name="Обычный 2 4" xfId="17"/>
     <cellStyle name="Обычный 2 4 2" xfId="18"/>
     <cellStyle name="Обычный 2 4 3" xfId="19"/>
     <cellStyle name="Обычный 2 5" xfId="20"/>
     <cellStyle name="Обычный 2 5 2" xfId="21"/>
     <cellStyle name="Обычный 2 5 3" xfId="22"/>
     <cellStyle name="Обычный 2 6" xfId="23"/>
     <cellStyle name="Обычный 2 7" xfId="24"/>
     <cellStyle name="Обычный 2 8" xfId="25"/>
     <cellStyle name="Обычный 2 9" xfId="26"/>
     <cellStyle name="Обычный 3" xfId="27"/>
     <cellStyle name="Обычный 3 2" xfId="28"/>
     <cellStyle name="Обычный 3 2 2" xfId="29"/>
     <cellStyle name="Обычный 3 2 3" xfId="30"/>
     <cellStyle name="Обычный 3 3" xfId="31"/>
     <cellStyle name="Обычный 3 4" xfId="32"/>
     <cellStyle name="Обычный 3 5" xfId="33"/>
@@ -1116,51 +1430,51 @@
     <cellStyle name="Обычный 5" xfId="39"/>
     <cellStyle name="Обычный 5 2" xfId="40"/>
     <cellStyle name="Обычный 6" xfId="41"/>
     <cellStyle name="Обычный 6 2" xfId="42"/>
     <cellStyle name="Обычный 6 3" xfId="43"/>
     <cellStyle name="Обычный 7" xfId="44"/>
     <cellStyle name="Обычный 8" xfId="45"/>
     <cellStyle name="Обычный_26" xfId="46"/>
     <cellStyle name="Обычный_27" xfId="47"/>
     <cellStyle name="Обычный_Лист1" xfId="48"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1405,63 +1719,600 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/702972" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/7f0/4uve9vk532u2pywc9obx2z4mezwyposs/7%20%20%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%A0%D0%A1%D0%97%D0%9F%D0%A0%20%D0%B0%D0%BD%D0%B3%D0%BB.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28268&amp;year=2026&amp;name=112125&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.kondrina@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DC79"/>
+  <dimension ref="B1:D23"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A10" sqref="A10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="6.85546875" customWidth="1"/>
+    <col min="2" max="2" width="44.7109375" customWidth="1"/>
+    <col min="3" max="3" width="84" customWidth="1"/>
+    <col min="258" max="258" width="44.7109375" customWidth="1"/>
+    <col min="259" max="259" width="84" customWidth="1"/>
+    <col min="514" max="514" width="44.7109375" customWidth="1"/>
+    <col min="515" max="515" width="84" customWidth="1"/>
+    <col min="770" max="770" width="44.7109375" customWidth="1"/>
+    <col min="771" max="771" width="84" customWidth="1"/>
+    <col min="1026" max="1026" width="44.7109375" customWidth="1"/>
+    <col min="1027" max="1027" width="84" customWidth="1"/>
+    <col min="1282" max="1282" width="44.7109375" customWidth="1"/>
+    <col min="1283" max="1283" width="84" customWidth="1"/>
+    <col min="1538" max="1538" width="44.7109375" customWidth="1"/>
+    <col min="1539" max="1539" width="84" customWidth="1"/>
+    <col min="1794" max="1794" width="44.7109375" customWidth="1"/>
+    <col min="1795" max="1795" width="84" customWidth="1"/>
+    <col min="2050" max="2050" width="44.7109375" customWidth="1"/>
+    <col min="2051" max="2051" width="84" customWidth="1"/>
+    <col min="2306" max="2306" width="44.7109375" customWidth="1"/>
+    <col min="2307" max="2307" width="84" customWidth="1"/>
+    <col min="2562" max="2562" width="44.7109375" customWidth="1"/>
+    <col min="2563" max="2563" width="84" customWidth="1"/>
+    <col min="2818" max="2818" width="44.7109375" customWidth="1"/>
+    <col min="2819" max="2819" width="84" customWidth="1"/>
+    <col min="3074" max="3074" width="44.7109375" customWidth="1"/>
+    <col min="3075" max="3075" width="84" customWidth="1"/>
+    <col min="3330" max="3330" width="44.7109375" customWidth="1"/>
+    <col min="3331" max="3331" width="84" customWidth="1"/>
+    <col min="3586" max="3586" width="44.7109375" customWidth="1"/>
+    <col min="3587" max="3587" width="84" customWidth="1"/>
+    <col min="3842" max="3842" width="44.7109375" customWidth="1"/>
+    <col min="3843" max="3843" width="84" customWidth="1"/>
+    <col min="4098" max="4098" width="44.7109375" customWidth="1"/>
+    <col min="4099" max="4099" width="84" customWidth="1"/>
+    <col min="4354" max="4354" width="44.7109375" customWidth="1"/>
+    <col min="4355" max="4355" width="84" customWidth="1"/>
+    <col min="4610" max="4610" width="44.7109375" customWidth="1"/>
+    <col min="4611" max="4611" width="84" customWidth="1"/>
+    <col min="4866" max="4866" width="44.7109375" customWidth="1"/>
+    <col min="4867" max="4867" width="84" customWidth="1"/>
+    <col min="5122" max="5122" width="44.7109375" customWidth="1"/>
+    <col min="5123" max="5123" width="84" customWidth="1"/>
+    <col min="5378" max="5378" width="44.7109375" customWidth="1"/>
+    <col min="5379" max="5379" width="84" customWidth="1"/>
+    <col min="5634" max="5634" width="44.7109375" customWidth="1"/>
+    <col min="5635" max="5635" width="84" customWidth="1"/>
+    <col min="5890" max="5890" width="44.7109375" customWidth="1"/>
+    <col min="5891" max="5891" width="84" customWidth="1"/>
+    <col min="6146" max="6146" width="44.7109375" customWidth="1"/>
+    <col min="6147" max="6147" width="84" customWidth="1"/>
+    <col min="6402" max="6402" width="44.7109375" customWidth="1"/>
+    <col min="6403" max="6403" width="84" customWidth="1"/>
+    <col min="6658" max="6658" width="44.7109375" customWidth="1"/>
+    <col min="6659" max="6659" width="84" customWidth="1"/>
+    <col min="6914" max="6914" width="44.7109375" customWidth="1"/>
+    <col min="6915" max="6915" width="84" customWidth="1"/>
+    <col min="7170" max="7170" width="44.7109375" customWidth="1"/>
+    <col min="7171" max="7171" width="84" customWidth="1"/>
+    <col min="7426" max="7426" width="44.7109375" customWidth="1"/>
+    <col min="7427" max="7427" width="84" customWidth="1"/>
+    <col min="7682" max="7682" width="44.7109375" customWidth="1"/>
+    <col min="7683" max="7683" width="84" customWidth="1"/>
+    <col min="7938" max="7938" width="44.7109375" customWidth="1"/>
+    <col min="7939" max="7939" width="84" customWidth="1"/>
+    <col min="8194" max="8194" width="44.7109375" customWidth="1"/>
+    <col min="8195" max="8195" width="84" customWidth="1"/>
+    <col min="8450" max="8450" width="44.7109375" customWidth="1"/>
+    <col min="8451" max="8451" width="84" customWidth="1"/>
+    <col min="8706" max="8706" width="44.7109375" customWidth="1"/>
+    <col min="8707" max="8707" width="84" customWidth="1"/>
+    <col min="8962" max="8962" width="44.7109375" customWidth="1"/>
+    <col min="8963" max="8963" width="84" customWidth="1"/>
+    <col min="9218" max="9218" width="44.7109375" customWidth="1"/>
+    <col min="9219" max="9219" width="84" customWidth="1"/>
+    <col min="9474" max="9474" width="44.7109375" customWidth="1"/>
+    <col min="9475" max="9475" width="84" customWidth="1"/>
+    <col min="9730" max="9730" width="44.7109375" customWidth="1"/>
+    <col min="9731" max="9731" width="84" customWidth="1"/>
+    <col min="9986" max="9986" width="44.7109375" customWidth="1"/>
+    <col min="9987" max="9987" width="84" customWidth="1"/>
+    <col min="10242" max="10242" width="44.7109375" customWidth="1"/>
+    <col min="10243" max="10243" width="84" customWidth="1"/>
+    <col min="10498" max="10498" width="44.7109375" customWidth="1"/>
+    <col min="10499" max="10499" width="84" customWidth="1"/>
+    <col min="10754" max="10754" width="44.7109375" customWidth="1"/>
+    <col min="10755" max="10755" width="84" customWidth="1"/>
+    <col min="11010" max="11010" width="44.7109375" customWidth="1"/>
+    <col min="11011" max="11011" width="84" customWidth="1"/>
+    <col min="11266" max="11266" width="44.7109375" customWidth="1"/>
+    <col min="11267" max="11267" width="84" customWidth="1"/>
+    <col min="11522" max="11522" width="44.7109375" customWidth="1"/>
+    <col min="11523" max="11523" width="84" customWidth="1"/>
+    <col min="11778" max="11778" width="44.7109375" customWidth="1"/>
+    <col min="11779" max="11779" width="84" customWidth="1"/>
+    <col min="12034" max="12034" width="44.7109375" customWidth="1"/>
+    <col min="12035" max="12035" width="84" customWidth="1"/>
+    <col min="12290" max="12290" width="44.7109375" customWidth="1"/>
+    <col min="12291" max="12291" width="84" customWidth="1"/>
+    <col min="12546" max="12546" width="44.7109375" customWidth="1"/>
+    <col min="12547" max="12547" width="84" customWidth="1"/>
+    <col min="12802" max="12802" width="44.7109375" customWidth="1"/>
+    <col min="12803" max="12803" width="84" customWidth="1"/>
+    <col min="13058" max="13058" width="44.7109375" customWidth="1"/>
+    <col min="13059" max="13059" width="84" customWidth="1"/>
+    <col min="13314" max="13314" width="44.7109375" customWidth="1"/>
+    <col min="13315" max="13315" width="84" customWidth="1"/>
+    <col min="13570" max="13570" width="44.7109375" customWidth="1"/>
+    <col min="13571" max="13571" width="84" customWidth="1"/>
+    <col min="13826" max="13826" width="44.7109375" customWidth="1"/>
+    <col min="13827" max="13827" width="84" customWidth="1"/>
+    <col min="14082" max="14082" width="44.7109375" customWidth="1"/>
+    <col min="14083" max="14083" width="84" customWidth="1"/>
+    <col min="14338" max="14338" width="44.7109375" customWidth="1"/>
+    <col min="14339" max="14339" width="84" customWidth="1"/>
+    <col min="14594" max="14594" width="44.7109375" customWidth="1"/>
+    <col min="14595" max="14595" width="84" customWidth="1"/>
+    <col min="14850" max="14850" width="44.7109375" customWidth="1"/>
+    <col min="14851" max="14851" width="84" customWidth="1"/>
+    <col min="15106" max="15106" width="44.7109375" customWidth="1"/>
+    <col min="15107" max="15107" width="84" customWidth="1"/>
+    <col min="15362" max="15362" width="44.7109375" customWidth="1"/>
+    <col min="15363" max="15363" width="84" customWidth="1"/>
+    <col min="15618" max="15618" width="44.7109375" customWidth="1"/>
+    <col min="15619" max="15619" width="84" customWidth="1"/>
+    <col min="15874" max="15874" width="44.7109375" customWidth="1"/>
+    <col min="15875" max="15875" width="84" customWidth="1"/>
+    <col min="16130" max="16130" width="44.7109375" customWidth="1"/>
+    <col min="16131" max="16131" width="84" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B1" s="156"/>
+      <c r="C1" s="156"/>
+    </row>
+    <row r="2" spans="2:4" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="157" t="s">
+        <v>49</v>
+      </c>
+      <c r="C2" s="158" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="3" spans="2:4" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B3" s="157" t="s">
+        <v>51</v>
+      </c>
+      <c r="C3" s="159" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="4" spans="2:4" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B4" s="157" t="s">
+        <v>53</v>
+      </c>
+      <c r="C4" s="160" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="5" spans="2:4" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B5" s="157" t="s">
+        <v>55</v>
+      </c>
+      <c r="C5" s="159" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6" spans="2:4" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B6" s="157" t="s">
+        <v>56</v>
+      </c>
+      <c r="C6" s="159" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="2:4" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="B7" s="161" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" s="162" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8" spans="2:4" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B8" s="161" t="s">
+        <v>59</v>
+      </c>
+      <c r="C8" s="162" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="9" spans="2:4" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B9" s="161" t="s">
+        <v>61</v>
+      </c>
+      <c r="C9" s="162"/>
+    </row>
+    <row r="10" spans="2:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="161" t="s">
+        <v>62</v>
+      </c>
+      <c r="C10" s="184" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="11" spans="2:4" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B11" s="161" t="s">
+        <v>63</v>
+      </c>
+      <c r="C11" s="163"/>
+    </row>
+    <row r="12" spans="2:4" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B12" s="161" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" s="164" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="13" spans="2:4" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="B13" s="161" t="s">
+        <v>66</v>
+      </c>
+      <c r="C13" s="165" t="s">
+        <v>67</v>
+      </c>
+      <c r="D13" s="156"/>
+    </row>
+    <row r="14" spans="2:4" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B14" s="185" t="s">
+        <v>68</v>
+      </c>
+      <c r="C14" s="166" t="s">
+        <v>69</v>
+      </c>
+      <c r="D14" s="156"/>
+    </row>
+    <row r="15" spans="2:4" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B15" s="186"/>
+      <c r="C15" s="166" t="s">
+        <v>91</v>
+      </c>
+      <c r="D15" s="156"/>
+    </row>
+    <row r="16" spans="2:4" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B16" s="161" t="s">
+        <v>70</v>
+      </c>
+      <c r="C16" s="164" t="s">
+        <v>71</v>
+      </c>
+      <c r="D16" s="156"/>
+    </row>
+    <row r="17" spans="2:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B17" s="161" t="s">
+        <v>72</v>
+      </c>
+      <c r="C17" s="167">
+        <v>46274</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B18" s="161" t="s">
+        <v>73</v>
+      </c>
+      <c r="C18" s="167">
+        <v>46336</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B19" s="161" t="s">
+        <v>74</v>
+      </c>
+      <c r="C19" s="168" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B20" s="161" t="s">
+        <v>76</v>
+      </c>
+      <c r="C20" s="169" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B21" s="161" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="170" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="2:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B22" s="161" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" s="171" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="23" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B23" s="156"/>
+      <c r="C23" s="156"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B14:B15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="C12" r:id="rId1"/>
+    <hyperlink ref="C13" r:id="rId2"/>
+    <hyperlink ref="C16" r:id="rId3"/>
+    <hyperlink ref="C22" r:id="rId4"/>
+    <hyperlink ref="C14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D28" sqref="D28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="99" customWidth="1"/>
+    <col min="257" max="257" width="4" customWidth="1"/>
+    <col min="258" max="258" width="99" customWidth="1"/>
+    <col min="513" max="513" width="4" customWidth="1"/>
+    <col min="514" max="514" width="99" customWidth="1"/>
+    <col min="769" max="769" width="4" customWidth="1"/>
+    <col min="770" max="770" width="99" customWidth="1"/>
+    <col min="1025" max="1025" width="4" customWidth="1"/>
+    <col min="1026" max="1026" width="99" customWidth="1"/>
+    <col min="1281" max="1281" width="4" customWidth="1"/>
+    <col min="1282" max="1282" width="99" customWidth="1"/>
+    <col min="1537" max="1537" width="4" customWidth="1"/>
+    <col min="1538" max="1538" width="99" customWidth="1"/>
+    <col min="1793" max="1793" width="4" customWidth="1"/>
+    <col min="1794" max="1794" width="99" customWidth="1"/>
+    <col min="2049" max="2049" width="4" customWidth="1"/>
+    <col min="2050" max="2050" width="99" customWidth="1"/>
+    <col min="2305" max="2305" width="4" customWidth="1"/>
+    <col min="2306" max="2306" width="99" customWidth="1"/>
+    <col min="2561" max="2561" width="4" customWidth="1"/>
+    <col min="2562" max="2562" width="99" customWidth="1"/>
+    <col min="2817" max="2817" width="4" customWidth="1"/>
+    <col min="2818" max="2818" width="99" customWidth="1"/>
+    <col min="3073" max="3073" width="4" customWidth="1"/>
+    <col min="3074" max="3074" width="99" customWidth="1"/>
+    <col min="3329" max="3329" width="4" customWidth="1"/>
+    <col min="3330" max="3330" width="99" customWidth="1"/>
+    <col min="3585" max="3585" width="4" customWidth="1"/>
+    <col min="3586" max="3586" width="99" customWidth="1"/>
+    <col min="3841" max="3841" width="4" customWidth="1"/>
+    <col min="3842" max="3842" width="99" customWidth="1"/>
+    <col min="4097" max="4097" width="4" customWidth="1"/>
+    <col min="4098" max="4098" width="99" customWidth="1"/>
+    <col min="4353" max="4353" width="4" customWidth="1"/>
+    <col min="4354" max="4354" width="99" customWidth="1"/>
+    <col min="4609" max="4609" width="4" customWidth="1"/>
+    <col min="4610" max="4610" width="99" customWidth="1"/>
+    <col min="4865" max="4865" width="4" customWidth="1"/>
+    <col min="4866" max="4866" width="99" customWidth="1"/>
+    <col min="5121" max="5121" width="4" customWidth="1"/>
+    <col min="5122" max="5122" width="99" customWidth="1"/>
+    <col min="5377" max="5377" width="4" customWidth="1"/>
+    <col min="5378" max="5378" width="99" customWidth="1"/>
+    <col min="5633" max="5633" width="4" customWidth="1"/>
+    <col min="5634" max="5634" width="99" customWidth="1"/>
+    <col min="5889" max="5889" width="4" customWidth="1"/>
+    <col min="5890" max="5890" width="99" customWidth="1"/>
+    <col min="6145" max="6145" width="4" customWidth="1"/>
+    <col min="6146" max="6146" width="99" customWidth="1"/>
+    <col min="6401" max="6401" width="4" customWidth="1"/>
+    <col min="6402" max="6402" width="99" customWidth="1"/>
+    <col min="6657" max="6657" width="4" customWidth="1"/>
+    <col min="6658" max="6658" width="99" customWidth="1"/>
+    <col min="6913" max="6913" width="4" customWidth="1"/>
+    <col min="6914" max="6914" width="99" customWidth="1"/>
+    <col min="7169" max="7169" width="4" customWidth="1"/>
+    <col min="7170" max="7170" width="99" customWidth="1"/>
+    <col min="7425" max="7425" width="4" customWidth="1"/>
+    <col min="7426" max="7426" width="99" customWidth="1"/>
+    <col min="7681" max="7681" width="4" customWidth="1"/>
+    <col min="7682" max="7682" width="99" customWidth="1"/>
+    <col min="7937" max="7937" width="4" customWidth="1"/>
+    <col min="7938" max="7938" width="99" customWidth="1"/>
+    <col min="8193" max="8193" width="4" customWidth="1"/>
+    <col min="8194" max="8194" width="99" customWidth="1"/>
+    <col min="8449" max="8449" width="4" customWidth="1"/>
+    <col min="8450" max="8450" width="99" customWidth="1"/>
+    <col min="8705" max="8705" width="4" customWidth="1"/>
+    <col min="8706" max="8706" width="99" customWidth="1"/>
+    <col min="8961" max="8961" width="4" customWidth="1"/>
+    <col min="8962" max="8962" width="99" customWidth="1"/>
+    <col min="9217" max="9217" width="4" customWidth="1"/>
+    <col min="9218" max="9218" width="99" customWidth="1"/>
+    <col min="9473" max="9473" width="4" customWidth="1"/>
+    <col min="9474" max="9474" width="99" customWidth="1"/>
+    <col min="9729" max="9729" width="4" customWidth="1"/>
+    <col min="9730" max="9730" width="99" customWidth="1"/>
+    <col min="9985" max="9985" width="4" customWidth="1"/>
+    <col min="9986" max="9986" width="99" customWidth="1"/>
+    <col min="10241" max="10241" width="4" customWidth="1"/>
+    <col min="10242" max="10242" width="99" customWidth="1"/>
+    <col min="10497" max="10497" width="4" customWidth="1"/>
+    <col min="10498" max="10498" width="99" customWidth="1"/>
+    <col min="10753" max="10753" width="4" customWidth="1"/>
+    <col min="10754" max="10754" width="99" customWidth="1"/>
+    <col min="11009" max="11009" width="4" customWidth="1"/>
+    <col min="11010" max="11010" width="99" customWidth="1"/>
+    <col min="11265" max="11265" width="4" customWidth="1"/>
+    <col min="11266" max="11266" width="99" customWidth="1"/>
+    <col min="11521" max="11521" width="4" customWidth="1"/>
+    <col min="11522" max="11522" width="99" customWidth="1"/>
+    <col min="11777" max="11777" width="4" customWidth="1"/>
+    <col min="11778" max="11778" width="99" customWidth="1"/>
+    <col min="12033" max="12033" width="4" customWidth="1"/>
+    <col min="12034" max="12034" width="99" customWidth="1"/>
+    <col min="12289" max="12289" width="4" customWidth="1"/>
+    <col min="12290" max="12290" width="99" customWidth="1"/>
+    <col min="12545" max="12545" width="4" customWidth="1"/>
+    <col min="12546" max="12546" width="99" customWidth="1"/>
+    <col min="12801" max="12801" width="4" customWidth="1"/>
+    <col min="12802" max="12802" width="99" customWidth="1"/>
+    <col min="13057" max="13057" width="4" customWidth="1"/>
+    <col min="13058" max="13058" width="99" customWidth="1"/>
+    <col min="13313" max="13313" width="4" customWidth="1"/>
+    <col min="13314" max="13314" width="99" customWidth="1"/>
+    <col min="13569" max="13569" width="4" customWidth="1"/>
+    <col min="13570" max="13570" width="99" customWidth="1"/>
+    <col min="13825" max="13825" width="4" customWidth="1"/>
+    <col min="13826" max="13826" width="99" customWidth="1"/>
+    <col min="14081" max="14081" width="4" customWidth="1"/>
+    <col min="14082" max="14082" width="99" customWidth="1"/>
+    <col min="14337" max="14337" width="4" customWidth="1"/>
+    <col min="14338" max="14338" width="99" customWidth="1"/>
+    <col min="14593" max="14593" width="4" customWidth="1"/>
+    <col min="14594" max="14594" width="99" customWidth="1"/>
+    <col min="14849" max="14849" width="4" customWidth="1"/>
+    <col min="14850" max="14850" width="99" customWidth="1"/>
+    <col min="15105" max="15105" width="4" customWidth="1"/>
+    <col min="15106" max="15106" width="99" customWidth="1"/>
+    <col min="15361" max="15361" width="4" customWidth="1"/>
+    <col min="15362" max="15362" width="99" customWidth="1"/>
+    <col min="15617" max="15617" width="4" customWidth="1"/>
+    <col min="15618" max="15618" width="99" customWidth="1"/>
+    <col min="15873" max="15873" width="4" customWidth="1"/>
+    <col min="15874" max="15874" width="99" customWidth="1"/>
+    <col min="16129" max="16129" width="4" customWidth="1"/>
+    <col min="16130" max="16130" width="99" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B6" s="172" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B7" s="172" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B8" s="172" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B9" s="172" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B10" s="172" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B11" s="173"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="174" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B13" s="173"/>
+    </row>
+    <row r="14" spans="2:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B14" s="173"/>
+    </row>
+    <row r="15" spans="2:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B15" s="57"/>
+    </row>
+    <row r="16" spans="2:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B16" s="57"/>
+    </row>
+    <row r="17" spans="2:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B17" s="57"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="175" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B19" s="175"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:DH79"/>
+  <sheetViews>
+    <sheetView topLeftCell="A37" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="CG1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="DC80" sqref="DC80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="11" customWidth="1"/>
     <col min="2" max="2" width="6.85546875" style="11" customWidth="1"/>
     <col min="3" max="19" width="8.7109375" style="11" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="11" customWidth="1"/>
     <col min="21" max="21" width="9.7109375" style="11" customWidth="1"/>
     <col min="22" max="22" width="9.28515625" style="11" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="11" customWidth="1"/>
     <col min="24" max="25" width="9" style="11" customWidth="1"/>
     <col min="26" max="26" width="8.7109375" style="11" customWidth="1"/>
     <col min="27" max="27" width="9.5703125" style="11" customWidth="1"/>
     <col min="28" max="28" width="7.85546875" style="11" customWidth="1"/>
     <col min="29" max="29" width="8.85546875" style="11" customWidth="1"/>
     <col min="30" max="30" width="9" style="11" customWidth="1"/>
     <col min="31" max="32" width="8.85546875" style="11" customWidth="1"/>
     <col min="33" max="35" width="7.85546875" style="11" customWidth="1"/>
     <col min="36" max="36" width="8.7109375" style="11" customWidth="1"/>
     <col min="37" max="37" width="10.42578125" style="11" customWidth="1"/>
     <col min="38" max="42" width="8.42578125" style="11" customWidth="1"/>
     <col min="43" max="43" width="7.85546875" style="11" customWidth="1"/>
     <col min="44" max="45" width="8.5703125" style="11" customWidth="1"/>
     <col min="46" max="46" width="9" style="11" customWidth="1"/>
@@ -1492,232 +2343,239 @@
     <col min="73" max="73" width="10.7109375" style="11" customWidth="1"/>
     <col min="74" max="74" width="9.5703125" style="11" customWidth="1"/>
     <col min="75" max="75" width="10.42578125" style="11" customWidth="1"/>
     <col min="76" max="77" width="10.7109375" style="11" customWidth="1"/>
     <col min="78" max="78" width="10.5703125" style="11" customWidth="1"/>
     <col min="79" max="80" width="9.7109375" style="11" customWidth="1"/>
     <col min="81" max="82" width="10.140625" style="11" customWidth="1"/>
     <col min="83" max="84" width="9.42578125" style="11" customWidth="1"/>
     <col min="85" max="85" width="9" style="11" customWidth="1"/>
     <col min="86" max="86" width="9.42578125" style="11" customWidth="1"/>
     <col min="87" max="87" width="9" style="11" customWidth="1"/>
     <col min="88" max="89" width="9.140625" style="11" customWidth="1"/>
     <col min="90" max="90" width="9.42578125" style="11" customWidth="1"/>
     <col min="91" max="91" width="9.140625" style="11" customWidth="1"/>
     <col min="92" max="92" width="9.28515625" style="11" customWidth="1"/>
     <col min="93" max="93" width="9.5703125" style="11" customWidth="1"/>
     <col min="94" max="94" width="9.42578125" style="11" customWidth="1"/>
     <col min="95" max="95" width="9.7109375" style="11" customWidth="1"/>
     <col min="96" max="96" width="9.28515625" style="11" customWidth="1"/>
     <col min="97" max="97" width="9" style="11" customWidth="1"/>
     <col min="98" max="98" width="8.85546875" style="11" customWidth="1"/>
     <col min="99" max="100" width="7.85546875" style="11" customWidth="1"/>
     <col min="101" max="16384" width="7.85546875" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:107" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="BN1" s="122"/>
+    <row r="1" spans="1:112" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BC1" s="205"/>
+      <c r="BD1" s="205"/>
+      <c r="BE1" s="205"/>
+      <c r="BF1" s="206"/>
+      <c r="BG1" s="206"/>
+      <c r="BH1" s="206"/>
+      <c r="BI1" s="205"/>
+      <c r="BJ1" s="205"/>
+      <c r="BK1" s="205"/>
+      <c r="BL1" s="205"/>
+      <c r="BM1" s="205"/>
+      <c r="BN1" s="205"/>
     </row>
-    <row r="2" spans="1:107" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="120" t="s">
+    <row r="2" spans="1:112" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="207" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="120"/>
-[...4 lines deleted...]
-      <c r="G2" s="120"/>
+      <c r="B2" s="207"/>
+      <c r="C2" s="207"/>
+      <c r="D2" s="207"/>
+      <c r="E2" s="207"/>
+      <c r="F2" s="207"/>
+      <c r="G2" s="207"/>
       <c r="CW2" s="82"/>
     </row>
-    <row r="3" spans="1:107" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:112" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="89"/>
       <c r="B3" s="89"/>
       <c r="C3" s="89"/>
       <c r="D3" s="89"/>
       <c r="E3" s="89"/>
       <c r="F3" s="89"/>
       <c r="G3" s="89"/>
       <c r="CW3" s="82"/>
-      <c r="DB3" s="92" t="s">
+      <c r="DG3" s="92" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="4" spans="1:107" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="121"/>
+    <row r="4" spans="1:112" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="208"/>
       <c r="B4" s="10">
         <v>2010</v>
       </c>
-      <c r="C4" s="110">
+      <c r="C4" s="187">
         <v>2011</v>
       </c>
-      <c r="D4" s="110"/>
-[...11 lines deleted...]
-      <c r="P4" s="110">
+      <c r="D4" s="187"/>
+      <c r="E4" s="187"/>
+      <c r="F4" s="187"/>
+      <c r="G4" s="187"/>
+      <c r="H4" s="187"/>
+      <c r="I4" s="187"/>
+      <c r="J4" s="187"/>
+      <c r="K4" s="187"/>
+      <c r="L4" s="187"/>
+      <c r="M4" s="187"/>
+      <c r="N4" s="187"/>
+      <c r="O4" s="200"/>
+      <c r="P4" s="187">
         <v>2012</v>
       </c>
-      <c r="Q4" s="110"/>
-[...11 lines deleted...]
-      <c r="AC4" s="110">
+      <c r="Q4" s="187"/>
+      <c r="R4" s="187"/>
+      <c r="S4" s="187"/>
+      <c r="T4" s="187"/>
+      <c r="U4" s="187"/>
+      <c r="V4" s="187"/>
+      <c r="W4" s="187"/>
+      <c r="X4" s="187"/>
+      <c r="Y4" s="187"/>
+      <c r="Z4" s="187"/>
+      <c r="AA4" s="187"/>
+      <c r="AB4" s="200"/>
+      <c r="AC4" s="187">
         <v>2013</v>
       </c>
-      <c r="AD4" s="119"/>
-[...11 lines deleted...]
-      <c r="AP4" s="110">
+      <c r="AD4" s="200"/>
+      <c r="AE4" s="200"/>
+      <c r="AF4" s="200"/>
+      <c r="AG4" s="200"/>
+      <c r="AH4" s="200"/>
+      <c r="AI4" s="200"/>
+      <c r="AJ4" s="200"/>
+      <c r="AK4" s="200"/>
+      <c r="AL4" s="200"/>
+      <c r="AM4" s="200"/>
+      <c r="AN4" s="200"/>
+      <c r="AO4" s="200"/>
+      <c r="AP4" s="187">
         <v>2014</v>
       </c>
-      <c r="AQ4" s="110"/>
-[...11 lines deleted...]
-      <c r="BC4" s="110">
+      <c r="AQ4" s="187"/>
+      <c r="AR4" s="187"/>
+      <c r="AS4" s="187"/>
+      <c r="AT4" s="200"/>
+      <c r="AU4" s="200"/>
+      <c r="AV4" s="200"/>
+      <c r="AW4" s="200"/>
+      <c r="AX4" s="200"/>
+      <c r="AY4" s="200"/>
+      <c r="AZ4" s="200"/>
+      <c r="BA4" s="200"/>
+      <c r="BB4" s="200"/>
+      <c r="BC4" s="187">
         <v>2015</v>
       </c>
-      <c r="BD4" s="110"/>
-[...3 lines deleted...]
-      <c r="BH4" s="110">
+      <c r="BD4" s="187"/>
+      <c r="BE4" s="187"/>
+      <c r="BF4" s="187"/>
+      <c r="BG4" s="187"/>
+      <c r="BH4" s="187">
         <v>2016</v>
       </c>
-      <c r="BI4" s="110"/>
-[...3 lines deleted...]
-      <c r="BM4" s="110">
+      <c r="BI4" s="187"/>
+      <c r="BJ4" s="187"/>
+      <c r="BK4" s="187"/>
+      <c r="BL4" s="187"/>
+      <c r="BM4" s="187">
         <v>2017</v>
       </c>
-      <c r="BN4" s="110"/>
-[...3 lines deleted...]
-      <c r="BR4" s="110">
+      <c r="BN4" s="187"/>
+      <c r="BO4" s="187"/>
+      <c r="BP4" s="187"/>
+      <c r="BQ4" s="187"/>
+      <c r="BR4" s="187">
         <v>2018</v>
       </c>
-      <c r="BS4" s="110"/>
-[...3 lines deleted...]
-      <c r="BW4" s="110">
+      <c r="BS4" s="187"/>
+      <c r="BT4" s="187"/>
+      <c r="BU4" s="187"/>
+      <c r="BV4" s="187"/>
+      <c r="BW4" s="187">
         <v>2019</v>
       </c>
-      <c r="BX4" s="110"/>
-[...3 lines deleted...]
-      <c r="CB4" s="110">
+      <c r="BX4" s="187"/>
+      <c r="BY4" s="187"/>
+      <c r="BZ4" s="187"/>
+      <c r="CA4" s="187"/>
+      <c r="CB4" s="187">
         <v>2020</v>
       </c>
-      <c r="CC4" s="110"/>
-[...1 lines deleted...]
-      <c r="CE4" s="110"/>
+      <c r="CC4" s="187"/>
+      <c r="CD4" s="187"/>
+      <c r="CE4" s="187"/>
       <c r="CF4" s="10"/>
-      <c r="CG4" s="110">
+      <c r="CG4" s="187">
         <v>2021</v>
       </c>
-      <c r="CH4" s="110"/>
-[...3 lines deleted...]
-      <c r="CL4" s="110">
+      <c r="CH4" s="187"/>
+      <c r="CI4" s="187"/>
+      <c r="CJ4" s="187"/>
+      <c r="CK4" s="187"/>
+      <c r="CL4" s="187">
         <v>2022</v>
       </c>
-      <c r="CM4" s="110"/>
-[...3 lines deleted...]
-      <c r="CQ4" s="110">
+      <c r="CM4" s="187"/>
+      <c r="CN4" s="187"/>
+      <c r="CO4" s="187"/>
+      <c r="CP4" s="187"/>
+      <c r="CQ4" s="187">
         <v>2023</v>
       </c>
-      <c r="CR4" s="110"/>
-[...3 lines deleted...]
-      <c r="CV4" s="110">
+      <c r="CR4" s="187"/>
+      <c r="CS4" s="187"/>
+      <c r="CT4" s="187"/>
+      <c r="CU4" s="187"/>
+      <c r="CV4" s="187">
         <v>2024</v>
       </c>
-      <c r="CW4" s="110"/>
-[...3 lines deleted...]
-      <c r="DA4" s="108">
+      <c r="CW4" s="187"/>
+      <c r="CX4" s="189"/>
+      <c r="CY4" s="189"/>
+      <c r="CZ4" s="190"/>
+      <c r="DA4" s="187">
         <v>2025</v>
       </c>
-      <c r="DB4" s="109"/>
-      <c r="DC4" s="102"/>
+      <c r="DB4" s="187"/>
+      <c r="DC4" s="189"/>
+      <c r="DD4" s="189"/>
+      <c r="DE4" s="189"/>
+      <c r="DF4" s="187">
+        <v>2026</v>
+      </c>
+      <c r="DG4" s="188"/>
+      <c r="DH4" s="100"/>
     </row>
-    <row r="5" spans="1:107" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="121"/>
+    <row r="5" spans="1:112" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="208"/>
       <c r="B5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="80" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="80" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="80" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="80" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="80" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -1986,56 +2844,70 @@
       </c>
       <c r="CT5" s="10" t="s">
         <v>19</v>
       </c>
       <c r="CU5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="CV5" s="81" t="s">
         <v>16</v>
       </c>
       <c r="CW5" s="10" t="s">
         <v>17</v>
       </c>
       <c r="CX5" s="81" t="s">
         <v>18</v>
       </c>
       <c r="CY5" s="10" t="s">
         <v>19</v>
       </c>
       <c r="CZ5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="DA5" s="84" t="s">
         <v>16</v>
       </c>
-      <c r="DB5" s="101" t="s">
+      <c r="DB5" s="99" t="s">
         <v>17</v>
       </c>
-      <c r="DC5" s="102"/>
+      <c r="DC5" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="DD5" s="104" t="s">
+        <v>19</v>
+      </c>
+      <c r="DE5" s="154" t="s">
+        <v>15</v>
+      </c>
+      <c r="DF5" s="155" t="s">
+        <v>16</v>
+      </c>
+      <c r="DG5" s="154" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="6" spans="1:107" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:112" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="94" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="14">
         <v>57267.9</v>
       </c>
       <c r="C6" s="7">
         <v>56486</v>
       </c>
       <c r="D6" s="7">
         <v>56156</v>
       </c>
       <c r="E6" s="2">
         <v>60058</v>
       </c>
       <c r="F6" s="7">
         <v>58673</v>
       </c>
       <c r="G6" s="7">
         <v>62947</v>
       </c>
       <c r="H6" s="4">
         <v>64387</v>
       </c>
       <c r="I6" s="7">
@@ -2310,53 +3182,67 @@
       </c>
       <c r="CU6" s="64">
         <v>302598</v>
       </c>
       <c r="CV6" s="65">
         <v>313092</v>
       </c>
       <c r="CW6" s="65">
         <v>337636</v>
       </c>
       <c r="CX6" s="65">
         <v>338366</v>
       </c>
       <c r="CY6" s="88">
         <v>376535</v>
       </c>
       <c r="CZ6" s="88">
         <v>343804</v>
       </c>
       <c r="DA6" s="65">
         <v>358873</v>
       </c>
       <c r="DB6" s="65">
         <v>381146</v>
       </c>
-      <c r="DC6" s="103"/>
+      <c r="DC6" s="65">
+        <v>377719</v>
+      </c>
+      <c r="DD6" s="65">
+        <v>416699</v>
+      </c>
+      <c r="DE6" s="65">
+        <v>384256</v>
+      </c>
+      <c r="DF6" s="65">
+        <v>394942</v>
+      </c>
+      <c r="DG6" s="65">
+        <v>412546</v>
+      </c>
     </row>
-    <row r="7" spans="1:107" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:112" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="95" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="26">
         <v>61838.2</v>
       </c>
       <c r="C7" s="23">
         <v>60131</v>
       </c>
       <c r="D7" s="23">
         <v>60255</v>
       </c>
       <c r="E7" s="24">
         <v>66093</v>
       </c>
       <c r="F7" s="23">
         <v>63281</v>
       </c>
       <c r="G7" s="23">
         <v>66642</v>
       </c>
       <c r="H7" s="25">
         <v>69412</v>
       </c>
       <c r="I7" s="23">
@@ -2628,56 +3514,70 @@
       </c>
       <c r="CT7" s="21">
         <v>326437</v>
       </c>
       <c r="CU7" s="5">
         <v>299733</v>
       </c>
       <c r="CV7" s="13">
         <v>311837</v>
       </c>
       <c r="CW7" s="13">
         <v>340844</v>
       </c>
       <c r="CX7" s="13">
         <v>345600</v>
       </c>
       <c r="CY7" s="91">
         <v>384144</v>
       </c>
       <c r="CZ7" s="91">
         <v>348481</v>
       </c>
       <c r="DA7" s="13">
         <v>362047</v>
       </c>
-      <c r="DB7" s="107">
+      <c r="DB7" s="103">
         <v>385612</v>
       </c>
-      <c r="DC7" s="103"/>
+      <c r="DC7" s="13">
+        <v>392398</v>
+      </c>
+      <c r="DD7" s="13">
+        <v>430466</v>
+      </c>
+      <c r="DE7" s="13">
+        <v>392553</v>
+      </c>
+      <c r="DF7" s="13">
+        <v>409162</v>
+      </c>
+      <c r="DG7" s="13">
+        <v>422163</v>
+      </c>
     </row>
-    <row r="8" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:112" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="96" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="26">
         <v>44496.5</v>
       </c>
       <c r="C8" s="23">
         <v>43335</v>
       </c>
       <c r="D8" s="23">
         <v>43805</v>
       </c>
       <c r="E8" s="24">
         <v>46996</v>
       </c>
       <c r="F8" s="23">
         <v>48187</v>
       </c>
       <c r="G8" s="23">
         <v>51697</v>
       </c>
       <c r="H8" s="25">
         <v>53023</v>
       </c>
       <c r="I8" s="23">
@@ -2949,56 +3849,70 @@
       </c>
       <c r="CT8" s="21">
         <v>245846</v>
       </c>
       <c r="CU8" s="5">
         <v>238971</v>
       </c>
       <c r="CV8" s="13">
         <v>248147</v>
       </c>
       <c r="CW8" s="13">
         <v>266151</v>
       </c>
       <c r="CX8" s="13">
         <v>263750</v>
       </c>
       <c r="CY8" s="91">
         <v>288723</v>
       </c>
       <c r="CZ8" s="91">
         <v>266034</v>
       </c>
       <c r="DA8" s="13">
         <v>268923</v>
       </c>
-      <c r="DB8" s="107">
+      <c r="DB8" s="103">
         <v>302966</v>
       </c>
-      <c r="DC8" s="104"/>
+      <c r="DC8" s="13">
+        <v>297832</v>
+      </c>
+      <c r="DD8" s="13">
+        <v>311405</v>
+      </c>
+      <c r="DE8" s="13">
+        <v>294131</v>
+      </c>
+      <c r="DF8" s="13">
+        <v>291781</v>
+      </c>
+      <c r="DG8" s="13">
+        <v>309943</v>
+      </c>
     </row>
-    <row r="9" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:112" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="96" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="26">
         <v>60818.5</v>
       </c>
       <c r="C9" s="23">
         <v>63781</v>
       </c>
       <c r="D9" s="23">
         <v>66649</v>
       </c>
       <c r="E9" s="24">
         <v>67903</v>
       </c>
       <c r="F9" s="23">
         <v>65305</v>
       </c>
       <c r="G9" s="23">
         <v>69578</v>
       </c>
       <c r="H9" s="25">
         <v>70124</v>
       </c>
       <c r="I9" s="23">
@@ -3270,56 +4184,70 @@
       </c>
       <c r="CT9" s="21">
         <v>386165</v>
       </c>
       <c r="CU9" s="5">
         <v>334707</v>
       </c>
       <c r="CV9" s="13">
         <v>348979</v>
       </c>
       <c r="CW9" s="13">
         <v>356155</v>
       </c>
       <c r="CX9" s="13">
         <v>358411</v>
       </c>
       <c r="CY9" s="91">
         <v>420845</v>
       </c>
       <c r="CZ9" s="91">
         <v>372090</v>
       </c>
       <c r="DA9" s="13">
         <v>405978</v>
       </c>
-      <c r="DB9" s="107">
+      <c r="DB9" s="103">
         <v>404701</v>
       </c>
-      <c r="DC9" s="104"/>
+      <c r="DC9" s="13">
+        <v>397562</v>
+      </c>
+      <c r="DD9" s="13">
+        <v>459978</v>
+      </c>
+      <c r="DE9" s="13">
+        <v>415793</v>
+      </c>
+      <c r="DF9" s="13">
+        <v>435725</v>
+      </c>
+      <c r="DG9" s="13">
+        <v>432580</v>
+      </c>
     </row>
-    <row r="10" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:112" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="96" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="26">
         <v>73036.600000000006</v>
       </c>
       <c r="C10" s="23">
         <v>69338</v>
       </c>
       <c r="D10" s="23">
         <v>66452</v>
       </c>
       <c r="E10" s="24">
         <v>74888</v>
       </c>
       <c r="F10" s="23">
         <v>73128</v>
       </c>
       <c r="G10" s="23">
         <v>78538</v>
       </c>
       <c r="H10" s="25">
         <v>76588</v>
       </c>
       <c r="I10" s="23">
@@ -3591,56 +4519,70 @@
       </c>
       <c r="CT10" s="21">
         <v>448616</v>
       </c>
       <c r="CU10" s="5">
         <v>375575</v>
       </c>
       <c r="CV10" s="13">
         <v>379518</v>
       </c>
       <c r="CW10" s="13">
         <v>393310</v>
       </c>
       <c r="CX10" s="13">
         <v>401761</v>
       </c>
       <c r="CY10" s="91">
         <v>474246</v>
       </c>
       <c r="CZ10" s="91">
         <v>418651</v>
       </c>
       <c r="DA10" s="13">
         <v>457560</v>
       </c>
-      <c r="DB10" s="107">
+      <c r="DB10" s="103">
         <v>453703</v>
       </c>
-      <c r="DC10" s="104"/>
+      <c r="DC10" s="13">
+        <v>433770</v>
+      </c>
+      <c r="DD10" s="13">
+        <v>519840</v>
+      </c>
+      <c r="DE10" s="13">
+        <v>468876</v>
+      </c>
+      <c r="DF10" s="13">
+        <v>485473</v>
+      </c>
+      <c r="DG10" s="13">
+        <v>473949</v>
+      </c>
     </row>
-    <row r="11" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:112" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="96" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="26">
         <v>44639.7</v>
       </c>
       <c r="C11" s="23">
         <v>45919</v>
       </c>
       <c r="D11" s="23">
         <v>45789</v>
       </c>
       <c r="E11" s="24">
         <v>43134</v>
       </c>
       <c r="F11" s="23">
         <v>44860</v>
       </c>
       <c r="G11" s="23">
         <v>54007</v>
       </c>
       <c r="H11" s="25">
         <v>51791</v>
       </c>
       <c r="I11" s="23">
@@ -3912,56 +4854,70 @@
       </c>
       <c r="CT11" s="21">
         <v>253089</v>
       </c>
       <c r="CU11" s="5">
         <v>231688</v>
       </c>
       <c r="CV11" s="13">
         <v>246991</v>
       </c>
       <c r="CW11" s="13">
         <v>298858</v>
       </c>
       <c r="CX11" s="13">
         <v>266268</v>
       </c>
       <c r="CY11" s="91">
         <v>267493</v>
       </c>
       <c r="CZ11" s="91">
         <v>266412</v>
       </c>
       <c r="DA11" s="13">
         <v>250580</v>
       </c>
-      <c r="DB11" s="107">
+      <c r="DB11" s="103">
         <v>319747</v>
       </c>
-      <c r="DC11" s="104"/>
+      <c r="DC11" s="13">
+        <v>287098</v>
+      </c>
+      <c r="DD11" s="13">
+        <v>285563</v>
+      </c>
+      <c r="DE11" s="13">
+        <v>282622</v>
+      </c>
+      <c r="DF11" s="13">
+        <v>272935</v>
+      </c>
+      <c r="DG11" s="13">
+        <v>346992</v>
+      </c>
     </row>
-    <row r="12" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:112" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="95" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="26">
         <v>43376.5</v>
       </c>
       <c r="C12" s="23">
         <v>44939</v>
       </c>
       <c r="D12" s="23">
         <v>44095</v>
       </c>
       <c r="E12" s="24">
         <v>44988</v>
       </c>
       <c r="F12" s="23">
         <v>44159</v>
       </c>
       <c r="G12" s="23">
         <v>47174</v>
       </c>
       <c r="H12" s="25">
         <v>47206</v>
       </c>
       <c r="I12" s="23">
@@ -4233,56 +5189,70 @@
       </c>
       <c r="CT12" s="21">
         <v>240221</v>
       </c>
       <c r="CU12" s="5">
         <v>239384</v>
       </c>
       <c r="CV12" s="13">
         <v>258310</v>
       </c>
       <c r="CW12" s="13">
         <v>263631</v>
       </c>
       <c r="CX12" s="13">
         <v>266613</v>
       </c>
       <c r="CY12" s="91">
         <v>275408</v>
       </c>
       <c r="CZ12" s="91">
         <v>265368</v>
       </c>
       <c r="DA12" s="13">
         <v>272200</v>
       </c>
-      <c r="DB12" s="107">
+      <c r="DB12" s="103">
         <v>281325</v>
       </c>
-      <c r="DC12" s="104"/>
+      <c r="DC12" s="13">
+        <v>279267</v>
+      </c>
+      <c r="DD12" s="13">
+        <v>281268</v>
+      </c>
+      <c r="DE12" s="13">
+        <v>281632</v>
+      </c>
+      <c r="DF12" s="13">
+        <v>287338</v>
+      </c>
+      <c r="DG12" s="13">
+        <v>294398</v>
+      </c>
     </row>
-    <row r="13" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:112" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="96" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="26">
         <v>45685.7</v>
       </c>
       <c r="C13" s="23">
         <v>46443</v>
       </c>
       <c r="D13" s="23">
         <v>46973</v>
       </c>
       <c r="E13" s="24">
         <v>48570</v>
       </c>
       <c r="F13" s="23">
         <v>47839</v>
       </c>
       <c r="G13" s="23">
         <v>50564</v>
       </c>
       <c r="H13" s="25">
         <v>54322</v>
       </c>
       <c r="I13" s="23">
@@ -4554,56 +5524,70 @@
       </c>
       <c r="CT13" s="21">
         <v>340827</v>
       </c>
       <c r="CU13" s="5">
         <v>322441</v>
       </c>
       <c r="CV13" s="13">
         <v>347803</v>
       </c>
       <c r="CW13" s="13">
         <v>362237</v>
       </c>
       <c r="CX13" s="13">
         <v>358707</v>
       </c>
       <c r="CY13" s="91">
         <v>364065</v>
       </c>
       <c r="CZ13" s="91">
         <v>357948</v>
       </c>
       <c r="DA13" s="13">
         <v>367809</v>
       </c>
-      <c r="DB13" s="107">
+      <c r="DB13" s="103">
         <v>397526</v>
       </c>
-      <c r="DC13" s="104"/>
+      <c r="DC13" s="13">
+        <v>394756</v>
+      </c>
+      <c r="DD13" s="13">
+        <v>389124</v>
+      </c>
+      <c r="DE13" s="13">
+        <v>385262</v>
+      </c>
+      <c r="DF13" s="13">
+        <v>397745</v>
+      </c>
+      <c r="DG13" s="13">
+        <v>432945</v>
+      </c>
     </row>
-    <row r="14" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:112" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="96" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="26">
         <v>38718.800000000003</v>
       </c>
       <c r="C14" s="23">
         <v>38021</v>
       </c>
       <c r="D14" s="23">
         <v>36917</v>
       </c>
       <c r="E14" s="24">
         <v>38208</v>
       </c>
       <c r="F14" s="23">
         <v>43263</v>
       </c>
       <c r="G14" s="23">
         <v>50385</v>
       </c>
       <c r="H14" s="25">
         <v>45250</v>
       </c>
       <c r="I14" s="23">
@@ -4875,56 +5859,70 @@
       </c>
       <c r="CT14" s="21">
         <v>247898</v>
       </c>
       <c r="CU14" s="5">
         <v>240676</v>
       </c>
       <c r="CV14" s="13">
         <v>234215</v>
       </c>
       <c r="CW14" s="13">
         <v>297445</v>
       </c>
       <c r="CX14" s="13">
         <v>277069</v>
       </c>
       <c r="CY14" s="91">
         <v>280013</v>
       </c>
       <c r="CZ14" s="91">
         <v>270789</v>
       </c>
       <c r="DA14" s="13">
         <v>250826</v>
       </c>
-      <c r="DB14" s="107">
+      <c r="DB14" s="103">
         <v>298148</v>
       </c>
-      <c r="DC14" s="104"/>
+      <c r="DC14" s="13">
+        <v>318096</v>
+      </c>
+      <c r="DD14" s="13">
+        <v>316068</v>
+      </c>
+      <c r="DE14" s="13">
+        <v>291860</v>
+      </c>
+      <c r="DF14" s="13">
+        <v>277987</v>
+      </c>
+      <c r="DG14" s="13">
+        <v>316355</v>
+      </c>
     </row>
-    <row r="15" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:112" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="96" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="26">
         <v>41190.699999999997</v>
       </c>
       <c r="C15" s="23">
         <v>45630</v>
       </c>
       <c r="D15" s="23">
         <v>45619</v>
       </c>
       <c r="E15" s="24">
         <v>44044</v>
       </c>
       <c r="F15" s="23">
         <v>44173</v>
       </c>
       <c r="G15" s="23">
         <v>44191</v>
       </c>
       <c r="H15" s="25">
         <v>44857</v>
       </c>
       <c r="I15" s="23">
@@ -5196,56 +6194,70 @@
       </c>
       <c r="CT15" s="21">
         <v>240032</v>
       </c>
       <c r="CU15" s="5">
         <v>233408</v>
       </c>
       <c r="CV15" s="13">
         <v>242813</v>
       </c>
       <c r="CW15" s="13">
         <v>251529</v>
       </c>
       <c r="CX15" s="13">
         <v>258241</v>
       </c>
       <c r="CY15" s="91">
         <v>248920</v>
       </c>
       <c r="CZ15" s="91">
         <v>250875</v>
       </c>
       <c r="DA15" s="13">
         <v>252502</v>
       </c>
-      <c r="DB15" s="107">
+      <c r="DB15" s="103">
         <v>269315</v>
       </c>
-      <c r="DC15" s="104"/>
+      <c r="DC15" s="13">
+        <v>260522</v>
+      </c>
+      <c r="DD15" s="13">
+        <v>264128</v>
+      </c>
+      <c r="DE15" s="13">
+        <v>265903</v>
+      </c>
+      <c r="DF15" s="13">
+        <v>262442</v>
+      </c>
+      <c r="DG15" s="13">
+        <v>285454</v>
+      </c>
     </row>
-    <row r="16" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:112" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="96" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="26">
         <v>51752.1</v>
       </c>
       <c r="C16" s="23">
         <v>51794</v>
       </c>
       <c r="D16" s="23">
         <v>49611</v>
       </c>
       <c r="E16" s="24">
         <v>53869</v>
       </c>
       <c r="F16" s="23">
         <v>52898</v>
       </c>
       <c r="G16" s="23">
         <v>57928</v>
       </c>
       <c r="H16" s="25">
         <v>55972</v>
       </c>
       <c r="I16" s="23">
@@ -5517,56 +6529,70 @@
       </c>
       <c r="CT16" s="21">
         <v>351961</v>
       </c>
       <c r="CU16" s="5">
         <v>311612</v>
       </c>
       <c r="CV16" s="13">
         <v>319743</v>
       </c>
       <c r="CW16" s="13">
         <v>336070</v>
       </c>
       <c r="CX16" s="13">
         <v>352142</v>
       </c>
       <c r="CY16" s="91">
         <v>415986</v>
       </c>
       <c r="CZ16" s="91">
         <v>356250</v>
       </c>
       <c r="DA16" s="13">
         <v>367799</v>
       </c>
-      <c r="DB16" s="107">
+      <c r="DB16" s="103">
         <v>400897</v>
       </c>
-      <c r="DC16" s="104"/>
+      <c r="DC16" s="13">
+        <v>408476</v>
+      </c>
+      <c r="DD16" s="13">
+        <v>474714</v>
+      </c>
+      <c r="DE16" s="13">
+        <v>413072</v>
+      </c>
+      <c r="DF16" s="13">
+        <v>423219</v>
+      </c>
+      <c r="DG16" s="13">
+        <v>444679</v>
+      </c>
     </row>
-    <row r="17" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="95" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="26">
         <v>45397.3</v>
       </c>
       <c r="C17" s="23">
         <v>43682</v>
       </c>
       <c r="D17" s="23">
         <v>44930</v>
       </c>
       <c r="E17" s="24">
         <v>41052</v>
       </c>
       <c r="F17" s="23">
         <v>40861</v>
       </c>
       <c r="G17" s="23">
         <v>50369</v>
       </c>
       <c r="H17" s="25">
         <v>56558</v>
       </c>
       <c r="I17" s="23">
@@ -5838,56 +6864,70 @@
       </c>
       <c r="CT17" s="21">
         <v>316213</v>
       </c>
       <c r="CU17" s="5">
         <v>249446</v>
       </c>
       <c r="CV17" s="13">
         <v>229758</v>
       </c>
       <c r="CW17" s="13">
         <v>284907</v>
       </c>
       <c r="CX17" s="13">
         <v>267532</v>
       </c>
       <c r="CY17" s="91">
         <v>333198</v>
       </c>
       <c r="CZ17" s="91">
         <v>282221</v>
       </c>
       <c r="DA17" s="13">
         <v>239416</v>
       </c>
-      <c r="DB17" s="107">
+      <c r="DB17" s="103">
         <v>313333</v>
       </c>
-      <c r="DC17" s="104"/>
+      <c r="DC17" s="13">
+        <v>297977</v>
+      </c>
+      <c r="DD17" s="13">
+        <v>334587</v>
+      </c>
+      <c r="DE17" s="13">
+        <v>301402</v>
+      </c>
+      <c r="DF17" s="13">
+        <v>254854</v>
+      </c>
+      <c r="DG17" s="13">
+        <v>333073</v>
+      </c>
     </row>
-    <row r="18" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="96" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="26">
         <v>42222.1</v>
       </c>
       <c r="C18" s="23">
         <v>40699</v>
       </c>
       <c r="D18" s="23">
         <v>42141</v>
       </c>
       <c r="E18" s="24">
         <v>41398</v>
       </c>
       <c r="F18" s="23">
         <v>42889</v>
       </c>
       <c r="G18" s="23">
         <v>48551</v>
       </c>
       <c r="H18" s="25">
         <v>48318</v>
       </c>
       <c r="I18" s="23">
@@ -6159,56 +7199,70 @@
       </c>
       <c r="CT18" s="21">
         <v>276578</v>
       </c>
       <c r="CU18" s="5">
         <v>246378</v>
       </c>
       <c r="CV18" s="13">
         <v>262272</v>
       </c>
       <c r="CW18" s="13">
         <v>283098</v>
       </c>
       <c r="CX18" s="13">
         <v>300094</v>
       </c>
       <c r="CY18" s="91">
         <v>330695</v>
       </c>
       <c r="CZ18" s="91">
         <v>300815</v>
       </c>
       <c r="DA18" s="13">
         <v>307534</v>
       </c>
-      <c r="DB18" s="107">
+      <c r="DB18" s="103">
         <v>334655</v>
       </c>
-      <c r="DC18" s="104"/>
+      <c r="DC18" s="13">
+        <v>335305</v>
+      </c>
+      <c r="DD18" s="13">
+        <v>349429</v>
+      </c>
+      <c r="DE18" s="13">
+        <v>332188</v>
+      </c>
+      <c r="DF18" s="13">
+        <v>343669</v>
+      </c>
+      <c r="DG18" s="13">
+        <v>365555</v>
+      </c>
     </row>
-    <row r="19" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="96" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="26">
         <v>44120.7</v>
       </c>
       <c r="C19" s="23">
         <v>43547</v>
       </c>
       <c r="D19" s="23">
         <v>44114</v>
       </c>
       <c r="E19" s="24">
         <v>43181</v>
       </c>
       <c r="F19" s="23">
         <v>42742</v>
       </c>
       <c r="G19" s="23">
         <v>50128</v>
       </c>
       <c r="H19" s="25">
         <v>58110</v>
       </c>
       <c r="I19" s="23">
@@ -6480,56 +7534,70 @@
       </c>
       <c r="CT19" s="21">
         <v>250406</v>
       </c>
       <c r="CU19" s="5">
         <v>243556</v>
       </c>
       <c r="CV19" s="13">
         <v>240693</v>
       </c>
       <c r="CW19" s="13">
         <v>295926</v>
       </c>
       <c r="CX19" s="13">
         <v>280086</v>
       </c>
       <c r="CY19" s="91">
         <v>267150</v>
       </c>
       <c r="CZ19" s="91">
         <v>268655</v>
       </c>
       <c r="DA19" s="13">
         <v>262409</v>
       </c>
-      <c r="DB19" s="107">
+      <c r="DB19" s="103">
         <v>334259</v>
       </c>
-      <c r="DC19" s="104"/>
+      <c r="DC19" s="13">
+        <v>300687</v>
+      </c>
+      <c r="DD19" s="13">
+        <v>296762</v>
+      </c>
+      <c r="DE19" s="13">
+        <v>296256</v>
+      </c>
+      <c r="DF19" s="13">
+        <v>267487</v>
+      </c>
+      <c r="DG19" s="13">
+        <v>361841</v>
+      </c>
     </row>
-    <row r="20" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="96" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="26">
         <v>48036</v>
       </c>
       <c r="C20" s="23">
         <v>47647</v>
       </c>
       <c r="D20" s="23">
         <v>47521</v>
       </c>
       <c r="E20" s="24">
         <v>47886</v>
       </c>
       <c r="F20" s="23">
         <v>48550</v>
       </c>
       <c r="G20" s="23">
         <v>54268</v>
       </c>
       <c r="H20" s="25">
         <v>55945</v>
       </c>
       <c r="I20" s="23">
@@ -6801,56 +7869,70 @@
       </c>
       <c r="CT20" s="21">
         <v>303337</v>
       </c>
       <c r="CU20" s="5">
         <v>276031</v>
       </c>
       <c r="CV20" s="13">
         <v>285172</v>
       </c>
       <c r="CW20" s="13">
         <v>313423</v>
       </c>
       <c r="CX20" s="13">
         <v>277291</v>
       </c>
       <c r="CY20" s="91">
         <v>313925</v>
       </c>
       <c r="CZ20" s="91">
         <v>298819</v>
       </c>
       <c r="DA20" s="13">
         <v>306679</v>
       </c>
-      <c r="DB20" s="107">
+      <c r="DB20" s="103">
         <v>343700</v>
       </c>
-      <c r="DC20" s="104"/>
+      <c r="DC20" s="13">
+        <v>311009</v>
+      </c>
+      <c r="DD20" s="13">
+        <v>357096</v>
+      </c>
+      <c r="DE20" s="13">
+        <v>332048</v>
+      </c>
+      <c r="DF20" s="13">
+        <v>321453</v>
+      </c>
+      <c r="DG20" s="13">
+        <v>371815</v>
+      </c>
     </row>
-    <row r="21" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="96" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="26">
         <v>45590.5</v>
       </c>
       <c r="C21" s="23">
         <v>44820</v>
       </c>
       <c r="D21" s="23">
         <v>43402</v>
       </c>
       <c r="E21" s="24">
         <v>44395</v>
       </c>
       <c r="F21" s="23">
         <v>45262</v>
       </c>
       <c r="G21" s="23">
         <v>49570</v>
       </c>
       <c r="H21" s="25">
         <v>49784</v>
       </c>
       <c r="I21" s="23">
@@ -7122,56 +8204,70 @@
       </c>
       <c r="CT21" s="21">
         <v>261318</v>
       </c>
       <c r="CU21" s="5">
         <v>253058</v>
       </c>
       <c r="CV21" s="13">
         <v>246396</v>
       </c>
       <c r="CW21" s="13">
         <v>326704</v>
       </c>
       <c r="CX21" s="13">
         <v>250897</v>
       </c>
       <c r="CY21" s="91">
         <v>271362</v>
       </c>
       <c r="CZ21" s="91">
         <v>270943</v>
       </c>
       <c r="DA21" s="13">
         <v>258591</v>
       </c>
-      <c r="DB21" s="107">
+      <c r="DB21" s="103">
         <v>303308</v>
       </c>
-      <c r="DC21" s="104"/>
+      <c r="DC21" s="13">
+        <v>309441</v>
+      </c>
+      <c r="DD21" s="13">
+        <v>313033</v>
+      </c>
+      <c r="DE21" s="13">
+        <v>295129</v>
+      </c>
+      <c r="DF21" s="13">
+        <v>276307</v>
+      </c>
+      <c r="DG21" s="13">
+        <v>350217</v>
+      </c>
     </row>
-    <row r="22" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="96" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="26">
         <v>45557.5</v>
       </c>
       <c r="C22" s="23">
         <v>47359</v>
       </c>
       <c r="D22" s="23">
         <v>47150</v>
       </c>
       <c r="E22" s="24">
         <v>47694</v>
       </c>
       <c r="F22" s="23">
         <v>48136</v>
       </c>
       <c r="G22" s="23">
         <v>49937</v>
       </c>
       <c r="H22" s="25">
         <v>54966</v>
       </c>
       <c r="I22" s="23">
@@ -7443,56 +8539,70 @@
       </c>
       <c r="CT22" s="21">
         <v>253520</v>
       </c>
       <c r="CU22" s="5">
         <v>246954</v>
       </c>
       <c r="CV22" s="13">
         <v>241122</v>
       </c>
       <c r="CW22" s="13">
         <v>271115</v>
       </c>
       <c r="CX22" s="13">
         <v>212280</v>
       </c>
       <c r="CY22" s="91">
         <v>257459</v>
       </c>
       <c r="CZ22" s="91">
         <v>246761</v>
       </c>
       <c r="DA22" s="13">
         <v>255498</v>
       </c>
-      <c r="DB22" s="107">
+      <c r="DB22" s="103">
         <v>288863</v>
       </c>
-      <c r="DC22" s="104"/>
+      <c r="DC22" s="13">
+        <v>286811</v>
+      </c>
+      <c r="DD22" s="13">
+        <v>275430</v>
+      </c>
+      <c r="DE22" s="13">
+        <v>279867</v>
+      </c>
+      <c r="DF22" s="13">
+        <v>269633</v>
+      </c>
+      <c r="DG22" s="13">
+        <v>318932</v>
+      </c>
     </row>
-    <row r="23" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="96" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="26">
         <v>44130.3</v>
       </c>
       <c r="C23" s="23">
         <v>43120</v>
       </c>
       <c r="D23" s="23">
         <v>42887</v>
       </c>
       <c r="E23" s="24">
         <v>42295</v>
       </c>
       <c r="F23" s="23">
         <v>42794</v>
       </c>
       <c r="G23" s="23">
         <v>47950</v>
       </c>
       <c r="H23" s="25">
         <v>51843</v>
       </c>
       <c r="I23" s="23">
@@ -7764,56 +8874,70 @@
       </c>
       <c r="CT23" s="21">
         <v>252698</v>
       </c>
       <c r="CU23" s="5">
         <v>237278</v>
       </c>
       <c r="CV23" s="13">
         <v>238953</v>
       </c>
       <c r="CW23" s="13">
         <v>258310</v>
       </c>
       <c r="CX23" s="13">
         <v>293024</v>
       </c>
       <c r="CY23" s="91">
         <v>284161</v>
       </c>
       <c r="CZ23" s="91">
         <v>268102</v>
       </c>
       <c r="DA23" s="13">
         <v>257932</v>
       </c>
-      <c r="DB23" s="107">
+      <c r="DB23" s="103">
         <v>289363</v>
       </c>
-      <c r="DC23" s="104"/>
+      <c r="DC23" s="13">
+        <v>310820</v>
+      </c>
+      <c r="DD23" s="13">
+        <v>304535</v>
+      </c>
+      <c r="DE23" s="13">
+        <v>300567</v>
+      </c>
+      <c r="DF23" s="13">
+        <v>275966</v>
+      </c>
+      <c r="DG23" s="13">
+        <v>338996</v>
+      </c>
     </row>
-    <row r="24" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="96" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="26">
         <v>58090.9</v>
       </c>
       <c r="C24" s="23">
         <v>62538</v>
       </c>
       <c r="D24" s="23">
         <v>67441</v>
       </c>
       <c r="E24" s="24">
         <v>64320</v>
       </c>
       <c r="F24" s="23">
         <v>61918</v>
       </c>
       <c r="G24" s="23">
         <v>65527</v>
       </c>
       <c r="H24" s="25">
         <v>77152</v>
       </c>
       <c r="I24" s="23">
@@ -8085,56 +9209,70 @@
       </c>
       <c r="CT24" s="21">
         <v>374093</v>
       </c>
       <c r="CU24" s="5">
         <v>363029</v>
       </c>
       <c r="CV24" s="13">
         <v>420990</v>
       </c>
       <c r="CW24" s="13">
         <v>407083</v>
       </c>
       <c r="CX24" s="13">
         <v>412178</v>
       </c>
       <c r="CY24" s="91">
         <v>409775</v>
       </c>
       <c r="CZ24" s="91">
         <v>414239</v>
       </c>
       <c r="DA24" s="13">
         <v>449081</v>
       </c>
-      <c r="DB24" s="107">
+      <c r="DB24" s="103">
         <v>447132</v>
       </c>
-      <c r="DC24" s="104"/>
+      <c r="DC24" s="13">
+        <v>457061</v>
+      </c>
+      <c r="DD24" s="13">
+        <v>470157</v>
+      </c>
+      <c r="DE24" s="13">
+        <v>457201</v>
+      </c>
+      <c r="DF24" s="13">
+        <v>545794</v>
+      </c>
+      <c r="DG24" s="13">
+        <v>516501</v>
+      </c>
     </row>
-    <row r="25" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="97" t="s">
         <v>47</v>
       </c>
       <c r="B25" s="26">
         <v>42348.800000000003</v>
       </c>
       <c r="C25" s="23">
         <v>43143</v>
       </c>
       <c r="D25" s="23">
         <v>44079</v>
       </c>
       <c r="E25" s="24">
         <v>43402</v>
       </c>
       <c r="F25" s="23">
         <v>44080</v>
       </c>
       <c r="G25" s="23">
         <v>47779</v>
       </c>
       <c r="H25" s="25">
         <v>50074</v>
       </c>
       <c r="I25" s="23">
@@ -8406,56 +9544,70 @@
       </c>
       <c r="CT25" s="21">
         <v>241153</v>
       </c>
       <c r="CU25" s="5">
         <v>234303</v>
       </c>
       <c r="CV25" s="13">
         <v>238815</v>
       </c>
       <c r="CW25" s="13">
         <v>283893</v>
       </c>
       <c r="CX25" s="13">
         <v>296716</v>
       </c>
       <c r="CY25" s="91">
         <v>290167</v>
       </c>
       <c r="CZ25" s="91">
         <v>277410</v>
       </c>
       <c r="DA25" s="13">
         <v>247428</v>
       </c>
-      <c r="DB25" s="107">
+      <c r="DB25" s="103">
         <v>329077</v>
       </c>
-      <c r="DC25" s="104"/>
+      <c r="DC25" s="13">
+        <v>306444</v>
+      </c>
+      <c r="DD25" s="13">
+        <v>303985</v>
+      </c>
+      <c r="DE25" s="13">
+        <v>298734</v>
+      </c>
+      <c r="DF25" s="13">
+        <v>253719</v>
+      </c>
+      <c r="DG25" s="13">
+        <v>339107</v>
+      </c>
     </row>
-    <row r="26" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="97" t="s">
         <v>48</v>
       </c>
       <c r="B26" s="26">
         <v>43992.4</v>
       </c>
       <c r="C26" s="23">
         <v>44071</v>
       </c>
       <c r="D26" s="23">
         <v>43496</v>
       </c>
       <c r="E26" s="24">
         <v>42845</v>
       </c>
       <c r="F26" s="23">
         <v>42873</v>
       </c>
       <c r="G26" s="23">
         <v>52627</v>
       </c>
       <c r="H26" s="25">
         <v>53190</v>
       </c>
       <c r="I26" s="23">
@@ -8727,337 +9879,357 @@
       </c>
       <c r="CT26" s="21">
         <v>230430</v>
       </c>
       <c r="CU26" s="5">
         <v>224893</v>
       </c>
       <c r="CV26" s="13">
         <v>227544</v>
       </c>
       <c r="CW26" s="13">
         <v>256301</v>
       </c>
       <c r="CX26" s="13">
         <v>274363</v>
       </c>
       <c r="CY26" s="91">
         <v>282520</v>
       </c>
       <c r="CZ26" s="91">
         <v>259674</v>
       </c>
       <c r="DA26" s="13">
         <v>254794</v>
       </c>
-      <c r="DB26" s="107">
+      <c r="DB26" s="103">
         <v>302854</v>
       </c>
-      <c r="DC26" s="104"/>
+      <c r="DC26" s="13">
+        <v>301331</v>
+      </c>
+      <c r="DD26" s="13">
+        <v>305796</v>
+      </c>
+      <c r="DE26" s="13">
+        <v>295001</v>
+      </c>
+      <c r="DF26" s="13">
+        <v>285593</v>
+      </c>
+      <c r="DG26" s="13">
+        <v>337831</v>
+      </c>
     </row>
-    <row r="27" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...106 lines deleted...]
-      <c r="DC27" s="104"/>
+    <row r="27" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="106"/>
+      <c r="B27" s="107"/>
+      <c r="C27" s="108"/>
+      <c r="D27" s="108"/>
+      <c r="E27" s="109"/>
+      <c r="F27" s="108"/>
+      <c r="G27" s="108"/>
+      <c r="H27" s="110"/>
+      <c r="I27" s="108"/>
+      <c r="J27" s="108"/>
+      <c r="K27" s="109"/>
+      <c r="L27" s="108"/>
+      <c r="M27" s="108"/>
+      <c r="N27" s="109"/>
+      <c r="O27" s="109"/>
+      <c r="P27" s="108"/>
+      <c r="Q27" s="111"/>
+      <c r="R27" s="112"/>
+      <c r="S27" s="111"/>
+      <c r="T27" s="111"/>
+      <c r="U27" s="111"/>
+      <c r="V27" s="111"/>
+      <c r="W27" s="111"/>
+      <c r="X27" s="111"/>
+      <c r="Y27" s="111"/>
+      <c r="Z27" s="111"/>
+      <c r="AA27" s="111"/>
+      <c r="AB27" s="113"/>
+      <c r="AC27" s="111"/>
+      <c r="AD27" s="111"/>
+      <c r="AE27" s="112"/>
+      <c r="AF27" s="111"/>
+      <c r="AG27" s="111"/>
+      <c r="AH27" s="114"/>
+      <c r="AI27" s="111"/>
+      <c r="AJ27" s="111"/>
+      <c r="AK27" s="111"/>
+      <c r="AL27" s="111"/>
+      <c r="AM27" s="115"/>
+      <c r="AN27" s="115"/>
+      <c r="AO27" s="114"/>
+      <c r="AP27" s="115"/>
+      <c r="AQ27" s="115"/>
+      <c r="AR27" s="115"/>
+      <c r="AS27" s="115"/>
+      <c r="AT27" s="115"/>
+      <c r="AU27" s="111"/>
+      <c r="AV27" s="115"/>
+      <c r="AW27" s="115"/>
+      <c r="AX27" s="115"/>
+      <c r="AY27" s="115"/>
+      <c r="AZ27" s="115"/>
+      <c r="BA27" s="115"/>
+      <c r="BB27" s="114"/>
+      <c r="BC27" s="115"/>
+      <c r="BD27" s="112"/>
+      <c r="BE27" s="112"/>
+      <c r="BF27" s="112"/>
+      <c r="BG27" s="116"/>
+      <c r="BH27" s="112"/>
+      <c r="BI27" s="112"/>
+      <c r="BJ27" s="112"/>
+      <c r="BK27" s="112"/>
+      <c r="BL27" s="117"/>
+      <c r="BM27" s="117"/>
+      <c r="BN27" s="117"/>
+      <c r="BO27" s="117"/>
+      <c r="BP27" s="117"/>
+      <c r="BQ27" s="118"/>
+      <c r="BR27" s="117"/>
+      <c r="BS27" s="117"/>
+      <c r="BT27" s="117"/>
+      <c r="BU27" s="117"/>
+      <c r="BV27" s="118"/>
+      <c r="BW27" s="118"/>
+      <c r="BX27" s="117"/>
+      <c r="BY27" s="117"/>
+      <c r="BZ27" s="117"/>
+      <c r="CA27" s="117"/>
+      <c r="CB27" s="117"/>
+      <c r="CC27" s="117"/>
+      <c r="CD27" s="117"/>
+      <c r="CE27" s="117"/>
+      <c r="CF27" s="117"/>
+      <c r="CG27" s="117"/>
+      <c r="CH27" s="117"/>
+      <c r="CI27" s="117"/>
+      <c r="CJ27" s="117"/>
+      <c r="CK27" s="117"/>
+      <c r="CL27" s="117"/>
+      <c r="CM27" s="117"/>
+      <c r="CN27" s="117"/>
+      <c r="CO27" s="117"/>
+      <c r="CP27" s="119"/>
+      <c r="CQ27" s="117"/>
+      <c r="CR27" s="117"/>
+      <c r="CS27" s="117"/>
+      <c r="CT27" s="117"/>
+      <c r="CU27" s="119"/>
+      <c r="CV27" s="120"/>
+      <c r="CW27" s="120"/>
+      <c r="CX27" s="120"/>
+      <c r="CY27" s="120"/>
+      <c r="CZ27" s="102"/>
+      <c r="DA27" s="120"/>
+      <c r="DB27" s="121"/>
+      <c r="DC27" s="102"/>
     </row>
-    <row r="28" spans="1:107" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="150" t="s">
+    <row r="28" spans="1:111" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="203" t="s">
         <v>1</v>
       </c>
-      <c r="B28" s="150"/>
-[...13 lines deleted...]
-      <c r="P28" s="151"/>
+      <c r="B28" s="203"/>
+      <c r="C28" s="204"/>
+      <c r="D28" s="204"/>
+      <c r="E28" s="204"/>
+      <c r="F28" s="204"/>
+      <c r="G28" s="204"/>
+      <c r="H28" s="204"/>
+      <c r="I28" s="204"/>
+      <c r="J28" s="204"/>
+      <c r="K28" s="204"/>
+      <c r="L28" s="204"/>
+      <c r="M28" s="204"/>
+      <c r="N28" s="204"/>
+      <c r="O28" s="204"/>
+      <c r="P28" s="204"/>
       <c r="CA28" s="31"/>
       <c r="CT28" s="33"/>
       <c r="CU28" s="33"/>
     </row>
-    <row r="29" spans="1:107" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:111" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="34"/>
       <c r="B29" s="85"/>
       <c r="CA29" s="31"/>
       <c r="CT29" s="31"/>
       <c r="CU29" s="33"/>
     </row>
-    <row r="30" spans="1:107" s="79" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="117"/>
+    <row r="30" spans="1:111" s="79" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="201"/>
       <c r="B30" s="10">
         <v>2010</v>
       </c>
-      <c r="C30" s="110">
+      <c r="C30" s="187">
         <v>2011</v>
       </c>
-      <c r="D30" s="110"/>
-[...11 lines deleted...]
-      <c r="P30" s="110">
+      <c r="D30" s="187"/>
+      <c r="E30" s="187"/>
+      <c r="F30" s="187"/>
+      <c r="G30" s="187"/>
+      <c r="H30" s="187"/>
+      <c r="I30" s="187"/>
+      <c r="J30" s="187"/>
+      <c r="K30" s="187"/>
+      <c r="L30" s="187"/>
+      <c r="M30" s="187"/>
+      <c r="N30" s="187"/>
+      <c r="O30" s="200"/>
+      <c r="P30" s="187">
         <v>2012</v>
       </c>
-      <c r="Q30" s="110"/>
-[...11 lines deleted...]
-      <c r="AC30" s="110">
+      <c r="Q30" s="187"/>
+      <c r="R30" s="187"/>
+      <c r="S30" s="187"/>
+      <c r="T30" s="187"/>
+      <c r="U30" s="187"/>
+      <c r="V30" s="187"/>
+      <c r="W30" s="187"/>
+      <c r="X30" s="187"/>
+      <c r="Y30" s="187"/>
+      <c r="Z30" s="187"/>
+      <c r="AA30" s="187"/>
+      <c r="AB30" s="200"/>
+      <c r="AC30" s="187">
         <v>2013</v>
       </c>
-      <c r="AD30" s="119"/>
-[...11 lines deleted...]
-      <c r="AP30" s="110">
+      <c r="AD30" s="200"/>
+      <c r="AE30" s="200"/>
+      <c r="AF30" s="200"/>
+      <c r="AG30" s="200"/>
+      <c r="AH30" s="200"/>
+      <c r="AI30" s="200"/>
+      <c r="AJ30" s="200"/>
+      <c r="AK30" s="200"/>
+      <c r="AL30" s="200"/>
+      <c r="AM30" s="200"/>
+      <c r="AN30" s="200"/>
+      <c r="AO30" s="200"/>
+      <c r="AP30" s="187">
         <v>2014</v>
       </c>
-      <c r="AQ30" s="110"/>
-[...11 lines deleted...]
-      <c r="BC30" s="110">
+      <c r="AQ30" s="187"/>
+      <c r="AR30" s="187"/>
+      <c r="AS30" s="187"/>
+      <c r="AT30" s="200"/>
+      <c r="AU30" s="200"/>
+      <c r="AV30" s="200"/>
+      <c r="AW30" s="200"/>
+      <c r="AX30" s="200"/>
+      <c r="AY30" s="200"/>
+      <c r="AZ30" s="200"/>
+      <c r="BA30" s="200"/>
+      <c r="BB30" s="200"/>
+      <c r="BC30" s="187">
         <v>2015</v>
       </c>
-      <c r="BD30" s="110"/>
-[...3 lines deleted...]
-      <c r="BH30" s="110">
+      <c r="BD30" s="187"/>
+      <c r="BE30" s="187"/>
+      <c r="BF30" s="187"/>
+      <c r="BG30" s="187"/>
+      <c r="BH30" s="187">
         <v>2016</v>
       </c>
-      <c r="BI30" s="110"/>
-[...3 lines deleted...]
-      <c r="BM30" s="110">
+      <c r="BI30" s="187"/>
+      <c r="BJ30" s="187"/>
+      <c r="BK30" s="187"/>
+      <c r="BL30" s="187"/>
+      <c r="BM30" s="187">
         <v>2017</v>
       </c>
-      <c r="BN30" s="110"/>
-[...3 lines deleted...]
-      <c r="BR30" s="110">
+      <c r="BN30" s="187"/>
+      <c r="BO30" s="187"/>
+      <c r="BP30" s="187"/>
+      <c r="BQ30" s="187"/>
+      <c r="BR30" s="187">
         <v>2018</v>
       </c>
-      <c r="BS30" s="110"/>
-[...3 lines deleted...]
-      <c r="BW30" s="110">
+      <c r="BS30" s="187"/>
+      <c r="BT30" s="187"/>
+      <c r="BU30" s="187"/>
+      <c r="BV30" s="187"/>
+      <c r="BW30" s="187">
         <v>2019</v>
       </c>
-      <c r="BX30" s="110"/>
-[...3 lines deleted...]
-      <c r="CB30" s="110">
+      <c r="BX30" s="187"/>
+      <c r="BY30" s="187"/>
+      <c r="BZ30" s="187"/>
+      <c r="CA30" s="187"/>
+      <c r="CB30" s="187">
         <v>2020</v>
       </c>
-      <c r="CC30" s="110"/>
-[...1 lines deleted...]
-      <c r="CE30" s="110"/>
+      <c r="CC30" s="187"/>
+      <c r="CD30" s="187"/>
+      <c r="CE30" s="187"/>
       <c r="CF30" s="10"/>
-      <c r="CG30" s="110">
+      <c r="CG30" s="187">
         <v>2021</v>
       </c>
-      <c r="CH30" s="110"/>
-[...3 lines deleted...]
-      <c r="CL30" s="110">
+      <c r="CH30" s="187"/>
+      <c r="CI30" s="187"/>
+      <c r="CJ30" s="187"/>
+      <c r="CK30" s="187"/>
+      <c r="CL30" s="187">
         <v>2022</v>
       </c>
-      <c r="CM30" s="110"/>
-[...3 lines deleted...]
-      <c r="CQ30" s="110">
+      <c r="CM30" s="187"/>
+      <c r="CN30" s="187"/>
+      <c r="CO30" s="187"/>
+      <c r="CP30" s="187"/>
+      <c r="CQ30" s="187">
         <v>2023</v>
       </c>
-      <c r="CR30" s="110"/>
-[...3 lines deleted...]
-      <c r="CV30" s="110">
+      <c r="CR30" s="187"/>
+      <c r="CS30" s="187"/>
+      <c r="CT30" s="187"/>
+      <c r="CU30" s="187"/>
+      <c r="CV30" s="187">
         <v>2024</v>
       </c>
-      <c r="CW30" s="110"/>
-[...3 lines deleted...]
-      <c r="DA30" s="108">
+      <c r="CW30" s="187"/>
+      <c r="CX30" s="189"/>
+      <c r="CY30" s="191"/>
+      <c r="CZ30" s="192"/>
+      <c r="DA30" s="187">
         <v>2025</v>
       </c>
-      <c r="DB30" s="109"/>
-      <c r="DC30" s="105"/>
+      <c r="DB30" s="187"/>
+      <c r="DC30" s="189"/>
+      <c r="DD30" s="189"/>
+      <c r="DE30" s="189"/>
+      <c r="DF30" s="187">
+        <v>2026</v>
+      </c>
+      <c r="DG30" s="188"/>
     </row>
-    <row r="31" spans="1:107" s="79" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="118"/>
+    <row r="31" spans="1:111" s="79" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="202"/>
       <c r="B31" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="80" t="s">
         <v>3</v>
       </c>
       <c r="D31" s="80" t="s">
         <v>4</v>
       </c>
       <c r="E31" s="80" t="s">
         <v>5</v>
       </c>
       <c r="F31" s="80" t="s">
         <v>6</v>
       </c>
       <c r="G31" s="80" t="s">
         <v>7</v>
       </c>
       <c r="H31" s="10" t="s">
         <v>8</v>
       </c>
       <c r="I31" s="10" t="s">
         <v>9</v>
       </c>
       <c r="J31" s="10" t="s">
@@ -9323,59 +10495,73 @@
       </c>
       <c r="CS31" s="81" t="s">
         <v>18</v>
       </c>
       <c r="CT31" s="10" t="s">
         <v>19</v>
       </c>
       <c r="CU31" s="9" t="s">
         <v>15</v>
       </c>
       <c r="CV31" s="81" t="s">
         <v>16</v>
       </c>
       <c r="CW31" s="10" t="s">
         <v>17</v>
       </c>
       <c r="CX31" s="81" t="s">
         <v>18</v>
       </c>
       <c r="CY31" s="10" t="s">
         <v>19</v>
       </c>
       <c r="CZ31" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="DA31" s="84" t="s">
+      <c r="DA31" s="105" t="s">
         <v>16</v>
       </c>
-      <c r="DB31" s="101" t="s">
+      <c r="DB31" s="104" t="s">
         <v>17</v>
       </c>
-      <c r="DC31" s="105"/>
+      <c r="DC31" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="DD31" s="104" t="s">
+        <v>19</v>
+      </c>
+      <c r="DE31" s="154" t="s">
+        <v>15</v>
+      </c>
+      <c r="DF31" s="155" t="s">
+        <v>16</v>
+      </c>
+      <c r="DG31" s="154" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="32" spans="1:107" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:111" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="94" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="39">
         <v>116.56353933018796</v>
       </c>
       <c r="C32" s="35">
         <v>117.8</v>
       </c>
       <c r="D32" s="36">
         <v>119.7</v>
       </c>
       <c r="E32" s="37">
         <v>119.4</v>
       </c>
       <c r="F32" s="35">
         <v>113</v>
       </c>
       <c r="G32" s="35">
         <v>113.9</v>
       </c>
       <c r="H32" s="38">
         <v>108.8</v>
       </c>
       <c r="I32" s="35">
@@ -9650,53 +10836,67 @@
       </c>
       <c r="CU32" s="67">
         <v>120.6</v>
       </c>
       <c r="CV32" s="68">
         <v>114</v>
       </c>
       <c r="CW32" s="68">
         <v>112.5</v>
       </c>
       <c r="CX32" s="68">
         <v>114</v>
       </c>
       <c r="CY32" s="87">
         <v>112.3</v>
       </c>
       <c r="CZ32" s="87">
         <v>113.6</v>
       </c>
       <c r="DA32" s="68">
         <v>114.6</v>
       </c>
       <c r="DB32" s="68">
         <v>112.9</v>
       </c>
-      <c r="DC32" s="103"/>
+      <c r="DC32" s="68">
+        <v>111.6</v>
+      </c>
+      <c r="DD32" s="68">
+        <v>110.7</v>
+      </c>
+      <c r="DE32" s="68">
+        <v>111.8</v>
+      </c>
+      <c r="DF32" s="68">
+        <v>110.1</v>
+      </c>
+      <c r="DG32" s="68">
+        <v>108.2</v>
+      </c>
     </row>
-    <row r="33" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="95" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="49">
         <v>117.0630405851808</v>
       </c>
       <c r="C33" s="46">
         <v>116.1</v>
       </c>
       <c r="D33" s="46">
         <v>119</v>
       </c>
       <c r="E33" s="47">
         <v>118.8</v>
       </c>
       <c r="F33" s="46">
         <v>109.3</v>
       </c>
       <c r="G33" s="46">
         <v>109.2</v>
       </c>
       <c r="H33" s="48">
         <v>108.4</v>
       </c>
       <c r="I33" s="46">
@@ -9971,53 +11171,67 @@
       </c>
       <c r="CU33" s="6">
         <v>121.2</v>
       </c>
       <c r="CV33" s="12">
         <v>115.9</v>
       </c>
       <c r="CW33" s="12">
         <v>113.4</v>
       </c>
       <c r="CX33" s="12">
         <v>117</v>
       </c>
       <c r="CY33" s="93">
         <v>117.7</v>
       </c>
       <c r="CZ33" s="93">
         <v>116.3</v>
       </c>
       <c r="DA33" s="12">
         <v>116.1</v>
       </c>
       <c r="DB33" s="12">
         <v>113.1</v>
       </c>
-      <c r="DC33" s="104"/>
+      <c r="DC33" s="12">
+        <v>113.5</v>
+      </c>
+      <c r="DD33" s="12">
+        <v>112.1</v>
+      </c>
+      <c r="DE33" s="12">
+        <v>112.6</v>
+      </c>
+      <c r="DF33" s="12">
+        <v>113</v>
+      </c>
+      <c r="DG33" s="12">
+        <v>109.5</v>
+      </c>
     </row>
-    <row r="34" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="96" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="49">
         <v>110.63111937663784</v>
       </c>
       <c r="C34" s="46">
         <v>114.4</v>
       </c>
       <c r="D34" s="46">
         <v>115.3</v>
       </c>
       <c r="E34" s="47">
         <v>121.7</v>
       </c>
       <c r="F34" s="46">
         <v>114.3</v>
       </c>
       <c r="G34" s="46">
         <v>116.5</v>
       </c>
       <c r="H34" s="48">
         <v>111.8</v>
       </c>
       <c r="I34" s="46">
@@ -10292,53 +11506,67 @@
       </c>
       <c r="CU34" s="6">
         <v>119</v>
       </c>
       <c r="CV34" s="12">
         <v>110.8</v>
       </c>
       <c r="CW34" s="12">
         <v>106.3</v>
       </c>
       <c r="CX34" s="12">
         <v>111.6</v>
       </c>
       <c r="CY34" s="93">
         <v>117.4</v>
       </c>
       <c r="CZ34" s="93">
         <v>111.3</v>
       </c>
       <c r="DA34" s="12">
         <v>108.4</v>
       </c>
       <c r="DB34" s="12">
         <v>113.8</v>
       </c>
-      <c r="DC34" s="104"/>
+      <c r="DC34" s="12">
+        <v>112.9</v>
+      </c>
+      <c r="DD34" s="12">
+        <v>107.9</v>
+      </c>
+      <c r="DE34" s="12">
+        <v>110.6</v>
+      </c>
+      <c r="DF34" s="12">
+        <v>108.5</v>
+      </c>
+      <c r="DG34" s="12">
+        <v>102.3</v>
+      </c>
     </row>
-    <row r="35" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="96" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="49">
         <v>113.388232837535</v>
       </c>
       <c r="C35" s="46">
         <v>111.9</v>
       </c>
       <c r="D35" s="46">
         <v>131.4</v>
       </c>
       <c r="E35" s="47">
         <v>115.5</v>
       </c>
       <c r="F35" s="46">
         <v>111.5</v>
       </c>
       <c r="G35" s="46">
         <v>117.3</v>
       </c>
       <c r="H35" s="48">
         <v>114</v>
       </c>
       <c r="I35" s="46">
@@ -10613,53 +11841,67 @@
       </c>
       <c r="CU35" s="6">
         <v>121.4</v>
       </c>
       <c r="CV35" s="12">
         <v>112</v>
       </c>
       <c r="CW35" s="12">
         <v>110.5</v>
       </c>
       <c r="CX35" s="12">
         <v>113.7</v>
       </c>
       <c r="CY35" s="93">
         <v>109</v>
       </c>
       <c r="CZ35" s="93">
         <v>111.2</v>
       </c>
       <c r="DA35" s="12">
         <v>116.3</v>
       </c>
       <c r="DB35" s="12">
         <v>113.6</v>
       </c>
-      <c r="DC35" s="104"/>
+      <c r="DC35" s="12">
+        <v>110.9</v>
+      </c>
+      <c r="DD35" s="12">
+        <v>109.3</v>
+      </c>
+      <c r="DE35" s="12">
+        <v>111.7</v>
+      </c>
+      <c r="DF35" s="12">
+        <v>107.3</v>
+      </c>
+      <c r="DG35" s="12">
+        <v>106.9</v>
+      </c>
     </row>
-    <row r="36" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="96" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="49">
         <v>119.06167727632105</v>
       </c>
       <c r="C36" s="46">
         <v>119.1</v>
       </c>
       <c r="D36" s="46">
         <v>117.3</v>
       </c>
       <c r="E36" s="47">
         <v>119.5</v>
       </c>
       <c r="F36" s="46">
         <v>114</v>
       </c>
       <c r="G36" s="46">
         <v>116.7</v>
       </c>
       <c r="H36" s="48">
         <v>106.5</v>
       </c>
       <c r="I36" s="46">
@@ -10934,53 +12176,67 @@
       </c>
       <c r="CU36" s="6">
         <v>122.3</v>
       </c>
       <c r="CV36" s="12">
         <v>109.5</v>
       </c>
       <c r="CW36" s="12">
         <v>114</v>
       </c>
       <c r="CX36" s="12">
         <v>113.9</v>
       </c>
       <c r="CY36" s="93">
         <v>105.7</v>
       </c>
       <c r="CZ36" s="93">
         <v>111.5</v>
       </c>
       <c r="DA36" s="12">
         <v>120.6</v>
       </c>
       <c r="DB36" s="12">
         <v>115.4</v>
       </c>
-      <c r="DC36" s="104"/>
+      <c r="DC36" s="12">
+        <v>108</v>
+      </c>
+      <c r="DD36" s="12">
+        <v>109.6</v>
+      </c>
+      <c r="DE36" s="12">
+        <v>112</v>
+      </c>
+      <c r="DF36" s="12">
+        <v>106.1</v>
+      </c>
+      <c r="DG36" s="12">
+        <v>104.5</v>
+      </c>
     </row>
-    <row r="37" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="96" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="49">
         <v>109.8412409387749</v>
       </c>
       <c r="C37" s="46">
         <v>127.8</v>
       </c>
       <c r="D37" s="46">
         <v>124.6</v>
       </c>
       <c r="E37" s="47">
         <v>118.1</v>
       </c>
       <c r="F37" s="46">
         <v>119.1</v>
       </c>
       <c r="G37" s="46">
         <v>118</v>
       </c>
       <c r="H37" s="48">
         <v>107</v>
       </c>
       <c r="I37" s="46">
@@ -11255,53 +12511,67 @@
       </c>
       <c r="CU37" s="6">
         <v>117</v>
       </c>
       <c r="CV37" s="12">
         <v>119.7</v>
       </c>
       <c r="CW37" s="12">
         <v>125.2</v>
       </c>
       <c r="CX37" s="12">
         <v>111.8</v>
       </c>
       <c r="CY37" s="93">
         <v>105.7</v>
       </c>
       <c r="CZ37" s="93">
         <v>115</v>
       </c>
       <c r="DA37" s="12">
         <v>101.5</v>
       </c>
       <c r="DB37" s="12">
         <v>107</v>
       </c>
-      <c r="DC37" s="104"/>
+      <c r="DC37" s="12">
+        <v>107.8</v>
+      </c>
+      <c r="DD37" s="12">
+        <v>106.8</v>
+      </c>
+      <c r="DE37" s="12">
+        <v>106.1</v>
+      </c>
+      <c r="DF37" s="12">
+        <v>108.9</v>
+      </c>
+      <c r="DG37" s="12">
+        <v>108.5</v>
+      </c>
     </row>
-    <row r="38" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="95" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="49">
         <v>116.83968667844674</v>
       </c>
       <c r="C38" s="46">
         <v>117.7</v>
       </c>
       <c r="D38" s="46">
         <v>115.1</v>
       </c>
       <c r="E38" s="47">
         <v>123.5</v>
       </c>
       <c r="F38" s="46">
         <v>111.7</v>
       </c>
       <c r="G38" s="46">
         <v>116.6</v>
       </c>
       <c r="H38" s="48">
         <v>91.2</v>
       </c>
       <c r="I38" s="46">
@@ -11576,53 +12846,67 @@
       </c>
       <c r="CU38" s="6">
         <v>118.6</v>
       </c>
       <c r="CV38" s="12">
         <v>112.8</v>
       </c>
       <c r="CW38" s="12">
         <v>109.5</v>
       </c>
       <c r="CX38" s="12">
         <v>115.4</v>
       </c>
       <c r="CY38" s="93">
         <v>114.6</v>
       </c>
       <c r="CZ38" s="93">
         <v>110.9</v>
       </c>
       <c r="DA38" s="12">
         <v>105.4</v>
       </c>
       <c r="DB38" s="12">
         <v>106.7</v>
       </c>
-      <c r="DC38" s="104"/>
+      <c r="DC38" s="12">
+        <v>104.7</v>
+      </c>
+      <c r="DD38" s="12">
+        <v>102.1</v>
+      </c>
+      <c r="DE38" s="12">
+        <v>106.1</v>
+      </c>
+      <c r="DF38" s="12">
+        <v>105.6</v>
+      </c>
+      <c r="DG38" s="12">
+        <v>104.6</v>
+      </c>
     </row>
-    <row r="39" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="96" t="s">
         <v>39</v>
       </c>
       <c r="B39" s="49">
         <v>109.98610900459101</v>
       </c>
       <c r="C39" s="46">
         <v>113.3</v>
       </c>
       <c r="D39" s="46">
         <v>113.2</v>
       </c>
       <c r="E39" s="47">
         <v>119</v>
       </c>
       <c r="F39" s="46">
         <v>114.1</v>
       </c>
       <c r="G39" s="46">
         <v>112.1</v>
       </c>
       <c r="H39" s="48">
         <v>100.4</v>
       </c>
       <c r="I39" s="46">
@@ -11897,53 +13181,67 @@
       </c>
       <c r="CU39" s="6">
         <v>123.6</v>
       </c>
       <c r="CV39" s="12">
         <v>115.3</v>
       </c>
       <c r="CW39" s="12">
         <v>110.9</v>
       </c>
       <c r="CX39" s="12">
         <v>109.6</v>
       </c>
       <c r="CY39" s="93">
         <v>106.8</v>
       </c>
       <c r="CZ39" s="93">
         <v>111</v>
       </c>
       <c r="DA39" s="12">
         <v>105.8</v>
       </c>
       <c r="DB39" s="12">
         <v>109.7</v>
       </c>
-      <c r="DC39" s="104"/>
+      <c r="DC39" s="12">
+        <v>110</v>
+      </c>
+      <c r="DD39" s="12">
+        <v>106.9</v>
+      </c>
+      <c r="DE39" s="12">
+        <v>107.6</v>
+      </c>
+      <c r="DF39" s="12">
+        <v>108.1</v>
+      </c>
+      <c r="DG39" s="12">
+        <v>108.9</v>
+      </c>
     </row>
-    <row r="40" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="96" t="s">
         <v>40</v>
       </c>
       <c r="B40" s="49">
         <v>109.85552642629352</v>
       </c>
       <c r="C40" s="46">
         <v>121.7</v>
       </c>
       <c r="D40" s="46">
         <v>116.9</v>
       </c>
       <c r="E40" s="47">
         <v>123.9</v>
       </c>
       <c r="F40" s="46">
         <v>134.1</v>
       </c>
       <c r="G40" s="46">
         <v>125.9</v>
       </c>
       <c r="H40" s="48">
         <v>112.9</v>
       </c>
       <c r="I40" s="46">
@@ -12218,53 +13516,67 @@
       </c>
       <c r="CU40" s="6">
         <v>122.6</v>
       </c>
       <c r="CV40" s="12">
         <v>111.1</v>
       </c>
       <c r="CW40" s="12">
         <v>114.6</v>
       </c>
       <c r="CX40" s="12">
         <v>113.2</v>
       </c>
       <c r="CY40" s="93">
         <v>113</v>
       </c>
       <c r="CZ40" s="93">
         <v>112.5</v>
       </c>
       <c r="DA40" s="12">
         <v>107.1</v>
       </c>
       <c r="DB40" s="12">
         <v>100.2</v>
       </c>
-      <c r="DC40" s="104"/>
+      <c r="DC40" s="12">
+        <v>114.8</v>
+      </c>
+      <c r="DD40" s="12">
+        <v>112.9</v>
+      </c>
+      <c r="DE40" s="12">
+        <v>107.8</v>
+      </c>
+      <c r="DF40" s="12">
+        <v>110.8</v>
+      </c>
+      <c r="DG40" s="12">
+        <v>106.1</v>
+      </c>
     </row>
-    <row r="41" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="96" t="s">
         <v>41</v>
       </c>
       <c r="B41" s="49">
         <v>120.9531024721701</v>
       </c>
       <c r="C41" s="46">
         <v>134.69999999999999</v>
       </c>
       <c r="D41" s="46">
         <v>133.69999999999999</v>
       </c>
       <c r="E41" s="47">
         <v>129.9</v>
       </c>
       <c r="F41" s="46">
         <v>116.7</v>
       </c>
       <c r="G41" s="46">
         <v>116.9</v>
       </c>
       <c r="H41" s="48">
         <v>101.4</v>
       </c>
       <c r="I41" s="46">
@@ -12539,53 +13851,67 @@
       </c>
       <c r="CU41" s="6">
         <v>111</v>
       </c>
       <c r="CV41" s="12">
         <v>113.6</v>
       </c>
       <c r="CW41" s="12">
         <v>97.1</v>
       </c>
       <c r="CX41" s="12">
         <v>106.2</v>
       </c>
       <c r="CY41" s="93">
         <v>103.7</v>
       </c>
       <c r="CZ41" s="93">
         <v>107.5</v>
       </c>
       <c r="DA41" s="12">
         <v>104</v>
       </c>
       <c r="DB41" s="12">
         <v>107.1</v>
       </c>
-      <c r="DC41" s="104"/>
+      <c r="DC41" s="12">
+        <v>100.9</v>
+      </c>
+      <c r="DD41" s="12">
+        <v>106.1</v>
+      </c>
+      <c r="DE41" s="12">
+        <v>106</v>
+      </c>
+      <c r="DF41" s="12">
+        <v>103.9</v>
+      </c>
+      <c r="DG41" s="12">
+        <v>106</v>
+      </c>
     </row>
-    <row r="42" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="96" t="s">
         <v>32</v>
       </c>
       <c r="B42" s="49">
         <v>114.85229595403432</v>
       </c>
       <c r="C42" s="46">
         <v>117.6</v>
       </c>
       <c r="D42" s="46">
         <v>115.6</v>
       </c>
       <c r="E42" s="47">
         <v>120.5</v>
       </c>
       <c r="F42" s="46">
         <v>113</v>
       </c>
       <c r="G42" s="46">
         <v>113.2</v>
       </c>
       <c r="H42" s="48">
         <v>112.6</v>
       </c>
       <c r="I42" s="46">
@@ -12860,53 +14186,67 @@
       </c>
       <c r="CU42" s="6">
         <v>121.4</v>
       </c>
       <c r="CV42" s="12">
         <v>116.7</v>
       </c>
       <c r="CW42" s="12">
         <v>106.5</v>
       </c>
       <c r="CX42" s="12">
         <v>116</v>
       </c>
       <c r="CY42" s="93">
         <v>118.2</v>
       </c>
       <c r="CZ42" s="93">
         <v>114.3</v>
       </c>
       <c r="DA42" s="12">
         <v>115</v>
       </c>
       <c r="DB42" s="12">
         <v>119.3</v>
       </c>
-      <c r="DC42" s="104"/>
+      <c r="DC42" s="12">
+        <v>116</v>
+      </c>
+      <c r="DD42" s="12">
+        <v>114.1</v>
+      </c>
+      <c r="DE42" s="12">
+        <v>116</v>
+      </c>
+      <c r="DF42" s="12">
+        <v>115.1</v>
+      </c>
+      <c r="DG42" s="12">
+        <v>110.9</v>
+      </c>
     </row>
-    <row r="43" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="95" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="49">
         <v>116.25935059912979</v>
       </c>
       <c r="C43" s="46">
         <v>127.4</v>
       </c>
       <c r="D43" s="46">
         <v>139.69999999999999</v>
       </c>
       <c r="E43" s="47">
         <v>128.5</v>
       </c>
       <c r="F43" s="46">
         <v>119.1</v>
       </c>
       <c r="G43" s="46">
         <v>123</v>
       </c>
       <c r="H43" s="48">
         <v>106.3</v>
       </c>
       <c r="I43" s="46">
@@ -13181,53 +14521,67 @@
       </c>
       <c r="CU43" s="6">
         <v>113.7</v>
       </c>
       <c r="CV43" s="12">
         <v>114.8</v>
       </c>
       <c r="CW43" s="12">
         <v>114.4</v>
       </c>
       <c r="CX43" s="12">
         <v>114.3</v>
       </c>
       <c r="CY43" s="93">
         <v>105.4</v>
       </c>
       <c r="CZ43" s="93">
         <v>113.1</v>
       </c>
       <c r="DA43" s="12">
         <v>104.2</v>
       </c>
       <c r="DB43" s="12">
         <v>110</v>
       </c>
-      <c r="DC43" s="104"/>
+      <c r="DC43" s="12">
+        <v>111.4</v>
+      </c>
+      <c r="DD43" s="12">
+        <v>100.4</v>
+      </c>
+      <c r="DE43" s="12">
+        <v>106.8</v>
+      </c>
+      <c r="DF43" s="12">
+        <v>106.4</v>
+      </c>
+      <c r="DG43" s="12">
+        <v>106.3</v>
+      </c>
     </row>
-    <row r="44" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="96" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="49">
         <v>113.76817451848977</v>
       </c>
       <c r="C44" s="46">
         <v>116.1</v>
       </c>
       <c r="D44" s="46">
         <v>117.3</v>
       </c>
       <c r="E44" s="47">
         <v>114.8</v>
       </c>
       <c r="F44" s="46">
         <v>116.8</v>
       </c>
       <c r="G44" s="46">
         <v>118.6</v>
       </c>
       <c r="H44" s="48">
         <v>106</v>
       </c>
       <c r="I44" s="46">
@@ -13502,53 +14856,67 @@
       </c>
       <c r="CU44" s="6">
         <v>121.9</v>
       </c>
       <c r="CV44" s="12">
         <v>128</v>
       </c>
       <c r="CW44" s="12">
         <v>121.9</v>
       </c>
       <c r="CX44" s="12">
         <v>112.5</v>
       </c>
       <c r="CY44" s="93">
         <v>119.6</v>
       </c>
       <c r="CZ44" s="93">
         <v>122.1</v>
       </c>
       <c r="DA44" s="12">
         <v>117.3</v>
       </c>
       <c r="DB44" s="12">
         <v>118.2</v>
       </c>
-      <c r="DC44" s="104"/>
+      <c r="DC44" s="12">
+        <v>111.7</v>
+      </c>
+      <c r="DD44" s="12">
+        <v>105.7</v>
+      </c>
+      <c r="DE44" s="12">
+        <v>110.4</v>
+      </c>
+      <c r="DF44" s="12">
+        <v>111.7</v>
+      </c>
+      <c r="DG44" s="12">
+        <v>109.2</v>
+      </c>
     </row>
-    <row r="45" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="96" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="49">
         <v>112.53242397422916</v>
       </c>
       <c r="C45" s="46">
         <v>119.5</v>
       </c>
       <c r="D45" s="46">
         <v>119.7</v>
       </c>
       <c r="E45" s="47">
         <v>115.4</v>
       </c>
       <c r="F45" s="46">
         <v>106.4</v>
       </c>
       <c r="G45" s="46">
         <v>114.3</v>
       </c>
       <c r="H45" s="48">
         <v>113.9</v>
       </c>
       <c r="I45" s="46">
@@ -13823,53 +15191,67 @@
       </c>
       <c r="CU45" s="6">
         <v>115.3</v>
       </c>
       <c r="CV45" s="12">
         <v>105</v>
       </c>
       <c r="CW45" s="12">
         <v>111.1</v>
       </c>
       <c r="CX45" s="12">
         <v>119.1</v>
       </c>
       <c r="CY45" s="93">
         <v>106.7</v>
       </c>
       <c r="CZ45" s="93">
         <v>110.3</v>
       </c>
       <c r="DA45" s="12">
         <v>109</v>
       </c>
       <c r="DB45" s="12">
         <v>113</v>
       </c>
-      <c r="DC45" s="104"/>
+      <c r="DC45" s="12">
+        <v>107.4</v>
+      </c>
+      <c r="DD45" s="12">
+        <v>111.1</v>
+      </c>
+      <c r="DE45" s="12">
+        <v>110.3</v>
+      </c>
+      <c r="DF45" s="12">
+        <v>101.9</v>
+      </c>
+      <c r="DG45" s="12">
+        <v>108.3</v>
+      </c>
     </row>
-    <row r="46" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="96" t="s">
         <v>44</v>
       </c>
       <c r="B46" s="49">
         <v>118.50762691166204</v>
       </c>
       <c r="C46" s="46">
         <v>116.5</v>
       </c>
       <c r="D46" s="46">
         <v>115.8</v>
       </c>
       <c r="E46" s="47">
         <v>113.7</v>
       </c>
       <c r="F46" s="46">
         <v>110.2</v>
       </c>
       <c r="G46" s="46">
         <v>111.4</v>
       </c>
       <c r="H46" s="48">
         <v>109.7</v>
       </c>
       <c r="I46" s="46">
@@ -14144,53 +15526,67 @@
       </c>
       <c r="CU46" s="6">
         <v>116.9</v>
       </c>
       <c r="CV46" s="12">
         <v>115.6</v>
       </c>
       <c r="CW46" s="12">
         <v>112.8</v>
       </c>
       <c r="CX46" s="12">
         <v>102.8</v>
       </c>
       <c r="CY46" s="93">
         <v>103.5</v>
       </c>
       <c r="CZ46" s="93">
         <v>108.3</v>
       </c>
       <c r="DA46" s="12">
         <v>107.5</v>
       </c>
       <c r="DB46" s="12">
         <v>109.7</v>
       </c>
-      <c r="DC46" s="104"/>
+      <c r="DC46" s="12">
+        <v>112.2</v>
+      </c>
+      <c r="DD46" s="12">
+        <v>113.8</v>
+      </c>
+      <c r="DE46" s="12">
+        <v>111.1</v>
+      </c>
+      <c r="DF46" s="12">
+        <v>104.8</v>
+      </c>
+      <c r="DG46" s="12">
+        <v>108.2</v>
+      </c>
     </row>
-    <row r="47" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="96" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="49">
         <v>113.85783784863742</v>
       </c>
       <c r="C47" s="46">
         <v>116.9</v>
       </c>
       <c r="D47" s="46">
         <v>113.4</v>
       </c>
       <c r="E47" s="47">
         <v>116.6</v>
       </c>
       <c r="F47" s="46">
         <v>116.1</v>
       </c>
       <c r="G47" s="46">
         <v>115.8</v>
       </c>
       <c r="H47" s="48">
         <v>103.7</v>
       </c>
       <c r="I47" s="46">
@@ -14465,53 +15861,67 @@
       </c>
       <c r="CU47" s="6">
         <v>115.3</v>
       </c>
       <c r="CV47" s="12">
         <v>107.6</v>
       </c>
       <c r="CW47" s="12">
         <v>122</v>
       </c>
       <c r="CX47" s="12">
         <v>100.6</v>
       </c>
       <c r="CY47" s="93">
         <v>103.8</v>
       </c>
       <c r="CZ47" s="93">
         <v>107.1</v>
       </c>
       <c r="DA47" s="12">
         <v>104.9</v>
       </c>
       <c r="DB47" s="12">
         <v>92.8</v>
       </c>
-      <c r="DC47" s="104"/>
+      <c r="DC47" s="12">
+        <v>123.3</v>
+      </c>
+      <c r="DD47" s="12">
+        <v>115.4</v>
+      </c>
+      <c r="DE47" s="12">
+        <v>108.9</v>
+      </c>
+      <c r="DF47" s="12">
+        <v>106.9</v>
+      </c>
+      <c r="DG47" s="12">
+        <v>115.5</v>
+      </c>
     </row>
-    <row r="48" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="96" t="s">
         <v>45</v>
       </c>
       <c r="B48" s="49">
         <v>123.79923640266851</v>
       </c>
       <c r="C48" s="46">
         <v>135.4</v>
       </c>
       <c r="D48" s="46">
         <v>132</v>
       </c>
       <c r="E48" s="47">
         <v>138.9</v>
       </c>
       <c r="F48" s="46">
         <v>132.80000000000001</v>
       </c>
       <c r="G48" s="46">
         <v>120.3</v>
       </c>
       <c r="H48" s="48">
         <v>106.1</v>
       </c>
       <c r="I48" s="46">
@@ -14786,53 +16196,67 @@
       </c>
       <c r="CU48" s="6">
         <v>126.6</v>
       </c>
       <c r="CV48" s="12">
         <v>110</v>
       </c>
       <c r="CW48" s="12">
         <v>102.1</v>
       </c>
       <c r="CX48" s="12">
         <v>86.9</v>
       </c>
       <c r="CY48" s="93">
         <v>101.6</v>
       </c>
       <c r="CZ48" s="93">
         <v>99.9</v>
       </c>
       <c r="DA48" s="12">
         <v>106</v>
       </c>
       <c r="DB48" s="12">
         <v>106.5</v>
       </c>
-      <c r="DC48" s="104"/>
+      <c r="DC48" s="12">
+        <v>135.1</v>
+      </c>
+      <c r="DD48" s="12">
+        <v>107</v>
+      </c>
+      <c r="DE48" s="12">
+        <v>113.4</v>
+      </c>
+      <c r="DF48" s="12">
+        <v>105.5</v>
+      </c>
+      <c r="DG48" s="12">
+        <v>110.4</v>
+      </c>
     </row>
-    <row r="49" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="96" t="s">
         <v>46</v>
       </c>
       <c r="B49" s="49">
         <v>105.33246451945524</v>
       </c>
       <c r="C49" s="46">
         <v>114</v>
       </c>
       <c r="D49" s="46">
         <v>114</v>
       </c>
       <c r="E49" s="47">
         <v>111</v>
       </c>
       <c r="F49" s="46">
         <v>110.1</v>
       </c>
       <c r="G49" s="46">
         <v>111.2</v>
       </c>
       <c r="H49" s="48">
         <v>107.6</v>
       </c>
       <c r="I49" s="46">
@@ -15107,53 +16531,67 @@
       </c>
       <c r="CU49" s="6">
         <v>115.6</v>
       </c>
       <c r="CV49" s="12">
         <v>111.1</v>
       </c>
       <c r="CW49" s="12">
         <v>110.9</v>
       </c>
       <c r="CX49" s="12">
         <v>115.5</v>
       </c>
       <c r="CY49" s="93">
         <v>112.5</v>
       </c>
       <c r="CZ49" s="93">
         <v>113</v>
       </c>
       <c r="DA49" s="12">
         <v>107.9</v>
       </c>
       <c r="DB49" s="12">
         <v>112</v>
       </c>
-      <c r="DC49" s="104"/>
+      <c r="DC49" s="12">
+        <v>106.1</v>
+      </c>
+      <c r="DD49" s="12">
+        <v>107.2</v>
+      </c>
+      <c r="DE49" s="12">
+        <v>112.1</v>
+      </c>
+      <c r="DF49" s="12">
+        <v>107</v>
+      </c>
+      <c r="DG49" s="12">
+        <v>117.2</v>
+      </c>
     </row>
-    <row r="50" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="96" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="49">
         <v>121.26599824230698</v>
       </c>
       <c r="C50" s="46">
         <v>125.4</v>
       </c>
       <c r="D50" s="46">
         <v>133.9</v>
       </c>
       <c r="E50" s="47">
         <v>127.1</v>
       </c>
       <c r="F50" s="46">
         <v>120.9</v>
       </c>
       <c r="G50" s="46">
         <v>118.8</v>
       </c>
       <c r="H50" s="48">
         <v>129</v>
       </c>
       <c r="I50" s="46">
@@ -15428,53 +16866,67 @@
       </c>
       <c r="CU50" s="6">
         <v>124.3</v>
       </c>
       <c r="CV50" s="12">
         <v>130.9</v>
       </c>
       <c r="CW50" s="12">
         <v>105.9</v>
       </c>
       <c r="CX50" s="12">
         <v>111.2</v>
       </c>
       <c r="CY50" s="93">
         <v>109.5</v>
       </c>
       <c r="CZ50" s="93">
         <v>114.1</v>
       </c>
       <c r="DA50" s="12">
         <v>106.7</v>
       </c>
       <c r="DB50" s="12">
         <v>109.8</v>
       </c>
-      <c r="DC50" s="104"/>
+      <c r="DC50" s="12">
+        <v>110.9</v>
+      </c>
+      <c r="DD50" s="12">
+        <v>114.7</v>
+      </c>
+      <c r="DE50" s="12">
+        <v>110.4</v>
+      </c>
+      <c r="DF50" s="12">
+        <v>121.5</v>
+      </c>
+      <c r="DG50" s="12">
+        <v>115.5</v>
+      </c>
     </row>
-    <row r="51" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="97" t="s">
         <v>47</v>
       </c>
       <c r="B51" s="49">
         <v>110.06921431486147</v>
       </c>
       <c r="C51" s="46">
         <v>128.30000000000001</v>
       </c>
       <c r="D51" s="46">
         <v>128.9</v>
       </c>
       <c r="E51" s="47">
         <v>124.1</v>
       </c>
       <c r="F51" s="46">
         <v>125.4</v>
       </c>
       <c r="G51" s="46">
         <v>116.7</v>
       </c>
       <c r="H51" s="48">
         <v>110.2</v>
       </c>
       <c r="I51" s="46">
@@ -15749,53 +17201,67 @@
       </c>
       <c r="CU51" s="6">
         <v>112.9</v>
       </c>
       <c r="CV51" s="12">
         <v>115.8</v>
       </c>
       <c r="CW51" s="12">
         <v>116.3</v>
       </c>
       <c r="CX51" s="12">
         <v>116.3</v>
       </c>
       <c r="CY51" s="93">
         <v>120.3</v>
       </c>
       <c r="CZ51" s="93">
         <v>118.4</v>
       </c>
       <c r="DA51" s="12">
         <v>103.6</v>
       </c>
       <c r="DB51" s="12">
         <v>115.9</v>
       </c>
-      <c r="DC51" s="104"/>
+      <c r="DC51" s="12">
+        <v>103.3</v>
+      </c>
+      <c r="DD51" s="12">
+        <v>104.8</v>
+      </c>
+      <c r="DE51" s="12">
+        <v>107.7</v>
+      </c>
+      <c r="DF51" s="12">
+        <v>102.5</v>
+      </c>
+      <c r="DG51" s="12">
+        <v>103</v>
+      </c>
     </row>
-    <row r="52" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="97" t="s">
         <v>48</v>
       </c>
       <c r="B52" s="49">
         <v>113.4131659340801</v>
       </c>
       <c r="C52" s="46">
         <v>129.69999999999999</v>
       </c>
       <c r="D52" s="46">
         <v>126.5</v>
       </c>
       <c r="E52" s="47">
         <v>122.3</v>
       </c>
       <c r="F52" s="46">
         <v>112.3</v>
       </c>
       <c r="G52" s="46">
         <v>118.9</v>
       </c>
       <c r="H52" s="48">
         <v>110.3</v>
       </c>
       <c r="I52" s="46">
@@ -16070,182 +17536,196 @@
       </c>
       <c r="CU52" s="6">
         <v>118.5</v>
       </c>
       <c r="CV52" s="12">
         <v>112.4</v>
       </c>
       <c r="CW52" s="12">
         <v>106.7</v>
       </c>
       <c r="CX52" s="12">
         <v>117.9</v>
       </c>
       <c r="CY52" s="93">
         <v>122.6</v>
       </c>
       <c r="CZ52" s="93">
         <v>115.5</v>
       </c>
       <c r="DA52" s="12">
         <v>112</v>
       </c>
       <c r="DB52" s="12">
         <v>118.2</v>
       </c>
-      <c r="DC52" s="104"/>
+      <c r="DC52" s="12">
+        <v>109.8</v>
+      </c>
+      <c r="DD52" s="12">
+        <v>108.2</v>
+      </c>
+      <c r="DE52" s="12">
+        <v>113.6</v>
+      </c>
+      <c r="DF52" s="12">
+        <v>112.1</v>
+      </c>
+      <c r="DG52" s="12">
+        <v>111.5</v>
+      </c>
     </row>
-    <row r="53" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...106 lines deleted...]
-      <c r="DC53" s="104"/>
+    <row r="53" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="106"/>
+      <c r="B53" s="133"/>
+      <c r="C53" s="134"/>
+      <c r="D53" s="134"/>
+      <c r="E53" s="135"/>
+      <c r="F53" s="134"/>
+      <c r="G53" s="134"/>
+      <c r="H53" s="136"/>
+      <c r="I53" s="134"/>
+      <c r="J53" s="134"/>
+      <c r="K53" s="135"/>
+      <c r="L53" s="134"/>
+      <c r="M53" s="134"/>
+      <c r="N53" s="135"/>
+      <c r="O53" s="133"/>
+      <c r="P53" s="134"/>
+      <c r="Q53" s="137"/>
+      <c r="R53" s="135"/>
+      <c r="S53" s="122"/>
+      <c r="T53" s="122"/>
+      <c r="U53" s="123"/>
+      <c r="V53" s="122"/>
+      <c r="W53" s="122"/>
+      <c r="X53" s="122"/>
+      <c r="Y53" s="122"/>
+      <c r="Z53" s="122"/>
+      <c r="AA53" s="123"/>
+      <c r="AB53" s="124"/>
+      <c r="AC53" s="122"/>
+      <c r="AD53" s="123"/>
+      <c r="AE53" s="124"/>
+      <c r="AF53" s="122"/>
+      <c r="AG53" s="122"/>
+      <c r="AH53" s="124"/>
+      <c r="AI53" s="122"/>
+      <c r="AJ53" s="122"/>
+      <c r="AK53" s="123"/>
+      <c r="AL53" s="122"/>
+      <c r="AM53" s="125"/>
+      <c r="AN53" s="125"/>
+      <c r="AO53" s="126"/>
+      <c r="AP53" s="125"/>
+      <c r="AQ53" s="125"/>
+      <c r="AR53" s="125"/>
+      <c r="AS53" s="125"/>
+      <c r="AT53" s="125"/>
+      <c r="AU53" s="122"/>
+      <c r="AV53" s="125"/>
+      <c r="AW53" s="125"/>
+      <c r="AX53" s="125"/>
+      <c r="AY53" s="125"/>
+      <c r="AZ53" s="125"/>
+      <c r="BA53" s="125"/>
+      <c r="BB53" s="126"/>
+      <c r="BC53" s="125"/>
+      <c r="BD53" s="127"/>
+      <c r="BE53" s="127"/>
+      <c r="BF53" s="127"/>
+      <c r="BG53" s="128"/>
+      <c r="BH53" s="127"/>
+      <c r="BI53" s="127"/>
+      <c r="BJ53" s="127"/>
+      <c r="BK53" s="127"/>
+      <c r="BL53" s="129"/>
+      <c r="BM53" s="129"/>
+      <c r="BN53" s="129"/>
+      <c r="BO53" s="129"/>
+      <c r="BP53" s="129"/>
+      <c r="BQ53" s="130"/>
+      <c r="BR53" s="129"/>
+      <c r="BS53" s="129"/>
+      <c r="BT53" s="129"/>
+      <c r="BU53" s="129"/>
+      <c r="BV53" s="130"/>
+      <c r="BW53" s="130"/>
+      <c r="BX53" s="129"/>
+      <c r="BY53" s="129"/>
+      <c r="BZ53" s="129"/>
+      <c r="CA53" s="129"/>
+      <c r="CB53" s="129"/>
+      <c r="CC53" s="129"/>
+      <c r="CD53" s="129"/>
+      <c r="CE53" s="129"/>
+      <c r="CF53" s="129"/>
+      <c r="CG53" s="129"/>
+      <c r="CH53" s="129"/>
+      <c r="CI53" s="129"/>
+      <c r="CJ53" s="129"/>
+      <c r="CK53" s="129"/>
+      <c r="CL53" s="129"/>
+      <c r="CM53" s="129"/>
+      <c r="CN53" s="129"/>
+      <c r="CO53" s="129"/>
+      <c r="CP53" s="131"/>
+      <c r="CQ53" s="129"/>
+      <c r="CR53" s="129"/>
+      <c r="CS53" s="129"/>
+      <c r="CT53" s="129"/>
+      <c r="CU53" s="131"/>
+      <c r="CV53" s="132"/>
+      <c r="CW53" s="132"/>
+      <c r="CX53" s="132"/>
+      <c r="CY53" s="132"/>
+      <c r="CZ53" s="102"/>
+      <c r="DA53" s="132"/>
+      <c r="DB53" s="132"/>
+      <c r="DC53" s="102"/>
     </row>
-    <row r="54" spans="1:107" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="173" t="s">
+    <row r="54" spans="1:111" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="196" t="s">
         <v>2</v>
       </c>
-      <c r="B54" s="173"/>
-[...15 lines deleted...]
-      <c r="R54" s="176"/>
+      <c r="B54" s="196"/>
+      <c r="C54" s="197"/>
+      <c r="D54" s="197"/>
+      <c r="E54" s="197"/>
+      <c r="F54" s="197"/>
+      <c r="G54" s="197"/>
+      <c r="H54" s="198"/>
+      <c r="I54" s="198"/>
+      <c r="J54" s="198"/>
+      <c r="K54" s="198"/>
+      <c r="L54" s="198"/>
+      <c r="M54" s="199"/>
+      <c r="N54" s="199"/>
+      <c r="O54" s="199"/>
+      <c r="P54" s="199"/>
+      <c r="Q54" s="199"/>
+      <c r="R54" s="199"/>
       <c r="S54" s="57"/>
       <c r="T54" s="57"/>
       <c r="U54" s="57"/>
       <c r="V54" s="57"/>
       <c r="W54" s="57"/>
       <c r="X54" s="57"/>
       <c r="Y54" s="57"/>
       <c r="Z54" s="57"/>
       <c r="AA54" s="57"/>
       <c r="AB54" s="57"/>
       <c r="AC54" s="57"/>
       <c r="AD54" s="57"/>
       <c r="AE54" s="57"/>
       <c r="AF54" s="57"/>
       <c r="AG54" s="57"/>
       <c r="AH54" s="57"/>
       <c r="AI54" s="57"/>
       <c r="AJ54" s="57"/>
       <c r="AK54" s="57"/>
       <c r="AL54" s="57"/>
       <c r="AM54" s="57"/>
       <c r="AN54" s="57"/>
       <c r="AO54" s="57"/>
       <c r="AP54" s="57"/>
       <c r="AQ54" s="57"/>
@@ -16278,69 +17758,69 @@
       <c r="BU54" s="57"/>
       <c r="BV54" s="57"/>
       <c r="BW54" s="57"/>
       <c r="BX54" s="57"/>
       <c r="BY54" s="57"/>
       <c r="BZ54" s="57"/>
       <c r="CA54" s="57"/>
       <c r="CB54" s="57"/>
       <c r="CC54" s="57"/>
       <c r="CD54" s="57"/>
       <c r="CE54" s="57"/>
       <c r="CF54" s="57"/>
       <c r="CG54" s="57"/>
       <c r="CH54" s="57"/>
       <c r="CI54" s="57"/>
       <c r="CJ54" s="57"/>
       <c r="CK54" s="57"/>
       <c r="CL54" s="57"/>
       <c r="CM54" s="57"/>
       <c r="CN54" s="57"/>
       <c r="CP54" s="57"/>
       <c r="CQ54" s="57"/>
       <c r="CR54" s="57"/>
       <c r="CT54" s="31"/>
     </row>
-    <row r="55" spans="1:107" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="R55" s="172"/>
+    <row r="55" spans="1:111" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="138"/>
+      <c r="B55" s="139"/>
+      <c r="C55" s="140"/>
+      <c r="D55" s="140"/>
+      <c r="E55" s="140"/>
+      <c r="F55" s="140"/>
+      <c r="G55" s="140"/>
+      <c r="H55" s="141"/>
+      <c r="I55" s="141"/>
+      <c r="J55" s="141"/>
+      <c r="K55" s="141"/>
+      <c r="L55" s="141"/>
+      <c r="M55" s="142"/>
+      <c r="N55" s="142"/>
+      <c r="O55" s="142"/>
+      <c r="P55" s="142"/>
+      <c r="Q55" s="142"/>
+      <c r="R55" s="142"/>
       <c r="S55" s="57"/>
       <c r="T55" s="57"/>
       <c r="U55" s="57"/>
       <c r="V55" s="57"/>
       <c r="W55" s="57"/>
       <c r="X55" s="57"/>
       <c r="Y55" s="57"/>
       <c r="Z55" s="57"/>
       <c r="AA55" s="57"/>
       <c r="AB55" s="57"/>
       <c r="AC55" s="57"/>
       <c r="AD55" s="57"/>
       <c r="AE55" s="57"/>
       <c r="AF55" s="57"/>
       <c r="AG55" s="57"/>
       <c r="AH55" s="57"/>
       <c r="AI55" s="57"/>
       <c r="AJ55" s="57"/>
       <c r="AK55" s="57"/>
       <c r="AL55" s="57"/>
       <c r="AM55" s="57"/>
       <c r="AN55" s="57"/>
       <c r="AO55" s="57"/>
       <c r="AP55" s="57"/>
       <c r="AQ55" s="57"/>
@@ -16373,193 +17853,199 @@
       <c r="BU55" s="57"/>
       <c r="BV55" s="57"/>
       <c r="BW55" s="57"/>
       <c r="BX55" s="57"/>
       <c r="BY55" s="57"/>
       <c r="BZ55" s="57"/>
       <c r="CA55" s="57"/>
       <c r="CB55" s="57"/>
       <c r="CC55" s="57"/>
       <c r="CD55" s="57"/>
       <c r="CE55" s="57"/>
       <c r="CF55" s="57"/>
       <c r="CG55" s="57"/>
       <c r="CH55" s="57"/>
       <c r="CI55" s="57"/>
       <c r="CJ55" s="57"/>
       <c r="CK55" s="57"/>
       <c r="CL55" s="57"/>
       <c r="CM55" s="57"/>
       <c r="CN55" s="57"/>
       <c r="CP55" s="57"/>
       <c r="CQ55" s="57"/>
       <c r="CR55" s="57"/>
       <c r="CT55" s="31"/>
     </row>
-    <row r="56" spans="1:107" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="117"/>
+    <row r="56" spans="1:111" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="201"/>
       <c r="B56" s="10">
         <v>2010</v>
       </c>
-      <c r="C56" s="110">
+      <c r="C56" s="187">
         <v>2011</v>
       </c>
-      <c r="D56" s="110"/>
-[...11 lines deleted...]
-      <c r="P56" s="110">
+      <c r="D56" s="187"/>
+      <c r="E56" s="187"/>
+      <c r="F56" s="187"/>
+      <c r="G56" s="187"/>
+      <c r="H56" s="187"/>
+      <c r="I56" s="187"/>
+      <c r="J56" s="187"/>
+      <c r="K56" s="187"/>
+      <c r="L56" s="187"/>
+      <c r="M56" s="187"/>
+      <c r="N56" s="187"/>
+      <c r="O56" s="200"/>
+      <c r="P56" s="187">
         <v>2012</v>
       </c>
-      <c r="Q56" s="110"/>
-[...11 lines deleted...]
-      <c r="AC56" s="110">
+      <c r="Q56" s="187"/>
+      <c r="R56" s="187"/>
+      <c r="S56" s="187"/>
+      <c r="T56" s="187"/>
+      <c r="U56" s="187"/>
+      <c r="V56" s="187"/>
+      <c r="W56" s="187"/>
+      <c r="X56" s="187"/>
+      <c r="Y56" s="187"/>
+      <c r="Z56" s="187"/>
+      <c r="AA56" s="187"/>
+      <c r="AB56" s="200"/>
+      <c r="AC56" s="187">
         <v>2013</v>
       </c>
-      <c r="AD56" s="119"/>
-[...11 lines deleted...]
-      <c r="AP56" s="110">
+      <c r="AD56" s="200"/>
+      <c r="AE56" s="200"/>
+      <c r="AF56" s="200"/>
+      <c r="AG56" s="200"/>
+      <c r="AH56" s="200"/>
+      <c r="AI56" s="200"/>
+      <c r="AJ56" s="200"/>
+      <c r="AK56" s="200"/>
+      <c r="AL56" s="200"/>
+      <c r="AM56" s="200"/>
+      <c r="AN56" s="200"/>
+      <c r="AO56" s="200"/>
+      <c r="AP56" s="187">
         <v>2014</v>
       </c>
-      <c r="AQ56" s="110"/>
-[...11 lines deleted...]
-      <c r="BC56" s="110">
+      <c r="AQ56" s="187"/>
+      <c r="AR56" s="187"/>
+      <c r="AS56" s="187"/>
+      <c r="AT56" s="200"/>
+      <c r="AU56" s="200"/>
+      <c r="AV56" s="200"/>
+      <c r="AW56" s="200"/>
+      <c r="AX56" s="200"/>
+      <c r="AY56" s="200"/>
+      <c r="AZ56" s="200"/>
+      <c r="BA56" s="200"/>
+      <c r="BB56" s="200"/>
+      <c r="BC56" s="187">
         <v>2015</v>
       </c>
-      <c r="BD56" s="110"/>
-[...3 lines deleted...]
-      <c r="BH56" s="110">
+      <c r="BD56" s="187"/>
+      <c r="BE56" s="187"/>
+      <c r="BF56" s="187"/>
+      <c r="BG56" s="187"/>
+      <c r="BH56" s="187">
         <v>2016</v>
       </c>
-      <c r="BI56" s="110"/>
-[...3 lines deleted...]
-      <c r="BM56" s="110">
+      <c r="BI56" s="187"/>
+      <c r="BJ56" s="187"/>
+      <c r="BK56" s="187"/>
+      <c r="BL56" s="187"/>
+      <c r="BM56" s="187">
         <v>2017</v>
       </c>
-      <c r="BN56" s="110"/>
-[...3 lines deleted...]
-      <c r="BR56" s="110">
+      <c r="BN56" s="187"/>
+      <c r="BO56" s="187"/>
+      <c r="BP56" s="187"/>
+      <c r="BQ56" s="187"/>
+      <c r="BR56" s="187">
         <v>2018</v>
       </c>
-      <c r="BS56" s="110"/>
-[...3 lines deleted...]
-      <c r="BW56" s="110">
+      <c r="BS56" s="187"/>
+      <c r="BT56" s="187"/>
+      <c r="BU56" s="187"/>
+      <c r="BV56" s="187"/>
+      <c r="BW56" s="187">
         <v>2019</v>
       </c>
-      <c r="BX56" s="110"/>
-[...3 lines deleted...]
-      <c r="CB56" s="110">
+      <c r="BX56" s="187"/>
+      <c r="BY56" s="187"/>
+      <c r="BZ56" s="187"/>
+      <c r="CA56" s="187"/>
+      <c r="CB56" s="187">
         <v>2020</v>
       </c>
-      <c r="CC56" s="110"/>
-[...1 lines deleted...]
-      <c r="CE56" s="110"/>
+      <c r="CC56" s="187"/>
+      <c r="CD56" s="187"/>
+      <c r="CE56" s="187"/>
       <c r="CF56" s="10"/>
-      <c r="CG56" s="110">
+      <c r="CG56" s="187">
         <v>2021</v>
       </c>
-      <c r="CH56" s="110"/>
-[...3 lines deleted...]
-      <c r="CL56" s="110">
+      <c r="CH56" s="187"/>
+      <c r="CI56" s="187"/>
+      <c r="CJ56" s="187"/>
+      <c r="CK56" s="187"/>
+      <c r="CL56" s="187">
         <v>2022</v>
       </c>
-      <c r="CM56" s="110"/>
-[...3 lines deleted...]
-      <c r="CQ56" s="110">
+      <c r="CM56" s="187"/>
+      <c r="CN56" s="187"/>
+      <c r="CO56" s="187"/>
+      <c r="CP56" s="187"/>
+      <c r="CQ56" s="187">
         <v>2023</v>
       </c>
-      <c r="CR56" s="110"/>
-[...3 lines deleted...]
-      <c r="CV56" s="108">
+      <c r="CR56" s="187"/>
+      <c r="CS56" s="187"/>
+      <c r="CT56" s="187"/>
+      <c r="CU56" s="187"/>
+      <c r="CV56" s="188">
         <v>2024</v>
       </c>
-      <c r="CW56" s="109"/>
-[...3 lines deleted...]
-      <c r="DA56" s="108">
+      <c r="CW56" s="193"/>
+      <c r="CX56" s="194"/>
+      <c r="CY56" s="195"/>
+      <c r="CZ56" s="195"/>
+      <c r="DA56" s="187">
         <v>2025</v>
       </c>
-      <c r="DB56" s="109"/>
-      <c r="DC56" s="106"/>
+      <c r="DB56" s="187"/>
+      <c r="DC56" s="189"/>
+      <c r="DD56" s="189"/>
+      <c r="DE56" s="189"/>
+      <c r="DF56" s="187">
+        <v>2026</v>
+      </c>
+      <c r="DG56" s="188"/>
     </row>
-    <row r="57" spans="1:107" s="79" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="118"/>
+    <row r="57" spans="1:111" s="79" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="202"/>
       <c r="B57" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C57" s="80" t="s">
         <v>3</v>
       </c>
       <c r="D57" s="80" t="s">
         <v>4</v>
       </c>
       <c r="E57" s="80" t="s">
         <v>5</v>
       </c>
       <c r="F57" s="80" t="s">
         <v>6</v>
       </c>
       <c r="G57" s="80" t="s">
         <v>7</v>
       </c>
       <c r="H57" s="10" t="s">
         <v>8</v>
       </c>
       <c r="I57" s="10" t="s">
         <v>9</v>
       </c>
       <c r="J57" s="10" t="s">
@@ -16825,59 +18311,73 @@
       </c>
       <c r="CS57" s="81" t="s">
         <v>18</v>
       </c>
       <c r="CT57" s="10" t="s">
         <v>19</v>
       </c>
       <c r="CU57" s="9" t="s">
         <v>15</v>
       </c>
       <c r="CV57" s="81" t="s">
         <v>16</v>
       </c>
       <c r="CW57" s="10" t="s">
         <v>17</v>
       </c>
       <c r="CX57" s="81" t="s">
         <v>18</v>
       </c>
       <c r="CY57" s="10" t="s">
         <v>19</v>
       </c>
       <c r="CZ57" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="DA57" s="84" t="s">
+      <c r="DA57" s="105" t="s">
         <v>16</v>
       </c>
-      <c r="DB57" s="101" t="s">
+      <c r="DB57" s="104" t="s">
         <v>17</v>
       </c>
-      <c r="DC57" s="105"/>
+      <c r="DC57" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="DD57" s="104" t="s">
+        <v>19</v>
+      </c>
+      <c r="DE57" s="154" t="s">
+        <v>15</v>
+      </c>
+      <c r="DF57" s="155" t="s">
+        <v>16</v>
+      </c>
+      <c r="DG57" s="154" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="58" spans="1:107" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:111" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="94" t="s">
         <v>27</v>
       </c>
       <c r="B58" s="39">
         <v>109.75851161034647</v>
       </c>
       <c r="C58" s="35">
         <v>109.4</v>
       </c>
       <c r="D58" s="35">
         <v>110</v>
       </c>
       <c r="E58" s="37">
         <v>110.4</v>
       </c>
       <c r="F58" s="35">
         <v>104.8</v>
       </c>
       <c r="G58" s="36">
         <v>105.7</v>
       </c>
       <c r="H58" s="58">
         <v>101</v>
       </c>
       <c r="I58" s="35">
@@ -17152,53 +18652,67 @@
       </c>
       <c r="CU58" s="67">
         <v>105.4</v>
       </c>
       <c r="CV58" s="68">
         <v>105.1</v>
       </c>
       <c r="CW58" s="68">
         <v>103.9</v>
       </c>
       <c r="CX58" s="68">
         <v>105.8</v>
       </c>
       <c r="CY58" s="87">
         <v>104.4</v>
       </c>
       <c r="CZ58" s="87">
         <v>105.2</v>
       </c>
       <c r="DA58" s="68">
         <v>105.5</v>
       </c>
       <c r="DB58" s="68">
         <v>102.7</v>
       </c>
-      <c r="DC58" s="103"/>
+      <c r="DC58" s="68">
+        <v>100.3</v>
+      </c>
+      <c r="DD58" s="68">
+        <v>98.9</v>
+      </c>
+      <c r="DE58" s="68">
+        <v>101.2</v>
+      </c>
+      <c r="DF58" s="68">
+        <v>98.9</v>
+      </c>
+      <c r="DG58" s="68">
+        <v>97.9</v>
+      </c>
     </row>
-    <row r="59" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="95" t="s">
         <v>37</v>
       </c>
       <c r="B59" s="49">
         <v>110.22885177512316</v>
       </c>
       <c r="C59" s="46">
         <v>107.8</v>
       </c>
       <c r="D59" s="46">
         <v>109.4</v>
       </c>
       <c r="E59" s="47">
         <v>109.9</v>
       </c>
       <c r="F59" s="46">
         <v>101.4</v>
       </c>
       <c r="G59" s="50">
         <v>101.4</v>
       </c>
       <c r="H59" s="61">
         <v>100.6</v>
       </c>
       <c r="I59" s="46">
@@ -17473,53 +18987,67 @@
       </c>
       <c r="CU59" s="6">
         <v>105.9</v>
       </c>
       <c r="CV59" s="12">
         <v>106.8</v>
       </c>
       <c r="CW59" s="12">
         <v>104.7</v>
       </c>
       <c r="CX59" s="12">
         <v>108.6</v>
       </c>
       <c r="CY59" s="93">
         <v>109.4</v>
       </c>
       <c r="CZ59" s="93">
         <v>107.7</v>
       </c>
       <c r="DA59" s="12">
         <v>106.9</v>
       </c>
       <c r="DB59" s="12">
         <v>102.9</v>
       </c>
-      <c r="DC59" s="104"/>
+      <c r="DC59" s="12">
+        <v>102</v>
+      </c>
+      <c r="DD59" s="12">
+        <v>100.2</v>
+      </c>
+      <c r="DE59" s="12">
+        <v>102</v>
+      </c>
+      <c r="DF59" s="12">
+        <v>101.5</v>
+      </c>
+      <c r="DG59" s="12">
+        <v>99.1</v>
+      </c>
     </row>
-    <row r="60" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="96" t="s">
         <v>28</v>
       </c>
       <c r="B60" s="49">
         <v>104.17242879156106</v>
       </c>
       <c r="C60" s="46">
         <v>106.3</v>
       </c>
       <c r="D60" s="46">
         <v>106</v>
       </c>
       <c r="E60" s="47">
         <v>112.6</v>
       </c>
       <c r="F60" s="46">
         <v>106</v>
       </c>
       <c r="G60" s="50">
         <v>108.2</v>
       </c>
       <c r="H60" s="61">
         <v>103.9</v>
       </c>
       <c r="I60" s="46">
@@ -17794,53 +19322,67 @@
       </c>
       <c r="CU60" s="6">
         <v>104</v>
       </c>
       <c r="CV60" s="12">
         <v>102.1</v>
       </c>
       <c r="CW60" s="12">
         <v>98.2</v>
       </c>
       <c r="CX60" s="12">
         <v>103.6</v>
       </c>
       <c r="CY60" s="93">
         <v>109.1</v>
       </c>
       <c r="CZ60" s="93">
         <v>103.1</v>
       </c>
       <c r="DA60" s="12">
         <v>99.8</v>
       </c>
       <c r="DB60" s="12">
         <v>103.5</v>
       </c>
-      <c r="DC60" s="104"/>
+      <c r="DC60" s="12">
+        <v>101.4</v>
+      </c>
+      <c r="DD60" s="12">
+        <v>96.4</v>
+      </c>
+      <c r="DE60" s="12">
+        <v>100.1</v>
+      </c>
+      <c r="DF60" s="12">
+        <v>97.5</v>
+      </c>
+      <c r="DG60" s="12">
+        <v>92.6</v>
+      </c>
     </row>
-    <row r="61" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="96" t="s">
         <v>29</v>
       </c>
       <c r="B61" s="49">
         <v>106.76858082630415</v>
       </c>
       <c r="C61" s="46">
         <v>103.9</v>
       </c>
       <c r="D61" s="46">
         <v>120.8</v>
       </c>
       <c r="E61" s="47">
         <v>106.8</v>
       </c>
       <c r="F61" s="46">
         <v>103.4</v>
       </c>
       <c r="G61" s="50">
         <v>108.9</v>
       </c>
       <c r="H61" s="61">
         <v>105.8</v>
       </c>
       <c r="I61" s="46">
@@ -18115,53 +19657,67 @@
       </c>
       <c r="CU61" s="6">
         <v>106.1</v>
       </c>
       <c r="CV61" s="12">
         <v>103.2</v>
       </c>
       <c r="CW61" s="12">
         <v>102</v>
       </c>
       <c r="CX61" s="12">
         <v>105.6</v>
       </c>
       <c r="CY61" s="93">
         <v>101.3</v>
       </c>
       <c r="CZ61" s="93">
         <v>102.9</v>
       </c>
       <c r="DA61" s="12">
         <v>107.1</v>
       </c>
       <c r="DB61" s="12">
         <v>103.4</v>
       </c>
-      <c r="DC61" s="104"/>
+      <c r="DC61" s="12">
+        <v>99.6</v>
+      </c>
+      <c r="DD61" s="12">
+        <v>97.7</v>
+      </c>
+      <c r="DE61" s="12">
+        <v>101.2</v>
+      </c>
+      <c r="DF61" s="150">
+        <v>96.4</v>
+      </c>
+      <c r="DG61" s="150">
+        <v>96.7</v>
+      </c>
     </row>
-    <row r="62" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="96" t="s">
         <v>30</v>
       </c>
       <c r="B62" s="49">
         <v>112.11080722817425</v>
       </c>
       <c r="C62" s="46">
         <v>110.6</v>
       </c>
       <c r="D62" s="46">
         <v>107.8</v>
       </c>
       <c r="E62" s="47">
         <v>110.5</v>
       </c>
       <c r="F62" s="46">
         <v>105.8</v>
       </c>
       <c r="G62" s="50">
         <v>108.4</v>
       </c>
       <c r="H62" s="61">
         <v>98.9</v>
       </c>
       <c r="I62" s="46">
@@ -18436,53 +19992,67 @@
       </c>
       <c r="CU62" s="6">
         <v>106.9</v>
       </c>
       <c r="CV62" s="12">
         <v>100.9</v>
       </c>
       <c r="CW62" s="12">
         <v>105.3</v>
       </c>
       <c r="CX62" s="12">
         <v>105.8</v>
       </c>
       <c r="CY62" s="93">
         <v>98.2</v>
       </c>
       <c r="CZ62" s="93">
         <v>103.2</v>
       </c>
       <c r="DA62" s="12">
         <v>111</v>
       </c>
       <c r="DB62" s="12">
         <v>105</v>
       </c>
-      <c r="DC62" s="104"/>
+      <c r="DC62" s="12">
+        <v>97</v>
+      </c>
+      <c r="DD62" s="12">
+        <v>97.9</v>
+      </c>
+      <c r="DE62" s="12">
+        <v>101.4</v>
+      </c>
+      <c r="DF62" s="150">
+        <v>95.3</v>
+      </c>
+      <c r="DG62" s="150">
+        <v>94.6</v>
+      </c>
     </row>
-    <row r="63" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="96" t="s">
         <v>31</v>
       </c>
       <c r="B63" s="49">
         <v>103.42866378415717</v>
       </c>
       <c r="C63" s="46">
         <v>118.7</v>
       </c>
       <c r="D63" s="46">
         <v>114.5</v>
       </c>
       <c r="E63" s="47">
         <v>109.2</v>
       </c>
       <c r="F63" s="46">
         <v>110.5</v>
       </c>
       <c r="G63" s="50">
         <v>109.6</v>
       </c>
       <c r="H63" s="61">
         <v>99.4</v>
       </c>
       <c r="I63" s="46">
@@ -18757,53 +20327,67 @@
       </c>
       <c r="CU63" s="6">
         <v>102.3</v>
       </c>
       <c r="CV63" s="12">
         <v>110.3</v>
       </c>
       <c r="CW63" s="12">
         <v>115.6</v>
       </c>
       <c r="CX63" s="12">
         <v>103.8</v>
       </c>
       <c r="CY63" s="93">
         <v>98.2</v>
       </c>
       <c r="CZ63" s="93">
         <v>106.5</v>
       </c>
       <c r="DA63" s="12">
         <v>93.5</v>
       </c>
       <c r="DB63" s="12">
         <v>97.4</v>
       </c>
-      <c r="DC63" s="104"/>
+      <c r="DC63" s="12">
+        <v>96.9</v>
+      </c>
+      <c r="DD63" s="12">
+        <v>95.4</v>
+      </c>
+      <c r="DE63" s="12">
+        <v>96.1</v>
+      </c>
+      <c r="DF63" s="150">
+        <v>97.8</v>
+      </c>
+      <c r="DG63" s="150">
+        <v>98.2</v>
+      </c>
     </row>
-    <row r="64" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="95" t="s">
         <v>38</v>
       </c>
       <c r="B64" s="49">
         <v>110.01853736200258</v>
       </c>
       <c r="C64" s="46">
         <v>109.3</v>
       </c>
       <c r="D64" s="46">
         <v>105.8</v>
       </c>
       <c r="E64" s="47">
         <v>114.2</v>
       </c>
       <c r="F64" s="46">
         <v>103.6</v>
       </c>
       <c r="G64" s="50">
         <v>108.3</v>
       </c>
       <c r="H64" s="61">
         <v>84.6</v>
       </c>
       <c r="I64" s="46">
@@ -19078,53 +20662,67 @@
       </c>
       <c r="CU64" s="6">
         <v>103.7</v>
       </c>
       <c r="CV64" s="12">
         <v>104</v>
       </c>
       <c r="CW64" s="12">
         <v>101.1</v>
       </c>
       <c r="CX64" s="12">
         <v>107.1</v>
       </c>
       <c r="CY64" s="93">
         <v>106.5</v>
       </c>
       <c r="CZ64" s="93">
         <v>102.6</v>
       </c>
       <c r="DA64" s="12">
         <v>97.1</v>
       </c>
       <c r="DB64" s="12">
         <v>97.1</v>
       </c>
-      <c r="DC64" s="104"/>
+      <c r="DC64" s="12">
+        <v>94.1</v>
+      </c>
+      <c r="DD64" s="12">
+        <v>91.2</v>
+      </c>
+      <c r="DE64" s="12">
+        <v>96.1</v>
+      </c>
+      <c r="DF64" s="12">
+        <v>94.9</v>
+      </c>
+      <c r="DG64" s="12">
+        <v>94.7</v>
+      </c>
     </row>
-    <row r="65" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="96" t="s">
         <v>39</v>
       </c>
       <c r="B65" s="49">
         <v>103.56507439227025</v>
       </c>
       <c r="C65" s="46">
         <v>105.2</v>
       </c>
       <c r="D65" s="46">
         <v>104.1</v>
       </c>
       <c r="E65" s="47">
         <v>110</v>
       </c>
       <c r="F65" s="46">
         <v>105.8</v>
       </c>
       <c r="G65" s="50">
         <v>104.1</v>
       </c>
       <c r="H65" s="61">
         <v>93.2</v>
       </c>
       <c r="I65" s="46">
@@ -19399,53 +20997,67 @@
       </c>
       <c r="CU65" s="6">
         <v>108</v>
       </c>
       <c r="CV65" s="12">
         <v>106.3</v>
       </c>
       <c r="CW65" s="12">
         <v>102.4</v>
       </c>
       <c r="CX65" s="12">
         <v>101.8</v>
       </c>
       <c r="CY65" s="93">
         <v>99.3</v>
       </c>
       <c r="CZ65" s="93">
         <v>102.8</v>
       </c>
       <c r="DA65" s="12">
         <v>97.4</v>
       </c>
       <c r="DB65" s="12">
         <v>99.8</v>
       </c>
-      <c r="DC65" s="104"/>
+      <c r="DC65" s="12">
+        <v>98.8</v>
+      </c>
+      <c r="DD65" s="12">
+        <v>95.5</v>
+      </c>
+      <c r="DE65" s="12">
+        <v>97.5</v>
+      </c>
+      <c r="DF65" s="12">
+        <v>97.1</v>
+      </c>
+      <c r="DG65" s="12">
+        <v>98.6</v>
+      </c>
     </row>
-    <row r="66" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="96" t="s">
         <v>40</v>
       </c>
       <c r="B66" s="49">
         <v>103.44211527899579</v>
       </c>
       <c r="C66" s="46">
         <v>113</v>
       </c>
       <c r="D66" s="46">
         <v>107.5</v>
       </c>
       <c r="E66" s="47">
         <v>114.6</v>
       </c>
       <c r="F66" s="46">
         <v>124.4</v>
       </c>
       <c r="G66" s="50">
         <v>116.9</v>
       </c>
       <c r="H66" s="61">
         <v>104.8</v>
       </c>
       <c r="I66" s="46">
@@ -19720,53 +21332,67 @@
       </c>
       <c r="CU66" s="6">
         <v>107.2</v>
       </c>
       <c r="CV66" s="12">
         <v>102.4</v>
       </c>
       <c r="CW66" s="12">
         <v>105.8</v>
       </c>
       <c r="CX66" s="12">
         <v>105.1</v>
       </c>
       <c r="CY66" s="93">
         <v>105</v>
       </c>
       <c r="CZ66" s="93">
         <v>104.2</v>
       </c>
       <c r="DA66" s="12">
         <v>98.6</v>
       </c>
       <c r="DB66" s="12">
         <v>91.2</v>
       </c>
-      <c r="DC66" s="104"/>
+      <c r="DC66" s="12">
+        <v>103.1</v>
+      </c>
+      <c r="DD66" s="12">
+        <v>100.9</v>
+      </c>
+      <c r="DE66" s="12">
+        <v>97.6</v>
+      </c>
+      <c r="DF66" s="12">
+        <v>99.6</v>
+      </c>
+      <c r="DG66" s="12">
+        <v>96</v>
+      </c>
     </row>
-    <row r="67" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="96" t="s">
         <v>41</v>
       </c>
       <c r="B67" s="49">
         <v>113.8918102374483</v>
       </c>
       <c r="C67" s="46">
         <v>125.1</v>
       </c>
       <c r="D67" s="46">
         <v>122.9</v>
       </c>
       <c r="E67" s="47">
         <v>120.2</v>
       </c>
       <c r="F67" s="46">
         <v>108.3</v>
       </c>
       <c r="G67" s="50">
         <v>108.5</v>
       </c>
       <c r="H67" s="61">
         <v>94.1</v>
       </c>
       <c r="I67" s="46">
@@ -20041,53 +21667,67 @@
       </c>
       <c r="CU67" s="6">
         <v>97</v>
       </c>
       <c r="CV67" s="12">
         <v>104.7</v>
       </c>
       <c r="CW67" s="12">
         <v>89.7</v>
       </c>
       <c r="CX67" s="12">
         <v>98.6</v>
       </c>
       <c r="CY67" s="93">
         <v>96.4</v>
       </c>
       <c r="CZ67" s="93">
         <v>99.5</v>
       </c>
       <c r="DA67" s="12">
         <v>95.8</v>
       </c>
       <c r="DB67" s="12">
         <v>97.5</v>
       </c>
-      <c r="DC67" s="104"/>
+      <c r="DC67" s="12">
+        <v>90.7</v>
+      </c>
+      <c r="DD67" s="12">
+        <v>94.8</v>
+      </c>
+      <c r="DE67" s="12">
+        <v>96</v>
+      </c>
+      <c r="DF67" s="12">
+        <v>93.4</v>
+      </c>
+      <c r="DG67" s="12">
+        <v>95.9</v>
+      </c>
     </row>
-    <row r="68" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="96" t="s">
         <v>32</v>
       </c>
       <c r="B68" s="49">
         <v>108.14717133148241</v>
       </c>
       <c r="C68" s="46">
         <v>109.1</v>
       </c>
       <c r="D68" s="46">
         <v>106.3</v>
       </c>
       <c r="E68" s="47">
         <v>111.5</v>
       </c>
       <c r="F68" s="46">
         <v>104.9</v>
       </c>
       <c r="G68" s="50">
         <v>105.1</v>
       </c>
       <c r="H68" s="61">
         <v>104.5</v>
       </c>
       <c r="I68" s="46">
@@ -20362,53 +22002,67 @@
       </c>
       <c r="CU68" s="6">
         <v>106.2</v>
       </c>
       <c r="CV68" s="12">
         <v>107.6</v>
       </c>
       <c r="CW68" s="12">
         <v>98.3</v>
       </c>
       <c r="CX68" s="12">
         <v>107.7</v>
       </c>
       <c r="CY68" s="93">
         <v>109.9</v>
       </c>
       <c r="CZ68" s="93">
         <v>105.9</v>
       </c>
       <c r="DA68" s="12">
         <v>105.9</v>
       </c>
       <c r="DB68" s="12">
         <v>108.6</v>
       </c>
-      <c r="DC68" s="104"/>
+      <c r="DC68" s="12">
+        <v>104.2</v>
+      </c>
+      <c r="DD68" s="12">
+        <v>102</v>
+      </c>
+      <c r="DE68" s="12">
+        <v>105</v>
+      </c>
+      <c r="DF68" s="12">
+        <v>103.4</v>
+      </c>
+      <c r="DG68" s="12">
+        <v>100.4</v>
+      </c>
     </row>
-    <row r="69" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="95" t="s">
         <v>42</v>
       </c>
       <c r="B69" s="49">
         <v>109.47208154343672</v>
       </c>
       <c r="C69" s="46">
         <v>118.3</v>
       </c>
       <c r="D69" s="46">
         <v>128.4</v>
       </c>
       <c r="E69" s="47">
         <v>118.9</v>
       </c>
       <c r="F69" s="46">
         <v>110.5</v>
       </c>
       <c r="G69" s="50">
         <v>114.2</v>
       </c>
       <c r="H69" s="61">
         <v>98.7</v>
       </c>
       <c r="I69" s="46">
@@ -20683,53 +22337,67 @@
       </c>
       <c r="CU69" s="6">
         <v>99.4</v>
       </c>
       <c r="CV69" s="12">
         <v>105.8</v>
       </c>
       <c r="CW69" s="12">
         <v>105.6</v>
       </c>
       <c r="CX69" s="12">
         <v>106.1</v>
       </c>
       <c r="CY69" s="93">
         <v>98</v>
       </c>
       <c r="CZ69" s="93">
         <v>104.8</v>
       </c>
       <c r="DA69" s="12">
         <v>95.9</v>
       </c>
       <c r="DB69" s="12">
         <v>100.1</v>
       </c>
-      <c r="DC69" s="104"/>
+      <c r="DC69" s="12">
+        <v>100.1</v>
+      </c>
+      <c r="DD69" s="12">
+        <v>89.7</v>
+      </c>
+      <c r="DE69" s="12">
+        <v>96.7</v>
+      </c>
+      <c r="DF69" s="12">
+        <v>95.6</v>
+      </c>
+      <c r="DG69" s="12">
+        <v>96.2</v>
+      </c>
     </row>
-    <row r="70" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="96" t="s">
         <v>43</v>
       </c>
       <c r="B70" s="49">
         <v>107.12634135451013</v>
       </c>
       <c r="C70" s="46">
         <v>107.8</v>
       </c>
       <c r="D70" s="46">
         <v>107.8</v>
       </c>
       <c r="E70" s="47">
         <v>106.2</v>
       </c>
       <c r="F70" s="46">
         <v>108.4</v>
       </c>
       <c r="G70" s="50">
         <v>110.2</v>
       </c>
       <c r="H70" s="61">
         <v>98.4</v>
       </c>
       <c r="I70" s="46">
@@ -21004,53 +22672,67 @@
       </c>
       <c r="CU70" s="6">
         <v>106.5</v>
       </c>
       <c r="CV70" s="12">
         <v>118</v>
       </c>
       <c r="CW70" s="12">
         <v>112.6</v>
       </c>
       <c r="CX70" s="12">
         <v>104.5</v>
       </c>
       <c r="CY70" s="93">
         <v>111.2</v>
       </c>
       <c r="CZ70" s="93">
         <v>113.1</v>
       </c>
       <c r="DA70" s="12">
         <v>108</v>
       </c>
       <c r="DB70" s="12">
         <v>107.6</v>
       </c>
-      <c r="DC70" s="104"/>
+      <c r="DC70" s="12">
+        <v>100.4</v>
+      </c>
+      <c r="DD70" s="12">
+        <v>94.5</v>
+      </c>
+      <c r="DE70" s="12">
+        <v>100</v>
+      </c>
+      <c r="DF70" s="12">
+        <v>100.4</v>
+      </c>
+      <c r="DG70" s="12">
+        <v>98.8</v>
+      </c>
     </row>
-    <row r="71" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="96" t="s">
         <v>33</v>
       </c>
       <c r="B71" s="49">
         <v>105.9627344390105</v>
       </c>
       <c r="C71" s="46">
         <v>111</v>
       </c>
       <c r="D71" s="46">
         <v>110</v>
       </c>
       <c r="E71" s="47">
         <v>106.8</v>
       </c>
       <c r="F71" s="46">
         <v>98.7</v>
       </c>
       <c r="G71" s="50">
         <v>106.2</v>
       </c>
       <c r="H71" s="61">
         <v>105.7</v>
       </c>
       <c r="I71" s="46">
@@ -21325,53 +23007,67 @@
       </c>
       <c r="CU71" s="6">
         <v>100.8</v>
       </c>
       <c r="CV71" s="12">
         <v>96.8</v>
       </c>
       <c r="CW71" s="12">
         <v>102.6</v>
       </c>
       <c r="CX71" s="12">
         <v>110.6</v>
       </c>
       <c r="CY71" s="93">
         <v>99.2</v>
       </c>
       <c r="CZ71" s="93">
         <v>102.1</v>
       </c>
       <c r="DA71" s="12">
         <v>100.4</v>
       </c>
       <c r="DB71" s="12">
         <v>102.8</v>
       </c>
-      <c r="DC71" s="104"/>
+      <c r="DC71" s="12">
+        <v>96.5</v>
+      </c>
+      <c r="DD71" s="12">
+        <v>99.3</v>
+      </c>
+      <c r="DE71" s="12">
+        <v>99.9</v>
+      </c>
+      <c r="DF71" s="12">
+        <v>91.6</v>
+      </c>
+      <c r="DG71" s="12">
+        <v>98</v>
+      </c>
     </row>
-    <row r="72" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="96" t="s">
         <v>44</v>
       </c>
       <c r="B72" s="49">
         <v>111.58910255335408</v>
       </c>
       <c r="C72" s="46">
         <v>108.2</v>
       </c>
       <c r="D72" s="46">
         <v>106.4</v>
       </c>
       <c r="E72" s="47">
         <v>105.1</v>
       </c>
       <c r="F72" s="46">
         <v>102.3</v>
       </c>
       <c r="G72" s="50">
         <v>103.4</v>
       </c>
       <c r="H72" s="61">
         <v>101.9</v>
       </c>
       <c r="I72" s="46">
@@ -21646,53 +23342,67 @@
       </c>
       <c r="CU72" s="6">
         <v>102.2</v>
       </c>
       <c r="CV72" s="12">
         <v>106.5</v>
       </c>
       <c r="CW72" s="12">
         <v>104.2</v>
       </c>
       <c r="CX72" s="12">
         <v>95.5</v>
       </c>
       <c r="CY72" s="93">
         <v>96.2</v>
       </c>
       <c r="CZ72" s="93">
         <v>100.2</v>
       </c>
       <c r="DA72" s="12">
         <v>99</v>
       </c>
       <c r="DB72" s="12">
         <v>99.8</v>
       </c>
-      <c r="DC72" s="104"/>
+      <c r="DC72" s="12">
+        <v>100.8</v>
+      </c>
+      <c r="DD72" s="12">
+        <v>101.7</v>
+      </c>
+      <c r="DE72" s="12">
+        <v>100.7</v>
+      </c>
+      <c r="DF72" s="12">
+        <v>94.2</v>
+      </c>
+      <c r="DG72" s="12">
+        <v>97.9</v>
+      </c>
     </row>
-    <row r="73" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="96" t="s">
         <v>34</v>
       </c>
       <c r="B73" s="49">
         <v>107.21077010229511</v>
       </c>
       <c r="C73" s="46">
         <v>108.5</v>
       </c>
       <c r="D73" s="46">
         <v>104.2</v>
       </c>
       <c r="E73" s="47">
         <v>107.8</v>
       </c>
       <c r="F73" s="46">
         <v>107.7</v>
       </c>
       <c r="G73" s="50">
         <v>107.5</v>
       </c>
       <c r="H73" s="61">
         <v>96.2</v>
       </c>
       <c r="I73" s="46">
@@ -21967,53 +23677,67 @@
       </c>
       <c r="CU73" s="6">
         <v>100.8</v>
       </c>
       <c r="CV73" s="12">
         <v>99.2</v>
       </c>
       <c r="CW73" s="12">
         <v>112.7</v>
       </c>
       <c r="CX73" s="12">
         <v>93.4</v>
       </c>
       <c r="CY73" s="93">
         <v>96.5</v>
       </c>
       <c r="CZ73" s="93">
         <v>99.1</v>
       </c>
       <c r="DA73" s="12">
         <v>96.6</v>
       </c>
       <c r="DB73" s="12">
         <v>84.4</v>
       </c>
-      <c r="DC73" s="104"/>
+      <c r="DC73" s="12">
+        <v>110.8</v>
+      </c>
+      <c r="DD73" s="12">
+        <v>103.1</v>
+      </c>
+      <c r="DE73" s="12">
+        <v>98.7</v>
+      </c>
+      <c r="DF73" s="12">
+        <v>96</v>
+      </c>
+      <c r="DG73" s="12">
+        <v>104.5</v>
+      </c>
     </row>
-    <row r="74" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="96" t="s">
         <v>45</v>
       </c>
       <c r="B74" s="49">
         <v>116.57178568989502</v>
       </c>
       <c r="C74" s="46">
         <v>125.7</v>
       </c>
       <c r="D74" s="46">
         <v>121.3</v>
       </c>
       <c r="E74" s="47">
         <v>128.4</v>
       </c>
       <c r="F74" s="46">
         <v>123.2</v>
       </c>
       <c r="G74" s="50">
         <v>111.7</v>
       </c>
       <c r="H74" s="61">
         <v>98.5</v>
       </c>
       <c r="I74" s="46">
@@ -22288,53 +24012,67 @@
       </c>
       <c r="CU74" s="6">
         <v>110.7</v>
       </c>
       <c r="CV74" s="12">
         <v>101.4</v>
       </c>
       <c r="CW74" s="12">
         <v>94.3</v>
       </c>
       <c r="CX74" s="12">
         <v>80.7</v>
       </c>
       <c r="CY74" s="93">
         <v>94.4</v>
       </c>
       <c r="CZ74" s="93">
         <v>92.5</v>
       </c>
       <c r="DA74" s="12">
         <v>97.6</v>
       </c>
       <c r="DB74" s="12">
         <v>96.9</v>
       </c>
-      <c r="DC74" s="104"/>
+      <c r="DC74" s="12">
+        <v>121.4</v>
+      </c>
+      <c r="DD74" s="12">
+        <v>95.6</v>
+      </c>
+      <c r="DE74" s="12">
+        <v>102.7</v>
+      </c>
+      <c r="DF74" s="12">
+        <v>94.8</v>
+      </c>
+      <c r="DG74" s="12">
+        <v>99.9</v>
+      </c>
     </row>
-    <row r="75" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="96" t="s">
         <v>46</v>
       </c>
       <c r="B75" s="49">
         <v>99.183111600240338</v>
       </c>
       <c r="C75" s="46">
         <v>105.9</v>
       </c>
       <c r="D75" s="46">
         <v>104.8</v>
       </c>
       <c r="E75" s="47">
         <v>102.7</v>
       </c>
       <c r="F75" s="46">
         <v>102.1</v>
       </c>
       <c r="G75" s="50">
         <v>103.2</v>
       </c>
       <c r="H75" s="61">
         <v>99.9</v>
       </c>
       <c r="I75" s="46">
@@ -22609,53 +24347,67 @@
       </c>
       <c r="CU75" s="6">
         <v>101</v>
       </c>
       <c r="CV75" s="12">
         <v>102.4</v>
       </c>
       <c r="CW75" s="12">
         <v>102.4</v>
       </c>
       <c r="CX75" s="12">
         <v>107.2</v>
       </c>
       <c r="CY75" s="93">
         <v>104.6</v>
       </c>
       <c r="CZ75" s="93">
         <v>104.6</v>
       </c>
       <c r="DA75" s="12">
         <v>99.4</v>
       </c>
       <c r="DB75" s="12">
         <v>101.9</v>
       </c>
-      <c r="DC75" s="104"/>
+      <c r="DC75" s="12">
+        <v>95.3</v>
+      </c>
+      <c r="DD75" s="12">
+        <v>95.8</v>
+      </c>
+      <c r="DE75" s="12">
+        <v>101.5</v>
+      </c>
+      <c r="DF75" s="12">
+        <v>96.1</v>
+      </c>
+      <c r="DG75" s="12">
+        <v>106.1</v>
+      </c>
     </row>
-    <row r="76" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="96" t="s">
         <v>35</v>
       </c>
       <c r="B76" s="49">
         <v>114.18643902288792</v>
       </c>
       <c r="C76" s="46">
         <v>116.4</v>
       </c>
       <c r="D76" s="46">
         <v>123.1</v>
       </c>
       <c r="E76" s="47">
         <v>117.6</v>
       </c>
       <c r="F76" s="46">
         <v>112.1</v>
       </c>
       <c r="G76" s="50">
         <v>110.3</v>
       </c>
       <c r="H76" s="61">
         <v>119.8</v>
       </c>
       <c r="I76" s="46">
@@ -22930,53 +24682,67 @@
       </c>
       <c r="CU76" s="6">
         <v>108.6</v>
       </c>
       <c r="CV76" s="12">
         <v>120.6</v>
       </c>
       <c r="CW76" s="12">
         <v>97.8</v>
       </c>
       <c r="CX76" s="12">
         <v>103.2</v>
       </c>
       <c r="CY76" s="93">
         <v>101.8</v>
       </c>
       <c r="CZ76" s="93">
         <v>105.7</v>
       </c>
       <c r="DA76" s="12">
         <v>98.3</v>
       </c>
       <c r="DB76" s="12">
         <v>99.9</v>
       </c>
-      <c r="DC76" s="104"/>
+      <c r="DC76" s="12">
+        <v>99.6</v>
+      </c>
+      <c r="DD76" s="12">
+        <v>102.5</v>
+      </c>
+      <c r="DE76" s="12">
+        <v>100</v>
+      </c>
+      <c r="DF76" s="12">
+        <v>109.2</v>
+      </c>
+      <c r="DG76" s="12">
+        <v>104.5</v>
+      </c>
     </row>
-    <row r="77" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="97" t="s">
         <v>47</v>
       </c>
       <c r="B77" s="49">
         <v>103.64332798009555</v>
       </c>
       <c r="C77" s="46">
         <v>119.2</v>
       </c>
       <c r="D77" s="46">
         <v>118.5</v>
       </c>
       <c r="E77" s="47">
         <v>114.8</v>
       </c>
       <c r="F77" s="46">
         <v>116.4</v>
       </c>
       <c r="G77" s="50">
         <v>108.3</v>
       </c>
       <c r="H77" s="61">
         <v>102.3</v>
       </c>
       <c r="I77" s="46">
@@ -23251,53 +25017,67 @@
       </c>
       <c r="CU77" s="6">
         <v>98.6</v>
       </c>
       <c r="CV77" s="12">
         <v>106.7</v>
       </c>
       <c r="CW77" s="12">
         <v>107.4</v>
       </c>
       <c r="CX77" s="12">
         <v>108</v>
       </c>
       <c r="CY77" s="93">
         <v>111.8</v>
       </c>
       <c r="CZ77" s="93">
         <v>109.6</v>
       </c>
       <c r="DA77" s="12">
         <v>95.4</v>
       </c>
       <c r="DB77" s="12">
         <v>105.5</v>
       </c>
-      <c r="DC77" s="104"/>
+      <c r="DC77" s="12">
+        <v>92.8</v>
+      </c>
+      <c r="DD77" s="12">
+        <v>93.7</v>
+      </c>
+      <c r="DE77" s="12">
+        <v>97.5</v>
+      </c>
+      <c r="DF77" s="12">
+        <v>92.1</v>
+      </c>
+      <c r="DG77" s="12">
+        <v>93.2</v>
+      </c>
     </row>
-    <row r="78" spans="1:107" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="97" t="s">
         <v>48</v>
       </c>
       <c r="B78" s="49">
         <v>106.79205831834284</v>
       </c>
       <c r="C78" s="46">
         <v>120.4</v>
       </c>
       <c r="D78" s="46">
         <v>116.3</v>
       </c>
       <c r="E78" s="47">
         <v>113.1</v>
       </c>
       <c r="F78" s="46">
         <v>104.2</v>
       </c>
       <c r="G78" s="50">
         <v>110.4</v>
       </c>
       <c r="H78" s="61">
         <v>102.4</v>
       </c>
       <c r="I78" s="46">
@@ -23572,540 +25352,581 @@
       </c>
       <c r="CU78" s="6">
         <v>103.5</v>
       </c>
       <c r="CV78" s="12">
         <v>103.6</v>
       </c>
       <c r="CW78" s="12">
         <v>98.5</v>
       </c>
       <c r="CX78" s="12">
         <v>109.5</v>
       </c>
       <c r="CY78" s="93">
         <v>113.9</v>
       </c>
       <c r="CZ78" s="93">
         <v>106.9</v>
       </c>
       <c r="DA78" s="12">
         <v>103.1</v>
       </c>
       <c r="DB78" s="12">
         <v>107.6</v>
       </c>
-      <c r="DC78" s="104"/>
+      <c r="DC78" s="12">
+        <v>98.7</v>
+      </c>
+      <c r="DD78" s="12">
+        <v>96.7</v>
+      </c>
+      <c r="DE78" s="12">
+        <v>102.9</v>
+      </c>
+      <c r="DF78" s="12">
+        <v>100.7</v>
+      </c>
+      <c r="DG78" s="12">
+        <v>100.9</v>
+      </c>
     </row>
-    <row r="79" spans="1:107" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:111" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="V79" s="63"/>
     </row>
   </sheetData>
-  <mergeCells count="55">
+  <mergeCells count="58">
+    <mergeCell ref="A28:P28"/>
+    <mergeCell ref="BR30:BV30"/>
     <mergeCell ref="BC1:BE1"/>
     <mergeCell ref="BF1:BH1"/>
     <mergeCell ref="BI1:BK1"/>
     <mergeCell ref="BL1:BN1"/>
-    <mergeCell ref="CG56:CK56"/>
-[...6 lines deleted...]
-    <mergeCell ref="CB56:CE56"/>
+    <mergeCell ref="A2:G2"/>
     <mergeCell ref="BM30:BQ30"/>
-    <mergeCell ref="AP30:BB30"/>
-[...3 lines deleted...]
-    <mergeCell ref="BM4:BQ4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="C4:O4"/>
     <mergeCell ref="P4:AB4"/>
     <mergeCell ref="BC4:BG4"/>
     <mergeCell ref="BR4:BV4"/>
     <mergeCell ref="AC4:AO4"/>
     <mergeCell ref="BH4:BL4"/>
     <mergeCell ref="AP4:BB4"/>
-    <mergeCell ref="BW4:CA4"/>
-[...5 lines deleted...]
-    <mergeCell ref="P56:AB56"/>
     <mergeCell ref="AC56:AO56"/>
     <mergeCell ref="AP56:BB56"/>
+    <mergeCell ref="CG4:CK4"/>
+    <mergeCell ref="CB4:CE4"/>
+    <mergeCell ref="BM4:BQ4"/>
+    <mergeCell ref="BW4:CA4"/>
+    <mergeCell ref="BC56:BG56"/>
+    <mergeCell ref="BH56:BL56"/>
+    <mergeCell ref="BM56:BQ56"/>
+    <mergeCell ref="BR56:BV56"/>
+    <mergeCell ref="BW56:CA56"/>
+    <mergeCell ref="CG30:CK30"/>
+    <mergeCell ref="CB56:CE56"/>
+    <mergeCell ref="CB30:CE30"/>
+    <mergeCell ref="CG56:CK56"/>
+    <mergeCell ref="CV4:CZ4"/>
+    <mergeCell ref="CV30:CZ30"/>
+    <mergeCell ref="CV56:CZ56"/>
+    <mergeCell ref="DA4:DE4"/>
     <mergeCell ref="A54:R54"/>
     <mergeCell ref="BW30:CA30"/>
     <mergeCell ref="C30:O30"/>
     <mergeCell ref="P30:AB30"/>
     <mergeCell ref="AC30:AO30"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="BC30:BG30"/>
     <mergeCell ref="BH30:BL30"/>
-    <mergeCell ref="DA4:DB4"/>
-[...1 lines deleted...]
-    <mergeCell ref="DA56:DB56"/>
+    <mergeCell ref="AP30:BB30"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="C56:O56"/>
+    <mergeCell ref="P56:AB56"/>
     <mergeCell ref="CQ4:CU4"/>
     <mergeCell ref="CL30:CP30"/>
     <mergeCell ref="CQ30:CU30"/>
     <mergeCell ref="CL56:CP56"/>
     <mergeCell ref="CQ56:CU56"/>
     <mergeCell ref="CL4:CP4"/>
-    <mergeCell ref="CV4:CZ4"/>
-[...1 lines deleted...]
-    <mergeCell ref="CV56:CZ56"/>
+    <mergeCell ref="DF4:DG4"/>
+    <mergeCell ref="DA30:DE30"/>
+    <mergeCell ref="DF30:DG30"/>
+    <mergeCell ref="DA56:DE56"/>
+    <mergeCell ref="DF56:DG56"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="38" firstPageNumber="29" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:HC79"/>
+  <dimension ref="A2:GY79"/>
   <sheetViews>
-    <sheetView topLeftCell="A49" workbookViewId="0">
-      <selection activeCell="A58" sqref="A58:A78"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CD17" sqref="CD17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="57" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="57" customWidth="1"/>
     <col min="3" max="3" width="8" style="57" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="57" customWidth="1"/>
     <col min="5" max="6" width="9.42578125" style="57" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="57" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" style="57" customWidth="1"/>
     <col min="9" max="16" width="9.28515625" style="57" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="57" customWidth="1"/>
     <col min="18" max="24" width="9.140625" style="57" customWidth="1"/>
     <col min="25" max="27" width="9.28515625" style="57" customWidth="1"/>
     <col min="28" max="61" width="9.140625" style="57" customWidth="1"/>
-    <col min="62" max="16384" width="9.140625" style="57"/>
+    <col min="62" max="72" width="9.140625" style="57"/>
+    <col min="73" max="73" width="9.140625" style="176"/>
+    <col min="74" max="16384" width="9.140625" style="57"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:211" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="177" t="s">
+    <row r="2" spans="1:207" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="218" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="177"/>
-[...6 lines deleted...]
-      <c r="I2" s="177"/>
+      <c r="B2" s="218"/>
+      <c r="C2" s="218"/>
+      <c r="D2" s="218"/>
+      <c r="E2" s="218"/>
+      <c r="F2" s="218"/>
+      <c r="G2" s="218"/>
+      <c r="H2" s="218"/>
+      <c r="I2" s="218"/>
       <c r="J2" s="69"/>
       <c r="K2" s="69"/>
       <c r="L2" s="69"/>
       <c r="M2" s="69"/>
       <c r="N2" s="69"/>
       <c r="O2" s="69"/>
       <c r="P2" s="69"/>
       <c r="Q2" s="69"/>
       <c r="R2" s="69"/>
       <c r="S2" s="69"/>
       <c r="T2" s="69"/>
       <c r="U2" s="69"/>
       <c r="V2" s="69"/>
       <c r="W2" s="69"/>
       <c r="X2" s="69"/>
       <c r="Y2" s="69"/>
       <c r="Z2" s="69"/>
       <c r="AA2" s="69"/>
       <c r="AB2" s="69"/>
       <c r="AC2" s="69"/>
     </row>
-    <row r="3" spans="1:211" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:207" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="90"/>
       <c r="B3" s="90"/>
       <c r="C3" s="90"/>
       <c r="D3" s="90"/>
       <c r="E3" s="90"/>
       <c r="F3" s="90"/>
       <c r="G3" s="90"/>
       <c r="H3" s="90"/>
       <c r="I3" s="90"/>
       <c r="J3" s="69"/>
       <c r="K3" s="69"/>
       <c r="L3" s="69"/>
       <c r="M3" s="69"/>
       <c r="N3" s="69"/>
       <c r="O3" s="69"/>
       <c r="P3" s="69"/>
       <c r="Q3" s="69"/>
       <c r="R3" s="69"/>
       <c r="S3" s="69"/>
       <c r="T3" s="69"/>
       <c r="U3" s="69"/>
       <c r="V3" s="69"/>
       <c r="W3" s="69"/>
       <c r="X3" s="69"/>
       <c r="Y3" s="69"/>
       <c r="Z3" s="69"/>
       <c r="AA3" s="69"/>
       <c r="AB3" s="69"/>
       <c r="AC3" s="69"/>
-      <c r="BU3" s="92" t="s">
+      <c r="BZ3" s="92" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="4" spans="1:211" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:207" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="98"/>
-      <c r="B4" s="125">
+      <c r="B4" s="212">
         <v>2011</v>
       </c>
-      <c r="C4" s="126"/>
-[...3 lines deleted...]
-      <c r="G4" s="125">
+      <c r="C4" s="213"/>
+      <c r="D4" s="213"/>
+      <c r="E4" s="213"/>
+      <c r="F4" s="215"/>
+      <c r="G4" s="212">
         <v>2012</v>
       </c>
-      <c r="H4" s="126"/>
-[...3 lines deleted...]
-      <c r="L4" s="125">
+      <c r="H4" s="213"/>
+      <c r="I4" s="213"/>
+      <c r="J4" s="213"/>
+      <c r="K4" s="215"/>
+      <c r="L4" s="212">
         <v>2013</v>
       </c>
-      <c r="M4" s="126"/>
-[...3 lines deleted...]
-      <c r="Q4" s="125">
+      <c r="M4" s="213"/>
+      <c r="N4" s="213"/>
+      <c r="O4" s="213"/>
+      <c r="P4" s="215"/>
+      <c r="Q4" s="212">
         <v>2014</v>
       </c>
-      <c r="R4" s="126"/>
-[...3 lines deleted...]
-      <c r="V4" s="125">
+      <c r="R4" s="213"/>
+      <c r="S4" s="213"/>
+      <c r="T4" s="213"/>
+      <c r="U4" s="215"/>
+      <c r="V4" s="212">
         <v>2015</v>
       </c>
-      <c r="W4" s="126"/>
-[...3 lines deleted...]
-      <c r="AA4" s="125">
+      <c r="W4" s="213"/>
+      <c r="X4" s="213"/>
+      <c r="Y4" s="213"/>
+      <c r="Z4" s="214"/>
+      <c r="AA4" s="212">
         <v>2016</v>
       </c>
-      <c r="AB4" s="126"/>
-[...3 lines deleted...]
-      <c r="AF4" s="124">
+      <c r="AB4" s="213"/>
+      <c r="AC4" s="213"/>
+      <c r="AD4" s="213"/>
+      <c r="AE4" s="214"/>
+      <c r="AF4" s="211">
         <v>2017</v>
       </c>
-      <c r="AG4" s="124"/>
-[...3 lines deleted...]
-      <c r="AK4" s="124">
+      <c r="AG4" s="211"/>
+      <c r="AH4" s="211"/>
+      <c r="AI4" s="211"/>
+      <c r="AJ4" s="211"/>
+      <c r="AK4" s="211">
         <v>2018</v>
       </c>
-      <c r="AL4" s="124"/>
-[...3 lines deleted...]
-      <c r="AP4" s="124">
+      <c r="AL4" s="211"/>
+      <c r="AM4" s="211"/>
+      <c r="AN4" s="211"/>
+      <c r="AO4" s="211"/>
+      <c r="AP4" s="211">
         <v>2019</v>
       </c>
-      <c r="AQ4" s="124"/>
-[...3 lines deleted...]
-      <c r="AU4" s="125">
+      <c r="AQ4" s="211"/>
+      <c r="AR4" s="211"/>
+      <c r="AS4" s="211"/>
+      <c r="AT4" s="217"/>
+      <c r="AU4" s="212">
         <v>2020</v>
       </c>
-      <c r="AV4" s="126"/>
-[...3 lines deleted...]
-      <c r="AZ4" s="131">
+      <c r="AV4" s="213"/>
+      <c r="AW4" s="213"/>
+      <c r="AX4" s="213"/>
+      <c r="AY4" s="214"/>
+      <c r="AZ4" s="219">
         <v>2021</v>
       </c>
-      <c r="BA4" s="132"/>
-[...3 lines deleted...]
-      <c r="BE4" s="131">
+      <c r="BA4" s="220"/>
+      <c r="BB4" s="220"/>
+      <c r="BC4" s="220"/>
+      <c r="BD4" s="221"/>
+      <c r="BE4" s="219">
         <v>2022</v>
       </c>
-      <c r="BF4" s="132"/>
-[...3 lines deleted...]
-      <c r="BJ4" s="131">
+      <c r="BF4" s="220"/>
+      <c r="BG4" s="220"/>
+      <c r="BH4" s="220"/>
+      <c r="BI4" s="221"/>
+      <c r="BJ4" s="219">
         <v>2023</v>
       </c>
-      <c r="BK4" s="132"/>
-[...3 lines deleted...]
-      <c r="BO4" s="131">
+      <c r="BK4" s="220"/>
+      <c r="BL4" s="220"/>
+      <c r="BM4" s="220"/>
+      <c r="BN4" s="221"/>
+      <c r="BO4" s="219">
         <v>2024</v>
       </c>
-      <c r="BP4" s="132"/>
-[...3 lines deleted...]
-      <c r="BT4" s="108">
+      <c r="BP4" s="220"/>
+      <c r="BQ4" s="195"/>
+      <c r="BR4" s="195"/>
+      <c r="BS4" s="195"/>
+      <c r="BT4" s="187">
         <v>2025</v>
       </c>
-      <c r="BU4" s="109"/>
-      <c r="BV4" s="103"/>
+      <c r="BU4" s="187"/>
+      <c r="BV4" s="209"/>
+      <c r="BW4" s="209"/>
+      <c r="BX4" s="209"/>
+      <c r="BY4" s="187">
+        <v>2026</v>
+      </c>
+      <c r="BZ4" s="188"/>
+      <c r="CA4" s="101"/>
     </row>
-    <row r="5" spans="1:211" s="31" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="99"/>
+    <row r="5" spans="1:207" s="152" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="151"/>
       <c r="B5" s="80" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="80" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="80" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="F5" s="9" t="s">
+      <c r="F5" s="104" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="80" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="80" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="80" t="s">
         <v>25</v>
       </c>
       <c r="J5" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="K5" s="9" t="s">
+      <c r="K5" s="104" t="s">
         <v>15</v>
       </c>
       <c r="L5" s="80" t="s">
         <v>23</v>
       </c>
       <c r="M5" s="80" t="s">
         <v>24</v>
       </c>
       <c r="N5" s="80" t="s">
         <v>25</v>
       </c>
       <c r="O5" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="P5" s="9" t="s">
+      <c r="P5" s="104" t="s">
         <v>15</v>
       </c>
       <c r="Q5" s="80" t="s">
         <v>23</v>
       </c>
       <c r="R5" s="80" t="s">
         <v>24</v>
       </c>
       <c r="S5" s="80" t="s">
         <v>25</v>
       </c>
       <c r="T5" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="U5" s="9" t="s">
+      <c r="U5" s="104" t="s">
         <v>15</v>
       </c>
       <c r="V5" s="80" t="s">
         <v>23</v>
       </c>
       <c r="W5" s="80" t="s">
         <v>24</v>
       </c>
       <c r="X5" s="80" t="s">
         <v>25</v>
       </c>
       <c r="Y5" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="Z5" s="9" t="s">
+      <c r="Z5" s="104" t="s">
         <v>15</v>
       </c>
       <c r="AA5" s="80" t="s">
         <v>23</v>
       </c>
       <c r="AB5" s="80" t="s">
         <v>24</v>
       </c>
       <c r="AC5" s="80" t="s">
         <v>25</v>
       </c>
       <c r="AD5" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="AE5" s="9" t="s">
+      <c r="AE5" s="104" t="s">
         <v>15</v>
       </c>
       <c r="AF5" s="80" t="s">
         <v>23</v>
       </c>
       <c r="AG5" s="80" t="s">
         <v>24</v>
       </c>
       <c r="AH5" s="80" t="s">
         <v>25</v>
       </c>
       <c r="AI5" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="AJ5" s="9" t="s">
+      <c r="AJ5" s="104" t="s">
         <v>15</v>
       </c>
       <c r="AK5" s="80" t="s">
         <v>23</v>
       </c>
       <c r="AL5" s="80" t="s">
         <v>24</v>
       </c>
       <c r="AM5" s="80" t="s">
         <v>25</v>
       </c>
       <c r="AN5" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="AO5" s="9" t="s">
+      <c r="AO5" s="104" t="s">
         <v>15</v>
       </c>
       <c r="AP5" s="80" t="s">
         <v>23</v>
       </c>
       <c r="AQ5" s="80" t="s">
         <v>24</v>
       </c>
       <c r="AR5" s="80" t="s">
         <v>25</v>
       </c>
       <c r="AS5" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="AT5" s="9" t="s">
+      <c r="AT5" s="104" t="s">
         <v>15</v>
       </c>
       <c r="AU5" s="80" t="s">
         <v>23</v>
       </c>
       <c r="AV5" s="80" t="s">
         <v>24</v>
       </c>
       <c r="AW5" s="80" t="s">
         <v>25</v>
       </c>
       <c r="AX5" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="AY5" s="9" t="s">
+      <c r="AY5" s="104" t="s">
         <v>15</v>
       </c>
       <c r="AZ5" s="80" t="s">
         <v>23</v>
       </c>
       <c r="BA5" s="80" t="s">
         <v>24</v>
       </c>
       <c r="BB5" s="80" t="s">
         <v>25</v>
       </c>
       <c r="BC5" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="BD5" s="9" t="s">
+      <c r="BD5" s="104" t="s">
         <v>15</v>
       </c>
       <c r="BE5" s="80" t="s">
         <v>23</v>
       </c>
       <c r="BF5" s="80" t="s">
         <v>24</v>
       </c>
       <c r="BG5" s="80" t="s">
         <v>25</v>
       </c>
       <c r="BH5" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="BI5" s="9" t="s">
+      <c r="BI5" s="104" t="s">
         <v>15</v>
       </c>
       <c r="BJ5" s="80" t="s">
         <v>23</v>
       </c>
       <c r="BK5" s="80" t="s">
         <v>24</v>
       </c>
       <c r="BL5" s="80" t="s">
         <v>25</v>
       </c>
       <c r="BM5" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="BN5" s="9" t="s">
+      <c r="BN5" s="104" t="s">
         <v>15</v>
       </c>
       <c r="BO5" s="80" t="s">
         <v>23</v>
       </c>
       <c r="BP5" s="80" t="s">
         <v>24</v>
       </c>
       <c r="BQ5" s="80" t="s">
         <v>25</v>
       </c>
       <c r="BR5" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="BS5" s="9" t="s">
+      <c r="BS5" s="104" t="s">
         <v>15</v>
       </c>
       <c r="BT5" s="83" t="s">
         <v>23</v>
       </c>
-      <c r="BU5" s="83" t="s">
+      <c r="BU5" s="177" t="s">
         <v>24</v>
       </c>
-      <c r="BV5" s="104"/>
+      <c r="BV5" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="BW5" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="BX5" s="154" t="s">
+        <v>15</v>
+      </c>
+      <c r="BY5" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="BZ5" s="83" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="6" spans="1:211" s="60" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:207" s="60" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="94" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="2">
         <v>57071</v>
       </c>
       <c r="C6" s="4">
         <v>59596</v>
       </c>
       <c r="D6" s="2">
         <v>63766</v>
       </c>
       <c r="E6" s="2">
         <v>67227</v>
       </c>
       <c r="F6" s="14">
         <v>67252</v>
       </c>
       <c r="G6" s="2">
         <v>69041</v>
       </c>
       <c r="H6" s="7">
         <v>71335</v>
       </c>
       <c r="I6" s="7">
@@ -24278,58 +26099,68 @@
       </c>
       <c r="BM6" s="64">
         <v>301232</v>
       </c>
       <c r="BN6" s="64">
         <v>302598</v>
       </c>
       <c r="BO6" s="65">
         <v>313092</v>
       </c>
       <c r="BP6" s="65">
         <v>325266</v>
       </c>
       <c r="BQ6" s="78">
         <v>329131</v>
       </c>
       <c r="BR6" s="88">
         <v>341048</v>
       </c>
       <c r="BS6" s="88">
         <v>343804</v>
       </c>
       <c r="BT6" s="65">
         <v>358873</v>
       </c>
-      <c r="BU6" s="65">
-[...6 lines deleted...]
-      <c r="BZ6" s="22"/>
+      <c r="BU6" s="178">
+        <v>371002</v>
+      </c>
+      <c r="BV6" s="65">
+        <v>372966</v>
+      </c>
+      <c r="BW6" s="65">
+        <v>384105</v>
+      </c>
+      <c r="BX6" s="65">
+        <v>384256</v>
+      </c>
+      <c r="BY6" s="65">
+        <v>394942</v>
+      </c>
+      <c r="BZ6" s="65">
+        <v>402845</v>
+      </c>
       <c r="CA6" s="22"/>
       <c r="CB6" s="22"/>
       <c r="CC6" s="22"/>
       <c r="CD6" s="22"/>
       <c r="CE6" s="22"/>
       <c r="CF6" s="22"/>
       <c r="CG6" s="22"/>
       <c r="CH6" s="22"/>
       <c r="CI6" s="22"/>
       <c r="CJ6" s="22"/>
       <c r="CK6" s="22"/>
       <c r="CL6" s="22"/>
       <c r="CM6" s="22"/>
       <c r="CN6" s="22"/>
       <c r="CO6" s="22"/>
       <c r="CP6" s="22"/>
       <c r="CQ6" s="22"/>
       <c r="CR6" s="22"/>
       <c r="CS6" s="22"/>
       <c r="CT6" s="22"/>
       <c r="CU6" s="22"/>
       <c r="CV6" s="22"/>
       <c r="CW6" s="22"/>
       <c r="CX6" s="22"/>
       <c r="CY6" s="22"/>
@@ -24415,56 +26246,52 @@
       <c r="GA6" s="22"/>
       <c r="GB6" s="22"/>
       <c r="GC6" s="22"/>
       <c r="GD6" s="22"/>
       <c r="GE6" s="22"/>
       <c r="GF6" s="22"/>
       <c r="GG6" s="22"/>
       <c r="GH6" s="22"/>
       <c r="GI6" s="22"/>
       <c r="GJ6" s="22"/>
       <c r="GK6" s="22"/>
       <c r="GL6" s="22"/>
       <c r="GM6" s="22"/>
       <c r="GN6" s="22"/>
       <c r="GO6" s="22"/>
       <c r="GP6" s="22"/>
       <c r="GQ6" s="22"/>
       <c r="GR6" s="22"/>
       <c r="GS6" s="22"/>
       <c r="GT6" s="22"/>
       <c r="GU6" s="22"/>
       <c r="GV6" s="22"/>
       <c r="GW6" s="22"/>
       <c r="GX6" s="22"/>
       <c r="GY6" s="22"/>
-      <c r="GZ6" s="22"/>
-[...2 lines deleted...]
-      <c r="HC6" s="22"/>
     </row>
-    <row r="7" spans="1:211" s="60" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:207" s="60" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="95" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="24">
         <v>61182</v>
       </c>
       <c r="C7" s="25">
         <v>63605</v>
       </c>
       <c r="D7" s="24">
         <v>67925</v>
       </c>
       <c r="E7" s="24">
         <v>70327</v>
       </c>
       <c r="F7" s="24">
         <v>70438</v>
       </c>
       <c r="G7" s="24">
         <v>74549</v>
       </c>
       <c r="H7" s="23">
         <v>77148</v>
       </c>
       <c r="I7" s="23">
@@ -24637,58 +26464,68 @@
       </c>
       <c r="BM7" s="5">
         <v>297548</v>
       </c>
       <c r="BN7" s="5">
         <v>299733</v>
       </c>
       <c r="BO7" s="13">
         <v>311837</v>
       </c>
       <c r="BP7" s="13">
         <v>326357</v>
       </c>
       <c r="BQ7" s="13">
         <v>333046</v>
       </c>
       <c r="BR7" s="91">
         <v>345334</v>
       </c>
       <c r="BS7" s="91">
         <v>348481</v>
       </c>
       <c r="BT7" s="13">
         <v>362047</v>
       </c>
-      <c r="BU7" s="13">
-[...6 lines deleted...]
-      <c r="BZ7" s="22"/>
+      <c r="BU7" s="179">
+        <v>375633</v>
+      </c>
+      <c r="BV7" s="13">
+        <v>381292</v>
+      </c>
+      <c r="BW7" s="13">
+        <v>393891</v>
+      </c>
+      <c r="BX7" s="13">
+        <v>392553</v>
+      </c>
+      <c r="BY7" s="13">
+        <v>409162</v>
+      </c>
+      <c r="BZ7" s="13">
+        <v>414496</v>
+      </c>
       <c r="CA7" s="22"/>
       <c r="CB7" s="22"/>
       <c r="CC7" s="22"/>
       <c r="CD7" s="22"/>
       <c r="CE7" s="22"/>
       <c r="CF7" s="22"/>
       <c r="CG7" s="22"/>
       <c r="CH7" s="22"/>
       <c r="CI7" s="22"/>
       <c r="CJ7" s="22"/>
       <c r="CK7" s="22"/>
       <c r="CL7" s="22"/>
       <c r="CM7" s="22"/>
       <c r="CN7" s="22"/>
       <c r="CO7" s="22"/>
       <c r="CP7" s="22"/>
       <c r="CQ7" s="22"/>
       <c r="CR7" s="22"/>
       <c r="CS7" s="22"/>
       <c r="CT7" s="22"/>
       <c r="CU7" s="22"/>
       <c r="CV7" s="22"/>
       <c r="CW7" s="22"/>
       <c r="CX7" s="22"/>
       <c r="CY7" s="22"/>
@@ -24774,56 +26611,52 @@
       <c r="GA7" s="22"/>
       <c r="GB7" s="22"/>
       <c r="GC7" s="22"/>
       <c r="GD7" s="22"/>
       <c r="GE7" s="22"/>
       <c r="GF7" s="22"/>
       <c r="GG7" s="22"/>
       <c r="GH7" s="22"/>
       <c r="GI7" s="22"/>
       <c r="GJ7" s="22"/>
       <c r="GK7" s="22"/>
       <c r="GL7" s="22"/>
       <c r="GM7" s="22"/>
       <c r="GN7" s="22"/>
       <c r="GO7" s="22"/>
       <c r="GP7" s="22"/>
       <c r="GQ7" s="22"/>
       <c r="GR7" s="22"/>
       <c r="GS7" s="22"/>
       <c r="GT7" s="22"/>
       <c r="GU7" s="22"/>
       <c r="GV7" s="22"/>
       <c r="GW7" s="22"/>
       <c r="GX7" s="22"/>
       <c r="GY7" s="22"/>
-      <c r="GZ7" s="22"/>
-[...2 lines deleted...]
-      <c r="HC7" s="22"/>
     </row>
-    <row r="8" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="96" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="24">
         <v>44587</v>
       </c>
       <c r="C8" s="25">
         <v>47998</v>
       </c>
       <c r="D8" s="24">
         <v>52397</v>
       </c>
       <c r="E8" s="24">
         <v>55315</v>
       </c>
       <c r="F8" s="24">
         <v>55397.7</v>
       </c>
       <c r="G8" s="24">
         <v>55410</v>
       </c>
       <c r="H8" s="23">
         <v>57746</v>
       </c>
       <c r="I8" s="23">
@@ -24996,58 +26829,68 @@
       </c>
       <c r="BM8" s="5">
         <v>237289</v>
       </c>
       <c r="BN8" s="5">
         <v>238971</v>
       </c>
       <c r="BO8" s="13">
         <v>248147</v>
       </c>
       <c r="BP8" s="13">
         <v>256121</v>
       </c>
       <c r="BQ8" s="13">
         <v>258849</v>
       </c>
       <c r="BR8" s="91">
         <v>265975</v>
       </c>
       <c r="BS8" s="91">
         <v>266034</v>
       </c>
       <c r="BT8" s="13">
         <v>268923</v>
       </c>
-      <c r="BU8" s="13">
-[...6 lines deleted...]
-      <c r="BZ8" s="31"/>
+      <c r="BU8" s="179">
+        <v>286299</v>
+      </c>
+      <c r="BV8" s="13">
+        <v>288970</v>
+      </c>
+      <c r="BW8" s="13">
+        <v>294377</v>
+      </c>
+      <c r="BX8" s="13">
+        <v>294131</v>
+      </c>
+      <c r="BY8" s="13">
+        <v>291781</v>
+      </c>
+      <c r="BZ8" s="13">
+        <v>300144</v>
+      </c>
       <c r="CA8" s="31"/>
       <c r="CB8" s="31"/>
       <c r="CC8" s="31"/>
       <c r="CD8" s="31"/>
       <c r="CE8" s="31"/>
       <c r="CF8" s="31"/>
       <c r="CG8" s="31"/>
       <c r="CH8" s="31"/>
       <c r="CI8" s="31"/>
       <c r="CJ8" s="31"/>
       <c r="CK8" s="31"/>
       <c r="CL8" s="31"/>
       <c r="CM8" s="31"/>
       <c r="CN8" s="31"/>
       <c r="CO8" s="31"/>
       <c r="CP8" s="31"/>
       <c r="CQ8" s="31"/>
       <c r="CR8" s="31"/>
       <c r="CS8" s="31"/>
       <c r="CT8" s="31"/>
       <c r="CU8" s="31"/>
       <c r="CV8" s="31"/>
       <c r="CW8" s="31"/>
       <c r="CX8" s="31"/>
       <c r="CY8" s="31"/>
@@ -25133,56 +26976,52 @@
       <c r="GA8" s="31"/>
       <c r="GB8" s="31"/>
       <c r="GC8" s="31"/>
       <c r="GD8" s="31"/>
       <c r="GE8" s="31"/>
       <c r="GF8" s="31"/>
       <c r="GG8" s="31"/>
       <c r="GH8" s="31"/>
       <c r="GI8" s="31"/>
       <c r="GJ8" s="31"/>
       <c r="GK8" s="31"/>
       <c r="GL8" s="31"/>
       <c r="GM8" s="31"/>
       <c r="GN8" s="31"/>
       <c r="GO8" s="31"/>
       <c r="GP8" s="31"/>
       <c r="GQ8" s="31"/>
       <c r="GR8" s="31"/>
       <c r="GS8" s="31"/>
       <c r="GT8" s="31"/>
       <c r="GU8" s="31"/>
       <c r="GV8" s="31"/>
       <c r="GW8" s="31"/>
       <c r="GX8" s="31"/>
       <c r="GY8" s="31"/>
-      <c r="GZ8" s="31"/>
-[...2 lines deleted...]
-      <c r="HC8" s="31"/>
     </row>
-    <row r="9" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="96" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="24">
         <v>65675</v>
       </c>
       <c r="C9" s="25">
         <v>66794</v>
       </c>
       <c r="D9" s="24">
         <v>72251</v>
       </c>
       <c r="E9" s="24">
         <v>74173</v>
       </c>
       <c r="F9" s="24">
         <v>73805.899999999994</v>
       </c>
       <c r="G9" s="24">
         <v>72432</v>
       </c>
       <c r="H9" s="23">
         <v>73347</v>
       </c>
       <c r="I9" s="23">
@@ -25355,58 +27194,68 @@
       </c>
       <c r="BM9" s="5">
         <v>333385</v>
       </c>
       <c r="BN9" s="5">
         <v>334707</v>
       </c>
       <c r="BO9" s="13">
         <v>348979</v>
       </c>
       <c r="BP9" s="13">
         <v>351988</v>
       </c>
       <c r="BQ9" s="13">
         <v>354859</v>
       </c>
       <c r="BR9" s="91">
         <v>370324</v>
       </c>
       <c r="BS9" s="91">
         <v>372090</v>
       </c>
       <c r="BT9" s="13">
         <v>405978</v>
       </c>
-      <c r="BU9" s="13">
-[...6 lines deleted...]
-      <c r="BZ9" s="31"/>
+      <c r="BU9" s="179">
+        <v>405629</v>
+      </c>
+      <c r="BV9" s="13">
+        <v>403359</v>
+      </c>
+      <c r="BW9" s="13">
+        <v>417125</v>
+      </c>
+      <c r="BX9" s="13">
+        <v>415793</v>
+      </c>
+      <c r="BY9" s="13">
+        <v>435725</v>
+      </c>
+      <c r="BZ9" s="13">
+        <v>432675</v>
+      </c>
       <c r="CA9" s="31"/>
       <c r="CB9" s="31"/>
       <c r="CC9" s="31"/>
       <c r="CD9" s="31"/>
       <c r="CE9" s="31"/>
       <c r="CF9" s="31"/>
       <c r="CG9" s="31"/>
       <c r="CH9" s="31"/>
       <c r="CI9" s="31"/>
       <c r="CJ9" s="31"/>
       <c r="CK9" s="31"/>
       <c r="CL9" s="31"/>
       <c r="CM9" s="31"/>
       <c r="CN9" s="31"/>
       <c r="CO9" s="31"/>
       <c r="CP9" s="31"/>
       <c r="CQ9" s="31"/>
       <c r="CR9" s="31"/>
       <c r="CS9" s="31"/>
       <c r="CT9" s="31"/>
       <c r="CU9" s="31"/>
       <c r="CV9" s="31"/>
       <c r="CW9" s="31"/>
       <c r="CX9" s="31"/>
       <c r="CY9" s="31"/>
@@ -25492,56 +27341,52 @@
       <c r="GA9" s="31"/>
       <c r="GB9" s="31"/>
       <c r="GC9" s="31"/>
       <c r="GD9" s="31"/>
       <c r="GE9" s="31"/>
       <c r="GF9" s="31"/>
       <c r="GG9" s="31"/>
       <c r="GH9" s="31"/>
       <c r="GI9" s="31"/>
       <c r="GJ9" s="31"/>
       <c r="GK9" s="31"/>
       <c r="GL9" s="31"/>
       <c r="GM9" s="31"/>
       <c r="GN9" s="31"/>
       <c r="GO9" s="31"/>
       <c r="GP9" s="31"/>
       <c r="GQ9" s="31"/>
       <c r="GR9" s="31"/>
       <c r="GS9" s="31"/>
       <c r="GT9" s="31"/>
       <c r="GU9" s="31"/>
       <c r="GV9" s="31"/>
       <c r="GW9" s="31"/>
       <c r="GX9" s="31"/>
       <c r="GY9" s="31"/>
-      <c r="GZ9" s="31"/>
-[...2 lines deleted...]
-      <c r="HC9" s="31"/>
     </row>
-    <row r="10" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="96" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="24">
         <v>70186</v>
       </c>
       <c r="C10" s="25">
         <v>73062</v>
       </c>
       <c r="D10" s="24">
         <v>76245</v>
       </c>
       <c r="E10" s="24">
         <v>82596</v>
       </c>
       <c r="F10" s="24">
         <v>82716.2</v>
       </c>
       <c r="G10" s="24">
         <v>78607</v>
       </c>
       <c r="H10" s="23">
         <v>80655</v>
       </c>
       <c r="I10" s="23">
@@ -25714,58 +27559,68 @@
       </c>
       <c r="BM10" s="5">
         <v>373568</v>
       </c>
       <c r="BN10" s="5">
         <v>375575</v>
       </c>
       <c r="BO10" s="13">
         <v>379518</v>
       </c>
       <c r="BP10" s="13">
         <v>386491</v>
       </c>
       <c r="BQ10" s="13">
         <v>390121</v>
       </c>
       <c r="BR10" s="91">
         <v>411228</v>
       </c>
       <c r="BS10" s="91">
         <v>418651</v>
       </c>
       <c r="BT10" s="13">
         <v>457560</v>
       </c>
-      <c r="BU10" s="13">
-[...6 lines deleted...]
-      <c r="BZ10" s="31"/>
+      <c r="BU10" s="179">
+        <v>456289</v>
+      </c>
+      <c r="BV10" s="13">
+        <v>448173</v>
+      </c>
+      <c r="BW10" s="13">
+        <v>465850</v>
+      </c>
+      <c r="BX10" s="13">
+        <v>468876</v>
+      </c>
+      <c r="BY10" s="13">
+        <v>485473</v>
+      </c>
+      <c r="BZ10" s="13">
+        <v>478593</v>
+      </c>
       <c r="CA10" s="31"/>
       <c r="CB10" s="31"/>
       <c r="CC10" s="31"/>
       <c r="CD10" s="31"/>
       <c r="CE10" s="31"/>
       <c r="CF10" s="31"/>
       <c r="CG10" s="31"/>
       <c r="CH10" s="31"/>
       <c r="CI10" s="31"/>
       <c r="CJ10" s="31"/>
       <c r="CK10" s="31"/>
       <c r="CL10" s="31"/>
       <c r="CM10" s="31"/>
       <c r="CN10" s="31"/>
       <c r="CO10" s="31"/>
       <c r="CP10" s="31"/>
       <c r="CQ10" s="31"/>
       <c r="CR10" s="31"/>
       <c r="CS10" s="31"/>
       <c r="CT10" s="31"/>
       <c r="CU10" s="31"/>
       <c r="CV10" s="31"/>
       <c r="CW10" s="31"/>
       <c r="CX10" s="31"/>
       <c r="CY10" s="31"/>
@@ -25851,56 +27706,52 @@
       <c r="GA10" s="31"/>
       <c r="GB10" s="31"/>
       <c r="GC10" s="31"/>
       <c r="GD10" s="31"/>
       <c r="GE10" s="31"/>
       <c r="GF10" s="31"/>
       <c r="GG10" s="31"/>
       <c r="GH10" s="31"/>
       <c r="GI10" s="31"/>
       <c r="GJ10" s="31"/>
       <c r="GK10" s="31"/>
       <c r="GL10" s="31"/>
       <c r="GM10" s="31"/>
       <c r="GN10" s="31"/>
       <c r="GO10" s="31"/>
       <c r="GP10" s="31"/>
       <c r="GQ10" s="31"/>
       <c r="GR10" s="31"/>
       <c r="GS10" s="31"/>
       <c r="GT10" s="31"/>
       <c r="GU10" s="31"/>
       <c r="GV10" s="31"/>
       <c r="GW10" s="31"/>
       <c r="GX10" s="31"/>
       <c r="GY10" s="31"/>
-      <c r="GZ10" s="31"/>
-[...2 lines deleted...]
-      <c r="HC10" s="31"/>
     </row>
-    <row r="11" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="96" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="24">
         <v>44818</v>
       </c>
       <c r="C11" s="25">
         <v>47135</v>
       </c>
       <c r="D11" s="24">
         <v>53441</v>
       </c>
       <c r="E11" s="24">
         <v>55506</v>
       </c>
       <c r="F11" s="24">
         <v>55518.5</v>
       </c>
       <c r="G11" s="24">
         <v>57766</v>
       </c>
       <c r="H11" s="23">
         <v>59991</v>
       </c>
       <c r="I11" s="23">
@@ -26073,58 +27924,68 @@
       </c>
       <c r="BM11" s="5">
         <v>232715</v>
       </c>
       <c r="BN11" s="5">
         <v>231688</v>
       </c>
       <c r="BO11" s="13">
         <v>246991</v>
       </c>
       <c r="BP11" s="13">
         <v>271967</v>
       </c>
       <c r="BQ11" s="13">
         <v>265844</v>
       </c>
       <c r="BR11" s="91">
         <v>267423</v>
       </c>
       <c r="BS11" s="91">
         <v>266412</v>
       </c>
       <c r="BT11" s="13">
         <v>250580</v>
       </c>
-      <c r="BU11" s="13">
-[...6 lines deleted...]
-      <c r="BZ11" s="31"/>
+      <c r="BU11" s="179">
+        <v>287574</v>
+      </c>
+      <c r="BV11" s="13">
+        <v>284452</v>
+      </c>
+      <c r="BW11" s="13">
+        <v>284759</v>
+      </c>
+      <c r="BX11" s="13">
+        <v>282622</v>
+      </c>
+      <c r="BY11" s="13">
+        <v>272935</v>
+      </c>
+      <c r="BZ11" s="13">
+        <v>310026</v>
+      </c>
       <c r="CA11" s="31"/>
       <c r="CB11" s="31"/>
       <c r="CC11" s="31"/>
       <c r="CD11" s="31"/>
       <c r="CE11" s="31"/>
       <c r="CF11" s="31"/>
       <c r="CG11" s="31"/>
       <c r="CH11" s="31"/>
       <c r="CI11" s="31"/>
       <c r="CJ11" s="31"/>
       <c r="CK11" s="31"/>
       <c r="CL11" s="31"/>
       <c r="CM11" s="31"/>
       <c r="CN11" s="31"/>
       <c r="CO11" s="31"/>
       <c r="CP11" s="31"/>
       <c r="CQ11" s="31"/>
       <c r="CR11" s="31"/>
       <c r="CS11" s="31"/>
       <c r="CT11" s="31"/>
       <c r="CU11" s="31"/>
       <c r="CV11" s="31"/>
       <c r="CW11" s="31"/>
       <c r="CX11" s="31"/>
       <c r="CY11" s="31"/>
@@ -26210,56 +28071,52 @@
       <c r="GA11" s="31"/>
       <c r="GB11" s="31"/>
       <c r="GC11" s="31"/>
       <c r="GD11" s="31"/>
       <c r="GE11" s="31"/>
       <c r="GF11" s="31"/>
       <c r="GG11" s="31"/>
       <c r="GH11" s="31"/>
       <c r="GI11" s="31"/>
       <c r="GJ11" s="31"/>
       <c r="GK11" s="31"/>
       <c r="GL11" s="31"/>
       <c r="GM11" s="31"/>
       <c r="GN11" s="31"/>
       <c r="GO11" s="31"/>
       <c r="GP11" s="31"/>
       <c r="GQ11" s="31"/>
       <c r="GR11" s="31"/>
       <c r="GS11" s="31"/>
       <c r="GT11" s="31"/>
       <c r="GU11" s="31"/>
       <c r="GV11" s="31"/>
       <c r="GW11" s="31"/>
       <c r="GX11" s="31"/>
       <c r="GY11" s="31"/>
-      <c r="GZ11" s="31"/>
-[...2 lines deleted...]
-      <c r="HC11" s="31"/>
     </row>
-    <row r="12" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="95" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="24">
         <v>44966</v>
       </c>
       <c r="C12" s="25">
         <v>45760</v>
       </c>
       <c r="D12" s="24">
         <v>48977</v>
       </c>
       <c r="E12" s="24">
         <v>49926</v>
       </c>
       <c r="F12" s="24">
         <v>49882.5</v>
       </c>
       <c r="G12" s="24">
         <v>59517</v>
       </c>
       <c r="H12" s="23">
         <v>59283</v>
       </c>
       <c r="I12" s="23">
@@ -26432,58 +28289,68 @@
       </c>
       <c r="BM12" s="5">
         <v>238333</v>
       </c>
       <c r="BN12" s="5">
         <v>239384</v>
       </c>
       <c r="BO12" s="13">
         <v>258310</v>
       </c>
       <c r="BP12" s="13">
         <v>259925</v>
       </c>
       <c r="BQ12" s="13">
         <v>262643</v>
       </c>
       <c r="BR12" s="91">
         <v>265648</v>
       </c>
       <c r="BS12" s="91">
         <v>265368</v>
       </c>
       <c r="BT12" s="13">
         <v>272200</v>
       </c>
-      <c r="BU12" s="13">
-[...6 lines deleted...]
-      <c r="BZ12" s="31"/>
+      <c r="BU12" s="179">
+        <v>278048</v>
+      </c>
+      <c r="BV12" s="13">
+        <v>278079</v>
+      </c>
+      <c r="BW12" s="13">
+        <v>278725</v>
+      </c>
+      <c r="BX12" s="13">
+        <v>281632</v>
+      </c>
+      <c r="BY12" s="13">
+        <v>287338</v>
+      </c>
+      <c r="BZ12" s="13">
+        <v>291214</v>
+      </c>
       <c r="CA12" s="31"/>
       <c r="CB12" s="31"/>
       <c r="CC12" s="31"/>
       <c r="CD12" s="31"/>
       <c r="CE12" s="31"/>
       <c r="CF12" s="31"/>
       <c r="CG12" s="31"/>
       <c r="CH12" s="31"/>
       <c r="CI12" s="31"/>
       <c r="CJ12" s="31"/>
       <c r="CK12" s="31"/>
       <c r="CL12" s="31"/>
       <c r="CM12" s="31"/>
       <c r="CN12" s="31"/>
       <c r="CO12" s="31"/>
       <c r="CP12" s="31"/>
       <c r="CQ12" s="31"/>
       <c r="CR12" s="31"/>
       <c r="CS12" s="31"/>
       <c r="CT12" s="31"/>
       <c r="CU12" s="31"/>
       <c r="CV12" s="31"/>
       <c r="CW12" s="31"/>
       <c r="CX12" s="31"/>
       <c r="CY12" s="31"/>
@@ -26569,56 +28436,52 @@
       <c r="GA12" s="31"/>
       <c r="GB12" s="31"/>
       <c r="GC12" s="31"/>
       <c r="GD12" s="31"/>
       <c r="GE12" s="31"/>
       <c r="GF12" s="31"/>
       <c r="GG12" s="31"/>
       <c r="GH12" s="31"/>
       <c r="GI12" s="31"/>
       <c r="GJ12" s="31"/>
       <c r="GK12" s="31"/>
       <c r="GL12" s="31"/>
       <c r="GM12" s="31"/>
       <c r="GN12" s="31"/>
       <c r="GO12" s="31"/>
       <c r="GP12" s="31"/>
       <c r="GQ12" s="31"/>
       <c r="GR12" s="31"/>
       <c r="GS12" s="31"/>
       <c r="GT12" s="31"/>
       <c r="GU12" s="31"/>
       <c r="GV12" s="31"/>
       <c r="GW12" s="31"/>
       <c r="GX12" s="31"/>
       <c r="GY12" s="31"/>
-      <c r="GZ12" s="31"/>
-[...2 lines deleted...]
-      <c r="HC12" s="31"/>
     </row>
-    <row r="13" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="96" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="24">
         <v>46993</v>
       </c>
       <c r="C13" s="25">
         <v>49321</v>
       </c>
       <c r="D13" s="24">
         <v>53011</v>
       </c>
       <c r="E13" s="24">
         <v>54998</v>
       </c>
       <c r="F13" s="24">
         <v>54975.8</v>
       </c>
       <c r="G13" s="24">
         <v>61684</v>
       </c>
       <c r="H13" s="23">
         <v>62590</v>
       </c>
       <c r="I13" s="23">
@@ -26791,58 +28654,68 @@
       </c>
       <c r="BM13" s="5">
         <v>322893</v>
       </c>
       <c r="BN13" s="5">
         <v>322441</v>
       </c>
       <c r="BO13" s="13">
         <v>347803</v>
       </c>
       <c r="BP13" s="13">
         <v>355087</v>
       </c>
       <c r="BQ13" s="13">
         <v>356761</v>
       </c>
       <c r="BR13" s="91">
         <v>358568</v>
       </c>
       <c r="BS13" s="91">
         <v>357948</v>
       </c>
       <c r="BT13" s="13">
         <v>367809</v>
       </c>
-      <c r="BU13" s="13">
-[...6 lines deleted...]
-      <c r="BZ13" s="31"/>
+      <c r="BU13" s="179">
+        <v>383761</v>
+      </c>
+      <c r="BV13" s="13">
+        <v>386470</v>
+      </c>
+      <c r="BW13" s="13">
+        <v>387032</v>
+      </c>
+      <c r="BX13" s="13">
+        <v>385262</v>
+      </c>
+      <c r="BY13" s="13">
+        <v>397745</v>
+      </c>
+      <c r="BZ13" s="13">
+        <v>414645</v>
+      </c>
       <c r="CA13" s="31"/>
       <c r="CB13" s="31"/>
       <c r="CC13" s="31"/>
       <c r="CD13" s="31"/>
       <c r="CE13" s="31"/>
       <c r="CF13" s="31"/>
       <c r="CG13" s="31"/>
       <c r="CH13" s="31"/>
       <c r="CI13" s="31"/>
       <c r="CJ13" s="31"/>
       <c r="CK13" s="31"/>
       <c r="CL13" s="31"/>
       <c r="CM13" s="31"/>
       <c r="CN13" s="31"/>
       <c r="CO13" s="31"/>
       <c r="CP13" s="31"/>
       <c r="CQ13" s="31"/>
       <c r="CR13" s="31"/>
       <c r="CS13" s="31"/>
       <c r="CT13" s="31"/>
       <c r="CU13" s="31"/>
       <c r="CV13" s="31"/>
       <c r="CW13" s="31"/>
       <c r="CX13" s="31"/>
       <c r="CY13" s="31"/>
@@ -26928,56 +28801,52 @@
       <c r="GA13" s="31"/>
       <c r="GB13" s="31"/>
       <c r="GC13" s="31"/>
       <c r="GD13" s="31"/>
       <c r="GE13" s="31"/>
       <c r="GF13" s="31"/>
       <c r="GG13" s="31"/>
       <c r="GH13" s="31"/>
       <c r="GI13" s="31"/>
       <c r="GJ13" s="31"/>
       <c r="GK13" s="31"/>
       <c r="GL13" s="31"/>
       <c r="GM13" s="31"/>
       <c r="GN13" s="31"/>
       <c r="GO13" s="31"/>
       <c r="GP13" s="31"/>
       <c r="GQ13" s="31"/>
       <c r="GR13" s="31"/>
       <c r="GS13" s="31"/>
       <c r="GT13" s="31"/>
       <c r="GU13" s="31"/>
       <c r="GV13" s="31"/>
       <c r="GW13" s="31"/>
       <c r="GX13" s="31"/>
       <c r="GY13" s="31"/>
-      <c r="GZ13" s="31"/>
-[...2 lines deleted...]
-      <c r="HC13" s="31"/>
     </row>
-    <row r="14" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="96" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="24">
         <v>36889</v>
       </c>
       <c r="C14" s="25">
         <v>41690</v>
       </c>
       <c r="D14" s="24">
         <v>47131</v>
       </c>
       <c r="E14" s="24">
         <v>50048</v>
       </c>
       <c r="F14" s="24">
         <v>50025.5</v>
       </c>
       <c r="G14" s="24">
         <v>52064</v>
       </c>
       <c r="H14" s="23">
         <v>55138</v>
       </c>
       <c r="I14" s="23">
@@ -27150,58 +29019,68 @@
       </c>
       <c r="BM14" s="5">
         <v>240046</v>
       </c>
       <c r="BN14" s="5">
         <v>240676</v>
       </c>
       <c r="BO14" s="13">
         <v>234215</v>
       </c>
       <c r="BP14" s="13">
         <v>264863</v>
       </c>
       <c r="BQ14" s="13">
         <v>268789</v>
       </c>
       <c r="BR14" s="91">
         <v>270505</v>
       </c>
       <c r="BS14" s="91">
         <v>270789</v>
       </c>
       <c r="BT14" s="13">
         <v>250826</v>
       </c>
-      <c r="BU14" s="13">
-[...6 lines deleted...]
-      <c r="BZ14" s="31"/>
+      <c r="BU14" s="179">
+        <v>275245</v>
+      </c>
+      <c r="BV14" s="13">
+        <v>289386</v>
+      </c>
+      <c r="BW14" s="13">
+        <v>295746</v>
+      </c>
+      <c r="BX14" s="13">
+        <v>291860</v>
+      </c>
+      <c r="BY14" s="13">
+        <v>277987</v>
+      </c>
+      <c r="BZ14" s="13">
+        <v>295980</v>
+      </c>
       <c r="CA14" s="31"/>
       <c r="CB14" s="31"/>
       <c r="CC14" s="31"/>
       <c r="CD14" s="31"/>
       <c r="CE14" s="31"/>
       <c r="CF14" s="31"/>
       <c r="CG14" s="31"/>
       <c r="CH14" s="31"/>
       <c r="CI14" s="31"/>
       <c r="CJ14" s="31"/>
       <c r="CK14" s="31"/>
       <c r="CL14" s="31"/>
       <c r="CM14" s="31"/>
       <c r="CN14" s="31"/>
       <c r="CO14" s="31"/>
       <c r="CP14" s="31"/>
       <c r="CQ14" s="31"/>
       <c r="CR14" s="31"/>
       <c r="CS14" s="31"/>
       <c r="CT14" s="31"/>
       <c r="CU14" s="31"/>
       <c r="CV14" s="31"/>
       <c r="CW14" s="31"/>
       <c r="CX14" s="31"/>
       <c r="CY14" s="31"/>
@@ -27287,56 +29166,52 @@
       <c r="GA14" s="31"/>
       <c r="GB14" s="31"/>
       <c r="GC14" s="31"/>
       <c r="GD14" s="31"/>
       <c r="GE14" s="31"/>
       <c r="GF14" s="31"/>
       <c r="GG14" s="31"/>
       <c r="GH14" s="31"/>
       <c r="GI14" s="31"/>
       <c r="GJ14" s="31"/>
       <c r="GK14" s="31"/>
       <c r="GL14" s="31"/>
       <c r="GM14" s="31"/>
       <c r="GN14" s="31"/>
       <c r="GO14" s="31"/>
       <c r="GP14" s="31"/>
       <c r="GQ14" s="31"/>
       <c r="GR14" s="31"/>
       <c r="GS14" s="31"/>
       <c r="GT14" s="31"/>
       <c r="GU14" s="31"/>
       <c r="GV14" s="31"/>
       <c r="GW14" s="31"/>
       <c r="GX14" s="31"/>
       <c r="GY14" s="31"/>
-      <c r="GZ14" s="31"/>
-[...2 lines deleted...]
-      <c r="HC14" s="31"/>
     </row>
-    <row r="15" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="96" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="24">
         <v>44788</v>
       </c>
       <c r="C15" s="25">
         <v>44753</v>
       </c>
       <c r="D15" s="24">
         <v>48634</v>
       </c>
       <c r="E15" s="24">
         <v>51492</v>
       </c>
       <c r="F15" s="24">
         <v>51497.2</v>
       </c>
       <c r="G15" s="24">
         <v>63349</v>
       </c>
       <c r="H15" s="23">
         <v>65113</v>
       </c>
       <c r="I15" s="23">
@@ -27509,58 +29384,68 @@
       </c>
       <c r="BM15" s="5">
         <v>233464</v>
       </c>
       <c r="BN15" s="5">
         <v>233408</v>
       </c>
       <c r="BO15" s="13">
         <v>242813</v>
       </c>
       <c r="BP15" s="13">
         <v>246622</v>
       </c>
       <c r="BQ15" s="13">
         <v>251074</v>
       </c>
       <c r="BR15" s="91">
         <v>250002</v>
       </c>
       <c r="BS15" s="91">
         <v>250875</v>
       </c>
       <c r="BT15" s="13">
         <v>252502</v>
       </c>
-      <c r="BU15" s="13">
-[...6 lines deleted...]
-      <c r="BZ15" s="31"/>
+      <c r="BU15" s="179">
+        <v>261672</v>
+      </c>
+      <c r="BV15" s="13">
+        <v>261687</v>
+      </c>
+      <c r="BW15" s="13">
+        <v>262275</v>
+      </c>
+      <c r="BX15" s="13">
+        <v>265903</v>
+      </c>
+      <c r="BY15" s="13">
+        <v>262442</v>
+      </c>
+      <c r="BZ15" s="13">
+        <v>273914</v>
+      </c>
       <c r="CA15" s="31"/>
       <c r="CB15" s="31"/>
       <c r="CC15" s="31"/>
       <c r="CD15" s="31"/>
       <c r="CE15" s="31"/>
       <c r="CF15" s="31"/>
       <c r="CG15" s="31"/>
       <c r="CH15" s="31"/>
       <c r="CI15" s="31"/>
       <c r="CJ15" s="31"/>
       <c r="CK15" s="31"/>
       <c r="CL15" s="31"/>
       <c r="CM15" s="31"/>
       <c r="CN15" s="31"/>
       <c r="CO15" s="31"/>
       <c r="CP15" s="31"/>
       <c r="CQ15" s="31"/>
       <c r="CR15" s="31"/>
       <c r="CS15" s="31"/>
       <c r="CT15" s="31"/>
       <c r="CU15" s="31"/>
       <c r="CV15" s="31"/>
       <c r="CW15" s="31"/>
       <c r="CX15" s="31"/>
       <c r="CY15" s="31"/>
@@ -27646,56 +29531,52 @@
       <c r="GA15" s="31"/>
       <c r="GB15" s="31"/>
       <c r="GC15" s="31"/>
       <c r="GD15" s="31"/>
       <c r="GE15" s="31"/>
       <c r="GF15" s="31"/>
       <c r="GG15" s="31"/>
       <c r="GH15" s="31"/>
       <c r="GI15" s="31"/>
       <c r="GJ15" s="31"/>
       <c r="GK15" s="31"/>
       <c r="GL15" s="31"/>
       <c r="GM15" s="31"/>
       <c r="GN15" s="31"/>
       <c r="GO15" s="31"/>
       <c r="GP15" s="31"/>
       <c r="GQ15" s="31"/>
       <c r="GR15" s="31"/>
       <c r="GS15" s="31"/>
       <c r="GT15" s="31"/>
       <c r="GU15" s="31"/>
       <c r="GV15" s="31"/>
       <c r="GW15" s="31"/>
       <c r="GX15" s="31"/>
       <c r="GY15" s="31"/>
-      <c r="GZ15" s="31"/>
-[...2 lines deleted...]
-      <c r="HC15" s="31"/>
     </row>
-    <row r="16" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="96" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="24">
         <v>51467</v>
       </c>
       <c r="C16" s="25">
         <v>53206</v>
       </c>
       <c r="D16" s="24">
         <v>56847</v>
       </c>
       <c r="E16" s="24">
         <v>59525</v>
       </c>
       <c r="F16" s="24">
         <v>59500.5</v>
       </c>
       <c r="G16" s="24">
         <v>59871</v>
       </c>
       <c r="H16" s="23">
         <v>62248</v>
       </c>
       <c r="I16" s="23">
@@ -27868,58 +29749,68 @@
       </c>
       <c r="BM16" s="5">
         <v>311382</v>
       </c>
       <c r="BN16" s="5">
         <v>311612</v>
       </c>
       <c r="BO16" s="13">
         <v>319743</v>
       </c>
       <c r="BP16" s="13">
         <v>327368</v>
       </c>
       <c r="BQ16" s="13">
         <v>335803</v>
       </c>
       <c r="BR16" s="91">
         <v>355550</v>
       </c>
       <c r="BS16" s="91">
         <v>356250</v>
       </c>
       <c r="BT16" s="13">
         <v>367799</v>
       </c>
-      <c r="BU16" s="13">
-[...6 lines deleted...]
-      <c r="BZ16" s="31"/>
+      <c r="BU16" s="179">
+        <v>385430</v>
+      </c>
+      <c r="BV16" s="13">
+        <v>392865</v>
+      </c>
+      <c r="BW16" s="13">
+        <v>412985</v>
+      </c>
+      <c r="BX16" s="13">
+        <v>413072</v>
+      </c>
+      <c r="BY16" s="13">
+        <v>423219</v>
+      </c>
+      <c r="BZ16" s="13">
+        <v>433930</v>
+      </c>
       <c r="CA16" s="31"/>
       <c r="CB16" s="31"/>
       <c r="CC16" s="31"/>
       <c r="CD16" s="31"/>
       <c r="CE16" s="31"/>
       <c r="CF16" s="31"/>
       <c r="CG16" s="31"/>
       <c r="CH16" s="31"/>
       <c r="CI16" s="31"/>
       <c r="CJ16" s="31"/>
       <c r="CK16" s="31"/>
       <c r="CL16" s="31"/>
       <c r="CM16" s="31"/>
       <c r="CN16" s="31"/>
       <c r="CO16" s="31"/>
       <c r="CP16" s="31"/>
       <c r="CQ16" s="31"/>
       <c r="CR16" s="31"/>
       <c r="CS16" s="31"/>
       <c r="CT16" s="31"/>
       <c r="CU16" s="31"/>
       <c r="CV16" s="31"/>
       <c r="CW16" s="31"/>
       <c r="CX16" s="31"/>
       <c r="CY16" s="31"/>
@@ -28005,56 +29896,52 @@
       <c r="GA16" s="31"/>
       <c r="GB16" s="31"/>
       <c r="GC16" s="31"/>
       <c r="GD16" s="31"/>
       <c r="GE16" s="31"/>
       <c r="GF16" s="31"/>
       <c r="GG16" s="31"/>
       <c r="GH16" s="31"/>
       <c r="GI16" s="31"/>
       <c r="GJ16" s="31"/>
       <c r="GK16" s="31"/>
       <c r="GL16" s="31"/>
       <c r="GM16" s="31"/>
       <c r="GN16" s="31"/>
       <c r="GO16" s="31"/>
       <c r="GP16" s="31"/>
       <c r="GQ16" s="31"/>
       <c r="GR16" s="31"/>
       <c r="GS16" s="31"/>
       <c r="GT16" s="31"/>
       <c r="GU16" s="31"/>
       <c r="GV16" s="31"/>
       <c r="GW16" s="31"/>
       <c r="GX16" s="31"/>
       <c r="GY16" s="31"/>
-      <c r="GZ16" s="31"/>
-[...2 lines deleted...]
-      <c r="HC16" s="31"/>
     </row>
-    <row r="17" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="95" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="24">
         <v>42142</v>
       </c>
       <c r="C17" s="25">
         <v>47164</v>
       </c>
       <c r="D17" s="24">
         <v>50347</v>
       </c>
       <c r="E17" s="24">
         <v>55426</v>
       </c>
       <c r="F17" s="24">
         <v>55757.5</v>
       </c>
       <c r="G17" s="24">
         <v>52011</v>
       </c>
       <c r="H17" s="23">
         <v>56920</v>
       </c>
       <c r="I17" s="23">
@@ -28227,58 +30114,68 @@
       </c>
       <c r="BM17" s="5">
         <v>248929</v>
       </c>
       <c r="BN17" s="5">
         <v>249446</v>
       </c>
       <c r="BO17" s="13">
         <v>229758</v>
       </c>
       <c r="BP17" s="13">
         <v>257248</v>
       </c>
       <c r="BQ17" s="13">
         <v>259239</v>
       </c>
       <c r="BR17" s="91">
         <v>279049</v>
       </c>
       <c r="BS17" s="91">
         <v>282221</v>
       </c>
       <c r="BT17" s="13">
         <v>239416</v>
       </c>
-      <c r="BU17" s="13">
-[...6 lines deleted...]
-      <c r="BZ17" s="31"/>
+      <c r="BU17" s="179">
+        <v>276736</v>
+      </c>
+      <c r="BV17" s="13">
+        <v>282789</v>
+      </c>
+      <c r="BW17" s="13">
+        <v>297897</v>
+      </c>
+      <c r="BX17" s="13">
+        <v>301402</v>
+      </c>
+      <c r="BY17" s="13">
+        <v>254854</v>
+      </c>
+      <c r="BZ17" s="13">
+        <v>295488</v>
+      </c>
       <c r="CA17" s="31"/>
       <c r="CB17" s="31"/>
       <c r="CC17" s="31"/>
       <c r="CD17" s="31"/>
       <c r="CE17" s="31"/>
       <c r="CF17" s="31"/>
       <c r="CG17" s="31"/>
       <c r="CH17" s="31"/>
       <c r="CI17" s="31"/>
       <c r="CJ17" s="31"/>
       <c r="CK17" s="31"/>
       <c r="CL17" s="31"/>
       <c r="CM17" s="31"/>
       <c r="CN17" s="31"/>
       <c r="CO17" s="31"/>
       <c r="CP17" s="31"/>
       <c r="CQ17" s="31"/>
       <c r="CR17" s="31"/>
       <c r="CS17" s="31"/>
       <c r="CT17" s="31"/>
       <c r="CU17" s="31"/>
       <c r="CV17" s="31"/>
       <c r="CW17" s="31"/>
       <c r="CX17" s="31"/>
       <c r="CY17" s="31"/>
@@ -28364,56 +30261,52 @@
       <c r="GA17" s="31"/>
       <c r="GB17" s="31"/>
       <c r="GC17" s="31"/>
       <c r="GD17" s="31"/>
       <c r="GE17" s="31"/>
       <c r="GF17" s="31"/>
       <c r="GG17" s="31"/>
       <c r="GH17" s="31"/>
       <c r="GI17" s="31"/>
       <c r="GJ17" s="31"/>
       <c r="GK17" s="31"/>
       <c r="GL17" s="31"/>
       <c r="GM17" s="31"/>
       <c r="GN17" s="31"/>
       <c r="GO17" s="31"/>
       <c r="GP17" s="31"/>
       <c r="GQ17" s="31"/>
       <c r="GR17" s="31"/>
       <c r="GS17" s="31"/>
       <c r="GT17" s="31"/>
       <c r="GU17" s="31"/>
       <c r="GV17" s="31"/>
       <c r="GW17" s="31"/>
       <c r="GX17" s="31"/>
       <c r="GY17" s="31"/>
-      <c r="GZ17" s="31"/>
-[...2 lines deleted...]
-      <c r="HC17" s="31"/>
     </row>
-    <row r="18" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="96" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="24">
         <v>41782</v>
       </c>
       <c r="C18" s="25">
         <v>44164</v>
       </c>
       <c r="D18" s="24">
         <v>48465</v>
       </c>
       <c r="E18" s="24">
         <v>50465</v>
       </c>
       <c r="F18" s="24">
         <v>50550.5</v>
       </c>
       <c r="G18" s="24">
         <v>53560</v>
       </c>
       <c r="H18" s="23">
         <v>56046</v>
       </c>
       <c r="I18" s="23">
@@ -28586,58 +30479,68 @@
       </c>
       <c r="BM18" s="5">
         <v>244993</v>
       </c>
       <c r="BN18" s="5">
         <v>246378</v>
       </c>
       <c r="BO18" s="13">
         <v>262272</v>
       </c>
       <c r="BP18" s="13">
         <v>272275</v>
       </c>
       <c r="BQ18" s="13">
         <v>281822</v>
       </c>
       <c r="BR18" s="91">
         <v>299134</v>
       </c>
       <c r="BS18" s="91">
         <v>300815</v>
       </c>
       <c r="BT18" s="13">
         <v>307534</v>
       </c>
-      <c r="BU18" s="13">
-[...6 lines deleted...]
-      <c r="BZ18" s="31"/>
+      <c r="BU18" s="179">
+        <v>321737</v>
+      </c>
+      <c r="BV18" s="13">
+        <v>326675</v>
+      </c>
+      <c r="BW18" s="13">
+        <v>332010</v>
+      </c>
+      <c r="BX18" s="13">
+        <v>332188</v>
+      </c>
+      <c r="BY18" s="13">
+        <v>343669</v>
+      </c>
+      <c r="BZ18" s="13">
+        <v>353380</v>
+      </c>
       <c r="CA18" s="31"/>
       <c r="CB18" s="31"/>
       <c r="CC18" s="31"/>
       <c r="CD18" s="31"/>
       <c r="CE18" s="31"/>
       <c r="CF18" s="31"/>
       <c r="CG18" s="31"/>
       <c r="CH18" s="31"/>
       <c r="CI18" s="31"/>
       <c r="CJ18" s="31"/>
       <c r="CK18" s="31"/>
       <c r="CL18" s="31"/>
       <c r="CM18" s="31"/>
       <c r="CN18" s="31"/>
       <c r="CO18" s="31"/>
       <c r="CP18" s="31"/>
       <c r="CQ18" s="31"/>
       <c r="CR18" s="31"/>
       <c r="CS18" s="31"/>
       <c r="CT18" s="31"/>
       <c r="CU18" s="31"/>
       <c r="CV18" s="31"/>
       <c r="CW18" s="31"/>
       <c r="CX18" s="31"/>
       <c r="CY18" s="31"/>
@@ -28723,56 +30626,52 @@
       <c r="GA18" s="31"/>
       <c r="GB18" s="31"/>
       <c r="GC18" s="31"/>
       <c r="GD18" s="31"/>
       <c r="GE18" s="31"/>
       <c r="GF18" s="31"/>
       <c r="GG18" s="31"/>
       <c r="GH18" s="31"/>
       <c r="GI18" s="31"/>
       <c r="GJ18" s="31"/>
       <c r="GK18" s="31"/>
       <c r="GL18" s="31"/>
       <c r="GM18" s="31"/>
       <c r="GN18" s="31"/>
       <c r="GO18" s="31"/>
       <c r="GP18" s="31"/>
       <c r="GQ18" s="31"/>
       <c r="GR18" s="31"/>
       <c r="GS18" s="31"/>
       <c r="GT18" s="31"/>
       <c r="GU18" s="31"/>
       <c r="GV18" s="31"/>
       <c r="GW18" s="31"/>
       <c r="GX18" s="31"/>
       <c r="GY18" s="31"/>
-      <c r="GZ18" s="31"/>
-[...2 lines deleted...]
-      <c r="HC18" s="31"/>
     </row>
-    <row r="19" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="96" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="24">
         <v>42461</v>
       </c>
       <c r="C19" s="25">
         <v>47682</v>
       </c>
       <c r="D19" s="24">
         <v>54874</v>
       </c>
       <c r="E19" s="24">
         <v>59628</v>
       </c>
       <c r="F19" s="24">
         <v>59627.8</v>
       </c>
       <c r="G19" s="24">
         <v>61488</v>
       </c>
       <c r="H19" s="23">
         <v>66545</v>
       </c>
       <c r="I19" s="23">
@@ -28945,58 +30844,68 @@
       </c>
       <c r="BM19" s="5">
         <v>243565</v>
       </c>
       <c r="BN19" s="5">
         <v>243556</v>
       </c>
       <c r="BO19" s="13">
         <v>240693</v>
       </c>
       <c r="BP19" s="13">
         <v>268633</v>
       </c>
       <c r="BQ19" s="13">
         <v>263096</v>
       </c>
       <c r="BR19" s="91">
         <v>268820</v>
       </c>
       <c r="BS19" s="91">
         <v>268655</v>
       </c>
       <c r="BT19" s="13">
         <v>262409</v>
       </c>
-      <c r="BU19" s="13">
-[...6 lines deleted...]
-      <c r="BZ19" s="31"/>
+      <c r="BU19" s="179">
+        <v>299261</v>
+      </c>
+      <c r="BV19" s="13">
+        <v>295230</v>
+      </c>
+      <c r="BW19" s="13">
+        <v>294955</v>
+      </c>
+      <c r="BX19" s="13">
+        <v>296256</v>
+      </c>
+      <c r="BY19" s="13">
+        <v>267487</v>
+      </c>
+      <c r="BZ19" s="13">
+        <v>316209</v>
+      </c>
       <c r="CA19" s="31"/>
       <c r="CB19" s="31"/>
       <c r="CC19" s="31"/>
       <c r="CD19" s="31"/>
       <c r="CE19" s="31"/>
       <c r="CF19" s="31"/>
       <c r="CG19" s="31"/>
       <c r="CH19" s="31"/>
       <c r="CI19" s="31"/>
       <c r="CJ19" s="31"/>
       <c r="CK19" s="31"/>
       <c r="CL19" s="31"/>
       <c r="CM19" s="31"/>
       <c r="CN19" s="31"/>
       <c r="CO19" s="31"/>
       <c r="CP19" s="31"/>
       <c r="CQ19" s="31"/>
       <c r="CR19" s="31"/>
       <c r="CS19" s="31"/>
       <c r="CT19" s="31"/>
       <c r="CU19" s="31"/>
       <c r="CV19" s="31"/>
       <c r="CW19" s="31"/>
       <c r="CX19" s="31"/>
       <c r="CY19" s="31"/>
@@ -29082,56 +30991,52 @@
       <c r="GA19" s="31"/>
       <c r="GB19" s="31"/>
       <c r="GC19" s="31"/>
       <c r="GD19" s="31"/>
       <c r="GE19" s="31"/>
       <c r="GF19" s="31"/>
       <c r="GG19" s="31"/>
       <c r="GH19" s="31"/>
       <c r="GI19" s="31"/>
       <c r="GJ19" s="31"/>
       <c r="GK19" s="31"/>
       <c r="GL19" s="31"/>
       <c r="GM19" s="31"/>
       <c r="GN19" s="31"/>
       <c r="GO19" s="31"/>
       <c r="GP19" s="31"/>
       <c r="GQ19" s="31"/>
       <c r="GR19" s="31"/>
       <c r="GS19" s="31"/>
       <c r="GT19" s="31"/>
       <c r="GU19" s="31"/>
       <c r="GV19" s="31"/>
       <c r="GW19" s="31"/>
       <c r="GX19" s="31"/>
       <c r="GY19" s="31"/>
-      <c r="GZ19" s="31"/>
-[...2 lines deleted...]
-      <c r="HC19" s="31"/>
     </row>
-    <row r="20" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="96" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="24">
         <v>47371</v>
       </c>
       <c r="C20" s="25">
         <v>50219</v>
       </c>
       <c r="D20" s="24">
         <v>55435</v>
       </c>
       <c r="E20" s="24">
         <v>60264</v>
       </c>
       <c r="F20" s="24">
         <v>60092.1</v>
       </c>
       <c r="G20" s="24">
         <v>63022</v>
       </c>
       <c r="H20" s="23">
         <v>66089</v>
       </c>
       <c r="I20" s="23">
@@ -29304,58 +31209,68 @@
       </c>
       <c r="BM20" s="5">
         <v>274124</v>
       </c>
       <c r="BN20" s="5">
         <v>276031</v>
       </c>
       <c r="BO20" s="13">
         <v>285172</v>
       </c>
       <c r="BP20" s="13">
         <v>299335</v>
       </c>
       <c r="BQ20" s="13">
         <v>292335</v>
       </c>
       <c r="BR20" s="91">
         <v>298456</v>
       </c>
       <c r="BS20" s="91">
         <v>298819</v>
       </c>
       <c r="BT20" s="13">
         <v>306679</v>
       </c>
-      <c r="BU20" s="13">
-[...6 lines deleted...]
-      <c r="BZ20" s="31"/>
+      <c r="BU20" s="179">
+        <v>325155</v>
+      </c>
+      <c r="BV20" s="13">
+        <v>321259</v>
+      </c>
+      <c r="BW20" s="13">
+        <v>331094</v>
+      </c>
+      <c r="BX20" s="13">
+        <v>332048</v>
+      </c>
+      <c r="BY20" s="13">
+        <v>321453</v>
+      </c>
+      <c r="BZ20" s="13">
+        <v>346091</v>
+      </c>
       <c r="CA20" s="31"/>
       <c r="CB20" s="31"/>
       <c r="CC20" s="31"/>
       <c r="CD20" s="31"/>
       <c r="CE20" s="31"/>
       <c r="CF20" s="31"/>
       <c r="CG20" s="31"/>
       <c r="CH20" s="31"/>
       <c r="CI20" s="31"/>
       <c r="CJ20" s="31"/>
       <c r="CK20" s="31"/>
       <c r="CL20" s="31"/>
       <c r="CM20" s="31"/>
       <c r="CN20" s="31"/>
       <c r="CO20" s="31"/>
       <c r="CP20" s="31"/>
       <c r="CQ20" s="31"/>
       <c r="CR20" s="31"/>
       <c r="CS20" s="31"/>
       <c r="CT20" s="31"/>
       <c r="CU20" s="31"/>
       <c r="CV20" s="31"/>
       <c r="CW20" s="31"/>
       <c r="CX20" s="31"/>
       <c r="CY20" s="31"/>
@@ -29441,56 +31356,52 @@
       <c r="GA20" s="31"/>
       <c r="GB20" s="31"/>
       <c r="GC20" s="31"/>
       <c r="GD20" s="31"/>
       <c r="GE20" s="31"/>
       <c r="GF20" s="31"/>
       <c r="GG20" s="31"/>
       <c r="GH20" s="31"/>
       <c r="GI20" s="31"/>
       <c r="GJ20" s="31"/>
       <c r="GK20" s="31"/>
       <c r="GL20" s="31"/>
       <c r="GM20" s="31"/>
       <c r="GN20" s="31"/>
       <c r="GO20" s="31"/>
       <c r="GP20" s="31"/>
       <c r="GQ20" s="31"/>
       <c r="GR20" s="31"/>
       <c r="GS20" s="31"/>
       <c r="GT20" s="31"/>
       <c r="GU20" s="31"/>
       <c r="GV20" s="31"/>
       <c r="GW20" s="31"/>
       <c r="GX20" s="31"/>
       <c r="GY20" s="31"/>
-      <c r="GZ20" s="31"/>
-[...2 lines deleted...]
-      <c r="HC20" s="31"/>
     </row>
-    <row r="21" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="96" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="24">
         <v>44449</v>
       </c>
       <c r="C21" s="25">
         <v>46901</v>
       </c>
       <c r="D21" s="24">
         <v>51666</v>
       </c>
       <c r="E21" s="24">
         <v>54340</v>
       </c>
       <c r="F21" s="24">
         <v>54371.3</v>
       </c>
       <c r="G21" s="24">
         <v>56363</v>
       </c>
       <c r="H21" s="23">
         <v>59411</v>
       </c>
       <c r="I21" s="23">
@@ -29663,58 +31574,68 @@
       </c>
       <c r="BM21" s="5">
         <v>252458</v>
       </c>
       <c r="BN21" s="5">
         <v>253058</v>
       </c>
       <c r="BO21" s="13">
         <v>246396</v>
       </c>
       <c r="BP21" s="13">
         <v>286802</v>
       </c>
       <c r="BQ21" s="13">
         <v>265635</v>
       </c>
       <c r="BR21" s="91">
         <v>268119</v>
       </c>
       <c r="BS21" s="91">
         <v>270943</v>
       </c>
       <c r="BT21" s="13">
         <v>258591</v>
       </c>
-      <c r="BU21" s="13">
-[...6 lines deleted...]
-      <c r="BZ21" s="31"/>
+      <c r="BU21" s="179">
+        <v>281482</v>
+      </c>
+      <c r="BV21" s="13">
+        <v>290037</v>
+      </c>
+      <c r="BW21" s="13">
+        <v>295316</v>
+      </c>
+      <c r="BX21" s="13">
+        <v>295129</v>
+      </c>
+      <c r="BY21" s="13">
+        <v>276307</v>
+      </c>
+      <c r="BZ21" s="13">
+        <v>314013</v>
+      </c>
       <c r="CA21" s="31"/>
       <c r="CB21" s="31"/>
       <c r="CC21" s="31"/>
       <c r="CD21" s="31"/>
       <c r="CE21" s="31"/>
       <c r="CF21" s="31"/>
       <c r="CG21" s="31"/>
       <c r="CH21" s="31"/>
       <c r="CI21" s="31"/>
       <c r="CJ21" s="31"/>
       <c r="CK21" s="31"/>
       <c r="CL21" s="31"/>
       <c r="CM21" s="31"/>
       <c r="CN21" s="31"/>
       <c r="CO21" s="31"/>
       <c r="CP21" s="31"/>
       <c r="CQ21" s="31"/>
       <c r="CR21" s="31"/>
       <c r="CS21" s="31"/>
       <c r="CT21" s="31"/>
       <c r="CU21" s="31"/>
       <c r="CV21" s="31"/>
       <c r="CW21" s="31"/>
       <c r="CX21" s="31"/>
       <c r="CY21" s="31"/>
@@ -29800,56 +31721,52 @@
       <c r="GA21" s="31"/>
       <c r="GB21" s="31"/>
       <c r="GC21" s="31"/>
       <c r="GD21" s="31"/>
       <c r="GE21" s="31"/>
       <c r="GF21" s="31"/>
       <c r="GG21" s="31"/>
       <c r="GH21" s="31"/>
       <c r="GI21" s="31"/>
       <c r="GJ21" s="31"/>
       <c r="GK21" s="31"/>
       <c r="GL21" s="31"/>
       <c r="GM21" s="31"/>
       <c r="GN21" s="31"/>
       <c r="GO21" s="31"/>
       <c r="GP21" s="31"/>
       <c r="GQ21" s="31"/>
       <c r="GR21" s="31"/>
       <c r="GS21" s="31"/>
       <c r="GT21" s="31"/>
       <c r="GU21" s="31"/>
       <c r="GV21" s="31"/>
       <c r="GW21" s="31"/>
       <c r="GX21" s="31"/>
       <c r="GY21" s="31"/>
-      <c r="GZ21" s="31"/>
-[...2 lines deleted...]
-      <c r="HC21" s="31"/>
     </row>
-    <row r="22" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="96" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="24">
         <v>47170</v>
       </c>
       <c r="C22" s="25">
         <v>49239</v>
       </c>
       <c r="D22" s="24">
         <v>53061</v>
       </c>
       <c r="E22" s="24">
         <v>55707</v>
       </c>
       <c r="F22" s="24">
         <v>55681.9</v>
       </c>
       <c r="G22" s="24">
         <v>60006</v>
       </c>
       <c r="H22" s="23">
         <v>62126</v>
       </c>
       <c r="I22" s="23">
@@ -30022,58 +31939,68 @@
       </c>
       <c r="BM22" s="5">
         <v>245783</v>
       </c>
       <c r="BN22" s="5">
         <v>246954</v>
       </c>
       <c r="BO22" s="13">
         <v>241122</v>
       </c>
       <c r="BP22" s="13">
         <v>256044</v>
       </c>
       <c r="BQ22" s="13">
         <v>241190</v>
       </c>
       <c r="BR22" s="91">
         <v>245031</v>
       </c>
       <c r="BS22" s="91">
         <v>246761</v>
       </c>
       <c r="BT22" s="13">
         <v>255498</v>
       </c>
-      <c r="BU22" s="13">
-[...6 lines deleted...]
-      <c r="BZ22" s="31"/>
+      <c r="BU22" s="179">
+        <v>273744</v>
+      </c>
+      <c r="BV22" s="13">
+        <v>274925</v>
+      </c>
+      <c r="BW22" s="13">
+        <v>275294</v>
+      </c>
+      <c r="BX22" s="13">
+        <v>279867</v>
+      </c>
+      <c r="BY22" s="13">
+        <v>269633</v>
+      </c>
+      <c r="BZ22" s="13">
+        <v>295753</v>
+      </c>
       <c r="CA22" s="31"/>
       <c r="CB22" s="31"/>
       <c r="CC22" s="31"/>
       <c r="CD22" s="31"/>
       <c r="CE22" s="31"/>
       <c r="CF22" s="31"/>
       <c r="CG22" s="31"/>
       <c r="CH22" s="31"/>
       <c r="CI22" s="31"/>
       <c r="CJ22" s="31"/>
       <c r="CK22" s="31"/>
       <c r="CL22" s="31"/>
       <c r="CM22" s="31"/>
       <c r="CN22" s="31"/>
       <c r="CO22" s="31"/>
       <c r="CP22" s="31"/>
       <c r="CQ22" s="31"/>
       <c r="CR22" s="31"/>
       <c r="CS22" s="31"/>
       <c r="CT22" s="31"/>
       <c r="CU22" s="31"/>
       <c r="CV22" s="31"/>
       <c r="CW22" s="31"/>
       <c r="CX22" s="31"/>
       <c r="CY22" s="31"/>
@@ -30159,56 +32086,52 @@
       <c r="GA22" s="31"/>
       <c r="GB22" s="31"/>
       <c r="GC22" s="31"/>
       <c r="GD22" s="31"/>
       <c r="GE22" s="31"/>
       <c r="GF22" s="31"/>
       <c r="GG22" s="31"/>
       <c r="GH22" s="31"/>
       <c r="GI22" s="31"/>
       <c r="GJ22" s="31"/>
       <c r="GK22" s="31"/>
       <c r="GL22" s="31"/>
       <c r="GM22" s="31"/>
       <c r="GN22" s="31"/>
       <c r="GO22" s="31"/>
       <c r="GP22" s="31"/>
       <c r="GQ22" s="31"/>
       <c r="GR22" s="31"/>
       <c r="GS22" s="31"/>
       <c r="GT22" s="31"/>
       <c r="GU22" s="31"/>
       <c r="GV22" s="31"/>
       <c r="GW22" s="31"/>
       <c r="GX22" s="31"/>
       <c r="GY22" s="31"/>
-      <c r="GZ22" s="31"/>
-[...2 lines deleted...]
-      <c r="HC22" s="31"/>
     </row>
-    <row r="23" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="96" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="24">
         <v>42774</v>
       </c>
       <c r="C23" s="25">
         <v>45521</v>
       </c>
       <c r="D23" s="24">
         <v>51758</v>
       </c>
       <c r="E23" s="24">
         <v>56204</v>
       </c>
       <c r="F23" s="24">
         <v>56135.3</v>
       </c>
       <c r="G23" s="24">
         <v>54051</v>
       </c>
       <c r="H23" s="23">
         <v>55945</v>
       </c>
       <c r="I23" s="23">
@@ -30381,58 +32304,68 @@
       </c>
       <c r="BM23" s="5">
         <v>237021</v>
       </c>
       <c r="BN23" s="5">
         <v>237278</v>
       </c>
       <c r="BO23" s="13">
         <v>238953</v>
       </c>
       <c r="BP23" s="13">
         <v>247622</v>
       </c>
       <c r="BQ23" s="13">
         <v>262766</v>
       </c>
       <c r="BR23" s="91">
         <v>267543</v>
       </c>
       <c r="BS23" s="91">
         <v>268102</v>
       </c>
       <c r="BT23" s="13">
         <v>257932</v>
       </c>
-      <c r="BU23" s="13">
-[...6 lines deleted...]
-      <c r="BZ23" s="31"/>
+      <c r="BU23" s="179">
+        <v>274387</v>
+      </c>
+      <c r="BV23" s="13">
+        <v>286531</v>
+      </c>
+      <c r="BW23" s="13">
+        <v>299393</v>
+      </c>
+      <c r="BX23" s="13">
+        <v>300567</v>
+      </c>
+      <c r="BY23" s="13">
+        <v>275966</v>
+      </c>
+      <c r="BZ23" s="13">
+        <v>306575</v>
+      </c>
       <c r="CA23" s="31"/>
       <c r="CB23" s="31"/>
       <c r="CC23" s="31"/>
       <c r="CD23" s="31"/>
       <c r="CE23" s="31"/>
       <c r="CF23" s="31"/>
       <c r="CG23" s="31"/>
       <c r="CH23" s="31"/>
       <c r="CI23" s="31"/>
       <c r="CJ23" s="31"/>
       <c r="CK23" s="31"/>
       <c r="CL23" s="31"/>
       <c r="CM23" s="31"/>
       <c r="CN23" s="31"/>
       <c r="CO23" s="31"/>
       <c r="CP23" s="31"/>
       <c r="CQ23" s="31"/>
       <c r="CR23" s="31"/>
       <c r="CS23" s="31"/>
       <c r="CT23" s="31"/>
       <c r="CU23" s="31"/>
       <c r="CV23" s="31"/>
       <c r="CW23" s="31"/>
       <c r="CX23" s="31"/>
       <c r="CY23" s="31"/>
@@ -30518,56 +32451,52 @@
       <c r="GA23" s="31"/>
       <c r="GB23" s="31"/>
       <c r="GC23" s="31"/>
       <c r="GD23" s="31"/>
       <c r="GE23" s="31"/>
       <c r="GF23" s="31"/>
       <c r="GG23" s="31"/>
       <c r="GH23" s="31"/>
       <c r="GI23" s="31"/>
       <c r="GJ23" s="31"/>
       <c r="GK23" s="31"/>
       <c r="GL23" s="31"/>
       <c r="GM23" s="31"/>
       <c r="GN23" s="31"/>
       <c r="GO23" s="31"/>
       <c r="GP23" s="31"/>
       <c r="GQ23" s="31"/>
       <c r="GR23" s="31"/>
       <c r="GS23" s="31"/>
       <c r="GT23" s="31"/>
       <c r="GU23" s="31"/>
       <c r="GV23" s="31"/>
       <c r="GW23" s="31"/>
       <c r="GX23" s="31"/>
       <c r="GY23" s="31"/>
-      <c r="GZ23" s="31"/>
-[...2 lines deleted...]
-      <c r="HC23" s="31"/>
     </row>
-    <row r="24" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="96" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="24">
         <v>63562</v>
       </c>
       <c r="C24" s="25">
         <v>66189</v>
       </c>
       <c r="D24" s="24">
         <v>69979</v>
       </c>
       <c r="E24" s="24">
         <v>73343</v>
       </c>
       <c r="F24" s="24">
         <v>73217.100000000006</v>
       </c>
       <c r="G24" s="24">
         <v>81206</v>
       </c>
       <c r="H24" s="23">
         <v>81675</v>
       </c>
       <c r="I24" s="23">
@@ -30740,58 +32669,68 @@
       </c>
       <c r="BM24" s="5">
         <v>363340</v>
       </c>
       <c r="BN24" s="5">
         <v>363029</v>
       </c>
       <c r="BO24" s="13">
         <v>420990</v>
       </c>
       <c r="BP24" s="13">
         <v>414746</v>
       </c>
       <c r="BQ24" s="13">
         <v>414288</v>
       </c>
       <c r="BR24" s="91">
         <v>413512</v>
       </c>
       <c r="BS24" s="91">
         <v>414239</v>
       </c>
       <c r="BT24" s="13">
         <v>449081</v>
       </c>
-      <c r="BU24" s="13">
-[...6 lines deleted...]
-      <c r="BZ24" s="31"/>
+      <c r="BU24" s="179">
+        <v>451957</v>
+      </c>
+      <c r="BV24" s="13">
+        <v>454103</v>
+      </c>
+      <c r="BW24" s="13">
+        <v>458310</v>
+      </c>
+      <c r="BX24" s="13">
+        <v>457201</v>
+      </c>
+      <c r="BY24" s="13">
+        <v>545794</v>
+      </c>
+      <c r="BZ24" s="13">
+        <v>529491</v>
+      </c>
       <c r="CA24" s="31"/>
       <c r="CB24" s="31"/>
       <c r="CC24" s="31"/>
       <c r="CD24" s="31"/>
       <c r="CE24" s="31"/>
       <c r="CF24" s="31"/>
       <c r="CG24" s="31"/>
       <c r="CH24" s="31"/>
       <c r="CI24" s="31"/>
       <c r="CJ24" s="31"/>
       <c r="CK24" s="31"/>
       <c r="CL24" s="31"/>
       <c r="CM24" s="31"/>
       <c r="CN24" s="31"/>
       <c r="CO24" s="31"/>
       <c r="CP24" s="31"/>
       <c r="CQ24" s="31"/>
       <c r="CR24" s="31"/>
       <c r="CS24" s="31"/>
       <c r="CT24" s="31"/>
       <c r="CU24" s="31"/>
       <c r="CV24" s="31"/>
       <c r="CW24" s="31"/>
       <c r="CX24" s="31"/>
       <c r="CY24" s="31"/>
@@ -30877,56 +32816,52 @@
       <c r="GA24" s="31"/>
       <c r="GB24" s="31"/>
       <c r="GC24" s="31"/>
       <c r="GD24" s="31"/>
       <c r="GE24" s="31"/>
       <c r="GF24" s="31"/>
       <c r="GG24" s="31"/>
       <c r="GH24" s="31"/>
       <c r="GI24" s="31"/>
       <c r="GJ24" s="31"/>
       <c r="GK24" s="31"/>
       <c r="GL24" s="31"/>
       <c r="GM24" s="31"/>
       <c r="GN24" s="31"/>
       <c r="GO24" s="31"/>
       <c r="GP24" s="31"/>
       <c r="GQ24" s="31"/>
       <c r="GR24" s="31"/>
       <c r="GS24" s="31"/>
       <c r="GT24" s="31"/>
       <c r="GU24" s="31"/>
       <c r="GV24" s="31"/>
       <c r="GW24" s="31"/>
       <c r="GX24" s="31"/>
       <c r="GY24" s="31"/>
-      <c r="GZ24" s="31"/>
-[...2 lines deleted...]
-      <c r="HC24" s="31"/>
     </row>
-    <row r="25" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="97" t="s">
         <v>47</v>
       </c>
       <c r="B25" s="24">
         <v>43689</v>
       </c>
       <c r="C25" s="25">
         <v>46037</v>
       </c>
       <c r="D25" s="24">
         <v>50959</v>
       </c>
       <c r="E25" s="24">
         <v>55342</v>
       </c>
       <c r="F25" s="24">
         <v>55273.9</v>
       </c>
       <c r="G25" s="24">
         <v>56958</v>
       </c>
       <c r="H25" s="23">
         <v>60966</v>
       </c>
       <c r="I25" s="23">
@@ -31099,58 +33034,68 @@
       </c>
       <c r="BM25" s="5">
         <v>234161</v>
       </c>
       <c r="BN25" s="5">
         <v>234303</v>
       </c>
       <c r="BO25" s="13">
         <v>238815</v>
       </c>
       <c r="BP25" s="13">
         <v>261608</v>
       </c>
       <c r="BQ25" s="13">
         <v>273029</v>
       </c>
       <c r="BR25" s="91">
         <v>276696</v>
       </c>
       <c r="BS25" s="91">
         <v>277410</v>
       </c>
       <c r="BT25" s="13">
         <v>247428</v>
       </c>
-      <c r="BU25" s="13">
-[...6 lines deleted...]
-      <c r="BZ25" s="31"/>
+      <c r="BU25" s="179">
+        <v>289692</v>
+      </c>
+      <c r="BV25" s="13">
+        <v>296011</v>
+      </c>
+      <c r="BW25" s="13">
+        <v>297726</v>
+      </c>
+      <c r="BX25" s="13">
+        <v>298734</v>
+      </c>
+      <c r="BY25" s="13">
+        <v>253719</v>
+      </c>
+      <c r="BZ25" s="13">
+        <v>296825</v>
+      </c>
       <c r="CA25" s="31"/>
       <c r="CB25" s="31"/>
       <c r="CC25" s="31"/>
       <c r="CD25" s="31"/>
       <c r="CE25" s="31"/>
       <c r="CF25" s="31"/>
       <c r="CG25" s="31"/>
       <c r="CH25" s="31"/>
       <c r="CI25" s="31"/>
       <c r="CJ25" s="31"/>
       <c r="CK25" s="31"/>
       <c r="CL25" s="31"/>
       <c r="CM25" s="31"/>
       <c r="CN25" s="31"/>
       <c r="CO25" s="31"/>
       <c r="CP25" s="31"/>
       <c r="CQ25" s="31"/>
       <c r="CR25" s="31"/>
       <c r="CS25" s="31"/>
       <c r="CT25" s="31"/>
       <c r="CU25" s="31"/>
       <c r="CV25" s="31"/>
       <c r="CW25" s="31"/>
       <c r="CX25" s="31"/>
       <c r="CY25" s="31"/>
@@ -31236,56 +33181,52 @@
       <c r="GA25" s="31"/>
       <c r="GB25" s="31"/>
       <c r="GC25" s="31"/>
       <c r="GD25" s="31"/>
       <c r="GE25" s="31"/>
       <c r="GF25" s="31"/>
       <c r="GG25" s="31"/>
       <c r="GH25" s="31"/>
       <c r="GI25" s="31"/>
       <c r="GJ25" s="31"/>
       <c r="GK25" s="31"/>
       <c r="GL25" s="31"/>
       <c r="GM25" s="31"/>
       <c r="GN25" s="31"/>
       <c r="GO25" s="31"/>
       <c r="GP25" s="31"/>
       <c r="GQ25" s="31"/>
       <c r="GR25" s="31"/>
       <c r="GS25" s="31"/>
       <c r="GT25" s="31"/>
       <c r="GU25" s="31"/>
       <c r="GV25" s="31"/>
       <c r="GW25" s="31"/>
       <c r="GX25" s="31"/>
       <c r="GY25" s="31"/>
-      <c r="GZ25" s="31"/>
-[...2 lines deleted...]
-      <c r="HC25" s="31"/>
     </row>
-    <row r="26" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="97" t="s">
         <v>48</v>
       </c>
       <c r="B26" s="24">
         <v>43412</v>
       </c>
       <c r="C26" s="25">
         <v>47257</v>
       </c>
       <c r="D26" s="24">
         <v>53039</v>
       </c>
       <c r="E26" s="24">
         <v>56123</v>
       </c>
       <c r="F26" s="24">
         <v>56113.2</v>
       </c>
       <c r="G26" s="24">
         <v>56873</v>
       </c>
       <c r="H26" s="23">
         <v>59875</v>
       </c>
       <c r="I26" s="23">
@@ -31458,58 +33399,68 @@
       </c>
       <c r="BM26" s="5">
         <v>224669</v>
       </c>
       <c r="BN26" s="5">
         <v>224893</v>
       </c>
       <c r="BO26" s="13">
         <v>227544</v>
       </c>
       <c r="BP26" s="13">
         <v>241230</v>
       </c>
       <c r="BQ26" s="13">
         <v>251657</v>
       </c>
       <c r="BR26" s="91">
         <v>259039</v>
       </c>
       <c r="BS26" s="91">
         <v>259674</v>
       </c>
       <c r="BT26" s="13">
         <v>254794</v>
       </c>
-      <c r="BU26" s="13">
-[...6 lines deleted...]
-      <c r="BZ26" s="31"/>
+      <c r="BU26" s="179">
+        <v>280748</v>
+      </c>
+      <c r="BV26" s="13">
+        <v>287490</v>
+      </c>
+      <c r="BW26" s="13">
+        <v>291580</v>
+      </c>
+      <c r="BX26" s="13">
+        <v>295001</v>
+      </c>
+      <c r="BY26" s="13">
+        <v>285593</v>
+      </c>
+      <c r="BZ26" s="13">
+        <v>313749</v>
+      </c>
       <c r="CA26" s="31"/>
       <c r="CB26" s="31"/>
       <c r="CC26" s="31"/>
       <c r="CD26" s="31"/>
       <c r="CE26" s="31"/>
       <c r="CF26" s="31"/>
       <c r="CG26" s="31"/>
       <c r="CH26" s="31"/>
       <c r="CI26" s="31"/>
       <c r="CJ26" s="31"/>
       <c r="CK26" s="31"/>
       <c r="CL26" s="31"/>
       <c r="CM26" s="31"/>
       <c r="CN26" s="31"/>
       <c r="CO26" s="31"/>
       <c r="CP26" s="31"/>
       <c r="CQ26" s="31"/>
       <c r="CR26" s="31"/>
       <c r="CS26" s="31"/>
       <c r="CT26" s="31"/>
       <c r="CU26" s="31"/>
       <c r="CV26" s="31"/>
       <c r="CW26" s="31"/>
       <c r="CX26" s="31"/>
       <c r="CY26" s="31"/>
@@ -31595,129 +33546,125 @@
       <c r="GA26" s="31"/>
       <c r="GB26" s="31"/>
       <c r="GC26" s="31"/>
       <c r="GD26" s="31"/>
       <c r="GE26" s="31"/>
       <c r="GF26" s="31"/>
       <c r="GG26" s="31"/>
       <c r="GH26" s="31"/>
       <c r="GI26" s="31"/>
       <c r="GJ26" s="31"/>
       <c r="GK26" s="31"/>
       <c r="GL26" s="31"/>
       <c r="GM26" s="31"/>
       <c r="GN26" s="31"/>
       <c r="GO26" s="31"/>
       <c r="GP26" s="31"/>
       <c r="GQ26" s="31"/>
       <c r="GR26" s="31"/>
       <c r="GS26" s="31"/>
       <c r="GT26" s="31"/>
       <c r="GU26" s="31"/>
       <c r="GV26" s="31"/>
       <c r="GW26" s="31"/>
       <c r="GX26" s="31"/>
       <c r="GY26" s="31"/>
-      <c r="GZ26" s="31"/>
-[...2 lines deleted...]
-      <c r="HC26" s="31"/>
     </row>
-    <row r="27" spans="1:211" s="104" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...72 lines deleted...]
-      <c r="BU27" s="148"/>
+    <row r="27" spans="1:207" s="102" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="106"/>
+      <c r="B27" s="109"/>
+      <c r="C27" s="110"/>
+      <c r="D27" s="109"/>
+      <c r="E27" s="109"/>
+      <c r="F27" s="109"/>
+      <c r="G27" s="109"/>
+      <c r="H27" s="108"/>
+      <c r="I27" s="108"/>
+      <c r="J27" s="108"/>
+      <c r="K27" s="145"/>
+      <c r="L27" s="143"/>
+      <c r="M27" s="143"/>
+      <c r="N27" s="111"/>
+      <c r="O27" s="115"/>
+      <c r="P27" s="114"/>
+      <c r="Q27" s="115"/>
+      <c r="R27" s="111"/>
+      <c r="S27" s="115"/>
+      <c r="T27" s="115"/>
+      <c r="U27" s="114"/>
+      <c r="V27" s="115"/>
+      <c r="W27" s="112"/>
+      <c r="X27" s="112"/>
+      <c r="Y27" s="112"/>
+      <c r="Z27" s="116"/>
+      <c r="AA27" s="112"/>
+      <c r="AB27" s="112"/>
+      <c r="AC27" s="112"/>
+      <c r="AD27" s="112"/>
+      <c r="AE27" s="117"/>
+      <c r="AF27" s="117"/>
+      <c r="AG27" s="117"/>
+      <c r="AH27" s="117"/>
+      <c r="AI27" s="117"/>
+      <c r="AJ27" s="118"/>
+      <c r="AK27" s="117"/>
+      <c r="AL27" s="117"/>
+      <c r="AM27" s="117"/>
+      <c r="AN27" s="117"/>
+      <c r="AO27" s="118"/>
+      <c r="AP27" s="118"/>
+      <c r="AQ27" s="117"/>
+      <c r="AR27" s="117"/>
+      <c r="AS27" s="117"/>
+      <c r="AT27" s="117"/>
+      <c r="AU27" s="117"/>
+      <c r="AV27" s="117"/>
+      <c r="AW27" s="117"/>
+      <c r="AX27" s="117"/>
+      <c r="AY27" s="117"/>
+      <c r="AZ27" s="117"/>
+      <c r="BA27" s="117"/>
+      <c r="BB27" s="117"/>
+      <c r="BC27" s="117"/>
+      <c r="BD27" s="117"/>
+      <c r="BE27" s="117"/>
+      <c r="BF27" s="117"/>
+      <c r="BG27" s="117"/>
+      <c r="BH27" s="117"/>
+      <c r="BI27" s="119"/>
+      <c r="BJ27" s="117"/>
+      <c r="BK27" s="117"/>
+      <c r="BL27" s="144"/>
+      <c r="BM27" s="119"/>
+      <c r="BN27" s="119"/>
+      <c r="BO27" s="120"/>
+      <c r="BP27" s="120"/>
+      <c r="BQ27" s="120"/>
+      <c r="BR27" s="120"/>
+      <c r="BS27" s="120"/>
+      <c r="BT27" s="120"/>
+      <c r="BU27" s="180"/>
       <c r="BW27" s="31"/>
       <c r="BX27" s="31"/>
       <c r="BY27" s="31"/>
       <c r="BZ27" s="31"/>
       <c r="CA27" s="31"/>
       <c r="CB27" s="31"/>
       <c r="CC27" s="31"/>
       <c r="CD27" s="31"/>
       <c r="CE27" s="31"/>
       <c r="CF27" s="31"/>
       <c r="CG27" s="31"/>
       <c r="CH27" s="31"/>
       <c r="CI27" s="31"/>
       <c r="CJ27" s="31"/>
       <c r="CK27" s="31"/>
       <c r="CL27" s="31"/>
       <c r="CM27" s="31"/>
       <c r="CN27" s="31"/>
       <c r="CO27" s="31"/>
       <c r="CP27" s="31"/>
       <c r="CQ27" s="31"/>
       <c r="CR27" s="31"/>
       <c r="CS27" s="31"/>
       <c r="CT27" s="31"/>
       <c r="CU27" s="31"/>
@@ -31807,428 +33754,446 @@
       <c r="GA27" s="31"/>
       <c r="GB27" s="31"/>
       <c r="GC27" s="31"/>
       <c r="GD27" s="31"/>
       <c r="GE27" s="31"/>
       <c r="GF27" s="31"/>
       <c r="GG27" s="31"/>
       <c r="GH27" s="31"/>
       <c r="GI27" s="31"/>
       <c r="GJ27" s="31"/>
       <c r="GK27" s="31"/>
       <c r="GL27" s="31"/>
       <c r="GM27" s="31"/>
       <c r="GN27" s="31"/>
       <c r="GO27" s="31"/>
       <c r="GP27" s="31"/>
       <c r="GQ27" s="31"/>
       <c r="GR27" s="31"/>
       <c r="GS27" s="31"/>
       <c r="GT27" s="31"/>
       <c r="GU27" s="31"/>
       <c r="GV27" s="31"/>
       <c r="GW27" s="31"/>
       <c r="GX27" s="31"/>
       <c r="GY27" s="31"/>
-      <c r="GZ27" s="31"/>
-[...2 lines deleted...]
-      <c r="HC27" s="31"/>
     </row>
-    <row r="28" spans="1:211" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="182" t="s">
+    <row r="28" spans="1:207" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="210" t="s">
         <v>22</v>
       </c>
-      <c r="B28" s="174"/>
-[...8 lines deleted...]
-      <c r="K28" s="176"/>
+      <c r="B28" s="197"/>
+      <c r="C28" s="197"/>
+      <c r="D28" s="197"/>
+      <c r="E28" s="197"/>
+      <c r="F28" s="197"/>
+      <c r="G28" s="198"/>
+      <c r="H28" s="198"/>
+      <c r="I28" s="199"/>
+      <c r="J28" s="199"/>
+      <c r="K28" s="199"/>
       <c r="AY28" s="73"/>
       <c r="AZ28" s="73"/>
       <c r="BA28" s="73"/>
       <c r="BB28" s="73"/>
       <c r="BC28" s="73"/>
       <c r="BD28" s="73"/>
       <c r="BJ28" s="32"/>
       <c r="BK28" s="33"/>
       <c r="BL28" s="33"/>
+      <c r="BU28" s="181"/>
     </row>
-    <row r="29" spans="1:211" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="K29" s="172"/>
+    <row r="29" spans="1:207" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="146"/>
+      <c r="B29" s="140"/>
+      <c r="C29" s="140"/>
+      <c r="D29" s="140"/>
+      <c r="E29" s="140"/>
+      <c r="F29" s="140"/>
+      <c r="G29" s="141"/>
+      <c r="H29" s="141"/>
+      <c r="I29" s="142"/>
+      <c r="J29" s="142"/>
+      <c r="K29" s="142"/>
       <c r="AY29" s="73"/>
       <c r="AZ29" s="73"/>
       <c r="BA29" s="73"/>
       <c r="BB29" s="73"/>
       <c r="BC29" s="73"/>
       <c r="BD29" s="73"/>
       <c r="BJ29" s="32"/>
       <c r="BK29" s="33"/>
       <c r="BL29" s="33"/>
+      <c r="BU29" s="181"/>
     </row>
-    <row r="30" spans="1:211" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:207" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="98"/>
-      <c r="B30" s="125">
+      <c r="B30" s="212">
         <v>2011</v>
       </c>
-      <c r="C30" s="126"/>
-[...3 lines deleted...]
-      <c r="G30" s="125">
+      <c r="C30" s="213"/>
+      <c r="D30" s="213"/>
+      <c r="E30" s="213"/>
+      <c r="F30" s="215"/>
+      <c r="G30" s="212">
         <v>2012</v>
       </c>
-      <c r="H30" s="126"/>
-[...3 lines deleted...]
-      <c r="L30" s="125">
+      <c r="H30" s="213"/>
+      <c r="I30" s="213"/>
+      <c r="J30" s="213"/>
+      <c r="K30" s="215"/>
+      <c r="L30" s="212">
         <v>2013</v>
       </c>
-      <c r="M30" s="126"/>
-[...3 lines deleted...]
-      <c r="Q30" s="125">
+      <c r="M30" s="213"/>
+      <c r="N30" s="213"/>
+      <c r="O30" s="213"/>
+      <c r="P30" s="215"/>
+      <c r="Q30" s="212">
         <v>2014</v>
       </c>
-      <c r="R30" s="126"/>
-[...3 lines deleted...]
-      <c r="V30" s="125">
+      <c r="R30" s="213"/>
+      <c r="S30" s="213"/>
+      <c r="T30" s="213"/>
+      <c r="U30" s="215"/>
+      <c r="V30" s="212">
         <v>2015</v>
       </c>
-      <c r="W30" s="126"/>
-[...3 lines deleted...]
-      <c r="AA30" s="125">
+      <c r="W30" s="213"/>
+      <c r="X30" s="213"/>
+      <c r="Y30" s="213"/>
+      <c r="Z30" s="214"/>
+      <c r="AA30" s="212">
         <v>2016</v>
       </c>
-      <c r="AB30" s="126"/>
-[...3 lines deleted...]
-      <c r="AF30" s="125">
+      <c r="AB30" s="213"/>
+      <c r="AC30" s="213"/>
+      <c r="AD30" s="213"/>
+      <c r="AE30" s="214"/>
+      <c r="AF30" s="212">
         <v>2017</v>
       </c>
-      <c r="AG30" s="126"/>
-[...3 lines deleted...]
-      <c r="AK30" s="125">
+      <c r="AG30" s="213"/>
+      <c r="AH30" s="213"/>
+      <c r="AI30" s="213"/>
+      <c r="AJ30" s="214"/>
+      <c r="AK30" s="212">
         <v>2018</v>
       </c>
-      <c r="AL30" s="126"/>
-[...3 lines deleted...]
-      <c r="AP30" s="124">
+      <c r="AL30" s="213"/>
+      <c r="AM30" s="213"/>
+      <c r="AN30" s="213"/>
+      <c r="AO30" s="214"/>
+      <c r="AP30" s="211">
         <v>2019</v>
       </c>
-      <c r="AQ30" s="124"/>
-[...3 lines deleted...]
-      <c r="AU30" s="125">
+      <c r="AQ30" s="211"/>
+      <c r="AR30" s="211"/>
+      <c r="AS30" s="211"/>
+      <c r="AT30" s="217"/>
+      <c r="AU30" s="212">
         <v>2020</v>
       </c>
-      <c r="AV30" s="126"/>
-[...3 lines deleted...]
-      <c r="AZ30" s="125">
+      <c r="AV30" s="213"/>
+      <c r="AW30" s="213"/>
+      <c r="AX30" s="213"/>
+      <c r="AY30" s="214"/>
+      <c r="AZ30" s="212">
         <v>2021</v>
       </c>
-      <c r="BA30" s="126"/>
-[...3 lines deleted...]
-      <c r="BE30" s="131">
+      <c r="BA30" s="213"/>
+      <c r="BB30" s="213"/>
+      <c r="BC30" s="213"/>
+      <c r="BD30" s="214"/>
+      <c r="BE30" s="219">
         <v>2022</v>
       </c>
-      <c r="BF30" s="132"/>
-[...3 lines deleted...]
-      <c r="BJ30" s="131">
+      <c r="BF30" s="220"/>
+      <c r="BG30" s="220"/>
+      <c r="BH30" s="220"/>
+      <c r="BI30" s="221"/>
+      <c r="BJ30" s="219">
         <v>2023</v>
       </c>
-      <c r="BK30" s="132"/>
-[...3 lines deleted...]
-      <c r="BO30" s="131">
+      <c r="BK30" s="220"/>
+      <c r="BL30" s="220"/>
+      <c r="BM30" s="220"/>
+      <c r="BN30" s="221"/>
+      <c r="BO30" s="219">
         <v>2024</v>
       </c>
-      <c r="BP30" s="132"/>
-[...3 lines deleted...]
-      <c r="BT30" s="108">
+      <c r="BP30" s="220"/>
+      <c r="BQ30" s="195"/>
+      <c r="BR30" s="195"/>
+      <c r="BS30" s="195"/>
+      <c r="BT30" s="187">
         <v>2025</v>
       </c>
-      <c r="BU30" s="109"/>
-      <c r="BV30" s="103"/>
+      <c r="BU30" s="187"/>
+      <c r="BV30" s="209"/>
+      <c r="BW30" s="209"/>
+      <c r="BX30" s="209"/>
+      <c r="BY30" s="187">
+        <v>2026</v>
+      </c>
+      <c r="BZ30" s="188"/>
     </row>
-    <row r="31" spans="1:211" s="31" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="100"/>
+    <row r="31" spans="1:207" s="152" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="153"/>
       <c r="B31" s="80" t="s">
         <v>23</v>
       </c>
       <c r="C31" s="80" t="s">
         <v>24</v>
       </c>
       <c r="D31" s="80" t="s">
         <v>25</v>
       </c>
       <c r="E31" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="F31" s="9" t="s">
+      <c r="F31" s="104" t="s">
         <v>15</v>
       </c>
       <c r="G31" s="80" t="s">
         <v>23</v>
       </c>
       <c r="H31" s="80" t="s">
         <v>24</v>
       </c>
       <c r="I31" s="80" t="s">
         <v>25</v>
       </c>
       <c r="J31" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="K31" s="9" t="s">
+      <c r="K31" s="104" t="s">
         <v>15</v>
       </c>
       <c r="L31" s="80" t="s">
         <v>23</v>
       </c>
       <c r="M31" s="80" t="s">
         <v>24</v>
       </c>
       <c r="N31" s="80" t="s">
         <v>25</v>
       </c>
       <c r="O31" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="P31" s="9" t="s">
+      <c r="P31" s="104" t="s">
         <v>15</v>
       </c>
       <c r="Q31" s="80" t="s">
         <v>23</v>
       </c>
       <c r="R31" s="80" t="s">
         <v>24</v>
       </c>
       <c r="S31" s="80" t="s">
         <v>25</v>
       </c>
       <c r="T31" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="U31" s="9" t="s">
+      <c r="U31" s="104" t="s">
         <v>15</v>
       </c>
       <c r="V31" s="80" t="s">
         <v>23</v>
       </c>
       <c r="W31" s="80" t="s">
         <v>24</v>
       </c>
       <c r="X31" s="80" t="s">
         <v>25</v>
       </c>
       <c r="Y31" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="Z31" s="9" t="s">
+      <c r="Z31" s="104" t="s">
         <v>15</v>
       </c>
       <c r="AA31" s="80" t="s">
         <v>23</v>
       </c>
       <c r="AB31" s="80" t="s">
         <v>24</v>
       </c>
       <c r="AC31" s="80" t="s">
         <v>25</v>
       </c>
       <c r="AD31" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="AE31" s="9" t="s">
+      <c r="AE31" s="104" t="s">
         <v>15</v>
       </c>
       <c r="AF31" s="80" t="s">
         <v>23</v>
       </c>
       <c r="AG31" s="80" t="s">
         <v>24</v>
       </c>
       <c r="AH31" s="80" t="s">
         <v>25</v>
       </c>
       <c r="AI31" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="AJ31" s="9" t="s">
+      <c r="AJ31" s="104" t="s">
         <v>15</v>
       </c>
       <c r="AK31" s="80" t="s">
         <v>23</v>
       </c>
       <c r="AL31" s="80" t="s">
         <v>24</v>
       </c>
       <c r="AM31" s="80" t="s">
         <v>25</v>
       </c>
       <c r="AN31" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="AO31" s="9" t="s">
+      <c r="AO31" s="104" t="s">
         <v>15</v>
       </c>
       <c r="AP31" s="80" t="s">
         <v>23</v>
       </c>
       <c r="AQ31" s="80" t="s">
         <v>24</v>
       </c>
       <c r="AR31" s="80" t="s">
         <v>25</v>
       </c>
       <c r="AS31" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="AT31" s="9" t="s">
+      <c r="AT31" s="104" t="s">
         <v>15</v>
       </c>
       <c r="AU31" s="80" t="s">
         <v>23</v>
       </c>
       <c r="AV31" s="80" t="s">
         <v>24</v>
       </c>
       <c r="AW31" s="80" t="s">
         <v>25</v>
       </c>
       <c r="AX31" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="AY31" s="9" t="s">
+      <c r="AY31" s="104" t="s">
         <v>15</v>
       </c>
       <c r="AZ31" s="80" t="s">
         <v>23</v>
       </c>
       <c r="BA31" s="80" t="s">
         <v>24</v>
       </c>
       <c r="BB31" s="80" t="s">
         <v>25</v>
       </c>
       <c r="BC31" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="BD31" s="9" t="s">
+      <c r="BD31" s="104" t="s">
         <v>15</v>
       </c>
       <c r="BE31" s="80" t="s">
         <v>23</v>
       </c>
       <c r="BF31" s="80" t="s">
         <v>24</v>
       </c>
       <c r="BG31" s="80" t="s">
         <v>25</v>
       </c>
       <c r="BH31" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="BI31" s="9" t="s">
+      <c r="BI31" s="104" t="s">
         <v>15</v>
       </c>
       <c r="BJ31" s="80" t="s">
         <v>23</v>
       </c>
       <c r="BK31" s="80" t="s">
         <v>24</v>
       </c>
       <c r="BL31" s="80" t="s">
         <v>25</v>
       </c>
       <c r="BM31" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="BN31" s="9" t="s">
+      <c r="BN31" s="104" t="s">
         <v>15</v>
       </c>
       <c r="BO31" s="80" t="s">
         <v>23</v>
       </c>
       <c r="BP31" s="80" t="s">
         <v>24</v>
       </c>
       <c r="BQ31" s="80" t="s">
         <v>25</v>
       </c>
       <c r="BR31" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="BS31" s="9" t="s">
+      <c r="BS31" s="104" t="s">
         <v>15</v>
       </c>
       <c r="BT31" s="83" t="s">
         <v>23</v>
       </c>
-      <c r="BU31" s="83" t="s">
+      <c r="BU31" s="177" t="s">
         <v>24</v>
       </c>
-      <c r="BV31" s="104"/>
+      <c r="BV31" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="BW31" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="BX31" s="154" t="s">
+        <v>15</v>
+      </c>
+      <c r="BY31" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="BZ31" s="83" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="32" spans="1:211" s="60" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:207" s="60" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="94" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="37">
         <v>118.7</v>
       </c>
       <c r="C32" s="38">
         <v>113.8</v>
       </c>
       <c r="D32" s="37">
         <v>116.4</v>
       </c>
       <c r="E32" s="37">
         <v>118.3</v>
       </c>
       <c r="F32" s="39">
         <v>117.4</v>
       </c>
       <c r="G32" s="37">
         <v>121</v>
       </c>
       <c r="H32" s="35">
         <v>119.7</v>
       </c>
       <c r="I32" s="35">
@@ -32401,58 +34366,68 @@
       </c>
       <c r="BM32" s="67">
         <v>120.7</v>
       </c>
       <c r="BN32" s="67">
         <v>120.6</v>
       </c>
       <c r="BO32" s="68">
         <v>114</v>
       </c>
       <c r="BP32" s="87">
         <v>113.1</v>
       </c>
       <c r="BQ32" s="86">
         <v>113.3</v>
       </c>
       <c r="BR32" s="87">
         <v>113.2</v>
       </c>
       <c r="BS32" s="87">
         <v>113.6</v>
       </c>
       <c r="BT32" s="68">
         <v>114.6</v>
       </c>
-      <c r="BU32" s="68">
-[...6 lines deleted...]
-      <c r="BZ32" s="22"/>
+      <c r="BU32" s="182">
+        <v>114.1</v>
+      </c>
+      <c r="BV32" s="68">
+        <v>113.3</v>
+      </c>
+      <c r="BW32" s="68">
+        <v>112.6</v>
+      </c>
+      <c r="BX32" s="68">
+        <v>111.8</v>
+      </c>
+      <c r="BY32" s="68">
+        <v>110.1</v>
+      </c>
+      <c r="BZ32" s="68">
+        <v>108.6</v>
+      </c>
       <c r="CA32" s="22"/>
       <c r="CB32" s="22"/>
       <c r="CC32" s="22"/>
       <c r="CD32" s="22"/>
       <c r="CE32" s="22"/>
       <c r="CF32" s="22"/>
       <c r="CG32" s="22"/>
       <c r="CH32" s="22"/>
       <c r="CI32" s="22"/>
       <c r="CJ32" s="22"/>
       <c r="CK32" s="22"/>
       <c r="CL32" s="22"/>
       <c r="CM32" s="22"/>
       <c r="CN32" s="22"/>
       <c r="CO32" s="22"/>
       <c r="CP32" s="22"/>
       <c r="CQ32" s="22"/>
       <c r="CR32" s="22"/>
       <c r="CS32" s="22"/>
       <c r="CT32" s="22"/>
       <c r="CU32" s="22"/>
       <c r="CV32" s="22"/>
       <c r="CW32" s="22"/>
       <c r="CX32" s="22"/>
       <c r="CY32" s="22"/>
@@ -32538,56 +34513,52 @@
       <c r="GA32" s="22"/>
       <c r="GB32" s="22"/>
       <c r="GC32" s="22"/>
       <c r="GD32" s="22"/>
       <c r="GE32" s="22"/>
       <c r="GF32" s="22"/>
       <c r="GG32" s="22"/>
       <c r="GH32" s="22"/>
       <c r="GI32" s="22"/>
       <c r="GJ32" s="22"/>
       <c r="GK32" s="22"/>
       <c r="GL32" s="22"/>
       <c r="GM32" s="22"/>
       <c r="GN32" s="22"/>
       <c r="GO32" s="22"/>
       <c r="GP32" s="22"/>
       <c r="GQ32" s="22"/>
       <c r="GR32" s="22"/>
       <c r="GS32" s="22"/>
       <c r="GT32" s="22"/>
       <c r="GU32" s="22"/>
       <c r="GV32" s="22"/>
       <c r="GW32" s="22"/>
       <c r="GX32" s="22"/>
       <c r="GY32" s="22"/>
-      <c r="GZ32" s="22"/>
-[...2 lines deleted...]
-      <c r="HC32" s="22"/>
     </row>
-    <row r="33" spans="1:211" s="60" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:207" s="60" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="95" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="47">
         <v>117.6</v>
       </c>
       <c r="C33" s="48">
         <v>111.8</v>
       </c>
       <c r="D33" s="47">
         <v>114.7</v>
       </c>
       <c r="E33" s="47">
         <v>115.9</v>
       </c>
       <c r="F33" s="49">
         <v>113.90693778279446</v>
       </c>
       <c r="G33" s="47">
         <v>121.8</v>
       </c>
       <c r="H33" s="46">
         <v>121.3</v>
       </c>
       <c r="I33" s="46">
@@ -32760,58 +34731,68 @@
       </c>
       <c r="BM33" s="6">
         <v>121.3</v>
       </c>
       <c r="BN33" s="6">
         <v>121.2</v>
       </c>
       <c r="BO33" s="12">
         <v>115.9</v>
       </c>
       <c r="BP33" s="12">
         <v>114.3</v>
       </c>
       <c r="BQ33" s="12">
         <v>115.2</v>
       </c>
       <c r="BR33" s="93">
         <v>116.1</v>
       </c>
       <c r="BS33" s="93">
         <v>116.3</v>
       </c>
       <c r="BT33" s="12">
         <v>116.1</v>
       </c>
-      <c r="BU33" s="12">
-[...6 lines deleted...]
-      <c r="BZ33" s="22"/>
+      <c r="BU33" s="150">
+        <v>115.1</v>
+      </c>
+      <c r="BV33" s="12">
+        <v>114.5</v>
+      </c>
+      <c r="BW33" s="12">
+        <v>114.1</v>
+      </c>
+      <c r="BX33" s="12">
+        <v>112.6</v>
+      </c>
+      <c r="BY33" s="12">
+        <v>113</v>
+      </c>
+      <c r="BZ33" s="12">
+        <v>110.3</v>
+      </c>
       <c r="CA33" s="22"/>
       <c r="CB33" s="22"/>
       <c r="CC33" s="22"/>
       <c r="CD33" s="22"/>
       <c r="CE33" s="22"/>
       <c r="CF33" s="22"/>
       <c r="CG33" s="22"/>
       <c r="CH33" s="22"/>
       <c r="CI33" s="22"/>
       <c r="CJ33" s="22"/>
       <c r="CK33" s="22"/>
       <c r="CL33" s="22"/>
       <c r="CM33" s="22"/>
       <c r="CN33" s="22"/>
       <c r="CO33" s="22"/>
       <c r="CP33" s="22"/>
       <c r="CQ33" s="22"/>
       <c r="CR33" s="22"/>
       <c r="CS33" s="22"/>
       <c r="CT33" s="22"/>
       <c r="CU33" s="22"/>
       <c r="CV33" s="22"/>
       <c r="CW33" s="22"/>
       <c r="CX33" s="22"/>
       <c r="CY33" s="22"/>
@@ -32897,56 +34878,52 @@
       <c r="GA33" s="22"/>
       <c r="GB33" s="22"/>
       <c r="GC33" s="22"/>
       <c r="GD33" s="22"/>
       <c r="GE33" s="22"/>
       <c r="GF33" s="22"/>
       <c r="GG33" s="22"/>
       <c r="GH33" s="22"/>
       <c r="GI33" s="22"/>
       <c r="GJ33" s="22"/>
       <c r="GK33" s="22"/>
       <c r="GL33" s="22"/>
       <c r="GM33" s="22"/>
       <c r="GN33" s="22"/>
       <c r="GO33" s="22"/>
       <c r="GP33" s="22"/>
       <c r="GQ33" s="22"/>
       <c r="GR33" s="22"/>
       <c r="GS33" s="22"/>
       <c r="GT33" s="22"/>
       <c r="GU33" s="22"/>
       <c r="GV33" s="22"/>
       <c r="GW33" s="22"/>
       <c r="GX33" s="22"/>
       <c r="GY33" s="22"/>
-      <c r="GZ33" s="22"/>
-[...2 lines deleted...]
-      <c r="HC33" s="22"/>
     </row>
-    <row r="34" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="96" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="47">
         <v>117.4</v>
       </c>
       <c r="C34" s="48">
         <v>114.5</v>
       </c>
       <c r="D34" s="47">
         <v>121.2</v>
       </c>
       <c r="E34" s="47">
         <v>124.3</v>
       </c>
       <c r="F34" s="49">
         <v>124.49900553976154</v>
       </c>
       <c r="G34" s="47">
         <v>124.3</v>
       </c>
       <c r="H34" s="46">
         <v>120.3</v>
       </c>
       <c r="I34" s="46">
@@ -33119,58 +35096,68 @@
       </c>
       <c r="BM34" s="6">
         <v>118.4</v>
       </c>
       <c r="BN34" s="6">
         <v>119</v>
       </c>
       <c r="BO34" s="12">
         <v>110.8</v>
       </c>
       <c r="BP34" s="12">
         <v>107.9</v>
       </c>
       <c r="BQ34" s="12">
         <v>109.7</v>
       </c>
       <c r="BR34" s="93">
         <v>112.1</v>
       </c>
       <c r="BS34" s="93">
         <v>111.3</v>
       </c>
       <c r="BT34" s="12">
         <v>108.4</v>
       </c>
-      <c r="BU34" s="12">
-[...6 lines deleted...]
-      <c r="BZ34" s="31"/>
+      <c r="BU34" s="150">
+        <v>111.8</v>
+      </c>
+      <c r="BV34" s="12">
+        <v>111.6</v>
+      </c>
+      <c r="BW34" s="12">
+        <v>110.7</v>
+      </c>
+      <c r="BX34" s="12">
+        <v>110.6</v>
+      </c>
+      <c r="BY34" s="12">
+        <v>108.5</v>
+      </c>
+      <c r="BZ34" s="12">
+        <v>104.8</v>
+      </c>
       <c r="CA34" s="31"/>
       <c r="CB34" s="31"/>
       <c r="CC34" s="31"/>
       <c r="CD34" s="31"/>
       <c r="CE34" s="31"/>
       <c r="CF34" s="31"/>
       <c r="CG34" s="31"/>
       <c r="CH34" s="31"/>
       <c r="CI34" s="31"/>
       <c r="CJ34" s="31"/>
       <c r="CK34" s="31"/>
       <c r="CL34" s="31"/>
       <c r="CM34" s="31"/>
       <c r="CN34" s="31"/>
       <c r="CO34" s="31"/>
       <c r="CP34" s="31"/>
       <c r="CQ34" s="31"/>
       <c r="CR34" s="31"/>
       <c r="CS34" s="31"/>
       <c r="CT34" s="31"/>
       <c r="CU34" s="31"/>
       <c r="CV34" s="31"/>
       <c r="CW34" s="31"/>
       <c r="CX34" s="31"/>
       <c r="CY34" s="31"/>
@@ -33256,56 +35243,52 @@
       <c r="GA34" s="31"/>
       <c r="GB34" s="31"/>
       <c r="GC34" s="31"/>
       <c r="GD34" s="31"/>
       <c r="GE34" s="31"/>
       <c r="GF34" s="31"/>
       <c r="GG34" s="31"/>
       <c r="GH34" s="31"/>
       <c r="GI34" s="31"/>
       <c r="GJ34" s="31"/>
       <c r="GK34" s="31"/>
       <c r="GL34" s="31"/>
       <c r="GM34" s="31"/>
       <c r="GN34" s="31"/>
       <c r="GO34" s="31"/>
       <c r="GP34" s="31"/>
       <c r="GQ34" s="31"/>
       <c r="GR34" s="31"/>
       <c r="GS34" s="31"/>
       <c r="GT34" s="31"/>
       <c r="GU34" s="31"/>
       <c r="GV34" s="31"/>
       <c r="GW34" s="31"/>
       <c r="GX34" s="31"/>
       <c r="GY34" s="31"/>
-      <c r="GZ34" s="31"/>
-[...2 lines deleted...]
-      <c r="HC34" s="31"/>
     </row>
-    <row r="35" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="96" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="47">
         <v>118.6</v>
       </c>
       <c r="C35" s="48">
         <v>115.8</v>
       </c>
       <c r="D35" s="47">
         <v>119.1</v>
       </c>
       <c r="E35" s="47">
         <v>122</v>
       </c>
       <c r="F35" s="49">
         <v>121.35435763788978</v>
       </c>
       <c r="G35" s="47">
         <v>110.3</v>
       </c>
       <c r="H35" s="46">
         <v>109.8</v>
       </c>
       <c r="I35" s="46">
@@ -33478,58 +35461,68 @@
       </c>
       <c r="BM35" s="6">
         <v>121.1</v>
       </c>
       <c r="BN35" s="6">
         <v>121.4</v>
       </c>
       <c r="BO35" s="12">
         <v>112</v>
       </c>
       <c r="BP35" s="12">
         <v>111.2</v>
       </c>
       <c r="BQ35" s="12">
         <v>112.2</v>
       </c>
       <c r="BR35" s="93">
         <v>111.1</v>
       </c>
       <c r="BS35" s="93">
         <v>111.2</v>
       </c>
       <c r="BT35" s="12">
         <v>116.3</v>
       </c>
-      <c r="BU35" s="12">
-[...6 lines deleted...]
-      <c r="BZ35" s="31"/>
+      <c r="BU35" s="150">
+        <v>115.2</v>
+      </c>
+      <c r="BV35" s="12">
+        <v>113.7</v>
+      </c>
+      <c r="BW35" s="12">
+        <v>112.6</v>
+      </c>
+      <c r="BX35" s="12">
+        <v>111.7</v>
+      </c>
+      <c r="BY35" s="12">
+        <v>107.3</v>
+      </c>
+      <c r="BZ35" s="12">
+        <v>106.7</v>
+      </c>
       <c r="CA35" s="31"/>
       <c r="CB35" s="31"/>
       <c r="CC35" s="31"/>
       <c r="CD35" s="31"/>
       <c r="CE35" s="31"/>
       <c r="CF35" s="31"/>
       <c r="CG35" s="31"/>
       <c r="CH35" s="31"/>
       <c r="CI35" s="31"/>
       <c r="CJ35" s="31"/>
       <c r="CK35" s="31"/>
       <c r="CL35" s="31"/>
       <c r="CM35" s="31"/>
       <c r="CN35" s="31"/>
       <c r="CO35" s="31"/>
       <c r="CP35" s="31"/>
       <c r="CQ35" s="31"/>
       <c r="CR35" s="31"/>
       <c r="CS35" s="31"/>
       <c r="CT35" s="31"/>
       <c r="CU35" s="31"/>
       <c r="CV35" s="31"/>
       <c r="CW35" s="31"/>
       <c r="CX35" s="31"/>
       <c r="CY35" s="31"/>
@@ -33615,56 +35608,52 @@
       <c r="GA35" s="31"/>
       <c r="GB35" s="31"/>
       <c r="GC35" s="31"/>
       <c r="GD35" s="31"/>
       <c r="GE35" s="31"/>
       <c r="GF35" s="31"/>
       <c r="GG35" s="31"/>
       <c r="GH35" s="31"/>
       <c r="GI35" s="31"/>
       <c r="GJ35" s="31"/>
       <c r="GK35" s="31"/>
       <c r="GL35" s="31"/>
       <c r="GM35" s="31"/>
       <c r="GN35" s="31"/>
       <c r="GO35" s="31"/>
       <c r="GP35" s="31"/>
       <c r="GQ35" s="31"/>
       <c r="GR35" s="31"/>
       <c r="GS35" s="31"/>
       <c r="GT35" s="31"/>
       <c r="GU35" s="31"/>
       <c r="GV35" s="31"/>
       <c r="GW35" s="31"/>
       <c r="GX35" s="31"/>
       <c r="GY35" s="31"/>
-      <c r="GZ35" s="31"/>
-[...2 lines deleted...]
-      <c r="HC35" s="31"/>
     </row>
-    <row r="36" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="96" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="47">
         <v>118.6</v>
       </c>
       <c r="C36" s="48">
         <v>114.9</v>
       </c>
       <c r="D36" s="47">
         <v>114</v>
       </c>
       <c r="E36" s="47">
         <v>113.1</v>
       </c>
       <c r="F36" s="49">
         <v>113.2530813318254</v>
       </c>
       <c r="G36" s="47">
         <v>112</v>
       </c>
       <c r="H36" s="46">
         <v>110.4</v>
       </c>
       <c r="I36" s="46">
@@ -33837,58 +35826,68 @@
       </c>
       <c r="BM36" s="6">
         <v>122.6</v>
       </c>
       <c r="BN36" s="6">
         <v>122.3</v>
       </c>
       <c r="BO36" s="12">
         <v>109.5</v>
       </c>
       <c r="BP36" s="12">
         <v>111.5</v>
       </c>
       <c r="BQ36" s="12">
         <v>112.1</v>
       </c>
       <c r="BR36" s="93">
         <v>110.1</v>
       </c>
       <c r="BS36" s="93">
         <v>111.5</v>
       </c>
       <c r="BT36" s="12">
         <v>120.6</v>
       </c>
-      <c r="BU36" s="12">
-[...6 lines deleted...]
-      <c r="BZ36" s="31"/>
+      <c r="BU36" s="150">
+        <v>118.1</v>
+      </c>
+      <c r="BV36" s="12">
+        <v>114.9</v>
+      </c>
+      <c r="BW36" s="12">
+        <v>113.3</v>
+      </c>
+      <c r="BX36" s="12">
+        <v>112</v>
+      </c>
+      <c r="BY36" s="12">
+        <v>106.1</v>
+      </c>
+      <c r="BZ36" s="12">
+        <v>104.9</v>
+      </c>
       <c r="CA36" s="31"/>
       <c r="CB36" s="31"/>
       <c r="CC36" s="31"/>
       <c r="CD36" s="31"/>
       <c r="CE36" s="31"/>
       <c r="CF36" s="31"/>
       <c r="CG36" s="31"/>
       <c r="CH36" s="31"/>
       <c r="CI36" s="31"/>
       <c r="CJ36" s="31"/>
       <c r="CK36" s="31"/>
       <c r="CL36" s="31"/>
       <c r="CM36" s="31"/>
       <c r="CN36" s="31"/>
       <c r="CO36" s="31"/>
       <c r="CP36" s="31"/>
       <c r="CQ36" s="31"/>
       <c r="CR36" s="31"/>
       <c r="CS36" s="31"/>
       <c r="CT36" s="31"/>
       <c r="CU36" s="31"/>
       <c r="CV36" s="31"/>
       <c r="CW36" s="31"/>
       <c r="CX36" s="31"/>
       <c r="CY36" s="31"/>
@@ -33974,56 +35973,52 @@
       <c r="GA36" s="31"/>
       <c r="GB36" s="31"/>
       <c r="GC36" s="31"/>
       <c r="GD36" s="31"/>
       <c r="GE36" s="31"/>
       <c r="GF36" s="31"/>
       <c r="GG36" s="31"/>
       <c r="GH36" s="31"/>
       <c r="GI36" s="31"/>
       <c r="GJ36" s="31"/>
       <c r="GK36" s="31"/>
       <c r="GL36" s="31"/>
       <c r="GM36" s="31"/>
       <c r="GN36" s="31"/>
       <c r="GO36" s="31"/>
       <c r="GP36" s="31"/>
       <c r="GQ36" s="31"/>
       <c r="GR36" s="31"/>
       <c r="GS36" s="31"/>
       <c r="GT36" s="31"/>
       <c r="GU36" s="31"/>
       <c r="GV36" s="31"/>
       <c r="GW36" s="31"/>
       <c r="GX36" s="31"/>
       <c r="GY36" s="31"/>
-      <c r="GZ36" s="31"/>
-[...2 lines deleted...]
-      <c r="HC36" s="31"/>
     </row>
-    <row r="37" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="96" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="47">
         <v>123.7</v>
       </c>
       <c r="C37" s="48">
         <v>113.2</v>
       </c>
       <c r="D37" s="47">
         <v>120.6</v>
       </c>
       <c r="E37" s="47">
         <v>124.3</v>
       </c>
       <c r="F37" s="49">
         <v>124.37023546305196</v>
       </c>
       <c r="G37" s="47">
         <v>128.9</v>
       </c>
       <c r="H37" s="46">
         <v>127.3</v>
       </c>
       <c r="I37" s="46">
@@ -34196,58 +36191,68 @@
       </c>
       <c r="BM37" s="6">
         <v>117.8</v>
       </c>
       <c r="BN37" s="6">
         <v>117</v>
       </c>
       <c r="BO37" s="12">
         <v>119.7</v>
       </c>
       <c r="BP37" s="12">
         <v>122.8</v>
       </c>
       <c r="BQ37" s="12">
         <v>116.7</v>
       </c>
       <c r="BR37" s="93">
         <v>114.9</v>
       </c>
       <c r="BS37" s="93">
         <v>115</v>
       </c>
       <c r="BT37" s="12">
         <v>101.5</v>
       </c>
-      <c r="BU37" s="12">
-[...6 lines deleted...]
-      <c r="BZ37" s="31"/>
+      <c r="BU37" s="150">
+        <v>105.7</v>
+      </c>
+      <c r="BV37" s="12">
+        <v>107</v>
+      </c>
+      <c r="BW37" s="12">
+        <v>106.5</v>
+      </c>
+      <c r="BX37" s="12">
+        <v>106.1</v>
+      </c>
+      <c r="BY37" s="12">
+        <v>108.9</v>
+      </c>
+      <c r="BZ37" s="12">
+        <v>107.8</v>
+      </c>
       <c r="CA37" s="31"/>
       <c r="CB37" s="31"/>
       <c r="CC37" s="31"/>
       <c r="CD37" s="31"/>
       <c r="CE37" s="31"/>
       <c r="CF37" s="31"/>
       <c r="CG37" s="31"/>
       <c r="CH37" s="31"/>
       <c r="CI37" s="31"/>
       <c r="CJ37" s="31"/>
       <c r="CK37" s="31"/>
       <c r="CL37" s="31"/>
       <c r="CM37" s="31"/>
       <c r="CN37" s="31"/>
       <c r="CO37" s="31"/>
       <c r="CP37" s="31"/>
       <c r="CQ37" s="31"/>
       <c r="CR37" s="31"/>
       <c r="CS37" s="31"/>
       <c r="CT37" s="31"/>
       <c r="CU37" s="31"/>
       <c r="CV37" s="31"/>
       <c r="CW37" s="31"/>
       <c r="CX37" s="31"/>
       <c r="CY37" s="31"/>
@@ -34333,56 +36338,52 @@
       <c r="GA37" s="31"/>
       <c r="GB37" s="31"/>
       <c r="GC37" s="31"/>
       <c r="GD37" s="31"/>
       <c r="GE37" s="31"/>
       <c r="GF37" s="31"/>
       <c r="GG37" s="31"/>
       <c r="GH37" s="31"/>
       <c r="GI37" s="31"/>
       <c r="GJ37" s="31"/>
       <c r="GK37" s="31"/>
       <c r="GL37" s="31"/>
       <c r="GM37" s="31"/>
       <c r="GN37" s="31"/>
       <c r="GO37" s="31"/>
       <c r="GP37" s="31"/>
       <c r="GQ37" s="31"/>
       <c r="GR37" s="31"/>
       <c r="GS37" s="31"/>
       <c r="GT37" s="31"/>
       <c r="GU37" s="31"/>
       <c r="GV37" s="31"/>
       <c r="GW37" s="31"/>
       <c r="GX37" s="31"/>
       <c r="GY37" s="31"/>
-      <c r="GZ37" s="31"/>
-[...2 lines deleted...]
-      <c r="HC37" s="31"/>
     </row>
-    <row r="38" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="95" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="47">
         <v>122.3</v>
       </c>
       <c r="C38" s="48">
         <v>107.5</v>
       </c>
       <c r="D38" s="47">
         <v>112.9</v>
       </c>
       <c r="E38" s="47">
         <v>115.2</v>
       </c>
       <c r="F38" s="49">
         <v>114.99890493700507</v>
       </c>
       <c r="G38" s="47">
         <v>132.4</v>
       </c>
       <c r="H38" s="46">
         <v>129.6</v>
       </c>
       <c r="I38" s="46">
@@ -34555,58 +36556,68 @@
       </c>
       <c r="BM38" s="6">
         <v>118.7</v>
       </c>
       <c r="BN38" s="6">
         <v>118.6</v>
       </c>
       <c r="BO38" s="12">
         <v>112.8</v>
       </c>
       <c r="BP38" s="12">
         <v>106.9</v>
       </c>
       <c r="BQ38" s="12">
         <v>109.6</v>
       </c>
       <c r="BR38" s="93">
         <v>111.5</v>
       </c>
       <c r="BS38" s="93">
         <v>110.9</v>
       </c>
       <c r="BT38" s="12">
         <v>105.4</v>
       </c>
-      <c r="BU38" s="12">
-[...6 lines deleted...]
-      <c r="BZ38" s="31"/>
+      <c r="BU38" s="150">
+        <v>107</v>
+      </c>
+      <c r="BV38" s="12">
+        <v>105.9</v>
+      </c>
+      <c r="BW38" s="12">
+        <v>104.9</v>
+      </c>
+      <c r="BX38" s="12">
+        <v>106.1</v>
+      </c>
+      <c r="BY38" s="12">
+        <v>105.6</v>
+      </c>
+      <c r="BZ38" s="12">
+        <v>104.7</v>
+      </c>
       <c r="CA38" s="31"/>
       <c r="CB38" s="31"/>
       <c r="CC38" s="31"/>
       <c r="CD38" s="31"/>
       <c r="CE38" s="31"/>
       <c r="CF38" s="31"/>
       <c r="CG38" s="31"/>
       <c r="CH38" s="31"/>
       <c r="CI38" s="31"/>
       <c r="CJ38" s="31"/>
       <c r="CK38" s="31"/>
       <c r="CL38" s="31"/>
       <c r="CM38" s="31"/>
       <c r="CN38" s="31"/>
       <c r="CO38" s="31"/>
       <c r="CP38" s="31"/>
       <c r="CQ38" s="31"/>
       <c r="CR38" s="31"/>
       <c r="CS38" s="31"/>
       <c r="CT38" s="31"/>
       <c r="CU38" s="31"/>
       <c r="CV38" s="31"/>
       <c r="CW38" s="31"/>
       <c r="CX38" s="31"/>
       <c r="CY38" s="31"/>
@@ -34692,56 +36703,52 @@
       <c r="GA38" s="31"/>
       <c r="GB38" s="31"/>
       <c r="GC38" s="31"/>
       <c r="GD38" s="31"/>
       <c r="GE38" s="31"/>
       <c r="GF38" s="31"/>
       <c r="GG38" s="31"/>
       <c r="GH38" s="31"/>
       <c r="GI38" s="31"/>
       <c r="GJ38" s="31"/>
       <c r="GK38" s="31"/>
       <c r="GL38" s="31"/>
       <c r="GM38" s="31"/>
       <c r="GN38" s="31"/>
       <c r="GO38" s="31"/>
       <c r="GP38" s="31"/>
       <c r="GQ38" s="31"/>
       <c r="GR38" s="31"/>
       <c r="GS38" s="31"/>
       <c r="GT38" s="31"/>
       <c r="GU38" s="31"/>
       <c r="GV38" s="31"/>
       <c r="GW38" s="31"/>
       <c r="GX38" s="31"/>
       <c r="GY38" s="31"/>
-      <c r="GZ38" s="31"/>
-[...2 lines deleted...]
-      <c r="HC38" s="31"/>
     </row>
-    <row r="39" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="96" t="s">
         <v>39</v>
       </c>
       <c r="B39" s="47">
         <v>115.2</v>
       </c>
       <c r="C39" s="48">
         <v>109.6</v>
       </c>
       <c r="D39" s="47">
         <v>116.2</v>
       </c>
       <c r="E39" s="47">
         <v>120.4</v>
       </c>
       <c r="F39" s="49">
         <v>120.33480936047823</v>
       </c>
       <c r="G39" s="47">
         <v>131.30000000000001</v>
       </c>
       <c r="H39" s="46">
         <v>126.9</v>
       </c>
       <c r="I39" s="46">
@@ -34914,58 +36921,68 @@
       </c>
       <c r="BM39" s="6">
         <v>123.3</v>
       </c>
       <c r="BN39" s="6">
         <v>123.6</v>
       </c>
       <c r="BO39" s="12">
         <v>115.3</v>
       </c>
       <c r="BP39" s="12">
         <v>113.1</v>
       </c>
       <c r="BQ39" s="12">
         <v>112.4</v>
       </c>
       <c r="BR39" s="93">
         <v>111</v>
       </c>
       <c r="BS39" s="93">
         <v>111</v>
       </c>
       <c r="BT39" s="12">
         <v>105.8</v>
       </c>
-      <c r="BU39" s="12">
+      <c r="BU39" s="150">
+        <v>108.1</v>
+      </c>
+      <c r="BV39" s="12">
+        <v>108.3</v>
+      </c>
+      <c r="BW39" s="12">
+        <v>107.9</v>
+      </c>
+      <c r="BX39" s="12">
+        <v>107.6</v>
+      </c>
+      <c r="BY39" s="12">
+        <v>108.1</v>
+      </c>
+      <c r="BZ39" s="12">
         <v>108</v>
       </c>
-      <c r="BV39" s="104"/>
-[...3 lines deleted...]
-      <c r="BZ39" s="31"/>
       <c r="CA39" s="31"/>
       <c r="CB39" s="31"/>
       <c r="CC39" s="31"/>
       <c r="CD39" s="31"/>
       <c r="CE39" s="31"/>
       <c r="CF39" s="31"/>
       <c r="CG39" s="31"/>
       <c r="CH39" s="31"/>
       <c r="CI39" s="31"/>
       <c r="CJ39" s="31"/>
       <c r="CK39" s="31"/>
       <c r="CL39" s="31"/>
       <c r="CM39" s="31"/>
       <c r="CN39" s="31"/>
       <c r="CO39" s="31"/>
       <c r="CP39" s="31"/>
       <c r="CQ39" s="31"/>
       <c r="CR39" s="31"/>
       <c r="CS39" s="31"/>
       <c r="CT39" s="31"/>
       <c r="CU39" s="31"/>
       <c r="CV39" s="31"/>
       <c r="CW39" s="31"/>
       <c r="CX39" s="31"/>
       <c r="CY39" s="31"/>
@@ -35051,56 +37068,52 @@
       <c r="GA39" s="31"/>
       <c r="GB39" s="31"/>
       <c r="GC39" s="31"/>
       <c r="GD39" s="31"/>
       <c r="GE39" s="31"/>
       <c r="GF39" s="31"/>
       <c r="GG39" s="31"/>
       <c r="GH39" s="31"/>
       <c r="GI39" s="31"/>
       <c r="GJ39" s="31"/>
       <c r="GK39" s="31"/>
       <c r="GL39" s="31"/>
       <c r="GM39" s="31"/>
       <c r="GN39" s="31"/>
       <c r="GO39" s="31"/>
       <c r="GP39" s="31"/>
       <c r="GQ39" s="31"/>
       <c r="GR39" s="31"/>
       <c r="GS39" s="31"/>
       <c r="GT39" s="31"/>
       <c r="GU39" s="31"/>
       <c r="GV39" s="31"/>
       <c r="GW39" s="31"/>
       <c r="GX39" s="31"/>
       <c r="GY39" s="31"/>
-      <c r="GZ39" s="31"/>
-[...2 lines deleted...]
-      <c r="HC39" s="31"/>
     </row>
-    <row r="40" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="96" t="s">
         <v>40</v>
       </c>
       <c r="B40" s="47">
         <v>119.9</v>
       </c>
       <c r="C40" s="48">
         <v>119.3</v>
       </c>
       <c r="D40" s="47">
         <v>123.9</v>
       </c>
       <c r="E40" s="47">
         <v>129.30000000000001</v>
       </c>
       <c r="F40" s="49">
         <v>129.20209304007355</v>
       </c>
       <c r="G40" s="47">
         <v>141.1</v>
       </c>
       <c r="H40" s="46">
         <v>132.30000000000001</v>
       </c>
       <c r="I40" s="46">
@@ -35273,58 +37286,68 @@
       </c>
       <c r="BM40" s="6">
         <v>122.1</v>
       </c>
       <c r="BN40" s="6">
         <v>122.6</v>
       </c>
       <c r="BO40" s="12">
         <v>111.1</v>
       </c>
       <c r="BP40" s="12">
         <v>112.5</v>
       </c>
       <c r="BQ40" s="12">
         <v>112.8</v>
       </c>
       <c r="BR40" s="93">
         <v>112.7</v>
       </c>
       <c r="BS40" s="93">
         <v>112.5</v>
       </c>
       <c r="BT40" s="12">
         <v>107.1</v>
       </c>
-      <c r="BU40" s="12">
-[...6 lines deleted...]
-      <c r="BZ40" s="31"/>
+      <c r="BU40" s="150">
+        <v>103.9</v>
+      </c>
+      <c r="BV40" s="12">
+        <v>107.7</v>
+      </c>
+      <c r="BW40" s="12">
+        <v>109.3</v>
+      </c>
+      <c r="BX40" s="12">
+        <v>107.8</v>
+      </c>
+      <c r="BY40" s="12">
+        <v>110.8</v>
+      </c>
+      <c r="BZ40" s="12">
+        <v>107.5</v>
+      </c>
       <c r="CA40" s="31"/>
       <c r="CB40" s="31"/>
       <c r="CC40" s="31"/>
       <c r="CD40" s="31"/>
       <c r="CE40" s="31"/>
       <c r="CF40" s="31"/>
       <c r="CG40" s="31"/>
       <c r="CH40" s="31"/>
       <c r="CI40" s="31"/>
       <c r="CJ40" s="31"/>
       <c r="CK40" s="31"/>
       <c r="CL40" s="31"/>
       <c r="CM40" s="31"/>
       <c r="CN40" s="31"/>
       <c r="CO40" s="31"/>
       <c r="CP40" s="31"/>
       <c r="CQ40" s="31"/>
       <c r="CR40" s="31"/>
       <c r="CS40" s="31"/>
       <c r="CT40" s="31"/>
       <c r="CU40" s="31"/>
       <c r="CV40" s="31"/>
       <c r="CW40" s="31"/>
       <c r="CX40" s="31"/>
       <c r="CY40" s="31"/>
@@ -35410,56 +37433,52 @@
       <c r="GA40" s="31"/>
       <c r="GB40" s="31"/>
       <c r="GC40" s="31"/>
       <c r="GD40" s="31"/>
       <c r="GE40" s="31"/>
       <c r="GF40" s="31"/>
       <c r="GG40" s="31"/>
       <c r="GH40" s="31"/>
       <c r="GI40" s="31"/>
       <c r="GJ40" s="31"/>
       <c r="GK40" s="31"/>
       <c r="GL40" s="31"/>
       <c r="GM40" s="31"/>
       <c r="GN40" s="31"/>
       <c r="GO40" s="31"/>
       <c r="GP40" s="31"/>
       <c r="GQ40" s="31"/>
       <c r="GR40" s="31"/>
       <c r="GS40" s="31"/>
       <c r="GT40" s="31"/>
       <c r="GU40" s="31"/>
       <c r="GV40" s="31"/>
       <c r="GW40" s="31"/>
       <c r="GX40" s="31"/>
       <c r="GY40" s="31"/>
-      <c r="GZ40" s="31"/>
-[...2 lines deleted...]
-      <c r="HC40" s="31"/>
     </row>
-    <row r="41" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="96" t="s">
         <v>41</v>
       </c>
       <c r="B41" s="47">
         <v>133.5</v>
       </c>
       <c r="C41" s="48">
         <v>117.5</v>
       </c>
       <c r="D41" s="47">
         <v>121.7</v>
       </c>
       <c r="E41" s="47">
         <v>125</v>
       </c>
       <c r="F41" s="49">
         <v>125.02142473907945</v>
       </c>
       <c r="G41" s="47">
         <v>141.4</v>
       </c>
       <c r="H41" s="46">
         <v>145.5</v>
       </c>
       <c r="I41" s="46">
@@ -35632,58 +37651,68 @@
       </c>
       <c r="BM41" s="6">
         <v>111.4</v>
       </c>
       <c r="BN41" s="6">
         <v>111</v>
       </c>
       <c r="BO41" s="12">
         <v>113.6</v>
       </c>
       <c r="BP41" s="12">
         <v>104.6</v>
       </c>
       <c r="BQ41" s="12">
         <v>105</v>
       </c>
       <c r="BR41" s="93">
         <v>107.1</v>
       </c>
       <c r="BS41" s="93">
         <v>107.5</v>
       </c>
       <c r="BT41" s="12">
         <v>104</v>
       </c>
-      <c r="BU41" s="12">
-[...6 lines deleted...]
-      <c r="BZ41" s="31"/>
+      <c r="BU41" s="150">
+        <v>106.1</v>
+      </c>
+      <c r="BV41" s="12">
+        <v>104.2</v>
+      </c>
+      <c r="BW41" s="12">
+        <v>104.9</v>
+      </c>
+      <c r="BX41" s="12">
+        <v>106</v>
+      </c>
+      <c r="BY41" s="12">
+        <v>103.9</v>
+      </c>
+      <c r="BZ41" s="12">
+        <v>104.7</v>
+      </c>
       <c r="CA41" s="31"/>
       <c r="CB41" s="31"/>
       <c r="CC41" s="31"/>
       <c r="CD41" s="31"/>
       <c r="CE41" s="31"/>
       <c r="CF41" s="31"/>
       <c r="CG41" s="31"/>
       <c r="CH41" s="31"/>
       <c r="CI41" s="31"/>
       <c r="CJ41" s="31"/>
       <c r="CK41" s="31"/>
       <c r="CL41" s="31"/>
       <c r="CM41" s="31"/>
       <c r="CN41" s="31"/>
       <c r="CO41" s="31"/>
       <c r="CP41" s="31"/>
       <c r="CQ41" s="31"/>
       <c r="CR41" s="31"/>
       <c r="CS41" s="31"/>
       <c r="CT41" s="31"/>
       <c r="CU41" s="31"/>
       <c r="CV41" s="31"/>
       <c r="CW41" s="31"/>
       <c r="CX41" s="31"/>
       <c r="CY41" s="31"/>
@@ -35769,56 +37798,52 @@
       <c r="GA41" s="31"/>
       <c r="GB41" s="31"/>
       <c r="GC41" s="31"/>
       <c r="GD41" s="31"/>
       <c r="GE41" s="31"/>
       <c r="GF41" s="31"/>
       <c r="GG41" s="31"/>
       <c r="GH41" s="31"/>
       <c r="GI41" s="31"/>
       <c r="GJ41" s="31"/>
       <c r="GK41" s="31"/>
       <c r="GL41" s="31"/>
       <c r="GM41" s="31"/>
       <c r="GN41" s="31"/>
       <c r="GO41" s="31"/>
       <c r="GP41" s="31"/>
       <c r="GQ41" s="31"/>
       <c r="GR41" s="31"/>
       <c r="GS41" s="31"/>
       <c r="GT41" s="31"/>
       <c r="GU41" s="31"/>
       <c r="GV41" s="31"/>
       <c r="GW41" s="31"/>
       <c r="GX41" s="31"/>
       <c r="GY41" s="31"/>
-      <c r="GZ41" s="31"/>
-[...2 lines deleted...]
-      <c r="HC41" s="31"/>
     </row>
-    <row r="42" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="96" t="s">
         <v>32</v>
       </c>
       <c r="B42" s="47">
         <v>118.8</v>
       </c>
       <c r="C42" s="48">
         <v>113.6</v>
       </c>
       <c r="D42" s="47">
         <v>115.5</v>
       </c>
       <c r="E42" s="47">
         <v>115.1</v>
       </c>
       <c r="F42" s="49">
         <v>114.97214605784113</v>
       </c>
       <c r="G42" s="47">
         <v>116.3</v>
       </c>
       <c r="H42" s="46">
         <v>117</v>
       </c>
       <c r="I42" s="46">
@@ -35991,58 +38016,68 @@
       </c>
       <c r="BM42" s="6">
         <v>121.7</v>
       </c>
       <c r="BN42" s="6">
         <v>121.4</v>
       </c>
       <c r="BO42" s="12">
         <v>116.7</v>
       </c>
       <c r="BP42" s="12">
         <v>111.1</v>
       </c>
       <c r="BQ42" s="12">
         <v>112.7</v>
       </c>
       <c r="BR42" s="93">
         <v>114.2</v>
       </c>
       <c r="BS42" s="93">
         <v>114.3</v>
       </c>
       <c r="BT42" s="12">
         <v>115</v>
       </c>
-      <c r="BU42" s="12">
-[...6 lines deleted...]
-      <c r="BZ42" s="31"/>
+      <c r="BU42" s="150">
+        <v>117.7</v>
+      </c>
+      <c r="BV42" s="12">
+        <v>117</v>
+      </c>
+      <c r="BW42" s="12">
+        <v>116.2</v>
+      </c>
+      <c r="BX42" s="12">
+        <v>116</v>
+      </c>
+      <c r="BY42" s="12">
+        <v>115.1</v>
+      </c>
+      <c r="BZ42" s="12">
+        <v>112.6</v>
+      </c>
       <c r="CA42" s="31"/>
       <c r="CB42" s="31"/>
       <c r="CC42" s="31"/>
       <c r="CD42" s="31"/>
       <c r="CE42" s="31"/>
       <c r="CF42" s="31"/>
       <c r="CG42" s="31"/>
       <c r="CH42" s="31"/>
       <c r="CI42" s="31"/>
       <c r="CJ42" s="31"/>
       <c r="CK42" s="31"/>
       <c r="CL42" s="31"/>
       <c r="CM42" s="31"/>
       <c r="CN42" s="31"/>
       <c r="CO42" s="31"/>
       <c r="CP42" s="31"/>
       <c r="CQ42" s="31"/>
       <c r="CR42" s="31"/>
       <c r="CS42" s="31"/>
       <c r="CT42" s="31"/>
       <c r="CU42" s="31"/>
       <c r="CV42" s="31"/>
       <c r="CW42" s="31"/>
       <c r="CX42" s="31"/>
       <c r="CY42" s="31"/>
@@ -36128,56 +38163,52 @@
       <c r="GA42" s="31"/>
       <c r="GB42" s="31"/>
       <c r="GC42" s="31"/>
       <c r="GD42" s="31"/>
       <c r="GE42" s="31"/>
       <c r="GF42" s="31"/>
       <c r="GG42" s="31"/>
       <c r="GH42" s="31"/>
       <c r="GI42" s="31"/>
       <c r="GJ42" s="31"/>
       <c r="GK42" s="31"/>
       <c r="GL42" s="31"/>
       <c r="GM42" s="31"/>
       <c r="GN42" s="31"/>
       <c r="GO42" s="31"/>
       <c r="GP42" s="31"/>
       <c r="GQ42" s="31"/>
       <c r="GR42" s="31"/>
       <c r="GS42" s="31"/>
       <c r="GT42" s="31"/>
       <c r="GU42" s="31"/>
       <c r="GV42" s="31"/>
       <c r="GW42" s="31"/>
       <c r="GX42" s="31"/>
       <c r="GY42" s="31"/>
-      <c r="GZ42" s="31"/>
-[...2 lines deleted...]
-      <c r="HC42" s="31"/>
     </row>
-    <row r="43" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="95" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="47">
         <v>130.4</v>
       </c>
       <c r="C43" s="48">
         <v>119.5</v>
       </c>
       <c r="D43" s="47">
         <v>116.5</v>
       </c>
       <c r="E43" s="47">
         <v>123.3</v>
       </c>
       <c r="F43" s="49">
         <v>122.82118099534553</v>
       </c>
       <c r="G43" s="47">
         <v>123.4</v>
       </c>
       <c r="H43" s="46">
         <v>120.7</v>
       </c>
       <c r="I43" s="46">
@@ -36350,58 +38381,68 @@
       </c>
       <c r="BM43" s="6">
         <v>113</v>
       </c>
       <c r="BN43" s="6">
         <v>113.7</v>
       </c>
       <c r="BO43" s="12">
         <v>114.8</v>
       </c>
       <c r="BP43" s="12">
         <v>114.5</v>
       </c>
       <c r="BQ43" s="12">
         <v>114.1</v>
       </c>
       <c r="BR43" s="93">
         <v>112.1</v>
       </c>
       <c r="BS43" s="93">
         <v>113.1</v>
       </c>
       <c r="BT43" s="12">
         <v>104.2</v>
       </c>
-      <c r="BU43" s="12">
-[...6 lines deleted...]
-      <c r="BZ43" s="31"/>
+      <c r="BU43" s="150">
+        <v>107.6</v>
+      </c>
+      <c r="BV43" s="12">
+        <v>109.1</v>
+      </c>
+      <c r="BW43" s="12">
+        <v>106.8</v>
+      </c>
+      <c r="BX43" s="12">
+        <v>106.8</v>
+      </c>
+      <c r="BY43" s="12">
+        <v>106.4</v>
+      </c>
+      <c r="BZ43" s="12">
+        <v>106.8</v>
+      </c>
       <c r="CA43" s="31"/>
       <c r="CB43" s="31"/>
       <c r="CC43" s="31"/>
       <c r="CD43" s="31"/>
       <c r="CE43" s="31"/>
       <c r="CF43" s="31"/>
       <c r="CG43" s="31"/>
       <c r="CH43" s="31"/>
       <c r="CI43" s="31"/>
       <c r="CJ43" s="31"/>
       <c r="CK43" s="31"/>
       <c r="CL43" s="31"/>
       <c r="CM43" s="31"/>
       <c r="CN43" s="31"/>
       <c r="CO43" s="31"/>
       <c r="CP43" s="31"/>
       <c r="CQ43" s="31"/>
       <c r="CR43" s="31"/>
       <c r="CS43" s="31"/>
       <c r="CT43" s="31"/>
       <c r="CU43" s="31"/>
       <c r="CV43" s="31"/>
       <c r="CW43" s="31"/>
       <c r="CX43" s="31"/>
       <c r="CY43" s="31"/>
@@ -36487,56 +38528,52 @@
       <c r="GA43" s="31"/>
       <c r="GB43" s="31"/>
       <c r="GC43" s="31"/>
       <c r="GD43" s="31"/>
       <c r="GE43" s="31"/>
       <c r="GF43" s="31"/>
       <c r="GG43" s="31"/>
       <c r="GH43" s="31"/>
       <c r="GI43" s="31"/>
       <c r="GJ43" s="31"/>
       <c r="GK43" s="31"/>
       <c r="GL43" s="31"/>
       <c r="GM43" s="31"/>
       <c r="GN43" s="31"/>
       <c r="GO43" s="31"/>
       <c r="GP43" s="31"/>
       <c r="GQ43" s="31"/>
       <c r="GR43" s="31"/>
       <c r="GS43" s="31"/>
       <c r="GT43" s="31"/>
       <c r="GU43" s="31"/>
       <c r="GV43" s="31"/>
       <c r="GW43" s="31"/>
       <c r="GX43" s="31"/>
       <c r="GY43" s="31"/>
-      <c r="GZ43" s="31"/>
-[...2 lines deleted...]
-      <c r="HC43" s="31"/>
     </row>
-    <row r="44" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="96" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="47">
         <v>116.2</v>
       </c>
       <c r="C44" s="48">
         <v>110.8</v>
       </c>
       <c r="D44" s="47">
         <v>114.8</v>
       </c>
       <c r="E44" s="47">
         <v>119.7</v>
       </c>
       <c r="F44" s="49">
         <v>119.72521499404341</v>
       </c>
       <c r="G44" s="47">
         <v>128.19999999999999</v>
       </c>
       <c r="H44" s="46">
         <v>126.9</v>
       </c>
       <c r="I44" s="46">
@@ -36709,58 +38746,68 @@
       </c>
       <c r="BM44" s="6">
         <v>121.5</v>
       </c>
       <c r="BN44" s="6">
         <v>121.9</v>
       </c>
       <c r="BO44" s="12">
         <v>128</v>
       </c>
       <c r="BP44" s="12">
         <v>124.5</v>
       </c>
       <c r="BQ44" s="12">
         <v>120</v>
       </c>
       <c r="BR44" s="93">
         <v>122.1</v>
       </c>
       <c r="BS44" s="93">
         <v>122.1</v>
       </c>
       <c r="BT44" s="12">
         <v>117.3</v>
       </c>
-      <c r="BU44" s="12">
-[...6 lines deleted...]
-      <c r="BZ44" s="31"/>
+      <c r="BU44" s="150">
+        <v>118.2</v>
+      </c>
+      <c r="BV44" s="12">
+        <v>115.9</v>
+      </c>
+      <c r="BW44" s="12">
+        <v>111</v>
+      </c>
+      <c r="BX44" s="12">
+        <v>110.4</v>
+      </c>
+      <c r="BY44" s="12">
+        <v>111.7</v>
+      </c>
+      <c r="BZ44" s="12">
+        <v>109.8</v>
+      </c>
       <c r="CA44" s="31"/>
       <c r="CB44" s="31"/>
       <c r="CC44" s="31"/>
       <c r="CD44" s="31"/>
       <c r="CE44" s="31"/>
       <c r="CF44" s="31"/>
       <c r="CG44" s="31"/>
       <c r="CH44" s="31"/>
       <c r="CI44" s="31"/>
       <c r="CJ44" s="31"/>
       <c r="CK44" s="31"/>
       <c r="CL44" s="31"/>
       <c r="CM44" s="31"/>
       <c r="CN44" s="31"/>
       <c r="CO44" s="31"/>
       <c r="CP44" s="31"/>
       <c r="CQ44" s="31"/>
       <c r="CR44" s="31"/>
       <c r="CS44" s="31"/>
       <c r="CT44" s="31"/>
       <c r="CU44" s="31"/>
       <c r="CV44" s="31"/>
       <c r="CW44" s="31"/>
       <c r="CX44" s="31"/>
       <c r="CY44" s="31"/>
@@ -36846,56 +38893,52 @@
       <c r="GA44" s="31"/>
       <c r="GB44" s="31"/>
       <c r="GC44" s="31"/>
       <c r="GD44" s="31"/>
       <c r="GE44" s="31"/>
       <c r="GF44" s="31"/>
       <c r="GG44" s="31"/>
       <c r="GH44" s="31"/>
       <c r="GI44" s="31"/>
       <c r="GJ44" s="31"/>
       <c r="GK44" s="31"/>
       <c r="GL44" s="31"/>
       <c r="GM44" s="31"/>
       <c r="GN44" s="31"/>
       <c r="GO44" s="31"/>
       <c r="GP44" s="31"/>
       <c r="GQ44" s="31"/>
       <c r="GR44" s="31"/>
       <c r="GS44" s="31"/>
       <c r="GT44" s="31"/>
       <c r="GU44" s="31"/>
       <c r="GV44" s="31"/>
       <c r="GW44" s="31"/>
       <c r="GX44" s="31"/>
       <c r="GY44" s="31"/>
-      <c r="GZ44" s="31"/>
-[...2 lines deleted...]
-      <c r="HC44" s="31"/>
     </row>
-    <row r="45" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="96" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="47">
         <v>114.7</v>
       </c>
       <c r="C45" s="48">
         <v>112.2</v>
       </c>
       <c r="D45" s="47">
         <v>124.6</v>
       </c>
       <c r="E45" s="47">
         <v>135.1</v>
       </c>
       <c r="F45" s="49">
         <v>135.14699449464766</v>
       </c>
       <c r="G45" s="47">
         <v>144.80000000000001</v>
       </c>
       <c r="H45" s="46">
         <v>139.6</v>
       </c>
       <c r="I45" s="46">
@@ -37068,58 +39111,68 @@
       </c>
       <c r="BM45" s="6">
         <v>115.5</v>
       </c>
       <c r="BN45" s="6">
         <v>115.3</v>
       </c>
       <c r="BO45" s="12">
         <v>105</v>
       </c>
       <c r="BP45" s="12">
         <v>108.5</v>
       </c>
       <c r="BQ45" s="12">
         <v>109.3</v>
       </c>
       <c r="BR45" s="93">
         <v>110.4</v>
       </c>
       <c r="BS45" s="93">
         <v>110.3</v>
       </c>
       <c r="BT45" s="12">
         <v>109</v>
       </c>
-      <c r="BU45" s="12">
-[...6 lines deleted...]
-      <c r="BZ45" s="31"/>
+      <c r="BU45" s="150">
+        <v>111.4</v>
+      </c>
+      <c r="BV45" s="12">
+        <v>112.2</v>
+      </c>
+      <c r="BW45" s="12">
+        <v>109.7</v>
+      </c>
+      <c r="BX45" s="12">
+        <v>110.3</v>
+      </c>
+      <c r="BY45" s="12">
+        <v>101.9</v>
+      </c>
+      <c r="BZ45" s="12">
+        <v>105.7</v>
+      </c>
       <c r="CA45" s="31"/>
       <c r="CB45" s="31"/>
       <c r="CC45" s="31"/>
       <c r="CD45" s="31"/>
       <c r="CE45" s="31"/>
       <c r="CF45" s="31"/>
       <c r="CG45" s="31"/>
       <c r="CH45" s="31"/>
       <c r="CI45" s="31"/>
       <c r="CJ45" s="31"/>
       <c r="CK45" s="31"/>
       <c r="CL45" s="31"/>
       <c r="CM45" s="31"/>
       <c r="CN45" s="31"/>
       <c r="CO45" s="31"/>
       <c r="CP45" s="31"/>
       <c r="CQ45" s="31"/>
       <c r="CR45" s="31"/>
       <c r="CS45" s="31"/>
       <c r="CT45" s="31"/>
       <c r="CU45" s="31"/>
       <c r="CV45" s="31"/>
       <c r="CW45" s="31"/>
       <c r="CX45" s="31"/>
       <c r="CY45" s="31"/>
@@ -37205,56 +39258,52 @@
       <c r="GA45" s="31"/>
       <c r="GB45" s="31"/>
       <c r="GC45" s="31"/>
       <c r="GD45" s="31"/>
       <c r="GE45" s="31"/>
       <c r="GF45" s="31"/>
       <c r="GG45" s="31"/>
       <c r="GH45" s="31"/>
       <c r="GI45" s="31"/>
       <c r="GJ45" s="31"/>
       <c r="GK45" s="31"/>
       <c r="GL45" s="31"/>
       <c r="GM45" s="31"/>
       <c r="GN45" s="31"/>
       <c r="GO45" s="31"/>
       <c r="GP45" s="31"/>
       <c r="GQ45" s="31"/>
       <c r="GR45" s="31"/>
       <c r="GS45" s="31"/>
       <c r="GT45" s="31"/>
       <c r="GU45" s="31"/>
       <c r="GV45" s="31"/>
       <c r="GW45" s="31"/>
       <c r="GX45" s="31"/>
       <c r="GY45" s="31"/>
-      <c r="GZ45" s="31"/>
-[...2 lines deleted...]
-      <c r="HC45" s="31"/>
     </row>
-    <row r="46" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="96" t="s">
         <v>44</v>
       </c>
       <c r="B46" s="47">
         <v>113.7</v>
       </c>
       <c r="C46" s="48">
         <v>110.8</v>
       </c>
       <c r="D46" s="47">
         <v>116.8</v>
       </c>
       <c r="E46" s="47">
         <v>125.3</v>
       </c>
       <c r="F46" s="49">
         <v>125.09805146140394</v>
       </c>
       <c r="G46" s="47">
         <v>133</v>
       </c>
       <c r="H46" s="46">
         <v>131.6</v>
       </c>
       <c r="I46" s="46">
@@ -37427,58 +39476,68 @@
       </c>
       <c r="BM46" s="6">
         <v>116.3</v>
       </c>
       <c r="BN46" s="6">
         <v>116.9</v>
       </c>
       <c r="BO46" s="12">
         <v>115.6</v>
       </c>
       <c r="BP46" s="12">
         <v>114.1</v>
       </c>
       <c r="BQ46" s="12">
         <v>112</v>
       </c>
       <c r="BR46" s="93">
         <v>108.9</v>
       </c>
       <c r="BS46" s="93">
         <v>108.3</v>
       </c>
       <c r="BT46" s="12">
         <v>107.5</v>
       </c>
-      <c r="BU46" s="12">
-[...6 lines deleted...]
-      <c r="BZ46" s="31"/>
+      <c r="BU46" s="150">
+        <v>108.6</v>
+      </c>
+      <c r="BV46" s="12">
+        <v>109.9</v>
+      </c>
+      <c r="BW46" s="12">
+        <v>110.9</v>
+      </c>
+      <c r="BX46" s="12">
+        <v>111.1</v>
+      </c>
+      <c r="BY46" s="12">
+        <v>104.8</v>
+      </c>
+      <c r="BZ46" s="12">
+        <v>106.4</v>
+      </c>
       <c r="CA46" s="31"/>
       <c r="CB46" s="31"/>
       <c r="CC46" s="31"/>
       <c r="CD46" s="31"/>
       <c r="CE46" s="31"/>
       <c r="CF46" s="31"/>
       <c r="CG46" s="31"/>
       <c r="CH46" s="31"/>
       <c r="CI46" s="31"/>
       <c r="CJ46" s="31"/>
       <c r="CK46" s="31"/>
       <c r="CL46" s="31"/>
       <c r="CM46" s="31"/>
       <c r="CN46" s="31"/>
       <c r="CO46" s="31"/>
       <c r="CP46" s="31"/>
       <c r="CQ46" s="31"/>
       <c r="CR46" s="31"/>
       <c r="CS46" s="31"/>
       <c r="CT46" s="31"/>
       <c r="CU46" s="31"/>
       <c r="CV46" s="31"/>
       <c r="CW46" s="31"/>
       <c r="CX46" s="31"/>
       <c r="CY46" s="31"/>
@@ -37564,56 +39623,52 @@
       <c r="GA46" s="31"/>
       <c r="GB46" s="31"/>
       <c r="GC46" s="31"/>
       <c r="GD46" s="31"/>
       <c r="GE46" s="31"/>
       <c r="GF46" s="31"/>
       <c r="GG46" s="31"/>
       <c r="GH46" s="31"/>
       <c r="GI46" s="31"/>
       <c r="GJ46" s="31"/>
       <c r="GK46" s="31"/>
       <c r="GL46" s="31"/>
       <c r="GM46" s="31"/>
       <c r="GN46" s="31"/>
       <c r="GO46" s="31"/>
       <c r="GP46" s="31"/>
       <c r="GQ46" s="31"/>
       <c r="GR46" s="31"/>
       <c r="GS46" s="31"/>
       <c r="GT46" s="31"/>
       <c r="GU46" s="31"/>
       <c r="GV46" s="31"/>
       <c r="GW46" s="31"/>
       <c r="GX46" s="31"/>
       <c r="GY46" s="31"/>
-      <c r="GZ46" s="31"/>
-[...2 lines deleted...]
-      <c r="HC46" s="31"/>
     </row>
-    <row r="47" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="96" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="47">
         <v>117.6</v>
       </c>
       <c r="C47" s="48">
         <v>111.9</v>
       </c>
       <c r="D47" s="47">
         <v>116.5</v>
       </c>
       <c r="E47" s="47">
         <v>119.2</v>
       </c>
       <c r="F47" s="49">
         <v>119.26015288272777</v>
       </c>
       <c r="G47" s="47">
         <v>126.8</v>
       </c>
       <c r="H47" s="46">
         <v>126.7</v>
       </c>
       <c r="I47" s="46">
@@ -37786,58 +39841,68 @@
       </c>
       <c r="BM47" s="6">
         <v>115.1</v>
       </c>
       <c r="BN47" s="6">
         <v>115.3</v>
       </c>
       <c r="BO47" s="12">
         <v>107.6</v>
       </c>
       <c r="BP47" s="12">
         <v>115.2</v>
       </c>
       <c r="BQ47" s="12">
         <v>105.8</v>
       </c>
       <c r="BR47" s="93">
         <v>106.2</v>
       </c>
       <c r="BS47" s="93">
         <v>107.1</v>
       </c>
       <c r="BT47" s="12">
         <v>104.9</v>
       </c>
-      <c r="BU47" s="12">
-[...6 lines deleted...]
-      <c r="BZ47" s="31"/>
+      <c r="BU47" s="150">
+        <v>98.1</v>
+      </c>
+      <c r="BV47" s="12">
+        <v>109.2</v>
+      </c>
+      <c r="BW47" s="12">
+        <v>110.1</v>
+      </c>
+      <c r="BX47" s="12">
+        <v>108.9</v>
+      </c>
+      <c r="BY47" s="12">
+        <v>106.9</v>
+      </c>
+      <c r="BZ47" s="12">
+        <v>111.6</v>
+      </c>
       <c r="CA47" s="31"/>
       <c r="CB47" s="31"/>
       <c r="CC47" s="31"/>
       <c r="CD47" s="31"/>
       <c r="CE47" s="31"/>
       <c r="CF47" s="31"/>
       <c r="CG47" s="31"/>
       <c r="CH47" s="31"/>
       <c r="CI47" s="31"/>
       <c r="CJ47" s="31"/>
       <c r="CK47" s="31"/>
       <c r="CL47" s="31"/>
       <c r="CM47" s="31"/>
       <c r="CN47" s="31"/>
       <c r="CO47" s="31"/>
       <c r="CP47" s="31"/>
       <c r="CQ47" s="31"/>
       <c r="CR47" s="31"/>
       <c r="CS47" s="31"/>
       <c r="CT47" s="31"/>
       <c r="CU47" s="31"/>
       <c r="CV47" s="31"/>
       <c r="CW47" s="31"/>
       <c r="CX47" s="31"/>
       <c r="CY47" s="31"/>
@@ -37923,56 +39988,52 @@
       <c r="GA47" s="31"/>
       <c r="GB47" s="31"/>
       <c r="GC47" s="31"/>
       <c r="GD47" s="31"/>
       <c r="GE47" s="31"/>
       <c r="GF47" s="31"/>
       <c r="GG47" s="31"/>
       <c r="GH47" s="31"/>
       <c r="GI47" s="31"/>
       <c r="GJ47" s="31"/>
       <c r="GK47" s="31"/>
       <c r="GL47" s="31"/>
       <c r="GM47" s="31"/>
       <c r="GN47" s="31"/>
       <c r="GO47" s="31"/>
       <c r="GP47" s="31"/>
       <c r="GQ47" s="31"/>
       <c r="GR47" s="31"/>
       <c r="GS47" s="31"/>
       <c r="GT47" s="31"/>
       <c r="GU47" s="31"/>
       <c r="GV47" s="31"/>
       <c r="GW47" s="31"/>
       <c r="GX47" s="31"/>
       <c r="GY47" s="31"/>
-      <c r="GZ47" s="31"/>
-[...2 lines deleted...]
-      <c r="HC47" s="31"/>
     </row>
-    <row r="48" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="96" t="s">
         <v>45</v>
       </c>
       <c r="B48" s="47">
         <v>136.69999999999999</v>
       </c>
       <c r="C48" s="48">
         <v>117.4</v>
       </c>
       <c r="D48" s="47">
         <v>118.2</v>
       </c>
       <c r="E48" s="47">
         <v>122.3</v>
       </c>
       <c r="F48" s="49">
         <v>122.22334412555561</v>
       </c>
       <c r="G48" s="47">
         <v>127.2</v>
       </c>
       <c r="H48" s="46">
         <v>126.2</v>
       </c>
       <c r="I48" s="46">
@@ -38145,58 +40206,68 @@
       </c>
       <c r="BM48" s="6">
         <v>126.7</v>
       </c>
       <c r="BN48" s="6">
         <v>126.6</v>
       </c>
       <c r="BO48" s="12">
         <v>110</v>
       </c>
       <c r="BP48" s="12">
         <v>106.5</v>
       </c>
       <c r="BQ48" s="12">
         <v>97.2</v>
       </c>
       <c r="BR48" s="93">
         <v>99.7</v>
       </c>
       <c r="BS48" s="93">
         <v>99.9</v>
       </c>
       <c r="BT48" s="12">
         <v>106</v>
       </c>
-      <c r="BU48" s="12">
-[...6 lines deleted...]
-      <c r="BZ48" s="31"/>
+      <c r="BU48" s="150">
+        <v>106.9</v>
+      </c>
+      <c r="BV48" s="12">
+        <v>114</v>
+      </c>
+      <c r="BW48" s="12">
+        <v>112.4</v>
+      </c>
+      <c r="BX48" s="12">
+        <v>113.4</v>
+      </c>
+      <c r="BY48" s="12">
+        <v>105.5</v>
+      </c>
+      <c r="BZ48" s="12">
+        <v>108</v>
+      </c>
       <c r="CA48" s="31"/>
       <c r="CB48" s="31"/>
       <c r="CC48" s="31"/>
       <c r="CD48" s="31"/>
       <c r="CE48" s="31"/>
       <c r="CF48" s="31"/>
       <c r="CG48" s="31"/>
       <c r="CH48" s="31"/>
       <c r="CI48" s="31"/>
       <c r="CJ48" s="31"/>
       <c r="CK48" s="31"/>
       <c r="CL48" s="31"/>
       <c r="CM48" s="31"/>
       <c r="CN48" s="31"/>
       <c r="CO48" s="31"/>
       <c r="CP48" s="31"/>
       <c r="CQ48" s="31"/>
       <c r="CR48" s="31"/>
       <c r="CS48" s="31"/>
       <c r="CT48" s="31"/>
       <c r="CU48" s="31"/>
       <c r="CV48" s="31"/>
       <c r="CW48" s="31"/>
       <c r="CX48" s="31"/>
       <c r="CY48" s="31"/>
@@ -38282,56 +40353,52 @@
       <c r="GA48" s="31"/>
       <c r="GB48" s="31"/>
       <c r="GC48" s="31"/>
       <c r="GD48" s="31"/>
       <c r="GE48" s="31"/>
       <c r="GF48" s="31"/>
       <c r="GG48" s="31"/>
       <c r="GH48" s="31"/>
       <c r="GI48" s="31"/>
       <c r="GJ48" s="31"/>
       <c r="GK48" s="31"/>
       <c r="GL48" s="31"/>
       <c r="GM48" s="31"/>
       <c r="GN48" s="31"/>
       <c r="GO48" s="31"/>
       <c r="GP48" s="31"/>
       <c r="GQ48" s="31"/>
       <c r="GR48" s="31"/>
       <c r="GS48" s="31"/>
       <c r="GT48" s="31"/>
       <c r="GU48" s="31"/>
       <c r="GV48" s="31"/>
       <c r="GW48" s="31"/>
       <c r="GX48" s="31"/>
       <c r="GY48" s="31"/>
-      <c r="GZ48" s="31"/>
-[...2 lines deleted...]
-      <c r="HC48" s="31"/>
     </row>
-    <row r="49" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="96" t="s">
         <v>46</v>
       </c>
       <c r="B49" s="47">
         <v>113.9</v>
       </c>
       <c r="C49" s="48">
         <v>109</v>
       </c>
       <c r="D49" s="47">
         <v>119.1</v>
       </c>
       <c r="E49" s="47">
         <v>127.5</v>
       </c>
       <c r="F49" s="49">
         <v>127.20353136053913</v>
       </c>
       <c r="G49" s="47">
         <v>126.4</v>
       </c>
       <c r="H49" s="46">
         <v>122.9</v>
       </c>
       <c r="I49" s="46">
@@ -38504,58 +40571,68 @@
       </c>
       <c r="BM49" s="6">
         <v>115.6</v>
       </c>
       <c r="BN49" s="6">
         <v>115.6</v>
       </c>
       <c r="BO49" s="12">
         <v>111.1</v>
       </c>
       <c r="BP49" s="12">
         <v>111.2</v>
       </c>
       <c r="BQ49" s="12">
         <v>112.9</v>
       </c>
       <c r="BR49" s="93">
         <v>112.9</v>
       </c>
       <c r="BS49" s="93">
         <v>113</v>
       </c>
       <c r="BT49" s="12">
         <v>107.9</v>
       </c>
-      <c r="BU49" s="12">
-[...6 lines deleted...]
-      <c r="BZ49" s="31"/>
+      <c r="BU49" s="150">
+        <v>110.8</v>
+      </c>
+      <c r="BV49" s="12">
+        <v>109</v>
+      </c>
+      <c r="BW49" s="12">
+        <v>111.9</v>
+      </c>
+      <c r="BX49" s="12">
+        <v>112.1</v>
+      </c>
+      <c r="BY49" s="12">
+        <v>107</v>
+      </c>
+      <c r="BZ49" s="12">
+        <v>111.7</v>
+      </c>
       <c r="CA49" s="31"/>
       <c r="CB49" s="31"/>
       <c r="CC49" s="31"/>
       <c r="CD49" s="31"/>
       <c r="CE49" s="31"/>
       <c r="CF49" s="31"/>
       <c r="CG49" s="31"/>
       <c r="CH49" s="31"/>
       <c r="CI49" s="31"/>
       <c r="CJ49" s="31"/>
       <c r="CK49" s="31"/>
       <c r="CL49" s="31"/>
       <c r="CM49" s="31"/>
       <c r="CN49" s="31"/>
       <c r="CO49" s="31"/>
       <c r="CP49" s="31"/>
       <c r="CQ49" s="31"/>
       <c r="CR49" s="31"/>
       <c r="CS49" s="31"/>
       <c r="CT49" s="31"/>
       <c r="CU49" s="31"/>
       <c r="CV49" s="31"/>
       <c r="CW49" s="31"/>
       <c r="CX49" s="31"/>
       <c r="CY49" s="31"/>
@@ -38641,56 +40718,52 @@
       <c r="GA49" s="31"/>
       <c r="GB49" s="31"/>
       <c r="GC49" s="31"/>
       <c r="GD49" s="31"/>
       <c r="GE49" s="31"/>
       <c r="GF49" s="31"/>
       <c r="GG49" s="31"/>
       <c r="GH49" s="31"/>
       <c r="GI49" s="31"/>
       <c r="GJ49" s="31"/>
       <c r="GK49" s="31"/>
       <c r="GL49" s="31"/>
       <c r="GM49" s="31"/>
       <c r="GN49" s="31"/>
       <c r="GO49" s="31"/>
       <c r="GP49" s="31"/>
       <c r="GQ49" s="31"/>
       <c r="GR49" s="31"/>
       <c r="GS49" s="31"/>
       <c r="GT49" s="31"/>
       <c r="GU49" s="31"/>
       <c r="GV49" s="31"/>
       <c r="GW49" s="31"/>
       <c r="GX49" s="31"/>
       <c r="GY49" s="31"/>
-      <c r="GZ49" s="31"/>
-[...2 lines deleted...]
-      <c r="HC49" s="31"/>
     </row>
-    <row r="50" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="96" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="47">
         <v>127.4</v>
       </c>
       <c r="C50" s="48">
         <v>123</v>
       </c>
       <c r="D50" s="47">
         <v>125</v>
       </c>
       <c r="E50" s="47">
         <v>126.2</v>
       </c>
       <c r="F50" s="49">
         <v>126.03884601546886</v>
       </c>
       <c r="G50" s="47">
         <v>127.8</v>
       </c>
       <c r="H50" s="46">
         <v>123.4</v>
       </c>
       <c r="I50" s="46">
@@ -38863,58 +40936,68 @@
       </c>
       <c r="BM50" s="6">
         <v>124.4</v>
       </c>
       <c r="BN50" s="6">
         <v>124.3</v>
       </c>
       <c r="BO50" s="12">
         <v>130.9</v>
       </c>
       <c r="BP50" s="12">
         <v>117.2</v>
       </c>
       <c r="BQ50" s="12">
         <v>115.2</v>
       </c>
       <c r="BR50" s="93">
         <v>113.8</v>
       </c>
       <c r="BS50" s="93">
         <v>114.1</v>
       </c>
       <c r="BT50" s="12">
         <v>106.7</v>
       </c>
-      <c r="BU50" s="12">
-[...6 lines deleted...]
-      <c r="BZ50" s="31"/>
+      <c r="BU50" s="150">
+        <v>109</v>
+      </c>
+      <c r="BV50" s="12">
+        <v>109.6</v>
+      </c>
+      <c r="BW50" s="12">
+        <v>110.8</v>
+      </c>
+      <c r="BX50" s="12">
+        <v>110.4</v>
+      </c>
+      <c r="BY50" s="12">
+        <v>121.5</v>
+      </c>
+      <c r="BZ50" s="12">
+        <v>117.2</v>
+      </c>
       <c r="CA50" s="31"/>
       <c r="CB50" s="31"/>
       <c r="CC50" s="31"/>
       <c r="CD50" s="31"/>
       <c r="CE50" s="31"/>
       <c r="CF50" s="31"/>
       <c r="CG50" s="31"/>
       <c r="CH50" s="31"/>
       <c r="CI50" s="31"/>
       <c r="CJ50" s="31"/>
       <c r="CK50" s="31"/>
       <c r="CL50" s="31"/>
       <c r="CM50" s="31"/>
       <c r="CN50" s="31"/>
       <c r="CO50" s="31"/>
       <c r="CP50" s="31"/>
       <c r="CQ50" s="31"/>
       <c r="CR50" s="31"/>
       <c r="CS50" s="31"/>
       <c r="CT50" s="31"/>
       <c r="CU50" s="31"/>
       <c r="CV50" s="31"/>
       <c r="CW50" s="31"/>
       <c r="CX50" s="31"/>
       <c r="CY50" s="31"/>
@@ -39000,56 +41083,52 @@
       <c r="GA50" s="31"/>
       <c r="GB50" s="31"/>
       <c r="GC50" s="31"/>
       <c r="GD50" s="31"/>
       <c r="GE50" s="31"/>
       <c r="GF50" s="31"/>
       <c r="GG50" s="31"/>
       <c r="GH50" s="31"/>
       <c r="GI50" s="31"/>
       <c r="GJ50" s="31"/>
       <c r="GK50" s="31"/>
       <c r="GL50" s="31"/>
       <c r="GM50" s="31"/>
       <c r="GN50" s="31"/>
       <c r="GO50" s="31"/>
       <c r="GP50" s="31"/>
       <c r="GQ50" s="31"/>
       <c r="GR50" s="31"/>
       <c r="GS50" s="31"/>
       <c r="GT50" s="31"/>
       <c r="GU50" s="31"/>
       <c r="GV50" s="31"/>
       <c r="GW50" s="31"/>
       <c r="GX50" s="31"/>
       <c r="GY50" s="31"/>
-      <c r="GZ50" s="31"/>
-[...2 lines deleted...]
-      <c r="HC50" s="31"/>
     </row>
-    <row r="51" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="97" t="s">
         <v>47</v>
       </c>
       <c r="B51" s="47">
         <v>127.3</v>
       </c>
       <c r="C51" s="48">
         <v>118.6</v>
       </c>
       <c r="D51" s="47">
         <v>122.8</v>
       </c>
       <c r="E51" s="47">
         <v>130.5</v>
       </c>
       <c r="F51" s="49">
         <v>130.52058145685356</v>
       </c>
       <c r="G51" s="47">
         <v>130.4</v>
       </c>
       <c r="H51" s="46">
         <v>132.4</v>
       </c>
       <c r="I51" s="46">
@@ -39222,58 +41301,68 @@
       </c>
       <c r="BM51" s="6">
         <v>113.1</v>
       </c>
       <c r="BN51" s="6">
         <v>112.9</v>
       </c>
       <c r="BO51" s="12">
         <v>115.8</v>
       </c>
       <c r="BP51" s="12">
         <v>116.4</v>
       </c>
       <c r="BQ51" s="12">
         <v>116.4</v>
       </c>
       <c r="BR51" s="93">
         <v>118.2</v>
       </c>
       <c r="BS51" s="93">
         <v>118.4</v>
       </c>
       <c r="BT51" s="12">
         <v>103.6</v>
       </c>
-      <c r="BU51" s="12">
-[...6 lines deleted...]
-      <c r="BZ51" s="31"/>
+      <c r="BU51" s="150">
+        <v>110.7</v>
+      </c>
+      <c r="BV51" s="12">
+        <v>108.4</v>
+      </c>
+      <c r="BW51" s="12">
+        <v>107.6</v>
+      </c>
+      <c r="BX51" s="12">
+        <v>107.7</v>
+      </c>
+      <c r="BY51" s="12">
+        <v>102.5</v>
+      </c>
+      <c r="BZ51" s="12">
+        <v>102.5</v>
+      </c>
       <c r="CA51" s="31"/>
       <c r="CB51" s="31"/>
       <c r="CC51" s="31"/>
       <c r="CD51" s="31"/>
       <c r="CE51" s="31"/>
       <c r="CF51" s="31"/>
       <c r="CG51" s="31"/>
       <c r="CH51" s="31"/>
       <c r="CI51" s="31"/>
       <c r="CJ51" s="31"/>
       <c r="CK51" s="31"/>
       <c r="CL51" s="31"/>
       <c r="CM51" s="31"/>
       <c r="CN51" s="31"/>
       <c r="CO51" s="31"/>
       <c r="CP51" s="31"/>
       <c r="CQ51" s="31"/>
       <c r="CR51" s="31"/>
       <c r="CS51" s="31"/>
       <c r="CT51" s="31"/>
       <c r="CU51" s="31"/>
       <c r="CV51" s="31"/>
       <c r="CW51" s="31"/>
       <c r="CX51" s="31"/>
       <c r="CY51" s="31"/>
@@ -39359,56 +41448,52 @@
       <c r="GA51" s="31"/>
       <c r="GB51" s="31"/>
       <c r="GC51" s="31"/>
       <c r="GD51" s="31"/>
       <c r="GE51" s="31"/>
       <c r="GF51" s="31"/>
       <c r="GG51" s="31"/>
       <c r="GH51" s="31"/>
       <c r="GI51" s="31"/>
       <c r="GJ51" s="31"/>
       <c r="GK51" s="31"/>
       <c r="GL51" s="31"/>
       <c r="GM51" s="31"/>
       <c r="GN51" s="31"/>
       <c r="GO51" s="31"/>
       <c r="GP51" s="31"/>
       <c r="GQ51" s="31"/>
       <c r="GR51" s="31"/>
       <c r="GS51" s="31"/>
       <c r="GT51" s="31"/>
       <c r="GU51" s="31"/>
       <c r="GV51" s="31"/>
       <c r="GW51" s="31"/>
       <c r="GX51" s="31"/>
       <c r="GY51" s="31"/>
-      <c r="GZ51" s="31"/>
-[...2 lines deleted...]
-      <c r="HC51" s="31"/>
     </row>
-    <row r="52" spans="1:211" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="97" t="s">
         <v>48</v>
       </c>
       <c r="B52" s="47">
         <v>126</v>
       </c>
       <c r="C52" s="48">
         <v>117.3</v>
       </c>
       <c r="D52" s="47">
         <v>121.9</v>
       </c>
       <c r="E52" s="47">
         <v>127.7</v>
       </c>
       <c r="F52" s="49">
         <v>127.55203171456887</v>
       </c>
       <c r="G52" s="47">
         <v>131</v>
       </c>
       <c r="H52" s="46">
         <v>126.7</v>
       </c>
       <c r="I52" s="46">
@@ -39581,58 +41666,68 @@
       </c>
       <c r="BM52" s="6">
         <v>118.5</v>
       </c>
       <c r="BN52" s="6">
         <v>118.5</v>
       </c>
       <c r="BO52" s="12">
         <v>112.4</v>
       </c>
       <c r="BP52" s="12">
         <v>109.4</v>
       </c>
       <c r="BQ52" s="12">
         <v>112.3</v>
       </c>
       <c r="BR52" s="93">
         <v>115.3</v>
       </c>
       <c r="BS52" s="93">
         <v>115.5</v>
       </c>
       <c r="BT52" s="12">
         <v>112</v>
       </c>
-      <c r="BU52" s="12">
-[...6 lines deleted...]
-      <c r="BZ52" s="31"/>
+      <c r="BU52" s="150">
+        <v>116.4</v>
+      </c>
+      <c r="BV52" s="12">
+        <v>114.2</v>
+      </c>
+      <c r="BW52" s="12">
+        <v>112.6</v>
+      </c>
+      <c r="BX52" s="12">
+        <v>113.6</v>
+      </c>
+      <c r="BY52" s="12">
+        <v>112.1</v>
+      </c>
+      <c r="BZ52" s="12">
+        <v>111.8</v>
+      </c>
       <c r="CA52" s="31"/>
       <c r="CB52" s="31"/>
       <c r="CC52" s="31"/>
       <c r="CD52" s="31"/>
       <c r="CE52" s="31"/>
       <c r="CF52" s="31"/>
       <c r="CG52" s="31"/>
       <c r="CH52" s="31"/>
       <c r="CI52" s="31"/>
       <c r="CJ52" s="31"/>
       <c r="CK52" s="31"/>
       <c r="CL52" s="31"/>
       <c r="CM52" s="31"/>
       <c r="CN52" s="31"/>
       <c r="CO52" s="31"/>
       <c r="CP52" s="31"/>
       <c r="CQ52" s="31"/>
       <c r="CR52" s="31"/>
       <c r="CS52" s="31"/>
       <c r="CT52" s="31"/>
       <c r="CU52" s="31"/>
       <c r="CV52" s="31"/>
       <c r="CW52" s="31"/>
       <c r="CX52" s="31"/>
       <c r="CY52" s="31"/>
@@ -39718,129 +41813,125 @@
       <c r="GA52" s="31"/>
       <c r="GB52" s="31"/>
       <c r="GC52" s="31"/>
       <c r="GD52" s="31"/>
       <c r="GE52" s="31"/>
       <c r="GF52" s="31"/>
       <c r="GG52" s="31"/>
       <c r="GH52" s="31"/>
       <c r="GI52" s="31"/>
       <c r="GJ52" s="31"/>
       <c r="GK52" s="31"/>
       <c r="GL52" s="31"/>
       <c r="GM52" s="31"/>
       <c r="GN52" s="31"/>
       <c r="GO52" s="31"/>
       <c r="GP52" s="31"/>
       <c r="GQ52" s="31"/>
       <c r="GR52" s="31"/>
       <c r="GS52" s="31"/>
       <c r="GT52" s="31"/>
       <c r="GU52" s="31"/>
       <c r="GV52" s="31"/>
       <c r="GW52" s="31"/>
       <c r="GX52" s="31"/>
       <c r="GY52" s="31"/>
-      <c r="GZ52" s="31"/>
-[...2 lines deleted...]
-      <c r="HC52" s="31"/>
     </row>
-    <row r="53" spans="1:211" s="104" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...72 lines deleted...]
-      <c r="BU53" s="162"/>
+    <row r="53" spans="1:207" s="102" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="106"/>
+      <c r="B53" s="135"/>
+      <c r="C53" s="136"/>
+      <c r="D53" s="135"/>
+      <c r="E53" s="135"/>
+      <c r="F53" s="133"/>
+      <c r="G53" s="135"/>
+      <c r="H53" s="134"/>
+      <c r="I53" s="122"/>
+      <c r="J53" s="122"/>
+      <c r="K53" s="124"/>
+      <c r="L53" s="147"/>
+      <c r="M53" s="147"/>
+      <c r="N53" s="123"/>
+      <c r="O53" s="148"/>
+      <c r="P53" s="126"/>
+      <c r="Q53" s="125"/>
+      <c r="R53" s="123"/>
+      <c r="S53" s="148"/>
+      <c r="T53" s="125"/>
+      <c r="U53" s="126"/>
+      <c r="V53" s="125"/>
+      <c r="W53" s="127"/>
+      <c r="X53" s="127"/>
+      <c r="Y53" s="127"/>
+      <c r="Z53" s="128"/>
+      <c r="AA53" s="127"/>
+      <c r="AB53" s="127"/>
+      <c r="AC53" s="127"/>
+      <c r="AD53" s="127"/>
+      <c r="AE53" s="129"/>
+      <c r="AF53" s="129"/>
+      <c r="AG53" s="129"/>
+      <c r="AH53" s="129"/>
+      <c r="AI53" s="129"/>
+      <c r="AJ53" s="130"/>
+      <c r="AK53" s="129"/>
+      <c r="AL53" s="129"/>
+      <c r="AM53" s="129"/>
+      <c r="AN53" s="129"/>
+      <c r="AO53" s="130"/>
+      <c r="AP53" s="129"/>
+      <c r="AQ53" s="129"/>
+      <c r="AR53" s="129"/>
+      <c r="AS53" s="129"/>
+      <c r="AT53" s="129"/>
+      <c r="AU53" s="129"/>
+      <c r="AV53" s="129"/>
+      <c r="AW53" s="129"/>
+      <c r="AX53" s="129"/>
+      <c r="AY53" s="129"/>
+      <c r="AZ53" s="129"/>
+      <c r="BA53" s="129"/>
+      <c r="BB53" s="129"/>
+      <c r="BC53" s="129"/>
+      <c r="BD53" s="129"/>
+      <c r="BE53" s="129"/>
+      <c r="BF53" s="129"/>
+      <c r="BG53" s="129"/>
+      <c r="BH53" s="129"/>
+      <c r="BI53" s="131"/>
+      <c r="BJ53" s="129"/>
+      <c r="BK53" s="129"/>
+      <c r="BL53" s="149"/>
+      <c r="BM53" s="131"/>
+      <c r="BN53" s="131"/>
+      <c r="BO53" s="132"/>
+      <c r="BP53" s="132"/>
+      <c r="BQ53" s="132"/>
+      <c r="BR53" s="132"/>
+      <c r="BS53" s="132"/>
+      <c r="BT53" s="132"/>
+      <c r="BU53" s="183"/>
       <c r="BW53" s="31"/>
       <c r="BX53" s="31"/>
       <c r="BY53" s="31"/>
       <c r="BZ53" s="31"/>
       <c r="CA53" s="31"/>
       <c r="CB53" s="31"/>
       <c r="CC53" s="31"/>
       <c r="CD53" s="31"/>
       <c r="CE53" s="31"/>
       <c r="CF53" s="31"/>
       <c r="CG53" s="31"/>
       <c r="CH53" s="31"/>
       <c r="CI53" s="31"/>
       <c r="CJ53" s="31"/>
       <c r="CK53" s="31"/>
       <c r="CL53" s="31"/>
       <c r="CM53" s="31"/>
       <c r="CN53" s="31"/>
       <c r="CO53" s="31"/>
       <c r="CP53" s="31"/>
       <c r="CQ53" s="31"/>
       <c r="CR53" s="31"/>
       <c r="CS53" s="31"/>
       <c r="CT53" s="31"/>
       <c r="CU53" s="31"/>
@@ -39930,406 +42021,424 @@
       <c r="GA53" s="31"/>
       <c r="GB53" s="31"/>
       <c r="GC53" s="31"/>
       <c r="GD53" s="31"/>
       <c r="GE53" s="31"/>
       <c r="GF53" s="31"/>
       <c r="GG53" s="31"/>
       <c r="GH53" s="31"/>
       <c r="GI53" s="31"/>
       <c r="GJ53" s="31"/>
       <c r="GK53" s="31"/>
       <c r="GL53" s="31"/>
       <c r="GM53" s="31"/>
       <c r="GN53" s="31"/>
       <c r="GO53" s="31"/>
       <c r="GP53" s="31"/>
       <c r="GQ53" s="31"/>
       <c r="GR53" s="31"/>
       <c r="GS53" s="31"/>
       <c r="GT53" s="31"/>
       <c r="GU53" s="31"/>
       <c r="GV53" s="31"/>
       <c r="GW53" s="31"/>
       <c r="GX53" s="31"/>
       <c r="GY53" s="31"/>
-      <c r="GZ53" s="31"/>
-[...2 lines deleted...]
-      <c r="HC53" s="31"/>
     </row>
-    <row r="54" spans="1:211" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="182" t="s">
+    <row r="54" spans="1:207" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="210" t="s">
         <v>36</v>
       </c>
-      <c r="B54" s="174"/>
-[...5 lines deleted...]
-      <c r="H54" s="174"/>
+      <c r="B54" s="197"/>
+      <c r="C54" s="197"/>
+      <c r="D54" s="197"/>
+      <c r="E54" s="197"/>
+      <c r="F54" s="197"/>
+      <c r="G54" s="197"/>
+      <c r="H54" s="197"/>
       <c r="I54" s="75"/>
+      <c r="BU54" s="181"/>
     </row>
-    <row r="55" spans="1:211" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="H55" s="170"/>
+    <row r="55" spans="1:207" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="146"/>
+      <c r="B55" s="140"/>
+      <c r="C55" s="140"/>
+      <c r="D55" s="140"/>
+      <c r="E55" s="140"/>
+      <c r="F55" s="140"/>
+      <c r="G55" s="140"/>
+      <c r="H55" s="140"/>
       <c r="I55" s="75"/>
+      <c r="BU55" s="181"/>
     </row>
-    <row r="56" spans="1:211" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B56" s="125">
+    <row r="56" spans="1:207" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="208"/>
+      <c r="B56" s="212">
         <v>2011</v>
       </c>
-      <c r="C56" s="126"/>
-[...3 lines deleted...]
-      <c r="G56" s="124">
+      <c r="C56" s="213"/>
+      <c r="D56" s="213"/>
+      <c r="E56" s="213"/>
+      <c r="F56" s="215"/>
+      <c r="G56" s="211">
         <v>2012</v>
       </c>
-      <c r="H56" s="124"/>
-[...3 lines deleted...]
-      <c r="L56" s="124">
+      <c r="H56" s="211"/>
+      <c r="I56" s="211"/>
+      <c r="J56" s="211"/>
+      <c r="K56" s="216"/>
+      <c r="L56" s="211">
         <v>2013</v>
       </c>
-      <c r="M56" s="124"/>
-[...3 lines deleted...]
-      <c r="Q56" s="124">
+      <c r="M56" s="211"/>
+      <c r="N56" s="211"/>
+      <c r="O56" s="211"/>
+      <c r="P56" s="216"/>
+      <c r="Q56" s="211">
         <v>2014</v>
       </c>
-      <c r="R56" s="124"/>
-[...3 lines deleted...]
-      <c r="V56" s="124">
+      <c r="R56" s="211"/>
+      <c r="S56" s="211"/>
+      <c r="T56" s="211"/>
+      <c r="U56" s="216"/>
+      <c r="V56" s="211">
         <v>2015</v>
       </c>
-      <c r="W56" s="124"/>
-[...3 lines deleted...]
-      <c r="AA56" s="124">
+      <c r="W56" s="211"/>
+      <c r="X56" s="211"/>
+      <c r="Y56" s="211"/>
+      <c r="Z56" s="211"/>
+      <c r="AA56" s="211">
         <v>2016</v>
       </c>
-      <c r="AB56" s="124"/>
-[...3 lines deleted...]
-      <c r="AF56" s="125">
+      <c r="AB56" s="211"/>
+      <c r="AC56" s="211"/>
+      <c r="AD56" s="211"/>
+      <c r="AE56" s="211"/>
+      <c r="AF56" s="212">
         <v>2017</v>
       </c>
-      <c r="AG56" s="126"/>
-[...3 lines deleted...]
-      <c r="AK56" s="124">
+      <c r="AG56" s="213"/>
+      <c r="AH56" s="213"/>
+      <c r="AI56" s="213"/>
+      <c r="AJ56" s="214"/>
+      <c r="AK56" s="211">
         <v>2018</v>
       </c>
-      <c r="AL56" s="124"/>
-[...3 lines deleted...]
-      <c r="AP56" s="124">
+      <c r="AL56" s="211"/>
+      <c r="AM56" s="211"/>
+      <c r="AN56" s="211"/>
+      <c r="AO56" s="211"/>
+      <c r="AP56" s="211">
         <v>2019</v>
       </c>
-      <c r="AQ56" s="124"/>
-[...3 lines deleted...]
-      <c r="AU56" s="125">
+      <c r="AQ56" s="211"/>
+      <c r="AR56" s="211"/>
+      <c r="AS56" s="211"/>
+      <c r="AT56" s="211"/>
+      <c r="AU56" s="212">
         <v>2020</v>
       </c>
-      <c r="AV56" s="126"/>
-[...3 lines deleted...]
-      <c r="AZ56" s="125">
+      <c r="AV56" s="213"/>
+      <c r="AW56" s="213"/>
+      <c r="AX56" s="213"/>
+      <c r="AY56" s="214"/>
+      <c r="AZ56" s="212">
         <v>2021</v>
       </c>
-      <c r="BA56" s="126"/>
-[...3 lines deleted...]
-      <c r="BE56" s="131">
+      <c r="BA56" s="213"/>
+      <c r="BB56" s="213"/>
+      <c r="BC56" s="213"/>
+      <c r="BD56" s="214"/>
+      <c r="BE56" s="219">
         <v>2022</v>
       </c>
-      <c r="BF56" s="132"/>
-[...3 lines deleted...]
-      <c r="BJ56" s="131">
+      <c r="BF56" s="220"/>
+      <c r="BG56" s="220"/>
+      <c r="BH56" s="220"/>
+      <c r="BI56" s="221"/>
+      <c r="BJ56" s="219">
         <v>2023</v>
       </c>
-      <c r="BK56" s="132"/>
-[...3 lines deleted...]
-      <c r="BO56" s="131">
+      <c r="BK56" s="220"/>
+      <c r="BL56" s="220"/>
+      <c r="BM56" s="220"/>
+      <c r="BN56" s="221"/>
+      <c r="BO56" s="219">
         <v>2024</v>
       </c>
-      <c r="BP56" s="132"/>
-[...3 lines deleted...]
-      <c r="BT56" s="108">
+      <c r="BP56" s="220"/>
+      <c r="BQ56" s="195"/>
+      <c r="BR56" s="195"/>
+      <c r="BS56" s="195"/>
+      <c r="BT56" s="187">
         <v>2025</v>
       </c>
-      <c r="BU56" s="109"/>
-      <c r="BV56" s="103"/>
+      <c r="BU56" s="187"/>
+      <c r="BV56" s="209"/>
+      <c r="BW56" s="209"/>
+      <c r="BX56" s="209"/>
+      <c r="BY56" s="187">
+        <v>2026</v>
+      </c>
+      <c r="BZ56" s="188"/>
     </row>
-    <row r="57" spans="1:211" s="31" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="121"/>
+    <row r="57" spans="1:207" s="152" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="208"/>
       <c r="B57" s="80" t="s">
         <v>23</v>
       </c>
       <c r="C57" s="80" t="s">
         <v>24</v>
       </c>
       <c r="D57" s="80" t="s">
         <v>25</v>
       </c>
       <c r="E57" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="F57" s="9" t="s">
+      <c r="F57" s="104" t="s">
         <v>15</v>
       </c>
       <c r="G57" s="80" t="s">
         <v>23</v>
       </c>
       <c r="H57" s="80" t="s">
         <v>24</v>
       </c>
       <c r="I57" s="80" t="s">
         <v>25</v>
       </c>
       <c r="J57" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="K57" s="9" t="s">
+      <c r="K57" s="104" t="s">
         <v>15</v>
       </c>
       <c r="L57" s="80" t="s">
         <v>23</v>
       </c>
       <c r="M57" s="80" t="s">
         <v>24</v>
       </c>
       <c r="N57" s="80" t="s">
         <v>25</v>
       </c>
       <c r="O57" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="P57" s="9" t="s">
+      <c r="P57" s="104" t="s">
         <v>15</v>
       </c>
       <c r="Q57" s="80" t="s">
         <v>23</v>
       </c>
       <c r="R57" s="80" t="s">
         <v>24</v>
       </c>
       <c r="S57" s="80" t="s">
         <v>25</v>
       </c>
       <c r="T57" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="U57" s="9" t="s">
+      <c r="U57" s="104" t="s">
         <v>15</v>
       </c>
       <c r="V57" s="80" t="s">
         <v>23</v>
       </c>
       <c r="W57" s="80" t="s">
         <v>24</v>
       </c>
       <c r="X57" s="80" t="s">
         <v>25</v>
       </c>
       <c r="Y57" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="Z57" s="9" t="s">
+      <c r="Z57" s="104" t="s">
         <v>15</v>
       </c>
       <c r="AA57" s="80" t="s">
         <v>23</v>
       </c>
       <c r="AB57" s="80" t="s">
         <v>24</v>
       </c>
       <c r="AC57" s="80" t="s">
         <v>25</v>
       </c>
       <c r="AD57" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="AE57" s="9" t="s">
+      <c r="AE57" s="104" t="s">
         <v>15</v>
       </c>
       <c r="AF57" s="80" t="s">
         <v>23</v>
       </c>
       <c r="AG57" s="80" t="s">
         <v>24</v>
       </c>
       <c r="AH57" s="80" t="s">
         <v>25</v>
       </c>
       <c r="AI57" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="AJ57" s="9" t="s">
+      <c r="AJ57" s="104" t="s">
         <v>15</v>
       </c>
       <c r="AK57" s="80" t="s">
         <v>23</v>
       </c>
       <c r="AL57" s="80" t="s">
         <v>24</v>
       </c>
       <c r="AM57" s="80" t="s">
         <v>25</v>
       </c>
       <c r="AN57" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="AO57" s="9" t="s">
+      <c r="AO57" s="104" t="s">
         <v>15</v>
       </c>
       <c r="AP57" s="80" t="s">
         <v>23</v>
       </c>
       <c r="AQ57" s="80" t="s">
         <v>24</v>
       </c>
       <c r="AR57" s="80" t="s">
         <v>25</v>
       </c>
       <c r="AS57" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="AT57" s="9" t="s">
+      <c r="AT57" s="104" t="s">
         <v>15</v>
       </c>
       <c r="AU57" s="80" t="s">
         <v>23</v>
       </c>
       <c r="AV57" s="80" t="s">
         <v>24</v>
       </c>
       <c r="AW57" s="80" t="s">
         <v>25</v>
       </c>
       <c r="AX57" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="AY57" s="9" t="s">
+      <c r="AY57" s="104" t="s">
         <v>15</v>
       </c>
       <c r="AZ57" s="80" t="s">
         <v>23</v>
       </c>
       <c r="BA57" s="80" t="s">
         <v>24</v>
       </c>
       <c r="BB57" s="80" t="s">
         <v>25</v>
       </c>
       <c r="BC57" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="BD57" s="9" t="s">
+      <c r="BD57" s="104" t="s">
         <v>15</v>
       </c>
       <c r="BE57" s="80" t="s">
         <v>23</v>
       </c>
       <c r="BF57" s="80" t="s">
         <v>24</v>
       </c>
       <c r="BG57" s="80" t="s">
         <v>25</v>
       </c>
       <c r="BH57" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="BI57" s="9" t="s">
+      <c r="BI57" s="104" t="s">
         <v>15</v>
       </c>
       <c r="BJ57" s="80" t="s">
         <v>23</v>
       </c>
       <c r="BK57" s="80" t="s">
         <v>24</v>
       </c>
       <c r="BL57" s="80" t="s">
         <v>25</v>
       </c>
       <c r="BM57" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="BN57" s="9" t="s">
+      <c r="BN57" s="104" t="s">
         <v>15</v>
       </c>
       <c r="BO57" s="80" t="s">
         <v>23</v>
       </c>
       <c r="BP57" s="80" t="s">
         <v>24</v>
       </c>
       <c r="BQ57" s="80" t="s">
         <v>25</v>
       </c>
       <c r="BR57" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="BS57" s="9" t="s">
+      <c r="BS57" s="104" t="s">
         <v>15</v>
       </c>
       <c r="BT57" s="83" t="s">
         <v>23</v>
       </c>
-      <c r="BU57" s="83" t="s">
+      <c r="BU57" s="177" t="s">
         <v>24</v>
       </c>
-      <c r="BV57" s="104"/>
+      <c r="BV57" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="BW57" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="BX57" s="154" t="s">
+        <v>15</v>
+      </c>
+      <c r="BY57" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="BZ57" s="83" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="58" spans="1:211" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:207" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="94" t="s">
         <v>27</v>
       </c>
       <c r="B58" s="37">
         <v>109.7</v>
       </c>
       <c r="C58" s="58">
         <v>105.3</v>
       </c>
       <c r="D58" s="37">
         <v>107.8</v>
       </c>
       <c r="E58" s="37">
         <v>109.7</v>
       </c>
       <c r="F58" s="39">
         <v>110.6</v>
       </c>
       <c r="G58" s="37">
         <v>116</v>
       </c>
       <c r="H58" s="35">
         <v>114.8</v>
       </c>
       <c r="I58" s="35">
@@ -40502,56 +42611,70 @@
       </c>
       <c r="BM58" s="67">
         <v>105.5</v>
       </c>
       <c r="BN58" s="67">
         <v>105.4</v>
       </c>
       <c r="BO58" s="68">
         <v>105.1</v>
       </c>
       <c r="BP58" s="68">
         <v>104.3</v>
       </c>
       <c r="BQ58" s="68">
         <v>104.7</v>
       </c>
       <c r="BR58" s="87">
         <v>104.8</v>
       </c>
       <c r="BS58" s="87">
         <v>105.2</v>
       </c>
       <c r="BT58" s="68">
         <v>105.5</v>
       </c>
-      <c r="BU58" s="68">
-[...2 lines deleted...]
-      <c r="BV58" s="103"/>
+      <c r="BU58" s="182">
+        <v>104.5</v>
+      </c>
+      <c r="BV58" s="68">
+        <v>103.1</v>
+      </c>
+      <c r="BW58" s="68">
+        <v>102</v>
+      </c>
+      <c r="BX58" s="68">
+        <v>101.2</v>
+      </c>
+      <c r="BY58" s="68">
+        <v>98.9</v>
+      </c>
+      <c r="BZ58" s="68">
+        <v>97.9</v>
+      </c>
     </row>
-    <row r="59" spans="1:211" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:207" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="95" t="s">
         <v>37</v>
       </c>
       <c r="B59" s="47">
         <v>108.6</v>
       </c>
       <c r="C59" s="61">
         <v>103.5</v>
       </c>
       <c r="D59" s="47">
         <v>106.2</v>
       </c>
       <c r="E59" s="47">
         <v>107.6</v>
       </c>
       <c r="F59" s="49">
         <v>107.25700356195335</v>
       </c>
       <c r="G59" s="47">
         <v>116.8</v>
       </c>
       <c r="H59" s="46">
         <v>116.3</v>
       </c>
       <c r="I59" s="46">
@@ -40724,56 +42847,70 @@
       </c>
       <c r="BM59" s="6">
         <v>106</v>
       </c>
       <c r="BN59" s="6">
         <v>105.9</v>
       </c>
       <c r="BO59" s="12">
         <v>106.8</v>
       </c>
       <c r="BP59" s="12">
         <v>105.4</v>
       </c>
       <c r="BQ59" s="12">
         <v>106.5</v>
       </c>
       <c r="BR59" s="93">
         <v>107.5</v>
       </c>
       <c r="BS59" s="93">
         <v>107.7</v>
       </c>
       <c r="BT59" s="12">
         <v>106.9</v>
       </c>
-      <c r="BU59" s="12">
-[...2 lines deleted...]
-      <c r="BV59" s="103"/>
+      <c r="BU59" s="150">
+        <v>105.4</v>
+      </c>
+      <c r="BV59" s="12">
+        <v>104.2</v>
+      </c>
+      <c r="BW59" s="12">
+        <v>103.4</v>
+      </c>
+      <c r="BX59" s="12">
+        <v>102</v>
+      </c>
+      <c r="BY59" s="12">
+        <v>101.5</v>
+      </c>
+      <c r="BZ59" s="12">
+        <v>99.5</v>
+      </c>
     </row>
-    <row r="60" spans="1:211" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:207" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="96" t="s">
         <v>28</v>
       </c>
       <c r="B60" s="47">
         <v>108.5</v>
       </c>
       <c r="C60" s="61">
         <v>106</v>
       </c>
       <c r="D60" s="47">
         <v>112.2</v>
       </c>
       <c r="E60" s="47">
         <v>115.3</v>
       </c>
       <c r="F60" s="49">
         <v>117.23070201484138</v>
       </c>
       <c r="G60" s="47">
         <v>119.2</v>
       </c>
       <c r="H60" s="46">
         <v>115.4</v>
       </c>
       <c r="I60" s="46">
@@ -40946,56 +43083,70 @@
       </c>
       <c r="BM60" s="6">
         <v>103.5</v>
       </c>
       <c r="BN60" s="6">
         <v>104</v>
       </c>
       <c r="BO60" s="12">
         <v>102.1</v>
       </c>
       <c r="BP60" s="12">
         <v>99.5</v>
       </c>
       <c r="BQ60" s="12">
         <v>101.4</v>
       </c>
       <c r="BR60" s="93">
         <v>103.8</v>
       </c>
       <c r="BS60" s="93">
         <v>103.1</v>
       </c>
       <c r="BT60" s="12">
         <v>99.8</v>
       </c>
-      <c r="BU60" s="12">
-[...2 lines deleted...]
-      <c r="BV60" s="104"/>
+      <c r="BU60" s="150">
+        <v>102.4</v>
+      </c>
+      <c r="BV60" s="12">
+        <v>101.5</v>
+      </c>
+      <c r="BW60" s="12">
+        <v>100.3</v>
+      </c>
+      <c r="BX60" s="12">
+        <v>100.1</v>
+      </c>
+      <c r="BY60" s="12">
+        <v>97.5</v>
+      </c>
+      <c r="BZ60" s="12">
+        <v>94.5</v>
+      </c>
     </row>
-    <row r="61" spans="1:211" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:207" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="96" t="s">
         <v>29</v>
       </c>
       <c r="B61" s="47">
         <v>109.6</v>
       </c>
       <c r="C61" s="61">
         <v>107.2</v>
       </c>
       <c r="D61" s="47">
         <v>110.3</v>
       </c>
       <c r="E61" s="47">
         <v>113.1</v>
       </c>
       <c r="F61" s="49">
         <v>114.26963996034819</v>
       </c>
       <c r="G61" s="47">
         <v>105.7</v>
       </c>
       <c r="H61" s="46">
         <v>105.3</v>
       </c>
       <c r="I61" s="46">
@@ -41168,56 +43319,70 @@
       </c>
       <c r="BM61" s="6">
         <v>105.9</v>
       </c>
       <c r="BN61" s="6">
         <v>106.1</v>
       </c>
       <c r="BO61" s="12">
         <v>103.2</v>
       </c>
       <c r="BP61" s="12">
         <v>102.6</v>
       </c>
       <c r="BQ61" s="12">
         <v>103.7</v>
       </c>
       <c r="BR61" s="93">
         <v>102.9</v>
       </c>
       <c r="BS61" s="93">
         <v>102.9</v>
       </c>
       <c r="BT61" s="12">
         <v>107.1</v>
       </c>
-      <c r="BU61" s="12">
-[...2 lines deleted...]
-      <c r="BV61" s="104"/>
+      <c r="BU61" s="150">
+        <v>105.5</v>
+      </c>
+      <c r="BV61" s="150">
+        <v>103.5</v>
+      </c>
+      <c r="BW61" s="150">
+        <v>102</v>
+      </c>
+      <c r="BX61" s="12">
+        <v>101.2</v>
+      </c>
+      <c r="BY61" s="150">
+        <v>96.4</v>
+      </c>
+      <c r="BZ61" s="150">
+        <v>96.2</v>
+      </c>
     </row>
-    <row r="62" spans="1:211" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:207" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="96" t="s">
         <v>30</v>
       </c>
       <c r="B62" s="47">
         <v>109.7</v>
       </c>
       <c r="C62" s="61">
         <v>106.4</v>
       </c>
       <c r="D62" s="47">
         <v>105.6</v>
       </c>
       <c r="E62" s="47">
         <v>104.9</v>
       </c>
       <c r="F62" s="49">
         <v>106.64131952149285</v>
       </c>
       <c r="G62" s="47">
         <v>107.4</v>
       </c>
       <c r="H62" s="46">
         <v>105.8</v>
       </c>
       <c r="I62" s="46">
@@ -41390,56 +43555,70 @@
       </c>
       <c r="BM62" s="6">
         <v>107.2</v>
       </c>
       <c r="BN62" s="6">
         <v>106.9</v>
       </c>
       <c r="BO62" s="12">
         <v>100.9</v>
       </c>
       <c r="BP62" s="12">
         <v>102.9</v>
       </c>
       <c r="BQ62" s="12">
         <v>103.6</v>
       </c>
       <c r="BR62" s="93">
         <v>101.9</v>
       </c>
       <c r="BS62" s="93">
         <v>103.2</v>
       </c>
       <c r="BT62" s="12">
         <v>111</v>
       </c>
-      <c r="BU62" s="12">
-[...2 lines deleted...]
-      <c r="BV62" s="104"/>
+      <c r="BU62" s="150">
+        <v>108.2</v>
+      </c>
+      <c r="BV62" s="150">
+        <v>104.5</v>
+      </c>
+      <c r="BW62" s="150">
+        <v>102.6</v>
+      </c>
+      <c r="BX62" s="12">
+        <v>101.4</v>
+      </c>
+      <c r="BY62" s="150">
+        <v>95.3</v>
+      </c>
+      <c r="BZ62" s="150">
+        <v>94.6</v>
+      </c>
     </row>
-    <row r="63" spans="1:211" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:207" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="96" t="s">
         <v>31</v>
       </c>
       <c r="B63" s="47">
         <v>114.3</v>
       </c>
       <c r="C63" s="61">
         <v>104.8</v>
       </c>
       <c r="D63" s="47">
         <v>111.6</v>
       </c>
       <c r="E63" s="47">
         <v>115.3</v>
       </c>
       <c r="F63" s="49">
         <v>117.10944958856116</v>
       </c>
       <c r="G63" s="47">
         <v>123.6</v>
       </c>
       <c r="H63" s="46">
         <v>122</v>
       </c>
       <c r="I63" s="46">
@@ -41612,56 +43791,70 @@
       </c>
       <c r="BM63" s="6">
         <v>103</v>
       </c>
       <c r="BN63" s="6">
         <v>102.3</v>
       </c>
       <c r="BO63" s="12">
         <v>110.3</v>
       </c>
       <c r="BP63" s="12">
         <v>113.3</v>
       </c>
       <c r="BQ63" s="12">
         <v>107.9</v>
       </c>
       <c r="BR63" s="93">
         <v>106.4</v>
       </c>
       <c r="BS63" s="93">
         <v>106.5</v>
       </c>
       <c r="BT63" s="12">
         <v>93.5</v>
       </c>
-      <c r="BU63" s="12">
-[...2 lines deleted...]
-      <c r="BV63" s="104"/>
+      <c r="BU63" s="150">
+        <v>96.8</v>
+      </c>
+      <c r="BV63" s="150">
+        <v>97.4</v>
+      </c>
+      <c r="BW63" s="150">
+        <v>96.5</v>
+      </c>
+      <c r="BX63" s="12">
+        <v>96.1</v>
+      </c>
+      <c r="BY63" s="150">
+        <v>97.8</v>
+      </c>
+      <c r="BZ63" s="150">
+        <v>97.2</v>
+      </c>
     </row>
-    <row r="64" spans="1:211" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:207" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="95" t="s">
         <v>38</v>
       </c>
       <c r="B64" s="47">
         <v>113</v>
       </c>
       <c r="C64" s="61">
         <v>99.6</v>
       </c>
       <c r="D64" s="47">
         <v>104.5</v>
       </c>
       <c r="E64" s="47">
         <v>106.8</v>
       </c>
       <c r="F64" s="49">
         <v>108.28522122128537</v>
       </c>
       <c r="G64" s="47">
         <v>126.9</v>
       </c>
       <c r="H64" s="46">
         <v>124.2</v>
       </c>
       <c r="I64" s="46">
@@ -41834,56 +44027,70 @@
       </c>
       <c r="BM64" s="6">
         <v>103.8</v>
       </c>
       <c r="BN64" s="6">
         <v>103.7</v>
       </c>
       <c r="BO64" s="12">
         <v>104</v>
       </c>
       <c r="BP64" s="12">
         <v>98.6</v>
       </c>
       <c r="BQ64" s="12">
         <v>101.3</v>
       </c>
       <c r="BR64" s="93">
         <v>103.2</v>
       </c>
       <c r="BS64" s="93">
         <v>102.6</v>
       </c>
       <c r="BT64" s="12">
         <v>97.1</v>
       </c>
-      <c r="BU64" s="12">
-[...2 lines deleted...]
-      <c r="BV64" s="104"/>
+      <c r="BU64" s="150">
+        <v>98</v>
+      </c>
+      <c r="BV64" s="12">
+        <v>96.4</v>
+      </c>
+      <c r="BW64" s="12">
+        <v>95</v>
+      </c>
+      <c r="BX64" s="12">
+        <v>96.1</v>
+      </c>
+      <c r="BY64" s="12">
+        <v>94.9</v>
+      </c>
+      <c r="BZ64" s="12">
+        <v>94.4</v>
+      </c>
     </row>
-    <row r="65" spans="1:74" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="96" t="s">
         <v>39</v>
       </c>
       <c r="B65" s="47">
         <v>106.5</v>
       </c>
       <c r="C65" s="61">
         <v>101.4</v>
       </c>
       <c r="D65" s="47">
         <v>107.6</v>
       </c>
       <c r="E65" s="47">
         <v>111.7</v>
       </c>
       <c r="F65" s="49">
         <v>113.30961333378364</v>
       </c>
       <c r="G65" s="47">
         <v>125.8</v>
       </c>
       <c r="H65" s="46">
         <v>121.7</v>
       </c>
       <c r="I65" s="46">
@@ -42056,56 +44263,70 @@
       </c>
       <c r="BM65" s="6">
         <v>107.8</v>
       </c>
       <c r="BN65" s="6">
         <v>108</v>
       </c>
       <c r="BO65" s="12">
         <v>106.3</v>
       </c>
       <c r="BP65" s="12">
         <v>104.3</v>
       </c>
       <c r="BQ65" s="12">
         <v>103.9</v>
       </c>
       <c r="BR65" s="93">
         <v>102.8</v>
       </c>
       <c r="BS65" s="93">
         <v>102.8</v>
       </c>
       <c r="BT65" s="12">
         <v>97.4</v>
       </c>
-      <c r="BU65" s="12">
-[...2 lines deleted...]
-      <c r="BV65" s="104"/>
+      <c r="BU65" s="150">
+        <v>99</v>
+      </c>
+      <c r="BV65" s="12">
+        <v>98.5</v>
+      </c>
+      <c r="BW65" s="12">
+        <v>97.7</v>
+      </c>
+      <c r="BX65" s="12">
+        <v>97.5</v>
+      </c>
+      <c r="BY65" s="12">
+        <v>97.1</v>
+      </c>
+      <c r="BZ65" s="12">
+        <v>97.4</v>
+      </c>
     </row>
-    <row r="66" spans="1:74" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="96" t="s">
         <v>40</v>
       </c>
       <c r="B66" s="47">
         <v>110.8</v>
       </c>
       <c r="C66" s="61">
         <v>110.4</v>
       </c>
       <c r="D66" s="47">
         <v>114.8</v>
       </c>
       <c r="E66" s="47">
         <v>120</v>
       </c>
       <c r="F66" s="49">
         <v>121.65922131833666</v>
       </c>
       <c r="G66" s="47">
         <v>135.30000000000001</v>
       </c>
       <c r="H66" s="46">
         <v>126.8</v>
       </c>
       <c r="I66" s="46">
@@ -42278,56 +44499,70 @@
       </c>
       <c r="BM66" s="6">
         <v>106.7</v>
       </c>
       <c r="BN66" s="6">
         <v>107.2</v>
       </c>
       <c r="BO66" s="12">
         <v>102.4</v>
       </c>
       <c r="BP66" s="12">
         <v>103.8</v>
       </c>
       <c r="BQ66" s="12">
         <v>104.3</v>
       </c>
       <c r="BR66" s="93">
         <v>104.4</v>
       </c>
       <c r="BS66" s="93">
         <v>104.2</v>
       </c>
       <c r="BT66" s="12">
         <v>98.6</v>
       </c>
-      <c r="BU66" s="12">
-[...2 lines deleted...]
-      <c r="BV66" s="104"/>
+      <c r="BU66" s="150">
+        <v>95.1</v>
+      </c>
+      <c r="BV66" s="12">
+        <v>98</v>
+      </c>
+      <c r="BW66" s="12">
+        <v>99</v>
+      </c>
+      <c r="BX66" s="12">
+        <v>97.6</v>
+      </c>
+      <c r="BY66" s="12">
+        <v>99.6</v>
+      </c>
+      <c r="BZ66" s="12">
+        <v>96.9</v>
+      </c>
     </row>
-    <row r="67" spans="1:74" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="96" t="s">
         <v>41</v>
       </c>
       <c r="B67" s="47">
         <v>123.4</v>
       </c>
       <c r="C67" s="61">
         <v>108.8</v>
       </c>
       <c r="D67" s="47">
         <v>112.6</v>
       </c>
       <c r="E67" s="47">
         <v>116</v>
       </c>
       <c r="F67" s="49">
         <v>117.72262216485824</v>
       </c>
       <c r="G67" s="47">
         <v>135.6</v>
       </c>
       <c r="H67" s="46">
         <v>139.5</v>
       </c>
       <c r="I67" s="46">
@@ -42500,56 +44735,70 @@
       </c>
       <c r="BM67" s="6">
         <v>97.4</v>
       </c>
       <c r="BN67" s="6">
         <v>97</v>
       </c>
       <c r="BO67" s="12">
         <v>104.7</v>
       </c>
       <c r="BP67" s="12">
         <v>96.5</v>
       </c>
       <c r="BQ67" s="12">
         <v>97</v>
       </c>
       <c r="BR67" s="93">
         <v>99.2</v>
       </c>
       <c r="BS67" s="93">
         <v>99.5</v>
       </c>
       <c r="BT67" s="12">
         <v>95.8</v>
       </c>
-      <c r="BU67" s="12">
-[...2 lines deleted...]
-      <c r="BV67" s="104"/>
+      <c r="BU67" s="150">
+        <v>97.2</v>
+      </c>
+      <c r="BV67" s="12">
+        <v>94.8</v>
+      </c>
+      <c r="BW67" s="12">
+        <v>95</v>
+      </c>
+      <c r="BX67" s="12">
+        <v>96</v>
+      </c>
+      <c r="BY67" s="12">
+        <v>93.4</v>
+      </c>
+      <c r="BZ67" s="12">
+        <v>94.4</v>
+      </c>
     </row>
-    <row r="68" spans="1:74" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="96" t="s">
         <v>32</v>
       </c>
       <c r="B68" s="47">
         <v>109.8</v>
       </c>
       <c r="C68" s="61">
         <v>105.2</v>
       </c>
       <c r="D68" s="47">
         <v>107</v>
       </c>
       <c r="E68" s="47">
         <v>106.8</v>
       </c>
       <c r="F68" s="49">
         <v>108.26002453657357</v>
       </c>
       <c r="G68" s="47">
         <v>111.5</v>
       </c>
       <c r="H68" s="46">
         <v>112.2</v>
       </c>
       <c r="I68" s="46">
@@ -42722,56 +44971,70 @@
       </c>
       <c r="BM68" s="6">
         <v>106.4</v>
       </c>
       <c r="BN68" s="6">
         <v>106.2</v>
       </c>
       <c r="BO68" s="12">
         <v>107.6</v>
       </c>
       <c r="BP68" s="12">
         <v>102.5</v>
       </c>
       <c r="BQ68" s="12">
         <v>104.2</v>
       </c>
       <c r="BR68" s="93">
         <v>105.7</v>
       </c>
       <c r="BS68" s="93">
         <v>105.9</v>
       </c>
       <c r="BT68" s="12">
         <v>105.9</v>
       </c>
-      <c r="BU68" s="12">
-[...2 lines deleted...]
-      <c r="BV68" s="104"/>
+      <c r="BU68" s="150">
+        <v>107.8</v>
+      </c>
+      <c r="BV68" s="12">
+        <v>106.5</v>
+      </c>
+      <c r="BW68" s="12">
+        <v>105.3</v>
+      </c>
+      <c r="BX68" s="12">
+        <v>105</v>
+      </c>
+      <c r="BY68" s="12">
+        <v>103.4</v>
+      </c>
+      <c r="BZ68" s="12">
+        <v>101.5</v>
+      </c>
     </row>
-    <row r="69" spans="1:74" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="95" t="s">
         <v>42</v>
       </c>
       <c r="B69" s="47">
         <v>120.6</v>
       </c>
       <c r="C69" s="61">
         <v>110.7</v>
       </c>
       <c r="D69" s="47">
         <v>107.9</v>
       </c>
       <c r="E69" s="47">
         <v>114.3</v>
       </c>
       <c r="F69" s="49">
         <v>115.65082956247225</v>
       </c>
       <c r="G69" s="47">
         <v>118.3</v>
       </c>
       <c r="H69" s="46">
         <v>115.7</v>
       </c>
       <c r="I69" s="46">
@@ -42944,56 +45207,70 @@
       </c>
       <c r="BM69" s="6">
         <v>98.8</v>
       </c>
       <c r="BN69" s="6">
         <v>99.4</v>
       </c>
       <c r="BO69" s="12">
         <v>105.8</v>
       </c>
       <c r="BP69" s="12">
         <v>105.6</v>
       </c>
       <c r="BQ69" s="12">
         <v>105.5</v>
       </c>
       <c r="BR69" s="93">
         <v>103.8</v>
       </c>
       <c r="BS69" s="93">
         <v>104.8</v>
       </c>
       <c r="BT69" s="12">
         <v>95.9</v>
       </c>
-      <c r="BU69" s="12">
-[...2 lines deleted...]
-      <c r="BV69" s="104"/>
+      <c r="BU69" s="150">
+        <v>98.5</v>
+      </c>
+      <c r="BV69" s="12">
+        <v>99.3</v>
+      </c>
+      <c r="BW69" s="12">
+        <v>96.7</v>
+      </c>
+      <c r="BX69" s="12">
+        <v>96.7</v>
+      </c>
+      <c r="BY69" s="12">
+        <v>95.6</v>
+      </c>
+      <c r="BZ69" s="12">
+        <v>96.3</v>
+      </c>
     </row>
-    <row r="70" spans="1:74" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="96" t="s">
         <v>43</v>
       </c>
       <c r="B70" s="47">
         <v>107.4</v>
       </c>
       <c r="C70" s="61">
         <v>102.6</v>
       </c>
       <c r="D70" s="47">
         <v>106.3</v>
       </c>
       <c r="E70" s="47">
         <v>111</v>
       </c>
       <c r="F70" s="49">
         <v>112.73560733902391</v>
       </c>
       <c r="G70" s="47">
         <v>122.9</v>
       </c>
       <c r="H70" s="46">
         <v>121.7</v>
       </c>
       <c r="I70" s="46">
@@ -43166,56 +45443,70 @@
       </c>
       <c r="BM70" s="6">
         <v>106.2</v>
       </c>
       <c r="BN70" s="6">
         <v>106.5</v>
       </c>
       <c r="BO70" s="12">
         <v>118</v>
       </c>
       <c r="BP70" s="12">
         <v>114.9</v>
       </c>
       <c r="BQ70" s="12">
         <v>110.9</v>
       </c>
       <c r="BR70" s="93">
         <v>113.1</v>
       </c>
       <c r="BS70" s="93">
         <v>113.1</v>
       </c>
       <c r="BT70" s="12">
         <v>108</v>
       </c>
-      <c r="BU70" s="12">
-[...2 lines deleted...]
-      <c r="BV70" s="104"/>
+      <c r="BU70" s="150">
+        <v>108.2</v>
+      </c>
+      <c r="BV70" s="12">
+        <v>105.5</v>
+      </c>
+      <c r="BW70" s="12">
+        <v>100.5</v>
+      </c>
+      <c r="BX70" s="12">
+        <v>100</v>
+      </c>
+      <c r="BY70" s="12">
+        <v>100.4</v>
+      </c>
+      <c r="BZ70" s="12">
+        <v>99</v>
+      </c>
     </row>
-    <row r="71" spans="1:74" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="96" t="s">
         <v>33</v>
       </c>
       <c r="B71" s="47">
         <v>106</v>
       </c>
       <c r="C71" s="61">
         <v>103.9</v>
       </c>
       <c r="D71" s="47">
         <v>115.4</v>
       </c>
       <c r="E71" s="47">
         <v>125.4</v>
       </c>
       <c r="F71" s="49">
         <v>127.25705696294506</v>
       </c>
       <c r="G71" s="47">
         <v>138.80000000000001</v>
       </c>
       <c r="H71" s="46">
         <v>133.80000000000001</v>
       </c>
       <c r="I71" s="46">
@@ -43388,56 +45679,70 @@
       </c>
       <c r="BM71" s="6">
         <v>101</v>
       </c>
       <c r="BN71" s="6">
         <v>100.8</v>
       </c>
       <c r="BO71" s="12">
         <v>96.8</v>
       </c>
       <c r="BP71" s="12">
         <v>100.1</v>
       </c>
       <c r="BQ71" s="12">
         <v>101</v>
       </c>
       <c r="BR71" s="93">
         <v>102.2</v>
       </c>
       <c r="BS71" s="93">
         <v>102.1</v>
       </c>
       <c r="BT71" s="12">
         <v>100.4</v>
       </c>
-      <c r="BU71" s="12">
-[...2 lines deleted...]
-      <c r="BV71" s="104"/>
+      <c r="BU71" s="150">
+        <v>102</v>
+      </c>
+      <c r="BV71" s="12">
+        <v>102.1</v>
+      </c>
+      <c r="BW71" s="12">
+        <v>99.4</v>
+      </c>
+      <c r="BX71" s="12">
+        <v>99.9</v>
+      </c>
+      <c r="BY71" s="12">
+        <v>91.6</v>
+      </c>
+      <c r="BZ71" s="12">
+        <v>95.3</v>
+      </c>
     </row>
-    <row r="72" spans="1:74" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="96" t="s">
         <v>44</v>
       </c>
       <c r="B72" s="47">
         <v>105.1</v>
       </c>
       <c r="C72" s="61">
         <v>102.6</v>
       </c>
       <c r="D72" s="47">
         <v>108.2</v>
       </c>
       <c r="E72" s="47">
         <v>116.2</v>
       </c>
       <c r="F72" s="49">
         <v>117.79477538738601</v>
       </c>
       <c r="G72" s="47">
         <v>127.6</v>
       </c>
       <c r="H72" s="46">
         <v>126.2</v>
       </c>
       <c r="I72" s="46">
@@ -43610,56 +45915,70 @@
       </c>
       <c r="BM72" s="6">
         <v>101.7</v>
       </c>
       <c r="BN72" s="6">
         <v>102.2</v>
       </c>
       <c r="BO72" s="12">
         <v>106.5</v>
       </c>
       <c r="BP72" s="12">
         <v>105.3</v>
       </c>
       <c r="BQ72" s="12">
         <v>103.5</v>
       </c>
       <c r="BR72" s="93">
         <v>100.8</v>
       </c>
       <c r="BS72" s="93">
         <v>100.2</v>
       </c>
       <c r="BT72" s="12">
         <v>99</v>
       </c>
-      <c r="BU72" s="12">
-[...2 lines deleted...]
-      <c r="BV72" s="104"/>
+      <c r="BU72" s="150">
+        <v>99.5</v>
+      </c>
+      <c r="BV72" s="12">
+        <v>100</v>
+      </c>
+      <c r="BW72" s="12">
+        <v>100.5</v>
+      </c>
+      <c r="BX72" s="12">
+        <v>100.7</v>
+      </c>
+      <c r="BY72" s="12">
+        <v>94.2</v>
+      </c>
+      <c r="BZ72" s="12">
+        <v>95.9</v>
+      </c>
     </row>
-    <row r="73" spans="1:74" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="96" t="s">
         <v>34</v>
       </c>
       <c r="B73" s="47">
         <v>108.7</v>
       </c>
       <c r="C73" s="61">
         <v>103.7</v>
       </c>
       <c r="D73" s="47">
         <v>107.9</v>
       </c>
       <c r="E73" s="47">
         <v>110.6</v>
       </c>
       <c r="F73" s="49">
         <v>112.29769574644799</v>
       </c>
       <c r="G73" s="47">
         <v>121.6</v>
       </c>
       <c r="H73" s="46">
         <v>121.5</v>
       </c>
       <c r="I73" s="46">
@@ -43832,56 +46151,70 @@
       </c>
       <c r="BM73" s="6">
         <v>100.6</v>
       </c>
       <c r="BN73" s="6">
         <v>100.8</v>
       </c>
       <c r="BO73" s="12">
         <v>99.2</v>
       </c>
       <c r="BP73" s="12">
         <v>106.3</v>
       </c>
       <c r="BQ73" s="12">
         <v>97.8</v>
       </c>
       <c r="BR73" s="93">
         <v>98.3</v>
       </c>
       <c r="BS73" s="93">
         <v>99.1</v>
       </c>
       <c r="BT73" s="12">
         <v>96.6</v>
       </c>
-      <c r="BU73" s="12">
-[...2 lines deleted...]
-      <c r="BV73" s="104"/>
+      <c r="BU73" s="150">
+        <v>89.8</v>
+      </c>
+      <c r="BV73" s="12">
+        <v>99.4</v>
+      </c>
+      <c r="BW73" s="12">
+        <v>99.7</v>
+      </c>
+      <c r="BX73" s="12">
+        <v>98.7</v>
+      </c>
+      <c r="BY73" s="12">
+        <v>96</v>
+      </c>
+      <c r="BZ73" s="12">
+        <v>100.6</v>
+      </c>
     </row>
-    <row r="74" spans="1:74" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="96" t="s">
         <v>45</v>
       </c>
       <c r="B74" s="47">
         <v>126.4</v>
       </c>
       <c r="C74" s="61">
         <v>108.7</v>
       </c>
       <c r="D74" s="47">
         <v>109.4</v>
       </c>
       <c r="E74" s="47">
         <v>113.4</v>
       </c>
       <c r="F74" s="49">
         <v>115.08789465683203</v>
       </c>
       <c r="G74" s="47">
         <v>122</v>
       </c>
       <c r="H74" s="46">
         <v>121</v>
       </c>
       <c r="I74" s="46">
@@ -44054,56 +46387,70 @@
       </c>
       <c r="BM74" s="6">
         <v>110.8</v>
       </c>
       <c r="BN74" s="6">
         <v>110.7</v>
       </c>
       <c r="BO74" s="12">
         <v>101.4</v>
       </c>
       <c r="BP74" s="12">
         <v>98.2</v>
       </c>
       <c r="BQ74" s="12">
         <v>89.8</v>
       </c>
       <c r="BR74" s="93">
         <v>92.3</v>
       </c>
       <c r="BS74" s="93">
         <v>92.5</v>
       </c>
       <c r="BT74" s="12">
         <v>97.6</v>
       </c>
-      <c r="BU74" s="12">
-[...2 lines deleted...]
-      <c r="BV74" s="104"/>
+      <c r="BU74" s="150">
+        <v>97.9</v>
+      </c>
+      <c r="BV74" s="12">
+        <v>103.7</v>
+      </c>
+      <c r="BW74" s="12">
+        <v>101.8</v>
+      </c>
+      <c r="BX74" s="12">
+        <v>102.7</v>
+      </c>
+      <c r="BY74" s="12">
+        <v>94.8</v>
+      </c>
+      <c r="BZ74" s="12">
+        <v>97.4</v>
+      </c>
     </row>
-    <row r="75" spans="1:74" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="96" t="s">
         <v>46</v>
       </c>
       <c r="B75" s="47">
         <v>105.3</v>
       </c>
       <c r="C75" s="61">
         <v>100.9</v>
       </c>
       <c r="D75" s="47">
         <v>110.3</v>
       </c>
       <c r="E75" s="47">
         <v>118.2</v>
       </c>
       <c r="F75" s="49">
         <v>119.7773364976828</v>
       </c>
       <c r="G75" s="47">
         <v>121.2</v>
       </c>
       <c r="H75" s="46">
         <v>117.8</v>
       </c>
       <c r="I75" s="46">
@@ -44276,56 +46623,70 @@
       </c>
       <c r="BM75" s="6">
         <v>101</v>
       </c>
       <c r="BN75" s="6">
         <v>101</v>
       </c>
       <c r="BO75" s="12">
         <v>102.4</v>
       </c>
       <c r="BP75" s="12">
         <v>102.6</v>
       </c>
       <c r="BQ75" s="12">
         <v>104.3</v>
       </c>
       <c r="BR75" s="93">
         <v>104.5</v>
       </c>
       <c r="BS75" s="93">
         <v>104.6</v>
       </c>
       <c r="BT75" s="12">
         <v>99.4</v>
       </c>
-      <c r="BU75" s="12">
-[...2 lines deleted...]
-      <c r="BV75" s="104"/>
+      <c r="BU75" s="150">
+        <v>101.5</v>
+      </c>
+      <c r="BV75" s="12">
+        <v>99.2</v>
+      </c>
+      <c r="BW75" s="12">
+        <v>101.4</v>
+      </c>
+      <c r="BX75" s="12">
+        <v>101.5</v>
+      </c>
+      <c r="BY75" s="12">
+        <v>96.1</v>
+      </c>
+      <c r="BZ75" s="12">
+        <v>100.7</v>
+      </c>
     </row>
-    <row r="76" spans="1:74" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="96" t="s">
         <v>35</v>
       </c>
       <c r="B76" s="47">
         <v>117.8</v>
       </c>
       <c r="C76" s="61">
         <v>113.9</v>
       </c>
       <c r="D76" s="47">
         <v>115.7</v>
       </c>
       <c r="E76" s="47">
         <v>117</v>
       </c>
       <c r="F76" s="49">
         <v>118.68064596560157</v>
       </c>
       <c r="G76" s="47">
         <v>122.5</v>
       </c>
       <c r="H76" s="46">
         <v>118.3</v>
       </c>
       <c r="I76" s="46">
@@ -44498,56 +46859,70 @@
       </c>
       <c r="BM76" s="6">
         <v>108.7</v>
       </c>
       <c r="BN76" s="6">
         <v>108.6</v>
       </c>
       <c r="BO76" s="12">
         <v>120.6</v>
       </c>
       <c r="BP76" s="12">
         <v>108.1</v>
       </c>
       <c r="BQ76" s="12">
         <v>106.5</v>
       </c>
       <c r="BR76" s="93">
         <v>105.4</v>
       </c>
       <c r="BS76" s="93">
         <v>105.7</v>
       </c>
       <c r="BT76" s="12">
         <v>98.3</v>
       </c>
-      <c r="BU76" s="12">
-[...2 lines deleted...]
-      <c r="BV76" s="104"/>
+      <c r="BU76" s="150">
+        <v>99.8</v>
+      </c>
+      <c r="BV76" s="12">
+        <v>99.7</v>
+      </c>
+      <c r="BW76" s="12">
+        <v>100.4</v>
+      </c>
+      <c r="BX76" s="12">
+        <v>100</v>
+      </c>
+      <c r="BY76" s="12">
+        <v>109.2</v>
+      </c>
+      <c r="BZ76" s="12">
+        <v>105.7</v>
+      </c>
     </row>
-    <row r="77" spans="1:74" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="97" t="s">
         <v>47</v>
       </c>
       <c r="B77" s="47">
         <v>117.7</v>
       </c>
       <c r="C77" s="61">
         <v>109.8</v>
       </c>
       <c r="D77" s="47">
         <v>113.7</v>
       </c>
       <c r="E77" s="47">
         <v>121</v>
       </c>
       <c r="F77" s="49">
         <v>122.90073583507868</v>
       </c>
       <c r="G77" s="47">
         <v>125</v>
       </c>
       <c r="H77" s="46">
         <v>127</v>
       </c>
       <c r="I77" s="46">
@@ -44720,56 +47095,70 @@
       </c>
       <c r="BM77" s="6">
         <v>98.9</v>
       </c>
       <c r="BN77" s="6">
         <v>98.6</v>
       </c>
       <c r="BO77" s="12">
         <v>106.7</v>
       </c>
       <c r="BP77" s="12">
         <v>107.4</v>
       </c>
       <c r="BQ77" s="12">
         <v>107.6</v>
       </c>
       <c r="BR77" s="93">
         <v>109.4</v>
       </c>
       <c r="BS77" s="93">
         <v>109.6</v>
       </c>
       <c r="BT77" s="12">
         <v>95.4</v>
       </c>
-      <c r="BU77" s="12">
-[...2 lines deleted...]
-      <c r="BV77" s="104"/>
+      <c r="BU77" s="150">
+        <v>101.4</v>
+      </c>
+      <c r="BV77" s="12">
+        <v>98.6</v>
+      </c>
+      <c r="BW77" s="12">
+        <v>97.5</v>
+      </c>
+      <c r="BX77" s="12">
+        <v>97.5</v>
+      </c>
+      <c r="BY77" s="12">
+        <v>92.1</v>
+      </c>
+      <c r="BZ77" s="12">
+        <v>92.4</v>
+      </c>
     </row>
-    <row r="78" spans="1:74" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="97" t="s">
         <v>48</v>
       </c>
       <c r="B78" s="47">
         <v>116.4</v>
       </c>
       <c r="C78" s="61">
         <v>108.6</v>
       </c>
       <c r="D78" s="47">
         <v>112.9</v>
       </c>
       <c r="E78" s="47">
         <v>118.5</v>
       </c>
       <c r="F78" s="49">
         <v>120.10549125665618</v>
       </c>
       <c r="G78" s="47">
         <v>125.6</v>
       </c>
       <c r="H78" s="46">
         <v>121.5</v>
       </c>
       <c r="I78" s="46">
@@ -44942,137 +47331,156 @@
       </c>
       <c r="BM78" s="6">
         <v>103.6</v>
       </c>
       <c r="BN78" s="6">
         <v>103.5</v>
       </c>
       <c r="BO78" s="12">
         <v>103.6</v>
       </c>
       <c r="BP78" s="12">
         <v>100.9</v>
       </c>
       <c r="BQ78" s="12">
         <v>103.8</v>
       </c>
       <c r="BR78" s="93">
         <v>106.8</v>
       </c>
       <c r="BS78" s="93">
         <v>106.9</v>
       </c>
       <c r="BT78" s="12">
         <v>103.1</v>
       </c>
-      <c r="BU78" s="12">
-[...2 lines deleted...]
-      <c r="BV78" s="104"/>
+      <c r="BU78" s="150">
+        <v>106.6</v>
+      </c>
+      <c r="BV78" s="12">
+        <v>103.9</v>
+      </c>
+      <c r="BW78" s="12">
+        <v>102</v>
+      </c>
+      <c r="BX78" s="12">
+        <v>102.9</v>
+      </c>
+      <c r="BY78" s="12">
+        <v>100.7</v>
+      </c>
+      <c r="BZ78" s="12">
+        <v>100.8</v>
+      </c>
     </row>
-    <row r="79" spans="1:74" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:78" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="76"/>
       <c r="AX79" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="49">
+  <mergeCells count="52">
     <mergeCell ref="BO4:BS4"/>
     <mergeCell ref="BO30:BS30"/>
     <mergeCell ref="BO56:BS56"/>
     <mergeCell ref="BE56:BI56"/>
     <mergeCell ref="BJ56:BN56"/>
     <mergeCell ref="BE4:BI4"/>
     <mergeCell ref="BJ4:BN4"/>
     <mergeCell ref="BE30:BI30"/>
     <mergeCell ref="BJ30:BN30"/>
     <mergeCell ref="AZ4:BD4"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="L4:P4"/>
     <mergeCell ref="Q4:U4"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="AF4:AJ4"/>
     <mergeCell ref="AK4:AO4"/>
     <mergeCell ref="AP4:AT4"/>
     <mergeCell ref="AU4:AY4"/>
     <mergeCell ref="V4:Z4"/>
     <mergeCell ref="AA4:AE4"/>
+    <mergeCell ref="A28:K28"/>
+    <mergeCell ref="AF30:AJ30"/>
+    <mergeCell ref="AK30:AO30"/>
     <mergeCell ref="AP30:AT30"/>
     <mergeCell ref="B30:F30"/>
     <mergeCell ref="G30:K30"/>
     <mergeCell ref="L30:P30"/>
     <mergeCell ref="Q30:U30"/>
     <mergeCell ref="V30:Z30"/>
+    <mergeCell ref="AU30:AY30"/>
+    <mergeCell ref="AZ30:BD30"/>
+    <mergeCell ref="AZ56:BD56"/>
+    <mergeCell ref="V56:Z56"/>
+    <mergeCell ref="AA56:AE56"/>
     <mergeCell ref="AF56:AJ56"/>
     <mergeCell ref="AK56:AO56"/>
     <mergeCell ref="AA30:AE30"/>
-    <mergeCell ref="A28:K28"/>
-[...4 lines deleted...]
-    <mergeCell ref="BT56:BU56"/>
     <mergeCell ref="A54:H54"/>
     <mergeCell ref="AP56:AT56"/>
     <mergeCell ref="AU56:AY56"/>
     <mergeCell ref="A56:A57"/>
     <mergeCell ref="B56:F56"/>
     <mergeCell ref="G56:K56"/>
     <mergeCell ref="L56:P56"/>
     <mergeCell ref="Q56:U56"/>
-    <mergeCell ref="AU30:AY30"/>
-[...3 lines deleted...]
-    <mergeCell ref="AA56:AE56"/>
+    <mergeCell ref="BT4:BX4"/>
+    <mergeCell ref="BY4:BZ4"/>
+    <mergeCell ref="BT30:BX30"/>
+    <mergeCell ref="BY30:BZ30"/>
+    <mergeCell ref="BT56:BX56"/>
+    <mergeCell ref="BY56:BZ56"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>quarter</vt:lpstr>
       <vt:lpstr>period</vt:lpstr>
       <vt:lpstr>quarter!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>quarter!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>sataev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>