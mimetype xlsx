--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -1,57 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28730"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\ДИНАМИКА\2025\ОПЛАТА ТРУДА  1205\Основные индикаторы рынка труда по регионам\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\2026\2204\04\ОИРТ динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C70DA0D4-50E0-477E-AC0D-15863D85D206}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="13110" yWindow="150" windowWidth="15525" windowHeight="15600" tabRatio="224" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="13110" yWindow="150" windowWidth="15525" windowHeight="15600" tabRatio="224"/>
   </bookViews>
   <sheets>
     <sheet name="Districts" sheetId="6" r:id="rId1"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="38">
   <si>
     <t>Labor force (economically active population)</t>
   </si>
   <si>
     <t>Employed population</t>
   </si>
   <si>
     <t>Employees</t>
   </si>
   <si>
     <t>Self-employed workers</t>
   </si>
   <si>
     <t>Unemployed population</t>
   </si>
@@ -241,84 +240,92 @@
     <t>Zhangeldin</t>
   </si>
   <si>
     <t xml:space="preserve">Kamysti </t>
   </si>
   <si>
     <t>Karabalyk</t>
   </si>
   <si>
     <t>Kostanay</t>
   </si>
   <si>
     <t>Nayrzum</t>
   </si>
   <si>
     <t>Sarykol</t>
   </si>
   <si>
     <t>Uzunkol</t>
   </si>
   <si>
     <t>Fedorov</t>
   </si>
   <si>
     <r>
-      <t>The main indicators of the labor market in the context of districts 2014-2024</t>
+      <t>The main indicators of the labor market in the context of districts 2014-2025</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">1) </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="61" x14ac:knownFonts="1">
+  <fonts count="65">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -699,50 +706,72 @@
     </font>
     <font>
       <u/>
       <sz val="8.8000000000000007"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="38">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -1159,3021 +1188,3136 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1389">
+  <cellStyleXfs count="1438">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...359 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...29 lines deleted...]
-    <xf numFmtId="4" fontId="36" fillId="12" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="4" fontId="37" fillId="12" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="19" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="37" fillId="19" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="19" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="37" fillId="20" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="39" fillId="5" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="39" fillId="6" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="39" fillId="21" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="39" fillId="13" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="39" fillId="18" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="39" fillId="15" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="39" fillId="22" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="39" fillId="23" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="39" fillId="11" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="37" fillId="24" borderId="2" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="39" fillId="25" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="40" fillId="26" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="39" fillId="27" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="41" fillId="25" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="41" fillId="20" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="26" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="26" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="20" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="20" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="28" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="28" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="29" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="29" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="39" fillId="30" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="36" fillId="19" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="42" fillId="30" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="39" fillId="30" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="19" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="39" fillId="30" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="36" fillId="20" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="39" fillId="25" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="42" fillId="25" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="39" fillId="27" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="38" fillId="5" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="43" fillId="31" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="44" fillId="25" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="38" fillId="6" borderId="1" applyNumberFormat="0" applyProtection="0">
-[...364 lines deleted...]
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="35" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="36" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="35" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="36" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...179 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="33" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...193 lines deleted...]
-    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="59" fillId="0" borderId="0"/>
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="3" fontId="50" fillId="0" borderId="0">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="3" fontId="49" fillId="0" borderId="0">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1098" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1098" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1098" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1098" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1098" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1098" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="1098" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="1098" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="1098" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="1098" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1098" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="1098" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1098" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="1098" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="49" fillId="0" borderId="19" xfId="1098" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="52" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="50" fillId="0" borderId="19" xfId="1098" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="49" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="52" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="50" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="49" fillId="0" borderId="0" xfId="1098" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="52" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="50" fillId="0" borderId="0" xfId="1098" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="49" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="1163" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="50" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="1163" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="52" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="52" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="49" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="52" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="50" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="49" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="52" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="49" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="1098" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="50" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="20" xfId="1098" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="50" fillId="0" borderId="22" xfId="1098" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="19" xfId="1090" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="1090" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="1090" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="18" xfId="1090" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="1353" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="1090" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="50" fillId="0" borderId="20" xfId="1098" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="50" fillId="0" borderId="21" xfId="1098" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="50" fillId="0" borderId="22" xfId="1098" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="50" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="50" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="1098" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1098" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1098" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="20" xfId="1098" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="1163" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="50" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="168" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="168" fontId="50" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1098" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="1098" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="50" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="50" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="18" xfId="1163" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="49" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="49" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="1389">
-[...1093 lines deleted...]
-    <cellStyle name="Нейтральный 9" xfId="1089" xr:uid="{00000000-0005-0000-0000-000040040000}"/>
+  <cellStyles count="1438">
+    <cellStyle name="20% — акцент1" xfId="1"/>
+    <cellStyle name="20% - Акцент1 10" xfId="2"/>
+    <cellStyle name="20% - Акцент1 11" xfId="3"/>
+    <cellStyle name="20% - Акцент1 12" xfId="4"/>
+    <cellStyle name="20% - Акцент1 13" xfId="5"/>
+    <cellStyle name="20% - Акцент1 14" xfId="6"/>
+    <cellStyle name="20% - Акцент1 15" xfId="7"/>
+    <cellStyle name="20% - Акцент1 16" xfId="8"/>
+    <cellStyle name="20% - Акцент1 2" xfId="9"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="10"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="11"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="12"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="13"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="14"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="15"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="1389"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="16"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="17"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="18"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="19"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="20"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="21"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="22"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="23"/>
+    <cellStyle name="20% - Акцент1 3" xfId="24"/>
+    <cellStyle name="20% - Акцент1 4" xfId="25"/>
+    <cellStyle name="20% - Акцент1 5" xfId="26"/>
+    <cellStyle name="20% - Акцент1 6" xfId="27"/>
+    <cellStyle name="20% - Акцент1 7" xfId="28"/>
+    <cellStyle name="20% - Акцент1 8" xfId="29"/>
+    <cellStyle name="20% - Акцент1 9" xfId="30"/>
+    <cellStyle name="20% — акцент2" xfId="31"/>
+    <cellStyle name="20% - Акцент2 10" xfId="32"/>
+    <cellStyle name="20% - Акцент2 11" xfId="33"/>
+    <cellStyle name="20% - Акцент2 12" xfId="34"/>
+    <cellStyle name="20% - Акцент2 13" xfId="35"/>
+    <cellStyle name="20% - Акцент2 14" xfId="36"/>
+    <cellStyle name="20% - Акцент2 15" xfId="37"/>
+    <cellStyle name="20% - Акцент2 16" xfId="38"/>
+    <cellStyle name="20% - Акцент2 2" xfId="39"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="40"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="41"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="42"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="43"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="44"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="45"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="1390"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="46"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="47"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="48"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="49"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="50"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="51"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="52"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="53"/>
+    <cellStyle name="20% - Акцент2 3" xfId="54"/>
+    <cellStyle name="20% - Акцент2 4" xfId="55"/>
+    <cellStyle name="20% - Акцент2 5" xfId="56"/>
+    <cellStyle name="20% - Акцент2 6" xfId="57"/>
+    <cellStyle name="20% - Акцент2 7" xfId="58"/>
+    <cellStyle name="20% - Акцент2 8" xfId="59"/>
+    <cellStyle name="20% - Акцент2 9" xfId="60"/>
+    <cellStyle name="20% — акцент3" xfId="61"/>
+    <cellStyle name="20% - Акцент3 10" xfId="62"/>
+    <cellStyle name="20% - Акцент3 11" xfId="63"/>
+    <cellStyle name="20% - Акцент3 12" xfId="64"/>
+    <cellStyle name="20% - Акцент3 13" xfId="65"/>
+    <cellStyle name="20% - Акцент3 14" xfId="66"/>
+    <cellStyle name="20% - Акцент3 15" xfId="67"/>
+    <cellStyle name="20% - Акцент3 16" xfId="68"/>
+    <cellStyle name="20% - Акцент3 2" xfId="69"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="70"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="71"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="72"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="73"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="74"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="75"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="1391"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="76"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="77"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="78"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="79"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="80"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="81"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="82"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="83"/>
+    <cellStyle name="20% - Акцент3 3" xfId="84"/>
+    <cellStyle name="20% - Акцент3 4" xfId="85"/>
+    <cellStyle name="20% - Акцент3 5" xfId="86"/>
+    <cellStyle name="20% - Акцент3 6" xfId="87"/>
+    <cellStyle name="20% - Акцент3 7" xfId="88"/>
+    <cellStyle name="20% - Акцент3 8" xfId="89"/>
+    <cellStyle name="20% - Акцент3 9" xfId="90"/>
+    <cellStyle name="20% — акцент4" xfId="91"/>
+    <cellStyle name="20% - Акцент4 10" xfId="92"/>
+    <cellStyle name="20% - Акцент4 11" xfId="93"/>
+    <cellStyle name="20% - Акцент4 12" xfId="94"/>
+    <cellStyle name="20% - Акцент4 13" xfId="95"/>
+    <cellStyle name="20% - Акцент4 14" xfId="96"/>
+    <cellStyle name="20% - Акцент4 15" xfId="97"/>
+    <cellStyle name="20% - Акцент4 16" xfId="98"/>
+    <cellStyle name="20% - Акцент4 2" xfId="99"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="100"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="101"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="102"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="103"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="104"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="105"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="1392"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="106"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="107"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="108"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="109"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="110"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="111"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="112"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="113"/>
+    <cellStyle name="20% - Акцент4 3" xfId="114"/>
+    <cellStyle name="20% - Акцент4 4" xfId="115"/>
+    <cellStyle name="20% - Акцент4 5" xfId="116"/>
+    <cellStyle name="20% - Акцент4 6" xfId="117"/>
+    <cellStyle name="20% - Акцент4 7" xfId="118"/>
+    <cellStyle name="20% - Акцент4 8" xfId="119"/>
+    <cellStyle name="20% - Акцент4 9" xfId="120"/>
+    <cellStyle name="20% — акцент5" xfId="121"/>
+    <cellStyle name="20% - Акцент5 10" xfId="122"/>
+    <cellStyle name="20% - Акцент5 11" xfId="123"/>
+    <cellStyle name="20% - Акцент5 12" xfId="124"/>
+    <cellStyle name="20% - Акцент5 13" xfId="125"/>
+    <cellStyle name="20% - Акцент5 14" xfId="126"/>
+    <cellStyle name="20% - Акцент5 15" xfId="127"/>
+    <cellStyle name="20% - Акцент5 16" xfId="128"/>
+    <cellStyle name="20% - Акцент5 2" xfId="129"/>
+    <cellStyle name="20% - Акцент5 2 10" xfId="130"/>
+    <cellStyle name="20% - Акцент5 2 11" xfId="131"/>
+    <cellStyle name="20% - Акцент5 2 12" xfId="132"/>
+    <cellStyle name="20% - Акцент5 2 13" xfId="133"/>
+    <cellStyle name="20% - Акцент5 2 14" xfId="134"/>
+    <cellStyle name="20% - Акцент5 2 15" xfId="135"/>
+    <cellStyle name="20% - Акцент5 2 2" xfId="136"/>
+    <cellStyle name="20% - Акцент5 2 3" xfId="137"/>
+    <cellStyle name="20% - Акцент5 2 4" xfId="138"/>
+    <cellStyle name="20% - Акцент5 2 5" xfId="139"/>
+    <cellStyle name="20% - Акцент5 2 6" xfId="140"/>
+    <cellStyle name="20% - Акцент5 2 7" xfId="141"/>
+    <cellStyle name="20% - Акцент5 2 8" xfId="142"/>
+    <cellStyle name="20% - Акцент5 2 9" xfId="143"/>
+    <cellStyle name="20% - Акцент5 3" xfId="144"/>
+    <cellStyle name="20% - Акцент5 4" xfId="145"/>
+    <cellStyle name="20% - Акцент5 5" xfId="146"/>
+    <cellStyle name="20% - Акцент5 6" xfId="147"/>
+    <cellStyle name="20% - Акцент5 7" xfId="148"/>
+    <cellStyle name="20% - Акцент5 8" xfId="149"/>
+    <cellStyle name="20% - Акцент5 9" xfId="150"/>
+    <cellStyle name="20% — акцент6" xfId="151"/>
+    <cellStyle name="20% - Акцент6 10" xfId="152"/>
+    <cellStyle name="20% - Акцент6 11" xfId="153"/>
+    <cellStyle name="20% - Акцент6 12" xfId="154"/>
+    <cellStyle name="20% - Акцент6 13" xfId="155"/>
+    <cellStyle name="20% - Акцент6 14" xfId="156"/>
+    <cellStyle name="20% - Акцент6 15" xfId="157"/>
+    <cellStyle name="20% - Акцент6 16" xfId="158"/>
+    <cellStyle name="20% - Акцент6 2" xfId="159"/>
+    <cellStyle name="20% - Акцент6 2 10" xfId="160"/>
+    <cellStyle name="20% - Акцент6 2 11" xfId="161"/>
+    <cellStyle name="20% - Акцент6 2 12" xfId="162"/>
+    <cellStyle name="20% - Акцент6 2 13" xfId="163"/>
+    <cellStyle name="20% - Акцент6 2 14" xfId="164"/>
+    <cellStyle name="20% - Акцент6 2 15" xfId="165"/>
+    <cellStyle name="20% - Акцент6 2 16" xfId="1393"/>
+    <cellStyle name="20% - Акцент6 2 2" xfId="166"/>
+    <cellStyle name="20% - Акцент6 2 3" xfId="167"/>
+    <cellStyle name="20% - Акцент6 2 4" xfId="168"/>
+    <cellStyle name="20% - Акцент6 2 5" xfId="169"/>
+    <cellStyle name="20% - Акцент6 2 6" xfId="170"/>
+    <cellStyle name="20% - Акцент6 2 7" xfId="171"/>
+    <cellStyle name="20% - Акцент6 2 8" xfId="172"/>
+    <cellStyle name="20% - Акцент6 2 9" xfId="173"/>
+    <cellStyle name="20% - Акцент6 3" xfId="174"/>
+    <cellStyle name="20% - Акцент6 4" xfId="175"/>
+    <cellStyle name="20% - Акцент6 5" xfId="176"/>
+    <cellStyle name="20% - Акцент6 6" xfId="177"/>
+    <cellStyle name="20% - Акцент6 7" xfId="178"/>
+    <cellStyle name="20% - Акцент6 8" xfId="179"/>
+    <cellStyle name="20% - Акцент6 9" xfId="180"/>
+    <cellStyle name="40% — акцент1" xfId="181"/>
+    <cellStyle name="40% - Акцент1 10" xfId="182"/>
+    <cellStyle name="40% - Акцент1 11" xfId="183"/>
+    <cellStyle name="40% - Акцент1 12" xfId="184"/>
+    <cellStyle name="40% - Акцент1 13" xfId="185"/>
+    <cellStyle name="40% - Акцент1 14" xfId="186"/>
+    <cellStyle name="40% - Акцент1 15" xfId="187"/>
+    <cellStyle name="40% - Акцент1 16" xfId="188"/>
+    <cellStyle name="40% - Акцент1 2" xfId="189"/>
+    <cellStyle name="40% - Акцент1 2 10" xfId="190"/>
+    <cellStyle name="40% - Акцент1 2 11" xfId="191"/>
+    <cellStyle name="40% - Акцент1 2 12" xfId="192"/>
+    <cellStyle name="40% - Акцент1 2 13" xfId="193"/>
+    <cellStyle name="40% - Акцент1 2 14" xfId="194"/>
+    <cellStyle name="40% - Акцент1 2 15" xfId="195"/>
+    <cellStyle name="40% - Акцент1 2 16" xfId="1394"/>
+    <cellStyle name="40% - Акцент1 2 2" xfId="196"/>
+    <cellStyle name="40% - Акцент1 2 3" xfId="197"/>
+    <cellStyle name="40% - Акцент1 2 4" xfId="198"/>
+    <cellStyle name="40% - Акцент1 2 5" xfId="199"/>
+    <cellStyle name="40% - Акцент1 2 6" xfId="200"/>
+    <cellStyle name="40% - Акцент1 2 7" xfId="201"/>
+    <cellStyle name="40% - Акцент1 2 8" xfId="202"/>
+    <cellStyle name="40% - Акцент1 2 9" xfId="203"/>
+    <cellStyle name="40% - Акцент1 3" xfId="204"/>
+    <cellStyle name="40% - Акцент1 4" xfId="205"/>
+    <cellStyle name="40% - Акцент1 5" xfId="206"/>
+    <cellStyle name="40% - Акцент1 6" xfId="207"/>
+    <cellStyle name="40% - Акцент1 7" xfId="208"/>
+    <cellStyle name="40% - Акцент1 8" xfId="209"/>
+    <cellStyle name="40% - Акцент1 9" xfId="210"/>
+    <cellStyle name="40% — акцент2" xfId="211"/>
+    <cellStyle name="40% - Акцент2 10" xfId="212"/>
+    <cellStyle name="40% - Акцент2 11" xfId="213"/>
+    <cellStyle name="40% - Акцент2 12" xfId="214"/>
+    <cellStyle name="40% - Акцент2 13" xfId="215"/>
+    <cellStyle name="40% - Акцент2 14" xfId="216"/>
+    <cellStyle name="40% - Акцент2 15" xfId="217"/>
+    <cellStyle name="40% - Акцент2 16" xfId="218"/>
+    <cellStyle name="40% - Акцент2 2" xfId="219"/>
+    <cellStyle name="40% - Акцент2 2 10" xfId="220"/>
+    <cellStyle name="40% - Акцент2 2 11" xfId="221"/>
+    <cellStyle name="40% - Акцент2 2 12" xfId="222"/>
+    <cellStyle name="40% - Акцент2 2 13" xfId="223"/>
+    <cellStyle name="40% - Акцент2 2 14" xfId="224"/>
+    <cellStyle name="40% - Акцент2 2 15" xfId="225"/>
+    <cellStyle name="40% - Акцент2 2 2" xfId="226"/>
+    <cellStyle name="40% - Акцент2 2 3" xfId="227"/>
+    <cellStyle name="40% - Акцент2 2 4" xfId="228"/>
+    <cellStyle name="40% - Акцент2 2 5" xfId="229"/>
+    <cellStyle name="40% - Акцент2 2 6" xfId="230"/>
+    <cellStyle name="40% - Акцент2 2 7" xfId="231"/>
+    <cellStyle name="40% - Акцент2 2 8" xfId="232"/>
+    <cellStyle name="40% - Акцент2 2 9" xfId="233"/>
+    <cellStyle name="40% - Акцент2 3" xfId="234"/>
+    <cellStyle name="40% - Акцент2 4" xfId="235"/>
+    <cellStyle name="40% - Акцент2 5" xfId="236"/>
+    <cellStyle name="40% - Акцент2 6" xfId="237"/>
+    <cellStyle name="40% - Акцент2 7" xfId="238"/>
+    <cellStyle name="40% - Акцент2 8" xfId="239"/>
+    <cellStyle name="40% - Акцент2 9" xfId="240"/>
+    <cellStyle name="40% — акцент3" xfId="241"/>
+    <cellStyle name="40% - Акцент3 10" xfId="242"/>
+    <cellStyle name="40% - Акцент3 11" xfId="243"/>
+    <cellStyle name="40% - Акцент3 12" xfId="244"/>
+    <cellStyle name="40% - Акцент3 13" xfId="245"/>
+    <cellStyle name="40% - Акцент3 14" xfId="246"/>
+    <cellStyle name="40% - Акцент3 15" xfId="247"/>
+    <cellStyle name="40% - Акцент3 16" xfId="248"/>
+    <cellStyle name="40% - Акцент3 2" xfId="249"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="250"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="251"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="252"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="253"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="254"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="255"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="1395"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="256"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="257"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="258"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="259"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="260"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="261"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="262"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="263"/>
+    <cellStyle name="40% - Акцент3 3" xfId="264"/>
+    <cellStyle name="40% - Акцент3 4" xfId="265"/>
+    <cellStyle name="40% - Акцент3 5" xfId="266"/>
+    <cellStyle name="40% - Акцент3 6" xfId="267"/>
+    <cellStyle name="40% - Акцент3 7" xfId="268"/>
+    <cellStyle name="40% - Акцент3 8" xfId="269"/>
+    <cellStyle name="40% - Акцент3 9" xfId="270"/>
+    <cellStyle name="40% — акцент4" xfId="271"/>
+    <cellStyle name="40% - Акцент4 10" xfId="272"/>
+    <cellStyle name="40% - Акцент4 11" xfId="273"/>
+    <cellStyle name="40% - Акцент4 12" xfId="274"/>
+    <cellStyle name="40% - Акцент4 13" xfId="275"/>
+    <cellStyle name="40% - Акцент4 14" xfId="276"/>
+    <cellStyle name="40% - Акцент4 15" xfId="277"/>
+    <cellStyle name="40% - Акцент4 16" xfId="278"/>
+    <cellStyle name="40% - Акцент4 2" xfId="279"/>
+    <cellStyle name="40% - Акцент4 2 10" xfId="280"/>
+    <cellStyle name="40% - Акцент4 2 11" xfId="281"/>
+    <cellStyle name="40% - Акцент4 2 12" xfId="282"/>
+    <cellStyle name="40% - Акцент4 2 13" xfId="283"/>
+    <cellStyle name="40% - Акцент4 2 14" xfId="284"/>
+    <cellStyle name="40% - Акцент4 2 15" xfId="285"/>
+    <cellStyle name="40% - Акцент4 2 16" xfId="1396"/>
+    <cellStyle name="40% - Акцент4 2 2" xfId="286"/>
+    <cellStyle name="40% - Акцент4 2 3" xfId="287"/>
+    <cellStyle name="40% - Акцент4 2 4" xfId="288"/>
+    <cellStyle name="40% - Акцент4 2 5" xfId="289"/>
+    <cellStyle name="40% - Акцент4 2 6" xfId="290"/>
+    <cellStyle name="40% - Акцент4 2 7" xfId="291"/>
+    <cellStyle name="40% - Акцент4 2 8" xfId="292"/>
+    <cellStyle name="40% - Акцент4 2 9" xfId="293"/>
+    <cellStyle name="40% - Акцент4 3" xfId="294"/>
+    <cellStyle name="40% - Акцент4 4" xfId="295"/>
+    <cellStyle name="40% - Акцент4 5" xfId="296"/>
+    <cellStyle name="40% - Акцент4 6" xfId="297"/>
+    <cellStyle name="40% - Акцент4 7" xfId="298"/>
+    <cellStyle name="40% - Акцент4 8" xfId="299"/>
+    <cellStyle name="40% - Акцент4 9" xfId="300"/>
+    <cellStyle name="40% — акцент5" xfId="301"/>
+    <cellStyle name="40% - Акцент5 10" xfId="302"/>
+    <cellStyle name="40% - Акцент5 11" xfId="303"/>
+    <cellStyle name="40% - Акцент5 12" xfId="304"/>
+    <cellStyle name="40% - Акцент5 13" xfId="305"/>
+    <cellStyle name="40% - Акцент5 14" xfId="306"/>
+    <cellStyle name="40% - Акцент5 15" xfId="307"/>
+    <cellStyle name="40% - Акцент5 16" xfId="308"/>
+    <cellStyle name="40% - Акцент5 2" xfId="309"/>
+    <cellStyle name="40% - Акцент5 2 10" xfId="310"/>
+    <cellStyle name="40% - Акцент5 2 11" xfId="311"/>
+    <cellStyle name="40% - Акцент5 2 12" xfId="312"/>
+    <cellStyle name="40% - Акцент5 2 13" xfId="313"/>
+    <cellStyle name="40% - Акцент5 2 14" xfId="314"/>
+    <cellStyle name="40% - Акцент5 2 15" xfId="315"/>
+    <cellStyle name="40% - Акцент5 2 16" xfId="1397"/>
+    <cellStyle name="40% - Акцент5 2 2" xfId="316"/>
+    <cellStyle name="40% - Акцент5 2 3" xfId="317"/>
+    <cellStyle name="40% - Акцент5 2 4" xfId="318"/>
+    <cellStyle name="40% - Акцент5 2 5" xfId="319"/>
+    <cellStyle name="40% - Акцент5 2 6" xfId="320"/>
+    <cellStyle name="40% - Акцент5 2 7" xfId="321"/>
+    <cellStyle name="40% - Акцент5 2 8" xfId="322"/>
+    <cellStyle name="40% - Акцент5 2 9" xfId="323"/>
+    <cellStyle name="40% - Акцент5 3" xfId="324"/>
+    <cellStyle name="40% - Акцент5 4" xfId="325"/>
+    <cellStyle name="40% - Акцент5 5" xfId="326"/>
+    <cellStyle name="40% - Акцент5 6" xfId="327"/>
+    <cellStyle name="40% - Акцент5 7" xfId="328"/>
+    <cellStyle name="40% - Акцент5 8" xfId="329"/>
+    <cellStyle name="40% - Акцент5 9" xfId="330"/>
+    <cellStyle name="40% — акцент6" xfId="331"/>
+    <cellStyle name="40% - Акцент6 10" xfId="332"/>
+    <cellStyle name="40% - Акцент6 11" xfId="333"/>
+    <cellStyle name="40% - Акцент6 12" xfId="334"/>
+    <cellStyle name="40% - Акцент6 13" xfId="335"/>
+    <cellStyle name="40% - Акцент6 14" xfId="336"/>
+    <cellStyle name="40% - Акцент6 15" xfId="337"/>
+    <cellStyle name="40% - Акцент6 16" xfId="338"/>
+    <cellStyle name="40% - Акцент6 2" xfId="339"/>
+    <cellStyle name="40% - Акцент6 2 10" xfId="340"/>
+    <cellStyle name="40% - Акцент6 2 11" xfId="341"/>
+    <cellStyle name="40% - Акцент6 2 12" xfId="342"/>
+    <cellStyle name="40% - Акцент6 2 13" xfId="343"/>
+    <cellStyle name="40% - Акцент6 2 14" xfId="344"/>
+    <cellStyle name="40% - Акцент6 2 15" xfId="345"/>
+    <cellStyle name="40% - Акцент6 2 16" xfId="1398"/>
+    <cellStyle name="40% - Акцент6 2 2" xfId="346"/>
+    <cellStyle name="40% - Акцент6 2 3" xfId="347"/>
+    <cellStyle name="40% - Акцент6 2 4" xfId="348"/>
+    <cellStyle name="40% - Акцент6 2 5" xfId="349"/>
+    <cellStyle name="40% - Акцент6 2 6" xfId="350"/>
+    <cellStyle name="40% - Акцент6 2 7" xfId="351"/>
+    <cellStyle name="40% - Акцент6 2 8" xfId="352"/>
+    <cellStyle name="40% - Акцент6 2 9" xfId="353"/>
+    <cellStyle name="40% - Акцент6 3" xfId="354"/>
+    <cellStyle name="40% - Акцент6 4" xfId="355"/>
+    <cellStyle name="40% - Акцент6 5" xfId="356"/>
+    <cellStyle name="40% - Акцент6 6" xfId="357"/>
+    <cellStyle name="40% - Акцент6 7" xfId="358"/>
+    <cellStyle name="40% - Акцент6 8" xfId="359"/>
+    <cellStyle name="40% - Акцент6 9" xfId="360"/>
+    <cellStyle name="60% — акцент1" xfId="361"/>
+    <cellStyle name="60% - Акцент1 10" xfId="362"/>
+    <cellStyle name="60% - Акцент1 11" xfId="363"/>
+    <cellStyle name="60% - Акцент1 12" xfId="364"/>
+    <cellStyle name="60% - Акцент1 13" xfId="365"/>
+    <cellStyle name="60% - Акцент1 14" xfId="366"/>
+    <cellStyle name="60% - Акцент1 15" xfId="367"/>
+    <cellStyle name="60% - Акцент1 16" xfId="368"/>
+    <cellStyle name="60% - Акцент1 2" xfId="369"/>
+    <cellStyle name="60% - Акцент1 2 10" xfId="370"/>
+    <cellStyle name="60% - Акцент1 2 11" xfId="371"/>
+    <cellStyle name="60% - Акцент1 2 12" xfId="372"/>
+    <cellStyle name="60% - Акцент1 2 13" xfId="373"/>
+    <cellStyle name="60% - Акцент1 2 14" xfId="374"/>
+    <cellStyle name="60% - Акцент1 2 15" xfId="375"/>
+    <cellStyle name="60% - Акцент1 2 16" xfId="1399"/>
+    <cellStyle name="60% - Акцент1 2 2" xfId="376"/>
+    <cellStyle name="60% - Акцент1 2 3" xfId="377"/>
+    <cellStyle name="60% - Акцент1 2 4" xfId="378"/>
+    <cellStyle name="60% - Акцент1 2 5" xfId="379"/>
+    <cellStyle name="60% - Акцент1 2 6" xfId="380"/>
+    <cellStyle name="60% - Акцент1 2 7" xfId="381"/>
+    <cellStyle name="60% - Акцент1 2 8" xfId="382"/>
+    <cellStyle name="60% - Акцент1 2 9" xfId="383"/>
+    <cellStyle name="60% - Акцент1 3" xfId="384"/>
+    <cellStyle name="60% - Акцент1 4" xfId="385"/>
+    <cellStyle name="60% - Акцент1 5" xfId="386"/>
+    <cellStyle name="60% - Акцент1 6" xfId="387"/>
+    <cellStyle name="60% - Акцент1 7" xfId="388"/>
+    <cellStyle name="60% - Акцент1 8" xfId="389"/>
+    <cellStyle name="60% - Акцент1 9" xfId="390"/>
+    <cellStyle name="60% — акцент2" xfId="391"/>
+    <cellStyle name="60% - Акцент2 10" xfId="392"/>
+    <cellStyle name="60% - Акцент2 11" xfId="393"/>
+    <cellStyle name="60% - Акцент2 12" xfId="394"/>
+    <cellStyle name="60% - Акцент2 13" xfId="395"/>
+    <cellStyle name="60% - Акцент2 14" xfId="396"/>
+    <cellStyle name="60% - Акцент2 15" xfId="397"/>
+    <cellStyle name="60% - Акцент2 16" xfId="398"/>
+    <cellStyle name="60% - Акцент2 2" xfId="399"/>
+    <cellStyle name="60% - Акцент2 2 10" xfId="400"/>
+    <cellStyle name="60% - Акцент2 2 11" xfId="401"/>
+    <cellStyle name="60% - Акцент2 2 12" xfId="402"/>
+    <cellStyle name="60% - Акцент2 2 13" xfId="403"/>
+    <cellStyle name="60% - Акцент2 2 14" xfId="404"/>
+    <cellStyle name="60% - Акцент2 2 15" xfId="405"/>
+    <cellStyle name="60% - Акцент2 2 16" xfId="1400"/>
+    <cellStyle name="60% - Акцент2 2 2" xfId="406"/>
+    <cellStyle name="60% - Акцент2 2 3" xfId="407"/>
+    <cellStyle name="60% - Акцент2 2 4" xfId="408"/>
+    <cellStyle name="60% - Акцент2 2 5" xfId="409"/>
+    <cellStyle name="60% - Акцент2 2 6" xfId="410"/>
+    <cellStyle name="60% - Акцент2 2 7" xfId="411"/>
+    <cellStyle name="60% - Акцент2 2 8" xfId="412"/>
+    <cellStyle name="60% - Акцент2 2 9" xfId="413"/>
+    <cellStyle name="60% - Акцент2 3" xfId="414"/>
+    <cellStyle name="60% - Акцент2 4" xfId="415"/>
+    <cellStyle name="60% - Акцент2 5" xfId="416"/>
+    <cellStyle name="60% - Акцент2 6" xfId="417"/>
+    <cellStyle name="60% - Акцент2 7" xfId="418"/>
+    <cellStyle name="60% - Акцент2 8" xfId="419"/>
+    <cellStyle name="60% - Акцент2 9" xfId="420"/>
+    <cellStyle name="60% — акцент3" xfId="421"/>
+    <cellStyle name="60% - Акцент3 10" xfId="422"/>
+    <cellStyle name="60% - Акцент3 11" xfId="423"/>
+    <cellStyle name="60% - Акцент3 12" xfId="424"/>
+    <cellStyle name="60% - Акцент3 13" xfId="425"/>
+    <cellStyle name="60% - Акцент3 14" xfId="426"/>
+    <cellStyle name="60% - Акцент3 15" xfId="427"/>
+    <cellStyle name="60% - Акцент3 16" xfId="428"/>
+    <cellStyle name="60% - Акцент3 2" xfId="429"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="430"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="431"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="432"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="433"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="434"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="435"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1401"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="436"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="437"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="438"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="439"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="440"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="441"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="442"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="443"/>
+    <cellStyle name="60% - Акцент3 3" xfId="444"/>
+    <cellStyle name="60% - Акцент3 4" xfId="445"/>
+    <cellStyle name="60% - Акцент3 5" xfId="446"/>
+    <cellStyle name="60% - Акцент3 6" xfId="447"/>
+    <cellStyle name="60% - Акцент3 7" xfId="448"/>
+    <cellStyle name="60% - Акцент3 8" xfId="449"/>
+    <cellStyle name="60% - Акцент3 9" xfId="450"/>
+    <cellStyle name="60% — акцент4" xfId="451"/>
+    <cellStyle name="60% - Акцент4 10" xfId="452"/>
+    <cellStyle name="60% - Акцент4 11" xfId="453"/>
+    <cellStyle name="60% - Акцент4 12" xfId="454"/>
+    <cellStyle name="60% - Акцент4 13" xfId="455"/>
+    <cellStyle name="60% - Акцент4 14" xfId="456"/>
+    <cellStyle name="60% - Акцент4 15" xfId="457"/>
+    <cellStyle name="60% - Акцент4 16" xfId="458"/>
+    <cellStyle name="60% - Акцент4 2" xfId="459"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="460"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="461"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="462"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="463"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="464"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="465"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1402"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="466"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="467"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="468"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="469"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="470"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="471"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="472"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="473"/>
+    <cellStyle name="60% - Акцент4 3" xfId="474"/>
+    <cellStyle name="60% - Акцент4 4" xfId="475"/>
+    <cellStyle name="60% - Акцент4 5" xfId="476"/>
+    <cellStyle name="60% - Акцент4 6" xfId="477"/>
+    <cellStyle name="60% - Акцент4 7" xfId="478"/>
+    <cellStyle name="60% - Акцент4 8" xfId="479"/>
+    <cellStyle name="60% - Акцент4 9" xfId="480"/>
+    <cellStyle name="60% — акцент5" xfId="481"/>
+    <cellStyle name="60% - Акцент5 10" xfId="482"/>
+    <cellStyle name="60% - Акцент5 11" xfId="483"/>
+    <cellStyle name="60% - Акцент5 12" xfId="484"/>
+    <cellStyle name="60% - Акцент5 13" xfId="485"/>
+    <cellStyle name="60% - Акцент5 14" xfId="486"/>
+    <cellStyle name="60% - Акцент5 15" xfId="487"/>
+    <cellStyle name="60% - Акцент5 16" xfId="488"/>
+    <cellStyle name="60% - Акцент5 2" xfId="489"/>
+    <cellStyle name="60% - Акцент5 2 10" xfId="490"/>
+    <cellStyle name="60% - Акцент5 2 11" xfId="491"/>
+    <cellStyle name="60% - Акцент5 2 12" xfId="492"/>
+    <cellStyle name="60% - Акцент5 2 13" xfId="493"/>
+    <cellStyle name="60% - Акцент5 2 14" xfId="494"/>
+    <cellStyle name="60% - Акцент5 2 15" xfId="495"/>
+    <cellStyle name="60% - Акцент5 2 16" xfId="1403"/>
+    <cellStyle name="60% - Акцент5 2 2" xfId="496"/>
+    <cellStyle name="60% - Акцент5 2 3" xfId="497"/>
+    <cellStyle name="60% - Акцент5 2 4" xfId="498"/>
+    <cellStyle name="60% - Акцент5 2 5" xfId="499"/>
+    <cellStyle name="60% - Акцент5 2 6" xfId="500"/>
+    <cellStyle name="60% - Акцент5 2 7" xfId="501"/>
+    <cellStyle name="60% - Акцент5 2 8" xfId="502"/>
+    <cellStyle name="60% - Акцент5 2 9" xfId="503"/>
+    <cellStyle name="60% - Акцент5 3" xfId="504"/>
+    <cellStyle name="60% - Акцент5 4" xfId="505"/>
+    <cellStyle name="60% - Акцент5 5" xfId="506"/>
+    <cellStyle name="60% - Акцент5 6" xfId="507"/>
+    <cellStyle name="60% - Акцент5 7" xfId="508"/>
+    <cellStyle name="60% - Акцент5 8" xfId="509"/>
+    <cellStyle name="60% - Акцент5 9" xfId="510"/>
+    <cellStyle name="60% — акцент6" xfId="511"/>
+    <cellStyle name="60% - Акцент6 10" xfId="512"/>
+    <cellStyle name="60% - Акцент6 11" xfId="513"/>
+    <cellStyle name="60% - Акцент6 12" xfId="514"/>
+    <cellStyle name="60% - Акцент6 13" xfId="515"/>
+    <cellStyle name="60% - Акцент6 14" xfId="516"/>
+    <cellStyle name="60% - Акцент6 15" xfId="517"/>
+    <cellStyle name="60% - Акцент6 16" xfId="518"/>
+    <cellStyle name="60% - Акцент6 2" xfId="519"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="520"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="521"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="522"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="523"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="524"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="525"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1404"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="526"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="527"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="528"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="529"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="530"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="531"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="532"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="533"/>
+    <cellStyle name="60% - Акцент6 3" xfId="534"/>
+    <cellStyle name="60% - Акцент6 4" xfId="535"/>
+    <cellStyle name="60% - Акцент6 5" xfId="536"/>
+    <cellStyle name="60% - Акцент6 6" xfId="537"/>
+    <cellStyle name="60% - Акцент6 7" xfId="538"/>
+    <cellStyle name="60% - Акцент6 8" xfId="539"/>
+    <cellStyle name="60% - Акцент6 9" xfId="540"/>
+    <cellStyle name="SAPBEXaggData" xfId="541"/>
+    <cellStyle name="SAPBEXaggDataEmph" xfId="542"/>
+    <cellStyle name="SAPBEXaggItem" xfId="543"/>
+    <cellStyle name="SAPBEXaggItemX" xfId="544"/>
+    <cellStyle name="SAPBEXchaText" xfId="545"/>
+    <cellStyle name="SAPBEXexcBad7" xfId="546"/>
+    <cellStyle name="SAPBEXexcBad8" xfId="547"/>
+    <cellStyle name="SAPBEXexcBad9" xfId="548"/>
+    <cellStyle name="SAPBEXexcCritical4" xfId="549"/>
+    <cellStyle name="SAPBEXexcCritical5" xfId="550"/>
+    <cellStyle name="SAPBEXexcCritical6" xfId="551"/>
+    <cellStyle name="SAPBEXexcGood1" xfId="552"/>
+    <cellStyle name="SAPBEXexcGood2" xfId="553"/>
+    <cellStyle name="SAPBEXexcGood3" xfId="554"/>
+    <cellStyle name="SAPBEXfilterDrill" xfId="555"/>
+    <cellStyle name="SAPBEXfilterItem" xfId="556"/>
+    <cellStyle name="SAPBEXfilterText" xfId="557"/>
+    <cellStyle name="SAPBEXformats" xfId="558"/>
+    <cellStyle name="SAPBEXheaderItem" xfId="559"/>
+    <cellStyle name="SAPBEXheaderText" xfId="560"/>
+    <cellStyle name="SAPBEXHLevel0" xfId="561"/>
+    <cellStyle name="SAPBEXHLevel0X" xfId="562"/>
+    <cellStyle name="SAPBEXHLevel1" xfId="563"/>
+    <cellStyle name="SAPBEXHLevel1X" xfId="564"/>
+    <cellStyle name="SAPBEXHLevel2" xfId="565"/>
+    <cellStyle name="SAPBEXHLevel2X" xfId="566"/>
+    <cellStyle name="SAPBEXHLevel3" xfId="567"/>
+    <cellStyle name="SAPBEXHLevel3X" xfId="568"/>
+    <cellStyle name="SAPBEXresData" xfId="569"/>
+    <cellStyle name="SAPBEXresDataEmph" xfId="570"/>
+    <cellStyle name="SAPBEXresItem" xfId="571"/>
+    <cellStyle name="SAPBEXresItemX" xfId="572"/>
+    <cellStyle name="SAPBEXstdData" xfId="573"/>
+    <cellStyle name="SAPBEXstdDataEmph" xfId="574"/>
+    <cellStyle name="SAPBEXstdItem" xfId="575"/>
+    <cellStyle name="SAPBEXstdItemX" xfId="576"/>
+    <cellStyle name="SAPBEXtitle" xfId="577"/>
+    <cellStyle name="SAPBEXundefined" xfId="578"/>
+    <cellStyle name="Акцент1 10" xfId="579"/>
+    <cellStyle name="Акцент1 11" xfId="580"/>
+    <cellStyle name="Акцент1 12" xfId="581"/>
+    <cellStyle name="Акцент1 13" xfId="582"/>
+    <cellStyle name="Акцент1 14" xfId="583"/>
+    <cellStyle name="Акцент1 15" xfId="584"/>
+    <cellStyle name="Акцент1 16" xfId="585"/>
+    <cellStyle name="Акцент1 2" xfId="586"/>
+    <cellStyle name="Акцент1 2 10" xfId="587"/>
+    <cellStyle name="Акцент1 2 11" xfId="588"/>
+    <cellStyle name="Акцент1 2 12" xfId="589"/>
+    <cellStyle name="Акцент1 2 13" xfId="590"/>
+    <cellStyle name="Акцент1 2 14" xfId="591"/>
+    <cellStyle name="Акцент1 2 15" xfId="592"/>
+    <cellStyle name="Акцент1 2 2" xfId="593"/>
+    <cellStyle name="Акцент1 2 3" xfId="594"/>
+    <cellStyle name="Акцент1 2 4" xfId="595"/>
+    <cellStyle name="Акцент1 2 5" xfId="596"/>
+    <cellStyle name="Акцент1 2 6" xfId="597"/>
+    <cellStyle name="Акцент1 2 7" xfId="598"/>
+    <cellStyle name="Акцент1 2 8" xfId="599"/>
+    <cellStyle name="Акцент1 2 9" xfId="600"/>
+    <cellStyle name="Акцент1 2_1" xfId="601"/>
+    <cellStyle name="Акцент1 3" xfId="602"/>
+    <cellStyle name="Акцент1 4" xfId="603"/>
+    <cellStyle name="Акцент1 5" xfId="604"/>
+    <cellStyle name="Акцент1 6" xfId="605"/>
+    <cellStyle name="Акцент1 7" xfId="606"/>
+    <cellStyle name="Акцент1 8" xfId="607"/>
+    <cellStyle name="Акцент1 9" xfId="608"/>
+    <cellStyle name="Акцент2 10" xfId="609"/>
+    <cellStyle name="Акцент2 11" xfId="610"/>
+    <cellStyle name="Акцент2 12" xfId="611"/>
+    <cellStyle name="Акцент2 13" xfId="612"/>
+    <cellStyle name="Акцент2 14" xfId="613"/>
+    <cellStyle name="Акцент2 15" xfId="614"/>
+    <cellStyle name="Акцент2 16" xfId="615"/>
+    <cellStyle name="Акцент2 2" xfId="616"/>
+    <cellStyle name="Акцент2 2 10" xfId="617"/>
+    <cellStyle name="Акцент2 2 11" xfId="618"/>
+    <cellStyle name="Акцент2 2 12" xfId="619"/>
+    <cellStyle name="Акцент2 2 13" xfId="620"/>
+    <cellStyle name="Акцент2 2 14" xfId="621"/>
+    <cellStyle name="Акцент2 2 15" xfId="622"/>
+    <cellStyle name="Акцент2 2 2" xfId="623"/>
+    <cellStyle name="Акцент2 2 3" xfId="624"/>
+    <cellStyle name="Акцент2 2 4" xfId="625"/>
+    <cellStyle name="Акцент2 2 5" xfId="626"/>
+    <cellStyle name="Акцент2 2 6" xfId="627"/>
+    <cellStyle name="Акцент2 2 7" xfId="628"/>
+    <cellStyle name="Акцент2 2 8" xfId="629"/>
+    <cellStyle name="Акцент2 2 9" xfId="630"/>
+    <cellStyle name="Акцент2 2_1" xfId="631"/>
+    <cellStyle name="Акцент2 3" xfId="632"/>
+    <cellStyle name="Акцент2 4" xfId="633"/>
+    <cellStyle name="Акцент2 5" xfId="634"/>
+    <cellStyle name="Акцент2 6" xfId="635"/>
+    <cellStyle name="Акцент2 7" xfId="636"/>
+    <cellStyle name="Акцент2 8" xfId="637"/>
+    <cellStyle name="Акцент2 9" xfId="638"/>
+    <cellStyle name="Акцент3 10" xfId="639"/>
+    <cellStyle name="Акцент3 11" xfId="640"/>
+    <cellStyle name="Акцент3 12" xfId="641"/>
+    <cellStyle name="Акцент3 13" xfId="642"/>
+    <cellStyle name="Акцент3 14" xfId="643"/>
+    <cellStyle name="Акцент3 15" xfId="644"/>
+    <cellStyle name="Акцент3 16" xfId="645"/>
+    <cellStyle name="Акцент3 2" xfId="646"/>
+    <cellStyle name="Акцент3 2 10" xfId="647"/>
+    <cellStyle name="Акцент3 2 11" xfId="648"/>
+    <cellStyle name="Акцент3 2 12" xfId="649"/>
+    <cellStyle name="Акцент3 2 13" xfId="650"/>
+    <cellStyle name="Акцент3 2 14" xfId="651"/>
+    <cellStyle name="Акцент3 2 15" xfId="652"/>
+    <cellStyle name="Акцент3 2 2" xfId="653"/>
+    <cellStyle name="Акцент3 2 3" xfId="654"/>
+    <cellStyle name="Акцент3 2 4" xfId="655"/>
+    <cellStyle name="Акцент3 2 5" xfId="656"/>
+    <cellStyle name="Акцент3 2 6" xfId="657"/>
+    <cellStyle name="Акцент3 2 7" xfId="658"/>
+    <cellStyle name="Акцент3 2 8" xfId="659"/>
+    <cellStyle name="Акцент3 2 9" xfId="660"/>
+    <cellStyle name="Акцент3 2_1" xfId="661"/>
+    <cellStyle name="Акцент3 3" xfId="662"/>
+    <cellStyle name="Акцент3 4" xfId="663"/>
+    <cellStyle name="Акцент3 5" xfId="664"/>
+    <cellStyle name="Акцент3 6" xfId="665"/>
+    <cellStyle name="Акцент3 7" xfId="666"/>
+    <cellStyle name="Акцент3 8" xfId="667"/>
+    <cellStyle name="Акцент3 9" xfId="668"/>
+    <cellStyle name="Акцент4 10" xfId="669"/>
+    <cellStyle name="Акцент4 11" xfId="670"/>
+    <cellStyle name="Акцент4 12" xfId="671"/>
+    <cellStyle name="Акцент4 13" xfId="672"/>
+    <cellStyle name="Акцент4 14" xfId="673"/>
+    <cellStyle name="Акцент4 15" xfId="674"/>
+    <cellStyle name="Акцент4 16" xfId="675"/>
+    <cellStyle name="Акцент4 2" xfId="676"/>
+    <cellStyle name="Акцент4 2 10" xfId="677"/>
+    <cellStyle name="Акцент4 2 11" xfId="678"/>
+    <cellStyle name="Акцент4 2 12" xfId="679"/>
+    <cellStyle name="Акцент4 2 13" xfId="680"/>
+    <cellStyle name="Акцент4 2 14" xfId="681"/>
+    <cellStyle name="Акцент4 2 15" xfId="682"/>
+    <cellStyle name="Акцент4 2 2" xfId="683"/>
+    <cellStyle name="Акцент4 2 3" xfId="684"/>
+    <cellStyle name="Акцент4 2 4" xfId="685"/>
+    <cellStyle name="Акцент4 2 5" xfId="686"/>
+    <cellStyle name="Акцент4 2 6" xfId="687"/>
+    <cellStyle name="Акцент4 2 7" xfId="688"/>
+    <cellStyle name="Акцент4 2 8" xfId="689"/>
+    <cellStyle name="Акцент4 2 9" xfId="690"/>
+    <cellStyle name="Акцент4 2_1" xfId="691"/>
+    <cellStyle name="Акцент4 3" xfId="692"/>
+    <cellStyle name="Акцент4 4" xfId="693"/>
+    <cellStyle name="Акцент4 5" xfId="694"/>
+    <cellStyle name="Акцент4 6" xfId="695"/>
+    <cellStyle name="Акцент4 7" xfId="696"/>
+    <cellStyle name="Акцент4 8" xfId="697"/>
+    <cellStyle name="Акцент4 9" xfId="698"/>
+    <cellStyle name="Акцент5 10" xfId="699"/>
+    <cellStyle name="Акцент5 11" xfId="700"/>
+    <cellStyle name="Акцент5 12" xfId="701"/>
+    <cellStyle name="Акцент5 13" xfId="702"/>
+    <cellStyle name="Акцент5 14" xfId="703"/>
+    <cellStyle name="Акцент5 15" xfId="704"/>
+    <cellStyle name="Акцент5 16" xfId="705"/>
+    <cellStyle name="Акцент5 2" xfId="706"/>
+    <cellStyle name="Акцент5 2 10" xfId="707"/>
+    <cellStyle name="Акцент5 2 11" xfId="708"/>
+    <cellStyle name="Акцент5 2 12" xfId="709"/>
+    <cellStyle name="Акцент5 2 13" xfId="710"/>
+    <cellStyle name="Акцент5 2 14" xfId="711"/>
+    <cellStyle name="Акцент5 2 15" xfId="712"/>
+    <cellStyle name="Акцент5 2 2" xfId="713"/>
+    <cellStyle name="Акцент5 2 3" xfId="714"/>
+    <cellStyle name="Акцент5 2 4" xfId="715"/>
+    <cellStyle name="Акцент5 2 5" xfId="716"/>
+    <cellStyle name="Акцент5 2 6" xfId="717"/>
+    <cellStyle name="Акцент5 2 7" xfId="718"/>
+    <cellStyle name="Акцент5 2 8" xfId="719"/>
+    <cellStyle name="Акцент5 2 9" xfId="720"/>
+    <cellStyle name="Акцент5 3" xfId="721"/>
+    <cellStyle name="Акцент5 4" xfId="722"/>
+    <cellStyle name="Акцент5 5" xfId="723"/>
+    <cellStyle name="Акцент5 6" xfId="724"/>
+    <cellStyle name="Акцент5 7" xfId="725"/>
+    <cellStyle name="Акцент5 8" xfId="726"/>
+    <cellStyle name="Акцент5 9" xfId="727"/>
+    <cellStyle name="Акцент6 10" xfId="728"/>
+    <cellStyle name="Акцент6 11" xfId="729"/>
+    <cellStyle name="Акцент6 12" xfId="730"/>
+    <cellStyle name="Акцент6 13" xfId="731"/>
+    <cellStyle name="Акцент6 14" xfId="732"/>
+    <cellStyle name="Акцент6 15" xfId="733"/>
+    <cellStyle name="Акцент6 16" xfId="734"/>
+    <cellStyle name="Акцент6 2" xfId="735"/>
+    <cellStyle name="Акцент6 2 10" xfId="736"/>
+    <cellStyle name="Акцент6 2 11" xfId="737"/>
+    <cellStyle name="Акцент6 2 12" xfId="738"/>
+    <cellStyle name="Акцент6 2 13" xfId="739"/>
+    <cellStyle name="Акцент6 2 14" xfId="740"/>
+    <cellStyle name="Акцент6 2 15" xfId="741"/>
+    <cellStyle name="Акцент6 2 2" xfId="742"/>
+    <cellStyle name="Акцент6 2 3" xfId="743"/>
+    <cellStyle name="Акцент6 2 4" xfId="744"/>
+    <cellStyle name="Акцент6 2 5" xfId="745"/>
+    <cellStyle name="Акцент6 2 6" xfId="746"/>
+    <cellStyle name="Акцент6 2 7" xfId="747"/>
+    <cellStyle name="Акцент6 2 8" xfId="748"/>
+    <cellStyle name="Акцент6 2 9" xfId="749"/>
+    <cellStyle name="Акцент6 2_1" xfId="750"/>
+    <cellStyle name="Акцент6 3" xfId="751"/>
+    <cellStyle name="Акцент6 4" xfId="752"/>
+    <cellStyle name="Акцент6 5" xfId="753"/>
+    <cellStyle name="Акцент6 6" xfId="754"/>
+    <cellStyle name="Акцент6 7" xfId="755"/>
+    <cellStyle name="Акцент6 8" xfId="756"/>
+    <cellStyle name="Акцент6 9" xfId="757"/>
+    <cellStyle name="Ввод  10" xfId="758"/>
+    <cellStyle name="Ввод  11" xfId="759"/>
+    <cellStyle name="Ввод  12" xfId="760"/>
+    <cellStyle name="Ввод  13" xfId="761"/>
+    <cellStyle name="Ввод  14" xfId="762"/>
+    <cellStyle name="Ввод  15" xfId="763"/>
+    <cellStyle name="Ввод  16" xfId="764"/>
+    <cellStyle name="Ввод  2" xfId="765"/>
+    <cellStyle name="Ввод  2 10" xfId="766"/>
+    <cellStyle name="Ввод  2 11" xfId="767"/>
+    <cellStyle name="Ввод  2 12" xfId="768"/>
+    <cellStyle name="Ввод  2 13" xfId="769"/>
+    <cellStyle name="Ввод  2 14" xfId="770"/>
+    <cellStyle name="Ввод  2 15" xfId="771"/>
+    <cellStyle name="Ввод  2 2" xfId="772"/>
+    <cellStyle name="Ввод  2 3" xfId="773"/>
+    <cellStyle name="Ввод  2 4" xfId="774"/>
+    <cellStyle name="Ввод  2 5" xfId="775"/>
+    <cellStyle name="Ввод  2 6" xfId="776"/>
+    <cellStyle name="Ввод  2 7" xfId="777"/>
+    <cellStyle name="Ввод  2 8" xfId="778"/>
+    <cellStyle name="Ввод  2 9" xfId="779"/>
+    <cellStyle name="Ввод  2_1" xfId="780"/>
+    <cellStyle name="Ввод  3" xfId="781"/>
+    <cellStyle name="Ввод  4" xfId="782"/>
+    <cellStyle name="Ввод  5" xfId="783"/>
+    <cellStyle name="Ввод  6" xfId="784"/>
+    <cellStyle name="Ввод  7" xfId="785"/>
+    <cellStyle name="Ввод  8" xfId="786"/>
+    <cellStyle name="Ввод  9" xfId="787"/>
+    <cellStyle name="Вывод 10" xfId="788"/>
+    <cellStyle name="Вывод 11" xfId="789"/>
+    <cellStyle name="Вывод 12" xfId="790"/>
+    <cellStyle name="Вывод 13" xfId="791"/>
+    <cellStyle name="Вывод 14" xfId="792"/>
+    <cellStyle name="Вывод 15" xfId="793"/>
+    <cellStyle name="Вывод 16" xfId="794"/>
+    <cellStyle name="Вывод 2" xfId="795"/>
+    <cellStyle name="Вывод 2 10" xfId="796"/>
+    <cellStyle name="Вывод 2 11" xfId="797"/>
+    <cellStyle name="Вывод 2 12" xfId="798"/>
+    <cellStyle name="Вывод 2 13" xfId="799"/>
+    <cellStyle name="Вывод 2 14" xfId="800"/>
+    <cellStyle name="Вывод 2 15" xfId="801"/>
+    <cellStyle name="Вывод 2 2" xfId="802"/>
+    <cellStyle name="Вывод 2 3" xfId="803"/>
+    <cellStyle name="Вывод 2 4" xfId="804"/>
+    <cellStyle name="Вывод 2 5" xfId="805"/>
+    <cellStyle name="Вывод 2 6" xfId="806"/>
+    <cellStyle name="Вывод 2 7" xfId="807"/>
+    <cellStyle name="Вывод 2 8" xfId="808"/>
+    <cellStyle name="Вывод 2 9" xfId="809"/>
+    <cellStyle name="Вывод 2_1" xfId="810"/>
+    <cellStyle name="Вывод 3" xfId="811"/>
+    <cellStyle name="Вывод 4" xfId="812"/>
+    <cellStyle name="Вывод 5" xfId="813"/>
+    <cellStyle name="Вывод 6" xfId="814"/>
+    <cellStyle name="Вывод 7" xfId="815"/>
+    <cellStyle name="Вывод 8" xfId="816"/>
+    <cellStyle name="Вывод 9" xfId="817"/>
+    <cellStyle name="Вычисление 10" xfId="818"/>
+    <cellStyle name="Вычисление 11" xfId="819"/>
+    <cellStyle name="Вычисление 12" xfId="820"/>
+    <cellStyle name="Вычисление 13" xfId="821"/>
+    <cellStyle name="Вычисление 14" xfId="822"/>
+    <cellStyle name="Вычисление 15" xfId="823"/>
+    <cellStyle name="Вычисление 16" xfId="824"/>
+    <cellStyle name="Вычисление 2" xfId="825"/>
+    <cellStyle name="Вычисление 2 10" xfId="826"/>
+    <cellStyle name="Вычисление 2 11" xfId="827"/>
+    <cellStyle name="Вычисление 2 12" xfId="828"/>
+    <cellStyle name="Вычисление 2 13" xfId="829"/>
+    <cellStyle name="Вычисление 2 14" xfId="830"/>
+    <cellStyle name="Вычисление 2 15" xfId="831"/>
+    <cellStyle name="Вычисление 2 2" xfId="832"/>
+    <cellStyle name="Вычисление 2 3" xfId="833"/>
+    <cellStyle name="Вычисление 2 4" xfId="834"/>
+    <cellStyle name="Вычисление 2 5" xfId="835"/>
+    <cellStyle name="Вычисление 2 6" xfId="836"/>
+    <cellStyle name="Вычисление 2 7" xfId="837"/>
+    <cellStyle name="Вычисление 2 8" xfId="838"/>
+    <cellStyle name="Вычисление 2 9" xfId="839"/>
+    <cellStyle name="Вычисление 2_1" xfId="840"/>
+    <cellStyle name="Вычисление 3" xfId="841"/>
+    <cellStyle name="Вычисление 4" xfId="842"/>
+    <cellStyle name="Вычисление 5" xfId="843"/>
+    <cellStyle name="Вычисление 6" xfId="844"/>
+    <cellStyle name="Вычисление 7" xfId="845"/>
+    <cellStyle name="Вычисление 8" xfId="846"/>
+    <cellStyle name="Вычисление 9" xfId="847"/>
+    <cellStyle name="Гиперссылка 2" xfId="848"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="849"/>
+    <cellStyle name="Гиперссылка 2 2 2" xfId="1349"/>
+    <cellStyle name="Гиперссылка 2 2 3" xfId="1406"/>
+    <cellStyle name="Гиперссылка 2 3" xfId="1348"/>
+    <cellStyle name="Гиперссылка 2 4" xfId="1405"/>
+    <cellStyle name="Гиперссылка 3" xfId="1350"/>
+    <cellStyle name="Гиперссылка 3 2" xfId="1351"/>
+    <cellStyle name="Гиперссылка 4" xfId="1352"/>
+    <cellStyle name="Гиперссылка 5" xfId="1407"/>
+    <cellStyle name="Заголовок 1 10" xfId="850"/>
+    <cellStyle name="Заголовок 1 11" xfId="851"/>
+    <cellStyle name="Заголовок 1 12" xfId="852"/>
+    <cellStyle name="Заголовок 1 13" xfId="853"/>
+    <cellStyle name="Заголовок 1 14" xfId="854"/>
+    <cellStyle name="Заголовок 1 15" xfId="855"/>
+    <cellStyle name="Заголовок 1 16" xfId="856"/>
+    <cellStyle name="Заголовок 1 2" xfId="857"/>
+    <cellStyle name="Заголовок 1 2 10" xfId="858"/>
+    <cellStyle name="Заголовок 1 2 11" xfId="859"/>
+    <cellStyle name="Заголовок 1 2 12" xfId="860"/>
+    <cellStyle name="Заголовок 1 2 13" xfId="861"/>
+    <cellStyle name="Заголовок 1 2 14" xfId="862"/>
+    <cellStyle name="Заголовок 1 2 15" xfId="863"/>
+    <cellStyle name="Заголовок 1 2 2" xfId="864"/>
+    <cellStyle name="Заголовок 1 2 3" xfId="865"/>
+    <cellStyle name="Заголовок 1 2 4" xfId="866"/>
+    <cellStyle name="Заголовок 1 2 5" xfId="867"/>
+    <cellStyle name="Заголовок 1 2 6" xfId="868"/>
+    <cellStyle name="Заголовок 1 2 7" xfId="869"/>
+    <cellStyle name="Заголовок 1 2 8" xfId="870"/>
+    <cellStyle name="Заголовок 1 2 9" xfId="871"/>
+    <cellStyle name="Заголовок 1 2_1" xfId="872"/>
+    <cellStyle name="Заголовок 1 3" xfId="873"/>
+    <cellStyle name="Заголовок 1 4" xfId="874"/>
+    <cellStyle name="Заголовок 1 5" xfId="875"/>
+    <cellStyle name="Заголовок 1 6" xfId="876"/>
+    <cellStyle name="Заголовок 1 7" xfId="877"/>
+    <cellStyle name="Заголовок 1 8" xfId="878"/>
+    <cellStyle name="Заголовок 1 9" xfId="879"/>
+    <cellStyle name="Заголовок 2 10" xfId="880"/>
+    <cellStyle name="Заголовок 2 11" xfId="881"/>
+    <cellStyle name="Заголовок 2 12" xfId="882"/>
+    <cellStyle name="Заголовок 2 13" xfId="883"/>
+    <cellStyle name="Заголовок 2 14" xfId="884"/>
+    <cellStyle name="Заголовок 2 15" xfId="885"/>
+    <cellStyle name="Заголовок 2 16" xfId="886"/>
+    <cellStyle name="Заголовок 2 2" xfId="887"/>
+    <cellStyle name="Заголовок 2 2 10" xfId="888"/>
+    <cellStyle name="Заголовок 2 2 11" xfId="889"/>
+    <cellStyle name="Заголовок 2 2 12" xfId="890"/>
+    <cellStyle name="Заголовок 2 2 13" xfId="891"/>
+    <cellStyle name="Заголовок 2 2 14" xfId="892"/>
+    <cellStyle name="Заголовок 2 2 15" xfId="893"/>
+    <cellStyle name="Заголовок 2 2 2" xfId="894"/>
+    <cellStyle name="Заголовок 2 2 3" xfId="895"/>
+    <cellStyle name="Заголовок 2 2 4" xfId="896"/>
+    <cellStyle name="Заголовок 2 2 5" xfId="897"/>
+    <cellStyle name="Заголовок 2 2 6" xfId="898"/>
+    <cellStyle name="Заголовок 2 2 7" xfId="899"/>
+    <cellStyle name="Заголовок 2 2 8" xfId="900"/>
+    <cellStyle name="Заголовок 2 2 9" xfId="901"/>
+    <cellStyle name="Заголовок 2 2_1" xfId="902"/>
+    <cellStyle name="Заголовок 2 3" xfId="903"/>
+    <cellStyle name="Заголовок 2 4" xfId="904"/>
+    <cellStyle name="Заголовок 2 5" xfId="905"/>
+    <cellStyle name="Заголовок 2 6" xfId="906"/>
+    <cellStyle name="Заголовок 2 7" xfId="907"/>
+    <cellStyle name="Заголовок 2 8" xfId="908"/>
+    <cellStyle name="Заголовок 2 9" xfId="909"/>
+    <cellStyle name="Заголовок 3 10" xfId="910"/>
+    <cellStyle name="Заголовок 3 11" xfId="911"/>
+    <cellStyle name="Заголовок 3 12" xfId="912"/>
+    <cellStyle name="Заголовок 3 13" xfId="913"/>
+    <cellStyle name="Заголовок 3 14" xfId="914"/>
+    <cellStyle name="Заголовок 3 15" xfId="915"/>
+    <cellStyle name="Заголовок 3 16" xfId="916"/>
+    <cellStyle name="Заголовок 3 2" xfId="917"/>
+    <cellStyle name="Заголовок 3 2 10" xfId="918"/>
+    <cellStyle name="Заголовок 3 2 11" xfId="919"/>
+    <cellStyle name="Заголовок 3 2 12" xfId="920"/>
+    <cellStyle name="Заголовок 3 2 13" xfId="921"/>
+    <cellStyle name="Заголовок 3 2 14" xfId="922"/>
+    <cellStyle name="Заголовок 3 2 15" xfId="923"/>
+    <cellStyle name="Заголовок 3 2 2" xfId="924"/>
+    <cellStyle name="Заголовок 3 2 3" xfId="925"/>
+    <cellStyle name="Заголовок 3 2 4" xfId="926"/>
+    <cellStyle name="Заголовок 3 2 5" xfId="927"/>
+    <cellStyle name="Заголовок 3 2 6" xfId="928"/>
+    <cellStyle name="Заголовок 3 2 7" xfId="929"/>
+    <cellStyle name="Заголовок 3 2 8" xfId="930"/>
+    <cellStyle name="Заголовок 3 2 9" xfId="931"/>
+    <cellStyle name="Заголовок 3 2_1" xfId="932"/>
+    <cellStyle name="Заголовок 3 3" xfId="933"/>
+    <cellStyle name="Заголовок 3 4" xfId="934"/>
+    <cellStyle name="Заголовок 3 5" xfId="935"/>
+    <cellStyle name="Заголовок 3 6" xfId="936"/>
+    <cellStyle name="Заголовок 3 7" xfId="937"/>
+    <cellStyle name="Заголовок 3 8" xfId="938"/>
+    <cellStyle name="Заголовок 3 9" xfId="939"/>
+    <cellStyle name="Заголовок 4 10" xfId="940"/>
+    <cellStyle name="Заголовок 4 11" xfId="941"/>
+    <cellStyle name="Заголовок 4 12" xfId="942"/>
+    <cellStyle name="Заголовок 4 13" xfId="943"/>
+    <cellStyle name="Заголовок 4 14" xfId="944"/>
+    <cellStyle name="Заголовок 4 15" xfId="945"/>
+    <cellStyle name="Заголовок 4 16" xfId="946"/>
+    <cellStyle name="Заголовок 4 2" xfId="947"/>
+    <cellStyle name="Заголовок 4 2 10" xfId="948"/>
+    <cellStyle name="Заголовок 4 2 11" xfId="949"/>
+    <cellStyle name="Заголовок 4 2 12" xfId="950"/>
+    <cellStyle name="Заголовок 4 2 13" xfId="951"/>
+    <cellStyle name="Заголовок 4 2 14" xfId="952"/>
+    <cellStyle name="Заголовок 4 2 15" xfId="953"/>
+    <cellStyle name="Заголовок 4 2 2" xfId="954"/>
+    <cellStyle name="Заголовок 4 2 3" xfId="955"/>
+    <cellStyle name="Заголовок 4 2 4" xfId="956"/>
+    <cellStyle name="Заголовок 4 2 5" xfId="957"/>
+    <cellStyle name="Заголовок 4 2 6" xfId="958"/>
+    <cellStyle name="Заголовок 4 2 7" xfId="959"/>
+    <cellStyle name="Заголовок 4 2 8" xfId="960"/>
+    <cellStyle name="Заголовок 4 2 9" xfId="961"/>
+    <cellStyle name="Заголовок 4 2_1" xfId="962"/>
+    <cellStyle name="Заголовок 4 3" xfId="963"/>
+    <cellStyle name="Заголовок 4 4" xfId="964"/>
+    <cellStyle name="Заголовок 4 5" xfId="965"/>
+    <cellStyle name="Заголовок 4 6" xfId="966"/>
+    <cellStyle name="Заголовок 4 7" xfId="967"/>
+    <cellStyle name="Заголовок 4 8" xfId="968"/>
+    <cellStyle name="Заголовок 4 9" xfId="969"/>
+    <cellStyle name="Итог 10" xfId="970"/>
+    <cellStyle name="Итог 11" xfId="971"/>
+    <cellStyle name="Итог 12" xfId="972"/>
+    <cellStyle name="Итог 13" xfId="973"/>
+    <cellStyle name="Итог 14" xfId="974"/>
+    <cellStyle name="Итог 15" xfId="975"/>
+    <cellStyle name="Итог 16" xfId="976"/>
+    <cellStyle name="Итог 2" xfId="977"/>
+    <cellStyle name="Итог 2 10" xfId="978"/>
+    <cellStyle name="Итог 2 11" xfId="979"/>
+    <cellStyle name="Итог 2 12" xfId="980"/>
+    <cellStyle name="Итог 2 13" xfId="981"/>
+    <cellStyle name="Итог 2 14" xfId="982"/>
+    <cellStyle name="Итог 2 15" xfId="983"/>
+    <cellStyle name="Итог 2 2" xfId="984"/>
+    <cellStyle name="Итог 2 3" xfId="985"/>
+    <cellStyle name="Итог 2 4" xfId="986"/>
+    <cellStyle name="Итог 2 5" xfId="987"/>
+    <cellStyle name="Итог 2 6" xfId="988"/>
+    <cellStyle name="Итог 2 7" xfId="989"/>
+    <cellStyle name="Итог 2 8" xfId="990"/>
+    <cellStyle name="Итог 2 9" xfId="991"/>
+    <cellStyle name="Итог 2_1" xfId="992"/>
+    <cellStyle name="Итог 3" xfId="993"/>
+    <cellStyle name="Итог 4" xfId="994"/>
+    <cellStyle name="Итог 5" xfId="995"/>
+    <cellStyle name="Итог 6" xfId="996"/>
+    <cellStyle name="Итог 7" xfId="997"/>
+    <cellStyle name="Итог 8" xfId="998"/>
+    <cellStyle name="Итог 9" xfId="999"/>
+    <cellStyle name="Контрольная ячейка 10" xfId="1000"/>
+    <cellStyle name="Контрольная ячейка 11" xfId="1001"/>
+    <cellStyle name="Контрольная ячейка 12" xfId="1002"/>
+    <cellStyle name="Контрольная ячейка 13" xfId="1003"/>
+    <cellStyle name="Контрольная ячейка 14" xfId="1004"/>
+    <cellStyle name="Контрольная ячейка 15" xfId="1005"/>
+    <cellStyle name="Контрольная ячейка 16" xfId="1006"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="1007"/>
+    <cellStyle name="Контрольная ячейка 2 10" xfId="1008"/>
+    <cellStyle name="Контрольная ячейка 2 11" xfId="1009"/>
+    <cellStyle name="Контрольная ячейка 2 12" xfId="1010"/>
+    <cellStyle name="Контрольная ячейка 2 13" xfId="1011"/>
+    <cellStyle name="Контрольная ячейка 2 14" xfId="1012"/>
+    <cellStyle name="Контрольная ячейка 2 15" xfId="1013"/>
+    <cellStyle name="Контрольная ячейка 2 2" xfId="1014"/>
+    <cellStyle name="Контрольная ячейка 2 3" xfId="1015"/>
+    <cellStyle name="Контрольная ячейка 2 4" xfId="1016"/>
+    <cellStyle name="Контрольная ячейка 2 5" xfId="1017"/>
+    <cellStyle name="Контрольная ячейка 2 6" xfId="1018"/>
+    <cellStyle name="Контрольная ячейка 2 7" xfId="1019"/>
+    <cellStyle name="Контрольная ячейка 2 8" xfId="1020"/>
+    <cellStyle name="Контрольная ячейка 2 9" xfId="1021"/>
+    <cellStyle name="Контрольная ячейка 2_Регионы" xfId="1022"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="1023"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="1024"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="1025"/>
+    <cellStyle name="Контрольная ячейка 6" xfId="1026"/>
+    <cellStyle name="Контрольная ячейка 7" xfId="1027"/>
+    <cellStyle name="Контрольная ячейка 8" xfId="1028"/>
+    <cellStyle name="Контрольная ячейка 9" xfId="1029"/>
+    <cellStyle name="Название 10" xfId="1030"/>
+    <cellStyle name="Название 11" xfId="1031"/>
+    <cellStyle name="Название 12" xfId="1032"/>
+    <cellStyle name="Название 13" xfId="1033"/>
+    <cellStyle name="Название 14" xfId="1034"/>
+    <cellStyle name="Название 15" xfId="1035"/>
+    <cellStyle name="Название 16" xfId="1036"/>
+    <cellStyle name="Название 2" xfId="1037"/>
+    <cellStyle name="Название 2 10" xfId="1038"/>
+    <cellStyle name="Название 2 11" xfId="1039"/>
+    <cellStyle name="Название 2 12" xfId="1040"/>
+    <cellStyle name="Название 2 13" xfId="1041"/>
+    <cellStyle name="Название 2 14" xfId="1042"/>
+    <cellStyle name="Название 2 15" xfId="1043"/>
+    <cellStyle name="Название 2 2" xfId="1044"/>
+    <cellStyle name="Название 2 3" xfId="1045"/>
+    <cellStyle name="Название 2 4" xfId="1046"/>
+    <cellStyle name="Название 2 5" xfId="1047"/>
+    <cellStyle name="Название 2 6" xfId="1048"/>
+    <cellStyle name="Название 2 7" xfId="1049"/>
+    <cellStyle name="Название 2 8" xfId="1050"/>
+    <cellStyle name="Название 2 9" xfId="1051"/>
+    <cellStyle name="Название 2_1" xfId="1052"/>
+    <cellStyle name="Название 3" xfId="1053"/>
+    <cellStyle name="Название 4" xfId="1054"/>
+    <cellStyle name="Название 5" xfId="1055"/>
+    <cellStyle name="Название 6" xfId="1056"/>
+    <cellStyle name="Название 7" xfId="1057"/>
+    <cellStyle name="Название 8" xfId="1058"/>
+    <cellStyle name="Название 9" xfId="1059"/>
+    <cellStyle name="Нейтральный 10" xfId="1060"/>
+    <cellStyle name="Нейтральный 11" xfId="1061"/>
+    <cellStyle name="Нейтральный 12" xfId="1062"/>
+    <cellStyle name="Нейтральный 13" xfId="1063"/>
+    <cellStyle name="Нейтральный 14" xfId="1064"/>
+    <cellStyle name="Нейтральный 15" xfId="1065"/>
+    <cellStyle name="Нейтральный 16" xfId="1066"/>
+    <cellStyle name="Нейтральный 2" xfId="1067"/>
+    <cellStyle name="Нейтральный 2 10" xfId="1068"/>
+    <cellStyle name="Нейтральный 2 11" xfId="1069"/>
+    <cellStyle name="Нейтральный 2 12" xfId="1070"/>
+    <cellStyle name="Нейтральный 2 13" xfId="1071"/>
+    <cellStyle name="Нейтральный 2 14" xfId="1072"/>
+    <cellStyle name="Нейтральный 2 15" xfId="1073"/>
+    <cellStyle name="Нейтральный 2 2" xfId="1074"/>
+    <cellStyle name="Нейтральный 2 3" xfId="1075"/>
+    <cellStyle name="Нейтральный 2 4" xfId="1076"/>
+    <cellStyle name="Нейтральный 2 5" xfId="1077"/>
+    <cellStyle name="Нейтральный 2 6" xfId="1078"/>
+    <cellStyle name="Нейтральный 2 7" xfId="1079"/>
+    <cellStyle name="Нейтральный 2 8" xfId="1080"/>
+    <cellStyle name="Нейтральный 2 9" xfId="1081"/>
+    <cellStyle name="Нейтральный 2_1" xfId="1082"/>
+    <cellStyle name="Нейтральный 3" xfId="1083"/>
+    <cellStyle name="Нейтральный 4" xfId="1084"/>
+    <cellStyle name="Нейтральный 5" xfId="1085"/>
+    <cellStyle name="Нейтральный 6" xfId="1086"/>
+    <cellStyle name="Нейтральный 7" xfId="1087"/>
+    <cellStyle name="Нейтральный 8" xfId="1088"/>
+    <cellStyle name="Нейтральный 9" xfId="1089"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="1090" xr:uid="{00000000-0005-0000-0000-000042040000}"/>
-[...292 lines deleted...]
-    <cellStyle name="Хороший 9" xfId="1347" xr:uid="{00000000-0005-0000-0000-000043050000}"/>
+    <cellStyle name="Обычный 10" xfId="1090"/>
+    <cellStyle name="Обычный 11" xfId="1091"/>
+    <cellStyle name="Обычный 12" xfId="1092"/>
+    <cellStyle name="Обычный 13" xfId="1093"/>
+    <cellStyle name="Обычный 14" xfId="1094"/>
+    <cellStyle name="Обычный 15" xfId="1095"/>
+    <cellStyle name="Обычный 16" xfId="1096"/>
+    <cellStyle name="Обычный 17" xfId="1097"/>
+    <cellStyle name="Обычный 17 2" xfId="1353"/>
+    <cellStyle name="Обычный 2" xfId="1098"/>
+    <cellStyle name="Обычный 2 10" xfId="1099"/>
+    <cellStyle name="Обычный 2 10 2" xfId="1355"/>
+    <cellStyle name="Обычный 2 11" xfId="1100"/>
+    <cellStyle name="Обычный 2 12" xfId="1101"/>
+    <cellStyle name="Обычный 2 13" xfId="1102"/>
+    <cellStyle name="Обычный 2 14" xfId="1103"/>
+    <cellStyle name="Обычный 2 15" xfId="1104"/>
+    <cellStyle name="Обычный 2 16" xfId="1105"/>
+    <cellStyle name="Обычный 2 17" xfId="1106"/>
+    <cellStyle name="Обычный 2 18" xfId="1107"/>
+    <cellStyle name="Обычный 2 19" xfId="1108"/>
+    <cellStyle name="Обычный 2 2" xfId="1109"/>
+    <cellStyle name="Обычный 2 2 10" xfId="1110"/>
+    <cellStyle name="Обычный 2 2 11" xfId="1111"/>
+    <cellStyle name="Обычный 2 2 12" xfId="1112"/>
+    <cellStyle name="Обычный 2 2 13" xfId="1113"/>
+    <cellStyle name="Обычный 2 2 14" xfId="1114"/>
+    <cellStyle name="Обычный 2 2 15" xfId="1115"/>
+    <cellStyle name="Обычный 2 2 16" xfId="1116"/>
+    <cellStyle name="Обычный 2 2 17" xfId="1356"/>
+    <cellStyle name="Обычный 2 2 18" xfId="1408"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1117"/>
+    <cellStyle name="Обычный 2 2 2 10" xfId="1118"/>
+    <cellStyle name="Обычный 2 2 2 11" xfId="1119"/>
+    <cellStyle name="Обычный 2 2 2 12" xfId="1120"/>
+    <cellStyle name="Обычный 2 2 2 13" xfId="1121"/>
+    <cellStyle name="Обычный 2 2 2 14" xfId="1122"/>
+    <cellStyle name="Обычный 2 2 2 15" xfId="1123"/>
+    <cellStyle name="Обычный 2 2 2 16" xfId="1124"/>
+    <cellStyle name="Обычный 2 2 2 17" xfId="1357"/>
+    <cellStyle name="Обычный 2 2 2 18" xfId="1409"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="1125"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="1126"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="1127"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="1410"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="1128"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="1129"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="1130"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="1131"/>
+    <cellStyle name="Обычный 2 2 2 7" xfId="1132"/>
+    <cellStyle name="Обычный 2 2 2 8" xfId="1133"/>
+    <cellStyle name="Обычный 2 2 2 9" xfId="1134"/>
+    <cellStyle name="Обычный 2 2 3" xfId="1135"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="1136"/>
+    <cellStyle name="Обычный 2 2 3 3" xfId="1137"/>
+    <cellStyle name="Обычный 2 2 4" xfId="1138"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="1411"/>
+    <cellStyle name="Обычный 2 2 5" xfId="1139"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="1412"/>
+    <cellStyle name="Обычный 2 2 6" xfId="1140"/>
+    <cellStyle name="Обычный 2 2 7" xfId="1141"/>
+    <cellStyle name="Обычный 2 2 8" xfId="1142"/>
+    <cellStyle name="Обычный 2 2 9" xfId="1143"/>
+    <cellStyle name="Обычный 2 20" xfId="1354"/>
+    <cellStyle name="Обычный 2 3" xfId="1144"/>
+    <cellStyle name="Обычный 2 3 2" xfId="1358"/>
+    <cellStyle name="Обычный 2 3 3" xfId="1414"/>
+    <cellStyle name="Обычный 2 3 4" xfId="1413"/>
+    <cellStyle name="Обычный 2 4" xfId="1145"/>
+    <cellStyle name="Обычный 2 4 2" xfId="1146"/>
+    <cellStyle name="Обычный 2 4 2 2" xfId="1360"/>
+    <cellStyle name="Обычный 2 4 3" xfId="1147"/>
+    <cellStyle name="Обычный 2 4 3 2" xfId="1415"/>
+    <cellStyle name="Обычный 2 4 4" xfId="1359"/>
+    <cellStyle name="Обычный 2 5" xfId="1148"/>
+    <cellStyle name="Обычный 2 5 2" xfId="1362"/>
+    <cellStyle name="Обычный 2 5 3" xfId="1361"/>
+    <cellStyle name="Обычный 2 6" xfId="1149"/>
+    <cellStyle name="Обычный 2 6 2" xfId="1363"/>
+    <cellStyle name="Обычный 2 6 2 2" xfId="1416"/>
+    <cellStyle name="Обычный 2 7" xfId="1150"/>
+    <cellStyle name="Обычный 2 7 2" xfId="1365"/>
+    <cellStyle name="Обычный 2 7 3" xfId="1364"/>
+    <cellStyle name="Обычный 2 8" xfId="1151"/>
+    <cellStyle name="Обычный 2 8 2" xfId="1366"/>
+    <cellStyle name="Обычный 2 8 2 2" xfId="1417"/>
+    <cellStyle name="Обычный 2 9" xfId="1152"/>
+    <cellStyle name="Обычный 2 9 2" xfId="1367"/>
+    <cellStyle name="Обычный 2_1" xfId="1153"/>
+    <cellStyle name="Обычный 3" xfId="1154"/>
+    <cellStyle name="Обычный 3 2" xfId="1155"/>
+    <cellStyle name="Обычный 3 2 2" xfId="1370"/>
+    <cellStyle name="Обычный 3 2 2 2" xfId="1420"/>
+    <cellStyle name="Обычный 3 2 2 3" xfId="1419"/>
+    <cellStyle name="Обычный 3 2 3" xfId="1371"/>
+    <cellStyle name="Обычный 3 2 3 2" xfId="1421"/>
+    <cellStyle name="Обычный 3 2 4" xfId="1369"/>
+    <cellStyle name="Обычный 3 2 5" xfId="1418"/>
+    <cellStyle name="Обычный 3 3" xfId="1156"/>
+    <cellStyle name="Обычный 3 3 2" xfId="1372"/>
+    <cellStyle name="Обычный 3 4" xfId="1157"/>
+    <cellStyle name="Обычный 3 4 2" xfId="1373"/>
+    <cellStyle name="Обычный 3 5" xfId="1374"/>
+    <cellStyle name="Обычный 3 5 2" xfId="1422"/>
+    <cellStyle name="Обычный 3 6" xfId="1368"/>
+    <cellStyle name="Обычный 3 6 2" xfId="1423"/>
+    <cellStyle name="Обычный 3_год" xfId="1158"/>
+    <cellStyle name="Обычный 4" xfId="1159"/>
+    <cellStyle name="Обычный 4 2" xfId="1160"/>
+    <cellStyle name="Обычный 4 2 2" xfId="1377"/>
+    <cellStyle name="Обычный 4 2 2 2" xfId="1425"/>
+    <cellStyle name="Обычный 4 2 2 3" xfId="1424"/>
+    <cellStyle name="Обычный 4 2 3" xfId="1376"/>
+    <cellStyle name="Обычный 4 2 3 2" xfId="1426"/>
+    <cellStyle name="Обычный 4 3" xfId="1161"/>
+    <cellStyle name="Обычный 4 3 2" xfId="1378"/>
+    <cellStyle name="Обычный 4 3 3" xfId="1428"/>
+    <cellStyle name="Обычный 4 3 4" xfId="1427"/>
+    <cellStyle name="Обычный 4 4" xfId="1379"/>
+    <cellStyle name="Обычный 4 5" xfId="1380"/>
+    <cellStyle name="Обычный 4 5 2" xfId="1429"/>
+    <cellStyle name="Обычный 4 6" xfId="1375"/>
+    <cellStyle name="Обычный 5" xfId="1162"/>
+    <cellStyle name="Обычный 5 2" xfId="1382"/>
+    <cellStyle name="Обычный 5 3" xfId="1381"/>
+    <cellStyle name="Обычный 5 4" xfId="1430"/>
+    <cellStyle name="Обычный 6" xfId="1163"/>
+    <cellStyle name="Обычный 6 2" xfId="1384"/>
+    <cellStyle name="Обычный 6 2 2" xfId="1431"/>
+    <cellStyle name="Обычный 6 3" xfId="1385"/>
+    <cellStyle name="Обычный 6 3 2" xfId="1432"/>
+    <cellStyle name="Обычный 6 4" xfId="1383"/>
+    <cellStyle name="Обычный 7" xfId="1164"/>
+    <cellStyle name="Обычный 7 2" xfId="1386"/>
+    <cellStyle name="Обычный 7 2 2" xfId="1433"/>
+    <cellStyle name="Обычный 7 3" xfId="1434"/>
+    <cellStyle name="Обычный 8" xfId="1165"/>
+    <cellStyle name="Обычный 8 2" xfId="1166"/>
+    <cellStyle name="Обычный 8 2 2" xfId="1436"/>
+    <cellStyle name="Обычный 8 3" xfId="1387"/>
+    <cellStyle name="Обычный 8 4" xfId="1435"/>
+    <cellStyle name="Обычный 8_Регионы" xfId="1167"/>
+    <cellStyle name="Обычный 9" xfId="1168"/>
+    <cellStyle name="Обычный 9 2" xfId="1437"/>
+    <cellStyle name="Плохой 10" xfId="1169"/>
+    <cellStyle name="Плохой 11" xfId="1170"/>
+    <cellStyle name="Плохой 12" xfId="1171"/>
+    <cellStyle name="Плохой 13" xfId="1172"/>
+    <cellStyle name="Плохой 14" xfId="1173"/>
+    <cellStyle name="Плохой 15" xfId="1174"/>
+    <cellStyle name="Плохой 16" xfId="1175"/>
+    <cellStyle name="Плохой 2" xfId="1176"/>
+    <cellStyle name="Плохой 2 10" xfId="1177"/>
+    <cellStyle name="Плохой 2 11" xfId="1178"/>
+    <cellStyle name="Плохой 2 12" xfId="1179"/>
+    <cellStyle name="Плохой 2 13" xfId="1180"/>
+    <cellStyle name="Плохой 2 14" xfId="1181"/>
+    <cellStyle name="Плохой 2 15" xfId="1182"/>
+    <cellStyle name="Плохой 2 2" xfId="1183"/>
+    <cellStyle name="Плохой 2 3" xfId="1184"/>
+    <cellStyle name="Плохой 2 4" xfId="1185"/>
+    <cellStyle name="Плохой 2 5" xfId="1186"/>
+    <cellStyle name="Плохой 2 6" xfId="1187"/>
+    <cellStyle name="Плохой 2 7" xfId="1188"/>
+    <cellStyle name="Плохой 2 8" xfId="1189"/>
+    <cellStyle name="Плохой 2 9" xfId="1190"/>
+    <cellStyle name="Плохой 2_1" xfId="1191"/>
+    <cellStyle name="Плохой 3" xfId="1192"/>
+    <cellStyle name="Плохой 4" xfId="1193"/>
+    <cellStyle name="Плохой 5" xfId="1194"/>
+    <cellStyle name="Плохой 6" xfId="1195"/>
+    <cellStyle name="Плохой 7" xfId="1196"/>
+    <cellStyle name="Плохой 8" xfId="1197"/>
+    <cellStyle name="Плохой 9" xfId="1198"/>
+    <cellStyle name="Пояснение 10" xfId="1199"/>
+    <cellStyle name="Пояснение 11" xfId="1200"/>
+    <cellStyle name="Пояснение 12" xfId="1201"/>
+    <cellStyle name="Пояснение 13" xfId="1202"/>
+    <cellStyle name="Пояснение 14" xfId="1203"/>
+    <cellStyle name="Пояснение 15" xfId="1204"/>
+    <cellStyle name="Пояснение 16" xfId="1205"/>
+    <cellStyle name="Пояснение 2" xfId="1206"/>
+    <cellStyle name="Пояснение 2 10" xfId="1207"/>
+    <cellStyle name="Пояснение 2 11" xfId="1208"/>
+    <cellStyle name="Пояснение 2 12" xfId="1209"/>
+    <cellStyle name="Пояснение 2 13" xfId="1210"/>
+    <cellStyle name="Пояснение 2 14" xfId="1211"/>
+    <cellStyle name="Пояснение 2 15" xfId="1212"/>
+    <cellStyle name="Пояснение 2 2" xfId="1213"/>
+    <cellStyle name="Пояснение 2 3" xfId="1214"/>
+    <cellStyle name="Пояснение 2 4" xfId="1215"/>
+    <cellStyle name="Пояснение 2 5" xfId="1216"/>
+    <cellStyle name="Пояснение 2 6" xfId="1217"/>
+    <cellStyle name="Пояснение 2 7" xfId="1218"/>
+    <cellStyle name="Пояснение 2 8" xfId="1219"/>
+    <cellStyle name="Пояснение 2 9" xfId="1220"/>
+    <cellStyle name="Пояснение 3" xfId="1221"/>
+    <cellStyle name="Пояснение 4" xfId="1222"/>
+    <cellStyle name="Пояснение 5" xfId="1223"/>
+    <cellStyle name="Пояснение 6" xfId="1224"/>
+    <cellStyle name="Пояснение 7" xfId="1225"/>
+    <cellStyle name="Пояснение 8" xfId="1226"/>
+    <cellStyle name="Пояснение 9" xfId="1227"/>
+    <cellStyle name="Примечание 10" xfId="1228"/>
+    <cellStyle name="Примечание 11" xfId="1229"/>
+    <cellStyle name="Примечание 12" xfId="1230"/>
+    <cellStyle name="Примечание 13" xfId="1231"/>
+    <cellStyle name="Примечание 14" xfId="1232"/>
+    <cellStyle name="Примечание 15" xfId="1233"/>
+    <cellStyle name="Примечание 16" xfId="1234"/>
+    <cellStyle name="Примечание 2" xfId="1235"/>
+    <cellStyle name="Примечание 2 10" xfId="1236"/>
+    <cellStyle name="Примечание 2 11" xfId="1237"/>
+    <cellStyle name="Примечание 2 12" xfId="1238"/>
+    <cellStyle name="Примечание 2 13" xfId="1239"/>
+    <cellStyle name="Примечание 2 14" xfId="1240"/>
+    <cellStyle name="Примечание 2 15" xfId="1241"/>
+    <cellStyle name="Примечание 2 2" xfId="1242"/>
+    <cellStyle name="Примечание 2 3" xfId="1243"/>
+    <cellStyle name="Примечание 2 4" xfId="1244"/>
+    <cellStyle name="Примечание 2 5" xfId="1245"/>
+    <cellStyle name="Примечание 2 6" xfId="1246"/>
+    <cellStyle name="Примечание 2 7" xfId="1247"/>
+    <cellStyle name="Примечание 2 8" xfId="1248"/>
+    <cellStyle name="Примечание 2 9" xfId="1249"/>
+    <cellStyle name="Примечание 2_Регионы" xfId="1250"/>
+    <cellStyle name="Примечание 3" xfId="1251"/>
+    <cellStyle name="Примечание 4" xfId="1252"/>
+    <cellStyle name="Примечание 5" xfId="1253"/>
+    <cellStyle name="Примечание 6" xfId="1254"/>
+    <cellStyle name="Примечание 7" xfId="1255"/>
+    <cellStyle name="Примечание 8" xfId="1256"/>
+    <cellStyle name="Примечание 9" xfId="1257"/>
+    <cellStyle name="Связанная ячейка 10" xfId="1258"/>
+    <cellStyle name="Связанная ячейка 11" xfId="1259"/>
+    <cellStyle name="Связанная ячейка 12" xfId="1260"/>
+    <cellStyle name="Связанная ячейка 13" xfId="1261"/>
+    <cellStyle name="Связанная ячейка 14" xfId="1262"/>
+    <cellStyle name="Связанная ячейка 15" xfId="1263"/>
+    <cellStyle name="Связанная ячейка 16" xfId="1264"/>
+    <cellStyle name="Связанная ячейка 2" xfId="1265"/>
+    <cellStyle name="Связанная ячейка 2 10" xfId="1266"/>
+    <cellStyle name="Связанная ячейка 2 11" xfId="1267"/>
+    <cellStyle name="Связанная ячейка 2 12" xfId="1268"/>
+    <cellStyle name="Связанная ячейка 2 13" xfId="1269"/>
+    <cellStyle name="Связанная ячейка 2 14" xfId="1270"/>
+    <cellStyle name="Связанная ячейка 2 15" xfId="1271"/>
+    <cellStyle name="Связанная ячейка 2 2" xfId="1272"/>
+    <cellStyle name="Связанная ячейка 2 3" xfId="1273"/>
+    <cellStyle name="Связанная ячейка 2 4" xfId="1274"/>
+    <cellStyle name="Связанная ячейка 2 5" xfId="1275"/>
+    <cellStyle name="Связанная ячейка 2 6" xfId="1276"/>
+    <cellStyle name="Связанная ячейка 2 7" xfId="1277"/>
+    <cellStyle name="Связанная ячейка 2 8" xfId="1278"/>
+    <cellStyle name="Связанная ячейка 2 9" xfId="1279"/>
+    <cellStyle name="Связанная ячейка 2_1" xfId="1280"/>
+    <cellStyle name="Связанная ячейка 3" xfId="1281"/>
+    <cellStyle name="Связанная ячейка 4" xfId="1282"/>
+    <cellStyle name="Связанная ячейка 5" xfId="1283"/>
+    <cellStyle name="Связанная ячейка 6" xfId="1284"/>
+    <cellStyle name="Связанная ячейка 7" xfId="1285"/>
+    <cellStyle name="Связанная ячейка 8" xfId="1286"/>
+    <cellStyle name="Связанная ячейка 9" xfId="1287"/>
+    <cellStyle name="Стиль 1" xfId="1388"/>
+    <cellStyle name="Текст предупреждения 10" xfId="1288"/>
+    <cellStyle name="Текст предупреждения 11" xfId="1289"/>
+    <cellStyle name="Текст предупреждения 12" xfId="1290"/>
+    <cellStyle name="Текст предупреждения 13" xfId="1291"/>
+    <cellStyle name="Текст предупреждения 14" xfId="1292"/>
+    <cellStyle name="Текст предупреждения 15" xfId="1293"/>
+    <cellStyle name="Текст предупреждения 16" xfId="1294"/>
+    <cellStyle name="Текст предупреждения 2" xfId="1295"/>
+    <cellStyle name="Текст предупреждения 2 10" xfId="1296"/>
+    <cellStyle name="Текст предупреждения 2 11" xfId="1297"/>
+    <cellStyle name="Текст предупреждения 2 12" xfId="1298"/>
+    <cellStyle name="Текст предупреждения 2 13" xfId="1299"/>
+    <cellStyle name="Текст предупреждения 2 14" xfId="1300"/>
+    <cellStyle name="Текст предупреждения 2 15" xfId="1301"/>
+    <cellStyle name="Текст предупреждения 2 2" xfId="1302"/>
+    <cellStyle name="Текст предупреждения 2 3" xfId="1303"/>
+    <cellStyle name="Текст предупреждения 2 4" xfId="1304"/>
+    <cellStyle name="Текст предупреждения 2 5" xfId="1305"/>
+    <cellStyle name="Текст предупреждения 2 6" xfId="1306"/>
+    <cellStyle name="Текст предупреждения 2 7" xfId="1307"/>
+    <cellStyle name="Текст предупреждения 2 8" xfId="1308"/>
+    <cellStyle name="Текст предупреждения 2 9" xfId="1309"/>
+    <cellStyle name="Текст предупреждения 3" xfId="1310"/>
+    <cellStyle name="Текст предупреждения 4" xfId="1311"/>
+    <cellStyle name="Текст предупреждения 5" xfId="1312"/>
+    <cellStyle name="Текст предупреждения 6" xfId="1313"/>
+    <cellStyle name="Текст предупреждения 7" xfId="1314"/>
+    <cellStyle name="Текст предупреждения 8" xfId="1315"/>
+    <cellStyle name="Текст предупреждения 9" xfId="1316"/>
+    <cellStyle name="Финансовый 2" xfId="1317"/>
+    <cellStyle name="Хороший 10" xfId="1318"/>
+    <cellStyle name="Хороший 11" xfId="1319"/>
+    <cellStyle name="Хороший 12" xfId="1320"/>
+    <cellStyle name="Хороший 13" xfId="1321"/>
+    <cellStyle name="Хороший 14" xfId="1322"/>
+    <cellStyle name="Хороший 15" xfId="1323"/>
+    <cellStyle name="Хороший 16" xfId="1324"/>
+    <cellStyle name="Хороший 2" xfId="1325"/>
+    <cellStyle name="Хороший 2 10" xfId="1326"/>
+    <cellStyle name="Хороший 2 11" xfId="1327"/>
+    <cellStyle name="Хороший 2 12" xfId="1328"/>
+    <cellStyle name="Хороший 2 13" xfId="1329"/>
+    <cellStyle name="Хороший 2 14" xfId="1330"/>
+    <cellStyle name="Хороший 2 15" xfId="1331"/>
+    <cellStyle name="Хороший 2 2" xfId="1332"/>
+    <cellStyle name="Хороший 2 3" xfId="1333"/>
+    <cellStyle name="Хороший 2 4" xfId="1334"/>
+    <cellStyle name="Хороший 2 5" xfId="1335"/>
+    <cellStyle name="Хороший 2 6" xfId="1336"/>
+    <cellStyle name="Хороший 2 7" xfId="1337"/>
+    <cellStyle name="Хороший 2 8" xfId="1338"/>
+    <cellStyle name="Хороший 2 9" xfId="1339"/>
+    <cellStyle name="Хороший 2_1" xfId="1340"/>
+    <cellStyle name="Хороший 3" xfId="1341"/>
+    <cellStyle name="Хороший 4" xfId="1342"/>
+    <cellStyle name="Хороший 5" xfId="1343"/>
+    <cellStyle name="Хороший 6" xfId="1344"/>
+    <cellStyle name="Хороший 7" xfId="1345"/>
+    <cellStyle name="Хороший 8" xfId="1346"/>
+    <cellStyle name="Хороший 9" xfId="1347"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF3333"/>
       <rgbColor rgb="0099FF99"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="00CDDEE9"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -4417,7096 +4561,7653 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:DY215"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:DX215"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A163" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M179" sqref="M179"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="Q13" sqref="Q13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="16.42578125" style="2" customWidth="1"/>
-    <col min="2" max="136" width="9.140625" style="2"/>
-[...73 lines deleted...]
-    <col min="241" max="16384" width="9.140625" style="2"/>
+    <col min="2" max="135" width="9.140625" style="2"/>
+    <col min="136" max="136" width="20" style="2" customWidth="1"/>
+    <col min="137" max="137" width="8.7109375" style="2" customWidth="1"/>
+    <col min="138" max="138" width="9.42578125" style="2" customWidth="1"/>
+    <col min="139" max="139" width="10" style="2" customWidth="1"/>
+    <col min="140" max="140" width="10.140625" style="2" customWidth="1"/>
+    <col min="141" max="141" width="8.85546875" style="2" customWidth="1"/>
+    <col min="142" max="142" width="9" style="2" customWidth="1"/>
+    <col min="143" max="143" width="9.7109375" style="2" customWidth="1"/>
+    <col min="144" max="144" width="9.85546875" style="2" customWidth="1"/>
+    <col min="145" max="145" width="9.5703125" style="2" customWidth="1"/>
+    <col min="146" max="146" width="8.42578125" style="2" customWidth="1"/>
+    <col min="147" max="147" width="8.5703125" style="2" customWidth="1"/>
+    <col min="148" max="149" width="9.5703125" style="2" customWidth="1"/>
+    <col min="150" max="150" width="9.42578125" style="2" customWidth="1"/>
+    <col min="151" max="151" width="7.140625" style="2" customWidth="1"/>
+    <col min="152" max="152" width="9.140625" style="2"/>
+    <col min="153" max="153" width="9.42578125" style="2" customWidth="1"/>
+    <col min="154" max="154" width="9.85546875" style="2" customWidth="1"/>
+    <col min="155" max="155" width="10.42578125" style="2" customWidth="1"/>
+    <col min="156" max="156" width="7" style="2" customWidth="1"/>
+    <col min="157" max="157" width="9.42578125" style="2" customWidth="1"/>
+    <col min="158" max="158" width="9" style="2" customWidth="1"/>
+    <col min="159" max="159" width="9.85546875" style="2" customWidth="1"/>
+    <col min="160" max="160" width="9.5703125" style="2" customWidth="1"/>
+    <col min="161" max="161" width="7.28515625" style="2" customWidth="1"/>
+    <col min="162" max="162" width="8.85546875" style="2" customWidth="1"/>
+    <col min="163" max="163" width="10" style="2" customWidth="1"/>
+    <col min="164" max="164" width="10.42578125" style="2" customWidth="1"/>
+    <col min="165" max="165" width="9.5703125" style="2" customWidth="1"/>
+    <col min="166" max="166" width="8" style="2" customWidth="1"/>
+    <col min="167" max="167" width="8.42578125" style="2" customWidth="1"/>
+    <col min="168" max="168" width="9.140625" style="2"/>
+    <col min="169" max="170" width="9.42578125" style="2" customWidth="1"/>
+    <col min="171" max="171" width="8" style="2" customWidth="1"/>
+    <col min="172" max="172" width="8.28515625" style="2" customWidth="1"/>
+    <col min="173" max="173" width="9.140625" style="2"/>
+    <col min="174" max="174" width="10" style="2" customWidth="1"/>
+    <col min="175" max="175" width="9.140625" style="2"/>
+    <col min="176" max="176" width="7.7109375" style="2" customWidth="1"/>
+    <col min="177" max="178" width="9.140625" style="2"/>
+    <col min="179" max="179" width="10.140625" style="2" customWidth="1"/>
+    <col min="180" max="183" width="9.140625" style="2"/>
+    <col min="184" max="184" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="185" max="188" width="9.140625" style="2"/>
+    <col min="189" max="189" width="11" style="2" customWidth="1"/>
+    <col min="190" max="193" width="9.140625" style="2"/>
+    <col min="194" max="194" width="10.5703125" style="2" customWidth="1"/>
+    <col min="195" max="198" width="9.140625" style="2"/>
+    <col min="199" max="199" width="9.7109375" style="2" customWidth="1"/>
+    <col min="200" max="200" width="10.140625" style="2" customWidth="1"/>
+    <col min="201" max="201" width="9.28515625" style="2" customWidth="1"/>
+    <col min="202" max="202" width="10.28515625" style="2" customWidth="1"/>
+    <col min="203" max="203" width="9.140625" style="2"/>
+    <col min="204" max="204" width="10.28515625" style="2" customWidth="1"/>
+    <col min="205" max="206" width="9.140625" style="2"/>
+    <col min="207" max="207" width="9.5703125" style="2" customWidth="1"/>
+    <col min="208" max="209" width="10.42578125" style="2" customWidth="1"/>
+    <col min="210" max="211" width="9.140625" style="2"/>
+    <col min="212" max="212" width="9.5703125" style="2" customWidth="1"/>
+    <col min="213" max="213" width="10.42578125" style="2" customWidth="1"/>
+    <col min="214" max="214" width="9.140625" style="2"/>
+    <col min="215" max="215" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="216" max="218" width="9.140625" style="2"/>
+    <col min="219" max="219" width="10" style="2" customWidth="1"/>
+    <col min="220" max="220" width="9.7109375" style="2" customWidth="1"/>
+    <col min="221" max="222" width="9.140625" style="2"/>
+    <col min="223" max="224" width="10.28515625" style="2" customWidth="1"/>
+    <col min="225" max="227" width="9.140625" style="2"/>
+    <col min="228" max="229" width="10.28515625" style="2" customWidth="1"/>
+    <col min="230" max="232" width="9.140625" style="2"/>
+    <col min="233" max="234" width="10.28515625" style="2" customWidth="1"/>
+    <col min="235" max="237" width="9.140625" style="2"/>
+    <col min="238" max="239" width="10.28515625" style="2" customWidth="1"/>
+    <col min="240" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A1" s="41" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="27"/>
-[...11 lines deleted...]
-      <c r="A2" s="27" t="s">
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+    </row>
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="27"/>
-[...11 lines deleted...]
-      <c r="L3" s="19" t="s">
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+    </row>
+    <row r="3" spans="1:13" ht="12.75" customHeight="1">
+      <c r="L3" s="19"/>
+      <c r="M3" s="19" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" ht="12.75" customHeight="1">
       <c r="A4" s="9"/>
-      <c r="B4" s="30">
+      <c r="B4" s="27">
         <v>2014</v>
       </c>
-      <c r="C4" s="38" t="s">
+      <c r="C4" s="35" t="s">
         <v>24</v>
       </c>
-      <c r="D4" s="38">
+      <c r="D4" s="35">
         <v>2016</v>
       </c>
-      <c r="E4" s="38">
+      <c r="E4" s="35">
         <v>2017</v>
       </c>
-      <c r="F4" s="38">
+      <c r="F4" s="35">
         <v>2018</v>
       </c>
-      <c r="G4" s="38">
+      <c r="G4" s="35">
         <v>2019</v>
       </c>
-      <c r="H4" s="38">
+      <c r="H4" s="35">
         <v>2020</v>
       </c>
-      <c r="I4" s="38">
+      <c r="I4" s="35">
         <v>2021</v>
       </c>
-      <c r="J4" s="39">
+      <c r="J4" s="36">
         <v>2022</v>
       </c>
-      <c r="K4" s="31">
+      <c r="K4" s="28">
         <v>2023</v>
       </c>
-      <c r="L4" s="31">
+      <c r="L4" s="28">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="32" t="s">
+      <c r="M4" s="37">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A5" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="10">
         <v>519960</v>
       </c>
       <c r="C5" s="11">
         <v>510263</v>
       </c>
       <c r="D5" s="11">
         <v>519161</v>
       </c>
       <c r="E5" s="12">
         <v>517098</v>
       </c>
       <c r="F5" s="12">
         <v>512692</v>
       </c>
       <c r="G5" s="12">
         <v>508907</v>
       </c>
       <c r="H5" s="12">
         <v>490469</v>
       </c>
       <c r="I5" s="12">
         <v>499298</v>
       </c>
       <c r="J5" s="13">
         <v>477033</v>
       </c>
       <c r="K5" s="14">
         <v>472143</v>
       </c>
       <c r="L5" s="14">
         <v>460912</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="36" t="s">
+      <c r="M5" s="44">
+        <v>451703</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A6" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="15">
         <v>133355</v>
       </c>
       <c r="C6" s="15">
         <v>129157</v>
       </c>
       <c r="D6" s="15">
         <v>134963</v>
       </c>
       <c r="E6" s="15">
         <v>132368</v>
       </c>
       <c r="F6" s="15">
         <v>135354</v>
       </c>
       <c r="G6" s="15">
         <v>137662</v>
       </c>
       <c r="H6" s="15">
         <v>144833</v>
       </c>
       <c r="I6" s="15">
         <v>147874</v>
       </c>
       <c r="J6" s="14">
         <v>151948</v>
       </c>
       <c r="K6" s="14">
         <v>153894</v>
       </c>
       <c r="L6" s="14">
         <v>152376</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="M6" s="45">
+        <v>152603</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A7" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="15">
         <v>22201</v>
       </c>
       <c r="C7" s="15">
         <v>22931</v>
       </c>
       <c r="D7" s="15">
         <v>23531</v>
       </c>
       <c r="E7" s="15">
         <v>24954</v>
       </c>
       <c r="F7" s="15">
         <v>23165</v>
       </c>
       <c r="G7" s="15">
         <v>21694</v>
       </c>
       <c r="H7" s="15">
         <v>20057</v>
       </c>
       <c r="I7" s="15">
         <v>19857</v>
       </c>
       <c r="J7" s="14">
         <v>19218</v>
       </c>
       <c r="K7" s="14">
         <v>18565</v>
       </c>
       <c r="L7" s="14">
         <v>18376</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="37" t="s">
+      <c r="M7" s="45">
+        <v>16498</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A8" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="15">
         <v>24863</v>
       </c>
       <c r="C8" s="15">
         <v>25461</v>
       </c>
       <c r="D8" s="15">
         <v>24215</v>
       </c>
       <c r="E8" s="15">
         <v>24188</v>
       </c>
       <c r="F8" s="15">
         <v>23307</v>
       </c>
       <c r="G8" s="15">
         <v>23583</v>
       </c>
       <c r="H8" s="15">
         <v>22367</v>
       </c>
       <c r="I8" s="15">
         <v>22399</v>
       </c>
       <c r="J8" s="14">
         <v>19742</v>
       </c>
       <c r="K8" s="14">
         <v>19508</v>
       </c>
       <c r="L8" s="14">
         <v>18767</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="37" t="s">
+      <c r="M8" s="45">
+        <v>19884</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A9" s="34" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="15">
         <v>75399</v>
       </c>
       <c r="C9" s="15">
         <v>75200</v>
       </c>
       <c r="D9" s="15">
         <v>77163</v>
       </c>
       <c r="E9" s="15">
         <v>74631</v>
       </c>
       <c r="F9" s="15">
         <v>74330</v>
       </c>
       <c r="G9" s="15">
         <v>73294</v>
       </c>
       <c r="H9" s="15">
         <v>72024</v>
       </c>
       <c r="I9" s="15">
         <v>76310</v>
       </c>
       <c r="J9" s="14">
         <v>72620</v>
       </c>
       <c r="K9" s="14">
         <v>71725</v>
       </c>
       <c r="L9" s="14">
         <v>70238</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="37" t="s">
+      <c r="M9" s="45">
+        <v>65817</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A10" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="16">
         <v>9059</v>
       </c>
       <c r="C10" s="15">
         <v>7753</v>
       </c>
       <c r="D10" s="15">
         <v>7948</v>
       </c>
       <c r="E10" s="15">
         <v>8199</v>
       </c>
       <c r="F10" s="15">
         <v>8096</v>
       </c>
       <c r="G10" s="15">
         <v>7504</v>
       </c>
       <c r="H10" s="15">
         <v>7287</v>
       </c>
       <c r="I10" s="15">
         <v>7608</v>
       </c>
       <c r="J10" s="14">
         <v>7295</v>
       </c>
       <c r="K10" s="14">
         <v>8853</v>
       </c>
       <c r="L10" s="14">
         <v>7661</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="36" t="s">
+      <c r="M10" s="45">
+        <v>7855</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A11" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="16">
         <v>9075</v>
       </c>
       <c r="C11" s="15">
         <v>9255</v>
       </c>
       <c r="D11" s="15">
         <v>9592</v>
       </c>
       <c r="E11" s="15">
         <v>9693</v>
       </c>
       <c r="F11" s="15">
         <v>8690</v>
       </c>
       <c r="G11" s="15">
         <v>8361</v>
       </c>
       <c r="H11" s="15">
         <v>8057</v>
       </c>
       <c r="I11" s="15">
         <v>8357</v>
       </c>
       <c r="J11" s="14">
         <v>6228</v>
       </c>
       <c r="K11" s="14">
         <v>5955</v>
       </c>
       <c r="L11" s="14">
         <v>4993</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="37" t="s">
+      <c r="M11" s="45">
+        <v>5535</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A12" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="16">
         <v>26285</v>
       </c>
       <c r="C12" s="15">
         <v>26368</v>
       </c>
       <c r="D12" s="15">
         <v>27045</v>
       </c>
       <c r="E12" s="15">
         <v>27571</v>
       </c>
       <c r="F12" s="15">
         <v>24555</v>
       </c>
       <c r="G12" s="15">
         <v>24111</v>
       </c>
       <c r="H12" s="15">
         <v>21814</v>
       </c>
       <c r="I12" s="15">
         <v>20396</v>
       </c>
       <c r="J12" s="14">
         <v>17711</v>
       </c>
       <c r="K12" s="14">
         <v>17011</v>
       </c>
       <c r="L12" s="14">
         <v>15674</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="37" t="s">
+      <c r="M12" s="45">
+        <v>16280</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A13" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="16">
         <v>11935</v>
       </c>
       <c r="C13" s="15">
         <v>12207</v>
       </c>
       <c r="D13" s="15">
         <v>12889</v>
       </c>
       <c r="E13" s="15">
         <v>12589</v>
       </c>
       <c r="F13" s="15">
         <v>11817</v>
       </c>
       <c r="G13" s="15">
         <v>11607</v>
       </c>
       <c r="H13" s="15">
         <v>10379</v>
       </c>
       <c r="I13" s="15">
         <v>10214</v>
       </c>
       <c r="J13" s="14">
         <v>9668</v>
       </c>
       <c r="K13" s="14">
         <v>9528</v>
       </c>
       <c r="L13" s="14">
         <v>9033</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="37" t="s">
+      <c r="M13" s="45">
+        <v>8404</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A14" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="15">
         <v>7542</v>
       </c>
       <c r="C14" s="15">
         <v>6517</v>
       </c>
       <c r="D14" s="15">
         <v>6017</v>
       </c>
       <c r="E14" s="15">
         <v>6522</v>
       </c>
       <c r="F14" s="15">
         <v>5919</v>
       </c>
       <c r="G14" s="15">
         <v>5662</v>
       </c>
       <c r="H14" s="15">
         <v>6766</v>
       </c>
       <c r="I14" s="15">
         <v>7503</v>
       </c>
       <c r="J14" s="14">
         <v>6286</v>
       </c>
       <c r="K14" s="14">
         <v>6444</v>
       </c>
       <c r="L14" s="14">
         <v>6651</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="37" t="s">
+      <c r="M14" s="45">
+        <v>5156</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A15" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="15">
         <v>30900</v>
       </c>
       <c r="C15" s="15">
         <v>30986</v>
       </c>
       <c r="D15" s="15">
         <v>30678</v>
       </c>
       <c r="E15" s="15">
         <v>27319</v>
       </c>
       <c r="F15" s="15">
         <v>30104</v>
       </c>
       <c r="G15" s="15">
         <v>30125</v>
       </c>
       <c r="H15" s="15">
         <v>27959</v>
       </c>
       <c r="I15" s="15">
         <v>29396</v>
       </c>
       <c r="J15" s="14">
         <v>25139</v>
       </c>
       <c r="K15" s="14">
         <v>24639</v>
       </c>
       <c r="L15" s="14">
         <v>23531</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="36" t="s">
+      <c r="M15" s="45">
+        <v>21207</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A16" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="15">
         <v>8706</v>
       </c>
       <c r="C16" s="15">
         <v>8422</v>
       </c>
       <c r="D16" s="15">
         <v>8351</v>
       </c>
       <c r="E16" s="15">
         <v>8726</v>
       </c>
       <c r="F16" s="15">
         <v>8587</v>
       </c>
       <c r="G16" s="15">
         <v>8613</v>
       </c>
       <c r="H16" s="15">
         <v>8038</v>
       </c>
       <c r="I16" s="15">
         <v>8270</v>
       </c>
       <c r="J16" s="14">
         <v>7850</v>
       </c>
       <c r="K16" s="14">
         <v>6972</v>
       </c>
       <c r="L16" s="14">
         <v>6813</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="37" t="s">
+      <c r="M16" s="45">
+        <v>6979</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A17" s="34" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="15">
         <v>17428</v>
       </c>
       <c r="C17" s="15">
         <v>17204</v>
       </c>
       <c r="D17" s="15">
         <v>17057</v>
       </c>
       <c r="E17" s="15">
         <v>17614</v>
       </c>
       <c r="F17" s="15">
         <v>17260</v>
       </c>
       <c r="G17" s="15">
         <v>17403</v>
       </c>
       <c r="H17" s="15">
         <v>15549</v>
       </c>
       <c r="I17" s="15">
         <v>14714</v>
       </c>
       <c r="J17" s="14">
         <v>15419</v>
       </c>
       <c r="K17" s="14">
         <v>16264</v>
       </c>
       <c r="L17" s="14">
         <v>13551</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="37" t="s">
+      <c r="M17" s="45">
+        <v>13475</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A18" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="15">
         <v>16259</v>
       </c>
       <c r="C18" s="15">
         <v>15811</v>
       </c>
       <c r="D18" s="15">
         <v>15865</v>
       </c>
       <c r="E18" s="15">
         <v>16446</v>
       </c>
       <c r="F18" s="15">
         <v>16486</v>
       </c>
       <c r="G18" s="15">
         <v>17221</v>
       </c>
       <c r="H18" s="15">
         <v>14608</v>
       </c>
       <c r="I18" s="15">
         <v>13709</v>
       </c>
       <c r="J18" s="14">
         <v>12724</v>
       </c>
       <c r="K18" s="14">
         <v>11800</v>
       </c>
       <c r="L18" s="14">
         <v>10233</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="37" t="s">
+      <c r="M18" s="45">
+        <v>11366</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A19" s="34" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="15">
         <v>40685</v>
       </c>
       <c r="C19" s="15">
         <v>41341</v>
       </c>
       <c r="D19" s="15">
         <v>41954</v>
       </c>
       <c r="E19" s="15">
         <v>40339</v>
       </c>
       <c r="F19" s="15">
         <v>41965</v>
       </c>
       <c r="G19" s="15">
         <v>41928</v>
       </c>
       <c r="H19" s="15">
         <v>39363</v>
       </c>
       <c r="I19" s="15">
         <v>44528</v>
       </c>
       <c r="J19" s="14">
         <v>41826</v>
       </c>
       <c r="K19" s="14">
         <v>38260</v>
       </c>
       <c r="L19" s="14">
         <v>41038</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="37" t="s">
+      <c r="M19" s="45">
+        <v>38821</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A20" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="15">
         <v>18050</v>
       </c>
       <c r="C20" s="15">
         <v>17363</v>
       </c>
       <c r="D20" s="15">
         <v>17465</v>
       </c>
       <c r="E20" s="15">
         <v>17213</v>
       </c>
       <c r="F20" s="15">
         <v>16826</v>
       </c>
       <c r="G20" s="15">
         <v>16919</v>
       </c>
       <c r="H20" s="15">
         <v>15468</v>
       </c>
       <c r="I20" s="15">
         <v>13785</v>
       </c>
       <c r="J20" s="14">
         <v>11827</v>
       </c>
       <c r="K20" s="14">
         <v>11245</v>
       </c>
       <c r="L20" s="14">
         <v>12268</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="37" t="s">
+      <c r="M20" s="45">
+        <v>11273</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A21" s="34" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="15">
         <v>6882</v>
       </c>
       <c r="C21" s="15">
         <v>7059</v>
       </c>
       <c r="D21" s="15">
         <v>7071</v>
       </c>
       <c r="E21" s="15">
         <v>7298</v>
       </c>
       <c r="F21" s="15">
         <v>6738</v>
       </c>
       <c r="G21" s="15">
         <v>6396</v>
       </c>
       <c r="H21" s="15">
         <v>5430</v>
       </c>
       <c r="I21" s="15">
         <v>5372</v>
       </c>
       <c r="J21" s="14">
         <v>4848</v>
       </c>
       <c r="K21" s="14">
         <v>4979</v>
       </c>
       <c r="L21" s="14">
         <v>5072</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="33" t="s">
+      <c r="M21" s="45">
+        <v>4986</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A22" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="15">
         <v>13694</v>
       </c>
       <c r="C22" s="15">
         <v>12976</v>
       </c>
       <c r="D22" s="15">
         <v>13324</v>
       </c>
       <c r="E22" s="15">
         <v>13819</v>
       </c>
       <c r="F22" s="15">
         <v>14346</v>
       </c>
       <c r="G22" s="15">
         <v>14399</v>
       </c>
       <c r="H22" s="15">
         <v>12138</v>
       </c>
       <c r="I22" s="15">
         <v>11318</v>
       </c>
       <c r="J22" s="14">
         <v>10478</v>
       </c>
       <c r="K22" s="14">
         <v>11453</v>
       </c>
       <c r="L22" s="14">
         <v>10987</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="33" t="s">
+      <c r="M22" s="45">
+        <v>10136</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A23" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="15">
         <v>16209</v>
       </c>
       <c r="C23" s="15">
         <v>15429</v>
       </c>
       <c r="D23" s="15">
         <v>15163</v>
       </c>
       <c r="E23" s="15">
         <v>16058</v>
       </c>
       <c r="F23" s="15">
         <v>15055</v>
       </c>
       <c r="G23" s="15">
         <v>14358</v>
       </c>
       <c r="H23" s="15">
         <v>13447</v>
       </c>
       <c r="I23" s="15">
         <v>13235</v>
       </c>
       <c r="J23" s="14">
         <v>13649</v>
       </c>
       <c r="K23" s="14">
         <v>11960</v>
       </c>
       <c r="L23" s="14">
         <v>11357</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="34" t="s">
+      <c r="M23" s="45">
+        <v>11518</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A24" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="15">
         <v>14479</v>
       </c>
       <c r="C24" s="15">
         <v>12365</v>
       </c>
       <c r="D24" s="15">
         <v>13504</v>
       </c>
       <c r="E24" s="15">
         <v>14772</v>
       </c>
       <c r="F24" s="15">
         <v>13659</v>
       </c>
       <c r="G24" s="15">
         <v>13191</v>
       </c>
       <c r="H24" s="15">
         <v>11921</v>
       </c>
       <c r="I24" s="15">
         <v>11340</v>
       </c>
       <c r="J24" s="14">
         <v>9161</v>
       </c>
       <c r="K24" s="14">
         <v>9203</v>
       </c>
       <c r="L24" s="14">
         <v>8018</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="35" t="s">
+      <c r="M24" s="45">
+        <v>8442</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A25" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="17">
         <v>16954</v>
       </c>
       <c r="C25" s="17">
         <v>16458</v>
       </c>
       <c r="D25" s="17">
         <v>15366</v>
       </c>
       <c r="E25" s="17">
         <v>16779</v>
       </c>
       <c r="F25" s="17">
         <v>16433</v>
       </c>
       <c r="G25" s="17">
         <v>14876</v>
       </c>
       <c r="H25" s="17">
         <v>12964</v>
       </c>
       <c r="I25" s="17">
         <v>13113</v>
       </c>
       <c r="J25" s="18">
         <v>13396</v>
       </c>
       <c r="K25" s="18">
         <v>13885</v>
       </c>
       <c r="L25" s="18">
         <v>14275</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A27" s="27" t="s">
+      <c r="M25" s="46">
+        <v>15468</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" ht="12.75" customHeight="1">
+      <c r="M26" s="47"/>
+    </row>
+    <row r="27" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A27" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B27" s="27"/>
-[...10 lines deleted...]
-    <row r="28" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="41"/>
+      <c r="C27" s="41"/>
+      <c r="D27" s="41"/>
+      <c r="E27" s="41"/>
+      <c r="F27" s="41"/>
+      <c r="G27" s="41"/>
+      <c r="H27" s="41"/>
+      <c r="I27" s="41"/>
+      <c r="J27" s="41"/>
+      <c r="K27" s="41"/>
+      <c r="M27" s="47"/>
+    </row>
+    <row r="28" spans="1:13" ht="12.75" customHeight="1">
       <c r="A28" s="6"/>
       <c r="B28" s="6"/>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
-      <c r="L28" s="19" t="s">
+      <c r="L28" s="19"/>
+      <c r="M28" s="19" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="29" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:13" ht="12.75" customHeight="1">
       <c r="A29" s="9"/>
-      <c r="B29" s="30">
+      <c r="B29" s="27">
         <v>2014</v>
       </c>
-      <c r="C29" s="38" t="s">
+      <c r="C29" s="35" t="s">
         <v>24</v>
       </c>
-      <c r="D29" s="38">
+      <c r="D29" s="35">
         <v>2016</v>
       </c>
-      <c r="E29" s="38">
+      <c r="E29" s="35">
         <v>2017</v>
       </c>
-      <c r="F29" s="38">
+      <c r="F29" s="35">
         <v>2018</v>
       </c>
-      <c r="G29" s="38">
+      <c r="G29" s="35">
         <v>2019</v>
       </c>
-      <c r="H29" s="38">
+      <c r="H29" s="35">
         <v>2020</v>
       </c>
-      <c r="I29" s="38">
+      <c r="I29" s="35">
         <v>2021</v>
       </c>
-      <c r="J29" s="39">
+      <c r="J29" s="36">
         <v>2022</v>
       </c>
-      <c r="K29" s="31">
+      <c r="K29" s="28">
         <v>2023</v>
       </c>
-      <c r="L29" s="39">
+      <c r="L29" s="36">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="32" t="s">
+      <c r="M29" s="37">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A30" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B30" s="12">
         <v>493855</v>
       </c>
       <c r="C30" s="12">
         <v>484195</v>
       </c>
       <c r="D30" s="12">
         <v>493508</v>
       </c>
       <c r="E30" s="12">
         <v>492082</v>
       </c>
       <c r="F30" s="12">
         <v>488166</v>
       </c>
       <c r="G30" s="12">
         <v>484786</v>
       </c>
       <c r="H30" s="12">
         <v>466331</v>
       </c>
       <c r="I30" s="12">
         <v>475216</v>
       </c>
       <c r="J30" s="12">
         <v>453848</v>
       </c>
       <c r="K30" s="12">
         <v>449548</v>
       </c>
       <c r="L30" s="12">
         <v>439308</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="36" t="s">
+      <c r="M30" s="44">
+        <v>430714</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A31" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="15">
         <v>125089</v>
       </c>
       <c r="C31" s="15">
         <v>121381</v>
       </c>
       <c r="D31" s="15">
         <v>126961</v>
       </c>
       <c r="E31" s="15">
         <v>125056</v>
       </c>
       <c r="F31" s="15">
         <v>128454</v>
       </c>
       <c r="G31" s="15">
         <v>130493</v>
       </c>
       <c r="H31" s="15">
         <v>137306</v>
       </c>
       <c r="I31" s="15">
         <v>140412</v>
       </c>
       <c r="J31" s="15">
         <v>144428</v>
       </c>
       <c r="K31" s="15">
         <v>146301</v>
       </c>
       <c r="L31" s="15">
         <v>144983</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="37" t="s">
+      <c r="M31" s="45">
+        <v>145302</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A32" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="15">
         <v>20802</v>
       </c>
       <c r="C32" s="15">
         <v>21670</v>
       </c>
       <c r="D32" s="15">
         <v>22421</v>
       </c>
       <c r="E32" s="15">
         <v>23664</v>
       </c>
       <c r="F32" s="15">
         <v>21873</v>
       </c>
       <c r="G32" s="15">
         <v>20624</v>
       </c>
       <c r="H32" s="15">
         <v>18977</v>
       </c>
       <c r="I32" s="15">
         <v>18940</v>
       </c>
       <c r="J32" s="15">
         <v>18274</v>
       </c>
       <c r="K32" s="15">
         <v>17673</v>
       </c>
       <c r="L32" s="15">
         <v>17470</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="37" t="s">
+      <c r="M32" s="45">
+        <v>15690</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A33" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="15">
         <v>23363</v>
       </c>
       <c r="C33" s="15">
         <v>24109</v>
       </c>
       <c r="D33" s="15">
         <v>22884</v>
       </c>
       <c r="E33" s="15">
         <v>22911</v>
       </c>
       <c r="F33" s="15">
         <v>22113</v>
       </c>
       <c r="G33" s="15">
         <v>22407</v>
       </c>
       <c r="H33" s="15">
         <v>21267</v>
       </c>
       <c r="I33" s="15">
         <v>21288</v>
       </c>
       <c r="J33" s="15">
         <v>18776</v>
       </c>
       <c r="K33" s="15">
         <v>18576</v>
       </c>
       <c r="L33" s="15">
         <v>17899</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="37" t="s">
+      <c r="M33" s="45">
+        <v>19006</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A34" s="34" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="15">
         <v>71233</v>
       </c>
       <c r="C34" s="15">
         <v>71190</v>
       </c>
       <c r="D34" s="15">
         <v>73227</v>
       </c>
       <c r="E34" s="15">
         <v>70902</v>
       </c>
       <c r="F34" s="15">
         <v>70425</v>
       </c>
       <c r="G34" s="15">
         <v>69567</v>
       </c>
       <c r="H34" s="15">
         <v>68132</v>
       </c>
       <c r="I34" s="15">
         <v>72544</v>
       </c>
       <c r="J34" s="15">
         <v>68977</v>
       </c>
       <c r="K34" s="15">
         <v>68334</v>
       </c>
       <c r="L34" s="15">
         <v>67023</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="37" t="s">
+      <c r="M34" s="45">
+        <v>62753</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A35" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="15">
         <v>8709</v>
       </c>
       <c r="C35" s="15">
         <v>7414</v>
       </c>
       <c r="D35" s="15">
         <v>7618</v>
       </c>
       <c r="E35" s="15">
         <v>7845</v>
       </c>
       <c r="F35" s="15">
         <v>7732</v>
       </c>
       <c r="G35" s="15">
         <v>7182</v>
       </c>
       <c r="H35" s="15">
         <v>6971</v>
       </c>
       <c r="I35" s="15">
         <v>7249</v>
       </c>
       <c r="J35" s="15">
         <v>6959</v>
       </c>
       <c r="K35" s="15">
         <v>8458</v>
       </c>
       <c r="L35" s="15">
         <v>7327</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="36" t="s">
+      <c r="M35" s="45">
+        <v>7510</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A36" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="15">
         <v>8701</v>
       </c>
       <c r="C36" s="15">
         <v>8852</v>
       </c>
       <c r="D36" s="15">
         <v>9171</v>
       </c>
       <c r="E36" s="15">
         <v>9262</v>
       </c>
       <c r="F36" s="15">
         <v>8312</v>
       </c>
       <c r="G36" s="15">
         <v>7993</v>
       </c>
       <c r="H36" s="15">
         <v>7676</v>
       </c>
       <c r="I36" s="15">
         <v>7955</v>
       </c>
       <c r="J36" s="15">
         <v>5937</v>
       </c>
       <c r="K36" s="15">
         <v>5676</v>
       </c>
       <c r="L36" s="15">
         <v>4770</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="37" t="s">
+      <c r="M36" s="45">
+        <v>5287</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A37" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="15">
         <v>25170</v>
       </c>
       <c r="C37" s="15">
         <v>25222</v>
       </c>
       <c r="D37" s="15">
         <v>25908</v>
       </c>
       <c r="E37" s="15">
         <v>26351</v>
       </c>
       <c r="F37" s="15">
         <v>23504</v>
       </c>
       <c r="G37" s="15">
         <v>23106</v>
       </c>
       <c r="H37" s="15">
         <v>20853</v>
       </c>
       <c r="I37" s="15">
         <v>19410</v>
       </c>
       <c r="J37" s="15">
         <v>16910</v>
       </c>
       <c r="K37" s="15">
         <v>16231</v>
       </c>
       <c r="L37" s="15">
         <v>14952</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="37" t="s">
+      <c r="M37" s="45">
+        <v>15568</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A38" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="15">
         <v>11498</v>
       </c>
       <c r="C38" s="15">
         <v>11709</v>
       </c>
       <c r="D38" s="15">
         <v>12353</v>
       </c>
       <c r="E38" s="15">
         <v>12075</v>
       </c>
       <c r="F38" s="15">
         <v>11305</v>
       </c>
       <c r="G38" s="15">
         <v>11107</v>
       </c>
       <c r="H38" s="15">
         <v>9902</v>
       </c>
       <c r="I38" s="15">
         <v>9739</v>
       </c>
       <c r="J38" s="15">
         <v>9218</v>
       </c>
       <c r="K38" s="15">
         <v>9081</v>
       </c>
       <c r="L38" s="15">
         <v>8629</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="37" t="s">
+      <c r="M38" s="45">
+        <v>8011</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A39" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B39" s="15">
         <v>7257</v>
       </c>
       <c r="C39" s="15">
         <v>6241</v>
       </c>
       <c r="D39" s="15">
         <v>5750</v>
       </c>
       <c r="E39" s="15">
         <v>6223</v>
       </c>
       <c r="F39" s="15">
         <v>5655</v>
       </c>
       <c r="G39" s="15">
         <v>5424</v>
       </c>
       <c r="H39" s="15">
         <v>6451</v>
       </c>
       <c r="I39" s="15">
         <v>7164</v>
       </c>
       <c r="J39" s="15">
         <v>5997</v>
       </c>
       <c r="K39" s="15">
         <v>6156</v>
       </c>
       <c r="L39" s="15">
         <v>6341</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="37" t="s">
+      <c r="M39" s="45">
+        <v>4929</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A40" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B40" s="15">
         <v>29170</v>
       </c>
       <c r="C40" s="15">
         <v>29178</v>
       </c>
       <c r="D40" s="15">
         <v>29172</v>
       </c>
       <c r="E40" s="15">
         <v>25969</v>
       </c>
       <c r="F40" s="15">
         <v>28683</v>
       </c>
       <c r="G40" s="15">
         <v>28642</v>
       </c>
       <c r="H40" s="15">
         <v>26623</v>
       </c>
       <c r="I40" s="15">
         <v>28066</v>
       </c>
       <c r="J40" s="15">
         <v>23891</v>
       </c>
       <c r="K40" s="15">
         <v>23467</v>
       </c>
       <c r="L40" s="15">
         <v>22449</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="36" t="s">
+      <c r="M40" s="45">
+        <v>20241</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A41" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B41" s="15">
         <v>8370</v>
       </c>
       <c r="C41" s="15">
         <v>8059</v>
       </c>
       <c r="D41" s="15">
         <v>7986</v>
       </c>
       <c r="E41" s="15">
         <v>8363</v>
       </c>
       <c r="F41" s="15">
         <v>8212</v>
       </c>
       <c r="G41" s="15">
         <v>8254</v>
       </c>
       <c r="H41" s="15">
         <v>7663</v>
       </c>
       <c r="I41" s="15">
         <v>7888</v>
       </c>
       <c r="J41" s="15">
         <v>7481</v>
       </c>
       <c r="K41" s="15">
         <v>6643</v>
       </c>
       <c r="L41" s="15">
         <v>6509</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="37" t="s">
+      <c r="M41" s="45">
+        <v>6669</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A42" s="34" t="s">
         <v>31</v>
       </c>
       <c r="B42" s="15">
         <v>16828</v>
       </c>
       <c r="C42" s="15">
         <v>16484</v>
       </c>
       <c r="D42" s="15">
         <v>16340</v>
       </c>
       <c r="E42" s="15">
         <v>16823</v>
       </c>
       <c r="F42" s="15">
         <v>16527</v>
       </c>
       <c r="G42" s="15">
         <v>16680</v>
       </c>
       <c r="H42" s="15">
         <v>14862</v>
       </c>
       <c r="I42" s="15">
         <v>14037</v>
       </c>
       <c r="J42" s="15">
         <v>14702</v>
       </c>
       <c r="K42" s="15">
         <v>15503</v>
       </c>
       <c r="L42" s="15">
         <v>12924</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="37" t="s">
+      <c r="M42" s="45">
+        <v>12862</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A43" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B43" s="15">
         <v>15711</v>
       </c>
       <c r="C43" s="15">
         <v>15131</v>
       </c>
       <c r="D43" s="15">
         <v>15203</v>
       </c>
       <c r="E43" s="15">
         <v>15726</v>
       </c>
       <c r="F43" s="15">
         <v>15750</v>
       </c>
       <c r="G43" s="15">
         <v>16504</v>
       </c>
       <c r="H43" s="15">
         <v>13958</v>
       </c>
       <c r="I43" s="15">
         <v>13078</v>
       </c>
       <c r="J43" s="15">
         <v>12131</v>
       </c>
       <c r="K43" s="15">
         <v>11245</v>
       </c>
       <c r="L43" s="15">
         <v>9739</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="37" t="s">
+      <c r="M43" s="45">
+        <v>10863</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A44" s="34" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="15">
         <v>38894</v>
       </c>
       <c r="C44" s="15">
         <v>39613</v>
       </c>
       <c r="D44" s="15">
         <v>40190</v>
       </c>
       <c r="E44" s="15">
         <v>38661</v>
       </c>
       <c r="F44" s="15">
         <v>40175</v>
       </c>
       <c r="G44" s="15">
         <v>40173</v>
       </c>
       <c r="H44" s="15">
         <v>37650</v>
       </c>
       <c r="I44" s="15">
         <v>42476</v>
       </c>
       <c r="J44" s="15">
         <v>39795</v>
       </c>
       <c r="K44" s="15">
         <v>36405</v>
       </c>
       <c r="L44" s="15">
         <v>39163</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="37" t="s">
+      <c r="M44" s="45">
+        <v>36974</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A45" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B45" s="15">
         <v>17346</v>
       </c>
       <c r="C45" s="15">
         <v>16663</v>
       </c>
       <c r="D45" s="15">
         <v>16708</v>
       </c>
       <c r="E45" s="15">
         <v>16482</v>
       </c>
       <c r="F45" s="15">
         <v>16098</v>
       </c>
       <c r="G45" s="15">
         <v>16179</v>
       </c>
       <c r="H45" s="15">
         <v>14749</v>
       </c>
       <c r="I45" s="15">
         <v>13156</v>
       </c>
       <c r="J45" s="15">
         <v>11274</v>
       </c>
       <c r="K45" s="15">
         <v>10719</v>
       </c>
       <c r="L45" s="15">
         <v>11707</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="37" t="s">
+      <c r="M45" s="45">
+        <v>10764</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A46" s="34" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="15">
         <v>6603</v>
       </c>
       <c r="C46" s="15">
         <v>6759</v>
       </c>
       <c r="D46" s="15">
         <v>6769</v>
       </c>
       <c r="E46" s="15">
         <v>6995</v>
       </c>
       <c r="F46" s="15">
         <v>6436</v>
       </c>
       <c r="G46" s="15">
         <v>6120</v>
       </c>
       <c r="H46" s="15">
         <v>5173</v>
       </c>
       <c r="I46" s="15">
         <v>5114</v>
       </c>
       <c r="J46" s="15">
         <v>4621</v>
       </c>
       <c r="K46" s="15">
         <v>4749</v>
       </c>
       <c r="L46" s="15">
         <v>4833</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="33" t="s">
+      <c r="M46" s="45">
+        <v>4758</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A47" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="15">
         <v>13203</v>
       </c>
       <c r="C47" s="15">
         <v>12424</v>
       </c>
       <c r="D47" s="15">
         <v>12733</v>
       </c>
       <c r="E47" s="15">
         <v>13217</v>
       </c>
       <c r="F47" s="15">
         <v>13708</v>
       </c>
       <c r="G47" s="15">
         <v>13761</v>
       </c>
       <c r="H47" s="15">
         <v>11595</v>
       </c>
       <c r="I47" s="15">
         <v>10790</v>
       </c>
       <c r="J47" s="15">
         <v>9987</v>
       </c>
       <c r="K47" s="15">
         <v>10917</v>
       </c>
       <c r="L47" s="15">
         <v>10482</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="33" t="s">
+      <c r="M47" s="45">
+        <v>9671</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A48" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="15">
         <v>15635</v>
       </c>
       <c r="C48" s="15">
         <v>14757</v>
       </c>
       <c r="D48" s="15">
         <v>14520</v>
       </c>
       <c r="E48" s="15">
         <v>15378</v>
       </c>
       <c r="F48" s="15">
         <v>14407</v>
       </c>
       <c r="G48" s="15">
         <v>13762</v>
       </c>
       <c r="H48" s="15">
         <v>12800</v>
       </c>
       <c r="I48" s="15">
         <v>12614</v>
       </c>
       <c r="J48" s="15">
         <v>12998</v>
       </c>
       <c r="K48" s="15">
         <v>11406</v>
       </c>
       <c r="L48" s="15">
         <v>10851</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="34" t="s">
+      <c r="M48" s="45">
+        <v>11008</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A49" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B49" s="15">
         <v>13942</v>
       </c>
       <c r="C49" s="15">
         <v>11706</v>
       </c>
       <c r="D49" s="15">
         <v>12908</v>
       </c>
       <c r="E49" s="15">
         <v>14118</v>
       </c>
       <c r="F49" s="15">
         <v>13061</v>
       </c>
       <c r="G49" s="15">
         <v>12612</v>
       </c>
       <c r="H49" s="15">
         <v>11370</v>
       </c>
       <c r="I49" s="15">
         <v>10816</v>
       </c>
       <c r="J49" s="15">
         <v>8731</v>
       </c>
       <c r="K49" s="15">
         <v>8777</v>
       </c>
       <c r="L49" s="15">
         <v>7650</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="35" t="s">
+      <c r="M49" s="45">
+        <v>8068</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A50" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B50" s="17">
         <v>16331</v>
       </c>
       <c r="C50" s="17">
         <v>15633</v>
       </c>
       <c r="D50" s="17">
         <v>14686</v>
       </c>
       <c r="E50" s="17">
         <v>16061</v>
       </c>
       <c r="F50" s="17">
         <v>15736</v>
       </c>
       <c r="G50" s="17">
         <v>14196</v>
       </c>
       <c r="H50" s="17">
         <v>12353</v>
       </c>
       <c r="I50" s="17">
         <v>12480</v>
       </c>
       <c r="J50" s="17">
         <v>12761</v>
       </c>
       <c r="K50" s="17">
         <v>13231</v>
       </c>
       <c r="L50" s="17">
         <v>13607</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A52" s="27" t="s">
+      <c r="M50" s="46">
+        <v>14780</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="12.75" customHeight="1">
+      <c r="M51" s="47"/>
+    </row>
+    <row r="52" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A52" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="B52" s="27"/>
-[...10 lines deleted...]
-    <row r="53" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="41"/>
+      <c r="C52" s="41"/>
+      <c r="D52" s="41"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="41"/>
+      <c r="G52" s="41"/>
+      <c r="H52" s="41"/>
+      <c r="I52" s="41"/>
+      <c r="J52" s="41"/>
+      <c r="K52" s="41"/>
+      <c r="M52" s="47"/>
+    </row>
+    <row r="53" spans="1:13" ht="12.75" customHeight="1">
       <c r="A53" s="6"/>
       <c r="B53" s="6"/>
       <c r="C53" s="6"/>
       <c r="D53" s="6"/>
       <c r="E53" s="6"/>
       <c r="F53" s="6"/>
       <c r="G53" s="6"/>
       <c r="H53" s="6"/>
-      <c r="L53" s="19" t="s">
+      <c r="L53" s="19"/>
+      <c r="M53" s="19" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="54" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:13" ht="12.75" customHeight="1">
       <c r="A54" s="9"/>
-      <c r="B54" s="30">
+      <c r="B54" s="27">
         <v>2014</v>
       </c>
-      <c r="C54" s="38" t="s">
+      <c r="C54" s="35" t="s">
         <v>24</v>
       </c>
-      <c r="D54" s="38">
+      <c r="D54" s="35">
         <v>2016</v>
       </c>
-      <c r="E54" s="38">
+      <c r="E54" s="35">
         <v>2017</v>
       </c>
-      <c r="F54" s="38">
+      <c r="F54" s="35">
         <v>2018</v>
       </c>
-      <c r="G54" s="38">
+      <c r="G54" s="35">
         <v>2019</v>
       </c>
-      <c r="H54" s="38">
+      <c r="H54" s="35">
         <v>2020</v>
       </c>
-      <c r="I54" s="38">
+      <c r="I54" s="35">
         <v>2021</v>
       </c>
-      <c r="J54" s="39">
+      <c r="J54" s="36">
         <v>2022</v>
       </c>
-      <c r="K54" s="31">
+      <c r="K54" s="28">
         <v>2023</v>
       </c>
-      <c r="L54" s="31">
+      <c r="L54" s="28">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="32" t="s">
+      <c r="M54" s="37">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A55" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B55" s="12">
         <v>320511</v>
       </c>
       <c r="C55" s="12">
         <v>321174</v>
       </c>
       <c r="D55" s="12">
         <v>324432</v>
       </c>
       <c r="E55" s="12">
         <v>331428</v>
       </c>
       <c r="F55" s="12">
         <v>331580</v>
       </c>
       <c r="G55" s="12">
         <v>331273</v>
       </c>
       <c r="H55" s="12">
         <v>331913</v>
       </c>
       <c r="I55" s="12">
         <v>332691</v>
       </c>
       <c r="J55" s="12">
         <v>321729</v>
       </c>
       <c r="K55" s="12">
         <v>328768</v>
       </c>
       <c r="L55" s="14">
         <v>328873</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="36" t="s">
+      <c r="M55" s="44">
+        <v>328949</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A56" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B56" s="15">
         <v>91960</v>
       </c>
       <c r="C56" s="15">
         <v>93611</v>
       </c>
       <c r="D56" s="15">
         <v>91976</v>
       </c>
       <c r="E56" s="15">
         <v>87690</v>
       </c>
       <c r="F56" s="15">
         <v>89593</v>
       </c>
       <c r="G56" s="15">
         <v>89550</v>
       </c>
       <c r="H56" s="15">
         <v>100524</v>
       </c>
       <c r="I56" s="15">
         <v>101282</v>
       </c>
       <c r="J56" s="15">
         <v>104369</v>
       </c>
       <c r="K56" s="15">
         <v>105587</v>
       </c>
       <c r="L56" s="14">
         <v>108287</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="37" t="s">
+      <c r="M56" s="45">
+        <v>112887</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A57" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B57" s="15">
         <v>14046</v>
       </c>
       <c r="C57" s="15">
         <v>13293</v>
       </c>
       <c r="D57" s="15">
         <v>14624</v>
       </c>
       <c r="E57" s="15">
         <v>17673</v>
       </c>
       <c r="F57" s="15">
         <v>15333</v>
       </c>
       <c r="G57" s="15">
         <v>16098</v>
       </c>
       <c r="H57" s="15">
         <v>13675</v>
       </c>
       <c r="I57" s="15">
         <v>11775</v>
       </c>
       <c r="J57" s="15">
         <v>11653</v>
       </c>
       <c r="K57" s="15">
         <v>14020</v>
       </c>
       <c r="L57" s="14">
         <v>14924</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A58" s="37" t="s">
+      <c r="M57" s="45">
+        <v>13636</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A58" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B58" s="15">
         <v>18054</v>
       </c>
       <c r="C58" s="15">
         <v>17052</v>
       </c>
       <c r="D58" s="15">
         <v>17986</v>
       </c>
       <c r="E58" s="15">
         <v>18112</v>
       </c>
       <c r="F58" s="15">
         <v>17210</v>
       </c>
       <c r="G58" s="15">
         <v>17479</v>
       </c>
       <c r="H58" s="15">
         <v>16882</v>
       </c>
       <c r="I58" s="15">
         <v>17059</v>
       </c>
       <c r="J58" s="15">
         <v>15720</v>
       </c>
       <c r="K58" s="15">
         <v>14897</v>
       </c>
       <c r="L58" s="14">
         <v>14397</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" s="37" t="s">
+      <c r="M58" s="45">
+        <v>14242</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A59" s="34" t="s">
         <v>18</v>
       </c>
       <c r="B59" s="15">
         <v>53709</v>
       </c>
       <c r="C59" s="15">
         <v>54214</v>
       </c>
       <c r="D59" s="15">
         <v>54886</v>
       </c>
       <c r="E59" s="15">
         <v>51810</v>
       </c>
       <c r="F59" s="15">
         <v>52449</v>
       </c>
       <c r="G59" s="15">
         <v>52783</v>
       </c>
       <c r="H59" s="15">
         <v>52607</v>
       </c>
       <c r="I59" s="15">
         <v>52867</v>
       </c>
       <c r="J59" s="15">
         <v>48560</v>
       </c>
       <c r="K59" s="15">
         <v>49777</v>
       </c>
       <c r="L59" s="14">
         <v>49401</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" s="37" t="s">
+      <c r="M59" s="45">
+        <v>46710</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A60" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B60" s="15">
         <v>5650</v>
       </c>
       <c r="C60" s="15">
         <v>4828</v>
       </c>
       <c r="D60" s="15">
         <v>5861</v>
       </c>
       <c r="E60" s="15">
         <v>5760</v>
       </c>
       <c r="F60" s="15">
         <v>5921</v>
       </c>
       <c r="G60" s="15">
         <v>5800</v>
       </c>
       <c r="H60" s="15">
         <v>5722</v>
       </c>
       <c r="I60" s="15">
         <v>5972</v>
       </c>
       <c r="J60" s="15">
         <v>5513</v>
       </c>
       <c r="K60" s="15">
         <v>6479</v>
       </c>
       <c r="L60" s="14">
         <v>6119</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A61" s="36" t="s">
+      <c r="M60" s="45">
+        <v>6344</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A61" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B61" s="15">
         <v>4077</v>
       </c>
       <c r="C61" s="15">
         <v>4286</v>
       </c>
       <c r="D61" s="15">
         <v>4745</v>
       </c>
       <c r="E61" s="15">
         <v>4283</v>
       </c>
       <c r="F61" s="15">
         <v>3876</v>
       </c>
       <c r="G61" s="15">
         <v>3366</v>
       </c>
       <c r="H61" s="15">
         <v>3486</v>
       </c>
       <c r="I61" s="15">
         <v>3662</v>
       </c>
       <c r="J61" s="15">
         <v>2784</v>
       </c>
       <c r="K61" s="15">
         <v>2889</v>
       </c>
       <c r="L61" s="14">
         <v>2465</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A62" s="37" t="s">
+      <c r="M61" s="45">
+        <v>3811</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A62" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B62" s="15">
         <v>10050</v>
       </c>
       <c r="C62" s="15">
         <v>11754</v>
       </c>
       <c r="D62" s="15">
         <v>13166</v>
       </c>
       <c r="E62" s="15">
         <v>15206</v>
       </c>
       <c r="F62" s="15">
         <v>15452</v>
       </c>
       <c r="G62" s="15">
         <v>14825</v>
       </c>
       <c r="H62" s="15">
         <v>13946</v>
       </c>
       <c r="I62" s="15">
         <v>12775</v>
       </c>
       <c r="J62" s="15">
         <v>11352</v>
       </c>
       <c r="K62" s="15">
         <v>12200</v>
       </c>
       <c r="L62" s="14">
         <v>10977</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="37" t="s">
+      <c r="M62" s="45">
+        <v>11580</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A63" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B63" s="15">
         <v>7900</v>
       </c>
       <c r="C63" s="15">
         <v>7184</v>
       </c>
       <c r="D63" s="15">
         <v>7764</v>
       </c>
       <c r="E63" s="15">
         <v>7915</v>
       </c>
       <c r="F63" s="15">
         <v>7549</v>
       </c>
       <c r="G63" s="15">
         <v>7292</v>
       </c>
       <c r="H63" s="15">
         <v>6859</v>
       </c>
       <c r="I63" s="15">
         <v>6798</v>
       </c>
       <c r="J63" s="15">
         <v>6310</v>
       </c>
       <c r="K63" s="15">
         <v>6742</v>
       </c>
       <c r="L63" s="14">
         <v>6739</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="37" t="s">
+      <c r="M63" s="45">
+        <v>6167</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A64" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B64" s="15">
         <v>4599</v>
       </c>
       <c r="C64" s="15">
         <v>3281</v>
       </c>
       <c r="D64" s="15">
         <v>3416</v>
       </c>
       <c r="E64" s="15">
         <v>4028</v>
       </c>
       <c r="F64" s="15">
         <v>3763</v>
       </c>
       <c r="G64" s="15">
         <v>3411</v>
       </c>
       <c r="H64" s="15">
         <v>3915</v>
       </c>
       <c r="I64" s="15">
         <v>4434</v>
       </c>
       <c r="J64" s="15">
         <v>3857</v>
       </c>
       <c r="K64" s="15">
         <v>3853</v>
       </c>
       <c r="L64" s="14">
         <v>4339</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="37" t="s">
+      <c r="M64" s="45">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A65" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="15">
         <v>19624</v>
       </c>
       <c r="C65" s="15">
         <v>19530</v>
       </c>
       <c r="D65" s="15">
         <v>19075</v>
       </c>
       <c r="E65" s="15">
         <v>18705</v>
       </c>
       <c r="F65" s="15">
         <v>19981</v>
       </c>
       <c r="G65" s="15">
         <v>19937</v>
       </c>
       <c r="H65" s="15">
         <v>18000</v>
       </c>
       <c r="I65" s="15">
         <v>20190</v>
       </c>
       <c r="J65" s="15">
         <v>17854</v>
       </c>
       <c r="K65" s="15">
         <v>19304</v>
       </c>
       <c r="L65" s="14">
         <v>18920</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="36" t="s">
+      <c r="M65" s="45">
+        <v>17412</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A66" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B66" s="15">
         <v>5618</v>
       </c>
       <c r="C66" s="15">
         <v>5254</v>
       </c>
       <c r="D66" s="15">
         <v>5255</v>
       </c>
       <c r="E66" s="15">
         <v>6179</v>
       </c>
       <c r="F66" s="15">
         <v>5923</v>
       </c>
       <c r="G66" s="15">
         <v>6060</v>
       </c>
       <c r="H66" s="15">
         <v>5134</v>
       </c>
       <c r="I66" s="15">
         <v>4913</v>
       </c>
       <c r="J66" s="15">
         <v>5122</v>
       </c>
       <c r="K66" s="15">
         <v>4444</v>
       </c>
       <c r="L66" s="14">
         <v>4557</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="37" t="s">
+      <c r="M66" s="45">
+        <v>4712</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A67" s="34" t="s">
         <v>31</v>
       </c>
       <c r="B67" s="15">
         <v>9393</v>
       </c>
       <c r="C67" s="15">
         <v>9597</v>
       </c>
       <c r="D67" s="15">
         <v>9976</v>
       </c>
       <c r="E67" s="15">
         <v>10741</v>
       </c>
       <c r="F67" s="15">
         <v>10758</v>
       </c>
       <c r="G67" s="15">
         <v>10519</v>
       </c>
       <c r="H67" s="15">
         <v>10118</v>
       </c>
       <c r="I67" s="15">
         <v>10440</v>
       </c>
       <c r="J67" s="15">
         <v>10348</v>
       </c>
       <c r="K67" s="15">
         <v>10772</v>
       </c>
       <c r="L67" s="14">
         <v>9172</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="37" t="s">
+      <c r="M67" s="45">
+        <v>9458</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A68" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B68" s="15">
         <v>9273</v>
       </c>
       <c r="C68" s="15">
         <v>9382</v>
       </c>
       <c r="D68" s="15">
         <v>7791</v>
       </c>
       <c r="E68" s="15">
         <v>7890</v>
       </c>
       <c r="F68" s="15">
         <v>9338</v>
       </c>
       <c r="G68" s="15">
         <v>9831</v>
       </c>
       <c r="H68" s="15">
         <v>9653</v>
       </c>
       <c r="I68" s="15">
         <v>9512</v>
       </c>
       <c r="J68" s="15">
         <v>8529</v>
       </c>
       <c r="K68" s="15">
         <v>7913</v>
       </c>
       <c r="L68" s="14">
         <v>7922</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="37" t="s">
+      <c r="M68" s="45">
+        <v>9265</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A69" s="34" t="s">
         <v>32</v>
       </c>
       <c r="B69" s="15">
         <v>16763</v>
       </c>
       <c r="C69" s="15">
         <v>18963</v>
       </c>
       <c r="D69" s="15">
         <v>21137</v>
       </c>
       <c r="E69" s="15">
         <v>25302</v>
       </c>
       <c r="F69" s="15">
         <v>25295</v>
       </c>
       <c r="G69" s="15">
         <v>24800</v>
       </c>
       <c r="H69" s="15">
         <v>25267</v>
       </c>
       <c r="I69" s="15">
         <v>25115</v>
       </c>
       <c r="J69" s="15">
         <v>26136</v>
       </c>
       <c r="K69" s="15">
         <v>25906</v>
       </c>
       <c r="L69" s="14">
         <v>27780</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="37" t="s">
+      <c r="M69" s="45">
+        <v>26937</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A70" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B70" s="15">
         <v>9165</v>
       </c>
       <c r="C70" s="15">
         <v>9486</v>
       </c>
       <c r="D70" s="15">
         <v>8096</v>
       </c>
       <c r="E70" s="15">
         <v>8469</v>
       </c>
       <c r="F70" s="15">
         <v>9503</v>
       </c>
       <c r="G70" s="15">
         <v>10284</v>
       </c>
       <c r="H70" s="15">
         <v>8927</v>
       </c>
       <c r="I70" s="15">
         <v>8675</v>
       </c>
       <c r="J70" s="15">
         <v>7902</v>
       </c>
       <c r="K70" s="15">
         <v>7984</v>
       </c>
       <c r="L70" s="14">
         <v>8239</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="37" t="s">
+      <c r="M70" s="45">
+        <v>7990</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A71" s="34" t="s">
         <v>33</v>
       </c>
       <c r="B71" s="15">
         <v>4077</v>
       </c>
       <c r="C71" s="15">
         <v>4083</v>
       </c>
       <c r="D71" s="15">
         <v>4236</v>
       </c>
       <c r="E71" s="15">
         <v>4716</v>
       </c>
       <c r="F71" s="15">
         <v>4191</v>
       </c>
       <c r="G71" s="15">
         <v>3849</v>
       </c>
       <c r="H71" s="15">
         <v>3699</v>
       </c>
       <c r="I71" s="15">
         <v>3635</v>
       </c>
       <c r="J71" s="15">
         <v>3308</v>
       </c>
       <c r="K71" s="15">
         <v>3317</v>
       </c>
       <c r="L71" s="14">
         <v>3363</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="33" t="s">
+      <c r="M71" s="45">
+        <v>3517</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A72" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B72" s="15">
         <v>8221</v>
       </c>
       <c r="C72" s="15">
         <v>8063</v>
       </c>
       <c r="D72" s="15">
         <v>8002</v>
       </c>
       <c r="E72" s="15">
         <v>8095</v>
       </c>
       <c r="F72" s="15">
         <v>7246</v>
       </c>
       <c r="G72" s="15">
         <v>7424</v>
       </c>
       <c r="H72" s="15">
         <v>7012</v>
       </c>
       <c r="I72" s="15">
         <v>7106</v>
       </c>
       <c r="J72" s="15">
         <v>6458</v>
       </c>
       <c r="K72" s="15">
         <v>7855</v>
       </c>
       <c r="L72" s="14">
         <v>7566</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="33" t="s">
+      <c r="M72" s="45">
+        <v>7537</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A73" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B73" s="15">
         <v>9252</v>
       </c>
       <c r="C73" s="15">
         <v>9388</v>
       </c>
       <c r="D73" s="15">
         <v>9066</v>
       </c>
       <c r="E73" s="15">
         <v>9775</v>
       </c>
       <c r="F73" s="15">
         <v>9390</v>
       </c>
       <c r="G73" s="15">
         <v>8880</v>
       </c>
       <c r="H73" s="15">
         <v>8860</v>
       </c>
       <c r="I73" s="15">
         <v>8814</v>
       </c>
       <c r="J73" s="15">
         <v>9625</v>
       </c>
       <c r="K73" s="15">
         <v>8484</v>
       </c>
       <c r="L73" s="14">
         <v>8368</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="34" t="s">
+      <c r="M73" s="45">
+        <v>8714</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A74" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B74" s="15">
         <v>9117</v>
       </c>
       <c r="C74" s="15">
         <v>8198</v>
       </c>
       <c r="D74" s="15">
         <v>8573</v>
       </c>
       <c r="E74" s="15">
         <v>9355</v>
       </c>
       <c r="F74" s="15">
         <v>8990</v>
       </c>
       <c r="G74" s="15">
         <v>8561</v>
       </c>
       <c r="H74" s="15">
         <v>8327</v>
       </c>
       <c r="I74" s="15">
         <v>8076</v>
       </c>
       <c r="J74" s="15">
         <v>6534</v>
       </c>
       <c r="K74" s="15">
         <v>7344</v>
       </c>
       <c r="L74" s="14">
         <v>6357</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="35" t="s">
+      <c r="M74" s="45">
+        <v>6638</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A75" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B75" s="17">
         <v>9963</v>
       </c>
       <c r="C75" s="17">
         <v>9727</v>
       </c>
       <c r="D75" s="17">
         <v>8801</v>
       </c>
       <c r="E75" s="17">
         <v>9724</v>
       </c>
       <c r="F75" s="17">
         <v>9819</v>
       </c>
       <c r="G75" s="17">
         <v>10524</v>
       </c>
       <c r="H75" s="17">
         <v>9300</v>
       </c>
       <c r="I75" s="17">
         <v>9591</v>
       </c>
       <c r="J75" s="17">
         <v>9795</v>
       </c>
       <c r="K75" s="17">
         <v>9001</v>
       </c>
       <c r="L75" s="18">
         <v>8981</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A77" s="27" t="s">
+      <c r="M75" s="46">
+        <v>8209</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" ht="12.75" customHeight="1">
+      <c r="M76" s="47"/>
+    </row>
+    <row r="77" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A77" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="B77" s="27"/>
-[...10 lines deleted...]
-    <row r="78" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="41"/>
+      <c r="C77" s="41"/>
+      <c r="D77" s="41"/>
+      <c r="E77" s="41"/>
+      <c r="F77" s="41"/>
+      <c r="G77" s="41"/>
+      <c r="H77" s="41"/>
+      <c r="I77" s="41"/>
+      <c r="J77" s="41"/>
+      <c r="K77" s="41"/>
+      <c r="M77" s="47"/>
+    </row>
+    <row r="78" spans="1:13" ht="12.75" customHeight="1">
       <c r="A78" s="7"/>
       <c r="B78" s="6"/>
       <c r="C78" s="6"/>
       <c r="D78" s="6"/>
       <c r="E78" s="6"/>
       <c r="F78" s="6"/>
       <c r="G78" s="6"/>
       <c r="H78" s="6"/>
-      <c r="L78" s="19" t="s">
+      <c r="L78" s="19"/>
+      <c r="M78" s="19" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="79" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:13" ht="12.75" customHeight="1">
       <c r="A79" s="9"/>
-      <c r="B79" s="30">
+      <c r="B79" s="27">
         <v>2014</v>
       </c>
-      <c r="C79" s="38" t="s">
+      <c r="C79" s="35" t="s">
         <v>24</v>
       </c>
-      <c r="D79" s="38">
+      <c r="D79" s="35">
         <v>2016</v>
       </c>
-      <c r="E79" s="38">
+      <c r="E79" s="35">
         <v>2017</v>
       </c>
-      <c r="F79" s="38">
+      <c r="F79" s="35">
         <v>2018</v>
       </c>
-      <c r="G79" s="38">
+      <c r="G79" s="35">
         <v>2019</v>
       </c>
-      <c r="H79" s="38">
+      <c r="H79" s="35">
         <v>2020</v>
       </c>
-      <c r="I79" s="38">
+      <c r="I79" s="35">
         <v>2021</v>
       </c>
-      <c r="J79" s="39">
+      <c r="J79" s="36">
         <v>2022</v>
       </c>
-      <c r="K79" s="39">
+      <c r="K79" s="36">
         <v>2023</v>
       </c>
-      <c r="L79" s="31">
+      <c r="L79" s="28">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="32" t="s">
+      <c r="M79" s="37">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A80" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B80" s="12">
         <v>173344</v>
       </c>
       <c r="C80" s="12">
         <v>163021</v>
       </c>
       <c r="D80" s="12">
         <v>169076</v>
       </c>
       <c r="E80" s="12">
         <v>160654</v>
       </c>
       <c r="F80" s="12">
         <v>156586</v>
       </c>
       <c r="G80" s="12">
         <v>153513</v>
       </c>
       <c r="H80" s="12">
         <v>134418</v>
       </c>
       <c r="I80" s="12">
         <v>142525</v>
       </c>
       <c r="J80" s="12">
         <v>132119</v>
       </c>
       <c r="K80" s="12">
         <v>120780</v>
       </c>
       <c r="L80" s="12">
         <v>110435</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A81" s="36" t="s">
+      <c r="M80" s="44">
+        <v>101765</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A81" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B81" s="15">
         <v>33129</v>
       </c>
       <c r="C81" s="15">
         <v>27770</v>
       </c>
       <c r="D81" s="15">
         <v>34985</v>
       </c>
       <c r="E81" s="15">
         <v>37366</v>
       </c>
       <c r="F81" s="15">
         <v>38861</v>
       </c>
       <c r="G81" s="15">
         <v>40943</v>
       </c>
       <c r="H81" s="15">
         <v>36782</v>
       </c>
       <c r="I81" s="15">
         <v>39130</v>
       </c>
       <c r="J81" s="15">
         <v>40059</v>
       </c>
       <c r="K81" s="15">
         <v>40714</v>
       </c>
       <c r="L81" s="15">
         <v>36696</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A82" s="37" t="s">
+      <c r="M81" s="45">
+        <v>32415</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A82" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B82" s="15">
         <v>6756</v>
       </c>
       <c r="C82" s="15">
         <v>8377</v>
       </c>
       <c r="D82" s="15">
         <v>7797</v>
       </c>
       <c r="E82" s="15">
         <v>5991</v>
       </c>
       <c r="F82" s="15">
         <v>6540</v>
       </c>
       <c r="G82" s="15">
         <v>4526</v>
       </c>
       <c r="H82" s="15">
         <v>5302</v>
       </c>
       <c r="I82" s="15">
         <v>7165</v>
       </c>
       <c r="J82" s="15">
         <v>6621</v>
       </c>
       <c r="K82" s="15">
         <v>3653</v>
       </c>
       <c r="L82" s="15">
         <v>2546</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A83" s="37" t="s">
+      <c r="M82" s="45">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A83" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B83" s="15">
         <v>5309</v>
       </c>
       <c r="C83" s="15">
         <v>7057</v>
       </c>
       <c r="D83" s="15">
         <v>4898</v>
       </c>
       <c r="E83" s="15">
         <v>4799</v>
       </c>
       <c r="F83" s="15">
         <v>4903</v>
       </c>
       <c r="G83" s="15">
         <v>4928</v>
       </c>
       <c r="H83" s="15">
         <v>4385</v>
       </c>
       <c r="I83" s="15">
         <v>4229</v>
       </c>
       <c r="J83" s="15">
         <v>3056</v>
       </c>
       <c r="K83" s="15">
         <v>3679</v>
       </c>
       <c r="L83" s="15">
         <v>3502</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A84" s="37" t="s">
+      <c r="M83" s="45">
+        <v>4764</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A84" s="34" t="s">
         <v>18</v>
       </c>
       <c r="B84" s="15">
         <v>17524</v>
       </c>
       <c r="C84" s="15">
         <v>16976</v>
       </c>
       <c r="D84" s="15">
         <v>18341</v>
       </c>
       <c r="E84" s="15">
         <v>19092</v>
       </c>
       <c r="F84" s="15">
         <v>17976</v>
       </c>
       <c r="G84" s="15">
         <v>16784</v>
       </c>
       <c r="H84" s="15">
         <v>15525</v>
       </c>
       <c r="I84" s="15">
         <v>19677</v>
       </c>
       <c r="J84" s="15">
         <v>20417</v>
       </c>
       <c r="K84" s="15">
         <v>18557</v>
       </c>
       <c r="L84" s="15">
         <v>17622</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A85" s="37" t="s">
+      <c r="M84" s="45">
+        <v>16043</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A85" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B85" s="15">
         <v>3059</v>
       </c>
       <c r="C85" s="15">
         <v>2586</v>
       </c>
       <c r="D85" s="15">
         <v>1757</v>
       </c>
       <c r="E85" s="15">
         <v>2085</v>
       </c>
       <c r="F85" s="15">
         <v>1811</v>
       </c>
       <c r="G85" s="15">
         <v>1382</v>
       </c>
       <c r="H85" s="15">
         <v>1249</v>
       </c>
       <c r="I85" s="15">
         <v>1277</v>
       </c>
       <c r="J85" s="15">
         <v>1446</v>
       </c>
       <c r="K85" s="15">
         <v>1979</v>
       </c>
       <c r="L85" s="15">
         <v>1208</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A86" s="36" t="s">
+      <c r="M85" s="45">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A86" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B86" s="15">
         <v>4624</v>
       </c>
       <c r="C86" s="15">
         <v>4566</v>
       </c>
       <c r="D86" s="15">
         <v>4426</v>
       </c>
       <c r="E86" s="15">
         <v>4979</v>
       </c>
       <c r="F86" s="15">
         <v>4436</v>
       </c>
       <c r="G86" s="15">
         <v>4627</v>
       </c>
       <c r="H86" s="15">
         <v>4190</v>
       </c>
       <c r="I86" s="15">
         <v>4293</v>
       </c>
       <c r="J86" s="15">
         <v>3153</v>
       </c>
       <c r="K86" s="15">
         <v>2787</v>
       </c>
       <c r="L86" s="15">
         <v>2305</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A87" s="37" t="s">
+      <c r="M86" s="45">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A87" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B87" s="15">
         <v>15120</v>
       </c>
       <c r="C87" s="15">
         <v>13468</v>
       </c>
       <c r="D87" s="15">
         <v>12742</v>
       </c>
       <c r="E87" s="15">
         <v>11145</v>
       </c>
       <c r="F87" s="15">
         <v>8052</v>
       </c>
       <c r="G87" s="15">
         <v>8281</v>
       </c>
       <c r="H87" s="15">
         <v>6907</v>
       </c>
       <c r="I87" s="15">
         <v>6635</v>
       </c>
       <c r="J87" s="15">
         <v>5558</v>
       </c>
       <c r="K87" s="15">
         <v>4031</v>
       </c>
       <c r="L87" s="15">
         <v>3975</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A88" s="37" t="s">
+      <c r="M87" s="45">
+        <v>3988</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A88" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B88" s="15">
         <v>3598</v>
       </c>
       <c r="C88" s="15">
         <v>4525</v>
       </c>
       <c r="D88" s="15">
         <v>4589</v>
       </c>
       <c r="E88" s="15">
         <v>4160</v>
       </c>
       <c r="F88" s="15">
         <v>3756</v>
       </c>
       <c r="G88" s="15">
         <v>3815</v>
       </c>
       <c r="H88" s="15">
         <v>3043</v>
       </c>
       <c r="I88" s="15">
         <v>2941</v>
       </c>
       <c r="J88" s="15">
         <v>2908</v>
       </c>
       <c r="K88" s="15">
         <v>2339</v>
       </c>
       <c r="L88" s="15">
         <v>1890</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A89" s="37" t="s">
+      <c r="M88" s="45">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A89" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B89" s="15">
         <v>2658</v>
       </c>
       <c r="C89" s="15">
         <v>2960</v>
       </c>
       <c r="D89" s="15">
         <v>2334</v>
       </c>
       <c r="E89" s="15">
         <v>2195</v>
       </c>
       <c r="F89" s="15">
         <v>1892</v>
       </c>
       <c r="G89" s="15">
         <v>2013</v>
       </c>
       <c r="H89" s="15">
         <v>2536</v>
       </c>
       <c r="I89" s="15">
         <v>2730</v>
       </c>
       <c r="J89" s="15">
         <v>2140</v>
       </c>
       <c r="K89" s="15">
         <v>2303</v>
       </c>
       <c r="L89" s="15">
         <v>2002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A90" s="37" t="s">
+      <c r="M89" s="45">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A90" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B90" s="15">
         <v>9546</v>
       </c>
       <c r="C90" s="15">
         <v>9648</v>
       </c>
       <c r="D90" s="15">
         <v>10097</v>
       </c>
       <c r="E90" s="15">
         <v>7264</v>
       </c>
       <c r="F90" s="15">
         <v>8702</v>
       </c>
       <c r="G90" s="15">
         <v>8705</v>
       </c>
       <c r="H90" s="15">
         <v>8623</v>
       </c>
       <c r="I90" s="15">
         <v>7876</v>
       </c>
       <c r="J90" s="15">
         <v>6037</v>
       </c>
       <c r="K90" s="15">
         <v>4163</v>
       </c>
       <c r="L90" s="15">
         <v>3529</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A91" s="36" t="s">
+      <c r="M90" s="45">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A91" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B91" s="15">
         <v>2752</v>
       </c>
       <c r="C91" s="15">
         <v>2805</v>
       </c>
       <c r="D91" s="15">
         <v>2731</v>
       </c>
       <c r="E91" s="15">
         <v>2184</v>
       </c>
       <c r="F91" s="15">
         <v>2289</v>
       </c>
       <c r="G91" s="15">
         <v>2194</v>
       </c>
       <c r="H91" s="15">
         <v>2529</v>
       </c>
       <c r="I91" s="15">
         <v>2975</v>
       </c>
       <c r="J91" s="15">
         <v>2359</v>
       </c>
       <c r="K91" s="15">
         <v>2199</v>
       </c>
       <c r="L91" s="15">
         <v>1952</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A92" s="37" t="s">
+      <c r="M91" s="45">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A92" s="34" t="s">
         <v>31</v>
       </c>
       <c r="B92" s="15">
         <v>7435</v>
       </c>
       <c r="C92" s="15">
         <v>6887</v>
       </c>
       <c r="D92" s="15">
         <v>6364</v>
       </c>
       <c r="E92" s="15">
         <v>6082</v>
       </c>
       <c r="F92" s="15">
         <v>5769</v>
       </c>
       <c r="G92" s="15">
         <v>6161</v>
       </c>
       <c r="H92" s="15">
         <v>4744</v>
       </c>
       <c r="I92" s="15">
         <v>3597</v>
       </c>
       <c r="J92" s="15">
         <v>4354</v>
       </c>
       <c r="K92" s="15">
         <v>4731</v>
       </c>
       <c r="L92" s="15">
         <v>3752</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A93" s="37" t="s">
+      <c r="M92" s="45">
+        <v>3404</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A93" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B93" s="15">
         <v>6438</v>
       </c>
       <c r="C93" s="15">
         <v>5749</v>
       </c>
       <c r="D93" s="15">
         <v>7412</v>
       </c>
       <c r="E93" s="15">
         <v>7836</v>
       </c>
       <c r="F93" s="15">
         <v>6412</v>
       </c>
       <c r="G93" s="15">
         <v>6673</v>
       </c>
       <c r="H93" s="15">
         <v>4305</v>
       </c>
       <c r="I93" s="15">
         <v>3566</v>
       </c>
       <c r="J93" s="15">
         <v>3602</v>
       </c>
       <c r="K93" s="15">
         <v>3332</v>
       </c>
       <c r="L93" s="15">
         <v>1817</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A94" s="37" t="s">
+      <c r="M93" s="45">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A94" s="34" t="s">
         <v>32</v>
       </c>
       <c r="B94" s="15">
         <v>22131</v>
       </c>
       <c r="C94" s="15">
         <v>20650</v>
       </c>
       <c r="D94" s="15">
         <v>19053</v>
       </c>
       <c r="E94" s="15">
         <v>13359</v>
       </c>
       <c r="F94" s="15">
         <v>14880</v>
       </c>
       <c r="G94" s="15">
         <v>15373</v>
       </c>
       <c r="H94" s="15">
         <v>12383</v>
       </c>
       <c r="I94" s="15">
         <v>17361</v>
       </c>
       <c r="J94" s="15">
         <v>13659</v>
       </c>
       <c r="K94" s="15">
         <v>10499</v>
       </c>
       <c r="L94" s="15">
         <v>11383</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A95" s="37" t="s">
+      <c r="M94" s="45">
+        <v>10037</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A95" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B95" s="15">
         <v>8181</v>
       </c>
       <c r="C95" s="15">
         <v>7177</v>
       </c>
       <c r="D95" s="15">
         <v>8612</v>
       </c>
       <c r="E95" s="15">
         <v>8013</v>
       </c>
       <c r="F95" s="15">
         <v>6595</v>
       </c>
       <c r="G95" s="15">
         <v>5895</v>
       </c>
       <c r="H95" s="15">
         <v>5822</v>
       </c>
       <c r="I95" s="15">
         <v>4481</v>
       </c>
       <c r="J95" s="15">
         <v>3372</v>
       </c>
       <c r="K95" s="15">
         <v>2735</v>
       </c>
       <c r="L95" s="15">
         <v>3468</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A96" s="37" t="s">
+      <c r="M95" s="45">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A96" s="34" t="s">
         <v>33</v>
       </c>
       <c r="B96" s="15">
         <v>2526</v>
       </c>
       <c r="C96" s="15">
         <v>2676</v>
       </c>
       <c r="D96" s="15">
         <v>2533</v>
       </c>
       <c r="E96" s="15">
         <v>2279</v>
       </c>
       <c r="F96" s="15">
         <v>2245</v>
       </c>
       <c r="G96" s="15">
         <v>2271</v>
       </c>
       <c r="H96" s="15">
         <v>1474</v>
       </c>
       <c r="I96" s="15">
         <v>1479</v>
       </c>
       <c r="J96" s="15">
         <v>1313</v>
       </c>
       <c r="K96" s="15">
         <v>1432</v>
       </c>
       <c r="L96" s="15">
         <v>1470</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A97" s="33" t="s">
+      <c r="M96" s="45">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A97" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B97" s="15">
         <v>4982</v>
       </c>
       <c r="C97" s="15">
         <v>4361</v>
       </c>
       <c r="D97" s="15">
         <v>4731</v>
       </c>
       <c r="E97" s="15">
         <v>5122</v>
       </c>
       <c r="F97" s="15">
         <v>6462</v>
       </c>
       <c r="G97" s="15">
         <v>6337</v>
       </c>
       <c r="H97" s="15">
         <v>4583</v>
       </c>
       <c r="I97" s="15">
         <v>3684</v>
       </c>
       <c r="J97" s="15">
         <v>3529</v>
       </c>
       <c r="K97" s="15">
         <v>3062</v>
       </c>
       <c r="L97" s="15">
         <v>2916</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A98" s="33" t="s">
+      <c r="M97" s="45">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A98" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B98" s="15">
         <v>6383</v>
       </c>
       <c r="C98" s="15">
         <v>5369</v>
       </c>
       <c r="D98" s="15">
         <v>5454</v>
       </c>
       <c r="E98" s="15">
         <v>5603</v>
       </c>
       <c r="F98" s="15">
         <v>5017</v>
       </c>
       <c r="G98" s="15">
         <v>4882</v>
       </c>
       <c r="H98" s="15">
         <v>3940</v>
       </c>
       <c r="I98" s="15">
         <v>3800</v>
       </c>
       <c r="J98" s="15">
         <v>3373</v>
       </c>
       <c r="K98" s="15">
         <v>2922</v>
       </c>
       <c r="L98" s="15">
         <v>2483</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A99" s="34" t="s">
+      <c r="M98" s="45">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A99" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B99" s="15">
         <v>4825</v>
       </c>
       <c r="C99" s="15">
         <v>3508</v>
       </c>
       <c r="D99" s="15">
         <v>4335</v>
       </c>
       <c r="E99" s="15">
         <v>4763</v>
       </c>
       <c r="F99" s="15">
         <v>4071</v>
       </c>
       <c r="G99" s="15">
         <v>4051</v>
       </c>
       <c r="H99" s="15">
         <v>3043</v>
       </c>
       <c r="I99" s="15">
         <v>2740</v>
       </c>
       <c r="J99" s="15">
         <v>2197</v>
       </c>
       <c r="K99" s="15">
         <v>1433</v>
       </c>
       <c r="L99" s="15">
         <v>1293</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A100" s="35" t="s">
+      <c r="M99" s="45">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A100" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B100" s="17">
         <v>6368</v>
       </c>
       <c r="C100" s="17">
         <v>5906</v>
       </c>
       <c r="D100" s="17">
         <v>5885</v>
       </c>
       <c r="E100" s="17">
         <v>6337</v>
       </c>
       <c r="F100" s="17">
         <v>5917</v>
       </c>
       <c r="G100" s="17">
         <v>3672</v>
       </c>
       <c r="H100" s="17">
         <v>3053</v>
       </c>
       <c r="I100" s="17">
         <v>2889</v>
       </c>
       <c r="J100" s="17">
         <v>2966</v>
       </c>
       <c r="K100" s="17">
         <v>4230</v>
       </c>
       <c r="L100" s="17">
         <v>4626</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A102" s="27" t="s">
+      <c r="M100" s="46">
+        <v>6571</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" ht="12.75" customHeight="1">
+      <c r="M101" s="48"/>
+    </row>
+    <row r="102" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A102" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="B102" s="27"/>
-[...11 lines deleted...]
-      <c r="L103" s="19" t="s">
+      <c r="B102" s="41"/>
+      <c r="C102" s="41"/>
+      <c r="D102" s="41"/>
+      <c r="E102" s="41"/>
+      <c r="F102" s="41"/>
+      <c r="G102" s="41"/>
+      <c r="H102" s="41"/>
+      <c r="I102" s="41"/>
+      <c r="J102" s="41"/>
+      <c r="K102" s="41"/>
+      <c r="M102" s="47"/>
+    </row>
+    <row r="103" spans="1:13" ht="12.75" customHeight="1">
+      <c r="L103" s="19"/>
+      <c r="M103" s="19" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="104" spans="1:12" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:13" ht="12.75" customHeight="1">
       <c r="A104" s="9"/>
-      <c r="B104" s="30">
+      <c r="B104" s="27">
         <v>2014</v>
       </c>
-      <c r="C104" s="38" t="s">
+      <c r="C104" s="35" t="s">
         <v>24</v>
       </c>
-      <c r="D104" s="38">
+      <c r="D104" s="35">
         <v>2016</v>
       </c>
-      <c r="E104" s="38">
+      <c r="E104" s="35">
         <v>2017</v>
       </c>
-      <c r="F104" s="38">
+      <c r="F104" s="35">
         <v>2018</v>
       </c>
-      <c r="G104" s="38">
+      <c r="G104" s="35">
         <v>2019</v>
       </c>
-      <c r="H104" s="38">
+      <c r="H104" s="35">
         <v>2020</v>
       </c>
-      <c r="I104" s="38">
+      <c r="I104" s="35">
         <v>2021</v>
       </c>
-      <c r="J104" s="39">
+      <c r="J104" s="36">
         <v>2022</v>
       </c>
-      <c r="K104" s="39">
+      <c r="K104" s="36">
         <v>2023</v>
       </c>
-      <c r="L104" s="31">
+      <c r="L104" s="28">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A105" s="32" t="s">
+      <c r="M104" s="37">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A105" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B105" s="12">
         <v>26105</v>
       </c>
       <c r="C105" s="12">
         <v>26068</v>
       </c>
       <c r="D105" s="12">
         <v>25653</v>
       </c>
       <c r="E105" s="12">
         <v>25016</v>
       </c>
       <c r="F105" s="12">
         <v>24526</v>
       </c>
       <c r="G105" s="12">
         <v>24121</v>
       </c>
       <c r="H105" s="12">
         <v>24138</v>
       </c>
       <c r="I105" s="12">
         <v>24082</v>
       </c>
       <c r="J105" s="12">
         <v>23185</v>
       </c>
       <c r="K105" s="12">
         <v>22595</v>
       </c>
       <c r="L105" s="13">
         <v>21604</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A106" s="36" t="s">
+      <c r="M105" s="44">
+        <v>20989</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A106" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B106" s="15">
         <v>8266</v>
       </c>
       <c r="C106" s="15">
         <v>7776</v>
       </c>
       <c r="D106" s="15">
         <v>8002</v>
       </c>
       <c r="E106" s="15">
         <v>7312</v>
       </c>
       <c r="F106" s="15">
         <v>6900</v>
       </c>
       <c r="G106" s="15">
         <v>7169</v>
       </c>
       <c r="H106" s="15">
         <v>7527</v>
       </c>
       <c r="I106" s="15">
         <v>7462</v>
       </c>
       <c r="J106" s="15">
         <v>7520</v>
       </c>
       <c r="K106" s="15">
         <v>7593</v>
       </c>
       <c r="L106" s="14">
         <v>7393</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A107" s="37" t="s">
+      <c r="M106" s="45">
+        <v>7301</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A107" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B107" s="15">
         <v>1399</v>
       </c>
       <c r="C107" s="15">
         <v>1261</v>
       </c>
       <c r="D107" s="15">
         <v>1110</v>
       </c>
       <c r="E107" s="15">
         <v>1290</v>
       </c>
       <c r="F107" s="15">
         <v>1292</v>
       </c>
       <c r="G107" s="15">
         <v>1070</v>
       </c>
       <c r="H107" s="15">
         <v>1080</v>
       </c>
       <c r="I107" s="15">
         <v>917</v>
       </c>
       <c r="J107" s="15">
         <v>944</v>
       </c>
       <c r="K107" s="15">
         <v>892</v>
       </c>
       <c r="L107" s="14">
         <v>906</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A108" s="37" t="s">
+      <c r="M107" s="45">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A108" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B108" s="15">
         <v>1500</v>
       </c>
       <c r="C108" s="15">
         <v>1352</v>
       </c>
       <c r="D108" s="15">
         <v>1331</v>
       </c>
       <c r="E108" s="15">
         <v>1277</v>
       </c>
       <c r="F108" s="15">
         <v>1194</v>
       </c>
       <c r="G108" s="15">
         <v>1176</v>
       </c>
       <c r="H108" s="15">
         <v>1100</v>
       </c>
       <c r="I108" s="15">
         <v>1111</v>
       </c>
       <c r="J108" s="15">
         <v>966</v>
       </c>
       <c r="K108" s="15">
         <v>932</v>
       </c>
       <c r="L108" s="14">
         <v>868</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A109" s="37" t="s">
+      <c r="M108" s="45">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A109" s="34" t="s">
         <v>18</v>
       </c>
       <c r="B109" s="15">
         <v>4166</v>
       </c>
       <c r="C109" s="15">
         <v>4010</v>
       </c>
       <c r="D109" s="15">
         <v>3936</v>
       </c>
       <c r="E109" s="15">
         <v>3729</v>
       </c>
       <c r="F109" s="15">
         <v>3905</v>
       </c>
       <c r="G109" s="15">
         <v>3727</v>
       </c>
       <c r="H109" s="15">
         <v>3892</v>
       </c>
       <c r="I109" s="15">
         <v>3766</v>
       </c>
       <c r="J109" s="15">
         <v>3643</v>
       </c>
       <c r="K109" s="15">
         <v>3391</v>
       </c>
       <c r="L109" s="14">
         <v>3215</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A110" s="37" t="s">
+      <c r="M109" s="45">
+        <v>3064</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A110" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B110" s="15">
         <v>350</v>
       </c>
       <c r="C110" s="15">
         <v>339</v>
       </c>
       <c r="D110" s="15">
         <v>330</v>
       </c>
       <c r="E110" s="15">
         <v>354</v>
       </c>
       <c r="F110" s="15">
         <v>364</v>
       </c>
       <c r="G110" s="15">
         <v>322</v>
       </c>
       <c r="H110" s="15">
         <v>316</v>
       </c>
       <c r="I110" s="15">
         <v>359</v>
       </c>
       <c r="J110" s="15">
         <v>336</v>
       </c>
       <c r="K110" s="15">
         <v>395</v>
       </c>
       <c r="L110" s="14">
         <v>334</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A111" s="36" t="s">
+      <c r="M110" s="45">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A111" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B111" s="15">
         <v>374</v>
       </c>
       <c r="C111" s="15">
         <v>403</v>
       </c>
       <c r="D111" s="15">
         <v>421</v>
       </c>
       <c r="E111" s="15">
         <v>431</v>
       </c>
       <c r="F111" s="15">
         <v>378</v>
       </c>
       <c r="G111" s="15">
         <v>368</v>
       </c>
       <c r="H111" s="15">
         <v>381</v>
       </c>
       <c r="I111" s="15">
         <v>402</v>
       </c>
       <c r="J111" s="15">
         <v>291</v>
       </c>
       <c r="K111" s="15">
         <v>279</v>
       </c>
       <c r="L111" s="14">
         <v>223</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A112" s="37" t="s">
+      <c r="M111" s="45">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A112" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B112" s="15">
         <v>1115</v>
       </c>
       <c r="C112" s="15">
         <v>1146</v>
       </c>
       <c r="D112" s="15">
         <v>1137</v>
       </c>
       <c r="E112" s="15">
         <v>1220</v>
       </c>
       <c r="F112" s="15">
         <v>1051</v>
       </c>
       <c r="G112" s="15">
         <v>1005</v>
       </c>
       <c r="H112" s="15">
         <v>961</v>
       </c>
       <c r="I112" s="15">
         <v>986</v>
       </c>
       <c r="J112" s="15">
         <v>801</v>
       </c>
       <c r="K112" s="15">
         <v>780</v>
       </c>
       <c r="L112" s="14">
         <v>722</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A113" s="37" t="s">
+      <c r="M112" s="45">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A113" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B113" s="15">
         <v>437</v>
       </c>
       <c r="C113" s="15">
         <v>498</v>
       </c>
       <c r="D113" s="15">
         <v>536</v>
       </c>
       <c r="E113" s="15">
         <v>514</v>
       </c>
       <c r="F113" s="15">
         <v>512</v>
       </c>
       <c r="G113" s="15">
         <v>500</v>
       </c>
       <c r="H113" s="15">
         <v>477</v>
       </c>
       <c r="I113" s="15">
         <v>475</v>
       </c>
       <c r="J113" s="15">
         <v>450</v>
       </c>
       <c r="K113" s="15">
         <v>447</v>
       </c>
       <c r="L113" s="14">
         <v>404</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A114" s="37" t="s">
+      <c r="M113" s="45">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A114" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B114" s="15">
         <v>285</v>
       </c>
       <c r="C114" s="15">
         <v>276</v>
       </c>
       <c r="D114" s="15">
         <v>267</v>
       </c>
       <c r="E114" s="15">
         <v>299</v>
       </c>
       <c r="F114" s="15">
         <v>264</v>
       </c>
       <c r="G114" s="15">
         <v>238</v>
       </c>
       <c r="H114" s="15">
         <v>315</v>
       </c>
       <c r="I114" s="15">
         <v>339</v>
       </c>
       <c r="J114" s="15">
         <v>289</v>
       </c>
       <c r="K114" s="15">
         <v>288</v>
       </c>
       <c r="L114" s="14">
         <v>310</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A115" s="37" t="s">
+      <c r="M114" s="45">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A115" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B115" s="15">
         <v>1730</v>
       </c>
       <c r="C115" s="15">
         <v>1808</v>
       </c>
       <c r="D115" s="15">
         <v>1506</v>
       </c>
       <c r="E115" s="15">
         <v>1350</v>
       </c>
       <c r="F115" s="15">
         <v>1421</v>
       </c>
       <c r="G115" s="15">
         <v>1483</v>
       </c>
       <c r="H115" s="15">
         <v>1336</v>
       </c>
       <c r="I115" s="15">
         <v>1330</v>
       </c>
       <c r="J115" s="15">
         <v>1248</v>
       </c>
       <c r="K115" s="15">
         <v>1172</v>
       </c>
       <c r="L115" s="14">
         <v>1082</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A116" s="36" t="s">
+      <c r="M115" s="45">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A116" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B116" s="15">
         <v>336</v>
       </c>
       <c r="C116" s="15">
         <v>363</v>
       </c>
       <c r="D116" s="15">
         <v>365</v>
       </c>
       <c r="E116" s="15">
         <v>363</v>
       </c>
       <c r="F116" s="15">
         <v>375</v>
       </c>
       <c r="G116" s="15">
         <v>359</v>
       </c>
       <c r="H116" s="15">
         <v>375</v>
       </c>
       <c r="I116" s="15">
         <v>382</v>
       </c>
       <c r="J116" s="15">
         <v>369</v>
       </c>
       <c r="K116" s="15">
         <v>329</v>
       </c>
       <c r="L116" s="14">
         <v>304</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A117" s="37" t="s">
+      <c r="M116" s="45">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A117" s="34" t="s">
         <v>31</v>
       </c>
       <c r="B117" s="15">
         <v>600</v>
       </c>
       <c r="C117" s="15">
         <v>720</v>
       </c>
       <c r="D117" s="15">
         <v>717</v>
       </c>
       <c r="E117" s="15">
         <v>791</v>
       </c>
       <c r="F117" s="15">
         <v>733</v>
       </c>
       <c r="G117" s="15">
         <v>723</v>
       </c>
       <c r="H117" s="15">
         <v>687</v>
       </c>
       <c r="I117" s="15">
         <v>677</v>
       </c>
       <c r="J117" s="15">
         <v>717</v>
       </c>
       <c r="K117" s="15">
         <v>761</v>
       </c>
       <c r="L117" s="14">
         <v>627</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A118" s="37" t="s">
+      <c r="M117" s="45">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="118" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A118" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B118" s="15">
         <v>548</v>
       </c>
       <c r="C118" s="15">
         <v>680</v>
       </c>
       <c r="D118" s="15">
         <v>662</v>
       </c>
       <c r="E118" s="15">
         <v>720</v>
       </c>
       <c r="F118" s="15">
         <v>736</v>
       </c>
       <c r="G118" s="15">
         <v>717</v>
       </c>
       <c r="H118" s="15">
         <v>650</v>
       </c>
       <c r="I118" s="15">
         <v>631</v>
       </c>
       <c r="J118" s="15">
         <v>593</v>
       </c>
       <c r="K118" s="15">
         <v>555</v>
       </c>
       <c r="L118" s="14">
         <v>494</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A119" s="37" t="s">
+      <c r="M118" s="45">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A119" s="34" t="s">
         <v>32</v>
       </c>
       <c r="B119" s="15">
         <v>1791</v>
       </c>
       <c r="C119" s="15">
         <v>1728</v>
       </c>
       <c r="D119" s="15">
         <v>1764</v>
       </c>
       <c r="E119" s="15">
         <v>1678</v>
       </c>
       <c r="F119" s="15">
         <v>1790</v>
       </c>
       <c r="G119" s="15">
         <v>1755</v>
       </c>
       <c r="H119" s="15">
         <v>1713</v>
       </c>
       <c r="I119" s="15">
         <v>2052</v>
       </c>
       <c r="J119" s="15">
         <v>2031</v>
       </c>
       <c r="K119" s="15">
         <v>1855</v>
       </c>
       <c r="L119" s="14">
         <v>1875</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A120" s="37" t="s">
+      <c r="M119" s="45">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A120" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B120" s="15">
         <v>704</v>
       </c>
       <c r="C120" s="15">
         <v>700</v>
       </c>
       <c r="D120" s="15">
         <v>757</v>
       </c>
       <c r="E120" s="15">
         <v>731</v>
       </c>
       <c r="F120" s="15">
         <v>728</v>
       </c>
       <c r="G120" s="15">
         <v>740</v>
       </c>
       <c r="H120" s="15">
         <v>719</v>
       </c>
       <c r="I120" s="15">
         <v>629</v>
       </c>
       <c r="J120" s="15">
         <v>553</v>
       </c>
       <c r="K120" s="15">
         <v>526</v>
       </c>
       <c r="L120" s="14">
         <v>561</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A121" s="37" t="s">
+      <c r="M120" s="45">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A121" s="34" t="s">
         <v>33</v>
       </c>
       <c r="B121" s="15">
         <v>279</v>
       </c>
       <c r="C121" s="15">
         <v>300</v>
       </c>
       <c r="D121" s="15">
         <v>302</v>
       </c>
       <c r="E121" s="15">
         <v>303</v>
       </c>
       <c r="F121" s="15">
         <v>302</v>
       </c>
       <c r="G121" s="15">
         <v>276</v>
       </c>
       <c r="H121" s="15">
         <v>257</v>
       </c>
       <c r="I121" s="15">
         <v>258</v>
       </c>
       <c r="J121" s="15">
         <v>227</v>
       </c>
       <c r="K121" s="15">
         <v>230</v>
       </c>
       <c r="L121" s="14">
         <v>239</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A122" s="33" t="s">
+      <c r="M121" s="45">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A122" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B122" s="15">
         <v>491</v>
       </c>
       <c r="C122" s="15">
         <v>552</v>
       </c>
       <c r="D122" s="15">
         <v>591</v>
       </c>
       <c r="E122" s="15">
         <v>602</v>
       </c>
       <c r="F122" s="15">
         <v>638</v>
       </c>
       <c r="G122" s="15">
         <v>638</v>
       </c>
       <c r="H122" s="15">
         <v>543</v>
       </c>
       <c r="I122" s="15">
         <v>528</v>
       </c>
       <c r="J122" s="15">
         <v>491</v>
       </c>
       <c r="K122" s="15">
         <v>536</v>
       </c>
       <c r="L122" s="14">
         <v>505</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A123" s="33" t="s">
+      <c r="M122" s="45">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A123" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B123" s="15">
         <v>574</v>
       </c>
       <c r="C123" s="15">
         <v>672</v>
       </c>
       <c r="D123" s="15">
         <v>643</v>
       </c>
       <c r="E123" s="15">
         <v>680</v>
       </c>
       <c r="F123" s="15">
         <v>648</v>
       </c>
       <c r="G123" s="15">
         <v>596</v>
       </c>
       <c r="H123" s="15">
         <v>647</v>
       </c>
       <c r="I123" s="15">
         <v>621</v>
       </c>
       <c r="J123" s="15">
         <v>651</v>
       </c>
       <c r="K123" s="15">
         <v>554</v>
       </c>
       <c r="L123" s="14">
         <v>506</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A124" s="34" t="s">
+      <c r="M123" s="45">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A124" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B124" s="15">
         <v>537</v>
       </c>
       <c r="C124" s="15">
         <v>659</v>
       </c>
       <c r="D124" s="15">
         <v>596</v>
       </c>
       <c r="E124" s="15">
         <v>654</v>
       </c>
       <c r="F124" s="15">
         <v>598</v>
       </c>
       <c r="G124" s="15">
         <v>579</v>
       </c>
       <c r="H124" s="15">
         <v>551</v>
       </c>
       <c r="I124" s="15">
         <v>524</v>
       </c>
       <c r="J124" s="15">
         <v>430</v>
       </c>
       <c r="K124" s="15">
         <v>426</v>
       </c>
       <c r="L124" s="14">
         <v>368</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A125" s="35" t="s">
+      <c r="M124" s="45">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A125" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B125" s="17">
         <v>623</v>
       </c>
       <c r="C125" s="17">
         <v>825</v>
       </c>
       <c r="D125" s="17">
         <v>680</v>
       </c>
       <c r="E125" s="17">
         <v>718</v>
       </c>
       <c r="F125" s="17">
         <v>697</v>
       </c>
       <c r="G125" s="17">
         <v>680</v>
       </c>
       <c r="H125" s="17">
         <v>611</v>
       </c>
       <c r="I125" s="17">
         <v>633</v>
       </c>
       <c r="J125" s="17">
         <v>635</v>
       </c>
       <c r="K125" s="17">
         <v>654</v>
       </c>
       <c r="L125" s="18">
         <v>668</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A127" s="27" t="s">
+      <c r="M125" s="46">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13" ht="12.75" customHeight="1">
+      <c r="M126" s="47"/>
+    </row>
+    <row r="127" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A127" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="B127" s="27"/>
-[...11 lines deleted...]
-      <c r="J128" s="40" t="s">
+      <c r="B127" s="41"/>
+      <c r="C127" s="41"/>
+      <c r="D127" s="41"/>
+      <c r="E127" s="41"/>
+      <c r="F127" s="41"/>
+      <c r="G127" s="41"/>
+      <c r="H127" s="41"/>
+      <c r="I127" s="41"/>
+      <c r="J127" s="41"/>
+      <c r="K127" s="41"/>
+      <c r="M127" s="47"/>
+    </row>
+    <row r="128" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="J128" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="K128" s="41"/>
-[...2 lines deleted...]
-    <row r="129" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K128" s="54"/>
+      <c r="L128" s="55"/>
+      <c r="M128" s="55"/>
+    </row>
+    <row r="129" spans="1:13" ht="12.75" customHeight="1">
       <c r="A129" s="9"/>
-      <c r="B129" s="30">
+      <c r="B129" s="27">
         <v>2014</v>
       </c>
-      <c r="C129" s="38" t="s">
+      <c r="C129" s="35" t="s">
         <v>24</v>
       </c>
-      <c r="D129" s="38">
+      <c r="D129" s="35">
         <v>2016</v>
       </c>
-      <c r="E129" s="38">
+      <c r="E129" s="35">
         <v>2017</v>
       </c>
-      <c r="F129" s="38">
+      <c r="F129" s="35">
         <v>2018</v>
       </c>
-      <c r="G129" s="38">
+      <c r="G129" s="35">
         <v>2019</v>
       </c>
-      <c r="H129" s="38">
+      <c r="H129" s="35">
         <v>2020</v>
       </c>
-      <c r="I129" s="38">
+      <c r="I129" s="35">
         <v>2021</v>
       </c>
-      <c r="J129" s="39">
+      <c r="J129" s="36">
         <v>2022</v>
       </c>
-      <c r="K129" s="39">
+      <c r="K129" s="36">
         <v>2023</v>
       </c>
-      <c r="L129" s="43">
+      <c r="L129" s="37">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A130" s="32" t="s">
+      <c r="M129" s="37">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A130" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B130" s="20">
         <v>5</v>
       </c>
       <c r="C130" s="20">
         <v>5.0999999999999996</v>
       </c>
       <c r="D130" s="21">
         <v>4.9000000000000004</v>
       </c>
       <c r="E130" s="21">
         <v>4.8</v>
       </c>
       <c r="F130" s="21">
         <v>4.8</v>
       </c>
       <c r="G130" s="21">
         <v>4.7</v>
       </c>
       <c r="H130" s="21">
         <v>4.9000000000000004</v>
       </c>
       <c r="I130" s="21">
         <v>4.8</v>
       </c>
       <c r="J130" s="22">
         <v>4.9000000000000004</v>
       </c>
       <c r="K130" s="22">
         <v>4.8</v>
       </c>
-      <c r="L130" s="44">
+      <c r="L130" s="38">
         <v>4.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A131" s="36" t="s">
+      <c r="M130" s="49">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A131" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B131" s="23">
         <v>6.2</v>
       </c>
       <c r="C131" s="23">
         <v>6</v>
       </c>
       <c r="D131" s="23">
         <v>5.9</v>
       </c>
       <c r="E131" s="23">
         <v>5.5</v>
       </c>
       <c r="F131" s="23">
         <v>5.0999999999999996</v>
       </c>
       <c r="G131" s="23">
         <v>5.2</v>
       </c>
       <c r="H131" s="23">
         <v>5.2</v>
       </c>
       <c r="I131" s="23">
         <v>5</v>
       </c>
       <c r="J131" s="24">
         <v>4.9000000000000004</v>
       </c>
       <c r="K131" s="24">
         <v>4.9000000000000004</v>
       </c>
-      <c r="L131" s="45">
+      <c r="L131" s="39">
         <v>4.9000000000000004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A132" s="37" t="s">
+      <c r="M131" s="50">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A132" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B132" s="23">
         <v>6.3</v>
       </c>
       <c r="C132" s="23">
         <v>5.5</v>
       </c>
       <c r="D132" s="23">
         <v>4.7</v>
       </c>
       <c r="E132" s="23">
         <v>5.2</v>
       </c>
       <c r="F132" s="23">
         <v>5.6</v>
       </c>
       <c r="G132" s="23">
         <v>4.9000000000000004</v>
       </c>
       <c r="H132" s="23">
         <v>5.4</v>
       </c>
       <c r="I132" s="23">
         <v>4.5999999999999996</v>
       </c>
       <c r="J132" s="24">
         <v>4.9000000000000004</v>
       </c>
       <c r="K132" s="24">
         <v>4.8</v>
       </c>
-      <c r="L132" s="45">
+      <c r="L132" s="39">
         <v>4.9000000000000004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A133" s="37" t="s">
+      <c r="M132" s="50">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A133" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B133" s="23">
         <v>6</v>
       </c>
       <c r="C133" s="23">
         <v>5.3</v>
       </c>
       <c r="D133" s="23">
         <v>5.5</v>
       </c>
       <c r="E133" s="23">
         <v>5.3</v>
       </c>
       <c r="F133" s="23">
         <v>5.0999999999999996</v>
       </c>
       <c r="G133" s="23">
         <v>5</v>
       </c>
       <c r="H133" s="23">
         <v>4.9000000000000004</v>
       </c>
       <c r="I133" s="23">
         <v>5</v>
       </c>
       <c r="J133" s="24">
         <v>4.9000000000000004</v>
       </c>
       <c r="K133" s="24">
         <v>4.8</v>
       </c>
-      <c r="L133" s="45">
+      <c r="L133" s="39">
         <v>4.5999999999999996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A134" s="37" t="s">
+      <c r="M133" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A134" s="34" t="s">
         <v>18</v>
       </c>
       <c r="B134" s="23">
         <v>5.5</v>
       </c>
       <c r="C134" s="23">
         <v>5.3</v>
       </c>
       <c r="D134" s="23">
         <v>5.0999999999999996</v>
       </c>
       <c r="E134" s="23">
         <v>5</v>
       </c>
       <c r="F134" s="23">
         <v>5.3</v>
       </c>
       <c r="G134" s="23">
         <v>5.0999999999999996</v>
       </c>
       <c r="H134" s="23">
         <v>5.4</v>
       </c>
       <c r="I134" s="23">
         <v>4.9000000000000004</v>
       </c>
       <c r="J134" s="24">
         <v>5</v>
       </c>
       <c r="K134" s="24">
         <v>4.7</v>
       </c>
-      <c r="L134" s="45">
+      <c r="L134" s="39">
         <v>4.5999999999999996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A135" s="37" t="s">
+      <c r="M134" s="50">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="135" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A135" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B135" s="23">
         <v>3.9</v>
       </c>
       <c r="C135" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="D135" s="23">
         <v>4.2</v>
       </c>
       <c r="E135" s="23">
         <v>4.3</v>
       </c>
       <c r="F135" s="23">
         <v>4.5</v>
       </c>
       <c r="G135" s="23">
         <v>4.3</v>
       </c>
       <c r="H135" s="23">
         <v>4.3</v>
       </c>
       <c r="I135" s="23">
         <v>4.7</v>
       </c>
       <c r="J135" s="24">
         <v>4.5999999999999996</v>
       </c>
       <c r="K135" s="24">
         <v>4.5</v>
       </c>
-      <c r="L135" s="45">
+      <c r="L135" s="39">
         <v>4.4000000000000004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A136" s="36" t="s">
+      <c r="M135" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="136" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A136" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B136" s="23">
         <v>4.0999999999999996</v>
       </c>
       <c r="C136" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="D136" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="E136" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="F136" s="23">
         <v>4.3</v>
       </c>
       <c r="G136" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="H136" s="23">
         <v>4.7</v>
       </c>
       <c r="I136" s="23">
         <v>4.8</v>
       </c>
       <c r="J136" s="24">
         <v>4.7</v>
       </c>
       <c r="K136" s="24">
         <v>4.7</v>
       </c>
-      <c r="L136" s="45">
+      <c r="L136" s="39">
         <v>4.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A137" s="37" t="s">
+      <c r="M136" s="50">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="137" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A137" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B137" s="23">
         <v>4.2</v>
       </c>
       <c r="C137" s="23">
         <v>4.3</v>
       </c>
       <c r="D137" s="23">
         <v>4.2</v>
       </c>
       <c r="E137" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="F137" s="23">
         <v>4.3</v>
       </c>
       <c r="G137" s="23">
         <v>4.2</v>
       </c>
       <c r="H137" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="I137" s="23">
         <v>4.8</v>
       </c>
       <c r="J137" s="24">
         <v>4.5</v>
       </c>
       <c r="K137" s="24">
         <v>4.5999999999999996</v>
       </c>
-      <c r="L137" s="45">
+      <c r="L137" s="39">
         <v>4.5999999999999996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A138" s="37" t="s">
+      <c r="M137" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="138" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A138" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B138" s="23">
         <v>3.7</v>
       </c>
       <c r="C138" s="23">
         <v>4.0999999999999996</v>
       </c>
       <c r="D138" s="23">
         <v>4.2</v>
       </c>
       <c r="E138" s="23">
         <v>4.0999999999999996</v>
       </c>
       <c r="F138" s="23">
         <v>4.3</v>
       </c>
       <c r="G138" s="23">
         <v>4.3</v>
       </c>
       <c r="H138" s="23">
         <v>4.5999999999999996</v>
       </c>
       <c r="I138" s="23">
         <v>4.7</v>
       </c>
       <c r="J138" s="24">
         <v>4.7</v>
       </c>
       <c r="K138" s="24">
         <v>4.7</v>
       </c>
-      <c r="L138" s="45">
+      <c r="L138" s="39">
         <v>4.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A139" s="37" t="s">
+      <c r="M138" s="50">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A139" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B139" s="23">
         <v>3.8</v>
       </c>
       <c r="C139" s="23">
         <v>4.2</v>
       </c>
       <c r="D139" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="E139" s="23">
         <v>4.5999999999999996</v>
       </c>
       <c r="F139" s="23">
         <v>4.5</v>
       </c>
       <c r="G139" s="23">
         <v>4.2</v>
       </c>
       <c r="H139" s="23">
         <v>4.7</v>
       </c>
       <c r="I139" s="23">
         <v>4.5</v>
       </c>
       <c r="J139" s="24">
         <v>4.5999999999999996</v>
       </c>
       <c r="K139" s="24">
         <v>4.5</v>
       </c>
-      <c r="L139" s="45">
+      <c r="L139" s="39">
         <v>4.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A140" s="37" t="s">
+      <c r="M139" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A140" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B140" s="23">
         <v>5.6</v>
       </c>
       <c r="C140" s="23">
         <v>5.8</v>
       </c>
       <c r="D140" s="23">
         <v>4.9000000000000004</v>
       </c>
       <c r="E140" s="23">
         <v>4.9000000000000004</v>
       </c>
       <c r="F140" s="23">
         <v>4.7</v>
       </c>
       <c r="G140" s="23">
         <v>4.9000000000000004</v>
       </c>
       <c r="H140" s="23">
         <v>4.8</v>
       </c>
       <c r="I140" s="23">
         <v>4.5</v>
       </c>
       <c r="J140" s="24">
         <v>5</v>
       </c>
       <c r="K140" s="24">
         <v>4.8</v>
       </c>
-      <c r="L140" s="45">
+      <c r="L140" s="39">
         <v>4.5999999999999996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A141" s="36" t="s">
+      <c r="M140" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A141" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B141" s="23">
         <v>3.9</v>
       </c>
       <c r="C141" s="23">
         <v>4.3</v>
       </c>
       <c r="D141" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="E141" s="23">
         <v>4.2</v>
       </c>
       <c r="F141" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="G141" s="23">
         <v>4.2</v>
       </c>
       <c r="H141" s="23">
         <v>4.7</v>
       </c>
       <c r="I141" s="23">
         <v>4.5999999999999996</v>
       </c>
       <c r="J141" s="24">
         <v>4.7</v>
       </c>
       <c r="K141" s="24">
         <v>4.7</v>
       </c>
-      <c r="L141" s="45">
+      <c r="L141" s="39">
         <v>4.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A142" s="37" t="s">
+      <c r="M141" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A142" s="34" t="s">
         <v>31</v>
       </c>
       <c r="B142" s="23">
         <v>3.4</v>
       </c>
       <c r="C142" s="23">
         <v>4.2</v>
       </c>
       <c r="D142" s="23">
         <v>4.2</v>
       </c>
       <c r="E142" s="23">
         <v>4.5</v>
       </c>
       <c r="F142" s="23">
         <v>4.2</v>
       </c>
       <c r="G142" s="23">
         <v>4.2</v>
       </c>
       <c r="H142" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="I142" s="23">
         <v>4.5999999999999996</v>
       </c>
       <c r="J142" s="24">
         <v>4.7</v>
       </c>
       <c r="K142" s="24">
         <v>4.7</v>
       </c>
-      <c r="L142" s="45">
+      <c r="L142" s="39">
         <v>4.5999999999999996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A143" s="37" t="s">
+      <c r="M142" s="50">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="143" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A143" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B143" s="23">
         <v>3.4</v>
       </c>
       <c r="C143" s="23">
         <v>4.3</v>
       </c>
       <c r="D143" s="23">
         <v>4.2</v>
       </c>
       <c r="E143" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="F143" s="23">
         <v>4.5</v>
       </c>
       <c r="G143" s="23">
         <v>4.2</v>
       </c>
       <c r="H143" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="I143" s="23">
         <v>4.5999999999999996</v>
       </c>
       <c r="J143" s="24">
         <v>4.7</v>
       </c>
       <c r="K143" s="24">
         <v>4.7</v>
       </c>
-      <c r="L143" s="45">
+      <c r="L143" s="39">
         <v>4.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A144" s="37" t="s">
+      <c r="M143" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A144" s="34" t="s">
         <v>32</v>
       </c>
       <c r="B144" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="C144" s="23">
         <v>4.2</v>
       </c>
       <c r="D144" s="23">
         <v>4.2</v>
       </c>
       <c r="E144" s="23">
         <v>4.2</v>
       </c>
       <c r="F144" s="23">
         <v>4.3</v>
       </c>
       <c r="G144" s="23">
         <v>4.2</v>
       </c>
       <c r="H144" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="I144" s="23">
         <v>4.5999999999999996</v>
       </c>
       <c r="J144" s="24">
         <v>4.9000000000000004</v>
       </c>
       <c r="K144" s="24">
         <v>4.8</v>
       </c>
-      <c r="L144" s="45">
+      <c r="L144" s="39">
         <v>4.5999999999999996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A145" s="37" t="s">
+      <c r="M144" s="50">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="145" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A145" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B145" s="23">
         <v>3.9</v>
       </c>
       <c r="C145" s="23">
         <v>4</v>
       </c>
       <c r="D145" s="23">
         <v>4.3</v>
       </c>
       <c r="E145" s="23">
         <v>4.2</v>
       </c>
       <c r="F145" s="23">
         <v>4.3</v>
       </c>
       <c r="G145" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="H145" s="23">
         <v>4.5999999999999996</v>
       </c>
       <c r="I145" s="23">
         <v>4.5999999999999996</v>
       </c>
       <c r="J145" s="24">
         <v>4.7</v>
       </c>
       <c r="K145" s="24">
         <v>4.7</v>
       </c>
-      <c r="L145" s="45">
+      <c r="L145" s="39">
         <v>4.5999999999999996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A146" s="37" t="s">
+      <c r="M145" s="50">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="146" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A146" s="34" t="s">
         <v>33</v>
       </c>
       <c r="B146" s="23">
         <v>4.0999999999999996</v>
       </c>
       <c r="C146" s="23">
         <v>4.2</v>
       </c>
       <c r="D146" s="23">
         <v>4.3</v>
       </c>
       <c r="E146" s="23">
         <v>4.2</v>
       </c>
       <c r="F146" s="23">
         <v>4.5</v>
       </c>
       <c r="G146" s="23">
         <v>4.3</v>
       </c>
       <c r="H146" s="23">
         <v>4.7</v>
       </c>
       <c r="I146" s="23">
         <v>4.8</v>
       </c>
       <c r="J146" s="24">
         <v>4.7</v>
       </c>
       <c r="K146" s="24">
         <v>4.5999999999999996</v>
       </c>
-      <c r="L146" s="45">
+      <c r="L146" s="39">
         <v>4.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A147" s="33" t="s">
+      <c r="M146" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A147" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B147" s="23">
         <v>3.6</v>
       </c>
       <c r="C147" s="23">
         <v>4.3</v>
       </c>
       <c r="D147" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="E147" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="F147" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="G147" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="H147" s="23">
         <v>4.5</v>
       </c>
       <c r="I147" s="23">
         <v>4.7</v>
       </c>
       <c r="J147" s="24">
         <v>4.7</v>
       </c>
       <c r="K147" s="24">
         <v>4.7</v>
       </c>
-      <c r="L147" s="45">
+      <c r="L147" s="39">
         <v>4.5999999999999996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A148" s="33" t="s">
+      <c r="M147" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A148" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B148" s="23">
         <v>3.5</v>
       </c>
       <c r="C148" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="D148" s="23">
         <v>4.2</v>
       </c>
       <c r="E148" s="23">
         <v>4.2</v>
       </c>
       <c r="F148" s="23">
         <v>4.3</v>
       </c>
       <c r="G148" s="23">
         <v>4.2</v>
       </c>
       <c r="H148" s="23">
         <v>4.8</v>
       </c>
       <c r="I148" s="23">
         <v>4.7</v>
       </c>
       <c r="J148" s="24">
         <v>4.8</v>
       </c>
       <c r="K148" s="24">
         <v>4.5999999999999996</v>
       </c>
-      <c r="L148" s="45">
+      <c r="L148" s="39">
         <v>4.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A149" s="34" t="s">
+      <c r="M148" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A149" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B149" s="23">
         <v>3.7</v>
       </c>
       <c r="C149" s="23">
         <v>5.3</v>
       </c>
       <c r="D149" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="E149" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="F149" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="G149" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="H149" s="23">
         <v>4.5999999999999996</v>
       </c>
       <c r="I149" s="23">
         <v>4.5999999999999996</v>
       </c>
       <c r="J149" s="24">
         <v>4.7</v>
       </c>
       <c r="K149" s="24">
         <v>4.5999999999999996</v>
       </c>
-      <c r="L149" s="45">
+      <c r="L149" s="39">
         <v>4.5999999999999996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A150" s="35" t="s">
+      <c r="M149" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A150" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B150" s="25">
         <v>3.7</v>
       </c>
       <c r="C150" s="25">
         <v>5</v>
       </c>
       <c r="D150" s="25">
         <v>4.4000000000000004</v>
       </c>
       <c r="E150" s="25">
         <v>4.3</v>
       </c>
       <c r="F150" s="25">
         <v>4.2</v>
       </c>
       <c r="G150" s="25">
         <v>4.5999999999999996</v>
       </c>
       <c r="H150" s="25">
         <v>4.7</v>
       </c>
       <c r="I150" s="25">
         <v>4.8</v>
       </c>
       <c r="J150" s="26">
         <v>4.7</v>
       </c>
       <c r="K150" s="26">
         <v>4.7</v>
       </c>
-      <c r="L150" s="46">
+      <c r="L150" s="40">
         <v>4.7</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A152" s="27" t="s">
+      <c r="M150" s="51">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13" ht="12.75" customHeight="1">
+      <c r="M151" s="47"/>
+    </row>
+    <row r="152" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A152" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="B152" s="27"/>
-[...11 lines deleted...]
-      <c r="J153" s="40" t="s">
+      <c r="B152" s="41"/>
+      <c r="C152" s="41"/>
+      <c r="D152" s="41"/>
+      <c r="E152" s="41"/>
+      <c r="F152" s="41"/>
+      <c r="G152" s="41"/>
+      <c r="H152" s="41"/>
+      <c r="I152" s="41"/>
+      <c r="J152" s="41"/>
+      <c r="K152" s="41"/>
+      <c r="M152" s="47"/>
+    </row>
+    <row r="153" spans="1:13" ht="12.75" customHeight="1">
+      <c r="J153" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="K153" s="41"/>
-[...2 lines deleted...]
-    <row r="154" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K153" s="54"/>
+      <c r="L153" s="55"/>
+      <c r="M153" s="55"/>
+    </row>
+    <row r="154" spans="1:13" ht="12.75" customHeight="1">
       <c r="A154" s="9"/>
-      <c r="B154" s="38">
+      <c r="B154" s="35">
         <v>2014</v>
       </c>
-      <c r="C154" s="38" t="s">
+      <c r="C154" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="D154" s="38">
+      <c r="D154" s="35">
         <v>2016</v>
       </c>
-      <c r="E154" s="38">
+      <c r="E154" s="35">
         <v>2017</v>
       </c>
-      <c r="F154" s="38">
+      <c r="F154" s="35">
         <v>2018</v>
       </c>
-      <c r="G154" s="38">
+      <c r="G154" s="35">
         <v>2019</v>
       </c>
-      <c r="H154" s="38">
+      <c r="H154" s="35">
         <v>2020</v>
       </c>
-      <c r="I154" s="38">
+      <c r="I154" s="35">
         <v>2021</v>
       </c>
-      <c r="J154" s="38">
+      <c r="J154" s="35">
         <v>2022</v>
       </c>
-      <c r="K154" s="39" t="s">
+      <c r="K154" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="L154" s="43">
+      <c r="L154" s="37">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A155" s="32" t="s">
+      <c r="M154" s="37">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="155" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A155" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B155" s="21">
         <v>3.6</v>
       </c>
       <c r="C155" s="21">
         <v>3.3</v>
       </c>
       <c r="D155" s="21">
         <v>3.2</v>
       </c>
       <c r="E155" s="21">
         <v>3</v>
       </c>
       <c r="F155" s="21">
         <v>3.1</v>
       </c>
       <c r="G155" s="21">
         <v>3.3</v>
       </c>
       <c r="H155" s="21">
         <v>3.2</v>
       </c>
       <c r="I155" s="21">
         <v>3</v>
       </c>
       <c r="J155" s="21">
         <v>2.8</v>
       </c>
       <c r="K155" s="21">
         <v>3.1</v>
       </c>
-      <c r="L155" s="44">
+      <c r="L155" s="38">
         <v>2.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A156" s="36" t="s">
+      <c r="M155" s="49">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="156" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A156" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B156" s="23">
         <v>2.8</v>
       </c>
       <c r="C156" s="23">
         <v>2.7</v>
       </c>
       <c r="D156" s="23">
         <v>3.7</v>
       </c>
       <c r="E156" s="23">
         <v>3.3</v>
       </c>
       <c r="F156" s="23">
         <v>2.5</v>
       </c>
       <c r="G156" s="23">
         <v>3.1</v>
       </c>
       <c r="H156" s="23">
         <v>1.9</v>
       </c>
       <c r="I156" s="23">
         <v>2.9</v>
       </c>
       <c r="J156" s="23">
         <v>2.2999999999999998</v>
       </c>
       <c r="K156" s="23">
         <v>2.9</v>
       </c>
-      <c r="L156" s="45">
+      <c r="L156" s="39">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A157" s="37" t="s">
+      <c r="M156" s="50">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="157" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A157" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B157" s="23">
         <v>3.4</v>
       </c>
       <c r="C157" s="23">
         <v>2.1</v>
       </c>
       <c r="D157" s="23">
         <v>1.9</v>
       </c>
       <c r="E157" s="23">
         <v>1.2</v>
       </c>
       <c r="F157" s="23">
         <v>2.8</v>
       </c>
       <c r="G157" s="23">
         <v>3.4</v>
       </c>
       <c r="H157" s="23">
         <v>5</v>
       </c>
       <c r="I157" s="23">
         <v>1.9</v>
       </c>
       <c r="J157" s="23">
         <v>2.6</v>
       </c>
       <c r="K157" s="23">
         <v>2.7</v>
       </c>
-      <c r="L157" s="45">
+      <c r="L157" s="39">
         <v>2.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A158" s="37" t="s">
+      <c r="M157" s="50">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="158" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A158" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B158" s="23">
         <v>3</v>
       </c>
       <c r="C158" s="23">
         <v>3.7</v>
       </c>
       <c r="D158" s="23">
         <v>3.4</v>
       </c>
       <c r="E158" s="23">
         <v>3</v>
       </c>
       <c r="F158" s="23">
         <v>4.5</v>
       </c>
       <c r="G158" s="23">
         <v>3.7</v>
       </c>
       <c r="H158" s="23">
         <v>4.9000000000000004</v>
       </c>
       <c r="I158" s="23">
         <v>2.1</v>
       </c>
       <c r="J158" s="23">
         <v>3.2</v>
       </c>
       <c r="K158" s="23">
         <v>4.7</v>
       </c>
-      <c r="L158" s="45">
+      <c r="L158" s="39">
         <v>4.0999999999999996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A159" s="37" t="s">
+      <c r="M158" s="50">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="159" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A159" s="34" t="s">
         <v>18</v>
       </c>
       <c r="B159" s="23">
         <v>4.7</v>
       </c>
       <c r="C159" s="23">
         <v>3.3</v>
       </c>
       <c r="D159" s="23">
         <v>3.5</v>
       </c>
       <c r="E159" s="23">
         <v>3.2</v>
       </c>
       <c r="F159" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="G159" s="23">
         <v>3.3</v>
       </c>
       <c r="H159" s="23">
         <v>4.7</v>
       </c>
       <c r="I159" s="23">
         <v>3.8</v>
       </c>
       <c r="J159" s="23">
         <v>4.3</v>
       </c>
       <c r="K159" s="23">
         <v>3.1</v>
       </c>
-      <c r="L159" s="45">
+      <c r="L159" s="39">
         <v>1.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A160" s="37" t="s">
+      <c r="M159" s="50">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A160" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B160" s="23">
         <v>3.1</v>
       </c>
       <c r="C160" s="23">
         <v>3.1</v>
       </c>
       <c r="D160" s="23">
         <v>3</v>
       </c>
       <c r="E160" s="23">
         <v>2.6</v>
       </c>
       <c r="F160" s="23">
         <v>2.7</v>
       </c>
       <c r="G160" s="23">
         <v>2</v>
       </c>
       <c r="H160" s="23">
         <v>3.5</v>
       </c>
       <c r="I160" s="23">
         <v>2.7</v>
       </c>
       <c r="J160" s="23">
         <v>2.2999999999999998</v>
       </c>
       <c r="K160" s="23">
         <v>2.9</v>
       </c>
-      <c r="L160" s="45">
+      <c r="L160" s="39">
         <v>4.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A161" s="36" t="s">
+      <c r="M160" s="50">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="161" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A161" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B161" s="23">
         <v>2.7</v>
       </c>
       <c r="C161" s="23">
         <v>2.4</v>
       </c>
       <c r="D161" s="23">
         <v>3.1</v>
       </c>
       <c r="E161" s="23">
         <v>3.1</v>
       </c>
       <c r="F161" s="23">
         <v>2.7</v>
       </c>
       <c r="G161" s="23">
         <v>3</v>
       </c>
       <c r="H161" s="23">
         <v>3.7</v>
       </c>
       <c r="I161" s="23">
         <v>2.7</v>
       </c>
       <c r="J161" s="23">
         <v>2.6</v>
       </c>
       <c r="K161" s="23">
         <v>4.5999999999999996</v>
       </c>
-      <c r="L161" s="45">
+      <c r="L161" s="39">
         <v>3.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A162" s="37" t="s">
+      <c r="M161" s="50">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="162" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A162" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B162" s="23">
         <v>3.7</v>
       </c>
       <c r="C162" s="23">
         <v>3.7</v>
       </c>
       <c r="D162" s="23">
         <v>3</v>
       </c>
       <c r="E162" s="23">
         <v>3.4</v>
       </c>
       <c r="F162" s="23">
         <v>2.2000000000000002</v>
       </c>
       <c r="G162" s="23">
         <v>2.2000000000000002</v>
       </c>
       <c r="H162" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="I162" s="23">
         <v>2.7</v>
       </c>
       <c r="J162" s="23">
         <v>2.8</v>
       </c>
       <c r="K162" s="23">
         <v>1.8</v>
       </c>
-      <c r="L162" s="45">
+      <c r="L162" s="39">
         <v>1.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A163" s="37" t="s">
+      <c r="M162" s="50">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="163" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A163" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B163" s="23">
         <v>4</v>
       </c>
       <c r="C163" s="23">
         <v>4.0999999999999996</v>
       </c>
       <c r="D163" s="23">
         <v>2.9</v>
       </c>
       <c r="E163" s="23">
         <v>2.8</v>
       </c>
       <c r="F163" s="23">
         <v>2.7</v>
       </c>
       <c r="G163" s="23">
         <v>5</v>
       </c>
       <c r="H163" s="23">
         <v>5</v>
       </c>
       <c r="I163" s="23">
         <v>2.6</v>
       </c>
       <c r="J163" s="23">
         <v>3.9</v>
       </c>
       <c r="K163" s="23">
         <v>3.1</v>
       </c>
-      <c r="L163" s="45">
+      <c r="L163" s="39">
         <v>2.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A164" s="37" t="s">
+      <c r="M163" s="52">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="164" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A164" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B164" s="23">
         <v>3</v>
       </c>
       <c r="C164" s="23">
         <v>3.6</v>
       </c>
       <c r="D164" s="23">
         <v>3.1</v>
       </c>
       <c r="E164" s="23">
         <v>3.6</v>
       </c>
       <c r="F164" s="23">
         <v>2.6</v>
       </c>
       <c r="G164" s="23">
         <v>3.9</v>
       </c>
       <c r="H164" s="23">
         <v>2.5</v>
       </c>
       <c r="I164" s="23">
         <v>2</v>
       </c>
       <c r="J164" s="23">
         <v>2.2000000000000002</v>
       </c>
       <c r="K164" s="23">
         <v>2.2999999999999998</v>
       </c>
-      <c r="L164" s="45">
+      <c r="L164" s="39">
         <v>1.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A165" s="37" t="s">
+      <c r="M164" s="50">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="165" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A165" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B165" s="23">
         <v>4.0999999999999996</v>
       </c>
       <c r="C165" s="23">
         <v>3.9</v>
       </c>
       <c r="D165" s="23">
         <v>2.2999999999999998</v>
       </c>
       <c r="E165" s="23">
         <v>1.9</v>
       </c>
       <c r="F165" s="23">
         <v>2.1</v>
       </c>
       <c r="G165" s="23">
         <v>1.6</v>
       </c>
       <c r="H165" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="I165" s="23">
         <v>2.2000000000000002</v>
       </c>
       <c r="J165" s="23">
         <v>2.8</v>
       </c>
       <c r="K165" s="23">
         <v>4.5</v>
       </c>
-      <c r="L165" s="45">
+      <c r="L165" s="39">
         <v>3.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A166" s="36" t="s">
+      <c r="M165" s="50">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="166" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A166" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B166" s="23">
         <v>4.7</v>
       </c>
       <c r="C166" s="23">
         <v>3.6</v>
       </c>
       <c r="D166" s="23">
         <v>2.8</v>
       </c>
       <c r="E166" s="23">
         <v>3.6</v>
       </c>
       <c r="F166" s="23">
         <v>2.2999999999999998</v>
       </c>
       <c r="G166" s="23">
         <v>3.6</v>
       </c>
       <c r="H166" s="23">
         <v>5.2</v>
       </c>
       <c r="I166" s="23">
         <v>2.8</v>
       </c>
       <c r="J166" s="23">
         <v>3.9</v>
       </c>
       <c r="K166" s="23">
         <v>4.5999999999999996</v>
       </c>
-      <c r="L166" s="45">
+      <c r="L166" s="39">
         <v>3.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A167" s="37" t="s">
+      <c r="M166" s="50">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="167" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A167" s="34" t="s">
         <v>31</v>
       </c>
       <c r="B167" s="23">
         <v>3</v>
       </c>
       <c r="C167" s="23">
         <v>4.8</v>
       </c>
       <c r="D167" s="23">
         <v>2.7</v>
       </c>
       <c r="E167" s="23">
         <v>3.8</v>
       </c>
       <c r="F167" s="23">
         <v>3</v>
       </c>
       <c r="G167" s="23">
         <v>3.5</v>
       </c>
       <c r="H167" s="23">
         <v>4.3</v>
       </c>
       <c r="I167" s="23">
         <v>5</v>
       </c>
       <c r="J167" s="23">
         <v>2.2000000000000002</v>
       </c>
       <c r="K167" s="23">
         <v>2.6</v>
       </c>
-      <c r="L167" s="45">
+      <c r="L167" s="39">
         <v>3.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A168" s="37" t="s">
+      <c r="M167" s="50">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="168" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A168" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B168" s="23">
         <v>2.5</v>
       </c>
       <c r="C168" s="23">
         <v>3.3</v>
       </c>
       <c r="D168" s="23">
         <v>3.2</v>
       </c>
       <c r="E168" s="23">
         <v>3.2</v>
       </c>
       <c r="F168" s="23">
         <v>2.2000000000000002</v>
       </c>
       <c r="G168" s="23">
         <v>4.2</v>
       </c>
       <c r="H168" s="23">
         <v>2.4</v>
       </c>
       <c r="I168" s="23">
         <v>2.8</v>
       </c>
       <c r="J168" s="23">
         <v>2.4</v>
       </c>
       <c r="K168" s="23">
         <v>4.3</v>
       </c>
-      <c r="L168" s="45">
+      <c r="L168" s="39">
         <v>1.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A169" s="37" t="s">
+      <c r="M168" s="50">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="169" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A169" s="34" t="s">
         <v>32</v>
       </c>
       <c r="B169" s="23">
         <v>4.7</v>
       </c>
       <c r="C169" s="23">
         <v>3.5</v>
       </c>
       <c r="D169" s="23">
         <v>3.6</v>
       </c>
       <c r="E169" s="23">
         <v>3.6</v>
       </c>
       <c r="F169" s="23">
         <v>4.0999999999999996</v>
       </c>
       <c r="G169" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="H169" s="23">
         <v>1.6</v>
       </c>
       <c r="I169" s="23">
         <v>3</v>
       </c>
       <c r="J169" s="23">
         <v>3</v>
       </c>
       <c r="K169" s="23">
         <v>3.8</v>
       </c>
-      <c r="L169" s="45">
+      <c r="L169" s="39">
         <v>3.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A170" s="37" t="s">
+      <c r="M169" s="50">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="170" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A170" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B170" s="23">
         <v>4.2</v>
       </c>
       <c r="C170" s="23">
         <v>3.8</v>
       </c>
       <c r="D170" s="23">
         <v>2.8</v>
       </c>
       <c r="E170" s="23">
         <v>3</v>
       </c>
       <c r="F170" s="23">
         <v>3</v>
       </c>
       <c r="G170" s="23">
         <v>4</v>
       </c>
       <c r="H170" s="23">
         <v>5</v>
       </c>
       <c r="I170" s="23">
         <v>3.5</v>
       </c>
       <c r="J170" s="23">
         <v>4.0999999999999996</v>
       </c>
       <c r="K170" s="23">
         <v>1.9</v>
       </c>
-      <c r="L170" s="45">
+      <c r="L170" s="39">
         <v>3.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A171" s="37" t="s">
+      <c r="M170" s="50">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="171" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A171" s="34" t="s">
         <v>33</v>
       </c>
       <c r="B171" s="23">
         <v>4.5</v>
       </c>
       <c r="C171" s="23">
         <v>3.5</v>
       </c>
       <c r="D171" s="23">
         <v>3.1</v>
       </c>
       <c r="E171" s="23">
         <v>2.9</v>
       </c>
       <c r="F171" s="23">
         <v>3.5</v>
       </c>
       <c r="G171" s="23">
         <v>2.9</v>
       </c>
       <c r="H171" s="23">
         <v>4.8</v>
       </c>
       <c r="I171" s="23">
         <v>3.2</v>
       </c>
       <c r="J171" s="23">
         <v>5</v>
       </c>
       <c r="K171" s="23">
         <v>2.2999999999999998</v>
       </c>
-      <c r="L171" s="45">
+      <c r="L171" s="39">
         <v>2.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A172" s="33" t="s">
+      <c r="M171" s="50">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A172" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B172" s="23">
         <v>4.5</v>
       </c>
       <c r="C172" s="23">
         <v>3.5</v>
       </c>
       <c r="D172" s="23">
         <v>3.9</v>
       </c>
       <c r="E172" s="23">
         <v>2.8</v>
       </c>
       <c r="F172" s="23">
         <v>3.6</v>
       </c>
       <c r="G172" s="23">
         <v>2.9</v>
       </c>
       <c r="H172" s="23">
         <v>3.3</v>
       </c>
       <c r="I172" s="23">
         <v>2.7</v>
       </c>
       <c r="J172" s="23">
         <v>3</v>
       </c>
       <c r="K172" s="23">
         <v>1.5</v>
       </c>
-      <c r="L172" s="45">
+      <c r="L172" s="39">
         <v>2.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A173" s="33" t="s">
+      <c r="M172" s="50">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="173" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A173" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B173" s="23">
         <v>3.1</v>
       </c>
       <c r="C173" s="23">
         <v>4.3</v>
       </c>
       <c r="D173" s="23">
         <v>2.8</v>
       </c>
       <c r="E173" s="23">
         <v>2.2999999999999998</v>
       </c>
       <c r="F173" s="23">
         <v>3.9</v>
       </c>
       <c r="G173" s="23">
         <v>6.5</v>
       </c>
       <c r="H173" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="I173" s="23">
         <v>3.8</v>
       </c>
       <c r="J173" s="23">
         <v>3.3</v>
       </c>
       <c r="K173" s="23">
         <v>2.6</v>
       </c>
-      <c r="L173" s="45">
+      <c r="L173" s="39">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A174" s="34" t="s">
+      <c r="M173" s="50">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="174" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A174" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B174" s="23">
         <v>4.0999999999999996</v>
       </c>
       <c r="C174" s="23">
         <v>4.7</v>
       </c>
       <c r="D174" s="23">
         <v>3.2</v>
       </c>
       <c r="E174" s="23">
         <v>3.8</v>
       </c>
       <c r="F174" s="23">
         <v>3.5</v>
       </c>
       <c r="G174" s="23">
         <v>3.2</v>
       </c>
       <c r="H174" s="23">
         <v>3.4</v>
       </c>
       <c r="I174" s="23">
         <v>3.9</v>
       </c>
       <c r="J174" s="23">
         <v>1.3</v>
       </c>
       <c r="K174" s="23">
         <v>0.9</v>
       </c>
-      <c r="L174" s="45">
+      <c r="L174" s="39">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A175" s="35" t="s">
+      <c r="M174" s="52">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="175" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A175" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B175" s="25">
         <v>3.7</v>
       </c>
       <c r="C175" s="25">
         <v>4.9000000000000004</v>
       </c>
       <c r="D175" s="25">
         <v>3.9</v>
       </c>
       <c r="E175" s="25">
         <v>2.8</v>
       </c>
       <c r="F175" s="25">
         <v>3.2</v>
       </c>
       <c r="G175" s="25">
         <v>2.9</v>
       </c>
       <c r="H175" s="25">
         <v>2.9</v>
       </c>
       <c r="I175" s="25">
         <v>2.6</v>
       </c>
       <c r="J175" s="25">
         <v>2.9</v>
       </c>
       <c r="K175" s="25">
         <v>2.9</v>
       </c>
-      <c r="L175" s="46">
+      <c r="L175" s="40">
         <v>1.7</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A177" s="27" t="s">
+      <c r="M175" s="51">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="176" spans="1:13" ht="12.75" customHeight="1">
+      <c r="M176" s="47"/>
+    </row>
+    <row r="177" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A177" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="B177" s="27"/>
-[...11 lines deleted...]
-      <c r="L178" s="19" t="s">
+      <c r="B177" s="41"/>
+      <c r="C177" s="41"/>
+      <c r="D177" s="41"/>
+      <c r="E177" s="41"/>
+      <c r="F177" s="41"/>
+      <c r="G177" s="41"/>
+      <c r="H177" s="41"/>
+      <c r="I177" s="41"/>
+      <c r="J177" s="41"/>
+      <c r="K177" s="41"/>
+      <c r="M177" s="47"/>
+    </row>
+    <row r="178" spans="1:13" ht="12.75" customHeight="1">
+      <c r="L178" s="19"/>
+      <c r="M178" s="19" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="179" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:13" ht="12.75" customHeight="1">
       <c r="A179" s="9"/>
-      <c r="B179" s="30">
+      <c r="B179" s="27">
         <v>2014</v>
       </c>
-      <c r="C179" s="38" t="s">
+      <c r="C179" s="35" t="s">
         <v>24</v>
       </c>
-      <c r="D179" s="38">
+      <c r="D179" s="35">
         <v>2016</v>
       </c>
-      <c r="E179" s="38">
+      <c r="E179" s="35">
         <v>2017</v>
       </c>
-      <c r="F179" s="38">
+      <c r="F179" s="35">
         <v>2018</v>
       </c>
-      <c r="G179" s="38">
+      <c r="G179" s="35">
         <v>2019</v>
       </c>
-      <c r="H179" s="38">
+      <c r="H179" s="35">
         <v>2020</v>
       </c>
-      <c r="I179" s="38">
+      <c r="I179" s="35">
         <v>2021</v>
       </c>
-      <c r="J179" s="39">
+      <c r="J179" s="36">
         <v>2022</v>
       </c>
-      <c r="K179" s="39">
+      <c r="K179" s="36">
         <v>2023</v>
       </c>
-      <c r="L179" s="31">
+      <c r="L179" s="28">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A180" s="32" t="s">
+      <c r="M179" s="37">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="180" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A180" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B180" s="12">
         <v>192880</v>
       </c>
       <c r="C180" s="12">
         <v>196857</v>
       </c>
       <c r="D180" s="12">
         <v>185699</v>
       </c>
       <c r="E180" s="12">
         <v>184964</v>
       </c>
       <c r="F180" s="12">
         <v>186729</v>
       </c>
       <c r="G180" s="12">
         <v>188282</v>
       </c>
       <c r="H180" s="12">
         <v>199696</v>
       </c>
       <c r="I180" s="12">
         <v>190615</v>
       </c>
       <c r="J180" s="12">
         <v>182092</v>
       </c>
       <c r="K180" s="12">
         <v>182046</v>
       </c>
       <c r="L180" s="13">
         <v>195377</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A181" s="36" t="s">
+      <c r="M180" s="44">
+        <v>203499</v>
+      </c>
+    </row>
+    <row r="181" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A181" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B181" s="15">
         <v>48677</v>
       </c>
       <c r="C181" s="15">
         <v>54289</v>
       </c>
       <c r="D181" s="15">
         <v>52066</v>
       </c>
       <c r="E181" s="15">
         <v>55634</v>
       </c>
       <c r="F181" s="15">
         <v>56132</v>
       </c>
       <c r="G181" s="15">
         <v>55093</v>
       </c>
       <c r="H181" s="15">
         <v>51331</v>
       </c>
       <c r="I181" s="15">
         <v>50032</v>
       </c>
       <c r="J181" s="15">
         <v>52846</v>
       </c>
       <c r="K181" s="15">
         <v>53925</v>
       </c>
       <c r="L181" s="14">
         <v>58899</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A182" s="37" t="s">
+      <c r="M181" s="45">
+        <v>62824</v>
+      </c>
+    </row>
+    <row r="182" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A182" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B182" s="15">
         <v>8712</v>
       </c>
       <c r="C182" s="15">
         <v>7994</v>
       </c>
       <c r="D182" s="15">
         <v>7762</v>
       </c>
       <c r="E182" s="15">
         <v>5507</v>
       </c>
       <c r="F182" s="15">
         <v>6922</v>
       </c>
       <c r="G182" s="15">
         <v>8449</v>
       </c>
       <c r="H182" s="15">
         <v>9223</v>
       </c>
       <c r="I182" s="15">
         <v>8474</v>
       </c>
       <c r="J182" s="15">
         <v>8470</v>
       </c>
       <c r="K182" s="15">
         <v>8354</v>
       </c>
       <c r="L182" s="14">
         <v>8565</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A183" s="37" t="s">
+      <c r="M182" s="45">
+        <v>10031</v>
+      </c>
+    </row>
+    <row r="183" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A183" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B183" s="15">
         <v>10032</v>
       </c>
       <c r="C183" s="15">
         <v>9307</v>
       </c>
       <c r="D183" s="15">
         <v>10432</v>
       </c>
       <c r="E183" s="15">
         <v>10204</v>
       </c>
       <c r="F183" s="15">
         <v>10810</v>
       </c>
       <c r="G183" s="15">
         <v>10472</v>
       </c>
       <c r="H183" s="15">
         <v>11552</v>
       </c>
       <c r="I183" s="15">
         <v>11826</v>
       </c>
       <c r="J183" s="15">
         <v>9605</v>
       </c>
       <c r="K183" s="15">
         <v>9027</v>
       </c>
       <c r="L183" s="14">
         <v>9503</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A184" s="37" t="s">
+      <c r="M183" s="45">
+        <v>8664</v>
+      </c>
+    </row>
+    <row r="184" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A184" s="34" t="s">
         <v>18</v>
       </c>
       <c r="B184" s="15">
         <v>30445</v>
       </c>
       <c r="C184" s="15">
         <v>30679</v>
       </c>
       <c r="D184" s="15">
         <v>28814</v>
       </c>
       <c r="E184" s="15">
         <v>30702</v>
       </c>
       <c r="F184" s="15">
         <v>30653</v>
       </c>
       <c r="G184" s="15">
         <v>31632</v>
       </c>
       <c r="H184" s="15">
         <v>32371</v>
       </c>
       <c r="I184" s="15">
         <v>27788</v>
       </c>
       <c r="J184" s="15">
         <v>26365</v>
       </c>
       <c r="K184" s="15">
         <v>26849</v>
       </c>
       <c r="L184" s="14">
         <v>29226</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A185" s="37" t="s">
+      <c r="M184" s="45">
+        <v>33741</v>
+      </c>
+    </row>
+    <row r="185" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A185" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B185" s="15">
         <v>3502</v>
       </c>
       <c r="C185" s="15">
         <v>2997</v>
       </c>
       <c r="D185" s="15">
         <v>3263</v>
       </c>
       <c r="E185" s="15">
         <v>3190</v>
       </c>
       <c r="F185" s="15">
         <v>3451</v>
       </c>
       <c r="G185" s="15">
         <v>3331</v>
       </c>
       <c r="H185" s="15">
         <v>3550</v>
       </c>
       <c r="I185" s="15">
         <v>3090</v>
       </c>
       <c r="J185" s="15">
         <v>2730</v>
       </c>
       <c r="K185" s="15">
         <v>1234</v>
       </c>
       <c r="L185" s="14">
         <v>1905</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A186" s="36" t="s">
+      <c r="M185" s="45">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="186" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A186" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B186" s="15">
         <v>2782</v>
       </c>
       <c r="C186" s="15">
         <v>2786</v>
       </c>
       <c r="D186" s="15">
         <v>2539</v>
       </c>
       <c r="E186" s="15">
         <v>2090</v>
       </c>
       <c r="F186" s="15">
         <v>2978</v>
       </c>
       <c r="G186" s="15">
         <v>3252</v>
       </c>
       <c r="H186" s="15">
         <v>3333</v>
       </c>
       <c r="I186" s="15">
         <v>3433</v>
       </c>
       <c r="J186" s="15">
         <v>3347</v>
       </c>
       <c r="K186" s="15">
         <v>3374</v>
       </c>
       <c r="L186" s="14">
         <v>4081</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A187" s="37" t="s">
+      <c r="M186" s="45">
+        <v>3388</v>
+      </c>
+    </row>
+    <row r="187" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A187" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B187" s="15">
         <v>9875</v>
       </c>
       <c r="C187" s="15">
         <v>9871</v>
       </c>
       <c r="D187" s="15">
         <v>8730</v>
       </c>
       <c r="E187" s="15">
         <v>7363</v>
       </c>
       <c r="F187" s="15">
         <v>9479</v>
       </c>
       <c r="G187" s="15">
         <v>9302</v>
       </c>
       <c r="H187" s="15">
         <v>10700</v>
       </c>
       <c r="I187" s="15">
         <v>12390</v>
       </c>
       <c r="J187" s="15">
         <v>10394</v>
       </c>
       <c r="K187" s="15">
         <v>10018</v>
       </c>
       <c r="L187" s="14">
         <v>11580</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A188" s="37" t="s">
+      <c r="M187" s="45">
+        <v>10170</v>
+      </c>
+    </row>
+    <row r="188" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A188" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B188" s="15">
         <v>4058</v>
       </c>
       <c r="C188" s="15">
         <v>3920</v>
       </c>
       <c r="D188" s="15">
         <v>2882</v>
       </c>
       <c r="E188" s="15">
         <v>2668</v>
       </c>
       <c r="F188" s="15">
         <v>3595</v>
       </c>
       <c r="G188" s="15">
         <v>3139</v>
       </c>
       <c r="H188" s="15">
         <v>4097</v>
       </c>
       <c r="I188" s="15">
         <v>4419</v>
       </c>
       <c r="J188" s="15">
         <v>3859</v>
       </c>
       <c r="K188" s="15">
         <v>3796</v>
       </c>
       <c r="L188" s="14">
         <v>4150</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A189" s="37" t="s">
+      <c r="M188" s="45">
+        <v>4412</v>
+      </c>
+    </row>
+    <row r="189" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A189" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B189" s="15">
         <v>2578</v>
       </c>
       <c r="C189" s="15">
         <v>2459</v>
       </c>
       <c r="D189" s="15">
         <v>2323</v>
       </c>
       <c r="E189" s="15">
         <v>2457</v>
       </c>
       <c r="F189" s="15">
         <v>2981</v>
       </c>
       <c r="G189" s="15">
         <v>3001</v>
       </c>
       <c r="H189" s="15">
         <v>2199</v>
       </c>
       <c r="I189" s="15">
         <v>1494</v>
       </c>
       <c r="J189" s="15">
         <v>1455</v>
       </c>
       <c r="K189" s="15">
         <v>1229</v>
       </c>
       <c r="L189" s="14">
         <v>937</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A190" s="37" t="s">
+      <c r="M189" s="45">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="190" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A190" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B190" s="15">
         <v>11665</v>
       </c>
       <c r="C190" s="15">
         <v>10772</v>
       </c>
       <c r="D190" s="15">
         <v>11240</v>
       </c>
       <c r="E190" s="15">
         <v>13449</v>
       </c>
       <c r="F190" s="15">
         <v>10096</v>
       </c>
       <c r="G190" s="15">
         <v>10530</v>
       </c>
       <c r="H190" s="15">
         <v>11695</v>
       </c>
       <c r="I190" s="15">
         <v>9203</v>
       </c>
       <c r="J190" s="15">
         <v>10140</v>
       </c>
       <c r="K190" s="15">
         <v>10398</v>
       </c>
       <c r="L190" s="14">
         <v>11503</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A191" s="36" t="s">
+      <c r="M190" s="45">
+        <v>12759</v>
+      </c>
+    </row>
+    <row r="191" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A191" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B191" s="15">
         <v>2809</v>
       </c>
       <c r="C191" s="15">
         <v>2579</v>
       </c>
       <c r="D191" s="15">
         <v>2628</v>
       </c>
       <c r="E191" s="15">
         <v>1866</v>
       </c>
       <c r="F191" s="15">
         <v>1657</v>
       </c>
       <c r="G191" s="15">
         <v>1420</v>
       </c>
       <c r="H191" s="15">
         <v>1331</v>
       </c>
       <c r="I191" s="15">
         <v>1265</v>
       </c>
       <c r="J191" s="15">
         <v>1041</v>
       </c>
       <c r="K191" s="15">
         <v>1322</v>
       </c>
       <c r="L191" s="14">
         <v>1523</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A192" s="37" t="s">
+      <c r="M191" s="45">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="192" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A192" s="34" t="s">
         <v>31</v>
       </c>
       <c r="B192" s="15">
         <v>6110</v>
       </c>
       <c r="C192" s="15">
         <v>5986</v>
       </c>
       <c r="D192" s="15">
         <v>5728</v>
       </c>
       <c r="E192" s="15">
         <v>5524</v>
       </c>
       <c r="F192" s="15">
         <v>5531</v>
       </c>
       <c r="G192" s="15">
         <v>5301</v>
       </c>
       <c r="H192" s="15">
         <v>6246</v>
       </c>
       <c r="I192" s="15">
         <v>6914</v>
       </c>
       <c r="J192" s="15">
         <v>4923</v>
       </c>
       <c r="K192" s="15">
         <v>3936</v>
       </c>
       <c r="L192" s="14">
         <v>5321</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A193" s="37" t="s">
+      <c r="M192" s="45">
+        <v>6181</v>
+      </c>
+    </row>
+    <row r="193" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A193" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B193" s="15">
         <v>5770</v>
       </c>
       <c r="C193" s="15">
         <v>5867</v>
       </c>
       <c r="D193" s="15">
         <v>5198</v>
       </c>
       <c r="E193" s="15">
         <v>4290</v>
       </c>
       <c r="F193" s="15">
         <v>3678</v>
       </c>
       <c r="G193" s="15">
         <v>3071</v>
       </c>
       <c r="H193" s="15">
         <v>5063</v>
       </c>
       <c r="I193" s="15">
         <v>5705</v>
       </c>
       <c r="J193" s="15">
         <v>3626</v>
       </c>
       <c r="K193" s="15">
         <v>4091</v>
       </c>
       <c r="L193" s="14">
         <v>5285</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A194" s="37" t="s">
+      <c r="M193" s="45">
+        <v>4008</v>
+      </c>
+    </row>
+    <row r="194" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A194" s="34" t="s">
         <v>32</v>
       </c>
       <c r="B194" s="15">
         <v>15437</v>
       </c>
       <c r="C194" s="15">
         <v>15594</v>
       </c>
       <c r="D194" s="15">
         <v>14231</v>
       </c>
       <c r="E194" s="15">
         <v>15276</v>
       </c>
       <c r="F194" s="15">
         <v>14544</v>
       </c>
       <c r="G194" s="15">
         <v>14800</v>
       </c>
       <c r="H194" s="15">
         <v>16773</v>
       </c>
       <c r="I194" s="15">
         <v>12559</v>
       </c>
       <c r="J194" s="15">
         <v>15747</v>
       </c>
       <c r="K194" s="15">
         <v>18698</v>
       </c>
       <c r="L194" s="14">
         <v>16688</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A195" s="37" t="s">
+      <c r="M194" s="45">
+        <v>19034</v>
+      </c>
+    </row>
+    <row r="195" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A195" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B195" s="15">
         <v>6328</v>
       </c>
       <c r="C195" s="15">
         <v>6461</v>
       </c>
       <c r="D195" s="15">
         <v>5900</v>
       </c>
       <c r="E195" s="15">
         <v>6038</v>
       </c>
       <c r="F195" s="15">
         <v>5720</v>
       </c>
       <c r="G195" s="15">
         <v>5471</v>
       </c>
       <c r="H195" s="15">
         <v>5959</v>
       </c>
       <c r="I195" s="15">
         <v>7719</v>
       </c>
       <c r="J195" s="15">
         <v>6341</v>
       </c>
       <c r="K195" s="15">
         <v>6664</v>
       </c>
       <c r="L195" s="14">
         <v>5503</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A196" s="37" t="s">
+      <c r="M195" s="45">
+        <v>6130</v>
+      </c>
+    </row>
+    <row r="196" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A196" s="34" t="s">
         <v>33</v>
       </c>
       <c r="B196" s="15">
         <v>2553</v>
       </c>
       <c r="C196" s="15">
         <v>2494</v>
       </c>
       <c r="D196" s="15">
         <v>1900</v>
       </c>
       <c r="E196" s="15">
         <v>1723</v>
       </c>
       <c r="F196" s="15">
         <v>1841</v>
       </c>
       <c r="G196" s="15">
         <v>2029</v>
       </c>
       <c r="H196" s="15">
         <v>2584</v>
       </c>
       <c r="I196" s="15">
         <v>2624</v>
       </c>
       <c r="J196" s="15">
         <v>2270</v>
       </c>
       <c r="K196" s="15">
         <v>1730</v>
       </c>
       <c r="L196" s="14">
         <v>1779</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A197" s="33" t="s">
+      <c r="M196" s="45">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="197" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A197" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B197" s="15">
         <v>4931</v>
       </c>
       <c r="C197" s="15">
         <v>5046</v>
       </c>
       <c r="D197" s="15">
         <v>4721</v>
       </c>
       <c r="E197" s="15">
         <v>3717</v>
       </c>
       <c r="F197" s="15">
         <v>2833</v>
       </c>
       <c r="G197" s="15">
         <v>2436</v>
       </c>
       <c r="H197" s="15">
         <v>3918</v>
       </c>
       <c r="I197" s="15">
         <v>4092</v>
       </c>
       <c r="J197" s="15">
         <v>3843</v>
       </c>
       <c r="K197" s="15">
         <v>2641</v>
       </c>
       <c r="L197" s="14">
         <v>2966</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A198" s="33" t="s">
+      <c r="M197" s="45">
+        <v>3248</v>
+      </c>
+    </row>
+    <row r="198" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A198" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B198" s="15">
         <v>5698</v>
       </c>
       <c r="C198" s="15">
         <v>6073</v>
       </c>
       <c r="D198" s="15">
         <v>5092</v>
       </c>
       <c r="E198" s="15">
         <v>4754</v>
       </c>
       <c r="F198" s="15">
         <v>5406</v>
       </c>
       <c r="G198" s="15">
         <v>4968</v>
       </c>
       <c r="H198" s="15">
         <v>5608</v>
       </c>
       <c r="I198" s="15">
         <v>5674</v>
       </c>
       <c r="J198" s="15">
         <v>5115</v>
       </c>
       <c r="K198" s="15">
         <v>6016</v>
       </c>
       <c r="L198" s="14">
         <v>6852</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A199" s="34" t="s">
+      <c r="M198" s="45">
+        <v>6218</v>
+      </c>
+    </row>
+    <row r="199" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A199" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B199" s="15">
         <v>5007</v>
       </c>
       <c r="C199" s="15">
         <v>6099</v>
       </c>
       <c r="D199" s="15">
         <v>5112</v>
       </c>
       <c r="E199" s="15">
         <v>3975</v>
       </c>
       <c r="F199" s="15">
         <v>4159</v>
       </c>
       <c r="G199" s="15">
         <v>4310</v>
       </c>
       <c r="H199" s="15">
         <v>5291</v>
       </c>
       <c r="I199" s="15">
         <v>5282</v>
       </c>
       <c r="J199" s="15">
         <v>3442</v>
       </c>
       <c r="K199" s="15">
         <v>3428</v>
       </c>
       <c r="L199" s="14">
         <v>4082</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A200" s="35" t="s">
+      <c r="M199" s="45">
+        <v>3086</v>
+      </c>
+    </row>
+    <row r="200" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A200" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B200" s="17">
         <v>5911</v>
       </c>
       <c r="C200" s="17">
         <v>5584</v>
       </c>
       <c r="D200" s="17">
         <v>5138</v>
       </c>
       <c r="E200" s="17">
         <v>4537</v>
       </c>
       <c r="F200" s="17">
         <v>4263</v>
       </c>
       <c r="G200" s="17">
         <v>6275</v>
       </c>
       <c r="H200" s="17">
         <v>6872</v>
       </c>
       <c r="I200" s="17">
         <v>6632</v>
       </c>
       <c r="J200" s="17">
         <v>6533</v>
       </c>
       <c r="K200" s="17">
         <v>5316</v>
       </c>
       <c r="L200" s="18">
         <v>5029</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A202" s="28" t="s">
+      <c r="M200" s="46">
+        <v>3445</v>
+      </c>
+    </row>
+    <row r="201" spans="1:13" ht="12.75" customHeight="1"/>
+    <row r="202" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A202" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="B202" s="29"/>
-[...10 lines deleted...]
-      <c r="A203" s="28" t="s">
+      <c r="B202" s="43"/>
+      <c r="C202" s="43"/>
+      <c r="D202" s="43"/>
+      <c r="E202" s="43"/>
+      <c r="F202" s="43"/>
+      <c r="G202" s="43"/>
+      <c r="H202" s="43"/>
+      <c r="I202" s="43"/>
+      <c r="J202" s="43"/>
+    </row>
+    <row r="203" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A203" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="B203" s="29"/>
-[...9 lines deleted...]
-    <row r="204" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B203" s="43"/>
+      <c r="C203" s="43"/>
+      <c r="D203" s="43"/>
+      <c r="E203" s="43"/>
+      <c r="F203" s="43"/>
+      <c r="G203" s="43"/>
+      <c r="H203" s="43"/>
+      <c r="I203" s="43"/>
+      <c r="J203" s="43"/>
+    </row>
+    <row r="204" spans="1:13" ht="12.75" customHeight="1">
       <c r="A204" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="5"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="5"/>
       <c r="H204" s="5"/>
       <c r="I204" s="5"/>
       <c r="J204" s="5"/>
     </row>
-    <row r="215" spans="2:129" x14ac:dyDescent="0.2">
+    <row r="215" spans="2:128">
       <c r="B215" s="1"/>
       <c r="J215" s="1"/>
-      <c r="Q215" s="1"/>
-[...13 lines deleted...]
-      <c r="DY215" s="1"/>
+      <c r="P215" s="1"/>
+      <c r="X215" s="1"/>
+      <c r="AF215" s="1"/>
+      <c r="AN215" s="1"/>
+      <c r="AV215" s="1"/>
+      <c r="BD215" s="1"/>
+      <c r="BL215" s="1"/>
+      <c r="BT215" s="1"/>
+      <c r="CB215" s="1"/>
+      <c r="CJ215" s="1"/>
+      <c r="CR215" s="1"/>
+      <c r="CZ215" s="1"/>
+      <c r="DH215" s="1"/>
+      <c r="DP215" s="1"/>
+      <c r="DX215" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="J128:L128"/>
-[...3 lines deleted...]
-    <mergeCell ref="A177:K177"/>
+    <mergeCell ref="J153:M153"/>
+    <mergeCell ref="J128:M128"/>
     <mergeCell ref="A202:J202"/>
     <mergeCell ref="A203:J203"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A27:K27"/>
     <mergeCell ref="A52:K52"/>
     <mergeCell ref="A102:K102"/>
     <mergeCell ref="A77:K77"/>
+    <mergeCell ref="A127:K127"/>
+    <mergeCell ref="A152:K152"/>
+    <mergeCell ref="A177:K177"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>