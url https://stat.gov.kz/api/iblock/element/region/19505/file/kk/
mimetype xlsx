--- v0 (2026-04-22)
+++ v1 (2026-06-04)
@@ -1,70 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Новая папка (2)\Динамика Пром 01.02.2026\қаз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика Пром 01.03.2026\қаз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="90" windowWidth="15210" windowHeight="12585" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="90" windowWidth="15210" windowHeight="12585" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
+    <sheet name="04" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1434" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1889" uniqueCount="90">
   <si>
     <t>Заттай көріністе өнеркәсіптік өнімдерінің жөнелтілгені және қалдықтарының өзгеруі</t>
   </si>
   <si>
     <t>Өнім көлемі</t>
   </si>
   <si>
     <t>Ішкі нарыққа жөнелтілген өнім</t>
   </si>
   <si>
     <t>Есепті кезеңнің соңына дайын өнімнің қалдықтары</t>
   </si>
   <si>
     <t>өндірілгені</t>
   </si>
   <si>
     <t>жөнелтілгені</t>
   </si>
   <si>
     <t>есепті ай</t>
   </si>
   <si>
     <t>жыл басынан есепті кезең</t>
   </si>
   <si>
@@ -288,50 +290,53 @@
   </si>
   <si>
     <t>Абай ауданы</t>
   </si>
   <si>
     <t>Тұран ауданы</t>
   </si>
   <si>
     <t>Қаңтар 2026</t>
   </si>
   <si>
     <t>Ақпан 2026</t>
   </si>
   <si>
     <t>Әйелдерге немесе қыз балаларға арналған трикотаждан басқа өзге де сырт киімдер, дана</t>
   </si>
   <si>
     <t>Табиғи құм, мың текше метр</t>
   </si>
   <si>
     <t>Түйіршіктер, тас үгіндісі және тас ұнтағы; малта тас, қиыршық тас, шағыл немесе уатылған тас, мың текше метр</t>
   </si>
   <si>
     <t>Наурыз 2026</t>
   </si>
+  <si>
+    <t>Сәуір 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -414,125 +419,128 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -799,124 +807,124 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H145"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="1" customWidth="1"/>
     <col min="4" max="7" width="10" style="1" customWidth="1"/>
     <col min="8" max="8" width="16" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15" customHeight="1">
-      <c r="A1" s="15" t="s">
+      <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="15"/>
-[...5 lines deleted...]
-      <c r="H1" s="15"/>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+      <c r="G1" s="16"/>
+      <c r="H1" s="16"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="16" t="s">
+      <c r="A2" s="17" t="s">
         <v>83</v>
       </c>
-      <c r="B2" s="16"/>
-[...5 lines deleted...]
-      <c r="H2" s="16"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
     </row>
     <row r="3" spans="1:8" s="2" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A3" s="17"/>
-      <c r="B3" s="18" t="s">
+      <c r="A3" s="18"/>
+      <c r="B3" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="18"/>
-[...2 lines deleted...]
-      <c r="F3" s="18" t="s">
+      <c r="C3" s="19"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="18"/>
-      <c r="H3" s="19" t="s">
+      <c r="G3" s="19"/>
+      <c r="H3" s="20" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="17"/>
-      <c r="B4" s="18" t="s">
+      <c r="A4" s="18"/>
+      <c r="B4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="18"/>
-      <c r="D4" s="18" t="s">
+      <c r="C4" s="19"/>
+      <c r="D4" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="18"/>
-[...2 lines deleted...]
-      <c r="H4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="20"/>
     </row>
     <row r="5" spans="1:8" s="2" customFormat="1" ht="51" customHeight="1">
-      <c r="A5" s="17"/>
+      <c r="A5" s="18"/>
       <c r="B5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="19"/>
+      <c r="H5" s="20"/>
     </row>
     <row r="6" spans="1:8" s="2" customFormat="1" ht="50.25" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="2" customFormat="1" ht="41.25" customHeight="1">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -4200,124 +4208,124 @@
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H150"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A1:H1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.28515625" customWidth="1"/>
     <col min="2" max="2" width="12.140625" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" customWidth="1"/>
     <col min="8" max="8" width="16.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" ht="14.25">
-      <c r="A1" s="15" t="s">
+      <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="15"/>
-[...5 lines deleted...]
-      <c r="H1" s="15"/>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+      <c r="G1" s="16"/>
+      <c r="H1" s="16"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1" ht="14.25">
-      <c r="A2" s="16" t="s">
+      <c r="A2" s="17" t="s">
         <v>84</v>
       </c>
-      <c r="B2" s="16"/>
-[...5 lines deleted...]
-      <c r="H2" s="16"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
     </row>
     <row r="3" spans="1:8" s="14" customFormat="1">
-      <c r="A3" s="17"/>
-      <c r="B3" s="18" t="s">
+      <c r="A3" s="18"/>
+      <c r="B3" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="18"/>
-[...2 lines deleted...]
-      <c r="F3" s="18" t="s">
+      <c r="C3" s="19"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="18"/>
-      <c r="H3" s="19" t="s">
+      <c r="G3" s="19"/>
+      <c r="H3" s="20" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8" s="14" customFormat="1">
-      <c r="A4" s="17"/>
-      <c r="B4" s="18" t="s">
+      <c r="A4" s="18"/>
+      <c r="B4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="18"/>
-      <c r="D4" s="18" t="s">
+      <c r="C4" s="19"/>
+      <c r="D4" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="18"/>
-[...2 lines deleted...]
-      <c r="H4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="20"/>
     </row>
     <row r="5" spans="1:8" s="14" customFormat="1" ht="45">
-      <c r="A5" s="17"/>
+      <c r="A5" s="18"/>
       <c r="B5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="19"/>
+      <c r="H5" s="20"/>
     </row>
     <row r="6" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -7716,138 +7724,138 @@
         <v>17</v>
       </c>
       <c r="H150" s="7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:G4"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H154"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K12" sqref="K12"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.28515625" customWidth="1"/>
     <col min="2" max="2" width="12.140625" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" customWidth="1"/>
     <col min="8" max="8" width="16.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="15" t="s">
+      <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="15"/>
-[...5 lines deleted...]
-      <c r="H1" s="15"/>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+      <c r="G1" s="16"/>
+      <c r="H1" s="16"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="16" t="s">
+      <c r="A2" s="17" t="s">
         <v>88</v>
       </c>
-      <c r="B2" s="16"/>
-[...5 lines deleted...]
-      <c r="H2" s="16"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="17"/>
-      <c r="B3" s="18" t="s">
+      <c r="A3" s="18"/>
+      <c r="B3" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="18"/>
-[...2 lines deleted...]
-      <c r="F3" s="18" t="s">
+      <c r="C3" s="19"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="18"/>
-      <c r="H3" s="19" t="s">
+      <c r="G3" s="19"/>
+      <c r="H3" s="20" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="17"/>
-      <c r="B4" s="18" t="s">
+      <c r="A4" s="18"/>
+      <c r="B4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="18"/>
-      <c r="D4" s="18" t="s">
+      <c r="C4" s="19"/>
+      <c r="D4" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="18"/>
-[...2 lines deleted...]
-      <c r="H4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="20"/>
     </row>
     <row r="5" spans="1:8" ht="45">
-      <c r="A5" s="17"/>
+      <c r="A5" s="18"/>
       <c r="B5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="19"/>
+      <c r="H5" s="20"/>
     </row>
     <row r="6" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -11314,95 +11322,3732 @@
       <c r="D153" s="4">
         <v>99</v>
       </c>
       <c r="E153" s="4">
         <v>334</v>
       </c>
       <c r="F153" s="4">
         <v>99</v>
       </c>
       <c r="G153" s="4">
         <v>334</v>
       </c>
       <c r="H153" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="154" spans="1:8" s="14" customFormat="1">
       <c r="A154" s="11" t="s">
         <v>76</v>
       </c>
       <c r="B154" s="6">
         <v>1</v>
       </c>
       <c r="C154" s="6">
         <v>3</v>
+      </c>
+      <c r="D154" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E154" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="F154" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G154" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H154" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="F3:G4"/>
+    <mergeCell ref="H3:H5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H154"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A151" workbookViewId="0">
+      <selection activeCell="H182" sqref="H182"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="18.140625" customWidth="1"/>
+    <col min="2" max="2" width="15" customWidth="1"/>
+    <col min="3" max="3" width="13.5703125" customWidth="1"/>
+    <col min="4" max="4" width="14.28515625" customWidth="1"/>
+    <col min="5" max="5" width="14.140625" customWidth="1"/>
+    <col min="6" max="7" width="13" customWidth="1"/>
+    <col min="8" max="8" width="19.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8">
+      <c r="A1" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+      <c r="G1" s="16"/>
+      <c r="H1" s="16"/>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" s="18"/>
+      <c r="B3" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="19"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="G3" s="19"/>
+      <c r="H3" s="20" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="18"/>
+      <c r="B4" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="20"/>
+    </row>
+    <row r="5" spans="1:8" ht="45">
+      <c r="A5" s="18"/>
+      <c r="B5" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="H5" s="20"/>
+    </row>
+    <row r="6" spans="1:8" ht="34.5">
+      <c r="A6" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="23.25">
+      <c r="A7" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="23.25">
+      <c r="A8" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="3"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+      <c r="H8" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="3"/>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="34.5">
+      <c r="A10" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="3"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="23.25">
+      <c r="A11" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" s="4">
+        <v>3</v>
+      </c>
+      <c r="C11" s="4">
+        <v>21.8</v>
+      </c>
+      <c r="D11" s="4">
+        <v>3</v>
+      </c>
+      <c r="E11" s="4">
+        <v>21.8</v>
+      </c>
+      <c r="F11" s="4">
+        <v>3</v>
+      </c>
+      <c r="G11" s="4">
+        <v>21.8</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="4">
+        <v>3</v>
+      </c>
+      <c r="C12" s="4">
+        <v>21.8</v>
+      </c>
+      <c r="D12" s="4">
+        <v>3</v>
+      </c>
+      <c r="E12" s="4">
+        <v>21.8</v>
+      </c>
+      <c r="F12" s="4">
+        <v>3</v>
+      </c>
+      <c r="G12" s="4">
+        <v>21.8</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="68.25">
+      <c r="A13" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="4">
+        <v>4.5</v>
+      </c>
+      <c r="C13" s="4">
+        <v>21.9</v>
+      </c>
+      <c r="D13" s="4">
+        <v>4.5</v>
+      </c>
+      <c r="E13" s="4">
+        <v>21.9</v>
+      </c>
+      <c r="F13" s="4">
+        <v>4.5</v>
+      </c>
+      <c r="G13" s="4">
+        <v>21.9</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B14" s="4">
+        <v>4.5</v>
+      </c>
+      <c r="C14" s="4">
+        <v>21.9</v>
+      </c>
+      <c r="D14" s="4">
+        <v>4.5</v>
+      </c>
+      <c r="E14" s="4">
+        <v>21.9</v>
+      </c>
+      <c r="F14" s="4">
+        <v>4.5</v>
+      </c>
+      <c r="G14" s="4">
+        <v>21.9</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="23.25">
+      <c r="A15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="3"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="3"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="23.25">
+      <c r="A17" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="4">
+        <v>13.1</v>
+      </c>
+      <c r="D17" s="4">
+        <v>4</v>
+      </c>
+      <c r="E17" s="4">
+        <v>11.5</v>
+      </c>
+      <c r="F17" s="4">
+        <v>4</v>
+      </c>
+      <c r="G17" s="4">
+        <v>11.5</v>
+      </c>
+      <c r="H17" s="4">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="4">
+        <v>13.1</v>
+      </c>
+      <c r="D18" s="4">
+        <v>4</v>
+      </c>
+      <c r="E18" s="4">
+        <v>11.5</v>
+      </c>
+      <c r="F18" s="4">
+        <v>4</v>
+      </c>
+      <c r="G18" s="4">
+        <v>11.5</v>
+      </c>
+      <c r="H18" s="4">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="23.25">
+      <c r="A19" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="5">
+        <v>1659</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="5">
+        <v>1659</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="5">
+        <v>1659</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="5">
+        <v>997</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" s="5">
+        <v>997</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" s="5">
+        <v>997</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="79.5">
+      <c r="A22" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="5">
+        <v>3656</v>
+      </c>
+      <c r="C22" s="5">
+        <v>17964</v>
+      </c>
+      <c r="D22" s="5">
+        <v>4649</v>
+      </c>
+      <c r="E22" s="5">
+        <v>17835</v>
+      </c>
+      <c r="F22" s="5">
+        <v>4649</v>
+      </c>
+      <c r="G22" s="5">
+        <v>17763</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" s="5">
+        <v>11949</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E23" s="5">
+        <v>11820</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" s="5">
+        <v>11820</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="5">
+        <v>5943</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E25" s="5">
+        <v>5943</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G25" s="5">
+        <v>5943</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="79.5">
+      <c r="A26" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C26" s="5">
+        <v>2412</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" s="5">
+        <v>3010</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="5">
+        <v>2968</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C27" s="5">
+        <v>2412</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" s="5">
+        <v>3010</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G27" s="5">
+        <v>2968</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="34.5">
+      <c r="A28" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="B28" s="5">
+        <v>451</v>
+      </c>
+      <c r="C28" s="5">
+        <v>2101</v>
+      </c>
+      <c r="D28" s="5">
+        <v>451</v>
+      </c>
+      <c r="E28" s="5">
+        <v>2101</v>
+      </c>
+      <c r="F28" s="5">
+        <v>451</v>
+      </c>
+      <c r="G28" s="5">
+        <v>2101</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="5">
+        <v>1</v>
+      </c>
+      <c r="C29" s="5">
+        <v>5</v>
+      </c>
+      <c r="D29" s="5">
+        <v>1</v>
+      </c>
+      <c r="E29" s="5">
+        <v>5</v>
+      </c>
+      <c r="F29" s="5">
+        <v>1</v>
+      </c>
+      <c r="G29" s="5">
+        <v>5</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B30" s="5">
+        <v>450</v>
+      </c>
+      <c r="C30" s="5">
+        <v>2096</v>
+      </c>
+      <c r="D30" s="5">
+        <v>450</v>
+      </c>
+      <c r="E30" s="5">
+        <v>2096</v>
+      </c>
+      <c r="F30" s="5">
+        <v>450</v>
+      </c>
+      <c r="G30" s="5">
+        <v>2096</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="57">
+      <c r="A31" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="5">
+        <v>33953</v>
+      </c>
+      <c r="C31" s="5">
+        <v>160678</v>
+      </c>
+      <c r="D31" s="5">
+        <v>32559</v>
+      </c>
+      <c r="E31" s="5">
+        <v>158300</v>
+      </c>
+      <c r="F31" s="5">
+        <v>27845</v>
+      </c>
+      <c r="G31" s="5">
+        <v>141666</v>
+      </c>
+      <c r="H31" s="5">
+        <v>12281</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B32" s="5">
+        <v>32895</v>
+      </c>
+      <c r="C32" s="5">
+        <v>157742</v>
+      </c>
+      <c r="D32" s="5">
+        <v>31963</v>
+      </c>
+      <c r="E32" s="5">
+        <v>155545</v>
+      </c>
+      <c r="F32" s="5">
+        <v>27249</v>
+      </c>
+      <c r="G32" s="5">
+        <v>138911</v>
+      </c>
+      <c r="H32" s="5">
+        <v>11094</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C33" s="5">
+        <v>2936</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E33" s="5">
+        <v>2755</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G33" s="5">
+        <v>2755</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="23.25">
+      <c r="A34" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C34" s="5">
+        <v>161</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E34" s="5">
+        <v>161</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G34" s="5">
+        <v>161</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C35" s="5">
+        <v>161</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E35" s="5">
+        <v>161</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G35" s="5">
+        <v>161</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="45.75">
+      <c r="A36" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" s="5">
+        <v>2305</v>
+      </c>
+      <c r="C36" s="5">
+        <v>8461</v>
+      </c>
+      <c r="D36" s="5">
+        <v>2416</v>
+      </c>
+      <c r="E36" s="5">
+        <v>8067</v>
+      </c>
+      <c r="F36" s="5">
+        <v>2316</v>
+      </c>
+      <c r="G36" s="5">
+        <v>7507</v>
+      </c>
+      <c r="H36" s="5">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B37" s="5">
+        <v>60</v>
+      </c>
+      <c r="C37" s="5">
+        <v>246</v>
+      </c>
+      <c r="D37" s="5">
+        <v>60</v>
+      </c>
+      <c r="E37" s="5">
+        <v>220</v>
+      </c>
+      <c r="F37" s="5">
+        <v>60</v>
+      </c>
+      <c r="G37" s="5">
+        <v>176</v>
+      </c>
+      <c r="H37" s="5">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B38" s="5">
+        <v>2245</v>
+      </c>
+      <c r="C38" s="5">
+        <v>8215</v>
+      </c>
+      <c r="D38" s="5">
+        <v>2356</v>
+      </c>
+      <c r="E38" s="5">
+        <v>7847</v>
+      </c>
+      <c r="F38" s="5">
+        <v>2256</v>
+      </c>
+      <c r="G38" s="5">
+        <v>7331</v>
+      </c>
+      <c r="H38" s="5">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="45.75">
+      <c r="A39" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="5">
+        <v>102</v>
+      </c>
+      <c r="C39" s="5">
+        <v>368</v>
+      </c>
+      <c r="D39" s="5">
+        <v>102</v>
+      </c>
+      <c r="E39" s="5">
+        <v>355</v>
+      </c>
+      <c r="F39" s="5">
+        <v>102</v>
+      </c>
+      <c r="G39" s="5">
+        <v>232</v>
+      </c>
+      <c r="H39" s="5">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B40" s="5">
+        <v>90</v>
+      </c>
+      <c r="C40" s="5">
+        <v>273</v>
+      </c>
+      <c r="D40" s="5">
+        <v>87</v>
+      </c>
+      <c r="E40" s="5">
+        <v>270</v>
+      </c>
+      <c r="F40" s="5">
+        <v>87</v>
+      </c>
+      <c r="G40" s="5">
+        <v>195</v>
+      </c>
+      <c r="H40" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C41" s="5">
+        <v>95</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E41" s="5">
+        <v>85</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G41" s="5">
+        <v>37</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="23.25">
+      <c r="A42" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B42" s="5">
+        <v>476</v>
+      </c>
+      <c r="C42" s="5">
+        <v>2036</v>
+      </c>
+      <c r="D42" s="5">
+        <v>476</v>
+      </c>
+      <c r="E42" s="5">
+        <v>2036</v>
+      </c>
+      <c r="F42" s="5">
+        <v>476</v>
+      </c>
+      <c r="G42" s="5">
+        <v>2036</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C43" s="5">
+        <v>4</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E43" s="5">
+        <v>4</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G43" s="5">
+        <v>4</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B44" s="5">
+        <v>475</v>
+      </c>
+      <c r="C44" s="5">
+        <v>2032</v>
+      </c>
+      <c r="D44" s="5">
+        <v>475</v>
+      </c>
+      <c r="E44" s="5">
+        <v>2032</v>
+      </c>
+      <c r="F44" s="5">
+        <v>475</v>
+      </c>
+      <c r="G44" s="5">
+        <v>2032</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B45" s="3"/>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3"/>
+      <c r="E45" s="3"/>
+      <c r="F45" s="3"/>
+      <c r="G45" s="3"/>
+      <c r="H45" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="45.75">
+      <c r="A46" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C46" s="4">
+        <v>589.4</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E46" s="4">
+        <v>589.4</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G46" s="4">
+        <v>589.4</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C47" s="4">
+        <v>589.4</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E47" s="4">
+        <v>589.4</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G47" s="4">
+        <v>589.4</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="45.75">
+      <c r="A48" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C48" s="4">
+        <v>6956</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E48" s="4">
+        <v>6432</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G48" s="4">
+        <v>4520</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C49" s="4">
+        <v>6956</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E49" s="4">
+        <v>6432</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G49" s="4">
+        <v>4520</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="68.25">
+      <c r="A50" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B50" s="4">
+        <v>12924.1</v>
+      </c>
+      <c r="C50" s="4">
+        <v>44603.8</v>
+      </c>
+      <c r="D50" s="4">
+        <v>13005.5</v>
+      </c>
+      <c r="E50" s="4">
+        <v>44393.2</v>
+      </c>
+      <c r="F50" s="4">
+        <v>2718.5</v>
+      </c>
+      <c r="G50" s="4">
+        <v>31905.200000000001</v>
+      </c>
+      <c r="H50" s="4">
+        <v>1197.4000000000001</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B51" s="4">
+        <v>744</v>
+      </c>
+      <c r="C51" s="4">
+        <v>2376</v>
+      </c>
+      <c r="D51" s="4">
+        <v>756</v>
+      </c>
+      <c r="E51" s="4">
+        <v>2338</v>
+      </c>
+      <c r="F51" s="4">
+        <v>756</v>
+      </c>
+      <c r="G51" s="4">
+        <v>2338</v>
+      </c>
+      <c r="H51" s="4">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B52" s="4">
+        <v>15.1</v>
+      </c>
+      <c r="C52" s="4">
+        <v>70.8</v>
+      </c>
+      <c r="D52" s="4">
+        <v>14.5</v>
+      </c>
+      <c r="E52" s="4">
+        <v>93.2</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G52" s="4">
+        <v>84.2</v>
+      </c>
+      <c r="H52" s="4">
+        <v>18.399999999999999</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B53" s="4">
+        <v>12165</v>
+      </c>
+      <c r="C53" s="4">
+        <v>42157</v>
+      </c>
+      <c r="D53" s="4">
+        <v>12235</v>
+      </c>
+      <c r="E53" s="4">
+        <v>41962</v>
+      </c>
+      <c r="F53" s="4">
+        <v>1957</v>
+      </c>
+      <c r="G53" s="4">
+        <v>29483</v>
+      </c>
+      <c r="H53" s="4">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="23.25">
+      <c r="A54" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B54" s="4">
+        <v>49522</v>
+      </c>
+      <c r="C54" s="4">
+        <v>396755</v>
+      </c>
+      <c r="D54" s="4">
+        <v>47794</v>
+      </c>
+      <c r="E54" s="4">
+        <v>399306</v>
+      </c>
+      <c r="F54" s="4">
+        <v>47478</v>
+      </c>
+      <c r="G54" s="4">
+        <v>398102</v>
+      </c>
+      <c r="H54" s="4">
+        <v>5427.3</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C55" s="4">
+        <v>83583</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E55" s="4">
+        <v>86400</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G55" s="4">
+        <v>86400</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B56" s="4">
+        <v>1234</v>
+      </c>
+      <c r="C56" s="4">
+        <v>3085</v>
+      </c>
+      <c r="D56" s="4">
+        <v>1165</v>
+      </c>
+      <c r="E56" s="4">
+        <v>3088</v>
+      </c>
+      <c r="F56" s="4">
+        <v>1165</v>
+      </c>
+      <c r="G56" s="4">
+        <v>3088</v>
+      </c>
+      <c r="H56" s="4">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B57" s="4">
+        <v>13011</v>
+      </c>
+      <c r="C57" s="4">
+        <v>261331</v>
+      </c>
+      <c r="D57" s="4">
+        <v>13026</v>
+      </c>
+      <c r="E57" s="4">
+        <v>261330</v>
+      </c>
+      <c r="F57" s="4">
+        <v>12936</v>
+      </c>
+      <c r="G57" s="4">
+        <v>261014</v>
+      </c>
+      <c r="H57" s="4">
+        <v>10.3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C58" s="4">
+        <v>48756</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E58" s="4">
+        <v>48488</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G58" s="4">
+        <v>47600</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="B59" s="3"/>
+      <c r="C59" s="3"/>
+      <c r="D59" s="3"/>
+      <c r="E59" s="3"/>
+      <c r="F59" s="3"/>
+      <c r="G59" s="3"/>
+      <c r="H59" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B60" s="3"/>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3"/>
+      <c r="E60" s="3"/>
+      <c r="F60" s="3"/>
+      <c r="G60" s="3"/>
+      <c r="H60" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="23.25">
+      <c r="A61" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B61" s="4">
+        <v>31.3</v>
+      </c>
+      <c r="C61" s="4">
+        <v>96.9</v>
+      </c>
+      <c r="D61" s="4">
+        <v>31.3</v>
+      </c>
+      <c r="E61" s="4">
+        <v>96.9</v>
+      </c>
+      <c r="F61" s="4">
+        <v>20.2</v>
+      </c>
+      <c r="G61" s="4">
+        <v>58.3</v>
+      </c>
+      <c r="H61" s="4">
+        <v>9.6</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B63" s="4">
+        <v>31.3</v>
+      </c>
+      <c r="C63" s="4">
+        <v>90</v>
+      </c>
+      <c r="D63" s="4">
+        <v>31.3</v>
+      </c>
+      <c r="E63" s="4">
+        <v>96.9</v>
+      </c>
+      <c r="F63" s="4">
+        <v>20.2</v>
+      </c>
+      <c r="G63" s="4">
+        <v>58.3</v>
+      </c>
+      <c r="H63" s="4">
+        <v>9.6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="34.5">
+      <c r="A64" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B64" s="4">
+        <v>622.70000000000005</v>
+      </c>
+      <c r="C64" s="4">
+        <v>2137.8000000000002</v>
+      </c>
+      <c r="D64" s="4">
+        <v>493.3</v>
+      </c>
+      <c r="E64" s="4">
+        <v>1843.9</v>
+      </c>
+      <c r="F64" s="4">
+        <v>304.3</v>
+      </c>
+      <c r="G64" s="4">
+        <v>1350.9</v>
+      </c>
+      <c r="H64" s="4">
+        <v>1308.9000000000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B65" s="4">
+        <v>622.70000000000005</v>
+      </c>
+      <c r="C65" s="4">
+        <v>2137.8000000000002</v>
+      </c>
+      <c r="D65" s="4">
+        <v>493.3</v>
+      </c>
+      <c r="E65" s="4">
+        <v>1843.9</v>
+      </c>
+      <c r="F65" s="4">
+        <v>304.3</v>
+      </c>
+      <c r="G65" s="4">
+        <v>1350.9</v>
+      </c>
+      <c r="H65" s="4">
+        <v>1308.9000000000001</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B66" s="3"/>
+      <c r="C66" s="3"/>
+      <c r="D66" s="3"/>
+      <c r="E66" s="3"/>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
+      <c r="H66" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="57">
+      <c r="A67" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C67" s="5">
+        <v>2291</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E67" s="5">
+        <v>2291</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G67" s="5">
+        <v>2291</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C68" s="5">
+        <v>2291</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E68" s="5">
+        <v>2291</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G68" s="5">
+        <v>2291</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="45.75">
+      <c r="A69" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B69" s="4">
+        <v>51</v>
+      </c>
+      <c r="C69" s="4">
+        <v>1020</v>
+      </c>
+      <c r="D69" s="4">
+        <v>51</v>
+      </c>
+      <c r="E69" s="4">
+        <v>1020</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B70" s="4">
+        <v>51</v>
+      </c>
+      <c r="C70" s="4">
+        <v>1020</v>
+      </c>
+      <c r="D70" s="4">
+        <v>51</v>
+      </c>
+      <c r="E70" s="4">
+        <v>1020</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="34.5">
+      <c r="A71" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B71" s="3"/>
+      <c r="C71" s="3"/>
+      <c r="D71" s="3"/>
+      <c r="E71" s="3"/>
+      <c r="F71" s="3"/>
+      <c r="G71" s="3"/>
+      <c r="H71" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="79.5">
+      <c r="A72" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B72" s="3"/>
+      <c r="C72" s="3"/>
+      <c r="D72" s="3"/>
+      <c r="E72" s="3"/>
+      <c r="F72" s="3"/>
+      <c r="G72" s="3"/>
+      <c r="H72" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="23.25">
+      <c r="A73" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B73" s="3"/>
+      <c r="C73" s="3"/>
+      <c r="D73" s="3"/>
+      <c r="E73" s="3"/>
+      <c r="F73" s="3"/>
+      <c r="G73" s="3"/>
+      <c r="H73" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="45.75">
+      <c r="A74" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B74" s="5">
+        <v>232609</v>
+      </c>
+      <c r="C74" s="5">
+        <v>663354</v>
+      </c>
+      <c r="D74" s="5">
+        <v>232609</v>
+      </c>
+      <c r="E74" s="5">
+        <v>663354</v>
+      </c>
+      <c r="F74" s="5">
+        <v>232609</v>
+      </c>
+      <c r="G74" s="5">
+        <v>663354</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B75" s="5">
+        <v>232609</v>
+      </c>
+      <c r="C75" s="5">
+        <v>663354</v>
+      </c>
+      <c r="D75" s="5">
+        <v>232609</v>
+      </c>
+      <c r="E75" s="5">
+        <v>663354</v>
+      </c>
+      <c r="F75" s="5">
+        <v>232609</v>
+      </c>
+      <c r="G75" s="5">
+        <v>663354</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="23.25">
+      <c r="A76" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B76" s="3"/>
+      <c r="C76" s="3"/>
+      <c r="D76" s="3"/>
+      <c r="E76" s="3"/>
+      <c r="F76" s="3"/>
+      <c r="G76" s="3"/>
+      <c r="H76" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="45.75">
+      <c r="A77" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C77" s="4">
+        <v>559.6</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E77" s="4">
+        <v>559.6</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G77" s="4">
+        <v>559.6</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C78" s="4">
+        <v>559.6</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E78" s="4">
+        <v>559.6</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G78" s="4">
+        <v>559.6</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="34.5">
+      <c r="A79" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C79" s="4">
+        <v>85.8</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E79" s="4">
+        <v>85.8</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G79" s="4">
+        <v>85.8</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C80" s="4">
+        <v>85.8</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E80" s="4">
+        <v>85.8</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G80" s="4">
+        <v>85.8</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="23.25">
+      <c r="A81" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C81" s="4">
+        <v>489.5</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E81" s="4">
+        <v>489.5</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G81" s="4">
+        <v>489.5</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C82" s="4">
+        <v>489.5</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E82" s="4">
+        <v>489.5</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G82" s="4">
+        <v>489.5</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="23.25">
+      <c r="A83" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C83" s="4">
+        <v>94.1</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E83" s="4">
+        <v>79.5</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G83" s="4">
+        <v>58.7</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C84" s="4">
+        <v>94.1</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E84" s="4">
+        <v>79.5</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G84" s="4">
+        <v>58.7</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="34.5">
+      <c r="A85" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B85" s="3"/>
+      <c r="C85" s="3"/>
+      <c r="D85" s="3"/>
+      <c r="E85" s="3"/>
+      <c r="F85" s="3"/>
+      <c r="G85" s="3"/>
+      <c r="H85" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="23.25">
+      <c r="A86" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C86" s="5">
+        <v>19</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E86" s="5">
+        <v>15</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G86" s="5">
+        <v>12</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C87" s="5">
+        <v>19</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E87" s="5">
+        <v>15</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G87" s="5">
+        <v>12</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="45.75">
+      <c r="A88" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B88" s="3"/>
+      <c r="C88" s="3"/>
+      <c r="D88" s="3"/>
+      <c r="E88" s="3"/>
+      <c r="F88" s="3"/>
+      <c r="G88" s="3"/>
+      <c r="H88" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="34.5">
+      <c r="A89" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B89" s="3"/>
+      <c r="C89" s="3"/>
+      <c r="D89" s="3"/>
+      <c r="E89" s="3"/>
+      <c r="F89" s="3"/>
+      <c r="G89" s="3"/>
+      <c r="H89" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="45.75">
+      <c r="A90" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B90" s="5">
+        <v>1760364</v>
+      </c>
+      <c r="C90" s="5">
+        <v>4339001</v>
+      </c>
+      <c r="D90" s="5">
+        <v>1676217</v>
+      </c>
+      <c r="E90" s="5">
+        <v>4254854</v>
+      </c>
+      <c r="F90" s="5">
+        <v>1676217</v>
+      </c>
+      <c r="G90" s="5">
+        <v>4254845</v>
+      </c>
+      <c r="H90" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C91" s="5">
+        <v>905</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E91" s="5">
+        <v>905</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G91" s="5">
+        <v>905</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B92" s="5">
+        <v>1168701</v>
+      </c>
+      <c r="C92" s="5">
+        <v>2986774</v>
+      </c>
+      <c r="D92" s="5">
+        <v>1168701</v>
+      </c>
+      <c r="E92" s="5">
+        <v>2986774</v>
+      </c>
+      <c r="F92" s="5">
+        <v>1168701</v>
+      </c>
+      <c r="G92" s="5">
+        <v>2986765</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B93" s="5">
+        <v>507516</v>
+      </c>
+      <c r="C93" s="5">
+        <v>1238025</v>
+      </c>
+      <c r="D93" s="5">
+        <v>507516</v>
+      </c>
+      <c r="E93" s="5">
+        <v>1238025</v>
+      </c>
+      <c r="F93" s="5">
+        <v>507516</v>
+      </c>
+      <c r="G93" s="5">
+        <v>1238025</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C94" s="5">
+        <v>113297</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="113.25">
+      <c r="A95" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B95" s="5">
+        <v>84943</v>
+      </c>
+      <c r="C95" s="5">
+        <v>284412</v>
+      </c>
+      <c r="D95" s="5">
+        <v>84943</v>
+      </c>
+      <c r="E95" s="5">
+        <v>284412</v>
+      </c>
+      <c r="F95" s="5">
+        <v>84943</v>
+      </c>
+      <c r="G95" s="5">
+        <v>284412</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B96" s="5">
+        <v>84943</v>
+      </c>
+      <c r="C96" s="5">
+        <v>284412</v>
+      </c>
+      <c r="D96" s="5">
+        <v>84943</v>
+      </c>
+      <c r="E96" s="5">
+        <v>284412</v>
+      </c>
+      <c r="F96" s="5">
+        <v>84943</v>
+      </c>
+      <c r="G96" s="5">
+        <v>284412</v>
+      </c>
+      <c r="H96" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="34.5">
+      <c r="A97" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B97" s="3"/>
+      <c r="C97" s="3"/>
+      <c r="D97" s="3"/>
+      <c r="E97" s="3"/>
+      <c r="F97" s="3"/>
+      <c r="G97" s="3"/>
+      <c r="H97" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="23.25">
+      <c r="A98" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B98" s="5">
+        <v>900188</v>
+      </c>
+      <c r="C98" s="5">
+        <v>2408414</v>
+      </c>
+      <c r="D98" s="5">
+        <v>900212</v>
+      </c>
+      <c r="E98" s="5">
+        <v>2392373</v>
+      </c>
+      <c r="F98" s="5">
+        <v>855083</v>
+      </c>
+      <c r="G98" s="5">
+        <v>1682794</v>
+      </c>
+      <c r="H98" s="5">
+        <v>234483</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H99" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B100" s="5">
+        <v>900188</v>
+      </c>
+      <c r="C100" s="5">
+        <v>1842952</v>
+      </c>
+      <c r="D100" s="5">
+        <v>900212</v>
+      </c>
+      <c r="E100" s="5">
+        <v>1826911</v>
+      </c>
+      <c r="F100" s="5">
+        <v>855083</v>
+      </c>
+      <c r="G100" s="5">
+        <v>1682794</v>
+      </c>
+      <c r="H100" s="5">
+        <v>234483</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="23.25">
+      <c r="A101" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B101" s="4">
+        <v>219.1</v>
+      </c>
+      <c r="C101" s="4">
+        <v>669.6</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H101" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C102" s="4">
+        <v>225.4</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H102" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C103" s="4">
+        <v>444.2</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="68.25">
+      <c r="A104" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B104" s="4">
+        <v>295.60000000000002</v>
+      </c>
+      <c r="C104" s="4">
+        <v>790.1</v>
+      </c>
+      <c r="D104" s="4">
+        <v>319.2</v>
+      </c>
+      <c r="E104" s="4">
+        <v>826.5</v>
+      </c>
+      <c r="F104" s="4">
+        <v>311.8</v>
+      </c>
+      <c r="G104" s="4">
+        <v>806</v>
+      </c>
+      <c r="H104" s="4">
+        <v>50.6</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C105" s="4">
+        <v>288</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E105" s="4">
+        <v>285.8</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G105" s="4">
+        <v>265.7</v>
+      </c>
+      <c r="H105" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C106" s="4">
+        <v>502.1</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E106" s="4">
+        <v>540.70000000000005</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G106" s="4">
+        <v>540.29999999999995</v>
+      </c>
+      <c r="H106" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="102">
+      <c r="A107" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B107" s="5">
+        <v>9419</v>
+      </c>
+      <c r="C107" s="5">
+        <v>55522</v>
+      </c>
+      <c r="D107" s="5">
+        <v>10506</v>
+      </c>
+      <c r="E107" s="5">
+        <v>57131</v>
+      </c>
+      <c r="F107" s="5">
+        <v>10506</v>
+      </c>
+      <c r="G107" s="5">
+        <v>57131</v>
+      </c>
+      <c r="H107" s="5">
+        <v>4563</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B108" s="5">
+        <v>129</v>
+      </c>
+      <c r="C108" s="5">
+        <v>330</v>
+      </c>
+      <c r="D108" s="5">
+        <v>68</v>
+      </c>
+      <c r="E108" s="5">
+        <v>545</v>
+      </c>
+      <c r="F108" s="5">
+        <v>68</v>
+      </c>
+      <c r="G108" s="5">
+        <v>545</v>
+      </c>
+      <c r="H108" s="5">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B109" s="5">
+        <v>3284</v>
+      </c>
+      <c r="C109" s="5">
+        <v>24942</v>
+      </c>
+      <c r="D109" s="5">
+        <v>4432</v>
+      </c>
+      <c r="E109" s="5">
+        <v>26336</v>
+      </c>
+      <c r="F109" s="5">
+        <v>4432</v>
+      </c>
+      <c r="G109" s="5">
+        <v>26336</v>
+      </c>
+      <c r="H109" s="5">
+        <v>4343</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B110" s="5">
+        <v>6006</v>
+      </c>
+      <c r="C110" s="5">
+        <v>30250</v>
+      </c>
+      <c r="D110" s="5">
+        <v>6006</v>
+      </c>
+      <c r="E110" s="5">
+        <v>30250</v>
+      </c>
+      <c r="F110" s="5">
+        <v>6006</v>
+      </c>
+      <c r="G110" s="5">
+        <v>30250</v>
+      </c>
+      <c r="H110" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="45.75">
+      <c r="A111" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B111" s="5">
+        <v>8034</v>
+      </c>
+      <c r="C111" s="5">
+        <v>23250</v>
+      </c>
+      <c r="D111" s="5">
+        <v>7440</v>
+      </c>
+      <c r="E111" s="5">
+        <v>22678</v>
+      </c>
+      <c r="F111" s="5">
+        <v>6016</v>
+      </c>
+      <c r="G111" s="5">
+        <v>17833</v>
+      </c>
+      <c r="H111" s="5">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B112" s="5">
+        <v>8034</v>
+      </c>
+      <c r="C112" s="5">
+        <v>23250</v>
+      </c>
+      <c r="D112" s="5">
+        <v>7440</v>
+      </c>
+      <c r="E112" s="5">
+        <v>22678</v>
+      </c>
+      <c r="F112" s="5">
+        <v>6016</v>
+      </c>
+      <c r="G112" s="5">
+        <v>17833</v>
+      </c>
+      <c r="H112" s="5">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B113" s="5">
+        <v>118354</v>
+      </c>
+      <c r="C113" s="5">
+        <v>463138</v>
+      </c>
+      <c r="D113" s="5">
+        <v>118354</v>
+      </c>
+      <c r="E113" s="5">
+        <v>463138</v>
+      </c>
+      <c r="F113" s="5">
+        <v>117259</v>
+      </c>
+      <c r="G113" s="5">
+        <v>462043</v>
+      </c>
+      <c r="H113" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C114" s="5">
+        <v>93735</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E114" s="5">
+        <v>93735</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G114" s="5">
+        <v>93735</v>
+      </c>
+      <c r="H114" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B115" s="5">
+        <v>22830</v>
+      </c>
+      <c r="C115" s="5">
+        <v>108279</v>
+      </c>
+      <c r="D115" s="5">
+        <v>22830</v>
+      </c>
+      <c r="E115" s="5">
+        <v>108279</v>
+      </c>
+      <c r="F115" s="5">
+        <v>22830</v>
+      </c>
+      <c r="G115" s="5">
+        <v>108279</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B116" s="5">
+        <v>74023</v>
+      </c>
+      <c r="C116" s="5">
+        <v>261123</v>
+      </c>
+      <c r="D116" s="5">
+        <v>74023</v>
+      </c>
+      <c r="E116" s="5">
+        <v>261123</v>
+      </c>
+      <c r="F116" s="5">
+        <v>72928</v>
+      </c>
+      <c r="G116" s="5">
+        <v>260028</v>
+      </c>
+      <c r="H116" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C117" s="5">
+        <v>1</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E117" s="5">
+        <v>1</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G117" s="5">
+        <v>1</v>
+      </c>
+      <c r="H117" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="158.25">
+      <c r="A118" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B118" s="5">
+        <v>78750</v>
+      </c>
+      <c r="C118" s="5">
+        <v>182249</v>
+      </c>
+      <c r="D118" s="5">
+        <v>62008</v>
+      </c>
+      <c r="E118" s="5">
+        <v>241880</v>
+      </c>
+      <c r="F118" s="5">
+        <v>62008</v>
+      </c>
+      <c r="G118" s="5">
+        <v>239164</v>
+      </c>
+      <c r="H118" s="5">
+        <v>136771</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B119" s="5">
+        <v>78750</v>
+      </c>
+      <c r="C119" s="5">
+        <v>182249</v>
+      </c>
+      <c r="D119" s="5">
+        <v>62008</v>
+      </c>
+      <c r="E119" s="5">
+        <v>241880</v>
+      </c>
+      <c r="F119" s="5">
+        <v>62008</v>
+      </c>
+      <c r="G119" s="5">
+        <v>239164</v>
+      </c>
+      <c r="H119" s="5">
+        <v>136771</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B120" s="3"/>
+      <c r="C120" s="3"/>
+      <c r="D120" s="3"/>
+      <c r="E120" s="3"/>
+      <c r="F120" s="3"/>
+      <c r="G120" s="3"/>
+      <c r="H120" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="23.25">
+      <c r="A121" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C121" s="5">
+        <v>2102</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E121" s="5">
+        <v>2213</v>
+      </c>
+      <c r="F121" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="5">
+        <v>480</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C122" s="5">
+        <v>2102</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E122" s="5">
+        <v>2213</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G122" s="5">
+        <v>480</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="23.25">
+      <c r="A123" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B123" s="5">
+        <v>184</v>
+      </c>
+      <c r="C123" s="5">
+        <v>1407</v>
+      </c>
+      <c r="D123" s="5">
+        <v>184</v>
+      </c>
+      <c r="E123" s="5">
+        <v>1412</v>
+      </c>
+      <c r="F123" s="5">
+        <v>184</v>
+      </c>
+      <c r="G123" s="5">
+        <v>1412</v>
+      </c>
+      <c r="H123" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C124" s="5">
+        <v>540</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E124" s="5">
+        <v>545</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G124" s="5">
+        <v>545</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B125" s="5">
+        <v>104</v>
+      </c>
+      <c r="C125" s="5">
+        <v>867</v>
+      </c>
+      <c r="D125" s="5">
+        <v>104</v>
+      </c>
+      <c r="E125" s="5">
+        <v>867</v>
+      </c>
+      <c r="F125" s="5">
+        <v>104</v>
+      </c>
+      <c r="G125" s="5">
+        <v>867</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="45.75">
+      <c r="A126" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="B126" s="3"/>
+      <c r="C126" s="3"/>
+      <c r="D126" s="3"/>
+      <c r="E126" s="3"/>
+      <c r="F126" s="3"/>
+      <c r="G126" s="3"/>
+      <c r="H126" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="45.75">
+      <c r="A127" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B127" s="5">
+        <v>1292</v>
+      </c>
+      <c r="C127" s="5">
+        <v>5820</v>
+      </c>
+      <c r="D127" s="5">
+        <v>1229</v>
+      </c>
+      <c r="E127" s="5">
+        <v>4646</v>
+      </c>
+      <c r="F127" s="5">
+        <v>1176</v>
+      </c>
+      <c r="G127" s="5">
+        <v>3293</v>
+      </c>
+      <c r="H127" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C128" s="5">
+        <v>4835</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E128" s="5">
+        <v>3661</v>
+      </c>
+      <c r="F128" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G128" s="5">
+        <v>2308</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B129" s="5">
+        <v>402</v>
+      </c>
+      <c r="C129" s="5">
+        <v>985</v>
+      </c>
+      <c r="D129" s="5">
+        <v>402</v>
+      </c>
+      <c r="E129" s="5">
+        <v>985</v>
+      </c>
+      <c r="F129" s="5">
+        <v>402</v>
+      </c>
+      <c r="G129" s="5">
+        <v>985</v>
+      </c>
+      <c r="H129" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="34.5">
+      <c r="A130" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="B130" s="3"/>
+      <c r="C130" s="3"/>
+      <c r="D130" s="3"/>
+      <c r="E130" s="3"/>
+      <c r="F130" s="3"/>
+      <c r="G130" s="3"/>
+      <c r="H130" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="B131" s="3"/>
+      <c r="C131" s="3"/>
+      <c r="D131" s="3"/>
+      <c r="E131" s="3"/>
+      <c r="F131" s="3"/>
+      <c r="G131" s="3"/>
+      <c r="H131" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="34.5">
+      <c r="A132" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B132" s="5">
+        <v>5</v>
+      </c>
+      <c r="C132" s="5">
+        <v>21</v>
+      </c>
+      <c r="D132" s="5">
+        <v>4</v>
+      </c>
+      <c r="E132" s="5">
+        <v>23</v>
+      </c>
+      <c r="F132" s="5">
+        <v>4</v>
+      </c>
+      <c r="G132" s="5">
+        <v>20</v>
+      </c>
+      <c r="H132" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B133" s="5">
+        <v>5</v>
+      </c>
+      <c r="C133" s="5">
+        <v>21</v>
+      </c>
+      <c r="D133" s="5">
+        <v>4</v>
+      </c>
+      <c r="E133" s="5">
+        <v>23</v>
+      </c>
+      <c r="F133" s="5">
+        <v>4</v>
+      </c>
+      <c r="G133" s="5">
+        <v>20</v>
+      </c>
+      <c r="H133" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" ht="34.5">
+      <c r="A134" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B134" s="4">
+        <v>13737.9</v>
+      </c>
+      <c r="C134" s="4">
+        <v>52782.400000000001</v>
+      </c>
+      <c r="D134" s="4">
+        <v>13801.3</v>
+      </c>
+      <c r="E134" s="4">
+        <v>56812.3</v>
+      </c>
+      <c r="F134" s="4">
+        <v>13002.3</v>
+      </c>
+      <c r="G134" s="4">
+        <v>54055.3</v>
+      </c>
+      <c r="H134" s="4">
+        <v>2911.8</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C135" s="4">
+        <v>1079</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E135" s="4">
+        <v>1079</v>
+      </c>
+      <c r="F135" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G135" s="4">
+        <v>1079</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B136" s="4">
+        <v>129</v>
+      </c>
+      <c r="C136" s="4">
+        <v>514</v>
+      </c>
+      <c r="D136" s="4">
+        <v>129</v>
+      </c>
+      <c r="E136" s="4">
+        <v>514</v>
+      </c>
+      <c r="F136" s="4">
+        <v>129</v>
+      </c>
+      <c r="G136" s="4">
+        <v>514</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B137" s="4">
+        <v>13282.9</v>
+      </c>
+      <c r="C137" s="4">
+        <v>51189.4</v>
+      </c>
+      <c r="D137" s="4">
+        <v>13314.3</v>
+      </c>
+      <c r="E137" s="4">
+        <v>55219.3</v>
+      </c>
+      <c r="F137" s="4">
+        <v>12515.3</v>
+      </c>
+      <c r="G137" s="4">
+        <v>52462.3</v>
+      </c>
+      <c r="H137" s="4">
+        <v>2911.8</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" ht="45.75">
+      <c r="A138" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B138" s="3"/>
+      <c r="C138" s="3"/>
+      <c r="D138" s="3"/>
+      <c r="E138" s="3"/>
+      <c r="F138" s="3"/>
+      <c r="G138" s="3"/>
+      <c r="H138" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="45.75">
+      <c r="A139" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B139" s="5">
+        <v>250</v>
+      </c>
+      <c r="C139" s="5">
+        <v>326</v>
+      </c>
+      <c r="D139" s="5">
+        <v>250</v>
+      </c>
+      <c r="E139" s="5">
+        <v>326</v>
+      </c>
+      <c r="F139" s="5">
+        <v>250</v>
+      </c>
+      <c r="G139" s="5">
+        <v>326</v>
+      </c>
+      <c r="H139" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B140" s="5">
+        <v>250</v>
+      </c>
+      <c r="C140" s="5">
+        <v>326</v>
+      </c>
+      <c r="D140" s="5">
+        <v>250</v>
+      </c>
+      <c r="E140" s="5">
+        <v>326</v>
+      </c>
+      <c r="F140" s="5">
+        <v>250</v>
+      </c>
+      <c r="G140" s="5">
+        <v>326</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" ht="45.75">
+      <c r="A141" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B141" s="3"/>
+      <c r="C141" s="3"/>
+      <c r="D141" s="3"/>
+      <c r="E141" s="3"/>
+      <c r="F141" s="3"/>
+      <c r="G141" s="3"/>
+      <c r="H141" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="23.25">
+      <c r="A142" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="B142" s="3"/>
+      <c r="C142" s="3"/>
+      <c r="D142" s="3"/>
+      <c r="E142" s="3"/>
+      <c r="F142" s="3"/>
+      <c r="G142" s="3"/>
+      <c r="H142" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="B143" s="3"/>
+      <c r="C143" s="3"/>
+      <c r="D143" s="3"/>
+      <c r="E143" s="3"/>
+      <c r="F143" s="3"/>
+      <c r="G143" s="3"/>
+      <c r="H143" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="34.5">
+      <c r="A144" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="B144" s="3"/>
+      <c r="C144" s="3"/>
+      <c r="D144" s="3"/>
+      <c r="E144" s="3"/>
+      <c r="F144" s="3"/>
+      <c r="G144" s="3"/>
+      <c r="H144" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" ht="34.5">
+      <c r="A145" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="B145" s="3"/>
+      <c r="C145" s="3"/>
+      <c r="D145" s="3"/>
+      <c r="E145" s="3"/>
+      <c r="F145" s="3"/>
+      <c r="G145" s="3"/>
+      <c r="H145" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="23.25">
+      <c r="A146" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B146" s="4">
+        <v>55089</v>
+      </c>
+      <c r="C146" s="4">
+        <v>354184.5</v>
+      </c>
+      <c r="D146" s="4">
+        <v>49085</v>
+      </c>
+      <c r="E146" s="4">
+        <v>312257</v>
+      </c>
+      <c r="F146" s="4">
+        <v>49085</v>
+      </c>
+      <c r="G146" s="4">
+        <v>312257</v>
+      </c>
+      <c r="H146" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B147" s="4">
+        <v>3900</v>
+      </c>
+      <c r="C147" s="4">
+        <v>10419</v>
+      </c>
+      <c r="D147" s="4">
+        <v>3900</v>
+      </c>
+      <c r="E147" s="4">
+        <v>10419</v>
+      </c>
+      <c r="F147" s="4">
+        <v>3900</v>
+      </c>
+      <c r="G147" s="4">
+        <v>10419</v>
+      </c>
+      <c r="H147" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C148" s="4">
+        <v>1831.5</v>
+      </c>
+      <c r="D148" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E148" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F148" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G148" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H148" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B149" s="4">
+        <v>51129</v>
+      </c>
+      <c r="C149" s="4">
+        <v>341785</v>
+      </c>
+      <c r="D149" s="4">
+        <v>45126</v>
+      </c>
+      <c r="E149" s="4">
+        <v>301692</v>
+      </c>
+      <c r="F149" s="4">
+        <v>45126</v>
+      </c>
+      <c r="G149" s="4">
+        <v>301692</v>
+      </c>
+      <c r="H149" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B150" s="4">
+        <v>60</v>
+      </c>
+      <c r="C150" s="4">
+        <v>149</v>
+      </c>
+      <c r="D150" s="4">
+        <v>59</v>
+      </c>
+      <c r="E150" s="4">
+        <v>146</v>
+      </c>
+      <c r="F150" s="4">
+        <v>59</v>
+      </c>
+      <c r="G150" s="4">
+        <v>146</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="34.5">
+      <c r="A151" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B151" s="4">
+        <v>55.2</v>
+      </c>
+      <c r="C151" s="4">
+        <v>920.3</v>
+      </c>
+      <c r="D151" s="4">
+        <v>25.5</v>
+      </c>
+      <c r="E151" s="4">
+        <v>582.9</v>
+      </c>
+      <c r="F151" s="4">
+        <v>25.5</v>
+      </c>
+      <c r="G151" s="4">
+        <v>582.9</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B152" s="4">
+        <v>33.4</v>
+      </c>
+      <c r="C152" s="4">
+        <v>288.8</v>
+      </c>
+      <c r="D152" s="4">
+        <v>25.5</v>
+      </c>
+      <c r="E152" s="4">
+        <v>248.9</v>
+      </c>
+      <c r="F152" s="4">
+        <v>25.5</v>
+      </c>
+      <c r="G152" s="4">
+        <v>248.9</v>
+      </c>
+      <c r="H152" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B153" s="4">
+        <v>20.8</v>
+      </c>
+      <c r="C153" s="4">
+        <v>627.5</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E153" s="4">
+        <v>334</v>
+      </c>
+      <c r="F153" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G153" s="4">
+        <v>334</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="B154" s="6">
+        <v>1</v>
+      </c>
+      <c r="C154" s="6">
+        <v>4</v>
       </c>
       <c r="D154" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E154" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F154" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G154" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H154" s="7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:G4"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
+      <vt:lpstr>04</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>