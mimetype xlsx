--- v1 (2026-06-04)
+++ v2 (2026-06-29)
@@ -1,72 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика Пром 01.03.2026\қаз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.05.2026\қаз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="90" windowWidth="15210" windowHeight="12585" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="90" windowWidth="15210" windowHeight="12585" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
+    <sheet name="05" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1889" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2346" uniqueCount="91">
   <si>
     <t>Заттай көріністе өнеркәсіптік өнімдерінің жөнелтілгені және қалдықтарының өзгеруі</t>
   </si>
   <si>
     <t>Өнім көлемі</t>
   </si>
   <si>
     <t>Ішкі нарыққа жөнелтілген өнім</t>
   </si>
   <si>
     <t>Есепті кезеңнің соңына дайын өнімнің қалдықтары</t>
   </si>
   <si>
     <t>өндірілгені</t>
   </si>
   <si>
     <t>жөнелтілгені</t>
   </si>
   <si>
     <t>есепті ай</t>
   </si>
   <si>
     <t>жыл басынан есепті кезең</t>
   </si>
   <si>
@@ -293,50 +295,53 @@
   </si>
   <si>
     <t>Тұран ауданы</t>
   </si>
   <si>
     <t>Қаңтар 2026</t>
   </si>
   <si>
     <t>Ақпан 2026</t>
   </si>
   <si>
     <t>Әйелдерге немесе қыз балаларға арналған трикотаждан басқа өзге де сырт киімдер, дана</t>
   </si>
   <si>
     <t>Табиғи құм, мың текше метр</t>
   </si>
   <si>
     <t>Түйіршіктер, тас үгіндісі және тас ұнтағы; малта тас, қиыршық тас, шағыл немесе уатылған тас, мың текше метр</t>
   </si>
   <si>
     <t>Наурыз 2026</t>
   </si>
   <si>
     <t>Сәуір 2026</t>
   </si>
+  <si>
+    <t>Мамыр 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -419,128 +424,131 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -807,124 +815,124 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H145"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="1" customWidth="1"/>
     <col min="4" max="7" width="10" style="1" customWidth="1"/>
     <col min="8" max="8" width="16" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15" customHeight="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="16"/>
-[...5 lines deleted...]
-      <c r="H1" s="16"/>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
+      <c r="H1" s="17"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="18" t="s">
         <v>83</v>
       </c>
-      <c r="B2" s="17"/>
-[...5 lines deleted...]
-      <c r="H2" s="17"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
     </row>
     <row r="3" spans="1:8" s="2" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A3" s="18"/>
-      <c r="B3" s="19" t="s">
+      <c r="A3" s="19"/>
+      <c r="B3" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="19"/>
-[...2 lines deleted...]
-      <c r="F3" s="19" t="s">
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="F3" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="19"/>
-      <c r="H3" s="20" t="s">
+      <c r="G3" s="20"/>
+      <c r="H3" s="21" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="18"/>
-      <c r="B4" s="19" t="s">
+      <c r="A4" s="19"/>
+      <c r="B4" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="19"/>
-      <c r="D4" s="19" t="s">
+      <c r="C4" s="20"/>
+      <c r="D4" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="19"/>
-[...2 lines deleted...]
-      <c r="H4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+      <c r="G4" s="20"/>
+      <c r="H4" s="21"/>
     </row>
     <row r="5" spans="1:8" s="2" customFormat="1" ht="51" customHeight="1">
-      <c r="A5" s="18"/>
+      <c r="A5" s="19"/>
       <c r="B5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="20"/>
+      <c r="H5" s="21"/>
     </row>
     <row r="6" spans="1:8" s="2" customFormat="1" ht="50.25" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="2" customFormat="1" ht="41.25" customHeight="1">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -4208,124 +4216,124 @@
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H150"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A1:H1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.28515625" customWidth="1"/>
     <col min="2" max="2" width="12.140625" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" customWidth="1"/>
     <col min="8" max="8" width="16.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" ht="14.25">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="16"/>
-[...5 lines deleted...]
-      <c r="H1" s="16"/>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
+      <c r="H1" s="17"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1" ht="14.25">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="18" t="s">
         <v>84</v>
       </c>
-      <c r="B2" s="17"/>
-[...5 lines deleted...]
-      <c r="H2" s="17"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
     </row>
     <row r="3" spans="1:8" s="14" customFormat="1">
-      <c r="A3" s="18"/>
-      <c r="B3" s="19" t="s">
+      <c r="A3" s="19"/>
+      <c r="B3" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="19"/>
-[...2 lines deleted...]
-      <c r="F3" s="19" t="s">
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="F3" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="19"/>
-      <c r="H3" s="20" t="s">
+      <c r="G3" s="20"/>
+      <c r="H3" s="21" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8" s="14" customFormat="1">
-      <c r="A4" s="18"/>
-      <c r="B4" s="19" t="s">
+      <c r="A4" s="19"/>
+      <c r="B4" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="19"/>
-      <c r="D4" s="19" t="s">
+      <c r="C4" s="20"/>
+      <c r="D4" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="19"/>
-[...2 lines deleted...]
-      <c r="H4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+      <c r="G4" s="20"/>
+      <c r="H4" s="21"/>
     </row>
     <row r="5" spans="1:8" s="14" customFormat="1" ht="45">
-      <c r="A5" s="18"/>
+      <c r="A5" s="19"/>
       <c r="B5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="20"/>
+      <c r="H5" s="21"/>
     </row>
     <row r="6" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -7738,124 +7746,124 @@
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H154"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.28515625" customWidth="1"/>
     <col min="2" max="2" width="12.140625" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" customWidth="1"/>
     <col min="8" max="8" width="16.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="16"/>
-[...5 lines deleted...]
-      <c r="H1" s="16"/>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
+      <c r="H1" s="17"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="18" t="s">
         <v>88</v>
       </c>
-      <c r="B2" s="17"/>
-[...5 lines deleted...]
-      <c r="H2" s="17"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="18"/>
-      <c r="B3" s="19" t="s">
+      <c r="A3" s="19"/>
+      <c r="B3" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="19"/>
-[...2 lines deleted...]
-      <c r="F3" s="19" t="s">
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="F3" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="19"/>
-      <c r="H3" s="20" t="s">
+      <c r="G3" s="20"/>
+      <c r="H3" s="21" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="18"/>
-      <c r="B4" s="19" t="s">
+      <c r="A4" s="19"/>
+      <c r="B4" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="19"/>
-      <c r="D4" s="19" t="s">
+      <c r="C4" s="20"/>
+      <c r="D4" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="19"/>
-[...2 lines deleted...]
-      <c r="H4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+      <c r="G4" s="20"/>
+      <c r="H4" s="21"/>
     </row>
     <row r="5" spans="1:8" ht="45">
-      <c r="A5" s="18"/>
+      <c r="A5" s="19"/>
       <c r="B5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="20"/>
+      <c r="H5" s="21"/>
     </row>
     <row r="6" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -11358,140 +11366,140 @@
         <v>17</v>
       </c>
       <c r="H154" s="7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:G4"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H154"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A151" workbookViewId="0">
-      <selection activeCell="H182" sqref="H182"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.140625" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" customWidth="1"/>
     <col min="5" max="5" width="14.140625" customWidth="1"/>
     <col min="6" max="7" width="13" customWidth="1"/>
     <col min="8" max="8" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="16"/>
-[...5 lines deleted...]
-      <c r="H1" s="16"/>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
+      <c r="H1" s="17"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="18" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="17"/>
-[...5 lines deleted...]
-      <c r="H2" s="17"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="18"/>
-      <c r="B3" s="19" t="s">
+      <c r="A3" s="19"/>
+      <c r="B3" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="19"/>
-[...2 lines deleted...]
-      <c r="F3" s="19" t="s">
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="F3" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="19"/>
-      <c r="H3" s="20" t="s">
+      <c r="G3" s="20"/>
+      <c r="H3" s="21" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="18"/>
-      <c r="B4" s="19" t="s">
+      <c r="A4" s="19"/>
+      <c r="B4" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="19"/>
-      <c r="D4" s="19" t="s">
+      <c r="C4" s="20"/>
+      <c r="D4" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="19"/>
-[...5 lines deleted...]
-      <c r="A5" s="18"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+      <c r="G4" s="20"/>
+      <c r="H4" s="21"/>
+    </row>
+    <row r="5" spans="1:8" ht="22.5">
+      <c r="A5" s="19"/>
       <c r="B5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="20"/>
+      <c r="H5" s="21"/>
     </row>
     <row r="6" spans="1:8" ht="34.5">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="23.25">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -14972,82 +14980,3744 @@
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="11" t="s">
         <v>76</v>
       </c>
       <c r="B154" s="6">
         <v>1</v>
       </c>
       <c r="C154" s="6">
         <v>4</v>
       </c>
       <c r="D154" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E154" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F154" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G154" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H154" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="F3:G4"/>
+    <mergeCell ref="H3:H5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H155"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="M8" sqref="M8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="15.7109375" customWidth="1"/>
+    <col min="2" max="2" width="14" customWidth="1"/>
+    <col min="3" max="3" width="11.85546875" customWidth="1"/>
+    <col min="4" max="4" width="12.140625" customWidth="1"/>
+    <col min="5" max="5" width="13.140625" customWidth="1"/>
+    <col min="8" max="8" width="12.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="39" customHeight="1">
+      <c r="A1" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
+      <c r="H1" s="17"/>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2" s="18" t="s">
+        <v>90</v>
+      </c>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" s="19"/>
+      <c r="B3" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="F3" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="G3" s="20"/>
+      <c r="H3" s="21" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="19"/>
+      <c r="B4" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+      <c r="G4" s="20"/>
+      <c r="H4" s="21"/>
+    </row>
+    <row r="5" spans="1:8" ht="22.5">
+      <c r="A5" s="19"/>
+      <c r="B5" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="H5" s="21"/>
+    </row>
+    <row r="6" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A6" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A7" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A8" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="3"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+      <c r="H8" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="14" customFormat="1">
+      <c r="A9" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="3"/>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A10" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="3"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A11" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" s="4">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="C11" s="4">
+        <v>26.9</v>
+      </c>
+      <c r="D11" s="4">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="E11" s="4">
+        <v>26.9</v>
+      </c>
+      <c r="F11" s="4">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G11" s="4">
+        <v>26.9</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="14" customFormat="1">
+      <c r="A12" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="4">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="C12" s="4">
+        <v>26.9</v>
+      </c>
+      <c r="D12" s="4">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="E12" s="4">
+        <v>26.9</v>
+      </c>
+      <c r="F12" s="4">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G12" s="4">
+        <v>26.9</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="14" customFormat="1" ht="79.5">
+      <c r="A13" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="4">
+        <v>1.5</v>
+      </c>
+      <c r="C13" s="4">
+        <v>23.4</v>
+      </c>
+      <c r="D13" s="4">
+        <v>1.5</v>
+      </c>
+      <c r="E13" s="4">
+        <v>23.4</v>
+      </c>
+      <c r="F13" s="4">
+        <v>1.5</v>
+      </c>
+      <c r="G13" s="4">
+        <v>23.4</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="14" customFormat="1">
+      <c r="A14" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B14" s="4">
+        <v>1.5</v>
+      </c>
+      <c r="C14" s="4">
+        <v>23.4</v>
+      </c>
+      <c r="D14" s="4">
+        <v>1.5</v>
+      </c>
+      <c r="E14" s="4">
+        <v>23.4</v>
+      </c>
+      <c r="F14" s="4">
+        <v>1.5</v>
+      </c>
+      <c r="G14" s="4">
+        <v>23.4</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="3"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="14" customFormat="1">
+      <c r="A16" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="3"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A17" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="4">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="D17" s="4">
+        <v>4.7</v>
+      </c>
+      <c r="E17" s="4">
+        <v>16.2</v>
+      </c>
+      <c r="F17" s="4">
+        <v>4.7</v>
+      </c>
+      <c r="G17" s="4">
+        <v>16.2</v>
+      </c>
+      <c r="H17" s="4">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="14" customFormat="1">
+      <c r="A18" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="4">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="D18" s="4">
+        <v>4.7</v>
+      </c>
+      <c r="E18" s="4">
+        <v>16.2</v>
+      </c>
+      <c r="F18" s="4">
+        <v>4.7</v>
+      </c>
+      <c r="G18" s="4">
+        <v>16.2</v>
+      </c>
+      <c r="H18" s="4">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A19" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" s="5">
+        <v>1839</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" s="5">
+        <v>1839</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="5">
+        <v>1839</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="14" customFormat="1">
+      <c r="A20" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="5">
+        <v>1177</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" s="5">
+        <v>1177</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="5">
+        <v>1177</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="14" customFormat="1">
+      <c r="A21" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="14" customFormat="1" ht="90.75">
+      <c r="A22" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="5">
+        <v>3390</v>
+      </c>
+      <c r="C22" s="5">
+        <v>21354</v>
+      </c>
+      <c r="D22" s="5">
+        <v>3160</v>
+      </c>
+      <c r="E22" s="5">
+        <v>20995</v>
+      </c>
+      <c r="F22" s="5">
+        <v>3160</v>
+      </c>
+      <c r="G22" s="5">
+        <v>20923</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="14" customFormat="1">
+      <c r="A23" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" s="5">
+        <v>14894</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E23" s="5">
+        <v>14535</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" s="5">
+        <v>14535</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="14" customFormat="1">
+      <c r="A24" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="14" customFormat="1">
+      <c r="A25" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="5">
+        <v>6388</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E25" s="5">
+        <v>6388</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G25" s="5">
+        <v>6388</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="14" customFormat="1" ht="79.5">
+      <c r="A26" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C26" s="5">
+        <v>2412</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" s="5">
+        <v>3182</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="5">
+        <v>3140</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="14" customFormat="1">
+      <c r="A27" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="5">
+        <v>2412</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" s="5">
+        <v>3182</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G27" s="5">
+        <v>3140</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A28" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="B28" s="5">
+        <v>453</v>
+      </c>
+      <c r="C28" s="5">
+        <v>2554</v>
+      </c>
+      <c r="D28" s="5">
+        <v>453</v>
+      </c>
+      <c r="E28" s="5">
+        <v>2554</v>
+      </c>
+      <c r="F28" s="5">
+        <v>453</v>
+      </c>
+      <c r="G28" s="5">
+        <v>2554</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="14" customFormat="1">
+      <c r="A29" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="5">
+        <v>2</v>
+      </c>
+      <c r="C29" s="5">
+        <v>7</v>
+      </c>
+      <c r="D29" s="5">
+        <v>2</v>
+      </c>
+      <c r="E29" s="5">
+        <v>7</v>
+      </c>
+      <c r="F29" s="5">
+        <v>2</v>
+      </c>
+      <c r="G29" s="5">
+        <v>7</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="14" customFormat="1">
+      <c r="A30" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B30" s="5">
+        <v>451</v>
+      </c>
+      <c r="C30" s="5">
+        <v>2547</v>
+      </c>
+      <c r="D30" s="5">
+        <v>451</v>
+      </c>
+      <c r="E30" s="5">
+        <v>2547</v>
+      </c>
+      <c r="F30" s="5">
+        <v>451</v>
+      </c>
+      <c r="G30" s="5">
+        <v>2547</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="14" customFormat="1" ht="68.25">
+      <c r="A31" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="5">
+        <v>32356</v>
+      </c>
+      <c r="C31" s="5">
+        <v>193034</v>
+      </c>
+      <c r="D31" s="5">
+        <v>28844</v>
+      </c>
+      <c r="E31" s="5">
+        <v>187144</v>
+      </c>
+      <c r="F31" s="5">
+        <v>25469</v>
+      </c>
+      <c r="G31" s="5">
+        <v>167135</v>
+      </c>
+      <c r="H31" s="5">
+        <v>15770</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="14" customFormat="1">
+      <c r="A32" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B32" s="5">
+        <v>32356</v>
+      </c>
+      <c r="C32" s="5">
+        <v>190098</v>
+      </c>
+      <c r="D32" s="5">
+        <v>28188</v>
+      </c>
+      <c r="E32" s="5">
+        <v>183733</v>
+      </c>
+      <c r="F32" s="5">
+        <v>24813</v>
+      </c>
+      <c r="G32" s="5">
+        <v>163724</v>
+      </c>
+      <c r="H32" s="5">
+        <v>15239</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="14" customFormat="1">
+      <c r="A33" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C33" s="5">
+        <v>2936</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E33" s="5">
+        <v>3411</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G33" s="5">
+        <v>3411</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A34" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C34" s="5">
+        <v>188</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E34" s="5">
+        <v>188</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G34" s="5">
+        <v>188</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="14" customFormat="1">
+      <c r="A35" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C35" s="5">
+        <v>188</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E35" s="5">
+        <v>188</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G35" s="5">
+        <v>188</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="14" customFormat="1" ht="57">
+      <c r="A36" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" s="5">
+        <v>2093</v>
+      </c>
+      <c r="C36" s="5">
+        <v>10554</v>
+      </c>
+      <c r="D36" s="5">
+        <v>2221</v>
+      </c>
+      <c r="E36" s="5">
+        <v>10288</v>
+      </c>
+      <c r="F36" s="5">
+        <v>2046</v>
+      </c>
+      <c r="G36" s="5">
+        <v>9553</v>
+      </c>
+      <c r="H36" s="5">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="14" customFormat="1">
+      <c r="A37" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B37" s="5">
+        <v>21</v>
+      </c>
+      <c r="C37" s="5">
+        <v>267</v>
+      </c>
+      <c r="D37" s="5">
+        <v>35</v>
+      </c>
+      <c r="E37" s="5">
+        <v>255</v>
+      </c>
+      <c r="F37" s="5">
+        <v>35</v>
+      </c>
+      <c r="G37" s="5">
+        <v>211</v>
+      </c>
+      <c r="H37" s="5">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="14" customFormat="1">
+      <c r="A38" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B38" s="5">
+        <v>2072</v>
+      </c>
+      <c r="C38" s="5">
+        <v>10287</v>
+      </c>
+      <c r="D38" s="5">
+        <v>2186</v>
+      </c>
+      <c r="E38" s="5">
+        <v>10033</v>
+      </c>
+      <c r="F38" s="5">
+        <v>2011</v>
+      </c>
+      <c r="G38" s="5">
+        <v>9342</v>
+      </c>
+      <c r="H38" s="5">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="14" customFormat="1" ht="57">
+      <c r="A39" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="5">
+        <v>114</v>
+      </c>
+      <c r="C39" s="5">
+        <v>482</v>
+      </c>
+      <c r="D39" s="5">
+        <v>110</v>
+      </c>
+      <c r="E39" s="5">
+        <v>465</v>
+      </c>
+      <c r="F39" s="5">
+        <v>110</v>
+      </c>
+      <c r="G39" s="5">
+        <v>342</v>
+      </c>
+      <c r="H39" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" s="14" customFormat="1">
+      <c r="A40" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B40" s="5">
+        <v>91</v>
+      </c>
+      <c r="C40" s="5">
+        <v>364</v>
+      </c>
+      <c r="D40" s="5">
+        <v>84</v>
+      </c>
+      <c r="E40" s="5">
+        <v>354</v>
+      </c>
+      <c r="F40" s="5">
+        <v>84</v>
+      </c>
+      <c r="G40" s="5">
+        <v>279</v>
+      </c>
+      <c r="H40" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" s="14" customFormat="1">
+      <c r="A41" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C41" s="5">
+        <v>118</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E41" s="5">
+        <v>111</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G41" s="5">
+        <v>63</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A42" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B42" s="5">
+        <v>140</v>
+      </c>
+      <c r="C42" s="5">
+        <v>2176</v>
+      </c>
+      <c r="D42" s="5">
+        <v>140</v>
+      </c>
+      <c r="E42" s="5">
+        <v>2176</v>
+      </c>
+      <c r="F42" s="5">
+        <v>140</v>
+      </c>
+      <c r="G42" s="5">
+        <v>2176</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" s="14" customFormat="1">
+      <c r="A43" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C43" s="5">
+        <v>5</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E43" s="5">
+        <v>5</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G43" s="5">
+        <v>5</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" s="14" customFormat="1">
+      <c r="A44" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B44" s="5">
+        <v>139</v>
+      </c>
+      <c r="C44" s="5">
+        <v>2171</v>
+      </c>
+      <c r="D44" s="5">
+        <v>139</v>
+      </c>
+      <c r="E44" s="5">
+        <v>2171</v>
+      </c>
+      <c r="F44" s="5">
+        <v>139</v>
+      </c>
+      <c r="G44" s="5">
+        <v>2171</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" s="14" customFormat="1">
+      <c r="A45" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B45" s="3"/>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3"/>
+      <c r="E45" s="3"/>
+      <c r="F45" s="3"/>
+      <c r="G45" s="3"/>
+      <c r="H45" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A46" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C46" s="4">
+        <v>816.9</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E46" s="4">
+        <v>816.9</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G46" s="4">
+        <v>816.9</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" s="14" customFormat="1">
+      <c r="A47" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C47" s="4">
+        <v>816.9</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E47" s="4">
+        <v>816.9</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G47" s="4">
+        <v>816.9</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" s="14" customFormat="1" ht="57">
+      <c r="A48" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C48" s="4">
+        <v>9604</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E48" s="4">
+        <v>9340</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G48" s="4">
+        <v>7374</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" s="14" customFormat="1">
+      <c r="A49" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C49" s="4">
+        <v>9604</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E49" s="4">
+        <v>9340</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G49" s="4">
+        <v>7374</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="14" customFormat="1" ht="68.25">
+      <c r="A50" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B50" s="4">
+        <v>16943.8</v>
+      </c>
+      <c r="C50" s="4">
+        <v>61547.6</v>
+      </c>
+      <c r="D50" s="4">
+        <v>16126.2</v>
+      </c>
+      <c r="E50" s="4">
+        <v>60519.4</v>
+      </c>
+      <c r="F50" s="4">
+        <v>14275.2</v>
+      </c>
+      <c r="G50" s="4">
+        <v>46180.4</v>
+      </c>
+      <c r="H50" s="4">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" s="14" customFormat="1">
+      <c r="A51" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B51" s="4">
+        <v>797</v>
+      </c>
+      <c r="C51" s="4">
+        <v>3173</v>
+      </c>
+      <c r="D51" s="4">
+        <v>878</v>
+      </c>
+      <c r="E51" s="4">
+        <v>3216</v>
+      </c>
+      <c r="F51" s="4">
+        <v>878</v>
+      </c>
+      <c r="G51" s="4">
+        <v>3216</v>
+      </c>
+      <c r="H51" s="4">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" s="14" customFormat="1">
+      <c r="A52" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B52" s="4">
+        <v>56.8</v>
+      </c>
+      <c r="C52" s="4">
+        <v>127.6</v>
+      </c>
+      <c r="D52" s="4">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="E52" s="4">
+        <v>127.4</v>
+      </c>
+      <c r="F52" s="4">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="G52" s="4">
+        <v>118.4</v>
+      </c>
+      <c r="H52" s="4">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" s="14" customFormat="1">
+      <c r="A53" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B53" s="4">
+        <v>16090</v>
+      </c>
+      <c r="C53" s="4">
+        <v>58247</v>
+      </c>
+      <c r="D53" s="4">
+        <v>15214</v>
+      </c>
+      <c r="E53" s="4">
+        <v>57176</v>
+      </c>
+      <c r="F53" s="4">
+        <v>13363</v>
+      </c>
+      <c r="G53" s="4">
+        <v>42846</v>
+      </c>
+      <c r="H53" s="4">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A54" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B54" s="4">
+        <v>126283</v>
+      </c>
+      <c r="C54" s="4">
+        <v>523038</v>
+      </c>
+      <c r="D54" s="4">
+        <v>126873.2</v>
+      </c>
+      <c r="E54" s="4">
+        <v>526179.19999999995</v>
+      </c>
+      <c r="F54" s="4">
+        <v>126146.2</v>
+      </c>
+      <c r="G54" s="4">
+        <v>524248.2</v>
+      </c>
+      <c r="H54" s="4">
+        <v>4837.1000000000004</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" s="14" customFormat="1">
+      <c r="A55" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C55" s="4">
+        <v>104199</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E55" s="4">
+        <v>108026</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G55" s="4">
+        <v>108026</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" s="14" customFormat="1">
+      <c r="A56" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B56" s="4">
+        <v>1028</v>
+      </c>
+      <c r="C56" s="4">
+        <v>4113</v>
+      </c>
+      <c r="D56" s="4">
+        <v>1114</v>
+      </c>
+      <c r="E56" s="4">
+        <v>4202</v>
+      </c>
+      <c r="F56" s="4">
+        <v>1114</v>
+      </c>
+      <c r="G56" s="4">
+        <v>4202</v>
+      </c>
+      <c r="H56" s="4">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" s="14" customFormat="1">
+      <c r="A57" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B57" s="4">
+        <v>87355</v>
+      </c>
+      <c r="C57" s="4">
+        <v>348686</v>
+      </c>
+      <c r="D57" s="4">
+        <v>87357.2</v>
+      </c>
+      <c r="E57" s="4">
+        <v>348687.2</v>
+      </c>
+      <c r="F57" s="4">
+        <v>87201.2</v>
+      </c>
+      <c r="G57" s="4">
+        <v>348215.2</v>
+      </c>
+      <c r="H57" s="4">
+        <v>8.1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" s="14" customFormat="1">
+      <c r="A58" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C58" s="4">
+        <v>66040</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E58" s="4">
+        <v>65264</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G58" s="4">
+        <v>63805</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A59" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="B59" s="3"/>
+      <c r="C59" s="3"/>
+      <c r="D59" s="3"/>
+      <c r="E59" s="3"/>
+      <c r="F59" s="3"/>
+      <c r="G59" s="3"/>
+      <c r="H59" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="14" customFormat="1">
+      <c r="A60" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B60" s="3"/>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3"/>
+      <c r="E60" s="3"/>
+      <c r="F60" s="3"/>
+      <c r="G60" s="3"/>
+      <c r="H60" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A61" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B61" s="4">
+        <v>27.4</v>
+      </c>
+      <c r="C61" s="4">
+        <v>124.3</v>
+      </c>
+      <c r="D61" s="4">
+        <v>27.4</v>
+      </c>
+      <c r="E61" s="4">
+        <v>124.3</v>
+      </c>
+      <c r="F61" s="4">
+        <v>23.7</v>
+      </c>
+      <c r="G61" s="4">
+        <v>82</v>
+      </c>
+      <c r="H61" s="4">
+        <v>9.6</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" s="14" customFormat="1">
+      <c r="A62" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="14" customFormat="1">
+      <c r="A63" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B63" s="4">
+        <v>27.4</v>
+      </c>
+      <c r="C63" s="4">
+        <v>117.4</v>
+      </c>
+      <c r="D63" s="4">
+        <v>27.4</v>
+      </c>
+      <c r="E63" s="4">
+        <v>124.3</v>
+      </c>
+      <c r="F63" s="4">
+        <v>23.7</v>
+      </c>
+      <c r="G63" s="4">
+        <v>82</v>
+      </c>
+      <c r="H63" s="4">
+        <v>9.6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A64" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B64" s="4">
+        <v>557.9</v>
+      </c>
+      <c r="C64" s="4">
+        <v>2695.7</v>
+      </c>
+      <c r="D64" s="4">
+        <v>503.7</v>
+      </c>
+      <c r="E64" s="4">
+        <v>2347.6</v>
+      </c>
+      <c r="F64" s="4">
+        <v>380</v>
+      </c>
+      <c r="G64" s="4">
+        <v>1730.9</v>
+      </c>
+      <c r="H64" s="4">
+        <v>1363.1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" s="14" customFormat="1">
+      <c r="A65" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B65" s="4">
+        <v>557.9</v>
+      </c>
+      <c r="C65" s="4">
+        <v>2695.7</v>
+      </c>
+      <c r="D65" s="4">
+        <v>503.7</v>
+      </c>
+      <c r="E65" s="4">
+        <v>2347.6</v>
+      </c>
+      <c r="F65" s="4">
+        <v>380</v>
+      </c>
+      <c r="G65" s="4">
+        <v>1730.9</v>
+      </c>
+      <c r="H65" s="4">
+        <v>1363.1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" s="14" customFormat="1">
+      <c r="A66" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B66" s="3"/>
+      <c r="C66" s="3"/>
+      <c r="D66" s="3"/>
+      <c r="E66" s="3"/>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
+      <c r="H66" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" s="14" customFormat="1" ht="68.25">
+      <c r="A67" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C67" s="5">
+        <v>2291</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E67" s="5">
+        <v>2291</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G67" s="5">
+        <v>2291</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" s="14" customFormat="1">
+      <c r="A68" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C68" s="5">
+        <v>2291</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E68" s="5">
+        <v>2291</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G68" s="5">
+        <v>2291</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A69" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B69" s="4">
+        <v>140</v>
+      </c>
+      <c r="C69" s="4">
+        <v>1160</v>
+      </c>
+      <c r="D69" s="4">
+        <v>140</v>
+      </c>
+      <c r="E69" s="4">
+        <v>1160</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" s="14" customFormat="1">
+      <c r="A70" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B70" s="4">
+        <v>140</v>
+      </c>
+      <c r="C70" s="4">
+        <v>1160</v>
+      </c>
+      <c r="D70" s="4">
+        <v>140</v>
+      </c>
+      <c r="E70" s="4">
+        <v>1160</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A71" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B71" s="3"/>
+      <c r="C71" s="3"/>
+      <c r="D71" s="3"/>
+      <c r="E71" s="3"/>
+      <c r="F71" s="3"/>
+      <c r="G71" s="3"/>
+      <c r="H71" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" s="14" customFormat="1" ht="113.25">
+      <c r="A72" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B72" s="3"/>
+      <c r="C72" s="3"/>
+      <c r="D72" s="3"/>
+      <c r="E72" s="3"/>
+      <c r="F72" s="3"/>
+      <c r="G72" s="3"/>
+      <c r="H72" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A73" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B73" s="3"/>
+      <c r="C73" s="3"/>
+      <c r="D73" s="3"/>
+      <c r="E73" s="3"/>
+      <c r="F73" s="3"/>
+      <c r="G73" s="3"/>
+      <c r="H73" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A74" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B74" s="5">
+        <v>205071</v>
+      </c>
+      <c r="C74" s="5">
+        <v>868425</v>
+      </c>
+      <c r="D74" s="5">
+        <v>205071</v>
+      </c>
+      <c r="E74" s="5">
+        <v>868425</v>
+      </c>
+      <c r="F74" s="5">
+        <v>205071</v>
+      </c>
+      <c r="G74" s="5">
+        <v>868425</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" s="14" customFormat="1">
+      <c r="A75" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B75" s="5">
+        <v>205071</v>
+      </c>
+      <c r="C75" s="5">
+        <v>868425</v>
+      </c>
+      <c r="D75" s="5">
+        <v>205071</v>
+      </c>
+      <c r="E75" s="5">
+        <v>868425</v>
+      </c>
+      <c r="F75" s="5">
+        <v>205071</v>
+      </c>
+      <c r="G75" s="5">
+        <v>868425</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A76" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B76" s="3"/>
+      <c r="C76" s="3"/>
+      <c r="D76" s="3"/>
+      <c r="E76" s="3"/>
+      <c r="F76" s="3"/>
+      <c r="G76" s="3"/>
+      <c r="H76" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A77" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C77" s="4">
+        <v>761.5</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E77" s="4">
+        <v>761.5</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G77" s="4">
+        <v>761.5</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" s="14" customFormat="1">
+      <c r="A78" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C78" s="4">
+        <v>761.5</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E78" s="4">
+        <v>761.5</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G78" s="4">
+        <v>761.5</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A79" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C79" s="4">
+        <v>123.5</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E79" s="4">
+        <v>123.5</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G79" s="4">
+        <v>123.5</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" s="14" customFormat="1">
+      <c r="A80" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C80" s="4">
+        <v>123.5</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E80" s="4">
+        <v>123.5</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G80" s="4">
+        <v>123.5</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A81" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C81" s="4">
+        <v>690.7</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E81" s="4">
+        <v>690.7</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G81" s="4">
+        <v>690.7</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" s="14" customFormat="1">
+      <c r="A82" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C82" s="4">
+        <v>690.7</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E82" s="4">
+        <v>690.7</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G82" s="4">
+        <v>690.7</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A83" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C83" s="4">
+        <v>149.1</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E83" s="4">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G83" s="4">
+        <v>63.6</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" s="14" customFormat="1">
+      <c r="A84" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C84" s="4">
+        <v>149.1</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E84" s="4">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G84" s="4">
+        <v>63.6</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A85" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B85" s="3"/>
+      <c r="C85" s="3"/>
+      <c r="D85" s="3"/>
+      <c r="E85" s="3"/>
+      <c r="F85" s="3"/>
+      <c r="G85" s="3"/>
+      <c r="H85" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A86" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C86" s="5">
+        <v>30</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E86" s="5">
+        <v>25</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G86" s="5">
+        <v>22</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="14" customFormat="1">
+      <c r="A87" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C87" s="5">
+        <v>30</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E87" s="5">
+        <v>25</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G87" s="5">
+        <v>22</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" s="14" customFormat="1" ht="57">
+      <c r="A88" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B88" s="3"/>
+      <c r="C88" s="3"/>
+      <c r="D88" s="3"/>
+      <c r="E88" s="3"/>
+      <c r="F88" s="3"/>
+      <c r="G88" s="3"/>
+      <c r="H88" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A89" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B89" s="3"/>
+      <c r="C89" s="3"/>
+      <c r="D89" s="3"/>
+      <c r="E89" s="3"/>
+      <c r="F89" s="3"/>
+      <c r="G89" s="3"/>
+      <c r="H89" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" s="14" customFormat="1" ht="68.25">
+      <c r="A90" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B90" s="5">
+        <v>1930870</v>
+      </c>
+      <c r="C90" s="5">
+        <v>6269871</v>
+      </c>
+      <c r="D90" s="5">
+        <v>1676917</v>
+      </c>
+      <c r="E90" s="5">
+        <v>5931771</v>
+      </c>
+      <c r="F90" s="5">
+        <v>1676917</v>
+      </c>
+      <c r="G90" s="5">
+        <v>5931762</v>
+      </c>
+      <c r="H90" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" s="14" customFormat="1">
+      <c r="A91" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C91" s="5">
+        <v>905</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E91" s="5">
+        <v>905</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G91" s="5">
+        <v>905</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" s="14" customFormat="1">
+      <c r="A92" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B92" s="5">
+        <v>1106600</v>
+      </c>
+      <c r="C92" s="5">
+        <v>4093374</v>
+      </c>
+      <c r="D92" s="5">
+        <v>1106600</v>
+      </c>
+      <c r="E92" s="5">
+        <v>4093374</v>
+      </c>
+      <c r="F92" s="5">
+        <v>1106600</v>
+      </c>
+      <c r="G92" s="5">
+        <v>4093365</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" s="14" customFormat="1">
+      <c r="A93" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B93" s="5">
+        <v>493000</v>
+      </c>
+      <c r="C93" s="5">
+        <v>1731025</v>
+      </c>
+      <c r="D93" s="5">
+        <v>493000</v>
+      </c>
+      <c r="E93" s="5">
+        <v>1731025</v>
+      </c>
+      <c r="F93" s="5">
+        <v>493000</v>
+      </c>
+      <c r="G93" s="5">
+        <v>1731025</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" s="14" customFormat="1">
+      <c r="A94" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C94" s="5">
+        <v>444567</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E94" s="5">
+        <v>106467</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G94" s="5">
+        <v>106467</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" s="14" customFormat="1" ht="124.5">
+      <c r="A95" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B95" s="5">
+        <v>40633</v>
+      </c>
+      <c r="C95" s="5">
+        <v>325045</v>
+      </c>
+      <c r="D95" s="5">
+        <v>40633</v>
+      </c>
+      <c r="E95" s="5">
+        <v>325045</v>
+      </c>
+      <c r="F95" s="5">
+        <v>40633</v>
+      </c>
+      <c r="G95" s="5">
+        <v>325045</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" s="14" customFormat="1">
+      <c r="A96" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B96" s="5">
+        <v>40633</v>
+      </c>
+      <c r="C96" s="5">
+        <v>40633</v>
+      </c>
+      <c r="D96" s="5">
+        <v>40633</v>
+      </c>
+      <c r="E96" s="5">
+        <v>40633</v>
+      </c>
+      <c r="F96" s="5">
+        <v>40633</v>
+      </c>
+      <c r="G96" s="5">
+        <v>40633</v>
+      </c>
+      <c r="H96" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" s="14" customFormat="1">
+      <c r="A97" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C97" s="5">
+        <v>284412</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E97" s="5">
+        <v>284412</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G97" s="5">
+        <v>284412</v>
+      </c>
+      <c r="H97" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A98" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B98" s="3"/>
+      <c r="C98" s="3"/>
+      <c r="D98" s="3"/>
+      <c r="E98" s="3"/>
+      <c r="F98" s="3"/>
+      <c r="G98" s="3"/>
+      <c r="H98" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A99" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B99" s="5">
+        <v>2438886</v>
+      </c>
+      <c r="C99" s="5">
+        <v>4847300</v>
+      </c>
+      <c r="D99" s="5">
+        <v>948211</v>
+      </c>
+      <c r="E99" s="5">
+        <v>3340584</v>
+      </c>
+      <c r="F99" s="5">
+        <v>909646</v>
+      </c>
+      <c r="G99" s="5">
+        <v>2592440</v>
+      </c>
+      <c r="H99" s="5">
+        <v>1725158</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" s="14" customFormat="1">
+      <c r="A100" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H100" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" s="14" customFormat="1">
+      <c r="A101" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B101" s="5">
+        <v>2438886</v>
+      </c>
+      <c r="C101" s="5">
+        <v>4281838</v>
+      </c>
+      <c r="D101" s="5">
+        <v>948211</v>
+      </c>
+      <c r="E101" s="5">
+        <v>2775122</v>
+      </c>
+      <c r="F101" s="5">
+        <v>909646</v>
+      </c>
+      <c r="G101" s="5">
+        <v>2592440</v>
+      </c>
+      <c r="H101" s="5">
+        <v>1725158</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A102" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B102" s="4">
+        <v>227.5</v>
+      </c>
+      <c r="C102" s="4">
+        <v>897.1</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H102" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" s="14" customFormat="1">
+      <c r="A103" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C103" s="4">
+        <v>296.8</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" s="14" customFormat="1">
+      <c r="A104" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C104" s="4">
+        <v>600.29999999999995</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H104" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" s="14" customFormat="1" ht="79.5">
+      <c r="A105" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B105" s="4">
+        <v>330.5</v>
+      </c>
+      <c r="C105" s="4">
+        <v>1120.5999999999999</v>
+      </c>
+      <c r="D105" s="4">
+        <v>332.1</v>
+      </c>
+      <c r="E105" s="4">
+        <v>1158.5999999999999</v>
+      </c>
+      <c r="F105" s="4">
+        <v>332</v>
+      </c>
+      <c r="G105" s="4">
+        <v>1138</v>
+      </c>
+      <c r="H105" s="4">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" s="14" customFormat="1">
+      <c r="A106" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C106" s="4">
+        <v>432</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E106" s="4">
+        <v>429.1</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G106" s="4">
+        <v>409</v>
+      </c>
+      <c r="H106" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" s="14" customFormat="1">
+      <c r="A107" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C107" s="4">
+        <v>688.6</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E107" s="4">
+        <v>729.5</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G107" s="4">
+        <v>729</v>
+      </c>
+      <c r="H107" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" s="14" customFormat="1" ht="124.5">
+      <c r="A108" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B108" s="5">
+        <v>15953</v>
+      </c>
+      <c r="C108" s="5">
+        <v>71475</v>
+      </c>
+      <c r="D108" s="5">
+        <v>16404</v>
+      </c>
+      <c r="E108" s="5">
+        <v>73535</v>
+      </c>
+      <c r="F108" s="5">
+        <v>16404</v>
+      </c>
+      <c r="G108" s="5">
+        <v>73535</v>
+      </c>
+      <c r="H108" s="5">
+        <v>4112</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" s="14" customFormat="1">
+      <c r="A109" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B109" s="5">
+        <v>1074</v>
+      </c>
+      <c r="C109" s="5">
+        <v>1404</v>
+      </c>
+      <c r="D109" s="5">
+        <v>334</v>
+      </c>
+      <c r="E109" s="5">
+        <v>879</v>
+      </c>
+      <c r="F109" s="5">
+        <v>334</v>
+      </c>
+      <c r="G109" s="5">
+        <v>879</v>
+      </c>
+      <c r="H109" s="5">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" s="14" customFormat="1">
+      <c r="A110" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B110" s="5">
+        <v>8674</v>
+      </c>
+      <c r="C110" s="5">
+        <v>33616</v>
+      </c>
+      <c r="D110" s="5">
+        <v>9865</v>
+      </c>
+      <c r="E110" s="5">
+        <v>36201</v>
+      </c>
+      <c r="F110" s="5">
+        <v>9865</v>
+      </c>
+      <c r="G110" s="5">
+        <v>36201</v>
+      </c>
+      <c r="H110" s="5">
+        <v>3152</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" s="14" customFormat="1">
+      <c r="A111" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B111" s="5">
+        <v>6205</v>
+      </c>
+      <c r="C111" s="5">
+        <v>36455</v>
+      </c>
+      <c r="D111" s="5">
+        <v>6205</v>
+      </c>
+      <c r="E111" s="5">
+        <v>36455</v>
+      </c>
+      <c r="F111" s="5">
+        <v>6205</v>
+      </c>
+      <c r="G111" s="5">
+        <v>36455</v>
+      </c>
+      <c r="H111" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A112" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B112" s="5">
+        <v>3336</v>
+      </c>
+      <c r="C112" s="5">
+        <v>26586</v>
+      </c>
+      <c r="D112" s="5">
+        <v>4134</v>
+      </c>
+      <c r="E112" s="5">
+        <v>26812</v>
+      </c>
+      <c r="F112" s="5">
+        <v>3185</v>
+      </c>
+      <c r="G112" s="5">
+        <v>21018</v>
+      </c>
+      <c r="H112" s="5">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" s="14" customFormat="1">
+      <c r="A113" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B113" s="5">
+        <v>3336</v>
+      </c>
+      <c r="C113" s="5">
+        <v>26586</v>
+      </c>
+      <c r="D113" s="5">
+        <v>4134</v>
+      </c>
+      <c r="E113" s="5">
+        <v>26812</v>
+      </c>
+      <c r="F113" s="5">
+        <v>3185</v>
+      </c>
+      <c r="G113" s="5">
+        <v>21018</v>
+      </c>
+      <c r="H113" s="5">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A114" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B114" s="5">
+        <v>168611</v>
+      </c>
+      <c r="C114" s="5">
+        <v>631749</v>
+      </c>
+      <c r="D114" s="5">
+        <v>168611</v>
+      </c>
+      <c r="E114" s="5">
+        <v>631749</v>
+      </c>
+      <c r="F114" s="5">
+        <v>168611</v>
+      </c>
+      <c r="G114" s="5">
+        <v>630654</v>
+      </c>
+      <c r="H114" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" s="14" customFormat="1">
+      <c r="A115" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C115" s="5">
+        <v>133840</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E115" s="5">
+        <v>133840</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G115" s="5">
+        <v>133840</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" s="14" customFormat="1">
+      <c r="A116" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B116" s="5">
+        <v>28246</v>
+      </c>
+      <c r="C116" s="5">
+        <v>136525</v>
+      </c>
+      <c r="D116" s="5">
+        <v>28246</v>
+      </c>
+      <c r="E116" s="5">
+        <v>136525</v>
+      </c>
+      <c r="F116" s="5">
+        <v>28246</v>
+      </c>
+      <c r="G116" s="5">
+        <v>136525</v>
+      </c>
+      <c r="H116" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" s="14" customFormat="1">
+      <c r="A117" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B117" s="5">
+        <v>100260</v>
+      </c>
+      <c r="C117" s="5">
+        <v>361383</v>
+      </c>
+      <c r="D117" s="5">
+        <v>100260</v>
+      </c>
+      <c r="E117" s="5">
+        <v>361383</v>
+      </c>
+      <c r="F117" s="5">
+        <v>100260</v>
+      </c>
+      <c r="G117" s="5">
+        <v>360288</v>
+      </c>
+      <c r="H117" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" s="14" customFormat="1">
+      <c r="A118" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C118" s="5">
+        <v>1</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E118" s="5">
+        <v>1</v>
+      </c>
+      <c r="F118" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G118" s="5">
+        <v>1</v>
+      </c>
+      <c r="H118" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" s="14" customFormat="1" ht="180.75">
+      <c r="A119" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B119" s="5">
+        <v>39960</v>
+      </c>
+      <c r="C119" s="5">
+        <v>222209</v>
+      </c>
+      <c r="D119" s="5">
+        <v>71748</v>
+      </c>
+      <c r="E119" s="5">
+        <v>313628</v>
+      </c>
+      <c r="F119" s="5">
+        <v>71748</v>
+      </c>
+      <c r="G119" s="5">
+        <v>310912</v>
+      </c>
+      <c r="H119" s="5">
+        <v>104983</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" s="14" customFormat="1">
+      <c r="A120" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B120" s="5">
+        <v>39960</v>
+      </c>
+      <c r="C120" s="5">
+        <v>222209</v>
+      </c>
+      <c r="D120" s="5">
+        <v>71748</v>
+      </c>
+      <c r="E120" s="5">
+        <v>313628</v>
+      </c>
+      <c r="F120" s="5">
+        <v>71748</v>
+      </c>
+      <c r="G120" s="5">
+        <v>310912</v>
+      </c>
+      <c r="H120" s="5">
+        <v>104983</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" s="14" customFormat="1">
+      <c r="A121" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B121" s="3"/>
+      <c r="C121" s="3"/>
+      <c r="D121" s="3"/>
+      <c r="E121" s="3"/>
+      <c r="F121" s="3"/>
+      <c r="G121" s="3"/>
+      <c r="H121" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A122" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C122" s="5">
+        <v>2656</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E122" s="5">
+        <v>2726</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G122" s="5">
+        <v>678</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" s="14" customFormat="1">
+      <c r="A123" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C123" s="5">
+        <v>2656</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E123" s="5">
+        <v>2726</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G123" s="5">
+        <v>678</v>
+      </c>
+      <c r="H123" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A124" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B124" s="5">
+        <v>774</v>
+      </c>
+      <c r="C124" s="5">
+        <v>2181</v>
+      </c>
+      <c r="D124" s="5">
+        <v>759</v>
+      </c>
+      <c r="E124" s="5">
+        <v>2171</v>
+      </c>
+      <c r="F124" s="5">
+        <v>759</v>
+      </c>
+      <c r="G124" s="5">
+        <v>2171</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" s="14" customFormat="1">
+      <c r="A125" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C125" s="5">
+        <v>660</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E125" s="5">
+        <v>650</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G125" s="5">
+        <v>650</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" s="14" customFormat="1">
+      <c r="A126" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B126" s="5">
+        <v>654</v>
+      </c>
+      <c r="C126" s="5">
+        <v>1521</v>
+      </c>
+      <c r="D126" s="5">
+        <v>654</v>
+      </c>
+      <c r="E126" s="5">
+        <v>1521</v>
+      </c>
+      <c r="F126" s="5">
+        <v>654</v>
+      </c>
+      <c r="G126" s="5">
+        <v>1521</v>
+      </c>
+      <c r="H126" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" s="14" customFormat="1" ht="57">
+      <c r="A127" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="B127" s="3"/>
+      <c r="C127" s="3"/>
+      <c r="D127" s="3"/>
+      <c r="E127" s="3"/>
+      <c r="F127" s="3"/>
+      <c r="G127" s="3"/>
+      <c r="H127" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A128" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B128" s="5">
+        <v>770</v>
+      </c>
+      <c r="C128" s="5">
+        <v>6590</v>
+      </c>
+      <c r="D128" s="5">
+        <v>1226</v>
+      </c>
+      <c r="E128" s="5">
+        <v>5872</v>
+      </c>
+      <c r="F128" s="5">
+        <v>1226</v>
+      </c>
+      <c r="G128" s="5">
+        <v>4519</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" s="14" customFormat="1">
+      <c r="A129" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C129" s="5">
+        <v>5270</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E129" s="5">
+        <v>4552</v>
+      </c>
+      <c r="F129" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G129" s="5">
+        <v>3199</v>
+      </c>
+      <c r="H129" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" s="14" customFormat="1">
+      <c r="A130" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B130" s="5">
+        <v>335</v>
+      </c>
+      <c r="C130" s="5">
+        <v>1320</v>
+      </c>
+      <c r="D130" s="5">
+        <v>335</v>
+      </c>
+      <c r="E130" s="5">
+        <v>1320</v>
+      </c>
+      <c r="F130" s="5">
+        <v>335</v>
+      </c>
+      <c r="G130" s="5">
+        <v>1320</v>
+      </c>
+      <c r="H130" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A131" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="B131" s="3"/>
+      <c r="C131" s="3"/>
+      <c r="D131" s="3"/>
+      <c r="E131" s="3"/>
+      <c r="F131" s="3"/>
+      <c r="G131" s="3"/>
+      <c r="H131" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A132" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="B132" s="3"/>
+      <c r="C132" s="3"/>
+      <c r="D132" s="3"/>
+      <c r="E132" s="3"/>
+      <c r="F132" s="3"/>
+      <c r="G132" s="3"/>
+      <c r="H132" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A133" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B133" s="5">
+        <v>7</v>
+      </c>
+      <c r="C133" s="5">
+        <v>28</v>
+      </c>
+      <c r="D133" s="5">
+        <v>7</v>
+      </c>
+      <c r="E133" s="5">
+        <v>30</v>
+      </c>
+      <c r="F133" s="5">
+        <v>6</v>
+      </c>
+      <c r="G133" s="5">
+        <v>26</v>
+      </c>
+      <c r="H133" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" s="14" customFormat="1">
+      <c r="A134" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B134" s="5">
+        <v>7</v>
+      </c>
+      <c r="C134" s="5">
+        <v>28</v>
+      </c>
+      <c r="D134" s="5">
+        <v>7</v>
+      </c>
+      <c r="E134" s="5">
+        <v>30</v>
+      </c>
+      <c r="F134" s="5">
+        <v>6</v>
+      </c>
+      <c r="G134" s="5">
+        <v>26</v>
+      </c>
+      <c r="H134" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A135" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B135" s="4">
+        <v>11747.1</v>
+      </c>
+      <c r="C135" s="4">
+        <v>64529.5</v>
+      </c>
+      <c r="D135" s="4">
+        <v>11172.5</v>
+      </c>
+      <c r="E135" s="4">
+        <v>67984.800000000003</v>
+      </c>
+      <c r="F135" s="4">
+        <v>10480.1</v>
+      </c>
+      <c r="G135" s="4">
+        <v>64535.4</v>
+      </c>
+      <c r="H135" s="4">
+        <v>3486.4</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" s="14" customFormat="1">
+      <c r="A136" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C136" s="4">
+        <v>1898.6</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E136" s="4">
+        <v>1898.6</v>
+      </c>
+      <c r="F136" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G136" s="4">
+        <v>1898.6</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" s="14" customFormat="1">
+      <c r="A137" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B137" s="4">
+        <v>169</v>
+      </c>
+      <c r="C137" s="4">
+        <v>683</v>
+      </c>
+      <c r="D137" s="4">
+        <v>169</v>
+      </c>
+      <c r="E137" s="4">
+        <v>683</v>
+      </c>
+      <c r="F137" s="4">
+        <v>169</v>
+      </c>
+      <c r="G137" s="4">
+        <v>683</v>
+      </c>
+      <c r="H137" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" s="14" customFormat="1">
+      <c r="A138" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B138" s="4">
+        <v>10758.5</v>
+      </c>
+      <c r="C138" s="4">
+        <v>61947.9</v>
+      </c>
+      <c r="D138" s="4">
+        <v>10183.9</v>
+      </c>
+      <c r="E138" s="4">
+        <v>65403.199999999997</v>
+      </c>
+      <c r="F138" s="4">
+        <v>9491.5</v>
+      </c>
+      <c r="G138" s="4">
+        <v>61953.8</v>
+      </c>
+      <c r="H138" s="4">
+        <v>3486.4</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" s="14" customFormat="1" ht="57">
+      <c r="A139" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B139" s="3"/>
+      <c r="C139" s="3"/>
+      <c r="D139" s="3"/>
+      <c r="E139" s="3"/>
+      <c r="F139" s="3"/>
+      <c r="G139" s="3"/>
+      <c r="H139" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" s="14" customFormat="1" ht="57">
+      <c r="A140" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B140" s="5">
+        <v>118</v>
+      </c>
+      <c r="C140" s="5">
+        <v>444</v>
+      </c>
+      <c r="D140" s="5">
+        <v>118</v>
+      </c>
+      <c r="E140" s="5">
+        <v>444</v>
+      </c>
+      <c r="F140" s="5">
+        <v>118</v>
+      </c>
+      <c r="G140" s="5">
+        <v>444</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" s="14" customFormat="1">
+      <c r="A141" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B141" s="5">
+        <v>118</v>
+      </c>
+      <c r="C141" s="5">
+        <v>444</v>
+      </c>
+      <c r="D141" s="5">
+        <v>118</v>
+      </c>
+      <c r="E141" s="5">
+        <v>444</v>
+      </c>
+      <c r="F141" s="5">
+        <v>118</v>
+      </c>
+      <c r="G141" s="5">
+        <v>444</v>
+      </c>
+      <c r="H141" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A142" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B142" s="3"/>
+      <c r="C142" s="3"/>
+      <c r="D142" s="3"/>
+      <c r="E142" s="3"/>
+      <c r="F142" s="3"/>
+      <c r="G142" s="3"/>
+      <c r="H142" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A143" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="B143" s="3"/>
+      <c r="C143" s="3"/>
+      <c r="D143" s="3"/>
+      <c r="E143" s="3"/>
+      <c r="F143" s="3"/>
+      <c r="G143" s="3"/>
+      <c r="H143" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" s="14" customFormat="1">
+      <c r="A144" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="B144" s="3"/>
+      <c r="C144" s="3"/>
+      <c r="D144" s="3"/>
+      <c r="E144" s="3"/>
+      <c r="F144" s="3"/>
+      <c r="G144" s="3"/>
+      <c r="H144" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A145" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="B145" s="3"/>
+      <c r="C145" s="3"/>
+      <c r="D145" s="3"/>
+      <c r="E145" s="3"/>
+      <c r="F145" s="3"/>
+      <c r="G145" s="3"/>
+      <c r="H145" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A146" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="B146" s="3"/>
+      <c r="C146" s="3"/>
+      <c r="D146" s="3"/>
+      <c r="E146" s="3"/>
+      <c r="F146" s="3"/>
+      <c r="G146" s="3"/>
+      <c r="H146" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A147" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B147" s="4">
+        <v>57920</v>
+      </c>
+      <c r="C147" s="4">
+        <v>412104.5</v>
+      </c>
+      <c r="D147" s="4">
+        <v>51719</v>
+      </c>
+      <c r="E147" s="4">
+        <v>363976</v>
+      </c>
+      <c r="F147" s="4">
+        <v>51719</v>
+      </c>
+      <c r="G147" s="4">
+        <v>363976</v>
+      </c>
+      <c r="H147" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" s="14" customFormat="1">
+      <c r="A148" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B148" s="4">
+        <v>5009</v>
+      </c>
+      <c r="C148" s="4">
+        <v>15428</v>
+      </c>
+      <c r="D148" s="4">
+        <v>5009</v>
+      </c>
+      <c r="E148" s="4">
+        <v>15428</v>
+      </c>
+      <c r="F148" s="4">
+        <v>5009</v>
+      </c>
+      <c r="G148" s="4">
+        <v>15428</v>
+      </c>
+      <c r="H148" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" s="14" customFormat="1">
+      <c r="A149" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B149" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C149" s="4">
+        <v>1831.5</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E149" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F149" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G149" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H149" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" s="14" customFormat="1">
+      <c r="A150" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B150" s="4">
+        <v>52836</v>
+      </c>
+      <c r="C150" s="4">
+        <v>394621</v>
+      </c>
+      <c r="D150" s="4">
+        <v>46636</v>
+      </c>
+      <c r="E150" s="4">
+        <v>348328</v>
+      </c>
+      <c r="F150" s="4">
+        <v>46636</v>
+      </c>
+      <c r="G150" s="4">
+        <v>348328</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" s="14" customFormat="1">
+      <c r="A151" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B151" s="4">
+        <v>75</v>
+      </c>
+      <c r="C151" s="4">
+        <v>224</v>
+      </c>
+      <c r="D151" s="4">
+        <v>74</v>
+      </c>
+      <c r="E151" s="4">
+        <v>220</v>
+      </c>
+      <c r="F151" s="4">
+        <v>74</v>
+      </c>
+      <c r="G151" s="4">
+        <v>220</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A152" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B152" s="4">
+        <v>101.4</v>
+      </c>
+      <c r="C152" s="4">
+        <v>1021.7</v>
+      </c>
+      <c r="D152" s="4">
+        <v>25.5</v>
+      </c>
+      <c r="E152" s="4">
+        <v>608.4</v>
+      </c>
+      <c r="F152" s="4">
+        <v>25.5</v>
+      </c>
+      <c r="G152" s="4">
+        <v>608.4</v>
+      </c>
+      <c r="H152" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" s="14" customFormat="1">
+      <c r="A153" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B153" s="4">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="C153" s="4">
+        <v>322.5</v>
+      </c>
+      <c r="D153" s="4">
+        <v>25.5</v>
+      </c>
+      <c r="E153" s="4">
+        <v>274.39999999999998</v>
+      </c>
+      <c r="F153" s="4">
+        <v>25.5</v>
+      </c>
+      <c r="G153" s="4">
+        <v>274.39999999999998</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" s="14" customFormat="1">
+      <c r="A154" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B154" s="4">
+        <v>66.7</v>
+      </c>
+      <c r="C154" s="4">
+        <v>694.2</v>
+      </c>
+      <c r="D154" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E154" s="4">
+        <v>334</v>
+      </c>
+      <c r="F154" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G154" s="4">
+        <v>334</v>
+      </c>
+      <c r="H154" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" s="14" customFormat="1">
+      <c r="A155" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B155" s="4">
+        <v>1</v>
+      </c>
+      <c r="C155" s="4">
+        <v>5</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E155" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F155" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G155" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H155" s="3" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:G4"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
+      <vt:lpstr>05</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>