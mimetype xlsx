--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -1,74 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.05.2026\қаз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="90" windowWidth="15210" windowHeight="12585" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="90" windowWidth="15210" windowHeight="12585" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
+    <sheet name="06" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2346" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2805" uniqueCount="92">
   <si>
     <t>Заттай көріністе өнеркәсіптік өнімдерінің жөнелтілгені және қалдықтарының өзгеруі</t>
   </si>
   <si>
     <t>Өнім көлемі</t>
   </si>
   <si>
     <t>Ішкі нарыққа жөнелтілген өнім</t>
   </si>
   <si>
     <t>Есепті кезеңнің соңына дайын өнімнің қалдықтары</t>
   </si>
   <si>
     <t>өндірілгені</t>
   </si>
   <si>
     <t>жөнелтілгені</t>
   </si>
   <si>
     <t>есепті ай</t>
   </si>
   <si>
     <t>жыл басынан есепті кезең</t>
   </si>
   <si>
@@ -298,50 +300,53 @@
   </si>
   <si>
     <t>Қаңтар 2026</t>
   </si>
   <si>
     <t>Ақпан 2026</t>
   </si>
   <si>
     <t>Әйелдерге немесе қыз балаларға арналған трикотаждан басқа өзге де сырт киімдер, дана</t>
   </si>
   <si>
     <t>Табиғи құм, мың текше метр</t>
   </si>
   <si>
     <t>Түйіршіктер, тас үгіндісі және тас ұнтағы; малта тас, қиыршық тас, шағыл немесе уатылған тас, мың текше метр</t>
   </si>
   <si>
     <t>Наурыз 2026</t>
   </si>
   <si>
     <t>Сәуір 2026</t>
   </si>
   <si>
     <t>Мамыр 2026</t>
   </si>
+  <si>
+    <t>Маусым 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -424,131 +429,134 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -815,124 +823,124 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H145"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="1" customWidth="1"/>
     <col min="4" max="7" width="10" style="1" customWidth="1"/>
     <col min="8" max="8" width="16" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15" customHeight="1">
-      <c r="A1" s="17" t="s">
+      <c r="A1" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="17"/>
-[...5 lines deleted...]
-      <c r="H1" s="17"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="H1" s="18"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="19" t="s">
         <v>83</v>
       </c>
-      <c r="B2" s="18"/>
-[...5 lines deleted...]
-      <c r="H2" s="18"/>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
     </row>
     <row r="3" spans="1:8" s="2" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A3" s="19"/>
-      <c r="B3" s="20" t="s">
+      <c r="A3" s="20"/>
+      <c r="B3" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="20"/>
-[...2 lines deleted...]
-      <c r="F3" s="20" t="s">
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="20"/>
-      <c r="H3" s="21" t="s">
+      <c r="G3" s="21"/>
+      <c r="H3" s="22" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="19"/>
-      <c r="B4" s="20" t="s">
+      <c r="A4" s="20"/>
+      <c r="B4" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="20"/>
-      <c r="D4" s="20" t="s">
+      <c r="C4" s="21"/>
+      <c r="D4" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="20"/>
-[...2 lines deleted...]
-      <c r="H4" s="21"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
+      <c r="G4" s="21"/>
+      <c r="H4" s="22"/>
     </row>
     <row r="5" spans="1:8" s="2" customFormat="1" ht="51" customHeight="1">
-      <c r="A5" s="19"/>
+      <c r="A5" s="20"/>
       <c r="B5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="21"/>
+      <c r="H5" s="22"/>
     </row>
     <row r="6" spans="1:8" s="2" customFormat="1" ht="50.25" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="2" customFormat="1" ht="41.25" customHeight="1">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -4216,124 +4224,124 @@
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H150"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A1:H1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.28515625" customWidth="1"/>
     <col min="2" max="2" width="12.140625" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" customWidth="1"/>
     <col min="8" max="8" width="16.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" ht="14.25">
-      <c r="A1" s="17" t="s">
+      <c r="A1" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="17"/>
-[...5 lines deleted...]
-      <c r="H1" s="17"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="H1" s="18"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1" ht="14.25">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="19" t="s">
         <v>84</v>
       </c>
-      <c r="B2" s="18"/>
-[...5 lines deleted...]
-      <c r="H2" s="18"/>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
     </row>
     <row r="3" spans="1:8" s="14" customFormat="1">
-      <c r="A3" s="19"/>
-      <c r="B3" s="20" t="s">
+      <c r="A3" s="20"/>
+      <c r="B3" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="20"/>
-[...2 lines deleted...]
-      <c r="F3" s="20" t="s">
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="20"/>
-      <c r="H3" s="21" t="s">
+      <c r="G3" s="21"/>
+      <c r="H3" s="22" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8" s="14" customFormat="1">
-      <c r="A4" s="19"/>
-      <c r="B4" s="20" t="s">
+      <c r="A4" s="20"/>
+      <c r="B4" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="20"/>
-      <c r="D4" s="20" t="s">
+      <c r="C4" s="21"/>
+      <c r="D4" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="20"/>
-[...2 lines deleted...]
-      <c r="H4" s="21"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
+      <c r="G4" s="21"/>
+      <c r="H4" s="22"/>
     </row>
     <row r="5" spans="1:8" s="14" customFormat="1" ht="45">
-      <c r="A5" s="19"/>
+      <c r="A5" s="20"/>
       <c r="B5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="21"/>
+      <c r="H5" s="22"/>
     </row>
     <row r="6" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -7746,124 +7754,124 @@
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H154"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.28515625" customWidth="1"/>
     <col min="2" max="2" width="12.140625" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" customWidth="1"/>
     <col min="8" max="8" width="16.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="17" t="s">
+      <c r="A1" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="17"/>
-[...5 lines deleted...]
-      <c r="H1" s="17"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="H1" s="18"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="19" t="s">
         <v>88</v>
       </c>
-      <c r="B2" s="18"/>
-[...5 lines deleted...]
-      <c r="H2" s="18"/>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="19"/>
-      <c r="B3" s="20" t="s">
+      <c r="A3" s="20"/>
+      <c r="B3" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="20"/>
-[...2 lines deleted...]
-      <c r="F3" s="20" t="s">
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="20"/>
-      <c r="H3" s="21" t="s">
+      <c r="G3" s="21"/>
+      <c r="H3" s="22" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="19"/>
-      <c r="B4" s="20" t="s">
+      <c r="A4" s="20"/>
+      <c r="B4" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="20"/>
-      <c r="D4" s="20" t="s">
+      <c r="C4" s="21"/>
+      <c r="D4" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="20"/>
-[...2 lines deleted...]
-      <c r="H4" s="21"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
+      <c r="G4" s="21"/>
+      <c r="H4" s="22"/>
     </row>
     <row r="5" spans="1:8" ht="45">
-      <c r="A5" s="19"/>
+      <c r="A5" s="20"/>
       <c r="B5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="21"/>
+      <c r="H5" s="22"/>
     </row>
     <row r="6" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -11382,124 +11390,124 @@
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H154"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.140625" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" customWidth="1"/>
     <col min="5" max="5" width="14.140625" customWidth="1"/>
     <col min="6" max="7" width="13" customWidth="1"/>
     <col min="8" max="8" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="17" t="s">
+      <c r="A1" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="17"/>
-[...5 lines deleted...]
-      <c r="H1" s="17"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="H1" s="18"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="19" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="18"/>
-[...5 lines deleted...]
-      <c r="H2" s="18"/>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="19"/>
-      <c r="B3" s="20" t="s">
+      <c r="A3" s="20"/>
+      <c r="B3" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="20"/>
-[...2 lines deleted...]
-      <c r="F3" s="20" t="s">
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="20"/>
-      <c r="H3" s="21" t="s">
+      <c r="G3" s="21"/>
+      <c r="H3" s="22" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="19"/>
-      <c r="B4" s="20" t="s">
+      <c r="A4" s="20"/>
+      <c r="B4" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="20"/>
-      <c r="D4" s="20" t="s">
+      <c r="C4" s="21"/>
+      <c r="D4" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="20"/>
-[...2 lines deleted...]
-      <c r="H4" s="21"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
+      <c r="G4" s="21"/>
+      <c r="H4" s="22"/>
     </row>
     <row r="5" spans="1:8" ht="22.5">
-      <c r="A5" s="19"/>
+      <c r="A5" s="20"/>
       <c r="B5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="21"/>
+      <c r="H5" s="22"/>
     </row>
     <row r="6" spans="1:8" ht="34.5">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="23.25">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -15002,139 +15010,139 @@
         <v>17</v>
       </c>
       <c r="H154" s="7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:G4"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H155"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M8" sqref="M8"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="11.85546875" customWidth="1"/>
     <col min="4" max="4" width="12.140625" customWidth="1"/>
     <col min="5" max="5" width="13.140625" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="39" customHeight="1">
-      <c r="A1" s="17" t="s">
+      <c r="A1" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="17"/>
-[...5 lines deleted...]
-      <c r="H1" s="17"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="H1" s="18"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="19" t="s">
         <v>90</v>
       </c>
-      <c r="B2" s="18"/>
-[...5 lines deleted...]
-      <c r="H2" s="18"/>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="19"/>
-      <c r="B3" s="20" t="s">
+      <c r="A3" s="20"/>
+      <c r="B3" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="20"/>
-[...2 lines deleted...]
-      <c r="F3" s="20" t="s">
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="20"/>
-      <c r="H3" s="21" t="s">
+      <c r="G3" s="21"/>
+      <c r="H3" s="22" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="19"/>
-      <c r="B4" s="20" t="s">
+      <c r="A4" s="20"/>
+      <c r="B4" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="20"/>
-      <c r="D4" s="20" t="s">
+      <c r="C4" s="21"/>
+      <c r="D4" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="20"/>
-[...5 lines deleted...]
-      <c r="A5" s="19"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
+      <c r="G4" s="21"/>
+      <c r="H4" s="22"/>
+    </row>
+    <row r="5" spans="1:8" ht="45">
+      <c r="A5" s="20"/>
       <c r="B5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="21"/>
+      <c r="H5" s="22"/>
     </row>
     <row r="6" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -18641,83 +18649,3746 @@
       </c>
     </row>
     <row r="155" spans="1:8" s="14" customFormat="1">
       <c r="A155" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B155" s="4">
         <v>1</v>
       </c>
       <c r="C155" s="4">
         <v>5</v>
       </c>
       <c r="D155" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E155" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F155" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H155" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="F3:G4"/>
+    <mergeCell ref="H3:H5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H155"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A151" workbookViewId="0">
+      <selection activeCell="D166" sqref="D166"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="17.42578125" customWidth="1"/>
+    <col min="2" max="2" width="13.5703125" customWidth="1"/>
+    <col min="3" max="3" width="12.5703125" customWidth="1"/>
+    <col min="4" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="13.140625" customWidth="1"/>
+    <col min="7" max="7" width="12" customWidth="1"/>
+    <col min="8" max="8" width="17.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="33.75" customHeight="1">
+      <c r="A1" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="H1" s="18"/>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2" s="19" t="s">
+        <v>91</v>
+      </c>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" s="20"/>
+      <c r="B3" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="G3" s="21"/>
+      <c r="H3" s="22" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="20"/>
+      <c r="B4" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="21"/>
+      <c r="D4" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
+      <c r="G4" s="21"/>
+      <c r="H4" s="22"/>
+    </row>
+    <row r="5" spans="1:8" ht="45">
+      <c r="A5" s="20"/>
+      <c r="B5" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="H5" s="22"/>
+    </row>
+    <row r="6" spans="1:8" ht="34.5">
+      <c r="A6" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="23.25">
+      <c r="A7" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="23.25">
+      <c r="A8" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="3"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+      <c r="H8" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="3"/>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="34.5">
+      <c r="A10" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="3"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="23.25">
+      <c r="A11" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" s="4">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="C11" s="4">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="D11" s="4">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="E11" s="4">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="F11" s="4">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="G11" s="4">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="4">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="C12" s="4">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="D12" s="4">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="E12" s="4">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="F12" s="4">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="G12" s="4">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="68.25">
+      <c r="A13" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="4">
+        <v>17</v>
+      </c>
+      <c r="C13" s="4">
+        <v>40.4</v>
+      </c>
+      <c r="D13" s="4">
+        <v>17</v>
+      </c>
+      <c r="E13" s="4">
+        <v>40.4</v>
+      </c>
+      <c r="F13" s="4">
+        <v>17</v>
+      </c>
+      <c r="G13" s="4">
+        <v>40.4</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B14" s="4">
+        <v>17</v>
+      </c>
+      <c r="C14" s="4">
+        <v>40.4</v>
+      </c>
+      <c r="D14" s="4">
+        <v>17</v>
+      </c>
+      <c r="E14" s="4">
+        <v>40.4</v>
+      </c>
+      <c r="F14" s="4">
+        <v>17</v>
+      </c>
+      <c r="G14" s="4">
+        <v>40.4</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="34.5">
+      <c r="A15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="3"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="3"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="34.5">
+      <c r="A17" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="4">
+        <v>24.4</v>
+      </c>
+      <c r="D17" s="4">
+        <v>5.2</v>
+      </c>
+      <c r="E17" s="4">
+        <v>21.4</v>
+      </c>
+      <c r="F17" s="4">
+        <v>5.2</v>
+      </c>
+      <c r="G17" s="4">
+        <v>21.4</v>
+      </c>
+      <c r="H17" s="4">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="4">
+        <v>24.4</v>
+      </c>
+      <c r="D18" s="4">
+        <v>5.2</v>
+      </c>
+      <c r="E18" s="4">
+        <v>21.4</v>
+      </c>
+      <c r="F18" s="4">
+        <v>5.2</v>
+      </c>
+      <c r="G18" s="4">
+        <v>21.4</v>
+      </c>
+      <c r="H18" s="4">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="34.5">
+      <c r="A19" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" s="5">
+        <v>2259</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" s="5">
+        <v>2259</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="5">
+        <v>2259</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="5">
+        <v>1597</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" s="5">
+        <v>1597</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="5">
+        <v>1597</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="79.5">
+      <c r="A22" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="5">
+        <v>7732</v>
+      </c>
+      <c r="C22" s="5">
+        <v>29086</v>
+      </c>
+      <c r="D22" s="5">
+        <v>7399</v>
+      </c>
+      <c r="E22" s="5">
+        <v>28394</v>
+      </c>
+      <c r="F22" s="5">
+        <v>7399</v>
+      </c>
+      <c r="G22" s="5">
+        <v>28322</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" s="5">
+        <v>22122</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E23" s="5">
+        <v>21430</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" s="5">
+        <v>21430</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="5">
+        <v>6892</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E25" s="5">
+        <v>6892</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G25" s="5">
+        <v>6892</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="79.5">
+      <c r="A26" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C26" s="5">
+        <v>2412</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" s="5">
+        <v>3186</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="5">
+        <v>3144</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="5">
+        <v>2412</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" s="5">
+        <v>3186</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G27" s="5">
+        <v>3144</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="34.5">
+      <c r="A28" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="B28" s="5">
+        <v>460</v>
+      </c>
+      <c r="C28" s="5">
+        <v>3014</v>
+      </c>
+      <c r="D28" s="5">
+        <v>460</v>
+      </c>
+      <c r="E28" s="5">
+        <v>3014</v>
+      </c>
+      <c r="F28" s="5">
+        <v>460</v>
+      </c>
+      <c r="G28" s="5">
+        <v>3014</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="5">
+        <v>9</v>
+      </c>
+      <c r="C29" s="5">
+        <v>16</v>
+      </c>
+      <c r="D29" s="5">
+        <v>9</v>
+      </c>
+      <c r="E29" s="5">
+        <v>16</v>
+      </c>
+      <c r="F29" s="5">
+        <v>9</v>
+      </c>
+      <c r="G29" s="5">
+        <v>16</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B30" s="5">
+        <v>451</v>
+      </c>
+      <c r="C30" s="5">
+        <v>2998</v>
+      </c>
+      <c r="D30" s="5">
+        <v>451</v>
+      </c>
+      <c r="E30" s="5">
+        <v>2998</v>
+      </c>
+      <c r="F30" s="5">
+        <v>451</v>
+      </c>
+      <c r="G30" s="5">
+        <v>2998</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="57">
+      <c r="A31" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="5">
+        <v>29978</v>
+      </c>
+      <c r="C31" s="5">
+        <v>223012</v>
+      </c>
+      <c r="D31" s="5">
+        <v>30651</v>
+      </c>
+      <c r="E31" s="5">
+        <v>217795</v>
+      </c>
+      <c r="F31" s="5">
+        <v>27838</v>
+      </c>
+      <c r="G31" s="5">
+        <v>194973</v>
+      </c>
+      <c r="H31" s="5">
+        <v>15059</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B32" s="5">
+        <v>28876</v>
+      </c>
+      <c r="C32" s="5">
+        <v>218974</v>
+      </c>
+      <c r="D32" s="5">
+        <v>30081</v>
+      </c>
+      <c r="E32" s="5">
+        <v>213814</v>
+      </c>
+      <c r="F32" s="5">
+        <v>27268</v>
+      </c>
+      <c r="G32" s="5">
+        <v>190992</v>
+      </c>
+      <c r="H32" s="5">
+        <v>13996</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C33" s="5">
+        <v>4038</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E33" s="5">
+        <v>3981</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G33" s="5">
+        <v>3981</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="23.25">
+      <c r="A34" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C34" s="5">
+        <v>215</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E34" s="5">
+        <v>215</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G34" s="5">
+        <v>215</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C35" s="5">
+        <v>215</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E35" s="5">
+        <v>215</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G35" s="5">
+        <v>215</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="45.75">
+      <c r="A36" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" s="5">
+        <v>2362</v>
+      </c>
+      <c r="C36" s="5">
+        <v>12916</v>
+      </c>
+      <c r="D36" s="5">
+        <v>2001</v>
+      </c>
+      <c r="E36" s="5">
+        <v>12289</v>
+      </c>
+      <c r="F36" s="5">
+        <v>1839</v>
+      </c>
+      <c r="G36" s="5">
+        <v>11392</v>
+      </c>
+      <c r="H36" s="5">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B37" s="5">
+        <v>35</v>
+      </c>
+      <c r="C37" s="5">
+        <v>302</v>
+      </c>
+      <c r="D37" s="5">
+        <v>60</v>
+      </c>
+      <c r="E37" s="5">
+        <v>315</v>
+      </c>
+      <c r="F37" s="5">
+        <v>60</v>
+      </c>
+      <c r="G37" s="5">
+        <v>271</v>
+      </c>
+      <c r="H37" s="5">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B38" s="5">
+        <v>2327</v>
+      </c>
+      <c r="C38" s="5">
+        <v>12614</v>
+      </c>
+      <c r="D38" s="5">
+        <v>1941</v>
+      </c>
+      <c r="E38" s="5">
+        <v>11974</v>
+      </c>
+      <c r="F38" s="5">
+        <v>1779</v>
+      </c>
+      <c r="G38" s="5">
+        <v>11121</v>
+      </c>
+      <c r="H38" s="5">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="45.75">
+      <c r="A39" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="5">
+        <v>30</v>
+      </c>
+      <c r="C39" s="5">
+        <v>512</v>
+      </c>
+      <c r="D39" s="5">
+        <v>32</v>
+      </c>
+      <c r="E39" s="5">
+        <v>497</v>
+      </c>
+      <c r="F39" s="5">
+        <v>32</v>
+      </c>
+      <c r="G39" s="5">
+        <v>374</v>
+      </c>
+      <c r="H39" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B40" s="5">
+        <v>11</v>
+      </c>
+      <c r="C40" s="5">
+        <v>375</v>
+      </c>
+      <c r="D40" s="5">
+        <v>16</v>
+      </c>
+      <c r="E40" s="5">
+        <v>370</v>
+      </c>
+      <c r="F40" s="5">
+        <v>16</v>
+      </c>
+      <c r="G40" s="5">
+        <v>295</v>
+      </c>
+      <c r="H40" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C41" s="5">
+        <v>137</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E41" s="5">
+        <v>127</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G41" s="5">
+        <v>79</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="23.25">
+      <c r="A42" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B42" s="5">
+        <v>524</v>
+      </c>
+      <c r="C42" s="5">
+        <v>2700</v>
+      </c>
+      <c r="D42" s="5">
+        <v>524</v>
+      </c>
+      <c r="E42" s="5">
+        <v>2700</v>
+      </c>
+      <c r="F42" s="5">
+        <v>524</v>
+      </c>
+      <c r="G42" s="5">
+        <v>2700</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C43" s="5">
+        <v>6</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E43" s="5">
+        <v>6</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G43" s="5">
+        <v>6</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B44" s="5">
+        <v>523</v>
+      </c>
+      <c r="C44" s="5">
+        <v>2694</v>
+      </c>
+      <c r="D44" s="5">
+        <v>523</v>
+      </c>
+      <c r="E44" s="5">
+        <v>2694</v>
+      </c>
+      <c r="F44" s="5">
+        <v>523</v>
+      </c>
+      <c r="G44" s="5">
+        <v>2694</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B45" s="3"/>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3"/>
+      <c r="E45" s="3"/>
+      <c r="F45" s="3"/>
+      <c r="G45" s="3"/>
+      <c r="H45" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="45.75">
+      <c r="A46" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C46" s="4">
+        <v>1121.4000000000001</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E46" s="4">
+        <v>1121.4000000000001</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G46" s="4">
+        <v>1121.4000000000001</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C47" s="4">
+        <v>1121.4000000000001</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E47" s="4">
+        <v>1121.4000000000001</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G47" s="4">
+        <v>1121.4000000000001</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="57">
+      <c r="A48" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C48" s="4">
+        <v>14863</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E48" s="4">
+        <v>14129</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G48" s="4">
+        <v>11976</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C49" s="4">
+        <v>14863</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E49" s="4">
+        <v>14129</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G49" s="4">
+        <v>11976</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="68.25">
+      <c r="A50" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B50" s="4">
+        <v>17788</v>
+      </c>
+      <c r="C50" s="4">
+        <v>79335.600000000006</v>
+      </c>
+      <c r="D50" s="4">
+        <v>17520</v>
+      </c>
+      <c r="E50" s="4">
+        <v>78039.399999999994</v>
+      </c>
+      <c r="F50" s="4">
+        <v>16234</v>
+      </c>
+      <c r="G50" s="4">
+        <v>62414.400000000001</v>
+      </c>
+      <c r="H50" s="4">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B51" s="4">
+        <v>923</v>
+      </c>
+      <c r="C51" s="4">
+        <v>4096</v>
+      </c>
+      <c r="D51" s="4">
+        <v>879</v>
+      </c>
+      <c r="E51" s="4">
+        <v>4095</v>
+      </c>
+      <c r="F51" s="4">
+        <v>879</v>
+      </c>
+      <c r="G51" s="4">
+        <v>4095</v>
+      </c>
+      <c r="H51" s="4">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B52" s="4">
+        <v>57</v>
+      </c>
+      <c r="C52" s="4">
+        <v>184.6</v>
+      </c>
+      <c r="D52" s="4">
+        <v>21</v>
+      </c>
+      <c r="E52" s="4">
+        <v>148.4</v>
+      </c>
+      <c r="F52" s="4">
+        <v>21</v>
+      </c>
+      <c r="G52" s="4">
+        <v>139.4</v>
+      </c>
+      <c r="H52" s="4">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B53" s="4">
+        <v>16808</v>
+      </c>
+      <c r="C53" s="4">
+        <v>75055</v>
+      </c>
+      <c r="D53" s="4">
+        <v>16620</v>
+      </c>
+      <c r="E53" s="4">
+        <v>73796</v>
+      </c>
+      <c r="F53" s="4">
+        <v>15334</v>
+      </c>
+      <c r="G53" s="4">
+        <v>58180</v>
+      </c>
+      <c r="H53" s="4">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="23.25">
+      <c r="A54" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B54" s="4">
+        <v>82700</v>
+      </c>
+      <c r="C54" s="4">
+        <v>605738</v>
+      </c>
+      <c r="D54" s="4">
+        <v>82142.8</v>
+      </c>
+      <c r="E54" s="4">
+        <v>608322</v>
+      </c>
+      <c r="F54" s="4">
+        <v>81686.8</v>
+      </c>
+      <c r="G54" s="4">
+        <v>605935</v>
+      </c>
+      <c r="H54" s="4">
+        <v>5394.3</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C55" s="4">
+        <v>131535</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E55" s="4">
+        <v>134973</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G55" s="4">
+        <v>134973</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B56" s="4">
+        <v>1441</v>
+      </c>
+      <c r="C56" s="4">
+        <v>5554</v>
+      </c>
+      <c r="D56" s="4">
+        <v>1411</v>
+      </c>
+      <c r="E56" s="4">
+        <v>5613</v>
+      </c>
+      <c r="F56" s="4">
+        <v>1411</v>
+      </c>
+      <c r="G56" s="4">
+        <v>5613</v>
+      </c>
+      <c r="H56" s="4">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B57" s="4">
+        <v>33996</v>
+      </c>
+      <c r="C57" s="4">
+        <v>382682</v>
+      </c>
+      <c r="D57" s="4">
+        <v>33978.800000000003</v>
+      </c>
+      <c r="E57" s="4">
+        <v>382666</v>
+      </c>
+      <c r="F57" s="4">
+        <v>33810.800000000003</v>
+      </c>
+      <c r="G57" s="4">
+        <v>382026</v>
+      </c>
+      <c r="H57" s="4">
+        <v>25.3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C58" s="4">
+        <v>85967</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E58" s="4">
+        <v>85070</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G58" s="4">
+        <v>83323</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="B59" s="3"/>
+      <c r="C59" s="3"/>
+      <c r="D59" s="3"/>
+      <c r="E59" s="3"/>
+      <c r="F59" s="3"/>
+      <c r="G59" s="3"/>
+      <c r="H59" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B60" s="3"/>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3"/>
+      <c r="E60" s="3"/>
+      <c r="F60" s="3"/>
+      <c r="G60" s="3"/>
+      <c r="H60" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="23.25">
+      <c r="A61" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B61" s="4">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="C61" s="4">
+        <v>141.4</v>
+      </c>
+      <c r="D61" s="4">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="E61" s="4">
+        <v>141.4</v>
+      </c>
+      <c r="F61" s="4">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="G61" s="4">
+        <v>98.1</v>
+      </c>
+      <c r="H61" s="4">
+        <v>9.6</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B63" s="4">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="C63" s="4">
+        <v>134.5</v>
+      </c>
+      <c r="D63" s="4">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="E63" s="4">
+        <v>141.4</v>
+      </c>
+      <c r="F63" s="4">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="G63" s="4">
+        <v>98.1</v>
+      </c>
+      <c r="H63" s="4">
+        <v>9.6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="34.5">
+      <c r="A64" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B64" s="4">
+        <v>439.3</v>
+      </c>
+      <c r="C64" s="4">
+        <v>3135</v>
+      </c>
+      <c r="D64" s="4">
+        <v>392.4</v>
+      </c>
+      <c r="E64" s="4">
+        <v>2740</v>
+      </c>
+      <c r="F64" s="4">
+        <v>361.4</v>
+      </c>
+      <c r="G64" s="4">
+        <v>2092.3000000000002</v>
+      </c>
+      <c r="H64" s="4">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B65" s="4">
+        <v>439.3</v>
+      </c>
+      <c r="C65" s="4">
+        <v>3135</v>
+      </c>
+      <c r="D65" s="4">
+        <v>392.4</v>
+      </c>
+      <c r="E65" s="4">
+        <v>2740</v>
+      </c>
+      <c r="F65" s="4">
+        <v>361.4</v>
+      </c>
+      <c r="G65" s="4">
+        <v>2092.3000000000002</v>
+      </c>
+      <c r="H65" s="4">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B66" s="3"/>
+      <c r="C66" s="3"/>
+      <c r="D66" s="3"/>
+      <c r="E66" s="3"/>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
+      <c r="H66" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="68.25">
+      <c r="A67" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C67" s="5">
+        <v>2291</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E67" s="5">
+        <v>2291</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G67" s="5">
+        <v>2291</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C68" s="5">
+        <v>2291</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E68" s="5">
+        <v>2291</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G68" s="5">
+        <v>2291</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="45.75">
+      <c r="A69" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B69" s="4">
+        <v>131</v>
+      </c>
+      <c r="C69" s="4">
+        <v>1291</v>
+      </c>
+      <c r="D69" s="4">
+        <v>131</v>
+      </c>
+      <c r="E69" s="4">
+        <v>1291</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B70" s="4">
+        <v>131</v>
+      </c>
+      <c r="C70" s="4">
+        <v>1291</v>
+      </c>
+      <c r="D70" s="4">
+        <v>131</v>
+      </c>
+      <c r="E70" s="4">
+        <v>1291</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="34.5">
+      <c r="A71" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B71" s="3"/>
+      <c r="C71" s="3"/>
+      <c r="D71" s="3"/>
+      <c r="E71" s="3"/>
+      <c r="F71" s="3"/>
+      <c r="G71" s="3"/>
+      <c r="H71" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="90.75">
+      <c r="A72" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B72" s="3"/>
+      <c r="C72" s="3"/>
+      <c r="D72" s="3"/>
+      <c r="E72" s="3"/>
+      <c r="F72" s="3"/>
+      <c r="G72" s="3"/>
+      <c r="H72" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="23.25">
+      <c r="A73" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B73" s="3"/>
+      <c r="C73" s="3"/>
+      <c r="D73" s="3"/>
+      <c r="E73" s="3"/>
+      <c r="F73" s="3"/>
+      <c r="G73" s="3"/>
+      <c r="H73" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="45.75">
+      <c r="A74" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B74" s="5">
+        <v>203803</v>
+      </c>
+      <c r="C74" s="5">
+        <v>1072228</v>
+      </c>
+      <c r="D74" s="5">
+        <v>203803</v>
+      </c>
+      <c r="E74" s="5">
+        <v>1072228</v>
+      </c>
+      <c r="F74" s="5">
+        <v>203803</v>
+      </c>
+      <c r="G74" s="5">
+        <v>1072228</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B75" s="5">
+        <v>203803</v>
+      </c>
+      <c r="C75" s="5">
+        <v>1072228</v>
+      </c>
+      <c r="D75" s="5">
+        <v>203803</v>
+      </c>
+      <c r="E75" s="5">
+        <v>1072228</v>
+      </c>
+      <c r="F75" s="5">
+        <v>203803</v>
+      </c>
+      <c r="G75" s="5">
+        <v>1072228</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="23.25">
+      <c r="A76" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B76" s="3"/>
+      <c r="C76" s="3"/>
+      <c r="D76" s="3"/>
+      <c r="E76" s="3"/>
+      <c r="F76" s="3"/>
+      <c r="G76" s="3"/>
+      <c r="H76" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="45.75">
+      <c r="A77" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C77" s="4">
+        <v>967.4</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E77" s="4">
+        <v>967.4</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G77" s="4">
+        <v>967.4</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C78" s="4">
+        <v>967.4</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E78" s="4">
+        <v>967.4</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G78" s="4">
+        <v>967.4</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="34.5">
+      <c r="A79" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C79" s="4">
+        <v>163</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E79" s="4">
+        <v>163</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G79" s="4">
+        <v>163</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C80" s="4">
+        <v>163</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E80" s="4">
+        <v>163</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G80" s="4">
+        <v>163</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="34.5">
+      <c r="A81" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C81" s="4">
+        <v>889.1</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E81" s="4">
+        <v>889.1</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G81" s="4">
+        <v>889.1</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C82" s="4">
+        <v>889.1</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E82" s="4">
+        <v>889.1</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G82" s="4">
+        <v>889.1</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="23.25">
+      <c r="A83" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C83" s="4">
+        <v>185.1</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E83" s="4">
+        <v>167.6</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G83" s="4">
+        <v>63.6</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C84" s="4">
+        <v>185.1</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E84" s="4">
+        <v>167.6</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G84" s="4">
+        <v>63.6</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="34.5">
+      <c r="A85" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B85" s="3"/>
+      <c r="C85" s="3"/>
+      <c r="D85" s="3"/>
+      <c r="E85" s="3"/>
+      <c r="F85" s="3"/>
+      <c r="G85" s="3"/>
+      <c r="H85" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="23.25">
+      <c r="A86" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C86" s="5">
+        <v>34</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E86" s="5">
+        <v>31</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G86" s="5">
+        <v>28</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C87" s="5">
+        <v>34</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E87" s="5">
+        <v>31</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G87" s="5">
+        <v>28</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="57">
+      <c r="A88" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B88" s="3"/>
+      <c r="C88" s="3"/>
+      <c r="D88" s="3"/>
+      <c r="E88" s="3"/>
+      <c r="F88" s="3"/>
+      <c r="G88" s="3"/>
+      <c r="H88" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="34.5">
+      <c r="A89" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B89" s="3"/>
+      <c r="C89" s="3"/>
+      <c r="D89" s="3"/>
+      <c r="E89" s="3"/>
+      <c r="F89" s="3"/>
+      <c r="G89" s="3"/>
+      <c r="H89" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="68.25">
+      <c r="A90" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B90" s="5">
+        <v>1813111</v>
+      </c>
+      <c r="C90" s="5">
+        <v>8082982</v>
+      </c>
+      <c r="D90" s="5">
+        <v>2035211</v>
+      </c>
+      <c r="E90" s="5">
+        <v>7966982</v>
+      </c>
+      <c r="F90" s="5">
+        <v>2035211</v>
+      </c>
+      <c r="G90" s="5">
+        <v>7966973</v>
+      </c>
+      <c r="H90" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C91" s="5">
+        <v>905</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E91" s="5">
+        <v>905</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G91" s="5">
+        <v>905</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B92" s="5">
+        <v>1004059</v>
+      </c>
+      <c r="C92" s="5">
+        <v>5097433</v>
+      </c>
+      <c r="D92" s="5">
+        <v>1004059</v>
+      </c>
+      <c r="E92" s="5">
+        <v>5097433</v>
+      </c>
+      <c r="F92" s="5">
+        <v>1004059</v>
+      </c>
+      <c r="G92" s="5">
+        <v>5097424</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B93" s="5">
+        <v>475852</v>
+      </c>
+      <c r="C93" s="5">
+        <v>2206877</v>
+      </c>
+      <c r="D93" s="5">
+        <v>475852</v>
+      </c>
+      <c r="E93" s="5">
+        <v>2206877</v>
+      </c>
+      <c r="F93" s="5">
+        <v>475852</v>
+      </c>
+      <c r="G93" s="5">
+        <v>2206877</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C94" s="5">
+        <v>777767</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E94" s="5">
+        <v>661767</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G94" s="5">
+        <v>661767</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="113.25">
+      <c r="A95" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B95" s="5">
+        <v>85026</v>
+      </c>
+      <c r="C95" s="5">
+        <v>410071</v>
+      </c>
+      <c r="D95" s="5">
+        <v>85026</v>
+      </c>
+      <c r="E95" s="5">
+        <v>410071</v>
+      </c>
+      <c r="F95" s="5">
+        <v>85026</v>
+      </c>
+      <c r="G95" s="5">
+        <v>410071</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B96" s="5">
+        <v>72596</v>
+      </c>
+      <c r="C96" s="5">
+        <v>113229</v>
+      </c>
+      <c r="D96" s="5">
+        <v>72596</v>
+      </c>
+      <c r="E96" s="5">
+        <v>113229</v>
+      </c>
+      <c r="F96" s="5">
+        <v>72596</v>
+      </c>
+      <c r="G96" s="5">
+        <v>113229</v>
+      </c>
+      <c r="H96" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C97" s="5">
+        <v>296842</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E97" s="5">
+        <v>296842</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G97" s="5">
+        <v>296842</v>
+      </c>
+      <c r="H97" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="34.5">
+      <c r="A98" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B98" s="3"/>
+      <c r="C98" s="3"/>
+      <c r="D98" s="3"/>
+      <c r="E98" s="3"/>
+      <c r="F98" s="3"/>
+      <c r="G98" s="3"/>
+      <c r="H98" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="34.5">
+      <c r="A99" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B99" s="5">
+        <v>1183415</v>
+      </c>
+      <c r="C99" s="5">
+        <v>6030715</v>
+      </c>
+      <c r="D99" s="5">
+        <v>1372469</v>
+      </c>
+      <c r="E99" s="5">
+        <v>4713053</v>
+      </c>
+      <c r="F99" s="5">
+        <v>1341449</v>
+      </c>
+      <c r="G99" s="5">
+        <v>3933889</v>
+      </c>
+      <c r="H99" s="5">
+        <v>1536104</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H100" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B101" s="5">
+        <v>1183415</v>
+      </c>
+      <c r="C101" s="5">
+        <v>5465253</v>
+      </c>
+      <c r="D101" s="5">
+        <v>1372469</v>
+      </c>
+      <c r="E101" s="5">
+        <v>4147591</v>
+      </c>
+      <c r="F101" s="5">
+        <v>1341449</v>
+      </c>
+      <c r="G101" s="5">
+        <v>3933889</v>
+      </c>
+      <c r="H101" s="5">
+        <v>1536104</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="34.5">
+      <c r="A102" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B102" s="4">
+        <v>299.7</v>
+      </c>
+      <c r="C102" s="4">
+        <v>1196.8</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H102" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C103" s="4">
+        <v>438.6</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C104" s="4">
+        <v>758.2</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H104" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="79.5">
+      <c r="A105" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B105" s="4">
+        <v>332.4</v>
+      </c>
+      <c r="C105" s="4">
+        <v>1453</v>
+      </c>
+      <c r="D105" s="4">
+        <v>335</v>
+      </c>
+      <c r="E105" s="4">
+        <v>1493.6</v>
+      </c>
+      <c r="F105" s="4">
+        <v>329.2</v>
+      </c>
+      <c r="G105" s="4">
+        <v>1467.2</v>
+      </c>
+      <c r="H105" s="4">
+        <v>46.4</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C106" s="4">
+        <v>566.4</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E106" s="4">
+        <v>564.29999999999995</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G106" s="4">
+        <v>538.4</v>
+      </c>
+      <c r="H106" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C107" s="4">
+        <v>886.6</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E107" s="4">
+        <v>929.3</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G107" s="4">
+        <v>928.8</v>
+      </c>
+      <c r="H107" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="102">
+      <c r="A108" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B108" s="5">
+        <v>27613</v>
+      </c>
+      <c r="C108" s="5">
+        <v>99088</v>
+      </c>
+      <c r="D108" s="5">
+        <v>29287</v>
+      </c>
+      <c r="E108" s="5">
+        <v>102822</v>
+      </c>
+      <c r="F108" s="5">
+        <v>29287</v>
+      </c>
+      <c r="G108" s="5">
+        <v>102822</v>
+      </c>
+      <c r="H108" s="5">
+        <v>2438</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B109" s="5">
+        <v>520</v>
+      </c>
+      <c r="C109" s="5">
+        <v>1924</v>
+      </c>
+      <c r="D109" s="5">
+        <v>1090</v>
+      </c>
+      <c r="E109" s="5">
+        <v>1969</v>
+      </c>
+      <c r="F109" s="5">
+        <v>1090</v>
+      </c>
+      <c r="G109" s="5">
+        <v>1969</v>
+      </c>
+      <c r="H109" s="5">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B110" s="5">
+        <v>9984</v>
+      </c>
+      <c r="C110" s="5">
+        <v>43600</v>
+      </c>
+      <c r="D110" s="5">
+        <v>11088</v>
+      </c>
+      <c r="E110" s="5">
+        <v>47289</v>
+      </c>
+      <c r="F110" s="5">
+        <v>11088</v>
+      </c>
+      <c r="G110" s="5">
+        <v>47289</v>
+      </c>
+      <c r="H110" s="5">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B111" s="5">
+        <v>17109</v>
+      </c>
+      <c r="C111" s="5">
+        <v>53564</v>
+      </c>
+      <c r="D111" s="5">
+        <v>17109</v>
+      </c>
+      <c r="E111" s="5">
+        <v>53564</v>
+      </c>
+      <c r="F111" s="5">
+        <v>17109</v>
+      </c>
+      <c r="G111" s="5">
+        <v>53564</v>
+      </c>
+      <c r="H111" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="45.75">
+      <c r="A112" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B112" s="5">
+        <v>4272</v>
+      </c>
+      <c r="C112" s="5">
+        <v>30858</v>
+      </c>
+      <c r="D112" s="5">
+        <v>4417</v>
+      </c>
+      <c r="E112" s="5">
+        <v>31229</v>
+      </c>
+      <c r="F112" s="5">
+        <v>3835</v>
+      </c>
+      <c r="G112" s="5">
+        <v>24853</v>
+      </c>
+      <c r="H112" s="5">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B113" s="5">
+        <v>4272</v>
+      </c>
+      <c r="C113" s="5">
+        <v>30858</v>
+      </c>
+      <c r="D113" s="5">
+        <v>4417</v>
+      </c>
+      <c r="E113" s="5">
+        <v>31229</v>
+      </c>
+      <c r="F113" s="5">
+        <v>3835</v>
+      </c>
+      <c r="G113" s="5">
+        <v>24853</v>
+      </c>
+      <c r="H113" s="5">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="23.25">
+      <c r="A114" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B114" s="5">
+        <v>156132</v>
+      </c>
+      <c r="C114" s="5">
+        <v>787881</v>
+      </c>
+      <c r="D114" s="5">
+        <v>156132</v>
+      </c>
+      <c r="E114" s="5">
+        <v>787881</v>
+      </c>
+      <c r="F114" s="5">
+        <v>156132</v>
+      </c>
+      <c r="G114" s="5">
+        <v>786786</v>
+      </c>
+      <c r="H114" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C115" s="5">
+        <v>191797</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E115" s="5">
+        <v>191797</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G115" s="5">
+        <v>191797</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B116" s="5">
+        <v>30328</v>
+      </c>
+      <c r="C116" s="5">
+        <v>166853</v>
+      </c>
+      <c r="D116" s="5">
+        <v>30328</v>
+      </c>
+      <c r="E116" s="5">
+        <v>166853</v>
+      </c>
+      <c r="F116" s="5">
+        <v>30328</v>
+      </c>
+      <c r="G116" s="5">
+        <v>166853</v>
+      </c>
+      <c r="H116" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B117" s="5">
+        <v>67847</v>
+      </c>
+      <c r="C117" s="5">
+        <v>429230</v>
+      </c>
+      <c r="D117" s="5">
+        <v>67847</v>
+      </c>
+      <c r="E117" s="5">
+        <v>429230</v>
+      </c>
+      <c r="F117" s="5">
+        <v>67847</v>
+      </c>
+      <c r="G117" s="5">
+        <v>428135</v>
+      </c>
+      <c r="H117" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C118" s="5">
+        <v>1</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E118" s="5">
+        <v>1</v>
+      </c>
+      <c r="F118" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G118" s="5">
+        <v>1</v>
+      </c>
+      <c r="H118" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="169.5">
+      <c r="A119" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B119" s="5">
+        <v>137526</v>
+      </c>
+      <c r="C119" s="5">
+        <v>359735</v>
+      </c>
+      <c r="D119" s="5">
+        <v>107649</v>
+      </c>
+      <c r="E119" s="5">
+        <v>421277</v>
+      </c>
+      <c r="F119" s="5">
+        <v>107649</v>
+      </c>
+      <c r="G119" s="5">
+        <v>418561</v>
+      </c>
+      <c r="H119" s="5">
+        <v>134860</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B120" s="5">
+        <v>137526</v>
+      </c>
+      <c r="C120" s="5">
+        <v>359735</v>
+      </c>
+      <c r="D120" s="5">
+        <v>107649</v>
+      </c>
+      <c r="E120" s="5">
+        <v>421277</v>
+      </c>
+      <c r="F120" s="5">
+        <v>107649</v>
+      </c>
+      <c r="G120" s="5">
+        <v>418561</v>
+      </c>
+      <c r="H120" s="5">
+        <v>134860</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B121" s="3"/>
+      <c r="C121" s="3"/>
+      <c r="D121" s="3"/>
+      <c r="E121" s="3"/>
+      <c r="F121" s="3"/>
+      <c r="G121" s="3"/>
+      <c r="H121" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="23.25">
+      <c r="A122" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C122" s="5">
+        <v>3080</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E122" s="5">
+        <v>3150</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G122" s="5">
+        <v>876</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C123" s="5">
+        <v>3080</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E123" s="5">
+        <v>3150</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G123" s="5">
+        <v>876</v>
+      </c>
+      <c r="H123" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="23.25">
+      <c r="A124" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B124" s="5">
+        <v>444</v>
+      </c>
+      <c r="C124" s="5">
+        <v>2625</v>
+      </c>
+      <c r="D124" s="5">
+        <v>459</v>
+      </c>
+      <c r="E124" s="5">
+        <v>2630</v>
+      </c>
+      <c r="F124" s="5">
+        <v>459</v>
+      </c>
+      <c r="G124" s="5">
+        <v>2630</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C125" s="5">
+        <v>740</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E125" s="5">
+        <v>745</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G125" s="5">
+        <v>745</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B126" s="5">
+        <v>364</v>
+      </c>
+      <c r="C126" s="5">
+        <v>1885</v>
+      </c>
+      <c r="D126" s="5">
+        <v>364</v>
+      </c>
+      <c r="E126" s="5">
+        <v>1885</v>
+      </c>
+      <c r="F126" s="5">
+        <v>364</v>
+      </c>
+      <c r="G126" s="5">
+        <v>1885</v>
+      </c>
+      <c r="H126" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="57">
+      <c r="A127" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="B127" s="3"/>
+      <c r="C127" s="3"/>
+      <c r="D127" s="3"/>
+      <c r="E127" s="3"/>
+      <c r="F127" s="3"/>
+      <c r="G127" s="3"/>
+      <c r="H127" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="45.75">
+      <c r="A128" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B128" s="5">
+        <v>1775</v>
+      </c>
+      <c r="C128" s="5">
+        <v>8365</v>
+      </c>
+      <c r="D128" s="5">
+        <v>1876</v>
+      </c>
+      <c r="E128" s="5">
+        <v>7748</v>
+      </c>
+      <c r="F128" s="5">
+        <v>1876</v>
+      </c>
+      <c r="G128" s="5">
+        <v>6395</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C129" s="5">
+        <v>6940</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E129" s="5">
+        <v>6323</v>
+      </c>
+      <c r="F129" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G129" s="5">
+        <v>4970</v>
+      </c>
+      <c r="H129" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B130" s="5">
+        <v>105</v>
+      </c>
+      <c r="C130" s="5">
+        <v>1425</v>
+      </c>
+      <c r="D130" s="5">
+        <v>105</v>
+      </c>
+      <c r="E130" s="5">
+        <v>1425</v>
+      </c>
+      <c r="F130" s="5">
+        <v>105</v>
+      </c>
+      <c r="G130" s="5">
+        <v>1425</v>
+      </c>
+      <c r="H130" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="34.5">
+      <c r="A131" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="B131" s="3"/>
+      <c r="C131" s="3"/>
+      <c r="D131" s="3"/>
+      <c r="E131" s="3"/>
+      <c r="F131" s="3"/>
+      <c r="G131" s="3"/>
+      <c r="H131" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="B132" s="3"/>
+      <c r="C132" s="3"/>
+      <c r="D132" s="3"/>
+      <c r="E132" s="3"/>
+      <c r="F132" s="3"/>
+      <c r="G132" s="3"/>
+      <c r="H132" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="34.5">
+      <c r="A133" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B133" s="5">
+        <v>4</v>
+      </c>
+      <c r="C133" s="5">
+        <v>32</v>
+      </c>
+      <c r="D133" s="5">
+        <v>7</v>
+      </c>
+      <c r="E133" s="5">
+        <v>37</v>
+      </c>
+      <c r="F133" s="5">
+        <v>5</v>
+      </c>
+      <c r="G133" s="5">
+        <v>31</v>
+      </c>
+      <c r="H133" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B134" s="5">
+        <v>4</v>
+      </c>
+      <c r="C134" s="5">
+        <v>32</v>
+      </c>
+      <c r="D134" s="5">
+        <v>7</v>
+      </c>
+      <c r="E134" s="5">
+        <v>37</v>
+      </c>
+      <c r="F134" s="5">
+        <v>5</v>
+      </c>
+      <c r="G134" s="5">
+        <v>31</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="34.5">
+      <c r="A135" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B135" s="4">
+        <v>14802.9</v>
+      </c>
+      <c r="C135" s="4">
+        <v>79332.399999999994</v>
+      </c>
+      <c r="D135" s="4">
+        <v>16216.4</v>
+      </c>
+      <c r="E135" s="4">
+        <v>84201.2</v>
+      </c>
+      <c r="F135" s="4">
+        <v>15455.8</v>
+      </c>
+      <c r="G135" s="4">
+        <v>79991.199999999997</v>
+      </c>
+      <c r="H135" s="4">
+        <v>2072.9</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C136" s="4">
+        <v>2665.6</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E136" s="4">
+        <v>2660.6</v>
+      </c>
+      <c r="F136" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G136" s="4">
+        <v>2660.6</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B137" s="4">
+        <v>141</v>
+      </c>
+      <c r="C137" s="4">
+        <v>824</v>
+      </c>
+      <c r="D137" s="4">
+        <v>141</v>
+      </c>
+      <c r="E137" s="4">
+        <v>824</v>
+      </c>
+      <c r="F137" s="4">
+        <v>141</v>
+      </c>
+      <c r="G137" s="4">
+        <v>824</v>
+      </c>
+      <c r="H137" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B138" s="4">
+        <v>13894.9</v>
+      </c>
+      <c r="C138" s="4">
+        <v>75842.8</v>
+      </c>
+      <c r="D138" s="4">
+        <v>15313.4</v>
+      </c>
+      <c r="E138" s="4">
+        <v>80716.600000000006</v>
+      </c>
+      <c r="F138" s="4">
+        <v>14552.8</v>
+      </c>
+      <c r="G138" s="4">
+        <v>76506.600000000006</v>
+      </c>
+      <c r="H138" s="4">
+        <v>2067.9</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="45.75">
+      <c r="A139" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B139" s="3"/>
+      <c r="C139" s="3"/>
+      <c r="D139" s="3"/>
+      <c r="E139" s="3"/>
+      <c r="F139" s="3"/>
+      <c r="G139" s="3"/>
+      <c r="H139" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" ht="45.75">
+      <c r="A140" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B140" s="5">
+        <v>4</v>
+      </c>
+      <c r="C140" s="5">
+        <v>448</v>
+      </c>
+      <c r="D140" s="5">
+        <v>4</v>
+      </c>
+      <c r="E140" s="5">
+        <v>448</v>
+      </c>
+      <c r="F140" s="5">
+        <v>4</v>
+      </c>
+      <c r="G140" s="5">
+        <v>448</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B141" s="5">
+        <v>4</v>
+      </c>
+      <c r="C141" s="5">
+        <v>448</v>
+      </c>
+      <c r="D141" s="5">
+        <v>4</v>
+      </c>
+      <c r="E141" s="5">
+        <v>448</v>
+      </c>
+      <c r="F141" s="5">
+        <v>4</v>
+      </c>
+      <c r="G141" s="5">
+        <v>448</v>
+      </c>
+      <c r="H141" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="45.75">
+      <c r="A142" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B142" s="3"/>
+      <c r="C142" s="3"/>
+      <c r="D142" s="3"/>
+      <c r="E142" s="3"/>
+      <c r="F142" s="3"/>
+      <c r="G142" s="3"/>
+      <c r="H142" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="23.25">
+      <c r="A143" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="B143" s="3"/>
+      <c r="C143" s="3"/>
+      <c r="D143" s="3"/>
+      <c r="E143" s="3"/>
+      <c r="F143" s="3"/>
+      <c r="G143" s="3"/>
+      <c r="H143" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="B144" s="3"/>
+      <c r="C144" s="3"/>
+      <c r="D144" s="3"/>
+      <c r="E144" s="3"/>
+      <c r="F144" s="3"/>
+      <c r="G144" s="3"/>
+      <c r="H144" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" ht="34.5">
+      <c r="A145" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="B145" s="3"/>
+      <c r="C145" s="3"/>
+      <c r="D145" s="3"/>
+      <c r="E145" s="3"/>
+      <c r="F145" s="3"/>
+      <c r="G145" s="3"/>
+      <c r="H145" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="34.5">
+      <c r="A146" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="B146" s="3"/>
+      <c r="C146" s="3"/>
+      <c r="D146" s="3"/>
+      <c r="E146" s="3"/>
+      <c r="F146" s="3"/>
+      <c r="G146" s="3"/>
+      <c r="H146" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="23.25">
+      <c r="A147" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B147" s="4">
+        <v>54383.5</v>
+      </c>
+      <c r="C147" s="4">
+        <v>466488</v>
+      </c>
+      <c r="D147" s="4">
+        <v>48154</v>
+      </c>
+      <c r="E147" s="4">
+        <v>412130</v>
+      </c>
+      <c r="F147" s="4">
+        <v>48154</v>
+      </c>
+      <c r="G147" s="4">
+        <v>412130</v>
+      </c>
+      <c r="H147" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B148" s="4">
+        <v>4264</v>
+      </c>
+      <c r="C148" s="4">
+        <v>19692</v>
+      </c>
+      <c r="D148" s="4">
+        <v>4264</v>
+      </c>
+      <c r="E148" s="4">
+        <v>19692</v>
+      </c>
+      <c r="F148" s="4">
+        <v>4264</v>
+      </c>
+      <c r="G148" s="4">
+        <v>19692</v>
+      </c>
+      <c r="H148" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B149" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C149" s="4">
+        <v>2201</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E149" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F149" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G149" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H149" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B150" s="4">
+        <v>49690</v>
+      </c>
+      <c r="C150" s="4">
+        <v>444311</v>
+      </c>
+      <c r="D150" s="4">
+        <v>43831</v>
+      </c>
+      <c r="E150" s="4">
+        <v>392159</v>
+      </c>
+      <c r="F150" s="4">
+        <v>43831</v>
+      </c>
+      <c r="G150" s="4">
+        <v>392159</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B151" s="4">
+        <v>60</v>
+      </c>
+      <c r="C151" s="4">
+        <v>284</v>
+      </c>
+      <c r="D151" s="4">
+        <v>59</v>
+      </c>
+      <c r="E151" s="4">
+        <v>279</v>
+      </c>
+      <c r="F151" s="4">
+        <v>59</v>
+      </c>
+      <c r="G151" s="4">
+        <v>279</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="34.5">
+      <c r="A152" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B152" s="4">
+        <v>61.3</v>
+      </c>
+      <c r="C152" s="4">
+        <v>1083</v>
+      </c>
+      <c r="D152" s="4">
+        <v>0.7</v>
+      </c>
+      <c r="E152" s="4">
+        <v>609.1</v>
+      </c>
+      <c r="F152" s="4">
+        <v>0.7</v>
+      </c>
+      <c r="G152" s="4">
+        <v>609.1</v>
+      </c>
+      <c r="H152" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B153" s="4">
+        <v>10.1</v>
+      </c>
+      <c r="C153" s="4">
+        <v>332.6</v>
+      </c>
+      <c r="D153" s="4">
+        <v>0.7</v>
+      </c>
+      <c r="E153" s="4">
+        <v>275.10000000000002</v>
+      </c>
+      <c r="F153" s="4">
+        <v>0.7</v>
+      </c>
+      <c r="G153" s="4">
+        <v>275.10000000000002</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B154" s="4">
+        <v>50.2</v>
+      </c>
+      <c r="C154" s="4">
+        <v>744.4</v>
+      </c>
+      <c r="D154" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E154" s="4">
+        <v>334</v>
+      </c>
+      <c r="F154" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G154" s="4">
+        <v>334</v>
+      </c>
+      <c r="H154" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="B155" s="6">
+        <v>1</v>
+      </c>
+      <c r="C155" s="6">
+        <v>6</v>
+      </c>
+      <c r="D155" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E155" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="F155" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G155" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H155" s="7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:G4"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
+      <vt:lpstr>06</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>