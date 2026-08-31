--- v3 (2026-07-21)
+++ v4 (2026-08-31)
@@ -1,76 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.05.2026\қаз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.06.2026\қаз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="90" windowWidth="15210" windowHeight="12585" activeTab="5"/>
+    <workbookView xWindow="0" yWindow="90" windowWidth="15210" windowHeight="12585" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
+    <sheet name="07" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2805" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2885" uniqueCount="143">
   <si>
     <t>Заттай көріністе өнеркәсіптік өнімдерінің жөнелтілгені және қалдықтарының өзгеруі</t>
   </si>
   <si>
     <t>Өнім көлемі</t>
   </si>
   <si>
     <t>Ішкі нарыққа жөнелтілген өнім</t>
   </si>
   <si>
     <t>Есепті кезеңнің соңына дайын өнімнің қалдықтары</t>
   </si>
   <si>
     <t>өндірілгені</t>
   </si>
   <si>
     <t>жөнелтілгені</t>
   </si>
   <si>
     <t>есепті ай</t>
   </si>
   <si>
     <t>жыл басынан есепті кезең</t>
   </si>
   <si>
@@ -303,50 +305,203 @@
   </si>
   <si>
     <t>Ақпан 2026</t>
   </si>
   <si>
     <t>Әйелдерге немесе қыз балаларға арналған трикотаждан басқа өзге де сырт киімдер, дана</t>
   </si>
   <si>
     <t>Табиғи құм, мың текше метр</t>
   </si>
   <si>
     <t>Түйіршіктер, тас үгіндісі және тас ұнтағы; малта тас, қиыршық тас, шағыл немесе уатылған тас, мың текше метр</t>
   </si>
   <si>
     <t>Наурыз 2026</t>
   </si>
   <si>
     <t>Сәуір 2026</t>
   </si>
   <si>
     <t>Мамыр 2026</t>
   </si>
   <si>
     <t>Маусым 2026</t>
   </si>
+  <si>
+    <t>Шілде 2026</t>
+  </si>
+  <si>
+    <t>Өнеркәсіп</t>
+  </si>
+  <si>
+    <t>Тау-кен өндіру өнеркәсібі және карьерлерді қазу</t>
+  </si>
+  <si>
+    <t>Өзге де пайдалы қазбаларды өндіру</t>
+  </si>
+  <si>
+    <t>Кен өндіру өнеркәсібінде саласындағы кызметтер көрсету</t>
+  </si>
+  <si>
+    <t>Өңдеу өнеркәсібі</t>
+  </si>
+  <si>
+    <t>Тамақ өнімдерін өндіру</t>
+  </si>
+  <si>
+    <t>Етті қайта өңдеу және консервілеу және ет өнімдерін өндіру</t>
+  </si>
+  <si>
+    <t>Балықты, шаян тәрізділерді және моллюскаларды өңдеу және консервілеу</t>
+  </si>
+  <si>
+    <t>Жемістерді және көкөністерді қайта өңдеу және консервілеу</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өсімдік және мал майы мен тоң майын өндіру </t>
+  </si>
+  <si>
+    <t>Сүт өнімдерін өндіру</t>
+  </si>
+  <si>
+    <t>Ұн жарма өнімдерін, крахмал және крахмал өнімдерін өндіру</t>
+  </si>
+  <si>
+    <t>Нан-тоқаш, макарон және ұннан жасалған кондитерлік өнімдерді өндіру</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өзге де тамақ өнімдерін өндіру </t>
+  </si>
+  <si>
+    <t>Жануарларға арналған дайын азықтар өндіру</t>
+  </si>
+  <si>
+    <t>Сусындар өндіру</t>
+  </si>
+  <si>
+    <t>Жеңіл өнеркәсіп</t>
+  </si>
+  <si>
+    <t>Тоқыма бұйымдарын өндіру</t>
+  </si>
+  <si>
+    <t>Киім өндіру</t>
+  </si>
+  <si>
+    <t>Былғары және оған жататын өнімдерді өндіру</t>
+  </si>
+  <si>
+    <t>Жиһаздан басқа, ағаш және тығын бұйымдарын өндіру; сабаннан және тоқуға арналған материалдардан жасалған бұйымдар өндіру</t>
+  </si>
+  <si>
+    <t>Қағаз және қағаз өнімдерін өндіру</t>
+  </si>
+  <si>
+    <t>Полиграфиялық қызмет және жазылған ақпарат жеткізгіштерін жаңғырту</t>
+  </si>
+  <si>
+    <t>Кокс және мұнай өңдеу өнімдерін өндіру</t>
+  </si>
+  <si>
+    <t>Мұнайдың өңделген өнімдерін, шымтезек пен көмірден брикеттер өндіру</t>
+  </si>
+  <si>
+    <t>Химия өнеркәсібінің өнімдерін өндіру</t>
+  </si>
+  <si>
+    <t>Негізгі фармацевтикалық өнімдер мен фармацевтикалық препараттар өндіру</t>
+  </si>
+  <si>
+    <t>Резеңке және пластмасса бұйымдар өндіру</t>
+  </si>
+  <si>
+    <t>Өзге де бейметалл минералдық өнімдер өндіру</t>
+  </si>
+  <si>
+    <t>Металлургия өндірісі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Металл құюдан басқа қара металлургия </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Негізгі асыл және түсті металдар өндіру </t>
+  </si>
+  <si>
+    <t>Металдарды құю</t>
+  </si>
+  <si>
+    <t>Машиналар мен жабдықтардан басқа дайын металл бұйымдарын өндіру</t>
+  </si>
+  <si>
+    <t>Машина жасау</t>
+  </si>
+  <si>
+    <t>Компьютерлер, электрондық  және оптикалық жабдықтар өндіру</t>
+  </si>
+  <si>
+    <t>Электр жабдықтарын өндіру</t>
+  </si>
+  <si>
+    <t>Басқа топтамаларға енгізілмеген машиналар мен жабдықтар өндіру</t>
+  </si>
+  <si>
+    <t>Автомобильдер, тіркемелер және жартылай тіркемелер өндіру</t>
+  </si>
+  <si>
+    <t>Машиналар мен жабдықтарды жөндеу және орнату</t>
+  </si>
+  <si>
+    <t>Жиһаз өндіру</t>
+  </si>
+  <si>
+    <t>Өзге де дайын бұйымдар өндіру</t>
+  </si>
+  <si>
+    <t>Электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
+  </si>
+  <si>
+    <t>Электр энергиясын өндіру, беру және тарату</t>
+  </si>
+  <si>
+    <t>Құбыржолдар бойынша газды тәрізді отын өндіру және тарату</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бумен, ыстық сумен және ауаны кондициялаумен қамтамасыз ету </t>
+  </si>
+  <si>
+    <t>Сумен жабдықтау; су бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
+  </si>
+  <si>
+    <t>Суды жинау, тазарту және бөлу</t>
+  </si>
+  <si>
+    <t>Ағынды суларды жинау және тазарту</t>
+  </si>
+  <si>
+    <t>Қалдықтарды жинау, өңдеу және жою; материалдарды кәдеге жарату (қалпына келтіру)</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -429,134 +584,146 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -823,124 +990,124 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H145"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="1" customWidth="1"/>
     <col min="4" max="7" width="10" style="1" customWidth="1"/>
     <col min="8" max="8" width="16" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15" customHeight="1">
-      <c r="A1" s="18" t="s">
+      <c r="A1" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="18"/>
-[...5 lines deleted...]
-      <c r="H1" s="18"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="19" t="s">
+      <c r="A2" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="B2" s="19"/>
-[...5 lines deleted...]
-      <c r="H2" s="19"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
     </row>
     <row r="3" spans="1:8" s="2" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A3" s="20"/>
-      <c r="B3" s="21" t="s">
+      <c r="A3" s="21"/>
+      <c r="B3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="21"/>
-[...2 lines deleted...]
-      <c r="F3" s="21" t="s">
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="21"/>
-      <c r="H3" s="22" t="s">
+      <c r="G3" s="22"/>
+      <c r="H3" s="23" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="20"/>
-      <c r="B4" s="21" t="s">
+      <c r="A4" s="21"/>
+      <c r="B4" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="21"/>
-      <c r="D4" s="21" t="s">
+      <c r="C4" s="22"/>
+      <c r="D4" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="21"/>
-[...2 lines deleted...]
-      <c r="H4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="23"/>
     </row>
     <row r="5" spans="1:8" s="2" customFormat="1" ht="51" customHeight="1">
-      <c r="A5" s="20"/>
+      <c r="A5" s="21"/>
       <c r="B5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="22"/>
+      <c r="H5" s="23"/>
     </row>
     <row r="6" spans="1:8" s="2" customFormat="1" ht="50.25" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="2" customFormat="1" ht="41.25" customHeight="1">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -4224,124 +4391,124 @@
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H150"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A1:H1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.28515625" customWidth="1"/>
     <col min="2" max="2" width="12.140625" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" customWidth="1"/>
     <col min="8" max="8" width="16.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" ht="14.25">
-      <c r="A1" s="18" t="s">
+      <c r="A1" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="18"/>
-[...5 lines deleted...]
-      <c r="H1" s="18"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1" ht="14.25">
-      <c r="A2" s="19" t="s">
+      <c r="A2" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="B2" s="19"/>
-[...5 lines deleted...]
-      <c r="H2" s="19"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
     </row>
     <row r="3" spans="1:8" s="14" customFormat="1">
-      <c r="A3" s="20"/>
-      <c r="B3" s="21" t="s">
+      <c r="A3" s="21"/>
+      <c r="B3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="21"/>
-[...2 lines deleted...]
-      <c r="F3" s="21" t="s">
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="21"/>
-      <c r="H3" s="22" t="s">
+      <c r="G3" s="22"/>
+      <c r="H3" s="23" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8" s="14" customFormat="1">
-      <c r="A4" s="20"/>
-      <c r="B4" s="21" t="s">
+      <c r="A4" s="21"/>
+      <c r="B4" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="21"/>
-      <c r="D4" s="21" t="s">
+      <c r="C4" s="22"/>
+      <c r="D4" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="21"/>
-[...2 lines deleted...]
-      <c r="H4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="23"/>
     </row>
     <row r="5" spans="1:8" s="14" customFormat="1" ht="45">
-      <c r="A5" s="20"/>
+      <c r="A5" s="21"/>
       <c r="B5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="22"/>
+      <c r="H5" s="23"/>
     </row>
     <row r="6" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -7754,124 +7921,124 @@
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H154"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.28515625" customWidth="1"/>
     <col min="2" max="2" width="12.140625" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" customWidth="1"/>
     <col min="8" max="8" width="16.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="18" t="s">
+      <c r="A1" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="18"/>
-[...5 lines deleted...]
-      <c r="H1" s="18"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="19" t="s">
+      <c r="A2" s="20" t="s">
         <v>88</v>
       </c>
-      <c r="B2" s="19"/>
-[...5 lines deleted...]
-      <c r="H2" s="19"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="20"/>
-      <c r="B3" s="21" t="s">
+      <c r="A3" s="21"/>
+      <c r="B3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="21"/>
-[...2 lines deleted...]
-      <c r="F3" s="21" t="s">
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="21"/>
-      <c r="H3" s="22" t="s">
+      <c r="G3" s="22"/>
+      <c r="H3" s="23" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="20"/>
-      <c r="B4" s="21" t="s">
+      <c r="A4" s="21"/>
+      <c r="B4" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="21"/>
-      <c r="D4" s="21" t="s">
+      <c r="C4" s="22"/>
+      <c r="D4" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="21"/>
-[...2 lines deleted...]
-      <c r="H4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="23"/>
     </row>
     <row r="5" spans="1:8" ht="45">
-      <c r="A5" s="20"/>
+      <c r="A5" s="21"/>
       <c r="B5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="22"/>
+      <c r="H5" s="23"/>
     </row>
     <row r="6" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -11390,124 +11557,124 @@
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H154"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.140625" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" customWidth="1"/>
     <col min="5" max="5" width="14.140625" customWidth="1"/>
     <col min="6" max="7" width="13" customWidth="1"/>
     <col min="8" max="8" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="18" t="s">
+      <c r="A1" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="18"/>
-[...5 lines deleted...]
-      <c r="H1" s="18"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="19" t="s">
+      <c r="A2" s="20" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="19"/>
-[...5 lines deleted...]
-      <c r="H2" s="19"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="20"/>
-      <c r="B3" s="21" t="s">
+      <c r="A3" s="21"/>
+      <c r="B3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="21"/>
-[...2 lines deleted...]
-      <c r="F3" s="21" t="s">
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="21"/>
-      <c r="H3" s="22" t="s">
+      <c r="G3" s="22"/>
+      <c r="H3" s="23" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="20"/>
-      <c r="B4" s="21" t="s">
+      <c r="A4" s="21"/>
+      <c r="B4" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="21"/>
-      <c r="D4" s="21" t="s">
+      <c r="C4" s="22"/>
+      <c r="D4" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="21"/>
-[...2 lines deleted...]
-      <c r="H4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="23"/>
     </row>
     <row r="5" spans="1:8" ht="22.5">
-      <c r="A5" s="20"/>
+      <c r="A5" s="21"/>
       <c r="B5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="22"/>
+      <c r="H5" s="23"/>
     </row>
     <row r="6" spans="1:8" ht="34.5">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="23.25">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -15025,124 +15192,124 @@
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H155"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="11.85546875" customWidth="1"/>
     <col min="4" max="4" width="12.140625" customWidth="1"/>
     <col min="5" max="5" width="13.140625" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="39" customHeight="1">
-      <c r="A1" s="18" t="s">
+      <c r="A1" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="18"/>
-[...5 lines deleted...]
-      <c r="H1" s="18"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="19" t="s">
+      <c r="A2" s="20" t="s">
         <v>90</v>
       </c>
-      <c r="B2" s="19"/>
-[...5 lines deleted...]
-      <c r="H2" s="19"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="20"/>
-      <c r="B3" s="21" t="s">
+      <c r="A3" s="21"/>
+      <c r="B3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="21"/>
-[...2 lines deleted...]
-      <c r="F3" s="21" t="s">
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="21"/>
-      <c r="H3" s="22" t="s">
+      <c r="G3" s="22"/>
+      <c r="H3" s="23" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="20"/>
-      <c r="B4" s="21" t="s">
+      <c r="A4" s="21"/>
+      <c r="B4" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="21"/>
-      <c r="D4" s="21" t="s">
+      <c r="C4" s="22"/>
+      <c r="D4" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="21"/>
-[...2 lines deleted...]
-      <c r="H4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="23"/>
     </row>
     <row r="5" spans="1:8" ht="45">
-      <c r="A5" s="20"/>
+      <c r="A5" s="21"/>
       <c r="B5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="22"/>
+      <c r="H5" s="23"/>
     </row>
     <row r="6" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -18671,140 +18838,140 @@
         <v>17</v>
       </c>
       <c r="H155" s="3" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:G4"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H155"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A151" workbookViewId="0">
-      <selection activeCell="D166" sqref="D166"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.42578125" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" customWidth="1"/>
     <col min="3" max="3" width="12.5703125" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
     <col min="5" max="5" width="13.140625" customWidth="1"/>
     <col min="7" max="7" width="12" customWidth="1"/>
     <col min="8" max="8" width="17.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="33.75" customHeight="1">
-      <c r="A1" s="18" t="s">
+      <c r="A1" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="18"/>
-[...5 lines deleted...]
-      <c r="H1" s="18"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="19" t="s">
+      <c r="A2" s="20" t="s">
         <v>91</v>
       </c>
-      <c r="B2" s="19"/>
-[...5 lines deleted...]
-      <c r="H2" s="19"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="20"/>
-      <c r="B3" s="21" t="s">
+      <c r="A3" s="21"/>
+      <c r="B3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="21"/>
-[...2 lines deleted...]
-      <c r="F3" s="21" t="s">
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="21"/>
-      <c r="H3" s="22" t="s">
+      <c r="G3" s="22"/>
+      <c r="H3" s="23" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="20"/>
-      <c r="B4" s="21" t="s">
+      <c r="A4" s="21"/>
+      <c r="B4" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="21"/>
-      <c r="D4" s="21" t="s">
+      <c r="C4" s="22"/>
+      <c r="D4" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="21"/>
-[...5 lines deleted...]
-      <c r="A5" s="20"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="23"/>
+    </row>
+    <row r="5" spans="1:8" ht="22.5">
+      <c r="A5" s="21"/>
       <c r="B5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="22"/>
+      <c r="H5" s="23"/>
     </row>
     <row r="6" spans="1:8" ht="34.5">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="23.25">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -22312,83 +22479,1494 @@
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="11" t="s">
         <v>76</v>
       </c>
       <c r="B155" s="6">
         <v>1</v>
       </c>
       <c r="C155" s="6">
         <v>6</v>
       </c>
       <c r="D155" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E155" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F155" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G155" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H155" s="7" t="s">
         <v>17</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="F3:G4"/>
+    <mergeCell ref="H3:H5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H55"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="L12" sqref="L12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="17.140625" customWidth="1"/>
+    <col min="2" max="2" width="18.140625" customWidth="1"/>
+    <col min="3" max="3" width="19.85546875" customWidth="1"/>
+    <col min="4" max="4" width="18.140625" customWidth="1"/>
+    <col min="5" max="5" width="18.28515625" customWidth="1"/>
+    <col min="6" max="6" width="18.5703125" customWidth="1"/>
+    <col min="8" max="8" width="19.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="33.75" customHeight="1">
+      <c r="A1" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2" s="20" t="s">
+        <v>92</v>
+      </c>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" s="21"/>
+      <c r="B3" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="G3" s="22"/>
+      <c r="H3" s="23" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="21"/>
+      <c r="B4" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="23"/>
+    </row>
+    <row r="5" spans="1:8" ht="22.5">
+      <c r="A5" s="21"/>
+      <c r="B5" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="H5" s="23"/>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="B6" s="5">
+        <v>137</v>
+      </c>
+      <c r="C6" s="5">
+        <v>150674486</v>
+      </c>
+      <c r="D6" s="5">
+        <v>152021349</v>
+      </c>
+      <c r="E6" s="5">
+        <v>969480698</v>
+      </c>
+      <c r="F6" s="4">
+        <v>100.5</v>
+      </c>
+      <c r="G6" s="4">
+        <v>109.2</v>
+      </c>
+      <c r="H6" s="4">
+        <v>110.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="34.5">
+      <c r="A7" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="B7" s="5">
+        <v>1</v>
+      </c>
+      <c r="C7" s="5">
+        <v>553037</v>
+      </c>
+      <c r="D7" s="5">
+        <v>365356</v>
+      </c>
+      <c r="E7" s="5">
+        <v>2866447</v>
+      </c>
+      <c r="F7" s="4">
+        <v>73</v>
+      </c>
+      <c r="G7" s="4">
+        <v>266.2</v>
+      </c>
+      <c r="H7" s="4">
+        <v>133.30000000000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="34.5">
+      <c r="A8" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B8" s="5">
+        <v>1</v>
+      </c>
+      <c r="C8" s="5">
+        <v>551057</v>
+      </c>
+      <c r="D8" s="5">
+        <v>365356</v>
+      </c>
+      <c r="E8" s="5">
+        <v>2854567</v>
+      </c>
+      <c r="F8" s="4">
+        <v>73</v>
+      </c>
+      <c r="G8" s="4">
+        <v>266.2</v>
+      </c>
+      <c r="H8" s="4">
+        <v>133.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="57">
+      <c r="A9" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="5">
+        <v>1980</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" s="5">
+        <v>11880</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B10" s="5">
+        <v>120</v>
+      </c>
+      <c r="C10" s="5">
+        <v>137346806</v>
+      </c>
+      <c r="D10" s="5">
+        <v>137816784</v>
+      </c>
+      <c r="E10" s="5">
+        <v>847165345</v>
+      </c>
+      <c r="F10" s="4">
+        <v>99.8</v>
+      </c>
+      <c r="G10" s="4">
+        <v>109.2</v>
+      </c>
+      <c r="H10" s="4">
+        <v>109.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="23.25">
+      <c r="A11" s="25" t="s">
+        <v>98</v>
+      </c>
+      <c r="B11" s="5">
+        <v>22</v>
+      </c>
+      <c r="C11" s="5">
+        <v>22075307</v>
+      </c>
+      <c r="D11" s="5">
+        <v>18778480</v>
+      </c>
+      <c r="E11" s="5">
+        <v>145873264</v>
+      </c>
+      <c r="F11" s="4">
+        <v>87.2</v>
+      </c>
+      <c r="G11" s="4">
+        <v>86.3</v>
+      </c>
+      <c r="H11" s="4">
+        <v>115.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="57">
+      <c r="A12" s="26" t="s">
+        <v>99</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="5">
+        <v>212736</v>
+      </c>
+      <c r="D12" s="5">
+        <v>245640</v>
+      </c>
+      <c r="E12" s="5">
+        <v>1474931</v>
+      </c>
+      <c r="F12" s="4">
+        <v>103.5</v>
+      </c>
+      <c r="G12" s="4">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="H12" s="4">
+        <v>62.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="68.25">
+      <c r="A13" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="5">
+        <v>64067</v>
+      </c>
+      <c r="D13" s="5">
+        <v>64067</v>
+      </c>
+      <c r="E13" s="5">
+        <v>368156</v>
+      </c>
+      <c r="F13" s="4">
+        <v>100</v>
+      </c>
+      <c r="G13" s="4">
+        <v>305.7</v>
+      </c>
+      <c r="H13" s="4">
+        <v>477.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="68.25">
+      <c r="A14" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="5">
+        <v>24485</v>
+      </c>
+      <c r="D14" s="5">
+        <v>51078</v>
+      </c>
+      <c r="E14" s="5">
+        <v>406230</v>
+      </c>
+      <c r="F14" s="4">
+        <v>185.4</v>
+      </c>
+      <c r="G14" s="4">
+        <v>93.4</v>
+      </c>
+      <c r="H14" s="4">
+        <v>96.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="45.75">
+      <c r="A15" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B15" s="5">
+        <v>2</v>
+      </c>
+      <c r="C15" s="5">
+        <v>6011200</v>
+      </c>
+      <c r="D15" s="5">
+        <v>5539582</v>
+      </c>
+      <c r="E15" s="5">
+        <v>31527665</v>
+      </c>
+      <c r="F15" s="4">
+        <v>95.8</v>
+      </c>
+      <c r="G15" s="4">
+        <v>76.7</v>
+      </c>
+      <c r="H15" s="4">
+        <v>95.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="23.25">
+      <c r="A16" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B16" s="5">
+        <v>6</v>
+      </c>
+      <c r="C16" s="5">
+        <v>5078746</v>
+      </c>
+      <c r="D16" s="5">
+        <v>4970262</v>
+      </c>
+      <c r="E16" s="5">
+        <v>36403741</v>
+      </c>
+      <c r="F16" s="4">
+        <v>98.1</v>
+      </c>
+      <c r="G16" s="4">
+        <v>94.9</v>
+      </c>
+      <c r="H16" s="4">
+        <v>246.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="57">
+      <c r="A17" s="26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B17" s="5">
+        <v>8</v>
+      </c>
+      <c r="C17" s="5">
+        <v>5768890</v>
+      </c>
+      <c r="D17" s="5">
+        <v>4276025</v>
+      </c>
+      <c r="E17" s="5">
+        <v>43378370</v>
+      </c>
+      <c r="F17" s="4">
+        <v>84.3</v>
+      </c>
+      <c r="G17" s="4">
+        <v>91.5</v>
+      </c>
+      <c r="H17" s="4">
+        <v>112.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="57">
+      <c r="A18" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="B18" s="5">
+        <v>2</v>
+      </c>
+      <c r="C18" s="5">
+        <v>3404809</v>
+      </c>
+      <c r="D18" s="5">
+        <v>2752401</v>
+      </c>
+      <c r="E18" s="5">
+        <v>23475494</v>
+      </c>
+      <c r="F18" s="4">
+        <v>76.3</v>
+      </c>
+      <c r="G18" s="4">
+        <v>77.7</v>
+      </c>
+      <c r="H18" s="4">
+        <v>101.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="23.25">
+      <c r="A19" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B19" s="5">
+        <v>4</v>
+      </c>
+      <c r="C19" s="5">
+        <v>1451244</v>
+      </c>
+      <c r="D19" s="5">
+        <v>822755</v>
+      </c>
+      <c r="E19" s="5">
+        <v>8462514</v>
+      </c>
+      <c r="F19" s="4">
+        <v>80.7</v>
+      </c>
+      <c r="G19" s="4">
+        <v>94.4</v>
+      </c>
+      <c r="H19" s="4">
+        <v>121.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="34.5">
+      <c r="A20" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="5">
+        <v>59130</v>
+      </c>
+      <c r="D20" s="5">
+        <v>56671</v>
+      </c>
+      <c r="E20" s="5">
+        <v>376166</v>
+      </c>
+      <c r="F20" s="4">
+        <v>100.2</v>
+      </c>
+      <c r="G20" s="4">
+        <v>125.5</v>
+      </c>
+      <c r="H20" s="4">
+        <v>114.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B21" s="5">
+        <v>9</v>
+      </c>
+      <c r="C21" s="5">
+        <v>18381268</v>
+      </c>
+      <c r="D21" s="5">
+        <v>17100288</v>
+      </c>
+      <c r="E21" s="5">
+        <v>114095778</v>
+      </c>
+      <c r="F21" s="4">
+        <v>70.7</v>
+      </c>
+      <c r="G21" s="4">
+        <v>63.5</v>
+      </c>
+      <c r="H21" s="4">
+        <v>294.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="25" t="s">
+        <v>109</v>
+      </c>
+      <c r="B22" s="5">
+        <v>10</v>
+      </c>
+      <c r="C22" s="5">
+        <v>2257840</v>
+      </c>
+      <c r="D22" s="5">
+        <v>2302822</v>
+      </c>
+      <c r="E22" s="5">
+        <v>17457113</v>
+      </c>
+      <c r="F22" s="4">
+        <v>124.4</v>
+      </c>
+      <c r="G22" s="4">
+        <v>122.4</v>
+      </c>
+      <c r="H22" s="4">
+        <v>104.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="34.5">
+      <c r="A23" s="25" t="s">
+        <v>110</v>
+      </c>
+      <c r="B23" s="5">
+        <v>3</v>
+      </c>
+      <c r="C23" s="5">
+        <v>1405771</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1381778</v>
+      </c>
+      <c r="E23" s="5">
+        <v>10853479</v>
+      </c>
+      <c r="F23" s="4">
+        <v>97.6</v>
+      </c>
+      <c r="G23" s="4">
+        <v>100.2</v>
+      </c>
+      <c r="H23" s="4">
+        <v>83.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="25" t="s">
+        <v>111</v>
+      </c>
+      <c r="B24" s="5">
+        <v>7</v>
+      </c>
+      <c r="C24" s="5">
+        <v>812877</v>
+      </c>
+      <c r="D24" s="5">
+        <v>881811</v>
+      </c>
+      <c r="E24" s="5">
+        <v>6089932</v>
+      </c>
+      <c r="F24" s="4">
+        <v>179.7</v>
+      </c>
+      <c r="G24" s="4">
+        <v>167.4</v>
+      </c>
+      <c r="H24" s="4">
+        <v>150.30000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="34.5">
+      <c r="A25" s="25" t="s">
+        <v>112</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C25" s="5">
+        <v>39192</v>
+      </c>
+      <c r="D25" s="5">
+        <v>39233</v>
+      </c>
+      <c r="E25" s="5">
+        <v>513702</v>
+      </c>
+      <c r="F25" s="4">
+        <v>100</v>
+      </c>
+      <c r="G25" s="4">
+        <v>27.4</v>
+      </c>
+      <c r="H25" s="4">
+        <v>50.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="102">
+      <c r="A26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="B26" s="5">
+        <v>1</v>
+      </c>
+      <c r="C26" s="5">
+        <v>111372</v>
+      </c>
+      <c r="D26" s="5">
+        <v>224564</v>
+      </c>
+      <c r="E26" s="5">
+        <v>1510120</v>
+      </c>
+      <c r="F26" s="4">
+        <v>193.6</v>
+      </c>
+      <c r="G26" s="4">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="H26" s="4">
+        <v>102.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="23.25">
+      <c r="A27" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="B27" s="5">
+        <v>4</v>
+      </c>
+      <c r="C27" s="5">
+        <v>1416569</v>
+      </c>
+      <c r="D27" s="5">
+        <v>1343573</v>
+      </c>
+      <c r="E27" s="5">
+        <v>9744814</v>
+      </c>
+      <c r="F27" s="4">
+        <v>100.7</v>
+      </c>
+      <c r="G27" s="4">
+        <v>96</v>
+      </c>
+      <c r="H27" s="4">
+        <v>111.8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="57">
+      <c r="A28" s="25" t="s">
+        <v>115</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="5">
+        <v>103203</v>
+      </c>
+      <c r="D28" s="5">
+        <v>94282</v>
+      </c>
+      <c r="E28" s="5">
+        <v>758500</v>
+      </c>
+      <c r="F28" s="4">
+        <v>100</v>
+      </c>
+      <c r="G28" s="4">
+        <v>82.3</v>
+      </c>
+      <c r="H28" s="4">
+        <v>83.1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="34.5">
+      <c r="A29" s="25" t="s">
+        <v>116</v>
+      </c>
+      <c r="B29" s="5">
+        <v>2</v>
+      </c>
+      <c r="C29" s="5">
+        <v>21351434</v>
+      </c>
+      <c r="D29" s="5">
+        <v>23277574</v>
+      </c>
+      <c r="E29" s="5">
+        <v>130114352</v>
+      </c>
+      <c r="F29" s="4">
+        <v>102.5</v>
+      </c>
+      <c r="G29" s="4">
+        <v>106.6</v>
+      </c>
+      <c r="H29" s="4">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="79.5">
+      <c r="A30" s="26" t="s">
+        <v>117</v>
+      </c>
+      <c r="B30" s="5">
+        <v>2</v>
+      </c>
+      <c r="C30" s="5">
+        <v>21351434</v>
+      </c>
+      <c r="D30" s="5">
+        <v>23277574</v>
+      </c>
+      <c r="E30" s="5">
+        <v>130114352</v>
+      </c>
+      <c r="F30" s="4">
+        <v>102.5</v>
+      </c>
+      <c r="G30" s="4">
+        <v>106.6</v>
+      </c>
+      <c r="H30" s="4">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="34.5">
+      <c r="A31" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" s="5">
+        <v>5</v>
+      </c>
+      <c r="C31" s="5">
+        <v>3674823</v>
+      </c>
+      <c r="D31" s="5">
+        <v>3673122</v>
+      </c>
+      <c r="E31" s="5">
+        <v>17665976</v>
+      </c>
+      <c r="F31" s="4">
+        <v>104.9</v>
+      </c>
+      <c r="G31" s="4">
+        <v>179.8</v>
+      </c>
+      <c r="H31" s="4">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="68.25">
+      <c r="A32" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="B32" s="5">
+        <v>1</v>
+      </c>
+      <c r="C32" s="5">
+        <v>6266758</v>
+      </c>
+      <c r="D32" s="5">
+        <v>3307133</v>
+      </c>
+      <c r="E32" s="5">
+        <v>44647619</v>
+      </c>
+      <c r="F32" s="4">
+        <v>52.8</v>
+      </c>
+      <c r="G32" s="4">
+        <v>84.9</v>
+      </c>
+      <c r="H32" s="4">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="34.5">
+      <c r="A33" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="B33" s="5">
+        <v>11</v>
+      </c>
+      <c r="C33" s="5">
+        <v>3931931</v>
+      </c>
+      <c r="D33" s="5">
+        <v>4546285</v>
+      </c>
+      <c r="E33" s="5">
+        <v>27482062</v>
+      </c>
+      <c r="F33" s="4">
+        <v>112.8</v>
+      </c>
+      <c r="G33" s="4">
+        <v>145.9</v>
+      </c>
+      <c r="H33" s="4">
+        <v>125.8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="45.75">
+      <c r="A34" s="25" t="s">
+        <v>121</v>
+      </c>
+      <c r="B34" s="5">
+        <v>22</v>
+      </c>
+      <c r="C34" s="5">
+        <v>15589462</v>
+      </c>
+      <c r="D34" s="5">
+        <v>17668185</v>
+      </c>
+      <c r="E34" s="5">
+        <v>94818817</v>
+      </c>
+      <c r="F34" s="4">
+        <v>96.8</v>
+      </c>
+      <c r="G34" s="4">
+        <v>103.9</v>
+      </c>
+      <c r="H34" s="4">
+        <v>176.9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="23.25">
+      <c r="A35" s="25" t="s">
+        <v>122</v>
+      </c>
+      <c r="B35" s="5">
+        <v>11</v>
+      </c>
+      <c r="C35" s="5">
+        <v>17947106</v>
+      </c>
+      <c r="D35" s="5">
+        <v>19289833</v>
+      </c>
+      <c r="E35" s="5">
+        <v>89822805</v>
+      </c>
+      <c r="F35" s="4">
+        <v>85.6</v>
+      </c>
+      <c r="G35" s="4">
+        <v>174</v>
+      </c>
+      <c r="H35" s="4">
+        <v>155.1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="34.5">
+      <c r="A36" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="B36" s="5">
+        <v>5</v>
+      </c>
+      <c r="C36" s="5">
+        <v>10134627</v>
+      </c>
+      <c r="D36" s="5">
+        <v>8270570</v>
+      </c>
+      <c r="E36" s="5">
+        <v>42924785</v>
+      </c>
+      <c r="F36" s="4">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="G36" s="4">
+        <v>154.30000000000001</v>
+      </c>
+      <c r="H36" s="4">
+        <v>118.4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="34.5">
+      <c r="A37" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="B37" s="5">
+        <v>6</v>
+      </c>
+      <c r="C37" s="5">
+        <v>7812281</v>
+      </c>
+      <c r="D37" s="5">
+        <v>11019066</v>
+      </c>
+      <c r="E37" s="5">
+        <v>46897429</v>
+      </c>
+      <c r="F37" s="4">
+        <v>98.4</v>
+      </c>
+      <c r="G37" s="4">
+        <v>224.4</v>
+      </c>
+      <c r="H37" s="4">
+        <v>228.9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="23.25">
+      <c r="A38" s="26" t="s">
+        <v>125</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C38" s="5">
+        <v>198</v>
+      </c>
+      <c r="D38" s="5">
+        <v>198</v>
+      </c>
+      <c r="E38" s="5">
+        <v>593</v>
+      </c>
+      <c r="F38" s="4">
+        <v>100</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="68.25">
+      <c r="A39" s="25" t="s">
+        <v>126</v>
+      </c>
+      <c r="B39" s="5">
+        <v>6</v>
+      </c>
+      <c r="C39" s="5">
+        <v>9270562</v>
+      </c>
+      <c r="D39" s="5">
+        <v>10332101</v>
+      </c>
+      <c r="E39" s="5">
+        <v>60083879</v>
+      </c>
+      <c r="F39" s="4">
+        <v>113.2</v>
+      </c>
+      <c r="G39" s="4">
+        <v>102.5</v>
+      </c>
+      <c r="H39" s="4">
+        <v>126.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="25" t="s">
+        <v>127</v>
+      </c>
+      <c r="B40" s="5">
+        <v>14</v>
+      </c>
+      <c r="C40" s="5">
+        <v>14010830</v>
+      </c>
+      <c r="D40" s="5">
+        <v>14780745</v>
+      </c>
+      <c r="E40" s="5">
+        <v>83984902</v>
+      </c>
+      <c r="F40" s="4">
+        <v>163</v>
+      </c>
+      <c r="G40" s="4">
+        <v>149.30000000000001</v>
+      </c>
+      <c r="H40" s="4">
+        <v>128.30000000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="45.75">
+      <c r="A41" s="25" t="s">
+        <v>128</v>
+      </c>
+      <c r="B41" s="5">
+        <v>1</v>
+      </c>
+      <c r="C41" s="5">
+        <v>219244</v>
+      </c>
+      <c r="D41" s="5">
+        <v>276699</v>
+      </c>
+      <c r="E41" s="5">
+        <v>1149418</v>
+      </c>
+      <c r="F41" s="4">
+        <v>100.5</v>
+      </c>
+      <c r="G41" s="4">
+        <v>341.7</v>
+      </c>
+      <c r="H41" s="4">
+        <v>520.79999999999995</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="34.5">
+      <c r="A42" s="25" t="s">
+        <v>129</v>
+      </c>
+      <c r="B42" s="5">
+        <v>7</v>
+      </c>
+      <c r="C42" s="5">
+        <v>9930276</v>
+      </c>
+      <c r="D42" s="5">
+        <v>10651084</v>
+      </c>
+      <c r="E42" s="5">
+        <v>60399188</v>
+      </c>
+      <c r="F42" s="4">
+        <v>171</v>
+      </c>
+      <c r="G42" s="4">
+        <v>129</v>
+      </c>
+      <c r="H42" s="4">
+        <v>109.4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="57">
+      <c r="A43" s="25" t="s">
+        <v>130</v>
+      </c>
+      <c r="B43" s="5">
+        <v>1</v>
+      </c>
+      <c r="C43" s="5">
+        <v>225123</v>
+      </c>
+      <c r="D43" s="5">
+        <v>218349</v>
+      </c>
+      <c r="E43" s="5">
+        <v>2159727</v>
+      </c>
+      <c r="F43" s="4">
+        <v>255.7</v>
+      </c>
+      <c r="G43" s="4">
+        <v>13</v>
+      </c>
+      <c r="H43" s="4">
+        <v>104.3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="45.75">
+      <c r="A44" s="25" t="s">
+        <v>131</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C44" s="5">
+        <v>22324</v>
+      </c>
+      <c r="D44" s="5">
+        <v>22324</v>
+      </c>
+      <c r="E44" s="5">
+        <v>149058</v>
+      </c>
+      <c r="F44" s="4">
+        <v>100</v>
+      </c>
+      <c r="G44" s="4">
+        <v>212.5</v>
+      </c>
+      <c r="H44" s="4">
+        <v>146.80000000000001</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="45.75">
+      <c r="A45" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="B45" s="5">
+        <v>5</v>
+      </c>
+      <c r="C45" s="5">
+        <v>3613864</v>
+      </c>
+      <c r="D45" s="5">
+        <v>3612290</v>
+      </c>
+      <c r="E45" s="5">
+        <v>20127519</v>
+      </c>
+      <c r="F45" s="4">
+        <v>97.2</v>
+      </c>
+      <c r="G45" s="4">
+        <v>291.89999999999998</v>
+      </c>
+      <c r="H45" s="4">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C46" s="5">
+        <v>316922</v>
+      </c>
+      <c r="D46" s="5">
+        <v>312573</v>
+      </c>
+      <c r="E46" s="5">
+        <v>4079007</v>
+      </c>
+      <c r="F46" s="4">
+        <v>177.4</v>
+      </c>
+      <c r="G46" s="4">
+        <v>137.1</v>
+      </c>
+      <c r="H46" s="4">
+        <v>254.8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="23.25">
+      <c r="A47" s="25" t="s">
+        <v>134</v>
+      </c>
+      <c r="B47" s="5">
+        <v>2</v>
+      </c>
+      <c r="C47" s="5">
+        <v>641420</v>
+      </c>
+      <c r="D47" s="5">
+        <v>785225</v>
+      </c>
+      <c r="E47" s="5">
+        <v>5026343</v>
+      </c>
+      <c r="F47" s="4">
+        <v>101.1</v>
+      </c>
+      <c r="G47" s="4">
+        <v>149.30000000000001</v>
+      </c>
+      <c r="H47" s="4">
+        <v>125.2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="79.5">
+      <c r="A48" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B48" s="5">
+        <v>11</v>
+      </c>
+      <c r="C48" s="5">
+        <v>9253195</v>
+      </c>
+      <c r="D48" s="5">
+        <v>10524806</v>
+      </c>
+      <c r="E48" s="5">
+        <v>99666146</v>
+      </c>
+      <c r="F48" s="4">
+        <v>108.7</v>
+      </c>
+      <c r="G48" s="4">
+        <v>105.3</v>
+      </c>
+      <c r="H48" s="4">
+        <v>124.9</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="45.75">
+      <c r="A49" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="B49" s="5">
+        <v>8</v>
+      </c>
+      <c r="C49" s="5">
+        <v>5601589</v>
+      </c>
+      <c r="D49" s="5">
+        <v>6262371</v>
+      </c>
+      <c r="E49" s="5">
+        <v>39864846</v>
+      </c>
+      <c r="F49" s="4">
+        <v>113.7</v>
+      </c>
+      <c r="G49" s="4">
+        <v>108.6</v>
+      </c>
+      <c r="H49" s="4">
+        <v>106.1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="57">
+      <c r="A50" s="26" t="s">
+        <v>137</v>
+      </c>
+      <c r="B50" s="5">
+        <v>2</v>
+      </c>
+      <c r="C50" s="5">
+        <v>3593181</v>
+      </c>
+      <c r="D50" s="5">
+        <v>4203287</v>
+      </c>
+      <c r="E50" s="5">
+        <v>42254949</v>
+      </c>
+      <c r="F50" s="4">
+        <v>105.8</v>
+      </c>
+      <c r="G50" s="4">
+        <v>120.4</v>
+      </c>
+      <c r="H50" s="4">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="57">
+      <c r="A51" s="26" t="s">
+        <v>138</v>
+      </c>
+      <c r="B51" s="5">
+        <v>1</v>
+      </c>
+      <c r="C51" s="5">
+        <v>58425</v>
+      </c>
+      <c r="D51" s="5">
+        <v>59148</v>
+      </c>
+      <c r="E51" s="5">
+        <v>17546351</v>
+      </c>
+      <c r="F51" s="4">
+        <v>100.1</v>
+      </c>
+      <c r="G51" s="4">
+        <v>58.8</v>
+      </c>
+      <c r="H51" s="4">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="79.5">
+      <c r="A52" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="B52" s="5">
+        <v>5</v>
+      </c>
+      <c r="C52" s="5">
+        <v>3521449</v>
+      </c>
+      <c r="D52" s="5">
+        <v>3314404</v>
+      </c>
+      <c r="E52" s="5">
+        <v>19782759</v>
+      </c>
+      <c r="F52" s="4">
+        <v>98.3</v>
+      </c>
+      <c r="G52" s="4">
+        <v>119.8</v>
+      </c>
+      <c r="H52" s="4">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="34.5">
+      <c r="A53" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B53" s="5">
+        <v>2</v>
+      </c>
+      <c r="C53" s="5">
+        <v>1555693</v>
+      </c>
+      <c r="D53" s="5">
+        <v>1231471</v>
+      </c>
+      <c r="E53" s="5">
+        <v>8212211</v>
+      </c>
+      <c r="F53" s="4">
+        <v>94.4</v>
+      </c>
+      <c r="G53" s="4">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="H53" s="4">
+        <v>99.3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="34.5">
+      <c r="A54" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C54" s="5">
+        <v>690668</v>
+      </c>
+      <c r="D54" s="5">
+        <v>542087</v>
+      </c>
+      <c r="E54" s="5">
+        <v>3658283</v>
+      </c>
+      <c r="F54" s="4">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="G54" s="4">
+        <v>86.5</v>
+      </c>
+      <c r="H54" s="4">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="68.25">
+      <c r="A55" s="25" t="s">
+        <v>142</v>
+      </c>
+      <c r="B55" s="5">
+        <v>3</v>
+      </c>
+      <c r="C55" s="5">
+        <v>1275087</v>
+      </c>
+      <c r="D55" s="5">
+        <v>1540845</v>
+      </c>
+      <c r="E55" s="5">
+        <v>7912265</v>
+      </c>
+      <c r="F55" s="4">
+        <v>109.7</v>
+      </c>
+      <c r="G55" s="4">
+        <v>159.30000000000001</v>
+      </c>
+      <c r="H55" s="4">
+        <v>125.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:G4"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
+      <vt:lpstr>07</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>