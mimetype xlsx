--- v4 (2026-08-31)
+++ v5 (2026-10-10)
@@ -1,78 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.06.2026\қаз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.08.2026\қаз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="90" windowWidth="15210" windowHeight="12585" activeTab="6"/>
+    <workbookView xWindow="0" yWindow="90" windowWidth="15210" windowHeight="12585" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="01" sheetId="1" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="07" sheetId="7" r:id="rId7"/>
+    <sheet name="Әдіснама" sheetId="9" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="10" r:id="rId2"/>
+    <sheet name="01" sheetId="1" r:id="rId3"/>
+    <sheet name="02" sheetId="2" r:id="rId4"/>
+    <sheet name="03" sheetId="3" r:id="rId5"/>
+    <sheet name="04" sheetId="4" r:id="rId6"/>
+    <sheet name="05" sheetId="5" r:id="rId7"/>
+    <sheet name="06" sheetId="6" r:id="rId8"/>
+    <sheet name="07" sheetId="7" r:id="rId9"/>
+    <sheet name="08" sheetId="8" r:id="rId10"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2885" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3012" uniqueCount="188">
   <si>
     <t>Заттай көріністе өнеркәсіптік өнімдерінің жөнелтілгені және қалдықтарының өзгеруі</t>
   </si>
   <si>
     <t>Өнім көлемі</t>
   </si>
   <si>
     <t>Ішкі нарыққа жөнелтілген өнім</t>
   </si>
   <si>
     <t>Есепті кезеңнің соңына дайын өнімнің қалдықтары</t>
   </si>
   <si>
     <t>өндірілгені</t>
   </si>
   <si>
     <t>жөнелтілгені</t>
   </si>
   <si>
     <t>есепті ай</t>
   </si>
   <si>
     <t>жыл басынан есепті кезең</t>
   </si>
   <si>
@@ -458,103 +464,323 @@
   </si>
   <si>
     <t>Электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>Электр энергиясын өндіру, беру және тарату</t>
   </si>
   <si>
     <t>Құбыржолдар бойынша газды тәрізді отын өндіру және тарату</t>
   </si>
   <si>
     <t xml:space="preserve">Бумен, ыстық сумен және ауаны кондициялаумен қамтамасыз ету </t>
   </si>
   <si>
     <t>Сумен жабдықтау; су бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
     <t>Суды жинау, тазарту және бөлу</t>
   </si>
   <si>
     <t>Ағынды суларды жинау және тазарту</t>
   </si>
   <si>
     <t>Қалдықтарды жинау, өңдеу және жою; материалдарды кәдеге жарату (қалпына келтіру)</t>
   </si>
+  <si>
+    <t>Тамыз 2026</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>151102, 151203, 151204</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Заттай көріністегі өндірілген өнім;
+Заттай көріністегі өз өндірісінің жөнелтілген өнеркәсіптік өнімінің көлемі;
+Заттай көріністегі дайын өнімнің қалғаны</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">кг; тонн; тыс.тонн; тыс.литров; млн.куб.м; тыс.куб.м; тыс.кв.м; кв.м; тыс.кв.дм; км; штук; млн.штук; тыс.пар; тыс.кВт.ч; тыс.Гкал     </t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>2014 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>Заттай көріністегі өнеркәсіптік өнім өндіру көлемі – бұл өнімнің нақты түрлерінің заттай көріністегі шығарылымы. Заттай көріністегі өнеркәсіптік өндіріс көлемі жалпы шығарылым, яғни аталған кәсіпорын ішінде өнеркәсіптік-өндірістік қажеттіліктеріне жұмсалған және өңделме шикізаттан өндірілген өнімдер қоса есептеледі. Жөнелтілген өнім көлеміне өңделме шикізат өнімдерін қоса алғандағы есепті кезеңде өз өндірісінің нақты сыртқа жөнелтілген (өткізілген) өнімдері жатады. Заттай көріністегі дайын өнім қалдықалдықтары – дайындаушы-кәсіпорынның қоймаларындағы өзі өндірген барлық өнімдер түрлерінің қалдықтары.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдердің (тауарлардың, көрсетілетін қызметтердің) көрсеткіштерін қалыптастыру және жалпы шығарылымын есептеу жөніндегі әдістеме. Қазақстан Республикасы Ұлттық экономика министрлігінің cтатистика комитеті төрағасының 2017 жылғы «20» желтоқсандағы № 202 бұйрығымен бекітілді.</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>1-П (айлық)</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кестеде жұмыспен қамтылғандар саны 100 адамнан асатын және өндіріс көлемі 1 млрд. тенгеден жоғары шағын  кәсіпорындар  бойынша деректер келтірілген. </t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/114/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/87/</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701622</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше:</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы:</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>Өнеркәсіп,ауыл шаруашылығы және қоршаған орта статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t>Абенова Жанар Нуржановна</t>
+  </si>
+  <si>
+    <t>+7 7252 39-50-74</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zh.abenova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-» - құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – Шамалы шама</t>
+  </si>
+  <si>
+    <t>«*» -  Жедел деректер</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>«...» – Деректер жоқ</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/shymkent/spreadsheets/?industry=4487&amp;year=2026&amp;name=316286&amp;period=month&amp;type=spreadsheets</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="#"/>
+    <numFmt numFmtId="167" formatCode="s&quot;tan&quot;d&quot;aR&quot;d"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
@@ -580,55 +806,62 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -636,94 +869,186 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" indent="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" wrapText="1" indent="3"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="6">
+    <cellStyle name="Excel Built-in Normal" xfId="5"/>
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 3 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -968,146 +1293,2402 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.abenova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B13" sqref="B13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="38.7109375" customWidth="1"/>
+    <col min="2" max="2" width="70.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" s="26" customFormat="1" ht="12.75">
+      <c r="A1" s="25"/>
+      <c r="B1" s="25"/>
+    </row>
+    <row r="2" spans="1:13" s="29" customFormat="1" ht="12.75">
+      <c r="A2" s="27" t="s">
+        <v>144</v>
+      </c>
+      <c r="B2" s="28" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="29" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A3" s="27" t="s">
+        <v>146</v>
+      </c>
+      <c r="B3" s="28" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="29" customFormat="1" ht="25.5">
+      <c r="A4" s="27" t="s">
+        <v>148</v>
+      </c>
+      <c r="B4" s="30" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="29" customFormat="1" ht="12.75">
+      <c r="A5" s="31" t="s">
+        <v>150</v>
+      </c>
+      <c r="B5" s="32" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="29" customFormat="1" ht="114.75">
+      <c r="A6" s="27" t="s">
+        <v>152</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="29" customFormat="1" ht="12.75">
+      <c r="A7" s="27" t="s">
+        <v>154</v>
+      </c>
+      <c r="B7" s="32" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="29" customFormat="1" ht="63.75">
+      <c r="A8" s="27" t="s">
+        <v>156</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="29" customFormat="1" ht="12.75">
+      <c r="A9" s="27" t="s">
+        <v>158</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="29" customFormat="1" ht="38.25">
+      <c r="A10" s="27" t="s">
+        <v>160</v>
+      </c>
+      <c r="B10" s="32" t="s">
+        <v>161</v>
+      </c>
+      <c r="M10" s="33"/>
+    </row>
+    <row r="11" spans="1:13" s="29" customFormat="1" ht="12.75">
+      <c r="A11" s="27" t="s">
+        <v>162</v>
+      </c>
+      <c r="B11" s="34" t="s">
+        <v>163</v>
+      </c>
+      <c r="M11" s="33"/>
+    </row>
+    <row r="12" spans="1:13" s="29" customFormat="1" ht="12.75">
+      <c r="A12" s="35" t="s">
+        <v>164</v>
+      </c>
+      <c r="B12" s="36" t="s">
+        <v>165</v>
+      </c>
+      <c r="M12" s="33"/>
+    </row>
+    <row r="13" spans="1:13" s="29" customFormat="1" ht="12.75">
+      <c r="A13" s="35" t="s">
+        <v>166</v>
+      </c>
+      <c r="B13" s="37" t="s">
+        <v>187</v>
+      </c>
+      <c r="M13" s="33"/>
+    </row>
+    <row r="14" spans="1:13" s="29" customFormat="1" ht="12.75">
+      <c r="A14" s="35" t="s">
+        <v>167</v>
+      </c>
+      <c r="B14" s="38" t="s">
+        <v>168</v>
+      </c>
+      <c r="M14" s="33"/>
+    </row>
+    <row r="15" spans="1:13" s="26" customFormat="1" ht="12.75">
+      <c r="A15" s="27" t="s">
+        <v>169</v>
+      </c>
+      <c r="B15" s="39">
+        <v>46287</v>
+      </c>
+      <c r="M15" s="40"/>
+    </row>
+    <row r="16" spans="1:13" s="26" customFormat="1" ht="12.75">
+      <c r="A16" s="27" t="s">
+        <v>170</v>
+      </c>
+      <c r="B16" s="39">
+        <v>46313</v>
+      </c>
+      <c r="M16" s="41"/>
+    </row>
+    <row r="17" spans="1:13" s="26" customFormat="1" ht="12.75">
+      <c r="A17" s="27" t="s">
+        <v>171</v>
+      </c>
+      <c r="B17" s="61" t="s">
+        <v>175</v>
+      </c>
+      <c r="M17" s="40"/>
+    </row>
+    <row r="18" spans="1:13" s="26" customFormat="1" ht="12.75">
+      <c r="A18" s="27" t="s">
+        <v>172</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>176</v>
+      </c>
+      <c r="M18" s="41"/>
+    </row>
+    <row r="19" spans="1:13" s="26" customFormat="1" ht="12.75">
+      <c r="A19" s="27" t="s">
+        <v>173</v>
+      </c>
+      <c r="B19" s="43" t="s">
+        <v>177</v>
+      </c>
+      <c r="M19" s="40"/>
+    </row>
+    <row r="20" spans="1:13" s="26" customFormat="1" ht="12.75">
+      <c r="A20" s="27" t="s">
+        <v>174</v>
+      </c>
+      <c r="B20" s="44" t="s">
+        <v>178</v>
+      </c>
+      <c r="M20" s="41"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B20" r:id="rId1"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H55"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I69" sqref="I69"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="23.42578125" customWidth="1"/>
+    <col min="2" max="2" width="15.140625" customWidth="1"/>
+    <col min="3" max="3" width="13.85546875" customWidth="1"/>
+    <col min="4" max="4" width="14.28515625" customWidth="1"/>
+    <col min="5" max="5" width="13.140625" customWidth="1"/>
+    <col min="6" max="6" width="13.5703125" customWidth="1"/>
+    <col min="7" max="7" width="15" customWidth="1"/>
+    <col min="8" max="8" width="15.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="33.75" customHeight="1">
+      <c r="A1" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2" s="57" t="s">
+        <v>143</v>
+      </c>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" s="58"/>
+      <c r="B3" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="G3" s="59"/>
+      <c r="H3" s="60" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="58"/>
+      <c r="B4" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="59"/>
+      <c r="D4" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="60"/>
+    </row>
+    <row r="5" spans="1:8" ht="35.25" customHeight="1">
+      <c r="A5" s="58"/>
+      <c r="B5" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="H5" s="60"/>
+    </row>
+    <row r="6" spans="1:8" s="14" customFormat="1">
+      <c r="A6" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="B6" s="5">
+        <v>133</v>
+      </c>
+      <c r="C6" s="5">
+        <v>152021349</v>
+      </c>
+      <c r="D6" s="5">
+        <v>156465209</v>
+      </c>
+      <c r="E6" s="5">
+        <v>1125945908</v>
+      </c>
+      <c r="F6" s="4">
+        <v>113.3</v>
+      </c>
+      <c r="G6" s="4">
+        <v>124.3</v>
+      </c>
+      <c r="H6" s="4">
+        <v>112.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A7" s="20" t="s">
+        <v>94</v>
+      </c>
+      <c r="B7" s="5">
+        <v>1</v>
+      </c>
+      <c r="C7" s="5">
+        <v>365356</v>
+      </c>
+      <c r="D7" s="5">
+        <v>176605</v>
+      </c>
+      <c r="E7" s="5">
+        <v>3043052</v>
+      </c>
+      <c r="F7" s="4">
+        <v>77.7</v>
+      </c>
+      <c r="G7" s="4">
+        <v>202.1</v>
+      </c>
+      <c r="H7" s="4">
+        <v>141.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A8" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="B8" s="5">
+        <v>1</v>
+      </c>
+      <c r="C8" s="5">
+        <v>365356</v>
+      </c>
+      <c r="D8" s="5">
+        <v>176605</v>
+      </c>
+      <c r="E8" s="5">
+        <v>3031172</v>
+      </c>
+      <c r="F8" s="4">
+        <v>77.7</v>
+      </c>
+      <c r="G8" s="4">
+        <v>202.1</v>
+      </c>
+      <c r="H8" s="4">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A9" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" s="5">
+        <v>11880</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="14" customFormat="1">
+      <c r="A10" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B10" s="5">
+        <v>116</v>
+      </c>
+      <c r="C10" s="5">
+        <v>137816784</v>
+      </c>
+      <c r="D10" s="5">
+        <v>142394422</v>
+      </c>
+      <c r="E10" s="5">
+        <v>989559768</v>
+      </c>
+      <c r="F10" s="4">
+        <v>115.2</v>
+      </c>
+      <c r="G10" s="4">
+        <v>127</v>
+      </c>
+      <c r="H10" s="4">
+        <v>111.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="14" customFormat="1">
+      <c r="A11" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="B11" s="5">
+        <v>22</v>
+      </c>
+      <c r="C11" s="5">
+        <v>18778480</v>
+      </c>
+      <c r="D11" s="5">
+        <v>22545629</v>
+      </c>
+      <c r="E11" s="5">
+        <v>168418893</v>
+      </c>
+      <c r="F11" s="4">
+        <v>118.6</v>
+      </c>
+      <c r="G11" s="4">
+        <v>98.3</v>
+      </c>
+      <c r="H11" s="4">
+        <v>113.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A12" s="22" t="s">
+        <v>99</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="5">
+        <v>245640</v>
+      </c>
+      <c r="D12" s="5">
+        <v>252531</v>
+      </c>
+      <c r="E12" s="5">
+        <v>1727461</v>
+      </c>
+      <c r="F12" s="4">
+        <v>110.4</v>
+      </c>
+      <c r="G12" s="4">
+        <v>70.5</v>
+      </c>
+      <c r="H12" s="4">
+        <v>63.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A13" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="5">
+        <v>64067</v>
+      </c>
+      <c r="D13" s="5">
+        <v>22029</v>
+      </c>
+      <c r="E13" s="5">
+        <v>390185</v>
+      </c>
+      <c r="F13" s="4">
+        <v>23</v>
+      </c>
+      <c r="G13" s="4">
+        <v>70.3</v>
+      </c>
+      <c r="H13" s="4">
+        <v>426.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A14" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="5">
+        <v>51078</v>
+      </c>
+      <c r="D14" s="5">
+        <v>937484</v>
+      </c>
+      <c r="E14" s="5">
+        <v>1343714</v>
+      </c>
+      <c r="F14" s="4">
+        <v>107.5</v>
+      </c>
+      <c r="G14" s="4">
+        <v>347.6</v>
+      </c>
+      <c r="H14" s="4">
+        <v>127.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A15" s="22" t="s">
+        <v>102</v>
+      </c>
+      <c r="B15" s="5">
+        <v>2</v>
+      </c>
+      <c r="C15" s="5">
+        <v>5539582</v>
+      </c>
+      <c r="D15" s="5">
+        <v>5552367</v>
+      </c>
+      <c r="E15" s="5">
+        <v>37080032</v>
+      </c>
+      <c r="F15" s="4">
+        <v>95.9</v>
+      </c>
+      <c r="G15" s="4">
+        <v>80.2</v>
+      </c>
+      <c r="H15" s="4">
+        <v>93.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="14" customFormat="1">
+      <c r="A16" s="22" t="s">
+        <v>103</v>
+      </c>
+      <c r="B16" s="5">
+        <v>5</v>
+      </c>
+      <c r="C16" s="5">
+        <v>4970262</v>
+      </c>
+      <c r="D16" s="5">
+        <v>4921556</v>
+      </c>
+      <c r="E16" s="5">
+        <v>41325297</v>
+      </c>
+      <c r="F16" s="4">
+        <v>105.9</v>
+      </c>
+      <c r="G16" s="4">
+        <v>68.5</v>
+      </c>
+      <c r="H16" s="4">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A17" s="22" t="s">
+        <v>104</v>
+      </c>
+      <c r="B17" s="5">
+        <v>9</v>
+      </c>
+      <c r="C17" s="5">
+        <v>4276025</v>
+      </c>
+      <c r="D17" s="5">
+        <v>5823671</v>
+      </c>
+      <c r="E17" s="5">
+        <v>49202041</v>
+      </c>
+      <c r="F17" s="4">
+        <v>116.8</v>
+      </c>
+      <c r="G17" s="4">
+        <v>97</v>
+      </c>
+      <c r="H17" s="4">
+        <v>110.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A18" s="22" t="s">
+        <v>105</v>
+      </c>
+      <c r="B18" s="5">
+        <v>2</v>
+      </c>
+      <c r="C18" s="5">
+        <v>2752401</v>
+      </c>
+      <c r="D18" s="5">
+        <v>3492115</v>
+      </c>
+      <c r="E18" s="5">
+        <v>26967608</v>
+      </c>
+      <c r="F18" s="4">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="G18" s="4">
+        <v>108.1</v>
+      </c>
+      <c r="H18" s="4">
+        <v>102.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A19" s="22" t="s">
+        <v>106</v>
+      </c>
+      <c r="B19" s="5">
+        <v>4</v>
+      </c>
+      <c r="C19" s="5">
+        <v>822755</v>
+      </c>
+      <c r="D19" s="5">
+        <v>1512606</v>
+      </c>
+      <c r="E19" s="5">
+        <v>9975120</v>
+      </c>
+      <c r="F19" s="4">
+        <v>198.5</v>
+      </c>
+      <c r="G19" s="4">
+        <v>163.9</v>
+      </c>
+      <c r="H19" s="4">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A20" s="22" t="s">
+        <v>107</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="5">
+        <v>56671</v>
+      </c>
+      <c r="D20" s="5">
+        <v>31272</v>
+      </c>
+      <c r="E20" s="5">
+        <v>407438</v>
+      </c>
+      <c r="F20" s="4">
+        <v>85.5</v>
+      </c>
+      <c r="G20" s="4">
+        <v>89</v>
+      </c>
+      <c r="H20" s="4">
+        <v>111.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="14" customFormat="1">
+      <c r="A21" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="B21" s="5">
+        <v>9</v>
+      </c>
+      <c r="C21" s="5">
+        <v>17100288</v>
+      </c>
+      <c r="D21" s="5">
+        <v>14162435</v>
+      </c>
+      <c r="E21" s="5">
+        <v>128258213</v>
+      </c>
+      <c r="F21" s="4">
+        <v>83.2</v>
+      </c>
+      <c r="G21" s="4">
+        <v>53.1</v>
+      </c>
+      <c r="H21" s="4">
+        <v>264.60000000000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="14" customFormat="1">
+      <c r="A22" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="B22" s="5">
+        <v>9</v>
+      </c>
+      <c r="C22" s="5">
+        <v>2302822</v>
+      </c>
+      <c r="D22" s="5">
+        <v>2264776</v>
+      </c>
+      <c r="E22" s="5">
+        <v>19721889</v>
+      </c>
+      <c r="F22" s="4">
+        <v>124.2</v>
+      </c>
+      <c r="G22" s="4">
+        <v>124.2</v>
+      </c>
+      <c r="H22" s="4">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A23" s="21" t="s">
+        <v>110</v>
+      </c>
+      <c r="B23" s="5">
+        <v>3</v>
+      </c>
+      <c r="C23" s="5">
+        <v>1381778</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1308588</v>
+      </c>
+      <c r="E23" s="5">
+        <v>12162067</v>
+      </c>
+      <c r="F23" s="4">
+        <v>123.3</v>
+      </c>
+      <c r="G23" s="4">
+        <v>84.9</v>
+      </c>
+      <c r="H23" s="4">
+        <v>83.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="14" customFormat="1">
+      <c r="A24" s="21" t="s">
+        <v>111</v>
+      </c>
+      <c r="B24" s="5">
+        <v>6</v>
+      </c>
+      <c r="C24" s="5">
+        <v>881811</v>
+      </c>
+      <c r="D24" s="5">
+        <v>857439</v>
+      </c>
+      <c r="E24" s="5">
+        <v>6947371</v>
+      </c>
+      <c r="F24" s="4">
+        <v>115.4</v>
+      </c>
+      <c r="G24" s="4">
+        <v>193</v>
+      </c>
+      <c r="H24" s="4">
+        <v>155.6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A25" s="21" t="s">
+        <v>112</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C25" s="5">
+        <v>39233</v>
+      </c>
+      <c r="D25" s="5">
+        <v>98749</v>
+      </c>
+      <c r="E25" s="5">
+        <v>612451</v>
+      </c>
+      <c r="F25" s="4">
+        <v>224.3</v>
+      </c>
+      <c r="G25" s="4">
+        <v>62.4</v>
+      </c>
+      <c r="H25" s="4">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="14" customFormat="1" ht="68.25">
+      <c r="A26" s="21" t="s">
+        <v>113</v>
+      </c>
+      <c r="B26" s="5">
+        <v>1</v>
+      </c>
+      <c r="C26" s="5">
+        <v>224564</v>
+      </c>
+      <c r="D26" s="5">
+        <v>331770</v>
+      </c>
+      <c r="E26" s="5">
+        <v>1841889</v>
+      </c>
+      <c r="F26" s="4">
+        <v>262.3</v>
+      </c>
+      <c r="G26" s="4">
+        <v>179.3</v>
+      </c>
+      <c r="H26" s="4">
+        <v>112.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A27" s="21" t="s">
+        <v>114</v>
+      </c>
+      <c r="B27" s="5">
+        <v>4</v>
+      </c>
+      <c r="C27" s="5">
+        <v>1343573</v>
+      </c>
+      <c r="D27" s="5">
+        <v>1611409</v>
+      </c>
+      <c r="E27" s="5">
+        <v>11356223</v>
+      </c>
+      <c r="F27" s="4">
+        <v>117.1</v>
+      </c>
+      <c r="G27" s="4">
+        <v>108.1</v>
+      </c>
+      <c r="H27" s="4">
+        <v>111.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A28" s="21" t="s">
+        <v>115</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="5">
+        <v>94282</v>
+      </c>
+      <c r="D28" s="5">
+        <v>106290</v>
+      </c>
+      <c r="E28" s="5">
+        <v>864790</v>
+      </c>
+      <c r="F28" s="4">
+        <v>142.30000000000001</v>
+      </c>
+      <c r="G28" s="4">
+        <v>93.7</v>
+      </c>
+      <c r="H28" s="4">
+        <v>84.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A29" s="21" t="s">
+        <v>116</v>
+      </c>
+      <c r="B29" s="5">
+        <v>2</v>
+      </c>
+      <c r="C29" s="5">
+        <v>23277574</v>
+      </c>
+      <c r="D29" s="5">
+        <v>23982841</v>
+      </c>
+      <c r="E29" s="5">
+        <v>154097194</v>
+      </c>
+      <c r="F29" s="4">
+        <v>99.2</v>
+      </c>
+      <c r="G29" s="4">
+        <v>105.1</v>
+      </c>
+      <c r="H29" s="4">
+        <v>90.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A30" s="22" t="s">
+        <v>117</v>
+      </c>
+      <c r="B30" s="5">
+        <v>2</v>
+      </c>
+      <c r="C30" s="5">
+        <v>23277574</v>
+      </c>
+      <c r="D30" s="5">
+        <v>23982841</v>
+      </c>
+      <c r="E30" s="5">
+        <v>154097194</v>
+      </c>
+      <c r="F30" s="4">
+        <v>99.2</v>
+      </c>
+      <c r="G30" s="4">
+        <v>105.1</v>
+      </c>
+      <c r="H30" s="4">
+        <v>90.1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A31" s="21" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" s="5">
+        <v>5</v>
+      </c>
+      <c r="C31" s="5">
+        <v>3673122</v>
+      </c>
+      <c r="D31" s="5">
+        <v>4512695</v>
+      </c>
+      <c r="E31" s="5">
+        <v>22178671</v>
+      </c>
+      <c r="F31" s="4">
+        <v>154</v>
+      </c>
+      <c r="G31" s="4">
+        <v>978.6</v>
+      </c>
+      <c r="H31" s="4">
+        <v>253.6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A32" s="21" t="s">
+        <v>119</v>
+      </c>
+      <c r="B32" s="5">
+        <v>1</v>
+      </c>
+      <c r="C32" s="5">
+        <v>3307133</v>
+      </c>
+      <c r="D32" s="5">
+        <v>4181468</v>
+      </c>
+      <c r="E32" s="5">
+        <v>48829087</v>
+      </c>
+      <c r="F32" s="4">
+        <v>122</v>
+      </c>
+      <c r="G32" s="4">
+        <v>85.6</v>
+      </c>
+      <c r="H32" s="4">
+        <v>98.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A33" s="21" t="s">
+        <v>120</v>
+      </c>
+      <c r="B33" s="5">
+        <v>11</v>
+      </c>
+      <c r="C33" s="5">
+        <v>4546285</v>
+      </c>
+      <c r="D33" s="5">
+        <v>4114972</v>
+      </c>
+      <c r="E33" s="5">
+        <v>31597034</v>
+      </c>
+      <c r="F33" s="4">
+        <v>104.5</v>
+      </c>
+      <c r="G33" s="4">
+        <v>182</v>
+      </c>
+      <c r="H33" s="4">
+        <v>132.80000000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A34" s="21" t="s">
+        <v>121</v>
+      </c>
+      <c r="B34" s="5">
+        <v>21</v>
+      </c>
+      <c r="C34" s="5">
+        <v>17668185</v>
+      </c>
+      <c r="D34" s="5">
+        <v>15678583</v>
+      </c>
+      <c r="E34" s="5">
+        <v>110497399</v>
+      </c>
+      <c r="F34" s="4">
+        <v>82.8</v>
+      </c>
+      <c r="G34" s="4">
+        <v>88.1</v>
+      </c>
+      <c r="H34" s="4">
+        <v>165.8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="14" customFormat="1">
+      <c r="A35" s="21" t="s">
+        <v>122</v>
+      </c>
+      <c r="B35" s="5">
+        <v>10</v>
+      </c>
+      <c r="C35" s="5">
+        <v>19289833</v>
+      </c>
+      <c r="D35" s="5">
+        <v>23276060</v>
+      </c>
+      <c r="E35" s="5">
+        <v>113098866</v>
+      </c>
+      <c r="F35" s="4">
+        <v>168.1</v>
+      </c>
+      <c r="G35" s="4">
+        <v>287.3</v>
+      </c>
+      <c r="H35" s="4">
+        <v>171.6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A36" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="B36" s="5">
+        <v>5</v>
+      </c>
+      <c r="C36" s="5">
+        <v>8270570</v>
+      </c>
+      <c r="D36" s="5">
+        <v>15500118</v>
+      </c>
+      <c r="E36" s="5">
+        <v>58424902</v>
+      </c>
+      <c r="F36" s="4">
+        <v>203.8</v>
+      </c>
+      <c r="G36" s="4">
+        <v>339.5</v>
+      </c>
+      <c r="H36" s="4">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A37" s="22" t="s">
+        <v>124</v>
+      </c>
+      <c r="B37" s="5">
+        <v>5</v>
+      </c>
+      <c r="C37" s="5">
+        <v>11019066</v>
+      </c>
+      <c r="D37" s="5">
+        <v>7775944</v>
+      </c>
+      <c r="E37" s="5">
+        <v>54673372</v>
+      </c>
+      <c r="F37" s="4">
+        <v>97.5</v>
+      </c>
+      <c r="G37" s="4">
+        <v>153.19999999999999</v>
+      </c>
+      <c r="H37" s="4">
+        <v>219.4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="14" customFormat="1">
+      <c r="A38" s="22" t="s">
+        <v>125</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C38" s="5">
+        <v>198</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E38" s="5">
+        <v>593</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A39" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="B39" s="5">
+        <v>6</v>
+      </c>
+      <c r="C39" s="5">
+        <v>10332101</v>
+      </c>
+      <c r="D39" s="5">
+        <v>9930601</v>
+      </c>
+      <c r="E39" s="5">
+        <v>70014480</v>
+      </c>
+      <c r="F39" s="4">
+        <v>145.30000000000001</v>
+      </c>
+      <c r="G39" s="4">
+        <v>124.6</v>
+      </c>
+      <c r="H39" s="4">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" s="14" customFormat="1">
+      <c r="A40" s="21" t="s">
+        <v>127</v>
+      </c>
+      <c r="B40" s="5">
+        <v>13</v>
+      </c>
+      <c r="C40" s="5">
+        <v>14780745</v>
+      </c>
+      <c r="D40" s="5">
+        <v>14296196</v>
+      </c>
+      <c r="E40" s="5">
+        <v>98281099</v>
+      </c>
+      <c r="F40" s="4">
+        <v>185.3</v>
+      </c>
+      <c r="G40" s="4">
+        <v>215.2</v>
+      </c>
+      <c r="H40" s="4">
+        <v>139.19999999999999</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A41" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="B41" s="5">
+        <v>1</v>
+      </c>
+      <c r="C41" s="5">
+        <v>276699</v>
+      </c>
+      <c r="D41" s="5">
+        <v>255269</v>
+      </c>
+      <c r="E41" s="5">
+        <v>1404687</v>
+      </c>
+      <c r="F41" s="4">
+        <v>104.5</v>
+      </c>
+      <c r="G41" s="4">
+        <v>1005.3</v>
+      </c>
+      <c r="H41" s="4">
+        <v>581.4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A42" s="21" t="s">
+        <v>129</v>
+      </c>
+      <c r="B42" s="5">
+        <v>7</v>
+      </c>
+      <c r="C42" s="5">
+        <v>10651084</v>
+      </c>
+      <c r="D42" s="5">
+        <v>11164317</v>
+      </c>
+      <c r="E42" s="5">
+        <v>71563505</v>
+      </c>
+      <c r="F42" s="4">
+        <v>162.6</v>
+      </c>
+      <c r="G42" s="4">
+        <v>207.8</v>
+      </c>
+      <c r="H42" s="4">
+        <v>121.7</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A43" s="21" t="s">
+        <v>130</v>
+      </c>
+      <c r="B43" s="5">
+        <v>1</v>
+      </c>
+      <c r="C43" s="5">
+        <v>218349</v>
+      </c>
+      <c r="D43" s="5">
+        <v>526887</v>
+      </c>
+      <c r="E43" s="5">
+        <v>2686614</v>
+      </c>
+      <c r="F43" s="4">
+        <v>696.4</v>
+      </c>
+      <c r="G43" s="4">
+        <v>126.9</v>
+      </c>
+      <c r="H43" s="4">
+        <v>107.1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A44" s="21" t="s">
+        <v>131</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C44" s="5">
+        <v>22324</v>
+      </c>
+      <c r="D44" s="5">
+        <v>14611</v>
+      </c>
+      <c r="E44" s="5">
+        <v>163668</v>
+      </c>
+      <c r="F44" s="4">
+        <v>32.4</v>
+      </c>
+      <c r="G44" s="4">
+        <v>68.7</v>
+      </c>
+      <c r="H44" s="4">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A45" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="B45" s="5">
+        <v>4</v>
+      </c>
+      <c r="C45" s="5">
+        <v>3612290</v>
+      </c>
+      <c r="D45" s="5">
+        <v>2335113</v>
+      </c>
+      <c r="E45" s="5">
+        <v>22462632</v>
+      </c>
+      <c r="F45" s="4">
+        <v>255.5</v>
+      </c>
+      <c r="G45" s="4">
+        <v>187.8</v>
+      </c>
+      <c r="H45" s="4">
+        <v>211.6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" s="14" customFormat="1">
+      <c r="A46" s="21" t="s">
+        <v>133</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C46" s="5">
+        <v>312573</v>
+      </c>
+      <c r="D46" s="5">
+        <v>379299</v>
+      </c>
+      <c r="E46" s="5">
+        <v>4458306</v>
+      </c>
+      <c r="F46" s="4">
+        <v>166.3</v>
+      </c>
+      <c r="G46" s="4">
+        <v>225.5</v>
+      </c>
+      <c r="H46" s="4">
+        <v>251.1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A47" s="21" t="s">
+        <v>134</v>
+      </c>
+      <c r="B47" s="5">
+        <v>2</v>
+      </c>
+      <c r="C47" s="5">
+        <v>785225</v>
+      </c>
+      <c r="D47" s="5">
+        <v>1019399</v>
+      </c>
+      <c r="E47" s="5">
+        <v>6045743</v>
+      </c>
+      <c r="F47" s="4">
+        <v>163.5</v>
+      </c>
+      <c r="G47" s="4">
+        <v>228.7</v>
+      </c>
+      <c r="H47" s="4">
+        <v>138.1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" s="14" customFormat="1" ht="57">
+      <c r="A48" s="20" t="s">
+        <v>135</v>
+      </c>
+      <c r="B48" s="5">
+        <v>11</v>
+      </c>
+      <c r="C48" s="5">
+        <v>10524806</v>
+      </c>
+      <c r="D48" s="5">
+        <v>10560716</v>
+      </c>
+      <c r="E48" s="5">
+        <v>110226862</v>
+      </c>
+      <c r="F48" s="4">
+        <v>93.7</v>
+      </c>
+      <c r="G48" s="4">
+        <v>95.6</v>
+      </c>
+      <c r="H48" s="4">
+        <v>121.2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A49" s="22" t="s">
+        <v>136</v>
+      </c>
+      <c r="B49" s="5">
+        <v>8</v>
+      </c>
+      <c r="C49" s="5">
+        <v>6262371</v>
+      </c>
+      <c r="D49" s="5">
+        <v>6986816</v>
+      </c>
+      <c r="E49" s="5">
+        <v>46851663</v>
+      </c>
+      <c r="F49" s="4">
+        <v>98.2</v>
+      </c>
+      <c r="G49" s="4">
+        <v>107.2</v>
+      </c>
+      <c r="H49" s="4">
+        <v>106.2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A50" s="22" t="s">
+        <v>137</v>
+      </c>
+      <c r="B50" s="5">
+        <v>2</v>
+      </c>
+      <c r="C50" s="5">
+        <v>4203287</v>
+      </c>
+      <c r="D50" s="5">
+        <v>3528870</v>
+      </c>
+      <c r="E50" s="5">
+        <v>45783820</v>
+      </c>
+      <c r="F50" s="4">
+        <v>83.8</v>
+      </c>
+      <c r="G50" s="4">
+        <v>94</v>
+      </c>
+      <c r="H50" s="4">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A51" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="B51" s="5">
+        <v>1</v>
+      </c>
+      <c r="C51" s="5">
+        <v>59148</v>
+      </c>
+      <c r="D51" s="5">
+        <v>45029</v>
+      </c>
+      <c r="E51" s="5">
+        <v>17591380</v>
+      </c>
+      <c r="F51" s="4">
+        <v>103.5</v>
+      </c>
+      <c r="G51" s="4">
+        <v>63.3</v>
+      </c>
+      <c r="H51" s="4">
+        <v>205.7</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" s="14" customFormat="1" ht="57">
+      <c r="A52" s="20" t="s">
+        <v>139</v>
+      </c>
+      <c r="B52" s="5">
+        <v>5</v>
+      </c>
+      <c r="C52" s="5">
+        <v>3314404</v>
+      </c>
+      <c r="D52" s="5">
+        <v>3333466</v>
+      </c>
+      <c r="E52" s="5">
+        <v>23116225</v>
+      </c>
+      <c r="F52" s="4">
+        <v>86.3</v>
+      </c>
+      <c r="G52" s="4">
+        <v>90.4</v>
+      </c>
+      <c r="H52" s="4">
+        <v>111.9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A53" s="21" t="s">
+        <v>140</v>
+      </c>
+      <c r="B53" s="5">
+        <v>2</v>
+      </c>
+      <c r="C53" s="5">
+        <v>1231471</v>
+      </c>
+      <c r="D53" s="5">
+        <v>1645013</v>
+      </c>
+      <c r="E53" s="5">
+        <v>9857224</v>
+      </c>
+      <c r="F53" s="4">
+        <v>123.1</v>
+      </c>
+      <c r="G53" s="4">
+        <v>113.5</v>
+      </c>
+      <c r="H53" s="4">
+        <v>101.1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A54" s="21" t="s">
+        <v>141</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C54" s="5">
+        <v>542087</v>
+      </c>
+      <c r="D54" s="5">
+        <v>632965</v>
+      </c>
+      <c r="E54" s="5">
+        <v>4291248</v>
+      </c>
+      <c r="F54" s="4">
+        <v>116.8</v>
+      </c>
+      <c r="G54" s="4">
+        <v>114.6</v>
+      </c>
+      <c r="H54" s="4">
+        <v>109.4</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A55" s="23" t="s">
+        <v>142</v>
+      </c>
+      <c r="B55" s="24">
+        <v>3</v>
+      </c>
+      <c r="C55" s="24">
+        <v>1540845</v>
+      </c>
+      <c r="D55" s="24">
+        <v>1055488</v>
+      </c>
+      <c r="E55" s="24">
+        <v>8967754</v>
+      </c>
+      <c r="F55" s="6">
+        <v>56.7</v>
+      </c>
+      <c r="G55" s="6">
+        <v>70.3</v>
+      </c>
+      <c r="H55" s="6">
+        <v>118.5</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="F3:G4"/>
+    <mergeCell ref="H3:H5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AD19"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B19" sqref="B19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="4.5703125" customWidth="1"/>
+    <col min="2" max="2" width="107.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:30" s="55" customFormat="1" ht="14.25">
+      <c r="A1" s="52"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+    </row>
+    <row r="2" spans="1:30" s="46" customFormat="1">
+      <c r="A2" s="47"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+    </row>
+    <row r="3" spans="1:30" s="46" customFormat="1">
+      <c r="A3" s="47"/>
+      <c r="B3" s="47"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="45"/>
+      <c r="O3" s="45"/>
+      <c r="P3" s="45"/>
+      <c r="Q3" s="45"/>
+      <c r="R3" s="45"/>
+      <c r="S3" s="45"/>
+      <c r="T3" s="45"/>
+      <c r="U3" s="45"/>
+      <c r="V3" s="45"/>
+      <c r="W3" s="45"/>
+      <c r="X3" s="45"/>
+      <c r="Y3" s="45"/>
+      <c r="Z3" s="45"/>
+      <c r="AA3" s="45"/>
+      <c r="AB3" s="45"/>
+      <c r="AC3" s="45"/>
+      <c r="AD3" s="45"/>
+    </row>
+    <row r="4" spans="1:30" s="46" customFormat="1">
+      <c r="A4" s="47"/>
+      <c r="B4" s="47"/>
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="45"/>
+      <c r="N4" s="45"/>
+      <c r="O4" s="45"/>
+      <c r="P4" s="45"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="45"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="45"/>
+      <c r="U4" s="45"/>
+      <c r="V4" s="45"/>
+      <c r="W4" s="45"/>
+      <c r="X4" s="45"/>
+      <c r="Y4" s="45"/>
+      <c r="Z4" s="45"/>
+      <c r="AA4" s="45"/>
+      <c r="AB4" s="45"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="45"/>
+    </row>
+    <row r="5" spans="1:30" s="46" customFormat="1">
+      <c r="A5" s="47"/>
+      <c r="B5" s="47"/>
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+      <c r="K5" s="45"/>
+      <c r="L5" s="45"/>
+      <c r="M5" s="45"/>
+      <c r="N5" s="45"/>
+      <c r="O5" s="45"/>
+      <c r="P5" s="45"/>
+      <c r="Q5" s="45"/>
+      <c r="R5" s="45"/>
+      <c r="S5" s="45"/>
+      <c r="T5" s="45"/>
+      <c r="U5" s="45"/>
+      <c r="V5" s="45"/>
+      <c r="W5" s="45"/>
+      <c r="X5" s="45"/>
+      <c r="Y5" s="45"/>
+      <c r="Z5" s="45"/>
+      <c r="AA5" s="45"/>
+      <c r="AB5" s="45"/>
+      <c r="AC5" s="45"/>
+      <c r="AD5" s="45"/>
+    </row>
+    <row r="6" spans="1:30" s="46" customFormat="1">
+      <c r="A6" s="47"/>
+      <c r="B6" s="48" t="s">
+        <v>179</v>
+      </c>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
+      <c r="V6" s="45"/>
+      <c r="W6" s="45"/>
+      <c r="X6" s="45"/>
+      <c r="Y6" s="45"/>
+      <c r="Z6" s="45"/>
+      <c r="AA6" s="45"/>
+      <c r="AB6" s="45"/>
+      <c r="AC6" s="45"/>
+      <c r="AD6" s="45"/>
+    </row>
+    <row r="7" spans="1:30" s="46" customFormat="1">
+      <c r="A7" s="47"/>
+      <c r="B7" s="48" t="s">
+        <v>180</v>
+      </c>
+      <c r="C7" s="49"/>
+      <c r="D7" s="45"/>
+      <c r="E7" s="45"/>
+      <c r="F7" s="45"/>
+      <c r="G7" s="45"/>
+      <c r="H7" s="45"/>
+      <c r="I7" s="45"/>
+      <c r="J7" s="45"/>
+      <c r="K7" s="45"/>
+      <c r="L7" s="45"/>
+      <c r="M7" s="45"/>
+      <c r="N7" s="45"/>
+      <c r="O7" s="45"/>
+      <c r="P7" s="45"/>
+      <c r="Q7" s="45"/>
+      <c r="R7" s="45"/>
+      <c r="S7" s="45"/>
+      <c r="T7" s="45"/>
+      <c r="U7" s="45"/>
+      <c r="V7" s="45"/>
+      <c r="W7" s="45"/>
+      <c r="X7" s="45"/>
+      <c r="Y7" s="45"/>
+      <c r="Z7" s="45"/>
+      <c r="AA7" s="45"/>
+      <c r="AB7" s="45"/>
+      <c r="AC7" s="45"/>
+      <c r="AD7" s="45"/>
+    </row>
+    <row r="8" spans="1:30" s="46" customFormat="1">
+      <c r="A8" s="47"/>
+      <c r="B8" s="49" t="s">
+        <v>181</v>
+      </c>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="45"/>
+      <c r="G8" s="45"/>
+      <c r="H8" s="45"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="45"/>
+      <c r="K8" s="45"/>
+      <c r="L8" s="45"/>
+      <c r="M8" s="45"/>
+      <c r="N8" s="45"/>
+      <c r="O8" s="45"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="45"/>
+      <c r="S8" s="45"/>
+      <c r="T8" s="45"/>
+      <c r="U8" s="45"/>
+      <c r="V8" s="45"/>
+      <c r="W8" s="45"/>
+      <c r="X8" s="45"/>
+      <c r="Y8" s="45"/>
+      <c r="Z8" s="45"/>
+      <c r="AA8" s="45"/>
+      <c r="AB8" s="45"/>
+      <c r="AC8" s="45"/>
+      <c r="AD8" s="45"/>
+    </row>
+    <row r="9" spans="1:30" s="46" customFormat="1">
+      <c r="A9" s="47"/>
+      <c r="B9" s="50" t="s">
+        <v>182</v>
+      </c>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="45"/>
+      <c r="F9" s="45"/>
+      <c r="G9" s="45"/>
+      <c r="H9" s="45"/>
+      <c r="I9" s="45"/>
+      <c r="J9" s="45"/>
+      <c r="K9" s="45"/>
+      <c r="L9" s="45"/>
+      <c r="M9" s="45"/>
+      <c r="N9" s="45"/>
+      <c r="O9" s="45"/>
+      <c r="P9" s="45"/>
+      <c r="Q9" s="45"/>
+      <c r="R9" s="45"/>
+      <c r="S9" s="45"/>
+      <c r="T9" s="45"/>
+      <c r="U9" s="45"/>
+      <c r="V9" s="45"/>
+      <c r="W9" s="45"/>
+      <c r="X9" s="45"/>
+      <c r="Y9" s="45"/>
+      <c r="Z9" s="45"/>
+      <c r="AA9" s="45"/>
+      <c r="AB9" s="45"/>
+      <c r="AC9" s="45"/>
+      <c r="AD9" s="45"/>
+    </row>
+    <row r="10" spans="1:30" s="46" customFormat="1">
+      <c r="A10" s="47"/>
+      <c r="B10" s="48" t="s">
+        <v>183</v>
+      </c>
+      <c r="C10" s="49"/>
+      <c r="D10" s="45"/>
+      <c r="E10" s="45"/>
+      <c r="F10" s="45"/>
+      <c r="G10" s="45"/>
+      <c r="H10" s="45"/>
+      <c r="I10" s="45"/>
+      <c r="J10" s="45"/>
+      <c r="K10" s="45"/>
+      <c r="L10" s="45"/>
+      <c r="M10" s="45"/>
+      <c r="N10" s="45"/>
+      <c r="O10" s="45"/>
+      <c r="P10" s="45"/>
+      <c r="Q10" s="45"/>
+      <c r="R10" s="45"/>
+      <c r="S10" s="45"/>
+      <c r="T10" s="45"/>
+      <c r="U10" s="45"/>
+      <c r="V10" s="45"/>
+      <c r="W10" s="45"/>
+      <c r="X10" s="45"/>
+      <c r="Y10" s="45"/>
+      <c r="Z10" s="45"/>
+      <c r="AA10" s="45"/>
+      <c r="AB10" s="45"/>
+      <c r="AC10" s="45"/>
+      <c r="AD10" s="45"/>
+    </row>
+    <row r="11" spans="1:30" s="46" customFormat="1">
+      <c r="A11" s="47"/>
+      <c r="B11" s="49" t="s">
+        <v>184</v>
+      </c>
+      <c r="C11" s="49"/>
+      <c r="D11" s="45"/>
+      <c r="E11" s="45"/>
+      <c r="F11" s="45"/>
+      <c r="G11" s="45"/>
+      <c r="H11" s="45"/>
+      <c r="I11" s="45"/>
+      <c r="J11" s="45"/>
+      <c r="K11" s="45"/>
+      <c r="L11" s="45"/>
+      <c r="M11" s="45"/>
+      <c r="N11" s="45"/>
+      <c r="O11" s="45"/>
+      <c r="P11" s="45"/>
+      <c r="Q11" s="45"/>
+      <c r="R11" s="45"/>
+      <c r="S11" s="45"/>
+      <c r="T11" s="45"/>
+      <c r="U11" s="45"/>
+      <c r="V11" s="45"/>
+      <c r="W11" s="45"/>
+      <c r="X11" s="45"/>
+      <c r="Y11" s="45"/>
+      <c r="Z11" s="45"/>
+      <c r="AA11" s="45"/>
+      <c r="AB11" s="45"/>
+      <c r="AC11" s="45"/>
+      <c r="AD11" s="45"/>
+    </row>
+    <row r="12" spans="1:30" s="46" customFormat="1">
+      <c r="A12" s="47"/>
+      <c r="B12" s="48"/>
+      <c r="C12" s="47"/>
+      <c r="D12" s="45"/>
+      <c r="E12" s="45"/>
+      <c r="F12" s="45"/>
+      <c r="G12" s="45"/>
+      <c r="H12" s="45"/>
+      <c r="I12" s="45"/>
+      <c r="J12" s="45"/>
+      <c r="K12" s="45"/>
+      <c r="L12" s="45"/>
+      <c r="M12" s="45"/>
+      <c r="N12" s="45"/>
+      <c r="O12" s="45"/>
+      <c r="P12" s="45"/>
+      <c r="Q12" s="45"/>
+      <c r="R12" s="45"/>
+      <c r="S12" s="45"/>
+      <c r="T12" s="45"/>
+      <c r="U12" s="45"/>
+      <c r="V12" s="45"/>
+      <c r="W12" s="45"/>
+      <c r="X12" s="45"/>
+      <c r="Y12" s="45"/>
+      <c r="Z12" s="45"/>
+      <c r="AA12" s="45"/>
+      <c r="AB12" s="45"/>
+      <c r="AC12" s="45"/>
+      <c r="AD12" s="45"/>
+    </row>
+    <row r="13" spans="1:30" s="46" customFormat="1" ht="25.5">
+      <c r="A13" s="47"/>
+      <c r="B13" s="51" t="s">
+        <v>185</v>
+      </c>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
+      <c r="E13" s="45"/>
+      <c r="F13" s="45"/>
+      <c r="G13" s="45"/>
+      <c r="H13" s="45"/>
+      <c r="I13" s="45"/>
+      <c r="J13" s="45"/>
+      <c r="K13" s="45"/>
+      <c r="L13" s="45"/>
+      <c r="M13" s="45"/>
+      <c r="N13" s="45"/>
+      <c r="O13" s="45"/>
+      <c r="P13" s="45"/>
+      <c r="Q13" s="45"/>
+      <c r="R13" s="45"/>
+      <c r="S13" s="45"/>
+      <c r="T13" s="45"/>
+      <c r="U13" s="45"/>
+      <c r="V13" s="45"/>
+      <c r="W13" s="45"/>
+      <c r="X13" s="45"/>
+      <c r="Y13" s="45"/>
+      <c r="Z13" s="45"/>
+      <c r="AA13" s="45"/>
+      <c r="AB13" s="45"/>
+      <c r="AC13" s="45"/>
+      <c r="AD13" s="45"/>
+    </row>
+    <row r="14" spans="1:30" s="46" customFormat="1">
+      <c r="A14" s="47"/>
+      <c r="B14" s="48"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
+      <c r="F14" s="45"/>
+      <c r="G14" s="45"/>
+      <c r="H14" s="45"/>
+      <c r="I14" s="45"/>
+      <c r="J14" s="45"/>
+      <c r="K14" s="45"/>
+      <c r="L14" s="45"/>
+      <c r="M14" s="45"/>
+      <c r="N14" s="45"/>
+      <c r="O14" s="45"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="45"/>
+      <c r="S14" s="45"/>
+      <c r="T14" s="45"/>
+      <c r="U14" s="45"/>
+      <c r="V14" s="45"/>
+      <c r="W14" s="45"/>
+      <c r="X14" s="45"/>
+      <c r="Y14" s="45"/>
+      <c r="Z14" s="45"/>
+      <c r="AA14" s="45"/>
+      <c r="AB14" s="45"/>
+      <c r="AC14" s="45"/>
+      <c r="AD14" s="45"/>
+    </row>
+    <row r="15" spans="1:30" s="46" customFormat="1">
+      <c r="A15" s="47"/>
+      <c r="B15" s="50"/>
+      <c r="C15" s="45"/>
+      <c r="D15" s="45"/>
+      <c r="E15" s="45"/>
+      <c r="F15" s="45"/>
+      <c r="G15" s="45"/>
+      <c r="H15" s="45"/>
+      <c r="I15" s="45"/>
+      <c r="J15" s="45"/>
+      <c r="K15" s="45"/>
+      <c r="L15" s="45"/>
+      <c r="M15" s="45"/>
+      <c r="N15" s="45"/>
+      <c r="O15" s="45"/>
+      <c r="P15" s="45"/>
+      <c r="Q15" s="45"/>
+      <c r="R15" s="45"/>
+      <c r="S15" s="45"/>
+      <c r="T15" s="45"/>
+      <c r="U15" s="45"/>
+      <c r="V15" s="45"/>
+      <c r="W15" s="45"/>
+      <c r="X15" s="45"/>
+      <c r="Y15" s="45"/>
+      <c r="Z15" s="45"/>
+      <c r="AA15" s="45"/>
+      <c r="AB15" s="45"/>
+      <c r="AC15" s="45"/>
+      <c r="AD15" s="45"/>
+    </row>
+    <row r="16" spans="1:30" s="46" customFormat="1" ht="17.850000000000001" customHeight="1">
+      <c r="A16" s="47"/>
+      <c r="B16" s="50"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="K16" s="45"/>
+      <c r="L16" s="45"/>
+      <c r="M16" s="45"/>
+      <c r="N16" s="45"/>
+      <c r="O16" s="45"/>
+      <c r="P16" s="45"/>
+      <c r="Q16" s="45"/>
+      <c r="R16" s="45"/>
+      <c r="S16" s="45"/>
+      <c r="T16" s="45"/>
+      <c r="U16" s="45"/>
+      <c r="V16" s="45"/>
+      <c r="W16" s="45"/>
+      <c r="X16" s="45"/>
+      <c r="Y16" s="45"/>
+      <c r="Z16" s="45"/>
+      <c r="AA16" s="45"/>
+      <c r="AB16" s="45"/>
+      <c r="AC16" s="45"/>
+      <c r="AD16" s="45"/>
+    </row>
+    <row r="17" spans="1:30" s="46" customFormat="1">
+      <c r="A17" s="47"/>
+      <c r="B17" s="50"/>
+      <c r="C17" s="45"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+      <c r="M17" s="45"/>
+      <c r="N17" s="45"/>
+      <c r="O17" s="45"/>
+      <c r="P17" s="45"/>
+      <c r="Q17" s="45"/>
+      <c r="R17" s="45"/>
+      <c r="S17" s="45"/>
+      <c r="T17" s="45"/>
+      <c r="U17" s="45"/>
+      <c r="V17" s="45"/>
+      <c r="W17" s="45"/>
+      <c r="X17" s="45"/>
+      <c r="Y17" s="45"/>
+      <c r="Z17" s="45"/>
+      <c r="AA17" s="45"/>
+      <c r="AB17" s="45"/>
+      <c r="AC17" s="45"/>
+      <c r="AD17" s="45"/>
+    </row>
+    <row r="18" spans="1:30" s="46" customFormat="1">
+      <c r="A18" s="47"/>
+      <c r="B18" s="50"/>
+      <c r="C18" s="45"/>
+      <c r="D18" s="45"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="45"/>
+      <c r="G18" s="45"/>
+      <c r="H18" s="45"/>
+      <c r="I18" s="45"/>
+      <c r="J18" s="45"/>
+      <c r="K18" s="45"/>
+      <c r="L18" s="45"/>
+      <c r="M18" s="45"/>
+      <c r="N18" s="45"/>
+      <c r="O18" s="45"/>
+      <c r="P18" s="45"/>
+      <c r="Q18" s="45"/>
+      <c r="R18" s="45"/>
+      <c r="S18" s="45"/>
+      <c r="T18" s="45"/>
+      <c r="U18" s="45"/>
+      <c r="V18" s="45"/>
+      <c r="W18" s="45"/>
+      <c r="X18" s="45"/>
+      <c r="Y18" s="45"/>
+      <c r="Z18" s="45"/>
+      <c r="AA18" s="45"/>
+      <c r="AB18" s="45"/>
+      <c r="AC18" s="45"/>
+      <c r="AD18" s="45"/>
+    </row>
+    <row r="19" spans="1:30" s="46" customFormat="1">
+      <c r="A19" s="47"/>
+      <c r="B19" s="62" t="s">
+        <v>186</v>
+      </c>
+      <c r="C19" s="45"/>
+      <c r="D19" s="45"/>
+      <c r="E19" s="45"/>
+      <c r="F19" s="45"/>
+      <c r="G19" s="45"/>
+      <c r="H19" s="45"/>
+      <c r="I19" s="45"/>
+      <c r="J19" s="45"/>
+      <c r="K19" s="45"/>
+      <c r="L19" s="45"/>
+      <c r="M19" s="45"/>
+      <c r="N19" s="45"/>
+      <c r="O19" s="45"/>
+      <c r="P19" s="45"/>
+      <c r="Q19" s="45"/>
+      <c r="R19" s="45"/>
+      <c r="S19" s="45"/>
+      <c r="T19" s="45"/>
+      <c r="U19" s="45"/>
+      <c r="V19" s="45"/>
+      <c r="W19" s="45"/>
+      <c r="X19" s="45"/>
+      <c r="Y19" s="45"/>
+      <c r="Z19" s="45"/>
+      <c r="AA19" s="45"/>
+      <c r="AB19" s="45"/>
+      <c r="AC19" s="45"/>
+      <c r="AD19" s="45"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1" display="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets"/>
+    <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX"/>
+    <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/ru/methodology/17/"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H145"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="1" customWidth="1"/>
     <col min="4" max="7" width="10" style="1" customWidth="1"/>
     <col min="8" max="8" width="16" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15" customHeight="1">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="19"/>
-[...5 lines deleted...]
-      <c r="H1" s="19"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="57" t="s">
         <v>83</v>
       </c>
-      <c r="B2" s="20"/>
-[...5 lines deleted...]
-      <c r="H2" s="20"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
     </row>
     <row r="3" spans="1:8" s="2" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A3" s="21"/>
-      <c r="B3" s="22" t="s">
+      <c r="A3" s="58"/>
+      <c r="B3" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="22"/>
-[...2 lines deleted...]
-      <c r="F3" s="22" t="s">
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="22"/>
-      <c r="H3" s="23" t="s">
+      <c r="G3" s="59"/>
+      <c r="H3" s="60" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="21"/>
-      <c r="B4" s="22" t="s">
+      <c r="A4" s="58"/>
+      <c r="B4" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="22"/>
-      <c r="D4" s="22" t="s">
+      <c r="C4" s="59"/>
+      <c r="D4" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="22"/>
-[...2 lines deleted...]
-      <c r="H4" s="23"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="60"/>
     </row>
     <row r="5" spans="1:8" s="2" customFormat="1" ht="51" customHeight="1">
-      <c r="A5" s="21"/>
+      <c r="A5" s="58"/>
       <c r="B5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="23"/>
+      <c r="H5" s="60"/>
     </row>
     <row r="6" spans="1:8" s="2" customFormat="1" ht="50.25" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="2" customFormat="1" ht="41.25" customHeight="1">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -4373,142 +6954,142 @@
         <v>17</v>
       </c>
       <c r="G145" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H145" s="7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:G4"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H150"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A1:H1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.28515625" customWidth="1"/>
     <col min="2" max="2" width="12.140625" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" customWidth="1"/>
     <col min="8" max="8" width="16.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" ht="14.25">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="19"/>
-[...5 lines deleted...]
-      <c r="H1" s="19"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1" ht="14.25">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="57" t="s">
         <v>84</v>
       </c>
-      <c r="B2" s="20"/>
-[...5 lines deleted...]
-      <c r="H2" s="20"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
     </row>
     <row r="3" spans="1:8" s="14" customFormat="1">
-      <c r="A3" s="21"/>
-      <c r="B3" s="22" t="s">
+      <c r="A3" s="58"/>
+      <c r="B3" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="22"/>
-[...2 lines deleted...]
-      <c r="F3" s="22" t="s">
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="22"/>
-      <c r="H3" s="23" t="s">
+      <c r="G3" s="59"/>
+      <c r="H3" s="60" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8" s="14" customFormat="1">
-      <c r="A4" s="21"/>
-      <c r="B4" s="22" t="s">
+      <c r="A4" s="58"/>
+      <c r="B4" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="22"/>
-      <c r="D4" s="22" t="s">
+      <c r="C4" s="59"/>
+      <c r="D4" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="22"/>
-[...2 lines deleted...]
-      <c r="H4" s="23"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="60"/>
     </row>
     <row r="5" spans="1:8" s="14" customFormat="1" ht="45">
-      <c r="A5" s="21"/>
+      <c r="A5" s="58"/>
       <c r="B5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="23"/>
+      <c r="H5" s="60"/>
     </row>
     <row r="6" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -7903,142 +10484,142 @@
       <c r="F150" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G150" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H150" s="7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:G4"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H154"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.28515625" customWidth="1"/>
     <col min="2" max="2" width="12.140625" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" customWidth="1"/>
     <col min="8" max="8" width="16.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="19"/>
-[...5 lines deleted...]
-      <c r="H1" s="19"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="57" t="s">
         <v>88</v>
       </c>
-      <c r="B2" s="20"/>
-[...5 lines deleted...]
-      <c r="H2" s="20"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="21"/>
-      <c r="B3" s="22" t="s">
+      <c r="A3" s="58"/>
+      <c r="B3" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="22"/>
-[...2 lines deleted...]
-      <c r="F3" s="22" t="s">
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="22"/>
-      <c r="H3" s="23" t="s">
+      <c r="G3" s="59"/>
+      <c r="H3" s="60" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="21"/>
-      <c r="B4" s="22" t="s">
+      <c r="A4" s="58"/>
+      <c r="B4" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="22"/>
-      <c r="D4" s="22" t="s">
+      <c r="C4" s="59"/>
+      <c r="D4" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="22"/>
-[...2 lines deleted...]
-      <c r="H4" s="23"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="60"/>
     </row>
     <row r="5" spans="1:8" ht="45">
-      <c r="A5" s="21"/>
+      <c r="A5" s="58"/>
       <c r="B5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="23"/>
+      <c r="H5" s="60"/>
     </row>
     <row r="6" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -11537,144 +14118,144 @@
       <c r="F154" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G154" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H154" s="7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:G4"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H154"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.140625" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" customWidth="1"/>
     <col min="5" max="5" width="14.140625" customWidth="1"/>
     <col min="6" max="7" width="13" customWidth="1"/>
     <col min="8" max="8" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="19"/>
-[...5 lines deleted...]
-      <c r="H1" s="19"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="57" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="20"/>
-[...5 lines deleted...]
-      <c r="H2" s="20"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="21"/>
-      <c r="B3" s="22" t="s">
+      <c r="A3" s="58"/>
+      <c r="B3" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="22"/>
-[...2 lines deleted...]
-      <c r="F3" s="22" t="s">
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="22"/>
-      <c r="H3" s="23" t="s">
+      <c r="G3" s="59"/>
+      <c r="H3" s="60" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="21"/>
-      <c r="B4" s="22" t="s">
+      <c r="A4" s="58"/>
+      <c r="B4" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="22"/>
-      <c r="D4" s="22" t="s">
+      <c r="C4" s="59"/>
+      <c r="D4" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="22"/>
-[...2 lines deleted...]
-      <c r="H4" s="23"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="60"/>
     </row>
     <row r="5" spans="1:8" ht="22.5">
-      <c r="A5" s="21"/>
+      <c r="A5" s="58"/>
       <c r="B5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="23"/>
+      <c r="H5" s="60"/>
     </row>
     <row r="6" spans="1:8" ht="34.5">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="23.25">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -15173,143 +17754,143 @@
       <c r="F154" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G154" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H154" s="7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:G4"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H155"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="11.85546875" customWidth="1"/>
     <col min="4" max="4" width="12.140625" customWidth="1"/>
     <col min="5" max="5" width="13.140625" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="39" customHeight="1">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="19"/>
-[...5 lines deleted...]
-      <c r="H1" s="19"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="57" t="s">
         <v>90</v>
       </c>
-      <c r="B2" s="20"/>
-[...5 lines deleted...]
-      <c r="H2" s="20"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="21"/>
-      <c r="B3" s="22" t="s">
+      <c r="A3" s="58"/>
+      <c r="B3" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="22"/>
-[...2 lines deleted...]
-      <c r="F3" s="22" t="s">
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="22"/>
-      <c r="H3" s="23" t="s">
+      <c r="G3" s="59"/>
+      <c r="H3" s="60" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="21"/>
-      <c r="B4" s="22" t="s">
+      <c r="A4" s="58"/>
+      <c r="B4" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="22"/>
-      <c r="D4" s="22" t="s">
+      <c r="C4" s="59"/>
+      <c r="D4" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="22"/>
-[...2 lines deleted...]
-      <c r="H4" s="23"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="60"/>
     </row>
     <row r="5" spans="1:8" ht="45">
-      <c r="A5" s="21"/>
+      <c r="A5" s="58"/>
       <c r="B5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="23"/>
+      <c r="H5" s="60"/>
     </row>
     <row r="6" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -18834,144 +21415,144 @@
       <c r="F155" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H155" s="3" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:G4"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H155"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.42578125" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" customWidth="1"/>
     <col min="3" max="3" width="12.5703125" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
     <col min="5" max="5" width="13.140625" customWidth="1"/>
     <col min="7" max="7" width="12" customWidth="1"/>
     <col min="8" max="8" width="17.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="33.75" customHeight="1">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="19"/>
-[...5 lines deleted...]
-      <c r="H1" s="19"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="57" t="s">
         <v>91</v>
       </c>
-      <c r="B2" s="20"/>
-[...5 lines deleted...]
-      <c r="H2" s="20"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="21"/>
-      <c r="B3" s="22" t="s">
+      <c r="A3" s="58"/>
+      <c r="B3" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="22"/>
-[...2 lines deleted...]
-      <c r="F3" s="22" t="s">
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="22"/>
-      <c r="H3" s="23" t="s">
+      <c r="G3" s="59"/>
+      <c r="H3" s="60" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="21"/>
-      <c r="B4" s="22" t="s">
+      <c r="A4" s="58"/>
+      <c r="B4" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="22"/>
-      <c r="D4" s="22" t="s">
+      <c r="C4" s="59"/>
+      <c r="D4" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="22"/>
-[...2 lines deleted...]
-      <c r="H4" s="23"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="60"/>
     </row>
     <row r="5" spans="1:8" ht="22.5">
-      <c r="A5" s="21"/>
+      <c r="A5" s="58"/>
       <c r="B5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="23"/>
+      <c r="H5" s="60"/>
     </row>
     <row r="6" spans="1:8" ht="34.5">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="23.25">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -22496,1477 +25077,1480 @@
       <c r="F155" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G155" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H155" s="7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:G4"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H55"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L12" sqref="L12"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.140625" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" customWidth="1"/>
     <col min="4" max="4" width="18.140625" customWidth="1"/>
     <col min="5" max="5" width="18.28515625" customWidth="1"/>
     <col min="6" max="6" width="18.5703125" customWidth="1"/>
     <col min="8" max="8" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="33.75" customHeight="1">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="19"/>
-[...5 lines deleted...]
-      <c r="H1" s="19"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="57" t="s">
         <v>92</v>
       </c>
-      <c r="B2" s="20"/>
-[...5 lines deleted...]
-      <c r="H2" s="20"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="21"/>
-      <c r="B3" s="22" t="s">
+      <c r="A3" s="58"/>
+      <c r="B3" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="22"/>
-[...2 lines deleted...]
-      <c r="F3" s="22" t="s">
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="22"/>
-      <c r="H3" s="23" t="s">
+      <c r="G3" s="59"/>
+      <c r="H3" s="60" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="21"/>
-      <c r="B4" s="22" t="s">
+      <c r="A4" s="58"/>
+      <c r="B4" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="22"/>
-      <c r="D4" s="22" t="s">
+      <c r="C4" s="59"/>
+      <c r="D4" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="22"/>
-[...5 lines deleted...]
-      <c r="A5" s="21"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="60"/>
+    </row>
+    <row r="5" spans="1:8" ht="45">
+      <c r="A5" s="58"/>
       <c r="B5" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="23"/>
+      <c r="H5" s="60"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="8" t="s">
         <v>93</v>
       </c>
       <c r="B6" s="5">
         <v>137</v>
       </c>
       <c r="C6" s="5">
         <v>150674486</v>
       </c>
       <c r="D6" s="5">
         <v>152021349</v>
       </c>
       <c r="E6" s="5">
         <v>969480698</v>
       </c>
       <c r="F6" s="4">
         <v>100.5</v>
       </c>
       <c r="G6" s="4">
         <v>109.2</v>
       </c>
       <c r="H6" s="4">
         <v>110.7</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="34.5">
-      <c r="A7" s="24" t="s">
+      <c r="A7" s="20" t="s">
         <v>94</v>
       </c>
       <c r="B7" s="5">
         <v>1</v>
       </c>
       <c r="C7" s="5">
         <v>553037</v>
       </c>
       <c r="D7" s="5">
         <v>365356</v>
       </c>
       <c r="E7" s="5">
         <v>2866447</v>
       </c>
       <c r="F7" s="4">
         <v>73</v>
       </c>
       <c r="G7" s="4">
         <v>266.2</v>
       </c>
       <c r="H7" s="4">
         <v>133.30000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="34.5">
-      <c r="A8" s="25" t="s">
+      <c r="A8" s="21" t="s">
         <v>95</v>
       </c>
       <c r="B8" s="5">
         <v>1</v>
       </c>
       <c r="C8" s="5">
         <v>551057</v>
       </c>
       <c r="D8" s="5">
         <v>365356</v>
       </c>
       <c r="E8" s="5">
         <v>2854567</v>
       </c>
       <c r="F8" s="4">
         <v>73</v>
       </c>
       <c r="G8" s="4">
         <v>266.2</v>
       </c>
       <c r="H8" s="4">
         <v>133.4</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="57">
-      <c r="A9" s="25" t="s">
+      <c r="A9" s="21" t="s">
         <v>96</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="5">
         <v>1980</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="5">
         <v>11880</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="24" t="s">
+      <c r="A10" s="20" t="s">
         <v>97</v>
       </c>
       <c r="B10" s="5">
         <v>120</v>
       </c>
       <c r="C10" s="5">
         <v>137346806</v>
       </c>
       <c r="D10" s="5">
         <v>137816784</v>
       </c>
       <c r="E10" s="5">
         <v>847165345</v>
       </c>
       <c r="F10" s="4">
         <v>99.8</v>
       </c>
       <c r="G10" s="4">
         <v>109.2</v>
       </c>
       <c r="H10" s="4">
         <v>109.5</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="23.25">
-      <c r="A11" s="25" t="s">
+      <c r="A11" s="21" t="s">
         <v>98</v>
       </c>
       <c r="B11" s="5">
         <v>22</v>
       </c>
       <c r="C11" s="5">
         <v>22075307</v>
       </c>
       <c r="D11" s="5">
         <v>18778480</v>
       </c>
       <c r="E11" s="5">
         <v>145873264</v>
       </c>
       <c r="F11" s="4">
         <v>87.2</v>
       </c>
       <c r="G11" s="4">
         <v>86.3</v>
       </c>
       <c r="H11" s="4">
         <v>115.3</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="57">
-      <c r="A12" s="26" t="s">
+      <c r="A12" s="22" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="5">
         <v>212736</v>
       </c>
       <c r="D12" s="5">
         <v>245640</v>
       </c>
       <c r="E12" s="5">
         <v>1474931</v>
       </c>
       <c r="F12" s="4">
         <v>103.5</v>
       </c>
       <c r="G12" s="4">
         <v>65.599999999999994</v>
       </c>
       <c r="H12" s="4">
         <v>62.1</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="68.25">
-      <c r="A13" s="26" t="s">
+      <c r="A13" s="22" t="s">
         <v>100</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="5">
         <v>64067</v>
       </c>
       <c r="D13" s="5">
         <v>64067</v>
       </c>
       <c r="E13" s="5">
         <v>368156</v>
       </c>
       <c r="F13" s="4">
         <v>100</v>
       </c>
       <c r="G13" s="4">
         <v>305.7</v>
       </c>
       <c r="H13" s="4">
         <v>477.8</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="68.25">
-      <c r="A14" s="26" t="s">
+      <c r="A14" s="22" t="s">
         <v>101</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="5">
         <v>24485</v>
       </c>
       <c r="D14" s="5">
         <v>51078</v>
       </c>
       <c r="E14" s="5">
         <v>406230</v>
       </c>
       <c r="F14" s="4">
         <v>185.4</v>
       </c>
       <c r="G14" s="4">
         <v>93.4</v>
       </c>
       <c r="H14" s="4">
         <v>96.1</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="45.75">
-      <c r="A15" s="26" t="s">
+      <c r="A15" s="22" t="s">
         <v>102</v>
       </c>
       <c r="B15" s="5">
         <v>2</v>
       </c>
       <c r="C15" s="5">
         <v>6011200</v>
       </c>
       <c r="D15" s="5">
         <v>5539582</v>
       </c>
       <c r="E15" s="5">
         <v>31527665</v>
       </c>
       <c r="F15" s="4">
         <v>95.8</v>
       </c>
       <c r="G15" s="4">
         <v>76.7</v>
       </c>
       <c r="H15" s="4">
         <v>95.3</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="23.25">
-      <c r="A16" s="26" t="s">
+      <c r="A16" s="22" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="5">
         <v>6</v>
       </c>
       <c r="C16" s="5">
         <v>5078746</v>
       </c>
       <c r="D16" s="5">
         <v>4970262</v>
       </c>
       <c r="E16" s="5">
         <v>36403741</v>
       </c>
       <c r="F16" s="4">
         <v>98.1</v>
       </c>
       <c r="G16" s="4">
         <v>94.9</v>
       </c>
       <c r="H16" s="4">
         <v>246.2</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="57">
-      <c r="A17" s="26" t="s">
+      <c r="A17" s="22" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="5">
         <v>8</v>
       </c>
       <c r="C17" s="5">
         <v>5768890</v>
       </c>
       <c r="D17" s="5">
         <v>4276025</v>
       </c>
       <c r="E17" s="5">
         <v>43378370</v>
       </c>
       <c r="F17" s="4">
         <v>84.3</v>
       </c>
       <c r="G17" s="4">
         <v>91.5</v>
       </c>
       <c r="H17" s="4">
         <v>112.2</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="57">
-      <c r="A18" s="26" t="s">
+      <c r="A18" s="22" t="s">
         <v>105</v>
       </c>
       <c r="B18" s="5">
         <v>2</v>
       </c>
       <c r="C18" s="5">
         <v>3404809</v>
       </c>
       <c r="D18" s="5">
         <v>2752401</v>
       </c>
       <c r="E18" s="5">
         <v>23475494</v>
       </c>
       <c r="F18" s="4">
         <v>76.3</v>
       </c>
       <c r="G18" s="4">
         <v>77.7</v>
       </c>
       <c r="H18" s="4">
         <v>101.8</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="23.25">
-      <c r="A19" s="26" t="s">
+      <c r="A19" s="22" t="s">
         <v>106</v>
       </c>
       <c r="B19" s="5">
         <v>4</v>
       </c>
       <c r="C19" s="5">
         <v>1451244</v>
       </c>
       <c r="D19" s="5">
         <v>822755</v>
       </c>
       <c r="E19" s="5">
         <v>8462514</v>
       </c>
       <c r="F19" s="4">
         <v>80.7</v>
       </c>
       <c r="G19" s="4">
         <v>94.4</v>
       </c>
       <c r="H19" s="4">
         <v>121.7</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="34.5">
-      <c r="A20" s="26" t="s">
+      <c r="A20" s="22" t="s">
         <v>107</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="5">
         <v>59130</v>
       </c>
       <c r="D20" s="5">
         <v>56671</v>
       </c>
       <c r="E20" s="5">
         <v>376166</v>
       </c>
       <c r="F20" s="4">
         <v>100.2</v>
       </c>
       <c r="G20" s="4">
         <v>125.5</v>
       </c>
       <c r="H20" s="4">
         <v>114.9</v>
       </c>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21" s="25" t="s">
+      <c r="A21" s="21" t="s">
         <v>108</v>
       </c>
       <c r="B21" s="5">
         <v>9</v>
       </c>
       <c r="C21" s="5">
         <v>18381268</v>
       </c>
       <c r="D21" s="5">
         <v>17100288</v>
       </c>
       <c r="E21" s="5">
         <v>114095778</v>
       </c>
       <c r="F21" s="4">
         <v>70.7</v>
       </c>
       <c r="G21" s="4">
         <v>63.5</v>
       </c>
       <c r="H21" s="4">
         <v>294.8</v>
       </c>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22" s="25" t="s">
+      <c r="A22" s="21" t="s">
         <v>109</v>
       </c>
       <c r="B22" s="5">
         <v>10</v>
       </c>
       <c r="C22" s="5">
         <v>2257840</v>
       </c>
       <c r="D22" s="5">
         <v>2302822</v>
       </c>
       <c r="E22" s="5">
         <v>17457113</v>
       </c>
       <c r="F22" s="4">
         <v>124.4</v>
       </c>
       <c r="G22" s="4">
         <v>122.4</v>
       </c>
       <c r="H22" s="4">
         <v>104.4</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="34.5">
-      <c r="A23" s="25" t="s">
+      <c r="A23" s="21" t="s">
         <v>110</v>
       </c>
       <c r="B23" s="5">
         <v>3</v>
       </c>
       <c r="C23" s="5">
         <v>1405771</v>
       </c>
       <c r="D23" s="5">
         <v>1381778</v>
       </c>
       <c r="E23" s="5">
         <v>10853479</v>
       </c>
       <c r="F23" s="4">
         <v>97.6</v>
       </c>
       <c r="G23" s="4">
         <v>100.2</v>
       </c>
       <c r="H23" s="4">
         <v>83.4</v>
       </c>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24" s="25" t="s">
+      <c r="A24" s="21" t="s">
         <v>111</v>
       </c>
       <c r="B24" s="5">
         <v>7</v>
       </c>
       <c r="C24" s="5">
         <v>812877</v>
       </c>
       <c r="D24" s="5">
         <v>881811</v>
       </c>
       <c r="E24" s="5">
         <v>6089932</v>
       </c>
       <c r="F24" s="4">
         <v>179.7</v>
       </c>
       <c r="G24" s="4">
         <v>167.4</v>
       </c>
       <c r="H24" s="4">
         <v>150.30000000000001</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="34.5">
-      <c r="A25" s="25" t="s">
+      <c r="A25" s="21" t="s">
         <v>112</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="5">
         <v>39192</v>
       </c>
       <c r="D25" s="5">
         <v>39233</v>
       </c>
       <c r="E25" s="5">
         <v>513702</v>
       </c>
       <c r="F25" s="4">
         <v>100</v>
       </c>
       <c r="G25" s="4">
         <v>27.4</v>
       </c>
       <c r="H25" s="4">
         <v>50.5</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="102">
-      <c r="A26" s="25" t="s">
+      <c r="A26" s="21" t="s">
         <v>113</v>
       </c>
       <c r="B26" s="5">
         <v>1</v>
       </c>
       <c r="C26" s="5">
         <v>111372</v>
       </c>
       <c r="D26" s="5">
         <v>224564</v>
       </c>
       <c r="E26" s="5">
         <v>1510120</v>
       </c>
       <c r="F26" s="4">
         <v>193.6</v>
       </c>
       <c r="G26" s="4">
         <v>129.80000000000001</v>
       </c>
       <c r="H26" s="4">
         <v>102.5</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="23.25">
-      <c r="A27" s="25" t="s">
+      <c r="A27" s="21" t="s">
         <v>114</v>
       </c>
       <c r="B27" s="5">
         <v>4</v>
       </c>
       <c r="C27" s="5">
         <v>1416569</v>
       </c>
       <c r="D27" s="5">
         <v>1343573</v>
       </c>
       <c r="E27" s="5">
         <v>9744814</v>
       </c>
       <c r="F27" s="4">
         <v>100.7</v>
       </c>
       <c r="G27" s="4">
         <v>96</v>
       </c>
       <c r="H27" s="4">
         <v>111.8</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="57">
-      <c r="A28" s="25" t="s">
+      <c r="A28" s="21" t="s">
         <v>115</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="5">
         <v>103203</v>
       </c>
       <c r="D28" s="5">
         <v>94282</v>
       </c>
       <c r="E28" s="5">
         <v>758500</v>
       </c>
       <c r="F28" s="4">
         <v>100</v>
       </c>
       <c r="G28" s="4">
         <v>82.3</v>
       </c>
       <c r="H28" s="4">
         <v>83.1</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="34.5">
-      <c r="A29" s="25" t="s">
+      <c r="A29" s="21" t="s">
         <v>116</v>
       </c>
       <c r="B29" s="5">
         <v>2</v>
       </c>
       <c r="C29" s="5">
         <v>21351434</v>
       </c>
       <c r="D29" s="5">
         <v>23277574</v>
       </c>
       <c r="E29" s="5">
         <v>130114352</v>
       </c>
       <c r="F29" s="4">
         <v>102.5</v>
       </c>
       <c r="G29" s="4">
         <v>106.6</v>
       </c>
       <c r="H29" s="4">
         <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="79.5">
-      <c r="A30" s="26" t="s">
+      <c r="A30" s="22" t="s">
         <v>117</v>
       </c>
       <c r="B30" s="5">
         <v>2</v>
       </c>
       <c r="C30" s="5">
         <v>21351434</v>
       </c>
       <c r="D30" s="5">
         <v>23277574</v>
       </c>
       <c r="E30" s="5">
         <v>130114352</v>
       </c>
       <c r="F30" s="4">
         <v>102.5</v>
       </c>
       <c r="G30" s="4">
         <v>106.6</v>
       </c>
       <c r="H30" s="4">
         <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="34.5">
-      <c r="A31" s="25" t="s">
+      <c r="A31" s="21" t="s">
         <v>118</v>
       </c>
       <c r="B31" s="5">
         <v>5</v>
       </c>
       <c r="C31" s="5">
         <v>3674823</v>
       </c>
       <c r="D31" s="5">
         <v>3673122</v>
       </c>
       <c r="E31" s="5">
         <v>17665976</v>
       </c>
       <c r="F31" s="4">
         <v>104.9</v>
       </c>
       <c r="G31" s="4">
         <v>179.8</v>
       </c>
       <c r="H31" s="4">
         <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="68.25">
-      <c r="A32" s="25" t="s">
+      <c r="A32" s="21" t="s">
         <v>119</v>
       </c>
       <c r="B32" s="5">
         <v>1</v>
       </c>
       <c r="C32" s="5">
         <v>6266758</v>
       </c>
       <c r="D32" s="5">
         <v>3307133</v>
       </c>
       <c r="E32" s="5">
         <v>44647619</v>
       </c>
       <c r="F32" s="4">
         <v>52.8</v>
       </c>
       <c r="G32" s="4">
         <v>84.9</v>
       </c>
       <c r="H32" s="4">
         <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="34.5">
-      <c r="A33" s="25" t="s">
+      <c r="A33" s="21" t="s">
         <v>120</v>
       </c>
       <c r="B33" s="5">
         <v>11</v>
       </c>
       <c r="C33" s="5">
         <v>3931931</v>
       </c>
       <c r="D33" s="5">
         <v>4546285</v>
       </c>
       <c r="E33" s="5">
         <v>27482062</v>
       </c>
       <c r="F33" s="4">
         <v>112.8</v>
       </c>
       <c r="G33" s="4">
         <v>145.9</v>
       </c>
       <c r="H33" s="4">
         <v>125.8</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="45.75">
-      <c r="A34" s="25" t="s">
+      <c r="A34" s="21" t="s">
         <v>121</v>
       </c>
       <c r="B34" s="5">
         <v>22</v>
       </c>
       <c r="C34" s="5">
         <v>15589462</v>
       </c>
       <c r="D34" s="5">
         <v>17668185</v>
       </c>
       <c r="E34" s="5">
         <v>94818817</v>
       </c>
       <c r="F34" s="4">
         <v>96.8</v>
       </c>
       <c r="G34" s="4">
         <v>103.9</v>
       </c>
       <c r="H34" s="4">
         <v>176.9</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="23.25">
-      <c r="A35" s="25" t="s">
+      <c r="A35" s="21" t="s">
         <v>122</v>
       </c>
       <c r="B35" s="5">
         <v>11</v>
       </c>
       <c r="C35" s="5">
         <v>17947106</v>
       </c>
       <c r="D35" s="5">
         <v>19289833</v>
       </c>
       <c r="E35" s="5">
         <v>89822805</v>
       </c>
       <c r="F35" s="4">
         <v>85.6</v>
       </c>
       <c r="G35" s="4">
         <v>174</v>
       </c>
       <c r="H35" s="4">
         <v>155.1</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="34.5">
-      <c r="A36" s="25" t="s">
+      <c r="A36" s="21" t="s">
         <v>123</v>
       </c>
       <c r="B36" s="5">
         <v>5</v>
       </c>
       <c r="C36" s="5">
         <v>10134627</v>
       </c>
       <c r="D36" s="5">
         <v>8270570</v>
       </c>
       <c r="E36" s="5">
         <v>42924785</v>
       </c>
       <c r="F36" s="4">
         <v>79.099999999999994</v>
       </c>
       <c r="G36" s="4">
         <v>154.30000000000001</v>
       </c>
       <c r="H36" s="4">
         <v>118.4</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="34.5">
-      <c r="A37" s="26" t="s">
+      <c r="A37" s="22" t="s">
         <v>124</v>
       </c>
       <c r="B37" s="5">
         <v>6</v>
       </c>
       <c r="C37" s="5">
         <v>7812281</v>
       </c>
       <c r="D37" s="5">
         <v>11019066</v>
       </c>
       <c r="E37" s="5">
         <v>46897429</v>
       </c>
       <c r="F37" s="4">
         <v>98.4</v>
       </c>
       <c r="G37" s="4">
         <v>224.4</v>
       </c>
       <c r="H37" s="4">
         <v>228.9</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="23.25">
-      <c r="A38" s="26" t="s">
+      <c r="A38" s="22" t="s">
         <v>125</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C38" s="5">
         <v>198</v>
       </c>
       <c r="D38" s="5">
         <v>198</v>
       </c>
       <c r="E38" s="5">
         <v>593</v>
       </c>
       <c r="F38" s="4">
         <v>100</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="68.25">
-      <c r="A39" s="25" t="s">
+      <c r="A39" s="21" t="s">
         <v>126</v>
       </c>
       <c r="B39" s="5">
         <v>6</v>
       </c>
       <c r="C39" s="5">
         <v>9270562</v>
       </c>
       <c r="D39" s="5">
         <v>10332101</v>
       </c>
       <c r="E39" s="5">
         <v>60083879</v>
       </c>
       <c r="F39" s="4">
         <v>113.2</v>
       </c>
       <c r="G39" s="4">
         <v>102.5</v>
       </c>
       <c r="H39" s="4">
         <v>126.2</v>
       </c>
     </row>
     <row r="40" spans="1:8">
-      <c r="A40" s="25" t="s">
+      <c r="A40" s="21" t="s">
         <v>127</v>
       </c>
       <c r="B40" s="5">
         <v>14</v>
       </c>
       <c r="C40" s="5">
         <v>14010830</v>
       </c>
       <c r="D40" s="5">
         <v>14780745</v>
       </c>
       <c r="E40" s="5">
         <v>83984902</v>
       </c>
       <c r="F40" s="4">
         <v>163</v>
       </c>
       <c r="G40" s="4">
         <v>149.30000000000001</v>
       </c>
       <c r="H40" s="4">
         <v>128.30000000000001</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="45.75">
-      <c r="A41" s="25" t="s">
+      <c r="A41" s="21" t="s">
         <v>128</v>
       </c>
       <c r="B41" s="5">
         <v>1</v>
       </c>
       <c r="C41" s="5">
         <v>219244</v>
       </c>
       <c r="D41" s="5">
         <v>276699</v>
       </c>
       <c r="E41" s="5">
         <v>1149418</v>
       </c>
       <c r="F41" s="4">
         <v>100.5</v>
       </c>
       <c r="G41" s="4">
         <v>341.7</v>
       </c>
       <c r="H41" s="4">
         <v>520.79999999999995</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="34.5">
-      <c r="A42" s="25" t="s">
+      <c r="A42" s="21" t="s">
         <v>129</v>
       </c>
       <c r="B42" s="5">
         <v>7</v>
       </c>
       <c r="C42" s="5">
         <v>9930276</v>
       </c>
       <c r="D42" s="5">
         <v>10651084</v>
       </c>
       <c r="E42" s="5">
         <v>60399188</v>
       </c>
       <c r="F42" s="4">
         <v>171</v>
       </c>
       <c r="G42" s="4">
         <v>129</v>
       </c>
       <c r="H42" s="4">
         <v>109.4</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="57">
-      <c r="A43" s="25" t="s">
+      <c r="A43" s="21" t="s">
         <v>130</v>
       </c>
       <c r="B43" s="5">
         <v>1</v>
       </c>
       <c r="C43" s="5">
         <v>225123</v>
       </c>
       <c r="D43" s="5">
         <v>218349</v>
       </c>
       <c r="E43" s="5">
         <v>2159727</v>
       </c>
       <c r="F43" s="4">
         <v>255.7</v>
       </c>
       <c r="G43" s="4">
         <v>13</v>
       </c>
       <c r="H43" s="4">
         <v>104.3</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="45.75">
-      <c r="A44" s="25" t="s">
+      <c r="A44" s="21" t="s">
         <v>131</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C44" s="5">
         <v>22324</v>
       </c>
       <c r="D44" s="5">
         <v>22324</v>
       </c>
       <c r="E44" s="5">
         <v>149058</v>
       </c>
       <c r="F44" s="4">
         <v>100</v>
       </c>
       <c r="G44" s="4">
         <v>212.5</v>
       </c>
       <c r="H44" s="4">
         <v>146.80000000000001</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="45.75">
-      <c r="A45" s="25" t="s">
+      <c r="A45" s="21" t="s">
         <v>132</v>
       </c>
       <c r="B45" s="5">
         <v>5</v>
       </c>
       <c r="C45" s="5">
         <v>3613864</v>
       </c>
       <c r="D45" s="5">
         <v>3612290</v>
       </c>
       <c r="E45" s="5">
         <v>20127519</v>
       </c>
       <c r="F45" s="4">
         <v>97.2</v>
       </c>
       <c r="G45" s="4">
         <v>291.89999999999998</v>
       </c>
       <c r="H45" s="4">
         <v>215</v>
       </c>
     </row>
     <row r="46" spans="1:8">
-      <c r="A46" s="25" t="s">
+      <c r="A46" s="21" t="s">
         <v>133</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C46" s="5">
         <v>316922</v>
       </c>
       <c r="D46" s="5">
         <v>312573</v>
       </c>
       <c r="E46" s="5">
         <v>4079007</v>
       </c>
       <c r="F46" s="4">
         <v>177.4</v>
       </c>
       <c r="G46" s="4">
         <v>137.1</v>
       </c>
       <c r="H46" s="4">
         <v>254.8</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="23.25">
-      <c r="A47" s="25" t="s">
+      <c r="A47" s="21" t="s">
         <v>134</v>
       </c>
       <c r="B47" s="5">
         <v>2</v>
       </c>
       <c r="C47" s="5">
         <v>641420</v>
       </c>
       <c r="D47" s="5">
         <v>785225</v>
       </c>
       <c r="E47" s="5">
         <v>5026343</v>
       </c>
       <c r="F47" s="4">
         <v>101.1</v>
       </c>
       <c r="G47" s="4">
         <v>149.30000000000001</v>
       </c>
       <c r="H47" s="4">
         <v>125.2</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="79.5">
-      <c r="A48" s="24" t="s">
+      <c r="A48" s="20" t="s">
         <v>135</v>
       </c>
       <c r="B48" s="5">
         <v>11</v>
       </c>
       <c r="C48" s="5">
         <v>9253195</v>
       </c>
       <c r="D48" s="5">
         <v>10524806</v>
       </c>
       <c r="E48" s="5">
         <v>99666146</v>
       </c>
       <c r="F48" s="4">
         <v>108.7</v>
       </c>
       <c r="G48" s="4">
         <v>105.3</v>
       </c>
       <c r="H48" s="4">
         <v>124.9</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="45.75">
-      <c r="A49" s="26" t="s">
+      <c r="A49" s="22" t="s">
         <v>136</v>
       </c>
       <c r="B49" s="5">
         <v>8</v>
       </c>
       <c r="C49" s="5">
         <v>5601589</v>
       </c>
       <c r="D49" s="5">
         <v>6262371</v>
       </c>
       <c r="E49" s="5">
         <v>39864846</v>
       </c>
       <c r="F49" s="4">
         <v>113.7</v>
       </c>
       <c r="G49" s="4">
         <v>108.6</v>
       </c>
       <c r="H49" s="4">
         <v>106.1</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="57">
-      <c r="A50" s="26" t="s">
+      <c r="A50" s="22" t="s">
         <v>137</v>
       </c>
       <c r="B50" s="5">
         <v>2</v>
       </c>
       <c r="C50" s="5">
         <v>3593181</v>
       </c>
       <c r="D50" s="5">
         <v>4203287</v>
       </c>
       <c r="E50" s="5">
         <v>42254949</v>
       </c>
       <c r="F50" s="4">
         <v>105.8</v>
       </c>
       <c r="G50" s="4">
         <v>120.4</v>
       </c>
       <c r="H50" s="4">
         <v>108.7</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="57">
-      <c r="A51" s="26" t="s">
+      <c r="A51" s="22" t="s">
         <v>138</v>
       </c>
       <c r="B51" s="5">
         <v>1</v>
       </c>
       <c r="C51" s="5">
         <v>58425</v>
       </c>
       <c r="D51" s="5">
         <v>59148</v>
       </c>
       <c r="E51" s="5">
         <v>17546351</v>
       </c>
       <c r="F51" s="4">
         <v>100.1</v>
       </c>
       <c r="G51" s="4">
         <v>58.8</v>
       </c>
       <c r="H51" s="4">
         <v>226</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="79.5">
-      <c r="A52" s="24" t="s">
+      <c r="A52" s="20" t="s">
         <v>139</v>
       </c>
       <c r="B52" s="5">
         <v>5</v>
       </c>
       <c r="C52" s="5">
         <v>3521449</v>
       </c>
       <c r="D52" s="5">
         <v>3314404</v>
       </c>
       <c r="E52" s="5">
         <v>19782759</v>
       </c>
       <c r="F52" s="4">
         <v>98.3</v>
       </c>
       <c r="G52" s="4">
         <v>119.8</v>
       </c>
       <c r="H52" s="4">
         <v>115</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="34.5">
-      <c r="A53" s="25" t="s">
+      <c r="A53" s="21" t="s">
         <v>140</v>
       </c>
       <c r="B53" s="5">
         <v>2</v>
       </c>
       <c r="C53" s="5">
         <v>1555693</v>
       </c>
       <c r="D53" s="5">
         <v>1231471</v>
       </c>
       <c r="E53" s="5">
         <v>8212211</v>
       </c>
       <c r="F53" s="4">
         <v>94.4</v>
       </c>
       <c r="G53" s="4">
         <v>66.599999999999994</v>
       </c>
       <c r="H53" s="4">
         <v>99.3</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="34.5">
-      <c r="A54" s="25" t="s">
+      <c r="A54" s="21" t="s">
         <v>141</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C54" s="5">
         <v>690668</v>
       </c>
       <c r="D54" s="5">
         <v>542087</v>
       </c>
       <c r="E54" s="5">
         <v>3658283</v>
       </c>
       <c r="F54" s="4">
         <v>68.400000000000006</v>
       </c>
       <c r="G54" s="4">
         <v>86.5</v>
       </c>
       <c r="H54" s="4">
         <v>108.7</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="68.25">
-      <c r="A55" s="25" t="s">
+      <c r="A55" s="21" t="s">
         <v>142</v>
       </c>
       <c r="B55" s="5">
         <v>3</v>
       </c>
       <c r="C55" s="5">
         <v>1275087</v>
       </c>
       <c r="D55" s="5">
         <v>1540845</v>
       </c>
       <c r="E55" s="5">
         <v>7912265</v>
       </c>
       <c r="F55" s="4">
         <v>109.7</v>
       </c>
       <c r="G55" s="4">
         <v>159.30000000000001</v>
       </c>
       <c r="H55" s="4">
         <v>125.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:G4"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
+      <vt:lpstr>Әдіснама</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
+      <vt:lpstr>08</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>