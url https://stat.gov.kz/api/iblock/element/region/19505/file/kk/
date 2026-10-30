--- v5 (2026-10-10)
+++ v6 (2026-10-30)
@@ -1,84 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.08.2026\қаз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\k.tastanbek\Desktop\Динамика\Динамика 01.09.2026\Динамика 01.09.2026\қаз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="90" windowWidth="15210" windowHeight="12585" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13575" windowHeight="10470"/>
   </bookViews>
   <sheets>
     <sheet name="Әдіснама" sheetId="9" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="10" r:id="rId2"/>
     <sheet name="01" sheetId="1" r:id="rId3"/>
     <sheet name="02" sheetId="2" r:id="rId4"/>
     <sheet name="03" sheetId="3" r:id="rId5"/>
     <sheet name="04" sheetId="4" r:id="rId6"/>
     <sheet name="05" sheetId="5" r:id="rId7"/>
     <sheet name="06" sheetId="6" r:id="rId8"/>
     <sheet name="07" sheetId="7" r:id="rId9"/>
     <sheet name="08" sheetId="8" r:id="rId10"/>
+    <sheet name="09" sheetId="11" r:id="rId11"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3012" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3487" uniqueCount="190">
   <si>
     <t>Заттай көріністе өнеркәсіптік өнімдерінің жөнелтілгені және қалдықтарының өзгеруі</t>
   </si>
   <si>
     <t>Өнім көлемі</t>
   </si>
   <si>
     <t>Ішкі нарыққа жөнелтілген өнім</t>
   </si>
   <si>
     <t>Есепті кезеңнің соңына дайын өнімнің қалдықтары</t>
   </si>
   <si>
     <t>өндірілгені</t>
   </si>
   <si>
     <t>жөнелтілгені</t>
   </si>
   <si>
     <t>есепті ай</t>
   </si>
   <si>
     <t>жыл басынан есепті кезең</t>
   </si>
   <si>
@@ -601,55 +603,61 @@
   </si>
   <si>
     <t>«-» - құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – Шамалы шама</t>
   </si>
   <si>
     <t>«*» -  Жедел деректер</t>
   </si>
   <si>
     <t>«х» – Құпия ақпарат</t>
   </si>
   <si>
     <t>«...» – Деректер жоқ</t>
   </si>
   <si>
     <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/shymkent/spreadsheets/?industry=4487&amp;year=2026&amp;name=316286&amp;period=month&amp;type=spreadsheets</t>
   </si>
+  <si>
+    <t>Құрылыс ерітінділері, тонна</t>
+  </si>
+  <si>
+    <t>Қыркүйек 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#"/>
     <numFmt numFmtId="167" formatCode="s&quot;tan&quot;d&quot;aR&quot;d"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -817,51 +825,51 @@
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -960,95 +968,99 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Excel Built-in Normal" xfId="5"/>
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1296,64 +1308,68 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.abenova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="38.7109375" customWidth="1"/>
     <col min="2" max="2" width="70.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A1" s="25"/>
       <c r="B1" s="25"/>
     </row>
     <row r="2" spans="1:13" s="29" customFormat="1" ht="12.75">
       <c r="A2" s="27" t="s">
         <v>144</v>
       </c>
       <c r="B2" s="28" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="29" customFormat="1" ht="39.75" customHeight="1">
       <c r="A3" s="27" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="28" t="s">
@@ -1413,225 +1429,225 @@
         <v>160</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>161</v>
       </c>
       <c r="M10" s="33"/>
     </row>
     <row r="11" spans="1:13" s="29" customFormat="1" ht="12.75">
       <c r="A11" s="27" t="s">
         <v>162</v>
       </c>
       <c r="B11" s="34" t="s">
         <v>163</v>
       </c>
       <c r="M11" s="33"/>
     </row>
     <row r="12" spans="1:13" s="29" customFormat="1" ht="12.75">
       <c r="A12" s="35" t="s">
         <v>164</v>
       </c>
       <c r="B12" s="36" t="s">
         <v>165</v>
       </c>
       <c r="M12" s="33"/>
     </row>
-    <row r="13" spans="1:13" s="29" customFormat="1" ht="12.75">
+    <row r="13" spans="1:13" s="29" customFormat="1" ht="25.5">
       <c r="A13" s="35" t="s">
         <v>166</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>187</v>
       </c>
       <c r="M13" s="33"/>
     </row>
     <row r="14" spans="1:13" s="29" customFormat="1" ht="12.75">
       <c r="A14" s="35" t="s">
         <v>167</v>
       </c>
       <c r="B14" s="38" t="s">
         <v>168</v>
       </c>
       <c r="M14" s="33"/>
     </row>
     <row r="15" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A15" s="27" t="s">
         <v>169</v>
       </c>
       <c r="B15" s="39">
-        <v>46287</v>
+        <v>46311</v>
       </c>
       <c r="M15" s="40"/>
     </row>
     <row r="16" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A16" s="27" t="s">
         <v>170</v>
       </c>
       <c r="B16" s="39">
-        <v>46313</v>
+        <v>46342</v>
       </c>
       <c r="M16" s="41"/>
     </row>
     <row r="17" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A17" s="27" t="s">
         <v>171</v>
       </c>
-      <c r="B17" s="61" t="s">
+      <c r="B17" s="57" t="s">
         <v>175</v>
       </c>
       <c r="M17" s="40"/>
     </row>
     <row r="18" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A18" s="27" t="s">
         <v>172</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>176</v>
       </c>
       <c r="M18" s="41"/>
     </row>
     <row r="19" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A19" s="27" t="s">
         <v>173</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>177</v>
       </c>
       <c r="M19" s="40"/>
     </row>
     <row r="20" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A20" s="27" t="s">
         <v>174</v>
       </c>
       <c r="B20" s="44" t="s">
         <v>178</v>
       </c>
       <c r="M20" s="41"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H55"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I69" sqref="I69"/>
+      <selection activeCell="E17" sqref="E17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.140625" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" customWidth="1"/>
     <col min="5" max="5" width="13.140625" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" customWidth="1"/>
     <col min="7" max="7" width="15" customWidth="1"/>
     <col min="8" max="8" width="15.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="33.75" customHeight="1">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56"/>
-[...5 lines deleted...]
-      <c r="H1" s="56"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="57" t="s">
+      <c r="A2" s="61" t="s">
         <v>143</v>
       </c>
-      <c r="B2" s="57"/>
-[...5 lines deleted...]
-      <c r="H2" s="57"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="58"/>
-      <c r="B3" s="59" t="s">
+      <c r="A3" s="62"/>
+      <c r="B3" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="59"/>
-[...2 lines deleted...]
-      <c r="F3" s="59" t="s">
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="59"/>
-      <c r="H3" s="60" t="s">
+      <c r="G3" s="63"/>
+      <c r="H3" s="64" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="58"/>
-      <c r="B4" s="59" t="s">
+      <c r="A4" s="62"/>
+      <c r="B4" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="59"/>
-      <c r="D4" s="59" t="s">
+      <c r="C4" s="63"/>
+      <c r="D4" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="59"/>
-[...2 lines deleted...]
-      <c r="H4" s="60"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="64"/>
     </row>
     <row r="5" spans="1:8" ht="35.25" customHeight="1">
-      <c r="A5" s="58"/>
+      <c r="A5" s="62"/>
       <c r="B5" s="19" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="19" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="19" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="60"/>
+      <c r="H5" s="64"/>
     </row>
     <row r="6" spans="1:8" s="14" customFormat="1">
       <c r="A6" s="8" t="s">
         <v>93</v>
       </c>
       <c r="B6" s="5">
         <v>133</v>
       </c>
       <c r="C6" s="5">
         <v>152021349</v>
       </c>
       <c r="D6" s="5">
         <v>156465209</v>
       </c>
       <c r="E6" s="5">
         <v>1125945908</v>
       </c>
       <c r="F6" s="4">
         <v>113.3</v>
       </c>
       <c r="G6" s="4">
         <v>124.3</v>
       </c>
       <c r="H6" s="4">
         <v>112.4</v>
@@ -2109,51 +2125,51 @@
       <c r="A25" s="21" t="s">
         <v>112</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="5">
         <v>39233</v>
       </c>
       <c r="D25" s="5">
         <v>98749</v>
       </c>
       <c r="E25" s="5">
         <v>612451</v>
       </c>
       <c r="F25" s="4">
         <v>224.3</v>
       </c>
       <c r="G25" s="4">
         <v>62.4</v>
       </c>
       <c r="H25" s="4">
         <v>52</v>
       </c>
     </row>
-    <row r="26" spans="1:8" s="14" customFormat="1" ht="68.25">
+    <row r="26" spans="1:8" s="14" customFormat="1" ht="79.5">
       <c r="A26" s="21" t="s">
         <v>113</v>
       </c>
       <c r="B26" s="5">
         <v>1</v>
       </c>
       <c r="C26" s="5">
         <v>224564</v>
       </c>
       <c r="D26" s="5">
         <v>331770</v>
       </c>
       <c r="E26" s="5">
         <v>1841889</v>
       </c>
       <c r="F26" s="4">
         <v>262.3</v>
       </c>
       <c r="G26" s="4">
         <v>179.3</v>
       </c>
       <c r="H26" s="4">
         <v>112.1</v>
       </c>
     </row>
@@ -2707,51 +2723,51 @@
       <c r="A48" s="20" t="s">
         <v>135</v>
       </c>
       <c r="B48" s="5">
         <v>11</v>
       </c>
       <c r="C48" s="5">
         <v>10524806</v>
       </c>
       <c r="D48" s="5">
         <v>10560716</v>
       </c>
       <c r="E48" s="5">
         <v>110226862</v>
       </c>
       <c r="F48" s="4">
         <v>93.7</v>
       </c>
       <c r="G48" s="4">
         <v>95.6</v>
       </c>
       <c r="H48" s="4">
         <v>121.2</v>
       </c>
     </row>
-    <row r="49" spans="1:8" s="14" customFormat="1" ht="34.5">
+    <row r="49" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A49" s="22" t="s">
         <v>136</v>
       </c>
       <c r="B49" s="5">
         <v>8</v>
       </c>
       <c r="C49" s="5">
         <v>6262371</v>
       </c>
       <c r="D49" s="5">
         <v>6986816</v>
       </c>
       <c r="E49" s="5">
         <v>46851663</v>
       </c>
       <c r="F49" s="4">
         <v>98.2</v>
       </c>
       <c r="G49" s="4">
         <v>107.2</v>
       </c>
       <c r="H49" s="4">
         <v>106.2</v>
       </c>
     </row>
@@ -2904,55 +2920,3797 @@
       <c r="F55" s="6">
         <v>56.7</v>
       </c>
       <c r="G55" s="6">
         <v>70.3</v>
       </c>
       <c r="H55" s="6">
         <v>118.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:G4"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H158"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C6" sqref="C6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="21.140625" style="59" customWidth="1"/>
+    <col min="2" max="2" width="12.140625" customWidth="1"/>
+    <col min="3" max="3" width="12.7109375" customWidth="1"/>
+    <col min="4" max="4" width="12.85546875" customWidth="1"/>
+    <col min="5" max="5" width="11.140625" customWidth="1"/>
+    <col min="6" max="6" width="12.140625" customWidth="1"/>
+    <col min="7" max="7" width="10.7109375" customWidth="1"/>
+    <col min="8" max="8" width="15.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="33.75" customHeight="1">
+      <c r="A1" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2" s="61" t="s">
+        <v>189</v>
+      </c>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" s="62"/>
+      <c r="B3" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63" t="s">
+        <v>2</v>
+      </c>
+      <c r="G3" s="63"/>
+      <c r="H3" s="64" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="62"/>
+      <c r="B4" s="63" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="64"/>
+    </row>
+    <row r="5" spans="1:8" ht="35.25" customHeight="1">
+      <c r="A5" s="62"/>
+      <c r="B5" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="56" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="56" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="56" t="s">
+        <v>7</v>
+      </c>
+      <c r="H5" s="64"/>
+    </row>
+    <row r="6" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A6" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="14" customFormat="1">
+      <c r="A7" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A8" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="3"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+      <c r="H8" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="14" customFormat="1">
+      <c r="A9" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="3"/>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A10" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="3"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A11" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" s="4">
+        <v>58</v>
+      </c>
+      <c r="C11" s="4">
+        <v>148.6</v>
+      </c>
+      <c r="D11" s="4">
+        <v>58</v>
+      </c>
+      <c r="E11" s="4">
+        <v>148.6</v>
+      </c>
+      <c r="F11" s="4">
+        <v>58</v>
+      </c>
+      <c r="G11" s="4">
+        <v>148.6</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="14" customFormat="1">
+      <c r="A12" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="4">
+        <v>58</v>
+      </c>
+      <c r="C12" s="4">
+        <v>148.6</v>
+      </c>
+      <c r="D12" s="4">
+        <v>58</v>
+      </c>
+      <c r="E12" s="4">
+        <v>148.6</v>
+      </c>
+      <c r="F12" s="4">
+        <v>58</v>
+      </c>
+      <c r="G12" s="4">
+        <v>148.6</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="14" customFormat="1" ht="57">
+      <c r="A13" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="4">
+        <v>28</v>
+      </c>
+      <c r="C13" s="4">
+        <v>82.4</v>
+      </c>
+      <c r="D13" s="4">
+        <v>28</v>
+      </c>
+      <c r="E13" s="4">
+        <v>82.4</v>
+      </c>
+      <c r="F13" s="4">
+        <v>28</v>
+      </c>
+      <c r="G13" s="4">
+        <v>82.4</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="14" customFormat="1">
+      <c r="A14" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B14" s="4">
+        <v>28</v>
+      </c>
+      <c r="C14" s="4">
+        <v>82.4</v>
+      </c>
+      <c r="D14" s="4">
+        <v>28</v>
+      </c>
+      <c r="E14" s="4">
+        <v>82.4</v>
+      </c>
+      <c r="F14" s="4">
+        <v>28</v>
+      </c>
+      <c r="G14" s="4">
+        <v>82.4</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A15" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="3"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="14" customFormat="1">
+      <c r="A16" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="3"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A17" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="4">
+        <v>1319.6</v>
+      </c>
+      <c r="D17" s="4">
+        <v>369.7</v>
+      </c>
+      <c r="E17" s="4">
+        <v>1298.0999999999999</v>
+      </c>
+      <c r="F17" s="4">
+        <v>369.7</v>
+      </c>
+      <c r="G17" s="4">
+        <v>1298.0999999999999</v>
+      </c>
+      <c r="H17" s="4">
+        <v>25.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="14" customFormat="1">
+      <c r="A18" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" s="4">
+        <v>1262</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="4">
+        <v>1262</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="14" customFormat="1">
+      <c r="A19" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" s="4">
+        <v>41.6</v>
+      </c>
+      <c r="D19" s="4">
+        <v>4.7</v>
+      </c>
+      <c r="E19" s="4">
+        <v>36.1</v>
+      </c>
+      <c r="F19" s="4">
+        <v>4.7</v>
+      </c>
+      <c r="G19" s="4">
+        <v>36.1</v>
+      </c>
+      <c r="H19" s="4">
+        <v>9.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A20" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="5">
+        <v>534</v>
+      </c>
+      <c r="C20" s="5">
+        <v>3877</v>
+      </c>
+      <c r="D20" s="5">
+        <v>534</v>
+      </c>
+      <c r="E20" s="5">
+        <v>3877</v>
+      </c>
+      <c r="F20" s="5">
+        <v>534</v>
+      </c>
+      <c r="G20" s="5">
+        <v>3877</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="14" customFormat="1">
+      <c r="A21" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C21" s="5">
+        <v>3137</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" s="5">
+        <v>3137</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G21" s="5">
+        <v>3137</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="14" customFormat="1">
+      <c r="A22" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="5">
+        <v>740</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" s="5">
+        <v>740</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G22" s="5">
+        <v>740</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="14" customFormat="1" ht="57">
+      <c r="A23" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="5">
+        <v>6816</v>
+      </c>
+      <c r="C23" s="5">
+        <v>50257</v>
+      </c>
+      <c r="D23" s="5">
+        <v>5455</v>
+      </c>
+      <c r="E23" s="5">
+        <v>48574</v>
+      </c>
+      <c r="F23" s="5">
+        <v>5395</v>
+      </c>
+      <c r="G23" s="5">
+        <v>48442</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="14" customFormat="1">
+      <c r="A24" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="5">
+        <v>38606</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" s="5">
+        <v>36923</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G24" s="5">
+        <v>36863</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="14" customFormat="1">
+      <c r="A25" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="14" customFormat="1">
+      <c r="A26" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C26" s="5">
+        <v>11579</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" s="5">
+        <v>11579</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="5">
+        <v>11579</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="14" customFormat="1" ht="57">
+      <c r="A27" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="5">
+        <v>2412</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" s="5">
+        <v>3195</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" s="5">
+        <v>3153</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="14" customFormat="1">
+      <c r="A28" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="5">
+        <v>2412</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E28" s="5">
+        <v>3195</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" s="5">
+        <v>3153</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A29" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="B29" s="5">
+        <v>459</v>
+      </c>
+      <c r="C29" s="5">
+        <v>4725</v>
+      </c>
+      <c r="D29" s="5">
+        <v>459</v>
+      </c>
+      <c r="E29" s="5">
+        <v>4725</v>
+      </c>
+      <c r="F29" s="5">
+        <v>459</v>
+      </c>
+      <c r="G29" s="5">
+        <v>4725</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="14" customFormat="1">
+      <c r="A30" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B30" s="5">
+        <v>8</v>
+      </c>
+      <c r="C30" s="5">
+        <v>374</v>
+      </c>
+      <c r="D30" s="5">
+        <v>8</v>
+      </c>
+      <c r="E30" s="5">
+        <v>374</v>
+      </c>
+      <c r="F30" s="5">
+        <v>8</v>
+      </c>
+      <c r="G30" s="5">
+        <v>374</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="14" customFormat="1">
+      <c r="A31" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B31" s="5">
+        <v>451</v>
+      </c>
+      <c r="C31" s="5">
+        <v>4351</v>
+      </c>
+      <c r="D31" s="5">
+        <v>451</v>
+      </c>
+      <c r="E31" s="5">
+        <v>4351</v>
+      </c>
+      <c r="F31" s="5">
+        <v>451</v>
+      </c>
+      <c r="G31" s="5">
+        <v>4351</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="14" customFormat="1" ht="57">
+      <c r="A32" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B32" s="5">
+        <v>34382</v>
+      </c>
+      <c r="C32" s="5">
+        <v>314528</v>
+      </c>
+      <c r="D32" s="5">
+        <v>38686</v>
+      </c>
+      <c r="E32" s="5">
+        <v>313984</v>
+      </c>
+      <c r="F32" s="5">
+        <v>35112</v>
+      </c>
+      <c r="G32" s="5">
+        <v>279337</v>
+      </c>
+      <c r="H32" s="5">
+        <v>10247</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="14" customFormat="1">
+      <c r="A33" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B33" s="5">
+        <v>33604</v>
+      </c>
+      <c r="C33" s="5">
+        <v>308438</v>
+      </c>
+      <c r="D33" s="5">
+        <v>37999</v>
+      </c>
+      <c r="E33" s="5">
+        <v>307756</v>
+      </c>
+      <c r="F33" s="5">
+        <v>34425</v>
+      </c>
+      <c r="G33" s="5">
+        <v>273940</v>
+      </c>
+      <c r="H33" s="5">
+        <v>9379</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="14" customFormat="1">
+      <c r="A34" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C34" s="5">
+        <v>6090</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E34" s="5">
+        <v>6228</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G34" s="5">
+        <v>5397</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="14" customFormat="1">
+      <c r="A35" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C35" s="5">
+        <v>340</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E35" s="5">
+        <v>340</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G35" s="5">
+        <v>340</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="14" customFormat="1">
+      <c r="A36" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C36" s="5">
+        <v>340</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E36" s="5">
+        <v>340</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G36" s="5">
+        <v>340</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A37" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B37" s="5">
+        <v>2359</v>
+      </c>
+      <c r="C37" s="5">
+        <v>19501</v>
+      </c>
+      <c r="D37" s="5">
+        <v>2562</v>
+      </c>
+      <c r="E37" s="5">
+        <v>19344</v>
+      </c>
+      <c r="F37" s="5">
+        <v>2335</v>
+      </c>
+      <c r="G37" s="5">
+        <v>17918</v>
+      </c>
+      <c r="H37" s="5">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="14" customFormat="1">
+      <c r="A38" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B38" s="5">
+        <v>61</v>
+      </c>
+      <c r="C38" s="5">
+        <v>428</v>
+      </c>
+      <c r="D38" s="5">
+        <v>25</v>
+      </c>
+      <c r="E38" s="5">
+        <v>430</v>
+      </c>
+      <c r="F38" s="5">
+        <v>25</v>
+      </c>
+      <c r="G38" s="5">
+        <v>386</v>
+      </c>
+      <c r="H38" s="5">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="14" customFormat="1">
+      <c r="A39" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B39" s="5">
+        <v>2298</v>
+      </c>
+      <c r="C39" s="5">
+        <v>19073</v>
+      </c>
+      <c r="D39" s="5">
+        <v>2537</v>
+      </c>
+      <c r="E39" s="5">
+        <v>18914</v>
+      </c>
+      <c r="F39" s="5">
+        <v>2310</v>
+      </c>
+      <c r="G39" s="5">
+        <v>17532</v>
+      </c>
+      <c r="H39" s="5">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A40" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B40" s="5">
+        <v>179</v>
+      </c>
+      <c r="C40" s="5">
+        <v>866</v>
+      </c>
+      <c r="D40" s="5">
+        <v>180</v>
+      </c>
+      <c r="E40" s="5">
+        <v>866</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G40" s="5">
+        <v>563</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" s="14" customFormat="1">
+      <c r="A41" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B41" s="5">
+        <v>109</v>
+      </c>
+      <c r="C41" s="5">
+        <v>498</v>
+      </c>
+      <c r="D41" s="5">
+        <v>110</v>
+      </c>
+      <c r="E41" s="5">
+        <v>498</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G41" s="5">
+        <v>313</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" s="14" customFormat="1">
+      <c r="A42" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C42" s="5">
+        <v>368</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E42" s="5">
+        <v>368</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G42" s="5">
+        <v>250</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A43" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B43" s="5">
+        <v>780</v>
+      </c>
+      <c r="C43" s="5">
+        <v>4211</v>
+      </c>
+      <c r="D43" s="5">
+        <v>780</v>
+      </c>
+      <c r="E43" s="5">
+        <v>4211</v>
+      </c>
+      <c r="F43" s="5">
+        <v>780</v>
+      </c>
+      <c r="G43" s="5">
+        <v>4211</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" s="14" customFormat="1">
+      <c r="A44" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C44" s="5">
+        <v>9</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E44" s="5">
+        <v>9</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G44" s="5">
+        <v>9</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" s="14" customFormat="1">
+      <c r="A45" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B45" s="5">
+        <v>779</v>
+      </c>
+      <c r="C45" s="5">
+        <v>4202</v>
+      </c>
+      <c r="D45" s="5">
+        <v>779</v>
+      </c>
+      <c r="E45" s="5">
+        <v>4202</v>
+      </c>
+      <c r="F45" s="5">
+        <v>779</v>
+      </c>
+      <c r="G45" s="5">
+        <v>4202</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" s="14" customFormat="1">
+      <c r="A46" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B46" s="3"/>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3"/>
+      <c r="E46" s="3"/>
+      <c r="F46" s="3"/>
+      <c r="G46" s="3"/>
+      <c r="H46" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A47" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C47" s="4">
+        <v>1586.5</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E47" s="4">
+        <v>1586.5</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G47" s="4">
+        <v>1586.5</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" s="14" customFormat="1">
+      <c r="A48" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C48" s="4">
+        <v>1586.5</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E48" s="4">
+        <v>1586.5</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G48" s="4">
+        <v>1586.5</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A49" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C49" s="4">
+        <v>26383</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E49" s="4">
+        <v>25996</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G49" s="4">
+        <v>23416</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="14" customFormat="1">
+      <c r="A50" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C50" s="4">
+        <v>26383</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E50" s="4">
+        <v>25996</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G50" s="4">
+        <v>23416</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" s="14" customFormat="1" ht="57">
+      <c r="A51" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B51" s="4">
+        <v>9881</v>
+      </c>
+      <c r="C51" s="4">
+        <v>121463.1</v>
+      </c>
+      <c r="D51" s="4">
+        <v>9936.7999999999993</v>
+      </c>
+      <c r="E51" s="4">
+        <v>120808.2</v>
+      </c>
+      <c r="F51" s="4">
+        <v>9207.7999999999993</v>
+      </c>
+      <c r="G51" s="4">
+        <v>101702.2</v>
+      </c>
+      <c r="H51" s="4">
+        <v>1641.7</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" s="14" customFormat="1">
+      <c r="A52" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B52" s="4">
+        <v>694</v>
+      </c>
+      <c r="C52" s="4">
+        <v>6665</v>
+      </c>
+      <c r="D52" s="4">
+        <v>682</v>
+      </c>
+      <c r="E52" s="4">
+        <v>6725</v>
+      </c>
+      <c r="F52" s="4">
+        <v>682</v>
+      </c>
+      <c r="G52" s="4">
+        <v>6725</v>
+      </c>
+      <c r="H52" s="4">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" s="14" customFormat="1">
+      <c r="A53" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B53" s="4">
+        <v>63</v>
+      </c>
+      <c r="C53" s="4">
+        <v>354.1</v>
+      </c>
+      <c r="D53" s="4">
+        <v>67.8</v>
+      </c>
+      <c r="E53" s="4">
+        <v>338.2</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G53" s="4">
+        <v>160.19999999999999</v>
+      </c>
+      <c r="H53" s="4">
+        <v>56.7</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" s="14" customFormat="1">
+      <c r="A54" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B54" s="4">
+        <v>9124</v>
+      </c>
+      <c r="C54" s="4">
+        <v>114444</v>
+      </c>
+      <c r="D54" s="4">
+        <v>9187</v>
+      </c>
+      <c r="E54" s="4">
+        <v>113745</v>
+      </c>
+      <c r="F54" s="4">
+        <v>8519</v>
+      </c>
+      <c r="G54" s="4">
+        <v>94817</v>
+      </c>
+      <c r="H54" s="4">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A55" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B55" s="4">
+        <v>100123</v>
+      </c>
+      <c r="C55" s="4">
+        <v>816231</v>
+      </c>
+      <c r="D55" s="4">
+        <v>96690</v>
+      </c>
+      <c r="E55" s="4">
+        <v>816029</v>
+      </c>
+      <c r="F55" s="4">
+        <v>96327</v>
+      </c>
+      <c r="G55" s="4">
+        <v>812580</v>
+      </c>
+      <c r="H55" s="4">
+        <v>8180.3</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" s="14" customFormat="1">
+      <c r="A56" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C56" s="4">
+        <v>197459</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E56" s="4">
+        <v>198037</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G56" s="4">
+        <v>198037</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" s="14" customFormat="1">
+      <c r="A57" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B57" s="4">
+        <v>1041</v>
+      </c>
+      <c r="C57" s="4">
+        <v>9515</v>
+      </c>
+      <c r="D57" s="4">
+        <v>1140</v>
+      </c>
+      <c r="E57" s="4">
+        <v>9774</v>
+      </c>
+      <c r="F57" s="4">
+        <v>1140</v>
+      </c>
+      <c r="G57" s="4">
+        <v>9774</v>
+      </c>
+      <c r="H57" s="4">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" s="14" customFormat="1">
+      <c r="A58" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B58" s="4">
+        <v>69481</v>
+      </c>
+      <c r="C58" s="4">
+        <v>481299</v>
+      </c>
+      <c r="D58" s="4">
+        <v>69487</v>
+      </c>
+      <c r="E58" s="4">
+        <v>481289</v>
+      </c>
+      <c r="F58" s="4">
+        <v>69371</v>
+      </c>
+      <c r="G58" s="4">
+        <v>480226</v>
+      </c>
+      <c r="H58" s="4">
+        <v>19.3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" s="14" customFormat="1">
+      <c r="A59" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C59" s="4">
+        <v>127958</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E59" s="4">
+        <v>126929</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G59" s="4">
+        <v>124543</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="14" customFormat="1">
+      <c r="A60" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="B60" s="3"/>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3"/>
+      <c r="E60" s="3"/>
+      <c r="F60" s="3"/>
+      <c r="G60" s="3"/>
+      <c r="H60" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="14" customFormat="1">
+      <c r="A61" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B61" s="3"/>
+      <c r="C61" s="3"/>
+      <c r="D61" s="3"/>
+      <c r="E61" s="3"/>
+      <c r="F61" s="3"/>
+      <c r="G61" s="3"/>
+      <c r="H61" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A62" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B62" s="4">
+        <v>9.9</v>
+      </c>
+      <c r="C62" s="4">
+        <v>197.9</v>
+      </c>
+      <c r="D62" s="4">
+        <v>10.5</v>
+      </c>
+      <c r="E62" s="4">
+        <v>198.5</v>
+      </c>
+      <c r="F62" s="4">
+        <v>6.1</v>
+      </c>
+      <c r="G62" s="4">
+        <v>137.6</v>
+      </c>
+      <c r="H62" s="4">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="14" customFormat="1">
+      <c r="A63" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" s="14" customFormat="1">
+      <c r="A64" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B64" s="4">
+        <v>9.9</v>
+      </c>
+      <c r="C64" s="4">
+        <v>191</v>
+      </c>
+      <c r="D64" s="4">
+        <v>10.5</v>
+      </c>
+      <c r="E64" s="4">
+        <v>198.5</v>
+      </c>
+      <c r="F64" s="4">
+        <v>6.1</v>
+      </c>
+      <c r="G64" s="4">
+        <v>137.6</v>
+      </c>
+      <c r="H64" s="4">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A65" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B65" s="4">
+        <v>465.5</v>
+      </c>
+      <c r="C65" s="4">
+        <v>4573.2</v>
+      </c>
+      <c r="D65" s="4">
+        <v>304.5</v>
+      </c>
+      <c r="E65" s="4">
+        <v>3843.3</v>
+      </c>
+      <c r="F65" s="4">
+        <v>118</v>
+      </c>
+      <c r="G65" s="4">
+        <v>2799.4</v>
+      </c>
+      <c r="H65" s="4">
+        <v>1744.9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" s="14" customFormat="1">
+      <c r="A66" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B66" s="4">
+        <v>465.5</v>
+      </c>
+      <c r="C66" s="4">
+        <v>4573.2</v>
+      </c>
+      <c r="D66" s="4">
+        <v>304.5</v>
+      </c>
+      <c r="E66" s="4">
+        <v>3843.3</v>
+      </c>
+      <c r="F66" s="4">
+        <v>118</v>
+      </c>
+      <c r="G66" s="4">
+        <v>2799.4</v>
+      </c>
+      <c r="H66" s="4">
+        <v>1744.9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" s="14" customFormat="1">
+      <c r="A67" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B67" s="3"/>
+      <c r="C67" s="3"/>
+      <c r="D67" s="3"/>
+      <c r="E67" s="3"/>
+      <c r="F67" s="3"/>
+      <c r="G67" s="3"/>
+      <c r="H67" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A68" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C68" s="5">
+        <v>2291</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E68" s="5">
+        <v>2291</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G68" s="5">
+        <v>2291</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" s="14" customFormat="1">
+      <c r="A69" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C69" s="5">
+        <v>2291</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E69" s="5">
+        <v>2291</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G69" s="5">
+        <v>2291</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A70" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B70" s="4">
+        <v>9</v>
+      </c>
+      <c r="C70" s="4">
+        <v>1670</v>
+      </c>
+      <c r="D70" s="4">
+        <v>9</v>
+      </c>
+      <c r="E70" s="4">
+        <v>1670</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" s="14" customFormat="1">
+      <c r="A71" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B71" s="4">
+        <v>9</v>
+      </c>
+      <c r="C71" s="4">
+        <v>1670</v>
+      </c>
+      <c r="D71" s="4">
+        <v>9</v>
+      </c>
+      <c r="E71" s="4">
+        <v>1670</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A72" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B72" s="3"/>
+      <c r="C72" s="3"/>
+      <c r="D72" s="3"/>
+      <c r="E72" s="3"/>
+      <c r="F72" s="3"/>
+      <c r="G72" s="3"/>
+      <c r="H72" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" s="14" customFormat="1" ht="79.5">
+      <c r="A73" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B73" s="3"/>
+      <c r="C73" s="3"/>
+      <c r="D73" s="3"/>
+      <c r="E73" s="3"/>
+      <c r="F73" s="3"/>
+      <c r="G73" s="3"/>
+      <c r="H73" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A74" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B74" s="3"/>
+      <c r="C74" s="3"/>
+      <c r="D74" s="3"/>
+      <c r="E74" s="3"/>
+      <c r="F74" s="3"/>
+      <c r="G74" s="3"/>
+      <c r="H74" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A75" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B75" s="5">
+        <v>77450</v>
+      </c>
+      <c r="C75" s="5">
+        <v>1532781</v>
+      </c>
+      <c r="D75" s="5">
+        <v>77450</v>
+      </c>
+      <c r="E75" s="5">
+        <v>1532781</v>
+      </c>
+      <c r="F75" s="5">
+        <v>77450</v>
+      </c>
+      <c r="G75" s="5">
+        <v>1532781</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" s="14" customFormat="1">
+      <c r="A76" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B76" s="5">
+        <v>77450</v>
+      </c>
+      <c r="C76" s="5">
+        <v>1532781</v>
+      </c>
+      <c r="D76" s="5">
+        <v>77450</v>
+      </c>
+      <c r="E76" s="5">
+        <v>1532781</v>
+      </c>
+      <c r="F76" s="5">
+        <v>77450</v>
+      </c>
+      <c r="G76" s="5">
+        <v>1532781</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A77" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B77" s="3"/>
+      <c r="C77" s="3"/>
+      <c r="D77" s="3"/>
+      <c r="E77" s="3"/>
+      <c r="F77" s="3"/>
+      <c r="G77" s="3"/>
+      <c r="H77" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A78" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C78" s="4">
+        <v>1579.6</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E78" s="4">
+        <v>1579.6</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G78" s="4">
+        <v>1579.6</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" s="14" customFormat="1">
+      <c r="A79" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C79" s="4">
+        <v>1579.6</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E79" s="4">
+        <v>1579.6</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G79" s="4">
+        <v>1579.6</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A80" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C80" s="4">
+        <v>276</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E80" s="4">
+        <v>276</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G80" s="4">
+        <v>276</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" s="14" customFormat="1">
+      <c r="A81" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C81" s="4">
+        <v>276</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E81" s="4">
+        <v>276</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G81" s="4">
+        <v>276</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A82" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C82" s="4">
+        <v>1502.5</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E82" s="4">
+        <v>1502.5</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G82" s="4">
+        <v>1502.5</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" s="14" customFormat="1">
+      <c r="A83" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C83" s="4">
+        <v>1502.5</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E83" s="4">
+        <v>1502.5</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G83" s="4">
+        <v>1502.5</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" s="14" customFormat="1">
+      <c r="A84" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C84" s="4">
+        <v>291.60000000000002</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E84" s="4">
+        <v>272.7</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G84" s="4">
+        <v>109.6</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" s="14" customFormat="1">
+      <c r="A85" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C85" s="4">
+        <v>291.60000000000002</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E85" s="4">
+        <v>272.7</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G85" s="4">
+        <v>109.6</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A86" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B86" s="3"/>
+      <c r="C86" s="3"/>
+      <c r="D86" s="3"/>
+      <c r="E86" s="3"/>
+      <c r="F86" s="3"/>
+      <c r="G86" s="3"/>
+      <c r="H86" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="14" customFormat="1">
+      <c r="A87" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C87" s="5">
+        <v>96</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E87" s="5">
+        <v>96</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G87" s="5">
+        <v>70</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" s="14" customFormat="1">
+      <c r="A88" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C88" s="5">
+        <v>96</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E88" s="5">
+        <v>96</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G88" s="5">
+        <v>70</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A89" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B89" s="3"/>
+      <c r="C89" s="3"/>
+      <c r="D89" s="3"/>
+      <c r="E89" s="3"/>
+      <c r="F89" s="3"/>
+      <c r="G89" s="3"/>
+      <c r="H89" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A90" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B90" s="3"/>
+      <c r="C90" s="3"/>
+      <c r="D90" s="3"/>
+      <c r="E90" s="3"/>
+      <c r="F90" s="3"/>
+      <c r="G90" s="3"/>
+      <c r="H90" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A91" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B91" s="5">
+        <v>1462910</v>
+      </c>
+      <c r="C91" s="5">
+        <v>12882340</v>
+      </c>
+      <c r="D91" s="5">
+        <v>1421740</v>
+      </c>
+      <c r="E91" s="5">
+        <v>12789750</v>
+      </c>
+      <c r="F91" s="5">
+        <v>1421740</v>
+      </c>
+      <c r="G91" s="5">
+        <v>12789741</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" s="14" customFormat="1">
+      <c r="A92" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C92" s="5">
+        <v>905</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E92" s="5">
+        <v>905</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G92" s="5">
+        <v>905</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" s="14" customFormat="1">
+      <c r="A93" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B93" s="5">
+        <v>849211</v>
+      </c>
+      <c r="C93" s="5">
+        <v>8021952</v>
+      </c>
+      <c r="D93" s="5">
+        <v>849211</v>
+      </c>
+      <c r="E93" s="5">
+        <v>8021952</v>
+      </c>
+      <c r="F93" s="5">
+        <v>849211</v>
+      </c>
+      <c r="G93" s="5">
+        <v>8021943</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" s="14" customFormat="1">
+      <c r="A94" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B94" s="5">
+        <v>399737</v>
+      </c>
+      <c r="C94" s="5">
+        <v>3367954</v>
+      </c>
+      <c r="D94" s="5">
+        <v>399737</v>
+      </c>
+      <c r="E94" s="5">
+        <v>3367954</v>
+      </c>
+      <c r="F94" s="5">
+        <v>399737</v>
+      </c>
+      <c r="G94" s="5">
+        <v>3367954</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" s="14" customFormat="1">
+      <c r="A95" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C95" s="5">
+        <v>1491529</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E95" s="5">
+        <v>1398939</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G95" s="5">
+        <v>1398939</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" s="14" customFormat="1" ht="90.75">
+      <c r="A96" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B96" s="5">
+        <v>68210</v>
+      </c>
+      <c r="C96" s="5">
+        <v>673973</v>
+      </c>
+      <c r="D96" s="5">
+        <v>68210</v>
+      </c>
+      <c r="E96" s="5">
+        <v>673973</v>
+      </c>
+      <c r="F96" s="5">
+        <v>68210</v>
+      </c>
+      <c r="G96" s="5">
+        <v>622223</v>
+      </c>
+      <c r="H96" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" s="14" customFormat="1">
+      <c r="A97" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B97" s="5">
+        <v>68210</v>
+      </c>
+      <c r="C97" s="5">
+        <v>276120</v>
+      </c>
+      <c r="D97" s="5">
+        <v>68210</v>
+      </c>
+      <c r="E97" s="5">
+        <v>276120</v>
+      </c>
+      <c r="F97" s="5">
+        <v>68210</v>
+      </c>
+      <c r="G97" s="5">
+        <v>224370</v>
+      </c>
+      <c r="H97" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" s="14" customFormat="1">
+      <c r="A98" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C98" s="5">
+        <v>397853</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E98" s="5">
+        <v>397853</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G98" s="5">
+        <v>397853</v>
+      </c>
+      <c r="H98" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A99" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B99" s="3"/>
+      <c r="C99" s="3"/>
+      <c r="D99" s="3"/>
+      <c r="E99" s="3"/>
+      <c r="F99" s="3"/>
+      <c r="G99" s="3"/>
+      <c r="H99" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A100" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C100" s="5">
+        <v>9693213</v>
+      </c>
+      <c r="D100" s="5">
+        <v>1173391</v>
+      </c>
+      <c r="E100" s="5">
+        <v>8390350</v>
+      </c>
+      <c r="F100" s="5">
+        <v>1146804</v>
+      </c>
+      <c r="G100" s="5">
+        <v>7520441</v>
+      </c>
+      <c r="H100" s="5">
+        <v>1521305</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" s="14" customFormat="1">
+      <c r="A101" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H101" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" s="14" customFormat="1">
+      <c r="A102" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C102" s="5">
+        <v>9127751</v>
+      </c>
+      <c r="D102" s="5">
+        <v>1173391</v>
+      </c>
+      <c r="E102" s="5">
+        <v>7824888</v>
+      </c>
+      <c r="F102" s="5">
+        <v>1146804</v>
+      </c>
+      <c r="G102" s="5">
+        <v>7520441</v>
+      </c>
+      <c r="H102" s="5">
+        <v>1521305</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A103" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B103" s="4">
+        <v>252</v>
+      </c>
+      <c r="C103" s="4">
+        <v>1940.3</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" s="14" customFormat="1">
+      <c r="A104" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C104" s="4">
+        <v>716.7</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H104" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" s="14" customFormat="1">
+      <c r="A105" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C105" s="4">
+        <v>1223.5999999999999</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H105" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" s="14" customFormat="1" ht="57">
+      <c r="A106" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B106" s="4">
+        <v>327.7</v>
+      </c>
+      <c r="C106" s="4">
+        <v>2435.3000000000002</v>
+      </c>
+      <c r="D106" s="4">
+        <v>329.3</v>
+      </c>
+      <c r="E106" s="4">
+        <v>2488.4</v>
+      </c>
+      <c r="F106" s="4">
+        <v>319.60000000000002</v>
+      </c>
+      <c r="G106" s="4">
+        <v>2438.6999999999998</v>
+      </c>
+      <c r="H106" s="4">
+        <v>33.9</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" s="14" customFormat="1">
+      <c r="A107" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C107" s="4">
+        <v>946.7</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E107" s="4">
+        <v>963.1</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G107" s="4">
+        <v>913.9</v>
+      </c>
+      <c r="H107" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" s="14" customFormat="1">
+      <c r="A108" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C108" s="4">
+        <v>1488.6</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E108" s="4">
+        <v>1525.3</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="4">
+        <v>1524.8</v>
+      </c>
+      <c r="H108" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" s="14" customFormat="1" ht="90.75">
+      <c r="A109" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B109" s="5">
+        <v>23935</v>
+      </c>
+      <c r="C109" s="5">
+        <v>188715</v>
+      </c>
+      <c r="D109" s="5">
+        <v>24040</v>
+      </c>
+      <c r="E109" s="5">
+        <v>193237</v>
+      </c>
+      <c r="F109" s="5">
+        <v>16923</v>
+      </c>
+      <c r="G109" s="5">
+        <v>186120</v>
+      </c>
+      <c r="H109" s="5">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" s="14" customFormat="1">
+      <c r="A110" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B110" s="5">
+        <v>158</v>
+      </c>
+      <c r="C110" s="5">
+        <v>4390</v>
+      </c>
+      <c r="D110" s="5">
+        <v>263</v>
+      </c>
+      <c r="E110" s="5">
+        <v>4118</v>
+      </c>
+      <c r="F110" s="5">
+        <v>263</v>
+      </c>
+      <c r="G110" s="5">
+        <v>4118</v>
+      </c>
+      <c r="H110" s="5">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" s="14" customFormat="1">
+      <c r="A111" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C111" s="5">
+        <v>66934</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E111" s="5">
+        <v>71728</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G111" s="5">
+        <v>64611</v>
+      </c>
+      <c r="H111" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" s="14" customFormat="1">
+      <c r="A112" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B112" s="5">
+        <v>16660</v>
+      </c>
+      <c r="C112" s="5">
+        <v>117391</v>
+      </c>
+      <c r="D112" s="5">
+        <v>16660</v>
+      </c>
+      <c r="E112" s="5">
+        <v>117391</v>
+      </c>
+      <c r="F112" s="5">
+        <v>16660</v>
+      </c>
+      <c r="G112" s="5">
+        <v>117391</v>
+      </c>
+      <c r="H112" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A113" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B113" s="5">
+        <v>4480</v>
+      </c>
+      <c r="C113" s="5">
+        <v>43827</v>
+      </c>
+      <c r="D113" s="5">
+        <v>4368</v>
+      </c>
+      <c r="E113" s="5">
+        <v>43976</v>
+      </c>
+      <c r="F113" s="5">
+        <v>4014</v>
+      </c>
+      <c r="G113" s="5">
+        <v>36776</v>
+      </c>
+      <c r="H113" s="5">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" s="14" customFormat="1">
+      <c r="A114" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B114" s="5">
+        <v>4480</v>
+      </c>
+      <c r="C114" s="5">
+        <v>43827</v>
+      </c>
+      <c r="D114" s="5">
+        <v>4368</v>
+      </c>
+      <c r="E114" s="5">
+        <v>43976</v>
+      </c>
+      <c r="F114" s="5">
+        <v>4014</v>
+      </c>
+      <c r="G114" s="5">
+        <v>36776</v>
+      </c>
+      <c r="H114" s="5">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" s="14" customFormat="1">
+      <c r="A115" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B115" s="5">
+        <v>77224</v>
+      </c>
+      <c r="C115" s="5">
+        <v>1117630</v>
+      </c>
+      <c r="D115" s="5">
+        <v>77224</v>
+      </c>
+      <c r="E115" s="5">
+        <v>1117630</v>
+      </c>
+      <c r="F115" s="5">
+        <v>77224</v>
+      </c>
+      <c r="G115" s="5">
+        <v>1116535</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" s="14" customFormat="1">
+      <c r="A116" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C116" s="5">
+        <v>310391</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E116" s="5">
+        <v>310391</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G116" s="5">
+        <v>310391</v>
+      </c>
+      <c r="H116" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" s="14" customFormat="1">
+      <c r="A117" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B117" s="5">
+        <v>17925</v>
+      </c>
+      <c r="C117" s="5">
+        <v>247436</v>
+      </c>
+      <c r="D117" s="5">
+        <v>17925</v>
+      </c>
+      <c r="E117" s="5">
+        <v>247436</v>
+      </c>
+      <c r="F117" s="5">
+        <v>17925</v>
+      </c>
+      <c r="G117" s="5">
+        <v>247436</v>
+      </c>
+      <c r="H117" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" s="14" customFormat="1">
+      <c r="A118" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B118" s="5">
+        <v>37058</v>
+      </c>
+      <c r="C118" s="5">
+        <v>559802</v>
+      </c>
+      <c r="D118" s="5">
+        <v>37058</v>
+      </c>
+      <c r="E118" s="5">
+        <v>559802</v>
+      </c>
+      <c r="F118" s="5">
+        <v>37058</v>
+      </c>
+      <c r="G118" s="5">
+        <v>558707</v>
+      </c>
+      <c r="H118" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" s="14" customFormat="1">
+      <c r="A119" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C119" s="5">
+        <v>1</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E119" s="5">
+        <v>1</v>
+      </c>
+      <c r="F119" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G119" s="5">
+        <v>1</v>
+      </c>
+      <c r="H119" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A120" s="9" t="s">
+        <v>188</v>
+      </c>
+      <c r="B120" s="5">
+        <v>121</v>
+      </c>
+      <c r="C120" s="5">
+        <v>121</v>
+      </c>
+      <c r="D120" s="5">
+        <v>121</v>
+      </c>
+      <c r="E120" s="5">
+        <v>121</v>
+      </c>
+      <c r="F120" s="5">
+        <v>121</v>
+      </c>
+      <c r="G120" s="5">
+        <v>121</v>
+      </c>
+      <c r="H120" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" s="14" customFormat="1">
+      <c r="A121" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B121" s="5">
+        <v>121</v>
+      </c>
+      <c r="C121" s="5">
+        <v>121</v>
+      </c>
+      <c r="D121" s="5">
+        <v>121</v>
+      </c>
+      <c r="E121" s="5">
+        <v>121</v>
+      </c>
+      <c r="F121" s="5">
+        <v>121</v>
+      </c>
+      <c r="G121" s="5">
+        <v>121</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" s="14" customFormat="1" ht="135.75">
+      <c r="A122" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B122" s="5">
+        <v>63211</v>
+      </c>
+      <c r="C122" s="5">
+        <v>720810</v>
+      </c>
+      <c r="D122" s="5">
+        <v>162522</v>
+      </c>
+      <c r="E122" s="5">
+        <v>801735</v>
+      </c>
+      <c r="F122" s="5">
+        <v>162522</v>
+      </c>
+      <c r="G122" s="5">
+        <v>799019</v>
+      </c>
+      <c r="H122" s="5">
+        <v>115477</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" s="14" customFormat="1">
+      <c r="A123" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B123" s="5">
+        <v>63211</v>
+      </c>
+      <c r="C123" s="5">
+        <v>720810</v>
+      </c>
+      <c r="D123" s="5">
+        <v>162522</v>
+      </c>
+      <c r="E123" s="5">
+        <v>801735</v>
+      </c>
+      <c r="F123" s="5">
+        <v>162522</v>
+      </c>
+      <c r="G123" s="5">
+        <v>799019</v>
+      </c>
+      <c r="H123" s="5">
+        <v>115477</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" s="14" customFormat="1">
+      <c r="A124" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B124" s="3"/>
+      <c r="C124" s="3"/>
+      <c r="D124" s="3"/>
+      <c r="E124" s="3"/>
+      <c r="F124" s="3"/>
+      <c r="G124" s="3"/>
+      <c r="H124" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A125" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C125" s="5">
+        <v>4166</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E125" s="5">
+        <v>4322</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G125" s="5">
+        <v>1357</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" s="14" customFormat="1">
+      <c r="A126" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C126" s="5">
+        <v>4166</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E126" s="5">
+        <v>4322</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G126" s="5">
+        <v>1357</v>
+      </c>
+      <c r="H126" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A127" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B127" s="5">
+        <v>837</v>
+      </c>
+      <c r="C127" s="5">
+        <v>3855</v>
+      </c>
+      <c r="D127" s="5">
+        <v>837</v>
+      </c>
+      <c r="E127" s="5">
+        <v>3865</v>
+      </c>
+      <c r="F127" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G127" s="5">
+        <v>2719</v>
+      </c>
+      <c r="H127" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" s="14" customFormat="1">
+      <c r="A128" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C128" s="5">
+        <v>800</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E128" s="5">
+        <v>810</v>
+      </c>
+      <c r="F128" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G128" s="5">
+        <v>810</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" s="14" customFormat="1">
+      <c r="A129" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B129" s="5">
+        <v>837</v>
+      </c>
+      <c r="C129" s="5">
+        <v>3055</v>
+      </c>
+      <c r="D129" s="5">
+        <v>837</v>
+      </c>
+      <c r="E129" s="5">
+        <v>3055</v>
+      </c>
+      <c r="F129" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G129" s="5">
+        <v>1909</v>
+      </c>
+      <c r="H129" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A130" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="B130" s="3"/>
+      <c r="C130" s="3"/>
+      <c r="D130" s="3"/>
+      <c r="E130" s="3"/>
+      <c r="F130" s="3"/>
+      <c r="G130" s="3"/>
+      <c r="H130" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A131" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B131" s="5">
+        <v>1269</v>
+      </c>
+      <c r="C131" s="5">
+        <v>13597</v>
+      </c>
+      <c r="D131" s="5">
+        <v>1421</v>
+      </c>
+      <c r="E131" s="5">
+        <v>12957</v>
+      </c>
+      <c r="F131" s="5">
+        <v>1204</v>
+      </c>
+      <c r="G131" s="5">
+        <v>10896</v>
+      </c>
+      <c r="H131" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" s="14" customFormat="1">
+      <c r="A132" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C132" s="5">
+        <v>11674</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E132" s="5">
+        <v>11034</v>
+      </c>
+      <c r="F132" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G132" s="5">
+        <v>8973</v>
+      </c>
+      <c r="H132" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" s="14" customFormat="1">
+      <c r="A133" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B133" s="5">
+        <v>139</v>
+      </c>
+      <c r="C133" s="5">
+        <v>1923</v>
+      </c>
+      <c r="D133" s="5">
+        <v>139</v>
+      </c>
+      <c r="E133" s="5">
+        <v>1923</v>
+      </c>
+      <c r="F133" s="5">
+        <v>139</v>
+      </c>
+      <c r="G133" s="5">
+        <v>1923</v>
+      </c>
+      <c r="H133" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A134" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B134" s="3"/>
+      <c r="C134" s="3"/>
+      <c r="D134" s="3"/>
+      <c r="E134" s="3"/>
+      <c r="F134" s="3"/>
+      <c r="G134" s="3"/>
+      <c r="H134" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" s="14" customFormat="1">
+      <c r="A135" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B135" s="3"/>
+      <c r="C135" s="3"/>
+      <c r="D135" s="3"/>
+      <c r="E135" s="3"/>
+      <c r="F135" s="3"/>
+      <c r="G135" s="3"/>
+      <c r="H135" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A136" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B136" s="5">
+        <v>8</v>
+      </c>
+      <c r="C136" s="5">
+        <v>69</v>
+      </c>
+      <c r="D136" s="5">
+        <v>4</v>
+      </c>
+      <c r="E136" s="5">
+        <v>70</v>
+      </c>
+      <c r="F136" s="5">
+        <v>4</v>
+      </c>
+      <c r="G136" s="5">
+        <v>64</v>
+      </c>
+      <c r="H136" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" s="14" customFormat="1">
+      <c r="A137" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B137" s="5">
+        <v>8</v>
+      </c>
+      <c r="C137" s="5">
+        <v>69</v>
+      </c>
+      <c r="D137" s="5">
+        <v>4</v>
+      </c>
+      <c r="E137" s="5">
+        <v>70</v>
+      </c>
+      <c r="F137" s="5">
+        <v>4</v>
+      </c>
+      <c r="G137" s="5">
+        <v>64</v>
+      </c>
+      <c r="H137" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A138" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B138" s="4">
+        <v>17324.2</v>
+      </c>
+      <c r="C138" s="4">
+        <v>134213.70000000001</v>
+      </c>
+      <c r="D138" s="4">
+        <v>12026.5</v>
+      </c>
+      <c r="E138" s="4">
+        <v>134696.20000000001</v>
+      </c>
+      <c r="F138" s="4">
+        <v>10990.5</v>
+      </c>
+      <c r="G138" s="4">
+        <v>127671.2</v>
+      </c>
+      <c r="H138" s="4">
+        <v>6459.2</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" s="14" customFormat="1">
+      <c r="A139" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C139" s="4">
+        <v>6655.6</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E139" s="4">
+        <v>6625.6</v>
+      </c>
+      <c r="F139" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G139" s="4">
+        <v>6625.6</v>
+      </c>
+      <c r="H139" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" s="14" customFormat="1">
+      <c r="A140" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B140" s="4">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="C140" s="4">
+        <v>1247</v>
+      </c>
+      <c r="D140" s="4">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="E140" s="4">
+        <v>1247</v>
+      </c>
+      <c r="F140" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G140" s="4">
+        <v>985</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" s="14" customFormat="1">
+      <c r="A141" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B141" s="4">
+        <v>15887.5</v>
+      </c>
+      <c r="C141" s="4">
+        <v>126311.1</v>
+      </c>
+      <c r="D141" s="4">
+        <v>10615.8</v>
+      </c>
+      <c r="E141" s="4">
+        <v>126823.6</v>
+      </c>
+      <c r="F141" s="4">
+        <v>9717.5</v>
+      </c>
+      <c r="G141" s="4">
+        <v>120060.6</v>
+      </c>
+      <c r="H141" s="4">
+        <v>6429.2</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A142" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B142" s="3"/>
+      <c r="C142" s="3"/>
+      <c r="D142" s="3"/>
+      <c r="E142" s="3"/>
+      <c r="F142" s="3"/>
+      <c r="G142" s="3"/>
+      <c r="H142" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A143" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B143" s="5">
+        <v>113</v>
+      </c>
+      <c r="C143" s="5">
+        <v>679</v>
+      </c>
+      <c r="D143" s="5">
+        <v>113</v>
+      </c>
+      <c r="E143" s="5">
+        <v>679</v>
+      </c>
+      <c r="F143" s="5">
+        <v>113</v>
+      </c>
+      <c r="G143" s="5">
+        <v>679</v>
+      </c>
+      <c r="H143" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" s="14" customFormat="1">
+      <c r="A144" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B144" s="5">
+        <v>113</v>
+      </c>
+      <c r="C144" s="5">
+        <v>679</v>
+      </c>
+      <c r="D144" s="5">
+        <v>113</v>
+      </c>
+      <c r="E144" s="5">
+        <v>679</v>
+      </c>
+      <c r="F144" s="5">
+        <v>113</v>
+      </c>
+      <c r="G144" s="5">
+        <v>679</v>
+      </c>
+      <c r="H144" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A145" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B145" s="3"/>
+      <c r="C145" s="3"/>
+      <c r="D145" s="3"/>
+      <c r="E145" s="3"/>
+      <c r="F145" s="3"/>
+      <c r="G145" s="3"/>
+      <c r="H145" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" s="14" customFormat="1">
+      <c r="A146" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B146" s="3"/>
+      <c r="C146" s="3"/>
+      <c r="D146" s="3"/>
+      <c r="E146" s="3"/>
+      <c r="F146" s="3"/>
+      <c r="G146" s="3"/>
+      <c r="H146" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" s="14" customFormat="1">
+      <c r="A147" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="B147" s="3"/>
+      <c r="C147" s="3"/>
+      <c r="D147" s="3"/>
+      <c r="E147" s="3"/>
+      <c r="F147" s="3"/>
+      <c r="G147" s="3"/>
+      <c r="H147" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A148" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B148" s="3"/>
+      <c r="C148" s="3"/>
+      <c r="D148" s="3"/>
+      <c r="E148" s="3"/>
+      <c r="F148" s="3"/>
+      <c r="G148" s="3"/>
+      <c r="H148" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A149" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B149" s="3"/>
+      <c r="C149" s="3"/>
+      <c r="D149" s="3"/>
+      <c r="E149" s="3"/>
+      <c r="F149" s="3"/>
+      <c r="G149" s="3"/>
+      <c r="H149" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A150" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B150" s="4">
+        <v>41629</v>
+      </c>
+      <c r="C150" s="4">
+        <v>630742</v>
+      </c>
+      <c r="D150" s="4">
+        <v>37810</v>
+      </c>
+      <c r="E150" s="4">
+        <v>559375.6</v>
+      </c>
+      <c r="F150" s="4">
+        <v>37810</v>
+      </c>
+      <c r="G150" s="4">
+        <v>559375.6</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" s="14" customFormat="1">
+      <c r="A151" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B151" s="4">
+        <v>4018</v>
+      </c>
+      <c r="C151" s="4">
+        <v>33893</v>
+      </c>
+      <c r="D151" s="4">
+        <v>4018</v>
+      </c>
+      <c r="E151" s="4">
+        <v>33893</v>
+      </c>
+      <c r="F151" s="4">
+        <v>4018</v>
+      </c>
+      <c r="G151" s="4">
+        <v>33893</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" s="14" customFormat="1">
+      <c r="A152" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C152" s="4">
+        <v>2905</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E152" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F152" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G152" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H152" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" s="14" customFormat="1">
+      <c r="A153" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B153" s="4">
+        <v>37553</v>
+      </c>
+      <c r="C153" s="4">
+        <v>593485</v>
+      </c>
+      <c r="D153" s="4">
+        <v>33735</v>
+      </c>
+      <c r="E153" s="4">
+        <v>525031.6</v>
+      </c>
+      <c r="F153" s="4">
+        <v>33735</v>
+      </c>
+      <c r="G153" s="4">
+        <v>525031.6</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" s="14" customFormat="1">
+      <c r="A154" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B154" s="4">
+        <v>58</v>
+      </c>
+      <c r="C154" s="4">
+        <v>459</v>
+      </c>
+      <c r="D154" s="4">
+        <v>57</v>
+      </c>
+      <c r="E154" s="4">
+        <v>451</v>
+      </c>
+      <c r="F154" s="4">
+        <v>57</v>
+      </c>
+      <c r="G154" s="4">
+        <v>451</v>
+      </c>
+      <c r="H154" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A155" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B155" s="4">
+        <v>48.5</v>
+      </c>
+      <c r="C155" s="4">
+        <v>1246.5999999999999</v>
+      </c>
+      <c r="D155" s="4">
+        <v>0.2</v>
+      </c>
+      <c r="E155" s="4">
+        <v>610.70000000000005</v>
+      </c>
+      <c r="F155" s="4">
+        <v>0.2</v>
+      </c>
+      <c r="G155" s="4">
+        <v>610.70000000000005</v>
+      </c>
+      <c r="H155" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" s="14" customFormat="1">
+      <c r="A156" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B156" s="4">
+        <v>7.6</v>
+      </c>
+      <c r="C156" s="4">
+        <v>358.3</v>
+      </c>
+      <c r="D156" s="4">
+        <v>0.2</v>
+      </c>
+      <c r="E156" s="4">
+        <v>276.7</v>
+      </c>
+      <c r="F156" s="4">
+        <v>0.2</v>
+      </c>
+      <c r="G156" s="4">
+        <v>276.7</v>
+      </c>
+      <c r="H156" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" s="14" customFormat="1">
+      <c r="A157" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B157" s="4">
+        <v>39.9</v>
+      </c>
+      <c r="C157" s="4">
+        <v>879.3</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E157" s="4">
+        <v>334</v>
+      </c>
+      <c r="F157" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G157" s="4">
+        <v>334</v>
+      </c>
+      <c r="H157" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" s="14" customFormat="1">
+      <c r="A158" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B158" s="4">
+        <v>1</v>
+      </c>
+      <c r="C158" s="4">
+        <v>9</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E158" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F158" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G158" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H158" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="F3:G4"/>
+    <mergeCell ref="H3:H5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AD19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="107.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" s="55" customFormat="1" ht="14.25">
       <c r="A1" s="52"/>
       <c r="B1" s="53"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
       <c r="G1" s="54"/>
       <c r="H1" s="54"/>
       <c r="I1" s="54"/>
       <c r="J1" s="54"/>
       <c r="K1" s="54"/>
       <c r="L1" s="54"/>
       <c r="M1" s="54"/>
       <c r="N1" s="54"/>
       <c r="O1" s="54"/>
@@ -3510,185 +7268,185 @@
       <c r="I18" s="45"/>
       <c r="J18" s="45"/>
       <c r="K18" s="45"/>
       <c r="L18" s="45"/>
       <c r="M18" s="45"/>
       <c r="N18" s="45"/>
       <c r="O18" s="45"/>
       <c r="P18" s="45"/>
       <c r="Q18" s="45"/>
       <c r="R18" s="45"/>
       <c r="S18" s="45"/>
       <c r="T18" s="45"/>
       <c r="U18" s="45"/>
       <c r="V18" s="45"/>
       <c r="W18" s="45"/>
       <c r="X18" s="45"/>
       <c r="Y18" s="45"/>
       <c r="Z18" s="45"/>
       <c r="AA18" s="45"/>
       <c r="AB18" s="45"/>
       <c r="AC18" s="45"/>
       <c r="AD18" s="45"/>
     </row>
     <row r="19" spans="1:30" s="46" customFormat="1">
       <c r="A19" s="47"/>
-      <c r="B19" s="62" t="s">
+      <c r="B19" s="58" t="s">
         <v>186</v>
       </c>
       <c r="C19" s="45"/>
       <c r="D19" s="45"/>
       <c r="E19" s="45"/>
       <c r="F19" s="45"/>
       <c r="G19" s="45"/>
       <c r="H19" s="45"/>
       <c r="I19" s="45"/>
       <c r="J19" s="45"/>
       <c r="K19" s="45"/>
       <c r="L19" s="45"/>
       <c r="M19" s="45"/>
       <c r="N19" s="45"/>
       <c r="O19" s="45"/>
       <c r="P19" s="45"/>
       <c r="Q19" s="45"/>
       <c r="R19" s="45"/>
       <c r="S19" s="45"/>
       <c r="T19" s="45"/>
       <c r="U19" s="45"/>
       <c r="V19" s="45"/>
       <c r="W19" s="45"/>
       <c r="X19" s="45"/>
       <c r="Y19" s="45"/>
       <c r="Z19" s="45"/>
       <c r="AA19" s="45"/>
       <c r="AB19" s="45"/>
       <c r="AC19" s="45"/>
       <c r="AD19" s="45"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1" display="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets"/>
     <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX"/>
     <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/ru/methodology/17/"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H145"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="1" customWidth="1"/>
     <col min="4" max="7" width="10" style="1" customWidth="1"/>
     <col min="8" max="8" width="16" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15" customHeight="1">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56"/>
-[...5 lines deleted...]
-      <c r="H1" s="56"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="57" t="s">
+      <c r="A2" s="61" t="s">
         <v>83</v>
       </c>
-      <c r="B2" s="57"/>
-[...5 lines deleted...]
-      <c r="H2" s="57"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
     </row>
     <row r="3" spans="1:8" s="2" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A3" s="58"/>
-      <c r="B3" s="59" t="s">
+      <c r="A3" s="62"/>
+      <c r="B3" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="59"/>
-[...2 lines deleted...]
-      <c r="F3" s="59" t="s">
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="59"/>
-      <c r="H3" s="60" t="s">
+      <c r="G3" s="63"/>
+      <c r="H3" s="64" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="58"/>
-      <c r="B4" s="59" t="s">
+      <c r="A4" s="62"/>
+      <c r="B4" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="59"/>
-      <c r="D4" s="59" t="s">
+      <c r="C4" s="63"/>
+      <c r="D4" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="59"/>
-[...2 lines deleted...]
-      <c r="H4" s="60"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="64"/>
     </row>
     <row r="5" spans="1:8" s="2" customFormat="1" ht="51" customHeight="1">
-      <c r="A5" s="58"/>
+      <c r="A5" s="62"/>
       <c r="B5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="60"/>
+      <c r="H5" s="64"/>
     </row>
     <row r="6" spans="1:8" s="2" customFormat="1" ht="50.25" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="2" customFormat="1" ht="41.25" customHeight="1">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -3848,51 +7606,51 @@
       <c r="A16" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="17" spans="1:8" s="2" customFormat="1" ht="56.25">
+    <row r="17" spans="1:8" s="2" customFormat="1" ht="67.5">
       <c r="A17" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="5">
         <v>4446</v>
       </c>
       <c r="C17" s="5">
         <v>4446</v>
       </c>
       <c r="D17" s="5">
         <v>3452</v>
       </c>
       <c r="E17" s="5">
         <v>3452</v>
       </c>
       <c r="F17" s="5">
         <v>3452</v>
       </c>
       <c r="G17" s="5">
         <v>3452</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>18</v>
       </c>
     </row>
@@ -3926,51 +7684,51 @@
       <c r="A19" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="20" spans="1:8" s="2" customFormat="1" ht="56.25">
+    <row r="20" spans="1:8" s="2" customFormat="1" ht="67.5">
       <c r="A20" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>18</v>
       </c>
     </row>
@@ -3978,51 +7736,51 @@
       <c r="A21" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="22" spans="1:8" ht="22.5">
+    <row r="22" spans="1:8" ht="23.25">
       <c r="A22" s="9" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="5">
         <v>735</v>
       </c>
       <c r="C22" s="5">
         <v>735</v>
       </c>
       <c r="D22" s="5">
         <v>735</v>
       </c>
       <c r="E22" s="5">
         <v>735</v>
       </c>
       <c r="F22" s="5">
         <v>735</v>
       </c>
       <c r="G22" s="5">
         <v>735</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>17</v>
       </c>
     </row>
@@ -4030,51 +7788,51 @@
       <c r="A23" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="5">
         <v>735</v>
       </c>
       <c r="C23" s="5">
         <v>735</v>
       </c>
       <c r="D23" s="5">
         <v>735</v>
       </c>
       <c r="E23" s="5">
         <v>735</v>
       </c>
       <c r="F23" s="5">
         <v>735</v>
       </c>
       <c r="G23" s="5">
         <v>735</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="24" spans="1:8" ht="56.25">
+    <row r="24" spans="1:8" ht="57">
       <c r="A24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="5">
         <v>62337</v>
       </c>
       <c r="C24" s="5">
         <v>62337</v>
       </c>
       <c r="D24" s="5">
         <v>62165</v>
       </c>
       <c r="E24" s="5">
         <v>62165</v>
       </c>
       <c r="F24" s="5">
         <v>57218</v>
       </c>
       <c r="G24" s="5">
         <v>57218</v>
       </c>
       <c r="H24" s="5">
         <v>10273</v>
       </c>
     </row>
@@ -4160,51 +7918,51 @@
       <c r="A28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="29" spans="1:8" ht="45">
+    <row r="29" spans="1:8" ht="45.75">
       <c r="A29" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="5">
         <v>1884</v>
       </c>
       <c r="C29" s="5">
         <v>1884</v>
       </c>
       <c r="D29" s="5">
         <v>1634</v>
       </c>
       <c r="E29" s="5">
         <v>1634</v>
       </c>
       <c r="F29" s="5">
         <v>1470</v>
       </c>
       <c r="G29" s="5">
         <v>1470</v>
       </c>
       <c r="H29" s="5">
         <v>1893</v>
       </c>
     </row>
@@ -4238,51 +7996,51 @@
       <c r="A31" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B31" s="5">
         <v>1818</v>
       </c>
       <c r="C31" s="5">
         <v>1818</v>
       </c>
       <c r="D31" s="5">
         <v>1568</v>
       </c>
       <c r="E31" s="5">
         <v>1568</v>
       </c>
       <c r="F31" s="5">
         <v>1448</v>
       </c>
       <c r="G31" s="5">
         <v>1448</v>
       </c>
       <c r="H31" s="5">
         <v>1851</v>
       </c>
     </row>
-    <row r="32" spans="1:8" ht="45">
+    <row r="32" spans="1:8" ht="45.75">
       <c r="A32" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="5">
         <v>128</v>
       </c>
       <c r="C32" s="5">
         <v>128</v>
       </c>
       <c r="D32" s="5">
         <v>123</v>
       </c>
       <c r="E32" s="5">
         <v>123</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>18</v>
       </c>
     </row>
@@ -4316,51 +8074,51 @@
       <c r="A34" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="35" spans="1:8" ht="22.5">
+    <row r="35" spans="1:8" ht="23.25">
       <c r="A35" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="5">
         <v>204</v>
       </c>
       <c r="C35" s="5">
         <v>204</v>
       </c>
       <c r="D35" s="5">
         <v>204</v>
       </c>
       <c r="E35" s="5">
         <v>204</v>
       </c>
       <c r="F35" s="5">
         <v>204</v>
       </c>
       <c r="G35" s="5">
         <v>204</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>17</v>
       </c>
     </row>
@@ -4408,51 +8166,51 @@
       </c>
       <c r="F37" s="5">
         <v>203</v>
       </c>
       <c r="G37" s="5">
         <v>203</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="39" spans="1:8" ht="33.75">
+    <row r="39" spans="1:8" ht="34.5">
       <c r="A39" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>18</v>
       </c>
     </row>
@@ -4460,51 +8218,51 @@
       <c r="A40" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="41" spans="1:8" ht="45">
+    <row r="41" spans="1:8" ht="45.75">
       <c r="A41" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>18</v>
       </c>
     </row>
@@ -4512,51 +8270,51 @@
       <c r="A42" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="43" spans="1:8" ht="56.25">
+    <row r="43" spans="1:8" ht="57">
       <c r="A43" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="4">
         <v>12703.7</v>
       </c>
       <c r="C43" s="4">
         <v>12703.7</v>
       </c>
       <c r="D43" s="4">
         <v>12391</v>
       </c>
       <c r="E43" s="4">
         <v>12391</v>
       </c>
       <c r="F43" s="4">
         <v>11568</v>
       </c>
       <c r="G43" s="4">
         <v>11568</v>
       </c>
       <c r="H43" s="4">
         <v>1299.5</v>
       </c>
     </row>
@@ -4616,51 +8374,51 @@
       <c r="A46" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B46" s="4">
         <v>12147</v>
       </c>
       <c r="C46" s="4">
         <v>12147</v>
       </c>
       <c r="D46" s="4">
         <v>11887</v>
       </c>
       <c r="E46" s="4">
         <v>11887</v>
       </c>
       <c r="F46" s="4">
         <v>11064</v>
       </c>
       <c r="G46" s="4">
         <v>11064</v>
       </c>
       <c r="H46" s="4">
         <v>1044</v>
       </c>
     </row>
-    <row r="47" spans="1:8" ht="22.5">
+    <row r="47" spans="1:8" ht="23.25">
       <c r="A47" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B47" s="4">
         <v>134515</v>
       </c>
       <c r="C47" s="4">
         <v>134515</v>
       </c>
       <c r="D47" s="4">
         <v>139077</v>
       </c>
       <c r="E47" s="4">
         <v>139077</v>
       </c>
       <c r="F47" s="4">
         <v>138809</v>
       </c>
       <c r="G47" s="4">
         <v>138809</v>
       </c>
       <c r="H47" s="4">
         <v>3416.3</v>
       </c>
     </row>
@@ -4774,51 +8532,51 @@
       </c>
       <c r="B52" s="3"/>
       <c r="C52" s="3"/>
       <c r="D52" s="3"/>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="H52" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B53" s="3"/>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="54" spans="1:8" ht="22.5">
+    <row r="54" spans="1:8" ht="23.25">
       <c r="A54" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B54" s="4">
         <v>9.4</v>
       </c>
       <c r="C54" s="4">
         <v>9.4</v>
       </c>
       <c r="D54" s="4">
         <v>2.5</v>
       </c>
       <c r="E54" s="4">
         <v>2.5</v>
       </c>
       <c r="F54" s="4">
         <v>2.5</v>
       </c>
       <c r="G54" s="4">
         <v>2.5</v>
       </c>
       <c r="H54" s="4">
         <v>16.5</v>
       </c>
     </row>
@@ -4852,51 +8610,51 @@
       <c r="A56" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B56" s="4">
         <v>2.5</v>
       </c>
       <c r="C56" s="4">
         <v>2.5</v>
       </c>
       <c r="D56" s="4">
         <v>2.5</v>
       </c>
       <c r="E56" s="4">
         <v>2.5</v>
       </c>
       <c r="F56" s="4">
         <v>2.5</v>
       </c>
       <c r="G56" s="4">
         <v>2.5</v>
       </c>
       <c r="H56" s="4">
         <v>9.6</v>
       </c>
     </row>
-    <row r="57" spans="1:8" ht="33.75">
+    <row r="57" spans="1:8" ht="34.5">
       <c r="A57" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="4">
         <v>445.4</v>
       </c>
       <c r="C57" s="4">
         <v>445.4</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H57" s="4">
         <v>1018.4</v>
       </c>
     </row>
@@ -4918,51 +8676,51 @@
       </c>
       <c r="F58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H58" s="4">
         <v>1018.4</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B59" s="3"/>
       <c r="C59" s="3"/>
       <c r="D59" s="3"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="3"/>
       <c r="H59" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="60" spans="1:8" ht="45">
+    <row r="60" spans="1:8" ht="45.75">
       <c r="A60" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B60" s="4">
         <v>312</v>
       </c>
       <c r="C60" s="4">
         <v>312</v>
       </c>
       <c r="D60" s="4">
         <v>312</v>
       </c>
       <c r="E60" s="4">
         <v>312</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>17</v>
       </c>
     </row>
@@ -4970,93 +8728,93 @@
       <c r="A61" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B61" s="4">
         <v>312</v>
       </c>
       <c r="C61" s="4">
         <v>312</v>
       </c>
       <c r="D61" s="4">
         <v>312</v>
       </c>
       <c r="E61" s="4">
         <v>312</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="62" spans="1:8" ht="22.5">
+    <row r="62" spans="1:8" ht="23.25">
       <c r="A62" s="8" t="s">
         <v>61</v>
       </c>
       <c r="B62" s="3"/>
       <c r="C62" s="3"/>
       <c r="D62" s="3"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="3"/>
       <c r="H62" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="63" spans="1:8" ht="78.75">
+    <row r="63" spans="1:8" ht="79.5">
       <c r="A63" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B63" s="3"/>
       <c r="C63" s="3"/>
       <c r="D63" s="3"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="3"/>
       <c r="H63" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="64" spans="1:8" ht="22.5">
+    <row r="64" spans="1:8" ht="23.25">
       <c r="A64" s="8" t="s">
         <v>39</v>
       </c>
       <c r="B64" s="3"/>
       <c r="C64" s="3"/>
       <c r="D64" s="3"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="3"/>
       <c r="H64" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="65" spans="1:8" ht="33.75">
+    <row r="65" spans="1:8" ht="34.5">
       <c r="A65" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B65" s="5">
         <v>118508</v>
       </c>
       <c r="C65" s="5">
         <v>118508</v>
       </c>
       <c r="D65" s="5">
         <v>118508</v>
       </c>
       <c r="E65" s="5">
         <v>118508</v>
       </c>
       <c r="F65" s="5">
         <v>118508</v>
       </c>
       <c r="G65" s="5">
         <v>118508</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>17</v>
       </c>
     </row>
@@ -5064,65 +8822,65 @@
       <c r="A66" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B66" s="5">
         <v>118508</v>
       </c>
       <c r="C66" s="5">
         <v>118508</v>
       </c>
       <c r="D66" s="5">
         <v>118508</v>
       </c>
       <c r="E66" s="5">
         <v>118508</v>
       </c>
       <c r="F66" s="5">
         <v>118508</v>
       </c>
       <c r="G66" s="5">
         <v>118508</v>
       </c>
       <c r="H66" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="67" spans="1:8" ht="22.5">
+    <row r="67" spans="1:8" ht="23.25">
       <c r="A67" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B67" s="3"/>
       <c r="C67" s="3"/>
       <c r="D67" s="3"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="3"/>
       <c r="H67" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="68" spans="1:8" ht="33.75">
+    <row r="68" spans="1:8" ht="34.5">
       <c r="A68" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>17</v>
       </c>
     </row>
@@ -5130,51 +8888,51 @@
       <c r="A69" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="70" spans="1:8" ht="33.75">
+    <row r="70" spans="1:8" ht="34.5">
       <c r="A70" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>17</v>
       </c>
     </row>
@@ -5182,51 +8940,51 @@
       <c r="A71" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H71" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="72" spans="1:8" ht="22.5">
+    <row r="72" spans="1:8" ht="23.25">
       <c r="A72" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D72" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E72" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>17</v>
       </c>
     </row>
@@ -5286,51 +9044,51 @@
       <c r="A75" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="76" spans="1:8" ht="22.5">
+    <row r="76" spans="1:8" ht="23.25">
       <c r="A76" s="8" t="s">
         <v>63</v>
       </c>
       <c r="B76" s="3"/>
       <c r="C76" s="3"/>
       <c r="D76" s="3"/>
       <c r="E76" s="3"/>
       <c r="F76" s="3"/>
       <c r="G76" s="3"/>
       <c r="H76" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>18</v>
@@ -5352,79 +9110,79 @@
       <c r="A78" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E78" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H78" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="79" spans="1:8" ht="45">
+    <row r="79" spans="1:8" ht="45.75">
       <c r="A79" s="8" t="s">
         <v>64</v>
       </c>
       <c r="B79" s="3"/>
       <c r="C79" s="3"/>
       <c r="D79" s="3"/>
       <c r="E79" s="3"/>
       <c r="F79" s="3"/>
       <c r="G79" s="3"/>
       <c r="H79" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="80" spans="1:8" ht="22.5">
+    <row r="80" spans="1:8" ht="23.25">
       <c r="A80" s="8" t="s">
         <v>42</v>
       </c>
       <c r="B80" s="3"/>
       <c r="C80" s="3"/>
       <c r="D80" s="3"/>
       <c r="E80" s="3"/>
       <c r="F80" s="3"/>
       <c r="G80" s="3"/>
       <c r="H80" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="81" spans="1:8" ht="45">
+    <row r="81" spans="1:8" ht="45.75">
       <c r="A81" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B81" s="5">
         <v>924398</v>
       </c>
       <c r="C81" s="5">
         <v>924398</v>
       </c>
       <c r="D81" s="5">
         <v>924398</v>
       </c>
       <c r="E81" s="5">
         <v>924398</v>
       </c>
       <c r="F81" s="5">
         <v>924398</v>
       </c>
       <c r="G81" s="5">
         <v>924398</v>
       </c>
       <c r="H81" s="3" t="s">
         <v>17</v>
       </c>
     </row>
@@ -5510,51 +9268,51 @@
       <c r="A85" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E85" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H85" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="86" spans="1:8" ht="101.25">
+    <row r="86" spans="1:8" ht="113.25">
       <c r="A86" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B86" s="5">
         <v>69401</v>
       </c>
       <c r="C86" s="5">
         <v>69401</v>
       </c>
       <c r="D86" s="5">
         <v>69401</v>
       </c>
       <c r="E86" s="5">
         <v>69401</v>
       </c>
       <c r="F86" s="5">
         <v>69401</v>
       </c>
       <c r="G86" s="5">
         <v>69401</v>
       </c>
       <c r="H86" s="3" t="s">
         <v>17</v>
       </c>
     </row>
@@ -5562,65 +9320,65 @@
       <c r="A87" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B87" s="5">
         <v>69401</v>
       </c>
       <c r="C87" s="5">
         <v>69401</v>
       </c>
       <c r="D87" s="5">
         <v>69401</v>
       </c>
       <c r="E87" s="5">
         <v>69401</v>
       </c>
       <c r="F87" s="5">
         <v>69401</v>
       </c>
       <c r="G87" s="5">
         <v>69401</v>
       </c>
       <c r="H87" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="88" spans="1:8" ht="22.5">
+    <row r="88" spans="1:8" ht="23.25">
       <c r="A88" s="8" t="s">
         <v>44</v>
       </c>
       <c r="B88" s="3"/>
       <c r="C88" s="3"/>
       <c r="D88" s="3"/>
       <c r="E88" s="3"/>
       <c r="F88" s="3"/>
       <c r="G88" s="3"/>
       <c r="H88" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="89" spans="1:8" ht="22.5">
+    <row r="89" spans="1:8" ht="23.25">
       <c r="A89" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B89" s="5">
         <v>640062</v>
       </c>
       <c r="C89" s="5">
         <v>640062</v>
       </c>
       <c r="D89" s="5">
         <v>614884</v>
       </c>
       <c r="E89" s="5">
         <v>614884</v>
       </c>
       <c r="F89" s="5">
         <v>32965</v>
       </c>
       <c r="G89" s="5">
         <v>32965</v>
       </c>
       <c r="H89" s="5">
         <v>243620</v>
       </c>
     </row>
@@ -5654,51 +9412,51 @@
       <c r="A91" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B91" s="5">
         <v>74600</v>
       </c>
       <c r="C91" s="5">
         <v>74600</v>
       </c>
       <c r="D91" s="5">
         <v>49422</v>
       </c>
       <c r="E91" s="5">
         <v>49422</v>
       </c>
       <c r="F91" s="5">
         <v>32965</v>
       </c>
       <c r="G91" s="5">
         <v>32965</v>
       </c>
       <c r="H91" s="5">
         <v>243620</v>
       </c>
     </row>
-    <row r="92" spans="1:8" ht="22.5">
+    <row r="92" spans="1:8" ht="23.25">
       <c r="A92" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B92" s="4">
         <v>121.9</v>
       </c>
       <c r="C92" s="4">
         <v>121.9</v>
       </c>
       <c r="D92" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E92" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F92" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H92" s="3" t="s">
         <v>17</v>
       </c>
     </row>
@@ -5732,51 +9490,51 @@
       <c r="A94" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E94" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H94" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="95" spans="1:8" ht="67.5">
+    <row r="95" spans="1:8" ht="68.25">
       <c r="A95" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B95" s="4">
         <v>109.6</v>
       </c>
       <c r="C95" s="4">
         <v>109.6</v>
       </c>
       <c r="D95" s="4">
         <v>118</v>
       </c>
       <c r="E95" s="4">
         <v>118</v>
       </c>
       <c r="F95" s="4">
         <v>114.7</v>
       </c>
       <c r="G95" s="4">
         <v>114.7</v>
       </c>
       <c r="H95" s="4">
         <v>78.599999999999994</v>
       </c>
     </row>
@@ -5810,51 +9568,51 @@
       <c r="A97" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E97" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H97" s="3" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="98" spans="1:8" ht="90">
+    <row r="98" spans="1:8" ht="90.75">
       <c r="A98" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B98" s="5">
         <v>18859</v>
       </c>
       <c r="C98" s="5">
         <v>18859</v>
       </c>
       <c r="D98" s="5">
         <v>19154</v>
       </c>
       <c r="E98" s="5">
         <v>19154</v>
       </c>
       <c r="F98" s="5">
         <v>19154</v>
       </c>
       <c r="G98" s="5">
         <v>19154</v>
       </c>
       <c r="H98" s="5">
         <v>5877</v>
       </c>
     </row>
@@ -5914,51 +9672,51 @@
       <c r="A101" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B101" s="5">
         <v>9738</v>
       </c>
       <c r="C101" s="5">
         <v>9738</v>
       </c>
       <c r="D101" s="5">
         <v>9684</v>
       </c>
       <c r="E101" s="5">
         <v>9684</v>
       </c>
       <c r="F101" s="5">
         <v>9684</v>
       </c>
       <c r="G101" s="5">
         <v>9684</v>
       </c>
       <c r="H101" s="3" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="102" spans="1:8" ht="33.75">
+    <row r="102" spans="1:8" ht="34.5">
       <c r="A102" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B102" s="5">
         <v>4980</v>
       </c>
       <c r="C102" s="5">
         <v>4980</v>
       </c>
       <c r="D102" s="5">
         <v>5013</v>
       </c>
       <c r="E102" s="5">
         <v>5013</v>
       </c>
       <c r="F102" s="5">
         <v>3951</v>
       </c>
       <c r="G102" s="5">
         <v>3951</v>
       </c>
       <c r="H102" s="5">
         <v>480</v>
       </c>
     </row>
@@ -6096,51 +9854,51 @@
       <c r="A108" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B108" s="5">
         <v>1</v>
       </c>
       <c r="C108" s="5">
         <v>1</v>
       </c>
       <c r="D108" s="5">
         <v>1</v>
       </c>
       <c r="E108" s="5">
         <v>1</v>
       </c>
       <c r="F108" s="5">
         <v>1</v>
       </c>
       <c r="G108" s="5">
         <v>1</v>
       </c>
       <c r="H108" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="109" spans="1:8" ht="146.25">
+    <row r="109" spans="1:8" ht="147">
       <c r="A109" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B109" s="5">
         <v>1000</v>
       </c>
       <c r="C109" s="5">
         <v>1000</v>
       </c>
       <c r="D109" s="5">
         <v>31112</v>
       </c>
       <c r="E109" s="5">
         <v>31112</v>
       </c>
       <c r="F109" s="5">
         <v>28396</v>
       </c>
       <c r="G109" s="5">
         <v>28396</v>
       </c>
       <c r="H109" s="5">
         <v>166290</v>
       </c>
     </row>
@@ -6162,51 +9920,51 @@
       </c>
       <c r="F110" s="5">
         <v>28396</v>
       </c>
       <c r="G110" s="5">
         <v>28396</v>
       </c>
       <c r="H110" s="5">
         <v>166290</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="8" t="s">
         <v>48</v>
       </c>
       <c r="B111" s="3"/>
       <c r="C111" s="3"/>
       <c r="D111" s="3"/>
       <c r="E111" s="3"/>
       <c r="F111" s="3"/>
       <c r="G111" s="3"/>
       <c r="H111" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="112" spans="1:8" ht="22.5">
+    <row r="112" spans="1:8" ht="23.25">
       <c r="A112" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E112" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F112" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H112" s="3" t="s">
         <v>18</v>
       </c>
     </row>
@@ -6214,51 +9972,51 @@
       <c r="A113" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E113" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H113" s="3" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="114" spans="1:8" ht="22.5">
+    <row r="114" spans="1:8" ht="23.25">
       <c r="A114" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B114" s="5">
         <v>232</v>
       </c>
       <c r="C114" s="5">
         <v>232</v>
       </c>
       <c r="D114" s="5">
         <v>212</v>
       </c>
       <c r="E114" s="5">
         <v>212</v>
       </c>
       <c r="F114" s="5">
         <v>212</v>
       </c>
       <c r="G114" s="5">
         <v>212</v>
       </c>
       <c r="H114" s="3" t="s">
         <v>18</v>
       </c>
     </row>
@@ -6292,65 +10050,65 @@
       <c r="A116" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B116" s="5">
         <v>132</v>
       </c>
       <c r="C116" s="5">
         <v>132</v>
       </c>
       <c r="D116" s="5">
         <v>132</v>
       </c>
       <c r="E116" s="5">
         <v>132</v>
       </c>
       <c r="F116" s="5">
         <v>132</v>
       </c>
       <c r="G116" s="5">
         <v>132</v>
       </c>
       <c r="H116" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="117" spans="1:8" ht="45">
+    <row r="117" spans="1:8" ht="45.75">
       <c r="A117" s="8" t="s">
         <v>66</v>
       </c>
       <c r="B117" s="3"/>
       <c r="C117" s="3"/>
       <c r="D117" s="3"/>
       <c r="E117" s="3"/>
       <c r="F117" s="3"/>
       <c r="G117" s="3"/>
       <c r="H117" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="118" spans="1:8" ht="22.5">
+    <row r="118" spans="1:8" ht="23.25">
       <c r="A118" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B118" s="5">
         <v>2419</v>
       </c>
       <c r="C118" s="5">
         <v>2419</v>
       </c>
       <c r="D118" s="5">
         <v>1551</v>
       </c>
       <c r="E118" s="5">
         <v>1551</v>
       </c>
       <c r="F118" s="5">
         <v>724</v>
       </c>
       <c r="G118" s="5">
         <v>724</v>
       </c>
       <c r="H118" s="3" t="s">
         <v>18</v>
       </c>
     </row>
@@ -6384,79 +10142,79 @@
       <c r="A120" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B120" s="5">
         <v>204</v>
       </c>
       <c r="C120" s="5">
         <v>204</v>
       </c>
       <c r="D120" s="5">
         <v>204</v>
       </c>
       <c r="E120" s="5">
         <v>204</v>
       </c>
       <c r="F120" s="5">
         <v>204</v>
       </c>
       <c r="G120" s="5">
         <v>204</v>
       </c>
       <c r="H120" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="121" spans="1:8" ht="33.75">
+    <row r="121" spans="1:8" ht="34.5">
       <c r="A121" s="8" t="s">
         <v>68</v>
       </c>
       <c r="B121" s="3"/>
       <c r="C121" s="3"/>
       <c r="D121" s="3"/>
       <c r="E121" s="3"/>
       <c r="F121" s="3"/>
       <c r="G121" s="3"/>
       <c r="H121" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="8" t="s">
         <v>51</v>
       </c>
       <c r="B122" s="3"/>
       <c r="C122" s="3"/>
       <c r="D122" s="3"/>
       <c r="E122" s="3"/>
       <c r="F122" s="3"/>
       <c r="G122" s="3"/>
       <c r="H122" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="123" spans="1:8" ht="22.5">
+    <row r="123" spans="1:8" ht="23.25">
       <c r="A123" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B123" s="5">
         <v>7</v>
       </c>
       <c r="C123" s="5">
         <v>7</v>
       </c>
       <c r="D123" s="5">
         <v>7</v>
       </c>
       <c r="E123" s="5">
         <v>7</v>
       </c>
       <c r="F123" s="5">
         <v>4</v>
       </c>
       <c r="G123" s="5">
         <v>4</v>
       </c>
       <c r="H123" s="5">
         <v>5</v>
       </c>
     </row>
@@ -6464,51 +10222,51 @@
       <c r="A124" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B124" s="5">
         <v>7</v>
       </c>
       <c r="C124" s="5">
         <v>7</v>
       </c>
       <c r="D124" s="5">
         <v>7</v>
       </c>
       <c r="E124" s="5">
         <v>7</v>
       </c>
       <c r="F124" s="5">
         <v>4</v>
       </c>
       <c r="G124" s="5">
         <v>4</v>
       </c>
       <c r="H124" s="5">
         <v>5</v>
       </c>
     </row>
-    <row r="125" spans="1:8" ht="33.75">
+    <row r="125" spans="1:8" ht="34.5">
       <c r="A125" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B125" s="4">
         <v>13382.1</v>
       </c>
       <c r="C125" s="4">
         <v>13382.1</v>
       </c>
       <c r="D125" s="4">
         <v>15178.7</v>
       </c>
       <c r="E125" s="4">
         <v>15178.7</v>
       </c>
       <c r="F125" s="4">
         <v>14320.7</v>
       </c>
       <c r="G125" s="4">
         <v>14320.7</v>
       </c>
       <c r="H125" s="4">
         <v>5145.1000000000004</v>
       </c>
     </row>
@@ -6568,65 +10326,65 @@
       <c r="A128" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B128" s="4">
         <v>13134.1</v>
       </c>
       <c r="C128" s="4">
         <v>13134.1</v>
       </c>
       <c r="D128" s="4">
         <v>14930.7</v>
       </c>
       <c r="E128" s="4">
         <v>14930.7</v>
       </c>
       <c r="F128" s="4">
         <v>14072.7</v>
       </c>
       <c r="G128" s="4">
         <v>14072.7</v>
       </c>
       <c r="H128" s="4">
         <v>5145.1000000000004</v>
       </c>
     </row>
-    <row r="129" spans="1:8" ht="45">
+    <row r="129" spans="1:8" ht="34.5">
       <c r="A129" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B129" s="3"/>
       <c r="C129" s="3"/>
       <c r="D129" s="3"/>
       <c r="E129" s="3"/>
       <c r="F129" s="3"/>
       <c r="G129" s="3"/>
       <c r="H129" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="130" spans="1:8" ht="45">
+    <row r="130" spans="1:8" ht="45.75">
       <c r="A130" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B130" s="5">
         <v>5</v>
       </c>
       <c r="C130" s="5">
         <v>5</v>
       </c>
       <c r="D130" s="5">
         <v>5</v>
       </c>
       <c r="E130" s="5">
         <v>5</v>
       </c>
       <c r="F130" s="5">
         <v>5</v>
       </c>
       <c r="G130" s="5">
         <v>5</v>
       </c>
       <c r="H130" s="3" t="s">
         <v>17</v>
       </c>
     </row>
@@ -6634,121 +10392,121 @@
       <c r="A131" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B131" s="5">
         <v>5</v>
       </c>
       <c r="C131" s="5">
         <v>5</v>
       </c>
       <c r="D131" s="5">
         <v>5</v>
       </c>
       <c r="E131" s="5">
         <v>5</v>
       </c>
       <c r="F131" s="5">
         <v>5</v>
       </c>
       <c r="G131" s="5">
         <v>5</v>
       </c>
       <c r="H131" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="132" spans="1:8" ht="33.75">
+    <row r="132" spans="1:8" ht="34.5">
       <c r="A132" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B132" s="3"/>
       <c r="C132" s="3"/>
       <c r="D132" s="3"/>
       <c r="E132" s="3"/>
       <c r="F132" s="3"/>
       <c r="G132" s="3"/>
       <c r="H132" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="133" spans="1:8" ht="22.5">
+    <row r="133" spans="1:8" ht="23.25">
       <c r="A133" s="8" t="s">
         <v>70</v>
       </c>
       <c r="B133" s="3"/>
       <c r="C133" s="3"/>
       <c r="D133" s="3"/>
       <c r="E133" s="3"/>
       <c r="F133" s="3"/>
       <c r="G133" s="3"/>
       <c r="H133" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="8" t="s">
         <v>71</v>
       </c>
       <c r="B134" s="3"/>
       <c r="C134" s="3"/>
       <c r="D134" s="3"/>
       <c r="E134" s="3"/>
       <c r="F134" s="3"/>
       <c r="G134" s="3"/>
       <c r="H134" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="135" spans="1:8" ht="22.5">
+    <row r="135" spans="1:8" ht="23.25">
       <c r="A135" s="8" t="s">
         <v>54</v>
       </c>
       <c r="B135" s="3"/>
       <c r="C135" s="3"/>
       <c r="D135" s="3"/>
       <c r="E135" s="3"/>
       <c r="F135" s="3"/>
       <c r="G135" s="3"/>
       <c r="H135" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="136" spans="1:8" ht="22.5">
+    <row r="136" spans="1:8" ht="23.25">
       <c r="A136" s="8" t="s">
         <v>54</v>
       </c>
       <c r="B136" s="3"/>
       <c r="C136" s="3"/>
       <c r="D136" s="3"/>
       <c r="E136" s="3"/>
       <c r="F136" s="3"/>
       <c r="G136" s="3"/>
       <c r="H136" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="137" spans="1:8" ht="22.5">
+    <row r="137" spans="1:8" ht="23.25">
       <c r="A137" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B137" s="4">
         <v>106332.5</v>
       </c>
       <c r="C137" s="4">
         <v>106332.5</v>
       </c>
       <c r="D137" s="4">
         <v>93503</v>
       </c>
       <c r="E137" s="4">
         <v>93503</v>
       </c>
       <c r="F137" s="4">
         <v>93503</v>
       </c>
       <c r="G137" s="4">
         <v>93503</v>
       </c>
       <c r="H137" s="3" t="s">
         <v>17</v>
       </c>
     </row>
@@ -6834,51 +10592,51 @@
       <c r="A141" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B141" s="4">
         <v>18</v>
       </c>
       <c r="C141" s="4">
         <v>18</v>
       </c>
       <c r="D141" s="4">
         <v>18</v>
       </c>
       <c r="E141" s="4">
         <v>18</v>
       </c>
       <c r="F141" s="4">
         <v>18</v>
       </c>
       <c r="G141" s="4">
         <v>18</v>
       </c>
       <c r="H141" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="142" spans="1:8" ht="22.5">
+    <row r="142" spans="1:8" ht="23.25">
       <c r="A142" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B142" s="4">
         <v>320</v>
       </c>
       <c r="C142" s="4">
         <v>320</v>
       </c>
       <c r="D142" s="4">
         <v>202.9</v>
       </c>
       <c r="E142" s="4">
         <v>202.9</v>
       </c>
       <c r="F142" s="4">
         <v>202.9</v>
       </c>
       <c r="G142" s="4">
         <v>202.9</v>
       </c>
       <c r="H142" s="3" t="s">
         <v>17</v>
       </c>
     </row>
@@ -6971,125 +10729,125 @@
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H150"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A1:H1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.28515625" customWidth="1"/>
     <col min="2" max="2" width="12.140625" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" customWidth="1"/>
     <col min="8" max="8" width="16.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="1" customFormat="1" ht="14.25">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:8" s="1" customFormat="1">
+      <c r="A1" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56"/>
-[...8 lines deleted...]
-      <c r="A2" s="57" t="s">
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+    </row>
+    <row r="2" spans="1:8" s="1" customFormat="1">
+      <c r="A2" s="61" t="s">
         <v>84</v>
       </c>
-      <c r="B2" s="57"/>
-[...5 lines deleted...]
-      <c r="H2" s="57"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
     </row>
     <row r="3" spans="1:8" s="14" customFormat="1">
-      <c r="A3" s="58"/>
-      <c r="B3" s="59" t="s">
+      <c r="A3" s="62"/>
+      <c r="B3" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="59"/>
-[...2 lines deleted...]
-      <c r="F3" s="59" t="s">
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="59"/>
-      <c r="H3" s="60" t="s">
+      <c r="G3" s="63"/>
+      <c r="H3" s="64" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8" s="14" customFormat="1">
-      <c r="A4" s="58"/>
-      <c r="B4" s="59" t="s">
+      <c r="A4" s="62"/>
+      <c r="B4" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="59"/>
-      <c r="D4" s="59" t="s">
+      <c r="C4" s="63"/>
+      <c r="D4" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="59"/>
-[...2 lines deleted...]
-      <c r="H4" s="60"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="64"/>
     </row>
     <row r="5" spans="1:8" s="14" customFormat="1" ht="45">
-      <c r="A5" s="58"/>
+      <c r="A5" s="62"/>
       <c r="B5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="60"/>
+      <c r="H5" s="64"/>
     </row>
     <row r="6" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -7117,51 +10875,51 @@
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A10" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="11" spans="1:8" s="14" customFormat="1" ht="34.5">
+    <row r="11" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A11" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:8" s="14" customFormat="1">
       <c r="A12" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3" t="s">
         <v>16</v>
@@ -7717,51 +11475,51 @@
       <c r="A34" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="5">
         <v>2133</v>
       </c>
       <c r="C34" s="5">
         <v>3951</v>
       </c>
       <c r="D34" s="5">
         <v>2040</v>
       </c>
       <c r="E34" s="5">
         <v>3608</v>
       </c>
       <c r="F34" s="5">
         <v>1884</v>
       </c>
       <c r="G34" s="5">
         <v>3332</v>
       </c>
       <c r="H34" s="5">
         <v>1944</v>
       </c>
     </row>
-    <row r="35" spans="1:8" s="14" customFormat="1" ht="45.75">
+    <row r="35" spans="1:8" s="14" customFormat="1" ht="57">
       <c r="A35" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="5">
         <v>61</v>
       </c>
       <c r="C35" s="5">
         <v>189</v>
       </c>
       <c r="D35" s="5">
         <v>57</v>
       </c>
       <c r="E35" s="5">
         <v>180</v>
       </c>
       <c r="F35" s="5">
         <v>57</v>
       </c>
       <c r="G35" s="5">
         <v>57</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>18</v>
       </c>
     </row>
@@ -8883,51 +12641,51 @@
       <c r="A83" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C83" s="5">
         <v>7</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E83" s="5">
         <v>7</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H83" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="84" spans="1:8" s="14" customFormat="1" ht="57">
+    <row r="84" spans="1:8" s="14" customFormat="1" ht="45.75">
       <c r="A84" s="8" t="s">
         <v>64</v>
       </c>
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="3"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A85" s="8" t="s">
         <v>42</v>
       </c>
       <c r="B85" s="3"/>
       <c r="C85" s="3"/>
       <c r="D85" s="3"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="3"/>
       <c r="H85" s="3" t="s">
         <v>16</v>
@@ -9041,51 +12799,51 @@
       <c r="A90" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E90" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F90" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H90" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="91" spans="1:8" s="14" customFormat="1" ht="113.25">
+    <row r="91" spans="1:8" s="14" customFormat="1" ht="124.5">
       <c r="A91" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B91" s="5">
         <v>36640</v>
       </c>
       <c r="C91" s="5">
         <v>106041</v>
       </c>
       <c r="D91" s="5">
         <v>36640</v>
       </c>
       <c r="E91" s="5">
         <v>106041</v>
       </c>
       <c r="F91" s="5">
         <v>36640</v>
       </c>
       <c r="G91" s="5">
         <v>106041</v>
       </c>
       <c r="H91" s="3" t="s">
         <v>17</v>
       </c>
     </row>
@@ -9341,51 +13099,51 @@
       <c r="A102" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C102" s="4">
         <v>145.69999999999999</v>
       </c>
       <c r="D102" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E102" s="4">
         <v>185.1</v>
       </c>
       <c r="F102" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G102" s="4">
         <v>184.9</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="103" spans="1:8" s="14" customFormat="1" ht="102">
+    <row r="103" spans="1:8" s="14" customFormat="1" ht="113.25">
       <c r="A103" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B103" s="5">
         <v>18280</v>
       </c>
       <c r="C103" s="5">
         <v>37139</v>
       </c>
       <c r="D103" s="5">
         <v>17383</v>
       </c>
       <c r="E103" s="5">
         <v>36537</v>
       </c>
       <c r="F103" s="5">
         <v>17383</v>
       </c>
       <c r="G103" s="5">
         <v>36537</v>
       </c>
       <c r="H103" s="5">
         <v>6774</v>
       </c>
     </row>
@@ -10113,51 +13871,51 @@
       </c>
       <c r="F133" s="4">
         <v>14008.2</v>
       </c>
       <c r="G133" s="4">
         <v>28080.9</v>
       </c>
       <c r="H133" s="4">
         <v>2756.5</v>
       </c>
     </row>
     <row r="134" spans="1:8" s="14" customFormat="1" ht="45.75">
       <c r="A134" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B134" s="3"/>
       <c r="C134" s="3"/>
       <c r="D134" s="3"/>
       <c r="E134" s="3"/>
       <c r="F134" s="3"/>
       <c r="G134" s="3"/>
       <c r="H134" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="135" spans="1:8" s="14" customFormat="1" ht="45.75">
+    <row r="135" spans="1:8" s="14" customFormat="1" ht="57">
       <c r="A135" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B135" s="5">
         <v>70</v>
       </c>
       <c r="C135" s="5">
         <v>75</v>
       </c>
       <c r="D135" s="5">
         <v>70</v>
       </c>
       <c r="E135" s="5">
         <v>75</v>
       </c>
       <c r="F135" s="5">
         <v>70</v>
       </c>
       <c r="G135" s="5">
         <v>75</v>
       </c>
       <c r="H135" s="3" t="s">
         <v>17</v>
       </c>
     </row>
@@ -10502,124 +14260,124 @@
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H154"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.28515625" customWidth="1"/>
     <col min="2" max="2" width="12.140625" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" customWidth="1"/>
     <col min="8" max="8" width="16.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56"/>
-[...5 lines deleted...]
-      <c r="H1" s="56"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="57" t="s">
+      <c r="A2" s="61" t="s">
         <v>88</v>
       </c>
-      <c r="B2" s="57"/>
-[...5 lines deleted...]
-      <c r="H2" s="57"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="58"/>
-      <c r="B3" s="59" t="s">
+      <c r="A3" s="62"/>
+      <c r="B3" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="59"/>
-[...2 lines deleted...]
-      <c r="F3" s="59" t="s">
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="59"/>
-      <c r="H3" s="60" t="s">
+      <c r="G3" s="63"/>
+      <c r="H3" s="64" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="58"/>
-      <c r="B4" s="59" t="s">
+      <c r="A4" s="62"/>
+      <c r="B4" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="59"/>
-      <c r="D4" s="59" t="s">
+      <c r="C4" s="63"/>
+      <c r="D4" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="59"/>
-[...2 lines deleted...]
-      <c r="H4" s="60"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="64"/>
     </row>
     <row r="5" spans="1:8" ht="45">
-      <c r="A5" s="58"/>
+      <c r="A5" s="62"/>
       <c r="B5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="60"/>
+      <c r="H5" s="64"/>
     </row>
     <row r="6" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -10751,51 +14509,51 @@
       <c r="A14" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B14" s="4">
         <v>17.399999999999999</v>
       </c>
       <c r="C14" s="4">
         <v>17.399999999999999</v>
       </c>
       <c r="D14" s="4">
         <v>17.399999999999999</v>
       </c>
       <c r="E14" s="4">
         <v>17.399999999999999</v>
       </c>
       <c r="F14" s="4">
         <v>17.399999999999999</v>
       </c>
       <c r="G14" s="4">
         <v>17.399999999999999</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="15" spans="1:8" s="14" customFormat="1" ht="34.5">
+    <row r="15" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:8" s="14" customFormat="1">
       <c r="A16" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3" t="s">
         <v>16</v>
@@ -11351,51 +15109,51 @@
       <c r="A38" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B38" s="5">
         <v>2019</v>
       </c>
       <c r="C38" s="5">
         <v>5970</v>
       </c>
       <c r="D38" s="5">
         <v>1883</v>
       </c>
       <c r="E38" s="5">
         <v>5491</v>
       </c>
       <c r="F38" s="5">
         <v>1743</v>
       </c>
       <c r="G38" s="5">
         <v>5075</v>
       </c>
       <c r="H38" s="5">
         <v>2080</v>
       </c>
     </row>
-    <row r="39" spans="1:8" s="14" customFormat="1" ht="45.75">
+    <row r="39" spans="1:8" s="14" customFormat="1" ht="57">
       <c r="A39" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="5">
         <v>77</v>
       </c>
       <c r="C39" s="5">
         <v>266</v>
       </c>
       <c r="D39" s="5">
         <v>73</v>
       </c>
       <c r="E39" s="5">
         <v>253</v>
       </c>
       <c r="F39" s="5">
         <v>73</v>
       </c>
       <c r="G39" s="5">
         <v>130</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>18</v>
       </c>
     </row>
@@ -12517,51 +16275,51 @@
       <c r="A87" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C87" s="5">
         <v>11</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E87" s="5">
         <v>11</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G87" s="5">
         <v>8</v>
       </c>
       <c r="H87" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="88" spans="1:8" s="14" customFormat="1" ht="57">
+    <row r="88" spans="1:8" s="14" customFormat="1" ht="45.75">
       <c r="A88" s="8" t="s">
         <v>64</v>
       </c>
       <c r="B88" s="3"/>
       <c r="C88" s="3"/>
       <c r="D88" s="3"/>
       <c r="E88" s="3"/>
       <c r="F88" s="3"/>
       <c r="G88" s="3"/>
       <c r="H88" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A89" s="8" t="s">
         <v>42</v>
       </c>
       <c r="B89" s="3"/>
       <c r="C89" s="3"/>
       <c r="D89" s="3"/>
       <c r="E89" s="3"/>
       <c r="F89" s="3"/>
       <c r="G89" s="3"/>
       <c r="H89" s="3" t="s">
         <v>16</v>
@@ -12675,51 +16433,51 @@
       <c r="A94" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E94" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H94" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="95" spans="1:8" s="14" customFormat="1" ht="113.25">
+    <row r="95" spans="1:8" s="14" customFormat="1" ht="124.5">
       <c r="A95" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C95" s="5">
         <v>199469</v>
       </c>
       <c r="D95" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E95" s="5">
         <v>199469</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G95" s="5">
         <v>199469</v>
       </c>
       <c r="H95" s="3" t="s">
         <v>17</v>
       </c>
     </row>
@@ -12975,51 +16733,51 @@
       <c r="A106" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C106" s="4">
         <v>317.2</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E106" s="4">
         <v>341.8</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G106" s="4">
         <v>341.5</v>
       </c>
       <c r="H106" s="3" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="107" spans="1:8" s="14" customFormat="1" ht="102">
+    <row r="107" spans="1:8" s="14" customFormat="1" ht="113.25">
       <c r="A107" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B107" s="5">
         <v>8964</v>
       </c>
       <c r="C107" s="5">
         <v>46103</v>
       </c>
       <c r="D107" s="5">
         <v>10088</v>
       </c>
       <c r="E107" s="5">
         <v>46625</v>
       </c>
       <c r="F107" s="5">
         <v>10088</v>
       </c>
       <c r="G107" s="5">
         <v>46625</v>
       </c>
       <c r="H107" s="5">
         <v>5650</v>
       </c>
     </row>
@@ -13747,51 +17505,51 @@
       </c>
       <c r="F137" s="4">
         <v>11866.1</v>
       </c>
       <c r="G137" s="4">
         <v>39947</v>
       </c>
       <c r="H137" s="4">
         <v>2943.2</v>
       </c>
     </row>
     <row r="138" spans="1:8" s="14" customFormat="1" ht="45.75">
       <c r="A138" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B138" s="3"/>
       <c r="C138" s="3"/>
       <c r="D138" s="3"/>
       <c r="E138" s="3"/>
       <c r="F138" s="3"/>
       <c r="G138" s="3"/>
       <c r="H138" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="139" spans="1:8" s="14" customFormat="1" ht="45.75">
+    <row r="139" spans="1:8" s="14" customFormat="1" ht="57">
       <c r="A139" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B139" s="5">
         <v>1</v>
       </c>
       <c r="C139" s="5">
         <v>76</v>
       </c>
       <c r="D139" s="5">
         <v>1</v>
       </c>
       <c r="E139" s="5">
         <v>76</v>
       </c>
       <c r="F139" s="5">
         <v>1</v>
       </c>
       <c r="G139" s="5">
         <v>76</v>
       </c>
       <c r="H139" s="3" t="s">
         <v>17</v>
       </c>
     </row>
@@ -14138,126 +17896,126 @@
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H154"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.140625" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" customWidth="1"/>
     <col min="5" max="5" width="14.140625" customWidth="1"/>
     <col min="6" max="7" width="13" customWidth="1"/>
     <col min="8" max="8" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56"/>
-[...5 lines deleted...]
-      <c r="H1" s="56"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="57" t="s">
+      <c r="A2" s="61" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="57"/>
-[...5 lines deleted...]
-      <c r="H2" s="57"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="58"/>
-      <c r="B3" s="59" t="s">
+      <c r="A3" s="62"/>
+      <c r="B3" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="59"/>
-[...2 lines deleted...]
-      <c r="F3" s="59" t="s">
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="59"/>
-      <c r="H3" s="60" t="s">
+      <c r="G3" s="63"/>
+      <c r="H3" s="64" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="58"/>
-      <c r="B4" s="59" t="s">
+      <c r="A4" s="62"/>
+      <c r="B4" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="59"/>
-      <c r="D4" s="59" t="s">
+      <c r="C4" s="63"/>
+      <c r="D4" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="59"/>
-[...2 lines deleted...]
-      <c r="H4" s="60"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="64"/>
     </row>
     <row r="5" spans="1:8" ht="22.5">
-      <c r="A5" s="58"/>
+      <c r="A5" s="62"/>
       <c r="B5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="60"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:8" ht="34.5">
+      <c r="H5" s="64"/>
+    </row>
+    <row r="6" spans="1:8" ht="23.25">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="23.25">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3" t="s">
         <v>16</v>
@@ -14269,51 +18027,51 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="34.5">
+    <row r="10" spans="1:8" ht="23.25">
       <c r="A10" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="23.25">
       <c r="A11" s="9" t="s">
         <v>86</v>
       </c>
       <c r="B11" s="4">
         <v>3</v>
       </c>
       <c r="C11" s="4">
         <v>21.8</v>
       </c>
       <c r="D11" s="4">
         <v>3</v>
@@ -14415,51 +18173,51 @@
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="17" spans="1:8" ht="23.25">
+    <row r="17" spans="1:8" ht="34.5">
       <c r="A17" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="4">
         <v>13.1</v>
       </c>
       <c r="D17" s="4">
         <v>4</v>
       </c>
       <c r="E17" s="4">
         <v>11.5</v>
       </c>
       <c r="F17" s="4">
         <v>4</v>
       </c>
       <c r="G17" s="4">
         <v>11.5</v>
       </c>
       <c r="H17" s="4">
         <v>5.7</v>
       </c>
     </row>
@@ -15209,51 +18967,51 @@
       <c r="A47" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C47" s="4">
         <v>589.4</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E47" s="4">
         <v>589.4</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G47" s="4">
         <v>589.4</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="48" spans="1:8" ht="45.75">
+    <row r="48" spans="1:8" ht="57">
       <c r="A48" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C48" s="4">
         <v>6956</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E48" s="4">
         <v>6432</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G48" s="4">
         <v>4520</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>18</v>
       </c>
     </row>
@@ -15771,51 +19529,51 @@
       <c r="A70" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B70" s="4">
         <v>51</v>
       </c>
       <c r="C70" s="4">
         <v>1020</v>
       </c>
       <c r="D70" s="4">
         <v>51</v>
       </c>
       <c r="E70" s="4">
         <v>1020</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="71" spans="1:8" ht="34.5">
+    <row r="71" spans="1:8" ht="23.25">
       <c r="A71" s="8" t="s">
         <v>61</v>
       </c>
       <c r="B71" s="3"/>
       <c r="C71" s="3"/>
       <c r="D71" s="3"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="3"/>
       <c r="H71" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="79.5">
       <c r="A72" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B72" s="3"/>
       <c r="C72" s="3"/>
       <c r="D72" s="3"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="3"/>
       <c r="H72" s="3" t="s">
         <v>16</v>
@@ -15983,51 +19741,51 @@
       <c r="A80" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C80" s="4">
         <v>85.8</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E80" s="4">
         <v>85.8</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G80" s="4">
         <v>85.8</v>
       </c>
       <c r="H80" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="81" spans="1:8" ht="23.25">
+    <row r="81" spans="1:8" ht="34.5">
       <c r="A81" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C81" s="4">
         <v>489.5</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E81" s="4">
         <v>489.5</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G81" s="4">
         <v>489.5</v>
       </c>
       <c r="H81" s="3" t="s">
         <v>17</v>
       </c>
     </row>
@@ -16181,51 +19939,51 @@
       </c>
       <c r="B88" s="3"/>
       <c r="C88" s="3"/>
       <c r="D88" s="3"/>
       <c r="E88" s="3"/>
       <c r="F88" s="3"/>
       <c r="G88" s="3"/>
       <c r="H88" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="34.5">
       <c r="A89" s="8" t="s">
         <v>42</v>
       </c>
       <c r="B89" s="3"/>
       <c r="C89" s="3"/>
       <c r="D89" s="3"/>
       <c r="E89" s="3"/>
       <c r="F89" s="3"/>
       <c r="G89" s="3"/>
       <c r="H89" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="90" spans="1:8" ht="45.75">
+    <row r="90" spans="1:8" ht="68.25">
       <c r="A90" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B90" s="5">
         <v>1760364</v>
       </c>
       <c r="C90" s="5">
         <v>4339001</v>
       </c>
       <c r="D90" s="5">
         <v>1676217</v>
       </c>
       <c r="E90" s="5">
         <v>4254854</v>
       </c>
       <c r="F90" s="5">
         <v>1676217</v>
       </c>
       <c r="G90" s="5">
         <v>4254845</v>
       </c>
       <c r="H90" s="3" t="s">
         <v>18</v>
       </c>
     </row>
@@ -16377,51 +20135,51 @@
       </c>
       <c r="F96" s="5">
         <v>84943</v>
       </c>
       <c r="G96" s="5">
         <v>284412</v>
       </c>
       <c r="H96" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="34.5">
       <c r="A97" s="8" t="s">
         <v>44</v>
       </c>
       <c r="B97" s="3"/>
       <c r="C97" s="3"/>
       <c r="D97" s="3"/>
       <c r="E97" s="3"/>
       <c r="F97" s="3"/>
       <c r="G97" s="3"/>
       <c r="H97" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="98" spans="1:8" ht="23.25">
+    <row r="98" spans="1:8" ht="34.5">
       <c r="A98" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B98" s="5">
         <v>900188</v>
       </c>
       <c r="C98" s="5">
         <v>2408414</v>
       </c>
       <c r="D98" s="5">
         <v>900212</v>
       </c>
       <c r="E98" s="5">
         <v>2392373</v>
       </c>
       <c r="F98" s="5">
         <v>855083</v>
       </c>
       <c r="G98" s="5">
         <v>1682794</v>
       </c>
       <c r="H98" s="5">
         <v>234483</v>
       </c>
     </row>
@@ -17435,51 +21193,51 @@
       <c r="A140" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B140" s="5">
         <v>250</v>
       </c>
       <c r="C140" s="5">
         <v>326</v>
       </c>
       <c r="D140" s="5">
         <v>250</v>
       </c>
       <c r="E140" s="5">
         <v>326</v>
       </c>
       <c r="F140" s="5">
         <v>250</v>
       </c>
       <c r="G140" s="5">
         <v>326</v>
       </c>
       <c r="H140" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="141" spans="1:8" ht="45.75">
+    <row r="141" spans="1:8" ht="34.5">
       <c r="A141" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B141" s="3"/>
       <c r="C141" s="3"/>
       <c r="D141" s="3"/>
       <c r="E141" s="3"/>
       <c r="F141" s="3"/>
       <c r="G141" s="3"/>
       <c r="H141" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="23.25">
       <c r="A142" s="8" t="s">
         <v>70</v>
       </c>
       <c r="B142" s="3"/>
       <c r="C142" s="3"/>
       <c r="D142" s="3"/>
       <c r="E142" s="3"/>
       <c r="F142" s="3"/>
       <c r="G142" s="3"/>
       <c r="H142" s="3" t="s">
         <v>16</v>
@@ -17773,124 +21531,124 @@
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H155"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="11.85546875" customWidth="1"/>
     <col min="4" max="4" width="12.140625" customWidth="1"/>
     <col min="5" max="5" width="13.140625" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="39" customHeight="1">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56"/>
-[...5 lines deleted...]
-      <c r="H1" s="56"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="57" t="s">
+      <c r="A2" s="61" t="s">
         <v>90</v>
       </c>
-      <c r="B2" s="57"/>
-[...5 lines deleted...]
-      <c r="H2" s="57"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="58"/>
-      <c r="B3" s="59" t="s">
+      <c r="A3" s="62"/>
+      <c r="B3" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="59"/>
-[...2 lines deleted...]
-      <c r="F3" s="59" t="s">
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="59"/>
-      <c r="H3" s="60" t="s">
+      <c r="G3" s="63"/>
+      <c r="H3" s="64" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="58"/>
-      <c r="B4" s="59" t="s">
+      <c r="A4" s="62"/>
+      <c r="B4" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="59"/>
-      <c r="D4" s="59" t="s">
+      <c r="C4" s="63"/>
+      <c r="D4" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="59"/>
-[...2 lines deleted...]
-      <c r="H4" s="60"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="64"/>
     </row>
     <row r="5" spans="1:8" ht="45">
-      <c r="A5" s="58"/>
+      <c r="A5" s="62"/>
       <c r="B5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="60"/>
+      <c r="H5" s="64"/>
     </row>
     <row r="6" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -18050,51 +21808,51 @@
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:8" s="14" customFormat="1">
       <c r="A16" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="17" spans="1:8" s="14" customFormat="1" ht="34.5">
+    <row r="17" spans="1:8" s="14" customFormat="1" ht="45.75">
       <c r="A17" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="4">
         <v>18.399999999999999</v>
       </c>
       <c r="D17" s="4">
         <v>4.7</v>
       </c>
       <c r="E17" s="4">
         <v>16.2</v>
       </c>
       <c r="F17" s="4">
         <v>4.7</v>
       </c>
       <c r="G17" s="4">
         <v>16.2</v>
       </c>
       <c r="H17" s="4">
         <v>6.3</v>
       </c>
     </row>
@@ -19000,51 +22758,51 @@
       <c r="A53" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B53" s="4">
         <v>16090</v>
       </c>
       <c r="C53" s="4">
         <v>58247</v>
       </c>
       <c r="D53" s="4">
         <v>15214</v>
       </c>
       <c r="E53" s="4">
         <v>57176</v>
       </c>
       <c r="F53" s="4">
         <v>13363</v>
       </c>
       <c r="G53" s="4">
         <v>42846</v>
       </c>
       <c r="H53" s="4">
         <v>1855</v>
       </c>
     </row>
-    <row r="54" spans="1:8" s="14" customFormat="1" ht="34.5">
+    <row r="54" spans="1:8" s="14" customFormat="1" ht="45.75">
       <c r="A54" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="4">
         <v>126283</v>
       </c>
       <c r="C54" s="4">
         <v>523038</v>
       </c>
       <c r="D54" s="4">
         <v>126873.2</v>
       </c>
       <c r="E54" s="4">
         <v>526179.19999999995</v>
       </c>
       <c r="F54" s="4">
         <v>126146.2</v>
       </c>
       <c r="G54" s="4">
         <v>524248.2</v>
       </c>
       <c r="H54" s="4">
         <v>4837.1000000000004</v>
       </c>
     </row>
@@ -19130,51 +22888,51 @@
       <c r="A58" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C58" s="4">
         <v>66040</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E58" s="4">
         <v>65264</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G58" s="4">
         <v>63805</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="59" spans="1:8" s="14" customFormat="1" ht="23.25">
+    <row r="59" spans="1:8" s="14" customFormat="1">
       <c r="A59" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B59" s="3"/>
       <c r="C59" s="3"/>
       <c r="D59" s="3"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="3"/>
       <c r="H59" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:8" s="14" customFormat="1">
       <c r="A60" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3" t="s">
         <v>16</v>
@@ -19448,51 +23206,51 @@
       </c>
       <c r="B72" s="3"/>
       <c r="C72" s="3"/>
       <c r="D72" s="3"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="3"/>
       <c r="H72" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A73" s="8" t="s">
         <v>39</v>
       </c>
       <c r="B73" s="3"/>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="74" spans="1:8" s="14" customFormat="1" ht="45.75">
+    <row r="74" spans="1:8" s="14" customFormat="1" ht="57">
       <c r="A74" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B74" s="5">
         <v>205071</v>
       </c>
       <c r="C74" s="5">
         <v>868425</v>
       </c>
       <c r="D74" s="5">
         <v>205071</v>
       </c>
       <c r="E74" s="5">
         <v>868425</v>
       </c>
       <c r="F74" s="5">
         <v>205071</v>
       </c>
       <c r="G74" s="5">
         <v>868425</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>17</v>
       </c>
     </row>
@@ -19514,51 +23272,51 @@
       </c>
       <c r="F75" s="5">
         <v>205071</v>
       </c>
       <c r="G75" s="5">
         <v>868425</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="76" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A76" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B76" s="3"/>
       <c r="C76" s="3"/>
       <c r="D76" s="3"/>
       <c r="E76" s="3"/>
       <c r="F76" s="3"/>
       <c r="G76" s="3"/>
       <c r="H76" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="77" spans="1:8" s="14" customFormat="1" ht="45.75">
+    <row r="77" spans="1:8" s="14" customFormat="1" ht="57">
       <c r="A77" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C77" s="4">
         <v>761.5</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E77" s="4">
         <v>761.5</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G77" s="4">
         <v>761.5</v>
       </c>
       <c r="H77" s="3" t="s">
         <v>17</v>
       </c>
     </row>
@@ -20194,51 +23952,51 @@
       <c r="A104" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C104" s="4">
         <v>600.29999999999995</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E104" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F104" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="105" spans="1:8" s="14" customFormat="1" ht="79.5">
+    <row r="105" spans="1:8" s="14" customFormat="1" ht="90.75">
       <c r="A105" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B105" s="4">
         <v>330.5</v>
       </c>
       <c r="C105" s="4">
         <v>1120.5999999999999</v>
       </c>
       <c r="D105" s="4">
         <v>332.1</v>
       </c>
       <c r="E105" s="4">
         <v>1158.5999999999999</v>
       </c>
       <c r="F105" s="4">
         <v>332</v>
       </c>
       <c r="G105" s="4">
         <v>1138</v>
       </c>
       <c r="H105" s="4">
         <v>49</v>
       </c>
     </row>
@@ -20558,51 +24316,51 @@
       <c r="A118" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C118" s="5">
         <v>1</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E118" s="5">
         <v>1</v>
       </c>
       <c r="F118" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G118" s="5">
         <v>1</v>
       </c>
       <c r="H118" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="119" spans="1:8" s="14" customFormat="1" ht="180.75">
+    <row r="119" spans="1:8" s="14" customFormat="1" ht="192">
       <c r="A119" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B119" s="5">
         <v>39960</v>
       </c>
       <c r="C119" s="5">
         <v>222209</v>
       </c>
       <c r="D119" s="5">
         <v>71748</v>
       </c>
       <c r="E119" s="5">
         <v>313628</v>
       </c>
       <c r="F119" s="5">
         <v>71748</v>
       </c>
       <c r="G119" s="5">
         <v>310912</v>
       </c>
       <c r="H119" s="5">
         <v>104983</v>
       </c>
     </row>
@@ -20860,51 +24618,51 @@
       </c>
       <c r="F130" s="5">
         <v>335</v>
       </c>
       <c r="G130" s="5">
         <v>1320</v>
       </c>
       <c r="H130" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="131" spans="1:8" s="14" customFormat="1" ht="45.75">
       <c r="A131" s="8" t="s">
         <v>68</v>
       </c>
       <c r="B131" s="3"/>
       <c r="C131" s="3"/>
       <c r="D131" s="3"/>
       <c r="E131" s="3"/>
       <c r="F131" s="3"/>
       <c r="G131" s="3"/>
       <c r="H131" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="132" spans="1:8" s="14" customFormat="1" ht="23.25">
+    <row r="132" spans="1:8" s="14" customFormat="1">
       <c r="A132" s="8" t="s">
         <v>51</v>
       </c>
       <c r="B132" s="3"/>
       <c r="C132" s="3"/>
       <c r="D132" s="3"/>
       <c r="E132" s="3"/>
       <c r="F132" s="3"/>
       <c r="G132" s="3"/>
       <c r="H132" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A133" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B133" s="5">
         <v>7</v>
       </c>
       <c r="C133" s="5">
         <v>28</v>
       </c>
       <c r="D133" s="5">
         <v>7</v>
@@ -21435,124 +25193,124 @@
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H155"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.42578125" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" customWidth="1"/>
     <col min="3" max="3" width="12.5703125" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
     <col min="5" max="5" width="13.140625" customWidth="1"/>
     <col min="7" max="7" width="12" customWidth="1"/>
     <col min="8" max="8" width="17.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="33.75" customHeight="1">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56"/>
-[...5 lines deleted...]
-      <c r="H1" s="56"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="57" t="s">
+      <c r="A2" s="61" t="s">
         <v>91</v>
       </c>
-      <c r="B2" s="57"/>
-[...5 lines deleted...]
-      <c r="H2" s="57"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="58"/>
-      <c r="B3" s="59" t="s">
+      <c r="A3" s="62"/>
+      <c r="B3" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="59"/>
-[...2 lines deleted...]
-      <c r="F3" s="59" t="s">
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="59"/>
-      <c r="H3" s="60" t="s">
+      <c r="G3" s="63"/>
+      <c r="H3" s="64" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="58"/>
-      <c r="B4" s="59" t="s">
+      <c r="A4" s="62"/>
+      <c r="B4" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="59"/>
-      <c r="D4" s="59" t="s">
+      <c r="C4" s="63"/>
+      <c r="D4" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="59"/>
-[...2 lines deleted...]
-      <c r="H4" s="60"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="64"/>
     </row>
     <row r="5" spans="1:8" ht="22.5">
-      <c r="A5" s="58"/>
+      <c r="A5" s="62"/>
       <c r="B5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="60"/>
+      <c r="H5" s="64"/>
     </row>
     <row r="6" spans="1:8" ht="34.5">
       <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="23.25">
       <c r="A7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
@@ -21684,51 +25442,51 @@
       <c r="A14" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B14" s="4">
         <v>17</v>
       </c>
       <c r="C14" s="4">
         <v>40.4</v>
       </c>
       <c r="D14" s="4">
         <v>17</v>
       </c>
       <c r="E14" s="4">
         <v>40.4</v>
       </c>
       <c r="F14" s="4">
         <v>17</v>
       </c>
       <c r="G14" s="4">
         <v>40.4</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="34.5">
+    <row r="15" spans="1:8" ht="23.25">
       <c r="A15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3" t="s">
         <v>16</v>
@@ -23068,65 +26826,65 @@
       <c r="A70" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B70" s="4">
         <v>131</v>
       </c>
       <c r="C70" s="4">
         <v>1291</v>
       </c>
       <c r="D70" s="4">
         <v>131</v>
       </c>
       <c r="E70" s="4">
         <v>1291</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="71" spans="1:8" ht="34.5">
+    <row r="71" spans="1:8" ht="23.25">
       <c r="A71" s="8" t="s">
         <v>61</v>
       </c>
       <c r="B71" s="3"/>
       <c r="C71" s="3"/>
       <c r="D71" s="3"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="3"/>
       <c r="H71" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="72" spans="1:8" ht="90.75">
+    <row r="72" spans="1:8" ht="79.5">
       <c r="A72" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B72" s="3"/>
       <c r="C72" s="3"/>
       <c r="D72" s="3"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="3"/>
       <c r="H72" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="23.25">
       <c r="A73" s="8" t="s">
         <v>39</v>
       </c>
       <c r="B73" s="3"/>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3" t="s">
         <v>16</v>
@@ -23450,51 +27208,51 @@
       <c r="A87" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C87" s="5">
         <v>34</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E87" s="5">
         <v>31</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G87" s="5">
         <v>28</v>
       </c>
       <c r="H87" s="3" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="88" spans="1:8" ht="57">
+    <row r="88" spans="1:8" ht="45.75">
       <c r="A88" s="8" t="s">
         <v>64</v>
       </c>
       <c r="B88" s="3"/>
       <c r="C88" s="3"/>
       <c r="D88" s="3"/>
       <c r="E88" s="3"/>
       <c r="F88" s="3"/>
       <c r="G88" s="3"/>
       <c r="H88" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="34.5">
       <c r="A89" s="8" t="s">
         <v>42</v>
       </c>
       <c r="B89" s="3"/>
       <c r="C89" s="3"/>
       <c r="D89" s="3"/>
       <c r="E89" s="3"/>
       <c r="F89" s="3"/>
       <c r="G89" s="3"/>
       <c r="H89" s="3" t="s">
         <v>16</v>
@@ -23934,51 +27692,51 @@
       <c r="A107" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C107" s="4">
         <v>886.6</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E107" s="4">
         <v>929.3</v>
       </c>
       <c r="F107" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G107" s="4">
         <v>928.8</v>
       </c>
       <c r="H107" s="3" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="108" spans="1:8" ht="102">
+    <row r="108" spans="1:8" ht="113.25">
       <c r="A108" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B108" s="5">
         <v>27613</v>
       </c>
       <c r="C108" s="5">
         <v>99088</v>
       </c>
       <c r="D108" s="5">
         <v>29287</v>
       </c>
       <c r="E108" s="5">
         <v>102822</v>
       </c>
       <c r="F108" s="5">
         <v>29287</v>
       </c>
       <c r="G108" s="5">
         <v>102822</v>
       </c>
       <c r="H108" s="5">
         <v>2438</v>
       </c>
     </row>
@@ -24706,51 +28464,51 @@
       </c>
       <c r="F138" s="4">
         <v>14552.8</v>
       </c>
       <c r="G138" s="4">
         <v>76506.600000000006</v>
       </c>
       <c r="H138" s="4">
         <v>2067.9</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="45.75">
       <c r="A139" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B139" s="3"/>
       <c r="C139" s="3"/>
       <c r="D139" s="3"/>
       <c r="E139" s="3"/>
       <c r="F139" s="3"/>
       <c r="G139" s="3"/>
       <c r="H139" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="140" spans="1:8" ht="45.75">
+    <row r="140" spans="1:8" ht="57">
       <c r="A140" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B140" s="5">
         <v>4</v>
       </c>
       <c r="C140" s="5">
         <v>448</v>
       </c>
       <c r="D140" s="5">
         <v>4</v>
       </c>
       <c r="E140" s="5">
         <v>448</v>
       </c>
       <c r="F140" s="5">
         <v>4</v>
       </c>
       <c r="G140" s="5">
         <v>448</v>
       </c>
       <c r="H140" s="3" t="s">
         <v>17</v>
       </c>
     </row>
@@ -25082,139 +28840,139 @@
       </c>
       <c r="H155" s="7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:G4"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H55"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD5"/>
+      <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.140625" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" customWidth="1"/>
     <col min="4" max="4" width="18.140625" customWidth="1"/>
     <col min="5" max="5" width="18.28515625" customWidth="1"/>
     <col min="6" max="6" width="18.5703125" customWidth="1"/>
     <col min="8" max="8" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="33.75" customHeight="1">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56"/>
-[...5 lines deleted...]
-      <c r="H1" s="56"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="57" t="s">
+      <c r="A2" s="61" t="s">
         <v>92</v>
       </c>
-      <c r="B2" s="57"/>
-[...5 lines deleted...]
-      <c r="H2" s="57"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="58"/>
-      <c r="B3" s="59" t="s">
+      <c r="A3" s="62"/>
+      <c r="B3" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="59"/>
-[...2 lines deleted...]
-      <c r="F3" s="59" t="s">
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="59"/>
-      <c r="H3" s="60" t="s">
+      <c r="G3" s="63"/>
+      <c r="H3" s="64" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="58"/>
-      <c r="B4" s="59" t="s">
+      <c r="A4" s="62"/>
+      <c r="B4" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="59"/>
-      <c r="D4" s="59" t="s">
+      <c r="C4" s="63"/>
+      <c r="D4" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="59"/>
-[...2 lines deleted...]
-      <c r="H4" s="60"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="64"/>
     </row>
     <row r="5" spans="1:8" ht="45">
-      <c r="A5" s="58"/>
+      <c r="A5" s="62"/>
       <c r="B5" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="60"/>
+      <c r="H5" s="64"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="8" t="s">
         <v>93</v>
       </c>
       <c r="B6" s="5">
         <v>137</v>
       </c>
       <c r="C6" s="5">
         <v>150674486</v>
       </c>
       <c r="D6" s="5">
         <v>152021349</v>
       </c>
       <c r="E6" s="5">
         <v>969480698</v>
       </c>
       <c r="F6" s="4">
         <v>100.5</v>
       </c>
       <c r="G6" s="4">
         <v>109.2</v>
       </c>
       <c r="H6" s="4">
         <v>110.7</v>
@@ -25328,51 +29086,51 @@
       <c r="A11" s="21" t="s">
         <v>98</v>
       </c>
       <c r="B11" s="5">
         <v>22</v>
       </c>
       <c r="C11" s="5">
         <v>22075307</v>
       </c>
       <c r="D11" s="5">
         <v>18778480</v>
       </c>
       <c r="E11" s="5">
         <v>145873264</v>
       </c>
       <c r="F11" s="4">
         <v>87.2</v>
       </c>
       <c r="G11" s="4">
         <v>86.3</v>
       </c>
       <c r="H11" s="4">
         <v>115.3</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="57">
+    <row r="12" spans="1:8" ht="68.25">
       <c r="A12" s="22" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="5">
         <v>212736</v>
       </c>
       <c r="D12" s="5">
         <v>245640</v>
       </c>
       <c r="E12" s="5">
         <v>1474931</v>
       </c>
       <c r="F12" s="4">
         <v>103.5</v>
       </c>
       <c r="G12" s="4">
         <v>65.599999999999994</v>
       </c>
       <c r="H12" s="4">
         <v>62.1</v>
       </c>
     </row>
@@ -25458,103 +29216,103 @@
       <c r="A16" s="22" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="5">
         <v>6</v>
       </c>
       <c r="C16" s="5">
         <v>5078746</v>
       </c>
       <c r="D16" s="5">
         <v>4970262</v>
       </c>
       <c r="E16" s="5">
         <v>36403741</v>
       </c>
       <c r="F16" s="4">
         <v>98.1</v>
       </c>
       <c r="G16" s="4">
         <v>94.9</v>
       </c>
       <c r="H16" s="4">
         <v>246.2</v>
       </c>
     </row>
-    <row r="17" spans="1:8" ht="57">
+    <row r="17" spans="1:8" ht="68.25">
       <c r="A17" s="22" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="5">
         <v>8</v>
       </c>
       <c r="C17" s="5">
         <v>5768890</v>
       </c>
       <c r="D17" s="5">
         <v>4276025</v>
       </c>
       <c r="E17" s="5">
         <v>43378370</v>
       </c>
       <c r="F17" s="4">
         <v>84.3</v>
       </c>
       <c r="G17" s="4">
         <v>91.5</v>
       </c>
       <c r="H17" s="4">
         <v>112.2</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="57">
+    <row r="18" spans="1:8" ht="68.25">
       <c r="A18" s="22" t="s">
         <v>105</v>
       </c>
       <c r="B18" s="5">
         <v>2</v>
       </c>
       <c r="C18" s="5">
         <v>3404809</v>
       </c>
       <c r="D18" s="5">
         <v>2752401</v>
       </c>
       <c r="E18" s="5">
         <v>23475494</v>
       </c>
       <c r="F18" s="4">
         <v>76.3</v>
       </c>
       <c r="G18" s="4">
         <v>77.7</v>
       </c>
       <c r="H18" s="4">
         <v>101.8</v>
       </c>
     </row>
-    <row r="19" spans="1:8" ht="23.25">
+    <row r="19" spans="1:8" ht="34.5">
       <c r="A19" s="22" t="s">
         <v>106</v>
       </c>
       <c r="B19" s="5">
         <v>4</v>
       </c>
       <c r="C19" s="5">
         <v>1451244</v>
       </c>
       <c r="D19" s="5">
         <v>822755</v>
       </c>
       <c r="E19" s="5">
         <v>8462514</v>
       </c>
       <c r="F19" s="4">
         <v>80.7</v>
       </c>
       <c r="G19" s="4">
         <v>94.4</v>
       </c>
       <c r="H19" s="4">
         <v>121.7</v>
       </c>
     </row>
@@ -25744,51 +29502,51 @@
       <c r="A27" s="21" t="s">
         <v>114</v>
       </c>
       <c r="B27" s="5">
         <v>4</v>
       </c>
       <c r="C27" s="5">
         <v>1416569</v>
       </c>
       <c r="D27" s="5">
         <v>1343573</v>
       </c>
       <c r="E27" s="5">
         <v>9744814</v>
       </c>
       <c r="F27" s="4">
         <v>100.7</v>
       </c>
       <c r="G27" s="4">
         <v>96</v>
       </c>
       <c r="H27" s="4">
         <v>111.8</v>
       </c>
     </row>
-    <row r="28" spans="1:8" ht="57">
+    <row r="28" spans="1:8" ht="68.25">
       <c r="A28" s="21" t="s">
         <v>115</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="5">
         <v>103203</v>
       </c>
       <c r="D28" s="5">
         <v>94282</v>
       </c>
       <c r="E28" s="5">
         <v>758500</v>
       </c>
       <c r="F28" s="4">
         <v>100</v>
       </c>
       <c r="G28" s="4">
         <v>82.3</v>
       </c>
       <c r="H28" s="4">
         <v>83.1</v>
       </c>
     </row>
@@ -25978,51 +29736,51 @@
       <c r="A36" s="21" t="s">
         <v>123</v>
       </c>
       <c r="B36" s="5">
         <v>5</v>
       </c>
       <c r="C36" s="5">
         <v>10134627</v>
       </c>
       <c r="D36" s="5">
         <v>8270570</v>
       </c>
       <c r="E36" s="5">
         <v>42924785</v>
       </c>
       <c r="F36" s="4">
         <v>79.099999999999994</v>
       </c>
       <c r="G36" s="4">
         <v>154.30000000000001</v>
       </c>
       <c r="H36" s="4">
         <v>118.4</v>
       </c>
     </row>
-    <row r="37" spans="1:8" ht="34.5">
+    <row r="37" spans="1:8" ht="45.75">
       <c r="A37" s="22" t="s">
         <v>124</v>
       </c>
       <c r="B37" s="5">
         <v>6</v>
       </c>
       <c r="C37" s="5">
         <v>7812281</v>
       </c>
       <c r="D37" s="5">
         <v>11019066</v>
       </c>
       <c r="E37" s="5">
         <v>46897429</v>
       </c>
       <c r="F37" s="4">
         <v>98.4</v>
       </c>
       <c r="G37" s="4">
         <v>224.4</v>
       </c>
       <c r="H37" s="4">
         <v>228.9</v>
       </c>
     </row>
@@ -26082,51 +29840,51 @@
       <c r="A40" s="21" t="s">
         <v>127</v>
       </c>
       <c r="B40" s="5">
         <v>14</v>
       </c>
       <c r="C40" s="5">
         <v>14010830</v>
       </c>
       <c r="D40" s="5">
         <v>14780745</v>
       </c>
       <c r="E40" s="5">
         <v>83984902</v>
       </c>
       <c r="F40" s="4">
         <v>163</v>
       </c>
       <c r="G40" s="4">
         <v>149.30000000000001</v>
       </c>
       <c r="H40" s="4">
         <v>128.30000000000001</v>
       </c>
     </row>
-    <row r="41" spans="1:8" ht="45.75">
+    <row r="41" spans="1:8" ht="57">
       <c r="A41" s="21" t="s">
         <v>128</v>
       </c>
       <c r="B41" s="5">
         <v>1</v>
       </c>
       <c r="C41" s="5">
         <v>219244</v>
       </c>
       <c r="D41" s="5">
         <v>276699</v>
       </c>
       <c r="E41" s="5">
         <v>1149418</v>
       </c>
       <c r="F41" s="4">
         <v>100.5</v>
       </c>
       <c r="G41" s="4">
         <v>341.7</v>
       </c>
       <c r="H41" s="4">
         <v>520.79999999999995</v>
       </c>
     </row>
@@ -26134,51 +29892,51 @@
       <c r="A42" s="21" t="s">
         <v>129</v>
       </c>
       <c r="B42" s="5">
         <v>7</v>
       </c>
       <c r="C42" s="5">
         <v>9930276</v>
       </c>
       <c r="D42" s="5">
         <v>10651084</v>
       </c>
       <c r="E42" s="5">
         <v>60399188</v>
       </c>
       <c r="F42" s="4">
         <v>171</v>
       </c>
       <c r="G42" s="4">
         <v>129</v>
       </c>
       <c r="H42" s="4">
         <v>109.4</v>
       </c>
     </row>
-    <row r="43" spans="1:8" ht="57">
+    <row r="43" spans="1:8" ht="68.25">
       <c r="A43" s="21" t="s">
         <v>130</v>
       </c>
       <c r="B43" s="5">
         <v>1</v>
       </c>
       <c r="C43" s="5">
         <v>225123</v>
       </c>
       <c r="D43" s="5">
         <v>218349</v>
       </c>
       <c r="E43" s="5">
         <v>2159727</v>
       </c>
       <c r="F43" s="4">
         <v>255.7</v>
       </c>
       <c r="G43" s="4">
         <v>13</v>
       </c>
       <c r="H43" s="4">
         <v>104.3</v>
       </c>
     </row>
@@ -26342,51 +30100,51 @@
       <c r="A50" s="22" t="s">
         <v>137</v>
       </c>
       <c r="B50" s="5">
         <v>2</v>
       </c>
       <c r="C50" s="5">
         <v>3593181</v>
       </c>
       <c r="D50" s="5">
         <v>4203287</v>
       </c>
       <c r="E50" s="5">
         <v>42254949</v>
       </c>
       <c r="F50" s="4">
         <v>105.8</v>
       </c>
       <c r="G50" s="4">
         <v>120.4</v>
       </c>
       <c r="H50" s="4">
         <v>108.7</v>
       </c>
     </row>
-    <row r="51" spans="1:8" ht="57">
+    <row r="51" spans="1:8" ht="68.25">
       <c r="A51" s="22" t="s">
         <v>138</v>
       </c>
       <c r="B51" s="5">
         <v>1</v>
       </c>
       <c r="C51" s="5">
         <v>58425</v>
       </c>
       <c r="D51" s="5">
         <v>59148</v>
       </c>
       <c r="E51" s="5">
         <v>17546351</v>
       </c>
       <c r="F51" s="4">
         <v>100.1</v>
       </c>
       <c r="G51" s="4">
         <v>58.8</v>
       </c>
       <c r="H51" s="4">
         <v>226</v>
       </c>
     </row>
@@ -26394,51 +30152,51 @@
       <c r="A52" s="20" t="s">
         <v>139</v>
       </c>
       <c r="B52" s="5">
         <v>5</v>
       </c>
       <c r="C52" s="5">
         <v>3521449</v>
       </c>
       <c r="D52" s="5">
         <v>3314404</v>
       </c>
       <c r="E52" s="5">
         <v>19782759</v>
       </c>
       <c r="F52" s="4">
         <v>98.3</v>
       </c>
       <c r="G52" s="4">
         <v>119.8</v>
       </c>
       <c r="H52" s="4">
         <v>115</v>
       </c>
     </row>
-    <row r="53" spans="1:8" ht="34.5">
+    <row r="53" spans="1:8" ht="23.25">
       <c r="A53" s="21" t="s">
         <v>140</v>
       </c>
       <c r="B53" s="5">
         <v>2</v>
       </c>
       <c r="C53" s="5">
         <v>1555693</v>
       </c>
       <c r="D53" s="5">
         <v>1231471</v>
       </c>
       <c r="E53" s="5">
         <v>8212211</v>
       </c>
       <c r="F53" s="4">
         <v>94.4</v>
       </c>
       <c r="G53" s="4">
         <v>66.599999999999994</v>
       </c>
       <c r="H53" s="4">
         <v>99.3</v>
       </c>
     </row>
@@ -26498,59 +30256,60 @@
   <mergeCells count="8">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:G4"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>Әдіснама</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
       <vt:lpstr>08</vt:lpstr>
+      <vt:lpstr>09</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>