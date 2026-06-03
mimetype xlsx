--- v0 (2026-04-22)
+++ v1 (2026-06-03)
@@ -1,105 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Новая папка (2)\Динамика Пром 01.02.2026\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика Пром 01.03.2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="90" windowWidth="24240" windowHeight="12585" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="90" windowWidth="24240" windowHeight="12585" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
+    <sheet name="04" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="12">
   <si>
     <t>Промышленность-всего</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
     <t xml:space="preserve">горнодобывающая промышленность и разработка карьеров </t>
   </si>
   <si>
     <t xml:space="preserve">обрабатывающая промышленность  </t>
   </si>
   <si>
     <t>снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>г.Шымкент</t>
   </si>
   <si>
     <t>водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t>Индексы промышленного производства по основным видам экономической деятельности</t>
   </si>
   <si>
     <t>январь 2026г.
  в % к январю 2025г.</t>
   </si>
   <si>
     <t>февраль 2026г.
  в % к февралю 2025г.</t>
   </si>
   <si>
     <t>март 2026г.
  в % к марту 2025г.</t>
+  </si>
+  <si>
+    <t>апрель 2026г.
+ в % к апрелю 2025г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -235,116 +241,119 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -810,52 +819,52 @@
         <v>104.2</v>
       </c>
       <c r="E6" s="9">
         <v>127.9</v>
       </c>
       <c r="F6" s="10">
         <v>109.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H5"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="1"/>
     <col min="2" max="2" width="17" customWidth="1"/>
     <col min="3" max="3" width="20.28515625" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" customWidth="1"/>
     <col min="5" max="5" width="15" customWidth="1"/>
     <col min="6" max="6" width="20.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="23.25" customHeight="1">
       <c r="A1" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="11"/>
       <c r="C1" s="11"/>
       <c r="D1" s="11"/>
       <c r="E1" s="11"/>
       <c r="F1" s="11"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:8" s="4" customFormat="1" ht="27.75" customHeight="1">
       <c r="A2" s="12" t="s">
@@ -908,63 +917,173 @@
       <c r="C5" s="9">
         <v>104.5</v>
       </c>
       <c r="D5" s="9">
         <v>104</v>
       </c>
       <c r="E5" s="9">
         <v>124.1</v>
       </c>
       <c r="F5" s="10">
         <v>106.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H6"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G12" sqref="G12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="12" customWidth="1"/>
+    <col min="2" max="2" width="16.85546875" customWidth="1"/>
+    <col min="3" max="3" width="17.140625" customWidth="1"/>
+    <col min="4" max="4" width="14.5703125" customWidth="1"/>
+    <col min="5" max="5" width="14.140625" customWidth="1"/>
+    <col min="6" max="6" width="16.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" s="2" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A1" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:8" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A2" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2" s="12"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="G2" s="5"/>
+    </row>
+    <row r="3" spans="1:8" s="4" customFormat="1" ht="11.25">
+      <c r="A3" s="13"/>
+      <c r="B3" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="18"/>
+      <c r="E3" s="18"/>
+      <c r="F3" s="19"/>
+      <c r="G3" s="5"/>
+    </row>
+    <row r="4" spans="1:8" s="4" customFormat="1" ht="77.25" customHeight="1">
+      <c r="A4" s="14"/>
+      <c r="B4" s="16"/>
+      <c r="C4" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="5"/>
+      <c r="H4" s="6"/>
+    </row>
+    <row r="5" spans="1:8" s="4" customFormat="1" ht="11.25">
+      <c r="A5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="9">
+        <v>103.3</v>
+      </c>
+      <c r="C5" s="9">
+        <v>124.7</v>
+      </c>
+      <c r="D5" s="9">
+        <v>101.9</v>
+      </c>
+      <c r="E5" s="9">
+        <v>120.1</v>
+      </c>
+      <c r="F5" s="10">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="B6" s="20"/>
+      <c r="C6" s="20"/>
+      <c r="D6" s="20"/>
+      <c r="E6" s="20"/>
+      <c r="F6" s="20"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
+      <vt:lpstr>04</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>