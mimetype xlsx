--- v1 (2026-06-03)
+++ v2 (2026-06-29)
@@ -1,111 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика Пром 01.03.2026\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.05.2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="90" windowWidth="24240" windowHeight="12585" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="90" windowWidth="24240" windowHeight="12585" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
+    <sheet name="05" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="13">
   <si>
     <t>Промышленность-всего</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
     <t xml:space="preserve">горнодобывающая промышленность и разработка карьеров </t>
   </si>
   <si>
     <t xml:space="preserve">обрабатывающая промышленность  </t>
   </si>
   <si>
     <t>снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>г.Шымкент</t>
   </si>
   <si>
     <t>водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t>Индексы промышленного производства по основным видам экономической деятельности</t>
   </si>
   <si>
     <t>январь 2026г.
  в % к январю 2025г.</t>
   </si>
   <si>
     <t>февраль 2026г.
  в % к февралю 2025г.</t>
   </si>
   <si>
     <t>март 2026г.
  в % к марту 2025г.</t>
   </si>
   <si>
     <t>апрель 2026г.
  в % к апрелю 2025г.</t>
+  </si>
+  <si>
+    <t>май 2026г.
+ в % к маю 2025г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -261,99 +267,99 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -622,85 +628,85 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="23.25" customHeight="1">
-      <c r="A2" s="11" t="s">
+      <c r="A2" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="11"/>
-[...3 lines deleted...]
-      <c r="F2" s="11"/>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
     </row>
     <row r="3" spans="1:8" s="4" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A3" s="12" t="s">
+      <c r="A3" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B3" s="12"/>
+      <c r="B3" s="13"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:8" s="4" customFormat="1" ht="11.25">
-      <c r="A4" s="13"/>
-      <c r="B4" s="15" t="s">
+      <c r="A4" s="14"/>
+      <c r="B4" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="17" t="s">
+      <c r="C4" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="18"/>
-[...1 lines deleted...]
-      <c r="F4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="20"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:8" s="4" customFormat="1" ht="77.25" customHeight="1">
-      <c r="A5" s="14"/>
-      <c r="B5" s="16"/>
+      <c r="A5" s="15"/>
+      <c r="B5" s="17"/>
       <c r="C5" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="5"/>
       <c r="H5" s="6"/>
     </row>
     <row r="6" spans="1:8" s="4" customFormat="1" ht="11.25">
       <c r="A6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="9">
         <v>101.4</v>
       </c>
       <c r="C6" s="9">
         <v>12.2</v>
       </c>
@@ -732,86 +738,86 @@
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.28515625" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.5703125" customWidth="1"/>
     <col min="4" max="4" width="17.7109375" customWidth="1"/>
     <col min="5" max="5" width="15.42578125" customWidth="1"/>
     <col min="6" max="6" width="22.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="B1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:8" s="2" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A2" s="11" t="s">
+      <c r="A2" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="11"/>
-[...3 lines deleted...]
-      <c r="F2" s="11"/>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
       <c r="G2" s="1"/>
     </row>
     <row r="3" spans="1:8" s="4" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A3" s="12" t="s">
+      <c r="A3" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B3" s="12"/>
+      <c r="B3" s="13"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:8" s="4" customFormat="1" ht="11.25">
-      <c r="A4" s="13"/>
-      <c r="B4" s="15" t="s">
+      <c r="A4" s="14"/>
+      <c r="B4" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="17" t="s">
+      <c r="C4" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="18"/>
-[...1 lines deleted...]
-      <c r="F4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="20"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:8" s="4" customFormat="1" ht="77.25" customHeight="1">
-      <c r="A5" s="14"/>
-      <c r="B5" s="16"/>
+      <c r="A5" s="15"/>
+      <c r="B5" s="17"/>
       <c r="C5" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="5"/>
       <c r="H5" s="6"/>
     </row>
     <row r="6" spans="1:8" s="4" customFormat="1" ht="11.25">
       <c r="A6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="9">
         <v>106</v>
       </c>
       <c r="C6" s="9">
         <v>43.1</v>
       </c>
@@ -834,86 +840,86 @@
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="1"/>
     <col min="2" max="2" width="17" customWidth="1"/>
     <col min="3" max="3" width="20.28515625" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" customWidth="1"/>
     <col min="5" max="5" width="15" customWidth="1"/>
     <col min="6" max="6" width="20.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A1" s="11" t="s">
+      <c r="A1" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="11"/>
-[...3 lines deleted...]
-      <c r="F1" s="11"/>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:8" s="4" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="12"/>
+      <c r="B2" s="13"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:8" s="4" customFormat="1" ht="11.25">
-      <c r="A3" s="13"/>
-      <c r="B3" s="15" t="s">
+      <c r="A3" s="14"/>
+      <c r="B3" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="17" t="s">
+      <c r="C3" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="18"/>
-[...1 lines deleted...]
-      <c r="F3" s="19"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="20"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:8" s="4" customFormat="1" ht="77.25" customHeight="1">
-      <c r="A4" s="14"/>
-      <c r="B4" s="16"/>
+      <c r="A4" s="15"/>
+      <c r="B4" s="17"/>
       <c r="C4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="5"/>
       <c r="H4" s="6"/>
     </row>
     <row r="5" spans="1:8" s="4" customFormat="1" ht="11.25">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="9">
         <v>105.6</v>
       </c>
       <c r="C5" s="9">
         <v>104.5</v>
       </c>
@@ -921,169 +927,272 @@
         <v>104</v>
       </c>
       <c r="E5" s="9">
         <v>124.1</v>
       </c>
       <c r="F5" s="10">
         <v>106.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H6"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G12" sqref="G12"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="1"/>
     <col min="2" max="2" width="16.85546875" customWidth="1"/>
     <col min="3" max="3" width="17.140625" customWidth="1"/>
     <col min="4" max="4" width="14.5703125" customWidth="1"/>
     <col min="5" max="5" width="14.140625" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A1" s="11" t="s">
+      <c r="A1" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="11"/>
-[...3 lines deleted...]
-      <c r="F1" s="11"/>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:8" s="4" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="12"/>
+      <c r="B2" s="13"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:8" s="4" customFormat="1" ht="11.25">
-      <c r="A3" s="13"/>
-      <c r="B3" s="15" t="s">
+      <c r="A3" s="14"/>
+      <c r="B3" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="17" t="s">
+      <c r="C3" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="18"/>
-[...1 lines deleted...]
-      <c r="F3" s="19"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="20"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:8" s="4" customFormat="1" ht="77.25" customHeight="1">
-      <c r="A4" s="14"/>
-      <c r="B4" s="16"/>
+      <c r="A4" s="15"/>
+      <c r="B4" s="17"/>
       <c r="C4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="5"/>
       <c r="H4" s="6"/>
     </row>
     <row r="5" spans="1:8" s="4" customFormat="1" ht="11.25">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="9">
         <v>103.3</v>
       </c>
       <c r="C5" s="9">
         <v>124.7</v>
       </c>
       <c r="D5" s="9">
         <v>101.9</v>
       </c>
       <c r="E5" s="9">
         <v>120.1</v>
       </c>
       <c r="F5" s="10">
         <v>101</v>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="B6" s="20"/>
-[...3 lines deleted...]
-      <c r="F6" s="20"/>
+      <c r="B6" s="11"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H5"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D16" sqref="D16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="14" customWidth="1"/>
+    <col min="2" max="2" width="16" customWidth="1"/>
+    <col min="3" max="3" width="17.140625" customWidth="1"/>
+    <col min="4" max="4" width="14.85546875" customWidth="1"/>
+    <col min="5" max="5" width="13" customWidth="1"/>
+    <col min="6" max="6" width="18.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" s="2" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A1" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:8" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A2" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" s="13"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="G2" s="5"/>
+    </row>
+    <row r="3" spans="1:8" s="4" customFormat="1" ht="11.25">
+      <c r="A3" s="14"/>
+      <c r="B3" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="20"/>
+      <c r="G3" s="5"/>
+    </row>
+    <row r="4" spans="1:8" s="4" customFormat="1" ht="77.25" customHeight="1">
+      <c r="A4" s="15"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="5"/>
+      <c r="H4" s="6"/>
+    </row>
+    <row r="5" spans="1:8" s="4" customFormat="1" ht="11.25">
+      <c r="A5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="9">
+        <v>106.3</v>
+      </c>
+      <c r="C5" s="9">
+        <v>117.4</v>
+      </c>
+      <c r="D5" s="9">
+        <v>104</v>
+      </c>
+      <c r="E5" s="9">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="F5" s="9">
+        <v>109.2</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
+      <vt:lpstr>05</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>