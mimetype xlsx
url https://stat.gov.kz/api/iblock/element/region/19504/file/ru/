--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -1,117 +1,123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.05.2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="90" windowWidth="24240" windowHeight="12585" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="90" windowWidth="24240" windowHeight="12585" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
+    <sheet name="06" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="14">
   <si>
     <t>Промышленность-всего</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
     <t xml:space="preserve">горнодобывающая промышленность и разработка карьеров </t>
   </si>
   <si>
     <t xml:space="preserve">обрабатывающая промышленность  </t>
   </si>
   <si>
     <t>снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>г.Шымкент</t>
   </si>
   <si>
     <t>водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t>Индексы промышленного производства по основным видам экономической деятельности</t>
   </si>
   <si>
-    <t>январь 2026г.
- в % к январю 2025г.</t>
+    <t>май 2026г.
+ в процентах к маю 2025г.</t>
+  </si>
+  <si>
+    <t>апрель 2026г.
+ в процентах к апрелю 2025г.</t>
+  </si>
+  <si>
+    <t>март 2026г.
+ в процентах к марту 2025г.</t>
   </si>
   <si>
     <t>февраль 2026г.
- в % к февралю 2025г.</t>
+в процентах к февралю 2025г.</t>
   </si>
   <si>
-    <t>март 2026г.
- в % к марту 2025г.</t>
+    <t>январь 2026г.
+ в процентах к январю 2025г.</t>
   </si>
   <si>
-    <t>апрель 2026г.
-[...4 lines deleted...]
- в % к маю 2025г.</t>
+    <t>июнь 2026г.
+в процентах к июню 2025г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -315,51 +321,51 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -612,78 +618,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C24" sqref="C24"/>
+      <selection activeCell="E21" sqref="E21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="23.25" customHeight="1">
       <c r="A2" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
     </row>
     <row r="3" spans="1:8" s="4" customFormat="1" ht="27.75" customHeight="1">
       <c r="A3" s="13" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:8" s="4" customFormat="1" ht="11.25">
       <c r="A4" s="14"/>
       <c r="B4" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="20"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:8" s="4" customFormat="1" ht="77.25" customHeight="1">
       <c r="A5" s="15"/>
       <c r="B5" s="17"/>
       <c r="C5" s="8" t="s">
         <v>2</v>
@@ -720,81 +726,81 @@
         <v>115.5</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1"/>
       <c r="G7" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="E24" sqref="E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.28515625" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.5703125" customWidth="1"/>
     <col min="4" max="4" width="17.7109375" customWidth="1"/>
     <col min="5" max="5" width="15.42578125" customWidth="1"/>
     <col min="6" max="6" width="22.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="B1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:8" s="2" customFormat="1" ht="23.25" customHeight="1">
       <c r="A2" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="1"/>
     </row>
     <row r="3" spans="1:8" s="4" customFormat="1" ht="27.75" customHeight="1">
       <c r="A3" s="13" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:8" s="4" customFormat="1" ht="11.25">
       <c r="A4" s="14"/>
       <c r="B4" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="20"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:8" s="4" customFormat="1" ht="77.25" customHeight="1">
       <c r="A5" s="15"/>
       <c r="B5" s="17"/>
       <c r="C5" s="8" t="s">
         <v>2</v>
@@ -826,51 +832,51 @@
       </c>
       <c r="E6" s="9">
         <v>127.9</v>
       </c>
       <c r="F6" s="10">
         <v>109.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD5"/>
+      <selection activeCell="C15" sqref="C15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="1"/>
     <col min="2" max="2" width="17" customWidth="1"/>
     <col min="3" max="3" width="20.28515625" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" customWidth="1"/>
     <col min="5" max="5" width="15" customWidth="1"/>
     <col min="6" max="6" width="20.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="23.25" customHeight="1">
       <c r="A1" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:8" s="4" customFormat="1" ht="27.75" customHeight="1">
       <c r="A2" s="13" t="s">
@@ -928,77 +934,77 @@
       </c>
       <c r="E5" s="9">
         <v>124.1</v>
       </c>
       <c r="F5" s="10">
         <v>106.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD5"/>
+      <selection activeCell="E8" sqref="E8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="1"/>
     <col min="2" max="2" width="16.85546875" customWidth="1"/>
     <col min="3" max="3" width="17.140625" customWidth="1"/>
     <col min="4" max="4" width="14.5703125" customWidth="1"/>
     <col min="5" max="5" width="14.140625" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="23.25" customHeight="1">
       <c r="A1" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:8" s="4" customFormat="1" ht="27.75" customHeight="1">
       <c r="A2" s="13" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B2" s="13"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:8" s="4" customFormat="1" ht="11.25">
       <c r="A3" s="14"/>
       <c r="B3" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="18" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="19"/>
       <c r="E3" s="19"/>
       <c r="F3" s="20"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:8" s="4" customFormat="1" ht="77.25" customHeight="1">
       <c r="A4" s="15"/>
       <c r="B4" s="17"/>
       <c r="C4" s="8" t="s">
         <v>2</v>
@@ -1036,78 +1042,78 @@
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="B6" s="11"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H5"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D16" sqref="D16"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F12" sqref="F12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="17.140625" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
     <col min="6" max="6" width="18.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="23.25" customHeight="1">
       <c r="A1" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:8" s="4" customFormat="1" ht="27.75" customHeight="1">
       <c r="A2" s="13" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B2" s="13"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:8" s="4" customFormat="1" ht="11.25">
       <c r="A3" s="14"/>
       <c r="B3" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="18" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="19"/>
       <c r="E3" s="19"/>
       <c r="F3" s="20"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:8" s="4" customFormat="1" ht="77.25" customHeight="1">
       <c r="A4" s="15"/>
       <c r="B4" s="17"/>
       <c r="C4" s="8" t="s">
         <v>2</v>
@@ -1120,79 +1126,182 @@
       </c>
       <c r="F4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="5"/>
       <c r="H4" s="6"/>
     </row>
     <row r="5" spans="1:8" s="4" customFormat="1" ht="11.25">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="9">
         <v>106.3</v>
       </c>
       <c r="C5" s="9">
         <v>117.4</v>
       </c>
       <c r="D5" s="9">
         <v>104</v>
       </c>
       <c r="E5" s="9">
         <v>133.69999999999999</v>
       </c>
       <c r="F5" s="9">
         <v>109.2</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H5"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I15" sqref="I15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="12.85546875" customWidth="1"/>
+    <col min="2" max="2" width="15.85546875" customWidth="1"/>
+    <col min="3" max="3" width="18.140625" customWidth="1"/>
+    <col min="4" max="4" width="19.5703125" customWidth="1"/>
+    <col min="5" max="5" width="16.140625" customWidth="1"/>
+    <col min="6" max="6" width="19.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" s="2" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A1" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:8" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A2" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="13"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="G2" s="5"/>
+    </row>
+    <row r="3" spans="1:8" s="4" customFormat="1" ht="11.25">
+      <c r="A3" s="14"/>
+      <c r="B3" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="20"/>
+      <c r="G3" s="5"/>
+    </row>
+    <row r="4" spans="1:8" s="4" customFormat="1" ht="77.25" customHeight="1">
+      <c r="A4" s="15"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="5"/>
+      <c r="H4" s="6"/>
+    </row>
+    <row r="5" spans="1:8" s="4" customFormat="1" ht="11.25">
+      <c r="A5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="9">
+        <v>111</v>
+      </c>
+      <c r="C5" s="9">
+        <v>111.2</v>
+      </c>
+      <c r="D5" s="9">
+        <v>109.6</v>
+      </c>
+      <c r="E5" s="9">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="F5" s="10">
+        <v>114.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
+      <vt:lpstr>06</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>