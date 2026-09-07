--- v3 (2026-07-21)
+++ v4 (2026-09-07)
@@ -1,123 +1,129 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.05.2026\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.06.2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="90" windowWidth="24240" windowHeight="12585" activeTab="5"/>
+    <workbookView xWindow="0" yWindow="90" windowWidth="24240" windowHeight="12585" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
+    <sheet name="07" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="15">
   <si>
     <t>Промышленность-всего</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
     <t xml:space="preserve">горнодобывающая промышленность и разработка карьеров </t>
   </si>
   <si>
     <t xml:space="preserve">обрабатывающая промышленность  </t>
   </si>
   <si>
     <t>снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>г.Шымкент</t>
   </si>
   <si>
     <t>водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t>Индексы промышленного производства по основным видам экономической деятельности</t>
   </si>
   <si>
     <t>май 2026г.
  в процентах к маю 2025г.</t>
   </si>
   <si>
     <t>апрель 2026г.
  в процентах к апрелю 2025г.</t>
   </si>
   <si>
     <t>март 2026г.
  в процентах к марту 2025г.</t>
   </si>
   <si>
     <t>февраль 2026г.
 в процентах к февралю 2025г.</t>
   </si>
   <si>
     <t>январь 2026г.
  в процентах к январю 2025г.</t>
   </si>
   <si>
     <t>июнь 2026г.
 в процентах к июню 2025г.</t>
+  </si>
+  <si>
+    <t>июль 2026г.
+в процентах к июлю 2025г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -321,51 +327,51 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1144,52 +1150,52 @@
         <v>104</v>
       </c>
       <c r="E5" s="9">
         <v>133.69999999999999</v>
       </c>
       <c r="F5" s="9">
         <v>109.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H5"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I15" sqref="I15"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E23" sqref="E23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.85546875" customWidth="1"/>
     <col min="2" max="2" width="15.85546875" customWidth="1"/>
     <col min="3" max="3" width="18.140625" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" customWidth="1"/>
     <col min="5" max="5" width="16.140625" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="23.25" customHeight="1">
       <c r="A1" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:8" s="4" customFormat="1" ht="27.75" customHeight="1">
       <c r="A2" s="13" t="s">
@@ -1242,66 +1248,168 @@
       <c r="C5" s="9">
         <v>111.2</v>
       </c>
       <c r="D5" s="9">
         <v>109.6</v>
       </c>
       <c r="E5" s="9">
         <v>128.19999999999999</v>
       </c>
       <c r="F5" s="10">
         <v>114.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H5"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D24" sqref="D24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="16.42578125" customWidth="1"/>
+    <col min="2" max="2" width="15.42578125" customWidth="1"/>
+    <col min="3" max="4" width="16.42578125" customWidth="1"/>
+    <col min="5" max="5" width="13.140625" customWidth="1"/>
+    <col min="6" max="6" width="19.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" s="2" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A1" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:8" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A2" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="13"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="G2" s="5"/>
+    </row>
+    <row r="3" spans="1:8" s="4" customFormat="1" ht="11.25">
+      <c r="A3" s="14"/>
+      <c r="B3" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="20"/>
+      <c r="G3" s="5"/>
+    </row>
+    <row r="4" spans="1:8" s="4" customFormat="1" ht="77.25" customHeight="1">
+      <c r="A4" s="15"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="5"/>
+      <c r="H4" s="6"/>
+    </row>
+    <row r="5" spans="1:8" s="4" customFormat="1" ht="11.25">
+      <c r="A5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="9">
+        <v>110.7</v>
+      </c>
+      <c r="C5" s="9">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="D5" s="9">
+        <v>109.5</v>
+      </c>
+      <c r="E5" s="9">
+        <v>124.9</v>
+      </c>
+      <c r="F5" s="10">
+        <v>115</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
+      <vt:lpstr>07</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>