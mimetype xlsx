--- v4 (2026-09-07)
+++ v5 (2026-10-17)
@@ -1,78 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.06.2026\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.08.2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="90" windowWidth="24240" windowHeight="12585" activeTab="6"/>
+    <workbookView xWindow="0" yWindow="90" windowWidth="24240" windowHeight="12585" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="01" sheetId="1" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="07" sheetId="7" r:id="rId7"/>
+    <sheet name="Метаданные" sheetId="9" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="10" r:id="rId2"/>
+    <sheet name="01" sheetId="1" r:id="rId3"/>
+    <sheet name="02" sheetId="2" r:id="rId4"/>
+    <sheet name="03" sheetId="3" r:id="rId5"/>
+    <sheet name="04" sheetId="4" r:id="rId6"/>
+    <sheet name="05" sheetId="5" r:id="rId7"/>
+    <sheet name="06" sheetId="6" r:id="rId8"/>
+    <sheet name="07" sheetId="7" r:id="rId9"/>
+    <sheet name="08" sheetId="8" r:id="rId10"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="59">
   <si>
     <t>Промышленность-всего</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
     <t xml:space="preserve">горнодобывающая промышленность и разработка карьеров </t>
   </si>
   <si>
     <t xml:space="preserve">обрабатывающая промышленность  </t>
   </si>
   <si>
     <t>снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>г.Шымкент</t>
   </si>
   <si>
     <t>водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t>Индексы промышленного производства по основным видам экономической деятельности</t>
   </si>
   <si>
@@ -80,99 +86,275 @@
  в процентах к маю 2025г.</t>
   </si>
   <si>
     <t>апрель 2026г.
  в процентах к апрелю 2025г.</t>
   </si>
   <si>
     <t>март 2026г.
  в процентах к марту 2025г.</t>
   </si>
   <si>
     <t>февраль 2026г.
 в процентах к февралю 2025г.</t>
   </si>
   <si>
     <t>январь 2026г.
  в процентах к январю 2025г.</t>
   </si>
   <si>
     <t>июнь 2026г.
 в процентах к июню 2025г.</t>
   </si>
   <si>
     <t>июль 2026г.
 в процентах к июлю 2025г.</t>
+  </si>
+  <si>
+    <t>август 2026г.
+в процентах к августу 2025г.</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2000 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Абенова Жанар Нуржановна</t>
+  </si>
+  <si>
+    <t>+7 7252-39-50-74</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zh.abenova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Индекс промышленного производства по ВЭД в разрезе районов в г.Шымкент</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Индексы промышленного производства по промышленной продукции</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Относительный показатель, характеризирующий изменение объема промышленной продукции в сравниваемых периодах. </t>
+  </si>
+  <si>
+    <t>Методика расчета индекса промышленного производства Утверждена приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от «11» октября 2016 года № 235</t>
+  </si>
+  <si>
+    <t>Основными источниками информации о индексе производства страны являются данные, первичные статистические данные</t>
+  </si>
+  <si>
+    <t>Отдел промышленности,сельского хозяйства и окружающей среды</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/shymkent/spreadsheets/?industry=52&amp;year=2026&amp;name=12852&amp;period=month&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -256,122 +438,195 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 3 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -616,109 +871,479 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.abenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="44" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="80.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="12"/>
+      <c r="B1" s="12"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="14">
+        <v>151301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="30" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="30" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="31" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="31" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="31" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="17"/>
+    </row>
+    <row r="12" spans="1:2" ht="25.5">
+      <c r="A12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="18" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="32">
+        <v>46256</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="32">
+        <v>46313</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="22" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="23" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="25" t="s">
+        <v>50</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar "/>
+    <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B5" sqref="B5:F5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="12.42578125" customWidth="1"/>
+    <col min="2" max="2" width="16.7109375" customWidth="1"/>
+    <col min="3" max="3" width="16.42578125" customWidth="1"/>
+    <col min="4" max="4" width="15.42578125" customWidth="1"/>
+    <col min="5" max="5" width="12.85546875" customWidth="1"/>
+    <col min="6" max="6" width="17.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" s="2" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A1" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:8" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A2" s="35" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="G2" s="5"/>
+    </row>
+    <row r="3" spans="1:8" s="4" customFormat="1" ht="11.25">
+      <c r="A3" s="36"/>
+      <c r="B3" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="5"/>
+    </row>
+    <row r="4" spans="1:8" s="4" customFormat="1" ht="77.25" customHeight="1">
+      <c r="A4" s="37"/>
+      <c r="B4" s="39"/>
+      <c r="C4" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="5"/>
+      <c r="H4" s="6"/>
+    </row>
+    <row r="5" spans="1:8" s="4" customFormat="1" ht="11.25">
+      <c r="A5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="9">
+        <v>112.4</v>
+      </c>
+      <c r="C5" s="9">
+        <v>141.9</v>
+      </c>
+      <c r="D5" s="9">
+        <v>111.7</v>
+      </c>
+      <c r="E5" s="9">
+        <v>121.2</v>
+      </c>
+      <c r="F5" s="10">
+        <v>111.9</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B1:D18"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18:D18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" customWidth="1"/>
+    <col min="4" max="4" width="71.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:2" s="26" customFormat="1" ht="12.75"/>
+    <row r="2" spans="2:2" s="26" customFormat="1" ht="12.75">
+      <c r="B2" s="27"/>
+    </row>
+    <row r="3" spans="2:2" s="26" customFormat="1" ht="12.75"/>
+    <row r="4" spans="2:2" s="26" customFormat="1" ht="12.75"/>
+    <row r="5" spans="2:2" s="26" customFormat="1" ht="12.75"/>
+    <row r="6" spans="2:2" s="26" customFormat="1" ht="12.75">
+      <c r="B6" s="28" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" s="26" customFormat="1" ht="12.75">
+      <c r="B7" s="28" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" s="26" customFormat="1" ht="12.75">
+      <c r="B8" s="28" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" s="26" customFormat="1" ht="12.75">
+      <c r="B9" s="28" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" s="26" customFormat="1" ht="12.75">
+      <c r="B10" s="28" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" s="26" customFormat="1" ht="12.75">
+      <c r="B11" s="28"/>
+    </row>
+    <row r="12" spans="2:2" s="26" customFormat="1" ht="63.75">
+      <c r="B12" s="29" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" s="26" customFormat="1" ht="12.75">
+      <c r="B13" s="28"/>
+    </row>
+    <row r="14" spans="2:2" s="26" customFormat="1" ht="12.75">
+      <c r="B14" s="28"/>
+    </row>
+    <row r="15" spans="2:2" s="26" customFormat="1" ht="12.75"/>
+    <row r="16" spans="2:2" s="26" customFormat="1" ht="12.75"/>
+    <row r="17" spans="2:4" s="26" customFormat="1" ht="12.75"/>
+    <row r="18" spans="2:4" s="26" customFormat="1" ht="12.75">
+      <c r="B18" s="33" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" s="33"/>
+      <c r="D18" s="33"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B18:D18"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+      <selection activeCell="E32" sqref="E32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="23.25" customHeight="1">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="12"/>
-[...3 lines deleted...]
-      <c r="F2" s="12"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
     </row>
     <row r="3" spans="1:8" s="4" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A3" s="13" t="s">
+      <c r="A3" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="13"/>
+      <c r="B3" s="35"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:8" s="4" customFormat="1" ht="11.25">
-      <c r="A4" s="14"/>
-      <c r="B4" s="16" t="s">
+      <c r="A4" s="36"/>
+      <c r="B4" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="18" t="s">
+      <c r="C4" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="19"/>
-[...1 lines deleted...]
-      <c r="F4" s="20"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="42"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:8" s="4" customFormat="1" ht="77.25" customHeight="1">
-      <c r="A5" s="15"/>
-      <c r="B5" s="17"/>
+      <c r="A5" s="37"/>
+      <c r="B5" s="39"/>
       <c r="C5" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="5"/>
       <c r="H5" s="6"/>
     </row>
     <row r="6" spans="1:8" s="4" customFormat="1" ht="11.25">
       <c r="A6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="9">
         <v>101.4</v>
       </c>
       <c r="C6" s="9">
         <v>12.2</v>
       </c>
@@ -727,313 +1352,313 @@
       </c>
       <c r="E6" s="9">
         <v>120</v>
       </c>
       <c r="F6" s="10">
         <v>115.5</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1"/>
       <c r="G7" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E24" sqref="E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.28515625" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.5703125" customWidth="1"/>
     <col min="4" max="4" width="17.7109375" customWidth="1"/>
     <col min="5" max="5" width="15.42578125" customWidth="1"/>
     <col min="6" max="6" width="22.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="B1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:8" s="2" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="12"/>
-[...3 lines deleted...]
-      <c r="F2" s="12"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
       <c r="G2" s="1"/>
     </row>
     <row r="3" spans="1:8" s="4" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A3" s="13" t="s">
+      <c r="A3" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="13"/>
+      <c r="B3" s="35"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:8" s="4" customFormat="1" ht="11.25">
-      <c r="A4" s="14"/>
-      <c r="B4" s="16" t="s">
+      <c r="A4" s="36"/>
+      <c r="B4" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="18" t="s">
+      <c r="C4" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="19"/>
-[...1 lines deleted...]
-      <c r="F4" s="20"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="42"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:8" s="4" customFormat="1" ht="77.25" customHeight="1">
-      <c r="A5" s="15"/>
-      <c r="B5" s="17"/>
+      <c r="A5" s="37"/>
+      <c r="B5" s="39"/>
       <c r="C5" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="5"/>
       <c r="H5" s="6"/>
     </row>
     <row r="6" spans="1:8" s="4" customFormat="1" ht="11.25">
       <c r="A6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="9">
         <v>106</v>
       </c>
       <c r="C6" s="9">
         <v>43.1</v>
       </c>
       <c r="D6" s="9">
         <v>104.2</v>
       </c>
       <c r="E6" s="9">
         <v>127.9</v>
       </c>
       <c r="F6" s="10">
         <v>109.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C15" sqref="C15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="1"/>
     <col min="2" max="2" width="17" customWidth="1"/>
     <col min="3" max="3" width="20.28515625" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" customWidth="1"/>
     <col min="5" max="5" width="15" customWidth="1"/>
     <col min="6" max="6" width="20.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A1" s="12" t="s">
+      <c r="A1" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="12"/>
-[...3 lines deleted...]
-      <c r="F1" s="12"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:8" s="4" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A2" s="13" t="s">
+      <c r="A2" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="13"/>
+      <c r="B2" s="35"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:8" s="4" customFormat="1" ht="11.25">
-      <c r="A3" s="14"/>
-      <c r="B3" s="16" t="s">
+      <c r="A3" s="36"/>
+      <c r="B3" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="18" t="s">
+      <c r="C3" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="19"/>
-[...1 lines deleted...]
-      <c r="F3" s="20"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="42"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:8" s="4" customFormat="1" ht="77.25" customHeight="1">
-      <c r="A4" s="15"/>
-      <c r="B4" s="17"/>
+      <c r="A4" s="37"/>
+      <c r="B4" s="39"/>
       <c r="C4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="5"/>
       <c r="H4" s="6"/>
     </row>
     <row r="5" spans="1:8" s="4" customFormat="1" ht="11.25">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="9">
         <v>105.6</v>
       </c>
       <c r="C5" s="9">
         <v>104.5</v>
       </c>
       <c r="D5" s="9">
         <v>104</v>
       </c>
       <c r="E5" s="9">
         <v>124.1</v>
       </c>
       <c r="F5" s="10">
         <v>106.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E8" sqref="E8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="1"/>
     <col min="2" max="2" width="16.85546875" customWidth="1"/>
     <col min="3" max="3" width="17.140625" customWidth="1"/>
     <col min="4" max="4" width="14.5703125" customWidth="1"/>
     <col min="5" max="5" width="14.140625" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A1" s="12" t="s">
+      <c r="A1" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="12"/>
-[...3 lines deleted...]
-      <c r="F1" s="12"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:8" s="4" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A2" s="13" t="s">
+      <c r="A2" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="13"/>
+      <c r="B2" s="35"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:8" s="4" customFormat="1" ht="11.25">
-      <c r="A3" s="14"/>
-      <c r="B3" s="16" t="s">
+      <c r="A3" s="36"/>
+      <c r="B3" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="18" t="s">
+      <c r="C3" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="19"/>
-[...1 lines deleted...]
-      <c r="F3" s="20"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="42"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:8" s="4" customFormat="1" ht="77.25" customHeight="1">
-      <c r="A4" s="15"/>
-      <c r="B4" s="17"/>
+      <c r="A4" s="37"/>
+      <c r="B4" s="39"/>
       <c r="C4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="5"/>
       <c r="H4" s="6"/>
     </row>
     <row r="5" spans="1:8" s="4" customFormat="1" ht="11.25">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="9">
         <v>103.3</v>
       </c>
       <c r="C5" s="9">
         <v>124.7</v>
       </c>
@@ -1044,308 +1669,308 @@
         <v>120.1</v>
       </c>
       <c r="F5" s="10">
         <v>101</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="B6" s="11"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F12" sqref="F12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="17.140625" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
     <col min="6" max="6" width="18.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A1" s="12" t="s">
+      <c r="A1" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="12"/>
-[...3 lines deleted...]
-      <c r="F1" s="12"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:8" s="4" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A2" s="13" t="s">
+      <c r="A2" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="13"/>
+      <c r="B2" s="35"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:8" s="4" customFormat="1" ht="11.25">
-      <c r="A3" s="14"/>
-      <c r="B3" s="16" t="s">
+      <c r="A3" s="36"/>
+      <c r="B3" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="18" t="s">
+      <c r="C3" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="19"/>
-[...1 lines deleted...]
-      <c r="F3" s="20"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="42"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:8" s="4" customFormat="1" ht="77.25" customHeight="1">
-      <c r="A4" s="15"/>
-      <c r="B4" s="17"/>
+      <c r="A4" s="37"/>
+      <c r="B4" s="39"/>
       <c r="C4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="5"/>
       <c r="H4" s="6"/>
     </row>
     <row r="5" spans="1:8" s="4" customFormat="1" ht="11.25">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="9">
         <v>106.3</v>
       </c>
       <c r="C5" s="9">
         <v>117.4</v>
       </c>
       <c r="D5" s="9">
         <v>104</v>
       </c>
       <c r="E5" s="9">
         <v>133.69999999999999</v>
       </c>
       <c r="F5" s="9">
         <v>109.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E23" sqref="E23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.85546875" customWidth="1"/>
     <col min="2" max="2" width="15.85546875" customWidth="1"/>
     <col min="3" max="3" width="18.140625" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" customWidth="1"/>
     <col min="5" max="5" width="16.140625" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A1" s="12" t="s">
+      <c r="A1" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="12"/>
-[...3 lines deleted...]
-      <c r="F1" s="12"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:8" s="4" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A2" s="13" t="s">
+      <c r="A2" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="13"/>
+      <c r="B2" s="35"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:8" s="4" customFormat="1" ht="11.25">
-      <c r="A3" s="14"/>
-      <c r="B3" s="16" t="s">
+      <c r="A3" s="36"/>
+      <c r="B3" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="18" t="s">
+      <c r="C3" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="19"/>
-[...1 lines deleted...]
-      <c r="F3" s="20"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="42"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:8" s="4" customFormat="1" ht="77.25" customHeight="1">
-      <c r="A4" s="15"/>
-      <c r="B4" s="17"/>
+      <c r="A4" s="37"/>
+      <c r="B4" s="39"/>
       <c r="C4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="5"/>
       <c r="H4" s="6"/>
     </row>
     <row r="5" spans="1:8" s="4" customFormat="1" ht="11.25">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="9">
         <v>111</v>
       </c>
       <c r="C5" s="9">
         <v>111.2</v>
       </c>
       <c r="D5" s="9">
         <v>109.6</v>
       </c>
       <c r="E5" s="9">
         <v>128.19999999999999</v>
       </c>
       <c r="F5" s="10">
         <v>114.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H5"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D24" sqref="D24"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" customWidth="1"/>
     <col min="3" max="4" width="16.42578125" customWidth="1"/>
     <col min="5" max="5" width="13.140625" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A1" s="12" t="s">
+      <c r="A1" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="12"/>
-[...3 lines deleted...]
-      <c r="F1" s="12"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:8" s="4" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A2" s="13" t="s">
+      <c r="A2" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="13"/>
+      <c r="B2" s="35"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:8" s="4" customFormat="1" ht="11.25">
-      <c r="A3" s="14"/>
-      <c r="B3" s="16" t="s">
+      <c r="A3" s="36"/>
+      <c r="B3" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="18" t="s">
+      <c r="C3" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="19"/>
-[...1 lines deleted...]
-      <c r="F3" s="20"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="42"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:8" s="4" customFormat="1" ht="77.25" customHeight="1">
-      <c r="A4" s="15"/>
-      <c r="B4" s="17"/>
+      <c r="A4" s="37"/>
+      <c r="B4" s="39"/>
       <c r="C4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="5"/>
       <c r="H4" s="6"/>
     </row>
     <row r="5" spans="1:8" s="4" customFormat="1" ht="11.25">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="9">
         <v>110.7</v>
       </c>
       <c r="C5" s="9">
         <v>133.30000000000001</v>
       </c>
@@ -1360,56 +1985,59 @@
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
+      <vt:lpstr>08</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>