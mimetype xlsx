--- v5 (2026-10-17)
+++ v6 (2026-11-06)
@@ -1,84 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.08.2026\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Новая папка\Динамика 01.09.2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="90" windowWidth="24240" windowHeight="12585" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="90" windowWidth="24240" windowHeight="12585"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="9" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="10" r:id="rId2"/>
     <sheet name="01" sheetId="1" r:id="rId3"/>
     <sheet name="02" sheetId="2" r:id="rId4"/>
     <sheet name="03" sheetId="3" r:id="rId5"/>
     <sheet name="04" sheetId="4" r:id="rId6"/>
     <sheet name="05" sheetId="5" r:id="rId7"/>
     <sheet name="06" sheetId="6" r:id="rId8"/>
     <sheet name="07" sheetId="7" r:id="rId9"/>
     <sheet name="08" sheetId="8" r:id="rId10"/>
+    <sheet name="09" sheetId="11" r:id="rId11"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="60">
   <si>
     <t>Промышленность-всего</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
     <t xml:space="preserve">горнодобывающая промышленность и разработка карьеров </t>
   </si>
   <si>
     <t xml:space="preserve">обрабатывающая промышленность  </t>
   </si>
   <si>
     <t>снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>г.Шымкент</t>
   </si>
   <si>
     <t>водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t>Индексы промышленного производства по основным видам экономической деятельности</t>
   </si>
   <si>
@@ -219,50 +221,54 @@
     <t xml:space="preserve">zh.abenova@aspire.gov.kz </t>
   </si>
   <si>
     <t>Индекс промышленного производства по ВЭД в разрезе районов в г.Шымкент</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Индексы промышленного производства по промышленной продукции</t>
   </si>
   <si>
     <t xml:space="preserve">Относительный показатель, характеризирующий изменение объема промышленной продукции в сравниваемых периодах. </t>
   </si>
   <si>
     <t>Методика расчета индекса промышленного производства Утверждена приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от «11» октября 2016 года № 235</t>
   </si>
   <si>
     <t>Основными источниками информации о индексе производства страны являются данные, первичные статистические данные</t>
   </si>
   <si>
     <t>Отдел промышленности,сельского хозяйства и окружающей среды</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/shymkent/spreadsheets/?industry=52&amp;year=2026&amp;name=12852&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>сентябрь 2026г.
+в процентах к сентябрю 2025г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -582,51 +588,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -882,52 +888,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.abenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="44" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="80.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="12"/>
       <c r="B1" s="12"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="14">
         <v>151301</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="30" t="s">
@@ -990,130 +996,130 @@
         <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="17"/>
     </row>
     <row r="12" spans="1:2" ht="25.5">
       <c r="A12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="14" spans="1:2">
+    <row r="14" spans="1:2" ht="25.5">
       <c r="A14" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="32">
-        <v>46256</v>
+        <v>46311</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="32">
-        <v>46313</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="25" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar "/>
     <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B5" sqref="B5:F5"/>
+      <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.42578125" customWidth="1"/>
     <col min="2" max="2" width="16.7109375" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" customWidth="1"/>
     <col min="4" max="4" width="15.42578125" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="23.25" customHeight="1">
       <c r="A1" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:8" s="4" customFormat="1" ht="27.75" customHeight="1">
       <c r="A2" s="35" t="s">
@@ -1152,69 +1158,171 @@
       </c>
       <c r="F4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="5"/>
       <c r="H4" s="6"/>
     </row>
     <row r="5" spans="1:8" s="4" customFormat="1" ht="11.25">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="9">
         <v>112.4</v>
       </c>
       <c r="C5" s="9">
         <v>141.9</v>
       </c>
       <c r="D5" s="9">
         <v>111.7</v>
       </c>
       <c r="E5" s="9">
         <v>121.2</v>
       </c>
       <c r="F5" s="10">
         <v>111.9</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G24" sqref="G24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="16.7109375" customWidth="1"/>
+    <col min="2" max="2" width="13.7109375" customWidth="1"/>
+    <col min="3" max="3" width="16.7109375" customWidth="1"/>
+    <col min="4" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="16.85546875" customWidth="1"/>
+    <col min="6" max="6" width="17.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" s="2" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A1" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:8" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A2" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="G2" s="5"/>
+    </row>
+    <row r="3" spans="1:8" s="4" customFormat="1" ht="11.25">
+      <c r="A3" s="36"/>
+      <c r="B3" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="5"/>
+    </row>
+    <row r="4" spans="1:8" s="4" customFormat="1" ht="77.25" customHeight="1">
+      <c r="A4" s="37"/>
+      <c r="B4" s="39"/>
+      <c r="C4" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="5"/>
+      <c r="H4" s="6"/>
+    </row>
+    <row r="5" spans="1:8" s="4" customFormat="1" ht="11.25">
+      <c r="A5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="9">
+        <v>112.9</v>
+      </c>
+      <c r="C5" s="9">
+        <v>147</v>
+      </c>
+      <c r="D5" s="9">
+        <v>112.5</v>
+      </c>
+      <c r="E5" s="9">
+        <v>118.2</v>
+      </c>
+      <c r="F5" s="10">
+        <v>111.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B1:D18"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B18" sqref="B18:D18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="29.28515625" customWidth="1"/>
     <col min="4" max="4" width="71.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2" s="26" customFormat="1" ht="12.75"/>
     <row r="2" spans="2:2" s="26" customFormat="1" ht="12.75">
       <c r="B2" s="27"/>
     </row>
     <row r="3" spans="2:2" s="26" customFormat="1" ht="12.75"/>
     <row r="4" spans="2:2" s="26" customFormat="1" ht="12.75"/>
     <row r="5" spans="2:2" s="26" customFormat="1" ht="12.75"/>
     <row r="6" spans="2:2" s="26" customFormat="1" ht="12.75">
       <c r="B6" s="28" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="2:2" s="26" customFormat="1" ht="12.75">
       <c r="B7" s="28" t="s">
         <v>42</v>
       </c>
@@ -1985,59 +2093,60 @@
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
       <vt:lpstr>08</vt:lpstr>
+      <vt:lpstr>09</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>