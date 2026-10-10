--- v4 (2026-08-31)
+++ v5 (2026-10-10)
@@ -1,77 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.06.2026\қаз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.08.2026\қаз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12780" activeTab="6"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12780" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="01" sheetId="12" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="07" sheetId="18" r:id="rId7"/>
+    <sheet name="Әдіснама" sheetId="20" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="21" r:id="rId2"/>
+    <sheet name="01" sheetId="12" r:id="rId3"/>
+    <sheet name="02" sheetId="13" r:id="rId4"/>
+    <sheet name="03" sheetId="14" r:id="rId5"/>
+    <sheet name="04" sheetId="15" r:id="rId6"/>
+    <sheet name="05" sheetId="16" r:id="rId7"/>
+    <sheet name="06" sheetId="17" r:id="rId8"/>
+    <sheet name="07" sheetId="18" r:id="rId9"/>
+    <sheet name="08" sheetId="19" r:id="rId10"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="61">
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>Шымкент  қаласы</t>
   </si>
   <si>
     <t xml:space="preserve">тау-кен өндіру өнеркәсібі және карьерлерді қазу </t>
   </si>
   <si>
     <t>сумен жабдықтау; суды бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
     <t>Негізгі экономикалық қызмет түрлері бойынша өнеркәсіптік өндірістің индекстері</t>
   </si>
   <si>
@@ -86,110 +92,344 @@
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы наурыз
 2025 жылғы наурыз,пайызбен
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы сәуір
 2025 жылғы сәуір,пайызбен
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы мамыр
 2025 жылғы мамыр,пайызбен
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы маусым
 2025 жылғы маусым,пайызбен
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы шілде
 2025 жылғы шілде,пайызбен
 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 жылғы тамыз
+2025 жылғы тамыз,пайызбен
+</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдер бойынша өнеркәсіптік өндіріс индекстері</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>1991 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>Салыстырылып отырған кезеңдердегі өнеркәсіптік өнім көлемінің өзгерісін сипаттайтын салыстырмалы көрсеткіш</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өнеркәсіптік өндірістің индексін есептеу әдістемесі Қазақстан Республикасы Ұлттық экономика министрлігінің Статистика комитеті төрағасының 2016 жылғы «11» қазандағы № 235 бұйрығымен бекітілді </t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Ел өндірісінің индексі туралы ақпараттың негізгі көздері деректер, бастапқы статистикалық деректер болып табылады</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Түркістан облысы және Шымкент қаласы (Республикалық маңызы бар қала) 2018 жылы құрылды; Абай, Жетісу, Ұлытау облыстары 2022 жылы құрылды</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/7fb/038yt1vfsqgssyg5etihp96djt5699gj.doc</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701625?keyword=</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше:</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы:</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>Шымкент қаласындағы негізгі экономикалық қызмет түрлері бойынша өнеркәсіптік өндіріс индексі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіп,ауыл шаруашылығы және қоршаған орта статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t>Абенова Жанар Нуржановна</t>
+  </si>
+  <si>
+    <t>+7 7252 39-50-74</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zh.abenova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-» - құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – Шамалы шама</t>
+  </si>
+  <si>
+    <t>«*» -  Жедел деректер</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>«...» – Деректер жоқ</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">           © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/shymkent/spreadsheets/?industry=4487&amp;year=2026&amp;name=316286&amp;period=month&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="1">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="165" formatCode="#"/>
+    <numFmt numFmtId="166" formatCode="s&quot;tan&quot;d&quot;aR&quot;d"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -254,145 +494,274 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="6">
+    <cellStyle name="Excel Built-in Normal" xfId="5"/>
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -636,777 +1005,1725 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.abenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/7fb/038yt1vfsqgssyg5etihp96djt5699gj.doc" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701625?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/shymkent/spreadsheets/?industry=4487&amp;year=2026&amp;name=316286&amp;period=month&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F25" sqref="F25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="35.85546875" customWidth="1"/>
+    <col min="2" max="2" width="85.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" s="21" customFormat="1" ht="12.75">
+      <c r="A1" s="19"/>
+      <c r="B1" s="20"/>
+    </row>
+    <row r="2" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A2" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="23">
+        <v>151301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A3" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="23" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A4" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="25" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A5" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="23" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A6" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="23" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="24" customFormat="1" ht="25.5">
+      <c r="A7" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A8" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="25" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="24" customFormat="1" ht="38.25">
+      <c r="A9" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="27" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="24" customFormat="1" ht="25.5">
+      <c r="A10" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="24" customFormat="1" ht="25.5">
+      <c r="A11" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="M11" s="29"/>
+    </row>
+    <row r="12" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A12" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="M12" s="29"/>
+    </row>
+    <row r="13" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A13" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="M13" s="29"/>
+    </row>
+    <row r="14" spans="1:13" s="24" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A14" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="61" t="s">
+        <v>60</v>
+      </c>
+      <c r="M14" s="29"/>
+    </row>
+    <row r="15" spans="1:13" s="24" customFormat="1" ht="12.75">
+      <c r="A15" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="M15" s="29"/>
+    </row>
+    <row r="16" spans="1:13" s="21" customFormat="1" ht="12.75">
+      <c r="A16" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="36">
+        <v>46287</v>
+      </c>
+      <c r="M16" s="33"/>
+    </row>
+    <row r="17" spans="1:13" s="21" customFormat="1" ht="12.75">
+      <c r="A17" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="36">
+        <v>46313</v>
+      </c>
+      <c r="M17" s="34"/>
+    </row>
+    <row r="18" spans="1:13" s="21" customFormat="1" ht="12.75">
+      <c r="A18" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="60" t="s">
+        <v>48</v>
+      </c>
+      <c r="M18" s="33"/>
+    </row>
+    <row r="19" spans="1:13" s="21" customFormat="1" ht="12.75">
+      <c r="A19" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="M19" s="34"/>
+    </row>
+    <row r="20" spans="1:13" s="21" customFormat="1" ht="12.75">
+      <c r="A20" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="38" t="s">
+        <v>50</v>
+      </c>
+      <c r="M20" s="33"/>
+    </row>
+    <row r="21" spans="1:13" s="21" customFormat="1" ht="12.75">
+      <c r="A21" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="M21" s="34"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:G5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F25" sqref="F25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="15.42578125" customWidth="1"/>
+    <col min="2" max="2" width="18.140625" customWidth="1"/>
+    <col min="3" max="3" width="15" customWidth="1"/>
+    <col min="5" max="5" width="12.7109375" customWidth="1"/>
+    <col min="6" max="6" width="17.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="24" customHeight="1">
+      <c r="A1" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+    </row>
+    <row r="2" spans="1:7" ht="27" customHeight="1">
+      <c r="A2" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="52"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="3"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="53"/>
+      <c r="B3" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="8"/>
+    </row>
+    <row r="4" spans="1:7" ht="90">
+      <c r="A4" s="54"/>
+      <c r="B4" s="56"/>
+      <c r="C4" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="8"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="7">
+        <v>112.4</v>
+      </c>
+      <c r="C5" s="7">
+        <v>141.9</v>
+      </c>
+      <c r="D5" s="7">
+        <v>111.7</v>
+      </c>
+      <c r="E5" s="7">
+        <v>121.2</v>
+      </c>
+      <c r="F5" s="11">
+        <v>111.9</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AD19"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B19" sqref="B19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="2" max="2" width="106.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:30" s="50" customFormat="1" ht="14.25">
+      <c r="A1" s="47"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
+      <c r="Z1" s="49"/>
+      <c r="AA1" s="49"/>
+      <c r="AB1" s="49"/>
+      <c r="AC1" s="49"/>
+      <c r="AD1" s="49"/>
+    </row>
+    <row r="2" spans="1:30" s="41" customFormat="1">
+      <c r="A2" s="42"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="40"/>
+      <c r="Z2" s="40"/>
+      <c r="AA2" s="40"/>
+      <c r="AB2" s="40"/>
+      <c r="AC2" s="40"/>
+      <c r="AD2" s="40"/>
+    </row>
+    <row r="3" spans="1:30" s="41" customFormat="1">
+      <c r="A3" s="42"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="40"/>
+      <c r="O3" s="40"/>
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+      <c r="R3" s="40"/>
+      <c r="S3" s="40"/>
+      <c r="T3" s="40"/>
+      <c r="U3" s="40"/>
+      <c r="V3" s="40"/>
+      <c r="W3" s="40"/>
+      <c r="X3" s="40"/>
+      <c r="Y3" s="40"/>
+      <c r="Z3" s="40"/>
+      <c r="AA3" s="40"/>
+      <c r="AB3" s="40"/>
+      <c r="AC3" s="40"/>
+      <c r="AD3" s="40"/>
+    </row>
+    <row r="4" spans="1:30" s="41" customFormat="1">
+      <c r="A4" s="42"/>
+      <c r="B4" s="42"/>
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="40"/>
+      <c r="O4" s="40"/>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
+      <c r="S4" s="40"/>
+      <c r="T4" s="40"/>
+      <c r="U4" s="40"/>
+      <c r="V4" s="40"/>
+      <c r="W4" s="40"/>
+      <c r="X4" s="40"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="40"/>
+      <c r="AA4" s="40"/>
+      <c r="AB4" s="40"/>
+      <c r="AC4" s="40"/>
+      <c r="AD4" s="40"/>
+    </row>
+    <row r="5" spans="1:30" s="41" customFormat="1">
+      <c r="A5" s="42"/>
+      <c r="B5" s="42"/>
+      <c r="C5" s="40"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="40"/>
+      <c r="I5" s="40"/>
+      <c r="J5" s="40"/>
+      <c r="K5" s="40"/>
+      <c r="L5" s="40"/>
+      <c r="M5" s="40"/>
+      <c r="N5" s="40"/>
+      <c r="O5" s="40"/>
+      <c r="P5" s="40"/>
+      <c r="Q5" s="40"/>
+      <c r="R5" s="40"/>
+      <c r="S5" s="40"/>
+      <c r="T5" s="40"/>
+      <c r="U5" s="40"/>
+      <c r="V5" s="40"/>
+      <c r="W5" s="40"/>
+      <c r="X5" s="40"/>
+      <c r="Y5" s="40"/>
+      <c r="Z5" s="40"/>
+      <c r="AA5" s="40"/>
+      <c r="AB5" s="40"/>
+      <c r="AC5" s="40"/>
+      <c r="AD5" s="40"/>
+    </row>
+    <row r="6" spans="1:30" s="41" customFormat="1">
+      <c r="A6" s="42"/>
+      <c r="B6" s="43" t="s">
+        <v>52</v>
+      </c>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
+      <c r="Z6" s="40"/>
+      <c r="AA6" s="40"/>
+      <c r="AB6" s="40"/>
+      <c r="AC6" s="40"/>
+      <c r="AD6" s="40"/>
+    </row>
+    <row r="7" spans="1:30" s="41" customFormat="1">
+      <c r="A7" s="42"/>
+      <c r="B7" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="C7" s="44"/>
+      <c r="D7" s="40"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="40"/>
+      <c r="G7" s="40"/>
+      <c r="H7" s="40"/>
+      <c r="I7" s="40"/>
+      <c r="J7" s="40"/>
+      <c r="K7" s="40"/>
+      <c r="L7" s="40"/>
+      <c r="M7" s="40"/>
+      <c r="N7" s="40"/>
+      <c r="O7" s="40"/>
+      <c r="P7" s="40"/>
+      <c r="Q7" s="40"/>
+      <c r="R7" s="40"/>
+      <c r="S7" s="40"/>
+      <c r="T7" s="40"/>
+      <c r="U7" s="40"/>
+      <c r="V7" s="40"/>
+      <c r="W7" s="40"/>
+      <c r="X7" s="40"/>
+      <c r="Y7" s="40"/>
+      <c r="Z7" s="40"/>
+      <c r="AA7" s="40"/>
+      <c r="AB7" s="40"/>
+      <c r="AC7" s="40"/>
+      <c r="AD7" s="40"/>
+    </row>
+    <row r="8" spans="1:30" s="41" customFormat="1">
+      <c r="A8" s="42"/>
+      <c r="B8" s="44" t="s">
+        <v>54</v>
+      </c>
+      <c r="C8" s="40"/>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="40"/>
+      <c r="I8" s="40"/>
+      <c r="J8" s="40"/>
+      <c r="K8" s="40"/>
+      <c r="L8" s="40"/>
+      <c r="M8" s="40"/>
+      <c r="N8" s="40"/>
+      <c r="O8" s="40"/>
+      <c r="P8" s="40"/>
+      <c r="Q8" s="40"/>
+      <c r="R8" s="40"/>
+      <c r="S8" s="40"/>
+      <c r="T8" s="40"/>
+      <c r="U8" s="40"/>
+      <c r="V8" s="40"/>
+      <c r="W8" s="40"/>
+      <c r="X8" s="40"/>
+      <c r="Y8" s="40"/>
+      <c r="Z8" s="40"/>
+      <c r="AA8" s="40"/>
+      <c r="AB8" s="40"/>
+      <c r="AC8" s="40"/>
+      <c r="AD8" s="40"/>
+    </row>
+    <row r="9" spans="1:30" s="41" customFormat="1">
+      <c r="A9" s="42"/>
+      <c r="B9" s="45" t="s">
+        <v>55</v>
+      </c>
+      <c r="C9" s="42"/>
+      <c r="D9" s="42"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="40"/>
+      <c r="I9" s="40"/>
+      <c r="J9" s="40"/>
+      <c r="K9" s="40"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="40"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="40"/>
+      <c r="P9" s="40"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="40"/>
+      <c r="S9" s="40"/>
+      <c r="T9" s="40"/>
+      <c r="U9" s="40"/>
+      <c r="V9" s="40"/>
+      <c r="W9" s="40"/>
+      <c r="X9" s="40"/>
+      <c r="Y9" s="40"/>
+      <c r="Z9" s="40"/>
+      <c r="AA9" s="40"/>
+      <c r="AB9" s="40"/>
+      <c r="AC9" s="40"/>
+      <c r="AD9" s="40"/>
+    </row>
+    <row r="10" spans="1:30" s="41" customFormat="1">
+      <c r="A10" s="42"/>
+      <c r="B10" s="43" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" s="44"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="40"/>
+      <c r="I10" s="40"/>
+      <c r="J10" s="40"/>
+      <c r="K10" s="40"/>
+      <c r="L10" s="40"/>
+      <c r="M10" s="40"/>
+      <c r="N10" s="40"/>
+      <c r="O10" s="40"/>
+      <c r="P10" s="40"/>
+      <c r="Q10" s="40"/>
+      <c r="R10" s="40"/>
+      <c r="S10" s="40"/>
+      <c r="T10" s="40"/>
+      <c r="U10" s="40"/>
+      <c r="V10" s="40"/>
+      <c r="W10" s="40"/>
+      <c r="X10" s="40"/>
+      <c r="Y10" s="40"/>
+      <c r="Z10" s="40"/>
+      <c r="AA10" s="40"/>
+      <c r="AB10" s="40"/>
+      <c r="AC10" s="40"/>
+      <c r="AD10" s="40"/>
+    </row>
+    <row r="11" spans="1:30" s="41" customFormat="1">
+      <c r="A11" s="42"/>
+      <c r="B11" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="44"/>
+      <c r="D11" s="40"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="40"/>
+      <c r="I11" s="40"/>
+      <c r="J11" s="40"/>
+      <c r="K11" s="40"/>
+      <c r="L11" s="40"/>
+      <c r="M11" s="40"/>
+      <c r="N11" s="40"/>
+      <c r="O11" s="40"/>
+      <c r="P11" s="40"/>
+      <c r="Q11" s="40"/>
+      <c r="R11" s="40"/>
+      <c r="S11" s="40"/>
+      <c r="T11" s="40"/>
+      <c r="U11" s="40"/>
+      <c r="V11" s="40"/>
+      <c r="W11" s="40"/>
+      <c r="X11" s="40"/>
+      <c r="Y11" s="40"/>
+      <c r="Z11" s="40"/>
+      <c r="AA11" s="40"/>
+      <c r="AB11" s="40"/>
+      <c r="AC11" s="40"/>
+      <c r="AD11" s="40"/>
+    </row>
+    <row r="12" spans="1:30" s="41" customFormat="1">
+      <c r="A12" s="42"/>
+      <c r="B12" s="43"/>
+      <c r="C12" s="42"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="40"/>
+      <c r="I12" s="40"/>
+      <c r="J12" s="40"/>
+      <c r="K12" s="40"/>
+      <c r="L12" s="40"/>
+      <c r="M12" s="40"/>
+      <c r="N12" s="40"/>
+      <c r="O12" s="40"/>
+      <c r="P12" s="40"/>
+      <c r="Q12" s="40"/>
+      <c r="R12" s="40"/>
+      <c r="S12" s="40"/>
+      <c r="T12" s="40"/>
+      <c r="U12" s="40"/>
+      <c r="V12" s="40"/>
+      <c r="W12" s="40"/>
+      <c r="X12" s="40"/>
+      <c r="Y12" s="40"/>
+      <c r="Z12" s="40"/>
+      <c r="AA12" s="40"/>
+      <c r="AB12" s="40"/>
+      <c r="AC12" s="40"/>
+      <c r="AD12" s="40"/>
+    </row>
+    <row r="13" spans="1:30" s="41" customFormat="1" ht="25.5">
+      <c r="A13" s="42"/>
+      <c r="B13" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="C13" s="40"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="40"/>
+      <c r="I13" s="40"/>
+      <c r="J13" s="40"/>
+      <c r="K13" s="40"/>
+      <c r="L13" s="40"/>
+      <c r="M13" s="40"/>
+      <c r="N13" s="40"/>
+      <c r="O13" s="40"/>
+      <c r="P13" s="40"/>
+      <c r="Q13" s="40"/>
+      <c r="R13" s="40"/>
+      <c r="S13" s="40"/>
+      <c r="T13" s="40"/>
+      <c r="U13" s="40"/>
+      <c r="V13" s="40"/>
+      <c r="W13" s="40"/>
+      <c r="X13" s="40"/>
+      <c r="Y13" s="40"/>
+      <c r="Z13" s="40"/>
+      <c r="AA13" s="40"/>
+      <c r="AB13" s="40"/>
+      <c r="AC13" s="40"/>
+      <c r="AD13" s="40"/>
+    </row>
+    <row r="14" spans="1:30" s="41" customFormat="1">
+      <c r="A14" s="42"/>
+      <c r="B14" s="43"/>
+      <c r="C14" s="40"/>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="40"/>
+      <c r="I14" s="40"/>
+      <c r="J14" s="40"/>
+      <c r="K14" s="40"/>
+      <c r="L14" s="40"/>
+      <c r="M14" s="40"/>
+      <c r="N14" s="40"/>
+      <c r="O14" s="40"/>
+      <c r="P14" s="40"/>
+      <c r="Q14" s="40"/>
+      <c r="R14" s="40"/>
+      <c r="S14" s="40"/>
+      <c r="T14" s="40"/>
+      <c r="U14" s="40"/>
+      <c r="V14" s="40"/>
+      <c r="W14" s="40"/>
+      <c r="X14" s="40"/>
+      <c r="Y14" s="40"/>
+      <c r="Z14" s="40"/>
+      <c r="AA14" s="40"/>
+      <c r="AB14" s="40"/>
+      <c r="AC14" s="40"/>
+      <c r="AD14" s="40"/>
+    </row>
+    <row r="15" spans="1:30" s="41" customFormat="1">
+      <c r="A15" s="42"/>
+      <c r="B15" s="45"/>
+      <c r="C15" s="40"/>
+      <c r="D15" s="40"/>
+      <c r="E15" s="40"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="40"/>
+      <c r="I15" s="40"/>
+      <c r="J15" s="40"/>
+      <c r="K15" s="40"/>
+      <c r="L15" s="40"/>
+      <c r="M15" s="40"/>
+      <c r="N15" s="40"/>
+      <c r="O15" s="40"/>
+      <c r="P15" s="40"/>
+      <c r="Q15" s="40"/>
+      <c r="R15" s="40"/>
+      <c r="S15" s="40"/>
+      <c r="T15" s="40"/>
+      <c r="U15" s="40"/>
+      <c r="V15" s="40"/>
+      <c r="W15" s="40"/>
+      <c r="X15" s="40"/>
+      <c r="Y15" s="40"/>
+      <c r="Z15" s="40"/>
+      <c r="AA15" s="40"/>
+      <c r="AB15" s="40"/>
+      <c r="AC15" s="40"/>
+      <c r="AD15" s="40"/>
+    </row>
+    <row r="16" spans="1:30" s="41" customFormat="1" ht="17.850000000000001" customHeight="1">
+      <c r="A16" s="42"/>
+      <c r="B16" s="45"/>
+      <c r="C16" s="40"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="40"/>
+      <c r="I16" s="40"/>
+      <c r="J16" s="40"/>
+      <c r="K16" s="40"/>
+      <c r="L16" s="40"/>
+      <c r="M16" s="40"/>
+      <c r="N16" s="40"/>
+      <c r="O16" s="40"/>
+      <c r="P16" s="40"/>
+      <c r="Q16" s="40"/>
+      <c r="R16" s="40"/>
+      <c r="S16" s="40"/>
+      <c r="T16" s="40"/>
+      <c r="U16" s="40"/>
+      <c r="V16" s="40"/>
+      <c r="W16" s="40"/>
+      <c r="X16" s="40"/>
+      <c r="Y16" s="40"/>
+      <c r="Z16" s="40"/>
+      <c r="AA16" s="40"/>
+      <c r="AB16" s="40"/>
+      <c r="AC16" s="40"/>
+      <c r="AD16" s="40"/>
+    </row>
+    <row r="17" spans="1:30" s="41" customFormat="1">
+      <c r="A17" s="42"/>
+      <c r="B17" s="45"/>
+      <c r="C17" s="40"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="40"/>
+      <c r="I17" s="40"/>
+      <c r="J17" s="40"/>
+      <c r="K17" s="40"/>
+      <c r="L17" s="40"/>
+      <c r="M17" s="40"/>
+      <c r="N17" s="40"/>
+      <c r="O17" s="40"/>
+      <c r="P17" s="40"/>
+      <c r="Q17" s="40"/>
+      <c r="R17" s="40"/>
+      <c r="S17" s="40"/>
+      <c r="T17" s="40"/>
+      <c r="U17" s="40"/>
+      <c r="V17" s="40"/>
+      <c r="W17" s="40"/>
+      <c r="X17" s="40"/>
+      <c r="Y17" s="40"/>
+      <c r="Z17" s="40"/>
+      <c r="AA17" s="40"/>
+      <c r="AB17" s="40"/>
+      <c r="AC17" s="40"/>
+      <c r="AD17" s="40"/>
+    </row>
+    <row r="18" spans="1:30" s="41" customFormat="1">
+      <c r="A18" s="42"/>
+      <c r="B18" s="45"/>
+      <c r="C18" s="40"/>
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="40"/>
+      <c r="I18" s="40"/>
+      <c r="J18" s="40"/>
+      <c r="K18" s="40"/>
+      <c r="L18" s="40"/>
+      <c r="M18" s="40"/>
+      <c r="N18" s="40"/>
+      <c r="O18" s="40"/>
+      <c r="P18" s="40"/>
+      <c r="Q18" s="40"/>
+      <c r="R18" s="40"/>
+      <c r="S18" s="40"/>
+      <c r="T18" s="40"/>
+      <c r="U18" s="40"/>
+      <c r="V18" s="40"/>
+      <c r="W18" s="40"/>
+      <c r="X18" s="40"/>
+      <c r="Y18" s="40"/>
+      <c r="Z18" s="40"/>
+      <c r="AA18" s="40"/>
+      <c r="AB18" s="40"/>
+      <c r="AC18" s="40"/>
+      <c r="AD18" s="40"/>
+    </row>
+    <row r="19" spans="1:30" s="41" customFormat="1">
+      <c r="A19" s="42"/>
+      <c r="B19" s="62" t="s">
+        <v>59</v>
+      </c>
+      <c r="C19" s="40"/>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="40"/>
+      <c r="I19" s="40"/>
+      <c r="J19" s="40"/>
+      <c r="K19" s="40"/>
+      <c r="L19" s="40"/>
+      <c r="M19" s="40"/>
+      <c r="N19" s="40"/>
+      <c r="O19" s="40"/>
+      <c r="P19" s="40"/>
+      <c r="Q19" s="40"/>
+      <c r="R19" s="40"/>
+      <c r="S19" s="40"/>
+      <c r="T19" s="40"/>
+      <c r="U19" s="40"/>
+      <c r="V19" s="40"/>
+      <c r="W19" s="40"/>
+      <c r="X19" s="40"/>
+      <c r="Y19" s="40"/>
+      <c r="Z19" s="40"/>
+      <c r="AA19" s="40"/>
+      <c r="AB19" s="40"/>
+      <c r="AC19" s="40"/>
+      <c r="AD19" s="40"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="17.42578125" customWidth="1"/>
     <col min="6" max="6" width="24.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="17" t="s">
+      <c r="A1" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="17"/>
-[...3 lines deleted...]
-      <c r="F1" s="17"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
     </row>
     <row r="2" spans="1:7" ht="37.5" customHeight="1">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="52" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="18"/>
+      <c r="B2" s="52"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="19"/>
-      <c r="B3" s="21" t="s">
+      <c r="A3" s="53"/>
+      <c r="B3" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="23" t="s">
+      <c r="C3" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="24"/>
-[...1 lines deleted...]
-      <c r="F3" s="24"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="78.75">
-      <c r="A4" s="20"/>
-      <c r="B4" s="22"/>
+      <c r="A4" s="54"/>
+      <c r="B4" s="56"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>101.4</v>
       </c>
       <c r="C5" s="7">
         <v>12.2</v>
       </c>
       <c r="D5" s="7">
         <v>99.8</v>
       </c>
       <c r="E5" s="7">
         <v>120</v>
       </c>
       <c r="F5" s="11">
         <v>115.5</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" customWidth="1"/>
     <col min="5" max="5" width="16.5703125" customWidth="1"/>
     <col min="6" max="6" width="21.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="17" t="s">
+      <c r="A1" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="17"/>
-[...3 lines deleted...]
-      <c r="F1" s="17"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="18"/>
+      <c r="B2" s="52"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="19"/>
-      <c r="B3" s="21" t="s">
+      <c r="A3" s="53"/>
+      <c r="B3" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="23" t="s">
+      <c r="C3" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="24"/>
-[...1 lines deleted...]
-      <c r="F3" s="25"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="59"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="78.75">
-      <c r="A4" s="20"/>
-      <c r="B4" s="22"/>
+      <c r="A4" s="54"/>
+      <c r="B4" s="56"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>106</v>
       </c>
       <c r="C5" s="7">
         <v>43.1</v>
       </c>
       <c r="D5" s="7">
         <v>104.2</v>
       </c>
       <c r="E5" s="7">
         <v>127.9</v>
       </c>
       <c r="F5" s="11">
         <v>109.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C27" sqref="C27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.42578125" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="15.140625" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" customWidth="1"/>
     <col min="5" max="5" width="21.5703125" customWidth="1"/>
     <col min="6" max="6" width="22.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="17" t="s">
+      <c r="A1" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="17"/>
-[...3 lines deleted...]
-      <c r="F1" s="17"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="52" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="18"/>
+      <c r="B2" s="52"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="19"/>
-      <c r="B3" s="21" t="s">
+      <c r="A3" s="53"/>
+      <c r="B3" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="23" t="s">
+      <c r="C3" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="24"/>
-[...1 lines deleted...]
-      <c r="F3" s="25"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="59"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="56.25">
-      <c r="A4" s="20"/>
-      <c r="B4" s="22"/>
+      <c r="A4" s="54"/>
+      <c r="B4" s="56"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>105.6</v>
       </c>
       <c r="C5" s="7">
         <v>104.5</v>
       </c>
       <c r="D5" s="7">
         <v>104</v>
       </c>
       <c r="E5" s="7">
         <v>124.1</v>
       </c>
       <c r="F5" s="11">
         <v>106.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.5703125" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="14.42578125" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="17" t="s">
+      <c r="A1" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="17"/>
-[...3 lines deleted...]
-      <c r="F1" s="17"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="18"/>
+      <c r="B2" s="52"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="19"/>
-      <c r="B3" s="21" t="s">
+      <c r="A3" s="53"/>
+      <c r="B3" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="23" t="s">
+      <c r="C3" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="24"/>
-[...1 lines deleted...]
-      <c r="F3" s="25"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="59"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="101.25">
-      <c r="A4" s="20"/>
-      <c r="B4" s="22"/>
+      <c r="A4" s="54"/>
+      <c r="B4" s="56"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>103.3</v>
       </c>
       <c r="C5" s="7">
         <v>124.7</v>
       </c>
       <c r="D5" s="7">
         <v>101.9</v>
       </c>
       <c r="E5" s="7">
         <v>120.1</v>
       </c>
       <c r="F5" s="11">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.7109375" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" customWidth="1"/>
     <col min="3" max="3" width="16.28515625" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="17.140625" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="17" t="s">
+      <c r="A1" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="17"/>
-[...3 lines deleted...]
-      <c r="F1" s="17"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="18"/>
+      <c r="B2" s="52"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="19"/>
-      <c r="B3" s="21" t="s">
+      <c r="A3" s="53"/>
+      <c r="B3" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="23" t="s">
+      <c r="C3" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="24"/>
-[...1 lines deleted...]
-      <c r="F3" s="25"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="59"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="78.75">
-      <c r="A4" s="20"/>
-      <c r="B4" s="22"/>
+      <c r="A4" s="54"/>
+      <c r="B4" s="56"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="14" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>106.3</v>
       </c>
       <c r="C5" s="7">
         <v>117.4</v>
       </c>
       <c r="D5" s="7">
         <v>104</v>
       </c>
       <c r="E5" s="7">
         <v>133.69999999999999</v>
       </c>
       <c r="F5" s="11">
         <v>109.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
     <col min="2" max="2" width="11" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" customWidth="1"/>
     <col min="6" max="6" width="13.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="17" t="s">
+      <c r="A1" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="17"/>
-[...3 lines deleted...]
-      <c r="F1" s="17"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="52" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="18"/>
+      <c r="B2" s="52"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="19"/>
-      <c r="B3" s="21" t="s">
+      <c r="A3" s="53"/>
+      <c r="B3" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="23" t="s">
+      <c r="C3" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="24"/>
-[...1 lines deleted...]
-      <c r="F3" s="25"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="59"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="101.25">
-      <c r="A4" s="20"/>
-      <c r="B4" s="22"/>
+      <c r="A4" s="54"/>
+      <c r="B4" s="56"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>111</v>
       </c>
       <c r="C5" s="7">
         <v>111.2</v>
       </c>
       <c r="D5" s="7">
         <v>109.6</v>
       </c>
       <c r="E5" s="7">
         <v>128.19999999999999</v>
       </c>
       <c r="F5" s="11">
         <v>114.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G6"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E10" sqref="E10"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" customWidth="1"/>
     <col min="4" max="4" width="12.85546875" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
     <col min="6" max="6" width="17.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="17" t="s">
+      <c r="A1" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="17"/>
-[...3 lines deleted...]
-      <c r="F1" s="17"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="18"/>
+      <c r="B2" s="52"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="19"/>
-      <c r="B3" s="21" t="s">
+      <c r="A3" s="53"/>
+      <c r="B3" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="23" t="s">
+      <c r="C3" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="24"/>
-[...1 lines deleted...]
-      <c r="F3" s="25"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="59"/>
       <c r="G3" s="8"/>
     </row>
-    <row r="4" spans="1:7" ht="101.25">
-[...1 lines deleted...]
-      <c r="B4" s="22"/>
+    <row r="4" spans="1:7" ht="90">
+      <c r="A4" s="54"/>
+      <c r="B4" s="56"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>110.7</v>
       </c>
       <c r="C5" s="7">
         <v>133.30000000000001</v>
       </c>
       <c r="D5" s="7">
         <v>109.5</v>
       </c>
       <c r="E5" s="7">
         <v>124.9</v>
       </c>
       <c r="F5" s="11">
         <v>115</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="B6" s="26"/>
-[...3 lines deleted...]
-      <c r="F6" s="26"/>
+      <c r="B6" s="18"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
+      <vt:lpstr>Әдіснама</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
+      <vt:lpstr>08</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>