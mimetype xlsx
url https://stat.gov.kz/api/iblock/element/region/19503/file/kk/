--- v5 (2026-10-10)
+++ v6 (2026-10-30)
@@ -1,83 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.08.2026\қаз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Новая папка\Динамика 01.09.2026\қаз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12780" activeTab="1"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12780"/>
   </bookViews>
   <sheets>
     <sheet name="Әдіснама" sheetId="20" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="21" r:id="rId2"/>
     <sheet name="01" sheetId="12" r:id="rId3"/>
     <sheet name="02" sheetId="13" r:id="rId4"/>
     <sheet name="03" sheetId="14" r:id="rId5"/>
     <sheet name="04" sheetId="15" r:id="rId6"/>
     <sheet name="05" sheetId="16" r:id="rId7"/>
     <sheet name="06" sheetId="17" r:id="rId8"/>
     <sheet name="07" sheetId="18" r:id="rId9"/>
     <sheet name="08" sheetId="19" r:id="rId10"/>
+    <sheet name="09" sheetId="22" r:id="rId11"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="62">
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>Шымкент  қаласы</t>
   </si>
   <si>
     <t xml:space="preserve">тау-кен өндіру өнеркәсібі және карьерлерді қазу </t>
   </si>
   <si>
     <t>сумен жабдықтау; суды бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
     <t>Негізгі экономикалық қызмет түрлері бойынша өнеркәсіптік өндірістің индекстері</t>
   </si>
   <si>
@@ -232,50 +234,55 @@
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-» - құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – Шамалы шама</t>
   </si>
   <si>
     <t>«*» -  Жедел деректер</t>
   </si>
   <si>
     <t>«х» – Құпия ақпарат</t>
   </si>
   <si>
     <t>«...» – Деректер жоқ</t>
   </si>
   <si>
     <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
   </si>
   <si>
     <t xml:space="preserve">           © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/shymkent/spreadsheets/?industry=4487&amp;year=2026&amp;name=316286&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 жылғы қыркүйек
+2025 жылғы қыркүйек,пайызбен
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#"/>
     <numFmt numFmtId="166" formatCode="s&quot;tan&quot;d&quot;aR&quot;d"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -536,51 +543,51 @@
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -660,108 +667,111 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Excel Built-in Normal" xfId="5"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1013,52 +1023,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.abenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/7fb/038yt1vfsqgssyg5etihp96djt5699gj.doc" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701625?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/shymkent/spreadsheets/?industry=4487&amp;year=2026&amp;name=316286&amp;period=month&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F25" sqref="F25"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="35.85546875" customWidth="1"/>
     <col min="2" max="2" width="85.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="21" customFormat="1" ht="12.75">
       <c r="A1" s="19"/>
       <c r="B1" s="20"/>
     </row>
     <row r="2" spans="1:13" s="24" customFormat="1" ht="12.75">
       <c r="A2" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="23">
         <v>151301</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="24" customFormat="1" ht="12.75">
       <c r="A3" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="23" t="s">
@@ -1130,233 +1140,333 @@
       </c>
       <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:13" s="24" customFormat="1" ht="12.75">
       <c r="A12" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>35</v>
       </c>
       <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:13" s="24" customFormat="1" ht="12.75">
       <c r="A13" s="31" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>37</v>
       </c>
       <c r="M13" s="29"/>
     </row>
     <row r="14" spans="1:13" s="24" customFormat="1" ht="28.5" customHeight="1">
       <c r="A14" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="61" t="s">
+      <c r="B14" s="53" t="s">
         <v>60</v>
       </c>
       <c r="M14" s="29"/>
     </row>
     <row r="15" spans="1:13" s="24" customFormat="1" ht="12.75">
       <c r="A15" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>40</v>
       </c>
       <c r="M15" s="29"/>
     </row>
     <row r="16" spans="1:13" s="21" customFormat="1" ht="12.75">
       <c r="A16" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="36">
-        <v>46287</v>
+        <v>46311</v>
       </c>
       <c r="M16" s="33"/>
     </row>
     <row r="17" spans="1:13" s="21" customFormat="1" ht="12.75">
       <c r="A17" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="36">
-        <v>46313</v>
+        <v>46342</v>
       </c>
       <c r="M17" s="34"/>
     </row>
     <row r="18" spans="1:13" s="21" customFormat="1" ht="12.75">
       <c r="A18" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="B18" s="60" t="s">
+      <c r="B18" s="52" t="s">
         <v>48</v>
       </c>
       <c r="M18" s="33"/>
     </row>
     <row r="19" spans="1:13" s="21" customFormat="1" ht="12.75">
       <c r="A19" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>49</v>
       </c>
       <c r="M19" s="34"/>
     </row>
     <row r="20" spans="1:13" s="21" customFormat="1" ht="12.75">
       <c r="A20" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="38" t="s">
         <v>50</v>
       </c>
       <c r="M20" s="33"/>
     </row>
     <row r="21" spans="1:13" s="21" customFormat="1" ht="12.75">
       <c r="A21" s="35" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="39" t="s">
         <v>51</v>
       </c>
       <c r="M21" s="34"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F25" sqref="F25"/>
+      <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.42578125" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" customWidth="1"/>
     <col min="6" max="6" width="17.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="51"/>
-[...3 lines deleted...]
-      <c r="F1" s="51"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="52"/>
+      <c r="B2" s="56"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="53"/>
-      <c r="B3" s="55" t="s">
+      <c r="A3" s="57"/>
+      <c r="B3" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="57" t="s">
+      <c r="C3" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="58"/>
-[...1 lines deleted...]
-      <c r="F3" s="59"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="63"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="90">
-      <c r="A4" s="54"/>
-      <c r="B4" s="56"/>
+      <c r="A4" s="58"/>
+      <c r="B4" s="60"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>112.4</v>
       </c>
       <c r="C5" s="7">
         <v>141.9</v>
       </c>
       <c r="D5" s="7">
         <v>111.7</v>
       </c>
       <c r="E5" s="7">
         <v>121.2</v>
       </c>
       <c r="F5" s="11">
         <v>111.9</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:G5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F16" sqref="F16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="17.85546875" customWidth="1"/>
+    <col min="2" max="2" width="14" customWidth="1"/>
+    <col min="3" max="3" width="15.42578125" customWidth="1"/>
+    <col min="4" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="13.140625" customWidth="1"/>
+    <col min="6" max="6" width="14.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="24" customHeight="1">
+      <c r="A1" s="55" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+    </row>
+    <row r="2" spans="1:7" ht="27" customHeight="1">
+      <c r="A2" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="B2" s="56"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="3"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="57"/>
+      <c r="B3" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="8"/>
+    </row>
+    <row r="4" spans="1:7" ht="90">
+      <c r="A4" s="58"/>
+      <c r="B4" s="60"/>
+      <c r="C4" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="51" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="51" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="8"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="7">
+        <v>112.9</v>
+      </c>
+      <c r="C5" s="7">
+        <v>147</v>
+      </c>
+      <c r="D5" s="7">
+        <v>112.5</v>
+      </c>
+      <c r="E5" s="7">
+        <v>118.2</v>
+      </c>
+      <c r="F5" s="11">
+        <v>111.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AD19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="106.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" s="50" customFormat="1" ht="14.25">
       <c r="A1" s="47"/>
       <c r="B1" s="48"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
@@ -1913,51 +2023,51 @@
       <c r="I18" s="40"/>
       <c r="J18" s="40"/>
       <c r="K18" s="40"/>
       <c r="L18" s="40"/>
       <c r="M18" s="40"/>
       <c r="N18" s="40"/>
       <c r="O18" s="40"/>
       <c r="P18" s="40"/>
       <c r="Q18" s="40"/>
       <c r="R18" s="40"/>
       <c r="S18" s="40"/>
       <c r="T18" s="40"/>
       <c r="U18" s="40"/>
       <c r="V18" s="40"/>
       <c r="W18" s="40"/>
       <c r="X18" s="40"/>
       <c r="Y18" s="40"/>
       <c r="Z18" s="40"/>
       <c r="AA18" s="40"/>
       <c r="AB18" s="40"/>
       <c r="AC18" s="40"/>
       <c r="AD18" s="40"/>
     </row>
     <row r="19" spans="1:30" s="41" customFormat="1">
       <c r="A19" s="42"/>
-      <c r="B19" s="62" t="s">
+      <c r="B19" s="54" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="40"/>
       <c r="D19" s="40"/>
       <c r="E19" s="40"/>
       <c r="F19" s="40"/>
       <c r="G19" s="40"/>
       <c r="H19" s="40"/>
       <c r="I19" s="40"/>
       <c r="J19" s="40"/>
       <c r="K19" s="40"/>
       <c r="L19" s="40"/>
       <c r="M19" s="40"/>
       <c r="N19" s="40"/>
       <c r="O19" s="40"/>
       <c r="P19" s="40"/>
       <c r="Q19" s="40"/>
       <c r="R19" s="40"/>
       <c r="S19" s="40"/>
       <c r="T19" s="40"/>
       <c r="U19" s="40"/>
       <c r="V19" s="40"/>
       <c r="W19" s="40"/>
       <c r="X19" s="40"/>
       <c r="Y19" s="40"/>
@@ -1969,85 +2079,85 @@
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="17.42578125" customWidth="1"/>
     <col min="6" max="6" width="24.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="51"/>
-[...3 lines deleted...]
-      <c r="F1" s="51"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
     </row>
     <row r="2" spans="1:7" ht="37.5" customHeight="1">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="56" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="52"/>
+      <c r="B2" s="56"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="53"/>
-      <c r="B3" s="55" t="s">
+      <c r="A3" s="57"/>
+      <c r="B3" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="57" t="s">
+      <c r="C3" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="58"/>
-[...1 lines deleted...]
-      <c r="F3" s="58"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="78.75">
-      <c r="A4" s="54"/>
-      <c r="B4" s="56"/>
+      <c r="A4" s="58"/>
+      <c r="B4" s="60"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>101.4</v>
       </c>
       <c r="C5" s="7">
         <v>12.2</v>
       </c>
       <c r="D5" s="7">
@@ -2072,85 +2182,85 @@
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" customWidth="1"/>
     <col min="5" max="5" width="16.5703125" customWidth="1"/>
     <col min="6" max="6" width="21.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="51"/>
-[...3 lines deleted...]
-      <c r="F1" s="51"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="56" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="52"/>
+      <c r="B2" s="56"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="53"/>
-      <c r="B3" s="55" t="s">
+      <c r="A3" s="57"/>
+      <c r="B3" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="57" t="s">
+      <c r="C3" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="58"/>
-[...1 lines deleted...]
-      <c r="F3" s="59"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="63"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="78.75">
-      <c r="A4" s="54"/>
-      <c r="B4" s="56"/>
+      <c r="A4" s="58"/>
+      <c r="B4" s="60"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>106</v>
       </c>
       <c r="C5" s="7">
         <v>43.1</v>
       </c>
       <c r="D5" s="7">
@@ -2172,85 +2282,85 @@
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C27" sqref="C27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.42578125" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="15.140625" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" customWidth="1"/>
     <col min="5" max="5" width="21.5703125" customWidth="1"/>
     <col min="6" max="6" width="22.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="51"/>
-[...3 lines deleted...]
-      <c r="F1" s="51"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="56" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="52"/>
+      <c r="B2" s="56"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="53"/>
-      <c r="B3" s="55" t="s">
+      <c r="A3" s="57"/>
+      <c r="B3" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="57" t="s">
+      <c r="C3" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="58"/>
-[...1 lines deleted...]
-      <c r="F3" s="59"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="63"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="56.25">
-      <c r="A4" s="54"/>
-      <c r="B4" s="56"/>
+      <c r="A4" s="58"/>
+      <c r="B4" s="60"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>105.6</v>
       </c>
       <c r="C5" s="7">
         <v>104.5</v>
       </c>
       <c r="D5" s="7">
@@ -2272,85 +2382,85 @@
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.5703125" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="14.42578125" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="51"/>
-[...3 lines deleted...]
-      <c r="F1" s="51"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="52"/>
+      <c r="B2" s="56"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="53"/>
-      <c r="B3" s="55" t="s">
+      <c r="A3" s="57"/>
+      <c r="B3" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="57" t="s">
+      <c r="C3" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="58"/>
-[...1 lines deleted...]
-      <c r="F3" s="59"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="63"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="101.25">
-      <c r="A4" s="54"/>
-      <c r="B4" s="56"/>
+      <c r="A4" s="58"/>
+      <c r="B4" s="60"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>103.3</v>
       </c>
       <c r="C5" s="7">
         <v>124.7</v>
       </c>
       <c r="D5" s="7">
@@ -2372,85 +2482,85 @@
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.7109375" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" customWidth="1"/>
     <col min="3" max="3" width="16.28515625" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="17.140625" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="51"/>
-[...3 lines deleted...]
-      <c r="F1" s="51"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="52"/>
+      <c r="B2" s="56"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="53"/>
-      <c r="B3" s="55" t="s">
+      <c r="A3" s="57"/>
+      <c r="B3" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="57" t="s">
+      <c r="C3" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="58"/>
-[...1 lines deleted...]
-      <c r="F3" s="59"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="63"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="78.75">
-      <c r="A4" s="54"/>
-      <c r="B4" s="56"/>
+      <c r="A4" s="58"/>
+      <c r="B4" s="60"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="14" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>106.3</v>
       </c>
       <c r="C5" s="7">
         <v>117.4</v>
       </c>
       <c r="D5" s="7">
@@ -2472,85 +2582,85 @@
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
     <col min="2" max="2" width="11" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" customWidth="1"/>
     <col min="6" max="6" width="13.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="51"/>
-[...3 lines deleted...]
-      <c r="F1" s="51"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="52"/>
+      <c r="B2" s="56"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="53"/>
-      <c r="B3" s="55" t="s">
+      <c r="A3" s="57"/>
+      <c r="B3" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="57" t="s">
+      <c r="C3" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="58"/>
-[...1 lines deleted...]
-      <c r="F3" s="59"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="63"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="101.25">
-      <c r="A4" s="54"/>
-      <c r="B4" s="56"/>
+      <c r="A4" s="58"/>
+      <c r="B4" s="60"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>111</v>
       </c>
       <c r="C5" s="7">
         <v>111.2</v>
       </c>
       <c r="D5" s="7">
@@ -2572,85 +2682,85 @@
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" customWidth="1"/>
     <col min="4" max="4" width="12.85546875" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
     <col min="6" max="6" width="17.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="51"/>
-[...3 lines deleted...]
-      <c r="F1" s="51"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="52"/>
+      <c r="B2" s="56"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="53"/>
-      <c r="B3" s="55" t="s">
+      <c r="A3" s="57"/>
+      <c r="B3" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="57" t="s">
+      <c r="C3" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="58"/>
-[...1 lines deleted...]
-      <c r="F3" s="59"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="63"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="90">
-      <c r="A4" s="54"/>
-      <c r="B4" s="56"/>
+      <c r="A4" s="58"/>
+      <c r="B4" s="60"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>110.7</v>
       </c>
       <c r="C5" s="7">
         <v>133.30000000000001</v>
       </c>
       <c r="D5" s="7">
@@ -2671,59 +2781,60 @@
       <c r="F6" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>Әдіснама</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
       <vt:lpstr>08</vt:lpstr>
+      <vt:lpstr>09</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>