--- v0 (2026-04-22)
+++ v1 (2026-06-04)
@@ -1,106 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Новая папка (2)\Динамика Пром 01.02.2026\қаз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика Пром 01.03.2026\қаз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12780" activeTab="2"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12780" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="12" r:id="rId1"/>
     <sheet name="02" sheetId="13" r:id="rId2"/>
     <sheet name="03" sheetId="14" r:id="rId3"/>
+    <sheet name="04" sheetId="15" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="12">
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>Шымкент  қаласы</t>
   </si>
   <si>
     <t xml:space="preserve">тау-кен өндіру өнеркәсібі және карьерлерді қазу </t>
   </si>
   <si>
     <t>сумен жабдықтау; суды бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
     <t>Негізгі экономикалық қызмет түрлері бойынша өнеркәсіптік өндірістің индекстері</t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы қаңтар
 2025 жылғы қаңтар,пайызбен
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы ақпан
 2025 жылғы ақпан,пайызбен
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы наурыз
 2025 жылғы наурыз,пайызбен
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 жылғы сәуір
+2025 жылғы сәуір,пайызбен
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -230,126 +237,129 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -612,85 +622,85 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="17.42578125" customWidth="1"/>
     <col min="6" max="6" width="24.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="13" t="s">
+      <c r="A1" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="13"/>
-[...3 lines deleted...]
-      <c r="F1" s="13"/>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
     </row>
     <row r="2" spans="1:7" ht="37.5" customHeight="1">
-      <c r="A2" s="14" t="s">
+      <c r="A2" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="14"/>
+      <c r="B2" s="15"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="15"/>
-      <c r="B3" s="17" t="s">
+      <c r="A3" s="16"/>
+      <c r="B3" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="19" t="s">
+      <c r="C3" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="20"/>
-[...1 lines deleted...]
-      <c r="F3" s="20"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="78.75">
-      <c r="A4" s="16"/>
-      <c r="B4" s="18"/>
+      <c r="A4" s="17"/>
+      <c r="B4" s="19"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>101.4</v>
       </c>
       <c r="C5" s="7">
         <v>12.2</v>
       </c>
       <c r="D5" s="7">
@@ -715,244 +725,345 @@
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" customWidth="1"/>
     <col min="5" max="5" width="16.5703125" customWidth="1"/>
     <col min="6" max="6" width="21.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="13" t="s">
+      <c r="A1" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="13"/>
-[...3 lines deleted...]
-      <c r="F1" s="13"/>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="14" t="s">
+      <c r="A2" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="14"/>
+      <c r="B2" s="15"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="15"/>
-      <c r="B3" s="17" t="s">
+      <c r="A3" s="16"/>
+      <c r="B3" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="19" t="s">
+      <c r="C3" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="20"/>
-[...1 lines deleted...]
-      <c r="F3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="22"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="78.75">
-      <c r="A4" s="16"/>
-      <c r="B4" s="18"/>
+      <c r="A4" s="17"/>
+      <c r="B4" s="19"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>106</v>
       </c>
       <c r="C5" s="7">
         <v>43.1</v>
       </c>
       <c r="D5" s="7">
         <v>104.2</v>
       </c>
       <c r="E5" s="7">
         <v>127.9</v>
       </c>
       <c r="F5" s="11">
         <v>109.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G5"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G9" sqref="G9"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C27" sqref="C27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.42578125" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="15.140625" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" customWidth="1"/>
     <col min="5" max="5" width="21.5703125" customWidth="1"/>
     <col min="6" max="6" width="22.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="13" t="s">
+      <c r="A1" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="13"/>
-[...3 lines deleted...]
-      <c r="F1" s="13"/>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="14" t="s">
+      <c r="A2" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="14"/>
+      <c r="B2" s="15"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="15"/>
-      <c r="B3" s="17" t="s">
+      <c r="A3" s="16"/>
+      <c r="B3" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="19" t="s">
+      <c r="C3" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="20"/>
-[...1 lines deleted...]
-      <c r="F3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="22"/>
       <c r="G3" s="8"/>
     </row>
-    <row r="4" spans="1:7" ht="78.75">
-[...1 lines deleted...]
-      <c r="B4" s="18"/>
+    <row r="4" spans="1:7" ht="56.25">
+      <c r="A4" s="17"/>
+      <c r="B4" s="19"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>105.6</v>
       </c>
       <c r="C5" s="7">
         <v>104.5</v>
       </c>
       <c r="D5" s="7">
         <v>104</v>
       </c>
       <c r="E5" s="7">
         <v>124.1</v>
       </c>
       <c r="F5" s="11">
         <v>106.4</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:G5"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E13" sqref="E13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="17.5703125" customWidth="1"/>
+    <col min="2" max="2" width="15.42578125" customWidth="1"/>
+    <col min="3" max="3" width="18.42578125" customWidth="1"/>
+    <col min="4" max="4" width="14.42578125" customWidth="1"/>
+    <col min="5" max="5" width="12.28515625" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="24" customHeight="1">
+      <c r="A1" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+    </row>
+    <row r="2" spans="1:7" ht="27" customHeight="1">
+      <c r="A2" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2" s="15"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="3"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="16"/>
+      <c r="B3" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="22"/>
+      <c r="G3" s="8"/>
+    </row>
+    <row r="4" spans="1:7" ht="101.25">
+      <c r="A4" s="17"/>
+      <c r="B4" s="19"/>
+      <c r="C4" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="8"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="7">
+        <v>103.3</v>
+      </c>
+      <c r="C5" s="7">
+        <v>124.7</v>
+      </c>
+      <c r="D5" s="7">
+        <v>101.9</v>
+      </c>
+      <c r="E5" s="7">
+        <v>120.1</v>
+      </c>
+      <c r="F5" s="11">
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
+      <vt:lpstr>04</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>