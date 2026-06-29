--- v1 (2026-06-04)
+++ v2 (2026-06-29)
@@ -1,113 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика Пром 01.03.2026\қаз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.05.2026\қаз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12780" activeTab="3"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12780" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="12" r:id="rId1"/>
     <sheet name="02" sheetId="13" r:id="rId2"/>
     <sheet name="03" sheetId="14" r:id="rId3"/>
     <sheet name="04" sheetId="15" r:id="rId4"/>
+    <sheet name="05" sheetId="16" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="13">
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>Шымкент  қаласы</t>
   </si>
   <si>
     <t xml:space="preserve">тау-кен өндіру өнеркәсібі және карьерлерді қазу </t>
   </si>
   <si>
     <t>сумен жабдықтау; суды бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
     <t>Негізгі экономикалық қызмет түрлері бойынша өнеркәсіптік өндірістің индекстері</t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы қаңтар
 2025 жылғы қаңтар,пайызбен
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы ақпан
 2025 жылғы ақпан,пайызбен
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы наурыз
 2025 жылғы наурыз,пайызбен
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы сәуір
 2025 жылғы сәуір,пайызбен
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 жылғы мамыр
+2025 жылғы мамыр,пайызбен
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -237,76 +244,79 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -315,51 +325,51 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -622,85 +632,85 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="17.42578125" customWidth="1"/>
     <col min="6" max="6" width="24.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="14" t="s">
+      <c r="A1" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="14"/>
-[...3 lines deleted...]
-      <c r="F1" s="14"/>
+      <c r="B1" s="15"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="15"/>
     </row>
     <row r="2" spans="1:7" ht="37.5" customHeight="1">
-      <c r="A2" s="15" t="s">
+      <c r="A2" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="15"/>
+      <c r="B2" s="16"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="16"/>
-      <c r="B3" s="18" t="s">
+      <c r="A3" s="17"/>
+      <c r="B3" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="20" t="s">
+      <c r="C3" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="21"/>
-[...1 lines deleted...]
-      <c r="F3" s="21"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="78.75">
-      <c r="A4" s="17"/>
-      <c r="B4" s="19"/>
+      <c r="A4" s="18"/>
+      <c r="B4" s="20"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>101.4</v>
       </c>
       <c r="C5" s="7">
         <v>12.2</v>
       </c>
       <c r="D5" s="7">
@@ -725,85 +735,85 @@
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" customWidth="1"/>
     <col min="5" max="5" width="16.5703125" customWidth="1"/>
     <col min="6" max="6" width="21.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="14" t="s">
+      <c r="A1" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="14"/>
-[...3 lines deleted...]
-      <c r="F1" s="14"/>
+      <c r="B1" s="15"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="15"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="15" t="s">
+      <c r="A2" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="15"/>
+      <c r="B2" s="16"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="16"/>
-      <c r="B3" s="18" t="s">
+      <c r="A3" s="17"/>
+      <c r="B3" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="20" t="s">
+      <c r="C3" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="21"/>
-[...1 lines deleted...]
-      <c r="F3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="23"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="78.75">
-      <c r="A4" s="17"/>
-      <c r="B4" s="19"/>
+      <c r="A4" s="18"/>
+      <c r="B4" s="20"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>106</v>
       </c>
       <c r="C5" s="7">
         <v>43.1</v>
       </c>
       <c r="D5" s="7">
@@ -825,245 +835,346 @@
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C27" sqref="C27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.42578125" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="15.140625" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" customWidth="1"/>
     <col min="5" max="5" width="21.5703125" customWidth="1"/>
     <col min="6" max="6" width="22.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="14" t="s">
+      <c r="A1" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="14"/>
-[...3 lines deleted...]
-      <c r="F1" s="14"/>
+      <c r="B1" s="15"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="15"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="15" t="s">
+      <c r="A2" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="15"/>
+      <c r="B2" s="16"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="16"/>
-      <c r="B3" s="18" t="s">
+      <c r="A3" s="17"/>
+      <c r="B3" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="20" t="s">
+      <c r="C3" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="21"/>
-[...1 lines deleted...]
-      <c r="F3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="23"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="56.25">
-      <c r="A4" s="17"/>
-      <c r="B4" s="19"/>
+      <c r="A4" s="18"/>
+      <c r="B4" s="20"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>105.6</v>
       </c>
       <c r="C5" s="7">
         <v>104.5</v>
       </c>
       <c r="D5" s="7">
         <v>104</v>
       </c>
       <c r="E5" s="7">
         <v>124.1</v>
       </c>
       <c r="F5" s="11">
         <v>106.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G5"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E13" sqref="E13"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.5703125" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="14.42578125" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="14" t="s">
+      <c r="A1" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="14"/>
-[...3 lines deleted...]
-      <c r="F1" s="14"/>
+      <c r="B1" s="15"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="15"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="15" t="s">
+      <c r="A2" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="15"/>
+      <c r="B2" s="16"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="16"/>
-      <c r="B3" s="18" t="s">
+      <c r="A3" s="17"/>
+      <c r="B3" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="20" t="s">
+      <c r="C3" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="21"/>
-[...1 lines deleted...]
-      <c r="F3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="23"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="101.25">
-      <c r="A4" s="17"/>
-      <c r="B4" s="19"/>
+      <c r="A4" s="18"/>
+      <c r="B4" s="20"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>103.3</v>
       </c>
       <c r="C5" s="7">
         <v>124.7</v>
       </c>
       <c r="D5" s="7">
         <v>101.9</v>
       </c>
       <c r="E5" s="7">
         <v>120.1</v>
       </c>
       <c r="F5" s="11">
         <v>101</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:G5"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J9" sqref="J9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="16.7109375" customWidth="1"/>
+    <col min="2" max="2" width="15.28515625" customWidth="1"/>
+    <col min="3" max="3" width="16.28515625" customWidth="1"/>
+    <col min="4" max="4" width="13" customWidth="1"/>
+    <col min="5" max="5" width="17.140625" customWidth="1"/>
+    <col min="6" max="6" width="18" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="24" customHeight="1">
+      <c r="A1" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="15"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="15"/>
+    </row>
+    <row r="2" spans="1:7" ht="27" customHeight="1">
+      <c r="A2" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" s="16"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="3"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="17"/>
+      <c r="B3" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="8"/>
+    </row>
+    <row r="4" spans="1:7" ht="78.75">
+      <c r="A4" s="18"/>
+      <c r="B4" s="20"/>
+      <c r="C4" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="8"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="7">
+        <v>106.3</v>
+      </c>
+      <c r="C5" s="7">
+        <v>117.4</v>
+      </c>
+      <c r="D5" s="7">
+        <v>104</v>
+      </c>
+      <c r="E5" s="7">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="F5" s="11">
+        <v>109.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
+      <vt:lpstr>05</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>