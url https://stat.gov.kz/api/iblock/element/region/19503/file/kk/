--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -1,120 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.05.2026\қаз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12780" activeTab="4"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12780" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="12" r:id="rId1"/>
     <sheet name="02" sheetId="13" r:id="rId2"/>
     <sheet name="03" sheetId="14" r:id="rId3"/>
     <sheet name="04" sheetId="15" r:id="rId4"/>
     <sheet name="05" sheetId="16" r:id="rId5"/>
+    <sheet name="06" sheetId="17" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="14">
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>Шымкент  қаласы</t>
   </si>
   <si>
     <t xml:space="preserve">тау-кен өндіру өнеркәсібі және карьерлерді қазу </t>
   </si>
   <si>
     <t>сумен жабдықтау; суды бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
     <t>Негізгі экономикалық қызмет түрлері бойынша өнеркәсіптік өндірістің индекстері</t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы қаңтар
 2025 жылғы қаңтар,пайызбен
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы ақпан
 2025 жылғы ақпан,пайызбен
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы наурыз
 2025 жылғы наурыз,пайызбен
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы сәуір
 2025 жылғы сәуір,пайызбен
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы мамыр
 2025 жылғы мамыр,пайызбен
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 жылғы маусым
+2025 жылғы маусым,пайызбен
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -244,76 +251,79 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -325,51 +335,51 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -632,85 +642,85 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="17.42578125" customWidth="1"/>
     <col min="6" max="6" width="24.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="15" t="s">
+      <c r="A1" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="15"/>
-[...3 lines deleted...]
-      <c r="F1" s="15"/>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
     </row>
     <row r="2" spans="1:7" ht="37.5" customHeight="1">
-      <c r="A2" s="16" t="s">
+      <c r="A2" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="16"/>
+      <c r="B2" s="17"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="17"/>
-      <c r="B3" s="19" t="s">
+      <c r="A3" s="18"/>
+      <c r="B3" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="21" t="s">
+      <c r="C3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="22"/>
-[...1 lines deleted...]
-      <c r="F3" s="22"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="78.75">
-      <c r="A4" s="18"/>
-      <c r="B4" s="20"/>
+      <c r="A4" s="19"/>
+      <c r="B4" s="21"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>101.4</v>
       </c>
       <c r="C5" s="7">
         <v>12.2</v>
       </c>
       <c r="D5" s="7">
@@ -735,85 +745,85 @@
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" customWidth="1"/>
     <col min="5" max="5" width="16.5703125" customWidth="1"/>
     <col min="6" max="6" width="21.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="15" t="s">
+      <c r="A1" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="15"/>
-[...3 lines deleted...]
-      <c r="F1" s="15"/>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="16" t="s">
+      <c r="A2" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="16"/>
+      <c r="B2" s="17"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="17"/>
-      <c r="B3" s="19" t="s">
+      <c r="A3" s="18"/>
+      <c r="B3" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="21" t="s">
+      <c r="C3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="22"/>
-[...1 lines deleted...]
-      <c r="F3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="24"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="78.75">
-      <c r="A4" s="18"/>
-      <c r="B4" s="20"/>
+      <c r="A4" s="19"/>
+      <c r="B4" s="21"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>106</v>
       </c>
       <c r="C5" s="7">
         <v>43.1</v>
       </c>
       <c r="D5" s="7">
@@ -835,85 +845,85 @@
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C27" sqref="C27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.42578125" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="15.140625" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" customWidth="1"/>
     <col min="5" max="5" width="21.5703125" customWidth="1"/>
     <col min="6" max="6" width="22.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="15" t="s">
+      <c r="A1" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="15"/>
-[...3 lines deleted...]
-      <c r="F1" s="15"/>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="16" t="s">
+      <c r="A2" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="16"/>
+      <c r="B2" s="17"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="17"/>
-      <c r="B3" s="19" t="s">
+      <c r="A3" s="18"/>
+      <c r="B3" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="21" t="s">
+      <c r="C3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="22"/>
-[...1 lines deleted...]
-      <c r="F3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="24"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="56.25">
-      <c r="A4" s="18"/>
-      <c r="B4" s="20"/>
+      <c r="A4" s="19"/>
+      <c r="B4" s="21"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>105.6</v>
       </c>
       <c r="C5" s="7">
         <v>104.5</v>
       </c>
       <c r="D5" s="7">
@@ -935,246 +945,347 @@
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.5703125" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="14.42578125" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="15" t="s">
+      <c r="A1" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="15"/>
-[...3 lines deleted...]
-      <c r="F1" s="15"/>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="16" t="s">
+      <c r="A2" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="16"/>
+      <c r="B2" s="17"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="17"/>
-      <c r="B3" s="19" t="s">
+      <c r="A3" s="18"/>
+      <c r="B3" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="21" t="s">
+      <c r="C3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="22"/>
-[...1 lines deleted...]
-      <c r="F3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="24"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="101.25">
-      <c r="A4" s="18"/>
-      <c r="B4" s="20"/>
+      <c r="A4" s="19"/>
+      <c r="B4" s="21"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>103.3</v>
       </c>
       <c r="C5" s="7">
         <v>124.7</v>
       </c>
       <c r="D5" s="7">
         <v>101.9</v>
       </c>
       <c r="E5" s="7">
         <v>120.1</v>
       </c>
       <c r="F5" s="11">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G5"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J9" sqref="J9"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.7109375" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" customWidth="1"/>
     <col min="3" max="3" width="16.28515625" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="17.140625" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="15" t="s">
+      <c r="A1" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="15"/>
-[...3 lines deleted...]
-      <c r="F1" s="15"/>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="16" t="s">
+      <c r="A2" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="16"/>
+      <c r="B2" s="17"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="17"/>
-      <c r="B3" s="19" t="s">
+      <c r="A3" s="18"/>
+      <c r="B3" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="21" t="s">
+      <c r="C3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="22"/>
-[...1 lines deleted...]
-      <c r="F3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="24"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="78.75">
-      <c r="A4" s="18"/>
-      <c r="B4" s="20"/>
+      <c r="A4" s="19"/>
+      <c r="B4" s="21"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="14" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>106.3</v>
       </c>
       <c r="C5" s="7">
         <v>117.4</v>
       </c>
       <c r="D5" s="7">
         <v>104</v>
       </c>
       <c r="E5" s="7">
         <v>133.69999999999999</v>
       </c>
       <c r="F5" s="11">
         <v>109.2</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:G5"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E10" sqref="E10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="16" customWidth="1"/>
+    <col min="2" max="2" width="11" customWidth="1"/>
+    <col min="3" max="3" width="12.85546875" customWidth="1"/>
+    <col min="4" max="4" width="12.28515625" customWidth="1"/>
+    <col min="5" max="5" width="12.42578125" customWidth="1"/>
+    <col min="6" max="6" width="13.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="24" customHeight="1">
+      <c r="A1" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+    </row>
+    <row r="2" spans="1:7" ht="27" customHeight="1">
+      <c r="A2" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="17"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="3"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="18"/>
+      <c r="B3" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="24"/>
+      <c r="G3" s="8"/>
+    </row>
+    <row r="4" spans="1:7" ht="78.75">
+      <c r="A4" s="19"/>
+      <c r="B4" s="21"/>
+      <c r="C4" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="8"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="7">
+        <v>111</v>
+      </c>
+      <c r="C5" s="7">
+        <v>111.2</v>
+      </c>
+      <c r="D5" s="7">
+        <v>109.6</v>
+      </c>
+      <c r="E5" s="7">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="F5" s="11">
+        <v>114.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
+      <vt:lpstr>06</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>