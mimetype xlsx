--- v3 (2026-07-21)
+++ v4 (2026-08-31)
@@ -1,75 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.05.2026\қаз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.06.2026\қаз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12780" activeTab="5"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12780" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="12" r:id="rId1"/>
     <sheet name="02" sheetId="13" r:id="rId2"/>
     <sheet name="03" sheetId="14" r:id="rId3"/>
     <sheet name="04" sheetId="15" r:id="rId4"/>
     <sheet name="05" sheetId="16" r:id="rId5"/>
     <sheet name="06" sheetId="17" r:id="rId6"/>
+    <sheet name="07" sheetId="18" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="15">
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>Шымкент  қаласы</t>
   </si>
   <si>
     <t xml:space="preserve">тау-кен өндіру өнеркәсібі және карьерлерді қазу </t>
   </si>
   <si>
     <t>сумен жабдықтау; суды бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
     <t>Негізгі экономикалық қызмет түрлері бойынша өнеркәсіптік өндірістің индекстері</t>
   </si>
   <si>
@@ -78,50 +80,55 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы ақпан
 2025 жылғы ақпан,пайызбен
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы наурыз
 2025 жылғы наурыз,пайызбен
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы сәуір
 2025 жылғы сәуір,пайызбен
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы мамыр
 2025 жылғы мамыр,пайызбен
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы маусым
 2025 жылғы маусым,пайызбен
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 жылғы шілде
+2025 жылғы шілде,пайызбен
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -251,135 +258,141 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -642,85 +655,85 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="17.42578125" customWidth="1"/>
     <col min="6" max="6" width="24.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="16"/>
-[...3 lines deleted...]
-      <c r="F1" s="16"/>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
     </row>
     <row r="2" spans="1:7" ht="37.5" customHeight="1">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="17"/>
+      <c r="B2" s="18"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="18"/>
-      <c r="B3" s="20" t="s">
+      <c r="A3" s="19"/>
+      <c r="B3" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="22" t="s">
+      <c r="C3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="23"/>
-[...1 lines deleted...]
-      <c r="F3" s="23"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="24"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="78.75">
-      <c r="A4" s="19"/>
-      <c r="B4" s="21"/>
+      <c r="A4" s="20"/>
+      <c r="B4" s="22"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>101.4</v>
       </c>
       <c r="C5" s="7">
         <v>12.2</v>
       </c>
       <c r="D5" s="7">
@@ -745,85 +758,85 @@
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" customWidth="1"/>
     <col min="5" max="5" width="16.5703125" customWidth="1"/>
     <col min="6" max="6" width="21.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="16"/>
-[...3 lines deleted...]
-      <c r="F1" s="16"/>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="17"/>
+      <c r="B2" s="18"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="18"/>
-      <c r="B3" s="20" t="s">
+      <c r="A3" s="19"/>
+      <c r="B3" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="22" t="s">
+      <c r="C3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="23"/>
-[...1 lines deleted...]
-      <c r="F3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="25"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="78.75">
-      <c r="A4" s="19"/>
-      <c r="B4" s="21"/>
+      <c r="A4" s="20"/>
+      <c r="B4" s="22"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>106</v>
       </c>
       <c r="C5" s="7">
         <v>43.1</v>
       </c>
       <c r="D5" s="7">
@@ -845,85 +858,85 @@
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C27" sqref="C27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.42578125" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="15.140625" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" customWidth="1"/>
     <col min="5" max="5" width="21.5703125" customWidth="1"/>
     <col min="6" max="6" width="22.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="16"/>
-[...3 lines deleted...]
-      <c r="F1" s="16"/>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="17"/>
+      <c r="B2" s="18"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="18"/>
-      <c r="B3" s="20" t="s">
+      <c r="A3" s="19"/>
+      <c r="B3" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="22" t="s">
+      <c r="C3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="23"/>
-[...1 lines deleted...]
-      <c r="F3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="25"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="56.25">
-      <c r="A4" s="19"/>
-      <c r="B4" s="21"/>
+      <c r="A4" s="20"/>
+      <c r="B4" s="22"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>105.6</v>
       </c>
       <c r="C5" s="7">
         <v>104.5</v>
       </c>
       <c r="D5" s="7">
@@ -945,85 +958,85 @@
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.5703125" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="14.42578125" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="16"/>
-[...3 lines deleted...]
-      <c r="F1" s="16"/>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="17"/>
+      <c r="B2" s="18"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="18"/>
-      <c r="B3" s="20" t="s">
+      <c r="A3" s="19"/>
+      <c r="B3" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="22" t="s">
+      <c r="C3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="23"/>
-[...1 lines deleted...]
-      <c r="F3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="25"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="101.25">
-      <c r="A4" s="19"/>
-      <c r="B4" s="21"/>
+      <c r="A4" s="20"/>
+      <c r="B4" s="22"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>103.3</v>
       </c>
       <c r="C5" s="7">
         <v>124.7</v>
       </c>
       <c r="D5" s="7">
@@ -1045,247 +1058,355 @@
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.7109375" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" customWidth="1"/>
     <col min="3" max="3" width="16.28515625" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="17.140625" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="16"/>
-[...3 lines deleted...]
-      <c r="F1" s="16"/>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="17"/>
+      <c r="B2" s="18"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="18"/>
-      <c r="B3" s="20" t="s">
+      <c r="A3" s="19"/>
+      <c r="B3" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="22" t="s">
+      <c r="C3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="23"/>
-[...1 lines deleted...]
-      <c r="F3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="25"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:7" ht="78.75">
-      <c r="A4" s="19"/>
-      <c r="B4" s="21"/>
+      <c r="A4" s="20"/>
+      <c r="B4" s="22"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="14" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>106.3</v>
       </c>
       <c r="C5" s="7">
         <v>117.4</v>
       </c>
       <c r="D5" s="7">
         <v>104</v>
       </c>
       <c r="E5" s="7">
         <v>133.69999999999999</v>
       </c>
       <c r="F5" s="11">
         <v>109.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G5"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E10" sqref="E10"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
     <col min="2" max="2" width="11" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" customWidth="1"/>
     <col min="6" max="6" width="13.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="16"/>
-[...3 lines deleted...]
-      <c r="F1" s="16"/>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
     </row>
     <row r="2" spans="1:7" ht="27" customHeight="1">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="17"/>
+      <c r="B2" s="18"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="18"/>
-      <c r="B3" s="20" t="s">
+      <c r="A3" s="19"/>
+      <c r="B3" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="22" t="s">
+      <c r="C3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="23"/>
-[...1 lines deleted...]
-      <c r="F3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="25"/>
       <c r="G3" s="8"/>
     </row>
-    <row r="4" spans="1:7" ht="78.75">
-[...1 lines deleted...]
-      <c r="B4" s="21"/>
+    <row r="4" spans="1:7" ht="101.25">
+      <c r="A4" s="20"/>
+      <c r="B4" s="22"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>111</v>
       </c>
       <c r="C5" s="7">
         <v>111.2</v>
       </c>
       <c r="D5" s="7">
         <v>109.6</v>
       </c>
       <c r="E5" s="7">
         <v>128.19999999999999</v>
       </c>
       <c r="F5" s="11">
         <v>114.2</v>
       </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:G6"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E10" sqref="E10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="17" customWidth="1"/>
+    <col min="2" max="2" width="14.28515625" customWidth="1"/>
+    <col min="3" max="3" width="13.5703125" customWidth="1"/>
+    <col min="4" max="4" width="12.85546875" customWidth="1"/>
+    <col min="5" max="5" width="13" customWidth="1"/>
+    <col min="6" max="6" width="17.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="24" customHeight="1">
+      <c r="A1" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+    </row>
+    <row r="2" spans="1:7" ht="27" customHeight="1">
+      <c r="A2" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="18"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="3"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="19"/>
+      <c r="B3" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="25"/>
+      <c r="G3" s="8"/>
+    </row>
+    <row r="4" spans="1:7" ht="101.25">
+      <c r="A4" s="20"/>
+      <c r="B4" s="22"/>
+      <c r="C4" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="8"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="7">
+        <v>110.7</v>
+      </c>
+      <c r="C5" s="7">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="D5" s="7">
+        <v>109.5</v>
+      </c>
+      <c r="E5" s="7">
+        <v>124.9</v>
+      </c>
+      <c r="F5" s="11">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="B6" s="26"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
+      <vt:lpstr>07</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>