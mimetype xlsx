--- v4 (2026-08-31)
+++ v5 (2026-10-18)
@@ -1,64 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="795" yWindow="165" windowWidth="15975" windowHeight="9465"/>
+    <workbookView xWindow="795" yWindow="165" windowWidth="14745" windowHeight="9465"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="1" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
+    <sheet name="2026" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">Метадеректер!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'Условные обозначения'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="68">
   <si>
     <t/>
   </si>
   <si>
     <t>Электр энергиясы,  мың кВт/сағ.</t>
   </si>
   <si>
     <t>Бу және ыстық су (жылу энергиясы), мың Гкал</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
@@ -95,61 +101,184 @@
     <t>Бейнеу ауданы</t>
   </si>
   <si>
     <t>Қарақия ауданы</t>
   </si>
   <si>
     <t>Маңғыстау ауданы</t>
   </si>
   <si>
     <t>Мұнайлы ауданы</t>
   </si>
   <si>
     <t>Түпқараған ауданы</t>
   </si>
   <si>
     <t>"-" - өндіріс жоқ</t>
   </si>
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>2026 жылғы Маңғыстау облысындағы электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау секциясында өнеркәсіп өнімдерін өндіру*</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>мың кВт/сағ.</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Заттай көріністегі өндірілген өнім</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>2000 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>осы кәсіпорынның ішінде (зауытішілік айналымға) және өңделме шикізаттан өндірілген өнеркәсіптік-өндірістік мұқтаждарына жұмсалған өнім есепке алынып көрсетіледі</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдердің (тауарлардың, көрсетілетін қызметтердің) көрсеткіштерін қалыптастыру және жалпы шығарылымын есептеу жөніндегі әдістеме. Қазақстан Республикасы Ұлттық экономика министрлігінің cтатистика комитеті төрағасының 2017 жылғы «20» желтоқсандағы № 202 бұйрығымен бекітілді.</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Статистикалық байқау нысандары</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>Өнеркәсіп, қоршаған орта және  ауыл шаруашылығы статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t>Балимметова Айнур Машариповна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.balimmetova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>+7 7292 319061</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>"-" Өндіріс жоқ</t>
+  </si>
+  <si>
+    <t>* - Жедел ақпарат</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Маңғыстау облысындағы электр энергияс., газбен, бумен, ыстық сумен және ауаны кондиц. жабдық. секц. өнеркәсіп өнімд.өндіру </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/19494/file/kk/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/mangystau/dynamic-tables/4487/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="23">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -191,50 +320,111 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
@@ -258,54 +448,57 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
@@ -334,85 +527,149 @@
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -655,103 +912,457 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.balimmetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/19494/file/kk/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="25" style="2" customWidth="1"/>
+    <col min="2" max="2" width="101.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="14.42578125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="13.140625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="13" style="2" customWidth="1"/>
+    <col min="8" max="9" width="13.5703125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="14.7109375" style="2" customWidth="1"/>
+    <col min="11" max="11" width="11.85546875" style="2" customWidth="1"/>
+    <col min="12" max="12" width="12.85546875" style="2" customWidth="1"/>
+    <col min="13" max="13" width="15" style="2" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="35">
+        <v>151102</v>
+      </c>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+    </row>
+    <row r="3" spans="1:13" ht="25.5">
+      <c r="A3" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="36" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="37" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="35" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="35" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="25.5">
+      <c r="A7" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="39" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="37" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="51">
+      <c r="A9" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="39" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="39" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="36"/>
+    </row>
+    <row r="12" spans="1:13" ht="30">
+      <c r="A12" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" s="40" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="41" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="54" customFormat="1">
+      <c r="A14" s="51" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="55" t="s">
+        <v>66</v>
+      </c>
+      <c r="C14" s="53"/>
+      <c r="D14" s="53"/>
+      <c r="E14" s="53"/>
+      <c r="F14" s="53"/>
+      <c r="G14" s="53"/>
+      <c r="H14" s="53"/>
+      <c r="I14" s="53"/>
+      <c r="J14" s="53"/>
+      <c r="K14" s="53"/>
+      <c r="L14" s="53"/>
+      <c r="M14" s="53"/>
+    </row>
+    <row r="15" spans="1:13" s="54" customFormat="1">
+      <c r="A15" s="51" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="52" t="s">
+        <v>67</v>
+      </c>
+      <c r="C15" s="53"/>
+      <c r="D15" s="53"/>
+      <c r="E15" s="53"/>
+      <c r="F15" s="53"/>
+      <c r="G15" s="53"/>
+      <c r="H15" s="53"/>
+      <c r="I15" s="53"/>
+      <c r="J15" s="53"/>
+      <c r="K15" s="53"/>
+      <c r="L15" s="53"/>
+      <c r="M15" s="53"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="43">
+        <v>46286</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="43">
+        <v>46311</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="34"/>
+      <c r="B18" s="44" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="37" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="46" t="s">
+        <v>57</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="F1:M1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
+  <headerFooter differentFirst="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="6.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="108.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="14.42578125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="13.140625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="13" style="2" customWidth="1"/>
+    <col min="8" max="9" width="13.5703125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="14.7109375" style="2" customWidth="1"/>
+    <col min="11" max="11" width="11.85546875" style="2" customWidth="1"/>
+    <col min="12" max="12" width="12.85546875" style="2" customWidth="1"/>
+    <col min="13" max="13" width="15" style="2" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="20"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="B6" s="47" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="B7" s="47" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="B8" s="48" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="B9" s="47" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="B10" s="47"/>
+    </row>
+    <row r="11" spans="1:13" ht="25.5">
+      <c r="B11" s="49" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="B12" s="47"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="B13" s="48"/>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="B14" s="48"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="B15" s="48"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="B16" s="48"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="50" t="s">
+        <v>64</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="F1:M1"/>
+  </mergeCells>
+  <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter differentFirst="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N28"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J18" sqref="J18"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I25" sqref="I25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="13" style="2" customWidth="1"/>
     <col min="8" max="9" width="13.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="15" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="F1" s="33"/>
-[...6 lines deleted...]
-      <c r="M1" s="33"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
     </row>
     <row r="2" spans="1:14" s="3" customFormat="1" ht="16.5" customHeight="1">
       <c r="A2" s="21"/>
-      <c r="B2" s="37" t="s">
+      <c r="B2" s="57" t="s">
         <v>26</v>
       </c>
-      <c r="C2" s="37"/>
-[...9 lines deleted...]
-      <c r="M2" s="37"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
     </row>
     <row r="3" spans="1:14" s="1" customFormat="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
     </row>
     <row r="4" spans="1:14" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="7" t="s">
@@ -824,276 +1435,292 @@
         <v>0</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="29">
         <v>501651.5</v>
       </c>
       <c r="C6" s="29">
         <v>1009657.4</v>
       </c>
       <c r="D6" s="29">
         <v>1492362.2</v>
       </c>
       <c r="E6" s="29">
         <v>1984654.6</v>
       </c>
       <c r="F6" s="29">
         <v>2441157.2999999998</v>
       </c>
-      <c r="G6" s="32">
+      <c r="G6" s="30">
         <v>2890009.8</v>
       </c>
-      <c r="H6" s="32">
+      <c r="H6" s="30">
         <v>3308378.2</v>
       </c>
-      <c r="I6" s="29"/>
+      <c r="I6" s="31">
+        <v>3726761.8</v>
+      </c>
       <c r="J6" s="29"/>
-      <c r="K6" s="32"/>
+      <c r="K6" s="30"/>
       <c r="L6" s="29"/>
       <c r="M6" s="29"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="29">
         <v>429567.8</v>
       </c>
       <c r="C7" s="29">
         <v>852818.9</v>
       </c>
       <c r="D7" s="29">
         <v>1243393.5</v>
       </c>
       <c r="E7" s="29">
         <v>1649429.9</v>
       </c>
       <c r="F7" s="29">
         <v>2014438.3</v>
       </c>
-      <c r="G7" s="32">
+      <c r="G7" s="30">
         <v>2376776.5</v>
       </c>
-      <c r="H7" s="32">
+      <c r="H7" s="30">
         <v>2708931.5</v>
       </c>
-      <c r="I7" s="29"/>
+      <c r="I7" s="31">
+        <v>3041551.5</v>
+      </c>
       <c r="J7" s="29"/>
-      <c r="K7" s="32"/>
+      <c r="K7" s="30"/>
       <c r="L7" s="29"/>
       <c r="M7" s="29"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="29">
         <v>6.4</v>
       </c>
       <c r="C8" s="29">
         <v>4428</v>
       </c>
       <c r="D8" s="29">
         <v>16749.400000000001</v>
       </c>
       <c r="E8" s="29">
         <v>26779.7</v>
       </c>
       <c r="F8" s="29">
         <v>39652.400000000001</v>
       </c>
-      <c r="G8" s="32">
+      <c r="G8" s="30">
         <v>52617</v>
       </c>
-      <c r="H8" s="32">
+      <c r="H8" s="30">
         <v>65361.7</v>
       </c>
-      <c r="I8" s="29"/>
+      <c r="I8" s="31">
+        <v>84927</v>
+      </c>
       <c r="J8" s="29"/>
-      <c r="K8" s="32"/>
+      <c r="K8" s="30"/>
       <c r="L8" s="29"/>
       <c r="M8" s="29"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="29">
         <v>1972.6</v>
       </c>
       <c r="C9" s="29">
         <v>3737.6</v>
       </c>
       <c r="D9" s="29">
         <v>5769.1</v>
       </c>
       <c r="E9" s="29">
         <v>7453.2</v>
       </c>
       <c r="F9" s="29">
         <v>9216.7999999999993</v>
       </c>
-      <c r="G9" s="32">
+      <c r="G9" s="30">
         <v>11465.7</v>
       </c>
-      <c r="H9" s="32">
+      <c r="H9" s="30">
         <v>13271.4</v>
       </c>
-      <c r="I9" s="29"/>
+      <c r="I9" s="31">
+        <v>15054.8</v>
+      </c>
       <c r="J9" s="29"/>
-      <c r="K9" s="32"/>
+      <c r="K9" s="30"/>
       <c r="L9" s="29"/>
       <c r="M9" s="29"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="29">
         <v>3640.1</v>
       </c>
       <c r="C10" s="29">
         <v>23330.799999999999</v>
       </c>
       <c r="D10" s="29">
         <v>43021.5</v>
       </c>
       <c r="E10" s="29">
         <v>62712.3</v>
       </c>
       <c r="F10" s="29">
         <v>86623.2</v>
       </c>
-      <c r="G10" s="32">
+      <c r="G10" s="30">
         <v>110534.2</v>
       </c>
-      <c r="H10" s="32">
+      <c r="H10" s="30">
         <v>134445.20000000001</v>
       </c>
-      <c r="I10" s="29"/>
+      <c r="I10" s="31">
+        <v>149591.70000000001</v>
+      </c>
       <c r="J10" s="29"/>
-      <c r="K10" s="32"/>
+      <c r="K10" s="30"/>
       <c r="L10" s="29"/>
       <c r="M10" s="29"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="29">
         <v>40460.6</v>
       </c>
       <c r="C11" s="29">
         <v>77464.800000000003</v>
       </c>
       <c r="D11" s="29">
         <v>115081.7</v>
       </c>
       <c r="E11" s="29">
         <v>151950.5</v>
       </c>
       <c r="F11" s="29">
         <v>188288.7</v>
       </c>
-      <c r="G11" s="32">
+      <c r="G11" s="30">
         <v>222456.4</v>
       </c>
-      <c r="H11" s="32">
+      <c r="H11" s="30">
         <v>254290.7</v>
       </c>
-      <c r="I11" s="29"/>
+      <c r="I11" s="31">
+        <v>287013.5</v>
+      </c>
       <c r="J11" s="29"/>
-      <c r="K11" s="32"/>
+      <c r="K11" s="30"/>
       <c r="L11" s="29"/>
       <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="29">
         <v>164</v>
       </c>
       <c r="C12" s="29">
         <v>328.3</v>
       </c>
       <c r="D12" s="29">
         <v>492.7</v>
       </c>
       <c r="E12" s="29">
         <v>657</v>
       </c>
       <c r="F12" s="29">
         <v>818.7</v>
       </c>
-      <c r="G12" s="32">
+      <c r="G12" s="30">
         <v>980.3</v>
       </c>
-      <c r="H12" s="32">
+      <c r="H12" s="30">
         <v>1142</v>
       </c>
-      <c r="I12" s="29"/>
+      <c r="I12" s="31">
+        <v>1442</v>
+      </c>
       <c r="J12" s="29"/>
-      <c r="K12" s="32"/>
+      <c r="K12" s="30"/>
       <c r="L12" s="29"/>
       <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="29">
         <v>25840</v>
       </c>
       <c r="C13" s="29">
         <v>47549</v>
       </c>
       <c r="D13" s="29">
         <v>67854.3</v>
       </c>
       <c r="E13" s="29">
         <v>85672</v>
       </c>
       <c r="F13" s="29">
         <v>102119.2</v>
       </c>
-      <c r="G13" s="32">
+      <c r="G13" s="30">
         <v>115179.6</v>
       </c>
-      <c r="H13" s="32">
+      <c r="H13" s="30">
         <v>130935.7</v>
       </c>
-      <c r="I13" s="29"/>
+      <c r="I13" s="31">
+        <v>147181.20000000001</v>
+      </c>
       <c r="J13" s="29"/>
-      <c r="K13" s="32"/>
+      <c r="K13" s="30"/>
       <c r="L13" s="29"/>
       <c r="M13" s="29"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="11"/>
       <c r="B14" s="26"/>
       <c r="C14" s="26"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="23"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1" ht="26.25" customHeight="1">
       <c r="A15" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="26"/>
       <c r="C15" s="26"/>
       <c r="D15" s="24"/>
@@ -1107,381 +1734,399 @@
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="22">
         <v>600</v>
       </c>
       <c r="C16" s="22">
         <v>1230.3</v>
       </c>
       <c r="D16" s="22">
         <v>1782.5</v>
       </c>
       <c r="E16" s="22">
         <v>2322.9</v>
       </c>
       <c r="F16" s="22">
         <v>2667.9</v>
       </c>
       <c r="G16" s="23">
         <v>2916.8</v>
       </c>
-      <c r="H16" s="32">
+      <c r="H16" s="30">
         <v>3167.9</v>
       </c>
-      <c r="I16" s="30"/>
+      <c r="I16" s="32">
+        <v>3412.5</v>
+      </c>
       <c r="J16" s="22"/>
       <c r="K16" s="23"/>
       <c r="L16" s="22"/>
       <c r="M16" s="29"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="22">
         <v>509.2</v>
       </c>
       <c r="C17" s="22">
         <v>1054.0999999999999</v>
       </c>
       <c r="D17" s="22">
         <v>1524.4</v>
       </c>
       <c r="E17" s="22">
         <v>1991.7</v>
       </c>
       <c r="F17" s="22">
         <v>2297.3000000000002</v>
       </c>
       <c r="G17" s="23">
         <v>2539.9</v>
       </c>
-      <c r="H17" s="32">
+      <c r="H17" s="30">
         <v>2784.9</v>
       </c>
-      <c r="I17" s="30"/>
+      <c r="I17" s="32">
+        <v>3024.1</v>
+      </c>
       <c r="J17" s="22"/>
       <c r="K17" s="23"/>
       <c r="L17" s="22"/>
       <c r="M17" s="29"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="22">
         <v>70.8</v>
       </c>
       <c r="C18" s="22">
         <v>139.6</v>
       </c>
       <c r="D18" s="22">
         <v>207.6</v>
       </c>
       <c r="E18" s="22">
         <v>272.10000000000002</v>
       </c>
       <c r="F18" s="22">
         <v>307.60000000000002</v>
       </c>
       <c r="G18" s="23">
         <v>310.8</v>
       </c>
-      <c r="H18" s="32">
+      <c r="H18" s="30">
         <v>313.7</v>
       </c>
-      <c r="I18" s="30"/>
+      <c r="I18" s="32">
+        <v>316.39999999999998</v>
+      </c>
       <c r="J18" s="22"/>
       <c r="K18" s="23"/>
       <c r="L18" s="22"/>
       <c r="M18" s="29"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="22">
         <v>0.6</v>
       </c>
       <c r="C19" s="22">
         <v>1.4</v>
       </c>
       <c r="D19" s="22">
         <v>1.9</v>
       </c>
       <c r="E19" s="22">
         <v>2.1</v>
       </c>
       <c r="F19" s="22">
         <v>2.1</v>
       </c>
       <c r="G19" s="23">
         <v>2.1</v>
       </c>
-      <c r="H19" s="32">
+      <c r="H19" s="30">
         <v>2.1</v>
       </c>
-      <c r="I19" s="30"/>
+      <c r="I19" s="32">
+        <v>2.1</v>
+      </c>
       <c r="J19" s="22"/>
       <c r="K19" s="23"/>
       <c r="L19" s="22"/>
       <c r="M19" s="29"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="22">
         <v>4.0999999999999996</v>
       </c>
       <c r="C20" s="22">
         <v>7.3</v>
       </c>
       <c r="D20" s="22">
         <v>9.8000000000000007</v>
       </c>
       <c r="E20" s="22">
         <v>11.2</v>
       </c>
       <c r="F20" s="22">
         <v>11.2</v>
       </c>
       <c r="G20" s="23">
         <v>11.2</v>
       </c>
-      <c r="H20" s="32">
+      <c r="H20" s="30">
         <v>11.2</v>
       </c>
-      <c r="I20" s="30"/>
+      <c r="I20" s="32">
+        <v>11.2</v>
+      </c>
       <c r="J20" s="22"/>
       <c r="K20" s="23"/>
       <c r="L20" s="22"/>
       <c r="M20" s="29"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="22">
         <v>4.5</v>
       </c>
       <c r="C21" s="22">
         <v>8.5</v>
       </c>
       <c r="D21" s="22">
         <v>12.9</v>
       </c>
       <c r="E21" s="22">
         <v>15.1</v>
       </c>
       <c r="F21" s="22">
         <v>17</v>
       </c>
       <c r="G21" s="23">
         <v>18.8</v>
       </c>
-      <c r="H21" s="32">
+      <c r="H21" s="30">
         <v>20.7</v>
       </c>
-      <c r="I21" s="30"/>
+      <c r="I21" s="32">
+        <v>22</v>
+      </c>
       <c r="J21" s="22"/>
       <c r="K21" s="23"/>
       <c r="L21" s="22"/>
       <c r="M21" s="29"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="22">
         <v>4.3</v>
       </c>
       <c r="C22" s="22">
         <v>7.4</v>
       </c>
       <c r="D22" s="22">
         <v>9.4</v>
       </c>
       <c r="E22" s="22">
         <v>10.7</v>
       </c>
       <c r="F22" s="22">
         <v>10.7</v>
       </c>
       <c r="G22" s="23">
         <v>10.7</v>
       </c>
-      <c r="H22" s="32">
+      <c r="H22" s="30">
         <v>10.7</v>
       </c>
-      <c r="I22" s="30"/>
+      <c r="I22" s="32">
+        <v>10.7</v>
+      </c>
       <c r="J22" s="22"/>
       <c r="K22" s="23"/>
       <c r="L22" s="22"/>
       <c r="M22" s="29"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="25">
         <v>6.5</v>
       </c>
       <c r="C23" s="25">
         <v>12</v>
       </c>
       <c r="D23" s="25">
         <v>16.5</v>
       </c>
       <c r="E23" s="25">
         <v>20</v>
       </c>
       <c r="F23" s="25">
         <v>22</v>
       </c>
       <c r="G23" s="27">
         <v>23.3</v>
       </c>
       <c r="H23" s="27">
         <v>24.6</v>
       </c>
-      <c r="I23" s="31"/>
+      <c r="I23" s="33">
+        <v>26</v>
+      </c>
       <c r="J23" s="25"/>
       <c r="K23" s="27"/>
       <c r="L23" s="25"/>
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
-      <c r="A24" s="35" t="s">
+      <c r="A24" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="34"/>
-[...10 lines deleted...]
-      <c r="M24" s="34"/>
+      <c r="B24" s="59"/>
+      <c r="C24" s="59"/>
+      <c r="D24" s="59"/>
+      <c r="E24" s="59"/>
+      <c r="F24" s="59"/>
+      <c r="G24" s="59"/>
+      <c r="H24" s="59"/>
+      <c r="I24" s="59"/>
+      <c r="J24" s="59"/>
+      <c r="K24" s="59"/>
+      <c r="L24" s="59"/>
+      <c r="M24" s="59"/>
     </row>
     <row r="25" spans="1:13" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A25" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="15"/>
       <c r="C25" s="16"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="16"/>
       <c r="H25" s="17"/>
       <c r="I25" s="18"/>
       <c r="J25" s="19"/>
       <c r="K25" s="16"/>
       <c r="L25" s="15"/>
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13" s="5" customFormat="1" ht="12.75">
-      <c r="A26" s="36" t="s">
+      <c r="A26" s="60" t="s">
         <v>25</v>
       </c>
-      <c r="B26" s="36"/>
-[...10 lines deleted...]
-      <c r="M26" s="36"/>
+      <c r="B26" s="60"/>
+      <c r="C26" s="60"/>
+      <c r="D26" s="60"/>
+      <c r="E26" s="60"/>
+      <c r="F26" s="60"/>
+      <c r="G26" s="60"/>
+      <c r="H26" s="60"/>
+      <c r="I26" s="60"/>
+      <c r="J26" s="60"/>
+      <c r="K26" s="60"/>
+      <c r="L26" s="60"/>
+      <c r="M26" s="60"/>
     </row>
     <row r="27" spans="1:13" ht="15" customHeight="1">
-      <c r="A27" s="34"/>
-[...11 lines deleted...]
-      <c r="M27" s="34"/>
+      <c r="A27" s="59"/>
+      <c r="B27" s="59"/>
+      <c r="C27" s="59"/>
+      <c r="D27" s="59"/>
+      <c r="E27" s="59"/>
+      <c r="F27" s="59"/>
+      <c r="G27" s="59"/>
+      <c r="H27" s="59"/>
+      <c r="I27" s="59"/>
+      <c r="J27" s="59"/>
+      <c r="K27" s="59"/>
+      <c r="L27" s="59"/>
+      <c r="M27" s="59"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="20"/>
       <c r="B28" s="20"/>
       <c r="C28" s="20"/>
       <c r="D28" s="20"/>
       <c r="E28" s="20"/>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
       <c r="H28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="F1:M1"/>
-    <mergeCell ref="A27:M27"/>
+    <mergeCell ref="B2:M2"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A26:M26"/>
-    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="A27:M27"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>