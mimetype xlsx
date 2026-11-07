--- v5 (2026-10-18)
+++ v6 (2026-11-07)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="795" yWindow="165" windowWidth="14745" windowHeight="9465"/>
+    <workbookView xWindow="795" yWindow="165" windowWidth="19005" windowHeight="9465" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="1" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="2026" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Метадеректер!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Условные обозначения'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="68">
   <si>
     <t/>
   </si>
   <si>
     <t>Электр энергиясы,  мың кВт/сағ.</t>
   </si>
   <si>
     <t>Бу және ыстық су (жылу энергиясы), мың Гкал</t>
@@ -927,51 +927,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.balimmetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/19494/file/kk/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="101.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="13" style="2" customWidth="1"/>
     <col min="8" max="9" width="13.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="15" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="F1" s="56"/>
       <c r="G1" s="56"/>
       <c r="H1" s="56"/>
       <c r="I1" s="56"/>
       <c r="J1" s="56"/>
@@ -1273,51 +1273,51 @@
     <row r="15" spans="1:13">
       <c r="B15" s="48"/>
     </row>
     <row r="16" spans="1:13">
       <c r="B16" s="48"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="50" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F1:M1"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N28"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="I25" sqref="I25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="13" style="2" customWidth="1"/>
     <col min="8" max="9" width="13.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="15" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="F1" s="56"/>
       <c r="G1" s="56"/>
       <c r="H1" s="56"/>
       <c r="I1" s="56"/>
       <c r="J1" s="56"/>
@@ -1444,282 +1444,298 @@
       </c>
       <c r="B6" s="29">
         <v>501651.5</v>
       </c>
       <c r="C6" s="29">
         <v>1009657.4</v>
       </c>
       <c r="D6" s="29">
         <v>1492362.2</v>
       </c>
       <c r="E6" s="29">
         <v>1984654.6</v>
       </c>
       <c r="F6" s="29">
         <v>2441157.2999999998</v>
       </c>
       <c r="G6" s="30">
         <v>2890009.8</v>
       </c>
       <c r="H6" s="30">
         <v>3308378.2</v>
       </c>
       <c r="I6" s="31">
         <v>3726761.8</v>
       </c>
-      <c r="J6" s="29"/>
+      <c r="J6" s="32">
+        <v>4184234.6</v>
+      </c>
       <c r="K6" s="30"/>
       <c r="L6" s="29"/>
       <c r="M6" s="29"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="29">
         <v>429567.8</v>
       </c>
       <c r="C7" s="29">
         <v>852818.9</v>
       </c>
       <c r="D7" s="29">
         <v>1243393.5</v>
       </c>
       <c r="E7" s="29">
         <v>1649429.9</v>
       </c>
       <c r="F7" s="29">
         <v>2014438.3</v>
       </c>
       <c r="G7" s="30">
         <v>2376776.5</v>
       </c>
       <c r="H7" s="30">
         <v>2708931.5</v>
       </c>
       <c r="I7" s="31">
         <v>3041551.5</v>
       </c>
-      <c r="J7" s="29"/>
+      <c r="J7" s="32">
+        <v>3406304.7</v>
+      </c>
       <c r="K7" s="30"/>
       <c r="L7" s="29"/>
       <c r="M7" s="29"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="29">
         <v>6.4</v>
       </c>
       <c r="C8" s="29">
         <v>4428</v>
       </c>
       <c r="D8" s="29">
         <v>16749.400000000001</v>
       </c>
       <c r="E8" s="29">
         <v>26779.7</v>
       </c>
       <c r="F8" s="29">
         <v>39652.400000000001</v>
       </c>
       <c r="G8" s="30">
         <v>52617</v>
       </c>
       <c r="H8" s="30">
         <v>65361.7</v>
       </c>
       <c r="I8" s="31">
         <v>84927</v>
       </c>
-      <c r="J8" s="29"/>
+      <c r="J8" s="32">
+        <v>97025.4</v>
+      </c>
       <c r="K8" s="30"/>
       <c r="L8" s="29"/>
       <c r="M8" s="29"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="29">
         <v>1972.6</v>
       </c>
       <c r="C9" s="29">
         <v>3737.6</v>
       </c>
       <c r="D9" s="29">
         <v>5769.1</v>
       </c>
       <c r="E9" s="29">
         <v>7453.2</v>
       </c>
       <c r="F9" s="29">
         <v>9216.7999999999993</v>
       </c>
       <c r="G9" s="30">
         <v>11465.7</v>
       </c>
       <c r="H9" s="30">
         <v>13271.4</v>
       </c>
       <c r="I9" s="31">
         <v>15054.8</v>
       </c>
-      <c r="J9" s="29"/>
+      <c r="J9" s="32">
+        <v>16950.599999999999</v>
+      </c>
       <c r="K9" s="30"/>
       <c r="L9" s="29"/>
       <c r="M9" s="29"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="29">
         <v>3640.1</v>
       </c>
       <c r="C10" s="29">
         <v>23330.799999999999</v>
       </c>
       <c r="D10" s="29">
         <v>43021.5</v>
       </c>
       <c r="E10" s="29">
         <v>62712.3</v>
       </c>
       <c r="F10" s="29">
         <v>86623.2</v>
       </c>
       <c r="G10" s="30">
         <v>110534.2</v>
       </c>
       <c r="H10" s="30">
         <v>134445.20000000001</v>
       </c>
       <c r="I10" s="31">
         <v>149591.70000000001</v>
       </c>
-      <c r="J10" s="29"/>
+      <c r="J10" s="32">
+        <v>164738.20000000001</v>
+      </c>
       <c r="K10" s="30"/>
       <c r="L10" s="29"/>
       <c r="M10" s="29"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="29">
         <v>40460.6</v>
       </c>
       <c r="C11" s="29">
         <v>77464.800000000003</v>
       </c>
       <c r="D11" s="29">
         <v>115081.7</v>
       </c>
       <c r="E11" s="29">
         <v>151950.5</v>
       </c>
       <c r="F11" s="29">
         <v>188288.7</v>
       </c>
       <c r="G11" s="30">
         <v>222456.4</v>
       </c>
       <c r="H11" s="30">
         <v>254290.7</v>
       </c>
       <c r="I11" s="31">
         <v>287013.5</v>
       </c>
-      <c r="J11" s="29"/>
+      <c r="J11" s="32">
+        <v>333843.59999999998</v>
+      </c>
       <c r="K11" s="30"/>
       <c r="L11" s="29"/>
       <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="29">
         <v>164</v>
       </c>
       <c r="C12" s="29">
         <v>328.3</v>
       </c>
       <c r="D12" s="29">
         <v>492.7</v>
       </c>
       <c r="E12" s="29">
         <v>657</v>
       </c>
       <c r="F12" s="29">
         <v>818.7</v>
       </c>
       <c r="G12" s="30">
         <v>980.3</v>
       </c>
       <c r="H12" s="30">
         <v>1142</v>
       </c>
       <c r="I12" s="31">
         <v>1442</v>
       </c>
-      <c r="J12" s="29"/>
+      <c r="J12" s="32">
+        <v>1742</v>
+      </c>
       <c r="K12" s="30"/>
       <c r="L12" s="29"/>
       <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="29">
         <v>25840</v>
       </c>
       <c r="C13" s="29">
         <v>47549</v>
       </c>
       <c r="D13" s="29">
         <v>67854.3</v>
       </c>
       <c r="E13" s="29">
         <v>85672</v>
       </c>
       <c r="F13" s="29">
         <v>102119.2</v>
       </c>
       <c r="G13" s="30">
         <v>115179.6</v>
       </c>
       <c r="H13" s="30">
         <v>130935.7</v>
       </c>
       <c r="I13" s="31">
         <v>147181.20000000001</v>
       </c>
-      <c r="J13" s="29"/>
+      <c r="J13" s="32">
+        <v>163630.20000000001</v>
+      </c>
       <c r="K13" s="30"/>
       <c r="L13" s="29"/>
       <c r="M13" s="29"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="11"/>
       <c r="B14" s="26"/>
       <c r="C14" s="26"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="23"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1" ht="26.25" customHeight="1">
       <c r="A15" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="26"/>
       <c r="C15" s="26"/>
@@ -1740,282 +1756,298 @@
       </c>
       <c r="B16" s="22">
         <v>600</v>
       </c>
       <c r="C16" s="22">
         <v>1230.3</v>
       </c>
       <c r="D16" s="22">
         <v>1782.5</v>
       </c>
       <c r="E16" s="22">
         <v>2322.9</v>
       </c>
       <c r="F16" s="22">
         <v>2667.9</v>
       </c>
       <c r="G16" s="23">
         <v>2916.8</v>
       </c>
       <c r="H16" s="30">
         <v>3167.9</v>
       </c>
       <c r="I16" s="32">
         <v>3412.5</v>
       </c>
-      <c r="J16" s="22"/>
+      <c r="J16" s="32">
+        <v>3658.5</v>
+      </c>
       <c r="K16" s="23"/>
       <c r="L16" s="22"/>
       <c r="M16" s="29"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="22">
         <v>509.2</v>
       </c>
       <c r="C17" s="22">
         <v>1054.0999999999999</v>
       </c>
       <c r="D17" s="22">
         <v>1524.4</v>
       </c>
       <c r="E17" s="22">
         <v>1991.7</v>
       </c>
       <c r="F17" s="22">
         <v>2297.3000000000002</v>
       </c>
       <c r="G17" s="23">
         <v>2539.9</v>
       </c>
       <c r="H17" s="30">
         <v>2784.9</v>
       </c>
       <c r="I17" s="32">
         <v>3024.1</v>
       </c>
-      <c r="J17" s="22"/>
+      <c r="J17" s="32">
+        <v>3264.5</v>
+      </c>
       <c r="K17" s="23"/>
       <c r="L17" s="22"/>
       <c r="M17" s="29"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="22">
         <v>70.8</v>
       </c>
       <c r="C18" s="22">
         <v>139.6</v>
       </c>
       <c r="D18" s="22">
         <v>207.6</v>
       </c>
       <c r="E18" s="22">
         <v>272.10000000000002</v>
       </c>
       <c r="F18" s="22">
         <v>307.60000000000002</v>
       </c>
       <c r="G18" s="23">
         <v>310.8</v>
       </c>
       <c r="H18" s="30">
         <v>313.7</v>
       </c>
       <c r="I18" s="32">
         <v>316.39999999999998</v>
       </c>
-      <c r="J18" s="22"/>
+      <c r="J18" s="32">
+        <v>319.2</v>
+      </c>
       <c r="K18" s="23"/>
       <c r="L18" s="22"/>
       <c r="M18" s="29"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="22">
         <v>0.6</v>
       </c>
       <c r="C19" s="22">
         <v>1.4</v>
       </c>
       <c r="D19" s="22">
         <v>1.9</v>
       </c>
       <c r="E19" s="22">
         <v>2.1</v>
       </c>
       <c r="F19" s="22">
         <v>2.1</v>
       </c>
       <c r="G19" s="23">
         <v>2.1</v>
       </c>
       <c r="H19" s="30">
         <v>2.1</v>
       </c>
       <c r="I19" s="32">
         <v>2.1</v>
       </c>
-      <c r="J19" s="22"/>
+      <c r="J19" s="32">
+        <v>2.1</v>
+      </c>
       <c r="K19" s="23"/>
       <c r="L19" s="22"/>
       <c r="M19" s="29"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="22">
         <v>4.0999999999999996</v>
       </c>
       <c r="C20" s="22">
         <v>7.3</v>
       </c>
       <c r="D20" s="22">
         <v>9.8000000000000007</v>
       </c>
       <c r="E20" s="22">
         <v>11.2</v>
       </c>
       <c r="F20" s="22">
         <v>11.2</v>
       </c>
       <c r="G20" s="23">
         <v>11.2</v>
       </c>
       <c r="H20" s="30">
         <v>11.2</v>
       </c>
       <c r="I20" s="32">
         <v>11.2</v>
       </c>
-      <c r="J20" s="22"/>
+      <c r="J20" s="32">
+        <v>11.2</v>
+      </c>
       <c r="K20" s="23"/>
       <c r="L20" s="22"/>
       <c r="M20" s="29"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="22">
         <v>4.5</v>
       </c>
       <c r="C21" s="22">
         <v>8.5</v>
       </c>
       <c r="D21" s="22">
         <v>12.9</v>
       </c>
       <c r="E21" s="22">
         <v>15.1</v>
       </c>
       <c r="F21" s="22">
         <v>17</v>
       </c>
       <c r="G21" s="23">
         <v>18.8</v>
       </c>
       <c r="H21" s="30">
         <v>20.7</v>
       </c>
       <c r="I21" s="32">
         <v>22</v>
       </c>
-      <c r="J21" s="22"/>
+      <c r="J21" s="32">
+        <v>23.3</v>
+      </c>
       <c r="K21" s="23"/>
       <c r="L21" s="22"/>
       <c r="M21" s="29"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="22">
         <v>4.3</v>
       </c>
       <c r="C22" s="22">
         <v>7.4</v>
       </c>
       <c r="D22" s="22">
         <v>9.4</v>
       </c>
       <c r="E22" s="22">
         <v>10.7</v>
       </c>
       <c r="F22" s="22">
         <v>10.7</v>
       </c>
       <c r="G22" s="23">
         <v>10.7</v>
       </c>
       <c r="H22" s="30">
         <v>10.7</v>
       </c>
       <c r="I22" s="32">
         <v>10.7</v>
       </c>
-      <c r="J22" s="22"/>
+      <c r="J22" s="32">
+        <v>10.7</v>
+      </c>
       <c r="K22" s="23"/>
       <c r="L22" s="22"/>
       <c r="M22" s="29"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="25">
         <v>6.5</v>
       </c>
       <c r="C23" s="25">
         <v>12</v>
       </c>
       <c r="D23" s="25">
         <v>16.5</v>
       </c>
       <c r="E23" s="25">
         <v>20</v>
       </c>
       <c r="F23" s="25">
         <v>22</v>
       </c>
       <c r="G23" s="27">
         <v>23.3</v>
       </c>
       <c r="H23" s="27">
         <v>24.6</v>
       </c>
       <c r="I23" s="33">
         <v>26</v>
       </c>
-      <c r="J23" s="25"/>
+      <c r="J23" s="33">
+        <v>27.5</v>
+      </c>
       <c r="K23" s="27"/>
       <c r="L23" s="25"/>
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="58" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="59"/>
       <c r="C24" s="59"/>
       <c r="D24" s="59"/>
       <c r="E24" s="59"/>
       <c r="F24" s="59"/>
       <c r="G24" s="59"/>
       <c r="H24" s="59"/>
       <c r="I24" s="59"/>
       <c r="J24" s="59"/>
       <c r="K24" s="59"/>
       <c r="L24" s="59"/>
       <c r="M24" s="59"/>
     </row>
     <row r="25" spans="1:13" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A25" s="14" t="s">
         <v>24</v>
       </c>