--- v0 (2026-04-24)
+++ v1 (2026-05-23)
@@ -662,51 +662,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I12" sqref="I12"/>
+      <selection activeCell="E6" sqref="E6:E23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="13" style="2" customWidth="1"/>
     <col min="8" max="9" width="13.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="15" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
       <c r="J1" s="33"/>
       <c r="K1" s="33"/>
@@ -817,212 +817,228 @@
         <v>0</v>
       </c>
       <c r="K5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="29">
         <v>501651.5</v>
       </c>
       <c r="C6" s="29">
         <v>1009657.4</v>
       </c>
       <c r="D6" s="29">
         <v>1492362.2</v>
       </c>
-      <c r="E6" s="23"/>
+      <c r="E6" s="29">
+        <v>1984654.6</v>
+      </c>
       <c r="F6" s="23"/>
       <c r="G6" s="22"/>
       <c r="H6" s="22"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="32"/>
       <c r="L6" s="29"/>
       <c r="M6" s="29"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="29">
         <v>429567.8</v>
       </c>
       <c r="C7" s="29">
         <v>852818.9</v>
       </c>
       <c r="D7" s="29">
         <v>1243393.5</v>
       </c>
-      <c r="E7" s="23"/>
+      <c r="E7" s="29">
+        <v>1649429.9</v>
+      </c>
       <c r="F7" s="23"/>
       <c r="G7" s="22"/>
       <c r="H7" s="22"/>
       <c r="I7" s="29"/>
       <c r="J7" s="29"/>
       <c r="K7" s="32"/>
       <c r="L7" s="29"/>
       <c r="M7" s="29"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="29">
         <v>6.4</v>
       </c>
       <c r="C8" s="29">
         <v>4428</v>
       </c>
       <c r="D8" s="29">
         <v>16749.400000000001</v>
       </c>
-      <c r="E8" s="23"/>
+      <c r="E8" s="29">
+        <v>26779.7</v>
+      </c>
       <c r="F8" s="23"/>
       <c r="G8" s="22"/>
       <c r="H8" s="22"/>
       <c r="I8" s="29"/>
       <c r="J8" s="29"/>
       <c r="K8" s="32"/>
       <c r="L8" s="29"/>
       <c r="M8" s="29"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="29">
         <v>1972.6</v>
       </c>
       <c r="C9" s="29">
         <v>3737.6</v>
       </c>
       <c r="D9" s="29">
         <v>5769.1</v>
       </c>
-      <c r="E9" s="23"/>
+      <c r="E9" s="29">
+        <v>7453.2</v>
+      </c>
       <c r="F9" s="23"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
       <c r="I9" s="29"/>
       <c r="J9" s="29"/>
       <c r="K9" s="32"/>
       <c r="L9" s="29"/>
       <c r="M9" s="29"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="29">
         <v>3640.1</v>
       </c>
       <c r="C10" s="29">
         <v>23330.799999999999</v>
       </c>
       <c r="D10" s="29">
         <v>43021.5</v>
       </c>
-      <c r="E10" s="23"/>
+      <c r="E10" s="29">
+        <v>62712.3</v>
+      </c>
       <c r="F10" s="23"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="29"/>
       <c r="J10" s="29"/>
       <c r="K10" s="32"/>
       <c r="L10" s="29"/>
       <c r="M10" s="29"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="29">
         <v>40460.6</v>
       </c>
       <c r="C11" s="29">
         <v>77464.800000000003</v>
       </c>
       <c r="D11" s="29">
         <v>115081.7</v>
       </c>
-      <c r="E11" s="23"/>
+      <c r="E11" s="29">
+        <v>151950.5</v>
+      </c>
       <c r="F11" s="23"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="29"/>
       <c r="J11" s="29"/>
       <c r="K11" s="32"/>
       <c r="L11" s="29"/>
       <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="29">
         <v>164</v>
       </c>
       <c r="C12" s="29">
         <v>328.3</v>
       </c>
       <c r="D12" s="29">
         <v>492.7</v>
       </c>
-      <c r="E12" s="23"/>
+      <c r="E12" s="29">
+        <v>657</v>
+      </c>
       <c r="F12" s="23"/>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="32"/>
       <c r="L12" s="29"/>
       <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="29">
         <v>25840</v>
       </c>
       <c r="C13" s="29">
         <v>47549</v>
       </c>
       <c r="D13" s="29">
         <v>67854.3</v>
       </c>
-      <c r="E13" s="23"/>
+      <c r="E13" s="29">
+        <v>85672</v>
+      </c>
       <c r="F13" s="23"/>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
       <c r="I13" s="29"/>
       <c r="J13" s="29"/>
       <c r="K13" s="32"/>
       <c r="L13" s="29"/>
       <c r="M13" s="29"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="11"/>
       <c r="B14" s="26"/>
       <c r="C14" s="26"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="23"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1" ht="26.25" customHeight="1">
@@ -1033,212 +1049,228 @@
       <c r="C15" s="26"/>
       <c r="D15" s="24"/>
       <c r="E15" s="24"/>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="24"/>
       <c r="I15" s="24"/>
       <c r="J15" s="24"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="22">
         <v>600</v>
       </c>
       <c r="C16" s="22">
         <v>1230.3</v>
       </c>
       <c r="D16" s="22">
         <v>1782.5</v>
       </c>
-      <c r="E16" s="23"/>
+      <c r="E16" s="22">
+        <v>2322.9</v>
+      </c>
       <c r="F16" s="23"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="30"/>
       <c r="J16" s="22"/>
       <c r="K16" s="23"/>
       <c r="L16" s="22"/>
       <c r="M16" s="29"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="22">
         <v>509.2</v>
       </c>
       <c r="C17" s="22">
         <v>1054.0999999999999</v>
       </c>
       <c r="D17" s="22">
         <v>1524.4</v>
       </c>
-      <c r="E17" s="23"/>
+      <c r="E17" s="22">
+        <v>1991.7</v>
+      </c>
       <c r="F17" s="23"/>
       <c r="G17" s="22"/>
       <c r="H17" s="22"/>
       <c r="I17" s="30"/>
       <c r="J17" s="22"/>
       <c r="K17" s="23"/>
       <c r="L17" s="22"/>
       <c r="M17" s="29"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="22">
         <v>70.8</v>
       </c>
       <c r="C18" s="22">
         <v>139.6</v>
       </c>
       <c r="D18" s="22">
         <v>207.6</v>
       </c>
-      <c r="E18" s="23"/>
+      <c r="E18" s="22">
+        <v>272.10000000000002</v>
+      </c>
       <c r="F18" s="23"/>
       <c r="G18" s="22"/>
       <c r="H18" s="22"/>
       <c r="I18" s="30"/>
       <c r="J18" s="22"/>
       <c r="K18" s="23"/>
       <c r="L18" s="22"/>
       <c r="M18" s="29"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="22">
         <v>0.6</v>
       </c>
       <c r="C19" s="22">
         <v>1.4</v>
       </c>
       <c r="D19" s="22">
         <v>1.9</v>
       </c>
-      <c r="E19" s="23"/>
+      <c r="E19" s="22">
+        <v>2.1</v>
+      </c>
       <c r="F19" s="23"/>
       <c r="G19" s="22"/>
       <c r="H19" s="22"/>
       <c r="I19" s="30"/>
       <c r="J19" s="22"/>
       <c r="K19" s="23"/>
       <c r="L19" s="22"/>
       <c r="M19" s="29"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="22">
         <v>4.0999999999999996</v>
       </c>
       <c r="C20" s="22">
         <v>7.3</v>
       </c>
       <c r="D20" s="22">
         <v>9.8000000000000007</v>
       </c>
-      <c r="E20" s="23"/>
+      <c r="E20" s="22">
+        <v>11.2</v>
+      </c>
       <c r="F20" s="23"/>
       <c r="G20" s="22"/>
       <c r="H20" s="22"/>
       <c r="I20" s="30"/>
       <c r="J20" s="22"/>
       <c r="K20" s="23"/>
       <c r="L20" s="22"/>
       <c r="M20" s="29"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="22">
         <v>4.5</v>
       </c>
       <c r="C21" s="22">
         <v>8.5</v>
       </c>
       <c r="D21" s="22">
         <v>12.9</v>
       </c>
-      <c r="E21" s="23"/>
+      <c r="E21" s="22">
+        <v>15.1</v>
+      </c>
       <c r="F21" s="23"/>
       <c r="G21" s="22"/>
       <c r="H21" s="22"/>
       <c r="I21" s="30"/>
       <c r="J21" s="22"/>
       <c r="K21" s="23"/>
       <c r="L21" s="22"/>
       <c r="M21" s="29"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="22">
         <v>4.3</v>
       </c>
       <c r="C22" s="22">
         <v>7.4</v>
       </c>
       <c r="D22" s="22">
         <v>9.4</v>
       </c>
-      <c r="E22" s="23"/>
+      <c r="E22" s="22">
+        <v>10.7</v>
+      </c>
       <c r="F22" s="23"/>
       <c r="G22" s="22"/>
       <c r="H22" s="22"/>
       <c r="I22" s="30"/>
       <c r="J22" s="22"/>
       <c r="K22" s="23"/>
       <c r="L22" s="22"/>
       <c r="M22" s="29"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="25">
         <v>6.5</v>
       </c>
       <c r="C23" s="25">
         <v>12</v>
       </c>
       <c r="D23" s="25">
         <v>16.5</v>
       </c>
-      <c r="E23" s="27"/>
+      <c r="E23" s="25">
+        <v>20</v>
+      </c>
       <c r="F23" s="27"/>
       <c r="G23" s="25"/>
       <c r="H23" s="25"/>
       <c r="I23" s="31"/>
       <c r="J23" s="25"/>
       <c r="K23" s="27"/>
       <c r="L23" s="25"/>
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="34"/>
       <c r="C24" s="34"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="34"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="34"/>
       <c r="M24" s="34"/>