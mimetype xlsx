--- v1 (2026-05-23)
+++ v2 (2026-07-02)
@@ -662,51 +662,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E6" sqref="E6:E23"/>
+      <selection activeCell="A26" sqref="A26:M26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="13" style="2" customWidth="1"/>
     <col min="8" max="9" width="13.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="15" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
       <c r="J1" s="33"/>
       <c r="K1" s="33"/>
@@ -820,226 +820,242 @@
         <v>0</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="29">
         <v>501651.5</v>
       </c>
       <c r="C6" s="29">
         <v>1009657.4</v>
       </c>
       <c r="D6" s="29">
         <v>1492362.2</v>
       </c>
       <c r="E6" s="29">
         <v>1984654.6</v>
       </c>
-      <c r="F6" s="23"/>
+      <c r="F6" s="29">
+        <v>2441157.2999999998</v>
+      </c>
       <c r="G6" s="22"/>
       <c r="H6" s="22"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="32"/>
       <c r="L6" s="29"/>
       <c r="M6" s="29"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="29">
         <v>429567.8</v>
       </c>
       <c r="C7" s="29">
         <v>852818.9</v>
       </c>
       <c r="D7" s="29">
         <v>1243393.5</v>
       </c>
       <c r="E7" s="29">
         <v>1649429.9</v>
       </c>
-      <c r="F7" s="23"/>
+      <c r="F7" s="29">
+        <v>2014438.3</v>
+      </c>
       <c r="G7" s="22"/>
       <c r="H7" s="22"/>
       <c r="I7" s="29"/>
       <c r="J7" s="29"/>
       <c r="K7" s="32"/>
       <c r="L7" s="29"/>
       <c r="M7" s="29"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="29">
         <v>6.4</v>
       </c>
       <c r="C8" s="29">
         <v>4428</v>
       </c>
       <c r="D8" s="29">
         <v>16749.400000000001</v>
       </c>
       <c r="E8" s="29">
         <v>26779.7</v>
       </c>
-      <c r="F8" s="23"/>
+      <c r="F8" s="29">
+        <v>39652.400000000001</v>
+      </c>
       <c r="G8" s="22"/>
       <c r="H8" s="22"/>
       <c r="I8" s="29"/>
       <c r="J8" s="29"/>
       <c r="K8" s="32"/>
       <c r="L8" s="29"/>
       <c r="M8" s="29"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="29">
         <v>1972.6</v>
       </c>
       <c r="C9" s="29">
         <v>3737.6</v>
       </c>
       <c r="D9" s="29">
         <v>5769.1</v>
       </c>
       <c r="E9" s="29">
         <v>7453.2</v>
       </c>
-      <c r="F9" s="23"/>
+      <c r="F9" s="29">
+        <v>9216.7999999999993</v>
+      </c>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
       <c r="I9" s="29"/>
       <c r="J9" s="29"/>
       <c r="K9" s="32"/>
       <c r="L9" s="29"/>
       <c r="M9" s="29"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="29">
         <v>3640.1</v>
       </c>
       <c r="C10" s="29">
         <v>23330.799999999999</v>
       </c>
       <c r="D10" s="29">
         <v>43021.5</v>
       </c>
       <c r="E10" s="29">
         <v>62712.3</v>
       </c>
-      <c r="F10" s="23"/>
+      <c r="F10" s="29">
+        <v>86623.2</v>
+      </c>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="29"/>
       <c r="J10" s="29"/>
       <c r="K10" s="32"/>
       <c r="L10" s="29"/>
       <c r="M10" s="29"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="29">
         <v>40460.6</v>
       </c>
       <c r="C11" s="29">
         <v>77464.800000000003</v>
       </c>
       <c r="D11" s="29">
         <v>115081.7</v>
       </c>
       <c r="E11" s="29">
         <v>151950.5</v>
       </c>
-      <c r="F11" s="23"/>
+      <c r="F11" s="29">
+        <v>188288.7</v>
+      </c>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="29"/>
       <c r="J11" s="29"/>
       <c r="K11" s="32"/>
       <c r="L11" s="29"/>
       <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="29">
         <v>164</v>
       </c>
       <c r="C12" s="29">
         <v>328.3</v>
       </c>
       <c r="D12" s="29">
         <v>492.7</v>
       </c>
       <c r="E12" s="29">
         <v>657</v>
       </c>
-      <c r="F12" s="23"/>
+      <c r="F12" s="29">
+        <v>818.7</v>
+      </c>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="32"/>
       <c r="L12" s="29"/>
       <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="29">
         <v>25840</v>
       </c>
       <c r="C13" s="29">
         <v>47549</v>
       </c>
       <c r="D13" s="29">
         <v>67854.3</v>
       </c>
       <c r="E13" s="29">
         <v>85672</v>
       </c>
-      <c r="F13" s="23"/>
+      <c r="F13" s="29">
+        <v>102119.2</v>
+      </c>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
       <c r="I13" s="29"/>
       <c r="J13" s="29"/>
       <c r="K13" s="32"/>
       <c r="L13" s="29"/>
       <c r="M13" s="29"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="11"/>
       <c r="B14" s="26"/>
       <c r="C14" s="26"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="23"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1" ht="26.25" customHeight="1">
       <c r="A15" s="8" t="s">
@@ -1052,226 +1068,242 @@
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="24"/>
       <c r="I15" s="24"/>
       <c r="J15" s="24"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="22">
         <v>600</v>
       </c>
       <c r="C16" s="22">
         <v>1230.3</v>
       </c>
       <c r="D16" s="22">
         <v>1782.5</v>
       </c>
       <c r="E16" s="22">
         <v>2322.9</v>
       </c>
-      <c r="F16" s="23"/>
+      <c r="F16" s="22">
+        <v>2667.9</v>
+      </c>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="30"/>
       <c r="J16" s="22"/>
       <c r="K16" s="23"/>
       <c r="L16" s="22"/>
       <c r="M16" s="29"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="22">
         <v>509.2</v>
       </c>
       <c r="C17" s="22">
         <v>1054.0999999999999</v>
       </c>
       <c r="D17" s="22">
         <v>1524.4</v>
       </c>
       <c r="E17" s="22">
         <v>1991.7</v>
       </c>
-      <c r="F17" s="23"/>
+      <c r="F17" s="22">
+        <v>2297.3000000000002</v>
+      </c>
       <c r="G17" s="22"/>
       <c r="H17" s="22"/>
       <c r="I17" s="30"/>
       <c r="J17" s="22"/>
       <c r="K17" s="23"/>
       <c r="L17" s="22"/>
       <c r="M17" s="29"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="22">
         <v>70.8</v>
       </c>
       <c r="C18" s="22">
         <v>139.6</v>
       </c>
       <c r="D18" s="22">
         <v>207.6</v>
       </c>
       <c r="E18" s="22">
         <v>272.10000000000002</v>
       </c>
-      <c r="F18" s="23"/>
+      <c r="F18" s="22">
+        <v>307.60000000000002</v>
+      </c>
       <c r="G18" s="22"/>
       <c r="H18" s="22"/>
       <c r="I18" s="30"/>
       <c r="J18" s="22"/>
       <c r="K18" s="23"/>
       <c r="L18" s="22"/>
       <c r="M18" s="29"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="22">
         <v>0.6</v>
       </c>
       <c r="C19" s="22">
         <v>1.4</v>
       </c>
       <c r="D19" s="22">
         <v>1.9</v>
       </c>
       <c r="E19" s="22">
         <v>2.1</v>
       </c>
-      <c r="F19" s="23"/>
+      <c r="F19" s="22">
+        <v>2.1</v>
+      </c>
       <c r="G19" s="22"/>
       <c r="H19" s="22"/>
       <c r="I19" s="30"/>
       <c r="J19" s="22"/>
       <c r="K19" s="23"/>
       <c r="L19" s="22"/>
       <c r="M19" s="29"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="22">
         <v>4.0999999999999996</v>
       </c>
       <c r="C20" s="22">
         <v>7.3</v>
       </c>
       <c r="D20" s="22">
         <v>9.8000000000000007</v>
       </c>
       <c r="E20" s="22">
         <v>11.2</v>
       </c>
-      <c r="F20" s="23"/>
+      <c r="F20" s="22">
+        <v>11.2</v>
+      </c>
       <c r="G20" s="22"/>
       <c r="H20" s="22"/>
       <c r="I20" s="30"/>
       <c r="J20" s="22"/>
       <c r="K20" s="23"/>
       <c r="L20" s="22"/>
       <c r="M20" s="29"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="22">
         <v>4.5</v>
       </c>
       <c r="C21" s="22">
         <v>8.5</v>
       </c>
       <c r="D21" s="22">
         <v>12.9</v>
       </c>
       <c r="E21" s="22">
         <v>15.1</v>
       </c>
-      <c r="F21" s="23"/>
+      <c r="F21" s="22">
+        <v>17</v>
+      </c>
       <c r="G21" s="22"/>
       <c r="H21" s="22"/>
       <c r="I21" s="30"/>
       <c r="J21" s="22"/>
       <c r="K21" s="23"/>
       <c r="L21" s="22"/>
       <c r="M21" s="29"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="22">
         <v>4.3</v>
       </c>
       <c r="C22" s="22">
         <v>7.4</v>
       </c>
       <c r="D22" s="22">
         <v>9.4</v>
       </c>
       <c r="E22" s="22">
         <v>10.7</v>
       </c>
-      <c r="F22" s="23"/>
+      <c r="F22" s="22">
+        <v>10.7</v>
+      </c>
       <c r="G22" s="22"/>
       <c r="H22" s="22"/>
       <c r="I22" s="30"/>
       <c r="J22" s="22"/>
       <c r="K22" s="23"/>
       <c r="L22" s="22"/>
       <c r="M22" s="29"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="25">
         <v>6.5</v>
       </c>
       <c r="C23" s="25">
         <v>12</v>
       </c>
       <c r="D23" s="25">
         <v>16.5</v>
       </c>
       <c r="E23" s="25">
         <v>20</v>
       </c>
-      <c r="F23" s="27"/>
+      <c r="F23" s="25">
+        <v>22</v>
+      </c>
       <c r="G23" s="25"/>
       <c r="H23" s="25"/>
       <c r="I23" s="31"/>
       <c r="J23" s="25"/>
       <c r="K23" s="27"/>
       <c r="L23" s="25"/>
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="34"/>
       <c r="C24" s="34"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="34"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="34"/>
       <c r="M24" s="34"/>
     </row>