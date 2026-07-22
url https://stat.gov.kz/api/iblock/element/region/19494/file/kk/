--- v2 (2026-07-02)
+++ v3 (2026-07-22)
@@ -192,50 +192,51 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -662,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A26" sqref="A26:M26"/>
+      <selection activeCell="I14" sqref="I14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="13" style="2" customWidth="1"/>
     <col min="8" max="9" width="13.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="15" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
       <c r="J1" s="33"/>
       <c r="K1" s="33"/>
@@ -823,240 +824,256 @@
         <v>0</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="29">
         <v>501651.5</v>
       </c>
       <c r="C6" s="29">
         <v>1009657.4</v>
       </c>
       <c r="D6" s="29">
         <v>1492362.2</v>
       </c>
       <c r="E6" s="29">
         <v>1984654.6</v>
       </c>
       <c r="F6" s="29">
         <v>2441157.2999999998</v>
       </c>
-      <c r="G6" s="22"/>
+      <c r="G6" s="32">
+        <v>2890009.8</v>
+      </c>
       <c r="H6" s="22"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="32"/>
       <c r="L6" s="29"/>
       <c r="M6" s="29"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="29">
         <v>429567.8</v>
       </c>
       <c r="C7" s="29">
         <v>852818.9</v>
       </c>
       <c r="D7" s="29">
         <v>1243393.5</v>
       </c>
       <c r="E7" s="29">
         <v>1649429.9</v>
       </c>
       <c r="F7" s="29">
         <v>2014438.3</v>
       </c>
-      <c r="G7" s="22"/>
+      <c r="G7" s="32">
+        <v>2376776.5</v>
+      </c>
       <c r="H7" s="22"/>
       <c r="I7" s="29"/>
       <c r="J7" s="29"/>
       <c r="K7" s="32"/>
       <c r="L7" s="29"/>
       <c r="M7" s="29"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="29">
         <v>6.4</v>
       </c>
       <c r="C8" s="29">
         <v>4428</v>
       </c>
       <c r="D8" s="29">
         <v>16749.400000000001</v>
       </c>
       <c r="E8" s="29">
         <v>26779.7</v>
       </c>
       <c r="F8" s="29">
         <v>39652.400000000001</v>
       </c>
-      <c r="G8" s="22"/>
+      <c r="G8" s="32">
+        <v>52617</v>
+      </c>
       <c r="H8" s="22"/>
       <c r="I8" s="29"/>
       <c r="J8" s="29"/>
       <c r="K8" s="32"/>
       <c r="L8" s="29"/>
       <c r="M8" s="29"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="29">
         <v>1972.6</v>
       </c>
       <c r="C9" s="29">
         <v>3737.6</v>
       </c>
       <c r="D9" s="29">
         <v>5769.1</v>
       </c>
       <c r="E9" s="29">
         <v>7453.2</v>
       </c>
       <c r="F9" s="29">
         <v>9216.7999999999993</v>
       </c>
-      <c r="G9" s="22"/>
+      <c r="G9" s="32">
+        <v>11465.7</v>
+      </c>
       <c r="H9" s="22"/>
       <c r="I9" s="29"/>
       <c r="J9" s="29"/>
       <c r="K9" s="32"/>
       <c r="L9" s="29"/>
       <c r="M9" s="29"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="29">
         <v>3640.1</v>
       </c>
       <c r="C10" s="29">
         <v>23330.799999999999</v>
       </c>
       <c r="D10" s="29">
         <v>43021.5</v>
       </c>
       <c r="E10" s="29">
         <v>62712.3</v>
       </c>
       <c r="F10" s="29">
         <v>86623.2</v>
       </c>
-      <c r="G10" s="22"/>
+      <c r="G10" s="32">
+        <v>110534.2</v>
+      </c>
       <c r="H10" s="22"/>
       <c r="I10" s="29"/>
       <c r="J10" s="29"/>
       <c r="K10" s="32"/>
       <c r="L10" s="29"/>
       <c r="M10" s="29"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="29">
         <v>40460.6</v>
       </c>
       <c r="C11" s="29">
         <v>77464.800000000003</v>
       </c>
       <c r="D11" s="29">
         <v>115081.7</v>
       </c>
       <c r="E11" s="29">
         <v>151950.5</v>
       </c>
       <c r="F11" s="29">
         <v>188288.7</v>
       </c>
-      <c r="G11" s="22"/>
+      <c r="G11" s="32">
+        <v>222456.4</v>
+      </c>
       <c r="H11" s="22"/>
       <c r="I11" s="29"/>
       <c r="J11" s="29"/>
       <c r="K11" s="32"/>
       <c r="L11" s="29"/>
       <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="29">
         <v>164</v>
       </c>
       <c r="C12" s="29">
         <v>328.3</v>
       </c>
       <c r="D12" s="29">
         <v>492.7</v>
       </c>
       <c r="E12" s="29">
         <v>657</v>
       </c>
       <c r="F12" s="29">
         <v>818.7</v>
       </c>
-      <c r="G12" s="22"/>
+      <c r="G12" s="32">
+        <v>980.3</v>
+      </c>
       <c r="H12" s="22"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="32"/>
       <c r="L12" s="29"/>
       <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="29">
         <v>25840</v>
       </c>
       <c r="C13" s="29">
         <v>47549</v>
       </c>
       <c r="D13" s="29">
         <v>67854.3</v>
       </c>
       <c r="E13" s="29">
         <v>85672</v>
       </c>
       <c r="F13" s="29">
         <v>102119.2</v>
       </c>
-      <c r="G13" s="22"/>
+      <c r="G13" s="32">
+        <v>115179.6</v>
+      </c>
       <c r="H13" s="22"/>
       <c r="I13" s="29"/>
       <c r="J13" s="29"/>
       <c r="K13" s="32"/>
       <c r="L13" s="29"/>
       <c r="M13" s="29"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="11"/>
       <c r="B14" s="26"/>
       <c r="C14" s="26"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="23"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1" ht="26.25" customHeight="1">
       <c r="A15" s="8" t="s">
         <v>2</v>
@@ -1071,240 +1088,256 @@
       <c r="I15" s="24"/>
       <c r="J15" s="24"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="22">
         <v>600</v>
       </c>
       <c r="C16" s="22">
         <v>1230.3</v>
       </c>
       <c r="D16" s="22">
         <v>1782.5</v>
       </c>
       <c r="E16" s="22">
         <v>2322.9</v>
       </c>
       <c r="F16" s="22">
         <v>2667.9</v>
       </c>
-      <c r="G16" s="22"/>
+      <c r="G16" s="23">
+        <v>2916.8</v>
+      </c>
       <c r="H16" s="22"/>
       <c r="I16" s="30"/>
       <c r="J16" s="22"/>
       <c r="K16" s="23"/>
       <c r="L16" s="22"/>
       <c r="M16" s="29"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="22">
         <v>509.2</v>
       </c>
       <c r="C17" s="22">
         <v>1054.0999999999999</v>
       </c>
       <c r="D17" s="22">
         <v>1524.4</v>
       </c>
       <c r="E17" s="22">
         <v>1991.7</v>
       </c>
       <c r="F17" s="22">
         <v>2297.3000000000002</v>
       </c>
-      <c r="G17" s="22"/>
+      <c r="G17" s="23">
+        <v>2539.9</v>
+      </c>
       <c r="H17" s="22"/>
       <c r="I17" s="30"/>
       <c r="J17" s="22"/>
       <c r="K17" s="23"/>
       <c r="L17" s="22"/>
       <c r="M17" s="29"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="22">
         <v>70.8</v>
       </c>
       <c r="C18" s="22">
         <v>139.6</v>
       </c>
       <c r="D18" s="22">
         <v>207.6</v>
       </c>
       <c r="E18" s="22">
         <v>272.10000000000002</v>
       </c>
       <c r="F18" s="22">
         <v>307.60000000000002</v>
       </c>
-      <c r="G18" s="22"/>
+      <c r="G18" s="23">
+        <v>310.8</v>
+      </c>
       <c r="H18" s="22"/>
       <c r="I18" s="30"/>
       <c r="J18" s="22"/>
       <c r="K18" s="23"/>
       <c r="L18" s="22"/>
       <c r="M18" s="29"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="22">
         <v>0.6</v>
       </c>
       <c r="C19" s="22">
         <v>1.4</v>
       </c>
       <c r="D19" s="22">
         <v>1.9</v>
       </c>
       <c r="E19" s="22">
         <v>2.1</v>
       </c>
       <c r="F19" s="22">
         <v>2.1</v>
       </c>
-      <c r="G19" s="22"/>
+      <c r="G19" s="23">
+        <v>2.1</v>
+      </c>
       <c r="H19" s="22"/>
       <c r="I19" s="30"/>
       <c r="J19" s="22"/>
       <c r="K19" s="23"/>
       <c r="L19" s="22"/>
       <c r="M19" s="29"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="22">
         <v>4.0999999999999996</v>
       </c>
       <c r="C20" s="22">
         <v>7.3</v>
       </c>
       <c r="D20" s="22">
         <v>9.8000000000000007</v>
       </c>
       <c r="E20" s="22">
         <v>11.2</v>
       </c>
       <c r="F20" s="22">
         <v>11.2</v>
       </c>
-      <c r="G20" s="22"/>
+      <c r="G20" s="23">
+        <v>11.2</v>
+      </c>
       <c r="H20" s="22"/>
       <c r="I20" s="30"/>
       <c r="J20" s="22"/>
       <c r="K20" s="23"/>
       <c r="L20" s="22"/>
       <c r="M20" s="29"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="22">
         <v>4.5</v>
       </c>
       <c r="C21" s="22">
         <v>8.5</v>
       </c>
       <c r="D21" s="22">
         <v>12.9</v>
       </c>
       <c r="E21" s="22">
         <v>15.1</v>
       </c>
       <c r="F21" s="22">
         <v>17</v>
       </c>
-      <c r="G21" s="22"/>
+      <c r="G21" s="23">
+        <v>18.8</v>
+      </c>
       <c r="H21" s="22"/>
       <c r="I21" s="30"/>
       <c r="J21" s="22"/>
       <c r="K21" s="23"/>
       <c r="L21" s="22"/>
       <c r="M21" s="29"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="22">
         <v>4.3</v>
       </c>
       <c r="C22" s="22">
         <v>7.4</v>
       </c>
       <c r="D22" s="22">
         <v>9.4</v>
       </c>
       <c r="E22" s="22">
         <v>10.7</v>
       </c>
       <c r="F22" s="22">
         <v>10.7</v>
       </c>
-      <c r="G22" s="22"/>
+      <c r="G22" s="23">
+        <v>10.7</v>
+      </c>
       <c r="H22" s="22"/>
       <c r="I22" s="30"/>
       <c r="J22" s="22"/>
       <c r="K22" s="23"/>
       <c r="L22" s="22"/>
       <c r="M22" s="29"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="25">
         <v>6.5</v>
       </c>
       <c r="C23" s="25">
         <v>12</v>
       </c>
       <c r="D23" s="25">
         <v>16.5</v>
       </c>
       <c r="E23" s="25">
         <v>20</v>
       </c>
       <c r="F23" s="25">
         <v>22</v>
       </c>
-      <c r="G23" s="25"/>
+      <c r="G23" s="27">
+        <v>23.3</v>
+      </c>
       <c r="H23" s="25"/>
       <c r="I23" s="31"/>
       <c r="J23" s="25"/>
       <c r="K23" s="27"/>
       <c r="L23" s="25"/>
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="34"/>
       <c r="C24" s="34"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="34"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="34"/>
       <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:13" s="3" customFormat="1" ht="13.5" customHeight="1">