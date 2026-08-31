--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -663,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I14" sqref="I14"/>
+      <selection activeCell="J18" sqref="J18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="13" style="2" customWidth="1"/>
     <col min="8" max="9" width="13.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="15" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
       <c r="J1" s="33"/>
       <c r="K1" s="33"/>
@@ -827,254 +827,270 @@
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="29">
         <v>501651.5</v>
       </c>
       <c r="C6" s="29">
         <v>1009657.4</v>
       </c>
       <c r="D6" s="29">
         <v>1492362.2</v>
       </c>
       <c r="E6" s="29">
         <v>1984654.6</v>
       </c>
       <c r="F6" s="29">
         <v>2441157.2999999998</v>
       </c>
       <c r="G6" s="32">
         <v>2890009.8</v>
       </c>
-      <c r="H6" s="22"/>
+      <c r="H6" s="32">
+        <v>3308378.2</v>
+      </c>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="32"/>
       <c r="L6" s="29"/>
       <c r="M6" s="29"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="29">
         <v>429567.8</v>
       </c>
       <c r="C7" s="29">
         <v>852818.9</v>
       </c>
       <c r="D7" s="29">
         <v>1243393.5</v>
       </c>
       <c r="E7" s="29">
         <v>1649429.9</v>
       </c>
       <c r="F7" s="29">
         <v>2014438.3</v>
       </c>
       <c r="G7" s="32">
         <v>2376776.5</v>
       </c>
-      <c r="H7" s="22"/>
+      <c r="H7" s="32">
+        <v>2708931.5</v>
+      </c>
       <c r="I7" s="29"/>
       <c r="J7" s="29"/>
       <c r="K7" s="32"/>
       <c r="L7" s="29"/>
       <c r="M7" s="29"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="29">
         <v>6.4</v>
       </c>
       <c r="C8" s="29">
         <v>4428</v>
       </c>
       <c r="D8" s="29">
         <v>16749.400000000001</v>
       </c>
       <c r="E8" s="29">
         <v>26779.7</v>
       </c>
       <c r="F8" s="29">
         <v>39652.400000000001</v>
       </c>
       <c r="G8" s="32">
         <v>52617</v>
       </c>
-      <c r="H8" s="22"/>
+      <c r="H8" s="32">
+        <v>65361.7</v>
+      </c>
       <c r="I8" s="29"/>
       <c r="J8" s="29"/>
       <c r="K8" s="32"/>
       <c r="L8" s="29"/>
       <c r="M8" s="29"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="29">
         <v>1972.6</v>
       </c>
       <c r="C9" s="29">
         <v>3737.6</v>
       </c>
       <c r="D9" s="29">
         <v>5769.1</v>
       </c>
       <c r="E9" s="29">
         <v>7453.2</v>
       </c>
       <c r="F9" s="29">
         <v>9216.7999999999993</v>
       </c>
       <c r="G9" s="32">
         <v>11465.7</v>
       </c>
-      <c r="H9" s="22"/>
+      <c r="H9" s="32">
+        <v>13271.4</v>
+      </c>
       <c r="I9" s="29"/>
       <c r="J9" s="29"/>
       <c r="K9" s="32"/>
       <c r="L9" s="29"/>
       <c r="M9" s="29"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="29">
         <v>3640.1</v>
       </c>
       <c r="C10" s="29">
         <v>23330.799999999999</v>
       </c>
       <c r="D10" s="29">
         <v>43021.5</v>
       </c>
       <c r="E10" s="29">
         <v>62712.3</v>
       </c>
       <c r="F10" s="29">
         <v>86623.2</v>
       </c>
       <c r="G10" s="32">
         <v>110534.2</v>
       </c>
-      <c r="H10" s="22"/>
+      <c r="H10" s="32">
+        <v>134445.20000000001</v>
+      </c>
       <c r="I10" s="29"/>
       <c r="J10" s="29"/>
       <c r="K10" s="32"/>
       <c r="L10" s="29"/>
       <c r="M10" s="29"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="29">
         <v>40460.6</v>
       </c>
       <c r="C11" s="29">
         <v>77464.800000000003</v>
       </c>
       <c r="D11" s="29">
         <v>115081.7</v>
       </c>
       <c r="E11" s="29">
         <v>151950.5</v>
       </c>
       <c r="F11" s="29">
         <v>188288.7</v>
       </c>
       <c r="G11" s="32">
         <v>222456.4</v>
       </c>
-      <c r="H11" s="22"/>
+      <c r="H11" s="32">
+        <v>254290.7</v>
+      </c>
       <c r="I11" s="29"/>
       <c r="J11" s="29"/>
       <c r="K11" s="32"/>
       <c r="L11" s="29"/>
       <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="29">
         <v>164</v>
       </c>
       <c r="C12" s="29">
         <v>328.3</v>
       </c>
       <c r="D12" s="29">
         <v>492.7</v>
       </c>
       <c r="E12" s="29">
         <v>657</v>
       </c>
       <c r="F12" s="29">
         <v>818.7</v>
       </c>
       <c r="G12" s="32">
         <v>980.3</v>
       </c>
-      <c r="H12" s="22"/>
+      <c r="H12" s="32">
+        <v>1142</v>
+      </c>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="32"/>
       <c r="L12" s="29"/>
       <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="29">
         <v>25840</v>
       </c>
       <c r="C13" s="29">
         <v>47549</v>
       </c>
       <c r="D13" s="29">
         <v>67854.3</v>
       </c>
       <c r="E13" s="29">
         <v>85672</v>
       </c>
       <c r="F13" s="29">
         <v>102119.2</v>
       </c>
       <c r="G13" s="32">
         <v>115179.6</v>
       </c>
-      <c r="H13" s="22"/>
+      <c r="H13" s="32">
+        <v>130935.7</v>
+      </c>
       <c r="I13" s="29"/>
       <c r="J13" s="29"/>
       <c r="K13" s="32"/>
       <c r="L13" s="29"/>
       <c r="M13" s="29"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="11"/>
       <c r="B14" s="26"/>
       <c r="C14" s="26"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="23"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1" ht="26.25" customHeight="1">
       <c r="A15" s="8" t="s">
         <v>2</v>
       </c>
@@ -1091,254 +1107,270 @@
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="22">
         <v>600</v>
       </c>
       <c r="C16" s="22">
         <v>1230.3</v>
       </c>
       <c r="D16" s="22">
         <v>1782.5</v>
       </c>
       <c r="E16" s="22">
         <v>2322.9</v>
       </c>
       <c r="F16" s="22">
         <v>2667.9</v>
       </c>
       <c r="G16" s="23">
         <v>2916.8</v>
       </c>
-      <c r="H16" s="22"/>
+      <c r="H16" s="32">
+        <v>3167.9</v>
+      </c>
       <c r="I16" s="30"/>
       <c r="J16" s="22"/>
       <c r="K16" s="23"/>
       <c r="L16" s="22"/>
       <c r="M16" s="29"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="22">
         <v>509.2</v>
       </c>
       <c r="C17" s="22">
         <v>1054.0999999999999</v>
       </c>
       <c r="D17" s="22">
         <v>1524.4</v>
       </c>
       <c r="E17" s="22">
         <v>1991.7</v>
       </c>
       <c r="F17" s="22">
         <v>2297.3000000000002</v>
       </c>
       <c r="G17" s="23">
         <v>2539.9</v>
       </c>
-      <c r="H17" s="22"/>
+      <c r="H17" s="32">
+        <v>2784.9</v>
+      </c>
       <c r="I17" s="30"/>
       <c r="J17" s="22"/>
       <c r="K17" s="23"/>
       <c r="L17" s="22"/>
       <c r="M17" s="29"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="22">
         <v>70.8</v>
       </c>
       <c r="C18" s="22">
         <v>139.6</v>
       </c>
       <c r="D18" s="22">
         <v>207.6</v>
       </c>
       <c r="E18" s="22">
         <v>272.10000000000002</v>
       </c>
       <c r="F18" s="22">
         <v>307.60000000000002</v>
       </c>
       <c r="G18" s="23">
         <v>310.8</v>
       </c>
-      <c r="H18" s="22"/>
+      <c r="H18" s="32">
+        <v>313.7</v>
+      </c>
       <c r="I18" s="30"/>
       <c r="J18" s="22"/>
       <c r="K18" s="23"/>
       <c r="L18" s="22"/>
       <c r="M18" s="29"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="22">
         <v>0.6</v>
       </c>
       <c r="C19" s="22">
         <v>1.4</v>
       </c>
       <c r="D19" s="22">
         <v>1.9</v>
       </c>
       <c r="E19" s="22">
         <v>2.1</v>
       </c>
       <c r="F19" s="22">
         <v>2.1</v>
       </c>
       <c r="G19" s="23">
         <v>2.1</v>
       </c>
-      <c r="H19" s="22"/>
+      <c r="H19" s="32">
+        <v>2.1</v>
+      </c>
       <c r="I19" s="30"/>
       <c r="J19" s="22"/>
       <c r="K19" s="23"/>
       <c r="L19" s="22"/>
       <c r="M19" s="29"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="22">
         <v>4.0999999999999996</v>
       </c>
       <c r="C20" s="22">
         <v>7.3</v>
       </c>
       <c r="D20" s="22">
         <v>9.8000000000000007</v>
       </c>
       <c r="E20" s="22">
         <v>11.2</v>
       </c>
       <c r="F20" s="22">
         <v>11.2</v>
       </c>
       <c r="G20" s="23">
         <v>11.2</v>
       </c>
-      <c r="H20" s="22"/>
+      <c r="H20" s="32">
+        <v>11.2</v>
+      </c>
       <c r="I20" s="30"/>
       <c r="J20" s="22"/>
       <c r="K20" s="23"/>
       <c r="L20" s="22"/>
       <c r="M20" s="29"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="22">
         <v>4.5</v>
       </c>
       <c r="C21" s="22">
         <v>8.5</v>
       </c>
       <c r="D21" s="22">
         <v>12.9</v>
       </c>
       <c r="E21" s="22">
         <v>15.1</v>
       </c>
       <c r="F21" s="22">
         <v>17</v>
       </c>
       <c r="G21" s="23">
         <v>18.8</v>
       </c>
-      <c r="H21" s="22"/>
+      <c r="H21" s="32">
+        <v>20.7</v>
+      </c>
       <c r="I21" s="30"/>
       <c r="J21" s="22"/>
       <c r="K21" s="23"/>
       <c r="L21" s="22"/>
       <c r="M21" s="29"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="22">
         <v>4.3</v>
       </c>
       <c r="C22" s="22">
         <v>7.4</v>
       </c>
       <c r="D22" s="22">
         <v>9.4</v>
       </c>
       <c r="E22" s="22">
         <v>10.7</v>
       </c>
       <c r="F22" s="22">
         <v>10.7</v>
       </c>
       <c r="G22" s="23">
         <v>10.7</v>
       </c>
-      <c r="H22" s="22"/>
+      <c r="H22" s="32">
+        <v>10.7</v>
+      </c>
       <c r="I22" s="30"/>
       <c r="J22" s="22"/>
       <c r="K22" s="23"/>
       <c r="L22" s="22"/>
       <c r="M22" s="29"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="25">
         <v>6.5</v>
       </c>
       <c r="C23" s="25">
         <v>12</v>
       </c>
       <c r="D23" s="25">
         <v>16.5</v>
       </c>
       <c r="E23" s="25">
         <v>20</v>
       </c>
       <c r="F23" s="25">
         <v>22</v>
       </c>
       <c r="G23" s="27">
         <v>23.3</v>
       </c>
-      <c r="H23" s="25"/>
+      <c r="H23" s="27">
+        <v>24.6</v>
+      </c>
       <c r="I23" s="31"/>
       <c r="J23" s="25"/>
       <c r="K23" s="27"/>
       <c r="L23" s="25"/>
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="34"/>
       <c r="C24" s="34"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="34"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="34"/>
       <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:13" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A25" s="14" t="s">