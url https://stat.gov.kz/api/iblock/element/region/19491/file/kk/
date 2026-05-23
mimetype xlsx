--- v0 (2026-04-24)
+++ v1 (2026-05-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="195" yWindow="420" windowWidth="17445" windowHeight="10365"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="29">
   <si>
     <t/>
   </si>
   <si>
     <t>Табиғи су, мың текше метр</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыз су, мың текше метр          </t>
   </si>
   <si>
     <t xml:space="preserve">Ішуге жарамсыз су, мың текше метр         </t>
   </si>
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>Х-құпия деректер</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
@@ -679,52 +679,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q37"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H12" sqref="H12"/>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="G31" sqref="G31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="31" customWidth="1"/>
     <col min="3" max="3" width="14" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="16.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="2" customWidth="1"/>
     <col min="12" max="12" width="14.140625" style="2" customWidth="1"/>
     <col min="13" max="13" width="16" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
@@ -841,212 +841,228 @@
         <v>0</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="23">
         <v>106580.7</v>
       </c>
       <c r="C6" s="35">
         <v>206565.1</v>
       </c>
       <c r="D6" s="23">
         <v>227734.5</v>
       </c>
-      <c r="E6" s="12"/>
+      <c r="E6" s="23">
+        <v>335229.3</v>
+      </c>
       <c r="F6" s="12"/>
       <c r="G6" s="23"/>
       <c r="H6" s="23"/>
       <c r="I6" s="23"/>
       <c r="J6" s="23"/>
       <c r="K6" s="12"/>
       <c r="L6" s="23"/>
       <c r="M6" s="23"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="23">
         <v>105988.5</v>
       </c>
       <c r="C7" s="35">
         <v>205338.1</v>
       </c>
       <c r="D7" s="23">
         <v>225858.4</v>
       </c>
-      <c r="E7" s="12"/>
+      <c r="E7" s="23">
+        <v>332665.59999999998</v>
+      </c>
       <c r="F7" s="12"/>
       <c r="G7" s="23"/>
       <c r="H7" s="23"/>
       <c r="I7" s="23"/>
       <c r="J7" s="23"/>
       <c r="K7" s="12"/>
       <c r="L7" s="23"/>
       <c r="M7" s="23"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="23">
         <v>248</v>
       </c>
       <c r="C8" s="35">
         <v>474</v>
       </c>
       <c r="D8" s="23">
         <v>713</v>
       </c>
-      <c r="E8" s="12"/>
+      <c r="E8" s="23">
+        <v>961</v>
+      </c>
       <c r="F8" s="12"/>
       <c r="G8" s="23"/>
       <c r="H8" s="23"/>
       <c r="I8" s="23"/>
       <c r="J8" s="23"/>
       <c r="K8" s="12"/>
       <c r="L8" s="23"/>
       <c r="M8" s="23"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="36" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="E9" s="12"/>
+      <c r="E9" s="17" t="s">
+        <v>18</v>
+      </c>
       <c r="F9" s="12"/>
       <c r="G9" s="23"/>
       <c r="H9" s="23"/>
       <c r="I9" s="23"/>
       <c r="J9" s="23"/>
       <c r="K9" s="12"/>
       <c r="L9" s="23"/>
       <c r="M9" s="23"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="23">
         <v>153</v>
       </c>
       <c r="C10" s="35">
         <v>295</v>
       </c>
       <c r="D10" s="23">
         <v>447</v>
       </c>
-      <c r="E10" s="12"/>
+      <c r="E10" s="23">
+        <v>594</v>
+      </c>
       <c r="F10" s="12"/>
       <c r="G10" s="23"/>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="12"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="23">
         <v>187.2</v>
       </c>
       <c r="C11" s="35">
         <v>368.5</v>
       </c>
       <c r="D11" s="23">
         <v>541.20000000000005</v>
       </c>
-      <c r="E11" s="12"/>
+      <c r="E11" s="23">
+        <v>742.8</v>
+      </c>
       <c r="F11" s="12"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="12"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="36" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="E12" s="16"/>
+      <c r="E12" s="17" t="s">
+        <v>18</v>
+      </c>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="16"/>
       <c r="I12" s="16"/>
       <c r="J12" s="16"/>
       <c r="K12" s="16"/>
       <c r="L12" s="16"/>
       <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="23">
         <v>4</v>
       </c>
       <c r="C13" s="35">
         <v>89.5</v>
       </c>
       <c r="D13" s="23">
         <v>174.9</v>
       </c>
-      <c r="E13" s="12"/>
+      <c r="E13" s="23">
+        <v>265.89999999999998</v>
+      </c>
       <c r="F13" s="12"/>
       <c r="G13" s="23"/>
       <c r="H13" s="23"/>
       <c r="I13" s="23"/>
       <c r="J13" s="23"/>
       <c r="K13" s="12"/>
       <c r="L13" s="23"/>
       <c r="M13" s="23"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="15"/>
       <c r="B14" s="11"/>
       <c r="C14" s="34"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="17"/>
       <c r="I14" s="17"/>
       <c r="J14" s="16"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="16"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
@@ -1057,215 +1073,231 @@
       <c r="C15" s="34"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="17"/>
       <c r="I15" s="17"/>
       <c r="J15" s="16"/>
       <c r="K15" s="17"/>
       <c r="L15" s="17"/>
       <c r="M15" s="16"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="23">
         <v>2408.5</v>
       </c>
       <c r="C16" s="35">
         <v>4865.8999999999996</v>
       </c>
       <c r="D16" s="23">
         <v>7325.3</v>
       </c>
-      <c r="E16" s="12"/>
+      <c r="E16" s="23">
+        <v>9895</v>
+      </c>
       <c r="F16" s="12"/>
       <c r="G16" s="23"/>
       <c r="H16" s="23"/>
       <c r="I16" s="23"/>
       <c r="J16" s="23"/>
       <c r="K16" s="12"/>
       <c r="L16" s="23"/>
       <c r="M16" s="23"/>
     </row>
     <row r="17" spans="1:17" s="1" customFormat="1">
       <c r="A17" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="23">
         <v>1816.3</v>
       </c>
       <c r="C17" s="35">
         <v>3638.9</v>
       </c>
       <c r="D17" s="23">
         <v>5449.2</v>
       </c>
-      <c r="E17" s="12"/>
+      <c r="E17" s="23">
+        <v>7331.3</v>
+      </c>
       <c r="F17" s="12"/>
       <c r="G17" s="23"/>
       <c r="H17" s="23"/>
       <c r="I17" s="23"/>
       <c r="J17" s="23"/>
       <c r="K17" s="12"/>
       <c r="L17" s="23"/>
       <c r="M17" s="23"/>
     </row>
     <row r="18" spans="1:17" s="1" customFormat="1">
       <c r="A18" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="23">
         <v>248</v>
       </c>
       <c r="C18" s="35">
         <v>474</v>
       </c>
       <c r="D18" s="23">
         <v>713</v>
       </c>
-      <c r="E18" s="12"/>
+      <c r="E18" s="23">
+        <v>961</v>
+      </c>
       <c r="F18" s="12"/>
       <c r="G18" s="23"/>
       <c r="H18" s="23"/>
       <c r="I18" s="23"/>
       <c r="J18" s="23"/>
       <c r="K18" s="12"/>
       <c r="L18" s="23"/>
       <c r="M18" s="23"/>
       <c r="Q18" s="28"/>
     </row>
     <row r="19" spans="1:17" s="1" customFormat="1">
       <c r="A19" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="36" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="E19" s="12"/>
+      <c r="E19" s="17" t="s">
+        <v>18</v>
+      </c>
       <c r="F19" s="12"/>
       <c r="G19" s="23"/>
       <c r="H19" s="23"/>
       <c r="I19" s="23"/>
       <c r="J19" s="23"/>
       <c r="K19" s="12"/>
       <c r="L19" s="23"/>
       <c r="M19" s="23"/>
       <c r="Q19" s="28"/>
     </row>
     <row r="20" spans="1:17" s="1" customFormat="1">
       <c r="A20" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="23">
         <v>153</v>
       </c>
       <c r="C20" s="35">
         <v>295</v>
       </c>
       <c r="D20" s="23">
         <v>447</v>
       </c>
-      <c r="E20" s="12"/>
+      <c r="E20" s="23">
+        <v>594</v>
+      </c>
       <c r="F20" s="12"/>
       <c r="G20" s="23"/>
       <c r="H20" s="23"/>
       <c r="I20" s="23"/>
       <c r="J20" s="23"/>
       <c r="K20" s="12"/>
       <c r="L20" s="23"/>
       <c r="M20" s="23"/>
       <c r="Q20" s="21"/>
     </row>
     <row r="21" spans="1:17" s="1" customFormat="1">
       <c r="A21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="23">
         <v>187.2</v>
       </c>
       <c r="C21" s="35">
         <v>368.5</v>
       </c>
       <c r="D21" s="23">
         <v>541.20000000000005</v>
       </c>
-      <c r="E21" s="12"/>
+      <c r="E21" s="23">
+        <v>742.8</v>
+      </c>
       <c r="F21" s="12"/>
       <c r="G21" s="23"/>
       <c r="H21" s="23"/>
       <c r="I21" s="23"/>
       <c r="J21" s="23"/>
       <c r="K21" s="12"/>
       <c r="L21" s="23"/>
       <c r="M21" s="23"/>
     </row>
     <row r="22" spans="1:17" s="1" customFormat="1">
       <c r="A22" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="36" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="E22" s="16"/>
+      <c r="E22" s="17" t="s">
+        <v>18</v>
+      </c>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="16"/>
       <c r="I22" s="16"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="16"/>
       <c r="M22" s="29"/>
     </row>
     <row r="23" spans="1:17" s="1" customFormat="1">
       <c r="A23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="23">
         <v>4</v>
       </c>
       <c r="C23" s="35">
         <v>89.5</v>
       </c>
       <c r="D23" s="23">
         <v>174.9</v>
       </c>
-      <c r="E23" s="12"/>
+      <c r="E23" s="23">
+        <v>594</v>
+      </c>
       <c r="F23" s="12"/>
       <c r="G23" s="23"/>
       <c r="H23" s="23"/>
       <c r="I23" s="23"/>
       <c r="J23" s="23"/>
       <c r="K23" s="12"/>
       <c r="L23" s="23"/>
       <c r="M23" s="23"/>
     </row>
     <row r="24" spans="1:17" s="1" customFormat="1">
       <c r="A24" s="15"/>
       <c r="B24" s="30"/>
       <c r="C24" s="34"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
       <c r="I24" s="17"/>
       <c r="J24" s="16"/>
       <c r="K24" s="17"/>
       <c r="L24" s="17"/>
       <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:17" s="1" customFormat="1" ht="23.25">
@@ -1276,212 +1308,228 @@
       <c r="C25" s="34"/>
       <c r="D25" s="17"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="17"/>
       <c r="H25" s="17"/>
       <c r="I25" s="17"/>
       <c r="J25" s="16"/>
       <c r="K25" s="17"/>
       <c r="L25" s="17"/>
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:17" s="1" customFormat="1">
       <c r="A26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="23">
         <v>104172.2</v>
       </c>
       <c r="C26" s="35">
         <v>201699.20000000001</v>
       </c>
       <c r="D26" s="23">
         <v>220409.2</v>
       </c>
-      <c r="E26" s="12"/>
+      <c r="E26" s="23">
+        <v>325334.3</v>
+      </c>
       <c r="F26" s="12"/>
       <c r="G26" s="23"/>
       <c r="H26" s="23"/>
       <c r="I26" s="23"/>
       <c r="J26" s="23"/>
       <c r="K26" s="12"/>
       <c r="L26" s="23"/>
       <c r="M26" s="23"/>
     </row>
     <row r="27" spans="1:17" s="1" customFormat="1">
       <c r="A27" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="23">
         <v>104172.2</v>
       </c>
       <c r="C27" s="35">
         <v>201699.20000000001</v>
       </c>
       <c r="D27" s="23">
         <v>220409.2</v>
       </c>
-      <c r="E27" s="12"/>
+      <c r="E27" s="23">
+        <v>325334.3</v>
+      </c>
       <c r="F27" s="12"/>
       <c r="G27" s="23"/>
       <c r="H27" s="23"/>
       <c r="I27" s="23"/>
       <c r="J27" s="23"/>
       <c r="K27" s="12"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
     </row>
     <row r="28" spans="1:17" s="1" customFormat="1">
       <c r="A28" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="E28" s="16"/>
+      <c r="E28" s="16" t="s">
+        <v>18</v>
+      </c>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="16"/>
       <c r="I28" s="16"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="29"/>
     </row>
     <row r="29" spans="1:17" s="1" customFormat="1">
       <c r="A29" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="E29" s="16"/>
+      <c r="E29" s="16" t="s">
+        <v>18</v>
+      </c>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="16"/>
       <c r="I29" s="16"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="11"/>
     </row>
     <row r="30" spans="1:17" s="1" customFormat="1">
       <c r="A30" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C30" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="E30" s="16"/>
+      <c r="E30" s="16" t="s">
+        <v>18</v>
+      </c>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
       <c r="H30" s="16"/>
       <c r="I30" s="16"/>
       <c r="J30" s="16"/>
       <c r="K30" s="16"/>
       <c r="L30" s="16"/>
       <c r="M30" s="11"/>
     </row>
     <row r="31" spans="1:17" s="1" customFormat="1">
       <c r="A31" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C31" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D31" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="E31" s="16"/>
+      <c r="E31" s="16" t="s">
+        <v>18</v>
+      </c>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="16"/>
       <c r="I31" s="16"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
       <c r="M31" s="11"/>
     </row>
     <row r="32" spans="1:17" s="1" customFormat="1">
       <c r="A32" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D32" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="E32" s="16"/>
+      <c r="E32" s="16" t="s">
+        <v>18</v>
+      </c>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="16"/>
       <c r="I32" s="16"/>
       <c r="J32" s="16"/>
       <c r="K32" s="16"/>
       <c r="L32" s="16"/>
       <c r="M32" s="11"/>
     </row>
     <row r="33" spans="1:15" s="1" customFormat="1">
       <c r="A33" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="33" t="s">
         <v>18</v>
       </c>
       <c r="C33" s="33" t="s">
         <v>18</v>
       </c>
       <c r="D33" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="E33" s="18"/>
+      <c r="E33" s="33" t="s">
+        <v>18</v>
+      </c>
       <c r="F33" s="18"/>
       <c r="G33" s="24"/>
       <c r="H33" s="24"/>
       <c r="I33" s="24"/>
       <c r="J33" s="24"/>
       <c r="K33" s="18"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
     </row>
     <row r="34" spans="1:15" s="3" customFormat="1" ht="12.75">
       <c r="A34" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="20"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="20"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>