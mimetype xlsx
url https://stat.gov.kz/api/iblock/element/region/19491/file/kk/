--- v1 (2026-05-23)
+++ v2 (2026-07-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="195" yWindow="420" windowWidth="17445" windowHeight="10365"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="29">
   <si>
     <t/>
   </si>
   <si>
     <t>Табиғи су, мың текше метр</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыз су, мың текше метр          </t>
   </si>
   <si>
     <t xml:space="preserve">Ішуге жарамсыз су, мың текше метр         </t>
   </si>
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>Х-құпия деректер</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
@@ -679,52 +679,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q37"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="G31" sqref="G31"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I15" sqref="I15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="31" customWidth="1"/>
     <col min="3" max="3" width="14" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="16.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="2" customWidth="1"/>
     <col min="12" max="12" width="14.140625" style="2" customWidth="1"/>
     <col min="13" max="13" width="16" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
@@ -844,226 +844,238 @@
         <v>0</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="23">
         <v>106580.7</v>
       </c>
       <c r="C6" s="35">
         <v>206565.1</v>
       </c>
       <c r="D6" s="23">
         <v>227734.5</v>
       </c>
       <c r="E6" s="23">
         <v>335229.3</v>
       </c>
-      <c r="F6" s="12"/>
+      <c r="F6" s="23">
+        <v>433276.8</v>
+      </c>
       <c r="G6" s="23"/>
       <c r="H6" s="23"/>
       <c r="I6" s="23"/>
       <c r="J6" s="23"/>
       <c r="K6" s="12"/>
       <c r="L6" s="23"/>
       <c r="M6" s="23"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="23">
         <v>105988.5</v>
       </c>
       <c r="C7" s="35">
         <v>205338.1</v>
       </c>
       <c r="D7" s="23">
         <v>225858.4</v>
       </c>
       <c r="E7" s="23">
         <v>332665.59999999998</v>
       </c>
-      <c r="F7" s="12"/>
+      <c r="F7" s="23">
+        <v>429925.8</v>
+      </c>
       <c r="G7" s="23"/>
       <c r="H7" s="23"/>
       <c r="I7" s="23"/>
       <c r="J7" s="23"/>
       <c r="K7" s="12"/>
       <c r="L7" s="23"/>
       <c r="M7" s="23"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="23">
         <v>248</v>
       </c>
       <c r="C8" s="35">
         <v>474</v>
       </c>
       <c r="D8" s="23">
         <v>713</v>
       </c>
       <c r="E8" s="23">
         <v>961</v>
       </c>
-      <c r="F8" s="12"/>
+      <c r="F8" s="23">
+        <v>1223</v>
+      </c>
       <c r="G8" s="23"/>
       <c r="H8" s="23"/>
       <c r="I8" s="23"/>
       <c r="J8" s="23"/>
       <c r="K8" s="12"/>
       <c r="L8" s="23"/>
       <c r="M8" s="23"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="36" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="12"/>
       <c r="G9" s="23"/>
       <c r="H9" s="23"/>
       <c r="I9" s="23"/>
       <c r="J9" s="23"/>
       <c r="K9" s="12"/>
       <c r="L9" s="23"/>
       <c r="M9" s="23"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="23">
         <v>153</v>
       </c>
       <c r="C10" s="35">
         <v>295</v>
       </c>
       <c r="D10" s="23">
         <v>447</v>
       </c>
       <c r="E10" s="23">
         <v>594</v>
       </c>
-      <c r="F10" s="12"/>
+      <c r="F10" s="23">
+        <v>755</v>
+      </c>
       <c r="G10" s="23"/>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="12"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="23">
         <v>187.2</v>
       </c>
       <c r="C11" s="35">
         <v>368.5</v>
       </c>
       <c r="D11" s="23">
         <v>541.20000000000005</v>
       </c>
       <c r="E11" s="23">
         <v>742.8</v>
       </c>
-      <c r="F11" s="12"/>
+      <c r="F11" s="23">
+        <v>954.1</v>
+      </c>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="12"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="36" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="16"/>
       <c r="I12" s="16"/>
       <c r="J12" s="16"/>
       <c r="K12" s="16"/>
       <c r="L12" s="16"/>
       <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="23">
         <v>4</v>
       </c>
       <c r="C13" s="35">
         <v>89.5</v>
       </c>
       <c r="D13" s="23">
         <v>174.9</v>
       </c>
       <c r="E13" s="23">
         <v>265.89999999999998</v>
       </c>
-      <c r="F13" s="12"/>
+      <c r="F13" s="23">
+        <v>418.9</v>
+      </c>
       <c r="G13" s="23"/>
       <c r="H13" s="23"/>
       <c r="I13" s="23"/>
       <c r="J13" s="23"/>
       <c r="K13" s="12"/>
       <c r="L13" s="23"/>
       <c r="M13" s="23"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="15"/>
       <c r="B14" s="11"/>
       <c r="C14" s="34"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="17"/>
       <c r="I14" s="17"/>
       <c r="J14" s="16"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="16"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
       <c r="A15" s="9" t="s">
@@ -1076,101 +1088,107 @@
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="17"/>
       <c r="I15" s="17"/>
       <c r="J15" s="16"/>
       <c r="K15" s="17"/>
       <c r="L15" s="17"/>
       <c r="M15" s="16"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="23">
         <v>2408.5</v>
       </c>
       <c r="C16" s="35">
         <v>4865.8999999999996</v>
       </c>
       <c r="D16" s="23">
         <v>7325.3</v>
       </c>
       <c r="E16" s="23">
         <v>9895</v>
       </c>
-      <c r="F16" s="12"/>
+      <c r="F16" s="23">
+        <v>12533.6</v>
+      </c>
       <c r="G16" s="23"/>
       <c r="H16" s="23"/>
       <c r="I16" s="23"/>
       <c r="J16" s="23"/>
       <c r="K16" s="12"/>
       <c r="L16" s="23"/>
       <c r="M16" s="23"/>
     </row>
     <row r="17" spans="1:17" s="1" customFormat="1">
       <c r="A17" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="23">
         <v>1816.3</v>
       </c>
       <c r="C17" s="35">
         <v>3638.9</v>
       </c>
       <c r="D17" s="23">
         <v>5449.2</v>
       </c>
       <c r="E17" s="23">
         <v>7331.3</v>
       </c>
-      <c r="F17" s="12"/>
+      <c r="F17" s="23">
+        <v>9182.6</v>
+      </c>
       <c r="G17" s="23"/>
       <c r="H17" s="23"/>
       <c r="I17" s="23"/>
       <c r="J17" s="23"/>
       <c r="K17" s="12"/>
       <c r="L17" s="23"/>
       <c r="M17" s="23"/>
     </row>
     <row r="18" spans="1:17" s="1" customFormat="1">
       <c r="A18" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="23">
         <v>248</v>
       </c>
       <c r="C18" s="35">
         <v>474</v>
       </c>
       <c r="D18" s="23">
         <v>713</v>
       </c>
       <c r="E18" s="23">
         <v>961</v>
       </c>
-      <c r="F18" s="12"/>
+      <c r="F18" s="23">
+        <v>1223</v>
+      </c>
       <c r="G18" s="23"/>
       <c r="H18" s="23"/>
       <c r="I18" s="23"/>
       <c r="J18" s="23"/>
       <c r="K18" s="12"/>
       <c r="L18" s="23"/>
       <c r="M18" s="23"/>
       <c r="Q18" s="28"/>
     </row>
     <row r="19" spans="1:17" s="1" customFormat="1">
       <c r="A19" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="36" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E19" s="17" t="s">
         <v>18</v>
       </c>
@@ -1178,127 +1196,133 @@
       <c r="G19" s="23"/>
       <c r="H19" s="23"/>
       <c r="I19" s="23"/>
       <c r="J19" s="23"/>
       <c r="K19" s="12"/>
       <c r="L19" s="23"/>
       <c r="M19" s="23"/>
       <c r="Q19" s="28"/>
     </row>
     <row r="20" spans="1:17" s="1" customFormat="1">
       <c r="A20" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="23">
         <v>153</v>
       </c>
       <c r="C20" s="35">
         <v>295</v>
       </c>
       <c r="D20" s="23">
         <v>447</v>
       </c>
       <c r="E20" s="23">
         <v>594</v>
       </c>
-      <c r="F20" s="12"/>
+      <c r="F20" s="23">
+        <v>755</v>
+      </c>
       <c r="G20" s="23"/>
       <c r="H20" s="23"/>
       <c r="I20" s="23"/>
       <c r="J20" s="23"/>
       <c r="K20" s="12"/>
       <c r="L20" s="23"/>
       <c r="M20" s="23"/>
       <c r="Q20" s="21"/>
     </row>
     <row r="21" spans="1:17" s="1" customFormat="1">
       <c r="A21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="23">
         <v>187.2</v>
       </c>
       <c r="C21" s="35">
         <v>368.5</v>
       </c>
       <c r="D21" s="23">
         <v>541.20000000000005</v>
       </c>
       <c r="E21" s="23">
         <v>742.8</v>
       </c>
-      <c r="F21" s="12"/>
+      <c r="F21" s="23">
+        <v>954.1</v>
+      </c>
       <c r="G21" s="23"/>
       <c r="H21" s="23"/>
       <c r="I21" s="23"/>
       <c r="J21" s="23"/>
       <c r="K21" s="12"/>
       <c r="L21" s="23"/>
       <c r="M21" s="23"/>
     </row>
     <row r="22" spans="1:17" s="1" customFormat="1">
       <c r="A22" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="36" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E22" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="16"/>
       <c r="I22" s="16"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="16"/>
       <c r="M22" s="29"/>
     </row>
     <row r="23" spans="1:17" s="1" customFormat="1">
       <c r="A23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="23">
         <v>4</v>
       </c>
       <c r="C23" s="35">
         <v>89.5</v>
       </c>
       <c r="D23" s="23">
         <v>174.9</v>
       </c>
       <c r="E23" s="23">
         <v>594</v>
       </c>
-      <c r="F23" s="12"/>
+      <c r="F23" s="23">
+        <v>418.9</v>
+      </c>
       <c r="G23" s="23"/>
       <c r="H23" s="23"/>
       <c r="I23" s="23"/>
       <c r="J23" s="23"/>
       <c r="K23" s="12"/>
       <c r="L23" s="23"/>
       <c r="M23" s="23"/>
     </row>
     <row r="24" spans="1:17" s="1" customFormat="1">
       <c r="A24" s="15"/>
       <c r="B24" s="30"/>
       <c r="C24" s="34"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
       <c r="I24" s="17"/>
       <c r="J24" s="16"/>
       <c r="K24" s="17"/>
       <c r="L24" s="17"/>
       <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:17" s="1" customFormat="1" ht="23.25">
       <c r="A25" s="9" t="s">
@@ -1311,226 +1335,242 @@
       <c r="F25" s="17"/>
       <c r="G25" s="17"/>
       <c r="H25" s="17"/>
       <c r="I25" s="17"/>
       <c r="J25" s="16"/>
       <c r="K25" s="17"/>
       <c r="L25" s="17"/>
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:17" s="1" customFormat="1">
       <c r="A26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="23">
         <v>104172.2</v>
       </c>
       <c r="C26" s="35">
         <v>201699.20000000001</v>
       </c>
       <c r="D26" s="23">
         <v>220409.2</v>
       </c>
       <c r="E26" s="23">
         <v>325334.3</v>
       </c>
-      <c r="F26" s="12"/>
+      <c r="F26" s="23">
+        <v>420743.2</v>
+      </c>
       <c r="G26" s="23"/>
       <c r="H26" s="23"/>
       <c r="I26" s="23"/>
       <c r="J26" s="23"/>
       <c r="K26" s="12"/>
       <c r="L26" s="23"/>
       <c r="M26" s="23"/>
     </row>
     <row r="27" spans="1:17" s="1" customFormat="1">
       <c r="A27" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="23">
         <v>104172.2</v>
       </c>
       <c r="C27" s="35">
         <v>201699.20000000001</v>
       </c>
       <c r="D27" s="23">
         <v>220409.2</v>
       </c>
       <c r="E27" s="23">
         <v>325334.3</v>
       </c>
-      <c r="F27" s="12"/>
+      <c r="F27" s="23">
+        <v>420743.2</v>
+      </c>
       <c r="G27" s="23"/>
       <c r="H27" s="23"/>
       <c r="I27" s="23"/>
       <c r="J27" s="23"/>
       <c r="K27" s="12"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
     </row>
     <row r="28" spans="1:17" s="1" customFormat="1">
       <c r="A28" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E28" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="F28" s="16"/>
+      <c r="F28" s="16" t="s">
+        <v>18</v>
+      </c>
       <c r="G28" s="16"/>
       <c r="H28" s="16"/>
       <c r="I28" s="16"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="29"/>
     </row>
     <row r="29" spans="1:17" s="1" customFormat="1">
       <c r="A29" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E29" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="F29" s="16"/>
+      <c r="F29" s="16" t="s">
+        <v>18</v>
+      </c>
       <c r="G29" s="16"/>
       <c r="H29" s="16"/>
       <c r="I29" s="16"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="11"/>
     </row>
     <row r="30" spans="1:17" s="1" customFormat="1">
       <c r="A30" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C30" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E30" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="F30" s="16"/>
+      <c r="F30" s="16" t="s">
+        <v>18</v>
+      </c>
       <c r="G30" s="16"/>
       <c r="H30" s="16"/>
       <c r="I30" s="16"/>
       <c r="J30" s="16"/>
       <c r="K30" s="16"/>
       <c r="L30" s="16"/>
       <c r="M30" s="11"/>
     </row>
     <row r="31" spans="1:17" s="1" customFormat="1">
       <c r="A31" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C31" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D31" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E31" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="F31" s="16"/>
+      <c r="F31" s="16" t="s">
+        <v>18</v>
+      </c>
       <c r="G31" s="16"/>
       <c r="H31" s="16"/>
       <c r="I31" s="16"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
       <c r="M31" s="11"/>
     </row>
     <row r="32" spans="1:17" s="1" customFormat="1">
       <c r="A32" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D32" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E32" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="F32" s="16"/>
+      <c r="F32" s="16" t="s">
+        <v>18</v>
+      </c>
       <c r="G32" s="16"/>
       <c r="H32" s="16"/>
       <c r="I32" s="16"/>
       <c r="J32" s="16"/>
       <c r="K32" s="16"/>
       <c r="L32" s="16"/>
       <c r="M32" s="11"/>
     </row>
     <row r="33" spans="1:15" s="1" customFormat="1">
       <c r="A33" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="33" t="s">
         <v>18</v>
       </c>
       <c r="C33" s="33" t="s">
         <v>18</v>
       </c>
       <c r="D33" s="33" t="s">
         <v>18</v>
       </c>
       <c r="E33" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="F33" s="18"/>
+      <c r="F33" s="33" t="s">
+        <v>18</v>
+      </c>
       <c r="G33" s="24"/>
       <c r="H33" s="24"/>
       <c r="I33" s="24"/>
       <c r="J33" s="24"/>
       <c r="K33" s="18"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
     </row>
     <row r="34" spans="1:15" s="3" customFormat="1" ht="12.75">
       <c r="A34" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="20"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="20"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
       <c r="N34" s="4"/>