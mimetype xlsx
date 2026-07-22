--- v2 (2026-07-02)
+++ v3 (2026-07-22)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="195" yWindow="420" windowWidth="17445" windowHeight="10365"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="29">
   <si>
     <t/>
   </si>
   <si>
     <t>Табиғи су, мың текше метр</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыз су, мың текше метр          </t>
   </si>
   <si>
     <t xml:space="preserve">Ішуге жарамсыз су, мың текше метр         </t>
   </si>
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>Х-құпия деректер</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
@@ -198,50 +198,51 @@
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -680,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I15" sqref="I15"/>
+      <selection activeCell="I13" sqref="I13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="31" customWidth="1"/>
     <col min="3" max="3" width="14" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="16.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="2" customWidth="1"/>
     <col min="12" max="12" width="14.140625" style="2" customWidth="1"/>
     <col min="13" max="13" width="16" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
@@ -847,236 +848,252 @@
         <v>0</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="23">
         <v>106580.7</v>
       </c>
       <c r="C6" s="35">
         <v>206565.1</v>
       </c>
       <c r="D6" s="23">
         <v>227734.5</v>
       </c>
       <c r="E6" s="23">
         <v>335229.3</v>
       </c>
       <c r="F6" s="23">
         <v>433276.8</v>
       </c>
-      <c r="G6" s="23"/>
+      <c r="G6" s="12">
+        <v>552106.4</v>
+      </c>
       <c r="H6" s="23"/>
       <c r="I6" s="23"/>
       <c r="J6" s="23"/>
       <c r="K6" s="12"/>
       <c r="L6" s="23"/>
       <c r="M6" s="23"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="23">
         <v>105988.5</v>
       </c>
       <c r="C7" s="35">
         <v>205338.1</v>
       </c>
       <c r="D7" s="23">
         <v>225858.4</v>
       </c>
       <c r="E7" s="23">
         <v>332665.59999999998</v>
       </c>
       <c r="F7" s="23">
         <v>429925.8</v>
       </c>
-      <c r="G7" s="23"/>
+      <c r="G7" s="12">
+        <v>547816.4</v>
+      </c>
       <c r="H7" s="23"/>
       <c r="I7" s="23"/>
       <c r="J7" s="23"/>
       <c r="K7" s="12"/>
       <c r="L7" s="23"/>
       <c r="M7" s="23"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="23">
         <v>248</v>
       </c>
       <c r="C8" s="35">
         <v>474</v>
       </c>
       <c r="D8" s="23">
         <v>713</v>
       </c>
       <c r="E8" s="23">
         <v>961</v>
       </c>
       <c r="F8" s="23">
         <v>1223</v>
       </c>
-      <c r="G8" s="23"/>
+      <c r="G8" s="12">
+        <v>1550</v>
+      </c>
       <c r="H8" s="23"/>
       <c r="I8" s="23"/>
       <c r="J8" s="23"/>
       <c r="K8" s="12"/>
       <c r="L8" s="23"/>
       <c r="M8" s="23"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="36" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="12"/>
-      <c r="G9" s="23"/>
+      <c r="G9" s="17" t="s">
+        <v>18</v>
+      </c>
       <c r="H9" s="23"/>
       <c r="I9" s="23"/>
       <c r="J9" s="23"/>
       <c r="K9" s="12"/>
       <c r="L9" s="23"/>
       <c r="M9" s="23"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="23">
         <v>153</v>
       </c>
       <c r="C10" s="35">
         <v>295</v>
       </c>
       <c r="D10" s="23">
         <v>447</v>
       </c>
       <c r="E10" s="23">
         <v>594</v>
       </c>
       <c r="F10" s="23">
         <v>755</v>
       </c>
-      <c r="G10" s="23"/>
+      <c r="G10" s="12">
+        <v>976</v>
+      </c>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="12"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="23">
         <v>187.2</v>
       </c>
       <c r="C11" s="35">
         <v>368.5</v>
       </c>
       <c r="D11" s="23">
         <v>541.20000000000005</v>
       </c>
       <c r="E11" s="23">
         <v>742.8</v>
       </c>
       <c r="F11" s="23">
         <v>954.1</v>
       </c>
-      <c r="G11" s="23"/>
+      <c r="G11" s="12">
+        <v>1170.0999999999999</v>
+      </c>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="12"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="36" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="16"/>
-      <c r="G12" s="16"/>
+      <c r="G12" s="17" t="s">
+        <v>18</v>
+      </c>
       <c r="H12" s="16"/>
       <c r="I12" s="16"/>
       <c r="J12" s="16"/>
       <c r="K12" s="16"/>
       <c r="L12" s="16"/>
       <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="23">
         <v>4</v>
       </c>
       <c r="C13" s="35">
         <v>89.5</v>
       </c>
       <c r="D13" s="23">
         <v>174.9</v>
       </c>
       <c r="E13" s="23">
         <v>265.89999999999998</v>
       </c>
       <c r="F13" s="23">
         <v>418.9</v>
       </c>
-      <c r="G13" s="23"/>
+      <c r="G13" s="12">
+        <v>593.9</v>
+      </c>
       <c r="H13" s="23"/>
       <c r="I13" s="23"/>
       <c r="J13" s="23"/>
       <c r="K13" s="12"/>
       <c r="L13" s="23"/>
       <c r="M13" s="23"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="15"/>
       <c r="B14" s="11"/>
       <c r="C14" s="34"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="17"/>
       <c r="I14" s="17"/>
       <c r="J14" s="16"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="16"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>2</v>
@@ -1091,239 +1108,255 @@
       <c r="I15" s="17"/>
       <c r="J15" s="16"/>
       <c r="K15" s="17"/>
       <c r="L15" s="17"/>
       <c r="M15" s="16"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="23">
         <v>2408.5</v>
       </c>
       <c r="C16" s="35">
         <v>4865.8999999999996</v>
       </c>
       <c r="D16" s="23">
         <v>7325.3</v>
       </c>
       <c r="E16" s="23">
         <v>9895</v>
       </c>
       <c r="F16" s="23">
         <v>12533.6</v>
       </c>
-      <c r="G16" s="23"/>
+      <c r="G16" s="12">
+        <v>15471.2</v>
+      </c>
       <c r="H16" s="23"/>
       <c r="I16" s="23"/>
       <c r="J16" s="23"/>
       <c r="K16" s="12"/>
       <c r="L16" s="23"/>
       <c r="M16" s="23"/>
     </row>
     <row r="17" spans="1:17" s="1" customFormat="1">
       <c r="A17" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="23">
         <v>1816.3</v>
       </c>
       <c r="C17" s="35">
         <v>3638.9</v>
       </c>
       <c r="D17" s="23">
         <v>5449.2</v>
       </c>
       <c r="E17" s="23">
         <v>7331.3</v>
       </c>
       <c r="F17" s="23">
         <v>9182.6</v>
       </c>
-      <c r="G17" s="23"/>
+      <c r="G17" s="12">
+        <v>11181.2</v>
+      </c>
       <c r="H17" s="23"/>
       <c r="I17" s="23"/>
       <c r="J17" s="23"/>
       <c r="K17" s="12"/>
       <c r="L17" s="23"/>
       <c r="M17" s="23"/>
     </row>
     <row r="18" spans="1:17" s="1" customFormat="1">
       <c r="A18" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="23">
         <v>248</v>
       </c>
       <c r="C18" s="35">
         <v>474</v>
       </c>
       <c r="D18" s="23">
         <v>713</v>
       </c>
       <c r="E18" s="23">
         <v>961</v>
       </c>
       <c r="F18" s="23">
         <v>1223</v>
       </c>
-      <c r="G18" s="23"/>
+      <c r="G18" s="12">
+        <v>1550</v>
+      </c>
       <c r="H18" s="23"/>
       <c r="I18" s="23"/>
       <c r="J18" s="23"/>
       <c r="K18" s="12"/>
       <c r="L18" s="23"/>
       <c r="M18" s="23"/>
       <c r="Q18" s="28"/>
     </row>
     <row r="19" spans="1:17" s="1" customFormat="1">
       <c r="A19" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="36" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E19" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F19" s="12"/>
-      <c r="G19" s="23"/>
+      <c r="G19" s="17" t="s">
+        <v>18</v>
+      </c>
       <c r="H19" s="23"/>
       <c r="I19" s="23"/>
       <c r="J19" s="23"/>
       <c r="K19" s="12"/>
       <c r="L19" s="23"/>
       <c r="M19" s="23"/>
       <c r="Q19" s="28"/>
     </row>
     <row r="20" spans="1:17" s="1" customFormat="1">
       <c r="A20" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="23">
         <v>153</v>
       </c>
       <c r="C20" s="35">
         <v>295</v>
       </c>
       <c r="D20" s="23">
         <v>447</v>
       </c>
       <c r="E20" s="23">
         <v>594</v>
       </c>
       <c r="F20" s="23">
         <v>755</v>
       </c>
-      <c r="G20" s="23"/>
+      <c r="G20" s="12">
+        <v>976</v>
+      </c>
       <c r="H20" s="23"/>
       <c r="I20" s="23"/>
       <c r="J20" s="23"/>
       <c r="K20" s="12"/>
       <c r="L20" s="23"/>
       <c r="M20" s="23"/>
       <c r="Q20" s="21"/>
     </row>
     <row r="21" spans="1:17" s="1" customFormat="1">
       <c r="A21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="23">
         <v>187.2</v>
       </c>
       <c r="C21" s="35">
         <v>368.5</v>
       </c>
       <c r="D21" s="23">
         <v>541.20000000000005</v>
       </c>
       <c r="E21" s="23">
         <v>742.8</v>
       </c>
       <c r="F21" s="23">
         <v>954.1</v>
       </c>
-      <c r="G21" s="23"/>
+      <c r="G21" s="12">
+        <v>1170.0999999999999</v>
+      </c>
       <c r="H21" s="23"/>
       <c r="I21" s="23"/>
       <c r="J21" s="23"/>
       <c r="K21" s="12"/>
       <c r="L21" s="23"/>
       <c r="M21" s="23"/>
     </row>
     <row r="22" spans="1:17" s="1" customFormat="1">
       <c r="A22" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="36" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E22" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F22" s="16"/>
-      <c r="G22" s="16"/>
+      <c r="G22" s="17" t="s">
+        <v>18</v>
+      </c>
       <c r="H22" s="16"/>
       <c r="I22" s="16"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="16"/>
       <c r="M22" s="29"/>
     </row>
     <row r="23" spans="1:17" s="1" customFormat="1">
       <c r="A23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="23">
         <v>4</v>
       </c>
       <c r="C23" s="35">
         <v>89.5</v>
       </c>
       <c r="D23" s="23">
         <v>174.9</v>
       </c>
       <c r="E23" s="23">
         <v>594</v>
       </c>
       <c r="F23" s="23">
         <v>418.9</v>
       </c>
-      <c r="G23" s="23"/>
+      <c r="G23" s="12">
+        <v>593.9</v>
+      </c>
       <c r="H23" s="23"/>
       <c r="I23" s="23"/>
       <c r="J23" s="23"/>
       <c r="K23" s="12"/>
       <c r="L23" s="23"/>
       <c r="M23" s="23"/>
     </row>
     <row r="24" spans="1:17" s="1" customFormat="1">
       <c r="A24" s="15"/>
       <c r="B24" s="30"/>
       <c r="C24" s="34"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
       <c r="I24" s="17"/>
       <c r="J24" s="16"/>
       <c r="K24" s="17"/>
       <c r="L24" s="17"/>
       <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:17" s="1" customFormat="1" ht="23.25">
       <c r="A25" s="9" t="s">
         <v>3</v>
@@ -1338,240 +1371,256 @@
       <c r="I25" s="17"/>
       <c r="J25" s="16"/>
       <c r="K25" s="17"/>
       <c r="L25" s="17"/>
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:17" s="1" customFormat="1">
       <c r="A26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="23">
         <v>104172.2</v>
       </c>
       <c r="C26" s="35">
         <v>201699.20000000001</v>
       </c>
       <c r="D26" s="23">
         <v>220409.2</v>
       </c>
       <c r="E26" s="23">
         <v>325334.3</v>
       </c>
       <c r="F26" s="23">
         <v>420743.2</v>
       </c>
-      <c r="G26" s="23"/>
+      <c r="G26" s="12">
+        <v>536635.19999999995</v>
+      </c>
       <c r="H26" s="23"/>
       <c r="I26" s="23"/>
       <c r="J26" s="23"/>
       <c r="K26" s="12"/>
       <c r="L26" s="23"/>
       <c r="M26" s="23"/>
     </row>
     <row r="27" spans="1:17" s="1" customFormat="1">
       <c r="A27" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="23">
         <v>104172.2</v>
       </c>
       <c r="C27" s="35">
         <v>201699.20000000001</v>
       </c>
       <c r="D27" s="23">
         <v>220409.2</v>
       </c>
       <c r="E27" s="23">
         <v>325334.3</v>
       </c>
       <c r="F27" s="23">
         <v>420743.2</v>
       </c>
-      <c r="G27" s="23"/>
+      <c r="G27" s="12">
+        <v>536635.19999999995</v>
+      </c>
       <c r="H27" s="23"/>
       <c r="I27" s="23"/>
       <c r="J27" s="23"/>
       <c r="K27" s="12"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
     </row>
     <row r="28" spans="1:17" s="1" customFormat="1">
       <c r="A28" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E28" s="16" t="s">
         <v>18</v>
       </c>
       <c r="F28" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="G28" s="16"/>
+      <c r="G28" s="16" t="s">
+        <v>18</v>
+      </c>
       <c r="H28" s="16"/>
       <c r="I28" s="16"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="29"/>
     </row>
     <row r="29" spans="1:17" s="1" customFormat="1">
       <c r="A29" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E29" s="16" t="s">
         <v>18</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="G29" s="16"/>
+      <c r="G29" s="16" t="s">
+        <v>18</v>
+      </c>
       <c r="H29" s="16"/>
       <c r="I29" s="16"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="11"/>
     </row>
     <row r="30" spans="1:17" s="1" customFormat="1">
       <c r="A30" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C30" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E30" s="16" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="G30" s="16"/>
+      <c r="G30" s="16" t="s">
+        <v>18</v>
+      </c>
       <c r="H30" s="16"/>
       <c r="I30" s="16"/>
       <c r="J30" s="16"/>
       <c r="K30" s="16"/>
       <c r="L30" s="16"/>
       <c r="M30" s="11"/>
     </row>
     <row r="31" spans="1:17" s="1" customFormat="1">
       <c r="A31" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C31" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D31" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E31" s="16" t="s">
         <v>18</v>
       </c>
       <c r="F31" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="G31" s="16"/>
+      <c r="G31" s="16" t="s">
+        <v>18</v>
+      </c>
       <c r="H31" s="16"/>
       <c r="I31" s="16"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
       <c r="M31" s="11"/>
     </row>
     <row r="32" spans="1:17" s="1" customFormat="1">
       <c r="A32" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D32" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E32" s="16" t="s">
         <v>18</v>
       </c>
       <c r="F32" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="G32" s="16"/>
+      <c r="G32" s="16" t="s">
+        <v>18</v>
+      </c>
       <c r="H32" s="16"/>
       <c r="I32" s="16"/>
       <c r="J32" s="16"/>
       <c r="K32" s="16"/>
       <c r="L32" s="16"/>
       <c r="M32" s="11"/>
     </row>
     <row r="33" spans="1:15" s="1" customFormat="1">
       <c r="A33" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="33" t="s">
         <v>18</v>
       </c>
       <c r="C33" s="33" t="s">
         <v>18</v>
       </c>
       <c r="D33" s="33" t="s">
         <v>18</v>
       </c>
       <c r="E33" s="33" t="s">
         <v>18</v>
       </c>
       <c r="F33" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="G33" s="24"/>
+      <c r="G33" s="33" t="s">
+        <v>18</v>
+      </c>
       <c r="H33" s="24"/>
       <c r="I33" s="24"/>
       <c r="J33" s="24"/>
       <c r="K33" s="18"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
     </row>
     <row r="34" spans="1:15" s="3" customFormat="1" ht="12.75">
       <c r="A34" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="20"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="20"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
       <c r="N34" s="4"/>
       <c r="O34" s="5"/>