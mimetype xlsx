--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="195" yWindow="420" windowWidth="17445" windowHeight="10365"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="30">
   <si>
     <t/>
   </si>
   <si>
     <t>Табиғи су, мың текше метр</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыз су, мың текше метр          </t>
   </si>
   <si>
     <t xml:space="preserve">Ішуге жарамсыз су, мың текше метр         </t>
   </si>
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>Х-құпия деректер</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
@@ -101,61 +101,64 @@
     <t>Ақтау қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Жаңаөзен қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Бейнеу ауданы</t>
   </si>
   <si>
     <t>Қарақия ауданы</t>
   </si>
   <si>
     <t>Маңғыстау ауданы</t>
   </si>
   <si>
     <t>Мұнайлы ауданы</t>
   </si>
   <si>
     <t>Түпқараған ауданы</t>
   </si>
   <si>
     <t>"-" - өндіріс жоқ</t>
   </si>
   <si>
     <t>2026 жылғы Маңғыстау облысындағы сумен жабдықтау; су бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет секциясында өнеркәсіп өнімдерін өндіру*</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -206,50 +209,55 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -264,51 +272,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -375,50 +383,53 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -681,51 +692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I13" sqref="I13"/>
+      <selection activeCell="M13" sqref="M13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="31" customWidth="1"/>
     <col min="3" max="3" width="14" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="16.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="2" customWidth="1"/>
     <col min="12" max="12" width="14.140625" style="2" customWidth="1"/>
     <col min="13" max="13" width="16" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
@@ -851,255 +862,273 @@
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="23">
         <v>106580.7</v>
       </c>
       <c r="C6" s="35">
         <v>206565.1</v>
       </c>
       <c r="D6" s="23">
         <v>227734.5</v>
       </c>
       <c r="E6" s="23">
         <v>335229.3</v>
       </c>
       <c r="F6" s="23">
         <v>433276.8</v>
       </c>
       <c r="G6" s="12">
         <v>552106.4</v>
       </c>
-      <c r="H6" s="23"/>
+      <c r="H6" s="41">
+        <v>658280.69999999995</v>
+      </c>
       <c r="I6" s="23"/>
       <c r="J6" s="23"/>
       <c r="K6" s="12"/>
       <c r="L6" s="23"/>
       <c r="M6" s="23"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="23">
         <v>105988.5</v>
       </c>
       <c r="C7" s="35">
         <v>205338.1</v>
       </c>
       <c r="D7" s="23">
         <v>225858.4</v>
       </c>
       <c r="E7" s="23">
         <v>332665.59999999998</v>
       </c>
       <c r="F7" s="23">
         <v>429925.8</v>
       </c>
       <c r="G7" s="12">
         <v>547816.4</v>
       </c>
-      <c r="H7" s="23"/>
+      <c r="H7" s="41">
+        <v>653156.6</v>
+      </c>
       <c r="I7" s="23"/>
       <c r="J7" s="23"/>
       <c r="K7" s="12"/>
       <c r="L7" s="23"/>
       <c r="M7" s="23"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="23">
         <v>248</v>
       </c>
       <c r="C8" s="35">
         <v>474</v>
       </c>
       <c r="D8" s="23">
         <v>713</v>
       </c>
       <c r="E8" s="23">
         <v>961</v>
       </c>
       <c r="F8" s="23">
         <v>1223</v>
       </c>
       <c r="G8" s="12">
         <v>1550</v>
       </c>
-      <c r="H8" s="23"/>
+      <c r="H8" s="41">
+        <v>1823</v>
+      </c>
       <c r="I8" s="23"/>
       <c r="J8" s="23"/>
       <c r="K8" s="12"/>
       <c r="L8" s="23"/>
       <c r="M8" s="23"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="36" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="12"/>
       <c r="G9" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="H9" s="23"/>
+      <c r="H9" s="12" t="s">
+        <v>18</v>
+      </c>
       <c r="I9" s="23"/>
       <c r="J9" s="23"/>
       <c r="K9" s="12"/>
       <c r="L9" s="23"/>
       <c r="M9" s="23"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="23">
         <v>153</v>
       </c>
       <c r="C10" s="35">
         <v>295</v>
       </c>
       <c r="D10" s="23">
         <v>447</v>
       </c>
       <c r="E10" s="23">
         <v>594</v>
       </c>
       <c r="F10" s="23">
         <v>755</v>
       </c>
       <c r="G10" s="12">
         <v>976</v>
       </c>
-      <c r="H10" s="23"/>
+      <c r="H10" s="41">
+        <v>1155</v>
+      </c>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="12"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="23">
         <v>187.2</v>
       </c>
       <c r="C11" s="35">
         <v>368.5</v>
       </c>
       <c r="D11" s="23">
         <v>541.20000000000005</v>
       </c>
       <c r="E11" s="23">
         <v>742.8</v>
       </c>
       <c r="F11" s="23">
         <v>954.1</v>
       </c>
       <c r="G11" s="12">
         <v>1170.0999999999999</v>
       </c>
-      <c r="H11" s="23"/>
+      <c r="H11" s="41">
+        <v>1374.2</v>
+      </c>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="12"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="36" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="16"/>
       <c r="G12" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="H12" s="16"/>
+      <c r="H12" s="16" t="s">
+        <v>18</v>
+      </c>
       <c r="I12" s="16"/>
       <c r="J12" s="16"/>
       <c r="K12" s="16"/>
       <c r="L12" s="16"/>
       <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="23">
         <v>4</v>
       </c>
       <c r="C13" s="35">
         <v>89.5</v>
       </c>
       <c r="D13" s="23">
         <v>174.9</v>
       </c>
       <c r="E13" s="23">
         <v>265.89999999999998</v>
       </c>
       <c r="F13" s="23">
         <v>418.9</v>
       </c>
       <c r="G13" s="12">
         <v>593.9</v>
       </c>
-      <c r="H13" s="23"/>
+      <c r="H13" s="41">
+        <v>771.9</v>
+      </c>
       <c r="I13" s="23"/>
       <c r="J13" s="23"/>
       <c r="K13" s="12"/>
       <c r="L13" s="23"/>
-      <c r="M13" s="23"/>
+      <c r="M13" s="12" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="15"/>
       <c r="B14" s="11"/>
       <c r="C14" s="34"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="17"/>
       <c r="I14" s="17"/>
       <c r="J14" s="16"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="16"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="34"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
@@ -1111,253 +1140,269 @@
       <c r="L15" s="17"/>
       <c r="M15" s="16"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="23">
         <v>2408.5</v>
       </c>
       <c r="C16" s="35">
         <v>4865.8999999999996</v>
       </c>
       <c r="D16" s="23">
         <v>7325.3</v>
       </c>
       <c r="E16" s="23">
         <v>9895</v>
       </c>
       <c r="F16" s="23">
         <v>12533.6</v>
       </c>
       <c r="G16" s="12">
         <v>15471.2</v>
       </c>
-      <c r="H16" s="23"/>
+      <c r="H16" s="41">
+        <v>18655.5</v>
+      </c>
       <c r="I16" s="23"/>
       <c r="J16" s="23"/>
       <c r="K16" s="12"/>
       <c r="L16" s="23"/>
       <c r="M16" s="23"/>
     </row>
     <row r="17" spans="1:17" s="1" customFormat="1">
       <c r="A17" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="23">
         <v>1816.3</v>
       </c>
       <c r="C17" s="35">
         <v>3638.9</v>
       </c>
       <c r="D17" s="23">
         <v>5449.2</v>
       </c>
       <c r="E17" s="23">
         <v>7331.3</v>
       </c>
       <c r="F17" s="23">
         <v>9182.6</v>
       </c>
       <c r="G17" s="12">
         <v>11181.2</v>
       </c>
-      <c r="H17" s="23"/>
+      <c r="H17" s="41">
+        <v>13531.4</v>
+      </c>
       <c r="I17" s="23"/>
       <c r="J17" s="23"/>
       <c r="K17" s="12"/>
       <c r="L17" s="23"/>
       <c r="M17" s="23"/>
     </row>
     <row r="18" spans="1:17" s="1" customFormat="1">
       <c r="A18" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="23">
         <v>248</v>
       </c>
       <c r="C18" s="35">
         <v>474</v>
       </c>
       <c r="D18" s="23">
         <v>713</v>
       </c>
       <c r="E18" s="23">
         <v>961</v>
       </c>
       <c r="F18" s="23">
         <v>1223</v>
       </c>
       <c r="G18" s="12">
         <v>1550</v>
       </c>
-      <c r="H18" s="23"/>
+      <c r="H18" s="41">
+        <v>1823</v>
+      </c>
       <c r="I18" s="23"/>
       <c r="J18" s="23"/>
       <c r="K18" s="12"/>
       <c r="L18" s="23"/>
       <c r="M18" s="23"/>
       <c r="Q18" s="28"/>
     </row>
     <row r="19" spans="1:17" s="1" customFormat="1">
       <c r="A19" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="36" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E19" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F19" s="12"/>
       <c r="G19" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="H19" s="23"/>
+      <c r="H19" s="12" t="s">
+        <v>18</v>
+      </c>
       <c r="I19" s="23"/>
       <c r="J19" s="23"/>
       <c r="K19" s="12"/>
       <c r="L19" s="23"/>
       <c r="M19" s="23"/>
       <c r="Q19" s="28"/>
     </row>
     <row r="20" spans="1:17" s="1" customFormat="1">
       <c r="A20" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="23">
         <v>153</v>
       </c>
       <c r="C20" s="35">
         <v>295</v>
       </c>
       <c r="D20" s="23">
         <v>447</v>
       </c>
       <c r="E20" s="23">
         <v>594</v>
       </c>
       <c r="F20" s="23">
         <v>755</v>
       </c>
       <c r="G20" s="12">
         <v>976</v>
       </c>
-      <c r="H20" s="23"/>
+      <c r="H20" s="41">
+        <v>1155</v>
+      </c>
       <c r="I20" s="23"/>
       <c r="J20" s="23"/>
       <c r="K20" s="12"/>
       <c r="L20" s="23"/>
       <c r="M20" s="23"/>
       <c r="Q20" s="21"/>
     </row>
     <row r="21" spans="1:17" s="1" customFormat="1">
       <c r="A21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="23">
         <v>187.2</v>
       </c>
       <c r="C21" s="35">
         <v>368.5</v>
       </c>
       <c r="D21" s="23">
         <v>541.20000000000005</v>
       </c>
       <c r="E21" s="23">
         <v>742.8</v>
       </c>
       <c r="F21" s="23">
         <v>954.1</v>
       </c>
       <c r="G21" s="12">
         <v>1170.0999999999999</v>
       </c>
-      <c r="H21" s="23"/>
+      <c r="H21" s="41">
+        <v>1374.2</v>
+      </c>
       <c r="I21" s="23"/>
       <c r="J21" s="23"/>
       <c r="K21" s="12"/>
       <c r="L21" s="23"/>
       <c r="M21" s="23"/>
     </row>
     <row r="22" spans="1:17" s="1" customFormat="1">
       <c r="A22" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="36" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E22" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F22" s="16"/>
       <c r="G22" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="H22" s="16"/>
+      <c r="H22" s="16" t="s">
+        <v>18</v>
+      </c>
       <c r="I22" s="16"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="16"/>
       <c r="M22" s="29"/>
     </row>
     <row r="23" spans="1:17" s="1" customFormat="1">
       <c r="A23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="23">
         <v>4</v>
       </c>
       <c r="C23" s="35">
         <v>89.5</v>
       </c>
       <c r="D23" s="23">
         <v>174.9</v>
       </c>
       <c r="E23" s="23">
         <v>594</v>
       </c>
       <c r="F23" s="23">
         <v>418.9</v>
       </c>
       <c r="G23" s="12">
         <v>593.9</v>
       </c>
-      <c r="H23" s="23"/>
+      <c r="H23" s="41">
+        <v>771.9</v>
+      </c>
       <c r="I23" s="23"/>
       <c r="J23" s="23"/>
       <c r="K23" s="12"/>
       <c r="L23" s="23"/>
       <c r="M23" s="23"/>
     </row>
     <row r="24" spans="1:17" s="1" customFormat="1">
       <c r="A24" s="15"/>
       <c r="B24" s="30"/>
       <c r="C24" s="34"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
       <c r="I24" s="17"/>
       <c r="J24" s="16"/>
       <c r="K24" s="17"/>
       <c r="L24" s="17"/>
       <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:17" s="1" customFormat="1" ht="23.25">
       <c r="A25" s="9" t="s">
         <v>3</v>
       </c>
@@ -1374,254 +1419,270 @@
       <c r="L25" s="17"/>
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:17" s="1" customFormat="1">
       <c r="A26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="23">
         <v>104172.2</v>
       </c>
       <c r="C26" s="35">
         <v>201699.20000000001</v>
       </c>
       <c r="D26" s="23">
         <v>220409.2</v>
       </c>
       <c r="E26" s="23">
         <v>325334.3</v>
       </c>
       <c r="F26" s="23">
         <v>420743.2</v>
       </c>
       <c r="G26" s="12">
         <v>536635.19999999995</v>
       </c>
-      <c r="H26" s="23"/>
+      <c r="H26" s="41">
+        <v>639625.19999999995</v>
+      </c>
       <c r="I26" s="23"/>
       <c r="J26" s="23"/>
       <c r="K26" s="12"/>
       <c r="L26" s="23"/>
       <c r="M26" s="23"/>
     </row>
     <row r="27" spans="1:17" s="1" customFormat="1">
       <c r="A27" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="23">
         <v>104172.2</v>
       </c>
       <c r="C27" s="35">
         <v>201699.20000000001</v>
       </c>
       <c r="D27" s="23">
         <v>220409.2</v>
       </c>
       <c r="E27" s="23">
         <v>325334.3</v>
       </c>
       <c r="F27" s="23">
         <v>420743.2</v>
       </c>
       <c r="G27" s="12">
         <v>536635.19999999995</v>
       </c>
-      <c r="H27" s="23"/>
+      <c r="H27" s="41">
+        <v>639625.19999999995</v>
+      </c>
       <c r="I27" s="23"/>
       <c r="J27" s="23"/>
       <c r="K27" s="12"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
     </row>
     <row r="28" spans="1:17" s="1" customFormat="1">
       <c r="A28" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E28" s="16" t="s">
         <v>18</v>
       </c>
       <c r="F28" s="16" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="H28" s="16"/>
+      <c r="H28" s="16" t="s">
+        <v>18</v>
+      </c>
       <c r="I28" s="16"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="29"/>
     </row>
     <row r="29" spans="1:17" s="1" customFormat="1">
       <c r="A29" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E29" s="16" t="s">
         <v>18</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>18</v>
       </c>
       <c r="G29" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="H29" s="16"/>
+      <c r="H29" s="16" t="s">
+        <v>18</v>
+      </c>
       <c r="I29" s="16"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="11"/>
     </row>
     <row r="30" spans="1:17" s="1" customFormat="1">
       <c r="A30" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C30" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E30" s="16" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="H30" s="16"/>
+      <c r="H30" s="16" t="s">
+        <v>18</v>
+      </c>
       <c r="I30" s="16"/>
       <c r="J30" s="16"/>
       <c r="K30" s="16"/>
       <c r="L30" s="16"/>
       <c r="M30" s="11"/>
     </row>
     <row r="31" spans="1:17" s="1" customFormat="1">
       <c r="A31" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C31" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D31" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E31" s="16" t="s">
         <v>18</v>
       </c>
       <c r="F31" s="16" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="H31" s="16"/>
+      <c r="H31" s="16" t="s">
+        <v>18</v>
+      </c>
       <c r="I31" s="16"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
       <c r="M31" s="11"/>
     </row>
     <row r="32" spans="1:17" s="1" customFormat="1">
       <c r="A32" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D32" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E32" s="16" t="s">
         <v>18</v>
       </c>
       <c r="F32" s="16" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="H32" s="16"/>
+      <c r="H32" s="16" t="s">
+        <v>18</v>
+      </c>
       <c r="I32" s="16"/>
       <c r="J32" s="16"/>
       <c r="K32" s="16"/>
       <c r="L32" s="16"/>
       <c r="M32" s="11"/>
     </row>
     <row r="33" spans="1:15" s="1" customFormat="1">
       <c r="A33" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="33" t="s">
         <v>18</v>
       </c>
       <c r="C33" s="33" t="s">
         <v>18</v>
       </c>
       <c r="D33" s="33" t="s">
         <v>18</v>
       </c>
       <c r="E33" s="33" t="s">
         <v>18</v>
       </c>
       <c r="F33" s="33" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="H33" s="24"/>
+      <c r="H33" s="33" t="s">
+        <v>18</v>
+      </c>
       <c r="I33" s="24"/>
       <c r="J33" s="24"/>
       <c r="K33" s="18"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
     </row>
     <row r="34" spans="1:15" s="3" customFormat="1" ht="12.75">
       <c r="A34" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="20"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="20"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
       <c r="N34" s="4"/>
       <c r="O34" s="5"/>
     </row>