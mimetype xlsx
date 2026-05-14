--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -105,51 +105,51 @@
   </si>
   <si>
     <t>Актауская городская администрация</t>
   </si>
   <si>
     <t>Жанаозенская городская администрация</t>
   </si>
   <si>
     <t>* - оперативные данные.</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальные</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции снабжение электроэнергией, газом, паром, горячей водой и  кондиционированным воздухом  Мангистауской области за 2026 год*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -169,50 +169,56 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -266,51 +272,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -384,50 +390,59 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -690,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E12" sqref="E12"/>
+      <selection activeCell="D29" sqref="D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="37" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="37" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="45" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="45"/>
       <c r="C2" s="45"/>
@@ -850,198 +865,214 @@
         <v>11</v>
       </c>
       <c r="J6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="K6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="L6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="39">
         <v>501651.5</v>
       </c>
       <c r="C7" s="39">
         <v>1009657.4</v>
       </c>
-      <c r="D7" s="22"/>
+      <c r="D7" s="46">
+        <v>1492362.2</v>
+      </c>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="23"/>
       <c r="H7" s="23"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="34"/>
       <c r="L7" s="31"/>
       <c r="M7" s="31"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="39">
         <v>429567.8</v>
       </c>
       <c r="C8" s="39">
         <v>852818.9</v>
       </c>
-      <c r="D8" s="22"/>
+      <c r="D8" s="46">
+        <v>1243393.5</v>
+      </c>
       <c r="E8" s="22"/>
       <c r="F8" s="22"/>
       <c r="G8" s="23"/>
       <c r="H8" s="23"/>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="34"/>
       <c r="L8" s="31"/>
       <c r="M8" s="31"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1" ht="25.5" customHeight="1">
       <c r="A9" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="39">
         <v>6.4</v>
       </c>
       <c r="C9" s="39">
         <v>4428</v>
       </c>
-      <c r="D9" s="22"/>
+      <c r="D9" s="46">
+        <v>16749.400000000001</v>
+      </c>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="23"/>
       <c r="H9" s="23"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="34"/>
       <c r="L9" s="31"/>
       <c r="M9" s="31"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="39">
         <v>1972.6</v>
       </c>
       <c r="C10" s="39">
         <v>3737.6</v>
       </c>
-      <c r="D10" s="22"/>
+      <c r="D10" s="46">
+        <v>5769.1</v>
+      </c>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="23"/>
       <c r="H10" s="23"/>
       <c r="I10" s="31"/>
       <c r="J10" s="31"/>
       <c r="K10" s="34"/>
       <c r="L10" s="31"/>
       <c r="M10" s="31"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="39">
         <v>3640.1</v>
       </c>
       <c r="C11" s="39">
         <v>23330.799999999999</v>
       </c>
-      <c r="D11" s="22"/>
+      <c r="D11" s="46">
+        <v>43021.5</v>
+      </c>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="34"/>
       <c r="L11" s="31"/>
       <c r="M11" s="31"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="39">
         <v>40460.6</v>
       </c>
       <c r="C12" s="39">
         <v>77464.800000000003</v>
       </c>
-      <c r="D12" s="22"/>
+      <c r="D12" s="46">
+        <v>115081.7</v>
+      </c>
       <c r="E12" s="22"/>
       <c r="F12" s="22"/>
       <c r="G12" s="23"/>
       <c r="H12" s="23"/>
       <c r="I12" s="31"/>
       <c r="J12" s="31"/>
       <c r="K12" s="34"/>
       <c r="L12" s="31"/>
       <c r="M12" s="31"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="39">
         <v>164</v>
       </c>
       <c r="C13" s="39">
         <v>328.3</v>
       </c>
-      <c r="D13" s="22"/>
+      <c r="D13" s="46">
+        <v>492.7</v>
+      </c>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="23"/>
       <c r="H13" s="23"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="34"/>
       <c r="L13" s="31"/>
       <c r="M13" s="31"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="39">
         <v>25840</v>
       </c>
       <c r="C14" s="39">
         <v>47549</v>
       </c>
-      <c r="D14" s="22"/>
+      <c r="D14" s="46">
+        <v>67854.3</v>
+      </c>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="31"/>
       <c r="J14" s="31"/>
       <c r="K14" s="34"/>
       <c r="L14" s="31"/>
       <c r="M14" s="31"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
       <c r="A15" s="12"/>
       <c r="B15" s="25"/>
       <c r="C15" s="25"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="22"/>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
       <c r="J15" s="22"/>
       <c r="K15" s="22"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
     </row>
@@ -1050,198 +1081,214 @@
         <v>13</v>
       </c>
       <c r="B16" s="25"/>
       <c r="C16" s="25"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="40">
         <v>600</v>
       </c>
       <c r="C17" s="40">
         <v>1230.3</v>
       </c>
-      <c r="D17" s="22"/>
+      <c r="D17" s="47">
+        <v>1782.5</v>
+      </c>
       <c r="E17" s="22"/>
       <c r="F17" s="22"/>
       <c r="G17" s="23"/>
       <c r="H17" s="23"/>
       <c r="I17" s="32"/>
       <c r="J17" s="23"/>
       <c r="K17" s="22"/>
       <c r="L17" s="23"/>
       <c r="M17" s="31"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="40">
         <v>509.2</v>
       </c>
       <c r="C18" s="40">
         <v>1054.0999999999999</v>
       </c>
-      <c r="D18" s="22"/>
+      <c r="D18" s="47">
+        <v>1524.4</v>
+      </c>
       <c r="E18" s="22"/>
       <c r="F18" s="22"/>
       <c r="G18" s="23"/>
       <c r="H18" s="23"/>
       <c r="I18" s="32"/>
       <c r="J18" s="23"/>
       <c r="K18" s="22"/>
       <c r="L18" s="23"/>
       <c r="M18" s="31"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="40">
         <v>70.8</v>
       </c>
       <c r="C19" s="40">
         <v>139.6</v>
       </c>
-      <c r="D19" s="22"/>
+      <c r="D19" s="47">
+        <v>207.6</v>
+      </c>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="23"/>
       <c r="H19" s="23"/>
       <c r="I19" s="32"/>
       <c r="J19" s="23"/>
       <c r="K19" s="22"/>
       <c r="L19" s="23"/>
       <c r="M19" s="31"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="40">
         <v>0.6</v>
       </c>
       <c r="C20" s="40">
         <v>1.4</v>
       </c>
-      <c r="D20" s="22"/>
+      <c r="D20" s="47">
+        <v>1.9</v>
+      </c>
       <c r="E20" s="22"/>
       <c r="F20" s="22"/>
       <c r="G20" s="23"/>
       <c r="H20" s="23"/>
       <c r="I20" s="32"/>
       <c r="J20" s="23"/>
       <c r="K20" s="22"/>
       <c r="L20" s="23"/>
       <c r="M20" s="31"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="40">
         <v>4.0999999999999996</v>
       </c>
       <c r="C21" s="40">
         <v>7.3</v>
       </c>
-      <c r="D21" s="22"/>
+      <c r="D21" s="47">
+        <v>9.8000000000000007</v>
+      </c>
       <c r="E21" s="22"/>
       <c r="F21" s="22"/>
       <c r="G21" s="23"/>
       <c r="H21" s="23"/>
       <c r="I21" s="32"/>
       <c r="J21" s="23"/>
       <c r="K21" s="22"/>
       <c r="L21" s="23"/>
       <c r="M21" s="31"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="40">
         <v>4.5</v>
       </c>
       <c r="C22" s="40">
         <v>8.5</v>
       </c>
-      <c r="D22" s="22"/>
+      <c r="D22" s="47">
+        <v>12.9</v>
+      </c>
       <c r="E22" s="22"/>
       <c r="F22" s="22"/>
       <c r="G22" s="23"/>
       <c r="H22" s="23"/>
       <c r="I22" s="32"/>
       <c r="J22" s="23"/>
       <c r="K22" s="22"/>
       <c r="L22" s="23"/>
       <c r="M22" s="31"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="40">
         <v>4.3</v>
       </c>
       <c r="C23" s="40">
         <v>7.4</v>
       </c>
-      <c r="D23" s="22"/>
+      <c r="D23" s="47">
+        <v>9.4</v>
+      </c>
       <c r="E23" s="22"/>
       <c r="F23" s="22"/>
       <c r="G23" s="23"/>
       <c r="H23" s="23"/>
       <c r="I23" s="32"/>
       <c r="J23" s="23"/>
       <c r="K23" s="22"/>
       <c r="L23" s="23"/>
       <c r="M23" s="31"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="41">
         <v>6.5</v>
       </c>
       <c r="C24" s="41">
         <v>12</v>
       </c>
-      <c r="D24" s="26"/>
+      <c r="D24" s="48">
+        <v>16.5</v>
+      </c>
       <c r="E24" s="26"/>
       <c r="F24" s="26"/>
       <c r="G24" s="27"/>
       <c r="H24" s="27"/>
       <c r="I24" s="33"/>
       <c r="J24" s="27"/>
       <c r="K24" s="26"/>
       <c r="L24" s="27"/>
       <c r="M24" s="27"/>
     </row>
     <row r="25" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="42" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="43"/>
       <c r="C25" s="43"/>
       <c r="D25" s="43"/>
       <c r="E25" s="43"/>
       <c r="F25" s="43"/>
       <c r="G25" s="43"/>
       <c r="H25" s="43"/>
       <c r="I25" s="43"/>
       <c r="J25" s="43"/>
       <c r="K25" s="43"/>
       <c r="L25" s="43"/>