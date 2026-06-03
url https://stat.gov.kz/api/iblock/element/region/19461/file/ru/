--- v1 (2026-05-14)
+++ v2 (2026-06-03)
@@ -105,51 +105,51 @@
   </si>
   <si>
     <t>Актауская городская администрация</t>
   </si>
   <si>
     <t>Жанаозенская городская администрация</t>
   </si>
   <si>
     <t>* - оперативные данные.</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальные</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции снабжение электроэнергией, газом, паром, горячей водой и  кондиционированным воздухом  Мангистауской области за 2026 год*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -169,50 +169,56 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
@@ -272,51 +278,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -379,70 +385,79 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -705,101 +720,101 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D29" sqref="D29"/>
+      <selection activeCell="E31" sqref="E31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="37" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="37" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="51" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="45"/>
-[...10 lines deleted...]
-      <c r="M2" s="45"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
     </row>
     <row r="3" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A3" s="19"/>
-      <c r="B3" s="45"/>
-[...10 lines deleted...]
-      <c r="M3" s="45"/>
+      <c r="B3" s="51"/>
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51"/>
+      <c r="G3" s="51"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
+      <c r="J3" s="51"/>
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51"/>
       <c r="N3" s="29"/>
     </row>
     <row r="4" spans="1:14" s="1" customFormat="1">
       <c r="A4" s="20"/>
       <c r="B4" s="35"/>
       <c r="C4" s="21"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
       <c r="I4" s="21"/>
       <c r="J4" s="21"/>
       <c r="K4" s="21"/>
       <c r="L4" s="35"/>
       <c r="M4" s="21"/>
       <c r="N4" s="30"/>
     </row>
     <row r="5" spans="1:14" s="3" customFormat="1" ht="16.5" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="38" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>1</v>
@@ -865,215 +880,231 @@
         <v>11</v>
       </c>
       <c r="J6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="K6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="L6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="39">
         <v>501651.5</v>
       </c>
       <c r="C7" s="39">
         <v>1009657.4</v>
       </c>
-      <c r="D7" s="46">
+      <c r="D7" s="42">
         <v>1492362.2</v>
       </c>
-      <c r="E7" s="22"/>
+      <c r="E7" s="45">
+        <v>1984654.6</v>
+      </c>
       <c r="F7" s="22"/>
       <c r="G7" s="23"/>
       <c r="H7" s="23"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="34"/>
       <c r="L7" s="31"/>
       <c r="M7" s="31"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="39">
         <v>429567.8</v>
       </c>
       <c r="C8" s="39">
         <v>852818.9</v>
       </c>
-      <c r="D8" s="46">
+      <c r="D8" s="42">
         <v>1243393.5</v>
       </c>
-      <c r="E8" s="22"/>
+      <c r="E8" s="45">
+        <v>1649429.9</v>
+      </c>
       <c r="F8" s="22"/>
       <c r="G8" s="23"/>
       <c r="H8" s="23"/>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="34"/>
       <c r="L8" s="31"/>
       <c r="M8" s="31"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1" ht="25.5" customHeight="1">
       <c r="A9" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="39">
         <v>6.4</v>
       </c>
       <c r="C9" s="39">
         <v>4428</v>
       </c>
-      <c r="D9" s="46">
+      <c r="D9" s="42">
         <v>16749.400000000001</v>
       </c>
-      <c r="E9" s="22"/>
+      <c r="E9" s="45">
+        <v>26779.7</v>
+      </c>
       <c r="F9" s="22"/>
       <c r="G9" s="23"/>
       <c r="H9" s="23"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="34"/>
       <c r="L9" s="31"/>
       <c r="M9" s="31"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="39">
         <v>1972.6</v>
       </c>
       <c r="C10" s="39">
         <v>3737.6</v>
       </c>
-      <c r="D10" s="46">
+      <c r="D10" s="42">
         <v>5769.1</v>
       </c>
-      <c r="E10" s="22"/>
+      <c r="E10" s="45">
+        <v>7453.2</v>
+      </c>
       <c r="F10" s="22"/>
       <c r="G10" s="23"/>
       <c r="H10" s="23"/>
       <c r="I10" s="31"/>
       <c r="J10" s="31"/>
       <c r="K10" s="34"/>
       <c r="L10" s="31"/>
       <c r="M10" s="31"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="39">
         <v>3640.1</v>
       </c>
       <c r="C11" s="39">
         <v>23330.799999999999</v>
       </c>
-      <c r="D11" s="46">
+      <c r="D11" s="42">
         <v>43021.5</v>
       </c>
-      <c r="E11" s="22"/>
+      <c r="E11" s="45">
+        <v>62712.3</v>
+      </c>
       <c r="F11" s="22"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="34"/>
       <c r="L11" s="31"/>
       <c r="M11" s="31"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="39">
         <v>40460.6</v>
       </c>
       <c r="C12" s="39">
         <v>77464.800000000003</v>
       </c>
-      <c r="D12" s="46">
+      <c r="D12" s="42">
         <v>115081.7</v>
       </c>
-      <c r="E12" s="22"/>
+      <c r="E12" s="45">
+        <v>151950.5</v>
+      </c>
       <c r="F12" s="22"/>
       <c r="G12" s="23"/>
       <c r="H12" s="23"/>
       <c r="I12" s="31"/>
       <c r="J12" s="31"/>
       <c r="K12" s="34"/>
       <c r="L12" s="31"/>
       <c r="M12" s="31"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="39">
         <v>164</v>
       </c>
       <c r="C13" s="39">
         <v>328.3</v>
       </c>
-      <c r="D13" s="46">
+      <c r="D13" s="42">
         <v>492.7</v>
       </c>
-      <c r="E13" s="22"/>
+      <c r="E13" s="45">
+        <v>657</v>
+      </c>
       <c r="F13" s="22"/>
       <c r="G13" s="23"/>
       <c r="H13" s="23"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="34"/>
       <c r="L13" s="31"/>
       <c r="M13" s="31"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="39">
         <v>25840</v>
       </c>
       <c r="C14" s="39">
         <v>47549</v>
       </c>
-      <c r="D14" s="46">
+      <c r="D14" s="42">
         <v>67854.3</v>
       </c>
-      <c r="E14" s="22"/>
+      <c r="E14" s="45">
+        <v>85672</v>
+      </c>
       <c r="F14" s="22"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="31"/>
       <c r="J14" s="31"/>
       <c r="K14" s="34"/>
       <c r="L14" s="31"/>
       <c r="M14" s="31"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
       <c r="A15" s="12"/>
       <c r="B15" s="25"/>
       <c r="C15" s="25"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="22"/>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
       <c r="J15" s="22"/>
       <c r="K15" s="22"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1" ht="23.25">
@@ -1081,274 +1112,290 @@
         <v>13</v>
       </c>
       <c r="B16" s="25"/>
       <c r="C16" s="25"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="40">
         <v>600</v>
       </c>
       <c r="C17" s="40">
         <v>1230.3</v>
       </c>
-      <c r="D17" s="47">
+      <c r="D17" s="43">
         <v>1782.5</v>
       </c>
-      <c r="E17" s="22"/>
+      <c r="E17" s="46">
+        <v>2322.9</v>
+      </c>
       <c r="F17" s="22"/>
       <c r="G17" s="23"/>
       <c r="H17" s="23"/>
       <c r="I17" s="32"/>
       <c r="J17" s="23"/>
       <c r="K17" s="22"/>
       <c r="L17" s="23"/>
       <c r="M17" s="31"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="40">
         <v>509.2</v>
       </c>
       <c r="C18" s="40">
         <v>1054.0999999999999</v>
       </c>
-      <c r="D18" s="47">
+      <c r="D18" s="43">
         <v>1524.4</v>
       </c>
-      <c r="E18" s="22"/>
+      <c r="E18" s="46">
+        <v>1991.7</v>
+      </c>
       <c r="F18" s="22"/>
       <c r="G18" s="23"/>
       <c r="H18" s="23"/>
       <c r="I18" s="32"/>
       <c r="J18" s="23"/>
       <c r="K18" s="22"/>
       <c r="L18" s="23"/>
       <c r="M18" s="31"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="40">
         <v>70.8</v>
       </c>
       <c r="C19" s="40">
         <v>139.6</v>
       </c>
-      <c r="D19" s="47">
+      <c r="D19" s="43">
         <v>207.6</v>
       </c>
-      <c r="E19" s="22"/>
+      <c r="E19" s="46">
+        <v>272.10000000000002</v>
+      </c>
       <c r="F19" s="22"/>
       <c r="G19" s="23"/>
       <c r="H19" s="23"/>
       <c r="I19" s="32"/>
       <c r="J19" s="23"/>
       <c r="K19" s="22"/>
       <c r="L19" s="23"/>
       <c r="M19" s="31"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="40">
         <v>0.6</v>
       </c>
       <c r="C20" s="40">
         <v>1.4</v>
       </c>
-      <c r="D20" s="47">
+      <c r="D20" s="43">
         <v>1.9</v>
       </c>
-      <c r="E20" s="22"/>
+      <c r="E20" s="46">
+        <v>2.1</v>
+      </c>
       <c r="F20" s="22"/>
       <c r="G20" s="23"/>
       <c r="H20" s="23"/>
       <c r="I20" s="32"/>
       <c r="J20" s="23"/>
       <c r="K20" s="22"/>
       <c r="L20" s="23"/>
       <c r="M20" s="31"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="40">
         <v>4.0999999999999996</v>
       </c>
       <c r="C21" s="40">
         <v>7.3</v>
       </c>
-      <c r="D21" s="47">
+      <c r="D21" s="43">
         <v>9.8000000000000007</v>
       </c>
-      <c r="E21" s="22"/>
+      <c r="E21" s="46">
+        <v>11.2</v>
+      </c>
       <c r="F21" s="22"/>
       <c r="G21" s="23"/>
       <c r="H21" s="23"/>
       <c r="I21" s="32"/>
       <c r="J21" s="23"/>
       <c r="K21" s="22"/>
       <c r="L21" s="23"/>
       <c r="M21" s="31"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="40">
         <v>4.5</v>
       </c>
       <c r="C22" s="40">
         <v>8.5</v>
       </c>
-      <c r="D22" s="47">
+      <c r="D22" s="43">
         <v>12.9</v>
       </c>
-      <c r="E22" s="22"/>
+      <c r="E22" s="46">
+        <v>15.1</v>
+      </c>
       <c r="F22" s="22"/>
       <c r="G22" s="23"/>
       <c r="H22" s="23"/>
       <c r="I22" s="32"/>
       <c r="J22" s="23"/>
       <c r="K22" s="22"/>
       <c r="L22" s="23"/>
       <c r="M22" s="31"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="40">
         <v>4.3</v>
       </c>
       <c r="C23" s="40">
         <v>7.4</v>
       </c>
-      <c r="D23" s="47">
+      <c r="D23" s="43">
         <v>9.4</v>
       </c>
-      <c r="E23" s="22"/>
+      <c r="E23" s="46">
+        <v>10.7</v>
+      </c>
       <c r="F23" s="22"/>
       <c r="G23" s="23"/>
       <c r="H23" s="23"/>
       <c r="I23" s="32"/>
       <c r="J23" s="23"/>
       <c r="K23" s="22"/>
       <c r="L23" s="23"/>
       <c r="M23" s="31"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="41">
         <v>6.5</v>
       </c>
       <c r="C24" s="41">
         <v>12</v>
       </c>
-      <c r="D24" s="48">
+      <c r="D24" s="44">
         <v>16.5</v>
       </c>
-      <c r="E24" s="26"/>
+      <c r="E24" s="47">
+        <v>20</v>
+      </c>
       <c r="F24" s="26"/>
       <c r="G24" s="27"/>
       <c r="H24" s="27"/>
       <c r="I24" s="33"/>
       <c r="J24" s="27"/>
       <c r="K24" s="26"/>
       <c r="L24" s="27"/>
       <c r="M24" s="27"/>
     </row>
     <row r="25" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A25" s="42" t="s">
+      <c r="A25" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="B25" s="43"/>
-[...10 lines deleted...]
-      <c r="M25" s="43"/>
+      <c r="B25" s="49"/>
+      <c r="C25" s="49"/>
+      <c r="D25" s="49"/>
+      <c r="E25" s="49"/>
+      <c r="F25" s="49"/>
+      <c r="G25" s="49"/>
+      <c r="H25" s="49"/>
+      <c r="I25" s="49"/>
+      <c r="J25" s="49"/>
+      <c r="K25" s="49"/>
+      <c r="L25" s="49"/>
+      <c r="M25" s="49"/>
     </row>
     <row r="26" spans="1:13" s="3" customFormat="1" ht="12.75">
       <c r="A26" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="14"/>
       <c r="C26" s="14"/>
       <c r="D26" s="14"/>
       <c r="E26" s="14"/>
       <c r="F26" s="14"/>
       <c r="G26" s="14"/>
       <c r="H26" s="15"/>
       <c r="I26" s="16"/>
       <c r="J26" s="17"/>
       <c r="K26" s="14"/>
       <c r="L26" s="14"/>
       <c r="M26" s="14"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" s="44" t="s">
+      <c r="A27" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="44"/>
-[...10 lines deleted...]
-      <c r="M27" s="44"/>
+      <c r="B27" s="50"/>
+      <c r="C27" s="50"/>
+      <c r="D27" s="50"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="50"/>
+      <c r="G27" s="50"/>
+      <c r="H27" s="50"/>
+      <c r="I27" s="50"/>
+      <c r="J27" s="50"/>
+      <c r="K27" s="50"/>
+      <c r="L27" s="50"/>
+      <c r="M27" s="50"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="18"/>
       <c r="B28" s="36"/>
       <c r="C28" s="18"/>
       <c r="D28" s="18"/>
       <c r="E28" s="18"/>
       <c r="F28" s="18"/>
       <c r="G28" s="18"/>
       <c r="H28" s="18"/>
       <c r="I28" s="18"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="36"/>
       <c r="M28" s="18"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="18"/>
       <c r="B29" s="36"/>
       <c r="C29" s="18"/>
       <c r="D29" s="18"/>
       <c r="E29" s="18"/>
       <c r="F29" s="18"/>
       <c r="G29" s="18"/>
       <c r="H29" s="18"/>