--- v2 (2026-06-03)
+++ v3 (2026-06-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="17760" yWindow="135" windowWidth="10620" windowHeight="11475"/>
+    <workbookView xWindow="16725" yWindow="135" windowWidth="11655" windowHeight="11475"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="27">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -105,51 +105,51 @@
   </si>
   <si>
     <t>Актауская городская администрация</t>
   </si>
   <si>
     <t>Жанаозенская городская администрация</t>
   </si>
   <si>
     <t>* - оперативные данные.</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальные</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции снабжение электроэнергией, газом, паром, горячей водой и  кондиционированным воздухом  Мангистауской области за 2026 год*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -198,50 +198,55 @@
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
@@ -278,51 +283,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -414,50 +419,59 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -720,51 +734,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E31" sqref="E31"/>
+      <selection activeCell="A27" sqref="A27:M27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="37" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="37" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="51" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="51"/>
       <c r="C2" s="51"/>
@@ -886,226 +900,242 @@
         <v>11</v>
       </c>
       <c r="L6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="39">
         <v>501651.5</v>
       </c>
       <c r="C7" s="39">
         <v>1009657.4</v>
       </c>
       <c r="D7" s="42">
         <v>1492362.2</v>
       </c>
       <c r="E7" s="45">
         <v>1984654.6</v>
       </c>
-      <c r="F7" s="22"/>
+      <c r="F7" s="52">
+        <v>2441157.2999999998</v>
+      </c>
       <c r="G7" s="23"/>
       <c r="H7" s="23"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="34"/>
       <c r="L7" s="31"/>
       <c r="M7" s="31"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="39">
         <v>429567.8</v>
       </c>
       <c r="C8" s="39">
         <v>852818.9</v>
       </c>
       <c r="D8" s="42">
         <v>1243393.5</v>
       </c>
       <c r="E8" s="45">
         <v>1649429.9</v>
       </c>
-      <c r="F8" s="22"/>
+      <c r="F8" s="52">
+        <v>2014438.3</v>
+      </c>
       <c r="G8" s="23"/>
       <c r="H8" s="23"/>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="34"/>
       <c r="L8" s="31"/>
       <c r="M8" s="31"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1" ht="25.5" customHeight="1">
       <c r="A9" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="39">
         <v>6.4</v>
       </c>
       <c r="C9" s="39">
         <v>4428</v>
       </c>
       <c r="D9" s="42">
         <v>16749.400000000001</v>
       </c>
       <c r="E9" s="45">
         <v>26779.7</v>
       </c>
-      <c r="F9" s="22"/>
+      <c r="F9" s="52">
+        <v>39652.400000000001</v>
+      </c>
       <c r="G9" s="23"/>
       <c r="H9" s="23"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="34"/>
       <c r="L9" s="31"/>
       <c r="M9" s="31"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="39">
         <v>1972.6</v>
       </c>
       <c r="C10" s="39">
         <v>3737.6</v>
       </c>
       <c r="D10" s="42">
         <v>5769.1</v>
       </c>
       <c r="E10" s="45">
         <v>7453.2</v>
       </c>
-      <c r="F10" s="22"/>
+      <c r="F10" s="52">
+        <v>9216.7999999999993</v>
+      </c>
       <c r="G10" s="23"/>
       <c r="H10" s="23"/>
       <c r="I10" s="31"/>
       <c r="J10" s="31"/>
       <c r="K10" s="34"/>
       <c r="L10" s="31"/>
       <c r="M10" s="31"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="39">
         <v>3640.1</v>
       </c>
       <c r="C11" s="39">
         <v>23330.799999999999</v>
       </c>
       <c r="D11" s="42">
         <v>43021.5</v>
       </c>
       <c r="E11" s="45">
         <v>62712.3</v>
       </c>
-      <c r="F11" s="22"/>
+      <c r="F11" s="52">
+        <v>86623.2</v>
+      </c>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="34"/>
       <c r="L11" s="31"/>
       <c r="M11" s="31"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="39">
         <v>40460.6</v>
       </c>
       <c r="C12" s="39">
         <v>77464.800000000003</v>
       </c>
       <c r="D12" s="42">
         <v>115081.7</v>
       </c>
       <c r="E12" s="45">
         <v>151950.5</v>
       </c>
-      <c r="F12" s="22"/>
+      <c r="F12" s="52">
+        <v>188288.7</v>
+      </c>
       <c r="G12" s="23"/>
       <c r="H12" s="23"/>
       <c r="I12" s="31"/>
       <c r="J12" s="31"/>
       <c r="K12" s="34"/>
       <c r="L12" s="31"/>
       <c r="M12" s="31"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="39">
         <v>164</v>
       </c>
       <c r="C13" s="39">
         <v>328.3</v>
       </c>
       <c r="D13" s="42">
         <v>492.7</v>
       </c>
       <c r="E13" s="45">
         <v>657</v>
       </c>
-      <c r="F13" s="22"/>
+      <c r="F13" s="52">
+        <v>818.7</v>
+      </c>
       <c r="G13" s="23"/>
       <c r="H13" s="23"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="34"/>
       <c r="L13" s="31"/>
       <c r="M13" s="31"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="39">
         <v>25840</v>
       </c>
       <c r="C14" s="39">
         <v>47549</v>
       </c>
       <c r="D14" s="42">
         <v>67854.3</v>
       </c>
       <c r="E14" s="45">
         <v>85672</v>
       </c>
-      <c r="F14" s="22"/>
+      <c r="F14" s="52">
+        <v>102119.2</v>
+      </c>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="31"/>
       <c r="J14" s="31"/>
       <c r="K14" s="34"/>
       <c r="L14" s="31"/>
       <c r="M14" s="31"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
       <c r="A15" s="12"/>
       <c r="B15" s="25"/>
       <c r="C15" s="25"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="22"/>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
       <c r="J15" s="22"/>
       <c r="K15" s="22"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1" ht="23.25">
       <c r="A16" s="8" t="s">
@@ -1118,226 +1148,242 @@
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="40">
         <v>600</v>
       </c>
       <c r="C17" s="40">
         <v>1230.3</v>
       </c>
       <c r="D17" s="43">
         <v>1782.5</v>
       </c>
       <c r="E17" s="46">
         <v>2322.9</v>
       </c>
-      <c r="F17" s="22"/>
+      <c r="F17" s="53">
+        <v>2667.9</v>
+      </c>
       <c r="G17" s="23"/>
       <c r="H17" s="23"/>
       <c r="I17" s="32"/>
       <c r="J17" s="23"/>
       <c r="K17" s="22"/>
       <c r="L17" s="23"/>
       <c r="M17" s="31"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="40">
         <v>509.2</v>
       </c>
       <c r="C18" s="40">
         <v>1054.0999999999999</v>
       </c>
       <c r="D18" s="43">
         <v>1524.4</v>
       </c>
       <c r="E18" s="46">
         <v>1991.7</v>
       </c>
-      <c r="F18" s="22"/>
+      <c r="F18" s="53">
+        <v>2297.3000000000002</v>
+      </c>
       <c r="G18" s="23"/>
       <c r="H18" s="23"/>
       <c r="I18" s="32"/>
       <c r="J18" s="23"/>
       <c r="K18" s="22"/>
       <c r="L18" s="23"/>
       <c r="M18" s="31"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="40">
         <v>70.8</v>
       </c>
       <c r="C19" s="40">
         <v>139.6</v>
       </c>
       <c r="D19" s="43">
         <v>207.6</v>
       </c>
       <c r="E19" s="46">
         <v>272.10000000000002</v>
       </c>
-      <c r="F19" s="22"/>
+      <c r="F19" s="53">
+        <v>307.60000000000002</v>
+      </c>
       <c r="G19" s="23"/>
       <c r="H19" s="23"/>
       <c r="I19" s="32"/>
       <c r="J19" s="23"/>
       <c r="K19" s="22"/>
       <c r="L19" s="23"/>
       <c r="M19" s="31"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="40">
         <v>0.6</v>
       </c>
       <c r="C20" s="40">
         <v>1.4</v>
       </c>
       <c r="D20" s="43">
         <v>1.9</v>
       </c>
       <c r="E20" s="46">
         <v>2.1</v>
       </c>
-      <c r="F20" s="22"/>
+      <c r="F20" s="53">
+        <v>2.1</v>
+      </c>
       <c r="G20" s="23"/>
       <c r="H20" s="23"/>
       <c r="I20" s="32"/>
       <c r="J20" s="23"/>
       <c r="K20" s="22"/>
       <c r="L20" s="23"/>
       <c r="M20" s="31"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="40">
         <v>4.0999999999999996</v>
       </c>
       <c r="C21" s="40">
         <v>7.3</v>
       </c>
       <c r="D21" s="43">
         <v>9.8000000000000007</v>
       </c>
       <c r="E21" s="46">
         <v>11.2</v>
       </c>
-      <c r="F21" s="22"/>
+      <c r="F21" s="53">
+        <v>11.2</v>
+      </c>
       <c r="G21" s="23"/>
       <c r="H21" s="23"/>
       <c r="I21" s="32"/>
       <c r="J21" s="23"/>
       <c r="K21" s="22"/>
       <c r="L21" s="23"/>
       <c r="M21" s="31"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="40">
         <v>4.5</v>
       </c>
       <c r="C22" s="40">
         <v>8.5</v>
       </c>
       <c r="D22" s="43">
         <v>12.9</v>
       </c>
       <c r="E22" s="46">
         <v>15.1</v>
       </c>
-      <c r="F22" s="22"/>
+      <c r="F22" s="53">
+        <v>17</v>
+      </c>
       <c r="G22" s="23"/>
       <c r="H22" s="23"/>
       <c r="I22" s="32"/>
       <c r="J22" s="23"/>
       <c r="K22" s="22"/>
       <c r="L22" s="23"/>
       <c r="M22" s="31"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="40">
         <v>4.3</v>
       </c>
       <c r="C23" s="40">
         <v>7.4</v>
       </c>
       <c r="D23" s="43">
         <v>9.4</v>
       </c>
       <c r="E23" s="46">
         <v>10.7</v>
       </c>
-      <c r="F23" s="22"/>
+      <c r="F23" s="53">
+        <v>10.7</v>
+      </c>
       <c r="G23" s="23"/>
       <c r="H23" s="23"/>
       <c r="I23" s="32"/>
       <c r="J23" s="23"/>
       <c r="K23" s="22"/>
       <c r="L23" s="23"/>
       <c r="M23" s="31"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="41">
         <v>6.5</v>
       </c>
       <c r="C24" s="41">
         <v>12</v>
       </c>
       <c r="D24" s="44">
         <v>16.5</v>
       </c>
       <c r="E24" s="47">
         <v>20</v>
       </c>
-      <c r="F24" s="26"/>
+      <c r="F24" s="54">
+        <v>22</v>
+      </c>
       <c r="G24" s="27"/>
       <c r="H24" s="27"/>
       <c r="I24" s="33"/>
       <c r="J24" s="27"/>
       <c r="K24" s="26"/>
       <c r="L24" s="27"/>
       <c r="M24" s="27"/>
     </row>
     <row r="25" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="48" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="49"/>
       <c r="C25" s="49"/>
       <c r="D25" s="49"/>
       <c r="E25" s="49"/>
       <c r="F25" s="49"/>
       <c r="G25" s="49"/>
       <c r="H25" s="49"/>
       <c r="I25" s="49"/>
       <c r="J25" s="49"/>
       <c r="K25" s="49"/>
       <c r="L25" s="49"/>
       <c r="M25" s="49"/>
     </row>