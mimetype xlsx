--- v3 (2026-06-24)
+++ v4 (2026-07-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="16725" yWindow="135" windowWidth="11655" windowHeight="11475"/>
+    <workbookView xWindow="14835" yWindow="315" windowWidth="12780" windowHeight="11475"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="27">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -202,50 +202,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
@@ -408,70 +409,70 @@
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -734,101 +735,101 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A27" sqref="A27:M27"/>
+      <selection activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="37" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="37" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="51" t="s">
+      <c r="A2" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="51"/>
-[...10 lines deleted...]
-      <c r="M2" s="51"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
     </row>
     <row r="3" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A3" s="19"/>
-      <c r="B3" s="51"/>
-[...10 lines deleted...]
-      <c r="M3" s="51"/>
+      <c r="B3" s="54"/>
+      <c r="C3" s="54"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
+      <c r="M3" s="54"/>
       <c r="N3" s="29"/>
     </row>
     <row r="4" spans="1:14" s="1" customFormat="1">
       <c r="A4" s="20"/>
       <c r="B4" s="35"/>
       <c r="C4" s="21"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
       <c r="I4" s="21"/>
       <c r="J4" s="21"/>
       <c r="K4" s="21"/>
       <c r="L4" s="35"/>
       <c r="M4" s="21"/>
       <c r="N4" s="30"/>
     </row>
     <row r="5" spans="1:14" s="3" customFormat="1" ht="16.5" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="38" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>1</v>
@@ -900,243 +901,259 @@
         <v>11</v>
       </c>
       <c r="L6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="39">
         <v>501651.5</v>
       </c>
       <c r="C7" s="39">
         <v>1009657.4</v>
       </c>
       <c r="D7" s="42">
         <v>1492362.2</v>
       </c>
       <c r="E7" s="45">
         <v>1984654.6</v>
       </c>
-      <c r="F7" s="52">
+      <c r="F7" s="48">
         <v>2441157.2999999998</v>
       </c>
-      <c r="G7" s="23"/>
+      <c r="G7" s="48">
+        <v>2890009.8</v>
+      </c>
       <c r="H7" s="23"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="34"/>
       <c r="L7" s="31"/>
       <c r="M7" s="31"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="39">
         <v>429567.8</v>
       </c>
       <c r="C8" s="39">
         <v>852818.9</v>
       </c>
       <c r="D8" s="42">
         <v>1243393.5</v>
       </c>
       <c r="E8" s="45">
         <v>1649429.9</v>
       </c>
-      <c r="F8" s="52">
+      <c r="F8" s="48">
         <v>2014438.3</v>
       </c>
-      <c r="G8" s="23"/>
+      <c r="G8" s="48">
+        <v>2376776.5</v>
+      </c>
       <c r="H8" s="23"/>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="34"/>
       <c r="L8" s="31"/>
       <c r="M8" s="31"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1" ht="25.5" customHeight="1">
       <c r="A9" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="39">
         <v>6.4</v>
       </c>
       <c r="C9" s="39">
         <v>4428</v>
       </c>
       <c r="D9" s="42">
         <v>16749.400000000001</v>
       </c>
       <c r="E9" s="45">
         <v>26779.7</v>
       </c>
-      <c r="F9" s="52">
+      <c r="F9" s="48">
         <v>39652.400000000001</v>
       </c>
-      <c r="G9" s="23"/>
+      <c r="G9" s="48">
+        <v>52617</v>
+      </c>
       <c r="H9" s="23"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="34"/>
       <c r="L9" s="31"/>
       <c r="M9" s="31"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="39">
         <v>1972.6</v>
       </c>
       <c r="C10" s="39">
         <v>3737.6</v>
       </c>
       <c r="D10" s="42">
         <v>5769.1</v>
       </c>
       <c r="E10" s="45">
         <v>7453.2</v>
       </c>
-      <c r="F10" s="52">
+      <c r="F10" s="48">
         <v>9216.7999999999993</v>
       </c>
-      <c r="G10" s="23"/>
+      <c r="G10" s="48">
+        <v>11465.7</v>
+      </c>
       <c r="H10" s="23"/>
       <c r="I10" s="31"/>
       <c r="J10" s="31"/>
       <c r="K10" s="34"/>
       <c r="L10" s="31"/>
       <c r="M10" s="31"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="39">
         <v>3640.1</v>
       </c>
       <c r="C11" s="39">
         <v>23330.799999999999</v>
       </c>
       <c r="D11" s="42">
         <v>43021.5</v>
       </c>
       <c r="E11" s="45">
         <v>62712.3</v>
       </c>
-      <c r="F11" s="52">
+      <c r="F11" s="48">
         <v>86623.2</v>
       </c>
-      <c r="G11" s="23"/>
+      <c r="G11" s="48">
+        <v>110534.2</v>
+      </c>
       <c r="H11" s="23"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="34"/>
       <c r="L11" s="31"/>
       <c r="M11" s="31"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="39">
         <v>40460.6</v>
       </c>
       <c r="C12" s="39">
         <v>77464.800000000003</v>
       </c>
       <c r="D12" s="42">
         <v>115081.7</v>
       </c>
       <c r="E12" s="45">
         <v>151950.5</v>
       </c>
-      <c r="F12" s="52">
+      <c r="F12" s="48">
         <v>188288.7</v>
       </c>
-      <c r="G12" s="23"/>
+      <c r="G12" s="48">
+        <v>222456.4</v>
+      </c>
       <c r="H12" s="23"/>
       <c r="I12" s="31"/>
       <c r="J12" s="31"/>
       <c r="K12" s="34"/>
       <c r="L12" s="31"/>
       <c r="M12" s="31"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="39">
         <v>164</v>
       </c>
       <c r="C13" s="39">
         <v>328.3</v>
       </c>
       <c r="D13" s="42">
         <v>492.7</v>
       </c>
       <c r="E13" s="45">
         <v>657</v>
       </c>
-      <c r="F13" s="52">
+      <c r="F13" s="48">
         <v>818.7</v>
       </c>
-      <c r="G13" s="23"/>
+      <c r="G13" s="48">
+        <v>980.3</v>
+      </c>
       <c r="H13" s="23"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="34"/>
       <c r="L13" s="31"/>
       <c r="M13" s="31"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="39">
         <v>25840</v>
       </c>
       <c r="C14" s="39">
         <v>47549</v>
       </c>
       <c r="D14" s="42">
         <v>67854.3</v>
       </c>
       <c r="E14" s="45">
         <v>85672</v>
       </c>
-      <c r="F14" s="52">
+      <c r="F14" s="48">
         <v>102119.2</v>
       </c>
-      <c r="G14" s="23"/>
+      <c r="G14" s="48">
+        <v>115179.6</v>
+      </c>
       <c r="H14" s="23"/>
       <c r="I14" s="31"/>
       <c r="J14" s="31"/>
       <c r="K14" s="34"/>
       <c r="L14" s="31"/>
       <c r="M14" s="31"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
       <c r="A15" s="12"/>
       <c r="B15" s="25"/>
       <c r="C15" s="25"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="22"/>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
       <c r="J15" s="22"/>
       <c r="K15" s="22"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1" ht="23.25">
       <c r="A16" s="8" t="s">
         <v>13</v>
@@ -1148,300 +1165,316 @@
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="40">
         <v>600</v>
       </c>
       <c r="C17" s="40">
         <v>1230.3</v>
       </c>
       <c r="D17" s="43">
         <v>1782.5</v>
       </c>
       <c r="E17" s="46">
         <v>2322.9</v>
       </c>
-      <c r="F17" s="53">
+      <c r="F17" s="49">
         <v>2667.9</v>
       </c>
-      <c r="G17" s="23"/>
+      <c r="G17" s="49">
+        <v>2916.8</v>
+      </c>
       <c r="H17" s="23"/>
       <c r="I17" s="32"/>
       <c r="J17" s="23"/>
       <c r="K17" s="22"/>
       <c r="L17" s="23"/>
       <c r="M17" s="31"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="40">
         <v>509.2</v>
       </c>
       <c r="C18" s="40">
         <v>1054.0999999999999</v>
       </c>
       <c r="D18" s="43">
         <v>1524.4</v>
       </c>
       <c r="E18" s="46">
         <v>1991.7</v>
       </c>
-      <c r="F18" s="53">
+      <c r="F18" s="49">
         <v>2297.3000000000002</v>
       </c>
-      <c r="G18" s="23"/>
+      <c r="G18" s="49">
+        <v>2539.9</v>
+      </c>
       <c r="H18" s="23"/>
       <c r="I18" s="32"/>
       <c r="J18" s="23"/>
       <c r="K18" s="22"/>
       <c r="L18" s="23"/>
       <c r="M18" s="31"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="40">
         <v>70.8</v>
       </c>
       <c r="C19" s="40">
         <v>139.6</v>
       </c>
       <c r="D19" s="43">
         <v>207.6</v>
       </c>
       <c r="E19" s="46">
         <v>272.10000000000002</v>
       </c>
-      <c r="F19" s="53">
+      <c r="F19" s="49">
         <v>307.60000000000002</v>
       </c>
-      <c r="G19" s="23"/>
+      <c r="G19" s="49">
+        <v>310.8</v>
+      </c>
       <c r="H19" s="23"/>
       <c r="I19" s="32"/>
       <c r="J19" s="23"/>
       <c r="K19" s="22"/>
       <c r="L19" s="23"/>
       <c r="M19" s="31"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="40">
         <v>0.6</v>
       </c>
       <c r="C20" s="40">
         <v>1.4</v>
       </c>
       <c r="D20" s="43">
         <v>1.9</v>
       </c>
       <c r="E20" s="46">
         <v>2.1</v>
       </c>
-      <c r="F20" s="53">
+      <c r="F20" s="49">
         <v>2.1</v>
       </c>
-      <c r="G20" s="23"/>
+      <c r="G20" s="49">
+        <v>2.1</v>
+      </c>
       <c r="H20" s="23"/>
       <c r="I20" s="32"/>
       <c r="J20" s="23"/>
       <c r="K20" s="22"/>
       <c r="L20" s="23"/>
       <c r="M20" s="31"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="40">
         <v>4.0999999999999996</v>
       </c>
       <c r="C21" s="40">
         <v>7.3</v>
       </c>
       <c r="D21" s="43">
         <v>9.8000000000000007</v>
       </c>
       <c r="E21" s="46">
         <v>11.2</v>
       </c>
-      <c r="F21" s="53">
+      <c r="F21" s="49">
         <v>11.2</v>
       </c>
-      <c r="G21" s="23"/>
+      <c r="G21" s="49">
+        <v>11.2</v>
+      </c>
       <c r="H21" s="23"/>
       <c r="I21" s="32"/>
       <c r="J21" s="23"/>
       <c r="K21" s="22"/>
       <c r="L21" s="23"/>
       <c r="M21" s="31"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="40">
         <v>4.5</v>
       </c>
       <c r="C22" s="40">
         <v>8.5</v>
       </c>
       <c r="D22" s="43">
         <v>12.9</v>
       </c>
       <c r="E22" s="46">
         <v>15.1</v>
       </c>
-      <c r="F22" s="53">
+      <c r="F22" s="49">
         <v>17</v>
       </c>
-      <c r="G22" s="23"/>
+      <c r="G22" s="49">
+        <v>18.8</v>
+      </c>
       <c r="H22" s="23"/>
       <c r="I22" s="32"/>
       <c r="J22" s="23"/>
       <c r="K22" s="22"/>
       <c r="L22" s="23"/>
       <c r="M22" s="31"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="40">
         <v>4.3</v>
       </c>
       <c r="C23" s="40">
         <v>7.4</v>
       </c>
       <c r="D23" s="43">
         <v>9.4</v>
       </c>
       <c r="E23" s="46">
         <v>10.7</v>
       </c>
-      <c r="F23" s="53">
+      <c r="F23" s="49">
         <v>10.7</v>
       </c>
-      <c r="G23" s="23"/>
+      <c r="G23" s="49">
+        <v>10.7</v>
+      </c>
       <c r="H23" s="23"/>
       <c r="I23" s="32"/>
       <c r="J23" s="23"/>
       <c r="K23" s="22"/>
       <c r="L23" s="23"/>
       <c r="M23" s="31"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="41">
         <v>6.5</v>
       </c>
       <c r="C24" s="41">
         <v>12</v>
       </c>
       <c r="D24" s="44">
         <v>16.5</v>
       </c>
       <c r="E24" s="47">
         <v>20</v>
       </c>
-      <c r="F24" s="54">
+      <c r="F24" s="50">
         <v>22</v>
       </c>
-      <c r="G24" s="27"/>
+      <c r="G24" s="50">
+        <v>23.3</v>
+      </c>
       <c r="H24" s="27"/>
       <c r="I24" s="33"/>
       <c r="J24" s="27"/>
       <c r="K24" s="26"/>
       <c r="L24" s="27"/>
       <c r="M24" s="27"/>
     </row>
     <row r="25" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A25" s="48" t="s">
+      <c r="A25" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="B25" s="49"/>
-[...10 lines deleted...]
-      <c r="M25" s="49"/>
+      <c r="B25" s="52"/>
+      <c r="C25" s="52"/>
+      <c r="D25" s="52"/>
+      <c r="E25" s="52"/>
+      <c r="F25" s="52"/>
+      <c r="G25" s="52"/>
+      <c r="H25" s="52"/>
+      <c r="I25" s="52"/>
+      <c r="J25" s="52"/>
+      <c r="K25" s="52"/>
+      <c r="L25" s="52"/>
+      <c r="M25" s="52"/>
     </row>
     <row r="26" spans="1:13" s="3" customFormat="1" ht="12.75">
       <c r="A26" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="14"/>
       <c r="C26" s="14"/>
       <c r="D26" s="14"/>
       <c r="E26" s="14"/>
       <c r="F26" s="14"/>
       <c r="G26" s="14"/>
       <c r="H26" s="15"/>
       <c r="I26" s="16"/>
       <c r="J26" s="17"/>
       <c r="K26" s="14"/>
       <c r="L26" s="14"/>
       <c r="M26" s="14"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" s="50" t="s">
+      <c r="A27" s="53" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="50"/>
-[...10 lines deleted...]
-      <c r="M27" s="50"/>
+      <c r="B27" s="53"/>
+      <c r="C27" s="53"/>
+      <c r="D27" s="53"/>
+      <c r="E27" s="53"/>
+      <c r="F27" s="53"/>
+      <c r="G27" s="53"/>
+      <c r="H27" s="53"/>
+      <c r="I27" s="53"/>
+      <c r="J27" s="53"/>
+      <c r="K27" s="53"/>
+      <c r="L27" s="53"/>
+      <c r="M27" s="53"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="18"/>
       <c r="B28" s="36"/>
       <c r="C28" s="18"/>
       <c r="D28" s="18"/>
       <c r="E28" s="18"/>
       <c r="F28" s="18"/>
       <c r="G28" s="18"/>
       <c r="H28" s="18"/>
       <c r="I28" s="18"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="36"/>
       <c r="M28" s="18"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="18"/>
       <c r="B29" s="36"/>
       <c r="C29" s="18"/>
       <c r="D29" s="18"/>
       <c r="E29" s="18"/>
       <c r="F29" s="18"/>
       <c r="G29" s="18"/>
       <c r="H29" s="18"/>