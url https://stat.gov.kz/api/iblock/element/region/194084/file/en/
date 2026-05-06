--- v0 (2026-04-14)
+++ v1 (2026-05-06)
@@ -15,51 +15,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="2015-2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2025'!$O$6:$V$140</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2025'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="354" uniqueCount="280">
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
     <t>0204</t>
   </si>
   <si>
     <t>0205</t>
   </si>
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>0208</t>
   </si>
   <si>
@@ -848,54 +848,57 @@
   <si>
     <t>Name of product</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Export and import of Shygys Kazakhstan region for food products</t>
   </si>
   <si>
-    <t>January 2025*</t>
-[...2 lines deleted...]
-    <t>January 2026*</t>
+    <t>2025*</t>
+  </si>
+  <si>
+    <t>January-February 2026*</t>
+  </si>
+  <si>
+    <t>January-February 2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1668,87 +1671,90 @@
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="31" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="19" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2129,339 +2135,357 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AX142"/>
+  <dimension ref="A1:BB142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="AJ2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AU3" sqref="AU3:AX3"/>
+      <selection pane="bottomRight" activeCell="AY3" sqref="AY3:BB3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.28515625" style="1" customWidth="1"/>
     <col min="24" max="24" width="11.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.42578125" style="1" customWidth="1"/>
     <col min="26" max="26" width="12" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="12" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" style="1" customWidth="1"/>
     <col min="30" max="30" width="12" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="38" width="12.28515625" style="1" customWidth="1"/>
-    <col min="39" max="50" width="11.140625" style="1" customWidth="1"/>
-    <col min="51" max="16384" width="9.140625" style="1"/>
+    <col min="39" max="54" width="11.140625" style="1" customWidth="1"/>
+    <col min="55" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50" ht="30" customHeight="1">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:54" ht="30" customHeight="1">
+      <c r="A1" s="28" t="s">
         <v>276</v>
       </c>
-      <c r="B1" s="27"/>
-[...31 lines deleted...]
-      <c r="AH1" s="27"/>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
+      <c r="L1" s="28"/>
+      <c r="M1" s="28"/>
+      <c r="N1" s="28"/>
+      <c r="O1" s="28"/>
+      <c r="P1" s="28"/>
+      <c r="Q1" s="28"/>
+      <c r="R1" s="28"/>
+      <c r="S1" s="28"/>
+      <c r="T1" s="28"/>
+      <c r="U1" s="28"/>
+      <c r="V1" s="28"/>
+      <c r="W1" s="28"/>
+      <c r="X1" s="28"/>
+      <c r="Y1" s="28"/>
+      <c r="Z1" s="28"/>
+      <c r="AA1" s="28"/>
+      <c r="AB1" s="28"/>
+      <c r="AC1" s="28"/>
+      <c r="AD1" s="28"/>
+      <c r="AE1" s="28"/>
+      <c r="AF1" s="28"/>
+      <c r="AG1" s="28"/>
+      <c r="AH1" s="28"/>
       <c r="AM1" s="18"/>
       <c r="AN1" s="18"/>
       <c r="AO1" s="18"/>
       <c r="AP1" s="18"/>
       <c r="AQ1" s="18"/>
       <c r="AR1" s="18"/>
       <c r="AS1" s="18"/>
       <c r="AT1" s="18"/>
       <c r="AU1" s="19"/>
       <c r="AV1" s="19"/>
       <c r="AW1" s="19"/>
       <c r="AX1" s="19"/>
+      <c r="AY1" s="20"/>
+      <c r="AZ1" s="20"/>
+      <c r="BA1" s="20"/>
+      <c r="BB1" s="20"/>
     </row>
-    <row r="2" spans="1:50">
+    <row r="2" spans="1:54">
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
     </row>
-    <row r="3" spans="1:50" ht="11.25" customHeight="1">
-      <c r="A3" s="28" t="s">
+    <row r="3" spans="1:54" ht="11.25" customHeight="1">
+      <c r="A3" s="29" t="s">
         <v>268</v>
       </c>
-      <c r="B3" s="28" t="s">
+      <c r="B3" s="29" t="s">
         <v>269</v>
       </c>
-      <c r="C3" s="26">
+      <c r="C3" s="27">
         <v>2015</v>
       </c>
-      <c r="D3" s="26"/>
-[...2 lines deleted...]
-      <c r="G3" s="26">
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
+      <c r="G3" s="27">
         <v>2016</v>
       </c>
-      <c r="H3" s="26"/>
-[...2 lines deleted...]
-      <c r="K3" s="26">
+      <c r="H3" s="27"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27">
         <v>2017</v>
       </c>
-      <c r="L3" s="26"/>
-[...2 lines deleted...]
-      <c r="O3" s="26">
+      <c r="L3" s="27"/>
+      <c r="M3" s="27"/>
+      <c r="N3" s="27"/>
+      <c r="O3" s="27">
         <v>2018</v>
       </c>
-      <c r="P3" s="26"/>
-[...2 lines deleted...]
-      <c r="S3" s="26">
+      <c r="P3" s="27"/>
+      <c r="Q3" s="27"/>
+      <c r="R3" s="27"/>
+      <c r="S3" s="27">
         <v>2019</v>
       </c>
-      <c r="T3" s="26"/>
-[...2 lines deleted...]
-      <c r="W3" s="26">
+      <c r="T3" s="27"/>
+      <c r="U3" s="27"/>
+      <c r="V3" s="27"/>
+      <c r="W3" s="27">
         <v>2020</v>
       </c>
-      <c r="X3" s="26"/>
-[...2 lines deleted...]
-      <c r="AA3" s="25">
+      <c r="X3" s="27"/>
+      <c r="Y3" s="27"/>
+      <c r="Z3" s="27"/>
+      <c r="AA3" s="26">
         <v>2021</v>
       </c>
-      <c r="AB3" s="26"/>
-[...2 lines deleted...]
-      <c r="AE3" s="25">
+      <c r="AB3" s="27"/>
+      <c r="AC3" s="27"/>
+      <c r="AD3" s="27"/>
+      <c r="AE3" s="26">
         <v>2022</v>
       </c>
-      <c r="AF3" s="26"/>
-[...2 lines deleted...]
-      <c r="AI3" s="20">
+      <c r="AF3" s="27"/>
+      <c r="AG3" s="27"/>
+      <c r="AH3" s="27"/>
+      <c r="AI3" s="21">
         <v>2023</v>
       </c>
-      <c r="AJ3" s="21"/>
-[...2 lines deleted...]
-      <c r="AM3" s="20">
+      <c r="AJ3" s="22"/>
+      <c r="AK3" s="22"/>
+      <c r="AL3" s="23"/>
+      <c r="AM3" s="21">
         <v>2024</v>
       </c>
-      <c r="AN3" s="21"/>
-[...2 lines deleted...]
-      <c r="AQ3" s="20" t="s">
+      <c r="AN3" s="22"/>
+      <c r="AO3" s="22"/>
+      <c r="AP3" s="23"/>
+      <c r="AQ3" s="21" t="s">
         <v>277</v>
       </c>
-      <c r="AR3" s="21"/>
-[...2 lines deleted...]
-      <c r="AU3" s="20" t="s">
+      <c r="AR3" s="22"/>
+      <c r="AS3" s="22"/>
+      <c r="AT3" s="23"/>
+      <c r="AU3" s="21" t="s">
+        <v>279</v>
+      </c>
+      <c r="AV3" s="22"/>
+      <c r="AW3" s="22"/>
+      <c r="AX3" s="23"/>
+      <c r="AY3" s="21" t="s">
         <v>278</v>
       </c>
-      <c r="AV3" s="21"/>
-[...1 lines deleted...]
-      <c r="AX3" s="22"/>
+      <c r="AZ3" s="22"/>
+      <c r="BA3" s="22"/>
+      <c r="BB3" s="23"/>
     </row>
-    <row r="4" spans="1:50">
-[...2 lines deleted...]
-      <c r="C4" s="25" t="s">
+    <row r="4" spans="1:54">
+      <c r="A4" s="30"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="26" t="s">
         <v>272</v>
       </c>
-      <c r="D4" s="25"/>
-      <c r="E4" s="25" t="s">
+      <c r="D4" s="26"/>
+      <c r="E4" s="26" t="s">
         <v>273</v>
       </c>
-      <c r="F4" s="25"/>
-      <c r="G4" s="25" t="s">
+      <c r="F4" s="26"/>
+      <c r="G4" s="26" t="s">
         <v>272</v>
       </c>
-      <c r="H4" s="25"/>
-      <c r="I4" s="25" t="s">
+      <c r="H4" s="26"/>
+      <c r="I4" s="26" t="s">
         <v>273</v>
       </c>
-      <c r="J4" s="25"/>
-      <c r="K4" s="25" t="s">
+      <c r="J4" s="26"/>
+      <c r="K4" s="26" t="s">
         <v>272</v>
       </c>
-      <c r="L4" s="25"/>
-      <c r="M4" s="25" t="s">
+      <c r="L4" s="26"/>
+      <c r="M4" s="26" t="s">
         <v>273</v>
       </c>
-      <c r="N4" s="25"/>
-      <c r="O4" s="24" t="s">
+      <c r="N4" s="26"/>
+      <c r="O4" s="25" t="s">
         <v>272</v>
       </c>
-      <c r="P4" s="24"/>
-      <c r="Q4" s="24" t="s">
+      <c r="P4" s="25"/>
+      <c r="Q4" s="25" t="s">
         <v>273</v>
       </c>
-      <c r="R4" s="24"/>
-      <c r="S4" s="24" t="s">
+      <c r="R4" s="25"/>
+      <c r="S4" s="25" t="s">
         <v>272</v>
       </c>
-      <c r="T4" s="24"/>
-      <c r="U4" s="24" t="s">
+      <c r="T4" s="25"/>
+      <c r="U4" s="25" t="s">
         <v>273</v>
       </c>
-      <c r="V4" s="24"/>
-      <c r="W4" s="24" t="s">
+      <c r="V4" s="25"/>
+      <c r="W4" s="25" t="s">
         <v>272</v>
       </c>
-      <c r="X4" s="24"/>
-      <c r="Y4" s="24" t="s">
+      <c r="X4" s="25"/>
+      <c r="Y4" s="25" t="s">
         <v>273</v>
       </c>
-      <c r="Z4" s="24"/>
-      <c r="AA4" s="24" t="s">
+      <c r="Z4" s="25"/>
+      <c r="AA4" s="25" t="s">
         <v>272</v>
       </c>
-      <c r="AB4" s="24"/>
-      <c r="AC4" s="24" t="s">
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="25" t="s">
         <v>273</v>
       </c>
-      <c r="AD4" s="24"/>
-      <c r="AE4" s="24" t="s">
+      <c r="AD4" s="25"/>
+      <c r="AE4" s="25" t="s">
         <v>272</v>
       </c>
-      <c r="AF4" s="24"/>
-      <c r="AG4" s="24" t="s">
+      <c r="AF4" s="25"/>
+      <c r="AG4" s="25" t="s">
         <v>273</v>
       </c>
-      <c r="AH4" s="24"/>
-      <c r="AI4" s="24" t="s">
+      <c r="AH4" s="25"/>
+      <c r="AI4" s="25" t="s">
         <v>272</v>
       </c>
-      <c r="AJ4" s="24"/>
-      <c r="AK4" s="24" t="s">
+      <c r="AJ4" s="25"/>
+      <c r="AK4" s="25" t="s">
         <v>273</v>
       </c>
-      <c r="AL4" s="24"/>
-      <c r="AM4" s="23" t="s">
+      <c r="AL4" s="25"/>
+      <c r="AM4" s="24" t="s">
         <v>272</v>
       </c>
-      <c r="AN4" s="23"/>
-      <c r="AO4" s="23" t="s">
+      <c r="AN4" s="24"/>
+      <c r="AO4" s="24" t="s">
         <v>273</v>
       </c>
-      <c r="AP4" s="23"/>
-      <c r="AQ4" s="23" t="s">
+      <c r="AP4" s="24"/>
+      <c r="AQ4" s="24" t="s">
         <v>272</v>
       </c>
-      <c r="AR4" s="23"/>
-      <c r="AS4" s="23" t="s">
+      <c r="AR4" s="24"/>
+      <c r="AS4" s="24" t="s">
         <v>273</v>
       </c>
-      <c r="AT4" s="23"/>
-      <c r="AU4" s="23" t="s">
+      <c r="AT4" s="24"/>
+      <c r="AU4" s="24" t="s">
         <v>272</v>
       </c>
-      <c r="AV4" s="23"/>
-      <c r="AW4" s="23" t="s">
+      <c r="AV4" s="24"/>
+      <c r="AW4" s="24" t="s">
         <v>273</v>
       </c>
-      <c r="AX4" s="23"/>
+      <c r="AX4" s="24"/>
+      <c r="AY4" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="AZ4" s="24"/>
+      <c r="BA4" s="24" t="s">
+        <v>273</v>
+      </c>
+      <c r="BB4" s="24"/>
     </row>
-    <row r="5" spans="1:50" ht="22.5">
-[...1 lines deleted...]
-      <c r="B5" s="30"/>
+    <row r="5" spans="1:54" ht="22.5">
+      <c r="A5" s="31"/>
+      <c r="B5" s="31"/>
       <c r="C5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="K5" s="5" t="s">
@@ -2562,52 +2586,64 @@
       </c>
       <c r="AQ5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="AR5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="AS5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="AT5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="AX5" s="5" t="s">
         <v>271</v>
       </c>
+      <c r="AY5" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="AZ5" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="BA5" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="BB5" s="5" t="s">
+        <v>271</v>
+      </c>
     </row>
-    <row r="6" spans="1:50">
+    <row r="6" spans="1:54">
       <c r="A6" s="6"/>
       <c r="B6" s="7" t="s">
         <v>275</v>
       </c>
       <c r="C6" s="8">
         <v>34874.487289999983</v>
       </c>
       <c r="D6" s="8">
         <v>9084.2444099999993</v>
       </c>
       <c r="E6" s="8">
         <v>3743361.29525</v>
       </c>
       <c r="F6" s="8">
         <v>46254.161689999986</v>
       </c>
       <c r="G6" s="9">
         <v>51992.255929999985</v>
       </c>
       <c r="H6" s="9">
         <v>6874.2348100000008</v>
       </c>
       <c r="I6" s="9">
         <v>4665291.4197900007</v>
       </c>
@@ -2689,75 +2725,87 @@
       <c r="AI6" s="4">
         <v>34458.69659</v>
       </c>
       <c r="AJ6" s="4">
         <v>46253.63541000001</v>
       </c>
       <c r="AK6" s="4">
         <v>3505254.83042</v>
       </c>
       <c r="AL6" s="4">
         <v>44858.016309999999</v>
       </c>
       <c r="AM6" s="4">
         <v>33146.998209999998</v>
       </c>
       <c r="AN6" s="4">
         <v>53302.588849999993</v>
       </c>
       <c r="AO6" s="4">
         <v>3162556.3644700004</v>
       </c>
       <c r="AP6" s="4">
         <v>44603.48</v>
       </c>
       <c r="AQ6" s="4">
-        <v>1890.2822100000001</v>
+        <v>17393.818630000002</v>
       </c>
       <c r="AR6" s="4">
-        <v>3007.5089300000004</v>
+        <v>29838.064040000008</v>
       </c>
       <c r="AS6" s="4">
-        <v>236560.76636000001</v>
+        <v>3067459.8396699997</v>
       </c>
       <c r="AT6" s="4">
-        <v>2587.57521</v>
+        <v>45537.334360000015</v>
       </c>
       <c r="AU6" s="4">
-        <v>1467.0441199999998</v>
+        <v>4005.7757399999991</v>
       </c>
       <c r="AV6" s="4">
-        <v>3627.2765100000001</v>
+        <v>6505.8700000000008</v>
       </c>
       <c r="AW6" s="4">
-        <v>257014.69138999999</v>
+        <v>491712.47687000001</v>
       </c>
       <c r="AX6" s="4">
-        <v>3218.495629999999</v>
+        <v>6056.7713699999995</v>
+      </c>
+      <c r="AY6" s="4">
+        <v>3243.56916</v>
+      </c>
+      <c r="AZ6" s="4">
+        <v>7463.6337900000008</v>
+      </c>
+      <c r="BA6" s="4">
+        <v>481123.63750999997</v>
+      </c>
+      <c r="BB6" s="4">
+        <v>7726.3201400000016</v>
       </c>
     </row>
-    <row r="7" spans="1:50">
+    <row r="7" spans="1:54">
       <c r="A7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C7" s="11">
         <v>5</v>
       </c>
       <c r="D7" s="11">
         <v>29.972999999999999</v>
       </c>
       <c r="E7" s="11">
         <v>23.452000000000002</v>
       </c>
       <c r="F7" s="11">
         <v>97.56174</v>
       </c>
       <c r="G7" s="12">
         <v>7</v>
       </c>
       <c r="H7" s="12">
         <v>51.826410000000003</v>
       </c>
       <c r="I7" s="12">
@@ -2864,52 +2912,64 @@
       </c>
       <c r="AQ7" s="12">
         <v>0</v>
       </c>
       <c r="AR7" s="12">
         <v>0</v>
       </c>
       <c r="AS7" s="12">
         <v>0</v>
       </c>
       <c r="AT7" s="12">
         <v>0</v>
       </c>
       <c r="AU7" s="12">
         <v>0</v>
       </c>
       <c r="AV7" s="12">
         <v>0</v>
       </c>
       <c r="AW7" s="12">
         <v>0</v>
       </c>
       <c r="AX7" s="12">
         <v>0</v>
       </c>
+      <c r="AY7" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ7" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA7" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB7" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="8" spans="1:50">
+    <row r="8" spans="1:54">
       <c r="A8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C8" s="11">
         <v>0</v>
       </c>
       <c r="D8" s="11">
         <v>0</v>
       </c>
       <c r="E8" s="11">
         <v>70.20608</v>
       </c>
       <c r="F8" s="11">
         <v>247.67079000000001</v>
       </c>
       <c r="G8" s="12">
         <v>2.1368499999999999</v>
       </c>
       <c r="H8" s="12">
         <v>6.0310600000000001</v>
       </c>
       <c r="I8" s="12">
@@ -2999,69 +3059,81 @@
       <c r="AK8" s="12">
         <v>0</v>
       </c>
       <c r="AL8" s="12">
         <v>0</v>
       </c>
       <c r="AM8" s="12">
         <v>0</v>
       </c>
       <c r="AN8" s="12">
         <v>0</v>
       </c>
       <c r="AO8" s="12">
         <v>0</v>
       </c>
       <c r="AP8" s="12">
         <v>0</v>
       </c>
       <c r="AQ8" s="12">
         <v>0</v>
       </c>
       <c r="AR8" s="12">
         <v>0</v>
       </c>
       <c r="AS8" s="12">
-        <v>0</v>
+        <v>19.963249999999999</v>
       </c>
       <c r="AT8" s="12">
-        <v>0</v>
+        <v>107.80654</v>
       </c>
       <c r="AU8" s="12">
         <v>0</v>
       </c>
       <c r="AV8" s="12">
         <v>0</v>
       </c>
       <c r="AW8" s="12">
         <v>0</v>
       </c>
       <c r="AX8" s="12">
         <v>0</v>
       </c>
+      <c r="AY8" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ8" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA8" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB8" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="9" spans="1:50">
+    <row r="9" spans="1:54">
       <c r="A9" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C9" s="11">
         <v>126.35769999999999</v>
       </c>
       <c r="D9" s="11">
         <v>588.78498000000002</v>
       </c>
       <c r="E9" s="11">
         <v>34.214419999999997</v>
       </c>
       <c r="F9" s="11">
         <v>179.22329999999999</v>
       </c>
       <c r="G9" s="12">
         <v>0</v>
       </c>
       <c r="H9" s="12">
         <v>0</v>
       </c>
       <c r="I9" s="12">
@@ -3151,69 +3223,81 @@
       <c r="AK9" s="12">
         <v>370.47334000000001</v>
       </c>
       <c r="AL9" s="12">
         <v>825.27421000000004</v>
       </c>
       <c r="AM9" s="12">
         <v>0</v>
       </c>
       <c r="AN9" s="12">
         <v>0</v>
       </c>
       <c r="AO9" s="12">
         <v>274.12067999999999</v>
       </c>
       <c r="AP9" s="12">
         <v>573.31218000000001</v>
       </c>
       <c r="AQ9" s="12">
         <v>0</v>
       </c>
       <c r="AR9" s="12">
         <v>0</v>
       </c>
       <c r="AS9" s="12">
-        <v>16.199249999999999</v>
+        <v>335.81027999999998</v>
       </c>
       <c r="AT9" s="12">
-        <v>37.943300000000001</v>
+        <v>879.96538999999996</v>
       </c>
       <c r="AU9" s="12">
         <v>0</v>
       </c>
       <c r="AV9" s="12">
         <v>0</v>
       </c>
       <c r="AW9" s="12">
-        <v>19.960999999999999</v>
+        <v>50.04654</v>
       </c>
       <c r="AX9" s="12">
-        <v>68.03</v>
+        <v>137.27373</v>
+      </c>
+      <c r="AY9" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ9" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA9" s="12">
+        <v>41.4452</v>
+      </c>
+      <c r="BB9" s="12">
+        <v>163.29416000000001</v>
       </c>
     </row>
-    <row r="10" spans="1:50">
+    <row r="10" spans="1:54">
       <c r="A10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C10" s="11">
         <v>3</v>
       </c>
       <c r="D10" s="11">
         <v>17.984000000000002</v>
       </c>
       <c r="E10" s="11">
         <v>5.0999999999999997E-2</v>
       </c>
       <c r="F10" s="11">
         <v>0.23699999999999999</v>
       </c>
       <c r="G10" s="12">
         <v>2</v>
       </c>
       <c r="H10" s="12">
         <v>13.82037</v>
       </c>
       <c r="I10" s="12">
@@ -3320,52 +3404,64 @@
       </c>
       <c r="AQ10" s="12">
         <v>0</v>
       </c>
       <c r="AR10" s="12">
         <v>0</v>
       </c>
       <c r="AS10" s="12">
         <v>0</v>
       </c>
       <c r="AT10" s="12">
         <v>0</v>
       </c>
       <c r="AU10" s="12">
         <v>0</v>
       </c>
       <c r="AV10" s="12">
         <v>0</v>
       </c>
       <c r="AW10" s="12">
         <v>0</v>
       </c>
       <c r="AX10" s="12">
         <v>0</v>
       </c>
+      <c r="AY10" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA10" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB10" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="11" spans="1:50" ht="22.5">
+    <row r="11" spans="1:54" ht="22.5">
       <c r="A11" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C11" s="11">
         <v>0</v>
       </c>
       <c r="D11" s="11">
         <v>0</v>
       </c>
       <c r="E11" s="11">
         <v>23.483699999999999</v>
       </c>
       <c r="F11" s="11">
         <v>98.070999999999998</v>
       </c>
       <c r="G11" s="12">
         <v>0</v>
       </c>
       <c r="H11" s="12">
         <v>0</v>
       </c>
       <c r="I11" s="12">
@@ -3472,52 +3568,64 @@
       </c>
       <c r="AQ11" s="12">
         <v>0</v>
       </c>
       <c r="AR11" s="12">
         <v>0</v>
       </c>
       <c r="AS11" s="12">
         <v>0</v>
       </c>
       <c r="AT11" s="12">
         <v>0</v>
       </c>
       <c r="AU11" s="12">
         <v>0</v>
       </c>
       <c r="AV11" s="12">
         <v>0</v>
       </c>
       <c r="AW11" s="12">
         <v>0</v>
       </c>
       <c r="AX11" s="12">
         <v>0</v>
       </c>
+      <c r="AY11" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB11" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="12" spans="1:50" ht="33.75">
+    <row r="12" spans="1:54" ht="33.75">
       <c r="A12" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C12" s="11">
         <v>0</v>
       </c>
       <c r="D12" s="11">
         <v>0</v>
       </c>
       <c r="E12" s="11">
         <v>30.81439</v>
       </c>
       <c r="F12" s="11">
         <v>64.91686</v>
       </c>
       <c r="G12" s="12">
         <v>0</v>
       </c>
       <c r="H12" s="12">
         <v>0</v>
       </c>
       <c r="I12" s="12">
@@ -3607,69 +3715,81 @@
       <c r="AK12" s="12">
         <v>9.5373999999999999</v>
       </c>
       <c r="AL12" s="12">
         <v>7.62033</v>
       </c>
       <c r="AM12" s="12">
         <v>0</v>
       </c>
       <c r="AN12" s="12">
         <v>0</v>
       </c>
       <c r="AO12" s="12">
         <v>19.30171</v>
       </c>
       <c r="AP12" s="12">
         <v>16.370660000000001</v>
       </c>
       <c r="AQ12" s="12">
         <v>0</v>
       </c>
       <c r="AR12" s="12">
         <v>0</v>
       </c>
       <c r="AS12" s="12">
-        <v>0</v>
+        <v>18.357489999999999</v>
       </c>
       <c r="AT12" s="12">
-        <v>0</v>
+        <v>30.711639999999999</v>
       </c>
       <c r="AU12" s="12">
         <v>0</v>
       </c>
       <c r="AV12" s="12">
         <v>0</v>
       </c>
       <c r="AW12" s="12">
         <v>0</v>
       </c>
       <c r="AX12" s="12">
         <v>0</v>
       </c>
+      <c r="AY12" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ12" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA12" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB12" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:50" ht="22.5">
+    <row r="13" spans="1:54" ht="22.5">
       <c r="A13" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C13" s="11">
         <v>2633.3573799999999</v>
       </c>
       <c r="D13" s="11">
         <v>3921.0763200000001</v>
       </c>
       <c r="E13" s="11">
         <v>229.41540000000001</v>
       </c>
       <c r="F13" s="11">
         <v>309.94411000000002</v>
       </c>
       <c r="G13" s="12">
         <v>695.29615000000001</v>
       </c>
       <c r="H13" s="12">
         <v>884.74654999999996</v>
       </c>
       <c r="I13" s="12">
@@ -3753,75 +3873,87 @@
       <c r="AI13" s="12">
         <v>20875.57879</v>
       </c>
       <c r="AJ13" s="12">
         <v>36203.953860000001</v>
       </c>
       <c r="AK13" s="12">
         <v>7.1010299999999997</v>
       </c>
       <c r="AL13" s="12">
         <v>14.1966</v>
       </c>
       <c r="AM13" s="12">
         <v>24136.291209999999</v>
       </c>
       <c r="AN13" s="12">
         <v>42534.99106</v>
       </c>
       <c r="AO13" s="12">
         <v>66.928030000000007</v>
       </c>
       <c r="AP13" s="12">
         <v>56.837209999999999</v>
       </c>
       <c r="AQ13" s="12">
-        <v>1358.89221</v>
+        <v>11040.540569999999</v>
       </c>
       <c r="AR13" s="12">
-        <v>2280.05789</v>
+        <v>19871.193920000002</v>
       </c>
       <c r="AS13" s="12">
-        <v>0</v>
+        <v>61.453499999999998</v>
       </c>
       <c r="AT13" s="12">
-        <v>0</v>
+        <v>143.60505000000001</v>
       </c>
       <c r="AU13" s="12">
-        <v>1167.01812</v>
+        <v>3049.8965600000001</v>
       </c>
       <c r="AV13" s="12">
-        <v>2548.4475299999999</v>
+        <v>5137.1625700000004</v>
       </c>
       <c r="AW13" s="12">
-        <v>0</v>
+        <v>2.0003600000000001</v>
       </c>
       <c r="AX13" s="12">
+        <v>2.7496499999999999</v>
+      </c>
+      <c r="AY13" s="12">
+        <v>2768.8944000000001</v>
+      </c>
+      <c r="AZ13" s="12">
+        <v>5882.9446200000002</v>
+      </c>
+      <c r="BA13" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB13" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:50" ht="22.5">
+    <row r="14" spans="1:54" ht="22.5">
       <c r="A14" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C14" s="11">
         <v>0</v>
       </c>
       <c r="D14" s="11">
         <v>0</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="12">
         <v>0</v>
       </c>
       <c r="H14" s="12">
         <v>0</v>
       </c>
       <c r="I14" s="12">
@@ -3928,52 +4060,64 @@
       </c>
       <c r="AQ14" s="12">
         <v>0</v>
       </c>
       <c r="AR14" s="12">
         <v>0</v>
       </c>
       <c r="AS14" s="12">
         <v>0</v>
       </c>
       <c r="AT14" s="12">
         <v>0</v>
       </c>
       <c r="AU14" s="12">
         <v>0</v>
       </c>
       <c r="AV14" s="12">
         <v>0</v>
       </c>
       <c r="AW14" s="12">
         <v>0</v>
       </c>
       <c r="AX14" s="12">
         <v>0</v>
       </c>
+      <c r="AY14" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ14" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA14" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB14" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:50" ht="33.75">
+    <row r="15" spans="1:54" ht="33.75">
       <c r="A15" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C15" s="11">
         <v>0</v>
       </c>
       <c r="D15" s="11">
         <v>0</v>
       </c>
       <c r="E15" s="11">
         <v>51.539920000000002</v>
       </c>
       <c r="F15" s="11">
         <v>67.717870000000005</v>
       </c>
       <c r="G15" s="12">
         <v>0</v>
       </c>
       <c r="H15" s="12">
         <v>0</v>
       </c>
       <c r="I15" s="12">
@@ -4080,52 +4224,64 @@
       </c>
       <c r="AQ15" s="12">
         <v>0</v>
       </c>
       <c r="AR15" s="12">
         <v>0</v>
       </c>
       <c r="AS15" s="12">
         <v>0</v>
       </c>
       <c r="AT15" s="12">
         <v>0</v>
       </c>
       <c r="AU15" s="12">
         <v>0</v>
       </c>
       <c r="AV15" s="12">
         <v>0</v>
       </c>
       <c r="AW15" s="12">
         <v>0</v>
       </c>
       <c r="AX15" s="12">
         <v>0</v>
       </c>
+      <c r="AY15" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ15" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA15" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB15" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:50" ht="33.75">
+    <row r="16" spans="1:54" ht="33.75">
       <c r="A16" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>143</v>
       </c>
       <c r="C16" s="11">
         <v>0</v>
       </c>
       <c r="D16" s="11">
         <v>0</v>
       </c>
       <c r="E16" s="11">
         <v>21.60727</v>
       </c>
       <c r="F16" s="11">
         <v>22.85059</v>
       </c>
       <c r="G16" s="12">
         <v>252.58</v>
       </c>
       <c r="H16" s="12">
         <v>21.894960000000001</v>
       </c>
       <c r="I16" s="12">
@@ -4215,69 +4371,81 @@
       <c r="AK16" s="12">
         <v>0.92898000000000003</v>
       </c>
       <c r="AL16" s="12">
         <v>3.1827999999999999</v>
       </c>
       <c r="AM16" s="12">
         <v>0</v>
       </c>
       <c r="AN16" s="12">
         <v>0</v>
       </c>
       <c r="AO16" s="12">
         <v>0</v>
       </c>
       <c r="AP16" s="12">
         <v>0</v>
       </c>
       <c r="AQ16" s="12">
         <v>0</v>
       </c>
       <c r="AR16" s="12">
         <v>0</v>
       </c>
       <c r="AS16" s="12">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AT16" s="12">
-        <v>0</v>
+        <v>18.2883</v>
       </c>
       <c r="AU16" s="12">
         <v>0</v>
       </c>
       <c r="AV16" s="12">
         <v>0</v>
       </c>
       <c r="AW16" s="12">
         <v>0</v>
       </c>
       <c r="AX16" s="12">
         <v>0</v>
       </c>
+      <c r="AY16" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ16" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA16" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB16" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:50">
+    <row r="17" spans="1:54">
       <c r="A17" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C17" s="11">
         <v>0</v>
       </c>
       <c r="D17" s="11">
         <v>0</v>
       </c>
       <c r="E17" s="11">
         <v>0</v>
       </c>
       <c r="F17" s="11">
         <v>0</v>
       </c>
       <c r="G17" s="12">
         <v>0</v>
       </c>
       <c r="H17" s="12">
         <v>0</v>
       </c>
       <c r="I17" s="12">
@@ -4361,75 +4529,87 @@
       <c r="AI17" s="12">
         <v>0</v>
       </c>
       <c r="AJ17" s="12">
         <v>0</v>
       </c>
       <c r="AK17" s="12">
         <v>6</v>
       </c>
       <c r="AL17" s="12">
         <v>7.65</v>
       </c>
       <c r="AM17" s="12">
         <v>0</v>
       </c>
       <c r="AN17" s="12">
         <v>0</v>
       </c>
       <c r="AO17" s="12">
         <v>6</v>
       </c>
       <c r="AP17" s="12">
         <v>17</v>
       </c>
       <c r="AQ17" s="12">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="AR17" s="12">
-        <v>0</v>
+        <v>26.3</v>
       </c>
       <c r="AS17" s="12">
         <v>0</v>
       </c>
       <c r="AT17" s="12">
         <v>0</v>
       </c>
       <c r="AU17" s="12">
         <v>0</v>
       </c>
       <c r="AV17" s="12">
         <v>0</v>
       </c>
       <c r="AW17" s="12">
         <v>0</v>
       </c>
       <c r="AX17" s="12">
         <v>0</v>
       </c>
+      <c r="AY17" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ17" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA17" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB17" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:50" ht="22.5">
+    <row r="18" spans="1:54" ht="22.5">
       <c r="A18" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C18" s="11">
         <v>23.533000000000001</v>
       </c>
       <c r="D18" s="11">
         <v>33.238</v>
       </c>
       <c r="E18" s="11">
         <v>12.358560000000001</v>
       </c>
       <c r="F18" s="11">
         <v>21.879370000000002</v>
       </c>
       <c r="G18" s="12">
         <v>543.399</v>
       </c>
       <c r="H18" s="12">
         <v>42.811999999999998</v>
       </c>
       <c r="I18" s="12">
@@ -4513,75 +4693,87 @@
       <c r="AI18" s="12">
         <v>0</v>
       </c>
       <c r="AJ18" s="12">
         <v>0</v>
       </c>
       <c r="AK18" s="12">
         <v>0</v>
       </c>
       <c r="AL18" s="12">
         <v>0</v>
       </c>
       <c r="AM18" s="12">
         <v>0</v>
       </c>
       <c r="AN18" s="12">
         <v>0</v>
       </c>
       <c r="AO18" s="12">
         <v>0.33</v>
       </c>
       <c r="AP18" s="12">
         <v>0.40523999999999999</v>
       </c>
       <c r="AQ18" s="12">
-        <v>0</v>
+        <v>121.58494</v>
       </c>
       <c r="AR18" s="12">
-        <v>0</v>
+        <v>982.61990000000003</v>
       </c>
       <c r="AS18" s="12">
         <v>0</v>
       </c>
       <c r="AT18" s="12">
         <v>0</v>
       </c>
       <c r="AU18" s="12">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="12">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="12">
+        <v>0</v>
+      </c>
+      <c r="AX18" s="12">
+        <v>0</v>
+      </c>
+      <c r="AY18" s="12">
         <v>3.7160000000000002</v>
       </c>
-      <c r="AV18" s="12">
+      <c r="AZ18" s="12">
         <v>39.1</v>
       </c>
-      <c r="AW18" s="12">
-[...2 lines deleted...]
-      <c r="AX18" s="12">
+      <c r="BA18" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB18" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:50" ht="22.5">
+    <row r="19" spans="1:54" ht="22.5">
       <c r="A19" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C19" s="11">
         <v>59.2</v>
       </c>
       <c r="D19" s="11">
         <v>11.757</v>
       </c>
       <c r="E19" s="11">
         <v>1191.64455</v>
       </c>
       <c r="F19" s="11">
         <v>1181.96128</v>
       </c>
       <c r="G19" s="12">
         <v>651.779</v>
       </c>
       <c r="H19" s="12">
         <v>136.22765000000001</v>
       </c>
       <c r="I19" s="12">
@@ -4665,75 +4857,87 @@
       <c r="AI19" s="12">
         <v>981.87400000000002</v>
       </c>
       <c r="AJ19" s="12">
         <v>1556.8478299999999</v>
       </c>
       <c r="AK19" s="12">
         <v>2503.63445</v>
       </c>
       <c r="AL19" s="12">
         <v>1753.4241300000001</v>
       </c>
       <c r="AM19" s="12">
         <v>688.947</v>
       </c>
       <c r="AN19" s="12">
         <v>2494.6582400000002</v>
       </c>
       <c r="AO19" s="12">
         <v>1444.7147199999999</v>
       </c>
       <c r="AP19" s="12">
         <v>1817.1703</v>
       </c>
       <c r="AQ19" s="12">
-        <v>40.332000000000001</v>
+        <v>275.35394000000002</v>
       </c>
       <c r="AR19" s="12">
-        <v>74.880139999999997</v>
+        <v>604.53823999999997</v>
       </c>
       <c r="AS19" s="12">
-        <v>74.367999999999995</v>
+        <v>1118.97425</v>
       </c>
       <c r="AT19" s="12">
-        <v>103.54089</v>
+        <v>1799.0291199999999</v>
       </c>
       <c r="AU19" s="12">
-        <v>78.400000000000006</v>
+        <v>91.923079999999999</v>
       </c>
       <c r="AV19" s="12">
-        <v>690.87846000000002</v>
+        <v>250.52851999999999</v>
       </c>
       <c r="AW19" s="12">
-        <v>62.066000000000003</v>
+        <v>258.774</v>
       </c>
       <c r="AX19" s="12">
-        <v>85.718699999999998</v>
+        <v>374.48644999999999</v>
+      </c>
+      <c r="AY19" s="12">
+        <v>89.4</v>
+      </c>
+      <c r="AZ19" s="12">
+        <v>787.69678999999996</v>
+      </c>
+      <c r="BA19" s="12">
+        <v>241.38800000000001</v>
+      </c>
+      <c r="BB19" s="12">
+        <v>354.00599</v>
       </c>
     </row>
-    <row r="20" spans="1:50" ht="22.5">
+    <row r="20" spans="1:54" ht="22.5">
       <c r="A20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C20" s="11">
         <v>33.01</v>
       </c>
       <c r="D20" s="11">
         <v>24.788</v>
       </c>
       <c r="E20" s="11">
         <v>2.2859999999999998E-2</v>
       </c>
       <c r="F20" s="11">
         <v>0.27300000000000002</v>
       </c>
       <c r="G20" s="12">
         <v>80.242000000000004</v>
       </c>
       <c r="H20" s="12">
         <v>65.148449999999997</v>
       </c>
       <c r="I20" s="12">
@@ -4817,75 +5021,87 @@
       <c r="AI20" s="12">
         <v>465.786</v>
       </c>
       <c r="AJ20" s="12">
         <v>598.70699999999999</v>
       </c>
       <c r="AK20" s="12">
         <v>44.614199999999997</v>
       </c>
       <c r="AL20" s="12">
         <v>78.819199999999995</v>
       </c>
       <c r="AM20" s="12">
         <v>675</v>
       </c>
       <c r="AN20" s="12">
         <v>845.94068000000004</v>
       </c>
       <c r="AO20" s="12">
         <v>133.08111</v>
       </c>
       <c r="AP20" s="12">
         <v>296.08553999999998</v>
       </c>
       <c r="AQ20" s="12">
-        <v>80</v>
+        <v>737.8</v>
       </c>
       <c r="AR20" s="12">
-        <v>94.587689999999995</v>
+        <v>1034.11331</v>
       </c>
       <c r="AS20" s="12">
-        <v>2.2719999999999998</v>
+        <v>176.80044000000001</v>
       </c>
       <c r="AT20" s="12">
-        <v>6.0937400000000004</v>
+        <v>358.30023999999997</v>
       </c>
       <c r="AU20" s="12">
-        <v>40</v>
+        <v>120.7</v>
       </c>
       <c r="AV20" s="12">
-        <v>64.271000000000001</v>
+        <v>151.97478000000001</v>
       </c>
       <c r="AW20" s="12">
-        <v>1.44</v>
+        <v>23.63</v>
       </c>
       <c r="AX20" s="12">
-        <v>3.9276399999999998</v>
+        <v>50.518380000000001</v>
+      </c>
+      <c r="AY20" s="12">
+        <v>100</v>
+      </c>
+      <c r="AZ20" s="12">
+        <v>157.86199999999999</v>
+      </c>
+      <c r="BA20" s="12">
+        <v>56.44</v>
+      </c>
+      <c r="BB20" s="12">
+        <v>133.24153000000001</v>
       </c>
     </row>
-    <row r="21" spans="1:50" ht="33.75">
+    <row r="21" spans="1:54" ht="33.75">
       <c r="A21" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C21" s="11">
         <v>20</v>
       </c>
       <c r="D21" s="11">
         <v>5.4969999999999999</v>
       </c>
       <c r="E21" s="11">
         <v>82.375799999999998</v>
       </c>
       <c r="F21" s="11">
         <v>118.18061</v>
       </c>
       <c r="G21" s="12">
         <v>85.512</v>
       </c>
       <c r="H21" s="12">
         <v>33.417870000000001</v>
       </c>
       <c r="I21" s="12">
@@ -4975,69 +5191,81 @@
       <c r="AK21" s="12">
         <v>28.356190000000002</v>
       </c>
       <c r="AL21" s="12">
         <v>236.9289</v>
       </c>
       <c r="AM21" s="12">
         <v>1.4</v>
       </c>
       <c r="AN21" s="12">
         <v>4.7690000000000001</v>
       </c>
       <c r="AO21" s="12">
         <v>30.856680000000001</v>
       </c>
       <c r="AP21" s="12">
         <v>268.43083000000001</v>
       </c>
       <c r="AQ21" s="12">
         <v>0</v>
       </c>
       <c r="AR21" s="12">
         <v>0</v>
       </c>
       <c r="AS21" s="12">
-        <v>2.63862</v>
+        <v>26.7317</v>
       </c>
       <c r="AT21" s="12">
-        <v>22.220839999999999</v>
+        <v>286.82965999999999</v>
       </c>
       <c r="AU21" s="12">
         <v>0</v>
       </c>
       <c r="AV21" s="12">
         <v>0</v>
       </c>
       <c r="AW21" s="12">
-        <v>0.76480000000000004</v>
+        <v>3.4886200000000001</v>
       </c>
       <c r="AX21" s="12">
-        <v>10.651529999999999</v>
+        <v>31.41206</v>
+      </c>
+      <c r="AY21" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ21" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA21" s="12">
+        <v>3.2219000000000002</v>
+      </c>
+      <c r="BB21" s="12">
+        <v>41.572510000000001</v>
       </c>
     </row>
-    <row r="22" spans="1:50" ht="45">
+    <row r="22" spans="1:54" ht="45">
       <c r="A22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C22" s="11">
         <v>29.83</v>
       </c>
       <c r="D22" s="11">
         <v>12.04537</v>
       </c>
       <c r="E22" s="11">
         <v>3.6669999999999998</v>
       </c>
       <c r="F22" s="11">
         <v>15.21942</v>
       </c>
       <c r="G22" s="12">
         <v>108.69</v>
       </c>
       <c r="H22" s="12">
         <v>32.763759999999998</v>
       </c>
       <c r="I22" s="12">
@@ -5121,75 +5349,87 @@
       <c r="AI22" s="12">
         <v>43.91</v>
       </c>
       <c r="AJ22" s="12">
         <v>38.017000000000003</v>
       </c>
       <c r="AK22" s="12">
         <v>2.1735099999999998</v>
       </c>
       <c r="AL22" s="12">
         <v>26.740939999999998</v>
       </c>
       <c r="AM22" s="12">
         <v>78.869</v>
       </c>
       <c r="AN22" s="12">
         <v>86.511979999999994</v>
       </c>
       <c r="AO22" s="12">
         <v>3.4311799999999999</v>
       </c>
       <c r="AP22" s="12">
         <v>39.914459999999998</v>
       </c>
       <c r="AQ22" s="12">
-        <v>0</v>
+        <v>27.004999999999999</v>
       </c>
       <c r="AR22" s="12">
-        <v>0</v>
+        <v>26.837260000000001</v>
       </c>
       <c r="AS22" s="12">
+        <v>2.4073199999999999</v>
+      </c>
+      <c r="AT22" s="12">
+        <v>34.19753</v>
+      </c>
+      <c r="AU22" s="12">
+        <v>0</v>
+      </c>
+      <c r="AV22" s="12">
+        <v>0</v>
+      </c>
+      <c r="AW22" s="12">
         <v>0.1288</v>
       </c>
-      <c r="AT22" s="12">
+      <c r="AX22" s="12">
         <v>2.3215499999999998</v>
       </c>
-      <c r="AU22" s="12">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="AY22" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ22" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA22" s="12">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="BB22" s="12">
+        <v>0.67362</v>
       </c>
     </row>
-    <row r="23" spans="1:50" ht="56.25">
+    <row r="23" spans="1:54" ht="56.25">
       <c r="A23" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C23" s="11">
         <v>0</v>
       </c>
       <c r="D23" s="11">
         <v>0</v>
       </c>
       <c r="E23" s="11">
         <v>15.057399999999999</v>
       </c>
       <c r="F23" s="11">
         <v>67.120580000000004</v>
       </c>
       <c r="G23" s="12">
         <v>0</v>
       </c>
       <c r="H23" s="12">
         <v>0</v>
       </c>
       <c r="I23" s="12">
@@ -5279,69 +5519,81 @@
       <c r="AK23" s="12">
         <v>12.89601</v>
       </c>
       <c r="AL23" s="12">
         <v>86.072310000000002</v>
       </c>
       <c r="AM23" s="12">
         <v>0</v>
       </c>
       <c r="AN23" s="12">
         <v>0</v>
       </c>
       <c r="AO23" s="12">
         <v>12.34718</v>
       </c>
       <c r="AP23" s="12">
         <v>102.47237</v>
       </c>
       <c r="AQ23" s="12">
         <v>0</v>
       </c>
       <c r="AR23" s="12">
         <v>0</v>
       </c>
       <c r="AS23" s="12">
-        <v>0.58362999999999998</v>
+        <v>12.031879999999999</v>
       </c>
       <c r="AT23" s="12">
-        <v>6.9770000000000003</v>
+        <v>120.91963</v>
       </c>
       <c r="AU23" s="12">
         <v>0</v>
       </c>
       <c r="AV23" s="12">
         <v>0</v>
       </c>
       <c r="AW23" s="12">
-        <v>0.39512000000000003</v>
+        <v>0.99522999999999995</v>
       </c>
       <c r="AX23" s="12">
-        <v>7.8937900000000001</v>
+        <v>12.063129999999999</v>
+      </c>
+      <c r="AY23" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ23" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA23" s="12">
+        <v>0.64456000000000002</v>
+      </c>
+      <c r="BB23" s="12">
+        <v>12.792579999999999</v>
       </c>
     </row>
-    <row r="24" spans="1:50" ht="56.25">
+    <row r="24" spans="1:54" ht="56.25">
       <c r="A24" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C24" s="11">
         <v>0</v>
       </c>
       <c r="D24" s="11">
         <v>0</v>
       </c>
       <c r="E24" s="11">
         <v>0.01</v>
       </c>
       <c r="F24" s="11">
         <v>7.9829999999999998E-2</v>
       </c>
       <c r="G24" s="12">
         <v>0</v>
       </c>
       <c r="H24" s="12">
         <v>0</v>
       </c>
       <c r="I24" s="12">
@@ -5431,69 +5683,81 @@
       <c r="AK24" s="12">
         <v>1.1200000000000001</v>
       </c>
       <c r="AL24" s="12">
         <v>11.89719</v>
       </c>
       <c r="AM24" s="12">
         <v>0</v>
       </c>
       <c r="AN24" s="12">
         <v>0</v>
       </c>
       <c r="AO24" s="12">
         <v>1.714</v>
       </c>
       <c r="AP24" s="12">
         <v>21.203099999999999</v>
       </c>
       <c r="AQ24" s="12">
         <v>0</v>
       </c>
       <c r="AR24" s="12">
         <v>0</v>
       </c>
       <c r="AS24" s="12">
-        <v>0</v>
+        <v>1.4139999999999999</v>
       </c>
       <c r="AT24" s="12">
-        <v>0</v>
+        <v>25.96931</v>
       </c>
       <c r="AU24" s="12">
         <v>0</v>
       </c>
       <c r="AV24" s="12">
         <v>0</v>
       </c>
       <c r="AW24" s="12">
-        <v>0</v>
+        <v>0.14000000000000001</v>
       </c>
       <c r="AX24" s="12">
-        <v>0</v>
+        <v>2.1991399999999999</v>
+      </c>
+      <c r="AY24" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ24" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA24" s="12">
+        <v>0.06</v>
+      </c>
+      <c r="BB24" s="12">
+        <v>1.06728</v>
       </c>
     </row>
-    <row r="25" spans="1:50" ht="33.75">
+    <row r="25" spans="1:54" ht="33.75">
       <c r="A25" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C25" s="11">
         <v>0</v>
       </c>
       <c r="D25" s="11">
         <v>0</v>
       </c>
       <c r="E25" s="11">
         <v>2285.4845999999998</v>
       </c>
       <c r="F25" s="11">
         <v>762.86410999999998</v>
       </c>
       <c r="G25" s="12">
         <v>0</v>
       </c>
       <c r="H25" s="12">
         <v>0</v>
       </c>
       <c r="I25" s="12">
@@ -5583,69 +5847,81 @@
       <c r="AK25" s="12">
         <v>4602.3427499999998</v>
       </c>
       <c r="AL25" s="12">
         <v>1920.2571600000001</v>
       </c>
       <c r="AM25" s="12">
         <v>0</v>
       </c>
       <c r="AN25" s="12">
         <v>0</v>
       </c>
       <c r="AO25" s="12">
         <v>2982.77198</v>
       </c>
       <c r="AP25" s="12">
         <v>1448.14426</v>
       </c>
       <c r="AQ25" s="12">
         <v>0</v>
       </c>
       <c r="AR25" s="12">
         <v>0</v>
       </c>
       <c r="AS25" s="12">
-        <v>105.19588</v>
+        <v>428.63733999999999</v>
       </c>
       <c r="AT25" s="12">
-        <v>58.907290000000003</v>
+        <v>282.24592000000001</v>
       </c>
       <c r="AU25" s="12">
         <v>0</v>
       </c>
       <c r="AV25" s="12">
         <v>0</v>
       </c>
       <c r="AW25" s="12">
+        <v>212.20350999999999</v>
+      </c>
+      <c r="AX25" s="12">
+        <v>131.52968999999999</v>
+      </c>
+      <c r="AY25" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ25" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA25" s="12">
         <v>0.66105000000000003</v>
       </c>
-      <c r="AX25" s="12">
+      <c r="BB25" s="12">
         <v>1.99668</v>
       </c>
     </row>
-    <row r="26" spans="1:50" ht="22.5">
+    <row r="26" spans="1:54" ht="22.5">
       <c r="A26" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C26" s="11">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="11">
         <v>317.98009999999999</v>
       </c>
       <c r="F26" s="11">
         <v>323.67482000000001</v>
       </c>
       <c r="G26" s="12">
         <v>0</v>
       </c>
       <c r="H26" s="12">
         <v>0</v>
       </c>
       <c r="I26" s="12">
@@ -5735,69 +6011,81 @@
       <c r="AK26" s="12">
         <v>6.9738699999999998</v>
       </c>
       <c r="AL26" s="12">
         <v>17.339220000000001</v>
       </c>
       <c r="AM26" s="12">
         <v>0</v>
       </c>
       <c r="AN26" s="12">
         <v>0</v>
       </c>
       <c r="AO26" s="12">
         <v>19.82508</v>
       </c>
       <c r="AP26" s="12">
         <v>45.66713</v>
       </c>
       <c r="AQ26" s="12">
         <v>0</v>
       </c>
       <c r="AR26" s="12">
         <v>0</v>
       </c>
       <c r="AS26" s="12">
-        <v>9.5399999999999999E-2</v>
+        <v>3.73732</v>
       </c>
       <c r="AT26" s="12">
-        <v>0.19486000000000001</v>
+        <v>8.5855200000000007</v>
       </c>
       <c r="AU26" s="12">
         <v>0</v>
       </c>
       <c r="AV26" s="12">
         <v>0</v>
       </c>
       <c r="AW26" s="12">
-        <v>0.52500000000000002</v>
+        <v>0.31380000000000002</v>
       </c>
       <c r="AX26" s="12">
-        <v>0.84094000000000002</v>
+        <v>0.69833000000000001</v>
+      </c>
+      <c r="AY26" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ26" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA26" s="12">
+        <v>0.753</v>
+      </c>
+      <c r="BB26" s="12">
+        <v>1.40991</v>
       </c>
     </row>
-    <row r="27" spans="1:50" ht="56.25">
+    <row r="27" spans="1:54" ht="56.25">
       <c r="A27" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C27" s="11">
         <v>0</v>
       </c>
       <c r="D27" s="11">
         <v>0</v>
       </c>
       <c r="E27" s="11">
         <v>303.66194999999999</v>
       </c>
       <c r="F27" s="11">
         <v>426.27143000000001</v>
       </c>
       <c r="G27" s="12">
         <v>0</v>
       </c>
       <c r="H27" s="12">
         <v>0</v>
       </c>
       <c r="I27" s="12">
@@ -5887,69 +6175,81 @@
       <c r="AK27" s="12">
         <v>42.374169999999999</v>
       </c>
       <c r="AL27" s="12">
         <v>49.777410000000003</v>
       </c>
       <c r="AM27" s="12">
         <v>0</v>
       </c>
       <c r="AN27" s="12">
         <v>0</v>
       </c>
       <c r="AO27" s="12">
         <v>11.653930000000001</v>
       </c>
       <c r="AP27" s="12">
         <v>14.763120000000001</v>
       </c>
       <c r="AQ27" s="12">
         <v>0</v>
       </c>
       <c r="AR27" s="12">
         <v>0</v>
       </c>
       <c r="AS27" s="12">
-        <v>4.5040500000000003</v>
+        <v>32.159979999999997</v>
       </c>
       <c r="AT27" s="12">
-        <v>5.1762800000000002</v>
+        <v>55.698079999999997</v>
       </c>
       <c r="AU27" s="12">
         <v>0</v>
       </c>
       <c r="AV27" s="12">
         <v>0</v>
       </c>
       <c r="AW27" s="12">
-        <v>2.5251000000000001</v>
+        <v>5.99878</v>
       </c>
       <c r="AX27" s="12">
-        <v>3.8076300000000001</v>
+        <v>7.3696000000000002</v>
+      </c>
+      <c r="AY27" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ27" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA27" s="12">
+        <v>2.8340999999999998</v>
+      </c>
+      <c r="BB27" s="12">
+        <v>4.5095799999999997</v>
       </c>
     </row>
-    <row r="28" spans="1:50" ht="56.25">
+    <row r="28" spans="1:54" ht="56.25">
       <c r="A28" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C28" s="11">
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <v>0</v>
       </c>
       <c r="E28" s="11">
         <v>2.7490000000000001</v>
       </c>
       <c r="F28" s="11">
         <v>2.7669999999999999</v>
       </c>
       <c r="G28" s="12">
         <v>0</v>
       </c>
       <c r="H28" s="12">
         <v>0</v>
       </c>
       <c r="I28" s="12">
@@ -6039,69 +6339,81 @@
       <c r="AK28" s="12">
         <v>12.24874</v>
       </c>
       <c r="AL28" s="12">
         <v>20.60406</v>
       </c>
       <c r="AM28" s="12">
         <v>0</v>
       </c>
       <c r="AN28" s="12">
         <v>0</v>
       </c>
       <c r="AO28" s="12">
         <v>11.80654</v>
       </c>
       <c r="AP28" s="12">
         <v>40.79448</v>
       </c>
       <c r="AQ28" s="12">
         <v>0</v>
       </c>
       <c r="AR28" s="12">
         <v>0</v>
       </c>
       <c r="AS28" s="12">
-        <v>1.60842</v>
+        <v>85.832470000000001</v>
       </c>
       <c r="AT28" s="12">
-        <v>5.9847400000000004</v>
+        <v>118.92982000000001</v>
       </c>
       <c r="AU28" s="12">
         <v>0</v>
       </c>
       <c r="AV28" s="12">
         <v>0</v>
       </c>
       <c r="AW28" s="12">
-        <v>1.47305</v>
+        <v>23.003900000000002</v>
       </c>
       <c r="AX28" s="12">
-        <v>6.4415399999999998</v>
+        <v>35.446680000000001</v>
+      </c>
+      <c r="AY28" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ28" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA28" s="12">
+        <v>20.473050000000001</v>
+      </c>
+      <c r="BB28" s="12">
+        <v>24.39424</v>
       </c>
     </row>
-    <row r="29" spans="1:50" ht="32.25" customHeight="1">
+    <row r="29" spans="1:54" ht="32.25" customHeight="1">
       <c r="A29" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C29" s="11">
         <v>20</v>
       </c>
       <c r="D29" s="11">
         <v>55.161299999999997</v>
       </c>
       <c r="E29" s="11">
         <v>3.0310000000000001</v>
       </c>
       <c r="F29" s="11">
         <v>8.91953</v>
       </c>
       <c r="G29" s="12">
         <v>0</v>
       </c>
       <c r="H29" s="12">
         <v>0</v>
       </c>
       <c r="I29" s="12">
@@ -6185,75 +6497,87 @@
       <c r="AI29" s="12">
         <v>225.5</v>
       </c>
       <c r="AJ29" s="12">
         <v>1069.0409500000001</v>
       </c>
       <c r="AK29" s="12">
         <v>40.129869999999997</v>
       </c>
       <c r="AL29" s="12">
         <v>191.59808000000001</v>
       </c>
       <c r="AM29" s="12">
         <v>458.4</v>
       </c>
       <c r="AN29" s="12">
         <v>2994.11582</v>
       </c>
       <c r="AO29" s="12">
         <v>0</v>
       </c>
       <c r="AP29" s="12">
         <v>0</v>
       </c>
       <c r="AQ29" s="12">
-        <v>20</v>
+        <v>590</v>
       </c>
       <c r="AR29" s="12">
-        <v>133.03450000000001</v>
+        <v>3570.1212099999998</v>
       </c>
       <c r="AS29" s="12">
         <v>0</v>
       </c>
       <c r="AT29" s="12">
         <v>0</v>
       </c>
       <c r="AU29" s="12">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="AV29" s="12">
-        <v>108.2534</v>
+        <v>257.12065000000001</v>
       </c>
       <c r="AW29" s="12">
         <v>0</v>
       </c>
       <c r="AX29" s="12">
         <v>0</v>
       </c>
+      <c r="AY29" s="12">
+        <v>60</v>
+      </c>
+      <c r="AZ29" s="12">
+        <v>313.95652999999999</v>
+      </c>
+      <c r="BA29" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB29" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="30" spans="1:50">
+    <row r="30" spans="1:54">
       <c r="A30" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C30" s="11">
         <v>62.573</v>
       </c>
       <c r="D30" s="11">
         <v>142.50045</v>
       </c>
       <c r="E30" s="11">
         <v>153.70074</v>
       </c>
       <c r="F30" s="11">
         <v>522.21910000000003</v>
       </c>
       <c r="G30" s="12">
         <v>45.901150000000001</v>
       </c>
       <c r="H30" s="12">
         <v>109.30996</v>
       </c>
       <c r="I30" s="12">
@@ -6337,75 +6661,87 @@
       <c r="AI30" s="12">
         <v>330</v>
       </c>
       <c r="AJ30" s="12">
         <v>582.39827000000002</v>
       </c>
       <c r="AK30" s="12">
         <v>294.64920000000001</v>
       </c>
       <c r="AL30" s="12">
         <v>1487.85762</v>
       </c>
       <c r="AM30" s="12">
         <v>370</v>
       </c>
       <c r="AN30" s="12">
         <v>755.89770999999996</v>
       </c>
       <c r="AO30" s="12">
         <v>447.88002999999998</v>
       </c>
       <c r="AP30" s="12">
         <v>2161.0919699999999</v>
       </c>
       <c r="AQ30" s="12">
-        <v>0</v>
+        <v>340</v>
       </c>
       <c r="AR30" s="12">
-        <v>0</v>
+        <v>1150.63373</v>
       </c>
       <c r="AS30" s="12">
-        <v>20.052140000000001</v>
+        <v>364.76614999999998</v>
       </c>
       <c r="AT30" s="12">
-        <v>102.19286</v>
+        <v>2086.53087</v>
       </c>
       <c r="AU30" s="12">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="AV30" s="12">
-        <v>0</v>
+        <v>86.325959999999995</v>
       </c>
       <c r="AW30" s="12">
-        <v>0</v>
+        <v>62.837209999999999</v>
       </c>
       <c r="AX30" s="12">
-        <v>0</v>
+        <v>340.97899000000001</v>
+      </c>
+      <c r="AY30" s="12">
+        <v>20</v>
+      </c>
+      <c r="AZ30" s="12">
+        <v>77.155230000000003</v>
+      </c>
+      <c r="BA30" s="12">
+        <v>17.439869999999999</v>
+      </c>
+      <c r="BB30" s="12">
+        <v>99.762929999999997</v>
       </c>
     </row>
-    <row r="31" spans="1:50">
+    <row r="31" spans="1:54">
       <c r="A31" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C31" s="11">
         <v>0</v>
       </c>
       <c r="D31" s="11">
         <v>0</v>
       </c>
       <c r="E31" s="11">
         <v>390.33819999999997</v>
       </c>
       <c r="F31" s="11">
         <v>1440.19688</v>
       </c>
       <c r="G31" s="12">
         <v>0</v>
       </c>
       <c r="H31" s="12">
         <v>0</v>
       </c>
       <c r="I31" s="12">
@@ -6495,69 +6831,81 @@
       <c r="AK31" s="12">
         <v>86.3</v>
       </c>
       <c r="AL31" s="12">
         <v>113.2893</v>
       </c>
       <c r="AM31" s="12">
         <v>0</v>
       </c>
       <c r="AN31" s="12">
         <v>0</v>
       </c>
       <c r="AO31" s="12">
         <v>73.584000000000003</v>
       </c>
       <c r="AP31" s="12">
         <v>119.07599999999999</v>
       </c>
       <c r="AQ31" s="12">
         <v>0</v>
       </c>
       <c r="AR31" s="12">
         <v>0</v>
       </c>
       <c r="AS31" s="12">
-        <v>0</v>
+        <v>142.6</v>
       </c>
       <c r="AT31" s="12">
-        <v>0</v>
+        <v>170.70568</v>
       </c>
       <c r="AU31" s="12">
         <v>0</v>
       </c>
       <c r="AV31" s="12">
         <v>0</v>
       </c>
       <c r="AW31" s="12">
         <v>0</v>
       </c>
       <c r="AX31" s="12">
         <v>0</v>
       </c>
+      <c r="AY31" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ31" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA31" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB31" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="32" spans="1:50" ht="45">
+    <row r="32" spans="1:54" ht="45">
       <c r="A32" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C32" s="11">
         <v>0</v>
       </c>
       <c r="D32" s="11">
         <v>0</v>
       </c>
       <c r="E32" s="11">
         <v>0</v>
       </c>
       <c r="F32" s="11">
         <v>0</v>
       </c>
       <c r="G32" s="12">
         <v>0</v>
       </c>
       <c r="H32" s="12">
         <v>0</v>
       </c>
       <c r="I32" s="12">
@@ -6647,69 +6995,81 @@
       <c r="AK32" s="12">
         <v>0</v>
       </c>
       <c r="AL32" s="12">
         <v>0</v>
       </c>
       <c r="AM32" s="12">
         <v>0</v>
       </c>
       <c r="AN32" s="12">
         <v>0</v>
       </c>
       <c r="AO32" s="12">
         <v>0</v>
       </c>
       <c r="AP32" s="12">
         <v>0</v>
       </c>
       <c r="AQ32" s="12">
         <v>0</v>
       </c>
       <c r="AR32" s="12">
         <v>0</v>
       </c>
       <c r="AS32" s="12">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="AT32" s="12">
-        <v>0</v>
+        <v>0.21079000000000001</v>
       </c>
       <c r="AU32" s="12">
         <v>0</v>
       </c>
       <c r="AV32" s="12">
         <v>0</v>
       </c>
       <c r="AW32" s="12">
         <v>0</v>
       </c>
       <c r="AX32" s="12">
         <v>0</v>
       </c>
+      <c r="AY32" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ32" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA32" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB32" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="33" spans="1:50">
+    <row r="33" spans="1:54">
       <c r="A33" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C33" s="11">
         <v>0</v>
       </c>
       <c r="D33" s="11">
         <v>0</v>
       </c>
       <c r="E33" s="11">
         <v>6.9</v>
       </c>
       <c r="F33" s="11">
         <v>4.5690999999999997</v>
       </c>
       <c r="G33" s="12">
         <v>0</v>
       </c>
       <c r="H33" s="12">
         <v>0</v>
       </c>
       <c r="I33" s="12">
@@ -6799,69 +7159,81 @@
       <c r="AK33" s="12">
         <v>26.62565</v>
       </c>
       <c r="AL33" s="12">
         <v>35.020820000000001</v>
       </c>
       <c r="AM33" s="12">
         <v>0</v>
       </c>
       <c r="AN33" s="12">
         <v>0</v>
       </c>
       <c r="AO33" s="12">
         <v>23.53999</v>
       </c>
       <c r="AP33" s="12">
         <v>26.22465</v>
       </c>
       <c r="AQ33" s="12">
         <v>0</v>
       </c>
       <c r="AR33" s="12">
         <v>0</v>
       </c>
       <c r="AS33" s="12">
-        <v>0</v>
+        <v>5.0125000000000002</v>
       </c>
       <c r="AT33" s="12">
-        <v>0</v>
+        <v>3.859</v>
       </c>
       <c r="AU33" s="12">
         <v>0</v>
       </c>
       <c r="AV33" s="12">
         <v>0</v>
       </c>
       <c r="AW33" s="12">
         <v>0</v>
       </c>
       <c r="AX33" s="12">
         <v>0</v>
       </c>
+      <c r="AY33" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ33" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA33" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB33" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="34" spans="1:50" ht="22.5">
+    <row r="34" spans="1:54" ht="22.5">
       <c r="A34" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C34" s="11">
         <v>0</v>
       </c>
       <c r="D34" s="11">
         <v>0</v>
       </c>
       <c r="E34" s="11">
         <v>4.2500000000000003E-2</v>
       </c>
       <c r="F34" s="11">
         <v>0.78856000000000004</v>
       </c>
       <c r="G34" s="12">
         <v>0</v>
       </c>
       <c r="H34" s="12">
         <v>0</v>
       </c>
       <c r="I34" s="12">
@@ -6968,52 +7340,64 @@
       </c>
       <c r="AQ34" s="12">
         <v>0</v>
       </c>
       <c r="AR34" s="12">
         <v>0</v>
       </c>
       <c r="AS34" s="12">
         <v>0</v>
       </c>
       <c r="AT34" s="12">
         <v>0</v>
       </c>
       <c r="AU34" s="12">
         <v>0</v>
       </c>
       <c r="AV34" s="12">
         <v>0</v>
       </c>
       <c r="AW34" s="12">
         <v>0</v>
       </c>
       <c r="AX34" s="12">
         <v>0</v>
       </c>
+      <c r="AY34" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ34" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA34" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB34" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="35" spans="1:50">
+    <row r="35" spans="1:54">
       <c r="A35" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C35" s="11">
         <v>1638</v>
       </c>
       <c r="D35" s="11">
         <v>34.260150000000003</v>
       </c>
       <c r="E35" s="11">
         <v>36.11</v>
       </c>
       <c r="F35" s="11">
         <v>5.4991500000000002</v>
       </c>
       <c r="G35" s="12">
         <v>0</v>
       </c>
       <c r="H35" s="12">
         <v>0</v>
       </c>
       <c r="I35" s="12">
@@ -7120,52 +7504,64 @@
       </c>
       <c r="AQ35" s="12">
         <v>0</v>
       </c>
       <c r="AR35" s="12">
         <v>0</v>
       </c>
       <c r="AS35" s="12">
         <v>0</v>
       </c>
       <c r="AT35" s="12">
         <v>0</v>
       </c>
       <c r="AU35" s="12">
         <v>0</v>
       </c>
       <c r="AV35" s="12">
         <v>0</v>
       </c>
       <c r="AW35" s="12">
         <v>0</v>
       </c>
       <c r="AX35" s="12">
         <v>0</v>
       </c>
+      <c r="AY35" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA35" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB35" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:50">
+    <row r="36" spans="1:54">
       <c r="A36" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>163</v>
       </c>
       <c r="C36" s="11">
         <v>1188.54483</v>
       </c>
       <c r="D36" s="11">
         <v>40.855020000000003</v>
       </c>
       <c r="E36" s="11">
         <v>0</v>
       </c>
       <c r="F36" s="11">
         <v>0</v>
       </c>
       <c r="G36" s="12">
         <v>1268.3230000000001</v>
       </c>
       <c r="H36" s="12">
         <v>194.99634</v>
       </c>
       <c r="I36" s="12">
@@ -7272,52 +7668,64 @@
       </c>
       <c r="AQ36" s="12">
         <v>0</v>
       </c>
       <c r="AR36" s="12">
         <v>0</v>
       </c>
       <c r="AS36" s="12">
         <v>0</v>
       </c>
       <c r="AT36" s="12">
         <v>0</v>
       </c>
       <c r="AU36" s="12">
         <v>0</v>
       </c>
       <c r="AV36" s="12">
         <v>0</v>
       </c>
       <c r="AW36" s="12">
         <v>0</v>
       </c>
       <c r="AX36" s="12">
         <v>0</v>
       </c>
+      <c r="AY36" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ36" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA36" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB36" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="37" spans="1:50" ht="22.5">
+    <row r="37" spans="1:54" ht="22.5">
       <c r="A37" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C37" s="11">
         <v>5140.6075499999997</v>
       </c>
       <c r="D37" s="11">
         <v>345.06601000000001</v>
       </c>
       <c r="E37" s="11">
         <v>1</v>
       </c>
       <c r="F37" s="11">
         <v>1.85436</v>
       </c>
       <c r="G37" s="12">
         <v>2754.61895</v>
       </c>
       <c r="H37" s="12">
         <v>236.33411000000001</v>
       </c>
       <c r="I37" s="12">
@@ -7407,69 +7815,81 @@
       <c r="AK37" s="12">
         <v>4.16</v>
       </c>
       <c r="AL37" s="12">
         <v>1.1862999999999999</v>
       </c>
       <c r="AM37" s="12">
         <v>0</v>
       </c>
       <c r="AN37" s="12">
         <v>0</v>
       </c>
       <c r="AO37" s="12">
         <v>9.9000000000000005E-2</v>
       </c>
       <c r="AP37" s="12">
         <v>0.31884000000000001</v>
       </c>
       <c r="AQ37" s="12">
         <v>0</v>
       </c>
       <c r="AR37" s="12">
         <v>0</v>
       </c>
       <c r="AS37" s="12">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="AT37" s="12">
-        <v>0</v>
+        <v>2.1520000000000001E-2</v>
       </c>
       <c r="AU37" s="12">
         <v>0</v>
       </c>
       <c r="AV37" s="12">
         <v>0</v>
       </c>
       <c r="AW37" s="12">
         <v>0</v>
       </c>
       <c r="AX37" s="12">
         <v>0</v>
       </c>
+      <c r="AY37" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ37" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA37" s="12">
+        <v>0.34</v>
+      </c>
+      <c r="BB37" s="12">
+        <v>0.82154000000000005</v>
+      </c>
     </row>
-    <row r="38" spans="1:50" ht="33.75">
+    <row r="38" spans="1:54" ht="33.75">
       <c r="A38" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C38" s="11">
         <v>1398.5106499999999</v>
       </c>
       <c r="D38" s="11">
         <v>24.150849999999998</v>
       </c>
       <c r="E38" s="11">
         <v>0</v>
       </c>
       <c r="F38" s="11">
         <v>0</v>
       </c>
       <c r="G38" s="12">
         <v>1212.4670000000001</v>
       </c>
       <c r="H38" s="12">
         <v>8.8114699999999999</v>
       </c>
       <c r="I38" s="12">
@@ -7576,52 +7996,64 @@
       </c>
       <c r="AQ38" s="12">
         <v>0</v>
       </c>
       <c r="AR38" s="12">
         <v>0</v>
       </c>
       <c r="AS38" s="12">
         <v>0</v>
       </c>
       <c r="AT38" s="12">
         <v>0</v>
       </c>
       <c r="AU38" s="12">
         <v>0</v>
       </c>
       <c r="AV38" s="12">
         <v>0</v>
       </c>
       <c r="AW38" s="12">
         <v>0</v>
       </c>
       <c r="AX38" s="12">
         <v>0</v>
       </c>
+      <c r="AY38" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ38" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA38" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB38" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="39" spans="1:50" ht="22.5">
+    <row r="39" spans="1:54" ht="22.5">
       <c r="A39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C39" s="11">
         <v>3.9E-2</v>
       </c>
       <c r="D39" s="11">
         <v>3.8000000000000002E-4</v>
       </c>
       <c r="E39" s="11">
         <v>0</v>
       </c>
       <c r="F39" s="11">
         <v>0</v>
       </c>
       <c r="G39" s="12">
         <v>1.4750000000000001</v>
       </c>
       <c r="H39" s="12">
         <v>6.1060000000000003E-2</v>
       </c>
       <c r="I39" s="12">
@@ -7728,52 +8160,64 @@
       </c>
       <c r="AQ39" s="12">
         <v>0</v>
       </c>
       <c r="AR39" s="12">
         <v>0</v>
       </c>
       <c r="AS39" s="12">
         <v>0</v>
       </c>
       <c r="AT39" s="12">
         <v>0</v>
       </c>
       <c r="AU39" s="12">
         <v>0</v>
       </c>
       <c r="AV39" s="12">
         <v>0</v>
       </c>
       <c r="AW39" s="12">
         <v>0</v>
       </c>
       <c r="AX39" s="12">
         <v>0</v>
       </c>
+      <c r="AY39" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ39" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA39" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB39" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="40" spans="1:50" ht="33.75">
+    <row r="40" spans="1:54" ht="33.75">
       <c r="A40" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C40" s="11">
         <v>1346.0109</v>
       </c>
       <c r="D40" s="11">
         <v>75.16377</v>
       </c>
       <c r="E40" s="11">
         <v>0.58650000000000002</v>
       </c>
       <c r="F40" s="11">
         <v>0.94389999999999996</v>
       </c>
       <c r="G40" s="12">
         <v>401.25995</v>
       </c>
       <c r="H40" s="12">
         <v>7.8825900000000004</v>
       </c>
       <c r="I40" s="12">
@@ -7880,52 +8324,64 @@
       </c>
       <c r="AQ40" s="12">
         <v>0</v>
       </c>
       <c r="AR40" s="12">
         <v>0</v>
       </c>
       <c r="AS40" s="12">
         <v>0</v>
       </c>
       <c r="AT40" s="12">
         <v>0</v>
       </c>
       <c r="AU40" s="12">
         <v>0</v>
       </c>
       <c r="AV40" s="12">
         <v>0</v>
       </c>
       <c r="AW40" s="12">
         <v>0</v>
       </c>
       <c r="AX40" s="12">
         <v>0</v>
       </c>
+      <c r="AY40" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ40" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA40" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB40" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="41" spans="1:50">
+    <row r="41" spans="1:54">
       <c r="A41" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C41" s="11">
         <v>212.94049999999999</v>
       </c>
       <c r="D41" s="11">
         <v>3.3961899999999998</v>
       </c>
       <c r="E41" s="11">
         <v>0.19739999999999999</v>
       </c>
       <c r="F41" s="11">
         <v>0.47003</v>
       </c>
       <c r="G41" s="12">
         <v>276.91000000000003</v>
       </c>
       <c r="H41" s="12">
         <v>3.4193899999999999</v>
       </c>
       <c r="I41" s="12">
@@ -8032,52 +8488,64 @@
       </c>
       <c r="AQ41" s="12">
         <v>0</v>
       </c>
       <c r="AR41" s="12">
         <v>0</v>
       </c>
       <c r="AS41" s="12">
         <v>0</v>
       </c>
       <c r="AT41" s="12">
         <v>0</v>
       </c>
       <c r="AU41" s="12">
         <v>0</v>
       </c>
       <c r="AV41" s="12">
         <v>0</v>
       </c>
       <c r="AW41" s="12">
         <v>0</v>
       </c>
       <c r="AX41" s="12">
         <v>0</v>
       </c>
+      <c r="AY41" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ41" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA41" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB41" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="42" spans="1:50" ht="22.5">
+    <row r="42" spans="1:54" ht="22.5">
       <c r="A42" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C42" s="11">
         <v>0.111</v>
       </c>
       <c r="D42" s="11">
         <v>1.1900000000000001E-3</v>
       </c>
       <c r="E42" s="11">
         <v>45.6312</v>
       </c>
       <c r="F42" s="11">
         <v>22.02899</v>
       </c>
       <c r="G42" s="12">
         <v>87.257000000000005</v>
       </c>
       <c r="H42" s="12">
         <v>33.034419999999997</v>
       </c>
       <c r="I42" s="12">
@@ -8184,52 +8652,64 @@
       </c>
       <c r="AQ42" s="12">
         <v>0</v>
       </c>
       <c r="AR42" s="12">
         <v>0</v>
       </c>
       <c r="AS42" s="12">
         <v>0</v>
       </c>
       <c r="AT42" s="12">
         <v>0</v>
       </c>
       <c r="AU42" s="12">
         <v>0</v>
       </c>
       <c r="AV42" s="12">
         <v>0</v>
       </c>
       <c r="AW42" s="12">
         <v>0</v>
       </c>
       <c r="AX42" s="12">
         <v>0</v>
       </c>
+      <c r="AY42" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ42" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA42" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB42" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="43" spans="1:50">
+    <row r="43" spans="1:54">
       <c r="A43" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>170</v>
       </c>
       <c r="C43" s="11">
         <v>479.75911000000002</v>
       </c>
       <c r="D43" s="11">
         <v>7.3566399999999996</v>
       </c>
       <c r="E43" s="11">
         <v>0.54801</v>
       </c>
       <c r="F43" s="11">
         <v>1.37357</v>
       </c>
       <c r="G43" s="12">
         <v>495.19844999999998</v>
       </c>
       <c r="H43" s="12">
         <v>10.13814</v>
       </c>
       <c r="I43" s="12">
@@ -8336,52 +8816,64 @@
       </c>
       <c r="AQ43" s="12">
         <v>0</v>
       </c>
       <c r="AR43" s="12">
         <v>0</v>
       </c>
       <c r="AS43" s="12">
         <v>0</v>
       </c>
       <c r="AT43" s="12">
         <v>0</v>
       </c>
       <c r="AU43" s="12">
         <v>0</v>
       </c>
       <c r="AV43" s="12">
         <v>0</v>
       </c>
       <c r="AW43" s="12">
         <v>0</v>
       </c>
       <c r="AX43" s="12">
         <v>0</v>
       </c>
+      <c r="AY43" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ43" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA43" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB43" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="44" spans="1:50" ht="22.5">
+    <row r="44" spans="1:54" ht="22.5">
       <c r="A44" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C44" s="11">
         <v>0</v>
       </c>
       <c r="D44" s="11">
         <v>0</v>
       </c>
       <c r="E44" s="11">
         <v>0.81720000000000004</v>
       </c>
       <c r="F44" s="11">
         <v>1.1476999999999999</v>
       </c>
       <c r="G44" s="12">
         <v>0</v>
       </c>
       <c r="H44" s="12">
         <v>0</v>
       </c>
       <c r="I44" s="12">
@@ -8471,69 +8963,81 @@
       <c r="AK44" s="12">
         <v>114.282</v>
       </c>
       <c r="AL44" s="12">
         <v>141.36063999999999</v>
       </c>
       <c r="AM44" s="12">
         <v>0</v>
       </c>
       <c r="AN44" s="12">
         <v>0</v>
       </c>
       <c r="AO44" s="12">
         <v>118.51675</v>
       </c>
       <c r="AP44" s="12">
         <v>140.66789</v>
       </c>
       <c r="AQ44" s="12">
         <v>0</v>
       </c>
       <c r="AR44" s="12">
         <v>0</v>
       </c>
       <c r="AS44" s="12">
-        <v>11.460750000000001</v>
+        <v>131.24549999999999</v>
       </c>
       <c r="AT44" s="12">
-        <v>12.69436</v>
+        <v>186.25219999999999</v>
       </c>
       <c r="AU44" s="12">
         <v>0</v>
       </c>
       <c r="AV44" s="12">
         <v>0</v>
       </c>
       <c r="AW44" s="12">
-        <v>9.93</v>
+        <v>28.588000000000001</v>
       </c>
       <c r="AX44" s="12">
-        <v>12.48339</v>
+        <v>36.519190000000002</v>
+      </c>
+      <c r="AY44" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ44" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA44" s="12">
+        <v>20.63</v>
+      </c>
+      <c r="BB44" s="12">
+        <v>24.018940000000001</v>
       </c>
     </row>
-    <row r="45" spans="1:50" ht="45">
+    <row r="45" spans="1:54" ht="45">
       <c r="A45" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C45" s="11">
         <v>0</v>
       </c>
       <c r="D45" s="11">
         <v>0</v>
       </c>
       <c r="E45" s="11">
         <v>18.212389999999999</v>
       </c>
       <c r="F45" s="11">
         <v>22.5243</v>
       </c>
       <c r="G45" s="12">
         <v>0</v>
       </c>
       <c r="H45" s="12">
         <v>0</v>
       </c>
       <c r="I45" s="12">
@@ -8640,52 +9144,64 @@
       </c>
       <c r="AQ45" s="12">
         <v>0</v>
       </c>
       <c r="AR45" s="12">
         <v>0</v>
       </c>
       <c r="AS45" s="12">
         <v>0</v>
       </c>
       <c r="AT45" s="12">
         <v>0</v>
       </c>
       <c r="AU45" s="12">
         <v>0</v>
       </c>
       <c r="AV45" s="12">
         <v>0</v>
       </c>
       <c r="AW45" s="12">
         <v>0</v>
       </c>
       <c r="AX45" s="12">
         <v>0</v>
       </c>
+      <c r="AY45" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ45" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA45" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB45" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="46" spans="1:50" ht="22.5">
+    <row r="46" spans="1:54" ht="22.5">
       <c r="A46" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C46" s="11">
         <v>110.33499999999999</v>
       </c>
       <c r="D46" s="11">
         <v>14.599309999999999</v>
       </c>
       <c r="E46" s="11">
         <v>3.46292</v>
       </c>
       <c r="F46" s="11">
         <v>27.023050000000001</v>
       </c>
       <c r="G46" s="12">
         <v>0</v>
       </c>
       <c r="H46" s="12">
         <v>0</v>
       </c>
       <c r="I46" s="12">
@@ -8775,69 +9291,81 @@
       <c r="AK46" s="12">
         <v>0.81933999999999996</v>
       </c>
       <c r="AL46" s="12">
         <v>3.5527700000000002</v>
       </c>
       <c r="AM46" s="12">
         <v>0</v>
       </c>
       <c r="AN46" s="12">
         <v>0</v>
       </c>
       <c r="AO46" s="12">
         <v>0.55191000000000001</v>
       </c>
       <c r="AP46" s="12">
         <v>3.0412400000000002</v>
       </c>
       <c r="AQ46" s="12">
         <v>0</v>
       </c>
       <c r="AR46" s="12">
         <v>0</v>
       </c>
       <c r="AS46" s="12">
-        <v>1.6219999999999998E-2</v>
+        <v>0.85843999999999998</v>
       </c>
       <c r="AT46" s="12">
-        <v>0.15193000000000001</v>
+        <v>2.8799800000000002</v>
       </c>
       <c r="AU46" s="12">
         <v>0</v>
       </c>
       <c r="AV46" s="12">
         <v>0</v>
       </c>
       <c r="AW46" s="12">
-        <v>7.7999999999999996E-3</v>
+        <v>2.444E-2</v>
       </c>
       <c r="AX46" s="12">
-        <v>7.5389999999999999E-2</v>
+        <v>0.22647</v>
+      </c>
+      <c r="AY46" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ46" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA46" s="12">
+        <v>1.917E-2</v>
+      </c>
+      <c r="BB46" s="12">
+        <v>0.18231</v>
       </c>
     </row>
-    <row r="47" spans="1:50" ht="22.5">
+    <row r="47" spans="1:54" ht="22.5">
       <c r="A47" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C47" s="11">
         <v>128.87799999999999</v>
       </c>
       <c r="D47" s="11">
         <v>20.532789999999999</v>
       </c>
       <c r="E47" s="11">
         <v>27.60416</v>
       </c>
       <c r="F47" s="11">
         <v>19.663350000000001</v>
       </c>
       <c r="G47" s="12">
         <v>43.551000000000002</v>
       </c>
       <c r="H47" s="12">
         <v>6.4859999999999998</v>
       </c>
       <c r="I47" s="12">
@@ -8927,69 +9455,81 @@
       <c r="AK47" s="12">
         <v>10194.752399999999</v>
       </c>
       <c r="AL47" s="12">
         <v>2099.8566099999998</v>
       </c>
       <c r="AM47" s="12">
         <v>3.21</v>
       </c>
       <c r="AN47" s="12">
         <v>0.03</v>
       </c>
       <c r="AO47" s="12">
         <v>104.0889</v>
       </c>
       <c r="AP47" s="12">
         <v>47.11486</v>
       </c>
       <c r="AQ47" s="12">
         <v>0</v>
       </c>
       <c r="AR47" s="12">
         <v>0</v>
       </c>
       <c r="AS47" s="12">
-        <v>0</v>
+        <v>568.78560000000004</v>
       </c>
       <c r="AT47" s="12">
-        <v>0</v>
+        <v>149.85504</v>
       </c>
       <c r="AU47" s="12">
         <v>0</v>
       </c>
       <c r="AV47" s="12">
         <v>0</v>
       </c>
       <c r="AW47" s="12">
-        <v>350</v>
+        <v>90.233999999999995</v>
       </c>
       <c r="AX47" s="12">
-        <v>63.844999999999999</v>
+        <v>42.349110000000003</v>
+      </c>
+      <c r="AY47" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ47" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA47" s="12">
+        <v>1892.6532</v>
+      </c>
+      <c r="BB47" s="12">
+        <v>346.25161000000003</v>
       </c>
     </row>
-    <row r="48" spans="1:50" ht="56.25">
+    <row r="48" spans="1:54" ht="56.25">
       <c r="A48" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C48" s="11">
         <v>0</v>
       </c>
       <c r="D48" s="11">
         <v>0</v>
       </c>
       <c r="E48" s="11">
         <v>0</v>
       </c>
       <c r="F48" s="11">
         <v>0</v>
       </c>
       <c r="G48" s="12">
         <v>0</v>
       </c>
       <c r="H48" s="12">
         <v>0</v>
       </c>
       <c r="I48" s="12">
@@ -9096,52 +9636,64 @@
       </c>
       <c r="AQ48" s="12">
         <v>0</v>
       </c>
       <c r="AR48" s="12">
         <v>0</v>
       </c>
       <c r="AS48" s="12">
         <v>0</v>
       </c>
       <c r="AT48" s="12">
         <v>0</v>
       </c>
       <c r="AU48" s="12">
         <v>0</v>
       </c>
       <c r="AV48" s="12">
         <v>0</v>
       </c>
       <c r="AW48" s="12">
         <v>0</v>
       </c>
       <c r="AX48" s="12">
         <v>0</v>
       </c>
+      <c r="AY48" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ48" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA48" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB48" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="49" spans="1:50" ht="33.75">
+    <row r="49" spans="1:54" ht="33.75">
       <c r="A49" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C49" s="11">
         <v>0</v>
       </c>
       <c r="D49" s="11">
         <v>0</v>
       </c>
       <c r="E49" s="11">
         <v>1.13687</v>
       </c>
       <c r="F49" s="11">
         <v>11.984260000000001</v>
       </c>
       <c r="G49" s="12">
         <v>252.89500000000001</v>
       </c>
       <c r="H49" s="12">
         <v>206.34100000000001</v>
       </c>
       <c r="I49" s="12">
@@ -9225,75 +9777,87 @@
       <c r="AI49" s="12">
         <v>544.45608000000004</v>
       </c>
       <c r="AJ49" s="12">
         <v>927.36995000000002</v>
       </c>
       <c r="AK49" s="12">
         <v>0.60616000000000003</v>
       </c>
       <c r="AL49" s="12">
         <v>1.4316800000000001</v>
       </c>
       <c r="AM49" s="12">
         <v>609.56596000000002</v>
       </c>
       <c r="AN49" s="12">
         <v>678.23532999999998</v>
       </c>
       <c r="AO49" s="12">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="AP49" s="12">
         <v>0.40851999999999999</v>
       </c>
       <c r="AQ49" s="12">
-        <v>0</v>
+        <v>4.5359999999999996</v>
       </c>
       <c r="AR49" s="12">
-        <v>0</v>
+        <v>3.4782199999999999</v>
       </c>
       <c r="AS49" s="12">
-        <v>0</v>
+        <v>0.74951999999999996</v>
       </c>
       <c r="AT49" s="12">
-        <v>0</v>
+        <v>0.32871</v>
       </c>
       <c r="AU49" s="12">
         <v>0</v>
       </c>
       <c r="AV49" s="12">
         <v>0</v>
       </c>
       <c r="AW49" s="12">
-        <v>1.4400000000000001E-3</v>
+        <v>2.8800000000000002E-3</v>
       </c>
       <c r="AX49" s="12">
-        <v>6.2899999999999996E-3</v>
+        <v>1.333E-2</v>
+      </c>
+      <c r="AY49" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ49" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA49" s="12">
+        <v>1.1520000000000001E-2</v>
+      </c>
+      <c r="BB49" s="12">
+        <v>6.3750000000000001E-2</v>
       </c>
     </row>
-    <row r="50" spans="1:50" ht="22.5">
+    <row r="50" spans="1:54" ht="22.5">
       <c r="A50" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C50" s="11">
         <v>510.14760000000001</v>
       </c>
       <c r="D50" s="11">
         <v>178.15164999999999</v>
       </c>
       <c r="E50" s="11">
         <v>4543.3990000000003</v>
       </c>
       <c r="F50" s="11">
         <v>174.9092</v>
       </c>
       <c r="G50" s="12">
         <v>950.12800000000004</v>
       </c>
       <c r="H50" s="12">
         <v>638.99699999999996</v>
       </c>
       <c r="I50" s="12">
@@ -9377,75 +9941,87 @@
       <c r="AI50" s="12">
         <v>523.19651999999996</v>
       </c>
       <c r="AJ50" s="12">
         <v>503.06729000000001</v>
       </c>
       <c r="AK50" s="12">
         <v>100.75292</v>
       </c>
       <c r="AL50" s="12">
         <v>33.963090000000001</v>
       </c>
       <c r="AM50" s="12">
         <v>35.5976</v>
       </c>
       <c r="AN50" s="12">
         <v>47.648389999999999</v>
       </c>
       <c r="AO50" s="12">
         <v>190.32400000000001</v>
       </c>
       <c r="AP50" s="12">
         <v>341.17471</v>
       </c>
       <c r="AQ50" s="12">
-        <v>55.566000000000003</v>
+        <v>115.61960000000001</v>
       </c>
       <c r="AR50" s="12">
-        <v>39.723520000000001</v>
+        <v>70.618229999999997</v>
       </c>
       <c r="AS50" s="12">
-        <v>1</v>
+        <v>329.2561</v>
       </c>
       <c r="AT50" s="12">
-        <v>0.33123000000000002</v>
+        <v>232.52762000000001</v>
       </c>
       <c r="AU50" s="12">
-        <v>0</v>
+        <v>87.566000000000003</v>
       </c>
       <c r="AV50" s="12">
-        <v>0</v>
+        <v>49.296219999999998</v>
       </c>
       <c r="AW50" s="12">
-        <v>0</v>
+        <v>1.47</v>
       </c>
       <c r="AX50" s="12">
+        <v>0.56423000000000001</v>
+      </c>
+      <c r="AY50" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ50" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA50" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB50" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:50">
+    <row r="51" spans="1:54">
       <c r="A51" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C51" s="11">
         <v>0</v>
       </c>
       <c r="D51" s="11">
         <v>0</v>
       </c>
       <c r="E51" s="11">
         <v>4797.8458000000001</v>
       </c>
       <c r="F51" s="11">
         <v>3784.8335900000002</v>
       </c>
       <c r="G51" s="12">
         <v>0</v>
       </c>
       <c r="H51" s="12">
         <v>0</v>
       </c>
       <c r="I51" s="12">
@@ -9529,75 +10105,87 @@
       <c r="AI51" s="12">
         <v>0</v>
       </c>
       <c r="AJ51" s="12">
         <v>0</v>
       </c>
       <c r="AK51" s="12">
         <v>630.82920000000001</v>
       </c>
       <c r="AL51" s="12">
         <v>775.92690000000005</v>
       </c>
       <c r="AM51" s="12">
         <v>0</v>
       </c>
       <c r="AN51" s="12">
         <v>0</v>
       </c>
       <c r="AO51" s="12">
         <v>0</v>
       </c>
       <c r="AP51" s="12">
         <v>0</v>
       </c>
       <c r="AQ51" s="12">
-        <v>0</v>
+        <v>72.320999999999998</v>
       </c>
       <c r="AR51" s="12">
-        <v>0</v>
+        <v>76.477999999999994</v>
       </c>
       <c r="AS51" s="12">
         <v>0</v>
       </c>
       <c r="AT51" s="12">
         <v>0</v>
       </c>
       <c r="AU51" s="12">
         <v>0</v>
       </c>
       <c r="AV51" s="12">
         <v>0</v>
       </c>
       <c r="AW51" s="12">
         <v>0</v>
       </c>
       <c r="AX51" s="12">
         <v>0</v>
       </c>
+      <c r="AY51" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ51" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA51" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB51" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="52" spans="1:50" ht="22.5">
+    <row r="52" spans="1:54" ht="22.5">
       <c r="A52" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>179</v>
       </c>
       <c r="C52" s="11">
         <v>2098.6509999999998</v>
       </c>
       <c r="D52" s="11">
         <v>478.07074999999998</v>
       </c>
       <c r="E52" s="11">
         <v>0</v>
       </c>
       <c r="F52" s="11">
         <v>0</v>
       </c>
       <c r="G52" s="12">
         <v>4227.3729999999996</v>
       </c>
       <c r="H52" s="12">
         <v>779.08187999999996</v>
       </c>
       <c r="I52" s="12">
@@ -9681,75 +10269,87 @@
       <c r="AI52" s="12">
         <v>2555.585</v>
       </c>
       <c r="AJ52" s="12">
         <v>783.36825999999996</v>
       </c>
       <c r="AK52" s="12">
         <v>1.4523999999999999</v>
       </c>
       <c r="AL52" s="12">
         <v>1.1497900000000001</v>
       </c>
       <c r="AM52" s="12">
         <v>1400.0409999999999</v>
       </c>
       <c r="AN52" s="12">
         <v>376.62930999999998</v>
       </c>
       <c r="AO52" s="12">
         <v>0.88</v>
       </c>
       <c r="AP52" s="12">
         <v>0.32912000000000002</v>
       </c>
       <c r="AQ52" s="12">
-        <v>89</v>
+        <v>377.08</v>
       </c>
       <c r="AR52" s="12">
-        <v>22.248919999999998</v>
+        <v>87.348119999999994</v>
       </c>
       <c r="AS52" s="12">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="AT52" s="12">
-        <v>0</v>
+        <v>0.86299999999999999</v>
       </c>
       <c r="AU52" s="12">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="AV52" s="12">
-        <v>0</v>
+        <v>22.849119999999999</v>
       </c>
       <c r="AW52" s="12">
-        <v>0</v>
+        <v>1.8</v>
       </c>
       <c r="AX52" s="12">
+        <v>0.72699999999999998</v>
+      </c>
+      <c r="AY52" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ52" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA52" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB52" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:50">
+    <row r="53" spans="1:54">
       <c r="A53" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C53" s="11">
         <v>1885.5065500000001</v>
       </c>
       <c r="D53" s="11">
         <v>119.22535999999999</v>
       </c>
       <c r="E53" s="11">
         <v>0</v>
       </c>
       <c r="F53" s="11">
         <v>0</v>
       </c>
       <c r="G53" s="12">
         <v>732.36501999999996</v>
       </c>
       <c r="H53" s="12">
         <v>113.6773</v>
       </c>
       <c r="I53" s="12">
@@ -9856,52 +10456,64 @@
       </c>
       <c r="AQ53" s="12">
         <v>0</v>
       </c>
       <c r="AR53" s="12">
         <v>0</v>
       </c>
       <c r="AS53" s="12">
         <v>0</v>
       </c>
       <c r="AT53" s="12">
         <v>0</v>
       </c>
       <c r="AU53" s="12">
         <v>0</v>
       </c>
       <c r="AV53" s="12">
         <v>0</v>
       </c>
       <c r="AW53" s="12">
         <v>0</v>
       </c>
       <c r="AX53" s="12">
         <v>0</v>
       </c>
+      <c r="AY53" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ53" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA53" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB53" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="54" spans="1:50">
+    <row r="54" spans="1:54">
       <c r="A54" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>181</v>
       </c>
       <c r="C54" s="11">
         <v>2038.7661800000001</v>
       </c>
       <c r="D54" s="11">
         <v>459.65082000000001</v>
       </c>
       <c r="E54" s="11">
         <v>2.4018000000000002</v>
       </c>
       <c r="F54" s="11">
         <v>6.7320700000000002</v>
       </c>
       <c r="G54" s="12">
         <v>9388.0052599999999</v>
       </c>
       <c r="H54" s="12">
         <v>677.08965000000001</v>
       </c>
       <c r="I54" s="12">
@@ -9985,75 +10597,87 @@
       <c r="AI54" s="12">
         <v>1646.365</v>
       </c>
       <c r="AJ54" s="12">
         <v>523.03881000000001</v>
       </c>
       <c r="AK54" s="12">
         <v>0.18</v>
       </c>
       <c r="AL54" s="12">
         <v>0.82269000000000003</v>
       </c>
       <c r="AM54" s="12">
         <v>1025.549</v>
       </c>
       <c r="AN54" s="12">
         <v>293.65030999999999</v>
       </c>
       <c r="AO54" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="AP54" s="12">
         <v>1.30446</v>
       </c>
       <c r="AQ54" s="12">
+        <v>468</v>
+      </c>
+      <c r="AR54" s="12">
+        <v>205.94057000000001</v>
+      </c>
+      <c r="AS54" s="12">
+        <v>0.22</v>
+      </c>
+      <c r="AT54" s="12">
+        <v>1.0201899999999999</v>
+      </c>
+      <c r="AU54" s="12">
         <v>7</v>
       </c>
-      <c r="AR54" s="12">
+      <c r="AV54" s="12">
         <v>1.86025</v>
       </c>
-      <c r="AS54" s="12">
+      <c r="AW54" s="12">
+        <v>0.04</v>
+      </c>
+      <c r="AX54" s="12">
+        <v>0.16051000000000001</v>
+      </c>
+      <c r="AY54" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ54" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA54" s="12">
         <v>0.02</v>
       </c>
-      <c r="AT54" s="12">
-[...11 lines deleted...]
-      <c r="AX54" s="12">
+      <c r="BB54" s="12">
         <v>0.10278</v>
       </c>
     </row>
-    <row r="55" spans="1:50" ht="22.5">
+    <row r="55" spans="1:54" ht="22.5">
       <c r="A55" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C55" s="11">
         <v>54.997999999999998</v>
       </c>
       <c r="D55" s="11">
         <v>6.1249799999999999</v>
       </c>
       <c r="E55" s="11">
         <v>0</v>
       </c>
       <c r="F55" s="11">
         <v>0</v>
       </c>
       <c r="G55" s="12">
         <v>1110.356</v>
       </c>
       <c r="H55" s="12">
         <v>142.124</v>
       </c>
       <c r="I55" s="12">
@@ -10160,52 +10784,64 @@
       </c>
       <c r="AQ55" s="12">
         <v>0</v>
       </c>
       <c r="AR55" s="12">
         <v>0</v>
       </c>
       <c r="AS55" s="12">
         <v>0</v>
       </c>
       <c r="AT55" s="12">
         <v>0</v>
       </c>
       <c r="AU55" s="12">
         <v>0</v>
       </c>
       <c r="AV55" s="12">
         <v>0</v>
       </c>
       <c r="AW55" s="12">
         <v>0</v>
       </c>
       <c r="AX55" s="12">
         <v>0</v>
       </c>
+      <c r="AY55" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ55" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA55" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB55" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="56" spans="1:50">
+    <row r="56" spans="1:54">
       <c r="A56" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>183</v>
       </c>
       <c r="C56" s="11">
         <v>958.75048000000004</v>
       </c>
       <c r="D56" s="11">
         <v>90.16283</v>
       </c>
       <c r="E56" s="11">
         <v>0</v>
       </c>
       <c r="F56" s="11">
         <v>0</v>
       </c>
       <c r="G56" s="12">
         <v>305.24200000000002</v>
       </c>
       <c r="H56" s="12">
         <v>32.669089999999997</v>
       </c>
       <c r="I56" s="12">
@@ -10312,52 +10948,64 @@
       </c>
       <c r="AQ56" s="12">
         <v>0</v>
       </c>
       <c r="AR56" s="12">
         <v>0</v>
       </c>
       <c r="AS56" s="12">
         <v>0</v>
       </c>
       <c r="AT56" s="12">
         <v>0</v>
       </c>
       <c r="AU56" s="12">
         <v>0</v>
       </c>
       <c r="AV56" s="12">
         <v>0</v>
       </c>
       <c r="AW56" s="12">
         <v>0</v>
       </c>
       <c r="AX56" s="12">
         <v>0</v>
       </c>
+      <c r="AY56" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ56" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA56" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB56" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="57" spans="1:50" ht="30.75" customHeight="1">
+    <row r="57" spans="1:54" ht="30.75" customHeight="1">
       <c r="A57" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C57" s="11">
         <v>838.87926000000004</v>
       </c>
       <c r="D57" s="11">
         <v>18.29402</v>
       </c>
       <c r="E57" s="11">
         <v>0</v>
       </c>
       <c r="F57" s="11">
         <v>0</v>
       </c>
       <c r="G57" s="12">
         <v>14604.6687</v>
       </c>
       <c r="H57" s="12">
         <v>318.46748000000002</v>
       </c>
       <c r="I57" s="12">
@@ -10464,52 +11112,64 @@
       </c>
       <c r="AQ57" s="12">
         <v>0</v>
       </c>
       <c r="AR57" s="12">
         <v>0</v>
       </c>
       <c r="AS57" s="12">
         <v>0</v>
       </c>
       <c r="AT57" s="12">
         <v>0</v>
       </c>
       <c r="AU57" s="12">
         <v>0</v>
       </c>
       <c r="AV57" s="12">
         <v>0</v>
       </c>
       <c r="AW57" s="12">
         <v>0</v>
       </c>
       <c r="AX57" s="12">
         <v>0</v>
       </c>
+      <c r="AY57" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ57" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA57" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB57" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="58" spans="1:50">
+    <row r="58" spans="1:54">
       <c r="A58" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>185</v>
       </c>
       <c r="C58" s="11">
         <v>226.154</v>
       </c>
       <c r="D58" s="11">
         <v>17.635020000000001</v>
       </c>
       <c r="E58" s="11">
         <v>0</v>
       </c>
       <c r="F58" s="11">
         <v>0</v>
       </c>
       <c r="G58" s="12">
         <v>725.60900000000004</v>
       </c>
       <c r="H58" s="12">
         <v>26.389990000000001</v>
       </c>
       <c r="I58" s="12">
@@ -10599,69 +11259,81 @@
       <c r="AK58" s="12">
         <v>0.1</v>
       </c>
       <c r="AL58" s="12">
         <v>0.33528000000000002</v>
       </c>
       <c r="AM58" s="12">
         <v>0</v>
       </c>
       <c r="AN58" s="12">
         <v>0</v>
       </c>
       <c r="AO58" s="12">
         <v>0</v>
       </c>
       <c r="AP58" s="12">
         <v>0</v>
       </c>
       <c r="AQ58" s="12">
         <v>0</v>
       </c>
       <c r="AR58" s="12">
         <v>0</v>
       </c>
       <c r="AS58" s="12">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="AT58" s="12">
-        <v>0</v>
+        <v>0.49926999999999999</v>
       </c>
       <c r="AU58" s="12">
         <v>0</v>
       </c>
       <c r="AV58" s="12">
         <v>0</v>
       </c>
       <c r="AW58" s="12">
         <v>0</v>
       </c>
       <c r="AX58" s="12">
         <v>0</v>
       </c>
+      <c r="AY58" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ58" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA58" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB58" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="59" spans="1:50" ht="45">
+    <row r="59" spans="1:54" ht="45">
       <c r="A59" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C59" s="11">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="D59" s="11">
         <v>1.66E-2</v>
       </c>
       <c r="E59" s="11">
         <v>0.72552000000000005</v>
       </c>
       <c r="F59" s="11">
         <v>2.04948</v>
       </c>
       <c r="G59" s="12">
         <v>0</v>
       </c>
       <c r="H59" s="12">
         <v>0</v>
       </c>
       <c r="I59" s="12">
@@ -10751,69 +11423,81 @@
       <c r="AK59" s="12">
         <v>29.126300000000001</v>
       </c>
       <c r="AL59" s="12">
         <v>66.856449999999995</v>
       </c>
       <c r="AM59" s="12">
         <v>0</v>
       </c>
       <c r="AN59" s="12">
         <v>0</v>
       </c>
       <c r="AO59" s="12">
         <v>37.377000000000002</v>
       </c>
       <c r="AP59" s="12">
         <v>87.702830000000006</v>
       </c>
       <c r="AQ59" s="12">
         <v>0</v>
       </c>
       <c r="AR59" s="12">
         <v>0</v>
       </c>
       <c r="AS59" s="12">
-        <v>3.4569999999999999</v>
+        <v>37.161000000000001</v>
       </c>
       <c r="AT59" s="12">
-        <v>8.5726399999999998</v>
+        <v>113.37313</v>
       </c>
       <c r="AU59" s="12">
         <v>0</v>
       </c>
       <c r="AV59" s="12">
         <v>0</v>
       </c>
       <c r="AW59" s="12">
-        <v>2.1139999999999999</v>
+        <v>9.0690000000000008</v>
       </c>
       <c r="AX59" s="12">
-        <v>5.6832200000000004</v>
+        <v>25.022449999999999</v>
+      </c>
+      <c r="AY59" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ59" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA59" s="12">
+        <v>4.6180000000000003</v>
+      </c>
+      <c r="BB59" s="12">
+        <v>11.5825</v>
       </c>
     </row>
-    <row r="60" spans="1:50" ht="45">
+    <row r="60" spans="1:54" ht="45">
       <c r="A60" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C60" s="11">
         <v>0</v>
       </c>
       <c r="D60" s="11">
         <v>0</v>
       </c>
       <c r="E60" s="11">
         <v>3.4799999999999998E-2</v>
       </c>
       <c r="F60" s="11">
         <v>0.10145</v>
       </c>
       <c r="G60" s="12">
         <v>0</v>
       </c>
       <c r="H60" s="12">
         <v>0</v>
       </c>
       <c r="I60" s="12">
@@ -10920,52 +11604,64 @@
       </c>
       <c r="AQ60" s="12">
         <v>0</v>
       </c>
       <c r="AR60" s="12">
         <v>0</v>
       </c>
       <c r="AS60" s="12">
         <v>0</v>
       </c>
       <c r="AT60" s="12">
         <v>0</v>
       </c>
       <c r="AU60" s="12">
         <v>0</v>
       </c>
       <c r="AV60" s="12">
         <v>0</v>
       </c>
       <c r="AW60" s="12">
         <v>0</v>
       </c>
       <c r="AX60" s="12">
         <v>0</v>
       </c>
+      <c r="AY60" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ60" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA60" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB60" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="61" spans="1:50" ht="33.75">
+    <row r="61" spans="1:54" ht="33.75">
       <c r="A61" s="6" t="s">
         <v>54</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C61" s="11">
         <v>7778.1017000000002</v>
       </c>
       <c r="D61" s="11">
         <v>1261.92589</v>
       </c>
       <c r="E61" s="11">
         <v>2.1189499999999999</v>
       </c>
       <c r="F61" s="11">
         <v>11.50573</v>
       </c>
       <c r="G61" s="12">
         <v>2453.7040000000002</v>
       </c>
       <c r="H61" s="12">
         <v>414.54750000000001</v>
       </c>
       <c r="I61" s="12">
@@ -11055,69 +11751,81 @@
       <c r="AK61" s="12">
         <v>6.2195999999999998</v>
       </c>
       <c r="AL61" s="12">
         <v>3.3733</v>
       </c>
       <c r="AM61" s="12">
         <v>0</v>
       </c>
       <c r="AN61" s="12">
         <v>0</v>
       </c>
       <c r="AO61" s="12">
         <v>6.64879</v>
       </c>
       <c r="AP61" s="12">
         <v>4.0364199999999997</v>
       </c>
       <c r="AQ61" s="12">
         <v>0</v>
       </c>
       <c r="AR61" s="12">
         <v>0</v>
       </c>
       <c r="AS61" s="12">
-        <v>0</v>
+        <v>0.53500000000000003</v>
       </c>
       <c r="AT61" s="12">
-        <v>0</v>
+        <v>0.71694000000000002</v>
       </c>
       <c r="AU61" s="12">
         <v>0</v>
       </c>
       <c r="AV61" s="12">
         <v>0</v>
       </c>
       <c r="AW61" s="12">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="AX61" s="12">
+        <v>0.14899999999999999</v>
+      </c>
+      <c r="AY61" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ61" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA61" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB61" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:50" ht="45">
+    <row r="62" spans="1:54" ht="45">
       <c r="A62" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C62" s="11">
         <v>0</v>
       </c>
       <c r="D62" s="11">
         <v>0</v>
       </c>
       <c r="E62" s="11">
         <v>0</v>
       </c>
       <c r="F62" s="11">
         <v>0</v>
       </c>
       <c r="G62" s="12">
         <v>0</v>
       </c>
       <c r="H62" s="12">
         <v>0</v>
       </c>
       <c r="I62" s="12">
@@ -11224,52 +11932,64 @@
       </c>
       <c r="AQ62" s="12">
         <v>0</v>
       </c>
       <c r="AR62" s="12">
         <v>0</v>
       </c>
       <c r="AS62" s="12">
         <v>0</v>
       </c>
       <c r="AT62" s="12">
         <v>0</v>
       </c>
       <c r="AU62" s="12">
         <v>0</v>
       </c>
       <c r="AV62" s="12">
         <v>0</v>
       </c>
       <c r="AW62" s="12">
         <v>0</v>
       </c>
       <c r="AX62" s="12">
         <v>0</v>
       </c>
+      <c r="AY62" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ62" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA62" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB62" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="63" spans="1:50" ht="45">
+    <row r="63" spans="1:54" ht="45">
       <c r="A63" s="6" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C63" s="11">
         <v>0</v>
       </c>
       <c r="D63" s="11">
         <v>0</v>
       </c>
       <c r="E63" s="11">
         <v>1.8813</v>
       </c>
       <c r="F63" s="11">
         <v>23.234870000000001</v>
       </c>
       <c r="G63" s="12">
         <v>0</v>
       </c>
       <c r="H63" s="12">
         <v>0</v>
       </c>
       <c r="I63" s="12">
@@ -11359,69 +12079,81 @@
       <c r="AK63" s="12">
         <v>7.7148899999999996</v>
       </c>
       <c r="AL63" s="12">
         <v>57.669330000000002</v>
       </c>
       <c r="AM63" s="12">
         <v>0</v>
       </c>
       <c r="AN63" s="12">
         <v>0</v>
       </c>
       <c r="AO63" s="12">
         <v>10.186310000000001</v>
       </c>
       <c r="AP63" s="12">
         <v>78.202430000000007</v>
       </c>
       <c r="AQ63" s="12">
         <v>0</v>
       </c>
       <c r="AR63" s="12">
         <v>0</v>
       </c>
       <c r="AS63" s="12">
-        <v>1.61968</v>
+        <v>10.51681</v>
       </c>
       <c r="AT63" s="12">
-        <v>13.71353</v>
+        <v>108.66978</v>
       </c>
       <c r="AU63" s="12">
         <v>0</v>
       </c>
       <c r="AV63" s="12">
         <v>0</v>
       </c>
       <c r="AW63" s="12">
-        <v>0.28621999999999997</v>
+        <v>1.8130999999999999</v>
       </c>
       <c r="AX63" s="12">
-        <v>2.6659700000000002</v>
+        <v>16.312729999999998</v>
+      </c>
+      <c r="AY63" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ63" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA63" s="12">
+        <v>1.0623899999999999</v>
+      </c>
+      <c r="BB63" s="12">
+        <v>11.50732</v>
       </c>
     </row>
-    <row r="64" spans="1:50">
+    <row r="64" spans="1:54">
       <c r="A64" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C64" s="11">
         <v>0</v>
       </c>
       <c r="D64" s="11">
         <v>0</v>
       </c>
       <c r="E64" s="11">
         <v>8.9885099999999998</v>
       </c>
       <c r="F64" s="11">
         <v>106.70862</v>
       </c>
       <c r="G64" s="12">
         <v>0</v>
       </c>
       <c r="H64" s="12">
         <v>0</v>
       </c>
       <c r="I64" s="12">
@@ -11511,69 +12243,81 @@
       <c r="AK64" s="12">
         <v>8.9772599999999994</v>
       </c>
       <c r="AL64" s="12">
         <v>77.526070000000004</v>
       </c>
       <c r="AM64" s="12">
         <v>0</v>
       </c>
       <c r="AN64" s="12">
         <v>0</v>
       </c>
       <c r="AO64" s="12">
         <v>14.66962</v>
       </c>
       <c r="AP64" s="12">
         <v>110.52822999999999</v>
       </c>
       <c r="AQ64" s="12">
         <v>0</v>
       </c>
       <c r="AR64" s="12">
         <v>0</v>
       </c>
       <c r="AS64" s="12">
-        <v>1.2297400000000001</v>
+        <v>12.403359999999999</v>
       </c>
       <c r="AT64" s="12">
-        <v>10.81283</v>
+        <v>102.31314</v>
       </c>
       <c r="AU64" s="12">
         <v>0</v>
       </c>
       <c r="AV64" s="12">
         <v>0</v>
       </c>
       <c r="AW64" s="12">
-        <v>0.38059999999999999</v>
+        <v>2.11999</v>
       </c>
       <c r="AX64" s="12">
-        <v>5.0953999999999997</v>
+        <v>16.619779999999999</v>
+      </c>
+      <c r="AY64" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ64" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA64" s="12">
+        <v>1.75553</v>
+      </c>
+      <c r="BB64" s="12">
+        <v>17.616669999999999</v>
       </c>
     </row>
-    <row r="65" spans="1:50">
+    <row r="65" spans="1:54">
       <c r="A65" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C65" s="11">
         <v>0</v>
       </c>
       <c r="D65" s="11">
         <v>0</v>
       </c>
       <c r="E65" s="11">
         <v>0</v>
       </c>
       <c r="F65" s="11">
         <v>0</v>
       </c>
       <c r="G65" s="12">
         <v>0</v>
       </c>
       <c r="H65" s="12">
         <v>0</v>
       </c>
       <c r="I65" s="12">
@@ -11680,52 +12424,64 @@
       </c>
       <c r="AQ65" s="12">
         <v>0</v>
       </c>
       <c r="AR65" s="12">
         <v>0</v>
       </c>
       <c r="AS65" s="12">
         <v>0</v>
       </c>
       <c r="AT65" s="12">
         <v>0</v>
       </c>
       <c r="AU65" s="12">
         <v>0</v>
       </c>
       <c r="AV65" s="12">
         <v>0</v>
       </c>
       <c r="AW65" s="12">
         <v>0</v>
       </c>
       <c r="AX65" s="12">
         <v>0</v>
       </c>
+      <c r="AY65" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ65" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA65" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB65" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="66" spans="1:50" ht="33.75">
+    <row r="66" spans="1:54" ht="33.75">
       <c r="A66" s="6" t="s">
         <v>59</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C66" s="11">
         <v>1.7517499999999999</v>
       </c>
       <c r="D66" s="11">
         <v>0.89683999999999997</v>
       </c>
       <c r="E66" s="11">
         <v>9.5564199999999992</v>
       </c>
       <c r="F66" s="11">
         <v>88.989429999999999</v>
       </c>
       <c r="G66" s="12">
         <v>0.38800000000000001</v>
       </c>
       <c r="H66" s="12">
         <v>2.4585499999999998</v>
       </c>
       <c r="I66" s="12">
@@ -11815,69 +12571,81 @@
       <c r="AK66" s="12">
         <v>0.76858000000000004</v>
       </c>
       <c r="AL66" s="12">
         <v>5.5172100000000004</v>
       </c>
       <c r="AM66" s="12">
         <v>42</v>
       </c>
       <c r="AN66" s="12">
         <v>19.491399999999999</v>
       </c>
       <c r="AO66" s="12">
         <v>1.3060400000000001</v>
       </c>
       <c r="AP66" s="12">
         <v>8.3542100000000001</v>
       </c>
       <c r="AQ66" s="12">
         <v>0</v>
       </c>
       <c r="AR66" s="12">
         <v>0</v>
       </c>
       <c r="AS66" s="12">
-        <v>8.7800000000000003E-2</v>
+        <v>0.94440000000000002</v>
       </c>
       <c r="AT66" s="12">
-        <v>0.62707000000000002</v>
+        <v>6.5401600000000002</v>
       </c>
       <c r="AU66" s="12">
         <v>0</v>
       </c>
       <c r="AV66" s="12">
         <v>0</v>
       </c>
       <c r="AW66" s="12">
-        <v>5.0040000000000001E-2</v>
+        <v>0.22114</v>
       </c>
       <c r="AX66" s="12">
-        <v>0.42468</v>
+        <v>0.94037999999999999</v>
+      </c>
+      <c r="AY66" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ66" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA66" s="12">
+        <v>0.15622</v>
+      </c>
+      <c r="BB66" s="12">
+        <v>1.1401399999999999</v>
       </c>
     </row>
-    <row r="67" spans="1:50">
+    <row r="67" spans="1:54">
       <c r="A67" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C67" s="11">
         <v>0</v>
       </c>
       <c r="D67" s="11">
         <v>0</v>
       </c>
       <c r="E67" s="11">
         <v>0</v>
       </c>
       <c r="F67" s="11">
         <v>0</v>
       </c>
       <c r="G67" s="12">
         <v>0</v>
       </c>
       <c r="H67" s="12">
         <v>0</v>
       </c>
       <c r="I67" s="12">
@@ -11984,52 +12752,64 @@
       </c>
       <c r="AQ67" s="12">
         <v>0</v>
       </c>
       <c r="AR67" s="12">
         <v>0</v>
       </c>
       <c r="AS67" s="12">
         <v>0</v>
       </c>
       <c r="AT67" s="12">
         <v>0</v>
       </c>
       <c r="AU67" s="12">
         <v>0</v>
       </c>
       <c r="AV67" s="12">
         <v>0</v>
       </c>
       <c r="AW67" s="12">
         <v>0</v>
       </c>
       <c r="AX67" s="12">
         <v>0</v>
       </c>
+      <c r="AY67" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ67" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA67" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB67" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="68" spans="1:50">
+    <row r="68" spans="1:54">
       <c r="A68" s="6" t="s">
         <v>61</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C68" s="11">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="D68" s="11">
         <v>3.0460000000000001E-2</v>
       </c>
       <c r="E68" s="11">
         <v>0.80179999999999996</v>
       </c>
       <c r="F68" s="11">
         <v>4.4873799999999999</v>
       </c>
       <c r="G68" s="12">
         <v>0</v>
       </c>
       <c r="H68" s="12">
         <v>0</v>
       </c>
       <c r="I68" s="12">
@@ -12119,69 +12899,81 @@
       <c r="AK68" s="12">
         <v>4.8800000000000003E-2</v>
       </c>
       <c r="AL68" s="12">
         <v>0.36047000000000001</v>
       </c>
       <c r="AM68" s="12">
         <v>15</v>
       </c>
       <c r="AN68" s="12">
         <v>8.7501700000000007</v>
       </c>
       <c r="AO68" s="12">
         <v>5.3400000000000003E-2</v>
       </c>
       <c r="AP68" s="12">
         <v>0.36697999999999997</v>
       </c>
       <c r="AQ68" s="12">
         <v>0</v>
       </c>
       <c r="AR68" s="12">
         <v>0</v>
       </c>
       <c r="AS68" s="12">
-        <v>1.6000000000000001E-3</v>
+        <v>6.0400000000000002E-2</v>
       </c>
       <c r="AT68" s="12">
-        <v>1.0630000000000001E-2</v>
+        <v>0.39290000000000003</v>
       </c>
       <c r="AU68" s="12">
         <v>0</v>
       </c>
       <c r="AV68" s="12">
         <v>0</v>
       </c>
       <c r="AW68" s="12">
         <v>3.2000000000000002E-3</v>
       </c>
       <c r="AX68" s="12">
-        <v>2.2239999999999999E-2</v>
+        <v>2.1350000000000001E-2</v>
+      </c>
+      <c r="AY68" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ68" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA68" s="12">
+        <v>5.5999999999999999E-3</v>
+      </c>
+      <c r="BB68" s="12">
+        <v>3.9199999999999999E-2</v>
       </c>
     </row>
-    <row r="69" spans="1:50">
+    <row r="69" spans="1:54">
       <c r="A69" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C69" s="11">
         <v>0</v>
       </c>
       <c r="D69" s="11">
         <v>0</v>
       </c>
       <c r="E69" s="11">
         <v>0.27900000000000003</v>
       </c>
       <c r="F69" s="11">
         <v>5.0015099999999997</v>
       </c>
       <c r="G69" s="12">
         <v>0</v>
       </c>
       <c r="H69" s="12">
         <v>0</v>
       </c>
       <c r="I69" s="12">
@@ -12271,69 +13063,81 @@
       <c r="AK69" s="12">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="AL69" s="12">
         <v>1.6798999999999999</v>
       </c>
       <c r="AM69" s="12">
         <v>0</v>
       </c>
       <c r="AN69" s="12">
         <v>0</v>
       </c>
       <c r="AO69" s="12">
         <v>0.13017000000000001</v>
       </c>
       <c r="AP69" s="12">
         <v>2.50786</v>
       </c>
       <c r="AQ69" s="12">
         <v>0</v>
       </c>
       <c r="AR69" s="12">
         <v>0</v>
       </c>
       <c r="AS69" s="12">
-        <v>3.3600000000000001E-3</v>
+        <v>0.1484</v>
       </c>
       <c r="AT69" s="12">
-        <v>6.1580000000000003E-2</v>
+        <v>2.6814399999999998</v>
       </c>
       <c r="AU69" s="12">
         <v>0</v>
       </c>
       <c r="AV69" s="12">
         <v>0</v>
       </c>
       <c r="AW69" s="12">
-        <v>1.2319999999999999E-2</v>
+        <v>1.12E-2</v>
       </c>
       <c r="AX69" s="12">
-        <v>0.25259999999999999</v>
+        <v>0.20577999999999999</v>
+      </c>
+      <c r="AY69" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ69" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA69" s="12">
+        <v>2.0719999999999999E-2</v>
+      </c>
+      <c r="BB69" s="12">
+        <v>0.42605999999999999</v>
       </c>
     </row>
-    <row r="70" spans="1:50">
+    <row r="70" spans="1:54">
       <c r="A70" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C70" s="11">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="D70" s="11">
         <v>4.1230000000000003E-2</v>
       </c>
       <c r="E70" s="11">
         <v>7.2749999999999995E-2</v>
       </c>
       <c r="F70" s="11">
         <v>0.77236000000000005</v>
       </c>
       <c r="G70" s="12">
         <v>5.7000000000000002E-3</v>
       </c>
       <c r="H70" s="12">
         <v>0.11086</v>
       </c>
       <c r="I70" s="12">
@@ -12423,69 +13227,81 @@
       <c r="AK70" s="12">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="AL70" s="12">
         <v>0.10752</v>
       </c>
       <c r="AM70" s="12">
         <v>0</v>
       </c>
       <c r="AN70" s="12">
         <v>0</v>
       </c>
       <c r="AO70" s="12">
         <v>2.1930000000000002E-2</v>
       </c>
       <c r="AP70" s="12">
         <v>0.17180000000000001</v>
       </c>
       <c r="AQ70" s="12">
         <v>0</v>
       </c>
       <c r="AR70" s="12">
         <v>0</v>
       </c>
       <c r="AS70" s="12">
-        <v>5.0000000000000001E-3</v>
+        <v>1.4999999999999999E-2</v>
       </c>
       <c r="AT70" s="12">
-        <v>2.989E-2</v>
+        <v>0.13102</v>
       </c>
       <c r="AU70" s="12">
         <v>0</v>
       </c>
       <c r="AV70" s="12">
         <v>0</v>
       </c>
       <c r="AW70" s="12">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AX70" s="12">
+        <v>2.989E-2</v>
+      </c>
+      <c r="AY70" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ70" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA70" s="12">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="BB70" s="12">
         <v>3.8809999999999997E-2</v>
       </c>
     </row>
-    <row r="71" spans="1:50" ht="33.75">
+    <row r="71" spans="1:54" ht="33.75">
       <c r="A71" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C71" s="11">
         <v>0.29899999999999999</v>
       </c>
       <c r="D71" s="11">
         <v>1.3820000000000001E-2</v>
       </c>
       <c r="E71" s="11">
         <v>0.56200000000000006</v>
       </c>
       <c r="F71" s="11">
         <v>1.9936100000000001</v>
       </c>
       <c r="G71" s="12">
         <v>2.7000000000000001E-3</v>
       </c>
       <c r="H71" s="12">
         <v>1.409E-2</v>
       </c>
       <c r="I71" s="12">
@@ -12575,69 +13391,81 @@
       <c r="AK71" s="12">
         <v>1.1254</v>
       </c>
       <c r="AL71" s="12">
         <v>0.90242999999999995</v>
       </c>
       <c r="AM71" s="12">
         <v>0</v>
       </c>
       <c r="AN71" s="12">
         <v>0</v>
       </c>
       <c r="AO71" s="12">
         <v>0.26928999999999997</v>
       </c>
       <c r="AP71" s="12">
         <v>0.54107000000000005</v>
       </c>
       <c r="AQ71" s="12">
         <v>0</v>
       </c>
       <c r="AR71" s="12">
         <v>0</v>
       </c>
       <c r="AS71" s="12">
-        <v>2.4639999999999999E-2</v>
+        <v>0.19767999999999999</v>
       </c>
       <c r="AT71" s="12">
-        <v>3.6330000000000001E-2</v>
+        <v>0.37658000000000003</v>
       </c>
       <c r="AU71" s="12">
         <v>0</v>
       </c>
       <c r="AV71" s="12">
         <v>0</v>
       </c>
       <c r="AW71" s="12">
-        <v>2.4639999999999999E-2</v>
+        <v>2.7040000000000002E-2</v>
       </c>
       <c r="AX71" s="12">
-        <v>4.5760000000000002E-2</v>
+        <v>4.7289999999999999E-2</v>
+      </c>
+      <c r="AY71" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ71" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA71" s="12">
+        <v>2.6239999999999999E-2</v>
+      </c>
+      <c r="BB71" s="12">
+        <v>5.3789999999999998E-2</v>
       </c>
     </row>
-    <row r="72" spans="1:50" ht="22.5">
+    <row r="72" spans="1:54" ht="22.5">
       <c r="A72" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C72" s="11">
         <v>3.3871500000000001</v>
       </c>
       <c r="D72" s="11">
         <v>0.77705000000000002</v>
       </c>
       <c r="E72" s="11">
         <v>2.4918499999999999</v>
       </c>
       <c r="F72" s="11">
         <v>19.10754</v>
       </c>
       <c r="G72" s="12">
         <v>0.20635000000000001</v>
       </c>
       <c r="H72" s="12">
         <v>0.47754999999999997</v>
       </c>
       <c r="I72" s="12">
@@ -12727,69 +13555,81 @@
       <c r="AK72" s="12">
         <v>0.64278000000000002</v>
       </c>
       <c r="AL72" s="12">
         <v>4.5591100000000004</v>
       </c>
       <c r="AM72" s="12">
         <v>0</v>
       </c>
       <c r="AN72" s="12">
         <v>0</v>
       </c>
       <c r="AO72" s="12">
         <v>1.88554</v>
       </c>
       <c r="AP72" s="12">
         <v>12.03082</v>
       </c>
       <c r="AQ72" s="12">
         <v>0</v>
       </c>
       <c r="AR72" s="12">
         <v>0</v>
       </c>
       <c r="AS72" s="12">
-        <v>2.324E-2</v>
+        <v>0.66757</v>
       </c>
       <c r="AT72" s="12">
-        <v>0.14248</v>
+        <v>5.6832399999999996</v>
       </c>
       <c r="AU72" s="12">
         <v>0</v>
       </c>
       <c r="AV72" s="12">
         <v>0</v>
       </c>
       <c r="AW72" s="12">
-        <v>6.8379999999999996E-2</v>
+        <v>3.5479999999999998E-2</v>
       </c>
       <c r="AX72" s="12">
-        <v>0.69316</v>
+        <v>0.20827000000000001</v>
+      </c>
+      <c r="AY72" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ72" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA72" s="12">
+        <v>9.264E-2</v>
+      </c>
+      <c r="BB72" s="12">
+        <v>0.88336000000000003</v>
       </c>
     </row>
-    <row r="73" spans="1:50">
+    <row r="73" spans="1:54">
       <c r="A73" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C73" s="11">
         <v>2983.47</v>
       </c>
       <c r="D73" s="11">
         <v>779.28408000000002</v>
       </c>
       <c r="E73" s="11">
         <v>130.80099999999999</v>
       </c>
       <c r="F73" s="11">
         <v>43.022959999999998</v>
       </c>
       <c r="G73" s="12">
         <v>1953.44</v>
       </c>
       <c r="H73" s="12">
         <v>489.74049000000002</v>
       </c>
       <c r="I73" s="12">
@@ -12873,75 +13713,87 @@
       <c r="AI73" s="12">
         <v>1420.4</v>
       </c>
       <c r="AJ73" s="12">
         <v>527.52700000000004</v>
       </c>
       <c r="AK73" s="12">
         <v>1939.827</v>
       </c>
       <c r="AL73" s="12">
         <v>465.70965999999999</v>
       </c>
       <c r="AM73" s="12">
         <v>676</v>
       </c>
       <c r="AN73" s="12">
         <v>297.16879999999998</v>
       </c>
       <c r="AO73" s="12">
         <v>1255.9667999999999</v>
       </c>
       <c r="AP73" s="12">
         <v>345.6771</v>
       </c>
       <c r="AQ73" s="12">
-        <v>0</v>
+        <v>812.8</v>
       </c>
       <c r="AR73" s="12">
-        <v>0</v>
+        <v>357.72</v>
       </c>
       <c r="AS73" s="12">
-        <v>76.87</v>
+        <v>324.25599999999997</v>
       </c>
       <c r="AT73" s="12">
-        <v>23.70241</v>
+        <v>120.38724999999999</v>
       </c>
       <c r="AU73" s="12">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="AV73" s="12">
+        <v>29.744</v>
+      </c>
+      <c r="AW73" s="12">
+        <v>103.676</v>
+      </c>
+      <c r="AX73" s="12">
+        <v>33.974649999999997</v>
+      </c>
+      <c r="AY73" s="12">
         <v>135.6</v>
       </c>
-      <c r="AV73" s="12">
+      <c r="AZ73" s="12">
         <v>59.664000000000001</v>
       </c>
-      <c r="AW73" s="12">
-[...3 lines deleted...]
-        <v>6.6387099999999997</v>
+      <c r="BA73" s="12">
+        <v>22.603999999999999</v>
+      </c>
+      <c r="BB73" s="12">
+        <v>11.207330000000001</v>
       </c>
     </row>
-    <row r="74" spans="1:50" ht="22.5">
+    <row r="74" spans="1:54" ht="22.5">
       <c r="A74" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C74" s="11">
         <v>136</v>
       </c>
       <c r="D74" s="11">
         <v>21.2</v>
       </c>
       <c r="E74" s="11">
         <v>0.09</v>
       </c>
       <c r="F74" s="11">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="G74" s="12">
         <v>476</v>
       </c>
       <c r="H74" s="12">
         <v>81.831000000000003</v>
       </c>
       <c r="I74" s="12">
@@ -13025,75 +13877,87 @@
       <c r="AI74" s="12">
         <v>0</v>
       </c>
       <c r="AJ74" s="12">
         <v>0</v>
       </c>
       <c r="AK74" s="12">
         <v>0.73450000000000004</v>
       </c>
       <c r="AL74" s="12">
         <v>0.76039000000000001</v>
       </c>
       <c r="AM74" s="12">
         <v>0</v>
       </c>
       <c r="AN74" s="12">
         <v>0</v>
       </c>
       <c r="AO74" s="12">
         <v>20.754000000000001</v>
       </c>
       <c r="AP74" s="12">
         <v>5.3044500000000001</v>
       </c>
       <c r="AQ74" s="12">
-        <v>0</v>
+        <v>335.2</v>
       </c>
       <c r="AR74" s="12">
-        <v>0</v>
+        <v>92.061999999999998</v>
       </c>
       <c r="AS74" s="12">
-        <v>0.252</v>
+        <v>0.67500000000000004</v>
       </c>
       <c r="AT74" s="12">
-        <v>0.32174000000000003</v>
+        <v>0.97413000000000005</v>
       </c>
       <c r="AU74" s="12">
         <v>0</v>
       </c>
       <c r="AV74" s="12">
         <v>0</v>
       </c>
       <c r="AW74" s="12">
-        <v>0</v>
+        <v>0.48099999999999998</v>
       </c>
       <c r="AX74" s="12">
+        <v>0.76285999999999998</v>
+      </c>
+      <c r="AY74" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ74" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA74" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB74" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="75" spans="1:50">
+    <row r="75" spans="1:54">
       <c r="A75" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C75" s="11">
         <v>0</v>
       </c>
       <c r="D75" s="11">
         <v>0</v>
       </c>
       <c r="E75" s="11">
         <v>226.65180000000001</v>
       </c>
       <c r="F75" s="11">
         <v>129.82326</v>
       </c>
       <c r="G75" s="12">
         <v>0</v>
       </c>
       <c r="H75" s="12">
         <v>0</v>
       </c>
       <c r="I75" s="12">
@@ -13183,69 +14047,81 @@
       <c r="AK75" s="12">
         <v>929.58699999999999</v>
       </c>
       <c r="AL75" s="12">
         <v>236.27427</v>
       </c>
       <c r="AM75" s="12">
         <v>0</v>
       </c>
       <c r="AN75" s="12">
         <v>0</v>
       </c>
       <c r="AO75" s="12">
         <v>700.99950000000001</v>
       </c>
       <c r="AP75" s="12">
         <v>247.14627999999999</v>
       </c>
       <c r="AQ75" s="12">
         <v>0</v>
       </c>
       <c r="AR75" s="12">
         <v>0</v>
       </c>
       <c r="AS75" s="12">
-        <v>27.458400000000001</v>
+        <v>537.4982</v>
       </c>
       <c r="AT75" s="12">
-        <v>10.24962</v>
+        <v>202.42006000000001</v>
       </c>
       <c r="AU75" s="12">
         <v>0</v>
       </c>
       <c r="AV75" s="12">
         <v>0</v>
       </c>
       <c r="AW75" s="12">
-        <v>472.6</v>
+        <v>57.674399999999999</v>
       </c>
       <c r="AX75" s="12">
-        <v>189.14729</v>
+        <v>21.175709999999999</v>
+      </c>
+      <c r="AY75" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ75" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA75" s="12">
+        <v>711.13040000000001</v>
+      </c>
+      <c r="BB75" s="12">
+        <v>280.98822999999999</v>
       </c>
     </row>
-    <row r="76" spans="1:50" ht="45">
+    <row r="76" spans="1:54" ht="45">
       <c r="A76" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>203</v>
       </c>
       <c r="C76" s="11">
         <v>136</v>
       </c>
       <c r="D76" s="11">
         <v>58.238999999999997</v>
       </c>
       <c r="E76" s="11">
         <v>684.10216000000003</v>
       </c>
       <c r="F76" s="11">
         <v>384.67631999999998</v>
       </c>
       <c r="G76" s="12">
         <v>0</v>
       </c>
       <c r="H76" s="12">
         <v>0</v>
       </c>
       <c r="I76" s="12">
@@ -13335,69 +14211,81 @@
       <c r="AK76" s="12">
         <v>985.90832</v>
       </c>
       <c r="AL76" s="12">
         <v>526.20241999999996</v>
       </c>
       <c r="AM76" s="12">
         <v>0</v>
       </c>
       <c r="AN76" s="12">
         <v>0</v>
       </c>
       <c r="AO76" s="12">
         <v>1959.6048000000001</v>
       </c>
       <c r="AP76" s="12">
         <v>324.71836999999999</v>
       </c>
       <c r="AQ76" s="12">
         <v>0</v>
       </c>
       <c r="AR76" s="12">
         <v>0</v>
       </c>
       <c r="AS76" s="12">
-        <v>35.806600000000003</v>
+        <v>693.81500000000005</v>
       </c>
       <c r="AT76" s="12">
-        <v>13.1828</v>
+        <v>392.17308000000003</v>
       </c>
       <c r="AU76" s="12">
         <v>0</v>
       </c>
       <c r="AV76" s="12">
         <v>0</v>
       </c>
       <c r="AW76" s="12">
-        <v>2.7360000000000002</v>
+        <v>69.242599999999996</v>
       </c>
       <c r="AX76" s="12">
-        <v>7.3890000000000002</v>
+        <v>32.30706</v>
+      </c>
+      <c r="AY76" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ76" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA76" s="12">
+        <v>67.654399999999995</v>
+      </c>
+      <c r="BB76" s="12">
+        <v>35.873449999999998</v>
       </c>
     </row>
-    <row r="77" spans="1:50" ht="22.5">
+    <row r="77" spans="1:54" ht="22.5">
       <c r="A77" s="6" t="s">
         <v>70</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C77" s="11">
         <v>0</v>
       </c>
       <c r="D77" s="11">
         <v>0</v>
       </c>
       <c r="E77" s="11">
         <v>0.5</v>
       </c>
       <c r="F77" s="11">
         <v>1.2239</v>
       </c>
       <c r="G77" s="12">
         <v>0</v>
       </c>
       <c r="H77" s="12">
         <v>0</v>
       </c>
       <c r="I77" s="12">
@@ -13487,69 +14375,81 @@
       <c r="AK77" s="12">
         <v>0.48089999999999999</v>
       </c>
       <c r="AL77" s="12">
         <v>0.58631999999999995</v>
       </c>
       <c r="AM77" s="12">
         <v>0</v>
       </c>
       <c r="AN77" s="12">
         <v>0</v>
       </c>
       <c r="AO77" s="12">
         <v>0.3</v>
       </c>
       <c r="AP77" s="12">
         <v>0.57979999999999998</v>
       </c>
       <c r="AQ77" s="12">
         <v>0</v>
       </c>
       <c r="AR77" s="12">
         <v>0</v>
       </c>
       <c r="AS77" s="12">
-        <v>0</v>
+        <v>0.36</v>
       </c>
       <c r="AT77" s="12">
-        <v>0</v>
+        <v>1.3287</v>
       </c>
       <c r="AU77" s="12">
         <v>0</v>
       </c>
       <c r="AV77" s="12">
         <v>0</v>
       </c>
       <c r="AW77" s="12">
+        <v>0</v>
+      </c>
+      <c r="AX77" s="12">
+        <v>0</v>
+      </c>
+      <c r="AY77" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ77" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA77" s="12">
         <v>0.04</v>
       </c>
-      <c r="AX77" s="12">
+      <c r="BB77" s="12">
         <v>0.11153</v>
       </c>
     </row>
-    <row r="78" spans="1:50" ht="45">
+    <row r="78" spans="1:54" ht="45">
       <c r="A78" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>205</v>
       </c>
       <c r="C78" s="11">
         <v>0</v>
       </c>
       <c r="D78" s="11">
         <v>0</v>
       </c>
       <c r="E78" s="11">
         <v>0</v>
       </c>
       <c r="F78" s="11">
         <v>0</v>
       </c>
       <c r="G78" s="12">
         <v>0</v>
       </c>
       <c r="H78" s="12">
         <v>0</v>
       </c>
       <c r="I78" s="12">
@@ -13633,75 +14533,87 @@
       <c r="AI78" s="12">
         <v>0</v>
       </c>
       <c r="AJ78" s="12">
         <v>0</v>
       </c>
       <c r="AK78" s="12">
         <v>0</v>
       </c>
       <c r="AL78" s="12">
         <v>0</v>
       </c>
       <c r="AM78" s="12">
         <v>0</v>
       </c>
       <c r="AN78" s="12">
         <v>0</v>
       </c>
       <c r="AO78" s="12">
         <v>0.15906999999999999</v>
       </c>
       <c r="AP78" s="12">
         <v>0.28488999999999998</v>
       </c>
       <c r="AQ78" s="12">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="AR78" s="12">
-        <v>0</v>
+        <v>3.1480000000000001</v>
       </c>
       <c r="AS78" s="12">
-        <v>0</v>
+        <v>9.9900000000000003E-2</v>
       </c>
       <c r="AT78" s="12">
-        <v>0</v>
+        <v>0.62219999999999998</v>
       </c>
       <c r="AU78" s="12">
         <v>0</v>
       </c>
       <c r="AV78" s="12">
         <v>0</v>
       </c>
       <c r="AW78" s="12">
-        <v>0</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="AX78" s="12">
+        <v>6.3699999999999998E-3</v>
+      </c>
+      <c r="AY78" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ78" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA78" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB78" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="79" spans="1:50" ht="21" customHeight="1">
+    <row r="79" spans="1:54" ht="21" customHeight="1">
       <c r="A79" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C79" s="11">
         <v>0</v>
       </c>
       <c r="D79" s="11">
         <v>0</v>
       </c>
       <c r="E79" s="11">
         <v>2669.7</v>
       </c>
       <c r="F79" s="11">
         <v>1305.7940000000001</v>
       </c>
       <c r="G79" s="12">
         <v>393.96</v>
       </c>
       <c r="H79" s="12">
         <v>131.53299999999999</v>
       </c>
       <c r="I79" s="12">
@@ -13785,75 +14697,87 @@
       <c r="AI79" s="12">
         <v>20.0075</v>
       </c>
       <c r="AJ79" s="12">
         <v>15.26131</v>
       </c>
       <c r="AK79" s="12">
         <v>4943.8890000000001</v>
       </c>
       <c r="AL79" s="12">
         <v>2601.547</v>
       </c>
       <c r="AM79" s="12">
         <v>15</v>
       </c>
       <c r="AN79" s="12">
         <v>26.327999999999999</v>
       </c>
       <c r="AO79" s="12">
         <v>1075.1099999999999</v>
       </c>
       <c r="AP79" s="12">
         <v>434.43412999999998</v>
       </c>
       <c r="AQ79" s="12">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AR79" s="12">
-        <v>0</v>
+        <v>9.6920000000000002</v>
       </c>
       <c r="AS79" s="12">
-        <v>0</v>
+        <v>6400.5</v>
       </c>
       <c r="AT79" s="12">
-        <v>0</v>
+        <v>2196.6060000000002</v>
       </c>
       <c r="AU79" s="12">
         <v>0</v>
       </c>
       <c r="AV79" s="12">
         <v>0</v>
       </c>
       <c r="AW79" s="12">
-        <v>696</v>
+        <v>0</v>
       </c>
       <c r="AX79" s="12">
-        <v>209.07</v>
+        <v>0</v>
+      </c>
+      <c r="AY79" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ79" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA79" s="12">
+        <v>2572.15</v>
+      </c>
+      <c r="BB79" s="12">
+        <v>782.59500000000003</v>
       </c>
     </row>
-    <row r="80" spans="1:50" ht="22.5">
+    <row r="80" spans="1:54" ht="22.5">
       <c r="A80" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C80" s="11">
         <v>286.01305000000002</v>
       </c>
       <c r="D80" s="11">
         <v>41.908410000000003</v>
       </c>
       <c r="E80" s="11">
         <v>0</v>
       </c>
       <c r="F80" s="11">
         <v>0</v>
       </c>
       <c r="G80" s="12">
         <v>230.42400000000001</v>
       </c>
       <c r="H80" s="12">
         <v>84.417000000000002</v>
       </c>
       <c r="I80" s="12">
@@ -13937,75 +14861,87 @@
       <c r="AI80" s="12">
         <v>89.015000000000001</v>
       </c>
       <c r="AJ80" s="12">
         <v>36.869610000000002</v>
       </c>
       <c r="AK80" s="12">
         <v>2.1949999999999998</v>
       </c>
       <c r="AL80" s="12">
         <v>7.0846999999999998</v>
       </c>
       <c r="AM80" s="12">
         <v>290.10000000000002</v>
       </c>
       <c r="AN80" s="12">
         <v>134.28908000000001</v>
       </c>
       <c r="AO80" s="12">
         <v>1.125</v>
       </c>
       <c r="AP80" s="12">
         <v>3.7279100000000001</v>
       </c>
       <c r="AQ80" s="12">
-        <v>0</v>
+        <v>66.95</v>
       </c>
       <c r="AR80" s="12">
-        <v>0</v>
+        <v>27.292629999999999</v>
       </c>
       <c r="AS80" s="12">
         <v>0</v>
       </c>
       <c r="AT80" s="12">
         <v>0</v>
       </c>
       <c r="AU80" s="12">
         <v>0</v>
       </c>
       <c r="AV80" s="12">
         <v>0</v>
       </c>
       <c r="AW80" s="12">
         <v>0</v>
       </c>
       <c r="AX80" s="12">
         <v>0</v>
       </c>
+      <c r="AY80" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ80" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA80" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB80" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="81" spans="1:50" ht="22.5">
+    <row r="81" spans="1:54" ht="22.5">
       <c r="A81" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C81" s="11">
         <v>0</v>
       </c>
       <c r="D81" s="11">
         <v>0</v>
       </c>
       <c r="E81" s="11">
         <v>0</v>
       </c>
       <c r="F81" s="11">
         <v>0</v>
       </c>
       <c r="G81" s="12">
         <v>0</v>
       </c>
       <c r="H81" s="12">
         <v>0</v>
       </c>
       <c r="I81" s="12">
@@ -14095,69 +15031,81 @@
       <c r="AK81" s="12">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="AL81" s="12">
         <v>6.0359999999999997E-2</v>
       </c>
       <c r="AM81" s="12">
         <v>0</v>
       </c>
       <c r="AN81" s="12">
         <v>0</v>
       </c>
       <c r="AO81" s="12">
         <v>2.8899999999999999E-2</v>
       </c>
       <c r="AP81" s="12">
         <v>5.7759999999999999E-2</v>
       </c>
       <c r="AQ81" s="12">
         <v>0</v>
       </c>
       <c r="AR81" s="12">
         <v>0</v>
       </c>
       <c r="AS81" s="12">
-        <v>2.8000000000000001E-2</v>
+        <v>7.1999999999999995E-2</v>
       </c>
       <c r="AT81" s="12">
-        <v>5.0110000000000002E-2</v>
+        <v>0.14291000000000001</v>
       </c>
       <c r="AU81" s="12">
         <v>0</v>
       </c>
       <c r="AV81" s="12">
         <v>0</v>
       </c>
       <c r="AW81" s="12">
-        <v>0</v>
+        <v>4.8000000000000001E-2</v>
       </c>
       <c r="AX81" s="12">
+        <v>9.0380000000000002E-2</v>
+      </c>
+      <c r="AY81" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ81" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA81" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB81" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="82" spans="1:50" ht="22.5">
+    <row r="82" spans="1:54" ht="22.5">
       <c r="A82" s="6" t="s">
         <v>75</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>209</v>
       </c>
       <c r="C82" s="11">
         <v>0</v>
       </c>
       <c r="D82" s="11">
         <v>0</v>
       </c>
       <c r="E82" s="11">
         <v>0.19</v>
       </c>
       <c r="F82" s="11">
         <v>1.0879000000000001</v>
       </c>
       <c r="G82" s="12">
         <v>0</v>
       </c>
       <c r="H82" s="12">
         <v>0</v>
       </c>
       <c r="I82" s="12">
@@ -14247,69 +15195,81 @@
       <c r="AK82" s="12">
         <v>0</v>
       </c>
       <c r="AL82" s="12">
         <v>0</v>
       </c>
       <c r="AM82" s="12">
         <v>0</v>
       </c>
       <c r="AN82" s="12">
         <v>0</v>
       </c>
       <c r="AO82" s="12">
         <v>0</v>
       </c>
       <c r="AP82" s="12">
         <v>0</v>
       </c>
       <c r="AQ82" s="12">
         <v>0</v>
       </c>
       <c r="AR82" s="12">
         <v>0</v>
       </c>
       <c r="AS82" s="12">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="AT82" s="12">
-        <v>0</v>
+        <v>20.071999999999999</v>
       </c>
       <c r="AU82" s="12">
         <v>0</v>
       </c>
       <c r="AV82" s="12">
         <v>0</v>
       </c>
       <c r="AW82" s="12">
         <v>0</v>
       </c>
       <c r="AX82" s="12">
         <v>0</v>
       </c>
+      <c r="AY82" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ82" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA82" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB82" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="83" spans="1:50" ht="22.5">
+    <row r="83" spans="1:54" ht="22.5">
       <c r="A83" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C83" s="11">
         <v>0</v>
       </c>
       <c r="D83" s="11">
         <v>0</v>
       </c>
       <c r="E83" s="11">
         <v>24.378</v>
       </c>
       <c r="F83" s="11">
         <v>15.44857</v>
       </c>
       <c r="G83" s="12">
         <v>0</v>
       </c>
       <c r="H83" s="12">
         <v>0</v>
       </c>
       <c r="I83" s="12">
@@ -14416,52 +15376,64 @@
       </c>
       <c r="AQ83" s="12">
         <v>0</v>
       </c>
       <c r="AR83" s="12">
         <v>0</v>
       </c>
       <c r="AS83" s="12">
         <v>0</v>
       </c>
       <c r="AT83" s="12">
         <v>0</v>
       </c>
       <c r="AU83" s="12">
         <v>0</v>
       </c>
       <c r="AV83" s="12">
         <v>0</v>
       </c>
       <c r="AW83" s="12">
         <v>0</v>
       </c>
       <c r="AX83" s="12">
         <v>0</v>
       </c>
+      <c r="AY83" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ83" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA83" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB83" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="84" spans="1:50" ht="33.75">
+    <row r="84" spans="1:54" ht="33.75">
       <c r="A84" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>211</v>
       </c>
       <c r="C84" s="11">
         <v>0</v>
       </c>
       <c r="D84" s="11">
         <v>0</v>
       </c>
       <c r="E84" s="11">
         <v>0.106</v>
       </c>
       <c r="F84" s="11">
         <v>0.16385</v>
       </c>
       <c r="G84" s="12">
         <v>0</v>
       </c>
       <c r="H84" s="12">
         <v>0</v>
       </c>
       <c r="I84" s="12">
@@ -14551,69 +15523,81 @@
       <c r="AK84" s="12">
         <v>14.56705</v>
       </c>
       <c r="AL84" s="12">
         <v>44.208649999999999</v>
       </c>
       <c r="AM84" s="12">
         <v>0</v>
       </c>
       <c r="AN84" s="12">
         <v>0</v>
       </c>
       <c r="AO84" s="12">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="AP84" s="12">
         <v>5.3999999999999999E-2</v>
       </c>
       <c r="AQ84" s="12">
         <v>0</v>
       </c>
       <c r="AR84" s="12">
         <v>0</v>
       </c>
       <c r="AS84" s="12">
-        <v>0</v>
+        <v>2.001E-2</v>
       </c>
       <c r="AT84" s="12">
-        <v>0</v>
+        <v>0.56164999999999998</v>
       </c>
       <c r="AU84" s="12">
         <v>0</v>
       </c>
       <c r="AV84" s="12">
         <v>0</v>
       </c>
       <c r="AW84" s="12">
         <v>0</v>
       </c>
       <c r="AX84" s="12">
         <v>0</v>
       </c>
+      <c r="AY84" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ84" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA84" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB84" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="85" spans="1:50" ht="33.75">
+    <row r="85" spans="1:54" ht="33.75">
       <c r="A85" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C85" s="11">
         <v>0</v>
       </c>
       <c r="D85" s="11">
         <v>0</v>
       </c>
       <c r="E85" s="11">
         <v>0</v>
       </c>
       <c r="F85" s="11">
         <v>0</v>
       </c>
       <c r="G85" s="12">
         <v>0</v>
       </c>
       <c r="H85" s="12">
         <v>0</v>
       </c>
       <c r="I85" s="12">
@@ -14720,52 +15704,64 @@
       </c>
       <c r="AQ85" s="12">
         <v>0</v>
       </c>
       <c r="AR85" s="12">
         <v>0</v>
       </c>
       <c r="AS85" s="12">
         <v>0</v>
       </c>
       <c r="AT85" s="12">
         <v>0</v>
       </c>
       <c r="AU85" s="12">
         <v>0</v>
       </c>
       <c r="AV85" s="12">
         <v>0</v>
       </c>
       <c r="AW85" s="12">
         <v>0</v>
       </c>
       <c r="AX85" s="12">
         <v>0</v>
       </c>
+      <c r="AY85" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ85" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA85" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB85" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="86" spans="1:50" ht="22.5">
+    <row r="86" spans="1:54" ht="22.5">
       <c r="A86" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>213</v>
       </c>
       <c r="C86" s="11">
         <v>0</v>
       </c>
       <c r="D86" s="11">
         <v>0</v>
       </c>
       <c r="E86" s="11">
         <v>388.9</v>
       </c>
       <c r="F86" s="11">
         <v>267.49700000000001</v>
       </c>
       <c r="G86" s="12">
         <v>0</v>
       </c>
       <c r="H86" s="12">
         <v>0</v>
       </c>
       <c r="I86" s="12">
@@ -14849,75 +15845,87 @@
       <c r="AI86" s="12">
         <v>0</v>
       </c>
       <c r="AJ86" s="12">
         <v>0</v>
       </c>
       <c r="AK86" s="12">
         <v>0</v>
       </c>
       <c r="AL86" s="12">
         <v>0</v>
       </c>
       <c r="AM86" s="12">
         <v>0</v>
       </c>
       <c r="AN86" s="12">
         <v>0</v>
       </c>
       <c r="AO86" s="12">
         <v>0</v>
       </c>
       <c r="AP86" s="12">
         <v>0</v>
       </c>
       <c r="AQ86" s="12">
-        <v>0</v>
+        <v>200.34</v>
       </c>
       <c r="AR86" s="12">
-        <v>0</v>
+        <v>227.262</v>
       </c>
       <c r="AS86" s="12">
         <v>0</v>
       </c>
       <c r="AT86" s="12">
         <v>0</v>
       </c>
       <c r="AU86" s="12">
         <v>0</v>
       </c>
       <c r="AV86" s="12">
         <v>0</v>
       </c>
       <c r="AW86" s="12">
         <v>0</v>
       </c>
       <c r="AX86" s="12">
         <v>0</v>
       </c>
+      <c r="AY86" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ86" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA86" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB86" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="87" spans="1:50" ht="22.5">
+    <row r="87" spans="1:54" ht="22.5">
       <c r="A87" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C87" s="11">
         <v>0</v>
       </c>
       <c r="D87" s="11">
         <v>0</v>
       </c>
       <c r="E87" s="11">
         <v>0</v>
       </c>
       <c r="F87" s="11">
         <v>0</v>
       </c>
       <c r="G87" s="12">
         <v>0</v>
       </c>
       <c r="H87" s="12">
         <v>0</v>
       </c>
       <c r="I87" s="12">
@@ -15024,52 +16032,64 @@
       </c>
       <c r="AQ87" s="12">
         <v>0</v>
       </c>
       <c r="AR87" s="12">
         <v>0</v>
       </c>
       <c r="AS87" s="12">
         <v>0</v>
       </c>
       <c r="AT87" s="12">
         <v>0</v>
       </c>
       <c r="AU87" s="12">
         <v>0</v>
       </c>
       <c r="AV87" s="12">
         <v>0</v>
       </c>
       <c r="AW87" s="12">
         <v>0</v>
       </c>
       <c r="AX87" s="12">
         <v>0</v>
       </c>
+      <c r="AY87" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ87" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA87" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB87" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="88" spans="1:50" ht="22.5">
+    <row r="88" spans="1:54" ht="22.5">
       <c r="A88" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>215</v>
       </c>
       <c r="C88" s="11">
         <v>0</v>
       </c>
       <c r="D88" s="11">
         <v>0</v>
       </c>
       <c r="E88" s="11">
         <v>1.51</v>
       </c>
       <c r="F88" s="11">
         <v>9.9910099999999993</v>
       </c>
       <c r="G88" s="12">
         <v>0</v>
       </c>
       <c r="H88" s="12">
         <v>0</v>
       </c>
       <c r="I88" s="12">
@@ -15159,69 +16179,81 @@
       <c r="AK88" s="12">
         <v>0.58713000000000004</v>
       </c>
       <c r="AL88" s="12">
         <v>2.7071700000000001</v>
       </c>
       <c r="AM88" s="12">
         <v>0</v>
       </c>
       <c r="AN88" s="12">
         <v>0</v>
       </c>
       <c r="AO88" s="12">
         <v>1.0566899999999999</v>
       </c>
       <c r="AP88" s="12">
         <v>1.4841800000000001</v>
       </c>
       <c r="AQ88" s="12">
         <v>0</v>
       </c>
       <c r="AR88" s="12">
         <v>0</v>
       </c>
       <c r="AS88" s="12">
-        <v>0</v>
+        <v>0.26200000000000001</v>
       </c>
       <c r="AT88" s="12">
-        <v>0</v>
+        <v>0.30604999999999999</v>
       </c>
       <c r="AU88" s="12">
         <v>0</v>
       </c>
       <c r="AV88" s="12">
         <v>0</v>
       </c>
       <c r="AW88" s="12">
-        <v>0</v>
+        <v>0.25</v>
       </c>
       <c r="AX88" s="12">
+        <v>0.184</v>
+      </c>
+      <c r="AY88" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ88" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA88" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB88" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="89" spans="1:50" ht="56.25">
+    <row r="89" spans="1:54" ht="56.25">
       <c r="A89" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C89" s="11">
         <v>0</v>
       </c>
       <c r="D89" s="11">
         <v>0</v>
       </c>
       <c r="E89" s="11">
         <v>0</v>
       </c>
       <c r="F89" s="11">
         <v>0</v>
       </c>
       <c r="G89" s="12">
         <v>0</v>
       </c>
       <c r="H89" s="12">
         <v>0</v>
       </c>
       <c r="I89" s="12">
@@ -15328,52 +16360,64 @@
       </c>
       <c r="AQ89" s="12">
         <v>0</v>
       </c>
       <c r="AR89" s="12">
         <v>0</v>
       </c>
       <c r="AS89" s="12">
         <v>0</v>
       </c>
       <c r="AT89" s="12">
         <v>0</v>
       </c>
       <c r="AU89" s="12">
         <v>0</v>
       </c>
       <c r="AV89" s="12">
         <v>0</v>
       </c>
       <c r="AW89" s="12">
         <v>0</v>
       </c>
       <c r="AX89" s="12">
         <v>0</v>
       </c>
+      <c r="AY89" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ89" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA89" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB89" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="90" spans="1:50" ht="22.5">
+    <row r="90" spans="1:54" ht="22.5">
       <c r="A90" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>217</v>
       </c>
       <c r="C90" s="11">
         <v>0</v>
       </c>
       <c r="D90" s="11">
         <v>0</v>
       </c>
       <c r="E90" s="11">
         <v>0</v>
       </c>
       <c r="F90" s="11">
         <v>0</v>
       </c>
       <c r="G90" s="12">
         <v>0</v>
       </c>
       <c r="H90" s="12">
         <v>0</v>
       </c>
       <c r="I90" s="12">
@@ -15480,52 +16524,64 @@
       </c>
       <c r="AQ90" s="12">
         <v>0</v>
       </c>
       <c r="AR90" s="12">
         <v>0</v>
       </c>
       <c r="AS90" s="12">
         <v>0</v>
       </c>
       <c r="AT90" s="12">
         <v>0</v>
       </c>
       <c r="AU90" s="12">
         <v>0</v>
       </c>
       <c r="AV90" s="12">
         <v>0</v>
       </c>
       <c r="AW90" s="12">
         <v>0</v>
       </c>
       <c r="AX90" s="12">
         <v>0</v>
       </c>
+      <c r="AY90" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ90" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA90" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB90" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="91" spans="1:50" ht="33.75">
+    <row r="91" spans="1:54" ht="33.75">
       <c r="A91" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C91" s="11">
         <v>106.072</v>
       </c>
       <c r="D91" s="11">
         <v>28.26633</v>
       </c>
       <c r="E91" s="11">
         <v>5180.8394699999999</v>
       </c>
       <c r="F91" s="11">
         <v>4048.3575000000001</v>
       </c>
       <c r="G91" s="12">
         <v>88.212000000000003</v>
       </c>
       <c r="H91" s="12">
         <v>56.169469999999997</v>
       </c>
       <c r="I91" s="12">
@@ -15609,75 +16665,87 @@
       <c r="AI91" s="12">
         <v>0</v>
       </c>
       <c r="AJ91" s="12">
         <v>0</v>
       </c>
       <c r="AK91" s="12">
         <v>289.16592000000003</v>
       </c>
       <c r="AL91" s="12">
         <v>262.17768000000001</v>
       </c>
       <c r="AM91" s="12">
         <v>64.16</v>
       </c>
       <c r="AN91" s="12">
         <v>62.101999999999997</v>
       </c>
       <c r="AO91" s="12">
         <v>237.17615000000001</v>
       </c>
       <c r="AP91" s="12">
         <v>203.73533</v>
       </c>
       <c r="AQ91" s="12">
-        <v>195.81</v>
+        <v>380.96</v>
       </c>
       <c r="AR91" s="12">
-        <v>198.70500000000001</v>
+        <v>395.733</v>
       </c>
       <c r="AS91" s="12">
-        <v>1.4</v>
+        <v>71.582800000000006</v>
       </c>
       <c r="AT91" s="12">
-        <v>0.36818000000000001</v>
+        <v>67.06362</v>
       </c>
       <c r="AU91" s="12">
-        <v>0</v>
+        <v>320.56</v>
       </c>
       <c r="AV91" s="12">
-        <v>0</v>
+        <v>320.95999999999998</v>
       </c>
       <c r="AW91" s="12">
-        <v>0.13800000000000001</v>
+        <v>1.4827999999999999</v>
       </c>
       <c r="AX91" s="12">
-        <v>0.34288000000000002</v>
+        <v>0.54357</v>
+      </c>
+      <c r="AY91" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ91" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA91" s="12">
+        <v>4.3455000000000004</v>
+      </c>
+      <c r="BB91" s="12">
+        <v>4.7793200000000002</v>
       </c>
     </row>
-    <row r="92" spans="1:50" ht="33.75">
+    <row r="92" spans="1:54" ht="33.75">
       <c r="A92" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C92" s="11">
         <v>0</v>
       </c>
       <c r="D92" s="11">
         <v>0</v>
       </c>
       <c r="E92" s="11">
         <v>8.6204999999999998</v>
       </c>
       <c r="F92" s="11">
         <v>23.717220000000001</v>
       </c>
       <c r="G92" s="12">
         <v>0</v>
       </c>
       <c r="H92" s="12">
         <v>0</v>
       </c>
       <c r="I92" s="12">
@@ -15767,69 +16835,81 @@
       <c r="AK92" s="12">
         <v>0.2</v>
       </c>
       <c r="AL92" s="12">
         <v>0.53400000000000003</v>
       </c>
       <c r="AM92" s="12">
         <v>0</v>
       </c>
       <c r="AN92" s="12">
         <v>0</v>
       </c>
       <c r="AO92" s="12">
         <v>0.13819999999999999</v>
       </c>
       <c r="AP92" s="12">
         <v>0.39476</v>
       </c>
       <c r="AQ92" s="12">
         <v>0</v>
       </c>
       <c r="AR92" s="12">
         <v>0</v>
       </c>
       <c r="AS92" s="12">
-        <v>0</v>
+        <v>6.7499999999999999E-3</v>
       </c>
       <c r="AT92" s="12">
-        <v>0</v>
+        <v>9.9000000000000005E-2</v>
       </c>
       <c r="AU92" s="12">
         <v>0</v>
       </c>
       <c r="AV92" s="12">
         <v>0</v>
       </c>
       <c r="AW92" s="12">
         <v>0</v>
       </c>
       <c r="AX92" s="12">
         <v>0</v>
       </c>
+      <c r="AY92" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ92" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA92" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB92" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="93" spans="1:50" ht="33.75">
+    <row r="93" spans="1:54" ht="33.75">
       <c r="A93" s="6" t="s">
         <v>86</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C93" s="11">
         <v>0</v>
       </c>
       <c r="D93" s="11">
         <v>0</v>
       </c>
       <c r="E93" s="11">
         <v>0</v>
       </c>
       <c r="F93" s="11">
         <v>0</v>
       </c>
       <c r="G93" s="12">
         <v>0</v>
       </c>
       <c r="H93" s="12">
         <v>0</v>
       </c>
       <c r="I93" s="12">
@@ -15919,69 +16999,81 @@
       <c r="AK93" s="12">
         <v>0.36986999999999998</v>
       </c>
       <c r="AL93" s="12">
         <v>0.97109999999999996</v>
       </c>
       <c r="AM93" s="12">
         <v>0</v>
       </c>
       <c r="AN93" s="12">
         <v>0</v>
       </c>
       <c r="AO93" s="12">
         <v>4.761E-2</v>
       </c>
       <c r="AP93" s="12">
         <v>0.16150999999999999</v>
       </c>
       <c r="AQ93" s="12">
         <v>0</v>
       </c>
       <c r="AR93" s="12">
         <v>0</v>
       </c>
       <c r="AS93" s="12">
-        <v>0</v>
+        <v>4.2389999999999997E-2</v>
       </c>
       <c r="AT93" s="12">
-        <v>0</v>
+        <v>0.17627000000000001</v>
       </c>
       <c r="AU93" s="12">
         <v>0</v>
       </c>
       <c r="AV93" s="12">
         <v>0</v>
       </c>
       <c r="AW93" s="12">
         <v>0</v>
       </c>
       <c r="AX93" s="12">
         <v>0</v>
       </c>
+      <c r="AY93" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ93" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA93" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB93" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="94" spans="1:50" ht="33.75">
+    <row r="94" spans="1:54" ht="33.75">
       <c r="A94" s="6" t="s">
         <v>87</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C94" s="11">
         <v>0.52100000000000002</v>
       </c>
       <c r="D94" s="11">
         <v>0.13200000000000001</v>
       </c>
       <c r="E94" s="11">
         <v>0.65571999999999997</v>
       </c>
       <c r="F94" s="11">
         <v>2.1657199999999999</v>
       </c>
       <c r="G94" s="12">
         <v>6.0890000000000004</v>
       </c>
       <c r="H94" s="12">
         <v>1.105</v>
       </c>
       <c r="I94" s="12">
@@ -16071,69 +17163,81 @@
       <c r="AK94" s="12">
         <v>2.7583500000000001</v>
       </c>
       <c r="AL94" s="12">
         <v>10.06218</v>
       </c>
       <c r="AM94" s="12">
         <v>0</v>
       </c>
       <c r="AN94" s="12">
         <v>0</v>
       </c>
       <c r="AO94" s="12">
         <v>9.4142799999999998</v>
       </c>
       <c r="AP94" s="12">
         <v>28.359500000000001</v>
       </c>
       <c r="AQ94" s="12">
         <v>0</v>
       </c>
       <c r="AR94" s="12">
         <v>0</v>
       </c>
       <c r="AS94" s="12">
-        <v>0.49399999999999999</v>
+        <v>8.9310299999999998</v>
       </c>
       <c r="AT94" s="12">
-        <v>1.3589100000000001</v>
+        <v>36.930549999999997</v>
       </c>
       <c r="AU94" s="12">
         <v>0</v>
       </c>
       <c r="AV94" s="12">
         <v>0</v>
       </c>
       <c r="AW94" s="12">
-        <v>1.0106999999999999</v>
+        <v>1.34168</v>
       </c>
       <c r="AX94" s="12">
-        <v>4.2484400000000004</v>
+        <v>4.7000999999999999</v>
+      </c>
+      <c r="AY94" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ94" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA94" s="12">
+        <v>1.6059000000000001</v>
+      </c>
+      <c r="BB94" s="12">
+        <v>6.2738500000000004</v>
       </c>
     </row>
-    <row r="95" spans="1:50" ht="56.25">
+    <row r="95" spans="1:54" ht="56.25">
       <c r="A95" s="6" t="s">
         <v>88</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C95" s="11">
         <v>0</v>
       </c>
       <c r="D95" s="11">
         <v>0</v>
       </c>
       <c r="E95" s="11">
         <v>124.544</v>
       </c>
       <c r="F95" s="11">
         <v>163.36866000000001</v>
       </c>
       <c r="G95" s="12">
         <v>0</v>
       </c>
       <c r="H95" s="12">
         <v>0</v>
       </c>
       <c r="I95" s="12">
@@ -16223,69 +17327,81 @@
       <c r="AK95" s="12">
         <v>0.21829999999999999</v>
       </c>
       <c r="AL95" s="12">
         <v>0.77881999999999996</v>
       </c>
       <c r="AM95" s="12">
         <v>0</v>
       </c>
       <c r="AN95" s="12">
         <v>0</v>
       </c>
       <c r="AO95" s="12">
         <v>0.35857</v>
       </c>
       <c r="AP95" s="12">
         <v>2.60494</v>
       </c>
       <c r="AQ95" s="12">
         <v>0</v>
       </c>
       <c r="AR95" s="12">
         <v>0</v>
       </c>
       <c r="AS95" s="12">
-        <v>9.6000000000000002E-2</v>
+        <v>0.74851000000000001</v>
       </c>
       <c r="AT95" s="12">
-        <v>0.54871999999999999</v>
+        <v>6.9528299999999996</v>
       </c>
       <c r="AU95" s="12">
         <v>0</v>
       </c>
       <c r="AV95" s="12">
         <v>0</v>
       </c>
       <c r="AW95" s="12">
+        <v>0.15948000000000001</v>
+      </c>
+      <c r="AX95" s="12">
+        <v>1.4061900000000001</v>
+      </c>
+      <c r="AY95" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ95" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA95" s="12">
         <v>2E-3</v>
       </c>
-      <c r="AX95" s="12">
+      <c r="BB95" s="12">
         <v>1.66E-2</v>
       </c>
     </row>
-    <row r="96" spans="1:50" ht="56.25">
+    <row r="96" spans="1:54" ht="56.25">
       <c r="A96" s="6" t="s">
         <v>89</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C96" s="11">
         <v>0</v>
       </c>
       <c r="D96" s="11">
         <v>0</v>
       </c>
       <c r="E96" s="11">
         <v>520.14567999999997</v>
       </c>
       <c r="F96" s="11">
         <v>548.62860000000001</v>
       </c>
       <c r="G96" s="12">
         <v>0</v>
       </c>
       <c r="H96" s="12">
         <v>0</v>
       </c>
       <c r="I96" s="12">
@@ -16375,69 +17491,81 @@
       <c r="AK96" s="12">
         <v>84.59881</v>
       </c>
       <c r="AL96" s="12">
         <v>107.79246000000001</v>
       </c>
       <c r="AM96" s="12">
         <v>0</v>
       </c>
       <c r="AN96" s="12">
         <v>0</v>
       </c>
       <c r="AO96" s="12">
         <v>63.908099999999997</v>
       </c>
       <c r="AP96" s="12">
         <v>90.668660000000003</v>
       </c>
       <c r="AQ96" s="12">
         <v>0</v>
       </c>
       <c r="AR96" s="12">
         <v>0</v>
       </c>
       <c r="AS96" s="12">
-        <v>2.6579999999999999</v>
+        <v>35.207459999999998</v>
       </c>
       <c r="AT96" s="12">
-        <v>4.2319100000000001</v>
+        <v>75.322509999999994</v>
       </c>
       <c r="AU96" s="12">
         <v>0</v>
       </c>
       <c r="AV96" s="12">
         <v>0</v>
       </c>
       <c r="AW96" s="12">
-        <v>0.2175</v>
+        <v>8.0839999999999996</v>
       </c>
       <c r="AX96" s="12">
-        <v>0.54108999999999996</v>
+        <v>12.59952</v>
+      </c>
+      <c r="AY96" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ96" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA96" s="12">
+        <v>2.2174999999999998</v>
+      </c>
+      <c r="BB96" s="12">
+        <v>5.0065299999999997</v>
       </c>
     </row>
-    <row r="97" spans="1:50" ht="22.5">
+    <row r="97" spans="1:54" ht="22.5">
       <c r="A97" s="6" t="s">
         <v>90</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C97" s="11">
         <v>0</v>
       </c>
       <c r="D97" s="11">
         <v>0</v>
       </c>
       <c r="E97" s="11">
         <v>1312.2134799999999</v>
       </c>
       <c r="F97" s="11">
         <v>2976.3418900000001</v>
       </c>
       <c r="G97" s="12">
         <v>4.8650000000000002</v>
       </c>
       <c r="H97" s="12">
         <v>19.530329999999999</v>
       </c>
       <c r="I97" s="12">
@@ -16521,75 +17649,87 @@
       <c r="AI97" s="12">
         <v>9.8389199999999999</v>
       </c>
       <c r="AJ97" s="12">
         <v>15.38527</v>
       </c>
       <c r="AK97" s="12">
         <v>177.71737999999999</v>
       </c>
       <c r="AL97" s="12">
         <v>369.1574</v>
       </c>
       <c r="AM97" s="12">
         <v>1.4457800000000001</v>
       </c>
       <c r="AN97" s="12">
         <v>2.7860999999999998</v>
       </c>
       <c r="AO97" s="12">
         <v>272.67158999999998</v>
       </c>
       <c r="AP97" s="12">
         <v>578.44626000000005</v>
       </c>
       <c r="AQ97" s="12">
-        <v>0</v>
+        <v>6.0274000000000001</v>
       </c>
       <c r="AR97" s="12">
-        <v>0</v>
+        <v>9.2215799999999994</v>
       </c>
       <c r="AS97" s="12">
-        <v>17.459099999999999</v>
+        <v>225.64429000000001</v>
       </c>
       <c r="AT97" s="12">
-        <v>30.35876</v>
+        <v>561.21870000000001</v>
       </c>
       <c r="AU97" s="12">
         <v>0</v>
       </c>
       <c r="AV97" s="12">
         <v>0</v>
       </c>
       <c r="AW97" s="12">
-        <v>17.709160000000001</v>
+        <v>31.871680000000001</v>
       </c>
       <c r="AX97" s="12">
-        <v>46.199939999999998</v>
+        <v>58.35228</v>
+      </c>
+      <c r="AY97" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ97" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA97" s="12">
+        <v>27.577649999999998</v>
+      </c>
+      <c r="BB97" s="12">
+        <v>77.203530000000001</v>
       </c>
     </row>
-    <row r="98" spans="1:50" ht="22.5">
+    <row r="98" spans="1:54" ht="22.5">
       <c r="A98" s="6" t="s">
         <v>91</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="11">
         <v>2.2890000000000001</v>
       </c>
       <c r="D98" s="11">
         <v>7.5088299999999997</v>
       </c>
       <c r="E98" s="11">
         <v>90.414850000000001</v>
       </c>
       <c r="F98" s="11">
         <v>197.64515</v>
       </c>
       <c r="G98" s="12">
         <v>30.608550000000001</v>
       </c>
       <c r="H98" s="12">
         <v>101.07607</v>
       </c>
       <c r="I98" s="12">
@@ -16673,75 +17813,87 @@
       <c r="AI98" s="12">
         <v>48.975499999999997</v>
       </c>
       <c r="AJ98" s="12">
         <v>248.24495999999999</v>
       </c>
       <c r="AK98" s="12">
         <v>142.43573000000001</v>
       </c>
       <c r="AL98" s="12">
         <v>435.54881999999998</v>
       </c>
       <c r="AM98" s="12">
         <v>10.9314</v>
       </c>
       <c r="AN98" s="12">
         <v>44.323410000000003</v>
       </c>
       <c r="AO98" s="12">
         <v>242.54225</v>
       </c>
       <c r="AP98" s="12">
         <v>738.65374999999995</v>
       </c>
       <c r="AQ98" s="12">
-        <v>0</v>
+        <v>4.7241</v>
       </c>
       <c r="AR98" s="12">
-        <v>0</v>
+        <v>18.937940000000001</v>
       </c>
       <c r="AS98" s="12">
-        <v>4.9348799999999997</v>
+        <v>283.74786999999998</v>
       </c>
       <c r="AT98" s="12">
-        <v>10.72203</v>
+        <v>1019.08768</v>
       </c>
       <c r="AU98" s="12">
-        <v>0</v>
+        <v>3.0861000000000001</v>
       </c>
       <c r="AV98" s="12">
-        <v>0</v>
+        <v>12.130140000000001</v>
       </c>
       <c r="AW98" s="12">
-        <v>0.19424</v>
+        <v>13.209630000000001</v>
       </c>
       <c r="AX98" s="12">
-        <v>0.76810999999999996</v>
+        <v>30.76979</v>
+      </c>
+      <c r="AY98" s="12">
+        <v>1.9656</v>
+      </c>
+      <c r="AZ98" s="12">
+        <v>11.292999999999999</v>
+      </c>
+      <c r="BA98" s="12">
+        <v>35.851909999999997</v>
+      </c>
+      <c r="BB98" s="12">
+        <v>134.88308000000001</v>
       </c>
     </row>
-    <row r="99" spans="1:50" ht="33.75">
+    <row r="99" spans="1:54" ht="33.75">
       <c r="A99" s="6" t="s">
         <v>92</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C99" s="11">
         <v>0</v>
       </c>
       <c r="D99" s="11">
         <v>0</v>
       </c>
       <c r="E99" s="11">
         <v>0</v>
       </c>
       <c r="F99" s="11">
         <v>0</v>
       </c>
       <c r="G99" s="12">
         <v>0</v>
       </c>
       <c r="H99" s="12">
         <v>0</v>
       </c>
       <c r="I99" s="12">
@@ -16848,52 +18000,64 @@
       </c>
       <c r="AQ99" s="12">
         <v>0</v>
       </c>
       <c r="AR99" s="12">
         <v>0</v>
       </c>
       <c r="AS99" s="12">
         <v>0</v>
       </c>
       <c r="AT99" s="12">
         <v>0</v>
       </c>
       <c r="AU99" s="12">
         <v>0</v>
       </c>
       <c r="AV99" s="12">
         <v>0</v>
       </c>
       <c r="AW99" s="12">
         <v>0</v>
       </c>
       <c r="AX99" s="12">
         <v>0</v>
       </c>
+      <c r="AY99" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ99" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA99" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB99" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="100" spans="1:50" ht="22.5">
+    <row r="100" spans="1:54" ht="22.5">
       <c r="A100" s="6" t="s">
         <v>93</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="11">
         <v>0</v>
       </c>
       <c r="D100" s="11">
         <v>0</v>
       </c>
       <c r="E100" s="11">
         <v>116.6011</v>
       </c>
       <c r="F100" s="11">
         <v>501.47604999999999</v>
       </c>
       <c r="G100" s="12">
         <v>0</v>
       </c>
       <c r="H100" s="12">
         <v>0</v>
       </c>
       <c r="I100" s="12">
@@ -16977,75 +18141,87 @@
       <c r="AI100" s="12">
         <v>9.8019999999999996</v>
       </c>
       <c r="AJ100" s="12">
         <v>292.02305000000001</v>
       </c>
       <c r="AK100" s="12">
         <v>111.94538</v>
       </c>
       <c r="AL100" s="12">
         <v>538.53625999999997</v>
       </c>
       <c r="AM100" s="12">
         <v>7.8209999999999997</v>
       </c>
       <c r="AN100" s="12">
         <v>346.66500000000002</v>
       </c>
       <c r="AO100" s="12">
         <v>107.1426</v>
       </c>
       <c r="AP100" s="12">
         <v>554.79947000000004</v>
       </c>
       <c r="AQ100" s="12">
+        <v>9.9</v>
+      </c>
+      <c r="AR100" s="12">
+        <v>429.13610999999997</v>
+      </c>
+      <c r="AS100" s="12">
+        <v>140.42177000000001</v>
+      </c>
+      <c r="AT100" s="12">
+        <v>661.82996000000003</v>
+      </c>
+      <c r="AU100" s="12">
         <v>3.3769999999999998</v>
       </c>
-      <c r="AR100" s="12">
+      <c r="AV100" s="12">
         <v>144.82495</v>
       </c>
-      <c r="AS100" s="12">
-[...10 lines deleted...]
-      </c>
       <c r="AW100" s="12">
-        <v>18.025749999999999</v>
+        <v>19.339739999999999</v>
       </c>
       <c r="AX100" s="12">
-        <v>84.021019999999993</v>
+        <v>65.402749999999997</v>
+      </c>
+      <c r="AY100" s="12">
+        <v>2.99316</v>
+      </c>
+      <c r="AZ100" s="12">
+        <v>108.20883000000001</v>
+      </c>
+      <c r="BA100" s="12">
+        <v>37.11741</v>
+      </c>
+      <c r="BB100" s="12">
+        <v>178.30149</v>
       </c>
     </row>
-    <row r="101" spans="1:50" ht="22.5">
+    <row r="101" spans="1:54" ht="22.5">
       <c r="A101" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C101" s="11">
         <v>0</v>
       </c>
       <c r="D101" s="11">
         <v>0</v>
       </c>
       <c r="E101" s="11">
         <v>0.2878</v>
       </c>
       <c r="F101" s="11">
         <v>1.4582999999999999</v>
       </c>
       <c r="G101" s="12">
         <v>0</v>
       </c>
       <c r="H101" s="12">
         <v>0</v>
       </c>
       <c r="I101" s="12">
@@ -17135,69 +18311,81 @@
       <c r="AK101" s="12">
         <v>0.22</v>
       </c>
       <c r="AL101" s="12">
         <v>2.2813400000000001</v>
       </c>
       <c r="AM101" s="12">
         <v>0</v>
       </c>
       <c r="AN101" s="12">
         <v>0</v>
       </c>
       <c r="AO101" s="12">
         <v>0.28339999999999999</v>
       </c>
       <c r="AP101" s="12">
         <v>2.4907400000000002</v>
       </c>
       <c r="AQ101" s="12">
         <v>0</v>
       </c>
       <c r="AR101" s="12">
         <v>0</v>
       </c>
       <c r="AS101" s="12">
-        <v>0.01</v>
+        <v>13.207280000000001</v>
       </c>
       <c r="AT101" s="12">
-        <v>0.12094000000000001</v>
+        <v>90.844329999999999</v>
       </c>
       <c r="AU101" s="12">
         <v>0</v>
       </c>
       <c r="AV101" s="12">
         <v>0</v>
       </c>
       <c r="AW101" s="12">
-        <v>1.4328000000000001</v>
+        <v>0.02</v>
       </c>
       <c r="AX101" s="12">
-        <v>8.8895</v>
+        <v>0.24217</v>
+      </c>
+      <c r="AY101" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ101" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA101" s="12">
+        <v>4.2819799999999999</v>
+      </c>
+      <c r="BB101" s="12">
+        <v>29.356369999999998</v>
       </c>
     </row>
-    <row r="102" spans="1:50" ht="22.5">
+    <row r="102" spans="1:54" ht="22.5">
       <c r="A102" s="6" t="s">
         <v>95</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="11">
         <v>0</v>
       </c>
       <c r="D102" s="11">
         <v>0</v>
       </c>
       <c r="E102" s="11">
         <v>4.5247400000000004</v>
       </c>
       <c r="F102" s="11">
         <v>6.0433000000000003</v>
       </c>
       <c r="G102" s="12">
         <v>58.088000000000001</v>
       </c>
       <c r="H102" s="12">
         <v>28.19265</v>
       </c>
       <c r="I102" s="12">
@@ -17287,69 +18475,81 @@
       <c r="AK102" s="12">
         <v>557.30033000000003</v>
       </c>
       <c r="AL102" s="12">
         <v>376.07427000000001</v>
       </c>
       <c r="AM102" s="12">
         <v>0</v>
       </c>
       <c r="AN102" s="12">
         <v>0</v>
       </c>
       <c r="AO102" s="12">
         <v>405.99923000000001</v>
       </c>
       <c r="AP102" s="12">
         <v>258.50916000000001</v>
       </c>
       <c r="AQ102" s="12">
         <v>0</v>
       </c>
       <c r="AR102" s="12">
         <v>0</v>
       </c>
       <c r="AS102" s="12">
-        <v>5.1670000000000001E-2</v>
+        <v>136.10352</v>
       </c>
       <c r="AT102" s="12">
-        <v>4.088E-2</v>
+        <v>91.015289999999993</v>
       </c>
       <c r="AU102" s="12">
         <v>0</v>
       </c>
       <c r="AV102" s="12">
         <v>0</v>
       </c>
       <c r="AW102" s="12">
-        <v>3.0800000000000001E-2</v>
+        <v>0.2591</v>
       </c>
       <c r="AX102" s="12">
-        <v>5.951E-2</v>
+        <v>0.47604999999999997</v>
+      </c>
+      <c r="AY102" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ102" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA102" s="12">
+        <v>0.14949999999999999</v>
+      </c>
+      <c r="BB102" s="12">
+        <v>0.38386999999999999</v>
       </c>
     </row>
-    <row r="103" spans="1:50" ht="56.25">
+    <row r="103" spans="1:54" ht="56.25">
       <c r="A103" s="6" t="s">
         <v>96</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C103" s="11">
         <v>0</v>
       </c>
       <c r="D103" s="11">
         <v>0</v>
       </c>
       <c r="E103" s="11">
         <v>17.652999999999999</v>
       </c>
       <c r="F103" s="11">
         <v>24.024180000000001</v>
       </c>
       <c r="G103" s="12">
         <v>0</v>
       </c>
       <c r="H103" s="12">
         <v>0</v>
       </c>
       <c r="I103" s="12">
@@ -17439,69 +18639,81 @@
       <c r="AK103" s="12">
         <v>12.357250000000001</v>
       </c>
       <c r="AL103" s="12">
         <v>11.766540000000001</v>
       </c>
       <c r="AM103" s="12">
         <v>0</v>
       </c>
       <c r="AN103" s="12">
         <v>0</v>
       </c>
       <c r="AO103" s="12">
         <v>17.24146</v>
       </c>
       <c r="AP103" s="12">
         <v>14.673819999999999</v>
       </c>
       <c r="AQ103" s="12">
         <v>0</v>
       </c>
       <c r="AR103" s="12">
         <v>0</v>
       </c>
       <c r="AS103" s="12">
-        <v>1.6</v>
+        <v>12.88693</v>
       </c>
       <c r="AT103" s="12">
-        <v>1.20905</v>
+        <v>14.481920000000001</v>
       </c>
       <c r="AU103" s="12">
         <v>0</v>
       </c>
       <c r="AV103" s="12">
         <v>0</v>
       </c>
       <c r="AW103" s="12">
-        <v>0.125</v>
+        <v>1.843</v>
       </c>
       <c r="AX103" s="12">
-        <v>0.20141999999999999</v>
+        <v>1.5114300000000001</v>
+      </c>
+      <c r="AY103" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ103" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA103" s="12">
+        <v>0.15</v>
+      </c>
+      <c r="BB103" s="12">
+        <v>0.26656000000000002</v>
       </c>
     </row>
-    <row r="104" spans="1:50" ht="22.5">
+    <row r="104" spans="1:54" ht="22.5">
       <c r="A104" s="6" t="s">
         <v>97</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C104" s="11">
         <v>0</v>
       </c>
       <c r="D104" s="11">
         <v>0</v>
       </c>
       <c r="E104" s="11">
         <v>0</v>
       </c>
       <c r="F104" s="11">
         <v>0</v>
       </c>
       <c r="G104" s="12">
         <v>0</v>
       </c>
       <c r="H104" s="12">
         <v>0</v>
       </c>
       <c r="I104" s="12">
@@ -17591,69 +18803,81 @@
       <c r="AK104" s="12">
         <v>8.5150000000000006</v>
       </c>
       <c r="AL104" s="12">
         <v>3.6688299999999998</v>
       </c>
       <c r="AM104" s="12">
         <v>0</v>
       </c>
       <c r="AN104" s="12">
         <v>0</v>
       </c>
       <c r="AO104" s="12">
         <v>53.21</v>
       </c>
       <c r="AP104" s="12">
         <v>9.9505800000000004</v>
       </c>
       <c r="AQ104" s="12">
         <v>0</v>
       </c>
       <c r="AR104" s="12">
         <v>0</v>
       </c>
       <c r="AS104" s="12">
+        <v>52.317999999999998</v>
+      </c>
+      <c r="AT104" s="12">
+        <v>10.714320000000001</v>
+      </c>
+      <c r="AU104" s="12">
+        <v>0</v>
+      </c>
+      <c r="AV104" s="12">
+        <v>0</v>
+      </c>
+      <c r="AW104" s="12">
         <v>1.2529999999999999</v>
       </c>
-      <c r="AT104" s="12">
+      <c r="AX104" s="12">
         <v>0.46650999999999998</v>
       </c>
-      <c r="AU104" s="12">
-[...9 lines deleted...]
-        <v>1.0202899999999999</v>
+      <c r="AY104" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ104" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA104" s="12">
+        <v>4.7460000000000004</v>
+      </c>
+      <c r="BB104" s="12">
+        <v>2.3265899999999999</v>
       </c>
     </row>
-    <row r="105" spans="1:50" ht="22.5">
+    <row r="105" spans="1:54" ht="22.5">
       <c r="A105" s="6" t="s">
         <v>98</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C105" s="11">
         <v>1.2949999999999999</v>
       </c>
       <c r="D105" s="11">
         <v>1.0880000000000001</v>
       </c>
       <c r="E105" s="11">
         <v>540.58826999999997</v>
       </c>
       <c r="F105" s="11">
         <v>948.64823000000001</v>
       </c>
       <c r="G105" s="12">
         <v>0.82199999999999995</v>
       </c>
       <c r="H105" s="12">
         <v>0.22500000000000001</v>
       </c>
       <c r="I105" s="12">
@@ -17737,75 +18961,87 @@
       <c r="AI105" s="12">
         <v>23.129000000000001</v>
       </c>
       <c r="AJ105" s="12">
         <v>11.57714</v>
       </c>
       <c r="AK105" s="12">
         <v>468.68176999999997</v>
       </c>
       <c r="AL105" s="12">
         <v>1729.96109</v>
       </c>
       <c r="AM105" s="12">
         <v>37.731999999999999</v>
       </c>
       <c r="AN105" s="12">
         <v>16.69661</v>
       </c>
       <c r="AO105" s="12">
         <v>582.38036999999997</v>
       </c>
       <c r="AP105" s="12">
         <v>2121.9012499999999</v>
       </c>
       <c r="AQ105" s="12">
-        <v>0</v>
+        <v>27.99</v>
       </c>
       <c r="AR105" s="12">
-        <v>0</v>
+        <v>16.119289999999999</v>
       </c>
       <c r="AS105" s="12">
-        <v>39.068800000000003</v>
+        <v>501.36950999999999</v>
       </c>
       <c r="AT105" s="12">
-        <v>100.95488</v>
+        <v>2061.2828</v>
       </c>
       <c r="AU105" s="12">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="AV105" s="12">
-        <v>0</v>
+        <v>4.6309999999999997E-2</v>
       </c>
       <c r="AW105" s="12">
-        <v>26.657499999999999</v>
+        <v>72.113140000000001</v>
       </c>
       <c r="AX105" s="12">
-        <v>91.789839999999998</v>
+        <v>291.22744</v>
+      </c>
+      <c r="AY105" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ105" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA105" s="12">
+        <v>67.487849999999995</v>
+      </c>
+      <c r="BB105" s="12">
+        <v>265.65622000000002</v>
       </c>
     </row>
-    <row r="106" spans="1:50">
+    <row r="106" spans="1:54">
       <c r="A106" s="6" t="s">
         <v>99</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C106" s="11">
         <v>0</v>
       </c>
       <c r="D106" s="11">
         <v>0</v>
       </c>
       <c r="E106" s="11">
         <v>0</v>
       </c>
       <c r="F106" s="11">
         <v>0</v>
       </c>
       <c r="G106" s="12">
         <v>0</v>
       </c>
       <c r="H106" s="12">
         <v>0</v>
       </c>
       <c r="I106" s="12">
@@ -17912,52 +19148,64 @@
       </c>
       <c r="AQ106" s="12">
         <v>0</v>
       </c>
       <c r="AR106" s="12">
         <v>0</v>
       </c>
       <c r="AS106" s="12">
         <v>0</v>
       </c>
       <c r="AT106" s="12">
         <v>0</v>
       </c>
       <c r="AU106" s="12">
         <v>0</v>
       </c>
       <c r="AV106" s="12">
         <v>0</v>
       </c>
       <c r="AW106" s="12">
         <v>0</v>
       </c>
       <c r="AX106" s="12">
         <v>0</v>
       </c>
+      <c r="AY106" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ106" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA106" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB106" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="107" spans="1:50">
+    <row r="107" spans="1:54">
       <c r="A107" s="6" t="s">
         <v>100</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C107" s="11">
         <v>0</v>
       </c>
       <c r="D107" s="11">
         <v>0</v>
       </c>
       <c r="E107" s="11">
         <v>0</v>
       </c>
       <c r="F107" s="11">
         <v>0</v>
       </c>
       <c r="G107" s="12">
         <v>0</v>
       </c>
       <c r="H107" s="12">
         <v>0</v>
       </c>
       <c r="I107" s="12">
@@ -18064,52 +19312,64 @@
       </c>
       <c r="AQ107" s="12">
         <v>0</v>
       </c>
       <c r="AR107" s="12">
         <v>0</v>
       </c>
       <c r="AS107" s="12">
         <v>0</v>
       </c>
       <c r="AT107" s="12">
         <v>0</v>
       </c>
       <c r="AU107" s="12">
         <v>0</v>
       </c>
       <c r="AV107" s="12">
         <v>0</v>
       </c>
       <c r="AW107" s="12">
         <v>0</v>
       </c>
       <c r="AX107" s="12">
         <v>0</v>
       </c>
+      <c r="AY107" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ107" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA107" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB107" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="108" spans="1:50" ht="22.5">
+    <row r="108" spans="1:54" ht="22.5">
       <c r="A108" s="6" t="s">
         <v>101</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>235</v>
       </c>
       <c r="C108" s="11">
         <v>0</v>
       </c>
       <c r="D108" s="11">
         <v>0</v>
       </c>
       <c r="E108" s="11">
         <v>9.8032299999999992</v>
       </c>
       <c r="F108" s="11">
         <v>32.932189999999999</v>
       </c>
       <c r="G108" s="12">
         <v>0</v>
       </c>
       <c r="H108" s="12">
         <v>0</v>
       </c>
       <c r="I108" s="12">
@@ -18199,69 +19459,81 @@
       <c r="AK108" s="12">
         <v>57.13015</v>
       </c>
       <c r="AL108" s="12">
         <v>104.36862000000001</v>
       </c>
       <c r="AM108" s="12">
         <v>0</v>
       </c>
       <c r="AN108" s="12">
         <v>0</v>
       </c>
       <c r="AO108" s="12">
         <v>64.210599999999999</v>
       </c>
       <c r="AP108" s="12">
         <v>162.13311999999999</v>
       </c>
       <c r="AQ108" s="12">
         <v>0</v>
       </c>
       <c r="AR108" s="12">
         <v>0</v>
       </c>
       <c r="AS108" s="12">
-        <v>0.17280000000000001</v>
+        <v>1.9611000000000001</v>
       </c>
       <c r="AT108" s="12">
-        <v>1.4508700000000001</v>
+        <v>18.064599999999999</v>
       </c>
       <c r="AU108" s="12">
         <v>0</v>
       </c>
       <c r="AV108" s="12">
         <v>0</v>
       </c>
       <c r="AW108" s="12">
-        <v>5.1200000000000002E-2</v>
+        <v>0.21440000000000001</v>
       </c>
       <c r="AX108" s="12">
-        <v>0.41281000000000001</v>
+        <v>1.6525300000000001</v>
+      </c>
+      <c r="AY108" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ108" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA108" s="12">
+        <v>8.9599999999999999E-2</v>
+      </c>
+      <c r="BB108" s="12">
+        <v>0.71604999999999996</v>
       </c>
     </row>
-    <row r="109" spans="1:50" ht="22.5">
+    <row r="109" spans="1:54" ht="22.5">
       <c r="A109" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C109" s="11">
         <v>0</v>
       </c>
       <c r="D109" s="11">
         <v>0</v>
       </c>
       <c r="E109" s="11">
         <v>1714.3970200000001</v>
       </c>
       <c r="F109" s="11">
         <v>4383.2017500000002</v>
       </c>
       <c r="G109" s="12">
         <v>1.0500000000000001E-2</v>
       </c>
       <c r="H109" s="12">
         <v>5.7000000000000002E-2</v>
       </c>
       <c r="I109" s="12">
@@ -18345,75 +19617,87 @@
       <c r="AI109" s="12">
         <v>0.25713000000000003</v>
       </c>
       <c r="AJ109" s="12">
         <v>6.27163</v>
       </c>
       <c r="AK109" s="12">
         <v>1570.8319799999999</v>
       </c>
       <c r="AL109" s="12">
         <v>5327.1426300000003</v>
       </c>
       <c r="AM109" s="12">
         <v>0.44238</v>
       </c>
       <c r="AN109" s="12">
         <v>7.1814499999999999</v>
       </c>
       <c r="AO109" s="12">
         <v>1868.8522599999999</v>
       </c>
       <c r="AP109" s="12">
         <v>6679.6098199999997</v>
       </c>
       <c r="AQ109" s="12">
-        <v>0</v>
+        <v>86.62</v>
       </c>
       <c r="AR109" s="12">
-        <v>0</v>
+        <v>41.202460000000002</v>
       </c>
       <c r="AS109" s="12">
-        <v>118.18922000000001</v>
+        <v>1571.6828</v>
       </c>
       <c r="AT109" s="12">
-        <v>435.09071</v>
+        <v>6625.6878800000004</v>
       </c>
       <c r="AU109" s="12">
         <v>0</v>
       </c>
       <c r="AV109" s="12">
         <v>0</v>
       </c>
       <c r="AW109" s="12">
-        <v>89.03049</v>
+        <v>205.91898</v>
       </c>
       <c r="AX109" s="12">
-        <v>416.00891000000001</v>
+        <v>792.88820999999996</v>
+      </c>
+      <c r="AY109" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ109" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA109" s="12">
+        <v>196.05278000000001</v>
+      </c>
+      <c r="BB109" s="12">
+        <v>942.60006999999996</v>
       </c>
     </row>
-    <row r="110" spans="1:50" ht="45">
+    <row r="110" spans="1:54" ht="45">
       <c r="A110" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C110" s="11">
         <v>0</v>
       </c>
       <c r="D110" s="11">
         <v>0</v>
       </c>
       <c r="E110" s="11">
         <v>1819.56871</v>
       </c>
       <c r="F110" s="11">
         <v>2432.0968200000002</v>
       </c>
       <c r="G110" s="12">
         <v>0.61550000000000005</v>
       </c>
       <c r="H110" s="12">
         <v>0.68700000000000006</v>
       </c>
       <c r="I110" s="12">
@@ -18503,69 +19787,81 @@
       <c r="AK110" s="12">
         <v>1016.63084</v>
       </c>
       <c r="AL110" s="12">
         <v>472.93299000000002</v>
       </c>
       <c r="AM110" s="12">
         <v>0</v>
       </c>
       <c r="AN110" s="12">
         <v>0</v>
       </c>
       <c r="AO110" s="12">
         <v>1266.9693400000001</v>
       </c>
       <c r="AP110" s="12">
         <v>629.92421999999999</v>
       </c>
       <c r="AQ110" s="12">
         <v>0</v>
       </c>
       <c r="AR110" s="12">
         <v>0</v>
       </c>
       <c r="AS110" s="12">
-        <v>55.838520000000003</v>
+        <v>740.90279999999996</v>
       </c>
       <c r="AT110" s="12">
-        <v>44.017530000000001</v>
+        <v>520.197</v>
       </c>
       <c r="AU110" s="12">
         <v>0</v>
       </c>
       <c r="AV110" s="12">
         <v>0</v>
       </c>
       <c r="AW110" s="12">
-        <v>47.897300000000001</v>
+        <v>103.04501999999999</v>
       </c>
       <c r="AX110" s="12">
-        <v>58.825290000000003</v>
+        <v>72.042069999999995</v>
+      </c>
+      <c r="AY110" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ110" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA110" s="12">
+        <v>129.2148</v>
+      </c>
+      <c r="BB110" s="12">
+        <v>98.386080000000007</v>
       </c>
     </row>
-    <row r="111" spans="1:50" ht="33.75">
+    <row r="111" spans="1:54" ht="33.75">
       <c r="A111" s="6" t="s">
         <v>104</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C111" s="11">
         <v>0</v>
       </c>
       <c r="D111" s="11">
         <v>0</v>
       </c>
       <c r="E111" s="11">
         <v>3</v>
       </c>
       <c r="F111" s="11">
         <v>6.742</v>
       </c>
       <c r="G111" s="12">
         <v>0</v>
       </c>
       <c r="H111" s="12">
         <v>0</v>
       </c>
       <c r="I111" s="12">
@@ -18672,52 +19968,64 @@
       </c>
       <c r="AQ111" s="12">
         <v>0</v>
       </c>
       <c r="AR111" s="12">
         <v>0</v>
       </c>
       <c r="AS111" s="12">
         <v>0</v>
       </c>
       <c r="AT111" s="12">
         <v>0</v>
       </c>
       <c r="AU111" s="12">
         <v>0</v>
       </c>
       <c r="AV111" s="12">
         <v>0</v>
       </c>
       <c r="AW111" s="12">
         <v>0</v>
       </c>
       <c r="AX111" s="12">
         <v>0</v>
       </c>
+      <c r="AY111" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ111" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA111" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB111" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="112" spans="1:50" ht="56.25">
+    <row r="112" spans="1:54" ht="56.25">
       <c r="A112" s="6" t="s">
         <v>105</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>239</v>
       </c>
       <c r="C112" s="11">
         <v>0.12</v>
       </c>
       <c r="D112" s="11">
         <v>0.65</v>
       </c>
       <c r="E112" s="11">
         <v>229.84277</v>
       </c>
       <c r="F112" s="11">
         <v>350.21021000000002</v>
       </c>
       <c r="G112" s="12">
         <v>0</v>
       </c>
       <c r="H112" s="12">
         <v>0</v>
       </c>
       <c r="I112" s="12">
@@ -18807,69 +20115,81 @@
       <c r="AK112" s="12">
         <v>77.086479999999995</v>
       </c>
       <c r="AL112" s="12">
         <v>199.19820999999999</v>
       </c>
       <c r="AM112" s="12">
         <v>0</v>
       </c>
       <c r="AN112" s="12">
         <v>0</v>
       </c>
       <c r="AO112" s="12">
         <v>68.93271</v>
       </c>
       <c r="AP112" s="12">
         <v>188.10351</v>
       </c>
       <c r="AQ112" s="12">
         <v>0</v>
       </c>
       <c r="AR112" s="12">
         <v>0</v>
       </c>
       <c r="AS112" s="12">
-        <v>2.73434</v>
+        <v>77.119990000000001</v>
       </c>
       <c r="AT112" s="12">
-        <v>7.0620799999999999</v>
+        <v>192.35035999999999</v>
       </c>
       <c r="AU112" s="12">
         <v>0</v>
       </c>
       <c r="AV112" s="12">
         <v>0</v>
       </c>
       <c r="AW112" s="12">
-        <v>1.72353</v>
+        <v>7.4350199999999997</v>
       </c>
       <c r="AX112" s="12">
-        <v>6.5728499999999999</v>
+        <v>23.58193</v>
+      </c>
+      <c r="AY112" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ112" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA112" s="12">
+        <v>5.5128300000000001</v>
+      </c>
+      <c r="BB112" s="12">
+        <v>18.57216</v>
       </c>
     </row>
-    <row r="113" spans="1:50" ht="56.25">
+    <row r="113" spans="1:54" ht="56.25">
       <c r="A113" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C113" s="11">
         <v>120.292</v>
       </c>
       <c r="D113" s="11">
         <v>96.974999999999994</v>
       </c>
       <c r="E113" s="11">
         <v>4987.93246</v>
       </c>
       <c r="F113" s="11">
         <v>5694.0660399999997</v>
       </c>
       <c r="G113" s="12">
         <v>346.387</v>
       </c>
       <c r="H113" s="12">
         <v>269.44666000000001</v>
       </c>
       <c r="I113" s="12">
@@ -18959,69 +20279,81 @@
       <c r="AK113" s="12">
         <v>3828.4412699999998</v>
       </c>
       <c r="AL113" s="12">
         <v>8475.6437999999998</v>
       </c>
       <c r="AM113" s="12">
         <v>0</v>
       </c>
       <c r="AN113" s="12">
         <v>0</v>
       </c>
       <c r="AO113" s="12">
         <v>4315.4443600000004</v>
       </c>
       <c r="AP113" s="12">
         <v>9836.9415000000008</v>
       </c>
       <c r="AQ113" s="12">
         <v>0</v>
       </c>
       <c r="AR113" s="12">
         <v>0</v>
       </c>
       <c r="AS113" s="12">
-        <v>311.92779999999999</v>
+        <v>3870.3265999999999</v>
       </c>
       <c r="AT113" s="12">
-        <v>721.66020000000003</v>
+        <v>10539.720520000001</v>
       </c>
       <c r="AU113" s="12">
         <v>0</v>
       </c>
       <c r="AV113" s="12">
         <v>0</v>
       </c>
       <c r="AW113" s="12">
-        <v>268.02033999999998</v>
+        <v>613.23478999999998</v>
       </c>
       <c r="AX113" s="12">
-        <v>794.10317999999995</v>
+        <v>1531.57024</v>
+      </c>
+      <c r="AY113" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ113" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA113" s="12">
+        <v>551.94799</v>
+      </c>
+      <c r="BB113" s="12">
+        <v>1649.0081600000001</v>
       </c>
     </row>
-    <row r="114" spans="1:50" ht="33.75">
+    <row r="114" spans="1:54" ht="33.75">
       <c r="A114" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C114" s="11">
         <v>0</v>
       </c>
       <c r="D114" s="11">
         <v>0</v>
       </c>
       <c r="E114" s="11">
         <v>34.08708</v>
       </c>
       <c r="F114" s="11">
         <v>55.7</v>
       </c>
       <c r="G114" s="12">
         <v>0</v>
       </c>
       <c r="H114" s="12">
         <v>0</v>
       </c>
       <c r="I114" s="12">
@@ -19111,69 +20443,81 @@
       <c r="AK114" s="12">
         <v>51.403739999999999</v>
       </c>
       <c r="AL114" s="12">
         <v>74.549210000000002</v>
       </c>
       <c r="AM114" s="12">
         <v>0</v>
       </c>
       <c r="AN114" s="12">
         <v>0</v>
       </c>
       <c r="AO114" s="12">
         <v>50.86748</v>
       </c>
       <c r="AP114" s="12">
         <v>79.47448</v>
       </c>
       <c r="AQ114" s="12">
         <v>0</v>
       </c>
       <c r="AR114" s="12">
         <v>0</v>
       </c>
       <c r="AS114" s="12">
-        <v>1.19424</v>
+        <v>75.427729999999997</v>
       </c>
       <c r="AT114" s="12">
-        <v>2.2815099999999999</v>
+        <v>145.67035000000001</v>
       </c>
       <c r="AU114" s="12">
         <v>0</v>
       </c>
       <c r="AV114" s="12">
         <v>0</v>
       </c>
       <c r="AW114" s="12">
-        <v>9.9919999999999995E-2</v>
+        <v>12.16764</v>
       </c>
       <c r="AX114" s="12">
-        <v>0.1996</v>
+        <v>20.939430000000002</v>
+      </c>
+      <c r="AY114" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ114" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA114" s="12">
+        <v>0.17992</v>
+      </c>
+      <c r="BB114" s="12">
+        <v>0.50854999999999995</v>
       </c>
     </row>
-    <row r="115" spans="1:50" ht="22.5">
+    <row r="115" spans="1:54" ht="22.5">
       <c r="A115" s="6" t="s">
         <v>108</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C115" s="11">
         <v>2.7</v>
       </c>
       <c r="D115" s="11">
         <v>0.10100000000000001</v>
       </c>
       <c r="E115" s="11">
         <v>10.1328</v>
       </c>
       <c r="F115" s="11">
         <v>13.715870000000001</v>
       </c>
       <c r="G115" s="12">
         <v>0</v>
       </c>
       <c r="H115" s="12">
         <v>0</v>
       </c>
       <c r="I115" s="12">
@@ -19257,75 +20601,87 @@
       <c r="AI115" s="12">
         <v>236.58199999999999</v>
       </c>
       <c r="AJ115" s="12">
         <v>327.41034999999999</v>
       </c>
       <c r="AK115" s="12">
         <v>10.658720000000001</v>
       </c>
       <c r="AL115" s="12">
         <v>18.333169999999999</v>
       </c>
       <c r="AM115" s="12">
         <v>105.66500000000001</v>
       </c>
       <c r="AN115" s="12">
         <v>29.75046</v>
       </c>
       <c r="AO115" s="12">
         <v>13.188179999999999</v>
       </c>
       <c r="AP115" s="12">
         <v>19.600190000000001</v>
       </c>
       <c r="AQ115" s="12">
-        <v>0</v>
+        <v>1.127</v>
       </c>
       <c r="AR115" s="12">
-        <v>0</v>
+        <v>0.85858000000000001</v>
       </c>
       <c r="AS115" s="12">
+        <v>6.0856599999999998</v>
+      </c>
+      <c r="AT115" s="12">
+        <v>13.415430000000001</v>
+      </c>
+      <c r="AU115" s="12">
+        <v>1.127</v>
+      </c>
+      <c r="AV115" s="12">
+        <v>0.85858000000000001</v>
+      </c>
+      <c r="AW115" s="12">
         <v>0.65015999999999996</v>
       </c>
-      <c r="AT115" s="12">
+      <c r="AX115" s="12">
         <v>1.21068</v>
       </c>
-      <c r="AU115" s="12">
-[...9 lines deleted...]
-        <v>0.30903000000000003</v>
+      <c r="AY115" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ115" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA115" s="12">
+        <v>0.21407999999999999</v>
+      </c>
+      <c r="BB115" s="12">
+        <v>0.52215999999999996</v>
       </c>
     </row>
-    <row r="116" spans="1:50" ht="22.5">
+    <row r="116" spans="1:54" ht="22.5">
       <c r="A116" s="6" t="s">
         <v>109</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C116" s="11">
         <v>0</v>
       </c>
       <c r="D116" s="11">
         <v>0</v>
       </c>
       <c r="E116" s="11">
         <v>2.4900000000000002</v>
       </c>
       <c r="F116" s="11">
         <v>3.8160799999999999</v>
       </c>
       <c r="G116" s="12">
         <v>0</v>
       </c>
       <c r="H116" s="12">
         <v>0</v>
       </c>
       <c r="I116" s="12">
@@ -19415,69 +20771,81 @@
       <c r="AK116" s="12">
         <v>0.42120000000000002</v>
       </c>
       <c r="AL116" s="12">
         <v>0.77414000000000005</v>
       </c>
       <c r="AM116" s="12">
         <v>0</v>
       </c>
       <c r="AN116" s="12">
         <v>0</v>
       </c>
       <c r="AO116" s="12">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="AP116" s="12">
         <v>0.16693</v>
       </c>
       <c r="AQ116" s="12">
         <v>0</v>
       </c>
       <c r="AR116" s="12">
         <v>0</v>
       </c>
       <c r="AS116" s="12">
-        <v>0</v>
+        <v>4.7660000000000001E-2</v>
       </c>
       <c r="AT116" s="12">
-        <v>0</v>
+        <v>0.99373</v>
       </c>
       <c r="AU116" s="12">
         <v>0</v>
       </c>
       <c r="AV116" s="12">
         <v>0</v>
       </c>
       <c r="AW116" s="12">
-        <v>2.7000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="AX116" s="12">
-        <v>1.2959999999999999E-2</v>
+        <v>0</v>
+      </c>
+      <c r="AY116" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ116" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA116" s="12">
+        <v>1.44E-2</v>
+      </c>
+      <c r="BB116" s="12">
+        <v>6.9120000000000001E-2</v>
       </c>
     </row>
-    <row r="117" spans="1:50" ht="33.75">
+    <row r="117" spans="1:54" ht="33.75">
       <c r="A117" s="6" t="s">
         <v>110</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C117" s="11">
         <v>0</v>
       </c>
       <c r="D117" s="11">
         <v>0</v>
       </c>
       <c r="E117" s="11">
         <v>47.481200000000001</v>
       </c>
       <c r="F117" s="11">
         <v>40.680660000000003</v>
       </c>
       <c r="G117" s="12">
         <v>0</v>
       </c>
       <c r="H117" s="12">
         <v>0</v>
       </c>
       <c r="I117" s="12">
@@ -19567,69 +20935,81 @@
       <c r="AK117" s="12">
         <v>5.9904999999999999</v>
       </c>
       <c r="AL117" s="12">
         <v>8.9695499999999999</v>
       </c>
       <c r="AM117" s="12">
         <v>0</v>
       </c>
       <c r="AN117" s="12">
         <v>0</v>
       </c>
       <c r="AO117" s="12">
         <v>4.2614999999999998</v>
       </c>
       <c r="AP117" s="12">
         <v>7.9365899999999998</v>
       </c>
       <c r="AQ117" s="12">
         <v>0</v>
       </c>
       <c r="AR117" s="12">
         <v>0</v>
       </c>
       <c r="AS117" s="12">
-        <v>1.7999999999999999E-2</v>
+        <v>1.7150799999999999</v>
       </c>
       <c r="AT117" s="12">
-        <v>3.8929999999999999E-2</v>
+        <v>4.4139499999999998</v>
       </c>
       <c r="AU117" s="12">
         <v>0</v>
       </c>
       <c r="AV117" s="12">
         <v>0</v>
       </c>
       <c r="AW117" s="12">
-        <v>0</v>
+        <v>0.41799999999999998</v>
       </c>
       <c r="AX117" s="12">
+        <v>0.66610999999999998</v>
+      </c>
+      <c r="AY117" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ117" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA117" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB117" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="118" spans="1:50" ht="33.75">
+    <row r="118" spans="1:54" ht="33.75">
       <c r="A118" s="6" t="s">
         <v>111</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>245</v>
       </c>
       <c r="C118" s="11">
         <v>0</v>
       </c>
       <c r="D118" s="11">
         <v>0</v>
       </c>
       <c r="E118" s="11">
         <v>483.32947999999999</v>
       </c>
       <c r="F118" s="11">
         <v>1395.4289799999999</v>
       </c>
       <c r="G118" s="12">
         <v>0</v>
       </c>
       <c r="H118" s="12">
         <v>0</v>
       </c>
       <c r="I118" s="12">
@@ -19719,69 +21099,81 @@
       <c r="AK118" s="12">
         <v>412.82511</v>
       </c>
       <c r="AL118" s="12">
         <v>1662.3050900000001</v>
       </c>
       <c r="AM118" s="12">
         <v>0</v>
       </c>
       <c r="AN118" s="12">
         <v>0</v>
       </c>
       <c r="AO118" s="12">
         <v>348.65028000000001</v>
       </c>
       <c r="AP118" s="12">
         <v>1488.8953799999999</v>
       </c>
       <c r="AQ118" s="12">
         <v>0</v>
       </c>
       <c r="AR118" s="12">
         <v>0</v>
       </c>
       <c r="AS118" s="12">
-        <v>33.14452</v>
+        <v>434.82691</v>
       </c>
       <c r="AT118" s="12">
-        <v>126.19738</v>
+        <v>1895.7943700000001</v>
       </c>
       <c r="AU118" s="12">
         <v>0</v>
       </c>
       <c r="AV118" s="12">
         <v>0</v>
       </c>
       <c r="AW118" s="12">
-        <v>26.23292</v>
+        <v>58.597940000000001</v>
       </c>
       <c r="AX118" s="12">
-        <v>133.67150000000001</v>
+        <v>256.40233999999998</v>
+      </c>
+      <c r="AY118" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ118" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA118" s="12">
+        <v>48.870190000000001</v>
+      </c>
+      <c r="BB118" s="12">
+        <v>249.58554000000001</v>
       </c>
     </row>
-    <row r="119" spans="1:50" ht="33.75">
+    <row r="119" spans="1:54" ht="33.75">
       <c r="A119" s="6" t="s">
         <v>112</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C119" s="11">
         <v>0</v>
       </c>
       <c r="D119" s="11">
         <v>0</v>
       </c>
       <c r="E119" s="11">
         <v>28.207599999999999</v>
       </c>
       <c r="F119" s="11">
         <v>49.850479999999997</v>
       </c>
       <c r="G119" s="12">
         <v>0</v>
       </c>
       <c r="H119" s="12">
         <v>0</v>
       </c>
       <c r="I119" s="12">
@@ -19865,75 +21257,87 @@
       <c r="AI119" s="12">
         <v>64.55</v>
       </c>
       <c r="AJ119" s="12">
         <v>34.241030000000002</v>
       </c>
       <c r="AK119" s="12">
         <v>2.1691199999999999</v>
       </c>
       <c r="AL119" s="12">
         <v>8.8255199999999991</v>
       </c>
       <c r="AM119" s="12">
         <v>23.35</v>
       </c>
       <c r="AN119" s="12">
         <v>10.97029</v>
       </c>
       <c r="AO119" s="12">
         <v>0.68720000000000003</v>
       </c>
       <c r="AP119" s="12">
         <v>3.6772200000000002</v>
       </c>
       <c r="AQ119" s="12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AR119" s="12">
-        <v>0</v>
+        <v>0.50155000000000005</v>
       </c>
       <c r="AS119" s="12">
-        <v>0</v>
+        <v>0.86065000000000003</v>
       </c>
       <c r="AT119" s="12">
-        <v>0</v>
+        <v>4.4170800000000003</v>
       </c>
       <c r="AU119" s="12">
         <v>0</v>
       </c>
       <c r="AV119" s="12">
         <v>0</v>
       </c>
       <c r="AW119" s="12">
-        <v>0</v>
+        <v>6.9599999999999995E-2</v>
       </c>
       <c r="AX119" s="12">
-        <v>0</v>
+        <v>0.58526999999999996</v>
+      </c>
+      <c r="AY119" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ119" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA119" s="12">
+        <v>3.7970000000000002</v>
+      </c>
+      <c r="BB119" s="12">
+        <v>8.77</v>
       </c>
     </row>
-    <row r="120" spans="1:50" ht="45">
+    <row r="120" spans="1:54" ht="45">
       <c r="A120" s="6" t="s">
         <v>113</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>247</v>
       </c>
       <c r="C120" s="11">
         <v>0.41599999999999998</v>
       </c>
       <c r="D120" s="11">
         <v>0.62033000000000005</v>
       </c>
       <c r="E120" s="11">
         <v>366.05072000000001</v>
       </c>
       <c r="F120" s="11">
         <v>659.61906999999997</v>
       </c>
       <c r="G120" s="12">
         <v>0.76800000000000002</v>
       </c>
       <c r="H120" s="12">
         <v>1.1568099999999999</v>
       </c>
       <c r="I120" s="12">
@@ -20023,69 +21427,81 @@
       <c r="AK120" s="12">
         <v>103.58754</v>
       </c>
       <c r="AL120" s="12">
         <v>250.60484</v>
       </c>
       <c r="AM120" s="12">
         <v>0.3952</v>
       </c>
       <c r="AN120" s="12">
         <v>0.97823000000000004</v>
       </c>
       <c r="AO120" s="12">
         <v>115.93057</v>
       </c>
       <c r="AP120" s="12">
         <v>281.00499000000002</v>
       </c>
       <c r="AQ120" s="12">
         <v>0</v>
       </c>
       <c r="AR120" s="12">
         <v>0</v>
       </c>
       <c r="AS120" s="12">
-        <v>4.5617999999999999</v>
+        <v>89.670559999999995</v>
       </c>
       <c r="AT120" s="12">
-        <v>10.755599999999999</v>
+        <v>274.12277999999998</v>
       </c>
       <c r="AU120" s="12">
         <v>0</v>
       </c>
       <c r="AV120" s="12">
         <v>0</v>
       </c>
       <c r="AW120" s="12">
-        <v>6.4363000000000001</v>
+        <v>11.318239999999999</v>
       </c>
       <c r="AX120" s="12">
-        <v>21.248940000000001</v>
+        <v>30.314720000000001</v>
+      </c>
+      <c r="AY120" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ120" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA120" s="12">
+        <v>12.3894</v>
+      </c>
+      <c r="BB120" s="12">
+        <v>38.875329999999998</v>
       </c>
     </row>
-    <row r="121" spans="1:50" ht="56.25">
+    <row r="121" spans="1:54" ht="56.25">
       <c r="A121" s="6" t="s">
         <v>114</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C121" s="11">
         <v>1.8768</v>
       </c>
       <c r="D121" s="11">
         <v>2.018E-2</v>
       </c>
       <c r="E121" s="11">
         <v>105.70247999999999</v>
       </c>
       <c r="F121" s="11">
         <v>229.99763999999999</v>
       </c>
       <c r="G121" s="12">
         <v>20</v>
       </c>
       <c r="H121" s="12">
         <v>5.1840000000000002</v>
       </c>
       <c r="I121" s="12">
@@ -20169,75 +21585,87 @@
       <c r="AI121" s="12">
         <v>2830.2979999999998</v>
       </c>
       <c r="AJ121" s="12">
         <v>1330.74387</v>
       </c>
       <c r="AK121" s="12">
         <v>183.05329</v>
       </c>
       <c r="AL121" s="12">
         <v>603.31641000000002</v>
       </c>
       <c r="AM121" s="12">
         <v>2001.82</v>
       </c>
       <c r="AN121" s="12">
         <v>933.59312999999997</v>
       </c>
       <c r="AO121" s="12">
         <v>179.12065000000001</v>
       </c>
       <c r="AP121" s="12">
         <v>617.91333999999995</v>
       </c>
       <c r="AQ121" s="12">
-        <v>40.305</v>
+        <v>680.69399999999996</v>
       </c>
       <c r="AR121" s="12">
-        <v>17.586069999999999</v>
+        <v>269.19038999999998</v>
       </c>
       <c r="AS121" s="12">
-        <v>11.205730000000001</v>
+        <v>183.34308999999999</v>
       </c>
       <c r="AT121" s="12">
-        <v>46.276009999999999</v>
+        <v>809.05998999999997</v>
       </c>
       <c r="AU121" s="12">
-        <v>0</v>
+        <v>90.24</v>
       </c>
       <c r="AV121" s="12">
-        <v>0</v>
+        <v>38.66095</v>
       </c>
       <c r="AW121" s="12">
-        <v>6.1655199999999999</v>
+        <v>21.315999999999999</v>
       </c>
       <c r="AX121" s="12">
-        <v>38.799340000000001</v>
+        <v>84.472290000000001</v>
+      </c>
+      <c r="AY121" s="12">
+        <v>21</v>
+      </c>
+      <c r="AZ121" s="12">
+        <v>1.7927900000000001</v>
+      </c>
+      <c r="BA121" s="12">
+        <v>15.37724</v>
+      </c>
+      <c r="BB121" s="12">
+        <v>88.966809999999995</v>
       </c>
     </row>
-    <row r="122" spans="1:50" ht="56.25">
+    <row r="122" spans="1:54" ht="56.25">
       <c r="A122" s="6" t="s">
         <v>115</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C122" s="11">
         <v>0</v>
       </c>
       <c r="D122" s="11">
         <v>0</v>
       </c>
       <c r="E122" s="11">
         <v>482.46793000000002</v>
       </c>
       <c r="F122" s="11">
         <v>399.63432999999998</v>
       </c>
       <c r="G122" s="12">
         <v>0</v>
       </c>
       <c r="H122" s="12">
         <v>0</v>
       </c>
       <c r="I122" s="12">
@@ -20327,69 +21755,81 @@
       <c r="AK122" s="12">
         <v>1858.3145999999999</v>
       </c>
       <c r="AL122" s="12">
         <v>1065.6718699999999</v>
       </c>
       <c r="AM122" s="12">
         <v>0</v>
       </c>
       <c r="AN122" s="12">
         <v>0</v>
       </c>
       <c r="AO122" s="12">
         <v>2635.4552600000002</v>
       </c>
       <c r="AP122" s="12">
         <v>1666.7634</v>
       </c>
       <c r="AQ122" s="12">
         <v>0</v>
       </c>
       <c r="AR122" s="12">
         <v>0</v>
       </c>
       <c r="AS122" s="12">
-        <v>146.82327000000001</v>
+        <v>2049.1872899999998</v>
       </c>
       <c r="AT122" s="12">
-        <v>85.977159999999998</v>
+        <v>1503.6722</v>
       </c>
       <c r="AU122" s="12">
         <v>0</v>
       </c>
       <c r="AV122" s="12">
         <v>0</v>
       </c>
       <c r="AW122" s="12">
-        <v>95.426730000000006</v>
+        <v>331.79987999999997</v>
       </c>
       <c r="AX122" s="12">
-        <v>73.26755</v>
+        <v>206.12712999999999</v>
+      </c>
+      <c r="AY122" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ122" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA122" s="12">
+        <v>291.12295</v>
+      </c>
+      <c r="BB122" s="12">
+        <v>228.05158</v>
       </c>
     </row>
-    <row r="123" spans="1:50" ht="67.5">
+    <row r="123" spans="1:54" ht="67.5">
       <c r="A123" s="6" t="s">
         <v>116</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C123" s="11">
         <v>0</v>
       </c>
       <c r="D123" s="11">
         <v>0</v>
       </c>
       <c r="E123" s="11">
         <v>14.20424</v>
       </c>
       <c r="F123" s="11">
         <v>112.26442</v>
       </c>
       <c r="G123" s="12">
         <v>0</v>
       </c>
       <c r="H123" s="12">
         <v>0</v>
       </c>
       <c r="I123" s="12">
@@ -20479,69 +21919,81 @@
       <c r="AK123" s="12">
         <v>27.788229999999999</v>
       </c>
       <c r="AL123" s="12">
         <v>190.82131999999999</v>
       </c>
       <c r="AM123" s="12">
         <v>0</v>
       </c>
       <c r="AN123" s="12">
         <v>0</v>
       </c>
       <c r="AO123" s="12">
         <v>25.927980000000002</v>
       </c>
       <c r="AP123" s="12">
         <v>211.53344000000001</v>
       </c>
       <c r="AQ123" s="12">
         <v>0</v>
       </c>
       <c r="AR123" s="12">
         <v>0</v>
       </c>
       <c r="AS123" s="12">
-        <v>1.9071499999999999</v>
+        <v>30.98997</v>
       </c>
       <c r="AT123" s="12">
-        <v>13.845829999999999</v>
+        <v>266.08825000000002</v>
       </c>
       <c r="AU123" s="12">
         <v>0</v>
       </c>
       <c r="AV123" s="12">
         <v>0</v>
       </c>
       <c r="AW123" s="12">
-        <v>2.11016</v>
+        <v>4.8143200000000004</v>
       </c>
       <c r="AX123" s="12">
-        <v>14.465920000000001</v>
+        <v>41.79907</v>
+      </c>
+      <c r="AY123" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ123" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA123" s="12">
+        <v>7.1386399999999997</v>
+      </c>
+      <c r="BB123" s="12">
+        <v>68.740530000000007</v>
       </c>
     </row>
-    <row r="124" spans="1:50" ht="33.75">
+    <row r="124" spans="1:54" ht="33.75">
       <c r="A124" s="6" t="s">
         <v>117</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C124" s="11">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="D124" s="11">
         <v>0.12939000000000001</v>
       </c>
       <c r="E124" s="11">
         <v>20.842210000000001</v>
       </c>
       <c r="F124" s="11">
         <v>47.97645</v>
       </c>
       <c r="G124" s="12">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="H124" s="12">
         <v>0.31401000000000001</v>
       </c>
       <c r="I124" s="12">
@@ -20631,69 +22083,81 @@
       <c r="AK124" s="12">
         <v>7.6520000000000001</v>
       </c>
       <c r="AL124" s="12">
         <v>39.219279999999998</v>
       </c>
       <c r="AM124" s="12">
         <v>0</v>
       </c>
       <c r="AN124" s="12">
         <v>0</v>
       </c>
       <c r="AO124" s="12">
         <v>8.6156100000000002</v>
       </c>
       <c r="AP124" s="12">
         <v>36.737400000000001</v>
       </c>
       <c r="AQ124" s="12">
         <v>0</v>
       </c>
       <c r="AR124" s="12">
         <v>0</v>
       </c>
       <c r="AS124" s="12">
-        <v>0.38900000000000001</v>
+        <v>10.5844</v>
       </c>
       <c r="AT124" s="12">
-        <v>0.96809999999999996</v>
+        <v>41.603259999999999</v>
       </c>
       <c r="AU124" s="12">
         <v>0</v>
       </c>
       <c r="AV124" s="12">
         <v>0</v>
       </c>
       <c r="AW124" s="12">
-        <v>1.1881999999999999</v>
+        <v>1.4807999999999999</v>
       </c>
       <c r="AX124" s="12">
-        <v>4.1591199999999997</v>
+        <v>3.5666099999999998</v>
+      </c>
+      <c r="AY124" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ124" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA124" s="12">
+        <v>1.2494000000000001</v>
+      </c>
+      <c r="BB124" s="12">
+        <v>4.5153999999999996</v>
       </c>
     </row>
-    <row r="125" spans="1:50" ht="45">
+    <row r="125" spans="1:54" ht="45">
       <c r="A125" s="6" t="s">
         <v>118</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C125" s="11">
         <v>1.6258999999999999</v>
       </c>
       <c r="D125" s="11">
         <v>0.64464999999999995</v>
       </c>
       <c r="E125" s="11">
         <v>2871.4825000000001</v>
       </c>
       <c r="F125" s="11">
         <v>2735.66572</v>
       </c>
       <c r="G125" s="12">
         <v>8.6491000000000007</v>
       </c>
       <c r="H125" s="12">
         <v>3.3830499999999999</v>
       </c>
       <c r="I125" s="12">
@@ -20783,69 +22247,81 @@
       <c r="AK125" s="12">
         <v>1852.19686</v>
       </c>
       <c r="AL125" s="12">
         <v>2996.9363800000001</v>
       </c>
       <c r="AM125" s="12">
         <v>66.130099999999999</v>
       </c>
       <c r="AN125" s="12">
         <v>99.702160000000006</v>
       </c>
       <c r="AO125" s="12">
         <v>1833.83519</v>
       </c>
       <c r="AP125" s="12">
         <v>2988.2712000000001</v>
       </c>
       <c r="AQ125" s="12">
         <v>0</v>
       </c>
       <c r="AR125" s="12">
         <v>0</v>
       </c>
       <c r="AS125" s="12">
-        <v>60.327069999999999</v>
+        <v>719.70582999999999</v>
       </c>
       <c r="AT125" s="12">
-        <v>98.559920000000005</v>
+        <v>1409.4085600000001</v>
       </c>
       <c r="AU125" s="12">
         <v>0</v>
       </c>
       <c r="AV125" s="12">
         <v>0</v>
       </c>
       <c r="AW125" s="12">
-        <v>83.768119999999996</v>
+        <v>141.06169</v>
       </c>
       <c r="AX125" s="12">
-        <v>234.10606000000001</v>
+        <v>188.19431</v>
+      </c>
+      <c r="AY125" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ125" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA125" s="12">
+        <v>134.76857000000001</v>
+      </c>
+      <c r="BB125" s="12">
+        <v>363.86973</v>
       </c>
     </row>
-    <row r="126" spans="1:50" ht="33.75">
+    <row r="126" spans="1:54" ht="33.75">
       <c r="A126" s="6" t="s">
         <v>119</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C126" s="11">
         <v>0.44685000000000002</v>
       </c>
       <c r="D126" s="11">
         <v>0.67362</v>
       </c>
       <c r="E126" s="11">
         <v>67.117419999999996</v>
       </c>
       <c r="F126" s="11">
         <v>164.47515000000001</v>
       </c>
       <c r="G126" s="12">
         <v>1.9219999999999999</v>
       </c>
       <c r="H126" s="12">
         <v>2.9857200000000002</v>
       </c>
       <c r="I126" s="12">
@@ -20935,69 +22411,81 @@
       <c r="AK126" s="12">
         <v>0.66918</v>
       </c>
       <c r="AL126" s="12">
         <v>2.5880700000000001</v>
       </c>
       <c r="AM126" s="12">
         <v>0</v>
       </c>
       <c r="AN126" s="12">
         <v>0</v>
       </c>
       <c r="AO126" s="12">
         <v>2.0904699999999998</v>
       </c>
       <c r="AP126" s="12">
         <v>8.9759700000000002</v>
       </c>
       <c r="AQ126" s="12">
         <v>0</v>
       </c>
       <c r="AR126" s="12">
         <v>0</v>
       </c>
       <c r="AS126" s="12">
-        <v>0.16578000000000001</v>
+        <v>1.66275</v>
       </c>
       <c r="AT126" s="12">
-        <v>0.77337999999999996</v>
+        <v>6.1472499999999997</v>
       </c>
       <c r="AU126" s="12">
         <v>0</v>
       </c>
       <c r="AV126" s="12">
         <v>0</v>
       </c>
       <c r="AW126" s="12">
-        <v>9.9500000000000005E-3</v>
+        <v>0.27239999999999998</v>
       </c>
       <c r="AX126" s="12">
-        <v>0.12421</v>
+        <v>1.3793599999999999</v>
+      </c>
+      <c r="AY126" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ126" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA126" s="12">
+        <v>1.6760000000000001E-2</v>
+      </c>
+      <c r="BB126" s="12">
+        <v>0.20383000000000001</v>
       </c>
     </row>
-    <row r="127" spans="1:50" ht="33.75" customHeight="1">
+    <row r="127" spans="1:54" ht="33.75" customHeight="1">
       <c r="A127" s="6" t="s">
         <v>120</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C127" s="11">
         <v>0</v>
       </c>
       <c r="D127" s="11">
         <v>0</v>
       </c>
       <c r="E127" s="11">
         <v>124.79172</v>
       </c>
       <c r="F127" s="11">
         <v>381.38704000000001</v>
       </c>
       <c r="G127" s="12">
         <v>0</v>
       </c>
       <c r="H127" s="12">
         <v>0</v>
       </c>
       <c r="I127" s="12">
@@ -21081,75 +22569,87 @@
       <c r="AI127" s="12">
         <v>0</v>
       </c>
       <c r="AJ127" s="12">
         <v>0</v>
       </c>
       <c r="AK127" s="12">
         <v>10.398</v>
       </c>
       <c r="AL127" s="12">
         <v>54.04</v>
       </c>
       <c r="AM127" s="12">
         <v>1</v>
       </c>
       <c r="AN127" s="12">
         <v>6.3239999999999998</v>
       </c>
       <c r="AO127" s="12">
         <v>2.67</v>
       </c>
       <c r="AP127" s="12">
         <v>18.07</v>
       </c>
       <c r="AQ127" s="12">
-        <v>0</v>
+        <v>2.7730000000000001</v>
       </c>
       <c r="AR127" s="12">
-        <v>0</v>
+        <v>14.608000000000001</v>
       </c>
       <c r="AS127" s="12">
-        <v>0</v>
+        <v>0.65815999999999997</v>
       </c>
       <c r="AT127" s="12">
-        <v>0</v>
+        <v>5.5960599999999996</v>
       </c>
       <c r="AU127" s="12">
         <v>0</v>
       </c>
       <c r="AV127" s="12">
         <v>0</v>
       </c>
       <c r="AW127" s="12">
         <v>0</v>
       </c>
       <c r="AX127" s="12">
         <v>0</v>
       </c>
+      <c r="AY127" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ127" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA127" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB127" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="128" spans="1:50">
+    <row r="128" spans="1:54">
       <c r="A128" s="6" t="s">
         <v>121</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>255</v>
       </c>
       <c r="C128" s="11">
         <v>2.4E-2</v>
       </c>
       <c r="D128" s="11">
         <v>3.7417600000000002</v>
       </c>
       <c r="E128" s="11">
         <v>153.01464000000001</v>
       </c>
       <c r="F128" s="11">
         <v>766.76674000000003</v>
       </c>
       <c r="G128" s="12">
         <v>9.4500000000000001E-3</v>
       </c>
       <c r="H128" s="12">
         <v>4.8500000000000001E-2</v>
       </c>
       <c r="I128" s="12">
@@ -21233,75 +22733,87 @@
       <c r="AI128" s="12">
         <v>21.324999999999999</v>
       </c>
       <c r="AJ128" s="12">
         <v>38.076999999999998</v>
       </c>
       <c r="AK128" s="12">
         <v>556.97727999999995</v>
       </c>
       <c r="AL128" s="12">
         <v>2254.8611099999998</v>
       </c>
       <c r="AM128" s="12">
         <v>20.795000000000002</v>
       </c>
       <c r="AN128" s="12">
         <v>57.618690000000001</v>
       </c>
       <c r="AO128" s="12">
         <v>795.80439000000001</v>
       </c>
       <c r="AP128" s="12">
         <v>2962.6734099999999</v>
       </c>
       <c r="AQ128" s="12">
-        <v>0</v>
+        <v>2.306</v>
       </c>
       <c r="AR128" s="12">
-        <v>0</v>
+        <v>30.305520000000001</v>
       </c>
       <c r="AS128" s="12">
-        <v>36.201889999999999</v>
+        <v>576.45488999999998</v>
       </c>
       <c r="AT128" s="12">
-        <v>179.64398</v>
+        <v>2975.0999000000002</v>
       </c>
       <c r="AU128" s="12">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="AV128" s="12">
-        <v>0</v>
+        <v>1.5269999999999999</v>
       </c>
       <c r="AW128" s="12">
-        <v>56.657940000000004</v>
+        <v>123.85455</v>
       </c>
       <c r="AX128" s="12">
-        <v>281.23079999999999</v>
+        <v>587.94934000000001</v>
+      </c>
+      <c r="AY128" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ128" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA128" s="12">
+        <v>103.62663999999999</v>
+      </c>
+      <c r="BB128" s="12">
+        <v>487.35207000000003</v>
       </c>
     </row>
-    <row r="129" spans="1:50" ht="45">
+    <row r="129" spans="1:54" ht="45">
       <c r="A129" s="6" t="s">
         <v>122</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C129" s="11">
         <v>0</v>
       </c>
       <c r="D129" s="11">
         <v>0</v>
       </c>
       <c r="E129" s="11">
         <v>3694737.2080000001</v>
       </c>
       <c r="F129" s="11">
         <v>1922.54027</v>
       </c>
       <c r="G129" s="12">
         <v>215</v>
       </c>
       <c r="H129" s="12">
         <v>18.985520000000001</v>
       </c>
       <c r="I129" s="12">
@@ -21391,69 +22903,81 @@
       <c r="AK129" s="12">
         <v>3459469.1337799998</v>
       </c>
       <c r="AL129" s="12">
         <v>1657.76052</v>
       </c>
       <c r="AM129" s="12">
         <v>0</v>
       </c>
       <c r="AN129" s="12">
         <v>0</v>
       </c>
       <c r="AO129" s="12">
         <v>3132477.39597</v>
       </c>
       <c r="AP129" s="12">
         <v>1457.59338</v>
       </c>
       <c r="AQ129" s="12">
         <v>0</v>
       </c>
       <c r="AR129" s="12">
         <v>0</v>
       </c>
       <c r="AS129" s="12">
-        <v>235201.158</v>
+        <v>3041369.12421</v>
       </c>
       <c r="AT129" s="12">
-        <v>101.05674</v>
+        <v>1739.50891</v>
       </c>
       <c r="AU129" s="12">
         <v>0</v>
       </c>
       <c r="AV129" s="12">
         <v>0</v>
       </c>
       <c r="AW129" s="12">
-        <v>254542.592</v>
+        <v>488679.7525</v>
       </c>
       <c r="AX129" s="12">
-        <v>152.75085999999999</v>
+        <v>225.08902</v>
+      </c>
+      <c r="AY129" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ129" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA129" s="12">
+        <v>473549.86499999999</v>
+      </c>
+      <c r="BB129" s="12">
+        <v>285.48712</v>
       </c>
     </row>
-    <row r="130" spans="1:50" ht="56.25">
+    <row r="130" spans="1:54" ht="56.25">
       <c r="A130" s="6" t="s">
         <v>123</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C130" s="11">
         <v>20.2</v>
       </c>
       <c r="D130" s="11">
         <v>1.8102199999999999</v>
       </c>
       <c r="E130" s="11">
         <v>4106.0962799999998</v>
       </c>
       <c r="F130" s="11">
         <v>1405.24891</v>
       </c>
       <c r="G130" s="12">
         <v>24.167999999999999</v>
       </c>
       <c r="H130" s="12">
         <v>9.9339999999999993</v>
       </c>
       <c r="I130" s="12">
@@ -21537,75 +23061,87 @@
       <c r="AI130" s="12">
         <v>967.35037999999997</v>
       </c>
       <c r="AJ130" s="12">
         <v>344.71318000000002</v>
       </c>
       <c r="AK130" s="12">
         <v>814.64801999999997</v>
       </c>
       <c r="AL130" s="12">
         <v>770.32659000000001</v>
       </c>
       <c r="AM130" s="12">
         <v>284.33958000000001</v>
       </c>
       <c r="AN130" s="12">
         <v>84.79204</v>
       </c>
       <c r="AO130" s="12">
         <v>579.53895</v>
       </c>
       <c r="AP130" s="12">
         <v>671.14133000000004</v>
       </c>
       <c r="AQ130" s="12">
-        <v>0</v>
+        <v>518.86608000000001</v>
       </c>
       <c r="AR130" s="12">
-        <v>0</v>
+        <v>139.66327999999999</v>
       </c>
       <c r="AS130" s="12">
-        <v>21.048469999999998</v>
+        <v>652.50854000000004</v>
       </c>
       <c r="AT130" s="12">
-        <v>22.949549999999999</v>
+        <v>708.84532999999999</v>
       </c>
       <c r="AU130" s="12">
         <v>0</v>
       </c>
       <c r="AV130" s="12">
         <v>0</v>
       </c>
       <c r="AW130" s="12">
-        <v>4.7887599999999999</v>
+        <v>76.582179999999994</v>
       </c>
       <c r="AX130" s="12">
-        <v>1.8111699999999999</v>
+        <v>87.163539999999998</v>
+      </c>
+      <c r="AY130" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ130" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA130" s="12">
+        <v>16.794219999999999</v>
+      </c>
+      <c r="BB130" s="12">
+        <v>15.72789</v>
       </c>
     </row>
-    <row r="131" spans="1:50">
+    <row r="131" spans="1:54">
       <c r="A131" s="6" t="s">
         <v>124</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C131" s="11">
         <v>0</v>
       </c>
       <c r="D131" s="11">
         <v>0</v>
       </c>
       <c r="E131" s="11">
         <v>1556.519</v>
       </c>
       <c r="F131" s="11">
         <v>623.60487999999998</v>
       </c>
       <c r="G131" s="12">
         <v>0</v>
       </c>
       <c r="H131" s="12">
         <v>0</v>
       </c>
       <c r="I131" s="12">
@@ -21695,69 +23231,81 @@
       <c r="AK131" s="12">
         <v>234.77610000000001</v>
       </c>
       <c r="AL131" s="12">
         <v>177.0239</v>
       </c>
       <c r="AM131" s="12">
         <v>0</v>
       </c>
       <c r="AN131" s="12">
         <v>0</v>
       </c>
       <c r="AO131" s="12">
         <v>577.08072000000004</v>
       </c>
       <c r="AP131" s="12">
         <v>335.38369</v>
       </c>
       <c r="AQ131" s="12">
         <v>0</v>
       </c>
       <c r="AR131" s="12">
         <v>0</v>
       </c>
       <c r="AS131" s="12">
-        <v>81.141000000000005</v>
+        <v>959.08938000000001</v>
       </c>
       <c r="AT131" s="12">
-        <v>41.362369999999999</v>
+        <v>580.77317000000005</v>
       </c>
       <c r="AU131" s="12">
         <v>0</v>
       </c>
       <c r="AV131" s="12">
         <v>0</v>
       </c>
       <c r="AW131" s="12">
-        <v>71.043400000000005</v>
+        <v>130.41720000000001</v>
       </c>
       <c r="AX131" s="12">
-        <v>50.379649999999998</v>
+        <v>62.578470000000003</v>
+      </c>
+      <c r="AY131" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ131" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA131" s="12">
+        <v>151.10527999999999</v>
+      </c>
+      <c r="BB131" s="12">
+        <v>82.97439</v>
       </c>
     </row>
-    <row r="132" spans="1:50" ht="22.5">
+    <row r="132" spans="1:54" ht="22.5">
       <c r="A132" s="6" t="s">
         <v>125</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C132" s="11">
         <v>0</v>
       </c>
       <c r="D132" s="11">
         <v>0</v>
       </c>
       <c r="E132" s="11">
         <v>0</v>
       </c>
       <c r="F132" s="11">
         <v>0</v>
       </c>
       <c r="G132" s="12">
         <v>0</v>
       </c>
       <c r="H132" s="12">
         <v>0</v>
       </c>
       <c r="I132" s="12">
@@ -21864,52 +23412,64 @@
       </c>
       <c r="AQ132" s="12">
         <v>0</v>
       </c>
       <c r="AR132" s="12">
         <v>0</v>
       </c>
       <c r="AS132" s="12">
         <v>0</v>
       </c>
       <c r="AT132" s="12">
         <v>0</v>
       </c>
       <c r="AU132" s="12">
         <v>0</v>
       </c>
       <c r="AV132" s="12">
         <v>0</v>
       </c>
       <c r="AW132" s="12">
         <v>0</v>
       </c>
       <c r="AX132" s="12">
         <v>0</v>
       </c>
+      <c r="AY132" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ132" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA132" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB132" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="133" spans="1:50" ht="22.5">
+    <row r="133" spans="1:54" ht="22.5">
       <c r="A133" s="6" t="s">
         <v>126</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C133" s="11">
         <v>0</v>
       </c>
       <c r="D133" s="11">
         <v>0</v>
       </c>
       <c r="E133" s="11">
         <v>0</v>
       </c>
       <c r="F133" s="11">
         <v>0</v>
       </c>
       <c r="G133" s="12">
         <v>0</v>
       </c>
       <c r="H133" s="12">
         <v>0</v>
       </c>
       <c r="I133" s="12">
@@ -22016,52 +23576,64 @@
       </c>
       <c r="AQ133" s="12">
         <v>0</v>
       </c>
       <c r="AR133" s="12">
         <v>0</v>
       </c>
       <c r="AS133" s="12">
         <v>0</v>
       </c>
       <c r="AT133" s="12">
         <v>0</v>
       </c>
       <c r="AU133" s="12">
         <v>0</v>
       </c>
       <c r="AV133" s="12">
         <v>0</v>
       </c>
       <c r="AW133" s="12">
         <v>0</v>
       </c>
       <c r="AX133" s="12">
         <v>0</v>
       </c>
+      <c r="AY133" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ133" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA133" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB133" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="134" spans="1:50" ht="56.25">
+    <row r="134" spans="1:54" ht="56.25">
       <c r="A134" s="6" t="s">
         <v>127</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>261</v>
       </c>
       <c r="C134" s="11">
         <v>0</v>
       </c>
       <c r="D134" s="11">
         <v>0</v>
       </c>
       <c r="E134" s="11">
         <v>18.608000000000001</v>
       </c>
       <c r="F134" s="11">
         <v>5.3967700000000001</v>
       </c>
       <c r="G134" s="12">
         <v>1</v>
       </c>
       <c r="H134" s="12">
         <v>0.52400000000000002</v>
       </c>
       <c r="I134" s="12">
@@ -22151,69 +23723,81 @@
       <c r="AK134" s="12">
         <v>0</v>
       </c>
       <c r="AL134" s="12">
         <v>0</v>
       </c>
       <c r="AM134" s="12">
         <v>0</v>
       </c>
       <c r="AN134" s="12">
         <v>0</v>
       </c>
       <c r="AO134" s="12">
         <v>0</v>
       </c>
       <c r="AP134" s="12">
         <v>0</v>
       </c>
       <c r="AQ134" s="12">
         <v>0</v>
       </c>
       <c r="AR134" s="12">
         <v>0</v>
       </c>
       <c r="AS134" s="12">
-        <v>0</v>
+        <v>2.2240000000000002</v>
       </c>
       <c r="AT134" s="12">
-        <v>0</v>
+        <v>1.718</v>
       </c>
       <c r="AU134" s="12">
         <v>0</v>
       </c>
       <c r="AV134" s="12">
         <v>0</v>
       </c>
       <c r="AW134" s="12">
         <v>0</v>
       </c>
       <c r="AX134" s="12">
         <v>0</v>
       </c>
+      <c r="AY134" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ134" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA134" s="12">
+        <v>0.74927999999999995</v>
+      </c>
+      <c r="BB134" s="12">
+        <v>0.82632000000000005</v>
+      </c>
     </row>
-    <row r="135" spans="1:50" ht="22.5">
+    <row r="135" spans="1:54" ht="22.5">
       <c r="A135" s="6" t="s">
         <v>128</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C135" s="11">
         <v>0</v>
       </c>
       <c r="D135" s="11">
         <v>0</v>
       </c>
       <c r="E135" s="11">
         <v>18.779</v>
       </c>
       <c r="F135" s="11">
         <v>17.235589999999998</v>
       </c>
       <c r="G135" s="12">
         <v>0</v>
       </c>
       <c r="H135" s="12">
         <v>0</v>
       </c>
       <c r="I135" s="12">
@@ -22303,69 +23887,81 @@
       <c r="AK135" s="12">
         <v>14.53</v>
       </c>
       <c r="AL135" s="12">
         <v>19.533000000000001</v>
       </c>
       <c r="AM135" s="12">
         <v>0</v>
       </c>
       <c r="AN135" s="12">
         <v>0</v>
       </c>
       <c r="AO135" s="12">
         <v>5.4920799999999996</v>
       </c>
       <c r="AP135" s="12">
         <v>5.9771700000000001</v>
       </c>
       <c r="AQ135" s="12">
         <v>0</v>
       </c>
       <c r="AR135" s="12">
         <v>0</v>
       </c>
       <c r="AS135" s="12">
-        <v>2.5340000000000001E-2</v>
+        <v>9.0010600000000007</v>
       </c>
       <c r="AT135" s="12">
-        <v>9.01E-2</v>
+        <v>10.37598</v>
       </c>
       <c r="AU135" s="12">
         <v>0</v>
       </c>
       <c r="AV135" s="12">
         <v>0</v>
       </c>
       <c r="AW135" s="12">
-        <v>1.6920000000000001E-2</v>
+        <v>0.26534000000000002</v>
       </c>
       <c r="AX135" s="12">
-        <v>4.6719999999999998E-2</v>
+        <v>0.25741000000000003</v>
+      </c>
+      <c r="AY135" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ135" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA135" s="12">
+        <v>2.70092</v>
+      </c>
+      <c r="BB135" s="12">
+        <v>3.20072</v>
       </c>
     </row>
-    <row r="136" spans="1:50" ht="45">
+    <row r="136" spans="1:54" ht="45">
       <c r="A136" s="6" t="s">
         <v>129</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C136" s="11">
         <v>0</v>
       </c>
       <c r="D136" s="11">
         <v>0</v>
       </c>
       <c r="E136" s="11">
         <v>94</v>
       </c>
       <c r="F136" s="11">
         <v>118.902</v>
       </c>
       <c r="G136" s="12">
         <v>0</v>
       </c>
       <c r="H136" s="12">
         <v>0</v>
       </c>
       <c r="I136" s="12">
@@ -22449,75 +24045,87 @@
       <c r="AI136" s="12">
         <v>0</v>
       </c>
       <c r="AJ136" s="12">
         <v>0</v>
       </c>
       <c r="AK136" s="12">
         <v>14.3339</v>
       </c>
       <c r="AL136" s="12">
         <v>6.6226799999999999</v>
       </c>
       <c r="AM136" s="12">
         <v>0</v>
       </c>
       <c r="AN136" s="12">
         <v>0</v>
       </c>
       <c r="AO136" s="12">
         <v>50.351599999999998</v>
       </c>
       <c r="AP136" s="12">
         <v>59.637230000000002</v>
       </c>
       <c r="AQ136" s="12">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="AR136" s="12">
-        <v>0</v>
+        <v>45.189</v>
       </c>
       <c r="AS136" s="12">
-        <v>2.214</v>
+        <v>63.619799999999998</v>
       </c>
       <c r="AT136" s="12">
-        <v>0.84894000000000003</v>
+        <v>47.20317</v>
       </c>
       <c r="AU136" s="12">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="AV136" s="12">
-        <v>11.715</v>
+        <v>0</v>
       </c>
       <c r="AW136" s="12">
-        <v>4.6955</v>
+        <v>5.2539999999999996</v>
       </c>
       <c r="AX136" s="12">
-        <v>3.1392600000000002</v>
+        <v>2.4378799999999998</v>
+      </c>
+      <c r="AY136" s="12">
+        <v>40</v>
+      </c>
+      <c r="AZ136" s="12">
+        <v>23.96</v>
+      </c>
+      <c r="BA136" s="12">
+        <v>26.935500000000001</v>
+      </c>
+      <c r="BB136" s="12">
+        <v>14.45294</v>
       </c>
     </row>
-    <row r="137" spans="1:50" ht="33.75">
+    <row r="137" spans="1:54" ht="33.75">
       <c r="A137" s="6" t="s">
         <v>130</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C137" s="11">
         <v>0</v>
       </c>
       <c r="D137" s="11">
         <v>0</v>
       </c>
       <c r="E137" s="11">
         <v>263.19260000000003</v>
       </c>
       <c r="F137" s="11">
         <v>24.713619999999999</v>
       </c>
       <c r="G137" s="12">
         <v>4344.55</v>
       </c>
       <c r="H137" s="12">
         <v>314.64003000000002</v>
       </c>
       <c r="I137" s="12">
@@ -22607,69 +24215,81 @@
       <c r="AK137" s="12">
         <v>1659.3076000000001</v>
       </c>
       <c r="AL137" s="12">
         <v>193.21306999999999</v>
       </c>
       <c r="AM137" s="12">
         <v>0</v>
       </c>
       <c r="AN137" s="12">
         <v>0</v>
       </c>
       <c r="AO137" s="12">
         <v>1077.3610000000001</v>
       </c>
       <c r="AP137" s="12">
         <v>121.23627</v>
       </c>
       <c r="AQ137" s="12">
         <v>0</v>
       </c>
       <c r="AR137" s="12">
         <v>0</v>
       </c>
       <c r="AS137" s="12">
-        <v>0.13500000000000001</v>
+        <v>11.188000000000001</v>
       </c>
       <c r="AT137" s="12">
-        <v>0.24102000000000001</v>
+        <v>4.8369600000000004</v>
       </c>
       <c r="AU137" s="12">
         <v>0</v>
       </c>
       <c r="AV137" s="12">
         <v>0</v>
       </c>
       <c r="AW137" s="12">
+        <v>10.605</v>
+      </c>
+      <c r="AX137" s="12">
+        <v>3.57619</v>
+      </c>
+      <c r="AY137" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ137" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA137" s="12">
         <v>0.154</v>
       </c>
-      <c r="AX137" s="12">
+      <c r="BB137" s="12">
         <v>0.32235999999999998</v>
       </c>
     </row>
-    <row r="138" spans="1:50" ht="22.5">
+    <row r="138" spans="1:54" ht="22.5">
       <c r="A138" s="6" t="s">
         <v>131</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C138" s="11">
         <v>0</v>
       </c>
       <c r="D138" s="11">
         <v>0</v>
       </c>
       <c r="E138" s="11">
         <v>4.4080000000000004</v>
       </c>
       <c r="F138" s="11">
         <v>34.365499999999997</v>
       </c>
       <c r="G138" s="12">
         <v>0</v>
       </c>
       <c r="H138" s="12">
         <v>0</v>
       </c>
       <c r="I138" s="12">
@@ -22776,52 +24396,64 @@
       </c>
       <c r="AQ138" s="12">
         <v>0</v>
       </c>
       <c r="AR138" s="12">
         <v>0</v>
       </c>
       <c r="AS138" s="12">
         <v>0</v>
       </c>
       <c r="AT138" s="12">
         <v>0</v>
       </c>
       <c r="AU138" s="12">
         <v>0</v>
       </c>
       <c r="AV138" s="12">
         <v>0</v>
       </c>
       <c r="AW138" s="12">
         <v>0</v>
       </c>
       <c r="AX138" s="12">
         <v>0</v>
       </c>
+      <c r="AY138" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ138" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA138" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB138" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="139" spans="1:50" ht="33.75">
+    <row r="139" spans="1:54" ht="33.75">
       <c r="A139" s="6" t="s">
         <v>132</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C139" s="11">
         <v>0</v>
       </c>
       <c r="D139" s="11">
         <v>0</v>
       </c>
       <c r="E139" s="11">
         <v>0</v>
       </c>
       <c r="F139" s="11">
         <v>0</v>
       </c>
       <c r="G139" s="12">
         <v>0</v>
       </c>
       <c r="H139" s="12">
         <v>0</v>
       </c>
       <c r="I139" s="12">
@@ -22928,52 +24560,64 @@
       </c>
       <c r="AQ139" s="12">
         <v>0</v>
       </c>
       <c r="AR139" s="12">
         <v>0</v>
       </c>
       <c r="AS139" s="12">
         <v>0</v>
       </c>
       <c r="AT139" s="12">
         <v>0</v>
       </c>
       <c r="AU139" s="12">
         <v>0</v>
       </c>
       <c r="AV139" s="12">
         <v>0</v>
       </c>
       <c r="AW139" s="12">
         <v>0</v>
       </c>
       <c r="AX139" s="12">
         <v>0</v>
       </c>
+      <c r="AY139" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ139" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA139" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB139" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="140" spans="1:50" ht="45">
+    <row r="140" spans="1:54" ht="45">
       <c r="A140" s="14" t="s">
         <v>133</v>
       </c>
       <c r="B140" s="15" t="s">
         <v>267</v>
       </c>
       <c r="C140" s="16">
         <v>20</v>
       </c>
       <c r="D140" s="16">
         <v>2.04657</v>
       </c>
       <c r="E140" s="16">
         <v>2182.2460000000001</v>
       </c>
       <c r="F140" s="16">
         <v>215.18755999999999</v>
       </c>
       <c r="G140" s="17">
         <v>20.054600000000001</v>
       </c>
       <c r="H140" s="17">
         <v>1.46</v>
       </c>
       <c r="I140" s="17">
@@ -23063,130 +24707,149 @@
       <c r="AK140" s="17">
         <v>797.51946999999996</v>
       </c>
       <c r="AL140" s="17">
         <v>122.0087</v>
       </c>
       <c r="AM140" s="17">
         <v>0</v>
       </c>
       <c r="AN140" s="17">
         <v>0</v>
       </c>
       <c r="AO140" s="17">
         <v>1088.50506</v>
       </c>
       <c r="AP140" s="17">
         <v>184.67451</v>
       </c>
       <c r="AQ140" s="17">
         <v>0</v>
       </c>
       <c r="AR140" s="17">
         <v>0</v>
       </c>
       <c r="AS140" s="17">
-        <v>6.8650000000000003E-2</v>
+        <v>553.95988999999997</v>
       </c>
       <c r="AT140" s="17">
-        <v>0.13020000000000001</v>
+        <v>112.42156</v>
       </c>
       <c r="AU140" s="17">
         <v>0</v>
       </c>
       <c r="AV140" s="17">
         <v>0</v>
       </c>
       <c r="AW140" s="17">
-        <v>1.21628</v>
+        <v>10.15375</v>
       </c>
       <c r="AX140" s="17">
-        <v>1.3292299999999999</v>
+        <v>4.9642499999999998</v>
+      </c>
+      <c r="AY140" s="17">
+        <v>0</v>
+      </c>
+      <c r="AZ140" s="17">
+        <v>0</v>
+      </c>
+      <c r="BA140" s="17">
+        <v>7.8291599999999999</v>
+      </c>
+      <c r="BB140" s="17">
+        <v>5.33589</v>
       </c>
     </row>
-    <row r="141" spans="1:50">
+    <row r="141" spans="1:54">
       <c r="AM141" s="12"/>
       <c r="AN141" s="12"/>
       <c r="AO141" s="12"/>
       <c r="AP141" s="12"/>
       <c r="AQ141" s="12"/>
       <c r="AR141" s="12"/>
       <c r="AS141" s="12"/>
       <c r="AT141" s="12"/>
       <c r="AU141" s="12"/>
       <c r="AV141" s="12"/>
       <c r="AW141" s="12"/>
       <c r="AX141" s="12"/>
+      <c r="AY141" s="12"/>
+      <c r="AZ141" s="12"/>
+      <c r="BA141" s="12"/>
+      <c r="BB141" s="12"/>
     </row>
-    <row r="142" spans="1:50" ht="27" customHeight="1">
-      <c r="A142" s="31" t="s">
+    <row r="142" spans="1:54" ht="27" customHeight="1">
+      <c r="A142" s="32" t="s">
         <v>274</v>
       </c>
-      <c r="B142" s="31"/>
+      <c r="B142" s="32"/>
     </row>
   </sheetData>
-  <mergeCells count="40">
-[...2 lines deleted...]
-    <mergeCell ref="AW4:AX4"/>
+  <mergeCells count="43">
     <mergeCell ref="A142:B142"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AE4:AF4"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="U4:V4"/>
-    <mergeCell ref="AQ3:AT3"/>
-[...2 lines deleted...]
-    <mergeCell ref="AM3:AP3"/>
     <mergeCell ref="Y4:Z4"/>
     <mergeCell ref="AI3:AL3"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="AI4:AJ4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="AG4:AH4"/>
+    <mergeCell ref="AC4:AD4"/>
+    <mergeCell ref="AK4:AL4"/>
+    <mergeCell ref="AY3:BB3"/>
+    <mergeCell ref="AY4:AZ4"/>
+    <mergeCell ref="BA4:BB4"/>
+    <mergeCell ref="AS4:AT4"/>
+    <mergeCell ref="AM3:AP3"/>
     <mergeCell ref="AO4:AP4"/>
     <mergeCell ref="AM4:AN4"/>
-    <mergeCell ref="AC4:AD4"/>
-    <mergeCell ref="AK4:AL4"/>
+    <mergeCell ref="AU3:AX3"/>
+    <mergeCell ref="AU4:AV4"/>
+    <mergeCell ref="AW4:AX4"/>
+    <mergeCell ref="AQ3:AT3"/>
+    <mergeCell ref="AQ4:AR4"/>
   </mergeCells>
   <phoneticPr fontId="28" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>