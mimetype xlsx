--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -851,54 +851,54 @@
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Export and import of Shygys Kazakhstan region for food products</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>January-February 2026*</t>
-[...2 lines deleted...]
-    <t>January-February 2025*</t>
+    <t>January-March 2025*</t>
+  </si>
+  <si>
+    <t>January-March 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1717,85 +1717,85 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="19" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="81">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
@@ -2186,306 +2186,306 @@
     <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.28515625" style="1" customWidth="1"/>
     <col min="24" max="24" width="11.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.42578125" style="1" customWidth="1"/>
     <col min="26" max="26" width="12" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="12" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" style="1" customWidth="1"/>
     <col min="30" max="30" width="12" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="38" width="12.28515625" style="1" customWidth="1"/>
     <col min="39" max="54" width="11.140625" style="1" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="30" customHeight="1">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="27" t="s">
         <v>276</v>
       </c>
-      <c r="B1" s="28"/>
-[...31 lines deleted...]
-      <c r="AH1" s="28"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
+      <c r="Q1" s="27"/>
+      <c r="R1" s="27"/>
+      <c r="S1" s="27"/>
+      <c r="T1" s="27"/>
+      <c r="U1" s="27"/>
+      <c r="V1" s="27"/>
+      <c r="W1" s="27"/>
+      <c r="X1" s="27"/>
+      <c r="Y1" s="27"/>
+      <c r="Z1" s="27"/>
+      <c r="AA1" s="27"/>
+      <c r="AB1" s="27"/>
+      <c r="AC1" s="27"/>
+      <c r="AD1" s="27"/>
+      <c r="AE1" s="27"/>
+      <c r="AF1" s="27"/>
+      <c r="AG1" s="27"/>
+      <c r="AH1" s="27"/>
       <c r="AM1" s="18"/>
       <c r="AN1" s="18"/>
       <c r="AO1" s="18"/>
       <c r="AP1" s="18"/>
       <c r="AQ1" s="18"/>
       <c r="AR1" s="18"/>
       <c r="AS1" s="18"/>
       <c r="AT1" s="18"/>
       <c r="AU1" s="19"/>
       <c r="AV1" s="19"/>
       <c r="AW1" s="19"/>
       <c r="AX1" s="19"/>
       <c r="AY1" s="20"/>
       <c r="AZ1" s="20"/>
       <c r="BA1" s="20"/>
       <c r="BB1" s="20"/>
     </row>
     <row r="2" spans="1:54">
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
     </row>
     <row r="3" spans="1:54" ht="11.25" customHeight="1">
-      <c r="A3" s="29" t="s">
+      <c r="A3" s="23" t="s">
         <v>268</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="23" t="s">
         <v>269</v>
       </c>
-      <c r="C3" s="27">
+      <c r="C3" s="26">
         <v>2015</v>
       </c>
-      <c r="D3" s="27"/>
-[...2 lines deleted...]
-      <c r="G3" s="27">
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="26">
         <v>2016</v>
       </c>
-      <c r="H3" s="27"/>
-[...2 lines deleted...]
-      <c r="K3" s="27">
+      <c r="H3" s="26"/>
+      <c r="I3" s="26"/>
+      <c r="J3" s="26"/>
+      <c r="K3" s="26">
         <v>2017</v>
       </c>
-      <c r="L3" s="27"/>
-[...2 lines deleted...]
-      <c r="O3" s="27">
+      <c r="L3" s="26"/>
+      <c r="M3" s="26"/>
+      <c r="N3" s="26"/>
+      <c r="O3" s="26">
         <v>2018</v>
       </c>
-      <c r="P3" s="27"/>
-[...2 lines deleted...]
-      <c r="S3" s="27">
+      <c r="P3" s="26"/>
+      <c r="Q3" s="26"/>
+      <c r="R3" s="26"/>
+      <c r="S3" s="26">
         <v>2019</v>
       </c>
-      <c r="T3" s="27"/>
-[...2 lines deleted...]
-      <c r="W3" s="27">
+      <c r="T3" s="26"/>
+      <c r="U3" s="26"/>
+      <c r="V3" s="26"/>
+      <c r="W3" s="26">
         <v>2020</v>
       </c>
-      <c r="X3" s="27"/>
-[...2 lines deleted...]
-      <c r="AA3" s="26">
+      <c r="X3" s="26"/>
+      <c r="Y3" s="26"/>
+      <c r="Z3" s="26"/>
+      <c r="AA3" s="22">
         <v>2021</v>
       </c>
-      <c r="AB3" s="27"/>
-[...2 lines deleted...]
-      <c r="AE3" s="26">
+      <c r="AB3" s="26"/>
+      <c r="AC3" s="26"/>
+      <c r="AD3" s="26"/>
+      <c r="AE3" s="22">
         <v>2022</v>
       </c>
-      <c r="AF3" s="27"/>
-[...2 lines deleted...]
-      <c r="AI3" s="21">
+      <c r="AF3" s="26"/>
+      <c r="AG3" s="26"/>
+      <c r="AH3" s="26"/>
+      <c r="AI3" s="29">
         <v>2023</v>
       </c>
-      <c r="AJ3" s="22"/>
-[...2 lines deleted...]
-      <c r="AM3" s="21">
+      <c r="AJ3" s="30"/>
+      <c r="AK3" s="30"/>
+      <c r="AL3" s="31"/>
+      <c r="AM3" s="29">
         <v>2024</v>
       </c>
-      <c r="AN3" s="22"/>
-[...2 lines deleted...]
-      <c r="AQ3" s="21" t="s">
+      <c r="AN3" s="30"/>
+      <c r="AO3" s="30"/>
+      <c r="AP3" s="31"/>
+      <c r="AQ3" s="29" t="s">
         <v>277</v>
       </c>
-      <c r="AR3" s="22"/>
-[...2 lines deleted...]
-      <c r="AU3" s="21" t="s">
+      <c r="AR3" s="30"/>
+      <c r="AS3" s="30"/>
+      <c r="AT3" s="31"/>
+      <c r="AU3" s="29" t="s">
+        <v>278</v>
+      </c>
+      <c r="AV3" s="30"/>
+      <c r="AW3" s="30"/>
+      <c r="AX3" s="31"/>
+      <c r="AY3" s="29" t="s">
         <v>279</v>
       </c>
-      <c r="AV3" s="22"/>
-[...7 lines deleted...]
-      <c r="BB3" s="23"/>
+      <c r="AZ3" s="30"/>
+      <c r="BA3" s="30"/>
+      <c r="BB3" s="31"/>
     </row>
     <row r="4" spans="1:54">
-      <c r="A4" s="30"/>
-[...1 lines deleted...]
-      <c r="C4" s="26" t="s">
+      <c r="A4" s="24"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="22" t="s">
         <v>272</v>
       </c>
-      <c r="D4" s="26"/>
-      <c r="E4" s="26" t="s">
+      <c r="D4" s="22"/>
+      <c r="E4" s="22" t="s">
         <v>273</v>
       </c>
-      <c r="F4" s="26"/>
-      <c r="G4" s="26" t="s">
+      <c r="F4" s="22"/>
+      <c r="G4" s="22" t="s">
         <v>272</v>
       </c>
-      <c r="H4" s="26"/>
-      <c r="I4" s="26" t="s">
+      <c r="H4" s="22"/>
+      <c r="I4" s="22" t="s">
         <v>273</v>
       </c>
-      <c r="J4" s="26"/>
-      <c r="K4" s="26" t="s">
+      <c r="J4" s="22"/>
+      <c r="K4" s="22" t="s">
         <v>272</v>
       </c>
-      <c r="L4" s="26"/>
-      <c r="M4" s="26" t="s">
+      <c r="L4" s="22"/>
+      <c r="M4" s="22" t="s">
         <v>273</v>
       </c>
-      <c r="N4" s="26"/>
-      <c r="O4" s="25" t="s">
+      <c r="N4" s="22"/>
+      <c r="O4" s="28" t="s">
         <v>272</v>
       </c>
-      <c r="P4" s="25"/>
-      <c r="Q4" s="25" t="s">
+      <c r="P4" s="28"/>
+      <c r="Q4" s="28" t="s">
         <v>273</v>
       </c>
-      <c r="R4" s="25"/>
-      <c r="S4" s="25" t="s">
+      <c r="R4" s="28"/>
+      <c r="S4" s="28" t="s">
         <v>272</v>
       </c>
-      <c r="T4" s="25"/>
-      <c r="U4" s="25" t="s">
+      <c r="T4" s="28"/>
+      <c r="U4" s="28" t="s">
         <v>273</v>
       </c>
-      <c r="V4" s="25"/>
-      <c r="W4" s="25" t="s">
+      <c r="V4" s="28"/>
+      <c r="W4" s="28" t="s">
         <v>272</v>
       </c>
-      <c r="X4" s="25"/>
-      <c r="Y4" s="25" t="s">
+      <c r="X4" s="28"/>
+      <c r="Y4" s="28" t="s">
         <v>273</v>
       </c>
-      <c r="Z4" s="25"/>
-      <c r="AA4" s="25" t="s">
+      <c r="Z4" s="28"/>
+      <c r="AA4" s="28" t="s">
         <v>272</v>
       </c>
-      <c r="AB4" s="25"/>
-      <c r="AC4" s="25" t="s">
+      <c r="AB4" s="28"/>
+      <c r="AC4" s="28" t="s">
         <v>273</v>
       </c>
-      <c r="AD4" s="25"/>
-      <c r="AE4" s="25" t="s">
+      <c r="AD4" s="28"/>
+      <c r="AE4" s="28" t="s">
         <v>272</v>
       </c>
-      <c r="AF4" s="25"/>
-      <c r="AG4" s="25" t="s">
+      <c r="AF4" s="28"/>
+      <c r="AG4" s="28" t="s">
         <v>273</v>
       </c>
-      <c r="AH4" s="25"/>
-      <c r="AI4" s="25" t="s">
+      <c r="AH4" s="28"/>
+      <c r="AI4" s="28" t="s">
         <v>272</v>
       </c>
-      <c r="AJ4" s="25"/>
-      <c r="AK4" s="25" t="s">
+      <c r="AJ4" s="28"/>
+      <c r="AK4" s="28" t="s">
         <v>273</v>
       </c>
-      <c r="AL4" s="25"/>
-      <c r="AM4" s="24" t="s">
+      <c r="AL4" s="28"/>
+      <c r="AM4" s="32" t="s">
         <v>272</v>
       </c>
-      <c r="AN4" s="24"/>
-      <c r="AO4" s="24" t="s">
+      <c r="AN4" s="32"/>
+      <c r="AO4" s="32" t="s">
         <v>273</v>
       </c>
-      <c r="AP4" s="24"/>
-      <c r="AQ4" s="24" t="s">
+      <c r="AP4" s="32"/>
+      <c r="AQ4" s="32" t="s">
         <v>272</v>
       </c>
-      <c r="AR4" s="24"/>
-      <c r="AS4" s="24" t="s">
+      <c r="AR4" s="32"/>
+      <c r="AS4" s="32" t="s">
         <v>273</v>
       </c>
-      <c r="AT4" s="24"/>
-      <c r="AU4" s="24" t="s">
+      <c r="AT4" s="32"/>
+      <c r="AU4" s="32" t="s">
         <v>272</v>
       </c>
-      <c r="AV4" s="24"/>
-      <c r="AW4" s="24" t="s">
+      <c r="AV4" s="32"/>
+      <c r="AW4" s="32" t="s">
         <v>273</v>
       </c>
-      <c r="AX4" s="24"/>
-      <c r="AY4" s="24" t="s">
+      <c r="AX4" s="32"/>
+      <c r="AY4" s="32" t="s">
         <v>272</v>
       </c>
-      <c r="AZ4" s="24"/>
-      <c r="BA4" s="24" t="s">
+      <c r="AZ4" s="32"/>
+      <c r="BA4" s="32" t="s">
         <v>273</v>
       </c>
-      <c r="BB4" s="24"/>
+      <c r="BB4" s="32"/>
     </row>
     <row r="5" spans="1:54" ht="22.5">
-      <c r="A5" s="31"/>
-      <c r="B5" s="31"/>
+      <c r="A5" s="25"/>
+      <c r="B5" s="25"/>
       <c r="C5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="K5" s="5" t="s">
@@ -2737,72 +2737,72 @@
       <c r="AM6" s="4">
         <v>33146.998209999998</v>
       </c>
       <c r="AN6" s="4">
         <v>53302.588849999993</v>
       </c>
       <c r="AO6" s="4">
         <v>3162556.3644700004</v>
       </c>
       <c r="AP6" s="4">
         <v>44603.48</v>
       </c>
       <c r="AQ6" s="4">
         <v>17393.818630000002</v>
       </c>
       <c r="AR6" s="4">
         <v>29838.064040000008</v>
       </c>
       <c r="AS6" s="4">
         <v>3067459.8396699997</v>
       </c>
       <c r="AT6" s="4">
         <v>45537.334360000015</v>
       </c>
       <c r="AU6" s="4">
-        <v>4005.7757399999991</v>
+        <v>5669.5457800000013</v>
       </c>
       <c r="AV6" s="4">
-        <v>6505.8700000000008</v>
+        <v>9509.6571399999975</v>
       </c>
       <c r="AW6" s="4">
-        <v>491712.47687000001</v>
+        <v>762941.34568999999</v>
       </c>
       <c r="AX6" s="4">
-        <v>6056.7713699999995</v>
+        <v>10592.605020000003</v>
       </c>
       <c r="AY6" s="4">
-        <v>3243.56916</v>
+        <v>4979.2833099999998</v>
       </c>
       <c r="AZ6" s="4">
-        <v>7463.6337900000008</v>
+        <v>10871.639660000001</v>
       </c>
       <c r="BA6" s="4">
-        <v>481123.63750999997</v>
+        <v>751736.83188999991</v>
       </c>
       <c r="BB6" s="4">
-        <v>7726.3201400000016</v>
+        <v>11073.67763</v>
       </c>
     </row>
     <row r="7" spans="1:54">
       <c r="A7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C7" s="11">
         <v>5</v>
       </c>
       <c r="D7" s="11">
         <v>29.972999999999999</v>
       </c>
       <c r="E7" s="11">
         <v>23.452000000000002</v>
       </c>
       <c r="F7" s="11">
         <v>97.56174</v>
       </c>
       <c r="G7" s="12">
         <v>7</v>
       </c>
       <c r="H7" s="12">
@@ -3235,54 +3235,54 @@
       <c r="AO9" s="12">
         <v>274.12067999999999</v>
       </c>
       <c r="AP9" s="12">
         <v>573.31218000000001</v>
       </c>
       <c r="AQ9" s="12">
         <v>0</v>
       </c>
       <c r="AR9" s="12">
         <v>0</v>
       </c>
       <c r="AS9" s="12">
         <v>335.81027999999998</v>
       </c>
       <c r="AT9" s="12">
         <v>879.96538999999996</v>
       </c>
       <c r="AU9" s="12">
         <v>0</v>
       </c>
       <c r="AV9" s="12">
         <v>0</v>
       </c>
       <c r="AW9" s="12">
-        <v>50.04654</v>
+        <v>63.536720000000003</v>
       </c>
       <c r="AX9" s="12">
-        <v>137.27373</v>
+        <v>173.0566</v>
       </c>
       <c r="AY9" s="12">
         <v>0</v>
       </c>
       <c r="AZ9" s="12">
         <v>0</v>
       </c>
       <c r="BA9" s="12">
         <v>41.4452</v>
       </c>
       <c r="BB9" s="12">
         <v>163.29416000000001</v>
       </c>
     </row>
     <row r="10" spans="1:54">
       <c r="A10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C10" s="11">
         <v>3</v>
       </c>
       <c r="D10" s="11">
@@ -3727,54 +3727,54 @@
       <c r="AO12" s="12">
         <v>19.30171</v>
       </c>
       <c r="AP12" s="12">
         <v>16.370660000000001</v>
       </c>
       <c r="AQ12" s="12">
         <v>0</v>
       </c>
       <c r="AR12" s="12">
         <v>0</v>
       </c>
       <c r="AS12" s="12">
         <v>18.357489999999999</v>
       </c>
       <c r="AT12" s="12">
         <v>30.711639999999999</v>
       </c>
       <c r="AU12" s="12">
         <v>0</v>
       </c>
       <c r="AV12" s="12">
         <v>0</v>
       </c>
       <c r="AW12" s="12">
-        <v>0</v>
+        <v>11.9903</v>
       </c>
       <c r="AX12" s="12">
-        <v>0</v>
+        <v>16.278729999999999</v>
       </c>
       <c r="AY12" s="12">
         <v>0</v>
       </c>
       <c r="AZ12" s="12">
         <v>0</v>
       </c>
       <c r="BA12" s="12">
         <v>0</v>
       </c>
       <c r="BB12" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:54" ht="22.5">
       <c r="A13" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C13" s="11">
         <v>2633.3573799999999</v>
       </c>
       <c r="D13" s="11">
@@ -3885,66 +3885,66 @@
       <c r="AM13" s="12">
         <v>24136.291209999999</v>
       </c>
       <c r="AN13" s="12">
         <v>42534.99106</v>
       </c>
       <c r="AO13" s="12">
         <v>66.928030000000007</v>
       </c>
       <c r="AP13" s="12">
         <v>56.837209999999999</v>
       </c>
       <c r="AQ13" s="12">
         <v>11040.540569999999</v>
       </c>
       <c r="AR13" s="12">
         <v>19871.193920000002</v>
       </c>
       <c r="AS13" s="12">
         <v>61.453499999999998</v>
       </c>
       <c r="AT13" s="12">
         <v>143.60505000000001</v>
       </c>
       <c r="AU13" s="12">
-        <v>3049.8965600000001</v>
+        <v>4466.7965999999997</v>
       </c>
       <c r="AV13" s="12">
-        <v>5137.1625700000004</v>
+        <v>7785.4614700000002</v>
       </c>
       <c r="AW13" s="12">
-        <v>2.0003600000000001</v>
+        <v>2.1359400000000002</v>
       </c>
       <c r="AX13" s="12">
-        <v>2.7496499999999999</v>
+        <v>3.2216499999999999</v>
       </c>
       <c r="AY13" s="12">
-        <v>2768.8944000000001</v>
+        <v>4287.5171499999997</v>
       </c>
       <c r="AZ13" s="12">
-        <v>5882.9446200000002</v>
+        <v>8716.2430199999999</v>
       </c>
       <c r="BA13" s="12">
         <v>0</v>
       </c>
       <c r="BB13" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:54" ht="22.5">
       <c r="A14" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C14" s="11">
         <v>0</v>
       </c>
       <c r="D14" s="11">
         <v>0</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
@@ -4383,54 +4383,54 @@
       <c r="AO16" s="12">
         <v>0</v>
       </c>
       <c r="AP16" s="12">
         <v>0</v>
       </c>
       <c r="AQ16" s="12">
         <v>0</v>
       </c>
       <c r="AR16" s="12">
         <v>0</v>
       </c>
       <c r="AS16" s="12">
         <v>5</v>
       </c>
       <c r="AT16" s="12">
         <v>18.2883</v>
       </c>
       <c r="AU16" s="12">
         <v>0</v>
       </c>
       <c r="AV16" s="12">
         <v>0</v>
       </c>
       <c r="AW16" s="12">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AX16" s="12">
-        <v>0</v>
+        <v>18.2883</v>
       </c>
       <c r="AY16" s="12">
         <v>0</v>
       </c>
       <c r="AZ16" s="12">
         <v>0</v>
       </c>
       <c r="BA16" s="12">
         <v>0</v>
       </c>
       <c r="BB16" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:54">
       <c r="A17" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C17" s="11">
         <v>0</v>
       </c>
       <c r="D17" s="11">
@@ -4717,54 +4717,54 @@
       <c r="AQ18" s="12">
         <v>121.58494</v>
       </c>
       <c r="AR18" s="12">
         <v>982.61990000000003</v>
       </c>
       <c r="AS18" s="12">
         <v>0</v>
       </c>
       <c r="AT18" s="12">
         <v>0</v>
       </c>
       <c r="AU18" s="12">
         <v>0</v>
       </c>
       <c r="AV18" s="12">
         <v>0</v>
       </c>
       <c r="AW18" s="12">
         <v>0</v>
       </c>
       <c r="AX18" s="12">
         <v>0</v>
       </c>
       <c r="AY18" s="12">
-        <v>3.7160000000000002</v>
+        <v>7.4320000000000004</v>
       </c>
       <c r="AZ18" s="12">
-        <v>39.1</v>
+        <v>78.2</v>
       </c>
       <c r="BA18" s="12">
         <v>0</v>
       </c>
       <c r="BB18" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:54" ht="22.5">
       <c r="A19" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C19" s="11">
         <v>59.2</v>
       </c>
       <c r="D19" s="11">
         <v>11.757</v>
       </c>
       <c r="E19" s="11">
         <v>1191.64455</v>
       </c>
       <c r="F19" s="11">
@@ -4869,72 +4869,72 @@
       <c r="AM19" s="12">
         <v>688.947</v>
       </c>
       <c r="AN19" s="12">
         <v>2494.6582400000002</v>
       </c>
       <c r="AO19" s="12">
         <v>1444.7147199999999</v>
       </c>
       <c r="AP19" s="12">
         <v>1817.1703</v>
       </c>
       <c r="AQ19" s="12">
         <v>275.35394000000002</v>
       </c>
       <c r="AR19" s="12">
         <v>604.53823999999997</v>
       </c>
       <c r="AS19" s="12">
         <v>1118.97425</v>
       </c>
       <c r="AT19" s="12">
         <v>1799.0291199999999</v>
       </c>
       <c r="AU19" s="12">
-        <v>91.923079999999999</v>
+        <v>103.99308000000001</v>
       </c>
       <c r="AV19" s="12">
-        <v>250.52851999999999</v>
+        <v>267.30183</v>
       </c>
       <c r="AW19" s="12">
-        <v>258.774</v>
+        <v>492.93400000000003</v>
       </c>
       <c r="AX19" s="12">
-        <v>374.48644999999999</v>
+        <v>708.90738999999996</v>
       </c>
       <c r="AY19" s="12">
-        <v>89.4</v>
+        <v>120.35</v>
       </c>
       <c r="AZ19" s="12">
-        <v>787.69678999999996</v>
+        <v>1080.0701100000001</v>
       </c>
       <c r="BA19" s="12">
-        <v>241.38800000000001</v>
+        <v>409.43</v>
       </c>
       <c r="BB19" s="12">
-        <v>354.00599</v>
+        <v>614.75445999999999</v>
       </c>
     </row>
     <row r="20" spans="1:54" ht="22.5">
       <c r="A20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C20" s="11">
         <v>33.01</v>
       </c>
       <c r="D20" s="11">
         <v>24.788</v>
       </c>
       <c r="E20" s="11">
         <v>2.2859999999999998E-2</v>
       </c>
       <c r="F20" s="11">
         <v>0.27300000000000002</v>
       </c>
       <c r="G20" s="12">
         <v>80.242000000000004</v>
       </c>
       <c r="H20" s="12">
@@ -5033,72 +5033,72 @@
       <c r="AM20" s="12">
         <v>675</v>
       </c>
       <c r="AN20" s="12">
         <v>845.94068000000004</v>
       </c>
       <c r="AO20" s="12">
         <v>133.08111</v>
       </c>
       <c r="AP20" s="12">
         <v>296.08553999999998</v>
       </c>
       <c r="AQ20" s="12">
         <v>737.8</v>
       </c>
       <c r="AR20" s="12">
         <v>1034.11331</v>
       </c>
       <c r="AS20" s="12">
         <v>176.80044000000001</v>
       </c>
       <c r="AT20" s="12">
         <v>358.30023999999997</v>
       </c>
       <c r="AU20" s="12">
-        <v>120.7</v>
+        <v>261</v>
       </c>
       <c r="AV20" s="12">
-        <v>151.97478000000001</v>
+        <v>329.26641000000001</v>
       </c>
       <c r="AW20" s="12">
-        <v>23.63</v>
+        <v>84.683340000000001</v>
       </c>
       <c r="AX20" s="12">
-        <v>50.518380000000001</v>
+        <v>177.89562000000001</v>
       </c>
       <c r="AY20" s="12">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="AZ20" s="12">
-        <v>157.86199999999999</v>
+        <v>187.661</v>
       </c>
       <c r="BA20" s="12">
-        <v>56.44</v>
+        <v>97.444000000000003</v>
       </c>
       <c r="BB20" s="12">
-        <v>133.24153000000001</v>
+        <v>232.83758</v>
       </c>
     </row>
     <row r="21" spans="1:54" ht="33.75">
       <c r="A21" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C21" s="11">
         <v>20</v>
       </c>
       <c r="D21" s="11">
         <v>5.4969999999999999</v>
       </c>
       <c r="E21" s="11">
         <v>82.375799999999998</v>
       </c>
       <c r="F21" s="11">
         <v>118.18061</v>
       </c>
       <c r="G21" s="12">
         <v>85.512</v>
       </c>
       <c r="H21" s="12">
@@ -5203,66 +5203,66 @@
       <c r="AO21" s="12">
         <v>30.856680000000001</v>
       </c>
       <c r="AP21" s="12">
         <v>268.43083000000001</v>
       </c>
       <c r="AQ21" s="12">
         <v>0</v>
       </c>
       <c r="AR21" s="12">
         <v>0</v>
       </c>
       <c r="AS21" s="12">
         <v>26.7317</v>
       </c>
       <c r="AT21" s="12">
         <v>286.82965999999999</v>
       </c>
       <c r="AU21" s="12">
         <v>0</v>
       </c>
       <c r="AV21" s="12">
         <v>0</v>
       </c>
       <c r="AW21" s="12">
-        <v>3.4886200000000001</v>
+        <v>5.6583500000000004</v>
       </c>
       <c r="AX21" s="12">
-        <v>31.41206</v>
+        <v>53.521940000000001</v>
       </c>
       <c r="AY21" s="12">
         <v>0</v>
       </c>
       <c r="AZ21" s="12">
         <v>0</v>
       </c>
       <c r="BA21" s="12">
-        <v>3.2219000000000002</v>
+        <v>5.6219799999999998</v>
       </c>
       <c r="BB21" s="12">
-        <v>41.572510000000001</v>
+        <v>63.575780000000002</v>
       </c>
     </row>
     <row r="22" spans="1:54" ht="45">
       <c r="A22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C22" s="11">
         <v>29.83</v>
       </c>
       <c r="D22" s="11">
         <v>12.04537</v>
       </c>
       <c r="E22" s="11">
         <v>3.6669999999999998</v>
       </c>
       <c r="F22" s="11">
         <v>15.21942</v>
       </c>
       <c r="G22" s="12">
         <v>108.69</v>
       </c>
       <c r="H22" s="12">
@@ -5361,72 +5361,72 @@
       <c r="AM22" s="12">
         <v>78.869</v>
       </c>
       <c r="AN22" s="12">
         <v>86.511979999999994</v>
       </c>
       <c r="AO22" s="12">
         <v>3.4311799999999999</v>
       </c>
       <c r="AP22" s="12">
         <v>39.914459999999998</v>
       </c>
       <c r="AQ22" s="12">
         <v>27.004999999999999</v>
       </c>
       <c r="AR22" s="12">
         <v>26.837260000000001</v>
       </c>
       <c r="AS22" s="12">
         <v>2.4073199999999999</v>
       </c>
       <c r="AT22" s="12">
         <v>34.19753</v>
       </c>
       <c r="AU22" s="12">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="AV22" s="12">
-        <v>0</v>
+        <v>1.23508</v>
       </c>
       <c r="AW22" s="12">
-        <v>0.1288</v>
+        <v>0.92490000000000006</v>
       </c>
       <c r="AX22" s="12">
-        <v>2.3215499999999998</v>
+        <v>12.852690000000001</v>
       </c>
       <c r="AY22" s="12">
         <v>0</v>
       </c>
       <c r="AZ22" s="12">
         <v>0</v>
       </c>
       <c r="BA22" s="12">
-        <v>3.2000000000000001E-2</v>
+        <v>1.4028</v>
       </c>
       <c r="BB22" s="12">
-        <v>0.67362</v>
+        <v>3.06412</v>
       </c>
     </row>
     <row r="23" spans="1:54" ht="56.25">
       <c r="A23" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C23" s="11">
         <v>0</v>
       </c>
       <c r="D23" s="11">
         <v>0</v>
       </c>
       <c r="E23" s="11">
         <v>15.057399999999999</v>
       </c>
       <c r="F23" s="11">
         <v>67.120580000000004</v>
       </c>
       <c r="G23" s="12">
         <v>0</v>
       </c>
       <c r="H23" s="12">
@@ -5531,66 +5531,66 @@
       <c r="AO23" s="12">
         <v>12.34718</v>
       </c>
       <c r="AP23" s="12">
         <v>102.47237</v>
       </c>
       <c r="AQ23" s="12">
         <v>0</v>
       </c>
       <c r="AR23" s="12">
         <v>0</v>
       </c>
       <c r="AS23" s="12">
         <v>12.031879999999999</v>
       </c>
       <c r="AT23" s="12">
         <v>120.91963</v>
       </c>
       <c r="AU23" s="12">
         <v>0</v>
       </c>
       <c r="AV23" s="12">
         <v>0</v>
       </c>
       <c r="AW23" s="12">
-        <v>0.99522999999999995</v>
+        <v>1.68567</v>
       </c>
       <c r="AX23" s="12">
-        <v>12.063129999999999</v>
+        <v>20.682759999999998</v>
       </c>
       <c r="AY23" s="12">
         <v>0</v>
       </c>
       <c r="AZ23" s="12">
         <v>0</v>
       </c>
       <c r="BA23" s="12">
-        <v>0.64456000000000002</v>
+        <v>1.9242999999999999</v>
       </c>
       <c r="BB23" s="12">
-        <v>12.792579999999999</v>
+        <v>22.280750000000001</v>
       </c>
     </row>
     <row r="24" spans="1:54" ht="56.25">
       <c r="A24" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C24" s="11">
         <v>0</v>
       </c>
       <c r="D24" s="11">
         <v>0</v>
       </c>
       <c r="E24" s="11">
         <v>0.01</v>
       </c>
       <c r="F24" s="11">
         <v>7.9829999999999998E-2</v>
       </c>
       <c r="G24" s="12">
         <v>0</v>
       </c>
       <c r="H24" s="12">
@@ -5695,54 +5695,54 @@
       <c r="AO24" s="12">
         <v>1.714</v>
       </c>
       <c r="AP24" s="12">
         <v>21.203099999999999</v>
       </c>
       <c r="AQ24" s="12">
         <v>0</v>
       </c>
       <c r="AR24" s="12">
         <v>0</v>
       </c>
       <c r="AS24" s="12">
         <v>1.4139999999999999</v>
       </c>
       <c r="AT24" s="12">
         <v>25.96931</v>
       </c>
       <c r="AU24" s="12">
         <v>0</v>
       </c>
       <c r="AV24" s="12">
         <v>0</v>
       </c>
       <c r="AW24" s="12">
-        <v>0.14000000000000001</v>
+        <v>0.26600000000000001</v>
       </c>
       <c r="AX24" s="12">
-        <v>2.1991399999999999</v>
+        <v>4.3929400000000003</v>
       </c>
       <c r="AY24" s="12">
         <v>0</v>
       </c>
       <c r="AZ24" s="12">
         <v>0</v>
       </c>
       <c r="BA24" s="12">
         <v>0.06</v>
       </c>
       <c r="BB24" s="12">
         <v>1.06728</v>
       </c>
     </row>
     <row r="25" spans="1:54" ht="33.75">
       <c r="A25" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C25" s="11">
         <v>0</v>
       </c>
       <c r="D25" s="11">
@@ -5859,66 +5859,66 @@
       <c r="AO25" s="12">
         <v>2982.77198</v>
       </c>
       <c r="AP25" s="12">
         <v>1448.14426</v>
       </c>
       <c r="AQ25" s="12">
         <v>0</v>
       </c>
       <c r="AR25" s="12">
         <v>0</v>
       </c>
       <c r="AS25" s="12">
         <v>428.63733999999999</v>
       </c>
       <c r="AT25" s="12">
         <v>282.24592000000001</v>
       </c>
       <c r="AU25" s="12">
         <v>0</v>
       </c>
       <c r="AV25" s="12">
         <v>0</v>
       </c>
       <c r="AW25" s="12">
-        <v>212.20350999999999</v>
+        <v>317.46550999999999</v>
       </c>
       <c r="AX25" s="12">
-        <v>131.52968999999999</v>
+        <v>198.08180999999999</v>
       </c>
       <c r="AY25" s="12">
         <v>0</v>
       </c>
       <c r="AZ25" s="12">
         <v>0</v>
       </c>
       <c r="BA25" s="12">
-        <v>0.66105000000000003</v>
+        <v>3.2817500000000002</v>
       </c>
       <c r="BB25" s="12">
-        <v>1.99668</v>
+        <v>11.567819999999999</v>
       </c>
     </row>
     <row r="26" spans="1:54" ht="22.5">
       <c r="A26" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C26" s="11">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="11">
         <v>317.98009999999999</v>
       </c>
       <c r="F26" s="11">
         <v>323.67482000000001</v>
       </c>
       <c r="G26" s="12">
         <v>0</v>
       </c>
       <c r="H26" s="12">
@@ -6023,66 +6023,66 @@
       <c r="AO26" s="12">
         <v>19.82508</v>
       </c>
       <c r="AP26" s="12">
         <v>45.66713</v>
       </c>
       <c r="AQ26" s="12">
         <v>0</v>
       </c>
       <c r="AR26" s="12">
         <v>0</v>
       </c>
       <c r="AS26" s="12">
         <v>3.73732</v>
       </c>
       <c r="AT26" s="12">
         <v>8.5855200000000007</v>
       </c>
       <c r="AU26" s="12">
         <v>0</v>
       </c>
       <c r="AV26" s="12">
         <v>0</v>
       </c>
       <c r="AW26" s="12">
-        <v>0.31380000000000002</v>
+        <v>0.51359999999999995</v>
       </c>
       <c r="AX26" s="12">
-        <v>0.69833000000000001</v>
+        <v>1.17242</v>
       </c>
       <c r="AY26" s="12">
         <v>0</v>
       </c>
       <c r="AZ26" s="12">
         <v>0</v>
       </c>
       <c r="BA26" s="12">
-        <v>0.753</v>
+        <v>1.2036500000000001</v>
       </c>
       <c r="BB26" s="12">
-        <v>1.40991</v>
+        <v>2.6711800000000001</v>
       </c>
     </row>
     <row r="27" spans="1:54" ht="56.25">
       <c r="A27" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C27" s="11">
         <v>0</v>
       </c>
       <c r="D27" s="11">
         <v>0</v>
       </c>
       <c r="E27" s="11">
         <v>303.66194999999999</v>
       </c>
       <c r="F27" s="11">
         <v>426.27143000000001</v>
       </c>
       <c r="G27" s="12">
         <v>0</v>
       </c>
       <c r="H27" s="12">
@@ -6187,66 +6187,66 @@
       <c r="AO27" s="12">
         <v>11.653930000000001</v>
       </c>
       <c r="AP27" s="12">
         <v>14.763120000000001</v>
       </c>
       <c r="AQ27" s="12">
         <v>0</v>
       </c>
       <c r="AR27" s="12">
         <v>0</v>
       </c>
       <c r="AS27" s="12">
         <v>32.159979999999997</v>
       </c>
       <c r="AT27" s="12">
         <v>55.698079999999997</v>
       </c>
       <c r="AU27" s="12">
         <v>0</v>
       </c>
       <c r="AV27" s="12">
         <v>0</v>
       </c>
       <c r="AW27" s="12">
-        <v>5.99878</v>
+        <v>12.42545</v>
       </c>
       <c r="AX27" s="12">
-        <v>7.3696000000000002</v>
+        <v>21.142499999999998</v>
       </c>
       <c r="AY27" s="12">
         <v>0</v>
       </c>
       <c r="AZ27" s="12">
         <v>0</v>
       </c>
       <c r="BA27" s="12">
-        <v>2.8340999999999998</v>
+        <v>10.10331</v>
       </c>
       <c r="BB27" s="12">
-        <v>4.5095799999999997</v>
+        <v>16.115030000000001</v>
       </c>
     </row>
     <row r="28" spans="1:54" ht="56.25">
       <c r="A28" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C28" s="11">
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <v>0</v>
       </c>
       <c r="E28" s="11">
         <v>2.7490000000000001</v>
       </c>
       <c r="F28" s="11">
         <v>2.7669999999999999</v>
       </c>
       <c r="G28" s="12">
         <v>0</v>
       </c>
       <c r="H28" s="12">
@@ -6363,54 +6363,54 @@
       <c r="AS28" s="12">
         <v>85.832470000000001</v>
       </c>
       <c r="AT28" s="12">
         <v>118.92982000000001</v>
       </c>
       <c r="AU28" s="12">
         <v>0</v>
       </c>
       <c r="AV28" s="12">
         <v>0</v>
       </c>
       <c r="AW28" s="12">
         <v>23.003900000000002</v>
       </c>
       <c r="AX28" s="12">
         <v>35.446680000000001</v>
       </c>
       <c r="AY28" s="12">
         <v>0</v>
       </c>
       <c r="AZ28" s="12">
         <v>0</v>
       </c>
       <c r="BA28" s="12">
-        <v>20.473050000000001</v>
+        <v>21.921869999999998</v>
       </c>
       <c r="BB28" s="12">
-        <v>24.39424</v>
+        <v>31.32639</v>
       </c>
     </row>
     <row r="29" spans="1:54" ht="32.25" customHeight="1">
       <c r="A29" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C29" s="11">
         <v>20</v>
       </c>
       <c r="D29" s="11">
         <v>55.161299999999997</v>
       </c>
       <c r="E29" s="11">
         <v>3.0310000000000001</v>
       </c>
       <c r="F29" s="11">
         <v>8.91953</v>
       </c>
       <c r="G29" s="12">
         <v>0</v>
       </c>
       <c r="H29" s="12">
@@ -6509,54 +6509,54 @@
       <c r="AM29" s="12">
         <v>458.4</v>
       </c>
       <c r="AN29" s="12">
         <v>2994.11582</v>
       </c>
       <c r="AO29" s="12">
         <v>0</v>
       </c>
       <c r="AP29" s="12">
         <v>0</v>
       </c>
       <c r="AQ29" s="12">
         <v>590</v>
       </c>
       <c r="AR29" s="12">
         <v>3570.1212099999998</v>
       </c>
       <c r="AS29" s="12">
         <v>0</v>
       </c>
       <c r="AT29" s="12">
         <v>0</v>
       </c>
       <c r="AU29" s="12">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AV29" s="12">
-        <v>257.12065000000001</v>
+        <v>375.89069999999998</v>
       </c>
       <c r="AW29" s="12">
         <v>0</v>
       </c>
       <c r="AX29" s="12">
         <v>0</v>
       </c>
       <c r="AY29" s="12">
         <v>60</v>
       </c>
       <c r="AZ29" s="12">
         <v>313.95652999999999</v>
       </c>
       <c r="BA29" s="12">
         <v>0</v>
       </c>
       <c r="BB29" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:54">
       <c r="A30" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="10" t="s">
@@ -6679,66 +6679,66 @@
       <c r="AO30" s="12">
         <v>447.88002999999998</v>
       </c>
       <c r="AP30" s="12">
         <v>2161.0919699999999</v>
       </c>
       <c r="AQ30" s="12">
         <v>340</v>
       </c>
       <c r="AR30" s="12">
         <v>1150.63373</v>
       </c>
       <c r="AS30" s="12">
         <v>364.76614999999998</v>
       </c>
       <c r="AT30" s="12">
         <v>2086.53087</v>
       </c>
       <c r="AU30" s="12">
         <v>30</v>
       </c>
       <c r="AV30" s="12">
         <v>86.325959999999995</v>
       </c>
       <c r="AW30" s="12">
-        <v>62.837209999999999</v>
+        <v>102.97368</v>
       </c>
       <c r="AX30" s="12">
-        <v>340.97899000000001</v>
+        <v>566.94573000000003</v>
       </c>
       <c r="AY30" s="12">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="AZ30" s="12">
-        <v>77.155230000000003</v>
+        <v>154.31046000000001</v>
       </c>
       <c r="BA30" s="12">
-        <v>17.439869999999999</v>
+        <v>70.144540000000006</v>
       </c>
       <c r="BB30" s="12">
-        <v>99.762929999999997</v>
+        <v>397.50731999999999</v>
       </c>
     </row>
     <row r="31" spans="1:54">
       <c r="A31" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C31" s="11">
         <v>0</v>
       </c>
       <c r="D31" s="11">
         <v>0</v>
       </c>
       <c r="E31" s="11">
         <v>390.33819999999997</v>
       </c>
       <c r="F31" s="11">
         <v>1440.19688</v>
       </c>
       <c r="G31" s="12">
         <v>0</v>
       </c>
       <c r="H31" s="12">
@@ -6843,54 +6843,54 @@
       <c r="AO31" s="12">
         <v>73.584000000000003</v>
       </c>
       <c r="AP31" s="12">
         <v>119.07599999999999</v>
       </c>
       <c r="AQ31" s="12">
         <v>0</v>
       </c>
       <c r="AR31" s="12">
         <v>0</v>
       </c>
       <c r="AS31" s="12">
         <v>142.6</v>
       </c>
       <c r="AT31" s="12">
         <v>170.70568</v>
       </c>
       <c r="AU31" s="12">
         <v>0</v>
       </c>
       <c r="AV31" s="12">
         <v>0</v>
       </c>
       <c r="AW31" s="12">
-        <v>0</v>
+        <v>74.599999999999994</v>
       </c>
       <c r="AX31" s="12">
-        <v>0</v>
+        <v>74.513679999999994</v>
       </c>
       <c r="AY31" s="12">
         <v>0</v>
       </c>
       <c r="AZ31" s="12">
         <v>0</v>
       </c>
       <c r="BA31" s="12">
         <v>0</v>
       </c>
       <c r="BB31" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:54" ht="45">
       <c r="A32" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C32" s="11">
         <v>0</v>
       </c>
       <c r="D32" s="11">
@@ -7827,66 +7827,66 @@
       <c r="AO37" s="12">
         <v>9.9000000000000005E-2</v>
       </c>
       <c r="AP37" s="12">
         <v>0.31884000000000001</v>
       </c>
       <c r="AQ37" s="12">
         <v>0</v>
       </c>
       <c r="AR37" s="12">
         <v>0</v>
       </c>
       <c r="AS37" s="12">
         <v>0.02</v>
       </c>
       <c r="AT37" s="12">
         <v>2.1520000000000001E-2</v>
       </c>
       <c r="AU37" s="12">
         <v>0</v>
       </c>
       <c r="AV37" s="12">
         <v>0</v>
       </c>
       <c r="AW37" s="12">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="AX37" s="12">
-        <v>0</v>
+        <v>2.1520000000000001E-2</v>
       </c>
       <c r="AY37" s="12">
         <v>0</v>
       </c>
       <c r="AZ37" s="12">
         <v>0</v>
       </c>
       <c r="BA37" s="12">
-        <v>0.34</v>
+        <v>8.82</v>
       </c>
       <c r="BB37" s="12">
-        <v>0.82154000000000005</v>
+        <v>23.070640000000001</v>
       </c>
     </row>
     <row r="38" spans="1:54" ht="33.75">
       <c r="A38" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C38" s="11">
         <v>1398.5106499999999</v>
       </c>
       <c r="D38" s="11">
         <v>24.150849999999998</v>
       </c>
       <c r="E38" s="11">
         <v>0</v>
       </c>
       <c r="F38" s="11">
         <v>0</v>
       </c>
       <c r="G38" s="12">
         <v>1212.4670000000001</v>
       </c>
       <c r="H38" s="12">
@@ -8975,66 +8975,66 @@
       <c r="AO44" s="12">
         <v>118.51675</v>
       </c>
       <c r="AP44" s="12">
         <v>140.66789</v>
       </c>
       <c r="AQ44" s="12">
         <v>0</v>
       </c>
       <c r="AR44" s="12">
         <v>0</v>
       </c>
       <c r="AS44" s="12">
         <v>131.24549999999999</v>
       </c>
       <c r="AT44" s="12">
         <v>186.25219999999999</v>
       </c>
       <c r="AU44" s="12">
         <v>0</v>
       </c>
       <c r="AV44" s="12">
         <v>0</v>
       </c>
       <c r="AW44" s="12">
-        <v>28.588000000000001</v>
+        <v>41.091749999999998</v>
       </c>
       <c r="AX44" s="12">
-        <v>36.519190000000002</v>
+        <v>56.653260000000003</v>
       </c>
       <c r="AY44" s="12">
         <v>0</v>
       </c>
       <c r="AZ44" s="12">
         <v>0</v>
       </c>
       <c r="BA44" s="12">
-        <v>20.63</v>
+        <v>40.26</v>
       </c>
       <c r="BB44" s="12">
-        <v>24.018940000000001</v>
+        <v>46.360669999999999</v>
       </c>
     </row>
     <row r="45" spans="1:54" ht="45">
       <c r="A45" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C45" s="11">
         <v>0</v>
       </c>
       <c r="D45" s="11">
         <v>0</v>
       </c>
       <c r="E45" s="11">
         <v>18.212389999999999</v>
       </c>
       <c r="F45" s="11">
         <v>22.5243</v>
       </c>
       <c r="G45" s="12">
         <v>0</v>
       </c>
       <c r="H45" s="12">
@@ -9303,66 +9303,66 @@
       <c r="AO46" s="12">
         <v>0.55191000000000001</v>
       </c>
       <c r="AP46" s="12">
         <v>3.0412400000000002</v>
       </c>
       <c r="AQ46" s="12">
         <v>0</v>
       </c>
       <c r="AR46" s="12">
         <v>0</v>
       </c>
       <c r="AS46" s="12">
         <v>0.85843999999999998</v>
       </c>
       <c r="AT46" s="12">
         <v>2.8799800000000002</v>
       </c>
       <c r="AU46" s="12">
         <v>0</v>
       </c>
       <c r="AV46" s="12">
         <v>0</v>
       </c>
       <c r="AW46" s="12">
-        <v>2.444E-2</v>
+        <v>4.7570000000000001E-2</v>
       </c>
       <c r="AX46" s="12">
-        <v>0.22647</v>
+        <v>0.46203</v>
       </c>
       <c r="AY46" s="12">
         <v>0</v>
       </c>
       <c r="AZ46" s="12">
         <v>0</v>
       </c>
       <c r="BA46" s="12">
-        <v>1.917E-2</v>
+        <v>2.3199999999999998E-2</v>
       </c>
       <c r="BB46" s="12">
-        <v>0.18231</v>
+        <v>0.22628000000000001</v>
       </c>
     </row>
     <row r="47" spans="1:54" ht="22.5">
       <c r="A47" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C47" s="11">
         <v>128.87799999999999</v>
       </c>
       <c r="D47" s="11">
         <v>20.532789999999999</v>
       </c>
       <c r="E47" s="11">
         <v>27.60416</v>
       </c>
       <c r="F47" s="11">
         <v>19.663350000000001</v>
       </c>
       <c r="G47" s="12">
         <v>43.551000000000002</v>
       </c>
       <c r="H47" s="12">
@@ -9467,66 +9467,66 @@
       <c r="AO47" s="12">
         <v>104.0889</v>
       </c>
       <c r="AP47" s="12">
         <v>47.11486</v>
       </c>
       <c r="AQ47" s="12">
         <v>0</v>
       </c>
       <c r="AR47" s="12">
         <v>0</v>
       </c>
       <c r="AS47" s="12">
         <v>568.78560000000004</v>
       </c>
       <c r="AT47" s="12">
         <v>149.85504</v>
       </c>
       <c r="AU47" s="12">
         <v>0</v>
       </c>
       <c r="AV47" s="12">
         <v>0</v>
       </c>
       <c r="AW47" s="12">
-        <v>90.233999999999995</v>
+        <v>91.846800000000002</v>
       </c>
       <c r="AX47" s="12">
-        <v>42.349110000000003</v>
+        <v>43.250219999999999</v>
       </c>
       <c r="AY47" s="12">
         <v>0</v>
       </c>
       <c r="AZ47" s="12">
         <v>0</v>
       </c>
       <c r="BA47" s="12">
-        <v>1892.6532</v>
+        <v>3394.8852000000002</v>
       </c>
       <c r="BB47" s="12">
-        <v>346.25161000000003</v>
+        <v>678.45401000000004</v>
       </c>
     </row>
     <row r="48" spans="1:54" ht="56.25">
       <c r="A48" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C48" s="11">
         <v>0</v>
       </c>
       <c r="D48" s="11">
         <v>0</v>
       </c>
       <c r="E48" s="11">
         <v>0</v>
       </c>
       <c r="F48" s="11">
         <v>0</v>
       </c>
       <c r="G48" s="12">
         <v>0</v>
       </c>
       <c r="H48" s="12">
@@ -9795,66 +9795,66 @@
       <c r="AO49" s="12">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="AP49" s="12">
         <v>0.40851999999999999</v>
       </c>
       <c r="AQ49" s="12">
         <v>4.5359999999999996</v>
       </c>
       <c r="AR49" s="12">
         <v>3.4782199999999999</v>
       </c>
       <c r="AS49" s="12">
         <v>0.74951999999999996</v>
       </c>
       <c r="AT49" s="12">
         <v>0.32871</v>
       </c>
       <c r="AU49" s="12">
         <v>0</v>
       </c>
       <c r="AV49" s="12">
         <v>0</v>
       </c>
       <c r="AW49" s="12">
-        <v>2.8800000000000002E-3</v>
+        <v>1.1039999999999999E-2</v>
       </c>
       <c r="AX49" s="12">
-        <v>1.333E-2</v>
+        <v>7.0800000000000002E-2</v>
       </c>
       <c r="AY49" s="12">
         <v>0</v>
       </c>
       <c r="AZ49" s="12">
         <v>0</v>
       </c>
       <c r="BA49" s="12">
-        <v>1.1520000000000001E-2</v>
+        <v>1.44E-2</v>
       </c>
       <c r="BB49" s="12">
-        <v>6.3750000000000001E-2</v>
+        <v>8.0990000000000006E-2</v>
       </c>
     </row>
     <row r="50" spans="1:54" ht="22.5">
       <c r="A50" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C50" s="11">
         <v>510.14760000000001</v>
       </c>
       <c r="D50" s="11">
         <v>178.15164999999999</v>
       </c>
       <c r="E50" s="11">
         <v>4543.3990000000003</v>
       </c>
       <c r="F50" s="11">
         <v>174.9092</v>
       </c>
       <c r="G50" s="12">
         <v>950.12800000000004</v>
       </c>
       <c r="H50" s="12">
@@ -9959,54 +9959,54 @@
       <c r="AO50" s="12">
         <v>190.32400000000001</v>
       </c>
       <c r="AP50" s="12">
         <v>341.17471</v>
       </c>
       <c r="AQ50" s="12">
         <v>115.61960000000001</v>
       </c>
       <c r="AR50" s="12">
         <v>70.618229999999997</v>
       </c>
       <c r="AS50" s="12">
         <v>329.2561</v>
       </c>
       <c r="AT50" s="12">
         <v>232.52762000000001</v>
       </c>
       <c r="AU50" s="12">
         <v>87.566000000000003</v>
       </c>
       <c r="AV50" s="12">
         <v>49.296219999999998</v>
       </c>
       <c r="AW50" s="12">
-        <v>1.47</v>
+        <v>22.2715</v>
       </c>
       <c r="AX50" s="12">
-        <v>0.56423000000000001</v>
+        <v>53.757300000000001</v>
       </c>
       <c r="AY50" s="12">
         <v>0</v>
       </c>
       <c r="AZ50" s="12">
         <v>0</v>
       </c>
       <c r="BA50" s="12">
         <v>0</v>
       </c>
       <c r="BB50" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:54">
       <c r="A51" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C51" s="11">
         <v>0</v>
       </c>
       <c r="D51" s="11">
@@ -10129,54 +10129,54 @@
       <c r="AQ51" s="12">
         <v>72.320999999999998</v>
       </c>
       <c r="AR51" s="12">
         <v>76.477999999999994</v>
       </c>
       <c r="AS51" s="12">
         <v>0</v>
       </c>
       <c r="AT51" s="12">
         <v>0</v>
       </c>
       <c r="AU51" s="12">
         <v>0</v>
       </c>
       <c r="AV51" s="12">
         <v>0</v>
       </c>
       <c r="AW51" s="12">
         <v>0</v>
       </c>
       <c r="AX51" s="12">
         <v>0</v>
       </c>
       <c r="AY51" s="12">
-        <v>0</v>
+        <v>19.494</v>
       </c>
       <c r="AZ51" s="12">
-        <v>0</v>
+        <v>24.515999999999998</v>
       </c>
       <c r="BA51" s="12">
         <v>0</v>
       </c>
       <c r="BB51" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:54" ht="22.5">
       <c r="A52" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>179</v>
       </c>
       <c r="C52" s="11">
         <v>2098.6509999999998</v>
       </c>
       <c r="D52" s="11">
         <v>478.07074999999998</v>
       </c>
       <c r="E52" s="11">
         <v>0</v>
       </c>
       <c r="F52" s="11">
@@ -10281,54 +10281,54 @@
       <c r="AM52" s="12">
         <v>1400.0409999999999</v>
       </c>
       <c r="AN52" s="12">
         <v>376.62930999999998</v>
       </c>
       <c r="AO52" s="12">
         <v>0.88</v>
       </c>
       <c r="AP52" s="12">
         <v>0.32912000000000002</v>
       </c>
       <c r="AQ52" s="12">
         <v>377.08</v>
       </c>
       <c r="AR52" s="12">
         <v>87.348119999999994</v>
       </c>
       <c r="AS52" s="12">
         <v>2.4</v>
       </c>
       <c r="AT52" s="12">
         <v>0.86299999999999999</v>
       </c>
       <c r="AU52" s="12">
-        <v>92</v>
+        <v>92.5</v>
       </c>
       <c r="AV52" s="12">
-        <v>22.849119999999999</v>
+        <v>22.949290000000001</v>
       </c>
       <c r="AW52" s="12">
         <v>1.8</v>
       </c>
       <c r="AX52" s="12">
         <v>0.72699999999999998</v>
       </c>
       <c r="AY52" s="12">
         <v>0</v>
       </c>
       <c r="AZ52" s="12">
         <v>0</v>
       </c>
       <c r="BA52" s="12">
         <v>0</v>
       </c>
       <c r="BB52" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:54">
       <c r="A53" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B53" s="10" t="s">
@@ -10615,66 +10615,66 @@
       <c r="AO54" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="AP54" s="12">
         <v>1.30446</v>
       </c>
       <c r="AQ54" s="12">
         <v>468</v>
       </c>
       <c r="AR54" s="12">
         <v>205.94057000000001</v>
       </c>
       <c r="AS54" s="12">
         <v>0.22</v>
       </c>
       <c r="AT54" s="12">
         <v>1.0201899999999999</v>
       </c>
       <c r="AU54" s="12">
         <v>7</v>
       </c>
       <c r="AV54" s="12">
         <v>1.86025</v>
       </c>
       <c r="AW54" s="12">
+        <v>0.06</v>
+      </c>
+      <c r="AX54" s="12">
+        <v>0.25119999999999998</v>
+      </c>
+      <c r="AY54" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ54" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA54" s="12">
         <v>0.04</v>
       </c>
-      <c r="AX54" s="12">
-[...10 lines deleted...]
-      </c>
       <c r="BB54" s="12">
-        <v>0.10278</v>
+        <v>0.1956</v>
       </c>
     </row>
     <row r="55" spans="1:54" ht="22.5">
       <c r="A55" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C55" s="11">
         <v>54.997999999999998</v>
       </c>
       <c r="D55" s="11">
         <v>6.1249799999999999</v>
       </c>
       <c r="E55" s="11">
         <v>0</v>
       </c>
       <c r="F55" s="11">
         <v>0</v>
       </c>
       <c r="G55" s="12">
         <v>1110.356</v>
       </c>
       <c r="H55" s="12">
@@ -11283,54 +11283,54 @@
       <c r="AS58" s="12">
         <v>0.1</v>
       </c>
       <c r="AT58" s="12">
         <v>0.49926999999999999</v>
       </c>
       <c r="AU58" s="12">
         <v>0</v>
       </c>
       <c r="AV58" s="12">
         <v>0</v>
       </c>
       <c r="AW58" s="12">
         <v>0</v>
       </c>
       <c r="AX58" s="12">
         <v>0</v>
       </c>
       <c r="AY58" s="12">
         <v>0</v>
       </c>
       <c r="AZ58" s="12">
         <v>0</v>
       </c>
       <c r="BA58" s="12">
-        <v>0</v>
+        <v>0.23</v>
       </c>
       <c r="BB58" s="12">
-        <v>0</v>
+        <v>1.2176100000000001</v>
       </c>
     </row>
     <row r="59" spans="1:54" ht="45">
       <c r="A59" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C59" s="11">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="D59" s="11">
         <v>1.66E-2</v>
       </c>
       <c r="E59" s="11">
         <v>0.72552000000000005</v>
       </c>
       <c r="F59" s="11">
         <v>2.04948</v>
       </c>
       <c r="G59" s="12">
         <v>0</v>
       </c>
       <c r="H59" s="12">
@@ -11435,66 +11435,66 @@
       <c r="AO59" s="12">
         <v>37.377000000000002</v>
       </c>
       <c r="AP59" s="12">
         <v>87.702830000000006</v>
       </c>
       <c r="AQ59" s="12">
         <v>0</v>
       </c>
       <c r="AR59" s="12">
         <v>0</v>
       </c>
       <c r="AS59" s="12">
         <v>37.161000000000001</v>
       </c>
       <c r="AT59" s="12">
         <v>113.37313</v>
       </c>
       <c r="AU59" s="12">
         <v>0</v>
       </c>
       <c r="AV59" s="12">
         <v>0</v>
       </c>
       <c r="AW59" s="12">
-        <v>9.0690000000000008</v>
+        <v>12.531000000000001</v>
       </c>
       <c r="AX59" s="12">
-        <v>25.022449999999999</v>
+        <v>36.878279999999997</v>
       </c>
       <c r="AY59" s="12">
         <v>0</v>
       </c>
       <c r="AZ59" s="12">
         <v>0</v>
       </c>
       <c r="BA59" s="12">
-        <v>4.6180000000000003</v>
+        <v>11.962</v>
       </c>
       <c r="BB59" s="12">
-        <v>11.5825</v>
+        <v>30.209810000000001</v>
       </c>
     </row>
     <row r="60" spans="1:54" ht="45">
       <c r="A60" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C60" s="11">
         <v>0</v>
       </c>
       <c r="D60" s="11">
         <v>0</v>
       </c>
       <c r="E60" s="11">
         <v>3.4799999999999998E-2</v>
       </c>
       <c r="F60" s="11">
         <v>0.10145</v>
       </c>
       <c r="G60" s="12">
         <v>0</v>
       </c>
       <c r="H60" s="12">
@@ -11775,54 +11775,54 @@
       <c r="AS61" s="12">
         <v>0.53500000000000003</v>
       </c>
       <c r="AT61" s="12">
         <v>0.71694000000000002</v>
       </c>
       <c r="AU61" s="12">
         <v>0</v>
       </c>
       <c r="AV61" s="12">
         <v>0</v>
       </c>
       <c r="AW61" s="12">
         <v>0.4</v>
       </c>
       <c r="AX61" s="12">
         <v>0.14899999999999999</v>
       </c>
       <c r="AY61" s="12">
         <v>0</v>
       </c>
       <c r="AZ61" s="12">
         <v>0</v>
       </c>
       <c r="BA61" s="12">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="BB61" s="12">
-        <v>0</v>
+        <v>1.1296999999999999</v>
       </c>
     </row>
     <row r="62" spans="1:54" ht="45">
       <c r="A62" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C62" s="11">
         <v>0</v>
       </c>
       <c r="D62" s="11">
         <v>0</v>
       </c>
       <c r="E62" s="11">
         <v>0</v>
       </c>
       <c r="F62" s="11">
         <v>0</v>
       </c>
       <c r="G62" s="12">
         <v>0</v>
       </c>
       <c r="H62" s="12">
@@ -12091,66 +12091,66 @@
       <c r="AO63" s="12">
         <v>10.186310000000001</v>
       </c>
       <c r="AP63" s="12">
         <v>78.202430000000007</v>
       </c>
       <c r="AQ63" s="12">
         <v>0</v>
       </c>
       <c r="AR63" s="12">
         <v>0</v>
       </c>
       <c r="AS63" s="12">
         <v>10.51681</v>
       </c>
       <c r="AT63" s="12">
         <v>108.66978</v>
       </c>
       <c r="AU63" s="12">
         <v>0</v>
       </c>
       <c r="AV63" s="12">
         <v>0</v>
       </c>
       <c r="AW63" s="12">
-        <v>1.8130999999999999</v>
+        <v>2.6115499999999998</v>
       </c>
       <c r="AX63" s="12">
-        <v>16.312729999999998</v>
+        <v>23.82959</v>
       </c>
       <c r="AY63" s="12">
         <v>0</v>
       </c>
       <c r="AZ63" s="12">
         <v>0</v>
       </c>
       <c r="BA63" s="12">
-        <v>1.0623899999999999</v>
+        <v>1.61032</v>
       </c>
       <c r="BB63" s="12">
-        <v>11.50732</v>
+        <v>17.718769999999999</v>
       </c>
     </row>
     <row r="64" spans="1:54">
       <c r="A64" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C64" s="11">
         <v>0</v>
       </c>
       <c r="D64" s="11">
         <v>0</v>
       </c>
       <c r="E64" s="11">
         <v>8.9885099999999998</v>
       </c>
       <c r="F64" s="11">
         <v>106.70862</v>
       </c>
       <c r="G64" s="12">
         <v>0</v>
       </c>
       <c r="H64" s="12">
@@ -12255,66 +12255,66 @@
       <c r="AO64" s="12">
         <v>14.66962</v>
       </c>
       <c r="AP64" s="12">
         <v>110.52822999999999</v>
       </c>
       <c r="AQ64" s="12">
         <v>0</v>
       </c>
       <c r="AR64" s="12">
         <v>0</v>
       </c>
       <c r="AS64" s="12">
         <v>12.403359999999999</v>
       </c>
       <c r="AT64" s="12">
         <v>102.31314</v>
       </c>
       <c r="AU64" s="12">
         <v>0</v>
       </c>
       <c r="AV64" s="12">
         <v>0</v>
       </c>
       <c r="AW64" s="12">
-        <v>2.11999</v>
+        <v>5.9014300000000004</v>
       </c>
       <c r="AX64" s="12">
-        <v>16.619779999999999</v>
+        <v>40.157420000000002</v>
       </c>
       <c r="AY64" s="12">
         <v>0</v>
       </c>
       <c r="AZ64" s="12">
         <v>0</v>
       </c>
       <c r="BA64" s="12">
-        <v>1.75553</v>
+        <v>1.8314299999999999</v>
       </c>
       <c r="BB64" s="12">
-        <v>17.616669999999999</v>
+        <v>21.199950000000001</v>
       </c>
     </row>
     <row r="65" spans="1:54">
       <c r="A65" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C65" s="11">
         <v>0</v>
       </c>
       <c r="D65" s="11">
         <v>0</v>
       </c>
       <c r="E65" s="11">
         <v>0</v>
       </c>
       <c r="F65" s="11">
         <v>0</v>
       </c>
       <c r="G65" s="12">
         <v>0</v>
       </c>
       <c r="H65" s="12">
@@ -12583,66 +12583,66 @@
       <c r="AO66" s="12">
         <v>1.3060400000000001</v>
       </c>
       <c r="AP66" s="12">
         <v>8.3542100000000001</v>
       </c>
       <c r="AQ66" s="12">
         <v>0</v>
       </c>
       <c r="AR66" s="12">
         <v>0</v>
       </c>
       <c r="AS66" s="12">
         <v>0.94440000000000002</v>
       </c>
       <c r="AT66" s="12">
         <v>6.5401600000000002</v>
       </c>
       <c r="AU66" s="12">
         <v>0</v>
       </c>
       <c r="AV66" s="12">
         <v>0</v>
       </c>
       <c r="AW66" s="12">
-        <v>0.22114</v>
+        <v>0.31256</v>
       </c>
       <c r="AX66" s="12">
-        <v>0.94037999999999999</v>
+        <v>1.7608699999999999</v>
       </c>
       <c r="AY66" s="12">
         <v>0</v>
       </c>
       <c r="AZ66" s="12">
         <v>0</v>
       </c>
       <c r="BA66" s="12">
-        <v>0.15622</v>
+        <v>0.16625999999999999</v>
       </c>
       <c r="BB66" s="12">
-        <v>1.1401399999999999</v>
+        <v>1.2290399999999999</v>
       </c>
     </row>
     <row r="67" spans="1:54">
       <c r="A67" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C67" s="11">
         <v>0</v>
       </c>
       <c r="D67" s="11">
         <v>0</v>
       </c>
       <c r="E67" s="11">
         <v>0</v>
       </c>
       <c r="F67" s="11">
         <v>0</v>
       </c>
       <c r="G67" s="12">
         <v>0</v>
       </c>
       <c r="H67" s="12">
@@ -12911,66 +12911,66 @@
       <c r="AO68" s="12">
         <v>5.3400000000000003E-2</v>
       </c>
       <c r="AP68" s="12">
         <v>0.36697999999999997</v>
       </c>
       <c r="AQ68" s="12">
         <v>0</v>
       </c>
       <c r="AR68" s="12">
         <v>0</v>
       </c>
       <c r="AS68" s="12">
         <v>6.0400000000000002E-2</v>
       </c>
       <c r="AT68" s="12">
         <v>0.39290000000000003</v>
       </c>
       <c r="AU68" s="12">
         <v>0</v>
       </c>
       <c r="AV68" s="12">
         <v>0</v>
       </c>
       <c r="AW68" s="12">
-        <v>3.2000000000000002E-3</v>
+        <v>8.8000000000000005E-3</v>
       </c>
       <c r="AX68" s="12">
-        <v>2.1350000000000001E-2</v>
+        <v>6.2210000000000001E-2</v>
       </c>
       <c r="AY68" s="12">
         <v>0</v>
       </c>
       <c r="AZ68" s="12">
         <v>0</v>
       </c>
       <c r="BA68" s="12">
-        <v>5.5999999999999999E-3</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="BB68" s="12">
-        <v>3.9199999999999999E-2</v>
+        <v>5.5559999999999998E-2</v>
       </c>
     </row>
     <row r="69" spans="1:54">
       <c r="A69" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C69" s="11">
         <v>0</v>
       </c>
       <c r="D69" s="11">
         <v>0</v>
       </c>
       <c r="E69" s="11">
         <v>0.27900000000000003</v>
       </c>
       <c r="F69" s="11">
         <v>5.0015099999999997</v>
       </c>
       <c r="G69" s="12">
         <v>0</v>
       </c>
       <c r="H69" s="12">
@@ -13075,54 +13075,54 @@
       <c r="AO69" s="12">
         <v>0.13017000000000001</v>
       </c>
       <c r="AP69" s="12">
         <v>2.50786</v>
       </c>
       <c r="AQ69" s="12">
         <v>0</v>
       </c>
       <c r="AR69" s="12">
         <v>0</v>
       </c>
       <c r="AS69" s="12">
         <v>0.1484</v>
       </c>
       <c r="AT69" s="12">
         <v>2.6814399999999998</v>
       </c>
       <c r="AU69" s="12">
         <v>0</v>
       </c>
       <c r="AV69" s="12">
         <v>0</v>
       </c>
       <c r="AW69" s="12">
-        <v>1.12E-2</v>
+        <v>3.0800000000000001E-2</v>
       </c>
       <c r="AX69" s="12">
-        <v>0.20577999999999999</v>
+        <v>0.59345000000000003</v>
       </c>
       <c r="AY69" s="12">
         <v>0</v>
       </c>
       <c r="AZ69" s="12">
         <v>0</v>
       </c>
       <c r="BA69" s="12">
         <v>2.0719999999999999E-2</v>
       </c>
       <c r="BB69" s="12">
         <v>0.42605999999999999</v>
       </c>
     </row>
     <row r="70" spans="1:54">
       <c r="A70" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C70" s="11">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="D70" s="11">
@@ -13403,66 +13403,66 @@
       <c r="AO71" s="12">
         <v>0.26928999999999997</v>
       </c>
       <c r="AP71" s="12">
         <v>0.54107000000000005</v>
       </c>
       <c r="AQ71" s="12">
         <v>0</v>
       </c>
       <c r="AR71" s="12">
         <v>0</v>
       </c>
       <c r="AS71" s="12">
         <v>0.19767999999999999</v>
       </c>
       <c r="AT71" s="12">
         <v>0.37658000000000003</v>
       </c>
       <c r="AU71" s="12">
         <v>0</v>
       </c>
       <c r="AV71" s="12">
         <v>0</v>
       </c>
       <c r="AW71" s="12">
-        <v>2.7040000000000002E-2</v>
+        <v>7.6679999999999998E-2</v>
       </c>
       <c r="AX71" s="12">
-        <v>4.7289999999999999E-2</v>
+        <v>0.10879999999999999</v>
       </c>
       <c r="AY71" s="12">
         <v>0</v>
       </c>
       <c r="AZ71" s="12">
         <v>0</v>
       </c>
       <c r="BA71" s="12">
-        <v>2.6239999999999999E-2</v>
+        <v>2.6960000000000001E-2</v>
       </c>
       <c r="BB71" s="12">
-        <v>5.3789999999999998E-2</v>
+        <v>5.8069999999999997E-2</v>
       </c>
     </row>
     <row r="72" spans="1:54" ht="22.5">
       <c r="A72" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C72" s="11">
         <v>3.3871500000000001</v>
       </c>
       <c r="D72" s="11">
         <v>0.77705000000000002</v>
       </c>
       <c r="E72" s="11">
         <v>2.4918499999999999</v>
       </c>
       <c r="F72" s="11">
         <v>19.10754</v>
       </c>
       <c r="G72" s="12">
         <v>0.20635000000000001</v>
       </c>
       <c r="H72" s="12">
@@ -13567,66 +13567,66 @@
       <c r="AO72" s="12">
         <v>1.88554</v>
       </c>
       <c r="AP72" s="12">
         <v>12.03082</v>
       </c>
       <c r="AQ72" s="12">
         <v>0</v>
       </c>
       <c r="AR72" s="12">
         <v>0</v>
       </c>
       <c r="AS72" s="12">
         <v>0.66757</v>
       </c>
       <c r="AT72" s="12">
         <v>5.6832399999999996</v>
       </c>
       <c r="AU72" s="12">
         <v>0</v>
       </c>
       <c r="AV72" s="12">
         <v>0</v>
       </c>
       <c r="AW72" s="12">
-        <v>3.5479999999999998E-2</v>
+        <v>0.24514</v>
       </c>
       <c r="AX72" s="12">
-        <v>0.20827000000000001</v>
+        <v>2.1297600000000001</v>
       </c>
       <c r="AY72" s="12">
         <v>0</v>
       </c>
       <c r="AZ72" s="12">
         <v>0</v>
       </c>
       <c r="BA72" s="12">
-        <v>9.264E-2</v>
+        <v>0.17091999999999999</v>
       </c>
       <c r="BB72" s="12">
-        <v>0.88336000000000003</v>
+        <v>1.7842899999999999</v>
       </c>
     </row>
     <row r="73" spans="1:54">
       <c r="A73" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C73" s="11">
         <v>2983.47</v>
       </c>
       <c r="D73" s="11">
         <v>779.28408000000002</v>
       </c>
       <c r="E73" s="11">
         <v>130.80099999999999</v>
       </c>
       <c r="F73" s="11">
         <v>43.022959999999998</v>
       </c>
       <c r="G73" s="12">
         <v>1953.44</v>
       </c>
       <c r="H73" s="12">
@@ -13725,72 +13725,72 @@
       <c r="AM73" s="12">
         <v>676</v>
       </c>
       <c r="AN73" s="12">
         <v>297.16879999999998</v>
       </c>
       <c r="AO73" s="12">
         <v>1255.9667999999999</v>
       </c>
       <c r="AP73" s="12">
         <v>345.6771</v>
       </c>
       <c r="AQ73" s="12">
         <v>812.8</v>
       </c>
       <c r="AR73" s="12">
         <v>357.72</v>
       </c>
       <c r="AS73" s="12">
         <v>324.25599999999997</v>
       </c>
       <c r="AT73" s="12">
         <v>120.38724999999999</v>
       </c>
       <c r="AU73" s="12">
-        <v>67.599999999999994</v>
+        <v>135.19999999999999</v>
       </c>
       <c r="AV73" s="12">
-        <v>29.744</v>
+        <v>59.488</v>
       </c>
       <c r="AW73" s="12">
-        <v>103.676</v>
+        <v>125.16200000000001</v>
       </c>
       <c r="AX73" s="12">
-        <v>33.974649999999997</v>
+        <v>43.460700000000003</v>
       </c>
       <c r="AY73" s="12">
-        <v>135.6</v>
+        <v>203.4</v>
       </c>
       <c r="AZ73" s="12">
-        <v>59.664000000000001</v>
+        <v>89.408000000000001</v>
       </c>
       <c r="BA73" s="12">
-        <v>22.603999999999999</v>
+        <v>48.478000000000002</v>
       </c>
       <c r="BB73" s="12">
-        <v>11.207330000000001</v>
+        <v>21.39237</v>
       </c>
     </row>
     <row r="74" spans="1:54" ht="22.5">
       <c r="A74" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C74" s="11">
         <v>136</v>
       </c>
       <c r="D74" s="11">
         <v>21.2</v>
       </c>
       <c r="E74" s="11">
         <v>0.09</v>
       </c>
       <c r="F74" s="11">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="G74" s="12">
         <v>476</v>
       </c>
       <c r="H74" s="12">
@@ -14059,66 +14059,66 @@
       <c r="AO75" s="12">
         <v>700.99950000000001</v>
       </c>
       <c r="AP75" s="12">
         <v>247.14627999999999</v>
       </c>
       <c r="AQ75" s="12">
         <v>0</v>
       </c>
       <c r="AR75" s="12">
         <v>0</v>
       </c>
       <c r="AS75" s="12">
         <v>537.4982</v>
       </c>
       <c r="AT75" s="12">
         <v>202.42006000000001</v>
       </c>
       <c r="AU75" s="12">
         <v>0</v>
       </c>
       <c r="AV75" s="12">
         <v>0</v>
       </c>
       <c r="AW75" s="12">
-        <v>57.674399999999999</v>
+        <v>115.8944</v>
       </c>
       <c r="AX75" s="12">
-        <v>21.175709999999999</v>
+        <v>44.514699999999998</v>
       </c>
       <c r="AY75" s="12">
         <v>0</v>
       </c>
       <c r="AZ75" s="12">
         <v>0</v>
       </c>
       <c r="BA75" s="12">
-        <v>711.13040000000001</v>
+        <v>859.68320000000006</v>
       </c>
       <c r="BB75" s="12">
-        <v>280.98822999999999</v>
+        <v>345.35431999999997</v>
       </c>
     </row>
     <row r="76" spans="1:54" ht="45">
       <c r="A76" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>203</v>
       </c>
       <c r="C76" s="11">
         <v>136</v>
       </c>
       <c r="D76" s="11">
         <v>58.238999999999997</v>
       </c>
       <c r="E76" s="11">
         <v>684.10216000000003</v>
       </c>
       <c r="F76" s="11">
         <v>384.67631999999998</v>
       </c>
       <c r="G76" s="12">
         <v>0</v>
       </c>
       <c r="H76" s="12">
@@ -14223,66 +14223,66 @@
       <c r="AO76" s="12">
         <v>1959.6048000000001</v>
       </c>
       <c r="AP76" s="12">
         <v>324.71836999999999</v>
       </c>
       <c r="AQ76" s="12">
         <v>0</v>
       </c>
       <c r="AR76" s="12">
         <v>0</v>
       </c>
       <c r="AS76" s="12">
         <v>693.81500000000005</v>
       </c>
       <c r="AT76" s="12">
         <v>392.17308000000003</v>
       </c>
       <c r="AU76" s="12">
         <v>0</v>
       </c>
       <c r="AV76" s="12">
         <v>0</v>
       </c>
       <c r="AW76" s="12">
-        <v>69.242599999999996</v>
+        <v>124.6658</v>
       </c>
       <c r="AX76" s="12">
-        <v>32.30706</v>
+        <v>60.783479999999997</v>
       </c>
       <c r="AY76" s="12">
         <v>0</v>
       </c>
       <c r="AZ76" s="12">
         <v>0</v>
       </c>
       <c r="BA76" s="12">
-        <v>67.654399999999995</v>
+        <v>134.42420000000001</v>
       </c>
       <c r="BB76" s="12">
-        <v>35.873449999999998</v>
+        <v>67.697230000000005</v>
       </c>
     </row>
     <row r="77" spans="1:54" ht="22.5">
       <c r="A77" s="6" t="s">
         <v>70</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C77" s="11">
         <v>0</v>
       </c>
       <c r="D77" s="11">
         <v>0</v>
       </c>
       <c r="E77" s="11">
         <v>0.5</v>
       </c>
       <c r="F77" s="11">
         <v>1.2239</v>
       </c>
       <c r="G77" s="12">
         <v>0</v>
       </c>
       <c r="H77" s="12">
@@ -14387,66 +14387,66 @@
       <c r="AO77" s="12">
         <v>0.3</v>
       </c>
       <c r="AP77" s="12">
         <v>0.57979999999999998</v>
       </c>
       <c r="AQ77" s="12">
         <v>0</v>
       </c>
       <c r="AR77" s="12">
         <v>0</v>
       </c>
       <c r="AS77" s="12">
         <v>0.36</v>
       </c>
       <c r="AT77" s="12">
         <v>1.3287</v>
       </c>
       <c r="AU77" s="12">
         <v>0</v>
       </c>
       <c r="AV77" s="12">
         <v>0</v>
       </c>
       <c r="AW77" s="12">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="AX77" s="12">
-        <v>0</v>
+        <v>6.762E-2</v>
       </c>
       <c r="AY77" s="12">
         <v>0</v>
       </c>
       <c r="AZ77" s="12">
         <v>0</v>
       </c>
       <c r="BA77" s="12">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="BB77" s="12">
-        <v>0.11153</v>
+        <v>0.22045999999999999</v>
       </c>
     </row>
     <row r="78" spans="1:54" ht="45">
       <c r="A78" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>205</v>
       </c>
       <c r="C78" s="11">
         <v>0</v>
       </c>
       <c r="D78" s="11">
         <v>0</v>
       </c>
       <c r="E78" s="11">
         <v>0</v>
       </c>
       <c r="F78" s="11">
         <v>0</v>
       </c>
       <c r="G78" s="12">
         <v>0</v>
       </c>
       <c r="H78" s="12">
@@ -14709,72 +14709,72 @@
       <c r="AM79" s="12">
         <v>15</v>
       </c>
       <c r="AN79" s="12">
         <v>26.327999999999999</v>
       </c>
       <c r="AO79" s="12">
         <v>1075.1099999999999</v>
       </c>
       <c r="AP79" s="12">
         <v>434.43412999999998</v>
       </c>
       <c r="AQ79" s="12">
         <v>5</v>
       </c>
       <c r="AR79" s="12">
         <v>9.6920000000000002</v>
       </c>
       <c r="AS79" s="12">
         <v>6400.5</v>
       </c>
       <c r="AT79" s="12">
         <v>2196.6060000000002</v>
       </c>
       <c r="AU79" s="12">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AV79" s="12">
-        <v>0</v>
+        <v>9.6920000000000002</v>
       </c>
       <c r="AW79" s="12">
         <v>0</v>
       </c>
       <c r="AX79" s="12">
         <v>0</v>
       </c>
       <c r="AY79" s="12">
         <v>0</v>
       </c>
       <c r="AZ79" s="12">
         <v>0</v>
       </c>
       <c r="BA79" s="12">
-        <v>2572.15</v>
+        <v>2850.75</v>
       </c>
       <c r="BB79" s="12">
-        <v>782.59500000000003</v>
+        <v>855.99300000000005</v>
       </c>
     </row>
     <row r="80" spans="1:54" ht="22.5">
       <c r="A80" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C80" s="11">
         <v>286.01305000000002</v>
       </c>
       <c r="D80" s="11">
         <v>41.908410000000003</v>
       </c>
       <c r="E80" s="11">
         <v>0</v>
       </c>
       <c r="F80" s="11">
         <v>0</v>
       </c>
       <c r="G80" s="12">
         <v>230.42400000000001</v>
       </c>
       <c r="H80" s="12">
@@ -15219,54 +15219,54 @@
       <c r="AS82" s="12">
         <v>18</v>
       </c>
       <c r="AT82" s="12">
         <v>20.071999999999999</v>
       </c>
       <c r="AU82" s="12">
         <v>0</v>
       </c>
       <c r="AV82" s="12">
         <v>0</v>
       </c>
       <c r="AW82" s="12">
         <v>0</v>
       </c>
       <c r="AX82" s="12">
         <v>0</v>
       </c>
       <c r="AY82" s="12">
         <v>0</v>
       </c>
       <c r="AZ82" s="12">
         <v>0</v>
       </c>
       <c r="BA82" s="12">
-        <v>0</v>
+        <v>1E-3</v>
       </c>
       <c r="BB82" s="12">
-        <v>0</v>
+        <v>1.2899999999999999E-3</v>
       </c>
     </row>
     <row r="83" spans="1:54" ht="22.5">
       <c r="A83" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C83" s="11">
         <v>0</v>
       </c>
       <c r="D83" s="11">
         <v>0</v>
       </c>
       <c r="E83" s="11">
         <v>24.378</v>
       </c>
       <c r="F83" s="11">
         <v>15.44857</v>
       </c>
       <c r="G83" s="12">
         <v>0</v>
       </c>
       <c r="H83" s="12">
@@ -16683,54 +16683,54 @@
       <c r="AO91" s="12">
         <v>237.17615000000001</v>
       </c>
       <c r="AP91" s="12">
         <v>203.73533</v>
       </c>
       <c r="AQ91" s="12">
         <v>380.96</v>
       </c>
       <c r="AR91" s="12">
         <v>395.733</v>
       </c>
       <c r="AS91" s="12">
         <v>71.582800000000006</v>
       </c>
       <c r="AT91" s="12">
         <v>67.06362</v>
       </c>
       <c r="AU91" s="12">
         <v>320.56</v>
       </c>
       <c r="AV91" s="12">
         <v>320.95999999999998</v>
       </c>
       <c r="AW91" s="12">
-        <v>1.4827999999999999</v>
+        <v>1.5793999999999999</v>
       </c>
       <c r="AX91" s="12">
-        <v>0.54357</v>
+        <v>0.79498999999999997</v>
       </c>
       <c r="AY91" s="12">
         <v>0</v>
       </c>
       <c r="AZ91" s="12">
         <v>0</v>
       </c>
       <c r="BA91" s="12">
         <v>4.3455000000000004</v>
       </c>
       <c r="BB91" s="12">
         <v>4.7793200000000002</v>
       </c>
     </row>
     <row r="92" spans="1:54" ht="33.75">
       <c r="A92" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C92" s="11">
         <v>0</v>
       </c>
       <c r="D92" s="11">
@@ -17023,54 +17023,54 @@
       <c r="AS93" s="12">
         <v>4.2389999999999997E-2</v>
       </c>
       <c r="AT93" s="12">
         <v>0.17627000000000001</v>
       </c>
       <c r="AU93" s="12">
         <v>0</v>
       </c>
       <c r="AV93" s="12">
         <v>0</v>
       </c>
       <c r="AW93" s="12">
         <v>0</v>
       </c>
       <c r="AX93" s="12">
         <v>0</v>
       </c>
       <c r="AY93" s="12">
         <v>0</v>
       </c>
       <c r="AZ93" s="12">
         <v>0</v>
       </c>
       <c r="BA93" s="12">
-        <v>0</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="BB93" s="12">
-        <v>0</v>
+        <v>8.9599999999999992E-3</v>
       </c>
     </row>
     <row r="94" spans="1:54" ht="33.75">
       <c r="A94" s="6" t="s">
         <v>87</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C94" s="11">
         <v>0.52100000000000002</v>
       </c>
       <c r="D94" s="11">
         <v>0.13200000000000001</v>
       </c>
       <c r="E94" s="11">
         <v>0.65571999999999997</v>
       </c>
       <c r="F94" s="11">
         <v>2.1657199999999999</v>
       </c>
       <c r="G94" s="12">
         <v>6.0890000000000004</v>
       </c>
       <c r="H94" s="12">
@@ -17175,66 +17175,66 @@
       <c r="AO94" s="12">
         <v>9.4142799999999998</v>
       </c>
       <c r="AP94" s="12">
         <v>28.359500000000001</v>
       </c>
       <c r="AQ94" s="12">
         <v>0</v>
       </c>
       <c r="AR94" s="12">
         <v>0</v>
       </c>
       <c r="AS94" s="12">
         <v>8.9310299999999998</v>
       </c>
       <c r="AT94" s="12">
         <v>36.930549999999997</v>
       </c>
       <c r="AU94" s="12">
         <v>0</v>
       </c>
       <c r="AV94" s="12">
         <v>0</v>
       </c>
       <c r="AW94" s="12">
-        <v>1.34168</v>
+        <v>2.6077400000000002</v>
       </c>
       <c r="AX94" s="12">
-        <v>4.7000999999999999</v>
+        <v>9.5181799999999992</v>
       </c>
       <c r="AY94" s="12">
         <v>0</v>
       </c>
       <c r="AZ94" s="12">
         <v>0</v>
       </c>
       <c r="BA94" s="12">
-        <v>1.6059000000000001</v>
+        <v>2.7383500000000001</v>
       </c>
       <c r="BB94" s="12">
-        <v>6.2738500000000004</v>
+        <v>11.24211</v>
       </c>
     </row>
     <row r="95" spans="1:54" ht="56.25">
       <c r="A95" s="6" t="s">
         <v>88</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C95" s="11">
         <v>0</v>
       </c>
       <c r="D95" s="11">
         <v>0</v>
       </c>
       <c r="E95" s="11">
         <v>124.544</v>
       </c>
       <c r="F95" s="11">
         <v>163.36866000000001</v>
       </c>
       <c r="G95" s="12">
         <v>0</v>
       </c>
       <c r="H95" s="12">
@@ -17339,66 +17339,66 @@
       <c r="AO95" s="12">
         <v>0.35857</v>
       </c>
       <c r="AP95" s="12">
         <v>2.60494</v>
       </c>
       <c r="AQ95" s="12">
         <v>0</v>
       </c>
       <c r="AR95" s="12">
         <v>0</v>
       </c>
       <c r="AS95" s="12">
         <v>0.74851000000000001</v>
       </c>
       <c r="AT95" s="12">
         <v>6.9528299999999996</v>
       </c>
       <c r="AU95" s="12">
         <v>0</v>
       </c>
       <c r="AV95" s="12">
         <v>0</v>
       </c>
       <c r="AW95" s="12">
-        <v>0.15948000000000001</v>
+        <v>0.24448</v>
       </c>
       <c r="AX95" s="12">
-        <v>1.4061900000000001</v>
+        <v>2.0045700000000002</v>
       </c>
       <c r="AY95" s="12">
         <v>0</v>
       </c>
       <c r="AZ95" s="12">
         <v>0</v>
       </c>
       <c r="BA95" s="12">
-        <v>2E-3</v>
+        <v>6.2600000000000003E-2</v>
       </c>
       <c r="BB95" s="12">
-        <v>1.66E-2</v>
+        <v>0.95057999999999998</v>
       </c>
     </row>
     <row r="96" spans="1:54" ht="56.25">
       <c r="A96" s="6" t="s">
         <v>89</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C96" s="11">
         <v>0</v>
       </c>
       <c r="D96" s="11">
         <v>0</v>
       </c>
       <c r="E96" s="11">
         <v>520.14567999999997</v>
       </c>
       <c r="F96" s="11">
         <v>548.62860000000001</v>
       </c>
       <c r="G96" s="12">
         <v>0</v>
       </c>
       <c r="H96" s="12">
@@ -17503,66 +17503,66 @@
       <c r="AO96" s="12">
         <v>63.908099999999997</v>
       </c>
       <c r="AP96" s="12">
         <v>90.668660000000003</v>
       </c>
       <c r="AQ96" s="12">
         <v>0</v>
       </c>
       <c r="AR96" s="12">
         <v>0</v>
       </c>
       <c r="AS96" s="12">
         <v>35.207459999999998</v>
       </c>
       <c r="AT96" s="12">
         <v>75.322509999999994</v>
       </c>
       <c r="AU96" s="12">
         <v>0</v>
       </c>
       <c r="AV96" s="12">
         <v>0</v>
       </c>
       <c r="AW96" s="12">
-        <v>8.0839999999999996</v>
+        <v>13.565</v>
       </c>
       <c r="AX96" s="12">
-        <v>12.59952</v>
+        <v>23.003699999999998</v>
       </c>
       <c r="AY96" s="12">
         <v>0</v>
       </c>
       <c r="AZ96" s="12">
         <v>0</v>
       </c>
       <c r="BA96" s="12">
-        <v>2.2174999999999998</v>
+        <v>3.6284999999999998</v>
       </c>
       <c r="BB96" s="12">
-        <v>5.0065299999999997</v>
+        <v>7.8835600000000001</v>
       </c>
     </row>
     <row r="97" spans="1:54" ht="22.5">
       <c r="A97" s="6" t="s">
         <v>90</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C97" s="11">
         <v>0</v>
       </c>
       <c r="D97" s="11">
         <v>0</v>
       </c>
       <c r="E97" s="11">
         <v>1312.2134799999999</v>
       </c>
       <c r="F97" s="11">
         <v>2976.3418900000001</v>
       </c>
       <c r="G97" s="12">
         <v>4.8650000000000002</v>
       </c>
       <c r="H97" s="12">
@@ -17667,66 +17667,66 @@
       <c r="AO97" s="12">
         <v>272.67158999999998</v>
       </c>
       <c r="AP97" s="12">
         <v>578.44626000000005</v>
       </c>
       <c r="AQ97" s="12">
         <v>6.0274000000000001</v>
       </c>
       <c r="AR97" s="12">
         <v>9.2215799999999994</v>
       </c>
       <c r="AS97" s="12">
         <v>225.64429000000001</v>
       </c>
       <c r="AT97" s="12">
         <v>561.21870000000001</v>
       </c>
       <c r="AU97" s="12">
         <v>0</v>
       </c>
       <c r="AV97" s="12">
         <v>0</v>
       </c>
       <c r="AW97" s="12">
-        <v>31.871680000000001</v>
+        <v>52.372239999999998</v>
       </c>
       <c r="AX97" s="12">
-        <v>58.35228</v>
+        <v>112.25729</v>
       </c>
       <c r="AY97" s="12">
-        <v>0</v>
+        <v>5.6303999999999998</v>
       </c>
       <c r="AZ97" s="12">
-        <v>0</v>
+        <v>12.666919999999999</v>
       </c>
       <c r="BA97" s="12">
-        <v>27.577649999999998</v>
+        <v>52.980840000000001</v>
       </c>
       <c r="BB97" s="12">
-        <v>77.203530000000001</v>
+        <v>139.91745</v>
       </c>
     </row>
     <row r="98" spans="1:54" ht="22.5">
       <c r="A98" s="6" t="s">
         <v>91</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="11">
         <v>2.2890000000000001</v>
       </c>
       <c r="D98" s="11">
         <v>7.5088299999999997</v>
       </c>
       <c r="E98" s="11">
         <v>90.414850000000001</v>
       </c>
       <c r="F98" s="11">
         <v>197.64515</v>
       </c>
       <c r="G98" s="12">
         <v>30.608550000000001</v>
       </c>
       <c r="H98" s="12">
@@ -17831,66 +17831,66 @@
       <c r="AO98" s="12">
         <v>242.54225</v>
       </c>
       <c r="AP98" s="12">
         <v>738.65374999999995</v>
       </c>
       <c r="AQ98" s="12">
         <v>4.7241</v>
       </c>
       <c r="AR98" s="12">
         <v>18.937940000000001</v>
       </c>
       <c r="AS98" s="12">
         <v>283.74786999999998</v>
       </c>
       <c r="AT98" s="12">
         <v>1019.08768</v>
       </c>
       <c r="AU98" s="12">
         <v>3.0861000000000001</v>
       </c>
       <c r="AV98" s="12">
         <v>12.130140000000001</v>
       </c>
       <c r="AW98" s="12">
-        <v>13.209630000000001</v>
+        <v>50.160910000000001</v>
       </c>
       <c r="AX98" s="12">
-        <v>30.76979</v>
+        <v>164.99632</v>
       </c>
       <c r="AY98" s="12">
         <v>1.9656</v>
       </c>
       <c r="AZ98" s="12">
         <v>11.292999999999999</v>
       </c>
       <c r="BA98" s="12">
-        <v>35.851909999999997</v>
+        <v>43.463410000000003</v>
       </c>
       <c r="BB98" s="12">
-        <v>134.88308000000001</v>
+        <v>157.63470000000001</v>
       </c>
     </row>
     <row r="99" spans="1:54" ht="33.75">
       <c r="A99" s="6" t="s">
         <v>92</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C99" s="11">
         <v>0</v>
       </c>
       <c r="D99" s="11">
         <v>0</v>
       </c>
       <c r="E99" s="11">
         <v>0</v>
       </c>
       <c r="F99" s="11">
         <v>0</v>
       </c>
       <c r="G99" s="12">
         <v>0</v>
       </c>
       <c r="H99" s="12">
@@ -18159,66 +18159,66 @@
       <c r="AO100" s="12">
         <v>107.1426</v>
       </c>
       <c r="AP100" s="12">
         <v>554.79947000000004</v>
       </c>
       <c r="AQ100" s="12">
         <v>9.9</v>
       </c>
       <c r="AR100" s="12">
         <v>429.13610999999997</v>
       </c>
       <c r="AS100" s="12">
         <v>140.42177000000001</v>
       </c>
       <c r="AT100" s="12">
         <v>661.82996000000003</v>
       </c>
       <c r="AU100" s="12">
         <v>3.3769999999999998</v>
       </c>
       <c r="AV100" s="12">
         <v>144.82495</v>
       </c>
       <c r="AW100" s="12">
-        <v>19.339739999999999</v>
+        <v>29.143619999999999</v>
       </c>
       <c r="AX100" s="12">
-        <v>65.402749999999997</v>
+        <v>114.07441</v>
       </c>
       <c r="AY100" s="12">
-        <v>2.99316</v>
+        <v>3.9941599999999999</v>
       </c>
       <c r="AZ100" s="12">
-        <v>108.20883000000001</v>
+        <v>153.55520000000001</v>
       </c>
       <c r="BA100" s="12">
-        <v>37.11741</v>
+        <v>45.890369999999997</v>
       </c>
       <c r="BB100" s="12">
-        <v>178.30149</v>
+        <v>217.51524000000001</v>
       </c>
     </row>
     <row r="101" spans="1:54" ht="22.5">
       <c r="A101" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C101" s="11">
         <v>0</v>
       </c>
       <c r="D101" s="11">
         <v>0</v>
       </c>
       <c r="E101" s="11">
         <v>0.2878</v>
       </c>
       <c r="F101" s="11">
         <v>1.4582999999999999</v>
       </c>
       <c r="G101" s="12">
         <v>0</v>
       </c>
       <c r="H101" s="12">
@@ -18323,66 +18323,66 @@
       <c r="AO101" s="12">
         <v>0.28339999999999999</v>
       </c>
       <c r="AP101" s="12">
         <v>2.4907400000000002</v>
       </c>
       <c r="AQ101" s="12">
         <v>0</v>
       </c>
       <c r="AR101" s="12">
         <v>0</v>
       </c>
       <c r="AS101" s="12">
         <v>13.207280000000001</v>
       </c>
       <c r="AT101" s="12">
         <v>90.844329999999999</v>
       </c>
       <c r="AU101" s="12">
         <v>0</v>
       </c>
       <c r="AV101" s="12">
         <v>0</v>
       </c>
       <c r="AW101" s="12">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="AX101" s="12">
-        <v>0.24217</v>
+        <v>0.50177000000000005</v>
       </c>
       <c r="AY101" s="12">
         <v>0</v>
       </c>
       <c r="AZ101" s="12">
         <v>0</v>
       </c>
       <c r="BA101" s="12">
-        <v>4.2819799999999999</v>
+        <v>5.7989800000000002</v>
       </c>
       <c r="BB101" s="12">
-        <v>29.356369999999998</v>
+        <v>41.143149999999999</v>
       </c>
     </row>
     <row r="102" spans="1:54" ht="22.5">
       <c r="A102" s="6" t="s">
         <v>95</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="11">
         <v>0</v>
       </c>
       <c r="D102" s="11">
         <v>0</v>
       </c>
       <c r="E102" s="11">
         <v>4.5247400000000004</v>
       </c>
       <c r="F102" s="11">
         <v>6.0433000000000003</v>
       </c>
       <c r="G102" s="12">
         <v>58.088000000000001</v>
       </c>
       <c r="H102" s="12">
@@ -18487,66 +18487,66 @@
       <c r="AO102" s="12">
         <v>405.99923000000001</v>
       </c>
       <c r="AP102" s="12">
         <v>258.50916000000001</v>
       </c>
       <c r="AQ102" s="12">
         <v>0</v>
       </c>
       <c r="AR102" s="12">
         <v>0</v>
       </c>
       <c r="AS102" s="12">
         <v>136.10352</v>
       </c>
       <c r="AT102" s="12">
         <v>91.015289999999993</v>
       </c>
       <c r="AU102" s="12">
         <v>0</v>
       </c>
       <c r="AV102" s="12">
         <v>0</v>
       </c>
       <c r="AW102" s="12">
-        <v>0.2591</v>
+        <v>67.974100000000007</v>
       </c>
       <c r="AX102" s="12">
-        <v>0.47604999999999997</v>
+        <v>48.602670000000003</v>
       </c>
       <c r="AY102" s="12">
         <v>0</v>
       </c>
       <c r="AZ102" s="12">
         <v>0</v>
       </c>
       <c r="BA102" s="12">
-        <v>0.14949999999999999</v>
+        <v>0.1903</v>
       </c>
       <c r="BB102" s="12">
-        <v>0.38386999999999999</v>
+        <v>0.49430000000000002</v>
       </c>
     </row>
     <row r="103" spans="1:54" ht="56.25">
       <c r="A103" s="6" t="s">
         <v>96</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C103" s="11">
         <v>0</v>
       </c>
       <c r="D103" s="11">
         <v>0</v>
       </c>
       <c r="E103" s="11">
         <v>17.652999999999999</v>
       </c>
       <c r="F103" s="11">
         <v>24.024180000000001</v>
       </c>
       <c r="G103" s="12">
         <v>0</v>
       </c>
       <c r="H103" s="12">
@@ -18651,66 +18651,66 @@
       <c r="AO103" s="12">
         <v>17.24146</v>
       </c>
       <c r="AP103" s="12">
         <v>14.673819999999999</v>
       </c>
       <c r="AQ103" s="12">
         <v>0</v>
       </c>
       <c r="AR103" s="12">
         <v>0</v>
       </c>
       <c r="AS103" s="12">
         <v>12.88693</v>
       </c>
       <c r="AT103" s="12">
         <v>14.481920000000001</v>
       </c>
       <c r="AU103" s="12">
         <v>0</v>
       </c>
       <c r="AV103" s="12">
         <v>0</v>
       </c>
       <c r="AW103" s="12">
-        <v>1.843</v>
+        <v>2.8140000000000001</v>
       </c>
       <c r="AX103" s="12">
-        <v>1.5114300000000001</v>
+        <v>2.3661400000000001</v>
       </c>
       <c r="AY103" s="12">
         <v>0</v>
       </c>
       <c r="AZ103" s="12">
         <v>0</v>
       </c>
       <c r="BA103" s="12">
-        <v>0.15</v>
+        <v>1.2843899999999999</v>
       </c>
       <c r="BB103" s="12">
-        <v>0.26656000000000002</v>
+        <v>2.4467500000000002</v>
       </c>
     </row>
     <row r="104" spans="1:54" ht="22.5">
       <c r="A104" s="6" t="s">
         <v>97</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C104" s="11">
         <v>0</v>
       </c>
       <c r="D104" s="11">
         <v>0</v>
       </c>
       <c r="E104" s="11">
         <v>0</v>
       </c>
       <c r="F104" s="11">
         <v>0</v>
       </c>
       <c r="G104" s="12">
         <v>0</v>
       </c>
       <c r="H104" s="12">
@@ -18815,66 +18815,66 @@
       <c r="AO104" s="12">
         <v>53.21</v>
       </c>
       <c r="AP104" s="12">
         <v>9.9505800000000004</v>
       </c>
       <c r="AQ104" s="12">
         <v>0</v>
       </c>
       <c r="AR104" s="12">
         <v>0</v>
       </c>
       <c r="AS104" s="12">
         <v>52.317999999999998</v>
       </c>
       <c r="AT104" s="12">
         <v>10.714320000000001</v>
       </c>
       <c r="AU104" s="12">
         <v>0</v>
       </c>
       <c r="AV104" s="12">
         <v>0</v>
       </c>
       <c r="AW104" s="12">
-        <v>1.2529999999999999</v>
+        <v>2.1629999999999998</v>
       </c>
       <c r="AX104" s="12">
-        <v>0.46650999999999998</v>
+        <v>0.86016000000000004</v>
       </c>
       <c r="AY104" s="12">
         <v>0</v>
       </c>
       <c r="AZ104" s="12">
         <v>0</v>
       </c>
       <c r="BA104" s="12">
-        <v>4.7460000000000004</v>
+        <v>6.9509999999999996</v>
       </c>
       <c r="BB104" s="12">
-        <v>2.3265899999999999</v>
+        <v>3.3413400000000002</v>
       </c>
     </row>
     <row r="105" spans="1:54" ht="22.5">
       <c r="A105" s="6" t="s">
         <v>98</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C105" s="11">
         <v>1.2949999999999999</v>
       </c>
       <c r="D105" s="11">
         <v>1.0880000000000001</v>
       </c>
       <c r="E105" s="11">
         <v>540.58826999999997</v>
       </c>
       <c r="F105" s="11">
         <v>948.64823000000001</v>
       </c>
       <c r="G105" s="12">
         <v>0.82199999999999995</v>
       </c>
       <c r="H105" s="12">
@@ -18979,66 +18979,66 @@
       <c r="AO105" s="12">
         <v>582.38036999999997</v>
       </c>
       <c r="AP105" s="12">
         <v>2121.9012499999999</v>
       </c>
       <c r="AQ105" s="12">
         <v>27.99</v>
       </c>
       <c r="AR105" s="12">
         <v>16.119289999999999</v>
       </c>
       <c r="AS105" s="12">
         <v>501.36950999999999</v>
       </c>
       <c r="AT105" s="12">
         <v>2061.2828</v>
       </c>
       <c r="AU105" s="12">
         <v>0.2</v>
       </c>
       <c r="AV105" s="12">
         <v>4.6309999999999997E-2</v>
       </c>
       <c r="AW105" s="12">
-        <v>72.113140000000001</v>
+        <v>123.74714</v>
       </c>
       <c r="AX105" s="12">
-        <v>291.22744</v>
+        <v>521.55559000000005</v>
       </c>
       <c r="AY105" s="12">
         <v>0</v>
       </c>
       <c r="AZ105" s="12">
         <v>0</v>
       </c>
       <c r="BA105" s="12">
-        <v>67.487849999999995</v>
+        <v>88.926630000000003</v>
       </c>
       <c r="BB105" s="12">
-        <v>265.65622000000002</v>
+        <v>334.72980999999999</v>
       </c>
     </row>
     <row r="106" spans="1:54">
       <c r="A106" s="6" t="s">
         <v>99</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C106" s="11">
         <v>0</v>
       </c>
       <c r="D106" s="11">
         <v>0</v>
       </c>
       <c r="E106" s="11">
         <v>0</v>
       </c>
       <c r="F106" s="11">
         <v>0</v>
       </c>
       <c r="G106" s="12">
         <v>0</v>
       </c>
       <c r="H106" s="12">
@@ -19471,66 +19471,66 @@
       <c r="AO108" s="12">
         <v>64.210599999999999</v>
       </c>
       <c r="AP108" s="12">
         <v>162.13311999999999</v>
       </c>
       <c r="AQ108" s="12">
         <v>0</v>
       </c>
       <c r="AR108" s="12">
         <v>0</v>
       </c>
       <c r="AS108" s="12">
         <v>1.9611000000000001</v>
       </c>
       <c r="AT108" s="12">
         <v>18.064599999999999</v>
       </c>
       <c r="AU108" s="12">
         <v>0</v>
       </c>
       <c r="AV108" s="12">
         <v>0</v>
       </c>
       <c r="AW108" s="12">
-        <v>0.21440000000000001</v>
+        <v>0.3196</v>
       </c>
       <c r="AX108" s="12">
-        <v>1.6525300000000001</v>
+        <v>2.21339</v>
       </c>
       <c r="AY108" s="12">
         <v>0</v>
       </c>
       <c r="AZ108" s="12">
         <v>0</v>
       </c>
       <c r="BA108" s="12">
-        <v>8.9599999999999999E-2</v>
+        <v>0.2402</v>
       </c>
       <c r="BB108" s="12">
-        <v>0.71604999999999996</v>
+        <v>2.1055899999999999</v>
       </c>
     </row>
     <row r="109" spans="1:54" ht="22.5">
       <c r="A109" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C109" s="11">
         <v>0</v>
       </c>
       <c r="D109" s="11">
         <v>0</v>
       </c>
       <c r="E109" s="11">
         <v>1714.3970200000001</v>
       </c>
       <c r="F109" s="11">
         <v>4383.2017500000002</v>
       </c>
       <c r="G109" s="12">
         <v>1.0500000000000001E-2</v>
       </c>
       <c r="H109" s="12">
@@ -19635,66 +19635,66 @@
       <c r="AO109" s="12">
         <v>1868.8522599999999</v>
       </c>
       <c r="AP109" s="12">
         <v>6679.6098199999997</v>
       </c>
       <c r="AQ109" s="12">
         <v>86.62</v>
       </c>
       <c r="AR109" s="12">
         <v>41.202460000000002</v>
       </c>
       <c r="AS109" s="12">
         <v>1571.6828</v>
       </c>
       <c r="AT109" s="12">
         <v>6625.6878800000004</v>
       </c>
       <c r="AU109" s="12">
         <v>0</v>
       </c>
       <c r="AV109" s="12">
         <v>0</v>
       </c>
       <c r="AW109" s="12">
-        <v>205.91898</v>
+        <v>384.30862999999999</v>
       </c>
       <c r="AX109" s="12">
-        <v>792.88820999999996</v>
+        <v>1554.8496600000001</v>
       </c>
       <c r="AY109" s="12">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AZ109" s="12">
-        <v>0</v>
+        <v>2.4830800000000002</v>
       </c>
       <c r="BA109" s="12">
-        <v>196.05278000000001</v>
+        <v>259.79237000000001</v>
       </c>
       <c r="BB109" s="12">
-        <v>942.60006999999996</v>
+        <v>1202.4424799999999</v>
       </c>
     </row>
     <row r="110" spans="1:54" ht="45">
       <c r="A110" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C110" s="11">
         <v>0</v>
       </c>
       <c r="D110" s="11">
         <v>0</v>
       </c>
       <c r="E110" s="11">
         <v>1819.56871</v>
       </c>
       <c r="F110" s="11">
         <v>2432.0968200000002</v>
       </c>
       <c r="G110" s="12">
         <v>0.61550000000000005</v>
       </c>
       <c r="H110" s="12">
@@ -19799,66 +19799,66 @@
       <c r="AO110" s="12">
         <v>1266.9693400000001</v>
       </c>
       <c r="AP110" s="12">
         <v>629.92421999999999</v>
       </c>
       <c r="AQ110" s="12">
         <v>0</v>
       </c>
       <c r="AR110" s="12">
         <v>0</v>
       </c>
       <c r="AS110" s="12">
         <v>740.90279999999996</v>
       </c>
       <c r="AT110" s="12">
         <v>520.197</v>
       </c>
       <c r="AU110" s="12">
         <v>0</v>
       </c>
       <c r="AV110" s="12">
         <v>0</v>
       </c>
       <c r="AW110" s="12">
-        <v>103.04501999999999</v>
+        <v>163.59602000000001</v>
       </c>
       <c r="AX110" s="12">
-        <v>72.042069999999995</v>
+        <v>106.23699999999999</v>
       </c>
       <c r="AY110" s="12">
         <v>0</v>
       </c>
       <c r="AZ110" s="12">
         <v>0</v>
       </c>
       <c r="BA110" s="12">
-        <v>129.2148</v>
+        <v>202.33779999999999</v>
       </c>
       <c r="BB110" s="12">
-        <v>98.386080000000007</v>
+        <v>136.68323000000001</v>
       </c>
     </row>
     <row r="111" spans="1:54" ht="33.75">
       <c r="A111" s="6" t="s">
         <v>104</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C111" s="11">
         <v>0</v>
       </c>
       <c r="D111" s="11">
         <v>0</v>
       </c>
       <c r="E111" s="11">
         <v>3</v>
       </c>
       <c r="F111" s="11">
         <v>6.742</v>
       </c>
       <c r="G111" s="12">
         <v>0</v>
       </c>
       <c r="H111" s="12">
@@ -20127,66 +20127,66 @@
       <c r="AO112" s="12">
         <v>68.93271</v>
       </c>
       <c r="AP112" s="12">
         <v>188.10351</v>
       </c>
       <c r="AQ112" s="12">
         <v>0</v>
       </c>
       <c r="AR112" s="12">
         <v>0</v>
       </c>
       <c r="AS112" s="12">
         <v>77.119990000000001</v>
       </c>
       <c r="AT112" s="12">
         <v>192.35035999999999</v>
       </c>
       <c r="AU112" s="12">
         <v>0</v>
       </c>
       <c r="AV112" s="12">
         <v>0</v>
       </c>
       <c r="AW112" s="12">
-        <v>7.4350199999999997</v>
+        <v>11.395580000000001</v>
       </c>
       <c r="AX112" s="12">
-        <v>23.58193</v>
+        <v>35.200090000000003</v>
       </c>
       <c r="AY112" s="12">
         <v>0</v>
       </c>
       <c r="AZ112" s="12">
         <v>0</v>
       </c>
       <c r="BA112" s="12">
-        <v>5.5128300000000001</v>
+        <v>7.6478299999999999</v>
       </c>
       <c r="BB112" s="12">
-        <v>18.57216</v>
+        <v>24.818069999999999</v>
       </c>
     </row>
     <row r="113" spans="1:54" ht="56.25">
       <c r="A113" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C113" s="11">
         <v>120.292</v>
       </c>
       <c r="D113" s="11">
         <v>96.974999999999994</v>
       </c>
       <c r="E113" s="11">
         <v>4987.93246</v>
       </c>
       <c r="F113" s="11">
         <v>5694.0660399999997</v>
       </c>
       <c r="G113" s="12">
         <v>346.387</v>
       </c>
       <c r="H113" s="12">
@@ -20291,66 +20291,66 @@
       <c r="AO113" s="12">
         <v>4315.4443600000004</v>
       </c>
       <c r="AP113" s="12">
         <v>9836.9415000000008</v>
       </c>
       <c r="AQ113" s="12">
         <v>0</v>
       </c>
       <c r="AR113" s="12">
         <v>0</v>
       </c>
       <c r="AS113" s="12">
         <v>3870.3265999999999</v>
       </c>
       <c r="AT113" s="12">
         <v>10539.720520000001</v>
       </c>
       <c r="AU113" s="12">
         <v>0</v>
       </c>
       <c r="AV113" s="12">
         <v>0</v>
       </c>
       <c r="AW113" s="12">
-        <v>613.23478999999998</v>
+        <v>1001.20311</v>
       </c>
       <c r="AX113" s="12">
-        <v>1531.57024</v>
+        <v>2526.4670500000002</v>
       </c>
       <c r="AY113" s="12">
         <v>0</v>
       </c>
       <c r="AZ113" s="12">
         <v>0</v>
       </c>
       <c r="BA113" s="12">
-        <v>551.94799</v>
+        <v>767.91627000000005</v>
       </c>
       <c r="BB113" s="12">
-        <v>1649.0081600000001</v>
+        <v>2256.7971499999999</v>
       </c>
     </row>
     <row r="114" spans="1:54" ht="33.75">
       <c r="A114" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C114" s="11">
         <v>0</v>
       </c>
       <c r="D114" s="11">
         <v>0</v>
       </c>
       <c r="E114" s="11">
         <v>34.08708</v>
       </c>
       <c r="F114" s="11">
         <v>55.7</v>
       </c>
       <c r="G114" s="12">
         <v>0</v>
       </c>
       <c r="H114" s="12">
@@ -20455,66 +20455,66 @@
       <c r="AO114" s="12">
         <v>50.86748</v>
       </c>
       <c r="AP114" s="12">
         <v>79.47448</v>
       </c>
       <c r="AQ114" s="12">
         <v>0</v>
       </c>
       <c r="AR114" s="12">
         <v>0</v>
       </c>
       <c r="AS114" s="12">
         <v>75.427729999999997</v>
       </c>
       <c r="AT114" s="12">
         <v>145.67035000000001</v>
       </c>
       <c r="AU114" s="12">
         <v>0</v>
       </c>
       <c r="AV114" s="12">
         <v>0</v>
       </c>
       <c r="AW114" s="12">
-        <v>12.16764</v>
+        <v>13.30978</v>
       </c>
       <c r="AX114" s="12">
-        <v>20.939430000000002</v>
+        <v>23.407710000000002</v>
       </c>
       <c r="AY114" s="12">
         <v>0</v>
       </c>
       <c r="AZ114" s="12">
         <v>0</v>
       </c>
       <c r="BA114" s="12">
-        <v>0.17992</v>
+        <v>3.64534</v>
       </c>
       <c r="BB114" s="12">
-        <v>0.50854999999999995</v>
+        <v>6.9500200000000003</v>
       </c>
     </row>
     <row r="115" spans="1:54" ht="22.5">
       <c r="A115" s="6" t="s">
         <v>108</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C115" s="11">
         <v>2.7</v>
       </c>
       <c r="D115" s="11">
         <v>0.10100000000000001</v>
       </c>
       <c r="E115" s="11">
         <v>10.1328</v>
       </c>
       <c r="F115" s="11">
         <v>13.715870000000001</v>
       </c>
       <c r="G115" s="12">
         <v>0</v>
       </c>
       <c r="H115" s="12">
@@ -20631,54 +20631,54 @@
       <c r="AS115" s="12">
         <v>6.0856599999999998</v>
       </c>
       <c r="AT115" s="12">
         <v>13.415430000000001</v>
       </c>
       <c r="AU115" s="12">
         <v>1.127</v>
       </c>
       <c r="AV115" s="12">
         <v>0.85858000000000001</v>
       </c>
       <c r="AW115" s="12">
         <v>0.65015999999999996</v>
       </c>
       <c r="AX115" s="12">
         <v>1.21068</v>
       </c>
       <c r="AY115" s="12">
         <v>0</v>
       </c>
       <c r="AZ115" s="12">
         <v>0</v>
       </c>
       <c r="BA115" s="12">
-        <v>0.21407999999999999</v>
+        <v>0.45407999999999998</v>
       </c>
       <c r="BB115" s="12">
-        <v>0.52215999999999996</v>
+        <v>0.72616000000000003</v>
       </c>
     </row>
     <row r="116" spans="1:54" ht="22.5">
       <c r="A116" s="6" t="s">
         <v>109</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C116" s="11">
         <v>0</v>
       </c>
       <c r="D116" s="11">
         <v>0</v>
       </c>
       <c r="E116" s="11">
         <v>2.4900000000000002</v>
       </c>
       <c r="F116" s="11">
         <v>3.8160799999999999</v>
       </c>
       <c r="G116" s="12">
         <v>0</v>
       </c>
       <c r="H116" s="12">
@@ -20795,54 +20795,54 @@
       <c r="AS116" s="12">
         <v>4.7660000000000001E-2</v>
       </c>
       <c r="AT116" s="12">
         <v>0.99373</v>
       </c>
       <c r="AU116" s="12">
         <v>0</v>
       </c>
       <c r="AV116" s="12">
         <v>0</v>
       </c>
       <c r="AW116" s="12">
         <v>0</v>
       </c>
       <c r="AX116" s="12">
         <v>0</v>
       </c>
       <c r="AY116" s="12">
         <v>0</v>
       </c>
       <c r="AZ116" s="12">
         <v>0</v>
       </c>
       <c r="BA116" s="12">
-        <v>1.44E-2</v>
+        <v>2.7900000000000001E-2</v>
       </c>
       <c r="BB116" s="12">
-        <v>6.9120000000000001E-2</v>
+        <v>0.13392000000000001</v>
       </c>
     </row>
     <row r="117" spans="1:54" ht="33.75">
       <c r="A117" s="6" t="s">
         <v>110</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C117" s="11">
         <v>0</v>
       </c>
       <c r="D117" s="11">
         <v>0</v>
       </c>
       <c r="E117" s="11">
         <v>47.481200000000001</v>
       </c>
       <c r="F117" s="11">
         <v>40.680660000000003</v>
       </c>
       <c r="G117" s="12">
         <v>0</v>
       </c>
       <c r="H117" s="12">
@@ -20947,54 +20947,54 @@
       <c r="AO117" s="12">
         <v>4.2614999999999998</v>
       </c>
       <c r="AP117" s="12">
         <v>7.9365899999999998</v>
       </c>
       <c r="AQ117" s="12">
         <v>0</v>
       </c>
       <c r="AR117" s="12">
         <v>0</v>
       </c>
       <c r="AS117" s="12">
         <v>1.7150799999999999</v>
       </c>
       <c r="AT117" s="12">
         <v>4.4139499999999998</v>
       </c>
       <c r="AU117" s="12">
         <v>0</v>
       </c>
       <c r="AV117" s="12">
         <v>0</v>
       </c>
       <c r="AW117" s="12">
-        <v>0.41799999999999998</v>
+        <v>0.51300000000000001</v>
       </c>
       <c r="AX117" s="12">
-        <v>0.66610999999999998</v>
+        <v>0.89976999999999996</v>
       </c>
       <c r="AY117" s="12">
         <v>0</v>
       </c>
       <c r="AZ117" s="12">
         <v>0</v>
       </c>
       <c r="BA117" s="12">
         <v>0</v>
       </c>
       <c r="BB117" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:54" ht="33.75">
       <c r="A118" s="6" t="s">
         <v>111</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>245</v>
       </c>
       <c r="C118" s="11">
         <v>0</v>
       </c>
       <c r="D118" s="11">
@@ -21111,66 +21111,66 @@
       <c r="AO118" s="12">
         <v>348.65028000000001</v>
       </c>
       <c r="AP118" s="12">
         <v>1488.8953799999999</v>
       </c>
       <c r="AQ118" s="12">
         <v>0</v>
       </c>
       <c r="AR118" s="12">
         <v>0</v>
       </c>
       <c r="AS118" s="12">
         <v>434.82691</v>
       </c>
       <c r="AT118" s="12">
         <v>1895.7943700000001</v>
       </c>
       <c r="AU118" s="12">
         <v>0</v>
       </c>
       <c r="AV118" s="12">
         <v>0</v>
       </c>
       <c r="AW118" s="12">
-        <v>58.597940000000001</v>
+        <v>86.947550000000007</v>
       </c>
       <c r="AX118" s="12">
-        <v>256.40233999999998</v>
+        <v>390.62542000000002</v>
       </c>
       <c r="AY118" s="12">
         <v>0</v>
       </c>
       <c r="AZ118" s="12">
         <v>0</v>
       </c>
       <c r="BA118" s="12">
-        <v>48.870190000000001</v>
+        <v>81.174869999999999</v>
       </c>
       <c r="BB118" s="12">
-        <v>249.58554000000001</v>
+        <v>375.60696999999999</v>
       </c>
     </row>
     <row r="119" spans="1:54" ht="33.75">
       <c r="A119" s="6" t="s">
         <v>112</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C119" s="11">
         <v>0</v>
       </c>
       <c r="D119" s="11">
         <v>0</v>
       </c>
       <c r="E119" s="11">
         <v>28.207599999999999</v>
       </c>
       <c r="F119" s="11">
         <v>49.850479999999997</v>
       </c>
       <c r="G119" s="12">
         <v>0</v>
       </c>
       <c r="H119" s="12">
@@ -21287,54 +21287,54 @@
       <c r="AS119" s="12">
         <v>0.86065000000000003</v>
       </c>
       <c r="AT119" s="12">
         <v>4.4170800000000003</v>
       </c>
       <c r="AU119" s="12">
         <v>0</v>
       </c>
       <c r="AV119" s="12">
         <v>0</v>
       </c>
       <c r="AW119" s="12">
         <v>6.9599999999999995E-2</v>
       </c>
       <c r="AX119" s="12">
         <v>0.58526999999999996</v>
       </c>
       <c r="AY119" s="12">
         <v>0</v>
       </c>
       <c r="AZ119" s="12">
         <v>0</v>
       </c>
       <c r="BA119" s="12">
-        <v>3.7970000000000002</v>
+        <v>3.8180000000000001</v>
       </c>
       <c r="BB119" s="12">
-        <v>8.77</v>
+        <v>9.0029000000000003</v>
       </c>
     </row>
     <row r="120" spans="1:54" ht="45">
       <c r="A120" s="6" t="s">
         <v>113</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>247</v>
       </c>
       <c r="C120" s="11">
         <v>0.41599999999999998</v>
       </c>
       <c r="D120" s="11">
         <v>0.62033000000000005</v>
       </c>
       <c r="E120" s="11">
         <v>366.05072000000001</v>
       </c>
       <c r="F120" s="11">
         <v>659.61906999999997</v>
       </c>
       <c r="G120" s="12">
         <v>0.76800000000000002</v>
       </c>
       <c r="H120" s="12">
@@ -21439,66 +21439,66 @@
       <c r="AO120" s="12">
         <v>115.93057</v>
       </c>
       <c r="AP120" s="12">
         <v>281.00499000000002</v>
       </c>
       <c r="AQ120" s="12">
         <v>0</v>
       </c>
       <c r="AR120" s="12">
         <v>0</v>
       </c>
       <c r="AS120" s="12">
         <v>89.670559999999995</v>
       </c>
       <c r="AT120" s="12">
         <v>274.12277999999998</v>
       </c>
       <c r="AU120" s="12">
         <v>0</v>
       </c>
       <c r="AV120" s="12">
         <v>0</v>
       </c>
       <c r="AW120" s="12">
-        <v>11.318239999999999</v>
+        <v>20.53124</v>
       </c>
       <c r="AX120" s="12">
-        <v>30.314720000000001</v>
+        <v>59.463009999999997</v>
       </c>
       <c r="AY120" s="12">
         <v>0</v>
       </c>
       <c r="AZ120" s="12">
         <v>0</v>
       </c>
       <c r="BA120" s="12">
-        <v>12.3894</v>
+        <v>19.482410000000002</v>
       </c>
       <c r="BB120" s="12">
-        <v>38.875329999999998</v>
+        <v>55.826689999999999</v>
       </c>
     </row>
     <row r="121" spans="1:54" ht="56.25">
       <c r="A121" s="6" t="s">
         <v>114</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C121" s="11">
         <v>1.8768</v>
       </c>
       <c r="D121" s="11">
         <v>2.018E-2</v>
       </c>
       <c r="E121" s="11">
         <v>105.70247999999999</v>
       </c>
       <c r="F121" s="11">
         <v>229.99763999999999</v>
       </c>
       <c r="G121" s="12">
         <v>20</v>
       </c>
       <c r="H121" s="12">
@@ -21603,66 +21603,66 @@
       <c r="AO121" s="12">
         <v>179.12065000000001</v>
       </c>
       <c r="AP121" s="12">
         <v>617.91333999999995</v>
       </c>
       <c r="AQ121" s="12">
         <v>680.69399999999996</v>
       </c>
       <c r="AR121" s="12">
         <v>269.19038999999998</v>
       </c>
       <c r="AS121" s="12">
         <v>183.34308999999999</v>
       </c>
       <c r="AT121" s="12">
         <v>809.05998999999997</v>
       </c>
       <c r="AU121" s="12">
         <v>90.24</v>
       </c>
       <c r="AV121" s="12">
         <v>38.66095</v>
       </c>
       <c r="AW121" s="12">
-        <v>21.315999999999999</v>
+        <v>38.815750000000001</v>
       </c>
       <c r="AX121" s="12">
-        <v>84.472290000000001</v>
+        <v>160.74518</v>
       </c>
       <c r="AY121" s="12">
-        <v>21</v>
+        <v>43.5</v>
       </c>
       <c r="AZ121" s="12">
-        <v>1.7927900000000001</v>
+        <v>11.104340000000001</v>
       </c>
       <c r="BA121" s="12">
-        <v>15.37724</v>
+        <v>19.84881</v>
       </c>
       <c r="BB121" s="12">
-        <v>88.966809999999995</v>
+        <v>106.02943999999999</v>
       </c>
     </row>
     <row r="122" spans="1:54" ht="56.25">
       <c r="A122" s="6" t="s">
         <v>115</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C122" s="11">
         <v>0</v>
       </c>
       <c r="D122" s="11">
         <v>0</v>
       </c>
       <c r="E122" s="11">
         <v>482.46793000000002</v>
       </c>
       <c r="F122" s="11">
         <v>399.63432999999998</v>
       </c>
       <c r="G122" s="12">
         <v>0</v>
       </c>
       <c r="H122" s="12">
@@ -21767,66 +21767,66 @@
       <c r="AO122" s="12">
         <v>2635.4552600000002</v>
       </c>
       <c r="AP122" s="12">
         <v>1666.7634</v>
       </c>
       <c r="AQ122" s="12">
         <v>0</v>
       </c>
       <c r="AR122" s="12">
         <v>0</v>
       </c>
       <c r="AS122" s="12">
         <v>2049.1872899999998</v>
       </c>
       <c r="AT122" s="12">
         <v>1503.6722</v>
       </c>
       <c r="AU122" s="12">
         <v>0</v>
       </c>
       <c r="AV122" s="12">
         <v>0</v>
       </c>
       <c r="AW122" s="12">
-        <v>331.79987999999997</v>
+        <v>763.00912000000005</v>
       </c>
       <c r="AX122" s="12">
-        <v>206.12712999999999</v>
+        <v>503.90487000000002</v>
       </c>
       <c r="AY122" s="12">
         <v>0</v>
       </c>
       <c r="AZ122" s="12">
         <v>0</v>
       </c>
       <c r="BA122" s="12">
-        <v>291.12295</v>
+        <v>399.00398999999999</v>
       </c>
       <c r="BB122" s="12">
-        <v>228.05158</v>
+        <v>309.05556000000001</v>
       </c>
     </row>
     <row r="123" spans="1:54" ht="67.5">
       <c r="A123" s="6" t="s">
         <v>116</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C123" s="11">
         <v>0</v>
       </c>
       <c r="D123" s="11">
         <v>0</v>
       </c>
       <c r="E123" s="11">
         <v>14.20424</v>
       </c>
       <c r="F123" s="11">
         <v>112.26442</v>
       </c>
       <c r="G123" s="12">
         <v>0</v>
       </c>
       <c r="H123" s="12">
@@ -21931,66 +21931,66 @@
       <c r="AO123" s="12">
         <v>25.927980000000002</v>
       </c>
       <c r="AP123" s="12">
         <v>211.53344000000001</v>
       </c>
       <c r="AQ123" s="12">
         <v>0</v>
       </c>
       <c r="AR123" s="12">
         <v>0</v>
       </c>
       <c r="AS123" s="12">
         <v>30.98997</v>
       </c>
       <c r="AT123" s="12">
         <v>266.08825000000002</v>
       </c>
       <c r="AU123" s="12">
         <v>0</v>
       </c>
       <c r="AV123" s="12">
         <v>0</v>
       </c>
       <c r="AW123" s="12">
-        <v>4.8143200000000004</v>
+        <v>8.8631799999999998</v>
       </c>
       <c r="AX123" s="12">
-        <v>41.79907</v>
+        <v>75.34442</v>
       </c>
       <c r="AY123" s="12">
         <v>0</v>
       </c>
       <c r="AZ123" s="12">
         <v>0</v>
       </c>
       <c r="BA123" s="12">
-        <v>7.1386399999999997</v>
+        <v>8.9870900000000002</v>
       </c>
       <c r="BB123" s="12">
-        <v>68.740530000000007</v>
+        <v>90.712450000000004</v>
       </c>
     </row>
     <row r="124" spans="1:54" ht="33.75">
       <c r="A124" s="6" t="s">
         <v>117</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C124" s="11">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="D124" s="11">
         <v>0.12939000000000001</v>
       </c>
       <c r="E124" s="11">
         <v>20.842210000000001</v>
       </c>
       <c r="F124" s="11">
         <v>47.97645</v>
       </c>
       <c r="G124" s="12">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="H124" s="12">
@@ -22095,66 +22095,66 @@
       <c r="AO124" s="12">
         <v>8.6156100000000002</v>
       </c>
       <c r="AP124" s="12">
         <v>36.737400000000001</v>
       </c>
       <c r="AQ124" s="12">
         <v>0</v>
       </c>
       <c r="AR124" s="12">
         <v>0</v>
       </c>
       <c r="AS124" s="12">
         <v>10.5844</v>
       </c>
       <c r="AT124" s="12">
         <v>41.603259999999999</v>
       </c>
       <c r="AU124" s="12">
         <v>0</v>
       </c>
       <c r="AV124" s="12">
         <v>0</v>
       </c>
       <c r="AW124" s="12">
-        <v>1.4807999999999999</v>
+        <v>2.3454999999999999</v>
       </c>
       <c r="AX124" s="12">
-        <v>3.5666099999999998</v>
+        <v>13.20722</v>
       </c>
       <c r="AY124" s="12">
         <v>0</v>
       </c>
       <c r="AZ124" s="12">
         <v>0</v>
       </c>
       <c r="BA124" s="12">
-        <v>1.2494000000000001</v>
+        <v>2.23088</v>
       </c>
       <c r="BB124" s="12">
-        <v>4.5153999999999996</v>
+        <v>12.99972</v>
       </c>
     </row>
     <row r="125" spans="1:54" ht="45">
       <c r="A125" s="6" t="s">
         <v>118</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C125" s="11">
         <v>1.6258999999999999</v>
       </c>
       <c r="D125" s="11">
         <v>0.64464999999999995</v>
       </c>
       <c r="E125" s="11">
         <v>2871.4825000000001</v>
       </c>
       <c r="F125" s="11">
         <v>2735.66572</v>
       </c>
       <c r="G125" s="12">
         <v>8.6491000000000007</v>
       </c>
       <c r="H125" s="12">
@@ -22259,66 +22259,66 @@
       <c r="AO125" s="12">
         <v>1833.83519</v>
       </c>
       <c r="AP125" s="12">
         <v>2988.2712000000001</v>
       </c>
       <c r="AQ125" s="12">
         <v>0</v>
       </c>
       <c r="AR125" s="12">
         <v>0</v>
       </c>
       <c r="AS125" s="12">
         <v>719.70582999999999</v>
       </c>
       <c r="AT125" s="12">
         <v>1409.4085600000001</v>
       </c>
       <c r="AU125" s="12">
         <v>0</v>
       </c>
       <c r="AV125" s="12">
         <v>0</v>
       </c>
       <c r="AW125" s="12">
-        <v>141.06169</v>
+        <v>179.10636</v>
       </c>
       <c r="AX125" s="12">
-        <v>188.19431</v>
+        <v>281.22061000000002</v>
       </c>
       <c r="AY125" s="12">
         <v>0</v>
       </c>
       <c r="AZ125" s="12">
         <v>0</v>
       </c>
       <c r="BA125" s="12">
-        <v>134.76857000000001</v>
+        <v>189.34662</v>
       </c>
       <c r="BB125" s="12">
-        <v>363.86973</v>
+        <v>455.50389999999999</v>
       </c>
     </row>
     <row r="126" spans="1:54" ht="33.75">
       <c r="A126" s="6" t="s">
         <v>119</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C126" s="11">
         <v>0.44685000000000002</v>
       </c>
       <c r="D126" s="11">
         <v>0.67362</v>
       </c>
       <c r="E126" s="11">
         <v>67.117419999999996</v>
       </c>
       <c r="F126" s="11">
         <v>164.47515000000001</v>
       </c>
       <c r="G126" s="12">
         <v>1.9219999999999999</v>
       </c>
       <c r="H126" s="12">
@@ -22423,66 +22423,66 @@
       <c r="AO126" s="12">
         <v>2.0904699999999998</v>
       </c>
       <c r="AP126" s="12">
         <v>8.9759700000000002</v>
       </c>
       <c r="AQ126" s="12">
         <v>0</v>
       </c>
       <c r="AR126" s="12">
         <v>0</v>
       </c>
       <c r="AS126" s="12">
         <v>1.66275</v>
       </c>
       <c r="AT126" s="12">
         <v>6.1472499999999997</v>
       </c>
       <c r="AU126" s="12">
         <v>0</v>
       </c>
       <c r="AV126" s="12">
         <v>0</v>
       </c>
       <c r="AW126" s="12">
-        <v>0.27239999999999998</v>
+        <v>0.40566000000000002</v>
       </c>
       <c r="AX126" s="12">
-        <v>1.3793599999999999</v>
+        <v>2.0580599999999998</v>
       </c>
       <c r="AY126" s="12">
         <v>0</v>
       </c>
       <c r="AZ126" s="12">
         <v>0</v>
       </c>
       <c r="BA126" s="12">
-        <v>1.6760000000000001E-2</v>
+        <v>2.3900000000000001E-2</v>
       </c>
       <c r="BB126" s="12">
-        <v>0.20383000000000001</v>
+        <v>0.28737000000000001</v>
       </c>
     </row>
     <row r="127" spans="1:54" ht="33.75" customHeight="1">
       <c r="A127" s="6" t="s">
         <v>120</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C127" s="11">
         <v>0</v>
       </c>
       <c r="D127" s="11">
         <v>0</v>
       </c>
       <c r="E127" s="11">
         <v>124.79172</v>
       </c>
       <c r="F127" s="11">
         <v>381.38704000000001</v>
       </c>
       <c r="G127" s="12">
         <v>0</v>
       </c>
       <c r="H127" s="12">
@@ -22745,72 +22745,72 @@
       <c r="AM128" s="12">
         <v>20.795000000000002</v>
       </c>
       <c r="AN128" s="12">
         <v>57.618690000000001</v>
       </c>
       <c r="AO128" s="12">
         <v>795.80439000000001</v>
       </c>
       <c r="AP128" s="12">
         <v>2962.6734099999999</v>
       </c>
       <c r="AQ128" s="12">
         <v>2.306</v>
       </c>
       <c r="AR128" s="12">
         <v>30.305520000000001</v>
       </c>
       <c r="AS128" s="12">
         <v>576.45488999999998</v>
       </c>
       <c r="AT128" s="12">
         <v>2975.0999000000002</v>
       </c>
       <c r="AU128" s="12">
-        <v>0.5</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AV128" s="12">
-        <v>1.5269999999999999</v>
+        <v>3.4089999999999998</v>
       </c>
       <c r="AW128" s="12">
-        <v>123.85455</v>
+        <v>138.05188000000001</v>
       </c>
       <c r="AX128" s="12">
-        <v>587.94934000000001</v>
+        <v>717.25797999999998</v>
       </c>
       <c r="AY128" s="12">
         <v>0</v>
       </c>
       <c r="AZ128" s="12">
         <v>0</v>
       </c>
       <c r="BA128" s="12">
-        <v>103.62663999999999</v>
+        <v>164.03838999999999</v>
       </c>
       <c r="BB128" s="12">
-        <v>487.35207000000003</v>
+        <v>721.24647000000004</v>
       </c>
     </row>
     <row r="129" spans="1:54" ht="45">
       <c r="A129" s="6" t="s">
         <v>122</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C129" s="11">
         <v>0</v>
       </c>
       <c r="D129" s="11">
         <v>0</v>
       </c>
       <c r="E129" s="11">
         <v>3694737.2080000001</v>
       </c>
       <c r="F129" s="11">
         <v>1922.54027</v>
       </c>
       <c r="G129" s="12">
         <v>215</v>
       </c>
       <c r="H129" s="12">
@@ -22915,66 +22915,66 @@
       <c r="AO129" s="12">
         <v>3132477.39597</v>
       </c>
       <c r="AP129" s="12">
         <v>1457.59338</v>
       </c>
       <c r="AQ129" s="12">
         <v>0</v>
       </c>
       <c r="AR129" s="12">
         <v>0</v>
       </c>
       <c r="AS129" s="12">
         <v>3041369.12421</v>
       </c>
       <c r="AT129" s="12">
         <v>1739.50891</v>
       </c>
       <c r="AU129" s="12">
         <v>0</v>
       </c>
       <c r="AV129" s="12">
         <v>0</v>
       </c>
       <c r="AW129" s="12">
-        <v>488679.7525</v>
+        <v>757603.00650000002</v>
       </c>
       <c r="AX129" s="12">
-        <v>225.08902</v>
+        <v>361.33769000000001</v>
       </c>
       <c r="AY129" s="12">
         <v>0</v>
       </c>
       <c r="AZ129" s="12">
         <v>0</v>
       </c>
       <c r="BA129" s="12">
-        <v>473549.86499999999</v>
+        <v>740811.38249999995</v>
       </c>
       <c r="BB129" s="12">
-        <v>285.48712</v>
+        <v>442.31052</v>
       </c>
     </row>
     <row r="130" spans="1:54" ht="56.25">
       <c r="A130" s="6" t="s">
         <v>123</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C130" s="11">
         <v>20.2</v>
       </c>
       <c r="D130" s="11">
         <v>1.8102199999999999</v>
       </c>
       <c r="E130" s="11">
         <v>4106.0962799999998</v>
       </c>
       <c r="F130" s="11">
         <v>1405.24891</v>
       </c>
       <c r="G130" s="12">
         <v>24.167999999999999</v>
       </c>
       <c r="H130" s="12">
@@ -23079,66 +23079,66 @@
       <c r="AO130" s="12">
         <v>579.53895</v>
       </c>
       <c r="AP130" s="12">
         <v>671.14133000000004</v>
       </c>
       <c r="AQ130" s="12">
         <v>518.86608000000001</v>
       </c>
       <c r="AR130" s="12">
         <v>139.66327999999999</v>
       </c>
       <c r="AS130" s="12">
         <v>652.50854000000004</v>
       </c>
       <c r="AT130" s="12">
         <v>708.84532999999999</v>
       </c>
       <c r="AU130" s="12">
         <v>0</v>
       </c>
       <c r="AV130" s="12">
         <v>0</v>
       </c>
       <c r="AW130" s="12">
-        <v>76.582179999999994</v>
+        <v>111.22714000000001</v>
       </c>
       <c r="AX130" s="12">
-        <v>87.163539999999998</v>
+        <v>125.38017000000001</v>
       </c>
       <c r="AY130" s="12">
         <v>0</v>
       </c>
       <c r="AZ130" s="12">
         <v>0</v>
       </c>
       <c r="BA130" s="12">
-        <v>16.794219999999999</v>
+        <v>78.641019999999997</v>
       </c>
       <c r="BB130" s="12">
-        <v>15.72789</v>
+        <v>74.452380000000005</v>
       </c>
     </row>
     <row r="131" spans="1:54">
       <c r="A131" s="6" t="s">
         <v>124</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C131" s="11">
         <v>0</v>
       </c>
       <c r="D131" s="11">
         <v>0</v>
       </c>
       <c r="E131" s="11">
         <v>1556.519</v>
       </c>
       <c r="F131" s="11">
         <v>623.60487999999998</v>
       </c>
       <c r="G131" s="12">
         <v>0</v>
       </c>
       <c r="H131" s="12">
@@ -23243,66 +23243,66 @@
       <c r="AO131" s="12">
         <v>577.08072000000004</v>
       </c>
       <c r="AP131" s="12">
         <v>335.38369</v>
       </c>
       <c r="AQ131" s="12">
         <v>0</v>
       </c>
       <c r="AR131" s="12">
         <v>0</v>
       </c>
       <c r="AS131" s="12">
         <v>959.08938000000001</v>
       </c>
       <c r="AT131" s="12">
         <v>580.77317000000005</v>
       </c>
       <c r="AU131" s="12">
         <v>0</v>
       </c>
       <c r="AV131" s="12">
         <v>0</v>
       </c>
       <c r="AW131" s="12">
-        <v>130.41720000000001</v>
+        <v>213.67179999999999</v>
       </c>
       <c r="AX131" s="12">
-        <v>62.578470000000003</v>
+        <v>127.14075</v>
       </c>
       <c r="AY131" s="12">
         <v>0</v>
       </c>
       <c r="AZ131" s="12">
         <v>0</v>
       </c>
       <c r="BA131" s="12">
-        <v>151.10527999999999</v>
+        <v>261.65183999999999</v>
       </c>
       <c r="BB131" s="12">
-        <v>82.97439</v>
+        <v>137.0522</v>
       </c>
     </row>
     <row r="132" spans="1:54" ht="22.5">
       <c r="A132" s="6" t="s">
         <v>125</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C132" s="11">
         <v>0</v>
       </c>
       <c r="D132" s="11">
         <v>0</v>
       </c>
       <c r="E132" s="11">
         <v>0</v>
       </c>
       <c r="F132" s="11">
         <v>0</v>
       </c>
       <c r="G132" s="12">
         <v>0</v>
       </c>
       <c r="H132" s="12">
@@ -23899,66 +23899,66 @@
       <c r="AO135" s="12">
         <v>5.4920799999999996</v>
       </c>
       <c r="AP135" s="12">
         <v>5.9771700000000001</v>
       </c>
       <c r="AQ135" s="12">
         <v>0</v>
       </c>
       <c r="AR135" s="12">
         <v>0</v>
       </c>
       <c r="AS135" s="12">
         <v>9.0010600000000007</v>
       </c>
       <c r="AT135" s="12">
         <v>10.37598</v>
       </c>
       <c r="AU135" s="12">
         <v>0</v>
       </c>
       <c r="AV135" s="12">
         <v>0</v>
       </c>
       <c r="AW135" s="12">
-        <v>0.26534000000000002</v>
+        <v>0.28514</v>
       </c>
       <c r="AX135" s="12">
-        <v>0.25741000000000003</v>
+        <v>0.35210000000000002</v>
       </c>
       <c r="AY135" s="12">
         <v>0</v>
       </c>
       <c r="AZ135" s="12">
         <v>0</v>
       </c>
       <c r="BA135" s="12">
-        <v>2.70092</v>
+        <v>4.1781199999999998</v>
       </c>
       <c r="BB135" s="12">
-        <v>3.20072</v>
+        <v>4.3306800000000001</v>
       </c>
     </row>
     <row r="136" spans="1:54" ht="45">
       <c r="A136" s="6" t="s">
         <v>129</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C136" s="11">
         <v>0</v>
       </c>
       <c r="D136" s="11">
         <v>0</v>
       </c>
       <c r="E136" s="11">
         <v>94</v>
       </c>
       <c r="F136" s="11">
         <v>118.902</v>
       </c>
       <c r="G136" s="12">
         <v>0</v>
       </c>
       <c r="H136" s="12">
@@ -24063,66 +24063,66 @@
       <c r="AO136" s="12">
         <v>50.351599999999998</v>
       </c>
       <c r="AP136" s="12">
         <v>59.637230000000002</v>
       </c>
       <c r="AQ136" s="12">
         <v>80</v>
       </c>
       <c r="AR136" s="12">
         <v>45.189</v>
       </c>
       <c r="AS136" s="12">
         <v>63.619799999999998</v>
       </c>
       <c r="AT136" s="12">
         <v>47.20317</v>
       </c>
       <c r="AU136" s="12">
         <v>0</v>
       </c>
       <c r="AV136" s="12">
         <v>0</v>
       </c>
       <c r="AW136" s="12">
-        <v>5.2539999999999996</v>
+        <v>10.371</v>
       </c>
       <c r="AX136" s="12">
-        <v>2.4378799999999998</v>
+        <v>5.5263499999999999</v>
       </c>
       <c r="AY136" s="12">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AZ136" s="12">
-        <v>23.96</v>
+        <v>36.171999999999997</v>
       </c>
       <c r="BA136" s="12">
-        <v>26.935500000000001</v>
+        <v>28.737500000000001</v>
       </c>
       <c r="BB136" s="12">
-        <v>14.45294</v>
+        <v>16.035409999999999</v>
       </c>
     </row>
     <row r="137" spans="1:54" ht="33.75">
       <c r="A137" s="6" t="s">
         <v>130</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C137" s="11">
         <v>0</v>
       </c>
       <c r="D137" s="11">
         <v>0</v>
       </c>
       <c r="E137" s="11">
         <v>263.19260000000003</v>
       </c>
       <c r="F137" s="11">
         <v>24.713619999999999</v>
       </c>
       <c r="G137" s="12">
         <v>4344.55</v>
       </c>
       <c r="H137" s="12">
@@ -24227,66 +24227,66 @@
       <c r="AO137" s="12">
         <v>1077.3610000000001</v>
       </c>
       <c r="AP137" s="12">
         <v>121.23627</v>
       </c>
       <c r="AQ137" s="12">
         <v>0</v>
       </c>
       <c r="AR137" s="12">
         <v>0</v>
       </c>
       <c r="AS137" s="12">
         <v>11.188000000000001</v>
       </c>
       <c r="AT137" s="12">
         <v>4.8369600000000004</v>
       </c>
       <c r="AU137" s="12">
         <v>0</v>
       </c>
       <c r="AV137" s="12">
         <v>0</v>
       </c>
       <c r="AW137" s="12">
-        <v>10.605</v>
+        <v>10.781000000000001</v>
       </c>
       <c r="AX137" s="12">
-        <v>3.57619</v>
+        <v>3.9466299999999999</v>
       </c>
       <c r="AY137" s="12">
         <v>0</v>
       </c>
       <c r="AZ137" s="12">
         <v>0</v>
       </c>
       <c r="BA137" s="12">
-        <v>0.154</v>
+        <v>0.311</v>
       </c>
       <c r="BB137" s="12">
-        <v>0.32235999999999998</v>
+        <v>0.72741</v>
       </c>
     </row>
     <row r="138" spans="1:54" ht="22.5">
       <c r="A138" s="6" t="s">
         <v>131</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C138" s="11">
         <v>0</v>
       </c>
       <c r="D138" s="11">
         <v>0</v>
       </c>
       <c r="E138" s="11">
         <v>4.4080000000000004</v>
       </c>
       <c r="F138" s="11">
         <v>34.365499999999997</v>
       </c>
       <c r="G138" s="12">
         <v>0</v>
       </c>
       <c r="H138" s="12">
@@ -24719,137 +24719,137 @@
       <c r="AO140" s="17">
         <v>1088.50506</v>
       </c>
       <c r="AP140" s="17">
         <v>184.67451</v>
       </c>
       <c r="AQ140" s="17">
         <v>0</v>
       </c>
       <c r="AR140" s="17">
         <v>0</v>
       </c>
       <c r="AS140" s="17">
         <v>553.95988999999997</v>
       </c>
       <c r="AT140" s="17">
         <v>112.42156</v>
       </c>
       <c r="AU140" s="17">
         <v>0</v>
       </c>
       <c r="AV140" s="17">
         <v>0</v>
       </c>
       <c r="AW140" s="17">
-        <v>10.15375</v>
+        <v>86.556579999999997</v>
       </c>
       <c r="AX140" s="17">
-        <v>4.9642499999999998</v>
+        <v>16.324000000000002</v>
       </c>
       <c r="AY140" s="17">
         <v>0</v>
       </c>
       <c r="AZ140" s="17">
         <v>0</v>
       </c>
       <c r="BA140" s="17">
-        <v>7.8291599999999999</v>
+        <v>147.4058</v>
       </c>
       <c r="BB140" s="17">
-        <v>5.33589</v>
+        <v>34.750950000000003</v>
       </c>
     </row>
     <row r="141" spans="1:54">
       <c r="AM141" s="12"/>
       <c r="AN141" s="12"/>
       <c r="AO141" s="12"/>
       <c r="AP141" s="12"/>
       <c r="AQ141" s="12"/>
       <c r="AR141" s="12"/>
       <c r="AS141" s="12"/>
       <c r="AT141" s="12"/>
       <c r="AU141" s="12"/>
       <c r="AV141" s="12"/>
       <c r="AW141" s="12"/>
       <c r="AX141" s="12"/>
       <c r="AY141" s="12"/>
       <c r="AZ141" s="12"/>
       <c r="BA141" s="12"/>
       <c r="BB141" s="12"/>
     </row>
     <row r="142" spans="1:54" ht="27" customHeight="1">
-      <c r="A142" s="32" t="s">
+      <c r="A142" s="21" t="s">
         <v>274</v>
       </c>
-      <c r="B142" s="32"/>
+      <c r="B142" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="43">
-    <mergeCell ref="A142:B142"/>
-[...9 lines deleted...]
-    <mergeCell ref="G3:J3"/>
+    <mergeCell ref="AY3:BB3"/>
+    <mergeCell ref="AY4:AZ4"/>
+    <mergeCell ref="BA4:BB4"/>
+    <mergeCell ref="AS4:AT4"/>
+    <mergeCell ref="AM3:AP3"/>
+    <mergeCell ref="AO4:AP4"/>
+    <mergeCell ref="AM4:AN4"/>
+    <mergeCell ref="AU3:AX3"/>
+    <mergeCell ref="AU4:AV4"/>
+    <mergeCell ref="AW4:AX4"/>
+    <mergeCell ref="AQ3:AT3"/>
+    <mergeCell ref="AQ4:AR4"/>
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="AI4:AJ4"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="AG4:AH4"/>
+    <mergeCell ref="AC4:AD4"/>
+    <mergeCell ref="AK4:AL4"/>
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AE4:AF4"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="Y4:Z4"/>
-    <mergeCell ref="AI3:AL3"/>
-[...17 lines deleted...]
-    <mergeCell ref="AQ4:AR4"/>
+    <mergeCell ref="A142:B142"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="O3:R3"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="G3:J3"/>
   </mergeCells>
   <phoneticPr fontId="28" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>