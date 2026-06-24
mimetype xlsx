--- v2 (2026-05-30)
+++ v3 (2026-06-24)
@@ -851,54 +851,54 @@
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Export and import of Shygys Kazakhstan region for food products</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>January-March 2025*</t>
-[...2 lines deleted...]
-    <t>January-March 2026*</t>
+    <t>January-April 2025*</t>
+  </si>
+  <si>
+    <t>January-April 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1717,85 +1717,85 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="19" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="81">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
@@ -2186,306 +2186,306 @@
     <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.28515625" style="1" customWidth="1"/>
     <col min="24" max="24" width="11.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.42578125" style="1" customWidth="1"/>
     <col min="26" max="26" width="12" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="12" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" style="1" customWidth="1"/>
     <col min="30" max="30" width="12" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="38" width="12.28515625" style="1" customWidth="1"/>
     <col min="39" max="54" width="11.140625" style="1" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="30" customHeight="1">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="28" t="s">
         <v>276</v>
       </c>
-      <c r="B1" s="27"/>
-[...31 lines deleted...]
-      <c r="AH1" s="27"/>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
+      <c r="L1" s="28"/>
+      <c r="M1" s="28"/>
+      <c r="N1" s="28"/>
+      <c r="O1" s="28"/>
+      <c r="P1" s="28"/>
+      <c r="Q1" s="28"/>
+      <c r="R1" s="28"/>
+      <c r="S1" s="28"/>
+      <c r="T1" s="28"/>
+      <c r="U1" s="28"/>
+      <c r="V1" s="28"/>
+      <c r="W1" s="28"/>
+      <c r="X1" s="28"/>
+      <c r="Y1" s="28"/>
+      <c r="Z1" s="28"/>
+      <c r="AA1" s="28"/>
+      <c r="AB1" s="28"/>
+      <c r="AC1" s="28"/>
+      <c r="AD1" s="28"/>
+      <c r="AE1" s="28"/>
+      <c r="AF1" s="28"/>
+      <c r="AG1" s="28"/>
+      <c r="AH1" s="28"/>
       <c r="AM1" s="18"/>
       <c r="AN1" s="18"/>
       <c r="AO1" s="18"/>
       <c r="AP1" s="18"/>
       <c r="AQ1" s="18"/>
       <c r="AR1" s="18"/>
       <c r="AS1" s="18"/>
       <c r="AT1" s="18"/>
       <c r="AU1" s="19"/>
       <c r="AV1" s="19"/>
       <c r="AW1" s="19"/>
       <c r="AX1" s="19"/>
       <c r="AY1" s="20"/>
       <c r="AZ1" s="20"/>
       <c r="BA1" s="20"/>
       <c r="BB1" s="20"/>
     </row>
     <row r="2" spans="1:54">
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
     </row>
     <row r="3" spans="1:54" ht="11.25" customHeight="1">
-      <c r="A3" s="23" t="s">
+      <c r="A3" s="29" t="s">
         <v>268</v>
       </c>
-      <c r="B3" s="23" t="s">
+      <c r="B3" s="29" t="s">
         <v>269</v>
       </c>
       <c r="C3" s="26">
         <v>2015</v>
       </c>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
       <c r="G3" s="26">
         <v>2016</v>
       </c>
       <c r="H3" s="26"/>
       <c r="I3" s="26"/>
       <c r="J3" s="26"/>
       <c r="K3" s="26">
         <v>2017</v>
       </c>
       <c r="L3" s="26"/>
       <c r="M3" s="26"/>
       <c r="N3" s="26"/>
       <c r="O3" s="26">
         <v>2018</v>
       </c>
       <c r="P3" s="26"/>
       <c r="Q3" s="26"/>
       <c r="R3" s="26"/>
       <c r="S3" s="26">
         <v>2019</v>
       </c>
       <c r="T3" s="26"/>
       <c r="U3" s="26"/>
       <c r="V3" s="26"/>
       <c r="W3" s="26">
         <v>2020</v>
       </c>
       <c r="X3" s="26"/>
       <c r="Y3" s="26"/>
       <c r="Z3" s="26"/>
-      <c r="AA3" s="22">
+      <c r="AA3" s="25">
         <v>2021</v>
       </c>
       <c r="AB3" s="26"/>
       <c r="AC3" s="26"/>
       <c r="AD3" s="26"/>
-      <c r="AE3" s="22">
+      <c r="AE3" s="25">
         <v>2022</v>
       </c>
       <c r="AF3" s="26"/>
       <c r="AG3" s="26"/>
       <c r="AH3" s="26"/>
-      <c r="AI3" s="29">
+      <c r="AI3" s="21">
         <v>2023</v>
       </c>
-      <c r="AJ3" s="30"/>
-[...2 lines deleted...]
-      <c r="AM3" s="29">
+      <c r="AJ3" s="22"/>
+      <c r="AK3" s="22"/>
+      <c r="AL3" s="23"/>
+      <c r="AM3" s="21">
         <v>2024</v>
       </c>
-      <c r="AN3" s="30"/>
-[...2 lines deleted...]
-      <c r="AQ3" s="29" t="s">
+      <c r="AN3" s="22"/>
+      <c r="AO3" s="22"/>
+      <c r="AP3" s="23"/>
+      <c r="AQ3" s="21" t="s">
         <v>277</v>
       </c>
-      <c r="AR3" s="30"/>
-[...2 lines deleted...]
-      <c r="AU3" s="29" t="s">
+      <c r="AR3" s="22"/>
+      <c r="AS3" s="22"/>
+      <c r="AT3" s="23"/>
+      <c r="AU3" s="21" t="s">
         <v>278</v>
       </c>
-      <c r="AV3" s="30"/>
-[...2 lines deleted...]
-      <c r="AY3" s="29" t="s">
+      <c r="AV3" s="22"/>
+      <c r="AW3" s="22"/>
+      <c r="AX3" s="23"/>
+      <c r="AY3" s="21" t="s">
         <v>279</v>
       </c>
-      <c r="AZ3" s="30"/>
-[...1 lines deleted...]
-      <c r="BB3" s="31"/>
+      <c r="AZ3" s="22"/>
+      <c r="BA3" s="22"/>
+      <c r="BB3" s="23"/>
     </row>
     <row r="4" spans="1:54">
-      <c r="A4" s="24"/>
-[...1 lines deleted...]
-      <c r="C4" s="22" t="s">
+      <c r="A4" s="30"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="25" t="s">
         <v>272</v>
       </c>
-      <c r="D4" s="22"/>
-      <c r="E4" s="22" t="s">
+      <c r="D4" s="25"/>
+      <c r="E4" s="25" t="s">
         <v>273</v>
       </c>
-      <c r="F4" s="22"/>
-      <c r="G4" s="22" t="s">
+      <c r="F4" s="25"/>
+      <c r="G4" s="25" t="s">
         <v>272</v>
       </c>
-      <c r="H4" s="22"/>
-      <c r="I4" s="22" t="s">
+      <c r="H4" s="25"/>
+      <c r="I4" s="25" t="s">
         <v>273</v>
       </c>
-      <c r="J4" s="22"/>
-      <c r="K4" s="22" t="s">
+      <c r="J4" s="25"/>
+      <c r="K4" s="25" t="s">
         <v>272</v>
       </c>
-      <c r="L4" s="22"/>
-      <c r="M4" s="22" t="s">
+      <c r="L4" s="25"/>
+      <c r="M4" s="25" t="s">
         <v>273</v>
       </c>
-      <c r="N4" s="22"/>
-      <c r="O4" s="28" t="s">
+      <c r="N4" s="25"/>
+      <c r="O4" s="27" t="s">
         <v>272</v>
       </c>
-      <c r="P4" s="28"/>
-      <c r="Q4" s="28" t="s">
+      <c r="P4" s="27"/>
+      <c r="Q4" s="27" t="s">
         <v>273</v>
       </c>
-      <c r="R4" s="28"/>
-      <c r="S4" s="28" t="s">
+      <c r="R4" s="27"/>
+      <c r="S4" s="27" t="s">
         <v>272</v>
       </c>
-      <c r="T4" s="28"/>
-      <c r="U4" s="28" t="s">
+      <c r="T4" s="27"/>
+      <c r="U4" s="27" t="s">
         <v>273</v>
       </c>
-      <c r="V4" s="28"/>
-      <c r="W4" s="28" t="s">
+      <c r="V4" s="27"/>
+      <c r="W4" s="27" t="s">
         <v>272</v>
       </c>
-      <c r="X4" s="28"/>
-      <c r="Y4" s="28" t="s">
+      <c r="X4" s="27"/>
+      <c r="Y4" s="27" t="s">
         <v>273</v>
       </c>
-      <c r="Z4" s="28"/>
-      <c r="AA4" s="28" t="s">
+      <c r="Z4" s="27"/>
+      <c r="AA4" s="27" t="s">
         <v>272</v>
       </c>
-      <c r="AB4" s="28"/>
-      <c r="AC4" s="28" t="s">
+      <c r="AB4" s="27"/>
+      <c r="AC4" s="27" t="s">
         <v>273</v>
       </c>
-      <c r="AD4" s="28"/>
-      <c r="AE4" s="28" t="s">
+      <c r="AD4" s="27"/>
+      <c r="AE4" s="27" t="s">
         <v>272</v>
       </c>
-      <c r="AF4" s="28"/>
-      <c r="AG4" s="28" t="s">
+      <c r="AF4" s="27"/>
+      <c r="AG4" s="27" t="s">
         <v>273</v>
       </c>
-      <c r="AH4" s="28"/>
-      <c r="AI4" s="28" t="s">
+      <c r="AH4" s="27"/>
+      <c r="AI4" s="27" t="s">
         <v>272</v>
       </c>
-      <c r="AJ4" s="28"/>
-      <c r="AK4" s="28" t="s">
+      <c r="AJ4" s="27"/>
+      <c r="AK4" s="27" t="s">
         <v>273</v>
       </c>
-      <c r="AL4" s="28"/>
-      <c r="AM4" s="32" t="s">
+      <c r="AL4" s="27"/>
+      <c r="AM4" s="24" t="s">
         <v>272</v>
       </c>
-      <c r="AN4" s="32"/>
-      <c r="AO4" s="32" t="s">
+      <c r="AN4" s="24"/>
+      <c r="AO4" s="24" t="s">
         <v>273</v>
       </c>
-      <c r="AP4" s="32"/>
-      <c r="AQ4" s="32" t="s">
+      <c r="AP4" s="24"/>
+      <c r="AQ4" s="24" t="s">
         <v>272</v>
       </c>
-      <c r="AR4" s="32"/>
-      <c r="AS4" s="32" t="s">
+      <c r="AR4" s="24"/>
+      <c r="AS4" s="24" t="s">
         <v>273</v>
       </c>
-      <c r="AT4" s="32"/>
-      <c r="AU4" s="32" t="s">
+      <c r="AT4" s="24"/>
+      <c r="AU4" s="24" t="s">
         <v>272</v>
       </c>
-      <c r="AV4" s="32"/>
-      <c r="AW4" s="32" t="s">
+      <c r="AV4" s="24"/>
+      <c r="AW4" s="24" t="s">
         <v>273</v>
       </c>
-      <c r="AX4" s="32"/>
-      <c r="AY4" s="32" t="s">
+      <c r="AX4" s="24"/>
+      <c r="AY4" s="24" t="s">
         <v>272</v>
       </c>
-      <c r="AZ4" s="32"/>
-      <c r="BA4" s="32" t="s">
+      <c r="AZ4" s="24"/>
+      <c r="BA4" s="24" t="s">
         <v>273</v>
       </c>
-      <c r="BB4" s="32"/>
+      <c r="BB4" s="24"/>
     </row>
     <row r="5" spans="1:54" ht="22.5">
-      <c r="A5" s="25"/>
-      <c r="B5" s="25"/>
+      <c r="A5" s="31"/>
+      <c r="B5" s="31"/>
       <c r="C5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="K5" s="5" t="s">
@@ -2737,72 +2737,72 @@
       <c r="AM6" s="4">
         <v>33146.998209999998</v>
       </c>
       <c r="AN6" s="4">
         <v>53302.588849999993</v>
       </c>
       <c r="AO6" s="4">
         <v>3162556.3644700004</v>
       </c>
       <c r="AP6" s="4">
         <v>44603.48</v>
       </c>
       <c r="AQ6" s="4">
         <v>17393.818630000002</v>
       </c>
       <c r="AR6" s="4">
         <v>29838.064040000008</v>
       </c>
       <c r="AS6" s="4">
         <v>3067459.8396699997</v>
       </c>
       <c r="AT6" s="4">
         <v>45537.334360000015</v>
       </c>
       <c r="AU6" s="4">
-        <v>5669.5457800000013</v>
+        <v>7314.0715400000017</v>
       </c>
       <c r="AV6" s="4">
-        <v>9509.6571399999975</v>
+        <v>12412.646369999999</v>
       </c>
       <c r="AW6" s="4">
-        <v>762941.34568999999</v>
+        <v>986948.61835999996</v>
       </c>
       <c r="AX6" s="4">
-        <v>10592.605020000003</v>
+        <v>14159.050529999999</v>
       </c>
       <c r="AY6" s="4">
-        <v>4979.2833099999998</v>
+        <v>6928.612360000001</v>
       </c>
       <c r="AZ6" s="4">
-        <v>10871.639660000001</v>
+        <v>14495.080170000005</v>
       </c>
       <c r="BA6" s="4">
-        <v>751736.83188999991</v>
+        <v>981981.92987999995</v>
       </c>
       <c r="BB6" s="4">
-        <v>11073.67763</v>
+        <v>16121.027610000005</v>
       </c>
     </row>
     <row r="7" spans="1:54">
       <c r="A7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C7" s="11">
         <v>5</v>
       </c>
       <c r="D7" s="11">
         <v>29.972999999999999</v>
       </c>
       <c r="E7" s="11">
         <v>23.452000000000002</v>
       </c>
       <c r="F7" s="11">
         <v>97.56174</v>
       </c>
       <c r="G7" s="12">
         <v>7</v>
       </c>
       <c r="H7" s="12">
@@ -3235,66 +3235,66 @@
       <c r="AO9" s="12">
         <v>274.12067999999999</v>
       </c>
       <c r="AP9" s="12">
         <v>573.31218000000001</v>
       </c>
       <c r="AQ9" s="12">
         <v>0</v>
       </c>
       <c r="AR9" s="12">
         <v>0</v>
       </c>
       <c r="AS9" s="12">
         <v>335.81027999999998</v>
       </c>
       <c r="AT9" s="12">
         <v>879.96538999999996</v>
       </c>
       <c r="AU9" s="12">
         <v>0</v>
       </c>
       <c r="AV9" s="12">
         <v>0</v>
       </c>
       <c r="AW9" s="12">
-        <v>63.536720000000003</v>
+        <v>85.741849999999999</v>
       </c>
       <c r="AX9" s="12">
-        <v>173.0566</v>
+        <v>227.74350000000001</v>
       </c>
       <c r="AY9" s="12">
         <v>0</v>
       </c>
       <c r="AZ9" s="12">
         <v>0</v>
       </c>
       <c r="BA9" s="12">
-        <v>41.4452</v>
+        <v>59.697749999999999</v>
       </c>
       <c r="BB9" s="12">
-        <v>163.29416000000001</v>
+        <v>197.22854000000001</v>
       </c>
     </row>
     <row r="10" spans="1:54">
       <c r="A10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C10" s="11">
         <v>3</v>
       </c>
       <c r="D10" s="11">
         <v>17.984000000000002</v>
       </c>
       <c r="E10" s="11">
         <v>5.0999999999999997E-2</v>
       </c>
       <c r="F10" s="11">
         <v>0.23699999999999999</v>
       </c>
       <c r="G10" s="12">
         <v>2</v>
       </c>
       <c r="H10" s="12">
@@ -3727,54 +3727,54 @@
       <c r="AO12" s="12">
         <v>19.30171</v>
       </c>
       <c r="AP12" s="12">
         <v>16.370660000000001</v>
       </c>
       <c r="AQ12" s="12">
         <v>0</v>
       </c>
       <c r="AR12" s="12">
         <v>0</v>
       </c>
       <c r="AS12" s="12">
         <v>18.357489999999999</v>
       </c>
       <c r="AT12" s="12">
         <v>30.711639999999999</v>
       </c>
       <c r="AU12" s="12">
         <v>0</v>
       </c>
       <c r="AV12" s="12">
         <v>0</v>
       </c>
       <c r="AW12" s="12">
-        <v>11.9903</v>
+        <v>14.36858</v>
       </c>
       <c r="AX12" s="12">
-        <v>16.278729999999999</v>
+        <v>19.300989999999999</v>
       </c>
       <c r="AY12" s="12">
         <v>0</v>
       </c>
       <c r="AZ12" s="12">
         <v>0</v>
       </c>
       <c r="BA12" s="12">
         <v>0</v>
       </c>
       <c r="BB12" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:54" ht="22.5">
       <c r="A13" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C13" s="11">
         <v>2633.3573799999999</v>
       </c>
       <c r="D13" s="11">
@@ -3885,72 +3885,72 @@
       <c r="AM13" s="12">
         <v>24136.291209999999</v>
       </c>
       <c r="AN13" s="12">
         <v>42534.99106</v>
       </c>
       <c r="AO13" s="12">
         <v>66.928030000000007</v>
       </c>
       <c r="AP13" s="12">
         <v>56.837209999999999</v>
       </c>
       <c r="AQ13" s="12">
         <v>11040.540569999999</v>
       </c>
       <c r="AR13" s="12">
         <v>19871.193920000002</v>
       </c>
       <c r="AS13" s="12">
         <v>61.453499999999998</v>
       </c>
       <c r="AT13" s="12">
         <v>143.60505000000001</v>
       </c>
       <c r="AU13" s="12">
-        <v>4466.7965999999997</v>
+        <v>5643.8027599999996</v>
       </c>
       <c r="AV13" s="12">
-        <v>7785.4614700000002</v>
+        <v>9892.0781800000004</v>
       </c>
       <c r="AW13" s="12">
         <v>2.1359400000000002</v>
       </c>
       <c r="AX13" s="12">
         <v>3.2216499999999999</v>
       </c>
       <c r="AY13" s="12">
-        <v>4287.5171499999997</v>
+        <v>5966.3055999999997</v>
       </c>
       <c r="AZ13" s="12">
-        <v>8716.2430199999999</v>
+        <v>11892.561530000001</v>
       </c>
       <c r="BA13" s="12">
-        <v>0</v>
+        <v>0.9425</v>
       </c>
       <c r="BB13" s="12">
-        <v>0</v>
+        <v>2.43052</v>
       </c>
     </row>
     <row r="14" spans="1:54" ht="22.5">
       <c r="A14" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C14" s="11">
         <v>0</v>
       </c>
       <c r="D14" s="11">
         <v>0</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="12">
         <v>0</v>
       </c>
       <c r="H14" s="12">
@@ -4875,66 +4875,66 @@
       <c r="AO19" s="12">
         <v>1444.7147199999999</v>
       </c>
       <c r="AP19" s="12">
         <v>1817.1703</v>
       </c>
       <c r="AQ19" s="12">
         <v>275.35394000000002</v>
       </c>
       <c r="AR19" s="12">
         <v>604.53823999999997</v>
       </c>
       <c r="AS19" s="12">
         <v>1118.97425</v>
       </c>
       <c r="AT19" s="12">
         <v>1799.0291199999999</v>
       </c>
       <c r="AU19" s="12">
         <v>103.99308000000001</v>
       </c>
       <c r="AV19" s="12">
         <v>267.30183</v>
       </c>
       <c r="AW19" s="12">
-        <v>492.93400000000003</v>
+        <v>608.68200000000002</v>
       </c>
       <c r="AX19" s="12">
-        <v>708.90738999999996</v>
+        <v>913.41817000000003</v>
       </c>
       <c r="AY19" s="12">
-        <v>120.35</v>
+        <v>157.81559999999999</v>
       </c>
       <c r="AZ19" s="12">
-        <v>1080.0701100000001</v>
+        <v>1286.4710399999999</v>
       </c>
       <c r="BA19" s="12">
-        <v>409.43</v>
+        <v>539.88347999999996</v>
       </c>
       <c r="BB19" s="12">
-        <v>614.75445999999999</v>
+        <v>827.54066999999998</v>
       </c>
     </row>
     <row r="20" spans="1:54" ht="22.5">
       <c r="A20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C20" s="11">
         <v>33.01</v>
       </c>
       <c r="D20" s="11">
         <v>24.788</v>
       </c>
       <c r="E20" s="11">
         <v>2.2859999999999998E-2</v>
       </c>
       <c r="F20" s="11">
         <v>0.27300000000000002</v>
       </c>
       <c r="G20" s="12">
         <v>80.242000000000004</v>
       </c>
       <c r="H20" s="12">
@@ -5033,72 +5033,72 @@
       <c r="AM20" s="12">
         <v>675</v>
       </c>
       <c r="AN20" s="12">
         <v>845.94068000000004</v>
       </c>
       <c r="AO20" s="12">
         <v>133.08111</v>
       </c>
       <c r="AP20" s="12">
         <v>296.08553999999998</v>
       </c>
       <c r="AQ20" s="12">
         <v>737.8</v>
       </c>
       <c r="AR20" s="12">
         <v>1034.11331</v>
       </c>
       <c r="AS20" s="12">
         <v>176.80044000000001</v>
       </c>
       <c r="AT20" s="12">
         <v>358.30023999999997</v>
       </c>
       <c r="AU20" s="12">
-        <v>261</v>
+        <v>341</v>
       </c>
       <c r="AV20" s="12">
-        <v>329.26641000000001</v>
+        <v>446.07934999999998</v>
       </c>
       <c r="AW20" s="12">
-        <v>84.683340000000001</v>
+        <v>92.649339999999995</v>
       </c>
       <c r="AX20" s="12">
-        <v>177.89562000000001</v>
+        <v>193.86662000000001</v>
       </c>
       <c r="AY20" s="12">
-        <v>120</v>
+        <v>180</v>
       </c>
       <c r="AZ20" s="12">
-        <v>187.661</v>
+        <v>281.96699999999998</v>
       </c>
       <c r="BA20" s="12">
-        <v>97.444000000000003</v>
+        <v>109.4815</v>
       </c>
       <c r="BB20" s="12">
-        <v>232.83758</v>
+        <v>262.54879</v>
       </c>
     </row>
     <row r="21" spans="1:54" ht="33.75">
       <c r="A21" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C21" s="11">
         <v>20</v>
       </c>
       <c r="D21" s="11">
         <v>5.4969999999999999</v>
       </c>
       <c r="E21" s="11">
         <v>82.375799999999998</v>
       </c>
       <c r="F21" s="11">
         <v>118.18061</v>
       </c>
       <c r="G21" s="12">
         <v>85.512</v>
       </c>
       <c r="H21" s="12">
@@ -5203,66 +5203,66 @@
       <c r="AO21" s="12">
         <v>30.856680000000001</v>
       </c>
       <c r="AP21" s="12">
         <v>268.43083000000001</v>
       </c>
       <c r="AQ21" s="12">
         <v>0</v>
       </c>
       <c r="AR21" s="12">
         <v>0</v>
       </c>
       <c r="AS21" s="12">
         <v>26.7317</v>
       </c>
       <c r="AT21" s="12">
         <v>286.82965999999999</v>
       </c>
       <c r="AU21" s="12">
         <v>0</v>
       </c>
       <c r="AV21" s="12">
         <v>0</v>
       </c>
       <c r="AW21" s="12">
-        <v>5.6583500000000004</v>
+        <v>8.4256700000000002</v>
       </c>
       <c r="AX21" s="12">
-        <v>53.521940000000001</v>
+        <v>82.658559999999994</v>
       </c>
       <c r="AY21" s="12">
         <v>0</v>
       </c>
       <c r="AZ21" s="12">
         <v>0</v>
       </c>
       <c r="BA21" s="12">
-        <v>5.6219799999999998</v>
+        <v>7.6761200000000001</v>
       </c>
       <c r="BB21" s="12">
-        <v>63.575780000000002</v>
+        <v>89.44914</v>
       </c>
     </row>
     <row r="22" spans="1:54" ht="45">
       <c r="A22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C22" s="11">
         <v>29.83</v>
       </c>
       <c r="D22" s="11">
         <v>12.04537</v>
       </c>
       <c r="E22" s="11">
         <v>3.6669999999999998</v>
       </c>
       <c r="F22" s="11">
         <v>15.21942</v>
       </c>
       <c r="G22" s="12">
         <v>108.69</v>
       </c>
       <c r="H22" s="12">
@@ -5367,66 +5367,66 @@
       <c r="AO22" s="12">
         <v>3.4311799999999999</v>
       </c>
       <c r="AP22" s="12">
         <v>39.914459999999998</v>
       </c>
       <c r="AQ22" s="12">
         <v>27.004999999999999</v>
       </c>
       <c r="AR22" s="12">
         <v>26.837260000000001</v>
       </c>
       <c r="AS22" s="12">
         <v>2.4073199999999999</v>
       </c>
       <c r="AT22" s="12">
         <v>34.19753</v>
       </c>
       <c r="AU22" s="12">
         <v>0.8</v>
       </c>
       <c r="AV22" s="12">
         <v>1.23508</v>
       </c>
       <c r="AW22" s="12">
-        <v>0.92490000000000006</v>
+        <v>1.22532</v>
       </c>
       <c r="AX22" s="12">
-        <v>12.852690000000001</v>
+        <v>17.810590000000001</v>
       </c>
       <c r="AY22" s="12">
-        <v>0</v>
+        <v>1.8049999999999999</v>
       </c>
       <c r="AZ22" s="12">
-        <v>0</v>
+        <v>2.3719399999999999</v>
       </c>
       <c r="BA22" s="12">
-        <v>1.4028</v>
+        <v>1.4392</v>
       </c>
       <c r="BB22" s="12">
-        <v>3.06412</v>
+        <v>3.8842599999999998</v>
       </c>
     </row>
     <row r="23" spans="1:54" ht="56.25">
       <c r="A23" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C23" s="11">
         <v>0</v>
       </c>
       <c r="D23" s="11">
         <v>0</v>
       </c>
       <c r="E23" s="11">
         <v>15.057399999999999</v>
       </c>
       <c r="F23" s="11">
         <v>67.120580000000004</v>
       </c>
       <c r="G23" s="12">
         <v>0</v>
       </c>
       <c r="H23" s="12">
@@ -5531,66 +5531,66 @@
       <c r="AO23" s="12">
         <v>12.34718</v>
       </c>
       <c r="AP23" s="12">
         <v>102.47237</v>
       </c>
       <c r="AQ23" s="12">
         <v>0</v>
       </c>
       <c r="AR23" s="12">
         <v>0</v>
       </c>
       <c r="AS23" s="12">
         <v>12.031879999999999</v>
       </c>
       <c r="AT23" s="12">
         <v>120.91963</v>
       </c>
       <c r="AU23" s="12">
         <v>0</v>
       </c>
       <c r="AV23" s="12">
         <v>0</v>
       </c>
       <c r="AW23" s="12">
-        <v>1.68567</v>
+        <v>2.41134</v>
       </c>
       <c r="AX23" s="12">
-        <v>20.682759999999998</v>
+        <v>30.309729999999998</v>
       </c>
       <c r="AY23" s="12">
         <v>0</v>
       </c>
       <c r="AZ23" s="12">
         <v>0</v>
       </c>
       <c r="BA23" s="12">
-        <v>1.9242999999999999</v>
+        <v>2.4176700000000002</v>
       </c>
       <c r="BB23" s="12">
-        <v>22.280750000000001</v>
+        <v>32.256900000000002</v>
       </c>
     </row>
     <row r="24" spans="1:54" ht="56.25">
       <c r="A24" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C24" s="11">
         <v>0</v>
       </c>
       <c r="D24" s="11">
         <v>0</v>
       </c>
       <c r="E24" s="11">
         <v>0.01</v>
       </c>
       <c r="F24" s="11">
         <v>7.9829999999999998E-2</v>
       </c>
       <c r="G24" s="12">
         <v>0</v>
       </c>
       <c r="H24" s="12">
@@ -5695,66 +5695,66 @@
       <c r="AO24" s="12">
         <v>1.714</v>
       </c>
       <c r="AP24" s="12">
         <v>21.203099999999999</v>
       </c>
       <c r="AQ24" s="12">
         <v>0</v>
       </c>
       <c r="AR24" s="12">
         <v>0</v>
       </c>
       <c r="AS24" s="12">
         <v>1.4139999999999999</v>
       </c>
       <c r="AT24" s="12">
         <v>25.96931</v>
       </c>
       <c r="AU24" s="12">
         <v>0</v>
       </c>
       <c r="AV24" s="12">
         <v>0</v>
       </c>
       <c r="AW24" s="12">
-        <v>0.26600000000000001</v>
+        <v>0.36599999999999999</v>
       </c>
       <c r="AX24" s="12">
-        <v>4.3929400000000003</v>
+        <v>6.2443</v>
       </c>
       <c r="AY24" s="12">
         <v>0</v>
       </c>
       <c r="AZ24" s="12">
         <v>0</v>
       </c>
       <c r="BA24" s="12">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="BB24" s="12">
-        <v>1.06728</v>
+        <v>1.8131699999999999</v>
       </c>
     </row>
     <row r="25" spans="1:54" ht="33.75">
       <c r="A25" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C25" s="11">
         <v>0</v>
       </c>
       <c r="D25" s="11">
         <v>0</v>
       </c>
       <c r="E25" s="11">
         <v>2285.4845999999998</v>
       </c>
       <c r="F25" s="11">
         <v>762.86410999999998</v>
       </c>
       <c r="G25" s="12">
         <v>0</v>
       </c>
       <c r="H25" s="12">
@@ -5859,66 +5859,66 @@
       <c r="AO25" s="12">
         <v>2982.77198</v>
       </c>
       <c r="AP25" s="12">
         <v>1448.14426</v>
       </c>
       <c r="AQ25" s="12">
         <v>0</v>
       </c>
       <c r="AR25" s="12">
         <v>0</v>
       </c>
       <c r="AS25" s="12">
         <v>428.63733999999999</v>
       </c>
       <c r="AT25" s="12">
         <v>282.24592000000001</v>
       </c>
       <c r="AU25" s="12">
         <v>0</v>
       </c>
       <c r="AV25" s="12">
         <v>0</v>
       </c>
       <c r="AW25" s="12">
-        <v>317.46550999999999</v>
+        <v>370.99254999999999</v>
       </c>
       <c r="AX25" s="12">
-        <v>198.08180999999999</v>
+        <v>233.97845000000001</v>
       </c>
       <c r="AY25" s="12">
         <v>0</v>
       </c>
       <c r="AZ25" s="12">
         <v>0</v>
       </c>
       <c r="BA25" s="12">
-        <v>3.2817500000000002</v>
+        <v>3.3217500000000002</v>
       </c>
       <c r="BB25" s="12">
-        <v>11.567819999999999</v>
+        <v>11.777620000000001</v>
       </c>
     </row>
     <row r="26" spans="1:54" ht="22.5">
       <c r="A26" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C26" s="11">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="11">
         <v>317.98009999999999</v>
       </c>
       <c r="F26" s="11">
         <v>323.67482000000001</v>
       </c>
       <c r="G26" s="12">
         <v>0</v>
       </c>
       <c r="H26" s="12">
@@ -6023,66 +6023,66 @@
       <c r="AO26" s="12">
         <v>19.82508</v>
       </c>
       <c r="AP26" s="12">
         <v>45.66713</v>
       </c>
       <c r="AQ26" s="12">
         <v>0</v>
       </c>
       <c r="AR26" s="12">
         <v>0</v>
       </c>
       <c r="AS26" s="12">
         <v>3.73732</v>
       </c>
       <c r="AT26" s="12">
         <v>8.5855200000000007</v>
       </c>
       <c r="AU26" s="12">
         <v>0</v>
       </c>
       <c r="AV26" s="12">
         <v>0</v>
       </c>
       <c r="AW26" s="12">
-        <v>0.51359999999999995</v>
+        <v>0.78159999999999996</v>
       </c>
       <c r="AX26" s="12">
-        <v>1.17242</v>
+        <v>1.8731500000000001</v>
       </c>
       <c r="AY26" s="12">
         <v>0</v>
       </c>
       <c r="AZ26" s="12">
         <v>0</v>
       </c>
       <c r="BA26" s="12">
-        <v>1.2036500000000001</v>
+        <v>1.7036500000000001</v>
       </c>
       <c r="BB26" s="12">
-        <v>2.6711800000000001</v>
+        <v>3.4491200000000002</v>
       </c>
     </row>
     <row r="27" spans="1:54" ht="56.25">
       <c r="A27" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C27" s="11">
         <v>0</v>
       </c>
       <c r="D27" s="11">
         <v>0</v>
       </c>
       <c r="E27" s="11">
         <v>303.66194999999999</v>
       </c>
       <c r="F27" s="11">
         <v>426.27143000000001</v>
       </c>
       <c r="G27" s="12">
         <v>0</v>
       </c>
       <c r="H27" s="12">
@@ -6187,66 +6187,66 @@
       <c r="AO27" s="12">
         <v>11.653930000000001</v>
       </c>
       <c r="AP27" s="12">
         <v>14.763120000000001</v>
       </c>
       <c r="AQ27" s="12">
         <v>0</v>
       </c>
       <c r="AR27" s="12">
         <v>0</v>
       </c>
       <c r="AS27" s="12">
         <v>32.159979999999997</v>
       </c>
       <c r="AT27" s="12">
         <v>55.698079999999997</v>
       </c>
       <c r="AU27" s="12">
         <v>0</v>
       </c>
       <c r="AV27" s="12">
         <v>0</v>
       </c>
       <c r="AW27" s="12">
-        <v>12.42545</v>
+        <v>18.36626</v>
       </c>
       <c r="AX27" s="12">
-        <v>21.142499999999998</v>
+        <v>29.49691</v>
       </c>
       <c r="AY27" s="12">
         <v>0</v>
       </c>
       <c r="AZ27" s="12">
         <v>0</v>
       </c>
       <c r="BA27" s="12">
-        <v>10.10331</v>
+        <v>11.52891</v>
       </c>
       <c r="BB27" s="12">
-        <v>16.115030000000001</v>
+        <v>20.596820000000001</v>
       </c>
     </row>
     <row r="28" spans="1:54" ht="56.25">
       <c r="A28" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C28" s="11">
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <v>0</v>
       </c>
       <c r="E28" s="11">
         <v>2.7490000000000001</v>
       </c>
       <c r="F28" s="11">
         <v>2.7669999999999999</v>
       </c>
       <c r="G28" s="12">
         <v>0</v>
       </c>
       <c r="H28" s="12">
@@ -6351,66 +6351,66 @@
       <c r="AO28" s="12">
         <v>11.80654</v>
       </c>
       <c r="AP28" s="12">
         <v>40.79448</v>
       </c>
       <c r="AQ28" s="12">
         <v>0</v>
       </c>
       <c r="AR28" s="12">
         <v>0</v>
       </c>
       <c r="AS28" s="12">
         <v>85.832470000000001</v>
       </c>
       <c r="AT28" s="12">
         <v>118.92982000000001</v>
       </c>
       <c r="AU28" s="12">
         <v>0</v>
       </c>
       <c r="AV28" s="12">
         <v>0</v>
       </c>
       <c r="AW28" s="12">
-        <v>23.003900000000002</v>
+        <v>23.72438</v>
       </c>
       <c r="AX28" s="12">
-        <v>35.446680000000001</v>
+        <v>38.871639999999999</v>
       </c>
       <c r="AY28" s="12">
         <v>0</v>
       </c>
       <c r="AZ28" s="12">
         <v>0</v>
       </c>
       <c r="BA28" s="12">
-        <v>21.921869999999998</v>
+        <v>40.971870000000003</v>
       </c>
       <c r="BB28" s="12">
-        <v>31.32639</v>
+        <v>50.95158</v>
       </c>
     </row>
     <row r="29" spans="1:54" ht="32.25" customHeight="1">
       <c r="A29" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C29" s="11">
         <v>20</v>
       </c>
       <c r="D29" s="11">
         <v>55.161299999999997</v>
       </c>
       <c r="E29" s="11">
         <v>3.0310000000000001</v>
       </c>
       <c r="F29" s="11">
         <v>8.91953</v>
       </c>
       <c r="G29" s="12">
         <v>0</v>
       </c>
       <c r="H29" s="12">
@@ -6509,54 +6509,54 @@
       <c r="AM29" s="12">
         <v>458.4</v>
       </c>
       <c r="AN29" s="12">
         <v>2994.11582</v>
       </c>
       <c r="AO29" s="12">
         <v>0</v>
       </c>
       <c r="AP29" s="12">
         <v>0</v>
       </c>
       <c r="AQ29" s="12">
         <v>590</v>
       </c>
       <c r="AR29" s="12">
         <v>3570.1212099999998</v>
       </c>
       <c r="AS29" s="12">
         <v>0</v>
       </c>
       <c r="AT29" s="12">
         <v>0</v>
       </c>
       <c r="AU29" s="12">
-        <v>60</v>
+        <v>140</v>
       </c>
       <c r="AV29" s="12">
-        <v>375.89069999999998</v>
+        <v>833.61518000000001</v>
       </c>
       <c r="AW29" s="12">
         <v>0</v>
       </c>
       <c r="AX29" s="12">
         <v>0</v>
       </c>
       <c r="AY29" s="12">
         <v>60</v>
       </c>
       <c r="AZ29" s="12">
         <v>313.95652999999999</v>
       </c>
       <c r="BA29" s="12">
         <v>0</v>
       </c>
       <c r="BB29" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:54">
       <c r="A30" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="10" t="s">
@@ -6673,72 +6673,72 @@
       <c r="AM30" s="12">
         <v>370</v>
       </c>
       <c r="AN30" s="12">
         <v>755.89770999999996</v>
       </c>
       <c r="AO30" s="12">
         <v>447.88002999999998</v>
       </c>
       <c r="AP30" s="12">
         <v>2161.0919699999999</v>
       </c>
       <c r="AQ30" s="12">
         <v>340</v>
       </c>
       <c r="AR30" s="12">
         <v>1150.63373</v>
       </c>
       <c r="AS30" s="12">
         <v>364.76614999999998</v>
       </c>
       <c r="AT30" s="12">
         <v>2086.53087</v>
       </c>
       <c r="AU30" s="12">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="AV30" s="12">
-        <v>86.325959999999995</v>
+        <v>220.72152</v>
       </c>
       <c r="AW30" s="12">
-        <v>102.97368</v>
+        <v>136.52223000000001</v>
       </c>
       <c r="AX30" s="12">
-        <v>566.94573000000003</v>
+        <v>772.66107</v>
       </c>
       <c r="AY30" s="12">
         <v>40</v>
       </c>
       <c r="AZ30" s="12">
         <v>154.31046000000001</v>
       </c>
       <c r="BA30" s="12">
-        <v>70.144540000000006</v>
+        <v>100.50033999999999</v>
       </c>
       <c r="BB30" s="12">
-        <v>397.50731999999999</v>
+        <v>572.76274999999998</v>
       </c>
     </row>
     <row r="31" spans="1:54">
       <c r="A31" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C31" s="11">
         <v>0</v>
       </c>
       <c r="D31" s="11">
         <v>0</v>
       </c>
       <c r="E31" s="11">
         <v>390.33819999999997</v>
       </c>
       <c r="F31" s="11">
         <v>1440.19688</v>
       </c>
       <c r="G31" s="12">
         <v>0</v>
       </c>
       <c r="H31" s="12">
@@ -7019,54 +7019,54 @@
       <c r="AS32" s="12">
         <v>0.16</v>
       </c>
       <c r="AT32" s="12">
         <v>0.21079000000000001</v>
       </c>
       <c r="AU32" s="12">
         <v>0</v>
       </c>
       <c r="AV32" s="12">
         <v>0</v>
       </c>
       <c r="AW32" s="12">
         <v>0</v>
       </c>
       <c r="AX32" s="12">
         <v>0</v>
       </c>
       <c r="AY32" s="12">
         <v>0</v>
       </c>
       <c r="AZ32" s="12">
         <v>0</v>
       </c>
       <c r="BA32" s="12">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="BB32" s="12">
-        <v>0</v>
+        <v>7.7899999999999997E-2</v>
       </c>
     </row>
     <row r="33" spans="1:54">
       <c r="A33" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C33" s="11">
         <v>0</v>
       </c>
       <c r="D33" s="11">
         <v>0</v>
       </c>
       <c r="E33" s="11">
         <v>6.9</v>
       </c>
       <c r="F33" s="11">
         <v>4.5690999999999997</v>
       </c>
       <c r="G33" s="12">
         <v>0</v>
       </c>
       <c r="H33" s="12">
@@ -8975,66 +8975,66 @@
       <c r="AO44" s="12">
         <v>118.51675</v>
       </c>
       <c r="AP44" s="12">
         <v>140.66789</v>
       </c>
       <c r="AQ44" s="12">
         <v>0</v>
       </c>
       <c r="AR44" s="12">
         <v>0</v>
       </c>
       <c r="AS44" s="12">
         <v>131.24549999999999</v>
       </c>
       <c r="AT44" s="12">
         <v>186.25219999999999</v>
       </c>
       <c r="AU44" s="12">
         <v>0</v>
       </c>
       <c r="AV44" s="12">
         <v>0</v>
       </c>
       <c r="AW44" s="12">
-        <v>41.091749999999998</v>
+        <v>61.516750000000002</v>
       </c>
       <c r="AX44" s="12">
-        <v>56.653260000000003</v>
+        <v>84.63449</v>
       </c>
       <c r="AY44" s="12">
         <v>0</v>
       </c>
       <c r="AZ44" s="12">
         <v>0</v>
       </c>
       <c r="BA44" s="12">
-        <v>40.26</v>
+        <v>51.01</v>
       </c>
       <c r="BB44" s="12">
-        <v>46.360669999999999</v>
+        <v>61.158560000000001</v>
       </c>
     </row>
     <row r="45" spans="1:54" ht="45">
       <c r="A45" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C45" s="11">
         <v>0</v>
       </c>
       <c r="D45" s="11">
         <v>0</v>
       </c>
       <c r="E45" s="11">
         <v>18.212389999999999</v>
       </c>
       <c r="F45" s="11">
         <v>22.5243</v>
       </c>
       <c r="G45" s="12">
         <v>0</v>
       </c>
       <c r="H45" s="12">
@@ -9303,66 +9303,66 @@
       <c r="AO46" s="12">
         <v>0.55191000000000001</v>
       </c>
       <c r="AP46" s="12">
         <v>3.0412400000000002</v>
       </c>
       <c r="AQ46" s="12">
         <v>0</v>
       </c>
       <c r="AR46" s="12">
         <v>0</v>
       </c>
       <c r="AS46" s="12">
         <v>0.85843999999999998</v>
       </c>
       <c r="AT46" s="12">
         <v>2.8799800000000002</v>
       </c>
       <c r="AU46" s="12">
         <v>0</v>
       </c>
       <c r="AV46" s="12">
         <v>0</v>
       </c>
       <c r="AW46" s="12">
-        <v>4.7570000000000001E-2</v>
+        <v>6.3920000000000005E-2</v>
       </c>
       <c r="AX46" s="12">
-        <v>0.46203</v>
+        <v>0.61880999999999997</v>
       </c>
       <c r="AY46" s="12">
         <v>0</v>
       </c>
       <c r="AZ46" s="12">
         <v>0</v>
       </c>
       <c r="BA46" s="12">
-        <v>2.3199999999999998E-2</v>
+        <v>0.38102000000000003</v>
       </c>
       <c r="BB46" s="12">
-        <v>0.22628000000000001</v>
+        <v>0.88832</v>
       </c>
     </row>
     <row r="47" spans="1:54" ht="22.5">
       <c r="A47" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C47" s="11">
         <v>128.87799999999999</v>
       </c>
       <c r="D47" s="11">
         <v>20.532789999999999</v>
       </c>
       <c r="E47" s="11">
         <v>27.60416</v>
       </c>
       <c r="F47" s="11">
         <v>19.663350000000001</v>
       </c>
       <c r="G47" s="12">
         <v>43.551000000000002</v>
       </c>
       <c r="H47" s="12">
@@ -9467,66 +9467,66 @@
       <c r="AO47" s="12">
         <v>104.0889</v>
       </c>
       <c r="AP47" s="12">
         <v>47.11486</v>
       </c>
       <c r="AQ47" s="12">
         <v>0</v>
       </c>
       <c r="AR47" s="12">
         <v>0</v>
       </c>
       <c r="AS47" s="12">
         <v>568.78560000000004</v>
       </c>
       <c r="AT47" s="12">
         <v>149.85504</v>
       </c>
       <c r="AU47" s="12">
         <v>0</v>
       </c>
       <c r="AV47" s="12">
         <v>0</v>
       </c>
       <c r="AW47" s="12">
-        <v>91.846800000000002</v>
+        <v>93.829599999999999</v>
       </c>
       <c r="AX47" s="12">
-        <v>43.250219999999999</v>
+        <v>44.879519999999999</v>
       </c>
       <c r="AY47" s="12">
         <v>0</v>
       </c>
       <c r="AZ47" s="12">
         <v>0</v>
       </c>
       <c r="BA47" s="12">
-        <v>3394.8852000000002</v>
+        <v>3896.5652</v>
       </c>
       <c r="BB47" s="12">
-        <v>678.45401000000004</v>
+        <v>774.82200999999998</v>
       </c>
     </row>
     <row r="48" spans="1:54" ht="56.25">
       <c r="A48" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C48" s="11">
         <v>0</v>
       </c>
       <c r="D48" s="11">
         <v>0</v>
       </c>
       <c r="E48" s="11">
         <v>0</v>
       </c>
       <c r="F48" s="11">
         <v>0</v>
       </c>
       <c r="G48" s="12">
         <v>0</v>
       </c>
       <c r="H48" s="12">
@@ -9789,72 +9789,72 @@
       <c r="AM49" s="12">
         <v>609.56596000000002</v>
       </c>
       <c r="AN49" s="12">
         <v>678.23532999999998</v>
       </c>
       <c r="AO49" s="12">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="AP49" s="12">
         <v>0.40851999999999999</v>
       </c>
       <c r="AQ49" s="12">
         <v>4.5359999999999996</v>
       </c>
       <c r="AR49" s="12">
         <v>3.4782199999999999</v>
       </c>
       <c r="AS49" s="12">
         <v>0.74951999999999996</v>
       </c>
       <c r="AT49" s="12">
         <v>0.32871</v>
       </c>
       <c r="AU49" s="12">
-        <v>0</v>
+        <v>4.5359999999999996</v>
       </c>
       <c r="AV49" s="12">
-        <v>0</v>
+        <v>3.4782199999999999</v>
       </c>
       <c r="AW49" s="12">
-        <v>1.1039999999999999E-2</v>
+        <v>0.72040000000000004</v>
       </c>
       <c r="AX49" s="12">
-        <v>7.0800000000000002E-2</v>
+        <v>0.17793999999999999</v>
       </c>
       <c r="AY49" s="12">
         <v>0</v>
       </c>
       <c r="AZ49" s="12">
         <v>0</v>
       </c>
       <c r="BA49" s="12">
-        <v>1.44E-2</v>
+        <v>1.8720000000000001E-2</v>
       </c>
       <c r="BB49" s="12">
-        <v>8.0990000000000006E-2</v>
+        <v>0.10851</v>
       </c>
     </row>
     <row r="50" spans="1:54" ht="22.5">
       <c r="A50" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C50" s="11">
         <v>510.14760000000001</v>
       </c>
       <c r="D50" s="11">
         <v>178.15164999999999</v>
       </c>
       <c r="E50" s="11">
         <v>4543.3990000000003</v>
       </c>
       <c r="F50" s="11">
         <v>174.9092</v>
       </c>
       <c r="G50" s="12">
         <v>950.12800000000004</v>
       </c>
       <c r="H50" s="12">
@@ -9953,60 +9953,60 @@
       <c r="AM50" s="12">
         <v>35.5976</v>
       </c>
       <c r="AN50" s="12">
         <v>47.648389999999999</v>
       </c>
       <c r="AO50" s="12">
         <v>190.32400000000001</v>
       </c>
       <c r="AP50" s="12">
         <v>341.17471</v>
       </c>
       <c r="AQ50" s="12">
         <v>115.61960000000001</v>
       </c>
       <c r="AR50" s="12">
         <v>70.618229999999997</v>
       </c>
       <c r="AS50" s="12">
         <v>329.2561</v>
       </c>
       <c r="AT50" s="12">
         <v>232.52762000000001</v>
       </c>
       <c r="AU50" s="12">
-        <v>87.566000000000003</v>
+        <v>88.019599999999997</v>
       </c>
       <c r="AV50" s="12">
-        <v>49.296219999999998</v>
+        <v>49.635420000000003</v>
       </c>
       <c r="AW50" s="12">
-        <v>22.2715</v>
+        <v>42.335999999999999</v>
       </c>
       <c r="AX50" s="12">
-        <v>53.757300000000001</v>
+        <v>98.052719999999994</v>
       </c>
       <c r="AY50" s="12">
         <v>0</v>
       </c>
       <c r="AZ50" s="12">
         <v>0</v>
       </c>
       <c r="BA50" s="12">
         <v>0</v>
       </c>
       <c r="BB50" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:54">
       <c r="A51" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C51" s="11">
         <v>0</v>
       </c>
       <c r="D51" s="11">
@@ -10129,54 +10129,54 @@
       <c r="AQ51" s="12">
         <v>72.320999999999998</v>
       </c>
       <c r="AR51" s="12">
         <v>76.477999999999994</v>
       </c>
       <c r="AS51" s="12">
         <v>0</v>
       </c>
       <c r="AT51" s="12">
         <v>0</v>
       </c>
       <c r="AU51" s="12">
         <v>0</v>
       </c>
       <c r="AV51" s="12">
         <v>0</v>
       </c>
       <c r="AW51" s="12">
         <v>0</v>
       </c>
       <c r="AX51" s="12">
         <v>0</v>
       </c>
       <c r="AY51" s="12">
-        <v>19.494</v>
+        <v>38.988</v>
       </c>
       <c r="AZ51" s="12">
-        <v>24.515999999999998</v>
+        <v>41.177999999999997</v>
       </c>
       <c r="BA51" s="12">
         <v>0</v>
       </c>
       <c r="BB51" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:54" ht="22.5">
       <c r="A52" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>179</v>
       </c>
       <c r="C52" s="11">
         <v>2098.6509999999998</v>
       </c>
       <c r="D52" s="11">
         <v>478.07074999999998</v>
       </c>
       <c r="E52" s="11">
         <v>0</v>
       </c>
       <c r="F52" s="11">
@@ -10281,66 +10281,66 @@
       <c r="AM52" s="12">
         <v>1400.0409999999999</v>
       </c>
       <c r="AN52" s="12">
         <v>376.62930999999998</v>
       </c>
       <c r="AO52" s="12">
         <v>0.88</v>
       </c>
       <c r="AP52" s="12">
         <v>0.32912000000000002</v>
       </c>
       <c r="AQ52" s="12">
         <v>377.08</v>
       </c>
       <c r="AR52" s="12">
         <v>87.348119999999994</v>
       </c>
       <c r="AS52" s="12">
         <v>2.4</v>
       </c>
       <c r="AT52" s="12">
         <v>0.86299999999999999</v>
       </c>
       <c r="AU52" s="12">
-        <v>92.5</v>
+        <v>147.88</v>
       </c>
       <c r="AV52" s="12">
-        <v>22.949290000000001</v>
+        <v>34.539349999999999</v>
       </c>
       <c r="AW52" s="12">
-        <v>1.8</v>
+        <v>2.4</v>
       </c>
       <c r="AX52" s="12">
-        <v>0.72699999999999998</v>
+        <v>0.86299999999999999</v>
       </c>
       <c r="AY52" s="12">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="AZ52" s="12">
-        <v>0</v>
+        <v>11.303330000000001</v>
       </c>
       <c r="BA52" s="12">
         <v>0</v>
       </c>
       <c r="BB52" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:54">
       <c r="A53" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C53" s="11">
         <v>1885.5065500000001</v>
       </c>
       <c r="D53" s="11">
         <v>119.22535999999999</v>
       </c>
       <c r="E53" s="11">
         <v>0</v>
       </c>
       <c r="F53" s="11">
@@ -10615,66 +10615,66 @@
       <c r="AO54" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="AP54" s="12">
         <v>1.30446</v>
       </c>
       <c r="AQ54" s="12">
         <v>468</v>
       </c>
       <c r="AR54" s="12">
         <v>205.94057000000001</v>
       </c>
       <c r="AS54" s="12">
         <v>0.22</v>
       </c>
       <c r="AT54" s="12">
         <v>1.0201899999999999</v>
       </c>
       <c r="AU54" s="12">
         <v>7</v>
       </c>
       <c r="AV54" s="12">
         <v>1.86025</v>
       </c>
       <c r="AW54" s="12">
+        <v>0.08</v>
+      </c>
+      <c r="AX54" s="12">
+        <v>0.3422</v>
+      </c>
+      <c r="AY54" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ54" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA54" s="12">
         <v>0.06</v>
       </c>
-      <c r="AX54" s="12">
-[...10 lines deleted...]
-      </c>
       <c r="BB54" s="12">
-        <v>0.1956</v>
+        <v>0.29776999999999998</v>
       </c>
     </row>
     <row r="55" spans="1:54" ht="22.5">
       <c r="A55" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C55" s="11">
         <v>54.997999999999998</v>
       </c>
       <c r="D55" s="11">
         <v>6.1249799999999999</v>
       </c>
       <c r="E55" s="11">
         <v>0</v>
       </c>
       <c r="F55" s="11">
         <v>0</v>
       </c>
       <c r="G55" s="12">
         <v>1110.356</v>
       </c>
       <c r="H55" s="12">
@@ -11435,66 +11435,66 @@
       <c r="AO59" s="12">
         <v>37.377000000000002</v>
       </c>
       <c r="AP59" s="12">
         <v>87.702830000000006</v>
       </c>
       <c r="AQ59" s="12">
         <v>0</v>
       </c>
       <c r="AR59" s="12">
         <v>0</v>
       </c>
       <c r="AS59" s="12">
         <v>37.161000000000001</v>
       </c>
       <c r="AT59" s="12">
         <v>113.37313</v>
       </c>
       <c r="AU59" s="12">
         <v>0</v>
       </c>
       <c r="AV59" s="12">
         <v>0</v>
       </c>
       <c r="AW59" s="12">
-        <v>12.531000000000001</v>
+        <v>16.940999999999999</v>
       </c>
       <c r="AX59" s="12">
-        <v>36.878279999999997</v>
+        <v>49.852510000000002</v>
       </c>
       <c r="AY59" s="12">
         <v>0</v>
       </c>
       <c r="AZ59" s="12">
         <v>0</v>
       </c>
       <c r="BA59" s="12">
-        <v>11.962</v>
+        <v>13.948</v>
       </c>
       <c r="BB59" s="12">
-        <v>30.209810000000001</v>
+        <v>38.698630000000001</v>
       </c>
     </row>
     <row r="60" spans="1:54" ht="45">
       <c r="A60" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C60" s="11">
         <v>0</v>
       </c>
       <c r="D60" s="11">
         <v>0</v>
       </c>
       <c r="E60" s="11">
         <v>3.4799999999999998E-2</v>
       </c>
       <c r="F60" s="11">
         <v>0.10145</v>
       </c>
       <c r="G60" s="12">
         <v>0</v>
       </c>
       <c r="H60" s="12">
@@ -11763,54 +11763,54 @@
       <c r="AO61" s="12">
         <v>6.64879</v>
       </c>
       <c r="AP61" s="12">
         <v>4.0364199999999997</v>
       </c>
       <c r="AQ61" s="12">
         <v>0</v>
       </c>
       <c r="AR61" s="12">
         <v>0</v>
       </c>
       <c r="AS61" s="12">
         <v>0.53500000000000003</v>
       </c>
       <c r="AT61" s="12">
         <v>0.71694000000000002</v>
       </c>
       <c r="AU61" s="12">
         <v>0</v>
       </c>
       <c r="AV61" s="12">
         <v>0</v>
       </c>
       <c r="AW61" s="12">
-        <v>0.4</v>
+        <v>0.53500000000000003</v>
       </c>
       <c r="AX61" s="12">
-        <v>0.14899999999999999</v>
+        <v>0.71694000000000002</v>
       </c>
       <c r="AY61" s="12">
         <v>0</v>
       </c>
       <c r="AZ61" s="12">
         <v>0</v>
       </c>
       <c r="BA61" s="12">
         <v>0.02</v>
       </c>
       <c r="BB61" s="12">
         <v>1.1296999999999999</v>
       </c>
     </row>
     <row r="62" spans="1:54" ht="45">
       <c r="A62" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C62" s="11">
         <v>0</v>
       </c>
       <c r="D62" s="11">
@@ -12091,66 +12091,66 @@
       <c r="AO63" s="12">
         <v>10.186310000000001</v>
       </c>
       <c r="AP63" s="12">
         <v>78.202430000000007</v>
       </c>
       <c r="AQ63" s="12">
         <v>0</v>
       </c>
       <c r="AR63" s="12">
         <v>0</v>
       </c>
       <c r="AS63" s="12">
         <v>10.51681</v>
       </c>
       <c r="AT63" s="12">
         <v>108.66978</v>
       </c>
       <c r="AU63" s="12">
         <v>0</v>
       </c>
       <c r="AV63" s="12">
         <v>0</v>
       </c>
       <c r="AW63" s="12">
-        <v>2.6115499999999998</v>
+        <v>3.3176000000000001</v>
       </c>
       <c r="AX63" s="12">
-        <v>23.82959</v>
+        <v>29.986509999999999</v>
       </c>
       <c r="AY63" s="12">
         <v>0</v>
       </c>
       <c r="AZ63" s="12">
         <v>0</v>
       </c>
       <c r="BA63" s="12">
-        <v>1.61032</v>
+        <v>1.6331199999999999</v>
       </c>
       <c r="BB63" s="12">
-        <v>17.718769999999999</v>
+        <v>18.441579999999998</v>
       </c>
     </row>
     <row r="64" spans="1:54">
       <c r="A64" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C64" s="11">
         <v>0</v>
       </c>
       <c r="D64" s="11">
         <v>0</v>
       </c>
       <c r="E64" s="11">
         <v>8.9885099999999998</v>
       </c>
       <c r="F64" s="11">
         <v>106.70862</v>
       </c>
       <c r="G64" s="12">
         <v>0</v>
       </c>
       <c r="H64" s="12">
@@ -12255,66 +12255,66 @@
       <c r="AO64" s="12">
         <v>14.66962</v>
       </c>
       <c r="AP64" s="12">
         <v>110.52822999999999</v>
       </c>
       <c r="AQ64" s="12">
         <v>0</v>
       </c>
       <c r="AR64" s="12">
         <v>0</v>
       </c>
       <c r="AS64" s="12">
         <v>12.403359999999999</v>
       </c>
       <c r="AT64" s="12">
         <v>102.31314</v>
       </c>
       <c r="AU64" s="12">
         <v>0</v>
       </c>
       <c r="AV64" s="12">
         <v>0</v>
       </c>
       <c r="AW64" s="12">
-        <v>5.9014300000000004</v>
+        <v>6.7348999999999997</v>
       </c>
       <c r="AX64" s="12">
-        <v>40.157420000000002</v>
+        <v>50.545319999999997</v>
       </c>
       <c r="AY64" s="12">
         <v>0</v>
       </c>
       <c r="AZ64" s="12">
         <v>0</v>
       </c>
       <c r="BA64" s="12">
-        <v>1.8314299999999999</v>
+        <v>2.2316799999999999</v>
       </c>
       <c r="BB64" s="12">
-        <v>21.199950000000001</v>
+        <v>27.71134</v>
       </c>
     </row>
     <row r="65" spans="1:54">
       <c r="A65" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C65" s="11">
         <v>0</v>
       </c>
       <c r="D65" s="11">
         <v>0</v>
       </c>
       <c r="E65" s="11">
         <v>0</v>
       </c>
       <c r="F65" s="11">
         <v>0</v>
       </c>
       <c r="G65" s="12">
         <v>0</v>
       </c>
       <c r="H65" s="12">
@@ -12583,66 +12583,66 @@
       <c r="AO66" s="12">
         <v>1.3060400000000001</v>
       </c>
       <c r="AP66" s="12">
         <v>8.3542100000000001</v>
       </c>
       <c r="AQ66" s="12">
         <v>0</v>
       </c>
       <c r="AR66" s="12">
         <v>0</v>
       </c>
       <c r="AS66" s="12">
         <v>0.94440000000000002</v>
       </c>
       <c r="AT66" s="12">
         <v>6.5401600000000002</v>
       </c>
       <c r="AU66" s="12">
         <v>0</v>
       </c>
       <c r="AV66" s="12">
         <v>0</v>
       </c>
       <c r="AW66" s="12">
-        <v>0.31256</v>
+        <v>0.38813999999999999</v>
       </c>
       <c r="AX66" s="12">
-        <v>1.7608699999999999</v>
+        <v>2.4539499999999999</v>
       </c>
       <c r="AY66" s="12">
         <v>0</v>
       </c>
       <c r="AZ66" s="12">
         <v>0</v>
       </c>
       <c r="BA66" s="12">
-        <v>0.16625999999999999</v>
+        <v>0.21473999999999999</v>
       </c>
       <c r="BB66" s="12">
-        <v>1.2290399999999999</v>
+        <v>1.6244700000000001</v>
       </c>
     </row>
     <row r="67" spans="1:54">
       <c r="A67" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C67" s="11">
         <v>0</v>
       </c>
       <c r="D67" s="11">
         <v>0</v>
       </c>
       <c r="E67" s="11">
         <v>0</v>
       </c>
       <c r="F67" s="11">
         <v>0</v>
       </c>
       <c r="G67" s="12">
         <v>0</v>
       </c>
       <c r="H67" s="12">
@@ -12911,66 +12911,66 @@
       <c r="AO68" s="12">
         <v>5.3400000000000003E-2</v>
       </c>
       <c r="AP68" s="12">
         <v>0.36697999999999997</v>
       </c>
       <c r="AQ68" s="12">
         <v>0</v>
       </c>
       <c r="AR68" s="12">
         <v>0</v>
       </c>
       <c r="AS68" s="12">
         <v>6.0400000000000002E-2</v>
       </c>
       <c r="AT68" s="12">
         <v>0.39290000000000003</v>
       </c>
       <c r="AU68" s="12">
         <v>0</v>
       </c>
       <c r="AV68" s="12">
         <v>0</v>
       </c>
       <c r="AW68" s="12">
-        <v>8.8000000000000005E-3</v>
+        <v>1.72E-2</v>
       </c>
       <c r="AX68" s="12">
-        <v>6.2210000000000001E-2</v>
+        <v>0.11983000000000001</v>
       </c>
       <c r="AY68" s="12">
         <v>0</v>
       </c>
       <c r="AZ68" s="12">
         <v>0</v>
       </c>
       <c r="BA68" s="12">
-        <v>8.0000000000000002E-3</v>
+        <v>1.4800000000000001E-2</v>
       </c>
       <c r="BB68" s="12">
-        <v>5.5559999999999998E-2</v>
+        <v>0.10605000000000001</v>
       </c>
     </row>
     <row r="69" spans="1:54">
       <c r="A69" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C69" s="11">
         <v>0</v>
       </c>
       <c r="D69" s="11">
         <v>0</v>
       </c>
       <c r="E69" s="11">
         <v>0.27900000000000003</v>
       </c>
       <c r="F69" s="11">
         <v>5.0015099999999997</v>
       </c>
       <c r="G69" s="12">
         <v>0</v>
       </c>
       <c r="H69" s="12">
@@ -13075,66 +13075,66 @@
       <c r="AO69" s="12">
         <v>0.13017000000000001</v>
       </c>
       <c r="AP69" s="12">
         <v>2.50786</v>
       </c>
       <c r="AQ69" s="12">
         <v>0</v>
       </c>
       <c r="AR69" s="12">
         <v>0</v>
       </c>
       <c r="AS69" s="12">
         <v>0.1484</v>
       </c>
       <c r="AT69" s="12">
         <v>2.6814399999999998</v>
       </c>
       <c r="AU69" s="12">
         <v>0</v>
       </c>
       <c r="AV69" s="12">
         <v>0</v>
       </c>
       <c r="AW69" s="12">
-        <v>3.0800000000000001E-2</v>
+        <v>4.2000000000000003E-2</v>
       </c>
       <c r="AX69" s="12">
-        <v>0.59345000000000003</v>
+        <v>0.80393000000000003</v>
       </c>
       <c r="AY69" s="12">
         <v>0</v>
       </c>
       <c r="AZ69" s="12">
         <v>0</v>
       </c>
       <c r="BA69" s="12">
-        <v>2.0719999999999999E-2</v>
+        <v>3.4160000000000003E-2</v>
       </c>
       <c r="BB69" s="12">
-        <v>0.42605999999999999</v>
+        <v>0.71955999999999998</v>
       </c>
     </row>
     <row r="70" spans="1:54">
       <c r="A70" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C70" s="11">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="D70" s="11">
         <v>4.1230000000000003E-2</v>
       </c>
       <c r="E70" s="11">
         <v>7.2749999999999995E-2</v>
       </c>
       <c r="F70" s="11">
         <v>0.77236000000000005</v>
       </c>
       <c r="G70" s="12">
         <v>5.7000000000000002E-3</v>
       </c>
       <c r="H70" s="12">
@@ -13403,66 +13403,66 @@
       <c r="AO71" s="12">
         <v>0.26928999999999997</v>
       </c>
       <c r="AP71" s="12">
         <v>0.54107000000000005</v>
       </c>
       <c r="AQ71" s="12">
         <v>0</v>
       </c>
       <c r="AR71" s="12">
         <v>0</v>
       </c>
       <c r="AS71" s="12">
         <v>0.19767999999999999</v>
       </c>
       <c r="AT71" s="12">
         <v>0.37658000000000003</v>
       </c>
       <c r="AU71" s="12">
         <v>0</v>
       </c>
       <c r="AV71" s="12">
         <v>0</v>
       </c>
       <c r="AW71" s="12">
-        <v>7.6679999999999998E-2</v>
+        <v>7.9799999999999996E-2</v>
       </c>
       <c r="AX71" s="12">
-        <v>0.10879999999999999</v>
+        <v>0.12397</v>
       </c>
       <c r="AY71" s="12">
         <v>0</v>
       </c>
       <c r="AZ71" s="12">
         <v>0</v>
       </c>
       <c r="BA71" s="12">
-        <v>2.6960000000000001E-2</v>
+        <v>7.0559999999999998E-2</v>
       </c>
       <c r="BB71" s="12">
-        <v>5.8069999999999997E-2</v>
+        <v>0.12892000000000001</v>
       </c>
     </row>
     <row r="72" spans="1:54" ht="22.5">
       <c r="A72" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C72" s="11">
         <v>3.3871500000000001</v>
       </c>
       <c r="D72" s="11">
         <v>0.77705000000000002</v>
       </c>
       <c r="E72" s="11">
         <v>2.4918499999999999</v>
       </c>
       <c r="F72" s="11">
         <v>19.10754</v>
       </c>
       <c r="G72" s="12">
         <v>0.20635000000000001</v>
       </c>
       <c r="H72" s="12">
@@ -13567,66 +13567,66 @@
       <c r="AO72" s="12">
         <v>1.88554</v>
       </c>
       <c r="AP72" s="12">
         <v>12.03082</v>
       </c>
       <c r="AQ72" s="12">
         <v>0</v>
       </c>
       <c r="AR72" s="12">
         <v>0</v>
       </c>
       <c r="AS72" s="12">
         <v>0.66757</v>
       </c>
       <c r="AT72" s="12">
         <v>5.6832399999999996</v>
       </c>
       <c r="AU72" s="12">
         <v>0</v>
       </c>
       <c r="AV72" s="12">
         <v>0</v>
       </c>
       <c r="AW72" s="12">
-        <v>0.24514</v>
+        <v>0.27392</v>
       </c>
       <c r="AX72" s="12">
-        <v>2.1297600000000001</v>
+        <v>2.3623400000000001</v>
       </c>
       <c r="AY72" s="12">
         <v>0</v>
       </c>
       <c r="AZ72" s="12">
         <v>0</v>
       </c>
       <c r="BA72" s="12">
-        <v>0.17091999999999999</v>
+        <v>0.189</v>
       </c>
       <c r="BB72" s="12">
-        <v>1.7842899999999999</v>
+        <v>1.9394199999999999</v>
       </c>
     </row>
     <row r="73" spans="1:54">
       <c r="A73" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C73" s="11">
         <v>2983.47</v>
       </c>
       <c r="D73" s="11">
         <v>779.28408000000002</v>
       </c>
       <c r="E73" s="11">
         <v>130.80099999999999</v>
       </c>
       <c r="F73" s="11">
         <v>43.022959999999998</v>
       </c>
       <c r="G73" s="12">
         <v>1953.44</v>
       </c>
       <c r="H73" s="12">
@@ -13725,72 +13725,72 @@
       <c r="AM73" s="12">
         <v>676</v>
       </c>
       <c r="AN73" s="12">
         <v>297.16879999999998</v>
       </c>
       <c r="AO73" s="12">
         <v>1255.9667999999999</v>
       </c>
       <c r="AP73" s="12">
         <v>345.6771</v>
       </c>
       <c r="AQ73" s="12">
         <v>812.8</v>
       </c>
       <c r="AR73" s="12">
         <v>357.72</v>
       </c>
       <c r="AS73" s="12">
         <v>324.25599999999997</v>
       </c>
       <c r="AT73" s="12">
         <v>120.38724999999999</v>
       </c>
       <c r="AU73" s="12">
-        <v>135.19999999999999</v>
+        <v>202.8</v>
       </c>
       <c r="AV73" s="12">
-        <v>59.488</v>
+        <v>89.231999999999999</v>
       </c>
       <c r="AW73" s="12">
-        <v>125.16200000000001</v>
+        <v>158.08199999999999</v>
       </c>
       <c r="AX73" s="12">
-        <v>43.460700000000003</v>
+        <v>55.994129999999998</v>
       </c>
       <c r="AY73" s="12">
-        <v>203.4</v>
+        <v>271</v>
       </c>
       <c r="AZ73" s="12">
-        <v>89.408000000000001</v>
+        <v>119.91800000000001</v>
       </c>
       <c r="BA73" s="12">
-        <v>48.478000000000002</v>
+        <v>69.438000000000002</v>
       </c>
       <c r="BB73" s="12">
-        <v>21.39237</v>
+        <v>30.700970000000002</v>
       </c>
     </row>
     <row r="74" spans="1:54" ht="22.5">
       <c r="A74" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C74" s="11">
         <v>136</v>
       </c>
       <c r="D74" s="11">
         <v>21.2</v>
       </c>
       <c r="E74" s="11">
         <v>0.09</v>
       </c>
       <c r="F74" s="11">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="G74" s="12">
         <v>476</v>
       </c>
       <c r="H74" s="12">
@@ -13889,60 +13889,60 @@
       <c r="AM74" s="12">
         <v>0</v>
       </c>
       <c r="AN74" s="12">
         <v>0</v>
       </c>
       <c r="AO74" s="12">
         <v>20.754000000000001</v>
       </c>
       <c r="AP74" s="12">
         <v>5.3044500000000001</v>
       </c>
       <c r="AQ74" s="12">
         <v>335.2</v>
       </c>
       <c r="AR74" s="12">
         <v>92.061999999999998</v>
       </c>
       <c r="AS74" s="12">
         <v>0.67500000000000004</v>
       </c>
       <c r="AT74" s="12">
         <v>0.97413000000000005</v>
       </c>
       <c r="AU74" s="12">
-        <v>0</v>
+        <v>133.80000000000001</v>
       </c>
       <c r="AV74" s="12">
-        <v>0</v>
+        <v>37.71</v>
       </c>
       <c r="AW74" s="12">
-        <v>0.48099999999999998</v>
+        <v>0.59499999999999997</v>
       </c>
       <c r="AX74" s="12">
-        <v>0.76285999999999998</v>
+        <v>0.90822000000000003</v>
       </c>
       <c r="AY74" s="12">
         <v>0</v>
       </c>
       <c r="AZ74" s="12">
         <v>0</v>
       </c>
       <c r="BA74" s="12">
         <v>0</v>
       </c>
       <c r="BB74" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:54">
       <c r="A75" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C75" s="11">
         <v>0</v>
       </c>
       <c r="D75" s="11">
@@ -14059,66 +14059,66 @@
       <c r="AO75" s="12">
         <v>700.99950000000001</v>
       </c>
       <c r="AP75" s="12">
         <v>247.14627999999999</v>
       </c>
       <c r="AQ75" s="12">
         <v>0</v>
       </c>
       <c r="AR75" s="12">
         <v>0</v>
       </c>
       <c r="AS75" s="12">
         <v>537.4982</v>
       </c>
       <c r="AT75" s="12">
         <v>202.42006000000001</v>
       </c>
       <c r="AU75" s="12">
         <v>0</v>
       </c>
       <c r="AV75" s="12">
         <v>0</v>
       </c>
       <c r="AW75" s="12">
-        <v>115.8944</v>
+        <v>162.83799999999999</v>
       </c>
       <c r="AX75" s="12">
-        <v>44.514699999999998</v>
+        <v>62.419350000000001</v>
       </c>
       <c r="AY75" s="12">
         <v>0</v>
       </c>
       <c r="AZ75" s="12">
         <v>0</v>
       </c>
       <c r="BA75" s="12">
-        <v>859.68320000000006</v>
+        <v>885.02480000000003</v>
       </c>
       <c r="BB75" s="12">
-        <v>345.35431999999997</v>
+        <v>355.66259000000002</v>
       </c>
     </row>
     <row r="76" spans="1:54" ht="45">
       <c r="A76" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>203</v>
       </c>
       <c r="C76" s="11">
         <v>136</v>
       </c>
       <c r="D76" s="11">
         <v>58.238999999999997</v>
       </c>
       <c r="E76" s="11">
         <v>684.10216000000003</v>
       </c>
       <c r="F76" s="11">
         <v>384.67631999999998</v>
       </c>
       <c r="G76" s="12">
         <v>0</v>
       </c>
       <c r="H76" s="12">
@@ -14223,66 +14223,66 @@
       <c r="AO76" s="12">
         <v>1959.6048000000001</v>
       </c>
       <c r="AP76" s="12">
         <v>324.71836999999999</v>
       </c>
       <c r="AQ76" s="12">
         <v>0</v>
       </c>
       <c r="AR76" s="12">
         <v>0</v>
       </c>
       <c r="AS76" s="12">
         <v>693.81500000000005</v>
       </c>
       <c r="AT76" s="12">
         <v>392.17308000000003</v>
       </c>
       <c r="AU76" s="12">
         <v>0</v>
       </c>
       <c r="AV76" s="12">
         <v>0</v>
       </c>
       <c r="AW76" s="12">
-        <v>124.6658</v>
+        <v>184.72819999999999</v>
       </c>
       <c r="AX76" s="12">
-        <v>60.783479999999997</v>
+        <v>95.598860000000002</v>
       </c>
       <c r="AY76" s="12">
         <v>0</v>
       </c>
       <c r="AZ76" s="12">
         <v>0</v>
       </c>
       <c r="BA76" s="12">
-        <v>134.42420000000001</v>
+        <v>189.4042</v>
       </c>
       <c r="BB76" s="12">
-        <v>67.697230000000005</v>
+        <v>99.125159999999994</v>
       </c>
     </row>
     <row r="77" spans="1:54" ht="22.5">
       <c r="A77" s="6" t="s">
         <v>70</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C77" s="11">
         <v>0</v>
       </c>
       <c r="D77" s="11">
         <v>0</v>
       </c>
       <c r="E77" s="11">
         <v>0.5</v>
       </c>
       <c r="F77" s="11">
         <v>1.2239</v>
       </c>
       <c r="G77" s="12">
         <v>0</v>
       </c>
       <c r="H77" s="12">
@@ -14387,54 +14387,54 @@
       <c r="AO77" s="12">
         <v>0.3</v>
       </c>
       <c r="AP77" s="12">
         <v>0.57979999999999998</v>
       </c>
       <c r="AQ77" s="12">
         <v>0</v>
       </c>
       <c r="AR77" s="12">
         <v>0</v>
       </c>
       <c r="AS77" s="12">
         <v>0.36</v>
       </c>
       <c r="AT77" s="12">
         <v>1.3287</v>
       </c>
       <c r="AU77" s="12">
         <v>0</v>
       </c>
       <c r="AV77" s="12">
         <v>0</v>
       </c>
       <c r="AW77" s="12">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="AX77" s="12">
-        <v>6.762E-2</v>
+        <v>0.13775999999999999</v>
       </c>
       <c r="AY77" s="12">
         <v>0</v>
       </c>
       <c r="AZ77" s="12">
         <v>0</v>
       </c>
       <c r="BA77" s="12">
         <v>0.08</v>
       </c>
       <c r="BB77" s="12">
         <v>0.22045999999999999</v>
       </c>
     </row>
     <row r="78" spans="1:54" ht="45">
       <c r="A78" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>205</v>
       </c>
       <c r="C78" s="11">
         <v>0</v>
       </c>
       <c r="D78" s="11">
@@ -14715,66 +14715,66 @@
       <c r="AO79" s="12">
         <v>1075.1099999999999</v>
       </c>
       <c r="AP79" s="12">
         <v>434.43412999999998</v>
       </c>
       <c r="AQ79" s="12">
         <v>5</v>
       </c>
       <c r="AR79" s="12">
         <v>9.6920000000000002</v>
       </c>
       <c r="AS79" s="12">
         <v>6400.5</v>
       </c>
       <c r="AT79" s="12">
         <v>2196.6060000000002</v>
       </c>
       <c r="AU79" s="12">
         <v>5</v>
       </c>
       <c r="AV79" s="12">
         <v>9.6920000000000002</v>
       </c>
       <c r="AW79" s="12">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AX79" s="12">
-        <v>0</v>
+        <v>5.4429999999999996</v>
       </c>
       <c r="AY79" s="12">
         <v>0</v>
       </c>
       <c r="AZ79" s="12">
         <v>0</v>
       </c>
       <c r="BA79" s="12">
-        <v>2850.75</v>
+        <v>7155.6</v>
       </c>
       <c r="BB79" s="12">
-        <v>855.99300000000005</v>
+        <v>2390.7460000000001</v>
       </c>
     </row>
     <row r="80" spans="1:54" ht="22.5">
       <c r="A80" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C80" s="11">
         <v>286.01305000000002</v>
       </c>
       <c r="D80" s="11">
         <v>41.908410000000003</v>
       </c>
       <c r="E80" s="11">
         <v>0</v>
       </c>
       <c r="F80" s="11">
         <v>0</v>
       </c>
       <c r="G80" s="12">
         <v>230.42400000000001</v>
       </c>
       <c r="H80" s="12">
@@ -14873,54 +14873,54 @@
       <c r="AM80" s="12">
         <v>290.10000000000002</v>
       </c>
       <c r="AN80" s="12">
         <v>134.28908000000001</v>
       </c>
       <c r="AO80" s="12">
         <v>1.125</v>
       </c>
       <c r="AP80" s="12">
         <v>3.7279100000000001</v>
       </c>
       <c r="AQ80" s="12">
         <v>66.95</v>
       </c>
       <c r="AR80" s="12">
         <v>27.292629999999999</v>
       </c>
       <c r="AS80" s="12">
         <v>0</v>
       </c>
       <c r="AT80" s="12">
         <v>0</v>
       </c>
       <c r="AU80" s="12">
-        <v>0</v>
+        <v>1.5</v>
       </c>
       <c r="AV80" s="12">
-        <v>0</v>
+        <v>0.57523000000000002</v>
       </c>
       <c r="AW80" s="12">
         <v>0</v>
       </c>
       <c r="AX80" s="12">
         <v>0</v>
       </c>
       <c r="AY80" s="12">
         <v>0</v>
       </c>
       <c r="AZ80" s="12">
         <v>0</v>
       </c>
       <c r="BA80" s="12">
         <v>0</v>
       </c>
       <c r="BB80" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:54" ht="22.5">
       <c r="A81" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B81" s="10" t="s">
@@ -15043,54 +15043,54 @@
       <c r="AO81" s="12">
         <v>2.8899999999999999E-2</v>
       </c>
       <c r="AP81" s="12">
         <v>5.7759999999999999E-2</v>
       </c>
       <c r="AQ81" s="12">
         <v>0</v>
       </c>
       <c r="AR81" s="12">
         <v>0</v>
       </c>
       <c r="AS81" s="12">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="AT81" s="12">
         <v>0.14291000000000001</v>
       </c>
       <c r="AU81" s="12">
         <v>0</v>
       </c>
       <c r="AV81" s="12">
         <v>0</v>
       </c>
       <c r="AW81" s="12">
-        <v>4.8000000000000001E-2</v>
+        <v>7.1999999999999995E-2</v>
       </c>
       <c r="AX81" s="12">
-        <v>9.0380000000000002E-2</v>
+        <v>0.14291000000000001</v>
       </c>
       <c r="AY81" s="12">
         <v>0</v>
       </c>
       <c r="AZ81" s="12">
         <v>0</v>
       </c>
       <c r="BA81" s="12">
         <v>0</v>
       </c>
       <c r="BB81" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:54" ht="22.5">
       <c r="A82" s="6" t="s">
         <v>75</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>209</v>
       </c>
       <c r="C82" s="11">
         <v>0</v>
       </c>
       <c r="D82" s="11">
@@ -16683,66 +16683,66 @@
       <c r="AO91" s="12">
         <v>237.17615000000001</v>
       </c>
       <c r="AP91" s="12">
         <v>203.73533</v>
       </c>
       <c r="AQ91" s="12">
         <v>380.96</v>
       </c>
       <c r="AR91" s="12">
         <v>395.733</v>
       </c>
       <c r="AS91" s="12">
         <v>71.582800000000006</v>
       </c>
       <c r="AT91" s="12">
         <v>67.06362</v>
       </c>
       <c r="AU91" s="12">
         <v>320.56</v>
       </c>
       <c r="AV91" s="12">
         <v>320.95999999999998</v>
       </c>
       <c r="AW91" s="12">
-        <v>1.5793999999999999</v>
+        <v>42.834600000000002</v>
       </c>
       <c r="AX91" s="12">
-        <v>0.79498999999999997</v>
+        <v>38.66742</v>
       </c>
       <c r="AY91" s="12">
         <v>0</v>
       </c>
       <c r="AZ91" s="12">
         <v>0</v>
       </c>
       <c r="BA91" s="12">
-        <v>4.3455000000000004</v>
+        <v>4.3860000000000001</v>
       </c>
       <c r="BB91" s="12">
-        <v>4.7793200000000002</v>
+        <v>4.8411900000000001</v>
       </c>
     </row>
     <row r="92" spans="1:54" ht="33.75">
       <c r="A92" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C92" s="11">
         <v>0</v>
       </c>
       <c r="D92" s="11">
         <v>0</v>
       </c>
       <c r="E92" s="11">
         <v>8.6204999999999998</v>
       </c>
       <c r="F92" s="11">
         <v>23.717220000000001</v>
       </c>
       <c r="G92" s="12">
         <v>0</v>
       </c>
       <c r="H92" s="12">
@@ -16859,54 +16859,54 @@
       <c r="AS92" s="12">
         <v>6.7499999999999999E-3</v>
       </c>
       <c r="AT92" s="12">
         <v>9.9000000000000005E-2</v>
       </c>
       <c r="AU92" s="12">
         <v>0</v>
       </c>
       <c r="AV92" s="12">
         <v>0</v>
       </c>
       <c r="AW92" s="12">
         <v>0</v>
       </c>
       <c r="AX92" s="12">
         <v>0</v>
       </c>
       <c r="AY92" s="12">
         <v>0</v>
       </c>
       <c r="AZ92" s="12">
         <v>0</v>
       </c>
       <c r="BA92" s="12">
-        <v>0</v>
+        <v>5.4400000000000004E-3</v>
       </c>
       <c r="BB92" s="12">
-        <v>0</v>
+        <v>9.6280000000000004E-2</v>
       </c>
     </row>
     <row r="93" spans="1:54" ht="33.75">
       <c r="A93" s="6" t="s">
         <v>86</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C93" s="11">
         <v>0</v>
       </c>
       <c r="D93" s="11">
         <v>0</v>
       </c>
       <c r="E93" s="11">
         <v>0</v>
       </c>
       <c r="F93" s="11">
         <v>0</v>
       </c>
       <c r="G93" s="12">
         <v>0</v>
       </c>
       <c r="H93" s="12">
@@ -17175,66 +17175,66 @@
       <c r="AO94" s="12">
         <v>9.4142799999999998</v>
       </c>
       <c r="AP94" s="12">
         <v>28.359500000000001</v>
       </c>
       <c r="AQ94" s="12">
         <v>0</v>
       </c>
       <c r="AR94" s="12">
         <v>0</v>
       </c>
       <c r="AS94" s="12">
         <v>8.9310299999999998</v>
       </c>
       <c r="AT94" s="12">
         <v>36.930549999999997</v>
       </c>
       <c r="AU94" s="12">
         <v>0</v>
       </c>
       <c r="AV94" s="12">
         <v>0</v>
       </c>
       <c r="AW94" s="12">
-        <v>2.6077400000000002</v>
+        <v>3.3652000000000002</v>
       </c>
       <c r="AX94" s="12">
-        <v>9.5181799999999992</v>
+        <v>12.24797</v>
       </c>
       <c r="AY94" s="12">
         <v>0</v>
       </c>
       <c r="AZ94" s="12">
         <v>0</v>
       </c>
       <c r="BA94" s="12">
-        <v>2.7383500000000001</v>
+        <v>3.6491699999999998</v>
       </c>
       <c r="BB94" s="12">
-        <v>11.24211</v>
+        <v>15.3652</v>
       </c>
     </row>
     <row r="95" spans="1:54" ht="56.25">
       <c r="A95" s="6" t="s">
         <v>88</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C95" s="11">
         <v>0</v>
       </c>
       <c r="D95" s="11">
         <v>0</v>
       </c>
       <c r="E95" s="11">
         <v>124.544</v>
       </c>
       <c r="F95" s="11">
         <v>163.36866000000001</v>
       </c>
       <c r="G95" s="12">
         <v>0</v>
       </c>
       <c r="H95" s="12">
@@ -17339,66 +17339,66 @@
       <c r="AO95" s="12">
         <v>0.35857</v>
       </c>
       <c r="AP95" s="12">
         <v>2.60494</v>
       </c>
       <c r="AQ95" s="12">
         <v>0</v>
       </c>
       <c r="AR95" s="12">
         <v>0</v>
       </c>
       <c r="AS95" s="12">
         <v>0.74851000000000001</v>
       </c>
       <c r="AT95" s="12">
         <v>6.9528299999999996</v>
       </c>
       <c r="AU95" s="12">
         <v>0</v>
       </c>
       <c r="AV95" s="12">
         <v>0</v>
       </c>
       <c r="AW95" s="12">
-        <v>0.24448</v>
+        <v>0.29387000000000002</v>
       </c>
       <c r="AX95" s="12">
-        <v>2.0045700000000002</v>
+        <v>3.0050300000000001</v>
       </c>
       <c r="AY95" s="12">
         <v>0</v>
       </c>
       <c r="AZ95" s="12">
         <v>0</v>
       </c>
       <c r="BA95" s="12">
-        <v>6.2600000000000003E-2</v>
+        <v>7.4200000000000002E-2</v>
       </c>
       <c r="BB95" s="12">
-        <v>0.95057999999999998</v>
+        <v>1.46014</v>
       </c>
     </row>
     <row r="96" spans="1:54" ht="56.25">
       <c r="A96" s="6" t="s">
         <v>89</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C96" s="11">
         <v>0</v>
       </c>
       <c r="D96" s="11">
         <v>0</v>
       </c>
       <c r="E96" s="11">
         <v>520.14567999999997</v>
       </c>
       <c r="F96" s="11">
         <v>548.62860000000001</v>
       </c>
       <c r="G96" s="12">
         <v>0</v>
       </c>
       <c r="H96" s="12">
@@ -17503,66 +17503,66 @@
       <c r="AO96" s="12">
         <v>63.908099999999997</v>
       </c>
       <c r="AP96" s="12">
         <v>90.668660000000003</v>
       </c>
       <c r="AQ96" s="12">
         <v>0</v>
       </c>
       <c r="AR96" s="12">
         <v>0</v>
       </c>
       <c r="AS96" s="12">
         <v>35.207459999999998</v>
       </c>
       <c r="AT96" s="12">
         <v>75.322509999999994</v>
       </c>
       <c r="AU96" s="12">
         <v>0</v>
       </c>
       <c r="AV96" s="12">
         <v>0</v>
       </c>
       <c r="AW96" s="12">
-        <v>13.565</v>
+        <v>14.753</v>
       </c>
       <c r="AX96" s="12">
-        <v>23.003699999999998</v>
+        <v>25.045960000000001</v>
       </c>
       <c r="AY96" s="12">
         <v>0</v>
       </c>
       <c r="AZ96" s="12">
         <v>0</v>
       </c>
       <c r="BA96" s="12">
-        <v>3.6284999999999998</v>
+        <v>8.3384999999999998</v>
       </c>
       <c r="BB96" s="12">
-        <v>7.8835600000000001</v>
+        <v>19.069199999999999</v>
       </c>
     </row>
     <row r="97" spans="1:54" ht="22.5">
       <c r="A97" s="6" t="s">
         <v>90</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C97" s="11">
         <v>0</v>
       </c>
       <c r="D97" s="11">
         <v>0</v>
       </c>
       <c r="E97" s="11">
         <v>1312.2134799999999</v>
       </c>
       <c r="F97" s="11">
         <v>2976.3418900000001</v>
       </c>
       <c r="G97" s="12">
         <v>4.8650000000000002</v>
       </c>
       <c r="H97" s="12">
@@ -17667,66 +17667,66 @@
       <c r="AO97" s="12">
         <v>272.67158999999998</v>
       </c>
       <c r="AP97" s="12">
         <v>578.44626000000005</v>
       </c>
       <c r="AQ97" s="12">
         <v>6.0274000000000001</v>
       </c>
       <c r="AR97" s="12">
         <v>9.2215799999999994</v>
       </c>
       <c r="AS97" s="12">
         <v>225.64429000000001</v>
       </c>
       <c r="AT97" s="12">
         <v>561.21870000000001</v>
       </c>
       <c r="AU97" s="12">
         <v>0</v>
       </c>
       <c r="AV97" s="12">
         <v>0</v>
       </c>
       <c r="AW97" s="12">
-        <v>52.372239999999998</v>
+        <v>79.647620000000003</v>
       </c>
       <c r="AX97" s="12">
-        <v>112.25729</v>
+        <v>193.01884999999999</v>
       </c>
       <c r="AY97" s="12">
-        <v>5.6303999999999998</v>
+        <v>29.8064</v>
       </c>
       <c r="AZ97" s="12">
-        <v>12.666919999999999</v>
+        <v>72.413719999999998</v>
       </c>
       <c r="BA97" s="12">
-        <v>52.980840000000001</v>
+        <v>57.679650000000002</v>
       </c>
       <c r="BB97" s="12">
-        <v>139.91745</v>
+        <v>152.58223000000001</v>
       </c>
     </row>
     <row r="98" spans="1:54" ht="22.5">
       <c r="A98" s="6" t="s">
         <v>91</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="11">
         <v>2.2890000000000001</v>
       </c>
       <c r="D98" s="11">
         <v>7.5088299999999997</v>
       </c>
       <c r="E98" s="11">
         <v>90.414850000000001</v>
       </c>
       <c r="F98" s="11">
         <v>197.64515</v>
       </c>
       <c r="G98" s="12">
         <v>30.608550000000001</v>
       </c>
       <c r="H98" s="12">
@@ -17831,66 +17831,66 @@
       <c r="AO98" s="12">
         <v>242.54225</v>
       </c>
       <c r="AP98" s="12">
         <v>738.65374999999995</v>
       </c>
       <c r="AQ98" s="12">
         <v>4.7241</v>
       </c>
       <c r="AR98" s="12">
         <v>18.937940000000001</v>
       </c>
       <c r="AS98" s="12">
         <v>283.74786999999998</v>
       </c>
       <c r="AT98" s="12">
         <v>1019.08768</v>
       </c>
       <c r="AU98" s="12">
         <v>3.0861000000000001</v>
       </c>
       <c r="AV98" s="12">
         <v>12.130140000000001</v>
       </c>
       <c r="AW98" s="12">
-        <v>50.160910000000001</v>
+        <v>81.002409999999998</v>
       </c>
       <c r="AX98" s="12">
-        <v>164.99632</v>
+        <v>267.95468</v>
       </c>
       <c r="AY98" s="12">
         <v>1.9656</v>
       </c>
       <c r="AZ98" s="12">
         <v>11.292999999999999</v>
       </c>
       <c r="BA98" s="12">
-        <v>43.463410000000003</v>
+        <v>65.984939999999995</v>
       </c>
       <c r="BB98" s="12">
-        <v>157.63470000000001</v>
+        <v>242.82390000000001</v>
       </c>
     </row>
     <row r="99" spans="1:54" ht="33.75">
       <c r="A99" s="6" t="s">
         <v>92</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C99" s="11">
         <v>0</v>
       </c>
       <c r="D99" s="11">
         <v>0</v>
       </c>
       <c r="E99" s="11">
         <v>0</v>
       </c>
       <c r="F99" s="11">
         <v>0</v>
       </c>
       <c r="G99" s="12">
         <v>0</v>
       </c>
       <c r="H99" s="12">
@@ -18159,66 +18159,66 @@
       <c r="AO100" s="12">
         <v>107.1426</v>
       </c>
       <c r="AP100" s="12">
         <v>554.79947000000004</v>
       </c>
       <c r="AQ100" s="12">
         <v>9.9</v>
       </c>
       <c r="AR100" s="12">
         <v>429.13610999999997</v>
       </c>
       <c r="AS100" s="12">
         <v>140.42177000000001</v>
       </c>
       <c r="AT100" s="12">
         <v>661.82996000000003</v>
       </c>
       <c r="AU100" s="12">
         <v>3.3769999999999998</v>
       </c>
       <c r="AV100" s="12">
         <v>144.82495</v>
       </c>
       <c r="AW100" s="12">
-        <v>29.143619999999999</v>
+        <v>38.350340000000003</v>
       </c>
       <c r="AX100" s="12">
-        <v>114.07441</v>
+        <v>145.12062</v>
       </c>
       <c r="AY100" s="12">
         <v>3.9941599999999999</v>
       </c>
       <c r="AZ100" s="12">
         <v>153.55520000000001</v>
       </c>
       <c r="BA100" s="12">
-        <v>45.890369999999997</v>
+        <v>50.896529999999998</v>
       </c>
       <c r="BB100" s="12">
-        <v>217.51524000000001</v>
+        <v>244.48649</v>
       </c>
     </row>
     <row r="101" spans="1:54" ht="22.5">
       <c r="A101" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C101" s="11">
         <v>0</v>
       </c>
       <c r="D101" s="11">
         <v>0</v>
       </c>
       <c r="E101" s="11">
         <v>0.2878</v>
       </c>
       <c r="F101" s="11">
         <v>1.4582999999999999</v>
       </c>
       <c r="G101" s="12">
         <v>0</v>
       </c>
       <c r="H101" s="12">
@@ -18323,66 +18323,66 @@
       <c r="AO101" s="12">
         <v>0.28339999999999999</v>
       </c>
       <c r="AP101" s="12">
         <v>2.4907400000000002</v>
       </c>
       <c r="AQ101" s="12">
         <v>0</v>
       </c>
       <c r="AR101" s="12">
         <v>0</v>
       </c>
       <c r="AS101" s="12">
         <v>13.207280000000001</v>
       </c>
       <c r="AT101" s="12">
         <v>90.844329999999999</v>
       </c>
       <c r="AU101" s="12">
         <v>0</v>
       </c>
       <c r="AV101" s="12">
         <v>0</v>
       </c>
       <c r="AW101" s="12">
-        <v>0.04</v>
+        <v>8.0799999999999997E-2</v>
       </c>
       <c r="AX101" s="12">
-        <v>0.50177000000000005</v>
+        <v>0.78991999999999996</v>
       </c>
       <c r="AY101" s="12">
         <v>0</v>
       </c>
       <c r="AZ101" s="12">
         <v>0</v>
       </c>
       <c r="BA101" s="12">
-        <v>5.7989800000000002</v>
+        <v>6.8524099999999999</v>
       </c>
       <c r="BB101" s="12">
-        <v>41.143149999999999</v>
+        <v>51.060420000000001</v>
       </c>
     </row>
     <row r="102" spans="1:54" ht="22.5">
       <c r="A102" s="6" t="s">
         <v>95</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="11">
         <v>0</v>
       </c>
       <c r="D102" s="11">
         <v>0</v>
       </c>
       <c r="E102" s="11">
         <v>4.5247400000000004</v>
       </c>
       <c r="F102" s="11">
         <v>6.0433000000000003</v>
       </c>
       <c r="G102" s="12">
         <v>58.088000000000001</v>
       </c>
       <c r="H102" s="12">
@@ -18487,66 +18487,66 @@
       <c r="AO102" s="12">
         <v>405.99923000000001</v>
       </c>
       <c r="AP102" s="12">
         <v>258.50916000000001</v>
       </c>
       <c r="AQ102" s="12">
         <v>0</v>
       </c>
       <c r="AR102" s="12">
         <v>0</v>
       </c>
       <c r="AS102" s="12">
         <v>136.10352</v>
       </c>
       <c r="AT102" s="12">
         <v>91.015289999999993</v>
       </c>
       <c r="AU102" s="12">
         <v>0</v>
       </c>
       <c r="AV102" s="12">
         <v>0</v>
       </c>
       <c r="AW102" s="12">
-        <v>67.974100000000007</v>
+        <v>68.062640000000002</v>
       </c>
       <c r="AX102" s="12">
-        <v>48.602670000000003</v>
+        <v>48.772489999999998</v>
       </c>
       <c r="AY102" s="12">
         <v>0</v>
       </c>
       <c r="AZ102" s="12">
         <v>0</v>
       </c>
       <c r="BA102" s="12">
-        <v>0.1903</v>
+        <v>67.704099999999997</v>
       </c>
       <c r="BB102" s="12">
-        <v>0.49430000000000002</v>
+        <v>49.216470000000001</v>
       </c>
     </row>
     <row r="103" spans="1:54" ht="56.25">
       <c r="A103" s="6" t="s">
         <v>96</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C103" s="11">
         <v>0</v>
       </c>
       <c r="D103" s="11">
         <v>0</v>
       </c>
       <c r="E103" s="11">
         <v>17.652999999999999</v>
       </c>
       <c r="F103" s="11">
         <v>24.024180000000001</v>
       </c>
       <c r="G103" s="12">
         <v>0</v>
       </c>
       <c r="H103" s="12">
@@ -18651,54 +18651,54 @@
       <c r="AO103" s="12">
         <v>17.24146</v>
       </c>
       <c r="AP103" s="12">
         <v>14.673819999999999</v>
       </c>
       <c r="AQ103" s="12">
         <v>0</v>
       </c>
       <c r="AR103" s="12">
         <v>0</v>
       </c>
       <c r="AS103" s="12">
         <v>12.88693</v>
       </c>
       <c r="AT103" s="12">
         <v>14.481920000000001</v>
       </c>
       <c r="AU103" s="12">
         <v>0</v>
       </c>
       <c r="AV103" s="12">
         <v>0</v>
       </c>
       <c r="AW103" s="12">
-        <v>2.8140000000000001</v>
+        <v>3.92903</v>
       </c>
       <c r="AX103" s="12">
-        <v>2.3661400000000001</v>
+        <v>3.2967300000000002</v>
       </c>
       <c r="AY103" s="12">
         <v>0</v>
       </c>
       <c r="AZ103" s="12">
         <v>0</v>
       </c>
       <c r="BA103" s="12">
         <v>1.2843899999999999</v>
       </c>
       <c r="BB103" s="12">
         <v>2.4467500000000002</v>
       </c>
     </row>
     <row r="104" spans="1:54" ht="22.5">
       <c r="A104" s="6" t="s">
         <v>97</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C104" s="11">
         <v>0</v>
       </c>
       <c r="D104" s="11">
@@ -18815,66 +18815,66 @@
       <c r="AO104" s="12">
         <v>53.21</v>
       </c>
       <c r="AP104" s="12">
         <v>9.9505800000000004</v>
       </c>
       <c r="AQ104" s="12">
         <v>0</v>
       </c>
       <c r="AR104" s="12">
         <v>0</v>
       </c>
       <c r="AS104" s="12">
         <v>52.317999999999998</v>
       </c>
       <c r="AT104" s="12">
         <v>10.714320000000001</v>
       </c>
       <c r="AU104" s="12">
         <v>0</v>
       </c>
       <c r="AV104" s="12">
         <v>0</v>
       </c>
       <c r="AW104" s="12">
-        <v>2.1629999999999998</v>
+        <v>3.843</v>
       </c>
       <c r="AX104" s="12">
-        <v>0.86016000000000004</v>
+        <v>1.61575</v>
       </c>
       <c r="AY104" s="12">
         <v>0</v>
       </c>
       <c r="AZ104" s="12">
         <v>0</v>
       </c>
       <c r="BA104" s="12">
-        <v>6.9509999999999996</v>
+        <v>7.5810000000000004</v>
       </c>
       <c r="BB104" s="12">
-        <v>3.3413400000000002</v>
+        <v>3.6521599999999999</v>
       </c>
     </row>
     <row r="105" spans="1:54" ht="22.5">
       <c r="A105" s="6" t="s">
         <v>98</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C105" s="11">
         <v>1.2949999999999999</v>
       </c>
       <c r="D105" s="11">
         <v>1.0880000000000001</v>
       </c>
       <c r="E105" s="11">
         <v>540.58826999999997</v>
       </c>
       <c r="F105" s="11">
         <v>948.64823000000001</v>
       </c>
       <c r="G105" s="12">
         <v>0.82199999999999995</v>
       </c>
       <c r="H105" s="12">
@@ -18979,66 +18979,66 @@
       <c r="AO105" s="12">
         <v>582.38036999999997</v>
       </c>
       <c r="AP105" s="12">
         <v>2121.9012499999999</v>
       </c>
       <c r="AQ105" s="12">
         <v>27.99</v>
       </c>
       <c r="AR105" s="12">
         <v>16.119289999999999</v>
       </c>
       <c r="AS105" s="12">
         <v>501.36950999999999</v>
       </c>
       <c r="AT105" s="12">
         <v>2061.2828</v>
       </c>
       <c r="AU105" s="12">
         <v>0.2</v>
       </c>
       <c r="AV105" s="12">
         <v>4.6309999999999997E-2</v>
       </c>
       <c r="AW105" s="12">
-        <v>123.74714</v>
+        <v>163.38306</v>
       </c>
       <c r="AX105" s="12">
-        <v>521.55559000000005</v>
+        <v>641.46581000000003</v>
       </c>
       <c r="AY105" s="12">
         <v>0</v>
       </c>
       <c r="AZ105" s="12">
         <v>0</v>
       </c>
       <c r="BA105" s="12">
-        <v>88.926630000000003</v>
+        <v>126.79946</v>
       </c>
       <c r="BB105" s="12">
-        <v>334.72980999999999</v>
+        <v>450.08350000000002</v>
       </c>
     </row>
     <row r="106" spans="1:54">
       <c r="A106" s="6" t="s">
         <v>99</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C106" s="11">
         <v>0</v>
       </c>
       <c r="D106" s="11">
         <v>0</v>
       </c>
       <c r="E106" s="11">
         <v>0</v>
       </c>
       <c r="F106" s="11">
         <v>0</v>
       </c>
       <c r="G106" s="12">
         <v>0</v>
       </c>
       <c r="H106" s="12">
@@ -19471,66 +19471,66 @@
       <c r="AO108" s="12">
         <v>64.210599999999999</v>
       </c>
       <c r="AP108" s="12">
         <v>162.13311999999999</v>
       </c>
       <c r="AQ108" s="12">
         <v>0</v>
       </c>
       <c r="AR108" s="12">
         <v>0</v>
       </c>
       <c r="AS108" s="12">
         <v>1.9611000000000001</v>
       </c>
       <c r="AT108" s="12">
         <v>18.064599999999999</v>
       </c>
       <c r="AU108" s="12">
         <v>0</v>
       </c>
       <c r="AV108" s="12">
         <v>0</v>
       </c>
       <c r="AW108" s="12">
-        <v>0.3196</v>
+        <v>0.88360000000000005</v>
       </c>
       <c r="AX108" s="12">
-        <v>2.21339</v>
+        <v>8.3510799999999996</v>
       </c>
       <c r="AY108" s="12">
         <v>0</v>
       </c>
       <c r="AZ108" s="12">
         <v>0</v>
       </c>
       <c r="BA108" s="12">
-        <v>0.2402</v>
+        <v>0.55359999999999998</v>
       </c>
       <c r="BB108" s="12">
-        <v>2.1055899999999999</v>
+        <v>5.3100300000000002</v>
       </c>
     </row>
     <row r="109" spans="1:54" ht="22.5">
       <c r="A109" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C109" s="11">
         <v>0</v>
       </c>
       <c r="D109" s="11">
         <v>0</v>
       </c>
       <c r="E109" s="11">
         <v>1714.3970200000001</v>
       </c>
       <c r="F109" s="11">
         <v>4383.2017500000002</v>
       </c>
       <c r="G109" s="12">
         <v>1.0500000000000001E-2</v>
       </c>
       <c r="H109" s="12">
@@ -19635,66 +19635,66 @@
       <c r="AO109" s="12">
         <v>1868.8522599999999</v>
       </c>
       <c r="AP109" s="12">
         <v>6679.6098199999997</v>
       </c>
       <c r="AQ109" s="12">
         <v>86.62</v>
       </c>
       <c r="AR109" s="12">
         <v>41.202460000000002</v>
       </c>
       <c r="AS109" s="12">
         <v>1571.6828</v>
       </c>
       <c r="AT109" s="12">
         <v>6625.6878800000004</v>
       </c>
       <c r="AU109" s="12">
         <v>0</v>
       </c>
       <c r="AV109" s="12">
         <v>0</v>
       </c>
       <c r="AW109" s="12">
-        <v>384.30862999999999</v>
+        <v>520.29880000000003</v>
       </c>
       <c r="AX109" s="12">
-        <v>1554.8496600000001</v>
+        <v>2098.7735699999998</v>
       </c>
       <c r="AY109" s="12">
         <v>6</v>
       </c>
       <c r="AZ109" s="12">
         <v>2.4830800000000002</v>
       </c>
       <c r="BA109" s="12">
-        <v>259.79237000000001</v>
+        <v>344.52582000000001</v>
       </c>
       <c r="BB109" s="12">
-        <v>1202.4424799999999</v>
+        <v>1558.3460600000001</v>
       </c>
     </row>
     <row r="110" spans="1:54" ht="45">
       <c r="A110" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C110" s="11">
         <v>0</v>
       </c>
       <c r="D110" s="11">
         <v>0</v>
       </c>
       <c r="E110" s="11">
         <v>1819.56871</v>
       </c>
       <c r="F110" s="11">
         <v>2432.0968200000002</v>
       </c>
       <c r="G110" s="12">
         <v>0.61550000000000005</v>
       </c>
       <c r="H110" s="12">
@@ -19799,66 +19799,66 @@
       <c r="AO110" s="12">
         <v>1266.9693400000001</v>
       </c>
       <c r="AP110" s="12">
         <v>629.92421999999999</v>
       </c>
       <c r="AQ110" s="12">
         <v>0</v>
       </c>
       <c r="AR110" s="12">
         <v>0</v>
       </c>
       <c r="AS110" s="12">
         <v>740.90279999999996</v>
       </c>
       <c r="AT110" s="12">
         <v>520.197</v>
       </c>
       <c r="AU110" s="12">
         <v>0</v>
       </c>
       <c r="AV110" s="12">
         <v>0</v>
       </c>
       <c r="AW110" s="12">
-        <v>163.59602000000001</v>
+        <v>218.97201999999999</v>
       </c>
       <c r="AX110" s="12">
-        <v>106.23699999999999</v>
+        <v>158.59730999999999</v>
       </c>
       <c r="AY110" s="12">
         <v>0</v>
       </c>
       <c r="AZ110" s="12">
         <v>0</v>
       </c>
       <c r="BA110" s="12">
-        <v>202.33779999999999</v>
+        <v>258.70105000000001</v>
       </c>
       <c r="BB110" s="12">
-        <v>136.68323000000001</v>
+        <v>176.44732999999999</v>
       </c>
     </row>
     <row r="111" spans="1:54" ht="33.75">
       <c r="A111" s="6" t="s">
         <v>104</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C111" s="11">
         <v>0</v>
       </c>
       <c r="D111" s="11">
         <v>0</v>
       </c>
       <c r="E111" s="11">
         <v>3</v>
       </c>
       <c r="F111" s="11">
         <v>6.742</v>
       </c>
       <c r="G111" s="12">
         <v>0</v>
       </c>
       <c r="H111" s="12">
@@ -20127,66 +20127,66 @@
       <c r="AO112" s="12">
         <v>68.93271</v>
       </c>
       <c r="AP112" s="12">
         <v>188.10351</v>
       </c>
       <c r="AQ112" s="12">
         <v>0</v>
       </c>
       <c r="AR112" s="12">
         <v>0</v>
       </c>
       <c r="AS112" s="12">
         <v>77.119990000000001</v>
       </c>
       <c r="AT112" s="12">
         <v>192.35035999999999</v>
       </c>
       <c r="AU112" s="12">
         <v>0</v>
       </c>
       <c r="AV112" s="12">
         <v>0</v>
       </c>
       <c r="AW112" s="12">
-        <v>11.395580000000001</v>
+        <v>16.27692</v>
       </c>
       <c r="AX112" s="12">
-        <v>35.200090000000003</v>
+        <v>47.366570000000003</v>
       </c>
       <c r="AY112" s="12">
         <v>0</v>
       </c>
       <c r="AZ112" s="12">
         <v>0</v>
       </c>
       <c r="BA112" s="12">
-        <v>7.6478299999999999</v>
+        <v>13.983309999999999</v>
       </c>
       <c r="BB112" s="12">
-        <v>24.818069999999999</v>
+        <v>50.878959999999999</v>
       </c>
     </row>
     <row r="113" spans="1:54" ht="56.25">
       <c r="A113" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C113" s="11">
         <v>120.292</v>
       </c>
       <c r="D113" s="11">
         <v>96.974999999999994</v>
       </c>
       <c r="E113" s="11">
         <v>4987.93246</v>
       </c>
       <c r="F113" s="11">
         <v>5694.0660399999997</v>
       </c>
       <c r="G113" s="12">
         <v>346.387</v>
       </c>
       <c r="H113" s="12">
@@ -20291,66 +20291,66 @@
       <c r="AO113" s="12">
         <v>4315.4443600000004</v>
       </c>
       <c r="AP113" s="12">
         <v>9836.9415000000008</v>
       </c>
       <c r="AQ113" s="12">
         <v>0</v>
       </c>
       <c r="AR113" s="12">
         <v>0</v>
       </c>
       <c r="AS113" s="12">
         <v>3870.3265999999999</v>
       </c>
       <c r="AT113" s="12">
         <v>10539.720520000001</v>
       </c>
       <c r="AU113" s="12">
         <v>0</v>
       </c>
       <c r="AV113" s="12">
         <v>0</v>
       </c>
       <c r="AW113" s="12">
-        <v>1001.20311</v>
+        <v>1319.38481</v>
       </c>
       <c r="AX113" s="12">
-        <v>2526.4670500000002</v>
+        <v>3391.0682299999999</v>
       </c>
       <c r="AY113" s="12">
         <v>0</v>
       </c>
       <c r="AZ113" s="12">
         <v>0</v>
       </c>
       <c r="BA113" s="12">
-        <v>767.91627000000005</v>
+        <v>1062.1632300000001</v>
       </c>
       <c r="BB113" s="12">
-        <v>2256.7971499999999</v>
+        <v>3175.3597799999998</v>
       </c>
     </row>
     <row r="114" spans="1:54" ht="33.75">
       <c r="A114" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C114" s="11">
         <v>0</v>
       </c>
       <c r="D114" s="11">
         <v>0</v>
       </c>
       <c r="E114" s="11">
         <v>34.08708</v>
       </c>
       <c r="F114" s="11">
         <v>55.7</v>
       </c>
       <c r="G114" s="12">
         <v>0</v>
       </c>
       <c r="H114" s="12">
@@ -20455,66 +20455,66 @@
       <c r="AO114" s="12">
         <v>50.86748</v>
       </c>
       <c r="AP114" s="12">
         <v>79.47448</v>
       </c>
       <c r="AQ114" s="12">
         <v>0</v>
       </c>
       <c r="AR114" s="12">
         <v>0</v>
       </c>
       <c r="AS114" s="12">
         <v>75.427729999999997</v>
       </c>
       <c r="AT114" s="12">
         <v>145.67035000000001</v>
       </c>
       <c r="AU114" s="12">
         <v>0</v>
       </c>
       <c r="AV114" s="12">
         <v>0</v>
       </c>
       <c r="AW114" s="12">
-        <v>13.30978</v>
+        <v>23.034310000000001</v>
       </c>
       <c r="AX114" s="12">
-        <v>23.407710000000002</v>
+        <v>41.63767</v>
       </c>
       <c r="AY114" s="12">
         <v>0</v>
       </c>
       <c r="AZ114" s="12">
         <v>0</v>
       </c>
       <c r="BA114" s="12">
-        <v>3.64534</v>
+        <v>13.671099999999999</v>
       </c>
       <c r="BB114" s="12">
-        <v>6.9500200000000003</v>
+        <v>27.728539999999999</v>
       </c>
     </row>
     <row r="115" spans="1:54" ht="22.5">
       <c r="A115" s="6" t="s">
         <v>108</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C115" s="11">
         <v>2.7</v>
       </c>
       <c r="D115" s="11">
         <v>0.10100000000000001</v>
       </c>
       <c r="E115" s="11">
         <v>10.1328</v>
       </c>
       <c r="F115" s="11">
         <v>13.715870000000001</v>
       </c>
       <c r="G115" s="12">
         <v>0</v>
       </c>
       <c r="H115" s="12">
@@ -20619,66 +20619,66 @@
       <c r="AO115" s="12">
         <v>13.188179999999999</v>
       </c>
       <c r="AP115" s="12">
         <v>19.600190000000001</v>
       </c>
       <c r="AQ115" s="12">
         <v>1.127</v>
       </c>
       <c r="AR115" s="12">
         <v>0.85858000000000001</v>
       </c>
       <c r="AS115" s="12">
         <v>6.0856599999999998</v>
       </c>
       <c r="AT115" s="12">
         <v>13.415430000000001</v>
       </c>
       <c r="AU115" s="12">
         <v>1.127</v>
       </c>
       <c r="AV115" s="12">
         <v>0.85858000000000001</v>
       </c>
       <c r="AW115" s="12">
-        <v>0.65015999999999996</v>
+        <v>0.90573999999999999</v>
       </c>
       <c r="AX115" s="12">
-        <v>1.21068</v>
+        <v>1.9032199999999999</v>
       </c>
       <c r="AY115" s="12">
         <v>0</v>
       </c>
       <c r="AZ115" s="12">
         <v>0</v>
       </c>
       <c r="BA115" s="12">
-        <v>0.45407999999999998</v>
+        <v>2.17353</v>
       </c>
       <c r="BB115" s="12">
-        <v>0.72616000000000003</v>
+        <v>4.9582600000000001</v>
       </c>
     </row>
     <row r="116" spans="1:54" ht="22.5">
       <c r="A116" s="6" t="s">
         <v>109</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C116" s="11">
         <v>0</v>
       </c>
       <c r="D116" s="11">
         <v>0</v>
       </c>
       <c r="E116" s="11">
         <v>2.4900000000000002</v>
       </c>
       <c r="F116" s="11">
         <v>3.8160799999999999</v>
       </c>
       <c r="G116" s="12">
         <v>0</v>
       </c>
       <c r="H116" s="12">
@@ -20783,66 +20783,66 @@
       <c r="AO116" s="12">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="AP116" s="12">
         <v>0.16693</v>
       </c>
       <c r="AQ116" s="12">
         <v>0</v>
       </c>
       <c r="AR116" s="12">
         <v>0</v>
       </c>
       <c r="AS116" s="12">
         <v>4.7660000000000001E-2</v>
       </c>
       <c r="AT116" s="12">
         <v>0.99373</v>
       </c>
       <c r="AU116" s="12">
         <v>0</v>
       </c>
       <c r="AV116" s="12">
         <v>0</v>
       </c>
       <c r="AW116" s="12">
-        <v>0</v>
+        <v>1.6320000000000001E-2</v>
       </c>
       <c r="AX116" s="12">
-        <v>0</v>
+        <v>0.16622000000000001</v>
       </c>
       <c r="AY116" s="12">
         <v>0</v>
       </c>
       <c r="AZ116" s="12">
         <v>0</v>
       </c>
       <c r="BA116" s="12">
-        <v>2.7900000000000001E-2</v>
+        <v>1.04084</v>
       </c>
       <c r="BB116" s="12">
-        <v>0.13392000000000001</v>
+        <v>8.1746700000000008</v>
       </c>
     </row>
     <row r="117" spans="1:54" ht="33.75">
       <c r="A117" s="6" t="s">
         <v>110</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C117" s="11">
         <v>0</v>
       </c>
       <c r="D117" s="11">
         <v>0</v>
       </c>
       <c r="E117" s="11">
         <v>47.481200000000001</v>
       </c>
       <c r="F117" s="11">
         <v>40.680660000000003</v>
       </c>
       <c r="G117" s="12">
         <v>0</v>
       </c>
       <c r="H117" s="12">
@@ -20947,66 +20947,66 @@
       <c r="AO117" s="12">
         <v>4.2614999999999998</v>
       </c>
       <c r="AP117" s="12">
         <v>7.9365899999999998</v>
       </c>
       <c r="AQ117" s="12">
         <v>0</v>
       </c>
       <c r="AR117" s="12">
         <v>0</v>
       </c>
       <c r="AS117" s="12">
         <v>1.7150799999999999</v>
       </c>
       <c r="AT117" s="12">
         <v>4.4139499999999998</v>
       </c>
       <c r="AU117" s="12">
         <v>0</v>
       </c>
       <c r="AV117" s="12">
         <v>0</v>
       </c>
       <c r="AW117" s="12">
-        <v>0.51300000000000001</v>
+        <v>0.55379999999999996</v>
       </c>
       <c r="AX117" s="12">
-        <v>0.89976999999999996</v>
+        <v>1.02102</v>
       </c>
       <c r="AY117" s="12">
         <v>0</v>
       </c>
       <c r="AZ117" s="12">
         <v>0</v>
       </c>
       <c r="BA117" s="12">
-        <v>0</v>
+        <v>0.37441999999999998</v>
       </c>
       <c r="BB117" s="12">
-        <v>0</v>
+        <v>0.91529000000000005</v>
       </c>
     </row>
     <row r="118" spans="1:54" ht="33.75">
       <c r="A118" s="6" t="s">
         <v>111</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>245</v>
       </c>
       <c r="C118" s="11">
         <v>0</v>
       </c>
       <c r="D118" s="11">
         <v>0</v>
       </c>
       <c r="E118" s="11">
         <v>483.32947999999999</v>
       </c>
       <c r="F118" s="11">
         <v>1395.4289799999999</v>
       </c>
       <c r="G118" s="12">
         <v>0</v>
       </c>
       <c r="H118" s="12">
@@ -21111,66 +21111,66 @@
       <c r="AO118" s="12">
         <v>348.65028000000001</v>
       </c>
       <c r="AP118" s="12">
         <v>1488.8953799999999</v>
       </c>
       <c r="AQ118" s="12">
         <v>0</v>
       </c>
       <c r="AR118" s="12">
         <v>0</v>
       </c>
       <c r="AS118" s="12">
         <v>434.82691</v>
       </c>
       <c r="AT118" s="12">
         <v>1895.7943700000001</v>
       </c>
       <c r="AU118" s="12">
         <v>0</v>
       </c>
       <c r="AV118" s="12">
         <v>0</v>
       </c>
       <c r="AW118" s="12">
-        <v>86.947550000000007</v>
+        <v>130.23363000000001</v>
       </c>
       <c r="AX118" s="12">
-        <v>390.62542000000002</v>
+        <v>572.67426</v>
       </c>
       <c r="AY118" s="12">
         <v>0</v>
       </c>
       <c r="AZ118" s="12">
         <v>0</v>
       </c>
       <c r="BA118" s="12">
-        <v>81.174869999999999</v>
+        <v>325.80824000000001</v>
       </c>
       <c r="BB118" s="12">
-        <v>375.60696999999999</v>
+        <v>576.94808</v>
       </c>
     </row>
     <row r="119" spans="1:54" ht="33.75">
       <c r="A119" s="6" t="s">
         <v>112</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C119" s="11">
         <v>0</v>
       </c>
       <c r="D119" s="11">
         <v>0</v>
       </c>
       <c r="E119" s="11">
         <v>28.207599999999999</v>
       </c>
       <c r="F119" s="11">
         <v>49.850479999999997</v>
       </c>
       <c r="G119" s="12">
         <v>0</v>
       </c>
       <c r="H119" s="12">
@@ -21275,66 +21275,66 @@
       <c r="AO119" s="12">
         <v>0.68720000000000003</v>
       </c>
       <c r="AP119" s="12">
         <v>3.6772200000000002</v>
       </c>
       <c r="AQ119" s="12">
         <v>1</v>
       </c>
       <c r="AR119" s="12">
         <v>0.50155000000000005</v>
       </c>
       <c r="AS119" s="12">
         <v>0.86065000000000003</v>
       </c>
       <c r="AT119" s="12">
         <v>4.4170800000000003</v>
       </c>
       <c r="AU119" s="12">
         <v>0</v>
       </c>
       <c r="AV119" s="12">
         <v>0</v>
       </c>
       <c r="AW119" s="12">
-        <v>6.9599999999999995E-2</v>
+        <v>0.16614999999999999</v>
       </c>
       <c r="AX119" s="12">
-        <v>0.58526999999999996</v>
+        <v>0.89803999999999995</v>
       </c>
       <c r="AY119" s="12">
         <v>0</v>
       </c>
       <c r="AZ119" s="12">
         <v>0</v>
       </c>
       <c r="BA119" s="12">
-        <v>3.8180000000000001</v>
+        <v>4.8091100000000004</v>
       </c>
       <c r="BB119" s="12">
-        <v>9.0029000000000003</v>
+        <v>11.475250000000001</v>
       </c>
     </row>
     <row r="120" spans="1:54" ht="45">
       <c r="A120" s="6" t="s">
         <v>113</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>247</v>
       </c>
       <c r="C120" s="11">
         <v>0.41599999999999998</v>
       </c>
       <c r="D120" s="11">
         <v>0.62033000000000005</v>
       </c>
       <c r="E120" s="11">
         <v>366.05072000000001</v>
       </c>
       <c r="F120" s="11">
         <v>659.61906999999997</v>
       </c>
       <c r="G120" s="12">
         <v>0.76800000000000002</v>
       </c>
       <c r="H120" s="12">
@@ -21439,66 +21439,66 @@
       <c r="AO120" s="12">
         <v>115.93057</v>
       </c>
       <c r="AP120" s="12">
         <v>281.00499000000002</v>
       </c>
       <c r="AQ120" s="12">
         <v>0</v>
       </c>
       <c r="AR120" s="12">
         <v>0</v>
       </c>
       <c r="AS120" s="12">
         <v>89.670559999999995</v>
       </c>
       <c r="AT120" s="12">
         <v>274.12277999999998</v>
       </c>
       <c r="AU120" s="12">
         <v>0</v>
       </c>
       <c r="AV120" s="12">
         <v>0</v>
       </c>
       <c r="AW120" s="12">
-        <v>20.53124</v>
+        <v>23.633800000000001</v>
       </c>
       <c r="AX120" s="12">
-        <v>59.463009999999997</v>
+        <v>65.978279999999998</v>
       </c>
       <c r="AY120" s="12">
         <v>0</v>
       </c>
       <c r="AZ120" s="12">
         <v>0</v>
       </c>
       <c r="BA120" s="12">
-        <v>19.482410000000002</v>
+        <v>33.007489999999997</v>
       </c>
       <c r="BB120" s="12">
-        <v>55.826689999999999</v>
+        <v>103.52012999999999</v>
       </c>
     </row>
     <row r="121" spans="1:54" ht="56.25">
       <c r="A121" s="6" t="s">
         <v>114</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C121" s="11">
         <v>1.8768</v>
       </c>
       <c r="D121" s="11">
         <v>2.018E-2</v>
       </c>
       <c r="E121" s="11">
         <v>105.70247999999999</v>
       </c>
       <c r="F121" s="11">
         <v>229.99763999999999</v>
       </c>
       <c r="G121" s="12">
         <v>20</v>
       </c>
       <c r="H121" s="12">
@@ -21597,72 +21597,72 @@
       <c r="AM121" s="12">
         <v>2001.82</v>
       </c>
       <c r="AN121" s="12">
         <v>933.59312999999997</v>
       </c>
       <c r="AO121" s="12">
         <v>179.12065000000001</v>
       </c>
       <c r="AP121" s="12">
         <v>617.91333999999995</v>
       </c>
       <c r="AQ121" s="12">
         <v>680.69399999999996</v>
       </c>
       <c r="AR121" s="12">
         <v>269.19038999999998</v>
       </c>
       <c r="AS121" s="12">
         <v>183.34308999999999</v>
       </c>
       <c r="AT121" s="12">
         <v>809.05998999999997</v>
       </c>
       <c r="AU121" s="12">
-        <v>90.24</v>
+        <v>94.49</v>
       </c>
       <c r="AV121" s="12">
-        <v>38.66095</v>
+        <v>42.663780000000003</v>
       </c>
       <c r="AW121" s="12">
-        <v>38.815750000000001</v>
+        <v>61.570810000000002</v>
       </c>
       <c r="AX121" s="12">
-        <v>160.74518</v>
+        <v>243.81164000000001</v>
       </c>
       <c r="AY121" s="12">
         <v>43.5</v>
       </c>
       <c r="AZ121" s="12">
         <v>11.104340000000001</v>
       </c>
       <c r="BA121" s="12">
-        <v>19.84881</v>
+        <v>36.868319999999997</v>
       </c>
       <c r="BB121" s="12">
-        <v>106.02943999999999</v>
+        <v>190.52709999999999</v>
       </c>
     </row>
     <row r="122" spans="1:54" ht="56.25">
       <c r="A122" s="6" t="s">
         <v>115</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C122" s="11">
         <v>0</v>
       </c>
       <c r="D122" s="11">
         <v>0</v>
       </c>
       <c r="E122" s="11">
         <v>482.46793000000002</v>
       </c>
       <c r="F122" s="11">
         <v>399.63432999999998</v>
       </c>
       <c r="G122" s="12">
         <v>0</v>
       </c>
       <c r="H122" s="12">
@@ -21767,66 +21767,66 @@
       <c r="AO122" s="12">
         <v>2635.4552600000002</v>
       </c>
       <c r="AP122" s="12">
         <v>1666.7634</v>
       </c>
       <c r="AQ122" s="12">
         <v>0</v>
       </c>
       <c r="AR122" s="12">
         <v>0</v>
       </c>
       <c r="AS122" s="12">
         <v>2049.1872899999998</v>
       </c>
       <c r="AT122" s="12">
         <v>1503.6722</v>
       </c>
       <c r="AU122" s="12">
         <v>0</v>
       </c>
       <c r="AV122" s="12">
         <v>0</v>
       </c>
       <c r="AW122" s="12">
-        <v>763.00912000000005</v>
+        <v>930.11576000000002</v>
       </c>
       <c r="AX122" s="12">
-        <v>503.90487000000002</v>
+        <v>631.35424</v>
       </c>
       <c r="AY122" s="12">
         <v>0</v>
       </c>
       <c r="AZ122" s="12">
         <v>0</v>
       </c>
       <c r="BA122" s="12">
-        <v>399.00398999999999</v>
+        <v>583.80023000000006</v>
       </c>
       <c r="BB122" s="12">
-        <v>309.05556000000001</v>
+        <v>459.54905000000002</v>
       </c>
     </row>
     <row r="123" spans="1:54" ht="67.5">
       <c r="A123" s="6" t="s">
         <v>116</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C123" s="11">
         <v>0</v>
       </c>
       <c r="D123" s="11">
         <v>0</v>
       </c>
       <c r="E123" s="11">
         <v>14.20424</v>
       </c>
       <c r="F123" s="11">
         <v>112.26442</v>
       </c>
       <c r="G123" s="12">
         <v>0</v>
       </c>
       <c r="H123" s="12">
@@ -21931,66 +21931,66 @@
       <c r="AO123" s="12">
         <v>25.927980000000002</v>
       </c>
       <c r="AP123" s="12">
         <v>211.53344000000001</v>
       </c>
       <c r="AQ123" s="12">
         <v>0</v>
       </c>
       <c r="AR123" s="12">
         <v>0</v>
       </c>
       <c r="AS123" s="12">
         <v>30.98997</v>
       </c>
       <c r="AT123" s="12">
         <v>266.08825000000002</v>
       </c>
       <c r="AU123" s="12">
         <v>0</v>
       </c>
       <c r="AV123" s="12">
         <v>0</v>
       </c>
       <c r="AW123" s="12">
-        <v>8.8631799999999998</v>
+        <v>10.41526</v>
       </c>
       <c r="AX123" s="12">
-        <v>75.34442</v>
+        <v>83.089600000000004</v>
       </c>
       <c r="AY123" s="12">
         <v>0</v>
       </c>
       <c r="AZ123" s="12">
         <v>0</v>
       </c>
       <c r="BA123" s="12">
-        <v>8.9870900000000002</v>
+        <v>11.03491</v>
       </c>
       <c r="BB123" s="12">
-        <v>90.712450000000004</v>
+        <v>107.33753</v>
       </c>
     </row>
     <row r="124" spans="1:54" ht="33.75">
       <c r="A124" s="6" t="s">
         <v>117</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C124" s="11">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="D124" s="11">
         <v>0.12939000000000001</v>
       </c>
       <c r="E124" s="11">
         <v>20.842210000000001</v>
       </c>
       <c r="F124" s="11">
         <v>47.97645</v>
       </c>
       <c r="G124" s="12">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="H124" s="12">
@@ -22095,66 +22095,66 @@
       <c r="AO124" s="12">
         <v>8.6156100000000002</v>
       </c>
       <c r="AP124" s="12">
         <v>36.737400000000001</v>
       </c>
       <c r="AQ124" s="12">
         <v>0</v>
       </c>
       <c r="AR124" s="12">
         <v>0</v>
       </c>
       <c r="AS124" s="12">
         <v>10.5844</v>
       </c>
       <c r="AT124" s="12">
         <v>41.603259999999999</v>
       </c>
       <c r="AU124" s="12">
         <v>0</v>
       </c>
       <c r="AV124" s="12">
         <v>0</v>
       </c>
       <c r="AW124" s="12">
-        <v>2.3454999999999999</v>
+        <v>3.2141000000000002</v>
       </c>
       <c r="AX124" s="12">
-        <v>13.20722</v>
+        <v>15.563689999999999</v>
       </c>
       <c r="AY124" s="12">
         <v>0</v>
       </c>
       <c r="AZ124" s="12">
         <v>0</v>
       </c>
       <c r="BA124" s="12">
-        <v>2.23088</v>
+        <v>2.3012800000000002</v>
       </c>
       <c r="BB124" s="12">
-        <v>12.99972</v>
+        <v>13.473929999999999</v>
       </c>
     </row>
     <row r="125" spans="1:54" ht="45">
       <c r="A125" s="6" t="s">
         <v>118</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C125" s="11">
         <v>1.6258999999999999</v>
       </c>
       <c r="D125" s="11">
         <v>0.64464999999999995</v>
       </c>
       <c r="E125" s="11">
         <v>2871.4825000000001</v>
       </c>
       <c r="F125" s="11">
         <v>2735.66572</v>
       </c>
       <c r="G125" s="12">
         <v>8.6491000000000007</v>
       </c>
       <c r="H125" s="12">
@@ -22259,66 +22259,66 @@
       <c r="AO125" s="12">
         <v>1833.83519</v>
       </c>
       <c r="AP125" s="12">
         <v>2988.2712000000001</v>
       </c>
       <c r="AQ125" s="12">
         <v>0</v>
       </c>
       <c r="AR125" s="12">
         <v>0</v>
       </c>
       <c r="AS125" s="12">
         <v>719.70582999999999</v>
       </c>
       <c r="AT125" s="12">
         <v>1409.4085600000001</v>
       </c>
       <c r="AU125" s="12">
         <v>0</v>
       </c>
       <c r="AV125" s="12">
         <v>0</v>
       </c>
       <c r="AW125" s="12">
-        <v>179.10636</v>
+        <v>211.12721999999999</v>
       </c>
       <c r="AX125" s="12">
-        <v>281.22061000000002</v>
+        <v>349.49811999999997</v>
       </c>
       <c r="AY125" s="12">
         <v>0</v>
       </c>
       <c r="AZ125" s="12">
         <v>0</v>
       </c>
       <c r="BA125" s="12">
-        <v>189.34662</v>
+        <v>210.11088000000001</v>
       </c>
       <c r="BB125" s="12">
-        <v>455.50389999999999</v>
+        <v>524.56101000000001</v>
       </c>
     </row>
     <row r="126" spans="1:54" ht="33.75">
       <c r="A126" s="6" t="s">
         <v>119</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C126" s="11">
         <v>0.44685000000000002</v>
       </c>
       <c r="D126" s="11">
         <v>0.67362</v>
       </c>
       <c r="E126" s="11">
         <v>67.117419999999996</v>
       </c>
       <c r="F126" s="11">
         <v>164.47515000000001</v>
       </c>
       <c r="G126" s="12">
         <v>1.9219999999999999</v>
       </c>
       <c r="H126" s="12">
@@ -22423,66 +22423,66 @@
       <c r="AO126" s="12">
         <v>2.0904699999999998</v>
       </c>
       <c r="AP126" s="12">
         <v>8.9759700000000002</v>
       </c>
       <c r="AQ126" s="12">
         <v>0</v>
       </c>
       <c r="AR126" s="12">
         <v>0</v>
       </c>
       <c r="AS126" s="12">
         <v>1.66275</v>
       </c>
       <c r="AT126" s="12">
         <v>6.1472499999999997</v>
       </c>
       <c r="AU126" s="12">
         <v>0</v>
       </c>
       <c r="AV126" s="12">
         <v>0</v>
       </c>
       <c r="AW126" s="12">
-        <v>0.40566000000000002</v>
+        <v>0.54086000000000001</v>
       </c>
       <c r="AX126" s="12">
-        <v>2.0580599999999998</v>
+        <v>2.6091099999999998</v>
       </c>
       <c r="AY126" s="12">
         <v>0</v>
       </c>
       <c r="AZ126" s="12">
         <v>0</v>
       </c>
       <c r="BA126" s="12">
-        <v>2.3900000000000001E-2</v>
+        <v>0.28710999999999998</v>
       </c>
       <c r="BB126" s="12">
-        <v>0.28737000000000001</v>
+        <v>0.92227999999999999</v>
       </c>
     </row>
     <row r="127" spans="1:54" ht="33.75" customHeight="1">
       <c r="A127" s="6" t="s">
         <v>120</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C127" s="11">
         <v>0</v>
       </c>
       <c r="D127" s="11">
         <v>0</v>
       </c>
       <c r="E127" s="11">
         <v>124.79172</v>
       </c>
       <c r="F127" s="11">
         <v>381.38704000000001</v>
       </c>
       <c r="G127" s="12">
         <v>0</v>
       </c>
       <c r="H127" s="12">
@@ -22751,66 +22751,66 @@
       <c r="AO128" s="12">
         <v>795.80439000000001</v>
       </c>
       <c r="AP128" s="12">
         <v>2962.6734099999999</v>
       </c>
       <c r="AQ128" s="12">
         <v>2.306</v>
       </c>
       <c r="AR128" s="12">
         <v>30.305520000000001</v>
       </c>
       <c r="AS128" s="12">
         <v>576.45488999999998</v>
       </c>
       <c r="AT128" s="12">
         <v>2975.0999000000002</v>
       </c>
       <c r="AU128" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="AV128" s="12">
         <v>3.4089999999999998</v>
       </c>
       <c r="AW128" s="12">
-        <v>138.05188000000001</v>
+        <v>182.69710000000001</v>
       </c>
       <c r="AX128" s="12">
-        <v>717.25797999999998</v>
+        <v>925.64552000000003</v>
       </c>
       <c r="AY128" s="12">
         <v>0</v>
       </c>
       <c r="AZ128" s="12">
         <v>0</v>
       </c>
       <c r="BA128" s="12">
-        <v>164.03838999999999</v>
+        <v>200.25753</v>
       </c>
       <c r="BB128" s="12">
-        <v>721.24647000000004</v>
+        <v>916.20498999999995</v>
       </c>
     </row>
     <row r="129" spans="1:54" ht="45">
       <c r="A129" s="6" t="s">
         <v>122</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C129" s="11">
         <v>0</v>
       </c>
       <c r="D129" s="11">
         <v>0</v>
       </c>
       <c r="E129" s="11">
         <v>3694737.2080000001</v>
       </c>
       <c r="F129" s="11">
         <v>1922.54027</v>
       </c>
       <c r="G129" s="12">
         <v>215</v>
       </c>
       <c r="H129" s="12">
@@ -22915,66 +22915,66 @@
       <c r="AO129" s="12">
         <v>3132477.39597</v>
       </c>
       <c r="AP129" s="12">
         <v>1457.59338</v>
       </c>
       <c r="AQ129" s="12">
         <v>0</v>
       </c>
       <c r="AR129" s="12">
         <v>0</v>
       </c>
       <c r="AS129" s="12">
         <v>3041369.12421</v>
       </c>
       <c r="AT129" s="12">
         <v>1739.50891</v>
       </c>
       <c r="AU129" s="12">
         <v>0</v>
       </c>
       <c r="AV129" s="12">
         <v>0</v>
       </c>
       <c r="AW129" s="12">
-        <v>757603.00650000002</v>
+        <v>979920.55807000003</v>
       </c>
       <c r="AX129" s="12">
-        <v>361.33769000000001</v>
+        <v>511.10996</v>
       </c>
       <c r="AY129" s="12">
         <v>0</v>
       </c>
       <c r="AZ129" s="12">
         <v>0</v>
       </c>
       <c r="BA129" s="12">
-        <v>740811.38249999995</v>
+        <v>964518.45</v>
       </c>
       <c r="BB129" s="12">
-        <v>442.31052</v>
+        <v>648.62288999999998</v>
       </c>
     </row>
     <row r="130" spans="1:54" ht="56.25">
       <c r="A130" s="6" t="s">
         <v>123</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C130" s="11">
         <v>20.2</v>
       </c>
       <c r="D130" s="11">
         <v>1.8102199999999999</v>
       </c>
       <c r="E130" s="11">
         <v>4106.0962799999998</v>
       </c>
       <c r="F130" s="11">
         <v>1405.24891</v>
       </c>
       <c r="G130" s="12">
         <v>24.167999999999999</v>
       </c>
       <c r="H130" s="12">
@@ -23079,66 +23079,66 @@
       <c r="AO130" s="12">
         <v>579.53895</v>
       </c>
       <c r="AP130" s="12">
         <v>671.14133000000004</v>
       </c>
       <c r="AQ130" s="12">
         <v>518.86608000000001</v>
       </c>
       <c r="AR130" s="12">
         <v>139.66327999999999</v>
       </c>
       <c r="AS130" s="12">
         <v>652.50854000000004</v>
       </c>
       <c r="AT130" s="12">
         <v>708.84532999999999</v>
       </c>
       <c r="AU130" s="12">
         <v>0</v>
       </c>
       <c r="AV130" s="12">
         <v>0</v>
       </c>
       <c r="AW130" s="12">
-        <v>111.22714000000001</v>
+        <v>154.01638</v>
       </c>
       <c r="AX130" s="12">
-        <v>125.38017000000001</v>
+        <v>156.40044</v>
       </c>
       <c r="AY130" s="12">
         <v>0</v>
       </c>
       <c r="AZ130" s="12">
         <v>0</v>
       </c>
       <c r="BA130" s="12">
-        <v>78.641019999999997</v>
+        <v>103.87757000000001</v>
       </c>
       <c r="BB130" s="12">
-        <v>74.452380000000005</v>
+        <v>96.268240000000006</v>
       </c>
     </row>
     <row r="131" spans="1:54">
       <c r="A131" s="6" t="s">
         <v>124</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C131" s="11">
         <v>0</v>
       </c>
       <c r="D131" s="11">
         <v>0</v>
       </c>
       <c r="E131" s="11">
         <v>1556.519</v>
       </c>
       <c r="F131" s="11">
         <v>623.60487999999998</v>
       </c>
       <c r="G131" s="12">
         <v>0</v>
       </c>
       <c r="H131" s="12">
@@ -23243,66 +23243,66 @@
       <c r="AO131" s="12">
         <v>577.08072000000004</v>
       </c>
       <c r="AP131" s="12">
         <v>335.38369</v>
       </c>
       <c r="AQ131" s="12">
         <v>0</v>
       </c>
       <c r="AR131" s="12">
         <v>0</v>
       </c>
       <c r="AS131" s="12">
         <v>959.08938000000001</v>
       </c>
       <c r="AT131" s="12">
         <v>580.77317000000005</v>
       </c>
       <c r="AU131" s="12">
         <v>0</v>
       </c>
       <c r="AV131" s="12">
         <v>0</v>
       </c>
       <c r="AW131" s="12">
-        <v>213.67179999999999</v>
+        <v>283.08109999999999</v>
       </c>
       <c r="AX131" s="12">
-        <v>127.14075</v>
+        <v>167.37054000000001</v>
       </c>
       <c r="AY131" s="12">
         <v>0</v>
       </c>
       <c r="AZ131" s="12">
         <v>0</v>
       </c>
       <c r="BA131" s="12">
-        <v>261.65183999999999</v>
+        <v>438.03084000000001</v>
       </c>
       <c r="BB131" s="12">
-        <v>137.0522</v>
+        <v>236.75273000000001</v>
       </c>
     </row>
     <row r="132" spans="1:54" ht="22.5">
       <c r="A132" s="6" t="s">
         <v>125</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C132" s="11">
         <v>0</v>
       </c>
       <c r="D132" s="11">
         <v>0</v>
       </c>
       <c r="E132" s="11">
         <v>0</v>
       </c>
       <c r="F132" s="11">
         <v>0</v>
       </c>
       <c r="G132" s="12">
         <v>0</v>
       </c>
       <c r="H132" s="12">
@@ -23747,54 +23747,54 @@
       <c r="AS134" s="12">
         <v>2.2240000000000002</v>
       </c>
       <c r="AT134" s="12">
         <v>1.718</v>
       </c>
       <c r="AU134" s="12">
         <v>0</v>
       </c>
       <c r="AV134" s="12">
         <v>0</v>
       </c>
       <c r="AW134" s="12">
         <v>0</v>
       </c>
       <c r="AX134" s="12">
         <v>0</v>
       </c>
       <c r="AY134" s="12">
         <v>0</v>
       </c>
       <c r="AZ134" s="12">
         <v>0</v>
       </c>
       <c r="BA134" s="12">
-        <v>0.74927999999999995</v>
+        <v>5.4592799999999997</v>
       </c>
       <c r="BB134" s="12">
-        <v>0.82632000000000005</v>
+        <v>3.4763199999999999</v>
       </c>
     </row>
     <row r="135" spans="1:54" ht="22.5">
       <c r="A135" s="6" t="s">
         <v>128</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C135" s="11">
         <v>0</v>
       </c>
       <c r="D135" s="11">
         <v>0</v>
       </c>
       <c r="E135" s="11">
         <v>18.779</v>
       </c>
       <c r="F135" s="11">
         <v>17.235589999999998</v>
       </c>
       <c r="G135" s="12">
         <v>0</v>
       </c>
       <c r="H135" s="12">
@@ -23899,66 +23899,66 @@
       <c r="AO135" s="12">
         <v>5.4920799999999996</v>
       </c>
       <c r="AP135" s="12">
         <v>5.9771700000000001</v>
       </c>
       <c r="AQ135" s="12">
         <v>0</v>
       </c>
       <c r="AR135" s="12">
         <v>0</v>
       </c>
       <c r="AS135" s="12">
         <v>9.0010600000000007</v>
       </c>
       <c r="AT135" s="12">
         <v>10.37598</v>
       </c>
       <c r="AU135" s="12">
         <v>0</v>
       </c>
       <c r="AV135" s="12">
         <v>0</v>
       </c>
       <c r="AW135" s="12">
-        <v>0.28514</v>
+        <v>0.71074000000000004</v>
       </c>
       <c r="AX135" s="12">
-        <v>0.35210000000000002</v>
+        <v>0.94879000000000002</v>
       </c>
       <c r="AY135" s="12">
         <v>0</v>
       </c>
       <c r="AZ135" s="12">
         <v>0</v>
       </c>
       <c r="BA135" s="12">
-        <v>4.1781199999999998</v>
+        <v>4.2231199999999998</v>
       </c>
       <c r="BB135" s="12">
-        <v>4.3306800000000001</v>
+        <v>4.3570000000000002</v>
       </c>
     </row>
     <row r="136" spans="1:54" ht="45">
       <c r="A136" s="6" t="s">
         <v>129</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C136" s="11">
         <v>0</v>
       </c>
       <c r="D136" s="11">
         <v>0</v>
       </c>
       <c r="E136" s="11">
         <v>94</v>
       </c>
       <c r="F136" s="11">
         <v>118.902</v>
       </c>
       <c r="G136" s="12">
         <v>0</v>
       </c>
       <c r="H136" s="12">
@@ -24063,66 +24063,66 @@
       <c r="AO136" s="12">
         <v>50.351599999999998</v>
       </c>
       <c r="AP136" s="12">
         <v>59.637230000000002</v>
       </c>
       <c r="AQ136" s="12">
         <v>80</v>
       </c>
       <c r="AR136" s="12">
         <v>45.189</v>
       </c>
       <c r="AS136" s="12">
         <v>63.619799999999998</v>
       </c>
       <c r="AT136" s="12">
         <v>47.20317</v>
       </c>
       <c r="AU136" s="12">
         <v>0</v>
       </c>
       <c r="AV136" s="12">
         <v>0</v>
       </c>
       <c r="AW136" s="12">
-        <v>10.371</v>
+        <v>13.516</v>
       </c>
       <c r="AX136" s="12">
-        <v>5.5263499999999999</v>
+        <v>7.4918199999999997</v>
       </c>
       <c r="AY136" s="12">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="AZ136" s="12">
-        <v>36.171999999999997</v>
+        <v>61.993000000000002</v>
       </c>
       <c r="BA136" s="12">
-        <v>28.737500000000001</v>
+        <v>30.1905</v>
       </c>
       <c r="BB136" s="12">
-        <v>16.035409999999999</v>
+        <v>17.34891</v>
       </c>
     </row>
     <row r="137" spans="1:54" ht="33.75">
       <c r="A137" s="6" t="s">
         <v>130</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C137" s="11">
         <v>0</v>
       </c>
       <c r="D137" s="11">
         <v>0</v>
       </c>
       <c r="E137" s="11">
         <v>263.19260000000003</v>
       </c>
       <c r="F137" s="11">
         <v>24.713619999999999</v>
       </c>
       <c r="G137" s="12">
         <v>4344.55</v>
       </c>
       <c r="H137" s="12">
@@ -24227,66 +24227,66 @@
       <c r="AO137" s="12">
         <v>1077.3610000000001</v>
       </c>
       <c r="AP137" s="12">
         <v>121.23627</v>
       </c>
       <c r="AQ137" s="12">
         <v>0</v>
       </c>
       <c r="AR137" s="12">
         <v>0</v>
       </c>
       <c r="AS137" s="12">
         <v>11.188000000000001</v>
       </c>
       <c r="AT137" s="12">
         <v>4.8369600000000004</v>
       </c>
       <c r="AU137" s="12">
         <v>0</v>
       </c>
       <c r="AV137" s="12">
         <v>0</v>
       </c>
       <c r="AW137" s="12">
-        <v>10.781000000000001</v>
+        <v>10.787000000000001</v>
       </c>
       <c r="AX137" s="12">
-        <v>3.9466299999999999</v>
+        <v>3.9586299999999999</v>
       </c>
       <c r="AY137" s="12">
         <v>0</v>
       </c>
       <c r="AZ137" s="12">
         <v>0</v>
       </c>
       <c r="BA137" s="12">
-        <v>0.311</v>
+        <v>0.317</v>
       </c>
       <c r="BB137" s="12">
-        <v>0.72741</v>
+        <v>0.74031000000000002</v>
       </c>
     </row>
     <row r="138" spans="1:54" ht="22.5">
       <c r="A138" s="6" t="s">
         <v>131</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C138" s="11">
         <v>0</v>
       </c>
       <c r="D138" s="11">
         <v>0</v>
       </c>
       <c r="E138" s="11">
         <v>4.4080000000000004</v>
       </c>
       <c r="F138" s="11">
         <v>34.365499999999997</v>
       </c>
       <c r="G138" s="12">
         <v>0</v>
       </c>
       <c r="H138" s="12">
@@ -24719,137 +24719,137 @@
       <c r="AO140" s="17">
         <v>1088.50506</v>
       </c>
       <c r="AP140" s="17">
         <v>184.67451</v>
       </c>
       <c r="AQ140" s="17">
         <v>0</v>
       </c>
       <c r="AR140" s="17">
         <v>0</v>
       </c>
       <c r="AS140" s="17">
         <v>553.95988999999997</v>
       </c>
       <c r="AT140" s="17">
         <v>112.42156</v>
       </c>
       <c r="AU140" s="17">
         <v>0</v>
       </c>
       <c r="AV140" s="17">
         <v>0</v>
       </c>
       <c r="AW140" s="17">
-        <v>86.556579999999997</v>
+        <v>225.46</v>
       </c>
       <c r="AX140" s="17">
-        <v>16.324000000000002</v>
+        <v>39.084429999999998</v>
       </c>
       <c r="AY140" s="17">
         <v>0</v>
       </c>
       <c r="AZ140" s="17">
         <v>0</v>
       </c>
       <c r="BA140" s="17">
-        <v>147.4058</v>
+        <v>219.94203999999999</v>
       </c>
       <c r="BB140" s="17">
-        <v>34.750950000000003</v>
+        <v>58.303899999999999</v>
       </c>
     </row>
     <row r="141" spans="1:54">
       <c r="AM141" s="12"/>
       <c r="AN141" s="12"/>
       <c r="AO141" s="12"/>
       <c r="AP141" s="12"/>
       <c r="AQ141" s="12"/>
       <c r="AR141" s="12"/>
       <c r="AS141" s="12"/>
       <c r="AT141" s="12"/>
       <c r="AU141" s="12"/>
       <c r="AV141" s="12"/>
       <c r="AW141" s="12"/>
       <c r="AX141" s="12"/>
       <c r="AY141" s="12"/>
       <c r="AZ141" s="12"/>
       <c r="BA141" s="12"/>
       <c r="BB141" s="12"/>
     </row>
     <row r="142" spans="1:54" ht="27" customHeight="1">
-      <c r="A142" s="21" t="s">
+      <c r="A142" s="32" t="s">
         <v>274</v>
       </c>
-      <c r="B142" s="21"/>
+      <c r="B142" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="43">
-    <mergeCell ref="AY3:BB3"/>
-[...17 lines deleted...]
-    <mergeCell ref="AK4:AL4"/>
+    <mergeCell ref="A142:B142"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="O3:R3"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="G3:J3"/>
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AE4:AF4"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="Y4:Z4"/>
-    <mergeCell ref="A142:B142"/>
-[...9 lines deleted...]
-    <mergeCell ref="G3:J3"/>
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="AI4:AJ4"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="AG4:AH4"/>
+    <mergeCell ref="AC4:AD4"/>
+    <mergeCell ref="AK4:AL4"/>
+    <mergeCell ref="AY3:BB3"/>
+    <mergeCell ref="AY4:AZ4"/>
+    <mergeCell ref="BA4:BB4"/>
+    <mergeCell ref="AS4:AT4"/>
+    <mergeCell ref="AM3:AP3"/>
+    <mergeCell ref="AO4:AP4"/>
+    <mergeCell ref="AM4:AN4"/>
+    <mergeCell ref="AU3:AX3"/>
+    <mergeCell ref="AU4:AV4"/>
+    <mergeCell ref="AW4:AX4"/>
+    <mergeCell ref="AQ3:AT3"/>
+    <mergeCell ref="AQ4:AR4"/>
   </mergeCells>
   <phoneticPr fontId="28" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>