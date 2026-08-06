--- v3 (2026-06-24)
+++ v4 (2026-08-06)
@@ -10,51 +10,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="2015-2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2025'!$O$6:$V$140</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2025'!$3:$5</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="114210" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="354" uniqueCount="280">
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
     <t>0204</t>
   </si>
   <si>
     <t>0205</t>
   </si>
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>0207</t>
@@ -851,54 +851,54 @@
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Export and import of Shygys Kazakhstan region for food products</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>January-April 2025*</t>
-[...2 lines deleted...]
-    <t>January-April 2026*</t>
+    <t>January-May 2025*</t>
+  </si>
+  <si>
+    <t>January-May 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1671,115 +1671,109 @@
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="31" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="19" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="81">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
@@ -1847,91 +1841,91 @@
     <cellStyle name="Заголовок 3 2" xfId="68"/>
     <cellStyle name="Заголовок 4 2" xfId="69"/>
     <cellStyle name="Итог 2" xfId="70"/>
     <cellStyle name="Контрольная ячейка 2" xfId="71"/>
     <cellStyle name="Название 2" xfId="72"/>
     <cellStyle name="Нейтральный 2" xfId="73"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="74"/>
     <cellStyle name="Плохой 2" xfId="75"/>
     <cellStyle name="Пояснение 2" xfId="76"/>
     <cellStyle name="Примечание 2" xfId="77"/>
     <cellStyle name="Связанная ячейка 2" xfId="78"/>
     <cellStyle name="Текст предупреждения 2" xfId="79"/>
     <cellStyle name="Хороший 2" xfId="80"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1957,51 +1951,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2138,354 +2132,354 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="AJ2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="AG2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AY3" sqref="AY3:BB3"/>
+      <selection pane="bottomRight" activeCell="AU3" sqref="AU3:AX3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.28515625" style="1" customWidth="1"/>
     <col min="24" max="24" width="11.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.42578125" style="1" customWidth="1"/>
     <col min="26" max="26" width="12" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="12" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" style="1" customWidth="1"/>
     <col min="30" max="30" width="12" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="38" width="12.28515625" style="1" customWidth="1"/>
     <col min="39" max="54" width="11.140625" style="1" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="30" customHeight="1">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="26" t="s">
         <v>276</v>
       </c>
-      <c r="B1" s="28"/>
-[...31 lines deleted...]
-      <c r="AH1" s="28"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="26"/>
+      <c r="L1" s="26"/>
+      <c r="M1" s="26"/>
+      <c r="N1" s="26"/>
+      <c r="O1" s="26"/>
+      <c r="P1" s="26"/>
+      <c r="Q1" s="26"/>
+      <c r="R1" s="26"/>
+      <c r="S1" s="26"/>
+      <c r="T1" s="26"/>
+      <c r="U1" s="26"/>
+      <c r="V1" s="26"/>
+      <c r="W1" s="26"/>
+      <c r="X1" s="26"/>
+      <c r="Y1" s="26"/>
+      <c r="Z1" s="26"/>
+      <c r="AA1" s="26"/>
+      <c r="AB1" s="26"/>
+      <c r="AC1" s="26"/>
+      <c r="AD1" s="26"/>
+      <c r="AE1" s="26"/>
+      <c r="AF1" s="26"/>
+      <c r="AG1" s="26"/>
+      <c r="AH1" s="26"/>
       <c r="AM1" s="18"/>
       <c r="AN1" s="18"/>
       <c r="AO1" s="18"/>
       <c r="AP1" s="18"/>
       <c r="AQ1" s="18"/>
       <c r="AR1" s="18"/>
       <c r="AS1" s="18"/>
       <c r="AT1" s="18"/>
-      <c r="AU1" s="19"/>
-[...6 lines deleted...]
-      <c r="BB1" s="20"/>
+      <c r="AU1" s="18"/>
+      <c r="AV1" s="18"/>
+      <c r="AW1" s="18"/>
+      <c r="AX1" s="18"/>
+      <c r="AY1" s="18"/>
+      <c r="AZ1" s="18"/>
+      <c r="BA1" s="18"/>
+      <c r="BB1" s="18"/>
     </row>
     <row r="2" spans="1:54">
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
     </row>
     <row r="3" spans="1:54" ht="11.25" customHeight="1">
-      <c r="A3" s="29" t="s">
+      <c r="A3" s="27" t="s">
         <v>268</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="27" t="s">
         <v>269</v>
       </c>
-      <c r="C3" s="26">
+      <c r="C3" s="25">
         <v>2015</v>
       </c>
-      <c r="D3" s="26"/>
-[...2 lines deleted...]
-      <c r="G3" s="26">
+      <c r="D3" s="25"/>
+      <c r="E3" s="25"/>
+      <c r="F3" s="25"/>
+      <c r="G3" s="25">
         <v>2016</v>
       </c>
-      <c r="H3" s="26"/>
-[...2 lines deleted...]
-      <c r="K3" s="26">
+      <c r="H3" s="25"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="25"/>
+      <c r="K3" s="25">
         <v>2017</v>
       </c>
-      <c r="L3" s="26"/>
-[...2 lines deleted...]
-      <c r="O3" s="26">
+      <c r="L3" s="25"/>
+      <c r="M3" s="25"/>
+      <c r="N3" s="25"/>
+      <c r="O3" s="25">
         <v>2018</v>
       </c>
-      <c r="P3" s="26"/>
-[...2 lines deleted...]
-      <c r="S3" s="26">
+      <c r="P3" s="25"/>
+      <c r="Q3" s="25"/>
+      <c r="R3" s="25"/>
+      <c r="S3" s="25">
         <v>2019</v>
       </c>
-      <c r="T3" s="26"/>
-[...2 lines deleted...]
-      <c r="W3" s="26">
+      <c r="T3" s="25"/>
+      <c r="U3" s="25"/>
+      <c r="V3" s="25"/>
+      <c r="W3" s="25">
         <v>2020</v>
       </c>
-      <c r="X3" s="26"/>
-[...2 lines deleted...]
-      <c r="AA3" s="25">
+      <c r="X3" s="25"/>
+      <c r="Y3" s="25"/>
+      <c r="Z3" s="25"/>
+      <c r="AA3" s="24">
         <v>2021</v>
       </c>
-      <c r="AB3" s="26"/>
-[...2 lines deleted...]
-      <c r="AE3" s="25">
+      <c r="AB3" s="25"/>
+      <c r="AC3" s="25"/>
+      <c r="AD3" s="25"/>
+      <c r="AE3" s="24">
         <v>2022</v>
       </c>
-      <c r="AF3" s="26"/>
-[...2 lines deleted...]
-      <c r="AI3" s="21">
+      <c r="AF3" s="25"/>
+      <c r="AG3" s="25"/>
+      <c r="AH3" s="25"/>
+      <c r="AI3" s="19">
         <v>2023</v>
       </c>
-      <c r="AJ3" s="22"/>
-[...2 lines deleted...]
-      <c r="AM3" s="21">
+      <c r="AJ3" s="20"/>
+      <c r="AK3" s="20"/>
+      <c r="AL3" s="21"/>
+      <c r="AM3" s="19">
         <v>2024</v>
       </c>
-      <c r="AN3" s="22"/>
-[...2 lines deleted...]
-      <c r="AQ3" s="21" t="s">
+      <c r="AN3" s="20"/>
+      <c r="AO3" s="20"/>
+      <c r="AP3" s="21"/>
+      <c r="AQ3" s="19" t="s">
         <v>277</v>
       </c>
-      <c r="AR3" s="22"/>
-[...2 lines deleted...]
-      <c r="AU3" s="21" t="s">
+      <c r="AR3" s="20"/>
+      <c r="AS3" s="20"/>
+      <c r="AT3" s="21"/>
+      <c r="AU3" s="19" t="s">
         <v>278</v>
       </c>
-      <c r="AV3" s="22"/>
-[...2 lines deleted...]
-      <c r="AY3" s="21" t="s">
+      <c r="AV3" s="20"/>
+      <c r="AW3" s="20"/>
+      <c r="AX3" s="21"/>
+      <c r="AY3" s="19" t="s">
         <v>279</v>
       </c>
-      <c r="AZ3" s="22"/>
-[...1 lines deleted...]
-      <c r="BB3" s="23"/>
+      <c r="AZ3" s="20"/>
+      <c r="BA3" s="20"/>
+      <c r="BB3" s="21"/>
     </row>
     <row r="4" spans="1:54">
-      <c r="A4" s="30"/>
-[...1 lines deleted...]
-      <c r="C4" s="25" t="s">
+      <c r="A4" s="28"/>
+      <c r="B4" s="28"/>
+      <c r="C4" s="24" t="s">
         <v>272</v>
       </c>
-      <c r="D4" s="25"/>
-      <c r="E4" s="25" t="s">
+      <c r="D4" s="24"/>
+      <c r="E4" s="24" t="s">
         <v>273</v>
       </c>
-      <c r="F4" s="25"/>
-      <c r="G4" s="25" t="s">
+      <c r="F4" s="24"/>
+      <c r="G4" s="24" t="s">
         <v>272</v>
       </c>
-      <c r="H4" s="25"/>
-      <c r="I4" s="25" t="s">
+      <c r="H4" s="24"/>
+      <c r="I4" s="24" t="s">
         <v>273</v>
       </c>
-      <c r="J4" s="25"/>
-      <c r="K4" s="25" t="s">
+      <c r="J4" s="24"/>
+      <c r="K4" s="24" t="s">
         <v>272</v>
       </c>
-      <c r="L4" s="25"/>
-      <c r="M4" s="25" t="s">
+      <c r="L4" s="24"/>
+      <c r="M4" s="24" t="s">
         <v>273</v>
       </c>
-      <c r="N4" s="25"/>
-      <c r="O4" s="27" t="s">
+      <c r="N4" s="24"/>
+      <c r="O4" s="23" t="s">
         <v>272</v>
       </c>
-      <c r="P4" s="27"/>
-      <c r="Q4" s="27" t="s">
+      <c r="P4" s="23"/>
+      <c r="Q4" s="23" t="s">
         <v>273</v>
       </c>
-      <c r="R4" s="27"/>
-      <c r="S4" s="27" t="s">
+      <c r="R4" s="23"/>
+      <c r="S4" s="23" t="s">
         <v>272</v>
       </c>
-      <c r="T4" s="27"/>
-      <c r="U4" s="27" t="s">
+      <c r="T4" s="23"/>
+      <c r="U4" s="23" t="s">
         <v>273</v>
       </c>
-      <c r="V4" s="27"/>
-      <c r="W4" s="27" t="s">
+      <c r="V4" s="23"/>
+      <c r="W4" s="23" t="s">
         <v>272</v>
       </c>
-      <c r="X4" s="27"/>
-      <c r="Y4" s="27" t="s">
+      <c r="X4" s="23"/>
+      <c r="Y4" s="23" t="s">
         <v>273</v>
       </c>
-      <c r="Z4" s="27"/>
-      <c r="AA4" s="27" t="s">
+      <c r="Z4" s="23"/>
+      <c r="AA4" s="23" t="s">
         <v>272</v>
       </c>
-      <c r="AB4" s="27"/>
-      <c r="AC4" s="27" t="s">
+      <c r="AB4" s="23"/>
+      <c r="AC4" s="23" t="s">
         <v>273</v>
       </c>
-      <c r="AD4" s="27"/>
-      <c r="AE4" s="27" t="s">
+      <c r="AD4" s="23"/>
+      <c r="AE4" s="23" t="s">
         <v>272</v>
       </c>
-      <c r="AF4" s="27"/>
-      <c r="AG4" s="27" t="s">
+      <c r="AF4" s="23"/>
+      <c r="AG4" s="23" t="s">
         <v>273</v>
       </c>
-      <c r="AH4" s="27"/>
-      <c r="AI4" s="27" t="s">
+      <c r="AH4" s="23"/>
+      <c r="AI4" s="23" t="s">
         <v>272</v>
       </c>
-      <c r="AJ4" s="27"/>
-      <c r="AK4" s="27" t="s">
+      <c r="AJ4" s="23"/>
+      <c r="AK4" s="23" t="s">
         <v>273</v>
       </c>
-      <c r="AL4" s="27"/>
-      <c r="AM4" s="24" t="s">
+      <c r="AL4" s="23"/>
+      <c r="AM4" s="22" t="s">
         <v>272</v>
       </c>
-      <c r="AN4" s="24"/>
-      <c r="AO4" s="24" t="s">
+      <c r="AN4" s="22"/>
+      <c r="AO4" s="22" t="s">
         <v>273</v>
       </c>
-      <c r="AP4" s="24"/>
-      <c r="AQ4" s="24" t="s">
+      <c r="AP4" s="22"/>
+      <c r="AQ4" s="22" t="s">
         <v>272</v>
       </c>
-      <c r="AR4" s="24"/>
-      <c r="AS4" s="24" t="s">
+      <c r="AR4" s="22"/>
+      <c r="AS4" s="22" t="s">
         <v>273</v>
       </c>
-      <c r="AT4" s="24"/>
-      <c r="AU4" s="24" t="s">
+      <c r="AT4" s="22"/>
+      <c r="AU4" s="22" t="s">
         <v>272</v>
       </c>
-      <c r="AV4" s="24"/>
-      <c r="AW4" s="24" t="s">
+      <c r="AV4" s="22"/>
+      <c r="AW4" s="22" t="s">
         <v>273</v>
       </c>
-      <c r="AX4" s="24"/>
-      <c r="AY4" s="24" t="s">
+      <c r="AX4" s="22"/>
+      <c r="AY4" s="22" t="s">
         <v>272</v>
       </c>
-      <c r="AZ4" s="24"/>
-      <c r="BA4" s="24" t="s">
+      <c r="AZ4" s="22"/>
+      <c r="BA4" s="22" t="s">
         <v>273</v>
       </c>
-      <c r="BB4" s="24"/>
+      <c r="BB4" s="22"/>
     </row>
     <row r="5" spans="1:54" ht="22.5">
-      <c r="A5" s="31"/>
-      <c r="B5" s="31"/>
+      <c r="A5" s="29"/>
+      <c r="B5" s="29"/>
       <c r="C5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="K5" s="5" t="s">
@@ -2737,72 +2731,72 @@
       <c r="AM6" s="4">
         <v>33146.998209999998</v>
       </c>
       <c r="AN6" s="4">
         <v>53302.588849999993</v>
       </c>
       <c r="AO6" s="4">
         <v>3162556.3644700004</v>
       </c>
       <c r="AP6" s="4">
         <v>44603.48</v>
       </c>
       <c r="AQ6" s="4">
         <v>17393.818630000002</v>
       </c>
       <c r="AR6" s="4">
         <v>29838.064040000008</v>
       </c>
       <c r="AS6" s="4">
         <v>3067459.8396699997</v>
       </c>
       <c r="AT6" s="4">
         <v>45537.334360000015</v>
       </c>
       <c r="AU6" s="4">
-        <v>7314.0715400000017</v>
+        <v>8528.8551700000007</v>
       </c>
       <c r="AV6" s="4">
-        <v>12412.646369999999</v>
+        <v>14024.797310000002</v>
       </c>
       <c r="AW6" s="4">
-        <v>986948.61835999996</v>
+        <v>1262741.2682199997</v>
       </c>
       <c r="AX6" s="4">
-        <v>14159.050529999999</v>
+        <v>17576.308739999997</v>
       </c>
       <c r="AY6" s="4">
-        <v>6928.612360000001</v>
+        <v>7342.5347900000006</v>
       </c>
       <c r="AZ6" s="4">
-        <v>14495.080170000005</v>
+        <v>15543.304950000005</v>
       </c>
       <c r="BA6" s="4">
-        <v>981981.92987999995</v>
+        <v>1179205.3894100001</v>
       </c>
       <c r="BB6" s="4">
-        <v>16121.027610000005</v>
+        <v>21011.279390000003</v>
       </c>
     </row>
     <row r="7" spans="1:54">
       <c r="A7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C7" s="11">
         <v>5</v>
       </c>
       <c r="D7" s="11">
         <v>29.972999999999999</v>
       </c>
       <c r="E7" s="11">
         <v>23.452000000000002</v>
       </c>
       <c r="F7" s="11">
         <v>97.56174</v>
       </c>
       <c r="G7" s="12">
         <v>7</v>
       </c>
       <c r="H7" s="12">
@@ -3235,54 +3229,54 @@
       <c r="AO9" s="12">
         <v>274.12067999999999</v>
       </c>
       <c r="AP9" s="12">
         <v>573.31218000000001</v>
       </c>
       <c r="AQ9" s="12">
         <v>0</v>
       </c>
       <c r="AR9" s="12">
         <v>0</v>
       </c>
       <c r="AS9" s="12">
         <v>335.81027999999998</v>
       </c>
       <c r="AT9" s="12">
         <v>879.96538999999996</v>
       </c>
       <c r="AU9" s="12">
         <v>0</v>
       </c>
       <c r="AV9" s="12">
         <v>0</v>
       </c>
       <c r="AW9" s="12">
-        <v>85.741849999999999</v>
+        <v>94.621979999999994</v>
       </c>
       <c r="AX9" s="12">
-        <v>227.74350000000001</v>
+        <v>251.83261999999999</v>
       </c>
       <c r="AY9" s="12">
         <v>0</v>
       </c>
       <c r="AZ9" s="12">
         <v>0</v>
       </c>
       <c r="BA9" s="12">
         <v>59.697749999999999</v>
       </c>
       <c r="BB9" s="12">
         <v>197.22854000000001</v>
       </c>
     </row>
     <row r="10" spans="1:54">
       <c r="A10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C10" s="11">
         <v>3</v>
       </c>
       <c r="D10" s="11">
@@ -3885,66 +3879,66 @@
       <c r="AM13" s="12">
         <v>24136.291209999999</v>
       </c>
       <c r="AN13" s="12">
         <v>42534.99106</v>
       </c>
       <c r="AO13" s="12">
         <v>66.928030000000007</v>
       </c>
       <c r="AP13" s="12">
         <v>56.837209999999999</v>
       </c>
       <c r="AQ13" s="12">
         <v>11040.540569999999</v>
       </c>
       <c r="AR13" s="12">
         <v>19871.193920000002</v>
       </c>
       <c r="AS13" s="12">
         <v>61.453499999999998</v>
       </c>
       <c r="AT13" s="12">
         <v>143.60505000000001</v>
       </c>
       <c r="AU13" s="12">
-        <v>5643.8027599999996</v>
+        <v>6319.1753900000003</v>
       </c>
       <c r="AV13" s="12">
-        <v>9892.0781800000004</v>
+        <v>10681.50733</v>
       </c>
       <c r="AW13" s="12">
         <v>2.1359400000000002</v>
       </c>
       <c r="AX13" s="12">
         <v>3.2216499999999999</v>
       </c>
       <c r="AY13" s="12">
-        <v>5966.3055999999997</v>
+        <v>6198.2960300000004</v>
       </c>
       <c r="AZ13" s="12">
-        <v>11892.561530000001</v>
+        <v>12150.73199</v>
       </c>
       <c r="BA13" s="12">
         <v>0.9425</v>
       </c>
       <c r="BB13" s="12">
         <v>2.43052</v>
       </c>
     </row>
     <row r="14" spans="1:54" ht="22.5">
       <c r="A14" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C14" s="11">
         <v>0</v>
       </c>
       <c r="D14" s="11">
         <v>0</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
@@ -4875,66 +4869,66 @@
       <c r="AO19" s="12">
         <v>1444.7147199999999</v>
       </c>
       <c r="AP19" s="12">
         <v>1817.1703</v>
       </c>
       <c r="AQ19" s="12">
         <v>275.35394000000002</v>
       </c>
       <c r="AR19" s="12">
         <v>604.53823999999997</v>
       </c>
       <c r="AS19" s="12">
         <v>1118.97425</v>
       </c>
       <c r="AT19" s="12">
         <v>1799.0291199999999</v>
       </c>
       <c r="AU19" s="12">
         <v>103.99308000000001</v>
       </c>
       <c r="AV19" s="12">
         <v>267.30183</v>
       </c>
       <c r="AW19" s="12">
-        <v>608.68200000000002</v>
+        <v>702.18499999999995</v>
       </c>
       <c r="AX19" s="12">
-        <v>913.41817000000003</v>
+        <v>1057.9250300000001</v>
       </c>
       <c r="AY19" s="12">
-        <v>157.81559999999999</v>
+        <v>160.81559999999999</v>
       </c>
       <c r="AZ19" s="12">
-        <v>1286.4710399999999</v>
+        <v>1321.9275299999999</v>
       </c>
       <c r="BA19" s="12">
-        <v>539.88347999999996</v>
+        <v>600.89148</v>
       </c>
       <c r="BB19" s="12">
-        <v>827.54066999999998</v>
+        <v>934.69957999999997</v>
       </c>
     </row>
     <row r="20" spans="1:54" ht="22.5">
       <c r="A20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C20" s="11">
         <v>33.01</v>
       </c>
       <c r="D20" s="11">
         <v>24.788</v>
       </c>
       <c r="E20" s="11">
         <v>2.2859999999999998E-2</v>
       </c>
       <c r="F20" s="11">
         <v>0.27300000000000002</v>
       </c>
       <c r="G20" s="12">
         <v>80.242000000000004</v>
       </c>
       <c r="H20" s="12">
@@ -5033,72 +5027,72 @@
       <c r="AM20" s="12">
         <v>675</v>
       </c>
       <c r="AN20" s="12">
         <v>845.94068000000004</v>
       </c>
       <c r="AO20" s="12">
         <v>133.08111</v>
       </c>
       <c r="AP20" s="12">
         <v>296.08553999999998</v>
       </c>
       <c r="AQ20" s="12">
         <v>737.8</v>
       </c>
       <c r="AR20" s="12">
         <v>1034.11331</v>
       </c>
       <c r="AS20" s="12">
         <v>176.80044000000001</v>
       </c>
       <c r="AT20" s="12">
         <v>358.30023999999997</v>
       </c>
       <c r="AU20" s="12">
-        <v>341</v>
+        <v>476</v>
       </c>
       <c r="AV20" s="12">
-        <v>446.07934999999998</v>
+        <v>636.91030999999998</v>
       </c>
       <c r="AW20" s="12">
-        <v>92.649339999999995</v>
+        <v>163.69533999999999</v>
       </c>
       <c r="AX20" s="12">
-        <v>193.86662000000001</v>
+        <v>322.24185999999997</v>
       </c>
       <c r="AY20" s="12">
         <v>180</v>
       </c>
       <c r="AZ20" s="12">
         <v>281.96699999999998</v>
       </c>
       <c r="BA20" s="12">
-        <v>109.4815</v>
+        <v>109.9815</v>
       </c>
       <c r="BB20" s="12">
-        <v>262.54879</v>
+        <v>263.91843</v>
       </c>
     </row>
     <row r="21" spans="1:54" ht="33.75">
       <c r="A21" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C21" s="11">
         <v>20</v>
       </c>
       <c r="D21" s="11">
         <v>5.4969999999999999</v>
       </c>
       <c r="E21" s="11">
         <v>82.375799999999998</v>
       </c>
       <c r="F21" s="11">
         <v>118.18061</v>
       </c>
       <c r="G21" s="12">
         <v>85.512</v>
       </c>
       <c r="H21" s="12">
@@ -5203,66 +5197,66 @@
       <c r="AO21" s="12">
         <v>30.856680000000001</v>
       </c>
       <c r="AP21" s="12">
         <v>268.43083000000001</v>
       </c>
       <c r="AQ21" s="12">
         <v>0</v>
       </c>
       <c r="AR21" s="12">
         <v>0</v>
       </c>
       <c r="AS21" s="12">
         <v>26.7317</v>
       </c>
       <c r="AT21" s="12">
         <v>286.82965999999999</v>
       </c>
       <c r="AU21" s="12">
         <v>0</v>
       </c>
       <c r="AV21" s="12">
         <v>0</v>
       </c>
       <c r="AW21" s="12">
-        <v>8.4256700000000002</v>
+        <v>11.54067</v>
       </c>
       <c r="AX21" s="12">
-        <v>82.658559999999994</v>
+        <v>116.35047</v>
       </c>
       <c r="AY21" s="12">
         <v>0</v>
       </c>
       <c r="AZ21" s="12">
         <v>0</v>
       </c>
       <c r="BA21" s="12">
-        <v>7.6761200000000001</v>
+        <v>8.2255199999999995</v>
       </c>
       <c r="BB21" s="12">
-        <v>89.44914</v>
+        <v>97.175510000000003</v>
       </c>
     </row>
     <row r="22" spans="1:54" ht="45">
       <c r="A22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C22" s="11">
         <v>29.83</v>
       </c>
       <c r="D22" s="11">
         <v>12.04537</v>
       </c>
       <c r="E22" s="11">
         <v>3.6669999999999998</v>
       </c>
       <c r="F22" s="11">
         <v>15.21942</v>
       </c>
       <c r="G22" s="12">
         <v>108.69</v>
       </c>
       <c r="H22" s="12">
@@ -5361,66 +5355,66 @@
       <c r="AM22" s="12">
         <v>78.869</v>
       </c>
       <c r="AN22" s="12">
         <v>86.511979999999994</v>
       </c>
       <c r="AO22" s="12">
         <v>3.4311799999999999</v>
       </c>
       <c r="AP22" s="12">
         <v>39.914459999999998</v>
       </c>
       <c r="AQ22" s="12">
         <v>27.004999999999999</v>
       </c>
       <c r="AR22" s="12">
         <v>26.837260000000001</v>
       </c>
       <c r="AS22" s="12">
         <v>2.4073199999999999</v>
       </c>
       <c r="AT22" s="12">
         <v>34.19753</v>
       </c>
       <c r="AU22" s="12">
-        <v>0.8</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="AV22" s="12">
-        <v>1.23508</v>
+        <v>4.3429700000000002</v>
       </c>
       <c r="AW22" s="12">
-        <v>1.22532</v>
+        <v>1.40072</v>
       </c>
       <c r="AX22" s="12">
-        <v>17.810590000000001</v>
+        <v>20.797080000000001</v>
       </c>
       <c r="AY22" s="12">
-        <v>1.8049999999999999</v>
+        <v>3.633</v>
       </c>
       <c r="AZ22" s="12">
-        <v>2.3719399999999999</v>
+        <v>4.8382100000000001</v>
       </c>
       <c r="BA22" s="12">
         <v>1.4392</v>
       </c>
       <c r="BB22" s="12">
         <v>3.8842599999999998</v>
       </c>
     </row>
     <row r="23" spans="1:54" ht="56.25">
       <c r="A23" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C23" s="11">
         <v>0</v>
       </c>
       <c r="D23" s="11">
         <v>0</v>
       </c>
       <c r="E23" s="11">
         <v>15.057399999999999</v>
       </c>
       <c r="F23" s="11">
@@ -5531,66 +5525,66 @@
       <c r="AO23" s="12">
         <v>12.34718</v>
       </c>
       <c r="AP23" s="12">
         <v>102.47237</v>
       </c>
       <c r="AQ23" s="12">
         <v>0</v>
       </c>
       <c r="AR23" s="12">
         <v>0</v>
       </c>
       <c r="AS23" s="12">
         <v>12.031879999999999</v>
       </c>
       <c r="AT23" s="12">
         <v>120.91963</v>
       </c>
       <c r="AU23" s="12">
         <v>0</v>
       </c>
       <c r="AV23" s="12">
         <v>0</v>
       </c>
       <c r="AW23" s="12">
-        <v>2.41134</v>
+        <v>3.2230799999999999</v>
       </c>
       <c r="AX23" s="12">
-        <v>30.309729999999998</v>
+        <v>40.520290000000003</v>
       </c>
       <c r="AY23" s="12">
         <v>0</v>
       </c>
       <c r="AZ23" s="12">
         <v>0</v>
       </c>
       <c r="BA23" s="12">
-        <v>2.4176700000000002</v>
+        <v>3.3128700000000002</v>
       </c>
       <c r="BB23" s="12">
-        <v>32.256900000000002</v>
+        <v>42.8508</v>
       </c>
     </row>
     <row r="24" spans="1:54" ht="56.25">
       <c r="A24" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C24" s="11">
         <v>0</v>
       </c>
       <c r="D24" s="11">
         <v>0</v>
       </c>
       <c r="E24" s="11">
         <v>0.01</v>
       </c>
       <c r="F24" s="11">
         <v>7.9829999999999998E-2</v>
       </c>
       <c r="G24" s="12">
         <v>0</v>
       </c>
       <c r="H24" s="12">
@@ -5695,66 +5689,66 @@
       <c r="AO24" s="12">
         <v>1.714</v>
       </c>
       <c r="AP24" s="12">
         <v>21.203099999999999</v>
       </c>
       <c r="AQ24" s="12">
         <v>0</v>
       </c>
       <c r="AR24" s="12">
         <v>0</v>
       </c>
       <c r="AS24" s="12">
         <v>1.4139999999999999</v>
       </c>
       <c r="AT24" s="12">
         <v>25.96931</v>
       </c>
       <c r="AU24" s="12">
         <v>0</v>
       </c>
       <c r="AV24" s="12">
         <v>0</v>
       </c>
       <c r="AW24" s="12">
-        <v>0.36599999999999999</v>
+        <v>0.63400000000000001</v>
       </c>
       <c r="AX24" s="12">
-        <v>6.2443</v>
+        <v>11.43745</v>
       </c>
       <c r="AY24" s="12">
         <v>0</v>
       </c>
       <c r="AZ24" s="12">
         <v>0</v>
       </c>
       <c r="BA24" s="12">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="BB24" s="12">
-        <v>1.8131699999999999</v>
+        <v>2.7820900000000002</v>
       </c>
     </row>
     <row r="25" spans="1:54" ht="33.75">
       <c r="A25" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C25" s="11">
         <v>0</v>
       </c>
       <c r="D25" s="11">
         <v>0</v>
       </c>
       <c r="E25" s="11">
         <v>2285.4845999999998</v>
       </c>
       <c r="F25" s="11">
         <v>762.86410999999998</v>
       </c>
       <c r="G25" s="12">
         <v>0</v>
       </c>
       <c r="H25" s="12">
@@ -5859,66 +5853,66 @@
       <c r="AO25" s="12">
         <v>2982.77198</v>
       </c>
       <c r="AP25" s="12">
         <v>1448.14426</v>
       </c>
       <c r="AQ25" s="12">
         <v>0</v>
       </c>
       <c r="AR25" s="12">
         <v>0</v>
       </c>
       <c r="AS25" s="12">
         <v>428.63733999999999</v>
       </c>
       <c r="AT25" s="12">
         <v>282.24592000000001</v>
       </c>
       <c r="AU25" s="12">
         <v>0</v>
       </c>
       <c r="AV25" s="12">
         <v>0</v>
       </c>
       <c r="AW25" s="12">
-        <v>370.99254999999999</v>
+        <v>425.07254999999998</v>
       </c>
       <c r="AX25" s="12">
-        <v>233.97845000000001</v>
+        <v>270.99892</v>
       </c>
       <c r="AY25" s="12">
         <v>0</v>
       </c>
       <c r="AZ25" s="12">
         <v>0</v>
       </c>
       <c r="BA25" s="12">
-        <v>3.3217500000000002</v>
+        <v>5.4971100000000002</v>
       </c>
       <c r="BB25" s="12">
-        <v>11.777620000000001</v>
+        <v>13.726380000000001</v>
       </c>
     </row>
     <row r="26" spans="1:54" ht="22.5">
       <c r="A26" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C26" s="11">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="11">
         <v>317.98009999999999</v>
       </c>
       <c r="F26" s="11">
         <v>323.67482000000001</v>
       </c>
       <c r="G26" s="12">
         <v>0</v>
       </c>
       <c r="H26" s="12">
@@ -6023,66 +6017,66 @@
       <c r="AO26" s="12">
         <v>19.82508</v>
       </c>
       <c r="AP26" s="12">
         <v>45.66713</v>
       </c>
       <c r="AQ26" s="12">
         <v>0</v>
       </c>
       <c r="AR26" s="12">
         <v>0</v>
       </c>
       <c r="AS26" s="12">
         <v>3.73732</v>
       </c>
       <c r="AT26" s="12">
         <v>8.5855200000000007</v>
       </c>
       <c r="AU26" s="12">
         <v>0</v>
       </c>
       <c r="AV26" s="12">
         <v>0</v>
       </c>
       <c r="AW26" s="12">
-        <v>0.78159999999999996</v>
+        <v>1.0346</v>
       </c>
       <c r="AX26" s="12">
-        <v>1.8731500000000001</v>
+        <v>2.7507299999999999</v>
       </c>
       <c r="AY26" s="12">
         <v>0</v>
       </c>
       <c r="AZ26" s="12">
         <v>0</v>
       </c>
       <c r="BA26" s="12">
-        <v>1.7036500000000001</v>
+        <v>1.8906499999999999</v>
       </c>
       <c r="BB26" s="12">
-        <v>3.4491200000000002</v>
+        <v>4.0377999999999998</v>
       </c>
     </row>
     <row r="27" spans="1:54" ht="56.25">
       <c r="A27" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C27" s="11">
         <v>0</v>
       </c>
       <c r="D27" s="11">
         <v>0</v>
       </c>
       <c r="E27" s="11">
         <v>303.66194999999999</v>
       </c>
       <c r="F27" s="11">
         <v>426.27143000000001</v>
       </c>
       <c r="G27" s="12">
         <v>0</v>
       </c>
       <c r="H27" s="12">
@@ -6187,66 +6181,66 @@
       <c r="AO27" s="12">
         <v>11.653930000000001</v>
       </c>
       <c r="AP27" s="12">
         <v>14.763120000000001</v>
       </c>
       <c r="AQ27" s="12">
         <v>0</v>
       </c>
       <c r="AR27" s="12">
         <v>0</v>
       </c>
       <c r="AS27" s="12">
         <v>32.159979999999997</v>
       </c>
       <c r="AT27" s="12">
         <v>55.698079999999997</v>
       </c>
       <c r="AU27" s="12">
         <v>0</v>
       </c>
       <c r="AV27" s="12">
         <v>0</v>
       </c>
       <c r="AW27" s="12">
-        <v>18.36626</v>
+        <v>18.862760000000002</v>
       </c>
       <c r="AX27" s="12">
-        <v>29.49691</v>
+        <v>30.452729999999999</v>
       </c>
       <c r="AY27" s="12">
         <v>0</v>
       </c>
       <c r="AZ27" s="12">
         <v>0</v>
       </c>
       <c r="BA27" s="12">
-        <v>11.52891</v>
+        <v>14.69054</v>
       </c>
       <c r="BB27" s="12">
-        <v>20.596820000000001</v>
+        <v>26.007380000000001</v>
       </c>
     </row>
     <row r="28" spans="1:54" ht="56.25">
       <c r="A28" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C28" s="11">
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <v>0</v>
       </c>
       <c r="E28" s="11">
         <v>2.7490000000000001</v>
       </c>
       <c r="F28" s="11">
         <v>2.7669999999999999</v>
       </c>
       <c r="G28" s="12">
         <v>0</v>
       </c>
       <c r="H28" s="12">
@@ -6363,54 +6357,54 @@
       <c r="AS28" s="12">
         <v>85.832470000000001</v>
       </c>
       <c r="AT28" s="12">
         <v>118.92982000000001</v>
       </c>
       <c r="AU28" s="12">
         <v>0</v>
       </c>
       <c r="AV28" s="12">
         <v>0</v>
       </c>
       <c r="AW28" s="12">
         <v>23.72438</v>
       </c>
       <c r="AX28" s="12">
         <v>38.871639999999999</v>
       </c>
       <c r="AY28" s="12">
         <v>0</v>
       </c>
       <c r="AZ28" s="12">
         <v>0</v>
       </c>
       <c r="BA28" s="12">
-        <v>40.971870000000003</v>
+        <v>41.832540000000002</v>
       </c>
       <c r="BB28" s="12">
-        <v>50.95158</v>
+        <v>55.043390000000002</v>
       </c>
     </row>
     <row r="29" spans="1:54" ht="32.25" customHeight="1">
       <c r="A29" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C29" s="11">
         <v>20</v>
       </c>
       <c r="D29" s="11">
         <v>55.161299999999997</v>
       </c>
       <c r="E29" s="11">
         <v>3.0310000000000001</v>
       </c>
       <c r="F29" s="11">
         <v>8.91953</v>
       </c>
       <c r="G29" s="12">
         <v>0</v>
       </c>
       <c r="H29" s="12">
@@ -6509,54 +6503,54 @@
       <c r="AM29" s="12">
         <v>458.4</v>
       </c>
       <c r="AN29" s="12">
         <v>2994.11582</v>
       </c>
       <c r="AO29" s="12">
         <v>0</v>
       </c>
       <c r="AP29" s="12">
         <v>0</v>
       </c>
       <c r="AQ29" s="12">
         <v>590</v>
       </c>
       <c r="AR29" s="12">
         <v>3570.1212099999998</v>
       </c>
       <c r="AS29" s="12">
         <v>0</v>
       </c>
       <c r="AT29" s="12">
         <v>0</v>
       </c>
       <c r="AU29" s="12">
-        <v>140</v>
+        <v>200</v>
       </c>
       <c r="AV29" s="12">
-        <v>833.61518000000001</v>
+        <v>1205.79025</v>
       </c>
       <c r="AW29" s="12">
         <v>0</v>
       </c>
       <c r="AX29" s="12">
         <v>0</v>
       </c>
       <c r="AY29" s="12">
         <v>60</v>
       </c>
       <c r="AZ29" s="12">
         <v>313.95652999999999</v>
       </c>
       <c r="BA29" s="12">
         <v>0</v>
       </c>
       <c r="BB29" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:54">
       <c r="A30" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="10" t="s">
@@ -6673,72 +6667,72 @@
       <c r="AM30" s="12">
         <v>370</v>
       </c>
       <c r="AN30" s="12">
         <v>755.89770999999996</v>
       </c>
       <c r="AO30" s="12">
         <v>447.88002999999998</v>
       </c>
       <c r="AP30" s="12">
         <v>2161.0919699999999</v>
       </c>
       <c r="AQ30" s="12">
         <v>340</v>
       </c>
       <c r="AR30" s="12">
         <v>1150.63373</v>
       </c>
       <c r="AS30" s="12">
         <v>364.76614999999998</v>
       </c>
       <c r="AT30" s="12">
         <v>2086.53087</v>
       </c>
       <c r="AU30" s="12">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="AV30" s="12">
-        <v>220.72152</v>
+        <v>288.48926</v>
       </c>
       <c r="AW30" s="12">
-        <v>136.52223000000001</v>
+        <v>146.04017999999999</v>
       </c>
       <c r="AX30" s="12">
-        <v>772.66107</v>
+        <v>828.56710999999996</v>
       </c>
       <c r="AY30" s="12">
         <v>40</v>
       </c>
       <c r="AZ30" s="12">
         <v>154.31046000000001</v>
       </c>
       <c r="BA30" s="12">
-        <v>100.50033999999999</v>
+        <v>111.38606</v>
       </c>
       <c r="BB30" s="12">
-        <v>572.76274999999998</v>
+        <v>645.82501999999999</v>
       </c>
     </row>
     <row r="31" spans="1:54">
       <c r="A31" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C31" s="11">
         <v>0</v>
       </c>
       <c r="D31" s="11">
         <v>0</v>
       </c>
       <c r="E31" s="11">
         <v>390.33819999999997</v>
       </c>
       <c r="F31" s="11">
         <v>1440.19688</v>
       </c>
       <c r="G31" s="12">
         <v>0</v>
       </c>
       <c r="H31" s="12">
@@ -8975,66 +8969,66 @@
       <c r="AO44" s="12">
         <v>118.51675</v>
       </c>
       <c r="AP44" s="12">
         <v>140.66789</v>
       </c>
       <c r="AQ44" s="12">
         <v>0</v>
       </c>
       <c r="AR44" s="12">
         <v>0</v>
       </c>
       <c r="AS44" s="12">
         <v>131.24549999999999</v>
       </c>
       <c r="AT44" s="12">
         <v>186.25219999999999</v>
       </c>
       <c r="AU44" s="12">
         <v>0</v>
       </c>
       <c r="AV44" s="12">
         <v>0</v>
       </c>
       <c r="AW44" s="12">
-        <v>61.516750000000002</v>
+        <v>64.694500000000005</v>
       </c>
       <c r="AX44" s="12">
-        <v>84.63449</v>
+        <v>89.736180000000004</v>
       </c>
       <c r="AY44" s="12">
         <v>0</v>
       </c>
       <c r="AZ44" s="12">
         <v>0</v>
       </c>
       <c r="BA44" s="12">
-        <v>51.01</v>
+        <v>55.94</v>
       </c>
       <c r="BB44" s="12">
-        <v>61.158560000000001</v>
+        <v>67.127300000000005</v>
       </c>
     </row>
     <row r="45" spans="1:54" ht="45">
       <c r="A45" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C45" s="11">
         <v>0</v>
       </c>
       <c r="D45" s="11">
         <v>0</v>
       </c>
       <c r="E45" s="11">
         <v>18.212389999999999</v>
       </c>
       <c r="F45" s="11">
         <v>22.5243</v>
       </c>
       <c r="G45" s="12">
         <v>0</v>
       </c>
       <c r="H45" s="12">
@@ -9303,66 +9297,66 @@
       <c r="AO46" s="12">
         <v>0.55191000000000001</v>
       </c>
       <c r="AP46" s="12">
         <v>3.0412400000000002</v>
       </c>
       <c r="AQ46" s="12">
         <v>0</v>
       </c>
       <c r="AR46" s="12">
         <v>0</v>
       </c>
       <c r="AS46" s="12">
         <v>0.85843999999999998</v>
       </c>
       <c r="AT46" s="12">
         <v>2.8799800000000002</v>
       </c>
       <c r="AU46" s="12">
         <v>0</v>
       </c>
       <c r="AV46" s="12">
         <v>0</v>
       </c>
       <c r="AW46" s="12">
-        <v>6.3920000000000005E-2</v>
+        <v>7.7869999999999995E-2</v>
       </c>
       <c r="AX46" s="12">
-        <v>0.61880999999999997</v>
+        <v>0.75517000000000001</v>
       </c>
       <c r="AY46" s="12">
         <v>0</v>
       </c>
       <c r="AZ46" s="12">
         <v>0</v>
       </c>
       <c r="BA46" s="12">
-        <v>0.38102000000000003</v>
+        <v>0.39223000000000002</v>
       </c>
       <c r="BB46" s="12">
-        <v>0.88832</v>
+        <v>1.0138499999999999</v>
       </c>
     </row>
     <row r="47" spans="1:54" ht="22.5">
       <c r="A47" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C47" s="11">
         <v>128.87799999999999</v>
       </c>
       <c r="D47" s="11">
         <v>20.532789999999999</v>
       </c>
       <c r="E47" s="11">
         <v>27.60416</v>
       </c>
       <c r="F47" s="11">
         <v>19.663350000000001</v>
       </c>
       <c r="G47" s="12">
         <v>43.551000000000002</v>
       </c>
       <c r="H47" s="12">
@@ -9467,66 +9461,66 @@
       <c r="AO47" s="12">
         <v>104.0889</v>
       </c>
       <c r="AP47" s="12">
         <v>47.11486</v>
       </c>
       <c r="AQ47" s="12">
         <v>0</v>
       </c>
       <c r="AR47" s="12">
         <v>0</v>
       </c>
       <c r="AS47" s="12">
         <v>568.78560000000004</v>
       </c>
       <c r="AT47" s="12">
         <v>149.85504</v>
       </c>
       <c r="AU47" s="12">
         <v>0</v>
       </c>
       <c r="AV47" s="12">
         <v>0</v>
       </c>
       <c r="AW47" s="12">
-        <v>93.829599999999999</v>
+        <v>94.023600000000002</v>
       </c>
       <c r="AX47" s="12">
-        <v>44.879519999999999</v>
+        <v>45.260339999999999</v>
       </c>
       <c r="AY47" s="12">
         <v>0</v>
       </c>
       <c r="AZ47" s="12">
         <v>0</v>
       </c>
       <c r="BA47" s="12">
-        <v>3896.5652</v>
+        <v>5350.7052000000003</v>
       </c>
       <c r="BB47" s="12">
-        <v>774.82200999999998</v>
+        <v>1059.1690100000001</v>
       </c>
     </row>
     <row r="48" spans="1:54" ht="56.25">
       <c r="A48" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C48" s="11">
         <v>0</v>
       </c>
       <c r="D48" s="11">
         <v>0</v>
       </c>
       <c r="E48" s="11">
         <v>0</v>
       </c>
       <c r="F48" s="11">
         <v>0</v>
       </c>
       <c r="G48" s="12">
         <v>0</v>
       </c>
       <c r="H48" s="12">
@@ -9649,51 +9643,51 @@
       <c r="AU48" s="12">
         <v>0</v>
       </c>
       <c r="AV48" s="12">
         <v>0</v>
       </c>
       <c r="AW48" s="12">
         <v>0</v>
       </c>
       <c r="AX48" s="12">
         <v>0</v>
       </c>
       <c r="AY48" s="12">
         <v>0</v>
       </c>
       <c r="AZ48" s="12">
         <v>0</v>
       </c>
       <c r="BA48" s="12">
         <v>0</v>
       </c>
       <c r="BB48" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:54" ht="33.75">
+    <row r="49" spans="1:54" ht="22.5">
       <c r="A49" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C49" s="11">
         <v>0</v>
       </c>
       <c r="D49" s="11">
         <v>0</v>
       </c>
       <c r="E49" s="11">
         <v>1.13687</v>
       </c>
       <c r="F49" s="11">
         <v>11.984260000000001</v>
       </c>
       <c r="G49" s="12">
         <v>252.89500000000001</v>
       </c>
       <c r="H49" s="12">
         <v>206.34100000000001</v>
       </c>
       <c r="I49" s="12">
@@ -9795,66 +9789,66 @@
       <c r="AO49" s="12">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="AP49" s="12">
         <v>0.40851999999999999</v>
       </c>
       <c r="AQ49" s="12">
         <v>4.5359999999999996</v>
       </c>
       <c r="AR49" s="12">
         <v>3.4782199999999999</v>
       </c>
       <c r="AS49" s="12">
         <v>0.74951999999999996</v>
       </c>
       <c r="AT49" s="12">
         <v>0.32871</v>
       </c>
       <c r="AU49" s="12">
         <v>4.5359999999999996</v>
       </c>
       <c r="AV49" s="12">
         <v>3.4782199999999999</v>
       </c>
       <c r="AW49" s="12">
-        <v>0.72040000000000004</v>
+        <v>0.72328000000000003</v>
       </c>
       <c r="AX49" s="12">
-        <v>0.17793999999999999</v>
+        <v>0.19197</v>
       </c>
       <c r="AY49" s="12">
         <v>0</v>
       </c>
       <c r="AZ49" s="12">
         <v>0</v>
       </c>
       <c r="BA49" s="12">
-        <v>1.8720000000000001E-2</v>
+        <v>2.0160000000000001E-2</v>
       </c>
       <c r="BB49" s="12">
-        <v>0.10851</v>
+        <v>0.11806999999999999</v>
       </c>
     </row>
     <row r="50" spans="1:54" ht="22.5">
       <c r="A50" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C50" s="11">
         <v>510.14760000000001</v>
       </c>
       <c r="D50" s="11">
         <v>178.15164999999999</v>
       </c>
       <c r="E50" s="11">
         <v>4543.3990000000003</v>
       </c>
       <c r="F50" s="11">
         <v>174.9092</v>
       </c>
       <c r="G50" s="12">
         <v>950.12800000000004</v>
       </c>
       <c r="H50" s="12">
@@ -9959,60 +9953,60 @@
       <c r="AO50" s="12">
         <v>190.32400000000001</v>
       </c>
       <c r="AP50" s="12">
         <v>341.17471</v>
       </c>
       <c r="AQ50" s="12">
         <v>115.61960000000001</v>
       </c>
       <c r="AR50" s="12">
         <v>70.618229999999997</v>
       </c>
       <c r="AS50" s="12">
         <v>329.2561</v>
       </c>
       <c r="AT50" s="12">
         <v>232.52762000000001</v>
       </c>
       <c r="AU50" s="12">
         <v>88.019599999999997</v>
       </c>
       <c r="AV50" s="12">
         <v>49.635420000000003</v>
       </c>
       <c r="AW50" s="12">
-        <v>42.335999999999999</v>
+        <v>61.164000000000001</v>
       </c>
       <c r="AX50" s="12">
-        <v>98.052719999999994</v>
+        <v>152.57905</v>
       </c>
       <c r="AY50" s="12">
-        <v>0</v>
+        <v>6.5</v>
       </c>
       <c r="AZ50" s="12">
-        <v>0</v>
+        <v>8.4987399999999997</v>
       </c>
       <c r="BA50" s="12">
         <v>0</v>
       </c>
       <c r="BB50" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:54">
       <c r="A51" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C51" s="11">
         <v>0</v>
       </c>
       <c r="D51" s="11">
         <v>0</v>
       </c>
       <c r="E51" s="11">
         <v>4797.8458000000001</v>
       </c>
       <c r="F51" s="11">
@@ -10281,54 +10275,54 @@
       <c r="AM52" s="12">
         <v>1400.0409999999999</v>
       </c>
       <c r="AN52" s="12">
         <v>376.62930999999998</v>
       </c>
       <c r="AO52" s="12">
         <v>0.88</v>
       </c>
       <c r="AP52" s="12">
         <v>0.32912000000000002</v>
       </c>
       <c r="AQ52" s="12">
         <v>377.08</v>
       </c>
       <c r="AR52" s="12">
         <v>87.348119999999994</v>
       </c>
       <c r="AS52" s="12">
         <v>2.4</v>
       </c>
       <c r="AT52" s="12">
         <v>0.86299999999999999</v>
       </c>
       <c r="AU52" s="12">
-        <v>147.88</v>
+        <v>201.88</v>
       </c>
       <c r="AV52" s="12">
-        <v>34.539349999999999</v>
+        <v>46.168619999999997</v>
       </c>
       <c r="AW52" s="12">
         <v>2.4</v>
       </c>
       <c r="AX52" s="12">
         <v>0.86299999999999999</v>
       </c>
       <c r="AY52" s="12">
         <v>20</v>
       </c>
       <c r="AZ52" s="12">
         <v>11.303330000000001</v>
       </c>
       <c r="BA52" s="12">
         <v>0</v>
       </c>
       <c r="BB52" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:54">
       <c r="A53" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B53" s="10" t="s">
@@ -10615,66 +10609,66 @@
       <c r="AO54" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="AP54" s="12">
         <v>1.30446</v>
       </c>
       <c r="AQ54" s="12">
         <v>468</v>
       </c>
       <c r="AR54" s="12">
         <v>205.94057000000001</v>
       </c>
       <c r="AS54" s="12">
         <v>0.22</v>
       </c>
       <c r="AT54" s="12">
         <v>1.0201899999999999</v>
       </c>
       <c r="AU54" s="12">
         <v>7</v>
       </c>
       <c r="AV54" s="12">
         <v>1.86025</v>
       </c>
       <c r="AW54" s="12">
+        <v>0.1</v>
+      </c>
+      <c r="AX54" s="12">
+        <v>0.43870999999999999</v>
+      </c>
+      <c r="AY54" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ54" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA54" s="12">
         <v>0.08</v>
       </c>
-      <c r="AX54" s="12">
-[...10 lines deleted...]
-      </c>
       <c r="BB54" s="12">
-        <v>0.29776999999999998</v>
+        <v>0.40745999999999999</v>
       </c>
     </row>
     <row r="55" spans="1:54" ht="22.5">
       <c r="A55" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C55" s="11">
         <v>54.997999999999998</v>
       </c>
       <c r="D55" s="11">
         <v>6.1249799999999999</v>
       </c>
       <c r="E55" s="11">
         <v>0</v>
       </c>
       <c r="F55" s="11">
         <v>0</v>
       </c>
       <c r="G55" s="12">
         <v>1110.356</v>
       </c>
       <c r="H55" s="12">
@@ -11283,57 +11277,57 @@
       <c r="AS58" s="12">
         <v>0.1</v>
       </c>
       <c r="AT58" s="12">
         <v>0.49926999999999999</v>
       </c>
       <c r="AU58" s="12">
         <v>0</v>
       </c>
       <c r="AV58" s="12">
         <v>0</v>
       </c>
       <c r="AW58" s="12">
         <v>0</v>
       </c>
       <c r="AX58" s="12">
         <v>0</v>
       </c>
       <c r="AY58" s="12">
         <v>0</v>
       </c>
       <c r="AZ58" s="12">
         <v>0</v>
       </c>
       <c r="BA58" s="12">
-        <v>0.23</v>
+        <v>0.38</v>
       </c>
       <c r="BB58" s="12">
-        <v>1.2176100000000001</v>
+        <v>2.0636800000000002</v>
       </c>
     </row>
-    <row r="59" spans="1:54" ht="45">
+    <row r="59" spans="1:54" ht="33.75">
       <c r="A59" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C59" s="11">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="D59" s="11">
         <v>1.66E-2</v>
       </c>
       <c r="E59" s="11">
         <v>0.72552000000000005</v>
       </c>
       <c r="F59" s="11">
         <v>2.04948</v>
       </c>
       <c r="G59" s="12">
         <v>0</v>
       </c>
       <c r="H59" s="12">
         <v>0</v>
       </c>
       <c r="I59" s="12">
@@ -11435,66 +11429,66 @@
       <c r="AO59" s="12">
         <v>37.377000000000002</v>
       </c>
       <c r="AP59" s="12">
         <v>87.702830000000006</v>
       </c>
       <c r="AQ59" s="12">
         <v>0</v>
       </c>
       <c r="AR59" s="12">
         <v>0</v>
       </c>
       <c r="AS59" s="12">
         <v>37.161000000000001</v>
       </c>
       <c r="AT59" s="12">
         <v>113.37313</v>
       </c>
       <c r="AU59" s="12">
         <v>0</v>
       </c>
       <c r="AV59" s="12">
         <v>0</v>
       </c>
       <c r="AW59" s="12">
-        <v>16.940999999999999</v>
+        <v>18.036999999999999</v>
       </c>
       <c r="AX59" s="12">
-        <v>49.852510000000002</v>
+        <v>54.278170000000003</v>
       </c>
       <c r="AY59" s="12">
         <v>0</v>
       </c>
       <c r="AZ59" s="12">
         <v>0</v>
       </c>
       <c r="BA59" s="12">
-        <v>13.948</v>
+        <v>15.662000000000001</v>
       </c>
       <c r="BB59" s="12">
-        <v>38.698630000000001</v>
+        <v>44.96698</v>
       </c>
     </row>
     <row r="60" spans="1:54" ht="45">
       <c r="A60" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C60" s="11">
         <v>0</v>
       </c>
       <c r="D60" s="11">
         <v>0</v>
       </c>
       <c r="E60" s="11">
         <v>3.4799999999999998E-2</v>
       </c>
       <c r="F60" s="11">
         <v>0.10145</v>
       </c>
       <c r="G60" s="12">
         <v>0</v>
       </c>
       <c r="H60" s="12">
@@ -12091,66 +12085,66 @@
       <c r="AO63" s="12">
         <v>10.186310000000001</v>
       </c>
       <c r="AP63" s="12">
         <v>78.202430000000007</v>
       </c>
       <c r="AQ63" s="12">
         <v>0</v>
       </c>
       <c r="AR63" s="12">
         <v>0</v>
       </c>
       <c r="AS63" s="12">
         <v>10.51681</v>
       </c>
       <c r="AT63" s="12">
         <v>108.66978</v>
       </c>
       <c r="AU63" s="12">
         <v>0</v>
       </c>
       <c r="AV63" s="12">
         <v>0</v>
       </c>
       <c r="AW63" s="12">
-        <v>3.3176000000000001</v>
+        <v>3.6149900000000001</v>
       </c>
       <c r="AX63" s="12">
-        <v>29.986509999999999</v>
+        <v>34.974829999999997</v>
       </c>
       <c r="AY63" s="12">
         <v>0</v>
       </c>
       <c r="AZ63" s="12">
         <v>0</v>
       </c>
       <c r="BA63" s="12">
-        <v>1.6331199999999999</v>
+        <v>1.8246199999999999</v>
       </c>
       <c r="BB63" s="12">
-        <v>18.441579999999998</v>
+        <v>21.877120000000001</v>
       </c>
     </row>
     <row r="64" spans="1:54">
       <c r="A64" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C64" s="11">
         <v>0</v>
       </c>
       <c r="D64" s="11">
         <v>0</v>
       </c>
       <c r="E64" s="11">
         <v>8.9885099999999998</v>
       </c>
       <c r="F64" s="11">
         <v>106.70862</v>
       </c>
       <c r="G64" s="12">
         <v>0</v>
       </c>
       <c r="H64" s="12">
@@ -12255,66 +12249,66 @@
       <c r="AO64" s="12">
         <v>14.66962</v>
       </c>
       <c r="AP64" s="12">
         <v>110.52822999999999</v>
       </c>
       <c r="AQ64" s="12">
         <v>0</v>
       </c>
       <c r="AR64" s="12">
         <v>0</v>
       </c>
       <c r="AS64" s="12">
         <v>12.403359999999999</v>
       </c>
       <c r="AT64" s="12">
         <v>102.31314</v>
       </c>
       <c r="AU64" s="12">
         <v>0</v>
       </c>
       <c r="AV64" s="12">
         <v>0</v>
       </c>
       <c r="AW64" s="12">
-        <v>6.7348999999999997</v>
+        <v>7.1186999999999996</v>
       </c>
       <c r="AX64" s="12">
-        <v>50.545319999999997</v>
+        <v>57.158259999999999</v>
       </c>
       <c r="AY64" s="12">
         <v>0</v>
       </c>
       <c r="AZ64" s="12">
         <v>0</v>
       </c>
       <c r="BA64" s="12">
-        <v>2.2316799999999999</v>
+        <v>2.4371800000000001</v>
       </c>
       <c r="BB64" s="12">
-        <v>27.71134</v>
+        <v>29.74953</v>
       </c>
     </row>
     <row r="65" spans="1:54">
       <c r="A65" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C65" s="11">
         <v>0</v>
       </c>
       <c r="D65" s="11">
         <v>0</v>
       </c>
       <c r="E65" s="11">
         <v>0</v>
       </c>
       <c r="F65" s="11">
         <v>0</v>
       </c>
       <c r="G65" s="12">
         <v>0</v>
       </c>
       <c r="H65" s="12">
@@ -12583,66 +12577,66 @@
       <c r="AO66" s="12">
         <v>1.3060400000000001</v>
       </c>
       <c r="AP66" s="12">
         <v>8.3542100000000001</v>
       </c>
       <c r="AQ66" s="12">
         <v>0</v>
       </c>
       <c r="AR66" s="12">
         <v>0</v>
       </c>
       <c r="AS66" s="12">
         <v>0.94440000000000002</v>
       </c>
       <c r="AT66" s="12">
         <v>6.5401600000000002</v>
       </c>
       <c r="AU66" s="12">
         <v>0</v>
       </c>
       <c r="AV66" s="12">
         <v>0</v>
       </c>
       <c r="AW66" s="12">
-        <v>0.38813999999999999</v>
+        <v>0.44840000000000002</v>
       </c>
       <c r="AX66" s="12">
-        <v>2.4539499999999999</v>
+        <v>2.8465500000000001</v>
       </c>
       <c r="AY66" s="12">
         <v>0</v>
       </c>
       <c r="AZ66" s="12">
         <v>0</v>
       </c>
       <c r="BA66" s="12">
-        <v>0.21473999999999999</v>
+        <v>0.23341999999999999</v>
       </c>
       <c r="BB66" s="12">
-        <v>1.6244700000000001</v>
+        <v>1.78793</v>
       </c>
     </row>
     <row r="67" spans="1:54">
       <c r="A67" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C67" s="11">
         <v>0</v>
       </c>
       <c r="D67" s="11">
         <v>0</v>
       </c>
       <c r="E67" s="11">
         <v>0</v>
       </c>
       <c r="F67" s="11">
         <v>0</v>
       </c>
       <c r="G67" s="12">
         <v>0</v>
       </c>
       <c r="H67" s="12">
@@ -12911,54 +12905,54 @@
       <c r="AO68" s="12">
         <v>5.3400000000000003E-2</v>
       </c>
       <c r="AP68" s="12">
         <v>0.36697999999999997</v>
       </c>
       <c r="AQ68" s="12">
         <v>0</v>
       </c>
       <c r="AR68" s="12">
         <v>0</v>
       </c>
       <c r="AS68" s="12">
         <v>6.0400000000000002E-2</v>
       </c>
       <c r="AT68" s="12">
         <v>0.39290000000000003</v>
       </c>
       <c r="AU68" s="12">
         <v>0</v>
       </c>
       <c r="AV68" s="12">
         <v>0</v>
       </c>
       <c r="AW68" s="12">
-        <v>1.72E-2</v>
+        <v>0.02</v>
       </c>
       <c r="AX68" s="12">
-        <v>0.11983000000000001</v>
+        <v>0.13918</v>
       </c>
       <c r="AY68" s="12">
         <v>0</v>
       </c>
       <c r="AZ68" s="12">
         <v>0</v>
       </c>
       <c r="BA68" s="12">
         <v>1.4800000000000001E-2</v>
       </c>
       <c r="BB68" s="12">
         <v>0.10605000000000001</v>
       </c>
     </row>
     <row r="69" spans="1:54">
       <c r="A69" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C69" s="11">
         <v>0</v>
       </c>
       <c r="D69" s="11">
@@ -13075,66 +13069,66 @@
       <c r="AO69" s="12">
         <v>0.13017000000000001</v>
       </c>
       <c r="AP69" s="12">
         <v>2.50786</v>
       </c>
       <c r="AQ69" s="12">
         <v>0</v>
       </c>
       <c r="AR69" s="12">
         <v>0</v>
       </c>
       <c r="AS69" s="12">
         <v>0.1484</v>
       </c>
       <c r="AT69" s="12">
         <v>2.6814399999999998</v>
       </c>
       <c r="AU69" s="12">
         <v>0</v>
       </c>
       <c r="AV69" s="12">
         <v>0</v>
       </c>
       <c r="AW69" s="12">
-        <v>4.2000000000000003E-2</v>
+        <v>4.8719999999999999E-2</v>
       </c>
       <c r="AX69" s="12">
-        <v>0.80393000000000003</v>
+        <v>0.93466000000000005</v>
       </c>
       <c r="AY69" s="12">
         <v>0</v>
       </c>
       <c r="AZ69" s="12">
         <v>0</v>
       </c>
       <c r="BA69" s="12">
-        <v>3.4160000000000003E-2</v>
+        <v>4.088E-2</v>
       </c>
       <c r="BB69" s="12">
-        <v>0.71955999999999998</v>
+        <v>0.87443000000000004</v>
       </c>
     </row>
     <row r="70" spans="1:54">
       <c r="A70" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C70" s="11">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="D70" s="11">
         <v>4.1230000000000003E-2</v>
       </c>
       <c r="E70" s="11">
         <v>7.2749999999999995E-2</v>
       </c>
       <c r="F70" s="11">
         <v>0.77236000000000005</v>
       </c>
       <c r="G70" s="12">
         <v>5.7000000000000002E-3</v>
       </c>
       <c r="H70" s="12">
@@ -13239,54 +13233,54 @@
       <c r="AO70" s="12">
         <v>2.1930000000000002E-2</v>
       </c>
       <c r="AP70" s="12">
         <v>0.17180000000000001</v>
       </c>
       <c r="AQ70" s="12">
         <v>0</v>
       </c>
       <c r="AR70" s="12">
         <v>0</v>
       </c>
       <c r="AS70" s="12">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="AT70" s="12">
         <v>0.13102</v>
       </c>
       <c r="AU70" s="12">
         <v>0</v>
       </c>
       <c r="AV70" s="12">
         <v>0</v>
       </c>
       <c r="AW70" s="12">
-        <v>5.0000000000000001E-3</v>
+        <v>0.01</v>
       </c>
       <c r="AX70" s="12">
-        <v>2.989E-2</v>
+        <v>9.3450000000000005E-2</v>
       </c>
       <c r="AY70" s="12">
         <v>0</v>
       </c>
       <c r="AZ70" s="12">
         <v>0</v>
       </c>
       <c r="BA70" s="12">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="BB70" s="12">
         <v>3.8809999999999997E-2</v>
       </c>
     </row>
     <row r="71" spans="1:54" ht="33.75">
       <c r="A71" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C71" s="11">
         <v>0.29899999999999999</v>
       </c>
       <c r="D71" s="11">
@@ -13403,66 +13397,66 @@
       <c r="AO71" s="12">
         <v>0.26928999999999997</v>
       </c>
       <c r="AP71" s="12">
         <v>0.54107000000000005</v>
       </c>
       <c r="AQ71" s="12">
         <v>0</v>
       </c>
       <c r="AR71" s="12">
         <v>0</v>
       </c>
       <c r="AS71" s="12">
         <v>0.19767999999999999</v>
       </c>
       <c r="AT71" s="12">
         <v>0.37658000000000003</v>
       </c>
       <c r="AU71" s="12">
         <v>0</v>
       </c>
       <c r="AV71" s="12">
         <v>0</v>
       </c>
       <c r="AW71" s="12">
-        <v>7.9799999999999996E-2</v>
+        <v>0.12284</v>
       </c>
       <c r="AX71" s="12">
-        <v>0.12397</v>
+        <v>0.17913000000000001</v>
       </c>
       <c r="AY71" s="12">
         <v>0</v>
       </c>
       <c r="AZ71" s="12">
         <v>0</v>
       </c>
       <c r="BA71" s="12">
-        <v>7.0559999999999998E-2</v>
+        <v>7.3679999999999995E-2</v>
       </c>
       <c r="BB71" s="12">
-        <v>0.12892000000000001</v>
+        <v>0.14842</v>
       </c>
     </row>
     <row r="72" spans="1:54" ht="22.5">
       <c r="A72" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C72" s="11">
         <v>3.3871500000000001</v>
       </c>
       <c r="D72" s="11">
         <v>0.77705000000000002</v>
       </c>
       <c r="E72" s="11">
         <v>2.4918499999999999</v>
       </c>
       <c r="F72" s="11">
         <v>19.10754</v>
       </c>
       <c r="G72" s="12">
         <v>0.20635000000000001</v>
       </c>
       <c r="H72" s="12">
@@ -13567,66 +13561,66 @@
       <c r="AO72" s="12">
         <v>1.88554</v>
       </c>
       <c r="AP72" s="12">
         <v>12.03082</v>
       </c>
       <c r="AQ72" s="12">
         <v>0</v>
       </c>
       <c r="AR72" s="12">
         <v>0</v>
       </c>
       <c r="AS72" s="12">
         <v>0.66757</v>
       </c>
       <c r="AT72" s="12">
         <v>5.6832399999999996</v>
       </c>
       <c r="AU72" s="12">
         <v>0</v>
       </c>
       <c r="AV72" s="12">
         <v>0</v>
       </c>
       <c r="AW72" s="12">
-        <v>0.27392</v>
+        <v>0.30395</v>
       </c>
       <c r="AX72" s="12">
-        <v>2.3623400000000001</v>
+        <v>2.5466899999999999</v>
       </c>
       <c r="AY72" s="12">
         <v>0</v>
       </c>
       <c r="AZ72" s="12">
         <v>0</v>
       </c>
       <c r="BA72" s="12">
-        <v>0.189</v>
+        <v>0.21814</v>
       </c>
       <c r="BB72" s="12">
-        <v>1.9394199999999999</v>
+        <v>2.1644800000000002</v>
       </c>
     </row>
     <row r="73" spans="1:54">
       <c r="A73" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C73" s="11">
         <v>2983.47</v>
       </c>
       <c r="D73" s="11">
         <v>779.28408000000002</v>
       </c>
       <c r="E73" s="11">
         <v>130.80099999999999</v>
       </c>
       <c r="F73" s="11">
         <v>43.022959999999998</v>
       </c>
       <c r="G73" s="12">
         <v>1953.44</v>
       </c>
       <c r="H73" s="12">
@@ -13725,72 +13719,72 @@
       <c r="AM73" s="12">
         <v>676</v>
       </c>
       <c r="AN73" s="12">
         <v>297.16879999999998</v>
       </c>
       <c r="AO73" s="12">
         <v>1255.9667999999999</v>
       </c>
       <c r="AP73" s="12">
         <v>345.6771</v>
       </c>
       <c r="AQ73" s="12">
         <v>812.8</v>
       </c>
       <c r="AR73" s="12">
         <v>357.72</v>
       </c>
       <c r="AS73" s="12">
         <v>324.25599999999997</v>
       </c>
       <c r="AT73" s="12">
         <v>120.38724999999999</v>
       </c>
       <c r="AU73" s="12">
-        <v>202.8</v>
+        <v>338.4</v>
       </c>
       <c r="AV73" s="12">
-        <v>89.231999999999999</v>
+        <v>148.89599999999999</v>
       </c>
       <c r="AW73" s="12">
-        <v>158.08199999999999</v>
+        <v>181.98599999999999</v>
       </c>
       <c r="AX73" s="12">
-        <v>55.994129999999998</v>
+        <v>65.456760000000003</v>
       </c>
       <c r="AY73" s="12">
-        <v>271</v>
+        <v>338.8</v>
       </c>
       <c r="AZ73" s="12">
-        <v>119.91800000000001</v>
+        <v>152.53995</v>
       </c>
       <c r="BA73" s="12">
-        <v>69.438000000000002</v>
+        <v>77.233999999999995</v>
       </c>
       <c r="BB73" s="12">
-        <v>30.700970000000002</v>
+        <v>35.124969999999998</v>
       </c>
     </row>
     <row r="74" spans="1:54" ht="22.5">
       <c r="A74" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C74" s="11">
         <v>136</v>
       </c>
       <c r="D74" s="11">
         <v>21.2</v>
       </c>
       <c r="E74" s="11">
         <v>0.09</v>
       </c>
       <c r="F74" s="11">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="G74" s="12">
         <v>476</v>
       </c>
       <c r="H74" s="12">
@@ -13889,54 +13883,54 @@
       <c r="AM74" s="12">
         <v>0</v>
       </c>
       <c r="AN74" s="12">
         <v>0</v>
       </c>
       <c r="AO74" s="12">
         <v>20.754000000000001</v>
       </c>
       <c r="AP74" s="12">
         <v>5.3044500000000001</v>
       </c>
       <c r="AQ74" s="12">
         <v>335.2</v>
       </c>
       <c r="AR74" s="12">
         <v>92.061999999999998</v>
       </c>
       <c r="AS74" s="12">
         <v>0.67500000000000004</v>
       </c>
       <c r="AT74" s="12">
         <v>0.97413000000000005</v>
       </c>
       <c r="AU74" s="12">
-        <v>133.80000000000001</v>
+        <v>200.6</v>
       </c>
       <c r="AV74" s="12">
-        <v>37.71</v>
+        <v>56.213000000000001</v>
       </c>
       <c r="AW74" s="12">
         <v>0.59499999999999997</v>
       </c>
       <c r="AX74" s="12">
         <v>0.90822000000000003</v>
       </c>
       <c r="AY74" s="12">
         <v>0</v>
       </c>
       <c r="AZ74" s="12">
         <v>0</v>
       </c>
       <c r="BA74" s="12">
         <v>0</v>
       </c>
       <c r="BB74" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:54">
       <c r="A75" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B75" s="10" t="s">
@@ -14059,66 +14053,66 @@
       <c r="AO75" s="12">
         <v>700.99950000000001</v>
       </c>
       <c r="AP75" s="12">
         <v>247.14627999999999</v>
       </c>
       <c r="AQ75" s="12">
         <v>0</v>
       </c>
       <c r="AR75" s="12">
         <v>0</v>
       </c>
       <c r="AS75" s="12">
         <v>537.4982</v>
       </c>
       <c r="AT75" s="12">
         <v>202.42006000000001</v>
       </c>
       <c r="AU75" s="12">
         <v>0</v>
       </c>
       <c r="AV75" s="12">
         <v>0</v>
       </c>
       <c r="AW75" s="12">
-        <v>162.83799999999999</v>
+        <v>172.99199999999999</v>
       </c>
       <c r="AX75" s="12">
-        <v>62.419350000000001</v>
+        <v>66.100980000000007</v>
       </c>
       <c r="AY75" s="12">
         <v>0</v>
       </c>
       <c r="AZ75" s="12">
         <v>0</v>
       </c>
       <c r="BA75" s="12">
-        <v>885.02480000000003</v>
+        <v>935.12480000000005</v>
       </c>
       <c r="BB75" s="12">
-        <v>355.66259000000002</v>
+        <v>372.86349000000001</v>
       </c>
     </row>
     <row r="76" spans="1:54" ht="45">
       <c r="A76" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>203</v>
       </c>
       <c r="C76" s="11">
         <v>136</v>
       </c>
       <c r="D76" s="11">
         <v>58.238999999999997</v>
       </c>
       <c r="E76" s="11">
         <v>684.10216000000003</v>
       </c>
       <c r="F76" s="11">
         <v>384.67631999999998</v>
       </c>
       <c r="G76" s="12">
         <v>0</v>
       </c>
       <c r="H76" s="12">
@@ -14223,66 +14217,66 @@
       <c r="AO76" s="12">
         <v>1959.6048000000001</v>
       </c>
       <c r="AP76" s="12">
         <v>324.71836999999999</v>
       </c>
       <c r="AQ76" s="12">
         <v>0</v>
       </c>
       <c r="AR76" s="12">
         <v>0</v>
       </c>
       <c r="AS76" s="12">
         <v>693.81500000000005</v>
       </c>
       <c r="AT76" s="12">
         <v>392.17308000000003</v>
       </c>
       <c r="AU76" s="12">
         <v>0</v>
       </c>
       <c r="AV76" s="12">
         <v>0</v>
       </c>
       <c r="AW76" s="12">
-        <v>184.72819999999999</v>
+        <v>231.6318</v>
       </c>
       <c r="AX76" s="12">
-        <v>95.598860000000002</v>
+        <v>123.53864</v>
       </c>
       <c r="AY76" s="12">
         <v>0</v>
       </c>
       <c r="AZ76" s="12">
         <v>0</v>
       </c>
       <c r="BA76" s="12">
-        <v>189.4042</v>
+        <v>231.1302</v>
       </c>
       <c r="BB76" s="12">
-        <v>99.125159999999994</v>
+        <v>127.73079</v>
       </c>
     </row>
     <row r="77" spans="1:54" ht="22.5">
       <c r="A77" s="6" t="s">
         <v>70</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C77" s="11">
         <v>0</v>
       </c>
       <c r="D77" s="11">
         <v>0</v>
       </c>
       <c r="E77" s="11">
         <v>0.5</v>
       </c>
       <c r="F77" s="11">
         <v>1.2239</v>
       </c>
       <c r="G77" s="12">
         <v>0</v>
       </c>
       <c r="H77" s="12">
@@ -14387,66 +14381,66 @@
       <c r="AO77" s="12">
         <v>0.3</v>
       </c>
       <c r="AP77" s="12">
         <v>0.57979999999999998</v>
       </c>
       <c r="AQ77" s="12">
         <v>0</v>
       </c>
       <c r="AR77" s="12">
         <v>0</v>
       </c>
       <c r="AS77" s="12">
         <v>0.36</v>
       </c>
       <c r="AT77" s="12">
         <v>1.3287</v>
       </c>
       <c r="AU77" s="12">
         <v>0</v>
       </c>
       <c r="AV77" s="12">
         <v>0</v>
       </c>
       <c r="AW77" s="12">
-        <v>0.04</v>
+        <v>0.14000000000000001</v>
       </c>
       <c r="AX77" s="12">
-        <v>0.13775999999999999</v>
+        <v>0.56799999999999995</v>
       </c>
       <c r="AY77" s="12">
         <v>0</v>
       </c>
       <c r="AZ77" s="12">
         <v>0</v>
       </c>
       <c r="BA77" s="12">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="BB77" s="12">
-        <v>0.22045999999999999</v>
+        <v>0.33567999999999998</v>
       </c>
     </row>
     <row r="78" spans="1:54" ht="45">
       <c r="A78" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>205</v>
       </c>
       <c r="C78" s="11">
         <v>0</v>
       </c>
       <c r="D78" s="11">
         <v>0</v>
       </c>
       <c r="E78" s="11">
         <v>0</v>
       </c>
       <c r="F78" s="11">
         <v>0</v>
       </c>
       <c r="G78" s="12">
         <v>0</v>
       </c>
       <c r="H78" s="12">
@@ -14545,60 +14539,60 @@
       <c r="AM78" s="12">
         <v>0</v>
       </c>
       <c r="AN78" s="12">
         <v>0</v>
       </c>
       <c r="AO78" s="12">
         <v>0.15906999999999999</v>
       </c>
       <c r="AP78" s="12">
         <v>0.28488999999999998</v>
       </c>
       <c r="AQ78" s="12">
         <v>0.2</v>
       </c>
       <c r="AR78" s="12">
         <v>3.1480000000000001</v>
       </c>
       <c r="AS78" s="12">
         <v>9.9900000000000003E-2</v>
       </c>
       <c r="AT78" s="12">
         <v>0.62219999999999998</v>
       </c>
       <c r="AU78" s="12">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="AV78" s="12">
-        <v>0</v>
+        <v>3.1480000000000001</v>
       </c>
       <c r="AW78" s="12">
-        <v>3.0000000000000001E-3</v>
+        <v>7.9899999999999999E-2</v>
       </c>
       <c r="AX78" s="12">
-        <v>6.3699999999999998E-3</v>
+        <v>0.38611000000000001</v>
       </c>
       <c r="AY78" s="12">
         <v>0</v>
       </c>
       <c r="AZ78" s="12">
         <v>0</v>
       </c>
       <c r="BA78" s="12">
         <v>0</v>
       </c>
       <c r="BB78" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:54" ht="21" customHeight="1">
       <c r="A79" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C79" s="11">
         <v>0</v>
       </c>
       <c r="D79" s="11">
@@ -14727,54 +14721,54 @@
       <c r="AS79" s="12">
         <v>6400.5</v>
       </c>
       <c r="AT79" s="12">
         <v>2196.6060000000002</v>
       </c>
       <c r="AU79" s="12">
         <v>5</v>
       </c>
       <c r="AV79" s="12">
         <v>9.6920000000000002</v>
       </c>
       <c r="AW79" s="12">
         <v>5</v>
       </c>
       <c r="AX79" s="12">
         <v>5.4429999999999996</v>
       </c>
       <c r="AY79" s="12">
         <v>0</v>
       </c>
       <c r="AZ79" s="12">
         <v>0</v>
       </c>
       <c r="BA79" s="12">
-        <v>7155.6</v>
+        <v>10145.6</v>
       </c>
       <c r="BB79" s="12">
-        <v>2390.7460000000001</v>
+        <v>3519.7440000000001</v>
       </c>
     </row>
     <row r="80" spans="1:54" ht="22.5">
       <c r="A80" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C80" s="11">
         <v>286.01305000000002</v>
       </c>
       <c r="D80" s="11">
         <v>41.908410000000003</v>
       </c>
       <c r="E80" s="11">
         <v>0</v>
       </c>
       <c r="F80" s="11">
         <v>0</v>
       </c>
       <c r="G80" s="12">
         <v>230.42400000000001</v>
       </c>
       <c r="H80" s="12">
@@ -16209,51 +16203,51 @@
       <c r="AU88" s="12">
         <v>0</v>
       </c>
       <c r="AV88" s="12">
         <v>0</v>
       </c>
       <c r="AW88" s="12">
         <v>0.25</v>
       </c>
       <c r="AX88" s="12">
         <v>0.184</v>
       </c>
       <c r="AY88" s="12">
         <v>0</v>
       </c>
       <c r="AZ88" s="12">
         <v>0</v>
       </c>
       <c r="BA88" s="12">
         <v>0</v>
       </c>
       <c r="BB88" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="89" spans="1:54" ht="56.25">
+    <row r="89" spans="1:54" ht="45">
       <c r="A89" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C89" s="11">
         <v>0</v>
       </c>
       <c r="D89" s="11">
         <v>0</v>
       </c>
       <c r="E89" s="11">
         <v>0</v>
       </c>
       <c r="F89" s="11">
         <v>0</v>
       </c>
       <c r="G89" s="12">
         <v>0</v>
       </c>
       <c r="H89" s="12">
         <v>0</v>
       </c>
       <c r="I89" s="12">
@@ -16677,72 +16671,72 @@
       <c r="AM91" s="12">
         <v>64.16</v>
       </c>
       <c r="AN91" s="12">
         <v>62.101999999999997</v>
       </c>
       <c r="AO91" s="12">
         <v>237.17615000000001</v>
       </c>
       <c r="AP91" s="12">
         <v>203.73533</v>
       </c>
       <c r="AQ91" s="12">
         <v>380.96</v>
       </c>
       <c r="AR91" s="12">
         <v>395.733</v>
       </c>
       <c r="AS91" s="12">
         <v>71.582800000000006</v>
       </c>
       <c r="AT91" s="12">
         <v>67.06362</v>
       </c>
       <c r="AU91" s="12">
-        <v>320.56</v>
+        <v>380.56</v>
       </c>
       <c r="AV91" s="12">
-        <v>320.95999999999998</v>
+        <v>395.36</v>
       </c>
       <c r="AW91" s="12">
-        <v>42.834600000000002</v>
+        <v>55.834600000000002</v>
       </c>
       <c r="AX91" s="12">
-        <v>38.66742</v>
+        <v>52.066420000000001</v>
       </c>
       <c r="AY91" s="12">
         <v>0</v>
       </c>
       <c r="AZ91" s="12">
         <v>0</v>
       </c>
       <c r="BA91" s="12">
-        <v>4.3860000000000001</v>
+        <v>4.5209999999999999</v>
       </c>
       <c r="BB91" s="12">
-        <v>4.8411900000000001</v>
+        <v>5.0450200000000001</v>
       </c>
     </row>
     <row r="92" spans="1:54" ht="33.75">
       <c r="A92" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C92" s="11">
         <v>0</v>
       </c>
       <c r="D92" s="11">
         <v>0</v>
       </c>
       <c r="E92" s="11">
         <v>8.6204999999999998</v>
       </c>
       <c r="F92" s="11">
         <v>23.717220000000001</v>
       </c>
       <c r="G92" s="12">
         <v>0</v>
       </c>
       <c r="H92" s="12">
@@ -17175,66 +17169,66 @@
       <c r="AO94" s="12">
         <v>9.4142799999999998</v>
       </c>
       <c r="AP94" s="12">
         <v>28.359500000000001</v>
       </c>
       <c r="AQ94" s="12">
         <v>0</v>
       </c>
       <c r="AR94" s="12">
         <v>0</v>
       </c>
       <c r="AS94" s="12">
         <v>8.9310299999999998</v>
       </c>
       <c r="AT94" s="12">
         <v>36.930549999999997</v>
       </c>
       <c r="AU94" s="12">
         <v>0</v>
       </c>
       <c r="AV94" s="12">
         <v>0</v>
       </c>
       <c r="AW94" s="12">
-        <v>3.3652000000000002</v>
+        <v>4.2183999999999999</v>
       </c>
       <c r="AX94" s="12">
-        <v>12.24797</v>
+        <v>16.914059999999999</v>
       </c>
       <c r="AY94" s="12">
         <v>0</v>
       </c>
       <c r="AZ94" s="12">
         <v>0</v>
       </c>
       <c r="BA94" s="12">
-        <v>3.6491699999999998</v>
+        <v>6.3601400000000003</v>
       </c>
       <c r="BB94" s="12">
-        <v>15.3652</v>
+        <v>26.99924</v>
       </c>
     </row>
     <row r="95" spans="1:54" ht="56.25">
       <c r="A95" s="6" t="s">
         <v>88</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C95" s="11">
         <v>0</v>
       </c>
       <c r="D95" s="11">
         <v>0</v>
       </c>
       <c r="E95" s="11">
         <v>124.544</v>
       </c>
       <c r="F95" s="11">
         <v>163.36866000000001</v>
       </c>
       <c r="G95" s="12">
         <v>0</v>
       </c>
       <c r="H95" s="12">
@@ -17339,54 +17333,54 @@
       <c r="AO95" s="12">
         <v>0.35857</v>
       </c>
       <c r="AP95" s="12">
         <v>2.60494</v>
       </c>
       <c r="AQ95" s="12">
         <v>0</v>
       </c>
       <c r="AR95" s="12">
         <v>0</v>
       </c>
       <c r="AS95" s="12">
         <v>0.74851000000000001</v>
       </c>
       <c r="AT95" s="12">
         <v>6.9528299999999996</v>
       </c>
       <c r="AU95" s="12">
         <v>0</v>
       </c>
       <c r="AV95" s="12">
         <v>0</v>
       </c>
       <c r="AW95" s="12">
-        <v>0.29387000000000002</v>
+        <v>0.35587000000000002</v>
       </c>
       <c r="AX95" s="12">
-        <v>3.0050300000000001</v>
+        <v>3.47458</v>
       </c>
       <c r="AY95" s="12">
         <v>0</v>
       </c>
       <c r="AZ95" s="12">
         <v>0</v>
       </c>
       <c r="BA95" s="12">
         <v>7.4200000000000002E-2</v>
       </c>
       <c r="BB95" s="12">
         <v>1.46014</v>
       </c>
     </row>
     <row r="96" spans="1:54" ht="56.25">
       <c r="A96" s="6" t="s">
         <v>89</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C96" s="11">
         <v>0</v>
       </c>
       <c r="D96" s="11">
@@ -17503,66 +17497,66 @@
       <c r="AO96" s="12">
         <v>63.908099999999997</v>
       </c>
       <c r="AP96" s="12">
         <v>90.668660000000003</v>
       </c>
       <c r="AQ96" s="12">
         <v>0</v>
       </c>
       <c r="AR96" s="12">
         <v>0</v>
       </c>
       <c r="AS96" s="12">
         <v>35.207459999999998</v>
       </c>
       <c r="AT96" s="12">
         <v>75.322509999999994</v>
       </c>
       <c r="AU96" s="12">
         <v>0</v>
       </c>
       <c r="AV96" s="12">
         <v>0</v>
       </c>
       <c r="AW96" s="12">
-        <v>14.753</v>
+        <v>17.585999999999999</v>
       </c>
       <c r="AX96" s="12">
-        <v>25.045960000000001</v>
+        <v>31.809090000000001</v>
       </c>
       <c r="AY96" s="12">
         <v>0</v>
       </c>
       <c r="AZ96" s="12">
         <v>0</v>
       </c>
       <c r="BA96" s="12">
-        <v>8.3384999999999998</v>
+        <v>8.9060000000000006</v>
       </c>
       <c r="BB96" s="12">
-        <v>19.069199999999999</v>
+        <v>20.519860000000001</v>
       </c>
     </row>
     <row r="97" spans="1:54" ht="22.5">
       <c r="A97" s="6" t="s">
         <v>90</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C97" s="11">
         <v>0</v>
       </c>
       <c r="D97" s="11">
         <v>0</v>
       </c>
       <c r="E97" s="11">
         <v>1312.2134799999999</v>
       </c>
       <c r="F97" s="11">
         <v>2976.3418900000001</v>
       </c>
       <c r="G97" s="12">
         <v>4.8650000000000002</v>
       </c>
       <c r="H97" s="12">
@@ -17667,66 +17661,66 @@
       <c r="AO97" s="12">
         <v>272.67158999999998</v>
       </c>
       <c r="AP97" s="12">
         <v>578.44626000000005</v>
       </c>
       <c r="AQ97" s="12">
         <v>6.0274000000000001</v>
       </c>
       <c r="AR97" s="12">
         <v>9.2215799999999994</v>
       </c>
       <c r="AS97" s="12">
         <v>225.64429000000001</v>
       </c>
       <c r="AT97" s="12">
         <v>561.21870000000001</v>
       </c>
       <c r="AU97" s="12">
         <v>0</v>
       </c>
       <c r="AV97" s="12">
         <v>0</v>
       </c>
       <c r="AW97" s="12">
-        <v>79.647620000000003</v>
+        <v>94.245670000000004</v>
       </c>
       <c r="AX97" s="12">
-        <v>193.01884999999999</v>
+        <v>233.15862000000001</v>
       </c>
       <c r="AY97" s="12">
         <v>29.8064</v>
       </c>
       <c r="AZ97" s="12">
         <v>72.413719999999998</v>
       </c>
       <c r="BA97" s="12">
-        <v>57.679650000000002</v>
+        <v>75.486649999999997</v>
       </c>
       <c r="BB97" s="12">
-        <v>152.58223000000001</v>
+        <v>211.25829999999999</v>
       </c>
     </row>
     <row r="98" spans="1:54" ht="22.5">
       <c r="A98" s="6" t="s">
         <v>91</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="11">
         <v>2.2890000000000001</v>
       </c>
       <c r="D98" s="11">
         <v>7.5088299999999997</v>
       </c>
       <c r="E98" s="11">
         <v>90.414850000000001</v>
       </c>
       <c r="F98" s="11">
         <v>197.64515</v>
       </c>
       <c r="G98" s="12">
         <v>30.608550000000001</v>
       </c>
       <c r="H98" s="12">
@@ -17825,75 +17819,75 @@
       <c r="AM98" s="12">
         <v>10.9314</v>
       </c>
       <c r="AN98" s="12">
         <v>44.323410000000003</v>
       </c>
       <c r="AO98" s="12">
         <v>242.54225</v>
       </c>
       <c r="AP98" s="12">
         <v>738.65374999999995</v>
       </c>
       <c r="AQ98" s="12">
         <v>4.7241</v>
       </c>
       <c r="AR98" s="12">
         <v>18.937940000000001</v>
       </c>
       <c r="AS98" s="12">
         <v>283.74786999999998</v>
       </c>
       <c r="AT98" s="12">
         <v>1019.08768</v>
       </c>
       <c r="AU98" s="12">
-        <v>3.0861000000000001</v>
+        <v>4.7241</v>
       </c>
       <c r="AV98" s="12">
-        <v>12.130140000000001</v>
+        <v>18.937940000000001</v>
       </c>
       <c r="AW98" s="12">
-        <v>81.002409999999998</v>
+        <v>107.42985</v>
       </c>
       <c r="AX98" s="12">
-        <v>267.95468</v>
+        <v>374.43707000000001</v>
       </c>
       <c r="AY98" s="12">
         <v>1.9656</v>
       </c>
       <c r="AZ98" s="12">
         <v>11.292999999999999</v>
       </c>
       <c r="BA98" s="12">
-        <v>65.984939999999995</v>
+        <v>98.632019999999997</v>
       </c>
       <c r="BB98" s="12">
-        <v>242.82390000000001</v>
+        <v>358.98163</v>
       </c>
     </row>
-    <row r="99" spans="1:54" ht="33.75">
+    <row r="99" spans="1:54" ht="22.5">
       <c r="A99" s="6" t="s">
         <v>92</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C99" s="11">
         <v>0</v>
       </c>
       <c r="D99" s="11">
         <v>0</v>
       </c>
       <c r="E99" s="11">
         <v>0</v>
       </c>
       <c r="F99" s="11">
         <v>0</v>
       </c>
       <c r="G99" s="12">
         <v>0</v>
       </c>
       <c r="H99" s="12">
         <v>0</v>
       </c>
       <c r="I99" s="12">
@@ -18159,66 +18153,66 @@
       <c r="AO100" s="12">
         <v>107.1426</v>
       </c>
       <c r="AP100" s="12">
         <v>554.79947000000004</v>
       </c>
       <c r="AQ100" s="12">
         <v>9.9</v>
       </c>
       <c r="AR100" s="12">
         <v>429.13610999999997</v>
       </c>
       <c r="AS100" s="12">
         <v>140.42177000000001</v>
       </c>
       <c r="AT100" s="12">
         <v>661.82996000000003</v>
       </c>
       <c r="AU100" s="12">
         <v>3.3769999999999998</v>
       </c>
       <c r="AV100" s="12">
         <v>144.82495</v>
       </c>
       <c r="AW100" s="12">
-        <v>38.350340000000003</v>
+        <v>47.000869999999999</v>
       </c>
       <c r="AX100" s="12">
-        <v>145.12062</v>
+        <v>186.09146000000001</v>
       </c>
       <c r="AY100" s="12">
-        <v>3.9941599999999999</v>
+        <v>5.9961599999999997</v>
       </c>
       <c r="AZ100" s="12">
-        <v>153.55520000000001</v>
+        <v>248.10763</v>
       </c>
       <c r="BA100" s="12">
-        <v>50.896529999999998</v>
+        <v>55.894550000000002</v>
       </c>
       <c r="BB100" s="12">
-        <v>244.48649</v>
+        <v>270.30410999999998</v>
       </c>
     </row>
     <row r="101" spans="1:54" ht="22.5">
       <c r="A101" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C101" s="11">
         <v>0</v>
       </c>
       <c r="D101" s="11">
         <v>0</v>
       </c>
       <c r="E101" s="11">
         <v>0.2878</v>
       </c>
       <c r="F101" s="11">
         <v>1.4582999999999999</v>
       </c>
       <c r="G101" s="12">
         <v>0</v>
       </c>
       <c r="H101" s="12">
@@ -18323,66 +18317,66 @@
       <c r="AO101" s="12">
         <v>0.28339999999999999</v>
       </c>
       <c r="AP101" s="12">
         <v>2.4907400000000002</v>
       </c>
       <c r="AQ101" s="12">
         <v>0</v>
       </c>
       <c r="AR101" s="12">
         <v>0</v>
       </c>
       <c r="AS101" s="12">
         <v>13.207280000000001</v>
       </c>
       <c r="AT101" s="12">
         <v>90.844329999999999</v>
       </c>
       <c r="AU101" s="12">
         <v>0</v>
       </c>
       <c r="AV101" s="12">
         <v>0</v>
       </c>
       <c r="AW101" s="12">
-        <v>8.0799999999999997E-2</v>
+        <v>1.17</v>
       </c>
       <c r="AX101" s="12">
-        <v>0.78991999999999996</v>
+        <v>6.6791</v>
       </c>
       <c r="AY101" s="12">
         <v>0</v>
       </c>
       <c r="AZ101" s="12">
         <v>0</v>
       </c>
       <c r="BA101" s="12">
-        <v>6.8524099999999999</v>
+        <v>7.6786099999999999</v>
       </c>
       <c r="BB101" s="12">
-        <v>51.060420000000001</v>
+        <v>55.874040000000001</v>
       </c>
     </row>
     <row r="102" spans="1:54" ht="22.5">
       <c r="A102" s="6" t="s">
         <v>95</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="11">
         <v>0</v>
       </c>
       <c r="D102" s="11">
         <v>0</v>
       </c>
       <c r="E102" s="11">
         <v>4.5247400000000004</v>
       </c>
       <c r="F102" s="11">
         <v>6.0433000000000003</v>
       </c>
       <c r="G102" s="12">
         <v>58.088000000000001</v>
       </c>
       <c r="H102" s="12">
@@ -18487,66 +18481,66 @@
       <c r="AO102" s="12">
         <v>405.99923000000001</v>
       </c>
       <c r="AP102" s="12">
         <v>258.50916000000001</v>
       </c>
       <c r="AQ102" s="12">
         <v>0</v>
       </c>
       <c r="AR102" s="12">
         <v>0</v>
       </c>
       <c r="AS102" s="12">
         <v>136.10352</v>
       </c>
       <c r="AT102" s="12">
         <v>91.015289999999993</v>
       </c>
       <c r="AU102" s="12">
         <v>0</v>
       </c>
       <c r="AV102" s="12">
         <v>0</v>
       </c>
       <c r="AW102" s="12">
-        <v>68.062640000000002</v>
+        <v>68.071280000000002</v>
       </c>
       <c r="AX102" s="12">
-        <v>48.772489999999998</v>
+        <v>48.792909999999999</v>
       </c>
       <c r="AY102" s="12">
         <v>0</v>
       </c>
       <c r="AZ102" s="12">
         <v>0</v>
       </c>
       <c r="BA102" s="12">
-        <v>67.704099999999997</v>
+        <v>67.734099999999998</v>
       </c>
       <c r="BB102" s="12">
-        <v>49.216470000000001</v>
+        <v>49.334690000000002</v>
       </c>
     </row>
     <row r="103" spans="1:54" ht="56.25">
       <c r="A103" s="6" t="s">
         <v>96</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C103" s="11">
         <v>0</v>
       </c>
       <c r="D103" s="11">
         <v>0</v>
       </c>
       <c r="E103" s="11">
         <v>17.652999999999999</v>
       </c>
       <c r="F103" s="11">
         <v>24.024180000000001</v>
       </c>
       <c r="G103" s="12">
         <v>0</v>
       </c>
       <c r="H103" s="12">
@@ -18651,66 +18645,66 @@
       <c r="AO103" s="12">
         <v>17.24146</v>
       </c>
       <c r="AP103" s="12">
         <v>14.673819999999999</v>
       </c>
       <c r="AQ103" s="12">
         <v>0</v>
       </c>
       <c r="AR103" s="12">
         <v>0</v>
       </c>
       <c r="AS103" s="12">
         <v>12.88693</v>
       </c>
       <c r="AT103" s="12">
         <v>14.481920000000001</v>
       </c>
       <c r="AU103" s="12">
         <v>0</v>
       </c>
       <c r="AV103" s="12">
         <v>0</v>
       </c>
       <c r="AW103" s="12">
-        <v>3.92903</v>
+        <v>5.0779300000000003</v>
       </c>
       <c r="AX103" s="12">
-        <v>3.2967300000000002</v>
+        <v>4.29359</v>
       </c>
       <c r="AY103" s="12">
         <v>0</v>
       </c>
       <c r="AZ103" s="12">
         <v>0</v>
       </c>
       <c r="BA103" s="12">
-        <v>1.2843899999999999</v>
+        <v>1.37439</v>
       </c>
       <c r="BB103" s="12">
-        <v>2.4467500000000002</v>
+        <v>2.5720900000000002</v>
       </c>
     </row>
     <row r="104" spans="1:54" ht="22.5">
       <c r="A104" s="6" t="s">
         <v>97</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C104" s="11">
         <v>0</v>
       </c>
       <c r="D104" s="11">
         <v>0</v>
       </c>
       <c r="E104" s="11">
         <v>0</v>
       </c>
       <c r="F104" s="11">
         <v>0</v>
       </c>
       <c r="G104" s="12">
         <v>0</v>
       </c>
       <c r="H104" s="12">
@@ -18815,66 +18809,66 @@
       <c r="AO104" s="12">
         <v>53.21</v>
       </c>
       <c r="AP104" s="12">
         <v>9.9505800000000004</v>
       </c>
       <c r="AQ104" s="12">
         <v>0</v>
       </c>
       <c r="AR104" s="12">
         <v>0</v>
       </c>
       <c r="AS104" s="12">
         <v>52.317999999999998</v>
       </c>
       <c r="AT104" s="12">
         <v>10.714320000000001</v>
       </c>
       <c r="AU104" s="12">
         <v>0</v>
       </c>
       <c r="AV104" s="12">
         <v>0</v>
       </c>
       <c r="AW104" s="12">
-        <v>3.843</v>
+        <v>24.24</v>
       </c>
       <c r="AX104" s="12">
-        <v>1.61575</v>
+        <v>4.42096</v>
       </c>
       <c r="AY104" s="12">
         <v>0</v>
       </c>
       <c r="AZ104" s="12">
         <v>0</v>
       </c>
       <c r="BA104" s="12">
-        <v>7.5810000000000004</v>
+        <v>9.359</v>
       </c>
       <c r="BB104" s="12">
-        <v>3.6521599999999999</v>
+        <v>4.5400999999999998</v>
       </c>
     </row>
     <row r="105" spans="1:54" ht="22.5">
       <c r="A105" s="6" t="s">
         <v>98</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C105" s="11">
         <v>1.2949999999999999</v>
       </c>
       <c r="D105" s="11">
         <v>1.0880000000000001</v>
       </c>
       <c r="E105" s="11">
         <v>540.58826999999997</v>
       </c>
       <c r="F105" s="11">
         <v>948.64823000000001</v>
       </c>
       <c r="G105" s="12">
         <v>0.82199999999999995</v>
       </c>
       <c r="H105" s="12">
@@ -18979,66 +18973,66 @@
       <c r="AO105" s="12">
         <v>582.38036999999997</v>
       </c>
       <c r="AP105" s="12">
         <v>2121.9012499999999</v>
       </c>
       <c r="AQ105" s="12">
         <v>27.99</v>
       </c>
       <c r="AR105" s="12">
         <v>16.119289999999999</v>
       </c>
       <c r="AS105" s="12">
         <v>501.36950999999999</v>
       </c>
       <c r="AT105" s="12">
         <v>2061.2828</v>
       </c>
       <c r="AU105" s="12">
         <v>0.2</v>
       </c>
       <c r="AV105" s="12">
         <v>4.6309999999999997E-2</v>
       </c>
       <c r="AW105" s="12">
-        <v>163.38306</v>
+        <v>200.50532000000001</v>
       </c>
       <c r="AX105" s="12">
-        <v>641.46581000000003</v>
+        <v>831.82817</v>
       </c>
       <c r="AY105" s="12">
-        <v>0</v>
+        <v>4.4720000000000004</v>
       </c>
       <c r="AZ105" s="12">
-        <v>0</v>
+        <v>37.069000000000003</v>
       </c>
       <c r="BA105" s="12">
-        <v>126.79946</v>
+        <v>174.38128</v>
       </c>
       <c r="BB105" s="12">
-        <v>450.08350000000002</v>
+        <v>598.93889000000001</v>
       </c>
     </row>
     <row r="106" spans="1:54">
       <c r="A106" s="6" t="s">
         <v>99</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C106" s="11">
         <v>0</v>
       </c>
       <c r="D106" s="11">
         <v>0</v>
       </c>
       <c r="E106" s="11">
         <v>0</v>
       </c>
       <c r="F106" s="11">
         <v>0</v>
       </c>
       <c r="G106" s="12">
         <v>0</v>
       </c>
       <c r="H106" s="12">
@@ -19471,66 +19465,66 @@
       <c r="AO108" s="12">
         <v>64.210599999999999</v>
       </c>
       <c r="AP108" s="12">
         <v>162.13311999999999</v>
       </c>
       <c r="AQ108" s="12">
         <v>0</v>
       </c>
       <c r="AR108" s="12">
         <v>0</v>
       </c>
       <c r="AS108" s="12">
         <v>1.9611000000000001</v>
       </c>
       <c r="AT108" s="12">
         <v>18.064599999999999</v>
       </c>
       <c r="AU108" s="12">
         <v>0</v>
       </c>
       <c r="AV108" s="12">
         <v>0</v>
       </c>
       <c r="AW108" s="12">
-        <v>0.88360000000000005</v>
+        <v>0.92689999999999995</v>
       </c>
       <c r="AX108" s="12">
-        <v>8.3510799999999996</v>
+        <v>8.5670300000000008</v>
       </c>
       <c r="AY108" s="12">
         <v>0</v>
       </c>
       <c r="AZ108" s="12">
         <v>0</v>
       </c>
       <c r="BA108" s="12">
-        <v>0.55359999999999998</v>
+        <v>0.56640000000000001</v>
       </c>
       <c r="BB108" s="12">
-        <v>5.3100300000000002</v>
+        <v>5.4547600000000003</v>
       </c>
     </row>
     <row r="109" spans="1:54" ht="22.5">
       <c r="A109" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C109" s="11">
         <v>0</v>
       </c>
       <c r="D109" s="11">
         <v>0</v>
       </c>
       <c r="E109" s="11">
         <v>1714.3970200000001</v>
       </c>
       <c r="F109" s="11">
         <v>4383.2017500000002</v>
       </c>
       <c r="G109" s="12">
         <v>1.0500000000000001E-2</v>
       </c>
       <c r="H109" s="12">
@@ -19635,66 +19629,66 @@
       <c r="AO109" s="12">
         <v>1868.8522599999999</v>
       </c>
       <c r="AP109" s="12">
         <v>6679.6098199999997</v>
       </c>
       <c r="AQ109" s="12">
         <v>86.62</v>
       </c>
       <c r="AR109" s="12">
         <v>41.202460000000002</v>
       </c>
       <c r="AS109" s="12">
         <v>1571.6828</v>
       </c>
       <c r="AT109" s="12">
         <v>6625.6878800000004</v>
       </c>
       <c r="AU109" s="12">
         <v>0</v>
       </c>
       <c r="AV109" s="12">
         <v>0</v>
       </c>
       <c r="AW109" s="12">
-        <v>520.29880000000003</v>
+        <v>623.50666999999999</v>
       </c>
       <c r="AX109" s="12">
-        <v>2098.7735699999998</v>
+        <v>2581.10763</v>
       </c>
       <c r="AY109" s="12">
-        <v>6</v>
+        <v>52.219000000000001</v>
       </c>
       <c r="AZ109" s="12">
-        <v>2.4830800000000002</v>
+        <v>387.33208000000002</v>
       </c>
       <c r="BA109" s="12">
-        <v>344.52582000000001</v>
+        <v>444.48570999999998</v>
       </c>
       <c r="BB109" s="12">
-        <v>1558.3460600000001</v>
+        <v>1998.11535</v>
       </c>
     </row>
     <row r="110" spans="1:54" ht="45">
       <c r="A110" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C110" s="11">
         <v>0</v>
       </c>
       <c r="D110" s="11">
         <v>0</v>
       </c>
       <c r="E110" s="11">
         <v>1819.56871</v>
       </c>
       <c r="F110" s="11">
         <v>2432.0968200000002</v>
       </c>
       <c r="G110" s="12">
         <v>0.61550000000000005</v>
       </c>
       <c r="H110" s="12">
@@ -19799,66 +19793,66 @@
       <c r="AO110" s="12">
         <v>1266.9693400000001</v>
       </c>
       <c r="AP110" s="12">
         <v>629.92421999999999</v>
       </c>
       <c r="AQ110" s="12">
         <v>0</v>
       </c>
       <c r="AR110" s="12">
         <v>0</v>
       </c>
       <c r="AS110" s="12">
         <v>740.90279999999996</v>
       </c>
       <c r="AT110" s="12">
         <v>520.197</v>
       </c>
       <c r="AU110" s="12">
         <v>0</v>
       </c>
       <c r="AV110" s="12">
         <v>0</v>
       </c>
       <c r="AW110" s="12">
-        <v>218.97201999999999</v>
+        <v>291.41332</v>
       </c>
       <c r="AX110" s="12">
-        <v>158.59730999999999</v>
+        <v>203.20516000000001</v>
       </c>
       <c r="AY110" s="12">
         <v>0</v>
       </c>
       <c r="AZ110" s="12">
         <v>0</v>
       </c>
       <c r="BA110" s="12">
-        <v>258.70105000000001</v>
+        <v>303.05790000000002</v>
       </c>
       <c r="BB110" s="12">
-        <v>176.44732999999999</v>
+        <v>230.17327</v>
       </c>
     </row>
     <row r="111" spans="1:54" ht="33.75">
       <c r="A111" s="6" t="s">
         <v>104</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C111" s="11">
         <v>0</v>
       </c>
       <c r="D111" s="11">
         <v>0</v>
       </c>
       <c r="E111" s="11">
         <v>3</v>
       </c>
       <c r="F111" s="11">
         <v>6.742</v>
       </c>
       <c r="G111" s="12">
         <v>0</v>
       </c>
       <c r="H111" s="12">
@@ -20127,66 +20121,66 @@
       <c r="AO112" s="12">
         <v>68.93271</v>
       </c>
       <c r="AP112" s="12">
         <v>188.10351</v>
       </c>
       <c r="AQ112" s="12">
         <v>0</v>
       </c>
       <c r="AR112" s="12">
         <v>0</v>
       </c>
       <c r="AS112" s="12">
         <v>77.119990000000001</v>
       </c>
       <c r="AT112" s="12">
         <v>192.35035999999999</v>
       </c>
       <c r="AU112" s="12">
         <v>0</v>
       </c>
       <c r="AV112" s="12">
         <v>0</v>
       </c>
       <c r="AW112" s="12">
-        <v>16.27692</v>
+        <v>42.344900000000003</v>
       </c>
       <c r="AX112" s="12">
-        <v>47.366570000000003</v>
+        <v>77.216269999999994</v>
       </c>
       <c r="AY112" s="12">
         <v>0</v>
       </c>
       <c r="AZ112" s="12">
         <v>0</v>
       </c>
       <c r="BA112" s="12">
-        <v>13.983309999999999</v>
+        <v>16.70111</v>
       </c>
       <c r="BB112" s="12">
-        <v>50.878959999999999</v>
+        <v>60.378790000000002</v>
       </c>
     </row>
     <row r="113" spans="1:54" ht="56.25">
       <c r="A113" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C113" s="11">
         <v>120.292</v>
       </c>
       <c r="D113" s="11">
         <v>96.974999999999994</v>
       </c>
       <c r="E113" s="11">
         <v>4987.93246</v>
       </c>
       <c r="F113" s="11">
         <v>5694.0660399999997</v>
       </c>
       <c r="G113" s="12">
         <v>346.387</v>
       </c>
       <c r="H113" s="12">
@@ -20291,66 +20285,66 @@
       <c r="AO113" s="12">
         <v>4315.4443600000004</v>
       </c>
       <c r="AP113" s="12">
         <v>9836.9415000000008</v>
       </c>
       <c r="AQ113" s="12">
         <v>0</v>
       </c>
       <c r="AR113" s="12">
         <v>0</v>
       </c>
       <c r="AS113" s="12">
         <v>3870.3265999999999</v>
       </c>
       <c r="AT113" s="12">
         <v>10539.720520000001</v>
       </c>
       <c r="AU113" s="12">
         <v>0</v>
       </c>
       <c r="AV113" s="12">
         <v>0</v>
       </c>
       <c r="AW113" s="12">
-        <v>1319.38481</v>
+        <v>1631.7594099999999</v>
       </c>
       <c r="AX113" s="12">
-        <v>3391.0682299999999</v>
+        <v>4267.2706799999996</v>
       </c>
       <c r="AY113" s="12">
-        <v>0</v>
+        <v>21.611000000000001</v>
       </c>
       <c r="AZ113" s="12">
-        <v>0</v>
+        <v>178.648</v>
       </c>
       <c r="BA113" s="12">
-        <v>1062.1632300000001</v>
+        <v>1369.9230500000001</v>
       </c>
       <c r="BB113" s="12">
-        <v>3175.3597799999998</v>
+        <v>4155.70388</v>
       </c>
     </row>
     <row r="114" spans="1:54" ht="33.75">
       <c r="A114" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C114" s="11">
         <v>0</v>
       </c>
       <c r="D114" s="11">
         <v>0</v>
       </c>
       <c r="E114" s="11">
         <v>34.08708</v>
       </c>
       <c r="F114" s="11">
         <v>55.7</v>
       </c>
       <c r="G114" s="12">
         <v>0</v>
       </c>
       <c r="H114" s="12">
@@ -20455,66 +20449,66 @@
       <c r="AO114" s="12">
         <v>50.86748</v>
       </c>
       <c r="AP114" s="12">
         <v>79.47448</v>
       </c>
       <c r="AQ114" s="12">
         <v>0</v>
       </c>
       <c r="AR114" s="12">
         <v>0</v>
       </c>
       <c r="AS114" s="12">
         <v>75.427729999999997</v>
       </c>
       <c r="AT114" s="12">
         <v>145.67035000000001</v>
       </c>
       <c r="AU114" s="12">
         <v>0</v>
       </c>
       <c r="AV114" s="12">
         <v>0</v>
       </c>
       <c r="AW114" s="12">
-        <v>23.034310000000001</v>
+        <v>26.243110000000001</v>
       </c>
       <c r="AX114" s="12">
-        <v>41.63767</v>
+        <v>48.125570000000003</v>
       </c>
       <c r="AY114" s="12">
         <v>0</v>
       </c>
       <c r="AZ114" s="12">
         <v>0</v>
       </c>
       <c r="BA114" s="12">
-        <v>13.671099999999999</v>
+        <v>22.255320000000001</v>
       </c>
       <c r="BB114" s="12">
-        <v>27.728539999999999</v>
+        <v>49.520719999999997</v>
       </c>
     </row>
     <row r="115" spans="1:54" ht="22.5">
       <c r="A115" s="6" t="s">
         <v>108</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C115" s="11">
         <v>2.7</v>
       </c>
       <c r="D115" s="11">
         <v>0.10100000000000001</v>
       </c>
       <c r="E115" s="11">
         <v>10.1328</v>
       </c>
       <c r="F115" s="11">
         <v>13.715870000000001</v>
       </c>
       <c r="G115" s="12">
         <v>0</v>
       </c>
       <c r="H115" s="12">
@@ -20619,66 +20613,66 @@
       <c r="AO115" s="12">
         <v>13.188179999999999</v>
       </c>
       <c r="AP115" s="12">
         <v>19.600190000000001</v>
       </c>
       <c r="AQ115" s="12">
         <v>1.127</v>
       </c>
       <c r="AR115" s="12">
         <v>0.85858000000000001</v>
       </c>
       <c r="AS115" s="12">
         <v>6.0856599999999998</v>
       </c>
       <c r="AT115" s="12">
         <v>13.415430000000001</v>
       </c>
       <c r="AU115" s="12">
         <v>1.127</v>
       </c>
       <c r="AV115" s="12">
         <v>0.85858000000000001</v>
       </c>
       <c r="AW115" s="12">
-        <v>0.90573999999999999</v>
+        <v>1.9977400000000001</v>
       </c>
       <c r="AX115" s="12">
-        <v>1.9032199999999999</v>
+        <v>3.4342199999999998</v>
       </c>
       <c r="AY115" s="12">
         <v>0</v>
       </c>
       <c r="AZ115" s="12">
         <v>0</v>
       </c>
       <c r="BA115" s="12">
-        <v>2.17353</v>
+        <v>3.03992</v>
       </c>
       <c r="BB115" s="12">
-        <v>4.9582600000000001</v>
+        <v>7.4820099999999998</v>
       </c>
     </row>
     <row r="116" spans="1:54" ht="22.5">
       <c r="A116" s="6" t="s">
         <v>109</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C116" s="11">
         <v>0</v>
       </c>
       <c r="D116" s="11">
         <v>0</v>
       </c>
       <c r="E116" s="11">
         <v>2.4900000000000002</v>
       </c>
       <c r="F116" s="11">
         <v>3.8160799999999999</v>
       </c>
       <c r="G116" s="12">
         <v>0</v>
       </c>
       <c r="H116" s="12">
@@ -20795,54 +20789,54 @@
       <c r="AS116" s="12">
         <v>4.7660000000000001E-2</v>
       </c>
       <c r="AT116" s="12">
         <v>0.99373</v>
       </c>
       <c r="AU116" s="12">
         <v>0</v>
       </c>
       <c r="AV116" s="12">
         <v>0</v>
       </c>
       <c r="AW116" s="12">
         <v>1.6320000000000001E-2</v>
       </c>
       <c r="AX116" s="12">
         <v>0.16622000000000001</v>
       </c>
       <c r="AY116" s="12">
         <v>0</v>
       </c>
       <c r="AZ116" s="12">
         <v>0</v>
       </c>
       <c r="BA116" s="12">
-        <v>1.04084</v>
+        <v>1.7801400000000001</v>
       </c>
       <c r="BB116" s="12">
-        <v>8.1746700000000008</v>
+        <v>13.73958</v>
       </c>
     </row>
     <row r="117" spans="1:54" ht="33.75">
       <c r="A117" s="6" t="s">
         <v>110</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C117" s="11">
         <v>0</v>
       </c>
       <c r="D117" s="11">
         <v>0</v>
       </c>
       <c r="E117" s="11">
         <v>47.481200000000001</v>
       </c>
       <c r="F117" s="11">
         <v>40.680660000000003</v>
       </c>
       <c r="G117" s="12">
         <v>0</v>
       </c>
       <c r="H117" s="12">
@@ -20947,66 +20941,66 @@
       <c r="AO117" s="12">
         <v>4.2614999999999998</v>
       </c>
       <c r="AP117" s="12">
         <v>7.9365899999999998</v>
       </c>
       <c r="AQ117" s="12">
         <v>0</v>
       </c>
       <c r="AR117" s="12">
         <v>0</v>
       </c>
       <c r="AS117" s="12">
         <v>1.7150799999999999</v>
       </c>
       <c r="AT117" s="12">
         <v>4.4139499999999998</v>
       </c>
       <c r="AU117" s="12">
         <v>0</v>
       </c>
       <c r="AV117" s="12">
         <v>0</v>
       </c>
       <c r="AW117" s="12">
-        <v>0.55379999999999996</v>
+        <v>0.62080000000000002</v>
       </c>
       <c r="AX117" s="12">
-        <v>1.02102</v>
+        <v>1.1904699999999999</v>
       </c>
       <c r="AY117" s="12">
         <v>0</v>
       </c>
       <c r="AZ117" s="12">
         <v>0</v>
       </c>
       <c r="BA117" s="12">
-        <v>0.37441999999999998</v>
+        <v>0.55362999999999996</v>
       </c>
       <c r="BB117" s="12">
-        <v>0.91529000000000005</v>
+        <v>1.3640399999999999</v>
       </c>
     </row>
     <row r="118" spans="1:54" ht="33.75">
       <c r="A118" s="6" t="s">
         <v>111</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>245</v>
       </c>
       <c r="C118" s="11">
         <v>0</v>
       </c>
       <c r="D118" s="11">
         <v>0</v>
       </c>
       <c r="E118" s="11">
         <v>483.32947999999999</v>
       </c>
       <c r="F118" s="11">
         <v>1395.4289799999999</v>
       </c>
       <c r="G118" s="12">
         <v>0</v>
       </c>
       <c r="H118" s="12">
@@ -21111,66 +21105,66 @@
       <c r="AO118" s="12">
         <v>348.65028000000001</v>
       </c>
       <c r="AP118" s="12">
         <v>1488.8953799999999</v>
       </c>
       <c r="AQ118" s="12">
         <v>0</v>
       </c>
       <c r="AR118" s="12">
         <v>0</v>
       </c>
       <c r="AS118" s="12">
         <v>434.82691</v>
       </c>
       <c r="AT118" s="12">
         <v>1895.7943700000001</v>
       </c>
       <c r="AU118" s="12">
         <v>0</v>
       </c>
       <c r="AV118" s="12">
         <v>0</v>
       </c>
       <c r="AW118" s="12">
-        <v>130.23363000000001</v>
+        <v>174.03469999999999</v>
       </c>
       <c r="AX118" s="12">
-        <v>572.67426</v>
+        <v>746.89799000000005</v>
       </c>
       <c r="AY118" s="12">
         <v>0</v>
       </c>
       <c r="AZ118" s="12">
         <v>0</v>
       </c>
       <c r="BA118" s="12">
-        <v>325.80824000000001</v>
+        <v>373.71467000000001</v>
       </c>
       <c r="BB118" s="12">
-        <v>576.94808</v>
+        <v>808.84875999999997</v>
       </c>
     </row>
     <row r="119" spans="1:54" ht="33.75">
       <c r="A119" s="6" t="s">
         <v>112</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C119" s="11">
         <v>0</v>
       </c>
       <c r="D119" s="11">
         <v>0</v>
       </c>
       <c r="E119" s="11">
         <v>28.207599999999999</v>
       </c>
       <c r="F119" s="11">
         <v>49.850479999999997</v>
       </c>
       <c r="G119" s="12">
         <v>0</v>
       </c>
       <c r="H119" s="12">
@@ -21287,54 +21281,54 @@
       <c r="AS119" s="12">
         <v>0.86065000000000003</v>
       </c>
       <c r="AT119" s="12">
         <v>4.4170800000000003</v>
       </c>
       <c r="AU119" s="12">
         <v>0</v>
       </c>
       <c r="AV119" s="12">
         <v>0</v>
       </c>
       <c r="AW119" s="12">
         <v>0.16614999999999999</v>
       </c>
       <c r="AX119" s="12">
         <v>0.89803999999999995</v>
       </c>
       <c r="AY119" s="12">
         <v>0</v>
       </c>
       <c r="AZ119" s="12">
         <v>0</v>
       </c>
       <c r="BA119" s="12">
-        <v>4.8091100000000004</v>
+        <v>5.9873799999999999</v>
       </c>
       <c r="BB119" s="12">
-        <v>11.475250000000001</v>
+        <v>14.935750000000001</v>
       </c>
     </row>
     <row r="120" spans="1:54" ht="45">
       <c r="A120" s="6" t="s">
         <v>113</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>247</v>
       </c>
       <c r="C120" s="11">
         <v>0.41599999999999998</v>
       </c>
       <c r="D120" s="11">
         <v>0.62033000000000005</v>
       </c>
       <c r="E120" s="11">
         <v>366.05072000000001</v>
       </c>
       <c r="F120" s="11">
         <v>659.61906999999997</v>
       </c>
       <c r="G120" s="12">
         <v>0.76800000000000002</v>
       </c>
       <c r="H120" s="12">
@@ -21439,66 +21433,66 @@
       <c r="AO120" s="12">
         <v>115.93057</v>
       </c>
       <c r="AP120" s="12">
         <v>281.00499000000002</v>
       </c>
       <c r="AQ120" s="12">
         <v>0</v>
       </c>
       <c r="AR120" s="12">
         <v>0</v>
       </c>
       <c r="AS120" s="12">
         <v>89.670559999999995</v>
       </c>
       <c r="AT120" s="12">
         <v>274.12277999999998</v>
       </c>
       <c r="AU120" s="12">
         <v>0</v>
       </c>
       <c r="AV120" s="12">
         <v>0</v>
       </c>
       <c r="AW120" s="12">
-        <v>23.633800000000001</v>
+        <v>24.083819999999999</v>
       </c>
       <c r="AX120" s="12">
-        <v>65.978279999999998</v>
+        <v>67.786709999999999</v>
       </c>
       <c r="AY120" s="12">
         <v>0</v>
       </c>
       <c r="AZ120" s="12">
         <v>0</v>
       </c>
       <c r="BA120" s="12">
-        <v>33.007489999999997</v>
+        <v>42.625540000000001</v>
       </c>
       <c r="BB120" s="12">
-        <v>103.52012999999999</v>
+        <v>137.02038999999999</v>
       </c>
     </row>
     <row r="121" spans="1:54" ht="56.25">
       <c r="A121" s="6" t="s">
         <v>114</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C121" s="11">
         <v>1.8768</v>
       </c>
       <c r="D121" s="11">
         <v>2.018E-2</v>
       </c>
       <c r="E121" s="11">
         <v>105.70247999999999</v>
       </c>
       <c r="F121" s="11">
         <v>229.99763999999999</v>
       </c>
       <c r="G121" s="12">
         <v>20</v>
       </c>
       <c r="H121" s="12">
@@ -21603,69 +21597,69 @@
       <c r="AO121" s="12">
         <v>179.12065000000001</v>
       </c>
       <c r="AP121" s="12">
         <v>617.91333999999995</v>
       </c>
       <c r="AQ121" s="12">
         <v>680.69399999999996</v>
       </c>
       <c r="AR121" s="12">
         <v>269.19038999999998</v>
       </c>
       <c r="AS121" s="12">
         <v>183.34308999999999</v>
       </c>
       <c r="AT121" s="12">
         <v>809.05998999999997</v>
       </c>
       <c r="AU121" s="12">
         <v>94.49</v>
       </c>
       <c r="AV121" s="12">
         <v>42.663780000000003</v>
       </c>
       <c r="AW121" s="12">
-        <v>61.570810000000002</v>
+        <v>75.475650000000002</v>
       </c>
       <c r="AX121" s="12">
-        <v>243.81164000000001</v>
+        <v>316.13375000000002</v>
       </c>
       <c r="AY121" s="12">
-        <v>43.5</v>
+        <v>57</v>
       </c>
       <c r="AZ121" s="12">
-        <v>11.104340000000001</v>
+        <v>17.458780000000001</v>
       </c>
       <c r="BA121" s="12">
-        <v>36.868319999999997</v>
+        <v>55.408230000000003</v>
       </c>
       <c r="BB121" s="12">
-        <v>190.52709999999999</v>
+        <v>279.79694999999998</v>
       </c>
     </row>
-    <row r="122" spans="1:54" ht="56.25">
+    <row r="122" spans="1:54" ht="45">
       <c r="A122" s="6" t="s">
         <v>115</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C122" s="11">
         <v>0</v>
       </c>
       <c r="D122" s="11">
         <v>0</v>
       </c>
       <c r="E122" s="11">
         <v>482.46793000000002</v>
       </c>
       <c r="F122" s="11">
         <v>399.63432999999998</v>
       </c>
       <c r="G122" s="12">
         <v>0</v>
       </c>
       <c r="H122" s="12">
         <v>0</v>
       </c>
       <c r="I122" s="12">
@@ -21767,66 +21761,66 @@
       <c r="AO122" s="12">
         <v>2635.4552600000002</v>
       </c>
       <c r="AP122" s="12">
         <v>1666.7634</v>
       </c>
       <c r="AQ122" s="12">
         <v>0</v>
       </c>
       <c r="AR122" s="12">
         <v>0</v>
       </c>
       <c r="AS122" s="12">
         <v>2049.1872899999998</v>
       </c>
       <c r="AT122" s="12">
         <v>1503.6722</v>
       </c>
       <c r="AU122" s="12">
         <v>0</v>
       </c>
       <c r="AV122" s="12">
         <v>0</v>
       </c>
       <c r="AW122" s="12">
-        <v>930.11576000000002</v>
+        <v>1096.62374</v>
       </c>
       <c r="AX122" s="12">
-        <v>631.35424</v>
+        <v>770.81524999999999</v>
       </c>
       <c r="AY122" s="12">
         <v>0</v>
       </c>
       <c r="AZ122" s="12">
         <v>0</v>
       </c>
       <c r="BA122" s="12">
-        <v>583.80023000000006</v>
+        <v>780.39750000000004</v>
       </c>
       <c r="BB122" s="12">
-        <v>459.54905000000002</v>
+        <v>616.34023000000002</v>
       </c>
     </row>
     <row r="123" spans="1:54" ht="67.5">
       <c r="A123" s="6" t="s">
         <v>116</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C123" s="11">
         <v>0</v>
       </c>
       <c r="D123" s="11">
         <v>0</v>
       </c>
       <c r="E123" s="11">
         <v>14.20424</v>
       </c>
       <c r="F123" s="11">
         <v>112.26442</v>
       </c>
       <c r="G123" s="12">
         <v>0</v>
       </c>
       <c r="H123" s="12">
@@ -21931,66 +21925,66 @@
       <c r="AO123" s="12">
         <v>25.927980000000002</v>
       </c>
       <c r="AP123" s="12">
         <v>211.53344000000001</v>
       </c>
       <c r="AQ123" s="12">
         <v>0</v>
       </c>
       <c r="AR123" s="12">
         <v>0</v>
       </c>
       <c r="AS123" s="12">
         <v>30.98997</v>
       </c>
       <c r="AT123" s="12">
         <v>266.08825000000002</v>
       </c>
       <c r="AU123" s="12">
         <v>0</v>
       </c>
       <c r="AV123" s="12">
         <v>0</v>
       </c>
       <c r="AW123" s="12">
-        <v>10.41526</v>
+        <v>12.928750000000001</v>
       </c>
       <c r="AX123" s="12">
-        <v>83.089600000000004</v>
+        <v>110.71693999999999</v>
       </c>
       <c r="AY123" s="12">
         <v>0</v>
       </c>
       <c r="AZ123" s="12">
         <v>0</v>
       </c>
       <c r="BA123" s="12">
-        <v>11.03491</v>
+        <v>13.835229999999999</v>
       </c>
       <c r="BB123" s="12">
-        <v>107.33753</v>
+        <v>137.19671</v>
       </c>
     </row>
     <row r="124" spans="1:54" ht="33.75">
       <c r="A124" s="6" t="s">
         <v>117</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C124" s="11">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="D124" s="11">
         <v>0.12939000000000001</v>
       </c>
       <c r="E124" s="11">
         <v>20.842210000000001</v>
       </c>
       <c r="F124" s="11">
         <v>47.97645</v>
       </c>
       <c r="G124" s="12">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="H124" s="12">
@@ -22095,69 +22089,69 @@
       <c r="AO124" s="12">
         <v>8.6156100000000002</v>
       </c>
       <c r="AP124" s="12">
         <v>36.737400000000001</v>
       </c>
       <c r="AQ124" s="12">
         <v>0</v>
       </c>
       <c r="AR124" s="12">
         <v>0</v>
       </c>
       <c r="AS124" s="12">
         <v>10.5844</v>
       </c>
       <c r="AT124" s="12">
         <v>41.603259999999999</v>
       </c>
       <c r="AU124" s="12">
         <v>0</v>
       </c>
       <c r="AV124" s="12">
         <v>0</v>
       </c>
       <c r="AW124" s="12">
-        <v>3.2141000000000002</v>
+        <v>3.2827000000000002</v>
       </c>
       <c r="AX124" s="12">
-        <v>15.563689999999999</v>
+        <v>15.96536</v>
       </c>
       <c r="AY124" s="12">
         <v>0</v>
       </c>
       <c r="AZ124" s="12">
         <v>0</v>
       </c>
       <c r="BA124" s="12">
-        <v>2.3012800000000002</v>
+        <v>2.3664800000000001</v>
       </c>
       <c r="BB124" s="12">
-        <v>13.473929999999999</v>
+        <v>14.172319999999999</v>
       </c>
     </row>
-    <row r="125" spans="1:54" ht="45">
+    <row r="125" spans="1:54" ht="33.75">
       <c r="A125" s="6" t="s">
         <v>118</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C125" s="11">
         <v>1.6258999999999999</v>
       </c>
       <c r="D125" s="11">
         <v>0.64464999999999995</v>
       </c>
       <c r="E125" s="11">
         <v>2871.4825000000001</v>
       </c>
       <c r="F125" s="11">
         <v>2735.66572</v>
       </c>
       <c r="G125" s="12">
         <v>8.6491000000000007</v>
       </c>
       <c r="H125" s="12">
         <v>3.3830499999999999</v>
       </c>
       <c r="I125" s="12">
@@ -22259,66 +22253,66 @@
       <c r="AO125" s="12">
         <v>1833.83519</v>
       </c>
       <c r="AP125" s="12">
         <v>2988.2712000000001</v>
       </c>
       <c r="AQ125" s="12">
         <v>0</v>
       </c>
       <c r="AR125" s="12">
         <v>0</v>
       </c>
       <c r="AS125" s="12">
         <v>719.70582999999999</v>
       </c>
       <c r="AT125" s="12">
         <v>1409.4085600000001</v>
       </c>
       <c r="AU125" s="12">
         <v>0</v>
       </c>
       <c r="AV125" s="12">
         <v>0</v>
       </c>
       <c r="AW125" s="12">
-        <v>211.12721999999999</v>
+        <v>205.28213</v>
       </c>
       <c r="AX125" s="12">
-        <v>349.49811999999997</v>
+        <v>389.09472</v>
       </c>
       <c r="AY125" s="12">
         <v>0</v>
       </c>
       <c r="AZ125" s="12">
         <v>0</v>
       </c>
       <c r="BA125" s="12">
-        <v>210.11088000000001</v>
+        <v>262.59858000000003</v>
       </c>
       <c r="BB125" s="12">
-        <v>524.56101000000001</v>
+        <v>628.97590000000002</v>
       </c>
     </row>
     <row r="126" spans="1:54" ht="33.75">
       <c r="A126" s="6" t="s">
         <v>119</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C126" s="11">
         <v>0.44685000000000002</v>
       </c>
       <c r="D126" s="11">
         <v>0.67362</v>
       </c>
       <c r="E126" s="11">
         <v>67.117419999999996</v>
       </c>
       <c r="F126" s="11">
         <v>164.47515000000001</v>
       </c>
       <c r="G126" s="12">
         <v>1.9219999999999999</v>
       </c>
       <c r="H126" s="12">
@@ -22423,66 +22417,66 @@
       <c r="AO126" s="12">
         <v>2.0904699999999998</v>
       </c>
       <c r="AP126" s="12">
         <v>8.9759700000000002</v>
       </c>
       <c r="AQ126" s="12">
         <v>0</v>
       </c>
       <c r="AR126" s="12">
         <v>0</v>
       </c>
       <c r="AS126" s="12">
         <v>1.66275</v>
       </c>
       <c r="AT126" s="12">
         <v>6.1472499999999997</v>
       </c>
       <c r="AU126" s="12">
         <v>0</v>
       </c>
       <c r="AV126" s="12">
         <v>0</v>
       </c>
       <c r="AW126" s="12">
-        <v>0.54086000000000001</v>
+        <v>0.58220000000000005</v>
       </c>
       <c r="AX126" s="12">
-        <v>2.6091099999999998</v>
+        <v>2.8153299999999999</v>
       </c>
       <c r="AY126" s="12">
         <v>0</v>
       </c>
       <c r="AZ126" s="12">
         <v>0</v>
       </c>
       <c r="BA126" s="12">
-        <v>0.28710999999999998</v>
+        <v>0.29974000000000001</v>
       </c>
       <c r="BB126" s="12">
-        <v>0.92227999999999999</v>
+        <v>1.09433</v>
       </c>
     </row>
     <row r="127" spans="1:54" ht="33.75" customHeight="1">
       <c r="A127" s="6" t="s">
         <v>120</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C127" s="11">
         <v>0</v>
       </c>
       <c r="D127" s="11">
         <v>0</v>
       </c>
       <c r="E127" s="11">
         <v>124.79172</v>
       </c>
       <c r="F127" s="11">
         <v>381.38704000000001</v>
       </c>
       <c r="G127" s="12">
         <v>0</v>
       </c>
       <c r="H127" s="12">
@@ -22581,54 +22575,54 @@
       <c r="AM127" s="12">
         <v>1</v>
       </c>
       <c r="AN127" s="12">
         <v>6.3239999999999998</v>
       </c>
       <c r="AO127" s="12">
         <v>2.67</v>
       </c>
       <c r="AP127" s="12">
         <v>18.07</v>
       </c>
       <c r="AQ127" s="12">
         <v>2.7730000000000001</v>
       </c>
       <c r="AR127" s="12">
         <v>14.608000000000001</v>
       </c>
       <c r="AS127" s="12">
         <v>0.65815999999999997</v>
       </c>
       <c r="AT127" s="12">
         <v>5.5960599999999996</v>
       </c>
       <c r="AU127" s="12">
-        <v>0</v>
+        <v>2.7730000000000001</v>
       </c>
       <c r="AV127" s="12">
-        <v>0</v>
+        <v>14.608000000000001</v>
       </c>
       <c r="AW127" s="12">
         <v>0</v>
       </c>
       <c r="AX127" s="12">
         <v>0</v>
       </c>
       <c r="AY127" s="12">
         <v>0</v>
       </c>
       <c r="AZ127" s="12">
         <v>0</v>
       </c>
       <c r="BA127" s="12">
         <v>0</v>
       </c>
       <c r="BB127" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:54">
       <c r="A128" s="6" t="s">
         <v>121</v>
       </c>
       <c r="B128" s="10" t="s">
@@ -22745,72 +22739,72 @@
       <c r="AM128" s="12">
         <v>20.795000000000002</v>
       </c>
       <c r="AN128" s="12">
         <v>57.618690000000001</v>
       </c>
       <c r="AO128" s="12">
         <v>795.80439000000001</v>
       </c>
       <c r="AP128" s="12">
         <v>2962.6734099999999</v>
       </c>
       <c r="AQ128" s="12">
         <v>2.306</v>
       </c>
       <c r="AR128" s="12">
         <v>30.305520000000001</v>
       </c>
       <c r="AS128" s="12">
         <v>576.45488999999998</v>
       </c>
       <c r="AT128" s="12">
         <v>2975.0999000000002</v>
       </c>
       <c r="AU128" s="12">
-        <v>1.1000000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="AV128" s="12">
-        <v>3.4089999999999998</v>
+        <v>3.4890599999999998</v>
       </c>
       <c r="AW128" s="12">
-        <v>182.69710000000001</v>
+        <v>213.34417999999999</v>
       </c>
       <c r="AX128" s="12">
-        <v>925.64552000000003</v>
+        <v>1134.30889</v>
       </c>
       <c r="AY128" s="12">
         <v>0</v>
       </c>
       <c r="AZ128" s="12">
         <v>0</v>
       </c>
       <c r="BA128" s="12">
-        <v>200.25753</v>
+        <v>276.93691999999999</v>
       </c>
       <c r="BB128" s="12">
-        <v>916.20498999999995</v>
+        <v>1302.03423</v>
       </c>
     </row>
     <row r="129" spans="1:54" ht="45">
       <c r="A129" s="6" t="s">
         <v>122</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C129" s="11">
         <v>0</v>
       </c>
       <c r="D129" s="11">
         <v>0</v>
       </c>
       <c r="E129" s="11">
         <v>3694737.2080000001</v>
       </c>
       <c r="F129" s="11">
         <v>1922.54027</v>
       </c>
       <c r="G129" s="12">
         <v>215</v>
       </c>
       <c r="H129" s="12">
@@ -22915,66 +22909,66 @@
       <c r="AO129" s="12">
         <v>3132477.39597</v>
       </c>
       <c r="AP129" s="12">
         <v>1457.59338</v>
       </c>
       <c r="AQ129" s="12">
         <v>0</v>
       </c>
       <c r="AR129" s="12">
         <v>0</v>
       </c>
       <c r="AS129" s="12">
         <v>3041369.12421</v>
       </c>
       <c r="AT129" s="12">
         <v>1739.50891</v>
       </c>
       <c r="AU129" s="12">
         <v>0</v>
       </c>
       <c r="AV129" s="12">
         <v>0</v>
       </c>
       <c r="AW129" s="12">
-        <v>979920.55807000003</v>
+        <v>1254239.7208499999</v>
       </c>
       <c r="AX129" s="12">
-        <v>511.10996</v>
+        <v>689.38735999999994</v>
       </c>
       <c r="AY129" s="12">
         <v>0</v>
       </c>
       <c r="AZ129" s="12">
         <v>0</v>
       </c>
       <c r="BA129" s="12">
-        <v>964518.45</v>
+        <v>1155871.4839999999</v>
       </c>
       <c r="BB129" s="12">
-        <v>648.62288999999998</v>
+        <v>785.70889999999997</v>
       </c>
     </row>
     <row r="130" spans="1:54" ht="56.25">
       <c r="A130" s="6" t="s">
         <v>123</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C130" s="11">
         <v>20.2</v>
       </c>
       <c r="D130" s="11">
         <v>1.8102199999999999</v>
       </c>
       <c r="E130" s="11">
         <v>4106.0962799999998</v>
       </c>
       <c r="F130" s="11">
         <v>1405.24891</v>
       </c>
       <c r="G130" s="12">
         <v>24.167999999999999</v>
       </c>
       <c r="H130" s="12">
@@ -23079,66 +23073,66 @@
       <c r="AO130" s="12">
         <v>579.53895</v>
       </c>
       <c r="AP130" s="12">
         <v>671.14133000000004</v>
       </c>
       <c r="AQ130" s="12">
         <v>518.86608000000001</v>
       </c>
       <c r="AR130" s="12">
         <v>139.66327999999999</v>
       </c>
       <c r="AS130" s="12">
         <v>652.50854000000004</v>
       </c>
       <c r="AT130" s="12">
         <v>708.84532999999999</v>
       </c>
       <c r="AU130" s="12">
         <v>0</v>
       </c>
       <c r="AV130" s="12">
         <v>0</v>
       </c>
       <c r="AW130" s="12">
-        <v>154.01638</v>
+        <v>207.13757000000001</v>
       </c>
       <c r="AX130" s="12">
-        <v>156.40044</v>
+        <v>231.56234000000001</v>
       </c>
       <c r="AY130" s="12">
         <v>0</v>
       </c>
       <c r="AZ130" s="12">
         <v>0</v>
       </c>
       <c r="BA130" s="12">
-        <v>103.87757000000001</v>
+        <v>172.53062</v>
       </c>
       <c r="BB130" s="12">
-        <v>96.268240000000006</v>
+        <v>144.52033</v>
       </c>
     </row>
     <row r="131" spans="1:54">
       <c r="A131" s="6" t="s">
         <v>124</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C131" s="11">
         <v>0</v>
       </c>
       <c r="D131" s="11">
         <v>0</v>
       </c>
       <c r="E131" s="11">
         <v>1556.519</v>
       </c>
       <c r="F131" s="11">
         <v>623.60487999999998</v>
       </c>
       <c r="G131" s="12">
         <v>0</v>
       </c>
       <c r="H131" s="12">
@@ -23243,66 +23237,66 @@
       <c r="AO131" s="12">
         <v>577.08072000000004</v>
       </c>
       <c r="AP131" s="12">
         <v>335.38369</v>
       </c>
       <c r="AQ131" s="12">
         <v>0</v>
       </c>
       <c r="AR131" s="12">
         <v>0</v>
       </c>
       <c r="AS131" s="12">
         <v>959.08938000000001</v>
       </c>
       <c r="AT131" s="12">
         <v>580.77317000000005</v>
       </c>
       <c r="AU131" s="12">
         <v>0</v>
       </c>
       <c r="AV131" s="12">
         <v>0</v>
       </c>
       <c r="AW131" s="12">
-        <v>283.08109999999999</v>
+        <v>379.85270000000003</v>
       </c>
       <c r="AX131" s="12">
-        <v>167.37054000000001</v>
+        <v>235.31054</v>
       </c>
       <c r="AY131" s="12">
         <v>0</v>
       </c>
       <c r="AZ131" s="12">
         <v>0</v>
       </c>
       <c r="BA131" s="12">
-        <v>438.03084000000001</v>
+        <v>523.97078999999997</v>
       </c>
       <c r="BB131" s="12">
-        <v>236.75273000000001</v>
+        <v>277.31716999999998</v>
       </c>
     </row>
     <row r="132" spans="1:54" ht="22.5">
       <c r="A132" s="6" t="s">
         <v>125</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C132" s="11">
         <v>0</v>
       </c>
       <c r="D132" s="11">
         <v>0</v>
       </c>
       <c r="E132" s="11">
         <v>0</v>
       </c>
       <c r="F132" s="11">
         <v>0</v>
       </c>
       <c r="G132" s="12">
         <v>0</v>
       </c>
       <c r="H132" s="12">
@@ -23747,54 +23741,54 @@
       <c r="AS134" s="12">
         <v>2.2240000000000002</v>
       </c>
       <c r="AT134" s="12">
         <v>1.718</v>
       </c>
       <c r="AU134" s="12">
         <v>0</v>
       </c>
       <c r="AV134" s="12">
         <v>0</v>
       </c>
       <c r="AW134" s="12">
         <v>0</v>
       </c>
       <c r="AX134" s="12">
         <v>0</v>
       </c>
       <c r="AY134" s="12">
         <v>0</v>
       </c>
       <c r="AZ134" s="12">
         <v>0</v>
       </c>
       <c r="BA134" s="12">
-        <v>5.4592799999999997</v>
+        <v>5.65848</v>
       </c>
       <c r="BB134" s="12">
-        <v>3.4763199999999999</v>
+        <v>3.6019299999999999</v>
       </c>
     </row>
     <row r="135" spans="1:54" ht="22.5">
       <c r="A135" s="6" t="s">
         <v>128</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C135" s="11">
         <v>0</v>
       </c>
       <c r="D135" s="11">
         <v>0</v>
       </c>
       <c r="E135" s="11">
         <v>18.779</v>
       </c>
       <c r="F135" s="11">
         <v>17.235589999999998</v>
       </c>
       <c r="G135" s="12">
         <v>0</v>
       </c>
       <c r="H135" s="12">
@@ -23911,54 +23905,54 @@
       <c r="AS135" s="12">
         <v>9.0010600000000007</v>
       </c>
       <c r="AT135" s="12">
         <v>10.37598</v>
       </c>
       <c r="AU135" s="12">
         <v>0</v>
       </c>
       <c r="AV135" s="12">
         <v>0</v>
       </c>
       <c r="AW135" s="12">
         <v>0.71074000000000004</v>
       </c>
       <c r="AX135" s="12">
         <v>0.94879000000000002</v>
       </c>
       <c r="AY135" s="12">
         <v>0</v>
       </c>
       <c r="AZ135" s="12">
         <v>0</v>
       </c>
       <c r="BA135" s="12">
-        <v>4.2231199999999998</v>
+        <v>4.3131199999999996</v>
       </c>
       <c r="BB135" s="12">
-        <v>4.3570000000000002</v>
+        <v>4.4129100000000001</v>
       </c>
     </row>
     <row r="136" spans="1:54" ht="45">
       <c r="A136" s="6" t="s">
         <v>129</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C136" s="11">
         <v>0</v>
       </c>
       <c r="D136" s="11">
         <v>0</v>
       </c>
       <c r="E136" s="11">
         <v>94</v>
       </c>
       <c r="F136" s="11">
         <v>118.902</v>
       </c>
       <c r="G136" s="12">
         <v>0</v>
       </c>
       <c r="H136" s="12">
@@ -24063,66 +24057,66 @@
       <c r="AO136" s="12">
         <v>50.351599999999998</v>
       </c>
       <c r="AP136" s="12">
         <v>59.637230000000002</v>
       </c>
       <c r="AQ136" s="12">
         <v>80</v>
       </c>
       <c r="AR136" s="12">
         <v>45.189</v>
       </c>
       <c r="AS136" s="12">
         <v>63.619799999999998</v>
       </c>
       <c r="AT136" s="12">
         <v>47.20317</v>
       </c>
       <c r="AU136" s="12">
         <v>0</v>
       </c>
       <c r="AV136" s="12">
         <v>0</v>
       </c>
       <c r="AW136" s="12">
-        <v>13.516</v>
+        <v>17.085000000000001</v>
       </c>
       <c r="AX136" s="12">
-        <v>7.4918199999999997</v>
+        <v>9.59802</v>
       </c>
       <c r="AY136" s="12">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="AZ136" s="12">
-        <v>61.993000000000002</v>
+        <v>71.531000000000006</v>
       </c>
       <c r="BA136" s="12">
-        <v>30.1905</v>
+        <v>55.4285</v>
       </c>
       <c r="BB136" s="12">
-        <v>17.34891</v>
+        <v>43.524520000000003</v>
       </c>
     </row>
     <row r="137" spans="1:54" ht="33.75">
       <c r="A137" s="6" t="s">
         <v>130</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C137" s="11">
         <v>0</v>
       </c>
       <c r="D137" s="11">
         <v>0</v>
       </c>
       <c r="E137" s="11">
         <v>263.19260000000003</v>
       </c>
       <c r="F137" s="11">
         <v>24.713619999999999</v>
       </c>
       <c r="G137" s="12">
         <v>4344.55</v>
       </c>
       <c r="H137" s="12">
@@ -24227,66 +24221,66 @@
       <c r="AO137" s="12">
         <v>1077.3610000000001</v>
       </c>
       <c r="AP137" s="12">
         <v>121.23627</v>
       </c>
       <c r="AQ137" s="12">
         <v>0</v>
       </c>
       <c r="AR137" s="12">
         <v>0</v>
       </c>
       <c r="AS137" s="12">
         <v>11.188000000000001</v>
       </c>
       <c r="AT137" s="12">
         <v>4.8369600000000004</v>
       </c>
       <c r="AU137" s="12">
         <v>0</v>
       </c>
       <c r="AV137" s="12">
         <v>0</v>
       </c>
       <c r="AW137" s="12">
-        <v>10.787000000000001</v>
+        <v>10.792999999999999</v>
       </c>
       <c r="AX137" s="12">
-        <v>3.9586299999999999</v>
+        <v>3.9708199999999998</v>
       </c>
       <c r="AY137" s="12">
         <v>0</v>
       </c>
       <c r="AZ137" s="12">
         <v>0</v>
       </c>
       <c r="BA137" s="12">
-        <v>0.317</v>
+        <v>0.32300000000000001</v>
       </c>
       <c r="BB137" s="12">
-        <v>0.74031000000000002</v>
+        <v>0.75416000000000005</v>
       </c>
     </row>
     <row r="138" spans="1:54" ht="22.5">
       <c r="A138" s="6" t="s">
         <v>131</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C138" s="11">
         <v>0</v>
       </c>
       <c r="D138" s="11">
         <v>0</v>
       </c>
       <c r="E138" s="11">
         <v>4.4080000000000004</v>
       </c>
       <c r="F138" s="11">
         <v>34.365499999999997</v>
       </c>
       <c r="G138" s="12">
         <v>0</v>
       </c>
       <c r="H138" s="12">
@@ -24719,129 +24713,129 @@
       <c r="AO140" s="17">
         <v>1088.50506</v>
       </c>
       <c r="AP140" s="17">
         <v>184.67451</v>
       </c>
       <c r="AQ140" s="17">
         <v>0</v>
       </c>
       <c r="AR140" s="17">
         <v>0</v>
       </c>
       <c r="AS140" s="17">
         <v>553.95988999999997</v>
       </c>
       <c r="AT140" s="17">
         <v>112.42156</v>
       </c>
       <c r="AU140" s="17">
         <v>0</v>
       </c>
       <c r="AV140" s="17">
         <v>0</v>
       </c>
       <c r="AW140" s="17">
-        <v>225.46</v>
+        <v>301.25004999999999</v>
       </c>
       <c r="AX140" s="17">
-        <v>39.084429999999998</v>
+        <v>51.335639999999998</v>
       </c>
       <c r="AY140" s="17">
         <v>0</v>
       </c>
       <c r="AZ140" s="17">
         <v>0</v>
       </c>
       <c r="BA140" s="17">
-        <v>219.94203999999999</v>
+        <v>298.64204000000001</v>
       </c>
       <c r="BB140" s="17">
-        <v>58.303899999999999</v>
+        <v>81.856870000000001</v>
       </c>
     </row>
     <row r="141" spans="1:54">
       <c r="AM141" s="12"/>
       <c r="AN141" s="12"/>
       <c r="AO141" s="12"/>
       <c r="AP141" s="12"/>
       <c r="AQ141" s="12"/>
       <c r="AR141" s="12"/>
       <c r="AS141" s="12"/>
       <c r="AT141" s="12"/>
       <c r="AU141" s="12"/>
       <c r="AV141" s="12"/>
       <c r="AW141" s="12"/>
       <c r="AX141" s="12"/>
       <c r="AY141" s="12"/>
       <c r="AZ141" s="12"/>
       <c r="BA141" s="12"/>
       <c r="BB141" s="12"/>
     </row>
     <row r="142" spans="1:54" ht="27" customHeight="1">
-      <c r="A142" s="32" t="s">
+      <c r="A142" s="30" t="s">
         <v>274</v>
       </c>
-      <c r="B142" s="32"/>
+      <c r="B142" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="A142:B142"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AE4:AF4"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="S4:T4"/>
-    <mergeCell ref="W4:X4"/>
     <mergeCell ref="U4:V4"/>
-    <mergeCell ref="Y4:Z4"/>
     <mergeCell ref="AI3:AL3"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="AI4:AJ4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="AC4:AD4"/>
     <mergeCell ref="AK4:AL4"/>
     <mergeCell ref="AY3:BB3"/>
     <mergeCell ref="AY4:AZ4"/>
     <mergeCell ref="BA4:BB4"/>
     <mergeCell ref="AS4:AT4"/>
+    <mergeCell ref="Y4:Z4"/>
+    <mergeCell ref="W4:X4"/>
     <mergeCell ref="AM3:AP3"/>
     <mergeCell ref="AO4:AP4"/>
     <mergeCell ref="AM4:AN4"/>
     <mergeCell ref="AU3:AX3"/>
     <mergeCell ref="AU4:AV4"/>
     <mergeCell ref="AW4:AX4"/>
     <mergeCell ref="AQ3:AT3"/>
     <mergeCell ref="AQ4:AR4"/>
   </mergeCells>
   <phoneticPr fontId="28" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">