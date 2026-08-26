--- v4 (2026-08-06)
+++ v5 (2026-08-26)
@@ -10,56 +10,56 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="2015-2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2025'!$O$6:$V$140</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2025'!$3:$5</definedName>
   </definedNames>
-  <calcPr calcId="114210" fullCalcOnLoad="1"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="354" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="353" uniqueCount="279">
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
     <t>0204</t>
   </si>
   <si>
     <t>0205</t>
   </si>
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>0208</t>
   </si>
   <si>
@@ -848,57 +848,54 @@
   <si>
     <t>Name of product</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Export and import of Shygys Kazakhstan region for food products</t>
   </si>
   <si>
-    <t>2025*</t>
-[...5 lines deleted...]
-    <t>January-May 2026*</t>
+    <t>January-June 2025</t>
+  </si>
+  <si>
+    <t>January-June 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1711,85 +1708,85 @@
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="19" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="81">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
@@ -1841,91 +1838,91 @@
     <cellStyle name="Заголовок 3 2" xfId="68"/>
     <cellStyle name="Заголовок 4 2" xfId="69"/>
     <cellStyle name="Итог 2" xfId="70"/>
     <cellStyle name="Контрольная ячейка 2" xfId="71"/>
     <cellStyle name="Название 2" xfId="72"/>
     <cellStyle name="Нейтральный 2" xfId="73"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="74"/>
     <cellStyle name="Плохой 2" xfId="75"/>
     <cellStyle name="Пояснение 2" xfId="76"/>
     <cellStyle name="Примечание 2" xfId="77"/>
     <cellStyle name="Связанная ячейка 2" xfId="78"/>
     <cellStyle name="Текст предупреждения 2" xfId="79"/>
     <cellStyle name="Хороший 2" xfId="80"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1951,51 +1948,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2135,351 +2132,351 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="AG2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AU3" sqref="AU3:AX3"/>
+      <selection pane="bottomRight" activeCell="AY3" sqref="AY3:BB3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.28515625" style="1" customWidth="1"/>
     <col min="24" max="24" width="11.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.42578125" style="1" customWidth="1"/>
     <col min="26" max="26" width="12" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="12" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" style="1" customWidth="1"/>
     <col min="30" max="30" width="12" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="38" width="12.28515625" style="1" customWidth="1"/>
     <col min="39" max="54" width="11.140625" style="1" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="30" customHeight="1">
-      <c r="A1" s="26" t="s">
+      <c r="A1" s="25" t="s">
         <v>276</v>
       </c>
-      <c r="B1" s="26"/>
-[...31 lines deleted...]
-      <c r="AH1" s="26"/>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="25"/>
+      <c r="K1" s="25"/>
+      <c r="L1" s="25"/>
+      <c r="M1" s="25"/>
+      <c r="N1" s="25"/>
+      <c r="O1" s="25"/>
+      <c r="P1" s="25"/>
+      <c r="Q1" s="25"/>
+      <c r="R1" s="25"/>
+      <c r="S1" s="25"/>
+      <c r="T1" s="25"/>
+      <c r="U1" s="25"/>
+      <c r="V1" s="25"/>
+      <c r="W1" s="25"/>
+      <c r="X1" s="25"/>
+      <c r="Y1" s="25"/>
+      <c r="Z1" s="25"/>
+      <c r="AA1" s="25"/>
+      <c r="AB1" s="25"/>
+      <c r="AC1" s="25"/>
+      <c r="AD1" s="25"/>
+      <c r="AE1" s="25"/>
+      <c r="AF1" s="25"/>
+      <c r="AG1" s="25"/>
+      <c r="AH1" s="25"/>
       <c r="AM1" s="18"/>
       <c r="AN1" s="18"/>
       <c r="AO1" s="18"/>
       <c r="AP1" s="18"/>
       <c r="AQ1" s="18"/>
       <c r="AR1" s="18"/>
       <c r="AS1" s="18"/>
       <c r="AT1" s="18"/>
       <c r="AU1" s="18"/>
       <c r="AV1" s="18"/>
       <c r="AW1" s="18"/>
       <c r="AX1" s="18"/>
       <c r="AY1" s="18"/>
       <c r="AZ1" s="18"/>
       <c r="BA1" s="18"/>
       <c r="BB1" s="18"/>
     </row>
     <row r="2" spans="1:54">
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
     </row>
     <row r="3" spans="1:54" ht="11.25" customHeight="1">
-      <c r="A3" s="27" t="s">
+      <c r="A3" s="21" t="s">
         <v>268</v>
       </c>
-      <c r="B3" s="27" t="s">
+      <c r="B3" s="21" t="s">
         <v>269</v>
       </c>
-      <c r="C3" s="25">
+      <c r="C3" s="24">
         <v>2015</v>
       </c>
-      <c r="D3" s="25"/>
-[...2 lines deleted...]
-      <c r="G3" s="25">
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="24"/>
+      <c r="G3" s="24">
         <v>2016</v>
       </c>
-      <c r="H3" s="25"/>
-[...2 lines deleted...]
-      <c r="K3" s="25">
+      <c r="H3" s="24"/>
+      <c r="I3" s="24"/>
+      <c r="J3" s="24"/>
+      <c r="K3" s="24">
         <v>2017</v>
       </c>
-      <c r="L3" s="25"/>
-[...2 lines deleted...]
-      <c r="O3" s="25">
+      <c r="L3" s="24"/>
+      <c r="M3" s="24"/>
+      <c r="N3" s="24"/>
+      <c r="O3" s="24">
         <v>2018</v>
       </c>
-      <c r="P3" s="25"/>
-[...2 lines deleted...]
-      <c r="S3" s="25">
+      <c r="P3" s="24"/>
+      <c r="Q3" s="24"/>
+      <c r="R3" s="24"/>
+      <c r="S3" s="24">
         <v>2019</v>
       </c>
-      <c r="T3" s="25"/>
-[...2 lines deleted...]
-      <c r="W3" s="25">
+      <c r="T3" s="24"/>
+      <c r="U3" s="24"/>
+      <c r="V3" s="24"/>
+      <c r="W3" s="24">
         <v>2020</v>
       </c>
-      <c r="X3" s="25"/>
-[...2 lines deleted...]
-      <c r="AA3" s="24">
+      <c r="X3" s="24"/>
+      <c r="Y3" s="24"/>
+      <c r="Z3" s="24"/>
+      <c r="AA3" s="20">
         <v>2021</v>
       </c>
-      <c r="AB3" s="25"/>
-[...2 lines deleted...]
-      <c r="AE3" s="24">
+      <c r="AB3" s="24"/>
+      <c r="AC3" s="24"/>
+      <c r="AD3" s="24"/>
+      <c r="AE3" s="20">
         <v>2022</v>
       </c>
-      <c r="AF3" s="25"/>
-[...2 lines deleted...]
-      <c r="AI3" s="19">
+      <c r="AF3" s="24"/>
+      <c r="AG3" s="24"/>
+      <c r="AH3" s="24"/>
+      <c r="AI3" s="27">
         <v>2023</v>
       </c>
-      <c r="AJ3" s="20"/>
-[...2 lines deleted...]
-      <c r="AM3" s="19">
+      <c r="AJ3" s="28"/>
+      <c r="AK3" s="28"/>
+      <c r="AL3" s="29"/>
+      <c r="AM3" s="27">
         <v>2024</v>
       </c>
-      <c r="AN3" s="20"/>
-[...2 lines deleted...]
-      <c r="AQ3" s="19" t="s">
+      <c r="AN3" s="28"/>
+      <c r="AO3" s="28"/>
+      <c r="AP3" s="29"/>
+      <c r="AQ3" s="27">
+        <v>2025</v>
+      </c>
+      <c r="AR3" s="28"/>
+      <c r="AS3" s="28"/>
+      <c r="AT3" s="29"/>
+      <c r="AU3" s="27" t="s">
         <v>277</v>
       </c>
-      <c r="AR3" s="20"/>
-[...2 lines deleted...]
-      <c r="AU3" s="19" t="s">
+      <c r="AV3" s="28"/>
+      <c r="AW3" s="28"/>
+      <c r="AX3" s="29"/>
+      <c r="AY3" s="27" t="s">
         <v>278</v>
       </c>
-      <c r="AV3" s="20"/>
-[...7 lines deleted...]
-      <c r="BB3" s="21"/>
+      <c r="AZ3" s="28"/>
+      <c r="BA3" s="28"/>
+      <c r="BB3" s="29"/>
     </row>
     <row r="4" spans="1:54">
-      <c r="A4" s="28"/>
-[...1 lines deleted...]
-      <c r="C4" s="24" t="s">
+      <c r="A4" s="22"/>
+      <c r="B4" s="22"/>
+      <c r="C4" s="20" t="s">
         <v>272</v>
       </c>
-      <c r="D4" s="24"/>
-      <c r="E4" s="24" t="s">
+      <c r="D4" s="20"/>
+      <c r="E4" s="20" t="s">
         <v>273</v>
       </c>
-      <c r="F4" s="24"/>
-      <c r="G4" s="24" t="s">
+      <c r="F4" s="20"/>
+      <c r="G4" s="20" t="s">
         <v>272</v>
       </c>
-      <c r="H4" s="24"/>
-      <c r="I4" s="24" t="s">
+      <c r="H4" s="20"/>
+      <c r="I4" s="20" t="s">
         <v>273</v>
       </c>
-      <c r="J4" s="24"/>
-      <c r="K4" s="24" t="s">
+      <c r="J4" s="20"/>
+      <c r="K4" s="20" t="s">
         <v>272</v>
       </c>
-      <c r="L4" s="24"/>
-      <c r="M4" s="24" t="s">
+      <c r="L4" s="20"/>
+      <c r="M4" s="20" t="s">
         <v>273</v>
       </c>
-      <c r="N4" s="24"/>
-      <c r="O4" s="23" t="s">
+      <c r="N4" s="20"/>
+      <c r="O4" s="26" t="s">
         <v>272</v>
       </c>
-      <c r="P4" s="23"/>
-      <c r="Q4" s="23" t="s">
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26" t="s">
         <v>273</v>
       </c>
-      <c r="R4" s="23"/>
-      <c r="S4" s="23" t="s">
+      <c r="R4" s="26"/>
+      <c r="S4" s="26" t="s">
         <v>272</v>
       </c>
-      <c r="T4" s="23"/>
-      <c r="U4" s="23" t="s">
+      <c r="T4" s="26"/>
+      <c r="U4" s="26" t="s">
         <v>273</v>
       </c>
-      <c r="V4" s="23"/>
-      <c r="W4" s="23" t="s">
+      <c r="V4" s="26"/>
+      <c r="W4" s="26" t="s">
         <v>272</v>
       </c>
-      <c r="X4" s="23"/>
-      <c r="Y4" s="23" t="s">
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26" t="s">
         <v>273</v>
       </c>
-      <c r="Z4" s="23"/>
-      <c r="AA4" s="23" t="s">
+      <c r="Z4" s="26"/>
+      <c r="AA4" s="26" t="s">
         <v>272</v>
       </c>
-      <c r="AB4" s="23"/>
-      <c r="AC4" s="23" t="s">
+      <c r="AB4" s="26"/>
+      <c r="AC4" s="26" t="s">
         <v>273</v>
       </c>
-      <c r="AD4" s="23"/>
-      <c r="AE4" s="23" t="s">
+      <c r="AD4" s="26"/>
+      <c r="AE4" s="26" t="s">
         <v>272</v>
       </c>
-      <c r="AF4" s="23"/>
-      <c r="AG4" s="23" t="s">
+      <c r="AF4" s="26"/>
+      <c r="AG4" s="26" t="s">
         <v>273</v>
       </c>
-      <c r="AH4" s="23"/>
-      <c r="AI4" s="23" t="s">
+      <c r="AH4" s="26"/>
+      <c r="AI4" s="26" t="s">
         <v>272</v>
       </c>
-      <c r="AJ4" s="23"/>
-      <c r="AK4" s="23" t="s">
+      <c r="AJ4" s="26"/>
+      <c r="AK4" s="26" t="s">
         <v>273</v>
       </c>
-      <c r="AL4" s="23"/>
-      <c r="AM4" s="22" t="s">
+      <c r="AL4" s="26"/>
+      <c r="AM4" s="30" t="s">
         <v>272</v>
       </c>
-      <c r="AN4" s="22"/>
-      <c r="AO4" s="22" t="s">
+      <c r="AN4" s="30"/>
+      <c r="AO4" s="30" t="s">
         <v>273</v>
       </c>
-      <c r="AP4" s="22"/>
-      <c r="AQ4" s="22" t="s">
+      <c r="AP4" s="30"/>
+      <c r="AQ4" s="30" t="s">
         <v>272</v>
       </c>
-      <c r="AR4" s="22"/>
-      <c r="AS4" s="22" t="s">
+      <c r="AR4" s="30"/>
+      <c r="AS4" s="30" t="s">
         <v>273</v>
       </c>
-      <c r="AT4" s="22"/>
-      <c r="AU4" s="22" t="s">
+      <c r="AT4" s="30"/>
+      <c r="AU4" s="30" t="s">
         <v>272</v>
       </c>
-      <c r="AV4" s="22"/>
-      <c r="AW4" s="22" t="s">
+      <c r="AV4" s="30"/>
+      <c r="AW4" s="30" t="s">
         <v>273</v>
       </c>
-      <c r="AX4" s="22"/>
-      <c r="AY4" s="22" t="s">
+      <c r="AX4" s="30"/>
+      <c r="AY4" s="30" t="s">
         <v>272</v>
       </c>
-      <c r="AZ4" s="22"/>
-      <c r="BA4" s="22" t="s">
+      <c r="AZ4" s="30"/>
+      <c r="BA4" s="30" t="s">
         <v>273</v>
       </c>
-      <c r="BB4" s="22"/>
+      <c r="BB4" s="30"/>
     </row>
     <row r="5" spans="1:54" ht="22.5">
-      <c r="A5" s="29"/>
-      <c r="B5" s="29"/>
+      <c r="A5" s="23"/>
+      <c r="B5" s="23"/>
       <c r="C5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="K5" s="5" t="s">
@@ -2719,84 +2716,84 @@
       <c r="AI6" s="4">
         <v>34458.69659</v>
       </c>
       <c r="AJ6" s="4">
         <v>46253.63541000001</v>
       </c>
       <c r="AK6" s="4">
         <v>3505254.83042</v>
       </c>
       <c r="AL6" s="4">
         <v>44858.016309999999</v>
       </c>
       <c r="AM6" s="4">
         <v>33146.998209999998</v>
       </c>
       <c r="AN6" s="4">
         <v>53302.588849999993</v>
       </c>
       <c r="AO6" s="4">
         <v>3162556.3644700004</v>
       </c>
       <c r="AP6" s="4">
         <v>44603.48</v>
       </c>
       <c r="AQ6" s="4">
-        <v>17393.818630000002</v>
+        <v>17627.027630000004</v>
       </c>
       <c r="AR6" s="4">
-        <v>29838.064040000008</v>
+        <v>31159.222040000004</v>
       </c>
       <c r="AS6" s="4">
-        <v>3067459.8396699997</v>
+        <v>3067591.0275499998</v>
       </c>
       <c r="AT6" s="4">
-        <v>45537.334360000015</v>
+        <v>45933.30735000001</v>
       </c>
       <c r="AU6" s="4">
-        <v>8528.8551700000007</v>
+        <v>9321.5791300000019</v>
       </c>
       <c r="AV6" s="4">
-        <v>14024.797310000002</v>
+        <v>15149.119169999998</v>
       </c>
       <c r="AW6" s="4">
-        <v>1262741.2682199997</v>
+        <v>1515705.5219699997</v>
       </c>
       <c r="AX6" s="4">
-        <v>17576.308739999997</v>
+        <v>21646.654519999996</v>
       </c>
       <c r="AY6" s="4">
-        <v>7342.5347900000006</v>
+        <v>7637.8020099999994</v>
       </c>
       <c r="AZ6" s="4">
-        <v>15543.304950000005</v>
+        <v>16182.635820000003</v>
       </c>
       <c r="BA6" s="4">
-        <v>1179205.3894100001</v>
+        <v>1460285.5717900002</v>
       </c>
       <c r="BB6" s="4">
-        <v>21011.279390000003</v>
+        <v>24912.443229999993</v>
       </c>
     </row>
     <row r="7" spans="1:54">
       <c r="A7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C7" s="11">
         <v>5</v>
       </c>
       <c r="D7" s="11">
         <v>29.972999999999999</v>
       </c>
       <c r="E7" s="11">
         <v>23.452000000000002</v>
       </c>
       <c r="F7" s="11">
         <v>97.56174</v>
       </c>
       <c r="G7" s="12">
         <v>7</v>
       </c>
       <c r="H7" s="12">
@@ -3229,54 +3226,54 @@
       <c r="AO9" s="12">
         <v>274.12067999999999</v>
       </c>
       <c r="AP9" s="12">
         <v>573.31218000000001</v>
       </c>
       <c r="AQ9" s="12">
         <v>0</v>
       </c>
       <c r="AR9" s="12">
         <v>0</v>
       </c>
       <c r="AS9" s="12">
         <v>335.81027999999998</v>
       </c>
       <c r="AT9" s="12">
         <v>879.96538999999996</v>
       </c>
       <c r="AU9" s="12">
         <v>0</v>
       </c>
       <c r="AV9" s="12">
         <v>0</v>
       </c>
       <c r="AW9" s="12">
-        <v>94.621979999999994</v>
+        <v>118.62433</v>
       </c>
       <c r="AX9" s="12">
-        <v>251.83261999999999</v>
+        <v>266.67205999999999</v>
       </c>
       <c r="AY9" s="12">
         <v>0</v>
       </c>
       <c r="AZ9" s="12">
         <v>0</v>
       </c>
       <c r="BA9" s="12">
         <v>59.697749999999999</v>
       </c>
       <c r="BB9" s="12">
         <v>197.22854000000001</v>
       </c>
     </row>
     <row r="10" spans="1:54">
       <c r="A10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C10" s="11">
         <v>3</v>
       </c>
       <c r="D10" s="11">
@@ -3721,54 +3718,54 @@
       <c r="AO12" s="12">
         <v>19.30171</v>
       </c>
       <c r="AP12" s="12">
         <v>16.370660000000001</v>
       </c>
       <c r="AQ12" s="12">
         <v>0</v>
       </c>
       <c r="AR12" s="12">
         <v>0</v>
       </c>
       <c r="AS12" s="12">
         <v>18.357489999999999</v>
       </c>
       <c r="AT12" s="12">
         <v>30.711639999999999</v>
       </c>
       <c r="AU12" s="12">
         <v>0</v>
       </c>
       <c r="AV12" s="12">
         <v>0</v>
       </c>
       <c r="AW12" s="12">
-        <v>14.36858</v>
+        <v>18.357489999999999</v>
       </c>
       <c r="AX12" s="12">
-        <v>19.300989999999999</v>
+        <v>30.711639999999999</v>
       </c>
       <c r="AY12" s="12">
         <v>0</v>
       </c>
       <c r="AZ12" s="12">
         <v>0</v>
       </c>
       <c r="BA12" s="12">
         <v>0</v>
       </c>
       <c r="BB12" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:54" ht="22.5">
       <c r="A13" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C13" s="11">
         <v>2633.3573799999999</v>
       </c>
       <c r="D13" s="11">
@@ -3879,66 +3876,66 @@
       <c r="AM13" s="12">
         <v>24136.291209999999</v>
       </c>
       <c r="AN13" s="12">
         <v>42534.99106</v>
       </c>
       <c r="AO13" s="12">
         <v>66.928030000000007</v>
       </c>
       <c r="AP13" s="12">
         <v>56.837209999999999</v>
       </c>
       <c r="AQ13" s="12">
         <v>11040.540569999999</v>
       </c>
       <c r="AR13" s="12">
         <v>19871.193920000002</v>
       </c>
       <c r="AS13" s="12">
         <v>61.453499999999998</v>
       </c>
       <c r="AT13" s="12">
         <v>143.60505000000001</v>
       </c>
       <c r="AU13" s="12">
-        <v>6319.1753900000003</v>
+        <v>6664.9880899999998</v>
       </c>
       <c r="AV13" s="12">
-        <v>10681.50733</v>
+        <v>11131.12176</v>
       </c>
       <c r="AW13" s="12">
         <v>2.1359400000000002</v>
       </c>
       <c r="AX13" s="12">
         <v>3.2216499999999999</v>
       </c>
       <c r="AY13" s="12">
-        <v>6198.2960300000004</v>
+        <v>6331.5179699999999</v>
       </c>
       <c r="AZ13" s="12">
-        <v>12150.73199</v>
+        <v>12291.12435</v>
       </c>
       <c r="BA13" s="12">
         <v>0.9425</v>
       </c>
       <c r="BB13" s="12">
         <v>2.43052</v>
       </c>
     </row>
     <row r="14" spans="1:54" ht="22.5">
       <c r="A14" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C14" s="11">
         <v>0</v>
       </c>
       <c r="D14" s="11">
         <v>0</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
@@ -4523,54 +4520,54 @@
       <c r="AI17" s="12">
         <v>0</v>
       </c>
       <c r="AJ17" s="12">
         <v>0</v>
       </c>
       <c r="AK17" s="12">
         <v>6</v>
       </c>
       <c r="AL17" s="12">
         <v>7.65</v>
       </c>
       <c r="AM17" s="12">
         <v>0</v>
       </c>
       <c r="AN17" s="12">
         <v>0</v>
       </c>
       <c r="AO17" s="12">
         <v>6</v>
       </c>
       <c r="AP17" s="12">
         <v>17</v>
       </c>
       <c r="AQ17" s="12">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
       <c r="AR17" s="12">
-        <v>26.3</v>
+        <v>42.3</v>
       </c>
       <c r="AS17" s="12">
         <v>0</v>
       </c>
       <c r="AT17" s="12">
         <v>0</v>
       </c>
       <c r="AU17" s="12">
         <v>0</v>
       </c>
       <c r="AV17" s="12">
         <v>0</v>
       </c>
       <c r="AW17" s="12">
         <v>0</v>
       </c>
       <c r="AX17" s="12">
         <v>0</v>
       </c>
       <c r="AY17" s="12">
         <v>0</v>
       </c>
       <c r="AZ17" s="12">
         <v>0</v>
       </c>
@@ -4851,84 +4848,84 @@
       <c r="AI19" s="12">
         <v>981.87400000000002</v>
       </c>
       <c r="AJ19" s="12">
         <v>1556.8478299999999</v>
       </c>
       <c r="AK19" s="12">
         <v>2503.63445</v>
       </c>
       <c r="AL19" s="12">
         <v>1753.4241300000001</v>
       </c>
       <c r="AM19" s="12">
         <v>688.947</v>
       </c>
       <c r="AN19" s="12">
         <v>2494.6582400000002</v>
       </c>
       <c r="AO19" s="12">
         <v>1444.7147199999999</v>
       </c>
       <c r="AP19" s="12">
         <v>1817.1703</v>
       </c>
       <c r="AQ19" s="12">
-        <v>275.35394000000002</v>
+        <v>400.68394000000001</v>
       </c>
       <c r="AR19" s="12">
-        <v>604.53823999999997</v>
+        <v>1745.6322399999999</v>
       </c>
       <c r="AS19" s="12">
         <v>1118.97425</v>
       </c>
       <c r="AT19" s="12">
         <v>1799.0291199999999</v>
       </c>
       <c r="AU19" s="12">
-        <v>103.99308000000001</v>
+        <v>128.41808</v>
       </c>
       <c r="AV19" s="12">
-        <v>267.30183</v>
+        <v>316.89222999999998</v>
       </c>
       <c r="AW19" s="12">
-        <v>702.18499999999995</v>
+        <v>712.79200000000003</v>
       </c>
       <c r="AX19" s="12">
-        <v>1057.9250300000001</v>
+        <v>1086.00198</v>
       </c>
       <c r="AY19" s="12">
         <v>160.81559999999999</v>
       </c>
       <c r="AZ19" s="12">
         <v>1321.9275299999999</v>
       </c>
       <c r="BA19" s="12">
-        <v>600.89148</v>
+        <v>682.89148</v>
       </c>
       <c r="BB19" s="12">
-        <v>934.69957999999997</v>
+        <v>1075.4143899999999</v>
       </c>
     </row>
     <row r="20" spans="1:54" ht="22.5">
       <c r="A20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C20" s="11">
         <v>33.01</v>
       </c>
       <c r="D20" s="11">
         <v>24.788</v>
       </c>
       <c r="E20" s="11">
         <v>2.2859999999999998E-2</v>
       </c>
       <c r="F20" s="11">
         <v>0.27300000000000002</v>
       </c>
       <c r="G20" s="12">
         <v>80.242000000000004</v>
       </c>
       <c r="H20" s="12">
@@ -5015,84 +5012,84 @@
       <c r="AI20" s="12">
         <v>465.786</v>
       </c>
       <c r="AJ20" s="12">
         <v>598.70699999999999</v>
       </c>
       <c r="AK20" s="12">
         <v>44.614199999999997</v>
       </c>
       <c r="AL20" s="12">
         <v>78.819199999999995</v>
       </c>
       <c r="AM20" s="12">
         <v>675</v>
       </c>
       <c r="AN20" s="12">
         <v>845.94068000000004</v>
       </c>
       <c r="AO20" s="12">
         <v>133.08111</v>
       </c>
       <c r="AP20" s="12">
         <v>296.08553999999998</v>
       </c>
       <c r="AQ20" s="12">
-        <v>737.8</v>
+        <v>917.8</v>
       </c>
       <c r="AR20" s="12">
-        <v>1034.11331</v>
+        <v>1274.6553100000001</v>
       </c>
       <c r="AS20" s="12">
         <v>176.80044000000001</v>
       </c>
       <c r="AT20" s="12">
         <v>358.30023999999997</v>
       </c>
       <c r="AU20" s="12">
-        <v>476</v>
+        <v>516</v>
       </c>
       <c r="AV20" s="12">
-        <v>636.91030999999998</v>
+        <v>682.72430999999995</v>
       </c>
       <c r="AW20" s="12">
-        <v>163.69533999999999</v>
+        <v>165.80904000000001</v>
       </c>
       <c r="AX20" s="12">
-        <v>322.24185999999997</v>
+        <v>329.40302000000003</v>
       </c>
       <c r="AY20" s="12">
-        <v>180</v>
+        <v>240</v>
       </c>
       <c r="AZ20" s="12">
-        <v>281.96699999999998</v>
+        <v>379.98</v>
       </c>
       <c r="BA20" s="12">
-        <v>109.9815</v>
+        <v>112.67122000000001</v>
       </c>
       <c r="BB20" s="12">
-        <v>263.91843</v>
+        <v>275.81495000000001</v>
       </c>
     </row>
     <row r="21" spans="1:54" ht="33.75">
       <c r="A21" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C21" s="11">
         <v>20</v>
       </c>
       <c r="D21" s="11">
         <v>5.4969999999999999</v>
       </c>
       <c r="E21" s="11">
         <v>82.375799999999998</v>
       </c>
       <c r="F21" s="11">
         <v>118.18061</v>
       </c>
       <c r="G21" s="12">
         <v>85.512</v>
       </c>
       <c r="H21" s="12">
@@ -5197,66 +5194,66 @@
       <c r="AO21" s="12">
         <v>30.856680000000001</v>
       </c>
       <c r="AP21" s="12">
         <v>268.43083000000001</v>
       </c>
       <c r="AQ21" s="12">
         <v>0</v>
       </c>
       <c r="AR21" s="12">
         <v>0</v>
       </c>
       <c r="AS21" s="12">
         <v>26.7317</v>
       </c>
       <c r="AT21" s="12">
         <v>286.82965999999999</v>
       </c>
       <c r="AU21" s="12">
         <v>0</v>
       </c>
       <c r="AV21" s="12">
         <v>0</v>
       </c>
       <c r="AW21" s="12">
-        <v>11.54067</v>
+        <v>13.626670000000001</v>
       </c>
       <c r="AX21" s="12">
-        <v>116.35047</v>
+        <v>140.91676000000001</v>
       </c>
       <c r="AY21" s="12">
         <v>0</v>
       </c>
       <c r="AZ21" s="12">
         <v>0</v>
       </c>
       <c r="BA21" s="12">
-        <v>8.2255199999999995</v>
+        <v>10.107670000000001</v>
       </c>
       <c r="BB21" s="12">
-        <v>97.175510000000003</v>
+        <v>120.98557</v>
       </c>
     </row>
     <row r="22" spans="1:54" ht="45">
       <c r="A22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C22" s="11">
         <v>29.83</v>
       </c>
       <c r="D22" s="11">
         <v>12.04537</v>
       </c>
       <c r="E22" s="11">
         <v>3.6669999999999998</v>
       </c>
       <c r="F22" s="11">
         <v>15.21942</v>
       </c>
       <c r="G22" s="12">
         <v>108.69</v>
       </c>
       <c r="H22" s="12">
@@ -5355,72 +5352,72 @@
       <c r="AM22" s="12">
         <v>78.869</v>
       </c>
       <c r="AN22" s="12">
         <v>86.511979999999994</v>
       </c>
       <c r="AO22" s="12">
         <v>3.4311799999999999</v>
       </c>
       <c r="AP22" s="12">
         <v>39.914459999999998</v>
       </c>
       <c r="AQ22" s="12">
         <v>27.004999999999999</v>
       </c>
       <c r="AR22" s="12">
         <v>26.837260000000001</v>
       </c>
       <c r="AS22" s="12">
         <v>2.4073199999999999</v>
       </c>
       <c r="AT22" s="12">
         <v>34.19753</v>
       </c>
       <c r="AU22" s="12">
-        <v>4.0999999999999996</v>
+        <v>8.9</v>
       </c>
       <c r="AV22" s="12">
-        <v>4.3429700000000002</v>
+        <v>8.9759499999999992</v>
       </c>
       <c r="AW22" s="12">
-        <v>1.40072</v>
+        <v>1.5307200000000001</v>
       </c>
       <c r="AX22" s="12">
-        <v>20.797080000000001</v>
+        <v>23.317430000000002</v>
       </c>
       <c r="AY22" s="12">
-        <v>3.633</v>
+        <v>4.4740000000000002</v>
       </c>
       <c r="AZ22" s="12">
-        <v>4.8382100000000001</v>
+        <v>6.0476000000000001</v>
       </c>
       <c r="BA22" s="12">
-        <v>1.4392</v>
+        <v>1.4619599999999999</v>
       </c>
       <c r="BB22" s="12">
-        <v>3.8842599999999998</v>
+        <v>4.43553</v>
       </c>
     </row>
     <row r="23" spans="1:54" ht="56.25">
       <c r="A23" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C23" s="11">
         <v>0</v>
       </c>
       <c r="D23" s="11">
         <v>0</v>
       </c>
       <c r="E23" s="11">
         <v>15.057399999999999</v>
       </c>
       <c r="F23" s="11">
         <v>67.120580000000004</v>
       </c>
       <c r="G23" s="12">
         <v>0</v>
       </c>
       <c r="H23" s="12">
@@ -5525,66 +5522,66 @@
       <c r="AO23" s="12">
         <v>12.34718</v>
       </c>
       <c r="AP23" s="12">
         <v>102.47237</v>
       </c>
       <c r="AQ23" s="12">
         <v>0</v>
       </c>
       <c r="AR23" s="12">
         <v>0</v>
       </c>
       <c r="AS23" s="12">
         <v>12.031879999999999</v>
       </c>
       <c r="AT23" s="12">
         <v>120.91963</v>
       </c>
       <c r="AU23" s="12">
         <v>0</v>
       </c>
       <c r="AV23" s="12">
         <v>0</v>
       </c>
       <c r="AW23" s="12">
-        <v>3.2230799999999999</v>
+        <v>3.7758799999999999</v>
       </c>
       <c r="AX23" s="12">
-        <v>40.520290000000003</v>
+        <v>51.595579999999998</v>
       </c>
       <c r="AY23" s="12">
         <v>0</v>
       </c>
       <c r="AZ23" s="12">
         <v>0</v>
       </c>
       <c r="BA23" s="12">
-        <v>3.3128700000000002</v>
+        <v>4.0330700000000004</v>
       </c>
       <c r="BB23" s="12">
-        <v>42.8508</v>
+        <v>53.489469999999997</v>
       </c>
     </row>
     <row r="24" spans="1:54" ht="56.25">
       <c r="A24" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C24" s="11">
         <v>0</v>
       </c>
       <c r="D24" s="11">
         <v>0</v>
       </c>
       <c r="E24" s="11">
         <v>0.01</v>
       </c>
       <c r="F24" s="11">
         <v>7.9829999999999998E-2</v>
       </c>
       <c r="G24" s="12">
         <v>0</v>
       </c>
       <c r="H24" s="12">
@@ -5689,66 +5686,66 @@
       <c r="AO24" s="12">
         <v>1.714</v>
       </c>
       <c r="AP24" s="12">
         <v>21.203099999999999</v>
       </c>
       <c r="AQ24" s="12">
         <v>0</v>
       </c>
       <c r="AR24" s="12">
         <v>0</v>
       </c>
       <c r="AS24" s="12">
         <v>1.4139999999999999</v>
       </c>
       <c r="AT24" s="12">
         <v>25.96931</v>
       </c>
       <c r="AU24" s="12">
         <v>0</v>
       </c>
       <c r="AV24" s="12">
         <v>0</v>
       </c>
       <c r="AW24" s="12">
-        <v>0.63400000000000001</v>
+        <v>0.80400000000000005</v>
       </c>
       <c r="AX24" s="12">
-        <v>11.43745</v>
+        <v>14.745710000000001</v>
       </c>
       <c r="AY24" s="12">
         <v>0</v>
       </c>
       <c r="AZ24" s="12">
         <v>0</v>
       </c>
       <c r="BA24" s="12">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="BB24" s="12">
-        <v>2.7820900000000002</v>
+        <v>3.22593</v>
       </c>
     </row>
     <row r="25" spans="1:54" ht="33.75">
       <c r="A25" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C25" s="11">
         <v>0</v>
       </c>
       <c r="D25" s="11">
         <v>0</v>
       </c>
       <c r="E25" s="11">
         <v>2285.4845999999998</v>
       </c>
       <c r="F25" s="11">
         <v>762.86410999999998</v>
       </c>
       <c r="G25" s="12">
         <v>0</v>
       </c>
       <c r="H25" s="12">
@@ -5865,54 +5862,54 @@
       <c r="AS25" s="12">
         <v>428.63733999999999</v>
       </c>
       <c r="AT25" s="12">
         <v>282.24592000000001</v>
       </c>
       <c r="AU25" s="12">
         <v>0</v>
       </c>
       <c r="AV25" s="12">
         <v>0</v>
       </c>
       <c r="AW25" s="12">
         <v>425.07254999999998</v>
       </c>
       <c r="AX25" s="12">
         <v>270.99892</v>
       </c>
       <c r="AY25" s="12">
         <v>0</v>
       </c>
       <c r="AZ25" s="12">
         <v>0</v>
       </c>
       <c r="BA25" s="12">
-        <v>5.4971100000000002</v>
+        <v>6.4623299999999997</v>
       </c>
       <c r="BB25" s="12">
-        <v>13.726380000000001</v>
+        <v>16.66311</v>
       </c>
     </row>
     <row r="26" spans="1:54" ht="22.5">
       <c r="A26" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C26" s="11">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="11">
         <v>317.98009999999999</v>
       </c>
       <c r="F26" s="11">
         <v>323.67482000000001</v>
       </c>
       <c r="G26" s="12">
         <v>0</v>
       </c>
       <c r="H26" s="12">
@@ -6017,66 +6014,66 @@
       <c r="AO26" s="12">
         <v>19.82508</v>
       </c>
       <c r="AP26" s="12">
         <v>45.66713</v>
       </c>
       <c r="AQ26" s="12">
         <v>0</v>
       </c>
       <c r="AR26" s="12">
         <v>0</v>
       </c>
       <c r="AS26" s="12">
         <v>3.73732</v>
       </c>
       <c r="AT26" s="12">
         <v>8.5855200000000007</v>
       </c>
       <c r="AU26" s="12">
         <v>0</v>
       </c>
       <c r="AV26" s="12">
         <v>0</v>
       </c>
       <c r="AW26" s="12">
-        <v>1.0346</v>
+        <v>1.3431</v>
       </c>
       <c r="AX26" s="12">
-        <v>2.7507299999999999</v>
+        <v>3.6343399999999999</v>
       </c>
       <c r="AY26" s="12">
         <v>0</v>
       </c>
       <c r="AZ26" s="12">
         <v>0</v>
       </c>
       <c r="BA26" s="12">
-        <v>1.8906499999999999</v>
+        <v>1.9156500000000001</v>
       </c>
       <c r="BB26" s="12">
-        <v>4.0377999999999998</v>
+        <v>4.1592900000000004</v>
       </c>
     </row>
     <row r="27" spans="1:54" ht="56.25">
       <c r="A27" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C27" s="11">
         <v>0</v>
       </c>
       <c r="D27" s="11">
         <v>0</v>
       </c>
       <c r="E27" s="11">
         <v>303.66194999999999</v>
       </c>
       <c r="F27" s="11">
         <v>426.27143000000001</v>
       </c>
       <c r="G27" s="12">
         <v>0</v>
       </c>
       <c r="H27" s="12">
@@ -6181,66 +6178,66 @@
       <c r="AO27" s="12">
         <v>11.653930000000001</v>
       </c>
       <c r="AP27" s="12">
         <v>14.763120000000001</v>
       </c>
       <c r="AQ27" s="12">
         <v>0</v>
       </c>
       <c r="AR27" s="12">
         <v>0</v>
       </c>
       <c r="AS27" s="12">
         <v>32.159979999999997</v>
       </c>
       <c r="AT27" s="12">
         <v>55.698079999999997</v>
       </c>
       <c r="AU27" s="12">
         <v>0</v>
       </c>
       <c r="AV27" s="12">
         <v>0</v>
       </c>
       <c r="AW27" s="12">
-        <v>18.862760000000002</v>
+        <v>21.34205</v>
       </c>
       <c r="AX27" s="12">
-        <v>30.452729999999999</v>
+        <v>36.04795</v>
       </c>
       <c r="AY27" s="12">
         <v>0</v>
       </c>
       <c r="AZ27" s="12">
         <v>0</v>
       </c>
       <c r="BA27" s="12">
-        <v>14.69054</v>
+        <v>15.275090000000001</v>
       </c>
       <c r="BB27" s="12">
-        <v>26.007380000000001</v>
+        <v>27.1142</v>
       </c>
     </row>
     <row r="28" spans="1:54" ht="56.25">
       <c r="A28" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C28" s="11">
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <v>0</v>
       </c>
       <c r="E28" s="11">
         <v>2.7490000000000001</v>
       </c>
       <c r="F28" s="11">
         <v>2.7669999999999999</v>
       </c>
       <c r="G28" s="12">
         <v>0</v>
       </c>
       <c r="H28" s="12">
@@ -6357,54 +6354,54 @@
       <c r="AS28" s="12">
         <v>85.832470000000001</v>
       </c>
       <c r="AT28" s="12">
         <v>118.92982000000001</v>
       </c>
       <c r="AU28" s="12">
         <v>0</v>
       </c>
       <c r="AV28" s="12">
         <v>0</v>
       </c>
       <c r="AW28" s="12">
         <v>23.72438</v>
       </c>
       <c r="AX28" s="12">
         <v>38.871639999999999</v>
       </c>
       <c r="AY28" s="12">
         <v>0</v>
       </c>
       <c r="AZ28" s="12">
         <v>0</v>
       </c>
       <c r="BA28" s="12">
-        <v>41.832540000000002</v>
+        <v>61.824820000000003</v>
       </c>
       <c r="BB28" s="12">
-        <v>55.043390000000002</v>
+        <v>78.466200000000001</v>
       </c>
     </row>
     <row r="29" spans="1:54" ht="32.25" customHeight="1">
       <c r="A29" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C29" s="11">
         <v>20</v>
       </c>
       <c r="D29" s="11">
         <v>55.161299999999997</v>
       </c>
       <c r="E29" s="11">
         <v>3.0310000000000001</v>
       </c>
       <c r="F29" s="11">
         <v>8.91953</v>
       </c>
       <c r="G29" s="12">
         <v>0</v>
       </c>
       <c r="H29" s="12">
@@ -6497,60 +6494,60 @@
       <c r="AK29" s="12">
         <v>40.129869999999997</v>
       </c>
       <c r="AL29" s="12">
         <v>191.59808000000001</v>
       </c>
       <c r="AM29" s="12">
         <v>458.4</v>
       </c>
       <c r="AN29" s="12">
         <v>2994.11582</v>
       </c>
       <c r="AO29" s="12">
         <v>0</v>
       </c>
       <c r="AP29" s="12">
         <v>0</v>
       </c>
       <c r="AQ29" s="12">
         <v>590</v>
       </c>
       <c r="AR29" s="12">
         <v>3570.1212099999998</v>
       </c>
       <c r="AS29" s="12">
-        <v>0</v>
+        <v>0.13</v>
       </c>
       <c r="AT29" s="12">
-        <v>0</v>
+        <v>1.2749999999999999</v>
       </c>
       <c r="AU29" s="12">
-        <v>200</v>
+        <v>260</v>
       </c>
       <c r="AV29" s="12">
-        <v>1205.79025</v>
+        <v>1620.4144899999999</v>
       </c>
       <c r="AW29" s="12">
         <v>0</v>
       </c>
       <c r="AX29" s="12">
         <v>0</v>
       </c>
       <c r="AY29" s="12">
         <v>60</v>
       </c>
       <c r="AZ29" s="12">
         <v>313.95652999999999</v>
       </c>
       <c r="BA29" s="12">
         <v>0</v>
       </c>
       <c r="BB29" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:54">
       <c r="A30" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="10" t="s">
@@ -6661,78 +6658,78 @@
       <c r="AK30" s="12">
         <v>294.64920000000001</v>
       </c>
       <c r="AL30" s="12">
         <v>1487.85762</v>
       </c>
       <c r="AM30" s="12">
         <v>370</v>
       </c>
       <c r="AN30" s="12">
         <v>755.89770999999996</v>
       </c>
       <c r="AO30" s="12">
         <v>447.88002999999998</v>
       </c>
       <c r="AP30" s="12">
         <v>2161.0919699999999</v>
       </c>
       <c r="AQ30" s="12">
         <v>340</v>
       </c>
       <c r="AR30" s="12">
         <v>1150.63373</v>
       </c>
       <c r="AS30" s="12">
-        <v>364.76614999999998</v>
+        <v>396.56882000000002</v>
       </c>
       <c r="AT30" s="12">
-        <v>2086.53087</v>
+        <v>2265.2821300000001</v>
       </c>
       <c r="AU30" s="12">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="AV30" s="12">
-        <v>288.48926</v>
+        <v>356.37205</v>
       </c>
       <c r="AW30" s="12">
-        <v>146.04017999999999</v>
+        <v>198.15797000000001</v>
       </c>
       <c r="AX30" s="12">
-        <v>828.56710999999996</v>
+        <v>1146.4320700000001</v>
       </c>
       <c r="AY30" s="12">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AZ30" s="12">
-        <v>154.31046000000001</v>
+        <v>220.05450999999999</v>
       </c>
       <c r="BA30" s="12">
-        <v>111.38606</v>
+        <v>147.87626</v>
       </c>
       <c r="BB30" s="12">
-        <v>645.82501999999999</v>
+        <v>845.08996999999999</v>
       </c>
     </row>
     <row r="31" spans="1:54">
       <c r="A31" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C31" s="11">
         <v>0</v>
       </c>
       <c r="D31" s="11">
         <v>0</v>
       </c>
       <c r="E31" s="11">
         <v>390.33819999999997</v>
       </c>
       <c r="F31" s="11">
         <v>1440.19688</v>
       </c>
       <c r="G31" s="12">
         <v>0</v>
       </c>
       <c r="H31" s="12">
@@ -8969,66 +8966,66 @@
       <c r="AO44" s="12">
         <v>118.51675</v>
       </c>
       <c r="AP44" s="12">
         <v>140.66789</v>
       </c>
       <c r="AQ44" s="12">
         <v>0</v>
       </c>
       <c r="AR44" s="12">
         <v>0</v>
       </c>
       <c r="AS44" s="12">
         <v>131.24549999999999</v>
       </c>
       <c r="AT44" s="12">
         <v>186.25219999999999</v>
       </c>
       <c r="AU44" s="12">
         <v>0</v>
       </c>
       <c r="AV44" s="12">
         <v>0</v>
       </c>
       <c r="AW44" s="12">
-        <v>64.694500000000005</v>
+        <v>68.344499999999996</v>
       </c>
       <c r="AX44" s="12">
-        <v>89.736180000000004</v>
+        <v>97.050830000000005</v>
       </c>
       <c r="AY44" s="12">
         <v>0</v>
       </c>
       <c r="AZ44" s="12">
         <v>0</v>
       </c>
       <c r="BA44" s="12">
-        <v>55.94</v>
+        <v>66.91</v>
       </c>
       <c r="BB44" s="12">
-        <v>67.127300000000005</v>
+        <v>84.598259999999996</v>
       </c>
     </row>
     <row r="45" spans="1:54" ht="45">
       <c r="A45" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C45" s="11">
         <v>0</v>
       </c>
       <c r="D45" s="11">
         <v>0</v>
       </c>
       <c r="E45" s="11">
         <v>18.212389999999999</v>
       </c>
       <c r="F45" s="11">
         <v>22.5243</v>
       </c>
       <c r="G45" s="12">
         <v>0</v>
       </c>
       <c r="H45" s="12">
@@ -9297,66 +9294,66 @@
       <c r="AO46" s="12">
         <v>0.55191000000000001</v>
       </c>
       <c r="AP46" s="12">
         <v>3.0412400000000002</v>
       </c>
       <c r="AQ46" s="12">
         <v>0</v>
       </c>
       <c r="AR46" s="12">
         <v>0</v>
       </c>
       <c r="AS46" s="12">
         <v>0.85843999999999998</v>
       </c>
       <c r="AT46" s="12">
         <v>2.8799800000000002</v>
       </c>
       <c r="AU46" s="12">
         <v>0</v>
       </c>
       <c r="AV46" s="12">
         <v>0</v>
       </c>
       <c r="AW46" s="12">
-        <v>7.7869999999999995E-2</v>
+        <v>9.3990000000000004E-2</v>
       </c>
       <c r="AX46" s="12">
-        <v>0.75517000000000001</v>
+        <v>0.90683999999999998</v>
       </c>
       <c r="AY46" s="12">
         <v>0</v>
       </c>
       <c r="AZ46" s="12">
         <v>0</v>
       </c>
       <c r="BA46" s="12">
-        <v>0.39223000000000002</v>
+        <v>0.40250000000000002</v>
       </c>
       <c r="BB46" s="12">
-        <v>1.0138499999999999</v>
+        <v>1.1252</v>
       </c>
     </row>
     <row r="47" spans="1:54" ht="22.5">
       <c r="A47" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C47" s="11">
         <v>128.87799999999999</v>
       </c>
       <c r="D47" s="11">
         <v>20.532789999999999</v>
       </c>
       <c r="E47" s="11">
         <v>27.60416</v>
       </c>
       <c r="F47" s="11">
         <v>19.663350000000001</v>
       </c>
       <c r="G47" s="12">
         <v>43.551000000000002</v>
       </c>
       <c r="H47" s="12">
@@ -9473,54 +9470,54 @@
       <c r="AS47" s="12">
         <v>568.78560000000004</v>
       </c>
       <c r="AT47" s="12">
         <v>149.85504</v>
       </c>
       <c r="AU47" s="12">
         <v>0</v>
       </c>
       <c r="AV47" s="12">
         <v>0</v>
       </c>
       <c r="AW47" s="12">
         <v>94.023600000000002</v>
       </c>
       <c r="AX47" s="12">
         <v>45.260339999999999</v>
       </c>
       <c r="AY47" s="12">
         <v>0</v>
       </c>
       <c r="AZ47" s="12">
         <v>0</v>
       </c>
       <c r="BA47" s="12">
-        <v>5350.7052000000003</v>
+        <v>5507.2551999999996</v>
       </c>
       <c r="BB47" s="12">
-        <v>1059.1690100000001</v>
+        <v>1089.5640100000001</v>
       </c>
     </row>
     <row r="48" spans="1:54" ht="56.25">
       <c r="A48" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C48" s="11">
         <v>0</v>
       </c>
       <c r="D48" s="11">
         <v>0</v>
       </c>
       <c r="E48" s="11">
         <v>0</v>
       </c>
       <c r="F48" s="11">
         <v>0</v>
       </c>
       <c r="G48" s="12">
         <v>0</v>
       </c>
       <c r="H48" s="12">
@@ -9643,51 +9640,51 @@
       <c r="AU48" s="12">
         <v>0</v>
       </c>
       <c r="AV48" s="12">
         <v>0</v>
       </c>
       <c r="AW48" s="12">
         <v>0</v>
       </c>
       <c r="AX48" s="12">
         <v>0</v>
       </c>
       <c r="AY48" s="12">
         <v>0</v>
       </c>
       <c r="AZ48" s="12">
         <v>0</v>
       </c>
       <c r="BA48" s="12">
         <v>0</v>
       </c>
       <c r="BB48" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:54" ht="22.5">
+    <row r="49" spans="1:54" ht="33.75">
       <c r="A49" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C49" s="11">
         <v>0</v>
       </c>
       <c r="D49" s="11">
         <v>0</v>
       </c>
       <c r="E49" s="11">
         <v>1.13687</v>
       </c>
       <c r="F49" s="11">
         <v>11.984260000000001</v>
       </c>
       <c r="G49" s="12">
         <v>252.89500000000001</v>
       </c>
       <c r="H49" s="12">
         <v>206.34100000000001</v>
       </c>
       <c r="I49" s="12">
@@ -9789,66 +9786,66 @@
       <c r="AO49" s="12">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="AP49" s="12">
         <v>0.40851999999999999</v>
       </c>
       <c r="AQ49" s="12">
         <v>4.5359999999999996</v>
       </c>
       <c r="AR49" s="12">
         <v>3.4782199999999999</v>
       </c>
       <c r="AS49" s="12">
         <v>0.74951999999999996</v>
       </c>
       <c r="AT49" s="12">
         <v>0.32871</v>
       </c>
       <c r="AU49" s="12">
         <v>4.5359999999999996</v>
       </c>
       <c r="AV49" s="12">
         <v>3.4782199999999999</v>
       </c>
       <c r="AW49" s="12">
-        <v>0.72328000000000003</v>
+        <v>0.72616000000000003</v>
       </c>
       <c r="AX49" s="12">
-        <v>0.19197</v>
+        <v>0.20562</v>
       </c>
       <c r="AY49" s="12">
         <v>0</v>
       </c>
       <c r="AZ49" s="12">
         <v>0</v>
       </c>
       <c r="BA49" s="12">
-        <v>2.0160000000000001E-2</v>
+        <v>2.1600000000000001E-2</v>
       </c>
       <c r="BB49" s="12">
-        <v>0.11806999999999999</v>
+        <v>0.12689</v>
       </c>
     </row>
     <row r="50" spans="1:54" ht="22.5">
       <c r="A50" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C50" s="11">
         <v>510.14760000000001</v>
       </c>
       <c r="D50" s="11">
         <v>178.15164999999999</v>
       </c>
       <c r="E50" s="11">
         <v>4543.3990000000003</v>
       </c>
       <c r="F50" s="11">
         <v>174.9092</v>
       </c>
       <c r="G50" s="12">
         <v>950.12800000000004</v>
       </c>
       <c r="H50" s="12">
@@ -9941,66 +9938,66 @@
       <c r="AK50" s="12">
         <v>100.75292</v>
       </c>
       <c r="AL50" s="12">
         <v>33.963090000000001</v>
       </c>
       <c r="AM50" s="12">
         <v>35.5976</v>
       </c>
       <c r="AN50" s="12">
         <v>47.648389999999999</v>
       </c>
       <c r="AO50" s="12">
         <v>190.32400000000001</v>
       </c>
       <c r="AP50" s="12">
         <v>341.17471</v>
       </c>
       <c r="AQ50" s="12">
         <v>115.61960000000001</v>
       </c>
       <c r="AR50" s="12">
         <v>70.618229999999997</v>
       </c>
       <c r="AS50" s="12">
-        <v>329.2561</v>
+        <v>349.26310000000001</v>
       </c>
       <c r="AT50" s="12">
-        <v>232.52762000000001</v>
+        <v>270.46462000000002</v>
       </c>
       <c r="AU50" s="12">
         <v>88.019599999999997</v>
       </c>
       <c r="AV50" s="12">
         <v>49.635420000000003</v>
       </c>
       <c r="AW50" s="12">
-        <v>61.164000000000001</v>
+        <v>271.16399999999999</v>
       </c>
       <c r="AX50" s="12">
-        <v>152.57905</v>
+        <v>156.50470000000001</v>
       </c>
       <c r="AY50" s="12">
         <v>6.5</v>
       </c>
       <c r="AZ50" s="12">
         <v>8.4987399999999997</v>
       </c>
       <c r="BA50" s="12">
         <v>0</v>
       </c>
       <c r="BB50" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:54">
       <c r="A51" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C51" s="11">
         <v>0</v>
       </c>
       <c r="D51" s="11">
@@ -10099,84 +10096,84 @@
       <c r="AI51" s="12">
         <v>0</v>
       </c>
       <c r="AJ51" s="12">
         <v>0</v>
       </c>
       <c r="AK51" s="12">
         <v>630.82920000000001</v>
       </c>
       <c r="AL51" s="12">
         <v>775.92690000000005</v>
       </c>
       <c r="AM51" s="12">
         <v>0</v>
       </c>
       <c r="AN51" s="12">
         <v>0</v>
       </c>
       <c r="AO51" s="12">
         <v>0</v>
       </c>
       <c r="AP51" s="12">
         <v>0</v>
       </c>
       <c r="AQ51" s="12">
+        <v>0</v>
+      </c>
+      <c r="AR51" s="12">
+        <v>0</v>
+      </c>
+      <c r="AS51" s="12">
         <v>72.320999999999998</v>
       </c>
-      <c r="AR51" s="12">
+      <c r="AT51" s="12">
         <v>76.477999999999994</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AU51" s="12">
         <v>0</v>
       </c>
       <c r="AV51" s="12">
         <v>0</v>
       </c>
       <c r="AW51" s="12">
         <v>0</v>
       </c>
       <c r="AX51" s="12">
         <v>0</v>
       </c>
       <c r="AY51" s="12">
         <v>38.988</v>
       </c>
       <c r="AZ51" s="12">
         <v>41.177999999999997</v>
       </c>
       <c r="BA51" s="12">
-        <v>0</v>
+        <v>43.176000000000002</v>
       </c>
       <c r="BB51" s="12">
-        <v>0</v>
+        <v>31.065999999999999</v>
       </c>
     </row>
     <row r="52" spans="1:54" ht="22.5">
       <c r="A52" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>179</v>
       </c>
       <c r="C52" s="11">
         <v>2098.6509999999998</v>
       </c>
       <c r="D52" s="11">
         <v>478.07074999999998</v>
       </c>
       <c r="E52" s="11">
         <v>0</v>
       </c>
       <c r="F52" s="11">
         <v>0</v>
       </c>
       <c r="G52" s="12">
         <v>4227.3729999999996</v>
       </c>
       <c r="H52" s="12">
@@ -10609,66 +10606,66 @@
       <c r="AO54" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="AP54" s="12">
         <v>1.30446</v>
       </c>
       <c r="AQ54" s="12">
         <v>468</v>
       </c>
       <c r="AR54" s="12">
         <v>205.94057000000001</v>
       </c>
       <c r="AS54" s="12">
         <v>0.22</v>
       </c>
       <c r="AT54" s="12">
         <v>1.0201899999999999</v>
       </c>
       <c r="AU54" s="12">
         <v>7</v>
       </c>
       <c r="AV54" s="12">
         <v>1.86025</v>
       </c>
       <c r="AW54" s="12">
+        <v>0.12</v>
+      </c>
+      <c r="AX54" s="12">
+        <v>0.53771000000000002</v>
+      </c>
+      <c r="AY54" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ54" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA54" s="12">
         <v>0.1</v>
       </c>
-      <c r="AX54" s="12">
-[...10 lines deleted...]
-      </c>
       <c r="BB54" s="12">
-        <v>0.40745999999999999</v>
+        <v>0.51046000000000002</v>
       </c>
     </row>
     <row r="55" spans="1:54" ht="22.5">
       <c r="A55" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C55" s="11">
         <v>54.997999999999998</v>
       </c>
       <c r="D55" s="11">
         <v>6.1249799999999999</v>
       </c>
       <c r="E55" s="11">
         <v>0</v>
       </c>
       <c r="F55" s="11">
         <v>0</v>
       </c>
       <c r="G55" s="12">
         <v>1110.356</v>
       </c>
       <c r="H55" s="12">
@@ -11277,57 +11274,57 @@
       <c r="AS58" s="12">
         <v>0.1</v>
       </c>
       <c r="AT58" s="12">
         <v>0.49926999999999999</v>
       </c>
       <c r="AU58" s="12">
         <v>0</v>
       </c>
       <c r="AV58" s="12">
         <v>0</v>
       </c>
       <c r="AW58" s="12">
         <v>0</v>
       </c>
       <c r="AX58" s="12">
         <v>0</v>
       </c>
       <c r="AY58" s="12">
         <v>0</v>
       </c>
       <c r="AZ58" s="12">
         <v>0</v>
       </c>
       <c r="BA58" s="12">
-        <v>0.38</v>
+        <v>0.48</v>
       </c>
       <c r="BB58" s="12">
-        <v>2.0636800000000002</v>
+        <v>2.6486399999999999</v>
       </c>
     </row>
-    <row r="59" spans="1:54" ht="33.75">
+    <row r="59" spans="1:54" ht="45">
       <c r="A59" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C59" s="11">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="D59" s="11">
         <v>1.66E-2</v>
       </c>
       <c r="E59" s="11">
         <v>0.72552000000000005</v>
       </c>
       <c r="F59" s="11">
         <v>2.04948</v>
       </c>
       <c r="G59" s="12">
         <v>0</v>
       </c>
       <c r="H59" s="12">
         <v>0</v>
       </c>
       <c r="I59" s="12">
@@ -11429,66 +11426,66 @@
       <c r="AO59" s="12">
         <v>37.377000000000002</v>
       </c>
       <c r="AP59" s="12">
         <v>87.702830000000006</v>
       </c>
       <c r="AQ59" s="12">
         <v>0</v>
       </c>
       <c r="AR59" s="12">
         <v>0</v>
       </c>
       <c r="AS59" s="12">
         <v>37.161000000000001</v>
       </c>
       <c r="AT59" s="12">
         <v>113.37313</v>
       </c>
       <c r="AU59" s="12">
         <v>0</v>
       </c>
       <c r="AV59" s="12">
         <v>0</v>
       </c>
       <c r="AW59" s="12">
-        <v>18.036999999999999</v>
+        <v>18.556999999999999</v>
       </c>
       <c r="AX59" s="12">
-        <v>54.278170000000003</v>
+        <v>57.053910000000002</v>
       </c>
       <c r="AY59" s="12">
         <v>0</v>
       </c>
       <c r="AZ59" s="12">
         <v>0</v>
       </c>
       <c r="BA59" s="12">
-        <v>15.662000000000001</v>
+        <v>19.744</v>
       </c>
       <c r="BB59" s="12">
-        <v>44.96698</v>
+        <v>60.173639999999999</v>
       </c>
     </row>
     <row r="60" spans="1:54" ht="45">
       <c r="A60" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C60" s="11">
         <v>0</v>
       </c>
       <c r="D60" s="11">
         <v>0</v>
       </c>
       <c r="E60" s="11">
         <v>3.4799999999999998E-2</v>
       </c>
       <c r="F60" s="11">
         <v>0.10145</v>
       </c>
       <c r="G60" s="12">
         <v>0</v>
       </c>
       <c r="H60" s="12">
@@ -12073,78 +12070,78 @@
       <c r="AK63" s="12">
         <v>7.7148899999999996</v>
       </c>
       <c r="AL63" s="12">
         <v>57.669330000000002</v>
       </c>
       <c r="AM63" s="12">
         <v>0</v>
       </c>
       <c r="AN63" s="12">
         <v>0</v>
       </c>
       <c r="AO63" s="12">
         <v>10.186310000000001</v>
       </c>
       <c r="AP63" s="12">
         <v>78.202430000000007</v>
       </c>
       <c r="AQ63" s="12">
         <v>0</v>
       </c>
       <c r="AR63" s="12">
         <v>0</v>
       </c>
       <c r="AS63" s="12">
-        <v>10.51681</v>
+        <v>10.520860000000001</v>
       </c>
       <c r="AT63" s="12">
         <v>108.66978</v>
       </c>
       <c r="AU63" s="12">
         <v>0</v>
       </c>
       <c r="AV63" s="12">
         <v>0</v>
       </c>
       <c r="AW63" s="12">
-        <v>3.6149900000000001</v>
+        <v>4.4650600000000003</v>
       </c>
       <c r="AX63" s="12">
-        <v>34.974829999999997</v>
+        <v>44.212139999999998</v>
       </c>
       <c r="AY63" s="12">
         <v>0</v>
       </c>
       <c r="AZ63" s="12">
         <v>0</v>
       </c>
       <c r="BA63" s="12">
-        <v>1.8246199999999999</v>
+        <v>2.5444200000000001</v>
       </c>
       <c r="BB63" s="12">
-        <v>21.877120000000001</v>
+        <v>27.778099999999998</v>
       </c>
     </row>
     <row r="64" spans="1:54">
       <c r="A64" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C64" s="11">
         <v>0</v>
       </c>
       <c r="D64" s="11">
         <v>0</v>
       </c>
       <c r="E64" s="11">
         <v>8.9885099999999998</v>
       </c>
       <c r="F64" s="11">
         <v>106.70862</v>
       </c>
       <c r="G64" s="12">
         <v>0</v>
       </c>
       <c r="H64" s="12">
@@ -12249,66 +12246,66 @@
       <c r="AO64" s="12">
         <v>14.66962</v>
       </c>
       <c r="AP64" s="12">
         <v>110.52822999999999</v>
       </c>
       <c r="AQ64" s="12">
         <v>0</v>
       </c>
       <c r="AR64" s="12">
         <v>0</v>
       </c>
       <c r="AS64" s="12">
         <v>12.403359999999999</v>
       </c>
       <c r="AT64" s="12">
         <v>102.31314</v>
       </c>
       <c r="AU64" s="12">
         <v>0</v>
       </c>
       <c r="AV64" s="12">
         <v>0</v>
       </c>
       <c r="AW64" s="12">
-        <v>7.1186999999999996</v>
+        <v>7.4510500000000004</v>
       </c>
       <c r="AX64" s="12">
-        <v>57.158259999999999</v>
+        <v>59.854050000000001</v>
       </c>
       <c r="AY64" s="12">
         <v>0</v>
       </c>
       <c r="AZ64" s="12">
         <v>0</v>
       </c>
       <c r="BA64" s="12">
-        <v>2.4371800000000001</v>
+        <v>2.5950799999999998</v>
       </c>
       <c r="BB64" s="12">
-        <v>29.74953</v>
+        <v>31.220870000000001</v>
       </c>
     </row>
     <row r="65" spans="1:54">
       <c r="A65" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C65" s="11">
         <v>0</v>
       </c>
       <c r="D65" s="11">
         <v>0</v>
       </c>
       <c r="E65" s="11">
         <v>0</v>
       </c>
       <c r="F65" s="11">
         <v>0</v>
       </c>
       <c r="G65" s="12">
         <v>0</v>
       </c>
       <c r="H65" s="12">
@@ -12577,66 +12574,66 @@
       <c r="AO66" s="12">
         <v>1.3060400000000001</v>
       </c>
       <c r="AP66" s="12">
         <v>8.3542100000000001</v>
       </c>
       <c r="AQ66" s="12">
         <v>0</v>
       </c>
       <c r="AR66" s="12">
         <v>0</v>
       </c>
       <c r="AS66" s="12">
         <v>0.94440000000000002</v>
       </c>
       <c r="AT66" s="12">
         <v>6.5401600000000002</v>
       </c>
       <c r="AU66" s="12">
         <v>0</v>
       </c>
       <c r="AV66" s="12">
         <v>0</v>
       </c>
       <c r="AW66" s="12">
-        <v>0.44840000000000002</v>
+        <v>0.51661999999999997</v>
       </c>
       <c r="AX66" s="12">
-        <v>2.8465500000000001</v>
+        <v>3.4214899999999999</v>
       </c>
       <c r="AY66" s="12">
         <v>0</v>
       </c>
       <c r="AZ66" s="12">
         <v>0</v>
       </c>
       <c r="BA66" s="12">
-        <v>0.23341999999999999</v>
+        <v>0.28583999999999998</v>
       </c>
       <c r="BB66" s="12">
-        <v>1.78793</v>
+        <v>2.09104</v>
       </c>
     </row>
     <row r="67" spans="1:54">
       <c r="A67" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C67" s="11">
         <v>0</v>
       </c>
       <c r="D67" s="11">
         <v>0</v>
       </c>
       <c r="E67" s="11">
         <v>0</v>
       </c>
       <c r="F67" s="11">
         <v>0</v>
       </c>
       <c r="G67" s="12">
         <v>0</v>
       </c>
       <c r="H67" s="12">
@@ -12905,66 +12902,66 @@
       <c r="AO68" s="12">
         <v>5.3400000000000003E-2</v>
       </c>
       <c r="AP68" s="12">
         <v>0.36697999999999997</v>
       </c>
       <c r="AQ68" s="12">
         <v>0</v>
       </c>
       <c r="AR68" s="12">
         <v>0</v>
       </c>
       <c r="AS68" s="12">
         <v>6.0400000000000002E-2</v>
       </c>
       <c r="AT68" s="12">
         <v>0.39290000000000003</v>
       </c>
       <c r="AU68" s="12">
         <v>0</v>
       </c>
       <c r="AV68" s="12">
         <v>0</v>
       </c>
       <c r="AW68" s="12">
-        <v>0.02</v>
+        <v>2.52E-2</v>
       </c>
       <c r="AX68" s="12">
-        <v>0.13918</v>
+        <v>0.17463999999999999</v>
       </c>
       <c r="AY68" s="12">
         <v>0</v>
       </c>
       <c r="AZ68" s="12">
         <v>0</v>
       </c>
       <c r="BA68" s="12">
-        <v>1.4800000000000001E-2</v>
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="BB68" s="12">
-        <v>0.10605000000000001</v>
+        <v>0.12931000000000001</v>
       </c>
     </row>
     <row r="69" spans="1:54">
       <c r="A69" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C69" s="11">
         <v>0</v>
       </c>
       <c r="D69" s="11">
         <v>0</v>
       </c>
       <c r="E69" s="11">
         <v>0.27900000000000003</v>
       </c>
       <c r="F69" s="11">
         <v>5.0015099999999997</v>
       </c>
       <c r="G69" s="12">
         <v>0</v>
       </c>
       <c r="H69" s="12">
@@ -13069,66 +13066,66 @@
       <c r="AO69" s="12">
         <v>0.13017000000000001</v>
       </c>
       <c r="AP69" s="12">
         <v>2.50786</v>
       </c>
       <c r="AQ69" s="12">
         <v>0</v>
       </c>
       <c r="AR69" s="12">
         <v>0</v>
       </c>
       <c r="AS69" s="12">
         <v>0.1484</v>
       </c>
       <c r="AT69" s="12">
         <v>2.6814399999999998</v>
       </c>
       <c r="AU69" s="12">
         <v>0</v>
       </c>
       <c r="AV69" s="12">
         <v>0</v>
       </c>
       <c r="AW69" s="12">
-        <v>4.8719999999999999E-2</v>
+        <v>5.7680000000000002E-2</v>
       </c>
       <c r="AX69" s="12">
-        <v>0.93466000000000005</v>
+        <v>1.10487</v>
       </c>
       <c r="AY69" s="12">
         <v>0</v>
       </c>
       <c r="AZ69" s="12">
         <v>0</v>
       </c>
       <c r="BA69" s="12">
-        <v>4.088E-2</v>
+        <v>5.04E-2</v>
       </c>
       <c r="BB69" s="12">
-        <v>0.87443000000000004</v>
+        <v>1.0755699999999999</v>
       </c>
     </row>
     <row r="70" spans="1:54">
       <c r="A70" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C70" s="11">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="D70" s="11">
         <v>4.1230000000000003E-2</v>
       </c>
       <c r="E70" s="11">
         <v>7.2749999999999995E-2</v>
       </c>
       <c r="F70" s="11">
         <v>0.77236000000000005</v>
       </c>
       <c r="G70" s="12">
         <v>5.7000000000000002E-3</v>
       </c>
       <c r="H70" s="12">
@@ -13245,54 +13242,54 @@
       <c r="AS70" s="12">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="AT70" s="12">
         <v>0.13102</v>
       </c>
       <c r="AU70" s="12">
         <v>0</v>
       </c>
       <c r="AV70" s="12">
         <v>0</v>
       </c>
       <c r="AW70" s="12">
         <v>0.01</v>
       </c>
       <c r="AX70" s="12">
         <v>9.3450000000000005E-2</v>
       </c>
       <c r="AY70" s="12">
         <v>0</v>
       </c>
       <c r="AZ70" s="12">
         <v>0</v>
       </c>
       <c r="BA70" s="12">
-        <v>5.0000000000000001E-3</v>
+        <v>0.01</v>
       </c>
       <c r="BB70" s="12">
-        <v>3.8809999999999997E-2</v>
+        <v>7.9640000000000002E-2</v>
       </c>
     </row>
     <row r="71" spans="1:54" ht="33.75">
       <c r="A71" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C71" s="11">
         <v>0.29899999999999999</v>
       </c>
       <c r="D71" s="11">
         <v>1.3820000000000001E-2</v>
       </c>
       <c r="E71" s="11">
         <v>0.56200000000000006</v>
       </c>
       <c r="F71" s="11">
         <v>1.9936100000000001</v>
       </c>
       <c r="G71" s="12">
         <v>2.7000000000000001E-3</v>
       </c>
       <c r="H71" s="12">
@@ -13397,66 +13394,66 @@
       <c r="AO71" s="12">
         <v>0.26928999999999997</v>
       </c>
       <c r="AP71" s="12">
         <v>0.54107000000000005</v>
       </c>
       <c r="AQ71" s="12">
         <v>0</v>
       </c>
       <c r="AR71" s="12">
         <v>0</v>
       </c>
       <c r="AS71" s="12">
         <v>0.19767999999999999</v>
       </c>
       <c r="AT71" s="12">
         <v>0.37658000000000003</v>
       </c>
       <c r="AU71" s="12">
         <v>0</v>
       </c>
       <c r="AV71" s="12">
         <v>0</v>
       </c>
       <c r="AW71" s="12">
-        <v>0.12284</v>
+        <v>0.12676000000000001</v>
       </c>
       <c r="AX71" s="12">
-        <v>0.17913000000000001</v>
+        <v>0.19807</v>
       </c>
       <c r="AY71" s="12">
         <v>0</v>
       </c>
       <c r="AZ71" s="12">
         <v>0</v>
       </c>
       <c r="BA71" s="12">
-        <v>7.3679999999999995E-2</v>
+        <v>7.5999999999999998E-2</v>
       </c>
       <c r="BB71" s="12">
-        <v>0.14842</v>
+        <v>0.16214999999999999</v>
       </c>
     </row>
     <row r="72" spans="1:54" ht="22.5">
       <c r="A72" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C72" s="11">
         <v>3.3871500000000001</v>
       </c>
       <c r="D72" s="11">
         <v>0.77705000000000002</v>
       </c>
       <c r="E72" s="11">
         <v>2.4918499999999999</v>
       </c>
       <c r="F72" s="11">
         <v>19.10754</v>
       </c>
       <c r="G72" s="12">
         <v>0.20635000000000001</v>
       </c>
       <c r="H72" s="12">
@@ -13561,66 +13558,66 @@
       <c r="AO72" s="12">
         <v>1.88554</v>
       </c>
       <c r="AP72" s="12">
         <v>12.03082</v>
       </c>
       <c r="AQ72" s="12">
         <v>0</v>
       </c>
       <c r="AR72" s="12">
         <v>0</v>
       </c>
       <c r="AS72" s="12">
         <v>0.66757</v>
       </c>
       <c r="AT72" s="12">
         <v>5.6832399999999996</v>
       </c>
       <c r="AU72" s="12">
         <v>0</v>
       </c>
       <c r="AV72" s="12">
         <v>0</v>
       </c>
       <c r="AW72" s="12">
-        <v>0.30395</v>
+        <v>0.34011000000000002</v>
       </c>
       <c r="AX72" s="12">
-        <v>2.5466899999999999</v>
+        <v>2.81793</v>
       </c>
       <c r="AY72" s="12">
         <v>0</v>
       </c>
       <c r="AZ72" s="12">
         <v>0</v>
       </c>
       <c r="BA72" s="12">
-        <v>0.21814</v>
+        <v>0.31812000000000001</v>
       </c>
       <c r="BB72" s="12">
-        <v>2.1644800000000002</v>
+        <v>3.2765399999999998</v>
       </c>
     </row>
     <row r="73" spans="1:54">
       <c r="A73" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C73" s="11">
         <v>2983.47</v>
       </c>
       <c r="D73" s="11">
         <v>779.28408000000002</v>
       </c>
       <c r="E73" s="11">
         <v>130.80099999999999</v>
       </c>
       <c r="F73" s="11">
         <v>43.022959999999998</v>
       </c>
       <c r="G73" s="12">
         <v>1953.44</v>
       </c>
       <c r="H73" s="12">
@@ -13719,72 +13716,72 @@
       <c r="AM73" s="12">
         <v>676</v>
       </c>
       <c r="AN73" s="12">
         <v>297.16879999999998</v>
       </c>
       <c r="AO73" s="12">
         <v>1255.9667999999999</v>
       </c>
       <c r="AP73" s="12">
         <v>345.6771</v>
       </c>
       <c r="AQ73" s="12">
         <v>812.8</v>
       </c>
       <c r="AR73" s="12">
         <v>357.72</v>
       </c>
       <c r="AS73" s="12">
         <v>324.25599999999997</v>
       </c>
       <c r="AT73" s="12">
         <v>120.38724999999999</v>
       </c>
       <c r="AU73" s="12">
-        <v>338.4</v>
+        <v>406</v>
       </c>
       <c r="AV73" s="12">
-        <v>148.89599999999999</v>
+        <v>178.72800000000001</v>
       </c>
       <c r="AW73" s="12">
-        <v>181.98599999999999</v>
+        <v>187.29400000000001</v>
       </c>
       <c r="AX73" s="12">
-        <v>65.456760000000003</v>
+        <v>68.013450000000006</v>
       </c>
       <c r="AY73" s="12">
         <v>338.8</v>
       </c>
       <c r="AZ73" s="12">
         <v>152.53995</v>
       </c>
       <c r="BA73" s="12">
-        <v>77.233999999999995</v>
+        <v>92.36</v>
       </c>
       <c r="BB73" s="12">
-        <v>35.124969999999998</v>
+        <v>42.098730000000003</v>
       </c>
     </row>
     <row r="74" spans="1:54" ht="22.5">
       <c r="A74" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C74" s="11">
         <v>136</v>
       </c>
       <c r="D74" s="11">
         <v>21.2</v>
       </c>
       <c r="E74" s="11">
         <v>0.09</v>
       </c>
       <c r="F74" s="11">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="G74" s="12">
         <v>476</v>
       </c>
       <c r="H74" s="12">
@@ -13883,54 +13880,54 @@
       <c r="AM74" s="12">
         <v>0</v>
       </c>
       <c r="AN74" s="12">
         <v>0</v>
       </c>
       <c r="AO74" s="12">
         <v>20.754000000000001</v>
       </c>
       <c r="AP74" s="12">
         <v>5.3044500000000001</v>
       </c>
       <c r="AQ74" s="12">
         <v>335.2</v>
       </c>
       <c r="AR74" s="12">
         <v>92.061999999999998</v>
       </c>
       <c r="AS74" s="12">
         <v>0.67500000000000004</v>
       </c>
       <c r="AT74" s="12">
         <v>0.97413000000000005</v>
       </c>
       <c r="AU74" s="12">
-        <v>200.6</v>
+        <v>267.39999999999998</v>
       </c>
       <c r="AV74" s="12">
-        <v>56.213000000000001</v>
+        <v>74.441000000000003</v>
       </c>
       <c r="AW74" s="12">
         <v>0.59499999999999997</v>
       </c>
       <c r="AX74" s="12">
         <v>0.90822000000000003</v>
       </c>
       <c r="AY74" s="12">
         <v>0</v>
       </c>
       <c r="AZ74" s="12">
         <v>0</v>
       </c>
       <c r="BA74" s="12">
         <v>0</v>
       </c>
       <c r="BB74" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:54">
       <c r="A75" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B75" s="10" t="s">
@@ -14053,66 +14050,66 @@
       <c r="AO75" s="12">
         <v>700.99950000000001</v>
       </c>
       <c r="AP75" s="12">
         <v>247.14627999999999</v>
       </c>
       <c r="AQ75" s="12">
         <v>0</v>
       </c>
       <c r="AR75" s="12">
         <v>0</v>
       </c>
       <c r="AS75" s="12">
         <v>537.4982</v>
       </c>
       <c r="AT75" s="12">
         <v>202.42006000000001</v>
       </c>
       <c r="AU75" s="12">
         <v>0</v>
       </c>
       <c r="AV75" s="12">
         <v>0</v>
       </c>
       <c r="AW75" s="12">
-        <v>172.99199999999999</v>
+        <v>203.09200000000001</v>
       </c>
       <c r="AX75" s="12">
-        <v>66.100980000000007</v>
+        <v>75.859039999999993</v>
       </c>
       <c r="AY75" s="12">
         <v>0</v>
       </c>
       <c r="AZ75" s="12">
         <v>0</v>
       </c>
       <c r="BA75" s="12">
-        <v>935.12480000000005</v>
+        <v>965.25279999999998</v>
       </c>
       <c r="BB75" s="12">
-        <v>372.86349000000001</v>
+        <v>383.63261999999997</v>
       </c>
     </row>
     <row r="76" spans="1:54" ht="45">
       <c r="A76" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>203</v>
       </c>
       <c r="C76" s="11">
         <v>136</v>
       </c>
       <c r="D76" s="11">
         <v>58.238999999999997</v>
       </c>
       <c r="E76" s="11">
         <v>684.10216000000003</v>
       </c>
       <c r="F76" s="11">
         <v>384.67631999999998</v>
       </c>
       <c r="G76" s="12">
         <v>0</v>
       </c>
       <c r="H76" s="12">
@@ -14205,78 +14202,78 @@
       <c r="AK76" s="12">
         <v>985.90832</v>
       </c>
       <c r="AL76" s="12">
         <v>526.20241999999996</v>
       </c>
       <c r="AM76" s="12">
         <v>0</v>
       </c>
       <c r="AN76" s="12">
         <v>0</v>
       </c>
       <c r="AO76" s="12">
         <v>1959.6048000000001</v>
       </c>
       <c r="AP76" s="12">
         <v>324.71836999999999</v>
       </c>
       <c r="AQ76" s="12">
         <v>0</v>
       </c>
       <c r="AR76" s="12">
         <v>0</v>
       </c>
       <c r="AS76" s="12">
-        <v>693.81500000000005</v>
+        <v>693.7079</v>
       </c>
       <c r="AT76" s="12">
         <v>392.17308000000003</v>
       </c>
       <c r="AU76" s="12">
         <v>0</v>
       </c>
       <c r="AV76" s="12">
         <v>0</v>
       </c>
       <c r="AW76" s="12">
-        <v>231.6318</v>
+        <v>254.7766</v>
       </c>
       <c r="AX76" s="12">
-        <v>123.53864</v>
+        <v>141.21127000000001</v>
       </c>
       <c r="AY76" s="12">
         <v>0</v>
       </c>
       <c r="AZ76" s="12">
         <v>0</v>
       </c>
       <c r="BA76" s="12">
-        <v>231.1302</v>
+        <v>275.29219999999998</v>
       </c>
       <c r="BB76" s="12">
-        <v>127.73079</v>
+        <v>158.36653000000001</v>
       </c>
     </row>
     <row r="77" spans="1:54" ht="22.5">
       <c r="A77" s="6" t="s">
         <v>70</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C77" s="11">
         <v>0</v>
       </c>
       <c r="D77" s="11">
         <v>0</v>
       </c>
       <c r="E77" s="11">
         <v>0.5</v>
       </c>
       <c r="F77" s="11">
         <v>1.2239</v>
       </c>
       <c r="G77" s="12">
         <v>0</v>
       </c>
       <c r="H77" s="12">
@@ -14393,54 +14390,54 @@
       <c r="AS77" s="12">
         <v>0.36</v>
       </c>
       <c r="AT77" s="12">
         <v>1.3287</v>
       </c>
       <c r="AU77" s="12">
         <v>0</v>
       </c>
       <c r="AV77" s="12">
         <v>0</v>
       </c>
       <c r="AW77" s="12">
         <v>0.14000000000000001</v>
       </c>
       <c r="AX77" s="12">
         <v>0.56799999999999995</v>
       </c>
       <c r="AY77" s="12">
         <v>0</v>
       </c>
       <c r="AZ77" s="12">
         <v>0</v>
       </c>
       <c r="BA77" s="12">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="BB77" s="12">
-        <v>0.33567999999999998</v>
+        <v>0.45096999999999998</v>
       </c>
     </row>
     <row r="78" spans="1:54" ht="45">
       <c r="A78" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>205</v>
       </c>
       <c r="C78" s="11">
         <v>0</v>
       </c>
       <c r="D78" s="11">
         <v>0</v>
       </c>
       <c r="E78" s="11">
         <v>0</v>
       </c>
       <c r="F78" s="11">
         <v>0</v>
       </c>
       <c r="G78" s="12">
         <v>0</v>
       </c>
       <c r="H78" s="12">
@@ -14709,66 +14706,66 @@
       <c r="AO79" s="12">
         <v>1075.1099999999999</v>
       </c>
       <c r="AP79" s="12">
         <v>434.43412999999998</v>
       </c>
       <c r="AQ79" s="12">
         <v>5</v>
       </c>
       <c r="AR79" s="12">
         <v>9.6920000000000002</v>
       </c>
       <c r="AS79" s="12">
         <v>6400.5</v>
       </c>
       <c r="AT79" s="12">
         <v>2196.6060000000002</v>
       </c>
       <c r="AU79" s="12">
         <v>5</v>
       </c>
       <c r="AV79" s="12">
         <v>9.6920000000000002</v>
       </c>
       <c r="AW79" s="12">
-        <v>5</v>
+        <v>1675.55</v>
       </c>
       <c r="AX79" s="12">
-        <v>5.4429999999999996</v>
+        <v>628.04300000000001</v>
       </c>
       <c r="AY79" s="12">
         <v>0</v>
       </c>
       <c r="AZ79" s="12">
         <v>0</v>
       </c>
       <c r="BA79" s="12">
-        <v>10145.6</v>
+        <v>11462.6</v>
       </c>
       <c r="BB79" s="12">
-        <v>3519.7440000000001</v>
+        <v>4058.1619999999998</v>
       </c>
     </row>
     <row r="80" spans="1:54" ht="22.5">
       <c r="A80" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C80" s="11">
         <v>286.01305000000002</v>
       </c>
       <c r="D80" s="11">
         <v>41.908410000000003</v>
       </c>
       <c r="E80" s="11">
         <v>0</v>
       </c>
       <c r="F80" s="11">
         <v>0</v>
       </c>
       <c r="G80" s="12">
         <v>230.42400000000001</v>
       </c>
       <c r="H80" s="12">
@@ -16203,51 +16200,51 @@
       <c r="AU88" s="12">
         <v>0</v>
       </c>
       <c r="AV88" s="12">
         <v>0</v>
       </c>
       <c r="AW88" s="12">
         <v>0.25</v>
       </c>
       <c r="AX88" s="12">
         <v>0.184</v>
       </c>
       <c r="AY88" s="12">
         <v>0</v>
       </c>
       <c r="AZ88" s="12">
         <v>0</v>
       </c>
       <c r="BA88" s="12">
         <v>0</v>
       </c>
       <c r="BB88" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="89" spans="1:54" ht="45">
+    <row r="89" spans="1:54" ht="56.25">
       <c r="A89" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C89" s="11">
         <v>0</v>
       </c>
       <c r="D89" s="11">
         <v>0</v>
       </c>
       <c r="E89" s="11">
         <v>0</v>
       </c>
       <c r="F89" s="11">
         <v>0</v>
       </c>
       <c r="G89" s="12">
         <v>0</v>
       </c>
       <c r="H89" s="12">
         <v>0</v>
       </c>
       <c r="I89" s="12">
@@ -16677,66 +16674,66 @@
       <c r="AO91" s="12">
         <v>237.17615000000001</v>
       </c>
       <c r="AP91" s="12">
         <v>203.73533</v>
       </c>
       <c r="AQ91" s="12">
         <v>380.96</v>
       </c>
       <c r="AR91" s="12">
         <v>395.733</v>
       </c>
       <c r="AS91" s="12">
         <v>71.582800000000006</v>
       </c>
       <c r="AT91" s="12">
         <v>67.06362</v>
       </c>
       <c r="AU91" s="12">
         <v>380.56</v>
       </c>
       <c r="AV91" s="12">
         <v>395.36</v>
       </c>
       <c r="AW91" s="12">
-        <v>55.834600000000002</v>
+        <v>55.898800000000001</v>
       </c>
       <c r="AX91" s="12">
-        <v>52.066420000000001</v>
+        <v>52.269930000000002</v>
       </c>
       <c r="AY91" s="12">
         <v>0</v>
       </c>
       <c r="AZ91" s="12">
         <v>0</v>
       </c>
       <c r="BA91" s="12">
-        <v>4.5209999999999999</v>
+        <v>4.5884999999999998</v>
       </c>
       <c r="BB91" s="12">
-        <v>5.0450200000000001</v>
+        <v>5.1521600000000003</v>
       </c>
     </row>
     <row r="92" spans="1:54" ht="33.75">
       <c r="A92" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C92" s="11">
         <v>0</v>
       </c>
       <c r="D92" s="11">
         <v>0</v>
       </c>
       <c r="E92" s="11">
         <v>8.6204999999999998</v>
       </c>
       <c r="F92" s="11">
         <v>23.717220000000001</v>
       </c>
       <c r="G92" s="12">
         <v>0</v>
       </c>
       <c r="H92" s="12">
@@ -17005,54 +17002,54 @@
       <c r="AO93" s="12">
         <v>4.761E-2</v>
       </c>
       <c r="AP93" s="12">
         <v>0.16150999999999999</v>
       </c>
       <c r="AQ93" s="12">
         <v>0</v>
       </c>
       <c r="AR93" s="12">
         <v>0</v>
       </c>
       <c r="AS93" s="12">
         <v>4.2389999999999997E-2</v>
       </c>
       <c r="AT93" s="12">
         <v>0.17627000000000001</v>
       </c>
       <c r="AU93" s="12">
         <v>0</v>
       </c>
       <c r="AV93" s="12">
         <v>0</v>
       </c>
       <c r="AW93" s="12">
-        <v>0</v>
+        <v>2.4E-2</v>
       </c>
       <c r="AX93" s="12">
-        <v>0</v>
+        <v>8.856E-2</v>
       </c>
       <c r="AY93" s="12">
         <v>0</v>
       </c>
       <c r="AZ93" s="12">
         <v>0</v>
       </c>
       <c r="BA93" s="12">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="BB93" s="12">
         <v>8.9599999999999992E-3</v>
       </c>
     </row>
     <row r="94" spans="1:54" ht="33.75">
       <c r="A94" s="6" t="s">
         <v>87</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C94" s="11">
         <v>0.52100000000000002</v>
       </c>
       <c r="D94" s="11">
@@ -17169,66 +17166,66 @@
       <c r="AO94" s="12">
         <v>9.4142799999999998</v>
       </c>
       <c r="AP94" s="12">
         <v>28.359500000000001</v>
       </c>
       <c r="AQ94" s="12">
         <v>0</v>
       </c>
       <c r="AR94" s="12">
         <v>0</v>
       </c>
       <c r="AS94" s="12">
         <v>8.9310299999999998</v>
       </c>
       <c r="AT94" s="12">
         <v>36.930549999999997</v>
       </c>
       <c r="AU94" s="12">
         <v>0</v>
       </c>
       <c r="AV94" s="12">
         <v>0</v>
       </c>
       <c r="AW94" s="12">
-        <v>4.2183999999999999</v>
+        <v>4.5070499999999996</v>
       </c>
       <c r="AX94" s="12">
-        <v>16.914059999999999</v>
+        <v>18.457360000000001</v>
       </c>
       <c r="AY94" s="12">
         <v>0</v>
       </c>
       <c r="AZ94" s="12">
         <v>0</v>
       </c>
       <c r="BA94" s="12">
-        <v>6.3601400000000003</v>
+        <v>7.2331899999999996</v>
       </c>
       <c r="BB94" s="12">
-        <v>26.99924</v>
+        <v>31.250699999999998</v>
       </c>
     </row>
     <row r="95" spans="1:54" ht="56.25">
       <c r="A95" s="6" t="s">
         <v>88</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C95" s="11">
         <v>0</v>
       </c>
       <c r="D95" s="11">
         <v>0</v>
       </c>
       <c r="E95" s="11">
         <v>124.544</v>
       </c>
       <c r="F95" s="11">
         <v>163.36866000000001</v>
       </c>
       <c r="G95" s="12">
         <v>0</v>
       </c>
       <c r="H95" s="12">
@@ -17333,54 +17330,54 @@
       <c r="AO95" s="12">
         <v>0.35857</v>
       </c>
       <c r="AP95" s="12">
         <v>2.60494</v>
       </c>
       <c r="AQ95" s="12">
         <v>0</v>
       </c>
       <c r="AR95" s="12">
         <v>0</v>
       </c>
       <c r="AS95" s="12">
         <v>0.74851000000000001</v>
       </c>
       <c r="AT95" s="12">
         <v>6.9528299999999996</v>
       </c>
       <c r="AU95" s="12">
         <v>0</v>
       </c>
       <c r="AV95" s="12">
         <v>0</v>
       </c>
       <c r="AW95" s="12">
-        <v>0.35587000000000002</v>
+        <v>0.37025000000000002</v>
       </c>
       <c r="AX95" s="12">
-        <v>3.47458</v>
+        <v>3.59985</v>
       </c>
       <c r="AY95" s="12">
         <v>0</v>
       </c>
       <c r="AZ95" s="12">
         <v>0</v>
       </c>
       <c r="BA95" s="12">
         <v>7.4200000000000002E-2</v>
       </c>
       <c r="BB95" s="12">
         <v>1.46014</v>
       </c>
     </row>
     <row r="96" spans="1:54" ht="56.25">
       <c r="A96" s="6" t="s">
         <v>89</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C96" s="11">
         <v>0</v>
       </c>
       <c r="D96" s="11">
@@ -17497,66 +17494,66 @@
       <c r="AO96" s="12">
         <v>63.908099999999997</v>
       </c>
       <c r="AP96" s="12">
         <v>90.668660000000003</v>
       </c>
       <c r="AQ96" s="12">
         <v>0</v>
       </c>
       <c r="AR96" s="12">
         <v>0</v>
       </c>
       <c r="AS96" s="12">
         <v>35.207459999999998</v>
       </c>
       <c r="AT96" s="12">
         <v>75.322509999999994</v>
       </c>
       <c r="AU96" s="12">
         <v>0</v>
       </c>
       <c r="AV96" s="12">
         <v>0</v>
       </c>
       <c r="AW96" s="12">
-        <v>17.585999999999999</v>
+        <v>19.729199999999999</v>
       </c>
       <c r="AX96" s="12">
-        <v>31.809090000000001</v>
+        <v>41.953040000000001</v>
       </c>
       <c r="AY96" s="12">
         <v>0</v>
       </c>
       <c r="AZ96" s="12">
         <v>0</v>
       </c>
       <c r="BA96" s="12">
-        <v>8.9060000000000006</v>
+        <v>8.9284999999999997</v>
       </c>
       <c r="BB96" s="12">
-        <v>20.519860000000001</v>
+        <v>20.67314</v>
       </c>
     </row>
     <row r="97" spans="1:54" ht="22.5">
       <c r="A97" s="6" t="s">
         <v>90</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C97" s="11">
         <v>0</v>
       </c>
       <c r="D97" s="11">
         <v>0</v>
       </c>
       <c r="E97" s="11">
         <v>1312.2134799999999</v>
       </c>
       <c r="F97" s="11">
         <v>2976.3418900000001</v>
       </c>
       <c r="G97" s="12">
         <v>4.8650000000000002</v>
       </c>
       <c r="H97" s="12">
@@ -17661,66 +17658,66 @@
       <c r="AO97" s="12">
         <v>272.67158999999998</v>
       </c>
       <c r="AP97" s="12">
         <v>578.44626000000005</v>
       </c>
       <c r="AQ97" s="12">
         <v>6.0274000000000001</v>
       </c>
       <c r="AR97" s="12">
         <v>9.2215799999999994</v>
       </c>
       <c r="AS97" s="12">
         <v>225.64429000000001</v>
       </c>
       <c r="AT97" s="12">
         <v>561.21870000000001</v>
       </c>
       <c r="AU97" s="12">
         <v>0</v>
       </c>
       <c r="AV97" s="12">
         <v>0</v>
       </c>
       <c r="AW97" s="12">
-        <v>94.245670000000004</v>
+        <v>107.53149999999999</v>
       </c>
       <c r="AX97" s="12">
-        <v>233.15862000000001</v>
+        <v>270.72665999999998</v>
       </c>
       <c r="AY97" s="12">
-        <v>29.8064</v>
+        <v>30.813680000000002</v>
       </c>
       <c r="AZ97" s="12">
-        <v>72.413719999999998</v>
+        <v>75.38879</v>
       </c>
       <c r="BA97" s="12">
-        <v>75.486649999999997</v>
+        <v>109.91565</v>
       </c>
       <c r="BB97" s="12">
-        <v>211.25829999999999</v>
+        <v>305.27706999999998</v>
       </c>
     </row>
     <row r="98" spans="1:54" ht="22.5">
       <c r="A98" s="6" t="s">
         <v>91</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="11">
         <v>2.2890000000000001</v>
       </c>
       <c r="D98" s="11">
         <v>7.5088299999999997</v>
       </c>
       <c r="E98" s="11">
         <v>90.414850000000001</v>
       </c>
       <c r="F98" s="11">
         <v>197.64515</v>
       </c>
       <c r="G98" s="12">
         <v>30.608550000000001</v>
       </c>
       <c r="H98" s="12">
@@ -17813,81 +17810,81 @@
       <c r="AK98" s="12">
         <v>142.43573000000001</v>
       </c>
       <c r="AL98" s="12">
         <v>435.54881999999998</v>
       </c>
       <c r="AM98" s="12">
         <v>10.9314</v>
       </c>
       <c r="AN98" s="12">
         <v>44.323410000000003</v>
       </c>
       <c r="AO98" s="12">
         <v>242.54225</v>
       </c>
       <c r="AP98" s="12">
         <v>738.65374999999995</v>
       </c>
       <c r="AQ98" s="12">
         <v>4.7241</v>
       </c>
       <c r="AR98" s="12">
         <v>18.937940000000001</v>
       </c>
       <c r="AS98" s="12">
-        <v>283.74786999999998</v>
+        <v>298.50155999999998</v>
       </c>
       <c r="AT98" s="12">
-        <v>1019.08768</v>
+        <v>1071.19479</v>
       </c>
       <c r="AU98" s="12">
         <v>4.7241</v>
       </c>
       <c r="AV98" s="12">
         <v>18.937940000000001</v>
       </c>
       <c r="AW98" s="12">
-        <v>107.42985</v>
+        <v>132.78349</v>
       </c>
       <c r="AX98" s="12">
-        <v>374.43707000000001</v>
+        <v>471.77825000000001</v>
       </c>
       <c r="AY98" s="12">
-        <v>1.9656</v>
+        <v>3.6036000000000001</v>
       </c>
       <c r="AZ98" s="12">
-        <v>11.292999999999999</v>
+        <v>20.821999999999999</v>
       </c>
       <c r="BA98" s="12">
-        <v>98.632019999999997</v>
+        <v>112.93886999999999</v>
       </c>
       <c r="BB98" s="12">
-        <v>358.98163</v>
+        <v>418.00592999999998</v>
       </c>
     </row>
-    <row r="99" spans="1:54" ht="22.5">
+    <row r="99" spans="1:54" ht="33.75">
       <c r="A99" s="6" t="s">
         <v>92</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C99" s="11">
         <v>0</v>
       </c>
       <c r="D99" s="11">
         <v>0</v>
       </c>
       <c r="E99" s="11">
         <v>0</v>
       </c>
       <c r="F99" s="11">
         <v>0</v>
       </c>
       <c r="G99" s="12">
         <v>0</v>
       </c>
       <c r="H99" s="12">
         <v>0</v>
       </c>
       <c r="I99" s="12">
@@ -18153,66 +18150,66 @@
       <c r="AO100" s="12">
         <v>107.1426</v>
       </c>
       <c r="AP100" s="12">
         <v>554.79947000000004</v>
       </c>
       <c r="AQ100" s="12">
         <v>9.9</v>
       </c>
       <c r="AR100" s="12">
         <v>429.13610999999997</v>
       </c>
       <c r="AS100" s="12">
         <v>140.42177000000001</v>
       </c>
       <c r="AT100" s="12">
         <v>661.82996000000003</v>
       </c>
       <c r="AU100" s="12">
         <v>3.3769999999999998</v>
       </c>
       <c r="AV100" s="12">
         <v>144.82495</v>
       </c>
       <c r="AW100" s="12">
-        <v>47.000869999999999</v>
+        <v>55.169580000000003</v>
       </c>
       <c r="AX100" s="12">
-        <v>186.09146000000001</v>
+        <v>229.69063</v>
       </c>
       <c r="AY100" s="12">
         <v>5.9961599999999997</v>
       </c>
       <c r="AZ100" s="12">
         <v>248.10763</v>
       </c>
       <c r="BA100" s="12">
-        <v>55.894550000000002</v>
+        <v>63.84619</v>
       </c>
       <c r="BB100" s="12">
-        <v>270.30410999999998</v>
+        <v>303.46199999999999</v>
       </c>
     </row>
     <row r="101" spans="1:54" ht="22.5">
       <c r="A101" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C101" s="11">
         <v>0</v>
       </c>
       <c r="D101" s="11">
         <v>0</v>
       </c>
       <c r="E101" s="11">
         <v>0.2878</v>
       </c>
       <c r="F101" s="11">
         <v>1.4582999999999999</v>
       </c>
       <c r="G101" s="12">
         <v>0</v>
       </c>
       <c r="H101" s="12">
@@ -18317,66 +18314,66 @@
       <c r="AO101" s="12">
         <v>0.28339999999999999</v>
       </c>
       <c r="AP101" s="12">
         <v>2.4907400000000002</v>
       </c>
       <c r="AQ101" s="12">
         <v>0</v>
       </c>
       <c r="AR101" s="12">
         <v>0</v>
       </c>
       <c r="AS101" s="12">
         <v>13.207280000000001</v>
       </c>
       <c r="AT101" s="12">
         <v>90.844329999999999</v>
       </c>
       <c r="AU101" s="12">
         <v>0</v>
       </c>
       <c r="AV101" s="12">
         <v>0</v>
       </c>
       <c r="AW101" s="12">
-        <v>1.17</v>
+        <v>2.0742400000000001</v>
       </c>
       <c r="AX101" s="12">
-        <v>6.6791</v>
+        <v>11.59164</v>
       </c>
       <c r="AY101" s="12">
         <v>0</v>
       </c>
       <c r="AZ101" s="12">
         <v>0</v>
       </c>
       <c r="BA101" s="12">
-        <v>7.6786099999999999</v>
+        <v>9.6217600000000001</v>
       </c>
       <c r="BB101" s="12">
-        <v>55.874040000000001</v>
+        <v>68.468130000000002</v>
       </c>
     </row>
     <row r="102" spans="1:54" ht="22.5">
       <c r="A102" s="6" t="s">
         <v>95</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="11">
         <v>0</v>
       </c>
       <c r="D102" s="11">
         <v>0</v>
       </c>
       <c r="E102" s="11">
         <v>4.5247400000000004</v>
       </c>
       <c r="F102" s="11">
         <v>6.0433000000000003</v>
       </c>
       <c r="G102" s="12">
         <v>58.088000000000001</v>
       </c>
       <c r="H102" s="12">
@@ -18481,66 +18478,66 @@
       <c r="AO102" s="12">
         <v>405.99923000000001</v>
       </c>
       <c r="AP102" s="12">
         <v>258.50916000000001</v>
       </c>
       <c r="AQ102" s="12">
         <v>0</v>
       </c>
       <c r="AR102" s="12">
         <v>0</v>
       </c>
       <c r="AS102" s="12">
         <v>136.10352</v>
       </c>
       <c r="AT102" s="12">
         <v>91.015289999999993</v>
       </c>
       <c r="AU102" s="12">
         <v>0</v>
       </c>
       <c r="AV102" s="12">
         <v>0</v>
       </c>
       <c r="AW102" s="12">
-        <v>68.071280000000002</v>
+        <v>68.086280000000002</v>
       </c>
       <c r="AX102" s="12">
-        <v>48.792909999999999</v>
+        <v>48.846620000000001</v>
       </c>
       <c r="AY102" s="12">
         <v>0</v>
       </c>
       <c r="AZ102" s="12">
         <v>0</v>
       </c>
       <c r="BA102" s="12">
-        <v>67.734099999999998</v>
+        <v>68.811499999999995</v>
       </c>
       <c r="BB102" s="12">
-        <v>49.334690000000002</v>
+        <v>50.632219999999997</v>
       </c>
     </row>
     <row r="103" spans="1:54" ht="56.25">
       <c r="A103" s="6" t="s">
         <v>96</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C103" s="11">
         <v>0</v>
       </c>
       <c r="D103" s="11">
         <v>0</v>
       </c>
       <c r="E103" s="11">
         <v>17.652999999999999</v>
       </c>
       <c r="F103" s="11">
         <v>24.024180000000001</v>
       </c>
       <c r="G103" s="12">
         <v>0</v>
       </c>
       <c r="H103" s="12">
@@ -18645,66 +18642,66 @@
       <c r="AO103" s="12">
         <v>17.24146</v>
       </c>
       <c r="AP103" s="12">
         <v>14.673819999999999</v>
       </c>
       <c r="AQ103" s="12">
         <v>0</v>
       </c>
       <c r="AR103" s="12">
         <v>0</v>
       </c>
       <c r="AS103" s="12">
         <v>12.88693</v>
       </c>
       <c r="AT103" s="12">
         <v>14.481920000000001</v>
       </c>
       <c r="AU103" s="12">
         <v>0</v>
       </c>
       <c r="AV103" s="12">
         <v>0</v>
       </c>
       <c r="AW103" s="12">
-        <v>5.0779300000000003</v>
+        <v>5.5339299999999998</v>
       </c>
       <c r="AX103" s="12">
-        <v>4.29359</v>
+        <v>4.77393</v>
       </c>
       <c r="AY103" s="12">
         <v>0</v>
       </c>
       <c r="AZ103" s="12">
         <v>0</v>
       </c>
       <c r="BA103" s="12">
-        <v>1.37439</v>
+        <v>1.4053899999999999</v>
       </c>
       <c r="BB103" s="12">
-        <v>2.5720900000000002</v>
+        <v>2.74891</v>
       </c>
     </row>
     <row r="104" spans="1:54" ht="22.5">
       <c r="A104" s="6" t="s">
         <v>97</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C104" s="11">
         <v>0</v>
       </c>
       <c r="D104" s="11">
         <v>0</v>
       </c>
       <c r="E104" s="11">
         <v>0</v>
       </c>
       <c r="F104" s="11">
         <v>0</v>
       </c>
       <c r="G104" s="12">
         <v>0</v>
       </c>
       <c r="H104" s="12">
@@ -18809,66 +18806,66 @@
       <c r="AO104" s="12">
         <v>53.21</v>
       </c>
       <c r="AP104" s="12">
         <v>9.9505800000000004</v>
       </c>
       <c r="AQ104" s="12">
         <v>0</v>
       </c>
       <c r="AR104" s="12">
         <v>0</v>
       </c>
       <c r="AS104" s="12">
         <v>52.317999999999998</v>
       </c>
       <c r="AT104" s="12">
         <v>10.714320000000001</v>
       </c>
       <c r="AU104" s="12">
         <v>0</v>
       </c>
       <c r="AV104" s="12">
         <v>0</v>
       </c>
       <c r="AW104" s="12">
-        <v>24.24</v>
+        <v>24.954000000000001</v>
       </c>
       <c r="AX104" s="12">
-        <v>4.42096</v>
+        <v>4.7465200000000003</v>
       </c>
       <c r="AY104" s="12">
         <v>0</v>
       </c>
       <c r="AZ104" s="12">
         <v>0</v>
       </c>
       <c r="BA104" s="12">
-        <v>9.359</v>
+        <v>10.702999999999999</v>
       </c>
       <c r="BB104" s="12">
-        <v>4.5400999999999998</v>
+        <v>5.2291600000000003</v>
       </c>
     </row>
     <row r="105" spans="1:54" ht="22.5">
       <c r="A105" s="6" t="s">
         <v>98</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C105" s="11">
         <v>1.2949999999999999</v>
       </c>
       <c r="D105" s="11">
         <v>1.0880000000000001</v>
       </c>
       <c r="E105" s="11">
         <v>540.58826999999997</v>
       </c>
       <c r="F105" s="11">
         <v>948.64823000000001</v>
       </c>
       <c r="G105" s="12">
         <v>0.82199999999999995</v>
       </c>
       <c r="H105" s="12">
@@ -18973,66 +18970,66 @@
       <c r="AO105" s="12">
         <v>582.38036999999997</v>
       </c>
       <c r="AP105" s="12">
         <v>2121.9012499999999</v>
       </c>
       <c r="AQ105" s="12">
         <v>27.99</v>
       </c>
       <c r="AR105" s="12">
         <v>16.119289999999999</v>
       </c>
       <c r="AS105" s="12">
         <v>501.36950999999999</v>
       </c>
       <c r="AT105" s="12">
         <v>2061.2828</v>
       </c>
       <c r="AU105" s="12">
         <v>0.2</v>
       </c>
       <c r="AV105" s="12">
         <v>4.6309999999999997E-2</v>
       </c>
       <c r="AW105" s="12">
-        <v>200.50532000000001</v>
+        <v>244.93047999999999</v>
       </c>
       <c r="AX105" s="12">
-        <v>831.82817</v>
+        <v>1017.37982</v>
       </c>
       <c r="AY105" s="12">
-        <v>4.4720000000000004</v>
+        <v>5.548</v>
       </c>
       <c r="AZ105" s="12">
-        <v>37.069000000000003</v>
+        <v>46.557000000000002</v>
       </c>
       <c r="BA105" s="12">
-        <v>174.38128</v>
+        <v>213.73865000000001</v>
       </c>
       <c r="BB105" s="12">
-        <v>598.93889000000001</v>
+        <v>733.72418000000005</v>
       </c>
     </row>
     <row r="106" spans="1:54">
       <c r="A106" s="6" t="s">
         <v>99</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C106" s="11">
         <v>0</v>
       </c>
       <c r="D106" s="11">
         <v>0</v>
       </c>
       <c r="E106" s="11">
         <v>0</v>
       </c>
       <c r="F106" s="11">
         <v>0</v>
       </c>
       <c r="G106" s="12">
         <v>0</v>
       </c>
       <c r="H106" s="12">
@@ -19465,66 +19462,66 @@
       <c r="AO108" s="12">
         <v>64.210599999999999</v>
       </c>
       <c r="AP108" s="12">
         <v>162.13311999999999</v>
       </c>
       <c r="AQ108" s="12">
         <v>0</v>
       </c>
       <c r="AR108" s="12">
         <v>0</v>
       </c>
       <c r="AS108" s="12">
         <v>1.9611000000000001</v>
       </c>
       <c r="AT108" s="12">
         <v>18.064599999999999</v>
       </c>
       <c r="AU108" s="12">
         <v>0</v>
       </c>
       <c r="AV108" s="12">
         <v>0</v>
       </c>
       <c r="AW108" s="12">
-        <v>0.92689999999999995</v>
+        <v>1.0283</v>
       </c>
       <c r="AX108" s="12">
-        <v>8.5670300000000008</v>
+        <v>9.4080300000000001</v>
       </c>
       <c r="AY108" s="12">
         <v>0</v>
       </c>
       <c r="AZ108" s="12">
         <v>0</v>
       </c>
       <c r="BA108" s="12">
-        <v>0.56640000000000001</v>
+        <v>0.74199999999999999</v>
       </c>
       <c r="BB108" s="12">
-        <v>5.4547600000000003</v>
+        <v>7.4486100000000004</v>
       </c>
     </row>
     <row r="109" spans="1:54" ht="22.5">
       <c r="A109" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C109" s="11">
         <v>0</v>
       </c>
       <c r="D109" s="11">
         <v>0</v>
       </c>
       <c r="E109" s="11">
         <v>1714.3970200000001</v>
       </c>
       <c r="F109" s="11">
         <v>4383.2017500000002</v>
       </c>
       <c r="G109" s="12">
         <v>1.0500000000000001E-2</v>
       </c>
       <c r="H109" s="12">
@@ -19617,78 +19614,78 @@
       <c r="AK109" s="12">
         <v>1570.8319799999999</v>
       </c>
       <c r="AL109" s="12">
         <v>5327.1426300000003</v>
       </c>
       <c r="AM109" s="12">
         <v>0.44238</v>
       </c>
       <c r="AN109" s="12">
         <v>7.1814499999999999</v>
       </c>
       <c r="AO109" s="12">
         <v>1868.8522599999999</v>
       </c>
       <c r="AP109" s="12">
         <v>6679.6098199999997</v>
       </c>
       <c r="AQ109" s="12">
         <v>86.62</v>
       </c>
       <c r="AR109" s="12">
         <v>41.202460000000002</v>
       </c>
       <c r="AS109" s="12">
-        <v>1571.6828</v>
+        <v>1571.2018</v>
       </c>
       <c r="AT109" s="12">
         <v>6625.6878800000004</v>
       </c>
       <c r="AU109" s="12">
         <v>0</v>
       </c>
       <c r="AV109" s="12">
         <v>0</v>
       </c>
       <c r="AW109" s="12">
-        <v>623.50666999999999</v>
+        <v>755.96533999999997</v>
       </c>
       <c r="AX109" s="12">
-        <v>2581.10763</v>
+        <v>3120.0018799999998</v>
       </c>
       <c r="AY109" s="12">
-        <v>52.219000000000001</v>
+        <v>83.489000000000004</v>
       </c>
       <c r="AZ109" s="12">
-        <v>387.33208000000002</v>
+        <v>631.67007999999998</v>
       </c>
       <c r="BA109" s="12">
-        <v>444.48570999999998</v>
+        <v>526.63313000000005</v>
       </c>
       <c r="BB109" s="12">
-        <v>1998.11535</v>
+        <v>2373.39995</v>
       </c>
     </row>
     <row r="110" spans="1:54" ht="45">
       <c r="A110" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C110" s="11">
         <v>0</v>
       </c>
       <c r="D110" s="11">
         <v>0</v>
       </c>
       <c r="E110" s="11">
         <v>1819.56871</v>
       </c>
       <c r="F110" s="11">
         <v>2432.0968200000002</v>
       </c>
       <c r="G110" s="12">
         <v>0.61550000000000005</v>
       </c>
       <c r="H110" s="12">
@@ -19793,66 +19790,66 @@
       <c r="AO110" s="12">
         <v>1266.9693400000001</v>
       </c>
       <c r="AP110" s="12">
         <v>629.92421999999999</v>
       </c>
       <c r="AQ110" s="12">
         <v>0</v>
       </c>
       <c r="AR110" s="12">
         <v>0</v>
       </c>
       <c r="AS110" s="12">
         <v>740.90279999999996</v>
       </c>
       <c r="AT110" s="12">
         <v>520.197</v>
       </c>
       <c r="AU110" s="12">
         <v>0</v>
       </c>
       <c r="AV110" s="12">
         <v>0</v>
       </c>
       <c r="AW110" s="12">
-        <v>291.41332</v>
+        <v>372.08431999999999</v>
       </c>
       <c r="AX110" s="12">
-        <v>203.20516000000001</v>
+        <v>271.97183000000001</v>
       </c>
       <c r="AY110" s="12">
         <v>0</v>
       </c>
       <c r="AZ110" s="12">
         <v>0</v>
       </c>
       <c r="BA110" s="12">
-        <v>303.05790000000002</v>
+        <v>350.78985999999998</v>
       </c>
       <c r="BB110" s="12">
-        <v>230.17327</v>
+        <v>266.21280000000002</v>
       </c>
     </row>
     <row r="111" spans="1:54" ht="33.75">
       <c r="A111" s="6" t="s">
         <v>104</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C111" s="11">
         <v>0</v>
       </c>
       <c r="D111" s="11">
         <v>0</v>
       </c>
       <c r="E111" s="11">
         <v>3</v>
       </c>
       <c r="F111" s="11">
         <v>6.742</v>
       </c>
       <c r="G111" s="12">
         <v>0</v>
       </c>
       <c r="H111" s="12">
@@ -20121,66 +20118,66 @@
       <c r="AO112" s="12">
         <v>68.93271</v>
       </c>
       <c r="AP112" s="12">
         <v>188.10351</v>
       </c>
       <c r="AQ112" s="12">
         <v>0</v>
       </c>
       <c r="AR112" s="12">
         <v>0</v>
       </c>
       <c r="AS112" s="12">
         <v>77.119990000000001</v>
       </c>
       <c r="AT112" s="12">
         <v>192.35035999999999</v>
       </c>
       <c r="AU112" s="12">
         <v>0</v>
       </c>
       <c r="AV112" s="12">
         <v>0</v>
       </c>
       <c r="AW112" s="12">
-        <v>42.344900000000003</v>
+        <v>47.735590000000002</v>
       </c>
       <c r="AX112" s="12">
-        <v>77.216269999999994</v>
+        <v>93.855699999999999</v>
       </c>
       <c r="AY112" s="12">
         <v>0</v>
       </c>
       <c r="AZ112" s="12">
         <v>0</v>
       </c>
       <c r="BA112" s="12">
-        <v>16.70111</v>
+        <v>20.944680000000002</v>
       </c>
       <c r="BB112" s="12">
-        <v>60.378790000000002</v>
+        <v>73.657070000000004</v>
       </c>
     </row>
     <row r="113" spans="1:54" ht="56.25">
       <c r="A113" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C113" s="11">
         <v>120.292</v>
       </c>
       <c r="D113" s="11">
         <v>96.974999999999994</v>
       </c>
       <c r="E113" s="11">
         <v>4987.93246</v>
       </c>
       <c r="F113" s="11">
         <v>5694.0660399999997</v>
       </c>
       <c r="G113" s="12">
         <v>346.387</v>
       </c>
       <c r="H113" s="12">
@@ -20285,66 +20282,66 @@
       <c r="AO113" s="12">
         <v>4315.4443600000004</v>
       </c>
       <c r="AP113" s="12">
         <v>9836.9415000000008</v>
       </c>
       <c r="AQ113" s="12">
         <v>0</v>
       </c>
       <c r="AR113" s="12">
         <v>0</v>
       </c>
       <c r="AS113" s="12">
         <v>3870.3265999999999</v>
       </c>
       <c r="AT113" s="12">
         <v>10539.720520000001</v>
       </c>
       <c r="AU113" s="12">
         <v>0</v>
       </c>
       <c r="AV113" s="12">
         <v>0</v>
       </c>
       <c r="AW113" s="12">
-        <v>1631.7594099999999</v>
+        <v>1943.3316199999999</v>
       </c>
       <c r="AX113" s="12">
-        <v>4267.2706799999996</v>
+        <v>5155.2022999999999</v>
       </c>
       <c r="AY113" s="12">
-        <v>21.611000000000001</v>
+        <v>27.966999999999999</v>
       </c>
       <c r="AZ113" s="12">
-        <v>178.648</v>
+        <v>225.892</v>
       </c>
       <c r="BA113" s="12">
-        <v>1369.9230500000001</v>
+        <v>1657.20667</v>
       </c>
       <c r="BB113" s="12">
-        <v>4155.70388</v>
+        <v>5024.6892500000004</v>
       </c>
     </row>
     <row r="114" spans="1:54" ht="33.75">
       <c r="A114" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C114" s="11">
         <v>0</v>
       </c>
       <c r="D114" s="11">
         <v>0</v>
       </c>
       <c r="E114" s="11">
         <v>34.08708</v>
       </c>
       <c r="F114" s="11">
         <v>55.7</v>
       </c>
       <c r="G114" s="12">
         <v>0</v>
       </c>
       <c r="H114" s="12">
@@ -20449,66 +20446,66 @@
       <c r="AO114" s="12">
         <v>50.86748</v>
       </c>
       <c r="AP114" s="12">
         <v>79.47448</v>
       </c>
       <c r="AQ114" s="12">
         <v>0</v>
       </c>
       <c r="AR114" s="12">
         <v>0</v>
       </c>
       <c r="AS114" s="12">
         <v>75.427729999999997</v>
       </c>
       <c r="AT114" s="12">
         <v>145.67035000000001</v>
       </c>
       <c r="AU114" s="12">
         <v>0</v>
       </c>
       <c r="AV114" s="12">
         <v>0</v>
       </c>
       <c r="AW114" s="12">
-        <v>26.243110000000001</v>
+        <v>33.31794</v>
       </c>
       <c r="AX114" s="12">
-        <v>48.125570000000003</v>
+        <v>61.394289999999998</v>
       </c>
       <c r="AY114" s="12">
         <v>0</v>
       </c>
       <c r="AZ114" s="12">
         <v>0</v>
       </c>
       <c r="BA114" s="12">
-        <v>22.255320000000001</v>
+        <v>27.241620000000001</v>
       </c>
       <c r="BB114" s="12">
-        <v>49.520719999999997</v>
+        <v>61.6614</v>
       </c>
     </row>
     <row r="115" spans="1:54" ht="22.5">
       <c r="A115" s="6" t="s">
         <v>108</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C115" s="11">
         <v>2.7</v>
       </c>
       <c r="D115" s="11">
         <v>0.10100000000000001</v>
       </c>
       <c r="E115" s="11">
         <v>10.1328</v>
       </c>
       <c r="F115" s="11">
         <v>13.715870000000001</v>
       </c>
       <c r="G115" s="12">
         <v>0</v>
       </c>
       <c r="H115" s="12">
@@ -20613,66 +20610,66 @@
       <c r="AO115" s="12">
         <v>13.188179999999999</v>
       </c>
       <c r="AP115" s="12">
         <v>19.600190000000001</v>
       </c>
       <c r="AQ115" s="12">
         <v>1.127</v>
       </c>
       <c r="AR115" s="12">
         <v>0.85858000000000001</v>
       </c>
       <c r="AS115" s="12">
         <v>6.0856599999999998</v>
       </c>
       <c r="AT115" s="12">
         <v>13.415430000000001</v>
       </c>
       <c r="AU115" s="12">
         <v>1.127</v>
       </c>
       <c r="AV115" s="12">
         <v>0.85858000000000001</v>
       </c>
       <c r="AW115" s="12">
-        <v>1.9977400000000001</v>
+        <v>2.0528400000000002</v>
       </c>
       <c r="AX115" s="12">
-        <v>3.4342199999999998</v>
+        <v>3.5456099999999999</v>
       </c>
       <c r="AY115" s="12">
         <v>0</v>
       </c>
       <c r="AZ115" s="12">
         <v>0</v>
       </c>
       <c r="BA115" s="12">
-        <v>3.03992</v>
+        <v>3.3435899999999998</v>
       </c>
       <c r="BB115" s="12">
-        <v>7.4820099999999998</v>
+        <v>8.2331599999999998</v>
       </c>
     </row>
     <row r="116" spans="1:54" ht="22.5">
       <c r="A116" s="6" t="s">
         <v>109</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C116" s="11">
         <v>0</v>
       </c>
       <c r="D116" s="11">
         <v>0</v>
       </c>
       <c r="E116" s="11">
         <v>2.4900000000000002</v>
       </c>
       <c r="F116" s="11">
         <v>3.8160799999999999</v>
       </c>
       <c r="G116" s="12">
         <v>0</v>
       </c>
       <c r="H116" s="12">
@@ -20789,54 +20786,54 @@
       <c r="AS116" s="12">
         <v>4.7660000000000001E-2</v>
       </c>
       <c r="AT116" s="12">
         <v>0.99373</v>
       </c>
       <c r="AU116" s="12">
         <v>0</v>
       </c>
       <c r="AV116" s="12">
         <v>0</v>
       </c>
       <c r="AW116" s="12">
         <v>1.6320000000000001E-2</v>
       </c>
       <c r="AX116" s="12">
         <v>0.16622000000000001</v>
       </c>
       <c r="AY116" s="12">
         <v>0</v>
       </c>
       <c r="AZ116" s="12">
         <v>0</v>
       </c>
       <c r="BA116" s="12">
-        <v>1.7801400000000001</v>
+        <v>1.8168500000000001</v>
       </c>
       <c r="BB116" s="12">
-        <v>13.73958</v>
+        <v>13.926399999999999</v>
       </c>
     </row>
     <row r="117" spans="1:54" ht="33.75">
       <c r="A117" s="6" t="s">
         <v>110</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C117" s="11">
         <v>0</v>
       </c>
       <c r="D117" s="11">
         <v>0</v>
       </c>
       <c r="E117" s="11">
         <v>47.481200000000001</v>
       </c>
       <c r="F117" s="11">
         <v>40.680660000000003</v>
       </c>
       <c r="G117" s="12">
         <v>0</v>
       </c>
       <c r="H117" s="12">
@@ -21105,66 +21102,66 @@
       <c r="AO118" s="12">
         <v>348.65028000000001</v>
       </c>
       <c r="AP118" s="12">
         <v>1488.8953799999999</v>
       </c>
       <c r="AQ118" s="12">
         <v>0</v>
       </c>
       <c r="AR118" s="12">
         <v>0</v>
       </c>
       <c r="AS118" s="12">
         <v>434.82691</v>
       </c>
       <c r="AT118" s="12">
         <v>1895.7943700000001</v>
       </c>
       <c r="AU118" s="12">
         <v>0</v>
       </c>
       <c r="AV118" s="12">
         <v>0</v>
       </c>
       <c r="AW118" s="12">
-        <v>174.03469999999999</v>
+        <v>216.49896000000001</v>
       </c>
       <c r="AX118" s="12">
-        <v>746.89799000000005</v>
+        <v>944.52768000000003</v>
       </c>
       <c r="AY118" s="12">
         <v>0</v>
       </c>
       <c r="AZ118" s="12">
         <v>0</v>
       </c>
       <c r="BA118" s="12">
-        <v>373.71467000000001</v>
+        <v>414.84546</v>
       </c>
       <c r="BB118" s="12">
-        <v>808.84875999999997</v>
+        <v>1042.3357000000001</v>
       </c>
     </row>
     <row r="119" spans="1:54" ht="33.75">
       <c r="A119" s="6" t="s">
         <v>112</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C119" s="11">
         <v>0</v>
       </c>
       <c r="D119" s="11">
         <v>0</v>
       </c>
       <c r="E119" s="11">
         <v>28.207599999999999</v>
       </c>
       <c r="F119" s="11">
         <v>49.850479999999997</v>
       </c>
       <c r="G119" s="12">
         <v>0</v>
       </c>
       <c r="H119" s="12">
@@ -21269,66 +21266,66 @@
       <c r="AO119" s="12">
         <v>0.68720000000000003</v>
       </c>
       <c r="AP119" s="12">
         <v>3.6772200000000002</v>
       </c>
       <c r="AQ119" s="12">
         <v>1</v>
       </c>
       <c r="AR119" s="12">
         <v>0.50155000000000005</v>
       </c>
       <c r="AS119" s="12">
         <v>0.86065000000000003</v>
       </c>
       <c r="AT119" s="12">
         <v>4.4170800000000003</v>
       </c>
       <c r="AU119" s="12">
         <v>0</v>
       </c>
       <c r="AV119" s="12">
         <v>0</v>
       </c>
       <c r="AW119" s="12">
-        <v>0.16614999999999999</v>
+        <v>0.26095000000000002</v>
       </c>
       <c r="AX119" s="12">
-        <v>0.89803999999999995</v>
+        <v>1.44994</v>
       </c>
       <c r="AY119" s="12">
         <v>0</v>
       </c>
       <c r="AZ119" s="12">
         <v>0</v>
       </c>
       <c r="BA119" s="12">
-        <v>5.9873799999999999</v>
+        <v>6.1530199999999997</v>
       </c>
       <c r="BB119" s="12">
-        <v>14.935750000000001</v>
+        <v>15.320029999999999</v>
       </c>
     </row>
     <row r="120" spans="1:54" ht="45">
       <c r="A120" s="6" t="s">
         <v>113</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>247</v>
       </c>
       <c r="C120" s="11">
         <v>0.41599999999999998</v>
       </c>
       <c r="D120" s="11">
         <v>0.62033000000000005</v>
       </c>
       <c r="E120" s="11">
         <v>366.05072000000001</v>
       </c>
       <c r="F120" s="11">
         <v>659.61906999999997</v>
       </c>
       <c r="G120" s="12">
         <v>0.76800000000000002</v>
       </c>
       <c r="H120" s="12">
@@ -21433,66 +21430,66 @@
       <c r="AO120" s="12">
         <v>115.93057</v>
       </c>
       <c r="AP120" s="12">
         <v>281.00499000000002</v>
       </c>
       <c r="AQ120" s="12">
         <v>0</v>
       </c>
       <c r="AR120" s="12">
         <v>0</v>
       </c>
       <c r="AS120" s="12">
         <v>89.670559999999995</v>
       </c>
       <c r="AT120" s="12">
         <v>274.12277999999998</v>
       </c>
       <c r="AU120" s="12">
         <v>0</v>
       </c>
       <c r="AV120" s="12">
         <v>0</v>
       </c>
       <c r="AW120" s="12">
-        <v>24.083819999999999</v>
+        <v>31.589120000000001</v>
       </c>
       <c r="AX120" s="12">
-        <v>67.786709999999999</v>
+        <v>90.235849999999999</v>
       </c>
       <c r="AY120" s="12">
         <v>0</v>
       </c>
       <c r="AZ120" s="12">
         <v>0</v>
       </c>
       <c r="BA120" s="12">
-        <v>42.625540000000001</v>
+        <v>44.699219999999997</v>
       </c>
       <c r="BB120" s="12">
-        <v>137.02038999999999</v>
+        <v>143.8759</v>
       </c>
     </row>
     <row r="121" spans="1:54" ht="56.25">
       <c r="A121" s="6" t="s">
         <v>114</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C121" s="11">
         <v>1.8768</v>
       </c>
       <c r="D121" s="11">
         <v>2.018E-2</v>
       </c>
       <c r="E121" s="11">
         <v>105.70247999999999</v>
       </c>
       <c r="F121" s="11">
         <v>229.99763999999999</v>
       </c>
       <c r="G121" s="12">
         <v>20</v>
       </c>
       <c r="H121" s="12">
@@ -21591,75 +21588,75 @@
       <c r="AM121" s="12">
         <v>2001.82</v>
       </c>
       <c r="AN121" s="12">
         <v>933.59312999999997</v>
       </c>
       <c r="AO121" s="12">
         <v>179.12065000000001</v>
       </c>
       <c r="AP121" s="12">
         <v>617.91333999999995</v>
       </c>
       <c r="AQ121" s="12">
         <v>680.69399999999996</v>
       </c>
       <c r="AR121" s="12">
         <v>269.19038999999998</v>
       </c>
       <c r="AS121" s="12">
         <v>183.34308999999999</v>
       </c>
       <c r="AT121" s="12">
         <v>809.05998999999997</v>
       </c>
       <c r="AU121" s="12">
-        <v>94.49</v>
+        <v>159.80799999999999</v>
       </c>
       <c r="AV121" s="12">
-        <v>42.663780000000003</v>
+        <v>62.374490000000002</v>
       </c>
       <c r="AW121" s="12">
-        <v>75.475650000000002</v>
+        <v>87.022329999999997</v>
       </c>
       <c r="AX121" s="12">
-        <v>316.13375000000002</v>
+        <v>385.73617000000002</v>
       </c>
       <c r="AY121" s="12">
         <v>57</v>
       </c>
       <c r="AZ121" s="12">
         <v>17.458780000000001</v>
       </c>
       <c r="BA121" s="12">
-        <v>55.408230000000003</v>
+        <v>63.633789999999998</v>
       </c>
       <c r="BB121" s="12">
-        <v>279.79694999999998</v>
+        <v>328.77861000000001</v>
       </c>
     </row>
-    <row r="122" spans="1:54" ht="45">
+    <row r="122" spans="1:54" ht="56.25">
       <c r="A122" s="6" t="s">
         <v>115</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C122" s="11">
         <v>0</v>
       </c>
       <c r="D122" s="11">
         <v>0</v>
       </c>
       <c r="E122" s="11">
         <v>482.46793000000002</v>
       </c>
       <c r="F122" s="11">
         <v>399.63432999999998</v>
       </c>
       <c r="G122" s="12">
         <v>0</v>
       </c>
       <c r="H122" s="12">
         <v>0</v>
       </c>
       <c r="I122" s="12">
@@ -21761,66 +21758,66 @@
       <c r="AO122" s="12">
         <v>2635.4552600000002</v>
       </c>
       <c r="AP122" s="12">
         <v>1666.7634</v>
       </c>
       <c r="AQ122" s="12">
         <v>0</v>
       </c>
       <c r="AR122" s="12">
         <v>0</v>
       </c>
       <c r="AS122" s="12">
         <v>2049.1872899999998</v>
       </c>
       <c r="AT122" s="12">
         <v>1503.6722</v>
       </c>
       <c r="AU122" s="12">
         <v>0</v>
       </c>
       <c r="AV122" s="12">
         <v>0</v>
       </c>
       <c r="AW122" s="12">
-        <v>1096.62374</v>
+        <v>1204.6588300000001</v>
       </c>
       <c r="AX122" s="12">
-        <v>770.81524999999999</v>
+        <v>866.59460999999999</v>
       </c>
       <c r="AY122" s="12">
         <v>0</v>
       </c>
       <c r="AZ122" s="12">
         <v>0</v>
       </c>
       <c r="BA122" s="12">
-        <v>780.39750000000004</v>
+        <v>818.29840000000002</v>
       </c>
       <c r="BB122" s="12">
-        <v>616.34023000000002</v>
+        <v>649.48001999999997</v>
       </c>
     </row>
     <row r="123" spans="1:54" ht="67.5">
       <c r="A123" s="6" t="s">
         <v>116</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C123" s="11">
         <v>0</v>
       </c>
       <c r="D123" s="11">
         <v>0</v>
       </c>
       <c r="E123" s="11">
         <v>14.20424</v>
       </c>
       <c r="F123" s="11">
         <v>112.26442</v>
       </c>
       <c r="G123" s="12">
         <v>0</v>
       </c>
       <c r="H123" s="12">
@@ -21925,66 +21922,66 @@
       <c r="AO123" s="12">
         <v>25.927980000000002</v>
       </c>
       <c r="AP123" s="12">
         <v>211.53344000000001</v>
       </c>
       <c r="AQ123" s="12">
         <v>0</v>
       </c>
       <c r="AR123" s="12">
         <v>0</v>
       </c>
       <c r="AS123" s="12">
         <v>30.98997</v>
       </c>
       <c r="AT123" s="12">
         <v>266.08825000000002</v>
       </c>
       <c r="AU123" s="12">
         <v>0</v>
       </c>
       <c r="AV123" s="12">
         <v>0</v>
       </c>
       <c r="AW123" s="12">
-        <v>12.928750000000001</v>
+        <v>17.66825</v>
       </c>
       <c r="AX123" s="12">
-        <v>110.71693999999999</v>
+        <v>158.92312000000001</v>
       </c>
       <c r="AY123" s="12">
         <v>0</v>
       </c>
       <c r="AZ123" s="12">
         <v>0</v>
       </c>
       <c r="BA123" s="12">
-        <v>13.835229999999999</v>
+        <v>16.041730000000001</v>
       </c>
       <c r="BB123" s="12">
-        <v>137.19671</v>
+        <v>154.21519000000001</v>
       </c>
     </row>
     <row r="124" spans="1:54" ht="33.75">
       <c r="A124" s="6" t="s">
         <v>117</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C124" s="11">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="D124" s="11">
         <v>0.12939000000000001</v>
       </c>
       <c r="E124" s="11">
         <v>20.842210000000001</v>
       </c>
       <c r="F124" s="11">
         <v>47.97645</v>
       </c>
       <c r="G124" s="12">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="H124" s="12">
@@ -22089,69 +22086,69 @@
       <c r="AO124" s="12">
         <v>8.6156100000000002</v>
       </c>
       <c r="AP124" s="12">
         <v>36.737400000000001</v>
       </c>
       <c r="AQ124" s="12">
         <v>0</v>
       </c>
       <c r="AR124" s="12">
         <v>0</v>
       </c>
       <c r="AS124" s="12">
         <v>10.5844</v>
       </c>
       <c r="AT124" s="12">
         <v>41.603259999999999</v>
       </c>
       <c r="AU124" s="12">
         <v>0</v>
       </c>
       <c r="AV124" s="12">
         <v>0</v>
       </c>
       <c r="AW124" s="12">
-        <v>3.2827000000000002</v>
+        <v>4.0320999999999998</v>
       </c>
       <c r="AX124" s="12">
-        <v>15.96536</v>
+        <v>18.54664</v>
       </c>
       <c r="AY124" s="12">
         <v>0</v>
       </c>
       <c r="AZ124" s="12">
         <v>0</v>
       </c>
       <c r="BA124" s="12">
-        <v>2.3664800000000001</v>
+        <v>2.4196800000000001</v>
       </c>
       <c r="BB124" s="12">
-        <v>14.172319999999999</v>
+        <v>15.099460000000001</v>
       </c>
     </row>
-    <row r="125" spans="1:54" ht="33.75">
+    <row r="125" spans="1:54" ht="45">
       <c r="A125" s="6" t="s">
         <v>118</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C125" s="11">
         <v>1.6258999999999999</v>
       </c>
       <c r="D125" s="11">
         <v>0.64464999999999995</v>
       </c>
       <c r="E125" s="11">
         <v>2871.4825000000001</v>
       </c>
       <c r="F125" s="11">
         <v>2735.66572</v>
       </c>
       <c r="G125" s="12">
         <v>8.6491000000000007</v>
       </c>
       <c r="H125" s="12">
         <v>3.3830499999999999</v>
       </c>
       <c r="I125" s="12">
@@ -22241,78 +22238,78 @@
       <c r="AK125" s="12">
         <v>1852.19686</v>
       </c>
       <c r="AL125" s="12">
         <v>2996.9363800000001</v>
       </c>
       <c r="AM125" s="12">
         <v>66.130099999999999</v>
       </c>
       <c r="AN125" s="12">
         <v>99.702160000000006</v>
       </c>
       <c r="AO125" s="12">
         <v>1833.83519</v>
       </c>
       <c r="AP125" s="12">
         <v>2988.2712000000001</v>
       </c>
       <c r="AQ125" s="12">
         <v>0</v>
       </c>
       <c r="AR125" s="12">
         <v>0</v>
       </c>
       <c r="AS125" s="12">
-        <v>719.70582999999999</v>
+        <v>694.56343000000004</v>
       </c>
       <c r="AT125" s="12">
         <v>1409.4085600000001</v>
       </c>
       <c r="AU125" s="12">
         <v>0</v>
       </c>
       <c r="AV125" s="12">
         <v>0</v>
       </c>
       <c r="AW125" s="12">
-        <v>205.28213</v>
+        <v>233.32781</v>
       </c>
       <c r="AX125" s="12">
-        <v>389.09472</v>
+        <v>451.09994999999998</v>
       </c>
       <c r="AY125" s="12">
         <v>0</v>
       </c>
       <c r="AZ125" s="12">
         <v>0</v>
       </c>
       <c r="BA125" s="12">
-        <v>262.59858000000003</v>
+        <v>311.22906</v>
       </c>
       <c r="BB125" s="12">
-        <v>628.97590000000002</v>
+        <v>716.44096000000002</v>
       </c>
     </row>
     <row r="126" spans="1:54" ht="33.75">
       <c r="A126" s="6" t="s">
         <v>119</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C126" s="11">
         <v>0.44685000000000002</v>
       </c>
       <c r="D126" s="11">
         <v>0.67362</v>
       </c>
       <c r="E126" s="11">
         <v>67.117419999999996</v>
       </c>
       <c r="F126" s="11">
         <v>164.47515000000001</v>
       </c>
       <c r="G126" s="12">
         <v>1.9219999999999999</v>
       </c>
       <c r="H126" s="12">
@@ -22417,66 +22414,66 @@
       <c r="AO126" s="12">
         <v>2.0904699999999998</v>
       </c>
       <c r="AP126" s="12">
         <v>8.9759700000000002</v>
       </c>
       <c r="AQ126" s="12">
         <v>0</v>
       </c>
       <c r="AR126" s="12">
         <v>0</v>
       </c>
       <c r="AS126" s="12">
         <v>1.66275</v>
       </c>
       <c r="AT126" s="12">
         <v>6.1472499999999997</v>
       </c>
       <c r="AU126" s="12">
         <v>0</v>
       </c>
       <c r="AV126" s="12">
         <v>0</v>
       </c>
       <c r="AW126" s="12">
-        <v>0.58220000000000005</v>
+        <v>0.64324000000000003</v>
       </c>
       <c r="AX126" s="12">
-        <v>2.8153299999999999</v>
+        <v>3.22587</v>
       </c>
       <c r="AY126" s="12">
         <v>0</v>
       </c>
       <c r="AZ126" s="12">
         <v>0</v>
       </c>
       <c r="BA126" s="12">
-        <v>0.29974000000000001</v>
+        <v>0.55044999999999999</v>
       </c>
       <c r="BB126" s="12">
-        <v>1.09433</v>
+        <v>1.9275800000000001</v>
       </c>
     </row>
     <row r="127" spans="1:54" ht="33.75" customHeight="1">
       <c r="A127" s="6" t="s">
         <v>120</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C127" s="11">
         <v>0</v>
       </c>
       <c r="D127" s="11">
         <v>0</v>
       </c>
       <c r="E127" s="11">
         <v>124.79172</v>
       </c>
       <c r="F127" s="11">
         <v>381.38704000000001</v>
       </c>
       <c r="G127" s="12">
         <v>0</v>
       </c>
       <c r="H127" s="12">
@@ -22569,54 +22566,54 @@
       <c r="AK127" s="12">
         <v>10.398</v>
       </c>
       <c r="AL127" s="12">
         <v>54.04</v>
       </c>
       <c r="AM127" s="12">
         <v>1</v>
       </c>
       <c r="AN127" s="12">
         <v>6.3239999999999998</v>
       </c>
       <c r="AO127" s="12">
         <v>2.67</v>
       </c>
       <c r="AP127" s="12">
         <v>18.07</v>
       </c>
       <c r="AQ127" s="12">
         <v>2.7730000000000001</v>
       </c>
       <c r="AR127" s="12">
         <v>14.608000000000001</v>
       </c>
       <c r="AS127" s="12">
-        <v>0.65815999999999997</v>
+        <v>3.4031600000000002</v>
       </c>
       <c r="AT127" s="12">
-        <v>5.5960599999999996</v>
+        <v>14.33606</v>
       </c>
       <c r="AU127" s="12">
         <v>2.7730000000000001</v>
       </c>
       <c r="AV127" s="12">
         <v>14.608000000000001</v>
       </c>
       <c r="AW127" s="12">
         <v>0</v>
       </c>
       <c r="AX127" s="12">
         <v>0</v>
       </c>
       <c r="AY127" s="12">
         <v>0</v>
       </c>
       <c r="AZ127" s="12">
         <v>0</v>
       </c>
       <c r="BA127" s="12">
         <v>0</v>
       </c>
       <c r="BB127" s="12">
         <v>0</v>
       </c>
@@ -22733,78 +22730,78 @@
       <c r="AK128" s="12">
         <v>556.97727999999995</v>
       </c>
       <c r="AL128" s="12">
         <v>2254.8611099999998</v>
       </c>
       <c r="AM128" s="12">
         <v>20.795000000000002</v>
       </c>
       <c r="AN128" s="12">
         <v>57.618690000000001</v>
       </c>
       <c r="AO128" s="12">
         <v>795.80439000000001</v>
       </c>
       <c r="AP128" s="12">
         <v>2962.6734099999999</v>
       </c>
       <c r="AQ128" s="12">
         <v>2.306</v>
       </c>
       <c r="AR128" s="12">
         <v>30.305520000000001</v>
       </c>
       <c r="AS128" s="12">
-        <v>576.45488999999998</v>
+        <v>591.60986000000003</v>
       </c>
       <c r="AT128" s="12">
-        <v>2975.0999000000002</v>
+        <v>3015.7845200000002</v>
       </c>
       <c r="AU128" s="12">
         <v>1.2</v>
       </c>
       <c r="AV128" s="12">
         <v>3.4890599999999998</v>
       </c>
       <c r="AW128" s="12">
-        <v>213.34417999999999</v>
+        <v>253.84690000000001</v>
       </c>
       <c r="AX128" s="12">
-        <v>1134.30889</v>
+        <v>1351.86825</v>
       </c>
       <c r="AY128" s="12">
         <v>0</v>
       </c>
       <c r="AZ128" s="12">
         <v>0</v>
       </c>
       <c r="BA128" s="12">
-        <v>276.93691999999999</v>
+        <v>341.69846999999999</v>
       </c>
       <c r="BB128" s="12">
-        <v>1302.03423</v>
+        <v>1617.7888</v>
       </c>
     </row>
     <row r="129" spans="1:54" ht="45">
       <c r="A129" s="6" t="s">
         <v>122</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C129" s="11">
         <v>0</v>
       </c>
       <c r="D129" s="11">
         <v>0</v>
       </c>
       <c r="E129" s="11">
         <v>3694737.2080000001</v>
       </c>
       <c r="F129" s="11">
         <v>1922.54027</v>
       </c>
       <c r="G129" s="12">
         <v>215</v>
       </c>
       <c r="H129" s="12">
@@ -22909,66 +22906,66 @@
       <c r="AO129" s="12">
         <v>3132477.39597</v>
       </c>
       <c r="AP129" s="12">
         <v>1457.59338</v>
       </c>
       <c r="AQ129" s="12">
         <v>0</v>
       </c>
       <c r="AR129" s="12">
         <v>0</v>
       </c>
       <c r="AS129" s="12">
         <v>3041369.12421</v>
       </c>
       <c r="AT129" s="12">
         <v>1739.50891</v>
       </c>
       <c r="AU129" s="12">
         <v>0</v>
       </c>
       <c r="AV129" s="12">
         <v>0</v>
       </c>
       <c r="AW129" s="12">
-        <v>1254239.7208499999</v>
+        <v>1504073.91359</v>
       </c>
       <c r="AX129" s="12">
-        <v>689.38735999999994</v>
+        <v>852.05602999999996</v>
       </c>
       <c r="AY129" s="12">
-        <v>0</v>
+        <v>19.856999999999999</v>
       </c>
       <c r="AZ129" s="12">
-        <v>0</v>
+        <v>8.0579999999999998</v>
       </c>
       <c r="BA129" s="12">
-        <v>1155871.4839999999</v>
+        <v>1434027.1495000001</v>
       </c>
       <c r="BB129" s="12">
-        <v>785.70889999999997</v>
+        <v>963.02115000000003</v>
       </c>
     </row>
     <row r="130" spans="1:54" ht="56.25">
       <c r="A130" s="6" t="s">
         <v>123</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C130" s="11">
         <v>20.2</v>
       </c>
       <c r="D130" s="11">
         <v>1.8102199999999999</v>
       </c>
       <c r="E130" s="11">
         <v>4106.0962799999998</v>
       </c>
       <c r="F130" s="11">
         <v>1405.24891</v>
       </c>
       <c r="G130" s="12">
         <v>24.167999999999999</v>
       </c>
       <c r="H130" s="12">
@@ -23067,72 +23064,72 @@
       <c r="AM130" s="12">
         <v>284.33958000000001</v>
       </c>
       <c r="AN130" s="12">
         <v>84.79204</v>
       </c>
       <c r="AO130" s="12">
         <v>579.53895</v>
       </c>
       <c r="AP130" s="12">
         <v>671.14133000000004</v>
       </c>
       <c r="AQ130" s="12">
         <v>518.86608000000001</v>
       </c>
       <c r="AR130" s="12">
         <v>139.66327999999999</v>
       </c>
       <c r="AS130" s="12">
         <v>652.50854000000004</v>
       </c>
       <c r="AT130" s="12">
         <v>708.84532999999999</v>
       </c>
       <c r="AU130" s="12">
-        <v>0</v>
+        <v>97.968260000000001</v>
       </c>
       <c r="AV130" s="12">
-        <v>0</v>
+        <v>24.392309999999998</v>
       </c>
       <c r="AW130" s="12">
-        <v>207.13757000000001</v>
+        <v>295.63242000000002</v>
       </c>
       <c r="AX130" s="12">
-        <v>231.56234000000001</v>
+        <v>321.76922000000002</v>
       </c>
       <c r="AY130" s="12">
         <v>0</v>
       </c>
       <c r="AZ130" s="12">
         <v>0</v>
       </c>
       <c r="BA130" s="12">
-        <v>172.53062</v>
+        <v>221.82044999999999</v>
       </c>
       <c r="BB130" s="12">
-        <v>144.52033</v>
+        <v>171.44075000000001</v>
       </c>
     </row>
     <row r="131" spans="1:54">
       <c r="A131" s="6" t="s">
         <v>124</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C131" s="11">
         <v>0</v>
       </c>
       <c r="D131" s="11">
         <v>0</v>
       </c>
       <c r="E131" s="11">
         <v>1556.519</v>
       </c>
       <c r="F131" s="11">
         <v>623.60487999999998</v>
       </c>
       <c r="G131" s="12">
         <v>0</v>
       </c>
       <c r="H131" s="12">
@@ -23237,66 +23234,66 @@
       <c r="AO131" s="12">
         <v>577.08072000000004</v>
       </c>
       <c r="AP131" s="12">
         <v>335.38369</v>
       </c>
       <c r="AQ131" s="12">
         <v>0</v>
       </c>
       <c r="AR131" s="12">
         <v>0</v>
       </c>
       <c r="AS131" s="12">
         <v>959.08938000000001</v>
       </c>
       <c r="AT131" s="12">
         <v>580.77317000000005</v>
       </c>
       <c r="AU131" s="12">
         <v>0</v>
       </c>
       <c r="AV131" s="12">
         <v>0</v>
       </c>
       <c r="AW131" s="12">
-        <v>379.85270000000003</v>
+        <v>492.67430999999999</v>
       </c>
       <c r="AX131" s="12">
-        <v>235.31054</v>
+        <v>316.57814000000002</v>
       </c>
       <c r="AY131" s="12">
         <v>0</v>
       </c>
       <c r="AZ131" s="12">
         <v>0</v>
       </c>
       <c r="BA131" s="12">
-        <v>523.97078999999997</v>
+        <v>819.79759000000001</v>
       </c>
       <c r="BB131" s="12">
-        <v>277.31716999999998</v>
+        <v>461.48088000000001</v>
       </c>
     </row>
     <row r="132" spans="1:54" ht="22.5">
       <c r="A132" s="6" t="s">
         <v>125</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C132" s="11">
         <v>0</v>
       </c>
       <c r="D132" s="11">
         <v>0</v>
       </c>
       <c r="E132" s="11">
         <v>0</v>
       </c>
       <c r="F132" s="11">
         <v>0</v>
       </c>
       <c r="G132" s="12">
         <v>0</v>
       </c>
       <c r="H132" s="12">
@@ -23893,54 +23890,54 @@
       <c r="AO135" s="12">
         <v>5.4920799999999996</v>
       </c>
       <c r="AP135" s="12">
         <v>5.9771700000000001</v>
       </c>
       <c r="AQ135" s="12">
         <v>0</v>
       </c>
       <c r="AR135" s="12">
         <v>0</v>
       </c>
       <c r="AS135" s="12">
         <v>9.0010600000000007</v>
       </c>
       <c r="AT135" s="12">
         <v>10.37598</v>
       </c>
       <c r="AU135" s="12">
         <v>0</v>
       </c>
       <c r="AV135" s="12">
         <v>0</v>
       </c>
       <c r="AW135" s="12">
-        <v>0.71074000000000004</v>
+        <v>0.93474000000000002</v>
       </c>
       <c r="AX135" s="12">
-        <v>0.94879000000000002</v>
+        <v>1.13534</v>
       </c>
       <c r="AY135" s="12">
         <v>0</v>
       </c>
       <c r="AZ135" s="12">
         <v>0</v>
       </c>
       <c r="BA135" s="12">
         <v>4.3131199999999996</v>
       </c>
       <c r="BB135" s="12">
         <v>4.4129100000000001</v>
       </c>
     </row>
     <row r="136" spans="1:54" ht="45">
       <c r="A136" s="6" t="s">
         <v>129</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C136" s="11">
         <v>0</v>
       </c>
       <c r="D136" s="11">
@@ -24057,66 +24054,66 @@
       <c r="AO136" s="12">
         <v>50.351599999999998</v>
       </c>
       <c r="AP136" s="12">
         <v>59.637230000000002</v>
       </c>
       <c r="AQ136" s="12">
         <v>80</v>
       </c>
       <c r="AR136" s="12">
         <v>45.189</v>
       </c>
       <c r="AS136" s="12">
         <v>63.619799999999998</v>
       </c>
       <c r="AT136" s="12">
         <v>47.20317</v>
       </c>
       <c r="AU136" s="12">
         <v>0</v>
       </c>
       <c r="AV136" s="12">
         <v>0</v>
       </c>
       <c r="AW136" s="12">
-        <v>17.085000000000001</v>
+        <v>19.016999999999999</v>
       </c>
       <c r="AX136" s="12">
-        <v>9.59802</v>
+        <v>10.768140000000001</v>
       </c>
       <c r="AY136" s="12">
-        <v>115</v>
+        <v>135</v>
       </c>
       <c r="AZ136" s="12">
-        <v>71.531000000000006</v>
+        <v>83.870999999999995</v>
       </c>
       <c r="BA136" s="12">
-        <v>55.4285</v>
+        <v>58.904499999999999</v>
       </c>
       <c r="BB136" s="12">
-        <v>43.524520000000003</v>
+        <v>45.987729999999999</v>
       </c>
     </row>
     <row r="137" spans="1:54" ht="33.75">
       <c r="A137" s="6" t="s">
         <v>130</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C137" s="11">
         <v>0</v>
       </c>
       <c r="D137" s="11">
         <v>0</v>
       </c>
       <c r="E137" s="11">
         <v>263.19260000000003</v>
       </c>
       <c r="F137" s="11">
         <v>24.713619999999999</v>
       </c>
       <c r="G137" s="12">
         <v>4344.55</v>
       </c>
       <c r="H137" s="12">
@@ -24221,66 +24218,66 @@
       <c r="AO137" s="12">
         <v>1077.3610000000001</v>
       </c>
       <c r="AP137" s="12">
         <v>121.23627</v>
       </c>
       <c r="AQ137" s="12">
         <v>0</v>
       </c>
       <c r="AR137" s="12">
         <v>0</v>
       </c>
       <c r="AS137" s="12">
         <v>11.188000000000001</v>
       </c>
       <c r="AT137" s="12">
         <v>4.8369600000000004</v>
       </c>
       <c r="AU137" s="12">
         <v>0</v>
       </c>
       <c r="AV137" s="12">
         <v>0</v>
       </c>
       <c r="AW137" s="12">
-        <v>10.792999999999999</v>
+        <v>10.882999999999999</v>
       </c>
       <c r="AX137" s="12">
-        <v>3.9708199999999998</v>
+        <v>4.1542500000000002</v>
       </c>
       <c r="AY137" s="12">
         <v>0</v>
       </c>
       <c r="AZ137" s="12">
         <v>0</v>
       </c>
       <c r="BA137" s="12">
-        <v>0.32300000000000001</v>
+        <v>0.38100000000000001</v>
       </c>
       <c r="BB137" s="12">
-        <v>0.75416000000000005</v>
+        <v>0.94820000000000004</v>
       </c>
     </row>
     <row r="138" spans="1:54" ht="22.5">
       <c r="A138" s="6" t="s">
         <v>131</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C138" s="11">
         <v>0</v>
       </c>
       <c r="D138" s="11">
         <v>0</v>
       </c>
       <c r="E138" s="11">
         <v>4.4080000000000004</v>
       </c>
       <c r="F138" s="11">
         <v>34.365499999999997</v>
       </c>
       <c r="G138" s="12">
         <v>0</v>
       </c>
       <c r="H138" s="12">
@@ -24713,137 +24710,137 @@
       <c r="AO140" s="17">
         <v>1088.50506</v>
       </c>
       <c r="AP140" s="17">
         <v>184.67451</v>
       </c>
       <c r="AQ140" s="17">
         <v>0</v>
       </c>
       <c r="AR140" s="17">
         <v>0</v>
       </c>
       <c r="AS140" s="17">
         <v>553.95988999999997</v>
       </c>
       <c r="AT140" s="17">
         <v>112.42156</v>
       </c>
       <c r="AU140" s="17">
         <v>0</v>
       </c>
       <c r="AV140" s="17">
         <v>0</v>
       </c>
       <c r="AW140" s="17">
-        <v>301.25004999999999</v>
+        <v>307.65019999999998</v>
       </c>
       <c r="AX140" s="17">
-        <v>51.335639999999998</v>
+        <v>53.659399999999998</v>
       </c>
       <c r="AY140" s="17">
         <v>0</v>
       </c>
       <c r="AZ140" s="17">
         <v>0</v>
       </c>
       <c r="BA140" s="17">
-        <v>298.64204000000001</v>
+        <v>372.97904</v>
       </c>
       <c r="BB140" s="17">
-        <v>81.856870000000001</v>
+        <v>92.371399999999994</v>
       </c>
     </row>
     <row r="141" spans="1:54">
       <c r="AM141" s="12"/>
       <c r="AN141" s="12"/>
       <c r="AO141" s="12"/>
       <c r="AP141" s="12"/>
       <c r="AQ141" s="12"/>
       <c r="AR141" s="12"/>
       <c r="AS141" s="12"/>
       <c r="AT141" s="12"/>
       <c r="AU141" s="12"/>
       <c r="AV141" s="12"/>
       <c r="AW141" s="12"/>
       <c r="AX141" s="12"/>
       <c r="AY141" s="12"/>
       <c r="AZ141" s="12"/>
       <c r="BA141" s="12"/>
       <c r="BB141" s="12"/>
     </row>
     <row r="142" spans="1:54" ht="27" customHeight="1">
-      <c r="A142" s="30" t="s">
+      <c r="A142" s="19" t="s">
         <v>274</v>
       </c>
-      <c r="B142" s="30"/>
+      <c r="B142" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="43">
+    <mergeCell ref="AY3:BB3"/>
+    <mergeCell ref="AY4:AZ4"/>
+    <mergeCell ref="BA4:BB4"/>
+    <mergeCell ref="AS4:AT4"/>
+    <mergeCell ref="Y4:Z4"/>
+    <mergeCell ref="AM3:AP3"/>
+    <mergeCell ref="AO4:AP4"/>
+    <mergeCell ref="AM4:AN4"/>
+    <mergeCell ref="AU3:AX3"/>
+    <mergeCell ref="AU4:AV4"/>
+    <mergeCell ref="AW4:AX4"/>
+    <mergeCell ref="AQ3:AT3"/>
+    <mergeCell ref="AQ4:AR4"/>
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="AI4:AJ4"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="AG4:AH4"/>
+    <mergeCell ref="AC4:AD4"/>
+    <mergeCell ref="AK4:AL4"/>
+    <mergeCell ref="A1:AH1"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="AE3:AH3"/>
+    <mergeCell ref="AE4:AF4"/>
+    <mergeCell ref="S3:V3"/>
+    <mergeCell ref="W3:Z3"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="S4:T4"/>
+    <mergeCell ref="U4:V4"/>
+    <mergeCell ref="W4:X4"/>
     <mergeCell ref="A142:B142"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="G3:J3"/>
-    <mergeCell ref="A1:AH1"/>
-[...30 lines deleted...]
-    <mergeCell ref="AQ4:AR4"/>
   </mergeCells>
   <phoneticPr fontId="28" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>