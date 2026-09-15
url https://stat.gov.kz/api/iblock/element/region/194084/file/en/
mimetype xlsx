--- v5 (2026-08-26)
+++ v6 (2026-09-15)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="2015-2025" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name="2015-2025" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2025'!$O$6:$V$140</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2025'!$3:$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2015-2025'!$O$6:$V$140</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2015-2025'!$3:$5</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="114210" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="353" uniqueCount="279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="396" uniqueCount="321">
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
     <t>0204</t>
   </si>
   <si>
     <t>0205</t>
   </si>
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>0208</t>
   </si>
   <si>
@@ -848,64 +852,212 @@
   <si>
     <t>Name of product</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Export and import of Shygys Kazakhstan region for food products</t>
   </si>
   <si>
-    <t>January-June 2025</t>
-[...2 lines deleted...]
-    <t>January-June 2026*</t>
+    <t>January-July 2025</t>
+  </si>
+  <si>
+    <t>January-July 2026*</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>©  Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Foreign currency trade turnover</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>thousand US dollars, tons, additional units of measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Methodology for maintaining statistics of mutual trade in goods of the member states of the Eurasian Economic Union Approved By the decision of the Board of the Eurasian Economic Commission dated December 25, 2018 210</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>The primary sources of information are data from the 1-ТS "Report on Mutual Trade in Goods with the Member States of the EAEU " statistical report</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/dynamic-tables/1450/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 7232 25 06 35  </t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>L.Uskabaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Division of Trade Statistics </t>
+  </si>
+  <si>
+    <t>Uskabaeva Laura</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25796/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25840/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>Foreign currency trade turnover - Export, import</t>
+  </si>
+  <si>
+    <t>The indicator has been compiled since 2015.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="34">
+  <fonts count="43">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1099,50 +1251,107 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="49"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="32">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="40"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -1265,51 +1474,51 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="15"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="48"/>
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="thin">
         <color indexed="48"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="41"/>
@@ -1451,50 +1660,61 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
@@ -1509,51 +1729,51 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="81">
+  <cellStyleXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="4" fillId="17" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="18" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
@@ -1652,144 +1872,206 @@
     </xf>
     <xf numFmtId="4" fontId="10" fillId="24" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="19" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="24" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="31" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="77" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="77" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="77" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="77" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="77" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="77" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="77" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="77" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="31" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="13" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="76" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="80" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="12" xfId="79" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="12" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="12" xfId="79" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="12" xfId="81" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="15" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="34" fillId="0" borderId="12" xfId="79" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="12" xfId="78" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="0" borderId="12" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="12" xfId="66" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="12" xfId="66" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="77" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="19" xfId="77" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="20" xfId="77" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="77" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="77" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="77" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="77" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="77" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="19" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="77" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="77" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="81">
+  <cellStyles count="88">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
     <cellStyle name="SAPBEXchaText" xfId="23"/>
     <cellStyle name="SAPBEXexcBad7" xfId="24"/>
     <cellStyle name="SAPBEXexcBad8" xfId="25"/>
@@ -1811,118 +2093,125 @@
     <cellStyle name="SAPBEXHLevel1" xfId="41"/>
     <cellStyle name="SAPBEXHLevel1X" xfId="42"/>
     <cellStyle name="SAPBEXHLevel2" xfId="43"/>
     <cellStyle name="SAPBEXHLevel2X" xfId="44"/>
     <cellStyle name="SAPBEXHLevel3" xfId="45"/>
     <cellStyle name="SAPBEXHLevel3X" xfId="46"/>
     <cellStyle name="SAPBEXresData" xfId="47"/>
     <cellStyle name="SAPBEXresDataEmph" xfId="48"/>
     <cellStyle name="SAPBEXresItem" xfId="49"/>
     <cellStyle name="SAPBEXresItemX" xfId="50"/>
     <cellStyle name="SAPBEXstdData" xfId="51"/>
     <cellStyle name="SAPBEXstdDataEmph" xfId="52"/>
     <cellStyle name="SAPBEXstdItem" xfId="53"/>
     <cellStyle name="SAPBEXstdItemX" xfId="54"/>
     <cellStyle name="SAPBEXtitle" xfId="55"/>
     <cellStyle name="SAPBEXundefined" xfId="56"/>
     <cellStyle name="Акцент1 2" xfId="57"/>
     <cellStyle name="Акцент2 2" xfId="58"/>
     <cellStyle name="Акцент3 2" xfId="59"/>
     <cellStyle name="Акцент4 2" xfId="60"/>
     <cellStyle name="Акцент5 2" xfId="61"/>
     <cellStyle name="Акцент6 2" xfId="62"/>
     <cellStyle name="Ввод  2" xfId="63"/>
     <cellStyle name="Вывод 2" xfId="64"/>
     <cellStyle name="Вычисление 2" xfId="65"/>
-    <cellStyle name="Заголовок 1 2" xfId="66"/>
-[...6 lines deleted...]
-    <cellStyle name="Нейтральный 2" xfId="73"/>
+    <cellStyle name="Гиперссылка" xfId="66" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="67"/>
+    <cellStyle name="Заголовок 1 2" xfId="68"/>
+    <cellStyle name="Заголовок 2 2" xfId="69"/>
+    <cellStyle name="Заголовок 3 2" xfId="70"/>
+    <cellStyle name="Заголовок 4 2" xfId="71"/>
+    <cellStyle name="Итог 2" xfId="72"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="73"/>
+    <cellStyle name="Название 2" xfId="74"/>
+    <cellStyle name="Нейтральный 2" xfId="75"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="74"/>
-[...5 lines deleted...]
-    <cellStyle name="Хороший 2" xfId="80"/>
+    <cellStyle name="Обычный 11 20" xfId="76"/>
+    <cellStyle name="Обычный 2" xfId="77"/>
+    <cellStyle name="Обычный 2 2" xfId="78"/>
+    <cellStyle name="Обычный 2 3" xfId="79"/>
+    <cellStyle name="Обычный 2 8" xfId="80"/>
+    <cellStyle name="Обычный 4" xfId="81"/>
+    <cellStyle name="Плохой 2" xfId="82"/>
+    <cellStyle name="Пояснение 2" xfId="83"/>
+    <cellStyle name="Примечание 2" xfId="84"/>
+    <cellStyle name="Связанная ячейка 2" xfId="85"/>
+    <cellStyle name="Текст предупреждения 2" xfId="86"/>
+    <cellStyle name="Хороший 2" xfId="87"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1948,51 +2237,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2121,362 +2410,625 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25796/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Uskabaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25840/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="84" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="B2" s="25">
+        <v>312101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="24" t="s">
+        <v>287</v>
+      </c>
+      <c r="B3" s="25" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="24" t="s">
+        <v>289</v>
+      </c>
+      <c r="B4" s="26" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="24" t="s">
+        <v>291</v>
+      </c>
+      <c r="B5" s="25" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="24" t="s">
+        <v>292</v>
+      </c>
+      <c r="B6" s="25" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="24" customHeight="1">
+      <c r="A7" s="27" t="s">
+        <v>293</v>
+      </c>
+      <c r="B7" s="25" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="27" t="s">
+        <v>294</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="39">
+      <c r="A9" s="27" t="s">
+        <v>296</v>
+      </c>
+      <c r="B9" s="29" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="27" t="s">
+        <v>298</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="27" t="s">
+        <v>300</v>
+      </c>
+      <c r="B11" s="25"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="27" t="s">
+        <v>301</v>
+      </c>
+      <c r="B12" s="36" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="18.75" customHeight="1">
+      <c r="A13" s="27" t="s">
+        <v>302</v>
+      </c>
+      <c r="B13" s="37" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="19.5" customHeight="1">
+      <c r="A14" s="30" t="s">
+        <v>303</v>
+      </c>
+      <c r="B14" s="31" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="27" t="s">
+        <v>305</v>
+      </c>
+      <c r="B15" s="37" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="27" t="s">
+        <v>306</v>
+      </c>
+      <c r="B16" s="32">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="27" t="s">
+        <v>307</v>
+      </c>
+      <c r="B17" s="32">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="27" t="s">
+        <v>308</v>
+      </c>
+      <c r="B18" s="35" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="27" t="s">
+        <v>309</v>
+      </c>
+      <c r="B19" s="35" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="27" t="s">
+        <v>310</v>
+      </c>
+      <c r="B20" s="33" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="27" t="s">
+        <v>312</v>
+      </c>
+      <c r="B21" s="34" t="s">
+        <v>313</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="28" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="99" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="19" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="19" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="19" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="19" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="19" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="20"/>
+    </row>
+    <row r="12" spans="2:2" ht="27" customHeight="1">
+      <c r="B12" s="21" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="20"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="20"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="22"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="22"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="22"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="23" t="s">
+        <v>285</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="28" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB142"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="AG2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AY3" sqref="AY3:BB3"/>
+      <selection pane="bottomRight" activeCell="AU3" sqref="AU3:AX3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.28515625" style="1" customWidth="1"/>
     <col min="24" max="24" width="11.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.42578125" style="1" customWidth="1"/>
     <col min="26" max="26" width="12" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="12" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" style="1" customWidth="1"/>
     <col min="30" max="30" width="12" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="38" width="12.28515625" style="1" customWidth="1"/>
     <col min="39" max="54" width="11.140625" style="1" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="30" customHeight="1">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="45" t="s">
         <v>276</v>
       </c>
-      <c r="B1" s="25"/>
-[...31 lines deleted...]
-      <c r="AH1" s="25"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+      <c r="AC1" s="45"/>
+      <c r="AD1" s="45"/>
+      <c r="AE1" s="45"/>
+      <c r="AF1" s="45"/>
+      <c r="AG1" s="45"/>
+      <c r="AH1" s="45"/>
       <c r="AM1" s="18"/>
       <c r="AN1" s="18"/>
       <c r="AO1" s="18"/>
       <c r="AP1" s="18"/>
       <c r="AQ1" s="18"/>
       <c r="AR1" s="18"/>
       <c r="AS1" s="18"/>
       <c r="AT1" s="18"/>
       <c r="AU1" s="18"/>
       <c r="AV1" s="18"/>
       <c r="AW1" s="18"/>
       <c r="AX1" s="18"/>
       <c r="AY1" s="18"/>
       <c r="AZ1" s="18"/>
       <c r="BA1" s="18"/>
       <c r="BB1" s="18"/>
     </row>
     <row r="2" spans="1:54">
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
     </row>
     <row r="3" spans="1:54" ht="11.25" customHeight="1">
-      <c r="A3" s="21" t="s">
+      <c r="A3" s="46" t="s">
         <v>268</v>
       </c>
-      <c r="B3" s="21" t="s">
+      <c r="B3" s="46" t="s">
         <v>269</v>
       </c>
-      <c r="C3" s="24">
+      <c r="C3" s="43">
         <v>2015</v>
       </c>
-      <c r="D3" s="24"/>
-[...2 lines deleted...]
-      <c r="G3" s="24">
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43">
         <v>2016</v>
       </c>
-      <c r="H3" s="24"/>
-[...2 lines deleted...]
-      <c r="K3" s="24">
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43">
         <v>2017</v>
       </c>
-      <c r="L3" s="24"/>
-[...2 lines deleted...]
-      <c r="O3" s="24">
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43">
         <v>2018</v>
       </c>
-      <c r="P3" s="24"/>
-[...2 lines deleted...]
-      <c r="S3" s="24">
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43">
         <v>2019</v>
       </c>
-      <c r="T3" s="24"/>
-[...2 lines deleted...]
-      <c r="W3" s="24">
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="43"/>
+      <c r="W3" s="43">
         <v>2020</v>
       </c>
-      <c r="X3" s="24"/>
-[...2 lines deleted...]
-      <c r="AA3" s="20">
+      <c r="X3" s="43"/>
+      <c r="Y3" s="43"/>
+      <c r="Z3" s="43"/>
+      <c r="AA3" s="44">
         <v>2021</v>
       </c>
-      <c r="AB3" s="24"/>
-[...2 lines deleted...]
-      <c r="AE3" s="20">
+      <c r="AB3" s="43"/>
+      <c r="AC3" s="43"/>
+      <c r="AD3" s="43"/>
+      <c r="AE3" s="44">
         <v>2022</v>
       </c>
-      <c r="AF3" s="24"/>
-[...2 lines deleted...]
-      <c r="AI3" s="27">
+      <c r="AF3" s="43"/>
+      <c r="AG3" s="43"/>
+      <c r="AH3" s="43"/>
+      <c r="AI3" s="38">
         <v>2023</v>
       </c>
-      <c r="AJ3" s="28"/>
-[...2 lines deleted...]
-      <c r="AM3" s="27">
+      <c r="AJ3" s="39"/>
+      <c r="AK3" s="39"/>
+      <c r="AL3" s="40"/>
+      <c r="AM3" s="38">
         <v>2024</v>
       </c>
-      <c r="AN3" s="28"/>
-[...2 lines deleted...]
-      <c r="AQ3" s="27">
+      <c r="AN3" s="39"/>
+      <c r="AO3" s="39"/>
+      <c r="AP3" s="40"/>
+      <c r="AQ3" s="38">
         <v>2025</v>
       </c>
-      <c r="AR3" s="28"/>
-[...2 lines deleted...]
-      <c r="AU3" s="27" t="s">
+      <c r="AR3" s="39"/>
+      <c r="AS3" s="39"/>
+      <c r="AT3" s="40"/>
+      <c r="AU3" s="38" t="s">
         <v>277</v>
       </c>
-      <c r="AV3" s="28"/>
-[...2 lines deleted...]
-      <c r="AY3" s="27" t="s">
+      <c r="AV3" s="39"/>
+      <c r="AW3" s="39"/>
+      <c r="AX3" s="40"/>
+      <c r="AY3" s="38" t="s">
         <v>278</v>
       </c>
-      <c r="AZ3" s="28"/>
-[...1 lines deleted...]
-      <c r="BB3" s="29"/>
+      <c r="AZ3" s="39"/>
+      <c r="BA3" s="39"/>
+      <c r="BB3" s="40"/>
     </row>
     <row r="4" spans="1:54">
-      <c r="A4" s="22"/>
-[...1 lines deleted...]
-      <c r="C4" s="20" t="s">
+      <c r="A4" s="47"/>
+      <c r="B4" s="47"/>
+      <c r="C4" s="44" t="s">
         <v>272</v>
       </c>
-      <c r="D4" s="20"/>
-      <c r="E4" s="20" t="s">
+      <c r="D4" s="44"/>
+      <c r="E4" s="44" t="s">
         <v>273</v>
       </c>
-      <c r="F4" s="20"/>
-      <c r="G4" s="20" t="s">
+      <c r="F4" s="44"/>
+      <c r="G4" s="44" t="s">
         <v>272</v>
       </c>
-      <c r="H4" s="20"/>
-      <c r="I4" s="20" t="s">
+      <c r="H4" s="44"/>
+      <c r="I4" s="44" t="s">
         <v>273</v>
       </c>
-      <c r="J4" s="20"/>
-      <c r="K4" s="20" t="s">
+      <c r="J4" s="44"/>
+      <c r="K4" s="44" t="s">
         <v>272</v>
       </c>
-      <c r="L4" s="20"/>
-      <c r="M4" s="20" t="s">
+      <c r="L4" s="44"/>
+      <c r="M4" s="44" t="s">
         <v>273</v>
       </c>
-      <c r="N4" s="20"/>
-      <c r="O4" s="26" t="s">
+      <c r="N4" s="44"/>
+      <c r="O4" s="42" t="s">
         <v>272</v>
       </c>
-      <c r="P4" s="26"/>
-      <c r="Q4" s="26" t="s">
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42" t="s">
         <v>273</v>
       </c>
-      <c r="R4" s="26"/>
-      <c r="S4" s="26" t="s">
+      <c r="R4" s="42"/>
+      <c r="S4" s="42" t="s">
         <v>272</v>
       </c>
-      <c r="T4" s="26"/>
-      <c r="U4" s="26" t="s">
+      <c r="T4" s="42"/>
+      <c r="U4" s="42" t="s">
         <v>273</v>
       </c>
-      <c r="V4" s="26"/>
-      <c r="W4" s="26" t="s">
+      <c r="V4" s="42"/>
+      <c r="W4" s="42" t="s">
         <v>272</v>
       </c>
-      <c r="X4" s="26"/>
-      <c r="Y4" s="26" t="s">
+      <c r="X4" s="42"/>
+      <c r="Y4" s="42" t="s">
         <v>273</v>
       </c>
-      <c r="Z4" s="26"/>
-      <c r="AA4" s="26" t="s">
+      <c r="Z4" s="42"/>
+      <c r="AA4" s="42" t="s">
         <v>272</v>
       </c>
-      <c r="AB4" s="26"/>
-      <c r="AC4" s="26" t="s">
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42" t="s">
         <v>273</v>
       </c>
-      <c r="AD4" s="26"/>
-      <c r="AE4" s="26" t="s">
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="42" t="s">
         <v>272</v>
       </c>
-      <c r="AF4" s="26"/>
-      <c r="AG4" s="26" t="s">
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="42" t="s">
         <v>273</v>
       </c>
-      <c r="AH4" s="26"/>
-      <c r="AI4" s="26" t="s">
+      <c r="AH4" s="42"/>
+      <c r="AI4" s="42" t="s">
         <v>272</v>
       </c>
-      <c r="AJ4" s="26"/>
-      <c r="AK4" s="26" t="s">
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="42" t="s">
         <v>273</v>
       </c>
-      <c r="AL4" s="26"/>
-      <c r="AM4" s="30" t="s">
+      <c r="AL4" s="42"/>
+      <c r="AM4" s="41" t="s">
         <v>272</v>
       </c>
-      <c r="AN4" s="30"/>
-      <c r="AO4" s="30" t="s">
+      <c r="AN4" s="41"/>
+      <c r="AO4" s="41" t="s">
         <v>273</v>
       </c>
-      <c r="AP4" s="30"/>
-      <c r="AQ4" s="30" t="s">
+      <c r="AP4" s="41"/>
+      <c r="AQ4" s="41" t="s">
         <v>272</v>
       </c>
-      <c r="AR4" s="30"/>
-      <c r="AS4" s="30" t="s">
+      <c r="AR4" s="41"/>
+      <c r="AS4" s="41" t="s">
         <v>273</v>
       </c>
-      <c r="AT4" s="30"/>
-      <c r="AU4" s="30" t="s">
+      <c r="AT4" s="41"/>
+      <c r="AU4" s="41" t="s">
         <v>272</v>
       </c>
-      <c r="AV4" s="30"/>
-      <c r="AW4" s="30" t="s">
+      <c r="AV4" s="41"/>
+      <c r="AW4" s="41" t="s">
         <v>273</v>
       </c>
-      <c r="AX4" s="30"/>
-      <c r="AY4" s="30" t="s">
+      <c r="AX4" s="41"/>
+      <c r="AY4" s="41" t="s">
         <v>272</v>
       </c>
-      <c r="AZ4" s="30"/>
-      <c r="BA4" s="30" t="s">
+      <c r="AZ4" s="41"/>
+      <c r="BA4" s="41" t="s">
         <v>273</v>
       </c>
-      <c r="BB4" s="30"/>
+      <c r="BB4" s="41"/>
     </row>
     <row r="5" spans="1:54" ht="22.5">
-      <c r="A5" s="23"/>
-      <c r="B5" s="23"/>
+      <c r="A5" s="48"/>
+      <c r="B5" s="48"/>
       <c r="C5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>270</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>271</v>
       </c>
       <c r="K5" s="5" t="s">
@@ -2728,72 +3280,72 @@
       <c r="AM6" s="4">
         <v>33146.998209999998</v>
       </c>
       <c r="AN6" s="4">
         <v>53302.588849999993</v>
       </c>
       <c r="AO6" s="4">
         <v>3162556.3644700004</v>
       </c>
       <c r="AP6" s="4">
         <v>44603.48</v>
       </c>
       <c r="AQ6" s="4">
         <v>17627.027630000004</v>
       </c>
       <c r="AR6" s="4">
         <v>31159.222040000004</v>
       </c>
       <c r="AS6" s="4">
         <v>3067591.0275499998</v>
       </c>
       <c r="AT6" s="4">
         <v>45933.30735000001</v>
       </c>
       <c r="AU6" s="4">
-        <v>9321.5791300000019</v>
+        <v>10492.355029999997</v>
       </c>
       <c r="AV6" s="4">
-        <v>15149.119169999998</v>
+        <v>16600.242099999996</v>
       </c>
       <c r="AW6" s="4">
-        <v>1515705.5219699997</v>
+        <v>1738535.6805099999</v>
       </c>
       <c r="AX6" s="4">
-        <v>21646.654519999996</v>
+        <v>26046.374160000003</v>
       </c>
       <c r="AY6" s="4">
-        <v>7637.8020099999994</v>
+        <v>7952.4861699999983</v>
       </c>
       <c r="AZ6" s="4">
-        <v>16182.635820000003</v>
+        <v>16527.832590000005</v>
       </c>
       <c r="BA6" s="4">
-        <v>1460285.5717900002</v>
+        <v>1752765.1755100002</v>
       </c>
       <c r="BB6" s="4">
-        <v>24912.443229999993</v>
+        <v>28800.028959999992</v>
       </c>
     </row>
     <row r="7" spans="1:54">
       <c r="A7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C7" s="11">
         <v>5</v>
       </c>
       <c r="D7" s="11">
         <v>29.972999999999999</v>
       </c>
       <c r="E7" s="11">
         <v>23.452000000000002</v>
       </c>
       <c r="F7" s="11">
         <v>97.56174</v>
       </c>
       <c r="G7" s="12">
         <v>7</v>
       </c>
       <c r="H7" s="12">
@@ -3226,54 +3778,54 @@
       <c r="AO9" s="12">
         <v>274.12067999999999</v>
       </c>
       <c r="AP9" s="12">
         <v>573.31218000000001</v>
       </c>
       <c r="AQ9" s="12">
         <v>0</v>
       </c>
       <c r="AR9" s="12">
         <v>0</v>
       </c>
       <c r="AS9" s="12">
         <v>335.81027999999998</v>
       </c>
       <c r="AT9" s="12">
         <v>879.96538999999996</v>
       </c>
       <c r="AU9" s="12">
         <v>0</v>
       </c>
       <c r="AV9" s="12">
         <v>0</v>
       </c>
       <c r="AW9" s="12">
-        <v>118.62433</v>
+        <v>151.42953</v>
       </c>
       <c r="AX9" s="12">
-        <v>266.67205999999999</v>
+        <v>367.44540000000001</v>
       </c>
       <c r="AY9" s="12">
         <v>0</v>
       </c>
       <c r="AZ9" s="12">
         <v>0</v>
       </c>
       <c r="BA9" s="12">
         <v>59.697749999999999</v>
       </c>
       <c r="BB9" s="12">
         <v>197.22854000000001</v>
       </c>
     </row>
     <row r="10" spans="1:54">
       <c r="A10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C10" s="11">
         <v>3</v>
       </c>
       <c r="D10" s="11">
@@ -3876,66 +4428,66 @@
       <c r="AM13" s="12">
         <v>24136.291209999999</v>
       </c>
       <c r="AN13" s="12">
         <v>42534.99106</v>
       </c>
       <c r="AO13" s="12">
         <v>66.928030000000007</v>
       </c>
       <c r="AP13" s="12">
         <v>56.837209999999999</v>
       </c>
       <c r="AQ13" s="12">
         <v>11040.540569999999</v>
       </c>
       <c r="AR13" s="12">
         <v>19871.193920000002</v>
       </c>
       <c r="AS13" s="12">
         <v>61.453499999999998</v>
       </c>
       <c r="AT13" s="12">
         <v>143.60505000000001</v>
       </c>
       <c r="AU13" s="12">
-        <v>6664.9880899999998</v>
+        <v>7154.1847100000005</v>
       </c>
       <c r="AV13" s="12">
-        <v>11131.12176</v>
+        <v>11721.18772</v>
       </c>
       <c r="AW13" s="12">
         <v>2.1359400000000002</v>
       </c>
       <c r="AX13" s="12">
         <v>3.2216499999999999</v>
       </c>
       <c r="AY13" s="12">
-        <v>6331.5179699999999</v>
+        <v>6368.0357299999996</v>
       </c>
       <c r="AZ13" s="12">
-        <v>12291.12435</v>
+        <v>12346.96773</v>
       </c>
       <c r="BA13" s="12">
         <v>0.9425</v>
       </c>
       <c r="BB13" s="12">
         <v>2.43052</v>
       </c>
     </row>
     <row r="14" spans="1:54" ht="22.5">
       <c r="A14" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C14" s="11">
         <v>0</v>
       </c>
       <c r="D14" s="11">
         <v>0</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
@@ -4532,54 +5084,54 @@
       <c r="AM17" s="12">
         <v>0</v>
       </c>
       <c r="AN17" s="12">
         <v>0</v>
       </c>
       <c r="AO17" s="12">
         <v>6</v>
       </c>
       <c r="AP17" s="12">
         <v>17</v>
       </c>
       <c r="AQ17" s="12">
         <v>0.7</v>
       </c>
       <c r="AR17" s="12">
         <v>42.3</v>
       </c>
       <c r="AS17" s="12">
         <v>0</v>
       </c>
       <c r="AT17" s="12">
         <v>0</v>
       </c>
       <c r="AU17" s="12">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="AV17" s="12">
-        <v>0</v>
+        <v>26.3</v>
       </c>
       <c r="AW17" s="12">
         <v>0</v>
       </c>
       <c r="AX17" s="12">
         <v>0</v>
       </c>
       <c r="AY17" s="12">
         <v>0</v>
       </c>
       <c r="AZ17" s="12">
         <v>0</v>
       </c>
       <c r="BA17" s="12">
         <v>0</v>
       </c>
       <c r="BB17" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:54" ht="22.5">
       <c r="A18" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="10" t="s">
@@ -4696,54 +5248,54 @@
       <c r="AM18" s="12">
         <v>0</v>
       </c>
       <c r="AN18" s="12">
         <v>0</v>
       </c>
       <c r="AO18" s="12">
         <v>0.33</v>
       </c>
       <c r="AP18" s="12">
         <v>0.40523999999999999</v>
       </c>
       <c r="AQ18" s="12">
         <v>121.58494</v>
       </c>
       <c r="AR18" s="12">
         <v>982.61990000000003</v>
       </c>
       <c r="AS18" s="12">
         <v>0</v>
       </c>
       <c r="AT18" s="12">
         <v>0</v>
       </c>
       <c r="AU18" s="12">
-        <v>0</v>
+        <v>6.8667199999999999</v>
       </c>
       <c r="AV18" s="12">
-        <v>0</v>
+        <v>60.10378</v>
       </c>
       <c r="AW18" s="12">
         <v>0</v>
       </c>
       <c r="AX18" s="12">
         <v>0</v>
       </c>
       <c r="AY18" s="12">
         <v>7.4320000000000004</v>
       </c>
       <c r="AZ18" s="12">
         <v>78.2</v>
       </c>
       <c r="BA18" s="12">
         <v>0</v>
       </c>
       <c r="BB18" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:54" ht="22.5">
       <c r="A19" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="10" t="s">
@@ -4860,72 +5412,72 @@
       <c r="AM19" s="12">
         <v>688.947</v>
       </c>
       <c r="AN19" s="12">
         <v>2494.6582400000002</v>
       </c>
       <c r="AO19" s="12">
         <v>1444.7147199999999</v>
       </c>
       <c r="AP19" s="12">
         <v>1817.1703</v>
       </c>
       <c r="AQ19" s="12">
         <v>400.68394000000001</v>
       </c>
       <c r="AR19" s="12">
         <v>1745.6322399999999</v>
       </c>
       <c r="AS19" s="12">
         <v>1118.97425</v>
       </c>
       <c r="AT19" s="12">
         <v>1799.0291199999999</v>
       </c>
       <c r="AU19" s="12">
-        <v>128.41808</v>
+        <v>162.93208000000001</v>
       </c>
       <c r="AV19" s="12">
-        <v>316.89222999999998</v>
+        <v>382.82506999999998</v>
       </c>
       <c r="AW19" s="12">
-        <v>712.79200000000003</v>
+        <v>749.89250000000004</v>
       </c>
       <c r="AX19" s="12">
-        <v>1086.00198</v>
+        <v>1160.10194</v>
       </c>
       <c r="AY19" s="12">
         <v>160.81559999999999</v>
       </c>
       <c r="AZ19" s="12">
         <v>1321.9275299999999</v>
       </c>
       <c r="BA19" s="12">
-        <v>682.89148</v>
+        <v>699.63948000000005</v>
       </c>
       <c r="BB19" s="12">
-        <v>1075.4143899999999</v>
+        <v>1120.8629900000001</v>
       </c>
     </row>
     <row r="20" spans="1:54" ht="22.5">
       <c r="A20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C20" s="11">
         <v>33.01</v>
       </c>
       <c r="D20" s="11">
         <v>24.788</v>
       </c>
       <c r="E20" s="11">
         <v>2.2859999999999998E-2</v>
       </c>
       <c r="F20" s="11">
         <v>0.27300000000000002</v>
       </c>
       <c r="G20" s="12">
         <v>80.242000000000004</v>
       </c>
       <c r="H20" s="12">
@@ -5024,66 +5576,66 @@
       <c r="AM20" s="12">
         <v>675</v>
       </c>
       <c r="AN20" s="12">
         <v>845.94068000000004</v>
       </c>
       <c r="AO20" s="12">
         <v>133.08111</v>
       </c>
       <c r="AP20" s="12">
         <v>296.08553999999998</v>
       </c>
       <c r="AQ20" s="12">
         <v>917.8</v>
       </c>
       <c r="AR20" s="12">
         <v>1274.6553100000001</v>
       </c>
       <c r="AS20" s="12">
         <v>176.80044000000001</v>
       </c>
       <c r="AT20" s="12">
         <v>358.30023999999997</v>
       </c>
       <c r="AU20" s="12">
-        <v>516</v>
+        <v>616</v>
       </c>
       <c r="AV20" s="12">
-        <v>682.72430999999995</v>
+        <v>836.08231000000001</v>
       </c>
       <c r="AW20" s="12">
-        <v>165.80904000000001</v>
+        <v>168.32903999999999</v>
       </c>
       <c r="AX20" s="12">
-        <v>329.40302000000003</v>
+        <v>335.35554999999999</v>
       </c>
       <c r="AY20" s="12">
-        <v>240</v>
+        <v>379.9</v>
       </c>
       <c r="AZ20" s="12">
-        <v>379.98</v>
+        <v>466.47699999999998</v>
       </c>
       <c r="BA20" s="12">
         <v>112.67122000000001</v>
       </c>
       <c r="BB20" s="12">
         <v>275.81495000000001</v>
       </c>
     </row>
     <row r="21" spans="1:54" ht="33.75">
       <c r="A21" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C21" s="11">
         <v>20</v>
       </c>
       <c r="D21" s="11">
         <v>5.4969999999999999</v>
       </c>
       <c r="E21" s="11">
         <v>82.375799999999998</v>
       </c>
       <c r="F21" s="11">
@@ -5194,66 +5746,66 @@
       <c r="AO21" s="12">
         <v>30.856680000000001</v>
       </c>
       <c r="AP21" s="12">
         <v>268.43083000000001</v>
       </c>
       <c r="AQ21" s="12">
         <v>0</v>
       </c>
       <c r="AR21" s="12">
         <v>0</v>
       </c>
       <c r="AS21" s="12">
         <v>26.7317</v>
       </c>
       <c r="AT21" s="12">
         <v>286.82965999999999</v>
       </c>
       <c r="AU21" s="12">
         <v>0</v>
       </c>
       <c r="AV21" s="12">
         <v>0</v>
       </c>
       <c r="AW21" s="12">
-        <v>13.626670000000001</v>
+        <v>16.41498</v>
       </c>
       <c r="AX21" s="12">
-        <v>140.91676000000001</v>
+        <v>171.86932999999999</v>
       </c>
       <c r="AY21" s="12">
         <v>0</v>
       </c>
       <c r="AZ21" s="12">
         <v>0</v>
       </c>
       <c r="BA21" s="12">
-        <v>10.107670000000001</v>
+        <v>12.096399999999999</v>
       </c>
       <c r="BB21" s="12">
-        <v>120.98557</v>
+        <v>145.42252999999999</v>
       </c>
     </row>
     <row r="22" spans="1:54" ht="45">
       <c r="A22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C22" s="11">
         <v>29.83</v>
       </c>
       <c r="D22" s="11">
         <v>12.04537</v>
       </c>
       <c r="E22" s="11">
         <v>3.6669999999999998</v>
       </c>
       <c r="F22" s="11">
         <v>15.21942</v>
       </c>
       <c r="G22" s="12">
         <v>108.69</v>
       </c>
       <c r="H22" s="12">
@@ -5352,72 +5904,72 @@
       <c r="AM22" s="12">
         <v>78.869</v>
       </c>
       <c r="AN22" s="12">
         <v>86.511979999999994</v>
       </c>
       <c r="AO22" s="12">
         <v>3.4311799999999999</v>
       </c>
       <c r="AP22" s="12">
         <v>39.914459999999998</v>
       </c>
       <c r="AQ22" s="12">
         <v>27.004999999999999</v>
       </c>
       <c r="AR22" s="12">
         <v>26.837260000000001</v>
       </c>
       <c r="AS22" s="12">
         <v>2.4073199999999999</v>
       </c>
       <c r="AT22" s="12">
         <v>34.19753</v>
       </c>
       <c r="AU22" s="12">
-        <v>8.9</v>
+        <v>15.6</v>
       </c>
       <c r="AV22" s="12">
-        <v>8.9759499999999992</v>
+        <v>14.26144</v>
       </c>
       <c r="AW22" s="12">
-        <v>1.5307200000000001</v>
+        <v>1.5691200000000001</v>
       </c>
       <c r="AX22" s="12">
-        <v>23.317430000000002</v>
+        <v>24.23743</v>
       </c>
       <c r="AY22" s="12">
-        <v>4.4740000000000002</v>
+        <v>8.2720000000000002</v>
       </c>
       <c r="AZ22" s="12">
-        <v>6.0476000000000001</v>
+        <v>11.50474</v>
       </c>
       <c r="BA22" s="12">
-        <v>1.4619599999999999</v>
+        <v>1.46916</v>
       </c>
       <c r="BB22" s="12">
-        <v>4.43553</v>
+        <v>4.5925599999999998</v>
       </c>
     </row>
     <row r="23" spans="1:54" ht="56.25">
       <c r="A23" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C23" s="11">
         <v>0</v>
       </c>
       <c r="D23" s="11">
         <v>0</v>
       </c>
       <c r="E23" s="11">
         <v>15.057399999999999</v>
       </c>
       <c r="F23" s="11">
         <v>67.120580000000004</v>
       </c>
       <c r="G23" s="12">
         <v>0</v>
       </c>
       <c r="H23" s="12">
@@ -5522,66 +6074,66 @@
       <c r="AO23" s="12">
         <v>12.34718</v>
       </c>
       <c r="AP23" s="12">
         <v>102.47237</v>
       </c>
       <c r="AQ23" s="12">
         <v>0</v>
       </c>
       <c r="AR23" s="12">
         <v>0</v>
       </c>
       <c r="AS23" s="12">
         <v>12.031879999999999</v>
       </c>
       <c r="AT23" s="12">
         <v>120.91963</v>
       </c>
       <c r="AU23" s="12">
         <v>0</v>
       </c>
       <c r="AV23" s="12">
         <v>0</v>
       </c>
       <c r="AW23" s="12">
-        <v>3.7758799999999999</v>
+        <v>4.23184</v>
       </c>
       <c r="AX23" s="12">
-        <v>51.595579999999998</v>
+        <v>59.59431</v>
       </c>
       <c r="AY23" s="12">
         <v>0</v>
       </c>
       <c r="AZ23" s="12">
         <v>0</v>
       </c>
       <c r="BA23" s="12">
-        <v>4.0330700000000004</v>
+        <v>4.7197899999999997</v>
       </c>
       <c r="BB23" s="12">
-        <v>53.489469999999997</v>
+        <v>63.480989999999998</v>
       </c>
     </row>
     <row r="24" spans="1:54" ht="56.25">
       <c r="A24" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C24" s="11">
         <v>0</v>
       </c>
       <c r="D24" s="11">
         <v>0</v>
       </c>
       <c r="E24" s="11">
         <v>0.01</v>
       </c>
       <c r="F24" s="11">
         <v>7.9829999999999998E-2</v>
       </c>
       <c r="G24" s="12">
         <v>0</v>
       </c>
       <c r="H24" s="12">
@@ -5698,54 +6250,54 @@
       <c r="AS24" s="12">
         <v>1.4139999999999999</v>
       </c>
       <c r="AT24" s="12">
         <v>25.96931</v>
       </c>
       <c r="AU24" s="12">
         <v>0</v>
       </c>
       <c r="AV24" s="12">
         <v>0</v>
       </c>
       <c r="AW24" s="12">
         <v>0.80400000000000005</v>
       </c>
       <c r="AX24" s="12">
         <v>14.745710000000001</v>
       </c>
       <c r="AY24" s="12">
         <v>0</v>
       </c>
       <c r="AZ24" s="12">
         <v>0</v>
       </c>
       <c r="BA24" s="12">
-        <v>0.2</v>
+        <v>0.29399999999999998</v>
       </c>
       <c r="BB24" s="12">
-        <v>3.22593</v>
+        <v>4.40381</v>
       </c>
     </row>
     <row r="25" spans="1:54" ht="33.75">
       <c r="A25" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C25" s="11">
         <v>0</v>
       </c>
       <c r="D25" s="11">
         <v>0</v>
       </c>
       <c r="E25" s="11">
         <v>2285.4845999999998</v>
       </c>
       <c r="F25" s="11">
         <v>762.86410999999998</v>
       </c>
       <c r="G25" s="12">
         <v>0</v>
       </c>
       <c r="H25" s="12">
@@ -5850,66 +6402,66 @@
       <c r="AO25" s="12">
         <v>2982.77198</v>
       </c>
       <c r="AP25" s="12">
         <v>1448.14426</v>
       </c>
       <c r="AQ25" s="12">
         <v>0</v>
       </c>
       <c r="AR25" s="12">
         <v>0</v>
       </c>
       <c r="AS25" s="12">
         <v>428.63733999999999</v>
       </c>
       <c r="AT25" s="12">
         <v>282.24592000000001</v>
       </c>
       <c r="AU25" s="12">
         <v>0</v>
       </c>
       <c r="AV25" s="12">
         <v>0</v>
       </c>
       <c r="AW25" s="12">
-        <v>425.07254999999998</v>
+        <v>425.65688999999998</v>
       </c>
       <c r="AX25" s="12">
-        <v>270.99892</v>
+        <v>272.55561999999998</v>
       </c>
       <c r="AY25" s="12">
         <v>0</v>
       </c>
       <c r="AZ25" s="12">
         <v>0</v>
       </c>
       <c r="BA25" s="12">
-        <v>6.4623299999999997</v>
+        <v>6.5128500000000003</v>
       </c>
       <c r="BB25" s="12">
-        <v>16.66311</v>
+        <v>16.876149999999999</v>
       </c>
     </row>
     <row r="26" spans="1:54" ht="22.5">
       <c r="A26" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C26" s="11">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="11">
         <v>317.98009999999999</v>
       </c>
       <c r="F26" s="11">
         <v>323.67482000000001</v>
       </c>
       <c r="G26" s="12">
         <v>0</v>
       </c>
       <c r="H26" s="12">
@@ -6014,66 +6566,66 @@
       <c r="AO26" s="12">
         <v>19.82508</v>
       </c>
       <c r="AP26" s="12">
         <v>45.66713</v>
       </c>
       <c r="AQ26" s="12">
         <v>0</v>
       </c>
       <c r="AR26" s="12">
         <v>0</v>
       </c>
       <c r="AS26" s="12">
         <v>3.73732</v>
       </c>
       <c r="AT26" s="12">
         <v>8.5855200000000007</v>
       </c>
       <c r="AU26" s="12">
         <v>0</v>
       </c>
       <c r="AV26" s="12">
         <v>0</v>
       </c>
       <c r="AW26" s="12">
-        <v>1.3431</v>
+        <v>1.4722999999999999</v>
       </c>
       <c r="AX26" s="12">
-        <v>3.6343399999999999</v>
+        <v>3.9025799999999999</v>
       </c>
       <c r="AY26" s="12">
         <v>0</v>
       </c>
       <c r="AZ26" s="12">
         <v>0</v>
       </c>
       <c r="BA26" s="12">
-        <v>1.9156500000000001</v>
+        <v>2.0196499999999999</v>
       </c>
       <c r="BB26" s="12">
-        <v>4.1592900000000004</v>
+        <v>4.5581399999999999</v>
       </c>
     </row>
     <row r="27" spans="1:54" ht="56.25">
       <c r="A27" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C27" s="11">
         <v>0</v>
       </c>
       <c r="D27" s="11">
         <v>0</v>
       </c>
       <c r="E27" s="11">
         <v>303.66194999999999</v>
       </c>
       <c r="F27" s="11">
         <v>426.27143000000001</v>
       </c>
       <c r="G27" s="12">
         <v>0</v>
       </c>
       <c r="H27" s="12">
@@ -6178,66 +6730,66 @@
       <c r="AO27" s="12">
         <v>11.653930000000001</v>
       </c>
       <c r="AP27" s="12">
         <v>14.763120000000001</v>
       </c>
       <c r="AQ27" s="12">
         <v>0</v>
       </c>
       <c r="AR27" s="12">
         <v>0</v>
       </c>
       <c r="AS27" s="12">
         <v>32.159979999999997</v>
       </c>
       <c r="AT27" s="12">
         <v>55.698079999999997</v>
       </c>
       <c r="AU27" s="12">
         <v>0</v>
       </c>
       <c r="AV27" s="12">
         <v>0</v>
       </c>
       <c r="AW27" s="12">
-        <v>21.34205</v>
+        <v>21.456050000000001</v>
       </c>
       <c r="AX27" s="12">
-        <v>36.04795</v>
+        <v>36.304580000000001</v>
       </c>
       <c r="AY27" s="12">
         <v>0</v>
       </c>
       <c r="AZ27" s="12">
         <v>0</v>
       </c>
       <c r="BA27" s="12">
-        <v>15.275090000000001</v>
+        <v>17.175470000000001</v>
       </c>
       <c r="BB27" s="12">
-        <v>27.1142</v>
+        <v>32.206879999999998</v>
       </c>
     </row>
     <row r="28" spans="1:54" ht="56.25">
       <c r="A28" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C28" s="11">
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <v>0</v>
       </c>
       <c r="E28" s="11">
         <v>2.7490000000000001</v>
       </c>
       <c r="F28" s="11">
         <v>2.7669999999999999</v>
       </c>
       <c r="G28" s="12">
         <v>0</v>
       </c>
       <c r="H28" s="12">
@@ -6342,54 +6894,54 @@
       <c r="AO28" s="12">
         <v>11.80654</v>
       </c>
       <c r="AP28" s="12">
         <v>40.79448</v>
       </c>
       <c r="AQ28" s="12">
         <v>0</v>
       </c>
       <c r="AR28" s="12">
         <v>0</v>
       </c>
       <c r="AS28" s="12">
         <v>85.832470000000001</v>
       </c>
       <c r="AT28" s="12">
         <v>118.92982000000001</v>
       </c>
       <c r="AU28" s="12">
         <v>0</v>
       </c>
       <c r="AV28" s="12">
         <v>0</v>
       </c>
       <c r="AW28" s="12">
-        <v>23.72438</v>
+        <v>24.785039999999999</v>
       </c>
       <c r="AX28" s="12">
-        <v>38.871639999999999</v>
+        <v>43.081899999999997</v>
       </c>
       <c r="AY28" s="12">
         <v>0</v>
       </c>
       <c r="AZ28" s="12">
         <v>0</v>
       </c>
       <c r="BA28" s="12">
         <v>61.824820000000003</v>
       </c>
       <c r="BB28" s="12">
         <v>78.466200000000001</v>
       </c>
     </row>
     <row r="29" spans="1:54" ht="32.25" customHeight="1">
       <c r="A29" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C29" s="11">
         <v>20</v>
       </c>
       <c r="D29" s="11">
@@ -6500,54 +7052,54 @@
       <c r="AM29" s="12">
         <v>458.4</v>
       </c>
       <c r="AN29" s="12">
         <v>2994.11582</v>
       </c>
       <c r="AO29" s="12">
         <v>0</v>
       </c>
       <c r="AP29" s="12">
         <v>0</v>
       </c>
       <c r="AQ29" s="12">
         <v>590</v>
       </c>
       <c r="AR29" s="12">
         <v>3570.1212099999998</v>
       </c>
       <c r="AS29" s="12">
         <v>0.13</v>
       </c>
       <c r="AT29" s="12">
         <v>1.2749999999999999</v>
       </c>
       <c r="AU29" s="12">
-        <v>260</v>
+        <v>300</v>
       </c>
       <c r="AV29" s="12">
-        <v>1620.4144899999999</v>
+        <v>1874.7503099999999</v>
       </c>
       <c r="AW29" s="12">
         <v>0</v>
       </c>
       <c r="AX29" s="12">
         <v>0</v>
       </c>
       <c r="AY29" s="12">
         <v>60</v>
       </c>
       <c r="AZ29" s="12">
         <v>313.95652999999999</v>
       </c>
       <c r="BA29" s="12">
         <v>0</v>
       </c>
       <c r="BB29" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:54">
       <c r="A30" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="10" t="s">
@@ -6664,72 +7216,72 @@
       <c r="AM30" s="12">
         <v>370</v>
       </c>
       <c r="AN30" s="12">
         <v>755.89770999999996</v>
       </c>
       <c r="AO30" s="12">
         <v>447.88002999999998</v>
       </c>
       <c r="AP30" s="12">
         <v>2161.0919699999999</v>
       </c>
       <c r="AQ30" s="12">
         <v>340</v>
       </c>
       <c r="AR30" s="12">
         <v>1150.63373</v>
       </c>
       <c r="AS30" s="12">
         <v>396.56882000000002</v>
       </c>
       <c r="AT30" s="12">
         <v>2265.2821300000001</v>
       </c>
       <c r="AU30" s="12">
-        <v>110</v>
+        <v>150</v>
       </c>
       <c r="AV30" s="12">
-        <v>356.37205</v>
+        <v>492.29005000000001</v>
       </c>
       <c r="AW30" s="12">
-        <v>198.15797000000001</v>
+        <v>212.51273</v>
       </c>
       <c r="AX30" s="12">
-        <v>1146.4320700000001</v>
+        <v>1220.39895</v>
       </c>
       <c r="AY30" s="12">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="AZ30" s="12">
-        <v>220.05450999999999</v>
+        <v>349.59814</v>
       </c>
       <c r="BA30" s="12">
-        <v>147.87626</v>
+        <v>157.43413000000001</v>
       </c>
       <c r="BB30" s="12">
-        <v>845.08996999999999</v>
+        <v>896.86685999999997</v>
       </c>
     </row>
     <row r="31" spans="1:54">
       <c r="A31" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C31" s="11">
         <v>0</v>
       </c>
       <c r="D31" s="11">
         <v>0</v>
       </c>
       <c r="E31" s="11">
         <v>390.33819999999997</v>
       </c>
       <c r="F31" s="11">
         <v>1440.19688</v>
       </c>
       <c r="G31" s="12">
         <v>0</v>
       </c>
       <c r="H31" s="12">
@@ -8966,66 +9518,66 @@
       <c r="AO44" s="12">
         <v>118.51675</v>
       </c>
       <c r="AP44" s="12">
         <v>140.66789</v>
       </c>
       <c r="AQ44" s="12">
         <v>0</v>
       </c>
       <c r="AR44" s="12">
         <v>0</v>
       </c>
       <c r="AS44" s="12">
         <v>131.24549999999999</v>
       </c>
       <c r="AT44" s="12">
         <v>186.25219999999999</v>
       </c>
       <c r="AU44" s="12">
         <v>0</v>
       </c>
       <c r="AV44" s="12">
         <v>0</v>
       </c>
       <c r="AW44" s="12">
-        <v>68.344499999999996</v>
+        <v>83.448499999999996</v>
       </c>
       <c r="AX44" s="12">
-        <v>97.050830000000005</v>
+        <v>118.38294</v>
       </c>
       <c r="AY44" s="12">
         <v>0</v>
       </c>
       <c r="AZ44" s="12">
         <v>0</v>
       </c>
       <c r="BA44" s="12">
-        <v>66.91</v>
+        <v>74.510000000000005</v>
       </c>
       <c r="BB44" s="12">
-        <v>84.598259999999996</v>
+        <v>95.149940000000001</v>
       </c>
     </row>
     <row r="45" spans="1:54" ht="45">
       <c r="A45" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C45" s="11">
         <v>0</v>
       </c>
       <c r="D45" s="11">
         <v>0</v>
       </c>
       <c r="E45" s="11">
         <v>18.212389999999999</v>
       </c>
       <c r="F45" s="11">
         <v>22.5243</v>
       </c>
       <c r="G45" s="12">
         <v>0</v>
       </c>
       <c r="H45" s="12">
@@ -9294,66 +9846,66 @@
       <c r="AO46" s="12">
         <v>0.55191000000000001</v>
       </c>
       <c r="AP46" s="12">
         <v>3.0412400000000002</v>
       </c>
       <c r="AQ46" s="12">
         <v>0</v>
       </c>
       <c r="AR46" s="12">
         <v>0</v>
       </c>
       <c r="AS46" s="12">
         <v>0.85843999999999998</v>
       </c>
       <c r="AT46" s="12">
         <v>2.8799800000000002</v>
       </c>
       <c r="AU46" s="12">
         <v>0</v>
       </c>
       <c r="AV46" s="12">
         <v>0</v>
       </c>
       <c r="AW46" s="12">
-        <v>9.3990000000000004E-2</v>
+        <v>0.13456000000000001</v>
       </c>
       <c r="AX46" s="12">
-        <v>0.90683999999999998</v>
+        <v>1.07836</v>
       </c>
       <c r="AY46" s="12">
         <v>0</v>
       </c>
       <c r="AZ46" s="12">
         <v>0</v>
       </c>
       <c r="BA46" s="12">
-        <v>0.40250000000000002</v>
+        <v>0.41552</v>
       </c>
       <c r="BB46" s="12">
-        <v>1.1252</v>
+        <v>1.2651300000000001</v>
       </c>
     </row>
     <row r="47" spans="1:54" ht="22.5">
       <c r="A47" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C47" s="11">
         <v>128.87799999999999</v>
       </c>
       <c r="D47" s="11">
         <v>20.532789999999999</v>
       </c>
       <c r="E47" s="11">
         <v>27.60416</v>
       </c>
       <c r="F47" s="11">
         <v>19.663350000000001</v>
       </c>
       <c r="G47" s="12">
         <v>43.551000000000002</v>
       </c>
       <c r="H47" s="12">
@@ -9458,66 +10010,66 @@
       <c r="AO47" s="12">
         <v>104.0889</v>
       </c>
       <c r="AP47" s="12">
         <v>47.11486</v>
       </c>
       <c r="AQ47" s="12">
         <v>0</v>
       </c>
       <c r="AR47" s="12">
         <v>0</v>
       </c>
       <c r="AS47" s="12">
         <v>568.78560000000004</v>
       </c>
       <c r="AT47" s="12">
         <v>149.85504</v>
       </c>
       <c r="AU47" s="12">
         <v>0</v>
       </c>
       <c r="AV47" s="12">
         <v>0</v>
       </c>
       <c r="AW47" s="12">
-        <v>94.023600000000002</v>
+        <v>94.83</v>
       </c>
       <c r="AX47" s="12">
-        <v>45.260339999999999</v>
+        <v>45.73903</v>
       </c>
       <c r="AY47" s="12">
         <v>0</v>
       </c>
       <c r="AZ47" s="12">
         <v>0</v>
       </c>
       <c r="BA47" s="12">
-        <v>5507.2551999999996</v>
+        <v>5783.5551999999998</v>
       </c>
       <c r="BB47" s="12">
-        <v>1089.5640100000001</v>
+        <v>1141.3190099999999</v>
       </c>
     </row>
     <row r="48" spans="1:54" ht="56.25">
       <c r="A48" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C48" s="11">
         <v>0</v>
       </c>
       <c r="D48" s="11">
         <v>0</v>
       </c>
       <c r="E48" s="11">
         <v>0</v>
       </c>
       <c r="F48" s="11">
         <v>0</v>
       </c>
       <c r="G48" s="12">
         <v>0</v>
       </c>
       <c r="H48" s="12">
@@ -9640,51 +10192,51 @@
       <c r="AU48" s="12">
         <v>0</v>
       </c>
       <c r="AV48" s="12">
         <v>0</v>
       </c>
       <c r="AW48" s="12">
         <v>0</v>
       </c>
       <c r="AX48" s="12">
         <v>0</v>
       </c>
       <c r="AY48" s="12">
         <v>0</v>
       </c>
       <c r="AZ48" s="12">
         <v>0</v>
       </c>
       <c r="BA48" s="12">
         <v>0</v>
       </c>
       <c r="BB48" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:54" ht="33.75">
+    <row r="49" spans="1:54" ht="22.5">
       <c r="A49" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C49" s="11">
         <v>0</v>
       </c>
       <c r="D49" s="11">
         <v>0</v>
       </c>
       <c r="E49" s="11">
         <v>1.13687</v>
       </c>
       <c r="F49" s="11">
         <v>11.984260000000001</v>
       </c>
       <c r="G49" s="12">
         <v>252.89500000000001</v>
       </c>
       <c r="H49" s="12">
         <v>206.34100000000001</v>
       </c>
       <c r="I49" s="12">
@@ -9786,66 +10338,66 @@
       <c r="AO49" s="12">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="AP49" s="12">
         <v>0.40851999999999999</v>
       </c>
       <c r="AQ49" s="12">
         <v>4.5359999999999996</v>
       </c>
       <c r="AR49" s="12">
         <v>3.4782199999999999</v>
       </c>
       <c r="AS49" s="12">
         <v>0.74951999999999996</v>
       </c>
       <c r="AT49" s="12">
         <v>0.32871</v>
       </c>
       <c r="AU49" s="12">
         <v>4.5359999999999996</v>
       </c>
       <c r="AV49" s="12">
         <v>3.4782199999999999</v>
       </c>
       <c r="AW49" s="12">
-        <v>0.72616000000000003</v>
+        <v>0.72760000000000002</v>
       </c>
       <c r="AX49" s="12">
-        <v>0.20562</v>
+        <v>0.21221999999999999</v>
       </c>
       <c r="AY49" s="12">
         <v>0</v>
       </c>
       <c r="AZ49" s="12">
         <v>0</v>
       </c>
       <c r="BA49" s="12">
-        <v>2.1600000000000001E-2</v>
+        <v>2.4039999999999999E-2</v>
       </c>
       <c r="BB49" s="12">
-        <v>0.12689</v>
+        <v>0.14113999999999999</v>
       </c>
     </row>
     <row r="50" spans="1:54" ht="22.5">
       <c r="A50" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C50" s="11">
         <v>510.14760000000001</v>
       </c>
       <c r="D50" s="11">
         <v>178.15164999999999</v>
       </c>
       <c r="E50" s="11">
         <v>4543.3990000000003</v>
       </c>
       <c r="F50" s="11">
         <v>174.9092</v>
       </c>
       <c r="G50" s="12">
         <v>950.12800000000004</v>
       </c>
       <c r="H50" s="12">
@@ -9950,54 +10502,54 @@
       <c r="AO50" s="12">
         <v>190.32400000000001</v>
       </c>
       <c r="AP50" s="12">
         <v>341.17471</v>
       </c>
       <c r="AQ50" s="12">
         <v>115.61960000000001</v>
       </c>
       <c r="AR50" s="12">
         <v>70.618229999999997</v>
       </c>
       <c r="AS50" s="12">
         <v>349.26310000000001</v>
       </c>
       <c r="AT50" s="12">
         <v>270.46462000000002</v>
       </c>
       <c r="AU50" s="12">
         <v>88.019599999999997</v>
       </c>
       <c r="AV50" s="12">
         <v>49.635420000000003</v>
       </c>
       <c r="AW50" s="12">
-        <v>271.16399999999999</v>
+        <v>292.16399999999999</v>
       </c>
       <c r="AX50" s="12">
-        <v>156.50470000000001</v>
+        <v>160.4973</v>
       </c>
       <c r="AY50" s="12">
         <v>6.5</v>
       </c>
       <c r="AZ50" s="12">
         <v>8.4987399999999997</v>
       </c>
       <c r="BA50" s="12">
         <v>0</v>
       </c>
       <c r="BB50" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:54">
       <c r="A51" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C51" s="11">
         <v>0</v>
       </c>
       <c r="D51" s="11">
@@ -10126,54 +10678,54 @@
       <c r="AS51" s="12">
         <v>72.320999999999998</v>
       </c>
       <c r="AT51" s="12">
         <v>76.477999999999994</v>
       </c>
       <c r="AU51" s="12">
         <v>0</v>
       </c>
       <c r="AV51" s="12">
         <v>0</v>
       </c>
       <c r="AW51" s="12">
         <v>0</v>
       </c>
       <c r="AX51" s="12">
         <v>0</v>
       </c>
       <c r="AY51" s="12">
         <v>38.988</v>
       </c>
       <c r="AZ51" s="12">
         <v>41.177999999999997</v>
       </c>
       <c r="BA51" s="12">
-        <v>43.176000000000002</v>
+        <v>64.763999999999996</v>
       </c>
       <c r="BB51" s="12">
-        <v>31.065999999999999</v>
+        <v>50.69988</v>
       </c>
     </row>
     <row r="52" spans="1:54" ht="22.5">
       <c r="A52" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>179</v>
       </c>
       <c r="C52" s="11">
         <v>2098.6509999999998</v>
       </c>
       <c r="D52" s="11">
         <v>478.07074999999998</v>
       </c>
       <c r="E52" s="11">
         <v>0</v>
       </c>
       <c r="F52" s="11">
         <v>0</v>
       </c>
       <c r="G52" s="12">
         <v>4227.3729999999996</v>
       </c>
       <c r="H52" s="12">
@@ -10272,54 +10824,54 @@
       <c r="AM52" s="12">
         <v>1400.0409999999999</v>
       </c>
       <c r="AN52" s="12">
         <v>376.62930999999998</v>
       </c>
       <c r="AO52" s="12">
         <v>0.88</v>
       </c>
       <c r="AP52" s="12">
         <v>0.32912000000000002</v>
       </c>
       <c r="AQ52" s="12">
         <v>377.08</v>
       </c>
       <c r="AR52" s="12">
         <v>87.348119999999994</v>
       </c>
       <c r="AS52" s="12">
         <v>2.4</v>
       </c>
       <c r="AT52" s="12">
         <v>0.86299999999999999</v>
       </c>
       <c r="AU52" s="12">
-        <v>201.88</v>
+        <v>249.88</v>
       </c>
       <c r="AV52" s="12">
-        <v>46.168619999999997</v>
+        <v>57.578279999999999</v>
       </c>
       <c r="AW52" s="12">
         <v>2.4</v>
       </c>
       <c r="AX52" s="12">
         <v>0.86299999999999999</v>
       </c>
       <c r="AY52" s="12">
         <v>20</v>
       </c>
       <c r="AZ52" s="12">
         <v>11.303330000000001</v>
       </c>
       <c r="BA52" s="12">
         <v>0</v>
       </c>
       <c r="BB52" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:54">
       <c r="A53" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B53" s="10" t="s">
@@ -10618,54 +11170,54 @@
       <c r="AS54" s="12">
         <v>0.22</v>
       </c>
       <c r="AT54" s="12">
         <v>1.0201899999999999</v>
       </c>
       <c r="AU54" s="12">
         <v>7</v>
       </c>
       <c r="AV54" s="12">
         <v>1.86025</v>
       </c>
       <c r="AW54" s="12">
         <v>0.12</v>
       </c>
       <c r="AX54" s="12">
         <v>0.53771000000000002</v>
       </c>
       <c r="AY54" s="12">
         <v>0</v>
       </c>
       <c r="AZ54" s="12">
         <v>0</v>
       </c>
       <c r="BA54" s="12">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="BB54" s="12">
-        <v>0.51046000000000002</v>
+        <v>0.61046999999999996</v>
       </c>
     </row>
     <row r="55" spans="1:54" ht="22.5">
       <c r="A55" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C55" s="11">
         <v>54.997999999999998</v>
       </c>
       <c r="D55" s="11">
         <v>6.1249799999999999</v>
       </c>
       <c r="E55" s="11">
         <v>0</v>
       </c>
       <c r="F55" s="11">
         <v>0</v>
       </c>
       <c r="G55" s="12">
         <v>1110.356</v>
       </c>
       <c r="H55" s="12">
@@ -11280,51 +11832,51 @@
       <c r="AU58" s="12">
         <v>0</v>
       </c>
       <c r="AV58" s="12">
         <v>0</v>
       </c>
       <c r="AW58" s="12">
         <v>0</v>
       </c>
       <c r="AX58" s="12">
         <v>0</v>
       </c>
       <c r="AY58" s="12">
         <v>0</v>
       </c>
       <c r="AZ58" s="12">
         <v>0</v>
       </c>
       <c r="BA58" s="12">
         <v>0.48</v>
       </c>
       <c r="BB58" s="12">
         <v>2.6486399999999999</v>
       </c>
     </row>
-    <row r="59" spans="1:54" ht="45">
+    <row r="59" spans="1:54" ht="33.75">
       <c r="A59" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C59" s="11">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="D59" s="11">
         <v>1.66E-2</v>
       </c>
       <c r="E59" s="11">
         <v>0.72552000000000005</v>
       </c>
       <c r="F59" s="11">
         <v>2.04948</v>
       </c>
       <c r="G59" s="12">
         <v>0</v>
       </c>
       <c r="H59" s="12">
         <v>0</v>
       </c>
       <c r="I59" s="12">
@@ -11426,66 +11978,66 @@
       <c r="AO59" s="12">
         <v>37.377000000000002</v>
       </c>
       <c r="AP59" s="12">
         <v>87.702830000000006</v>
       </c>
       <c r="AQ59" s="12">
         <v>0</v>
       </c>
       <c r="AR59" s="12">
         <v>0</v>
       </c>
       <c r="AS59" s="12">
         <v>37.161000000000001</v>
       </c>
       <c r="AT59" s="12">
         <v>113.37313</v>
       </c>
       <c r="AU59" s="12">
         <v>0</v>
       </c>
       <c r="AV59" s="12">
         <v>0</v>
       </c>
       <c r="AW59" s="12">
-        <v>18.556999999999999</v>
+        <v>21.149000000000001</v>
       </c>
       <c r="AX59" s="12">
-        <v>57.053910000000002</v>
+        <v>65.628469999999993</v>
       </c>
       <c r="AY59" s="12">
         <v>0</v>
       </c>
       <c r="AZ59" s="12">
         <v>0</v>
       </c>
       <c r="BA59" s="12">
-        <v>19.744</v>
+        <v>21.097000000000001</v>
       </c>
       <c r="BB59" s="12">
-        <v>60.173639999999999</v>
+        <v>65.411370000000005</v>
       </c>
     </row>
     <row r="60" spans="1:54" ht="45">
       <c r="A60" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C60" s="11">
         <v>0</v>
       </c>
       <c r="D60" s="11">
         <v>0</v>
       </c>
       <c r="E60" s="11">
         <v>3.4799999999999998E-2</v>
       </c>
       <c r="F60" s="11">
         <v>0.10145</v>
       </c>
       <c r="G60" s="12">
         <v>0</v>
       </c>
       <c r="H60" s="12">
@@ -12082,66 +12634,66 @@
       <c r="AO63" s="12">
         <v>10.186310000000001</v>
       </c>
       <c r="AP63" s="12">
         <v>78.202430000000007</v>
       </c>
       <c r="AQ63" s="12">
         <v>0</v>
       </c>
       <c r="AR63" s="12">
         <v>0</v>
       </c>
       <c r="AS63" s="12">
         <v>10.520860000000001</v>
       </c>
       <c r="AT63" s="12">
         <v>108.66978</v>
       </c>
       <c r="AU63" s="12">
         <v>0</v>
       </c>
       <c r="AV63" s="12">
         <v>0</v>
       </c>
       <c r="AW63" s="12">
-        <v>4.4650600000000003</v>
+        <v>5.2139300000000004</v>
       </c>
       <c r="AX63" s="12">
-        <v>44.212139999999998</v>
+        <v>51.61253</v>
       </c>
       <c r="AY63" s="12">
         <v>0</v>
       </c>
       <c r="AZ63" s="12">
         <v>0</v>
       </c>
       <c r="BA63" s="12">
-        <v>2.5444200000000001</v>
+        <v>3.4074</v>
       </c>
       <c r="BB63" s="12">
-        <v>27.778099999999998</v>
+        <v>37.70214</v>
       </c>
     </row>
     <row r="64" spans="1:54">
       <c r="A64" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C64" s="11">
         <v>0</v>
       </c>
       <c r="D64" s="11">
         <v>0</v>
       </c>
       <c r="E64" s="11">
         <v>8.9885099999999998</v>
       </c>
       <c r="F64" s="11">
         <v>106.70862</v>
       </c>
       <c r="G64" s="12">
         <v>0</v>
       </c>
       <c r="H64" s="12">
@@ -12246,66 +12798,66 @@
       <c r="AO64" s="12">
         <v>14.66962</v>
       </c>
       <c r="AP64" s="12">
         <v>110.52822999999999</v>
       </c>
       <c r="AQ64" s="12">
         <v>0</v>
       </c>
       <c r="AR64" s="12">
         <v>0</v>
       </c>
       <c r="AS64" s="12">
         <v>12.403359999999999</v>
       </c>
       <c r="AT64" s="12">
         <v>102.31314</v>
       </c>
       <c r="AU64" s="12">
         <v>0</v>
       </c>
       <c r="AV64" s="12">
         <v>0</v>
       </c>
       <c r="AW64" s="12">
-        <v>7.4510500000000004</v>
+        <v>8.3642299999999992</v>
       </c>
       <c r="AX64" s="12">
-        <v>59.854050000000001</v>
+        <v>66.838030000000003</v>
       </c>
       <c r="AY64" s="12">
         <v>0</v>
       </c>
       <c r="AZ64" s="12">
         <v>0</v>
       </c>
       <c r="BA64" s="12">
-        <v>2.5950799999999998</v>
+        <v>2.7579799999999999</v>
       </c>
       <c r="BB64" s="12">
-        <v>31.220870000000001</v>
+        <v>32.760269999999998</v>
       </c>
     </row>
     <row r="65" spans="1:54">
       <c r="A65" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C65" s="11">
         <v>0</v>
       </c>
       <c r="D65" s="11">
         <v>0</v>
       </c>
       <c r="E65" s="11">
         <v>0</v>
       </c>
       <c r="F65" s="11">
         <v>0</v>
       </c>
       <c r="G65" s="12">
         <v>0</v>
       </c>
       <c r="H65" s="12">
@@ -12574,66 +13126,66 @@
       <c r="AO66" s="12">
         <v>1.3060400000000001</v>
       </c>
       <c r="AP66" s="12">
         <v>8.3542100000000001</v>
       </c>
       <c r="AQ66" s="12">
         <v>0</v>
       </c>
       <c r="AR66" s="12">
         <v>0</v>
       </c>
       <c r="AS66" s="12">
         <v>0.94440000000000002</v>
       </c>
       <c r="AT66" s="12">
         <v>6.5401600000000002</v>
       </c>
       <c r="AU66" s="12">
         <v>0</v>
       </c>
       <c r="AV66" s="12">
         <v>0</v>
       </c>
       <c r="AW66" s="12">
-        <v>0.51661999999999997</v>
+        <v>0.62731999999999999</v>
       </c>
       <c r="AX66" s="12">
-        <v>3.4214899999999999</v>
+        <v>4.2786099999999996</v>
       </c>
       <c r="AY66" s="12">
         <v>0</v>
       </c>
       <c r="AZ66" s="12">
         <v>0</v>
       </c>
       <c r="BA66" s="12">
-        <v>0.28583999999999998</v>
+        <v>0.34601999999999999</v>
       </c>
       <c r="BB66" s="12">
-        <v>2.09104</v>
+        <v>2.7289699999999999</v>
       </c>
     </row>
     <row r="67" spans="1:54">
       <c r="A67" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C67" s="11">
         <v>0</v>
       </c>
       <c r="D67" s="11">
         <v>0</v>
       </c>
       <c r="E67" s="11">
         <v>0</v>
       </c>
       <c r="F67" s="11">
         <v>0</v>
       </c>
       <c r="G67" s="12">
         <v>0</v>
       </c>
       <c r="H67" s="12">
@@ -12902,66 +13454,66 @@
       <c r="AO68" s="12">
         <v>5.3400000000000003E-2</v>
       </c>
       <c r="AP68" s="12">
         <v>0.36697999999999997</v>
       </c>
       <c r="AQ68" s="12">
         <v>0</v>
       </c>
       <c r="AR68" s="12">
         <v>0</v>
       </c>
       <c r="AS68" s="12">
         <v>6.0400000000000002E-2</v>
       </c>
       <c r="AT68" s="12">
         <v>0.39290000000000003</v>
       </c>
       <c r="AU68" s="12">
         <v>0</v>
       </c>
       <c r="AV68" s="12">
         <v>0</v>
       </c>
       <c r="AW68" s="12">
-        <v>2.52E-2</v>
+        <v>2.8400000000000002E-2</v>
       </c>
       <c r="AX68" s="12">
-        <v>0.17463999999999999</v>
+        <v>0.19563</v>
       </c>
       <c r="AY68" s="12">
         <v>0</v>
       </c>
       <c r="AZ68" s="12">
         <v>0</v>
       </c>
       <c r="BA68" s="12">
-        <v>1.7999999999999999E-2</v>
+        <v>2.4799999999999999E-2</v>
       </c>
       <c r="BB68" s="12">
-        <v>0.12931000000000001</v>
+        <v>0.19062000000000001</v>
       </c>
     </row>
     <row r="69" spans="1:54">
       <c r="A69" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C69" s="11">
         <v>0</v>
       </c>
       <c r="D69" s="11">
         <v>0</v>
       </c>
       <c r="E69" s="11">
         <v>0.27900000000000003</v>
       </c>
       <c r="F69" s="11">
         <v>5.0015099999999997</v>
       </c>
       <c r="G69" s="12">
         <v>0</v>
       </c>
       <c r="H69" s="12">
@@ -13066,66 +13618,66 @@
       <c r="AO69" s="12">
         <v>0.13017000000000001</v>
       </c>
       <c r="AP69" s="12">
         <v>2.50786</v>
       </c>
       <c r="AQ69" s="12">
         <v>0</v>
       </c>
       <c r="AR69" s="12">
         <v>0</v>
       </c>
       <c r="AS69" s="12">
         <v>0.1484</v>
       </c>
       <c r="AT69" s="12">
         <v>2.6814399999999998</v>
       </c>
       <c r="AU69" s="12">
         <v>0</v>
       </c>
       <c r="AV69" s="12">
         <v>0</v>
       </c>
       <c r="AW69" s="12">
-        <v>5.7680000000000002E-2</v>
+        <v>7.392E-2</v>
       </c>
       <c r="AX69" s="12">
-        <v>1.10487</v>
+        <v>1.3999699999999999</v>
       </c>
       <c r="AY69" s="12">
         <v>0</v>
       </c>
       <c r="AZ69" s="12">
         <v>0</v>
       </c>
       <c r="BA69" s="12">
-        <v>5.04E-2</v>
+        <v>6.4839999999999995E-2</v>
       </c>
       <c r="BB69" s="12">
-        <v>1.0755699999999999</v>
+        <v>1.3857699999999999</v>
       </c>
     </row>
     <row r="70" spans="1:54">
       <c r="A70" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C70" s="11">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="D70" s="11">
         <v>4.1230000000000003E-2</v>
       </c>
       <c r="E70" s="11">
         <v>7.2749999999999995E-2</v>
       </c>
       <c r="F70" s="11">
         <v>0.77236000000000005</v>
       </c>
       <c r="G70" s="12">
         <v>5.7000000000000002E-3</v>
       </c>
       <c r="H70" s="12">
@@ -13242,54 +13794,54 @@
       <c r="AS70" s="12">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="AT70" s="12">
         <v>0.13102</v>
       </c>
       <c r="AU70" s="12">
         <v>0</v>
       </c>
       <c r="AV70" s="12">
         <v>0</v>
       </c>
       <c r="AW70" s="12">
         <v>0.01</v>
       </c>
       <c r="AX70" s="12">
         <v>9.3450000000000005E-2</v>
       </c>
       <c r="AY70" s="12">
         <v>0</v>
       </c>
       <c r="AZ70" s="12">
         <v>0</v>
       </c>
       <c r="BA70" s="12">
-        <v>0.01</v>
+        <v>1.2E-2</v>
       </c>
       <c r="BB70" s="12">
-        <v>7.9640000000000002E-2</v>
+        <v>9.6640000000000004E-2</v>
       </c>
     </row>
     <row r="71" spans="1:54" ht="33.75">
       <c r="A71" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C71" s="11">
         <v>0.29899999999999999</v>
       </c>
       <c r="D71" s="11">
         <v>1.3820000000000001E-2</v>
       </c>
       <c r="E71" s="11">
         <v>0.56200000000000006</v>
       </c>
       <c r="F71" s="11">
         <v>1.9936100000000001</v>
       </c>
       <c r="G71" s="12">
         <v>2.7000000000000001E-3</v>
       </c>
       <c r="H71" s="12">
@@ -13394,66 +13946,66 @@
       <c r="AO71" s="12">
         <v>0.26928999999999997</v>
       </c>
       <c r="AP71" s="12">
         <v>0.54107000000000005</v>
       </c>
       <c r="AQ71" s="12">
         <v>0</v>
       </c>
       <c r="AR71" s="12">
         <v>0</v>
       </c>
       <c r="AS71" s="12">
         <v>0.19767999999999999</v>
       </c>
       <c r="AT71" s="12">
         <v>0.37658000000000003</v>
       </c>
       <c r="AU71" s="12">
         <v>0</v>
       </c>
       <c r="AV71" s="12">
         <v>0</v>
       </c>
       <c r="AW71" s="12">
-        <v>0.12676000000000001</v>
+        <v>0.13067999999999999</v>
       </c>
       <c r="AX71" s="12">
-        <v>0.19807</v>
+        <v>0.21626999999999999</v>
       </c>
       <c r="AY71" s="12">
         <v>0</v>
       </c>
       <c r="AZ71" s="12">
         <v>0</v>
       </c>
       <c r="BA71" s="12">
-        <v>7.5999999999999998E-2</v>
+        <v>8.4919999999999995E-2</v>
       </c>
       <c r="BB71" s="12">
-        <v>0.16214999999999999</v>
+        <v>0.21892</v>
       </c>
     </row>
     <row r="72" spans="1:54" ht="22.5">
       <c r="A72" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C72" s="11">
         <v>3.3871500000000001</v>
       </c>
       <c r="D72" s="11">
         <v>0.77705000000000002</v>
       </c>
       <c r="E72" s="11">
         <v>2.4918499999999999</v>
       </c>
       <c r="F72" s="11">
         <v>19.10754</v>
       </c>
       <c r="G72" s="12">
         <v>0.20635000000000001</v>
       </c>
       <c r="H72" s="12">
@@ -13558,66 +14110,66 @@
       <c r="AO72" s="12">
         <v>1.88554</v>
       </c>
       <c r="AP72" s="12">
         <v>12.03082</v>
       </c>
       <c r="AQ72" s="12">
         <v>0</v>
       </c>
       <c r="AR72" s="12">
         <v>0</v>
       </c>
       <c r="AS72" s="12">
         <v>0.66757</v>
       </c>
       <c r="AT72" s="12">
         <v>5.6832399999999996</v>
       </c>
       <c r="AU72" s="12">
         <v>0</v>
       </c>
       <c r="AV72" s="12">
         <v>0</v>
       </c>
       <c r="AW72" s="12">
-        <v>0.34011000000000002</v>
+        <v>0.41443000000000002</v>
       </c>
       <c r="AX72" s="12">
-        <v>2.81793</v>
+        <v>3.5870500000000001</v>
       </c>
       <c r="AY72" s="12">
         <v>0</v>
       </c>
       <c r="AZ72" s="12">
         <v>0</v>
       </c>
       <c r="BA72" s="12">
-        <v>0.31812000000000001</v>
+        <v>0.35499999999999998</v>
       </c>
       <c r="BB72" s="12">
-        <v>3.2765399999999998</v>
+        <v>3.61063</v>
       </c>
     </row>
     <row r="73" spans="1:54">
       <c r="A73" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C73" s="11">
         <v>2983.47</v>
       </c>
       <c r="D73" s="11">
         <v>779.28408000000002</v>
       </c>
       <c r="E73" s="11">
         <v>130.80099999999999</v>
       </c>
       <c r="F73" s="11">
         <v>43.022959999999998</v>
       </c>
       <c r="G73" s="12">
         <v>1953.44</v>
       </c>
       <c r="H73" s="12">
@@ -13722,66 +14274,66 @@
       <c r="AO73" s="12">
         <v>1255.9667999999999</v>
       </c>
       <c r="AP73" s="12">
         <v>345.6771</v>
       </c>
       <c r="AQ73" s="12">
         <v>812.8</v>
       </c>
       <c r="AR73" s="12">
         <v>357.72</v>
       </c>
       <c r="AS73" s="12">
         <v>324.25599999999997</v>
       </c>
       <c r="AT73" s="12">
         <v>120.38724999999999</v>
       </c>
       <c r="AU73" s="12">
         <v>406</v>
       </c>
       <c r="AV73" s="12">
         <v>178.72800000000001</v>
       </c>
       <c r="AW73" s="12">
-        <v>187.29400000000001</v>
+        <v>206.71600000000001</v>
       </c>
       <c r="AX73" s="12">
-        <v>68.013450000000006</v>
+        <v>75.910939999999997</v>
       </c>
       <c r="AY73" s="12">
-        <v>338.8</v>
+        <v>406.6</v>
       </c>
       <c r="AZ73" s="12">
-        <v>152.53995</v>
+        <v>184.32095000000001</v>
       </c>
       <c r="BA73" s="12">
-        <v>92.36</v>
+        <v>114.736</v>
       </c>
       <c r="BB73" s="12">
-        <v>42.098730000000003</v>
+        <v>51.501330000000003</v>
       </c>
     </row>
     <row r="74" spans="1:54" ht="22.5">
       <c r="A74" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C74" s="11">
         <v>136</v>
       </c>
       <c r="D74" s="11">
         <v>21.2</v>
       </c>
       <c r="E74" s="11">
         <v>0.09</v>
       </c>
       <c r="F74" s="11">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="G74" s="12">
         <v>476</v>
       </c>
       <c r="H74" s="12">
@@ -14050,66 +14602,66 @@
       <c r="AO75" s="12">
         <v>700.99950000000001</v>
       </c>
       <c r="AP75" s="12">
         <v>247.14627999999999</v>
       </c>
       <c r="AQ75" s="12">
         <v>0</v>
       </c>
       <c r="AR75" s="12">
         <v>0</v>
       </c>
       <c r="AS75" s="12">
         <v>537.4982</v>
       </c>
       <c r="AT75" s="12">
         <v>202.42006000000001</v>
       </c>
       <c r="AU75" s="12">
         <v>0</v>
       </c>
       <c r="AV75" s="12">
         <v>0</v>
       </c>
       <c r="AW75" s="12">
-        <v>203.09200000000001</v>
+        <v>218.9384</v>
       </c>
       <c r="AX75" s="12">
-        <v>75.859039999999993</v>
+        <v>82.129829999999998</v>
       </c>
       <c r="AY75" s="12">
         <v>0</v>
       </c>
       <c r="AZ75" s="12">
         <v>0</v>
       </c>
       <c r="BA75" s="12">
-        <v>965.25279999999998</v>
+        <v>1032.9688000000001</v>
       </c>
       <c r="BB75" s="12">
-        <v>383.63261999999997</v>
+        <v>407.25653999999997</v>
       </c>
     </row>
     <row r="76" spans="1:54" ht="45">
       <c r="A76" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>203</v>
       </c>
       <c r="C76" s="11">
         <v>136</v>
       </c>
       <c r="D76" s="11">
         <v>58.238999999999997</v>
       </c>
       <c r="E76" s="11">
         <v>684.10216000000003</v>
       </c>
       <c r="F76" s="11">
         <v>384.67631999999998</v>
       </c>
       <c r="G76" s="12">
         <v>0</v>
       </c>
       <c r="H76" s="12">
@@ -14214,66 +14766,66 @@
       <c r="AO76" s="12">
         <v>1959.6048000000001</v>
       </c>
       <c r="AP76" s="12">
         <v>324.71836999999999</v>
       </c>
       <c r="AQ76" s="12">
         <v>0</v>
       </c>
       <c r="AR76" s="12">
         <v>0</v>
       </c>
       <c r="AS76" s="12">
         <v>693.7079</v>
       </c>
       <c r="AT76" s="12">
         <v>392.17308000000003</v>
       </c>
       <c r="AU76" s="12">
         <v>0</v>
       </c>
       <c r="AV76" s="12">
         <v>0</v>
       </c>
       <c r="AW76" s="12">
-        <v>254.7766</v>
+        <v>309.08019999999999</v>
       </c>
       <c r="AX76" s="12">
-        <v>141.21127000000001</v>
+        <v>176.98084</v>
       </c>
       <c r="AY76" s="12">
         <v>0</v>
       </c>
       <c r="AZ76" s="12">
         <v>0</v>
       </c>
       <c r="BA76" s="12">
-        <v>275.29219999999998</v>
+        <v>317.22579999999999</v>
       </c>
       <c r="BB76" s="12">
-        <v>158.36653000000001</v>
+        <v>188.19013000000001</v>
       </c>
     </row>
     <row r="77" spans="1:54" ht="22.5">
       <c r="A77" s="6" t="s">
         <v>70</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C77" s="11">
         <v>0</v>
       </c>
       <c r="D77" s="11">
         <v>0</v>
       </c>
       <c r="E77" s="11">
         <v>0.5</v>
       </c>
       <c r="F77" s="11">
         <v>1.2239</v>
       </c>
       <c r="G77" s="12">
         <v>0</v>
       </c>
       <c r="H77" s="12">
@@ -14390,54 +14942,54 @@
       <c r="AS77" s="12">
         <v>0.36</v>
       </c>
       <c r="AT77" s="12">
         <v>1.3287</v>
       </c>
       <c r="AU77" s="12">
         <v>0</v>
       </c>
       <c r="AV77" s="12">
         <v>0</v>
       </c>
       <c r="AW77" s="12">
         <v>0.14000000000000001</v>
       </c>
       <c r="AX77" s="12">
         <v>0.56799999999999995</v>
       </c>
       <c r="AY77" s="12">
         <v>0</v>
       </c>
       <c r="AZ77" s="12">
         <v>0</v>
       </c>
       <c r="BA77" s="12">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="BB77" s="12">
-        <v>0.45096999999999998</v>
+        <v>0.66893999999999998</v>
       </c>
     </row>
     <row r="78" spans="1:54" ht="45">
       <c r="A78" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>205</v>
       </c>
       <c r="C78" s="11">
         <v>0</v>
       </c>
       <c r="D78" s="11">
         <v>0</v>
       </c>
       <c r="E78" s="11">
         <v>0</v>
       </c>
       <c r="F78" s="11">
         <v>0</v>
       </c>
       <c r="G78" s="12">
         <v>0</v>
       </c>
       <c r="H78" s="12">
@@ -14706,66 +15258,66 @@
       <c r="AO79" s="12">
         <v>1075.1099999999999</v>
       </c>
       <c r="AP79" s="12">
         <v>434.43412999999998</v>
       </c>
       <c r="AQ79" s="12">
         <v>5</v>
       </c>
       <c r="AR79" s="12">
         <v>9.6920000000000002</v>
       </c>
       <c r="AS79" s="12">
         <v>6400.5</v>
       </c>
       <c r="AT79" s="12">
         <v>2196.6060000000002</v>
       </c>
       <c r="AU79" s="12">
         <v>5</v>
       </c>
       <c r="AV79" s="12">
         <v>9.6920000000000002</v>
       </c>
       <c r="AW79" s="12">
-        <v>1675.55</v>
+        <v>3972.4</v>
       </c>
       <c r="AX79" s="12">
-        <v>628.04300000000001</v>
+        <v>1472.509</v>
       </c>
       <c r="AY79" s="12">
         <v>0</v>
       </c>
       <c r="AZ79" s="12">
         <v>0</v>
       </c>
       <c r="BA79" s="12">
-        <v>11462.6</v>
+        <v>13195.6</v>
       </c>
       <c r="BB79" s="12">
-        <v>4058.1619999999998</v>
+        <v>4730.2060000000001</v>
       </c>
     </row>
     <row r="80" spans="1:54" ht="22.5">
       <c r="A80" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C80" s="11">
         <v>286.01305000000002</v>
       </c>
       <c r="D80" s="11">
         <v>41.908410000000003</v>
       </c>
       <c r="E80" s="11">
         <v>0</v>
       </c>
       <c r="F80" s="11">
         <v>0</v>
       </c>
       <c r="G80" s="12">
         <v>230.42400000000001</v>
       </c>
       <c r="H80" s="12">
@@ -16200,51 +16752,51 @@
       <c r="AU88" s="12">
         <v>0</v>
       </c>
       <c r="AV88" s="12">
         <v>0</v>
       </c>
       <c r="AW88" s="12">
         <v>0.25</v>
       </c>
       <c r="AX88" s="12">
         <v>0.184</v>
       </c>
       <c r="AY88" s="12">
         <v>0</v>
       </c>
       <c r="AZ88" s="12">
         <v>0</v>
       </c>
       <c r="BA88" s="12">
         <v>0</v>
       </c>
       <c r="BB88" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="89" spans="1:54" ht="56.25">
+    <row r="89" spans="1:54" ht="45">
       <c r="A89" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C89" s="11">
         <v>0</v>
       </c>
       <c r="D89" s="11">
         <v>0</v>
       </c>
       <c r="E89" s="11">
         <v>0</v>
       </c>
       <c r="F89" s="11">
         <v>0</v>
       </c>
       <c r="G89" s="12">
         <v>0</v>
       </c>
       <c r="H89" s="12">
         <v>0</v>
       </c>
       <c r="I89" s="12">
@@ -16674,66 +17226,66 @@
       <c r="AO91" s="12">
         <v>237.17615000000001</v>
       </c>
       <c r="AP91" s="12">
         <v>203.73533</v>
       </c>
       <c r="AQ91" s="12">
         <v>380.96</v>
       </c>
       <c r="AR91" s="12">
         <v>395.733</v>
       </c>
       <c r="AS91" s="12">
         <v>71.582800000000006</v>
       </c>
       <c r="AT91" s="12">
         <v>67.06362</v>
       </c>
       <c r="AU91" s="12">
         <v>380.56</v>
       </c>
       <c r="AV91" s="12">
         <v>395.36</v>
       </c>
       <c r="AW91" s="12">
-        <v>55.898800000000001</v>
+        <v>56.326799999999999</v>
       </c>
       <c r="AX91" s="12">
-        <v>52.269930000000002</v>
+        <v>52.926929999999999</v>
       </c>
       <c r="AY91" s="12">
         <v>0</v>
       </c>
       <c r="AZ91" s="12">
         <v>0</v>
       </c>
       <c r="BA91" s="12">
-        <v>4.5884999999999998</v>
+        <v>7.7264999999999997</v>
       </c>
       <c r="BB91" s="12">
-        <v>5.1521600000000003</v>
+        <v>8.8892199999999999</v>
       </c>
     </row>
     <row r="92" spans="1:54" ht="33.75">
       <c r="A92" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C92" s="11">
         <v>0</v>
       </c>
       <c r="D92" s="11">
         <v>0</v>
       </c>
       <c r="E92" s="11">
         <v>8.6204999999999998</v>
       </c>
       <c r="F92" s="11">
         <v>23.717220000000001</v>
       </c>
       <c r="G92" s="12">
         <v>0</v>
       </c>
       <c r="H92" s="12">
@@ -17166,66 +17718,66 @@
       <c r="AO94" s="12">
         <v>9.4142799999999998</v>
       </c>
       <c r="AP94" s="12">
         <v>28.359500000000001</v>
       </c>
       <c r="AQ94" s="12">
         <v>0</v>
       </c>
       <c r="AR94" s="12">
         <v>0</v>
       </c>
       <c r="AS94" s="12">
         <v>8.9310299999999998</v>
       </c>
       <c r="AT94" s="12">
         <v>36.930549999999997</v>
       </c>
       <c r="AU94" s="12">
         <v>0</v>
       </c>
       <c r="AV94" s="12">
         <v>0</v>
       </c>
       <c r="AW94" s="12">
-        <v>4.5070499999999996</v>
+        <v>5.2450000000000001</v>
       </c>
       <c r="AX94" s="12">
-        <v>18.457360000000001</v>
+        <v>21.596229999999998</v>
       </c>
       <c r="AY94" s="12">
         <v>0</v>
       </c>
       <c r="AZ94" s="12">
         <v>0</v>
       </c>
       <c r="BA94" s="12">
-        <v>7.2331899999999996</v>
+        <v>7.9463900000000001</v>
       </c>
       <c r="BB94" s="12">
-        <v>31.250699999999998</v>
+        <v>33.699480000000001</v>
       </c>
     </row>
     <row r="95" spans="1:54" ht="56.25">
       <c r="A95" s="6" t="s">
         <v>88</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C95" s="11">
         <v>0</v>
       </c>
       <c r="D95" s="11">
         <v>0</v>
       </c>
       <c r="E95" s="11">
         <v>124.544</v>
       </c>
       <c r="F95" s="11">
         <v>163.36866000000001</v>
       </c>
       <c r="G95" s="12">
         <v>0</v>
       </c>
       <c r="H95" s="12">
@@ -17330,66 +17882,66 @@
       <c r="AO95" s="12">
         <v>0.35857</v>
       </c>
       <c r="AP95" s="12">
         <v>2.60494</v>
       </c>
       <c r="AQ95" s="12">
         <v>0</v>
       </c>
       <c r="AR95" s="12">
         <v>0</v>
       </c>
       <c r="AS95" s="12">
         <v>0.74851000000000001</v>
       </c>
       <c r="AT95" s="12">
         <v>6.9528299999999996</v>
       </c>
       <c r="AU95" s="12">
         <v>0</v>
       </c>
       <c r="AV95" s="12">
         <v>0</v>
       </c>
       <c r="AW95" s="12">
-        <v>0.37025000000000002</v>
+        <v>0.62824999999999998</v>
       </c>
       <c r="AX95" s="12">
-        <v>3.59985</v>
+        <v>5.5220700000000003</v>
       </c>
       <c r="AY95" s="12">
         <v>0</v>
       </c>
       <c r="AZ95" s="12">
         <v>0</v>
       </c>
       <c r="BA95" s="12">
-        <v>7.4200000000000002E-2</v>
+        <v>8.0199999999999994E-2</v>
       </c>
       <c r="BB95" s="12">
-        <v>1.46014</v>
+        <v>1.51092</v>
       </c>
     </row>
     <row r="96" spans="1:54" ht="56.25">
       <c r="A96" s="6" t="s">
         <v>89</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C96" s="11">
         <v>0</v>
       </c>
       <c r="D96" s="11">
         <v>0</v>
       </c>
       <c r="E96" s="11">
         <v>520.14567999999997</v>
       </c>
       <c r="F96" s="11">
         <v>548.62860000000001</v>
       </c>
       <c r="G96" s="12">
         <v>0</v>
       </c>
       <c r="H96" s="12">
@@ -17494,66 +18046,66 @@
       <c r="AO96" s="12">
         <v>63.908099999999997</v>
       </c>
       <c r="AP96" s="12">
         <v>90.668660000000003</v>
       </c>
       <c r="AQ96" s="12">
         <v>0</v>
       </c>
       <c r="AR96" s="12">
         <v>0</v>
       </c>
       <c r="AS96" s="12">
         <v>35.207459999999998</v>
       </c>
       <c r="AT96" s="12">
         <v>75.322509999999994</v>
       </c>
       <c r="AU96" s="12">
         <v>0</v>
       </c>
       <c r="AV96" s="12">
         <v>0</v>
       </c>
       <c r="AW96" s="12">
-        <v>19.729199999999999</v>
+        <v>20.148199999999999</v>
       </c>
       <c r="AX96" s="12">
-        <v>41.953040000000001</v>
+        <v>42.886470000000003</v>
       </c>
       <c r="AY96" s="12">
         <v>0</v>
       </c>
       <c r="AZ96" s="12">
         <v>0</v>
       </c>
       <c r="BA96" s="12">
-        <v>8.9284999999999997</v>
+        <v>9.2684999999999995</v>
       </c>
       <c r="BB96" s="12">
-        <v>20.67314</v>
+        <v>21.466899999999999</v>
       </c>
     </row>
     <row r="97" spans="1:54" ht="22.5">
       <c r="A97" s="6" t="s">
         <v>90</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C97" s="11">
         <v>0</v>
       </c>
       <c r="D97" s="11">
         <v>0</v>
       </c>
       <c r="E97" s="11">
         <v>1312.2134799999999</v>
       </c>
       <c r="F97" s="11">
         <v>2976.3418900000001</v>
       </c>
       <c r="G97" s="12">
         <v>4.8650000000000002</v>
       </c>
       <c r="H97" s="12">
@@ -17658,66 +18210,66 @@
       <c r="AO97" s="12">
         <v>272.67158999999998</v>
       </c>
       <c r="AP97" s="12">
         <v>578.44626000000005</v>
       </c>
       <c r="AQ97" s="12">
         <v>6.0274000000000001</v>
       </c>
       <c r="AR97" s="12">
         <v>9.2215799999999994</v>
       </c>
       <c r="AS97" s="12">
         <v>225.64429000000001</v>
       </c>
       <c r="AT97" s="12">
         <v>561.21870000000001</v>
       </c>
       <c r="AU97" s="12">
         <v>0</v>
       </c>
       <c r="AV97" s="12">
         <v>0</v>
       </c>
       <c r="AW97" s="12">
-        <v>107.53149999999999</v>
+        <v>138.60194000000001</v>
       </c>
       <c r="AX97" s="12">
-        <v>270.72665999999998</v>
+        <v>346.20080000000002</v>
       </c>
       <c r="AY97" s="12">
-        <v>30.813680000000002</v>
+        <v>35.785580000000003</v>
       </c>
       <c r="AZ97" s="12">
-        <v>75.38879</v>
+        <v>88.700410000000005</v>
       </c>
       <c r="BA97" s="12">
-        <v>109.91565</v>
+        <v>112.57239</v>
       </c>
       <c r="BB97" s="12">
-        <v>305.27706999999998</v>
+        <v>315.39999</v>
       </c>
     </row>
     <row r="98" spans="1:54" ht="22.5">
       <c r="A98" s="6" t="s">
         <v>91</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="11">
         <v>2.2890000000000001</v>
       </c>
       <c r="D98" s="11">
         <v>7.5088299999999997</v>
       </c>
       <c r="E98" s="11">
         <v>90.414850000000001</v>
       </c>
       <c r="F98" s="11">
         <v>197.64515</v>
       </c>
       <c r="G98" s="12">
         <v>30.608550000000001</v>
       </c>
       <c r="H98" s="12">
@@ -17822,69 +18374,69 @@
       <c r="AO98" s="12">
         <v>242.54225</v>
       </c>
       <c r="AP98" s="12">
         <v>738.65374999999995</v>
       </c>
       <c r="AQ98" s="12">
         <v>4.7241</v>
       </c>
       <c r="AR98" s="12">
         <v>18.937940000000001</v>
       </c>
       <c r="AS98" s="12">
         <v>298.50155999999998</v>
       </c>
       <c r="AT98" s="12">
         <v>1071.19479</v>
       </c>
       <c r="AU98" s="12">
         <v>4.7241</v>
       </c>
       <c r="AV98" s="12">
         <v>18.937940000000001</v>
       </c>
       <c r="AW98" s="12">
-        <v>132.78349</v>
+        <v>173.785</v>
       </c>
       <c r="AX98" s="12">
-        <v>471.77825000000001</v>
+        <v>625.52680999999995</v>
       </c>
       <c r="AY98" s="12">
-        <v>3.6036000000000001</v>
+        <v>5.3000999999999996</v>
       </c>
       <c r="AZ98" s="12">
-        <v>20.821999999999999</v>
+        <v>30.981999999999999</v>
       </c>
       <c r="BA98" s="12">
-        <v>112.93886999999999</v>
+        <v>141.19287</v>
       </c>
       <c r="BB98" s="12">
-        <v>418.00592999999998</v>
+        <v>510.19985000000003</v>
       </c>
     </row>
-    <row r="99" spans="1:54" ht="33.75">
+    <row r="99" spans="1:54" ht="22.5">
       <c r="A99" s="6" t="s">
         <v>92</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C99" s="11">
         <v>0</v>
       </c>
       <c r="D99" s="11">
         <v>0</v>
       </c>
       <c r="E99" s="11">
         <v>0</v>
       </c>
       <c r="F99" s="11">
         <v>0</v>
       </c>
       <c r="G99" s="12">
         <v>0</v>
       </c>
       <c r="H99" s="12">
         <v>0</v>
       </c>
       <c r="I99" s="12">
@@ -18144,72 +18696,72 @@
       <c r="AM100" s="12">
         <v>7.8209999999999997</v>
       </c>
       <c r="AN100" s="12">
         <v>346.66500000000002</v>
       </c>
       <c r="AO100" s="12">
         <v>107.1426</v>
       </c>
       <c r="AP100" s="12">
         <v>554.79947000000004</v>
       </c>
       <c r="AQ100" s="12">
         <v>9.9</v>
       </c>
       <c r="AR100" s="12">
         <v>429.13610999999997</v>
       </c>
       <c r="AS100" s="12">
         <v>140.42177000000001</v>
       </c>
       <c r="AT100" s="12">
         <v>661.82996000000003</v>
       </c>
       <c r="AU100" s="12">
-        <v>3.3769999999999998</v>
+        <v>3.9820000000000002</v>
       </c>
       <c r="AV100" s="12">
-        <v>144.82495</v>
+        <v>169.55225999999999</v>
       </c>
       <c r="AW100" s="12">
-        <v>55.169580000000003</v>
+        <v>65.696529999999996</v>
       </c>
       <c r="AX100" s="12">
-        <v>229.69063</v>
+        <v>285.82150000000001</v>
       </c>
       <c r="AY100" s="12">
         <v>5.9961599999999997</v>
       </c>
       <c r="AZ100" s="12">
         <v>248.10763</v>
       </c>
       <c r="BA100" s="12">
-        <v>63.84619</v>
+        <v>65.645430000000005</v>
       </c>
       <c r="BB100" s="12">
-        <v>303.46199999999999</v>
+        <v>312.32227</v>
       </c>
     </row>
     <row r="101" spans="1:54" ht="22.5">
       <c r="A101" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C101" s="11">
         <v>0</v>
       </c>
       <c r="D101" s="11">
         <v>0</v>
       </c>
       <c r="E101" s="11">
         <v>0.2878</v>
       </c>
       <c r="F101" s="11">
         <v>1.4582999999999999</v>
       </c>
       <c r="G101" s="12">
         <v>0</v>
       </c>
       <c r="H101" s="12">
@@ -18314,66 +18866,66 @@
       <c r="AO101" s="12">
         <v>0.28339999999999999</v>
       </c>
       <c r="AP101" s="12">
         <v>2.4907400000000002</v>
       </c>
       <c r="AQ101" s="12">
         <v>0</v>
       </c>
       <c r="AR101" s="12">
         <v>0</v>
       </c>
       <c r="AS101" s="12">
         <v>13.207280000000001</v>
       </c>
       <c r="AT101" s="12">
         <v>90.844329999999999</v>
       </c>
       <c r="AU101" s="12">
         <v>0</v>
       </c>
       <c r="AV101" s="12">
         <v>0</v>
       </c>
       <c r="AW101" s="12">
-        <v>2.0742400000000001</v>
+        <v>4.8673799999999998</v>
       </c>
       <c r="AX101" s="12">
-        <v>11.59164</v>
+        <v>30.011279999999999</v>
       </c>
       <c r="AY101" s="12">
         <v>0</v>
       </c>
       <c r="AZ101" s="12">
         <v>0</v>
       </c>
       <c r="BA101" s="12">
-        <v>9.6217600000000001</v>
+        <v>10.033939999999999</v>
       </c>
       <c r="BB101" s="12">
-        <v>68.468130000000002</v>
+        <v>74.247330000000005</v>
       </c>
     </row>
     <row r="102" spans="1:54" ht="22.5">
       <c r="A102" s="6" t="s">
         <v>95</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="11">
         <v>0</v>
       </c>
       <c r="D102" s="11">
         <v>0</v>
       </c>
       <c r="E102" s="11">
         <v>4.5247400000000004</v>
       </c>
       <c r="F102" s="11">
         <v>6.0433000000000003</v>
       </c>
       <c r="G102" s="12">
         <v>58.088000000000001</v>
       </c>
       <c r="H102" s="12">
@@ -18478,66 +19030,66 @@
       <c r="AO102" s="12">
         <v>405.99923000000001</v>
       </c>
       <c r="AP102" s="12">
         <v>258.50916000000001</v>
       </c>
       <c r="AQ102" s="12">
         <v>0</v>
       </c>
       <c r="AR102" s="12">
         <v>0</v>
       </c>
       <c r="AS102" s="12">
         <v>136.10352</v>
       </c>
       <c r="AT102" s="12">
         <v>91.015289999999993</v>
       </c>
       <c r="AU102" s="12">
         <v>0</v>
       </c>
       <c r="AV102" s="12">
         <v>0</v>
       </c>
       <c r="AW102" s="12">
-        <v>68.086280000000002</v>
+        <v>68.134919999999994</v>
       </c>
       <c r="AX102" s="12">
-        <v>48.846620000000001</v>
+        <v>48.91234</v>
       </c>
       <c r="AY102" s="12">
         <v>0</v>
       </c>
       <c r="AZ102" s="12">
         <v>0</v>
       </c>
       <c r="BA102" s="12">
-        <v>68.811499999999995</v>
+        <v>68.893500000000003</v>
       </c>
       <c r="BB102" s="12">
-        <v>50.632219999999997</v>
+        <v>50.893590000000003</v>
       </c>
     </row>
     <row r="103" spans="1:54" ht="56.25">
       <c r="A103" s="6" t="s">
         <v>96</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C103" s="11">
         <v>0</v>
       </c>
       <c r="D103" s="11">
         <v>0</v>
       </c>
       <c r="E103" s="11">
         <v>17.652999999999999</v>
       </c>
       <c r="F103" s="11">
         <v>24.024180000000001</v>
       </c>
       <c r="G103" s="12">
         <v>0</v>
       </c>
       <c r="H103" s="12">
@@ -18642,66 +19194,66 @@
       <c r="AO103" s="12">
         <v>17.24146</v>
       </c>
       <c r="AP103" s="12">
         <v>14.673819999999999</v>
       </c>
       <c r="AQ103" s="12">
         <v>0</v>
       </c>
       <c r="AR103" s="12">
         <v>0</v>
       </c>
       <c r="AS103" s="12">
         <v>12.88693</v>
       </c>
       <c r="AT103" s="12">
         <v>14.481920000000001</v>
       </c>
       <c r="AU103" s="12">
         <v>0</v>
       </c>
       <c r="AV103" s="12">
         <v>0</v>
       </c>
       <c r="AW103" s="12">
-        <v>5.5339299999999998</v>
+        <v>6.24343</v>
       </c>
       <c r="AX103" s="12">
-        <v>4.77393</v>
+        <v>5.4590500000000004</v>
       </c>
       <c r="AY103" s="12">
         <v>0</v>
       </c>
       <c r="AZ103" s="12">
         <v>0</v>
       </c>
       <c r="BA103" s="12">
-        <v>1.4053899999999999</v>
+        <v>2.1103900000000002</v>
       </c>
       <c r="BB103" s="12">
-        <v>2.74891</v>
+        <v>3.35832</v>
       </c>
     </row>
     <row r="104" spans="1:54" ht="22.5">
       <c r="A104" s="6" t="s">
         <v>97</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C104" s="11">
         <v>0</v>
       </c>
       <c r="D104" s="11">
         <v>0</v>
       </c>
       <c r="E104" s="11">
         <v>0</v>
       </c>
       <c r="F104" s="11">
         <v>0</v>
       </c>
       <c r="G104" s="12">
         <v>0</v>
       </c>
       <c r="H104" s="12">
@@ -18806,66 +19358,66 @@
       <c r="AO104" s="12">
         <v>53.21</v>
       </c>
       <c r="AP104" s="12">
         <v>9.9505800000000004</v>
       </c>
       <c r="AQ104" s="12">
         <v>0</v>
       </c>
       <c r="AR104" s="12">
         <v>0</v>
       </c>
       <c r="AS104" s="12">
         <v>52.317999999999998</v>
       </c>
       <c r="AT104" s="12">
         <v>10.714320000000001</v>
       </c>
       <c r="AU104" s="12">
         <v>0</v>
       </c>
       <c r="AV104" s="12">
         <v>0</v>
       </c>
       <c r="AW104" s="12">
-        <v>24.954000000000001</v>
+        <v>46.311999999999998</v>
       </c>
       <c r="AX104" s="12">
-        <v>4.7465200000000003</v>
+        <v>8.00793</v>
       </c>
       <c r="AY104" s="12">
         <v>0</v>
       </c>
       <c r="AZ104" s="12">
         <v>0</v>
       </c>
       <c r="BA104" s="12">
-        <v>10.702999999999999</v>
+        <v>11.872</v>
       </c>
       <c r="BB104" s="12">
-        <v>5.2291600000000003</v>
+        <v>5.7664099999999996</v>
       </c>
     </row>
     <row r="105" spans="1:54" ht="22.5">
       <c r="A105" s="6" t="s">
         <v>98</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C105" s="11">
         <v>1.2949999999999999</v>
       </c>
       <c r="D105" s="11">
         <v>1.0880000000000001</v>
       </c>
       <c r="E105" s="11">
         <v>540.58826999999997</v>
       </c>
       <c r="F105" s="11">
         <v>948.64823000000001</v>
       </c>
       <c r="G105" s="12">
         <v>0.82199999999999995</v>
       </c>
       <c r="H105" s="12">
@@ -18964,72 +19516,72 @@
       <c r="AM105" s="12">
         <v>37.731999999999999</v>
       </c>
       <c r="AN105" s="12">
         <v>16.69661</v>
       </c>
       <c r="AO105" s="12">
         <v>582.38036999999997</v>
       </c>
       <c r="AP105" s="12">
         <v>2121.9012499999999</v>
       </c>
       <c r="AQ105" s="12">
         <v>27.99</v>
       </c>
       <c r="AR105" s="12">
         <v>16.119289999999999</v>
       </c>
       <c r="AS105" s="12">
         <v>501.36950999999999</v>
       </c>
       <c r="AT105" s="12">
         <v>2061.2828</v>
       </c>
       <c r="AU105" s="12">
-        <v>0.2</v>
+        <v>4</v>
       </c>
       <c r="AV105" s="12">
-        <v>4.6309999999999997E-2</v>
+        <v>2.2909000000000002</v>
       </c>
       <c r="AW105" s="12">
-        <v>244.93047999999999</v>
+        <v>286.14614999999998</v>
       </c>
       <c r="AX105" s="12">
-        <v>1017.37982</v>
+        <v>1258.73612</v>
       </c>
       <c r="AY105" s="12">
         <v>5.548</v>
       </c>
       <c r="AZ105" s="12">
         <v>46.557000000000002</v>
       </c>
       <c r="BA105" s="12">
-        <v>213.73865000000001</v>
+        <v>255.29929999999999</v>
       </c>
       <c r="BB105" s="12">
-        <v>733.72418000000005</v>
+        <v>882.92069000000004</v>
       </c>
     </row>
     <row r="106" spans="1:54">
       <c r="A106" s="6" t="s">
         <v>99</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C106" s="11">
         <v>0</v>
       </c>
       <c r="D106" s="11">
         <v>0</v>
       </c>
       <c r="E106" s="11">
         <v>0</v>
       </c>
       <c r="F106" s="11">
         <v>0</v>
       </c>
       <c r="G106" s="12">
         <v>0</v>
       </c>
       <c r="H106" s="12">
@@ -19462,66 +20014,66 @@
       <c r="AO108" s="12">
         <v>64.210599999999999</v>
       </c>
       <c r="AP108" s="12">
         <v>162.13311999999999</v>
       </c>
       <c r="AQ108" s="12">
         <v>0</v>
       </c>
       <c r="AR108" s="12">
         <v>0</v>
       </c>
       <c r="AS108" s="12">
         <v>1.9611000000000001</v>
       </c>
       <c r="AT108" s="12">
         <v>18.064599999999999</v>
       </c>
       <c r="AU108" s="12">
         <v>0</v>
       </c>
       <c r="AV108" s="12">
         <v>0</v>
       </c>
       <c r="AW108" s="12">
-        <v>1.0283</v>
+        <v>1.3167</v>
       </c>
       <c r="AX108" s="12">
-        <v>9.4080300000000001</v>
+        <v>12.137449999999999</v>
       </c>
       <c r="AY108" s="12">
         <v>0</v>
       </c>
       <c r="AZ108" s="12">
         <v>0</v>
       </c>
       <c r="BA108" s="12">
-        <v>0.74199999999999999</v>
+        <v>0.76519999999999999</v>
       </c>
       <c r="BB108" s="12">
-        <v>7.4486100000000004</v>
+        <v>7.6971400000000001</v>
       </c>
     </row>
     <row r="109" spans="1:54" ht="22.5">
       <c r="A109" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C109" s="11">
         <v>0</v>
       </c>
       <c r="D109" s="11">
         <v>0</v>
       </c>
       <c r="E109" s="11">
         <v>1714.3970200000001</v>
       </c>
       <c r="F109" s="11">
         <v>4383.2017500000002</v>
       </c>
       <c r="G109" s="12">
         <v>1.0500000000000001E-2</v>
       </c>
       <c r="H109" s="12">
@@ -19620,72 +20172,72 @@
       <c r="AM109" s="12">
         <v>0.44238</v>
       </c>
       <c r="AN109" s="12">
         <v>7.1814499999999999</v>
       </c>
       <c r="AO109" s="12">
         <v>1868.8522599999999</v>
       </c>
       <c r="AP109" s="12">
         <v>6679.6098199999997</v>
       </c>
       <c r="AQ109" s="12">
         <v>86.62</v>
       </c>
       <c r="AR109" s="12">
         <v>41.202460000000002</v>
       </c>
       <c r="AS109" s="12">
         <v>1571.2018</v>
       </c>
       <c r="AT109" s="12">
         <v>6625.6878800000004</v>
       </c>
       <c r="AU109" s="12">
-        <v>0</v>
+        <v>28.82</v>
       </c>
       <c r="AV109" s="12">
-        <v>0</v>
+        <v>14.012499999999999</v>
       </c>
       <c r="AW109" s="12">
-        <v>755.96533999999997</v>
+        <v>853.53224</v>
       </c>
       <c r="AX109" s="12">
-        <v>3120.0018799999998</v>
+        <v>3545.4004599999998</v>
       </c>
       <c r="AY109" s="12">
         <v>83.489000000000004</v>
       </c>
       <c r="AZ109" s="12">
         <v>631.67007999999998</v>
       </c>
       <c r="BA109" s="12">
-        <v>526.63313000000005</v>
+        <v>623.09876999999994</v>
       </c>
       <c r="BB109" s="12">
-        <v>2373.39995</v>
+        <v>2796.6377000000002</v>
       </c>
     </row>
     <row r="110" spans="1:54" ht="45">
       <c r="A110" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C110" s="11">
         <v>0</v>
       </c>
       <c r="D110" s="11">
         <v>0</v>
       </c>
       <c r="E110" s="11">
         <v>1819.56871</v>
       </c>
       <c r="F110" s="11">
         <v>2432.0968200000002</v>
       </c>
       <c r="G110" s="12">
         <v>0.61550000000000005</v>
       </c>
       <c r="H110" s="12">
@@ -19790,66 +20342,66 @@
       <c r="AO110" s="12">
         <v>1266.9693400000001</v>
       </c>
       <c r="AP110" s="12">
         <v>629.92421999999999</v>
       </c>
       <c r="AQ110" s="12">
         <v>0</v>
       </c>
       <c r="AR110" s="12">
         <v>0</v>
       </c>
       <c r="AS110" s="12">
         <v>740.90279999999996</v>
       </c>
       <c r="AT110" s="12">
         <v>520.197</v>
       </c>
       <c r="AU110" s="12">
         <v>0</v>
       </c>
       <c r="AV110" s="12">
         <v>0</v>
       </c>
       <c r="AW110" s="12">
-        <v>372.08431999999999</v>
+        <v>433.59661999999997</v>
       </c>
       <c r="AX110" s="12">
-        <v>271.97183000000001</v>
+        <v>308.90014000000002</v>
       </c>
       <c r="AY110" s="12">
         <v>0</v>
       </c>
       <c r="AZ110" s="12">
         <v>0</v>
       </c>
       <c r="BA110" s="12">
-        <v>350.78985999999998</v>
+        <v>418.16406000000001</v>
       </c>
       <c r="BB110" s="12">
-        <v>266.21280000000002</v>
+        <v>341.33622000000003</v>
       </c>
     </row>
     <row r="111" spans="1:54" ht="33.75">
       <c r="A111" s="6" t="s">
         <v>104</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C111" s="11">
         <v>0</v>
       </c>
       <c r="D111" s="11">
         <v>0</v>
       </c>
       <c r="E111" s="11">
         <v>3</v>
       </c>
       <c r="F111" s="11">
         <v>6.742</v>
       </c>
       <c r="G111" s="12">
         <v>0</v>
       </c>
       <c r="H111" s="12">
@@ -20118,66 +20670,66 @@
       <c r="AO112" s="12">
         <v>68.93271</v>
       </c>
       <c r="AP112" s="12">
         <v>188.10351</v>
       </c>
       <c r="AQ112" s="12">
         <v>0</v>
       </c>
       <c r="AR112" s="12">
         <v>0</v>
       </c>
       <c r="AS112" s="12">
         <v>77.119990000000001</v>
       </c>
       <c r="AT112" s="12">
         <v>192.35035999999999</v>
       </c>
       <c r="AU112" s="12">
         <v>0</v>
       </c>
       <c r="AV112" s="12">
         <v>0</v>
       </c>
       <c r="AW112" s="12">
-        <v>47.735590000000002</v>
+        <v>52.744050000000001</v>
       </c>
       <c r="AX112" s="12">
-        <v>93.855699999999999</v>
+        <v>108.86136999999999</v>
       </c>
       <c r="AY112" s="12">
         <v>0</v>
       </c>
       <c r="AZ112" s="12">
         <v>0</v>
       </c>
       <c r="BA112" s="12">
-        <v>20.944680000000002</v>
+        <v>24.910399999999999</v>
       </c>
       <c r="BB112" s="12">
-        <v>73.657070000000004</v>
+        <v>84.661640000000006</v>
       </c>
     </row>
     <row r="113" spans="1:54" ht="56.25">
       <c r="A113" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C113" s="11">
         <v>120.292</v>
       </c>
       <c r="D113" s="11">
         <v>96.974999999999994</v>
       </c>
       <c r="E113" s="11">
         <v>4987.93246</v>
       </c>
       <c r="F113" s="11">
         <v>5694.0660399999997</v>
       </c>
       <c r="G113" s="12">
         <v>346.387</v>
       </c>
       <c r="H113" s="12">
@@ -20282,66 +20834,66 @@
       <c r="AO113" s="12">
         <v>4315.4443600000004</v>
       </c>
       <c r="AP113" s="12">
         <v>9836.9415000000008</v>
       </c>
       <c r="AQ113" s="12">
         <v>0</v>
       </c>
       <c r="AR113" s="12">
         <v>0</v>
       </c>
       <c r="AS113" s="12">
         <v>3870.3265999999999</v>
       </c>
       <c r="AT113" s="12">
         <v>10539.720520000001</v>
       </c>
       <c r="AU113" s="12">
         <v>0</v>
       </c>
       <c r="AV113" s="12">
         <v>0</v>
       </c>
       <c r="AW113" s="12">
-        <v>1943.3316199999999</v>
+        <v>2285.8047799999999</v>
       </c>
       <c r="AX113" s="12">
-        <v>5155.2022999999999</v>
+        <v>6147.5198899999996</v>
       </c>
       <c r="AY113" s="12">
         <v>27.966999999999999</v>
       </c>
       <c r="AZ113" s="12">
         <v>225.892</v>
       </c>
       <c r="BA113" s="12">
-        <v>1657.20667</v>
+        <v>1990.54654</v>
       </c>
       <c r="BB113" s="12">
-        <v>5024.6892500000004</v>
+        <v>6044.5228399999996</v>
       </c>
     </row>
     <row r="114" spans="1:54" ht="33.75">
       <c r="A114" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C114" s="11">
         <v>0</v>
       </c>
       <c r="D114" s="11">
         <v>0</v>
       </c>
       <c r="E114" s="11">
         <v>34.08708</v>
       </c>
       <c r="F114" s="11">
         <v>55.7</v>
       </c>
       <c r="G114" s="12">
         <v>0</v>
       </c>
       <c r="H114" s="12">
@@ -20446,54 +20998,54 @@
       <c r="AO114" s="12">
         <v>50.86748</v>
       </c>
       <c r="AP114" s="12">
         <v>79.47448</v>
       </c>
       <c r="AQ114" s="12">
         <v>0</v>
       </c>
       <c r="AR114" s="12">
         <v>0</v>
       </c>
       <c r="AS114" s="12">
         <v>75.427729999999997</v>
       </c>
       <c r="AT114" s="12">
         <v>145.67035000000001</v>
       </c>
       <c r="AU114" s="12">
         <v>0</v>
       </c>
       <c r="AV114" s="12">
         <v>0</v>
       </c>
       <c r="AW114" s="12">
-        <v>33.31794</v>
+        <v>36.431339999999999</v>
       </c>
       <c r="AX114" s="12">
-        <v>61.394289999999998</v>
+        <v>67.575969999999998</v>
       </c>
       <c r="AY114" s="12">
         <v>0</v>
       </c>
       <c r="AZ114" s="12">
         <v>0</v>
       </c>
       <c r="BA114" s="12">
         <v>27.241620000000001</v>
       </c>
       <c r="BB114" s="12">
         <v>61.6614</v>
       </c>
     </row>
     <row r="115" spans="1:54" ht="22.5">
       <c r="A115" s="6" t="s">
         <v>108</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C115" s="11">
         <v>2.7</v>
       </c>
       <c r="D115" s="11">
@@ -21102,66 +21654,66 @@
       <c r="AO118" s="12">
         <v>348.65028000000001</v>
       </c>
       <c r="AP118" s="12">
         <v>1488.8953799999999</v>
       </c>
       <c r="AQ118" s="12">
         <v>0</v>
       </c>
       <c r="AR118" s="12">
         <v>0</v>
       </c>
       <c r="AS118" s="12">
         <v>434.82691</v>
       </c>
       <c r="AT118" s="12">
         <v>1895.7943700000001</v>
       </c>
       <c r="AU118" s="12">
         <v>0</v>
       </c>
       <c r="AV118" s="12">
         <v>0</v>
       </c>
       <c r="AW118" s="12">
-        <v>216.49896000000001</v>
+        <v>253.96485999999999</v>
       </c>
       <c r="AX118" s="12">
-        <v>944.52768000000003</v>
+        <v>1136.2455399999999</v>
       </c>
       <c r="AY118" s="12">
         <v>0</v>
       </c>
       <c r="AZ118" s="12">
         <v>0</v>
       </c>
       <c r="BA118" s="12">
-        <v>414.84546</v>
+        <v>460.91322000000002</v>
       </c>
       <c r="BB118" s="12">
-        <v>1042.3357000000001</v>
+        <v>1305.4212500000001</v>
       </c>
     </row>
     <row r="119" spans="1:54" ht="33.75">
       <c r="A119" s="6" t="s">
         <v>112</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C119" s="11">
         <v>0</v>
       </c>
       <c r="D119" s="11">
         <v>0</v>
       </c>
       <c r="E119" s="11">
         <v>28.207599999999999</v>
       </c>
       <c r="F119" s="11">
         <v>49.850479999999997</v>
       </c>
       <c r="G119" s="12">
         <v>0</v>
       </c>
       <c r="H119" s="12">
@@ -21278,54 +21830,54 @@
       <c r="AS119" s="12">
         <v>0.86065000000000003</v>
       </c>
       <c r="AT119" s="12">
         <v>4.4170800000000003</v>
       </c>
       <c r="AU119" s="12">
         <v>0</v>
       </c>
       <c r="AV119" s="12">
         <v>0</v>
       </c>
       <c r="AW119" s="12">
         <v>0.26095000000000002</v>
       </c>
       <c r="AX119" s="12">
         <v>1.44994</v>
       </c>
       <c r="AY119" s="12">
         <v>0</v>
       </c>
       <c r="AZ119" s="12">
         <v>0</v>
       </c>
       <c r="BA119" s="12">
-        <v>6.1530199999999997</v>
+        <v>6.1950200000000004</v>
       </c>
       <c r="BB119" s="12">
-        <v>15.320029999999999</v>
+        <v>15.773529999999999</v>
       </c>
     </row>
     <row r="120" spans="1:54" ht="45">
       <c r="A120" s="6" t="s">
         <v>113</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>247</v>
       </c>
       <c r="C120" s="11">
         <v>0.41599999999999998</v>
       </c>
       <c r="D120" s="11">
         <v>0.62033000000000005</v>
       </c>
       <c r="E120" s="11">
         <v>366.05072000000001</v>
       </c>
       <c r="F120" s="11">
         <v>659.61906999999997</v>
       </c>
       <c r="G120" s="12">
         <v>0.76800000000000002</v>
       </c>
       <c r="H120" s="12">
@@ -21430,66 +21982,66 @@
       <c r="AO120" s="12">
         <v>115.93057</v>
       </c>
       <c r="AP120" s="12">
         <v>281.00499000000002</v>
       </c>
       <c r="AQ120" s="12">
         <v>0</v>
       </c>
       <c r="AR120" s="12">
         <v>0</v>
       </c>
       <c r="AS120" s="12">
         <v>89.670559999999995</v>
       </c>
       <c r="AT120" s="12">
         <v>274.12277999999998</v>
       </c>
       <c r="AU120" s="12">
         <v>0</v>
       </c>
       <c r="AV120" s="12">
         <v>0</v>
       </c>
       <c r="AW120" s="12">
-        <v>31.589120000000001</v>
+        <v>40.832799999999999</v>
       </c>
       <c r="AX120" s="12">
-        <v>90.235849999999999</v>
+        <v>123.03172000000001</v>
       </c>
       <c r="AY120" s="12">
         <v>0</v>
       </c>
       <c r="AZ120" s="12">
         <v>0</v>
       </c>
       <c r="BA120" s="12">
-        <v>44.699219999999997</v>
+        <v>52.2849</v>
       </c>
       <c r="BB120" s="12">
-        <v>143.8759</v>
+        <v>168.38842</v>
       </c>
     </row>
     <row r="121" spans="1:54" ht="56.25">
       <c r="A121" s="6" t="s">
         <v>114</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C121" s="11">
         <v>1.8768</v>
       </c>
       <c r="D121" s="11">
         <v>2.018E-2</v>
       </c>
       <c r="E121" s="11">
         <v>105.70247999999999</v>
       </c>
       <c r="F121" s="11">
         <v>229.99763999999999</v>
       </c>
       <c r="G121" s="12">
         <v>20</v>
       </c>
       <c r="H121" s="12">
@@ -21588,75 +22140,75 @@
       <c r="AM121" s="12">
         <v>2001.82</v>
       </c>
       <c r="AN121" s="12">
         <v>933.59312999999997</v>
       </c>
       <c r="AO121" s="12">
         <v>179.12065000000001</v>
       </c>
       <c r="AP121" s="12">
         <v>617.91333999999995</v>
       </c>
       <c r="AQ121" s="12">
         <v>680.69399999999996</v>
       </c>
       <c r="AR121" s="12">
         <v>269.19038999999998</v>
       </c>
       <c r="AS121" s="12">
         <v>183.34308999999999</v>
       </c>
       <c r="AT121" s="12">
         <v>809.05998999999997</v>
       </c>
       <c r="AU121" s="12">
-        <v>159.80799999999999</v>
+        <v>225.30799999999999</v>
       </c>
       <c r="AV121" s="12">
-        <v>62.374490000000002</v>
+        <v>88.311260000000004</v>
       </c>
       <c r="AW121" s="12">
-        <v>87.022329999999997</v>
+        <v>104.38388</v>
       </c>
       <c r="AX121" s="12">
-        <v>385.73617000000002</v>
+        <v>464.61333000000002</v>
       </c>
       <c r="AY121" s="12">
         <v>57</v>
       </c>
       <c r="AZ121" s="12">
         <v>17.458780000000001</v>
       </c>
       <c r="BA121" s="12">
-        <v>63.633789999999998</v>
+        <v>74.659769999999995</v>
       </c>
       <c r="BB121" s="12">
-        <v>328.77861000000001</v>
+        <v>395.99099999999999</v>
       </c>
     </row>
-    <row r="122" spans="1:54" ht="56.25">
+    <row r="122" spans="1:54" ht="45">
       <c r="A122" s="6" t="s">
         <v>115</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C122" s="11">
         <v>0</v>
       </c>
       <c r="D122" s="11">
         <v>0</v>
       </c>
       <c r="E122" s="11">
         <v>482.46793000000002</v>
       </c>
       <c r="F122" s="11">
         <v>399.63432999999998</v>
       </c>
       <c r="G122" s="12">
         <v>0</v>
       </c>
       <c r="H122" s="12">
         <v>0</v>
       </c>
       <c r="I122" s="12">
@@ -21758,66 +22310,66 @@
       <c r="AO122" s="12">
         <v>2635.4552600000002</v>
       </c>
       <c r="AP122" s="12">
         <v>1666.7634</v>
       </c>
       <c r="AQ122" s="12">
         <v>0</v>
       </c>
       <c r="AR122" s="12">
         <v>0</v>
       </c>
       <c r="AS122" s="12">
         <v>2049.1872899999998</v>
       </c>
       <c r="AT122" s="12">
         <v>1503.6722</v>
       </c>
       <c r="AU122" s="12">
         <v>0</v>
       </c>
       <c r="AV122" s="12">
         <v>0</v>
       </c>
       <c r="AW122" s="12">
-        <v>1204.6588300000001</v>
+        <v>1285.9785899999999</v>
       </c>
       <c r="AX122" s="12">
-        <v>866.59460999999999</v>
+        <v>941.19746999999995</v>
       </c>
       <c r="AY122" s="12">
         <v>0</v>
       </c>
       <c r="AZ122" s="12">
         <v>0</v>
       </c>
       <c r="BA122" s="12">
-        <v>818.29840000000002</v>
+        <v>942.77425000000005</v>
       </c>
       <c r="BB122" s="12">
-        <v>649.48001999999997</v>
+        <v>750.77491999999995</v>
       </c>
     </row>
     <row r="123" spans="1:54" ht="67.5">
       <c r="A123" s="6" t="s">
         <v>116</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C123" s="11">
         <v>0</v>
       </c>
       <c r="D123" s="11">
         <v>0</v>
       </c>
       <c r="E123" s="11">
         <v>14.20424</v>
       </c>
       <c r="F123" s="11">
         <v>112.26442</v>
       </c>
       <c r="G123" s="12">
         <v>0</v>
       </c>
       <c r="H123" s="12">
@@ -21922,66 +22474,66 @@
       <c r="AO123" s="12">
         <v>25.927980000000002</v>
       </c>
       <c r="AP123" s="12">
         <v>211.53344000000001</v>
       </c>
       <c r="AQ123" s="12">
         <v>0</v>
       </c>
       <c r="AR123" s="12">
         <v>0</v>
       </c>
       <c r="AS123" s="12">
         <v>30.98997</v>
       </c>
       <c r="AT123" s="12">
         <v>266.08825000000002</v>
       </c>
       <c r="AU123" s="12">
         <v>0</v>
       </c>
       <c r="AV123" s="12">
         <v>0</v>
       </c>
       <c r="AW123" s="12">
-        <v>17.66825</v>
+        <v>18.325669999999999</v>
       </c>
       <c r="AX123" s="12">
-        <v>158.92312000000001</v>
+        <v>162.36758</v>
       </c>
       <c r="AY123" s="12">
         <v>0</v>
       </c>
       <c r="AZ123" s="12">
         <v>0</v>
       </c>
       <c r="BA123" s="12">
-        <v>16.041730000000001</v>
+        <v>17.68281</v>
       </c>
       <c r="BB123" s="12">
-        <v>154.21519000000001</v>
+        <v>177.52983</v>
       </c>
     </row>
     <row r="124" spans="1:54" ht="33.75">
       <c r="A124" s="6" t="s">
         <v>117</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C124" s="11">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="D124" s="11">
         <v>0.12939000000000001</v>
       </c>
       <c r="E124" s="11">
         <v>20.842210000000001</v>
       </c>
       <c r="F124" s="11">
         <v>47.97645</v>
       </c>
       <c r="G124" s="12">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="H124" s="12">
@@ -22086,69 +22638,69 @@
       <c r="AO124" s="12">
         <v>8.6156100000000002</v>
       </c>
       <c r="AP124" s="12">
         <v>36.737400000000001</v>
       </c>
       <c r="AQ124" s="12">
         <v>0</v>
       </c>
       <c r="AR124" s="12">
         <v>0</v>
       </c>
       <c r="AS124" s="12">
         <v>10.5844</v>
       </c>
       <c r="AT124" s="12">
         <v>41.603259999999999</v>
       </c>
       <c r="AU124" s="12">
         <v>0</v>
       </c>
       <c r="AV124" s="12">
         <v>0</v>
       </c>
       <c r="AW124" s="12">
-        <v>4.0320999999999998</v>
+        <v>5.0743</v>
       </c>
       <c r="AX124" s="12">
-        <v>18.54664</v>
+        <v>21.51117</v>
       </c>
       <c r="AY124" s="12">
         <v>0</v>
       </c>
       <c r="AZ124" s="12">
         <v>0</v>
       </c>
       <c r="BA124" s="12">
-        <v>2.4196800000000001</v>
+        <v>2.69374</v>
       </c>
       <c r="BB124" s="12">
-        <v>15.099460000000001</v>
+        <v>17.956150000000001</v>
       </c>
     </row>
-    <row r="125" spans="1:54" ht="45">
+    <row r="125" spans="1:54" ht="33.75">
       <c r="A125" s="6" t="s">
         <v>118</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C125" s="11">
         <v>1.6258999999999999</v>
       </c>
       <c r="D125" s="11">
         <v>0.64464999999999995</v>
       </c>
       <c r="E125" s="11">
         <v>2871.4825000000001</v>
       </c>
       <c r="F125" s="11">
         <v>2735.66572</v>
       </c>
       <c r="G125" s="12">
         <v>8.6491000000000007</v>
       </c>
       <c r="H125" s="12">
         <v>3.3830499999999999</v>
       </c>
       <c r="I125" s="12">
@@ -22250,66 +22802,66 @@
       <c r="AO125" s="12">
         <v>1833.83519</v>
       </c>
       <c r="AP125" s="12">
         <v>2988.2712000000001</v>
       </c>
       <c r="AQ125" s="12">
         <v>0</v>
       </c>
       <c r="AR125" s="12">
         <v>0</v>
       </c>
       <c r="AS125" s="12">
         <v>694.56343000000004</v>
       </c>
       <c r="AT125" s="12">
         <v>1409.4085600000001</v>
       </c>
       <c r="AU125" s="12">
         <v>0</v>
       </c>
       <c r="AV125" s="12">
         <v>0</v>
       </c>
       <c r="AW125" s="12">
-        <v>233.32781</v>
+        <v>260.40458999999998</v>
       </c>
       <c r="AX125" s="12">
-        <v>451.09994999999998</v>
+        <v>509.72998000000001</v>
       </c>
       <c r="AY125" s="12">
         <v>0</v>
       </c>
       <c r="AZ125" s="12">
         <v>0</v>
       </c>
       <c r="BA125" s="12">
-        <v>311.22906</v>
+        <v>336.23462000000001</v>
       </c>
       <c r="BB125" s="12">
-        <v>716.44096000000002</v>
+        <v>773.62764000000004</v>
       </c>
     </row>
     <row r="126" spans="1:54" ht="33.75">
       <c r="A126" s="6" t="s">
         <v>119</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C126" s="11">
         <v>0.44685000000000002</v>
       </c>
       <c r="D126" s="11">
         <v>0.67362</v>
       </c>
       <c r="E126" s="11">
         <v>67.117419999999996</v>
       </c>
       <c r="F126" s="11">
         <v>164.47515000000001</v>
       </c>
       <c r="G126" s="12">
         <v>1.9219999999999999</v>
       </c>
       <c r="H126" s="12">
@@ -22414,66 +22966,66 @@
       <c r="AO126" s="12">
         <v>2.0904699999999998</v>
       </c>
       <c r="AP126" s="12">
         <v>8.9759700000000002</v>
       </c>
       <c r="AQ126" s="12">
         <v>0</v>
       </c>
       <c r="AR126" s="12">
         <v>0</v>
       </c>
       <c r="AS126" s="12">
         <v>1.66275</v>
       </c>
       <c r="AT126" s="12">
         <v>6.1472499999999997</v>
       </c>
       <c r="AU126" s="12">
         <v>0</v>
       </c>
       <c r="AV126" s="12">
         <v>0</v>
       </c>
       <c r="AW126" s="12">
-        <v>0.64324000000000003</v>
+        <v>0.64614000000000005</v>
       </c>
       <c r="AX126" s="12">
-        <v>3.22587</v>
+        <v>3.2604700000000002</v>
       </c>
       <c r="AY126" s="12">
         <v>0</v>
       </c>
       <c r="AZ126" s="12">
         <v>0</v>
       </c>
       <c r="BA126" s="12">
-        <v>0.55044999999999999</v>
+        <v>1.0419</v>
       </c>
       <c r="BB126" s="12">
-        <v>1.9275800000000001</v>
+        <v>3.3944999999999999</v>
       </c>
     </row>
     <row r="127" spans="1:54" ht="33.75" customHeight="1">
       <c r="A127" s="6" t="s">
         <v>120</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C127" s="11">
         <v>0</v>
       </c>
       <c r="D127" s="11">
         <v>0</v>
       </c>
       <c r="E127" s="11">
         <v>124.79172</v>
       </c>
       <c r="F127" s="11">
         <v>381.38704000000001</v>
       </c>
       <c r="G127" s="12">
         <v>0</v>
       </c>
       <c r="H127" s="12">
@@ -22742,66 +23294,66 @@
       <c r="AO128" s="12">
         <v>795.80439000000001</v>
       </c>
       <c r="AP128" s="12">
         <v>2962.6734099999999</v>
       </c>
       <c r="AQ128" s="12">
         <v>2.306</v>
       </c>
       <c r="AR128" s="12">
         <v>30.305520000000001</v>
       </c>
       <c r="AS128" s="12">
         <v>591.60986000000003</v>
       </c>
       <c r="AT128" s="12">
         <v>3015.7845200000002</v>
       </c>
       <c r="AU128" s="12">
         <v>1.2</v>
       </c>
       <c r="AV128" s="12">
         <v>3.4890599999999998</v>
       </c>
       <c r="AW128" s="12">
-        <v>253.84690000000001</v>
+        <v>304.76508999999999</v>
       </c>
       <c r="AX128" s="12">
-        <v>1351.86825</v>
+        <v>1646.89275</v>
       </c>
       <c r="AY128" s="12">
         <v>0</v>
       </c>
       <c r="AZ128" s="12">
         <v>0</v>
       </c>
       <c r="BA128" s="12">
-        <v>341.69846999999999</v>
+        <v>371.27003000000002</v>
       </c>
       <c r="BB128" s="12">
-        <v>1617.7888</v>
+        <v>1809.0305800000001</v>
       </c>
     </row>
     <row r="129" spans="1:54" ht="45">
       <c r="A129" s="6" t="s">
         <v>122</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C129" s="11">
         <v>0</v>
       </c>
       <c r="D129" s="11">
         <v>0</v>
       </c>
       <c r="E129" s="11">
         <v>3694737.2080000001</v>
       </c>
       <c r="F129" s="11">
         <v>1922.54027</v>
       </c>
       <c r="G129" s="12">
         <v>215</v>
       </c>
       <c r="H129" s="12">
@@ -22906,66 +23458,66 @@
       <c r="AO129" s="12">
         <v>3132477.39597</v>
       </c>
       <c r="AP129" s="12">
         <v>1457.59338</v>
       </c>
       <c r="AQ129" s="12">
         <v>0</v>
       </c>
       <c r="AR129" s="12">
         <v>0</v>
       </c>
       <c r="AS129" s="12">
         <v>3041369.12421</v>
       </c>
       <c r="AT129" s="12">
         <v>1739.50891</v>
       </c>
       <c r="AU129" s="12">
         <v>0</v>
       </c>
       <c r="AV129" s="12">
         <v>0</v>
       </c>
       <c r="AW129" s="12">
-        <v>1504073.91359</v>
+        <v>1723292.30002</v>
       </c>
       <c r="AX129" s="12">
-        <v>852.05602999999996</v>
+        <v>1013.94544</v>
       </c>
       <c r="AY129" s="12">
         <v>19.856999999999999</v>
       </c>
       <c r="AZ129" s="12">
         <v>8.0579999999999998</v>
       </c>
       <c r="BA129" s="12">
-        <v>1434027.1495000001</v>
+        <v>1723228.4880900001</v>
       </c>
       <c r="BB129" s="12">
-        <v>963.02115000000003</v>
+        <v>1193.22063</v>
       </c>
     </row>
     <row r="130" spans="1:54" ht="56.25">
       <c r="A130" s="6" t="s">
         <v>123</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C130" s="11">
         <v>20.2</v>
       </c>
       <c r="D130" s="11">
         <v>1.8102199999999999</v>
       </c>
       <c r="E130" s="11">
         <v>4106.0962799999998</v>
       </c>
       <c r="F130" s="11">
         <v>1405.24891</v>
       </c>
       <c r="G130" s="12">
         <v>24.167999999999999</v>
       </c>
       <c r="H130" s="12">
@@ -23064,72 +23616,72 @@
       <c r="AM130" s="12">
         <v>284.33958000000001</v>
       </c>
       <c r="AN130" s="12">
         <v>84.79204</v>
       </c>
       <c r="AO130" s="12">
         <v>579.53895</v>
       </c>
       <c r="AP130" s="12">
         <v>671.14133000000004</v>
       </c>
       <c r="AQ130" s="12">
         <v>518.86608000000001</v>
       </c>
       <c r="AR130" s="12">
         <v>139.66327999999999</v>
       </c>
       <c r="AS130" s="12">
         <v>652.50854000000004</v>
       </c>
       <c r="AT130" s="12">
         <v>708.84532999999999</v>
       </c>
       <c r="AU130" s="12">
-        <v>97.968260000000001</v>
+        <v>404.24182000000002</v>
       </c>
       <c r="AV130" s="12">
-        <v>24.392309999999998</v>
+        <v>105.88451999999999</v>
       </c>
       <c r="AW130" s="12">
-        <v>295.63242000000002</v>
+        <v>410.08021000000002</v>
       </c>
       <c r="AX130" s="12">
-        <v>321.76922000000002</v>
+        <v>491.08850999999999</v>
       </c>
       <c r="AY130" s="12">
         <v>0</v>
       </c>
       <c r="AZ130" s="12">
         <v>0</v>
       </c>
       <c r="BA130" s="12">
-        <v>221.82044999999999</v>
+        <v>308.94398000000001</v>
       </c>
       <c r="BB130" s="12">
-        <v>171.44075000000001</v>
+        <v>231.80762999999999</v>
       </c>
     </row>
     <row r="131" spans="1:54">
       <c r="A131" s="6" t="s">
         <v>124</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C131" s="11">
         <v>0</v>
       </c>
       <c r="D131" s="11">
         <v>0</v>
       </c>
       <c r="E131" s="11">
         <v>1556.519</v>
       </c>
       <c r="F131" s="11">
         <v>623.60487999999998</v>
       </c>
       <c r="G131" s="12">
         <v>0</v>
       </c>
       <c r="H131" s="12">
@@ -23234,66 +23786,66 @@
       <c r="AO131" s="12">
         <v>577.08072000000004</v>
       </c>
       <c r="AP131" s="12">
         <v>335.38369</v>
       </c>
       <c r="AQ131" s="12">
         <v>0</v>
       </c>
       <c r="AR131" s="12">
         <v>0</v>
       </c>
       <c r="AS131" s="12">
         <v>959.08938000000001</v>
       </c>
       <c r="AT131" s="12">
         <v>580.77317000000005</v>
       </c>
       <c r="AU131" s="12">
         <v>0</v>
       </c>
       <c r="AV131" s="12">
         <v>0</v>
       </c>
       <c r="AW131" s="12">
-        <v>492.67430999999999</v>
+        <v>571.34801000000004</v>
       </c>
       <c r="AX131" s="12">
-        <v>316.57814000000002</v>
+        <v>359.93950999999998</v>
       </c>
       <c r="AY131" s="12">
         <v>0</v>
       </c>
       <c r="AZ131" s="12">
         <v>0</v>
       </c>
       <c r="BA131" s="12">
-        <v>819.79759000000001</v>
+        <v>946.46135000000004</v>
       </c>
       <c r="BB131" s="12">
-        <v>461.48088000000001</v>
+        <v>532.36482999999998</v>
       </c>
     </row>
     <row r="132" spans="1:54" ht="22.5">
       <c r="A132" s="6" t="s">
         <v>125</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C132" s="11">
         <v>0</v>
       </c>
       <c r="D132" s="11">
         <v>0</v>
       </c>
       <c r="E132" s="11">
         <v>0</v>
       </c>
       <c r="F132" s="11">
         <v>0</v>
       </c>
       <c r="G132" s="12">
         <v>0</v>
       </c>
       <c r="H132" s="12">
@@ -23890,66 +24442,66 @@
       <c r="AO135" s="12">
         <v>5.4920799999999996</v>
       </c>
       <c r="AP135" s="12">
         <v>5.9771700000000001</v>
       </c>
       <c r="AQ135" s="12">
         <v>0</v>
       </c>
       <c r="AR135" s="12">
         <v>0</v>
       </c>
       <c r="AS135" s="12">
         <v>9.0010600000000007</v>
       </c>
       <c r="AT135" s="12">
         <v>10.37598</v>
       </c>
       <c r="AU135" s="12">
         <v>0</v>
       </c>
       <c r="AV135" s="12">
         <v>0</v>
       </c>
       <c r="AW135" s="12">
-        <v>0.93474000000000002</v>
+        <v>1.10402</v>
       </c>
       <c r="AX135" s="12">
-        <v>1.13534</v>
+        <v>1.6164700000000001</v>
       </c>
       <c r="AY135" s="12">
         <v>0</v>
       </c>
       <c r="AZ135" s="12">
         <v>0</v>
       </c>
       <c r="BA135" s="12">
-        <v>4.3131199999999996</v>
+        <v>6.0571200000000003</v>
       </c>
       <c r="BB135" s="12">
-        <v>4.4129100000000001</v>
+        <v>5.8809100000000001</v>
       </c>
     </row>
     <row r="136" spans="1:54" ht="45">
       <c r="A136" s="6" t="s">
         <v>129</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C136" s="11">
         <v>0</v>
       </c>
       <c r="D136" s="11">
         <v>0</v>
       </c>
       <c r="E136" s="11">
         <v>94</v>
       </c>
       <c r="F136" s="11">
         <v>118.902</v>
       </c>
       <c r="G136" s="12">
         <v>0</v>
       </c>
       <c r="H136" s="12">
@@ -24054,66 +24606,66 @@
       <c r="AO136" s="12">
         <v>50.351599999999998</v>
       </c>
       <c r="AP136" s="12">
         <v>59.637230000000002</v>
       </c>
       <c r="AQ136" s="12">
         <v>80</v>
       </c>
       <c r="AR136" s="12">
         <v>45.189</v>
       </c>
       <c r="AS136" s="12">
         <v>63.619799999999998</v>
       </c>
       <c r="AT136" s="12">
         <v>47.20317</v>
       </c>
       <c r="AU136" s="12">
         <v>0</v>
       </c>
       <c r="AV136" s="12">
         <v>0</v>
       </c>
       <c r="AW136" s="12">
-        <v>19.016999999999999</v>
+        <v>22.677</v>
       </c>
       <c r="AX136" s="12">
-        <v>10.768140000000001</v>
+        <v>12.926679999999999</v>
       </c>
       <c r="AY136" s="12">
-        <v>135</v>
+        <v>155</v>
       </c>
       <c r="AZ136" s="12">
-        <v>83.870999999999995</v>
+        <v>96.474000000000004</v>
       </c>
       <c r="BA136" s="12">
-        <v>58.904499999999999</v>
+        <v>60.933500000000002</v>
       </c>
       <c r="BB136" s="12">
-        <v>45.987729999999999</v>
+        <v>47.331429999999997</v>
       </c>
     </row>
     <row r="137" spans="1:54" ht="33.75">
       <c r="A137" s="6" t="s">
         <v>130</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C137" s="11">
         <v>0</v>
       </c>
       <c r="D137" s="11">
         <v>0</v>
       </c>
       <c r="E137" s="11">
         <v>263.19260000000003</v>
       </c>
       <c r="F137" s="11">
         <v>24.713619999999999</v>
       </c>
       <c r="G137" s="12">
         <v>4344.55</v>
       </c>
       <c r="H137" s="12">
@@ -24230,54 +24782,54 @@
       <c r="AS137" s="12">
         <v>11.188000000000001</v>
       </c>
       <c r="AT137" s="12">
         <v>4.8369600000000004</v>
       </c>
       <c r="AU137" s="12">
         <v>0</v>
       </c>
       <c r="AV137" s="12">
         <v>0</v>
       </c>
       <c r="AW137" s="12">
         <v>10.882999999999999</v>
       </c>
       <c r="AX137" s="12">
         <v>4.1542500000000002</v>
       </c>
       <c r="AY137" s="12">
         <v>0</v>
       </c>
       <c r="AZ137" s="12">
         <v>0</v>
       </c>
       <c r="BA137" s="12">
-        <v>0.38100000000000001</v>
+        <v>20.387</v>
       </c>
       <c r="BB137" s="12">
-        <v>0.94820000000000004</v>
+        <v>9.8934599999999993</v>
       </c>
     </row>
     <row r="138" spans="1:54" ht="22.5">
       <c r="A138" s="6" t="s">
         <v>131</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C138" s="11">
         <v>0</v>
       </c>
       <c r="D138" s="11">
         <v>0</v>
       </c>
       <c r="E138" s="11">
         <v>4.4080000000000004</v>
       </c>
       <c r="F138" s="11">
         <v>34.365499999999997</v>
       </c>
       <c r="G138" s="12">
         <v>0</v>
       </c>
       <c r="H138" s="12">
@@ -24710,166 +25262,168 @@
       <c r="AO140" s="17">
         <v>1088.50506</v>
       </c>
       <c r="AP140" s="17">
         <v>184.67451</v>
       </c>
       <c r="AQ140" s="17">
         <v>0</v>
       </c>
       <c r="AR140" s="17">
         <v>0</v>
       </c>
       <c r="AS140" s="17">
         <v>553.95988999999997</v>
       </c>
       <c r="AT140" s="17">
         <v>112.42156</v>
       </c>
       <c r="AU140" s="17">
         <v>0</v>
       </c>
       <c r="AV140" s="17">
         <v>0</v>
       </c>
       <c r="AW140" s="17">
-        <v>307.65019999999998</v>
+        <v>317.06556999999998</v>
       </c>
       <c r="AX140" s="17">
-        <v>53.659399999999998</v>
+        <v>57.462229999999998</v>
       </c>
       <c r="AY140" s="17">
         <v>0</v>
       </c>
       <c r="AZ140" s="17">
         <v>0</v>
       </c>
       <c r="BA140" s="17">
-        <v>372.97904</v>
+        <v>381.21767999999997</v>
       </c>
       <c r="BB140" s="17">
-        <v>92.371399999999994</v>
+        <v>95.966440000000006</v>
       </c>
     </row>
     <row r="141" spans="1:54">
       <c r="AM141" s="12"/>
       <c r="AN141" s="12"/>
       <c r="AO141" s="12"/>
       <c r="AP141" s="12"/>
       <c r="AQ141" s="12"/>
       <c r="AR141" s="12"/>
       <c r="AS141" s="12"/>
       <c r="AT141" s="12"/>
       <c r="AU141" s="12"/>
       <c r="AV141" s="12"/>
       <c r="AW141" s="12"/>
       <c r="AX141" s="12"/>
       <c r="AY141" s="12"/>
       <c r="AZ141" s="12"/>
       <c r="BA141" s="12"/>
       <c r="BB141" s="12"/>
     </row>
     <row r="142" spans="1:54" ht="27" customHeight="1">
-      <c r="A142" s="19" t="s">
+      <c r="A142" s="49" t="s">
         <v>274</v>
       </c>
-      <c r="B142" s="19"/>
+      <c r="B142" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="43">
-    <mergeCell ref="AY3:BB3"/>
-[...26 lines deleted...]
-    <mergeCell ref="W3:Z3"/>
+    <mergeCell ref="G3:J3"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:D4"/>
     <mergeCell ref="K3:N3"/>
-    <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="A142:B142"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="O3:R3"/>
-    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="AI4:AJ4"/>
+    <mergeCell ref="AK4:AL4"/>
+    <mergeCell ref="A1:AH1"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="AE3:AH3"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="M4:N4"/>
-    <mergeCell ref="C3:F3"/>
-[...2 lines deleted...]
-    <mergeCell ref="G3:J3"/>
+    <mergeCell ref="AW4:AX4"/>
+    <mergeCell ref="AQ3:AT3"/>
+    <mergeCell ref="AQ4:AR4"/>
+    <mergeCell ref="AC4:AD4"/>
+    <mergeCell ref="AE4:AF4"/>
+    <mergeCell ref="S3:V3"/>
+    <mergeCell ref="W3:Z3"/>
+    <mergeCell ref="Y4:Z4"/>
+    <mergeCell ref="S4:T4"/>
+    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="AM3:AP3"/>
+    <mergeCell ref="AO4:AP4"/>
+    <mergeCell ref="AM4:AN4"/>
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AY3:BB3"/>
+    <mergeCell ref="AY4:AZ4"/>
+    <mergeCell ref="BA4:BB4"/>
+    <mergeCell ref="AS4:AT4"/>
+    <mergeCell ref="AU3:AX3"/>
+    <mergeCell ref="AU4:AV4"/>
   </mergeCells>
   <phoneticPr fontId="28" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>2015-2025</vt:lpstr>
       <vt:lpstr>'2015-2025'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>o.nurgaliev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>