--- v0 (2026-04-14)
+++ v1 (2026-05-06)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="28800" windowHeight="12165" tabRatio="248"/>
   </bookViews>
   <sheets>
     <sheet name="Shygys Kazakhstan" sheetId="16" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="71">
   <si>
     <t>0101</t>
   </si>
   <si>
     <t>0102</t>
   </si>
   <si>
     <t>0103</t>
   </si>
   <si>
     <t>0104</t>
   </si>
   <si>
     <t>0105</t>
   </si>
   <si>
     <t>0106</t>
   </si>
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
@@ -220,54 +220,57 @@
   <si>
     <t>Animal hair, fine or coarse, not carded or combed</t>
   </si>
   <si>
     <t>Waste of wool or fine or coarse animal hair, including spinning waste, but excluding garnetted stock</t>
   </si>
   <si>
     <t>Wool and fine or coarse animal hair, carded or combed (including combed wool in cuts)</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Export and import of livestock products</t>
   </si>
   <si>
-    <t>January 2025*</t>
-[...2 lines deleted...]
-    <t>January 2026*</t>
+    <t>2025*</t>
+  </si>
+  <si>
+    <t>January-February 2025*</t>
+  </si>
+  <si>
+    <t>January-February 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -479,66 +482,66 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -802,216 +805,216 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AX38"/>
+  <dimension ref="A1:BB38"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="AL7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AU4" sqref="AU4:AX4"/>
+      <selection pane="bottomRight" activeCell="AY4" sqref="AY4:BB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="14.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="14.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="10" style="1" customWidth="1"/>
     <col min="22" max="22" width="14.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="10" style="1" customWidth="1"/>
     <col min="24" max="24" width="14.42578125" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="1" customWidth="1"/>
     <col min="26" max="26" width="14.5703125" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="14.5703125" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.140625" style="1" customWidth="1"/>
     <col min="30" max="30" width="14.5703125" style="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" style="1" customWidth="1"/>
     <col min="32" max="32" width="14.5703125" style="1" customWidth="1"/>
     <col min="33" max="33" width="10.140625" style="1" customWidth="1"/>
     <col min="34" max="34" width="14.5703125" style="1" customWidth="1"/>
     <col min="35" max="35" width="10.140625" style="1" customWidth="1"/>
     <col min="36" max="36" width="14.5703125" style="1" customWidth="1"/>
     <col min="37" max="37" width="10.140625" style="1" customWidth="1"/>
     <col min="38" max="38" width="14.5703125" style="1" customWidth="1"/>
-    <col min="39" max="50" width="12.140625" style="1" customWidth="1"/>
-    <col min="51" max="16384" width="9.140625" style="1"/>
+    <col min="39" max="54" width="12.140625" style="1" customWidth="1"/>
+    <col min="55" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50" ht="29.25" customHeight="1">
-      <c r="A1" s="29" t="s">
+    <row r="1" spans="1:54" ht="29.25" customHeight="1">
+      <c r="A1" s="33" t="s">
         <v>67</v>
       </c>
-      <c r="B1" s="29"/>
-[...35 lines deleted...]
-      <c r="AL1" s="29"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+      <c r="Q1" s="33"/>
+      <c r="R1" s="33"/>
+      <c r="S1" s="33"/>
+      <c r="T1" s="33"/>
+      <c r="U1" s="33"/>
+      <c r="V1" s="33"/>
+      <c r="W1" s="33"/>
+      <c r="X1" s="33"/>
+      <c r="Y1" s="33"/>
+      <c r="Z1" s="33"/>
+      <c r="AA1" s="33"/>
+      <c r="AB1" s="33"/>
+      <c r="AC1" s="33"/>
+      <c r="AD1" s="33"/>
+      <c r="AE1" s="33"/>
+      <c r="AF1" s="33"/>
+      <c r="AG1" s="33"/>
+      <c r="AH1" s="33"/>
+      <c r="AI1" s="33"/>
+      <c r="AJ1" s="33"/>
+      <c r="AK1" s="33"/>
+      <c r="AL1" s="33"/>
     </row>
-    <row r="2" spans="1:50" ht="29.25" customHeight="1">
-      <c r="A2" s="29" t="s">
+    <row r="2" spans="1:54" ht="29.25" customHeight="1">
+      <c r="A2" s="33" t="s">
         <v>63</v>
       </c>
-      <c r="B2" s="29"/>
-[...35 lines deleted...]
-      <c r="AL2" s="29"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+      <c r="N2" s="33"/>
+      <c r="O2" s="33"/>
+      <c r="P2" s="33"/>
+      <c r="Q2" s="33"/>
+      <c r="R2" s="33"/>
+      <c r="S2" s="33"/>
+      <c r="T2" s="33"/>
+      <c r="U2" s="33"/>
+      <c r="V2" s="33"/>
+      <c r="W2" s="33"/>
+      <c r="X2" s="33"/>
+      <c r="Y2" s="33"/>
+      <c r="Z2" s="33"/>
+      <c r="AA2" s="33"/>
+      <c r="AB2" s="33"/>
+      <c r="AC2" s="33"/>
+      <c r="AD2" s="33"/>
+      <c r="AE2" s="33"/>
+      <c r="AF2" s="33"/>
+      <c r="AG2" s="33"/>
+      <c r="AH2" s="33"/>
+      <c r="AI2" s="33"/>
+      <c r="AJ2" s="33"/>
+      <c r="AK2" s="33"/>
+      <c r="AL2" s="33"/>
     </row>
-    <row r="3" spans="1:50" ht="12.75">
+    <row r="3" spans="1:54" ht="12.75">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
     </row>
-    <row r="4" spans="1:50" s="4" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A4" s="32" t="s">
+    <row r="4" spans="1:54" s="4" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A4" s="30" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="30" t="s">
+      <c r="B4" s="34" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="28">
         <v>2015</v>
       </c>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28">
         <v>2016</v>
       </c>
       <c r="H4" s="28"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
       <c r="K4" s="28">
         <v>2017</v>
       </c>
       <c r="L4" s="28"/>
       <c r="M4" s="28"/>
       <c r="N4" s="28"/>
       <c r="O4" s="28">
         <v>2018</v>
       </c>
       <c r="P4" s="28"/>
       <c r="Q4" s="28"/>
@@ -1042,54 +1045,60 @@
       <c r="AH4" s="27"/>
       <c r="AI4" s="25">
         <v>2023</v>
       </c>
       <c r="AJ4" s="26"/>
       <c r="AK4" s="26"/>
       <c r="AL4" s="27"/>
       <c r="AM4" s="25">
         <v>2024</v>
       </c>
       <c r="AN4" s="26"/>
       <c r="AO4" s="26"/>
       <c r="AP4" s="27"/>
       <c r="AQ4" s="25" t="s">
         <v>68</v>
       </c>
       <c r="AR4" s="26"/>
       <c r="AS4" s="26"/>
       <c r="AT4" s="27"/>
       <c r="AU4" s="25" t="s">
         <v>69</v>
       </c>
       <c r="AV4" s="26"/>
       <c r="AW4" s="26"/>
       <c r="AX4" s="27"/>
+      <c r="AY4" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ4" s="26"/>
+      <c r="BA4" s="26"/>
+      <c r="BB4" s="27"/>
     </row>
-    <row r="5" spans="1:50" s="5" customFormat="1">
-[...1 lines deleted...]
-      <c r="B5" s="30"/>
+    <row r="5" spans="1:54" s="5" customFormat="1">
+      <c r="A5" s="31"/>
+      <c r="B5" s="34"/>
       <c r="C5" s="28" t="s">
         <v>64</v>
       </c>
       <c r="D5" s="28"/>
       <c r="E5" s="28" t="s">
         <v>65</v>
       </c>
       <c r="F5" s="28"/>
       <c r="G5" s="28" t="s">
         <v>64</v>
       </c>
       <c r="H5" s="28"/>
       <c r="I5" s="28" t="s">
         <v>65</v>
       </c>
       <c r="J5" s="28"/>
       <c r="K5" s="28" t="s">
         <v>64</v>
       </c>
       <c r="L5" s="28"/>
       <c r="M5" s="28" t="s">
         <v>65</v>
       </c>
       <c r="N5" s="28"/>
       <c r="O5" s="28" t="s">
@@ -1142,54 +1151,62 @@
       <c r="AL5" s="28"/>
       <c r="AM5" s="28" t="s">
         <v>64</v>
       </c>
       <c r="AN5" s="28"/>
       <c r="AO5" s="28" t="s">
         <v>65</v>
       </c>
       <c r="AP5" s="28"/>
       <c r="AQ5" s="28" t="s">
         <v>64</v>
       </c>
       <c r="AR5" s="28"/>
       <c r="AS5" s="28" t="s">
         <v>65</v>
       </c>
       <c r="AT5" s="28"/>
       <c r="AU5" s="28" t="s">
         <v>64</v>
       </c>
       <c r="AV5" s="28"/>
       <c r="AW5" s="28" t="s">
         <v>65</v>
       </c>
       <c r="AX5" s="28"/>
+      <c r="AY5" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="AZ5" s="28"/>
+      <c r="BA5" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="BB5" s="28"/>
     </row>
-    <row r="6" spans="1:50" s="4" customFormat="1" ht="56.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="30"/>
+    <row r="6" spans="1:54" s="4" customFormat="1" ht="56.25" customHeight="1">
+      <c r="A6" s="32"/>
+      <c r="B6" s="34"/>
       <c r="C6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="6" t="s">
@@ -1290,52 +1307,64 @@
       </c>
       <c r="AQ6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AR6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AS6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AT6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AU6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AV6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AW6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AX6" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AY6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="AZ6" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="BA6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="BB6" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="7" spans="1:50" s="11" customFormat="1" ht="12.75">
+    <row r="7" spans="1:54" s="11" customFormat="1" ht="12.75">
       <c r="A7" s="7"/>
       <c r="B7" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C7" s="8">
         <v>246.92079999999996</v>
       </c>
       <c r="D7" s="8">
         <v>694.05595000000005</v>
       </c>
       <c r="E7" s="8">
         <v>1896.4362099999998</v>
       </c>
       <c r="F7" s="8">
         <v>4141.1080699999993</v>
       </c>
       <c r="G7" s="8">
         <v>1315.00585</v>
       </c>
       <c r="H7" s="8">
         <v>286.97325000000001</v>
       </c>
       <c r="I7" s="8">
         <v>2010.52937</v>
       </c>
@@ -1417,75 +1446,87 @@
       <c r="AI7" s="10">
         <v>1033.404</v>
       </c>
       <c r="AJ7" s="10">
         <v>1613.20983</v>
       </c>
       <c r="AK7" s="10">
         <v>3060.55996</v>
       </c>
       <c r="AL7" s="10">
         <v>2986.8766900000005</v>
       </c>
       <c r="AM7" s="9">
         <v>779.19600000000003</v>
       </c>
       <c r="AN7" s="9">
         <v>2604.1852199999998</v>
       </c>
       <c r="AO7" s="9">
         <v>1978.8087499999999</v>
       </c>
       <c r="AP7" s="9">
         <v>2970.9404599999998</v>
       </c>
       <c r="AQ7" s="9">
-        <v>40.332000000000001</v>
+        <v>447.69388000000004</v>
       </c>
       <c r="AR7" s="9">
-        <v>74.880139999999997</v>
+        <v>1691.3549800000001</v>
       </c>
       <c r="AS7" s="9">
-        <v>175.39168000000001</v>
+        <v>1736.19145</v>
       </c>
       <c r="AT7" s="9">
-        <v>652.09273999999994</v>
+        <v>3680.3433299999997</v>
       </c>
       <c r="AU7" s="9">
-        <v>82.116</v>
+        <v>91.923079999999999</v>
       </c>
       <c r="AV7" s="9">
-        <v>729.97846000000004</v>
+        <v>250.52851999999999</v>
       </c>
       <c r="AW7" s="9">
-        <v>82.422120000000007</v>
+        <v>395.25657000000001</v>
       </c>
       <c r="AX7" s="9">
-        <v>161.64248999999998</v>
+        <v>1028.54486</v>
+      </c>
+      <c r="AY7" s="9">
+        <v>93.116</v>
+      </c>
+      <c r="AZ7" s="9">
+        <v>826.79678999999999</v>
+      </c>
+      <c r="BA7" s="9">
+        <v>283.50976000000003</v>
+      </c>
+      <c r="BB7" s="9">
+        <v>530.7663500000001</v>
       </c>
     </row>
-    <row r="8" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="8" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="13">
         <v>0</v>
       </c>
       <c r="D8" s="13">
         <v>0</v>
       </c>
       <c r="E8" s="13">
         <v>12.48</v>
       </c>
       <c r="F8" s="13">
         <v>15.143000000000001</v>
       </c>
       <c r="G8" s="13">
         <v>0</v>
       </c>
       <c r="H8" s="13">
         <v>0</v>
       </c>
       <c r="I8" s="13">
@@ -1575,69 +1616,81 @@
       <c r="AK8" s="16">
         <v>24.875</v>
       </c>
       <c r="AL8" s="16">
         <v>12.35798</v>
       </c>
       <c r="AM8" s="23">
         <v>0</v>
       </c>
       <c r="AN8" s="23">
         <v>0</v>
       </c>
       <c r="AO8" s="23">
         <v>9.24</v>
       </c>
       <c r="AP8" s="23">
         <v>10.938000000000001</v>
       </c>
       <c r="AQ8" s="23">
         <v>0</v>
       </c>
       <c r="AR8" s="23">
         <v>0</v>
       </c>
       <c r="AS8" s="23">
-        <v>0</v>
+        <v>4.1500000000000004</v>
       </c>
       <c r="AT8" s="23">
-        <v>0</v>
+        <v>13.134069999999999</v>
       </c>
       <c r="AU8" s="23">
         <v>0</v>
       </c>
       <c r="AV8" s="23">
         <v>0</v>
       </c>
       <c r="AW8" s="23">
-        <v>0</v>
+        <v>1.2</v>
       </c>
       <c r="AX8" s="23">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AY8" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ8" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA8" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB8" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="9" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="13">
         <v>0</v>
       </c>
       <c r="D9" s="13">
         <v>0</v>
       </c>
       <c r="E9" s="13">
         <v>43.55</v>
       </c>
       <c r="F9" s="13">
         <v>166.75832</v>
       </c>
       <c r="G9" s="13">
         <v>0</v>
       </c>
       <c r="H9" s="13">
         <v>0</v>
       </c>
       <c r="I9" s="13">
@@ -1727,69 +1780,81 @@
       <c r="AK9" s="16">
         <v>27.582000000000001</v>
       </c>
       <c r="AL9" s="16">
         <v>127.047</v>
       </c>
       <c r="AM9" s="23">
         <v>0</v>
       </c>
       <c r="AN9" s="23">
         <v>0</v>
       </c>
       <c r="AO9" s="23">
         <v>60.606000000000002</v>
       </c>
       <c r="AP9" s="23">
         <v>170.75200000000001</v>
       </c>
       <c r="AQ9" s="23">
         <v>0</v>
       </c>
       <c r="AR9" s="23">
         <v>0</v>
       </c>
       <c r="AS9" s="23">
+        <v>87.044970000000006</v>
+      </c>
+      <c r="AT9" s="23">
+        <v>514.41557999999998</v>
+      </c>
+      <c r="AU9" s="23">
+        <v>0</v>
+      </c>
+      <c r="AV9" s="23">
+        <v>0</v>
+      </c>
+      <c r="AW9" s="23">
         <v>84.111999999999995</v>
       </c>
-      <c r="AT9" s="23">
+      <c r="AX9" s="23">
         <v>501.31</v>
       </c>
-      <c r="AU9" s="23">
-[...8 lines deleted...]
-      <c r="AX9" s="23">
+      <c r="AY9" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ9" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA9" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB9" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="10" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="13">
         <v>0</v>
       </c>
       <c r="D10" s="13">
         <v>0</v>
       </c>
       <c r="E10" s="13">
         <v>0</v>
       </c>
       <c r="F10" s="13">
         <v>0</v>
       </c>
       <c r="G10" s="13">
         <v>0</v>
       </c>
       <c r="H10" s="13">
         <v>0</v>
       </c>
       <c r="I10" s="13">
@@ -1896,52 +1961,64 @@
       </c>
       <c r="AQ10" s="23">
         <v>0</v>
       </c>
       <c r="AR10" s="23">
         <v>0</v>
       </c>
       <c r="AS10" s="23">
         <v>0</v>
       </c>
       <c r="AT10" s="23">
         <v>0</v>
       </c>
       <c r="AU10" s="23">
         <v>0</v>
       </c>
       <c r="AV10" s="23">
         <v>0</v>
       </c>
       <c r="AW10" s="23">
         <v>0</v>
       </c>
       <c r="AX10" s="23">
         <v>0</v>
       </c>
+      <c r="AY10" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA10" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB10" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="11" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="11" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="13">
         <v>0</v>
       </c>
       <c r="D11" s="13">
         <v>0</v>
       </c>
       <c r="E11" s="13">
         <v>0</v>
       </c>
       <c r="F11" s="13">
         <v>0</v>
       </c>
       <c r="G11" s="13">
         <v>0</v>
       </c>
       <c r="H11" s="13">
         <v>0</v>
       </c>
       <c r="I11" s="13">
@@ -2048,52 +2125,64 @@
       </c>
       <c r="AQ11" s="23">
         <v>0</v>
       </c>
       <c r="AR11" s="23">
         <v>0</v>
       </c>
       <c r="AS11" s="23">
         <v>0</v>
       </c>
       <c r="AT11" s="23">
         <v>0</v>
       </c>
       <c r="AU11" s="23">
         <v>0</v>
       </c>
       <c r="AV11" s="23">
         <v>0</v>
       </c>
       <c r="AW11" s="23">
         <v>0</v>
       </c>
       <c r="AX11" s="23">
         <v>0</v>
       </c>
+      <c r="AY11" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB11" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="12" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="12" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="13">
         <v>0</v>
       </c>
       <c r="D12" s="13">
         <v>0</v>
       </c>
       <c r="E12" s="13">
         <v>8.3219999999999992</v>
       </c>
       <c r="F12" s="13">
         <v>567.25697000000002</v>
       </c>
       <c r="G12" s="13">
         <v>0</v>
       </c>
       <c r="H12" s="13">
         <v>0</v>
       </c>
       <c r="I12" s="13">
@@ -2200,52 +2289,64 @@
       </c>
       <c r="AQ12" s="23">
         <v>0</v>
       </c>
       <c r="AR12" s="23">
         <v>0</v>
       </c>
       <c r="AS12" s="23">
         <v>0</v>
       </c>
       <c r="AT12" s="23">
         <v>0</v>
       </c>
       <c r="AU12" s="23">
         <v>0</v>
       </c>
       <c r="AV12" s="23">
         <v>0</v>
       </c>
       <c r="AW12" s="23">
         <v>0</v>
       </c>
       <c r="AX12" s="23">
         <v>0</v>
       </c>
+      <c r="AY12" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ12" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA12" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB12" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="13" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="13">
         <v>0</v>
       </c>
       <c r="D13" s="13">
         <v>0</v>
       </c>
       <c r="E13" s="13">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="F13" s="13">
         <v>3.26796</v>
       </c>
       <c r="G13" s="13">
         <v>0</v>
       </c>
       <c r="H13" s="13">
         <v>0</v>
       </c>
       <c r="I13" s="13">
@@ -2335,69 +2436,81 @@
       <c r="AK13" s="16">
         <v>0</v>
       </c>
       <c r="AL13" s="16">
         <v>0</v>
       </c>
       <c r="AM13" s="23">
         <v>0</v>
       </c>
       <c r="AN13" s="23">
         <v>0</v>
       </c>
       <c r="AO13" s="23">
         <v>4.3499999999999996</v>
       </c>
       <c r="AP13" s="23">
         <v>11.75</v>
       </c>
       <c r="AQ13" s="23">
         <v>0</v>
       </c>
       <c r="AR13" s="23">
         <v>0</v>
       </c>
       <c r="AS13" s="23">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="AT13" s="23">
-        <v>0</v>
+        <v>6.0179999999999998</v>
       </c>
       <c r="AU13" s="23">
         <v>0</v>
       </c>
       <c r="AV13" s="23">
         <v>0</v>
       </c>
       <c r="AW13" s="23">
         <v>0</v>
       </c>
       <c r="AX13" s="23">
         <v>0</v>
       </c>
+      <c r="AY13" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ13" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA13" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB13" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="14" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="13">
         <v>5</v>
       </c>
       <c r="D14" s="13">
         <v>29.972999999999999</v>
       </c>
       <c r="E14" s="13">
         <v>23.452000000000002</v>
       </c>
       <c r="F14" s="13">
         <v>97.56174</v>
       </c>
       <c r="G14" s="13">
         <v>7</v>
       </c>
       <c r="H14" s="13">
         <v>51.826410000000003</v>
       </c>
       <c r="I14" s="13">
@@ -2504,52 +2617,64 @@
       </c>
       <c r="AQ14" s="23">
         <v>0</v>
       </c>
       <c r="AR14" s="23">
         <v>0</v>
       </c>
       <c r="AS14" s="23">
         <v>0</v>
       </c>
       <c r="AT14" s="23">
         <v>0</v>
       </c>
       <c r="AU14" s="23">
         <v>0</v>
       </c>
       <c r="AV14" s="23">
         <v>0</v>
       </c>
       <c r="AW14" s="23">
         <v>0</v>
       </c>
       <c r="AX14" s="23">
         <v>0</v>
       </c>
+      <c r="AY14" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ14" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA14" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB14" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="15" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="13">
         <v>0</v>
       </c>
       <c r="D15" s="13">
         <v>0</v>
       </c>
       <c r="E15" s="13">
         <v>70.20608</v>
       </c>
       <c r="F15" s="13">
         <v>247.67079000000001</v>
       </c>
       <c r="G15" s="13">
         <v>2.1368499999999999</v>
       </c>
       <c r="H15" s="13">
         <v>6.0310600000000001</v>
       </c>
       <c r="I15" s="13">
@@ -2639,69 +2764,81 @@
       <c r="AK15" s="16">
         <v>0</v>
       </c>
       <c r="AL15" s="16">
         <v>0</v>
       </c>
       <c r="AM15" s="23">
         <v>0</v>
       </c>
       <c r="AN15" s="23">
         <v>0</v>
       </c>
       <c r="AO15" s="23">
         <v>0</v>
       </c>
       <c r="AP15" s="23">
         <v>0</v>
       </c>
       <c r="AQ15" s="23">
         <v>0</v>
       </c>
       <c r="AR15" s="23">
         <v>0</v>
       </c>
       <c r="AS15" s="23">
-        <v>0</v>
+        <v>19.963249999999999</v>
       </c>
       <c r="AT15" s="23">
-        <v>0</v>
+        <v>107.80654</v>
       </c>
       <c r="AU15" s="23">
         <v>0</v>
       </c>
       <c r="AV15" s="23">
         <v>0</v>
       </c>
       <c r="AW15" s="23">
         <v>0</v>
       </c>
       <c r="AX15" s="23">
         <v>0</v>
       </c>
+      <c r="AY15" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ15" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA15" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB15" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="16" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="13">
         <v>126.35769999999999</v>
       </c>
       <c r="D16" s="13">
         <v>588.78498000000002</v>
       </c>
       <c r="E16" s="13">
         <v>34.214419999999997</v>
       </c>
       <c r="F16" s="13">
         <v>179.22329999999999</v>
       </c>
       <c r="G16" s="13">
         <v>0</v>
       </c>
       <c r="H16" s="13">
         <v>0</v>
       </c>
       <c r="I16" s="13">
@@ -2791,69 +2928,81 @@
       <c r="AK16" s="16">
         <v>370.47334000000001</v>
       </c>
       <c r="AL16" s="16">
         <v>825.27421000000004</v>
       </c>
       <c r="AM16" s="23">
         <v>0</v>
       </c>
       <c r="AN16" s="23">
         <v>0</v>
       </c>
       <c r="AO16" s="23">
         <v>274.12067999999999</v>
       </c>
       <c r="AP16" s="23">
         <v>573.31218000000001</v>
       </c>
       <c r="AQ16" s="23">
         <v>0</v>
       </c>
       <c r="AR16" s="23">
         <v>0</v>
       </c>
       <c r="AS16" s="23">
-        <v>16.199249999999999</v>
+        <v>335.81027999999998</v>
       </c>
       <c r="AT16" s="23">
-        <v>37.943300000000001</v>
+        <v>879.96538999999996</v>
       </c>
       <c r="AU16" s="23">
         <v>0</v>
       </c>
       <c r="AV16" s="23">
         <v>0</v>
       </c>
       <c r="AW16" s="23">
-        <v>19.960999999999999</v>
+        <v>50.04654</v>
       </c>
       <c r="AX16" s="23">
-        <v>68.03</v>
+        <v>137.27373</v>
+      </c>
+      <c r="AY16" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ16" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA16" s="23">
+        <v>41.4452</v>
+      </c>
+      <c r="BB16" s="23">
+        <v>163.29416000000001</v>
       </c>
     </row>
-    <row r="17" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="17" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="13">
         <v>3</v>
       </c>
       <c r="D17" s="13">
         <v>17.984000000000002</v>
       </c>
       <c r="E17" s="13">
         <v>5.0999999999999997E-2</v>
       </c>
       <c r="F17" s="13">
         <v>0.23699999999999999</v>
       </c>
       <c r="G17" s="13">
         <v>2</v>
       </c>
       <c r="H17" s="13">
         <v>13.82037</v>
       </c>
       <c r="I17" s="13">
@@ -2960,52 +3109,64 @@
       </c>
       <c r="AQ17" s="23">
         <v>0</v>
       </c>
       <c r="AR17" s="23">
         <v>0</v>
       </c>
       <c r="AS17" s="23">
         <v>0</v>
       </c>
       <c r="AT17" s="23">
         <v>0</v>
       </c>
       <c r="AU17" s="23">
         <v>0</v>
       </c>
       <c r="AV17" s="23">
         <v>0</v>
       </c>
       <c r="AW17" s="23">
         <v>0</v>
       </c>
       <c r="AX17" s="23">
         <v>0</v>
       </c>
+      <c r="AY17" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ17" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA17" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB17" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="18" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="13">
         <v>0</v>
       </c>
       <c r="D18" s="13">
         <v>0</v>
       </c>
       <c r="E18" s="13">
         <v>23.483699999999999</v>
       </c>
       <c r="F18" s="13">
         <v>98.070999999999998</v>
       </c>
       <c r="G18" s="13">
         <v>0</v>
       </c>
       <c r="H18" s="13">
         <v>0</v>
       </c>
       <c r="I18" s="13">
@@ -3112,52 +3273,64 @@
       </c>
       <c r="AQ18" s="23">
         <v>0</v>
       </c>
       <c r="AR18" s="23">
         <v>0</v>
       </c>
       <c r="AS18" s="23">
         <v>0</v>
       </c>
       <c r="AT18" s="23">
         <v>0</v>
       </c>
       <c r="AU18" s="23">
         <v>0</v>
       </c>
       <c r="AV18" s="23">
         <v>0</v>
       </c>
       <c r="AW18" s="23">
         <v>0</v>
       </c>
       <c r="AX18" s="23">
         <v>0</v>
       </c>
+      <c r="AY18" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ18" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA18" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB18" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="19" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="13">
         <v>0</v>
       </c>
       <c r="D19" s="13">
         <v>0</v>
       </c>
       <c r="E19" s="13">
         <v>0</v>
       </c>
       <c r="F19" s="13">
         <v>0</v>
       </c>
       <c r="G19" s="13">
         <v>0</v>
       </c>
       <c r="H19" s="13">
         <v>0</v>
       </c>
       <c r="I19" s="13">
@@ -3264,52 +3437,64 @@
       </c>
       <c r="AQ19" s="23">
         <v>0</v>
       </c>
       <c r="AR19" s="23">
         <v>0</v>
       </c>
       <c r="AS19" s="23">
         <v>0</v>
       </c>
       <c r="AT19" s="23">
         <v>0</v>
       </c>
       <c r="AU19" s="23">
         <v>0</v>
       </c>
       <c r="AV19" s="23">
         <v>0</v>
       </c>
       <c r="AW19" s="23">
         <v>0</v>
       </c>
       <c r="AX19" s="23">
         <v>0</v>
       </c>
+      <c r="AY19" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ19" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA19" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB19" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="20" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="13">
         <v>0</v>
       </c>
       <c r="D20" s="13">
         <v>0</v>
       </c>
       <c r="E20" s="13">
         <v>0</v>
       </c>
       <c r="F20" s="13">
         <v>0</v>
       </c>
       <c r="G20" s="13">
         <v>0</v>
       </c>
       <c r="H20" s="13">
         <v>0</v>
       </c>
       <c r="I20" s="13">
@@ -3393,75 +3578,87 @@
       <c r="AI20" s="16">
         <v>0</v>
       </c>
       <c r="AJ20" s="16">
         <v>0</v>
       </c>
       <c r="AK20" s="16">
         <v>6</v>
       </c>
       <c r="AL20" s="16">
         <v>7.65</v>
       </c>
       <c r="AM20" s="23">
         <v>0</v>
       </c>
       <c r="AN20" s="23">
         <v>0</v>
       </c>
       <c r="AO20" s="23">
         <v>6</v>
       </c>
       <c r="AP20" s="23">
         <v>17</v>
       </c>
       <c r="AQ20" s="23">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="AR20" s="23">
-        <v>0</v>
+        <v>26.3</v>
       </c>
       <c r="AS20" s="23">
         <v>0</v>
       </c>
       <c r="AT20" s="23">
         <v>0</v>
       </c>
       <c r="AU20" s="23">
         <v>0</v>
       </c>
       <c r="AV20" s="23">
         <v>0</v>
       </c>
       <c r="AW20" s="23">
         <v>0</v>
       </c>
       <c r="AX20" s="23">
         <v>0</v>
       </c>
+      <c r="AY20" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ20" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA20" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB20" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="21" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="13">
         <v>23.533000000000001</v>
       </c>
       <c r="D21" s="13">
         <v>33.238</v>
       </c>
       <c r="E21" s="13">
         <v>12.358560000000001</v>
       </c>
       <c r="F21" s="13">
         <v>21.879370000000002</v>
       </c>
       <c r="G21" s="13">
         <v>543.399</v>
       </c>
       <c r="H21" s="13">
         <v>42.811999999999998</v>
       </c>
       <c r="I21" s="13">
@@ -3545,75 +3742,87 @@
       <c r="AI21" s="16">
         <v>0</v>
       </c>
       <c r="AJ21" s="16">
         <v>0</v>
       </c>
       <c r="AK21" s="16">
         <v>0</v>
       </c>
       <c r="AL21" s="16">
         <v>0</v>
       </c>
       <c r="AM21" s="23">
         <v>0</v>
       </c>
       <c r="AN21" s="23">
         <v>0</v>
       </c>
       <c r="AO21" s="23">
         <v>0.33</v>
       </c>
       <c r="AP21" s="23">
         <v>0.40523999999999999</v>
       </c>
       <c r="AQ21" s="23">
-        <v>0</v>
+        <v>121.58494</v>
       </c>
       <c r="AR21" s="23">
-        <v>0</v>
+        <v>982.61990000000003</v>
       </c>
       <c r="AS21" s="23">
         <v>0</v>
       </c>
       <c r="AT21" s="23">
         <v>0</v>
       </c>
       <c r="AU21" s="23">
+        <v>0</v>
+      </c>
+      <c r="AV21" s="23">
+        <v>0</v>
+      </c>
+      <c r="AW21" s="23">
+        <v>0</v>
+      </c>
+      <c r="AX21" s="23">
+        <v>0</v>
+      </c>
+      <c r="AY21" s="23">
         <v>3.7160000000000002</v>
       </c>
-      <c r="AV21" s="23">
+      <c r="AZ21" s="23">
         <v>39.1</v>
       </c>
-      <c r="AW21" s="23">
-[...2 lines deleted...]
-      <c r="AX21" s="23">
+      <c r="BA21" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB21" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="22" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="13">
         <v>59.2</v>
       </c>
       <c r="D22" s="13">
         <v>11.757</v>
       </c>
       <c r="E22" s="13">
         <v>1191.64455</v>
       </c>
       <c r="F22" s="13">
         <v>1181.96128</v>
       </c>
       <c r="G22" s="13">
         <v>651.779</v>
       </c>
       <c r="H22" s="13">
         <v>136.22765000000001</v>
       </c>
       <c r="I22" s="13">
@@ -3697,75 +3906,87 @@
       <c r="AI22" s="16">
         <v>981.87400000000002</v>
       </c>
       <c r="AJ22" s="16">
         <v>1556.8478299999999</v>
       </c>
       <c r="AK22" s="16">
         <v>2503.63445</v>
       </c>
       <c r="AL22" s="16">
         <v>1753.4241300000001</v>
       </c>
       <c r="AM22" s="23">
         <v>688.947</v>
       </c>
       <c r="AN22" s="23">
         <v>2494.6582400000002</v>
       </c>
       <c r="AO22" s="23">
         <v>1444.7147199999999</v>
       </c>
       <c r="AP22" s="23">
         <v>1817.1703</v>
       </c>
       <c r="AQ22" s="23">
-        <v>40.332000000000001</v>
+        <v>275.35394000000002</v>
       </c>
       <c r="AR22" s="23">
-        <v>74.880139999999997</v>
+        <v>604.53823999999997</v>
       </c>
       <c r="AS22" s="23">
-        <v>74.367999999999995</v>
+        <v>1118.97425</v>
       </c>
       <c r="AT22" s="23">
-        <v>103.54089</v>
+        <v>1799.0291199999999</v>
       </c>
       <c r="AU22" s="23">
-        <v>78.400000000000006</v>
+        <v>91.923079999999999</v>
       </c>
       <c r="AV22" s="23">
-        <v>690.87846000000002</v>
+        <v>250.52851999999999</v>
       </c>
       <c r="AW22" s="23">
-        <v>62.066000000000003</v>
+        <v>258.774</v>
       </c>
       <c r="AX22" s="23">
-        <v>85.718699999999998</v>
+        <v>374.48644999999999</v>
+      </c>
+      <c r="AY22" s="23">
+        <v>89.4</v>
+      </c>
+      <c r="AZ22" s="23">
+        <v>787.69678999999996</v>
+      </c>
+      <c r="BA22" s="23">
+        <v>241.38800000000001</v>
+      </c>
+      <c r="BB22" s="23">
+        <v>354.00599</v>
       </c>
     </row>
-    <row r="23" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="23" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="13">
         <v>29.83</v>
       </c>
       <c r="D23" s="13">
         <v>12.04537</v>
       </c>
       <c r="E23" s="13">
         <v>3.6669999999999998</v>
       </c>
       <c r="F23" s="13">
         <v>15.21942</v>
       </c>
       <c r="G23" s="13">
         <v>108.69</v>
       </c>
       <c r="H23" s="13">
         <v>32.763759999999998</v>
       </c>
       <c r="I23" s="13">
@@ -3849,75 +4070,87 @@
       <c r="AI23" s="16">
         <v>43.91</v>
       </c>
       <c r="AJ23" s="16">
         <v>38.017000000000003</v>
       </c>
       <c r="AK23" s="16">
         <v>2.1735099999999998</v>
       </c>
       <c r="AL23" s="16">
         <v>26.740939999999998</v>
       </c>
       <c r="AM23" s="23">
         <v>78.869</v>
       </c>
       <c r="AN23" s="23">
         <v>86.511979999999994</v>
       </c>
       <c r="AO23" s="23">
         <v>3.4311799999999999</v>
       </c>
       <c r="AP23" s="23">
         <v>39.914459999999998</v>
       </c>
       <c r="AQ23" s="23">
-        <v>0</v>
+        <v>27.004999999999999</v>
       </c>
       <c r="AR23" s="23">
-        <v>0</v>
+        <v>26.837260000000001</v>
       </c>
       <c r="AS23" s="23">
+        <v>2.4073199999999999</v>
+      </c>
+      <c r="AT23" s="23">
+        <v>34.19753</v>
+      </c>
+      <c r="AU23" s="23">
+        <v>0</v>
+      </c>
+      <c r="AV23" s="23">
+        <v>0</v>
+      </c>
+      <c r="AW23" s="23">
         <v>0.1288</v>
       </c>
-      <c r="AT23" s="23">
+      <c r="AX23" s="23">
         <v>2.3215499999999998</v>
       </c>
-      <c r="AU23" s="23">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="AY23" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ23" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA23" s="23">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="BB23" s="23">
+        <v>0.67362</v>
       </c>
     </row>
-    <row r="24" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="24" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="13">
         <v>0</v>
       </c>
       <c r="D24" s="13">
         <v>0</v>
       </c>
       <c r="E24" s="13">
         <v>15.057399999999999</v>
       </c>
       <c r="F24" s="13">
         <v>67.120580000000004</v>
       </c>
       <c r="G24" s="13">
         <v>0</v>
       </c>
       <c r="H24" s="13">
         <v>0</v>
       </c>
       <c r="I24" s="13">
@@ -4007,69 +4240,81 @@
       <c r="AK24" s="16">
         <v>12.89601</v>
       </c>
       <c r="AL24" s="16">
         <v>86.072310000000002</v>
       </c>
       <c r="AM24" s="23">
         <v>0</v>
       </c>
       <c r="AN24" s="23">
         <v>0</v>
       </c>
       <c r="AO24" s="23">
         <v>12.34718</v>
       </c>
       <c r="AP24" s="23">
         <v>102.47237</v>
       </c>
       <c r="AQ24" s="23">
         <v>0</v>
       </c>
       <c r="AR24" s="23">
         <v>0</v>
       </c>
       <c r="AS24" s="23">
-        <v>0.58362999999999998</v>
+        <v>12.031879999999999</v>
       </c>
       <c r="AT24" s="23">
-        <v>6.9770000000000003</v>
+        <v>120.91963</v>
       </c>
       <c r="AU24" s="23">
         <v>0</v>
       </c>
       <c r="AV24" s="23">
         <v>0</v>
       </c>
       <c r="AW24" s="23">
-        <v>0.39512000000000003</v>
+        <v>0.99522999999999995</v>
       </c>
       <c r="AX24" s="23">
-        <v>7.8937900000000001</v>
+        <v>12.063129999999999</v>
+      </c>
+      <c r="AY24" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ24" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA24" s="23">
+        <v>0.64456000000000002</v>
+      </c>
+      <c r="BB24" s="23">
+        <v>12.792579999999999</v>
       </c>
     </row>
-    <row r="25" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="25" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="13">
         <v>0</v>
       </c>
       <c r="D25" s="13">
         <v>0</v>
       </c>
       <c r="E25" s="13">
         <v>390.33819999999997</v>
       </c>
       <c r="F25" s="13">
         <v>1440.19688</v>
       </c>
       <c r="G25" s="13">
         <v>0</v>
       </c>
       <c r="H25" s="13">
         <v>0</v>
       </c>
       <c r="I25" s="13">
@@ -4159,69 +4404,81 @@
       <c r="AK25" s="16">
         <v>86.3</v>
       </c>
       <c r="AL25" s="16">
         <v>113.2893</v>
       </c>
       <c r="AM25" s="23">
         <v>0</v>
       </c>
       <c r="AN25" s="23">
         <v>0</v>
       </c>
       <c r="AO25" s="23">
         <v>73.584000000000003</v>
       </c>
       <c r="AP25" s="23">
         <v>119.07599999999999</v>
       </c>
       <c r="AQ25" s="23">
         <v>0</v>
       </c>
       <c r="AR25" s="23">
         <v>0</v>
       </c>
       <c r="AS25" s="23">
-        <v>0</v>
+        <v>142.6</v>
       </c>
       <c r="AT25" s="23">
-        <v>0</v>
+        <v>170.70568</v>
       </c>
       <c r="AU25" s="23">
         <v>0</v>
       </c>
       <c r="AV25" s="23">
         <v>0</v>
       </c>
       <c r="AW25" s="23">
         <v>0</v>
       </c>
       <c r="AX25" s="23">
         <v>0</v>
       </c>
+      <c r="AY25" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ25" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA25" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB25" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="26" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="13">
         <v>0</v>
       </c>
       <c r="D26" s="13">
         <v>0</v>
       </c>
       <c r="E26" s="13">
         <v>0</v>
       </c>
       <c r="F26" s="13">
         <v>0</v>
       </c>
       <c r="G26" s="13">
         <v>0</v>
       </c>
       <c r="H26" s="13">
         <v>0</v>
       </c>
       <c r="I26" s="13">
@@ -4311,69 +4568,81 @@
       <c r="AK26" s="16">
         <v>0</v>
       </c>
       <c r="AL26" s="16">
         <v>0</v>
       </c>
       <c r="AM26" s="23">
         <v>0</v>
       </c>
       <c r="AN26" s="23">
         <v>0</v>
       </c>
       <c r="AO26" s="23">
         <v>0</v>
       </c>
       <c r="AP26" s="23">
         <v>0</v>
       </c>
       <c r="AQ26" s="23">
         <v>0</v>
       </c>
       <c r="AR26" s="23">
         <v>0</v>
       </c>
       <c r="AS26" s="23">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="AT26" s="23">
-        <v>0</v>
+        <v>0.21079000000000001</v>
       </c>
       <c r="AU26" s="23">
         <v>0</v>
       </c>
       <c r="AV26" s="23">
         <v>0</v>
       </c>
       <c r="AW26" s="23">
         <v>0</v>
       </c>
       <c r="AX26" s="23">
         <v>0</v>
       </c>
+      <c r="AY26" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ26" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA26" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB26" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="27" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C27" s="13">
         <v>0</v>
       </c>
       <c r="D27" s="13">
         <v>0</v>
       </c>
       <c r="E27" s="13">
         <v>6.9</v>
       </c>
       <c r="F27" s="13">
         <v>4.5690999999999997</v>
       </c>
       <c r="G27" s="13">
         <v>0</v>
       </c>
       <c r="H27" s="13">
         <v>0</v>
       </c>
       <c r="I27" s="13">
@@ -4463,69 +4732,81 @@
       <c r="AK27" s="16">
         <v>26.62565</v>
       </c>
       <c r="AL27" s="16">
         <v>35.020820000000001</v>
       </c>
       <c r="AM27" s="23">
         <v>0</v>
       </c>
       <c r="AN27" s="23">
         <v>0</v>
       </c>
       <c r="AO27" s="23">
         <v>23.53999</v>
       </c>
       <c r="AP27" s="23">
         <v>26.22465</v>
       </c>
       <c r="AQ27" s="23">
         <v>0</v>
       </c>
       <c r="AR27" s="23">
         <v>0</v>
       </c>
       <c r="AS27" s="23">
-        <v>0</v>
+        <v>5.0125000000000002</v>
       </c>
       <c r="AT27" s="23">
-        <v>0</v>
+        <v>3.859</v>
       </c>
       <c r="AU27" s="23">
         <v>0</v>
       </c>
       <c r="AV27" s="23">
         <v>0</v>
       </c>
       <c r="AW27" s="23">
         <v>0</v>
       </c>
       <c r="AX27" s="23">
         <v>0</v>
       </c>
+      <c r="AY27" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ27" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA27" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB27" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="28" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="13">
         <v>0</v>
       </c>
       <c r="D28" s="13">
         <v>0</v>
       </c>
       <c r="E28" s="13">
         <v>4.2500000000000003E-2</v>
       </c>
       <c r="F28" s="13">
         <v>0.78856000000000004</v>
       </c>
       <c r="G28" s="13">
         <v>0</v>
       </c>
       <c r="H28" s="13">
         <v>0</v>
       </c>
       <c r="I28" s="13">
@@ -4632,52 +4913,64 @@
       </c>
       <c r="AQ28" s="23">
         <v>0</v>
       </c>
       <c r="AR28" s="23">
         <v>0</v>
       </c>
       <c r="AS28" s="23">
         <v>0</v>
       </c>
       <c r="AT28" s="23">
         <v>0</v>
       </c>
       <c r="AU28" s="23">
         <v>0</v>
       </c>
       <c r="AV28" s="23">
         <v>0</v>
       </c>
       <c r="AW28" s="23">
         <v>0</v>
       </c>
       <c r="AX28" s="23">
         <v>0</v>
       </c>
+      <c r="AY28" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ28" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA28" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB28" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="29" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C29" s="13">
         <v>0</v>
       </c>
       <c r="D29" s="13">
         <v>0</v>
       </c>
       <c r="E29" s="13">
         <v>0.59</v>
       </c>
       <c r="F29" s="13">
         <v>5.976</v>
       </c>
       <c r="G29" s="13">
         <v>0</v>
       </c>
       <c r="H29" s="13">
         <v>0</v>
       </c>
       <c r="I29" s="13">
@@ -4784,52 +5077,64 @@
       </c>
       <c r="AQ29" s="23">
         <v>0</v>
       </c>
       <c r="AR29" s="23">
         <v>0</v>
       </c>
       <c r="AS29" s="23">
         <v>0</v>
       </c>
       <c r="AT29" s="23">
         <v>0</v>
       </c>
       <c r="AU29" s="23">
         <v>0</v>
       </c>
       <c r="AV29" s="23">
         <v>0</v>
       </c>
       <c r="AW29" s="23">
         <v>0</v>
       </c>
       <c r="AX29" s="23">
         <v>0</v>
       </c>
+      <c r="AY29" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ29" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA29" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB29" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="30" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="30" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C30" s="13">
         <v>0</v>
       </c>
       <c r="D30" s="13">
         <v>0</v>
       </c>
       <c r="E30" s="13">
         <v>0</v>
       </c>
       <c r="F30" s="13">
         <v>0</v>
       </c>
       <c r="G30" s="13">
         <v>0</v>
       </c>
       <c r="H30" s="13">
         <v>0</v>
       </c>
       <c r="I30" s="13">
@@ -4936,52 +5241,64 @@
       </c>
       <c r="AQ30" s="23">
         <v>0</v>
       </c>
       <c r="AR30" s="23">
         <v>0</v>
       </c>
       <c r="AS30" s="23">
         <v>0</v>
       </c>
       <c r="AT30" s="23">
         <v>0</v>
       </c>
       <c r="AU30" s="23">
         <v>0</v>
       </c>
       <c r="AV30" s="23">
         <v>0</v>
       </c>
       <c r="AW30" s="23">
         <v>0</v>
       </c>
       <c r="AX30" s="23">
         <v>0</v>
       </c>
+      <c r="AY30" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ30" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA30" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB30" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="31" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="31" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C31" s="13">
         <v>0</v>
       </c>
       <c r="D31" s="13">
         <v>0</v>
       </c>
       <c r="E31" s="13">
         <v>0</v>
       </c>
       <c r="F31" s="13">
         <v>0</v>
       </c>
       <c r="G31" s="13">
         <v>0</v>
       </c>
       <c r="H31" s="13">
         <v>0</v>
       </c>
       <c r="I31" s="13">
@@ -5065,75 +5382,87 @@
       <c r="AI31" s="16">
         <v>7.62</v>
       </c>
       <c r="AJ31" s="16">
         <v>18.344999999999999</v>
       </c>
       <c r="AK31" s="16">
         <v>0</v>
       </c>
       <c r="AL31" s="16">
         <v>0</v>
       </c>
       <c r="AM31" s="23">
         <v>11.38</v>
       </c>
       <c r="AN31" s="23">
         <v>23.015000000000001</v>
       </c>
       <c r="AO31" s="23">
         <v>0</v>
       </c>
       <c r="AP31" s="23">
         <v>0</v>
       </c>
       <c r="AQ31" s="23">
-        <v>0</v>
+        <v>23.25</v>
       </c>
       <c r="AR31" s="23">
-        <v>0</v>
+        <v>51.059579999999997</v>
       </c>
       <c r="AS31" s="23">
         <v>0</v>
       </c>
       <c r="AT31" s="23">
         <v>0</v>
       </c>
       <c r="AU31" s="23">
         <v>0</v>
       </c>
       <c r="AV31" s="23">
         <v>0</v>
       </c>
       <c r="AW31" s="23">
         <v>0</v>
       </c>
       <c r="AX31" s="23">
         <v>0</v>
       </c>
+      <c r="AY31" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ31" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA31" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB31" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="32" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="32" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C32" s="13">
         <v>1E-4</v>
       </c>
       <c r="D32" s="13">
         <v>0.27360000000000001</v>
       </c>
       <c r="E32" s="13">
         <v>60.008800000000001</v>
       </c>
       <c r="F32" s="13">
         <v>28.206800000000001</v>
       </c>
       <c r="G32" s="13">
         <v>1E-3</v>
       </c>
       <c r="H32" s="13">
         <v>3.492</v>
       </c>
       <c r="I32" s="13">
@@ -5223,69 +5552,81 @@
       <c r="AK32" s="16">
         <v>0</v>
       </c>
       <c r="AL32" s="16">
         <v>0</v>
       </c>
       <c r="AM32" s="23">
         <v>0</v>
       </c>
       <c r="AN32" s="23">
         <v>0</v>
       </c>
       <c r="AO32" s="23">
         <v>2E-3</v>
       </c>
       <c r="AP32" s="23">
         <v>4.048</v>
       </c>
       <c r="AQ32" s="23">
         <v>0</v>
       </c>
       <c r="AR32" s="23">
         <v>0</v>
       </c>
       <c r="AS32" s="23">
-        <v>0</v>
+        <v>7.2370000000000001</v>
       </c>
       <c r="AT32" s="23">
-        <v>0</v>
+        <v>30.082000000000001</v>
       </c>
       <c r="AU32" s="23">
         <v>0</v>
       </c>
       <c r="AV32" s="23">
         <v>0</v>
       </c>
       <c r="AW32" s="23">
         <v>0</v>
       </c>
       <c r="AX32" s="23">
         <v>0</v>
       </c>
+      <c r="AY32" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ32" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA32" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB32" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="33" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="33" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="13">
         <v>0</v>
       </c>
       <c r="D33" s="13">
         <v>0</v>
       </c>
       <c r="E33" s="13">
         <v>0</v>
       </c>
       <c r="F33" s="13">
         <v>0</v>
       </c>
       <c r="G33" s="13">
         <v>0</v>
       </c>
       <c r="H33" s="13">
         <v>0</v>
       </c>
       <c r="I33" s="13">
@@ -5392,52 +5733,64 @@
       </c>
       <c r="AQ33" s="23">
         <v>0</v>
       </c>
       <c r="AR33" s="23">
         <v>0</v>
       </c>
       <c r="AS33" s="23">
         <v>0</v>
       </c>
       <c r="AT33" s="23">
         <v>0</v>
       </c>
       <c r="AU33" s="23">
         <v>0</v>
       </c>
       <c r="AV33" s="23">
         <v>0</v>
       </c>
       <c r="AW33" s="23">
         <v>0</v>
       </c>
       <c r="AX33" s="23">
         <v>0</v>
       </c>
+      <c r="AY33" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ33" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA33" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB33" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="34" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="34" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="13">
         <v>0</v>
       </c>
       <c r="D34" s="13">
         <v>0</v>
       </c>
       <c r="E34" s="13">
         <v>0</v>
       </c>
       <c r="F34" s="13">
         <v>0</v>
       </c>
       <c r="G34" s="13">
         <v>0</v>
       </c>
       <c r="H34" s="13">
         <v>0</v>
       </c>
       <c r="I34" s="13">
@@ -5544,52 +5897,64 @@
       </c>
       <c r="AQ34" s="23">
         <v>0</v>
       </c>
       <c r="AR34" s="23">
         <v>0</v>
       </c>
       <c r="AS34" s="23">
         <v>0</v>
       </c>
       <c r="AT34" s="23">
         <v>0</v>
       </c>
       <c r="AU34" s="23">
         <v>0</v>
       </c>
       <c r="AV34" s="23">
         <v>0</v>
       </c>
       <c r="AW34" s="23">
         <v>0</v>
       </c>
       <c r="AX34" s="23">
         <v>0</v>
       </c>
+      <c r="AY34" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ34" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA34" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB34" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="35" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="35" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C35" s="13">
         <v>0</v>
       </c>
       <c r="D35" s="13">
         <v>0</v>
       </c>
       <c r="E35" s="13">
         <v>0</v>
       </c>
       <c r="F35" s="13">
         <v>0</v>
       </c>
       <c r="G35" s="13">
         <v>0</v>
       </c>
       <c r="H35" s="13">
         <v>0</v>
       </c>
       <c r="I35" s="13">
@@ -5696,52 +6061,64 @@
       </c>
       <c r="AQ35" s="23">
         <v>0</v>
       </c>
       <c r="AR35" s="23">
         <v>0</v>
       </c>
       <c r="AS35" s="23">
         <v>0</v>
       </c>
       <c r="AT35" s="23">
         <v>0</v>
       </c>
       <c r="AU35" s="23">
         <v>0</v>
       </c>
       <c r="AV35" s="23">
         <v>0</v>
       </c>
       <c r="AW35" s="23">
         <v>0</v>
       </c>
       <c r="AX35" s="23">
         <v>0</v>
       </c>
+      <c r="AY35" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA35" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB35" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:50" s="17" customFormat="1" ht="12.75">
+    <row r="36" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A36" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C36" s="13">
         <v>0</v>
       </c>
       <c r="D36" s="13">
         <v>0</v>
       </c>
       <c r="E36" s="13">
         <v>0</v>
       </c>
       <c r="F36" s="13">
         <v>0</v>
       </c>
       <c r="G36" s="13">
         <v>0</v>
       </c>
       <c r="H36" s="13">
         <v>0</v>
       </c>
       <c r="I36" s="13">
@@ -5848,137 +6225,156 @@
       </c>
       <c r="AQ36" s="24">
         <v>0</v>
       </c>
       <c r="AR36" s="24">
         <v>0</v>
       </c>
       <c r="AS36" s="24">
         <v>0</v>
       </c>
       <c r="AT36" s="24">
         <v>0</v>
       </c>
       <c r="AU36" s="24">
         <v>0</v>
       </c>
       <c r="AV36" s="24">
         <v>0</v>
       </c>
       <c r="AW36" s="24">
         <v>0</v>
       </c>
       <c r="AX36" s="24">
         <v>0</v>
       </c>
+      <c r="AY36" s="24">
+        <v>0</v>
+      </c>
+      <c r="AZ36" s="24">
+        <v>0</v>
+      </c>
+      <c r="BA36" s="24">
+        <v>0</v>
+      </c>
+      <c r="BB36" s="24">
+        <v>0</v>
+      </c>
     </row>
-    <row r="37" spans="1:50">
+    <row r="37" spans="1:54">
       <c r="A37" s="21"/>
       <c r="B37" s="21"/>
       <c r="C37" s="21"/>
       <c r="D37" s="21"/>
       <c r="E37" s="21"/>
       <c r="F37" s="21"/>
       <c r="G37" s="21"/>
       <c r="H37" s="21"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
       <c r="N37" s="21"/>
       <c r="O37" s="22"/>
       <c r="AE37" s="15"/>
       <c r="AF37" s="15"/>
       <c r="AG37" s="15"/>
       <c r="AH37" s="15"/>
       <c r="AI37" s="15"/>
       <c r="AJ37" s="15"/>
       <c r="AK37" s="15"/>
       <c r="AL37" s="15"/>
       <c r="AM37" s="12"/>
       <c r="AN37" s="12"/>
       <c r="AO37" s="12"/>
       <c r="AP37" s="12"/>
       <c r="AQ37" s="12"/>
       <c r="AR37" s="12"/>
       <c r="AS37" s="12"/>
       <c r="AT37" s="12"/>
       <c r="AU37" s="12"/>
       <c r="AV37" s="12"/>
       <c r="AW37" s="12"/>
       <c r="AX37" s="12"/>
+      <c r="AY37" s="12"/>
+      <c r="AZ37" s="12"/>
+      <c r="BA37" s="12"/>
+      <c r="BB37" s="12"/>
     </row>
-    <row r="38" spans="1:50" ht="30.75" customHeight="1">
-      <c r="A38" s="31" t="s">
+    <row r="38" spans="1:54" ht="30.75" customHeight="1">
+      <c r="A38" s="29" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="31"/>
+      <c r="B38" s="29"/>
     </row>
   </sheetData>
-  <mergeCells count="41">
+  <mergeCells count="44">
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="A1:AL1"/>
+    <mergeCell ref="A2:AL2"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AU4:AX4"/>
     <mergeCell ref="AU5:AV5"/>
     <mergeCell ref="AW5:AX5"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="I5:J5"/>
-    <mergeCell ref="A1:AL1"/>
-[...23 lines deleted...]
-    <mergeCell ref="AM5:AN5"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Shygys Kazakhstan</vt:lpstr>