--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -223,54 +223,54 @@
   <si>
     <t>Waste of wool or fine or coarse animal hair, including spinning waste, but excluding garnetted stock</t>
   </si>
   <si>
     <t>Wool and fine or coarse animal hair, carded or combed (including combed wool in cuts)</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Export and import of livestock products</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>January-February 2025*</t>
-[...2 lines deleted...]
-    <t>January-February 2026*</t>
+    <t>January-March 2025*</t>
+  </si>
+  <si>
+    <t>January-March 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -482,66 +482,66 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -859,162 +859,162 @@
     <col min="19" max="19" width="9.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="14.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="10" style="1" customWidth="1"/>
     <col min="22" max="22" width="14.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="10" style="1" customWidth="1"/>
     <col min="24" max="24" width="14.42578125" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="1" customWidth="1"/>
     <col min="26" max="26" width="14.5703125" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="14.5703125" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.140625" style="1" customWidth="1"/>
     <col min="30" max="30" width="14.5703125" style="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" style="1" customWidth="1"/>
     <col min="32" max="32" width="14.5703125" style="1" customWidth="1"/>
     <col min="33" max="33" width="10.140625" style="1" customWidth="1"/>
     <col min="34" max="34" width="14.5703125" style="1" customWidth="1"/>
     <col min="35" max="35" width="10.140625" style="1" customWidth="1"/>
     <col min="36" max="36" width="14.5703125" style="1" customWidth="1"/>
     <col min="37" max="37" width="10.140625" style="1" customWidth="1"/>
     <col min="38" max="38" width="14.5703125" style="1" customWidth="1"/>
     <col min="39" max="54" width="12.140625" style="1" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="29.25" customHeight="1">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="29" t="s">
         <v>67</v>
       </c>
-      <c r="B1" s="33"/>
-[...35 lines deleted...]
-      <c r="AL1" s="33"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="N1" s="29"/>
+      <c r="O1" s="29"/>
+      <c r="P1" s="29"/>
+      <c r="Q1" s="29"/>
+      <c r="R1" s="29"/>
+      <c r="S1" s="29"/>
+      <c r="T1" s="29"/>
+      <c r="U1" s="29"/>
+      <c r="V1" s="29"/>
+      <c r="W1" s="29"/>
+      <c r="X1" s="29"/>
+      <c r="Y1" s="29"/>
+      <c r="Z1" s="29"/>
+      <c r="AA1" s="29"/>
+      <c r="AB1" s="29"/>
+      <c r="AC1" s="29"/>
+      <c r="AD1" s="29"/>
+      <c r="AE1" s="29"/>
+      <c r="AF1" s="29"/>
+      <c r="AG1" s="29"/>
+      <c r="AH1" s="29"/>
+      <c r="AI1" s="29"/>
+      <c r="AJ1" s="29"/>
+      <c r="AK1" s="29"/>
+      <c r="AL1" s="29"/>
     </row>
     <row r="2" spans="1:54" ht="29.25" customHeight="1">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="29" t="s">
         <v>63</v>
       </c>
-      <c r="B2" s="33"/>
-[...35 lines deleted...]
-      <c r="AL2" s="33"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
+      <c r="AL2" s="29"/>
     </row>
     <row r="3" spans="1:54" ht="12.75">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
     </row>
     <row r="4" spans="1:54" s="4" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A4" s="30" t="s">
+      <c r="A4" s="32" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="34" t="s">
+      <c r="B4" s="30" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="28">
         <v>2015</v>
       </c>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28">
         <v>2016</v>
       </c>
       <c r="H4" s="28"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
       <c r="K4" s="28">
         <v>2017</v>
       </c>
       <c r="L4" s="28"/>
       <c r="M4" s="28"/>
       <c r="N4" s="28"/>
       <c r="O4" s="28">
         <v>2018</v>
       </c>
       <c r="P4" s="28"/>
       <c r="Q4" s="28"/>
@@ -1053,52 +1053,52 @@
         <v>2024</v>
       </c>
       <c r="AN4" s="26"/>
       <c r="AO4" s="26"/>
       <c r="AP4" s="27"/>
       <c r="AQ4" s="25" t="s">
         <v>68</v>
       </c>
       <c r="AR4" s="26"/>
       <c r="AS4" s="26"/>
       <c r="AT4" s="27"/>
       <c r="AU4" s="25" t="s">
         <v>69</v>
       </c>
       <c r="AV4" s="26"/>
       <c r="AW4" s="26"/>
       <c r="AX4" s="27"/>
       <c r="AY4" s="25" t="s">
         <v>70</v>
       </c>
       <c r="AZ4" s="26"/>
       <c r="BA4" s="26"/>
       <c r="BB4" s="27"/>
     </row>
     <row r="5" spans="1:54" s="5" customFormat="1">
-      <c r="A5" s="31"/>
-      <c r="B5" s="34"/>
+      <c r="A5" s="33"/>
+      <c r="B5" s="30"/>
       <c r="C5" s="28" t="s">
         <v>64</v>
       </c>
       <c r="D5" s="28"/>
       <c r="E5" s="28" t="s">
         <v>65</v>
       </c>
       <c r="F5" s="28"/>
       <c r="G5" s="28" t="s">
         <v>64</v>
       </c>
       <c r="H5" s="28"/>
       <c r="I5" s="28" t="s">
         <v>65</v>
       </c>
       <c r="J5" s="28"/>
       <c r="K5" s="28" t="s">
         <v>64</v>
       </c>
       <c r="L5" s="28"/>
       <c r="M5" s="28" t="s">
         <v>65</v>
       </c>
       <c r="N5" s="28"/>
       <c r="O5" s="28" t="s">
@@ -1161,52 +1161,52 @@
         <v>64</v>
       </c>
       <c r="AR5" s="28"/>
       <c r="AS5" s="28" t="s">
         <v>65</v>
       </c>
       <c r="AT5" s="28"/>
       <c r="AU5" s="28" t="s">
         <v>64</v>
       </c>
       <c r="AV5" s="28"/>
       <c r="AW5" s="28" t="s">
         <v>65</v>
       </c>
       <c r="AX5" s="28"/>
       <c r="AY5" s="28" t="s">
         <v>64</v>
       </c>
       <c r="AZ5" s="28"/>
       <c r="BA5" s="28" t="s">
         <v>65</v>
       </c>
       <c r="BB5" s="28"/>
     </row>
     <row r="6" spans="1:54" s="4" customFormat="1" ht="56.25" customHeight="1">
-      <c r="A6" s="32"/>
-      <c r="B6" s="34"/>
+      <c r="A6" s="34"/>
+      <c r="B6" s="30"/>
       <c r="C6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="6" t="s">
@@ -1458,72 +1458,72 @@
       <c r="AM7" s="9">
         <v>779.19600000000003</v>
       </c>
       <c r="AN7" s="9">
         <v>2604.1852199999998</v>
       </c>
       <c r="AO7" s="9">
         <v>1978.8087499999999</v>
       </c>
       <c r="AP7" s="9">
         <v>2970.9404599999998</v>
       </c>
       <c r="AQ7" s="9">
         <v>447.69388000000004</v>
       </c>
       <c r="AR7" s="9">
         <v>1691.3549800000001</v>
       </c>
       <c r="AS7" s="9">
         <v>1736.19145</v>
       </c>
       <c r="AT7" s="9">
         <v>3680.3433299999997</v>
       </c>
       <c r="AU7" s="9">
-        <v>91.923079999999999</v>
+        <v>104.79308</v>
       </c>
       <c r="AV7" s="9">
-        <v>250.52851999999999</v>
+        <v>268.53690999999998</v>
       </c>
       <c r="AW7" s="9">
-        <v>395.25657000000001</v>
+        <v>721.92428999999993</v>
       </c>
       <c r="AX7" s="9">
-        <v>1028.54486</v>
+        <v>1505.4961199999998</v>
       </c>
       <c r="AY7" s="9">
-        <v>93.116</v>
+        <v>127.782</v>
       </c>
       <c r="AZ7" s="9">
-        <v>826.79678999999999</v>
+        <v>1158.2701100000002</v>
       </c>
       <c r="BA7" s="9">
-        <v>283.50976000000003</v>
+        <v>454.20230000000004</v>
       </c>
       <c r="BB7" s="9">
-        <v>530.7663500000001</v>
+        <v>803.39349000000004</v>
       </c>
     </row>
     <row r="8" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="13">
         <v>0</v>
       </c>
       <c r="D8" s="13">
         <v>0</v>
       </c>
       <c r="E8" s="13">
         <v>12.48</v>
       </c>
       <c r="F8" s="13">
         <v>15.143000000000001</v>
       </c>
       <c r="G8" s="13">
         <v>0</v>
       </c>
       <c r="H8" s="13">
@@ -1792,54 +1792,54 @@
       <c r="AO9" s="23">
         <v>60.606000000000002</v>
       </c>
       <c r="AP9" s="23">
         <v>170.75200000000001</v>
       </c>
       <c r="AQ9" s="23">
         <v>0</v>
       </c>
       <c r="AR9" s="23">
         <v>0</v>
       </c>
       <c r="AS9" s="23">
         <v>87.044970000000006</v>
       </c>
       <c r="AT9" s="23">
         <v>514.41557999999998</v>
       </c>
       <c r="AU9" s="23">
         <v>0</v>
       </c>
       <c r="AV9" s="23">
         <v>0</v>
       </c>
       <c r="AW9" s="23">
-        <v>84.111999999999995</v>
+        <v>87.043000000000006</v>
       </c>
       <c r="AX9" s="23">
-        <v>501.31</v>
+        <v>514.39300000000003</v>
       </c>
       <c r="AY9" s="23">
         <v>0</v>
       </c>
       <c r="AZ9" s="23">
         <v>0</v>
       </c>
       <c r="BA9" s="23">
         <v>0</v>
       </c>
       <c r="BB9" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="13">
         <v>0</v>
       </c>
       <c r="D10" s="13">
@@ -2940,54 +2940,54 @@
       <c r="AO16" s="23">
         <v>274.12067999999999</v>
       </c>
       <c r="AP16" s="23">
         <v>573.31218000000001</v>
       </c>
       <c r="AQ16" s="23">
         <v>0</v>
       </c>
       <c r="AR16" s="23">
         <v>0</v>
       </c>
       <c r="AS16" s="23">
         <v>335.81027999999998</v>
       </c>
       <c r="AT16" s="23">
         <v>879.96538999999996</v>
       </c>
       <c r="AU16" s="23">
         <v>0</v>
       </c>
       <c r="AV16" s="23">
         <v>0</v>
       </c>
       <c r="AW16" s="23">
-        <v>50.04654</v>
+        <v>63.536720000000003</v>
       </c>
       <c r="AX16" s="23">
-        <v>137.27373</v>
+        <v>173.0566</v>
       </c>
       <c r="AY16" s="23">
         <v>0</v>
       </c>
       <c r="AZ16" s="23">
         <v>0</v>
       </c>
       <c r="BA16" s="23">
         <v>41.4452</v>
       </c>
       <c r="BB16" s="23">
         <v>163.29416000000001</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="13">
         <v>3</v>
       </c>
       <c r="D17" s="13">
@@ -3766,54 +3766,54 @@
       <c r="AQ21" s="23">
         <v>121.58494</v>
       </c>
       <c r="AR21" s="23">
         <v>982.61990000000003</v>
       </c>
       <c r="AS21" s="23">
         <v>0</v>
       </c>
       <c r="AT21" s="23">
         <v>0</v>
       </c>
       <c r="AU21" s="23">
         <v>0</v>
       </c>
       <c r="AV21" s="23">
         <v>0</v>
       </c>
       <c r="AW21" s="23">
         <v>0</v>
       </c>
       <c r="AX21" s="23">
         <v>0</v>
       </c>
       <c r="AY21" s="23">
-        <v>3.7160000000000002</v>
+        <v>7.4320000000000004</v>
       </c>
       <c r="AZ21" s="23">
-        <v>39.1</v>
+        <v>78.2</v>
       </c>
       <c r="BA21" s="23">
         <v>0</v>
       </c>
       <c r="BB21" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="13">
         <v>59.2</v>
       </c>
       <c r="D22" s="13">
         <v>11.757</v>
       </c>
       <c r="E22" s="13">
         <v>1191.64455</v>
       </c>
       <c r="F22" s="13">
@@ -3918,72 +3918,72 @@
       <c r="AM22" s="23">
         <v>688.947</v>
       </c>
       <c r="AN22" s="23">
         <v>2494.6582400000002</v>
       </c>
       <c r="AO22" s="23">
         <v>1444.7147199999999</v>
       </c>
       <c r="AP22" s="23">
         <v>1817.1703</v>
       </c>
       <c r="AQ22" s="23">
         <v>275.35394000000002</v>
       </c>
       <c r="AR22" s="23">
         <v>604.53823999999997</v>
       </c>
       <c r="AS22" s="23">
         <v>1118.97425</v>
       </c>
       <c r="AT22" s="23">
         <v>1799.0291199999999</v>
       </c>
       <c r="AU22" s="23">
-        <v>91.923079999999999</v>
+        <v>103.99308000000001</v>
       </c>
       <c r="AV22" s="23">
-        <v>250.52851999999999</v>
+        <v>267.30183</v>
       </c>
       <c r="AW22" s="23">
-        <v>258.774</v>
+        <v>492.93400000000003</v>
       </c>
       <c r="AX22" s="23">
-        <v>374.48644999999999</v>
+        <v>708.90738999999996</v>
       </c>
       <c r="AY22" s="23">
-        <v>89.4</v>
+        <v>120.35</v>
       </c>
       <c r="AZ22" s="23">
-        <v>787.69678999999996</v>
+        <v>1080.0701100000001</v>
       </c>
       <c r="BA22" s="23">
-        <v>241.38800000000001</v>
+        <v>409.43</v>
       </c>
       <c r="BB22" s="23">
-        <v>354.00599</v>
+        <v>614.75445999999999</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="13">
         <v>29.83</v>
       </c>
       <c r="D23" s="13">
         <v>12.04537</v>
       </c>
       <c r="E23" s="13">
         <v>3.6669999999999998</v>
       </c>
       <c r="F23" s="13">
         <v>15.21942</v>
       </c>
       <c r="G23" s="13">
         <v>108.69</v>
       </c>
       <c r="H23" s="13">
@@ -4082,72 +4082,72 @@
       <c r="AM23" s="23">
         <v>78.869</v>
       </c>
       <c r="AN23" s="23">
         <v>86.511979999999994</v>
       </c>
       <c r="AO23" s="23">
         <v>3.4311799999999999</v>
       </c>
       <c r="AP23" s="23">
         <v>39.914459999999998</v>
       </c>
       <c r="AQ23" s="23">
         <v>27.004999999999999</v>
       </c>
       <c r="AR23" s="23">
         <v>26.837260000000001</v>
       </c>
       <c r="AS23" s="23">
         <v>2.4073199999999999</v>
       </c>
       <c r="AT23" s="23">
         <v>34.19753</v>
       </c>
       <c r="AU23" s="23">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="AV23" s="23">
-        <v>0</v>
+        <v>1.23508</v>
       </c>
       <c r="AW23" s="23">
-        <v>0.1288</v>
+        <v>0.92490000000000006</v>
       </c>
       <c r="AX23" s="23">
-        <v>2.3215499999999998</v>
+        <v>12.852690000000001</v>
       </c>
       <c r="AY23" s="23">
         <v>0</v>
       </c>
       <c r="AZ23" s="23">
         <v>0</v>
       </c>
       <c r="BA23" s="23">
-        <v>3.2000000000000001E-2</v>
+        <v>1.4028</v>
       </c>
       <c r="BB23" s="23">
-        <v>0.67362</v>
+        <v>3.06412</v>
       </c>
     </row>
     <row r="24" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="13">
         <v>0</v>
       </c>
       <c r="D24" s="13">
         <v>0</v>
       </c>
       <c r="E24" s="13">
         <v>15.057399999999999</v>
       </c>
       <c r="F24" s="13">
         <v>67.120580000000004</v>
       </c>
       <c r="G24" s="13">
         <v>0</v>
       </c>
       <c r="H24" s="13">
@@ -4252,66 +4252,66 @@
       <c r="AO24" s="23">
         <v>12.34718</v>
       </c>
       <c r="AP24" s="23">
         <v>102.47237</v>
       </c>
       <c r="AQ24" s="23">
         <v>0</v>
       </c>
       <c r="AR24" s="23">
         <v>0</v>
       </c>
       <c r="AS24" s="23">
         <v>12.031879999999999</v>
       </c>
       <c r="AT24" s="23">
         <v>120.91963</v>
       </c>
       <c r="AU24" s="23">
         <v>0</v>
       </c>
       <c r="AV24" s="23">
         <v>0</v>
       </c>
       <c r="AW24" s="23">
-        <v>0.99522999999999995</v>
+        <v>1.68567</v>
       </c>
       <c r="AX24" s="23">
-        <v>12.063129999999999</v>
+        <v>20.682759999999998</v>
       </c>
       <c r="AY24" s="23">
         <v>0</v>
       </c>
       <c r="AZ24" s="23">
         <v>0</v>
       </c>
       <c r="BA24" s="23">
-        <v>0.64456000000000002</v>
+        <v>1.9242999999999999</v>
       </c>
       <c r="BB24" s="23">
-        <v>12.792579999999999</v>
+        <v>22.280750000000001</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="13">
         <v>0</v>
       </c>
       <c r="D25" s="13">
         <v>0</v>
       </c>
       <c r="E25" s="13">
         <v>390.33819999999997</v>
       </c>
       <c r="F25" s="13">
         <v>1440.19688</v>
       </c>
       <c r="G25" s="13">
         <v>0</v>
       </c>
       <c r="H25" s="13">
@@ -4416,54 +4416,54 @@
       <c r="AO25" s="23">
         <v>73.584000000000003</v>
       </c>
       <c r="AP25" s="23">
         <v>119.07599999999999</v>
       </c>
       <c r="AQ25" s="23">
         <v>0</v>
       </c>
       <c r="AR25" s="23">
         <v>0</v>
       </c>
       <c r="AS25" s="23">
         <v>142.6</v>
       </c>
       <c r="AT25" s="23">
         <v>170.70568</v>
       </c>
       <c r="AU25" s="23">
         <v>0</v>
       </c>
       <c r="AV25" s="23">
         <v>0</v>
       </c>
       <c r="AW25" s="23">
-        <v>0</v>
+        <v>74.599999999999994</v>
       </c>
       <c r="AX25" s="23">
-        <v>0</v>
+        <v>74.513679999999994</v>
       </c>
       <c r="AY25" s="23">
         <v>0</v>
       </c>
       <c r="AZ25" s="23">
         <v>0</v>
       </c>
       <c r="BA25" s="23">
         <v>0</v>
       </c>
       <c r="BB25" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="13">
         <v>0</v>
       </c>
       <c r="D26" s="13">
@@ -6280,101 +6280,101 @@
       <c r="AF37" s="15"/>
       <c r="AG37" s="15"/>
       <c r="AH37" s="15"/>
       <c r="AI37" s="15"/>
       <c r="AJ37" s="15"/>
       <c r="AK37" s="15"/>
       <c r="AL37" s="15"/>
       <c r="AM37" s="12"/>
       <c r="AN37" s="12"/>
       <c r="AO37" s="12"/>
       <c r="AP37" s="12"/>
       <c r="AQ37" s="12"/>
       <c r="AR37" s="12"/>
       <c r="AS37" s="12"/>
       <c r="AT37" s="12"/>
       <c r="AU37" s="12"/>
       <c r="AV37" s="12"/>
       <c r="AW37" s="12"/>
       <c r="AX37" s="12"/>
       <c r="AY37" s="12"/>
       <c r="AZ37" s="12"/>
       <c r="BA37" s="12"/>
       <c r="BB37" s="12"/>
     </row>
     <row r="38" spans="1:54" ht="30.75" customHeight="1">
-      <c r="A38" s="29" t="s">
+      <c r="A38" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="29"/>
+      <c r="B38" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="AY4:BB4"/>
-[...10 lines deleted...]
-    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="I5:J5"/>
     <mergeCell ref="A1:AL1"/>
     <mergeCell ref="A2:AL2"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="AU4:AX4"/>
     <mergeCell ref="AU5:AV5"/>
     <mergeCell ref="AW5:AX5"/>
-    <mergeCell ref="A38:B38"/>
-[...11 lines deleted...]
-    <mergeCell ref="I5:J5"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Shygys Kazakhstan</vt:lpstr>