--- v2 (2026-05-30)
+++ v3 (2026-06-24)
@@ -223,54 +223,54 @@
   <si>
     <t>Waste of wool or fine or coarse animal hair, including spinning waste, but excluding garnetted stock</t>
   </si>
   <si>
     <t>Wool and fine or coarse animal hair, carded or combed (including combed wool in cuts)</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Export and import of livestock products</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>January-March 2025*</t>
-[...2 lines deleted...]
-    <t>January-March 2026*</t>
+    <t>January-April  2025*</t>
+  </si>
+  <si>
+    <t>January-April 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -470,78 +470,78 @@
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -859,354 +859,354 @@
     <col min="19" max="19" width="9.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="14.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="10" style="1" customWidth="1"/>
     <col min="22" max="22" width="14.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="10" style="1" customWidth="1"/>
     <col min="24" max="24" width="14.42578125" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="1" customWidth="1"/>
     <col min="26" max="26" width="14.5703125" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="14.5703125" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.140625" style="1" customWidth="1"/>
     <col min="30" max="30" width="14.5703125" style="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" style="1" customWidth="1"/>
     <col min="32" max="32" width="14.5703125" style="1" customWidth="1"/>
     <col min="33" max="33" width="10.140625" style="1" customWidth="1"/>
     <col min="34" max="34" width="14.5703125" style="1" customWidth="1"/>
     <col min="35" max="35" width="10.140625" style="1" customWidth="1"/>
     <col min="36" max="36" width="14.5703125" style="1" customWidth="1"/>
     <col min="37" max="37" width="10.140625" style="1" customWidth="1"/>
     <col min="38" max="38" width="14.5703125" style="1" customWidth="1"/>
     <col min="39" max="54" width="12.140625" style="1" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="29.25" customHeight="1">
-      <c r="A1" s="29" t="s">
+      <c r="A1" s="30" t="s">
         <v>67</v>
       </c>
-      <c r="B1" s="29"/>
-[...35 lines deleted...]
-      <c r="AL1" s="29"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+      <c r="O1" s="30"/>
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
+      <c r="R1" s="30"/>
+      <c r="S1" s="30"/>
+      <c r="T1" s="30"/>
+      <c r="U1" s="30"/>
+      <c r="V1" s="30"/>
+      <c r="W1" s="30"/>
+      <c r="X1" s="30"/>
+      <c r="Y1" s="30"/>
+      <c r="Z1" s="30"/>
+      <c r="AA1" s="30"/>
+      <c r="AB1" s="30"/>
+      <c r="AC1" s="30"/>
+      <c r="AD1" s="30"/>
+      <c r="AE1" s="30"/>
+      <c r="AF1" s="30"/>
+      <c r="AG1" s="30"/>
+      <c r="AH1" s="30"/>
+      <c r="AI1" s="30"/>
+      <c r="AJ1" s="30"/>
+      <c r="AK1" s="30"/>
+      <c r="AL1" s="30"/>
     </row>
     <row r="2" spans="1:54" ht="29.25" customHeight="1">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="B2" s="29"/>
-[...35 lines deleted...]
-      <c r="AL2" s="29"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="30"/>
+      <c r="O2" s="30"/>
+      <c r="P2" s="30"/>
+      <c r="Q2" s="30"/>
+      <c r="R2" s="30"/>
+      <c r="S2" s="30"/>
+      <c r="T2" s="30"/>
+      <c r="U2" s="30"/>
+      <c r="V2" s="30"/>
+      <c r="W2" s="30"/>
+      <c r="X2" s="30"/>
+      <c r="Y2" s="30"/>
+      <c r="Z2" s="30"/>
+      <c r="AA2" s="30"/>
+      <c r="AB2" s="30"/>
+      <c r="AC2" s="30"/>
+      <c r="AD2" s="30"/>
+      <c r="AE2" s="30"/>
+      <c r="AF2" s="30"/>
+      <c r="AG2" s="30"/>
+      <c r="AH2" s="30"/>
+      <c r="AI2" s="30"/>
+      <c r="AJ2" s="30"/>
+      <c r="AK2" s="30"/>
+      <c r="AL2" s="30"/>
     </row>
     <row r="3" spans="1:54" ht="12.75">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
     </row>
     <row r="4" spans="1:54" s="4" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A4" s="32" t="s">
+      <c r="A4" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="30" t="s">
+      <c r="B4" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="28">
+      <c r="C4" s="26">
         <v>2015</v>
       </c>
-      <c r="D4" s="28"/>
-[...2 lines deleted...]
-      <c r="G4" s="28">
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26">
         <v>2016</v>
       </c>
-      <c r="H4" s="28"/>
-[...2 lines deleted...]
-      <c r="K4" s="28">
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26">
         <v>2017</v>
       </c>
-      <c r="L4" s="28"/>
-[...2 lines deleted...]
-      <c r="O4" s="28">
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26"/>
+      <c r="O4" s="26">
         <v>2018</v>
       </c>
-      <c r="P4" s="28"/>
-[...2 lines deleted...]
-      <c r="S4" s="28">
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26">
         <v>2019</v>
       </c>
-      <c r="T4" s="28"/>
-[...2 lines deleted...]
-      <c r="W4" s="28">
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26">
         <v>2020</v>
       </c>
-      <c r="X4" s="28"/>
-[...2 lines deleted...]
-      <c r="AA4" s="28">
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="26"/>
+      <c r="AA4" s="26">
         <v>2021</v>
       </c>
-      <c r="AB4" s="28"/>
-[...2 lines deleted...]
-      <c r="AE4" s="25">
+      <c r="AB4" s="26"/>
+      <c r="AC4" s="26"/>
+      <c r="AD4" s="26"/>
+      <c r="AE4" s="31">
         <v>2022</v>
       </c>
-      <c r="AF4" s="26"/>
-[...2 lines deleted...]
-      <c r="AI4" s="25">
+      <c r="AF4" s="32"/>
+      <c r="AG4" s="32"/>
+      <c r="AH4" s="33"/>
+      <c r="AI4" s="31">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="26"/>
-[...2 lines deleted...]
-      <c r="AM4" s="25">
+      <c r="AJ4" s="32"/>
+      <c r="AK4" s="32"/>
+      <c r="AL4" s="33"/>
+      <c r="AM4" s="31">
         <v>2024</v>
       </c>
-      <c r="AN4" s="26"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="25" t="s">
+      <c r="AN4" s="32"/>
+      <c r="AO4" s="32"/>
+      <c r="AP4" s="33"/>
+      <c r="AQ4" s="31" t="s">
         <v>68</v>
       </c>
-      <c r="AR4" s="26"/>
-[...2 lines deleted...]
-      <c r="AU4" s="25" t="s">
+      <c r="AR4" s="32"/>
+      <c r="AS4" s="32"/>
+      <c r="AT4" s="33"/>
+      <c r="AU4" s="31" t="s">
         <v>69</v>
       </c>
-      <c r="AV4" s="26"/>
-[...2 lines deleted...]
-      <c r="AY4" s="25" t="s">
+      <c r="AV4" s="32"/>
+      <c r="AW4" s="32"/>
+      <c r="AX4" s="33"/>
+      <c r="AY4" s="31" t="s">
         <v>70</v>
       </c>
-      <c r="AZ4" s="26"/>
-[...1 lines deleted...]
-      <c r="BB4" s="27"/>
+      <c r="AZ4" s="32"/>
+      <c r="BA4" s="32"/>
+      <c r="BB4" s="33"/>
     </row>
     <row r="5" spans="1:54" s="5" customFormat="1">
-      <c r="A5" s="33"/>
-[...1 lines deleted...]
-      <c r="C5" s="28" t="s">
+      <c r="A5" s="28"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="D5" s="28"/>
-      <c r="E5" s="28" t="s">
+      <c r="D5" s="26"/>
+      <c r="E5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="F5" s="28"/>
-      <c r="G5" s="28" t="s">
+      <c r="F5" s="26"/>
+      <c r="G5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="H5" s="28"/>
-      <c r="I5" s="28" t="s">
+      <c r="H5" s="26"/>
+      <c r="I5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="J5" s="28"/>
-      <c r="K5" s="28" t="s">
+      <c r="J5" s="26"/>
+      <c r="K5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="L5" s="28"/>
-      <c r="M5" s="28" t="s">
+      <c r="L5" s="26"/>
+      <c r="M5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="N5" s="28"/>
-      <c r="O5" s="28" t="s">
+      <c r="N5" s="26"/>
+      <c r="O5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="P5" s="28"/>
-      <c r="Q5" s="28" t="s">
+      <c r="P5" s="26"/>
+      <c r="Q5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="R5" s="28"/>
-      <c r="S5" s="28" t="s">
+      <c r="R5" s="26"/>
+      <c r="S5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="T5" s="28"/>
-      <c r="U5" s="28" t="s">
+      <c r="T5" s="26"/>
+      <c r="U5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="V5" s="28"/>
-      <c r="W5" s="28" t="s">
+      <c r="V5" s="26"/>
+      <c r="W5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="X5" s="28"/>
-      <c r="Y5" s="28" t="s">
+      <c r="X5" s="26"/>
+      <c r="Y5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="Z5" s="28"/>
-      <c r="AA5" s="28" t="s">
+      <c r="Z5" s="26"/>
+      <c r="AA5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="AB5" s="28"/>
-      <c r="AC5" s="28" t="s">
+      <c r="AB5" s="26"/>
+      <c r="AC5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="AD5" s="28"/>
-      <c r="AE5" s="28" t="s">
+      <c r="AD5" s="26"/>
+      <c r="AE5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="AF5" s="28"/>
-      <c r="AG5" s="28" t="s">
+      <c r="AF5" s="26"/>
+      <c r="AG5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="AH5" s="28"/>
-      <c r="AI5" s="28" t="s">
+      <c r="AH5" s="26"/>
+      <c r="AI5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="AJ5" s="28"/>
-      <c r="AK5" s="28" t="s">
+      <c r="AJ5" s="26"/>
+      <c r="AK5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="AL5" s="28"/>
-      <c r="AM5" s="28" t="s">
+      <c r="AL5" s="26"/>
+      <c r="AM5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="AN5" s="28"/>
-      <c r="AO5" s="28" t="s">
+      <c r="AN5" s="26"/>
+      <c r="AO5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="AP5" s="28"/>
-      <c r="AQ5" s="28" t="s">
+      <c r="AP5" s="26"/>
+      <c r="AQ5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="AR5" s="28"/>
-      <c r="AS5" s="28" t="s">
+      <c r="AR5" s="26"/>
+      <c r="AS5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="AT5" s="28"/>
-      <c r="AU5" s="28" t="s">
+      <c r="AT5" s="26"/>
+      <c r="AU5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="AV5" s="28"/>
-      <c r="AW5" s="28" t="s">
+      <c r="AV5" s="26"/>
+      <c r="AW5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="AX5" s="28"/>
-      <c r="AY5" s="28" t="s">
+      <c r="AX5" s="26"/>
+      <c r="AY5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="AZ5" s="28"/>
-      <c r="BA5" s="28" t="s">
+      <c r="AZ5" s="26"/>
+      <c r="BA5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="BB5" s="28"/>
+      <c r="BB5" s="26"/>
     </row>
     <row r="6" spans="1:54" s="4" customFormat="1" ht="56.25" customHeight="1">
-      <c r="A6" s="34"/>
-      <c r="B6" s="30"/>
+      <c r="A6" s="29"/>
+      <c r="B6" s="34"/>
       <c r="C6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="6" t="s">
@@ -1458,72 +1458,72 @@
       <c r="AM7" s="9">
         <v>779.19600000000003</v>
       </c>
       <c r="AN7" s="9">
         <v>2604.1852199999998</v>
       </c>
       <c r="AO7" s="9">
         <v>1978.8087499999999</v>
       </c>
       <c r="AP7" s="9">
         <v>2970.9404599999998</v>
       </c>
       <c r="AQ7" s="9">
         <v>447.69388000000004</v>
       </c>
       <c r="AR7" s="9">
         <v>1691.3549800000001</v>
       </c>
       <c r="AS7" s="9">
         <v>1736.19145</v>
       </c>
       <c r="AT7" s="9">
         <v>3680.3433299999997</v>
       </c>
       <c r="AU7" s="9">
-        <v>104.79308</v>
+        <v>108.29308</v>
       </c>
       <c r="AV7" s="9">
-        <v>268.53690999999998</v>
+        <v>270.99991</v>
       </c>
       <c r="AW7" s="9">
-        <v>721.92428999999993</v>
+        <v>861.70351000000005</v>
       </c>
       <c r="AX7" s="9">
-        <v>1505.4961199999998</v>
+        <v>1785.2966700000002</v>
       </c>
       <c r="AY7" s="9">
-        <v>127.782</v>
+        <v>167.05259999999998</v>
       </c>
       <c r="AZ7" s="9">
-        <v>1158.2701100000002</v>
+        <v>1367.0429799999999</v>
       </c>
       <c r="BA7" s="9">
-        <v>454.20230000000004</v>
+        <v>603.49810000000002</v>
       </c>
       <c r="BB7" s="9">
-        <v>803.39349000000004</v>
+        <v>1060.9882700000001</v>
       </c>
     </row>
     <row r="8" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="13">
         <v>0</v>
       </c>
       <c r="D8" s="13">
         <v>0</v>
       </c>
       <c r="E8" s="13">
         <v>12.48</v>
       </c>
       <c r="F8" s="13">
         <v>15.143000000000001</v>
       </c>
       <c r="G8" s="13">
         <v>0</v>
       </c>
       <c r="H8" s="13">
@@ -2448,54 +2448,54 @@
       <c r="AO13" s="23">
         <v>4.3499999999999996</v>
       </c>
       <c r="AP13" s="23">
         <v>11.75</v>
       </c>
       <c r="AQ13" s="23">
         <v>0</v>
       </c>
       <c r="AR13" s="23">
         <v>0</v>
       </c>
       <c r="AS13" s="23">
         <v>0.8</v>
       </c>
       <c r="AT13" s="23">
         <v>6.0179999999999998</v>
       </c>
       <c r="AU13" s="23">
         <v>0</v>
       </c>
       <c r="AV13" s="23">
         <v>0</v>
       </c>
       <c r="AW13" s="23">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="AX13" s="23">
-        <v>0</v>
+        <v>6.0179999999999998</v>
       </c>
       <c r="AY13" s="23">
         <v>0</v>
       </c>
       <c r="AZ13" s="23">
         <v>0</v>
       </c>
       <c r="BA13" s="23">
         <v>0</v>
       </c>
       <c r="BB13" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="13">
         <v>5</v>
       </c>
       <c r="D14" s="13">
@@ -2940,66 +2940,66 @@
       <c r="AO16" s="23">
         <v>274.12067999999999</v>
       </c>
       <c r="AP16" s="23">
         <v>573.31218000000001</v>
       </c>
       <c r="AQ16" s="23">
         <v>0</v>
       </c>
       <c r="AR16" s="23">
         <v>0</v>
       </c>
       <c r="AS16" s="23">
         <v>335.81027999999998</v>
       </c>
       <c r="AT16" s="23">
         <v>879.96538999999996</v>
       </c>
       <c r="AU16" s="23">
         <v>0</v>
       </c>
       <c r="AV16" s="23">
         <v>0</v>
       </c>
       <c r="AW16" s="23">
-        <v>63.536720000000003</v>
+        <v>85.741849999999999</v>
       </c>
       <c r="AX16" s="23">
-        <v>173.0566</v>
+        <v>227.74350000000001</v>
       </c>
       <c r="AY16" s="23">
         <v>0</v>
       </c>
       <c r="AZ16" s="23">
         <v>0</v>
       </c>
       <c r="BA16" s="23">
-        <v>41.4452</v>
+        <v>59.697749999999999</v>
       </c>
       <c r="BB16" s="23">
-        <v>163.29416000000001</v>
+        <v>197.22854000000001</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="13">
         <v>3</v>
       </c>
       <c r="D17" s="13">
         <v>17.984000000000002</v>
       </c>
       <c r="E17" s="13">
         <v>5.0999999999999997E-2</v>
       </c>
       <c r="F17" s="13">
         <v>0.23699999999999999</v>
       </c>
       <c r="G17" s="13">
         <v>2</v>
       </c>
       <c r="H17" s="13">
@@ -3924,66 +3924,66 @@
       <c r="AO22" s="23">
         <v>1444.7147199999999</v>
       </c>
       <c r="AP22" s="23">
         <v>1817.1703</v>
       </c>
       <c r="AQ22" s="23">
         <v>275.35394000000002</v>
       </c>
       <c r="AR22" s="23">
         <v>604.53823999999997</v>
       </c>
       <c r="AS22" s="23">
         <v>1118.97425</v>
       </c>
       <c r="AT22" s="23">
         <v>1799.0291199999999</v>
       </c>
       <c r="AU22" s="23">
         <v>103.99308000000001</v>
       </c>
       <c r="AV22" s="23">
         <v>267.30183</v>
       </c>
       <c r="AW22" s="23">
-        <v>492.93400000000003</v>
+        <v>608.68200000000002</v>
       </c>
       <c r="AX22" s="23">
-        <v>708.90738999999996</v>
+        <v>913.41817000000003</v>
       </c>
       <c r="AY22" s="23">
-        <v>120.35</v>
+        <v>157.81559999999999</v>
       </c>
       <c r="AZ22" s="23">
-        <v>1080.0701100000001</v>
+        <v>1286.4710399999999</v>
       </c>
       <c r="BA22" s="23">
-        <v>409.43</v>
+        <v>539.88347999999996</v>
       </c>
       <c r="BB22" s="23">
-        <v>614.75445999999999</v>
+        <v>827.54066999999998</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="13">
         <v>29.83</v>
       </c>
       <c r="D23" s="13">
         <v>12.04537</v>
       </c>
       <c r="E23" s="13">
         <v>3.6669999999999998</v>
       </c>
       <c r="F23" s="13">
         <v>15.21942</v>
       </c>
       <c r="G23" s="13">
         <v>108.69</v>
       </c>
       <c r="H23" s="13">
@@ -4088,66 +4088,66 @@
       <c r="AO23" s="23">
         <v>3.4311799999999999</v>
       </c>
       <c r="AP23" s="23">
         <v>39.914459999999998</v>
       </c>
       <c r="AQ23" s="23">
         <v>27.004999999999999</v>
       </c>
       <c r="AR23" s="23">
         <v>26.837260000000001</v>
       </c>
       <c r="AS23" s="23">
         <v>2.4073199999999999</v>
       </c>
       <c r="AT23" s="23">
         <v>34.19753</v>
       </c>
       <c r="AU23" s="23">
         <v>0.8</v>
       </c>
       <c r="AV23" s="23">
         <v>1.23508</v>
       </c>
       <c r="AW23" s="23">
-        <v>0.92490000000000006</v>
+        <v>1.22532</v>
       </c>
       <c r="AX23" s="23">
-        <v>12.852690000000001</v>
+        <v>17.810590000000001</v>
       </c>
       <c r="AY23" s="23">
-        <v>0</v>
+        <v>1.8049999999999999</v>
       </c>
       <c r="AZ23" s="23">
-        <v>0</v>
+        <v>2.3719399999999999</v>
       </c>
       <c r="BA23" s="23">
-        <v>1.4028</v>
+        <v>1.4392</v>
       </c>
       <c r="BB23" s="23">
-        <v>3.06412</v>
+        <v>3.8842599999999998</v>
       </c>
     </row>
     <row r="24" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="13">
         <v>0</v>
       </c>
       <c r="D24" s="13">
         <v>0</v>
       </c>
       <c r="E24" s="13">
         <v>15.057399999999999</v>
       </c>
       <c r="F24" s="13">
         <v>67.120580000000004</v>
       </c>
       <c r="G24" s="13">
         <v>0</v>
       </c>
       <c r="H24" s="13">
@@ -4252,66 +4252,66 @@
       <c r="AO24" s="23">
         <v>12.34718</v>
       </c>
       <c r="AP24" s="23">
         <v>102.47237</v>
       </c>
       <c r="AQ24" s="23">
         <v>0</v>
       </c>
       <c r="AR24" s="23">
         <v>0</v>
       </c>
       <c r="AS24" s="23">
         <v>12.031879999999999</v>
       </c>
       <c r="AT24" s="23">
         <v>120.91963</v>
       </c>
       <c r="AU24" s="23">
         <v>0</v>
       </c>
       <c r="AV24" s="23">
         <v>0</v>
       </c>
       <c r="AW24" s="23">
-        <v>1.68567</v>
+        <v>2.41134</v>
       </c>
       <c r="AX24" s="23">
-        <v>20.682759999999998</v>
+        <v>30.309729999999998</v>
       </c>
       <c r="AY24" s="23">
         <v>0</v>
       </c>
       <c r="AZ24" s="23">
         <v>0</v>
       </c>
       <c r="BA24" s="23">
-        <v>1.9242999999999999</v>
+        <v>2.4176700000000002</v>
       </c>
       <c r="BB24" s="23">
-        <v>22.280750000000001</v>
+        <v>32.256900000000002</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="13">
         <v>0</v>
       </c>
       <c r="D25" s="13">
         <v>0</v>
       </c>
       <c r="E25" s="13">
         <v>390.33819999999997</v>
       </c>
       <c r="F25" s="13">
         <v>1440.19688</v>
       </c>
       <c r="G25" s="13">
         <v>0</v>
       </c>
       <c r="H25" s="13">
@@ -4592,54 +4592,54 @@
       <c r="AS26" s="23">
         <v>0.16</v>
       </c>
       <c r="AT26" s="23">
         <v>0.21079000000000001</v>
       </c>
       <c r="AU26" s="23">
         <v>0</v>
       </c>
       <c r="AV26" s="23">
         <v>0</v>
       </c>
       <c r="AW26" s="23">
         <v>0</v>
       </c>
       <c r="AX26" s="23">
         <v>0</v>
       </c>
       <c r="AY26" s="23">
         <v>0</v>
       </c>
       <c r="AZ26" s="23">
         <v>0</v>
       </c>
       <c r="BA26" s="23">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="BB26" s="23">
-        <v>0</v>
+        <v>7.7899999999999997E-2</v>
       </c>
     </row>
     <row r="27" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C27" s="13">
         <v>0</v>
       </c>
       <c r="D27" s="13">
         <v>0</v>
       </c>
       <c r="E27" s="13">
         <v>6.9</v>
       </c>
       <c r="F27" s="13">
         <v>4.5690999999999997</v>
       </c>
       <c r="G27" s="13">
         <v>0</v>
       </c>
       <c r="H27" s="13">
@@ -5394,54 +5394,54 @@
       <c r="AM31" s="23">
         <v>11.38</v>
       </c>
       <c r="AN31" s="23">
         <v>23.015000000000001</v>
       </c>
       <c r="AO31" s="23">
         <v>0</v>
       </c>
       <c r="AP31" s="23">
         <v>0</v>
       </c>
       <c r="AQ31" s="23">
         <v>23.25</v>
       </c>
       <c r="AR31" s="23">
         <v>51.059579999999997</v>
       </c>
       <c r="AS31" s="23">
         <v>0</v>
       </c>
       <c r="AT31" s="23">
         <v>0</v>
       </c>
       <c r="AU31" s="23">
-        <v>0</v>
+        <v>3.5</v>
       </c>
       <c r="AV31" s="23">
-        <v>0</v>
+        <v>2.4630000000000001</v>
       </c>
       <c r="AW31" s="23">
         <v>0</v>
       </c>
       <c r="AX31" s="23">
         <v>0</v>
       </c>
       <c r="AY31" s="23">
         <v>0</v>
       </c>
       <c r="AZ31" s="23">
         <v>0</v>
       </c>
       <c r="BA31" s="23">
         <v>0</v>
       </c>
       <c r="BB31" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="12" t="s">
@@ -6280,101 +6280,101 @@
       <c r="AF37" s="15"/>
       <c r="AG37" s="15"/>
       <c r="AH37" s="15"/>
       <c r="AI37" s="15"/>
       <c r="AJ37" s="15"/>
       <c r="AK37" s="15"/>
       <c r="AL37" s="15"/>
       <c r="AM37" s="12"/>
       <c r="AN37" s="12"/>
       <c r="AO37" s="12"/>
       <c r="AP37" s="12"/>
       <c r="AQ37" s="12"/>
       <c r="AR37" s="12"/>
       <c r="AS37" s="12"/>
       <c r="AT37" s="12"/>
       <c r="AU37" s="12"/>
       <c r="AV37" s="12"/>
       <c r="AW37" s="12"/>
       <c r="AX37" s="12"/>
       <c r="AY37" s="12"/>
       <c r="AZ37" s="12"/>
       <c r="BA37" s="12"/>
       <c r="BB37" s="12"/>
     </row>
     <row r="38" spans="1:54" ht="30.75" customHeight="1">
-      <c r="A38" s="31" t="s">
+      <c r="A38" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="31"/>
+      <c r="B38" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="A38:B38"/>
-[...11 lines deleted...]
-    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
     <mergeCell ref="A1:AL1"/>
     <mergeCell ref="A2:AL2"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="AE5:AF5"/>
-    <mergeCell ref="AY4:BB4"/>
-[...13 lines deleted...]
-    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="I5:J5"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Shygys Kazakhstan</vt:lpstr>