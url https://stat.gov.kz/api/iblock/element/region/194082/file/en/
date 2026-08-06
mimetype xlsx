--- v3 (2026-06-24)
+++ v4 (2026-08-06)
@@ -1,56 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Электронная номенклатура\2026\12-16_Основные показатели (динамические ряды)\взаимная торговля\анг\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BAFE708E-A0D8-410B-8414-7EB52F7BEE35}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="28800" windowHeight="12165" tabRatio="248"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="248" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Shygys Kazakhstan" sheetId="16" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="71">
   <si>
     <t>0101</t>
   </si>
   <si>
     <t>0102</t>
   </si>
   <si>
     <t>0103</t>
   </si>
   <si>
     <t>0104</t>
   </si>
   <si>
     <t>0105</t>
   </si>
   <si>
     <t>0106</t>
   </si>
   <si>
     <t>0201</t>
@@ -223,60 +229,60 @@
   <si>
     <t>Waste of wool or fine or coarse animal hair, including spinning waste, but excluding garnetted stock</t>
   </si>
   <si>
     <t>Wool and fine or coarse animal hair, carded or combed (including combed wool in cuts)</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Export and import of livestock products</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>January-April  2025*</t>
-[...2 lines deleted...]
-    <t>January-April 2026*</t>
+    <t>January-May 2026*</t>
+  </si>
+  <si>
+    <t>January-May 2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -344,112 +350,112 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...29 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -470,208 +476,218 @@
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -804,51 +820,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:BB38"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="AL7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="AY4" sqref="AY4:BB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="14.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.28515625" style="1" customWidth="1"/>
@@ -859,354 +875,354 @@
     <col min="19" max="19" width="9.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="14.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="10" style="1" customWidth="1"/>
     <col min="22" max="22" width="14.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="10" style="1" customWidth="1"/>
     <col min="24" max="24" width="14.42578125" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="1" customWidth="1"/>
     <col min="26" max="26" width="14.5703125" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="14.5703125" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.140625" style="1" customWidth="1"/>
     <col min="30" max="30" width="14.5703125" style="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" style="1" customWidth="1"/>
     <col min="32" max="32" width="14.5703125" style="1" customWidth="1"/>
     <col min="33" max="33" width="10.140625" style="1" customWidth="1"/>
     <col min="34" max="34" width="14.5703125" style="1" customWidth="1"/>
     <col min="35" max="35" width="10.140625" style="1" customWidth="1"/>
     <col min="36" max="36" width="14.5703125" style="1" customWidth="1"/>
     <col min="37" max="37" width="10.140625" style="1" customWidth="1"/>
     <col min="38" max="38" width="14.5703125" style="1" customWidth="1"/>
     <col min="39" max="54" width="12.140625" style="1" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="29.25" customHeight="1">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="29" t="s">
         <v>67</v>
       </c>
-      <c r="B1" s="30"/>
-[...35 lines deleted...]
-      <c r="AL1" s="30"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="N1" s="29"/>
+      <c r="O1" s="29"/>
+      <c r="P1" s="29"/>
+      <c r="Q1" s="29"/>
+      <c r="R1" s="29"/>
+      <c r="S1" s="29"/>
+      <c r="T1" s="29"/>
+      <c r="U1" s="29"/>
+      <c r="V1" s="29"/>
+      <c r="W1" s="29"/>
+      <c r="X1" s="29"/>
+      <c r="Y1" s="29"/>
+      <c r="Z1" s="29"/>
+      <c r="AA1" s="29"/>
+      <c r="AB1" s="29"/>
+      <c r="AC1" s="29"/>
+      <c r="AD1" s="29"/>
+      <c r="AE1" s="29"/>
+      <c r="AF1" s="29"/>
+      <c r="AG1" s="29"/>
+      <c r="AH1" s="29"/>
+      <c r="AI1" s="29"/>
+      <c r="AJ1" s="29"/>
+      <c r="AK1" s="29"/>
+      <c r="AL1" s="29"/>
     </row>
     <row r="2" spans="1:54" ht="29.25" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="29" t="s">
         <v>63</v>
       </c>
-      <c r="B2" s="30"/>
-[...35 lines deleted...]
-      <c r="AL2" s="30"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
+      <c r="AL2" s="29"/>
     </row>
     <row r="3" spans="1:54" ht="12.75">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
     </row>
     <row r="4" spans="1:54" s="4" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A4" s="27" t="s">
+      <c r="A4" s="32" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="34" t="s">
+      <c r="B4" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="26">
+      <c r="C4" s="28">
         <v>2015</v>
       </c>
-      <c r="D4" s="26"/>
-[...2 lines deleted...]
-      <c r="G4" s="26">
+      <c r="D4" s="28"/>
+      <c r="E4" s="28"/>
+      <c r="F4" s="28"/>
+      <c r="G4" s="28">
         <v>2016</v>
       </c>
-      <c r="H4" s="26"/>
-[...2 lines deleted...]
-      <c r="K4" s="26">
+      <c r="H4" s="28"/>
+      <c r="I4" s="28"/>
+      <c r="J4" s="28"/>
+      <c r="K4" s="28">
         <v>2017</v>
       </c>
-      <c r="L4" s="26"/>
-[...2 lines deleted...]
-      <c r="O4" s="26">
+      <c r="L4" s="28"/>
+      <c r="M4" s="28"/>
+      <c r="N4" s="28"/>
+      <c r="O4" s="28">
         <v>2018</v>
       </c>
-      <c r="P4" s="26"/>
-[...2 lines deleted...]
-      <c r="S4" s="26">
+      <c r="P4" s="28"/>
+      <c r="Q4" s="28"/>
+      <c r="R4" s="28"/>
+      <c r="S4" s="28">
         <v>2019</v>
       </c>
-      <c r="T4" s="26"/>
-[...2 lines deleted...]
-      <c r="W4" s="26">
+      <c r="T4" s="28"/>
+      <c r="U4" s="28"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28">
         <v>2020</v>
       </c>
-      <c r="X4" s="26"/>
-[...2 lines deleted...]
-      <c r="AA4" s="26">
+      <c r="X4" s="28"/>
+      <c r="Y4" s="28"/>
+      <c r="Z4" s="28"/>
+      <c r="AA4" s="28">
         <v>2021</v>
       </c>
-      <c r="AB4" s="26"/>
-[...2 lines deleted...]
-      <c r="AE4" s="31">
+      <c r="AB4" s="28"/>
+      <c r="AC4" s="28"/>
+      <c r="AD4" s="28"/>
+      <c r="AE4" s="25">
         <v>2022</v>
       </c>
-      <c r="AF4" s="32"/>
-[...2 lines deleted...]
-      <c r="AI4" s="31">
+      <c r="AF4" s="26"/>
+      <c r="AG4" s="26"/>
+      <c r="AH4" s="27"/>
+      <c r="AI4" s="25">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="32"/>
-[...2 lines deleted...]
-      <c r="AM4" s="31">
+      <c r="AJ4" s="26"/>
+      <c r="AK4" s="26"/>
+      <c r="AL4" s="27"/>
+      <c r="AM4" s="25">
         <v>2024</v>
       </c>
-      <c r="AN4" s="32"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="31" t="s">
+      <c r="AN4" s="26"/>
+      <c r="AO4" s="26"/>
+      <c r="AP4" s="27"/>
+      <c r="AQ4" s="25" t="s">
         <v>68</v>
       </c>
-      <c r="AR4" s="32"/>
-[...2 lines deleted...]
-      <c r="AU4" s="31" t="s">
+      <c r="AR4" s="26"/>
+      <c r="AS4" s="26"/>
+      <c r="AT4" s="27"/>
+      <c r="AU4" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV4" s="26"/>
+      <c r="AW4" s="26"/>
+      <c r="AX4" s="27"/>
+      <c r="AY4" s="25" t="s">
         <v>69</v>
       </c>
-      <c r="AV4" s="32"/>
-[...7 lines deleted...]
-      <c r="BB4" s="33"/>
+      <c r="AZ4" s="26"/>
+      <c r="BA4" s="26"/>
+      <c r="BB4" s="27"/>
     </row>
     <row r="5" spans="1:54" s="5" customFormat="1">
-      <c r="A5" s="28"/>
-[...1 lines deleted...]
-      <c r="C5" s="26" t="s">
+      <c r="A5" s="33"/>
+      <c r="B5" s="30"/>
+      <c r="C5" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="D5" s="26"/>
-      <c r="E5" s="26" t="s">
+      <c r="D5" s="28"/>
+      <c r="E5" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="F5" s="26"/>
-      <c r="G5" s="26" t="s">
+      <c r="F5" s="28"/>
+      <c r="G5" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="H5" s="26"/>
-      <c r="I5" s="26" t="s">
+      <c r="H5" s="28"/>
+      <c r="I5" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="J5" s="26"/>
-      <c r="K5" s="26" t="s">
+      <c r="J5" s="28"/>
+      <c r="K5" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="L5" s="26"/>
-      <c r="M5" s="26" t="s">
+      <c r="L5" s="28"/>
+      <c r="M5" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="N5" s="26"/>
-      <c r="O5" s="26" t="s">
+      <c r="N5" s="28"/>
+      <c r="O5" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="P5" s="26"/>
-      <c r="Q5" s="26" t="s">
+      <c r="P5" s="28"/>
+      <c r="Q5" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="R5" s="26"/>
-      <c r="S5" s="26" t="s">
+      <c r="R5" s="28"/>
+      <c r="S5" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="T5" s="26"/>
-      <c r="U5" s="26" t="s">
+      <c r="T5" s="28"/>
+      <c r="U5" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="V5" s="26"/>
-      <c r="W5" s="26" t="s">
+      <c r="V5" s="28"/>
+      <c r="W5" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="X5" s="26"/>
-      <c r="Y5" s="26" t="s">
+      <c r="X5" s="28"/>
+      <c r="Y5" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="Z5" s="26"/>
-      <c r="AA5" s="26" t="s">
+      <c r="Z5" s="28"/>
+      <c r="AA5" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="AB5" s="26"/>
-      <c r="AC5" s="26" t="s">
+      <c r="AB5" s="28"/>
+      <c r="AC5" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="AD5" s="26"/>
-      <c r="AE5" s="26" t="s">
+      <c r="AD5" s="28"/>
+      <c r="AE5" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="AF5" s="26"/>
-      <c r="AG5" s="26" t="s">
+      <c r="AF5" s="28"/>
+      <c r="AG5" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="AH5" s="26"/>
-      <c r="AI5" s="26" t="s">
+      <c r="AH5" s="28"/>
+      <c r="AI5" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="AJ5" s="26"/>
-      <c r="AK5" s="26" t="s">
+      <c r="AJ5" s="28"/>
+      <c r="AK5" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="AL5" s="26"/>
-      <c r="AM5" s="26" t="s">
+      <c r="AL5" s="28"/>
+      <c r="AM5" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="AN5" s="26"/>
-      <c r="AO5" s="26" t="s">
+      <c r="AN5" s="28"/>
+      <c r="AO5" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="AP5" s="26"/>
-      <c r="AQ5" s="26" t="s">
+      <c r="AP5" s="28"/>
+      <c r="AQ5" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="AR5" s="26"/>
-      <c r="AS5" s="26" t="s">
+      <c r="AR5" s="28"/>
+      <c r="AS5" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="AT5" s="26"/>
-      <c r="AU5" s="26" t="s">
+      <c r="AT5" s="28"/>
+      <c r="AU5" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="AV5" s="26"/>
-      <c r="AW5" s="26" t="s">
+      <c r="AV5" s="28"/>
+      <c r="AW5" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="AX5" s="26"/>
-      <c r="AY5" s="26" t="s">
+      <c r="AX5" s="28"/>
+      <c r="AY5" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="AZ5" s="26"/>
-      <c r="BA5" s="26" t="s">
+      <c r="AZ5" s="28"/>
+      <c r="BA5" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="BB5" s="26"/>
+      <c r="BB5" s="28"/>
     </row>
     <row r="6" spans="1:54" s="4" customFormat="1" ht="56.25" customHeight="1">
-      <c r="A6" s="29"/>
-      <c r="B6" s="34"/>
+      <c r="A6" s="34"/>
+      <c r="B6" s="30"/>
       <c r="C6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="6" t="s">
@@ -1458,72 +1474,72 @@
       <c r="AM7" s="9">
         <v>779.19600000000003</v>
       </c>
       <c r="AN7" s="9">
         <v>2604.1852199999998</v>
       </c>
       <c r="AO7" s="9">
         <v>1978.8087499999999</v>
       </c>
       <c r="AP7" s="9">
         <v>2970.9404599999998</v>
       </c>
       <c r="AQ7" s="9">
         <v>447.69388000000004</v>
       </c>
       <c r="AR7" s="9">
         <v>1691.3549800000001</v>
       </c>
       <c r="AS7" s="9">
         <v>1736.19145</v>
       </c>
       <c r="AT7" s="9">
         <v>3680.3433299999997</v>
       </c>
       <c r="AU7" s="9">
-        <v>108.29308</v>
+        <v>117.59308</v>
       </c>
       <c r="AV7" s="9">
-        <v>270.99991</v>
+        <v>278.67379999999997</v>
       </c>
       <c r="AW7" s="9">
-        <v>861.70351000000005</v>
+        <v>968.70877999999993</v>
       </c>
       <c r="AX7" s="9">
-        <v>1785.2966700000002</v>
+        <v>1973.5717000000002</v>
       </c>
       <c r="AY7" s="9">
-        <v>167.05259999999998</v>
+        <v>171.88059999999999</v>
       </c>
       <c r="AZ7" s="9">
-        <v>1367.0429799999999</v>
+        <v>1404.9657399999999</v>
       </c>
       <c r="BA7" s="9">
-        <v>603.49810000000002</v>
+        <v>665.40129999999999</v>
       </c>
       <c r="BB7" s="9">
-        <v>1060.9882700000001</v>
+        <v>1178.74108</v>
       </c>
     </row>
     <row r="8" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="13">
         <v>0</v>
       </c>
       <c r="D8" s="13">
         <v>0</v>
       </c>
       <c r="E8" s="13">
         <v>12.48</v>
       </c>
       <c r="F8" s="13">
         <v>15.143000000000001</v>
       </c>
       <c r="G8" s="13">
         <v>0</v>
       </c>
       <c r="H8" s="13">
@@ -1628,54 +1644,54 @@
       <c r="AO8" s="23">
         <v>9.24</v>
       </c>
       <c r="AP8" s="23">
         <v>10.938000000000001</v>
       </c>
       <c r="AQ8" s="23">
         <v>0</v>
       </c>
       <c r="AR8" s="23">
         <v>0</v>
       </c>
       <c r="AS8" s="23">
         <v>4.1500000000000004</v>
       </c>
       <c r="AT8" s="23">
         <v>13.134069999999999</v>
       </c>
       <c r="AU8" s="23">
         <v>0</v>
       </c>
       <c r="AV8" s="23">
         <v>0</v>
       </c>
       <c r="AW8" s="23">
-        <v>1.2</v>
+        <v>1.7</v>
       </c>
       <c r="AX8" s="23">
-        <v>1.0900000000000001</v>
+        <v>1.4650000000000001</v>
       </c>
       <c r="AY8" s="23">
         <v>0</v>
       </c>
       <c r="AZ8" s="23">
         <v>0</v>
       </c>
       <c r="BA8" s="23">
         <v>0</v>
       </c>
       <c r="BB8" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="13">
         <v>0</v>
       </c>
       <c r="D9" s="13">
@@ -2940,54 +2956,54 @@
       <c r="AO16" s="23">
         <v>274.12067999999999</v>
       </c>
       <c r="AP16" s="23">
         <v>573.31218000000001</v>
       </c>
       <c r="AQ16" s="23">
         <v>0</v>
       </c>
       <c r="AR16" s="23">
         <v>0</v>
       </c>
       <c r="AS16" s="23">
         <v>335.81027999999998</v>
       </c>
       <c r="AT16" s="23">
         <v>879.96538999999996</v>
       </c>
       <c r="AU16" s="23">
         <v>0</v>
       </c>
       <c r="AV16" s="23">
         <v>0</v>
       </c>
       <c r="AW16" s="23">
-        <v>85.741849999999999</v>
+        <v>94.621979999999994</v>
       </c>
       <c r="AX16" s="23">
-        <v>227.74350000000001</v>
+        <v>251.83261999999999</v>
       </c>
       <c r="AY16" s="23">
         <v>0</v>
       </c>
       <c r="AZ16" s="23">
         <v>0</v>
       </c>
       <c r="BA16" s="23">
         <v>59.697749999999999</v>
       </c>
       <c r="BB16" s="23">
         <v>197.22854000000001</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="13">
         <v>3</v>
       </c>
       <c r="D17" s="13">
@@ -3924,66 +3940,66 @@
       <c r="AO22" s="23">
         <v>1444.7147199999999</v>
       </c>
       <c r="AP22" s="23">
         <v>1817.1703</v>
       </c>
       <c r="AQ22" s="23">
         <v>275.35394000000002</v>
       </c>
       <c r="AR22" s="23">
         <v>604.53823999999997</v>
       </c>
       <c r="AS22" s="23">
         <v>1118.97425</v>
       </c>
       <c r="AT22" s="23">
         <v>1799.0291199999999</v>
       </c>
       <c r="AU22" s="23">
         <v>103.99308000000001</v>
       </c>
       <c r="AV22" s="23">
         <v>267.30183</v>
       </c>
       <c r="AW22" s="23">
-        <v>608.68200000000002</v>
+        <v>702.18499999999995</v>
       </c>
       <c r="AX22" s="23">
-        <v>913.41817000000003</v>
+        <v>1057.9250300000001</v>
       </c>
       <c r="AY22" s="23">
-        <v>157.81559999999999</v>
+        <v>160.81559999999999</v>
       </c>
       <c r="AZ22" s="23">
-        <v>1286.4710399999999</v>
+        <v>1321.9275299999999</v>
       </c>
       <c r="BA22" s="23">
-        <v>539.88347999999996</v>
+        <v>600.89148</v>
       </c>
       <c r="BB22" s="23">
-        <v>827.54066999999998</v>
+        <v>934.69957999999997</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="13">
         <v>29.83</v>
       </c>
       <c r="D23" s="13">
         <v>12.04537</v>
       </c>
       <c r="E23" s="13">
         <v>3.6669999999999998</v>
       </c>
       <c r="F23" s="13">
         <v>15.21942</v>
       </c>
       <c r="G23" s="13">
         <v>108.69</v>
       </c>
       <c r="H23" s="13">
@@ -4082,66 +4098,66 @@
       <c r="AM23" s="23">
         <v>78.869</v>
       </c>
       <c r="AN23" s="23">
         <v>86.511979999999994</v>
       </c>
       <c r="AO23" s="23">
         <v>3.4311799999999999</v>
       </c>
       <c r="AP23" s="23">
         <v>39.914459999999998</v>
       </c>
       <c r="AQ23" s="23">
         <v>27.004999999999999</v>
       </c>
       <c r="AR23" s="23">
         <v>26.837260000000001</v>
       </c>
       <c r="AS23" s="23">
         <v>2.4073199999999999</v>
       </c>
       <c r="AT23" s="23">
         <v>34.19753</v>
       </c>
       <c r="AU23" s="23">
-        <v>0.8</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="AV23" s="23">
-        <v>1.23508</v>
+        <v>4.3429700000000002</v>
       </c>
       <c r="AW23" s="23">
-        <v>1.22532</v>
+        <v>1.40072</v>
       </c>
       <c r="AX23" s="23">
-        <v>17.810590000000001</v>
+        <v>20.797080000000001</v>
       </c>
       <c r="AY23" s="23">
-        <v>1.8049999999999999</v>
+        <v>3.633</v>
       </c>
       <c r="AZ23" s="23">
-        <v>2.3719399999999999</v>
+        <v>4.8382100000000001</v>
       </c>
       <c r="BA23" s="23">
         <v>1.4392</v>
       </c>
       <c r="BB23" s="23">
         <v>3.8842599999999998</v>
       </c>
     </row>
     <row r="24" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="13">
         <v>0</v>
       </c>
       <c r="D24" s="13">
         <v>0</v>
       </c>
       <c r="E24" s="13">
         <v>15.057399999999999</v>
       </c>
       <c r="F24" s="13">
@@ -4252,66 +4268,66 @@
       <c r="AO24" s="23">
         <v>12.34718</v>
       </c>
       <c r="AP24" s="23">
         <v>102.47237</v>
       </c>
       <c r="AQ24" s="23">
         <v>0</v>
       </c>
       <c r="AR24" s="23">
         <v>0</v>
       </c>
       <c r="AS24" s="23">
         <v>12.031879999999999</v>
       </c>
       <c r="AT24" s="23">
         <v>120.91963</v>
       </c>
       <c r="AU24" s="23">
         <v>0</v>
       </c>
       <c r="AV24" s="23">
         <v>0</v>
       </c>
       <c r="AW24" s="23">
-        <v>2.41134</v>
+        <v>3.2230799999999999</v>
       </c>
       <c r="AX24" s="23">
-        <v>30.309729999999998</v>
+        <v>40.520290000000003</v>
       </c>
       <c r="AY24" s="23">
         <v>0</v>
       </c>
       <c r="AZ24" s="23">
         <v>0</v>
       </c>
       <c r="BA24" s="23">
-        <v>2.4176700000000002</v>
+        <v>3.3128700000000002</v>
       </c>
       <c r="BB24" s="23">
-        <v>32.256900000000002</v>
+        <v>42.8508</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="13">
         <v>0</v>
       </c>
       <c r="D25" s="13">
         <v>0</v>
       </c>
       <c r="E25" s="13">
         <v>390.33819999999997</v>
       </c>
       <c r="F25" s="13">
         <v>1440.19688</v>
       </c>
       <c r="G25" s="13">
         <v>0</v>
       </c>
       <c r="H25" s="13">
@@ -5394,54 +5410,54 @@
       <c r="AM31" s="23">
         <v>11.38</v>
       </c>
       <c r="AN31" s="23">
         <v>23.015000000000001</v>
       </c>
       <c r="AO31" s="23">
         <v>0</v>
       </c>
       <c r="AP31" s="23">
         <v>0</v>
       </c>
       <c r="AQ31" s="23">
         <v>23.25</v>
       </c>
       <c r="AR31" s="23">
         <v>51.059579999999997</v>
       </c>
       <c r="AS31" s="23">
         <v>0</v>
       </c>
       <c r="AT31" s="23">
         <v>0</v>
       </c>
       <c r="AU31" s="23">
-        <v>3.5</v>
+        <v>9.5</v>
       </c>
       <c r="AV31" s="23">
-        <v>2.4630000000000001</v>
+        <v>7.0289999999999999</v>
       </c>
       <c r="AW31" s="23">
         <v>0</v>
       </c>
       <c r="AX31" s="23">
         <v>0</v>
       </c>
       <c r="AY31" s="23">
         <v>0</v>
       </c>
       <c r="AZ31" s="23">
         <v>0</v>
       </c>
       <c r="BA31" s="23">
         <v>0</v>
       </c>
       <c r="BB31" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="12" t="s">
@@ -5564,54 +5580,54 @@
       <c r="AO32" s="23">
         <v>2E-3</v>
       </c>
       <c r="AP32" s="23">
         <v>4.048</v>
       </c>
       <c r="AQ32" s="23">
         <v>0</v>
       </c>
       <c r="AR32" s="23">
         <v>0</v>
       </c>
       <c r="AS32" s="23">
         <v>7.2370000000000001</v>
       </c>
       <c r="AT32" s="23">
         <v>30.082000000000001</v>
       </c>
       <c r="AU32" s="23">
         <v>0</v>
       </c>
       <c r="AV32" s="23">
         <v>0</v>
       </c>
       <c r="AW32" s="23">
-        <v>0</v>
+        <v>3.1349999999999998</v>
       </c>
       <c r="AX32" s="23">
-        <v>0</v>
+        <v>6.1070000000000002</v>
       </c>
       <c r="AY32" s="23">
         <v>0</v>
       </c>
       <c r="AZ32" s="23">
         <v>0</v>
       </c>
       <c r="BA32" s="23">
         <v>0</v>
       </c>
       <c r="BB32" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="13">
         <v>0</v>
       </c>
       <c r="D33" s="13">
@@ -6280,101 +6296,101 @@
       <c r="AF37" s="15"/>
       <c r="AG37" s="15"/>
       <c r="AH37" s="15"/>
       <c r="AI37" s="15"/>
       <c r="AJ37" s="15"/>
       <c r="AK37" s="15"/>
       <c r="AL37" s="15"/>
       <c r="AM37" s="12"/>
       <c r="AN37" s="12"/>
       <c r="AO37" s="12"/>
       <c r="AP37" s="12"/>
       <c r="AQ37" s="12"/>
       <c r="AR37" s="12"/>
       <c r="AS37" s="12"/>
       <c r="AT37" s="12"/>
       <c r="AU37" s="12"/>
       <c r="AV37" s="12"/>
       <c r="AW37" s="12"/>
       <c r="AX37" s="12"/>
       <c r="AY37" s="12"/>
       <c r="AZ37" s="12"/>
       <c r="BA37" s="12"/>
       <c r="BB37" s="12"/>
     </row>
     <row r="38" spans="1:54" ht="30.75" customHeight="1">
-      <c r="A38" s="25" t="s">
+      <c r="A38" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="25"/>
+      <c r="B38" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="AY4:BB4"/>
-[...2 lines deleted...]
-    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="S4:V4"/>
     <mergeCell ref="W4:Z4"/>
-    <mergeCell ref="AQ5:AR5"/>
-[...8 lines deleted...]
-    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="I5:J5"/>
     <mergeCell ref="A1:AL1"/>
     <mergeCell ref="A2:AL2"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="O4:R4"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="Y5:Z5"/>
-    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="AE5:AF5"/>
-    <mergeCell ref="A38:B38"/>
-[...11 lines deleted...]
-    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AO5:AP5"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Shygys Kazakhstan</vt:lpstr>