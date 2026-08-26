--- v4 (2026-08-06)
+++ v5 (2026-08-26)
@@ -1,67 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BAFE708E-A0D8-410B-8414-7EB52F7BEE35}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="248" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="248"/>
   </bookViews>
   <sheets>
     <sheet name="Shygys Kazakhstan" sheetId="16" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="70">
   <si>
     <t>0101</t>
   </si>
   <si>
     <t>0102</t>
   </si>
   <si>
     <t>0103</t>
   </si>
   <si>
     <t>0104</t>
   </si>
   <si>
     <t>0105</t>
   </si>
   <si>
     <t>0106</t>
   </si>
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
@@ -226,63 +220,60 @@
   <si>
     <t>Animal hair, fine or coarse, not carded or combed</t>
   </si>
   <si>
     <t>Waste of wool or fine or coarse animal hair, including spinning waste, but excluding garnetted stock</t>
   </si>
   <si>
     <t>Wool and fine or coarse animal hair, carded or combed (including combed wool in cuts)</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Export and import of livestock products</t>
   </si>
   <si>
-    <t>2025*</t>
-[...5 lines deleted...]
-    <t>January-May 2025*</t>
+    <t>January-June 2025</t>
+  </si>
+  <si>
+    <t>January-June 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -476,218 +467,216 @@
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -820,51 +809,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB38"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="AL7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="AY4" sqref="AY4:BB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="14.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.28515625" style="1" customWidth="1"/>
@@ -875,354 +864,354 @@
     <col min="19" max="19" width="9.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="14.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="10" style="1" customWidth="1"/>
     <col min="22" max="22" width="14.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="10" style="1" customWidth="1"/>
     <col min="24" max="24" width="14.42578125" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="1" customWidth="1"/>
     <col min="26" max="26" width="14.5703125" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="14.5703125" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.140625" style="1" customWidth="1"/>
     <col min="30" max="30" width="14.5703125" style="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" style="1" customWidth="1"/>
     <col min="32" max="32" width="14.5703125" style="1" customWidth="1"/>
     <col min="33" max="33" width="10.140625" style="1" customWidth="1"/>
     <col min="34" max="34" width="14.5703125" style="1" customWidth="1"/>
     <col min="35" max="35" width="10.140625" style="1" customWidth="1"/>
     <col min="36" max="36" width="14.5703125" style="1" customWidth="1"/>
     <col min="37" max="37" width="10.140625" style="1" customWidth="1"/>
     <col min="38" max="38" width="14.5703125" style="1" customWidth="1"/>
     <col min="39" max="54" width="12.140625" style="1" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="29.25" customHeight="1">
-      <c r="A1" s="29" t="s">
+      <c r="A1" s="30" t="s">
         <v>67</v>
       </c>
-      <c r="B1" s="29"/>
-[...35 lines deleted...]
-      <c r="AL1" s="29"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+      <c r="O1" s="30"/>
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
+      <c r="R1" s="30"/>
+      <c r="S1" s="30"/>
+      <c r="T1" s="30"/>
+      <c r="U1" s="30"/>
+      <c r="V1" s="30"/>
+      <c r="W1" s="30"/>
+      <c r="X1" s="30"/>
+      <c r="Y1" s="30"/>
+      <c r="Z1" s="30"/>
+      <c r="AA1" s="30"/>
+      <c r="AB1" s="30"/>
+      <c r="AC1" s="30"/>
+      <c r="AD1" s="30"/>
+      <c r="AE1" s="30"/>
+      <c r="AF1" s="30"/>
+      <c r="AG1" s="30"/>
+      <c r="AH1" s="30"/>
+      <c r="AI1" s="30"/>
+      <c r="AJ1" s="30"/>
+      <c r="AK1" s="30"/>
+      <c r="AL1" s="30"/>
     </row>
     <row r="2" spans="1:54" ht="29.25" customHeight="1">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="B2" s="29"/>
-[...35 lines deleted...]
-      <c r="AL2" s="29"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="30"/>
+      <c r="O2" s="30"/>
+      <c r="P2" s="30"/>
+      <c r="Q2" s="30"/>
+      <c r="R2" s="30"/>
+      <c r="S2" s="30"/>
+      <c r="T2" s="30"/>
+      <c r="U2" s="30"/>
+      <c r="V2" s="30"/>
+      <c r="W2" s="30"/>
+      <c r="X2" s="30"/>
+      <c r="Y2" s="30"/>
+      <c r="Z2" s="30"/>
+      <c r="AA2" s="30"/>
+      <c r="AB2" s="30"/>
+      <c r="AC2" s="30"/>
+      <c r="AD2" s="30"/>
+      <c r="AE2" s="30"/>
+      <c r="AF2" s="30"/>
+      <c r="AG2" s="30"/>
+      <c r="AH2" s="30"/>
+      <c r="AI2" s="30"/>
+      <c r="AJ2" s="30"/>
+      <c r="AK2" s="30"/>
+      <c r="AL2" s="30"/>
     </row>
     <row r="3" spans="1:54" ht="12.75">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
     </row>
     <row r="4" spans="1:54" s="4" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A4" s="32" t="s">
+      <c r="A4" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="30" t="s">
+      <c r="B4" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="28">
+      <c r="C4" s="26">
         <v>2015</v>
       </c>
-      <c r="D4" s="28"/>
-[...2 lines deleted...]
-      <c r="G4" s="28">
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26">
         <v>2016</v>
       </c>
-      <c r="H4" s="28"/>
-[...2 lines deleted...]
-      <c r="K4" s="28">
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26">
         <v>2017</v>
       </c>
-      <c r="L4" s="28"/>
-[...2 lines deleted...]
-      <c r="O4" s="28">
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26"/>
+      <c r="O4" s="26">
         <v>2018</v>
       </c>
-      <c r="P4" s="28"/>
-[...2 lines deleted...]
-      <c r="S4" s="28">
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26">
         <v>2019</v>
       </c>
-      <c r="T4" s="28"/>
-[...2 lines deleted...]
-      <c r="W4" s="28">
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26">
         <v>2020</v>
       </c>
-      <c r="X4" s="28"/>
-[...2 lines deleted...]
-      <c r="AA4" s="28">
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="26"/>
+      <c r="AA4" s="26">
         <v>2021</v>
       </c>
-      <c r="AB4" s="28"/>
-[...2 lines deleted...]
-      <c r="AE4" s="25">
+      <c r="AB4" s="26"/>
+      <c r="AC4" s="26"/>
+      <c r="AD4" s="26"/>
+      <c r="AE4" s="31">
         <v>2022</v>
       </c>
-      <c r="AF4" s="26"/>
-[...2 lines deleted...]
-      <c r="AI4" s="25">
+      <c r="AF4" s="32"/>
+      <c r="AG4" s="32"/>
+      <c r="AH4" s="33"/>
+      <c r="AI4" s="31">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="26"/>
-[...2 lines deleted...]
-      <c r="AM4" s="25">
+      <c r="AJ4" s="32"/>
+      <c r="AK4" s="32"/>
+      <c r="AL4" s="33"/>
+      <c r="AM4" s="31">
         <v>2024</v>
       </c>
-      <c r="AN4" s="26"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="25" t="s">
+      <c r="AN4" s="32"/>
+      <c r="AO4" s="32"/>
+      <c r="AP4" s="33"/>
+      <c r="AQ4" s="31">
+        <v>2025</v>
+      </c>
+      <c r="AR4" s="32"/>
+      <c r="AS4" s="32"/>
+      <c r="AT4" s="33"/>
+      <c r="AU4" s="31" t="s">
         <v>68</v>
       </c>
-      <c r="AR4" s="26"/>
-[...8 lines deleted...]
-      <c r="AY4" s="25" t="s">
+      <c r="AV4" s="32"/>
+      <c r="AW4" s="32"/>
+      <c r="AX4" s="33"/>
+      <c r="AY4" s="31" t="s">
         <v>69</v>
       </c>
-      <c r="AZ4" s="26"/>
-[...1 lines deleted...]
-      <c r="BB4" s="27"/>
+      <c r="AZ4" s="32"/>
+      <c r="BA4" s="32"/>
+      <c r="BB4" s="33"/>
     </row>
     <row r="5" spans="1:54" s="5" customFormat="1">
-      <c r="A5" s="33"/>
-[...1 lines deleted...]
-      <c r="C5" s="28" t="s">
+      <c r="A5" s="28"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="D5" s="28"/>
-      <c r="E5" s="28" t="s">
+      <c r="D5" s="26"/>
+      <c r="E5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="F5" s="28"/>
-      <c r="G5" s="28" t="s">
+      <c r="F5" s="26"/>
+      <c r="G5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="H5" s="28"/>
-      <c r="I5" s="28" t="s">
+      <c r="H5" s="26"/>
+      <c r="I5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="J5" s="28"/>
-      <c r="K5" s="28" t="s">
+      <c r="J5" s="26"/>
+      <c r="K5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="L5" s="28"/>
-      <c r="M5" s="28" t="s">
+      <c r="L5" s="26"/>
+      <c r="M5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="N5" s="28"/>
-      <c r="O5" s="28" t="s">
+      <c r="N5" s="26"/>
+      <c r="O5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="P5" s="28"/>
-      <c r="Q5" s="28" t="s">
+      <c r="P5" s="26"/>
+      <c r="Q5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="R5" s="28"/>
-      <c r="S5" s="28" t="s">
+      <c r="R5" s="26"/>
+      <c r="S5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="T5" s="28"/>
-      <c r="U5" s="28" t="s">
+      <c r="T5" s="26"/>
+      <c r="U5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="V5" s="28"/>
-      <c r="W5" s="28" t="s">
+      <c r="V5" s="26"/>
+      <c r="W5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="X5" s="28"/>
-      <c r="Y5" s="28" t="s">
+      <c r="X5" s="26"/>
+      <c r="Y5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="Z5" s="28"/>
-      <c r="AA5" s="28" t="s">
+      <c r="Z5" s="26"/>
+      <c r="AA5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="AB5" s="28"/>
-      <c r="AC5" s="28" t="s">
+      <c r="AB5" s="26"/>
+      <c r="AC5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="AD5" s="28"/>
-      <c r="AE5" s="28" t="s">
+      <c r="AD5" s="26"/>
+      <c r="AE5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="AF5" s="28"/>
-      <c r="AG5" s="28" t="s">
+      <c r="AF5" s="26"/>
+      <c r="AG5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="AH5" s="28"/>
-      <c r="AI5" s="28" t="s">
+      <c r="AH5" s="26"/>
+      <c r="AI5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="AJ5" s="28"/>
-      <c r="AK5" s="28" t="s">
+      <c r="AJ5" s="26"/>
+      <c r="AK5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="AL5" s="28"/>
-      <c r="AM5" s="28" t="s">
+      <c r="AL5" s="26"/>
+      <c r="AM5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="AN5" s="28"/>
-      <c r="AO5" s="28" t="s">
+      <c r="AN5" s="26"/>
+      <c r="AO5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="AP5" s="28"/>
-      <c r="AQ5" s="28" t="s">
+      <c r="AP5" s="26"/>
+      <c r="AQ5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="AR5" s="28"/>
-      <c r="AS5" s="28" t="s">
+      <c r="AR5" s="26"/>
+      <c r="AS5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="AT5" s="28"/>
-      <c r="AU5" s="28" t="s">
+      <c r="AT5" s="26"/>
+      <c r="AU5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="AV5" s="28"/>
-      <c r="AW5" s="28" t="s">
+      <c r="AV5" s="26"/>
+      <c r="AW5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="AX5" s="28"/>
-      <c r="AY5" s="28" t="s">
+      <c r="AX5" s="26"/>
+      <c r="AY5" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="AZ5" s="28"/>
-      <c r="BA5" s="28" t="s">
+      <c r="AZ5" s="26"/>
+      <c r="BA5" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="BB5" s="28"/>
+      <c r="BB5" s="26"/>
     </row>
     <row r="6" spans="1:54" s="4" customFormat="1" ht="56.25" customHeight="1">
-      <c r="A6" s="34"/>
-      <c r="B6" s="30"/>
+      <c r="A6" s="29"/>
+      <c r="B6" s="34"/>
       <c r="C6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="6" t="s">
@@ -1462,84 +1451,84 @@
       <c r="AI7" s="10">
         <v>1033.404</v>
       </c>
       <c r="AJ7" s="10">
         <v>1613.20983</v>
       </c>
       <c r="AK7" s="10">
         <v>3060.55996</v>
       </c>
       <c r="AL7" s="10">
         <v>2986.8766900000005</v>
       </c>
       <c r="AM7" s="9">
         <v>779.19600000000003</v>
       </c>
       <c r="AN7" s="9">
         <v>2604.1852199999998</v>
       </c>
       <c r="AO7" s="9">
         <v>1978.8087499999999</v>
       </c>
       <c r="AP7" s="9">
         <v>2970.9404599999998</v>
       </c>
       <c r="AQ7" s="9">
-        <v>447.69388000000004</v>
+        <v>573.22388000000001</v>
       </c>
       <c r="AR7" s="9">
-        <v>1691.3549800000001</v>
+        <v>2848.4489799999997</v>
       </c>
       <c r="AS7" s="9">
-        <v>1736.19145</v>
+        <v>1736.4894800000002</v>
       </c>
       <c r="AT7" s="9">
-        <v>3680.3433299999997</v>
+        <v>3680.8107499999996</v>
       </c>
       <c r="AU7" s="9">
-        <v>117.59308</v>
+        <v>156.06808000000001</v>
       </c>
       <c r="AV7" s="9">
-        <v>278.67379999999997</v>
+        <v>359.37774000000002</v>
       </c>
       <c r="AW7" s="9">
-        <v>968.70877999999993</v>
+        <v>1005.3509300000001</v>
       </c>
       <c r="AX7" s="9">
-        <v>1973.5717000000002</v>
+        <v>2040.5278000000001</v>
       </c>
       <c r="AY7" s="9">
-        <v>171.88059999999999</v>
+        <v>172.72159999999997</v>
       </c>
       <c r="AZ7" s="9">
-        <v>1404.9657399999999</v>
+        <v>1406.1751300000001</v>
       </c>
       <c r="BA7" s="9">
-        <v>665.40129999999999</v>
+        <v>748.14425999999992</v>
       </c>
       <c r="BB7" s="9">
-        <v>1178.74108</v>
+        <v>1330.6458299999999</v>
       </c>
     </row>
     <row r="8" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="13">
         <v>0</v>
       </c>
       <c r="D8" s="13">
         <v>0</v>
       </c>
       <c r="E8" s="13">
         <v>12.48</v>
       </c>
       <c r="F8" s="13">
         <v>15.143000000000001</v>
       </c>
       <c r="G8" s="13">
         <v>0</v>
       </c>
       <c r="H8" s="13">
@@ -1632,66 +1621,66 @@
       <c r="AK8" s="16">
         <v>24.875</v>
       </c>
       <c r="AL8" s="16">
         <v>12.35798</v>
       </c>
       <c r="AM8" s="23">
         <v>0</v>
       </c>
       <c r="AN8" s="23">
         <v>0</v>
       </c>
       <c r="AO8" s="23">
         <v>9.24</v>
       </c>
       <c r="AP8" s="23">
         <v>10.938000000000001</v>
       </c>
       <c r="AQ8" s="23">
         <v>0</v>
       </c>
       <c r="AR8" s="23">
         <v>0</v>
       </c>
       <c r="AS8" s="23">
-        <v>4.1500000000000004</v>
+        <v>4.45</v>
       </c>
       <c r="AT8" s="23">
-        <v>13.134069999999999</v>
+        <v>13.62407</v>
       </c>
       <c r="AU8" s="23">
         <v>0</v>
       </c>
       <c r="AV8" s="23">
         <v>0</v>
       </c>
       <c r="AW8" s="23">
-        <v>1.7</v>
+        <v>3.05</v>
       </c>
       <c r="AX8" s="23">
-        <v>1.4650000000000001</v>
+        <v>11.90907</v>
       </c>
       <c r="AY8" s="23">
         <v>0</v>
       </c>
       <c r="AZ8" s="23">
         <v>0</v>
       </c>
       <c r="BA8" s="23">
         <v>0</v>
       </c>
       <c r="BB8" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="13">
         <v>0</v>
       </c>
       <c r="D9" s="13">
@@ -1796,54 +1785,54 @@
       <c r="AK9" s="16">
         <v>27.582000000000001</v>
       </c>
       <c r="AL9" s="16">
         <v>127.047</v>
       </c>
       <c r="AM9" s="23">
         <v>0</v>
       </c>
       <c r="AN9" s="23">
         <v>0</v>
       </c>
       <c r="AO9" s="23">
         <v>60.606000000000002</v>
       </c>
       <c r="AP9" s="23">
         <v>170.75200000000001</v>
       </c>
       <c r="AQ9" s="23">
         <v>0</v>
       </c>
       <c r="AR9" s="23">
         <v>0</v>
       </c>
       <c r="AS9" s="23">
-        <v>87.044970000000006</v>
+        <v>87.043000000000006</v>
       </c>
       <c r="AT9" s="23">
-        <v>514.41557999999998</v>
+        <v>514.39300000000003</v>
       </c>
       <c r="AU9" s="23">
         <v>0</v>
       </c>
       <c r="AV9" s="23">
         <v>0</v>
       </c>
       <c r="AW9" s="23">
         <v>87.043000000000006</v>
       </c>
       <c r="AX9" s="23">
         <v>514.39300000000003</v>
       </c>
       <c r="AY9" s="23">
         <v>0</v>
       </c>
       <c r="AZ9" s="23">
         <v>0</v>
       </c>
       <c r="BA9" s="23">
         <v>0</v>
       </c>
       <c r="BB9" s="23">
         <v>0</v>
       </c>
@@ -2956,54 +2945,54 @@
       <c r="AO16" s="23">
         <v>274.12067999999999</v>
       </c>
       <c r="AP16" s="23">
         <v>573.31218000000001</v>
       </c>
       <c r="AQ16" s="23">
         <v>0</v>
       </c>
       <c r="AR16" s="23">
         <v>0</v>
       </c>
       <c r="AS16" s="23">
         <v>335.81027999999998</v>
       </c>
       <c r="AT16" s="23">
         <v>879.96538999999996</v>
       </c>
       <c r="AU16" s="23">
         <v>0</v>
       </c>
       <c r="AV16" s="23">
         <v>0</v>
       </c>
       <c r="AW16" s="23">
-        <v>94.621979999999994</v>
+        <v>118.62433</v>
       </c>
       <c r="AX16" s="23">
-        <v>251.83261999999999</v>
+        <v>266.67205999999999</v>
       </c>
       <c r="AY16" s="23">
         <v>0</v>
       </c>
       <c r="AZ16" s="23">
         <v>0</v>
       </c>
       <c r="BA16" s="23">
         <v>59.697749999999999</v>
       </c>
       <c r="BB16" s="23">
         <v>197.22854000000001</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="13">
         <v>3</v>
       </c>
       <c r="D17" s="13">
@@ -3594,54 +3583,54 @@
       <c r="AI20" s="16">
         <v>0</v>
       </c>
       <c r="AJ20" s="16">
         <v>0</v>
       </c>
       <c r="AK20" s="16">
         <v>6</v>
       </c>
       <c r="AL20" s="16">
         <v>7.65</v>
       </c>
       <c r="AM20" s="23">
         <v>0</v>
       </c>
       <c r="AN20" s="23">
         <v>0</v>
       </c>
       <c r="AO20" s="23">
         <v>6</v>
       </c>
       <c r="AP20" s="23">
         <v>17</v>
       </c>
       <c r="AQ20" s="23">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
       <c r="AR20" s="23">
-        <v>26.3</v>
+        <v>42.3</v>
       </c>
       <c r="AS20" s="23">
         <v>0</v>
       </c>
       <c r="AT20" s="23">
         <v>0</v>
       </c>
       <c r="AU20" s="23">
         <v>0</v>
       </c>
       <c r="AV20" s="23">
         <v>0</v>
       </c>
       <c r="AW20" s="23">
         <v>0</v>
       </c>
       <c r="AX20" s="23">
         <v>0</v>
       </c>
       <c r="AY20" s="23">
         <v>0</v>
       </c>
       <c r="AZ20" s="23">
         <v>0</v>
       </c>
@@ -3922,84 +3911,84 @@
       <c r="AI22" s="16">
         <v>981.87400000000002</v>
       </c>
       <c r="AJ22" s="16">
         <v>1556.8478299999999</v>
       </c>
       <c r="AK22" s="16">
         <v>2503.63445</v>
       </c>
       <c r="AL22" s="16">
         <v>1753.4241300000001</v>
       </c>
       <c r="AM22" s="23">
         <v>688.947</v>
       </c>
       <c r="AN22" s="23">
         <v>2494.6582400000002</v>
       </c>
       <c r="AO22" s="23">
         <v>1444.7147199999999</v>
       </c>
       <c r="AP22" s="23">
         <v>1817.1703</v>
       </c>
       <c r="AQ22" s="23">
-        <v>275.35394000000002</v>
+        <v>400.68394000000001</v>
       </c>
       <c r="AR22" s="23">
-        <v>604.53823999999997</v>
+        <v>1745.6322399999999</v>
       </c>
       <c r="AS22" s="23">
         <v>1118.97425</v>
       </c>
       <c r="AT22" s="23">
         <v>1799.0291199999999</v>
       </c>
       <c r="AU22" s="23">
-        <v>103.99308000000001</v>
+        <v>128.41808</v>
       </c>
       <c r="AV22" s="23">
-        <v>267.30183</v>
+        <v>316.89222999999998</v>
       </c>
       <c r="AW22" s="23">
-        <v>702.18499999999995</v>
+        <v>712.79200000000003</v>
       </c>
       <c r="AX22" s="23">
-        <v>1057.9250300000001</v>
+        <v>1086.00198</v>
       </c>
       <c r="AY22" s="23">
         <v>160.81559999999999</v>
       </c>
       <c r="AZ22" s="23">
         <v>1321.9275299999999</v>
       </c>
       <c r="BA22" s="23">
-        <v>600.89148</v>
+        <v>682.89148</v>
       </c>
       <c r="BB22" s="23">
-        <v>934.69957999999997</v>
+        <v>1075.4143899999999</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="13">
         <v>29.83</v>
       </c>
       <c r="D23" s="13">
         <v>12.04537</v>
       </c>
       <c r="E23" s="13">
         <v>3.6669999999999998</v>
       </c>
       <c r="F23" s="13">
         <v>15.21942</v>
       </c>
       <c r="G23" s="13">
         <v>108.69</v>
       </c>
       <c r="H23" s="13">
@@ -4098,72 +4087,72 @@
       <c r="AM23" s="23">
         <v>78.869</v>
       </c>
       <c r="AN23" s="23">
         <v>86.511979999999994</v>
       </c>
       <c r="AO23" s="23">
         <v>3.4311799999999999</v>
       </c>
       <c r="AP23" s="23">
         <v>39.914459999999998</v>
       </c>
       <c r="AQ23" s="23">
         <v>27.004999999999999</v>
       </c>
       <c r="AR23" s="23">
         <v>26.837260000000001</v>
       </c>
       <c r="AS23" s="23">
         <v>2.4073199999999999</v>
       </c>
       <c r="AT23" s="23">
         <v>34.19753</v>
       </c>
       <c r="AU23" s="23">
-        <v>4.0999999999999996</v>
+        <v>8.9</v>
       </c>
       <c r="AV23" s="23">
-        <v>4.3429700000000002</v>
+        <v>8.9759499999999992</v>
       </c>
       <c r="AW23" s="23">
-        <v>1.40072</v>
+        <v>1.5307200000000001</v>
       </c>
       <c r="AX23" s="23">
-        <v>20.797080000000001</v>
+        <v>23.317430000000002</v>
       </c>
       <c r="AY23" s="23">
-        <v>3.633</v>
+        <v>4.4740000000000002</v>
       </c>
       <c r="AZ23" s="23">
-        <v>4.8382100000000001</v>
+        <v>6.0476000000000001</v>
       </c>
       <c r="BA23" s="23">
-        <v>1.4392</v>
+        <v>1.4619599999999999</v>
       </c>
       <c r="BB23" s="23">
-        <v>3.8842599999999998</v>
+        <v>4.43553</v>
       </c>
     </row>
     <row r="24" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="13">
         <v>0</v>
       </c>
       <c r="D24" s="13">
         <v>0</v>
       </c>
       <c r="E24" s="13">
         <v>15.057399999999999</v>
       </c>
       <c r="F24" s="13">
         <v>67.120580000000004</v>
       </c>
       <c r="G24" s="13">
         <v>0</v>
       </c>
       <c r="H24" s="13">
@@ -4268,66 +4257,66 @@
       <c r="AO24" s="23">
         <v>12.34718</v>
       </c>
       <c r="AP24" s="23">
         <v>102.47237</v>
       </c>
       <c r="AQ24" s="23">
         <v>0</v>
       </c>
       <c r="AR24" s="23">
         <v>0</v>
       </c>
       <c r="AS24" s="23">
         <v>12.031879999999999</v>
       </c>
       <c r="AT24" s="23">
         <v>120.91963</v>
       </c>
       <c r="AU24" s="23">
         <v>0</v>
       </c>
       <c r="AV24" s="23">
         <v>0</v>
       </c>
       <c r="AW24" s="23">
-        <v>3.2230799999999999</v>
+        <v>3.7758799999999999</v>
       </c>
       <c r="AX24" s="23">
-        <v>40.520290000000003</v>
+        <v>51.595579999999998</v>
       </c>
       <c r="AY24" s="23">
         <v>0</v>
       </c>
       <c r="AZ24" s="23">
         <v>0</v>
       </c>
       <c r="BA24" s="23">
-        <v>3.3128700000000002</v>
+        <v>4.0330700000000004</v>
       </c>
       <c r="BB24" s="23">
-        <v>42.8508</v>
+        <v>53.489469999999997</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="13">
         <v>0</v>
       </c>
       <c r="D25" s="13">
         <v>0</v>
       </c>
       <c r="E25" s="13">
         <v>390.33819999999997</v>
       </c>
       <c r="F25" s="13">
         <v>1440.19688</v>
       </c>
       <c r="G25" s="13">
         <v>0</v>
       </c>
       <c r="H25" s="13">
@@ -5410,54 +5399,54 @@
       <c r="AM31" s="23">
         <v>11.38</v>
       </c>
       <c r="AN31" s="23">
         <v>23.015000000000001</v>
       </c>
       <c r="AO31" s="23">
         <v>0</v>
       </c>
       <c r="AP31" s="23">
         <v>0</v>
       </c>
       <c r="AQ31" s="23">
         <v>23.25</v>
       </c>
       <c r="AR31" s="23">
         <v>51.059579999999997</v>
       </c>
       <c r="AS31" s="23">
         <v>0</v>
       </c>
       <c r="AT31" s="23">
         <v>0</v>
       </c>
       <c r="AU31" s="23">
-        <v>9.5</v>
+        <v>18.75</v>
       </c>
       <c r="AV31" s="23">
-        <v>7.0289999999999999</v>
+        <v>33.50956</v>
       </c>
       <c r="AW31" s="23">
         <v>0</v>
       </c>
       <c r="AX31" s="23">
         <v>0</v>
       </c>
       <c r="AY31" s="23">
         <v>0</v>
       </c>
       <c r="AZ31" s="23">
         <v>0</v>
       </c>
       <c r="BA31" s="23">
         <v>0</v>
       </c>
       <c r="BB31" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="12" t="s">
@@ -6296,101 +6285,101 @@
       <c r="AF37" s="15"/>
       <c r="AG37" s="15"/>
       <c r="AH37" s="15"/>
       <c r="AI37" s="15"/>
       <c r="AJ37" s="15"/>
       <c r="AK37" s="15"/>
       <c r="AL37" s="15"/>
       <c r="AM37" s="12"/>
       <c r="AN37" s="12"/>
       <c r="AO37" s="12"/>
       <c r="AP37" s="12"/>
       <c r="AQ37" s="12"/>
       <c r="AR37" s="12"/>
       <c r="AS37" s="12"/>
       <c r="AT37" s="12"/>
       <c r="AU37" s="12"/>
       <c r="AV37" s="12"/>
       <c r="AW37" s="12"/>
       <c r="AX37" s="12"/>
       <c r="AY37" s="12"/>
       <c r="AZ37" s="12"/>
       <c r="BA37" s="12"/>
       <c r="BB37" s="12"/>
     </row>
     <row r="38" spans="1:54" ht="30.75" customHeight="1">
-      <c r="A38" s="31" t="s">
+      <c r="A38" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="31"/>
+      <c r="B38" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="A38:B38"/>
-[...6 lines deleted...]
-    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="A1:AL1"/>
     <mergeCell ref="A2:AL2"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="E5:F5"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="S4:V4"/>
     <mergeCell ref="O4:R4"/>
-    <mergeCell ref="AA4:AD4"/>
-[...17 lines deleted...]
-    <mergeCell ref="AO5:AP5"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Shygys Kazakhstan</vt:lpstr>