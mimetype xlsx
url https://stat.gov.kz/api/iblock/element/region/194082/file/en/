--- v5 (2026-08-26)
+++ v6 (2026-09-15)
@@ -1,61 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="248"/>
   </bookViews>
   <sheets>
-    <sheet name="Shygys Kazakhstan" sheetId="16" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="17" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="18" r:id="rId2"/>
+    <sheet name="Shygys Kazakhstan" sheetId="16" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="112">
   <si>
     <t>0101</t>
   </si>
   <si>
     <t>0102</t>
   </si>
   <si>
     <t>0103</t>
   </si>
   <si>
     <t>0104</t>
   </si>
   <si>
     <t>0105</t>
   </si>
   <si>
     <t>0106</t>
   </si>
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
@@ -220,64 +224,212 @@
   <si>
     <t>Animal hair, fine or coarse, not carded or combed</t>
   </si>
   <si>
     <t>Waste of wool or fine or coarse animal hair, including spinning waste, but excluding garnetted stock</t>
   </si>
   <si>
     <t>Wool and fine or coarse animal hair, carded or combed (including combed wool in cuts)</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Export and import of livestock products</t>
   </si>
   <si>
-    <t>January-June 2025</t>
-[...2 lines deleted...]
-    <t>January-June 2026*</t>
+    <t>January-July 2025</t>
+  </si>
+  <si>
+    <t>January-July 2026*</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Foreign currency trade turnover</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>thousand US dollars, tons, additional units of measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Methodology for maintaining statistics of mutual trade in goods of the member states of the Eurasian Economic Union Approved By the decision of the Board of the Eurasian Economic Commission dated December 25, 2018 210</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>The primary sources of information are data from the 1-ТS "Report on Mutual Trade in Goods with the Member States of the EAEU " statistical report</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/dynamic-tables/1450/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 7232 25 06 35  </t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>L.Uskabaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>©  Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Division of Trade Statistics </t>
+  </si>
+  <si>
+    <t>Uskabaeva Laura</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25796/</t>
+  </si>
+  <si>
+    <t>Foreign currency trade turnover - Export, import</t>
+  </si>
+  <si>
+    <t>The indicator has been compiled since 2015.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25840/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
@@ -290,323 +442,459 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="49"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...29 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="11">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
+    <cellStyle name="Обычный 11 20" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 3" xfId="6"/>
+    <cellStyle name="Обычный 2 8" xfId="7"/>
+    <cellStyle name="Обычный 3" xfId="8"/>
+    <cellStyle name="Обычный 4" xfId="9"/>
+    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="10"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -632,51 +920,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -805,413 +1093,676 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25796/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Uskabaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25840/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="84" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B2" s="26">
+        <v>312101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B3" s="26" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="B4" s="27" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B5" s="26" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B6" s="26" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="24" customHeight="1">
+      <c r="A7" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="B7" s="26" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="28" t="s">
+        <v>78</v>
+      </c>
+      <c r="B8" s="29" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="28" t="s">
+        <v>80</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="B10" s="29" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="B11" s="26"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="28" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" s="41" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="18.75" customHeight="1">
+      <c r="A13" s="28" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="19.5" customHeight="1">
+      <c r="A14" s="31" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" s="32" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="28" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="42" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="28" t="s">
+        <v>90</v>
+      </c>
+      <c r="B16" s="33">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="28" t="s">
+        <v>91</v>
+      </c>
+      <c r="B17" s="33">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="28" t="s">
+        <v>92</v>
+      </c>
+      <c r="B18" s="40" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="28" t="s">
+        <v>93</v>
+      </c>
+      <c r="B19" s="40" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="28" t="s">
+        <v>94</v>
+      </c>
+      <c r="B20" s="34" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="28" t="s">
+        <v>96</v>
+      </c>
+      <c r="B21" s="35" t="s">
+        <v>97</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="99" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="36" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="36" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="36" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="36" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="36" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="37"/>
+    </row>
+    <row r="12" spans="2:2" ht="27" customHeight="1">
+      <c r="B12" s="38" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="37"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="37"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="17"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="17"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="17"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="39" t="s">
+        <v>104</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB38"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="AL7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AY4" sqref="AY4:BB4"/>
+      <selection pane="bottomRight" activeCell="AU4" sqref="AU4:AX4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="14.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="14.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="10" style="1" customWidth="1"/>
     <col min="22" max="22" width="14.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="10" style="1" customWidth="1"/>
     <col min="24" max="24" width="14.42578125" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="1" customWidth="1"/>
     <col min="26" max="26" width="14.5703125" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="14.5703125" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.140625" style="1" customWidth="1"/>
     <col min="30" max="30" width="14.5703125" style="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" style="1" customWidth="1"/>
     <col min="32" max="32" width="14.5703125" style="1" customWidth="1"/>
     <col min="33" max="33" width="10.140625" style="1" customWidth="1"/>
     <col min="34" max="34" width="14.5703125" style="1" customWidth="1"/>
     <col min="35" max="35" width="10.140625" style="1" customWidth="1"/>
     <col min="36" max="36" width="14.5703125" style="1" customWidth="1"/>
     <col min="37" max="37" width="10.140625" style="1" customWidth="1"/>
     <col min="38" max="38" width="14.5703125" style="1" customWidth="1"/>
     <col min="39" max="54" width="12.140625" style="1" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="29.25" customHeight="1">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="47" t="s">
         <v>67</v>
       </c>
-      <c r="B1" s="30"/>
-[...35 lines deleted...]
-      <c r="AL1" s="30"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
+      <c r="Z1" s="47"/>
+      <c r="AA1" s="47"/>
+      <c r="AB1" s="47"/>
+      <c r="AC1" s="47"/>
+      <c r="AD1" s="47"/>
+      <c r="AE1" s="47"/>
+      <c r="AF1" s="47"/>
+      <c r="AG1" s="47"/>
+      <c r="AH1" s="47"/>
+      <c r="AI1" s="47"/>
+      <c r="AJ1" s="47"/>
+      <c r="AK1" s="47"/>
+      <c r="AL1" s="47"/>
     </row>
     <row r="2" spans="1:54" ht="29.25" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="47" t="s">
         <v>63</v>
       </c>
-      <c r="B2" s="30"/>
-[...35 lines deleted...]
-      <c r="AL2" s="30"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="47"/>
+      <c r="AG2" s="47"/>
+      <c r="AH2" s="47"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="47"/>
+      <c r="AL2" s="47"/>
     </row>
     <row r="3" spans="1:54" ht="12.75">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
     </row>
     <row r="4" spans="1:54" s="4" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A4" s="27" t="s">
+      <c r="A4" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="34" t="s">
+      <c r="B4" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="26">
+      <c r="C4" s="46">
         <v>2015</v>
       </c>
-      <c r="D4" s="26"/>
-[...2 lines deleted...]
-      <c r="G4" s="26">
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46">
         <v>2016</v>
       </c>
-      <c r="H4" s="26"/>
-[...2 lines deleted...]
-      <c r="K4" s="26">
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46">
         <v>2017</v>
       </c>
-      <c r="L4" s="26"/>
-[...2 lines deleted...]
-      <c r="O4" s="26">
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="46"/>
+      <c r="O4" s="46">
         <v>2018</v>
       </c>
-      <c r="P4" s="26"/>
-[...2 lines deleted...]
-      <c r="S4" s="26">
+      <c r="P4" s="46"/>
+      <c r="Q4" s="46"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="46">
         <v>2019</v>
       </c>
-      <c r="T4" s="26"/>
-[...2 lines deleted...]
-      <c r="W4" s="26">
+      <c r="T4" s="46"/>
+      <c r="U4" s="46"/>
+      <c r="V4" s="46"/>
+      <c r="W4" s="46">
         <v>2020</v>
       </c>
-      <c r="X4" s="26"/>
-[...2 lines deleted...]
-      <c r="AA4" s="26">
+      <c r="X4" s="46"/>
+      <c r="Y4" s="46"/>
+      <c r="Z4" s="46"/>
+      <c r="AA4" s="46">
         <v>2021</v>
       </c>
-      <c r="AB4" s="26"/>
-[...2 lines deleted...]
-      <c r="AE4" s="31">
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="43">
         <v>2022</v>
       </c>
-      <c r="AF4" s="32"/>
-[...2 lines deleted...]
-      <c r="AI4" s="31">
+      <c r="AF4" s="44"/>
+      <c r="AG4" s="44"/>
+      <c r="AH4" s="45"/>
+      <c r="AI4" s="43">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="32"/>
-[...2 lines deleted...]
-      <c r="AM4" s="31">
+      <c r="AJ4" s="44"/>
+      <c r="AK4" s="44"/>
+      <c r="AL4" s="45"/>
+      <c r="AM4" s="43">
         <v>2024</v>
       </c>
-      <c r="AN4" s="32"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="31">
+      <c r="AN4" s="44"/>
+      <c r="AO4" s="44"/>
+      <c r="AP4" s="45"/>
+      <c r="AQ4" s="43">
         <v>2025</v>
       </c>
-      <c r="AR4" s="32"/>
-[...2 lines deleted...]
-      <c r="AU4" s="31" t="s">
+      <c r="AR4" s="44"/>
+      <c r="AS4" s="44"/>
+      <c r="AT4" s="45"/>
+      <c r="AU4" s="43" t="s">
         <v>68</v>
       </c>
-      <c r="AV4" s="32"/>
-[...2 lines deleted...]
-      <c r="AY4" s="31" t="s">
+      <c r="AV4" s="44"/>
+      <c r="AW4" s="44"/>
+      <c r="AX4" s="45"/>
+      <c r="AY4" s="43" t="s">
         <v>69</v>
       </c>
-      <c r="AZ4" s="32"/>
-[...1 lines deleted...]
-      <c r="BB4" s="33"/>
+      <c r="AZ4" s="44"/>
+      <c r="BA4" s="44"/>
+      <c r="BB4" s="45"/>
     </row>
     <row r="5" spans="1:54" s="5" customFormat="1">
-      <c r="A5" s="28"/>
-[...1 lines deleted...]
-      <c r="C5" s="26" t="s">
+      <c r="A5" s="51"/>
+      <c r="B5" s="48"/>
+      <c r="C5" s="46" t="s">
         <v>64</v>
       </c>
-      <c r="D5" s="26"/>
-      <c r="E5" s="26" t="s">
+      <c r="D5" s="46"/>
+      <c r="E5" s="46" t="s">
         <v>65</v>
       </c>
-      <c r="F5" s="26"/>
-      <c r="G5" s="26" t="s">
+      <c r="F5" s="46"/>
+      <c r="G5" s="46" t="s">
         <v>64</v>
       </c>
-      <c r="H5" s="26"/>
-      <c r="I5" s="26" t="s">
+      <c r="H5" s="46"/>
+      <c r="I5" s="46" t="s">
         <v>65</v>
       </c>
-      <c r="J5" s="26"/>
-      <c r="K5" s="26" t="s">
+      <c r="J5" s="46"/>
+      <c r="K5" s="46" t="s">
         <v>64</v>
       </c>
-      <c r="L5" s="26"/>
-      <c r="M5" s="26" t="s">
+      <c r="L5" s="46"/>
+      <c r="M5" s="46" t="s">
         <v>65</v>
       </c>
-      <c r="N5" s="26"/>
-      <c r="O5" s="26" t="s">
+      <c r="N5" s="46"/>
+      <c r="O5" s="46" t="s">
         <v>64</v>
       </c>
-      <c r="P5" s="26"/>
-      <c r="Q5" s="26" t="s">
+      <c r="P5" s="46"/>
+      <c r="Q5" s="46" t="s">
         <v>65</v>
       </c>
-      <c r="R5" s="26"/>
-      <c r="S5" s="26" t="s">
+      <c r="R5" s="46"/>
+      <c r="S5" s="46" t="s">
         <v>64</v>
       </c>
-      <c r="T5" s="26"/>
-      <c r="U5" s="26" t="s">
+      <c r="T5" s="46"/>
+      <c r="U5" s="46" t="s">
         <v>65</v>
       </c>
-      <c r="V5" s="26"/>
-      <c r="W5" s="26" t="s">
+      <c r="V5" s="46"/>
+      <c r="W5" s="46" t="s">
         <v>64</v>
       </c>
-      <c r="X5" s="26"/>
-      <c r="Y5" s="26" t="s">
+      <c r="X5" s="46"/>
+      <c r="Y5" s="46" t="s">
         <v>65</v>
       </c>
-      <c r="Z5" s="26"/>
-      <c r="AA5" s="26" t="s">
+      <c r="Z5" s="46"/>
+      <c r="AA5" s="46" t="s">
         <v>64</v>
       </c>
-      <c r="AB5" s="26"/>
-      <c r="AC5" s="26" t="s">
+      <c r="AB5" s="46"/>
+      <c r="AC5" s="46" t="s">
         <v>65</v>
       </c>
-      <c r="AD5" s="26"/>
-      <c r="AE5" s="26" t="s">
+      <c r="AD5" s="46"/>
+      <c r="AE5" s="46" t="s">
         <v>64</v>
       </c>
-      <c r="AF5" s="26"/>
-      <c r="AG5" s="26" t="s">
+      <c r="AF5" s="46"/>
+      <c r="AG5" s="46" t="s">
         <v>65</v>
       </c>
-      <c r="AH5" s="26"/>
-      <c r="AI5" s="26" t="s">
+      <c r="AH5" s="46"/>
+      <c r="AI5" s="46" t="s">
         <v>64</v>
       </c>
-      <c r="AJ5" s="26"/>
-      <c r="AK5" s="26" t="s">
+      <c r="AJ5" s="46"/>
+      <c r="AK5" s="46" t="s">
         <v>65</v>
       </c>
-      <c r="AL5" s="26"/>
-      <c r="AM5" s="26" t="s">
+      <c r="AL5" s="46"/>
+      <c r="AM5" s="46" t="s">
         <v>64</v>
       </c>
-      <c r="AN5" s="26"/>
-      <c r="AO5" s="26" t="s">
+      <c r="AN5" s="46"/>
+      <c r="AO5" s="46" t="s">
         <v>65</v>
       </c>
-      <c r="AP5" s="26"/>
-      <c r="AQ5" s="26" t="s">
+      <c r="AP5" s="46"/>
+      <c r="AQ5" s="46" t="s">
         <v>64</v>
       </c>
-      <c r="AR5" s="26"/>
-      <c r="AS5" s="26" t="s">
+      <c r="AR5" s="46"/>
+      <c r="AS5" s="46" t="s">
         <v>65</v>
       </c>
-      <c r="AT5" s="26"/>
-      <c r="AU5" s="26" t="s">
+      <c r="AT5" s="46"/>
+      <c r="AU5" s="46" t="s">
         <v>64</v>
       </c>
-      <c r="AV5" s="26"/>
-      <c r="AW5" s="26" t="s">
+      <c r="AV5" s="46"/>
+      <c r="AW5" s="46" t="s">
         <v>65</v>
       </c>
-      <c r="AX5" s="26"/>
-      <c r="AY5" s="26" t="s">
+      <c r="AX5" s="46"/>
+      <c r="AY5" s="46" t="s">
         <v>64</v>
       </c>
-      <c r="AZ5" s="26"/>
-      <c r="BA5" s="26" t="s">
+      <c r="AZ5" s="46"/>
+      <c r="BA5" s="46" t="s">
         <v>65</v>
       </c>
-      <c r="BB5" s="26"/>
+      <c r="BB5" s="46"/>
     </row>
     <row r="6" spans="1:54" s="4" customFormat="1" ht="56.25" customHeight="1">
-      <c r="A6" s="29"/>
-      <c r="B6" s="34"/>
+      <c r="A6" s="52"/>
+      <c r="B6" s="48"/>
       <c r="C6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="6" t="s">
@@ -1463,72 +2014,72 @@
       <c r="AM7" s="9">
         <v>779.19600000000003</v>
       </c>
       <c r="AN7" s="9">
         <v>2604.1852199999998</v>
       </c>
       <c r="AO7" s="9">
         <v>1978.8087499999999</v>
       </c>
       <c r="AP7" s="9">
         <v>2970.9404599999998</v>
       </c>
       <c r="AQ7" s="9">
         <v>573.22388000000001</v>
       </c>
       <c r="AR7" s="9">
         <v>2848.4489799999997</v>
       </c>
       <c r="AS7" s="9">
         <v>1736.4894800000002</v>
       </c>
       <c r="AT7" s="9">
         <v>3680.8107499999996</v>
       </c>
       <c r="AU7" s="9">
-        <v>156.06808000000001</v>
+        <v>204.64879999999999</v>
       </c>
       <c r="AV7" s="9">
-        <v>359.37774000000002</v>
+        <v>516.99984999999992</v>
       </c>
       <c r="AW7" s="9">
-        <v>1005.3509300000001</v>
+        <v>1076.45099</v>
       </c>
       <c r="AX7" s="9">
-        <v>2040.5278000000001</v>
+        <v>2225.0548300000005</v>
       </c>
       <c r="AY7" s="9">
-        <v>172.72159999999997</v>
+        <v>176.51959999999997</v>
       </c>
       <c r="AZ7" s="9">
-        <v>1406.1751300000001</v>
+        <v>1411.6322700000001</v>
       </c>
       <c r="BA7" s="9">
-        <v>748.14425999999992</v>
+        <v>765.61717999999996</v>
       </c>
       <c r="BB7" s="9">
-        <v>1330.6458299999999</v>
+        <v>1386.8050800000003</v>
       </c>
     </row>
     <row r="8" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="13">
         <v>0</v>
       </c>
       <c r="D8" s="13">
         <v>0</v>
       </c>
       <c r="E8" s="13">
         <v>12.48</v>
       </c>
       <c r="F8" s="13">
         <v>15.143000000000001</v>
       </c>
       <c r="G8" s="13">
         <v>0</v>
       </c>
       <c r="H8" s="13">
@@ -1633,54 +2184,54 @@
       <c r="AO8" s="23">
         <v>9.24</v>
       </c>
       <c r="AP8" s="23">
         <v>10.938000000000001</v>
       </c>
       <c r="AQ8" s="23">
         <v>0</v>
       </c>
       <c r="AR8" s="23">
         <v>0</v>
       </c>
       <c r="AS8" s="23">
         <v>4.45</v>
       </c>
       <c r="AT8" s="23">
         <v>13.62407</v>
       </c>
       <c r="AU8" s="23">
         <v>0</v>
       </c>
       <c r="AV8" s="23">
         <v>0</v>
       </c>
       <c r="AW8" s="23">
-        <v>3.05</v>
+        <v>3.75</v>
       </c>
       <c r="AX8" s="23">
-        <v>11.90907</v>
+        <v>12.644069999999999</v>
       </c>
       <c r="AY8" s="23">
         <v>0</v>
       </c>
       <c r="AZ8" s="23">
         <v>0</v>
       </c>
       <c r="BA8" s="23">
         <v>0</v>
       </c>
       <c r="BB8" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="13">
         <v>0</v>
       </c>
       <c r="D9" s="13">
@@ -2945,54 +3496,54 @@
       <c r="AO16" s="23">
         <v>274.12067999999999</v>
       </c>
       <c r="AP16" s="23">
         <v>573.31218000000001</v>
       </c>
       <c r="AQ16" s="23">
         <v>0</v>
       </c>
       <c r="AR16" s="23">
         <v>0</v>
       </c>
       <c r="AS16" s="23">
         <v>335.81027999999998</v>
       </c>
       <c r="AT16" s="23">
         <v>879.96538999999996</v>
       </c>
       <c r="AU16" s="23">
         <v>0</v>
       </c>
       <c r="AV16" s="23">
         <v>0</v>
       </c>
       <c r="AW16" s="23">
-        <v>118.62433</v>
+        <v>151.42953</v>
       </c>
       <c r="AX16" s="23">
-        <v>266.67205999999999</v>
+        <v>367.44540000000001</v>
       </c>
       <c r="AY16" s="23">
         <v>0</v>
       </c>
       <c r="AZ16" s="23">
         <v>0</v>
       </c>
       <c r="BA16" s="23">
         <v>59.697749999999999</v>
       </c>
       <c r="BB16" s="23">
         <v>197.22854000000001</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="13">
         <v>3</v>
       </c>
       <c r="D17" s="13">
@@ -3595,54 +4146,54 @@
       <c r="AM20" s="23">
         <v>0</v>
       </c>
       <c r="AN20" s="23">
         <v>0</v>
       </c>
       <c r="AO20" s="23">
         <v>6</v>
       </c>
       <c r="AP20" s="23">
         <v>17</v>
       </c>
       <c r="AQ20" s="23">
         <v>0.7</v>
       </c>
       <c r="AR20" s="23">
         <v>42.3</v>
       </c>
       <c r="AS20" s="23">
         <v>0</v>
       </c>
       <c r="AT20" s="23">
         <v>0</v>
       </c>
       <c r="AU20" s="23">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="AV20" s="23">
-        <v>0</v>
+        <v>26.3</v>
       </c>
       <c r="AW20" s="23">
         <v>0</v>
       </c>
       <c r="AX20" s="23">
         <v>0</v>
       </c>
       <c r="AY20" s="23">
         <v>0</v>
       </c>
       <c r="AZ20" s="23">
         <v>0</v>
       </c>
       <c r="BA20" s="23">
         <v>0</v>
       </c>
       <c r="BB20" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="12" t="s">
@@ -3759,54 +4310,54 @@
       <c r="AM21" s="23">
         <v>0</v>
       </c>
       <c r="AN21" s="23">
         <v>0</v>
       </c>
       <c r="AO21" s="23">
         <v>0.33</v>
       </c>
       <c r="AP21" s="23">
         <v>0.40523999999999999</v>
       </c>
       <c r="AQ21" s="23">
         <v>121.58494</v>
       </c>
       <c r="AR21" s="23">
         <v>982.61990000000003</v>
       </c>
       <c r="AS21" s="23">
         <v>0</v>
       </c>
       <c r="AT21" s="23">
         <v>0</v>
       </c>
       <c r="AU21" s="23">
-        <v>0</v>
+        <v>6.8667199999999999</v>
       </c>
       <c r="AV21" s="23">
-        <v>0</v>
+        <v>60.10378</v>
       </c>
       <c r="AW21" s="23">
         <v>0</v>
       </c>
       <c r="AX21" s="23">
         <v>0</v>
       </c>
       <c r="AY21" s="23">
         <v>7.4320000000000004</v>
       </c>
       <c r="AZ21" s="23">
         <v>78.2</v>
       </c>
       <c r="BA21" s="23">
         <v>0</v>
       </c>
       <c r="BB21" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="12" t="s">
@@ -3923,72 +4474,72 @@
       <c r="AM22" s="23">
         <v>688.947</v>
       </c>
       <c r="AN22" s="23">
         <v>2494.6582400000002</v>
       </c>
       <c r="AO22" s="23">
         <v>1444.7147199999999</v>
       </c>
       <c r="AP22" s="23">
         <v>1817.1703</v>
       </c>
       <c r="AQ22" s="23">
         <v>400.68394000000001</v>
       </c>
       <c r="AR22" s="23">
         <v>1745.6322399999999</v>
       </c>
       <c r="AS22" s="23">
         <v>1118.97425</v>
       </c>
       <c r="AT22" s="23">
         <v>1799.0291199999999</v>
       </c>
       <c r="AU22" s="23">
-        <v>128.41808</v>
+        <v>162.93208000000001</v>
       </c>
       <c r="AV22" s="23">
-        <v>316.89222999999998</v>
+        <v>382.82506999999998</v>
       </c>
       <c r="AW22" s="23">
-        <v>712.79200000000003</v>
+        <v>749.89250000000004</v>
       </c>
       <c r="AX22" s="23">
-        <v>1086.00198</v>
+        <v>1160.10194</v>
       </c>
       <c r="AY22" s="23">
         <v>160.81559999999999</v>
       </c>
       <c r="AZ22" s="23">
         <v>1321.9275299999999</v>
       </c>
       <c r="BA22" s="23">
-        <v>682.89148</v>
+        <v>699.63948000000005</v>
       </c>
       <c r="BB22" s="23">
-        <v>1075.4143899999999</v>
+        <v>1120.8629900000001</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="13">
         <v>29.83</v>
       </c>
       <c r="D23" s="13">
         <v>12.04537</v>
       </c>
       <c r="E23" s="13">
         <v>3.6669999999999998</v>
       </c>
       <c r="F23" s="13">
         <v>15.21942</v>
       </c>
       <c r="G23" s="13">
         <v>108.69</v>
       </c>
       <c r="H23" s="13">
@@ -4087,72 +4638,72 @@
       <c r="AM23" s="23">
         <v>78.869</v>
       </c>
       <c r="AN23" s="23">
         <v>86.511979999999994</v>
       </c>
       <c r="AO23" s="23">
         <v>3.4311799999999999</v>
       </c>
       <c r="AP23" s="23">
         <v>39.914459999999998</v>
       </c>
       <c r="AQ23" s="23">
         <v>27.004999999999999</v>
       </c>
       <c r="AR23" s="23">
         <v>26.837260000000001</v>
       </c>
       <c r="AS23" s="23">
         <v>2.4073199999999999</v>
       </c>
       <c r="AT23" s="23">
         <v>34.19753</v>
       </c>
       <c r="AU23" s="23">
-        <v>8.9</v>
+        <v>15.6</v>
       </c>
       <c r="AV23" s="23">
-        <v>8.9759499999999992</v>
+        <v>14.26144</v>
       </c>
       <c r="AW23" s="23">
-        <v>1.5307200000000001</v>
+        <v>1.5691200000000001</v>
       </c>
       <c r="AX23" s="23">
-        <v>23.317430000000002</v>
+        <v>24.23743</v>
       </c>
       <c r="AY23" s="23">
-        <v>4.4740000000000002</v>
+        <v>8.2720000000000002</v>
       </c>
       <c r="AZ23" s="23">
-        <v>6.0476000000000001</v>
+        <v>11.50474</v>
       </c>
       <c r="BA23" s="23">
-        <v>1.4619599999999999</v>
+        <v>1.46916</v>
       </c>
       <c r="BB23" s="23">
-        <v>4.43553</v>
+        <v>4.5925599999999998</v>
       </c>
     </row>
     <row r="24" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="13">
         <v>0</v>
       </c>
       <c r="D24" s="13">
         <v>0</v>
       </c>
       <c r="E24" s="13">
         <v>15.057399999999999</v>
       </c>
       <c r="F24" s="13">
         <v>67.120580000000004</v>
       </c>
       <c r="G24" s="13">
         <v>0</v>
       </c>
       <c r="H24" s="13">
@@ -4257,66 +4808,66 @@
       <c r="AO24" s="23">
         <v>12.34718</v>
       </c>
       <c r="AP24" s="23">
         <v>102.47237</v>
       </c>
       <c r="AQ24" s="23">
         <v>0</v>
       </c>
       <c r="AR24" s="23">
         <v>0</v>
       </c>
       <c r="AS24" s="23">
         <v>12.031879999999999</v>
       </c>
       <c r="AT24" s="23">
         <v>120.91963</v>
       </c>
       <c r="AU24" s="23">
         <v>0</v>
       </c>
       <c r="AV24" s="23">
         <v>0</v>
       </c>
       <c r="AW24" s="23">
-        <v>3.7758799999999999</v>
+        <v>4.23184</v>
       </c>
       <c r="AX24" s="23">
-        <v>51.595579999999998</v>
+        <v>59.59431</v>
       </c>
       <c r="AY24" s="23">
         <v>0</v>
       </c>
       <c r="AZ24" s="23">
         <v>0</v>
       </c>
       <c r="BA24" s="23">
-        <v>4.0330700000000004</v>
+        <v>4.7197899999999997</v>
       </c>
       <c r="BB24" s="23">
-        <v>53.489469999999997</v>
+        <v>63.480989999999998</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="13">
         <v>0</v>
       </c>
       <c r="D25" s="13">
         <v>0</v>
       </c>
       <c r="E25" s="13">
         <v>390.33819999999997</v>
       </c>
       <c r="F25" s="13">
         <v>1440.19688</v>
       </c>
       <c r="G25" s="13">
         <v>0</v>
       </c>
       <c r="H25" s="13">
@@ -5581,54 +6132,54 @@
       <c r="AS32" s="23">
         <v>7.2370000000000001</v>
       </c>
       <c r="AT32" s="23">
         <v>30.082000000000001</v>
       </c>
       <c r="AU32" s="23">
         <v>0</v>
       </c>
       <c r="AV32" s="23">
         <v>0</v>
       </c>
       <c r="AW32" s="23">
         <v>3.1349999999999998</v>
       </c>
       <c r="AX32" s="23">
         <v>6.1070000000000002</v>
       </c>
       <c r="AY32" s="23">
         <v>0</v>
       </c>
       <c r="AZ32" s="23">
         <v>0</v>
       </c>
       <c r="BA32" s="23">
-        <v>0</v>
+        <v>3.1E-2</v>
       </c>
       <c r="BB32" s="23">
-        <v>0</v>
+        <v>0.56210000000000004</v>
       </c>
     </row>
     <row r="33" spans="1:54" s="17" customFormat="1" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="13">
         <v>0</v>
       </c>
       <c r="D33" s="13">
         <v>0</v>
       </c>
       <c r="E33" s="13">
         <v>0</v>
       </c>
       <c r="F33" s="13">
         <v>0</v>
       </c>
       <c r="G33" s="13">
         <v>0</v>
       </c>
       <c r="H33" s="13">
@@ -6285,119 +6836,121 @@
       <c r="AF37" s="15"/>
       <c r="AG37" s="15"/>
       <c r="AH37" s="15"/>
       <c r="AI37" s="15"/>
       <c r="AJ37" s="15"/>
       <c r="AK37" s="15"/>
       <c r="AL37" s="15"/>
       <c r="AM37" s="12"/>
       <c r="AN37" s="12"/>
       <c r="AO37" s="12"/>
       <c r="AP37" s="12"/>
       <c r="AQ37" s="12"/>
       <c r="AR37" s="12"/>
       <c r="AS37" s="12"/>
       <c r="AT37" s="12"/>
       <c r="AU37" s="12"/>
       <c r="AV37" s="12"/>
       <c r="AW37" s="12"/>
       <c r="AX37" s="12"/>
       <c r="AY37" s="12"/>
       <c r="AZ37" s="12"/>
       <c r="BA37" s="12"/>
       <c r="BB37" s="12"/>
     </row>
     <row r="38" spans="1:54" ht="30.75" customHeight="1">
-      <c r="A38" s="25" t="s">
+      <c r="A38" s="49" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="25"/>
+      <c r="B38" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="AQ4:AT4"/>
-[...19 lines deleted...]
-    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="C5:D5"/>
     <mergeCell ref="Q5:R5"/>
-    <mergeCell ref="I5:J5"/>
     <mergeCell ref="A1:AL1"/>
     <mergeCell ref="A2:AL2"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="K4:N4"/>
-    <mergeCell ref="G5:H5"/>
-[...1 lines deleted...]
-    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="AA5:AB5"/>
-    <mergeCell ref="M5:N5"/>
-[...6 lines deleted...]
-    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="S4:V4"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="I5:J5"/>
     <mergeCell ref="O4:R4"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AO5:AP5"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Shygys Kazakhstan</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>