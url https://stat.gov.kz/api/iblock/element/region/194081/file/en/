--- v0 (2026-04-14)
+++ v1 (2026-05-06)
@@ -26,103 +26,106 @@
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="756"/>
   </bookViews>
   <sheets>
     <sheet name="Shygys Kazakhstan" sheetId="17" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AI11" i="17"/>
   <c r="AE11"/>
   <c r="AA11"/>
   <c r="W11"/>
   <c r="S11"/>
   <c r="O11"/>
   <c r="K11"/>
   <c r="G11"/>
   <c r="C11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="16">
   <si>
     <t>Export and import of agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
 Total for agricultural products:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Сrop production</t>
   </si>
   <si>
     <t xml:space="preserve">
 Animal husbandry</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t xml:space="preserve">
 tons</t>
   </si>
   <si>
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
     <t xml:space="preserve">
 Name of indicator</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>* Preliminary data.</t>
   </si>
   <si>
-    <t>January 2025*</t>
+    <t>2025*</t>
   </si>
   <si>
-    <t>January 2026*</t>
+    <t>January-February 2026*</t>
+  </si>
+  <si>
+    <t>January-February 2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -671,153 +674,153 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AW13"/>
+  <dimension ref="A1:BA13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="AH7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="AL7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AT4" sqref="AT4:AW4"/>
+      <selection pane="bottomRight" activeCell="AX4" sqref="AX4:BA4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="24" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="24"/>
     <col min="24" max="29" width="9.28515625" style="24" customWidth="1"/>
     <col min="30" max="37" width="9.140625" style="24"/>
-    <col min="38" max="49" width="11.5703125" style="24" customWidth="1"/>
-    <col min="50" max="16384" width="9.140625" style="24"/>
+    <col min="38" max="53" width="11.5703125" style="24" customWidth="1"/>
+    <col min="54" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49" s="1" customFormat="1" ht="29.25" customHeight="1">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1">
       <c r="A1" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
       <c r="G1" s="34"/>
       <c r="H1" s="34"/>
       <c r="I1" s="34"/>
       <c r="J1" s="34"/>
       <c r="K1" s="34"/>
       <c r="L1" s="34"/>
       <c r="M1" s="34"/>
       <c r="N1" s="34"/>
       <c r="O1" s="34"/>
       <c r="P1" s="34"/>
       <c r="Q1" s="34"/>
       <c r="R1" s="34"/>
       <c r="S1" s="34"/>
       <c r="T1" s="34"/>
       <c r="U1" s="34"/>
       <c r="V1" s="34"/>
       <c r="W1" s="34"/>
       <c r="X1" s="34"/>
       <c r="Y1" s="34"/>
       <c r="Z1" s="34"/>
       <c r="AA1" s="34"/>
       <c r="AB1" s="34"/>
       <c r="AC1" s="34"/>
       <c r="AD1" s="34"/>
       <c r="AE1" s="34"/>
       <c r="AF1" s="34"/>
       <c r="AG1" s="34"/>
       <c r="AH1" s="34"/>
       <c r="AI1" s="34"/>
       <c r="AJ1" s="34"/>
       <c r="AK1" s="34"/>
     </row>
-    <row r="2" spans="1:49" s="1" customFormat="1" ht="29.25" customHeight="1">
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1">
       <c r="A2" s="34" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="34"/>
       <c r="J2" s="34"/>
       <c r="K2" s="34"/>
       <c r="L2" s="34"/>
       <c r="M2" s="34"/>
       <c r="N2" s="34"/>
       <c r="O2" s="34"/>
       <c r="P2" s="34"/>
       <c r="Q2" s="34"/>
       <c r="R2" s="34"/>
       <c r="S2" s="34"/>
       <c r="T2" s="34"/>
       <c r="U2" s="34"/>
       <c r="V2" s="34"/>
       <c r="W2" s="34"/>
       <c r="X2" s="34"/>
       <c r="Y2" s="34"/>
       <c r="Z2" s="34"/>
       <c r="AA2" s="34"/>
       <c r="AB2" s="34"/>
       <c r="AC2" s="34"/>
       <c r="AD2" s="34"/>
       <c r="AE2" s="34"/>
       <c r="AF2" s="34"/>
       <c r="AG2" s="34"/>
       <c r="AH2" s="34"/>
       <c r="AI2" s="34"/>
       <c r="AJ2" s="34"/>
       <c r="AK2" s="34"/>
     </row>
-    <row r="3" spans="1:49" s="1" customFormat="1" ht="12"/>
-    <row r="4" spans="1:49" s="2" customFormat="1" ht="25.5" customHeight="1">
+    <row r="3" spans="1:53" s="1" customFormat="1" ht="12"/>
+    <row r="4" spans="1:53" s="2" customFormat="1" ht="25.5" customHeight="1">
       <c r="A4" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="29">
         <v>2015</v>
       </c>
       <c r="C4" s="29"/>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29">
         <v>2016</v>
       </c>
       <c r="G4" s="29"/>
       <c r="H4" s="29"/>
       <c r="I4" s="29"/>
       <c r="J4" s="29">
         <v>2017</v>
       </c>
       <c r="K4" s="29"/>
       <c r="L4" s="29"/>
       <c r="M4" s="29"/>
       <c r="N4" s="29">
         <v>2018</v>
       </c>
       <c r="O4" s="29"/>
@@ -844,57 +847,63 @@
       <c r="AD4" s="26">
         <v>2022</v>
       </c>
       <c r="AE4" s="27"/>
       <c r="AF4" s="27"/>
       <c r="AG4" s="28"/>
       <c r="AH4" s="26">
         <v>2023</v>
       </c>
       <c r="AI4" s="27"/>
       <c r="AJ4" s="27"/>
       <c r="AK4" s="28"/>
       <c r="AL4" s="26">
         <v>2024</v>
       </c>
       <c r="AM4" s="27"/>
       <c r="AN4" s="27"/>
       <c r="AO4" s="28"/>
       <c r="AP4" s="26" t="s">
         <v>13</v>
       </c>
       <c r="AQ4" s="27"/>
       <c r="AR4" s="27"/>
       <c r="AS4" s="28"/>
       <c r="AT4" s="26" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="AU4" s="27"/>
       <c r="AV4" s="27"/>
       <c r="AW4" s="28"/>
+      <c r="AX4" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="AY4" s="27"/>
+      <c r="AZ4" s="27"/>
+      <c r="BA4" s="28"/>
     </row>
-    <row r="5" spans="1:49" s="3" customFormat="1" ht="11.25">
+    <row r="5" spans="1:53" s="3" customFormat="1" ht="11.25">
       <c r="A5" s="32"/>
       <c r="B5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="29"/>
       <c r="D5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="29"/>
       <c r="F5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="29"/>
       <c r="H5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="29"/>
       <c r="J5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="K5" s="29"/>
       <c r="L5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="M5" s="29"/>
@@ -948,52 +957,60 @@
       <c r="AK5" s="29"/>
       <c r="AL5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AM5" s="29"/>
       <c r="AN5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="AO5" s="29"/>
       <c r="AP5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AQ5" s="29"/>
       <c r="AR5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="AS5" s="29"/>
       <c r="AT5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AU5" s="29"/>
       <c r="AV5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="AW5" s="29"/>
+      <c r="AX5" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="AY5" s="29"/>
+      <c r="AZ5" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="BA5" s="29"/>
     </row>
-    <row r="6" spans="1:49" s="2" customFormat="1" ht="33.75">
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="33.75">
       <c r="A6" s="33"/>
       <c r="B6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>8</v>
       </c>
@@ -1095,52 +1112,64 @@
       </c>
       <c r="AP6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="AQ6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="AR6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="AS6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="AT6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="AU6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="AW6" s="4" t="s">
         <v>8</v>
       </c>
+      <c r="AX6" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="AY6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="AZ6" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="BA6" s="4" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="7" spans="1:49" s="6" customFormat="1" ht="30.75" customHeight="1">
+    <row r="7" spans="1:53" s="6" customFormat="1" ht="30.75" customHeight="1">
       <c r="A7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="6">
         <v>140085.89489</v>
       </c>
       <c r="C7" s="6">
         <v>29077.47479</v>
       </c>
       <c r="D7" s="6">
         <v>3756994.986010001</v>
       </c>
       <c r="E7" s="6">
         <v>56133.783750000002</v>
       </c>
       <c r="F7" s="6">
         <v>311498.99233000004</v>
       </c>
       <c r="G7" s="6">
         <v>49587.204510000018</v>
       </c>
       <c r="H7" s="6">
         <v>4670807.5333500002</v>
       </c>
       <c r="I7" s="6">
@@ -1221,75 +1250,87 @@
       <c r="AH7" s="7">
         <v>45939.96069</v>
       </c>
       <c r="AI7" s="7">
         <v>51157.976040000009</v>
       </c>
       <c r="AJ7" s="7">
         <v>3761139.64744</v>
       </c>
       <c r="AK7" s="8">
         <v>102245.00500999996</v>
       </c>
       <c r="AL7" s="6">
         <v>60771.15750999999</v>
       </c>
       <c r="AM7" s="6">
         <v>60064.348059999989</v>
       </c>
       <c r="AN7" s="6">
         <v>3332457.4406999997</v>
       </c>
       <c r="AO7" s="6">
         <v>87757.988680000009</v>
       </c>
       <c r="AP7" s="25">
-        <v>9859.0322099999994</v>
+        <v>137014.92863000001</v>
       </c>
       <c r="AQ7" s="25">
-        <v>4931.1992</v>
+        <v>56894.764050000013</v>
       </c>
       <c r="AR7" s="25">
-        <v>239766.86916</v>
+        <v>3117712.0993399997</v>
       </c>
       <c r="AS7" s="25">
-        <v>4702.5686699999997</v>
+        <v>71877.968750000015</v>
       </c>
       <c r="AT7" s="25">
-        <v>7298.4801199999993</v>
+        <v>20908.616739999998</v>
       </c>
       <c r="AU7" s="25">
-        <v>5004.3482100000001</v>
+        <v>10361.573270000001</v>
       </c>
       <c r="AV7" s="25">
-        <v>262120.30463999999</v>
+        <v>498094.50631000003</v>
       </c>
       <c r="AW7" s="25">
-        <v>5666.3765599999988</v>
+        <v>10132.175579999999</v>
+      </c>
+      <c r="AX7" s="25">
+        <v>15159.067159999999</v>
+      </c>
+      <c r="AY7" s="25">
+        <v>10175.201489999999</v>
+      </c>
+      <c r="AZ7" s="25">
+        <v>494338.6620699999</v>
+      </c>
+      <c r="BA7" s="25">
+        <v>14068.492010000004</v>
       </c>
     </row>
-    <row r="8" spans="1:49" s="13" customFormat="1" ht="30" customHeight="1">
+    <row r="8" spans="1:53" s="13" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="10">
         <v>129346.90366</v>
       </c>
       <c r="C8" s="10">
         <v>22271.65034</v>
       </c>
       <c r="D8" s="10">
         <v>21060.818510000001</v>
       </c>
       <c r="E8" s="10">
         <v>8238.9477400000014</v>
       </c>
       <c r="F8" s="10">
         <v>291317.42308000004</v>
       </c>
       <c r="G8" s="10">
         <v>45007.387410000018</v>
       </c>
       <c r="H8" s="10">
         <v>13281.104179999998</v>
       </c>
       <c r="I8" s="10">
@@ -1370,75 +1411,87 @@
       <c r="AH8" s="12">
         <v>11201.2132</v>
       </c>
       <c r="AI8" s="12">
         <v>6368.0583999999999</v>
       </c>
       <c r="AJ8" s="12">
         <v>267861.59208000009</v>
       </c>
       <c r="AK8" s="12">
         <v>53840.955099999977</v>
       </c>
       <c r="AL8" s="12">
         <v>28916.640359999998</v>
       </c>
       <c r="AM8" s="12">
         <v>7830.1095000000014</v>
       </c>
       <c r="AN8" s="12">
         <v>158132.86777999994</v>
       </c>
       <c r="AO8" s="12">
         <v>30751.869119999996</v>
       </c>
       <c r="AP8" s="12">
-        <v>7942.7659999999996</v>
+        <v>113539.36660000001</v>
       </c>
       <c r="AQ8" s="12">
-        <v>1953.84196</v>
+        <v>26118.91764</v>
       </c>
       <c r="AR8" s="12">
-        <v>940.54967999999997</v>
+        <v>30042.336380000001</v>
       </c>
       <c r="AS8" s="12">
-        <v>357.21183000000002</v>
+        <v>9316.7730100000026</v>
       </c>
       <c r="AT8" s="12">
-        <v>5644.6359999999995</v>
+        <v>16432.607</v>
       </c>
       <c r="AU8" s="12">
-        <v>1336.5737000000001</v>
+        <v>3800.33286</v>
       </c>
       <c r="AV8" s="12">
-        <v>3580.1120999999998</v>
+        <v>2301.7289100000003</v>
       </c>
       <c r="AW8" s="12">
-        <v>1059.8442199999997</v>
+        <v>895.38214999999991</v>
+      </c>
+      <c r="AX8" s="12">
+        <v>11461.248</v>
+      </c>
+      <c r="AY8" s="12">
+        <v>2612.9016999999999</v>
+      </c>
+      <c r="AZ8" s="12">
+        <v>12193.001200000001</v>
+      </c>
+      <c r="BA8" s="12">
+        <v>4127.60743</v>
       </c>
     </row>
-    <row r="9" spans="1:49" s="13" customFormat="1" ht="22.5">
+    <row r="9" spans="1:53" s="13" customFormat="1" ht="22.5">
       <c r="A9" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="15">
         <v>246.92079999999996</v>
       </c>
       <c r="C9" s="15">
         <v>694.05595000000005</v>
       </c>
       <c r="D9" s="15">
         <v>1896.4362099999998</v>
       </c>
       <c r="E9" s="15">
         <v>4141.1080699999993</v>
       </c>
       <c r="F9" s="15">
         <v>1315.00585</v>
       </c>
       <c r="G9" s="15">
         <v>286.97325000000001</v>
       </c>
       <c r="H9" s="15">
         <v>2010.52937</v>
       </c>
       <c r="I9" s="15">
@@ -1519,75 +1572,87 @@
       <c r="AH9" s="16">
         <v>1033.404</v>
       </c>
       <c r="AI9" s="16">
         <v>1613.20983</v>
       </c>
       <c r="AJ9" s="16">
         <v>3060.55996</v>
       </c>
       <c r="AK9" s="16">
         <v>2986.8766900000005</v>
       </c>
       <c r="AL9" s="11">
         <v>779.19600000000003</v>
       </c>
       <c r="AM9" s="11">
         <v>2604.1852199999998</v>
       </c>
       <c r="AN9" s="11">
         <v>1978.8087499999999</v>
       </c>
       <c r="AO9" s="11">
         <v>2970.9404599999998</v>
       </c>
       <c r="AP9" s="11">
-        <v>40.332000000000001</v>
+        <v>447.69388000000004</v>
       </c>
       <c r="AQ9" s="11">
-        <v>74.880139999999997</v>
+        <v>1691.3549800000001</v>
       </c>
       <c r="AR9" s="11">
-        <v>175.39168000000001</v>
+        <v>1736.19145</v>
       </c>
       <c r="AS9" s="11">
-        <v>652.09273999999994</v>
+        <v>3680.3433299999997</v>
       </c>
       <c r="AT9" s="11">
-        <v>82.116</v>
+        <v>91.923079999999999</v>
       </c>
       <c r="AU9" s="11">
-        <v>729.97846000000004</v>
+        <v>250.52851999999999</v>
       </c>
       <c r="AV9" s="11">
-        <v>82.422120000000007</v>
+        <v>395.25657000000001</v>
       </c>
       <c r="AW9" s="11">
-        <v>161.64248999999998</v>
+        <v>1028.54486</v>
+      </c>
+      <c r="AX9" s="11">
+        <v>93.116</v>
+      </c>
+      <c r="AY9" s="11">
+        <v>826.79678999999999</v>
+      </c>
+      <c r="AZ9" s="11">
+        <v>283.50976000000003</v>
+      </c>
+      <c r="BA9" s="11">
+        <v>530.7663500000001</v>
       </c>
     </row>
-    <row r="10" spans="1:49" s="13" customFormat="1" ht="22.5">
+    <row r="10" spans="1:53" s="13" customFormat="1" ht="22.5">
       <c r="A10" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="18">
         <v>10492.07043</v>
       </c>
       <c r="C10" s="18">
         <v>6111.7684999999992</v>
       </c>
       <c r="D10" s="18">
         <v>3734037.731290001</v>
       </c>
       <c r="E10" s="18">
         <v>43753.727940000004</v>
       </c>
       <c r="F10" s="18">
         <v>18866.563399999999</v>
       </c>
       <c r="G10" s="18">
         <v>4292.8438500000002</v>
       </c>
       <c r="H10" s="18">
         <v>4655515.8997999998</v>
       </c>
       <c r="I10" s="18">
@@ -1668,75 +1733,87 @@
       <c r="AH10" s="16">
         <v>33705.343489999999</v>
       </c>
       <c r="AI10" s="16">
         <v>43176.707810000007</v>
       </c>
       <c r="AJ10" s="16">
         <v>3490217.4953999999</v>
       </c>
       <c r="AK10" s="16">
         <v>45417.173219999997</v>
       </c>
       <c r="AL10" s="11">
         <v>31075.321149999996</v>
       </c>
       <c r="AM10" s="11">
         <v>49630.053339999991</v>
       </c>
       <c r="AN10" s="11">
         <v>3172345.7641699999</v>
       </c>
       <c r="AO10" s="11">
         <v>54035.179100000008</v>
       </c>
       <c r="AP10" s="11">
-        <v>1875.9342099999999</v>
+        <v>23027.868149999998</v>
       </c>
       <c r="AQ10" s="11">
-        <v>2902.4771000000001</v>
+        <v>29084.491430000009</v>
       </c>
       <c r="AR10" s="11">
-        <v>238650.9278</v>
+        <v>3085933.5715099997</v>
       </c>
       <c r="AS10" s="11">
-        <v>3693.2640999999994</v>
+        <v>58880.852410000007</v>
       </c>
       <c r="AT10" s="11">
-        <v>1571.7281199999998</v>
+        <v>4384.086659999999</v>
       </c>
       <c r="AU10" s="11">
-        <v>2937.7960500000004</v>
+        <v>6310.7118900000014</v>
       </c>
       <c r="AV10" s="11">
-        <v>258457.77041999999</v>
+        <v>495397.52083000005</v>
       </c>
       <c r="AW10" s="11">
-        <v>4444.8898499999996</v>
+        <v>8208.2485699999997</v>
+      </c>
+      <c r="AX10" s="11">
+        <v>3604.70316</v>
+      </c>
+      <c r="AY10" s="11">
+        <v>6735.5030000000006</v>
+      </c>
+      <c r="AZ10" s="11">
+        <v>481862.15110999992</v>
+      </c>
+      <c r="BA10" s="11">
+        <v>9410.1182300000037</v>
       </c>
     </row>
-    <row r="11" spans="1:49" s="21" customFormat="1" ht="27.75" customHeight="1">
+    <row r="11" spans="1:53" s="21" customFormat="1" ht="27.75" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20">
         <f>C10/C7*100</f>
         <v>21.018910837821071</v>
       </c>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20">
         <f>G10/G7*100</f>
         <v>8.6571604356811083</v>
       </c>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20">
         <f>K10/K7*100</f>
         <v>11.472060471599271</v>
       </c>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="20"/>
@@ -1767,113 +1844,122 @@
       </c>
       <c r="AB11" s="20"/>
       <c r="AC11" s="20"/>
       <c r="AD11" s="20"/>
       <c r="AE11" s="20">
         <f>AE10/AE7*100</f>
         <v>45.570433757538638</v>
       </c>
       <c r="AF11" s="20"/>
       <c r="AG11" s="20"/>
       <c r="AH11" s="20"/>
       <c r="AI11" s="20">
         <f>AI10/AI7*100</f>
         <v>84.398780311872557</v>
       </c>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="20"/>
       <c r="AL11" s="20"/>
       <c r="AM11" s="20">
         <v>82.628139558633208</v>
       </c>
       <c r="AN11" s="20"/>
       <c r="AO11" s="20"/>
       <c r="AP11" s="20"/>
       <c r="AQ11" s="20">
-        <v>58.859457553448671</v>
+        <v>51.119803229063578</v>
       </c>
       <c r="AR11" s="20"/>
       <c r="AS11" s="20"/>
       <c r="AT11" s="20"/>
       <c r="AU11" s="20">
-        <v>58.704868780503993</v>
+        <v>60.904958403097808</v>
       </c>
       <c r="AV11" s="20"/>
       <c r="AW11" s="20"/>
+      <c r="AX11" s="20"/>
+      <c r="AY11" s="20">
+        <v>66.195278851426465</v>
+      </c>
+      <c r="AZ11" s="20"/>
+      <c r="BA11" s="20"/>
     </row>
-    <row r="13" spans="1:49" s="22" customFormat="1" ht="29.25" customHeight="1">
+    <row r="13" spans="1:53" s="22" customFormat="1" ht="29.25" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="30"/>
       <c r="AH13" s="23"/>
       <c r="AI13" s="23"/>
       <c r="AJ13" s="23"/>
       <c r="AK13" s="23"/>
     </row>
   </sheetData>
-  <mergeCells count="40">
-[...7 lines deleted...]
-    <mergeCell ref="P5:Q5"/>
+  <mergeCells count="43">
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="R5:S5"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="AH4:AK4"/>
-    <mergeCell ref="AT4:AW4"/>
-[...1 lines deleted...]
-    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
-    <mergeCell ref="AP4:AS4"/>
-[...2 lines deleted...]
-    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Shygys Kazakhstan</vt:lpstr>