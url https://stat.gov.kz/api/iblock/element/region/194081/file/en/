--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -78,54 +78,54 @@
     <t xml:space="preserve">
 tons</t>
   </si>
   <si>
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
     <t xml:space="preserve">
 Name of indicator</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>* Preliminary data.</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>January-February 2026*</t>
+    <t>January-March 2025*</t>
   </si>
   <si>
-    <t>January-February 2025*</t>
+    <t>January-March 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -343,75 +343,75 @@
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -694,324 +694,324 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AL7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="AX4" sqref="AX4:BA4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="24" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="24"/>
     <col min="24" max="29" width="9.28515625" style="24" customWidth="1"/>
     <col min="30" max="37" width="9.140625" style="24"/>
     <col min="38" max="53" width="11.5703125" style="24" customWidth="1"/>
     <col min="54" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="34"/>
-[...34 lines deleted...]
-      <c r="AK1" s="34"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+      <c r="O1" s="30"/>
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
+      <c r="R1" s="30"/>
+      <c r="S1" s="30"/>
+      <c r="T1" s="30"/>
+      <c r="U1" s="30"/>
+      <c r="V1" s="30"/>
+      <c r="W1" s="30"/>
+      <c r="X1" s="30"/>
+      <c r="Y1" s="30"/>
+      <c r="Z1" s="30"/>
+      <c r="AA1" s="30"/>
+      <c r="AB1" s="30"/>
+      <c r="AC1" s="30"/>
+      <c r="AD1" s="30"/>
+      <c r="AE1" s="30"/>
+      <c r="AF1" s="30"/>
+      <c r="AG1" s="30"/>
+      <c r="AH1" s="30"/>
+      <c r="AI1" s="30"/>
+      <c r="AJ1" s="30"/>
+      <c r="AK1" s="30"/>
     </row>
     <row r="2" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A2" s="34" t="s">
+      <c r="A2" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="34"/>
-[...34 lines deleted...]
-      <c r="AK2" s="34"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="30"/>
+      <c r="O2" s="30"/>
+      <c r="P2" s="30"/>
+      <c r="Q2" s="30"/>
+      <c r="R2" s="30"/>
+      <c r="S2" s="30"/>
+      <c r="T2" s="30"/>
+      <c r="U2" s="30"/>
+      <c r="V2" s="30"/>
+      <c r="W2" s="30"/>
+      <c r="X2" s="30"/>
+      <c r="Y2" s="30"/>
+      <c r="Z2" s="30"/>
+      <c r="AA2" s="30"/>
+      <c r="AB2" s="30"/>
+      <c r="AC2" s="30"/>
+      <c r="AD2" s="30"/>
+      <c r="AE2" s="30"/>
+      <c r="AF2" s="30"/>
+      <c r="AG2" s="30"/>
+      <c r="AH2" s="30"/>
+      <c r="AI2" s="30"/>
+      <c r="AJ2" s="30"/>
+      <c r="AK2" s="30"/>
     </row>
     <row r="3" spans="1:53" s="1" customFormat="1" ht="12"/>
     <row r="4" spans="1:53" s="2" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="31" t="s">
+      <c r="A4" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="29">
+      <c r="B4" s="26">
         <v>2015</v>
       </c>
-      <c r="C4" s="29"/>
-[...2 lines deleted...]
-      <c r="F4" s="29">
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26">
         <v>2016</v>
       </c>
-      <c r="G4" s="29"/>
-[...2 lines deleted...]
-      <c r="J4" s="29">
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26">
         <v>2017</v>
       </c>
-      <c r="K4" s="29"/>
-[...2 lines deleted...]
-      <c r="N4" s="29">
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26">
         <v>2018</v>
       </c>
-      <c r="O4" s="29"/>
-[...2 lines deleted...]
-      <c r="R4" s="29">
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26">
         <v>2019</v>
       </c>
-      <c r="S4" s="29"/>
-[...2 lines deleted...]
-      <c r="V4" s="29">
+      <c r="S4" s="26"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26">
         <v>2020</v>
       </c>
-      <c r="W4" s="29"/>
-[...2 lines deleted...]
-      <c r="Z4" s="29">
+      <c r="W4" s="26"/>
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="26">
         <v>2021</v>
       </c>
-      <c r="AA4" s="29"/>
-[...2 lines deleted...]
-      <c r="AD4" s="26">
+      <c r="AA4" s="26"/>
+      <c r="AB4" s="26"/>
+      <c r="AC4" s="26"/>
+      <c r="AD4" s="27">
         <v>2022</v>
       </c>
-      <c r="AE4" s="27"/>
-[...2 lines deleted...]
-      <c r="AH4" s="26">
+      <c r="AE4" s="28"/>
+      <c r="AF4" s="28"/>
+      <c r="AG4" s="29"/>
+      <c r="AH4" s="27">
         <v>2023</v>
       </c>
-      <c r="AI4" s="27"/>
-[...2 lines deleted...]
-      <c r="AL4" s="26">
+      <c r="AI4" s="28"/>
+      <c r="AJ4" s="28"/>
+      <c r="AK4" s="29"/>
+      <c r="AL4" s="27">
         <v>2024</v>
       </c>
-      <c r="AM4" s="27"/>
-[...2 lines deleted...]
-      <c r="AP4" s="26" t="s">
+      <c r="AM4" s="28"/>
+      <c r="AN4" s="28"/>
+      <c r="AO4" s="29"/>
+      <c r="AP4" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="AQ4" s="27"/>
-[...2 lines deleted...]
-      <c r="AT4" s="26" t="s">
+      <c r="AQ4" s="28"/>
+      <c r="AR4" s="28"/>
+      <c r="AS4" s="29"/>
+      <c r="AT4" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="AU4" s="28"/>
+      <c r="AV4" s="28"/>
+      <c r="AW4" s="29"/>
+      <c r="AX4" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="AU4" s="27"/>
-[...7 lines deleted...]
-      <c r="BA4" s="28"/>
+      <c r="AY4" s="28"/>
+      <c r="AZ4" s="28"/>
+      <c r="BA4" s="29"/>
     </row>
     <row r="5" spans="1:53" s="3" customFormat="1" ht="11.25">
-      <c r="A5" s="32"/>
-      <c r="B5" s="29" t="s">
+      <c r="A5" s="33"/>
+      <c r="B5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="29"/>
-      <c r="D5" s="29" t="s">
+      <c r="C5" s="26"/>
+      <c r="D5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="29"/>
-      <c r="F5" s="29" t="s">
+      <c r="E5" s="26"/>
+      <c r="F5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="29"/>
-      <c r="H5" s="29" t="s">
+      <c r="G5" s="26"/>
+      <c r="H5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="29"/>
-      <c r="J5" s="29" t="s">
+      <c r="I5" s="26"/>
+      <c r="J5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="K5" s="29"/>
-      <c r="L5" s="29" t="s">
+      <c r="K5" s="26"/>
+      <c r="L5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="M5" s="29"/>
-      <c r="N5" s="29" t="s">
+      <c r="M5" s="26"/>
+      <c r="N5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="29"/>
-      <c r="P5" s="29" t="s">
+      <c r="O5" s="26"/>
+      <c r="P5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="Q5" s="29"/>
-      <c r="R5" s="29" t="s">
+      <c r="Q5" s="26"/>
+      <c r="R5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="S5" s="29"/>
-      <c r="T5" s="29" t="s">
+      <c r="S5" s="26"/>
+      <c r="T5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="U5" s="29"/>
-      <c r="V5" s="29" t="s">
+      <c r="U5" s="26"/>
+      <c r="V5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="W5" s="29"/>
-      <c r="X5" s="29" t="s">
+      <c r="W5" s="26"/>
+      <c r="X5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="Y5" s="29"/>
-      <c r="Z5" s="29" t="s">
+      <c r="Y5" s="26"/>
+      <c r="Z5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="AA5" s="29"/>
-      <c r="AB5" s="29" t="s">
+      <c r="AA5" s="26"/>
+      <c r="AB5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="AC5" s="29"/>
-      <c r="AD5" s="29" t="s">
+      <c r="AC5" s="26"/>
+      <c r="AD5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="AE5" s="29"/>
-      <c r="AF5" s="29" t="s">
+      <c r="AE5" s="26"/>
+      <c r="AF5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="AG5" s="29"/>
-      <c r="AH5" s="29" t="s">
+      <c r="AG5" s="26"/>
+      <c r="AH5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="AI5" s="29"/>
-      <c r="AJ5" s="29" t="s">
+      <c r="AI5" s="26"/>
+      <c r="AJ5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="AK5" s="29"/>
-      <c r="AL5" s="29" t="s">
+      <c r="AK5" s="26"/>
+      <c r="AL5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="AM5" s="29"/>
-      <c r="AN5" s="29" t="s">
+      <c r="AM5" s="26"/>
+      <c r="AN5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="AO5" s="29"/>
-      <c r="AP5" s="29" t="s">
+      <c r="AO5" s="26"/>
+      <c r="AP5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="AQ5" s="29"/>
-      <c r="AR5" s="29" t="s">
+      <c r="AQ5" s="26"/>
+      <c r="AR5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="AS5" s="29"/>
-      <c r="AT5" s="29" t="s">
+      <c r="AS5" s="26"/>
+      <c r="AT5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="AU5" s="29"/>
-      <c r="AV5" s="29" t="s">
+      <c r="AU5" s="26"/>
+      <c r="AV5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="AW5" s="29"/>
-      <c r="AX5" s="29" t="s">
+      <c r="AW5" s="26"/>
+      <c r="AX5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="AY5" s="29"/>
-      <c r="AZ5" s="29" t="s">
+      <c r="AY5" s="26"/>
+      <c r="AZ5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="BA5" s="29"/>
+      <c r="BA5" s="26"/>
     </row>
     <row r="6" spans="1:53" s="2" customFormat="1" ht="33.75">
-      <c r="A6" s="33"/>
+      <c r="A6" s="34"/>
       <c r="B6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1262,72 +1262,72 @@
       <c r="AL7" s="6">
         <v>60771.15750999999</v>
       </c>
       <c r="AM7" s="6">
         <v>60064.348059999989</v>
       </c>
       <c r="AN7" s="6">
         <v>3332457.4406999997</v>
       </c>
       <c r="AO7" s="6">
         <v>87757.988680000009</v>
       </c>
       <c r="AP7" s="25">
         <v>137014.92863000001</v>
       </c>
       <c r="AQ7" s="25">
         <v>56894.764050000013</v>
       </c>
       <c r="AR7" s="25">
         <v>3117712.0993399997</v>
       </c>
       <c r="AS7" s="25">
         <v>71877.968750000015</v>
       </c>
       <c r="AT7" s="25">
-        <v>20908.616739999998</v>
+        <v>31994.25978</v>
       </c>
       <c r="AU7" s="25">
-        <v>10361.573270000001</v>
+        <v>15523.571009999996</v>
       </c>
       <c r="AV7" s="25">
-        <v>498094.50631000003</v>
+        <v>771542.88021000032</v>
       </c>
       <c r="AW7" s="25">
-        <v>10132.175579999999</v>
+        <v>16803.697260000004</v>
       </c>
       <c r="AX7" s="25">
-        <v>15159.067159999999</v>
+        <v>18990.155310000002</v>
       </c>
       <c r="AY7" s="25">
-        <v>10175.201489999999</v>
+        <v>14066.494359999999</v>
       </c>
       <c r="AZ7" s="25">
-        <v>494338.6620699999</v>
+        <v>775167.24616999982</v>
       </c>
       <c r="BA7" s="25">
-        <v>14068.492010000004</v>
+        <v>21279.473760000001</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="13" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="10">
         <v>129346.90366</v>
       </c>
       <c r="C8" s="10">
         <v>22271.65034</v>
       </c>
       <c r="D8" s="10">
         <v>21060.818510000001</v>
       </c>
       <c r="E8" s="10">
         <v>8238.9477400000014</v>
       </c>
       <c r="F8" s="10">
         <v>291317.42308000004</v>
       </c>
       <c r="G8" s="10">
         <v>45007.387410000018</v>
       </c>
       <c r="H8" s="10">
@@ -1423,72 +1423,72 @@
       <c r="AL8" s="12">
         <v>28916.640359999998</v>
       </c>
       <c r="AM8" s="12">
         <v>7830.1095000000014</v>
       </c>
       <c r="AN8" s="12">
         <v>158132.86777999994</v>
       </c>
       <c r="AO8" s="12">
         <v>30751.869119999996</v>
       </c>
       <c r="AP8" s="12">
         <v>113539.36660000001</v>
       </c>
       <c r="AQ8" s="12">
         <v>26118.91764</v>
       </c>
       <c r="AR8" s="12">
         <v>30042.336380000001</v>
       </c>
       <c r="AS8" s="12">
         <v>9316.7730100000026</v>
       </c>
       <c r="AT8" s="12">
-        <v>16432.607</v>
+        <v>25387.579999999998</v>
       </c>
       <c r="AU8" s="12">
-        <v>3800.33286</v>
+        <v>5879.4610299999995</v>
       </c>
       <c r="AV8" s="12">
-        <v>2301.7289100000003</v>
+        <v>2700.7649300000003</v>
       </c>
       <c r="AW8" s="12">
-        <v>895.38214999999991</v>
+        <v>1588.4138500000001</v>
       </c>
       <c r="AX8" s="12">
-        <v>11461.248</v>
+        <v>13440.742</v>
       </c>
       <c r="AY8" s="12">
-        <v>2612.9016999999999</v>
+        <v>3077.0176999999999</v>
       </c>
       <c r="AZ8" s="12">
-        <v>12193.001200000001</v>
+        <v>22093.76571</v>
       </c>
       <c r="BA8" s="12">
-        <v>4127.60743</v>
+        <v>6949.0822799999996</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="13" customFormat="1" ht="22.5">
       <c r="A9" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="15">
         <v>246.92079999999996</v>
       </c>
       <c r="C9" s="15">
         <v>694.05595000000005</v>
       </c>
       <c r="D9" s="15">
         <v>1896.4362099999998</v>
       </c>
       <c r="E9" s="15">
         <v>4141.1080699999993</v>
       </c>
       <c r="F9" s="15">
         <v>1315.00585</v>
       </c>
       <c r="G9" s="15">
         <v>286.97325000000001</v>
       </c>
       <c r="H9" s="15">
@@ -1584,72 +1584,72 @@
       <c r="AL9" s="11">
         <v>779.19600000000003</v>
       </c>
       <c r="AM9" s="11">
         <v>2604.1852199999998</v>
       </c>
       <c r="AN9" s="11">
         <v>1978.8087499999999</v>
       </c>
       <c r="AO9" s="11">
         <v>2970.9404599999998</v>
       </c>
       <c r="AP9" s="11">
         <v>447.69388000000004</v>
       </c>
       <c r="AQ9" s="11">
         <v>1691.3549800000001</v>
       </c>
       <c r="AR9" s="11">
         <v>1736.19145</v>
       </c>
       <c r="AS9" s="11">
         <v>3680.3433299999997</v>
       </c>
       <c r="AT9" s="11">
-        <v>91.923079999999999</v>
+        <v>104.79308</v>
       </c>
       <c r="AU9" s="11">
-        <v>250.52851999999999</v>
+        <v>268.53690999999998</v>
       </c>
       <c r="AV9" s="11">
-        <v>395.25657000000001</v>
+        <v>721.92428999999993</v>
       </c>
       <c r="AW9" s="11">
-        <v>1028.54486</v>
+        <v>1505.4961199999998</v>
       </c>
       <c r="AX9" s="11">
-        <v>93.116</v>
+        <v>127.782</v>
       </c>
       <c r="AY9" s="11">
-        <v>826.79678999999999</v>
+        <v>1158.2701100000002</v>
       </c>
       <c r="AZ9" s="11">
-        <v>283.50976000000003</v>
+        <v>454.20230000000004</v>
       </c>
       <c r="BA9" s="11">
-        <v>530.7663500000001</v>
+        <v>803.39349000000004</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="13" customFormat="1" ht="22.5">
       <c r="A10" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="18">
         <v>10492.07043</v>
       </c>
       <c r="C10" s="18">
         <v>6111.7684999999992</v>
       </c>
       <c r="D10" s="18">
         <v>3734037.731290001</v>
       </c>
       <c r="E10" s="18">
         <v>43753.727940000004</v>
       </c>
       <c r="F10" s="18">
         <v>18866.563399999999</v>
       </c>
       <c r="G10" s="18">
         <v>4292.8438500000002</v>
       </c>
       <c r="H10" s="18">
@@ -1745,72 +1745,72 @@
       <c r="AL10" s="11">
         <v>31075.321149999996</v>
       </c>
       <c r="AM10" s="11">
         <v>49630.053339999991</v>
       </c>
       <c r="AN10" s="11">
         <v>3172345.7641699999</v>
       </c>
       <c r="AO10" s="11">
         <v>54035.179100000008</v>
       </c>
       <c r="AP10" s="11">
         <v>23027.868149999998</v>
       </c>
       <c r="AQ10" s="11">
         <v>29084.491430000009</v>
       </c>
       <c r="AR10" s="11">
         <v>3085933.5715099997</v>
       </c>
       <c r="AS10" s="11">
         <v>58880.852410000007</v>
       </c>
       <c r="AT10" s="11">
-        <v>4384.086659999999</v>
+        <v>6501.8867000000009</v>
       </c>
       <c r="AU10" s="11">
-        <v>6310.7118900000014</v>
+        <v>9375.5730699999967</v>
       </c>
       <c r="AV10" s="11">
-        <v>495397.52083000005</v>
+        <v>768120.19099000026</v>
       </c>
       <c r="AW10" s="11">
-        <v>8208.2485699999997</v>
+        <v>13709.787290000004</v>
       </c>
       <c r="AX10" s="11">
-        <v>3604.70316</v>
+        <v>5421.6313100000007</v>
       </c>
       <c r="AY10" s="11">
-        <v>6735.5030000000006</v>
+        <v>9831.206549999999</v>
       </c>
       <c r="AZ10" s="11">
-        <v>481862.15110999992</v>
+        <v>752619.27815999987</v>
       </c>
       <c r="BA10" s="11">
-        <v>9410.1182300000037</v>
+        <v>13526.99799</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="21" customFormat="1" ht="27.75" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20">
         <f>C10/C7*100</f>
         <v>21.018910837821071</v>
       </c>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20">
         <f>G10/G7*100</f>
         <v>8.6571604356811083</v>
       </c>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20">
         <f>K10/K7*100</f>
         <v>11.472060471599271</v>
       </c>
@@ -1850,116 +1850,116 @@
         <v>45.570433757538638</v>
       </c>
       <c r="AF11" s="20"/>
       <c r="AG11" s="20"/>
       <c r="AH11" s="20"/>
       <c r="AI11" s="20">
         <f>AI10/AI7*100</f>
         <v>84.398780311872557</v>
       </c>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="20"/>
       <c r="AL11" s="20"/>
       <c r="AM11" s="20">
         <v>82.628139558633208</v>
       </c>
       <c r="AN11" s="20"/>
       <c r="AO11" s="20"/>
       <c r="AP11" s="20"/>
       <c r="AQ11" s="20">
         <v>51.119803229063578</v>
       </c>
       <c r="AR11" s="20"/>
       <c r="AS11" s="20"/>
       <c r="AT11" s="20"/>
       <c r="AU11" s="20">
-        <v>60.904958403097808</v>
+        <v>60.395723792936728</v>
       </c>
       <c r="AV11" s="20"/>
       <c r="AW11" s="20"/>
       <c r="AX11" s="20"/>
       <c r="AY11" s="20">
-        <v>66.195278851426465</v>
+        <v>69.890950071798841</v>
       </c>
       <c r="AZ11" s="20"/>
       <c r="BA11" s="20"/>
     </row>
     <row r="13" spans="1:53" s="22" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A13" s="30" t="s">
+      <c r="A13" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="30"/>
+      <c r="B13" s="31"/>
       <c r="AH13" s="23"/>
       <c r="AI13" s="23"/>
       <c r="AJ13" s="23"/>
       <c r="AK13" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="43">
-    <mergeCell ref="X5:Y5"/>
-[...3 lines deleted...]
-    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="P5:Q5"/>
     <mergeCell ref="AP4:AS4"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AF5:AG5"/>
-    <mergeCell ref="AL4:AO4"/>
-[...20 lines deleted...]
-    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="R5:S5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Shygys Kazakhstan</vt:lpstr>