--- v2 (2026-05-30)
+++ v3 (2026-06-24)
@@ -78,54 +78,54 @@
     <t xml:space="preserve">
 tons</t>
   </si>
   <si>
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
     <t xml:space="preserve">
 Name of indicator</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>* Preliminary data.</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>January-March 2025*</t>
+    <t>January-April 2025*</t>
   </si>
   <si>
-    <t>January-March 2026*</t>
+    <t>January-April 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -343,75 +343,75 @@
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -694,324 +694,324 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AL7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="AX4" sqref="AX4:BA4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="24" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="24"/>
     <col min="24" max="29" width="9.28515625" style="24" customWidth="1"/>
     <col min="30" max="37" width="9.140625" style="24"/>
     <col min="38" max="53" width="11.5703125" style="24" customWidth="1"/>
     <col min="54" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="30"/>
-[...34 lines deleted...]
-      <c r="AK1" s="30"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="34"/>
+      <c r="U1" s="34"/>
+      <c r="V1" s="34"/>
+      <c r="W1" s="34"/>
+      <c r="X1" s="34"/>
+      <c r="Y1" s="34"/>
+      <c r="Z1" s="34"/>
+      <c r="AA1" s="34"/>
+      <c r="AB1" s="34"/>
+      <c r="AC1" s="34"/>
+      <c r="AD1" s="34"/>
+      <c r="AE1" s="34"/>
+      <c r="AF1" s="34"/>
+      <c r="AG1" s="34"/>
+      <c r="AH1" s="34"/>
+      <c r="AI1" s="34"/>
+      <c r="AJ1" s="34"/>
+      <c r="AK1" s="34"/>
     </row>
     <row r="2" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="30"/>
-[...34 lines deleted...]
-      <c r="AK2" s="30"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="34"/>
+      <c r="O2" s="34"/>
+      <c r="P2" s="34"/>
+      <c r="Q2" s="34"/>
+      <c r="R2" s="34"/>
+      <c r="S2" s="34"/>
+      <c r="T2" s="34"/>
+      <c r="U2" s="34"/>
+      <c r="V2" s="34"/>
+      <c r="W2" s="34"/>
+      <c r="X2" s="34"/>
+      <c r="Y2" s="34"/>
+      <c r="Z2" s="34"/>
+      <c r="AA2" s="34"/>
+      <c r="AB2" s="34"/>
+      <c r="AC2" s="34"/>
+      <c r="AD2" s="34"/>
+      <c r="AE2" s="34"/>
+      <c r="AF2" s="34"/>
+      <c r="AG2" s="34"/>
+      <c r="AH2" s="34"/>
+      <c r="AI2" s="34"/>
+      <c r="AJ2" s="34"/>
+      <c r="AK2" s="34"/>
     </row>
     <row r="3" spans="1:53" s="1" customFormat="1" ht="12"/>
     <row r="4" spans="1:53" s="2" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="32" t="s">
+      <c r="A4" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="26">
+      <c r="B4" s="29">
         <v>2015</v>
       </c>
-      <c r="C4" s="26"/>
-[...2 lines deleted...]
-      <c r="F4" s="26">
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="29">
         <v>2016</v>
       </c>
-      <c r="G4" s="26"/>
-[...2 lines deleted...]
-      <c r="J4" s="26">
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29">
         <v>2017</v>
       </c>
-      <c r="K4" s="26"/>
-[...2 lines deleted...]
-      <c r="N4" s="26">
+      <c r="K4" s="29"/>
+      <c r="L4" s="29"/>
+      <c r="M4" s="29"/>
+      <c r="N4" s="29">
         <v>2018</v>
       </c>
-      <c r="O4" s="26"/>
-[...2 lines deleted...]
-      <c r="R4" s="26">
+      <c r="O4" s="29"/>
+      <c r="P4" s="29"/>
+      <c r="Q4" s="29"/>
+      <c r="R4" s="29">
         <v>2019</v>
       </c>
-      <c r="S4" s="26"/>
-[...2 lines deleted...]
-      <c r="V4" s="26">
+      <c r="S4" s="29"/>
+      <c r="T4" s="29"/>
+      <c r="U4" s="29"/>
+      <c r="V4" s="29">
         <v>2020</v>
       </c>
-      <c r="W4" s="26"/>
-[...2 lines deleted...]
-      <c r="Z4" s="26">
+      <c r="W4" s="29"/>
+      <c r="X4" s="29"/>
+      <c r="Y4" s="29"/>
+      <c r="Z4" s="29">
         <v>2021</v>
       </c>
-      <c r="AA4" s="26"/>
-[...2 lines deleted...]
-      <c r="AD4" s="27">
+      <c r="AA4" s="29"/>
+      <c r="AB4" s="29"/>
+      <c r="AC4" s="29"/>
+      <c r="AD4" s="26">
         <v>2022</v>
       </c>
-      <c r="AE4" s="28"/>
-[...2 lines deleted...]
-      <c r="AH4" s="27">
+      <c r="AE4" s="27"/>
+      <c r="AF4" s="27"/>
+      <c r="AG4" s="28"/>
+      <c r="AH4" s="26">
         <v>2023</v>
       </c>
-      <c r="AI4" s="28"/>
-[...2 lines deleted...]
-      <c r="AL4" s="27">
+      <c r="AI4" s="27"/>
+      <c r="AJ4" s="27"/>
+      <c r="AK4" s="28"/>
+      <c r="AL4" s="26">
         <v>2024</v>
       </c>
-      <c r="AM4" s="28"/>
-[...2 lines deleted...]
-      <c r="AP4" s="27" t="s">
+      <c r="AM4" s="27"/>
+      <c r="AN4" s="27"/>
+      <c r="AO4" s="28"/>
+      <c r="AP4" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="AQ4" s="28"/>
-[...2 lines deleted...]
-      <c r="AT4" s="27" t="s">
+      <c r="AQ4" s="27"/>
+      <c r="AR4" s="27"/>
+      <c r="AS4" s="28"/>
+      <c r="AT4" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="AU4" s="28"/>
-[...2 lines deleted...]
-      <c r="AX4" s="27" t="s">
+      <c r="AU4" s="27"/>
+      <c r="AV4" s="27"/>
+      <c r="AW4" s="28"/>
+      <c r="AX4" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="AY4" s="28"/>
-[...1 lines deleted...]
-      <c r="BA4" s="29"/>
+      <c r="AY4" s="27"/>
+      <c r="AZ4" s="27"/>
+      <c r="BA4" s="28"/>
     </row>
     <row r="5" spans="1:53" s="3" customFormat="1" ht="11.25">
-      <c r="A5" s="33"/>
-      <c r="B5" s="26" t="s">
+      <c r="A5" s="32"/>
+      <c r="B5" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="26"/>
-      <c r="D5" s="26" t="s">
+      <c r="C5" s="29"/>
+      <c r="D5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="26"/>
-      <c r="F5" s="26" t="s">
+      <c r="E5" s="29"/>
+      <c r="F5" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="26"/>
-      <c r="H5" s="26" t="s">
+      <c r="G5" s="29"/>
+      <c r="H5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="26"/>
-      <c r="J5" s="26" t="s">
+      <c r="I5" s="29"/>
+      <c r="J5" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="K5" s="26"/>
-      <c r="L5" s="26" t="s">
+      <c r="K5" s="29"/>
+      <c r="L5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="M5" s="26"/>
-      <c r="N5" s="26" t="s">
+      <c r="M5" s="29"/>
+      <c r="N5" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="26"/>
-      <c r="P5" s="26" t="s">
+      <c r="O5" s="29"/>
+      <c r="P5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="Q5" s="26"/>
-      <c r="R5" s="26" t="s">
+      <c r="Q5" s="29"/>
+      <c r="R5" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="S5" s="26"/>
-      <c r="T5" s="26" t="s">
+      <c r="S5" s="29"/>
+      <c r="T5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="U5" s="26"/>
-      <c r="V5" s="26" t="s">
+      <c r="U5" s="29"/>
+      <c r="V5" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="W5" s="26"/>
-      <c r="X5" s="26" t="s">
+      <c r="W5" s="29"/>
+      <c r="X5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="Y5" s="26"/>
-      <c r="Z5" s="26" t="s">
+      <c r="Y5" s="29"/>
+      <c r="Z5" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="AA5" s="26"/>
-      <c r="AB5" s="26" t="s">
+      <c r="AA5" s="29"/>
+      <c r="AB5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="AC5" s="26"/>
-      <c r="AD5" s="26" t="s">
+      <c r="AC5" s="29"/>
+      <c r="AD5" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="AE5" s="26"/>
-      <c r="AF5" s="26" t="s">
+      <c r="AE5" s="29"/>
+      <c r="AF5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="AG5" s="26"/>
-      <c r="AH5" s="26" t="s">
+      <c r="AG5" s="29"/>
+      <c r="AH5" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="AI5" s="26"/>
-      <c r="AJ5" s="26" t="s">
+      <c r="AI5" s="29"/>
+      <c r="AJ5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="AK5" s="26"/>
-      <c r="AL5" s="26" t="s">
+      <c r="AK5" s="29"/>
+      <c r="AL5" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="AM5" s="26"/>
-      <c r="AN5" s="26" t="s">
+      <c r="AM5" s="29"/>
+      <c r="AN5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="AO5" s="26"/>
-      <c r="AP5" s="26" t="s">
+      <c r="AO5" s="29"/>
+      <c r="AP5" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="AQ5" s="26"/>
-      <c r="AR5" s="26" t="s">
+      <c r="AQ5" s="29"/>
+      <c r="AR5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="AS5" s="26"/>
-      <c r="AT5" s="26" t="s">
+      <c r="AS5" s="29"/>
+      <c r="AT5" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="AU5" s="26"/>
-      <c r="AV5" s="26" t="s">
+      <c r="AU5" s="29"/>
+      <c r="AV5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="AW5" s="26"/>
-      <c r="AX5" s="26" t="s">
+      <c r="AW5" s="29"/>
+      <c r="AX5" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="AY5" s="26"/>
-      <c r="AZ5" s="26" t="s">
+      <c r="AY5" s="29"/>
+      <c r="AZ5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="BA5" s="26"/>
+      <c r="BA5" s="29"/>
     </row>
     <row r="6" spans="1:53" s="2" customFormat="1" ht="33.75">
-      <c r="A6" s="34"/>
+      <c r="A6" s="33"/>
       <c r="B6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1262,72 +1262,72 @@
       <c r="AL7" s="6">
         <v>60771.15750999999</v>
       </c>
       <c r="AM7" s="6">
         <v>60064.348059999989</v>
       </c>
       <c r="AN7" s="6">
         <v>3332457.4406999997</v>
       </c>
       <c r="AO7" s="6">
         <v>87757.988680000009</v>
       </c>
       <c r="AP7" s="25">
         <v>137014.92863000001</v>
       </c>
       <c r="AQ7" s="25">
         <v>56894.764050000013</v>
       </c>
       <c r="AR7" s="25">
         <v>3117712.0993399997</v>
       </c>
       <c r="AS7" s="25">
         <v>71877.968750000015</v>
       </c>
       <c r="AT7" s="25">
-        <v>31994.25978</v>
+        <v>42898.83554</v>
       </c>
       <c r="AU7" s="25">
-        <v>15523.571009999996</v>
+        <v>20323.959239999996</v>
       </c>
       <c r="AV7" s="25">
-        <v>771542.88021000032</v>
+        <v>998648.07122000016</v>
       </c>
       <c r="AW7" s="25">
-        <v>16803.697260000004</v>
+        <v>22781.579679999999</v>
       </c>
       <c r="AX7" s="25">
-        <v>18990.155310000002</v>
+        <v>21233.38436</v>
       </c>
       <c r="AY7" s="25">
-        <v>14066.494359999999</v>
+        <v>17765.601870000002</v>
       </c>
       <c r="AZ7" s="25">
-        <v>775167.24616999982</v>
+        <v>1025424.64321</v>
       </c>
       <c r="BA7" s="25">
-        <v>21279.473760000001</v>
+        <v>33008.015850000011</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="13" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="10">
         <v>129346.90366</v>
       </c>
       <c r="C8" s="10">
         <v>22271.65034</v>
       </c>
       <c r="D8" s="10">
         <v>21060.818510000001</v>
       </c>
       <c r="E8" s="10">
         <v>8238.9477400000014</v>
       </c>
       <c r="F8" s="10">
         <v>291317.42308000004</v>
       </c>
       <c r="G8" s="10">
         <v>45007.387410000018</v>
       </c>
       <c r="H8" s="10">
@@ -1423,72 +1423,72 @@
       <c r="AL8" s="12">
         <v>28916.640359999998</v>
       </c>
       <c r="AM8" s="12">
         <v>7830.1095000000014</v>
       </c>
       <c r="AN8" s="12">
         <v>158132.86777999994</v>
       </c>
       <c r="AO8" s="12">
         <v>30751.869119999996</v>
       </c>
       <c r="AP8" s="12">
         <v>113539.36660000001</v>
       </c>
       <c r="AQ8" s="12">
         <v>26118.91764</v>
       </c>
       <c r="AR8" s="12">
         <v>30042.336380000001</v>
       </c>
       <c r="AS8" s="12">
         <v>9316.7730100000026</v>
       </c>
       <c r="AT8" s="12">
-        <v>25387.579999999998</v>
+        <v>34156.999599999996</v>
       </c>
       <c r="AU8" s="12">
-        <v>5879.4610299999995</v>
+        <v>7700.16374</v>
       </c>
       <c r="AV8" s="12">
-        <v>2700.7649300000003</v>
+        <v>3196.1619900000001</v>
       </c>
       <c r="AW8" s="12">
-        <v>1588.4138500000001</v>
+        <v>2094.9760200000005</v>
       </c>
       <c r="AX8" s="12">
-        <v>13440.742</v>
+        <v>13480.235999999999</v>
       </c>
       <c r="AY8" s="12">
-        <v>3077.0176999999999</v>
+        <v>3104.9830299999999</v>
       </c>
       <c r="AZ8" s="12">
-        <v>22093.76571</v>
+        <v>43710.89026</v>
       </c>
       <c r="BA8" s="12">
-        <v>6949.0822799999996</v>
+        <v>13427.427390000003</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="13" customFormat="1" ht="22.5">
       <c r="A9" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="15">
         <v>246.92079999999996</v>
       </c>
       <c r="C9" s="15">
         <v>694.05595000000005</v>
       </c>
       <c r="D9" s="15">
         <v>1896.4362099999998</v>
       </c>
       <c r="E9" s="15">
         <v>4141.1080699999993</v>
       </c>
       <c r="F9" s="15">
         <v>1315.00585</v>
       </c>
       <c r="G9" s="15">
         <v>286.97325000000001</v>
       </c>
       <c r="H9" s="15">
@@ -1584,72 +1584,72 @@
       <c r="AL9" s="11">
         <v>779.19600000000003</v>
       </c>
       <c r="AM9" s="11">
         <v>2604.1852199999998</v>
       </c>
       <c r="AN9" s="11">
         <v>1978.8087499999999</v>
       </c>
       <c r="AO9" s="11">
         <v>2970.9404599999998</v>
       </c>
       <c r="AP9" s="11">
         <v>447.69388000000004</v>
       </c>
       <c r="AQ9" s="11">
         <v>1691.3549800000001</v>
       </c>
       <c r="AR9" s="11">
         <v>1736.19145</v>
       </c>
       <c r="AS9" s="11">
         <v>3680.3433299999997</v>
       </c>
       <c r="AT9" s="11">
-        <v>104.79308</v>
+        <v>108.29308</v>
       </c>
       <c r="AU9" s="11">
-        <v>268.53690999999998</v>
+        <v>270.99991</v>
       </c>
       <c r="AV9" s="11">
-        <v>721.92428999999993</v>
+        <v>861.70351000000005</v>
       </c>
       <c r="AW9" s="11">
-        <v>1505.4961199999998</v>
+        <v>1785.2966700000002</v>
       </c>
       <c r="AX9" s="11">
-        <v>127.782</v>
+        <v>167.05259999999998</v>
       </c>
       <c r="AY9" s="11">
-        <v>1158.2701100000002</v>
+        <v>1367.0429799999999</v>
       </c>
       <c r="AZ9" s="11">
-        <v>454.20230000000004</v>
+        <v>603.49810000000002</v>
       </c>
       <c r="BA9" s="11">
-        <v>803.39349000000004</v>
+        <v>1060.9882700000001</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="13" customFormat="1" ht="22.5">
       <c r="A10" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="18">
         <v>10492.07043</v>
       </c>
       <c r="C10" s="18">
         <v>6111.7684999999992</v>
       </c>
       <c r="D10" s="18">
         <v>3734037.731290001</v>
       </c>
       <c r="E10" s="18">
         <v>43753.727940000004</v>
       </c>
       <c r="F10" s="18">
         <v>18866.563399999999</v>
       </c>
       <c r="G10" s="18">
         <v>4292.8438500000002</v>
       </c>
       <c r="H10" s="18">
@@ -1745,72 +1745,72 @@
       <c r="AL10" s="11">
         <v>31075.321149999996</v>
       </c>
       <c r="AM10" s="11">
         <v>49630.053339999991</v>
       </c>
       <c r="AN10" s="11">
         <v>3172345.7641699999</v>
       </c>
       <c r="AO10" s="11">
         <v>54035.179100000008</v>
       </c>
       <c r="AP10" s="11">
         <v>23027.868149999998</v>
       </c>
       <c r="AQ10" s="11">
         <v>29084.491430000009</v>
       </c>
       <c r="AR10" s="11">
         <v>3085933.5715099997</v>
       </c>
       <c r="AS10" s="11">
         <v>58880.852410000007</v>
       </c>
       <c r="AT10" s="11">
-        <v>6501.8867000000009</v>
+        <v>8633.5428600000014</v>
       </c>
       <c r="AU10" s="11">
-        <v>9375.5730699999967</v>
+        <v>12352.795589999998</v>
       </c>
       <c r="AV10" s="11">
-        <v>768120.19099000026</v>
+        <v>994590.2057200002</v>
       </c>
       <c r="AW10" s="11">
-        <v>13709.787290000004</v>
+        <v>18901.306989999997</v>
       </c>
       <c r="AX10" s="11">
-        <v>5421.6313100000007</v>
+        <v>7586.0957600000011</v>
       </c>
       <c r="AY10" s="11">
-        <v>9831.206549999999</v>
+        <v>13293.575860000003</v>
       </c>
       <c r="AZ10" s="11">
-        <v>752619.27815999987</v>
+        <v>981110.25485000003</v>
       </c>
       <c r="BA10" s="11">
-        <v>13526.99799</v>
+        <v>18519.600190000005</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="21" customFormat="1" ht="27.75" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20">
         <f>C10/C7*100</f>
         <v>21.018910837821071</v>
       </c>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20">
         <f>G10/G7*100</f>
         <v>8.6571604356811083</v>
       </c>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20">
         <f>K10/K7*100</f>
         <v>11.472060471599271</v>
       </c>
@@ -1850,116 +1850,116 @@
         <v>45.570433757538638</v>
       </c>
       <c r="AF11" s="20"/>
       <c r="AG11" s="20"/>
       <c r="AH11" s="20"/>
       <c r="AI11" s="20">
         <f>AI10/AI7*100</f>
         <v>84.398780311872557</v>
       </c>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="20"/>
       <c r="AL11" s="20"/>
       <c r="AM11" s="20">
         <v>82.628139558633208</v>
       </c>
       <c r="AN11" s="20"/>
       <c r="AO11" s="20"/>
       <c r="AP11" s="20"/>
       <c r="AQ11" s="20">
         <v>51.119803229063578</v>
       </c>
       <c r="AR11" s="20"/>
       <c r="AS11" s="20"/>
       <c r="AT11" s="20"/>
       <c r="AU11" s="20">
-        <v>60.395723792936728</v>
+        <v>60.779474334352187</v>
       </c>
       <c r="AV11" s="20"/>
       <c r="AW11" s="20"/>
       <c r="AX11" s="20"/>
       <c r="AY11" s="20">
-        <v>69.890950071798841</v>
+        <v>74.827613256651233</v>
       </c>
       <c r="AZ11" s="20"/>
       <c r="BA11" s="20"/>
     </row>
     <row r="13" spans="1:53" s="22" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A13" s="31" t="s">
+      <c r="A13" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="31"/>
+      <c r="B13" s="30"/>
       <c r="AH13" s="23"/>
       <c r="AI13" s="23"/>
       <c r="AJ13" s="23"/>
       <c r="AK13" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="43">
-    <mergeCell ref="AX4:BA4"/>
-[...4 lines deleted...]
-    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A2:AK2"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="P5:Q5"/>
-    <mergeCell ref="AP4:AS4"/>
-[...19 lines deleted...]
-    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Shygys Kazakhstan</vt:lpstr>