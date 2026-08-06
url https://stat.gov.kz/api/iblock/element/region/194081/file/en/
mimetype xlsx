--- v3 (2026-06-24)
+++ v4 (2026-08-06)
@@ -7,57 +7,59 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="756"/>
   </bookViews>
   <sheets>
     <sheet name="Shygys Kazakhstan" sheetId="17" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AI11" i="17"/>
+  <c r="AY11" i="17"/>
+  <c r="AU11"/>
+  <c r="AI11"/>
   <c r="AE11"/>
   <c r="AA11"/>
   <c r="W11"/>
   <c r="S11"/>
   <c r="O11"/>
   <c r="K11"/>
   <c r="G11"/>
   <c r="C11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="16">
   <si>
     <t>Export and import of agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
 Total for agricultural products:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Сrop production</t>
   </si>
   <si>
@@ -78,54 +80,54 @@
     <t xml:space="preserve">
 tons</t>
   </si>
   <si>
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
     <t xml:space="preserve">
 Name of indicator</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>* Preliminary data.</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>January-April 2025*</t>
+    <t>January-May 2025*</t>
   </si>
   <si>
-    <t>January-April 2026*</t>
+    <t>January-May 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -225,112 +227,112 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...29 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
@@ -343,134 +345,134 @@
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -496,51 +498,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -680,54 +682,54 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AL7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AX4" sqref="AX4:BA4"/>
+      <selection pane="bottomRight" activeCell="AT4" sqref="AT4:AW4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="24" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="24"/>
     <col min="24" max="29" width="9.28515625" style="24" customWidth="1"/>
     <col min="30" max="37" width="9.140625" style="24"/>
     <col min="38" max="53" width="11.5703125" style="24" customWidth="1"/>
     <col min="54" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1">
       <c r="A1" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
       <c r="G1" s="34"/>
       <c r="H1" s="34"/>
       <c r="I1" s="34"/>
       <c r="J1" s="34"/>
       <c r="K1" s="34"/>
       <c r="L1" s="34"/>
       <c r="M1" s="34"/>
@@ -1262,72 +1264,72 @@
       <c r="AL7" s="6">
         <v>60771.15750999999</v>
       </c>
       <c r="AM7" s="6">
         <v>60064.348059999989</v>
       </c>
       <c r="AN7" s="6">
         <v>3332457.4406999997</v>
       </c>
       <c r="AO7" s="6">
         <v>87757.988680000009</v>
       </c>
       <c r="AP7" s="25">
         <v>137014.92863000001</v>
       </c>
       <c r="AQ7" s="25">
         <v>56894.764050000013</v>
       </c>
       <c r="AR7" s="25">
         <v>3117712.0993399997</v>
       </c>
       <c r="AS7" s="25">
         <v>71877.968750000015</v>
       </c>
       <c r="AT7" s="25">
-        <v>42898.83554</v>
+        <v>52273.329169999997</v>
       </c>
       <c r="AU7" s="25">
-        <v>20323.959239999996</v>
+        <v>24651.419180000001</v>
       </c>
       <c r="AV7" s="25">
-        <v>998648.07122000016</v>
+        <v>1277529.4727999996</v>
       </c>
       <c r="AW7" s="25">
-        <v>22781.579679999999</v>
+        <v>27932.242890000001</v>
       </c>
       <c r="AX7" s="25">
-        <v>21233.38436</v>
+        <v>21941.45679</v>
       </c>
       <c r="AY7" s="25">
-        <v>17765.601870000002</v>
+        <v>18888.875650000002</v>
       </c>
       <c r="AZ7" s="25">
-        <v>1025424.64321</v>
+        <v>1240627.0307300007</v>
       </c>
       <c r="BA7" s="25">
-        <v>33008.015850000011</v>
+        <v>43210.179590000007</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="13" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="10">
         <v>129346.90366</v>
       </c>
       <c r="C8" s="10">
         <v>22271.65034</v>
       </c>
       <c r="D8" s="10">
         <v>21060.818510000001</v>
       </c>
       <c r="E8" s="10">
         <v>8238.9477400000014</v>
       </c>
       <c r="F8" s="10">
         <v>291317.42308000004</v>
       </c>
       <c r="G8" s="10">
         <v>45007.387410000018</v>
       </c>
       <c r="H8" s="10">
@@ -1423,72 +1425,72 @@
       <c r="AL8" s="12">
         <v>28916.640359999998</v>
       </c>
       <c r="AM8" s="12">
         <v>7830.1095000000014</v>
       </c>
       <c r="AN8" s="12">
         <v>158132.86777999994</v>
       </c>
       <c r="AO8" s="12">
         <v>30751.869119999996</v>
       </c>
       <c r="AP8" s="12">
         <v>113539.36660000001</v>
       </c>
       <c r="AQ8" s="12">
         <v>26118.91764</v>
       </c>
       <c r="AR8" s="12">
         <v>30042.336380000001</v>
       </c>
       <c r="AS8" s="12">
         <v>9316.7730100000026</v>
       </c>
       <c r="AT8" s="12">
-        <v>34156.999599999996</v>
+        <v>41826.159599999999</v>
       </c>
       <c r="AU8" s="12">
-        <v>7700.16374</v>
+        <v>10319.570009999999</v>
       </c>
       <c r="AV8" s="12">
-        <v>3196.1619900000001</v>
+        <v>4486.8687599999985</v>
       </c>
       <c r="AW8" s="12">
-        <v>2094.9760200000005</v>
+        <v>2423.8522600000001</v>
       </c>
       <c r="AX8" s="12">
-        <v>13480.235999999999</v>
+        <v>13486.735999999999</v>
       </c>
       <c r="AY8" s="12">
-        <v>3104.9830299999999</v>
+        <v>3113.4817699999999</v>
       </c>
       <c r="AZ8" s="12">
-        <v>43710.89026</v>
+        <v>63996.669249999992</v>
       </c>
       <c r="BA8" s="12">
-        <v>13427.427390000003</v>
+        <v>18577.580850000006</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="13" customFormat="1" ht="22.5">
       <c r="A9" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="15">
         <v>246.92079999999996</v>
       </c>
       <c r="C9" s="15">
         <v>694.05595000000005</v>
       </c>
       <c r="D9" s="15">
         <v>1896.4362099999998</v>
       </c>
       <c r="E9" s="15">
         <v>4141.1080699999993</v>
       </c>
       <c r="F9" s="15">
         <v>1315.00585</v>
       </c>
       <c r="G9" s="15">
         <v>286.97325000000001</v>
       </c>
       <c r="H9" s="15">
@@ -1584,72 +1586,72 @@
       <c r="AL9" s="11">
         <v>779.19600000000003</v>
       </c>
       <c r="AM9" s="11">
         <v>2604.1852199999998</v>
       </c>
       <c r="AN9" s="11">
         <v>1978.8087499999999</v>
       </c>
       <c r="AO9" s="11">
         <v>2970.9404599999998</v>
       </c>
       <c r="AP9" s="11">
         <v>447.69388000000004</v>
       </c>
       <c r="AQ9" s="11">
         <v>1691.3549800000001</v>
       </c>
       <c r="AR9" s="11">
         <v>1736.19145</v>
       </c>
       <c r="AS9" s="11">
         <v>3680.3433299999997</v>
       </c>
       <c r="AT9" s="11">
-        <v>108.29308</v>
+        <v>117.59308</v>
       </c>
       <c r="AU9" s="11">
-        <v>270.99991</v>
+        <v>278.67379999999997</v>
       </c>
       <c r="AV9" s="11">
-        <v>861.70351000000005</v>
+        <v>968.70877999999993</v>
       </c>
       <c r="AW9" s="11">
-        <v>1785.2966700000002</v>
+        <v>1973.5717000000002</v>
       </c>
       <c r="AX9" s="11">
-        <v>167.05259999999998</v>
+        <v>171.88059999999999</v>
       </c>
       <c r="AY9" s="11">
-        <v>1367.0429799999999</v>
+        <v>1404.9657399999999</v>
       </c>
       <c r="AZ9" s="11">
-        <v>603.49810000000002</v>
+        <v>665.40129999999999</v>
       </c>
       <c r="BA9" s="11">
-        <v>1060.9882700000001</v>
+        <v>1178.74108</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="13" customFormat="1" ht="22.5">
       <c r="A10" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="18">
         <v>10492.07043</v>
       </c>
       <c r="C10" s="18">
         <v>6111.7684999999992</v>
       </c>
       <c r="D10" s="18">
         <v>3734037.731290001</v>
       </c>
       <c r="E10" s="18">
         <v>43753.727940000004</v>
       </c>
       <c r="F10" s="18">
         <v>18866.563399999999</v>
       </c>
       <c r="G10" s="18">
         <v>4292.8438500000002</v>
       </c>
       <c r="H10" s="18">
@@ -1745,72 +1747,72 @@
       <c r="AL10" s="11">
         <v>31075.321149999996</v>
       </c>
       <c r="AM10" s="11">
         <v>49630.053339999991</v>
       </c>
       <c r="AN10" s="11">
         <v>3172345.7641699999</v>
       </c>
       <c r="AO10" s="11">
         <v>54035.179100000008</v>
       </c>
       <c r="AP10" s="11">
         <v>23027.868149999998</v>
       </c>
       <c r="AQ10" s="11">
         <v>29084.491430000009</v>
       </c>
       <c r="AR10" s="11">
         <v>3085933.5715099997</v>
       </c>
       <c r="AS10" s="11">
         <v>58880.852410000007</v>
       </c>
       <c r="AT10" s="11">
-        <v>8633.5428600000014</v>
+        <v>10329.576490000001</v>
       </c>
       <c r="AU10" s="11">
-        <v>12352.795589999998</v>
+        <v>14053.175370000001</v>
       </c>
       <c r="AV10" s="11">
-        <v>994590.2057200002</v>
+        <v>1272073.8952599997</v>
       </c>
       <c r="AW10" s="11">
-        <v>18901.306989999997</v>
+        <v>23534.818930000001</v>
       </c>
       <c r="AX10" s="11">
-        <v>7586.0957600000011</v>
+        <v>8282.8401900000008</v>
       </c>
       <c r="AY10" s="11">
-        <v>13293.575860000003</v>
+        <v>14370.428140000004</v>
       </c>
       <c r="AZ10" s="11">
-        <v>981110.25485000003</v>
+        <v>1175964.9601800006</v>
       </c>
       <c r="BA10" s="11">
-        <v>18519.600190000005</v>
+        <v>23453.857660000001</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="21" customFormat="1" ht="27.75" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20">
         <f>C10/C7*100</f>
         <v>21.018910837821071</v>
       </c>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20">
         <f>G10/G7*100</f>
         <v>8.6571604356811083</v>
       </c>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20">
         <f>K10/K7*100</f>
         <v>11.472060471599271</v>
       </c>
@@ -1850,110 +1852,112 @@
         <v>45.570433757538638</v>
       </c>
       <c r="AF11" s="20"/>
       <c r="AG11" s="20"/>
       <c r="AH11" s="20"/>
       <c r="AI11" s="20">
         <f>AI10/AI7*100</f>
         <v>84.398780311872557</v>
       </c>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="20"/>
       <c r="AL11" s="20"/>
       <c r="AM11" s="20">
         <v>82.628139558633208</v>
       </c>
       <c r="AN11" s="20"/>
       <c r="AO11" s="20"/>
       <c r="AP11" s="20"/>
       <c r="AQ11" s="20">
         <v>51.119803229063578</v>
       </c>
       <c r="AR11" s="20"/>
       <c r="AS11" s="20"/>
       <c r="AT11" s="20"/>
       <c r="AU11" s="20">
-        <v>60.779474334352187</v>
+        <f>AU10/AU7*100</f>
+        <v>57.007571318253</v>
       </c>
       <c r="AV11" s="20"/>
       <c r="AW11" s="20"/>
       <c r="AX11" s="20"/>
       <c r="AY11" s="20">
-        <v>74.827613256651233</v>
+        <f>AY10/AY7*100</f>
+        <v>76.078790534046433</v>
       </c>
       <c r="AZ11" s="20"/>
       <c r="BA11" s="20"/>
     </row>
     <row r="13" spans="1:53" s="22" customFormat="1" ht="29.25" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="30"/>
       <c r="AH13" s="23"/>
       <c r="AI13" s="23"/>
       <c r="AJ13" s="23"/>
       <c r="AK13" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="43">
-    <mergeCell ref="X5:Y5"/>
-[...7 lines deleted...]
-    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="N5:O5"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
-    <mergeCell ref="F4:I4"/>
-    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="P5:Q5"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
-    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="V5:W5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="AB5:AC5"/>
-    <mergeCell ref="AH5:AI5"/>
-    <mergeCell ref="P5:Q5"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>