--- v4 (2026-08-06)
+++ v5 (2026-08-26)
@@ -7,127 +7,122 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="756"/>
   </bookViews>
   <sheets>
     <sheet name="Shygys Kazakhstan" sheetId="17" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AY11" i="17"/>
-[...1 lines deleted...]
-  <c r="AI11"/>
+  <c r="AI11" i="17"/>
   <c r="AE11"/>
   <c r="AA11"/>
   <c r="W11"/>
   <c r="S11"/>
   <c r="O11"/>
   <c r="K11"/>
   <c r="G11"/>
   <c r="C11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="15">
   <si>
     <t>Export and import of agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
 Total for agricultural products:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Сrop production</t>
   </si>
   <si>
     <t xml:space="preserve">
 Animal husbandry</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t xml:space="preserve">
 tons</t>
   </si>
   <si>
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
     <t xml:space="preserve">
 Name of indicator</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>* Preliminary data.</t>
   </si>
   <si>
-    <t>2025*</t>
+    <t>January-June 2026*</t>
   </si>
   <si>
-    <t>January-May 2025*</t>
-[...2 lines deleted...]
-    <t>January-May 2026*</t>
+    <t>January-June 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -345,134 +340,134 @@
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -498,51 +493,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -682,338 +677,338 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AL7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AT4" sqref="AT4:AW4"/>
+      <selection pane="bottomRight" activeCell="AX4" sqref="AX4:BA4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="24" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="24"/>
     <col min="24" max="29" width="9.28515625" style="24" customWidth="1"/>
     <col min="30" max="37" width="9.140625" style="24"/>
     <col min="38" max="53" width="11.5703125" style="24" customWidth="1"/>
     <col min="54" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="34"/>
-[...34 lines deleted...]
-      <c r="AK1" s="34"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
+      <c r="Q1" s="27"/>
+      <c r="R1" s="27"/>
+      <c r="S1" s="27"/>
+      <c r="T1" s="27"/>
+      <c r="U1" s="27"/>
+      <c r="V1" s="27"/>
+      <c r="W1" s="27"/>
+      <c r="X1" s="27"/>
+      <c r="Y1" s="27"/>
+      <c r="Z1" s="27"/>
+      <c r="AA1" s="27"/>
+      <c r="AB1" s="27"/>
+      <c r="AC1" s="27"/>
+      <c r="AD1" s="27"/>
+      <c r="AE1" s="27"/>
+      <c r="AF1" s="27"/>
+      <c r="AG1" s="27"/>
+      <c r="AH1" s="27"/>
+      <c r="AI1" s="27"/>
+      <c r="AJ1" s="27"/>
+      <c r="AK1" s="27"/>
     </row>
     <row r="2" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A2" s="34" t="s">
+      <c r="A2" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="34"/>
-[...34 lines deleted...]
-      <c r="AK2" s="34"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+      <c r="Z2" s="27"/>
+      <c r="AA2" s="27"/>
+      <c r="AB2" s="27"/>
+      <c r="AC2" s="27"/>
+      <c r="AD2" s="27"/>
+      <c r="AE2" s="27"/>
+      <c r="AF2" s="27"/>
+      <c r="AG2" s="27"/>
+      <c r="AH2" s="27"/>
+      <c r="AI2" s="27"/>
+      <c r="AJ2" s="27"/>
+      <c r="AK2" s="27"/>
     </row>
     <row r="3" spans="1:53" s="1" customFormat="1" ht="12"/>
     <row r="4" spans="1:53" s="2" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="31" t="s">
+      <c r="A4" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="29">
+      <c r="B4" s="26">
         <v>2015</v>
       </c>
-      <c r="C4" s="29"/>
-[...2 lines deleted...]
-      <c r="F4" s="29">
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26">
         <v>2016</v>
       </c>
-      <c r="G4" s="29"/>
-[...2 lines deleted...]
-      <c r="J4" s="29">
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26">
         <v>2017</v>
       </c>
-      <c r="K4" s="29"/>
-[...2 lines deleted...]
-      <c r="N4" s="29">
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26">
         <v>2018</v>
       </c>
-      <c r="O4" s="29"/>
-[...2 lines deleted...]
-      <c r="R4" s="29">
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26">
         <v>2019</v>
       </c>
-      <c r="S4" s="29"/>
-[...2 lines deleted...]
-      <c r="V4" s="29">
+      <c r="S4" s="26"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26">
         <v>2020</v>
       </c>
-      <c r="W4" s="29"/>
-[...2 lines deleted...]
-      <c r="Z4" s="29">
+      <c r="W4" s="26"/>
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="26">
         <v>2021</v>
       </c>
-      <c r="AA4" s="29"/>
-[...2 lines deleted...]
-      <c r="AD4" s="26">
+      <c r="AA4" s="26"/>
+      <c r="AB4" s="26"/>
+      <c r="AC4" s="26"/>
+      <c r="AD4" s="28">
         <v>2022</v>
       </c>
-      <c r="AE4" s="27"/>
-[...2 lines deleted...]
-      <c r="AH4" s="26">
+      <c r="AE4" s="29"/>
+      <c r="AF4" s="29"/>
+      <c r="AG4" s="30"/>
+      <c r="AH4" s="28">
         <v>2023</v>
       </c>
-      <c r="AI4" s="27"/>
-[...2 lines deleted...]
-      <c r="AL4" s="26">
+      <c r="AI4" s="29"/>
+      <c r="AJ4" s="29"/>
+      <c r="AK4" s="30"/>
+      <c r="AL4" s="28">
         <v>2024</v>
       </c>
-      <c r="AM4" s="27"/>
-[...2 lines deleted...]
-      <c r="AP4" s="26" t="s">
+      <c r="AM4" s="29"/>
+      <c r="AN4" s="29"/>
+      <c r="AO4" s="30"/>
+      <c r="AP4" s="28">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="29"/>
+      <c r="AR4" s="29"/>
+      <c r="AS4" s="30"/>
+      <c r="AT4" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="AU4" s="29"/>
+      <c r="AV4" s="29"/>
+      <c r="AW4" s="30"/>
+      <c r="AX4" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="AQ4" s="27"/>
-[...13 lines deleted...]
-      <c r="BA4" s="28"/>
+      <c r="AY4" s="29"/>
+      <c r="AZ4" s="29"/>
+      <c r="BA4" s="30"/>
     </row>
     <row r="5" spans="1:53" s="3" customFormat="1" ht="11.25">
-      <c r="A5" s="32"/>
-      <c r="B5" s="29" t="s">
+      <c r="A5" s="33"/>
+      <c r="B5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="29"/>
-      <c r="D5" s="29" t="s">
+      <c r="C5" s="26"/>
+      <c r="D5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="29"/>
-      <c r="F5" s="29" t="s">
+      <c r="E5" s="26"/>
+      <c r="F5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="29"/>
-      <c r="H5" s="29" t="s">
+      <c r="G5" s="26"/>
+      <c r="H5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="29"/>
-      <c r="J5" s="29" t="s">
+      <c r="I5" s="26"/>
+      <c r="J5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="K5" s="29"/>
-      <c r="L5" s="29" t="s">
+      <c r="K5" s="26"/>
+      <c r="L5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="M5" s="29"/>
-      <c r="N5" s="29" t="s">
+      <c r="M5" s="26"/>
+      <c r="N5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="29"/>
-      <c r="P5" s="29" t="s">
+      <c r="O5" s="26"/>
+      <c r="P5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="Q5" s="29"/>
-      <c r="R5" s="29" t="s">
+      <c r="Q5" s="26"/>
+      <c r="R5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="S5" s="29"/>
-      <c r="T5" s="29" t="s">
+      <c r="S5" s="26"/>
+      <c r="T5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="U5" s="29"/>
-      <c r="V5" s="29" t="s">
+      <c r="U5" s="26"/>
+      <c r="V5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="W5" s="29"/>
-      <c r="X5" s="29" t="s">
+      <c r="W5" s="26"/>
+      <c r="X5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="Y5" s="29"/>
-      <c r="Z5" s="29" t="s">
+      <c r="Y5" s="26"/>
+      <c r="Z5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="AA5" s="29"/>
-      <c r="AB5" s="29" t="s">
+      <c r="AA5" s="26"/>
+      <c r="AB5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="AC5" s="29"/>
-      <c r="AD5" s="29" t="s">
+      <c r="AC5" s="26"/>
+      <c r="AD5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="AE5" s="29"/>
-      <c r="AF5" s="29" t="s">
+      <c r="AE5" s="26"/>
+      <c r="AF5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="AG5" s="29"/>
-      <c r="AH5" s="29" t="s">
+      <c r="AG5" s="26"/>
+      <c r="AH5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="AI5" s="29"/>
-      <c r="AJ5" s="29" t="s">
+      <c r="AI5" s="26"/>
+      <c r="AJ5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="AK5" s="29"/>
-      <c r="AL5" s="29" t="s">
+      <c r="AK5" s="26"/>
+      <c r="AL5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="AM5" s="29"/>
-      <c r="AN5" s="29" t="s">
+      <c r="AM5" s="26"/>
+      <c r="AN5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="AO5" s="29"/>
-      <c r="AP5" s="29" t="s">
+      <c r="AO5" s="26"/>
+      <c r="AP5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="AQ5" s="29"/>
-      <c r="AR5" s="29" t="s">
+      <c r="AQ5" s="26"/>
+      <c r="AR5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="AS5" s="29"/>
-      <c r="AT5" s="29" t="s">
+      <c r="AS5" s="26"/>
+      <c r="AT5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="AU5" s="29"/>
-      <c r="AV5" s="29" t="s">
+      <c r="AU5" s="26"/>
+      <c r="AV5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="AW5" s="29"/>
-      <c r="AX5" s="29" t="s">
+      <c r="AW5" s="26"/>
+      <c r="AX5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="AY5" s="29"/>
-      <c r="AZ5" s="29" t="s">
+      <c r="AY5" s="26"/>
+      <c r="AZ5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="BA5" s="29"/>
+      <c r="BA5" s="26"/>
     </row>
     <row r="6" spans="1:53" s="2" customFormat="1" ht="33.75">
-      <c r="A6" s="33"/>
+      <c r="A6" s="34"/>
       <c r="B6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1252,84 +1247,84 @@
       <c r="AH7" s="7">
         <v>45939.96069</v>
       </c>
       <c r="AI7" s="7">
         <v>51157.976040000009</v>
       </c>
       <c r="AJ7" s="7">
         <v>3761139.64744</v>
       </c>
       <c r="AK7" s="8">
         <v>102245.00500999996</v>
       </c>
       <c r="AL7" s="6">
         <v>60771.15750999999</v>
       </c>
       <c r="AM7" s="6">
         <v>60064.348059999989</v>
       </c>
       <c r="AN7" s="6">
         <v>3332457.4406999997</v>
       </c>
       <c r="AO7" s="6">
         <v>87757.988680000009</v>
       </c>
       <c r="AP7" s="25">
-        <v>137014.92863000001</v>
+        <v>141851.38763000001</v>
       </c>
       <c r="AQ7" s="25">
-        <v>56894.764050000013</v>
+        <v>60274.226300000002</v>
       </c>
       <c r="AR7" s="25">
-        <v>3117712.0993399997</v>
+        <v>3117856.962139999</v>
       </c>
       <c r="AS7" s="25">
-        <v>71877.968750000015</v>
+        <v>72350.973010000016</v>
       </c>
       <c r="AT7" s="25">
-        <v>52273.329169999997</v>
+        <v>65591.023129999987</v>
       </c>
       <c r="AU7" s="25">
-        <v>24651.419180000001</v>
+        <v>28520.990939999996</v>
       </c>
       <c r="AV7" s="25">
-        <v>1277529.4727999996</v>
+        <v>1535843.8085599993</v>
       </c>
       <c r="AW7" s="25">
-        <v>27932.242890000001</v>
+        <v>34216.455780000004</v>
       </c>
       <c r="AX7" s="25">
-        <v>21941.45679</v>
+        <v>22394.324009999997</v>
       </c>
       <c r="AY7" s="25">
-        <v>18888.875650000002</v>
+        <v>19572.802520000001</v>
       </c>
       <c r="AZ7" s="25">
-        <v>1240627.0307300007</v>
+        <v>1539873.3569200002</v>
       </c>
       <c r="BA7" s="25">
-        <v>43210.179590000007</v>
+        <v>52181.50735</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="13" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="10">
         <v>129346.90366</v>
       </c>
       <c r="C8" s="10">
         <v>22271.65034</v>
       </c>
       <c r="D8" s="10">
         <v>21060.818510000001</v>
       </c>
       <c r="E8" s="10">
         <v>8238.9477400000014</v>
       </c>
       <c r="F8" s="10">
         <v>291317.42308000004</v>
       </c>
       <c r="G8" s="10">
         <v>45007.387410000018</v>
       </c>
       <c r="H8" s="10">
@@ -1413,84 +1408,84 @@
       <c r="AH8" s="12">
         <v>11201.2132</v>
       </c>
       <c r="AI8" s="12">
         <v>6368.0583999999999</v>
       </c>
       <c r="AJ8" s="12">
         <v>267861.59208000009</v>
       </c>
       <c r="AK8" s="12">
         <v>53840.955099999977</v>
       </c>
       <c r="AL8" s="12">
         <v>28916.640359999998</v>
       </c>
       <c r="AM8" s="12">
         <v>7830.1095000000014</v>
       </c>
       <c r="AN8" s="12">
         <v>158132.86777999994</v>
       </c>
       <c r="AO8" s="12">
         <v>30751.869119999996</v>
       </c>
       <c r="AP8" s="12">
-        <v>113539.36660000001</v>
+        <v>116456.94560000001</v>
       </c>
       <c r="AQ8" s="12">
-        <v>26118.91764</v>
+        <v>27538.161889999996</v>
       </c>
       <c r="AR8" s="12">
-        <v>30042.336380000001</v>
+        <v>30138.266340000002</v>
       </c>
       <c r="AS8" s="12">
-        <v>9316.7730100000026</v>
+        <v>9462.296690000001</v>
       </c>
       <c r="AT8" s="12">
-        <v>41826.159599999999</v>
+        <v>54075.079599999997</v>
       </c>
       <c r="AU8" s="12">
-        <v>10319.570009999999</v>
+        <v>12983.645349999999</v>
       </c>
       <c r="AV8" s="12">
-        <v>4486.8687599999985</v>
+        <v>9135.502959999998</v>
       </c>
       <c r="AW8" s="12">
-        <v>2423.8522600000001</v>
+        <v>3505.6925300000007</v>
       </c>
       <c r="AX8" s="12">
         <v>13486.735999999999</v>
       </c>
       <c r="AY8" s="12">
         <v>3113.4817699999999</v>
       </c>
       <c r="AZ8" s="12">
-        <v>63996.669249999992</v>
+        <v>82519.840050000013</v>
       </c>
       <c r="BA8" s="12">
-        <v>18577.580850000006</v>
+        <v>23205.123459999995</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="13" customFormat="1" ht="22.5">
       <c r="A9" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="15">
         <v>246.92079999999996</v>
       </c>
       <c r="C9" s="15">
         <v>694.05595000000005</v>
       </c>
       <c r="D9" s="15">
         <v>1896.4362099999998</v>
       </c>
       <c r="E9" s="15">
         <v>4141.1080699999993</v>
       </c>
       <c r="F9" s="15">
         <v>1315.00585</v>
       </c>
       <c r="G9" s="15">
         <v>286.97325000000001</v>
       </c>
       <c r="H9" s="15">
@@ -1574,84 +1569,84 @@
       <c r="AH9" s="16">
         <v>1033.404</v>
       </c>
       <c r="AI9" s="16">
         <v>1613.20983</v>
       </c>
       <c r="AJ9" s="16">
         <v>3060.55996</v>
       </c>
       <c r="AK9" s="16">
         <v>2986.8766900000005</v>
       </c>
       <c r="AL9" s="11">
         <v>779.19600000000003</v>
       </c>
       <c r="AM9" s="11">
         <v>2604.1852199999998</v>
       </c>
       <c r="AN9" s="11">
         <v>1978.8087499999999</v>
       </c>
       <c r="AO9" s="11">
         <v>2970.9404599999998</v>
       </c>
       <c r="AP9" s="11">
-        <v>447.69388000000004</v>
+        <v>573.22388000000001</v>
       </c>
       <c r="AQ9" s="11">
-        <v>1691.3549800000001</v>
+        <v>2848.4489799999997</v>
       </c>
       <c r="AR9" s="11">
-        <v>1736.19145</v>
+        <v>1736.4894800000002</v>
       </c>
       <c r="AS9" s="11">
-        <v>3680.3433299999997</v>
+        <v>3680.8107499999996</v>
       </c>
       <c r="AT9" s="11">
-        <v>117.59308</v>
+        <v>156.06808000000001</v>
       </c>
       <c r="AU9" s="11">
-        <v>278.67379999999997</v>
+        <v>359.37774000000002</v>
       </c>
       <c r="AV9" s="11">
-        <v>968.70877999999993</v>
+        <v>1005.3509300000001</v>
       </c>
       <c r="AW9" s="11">
-        <v>1973.5717000000002</v>
+        <v>2040.5278000000001</v>
       </c>
       <c r="AX9" s="11">
-        <v>171.88059999999999</v>
+        <v>172.72159999999997</v>
       </c>
       <c r="AY9" s="11">
-        <v>1404.9657399999999</v>
+        <v>1406.1751300000001</v>
       </c>
       <c r="AZ9" s="11">
-        <v>665.40129999999999</v>
+        <v>748.14425999999992</v>
       </c>
       <c r="BA9" s="11">
-        <v>1178.74108</v>
+        <v>1330.6458299999999</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="13" customFormat="1" ht="22.5">
       <c r="A10" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="18">
         <v>10492.07043</v>
       </c>
       <c r="C10" s="18">
         <v>6111.7684999999992</v>
       </c>
       <c r="D10" s="18">
         <v>3734037.731290001</v>
       </c>
       <c r="E10" s="18">
         <v>43753.727940000004</v>
       </c>
       <c r="F10" s="18">
         <v>18866.563399999999</v>
       </c>
       <c r="G10" s="18">
         <v>4292.8438500000002</v>
       </c>
       <c r="H10" s="18">
@@ -1735,84 +1730,84 @@
       <c r="AH10" s="16">
         <v>33705.343489999999</v>
       </c>
       <c r="AI10" s="16">
         <v>43176.707810000007</v>
       </c>
       <c r="AJ10" s="16">
         <v>3490217.4953999999</v>
       </c>
       <c r="AK10" s="16">
         <v>45417.173219999997</v>
       </c>
       <c r="AL10" s="11">
         <v>31075.321149999996</v>
       </c>
       <c r="AM10" s="11">
         <v>49630.053339999991</v>
       </c>
       <c r="AN10" s="11">
         <v>3172345.7641699999</v>
       </c>
       <c r="AO10" s="11">
         <v>54035.179100000008</v>
       </c>
       <c r="AP10" s="11">
-        <v>23027.868149999998</v>
+        <v>24821.218150000001</v>
       </c>
       <c r="AQ10" s="11">
-        <v>29084.491430000009</v>
+        <v>29887.615430000005</v>
       </c>
       <c r="AR10" s="11">
-        <v>3085933.5715099997</v>
+        <v>3085982.2063199989</v>
       </c>
       <c r="AS10" s="11">
-        <v>58880.852410000007</v>
+        <v>59207.865570000016</v>
       </c>
       <c r="AT10" s="11">
-        <v>10329.576490000001</v>
+        <v>11359.87545</v>
       </c>
       <c r="AU10" s="11">
-        <v>14053.175370000001</v>
+        <v>15177.967849999997</v>
       </c>
       <c r="AV10" s="11">
-        <v>1272073.8952599997</v>
+        <v>1525702.9546699994</v>
       </c>
       <c r="AW10" s="11">
-        <v>23534.818930000001</v>
+        <v>28670.23545</v>
       </c>
       <c r="AX10" s="11">
-        <v>8282.8401900000008</v>
+        <v>8734.8664099999987</v>
       </c>
       <c r="AY10" s="11">
-        <v>14370.428140000004</v>
+        <v>15053.145620000001</v>
       </c>
       <c r="AZ10" s="11">
-        <v>1175964.9601800006</v>
+        <v>1456605.3726100002</v>
       </c>
       <c r="BA10" s="11">
-        <v>23453.857660000001</v>
+        <v>27645.73806</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="21" customFormat="1" ht="27.75" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20">
         <f>C10/C7*100</f>
         <v>21.018910837821071</v>
       </c>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20">
         <f>G10/G7*100</f>
         <v>8.6571604356811083</v>
       </c>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20">
         <f>K10/K7*100</f>
         <v>11.472060471599271</v>
       </c>
@@ -1846,124 +1841,122 @@
       </c>
       <c r="AB11" s="20"/>
       <c r="AC11" s="20"/>
       <c r="AD11" s="20"/>
       <c r="AE11" s="20">
         <f>AE10/AE7*100</f>
         <v>45.570433757538638</v>
       </c>
       <c r="AF11" s="20"/>
       <c r="AG11" s="20"/>
       <c r="AH11" s="20"/>
       <c r="AI11" s="20">
         <f>AI10/AI7*100</f>
         <v>84.398780311872557</v>
       </c>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="20"/>
       <c r="AL11" s="20"/>
       <c r="AM11" s="20">
         <v>82.628139558633208</v>
       </c>
       <c r="AN11" s="20"/>
       <c r="AO11" s="20"/>
       <c r="AP11" s="20"/>
       <c r="AQ11" s="20">
-        <v>51.119803229063578</v>
+        <v>49.586062343200922</v>
       </c>
       <c r="AR11" s="20"/>
       <c r="AS11" s="20"/>
       <c r="AT11" s="20"/>
       <c r="AU11" s="20">
-        <f>AU10/AU7*100</f>
-        <v>57.007571318253</v>
+        <v>53.216832058640939</v>
       </c>
       <c r="AV11" s="20"/>
       <c r="AW11" s="20"/>
       <c r="AX11" s="20"/>
       <c r="AY11" s="20">
-        <f>AY10/AY7*100</f>
-        <v>76.078790534046433</v>
+        <v>76.908483619646717</v>
       </c>
       <c r="AZ11" s="20"/>
       <c r="BA11" s="20"/>
     </row>
     <row r="13" spans="1:53" s="22" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A13" s="30" t="s">
+      <c r="A13" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="30"/>
+      <c r="B13" s="31"/>
       <c r="AH13" s="23"/>
       <c r="AI13" s="23"/>
       <c r="AJ13" s="23"/>
       <c r="AK13" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="43">
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="R5:S5"/>
-    <mergeCell ref="AP4:AS4"/>
-[...3 lines deleted...]
-    <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AH5:AI5"/>
-    <mergeCell ref="A13:B13"/>
-[...20 lines deleted...]
-    <mergeCell ref="AV5:AW5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Shygys Kazakhstan</vt:lpstr>