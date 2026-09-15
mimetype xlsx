--- v5 (2026-08-26)
+++ v6 (2026-09-15)
@@ -1,138 +1,290 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="756"/>
   </bookViews>
   <sheets>
-    <sheet name="Shygys Kazakhstan" sheetId="17" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="18" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="19" r:id="rId2"/>
+    <sheet name="Shygys Kazakhstan" sheetId="17" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AI11" i="17"/>
   <c r="AE11"/>
   <c r="AA11"/>
   <c r="W11"/>
   <c r="S11"/>
   <c r="O11"/>
   <c r="K11"/>
   <c r="G11"/>
   <c r="C11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="57">
   <si>
     <t>Export and import of agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
 Total for agricultural products:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Сrop production</t>
   </si>
   <si>
     <t xml:space="preserve">
 Animal husbandry</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t xml:space="preserve">
 tons</t>
   </si>
   <si>
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
     <t xml:space="preserve">
 Name of indicator</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>* Preliminary data.</t>
   </si>
   <si>
-    <t>January-June 2026*</t>
-[...2 lines deleted...]
-    <t>January-June 2025</t>
+    <t>January-July 2025</t>
+  </si>
+  <si>
+    <t>January-July 2026*</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>©  Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/dynamic-tables/1450/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 7232 25 06 35  </t>
+  </si>
+  <si>
+    <t>L.Uskabaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Foreign currency trade turnover</t>
+  </si>
+  <si>
+    <t>thousand US dollars, tons, additional units of measurement</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Methodology for maintaining statistics of mutual trade in goods of the member states of the Eurasian Economic Union Approved By the decision of the Board of the Eurasian Economic Commission dated December 25, 2018 210</t>
+  </si>
+  <si>
+    <t>The primary sources of information are data from the 1-ТS "Report on Mutual Trade in Goods with the Member States of the EAEU " statistical report</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Division of Trade Statistics </t>
+  </si>
+  <si>
+    <t>Uskabaeva Laura</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25796/</t>
+  </si>
+  <si>
+    <t>Foreign currency trade turnover - Export, import</t>
+  </si>
+  <si>
+    <t>The indicator has been compiled since 2015.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25840/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -171,98 +323,179 @@
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="49"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -290,184 +523,253 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="10">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
+    <cellStyle name="Обычный 11 20" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 3" xfId="6"/>
+    <cellStyle name="Обычный 2 8" xfId="7"/>
+    <cellStyle name="Обычный 4" xfId="8"/>
+    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="9"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -493,51 +795,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -666,349 +968,612 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25796/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Uskabaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25840/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="84" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2" s="33">
+        <v>312101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="B3" s="33" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" s="34" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="33" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="33" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="24" customHeight="1">
+      <c r="A7" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="33" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="35" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="39">
+      <c r="A9" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="39" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="35" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="33"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="43" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="18.75" customHeight="1">
+      <c r="A13" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="44" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="19.5" customHeight="1">
+      <c r="A14" s="40" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="41" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="44" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="36">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="36">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20" s="37" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="32" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B21" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="99" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="26" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="26" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="26" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="26" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="27"/>
+    </row>
+    <row r="12" spans="2:2" ht="27" customHeight="1">
+      <c r="B12" s="28" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="27"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="27"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="29"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="29"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="29"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="30" t="s">
+        <v>21</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA13"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AL7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AX4" sqref="AX4:BA4"/>
+      <selection pane="bottomRight" activeCell="AT4" sqref="AT4:AW4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="24" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="24"/>
     <col min="24" max="29" width="9.28515625" style="24" customWidth="1"/>
     <col min="30" max="37" width="9.140625" style="24"/>
     <col min="38" max="53" width="11.5703125" style="24" customWidth="1"/>
     <col min="54" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="27"/>
-[...34 lines deleted...]
-      <c r="AK1" s="27"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
+      <c r="T1" s="53"/>
+      <c r="U1" s="53"/>
+      <c r="V1" s="53"/>
+      <c r="W1" s="53"/>
+      <c r="X1" s="53"/>
+      <c r="Y1" s="53"/>
+      <c r="Z1" s="53"/>
+      <c r="AA1" s="53"/>
+      <c r="AB1" s="53"/>
+      <c r="AC1" s="53"/>
+      <c r="AD1" s="53"/>
+      <c r="AE1" s="53"/>
+      <c r="AF1" s="53"/>
+      <c r="AG1" s="53"/>
+      <c r="AH1" s="53"/>
+      <c r="AI1" s="53"/>
+      <c r="AJ1" s="53"/>
+      <c r="AK1" s="53"/>
     </row>
     <row r="2" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="27"/>
-[...34 lines deleted...]
-      <c r="AK2" s="27"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+      <c r="Z2" s="53"/>
+      <c r="AA2" s="53"/>
+      <c r="AB2" s="53"/>
+      <c r="AC2" s="53"/>
+      <c r="AD2" s="53"/>
+      <c r="AE2" s="53"/>
+      <c r="AF2" s="53"/>
+      <c r="AG2" s="53"/>
+      <c r="AH2" s="53"/>
+      <c r="AI2" s="53"/>
+      <c r="AJ2" s="53"/>
+      <c r="AK2" s="53"/>
     </row>
     <row r="3" spans="1:53" s="1" customFormat="1" ht="12"/>
     <row r="4" spans="1:53" s="2" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="32" t="s">
+      <c r="A4" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="26">
+      <c r="B4" s="45">
         <v>2015</v>
       </c>
-      <c r="C4" s="26"/>
-[...2 lines deleted...]
-      <c r="F4" s="26">
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45">
         <v>2016</v>
       </c>
-      <c r="G4" s="26"/>
-[...2 lines deleted...]
-      <c r="J4" s="26">
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45">
         <v>2017</v>
       </c>
-      <c r="K4" s="26"/>
-[...2 lines deleted...]
-      <c r="N4" s="26">
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="45"/>
+      <c r="N4" s="45">
         <v>2018</v>
       </c>
-      <c r="O4" s="26"/>
-[...2 lines deleted...]
-      <c r="R4" s="26">
+      <c r="O4" s="45"/>
+      <c r="P4" s="45"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="45">
         <v>2019</v>
       </c>
-      <c r="S4" s="26"/>
-[...2 lines deleted...]
-      <c r="V4" s="26">
+      <c r="S4" s="45"/>
+      <c r="T4" s="45"/>
+      <c r="U4" s="45"/>
+      <c r="V4" s="45">
         <v>2020</v>
       </c>
-      <c r="W4" s="26"/>
-[...2 lines deleted...]
-      <c r="Z4" s="26">
+      <c r="W4" s="45"/>
+      <c r="X4" s="45"/>
+      <c r="Y4" s="45"/>
+      <c r="Z4" s="45">
         <v>2021</v>
       </c>
-      <c r="AA4" s="26"/>
-[...2 lines deleted...]
-      <c r="AD4" s="28">
+      <c r="AA4" s="45"/>
+      <c r="AB4" s="45"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="46">
         <v>2022</v>
       </c>
-      <c r="AE4" s="29"/>
-[...2 lines deleted...]
-      <c r="AH4" s="28">
+      <c r="AE4" s="47"/>
+      <c r="AF4" s="47"/>
+      <c r="AG4" s="48"/>
+      <c r="AH4" s="46">
         <v>2023</v>
       </c>
-      <c r="AI4" s="29"/>
-[...2 lines deleted...]
-      <c r="AL4" s="28">
+      <c r="AI4" s="47"/>
+      <c r="AJ4" s="47"/>
+      <c r="AK4" s="48"/>
+      <c r="AL4" s="46">
         <v>2024</v>
       </c>
-      <c r="AM4" s="29"/>
-[...2 lines deleted...]
-      <c r="AP4" s="28">
+      <c r="AM4" s="47"/>
+      <c r="AN4" s="47"/>
+      <c r="AO4" s="48"/>
+      <c r="AP4" s="46">
         <v>2025</v>
       </c>
-      <c r="AQ4" s="29"/>
-[...2 lines deleted...]
-      <c r="AT4" s="28" t="s">
+      <c r="AQ4" s="47"/>
+      <c r="AR4" s="47"/>
+      <c r="AS4" s="48"/>
+      <c r="AT4" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU4" s="47"/>
+      <c r="AV4" s="47"/>
+      <c r="AW4" s="48"/>
+      <c r="AX4" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="AU4" s="29"/>
-[...7 lines deleted...]
-      <c r="BA4" s="30"/>
+      <c r="AY4" s="47"/>
+      <c r="AZ4" s="47"/>
+      <c r="BA4" s="48"/>
     </row>
     <row r="5" spans="1:53" s="3" customFormat="1" ht="11.25">
-      <c r="A5" s="33"/>
-      <c r="B5" s="26" t="s">
+      <c r="A5" s="51"/>
+      <c r="B5" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="26"/>
-      <c r="D5" s="26" t="s">
+      <c r="C5" s="45"/>
+      <c r="D5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="26"/>
-      <c r="F5" s="26" t="s">
+      <c r="E5" s="45"/>
+      <c r="F5" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="26"/>
-      <c r="H5" s="26" t="s">
+      <c r="G5" s="45"/>
+      <c r="H5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="26"/>
-      <c r="J5" s="26" t="s">
+      <c r="I5" s="45"/>
+      <c r="J5" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="K5" s="26"/>
-      <c r="L5" s="26" t="s">
+      <c r="K5" s="45"/>
+      <c r="L5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="M5" s="26"/>
-      <c r="N5" s="26" t="s">
+      <c r="M5" s="45"/>
+      <c r="N5" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="26"/>
-      <c r="P5" s="26" t="s">
+      <c r="O5" s="45"/>
+      <c r="P5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="Q5" s="26"/>
-      <c r="R5" s="26" t="s">
+      <c r="Q5" s="45"/>
+      <c r="R5" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="S5" s="26"/>
-      <c r="T5" s="26" t="s">
+      <c r="S5" s="45"/>
+      <c r="T5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="U5" s="26"/>
-      <c r="V5" s="26" t="s">
+      <c r="U5" s="45"/>
+      <c r="V5" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="W5" s="26"/>
-      <c r="X5" s="26" t="s">
+      <c r="W5" s="45"/>
+      <c r="X5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="Y5" s="26"/>
-      <c r="Z5" s="26" t="s">
+      <c r="Y5" s="45"/>
+      <c r="Z5" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="AA5" s="26"/>
-      <c r="AB5" s="26" t="s">
+      <c r="AA5" s="45"/>
+      <c r="AB5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="AC5" s="26"/>
-      <c r="AD5" s="26" t="s">
+      <c r="AC5" s="45"/>
+      <c r="AD5" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="AE5" s="26"/>
-      <c r="AF5" s="26" t="s">
+      <c r="AE5" s="45"/>
+      <c r="AF5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="AG5" s="26"/>
-      <c r="AH5" s="26" t="s">
+      <c r="AG5" s="45"/>
+      <c r="AH5" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="AI5" s="26"/>
-      <c r="AJ5" s="26" t="s">
+      <c r="AI5" s="45"/>
+      <c r="AJ5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="AK5" s="26"/>
-      <c r="AL5" s="26" t="s">
+      <c r="AK5" s="45"/>
+      <c r="AL5" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="AM5" s="26"/>
-      <c r="AN5" s="26" t="s">
+      <c r="AM5" s="45"/>
+      <c r="AN5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="AO5" s="26"/>
-      <c r="AP5" s="26" t="s">
+      <c r="AO5" s="45"/>
+      <c r="AP5" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="AQ5" s="26"/>
-      <c r="AR5" s="26" t="s">
+      <c r="AQ5" s="45"/>
+      <c r="AR5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="AS5" s="26"/>
-      <c r="AT5" s="26" t="s">
+      <c r="AS5" s="45"/>
+      <c r="AT5" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="AU5" s="26"/>
-      <c r="AV5" s="26" t="s">
+      <c r="AU5" s="45"/>
+      <c r="AV5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="AW5" s="26"/>
-      <c r="AX5" s="26" t="s">
+      <c r="AW5" s="45"/>
+      <c r="AX5" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="AY5" s="26"/>
-      <c r="AZ5" s="26" t="s">
+      <c r="AY5" s="45"/>
+      <c r="AZ5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="BA5" s="26"/>
+      <c r="BA5" s="45"/>
     </row>
     <row r="6" spans="1:53" s="2" customFormat="1" ht="33.75">
-      <c r="A6" s="34"/>
+      <c r="A6" s="52"/>
       <c r="B6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1259,72 +1824,72 @@
       <c r="AL7" s="6">
         <v>60771.15750999999</v>
       </c>
       <c r="AM7" s="6">
         <v>60064.348059999989</v>
       </c>
       <c r="AN7" s="6">
         <v>3332457.4406999997</v>
       </c>
       <c r="AO7" s="6">
         <v>87757.988680000009</v>
       </c>
       <c r="AP7" s="25">
         <v>141851.38763000001</v>
       </c>
       <c r="AQ7" s="25">
         <v>60274.226300000002</v>
       </c>
       <c r="AR7" s="25">
         <v>3117856.962139999</v>
       </c>
       <c r="AS7" s="25">
         <v>72350.973010000016</v>
       </c>
       <c r="AT7" s="25">
-        <v>65591.023129999987</v>
+        <v>74135.436029999997</v>
       </c>
       <c r="AU7" s="25">
-        <v>28520.990939999996</v>
+        <v>31562.792880000001</v>
       </c>
       <c r="AV7" s="25">
-        <v>1535843.8085599993</v>
+        <v>1766987.7524900001</v>
       </c>
       <c r="AW7" s="25">
-        <v>34216.455780000004</v>
+        <v>41467.800099999993</v>
       </c>
       <c r="AX7" s="25">
-        <v>22394.324009999997</v>
+        <v>23598.808169999997</v>
       </c>
       <c r="AY7" s="25">
-        <v>19572.802520000001</v>
+        <v>20149.10929</v>
       </c>
       <c r="AZ7" s="25">
-        <v>1539873.3569200002</v>
+        <v>1849415.40503</v>
       </c>
       <c r="BA7" s="25">
-        <v>52181.50735</v>
+        <v>60936.90049</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="13" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="10">
         <v>129346.90366</v>
       </c>
       <c r="C8" s="10">
         <v>22271.65034</v>
       </c>
       <c r="D8" s="10">
         <v>21060.818510000001</v>
       </c>
       <c r="E8" s="10">
         <v>8238.9477400000014</v>
       </c>
       <c r="F8" s="10">
         <v>291317.42308000004</v>
       </c>
       <c r="G8" s="10">
         <v>45007.387410000018</v>
       </c>
       <c r="H8" s="10">
@@ -1420,72 +1985,72 @@
       <c r="AL8" s="12">
         <v>28916.640359999998</v>
       </c>
       <c r="AM8" s="12">
         <v>7830.1095000000014</v>
       </c>
       <c r="AN8" s="12">
         <v>158132.86777999994</v>
       </c>
       <c r="AO8" s="12">
         <v>30751.869119999996</v>
       </c>
       <c r="AP8" s="12">
         <v>116456.94560000001</v>
       </c>
       <c r="AQ8" s="12">
         <v>27538.161889999996</v>
       </c>
       <c r="AR8" s="12">
         <v>30138.266340000002</v>
       </c>
       <c r="AS8" s="12">
         <v>9462.296690000001</v>
       </c>
       <c r="AT8" s="12">
-        <v>54075.079599999997</v>
+        <v>61103.916599999997</v>
       </c>
       <c r="AU8" s="12">
-        <v>12983.645349999999</v>
+        <v>14503.359019999998</v>
       </c>
       <c r="AV8" s="12">
-        <v>9135.502959999998</v>
+        <v>16638.688870000002</v>
       </c>
       <c r="AW8" s="12">
-        <v>3505.6925300000007</v>
+        <v>5276.7529399999994</v>
       </c>
       <c r="AX8" s="12">
         <v>13486.735999999999</v>
       </c>
       <c r="AY8" s="12">
         <v>3113.4817699999999</v>
       </c>
       <c r="AZ8" s="12">
-        <v>82519.840050000013</v>
+        <v>99723.43385999999</v>
       </c>
       <c r="BA8" s="12">
-        <v>23205.123459999995</v>
+        <v>27207.067440000003</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="13" customFormat="1" ht="22.5">
       <c r="A9" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="15">
         <v>246.92079999999996</v>
       </c>
       <c r="C9" s="15">
         <v>694.05595000000005</v>
       </c>
       <c r="D9" s="15">
         <v>1896.4362099999998</v>
       </c>
       <c r="E9" s="15">
         <v>4141.1080699999993</v>
       </c>
       <c r="F9" s="15">
         <v>1315.00585</v>
       </c>
       <c r="G9" s="15">
         <v>286.97325000000001</v>
       </c>
       <c r="H9" s="15">
@@ -1581,72 +2146,72 @@
       <c r="AL9" s="11">
         <v>779.19600000000003</v>
       </c>
       <c r="AM9" s="11">
         <v>2604.1852199999998</v>
       </c>
       <c r="AN9" s="11">
         <v>1978.8087499999999</v>
       </c>
       <c r="AO9" s="11">
         <v>2970.9404599999998</v>
       </c>
       <c r="AP9" s="11">
         <v>573.22388000000001</v>
       </c>
       <c r="AQ9" s="11">
         <v>2848.4489799999997</v>
       </c>
       <c r="AR9" s="11">
         <v>1736.4894800000002</v>
       </c>
       <c r="AS9" s="11">
         <v>3680.8107499999996</v>
       </c>
       <c r="AT9" s="11">
-        <v>156.06808000000001</v>
+        <v>204.64879999999999</v>
       </c>
       <c r="AU9" s="11">
-        <v>359.37774000000002</v>
+        <v>516.99984999999992</v>
       </c>
       <c r="AV9" s="11">
-        <v>1005.3509300000001</v>
+        <v>1076.45099</v>
       </c>
       <c r="AW9" s="11">
-        <v>2040.5278000000001</v>
+        <v>2225.0548300000005</v>
       </c>
       <c r="AX9" s="11">
-        <v>172.72159999999997</v>
+        <v>176.51959999999997</v>
       </c>
       <c r="AY9" s="11">
-        <v>1406.1751300000001</v>
+        <v>1411.6322700000001</v>
       </c>
       <c r="AZ9" s="11">
-        <v>748.14425999999992</v>
+        <v>765.61717999999996</v>
       </c>
       <c r="BA9" s="11">
-        <v>1330.6458299999999</v>
+        <v>1386.8050800000003</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="13" customFormat="1" ht="22.5">
       <c r="A10" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="18">
         <v>10492.07043</v>
       </c>
       <c r="C10" s="18">
         <v>6111.7684999999992</v>
       </c>
       <c r="D10" s="18">
         <v>3734037.731290001</v>
       </c>
       <c r="E10" s="18">
         <v>43753.727940000004</v>
       </c>
       <c r="F10" s="18">
         <v>18866.563399999999</v>
       </c>
       <c r="G10" s="18">
         <v>4292.8438500000002</v>
       </c>
       <c r="H10" s="18">
@@ -1742,72 +2307,72 @@
       <c r="AL10" s="11">
         <v>31075.321149999996</v>
       </c>
       <c r="AM10" s="11">
         <v>49630.053339999991</v>
       </c>
       <c r="AN10" s="11">
         <v>3172345.7641699999</v>
       </c>
       <c r="AO10" s="11">
         <v>54035.179100000008</v>
       </c>
       <c r="AP10" s="11">
         <v>24821.218150000001</v>
       </c>
       <c r="AQ10" s="11">
         <v>29887.615430000005</v>
       </c>
       <c r="AR10" s="11">
         <v>3085982.2063199989</v>
       </c>
       <c r="AS10" s="11">
         <v>59207.865570000016</v>
       </c>
       <c r="AT10" s="11">
-        <v>11359.87545</v>
+        <v>12826.870630000001</v>
       </c>
       <c r="AU10" s="11">
-        <v>15177.967849999997</v>
+        <v>16542.434010000001</v>
       </c>
       <c r="AV10" s="11">
-        <v>1525702.9546699994</v>
+        <v>1749272.6126300001</v>
       </c>
       <c r="AW10" s="11">
-        <v>28670.23545</v>
+        <v>33965.992329999994</v>
       </c>
       <c r="AX10" s="11">
-        <v>8734.8664099999987</v>
+        <v>9935.5525699999998</v>
       </c>
       <c r="AY10" s="11">
-        <v>15053.145620000001</v>
+        <v>15623.995250000002</v>
       </c>
       <c r="AZ10" s="11">
-        <v>1456605.3726100002</v>
+        <v>1748926.35399</v>
       </c>
       <c r="BA10" s="11">
-        <v>27645.73806</v>
+        <v>32343.027969999999</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="21" customFormat="1" ht="27.75" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20">
         <f>C10/C7*100</f>
         <v>21.018910837821071</v>
       </c>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20">
         <f>G10/G7*100</f>
         <v>8.6571604356811083</v>
       </c>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20">
         <f>K10/K7*100</f>
         <v>11.472060471599271</v>
       </c>
@@ -1847,133 +2412,135 @@
         <v>45.570433757538638</v>
       </c>
       <c r="AF11" s="20"/>
       <c r="AG11" s="20"/>
       <c r="AH11" s="20"/>
       <c r="AI11" s="20">
         <f>AI10/AI7*100</f>
         <v>84.398780311872557</v>
       </c>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="20"/>
       <c r="AL11" s="20"/>
       <c r="AM11" s="20">
         <v>82.628139558633208</v>
       </c>
       <c r="AN11" s="20"/>
       <c r="AO11" s="20"/>
       <c r="AP11" s="20"/>
       <c r="AQ11" s="20">
         <v>49.586062343200922</v>
       </c>
       <c r="AR11" s="20"/>
       <c r="AS11" s="20"/>
       <c r="AT11" s="20"/>
       <c r="AU11" s="20">
-        <v>53.216832058640939</v>
+        <v>52.411185768298211</v>
       </c>
       <c r="AV11" s="20"/>
       <c r="AW11" s="20"/>
       <c r="AX11" s="20"/>
       <c r="AY11" s="20">
-        <v>76.908483619646717</v>
+        <v>77.541865623579639</v>
       </c>
       <c r="AZ11" s="20"/>
       <c r="BA11" s="20"/>
     </row>
     <row r="13" spans="1:53" s="22" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A13" s="31" t="s">
+      <c r="A13" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="31"/>
+      <c r="B13" s="49"/>
       <c r="AH13" s="23"/>
       <c r="AI13" s="23"/>
       <c r="AJ13" s="23"/>
       <c r="AK13" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="43">
-    <mergeCell ref="AX4:BA4"/>
-[...4 lines deleted...]
-    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A2:AK2"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="P5:Q5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AL5:AM5"/>
-    <mergeCell ref="AJ5:AK5"/>
-    <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B4:E4"/>
-    <mergeCell ref="AP4:AS4"/>
-[...11 lines deleted...]
-    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AD4:AG4"/>
-    <mergeCell ref="P5:Q5"/>
-[...4 lines deleted...]
-    <mergeCell ref="R5:S5"/>
     <mergeCell ref="AH5:AI5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Shygys Kazakhstan</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>