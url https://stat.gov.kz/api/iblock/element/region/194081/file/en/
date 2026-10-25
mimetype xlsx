--- v6 (2026-09-15)
+++ v7 (2026-10-25)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="756"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="18" r:id="rId1"/>
     <sheet name="Conventions" sheetId="19" r:id="rId2"/>
     <sheet name="Shygys Kazakhstan" sheetId="17" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AI11" i="17"/>
   <c r="AE11"/>
   <c r="AA11"/>
   <c r="W11"/>
   <c r="S11"/>
   <c r="O11"/>
   <c r="K11"/>
   <c r="G11"/>
   <c r="C11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="57">
   <si>
     <t>Export and import of agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
 Total for agricultural products:</t>
@@ -79,56 +79,50 @@
     <t>import</t>
   </si>
   <si>
     <t xml:space="preserve">
 tons</t>
   </si>
   <si>
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
     <t xml:space="preserve">
 Name of indicator</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>* Preliminary data.</t>
   </si>
   <si>
-    <t>January-July 2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>©  Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
@@ -194,87 +188,93 @@
   <si>
     <t>Date of Last Update:</t>
   </si>
   <si>
     <t>Date of Next Update:</t>
   </si>
   <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/vko/dynamic-tables/1450/</t>
   </si>
   <si>
     <t xml:space="preserve">+7 7232 25 06 35  </t>
   </si>
   <si>
-    <t>L.Uskabaeva@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t>Foreign currency trade turnover</t>
   </si>
   <si>
     <t>thousand US dollars, tons, additional units of measurement</t>
   </si>
   <si>
     <t>Calculated</t>
   </si>
   <si>
     <t>Methodology for maintaining statistics of mutual trade in goods of the member states of the Eurasian Economic Union Approved By the decision of the Board of the Eurasian Economic Commission dated December 25, 2018 210</t>
   </si>
   <si>
     <t>The primary sources of information are data from the 1-ТS "Report on Mutual Trade in Goods with the Member States of the EAEU " statistical report</t>
   </si>
   <si>
     <t xml:space="preserve">Division of Trade Statistics </t>
   </si>
   <si>
-    <t>Uskabaeva Laura</t>
-[...1 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25796/</t>
   </si>
   <si>
     <t>Foreign currency trade turnover - Export, import</t>
   </si>
   <si>
     <t>The indicator has been compiled since 2015.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25840/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>b.dagystan@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Dagystan Balnur</t>
+  </si>
+  <si>
+    <t>January-August 2025</t>
+  </si>
+  <si>
+    <t>January-August 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -638,138 +638,138 @@
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 3" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11 20" xfId="3"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 2 8" xfId="7"/>
     <cellStyle name="Обычный 4" xfId="8"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="9"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -795,51 +795,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -968,505 +968,504 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25796/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Uskabaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25840/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25840/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25796/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="84" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="31" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B2" s="33">
         <v>312101</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="31" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B3" s="33" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="31" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B4" s="34" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="31" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B5" s="33" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="31" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B6" s="33" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="24" customHeight="1">
       <c r="A7" s="32" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B7" s="33" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="32" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B8" s="35" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="39">
       <c r="A9" s="32" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B9" s="39" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="25.5">
       <c r="A10" s="32" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B10" s="35" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="32" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B11" s="33"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="32" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B12" s="43" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="18.75" customHeight="1">
       <c r="A13" s="32" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B13" s="44" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="19.5" customHeight="1">
       <c r="A14" s="40" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B14" s="41" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="32" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B15" s="44" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="32" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B16" s="36">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="32" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B17" s="36">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="32" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B18" s="42" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="32" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B19" s="42" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="32" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B20" s="37" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="32" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B21" s="38" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
-    <hyperlink ref="B21" r:id="rId2"/>
-[...1 lines deleted...]
-    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="99" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="26" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="26" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="26" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="26" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="26" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="27"/>
     </row>
     <row r="12" spans="2:2" ht="27" customHeight="1">
       <c r="B12" s="28" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="27"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="27"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="29"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="29"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="29"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="30" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA13"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AL7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AT4" sqref="AT4:AW4"/>
+      <selection pane="bottomRight" activeCell="AX4" sqref="AX4:BA4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="24" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="24"/>
     <col min="24" max="29" width="9.28515625" style="24" customWidth="1"/>
     <col min="30" max="37" width="9.140625" style="24"/>
     <col min="38" max="53" width="11.5703125" style="24" customWidth="1"/>
     <col min="54" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="53"/>
-[...34 lines deleted...]
-      <c r="AK1" s="53"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
+      <c r="U1" s="46"/>
+      <c r="V1" s="46"/>
+      <c r="W1" s="46"/>
+      <c r="X1" s="46"/>
+      <c r="Y1" s="46"/>
+      <c r="Z1" s="46"/>
+      <c r="AA1" s="46"/>
+      <c r="AB1" s="46"/>
+      <c r="AC1" s="46"/>
+      <c r="AD1" s="46"/>
+      <c r="AE1" s="46"/>
+      <c r="AF1" s="46"/>
+      <c r="AG1" s="46"/>
+      <c r="AH1" s="46"/>
+      <c r="AI1" s="46"/>
+      <c r="AJ1" s="46"/>
+      <c r="AK1" s="46"/>
     </row>
     <row r="2" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A2" s="53" t="s">
+      <c r="A2" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="53"/>
-[...34 lines deleted...]
-      <c r="AK2" s="53"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
+      <c r="U2" s="46"/>
+      <c r="V2" s="46"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
+      <c r="Z2" s="46"/>
+      <c r="AA2" s="46"/>
+      <c r="AB2" s="46"/>
+      <c r="AC2" s="46"/>
+      <c r="AD2" s="46"/>
+      <c r="AE2" s="46"/>
+      <c r="AF2" s="46"/>
+      <c r="AG2" s="46"/>
+      <c r="AH2" s="46"/>
+      <c r="AI2" s="46"/>
+      <c r="AJ2" s="46"/>
+      <c r="AK2" s="46"/>
     </row>
     <row r="3" spans="1:53" s="1" customFormat="1" ht="12"/>
     <row r="4" spans="1:53" s="2" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="50" t="s">
+      <c r="A4" s="51" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="45">
         <v>2015</v>
       </c>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
       <c r="E4" s="45"/>
       <c r="F4" s="45">
         <v>2016</v>
       </c>
       <c r="G4" s="45"/>
       <c r="H4" s="45"/>
       <c r="I4" s="45"/>
       <c r="J4" s="45">
         <v>2017</v>
       </c>
       <c r="K4" s="45"/>
       <c r="L4" s="45"/>
       <c r="M4" s="45"/>
       <c r="N4" s="45">
         <v>2018</v>
       </c>
       <c r="O4" s="45"/>
       <c r="P4" s="45"/>
       <c r="Q4" s="45"/>
       <c r="R4" s="45">
         <v>2019</v>
       </c>
       <c r="S4" s="45"/>
       <c r="T4" s="45"/>
       <c r="U4" s="45"/>
       <c r="V4" s="45">
         <v>2020</v>
       </c>
       <c r="W4" s="45"/>
       <c r="X4" s="45"/>
       <c r="Y4" s="45"/>
       <c r="Z4" s="45">
         <v>2021</v>
       </c>
       <c r="AA4" s="45"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
-      <c r="AD4" s="46">
+      <c r="AD4" s="47">
         <v>2022</v>
       </c>
-      <c r="AE4" s="47"/>
-[...2 lines deleted...]
-      <c r="AH4" s="46">
+      <c r="AE4" s="48"/>
+      <c r="AF4" s="48"/>
+      <c r="AG4" s="49"/>
+      <c r="AH4" s="47">
         <v>2023</v>
       </c>
-      <c r="AI4" s="47"/>
-[...2 lines deleted...]
-      <c r="AL4" s="46">
+      <c r="AI4" s="48"/>
+      <c r="AJ4" s="48"/>
+      <c r="AK4" s="49"/>
+      <c r="AL4" s="47">
         <v>2024</v>
       </c>
-      <c r="AM4" s="47"/>
-[...2 lines deleted...]
-      <c r="AP4" s="46">
+      <c r="AM4" s="48"/>
+      <c r="AN4" s="48"/>
+      <c r="AO4" s="49"/>
+      <c r="AP4" s="47">
         <v>2025</v>
       </c>
-      <c r="AQ4" s="47"/>
-[...13 lines deleted...]
-      <c r="BA4" s="48"/>
+      <c r="AQ4" s="48"/>
+      <c r="AR4" s="48"/>
+      <c r="AS4" s="49"/>
+      <c r="AT4" s="47" t="s">
+        <v>55</v>
+      </c>
+      <c r="AU4" s="48"/>
+      <c r="AV4" s="48"/>
+      <c r="AW4" s="49"/>
+      <c r="AX4" s="47" t="s">
+        <v>56</v>
+      </c>
+      <c r="AY4" s="48"/>
+      <c r="AZ4" s="48"/>
+      <c r="BA4" s="49"/>
     </row>
     <row r="5" spans="1:53" s="3" customFormat="1" ht="11.25">
-      <c r="A5" s="51"/>
+      <c r="A5" s="52"/>
       <c r="B5" s="45" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="45"/>
       <c r="F5" s="45" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="45"/>
       <c r="H5" s="45" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="45"/>
       <c r="J5" s="45" t="s">
         <v>5</v>
       </c>
       <c r="K5" s="45"/>
       <c r="L5" s="45" t="s">
         <v>6</v>
       </c>
       <c r="M5" s="45"/>
       <c r="N5" s="45" t="s">
@@ -1529,51 +1528,51 @@
         <v>5</v>
       </c>
       <c r="AQ5" s="45"/>
       <c r="AR5" s="45" t="s">
         <v>6</v>
       </c>
       <c r="AS5" s="45"/>
       <c r="AT5" s="45" t="s">
         <v>5</v>
       </c>
       <c r="AU5" s="45"/>
       <c r="AV5" s="45" t="s">
         <v>6</v>
       </c>
       <c r="AW5" s="45"/>
       <c r="AX5" s="45" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="45"/>
       <c r="AZ5" s="45" t="s">
         <v>6</v>
       </c>
       <c r="BA5" s="45"/>
     </row>
     <row r="6" spans="1:53" s="2" customFormat="1" ht="33.75">
-      <c r="A6" s="52"/>
+      <c r="A6" s="53"/>
       <c r="B6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1824,72 +1823,72 @@
       <c r="AL7" s="6">
         <v>60771.15750999999</v>
       </c>
       <c r="AM7" s="6">
         <v>60064.348059999989</v>
       </c>
       <c r="AN7" s="6">
         <v>3332457.4406999997</v>
       </c>
       <c r="AO7" s="6">
         <v>87757.988680000009</v>
       </c>
       <c r="AP7" s="25">
         <v>141851.38763000001</v>
       </c>
       <c r="AQ7" s="25">
         <v>60274.226300000002</v>
       </c>
       <c r="AR7" s="25">
         <v>3117856.962139999</v>
       </c>
       <c r="AS7" s="25">
         <v>72350.973010000016</v>
       </c>
       <c r="AT7" s="25">
-        <v>74135.436029999997</v>
+        <v>81931.253159999993</v>
       </c>
       <c r="AU7" s="25">
-        <v>31562.792880000001</v>
+        <v>34559.847380000007</v>
       </c>
       <c r="AV7" s="25">
-        <v>1766987.7524900001</v>
+        <v>1989690.6857499999</v>
       </c>
       <c r="AW7" s="25">
-        <v>41467.800099999993</v>
+        <v>46494.858039999999</v>
       </c>
       <c r="AX7" s="25">
-        <v>23598.808169999997</v>
+        <v>24668.495059999997</v>
       </c>
       <c r="AY7" s="25">
-        <v>20149.10929</v>
+        <v>21003.903490000004</v>
       </c>
       <c r="AZ7" s="25">
-        <v>1849415.40503</v>
+        <v>2161712.7293699998</v>
       </c>
       <c r="BA7" s="25">
-        <v>60936.90049</v>
+        <v>69273.199330000003</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="13" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="10">
         <v>129346.90366</v>
       </c>
       <c r="C8" s="10">
         <v>22271.65034</v>
       </c>
       <c r="D8" s="10">
         <v>21060.818510000001</v>
       </c>
       <c r="E8" s="10">
         <v>8238.9477400000014</v>
       </c>
       <c r="F8" s="10">
         <v>291317.42308000004</v>
       </c>
       <c r="G8" s="10">
         <v>45007.387410000018</v>
       </c>
       <c r="H8" s="10">
@@ -1985,72 +1984,72 @@
       <c r="AL8" s="12">
         <v>28916.640359999998</v>
       </c>
       <c r="AM8" s="12">
         <v>7830.1095000000014</v>
       </c>
       <c r="AN8" s="12">
         <v>158132.86777999994</v>
       </c>
       <c r="AO8" s="12">
         <v>30751.869119999996</v>
       </c>
       <c r="AP8" s="12">
         <v>116456.94560000001</v>
       </c>
       <c r="AQ8" s="12">
         <v>27538.161889999996</v>
       </c>
       <c r="AR8" s="12">
         <v>30138.266340000002</v>
       </c>
       <c r="AS8" s="12">
         <v>9462.296690000001</v>
       </c>
       <c r="AT8" s="12">
-        <v>61103.916599999997</v>
+        <v>67787.766600000003</v>
       </c>
       <c r="AU8" s="12">
-        <v>14503.359019999998</v>
+        <v>15918.850969999998</v>
       </c>
       <c r="AV8" s="12">
-        <v>16638.688870000002</v>
+        <v>17984.641250000001</v>
       </c>
       <c r="AW8" s="12">
-        <v>5276.7529399999994</v>
+        <v>5608.4083199999986</v>
       </c>
       <c r="AX8" s="12">
         <v>13486.735999999999</v>
       </c>
       <c r="AY8" s="12">
         <v>3113.4817699999999</v>
       </c>
       <c r="AZ8" s="12">
-        <v>99723.43385999999</v>
+        <v>112206.14586</v>
       </c>
       <c r="BA8" s="12">
-        <v>27207.067440000003</v>
+        <v>30766.453539999999</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="13" customFormat="1" ht="22.5">
       <c r="A9" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="15">
         <v>246.92079999999996</v>
       </c>
       <c r="C9" s="15">
         <v>694.05595000000005</v>
       </c>
       <c r="D9" s="15">
         <v>1896.4362099999998</v>
       </c>
       <c r="E9" s="15">
         <v>4141.1080699999993</v>
       </c>
       <c r="F9" s="15">
         <v>1315.00585</v>
       </c>
       <c r="G9" s="15">
         <v>286.97325000000001</v>
       </c>
       <c r="H9" s="15">
@@ -2146,72 +2145,72 @@
       <c r="AL9" s="11">
         <v>779.19600000000003</v>
       </c>
       <c r="AM9" s="11">
         <v>2604.1852199999998</v>
       </c>
       <c r="AN9" s="11">
         <v>1978.8087499999999</v>
       </c>
       <c r="AO9" s="11">
         <v>2970.9404599999998</v>
       </c>
       <c r="AP9" s="11">
         <v>573.22388000000001</v>
       </c>
       <c r="AQ9" s="11">
         <v>2848.4489799999997</v>
       </c>
       <c r="AR9" s="11">
         <v>1736.4894800000002</v>
       </c>
       <c r="AS9" s="11">
         <v>3680.8107499999996</v>
       </c>
       <c r="AT9" s="11">
-        <v>204.64879999999999</v>
+        <v>241.62048000000001</v>
       </c>
       <c r="AU9" s="11">
-        <v>516.99984999999992</v>
+        <v>602.67316000000005</v>
       </c>
       <c r="AV9" s="11">
-        <v>1076.45099</v>
+        <v>1131.4808599999999</v>
       </c>
       <c r="AW9" s="11">
-        <v>2225.0548300000005</v>
+        <v>2370.5838800000006</v>
       </c>
       <c r="AX9" s="11">
-        <v>176.51959999999997</v>
+        <v>217.61860000000001</v>
       </c>
       <c r="AY9" s="11">
-        <v>1411.6322700000001</v>
+        <v>1627.1730700000001</v>
       </c>
       <c r="AZ9" s="11">
-        <v>765.61717999999996</v>
+        <v>827.93801999999982</v>
       </c>
       <c r="BA9" s="11">
-        <v>1386.8050800000003</v>
+        <v>1477.0748100000003</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="13" customFormat="1" ht="22.5">
       <c r="A10" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="18">
         <v>10492.07043</v>
       </c>
       <c r="C10" s="18">
         <v>6111.7684999999992</v>
       </c>
       <c r="D10" s="18">
         <v>3734037.731290001</v>
       </c>
       <c r="E10" s="18">
         <v>43753.727940000004</v>
       </c>
       <c r="F10" s="18">
         <v>18866.563399999999</v>
       </c>
       <c r="G10" s="18">
         <v>4292.8438500000002</v>
       </c>
       <c r="H10" s="18">
@@ -2307,72 +2306,72 @@
       <c r="AL10" s="11">
         <v>31075.321149999996</v>
       </c>
       <c r="AM10" s="11">
         <v>49630.053339999991</v>
       </c>
       <c r="AN10" s="11">
         <v>3172345.7641699999</v>
       </c>
       <c r="AO10" s="11">
         <v>54035.179100000008</v>
       </c>
       <c r="AP10" s="11">
         <v>24821.218150000001</v>
       </c>
       <c r="AQ10" s="11">
         <v>29887.615430000005</v>
       </c>
       <c r="AR10" s="11">
         <v>3085982.2063199989</v>
       </c>
       <c r="AS10" s="11">
         <v>59207.865570000016</v>
       </c>
       <c r="AT10" s="11">
-        <v>12826.870630000001</v>
+        <v>13901.86608</v>
       </c>
       <c r="AU10" s="11">
-        <v>16542.434010000001</v>
+        <v>18038.323250000009</v>
       </c>
       <c r="AV10" s="11">
-        <v>1749272.6126300001</v>
+        <v>1970574.5636399998</v>
       </c>
       <c r="AW10" s="11">
-        <v>33965.992329999994</v>
+        <v>38515.865839999999</v>
       </c>
       <c r="AX10" s="11">
-        <v>9935.5525699999998</v>
+        <v>10964.140459999999</v>
       </c>
       <c r="AY10" s="11">
-        <v>15623.995250000002</v>
+        <v>16263.248650000005</v>
       </c>
       <c r="AZ10" s="11">
-        <v>1748926.35399</v>
+        <v>2048678.64549</v>
       </c>
       <c r="BA10" s="11">
-        <v>32343.027969999999</v>
+        <v>37029.670979999995</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="21" customFormat="1" ht="27.75" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20">
         <f>C10/C7*100</f>
         <v>21.018910837821071</v>
       </c>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20">
         <f>G10/G7*100</f>
         <v>8.6571604356811083</v>
       </c>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20">
         <f>K10/K7*100</f>
         <v>11.472060471599271</v>
       </c>
@@ -2412,116 +2411,116 @@
         <v>45.570433757538638</v>
       </c>
       <c r="AF11" s="20"/>
       <c r="AG11" s="20"/>
       <c r="AH11" s="20"/>
       <c r="AI11" s="20">
         <f>AI10/AI7*100</f>
         <v>84.398780311872557</v>
       </c>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="20"/>
       <c r="AL11" s="20"/>
       <c r="AM11" s="20">
         <v>82.628139558633208</v>
       </c>
       <c r="AN11" s="20"/>
       <c r="AO11" s="20"/>
       <c r="AP11" s="20"/>
       <c r="AQ11" s="20">
         <v>49.586062343200922</v>
       </c>
       <c r="AR11" s="20"/>
       <c r="AS11" s="20"/>
       <c r="AT11" s="20"/>
       <c r="AU11" s="20">
-        <v>52.411185768298211</v>
+        <v>52.194452862193188</v>
       </c>
       <c r="AV11" s="20"/>
       <c r="AW11" s="20"/>
       <c r="AX11" s="20"/>
       <c r="AY11" s="20">
-        <v>77.541865623579639</v>
+        <v>77.42964853053607</v>
       </c>
       <c r="AZ11" s="20"/>
       <c r="BA11" s="20"/>
     </row>
     <row r="13" spans="1:53" s="22" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A13" s="49" t="s">
+      <c r="A13" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="49"/>
+      <c r="B13" s="50"/>
       <c r="AH13" s="23"/>
       <c r="AI13" s="23"/>
       <c r="AJ13" s="23"/>
       <c r="AK13" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="43">
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="Z5:AA5"/>
-    <mergeCell ref="AB5:AC5"/>
-[...25 lines deleted...]
-    <mergeCell ref="AH5:AI5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>