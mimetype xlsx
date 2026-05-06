--- v0 (2026-04-14)
+++ v1 (2026-05-06)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="28800" windowHeight="12165" tabRatio="765"/>
   </bookViews>
   <sheets>
     <sheet name="Shygys Kazakhstan" sheetId="16" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="239">
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>0209</t>
   </si>
   <si>
     <t>0210</t>
   </si>
   <si>
     <t>0304</t>
   </si>
   <si>
     <t>0305</t>
   </si>
   <si>
     <t>0401</t>
   </si>
   <si>
     <t>0402</t>
   </si>
   <si>
@@ -726,54 +726,57 @@
   </si>
   <si>
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t xml:space="preserve">
  CNFEA EAEU</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t xml:space="preserve"> Export and import of goods for processed agricultural products</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
-    <t>January 2025*</t>
-[...2 lines deleted...]
-    <t>January 2026*</t>
+    <t>2025*</t>
+  </si>
+  <si>
+    <t>January-February 2025*</t>
+  </si>
+  <si>
+    <t>January-February 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -1309,85 +1312,85 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AX122"/>
+  <dimension ref="A1:BB122"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="AF7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="6" topLeftCell="AJ7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AU4" sqref="AU4:AX4"/>
+      <selection pane="bottomRight" activeCell="AY4" sqref="AY4:BB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="7.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="38" style="13" customWidth="1"/>
     <col min="3" max="14" width="12.85546875" style="13" customWidth="1"/>
     <col min="15" max="15" width="11.5703125" style="13" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="13" customWidth="1"/>
     <col min="17" max="17" width="11.5703125" style="13" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" style="13" customWidth="1"/>
     <col min="19" max="19" width="11.5703125" style="13" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="13" customWidth="1"/>
     <col min="21" max="21" width="12.140625" style="13" customWidth="1"/>
     <col min="22" max="22" width="12.85546875" style="13" customWidth="1"/>
     <col min="23" max="23" width="12.140625" style="13" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="13" customWidth="1"/>
     <col min="25" max="25" width="12.140625" style="13" customWidth="1"/>
     <col min="26" max="26" width="12.85546875" style="13" customWidth="1"/>
     <col min="27" max="27" width="12.140625" style="4" customWidth="1"/>
     <col min="28" max="28" width="12.85546875" style="4" customWidth="1"/>
     <col min="29" max="29" width="12.140625" style="4" customWidth="1"/>
     <col min="30" max="30" width="12.7109375" style="4" customWidth="1"/>
-    <col min="31" max="50" width="12.7109375" style="13" customWidth="1"/>
-    <col min="51" max="16384" width="9.140625" style="4"/>
+    <col min="31" max="54" width="12.7109375" style="13" customWidth="1"/>
+    <col min="55" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50" s="1" customFormat="1" ht="26.25" customHeight="1">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="26.25" customHeight="1">
       <c r="A1" s="30" t="s">
         <v>234</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
       <c r="G1" s="30"/>
       <c r="H1" s="30"/>
       <c r="I1" s="30"/>
       <c r="J1" s="30"/>
       <c r="K1" s="30"/>
       <c r="L1" s="30"/>
       <c r="M1" s="30"/>
       <c r="N1" s="30"/>
       <c r="O1" s="30"/>
       <c r="P1" s="30"/>
       <c r="Q1" s="30"/>
       <c r="R1" s="30"/>
       <c r="S1" s="30"/>
       <c r="T1" s="30"/>
       <c r="U1" s="30"/>
       <c r="V1" s="30"/>
       <c r="W1" s="30"/>
@@ -1396,52 +1399,56 @@
       <c r="Z1" s="30"/>
       <c r="AA1" s="30"/>
       <c r="AB1" s="30"/>
       <c r="AC1" s="30"/>
       <c r="AD1" s="30"/>
       <c r="AE1" s="30"/>
       <c r="AF1" s="30"/>
       <c r="AG1" s="30"/>
       <c r="AH1" s="30"/>
       <c r="AI1" s="30"/>
       <c r="AJ1" s="30"/>
       <c r="AK1" s="30"/>
       <c r="AL1" s="30"/>
       <c r="AM1" s="22"/>
       <c r="AN1" s="22"/>
       <c r="AO1" s="22"/>
       <c r="AP1" s="22"/>
       <c r="AQ1" s="22"/>
       <c r="AR1" s="22"/>
       <c r="AS1" s="22"/>
       <c r="AT1" s="22"/>
       <c r="AU1" s="22"/>
       <c r="AV1" s="22"/>
       <c r="AW1" s="22"/>
       <c r="AX1" s="22"/>
+      <c r="AY1" s="22"/>
+      <c r="AZ1" s="22"/>
+      <c r="BA1" s="22"/>
+      <c r="BB1" s="22"/>
     </row>
-    <row r="2" spans="1:50" s="1" customFormat="1" ht="26.25" customHeight="1">
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="26.25" customHeight="1">
       <c r="A2" s="30" t="s">
         <v>235</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
       <c r="N2" s="30"/>
       <c r="O2" s="30"/>
       <c r="P2" s="30"/>
       <c r="Q2" s="30"/>
       <c r="R2" s="30"/>
       <c r="S2" s="30"/>
       <c r="T2" s="30"/>
       <c r="U2" s="30"/>
       <c r="V2" s="30"/>
       <c r="W2" s="30"/>
@@ -1450,100 +1457,108 @@
       <c r="Z2" s="30"/>
       <c r="AA2" s="30"/>
       <c r="AB2" s="30"/>
       <c r="AC2" s="30"/>
       <c r="AD2" s="30"/>
       <c r="AE2" s="30"/>
       <c r="AF2" s="30"/>
       <c r="AG2" s="30"/>
       <c r="AH2" s="30"/>
       <c r="AI2" s="30"/>
       <c r="AJ2" s="30"/>
       <c r="AK2" s="30"/>
       <c r="AL2" s="30"/>
       <c r="AM2" s="22"/>
       <c r="AN2" s="22"/>
       <c r="AO2" s="22"/>
       <c r="AP2" s="22"/>
       <c r="AQ2" s="22"/>
       <c r="AR2" s="22"/>
       <c r="AS2" s="22"/>
       <c r="AT2" s="22"/>
       <c r="AU2" s="22"/>
       <c r="AV2" s="22"/>
       <c r="AW2" s="22"/>
       <c r="AX2" s="22"/>
+      <c r="AY2" s="22"/>
+      <c r="AZ2" s="22"/>
+      <c r="BA2" s="22"/>
+      <c r="BB2" s="22"/>
     </row>
-    <row r="3" spans="1:50" ht="12">
+    <row r="3" spans="1:54" ht="12">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
       <c r="AW3" s="3"/>
       <c r="AX3" s="3"/>
+      <c r="AY3" s="3"/>
+      <c r="AZ3" s="3"/>
+      <c r="BA3" s="3"/>
+      <c r="BB3" s="3"/>
     </row>
-    <row r="4" spans="1:50" ht="24.75" customHeight="1">
+    <row r="4" spans="1:54" ht="24.75" customHeight="1">
       <c r="A4" s="33" t="s">
         <v>232</v>
       </c>
       <c r="B4" s="32" t="s">
         <v>227</v>
       </c>
       <c r="C4" s="29">
         <v>2015</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
       <c r="G4" s="29">
         <v>2016</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="29"/>
       <c r="J4" s="29"/>
       <c r="K4" s="29">
         <v>2017</v>
       </c>
       <c r="L4" s="29"/>
       <c r="M4" s="29"/>
       <c r="N4" s="29"/>
       <c r="O4" s="29">
@@ -1578,52 +1593,58 @@
       <c r="AH4" s="28"/>
       <c r="AI4" s="26">
         <v>2023</v>
       </c>
       <c r="AJ4" s="27"/>
       <c r="AK4" s="27"/>
       <c r="AL4" s="28"/>
       <c r="AM4" s="26">
         <v>2024</v>
       </c>
       <c r="AN4" s="27"/>
       <c r="AO4" s="27"/>
       <c r="AP4" s="28"/>
       <c r="AQ4" s="26" t="s">
         <v>236</v>
       </c>
       <c r="AR4" s="27"/>
       <c r="AS4" s="27"/>
       <c r="AT4" s="28"/>
       <c r="AU4" s="26" t="s">
         <v>237</v>
       </c>
       <c r="AV4" s="27"/>
       <c r="AW4" s="27"/>
       <c r="AX4" s="28"/>
+      <c r="AY4" s="26" t="s">
+        <v>238</v>
+      </c>
+      <c r="AZ4" s="27"/>
+      <c r="BA4" s="27"/>
+      <c r="BB4" s="28"/>
     </row>
-    <row r="5" spans="1:50" s="5" customFormat="1" ht="13.15" customHeight="1">
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="13.15" customHeight="1">
       <c r="A5" s="34"/>
       <c r="B5" s="32"/>
       <c r="C5" s="29" t="s">
         <v>230</v>
       </c>
       <c r="D5" s="29"/>
       <c r="E5" s="29" t="s">
         <v>231</v>
       </c>
       <c r="F5" s="29"/>
       <c r="G5" s="29" t="s">
         <v>230</v>
       </c>
       <c r="H5" s="29"/>
       <c r="I5" s="29" t="s">
         <v>231</v>
       </c>
       <c r="J5" s="29"/>
       <c r="K5" s="29" t="s">
         <v>230</v>
       </c>
       <c r="L5" s="29"/>
       <c r="M5" s="29" t="s">
         <v>231</v>
       </c>
@@ -1678,52 +1699,60 @@
       <c r="AL5" s="29"/>
       <c r="AM5" s="29" t="s">
         <v>230</v>
       </c>
       <c r="AN5" s="29"/>
       <c r="AO5" s="29" t="s">
         <v>231</v>
       </c>
       <c r="AP5" s="29"/>
       <c r="AQ5" s="29" t="s">
         <v>230</v>
       </c>
       <c r="AR5" s="29"/>
       <c r="AS5" s="29" t="s">
         <v>231</v>
       </c>
       <c r="AT5" s="29"/>
       <c r="AU5" s="29" t="s">
         <v>230</v>
       </c>
       <c r="AV5" s="29"/>
       <c r="AW5" s="29" t="s">
         <v>231</v>
       </c>
       <c r="AX5" s="29"/>
+      <c r="AY5" s="29" t="s">
+        <v>230</v>
+      </c>
+      <c r="AZ5" s="29"/>
+      <c r="BA5" s="29" t="s">
+        <v>231</v>
+      </c>
+      <c r="BB5" s="29"/>
     </row>
-    <row r="6" spans="1:50" ht="33.75">
+    <row r="6" spans="1:54" ht="33.75">
       <c r="A6" s="35"/>
       <c r="B6" s="32"/>
       <c r="C6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>229</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>229</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>229</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>229</v>
@@ -1826,52 +1855,64 @@
       </c>
       <c r="AQ6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="AR6" s="6" t="s">
         <v>229</v>
       </c>
       <c r="AS6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="AT6" s="6" t="s">
         <v>229</v>
       </c>
       <c r="AU6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="AV6" s="6" t="s">
         <v>229</v>
       </c>
       <c r="AW6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="AX6" s="6" t="s">
         <v>229</v>
       </c>
+      <c r="AY6" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ6" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="BA6" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB6" s="6" t="s">
+        <v>229</v>
+      </c>
     </row>
-    <row r="7" spans="1:50" s="12" customFormat="1" ht="12.75">
+    <row r="7" spans="1:54" s="12" customFormat="1" ht="12.75">
       <c r="A7" s="7"/>
       <c r="B7" s="8" t="s">
         <v>233</v>
       </c>
       <c r="C7" s="9">
         <v>10492.07043</v>
       </c>
       <c r="D7" s="9">
         <v>6111.7684999999992</v>
       </c>
       <c r="E7" s="9">
         <v>3734037.731290001</v>
       </c>
       <c r="F7" s="9">
         <v>43753.727940000004</v>
       </c>
       <c r="G7" s="9">
         <v>18866.563399999999</v>
       </c>
       <c r="H7" s="9">
         <v>4292.8438500000002</v>
       </c>
       <c r="I7" s="9">
         <v>4655515.8997999998</v>
       </c>
@@ -1953,75 +1994,87 @@
       <c r="AI7" s="11">
         <v>33705.343489999999</v>
       </c>
       <c r="AJ7" s="11">
         <v>43176.707810000007</v>
       </c>
       <c r="AK7" s="11">
         <v>3490217.4953999999</v>
       </c>
       <c r="AL7" s="11">
         <v>45417.173219999997</v>
       </c>
       <c r="AM7" s="10">
         <v>31075.321149999996</v>
       </c>
       <c r="AN7" s="10">
         <v>49630.053339999991</v>
       </c>
       <c r="AO7" s="10">
         <v>3172345.7641699999</v>
       </c>
       <c r="AP7" s="10">
         <v>54035.179100000008</v>
       </c>
       <c r="AQ7" s="10">
-        <v>1875.9342099999999</v>
+        <v>23027.868149999998</v>
       </c>
       <c r="AR7" s="10">
-        <v>2902.4771000000001</v>
+        <v>29084.491430000009</v>
       </c>
       <c r="AS7" s="10">
-        <v>238650.9278</v>
+        <v>3085933.5715099997</v>
       </c>
       <c r="AT7" s="10">
-        <v>3693.2640999999994</v>
+        <v>58880.852410000007</v>
       </c>
       <c r="AU7" s="10">
-        <v>1571.7281199999998</v>
+        <v>4384.086659999999</v>
       </c>
       <c r="AV7" s="10">
-        <v>2937.7960500000004</v>
+        <v>6310.7118900000014</v>
       </c>
       <c r="AW7" s="10">
-        <v>258457.77041999999</v>
+        <v>495397.52083000005</v>
       </c>
       <c r="AX7" s="10">
-        <v>4444.8898499999996</v>
+        <v>8208.2485699999997</v>
+      </c>
+      <c r="AY7" s="10">
+        <v>3604.70316</v>
+      </c>
+      <c r="AZ7" s="10">
+        <v>6735.5030000000006</v>
+      </c>
+      <c r="BA7" s="10">
+        <v>481862.15110999992</v>
+      </c>
+      <c r="BB7" s="10">
+        <v>9410.1182300000037</v>
       </c>
     </row>
-    <row r="8" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="8" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A8" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>113</v>
       </c>
       <c r="C8" s="14">
         <v>0</v>
       </c>
       <c r="D8" s="14">
         <v>0</v>
       </c>
       <c r="E8" s="14">
         <v>30.81439</v>
       </c>
       <c r="F8" s="14">
         <v>64.91686</v>
       </c>
       <c r="G8" s="14">
         <v>0</v>
       </c>
       <c r="H8" s="14">
         <v>0</v>
       </c>
       <c r="I8" s="14">
@@ -2111,69 +2164,81 @@
       <c r="AK8" s="15">
         <v>9.5373999999999999</v>
       </c>
       <c r="AL8" s="15">
         <v>7.62033</v>
       </c>
       <c r="AM8" s="23">
         <v>0</v>
       </c>
       <c r="AN8" s="23">
         <v>0</v>
       </c>
       <c r="AO8" s="23">
         <v>19.30171</v>
       </c>
       <c r="AP8" s="23">
         <v>16.370660000000001</v>
       </c>
       <c r="AQ8" s="23">
         <v>0</v>
       </c>
       <c r="AR8" s="23">
         <v>0</v>
       </c>
       <c r="AS8" s="23">
-        <v>0</v>
+        <v>18.357489999999999</v>
       </c>
       <c r="AT8" s="23">
-        <v>0</v>
+        <v>30.711639999999999</v>
       </c>
       <c r="AU8" s="23">
         <v>0</v>
       </c>
       <c r="AV8" s="23">
         <v>0</v>
       </c>
       <c r="AW8" s="23">
         <v>0</v>
       </c>
       <c r="AX8" s="23">
         <v>0</v>
       </c>
+      <c r="AY8" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ8" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA8" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB8" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="9" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="9" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A9" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>114</v>
       </c>
       <c r="C9" s="14">
         <v>2633.3573799999999</v>
       </c>
       <c r="D9" s="14">
         <v>3921.0763200000001</v>
       </c>
       <c r="E9" s="14">
         <v>229.41540000000001</v>
       </c>
       <c r="F9" s="14">
         <v>309.94411000000002</v>
       </c>
       <c r="G9" s="14">
         <v>695.29615000000001</v>
       </c>
       <c r="H9" s="14">
         <v>884.74654999999996</v>
       </c>
       <c r="I9" s="14">
@@ -2257,75 +2322,87 @@
       <c r="AI9" s="15">
         <v>20875.57879</v>
       </c>
       <c r="AJ9" s="15">
         <v>36203.953860000001</v>
       </c>
       <c r="AK9" s="15">
         <v>7.1010299999999997</v>
       </c>
       <c r="AL9" s="15">
         <v>14.1966</v>
       </c>
       <c r="AM9" s="23">
         <v>24136.291209999999</v>
       </c>
       <c r="AN9" s="23">
         <v>42534.99106</v>
       </c>
       <c r="AO9" s="23">
         <v>66.928030000000007</v>
       </c>
       <c r="AP9" s="23">
         <v>56.837209999999999</v>
       </c>
       <c r="AQ9" s="23">
-        <v>1358.89221</v>
+        <v>11040.540569999999</v>
       </c>
       <c r="AR9" s="23">
-        <v>2280.05789</v>
+        <v>19871.193920000002</v>
       </c>
       <c r="AS9" s="23">
-        <v>0</v>
+        <v>61.453499999999998</v>
       </c>
       <c r="AT9" s="23">
-        <v>0</v>
+        <v>143.60505000000001</v>
       </c>
       <c r="AU9" s="23">
-        <v>1167.01812</v>
+        <v>3049.8965600000001</v>
       </c>
       <c r="AV9" s="23">
-        <v>2548.4475299999999</v>
+        <v>5137.1625700000004</v>
       </c>
       <c r="AW9" s="23">
-        <v>0</v>
+        <v>2.0003600000000001</v>
       </c>
       <c r="AX9" s="23">
+        <v>2.7496499999999999</v>
+      </c>
+      <c r="AY9" s="23">
+        <v>2768.8944000000001</v>
+      </c>
+      <c r="AZ9" s="23">
+        <v>5882.9446200000002</v>
+      </c>
+      <c r="BA9" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB9" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="10" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A10" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>115</v>
       </c>
       <c r="C10" s="14">
         <v>0</v>
       </c>
       <c r="D10" s="14">
         <v>0</v>
       </c>
       <c r="E10" s="14">
         <v>51.539920000000002</v>
       </c>
       <c r="F10" s="14">
         <v>67.717870000000005</v>
       </c>
       <c r="G10" s="14">
         <v>0</v>
       </c>
       <c r="H10" s="14">
         <v>0</v>
       </c>
       <c r="I10" s="14">
@@ -2432,52 +2509,64 @@
       </c>
       <c r="AQ10" s="23">
         <v>0</v>
       </c>
       <c r="AR10" s="23">
         <v>0</v>
       </c>
       <c r="AS10" s="23">
         <v>0</v>
       </c>
       <c r="AT10" s="23">
         <v>0</v>
       </c>
       <c r="AU10" s="23">
         <v>0</v>
       </c>
       <c r="AV10" s="23">
         <v>0</v>
       </c>
       <c r="AW10" s="23">
         <v>0</v>
       </c>
       <c r="AX10" s="23">
         <v>0</v>
       </c>
+      <c r="AY10" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA10" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB10" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="11" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="11" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A11" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>116</v>
       </c>
       <c r="C11" s="14">
         <v>0</v>
       </c>
       <c r="D11" s="14">
         <v>0</v>
       </c>
       <c r="E11" s="14">
         <v>21.60727</v>
       </c>
       <c r="F11" s="14">
         <v>22.85059</v>
       </c>
       <c r="G11" s="14">
         <v>252.58</v>
       </c>
       <c r="H11" s="14">
         <v>21.894960000000001</v>
       </c>
       <c r="I11" s="14">
@@ -2567,69 +2656,81 @@
       <c r="AK11" s="15">
         <v>0.92898000000000003</v>
       </c>
       <c r="AL11" s="15">
         <v>3.1827999999999999</v>
       </c>
       <c r="AM11" s="23">
         <v>0</v>
       </c>
       <c r="AN11" s="23">
         <v>0</v>
       </c>
       <c r="AO11" s="23">
         <v>0</v>
       </c>
       <c r="AP11" s="23">
         <v>0</v>
       </c>
       <c r="AQ11" s="23">
         <v>0</v>
       </c>
       <c r="AR11" s="23">
         <v>0</v>
       </c>
       <c r="AS11" s="23">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AT11" s="23">
-        <v>0</v>
+        <v>18.2883</v>
       </c>
       <c r="AU11" s="23">
         <v>0</v>
       </c>
       <c r="AV11" s="23">
         <v>0</v>
       </c>
       <c r="AW11" s="23">
         <v>0</v>
       </c>
       <c r="AX11" s="23">
         <v>0</v>
       </c>
+      <c r="AY11" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB11" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="12" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="12" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A12" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>117</v>
       </c>
       <c r="C12" s="14">
         <v>33.01</v>
       </c>
       <c r="D12" s="14">
         <v>24.788</v>
       </c>
       <c r="E12" s="14">
         <v>2.2859999999999998E-2</v>
       </c>
       <c r="F12" s="14">
         <v>0.27300000000000002</v>
       </c>
       <c r="G12" s="14">
         <v>80.242000000000004</v>
       </c>
       <c r="H12" s="14">
         <v>65.148449999999997</v>
       </c>
       <c r="I12" s="14">
@@ -2713,75 +2814,87 @@
       <c r="AI12" s="15">
         <v>465.786</v>
       </c>
       <c r="AJ12" s="15">
         <v>598.70699999999999</v>
       </c>
       <c r="AK12" s="15">
         <v>44.614199999999997</v>
       </c>
       <c r="AL12" s="15">
         <v>78.819199999999995</v>
       </c>
       <c r="AM12" s="23">
         <v>675</v>
       </c>
       <c r="AN12" s="23">
         <v>845.94068000000004</v>
       </c>
       <c r="AO12" s="23">
         <v>133.08111</v>
       </c>
       <c r="AP12" s="23">
         <v>296.08553999999998</v>
       </c>
       <c r="AQ12" s="23">
-        <v>80</v>
+        <v>737.8</v>
       </c>
       <c r="AR12" s="23">
-        <v>94.587689999999995</v>
+        <v>1034.11331</v>
       </c>
       <c r="AS12" s="23">
-        <v>2.2719999999999998</v>
+        <v>176.80044000000001</v>
       </c>
       <c r="AT12" s="23">
-        <v>6.0937400000000004</v>
+        <v>358.30023999999997</v>
       </c>
       <c r="AU12" s="23">
-        <v>40</v>
+        <v>120.7</v>
       </c>
       <c r="AV12" s="23">
-        <v>64.271000000000001</v>
+        <v>151.97478000000001</v>
       </c>
       <c r="AW12" s="23">
-        <v>1.44</v>
+        <v>23.63</v>
       </c>
       <c r="AX12" s="23">
-        <v>3.9276399999999998</v>
+        <v>50.518380000000001</v>
+      </c>
+      <c r="AY12" s="23">
+        <v>100</v>
+      </c>
+      <c r="AZ12" s="23">
+        <v>157.86199999999999</v>
+      </c>
+      <c r="BA12" s="23">
+        <v>56.44</v>
+      </c>
+      <c r="BB12" s="23">
+        <v>133.24153000000001</v>
       </c>
     </row>
-    <row r="13" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="13" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A13" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>118</v>
       </c>
       <c r="C13" s="14">
         <v>20</v>
       </c>
       <c r="D13" s="14">
         <v>5.4969999999999999</v>
       </c>
       <c r="E13" s="14">
         <v>82.375799999999998</v>
       </c>
       <c r="F13" s="14">
         <v>118.18061</v>
       </c>
       <c r="G13" s="14">
         <v>85.512</v>
       </c>
       <c r="H13" s="14">
         <v>33.417870000000001</v>
       </c>
       <c r="I13" s="14">
@@ -2871,69 +2984,81 @@
       <c r="AK13" s="15">
         <v>28.356190000000002</v>
       </c>
       <c r="AL13" s="15">
         <v>236.9289</v>
       </c>
       <c r="AM13" s="23">
         <v>1.4</v>
       </c>
       <c r="AN13" s="23">
         <v>4.7690000000000001</v>
       </c>
       <c r="AO13" s="23">
         <v>30.856680000000001</v>
       </c>
       <c r="AP13" s="23">
         <v>268.43083000000001</v>
       </c>
       <c r="AQ13" s="23">
         <v>0</v>
       </c>
       <c r="AR13" s="23">
         <v>0</v>
       </c>
       <c r="AS13" s="23">
-        <v>2.63862</v>
+        <v>26.7317</v>
       </c>
       <c r="AT13" s="23">
-        <v>22.220839999999999</v>
+        <v>286.82965999999999</v>
       </c>
       <c r="AU13" s="23">
         <v>0</v>
       </c>
       <c r="AV13" s="23">
         <v>0</v>
       </c>
       <c r="AW13" s="23">
-        <v>0.76480000000000004</v>
+        <v>3.4886200000000001</v>
       </c>
       <c r="AX13" s="23">
-        <v>10.651529999999999</v>
+        <v>31.41206</v>
+      </c>
+      <c r="AY13" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ13" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA13" s="23">
+        <v>3.2219000000000002</v>
+      </c>
+      <c r="BB13" s="23">
+        <v>41.572510000000001</v>
       </c>
     </row>
-    <row r="14" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="14" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A14" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>119</v>
       </c>
       <c r="C14" s="14">
         <v>0</v>
       </c>
       <c r="D14" s="14">
         <v>0</v>
       </c>
       <c r="E14" s="14">
         <v>2285.4845999999998</v>
       </c>
       <c r="F14" s="14">
         <v>762.86410999999998</v>
       </c>
       <c r="G14" s="14">
         <v>0</v>
       </c>
       <c r="H14" s="14">
         <v>0</v>
       </c>
       <c r="I14" s="14">
@@ -3023,69 +3148,81 @@
       <c r="AK14" s="15">
         <v>4602.3427499999998</v>
       </c>
       <c r="AL14" s="15">
         <v>1920.2571600000001</v>
       </c>
       <c r="AM14" s="23">
         <v>0</v>
       </c>
       <c r="AN14" s="23">
         <v>0</v>
       </c>
       <c r="AO14" s="23">
         <v>2982.77198</v>
       </c>
       <c r="AP14" s="23">
         <v>1448.14426</v>
       </c>
       <c r="AQ14" s="23">
         <v>0</v>
       </c>
       <c r="AR14" s="23">
         <v>0</v>
       </c>
       <c r="AS14" s="23">
-        <v>105.19588</v>
+        <v>428.63733999999999</v>
       </c>
       <c r="AT14" s="23">
-        <v>58.907290000000003</v>
+        <v>282.24592000000001</v>
       </c>
       <c r="AU14" s="23">
         <v>0</v>
       </c>
       <c r="AV14" s="23">
         <v>0</v>
       </c>
       <c r="AW14" s="23">
+        <v>212.20350999999999</v>
+      </c>
+      <c r="AX14" s="23">
+        <v>131.52968999999999</v>
+      </c>
+      <c r="AY14" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ14" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA14" s="23">
         <v>0.66105000000000003</v>
       </c>
-      <c r="AX14" s="23">
+      <c r="BB14" s="23">
         <v>1.99668</v>
       </c>
     </row>
-    <row r="15" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="15" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A15" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>120</v>
       </c>
       <c r="C15" s="14">
         <v>0</v>
       </c>
       <c r="D15" s="14">
         <v>0</v>
       </c>
       <c r="E15" s="14">
         <v>317.98009999999999</v>
       </c>
       <c r="F15" s="14">
         <v>323.67482000000001</v>
       </c>
       <c r="G15" s="14">
         <v>0</v>
       </c>
       <c r="H15" s="14">
         <v>0</v>
       </c>
       <c r="I15" s="14">
@@ -3175,69 +3312,81 @@
       <c r="AK15" s="15">
         <v>6.9738699999999998</v>
       </c>
       <c r="AL15" s="15">
         <v>17.339220000000001</v>
       </c>
       <c r="AM15" s="23">
         <v>0</v>
       </c>
       <c r="AN15" s="23">
         <v>0</v>
       </c>
       <c r="AO15" s="23">
         <v>19.82508</v>
       </c>
       <c r="AP15" s="23">
         <v>45.66713</v>
       </c>
       <c r="AQ15" s="23">
         <v>0</v>
       </c>
       <c r="AR15" s="23">
         <v>0</v>
       </c>
       <c r="AS15" s="23">
-        <v>9.5399999999999999E-2</v>
+        <v>3.73732</v>
       </c>
       <c r="AT15" s="23">
-        <v>0.19486000000000001</v>
+        <v>8.5855200000000007</v>
       </c>
       <c r="AU15" s="23">
         <v>0</v>
       </c>
       <c r="AV15" s="23">
         <v>0</v>
       </c>
       <c r="AW15" s="23">
-        <v>0.52500000000000002</v>
+        <v>0.31380000000000002</v>
       </c>
       <c r="AX15" s="23">
-        <v>0.84094000000000002</v>
+        <v>0.69833000000000001</v>
+      </c>
+      <c r="AY15" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ15" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA15" s="23">
+        <v>0.753</v>
+      </c>
+      <c r="BB15" s="23">
+        <v>1.40991</v>
       </c>
     </row>
-    <row r="16" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="16" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A16" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>121</v>
       </c>
       <c r="C16" s="14">
         <v>0</v>
       </c>
       <c r="D16" s="14">
         <v>0</v>
       </c>
       <c r="E16" s="14">
         <v>303.66194999999999</v>
       </c>
       <c r="F16" s="14">
         <v>426.27143000000001</v>
       </c>
       <c r="G16" s="14">
         <v>0</v>
       </c>
       <c r="H16" s="14">
         <v>0</v>
       </c>
       <c r="I16" s="14">
@@ -3327,69 +3476,81 @@
       <c r="AK16" s="15">
         <v>42.374169999999999</v>
       </c>
       <c r="AL16" s="15">
         <v>49.777410000000003</v>
       </c>
       <c r="AM16" s="23">
         <v>0</v>
       </c>
       <c r="AN16" s="23">
         <v>0</v>
       </c>
       <c r="AO16" s="23">
         <v>11.653930000000001</v>
       </c>
       <c r="AP16" s="23">
         <v>14.763120000000001</v>
       </c>
       <c r="AQ16" s="23">
         <v>0</v>
       </c>
       <c r="AR16" s="23">
         <v>0</v>
       </c>
       <c r="AS16" s="23">
-        <v>4.5040500000000003</v>
+        <v>32.159979999999997</v>
       </c>
       <c r="AT16" s="23">
-        <v>5.1762800000000002</v>
+        <v>55.698079999999997</v>
       </c>
       <c r="AU16" s="23">
         <v>0</v>
       </c>
       <c r="AV16" s="23">
         <v>0</v>
       </c>
       <c r="AW16" s="23">
-        <v>2.5251000000000001</v>
+        <v>5.99878</v>
       </c>
       <c r="AX16" s="23">
-        <v>3.8076300000000001</v>
+        <v>7.3696000000000002</v>
+      </c>
+      <c r="AY16" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ16" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA16" s="23">
+        <v>2.8340999999999998</v>
+      </c>
+      <c r="BB16" s="23">
+        <v>4.5095799999999997</v>
       </c>
     </row>
-    <row r="17" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="17" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A17" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>122</v>
       </c>
       <c r="C17" s="14">
         <v>0</v>
       </c>
       <c r="D17" s="14">
         <v>0</v>
       </c>
       <c r="E17" s="14">
         <v>2.7490000000000001</v>
       </c>
       <c r="F17" s="14">
         <v>2.7669999999999999</v>
       </c>
       <c r="G17" s="14">
         <v>0</v>
       </c>
       <c r="H17" s="14">
         <v>0</v>
       </c>
       <c r="I17" s="14">
@@ -3479,69 +3640,81 @@
       <c r="AK17" s="15">
         <v>12.24874</v>
       </c>
       <c r="AL17" s="15">
         <v>20.60406</v>
       </c>
       <c r="AM17" s="23">
         <v>0</v>
       </c>
       <c r="AN17" s="23">
         <v>0</v>
       </c>
       <c r="AO17" s="23">
         <v>11.80654</v>
       </c>
       <c r="AP17" s="23">
         <v>40.79448</v>
       </c>
       <c r="AQ17" s="23">
         <v>0</v>
       </c>
       <c r="AR17" s="23">
         <v>0</v>
       </c>
       <c r="AS17" s="23">
-        <v>1.60842</v>
+        <v>85.832470000000001</v>
       </c>
       <c r="AT17" s="23">
-        <v>5.9847400000000004</v>
+        <v>118.92982000000001</v>
       </c>
       <c r="AU17" s="23">
         <v>0</v>
       </c>
       <c r="AV17" s="23">
         <v>0</v>
       </c>
       <c r="AW17" s="23">
-        <v>1.47305</v>
+        <v>23.003900000000002</v>
       </c>
       <c r="AX17" s="23">
-        <v>6.4415399999999998</v>
+        <v>35.446680000000001</v>
+      </c>
+      <c r="AY17" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ17" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA17" s="23">
+        <v>20.473050000000001</v>
+      </c>
+      <c r="BB17" s="23">
+        <v>24.39424</v>
       </c>
     </row>
-    <row r="18" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="18" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>123</v>
       </c>
       <c r="C18" s="14">
         <v>20</v>
       </c>
       <c r="D18" s="14">
         <v>55.161299999999997</v>
       </c>
       <c r="E18" s="14">
         <v>3.0310000000000001</v>
       </c>
       <c r="F18" s="14">
         <v>8.91953</v>
       </c>
       <c r="G18" s="14">
         <v>0</v>
       </c>
       <c r="H18" s="14">
         <v>0</v>
       </c>
       <c r="I18" s="14">
@@ -3625,75 +3798,87 @@
       <c r="AI18" s="15">
         <v>225.5</v>
       </c>
       <c r="AJ18" s="15">
         <v>1069.0409500000001</v>
       </c>
       <c r="AK18" s="15">
         <v>40.129869999999997</v>
       </c>
       <c r="AL18" s="15">
         <v>191.59808000000001</v>
       </c>
       <c r="AM18" s="23">
         <v>458.4</v>
       </c>
       <c r="AN18" s="23">
         <v>2994.11582</v>
       </c>
       <c r="AO18" s="23">
         <v>0</v>
       </c>
       <c r="AP18" s="23">
         <v>0</v>
       </c>
       <c r="AQ18" s="23">
-        <v>20</v>
+        <v>590</v>
       </c>
       <c r="AR18" s="23">
-        <v>133.03450000000001</v>
+        <v>3570.1212099999998</v>
       </c>
       <c r="AS18" s="23">
         <v>0</v>
       </c>
       <c r="AT18" s="23">
         <v>0</v>
       </c>
       <c r="AU18" s="23">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="AV18" s="23">
-        <v>108.2534</v>
+        <v>257.12065000000001</v>
       </c>
       <c r="AW18" s="23">
         <v>0</v>
       </c>
       <c r="AX18" s="23">
         <v>0</v>
       </c>
+      <c r="AY18" s="23">
+        <v>60</v>
+      </c>
+      <c r="AZ18" s="23">
+        <v>313.95652999999999</v>
+      </c>
+      <c r="BA18" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB18" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="19" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A19" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>124</v>
       </c>
       <c r="C19" s="14">
         <v>62.573</v>
       </c>
       <c r="D19" s="14">
         <v>142.50045</v>
       </c>
       <c r="E19" s="14">
         <v>153.70074</v>
       </c>
       <c r="F19" s="14">
         <v>522.21910000000003</v>
       </c>
       <c r="G19" s="14">
         <v>45.901150000000001</v>
       </c>
       <c r="H19" s="14">
         <v>109.30996</v>
       </c>
       <c r="I19" s="14">
@@ -3777,75 +3962,87 @@
       <c r="AI19" s="15">
         <v>330</v>
       </c>
       <c r="AJ19" s="15">
         <v>582.39827000000002</v>
       </c>
       <c r="AK19" s="15">
         <v>294.64920000000001</v>
       </c>
       <c r="AL19" s="15">
         <v>1487.85762</v>
       </c>
       <c r="AM19" s="23">
         <v>370</v>
       </c>
       <c r="AN19" s="23">
         <v>755.89770999999996</v>
       </c>
       <c r="AO19" s="23">
         <v>447.88002999999998</v>
       </c>
       <c r="AP19" s="23">
         <v>2161.0919699999999</v>
       </c>
       <c r="AQ19" s="23">
-        <v>0</v>
+        <v>340</v>
       </c>
       <c r="AR19" s="23">
-        <v>0</v>
+        <v>1150.63373</v>
       </c>
       <c r="AS19" s="23">
-        <v>20.052140000000001</v>
+        <v>364.76614999999998</v>
       </c>
       <c r="AT19" s="23">
-        <v>102.19286</v>
+        <v>2086.53087</v>
       </c>
       <c r="AU19" s="23">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="AV19" s="23">
-        <v>0</v>
+        <v>86.325959999999995</v>
       </c>
       <c r="AW19" s="23">
-        <v>0</v>
+        <v>62.837209999999999</v>
       </c>
       <c r="AX19" s="23">
-        <v>0</v>
+        <v>340.97899000000001</v>
+      </c>
+      <c r="AY19" s="23">
+        <v>20</v>
+      </c>
+      <c r="AZ19" s="23">
+        <v>77.155230000000003</v>
+      </c>
+      <c r="BA19" s="23">
+        <v>17.439869999999999</v>
+      </c>
+      <c r="BB19" s="23">
+        <v>99.762929999999997</v>
       </c>
     </row>
-    <row r="20" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="20" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A20" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>125</v>
       </c>
       <c r="C20" s="14">
         <v>0</v>
       </c>
       <c r="D20" s="14">
         <v>0</v>
       </c>
       <c r="E20" s="14">
         <v>18.212389999999999</v>
       </c>
       <c r="F20" s="14">
         <v>22.5243</v>
       </c>
       <c r="G20" s="14">
         <v>0</v>
       </c>
       <c r="H20" s="14">
         <v>0</v>
       </c>
       <c r="I20" s="14">
@@ -3952,52 +4149,64 @@
       </c>
       <c r="AQ20" s="23">
         <v>0</v>
       </c>
       <c r="AR20" s="23">
         <v>0</v>
       </c>
       <c r="AS20" s="23">
         <v>0</v>
       </c>
       <c r="AT20" s="23">
         <v>0</v>
       </c>
       <c r="AU20" s="23">
         <v>0</v>
       </c>
       <c r="AV20" s="23">
         <v>0</v>
       </c>
       <c r="AW20" s="23">
         <v>0</v>
       </c>
       <c r="AX20" s="23">
         <v>0</v>
       </c>
+      <c r="AY20" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ20" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA20" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB20" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="21" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>126</v>
       </c>
       <c r="C21" s="14">
         <v>110.33499999999999</v>
       </c>
       <c r="D21" s="14">
         <v>14.599309999999999</v>
       </c>
       <c r="E21" s="14">
         <v>3.46292</v>
       </c>
       <c r="F21" s="14">
         <v>27.023050000000001</v>
       </c>
       <c r="G21" s="14">
         <v>0</v>
       </c>
       <c r="H21" s="14">
         <v>0</v>
       </c>
       <c r="I21" s="14">
@@ -4087,69 +4296,81 @@
       <c r="AK21" s="15">
         <v>0.81933999999999996</v>
       </c>
       <c r="AL21" s="15">
         <v>3.5527700000000002</v>
       </c>
       <c r="AM21" s="23">
         <v>0</v>
       </c>
       <c r="AN21" s="23">
         <v>0</v>
       </c>
       <c r="AO21" s="23">
         <v>0.55191000000000001</v>
       </c>
       <c r="AP21" s="23">
         <v>3.0412400000000002</v>
       </c>
       <c r="AQ21" s="23">
         <v>0</v>
       </c>
       <c r="AR21" s="23">
         <v>0</v>
       </c>
       <c r="AS21" s="23">
-        <v>1.6219999999999998E-2</v>
+        <v>0.85843999999999998</v>
       </c>
       <c r="AT21" s="23">
-        <v>0.15193000000000001</v>
+        <v>2.8799800000000002</v>
       </c>
       <c r="AU21" s="23">
         <v>0</v>
       </c>
       <c r="AV21" s="23">
         <v>0</v>
       </c>
       <c r="AW21" s="23">
-        <v>7.7999999999999996E-3</v>
+        <v>2.444E-2</v>
       </c>
       <c r="AX21" s="23">
-        <v>7.5389999999999999E-2</v>
+        <v>0.22647</v>
+      </c>
+      <c r="AY21" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ21" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA21" s="23">
+        <v>1.917E-2</v>
+      </c>
+      <c r="BB21" s="23">
+        <v>0.18231</v>
       </c>
     </row>
-    <row r="22" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="22" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A22" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>127</v>
       </c>
       <c r="C22" s="14">
         <v>0</v>
       </c>
       <c r="D22" s="14">
         <v>0</v>
       </c>
       <c r="E22" s="14">
         <v>3.4799999999999998E-2</v>
       </c>
       <c r="F22" s="14">
         <v>0.10145</v>
       </c>
       <c r="G22" s="14">
         <v>0</v>
       </c>
       <c r="H22" s="14">
         <v>0</v>
       </c>
       <c r="I22" s="14">
@@ -4256,52 +4477,64 @@
       </c>
       <c r="AQ22" s="23">
         <v>0</v>
       </c>
       <c r="AR22" s="23">
         <v>0</v>
       </c>
       <c r="AS22" s="23">
         <v>0</v>
       </c>
       <c r="AT22" s="23">
         <v>0</v>
       </c>
       <c r="AU22" s="23">
         <v>0</v>
       </c>
       <c r="AV22" s="23">
         <v>0</v>
       </c>
       <c r="AW22" s="23">
         <v>0</v>
       </c>
       <c r="AX22" s="23">
         <v>0</v>
       </c>
+      <c r="AY22" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ22" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA22" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB22" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="23" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A23" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>128</v>
       </c>
       <c r="C23" s="14">
         <v>0</v>
       </c>
       <c r="D23" s="14">
         <v>0</v>
       </c>
       <c r="E23" s="14">
         <v>0</v>
       </c>
       <c r="F23" s="14">
         <v>0</v>
       </c>
       <c r="G23" s="14">
         <v>0</v>
       </c>
       <c r="H23" s="14">
         <v>0</v>
       </c>
       <c r="I23" s="14">
@@ -4408,52 +4641,64 @@
       </c>
       <c r="AQ23" s="23">
         <v>0</v>
       </c>
       <c r="AR23" s="23">
         <v>0</v>
       </c>
       <c r="AS23" s="23">
         <v>0</v>
       </c>
       <c r="AT23" s="23">
         <v>0</v>
       </c>
       <c r="AU23" s="23">
         <v>0</v>
       </c>
       <c r="AV23" s="23">
         <v>0</v>
       </c>
       <c r="AW23" s="23">
         <v>0</v>
       </c>
       <c r="AX23" s="23">
         <v>0</v>
       </c>
+      <c r="AY23" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ23" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA23" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB23" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="24" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>129</v>
       </c>
       <c r="C24" s="14">
         <v>0</v>
       </c>
       <c r="D24" s="14">
         <v>0</v>
       </c>
       <c r="E24" s="14">
         <v>1.8813</v>
       </c>
       <c r="F24" s="14">
         <v>23.234870000000001</v>
       </c>
       <c r="G24" s="14">
         <v>0</v>
       </c>
       <c r="H24" s="14">
         <v>0</v>
       </c>
       <c r="I24" s="14">
@@ -4543,69 +4788,81 @@
       <c r="AK24" s="15">
         <v>7.7148899999999996</v>
       </c>
       <c r="AL24" s="15">
         <v>57.669330000000002</v>
       </c>
       <c r="AM24" s="23">
         <v>0</v>
       </c>
       <c r="AN24" s="23">
         <v>0</v>
       </c>
       <c r="AO24" s="23">
         <v>10.186310000000001</v>
       </c>
       <c r="AP24" s="23">
         <v>78.202430000000007</v>
       </c>
       <c r="AQ24" s="23">
         <v>0</v>
       </c>
       <c r="AR24" s="23">
         <v>0</v>
       </c>
       <c r="AS24" s="23">
-        <v>1.61968</v>
+        <v>10.51681</v>
       </c>
       <c r="AT24" s="23">
-        <v>13.71353</v>
+        <v>108.66978</v>
       </c>
       <c r="AU24" s="23">
         <v>0</v>
       </c>
       <c r="AV24" s="23">
         <v>0</v>
       </c>
       <c r="AW24" s="23">
-        <v>0.28621999999999997</v>
+        <v>1.8130999999999999</v>
       </c>
       <c r="AX24" s="23">
-        <v>2.6659700000000002</v>
+        <v>16.312729999999998</v>
+      </c>
+      <c r="AY24" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ24" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA24" s="23">
+        <v>1.0623899999999999</v>
+      </c>
+      <c r="BB24" s="23">
+        <v>11.50732</v>
       </c>
     </row>
-    <row r="25" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="25" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A25" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>130</v>
       </c>
       <c r="C25" s="14">
         <v>0</v>
       </c>
       <c r="D25" s="14">
         <v>0</v>
       </c>
       <c r="E25" s="14">
         <v>8.9885099999999998</v>
       </c>
       <c r="F25" s="14">
         <v>106.70862</v>
       </c>
       <c r="G25" s="14">
         <v>0</v>
       </c>
       <c r="H25" s="14">
         <v>0</v>
       </c>
       <c r="I25" s="14">
@@ -4695,69 +4952,81 @@
       <c r="AK25" s="15">
         <v>8.9772599999999994</v>
       </c>
       <c r="AL25" s="15">
         <v>77.526070000000004</v>
       </c>
       <c r="AM25" s="23">
         <v>0</v>
       </c>
       <c r="AN25" s="23">
         <v>0</v>
       </c>
       <c r="AO25" s="23">
         <v>14.66962</v>
       </c>
       <c r="AP25" s="23">
         <v>110.52822999999999</v>
       </c>
       <c r="AQ25" s="23">
         <v>0</v>
       </c>
       <c r="AR25" s="23">
         <v>0</v>
       </c>
       <c r="AS25" s="23">
-        <v>1.2297400000000001</v>
+        <v>12.403359999999999</v>
       </c>
       <c r="AT25" s="23">
-        <v>10.81283</v>
+        <v>102.31314</v>
       </c>
       <c r="AU25" s="23">
         <v>0</v>
       </c>
       <c r="AV25" s="23">
         <v>0</v>
       </c>
       <c r="AW25" s="23">
-        <v>0.38059999999999999</v>
+        <v>2.11999</v>
       </c>
       <c r="AX25" s="23">
-        <v>5.0953999999999997</v>
+        <v>16.619779999999999</v>
+      </c>
+      <c r="AY25" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ25" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA25" s="23">
+        <v>1.75553</v>
+      </c>
+      <c r="BB25" s="23">
+        <v>17.616669999999999</v>
       </c>
     </row>
-    <row r="26" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="26" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A26" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>131</v>
       </c>
       <c r="C26" s="14">
         <v>0</v>
       </c>
       <c r="D26" s="14">
         <v>0</v>
       </c>
       <c r="E26" s="14">
         <v>0</v>
       </c>
       <c r="F26" s="14">
         <v>0</v>
       </c>
       <c r="G26" s="14">
         <v>0</v>
       </c>
       <c r="H26" s="14">
         <v>0</v>
       </c>
       <c r="I26" s="14">
@@ -4864,52 +5133,64 @@
       </c>
       <c r="AQ26" s="23">
         <v>0</v>
       </c>
       <c r="AR26" s="23">
         <v>0</v>
       </c>
       <c r="AS26" s="23">
         <v>0</v>
       </c>
       <c r="AT26" s="23">
         <v>0</v>
       </c>
       <c r="AU26" s="23">
         <v>0</v>
       </c>
       <c r="AV26" s="23">
         <v>0</v>
       </c>
       <c r="AW26" s="23">
         <v>0</v>
       </c>
       <c r="AX26" s="23">
         <v>0</v>
       </c>
+      <c r="AY26" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ26" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA26" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB26" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="27" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A27" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>132</v>
       </c>
       <c r="C27" s="14">
         <v>0</v>
       </c>
       <c r="D27" s="14">
         <v>0</v>
       </c>
       <c r="E27" s="14">
         <v>0</v>
       </c>
       <c r="F27" s="14">
         <v>0</v>
       </c>
       <c r="G27" s="14">
         <v>0</v>
       </c>
       <c r="H27" s="14">
         <v>0</v>
       </c>
       <c r="I27" s="14">
@@ -5016,52 +5297,64 @@
       </c>
       <c r="AQ27" s="23">
         <v>0</v>
       </c>
       <c r="AR27" s="23">
         <v>0</v>
       </c>
       <c r="AS27" s="23">
         <v>0</v>
       </c>
       <c r="AT27" s="23">
         <v>0</v>
       </c>
       <c r="AU27" s="23">
         <v>0</v>
       </c>
       <c r="AV27" s="23">
         <v>0</v>
       </c>
       <c r="AW27" s="23">
         <v>0</v>
       </c>
       <c r="AX27" s="23">
         <v>0</v>
       </c>
+      <c r="AY27" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ27" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA27" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB27" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="28" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A28" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>133</v>
       </c>
       <c r="C28" s="14">
         <v>2983.47</v>
       </c>
       <c r="D28" s="14">
         <v>779.28408000000002</v>
       </c>
       <c r="E28" s="14">
         <v>130.80099999999999</v>
       </c>
       <c r="F28" s="14">
         <v>43.022959999999998</v>
       </c>
       <c r="G28" s="14">
         <v>1953.44</v>
       </c>
       <c r="H28" s="14">
         <v>489.74049000000002</v>
       </c>
       <c r="I28" s="14">
@@ -5145,75 +5438,87 @@
       <c r="AI28" s="15">
         <v>1420.4</v>
       </c>
       <c r="AJ28" s="15">
         <v>527.52700000000004</v>
       </c>
       <c r="AK28" s="15">
         <v>1939.827</v>
       </c>
       <c r="AL28" s="15">
         <v>465.70965999999999</v>
       </c>
       <c r="AM28" s="23">
         <v>676</v>
       </c>
       <c r="AN28" s="23">
         <v>297.16879999999998</v>
       </c>
       <c r="AO28" s="23">
         <v>1255.9667999999999</v>
       </c>
       <c r="AP28" s="23">
         <v>345.6771</v>
       </c>
       <c r="AQ28" s="23">
-        <v>0</v>
+        <v>812.8</v>
       </c>
       <c r="AR28" s="23">
-        <v>0</v>
+        <v>357.72</v>
       </c>
       <c r="AS28" s="23">
-        <v>76.87</v>
+        <v>324.25599999999997</v>
       </c>
       <c r="AT28" s="23">
-        <v>23.70241</v>
+        <v>120.38724999999999</v>
       </c>
       <c r="AU28" s="23">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="AV28" s="23">
+        <v>29.744</v>
+      </c>
+      <c r="AW28" s="23">
+        <v>103.676</v>
+      </c>
+      <c r="AX28" s="23">
+        <v>33.974649999999997</v>
+      </c>
+      <c r="AY28" s="23">
         <v>135.6</v>
       </c>
-      <c r="AV28" s="23">
+      <c r="AZ28" s="23">
         <v>59.664000000000001</v>
       </c>
-      <c r="AW28" s="23">
-[...3 lines deleted...]
-        <v>6.6387099999999997</v>
+      <c r="BA28" s="23">
+        <v>22.603999999999999</v>
+      </c>
+      <c r="BB28" s="23">
+        <v>11.207330000000001</v>
       </c>
     </row>
-    <row r="29" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="29" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A29" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>134</v>
       </c>
       <c r="C29" s="14">
         <v>136</v>
       </c>
       <c r="D29" s="14">
         <v>21.2</v>
       </c>
       <c r="E29" s="14">
         <v>0.09</v>
       </c>
       <c r="F29" s="14">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="G29" s="14">
         <v>476</v>
       </c>
       <c r="H29" s="14">
         <v>81.831000000000003</v>
       </c>
       <c r="I29" s="14">
@@ -5297,75 +5602,87 @@
       <c r="AI29" s="15">
         <v>0</v>
       </c>
       <c r="AJ29" s="15">
         <v>0</v>
       </c>
       <c r="AK29" s="15">
         <v>0.73450000000000004</v>
       </c>
       <c r="AL29" s="15">
         <v>0.76039000000000001</v>
       </c>
       <c r="AM29" s="23">
         <v>0</v>
       </c>
       <c r="AN29" s="23">
         <v>0</v>
       </c>
       <c r="AO29" s="23">
         <v>20.754000000000001</v>
       </c>
       <c r="AP29" s="23">
         <v>5.3044500000000001</v>
       </c>
       <c r="AQ29" s="23">
-        <v>0</v>
+        <v>335.2</v>
       </c>
       <c r="AR29" s="23">
-        <v>0</v>
+        <v>92.061999999999998</v>
       </c>
       <c r="AS29" s="23">
-        <v>0.252</v>
+        <v>0.67500000000000004</v>
       </c>
       <c r="AT29" s="23">
-        <v>0.32174000000000003</v>
+        <v>0.97413000000000005</v>
       </c>
       <c r="AU29" s="23">
         <v>0</v>
       </c>
       <c r="AV29" s="23">
         <v>0</v>
       </c>
       <c r="AW29" s="23">
-        <v>0</v>
+        <v>0.48099999999999998</v>
       </c>
       <c r="AX29" s="23">
+        <v>0.76285999999999998</v>
+      </c>
+      <c r="AY29" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ29" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA29" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB29" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="30" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A30" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>135</v>
       </c>
       <c r="C30" s="14">
         <v>0</v>
       </c>
       <c r="D30" s="14">
         <v>0</v>
       </c>
       <c r="E30" s="14">
         <v>226.65180000000001</v>
       </c>
       <c r="F30" s="14">
         <v>129.82326</v>
       </c>
       <c r="G30" s="14">
         <v>0</v>
       </c>
       <c r="H30" s="14">
         <v>0</v>
       </c>
       <c r="I30" s="14">
@@ -5455,69 +5772,81 @@
       <c r="AK30" s="15">
         <v>929.58699999999999</v>
       </c>
       <c r="AL30" s="15">
         <v>236.27427</v>
       </c>
       <c r="AM30" s="23">
         <v>0</v>
       </c>
       <c r="AN30" s="23">
         <v>0</v>
       </c>
       <c r="AO30" s="23">
         <v>700.99950000000001</v>
       </c>
       <c r="AP30" s="23">
         <v>247.14627999999999</v>
       </c>
       <c r="AQ30" s="23">
         <v>0</v>
       </c>
       <c r="AR30" s="23">
         <v>0</v>
       </c>
       <c r="AS30" s="23">
-        <v>27.458400000000001</v>
+        <v>537.4982</v>
       </c>
       <c r="AT30" s="23">
-        <v>10.24962</v>
+        <v>202.42006000000001</v>
       </c>
       <c r="AU30" s="23">
         <v>0</v>
       </c>
       <c r="AV30" s="23">
         <v>0</v>
       </c>
       <c r="AW30" s="23">
-        <v>472.6</v>
+        <v>57.674399999999999</v>
       </c>
       <c r="AX30" s="23">
-        <v>189.14729</v>
+        <v>21.175709999999999</v>
+      </c>
+      <c r="AY30" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ30" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA30" s="23">
+        <v>711.13040000000001</v>
+      </c>
+      <c r="BB30" s="23">
+        <v>280.98822999999999</v>
       </c>
     </row>
-    <row r="31" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="31" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A31" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>136</v>
       </c>
       <c r="C31" s="14">
         <v>136</v>
       </c>
       <c r="D31" s="14">
         <v>58.238999999999997</v>
       </c>
       <c r="E31" s="14">
         <v>684.10216000000003</v>
       </c>
       <c r="F31" s="14">
         <v>384.67631999999998</v>
       </c>
       <c r="G31" s="14">
         <v>0</v>
       </c>
       <c r="H31" s="14">
         <v>0</v>
       </c>
       <c r="I31" s="14">
@@ -5607,69 +5936,81 @@
       <c r="AK31" s="15">
         <v>985.90832</v>
       </c>
       <c r="AL31" s="15">
         <v>526.20241999999996</v>
       </c>
       <c r="AM31" s="23">
         <v>0</v>
       </c>
       <c r="AN31" s="23">
         <v>0</v>
       </c>
       <c r="AO31" s="23">
         <v>1959.6048000000001</v>
       </c>
       <c r="AP31" s="23">
         <v>324.71836999999999</v>
       </c>
       <c r="AQ31" s="23">
         <v>0</v>
       </c>
       <c r="AR31" s="23">
         <v>0</v>
       </c>
       <c r="AS31" s="23">
-        <v>35.806600000000003</v>
+        <v>693.81500000000005</v>
       </c>
       <c r="AT31" s="23">
-        <v>13.1828</v>
+        <v>392.17308000000003</v>
       </c>
       <c r="AU31" s="23">
         <v>0</v>
       </c>
       <c r="AV31" s="23">
         <v>0</v>
       </c>
       <c r="AW31" s="23">
-        <v>2.7360000000000002</v>
+        <v>69.242599999999996</v>
       </c>
       <c r="AX31" s="23">
-        <v>7.3890000000000002</v>
+        <v>32.30706</v>
+      </c>
+      <c r="AY31" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ31" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA31" s="23">
+        <v>67.654399999999995</v>
+      </c>
+      <c r="BB31" s="23">
+        <v>35.873449999999998</v>
       </c>
     </row>
-    <row r="32" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="32" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A32" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>137</v>
       </c>
       <c r="C32" s="14">
         <v>0</v>
       </c>
       <c r="D32" s="14">
         <v>0</v>
       </c>
       <c r="E32" s="14">
         <v>0.5</v>
       </c>
       <c r="F32" s="14">
         <v>1.2239</v>
       </c>
       <c r="G32" s="14">
         <v>0</v>
       </c>
       <c r="H32" s="14">
         <v>0</v>
       </c>
       <c r="I32" s="14">
@@ -5759,69 +6100,81 @@
       <c r="AK32" s="15">
         <v>0.48089999999999999</v>
       </c>
       <c r="AL32" s="15">
         <v>0.58631999999999995</v>
       </c>
       <c r="AM32" s="23">
         <v>0</v>
       </c>
       <c r="AN32" s="23">
         <v>0</v>
       </c>
       <c r="AO32" s="23">
         <v>0.3</v>
       </c>
       <c r="AP32" s="23">
         <v>0.57979999999999998</v>
       </c>
       <c r="AQ32" s="23">
         <v>0</v>
       </c>
       <c r="AR32" s="23">
         <v>0</v>
       </c>
       <c r="AS32" s="23">
-        <v>0</v>
+        <v>0.36</v>
       </c>
       <c r="AT32" s="23">
-        <v>0</v>
+        <v>1.3287</v>
       </c>
       <c r="AU32" s="23">
         <v>0</v>
       </c>
       <c r="AV32" s="23">
         <v>0</v>
       </c>
       <c r="AW32" s="23">
+        <v>0</v>
+      </c>
+      <c r="AX32" s="23">
+        <v>0</v>
+      </c>
+      <c r="AY32" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ32" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA32" s="23">
         <v>0.04</v>
       </c>
-      <c r="AX32" s="23">
+      <c r="BB32" s="23">
         <v>0.11153</v>
       </c>
     </row>
-    <row r="33" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="33" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A33" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>138</v>
       </c>
       <c r="C33" s="14">
         <v>0</v>
       </c>
       <c r="D33" s="14">
         <v>0</v>
       </c>
       <c r="E33" s="14">
         <v>0</v>
       </c>
       <c r="F33" s="14">
         <v>0</v>
       </c>
       <c r="G33" s="14">
         <v>0</v>
       </c>
       <c r="H33" s="14">
         <v>0</v>
       </c>
       <c r="I33" s="14">
@@ -5905,75 +6258,87 @@
       <c r="AI33" s="15">
         <v>0</v>
       </c>
       <c r="AJ33" s="15">
         <v>0</v>
       </c>
       <c r="AK33" s="15">
         <v>0</v>
       </c>
       <c r="AL33" s="15">
         <v>0</v>
       </c>
       <c r="AM33" s="23">
         <v>0</v>
       </c>
       <c r="AN33" s="23">
         <v>0</v>
       </c>
       <c r="AO33" s="23">
         <v>0.15906999999999999</v>
       </c>
       <c r="AP33" s="23">
         <v>0.28488999999999998</v>
       </c>
       <c r="AQ33" s="23">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="AR33" s="23">
-        <v>0</v>
+        <v>3.1480000000000001</v>
       </c>
       <c r="AS33" s="23">
-        <v>0</v>
+        <v>9.9900000000000003E-2</v>
       </c>
       <c r="AT33" s="23">
-        <v>0</v>
+        <v>0.62219999999999998</v>
       </c>
       <c r="AU33" s="23">
         <v>0</v>
       </c>
       <c r="AV33" s="23">
         <v>0</v>
       </c>
       <c r="AW33" s="23">
-        <v>0</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="AX33" s="23">
+        <v>6.3699999999999998E-3</v>
+      </c>
+      <c r="AY33" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ33" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA33" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB33" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="34" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>139</v>
       </c>
       <c r="C34" s="14">
         <v>0</v>
       </c>
       <c r="D34" s="14">
         <v>0</v>
       </c>
       <c r="E34" s="14">
         <v>324.39600000000002</v>
       </c>
       <c r="F34" s="14">
         <v>124.28103</v>
       </c>
       <c r="G34" s="14">
         <v>0</v>
       </c>
       <c r="H34" s="14">
         <v>0</v>
       </c>
       <c r="I34" s="14">
@@ -6063,69 +6428,81 @@
       <c r="AK34" s="15">
         <v>250.12610000000001</v>
       </c>
       <c r="AL34" s="15">
         <v>145.41945000000001</v>
       </c>
       <c r="AM34" s="23">
         <v>0</v>
       </c>
       <c r="AN34" s="23">
         <v>0</v>
       </c>
       <c r="AO34" s="23">
         <v>447.42349999999999</v>
       </c>
       <c r="AP34" s="23">
         <v>216.80314999999999</v>
       </c>
       <c r="AQ34" s="23">
         <v>0</v>
       </c>
       <c r="AR34" s="23">
         <v>0</v>
       </c>
       <c r="AS34" s="23">
-        <v>2.6150000000000002</v>
+        <v>302.24250000000001</v>
       </c>
       <c r="AT34" s="23">
-        <v>1.31521</v>
+        <v>197.46061</v>
       </c>
       <c r="AU34" s="23">
         <v>0</v>
       </c>
       <c r="AV34" s="23">
         <v>0</v>
       </c>
       <c r="AW34" s="23">
+        <v>70.114999999999995</v>
+      </c>
+      <c r="AX34" s="23">
+        <v>36.865349999999999</v>
+      </c>
+      <c r="AY34" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ34" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA34" s="23">
         <v>66</v>
       </c>
-      <c r="AX34" s="23">
+      <c r="BB34" s="23">
         <v>41.485080000000004</v>
       </c>
     </row>
-    <row r="35" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="35" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>140</v>
       </c>
       <c r="C35" s="14">
         <v>0</v>
       </c>
       <c r="D35" s="14">
         <v>0</v>
       </c>
       <c r="E35" s="14">
         <v>153.73166000000001</v>
       </c>
       <c r="F35" s="14">
         <v>121.98219</v>
       </c>
       <c r="G35" s="14">
         <v>0.21</v>
       </c>
       <c r="H35" s="14">
         <v>0.35570000000000002</v>
       </c>
       <c r="I35" s="14">
@@ -6215,69 +6592,81 @@
       <c r="AK35" s="15">
         <v>17.7483</v>
       </c>
       <c r="AL35" s="15">
         <v>54.114190000000001</v>
       </c>
       <c r="AM35" s="23">
         <v>14.41</v>
       </c>
       <c r="AN35" s="23">
         <v>0.21199999999999999</v>
       </c>
       <c r="AO35" s="23">
         <v>27.12912</v>
       </c>
       <c r="AP35" s="23">
         <v>19.588650000000001</v>
       </c>
       <c r="AQ35" s="23">
         <v>0</v>
       </c>
       <c r="AR35" s="23">
         <v>0</v>
       </c>
       <c r="AS35" s="23">
-        <v>0.54590000000000005</v>
+        <v>22.723299999999998</v>
       </c>
       <c r="AT35" s="23">
-        <v>0.60914999999999997</v>
+        <v>17.36056</v>
       </c>
       <c r="AU35" s="23">
         <v>0</v>
       </c>
       <c r="AV35" s="23">
         <v>0</v>
       </c>
       <c r="AW35" s="23">
-        <v>6.0191999999999997</v>
+        <v>13.6477</v>
       </c>
       <c r="AX35" s="23">
-        <v>7.3113799999999998</v>
+        <v>7.2909100000000002</v>
+      </c>
+      <c r="AY35" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA35" s="23">
+        <v>6.0640000000000001</v>
+      </c>
+      <c r="BB35" s="23">
+        <v>7.4356799999999996</v>
       </c>
     </row>
-    <row r="36" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="36" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A36" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>141</v>
       </c>
       <c r="C36" s="14">
         <v>0</v>
       </c>
       <c r="D36" s="14">
         <v>0</v>
       </c>
       <c r="E36" s="14">
         <v>0</v>
       </c>
       <c r="F36" s="14">
         <v>0</v>
       </c>
       <c r="G36" s="14">
         <v>0</v>
       </c>
       <c r="H36" s="14">
         <v>0</v>
       </c>
       <c r="I36" s="14">
@@ -6367,69 +6756,81 @@
       <c r="AK36" s="15">
         <v>0</v>
       </c>
       <c r="AL36" s="15">
         <v>0</v>
       </c>
       <c r="AM36" s="23">
         <v>0</v>
       </c>
       <c r="AN36" s="23">
         <v>0</v>
       </c>
       <c r="AO36" s="23">
         <v>0</v>
       </c>
       <c r="AP36" s="23">
         <v>0</v>
       </c>
       <c r="AQ36" s="23">
         <v>0</v>
       </c>
       <c r="AR36" s="23">
         <v>0</v>
       </c>
       <c r="AS36" s="23">
-        <v>0</v>
+        <v>0.35</v>
       </c>
       <c r="AT36" s="23">
-        <v>0</v>
+        <v>1.0471699999999999</v>
       </c>
       <c r="AU36" s="23">
         <v>0</v>
       </c>
       <c r="AV36" s="23">
         <v>0</v>
       </c>
       <c r="AW36" s="23">
         <v>0</v>
       </c>
       <c r="AX36" s="23">
         <v>0</v>
       </c>
+      <c r="AY36" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ36" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA36" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB36" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="37" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="37" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>142</v>
       </c>
       <c r="C37" s="14">
         <v>0</v>
       </c>
       <c r="D37" s="14">
         <v>0</v>
       </c>
       <c r="E37" s="14">
         <v>0</v>
       </c>
       <c r="F37" s="14">
         <v>0</v>
       </c>
       <c r="G37" s="14">
         <v>0</v>
       </c>
       <c r="H37" s="14">
         <v>0</v>
       </c>
       <c r="I37" s="14">
@@ -6519,69 +6920,81 @@
       <c r="AK37" s="15">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="AL37" s="15">
         <v>6.0359999999999997E-2</v>
       </c>
       <c r="AM37" s="23">
         <v>0</v>
       </c>
       <c r="AN37" s="23">
         <v>0</v>
       </c>
       <c r="AO37" s="23">
         <v>2.8899999999999999E-2</v>
       </c>
       <c r="AP37" s="23">
         <v>5.7759999999999999E-2</v>
       </c>
       <c r="AQ37" s="23">
         <v>0</v>
       </c>
       <c r="AR37" s="23">
         <v>0</v>
       </c>
       <c r="AS37" s="23">
-        <v>2.8000000000000001E-2</v>
+        <v>7.1999999999999995E-2</v>
       </c>
       <c r="AT37" s="23">
-        <v>5.0110000000000002E-2</v>
+        <v>0.14291000000000001</v>
       </c>
       <c r="AU37" s="23">
         <v>0</v>
       </c>
       <c r="AV37" s="23">
         <v>0</v>
       </c>
       <c r="AW37" s="23">
-        <v>0</v>
+        <v>4.8000000000000001E-2</v>
       </c>
       <c r="AX37" s="23">
+        <v>9.0380000000000002E-2</v>
+      </c>
+      <c r="AY37" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ37" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA37" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB37" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="38" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A38" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>143</v>
       </c>
       <c r="C38" s="14">
         <v>0</v>
       </c>
       <c r="D38" s="14">
         <v>0</v>
       </c>
       <c r="E38" s="14">
         <v>0.19</v>
       </c>
       <c r="F38" s="14">
         <v>1.0879000000000001</v>
       </c>
       <c r="G38" s="14">
         <v>0</v>
       </c>
       <c r="H38" s="14">
         <v>0</v>
       </c>
       <c r="I38" s="14">
@@ -6671,69 +7084,81 @@
       <c r="AK38" s="15">
         <v>0</v>
       </c>
       <c r="AL38" s="15">
         <v>0</v>
       </c>
       <c r="AM38" s="23">
         <v>0</v>
       </c>
       <c r="AN38" s="23">
         <v>0</v>
       </c>
       <c r="AO38" s="23">
         <v>0</v>
       </c>
       <c r="AP38" s="23">
         <v>0</v>
       </c>
       <c r="AQ38" s="23">
         <v>0</v>
       </c>
       <c r="AR38" s="23">
         <v>0</v>
       </c>
       <c r="AS38" s="23">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="AT38" s="23">
-        <v>0</v>
+        <v>20.071999999999999</v>
       </c>
       <c r="AU38" s="23">
         <v>0</v>
       </c>
       <c r="AV38" s="23">
         <v>0</v>
       </c>
       <c r="AW38" s="23">
         <v>0</v>
       </c>
       <c r="AX38" s="23">
         <v>0</v>
       </c>
+      <c r="AY38" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ38" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA38" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB38" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="39" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="39" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A39" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>144</v>
       </c>
       <c r="C39" s="14">
         <v>0</v>
       </c>
       <c r="D39" s="14">
         <v>0</v>
       </c>
       <c r="E39" s="14">
         <v>24.378</v>
       </c>
       <c r="F39" s="14">
         <v>15.44857</v>
       </c>
       <c r="G39" s="14">
         <v>0</v>
       </c>
       <c r="H39" s="14">
         <v>0</v>
       </c>
       <c r="I39" s="14">
@@ -6840,52 +7265,64 @@
       </c>
       <c r="AQ39" s="23">
         <v>0</v>
       </c>
       <c r="AR39" s="23">
         <v>0</v>
       </c>
       <c r="AS39" s="23">
         <v>0</v>
       </c>
       <c r="AT39" s="23">
         <v>0</v>
       </c>
       <c r="AU39" s="23">
         <v>0</v>
       </c>
       <c r="AV39" s="23">
         <v>0</v>
       </c>
       <c r="AW39" s="23">
         <v>0</v>
       </c>
       <c r="AX39" s="23">
         <v>0</v>
       </c>
+      <c r="AY39" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ39" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA39" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB39" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="40" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="40" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A40" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>145</v>
       </c>
       <c r="C40" s="14">
         <v>0</v>
       </c>
       <c r="D40" s="14">
         <v>0</v>
       </c>
       <c r="E40" s="14">
         <v>0</v>
       </c>
       <c r="F40" s="14">
         <v>0</v>
       </c>
       <c r="G40" s="14">
         <v>0</v>
       </c>
       <c r="H40" s="14">
         <v>0</v>
       </c>
       <c r="I40" s="14">
@@ -6992,52 +7429,64 @@
       </c>
       <c r="AQ40" s="23">
         <v>0</v>
       </c>
       <c r="AR40" s="23">
         <v>0</v>
       </c>
       <c r="AS40" s="23">
         <v>0</v>
       </c>
       <c r="AT40" s="23">
         <v>0</v>
       </c>
       <c r="AU40" s="23">
         <v>0</v>
       </c>
       <c r="AV40" s="23">
         <v>0</v>
       </c>
       <c r="AW40" s="23">
         <v>0</v>
       </c>
       <c r="AX40" s="23">
         <v>0</v>
       </c>
+      <c r="AY40" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ40" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA40" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB40" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="41" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="41" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A41" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>146</v>
       </c>
       <c r="C41" s="14">
         <v>0</v>
       </c>
       <c r="D41" s="14">
         <v>0</v>
       </c>
       <c r="E41" s="14">
         <v>0.106</v>
       </c>
       <c r="F41" s="14">
         <v>0.16385</v>
       </c>
       <c r="G41" s="14">
         <v>0</v>
       </c>
       <c r="H41" s="14">
         <v>0</v>
       </c>
       <c r="I41" s="14">
@@ -7127,69 +7576,81 @@
       <c r="AK41" s="15">
         <v>14.56705</v>
       </c>
       <c r="AL41" s="15">
         <v>44.208649999999999</v>
       </c>
       <c r="AM41" s="23">
         <v>0</v>
       </c>
       <c r="AN41" s="23">
         <v>0</v>
       </c>
       <c r="AO41" s="23">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="AP41" s="23">
         <v>5.3999999999999999E-2</v>
       </c>
       <c r="AQ41" s="23">
         <v>0</v>
       </c>
       <c r="AR41" s="23">
         <v>0</v>
       </c>
       <c r="AS41" s="23">
-        <v>0</v>
+        <v>2.001E-2</v>
       </c>
       <c r="AT41" s="23">
-        <v>0</v>
+        <v>0.56164999999999998</v>
       </c>
       <c r="AU41" s="23">
         <v>0</v>
       </c>
       <c r="AV41" s="23">
         <v>0</v>
       </c>
       <c r="AW41" s="23">
         <v>0</v>
       </c>
       <c r="AX41" s="23">
         <v>0</v>
       </c>
+      <c r="AY41" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ41" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA41" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB41" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="42" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="42" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A42" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>147</v>
       </c>
       <c r="C42" s="14">
         <v>0</v>
       </c>
       <c r="D42" s="14">
         <v>0</v>
       </c>
       <c r="E42" s="14">
         <v>0</v>
       </c>
       <c r="F42" s="14">
         <v>0</v>
       </c>
       <c r="G42" s="14">
         <v>0</v>
       </c>
       <c r="H42" s="14">
         <v>0</v>
       </c>
       <c r="I42" s="14">
@@ -7296,52 +7757,64 @@
       </c>
       <c r="AQ42" s="23">
         <v>0</v>
       </c>
       <c r="AR42" s="23">
         <v>0</v>
       </c>
       <c r="AS42" s="23">
         <v>0</v>
       </c>
       <c r="AT42" s="23">
         <v>0</v>
       </c>
       <c r="AU42" s="23">
         <v>0</v>
       </c>
       <c r="AV42" s="23">
         <v>0</v>
       </c>
       <c r="AW42" s="23">
         <v>0</v>
       </c>
       <c r="AX42" s="23">
         <v>0</v>
       </c>
+      <c r="AY42" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ42" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA42" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB42" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="43" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="43" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A43" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="13" t="s">
         <v>148</v>
       </c>
       <c r="C43" s="14">
         <v>0</v>
       </c>
       <c r="D43" s="14">
         <v>0</v>
       </c>
       <c r="E43" s="14">
         <v>0</v>
       </c>
       <c r="F43" s="14">
         <v>0</v>
       </c>
       <c r="G43" s="14">
         <v>0</v>
       </c>
       <c r="H43" s="14">
         <v>0</v>
       </c>
       <c r="I43" s="14">
@@ -7448,52 +7921,64 @@
       </c>
       <c r="AQ43" s="23">
         <v>0</v>
       </c>
       <c r="AR43" s="23">
         <v>0</v>
       </c>
       <c r="AS43" s="23">
         <v>0</v>
       </c>
       <c r="AT43" s="23">
         <v>0</v>
       </c>
       <c r="AU43" s="23">
         <v>0</v>
       </c>
       <c r="AV43" s="23">
         <v>0</v>
       </c>
       <c r="AW43" s="23">
         <v>0</v>
       </c>
       <c r="AX43" s="23">
         <v>0</v>
       </c>
+      <c r="AY43" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ43" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA43" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB43" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="44" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="44" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A44" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="13" t="s">
         <v>149</v>
       </c>
       <c r="C44" s="14">
         <v>0</v>
       </c>
       <c r="D44" s="14">
         <v>0</v>
       </c>
       <c r="E44" s="14">
         <v>388.9</v>
       </c>
       <c r="F44" s="14">
         <v>267.49700000000001</v>
       </c>
       <c r="G44" s="14">
         <v>0</v>
       </c>
       <c r="H44" s="14">
         <v>0</v>
       </c>
       <c r="I44" s="14">
@@ -7577,75 +8062,87 @@
       <c r="AI44" s="15">
         <v>0</v>
       </c>
       <c r="AJ44" s="15">
         <v>0</v>
       </c>
       <c r="AK44" s="15">
         <v>0</v>
       </c>
       <c r="AL44" s="15">
         <v>0</v>
       </c>
       <c r="AM44" s="23">
         <v>0</v>
       </c>
       <c r="AN44" s="23">
         <v>0</v>
       </c>
       <c r="AO44" s="23">
         <v>0</v>
       </c>
       <c r="AP44" s="23">
         <v>0</v>
       </c>
       <c r="AQ44" s="23">
-        <v>0</v>
+        <v>200.34</v>
       </c>
       <c r="AR44" s="23">
-        <v>0</v>
+        <v>227.262</v>
       </c>
       <c r="AS44" s="23">
         <v>0</v>
       </c>
       <c r="AT44" s="23">
         <v>0</v>
       </c>
       <c r="AU44" s="23">
         <v>0</v>
       </c>
       <c r="AV44" s="23">
         <v>0</v>
       </c>
       <c r="AW44" s="23">
         <v>0</v>
       </c>
       <c r="AX44" s="23">
         <v>0</v>
       </c>
+      <c r="AY44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ44" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA44" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB44" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="45" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="45" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A45" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B45" s="13" t="s">
         <v>150</v>
       </c>
       <c r="C45" s="14">
         <v>0</v>
       </c>
       <c r="D45" s="14">
         <v>0</v>
       </c>
       <c r="E45" s="14">
         <v>0</v>
       </c>
       <c r="F45" s="14">
         <v>0</v>
       </c>
       <c r="G45" s="14">
         <v>0</v>
       </c>
       <c r="H45" s="14">
         <v>0</v>
       </c>
       <c r="I45" s="14">
@@ -7752,52 +8249,64 @@
       </c>
       <c r="AQ45" s="23">
         <v>0</v>
       </c>
       <c r="AR45" s="23">
         <v>0</v>
       </c>
       <c r="AS45" s="23">
         <v>0</v>
       </c>
       <c r="AT45" s="23">
         <v>0</v>
       </c>
       <c r="AU45" s="23">
         <v>0</v>
       </c>
       <c r="AV45" s="23">
         <v>0</v>
       </c>
       <c r="AW45" s="23">
         <v>0</v>
       </c>
       <c r="AX45" s="23">
         <v>0</v>
       </c>
+      <c r="AY45" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ45" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA45" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB45" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="46" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="46" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A46" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B46" s="13" t="s">
         <v>151</v>
       </c>
       <c r="C46" s="14">
         <v>0</v>
       </c>
       <c r="D46" s="14">
         <v>0</v>
       </c>
       <c r="E46" s="14">
         <v>1.51</v>
       </c>
       <c r="F46" s="14">
         <v>9.9910099999999993</v>
       </c>
       <c r="G46" s="14">
         <v>0</v>
       </c>
       <c r="H46" s="14">
         <v>0</v>
       </c>
       <c r="I46" s="14">
@@ -7887,69 +8396,81 @@
       <c r="AK46" s="15">
         <v>0.58713000000000004</v>
       </c>
       <c r="AL46" s="15">
         <v>2.7071700000000001</v>
       </c>
       <c r="AM46" s="23">
         <v>0</v>
       </c>
       <c r="AN46" s="23">
         <v>0</v>
       </c>
       <c r="AO46" s="23">
         <v>1.0566899999999999</v>
       </c>
       <c r="AP46" s="23">
         <v>1.4841800000000001</v>
       </c>
       <c r="AQ46" s="23">
         <v>0</v>
       </c>
       <c r="AR46" s="23">
         <v>0</v>
       </c>
       <c r="AS46" s="23">
-        <v>0</v>
+        <v>0.26200000000000001</v>
       </c>
       <c r="AT46" s="23">
-        <v>0</v>
+        <v>0.30604999999999999</v>
       </c>
       <c r="AU46" s="23">
         <v>0</v>
       </c>
       <c r="AV46" s="23">
         <v>0</v>
       </c>
       <c r="AW46" s="23">
-        <v>0</v>
+        <v>0.25</v>
       </c>
       <c r="AX46" s="23">
+        <v>0.184</v>
+      </c>
+      <c r="AY46" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ46" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA46" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB46" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="47" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A47" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>152</v>
       </c>
       <c r="C47" s="14">
         <v>0</v>
       </c>
       <c r="D47" s="14">
         <v>0</v>
       </c>
       <c r="E47" s="14">
         <v>0</v>
       </c>
       <c r="F47" s="14">
         <v>0</v>
       </c>
       <c r="G47" s="14">
         <v>0</v>
       </c>
       <c r="H47" s="14">
         <v>0</v>
       </c>
       <c r="I47" s="14">
@@ -8056,52 +8577,64 @@
       </c>
       <c r="AQ47" s="23">
         <v>0</v>
       </c>
       <c r="AR47" s="23">
         <v>0</v>
       </c>
       <c r="AS47" s="23">
         <v>0</v>
       </c>
       <c r="AT47" s="23">
         <v>0</v>
       </c>
       <c r="AU47" s="23">
         <v>0</v>
       </c>
       <c r="AV47" s="23">
         <v>0</v>
       </c>
       <c r="AW47" s="23">
         <v>0</v>
       </c>
       <c r="AX47" s="23">
         <v>0</v>
       </c>
+      <c r="AY47" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ47" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA47" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB47" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="48" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="48" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A48" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>153</v>
       </c>
       <c r="C48" s="14">
         <v>0</v>
       </c>
       <c r="D48" s="14">
         <v>0</v>
       </c>
       <c r="E48" s="14">
         <v>0</v>
       </c>
       <c r="F48" s="14">
         <v>0</v>
       </c>
       <c r="G48" s="14">
         <v>0</v>
       </c>
       <c r="H48" s="14">
         <v>0</v>
       </c>
       <c r="I48" s="14">
@@ -8208,52 +8741,64 @@
       </c>
       <c r="AQ48" s="23">
         <v>0</v>
       </c>
       <c r="AR48" s="23">
         <v>0</v>
       </c>
       <c r="AS48" s="23">
         <v>0</v>
       </c>
       <c r="AT48" s="23">
         <v>0</v>
       </c>
       <c r="AU48" s="23">
         <v>0</v>
       </c>
       <c r="AV48" s="23">
         <v>0</v>
       </c>
       <c r="AW48" s="23">
         <v>0</v>
       </c>
       <c r="AX48" s="23">
         <v>0</v>
       </c>
+      <c r="AY48" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ48" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA48" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB48" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="49" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="49" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A49" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>154</v>
       </c>
       <c r="C49" s="14">
         <v>106.072</v>
       </c>
       <c r="D49" s="14">
         <v>28.26633</v>
       </c>
       <c r="E49" s="14">
         <v>5180.8394699999999</v>
       </c>
       <c r="F49" s="14">
         <v>4048.3575000000001</v>
       </c>
       <c r="G49" s="14">
         <v>88.212000000000003</v>
       </c>
       <c r="H49" s="14">
         <v>56.169469999999997</v>
       </c>
       <c r="I49" s="14">
@@ -8337,75 +8882,87 @@
       <c r="AI49" s="15">
         <v>0</v>
       </c>
       <c r="AJ49" s="15">
         <v>0</v>
       </c>
       <c r="AK49" s="15">
         <v>289.16592000000003</v>
       </c>
       <c r="AL49" s="15">
         <v>262.17768000000001</v>
       </c>
       <c r="AM49" s="23">
         <v>64.16</v>
       </c>
       <c r="AN49" s="23">
         <v>62.101999999999997</v>
       </c>
       <c r="AO49" s="23">
         <v>237.17615000000001</v>
       </c>
       <c r="AP49" s="23">
         <v>203.73533</v>
       </c>
       <c r="AQ49" s="23">
-        <v>195.81</v>
+        <v>380.96</v>
       </c>
       <c r="AR49" s="23">
-        <v>198.70500000000001</v>
+        <v>395.733</v>
       </c>
       <c r="AS49" s="23">
-        <v>1.4</v>
+        <v>71.582800000000006</v>
       </c>
       <c r="AT49" s="23">
-        <v>0.36818000000000001</v>
+        <v>67.06362</v>
       </c>
       <c r="AU49" s="23">
-        <v>0</v>
+        <v>320.56</v>
       </c>
       <c r="AV49" s="23">
-        <v>0</v>
+        <v>320.95999999999998</v>
       </c>
       <c r="AW49" s="23">
-        <v>0.13800000000000001</v>
+        <v>1.4827999999999999</v>
       </c>
       <c r="AX49" s="23">
-        <v>0.34288000000000002</v>
+        <v>0.54357</v>
+      </c>
+      <c r="AY49" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ49" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA49" s="23">
+        <v>4.3455000000000004</v>
+      </c>
+      <c r="BB49" s="23">
+        <v>4.7793200000000002</v>
       </c>
     </row>
-    <row r="50" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="50" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A50" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>155</v>
       </c>
       <c r="C50" s="14">
         <v>0</v>
       </c>
       <c r="D50" s="14">
         <v>0</v>
       </c>
       <c r="E50" s="14">
         <v>8.6204999999999998</v>
       </c>
       <c r="F50" s="14">
         <v>23.717220000000001</v>
       </c>
       <c r="G50" s="14">
         <v>0</v>
       </c>
       <c r="H50" s="14">
         <v>0</v>
       </c>
       <c r="I50" s="14">
@@ -8495,69 +9052,81 @@
       <c r="AK50" s="15">
         <v>0.2</v>
       </c>
       <c r="AL50" s="15">
         <v>0.53400000000000003</v>
       </c>
       <c r="AM50" s="23">
         <v>0</v>
       </c>
       <c r="AN50" s="23">
         <v>0</v>
       </c>
       <c r="AO50" s="23">
         <v>0.13819999999999999</v>
       </c>
       <c r="AP50" s="23">
         <v>0.39476</v>
       </c>
       <c r="AQ50" s="23">
         <v>0</v>
       </c>
       <c r="AR50" s="23">
         <v>0</v>
       </c>
       <c r="AS50" s="23">
-        <v>0</v>
+        <v>6.7499999999999999E-3</v>
       </c>
       <c r="AT50" s="23">
-        <v>0</v>
+        <v>9.9000000000000005E-2</v>
       </c>
       <c r="AU50" s="23">
         <v>0</v>
       </c>
       <c r="AV50" s="23">
         <v>0</v>
       </c>
       <c r="AW50" s="23">
         <v>0</v>
       </c>
       <c r="AX50" s="23">
         <v>0</v>
       </c>
+      <c r="AY50" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ50" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA50" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB50" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="51" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="51" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A51" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>156</v>
       </c>
       <c r="C51" s="14">
         <v>0</v>
       </c>
       <c r="D51" s="14">
         <v>0</v>
       </c>
       <c r="E51" s="14">
         <v>0</v>
       </c>
       <c r="F51" s="14">
         <v>0</v>
       </c>
       <c r="G51" s="14">
         <v>0</v>
       </c>
       <c r="H51" s="14">
         <v>0</v>
       </c>
       <c r="I51" s="14">
@@ -8647,69 +9216,81 @@
       <c r="AK51" s="15">
         <v>0.36986999999999998</v>
       </c>
       <c r="AL51" s="15">
         <v>0.97109999999999996</v>
       </c>
       <c r="AM51" s="23">
         <v>0</v>
       </c>
       <c r="AN51" s="23">
         <v>0</v>
       </c>
       <c r="AO51" s="23">
         <v>4.761E-2</v>
       </c>
       <c r="AP51" s="23">
         <v>0.16150999999999999</v>
       </c>
       <c r="AQ51" s="23">
         <v>0</v>
       </c>
       <c r="AR51" s="23">
         <v>0</v>
       </c>
       <c r="AS51" s="23">
-        <v>0</v>
+        <v>4.2389999999999997E-2</v>
       </c>
       <c r="AT51" s="23">
-        <v>0</v>
+        <v>0.17627000000000001</v>
       </c>
       <c r="AU51" s="23">
         <v>0</v>
       </c>
       <c r="AV51" s="23">
         <v>0</v>
       </c>
       <c r="AW51" s="23">
         <v>0</v>
       </c>
       <c r="AX51" s="23">
         <v>0</v>
       </c>
+      <c r="AY51" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ51" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA51" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB51" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="52" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="52" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A52" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B52" s="13" t="s">
         <v>157</v>
       </c>
       <c r="C52" s="14">
         <v>0.52100000000000002</v>
       </c>
       <c r="D52" s="14">
         <v>0.13200000000000001</v>
       </c>
       <c r="E52" s="14">
         <v>0.65571999999999997</v>
       </c>
       <c r="F52" s="14">
         <v>2.1657199999999999</v>
       </c>
       <c r="G52" s="14">
         <v>6.0890000000000004</v>
       </c>
       <c r="H52" s="14">
         <v>1.105</v>
       </c>
       <c r="I52" s="14">
@@ -8799,69 +9380,81 @@
       <c r="AK52" s="15">
         <v>2.7583500000000001</v>
       </c>
       <c r="AL52" s="15">
         <v>10.06218</v>
       </c>
       <c r="AM52" s="23">
         <v>0</v>
       </c>
       <c r="AN52" s="23">
         <v>0</v>
       </c>
       <c r="AO52" s="23">
         <v>9.4142799999999998</v>
       </c>
       <c r="AP52" s="23">
         <v>28.359500000000001</v>
       </c>
       <c r="AQ52" s="23">
         <v>0</v>
       </c>
       <c r="AR52" s="23">
         <v>0</v>
       </c>
       <c r="AS52" s="23">
-        <v>0.49399999999999999</v>
+        <v>8.9310299999999998</v>
       </c>
       <c r="AT52" s="23">
-        <v>1.3589100000000001</v>
+        <v>36.930549999999997</v>
       </c>
       <c r="AU52" s="23">
         <v>0</v>
       </c>
       <c r="AV52" s="23">
         <v>0</v>
       </c>
       <c r="AW52" s="23">
-        <v>1.0106999999999999</v>
+        <v>1.34168</v>
       </c>
       <c r="AX52" s="23">
-        <v>4.2484400000000004</v>
+        <v>4.7000999999999999</v>
+      </c>
+      <c r="AY52" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ52" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA52" s="23">
+        <v>1.6059000000000001</v>
+      </c>
+      <c r="BB52" s="23">
+        <v>6.2738500000000004</v>
       </c>
     </row>
-    <row r="53" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="53" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A53" s="13" t="s">
         <v>45</v>
       </c>
       <c r="B53" s="13" t="s">
         <v>158</v>
       </c>
       <c r="C53" s="14">
         <v>0</v>
       </c>
       <c r="D53" s="14">
         <v>0</v>
       </c>
       <c r="E53" s="14">
         <v>124.544</v>
       </c>
       <c r="F53" s="14">
         <v>163.36866000000001</v>
       </c>
       <c r="G53" s="14">
         <v>0</v>
       </c>
       <c r="H53" s="14">
         <v>0</v>
       </c>
       <c r="I53" s="14">
@@ -8951,69 +9544,81 @@
       <c r="AK53" s="15">
         <v>0.21829999999999999</v>
       </c>
       <c r="AL53" s="15">
         <v>0.77881999999999996</v>
       </c>
       <c r="AM53" s="23">
         <v>0</v>
       </c>
       <c r="AN53" s="23">
         <v>0</v>
       </c>
       <c r="AO53" s="23">
         <v>0.35857</v>
       </c>
       <c r="AP53" s="23">
         <v>2.60494</v>
       </c>
       <c r="AQ53" s="23">
         <v>0</v>
       </c>
       <c r="AR53" s="23">
         <v>0</v>
       </c>
       <c r="AS53" s="23">
-        <v>9.6000000000000002E-2</v>
+        <v>0.74851000000000001</v>
       </c>
       <c r="AT53" s="23">
-        <v>0.54871999999999999</v>
+        <v>6.9528299999999996</v>
       </c>
       <c r="AU53" s="23">
         <v>0</v>
       </c>
       <c r="AV53" s="23">
         <v>0</v>
       </c>
       <c r="AW53" s="23">
+        <v>0.15948000000000001</v>
+      </c>
+      <c r="AX53" s="23">
+        <v>1.4061900000000001</v>
+      </c>
+      <c r="AY53" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ53" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA53" s="23">
         <v>2E-3</v>
       </c>
-      <c r="AX53" s="23">
+      <c r="BB53" s="23">
         <v>1.66E-2</v>
       </c>
     </row>
-    <row r="54" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="54" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A54" s="13" t="s">
         <v>46</v>
       </c>
       <c r="B54" s="13" t="s">
         <v>159</v>
       </c>
       <c r="C54" s="14">
         <v>0</v>
       </c>
       <c r="D54" s="14">
         <v>0</v>
       </c>
       <c r="E54" s="14">
         <v>520.14567999999997</v>
       </c>
       <c r="F54" s="14">
         <v>548.62860000000001</v>
       </c>
       <c r="G54" s="14">
         <v>0</v>
       </c>
       <c r="H54" s="14">
         <v>0</v>
       </c>
       <c r="I54" s="14">
@@ -9103,69 +9708,81 @@
       <c r="AK54" s="15">
         <v>84.59881</v>
       </c>
       <c r="AL54" s="15">
         <v>107.79246000000001</v>
       </c>
       <c r="AM54" s="23">
         <v>0</v>
       </c>
       <c r="AN54" s="23">
         <v>0</v>
       </c>
       <c r="AO54" s="23">
         <v>63.908099999999997</v>
       </c>
       <c r="AP54" s="23">
         <v>90.668660000000003</v>
       </c>
       <c r="AQ54" s="23">
         <v>0</v>
       </c>
       <c r="AR54" s="23">
         <v>0</v>
       </c>
       <c r="AS54" s="23">
-        <v>2.6579999999999999</v>
+        <v>35.207459999999998</v>
       </c>
       <c r="AT54" s="23">
-        <v>4.2319100000000001</v>
+        <v>75.322509999999994</v>
       </c>
       <c r="AU54" s="23">
         <v>0</v>
       </c>
       <c r="AV54" s="23">
         <v>0</v>
       </c>
       <c r="AW54" s="23">
-        <v>0.2175</v>
+        <v>8.0839999999999996</v>
       </c>
       <c r="AX54" s="23">
-        <v>0.54108999999999996</v>
+        <v>12.59952</v>
+      </c>
+      <c r="AY54" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ54" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA54" s="23">
+        <v>2.2174999999999998</v>
+      </c>
+      <c r="BB54" s="23">
+        <v>5.0065299999999997</v>
       </c>
     </row>
-    <row r="55" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="55" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A55" s="13" t="s">
         <v>47</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>160</v>
       </c>
       <c r="C55" s="14">
         <v>0</v>
       </c>
       <c r="D55" s="14">
         <v>0</v>
       </c>
       <c r="E55" s="14">
         <v>18.75</v>
       </c>
       <c r="F55" s="14">
         <v>20.360289999999999</v>
       </c>
       <c r="G55" s="14">
         <v>0</v>
       </c>
       <c r="H55" s="14">
         <v>0</v>
       </c>
       <c r="I55" s="14">
@@ -9255,69 +9872,81 @@
       <c r="AK55" s="15">
         <v>0.95299999999999996</v>
       </c>
       <c r="AL55" s="15">
         <v>1.33918</v>
       </c>
       <c r="AM55" s="23">
         <v>0</v>
       </c>
       <c r="AN55" s="23">
         <v>0</v>
       </c>
       <c r="AO55" s="23">
         <v>1.4318</v>
       </c>
       <c r="AP55" s="23">
         <v>2.0000300000000002</v>
       </c>
       <c r="AQ55" s="23">
         <v>0</v>
       </c>
       <c r="AR55" s="23">
         <v>0</v>
       </c>
       <c r="AS55" s="23">
-        <v>0</v>
+        <v>1.306</v>
       </c>
       <c r="AT55" s="23">
-        <v>0</v>
+        <v>3.1828500000000002</v>
       </c>
       <c r="AU55" s="23">
         <v>0</v>
       </c>
       <c r="AV55" s="23">
         <v>0</v>
       </c>
       <c r="AW55" s="23">
         <v>0</v>
       </c>
       <c r="AX55" s="23">
         <v>0</v>
       </c>
+      <c r="AY55" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ55" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA55" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB55" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="56" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="56" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A56" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>161</v>
       </c>
       <c r="C56" s="14">
         <v>0</v>
       </c>
       <c r="D56" s="14">
         <v>0</v>
       </c>
       <c r="E56" s="14">
         <v>1312.2134799999999</v>
       </c>
       <c r="F56" s="14">
         <v>2976.3418900000001</v>
       </c>
       <c r="G56" s="14">
         <v>4.8650000000000002</v>
       </c>
       <c r="H56" s="14">
         <v>19.530329999999999</v>
       </c>
       <c r="I56" s="14">
@@ -9401,75 +10030,87 @@
       <c r="AI56" s="15">
         <v>9.8389199999999999</v>
       </c>
       <c r="AJ56" s="15">
         <v>15.38527</v>
       </c>
       <c r="AK56" s="15">
         <v>177.71737999999999</v>
       </c>
       <c r="AL56" s="15">
         <v>369.1574</v>
       </c>
       <c r="AM56" s="23">
         <v>1.4457800000000001</v>
       </c>
       <c r="AN56" s="23">
         <v>2.7860999999999998</v>
       </c>
       <c r="AO56" s="23">
         <v>272.67158999999998</v>
       </c>
       <c r="AP56" s="23">
         <v>578.44626000000005</v>
       </c>
       <c r="AQ56" s="23">
-        <v>0</v>
+        <v>6.0274000000000001</v>
       </c>
       <c r="AR56" s="23">
-        <v>0</v>
+        <v>9.2215799999999994</v>
       </c>
       <c r="AS56" s="23">
-        <v>17.459099999999999</v>
+        <v>225.64429000000001</v>
       </c>
       <c r="AT56" s="23">
-        <v>30.35876</v>
+        <v>561.21870000000001</v>
       </c>
       <c r="AU56" s="23">
         <v>0</v>
       </c>
       <c r="AV56" s="23">
         <v>0</v>
       </c>
       <c r="AW56" s="23">
-        <v>17.709160000000001</v>
+        <v>31.871680000000001</v>
       </c>
       <c r="AX56" s="23">
-        <v>46.199939999999998</v>
+        <v>58.35228</v>
+      </c>
+      <c r="AY56" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ56" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA56" s="23">
+        <v>27.577649999999998</v>
+      </c>
+      <c r="BB56" s="23">
+        <v>77.203530000000001</v>
       </c>
     </row>
-    <row r="57" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="57" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A57" s="13" t="s">
         <v>49</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>162</v>
       </c>
       <c r="C57" s="14">
         <v>2.2890000000000001</v>
       </c>
       <c r="D57" s="14">
         <v>7.5088299999999997</v>
       </c>
       <c r="E57" s="14">
         <v>90.414850000000001</v>
       </c>
       <c r="F57" s="14">
         <v>197.64515</v>
       </c>
       <c r="G57" s="14">
         <v>30.608550000000001</v>
       </c>
       <c r="H57" s="14">
         <v>101.07607</v>
       </c>
       <c r="I57" s="14">
@@ -9553,75 +10194,87 @@
       <c r="AI57" s="15">
         <v>48.975499999999997</v>
       </c>
       <c r="AJ57" s="15">
         <v>248.24495999999999</v>
       </c>
       <c r="AK57" s="15">
         <v>142.43573000000001</v>
       </c>
       <c r="AL57" s="15">
         <v>435.54881999999998</v>
       </c>
       <c r="AM57" s="23">
         <v>10.9314</v>
       </c>
       <c r="AN57" s="23">
         <v>44.323410000000003</v>
       </c>
       <c r="AO57" s="23">
         <v>242.54225</v>
       </c>
       <c r="AP57" s="23">
         <v>738.65374999999995</v>
       </c>
       <c r="AQ57" s="23">
-        <v>0</v>
+        <v>4.7241</v>
       </c>
       <c r="AR57" s="23">
-        <v>0</v>
+        <v>18.937940000000001</v>
       </c>
       <c r="AS57" s="23">
-        <v>4.9348799999999997</v>
+        <v>283.74786999999998</v>
       </c>
       <c r="AT57" s="23">
-        <v>10.72203</v>
+        <v>1019.08768</v>
       </c>
       <c r="AU57" s="23">
-        <v>0</v>
+        <v>3.0861000000000001</v>
       </c>
       <c r="AV57" s="23">
-        <v>0</v>
+        <v>12.130140000000001</v>
       </c>
       <c r="AW57" s="23">
-        <v>0.19424</v>
+        <v>13.209630000000001</v>
       </c>
       <c r="AX57" s="23">
-        <v>0.76810999999999996</v>
+        <v>30.76979</v>
+      </c>
+      <c r="AY57" s="23">
+        <v>1.9656</v>
+      </c>
+      <c r="AZ57" s="23">
+        <v>11.292999999999999</v>
+      </c>
+      <c r="BA57" s="23">
+        <v>35.851909999999997</v>
+      </c>
+      <c r="BB57" s="23">
+        <v>134.88308000000001</v>
       </c>
     </row>
-    <row r="58" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="58" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A58" s="13" t="s">
         <v>50</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>163</v>
       </c>
       <c r="C58" s="14">
         <v>0</v>
       </c>
       <c r="D58" s="14">
         <v>0</v>
       </c>
       <c r="E58" s="14">
         <v>0</v>
       </c>
       <c r="F58" s="14">
         <v>0</v>
       </c>
       <c r="G58" s="14">
         <v>0</v>
       </c>
       <c r="H58" s="14">
         <v>0</v>
       </c>
       <c r="I58" s="14">
@@ -9728,52 +10381,64 @@
       </c>
       <c r="AQ58" s="23">
         <v>0</v>
       </c>
       <c r="AR58" s="23">
         <v>0</v>
       </c>
       <c r="AS58" s="23">
         <v>0</v>
       </c>
       <c r="AT58" s="23">
         <v>0</v>
       </c>
       <c r="AU58" s="23">
         <v>0</v>
       </c>
       <c r="AV58" s="23">
         <v>0</v>
       </c>
       <c r="AW58" s="23">
         <v>0</v>
       </c>
       <c r="AX58" s="23">
         <v>0</v>
       </c>
+      <c r="AY58" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ58" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA58" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB58" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="59" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="59" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A59" s="13" t="s">
         <v>51</v>
       </c>
       <c r="B59" s="13" t="s">
         <v>164</v>
       </c>
       <c r="C59" s="14">
         <v>0</v>
       </c>
       <c r="D59" s="14">
         <v>0</v>
       </c>
       <c r="E59" s="14">
         <v>116.6011</v>
       </c>
       <c r="F59" s="14">
         <v>501.47604999999999</v>
       </c>
       <c r="G59" s="14">
         <v>0</v>
       </c>
       <c r="H59" s="14">
         <v>0</v>
       </c>
       <c r="I59" s="14">
@@ -9857,75 +10522,87 @@
       <c r="AI59" s="15">
         <v>9.8019999999999996</v>
       </c>
       <c r="AJ59" s="15">
         <v>292.02305000000001</v>
       </c>
       <c r="AK59" s="15">
         <v>111.94538</v>
       </c>
       <c r="AL59" s="15">
         <v>538.53625999999997</v>
       </c>
       <c r="AM59" s="23">
         <v>7.8209999999999997</v>
       </c>
       <c r="AN59" s="23">
         <v>346.66500000000002</v>
       </c>
       <c r="AO59" s="23">
         <v>107.1426</v>
       </c>
       <c r="AP59" s="23">
         <v>554.79947000000004</v>
       </c>
       <c r="AQ59" s="23">
+        <v>9.9</v>
+      </c>
+      <c r="AR59" s="23">
+        <v>429.13610999999997</v>
+      </c>
+      <c r="AS59" s="23">
+        <v>140.42177000000001</v>
+      </c>
+      <c r="AT59" s="23">
+        <v>661.82996000000003</v>
+      </c>
+      <c r="AU59" s="23">
         <v>3.3769999999999998</v>
       </c>
-      <c r="AR59" s="23">
+      <c r="AV59" s="23">
         <v>144.82495</v>
       </c>
-      <c r="AS59" s="23">
-[...10 lines deleted...]
-      </c>
       <c r="AW59" s="23">
-        <v>18.025749999999999</v>
+        <v>19.339739999999999</v>
       </c>
       <c r="AX59" s="23">
-        <v>84.021019999999993</v>
+        <v>65.402749999999997</v>
+      </c>
+      <c r="AY59" s="23">
+        <v>2.99316</v>
+      </c>
+      <c r="AZ59" s="23">
+        <v>108.20883000000001</v>
+      </c>
+      <c r="BA59" s="23">
+        <v>37.11741</v>
+      </c>
+      <c r="BB59" s="23">
+        <v>178.30149</v>
       </c>
     </row>
-    <row r="60" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="60" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A60" s="13" t="s">
         <v>52</v>
       </c>
       <c r="B60" s="13" t="s">
         <v>165</v>
       </c>
       <c r="C60" s="14">
         <v>0</v>
       </c>
       <c r="D60" s="14">
         <v>0</v>
       </c>
       <c r="E60" s="14">
         <v>0.2878</v>
       </c>
       <c r="F60" s="14">
         <v>1.4582999999999999</v>
       </c>
       <c r="G60" s="14">
         <v>0</v>
       </c>
       <c r="H60" s="14">
         <v>0</v>
       </c>
       <c r="I60" s="14">
@@ -10015,69 +10692,81 @@
       <c r="AK60" s="15">
         <v>0.22</v>
       </c>
       <c r="AL60" s="15">
         <v>2.2813400000000001</v>
       </c>
       <c r="AM60" s="23">
         <v>0</v>
       </c>
       <c r="AN60" s="23">
         <v>0</v>
       </c>
       <c r="AO60" s="23">
         <v>0.28339999999999999</v>
       </c>
       <c r="AP60" s="23">
         <v>2.4907400000000002</v>
       </c>
       <c r="AQ60" s="23">
         <v>0</v>
       </c>
       <c r="AR60" s="23">
         <v>0</v>
       </c>
       <c r="AS60" s="23">
-        <v>0.01</v>
+        <v>13.207280000000001</v>
       </c>
       <c r="AT60" s="23">
-        <v>0.12094000000000001</v>
+        <v>90.844329999999999</v>
       </c>
       <c r="AU60" s="23">
         <v>0</v>
       </c>
       <c r="AV60" s="23">
         <v>0</v>
       </c>
       <c r="AW60" s="23">
-        <v>1.4328000000000001</v>
+        <v>0.02</v>
       </c>
       <c r="AX60" s="23">
-        <v>8.8895</v>
+        <v>0.24217</v>
+      </c>
+      <c r="AY60" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ60" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA60" s="23">
+        <v>4.2819799999999999</v>
+      </c>
+      <c r="BB60" s="23">
+        <v>29.356369999999998</v>
       </c>
     </row>
-    <row r="61" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="61" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A61" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B61" s="13" t="s">
         <v>166</v>
       </c>
       <c r="C61" s="14">
         <v>0</v>
       </c>
       <c r="D61" s="14">
         <v>0</v>
       </c>
       <c r="E61" s="14">
         <v>4.5247400000000004</v>
       </c>
       <c r="F61" s="14">
         <v>6.0433000000000003</v>
       </c>
       <c r="G61" s="14">
         <v>58.088000000000001</v>
       </c>
       <c r="H61" s="14">
         <v>28.19265</v>
       </c>
       <c r="I61" s="14">
@@ -10167,69 +10856,81 @@
       <c r="AK61" s="15">
         <v>557.30033000000003</v>
       </c>
       <c r="AL61" s="15">
         <v>376.07427000000001</v>
       </c>
       <c r="AM61" s="23">
         <v>0</v>
       </c>
       <c r="AN61" s="23">
         <v>0</v>
       </c>
       <c r="AO61" s="23">
         <v>405.99923000000001</v>
       </c>
       <c r="AP61" s="23">
         <v>258.50916000000001</v>
       </c>
       <c r="AQ61" s="23">
         <v>0</v>
       </c>
       <c r="AR61" s="23">
         <v>0</v>
       </c>
       <c r="AS61" s="23">
-        <v>5.1670000000000001E-2</v>
+        <v>136.10352</v>
       </c>
       <c r="AT61" s="23">
-        <v>4.088E-2</v>
+        <v>91.015289999999993</v>
       </c>
       <c r="AU61" s="23">
         <v>0</v>
       </c>
       <c r="AV61" s="23">
         <v>0</v>
       </c>
       <c r="AW61" s="23">
-        <v>3.0800000000000001E-2</v>
+        <v>0.2591</v>
       </c>
       <c r="AX61" s="23">
-        <v>5.951E-2</v>
+        <v>0.47604999999999997</v>
+      </c>
+      <c r="AY61" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ61" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA61" s="23">
+        <v>0.14949999999999999</v>
+      </c>
+      <c r="BB61" s="23">
+        <v>0.38386999999999999</v>
       </c>
     </row>
-    <row r="62" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="62" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A62" s="13" t="s">
         <v>54</v>
       </c>
       <c r="B62" s="13" t="s">
         <v>167</v>
       </c>
       <c r="C62" s="14">
         <v>0</v>
       </c>
       <c r="D62" s="14">
         <v>0</v>
       </c>
       <c r="E62" s="14">
         <v>17.652999999999999</v>
       </c>
       <c r="F62" s="14">
         <v>24.024180000000001</v>
       </c>
       <c r="G62" s="14">
         <v>0</v>
       </c>
       <c r="H62" s="14">
         <v>0</v>
       </c>
       <c r="I62" s="14">
@@ -10319,69 +11020,81 @@
       <c r="AK62" s="15">
         <v>12.357250000000001</v>
       </c>
       <c r="AL62" s="15">
         <v>11.766540000000001</v>
       </c>
       <c r="AM62" s="23">
         <v>0</v>
       </c>
       <c r="AN62" s="23">
         <v>0</v>
       </c>
       <c r="AO62" s="23">
         <v>17.24146</v>
       </c>
       <c r="AP62" s="23">
         <v>14.673819999999999</v>
       </c>
       <c r="AQ62" s="23">
         <v>0</v>
       </c>
       <c r="AR62" s="23">
         <v>0</v>
       </c>
       <c r="AS62" s="23">
-        <v>1.6</v>
+        <v>12.88693</v>
       </c>
       <c r="AT62" s="23">
-        <v>1.20905</v>
+        <v>14.481920000000001</v>
       </c>
       <c r="AU62" s="23">
         <v>0</v>
       </c>
       <c r="AV62" s="23">
         <v>0</v>
       </c>
       <c r="AW62" s="23">
-        <v>0.125</v>
+        <v>1.843</v>
       </c>
       <c r="AX62" s="23">
-        <v>0.20141999999999999</v>
+        <v>1.5114300000000001</v>
+      </c>
+      <c r="AY62" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ62" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA62" s="23">
+        <v>0.15</v>
+      </c>
+      <c r="BB62" s="23">
+        <v>0.26656000000000002</v>
       </c>
     </row>
-    <row r="63" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="63" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A63" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B63" s="13" t="s">
         <v>168</v>
       </c>
       <c r="C63" s="14">
         <v>0</v>
       </c>
       <c r="D63" s="14">
         <v>0</v>
       </c>
       <c r="E63" s="14">
         <v>0</v>
       </c>
       <c r="F63" s="14">
         <v>0</v>
       </c>
       <c r="G63" s="14">
         <v>0</v>
       </c>
       <c r="H63" s="14">
         <v>0</v>
       </c>
       <c r="I63" s="14">
@@ -10471,69 +11184,81 @@
       <c r="AK63" s="15">
         <v>8.5150000000000006</v>
       </c>
       <c r="AL63" s="15">
         <v>3.6688299999999998</v>
       </c>
       <c r="AM63" s="23">
         <v>0</v>
       </c>
       <c r="AN63" s="23">
         <v>0</v>
       </c>
       <c r="AO63" s="23">
         <v>53.21</v>
       </c>
       <c r="AP63" s="23">
         <v>9.9505800000000004</v>
       </c>
       <c r="AQ63" s="23">
         <v>0</v>
       </c>
       <c r="AR63" s="23">
         <v>0</v>
       </c>
       <c r="AS63" s="23">
+        <v>52.317999999999998</v>
+      </c>
+      <c r="AT63" s="23">
+        <v>10.714320000000001</v>
+      </c>
+      <c r="AU63" s="23">
+        <v>0</v>
+      </c>
+      <c r="AV63" s="23">
+        <v>0</v>
+      </c>
+      <c r="AW63" s="23">
         <v>1.2529999999999999</v>
       </c>
-      <c r="AT63" s="23">
+      <c r="AX63" s="23">
         <v>0.46650999999999998</v>
       </c>
-      <c r="AU63" s="23">
-[...9 lines deleted...]
-        <v>1.0202899999999999</v>
+      <c r="AY63" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ63" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA63" s="23">
+        <v>4.7460000000000004</v>
+      </c>
+      <c r="BB63" s="23">
+        <v>2.3265899999999999</v>
       </c>
     </row>
-    <row r="64" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="64" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A64" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B64" s="13" t="s">
         <v>169</v>
       </c>
       <c r="C64" s="14">
         <v>1.2949999999999999</v>
       </c>
       <c r="D64" s="14">
         <v>1.0880000000000001</v>
       </c>
       <c r="E64" s="14">
         <v>540.58826999999997</v>
       </c>
       <c r="F64" s="14">
         <v>948.64823000000001</v>
       </c>
       <c r="G64" s="14">
         <v>0.82199999999999995</v>
       </c>
       <c r="H64" s="14">
         <v>0.22500000000000001</v>
       </c>
       <c r="I64" s="14">
@@ -10617,75 +11342,87 @@
       <c r="AI64" s="15">
         <v>23.129000000000001</v>
       </c>
       <c r="AJ64" s="15">
         <v>11.57714</v>
       </c>
       <c r="AK64" s="15">
         <v>468.68176999999997</v>
       </c>
       <c r="AL64" s="15">
         <v>1729.96109</v>
       </c>
       <c r="AM64" s="23">
         <v>37.731999999999999</v>
       </c>
       <c r="AN64" s="23">
         <v>16.69661</v>
       </c>
       <c r="AO64" s="23">
         <v>582.38036999999997</v>
       </c>
       <c r="AP64" s="23">
         <v>2121.9012499999999</v>
       </c>
       <c r="AQ64" s="23">
-        <v>0</v>
+        <v>27.99</v>
       </c>
       <c r="AR64" s="23">
-        <v>0</v>
+        <v>16.119289999999999</v>
       </c>
       <c r="AS64" s="23">
-        <v>39.068800000000003</v>
+        <v>501.36950999999999</v>
       </c>
       <c r="AT64" s="23">
-        <v>100.95488</v>
+        <v>2061.2828</v>
       </c>
       <c r="AU64" s="23">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="AV64" s="23">
-        <v>0</v>
+        <v>4.6309999999999997E-2</v>
       </c>
       <c r="AW64" s="23">
-        <v>26.657499999999999</v>
+        <v>72.113140000000001</v>
       </c>
       <c r="AX64" s="23">
-        <v>91.789839999999998</v>
+        <v>291.22744</v>
+      </c>
+      <c r="AY64" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ64" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA64" s="23">
+        <v>67.487849999999995</v>
+      </c>
+      <c r="BB64" s="23">
+        <v>265.65622000000002</v>
       </c>
     </row>
-    <row r="65" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="65" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A65" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>170</v>
       </c>
       <c r="C65" s="14">
         <v>0</v>
       </c>
       <c r="D65" s="14">
         <v>0</v>
       </c>
       <c r="E65" s="14">
         <v>0</v>
       </c>
       <c r="F65" s="14">
         <v>0</v>
       </c>
       <c r="G65" s="14">
         <v>0</v>
       </c>
       <c r="H65" s="14">
         <v>0</v>
       </c>
       <c r="I65" s="14">
@@ -10792,52 +11529,64 @@
       </c>
       <c r="AQ65" s="23">
         <v>0</v>
       </c>
       <c r="AR65" s="23">
         <v>0</v>
       </c>
       <c r="AS65" s="23">
         <v>0</v>
       </c>
       <c r="AT65" s="23">
         <v>0</v>
       </c>
       <c r="AU65" s="23">
         <v>0</v>
       </c>
       <c r="AV65" s="23">
         <v>0</v>
       </c>
       <c r="AW65" s="23">
         <v>0</v>
       </c>
       <c r="AX65" s="23">
         <v>0</v>
       </c>
+      <c r="AY65" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ65" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA65" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB65" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="66" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="66" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A66" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B66" s="13" t="s">
         <v>171</v>
       </c>
       <c r="C66" s="14">
         <v>0</v>
       </c>
       <c r="D66" s="14">
         <v>0</v>
       </c>
       <c r="E66" s="14">
         <v>0</v>
       </c>
       <c r="F66" s="14">
         <v>0</v>
       </c>
       <c r="G66" s="14">
         <v>0</v>
       </c>
       <c r="H66" s="14">
         <v>0</v>
       </c>
       <c r="I66" s="14">
@@ -10944,52 +11693,64 @@
       </c>
       <c r="AQ66" s="23">
         <v>0</v>
       </c>
       <c r="AR66" s="23">
         <v>0</v>
       </c>
       <c r="AS66" s="23">
         <v>0</v>
       </c>
       <c r="AT66" s="23">
         <v>0</v>
       </c>
       <c r="AU66" s="23">
         <v>0</v>
       </c>
       <c r="AV66" s="23">
         <v>0</v>
       </c>
       <c r="AW66" s="23">
         <v>0</v>
       </c>
       <c r="AX66" s="23">
         <v>0</v>
       </c>
+      <c r="AY66" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ66" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA66" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB66" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="67" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="67" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A67" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B67" s="13" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="14">
         <v>0</v>
       </c>
       <c r="D67" s="14">
         <v>0</v>
       </c>
       <c r="E67" s="14">
         <v>9.8032299999999992</v>
       </c>
       <c r="F67" s="14">
         <v>32.932189999999999</v>
       </c>
       <c r="G67" s="14">
         <v>0</v>
       </c>
       <c r="H67" s="14">
         <v>0</v>
       </c>
       <c r="I67" s="14">
@@ -11079,69 +11840,81 @@
       <c r="AK67" s="15">
         <v>57.13015</v>
       </c>
       <c r="AL67" s="15">
         <v>104.36862000000001</v>
       </c>
       <c r="AM67" s="23">
         <v>0</v>
       </c>
       <c r="AN67" s="23">
         <v>0</v>
       </c>
       <c r="AO67" s="23">
         <v>64.210599999999999</v>
       </c>
       <c r="AP67" s="23">
         <v>162.13311999999999</v>
       </c>
       <c r="AQ67" s="23">
         <v>0</v>
       </c>
       <c r="AR67" s="23">
         <v>0</v>
       </c>
       <c r="AS67" s="23">
-        <v>0.17280000000000001</v>
+        <v>1.9611000000000001</v>
       </c>
       <c r="AT67" s="23">
-        <v>1.4508700000000001</v>
+        <v>18.064599999999999</v>
       </c>
       <c r="AU67" s="23">
         <v>0</v>
       </c>
       <c r="AV67" s="23">
         <v>0</v>
       </c>
       <c r="AW67" s="23">
-        <v>5.1200000000000002E-2</v>
+        <v>0.21440000000000001</v>
       </c>
       <c r="AX67" s="23">
-        <v>0.41281000000000001</v>
+        <v>1.6525300000000001</v>
+      </c>
+      <c r="AY67" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ67" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA67" s="23">
+        <v>8.9599999999999999E-2</v>
+      </c>
+      <c r="BB67" s="23">
+        <v>0.71604999999999996</v>
       </c>
     </row>
-    <row r="68" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="68" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A68" s="13" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="13" t="s">
         <v>173</v>
       </c>
       <c r="C68" s="14">
         <v>0</v>
       </c>
       <c r="D68" s="14">
         <v>0</v>
       </c>
       <c r="E68" s="14">
         <v>1714.3970200000001</v>
       </c>
       <c r="F68" s="14">
         <v>4383.2017500000002</v>
       </c>
       <c r="G68" s="14">
         <v>1.0500000000000001E-2</v>
       </c>
       <c r="H68" s="14">
         <v>5.7000000000000002E-2</v>
       </c>
       <c r="I68" s="14">
@@ -11225,75 +11998,87 @@
       <c r="AI68" s="15">
         <v>0.25713000000000003</v>
       </c>
       <c r="AJ68" s="15">
         <v>6.27163</v>
       </c>
       <c r="AK68" s="15">
         <v>1570.8319799999999</v>
       </c>
       <c r="AL68" s="15">
         <v>5327.1426300000003</v>
       </c>
       <c r="AM68" s="23">
         <v>0.44238</v>
       </c>
       <c r="AN68" s="23">
         <v>7.1814499999999999</v>
       </c>
       <c r="AO68" s="23">
         <v>1868.8522599999999</v>
       </c>
       <c r="AP68" s="23">
         <v>6679.6098199999997</v>
       </c>
       <c r="AQ68" s="23">
-        <v>0</v>
+        <v>86.62</v>
       </c>
       <c r="AR68" s="23">
-        <v>0</v>
+        <v>41.202460000000002</v>
       </c>
       <c r="AS68" s="23">
-        <v>118.18922000000001</v>
+        <v>1571.6828</v>
       </c>
       <c r="AT68" s="23">
-        <v>435.09071</v>
+        <v>6625.6878800000004</v>
       </c>
       <c r="AU68" s="23">
         <v>0</v>
       </c>
       <c r="AV68" s="23">
         <v>0</v>
       </c>
       <c r="AW68" s="23">
-        <v>89.03049</v>
+        <v>205.91898</v>
       </c>
       <c r="AX68" s="23">
-        <v>416.00891000000001</v>
+        <v>792.88820999999996</v>
+      </c>
+      <c r="AY68" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ68" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA68" s="23">
+        <v>196.05278000000001</v>
+      </c>
+      <c r="BB68" s="23">
+        <v>942.60006999999996</v>
       </c>
     </row>
-    <row r="69" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="69" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A69" s="13" t="s">
         <v>61</v>
       </c>
       <c r="B69" s="13" t="s">
         <v>174</v>
       </c>
       <c r="C69" s="14">
         <v>0</v>
       </c>
       <c r="D69" s="14">
         <v>0</v>
       </c>
       <c r="E69" s="14">
         <v>169.79002</v>
       </c>
       <c r="F69" s="14">
         <v>196.80453</v>
       </c>
       <c r="G69" s="14">
         <v>0</v>
       </c>
       <c r="H69" s="14">
         <v>0</v>
       </c>
       <c r="I69" s="14">
@@ -11383,69 +12168,81 @@
       <c r="AK69" s="15">
         <v>316.09823</v>
       </c>
       <c r="AL69" s="15">
         <v>649.15616</v>
       </c>
       <c r="AM69" s="23">
         <v>0</v>
       </c>
       <c r="AN69" s="23">
         <v>0</v>
       </c>
       <c r="AO69" s="23">
         <v>269.88571000000002</v>
       </c>
       <c r="AP69" s="23">
         <v>569.93357000000003</v>
       </c>
       <c r="AQ69" s="23">
         <v>0</v>
       </c>
       <c r="AR69" s="23">
         <v>0</v>
       </c>
       <c r="AS69" s="23">
-        <v>16.8825</v>
+        <v>295.24653000000001</v>
       </c>
       <c r="AT69" s="23">
-        <v>34.397419999999997</v>
+        <v>765.01364999999998</v>
       </c>
       <c r="AU69" s="23">
         <v>0</v>
       </c>
       <c r="AV69" s="23">
         <v>0</v>
       </c>
       <c r="AW69" s="23">
-        <v>17.44426</v>
+        <v>53.809570000000001</v>
       </c>
       <c r="AX69" s="23">
-        <v>51.345269999999999</v>
+        <v>129.52880999999999</v>
+      </c>
+      <c r="AY69" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ69" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA69" s="23">
+        <v>23.681650000000001</v>
+      </c>
+      <c r="BB69" s="23">
+        <v>69.759699999999995</v>
       </c>
     </row>
-    <row r="70" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="70" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A70" s="13" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="13" t="s">
         <v>175</v>
       </c>
       <c r="C70" s="14">
         <v>0</v>
       </c>
       <c r="D70" s="14">
         <v>0</v>
       </c>
       <c r="E70" s="14">
         <v>1819.56871</v>
       </c>
       <c r="F70" s="14">
         <v>2432.0968200000002</v>
       </c>
       <c r="G70" s="14">
         <v>0.61550000000000005</v>
       </c>
       <c r="H70" s="14">
         <v>0.68700000000000006</v>
       </c>
       <c r="I70" s="14">
@@ -11535,69 +12332,81 @@
       <c r="AK70" s="15">
         <v>1016.63084</v>
       </c>
       <c r="AL70" s="15">
         <v>472.93299000000002</v>
       </c>
       <c r="AM70" s="23">
         <v>0</v>
       </c>
       <c r="AN70" s="23">
         <v>0</v>
       </c>
       <c r="AO70" s="23">
         <v>1266.9693400000001</v>
       </c>
       <c r="AP70" s="23">
         <v>629.92421999999999</v>
       </c>
       <c r="AQ70" s="23">
         <v>0</v>
       </c>
       <c r="AR70" s="23">
         <v>0</v>
       </c>
       <c r="AS70" s="23">
-        <v>55.838520000000003</v>
+        <v>740.90279999999996</v>
       </c>
       <c r="AT70" s="23">
-        <v>44.017530000000001</v>
+        <v>520.197</v>
       </c>
       <c r="AU70" s="23">
         <v>0</v>
       </c>
       <c r="AV70" s="23">
         <v>0</v>
       </c>
       <c r="AW70" s="23">
-        <v>47.897300000000001</v>
+        <v>103.04501999999999</v>
       </c>
       <c r="AX70" s="23">
-        <v>58.825290000000003</v>
+        <v>72.042069999999995</v>
+      </c>
+      <c r="AY70" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ70" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA70" s="23">
+        <v>129.2148</v>
+      </c>
+      <c r="BB70" s="23">
+        <v>98.386080000000007</v>
       </c>
     </row>
-    <row r="71" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="71" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A71" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B71" s="13" t="s">
         <v>176</v>
       </c>
       <c r="C71" s="14">
         <v>0</v>
       </c>
       <c r="D71" s="14">
         <v>0</v>
       </c>
       <c r="E71" s="14">
         <v>3</v>
       </c>
       <c r="F71" s="14">
         <v>6.742</v>
       </c>
       <c r="G71" s="14">
         <v>0</v>
       </c>
       <c r="H71" s="14">
         <v>0</v>
       </c>
       <c r="I71" s="14">
@@ -11704,52 +12513,64 @@
       </c>
       <c r="AQ71" s="23">
         <v>0</v>
       </c>
       <c r="AR71" s="23">
         <v>0</v>
       </c>
       <c r="AS71" s="23">
         <v>0</v>
       </c>
       <c r="AT71" s="23">
         <v>0</v>
       </c>
       <c r="AU71" s="23">
         <v>0</v>
       </c>
       <c r="AV71" s="23">
         <v>0</v>
       </c>
       <c r="AW71" s="23">
         <v>0</v>
       </c>
       <c r="AX71" s="23">
         <v>0</v>
       </c>
+      <c r="AY71" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ71" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA71" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB71" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="72" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="72" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A72" s="13" t="s">
         <v>64</v>
       </c>
       <c r="B72" s="13" t="s">
         <v>177</v>
       </c>
       <c r="C72" s="14">
         <v>0.12</v>
       </c>
       <c r="D72" s="14">
         <v>0.65</v>
       </c>
       <c r="E72" s="14">
         <v>229.84277</v>
       </c>
       <c r="F72" s="14">
         <v>350.21021000000002</v>
       </c>
       <c r="G72" s="14">
         <v>0</v>
       </c>
       <c r="H72" s="14">
         <v>0</v>
       </c>
       <c r="I72" s="14">
@@ -11839,69 +12660,81 @@
       <c r="AK72" s="15">
         <v>77.086479999999995</v>
       </c>
       <c r="AL72" s="15">
         <v>199.19820999999999</v>
       </c>
       <c r="AM72" s="23">
         <v>0</v>
       </c>
       <c r="AN72" s="23">
         <v>0</v>
       </c>
       <c r="AO72" s="23">
         <v>68.93271</v>
       </c>
       <c r="AP72" s="23">
         <v>188.10351</v>
       </c>
       <c r="AQ72" s="23">
         <v>0</v>
       </c>
       <c r="AR72" s="23">
         <v>0</v>
       </c>
       <c r="AS72" s="23">
-        <v>2.73434</v>
+        <v>77.119990000000001</v>
       </c>
       <c r="AT72" s="23">
-        <v>7.0620799999999999</v>
+        <v>192.35035999999999</v>
       </c>
       <c r="AU72" s="23">
         <v>0</v>
       </c>
       <c r="AV72" s="23">
         <v>0</v>
       </c>
       <c r="AW72" s="23">
-        <v>1.72353</v>
+        <v>7.4350199999999997</v>
       </c>
       <c r="AX72" s="23">
-        <v>6.5728499999999999</v>
+        <v>23.58193</v>
+      </c>
+      <c r="AY72" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ72" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA72" s="23">
+        <v>5.5128300000000001</v>
+      </c>
+      <c r="BB72" s="23">
+        <v>18.57216</v>
       </c>
     </row>
-    <row r="73" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="73" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A73" s="13" t="s">
         <v>65</v>
       </c>
       <c r="B73" s="13" t="s">
         <v>178</v>
       </c>
       <c r="C73" s="14">
         <v>120.292</v>
       </c>
       <c r="D73" s="14">
         <v>96.974999999999994</v>
       </c>
       <c r="E73" s="14">
         <v>4987.93246</v>
       </c>
       <c r="F73" s="14">
         <v>5694.0660399999997</v>
       </c>
       <c r="G73" s="14">
         <v>346.387</v>
       </c>
       <c r="H73" s="14">
         <v>269.44666000000001</v>
       </c>
       <c r="I73" s="14">
@@ -11991,69 +12824,81 @@
       <c r="AK73" s="15">
         <v>3828.4412699999998</v>
       </c>
       <c r="AL73" s="15">
         <v>8475.6437999999998</v>
       </c>
       <c r="AM73" s="23">
         <v>0</v>
       </c>
       <c r="AN73" s="23">
         <v>0</v>
       </c>
       <c r="AO73" s="23">
         <v>4315.4443600000004</v>
       </c>
       <c r="AP73" s="23">
         <v>9836.9415000000008</v>
       </c>
       <c r="AQ73" s="23">
         <v>0</v>
       </c>
       <c r="AR73" s="23">
         <v>0</v>
       </c>
       <c r="AS73" s="23">
-        <v>311.92779999999999</v>
+        <v>3870.3265999999999</v>
       </c>
       <c r="AT73" s="23">
-        <v>721.66020000000003</v>
+        <v>10539.720520000001</v>
       </c>
       <c r="AU73" s="23">
         <v>0</v>
       </c>
       <c r="AV73" s="23">
         <v>0</v>
       </c>
       <c r="AW73" s="23">
-        <v>268.02033999999998</v>
+        <v>613.23478999999998</v>
       </c>
       <c r="AX73" s="23">
-        <v>794.10317999999995</v>
+        <v>1531.57024</v>
+      </c>
+      <c r="AY73" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ73" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA73" s="23">
+        <v>551.94799</v>
+      </c>
+      <c r="BB73" s="23">
+        <v>1649.0081600000001</v>
       </c>
     </row>
-    <row r="74" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="74" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A74" s="13" t="s">
         <v>66</v>
       </c>
       <c r="B74" s="13" t="s">
         <v>179</v>
       </c>
       <c r="C74" s="14">
         <v>0</v>
       </c>
       <c r="D74" s="14">
         <v>0</v>
       </c>
       <c r="E74" s="14">
         <v>34.08708</v>
       </c>
       <c r="F74" s="14">
         <v>55.7</v>
       </c>
       <c r="G74" s="14">
         <v>0</v>
       </c>
       <c r="H74" s="14">
         <v>0</v>
       </c>
       <c r="I74" s="14">
@@ -12143,69 +12988,81 @@
       <c r="AK74" s="15">
         <v>51.403739999999999</v>
       </c>
       <c r="AL74" s="15">
         <v>74.549210000000002</v>
       </c>
       <c r="AM74" s="23">
         <v>0</v>
       </c>
       <c r="AN74" s="23">
         <v>0</v>
       </c>
       <c r="AO74" s="23">
         <v>50.86748</v>
       </c>
       <c r="AP74" s="23">
         <v>79.47448</v>
       </c>
       <c r="AQ74" s="23">
         <v>0</v>
       </c>
       <c r="AR74" s="23">
         <v>0</v>
       </c>
       <c r="AS74" s="23">
-        <v>1.19424</v>
+        <v>75.427729999999997</v>
       </c>
       <c r="AT74" s="23">
-        <v>2.2815099999999999</v>
+        <v>145.67035000000001</v>
       </c>
       <c r="AU74" s="23">
         <v>0</v>
       </c>
       <c r="AV74" s="23">
         <v>0</v>
       </c>
       <c r="AW74" s="23">
-        <v>9.9919999999999995E-2</v>
+        <v>12.16764</v>
       </c>
       <c r="AX74" s="23">
-        <v>0.1996</v>
+        <v>20.939430000000002</v>
+      </c>
+      <c r="AY74" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ74" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA74" s="23">
+        <v>0.17992</v>
+      </c>
+      <c r="BB74" s="23">
+        <v>0.50854999999999995</v>
       </c>
     </row>
-    <row r="75" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="75" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A75" s="13" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="13" t="s">
         <v>180</v>
       </c>
       <c r="C75" s="14">
         <v>2.7</v>
       </c>
       <c r="D75" s="14">
         <v>0.10100000000000001</v>
       </c>
       <c r="E75" s="14">
         <v>10.1328</v>
       </c>
       <c r="F75" s="14">
         <v>13.715870000000001</v>
       </c>
       <c r="G75" s="14">
         <v>0</v>
       </c>
       <c r="H75" s="14">
         <v>0</v>
       </c>
       <c r="I75" s="14">
@@ -12289,75 +13146,87 @@
       <c r="AI75" s="15">
         <v>236.58199999999999</v>
       </c>
       <c r="AJ75" s="15">
         <v>327.41034999999999</v>
       </c>
       <c r="AK75" s="15">
         <v>10.658720000000001</v>
       </c>
       <c r="AL75" s="15">
         <v>18.333169999999999</v>
       </c>
       <c r="AM75" s="23">
         <v>105.66500000000001</v>
       </c>
       <c r="AN75" s="23">
         <v>29.75046</v>
       </c>
       <c r="AO75" s="23">
         <v>13.188179999999999</v>
       </c>
       <c r="AP75" s="23">
         <v>19.600190000000001</v>
       </c>
       <c r="AQ75" s="23">
-        <v>0</v>
+        <v>1.127</v>
       </c>
       <c r="AR75" s="23">
-        <v>0</v>
+        <v>0.85858000000000001</v>
       </c>
       <c r="AS75" s="23">
+        <v>6.0856599999999998</v>
+      </c>
+      <c r="AT75" s="23">
+        <v>13.415430000000001</v>
+      </c>
+      <c r="AU75" s="23">
+        <v>1.127</v>
+      </c>
+      <c r="AV75" s="23">
+        <v>0.85858000000000001</v>
+      </c>
+      <c r="AW75" s="23">
         <v>0.65015999999999996</v>
       </c>
-      <c r="AT75" s="23">
+      <c r="AX75" s="23">
         <v>1.21068</v>
       </c>
-      <c r="AU75" s="23">
-[...9 lines deleted...]
-        <v>0.30903000000000003</v>
+      <c r="AY75" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ75" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA75" s="23">
+        <v>0.21407999999999999</v>
+      </c>
+      <c r="BB75" s="23">
+        <v>0.52215999999999996</v>
       </c>
     </row>
-    <row r="76" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="76" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A76" s="13" t="s">
         <v>68</v>
       </c>
       <c r="B76" s="13" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="14">
         <v>0</v>
       </c>
       <c r="D76" s="14">
         <v>0</v>
       </c>
       <c r="E76" s="14">
         <v>2.4900000000000002</v>
       </c>
       <c r="F76" s="14">
         <v>3.8160799999999999</v>
       </c>
       <c r="G76" s="14">
         <v>0</v>
       </c>
       <c r="H76" s="14">
         <v>0</v>
       </c>
       <c r="I76" s="14">
@@ -12447,69 +13316,81 @@
       <c r="AK76" s="15">
         <v>0.42120000000000002</v>
       </c>
       <c r="AL76" s="15">
         <v>0.77414000000000005</v>
       </c>
       <c r="AM76" s="23">
         <v>0</v>
       </c>
       <c r="AN76" s="23">
         <v>0</v>
       </c>
       <c r="AO76" s="23">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="AP76" s="23">
         <v>0.16693</v>
       </c>
       <c r="AQ76" s="23">
         <v>0</v>
       </c>
       <c r="AR76" s="23">
         <v>0</v>
       </c>
       <c r="AS76" s="23">
-        <v>0</v>
+        <v>4.7660000000000001E-2</v>
       </c>
       <c r="AT76" s="23">
-        <v>0</v>
+        <v>0.99373</v>
       </c>
       <c r="AU76" s="23">
         <v>0</v>
       </c>
       <c r="AV76" s="23">
         <v>0</v>
       </c>
       <c r="AW76" s="23">
-        <v>2.7000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="AX76" s="23">
-        <v>1.2959999999999999E-2</v>
+        <v>0</v>
+      </c>
+      <c r="AY76" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ76" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA76" s="23">
+        <v>1.44E-2</v>
+      </c>
+      <c r="BB76" s="23">
+        <v>6.9120000000000001E-2</v>
       </c>
     </row>
-    <row r="77" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="77" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A77" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B77" s="13" t="s">
         <v>182</v>
       </c>
       <c r="C77" s="14">
         <v>0</v>
       </c>
       <c r="D77" s="14">
         <v>0</v>
       </c>
       <c r="E77" s="14">
         <v>47.481200000000001</v>
       </c>
       <c r="F77" s="14">
         <v>40.680660000000003</v>
       </c>
       <c r="G77" s="14">
         <v>0</v>
       </c>
       <c r="H77" s="14">
         <v>0</v>
       </c>
       <c r="I77" s="14">
@@ -12599,69 +13480,81 @@
       <c r="AK77" s="15">
         <v>5.9904999999999999</v>
       </c>
       <c r="AL77" s="15">
         <v>8.9695499999999999</v>
       </c>
       <c r="AM77" s="23">
         <v>0</v>
       </c>
       <c r="AN77" s="23">
         <v>0</v>
       </c>
       <c r="AO77" s="23">
         <v>4.2614999999999998</v>
       </c>
       <c r="AP77" s="23">
         <v>7.9365899999999998</v>
       </c>
       <c r="AQ77" s="23">
         <v>0</v>
       </c>
       <c r="AR77" s="23">
         <v>0</v>
       </c>
       <c r="AS77" s="23">
-        <v>1.7999999999999999E-2</v>
+        <v>1.7150799999999999</v>
       </c>
       <c r="AT77" s="23">
-        <v>3.8929999999999999E-2</v>
+        <v>4.4139499999999998</v>
       </c>
       <c r="AU77" s="23">
         <v>0</v>
       </c>
       <c r="AV77" s="23">
         <v>0</v>
       </c>
       <c r="AW77" s="23">
-        <v>0</v>
+        <v>0.41799999999999998</v>
       </c>
       <c r="AX77" s="23">
+        <v>0.66610999999999998</v>
+      </c>
+      <c r="AY77" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ77" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA77" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB77" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="78" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="78" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A78" s="13" t="s">
         <v>70</v>
       </c>
       <c r="B78" s="13" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="14">
         <v>0</v>
       </c>
       <c r="D78" s="14">
         <v>0</v>
       </c>
       <c r="E78" s="14">
         <v>483.32947999999999</v>
       </c>
       <c r="F78" s="14">
         <v>1395.4289799999999</v>
       </c>
       <c r="G78" s="14">
         <v>0</v>
       </c>
       <c r="H78" s="14">
         <v>0</v>
       </c>
       <c r="I78" s="14">
@@ -12751,69 +13644,81 @@
       <c r="AK78" s="15">
         <v>412.82511</v>
       </c>
       <c r="AL78" s="15">
         <v>1662.3050900000001</v>
       </c>
       <c r="AM78" s="23">
         <v>0</v>
       </c>
       <c r="AN78" s="23">
         <v>0</v>
       </c>
       <c r="AO78" s="23">
         <v>348.65028000000001</v>
       </c>
       <c r="AP78" s="23">
         <v>1488.8953799999999</v>
       </c>
       <c r="AQ78" s="23">
         <v>0</v>
       </c>
       <c r="AR78" s="23">
         <v>0</v>
       </c>
       <c r="AS78" s="23">
-        <v>33.14452</v>
+        <v>434.82691</v>
       </c>
       <c r="AT78" s="23">
-        <v>126.19738</v>
+        <v>1895.7943700000001</v>
       </c>
       <c r="AU78" s="23">
         <v>0</v>
       </c>
       <c r="AV78" s="23">
         <v>0</v>
       </c>
       <c r="AW78" s="23">
-        <v>26.23292</v>
+        <v>58.597940000000001</v>
       </c>
       <c r="AX78" s="23">
-        <v>133.67150000000001</v>
+        <v>256.40233999999998</v>
+      </c>
+      <c r="AY78" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ78" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA78" s="23">
+        <v>48.870190000000001</v>
+      </c>
+      <c r="BB78" s="23">
+        <v>249.58554000000001</v>
       </c>
     </row>
-    <row r="79" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="79" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A79" s="13" t="s">
         <v>71</v>
       </c>
       <c r="B79" s="13" t="s">
         <v>184</v>
       </c>
       <c r="C79" s="14">
         <v>0</v>
       </c>
       <c r="D79" s="14">
         <v>0</v>
       </c>
       <c r="E79" s="14">
         <v>28.207599999999999</v>
       </c>
       <c r="F79" s="14">
         <v>49.850479999999997</v>
       </c>
       <c r="G79" s="14">
         <v>0</v>
       </c>
       <c r="H79" s="14">
         <v>0</v>
       </c>
       <c r="I79" s="14">
@@ -12897,75 +13802,87 @@
       <c r="AI79" s="15">
         <v>64.55</v>
       </c>
       <c r="AJ79" s="15">
         <v>34.241030000000002</v>
       </c>
       <c r="AK79" s="15">
         <v>2.1691199999999999</v>
       </c>
       <c r="AL79" s="15">
         <v>8.8255199999999991</v>
       </c>
       <c r="AM79" s="23">
         <v>23.35</v>
       </c>
       <c r="AN79" s="23">
         <v>10.97029</v>
       </c>
       <c r="AO79" s="23">
         <v>0.68720000000000003</v>
       </c>
       <c r="AP79" s="23">
         <v>3.6772200000000002</v>
       </c>
       <c r="AQ79" s="23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AR79" s="23">
-        <v>0</v>
+        <v>0.50155000000000005</v>
       </c>
       <c r="AS79" s="23">
-        <v>0</v>
+        <v>0.86065000000000003</v>
       </c>
       <c r="AT79" s="23">
-        <v>0</v>
+        <v>4.4170800000000003</v>
       </c>
       <c r="AU79" s="23">
         <v>0</v>
       </c>
       <c r="AV79" s="23">
         <v>0</v>
       </c>
       <c r="AW79" s="23">
-        <v>0</v>
+        <v>6.9599999999999995E-2</v>
       </c>
       <c r="AX79" s="23">
-        <v>0</v>
+        <v>0.58526999999999996</v>
+      </c>
+      <c r="AY79" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ79" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA79" s="23">
+        <v>3.7970000000000002</v>
+      </c>
+      <c r="BB79" s="23">
+        <v>8.77</v>
       </c>
     </row>
-    <row r="80" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="80" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A80" s="13" t="s">
         <v>72</v>
       </c>
       <c r="B80" s="13" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="14">
         <v>0.41599999999999998</v>
       </c>
       <c r="D80" s="14">
         <v>0.62033000000000005</v>
       </c>
       <c r="E80" s="14">
         <v>366.05072000000001</v>
       </c>
       <c r="F80" s="14">
         <v>659.61906999999997</v>
       </c>
       <c r="G80" s="14">
         <v>0.76800000000000002</v>
       </c>
       <c r="H80" s="14">
         <v>1.1568099999999999</v>
       </c>
       <c r="I80" s="14">
@@ -13055,69 +13972,81 @@
       <c r="AK80" s="15">
         <v>103.58754</v>
       </c>
       <c r="AL80" s="15">
         <v>250.60484</v>
       </c>
       <c r="AM80" s="23">
         <v>0.3952</v>
       </c>
       <c r="AN80" s="23">
         <v>0.97823000000000004</v>
       </c>
       <c r="AO80" s="23">
         <v>115.93057</v>
       </c>
       <c r="AP80" s="23">
         <v>281.00499000000002</v>
       </c>
       <c r="AQ80" s="23">
         <v>0</v>
       </c>
       <c r="AR80" s="23">
         <v>0</v>
       </c>
       <c r="AS80" s="23">
-        <v>4.5617999999999999</v>
+        <v>89.670559999999995</v>
       </c>
       <c r="AT80" s="23">
-        <v>10.755599999999999</v>
+        <v>274.12277999999998</v>
       </c>
       <c r="AU80" s="23">
         <v>0</v>
       </c>
       <c r="AV80" s="23">
         <v>0</v>
       </c>
       <c r="AW80" s="23">
-        <v>6.4363000000000001</v>
+        <v>11.318239999999999</v>
       </c>
       <c r="AX80" s="23">
-        <v>21.248940000000001</v>
+        <v>30.314720000000001</v>
+      </c>
+      <c r="AY80" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ80" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA80" s="23">
+        <v>12.3894</v>
+      </c>
+      <c r="BB80" s="23">
+        <v>38.875329999999998</v>
       </c>
     </row>
-    <row r="81" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="81" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A81" s="13" t="s">
         <v>73</v>
       </c>
       <c r="B81" s="13" t="s">
         <v>186</v>
       </c>
       <c r="C81" s="14">
         <v>1.8768</v>
       </c>
       <c r="D81" s="14">
         <v>2.018E-2</v>
       </c>
       <c r="E81" s="14">
         <v>105.70247999999999</v>
       </c>
       <c r="F81" s="14">
         <v>229.99763999999999</v>
       </c>
       <c r="G81" s="14">
         <v>20</v>
       </c>
       <c r="H81" s="14">
         <v>5.1840000000000002</v>
       </c>
       <c r="I81" s="14">
@@ -13201,75 +14130,87 @@
       <c r="AI81" s="15">
         <v>2830.2979999999998</v>
       </c>
       <c r="AJ81" s="15">
         <v>1330.74387</v>
       </c>
       <c r="AK81" s="15">
         <v>183.05329</v>
       </c>
       <c r="AL81" s="15">
         <v>603.31641000000002</v>
       </c>
       <c r="AM81" s="23">
         <v>2001.82</v>
       </c>
       <c r="AN81" s="23">
         <v>933.59312999999997</v>
       </c>
       <c r="AO81" s="23">
         <v>179.12065000000001</v>
       </c>
       <c r="AP81" s="23">
         <v>617.91333999999995</v>
       </c>
       <c r="AQ81" s="23">
-        <v>40.305</v>
+        <v>680.69399999999996</v>
       </c>
       <c r="AR81" s="23">
-        <v>17.586069999999999</v>
+        <v>269.19038999999998</v>
       </c>
       <c r="AS81" s="23">
-        <v>11.205730000000001</v>
+        <v>183.34308999999999</v>
       </c>
       <c r="AT81" s="23">
-        <v>46.276009999999999</v>
+        <v>809.05998999999997</v>
       </c>
       <c r="AU81" s="23">
-        <v>0</v>
+        <v>90.24</v>
       </c>
       <c r="AV81" s="23">
-        <v>0</v>
+        <v>38.66095</v>
       </c>
       <c r="AW81" s="23">
-        <v>6.1655199999999999</v>
+        <v>21.315999999999999</v>
       </c>
       <c r="AX81" s="23">
-        <v>38.799340000000001</v>
+        <v>84.472290000000001</v>
+      </c>
+      <c r="AY81" s="23">
+        <v>21</v>
+      </c>
+      <c r="AZ81" s="23">
+        <v>1.7927900000000001</v>
+      </c>
+      <c r="BA81" s="23">
+        <v>15.37724</v>
+      </c>
+      <c r="BB81" s="23">
+        <v>88.966809999999995</v>
       </c>
     </row>
-    <row r="82" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="82" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A82" s="13" t="s">
         <v>74</v>
       </c>
       <c r="B82" s="13" t="s">
         <v>187</v>
       </c>
       <c r="C82" s="14">
         <v>0</v>
       </c>
       <c r="D82" s="14">
         <v>0</v>
       </c>
       <c r="E82" s="14">
         <v>482.46793000000002</v>
       </c>
       <c r="F82" s="14">
         <v>399.63432999999998</v>
       </c>
       <c r="G82" s="14">
         <v>0</v>
       </c>
       <c r="H82" s="14">
         <v>0</v>
       </c>
       <c r="I82" s="14">
@@ -13359,69 +14300,81 @@
       <c r="AK82" s="15">
         <v>1858.3145999999999</v>
       </c>
       <c r="AL82" s="15">
         <v>1065.6718699999999</v>
       </c>
       <c r="AM82" s="23">
         <v>0</v>
       </c>
       <c r="AN82" s="23">
         <v>0</v>
       </c>
       <c r="AO82" s="23">
         <v>2635.4552600000002</v>
       </c>
       <c r="AP82" s="23">
         <v>1666.7634</v>
       </c>
       <c r="AQ82" s="23">
         <v>0</v>
       </c>
       <c r="AR82" s="23">
         <v>0</v>
       </c>
       <c r="AS82" s="23">
-        <v>146.82327000000001</v>
+        <v>2049.1872899999998</v>
       </c>
       <c r="AT82" s="23">
-        <v>85.977159999999998</v>
+        <v>1503.6722</v>
       </c>
       <c r="AU82" s="23">
         <v>0</v>
       </c>
       <c r="AV82" s="23">
         <v>0</v>
       </c>
       <c r="AW82" s="23">
-        <v>95.426730000000006</v>
+        <v>331.79987999999997</v>
       </c>
       <c r="AX82" s="23">
-        <v>73.26755</v>
+        <v>206.12712999999999</v>
+      </c>
+      <c r="AY82" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ82" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA82" s="23">
+        <v>291.12295</v>
+      </c>
+      <c r="BB82" s="23">
+        <v>228.05158</v>
       </c>
     </row>
-    <row r="83" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="83" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A83" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B83" s="13" t="s">
         <v>188</v>
       </c>
       <c r="C83" s="14">
         <v>0</v>
       </c>
       <c r="D83" s="14">
         <v>0</v>
       </c>
       <c r="E83" s="14">
         <v>14.20424</v>
       </c>
       <c r="F83" s="14">
         <v>112.26442</v>
       </c>
       <c r="G83" s="14">
         <v>0</v>
       </c>
       <c r="H83" s="14">
         <v>0</v>
       </c>
       <c r="I83" s="14">
@@ -13511,69 +14464,81 @@
       <c r="AK83" s="15">
         <v>27.788229999999999</v>
       </c>
       <c r="AL83" s="15">
         <v>190.82131999999999</v>
       </c>
       <c r="AM83" s="23">
         <v>0</v>
       </c>
       <c r="AN83" s="23">
         <v>0</v>
       </c>
       <c r="AO83" s="23">
         <v>25.927980000000002</v>
       </c>
       <c r="AP83" s="23">
         <v>211.53344000000001</v>
       </c>
       <c r="AQ83" s="23">
         <v>0</v>
       </c>
       <c r="AR83" s="23">
         <v>0</v>
       </c>
       <c r="AS83" s="23">
-        <v>1.9071499999999999</v>
+        <v>30.98997</v>
       </c>
       <c r="AT83" s="23">
-        <v>13.845829999999999</v>
+        <v>266.08825000000002</v>
       </c>
       <c r="AU83" s="23">
         <v>0</v>
       </c>
       <c r="AV83" s="23">
         <v>0</v>
       </c>
       <c r="AW83" s="23">
-        <v>2.11016</v>
+        <v>4.8143200000000004</v>
       </c>
       <c r="AX83" s="23">
-        <v>14.465920000000001</v>
+        <v>41.79907</v>
+      </c>
+      <c r="AY83" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ83" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA83" s="23">
+        <v>7.1386399999999997</v>
+      </c>
+      <c r="BB83" s="23">
+        <v>68.740530000000007</v>
       </c>
     </row>
-    <row r="84" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="84" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A84" s="13" t="s">
         <v>76</v>
       </c>
       <c r="B84" s="13" t="s">
         <v>189</v>
       </c>
       <c r="C84" s="14">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="D84" s="14">
         <v>0.12939000000000001</v>
       </c>
       <c r="E84" s="14">
         <v>20.842210000000001</v>
       </c>
       <c r="F84" s="14">
         <v>47.97645</v>
       </c>
       <c r="G84" s="14">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="H84" s="14">
         <v>0.31401000000000001</v>
       </c>
       <c r="I84" s="14">
@@ -13663,69 +14628,81 @@
       <c r="AK84" s="15">
         <v>7.6520000000000001</v>
       </c>
       <c r="AL84" s="15">
         <v>39.219279999999998</v>
       </c>
       <c r="AM84" s="23">
         <v>0</v>
       </c>
       <c r="AN84" s="23">
         <v>0</v>
       </c>
       <c r="AO84" s="23">
         <v>8.6156100000000002</v>
       </c>
       <c r="AP84" s="23">
         <v>36.737400000000001</v>
       </c>
       <c r="AQ84" s="23">
         <v>0</v>
       </c>
       <c r="AR84" s="23">
         <v>0</v>
       </c>
       <c r="AS84" s="23">
-        <v>0.38900000000000001</v>
+        <v>10.5844</v>
       </c>
       <c r="AT84" s="23">
-        <v>0.96809999999999996</v>
+        <v>41.603259999999999</v>
       </c>
       <c r="AU84" s="23">
         <v>0</v>
       </c>
       <c r="AV84" s="23">
         <v>0</v>
       </c>
       <c r="AW84" s="23">
-        <v>1.1881999999999999</v>
+        <v>1.4807999999999999</v>
       </c>
       <c r="AX84" s="23">
-        <v>4.1591199999999997</v>
+        <v>3.5666099999999998</v>
+      </c>
+      <c r="AY84" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ84" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA84" s="23">
+        <v>1.2494000000000001</v>
+      </c>
+      <c r="BB84" s="23">
+        <v>4.5153999999999996</v>
       </c>
     </row>
-    <row r="85" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="85" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A85" s="13" t="s">
         <v>77</v>
       </c>
       <c r="B85" s="13" t="s">
         <v>190</v>
       </c>
       <c r="C85" s="14">
         <v>1.6258999999999999</v>
       </c>
       <c r="D85" s="14">
         <v>0.64464999999999995</v>
       </c>
       <c r="E85" s="14">
         <v>2871.4825000000001</v>
       </c>
       <c r="F85" s="14">
         <v>2735.66572</v>
       </c>
       <c r="G85" s="14">
         <v>8.6491000000000007</v>
       </c>
       <c r="H85" s="14">
         <v>3.3830499999999999</v>
       </c>
       <c r="I85" s="14">
@@ -13815,69 +14792,81 @@
       <c r="AK85" s="15">
         <v>1852.19686</v>
       </c>
       <c r="AL85" s="15">
         <v>2996.9363800000001</v>
       </c>
       <c r="AM85" s="23">
         <v>66.130099999999999</v>
       </c>
       <c r="AN85" s="23">
         <v>99.702160000000006</v>
       </c>
       <c r="AO85" s="23">
         <v>1833.83519</v>
       </c>
       <c r="AP85" s="23">
         <v>2988.2712000000001</v>
       </c>
       <c r="AQ85" s="23">
         <v>0</v>
       </c>
       <c r="AR85" s="23">
         <v>0</v>
       </c>
       <c r="AS85" s="23">
-        <v>60.327069999999999</v>
+        <v>719.70582999999999</v>
       </c>
       <c r="AT85" s="23">
-        <v>98.559920000000005</v>
+        <v>1409.4085600000001</v>
       </c>
       <c r="AU85" s="23">
         <v>0</v>
       </c>
       <c r="AV85" s="23">
         <v>0</v>
       </c>
       <c r="AW85" s="23">
-        <v>83.768119999999996</v>
+        <v>141.06169</v>
       </c>
       <c r="AX85" s="23">
-        <v>234.10606000000001</v>
+        <v>188.19431</v>
+      </c>
+      <c r="AY85" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ85" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA85" s="23">
+        <v>134.76857000000001</v>
+      </c>
+      <c r="BB85" s="23">
+        <v>363.86973</v>
       </c>
     </row>
-    <row r="86" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="86" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A86" s="13" t="s">
         <v>78</v>
       </c>
       <c r="B86" s="13" t="s">
         <v>191</v>
       </c>
       <c r="C86" s="14">
         <v>0.44685000000000002</v>
       </c>
       <c r="D86" s="14">
         <v>0.67362</v>
       </c>
       <c r="E86" s="14">
         <v>67.117419999999996</v>
       </c>
       <c r="F86" s="14">
         <v>164.47515000000001</v>
       </c>
       <c r="G86" s="14">
         <v>1.9219999999999999</v>
       </c>
       <c r="H86" s="14">
         <v>2.9857200000000002</v>
       </c>
       <c r="I86" s="14">
@@ -13967,69 +14956,81 @@
       <c r="AK86" s="15">
         <v>0.66918</v>
       </c>
       <c r="AL86" s="15">
         <v>2.5880700000000001</v>
       </c>
       <c r="AM86" s="23">
         <v>0</v>
       </c>
       <c r="AN86" s="23">
         <v>0</v>
       </c>
       <c r="AO86" s="23">
         <v>2.0904699999999998</v>
       </c>
       <c r="AP86" s="23">
         <v>8.9759700000000002</v>
       </c>
       <c r="AQ86" s="23">
         <v>0</v>
       </c>
       <c r="AR86" s="23">
         <v>0</v>
       </c>
       <c r="AS86" s="23">
-        <v>0.16578000000000001</v>
+        <v>1.66275</v>
       </c>
       <c r="AT86" s="23">
-        <v>0.77337999999999996</v>
+        <v>6.1472499999999997</v>
       </c>
       <c r="AU86" s="23">
         <v>0</v>
       </c>
       <c r="AV86" s="23">
         <v>0</v>
       </c>
       <c r="AW86" s="23">
-        <v>9.9500000000000005E-3</v>
+        <v>0.27239999999999998</v>
       </c>
       <c r="AX86" s="23">
-        <v>0.12421</v>
+        <v>1.3793599999999999</v>
+      </c>
+      <c r="AY86" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ86" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA86" s="23">
+        <v>1.6760000000000001E-2</v>
+      </c>
+      <c r="BB86" s="23">
+        <v>0.20383000000000001</v>
       </c>
     </row>
-    <row r="87" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="87" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A87" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B87" s="13" t="s">
         <v>192</v>
       </c>
       <c r="C87" s="14">
         <v>0</v>
       </c>
       <c r="D87" s="14">
         <v>0</v>
       </c>
       <c r="E87" s="14">
         <v>124.79172</v>
       </c>
       <c r="F87" s="14">
         <v>381.38704000000001</v>
       </c>
       <c r="G87" s="14">
         <v>0</v>
       </c>
       <c r="H87" s="14">
         <v>0</v>
       </c>
       <c r="I87" s="14">
@@ -14113,75 +15114,87 @@
       <c r="AI87" s="15">
         <v>0</v>
       </c>
       <c r="AJ87" s="15">
         <v>0</v>
       </c>
       <c r="AK87" s="15">
         <v>10.398</v>
       </c>
       <c r="AL87" s="15">
         <v>54.04</v>
       </c>
       <c r="AM87" s="23">
         <v>1</v>
       </c>
       <c r="AN87" s="23">
         <v>6.3239999999999998</v>
       </c>
       <c r="AO87" s="23">
         <v>2.67</v>
       </c>
       <c r="AP87" s="23">
         <v>18.07</v>
       </c>
       <c r="AQ87" s="23">
-        <v>0</v>
+        <v>2.7730000000000001</v>
       </c>
       <c r="AR87" s="23">
-        <v>0</v>
+        <v>14.608000000000001</v>
       </c>
       <c r="AS87" s="23">
-        <v>0</v>
+        <v>0.65815999999999997</v>
       </c>
       <c r="AT87" s="23">
-        <v>0</v>
+        <v>5.5960599999999996</v>
       </c>
       <c r="AU87" s="23">
         <v>0</v>
       </c>
       <c r="AV87" s="23">
         <v>0</v>
       </c>
       <c r="AW87" s="23">
         <v>0</v>
       </c>
       <c r="AX87" s="23">
         <v>0</v>
       </c>
+      <c r="AY87" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ87" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA87" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB87" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="88" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="88" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A88" s="13" t="s">
         <v>80</v>
       </c>
       <c r="B88" s="13" t="s">
         <v>193</v>
       </c>
       <c r="C88" s="14">
         <v>2.4E-2</v>
       </c>
       <c r="D88" s="14">
         <v>3.7417600000000002</v>
       </c>
       <c r="E88" s="14">
         <v>153.01464000000001</v>
       </c>
       <c r="F88" s="14">
         <v>766.76674000000003</v>
       </c>
       <c r="G88" s="14">
         <v>9.4500000000000001E-3</v>
       </c>
       <c r="H88" s="14">
         <v>4.8500000000000001E-2</v>
       </c>
       <c r="I88" s="14">
@@ -14265,75 +15278,87 @@
       <c r="AI88" s="15">
         <v>21.324999999999999</v>
       </c>
       <c r="AJ88" s="15">
         <v>38.076999999999998</v>
       </c>
       <c r="AK88" s="15">
         <v>556.97727999999995</v>
       </c>
       <c r="AL88" s="15">
         <v>2254.8611099999998</v>
       </c>
       <c r="AM88" s="23">
         <v>20.795000000000002</v>
       </c>
       <c r="AN88" s="23">
         <v>57.618690000000001</v>
       </c>
       <c r="AO88" s="23">
         <v>795.80439000000001</v>
       </c>
       <c r="AP88" s="23">
         <v>2962.6734099999999</v>
       </c>
       <c r="AQ88" s="23">
-        <v>0</v>
+        <v>2.306</v>
       </c>
       <c r="AR88" s="23">
-        <v>0</v>
+        <v>30.305520000000001</v>
       </c>
       <c r="AS88" s="23">
-        <v>36.201889999999999</v>
+        <v>576.45488999999998</v>
       </c>
       <c r="AT88" s="23">
-        <v>179.64398</v>
+        <v>2975.0999000000002</v>
       </c>
       <c r="AU88" s="23">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="AV88" s="23">
-        <v>0</v>
+        <v>1.5269999999999999</v>
       </c>
       <c r="AW88" s="23">
-        <v>56.657940000000004</v>
+        <v>123.85455</v>
       </c>
       <c r="AX88" s="23">
-        <v>281.23079999999999</v>
+        <v>587.94934000000001</v>
+      </c>
+      <c r="AY88" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ88" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA88" s="23">
+        <v>103.62663999999999</v>
+      </c>
+      <c r="BB88" s="23">
+        <v>487.35207000000003</v>
       </c>
     </row>
-    <row r="89" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="89" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A89" s="13" t="s">
         <v>81</v>
       </c>
       <c r="B89" s="13" t="s">
         <v>194</v>
       </c>
       <c r="C89" s="14">
         <v>0</v>
       </c>
       <c r="D89" s="14">
         <v>0</v>
       </c>
       <c r="E89" s="14">
         <v>3694737.2080000001</v>
       </c>
       <c r="F89" s="14">
         <v>1922.54027</v>
       </c>
       <c r="G89" s="14">
         <v>215</v>
       </c>
       <c r="H89" s="14">
         <v>18.985520000000001</v>
       </c>
       <c r="I89" s="14">
@@ -14423,69 +15448,81 @@
       <c r="AK89" s="15">
         <v>3459469.1337799998</v>
       </c>
       <c r="AL89" s="15">
         <v>1657.76052</v>
       </c>
       <c r="AM89" s="23">
         <v>0</v>
       </c>
       <c r="AN89" s="23">
         <v>0</v>
       </c>
       <c r="AO89" s="23">
         <v>3132477.39597</v>
       </c>
       <c r="AP89" s="23">
         <v>1457.59338</v>
       </c>
       <c r="AQ89" s="23">
         <v>0</v>
       </c>
       <c r="AR89" s="23">
         <v>0</v>
       </c>
       <c r="AS89" s="23">
-        <v>235201.158</v>
+        <v>3041369.12421</v>
       </c>
       <c r="AT89" s="23">
-        <v>101.05674</v>
+        <v>1739.50891</v>
       </c>
       <c r="AU89" s="23">
         <v>0</v>
       </c>
       <c r="AV89" s="23">
         <v>0</v>
       </c>
       <c r="AW89" s="23">
-        <v>254542.592</v>
+        <v>488679.7525</v>
       </c>
       <c r="AX89" s="23">
-        <v>152.75085999999999</v>
+        <v>225.08902</v>
+      </c>
+      <c r="AY89" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ89" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA89" s="23">
+        <v>473549.86499999999</v>
+      </c>
+      <c r="BB89" s="23">
+        <v>285.48712</v>
       </c>
     </row>
-    <row r="90" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="90" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A90" s="13" t="s">
         <v>82</v>
       </c>
       <c r="B90" s="13" t="s">
         <v>195</v>
       </c>
       <c r="C90" s="14">
         <v>20.2</v>
       </c>
       <c r="D90" s="14">
         <v>1.8102199999999999</v>
       </c>
       <c r="E90" s="14">
         <v>4106.0962799999998</v>
       </c>
       <c r="F90" s="14">
         <v>1405.24891</v>
       </c>
       <c r="G90" s="14">
         <v>24.167999999999999</v>
       </c>
       <c r="H90" s="14">
         <v>9.9339999999999993</v>
       </c>
       <c r="I90" s="14">
@@ -14569,75 +15606,87 @@
       <c r="AI90" s="15">
         <v>967.35037999999997</v>
       </c>
       <c r="AJ90" s="15">
         <v>344.71318000000002</v>
       </c>
       <c r="AK90" s="15">
         <v>814.64801999999997</v>
       </c>
       <c r="AL90" s="15">
         <v>770.32659000000001</v>
       </c>
       <c r="AM90" s="23">
         <v>284.33958000000001</v>
       </c>
       <c r="AN90" s="23">
         <v>84.79204</v>
       </c>
       <c r="AO90" s="23">
         <v>579.53895</v>
       </c>
       <c r="AP90" s="23">
         <v>671.14133000000004</v>
       </c>
       <c r="AQ90" s="23">
-        <v>0</v>
+        <v>518.86608000000001</v>
       </c>
       <c r="AR90" s="23">
-        <v>0</v>
+        <v>139.66327999999999</v>
       </c>
       <c r="AS90" s="23">
-        <v>21.048469999999998</v>
+        <v>652.50854000000004</v>
       </c>
       <c r="AT90" s="23">
-        <v>22.949549999999999</v>
+        <v>708.84532999999999</v>
       </c>
       <c r="AU90" s="23">
         <v>0</v>
       </c>
       <c r="AV90" s="23">
         <v>0</v>
       </c>
       <c r="AW90" s="23">
-        <v>4.7887599999999999</v>
+        <v>76.582179999999994</v>
       </c>
       <c r="AX90" s="23">
-        <v>1.8111699999999999</v>
+        <v>87.163539999999998</v>
+      </c>
+      <c r="AY90" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ90" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA90" s="23">
+        <v>16.794219999999999</v>
+      </c>
+      <c r="BB90" s="23">
+        <v>15.72789</v>
       </c>
     </row>
-    <row r="91" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="91" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A91" s="13" t="s">
         <v>83</v>
       </c>
       <c r="B91" s="13" t="s">
         <v>196</v>
       </c>
       <c r="C91" s="14">
         <v>0</v>
       </c>
       <c r="D91" s="14">
         <v>0</v>
       </c>
       <c r="E91" s="14">
         <v>1556.519</v>
       </c>
       <c r="F91" s="14">
         <v>623.60487999999998</v>
       </c>
       <c r="G91" s="14">
         <v>0</v>
       </c>
       <c r="H91" s="14">
         <v>0</v>
       </c>
       <c r="I91" s="14">
@@ -14727,69 +15776,81 @@
       <c r="AK91" s="15">
         <v>234.77610000000001</v>
       </c>
       <c r="AL91" s="15">
         <v>177.0239</v>
       </c>
       <c r="AM91" s="23">
         <v>0</v>
       </c>
       <c r="AN91" s="23">
         <v>0</v>
       </c>
       <c r="AO91" s="23">
         <v>577.08072000000004</v>
       </c>
       <c r="AP91" s="23">
         <v>335.38369</v>
       </c>
       <c r="AQ91" s="23">
         <v>0</v>
       </c>
       <c r="AR91" s="23">
         <v>0</v>
       </c>
       <c r="AS91" s="23">
-        <v>81.141000000000005</v>
+        <v>959.08938000000001</v>
       </c>
       <c r="AT91" s="23">
-        <v>41.362369999999999</v>
+        <v>580.77317000000005</v>
       </c>
       <c r="AU91" s="23">
         <v>0</v>
       </c>
       <c r="AV91" s="23">
         <v>0</v>
       </c>
       <c r="AW91" s="23">
-        <v>71.043400000000005</v>
+        <v>130.41720000000001</v>
       </c>
       <c r="AX91" s="23">
-        <v>50.379649999999998</v>
+        <v>62.578470000000003</v>
+      </c>
+      <c r="AY91" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ91" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA91" s="23">
+        <v>151.10527999999999</v>
+      </c>
+      <c r="BB91" s="23">
+        <v>82.97439</v>
       </c>
     </row>
-    <row r="92" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="92" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A92" s="13" t="s">
         <v>84</v>
       </c>
       <c r="B92" s="13" t="s">
         <v>197</v>
       </c>
       <c r="C92" s="14">
         <v>0</v>
       </c>
       <c r="D92" s="14">
         <v>0</v>
       </c>
       <c r="E92" s="14">
         <v>0</v>
       </c>
       <c r="F92" s="14">
         <v>0</v>
       </c>
       <c r="G92" s="14">
         <v>0</v>
       </c>
       <c r="H92" s="14">
         <v>0</v>
       </c>
       <c r="I92" s="14">
@@ -14896,52 +15957,64 @@
       </c>
       <c r="AQ92" s="23">
         <v>0</v>
       </c>
       <c r="AR92" s="23">
         <v>0</v>
       </c>
       <c r="AS92" s="23">
         <v>0</v>
       </c>
       <c r="AT92" s="23">
         <v>0</v>
       </c>
       <c r="AU92" s="23">
         <v>0</v>
       </c>
       <c r="AV92" s="23">
         <v>0</v>
       </c>
       <c r="AW92" s="23">
         <v>0</v>
       </c>
       <c r="AX92" s="23">
         <v>0</v>
       </c>
+      <c r="AY92" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ92" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA92" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB92" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="93" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="93" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A93" s="13" t="s">
         <v>85</v>
       </c>
       <c r="B93" s="13" t="s">
         <v>198</v>
       </c>
       <c r="C93" s="14">
         <v>0</v>
       </c>
       <c r="D93" s="14">
         <v>0</v>
       </c>
       <c r="E93" s="14">
         <v>0</v>
       </c>
       <c r="F93" s="14">
         <v>0</v>
       </c>
       <c r="G93" s="14">
         <v>0</v>
       </c>
       <c r="H93" s="14">
         <v>0</v>
       </c>
       <c r="I93" s="14">
@@ -15048,52 +16121,64 @@
       </c>
       <c r="AQ93" s="23">
         <v>0</v>
       </c>
       <c r="AR93" s="23">
         <v>0</v>
       </c>
       <c r="AS93" s="23">
         <v>0</v>
       </c>
       <c r="AT93" s="23">
         <v>0</v>
       </c>
       <c r="AU93" s="23">
         <v>0</v>
       </c>
       <c r="AV93" s="23">
         <v>0</v>
       </c>
       <c r="AW93" s="23">
         <v>0</v>
       </c>
       <c r="AX93" s="23">
         <v>0</v>
       </c>
+      <c r="AY93" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ93" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA93" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB93" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="94" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="94" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A94" s="13" t="s">
         <v>86</v>
       </c>
       <c r="B94" s="13" t="s">
         <v>199</v>
       </c>
       <c r="C94" s="14">
         <v>0</v>
       </c>
       <c r="D94" s="14">
         <v>0</v>
       </c>
       <c r="E94" s="14">
         <v>18.608000000000001</v>
       </c>
       <c r="F94" s="14">
         <v>5.3967700000000001</v>
       </c>
       <c r="G94" s="14">
         <v>1</v>
       </c>
       <c r="H94" s="14">
         <v>0.52400000000000002</v>
       </c>
       <c r="I94" s="14">
@@ -15183,69 +16268,81 @@
       <c r="AK94" s="15">
         <v>0</v>
       </c>
       <c r="AL94" s="15">
         <v>0</v>
       </c>
       <c r="AM94" s="23">
         <v>0</v>
       </c>
       <c r="AN94" s="23">
         <v>0</v>
       </c>
       <c r="AO94" s="23">
         <v>0</v>
       </c>
       <c r="AP94" s="23">
         <v>0</v>
       </c>
       <c r="AQ94" s="23">
         <v>0</v>
       </c>
       <c r="AR94" s="23">
         <v>0</v>
       </c>
       <c r="AS94" s="23">
-        <v>0</v>
+        <v>2.2240000000000002</v>
       </c>
       <c r="AT94" s="23">
-        <v>0</v>
+        <v>1.718</v>
       </c>
       <c r="AU94" s="23">
         <v>0</v>
       </c>
       <c r="AV94" s="23">
         <v>0</v>
       </c>
       <c r="AW94" s="23">
         <v>0</v>
       </c>
       <c r="AX94" s="23">
         <v>0</v>
       </c>
+      <c r="AY94" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ94" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA94" s="23">
+        <v>0.74927999999999995</v>
+      </c>
+      <c r="BB94" s="23">
+        <v>0.82632000000000005</v>
+      </c>
     </row>
-    <row r="95" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="95" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A95" s="13" t="s">
         <v>87</v>
       </c>
       <c r="B95" s="13" t="s">
         <v>200</v>
       </c>
       <c r="C95" s="14">
         <v>0</v>
       </c>
       <c r="D95" s="14">
         <v>0</v>
       </c>
       <c r="E95" s="14">
         <v>0</v>
       </c>
       <c r="F95" s="14">
         <v>0</v>
       </c>
       <c r="G95" s="14">
         <v>0</v>
       </c>
       <c r="H95" s="14">
         <v>0</v>
       </c>
       <c r="I95" s="14">
@@ -15352,52 +16449,64 @@
       </c>
       <c r="AQ95" s="23">
         <v>0</v>
       </c>
       <c r="AR95" s="23">
         <v>0</v>
       </c>
       <c r="AS95" s="23">
         <v>0</v>
       </c>
       <c r="AT95" s="23">
         <v>0</v>
       </c>
       <c r="AU95" s="23">
         <v>0</v>
       </c>
       <c r="AV95" s="23">
         <v>0</v>
       </c>
       <c r="AW95" s="23">
         <v>0</v>
       </c>
       <c r="AX95" s="23">
         <v>0</v>
       </c>
+      <c r="AY95" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ95" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA95" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB95" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="96" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="96" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A96" s="13" t="s">
         <v>88</v>
       </c>
       <c r="B96" s="13" t="s">
         <v>201</v>
       </c>
       <c r="C96" s="14">
         <v>0</v>
       </c>
       <c r="D96" s="14">
         <v>0</v>
       </c>
       <c r="E96" s="14">
         <v>1</v>
       </c>
       <c r="F96" s="14">
         <v>1.9019299999999999</v>
       </c>
       <c r="G96" s="14">
         <v>0</v>
       </c>
       <c r="H96" s="14">
         <v>0</v>
       </c>
       <c r="I96" s="14">
@@ -15504,52 +16613,64 @@
       </c>
       <c r="AQ96" s="23">
         <v>0</v>
       </c>
       <c r="AR96" s="23">
         <v>0</v>
       </c>
       <c r="AS96" s="23">
         <v>0</v>
       </c>
       <c r="AT96" s="23">
         <v>0</v>
       </c>
       <c r="AU96" s="23">
         <v>0</v>
       </c>
       <c r="AV96" s="23">
         <v>0</v>
       </c>
       <c r="AW96" s="23">
         <v>0</v>
       </c>
       <c r="AX96" s="23">
         <v>0</v>
       </c>
+      <c r="AY96" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ96" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA96" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB96" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="97" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="97" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A97" s="13" t="s">
         <v>89</v>
       </c>
       <c r="B97" s="13" t="s">
         <v>202</v>
       </c>
       <c r="C97" s="14">
         <v>0</v>
       </c>
       <c r="D97" s="14">
         <v>0</v>
       </c>
       <c r="E97" s="14">
         <v>18.779</v>
       </c>
       <c r="F97" s="14">
         <v>17.235589999999998</v>
       </c>
       <c r="G97" s="14">
         <v>0</v>
       </c>
       <c r="H97" s="14">
         <v>0</v>
       </c>
       <c r="I97" s="14">
@@ -15639,69 +16760,81 @@
       <c r="AK97" s="15">
         <v>14.53</v>
       </c>
       <c r="AL97" s="15">
         <v>19.533000000000001</v>
       </c>
       <c r="AM97" s="23">
         <v>0</v>
       </c>
       <c r="AN97" s="23">
         <v>0</v>
       </c>
       <c r="AO97" s="23">
         <v>5.4920799999999996</v>
       </c>
       <c r="AP97" s="23">
         <v>5.9771700000000001</v>
       </c>
       <c r="AQ97" s="23">
         <v>0</v>
       </c>
       <c r="AR97" s="23">
         <v>0</v>
       </c>
       <c r="AS97" s="23">
-        <v>2.5340000000000001E-2</v>
+        <v>9.0010600000000007</v>
       </c>
       <c r="AT97" s="23">
-        <v>9.01E-2</v>
+        <v>10.37598</v>
       </c>
       <c r="AU97" s="23">
         <v>0</v>
       </c>
       <c r="AV97" s="23">
         <v>0</v>
       </c>
       <c r="AW97" s="23">
-        <v>1.6920000000000001E-2</v>
+        <v>0.26534000000000002</v>
       </c>
       <c r="AX97" s="23">
-        <v>4.6719999999999998E-2</v>
+        <v>0.25741000000000003</v>
+      </c>
+      <c r="AY97" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ97" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA97" s="23">
+        <v>2.70092</v>
+      </c>
+      <c r="BB97" s="23">
+        <v>3.20072</v>
       </c>
     </row>
-    <row r="98" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="98" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A98" s="13" t="s">
         <v>90</v>
       </c>
       <c r="B98" s="13" t="s">
         <v>203</v>
       </c>
       <c r="C98" s="14">
         <v>0</v>
       </c>
       <c r="D98" s="14">
         <v>0</v>
       </c>
       <c r="E98" s="14">
         <v>94</v>
       </c>
       <c r="F98" s="14">
         <v>118.902</v>
       </c>
       <c r="G98" s="14">
         <v>0</v>
       </c>
       <c r="H98" s="14">
         <v>0</v>
       </c>
       <c r="I98" s="14">
@@ -15785,75 +16918,87 @@
       <c r="AI98" s="15">
         <v>0</v>
       </c>
       <c r="AJ98" s="15">
         <v>0</v>
       </c>
       <c r="AK98" s="15">
         <v>14.3339</v>
       </c>
       <c r="AL98" s="15">
         <v>6.6226799999999999</v>
       </c>
       <c r="AM98" s="23">
         <v>0</v>
       </c>
       <c r="AN98" s="23">
         <v>0</v>
       </c>
       <c r="AO98" s="23">
         <v>50.351599999999998</v>
       </c>
       <c r="AP98" s="23">
         <v>59.637230000000002</v>
       </c>
       <c r="AQ98" s="23">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="AR98" s="23">
-        <v>0</v>
+        <v>45.189</v>
       </c>
       <c r="AS98" s="23">
-        <v>2.214</v>
+        <v>63.619799999999998</v>
       </c>
       <c r="AT98" s="23">
-        <v>0.84894000000000003</v>
+        <v>47.20317</v>
       </c>
       <c r="AU98" s="23">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="AV98" s="23">
-        <v>11.715</v>
+        <v>0</v>
       </c>
       <c r="AW98" s="23">
-        <v>4.6955</v>
+        <v>5.2539999999999996</v>
       </c>
       <c r="AX98" s="23">
-        <v>3.1392600000000002</v>
+        <v>2.4378799999999998</v>
+      </c>
+      <c r="AY98" s="23">
+        <v>40</v>
+      </c>
+      <c r="AZ98" s="23">
+        <v>23.96</v>
+      </c>
+      <c r="BA98" s="23">
+        <v>26.935500000000001</v>
+      </c>
+      <c r="BB98" s="23">
+        <v>14.45294</v>
       </c>
     </row>
-    <row r="99" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="99" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A99" s="13" t="s">
         <v>91</v>
       </c>
       <c r="B99" s="13" t="s">
         <v>204</v>
       </c>
       <c r="C99" s="14">
         <v>0</v>
       </c>
       <c r="D99" s="14">
         <v>0</v>
       </c>
       <c r="E99" s="14">
         <v>263.19260000000003</v>
       </c>
       <c r="F99" s="14">
         <v>24.713619999999999</v>
       </c>
       <c r="G99" s="14">
         <v>4344.55</v>
       </c>
       <c r="H99" s="14">
         <v>314.64003000000002</v>
       </c>
       <c r="I99" s="14">
@@ -15943,69 +17088,81 @@
       <c r="AK99" s="15">
         <v>1659.3076000000001</v>
       </c>
       <c r="AL99" s="15">
         <v>193.21306999999999</v>
       </c>
       <c r="AM99" s="23">
         <v>0</v>
       </c>
       <c r="AN99" s="23">
         <v>0</v>
       </c>
       <c r="AO99" s="23">
         <v>1077.3610000000001</v>
       </c>
       <c r="AP99" s="23">
         <v>121.23627</v>
       </c>
       <c r="AQ99" s="23">
         <v>0</v>
       </c>
       <c r="AR99" s="23">
         <v>0</v>
       </c>
       <c r="AS99" s="23">
-        <v>0.13500000000000001</v>
+        <v>11.188000000000001</v>
       </c>
       <c r="AT99" s="23">
-        <v>0.24102000000000001</v>
+        <v>4.8369600000000004</v>
       </c>
       <c r="AU99" s="23">
         <v>0</v>
       </c>
       <c r="AV99" s="23">
         <v>0</v>
       </c>
       <c r="AW99" s="23">
+        <v>10.605</v>
+      </c>
+      <c r="AX99" s="23">
+        <v>3.57619</v>
+      </c>
+      <c r="AY99" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ99" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA99" s="23">
         <v>0.154</v>
       </c>
-      <c r="AX99" s="23">
+      <c r="BB99" s="23">
         <v>0.32235999999999998</v>
       </c>
     </row>
-    <row r="100" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="100" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A100" s="13" t="s">
         <v>92</v>
       </c>
       <c r="B100" s="13" t="s">
         <v>205</v>
       </c>
       <c r="C100" s="14">
         <v>0</v>
       </c>
       <c r="D100" s="14">
         <v>0</v>
       </c>
       <c r="E100" s="14">
         <v>0</v>
       </c>
       <c r="F100" s="14">
         <v>0</v>
       </c>
       <c r="G100" s="14">
         <v>0</v>
       </c>
       <c r="H100" s="14">
         <v>0</v>
       </c>
       <c r="I100" s="14">
@@ -16112,52 +17269,64 @@
       </c>
       <c r="AQ100" s="23">
         <v>0</v>
       </c>
       <c r="AR100" s="23">
         <v>0</v>
       </c>
       <c r="AS100" s="23">
         <v>0</v>
       </c>
       <c r="AT100" s="23">
         <v>0</v>
       </c>
       <c r="AU100" s="23">
         <v>0</v>
       </c>
       <c r="AV100" s="23">
         <v>0</v>
       </c>
       <c r="AW100" s="23">
         <v>0</v>
       </c>
       <c r="AX100" s="23">
         <v>0</v>
       </c>
+      <c r="AY100" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ100" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA100" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB100" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="101" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="101" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A101" s="13" t="s">
         <v>93</v>
       </c>
       <c r="B101" s="13" t="s">
         <v>206</v>
       </c>
       <c r="C101" s="14">
         <v>0</v>
       </c>
       <c r="D101" s="14">
         <v>0</v>
       </c>
       <c r="E101" s="14">
         <v>3474.8</v>
       </c>
       <c r="F101" s="14">
         <v>2010.6605199999999</v>
       </c>
       <c r="G101" s="14">
         <v>0</v>
       </c>
       <c r="H101" s="14">
         <v>0</v>
       </c>
       <c r="I101" s="14">
@@ -16241,75 +17410,87 @@
       <c r="AI101" s="15">
         <v>0</v>
       </c>
       <c r="AJ101" s="15">
         <v>0</v>
       </c>
       <c r="AK101" s="15">
         <v>735</v>
       </c>
       <c r="AL101" s="15">
         <v>328.74847</v>
       </c>
       <c r="AM101" s="23">
         <v>0</v>
       </c>
       <c r="AN101" s="23">
         <v>0</v>
       </c>
       <c r="AO101" s="23">
         <v>0</v>
       </c>
       <c r="AP101" s="23">
         <v>0</v>
       </c>
       <c r="AQ101" s="23">
-        <v>0</v>
+        <v>549</v>
       </c>
       <c r="AR101" s="23">
-        <v>0</v>
+        <v>90.215999999999994</v>
       </c>
       <c r="AS101" s="23">
-        <v>0</v>
+        <v>4599.09</v>
       </c>
       <c r="AT101" s="23">
-        <v>0</v>
+        <v>2208.0889999999999</v>
       </c>
       <c r="AU101" s="23">
         <v>0</v>
       </c>
       <c r="AV101" s="23">
         <v>0</v>
       </c>
       <c r="AW101" s="23">
-        <v>2012.06</v>
+        <v>0</v>
       </c>
       <c r="AX101" s="23">
-        <v>875.91399999999999</v>
+        <v>0</v>
+      </c>
+      <c r="AY101" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ101" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA101" s="23">
+        <v>4506.3100000000004</v>
+      </c>
+      <c r="BB101" s="23">
+        <v>1792.942</v>
       </c>
     </row>
-    <row r="102" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="102" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A102" s="13" t="s">
         <v>94</v>
       </c>
       <c r="B102" s="13" t="s">
         <v>207</v>
       </c>
       <c r="C102" s="14">
         <v>4084.72</v>
       </c>
       <c r="D102" s="14">
         <v>938.85614999999996</v>
       </c>
       <c r="E102" s="14">
         <v>17.248000000000001</v>
       </c>
       <c r="F102" s="14">
         <v>0.438</v>
       </c>
       <c r="G102" s="14">
         <v>10082.549999999999</v>
       </c>
       <c r="H102" s="14">
         <v>1765.8240499999999</v>
       </c>
       <c r="I102" s="14">
@@ -16393,75 +17574,87 @@
       <c r="AI102" s="15">
         <v>6003.67</v>
       </c>
       <c r="AJ102" s="15">
         <v>1326.5419999999999</v>
       </c>
       <c r="AK102" s="15">
         <v>330.21863000000002</v>
       </c>
       <c r="AL102" s="15">
         <v>86.085319999999996</v>
       </c>
       <c r="AM102" s="23">
         <v>2117.5</v>
       </c>
       <c r="AN102" s="23">
         <v>492.90699999999998</v>
       </c>
       <c r="AO102" s="23">
         <v>8120.13213</v>
       </c>
       <c r="AP102" s="23">
         <v>3339.1528800000001</v>
       </c>
       <c r="AQ102" s="23">
-        <v>177.55</v>
+        <v>6619</v>
       </c>
       <c r="AR102" s="23">
-        <v>33.680999999999997</v>
+        <v>1277.35456</v>
       </c>
       <c r="AS102" s="23">
-        <v>1919.26884</v>
+        <v>17622.73013</v>
       </c>
       <c r="AT102" s="23">
-        <v>788.56349999999998</v>
+        <v>7971.20831</v>
       </c>
       <c r="AU102" s="23">
-        <v>186.8</v>
+        <v>656.8</v>
       </c>
       <c r="AV102" s="23">
-        <v>40.497999999999998</v>
+        <v>129.376</v>
       </c>
       <c r="AW102" s="23">
-        <v>194.13677999999999</v>
+        <v>3295.4721199999999</v>
       </c>
       <c r="AX102" s="23">
-        <v>36.748040000000003</v>
+        <v>1348.95496</v>
+      </c>
+      <c r="AY102" s="23">
+        <v>454.25</v>
+      </c>
+      <c r="AZ102" s="23">
+        <v>98.665999999999997</v>
+      </c>
+      <c r="BA102" s="23">
+        <v>294.43358000000001</v>
+      </c>
+      <c r="BB102" s="23">
+        <v>60.315660000000001</v>
       </c>
     </row>
-    <row r="103" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="103" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A103" s="13" t="s">
         <v>95</v>
       </c>
       <c r="B103" s="13" t="s">
         <v>208</v>
       </c>
       <c r="C103" s="14">
         <v>0</v>
       </c>
       <c r="D103" s="14">
         <v>0</v>
       </c>
       <c r="E103" s="14">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="F103" s="14">
         <v>0.13600000000000001</v>
       </c>
       <c r="G103" s="14">
         <v>0</v>
       </c>
       <c r="H103" s="14">
         <v>0</v>
       </c>
       <c r="I103" s="14">
@@ -16551,69 +17744,81 @@
       <c r="AK103" s="15">
         <v>0</v>
       </c>
       <c r="AL103" s="15">
         <v>0</v>
       </c>
       <c r="AM103" s="23">
         <v>0</v>
       </c>
       <c r="AN103" s="23">
         <v>0</v>
       </c>
       <c r="AO103" s="23">
         <v>0</v>
       </c>
       <c r="AP103" s="23">
         <v>0</v>
       </c>
       <c r="AQ103" s="23">
         <v>0</v>
       </c>
       <c r="AR103" s="23">
         <v>0</v>
       </c>
       <c r="AS103" s="23">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="AT103" s="23">
-        <v>0</v>
+        <v>1.24614</v>
       </c>
       <c r="AU103" s="23">
         <v>0</v>
       </c>
       <c r="AV103" s="23">
         <v>0</v>
       </c>
       <c r="AW103" s="23">
         <v>0</v>
       </c>
       <c r="AX103" s="23">
         <v>0</v>
       </c>
+      <c r="AY103" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ103" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA103" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB103" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="104" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="104" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A104" s="13" t="s">
         <v>96</v>
       </c>
       <c r="B104" s="13" t="s">
         <v>209</v>
       </c>
       <c r="C104" s="14">
         <v>0</v>
       </c>
       <c r="D104" s="14">
         <v>0</v>
       </c>
       <c r="E104" s="14">
         <v>2502.6629699999999</v>
       </c>
       <c r="F104" s="14">
         <v>3862.61843</v>
       </c>
       <c r="G104" s="14">
         <v>43</v>
       </c>
       <c r="H104" s="14">
         <v>6.93</v>
       </c>
       <c r="I104" s="14">
@@ -16703,69 +17908,81 @@
       <c r="AK104" s="15">
         <v>3138.3314999999998</v>
       </c>
       <c r="AL104" s="15">
         <v>6527.7945499999996</v>
       </c>
       <c r="AM104" s="23">
         <v>0.29249999999999998</v>
       </c>
       <c r="AN104" s="23">
         <v>0.56769999999999998</v>
       </c>
       <c r="AO104" s="23">
         <v>4471.1581299999998</v>
       </c>
       <c r="AP104" s="23">
         <v>7355.8676599999999</v>
       </c>
       <c r="AQ104" s="23">
         <v>0</v>
       </c>
       <c r="AR104" s="23">
         <v>0</v>
       </c>
       <c r="AS104" s="23">
-        <v>258.10120999999998</v>
+        <v>5188.9287100000001</v>
       </c>
       <c r="AT104" s="23">
-        <v>452.08055999999999</v>
+        <v>7395.3914299999997</v>
       </c>
       <c r="AU104" s="23">
         <v>0</v>
       </c>
       <c r="AV104" s="23">
         <v>0</v>
       </c>
       <c r="AW104" s="23">
-        <v>287.24031000000002</v>
+        <v>690.76491999999996</v>
       </c>
       <c r="AX104" s="23">
-        <v>661.19759999999997</v>
+        <v>1121.92885</v>
+      </c>
+      <c r="AY104" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ104" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA104" s="23">
+        <v>615.43745999999999</v>
+      </c>
+      <c r="BB104" s="23">
+        <v>1387.7506900000001</v>
       </c>
     </row>
-    <row r="105" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="105" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A105" s="13" t="s">
         <v>97</v>
       </c>
       <c r="B105" s="13" t="s">
         <v>210</v>
       </c>
       <c r="C105" s="14">
         <v>0</v>
       </c>
       <c r="D105" s="14">
         <v>0</v>
       </c>
       <c r="E105" s="14">
         <v>1.6822299999999999</v>
       </c>
       <c r="F105" s="14">
         <v>15.39406</v>
       </c>
       <c r="G105" s="14">
         <v>0</v>
       </c>
       <c r="H105" s="14">
         <v>0</v>
       </c>
       <c r="I105" s="14">
@@ -16855,69 +18072,81 @@
       <c r="AK105" s="15">
         <v>46.335149999999999</v>
       </c>
       <c r="AL105" s="15">
         <v>1338.9411</v>
       </c>
       <c r="AM105" s="23">
         <v>0</v>
       </c>
       <c r="AN105" s="23">
         <v>0</v>
       </c>
       <c r="AO105" s="23">
         <v>83.558229999999995</v>
       </c>
       <c r="AP105" s="23">
         <v>1620.75766</v>
       </c>
       <c r="AQ105" s="23">
         <v>0</v>
       </c>
       <c r="AR105" s="23">
         <v>0</v>
       </c>
       <c r="AS105" s="23">
-        <v>4.6460000000000001E-2</v>
+        <v>47.43582</v>
       </c>
       <c r="AT105" s="23">
-        <v>0.82728000000000002</v>
+        <v>679.13932999999997</v>
       </c>
       <c r="AU105" s="23">
         <v>0</v>
       </c>
       <c r="AV105" s="23">
         <v>0</v>
       </c>
       <c r="AW105" s="23">
-        <v>2.9399999999999999E-2</v>
+        <v>11.12866</v>
       </c>
       <c r="AX105" s="23">
-        <v>0.55367</v>
+        <v>137.86214000000001</v>
+      </c>
+      <c r="AY105" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ105" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA105" s="23">
+        <v>9.2469999999999997E-2</v>
+      </c>
+      <c r="BB105" s="23">
+        <v>1.9782200000000001</v>
       </c>
     </row>
-    <row r="106" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="106" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A106" s="13" t="s">
         <v>98</v>
       </c>
       <c r="B106" s="13" t="s">
         <v>211</v>
       </c>
       <c r="C106" s="14">
         <v>0</v>
       </c>
       <c r="D106" s="14">
         <v>0</v>
       </c>
       <c r="E106" s="14">
         <v>0</v>
       </c>
       <c r="F106" s="14">
         <v>0</v>
       </c>
       <c r="G106" s="14">
         <v>0</v>
       </c>
       <c r="H106" s="14">
         <v>0</v>
       </c>
       <c r="I106" s="14">
@@ -17024,52 +18253,64 @@
       </c>
       <c r="AQ106" s="23">
         <v>0</v>
       </c>
       <c r="AR106" s="23">
         <v>0</v>
       </c>
       <c r="AS106" s="23">
         <v>0</v>
       </c>
       <c r="AT106" s="23">
         <v>0</v>
       </c>
       <c r="AU106" s="23">
         <v>0</v>
       </c>
       <c r="AV106" s="23">
         <v>0</v>
       </c>
       <c r="AW106" s="23">
         <v>0</v>
       </c>
       <c r="AX106" s="23">
         <v>0</v>
       </c>
+      <c r="AY106" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ106" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA106" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB106" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="107" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="107" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A107" s="13" t="s">
         <v>99</v>
       </c>
       <c r="B107" s="13" t="s">
         <v>212</v>
       </c>
       <c r="C107" s="14">
         <v>0</v>
       </c>
       <c r="D107" s="14">
         <v>0</v>
       </c>
       <c r="E107" s="14">
         <v>0</v>
       </c>
       <c r="F107" s="14">
         <v>0</v>
       </c>
       <c r="G107" s="14">
         <v>0</v>
       </c>
       <c r="H107" s="14">
         <v>0</v>
       </c>
       <c r="I107" s="14">
@@ -17159,69 +18400,81 @@
       <c r="AK107" s="15">
         <v>8.4999999999999995E-4</v>
       </c>
       <c r="AL107" s="15">
         <v>0.40200000000000002</v>
       </c>
       <c r="AM107" s="23">
         <v>0</v>
       </c>
       <c r="AN107" s="23">
         <v>0</v>
       </c>
       <c r="AO107" s="23">
         <v>1E-3</v>
       </c>
       <c r="AP107" s="23">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="AQ107" s="23">
         <v>0</v>
       </c>
       <c r="AR107" s="23">
         <v>0</v>
       </c>
       <c r="AS107" s="23">
-        <v>0</v>
+        <v>1E-3</v>
       </c>
       <c r="AT107" s="23">
-        <v>0</v>
+        <v>9.5000000000000001E-2</v>
       </c>
       <c r="AU107" s="23">
         <v>0</v>
       </c>
       <c r="AV107" s="23">
         <v>0</v>
       </c>
       <c r="AW107" s="23">
         <v>0</v>
       </c>
       <c r="AX107" s="23">
         <v>0</v>
       </c>
+      <c r="AY107" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ107" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA107" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB107" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="108" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="108" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A108" s="13" t="s">
         <v>100</v>
       </c>
       <c r="B108" s="13" t="s">
         <v>213</v>
       </c>
       <c r="C108" s="14">
         <v>4.4999999999999997E-3</v>
       </c>
       <c r="D108" s="14">
         <v>4.7579999999999997E-2</v>
       </c>
       <c r="E108" s="14">
         <v>22.276800000000001</v>
       </c>
       <c r="F108" s="14">
         <v>118.83329999999999</v>
       </c>
       <c r="G108" s="14">
         <v>0</v>
       </c>
       <c r="H108" s="14">
         <v>0</v>
       </c>
       <c r="I108" s="14">
@@ -17311,69 +18564,81 @@
       <c r="AK108" s="15">
         <v>37.819000000000003</v>
       </c>
       <c r="AL108" s="15">
         <v>234.84332000000001</v>
       </c>
       <c r="AM108" s="23">
         <v>0</v>
       </c>
       <c r="AN108" s="23">
         <v>0</v>
       </c>
       <c r="AO108" s="23">
         <v>14.26858</v>
       </c>
       <c r="AP108" s="23">
         <v>82.632059999999996</v>
       </c>
       <c r="AQ108" s="23">
         <v>0</v>
       </c>
       <c r="AR108" s="23">
         <v>0</v>
       </c>
       <c r="AS108" s="23">
-        <v>3.3000000000000002E-2</v>
+        <v>18.628</v>
       </c>
       <c r="AT108" s="23">
-        <v>0.54117999999999999</v>
+        <v>126.31358</v>
       </c>
       <c r="AU108" s="23">
         <v>0</v>
       </c>
       <c r="AV108" s="23">
         <v>0</v>
       </c>
       <c r="AW108" s="23">
-        <v>0</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="AX108" s="23">
-        <v>0</v>
+        <v>0.96918000000000004</v>
+      </c>
+      <c r="AY108" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ108" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA108" s="23">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="BB108" s="23">
+        <v>0.12853999999999999</v>
       </c>
     </row>
-    <row r="109" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="109" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A109" s="13" t="s">
         <v>101</v>
       </c>
       <c r="B109" s="13" t="s">
         <v>214</v>
       </c>
       <c r="C109" s="14">
         <v>0</v>
       </c>
       <c r="D109" s="14">
         <v>0</v>
       </c>
       <c r="E109" s="14">
         <v>6.625</v>
       </c>
       <c r="F109" s="14">
         <v>51.442999999999998</v>
       </c>
       <c r="G109" s="14">
         <v>0</v>
       </c>
       <c r="H109" s="14">
         <v>0</v>
       </c>
       <c r="I109" s="14">
@@ -17463,69 +18728,81 @@
       <c r="AK109" s="15">
         <v>2.5605199999999999</v>
       </c>
       <c r="AL109" s="15">
         <v>8.8475800000000007</v>
       </c>
       <c r="AM109" s="23">
         <v>0</v>
       </c>
       <c r="AN109" s="23">
         <v>0</v>
       </c>
       <c r="AO109" s="23">
         <v>26.429600000000001</v>
       </c>
       <c r="AP109" s="23">
         <v>91.027680000000004</v>
       </c>
       <c r="AQ109" s="23">
         <v>0</v>
       </c>
       <c r="AR109" s="23">
         <v>0</v>
       </c>
       <c r="AS109" s="23">
-        <v>0</v>
+        <v>32.892000000000003</v>
       </c>
       <c r="AT109" s="23">
-        <v>0</v>
+        <v>118.55594000000001</v>
       </c>
       <c r="AU109" s="23">
         <v>0</v>
       </c>
       <c r="AV109" s="23">
         <v>0</v>
       </c>
       <c r="AW109" s="23">
-        <v>2</v>
+        <v>2.032</v>
       </c>
       <c r="AX109" s="23">
-        <v>7.3515100000000002</v>
+        <v>7.1375000000000002</v>
+      </c>
+      <c r="AY109" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ109" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA109" s="23">
+        <v>7.08</v>
+      </c>
+      <c r="BB109" s="23">
+        <v>25.85633</v>
       </c>
     </row>
-    <row r="110" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="110" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A110" s="13" t="s">
         <v>102</v>
       </c>
       <c r="B110" s="13" t="s">
         <v>215</v>
       </c>
       <c r="C110" s="14">
         <v>0</v>
       </c>
       <c r="D110" s="14">
         <v>0</v>
       </c>
       <c r="E110" s="14">
         <v>0.17</v>
       </c>
       <c r="F110" s="14">
         <v>0.92674000000000001</v>
       </c>
       <c r="G110" s="14">
         <v>0</v>
       </c>
       <c r="H110" s="14">
         <v>0</v>
       </c>
       <c r="I110" s="14">
@@ -17615,69 +18892,81 @@
       <c r="AK110" s="15">
         <v>1.1176699999999999</v>
       </c>
       <c r="AL110" s="15">
         <v>5.97051</v>
       </c>
       <c r="AM110" s="23">
         <v>0</v>
       </c>
       <c r="AN110" s="23">
         <v>0</v>
       </c>
       <c r="AO110" s="23">
         <v>0.96952000000000005</v>
       </c>
       <c r="AP110" s="23">
         <v>5.8305100000000003</v>
       </c>
       <c r="AQ110" s="23">
         <v>0</v>
       </c>
       <c r="AR110" s="23">
         <v>0</v>
       </c>
       <c r="AS110" s="23">
-        <v>0.10025000000000001</v>
+        <v>6.0973899999999999</v>
       </c>
       <c r="AT110" s="23">
-        <v>0.85367999999999999</v>
+        <v>12.367990000000001</v>
       </c>
       <c r="AU110" s="23">
         <v>0</v>
       </c>
       <c r="AV110" s="23">
         <v>0</v>
       </c>
       <c r="AW110" s="23">
-        <v>1.6500000000000001E-2</v>
+        <v>0.16125</v>
       </c>
       <c r="AX110" s="23">
-        <v>0.12731999999999999</v>
+        <v>1.20553</v>
+      </c>
+      <c r="AY110" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ110" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA110" s="23">
+        <v>1.5365</v>
+      </c>
+      <c r="BB110" s="23">
+        <v>1.3331900000000001</v>
       </c>
     </row>
-    <row r="111" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="111" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A111" s="13" t="s">
         <v>103</v>
       </c>
       <c r="B111" s="13" t="s">
         <v>216</v>
       </c>
       <c r="C111" s="14">
         <v>0</v>
       </c>
       <c r="D111" s="14">
         <v>0</v>
       </c>
       <c r="E111" s="14">
         <v>0.373</v>
       </c>
       <c r="F111" s="14">
         <v>2.0384600000000002</v>
       </c>
       <c r="G111" s="14">
         <v>0</v>
       </c>
       <c r="H111" s="14">
         <v>0</v>
       </c>
       <c r="I111" s="14">
@@ -17784,52 +19073,64 @@
       </c>
       <c r="AQ111" s="23">
         <v>0</v>
       </c>
       <c r="AR111" s="23">
         <v>0</v>
       </c>
       <c r="AS111" s="23">
         <v>0</v>
       </c>
       <c r="AT111" s="23">
         <v>0</v>
       </c>
       <c r="AU111" s="23">
         <v>0</v>
       </c>
       <c r="AV111" s="23">
         <v>0</v>
       </c>
       <c r="AW111" s="23">
         <v>0</v>
       </c>
       <c r="AX111" s="23">
         <v>0</v>
       </c>
+      <c r="AY111" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ111" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA111" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB111" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="112" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="112" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A112" s="13" t="s">
         <v>104</v>
       </c>
       <c r="B112" s="13" t="s">
         <v>217</v>
       </c>
       <c r="C112" s="14">
         <v>0</v>
       </c>
       <c r="D112" s="14">
         <v>0</v>
       </c>
       <c r="E112" s="14">
         <v>0</v>
       </c>
       <c r="F112" s="14">
         <v>0</v>
       </c>
       <c r="G112" s="14">
         <v>0</v>
       </c>
       <c r="H112" s="14">
         <v>0</v>
       </c>
       <c r="I112" s="14">
@@ -17936,52 +19237,64 @@
       </c>
       <c r="AQ112" s="23">
         <v>0</v>
       </c>
       <c r="AR112" s="23">
         <v>0</v>
       </c>
       <c r="AS112" s="23">
         <v>0</v>
       </c>
       <c r="AT112" s="23">
         <v>0</v>
       </c>
       <c r="AU112" s="23">
         <v>0</v>
       </c>
       <c r="AV112" s="23">
         <v>0</v>
       </c>
       <c r="AW112" s="23">
         <v>0</v>
       </c>
       <c r="AX112" s="23">
         <v>0</v>
       </c>
+      <c r="AY112" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ112" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA112" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB112" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="113" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="113" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A113" s="13" t="s">
         <v>105</v>
       </c>
       <c r="B113" s="13" t="s">
         <v>218</v>
       </c>
       <c r="C113" s="14">
         <v>0</v>
       </c>
       <c r="D113" s="14">
         <v>0</v>
       </c>
       <c r="E113" s="14">
         <v>1E-3</v>
       </c>
       <c r="F113" s="14">
         <v>8.9899999999999997E-3</v>
       </c>
       <c r="G113" s="14">
         <v>0</v>
       </c>
       <c r="H113" s="14">
         <v>0</v>
       </c>
       <c r="I113" s="14">
@@ -18088,52 +19401,64 @@
       </c>
       <c r="AQ113" s="23">
         <v>0</v>
       </c>
       <c r="AR113" s="23">
         <v>0</v>
       </c>
       <c r="AS113" s="23">
         <v>0</v>
       </c>
       <c r="AT113" s="23">
         <v>0</v>
       </c>
       <c r="AU113" s="23">
         <v>0</v>
       </c>
       <c r="AV113" s="23">
         <v>0</v>
       </c>
       <c r="AW113" s="23">
         <v>0</v>
       </c>
       <c r="AX113" s="23">
         <v>0</v>
       </c>
+      <c r="AY113" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ113" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA113" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB113" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="114" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="114" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A114" s="13" t="s">
         <v>106</v>
       </c>
       <c r="B114" s="13" t="s">
         <v>219</v>
       </c>
       <c r="C114" s="14">
         <v>0</v>
       </c>
       <c r="D114" s="14">
         <v>0</v>
       </c>
       <c r="E114" s="14">
         <v>0</v>
       </c>
       <c r="F114" s="14">
         <v>0</v>
       </c>
       <c r="G114" s="14">
         <v>0</v>
       </c>
       <c r="H114" s="14">
         <v>0</v>
       </c>
       <c r="I114" s="14">
@@ -18240,52 +19565,64 @@
       </c>
       <c r="AQ114" s="23">
         <v>0</v>
       </c>
       <c r="AR114" s="23">
         <v>0</v>
       </c>
       <c r="AS114" s="23">
         <v>0</v>
       </c>
       <c r="AT114" s="23">
         <v>0</v>
       </c>
       <c r="AU114" s="23">
         <v>0</v>
       </c>
       <c r="AV114" s="23">
         <v>0</v>
       </c>
       <c r="AW114" s="23">
         <v>0</v>
       </c>
       <c r="AX114" s="23">
         <v>0</v>
       </c>
+      <c r="AY114" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ114" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA114" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB114" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="115" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="115" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A115" s="13" t="s">
         <v>107</v>
       </c>
       <c r="B115" s="13" t="s">
         <v>220</v>
       </c>
       <c r="C115" s="14">
         <v>0</v>
       </c>
       <c r="D115" s="14">
         <v>0</v>
       </c>
       <c r="E115" s="14">
         <v>67.44</v>
       </c>
       <c r="F115" s="14">
         <v>37.429000000000002</v>
       </c>
       <c r="G115" s="14">
         <v>0</v>
       </c>
       <c r="H115" s="14">
         <v>0</v>
       </c>
       <c r="I115" s="14">
@@ -18392,52 +19729,64 @@
       </c>
       <c r="AQ115" s="23">
         <v>0</v>
       </c>
       <c r="AR115" s="23">
         <v>0</v>
       </c>
       <c r="AS115" s="23">
         <v>0</v>
       </c>
       <c r="AT115" s="23">
         <v>0</v>
       </c>
       <c r="AU115" s="23">
         <v>0</v>
       </c>
       <c r="AV115" s="23">
         <v>0</v>
       </c>
       <c r="AW115" s="23">
         <v>0</v>
       </c>
       <c r="AX115" s="23">
         <v>0</v>
       </c>
+      <c r="AY115" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ115" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA115" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB115" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="116" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="116" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A116" s="13" t="s">
         <v>108</v>
       </c>
       <c r="B116" s="13" t="s">
         <v>221</v>
       </c>
       <c r="C116" s="14">
         <v>0</v>
       </c>
       <c r="D116" s="14">
         <v>0</v>
       </c>
       <c r="E116" s="14">
         <v>0</v>
       </c>
       <c r="F116" s="14">
         <v>0</v>
       </c>
       <c r="G116" s="14">
         <v>0</v>
       </c>
       <c r="H116" s="14">
         <v>0</v>
       </c>
       <c r="I116" s="14">
@@ -18544,52 +19893,64 @@
       </c>
       <c r="AQ116" s="23">
         <v>0</v>
       </c>
       <c r="AR116" s="23">
         <v>0</v>
       </c>
       <c r="AS116" s="23">
         <v>0</v>
       </c>
       <c r="AT116" s="23">
         <v>0</v>
       </c>
       <c r="AU116" s="23">
         <v>0</v>
       </c>
       <c r="AV116" s="23">
         <v>0</v>
       </c>
       <c r="AW116" s="23">
         <v>0</v>
       </c>
       <c r="AX116" s="23">
         <v>0</v>
       </c>
+      <c r="AY116" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ116" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA116" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB116" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="117" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="117" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A117" s="13" t="s">
         <v>109</v>
       </c>
       <c r="B117" s="13" t="s">
         <v>222</v>
       </c>
       <c r="C117" s="14">
         <v>0</v>
       </c>
       <c r="D117" s="14">
         <v>0</v>
       </c>
       <c r="E117" s="14">
         <v>0</v>
       </c>
       <c r="F117" s="14">
         <v>0</v>
       </c>
       <c r="G117" s="14">
         <v>0</v>
       </c>
       <c r="H117" s="14">
         <v>0</v>
       </c>
       <c r="I117" s="14">
@@ -18696,52 +20057,64 @@
       </c>
       <c r="AQ117" s="23">
         <v>0</v>
       </c>
       <c r="AR117" s="23">
         <v>0</v>
       </c>
       <c r="AS117" s="23">
         <v>0</v>
       </c>
       <c r="AT117" s="23">
         <v>0</v>
       </c>
       <c r="AU117" s="23">
         <v>0</v>
       </c>
       <c r="AV117" s="23">
         <v>0</v>
       </c>
       <c r="AW117" s="23">
         <v>0</v>
       </c>
       <c r="AX117" s="23">
         <v>0</v>
       </c>
+      <c r="AY117" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ117" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA117" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB117" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="118" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="118" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A118" s="13" t="s">
         <v>110</v>
       </c>
       <c r="B118" s="13" t="s">
         <v>223</v>
       </c>
       <c r="C118" s="14">
         <v>14.69</v>
       </c>
       <c r="D118" s="14">
         <v>8.1579999999999995</v>
       </c>
       <c r="E118" s="14">
         <v>17.14</v>
       </c>
       <c r="F118" s="14">
         <v>9.5829000000000004</v>
       </c>
       <c r="G118" s="14">
         <v>0</v>
       </c>
       <c r="H118" s="14">
         <v>0</v>
       </c>
       <c r="I118" s="14">
@@ -18848,52 +20221,64 @@
       </c>
       <c r="AQ118" s="23">
         <v>0</v>
       </c>
       <c r="AR118" s="23">
         <v>0</v>
       </c>
       <c r="AS118" s="23">
         <v>0</v>
       </c>
       <c r="AT118" s="23">
         <v>0</v>
       </c>
       <c r="AU118" s="23">
         <v>0</v>
       </c>
       <c r="AV118" s="23">
         <v>0</v>
       </c>
       <c r="AW118" s="23">
         <v>0</v>
       </c>
       <c r="AX118" s="23">
         <v>0</v>
       </c>
+      <c r="AY118" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ118" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA118" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB118" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="119" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="119" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A119" s="13" t="s">
         <v>111</v>
       </c>
       <c r="B119" s="13" t="s">
         <v>224</v>
       </c>
       <c r="C119" s="14">
         <v>0</v>
       </c>
       <c r="D119" s="14">
         <v>0</v>
       </c>
       <c r="E119" s="14">
         <v>0</v>
       </c>
       <c r="F119" s="14">
         <v>0</v>
       </c>
       <c r="G119" s="14">
         <v>0</v>
       </c>
       <c r="H119" s="14">
         <v>0</v>
       </c>
       <c r="I119" s="14">
@@ -19000,52 +20385,64 @@
       </c>
       <c r="AQ119" s="23">
         <v>0</v>
       </c>
       <c r="AR119" s="23">
         <v>0</v>
       </c>
       <c r="AS119" s="23">
         <v>0</v>
       </c>
       <c r="AT119" s="23">
         <v>0</v>
       </c>
       <c r="AU119" s="23">
         <v>0</v>
       </c>
       <c r="AV119" s="23">
         <v>0</v>
       </c>
       <c r="AW119" s="23">
         <v>0</v>
       </c>
       <c r="AX119" s="23">
         <v>0</v>
       </c>
+      <c r="AY119" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ119" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA119" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB119" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="120" spans="1:50" s="16" customFormat="1" ht="12.75">
+    <row r="120" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A120" s="17" t="s">
         <v>112</v>
       </c>
       <c r="B120" s="13" t="s">
         <v>225</v>
       </c>
       <c r="C120" s="14">
         <v>0</v>
       </c>
       <c r="D120" s="14">
         <v>0</v>
       </c>
       <c r="E120" s="14">
         <v>0</v>
       </c>
       <c r="F120" s="14">
         <v>0</v>
       </c>
       <c r="G120" s="14">
         <v>0</v>
       </c>
       <c r="H120" s="14">
         <v>0</v>
       </c>
       <c r="I120" s="14">
@@ -19152,129 +20549,148 @@
       </c>
       <c r="AQ120" s="24">
         <v>0</v>
       </c>
       <c r="AR120" s="24">
         <v>0</v>
       </c>
       <c r="AS120" s="24">
         <v>0</v>
       </c>
       <c r="AT120" s="24">
         <v>0</v>
       </c>
       <c r="AU120" s="24">
         <v>0</v>
       </c>
       <c r="AV120" s="24">
         <v>0</v>
       </c>
       <c r="AW120" s="24">
         <v>0</v>
       </c>
       <c r="AX120" s="24">
         <v>0</v>
       </c>
+      <c r="AY120" s="24">
+        <v>0</v>
+      </c>
+      <c r="AZ120" s="24">
+        <v>0</v>
+      </c>
+      <c r="BA120" s="24">
+        <v>0</v>
+      </c>
+      <c r="BB120" s="24">
+        <v>0</v>
+      </c>
     </row>
-    <row r="121" spans="1:50">
+    <row r="121" spans="1:54">
       <c r="A121" s="20"/>
       <c r="B121" s="20"/>
       <c r="C121" s="20"/>
       <c r="D121" s="20"/>
       <c r="E121" s="20"/>
       <c r="F121" s="20"/>
       <c r="G121" s="20"/>
       <c r="H121" s="20"/>
       <c r="I121" s="20"/>
       <c r="J121" s="20"/>
       <c r="K121" s="20"/>
       <c r="L121" s="20"/>
       <c r="M121" s="20"/>
       <c r="N121" s="20"/>
       <c r="O121" s="21"/>
       <c r="AM121" s="25"/>
       <c r="AN121" s="25"/>
       <c r="AO121" s="25"/>
       <c r="AP121" s="25"/>
       <c r="AQ121" s="25"/>
       <c r="AR121" s="25"/>
       <c r="AS121" s="25"/>
       <c r="AT121" s="25"/>
       <c r="AU121" s="25"/>
       <c r="AV121" s="25"/>
       <c r="AW121" s="25"/>
       <c r="AX121" s="25"/>
+      <c r="AY121" s="25"/>
+      <c r="AZ121" s="25"/>
+      <c r="BA121" s="25"/>
+      <c r="BB121" s="25"/>
     </row>
-    <row r="122" spans="1:50" ht="30.75" customHeight="1">
+    <row r="122" spans="1:54" ht="30.75" customHeight="1">
       <c r="A122" s="31" t="s">
         <v>226</v>
       </c>
       <c r="B122" s="31"/>
     </row>
   </sheetData>
-  <mergeCells count="41">
-[...3 lines deleted...]
-    <mergeCell ref="C4:F4"/>
+  <mergeCells count="44">
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="I5:J5"/>
     <mergeCell ref="A122:B122"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="G4:J4"/>
-    <mergeCell ref="O4:R4"/>
-[...6 lines deleted...]
-    <mergeCell ref="AS5:AT5"/>
     <mergeCell ref="A1:AL1"/>
     <mergeCell ref="A2:AL2"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="K5:L5"/>
-    <mergeCell ref="AM4:AP4"/>
-[...1 lines deleted...]
-    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="S4:V4"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="W5:X5"/>
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Shygys Kazakhstan</vt:lpstr>