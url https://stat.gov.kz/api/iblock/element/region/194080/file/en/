--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -729,54 +729,54 @@
 thousand US dollars</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t xml:space="preserve">
  CNFEA EAEU</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t xml:space="preserve"> Export and import of goods for processed agricultural products</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>January-February 2025*</t>
-[...2 lines deleted...]
-    <t>January-February 2026*</t>
+    <t>January-March 2025*</t>
+  </si>
+  <si>
+    <t>January-March 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -978,79 +978,79 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1347,148 +1347,148 @@
   <cols>
     <col min="1" max="1" width="7.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="38" style="13" customWidth="1"/>
     <col min="3" max="14" width="12.85546875" style="13" customWidth="1"/>
     <col min="15" max="15" width="11.5703125" style="13" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="13" customWidth="1"/>
     <col min="17" max="17" width="11.5703125" style="13" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" style="13" customWidth="1"/>
     <col min="19" max="19" width="11.5703125" style="13" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="13" customWidth="1"/>
     <col min="21" max="21" width="12.140625" style="13" customWidth="1"/>
     <col min="22" max="22" width="12.85546875" style="13" customWidth="1"/>
     <col min="23" max="23" width="12.140625" style="13" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="13" customWidth="1"/>
     <col min="25" max="25" width="12.140625" style="13" customWidth="1"/>
     <col min="26" max="26" width="12.85546875" style="13" customWidth="1"/>
     <col min="27" max="27" width="12.140625" style="4" customWidth="1"/>
     <col min="28" max="28" width="12.85546875" style="4" customWidth="1"/>
     <col min="29" max="29" width="12.140625" style="4" customWidth="1"/>
     <col min="30" max="30" width="12.7109375" style="4" customWidth="1"/>
     <col min="31" max="54" width="12.7109375" style="13" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" s="1" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="32" t="s">
         <v>234</v>
       </c>
-      <c r="B1" s="30"/>
-[...35 lines deleted...]
-      <c r="AL1" s="30"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
+      <c r="N1" s="32"/>
+      <c r="O1" s="32"/>
+      <c r="P1" s="32"/>
+      <c r="Q1" s="32"/>
+      <c r="R1" s="32"/>
+      <c r="S1" s="32"/>
+      <c r="T1" s="32"/>
+      <c r="U1" s="32"/>
+      <c r="V1" s="32"/>
+      <c r="W1" s="32"/>
+      <c r="X1" s="32"/>
+      <c r="Y1" s="32"/>
+      <c r="Z1" s="32"/>
+      <c r="AA1" s="32"/>
+      <c r="AB1" s="32"/>
+      <c r="AC1" s="32"/>
+      <c r="AD1" s="32"/>
+      <c r="AE1" s="32"/>
+      <c r="AF1" s="32"/>
+      <c r="AG1" s="32"/>
+      <c r="AH1" s="32"/>
+      <c r="AI1" s="32"/>
+      <c r="AJ1" s="32"/>
+      <c r="AK1" s="32"/>
+      <c r="AL1" s="32"/>
       <c r="AM1" s="22"/>
       <c r="AN1" s="22"/>
       <c r="AO1" s="22"/>
       <c r="AP1" s="22"/>
       <c r="AQ1" s="22"/>
       <c r="AR1" s="22"/>
       <c r="AS1" s="22"/>
       <c r="AT1" s="22"/>
       <c r="AU1" s="22"/>
       <c r="AV1" s="22"/>
       <c r="AW1" s="22"/>
       <c r="AX1" s="22"/>
       <c r="AY1" s="22"/>
       <c r="AZ1" s="22"/>
       <c r="BA1" s="22"/>
       <c r="BB1" s="22"/>
     </row>
     <row r="2" spans="1:54" s="1" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="32" t="s">
         <v>235</v>
       </c>
-      <c r="B2" s="30"/>
-[...35 lines deleted...]
-      <c r="AL2" s="30"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="32"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="32"/>
+      <c r="T2" s="32"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="32"/>
+      <c r="W2" s="32"/>
+      <c r="X2" s="32"/>
+      <c r="Y2" s="32"/>
+      <c r="Z2" s="32"/>
+      <c r="AA2" s="32"/>
+      <c r="AB2" s="32"/>
+      <c r="AC2" s="32"/>
+      <c r="AD2" s="32"/>
+      <c r="AE2" s="32"/>
+      <c r="AF2" s="32"/>
+      <c r="AG2" s="32"/>
+      <c r="AH2" s="32"/>
+      <c r="AI2" s="32"/>
+      <c r="AJ2" s="32"/>
+      <c r="AK2" s="32"/>
+      <c r="AL2" s="32"/>
       <c r="AM2" s="22"/>
       <c r="AN2" s="22"/>
       <c r="AO2" s="22"/>
       <c r="AP2" s="22"/>
       <c r="AQ2" s="22"/>
       <c r="AR2" s="22"/>
       <c r="AS2" s="22"/>
       <c r="AT2" s="22"/>
       <c r="AU2" s="22"/>
       <c r="AV2" s="22"/>
       <c r="AW2" s="22"/>
       <c r="AX2" s="22"/>
       <c r="AY2" s="22"/>
       <c r="AZ2" s="22"/>
       <c r="BA2" s="22"/>
       <c r="BB2" s="22"/>
     </row>
     <row r="3" spans="1:54" ht="12">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
@@ -1515,246 +1515,246 @@
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
       <c r="AW3" s="3"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
     </row>
     <row r="4" spans="1:54" ht="24.75" customHeight="1">
-      <c r="A4" s="33" t="s">
+      <c r="A4" s="29" t="s">
         <v>232</v>
       </c>
-      <c r="B4" s="32" t="s">
+      <c r="B4" s="28" t="s">
         <v>227</v>
       </c>
-      <c r="C4" s="29">
+      <c r="C4" s="26">
         <v>2015</v>
       </c>
-      <c r="D4" s="29"/>
-[...2 lines deleted...]
-      <c r="G4" s="29">
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26">
         <v>2016</v>
       </c>
-      <c r="H4" s="29"/>
-[...2 lines deleted...]
-      <c r="K4" s="29">
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26">
         <v>2017</v>
       </c>
-      <c r="L4" s="29"/>
-[...2 lines deleted...]
-      <c r="O4" s="29">
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26"/>
+      <c r="O4" s="26">
         <v>2018</v>
       </c>
-      <c r="P4" s="29"/>
-[...2 lines deleted...]
-      <c r="S4" s="29">
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26">
         <v>2019</v>
       </c>
-      <c r="T4" s="29"/>
-[...2 lines deleted...]
-      <c r="W4" s="29">
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26">
         <v>2020</v>
       </c>
-      <c r="X4" s="29"/>
-[...2 lines deleted...]
-      <c r="AA4" s="29">
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="26"/>
+      <c r="AA4" s="26">
         <v>2021</v>
       </c>
-      <c r="AB4" s="29"/>
-[...2 lines deleted...]
-      <c r="AE4" s="26">
+      <c r="AB4" s="26"/>
+      <c r="AC4" s="26"/>
+      <c r="AD4" s="26"/>
+      <c r="AE4" s="33">
         <v>2022</v>
       </c>
-      <c r="AF4" s="27"/>
-[...2 lines deleted...]
-      <c r="AI4" s="26">
+      <c r="AF4" s="34"/>
+      <c r="AG4" s="34"/>
+      <c r="AH4" s="35"/>
+      <c r="AI4" s="33">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="27"/>
-[...2 lines deleted...]
-      <c r="AM4" s="26">
+      <c r="AJ4" s="34"/>
+      <c r="AK4" s="34"/>
+      <c r="AL4" s="35"/>
+      <c r="AM4" s="33">
         <v>2024</v>
       </c>
-      <c r="AN4" s="27"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="26" t="s">
+      <c r="AN4" s="34"/>
+      <c r="AO4" s="34"/>
+      <c r="AP4" s="35"/>
+      <c r="AQ4" s="33" t="s">
         <v>236</v>
       </c>
-      <c r="AR4" s="27"/>
-[...2 lines deleted...]
-      <c r="AU4" s="26" t="s">
+      <c r="AR4" s="34"/>
+      <c r="AS4" s="34"/>
+      <c r="AT4" s="35"/>
+      <c r="AU4" s="33" t="s">
         <v>237</v>
       </c>
-      <c r="AV4" s="27"/>
-[...2 lines deleted...]
-      <c r="AY4" s="26" t="s">
+      <c r="AV4" s="34"/>
+      <c r="AW4" s="34"/>
+      <c r="AX4" s="35"/>
+      <c r="AY4" s="33" t="s">
         <v>238</v>
       </c>
-      <c r="AZ4" s="27"/>
-[...1 lines deleted...]
-      <c r="BB4" s="28"/>
+      <c r="AZ4" s="34"/>
+      <c r="BA4" s="34"/>
+      <c r="BB4" s="35"/>
     </row>
     <row r="5" spans="1:54" s="5" customFormat="1" ht="13.15" customHeight="1">
-      <c r="A5" s="34"/>
-[...1 lines deleted...]
-      <c r="C5" s="29" t="s">
+      <c r="A5" s="30"/>
+      <c r="B5" s="28"/>
+      <c r="C5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="D5" s="29"/>
-      <c r="E5" s="29" t="s">
+      <c r="D5" s="26"/>
+      <c r="E5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="F5" s="29"/>
-      <c r="G5" s="29" t="s">
+      <c r="F5" s="26"/>
+      <c r="G5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="H5" s="29"/>
-      <c r="I5" s="29" t="s">
+      <c r="H5" s="26"/>
+      <c r="I5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="J5" s="29"/>
-      <c r="K5" s="29" t="s">
+      <c r="J5" s="26"/>
+      <c r="K5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="L5" s="29"/>
-      <c r="M5" s="29" t="s">
+      <c r="L5" s="26"/>
+      <c r="M5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="N5" s="29"/>
-      <c r="O5" s="29" t="s">
+      <c r="N5" s="26"/>
+      <c r="O5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="P5" s="29"/>
-      <c r="Q5" s="29" t="s">
+      <c r="P5" s="26"/>
+      <c r="Q5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="R5" s="29"/>
-      <c r="S5" s="29" t="s">
+      <c r="R5" s="26"/>
+      <c r="S5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="T5" s="29"/>
-      <c r="U5" s="29" t="s">
+      <c r="T5" s="26"/>
+      <c r="U5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="V5" s="29"/>
-      <c r="W5" s="29" t="s">
+      <c r="V5" s="26"/>
+      <c r="W5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="X5" s="29"/>
-      <c r="Y5" s="29" t="s">
+      <c r="X5" s="26"/>
+      <c r="Y5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="Z5" s="29"/>
-      <c r="AA5" s="29" t="s">
+      <c r="Z5" s="26"/>
+      <c r="AA5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="AB5" s="29"/>
-      <c r="AC5" s="29" t="s">
+      <c r="AB5" s="26"/>
+      <c r="AC5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="AD5" s="29"/>
-      <c r="AE5" s="29" t="s">
+      <c r="AD5" s="26"/>
+      <c r="AE5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="AF5" s="29"/>
-      <c r="AG5" s="29" t="s">
+      <c r="AF5" s="26"/>
+      <c r="AG5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="AH5" s="29"/>
-      <c r="AI5" s="29" t="s">
+      <c r="AH5" s="26"/>
+      <c r="AI5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="AJ5" s="29"/>
-      <c r="AK5" s="29" t="s">
+      <c r="AJ5" s="26"/>
+      <c r="AK5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="AL5" s="29"/>
-      <c r="AM5" s="29" t="s">
+      <c r="AL5" s="26"/>
+      <c r="AM5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="AN5" s="29"/>
-      <c r="AO5" s="29" t="s">
+      <c r="AN5" s="26"/>
+      <c r="AO5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="AP5" s="29"/>
-      <c r="AQ5" s="29" t="s">
+      <c r="AP5" s="26"/>
+      <c r="AQ5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="AR5" s="29"/>
-      <c r="AS5" s="29" t="s">
+      <c r="AR5" s="26"/>
+      <c r="AS5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="AT5" s="29"/>
-      <c r="AU5" s="29" t="s">
+      <c r="AT5" s="26"/>
+      <c r="AU5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="AV5" s="29"/>
-      <c r="AW5" s="29" t="s">
+      <c r="AV5" s="26"/>
+      <c r="AW5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="AX5" s="29"/>
-      <c r="AY5" s="29" t="s">
+      <c r="AX5" s="26"/>
+      <c r="AY5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="AZ5" s="29"/>
-      <c r="BA5" s="29" t="s">
+      <c r="AZ5" s="26"/>
+      <c r="BA5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="BB5" s="29"/>
+      <c r="BB5" s="26"/>
     </row>
     <row r="6" spans="1:54" ht="33.75">
-      <c r="A6" s="35"/>
-      <c r="B6" s="32"/>
+      <c r="A6" s="31"/>
+      <c r="B6" s="28"/>
       <c r="C6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>229</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>229</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>229</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>229</v>
       </c>
       <c r="K6" s="6" t="s">
@@ -2006,72 +2006,72 @@
       <c r="AM7" s="10">
         <v>31075.321149999996</v>
       </c>
       <c r="AN7" s="10">
         <v>49630.053339999991</v>
       </c>
       <c r="AO7" s="10">
         <v>3172345.7641699999</v>
       </c>
       <c r="AP7" s="10">
         <v>54035.179100000008</v>
       </c>
       <c r="AQ7" s="10">
         <v>23027.868149999998</v>
       </c>
       <c r="AR7" s="10">
         <v>29084.491430000009</v>
       </c>
       <c r="AS7" s="10">
         <v>3085933.5715099997</v>
       </c>
       <c r="AT7" s="10">
         <v>58880.852410000007</v>
       </c>
       <c r="AU7" s="10">
-        <v>4384.086659999999</v>
+        <v>6501.8867000000009</v>
       </c>
       <c r="AV7" s="10">
-        <v>6310.7118900000014</v>
+        <v>9375.5730699999967</v>
       </c>
       <c r="AW7" s="10">
-        <v>495397.52083000005</v>
+        <v>768120.19099000026</v>
       </c>
       <c r="AX7" s="10">
-        <v>8208.2485699999997</v>
+        <v>13709.787290000004</v>
       </c>
       <c r="AY7" s="10">
-        <v>3604.70316</v>
+        <v>5421.6313100000007</v>
       </c>
       <c r="AZ7" s="10">
-        <v>6735.5030000000006</v>
+        <v>9831.206549999999</v>
       </c>
       <c r="BA7" s="10">
-        <v>481862.15110999992</v>
+        <v>752619.27815999987</v>
       </c>
       <c r="BB7" s="10">
-        <v>9410.1182300000037</v>
+        <v>13526.99799</v>
       </c>
     </row>
     <row r="8" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A8" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>113</v>
       </c>
       <c r="C8" s="14">
         <v>0</v>
       </c>
       <c r="D8" s="14">
         <v>0</v>
       </c>
       <c r="E8" s="14">
         <v>30.81439</v>
       </c>
       <c r="F8" s="14">
         <v>64.91686</v>
       </c>
       <c r="G8" s="14">
         <v>0</v>
       </c>
       <c r="H8" s="14">
@@ -2176,54 +2176,54 @@
       <c r="AO8" s="23">
         <v>19.30171</v>
       </c>
       <c r="AP8" s="23">
         <v>16.370660000000001</v>
       </c>
       <c r="AQ8" s="23">
         <v>0</v>
       </c>
       <c r="AR8" s="23">
         <v>0</v>
       </c>
       <c r="AS8" s="23">
         <v>18.357489999999999</v>
       </c>
       <c r="AT8" s="23">
         <v>30.711639999999999</v>
       </c>
       <c r="AU8" s="23">
         <v>0</v>
       </c>
       <c r="AV8" s="23">
         <v>0</v>
       </c>
       <c r="AW8" s="23">
-        <v>0</v>
+        <v>11.9903</v>
       </c>
       <c r="AX8" s="23">
-        <v>0</v>
+        <v>16.278729999999999</v>
       </c>
       <c r="AY8" s="23">
         <v>0</v>
       </c>
       <c r="AZ8" s="23">
         <v>0</v>
       </c>
       <c r="BA8" s="23">
         <v>0</v>
       </c>
       <c r="BB8" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A9" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>114</v>
       </c>
       <c r="C9" s="14">
         <v>2633.3573799999999</v>
       </c>
       <c r="D9" s="14">
@@ -2334,66 +2334,66 @@
       <c r="AM9" s="23">
         <v>24136.291209999999</v>
       </c>
       <c r="AN9" s="23">
         <v>42534.99106</v>
       </c>
       <c r="AO9" s="23">
         <v>66.928030000000007</v>
       </c>
       <c r="AP9" s="23">
         <v>56.837209999999999</v>
       </c>
       <c r="AQ9" s="23">
         <v>11040.540569999999</v>
       </c>
       <c r="AR9" s="23">
         <v>19871.193920000002</v>
       </c>
       <c r="AS9" s="23">
         <v>61.453499999999998</v>
       </c>
       <c r="AT9" s="23">
         <v>143.60505000000001</v>
       </c>
       <c r="AU9" s="23">
-        <v>3049.8965600000001</v>
+        <v>4466.7965999999997</v>
       </c>
       <c r="AV9" s="23">
-        <v>5137.1625700000004</v>
+        <v>7785.4614700000002</v>
       </c>
       <c r="AW9" s="23">
-        <v>2.0003600000000001</v>
+        <v>2.1359400000000002</v>
       </c>
       <c r="AX9" s="23">
-        <v>2.7496499999999999</v>
+        <v>3.2216499999999999</v>
       </c>
       <c r="AY9" s="23">
-        <v>2768.8944000000001</v>
+        <v>4287.5171499999997</v>
       </c>
       <c r="AZ9" s="23">
-        <v>5882.9446200000002</v>
+        <v>8716.2430199999999</v>
       </c>
       <c r="BA9" s="23">
         <v>0</v>
       </c>
       <c r="BB9" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A10" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>115</v>
       </c>
       <c r="C10" s="14">
         <v>0</v>
       </c>
       <c r="D10" s="14">
         <v>0</v>
       </c>
       <c r="E10" s="14">
         <v>51.539920000000002</v>
       </c>
       <c r="F10" s="14">
@@ -2668,54 +2668,54 @@
       <c r="AO11" s="23">
         <v>0</v>
       </c>
       <c r="AP11" s="23">
         <v>0</v>
       </c>
       <c r="AQ11" s="23">
         <v>0</v>
       </c>
       <c r="AR11" s="23">
         <v>0</v>
       </c>
       <c r="AS11" s="23">
         <v>5</v>
       </c>
       <c r="AT11" s="23">
         <v>18.2883</v>
       </c>
       <c r="AU11" s="23">
         <v>0</v>
       </c>
       <c r="AV11" s="23">
         <v>0</v>
       </c>
       <c r="AW11" s="23">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AX11" s="23">
-        <v>0</v>
+        <v>18.2883</v>
       </c>
       <c r="AY11" s="23">
         <v>0</v>
       </c>
       <c r="AZ11" s="23">
         <v>0</v>
       </c>
       <c r="BA11" s="23">
         <v>0</v>
       </c>
       <c r="BB11" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A12" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>117</v>
       </c>
       <c r="C12" s="14">
         <v>33.01</v>
       </c>
       <c r="D12" s="14">
@@ -2826,72 +2826,72 @@
       <c r="AM12" s="23">
         <v>675</v>
       </c>
       <c r="AN12" s="23">
         <v>845.94068000000004</v>
       </c>
       <c r="AO12" s="23">
         <v>133.08111</v>
       </c>
       <c r="AP12" s="23">
         <v>296.08553999999998</v>
       </c>
       <c r="AQ12" s="23">
         <v>737.8</v>
       </c>
       <c r="AR12" s="23">
         <v>1034.11331</v>
       </c>
       <c r="AS12" s="23">
         <v>176.80044000000001</v>
       </c>
       <c r="AT12" s="23">
         <v>358.30023999999997</v>
       </c>
       <c r="AU12" s="23">
-        <v>120.7</v>
+        <v>261</v>
       </c>
       <c r="AV12" s="23">
-        <v>151.97478000000001</v>
+        <v>329.26641000000001</v>
       </c>
       <c r="AW12" s="23">
-        <v>23.63</v>
+        <v>84.683340000000001</v>
       </c>
       <c r="AX12" s="23">
-        <v>50.518380000000001</v>
+        <v>177.89562000000001</v>
       </c>
       <c r="AY12" s="23">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="AZ12" s="23">
-        <v>157.86199999999999</v>
+        <v>187.661</v>
       </c>
       <c r="BA12" s="23">
-        <v>56.44</v>
+        <v>97.444000000000003</v>
       </c>
       <c r="BB12" s="23">
-        <v>133.24153000000001</v>
+        <v>232.83758</v>
       </c>
     </row>
     <row r="13" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A13" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>118</v>
       </c>
       <c r="C13" s="14">
         <v>20</v>
       </c>
       <c r="D13" s="14">
         <v>5.4969999999999999</v>
       </c>
       <c r="E13" s="14">
         <v>82.375799999999998</v>
       </c>
       <c r="F13" s="14">
         <v>118.18061</v>
       </c>
       <c r="G13" s="14">
         <v>85.512</v>
       </c>
       <c r="H13" s="14">
@@ -2996,66 +2996,66 @@
       <c r="AO13" s="23">
         <v>30.856680000000001</v>
       </c>
       <c r="AP13" s="23">
         <v>268.43083000000001</v>
       </c>
       <c r="AQ13" s="23">
         <v>0</v>
       </c>
       <c r="AR13" s="23">
         <v>0</v>
       </c>
       <c r="AS13" s="23">
         <v>26.7317</v>
       </c>
       <c r="AT13" s="23">
         <v>286.82965999999999</v>
       </c>
       <c r="AU13" s="23">
         <v>0</v>
       </c>
       <c r="AV13" s="23">
         <v>0</v>
       </c>
       <c r="AW13" s="23">
-        <v>3.4886200000000001</v>
+        <v>5.6583500000000004</v>
       </c>
       <c r="AX13" s="23">
-        <v>31.41206</v>
+        <v>53.521940000000001</v>
       </c>
       <c r="AY13" s="23">
         <v>0</v>
       </c>
       <c r="AZ13" s="23">
         <v>0</v>
       </c>
       <c r="BA13" s="23">
-        <v>3.2219000000000002</v>
+        <v>5.6219799999999998</v>
       </c>
       <c r="BB13" s="23">
-        <v>41.572510000000001</v>
+        <v>63.575780000000002</v>
       </c>
     </row>
     <row r="14" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A14" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>119</v>
       </c>
       <c r="C14" s="14">
         <v>0</v>
       </c>
       <c r="D14" s="14">
         <v>0</v>
       </c>
       <c r="E14" s="14">
         <v>2285.4845999999998</v>
       </c>
       <c r="F14" s="14">
         <v>762.86410999999998</v>
       </c>
       <c r="G14" s="14">
         <v>0</v>
       </c>
       <c r="H14" s="14">
@@ -3160,66 +3160,66 @@
       <c r="AO14" s="23">
         <v>2982.77198</v>
       </c>
       <c r="AP14" s="23">
         <v>1448.14426</v>
       </c>
       <c r="AQ14" s="23">
         <v>0</v>
       </c>
       <c r="AR14" s="23">
         <v>0</v>
       </c>
       <c r="AS14" s="23">
         <v>428.63733999999999</v>
       </c>
       <c r="AT14" s="23">
         <v>282.24592000000001</v>
       </c>
       <c r="AU14" s="23">
         <v>0</v>
       </c>
       <c r="AV14" s="23">
         <v>0</v>
       </c>
       <c r="AW14" s="23">
-        <v>212.20350999999999</v>
+        <v>317.46550999999999</v>
       </c>
       <c r="AX14" s="23">
-        <v>131.52968999999999</v>
+        <v>198.08180999999999</v>
       </c>
       <c r="AY14" s="23">
         <v>0</v>
       </c>
       <c r="AZ14" s="23">
         <v>0</v>
       </c>
       <c r="BA14" s="23">
-        <v>0.66105000000000003</v>
+        <v>3.2817500000000002</v>
       </c>
       <c r="BB14" s="23">
-        <v>1.99668</v>
+        <v>11.567819999999999</v>
       </c>
     </row>
     <row r="15" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A15" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>120</v>
       </c>
       <c r="C15" s="14">
         <v>0</v>
       </c>
       <c r="D15" s="14">
         <v>0</v>
       </c>
       <c r="E15" s="14">
         <v>317.98009999999999</v>
       </c>
       <c r="F15" s="14">
         <v>323.67482000000001</v>
       </c>
       <c r="G15" s="14">
         <v>0</v>
       </c>
       <c r="H15" s="14">
@@ -3324,66 +3324,66 @@
       <c r="AO15" s="23">
         <v>19.82508</v>
       </c>
       <c r="AP15" s="23">
         <v>45.66713</v>
       </c>
       <c r="AQ15" s="23">
         <v>0</v>
       </c>
       <c r="AR15" s="23">
         <v>0</v>
       </c>
       <c r="AS15" s="23">
         <v>3.73732</v>
       </c>
       <c r="AT15" s="23">
         <v>8.5855200000000007</v>
       </c>
       <c r="AU15" s="23">
         <v>0</v>
       </c>
       <c r="AV15" s="23">
         <v>0</v>
       </c>
       <c r="AW15" s="23">
-        <v>0.31380000000000002</v>
+        <v>0.51359999999999995</v>
       </c>
       <c r="AX15" s="23">
-        <v>0.69833000000000001</v>
+        <v>1.17242</v>
       </c>
       <c r="AY15" s="23">
         <v>0</v>
       </c>
       <c r="AZ15" s="23">
         <v>0</v>
       </c>
       <c r="BA15" s="23">
-        <v>0.753</v>
+        <v>1.2036500000000001</v>
       </c>
       <c r="BB15" s="23">
-        <v>1.40991</v>
+        <v>2.6711800000000001</v>
       </c>
     </row>
     <row r="16" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A16" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>121</v>
       </c>
       <c r="C16" s="14">
         <v>0</v>
       </c>
       <c r="D16" s="14">
         <v>0</v>
       </c>
       <c r="E16" s="14">
         <v>303.66194999999999</v>
       </c>
       <c r="F16" s="14">
         <v>426.27143000000001</v>
       </c>
       <c r="G16" s="14">
         <v>0</v>
       </c>
       <c r="H16" s="14">
@@ -3488,66 +3488,66 @@
       <c r="AO16" s="23">
         <v>11.653930000000001</v>
       </c>
       <c r="AP16" s="23">
         <v>14.763120000000001</v>
       </c>
       <c r="AQ16" s="23">
         <v>0</v>
       </c>
       <c r="AR16" s="23">
         <v>0</v>
       </c>
       <c r="AS16" s="23">
         <v>32.159979999999997</v>
       </c>
       <c r="AT16" s="23">
         <v>55.698079999999997</v>
       </c>
       <c r="AU16" s="23">
         <v>0</v>
       </c>
       <c r="AV16" s="23">
         <v>0</v>
       </c>
       <c r="AW16" s="23">
-        <v>5.99878</v>
+        <v>12.42545</v>
       </c>
       <c r="AX16" s="23">
-        <v>7.3696000000000002</v>
+        <v>21.142499999999998</v>
       </c>
       <c r="AY16" s="23">
         <v>0</v>
       </c>
       <c r="AZ16" s="23">
         <v>0</v>
       </c>
       <c r="BA16" s="23">
-        <v>2.8340999999999998</v>
+        <v>10.10331</v>
       </c>
       <c r="BB16" s="23">
-        <v>4.5095799999999997</v>
+        <v>16.115030000000001</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A17" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>122</v>
       </c>
       <c r="C17" s="14">
         <v>0</v>
       </c>
       <c r="D17" s="14">
         <v>0</v>
       </c>
       <c r="E17" s="14">
         <v>2.7490000000000001</v>
       </c>
       <c r="F17" s="14">
         <v>2.7669999999999999</v>
       </c>
       <c r="G17" s="14">
         <v>0</v>
       </c>
       <c r="H17" s="14">
@@ -3664,54 +3664,54 @@
       <c r="AS17" s="23">
         <v>85.832470000000001</v>
       </c>
       <c r="AT17" s="23">
         <v>118.92982000000001</v>
       </c>
       <c r="AU17" s="23">
         <v>0</v>
       </c>
       <c r="AV17" s="23">
         <v>0</v>
       </c>
       <c r="AW17" s="23">
         <v>23.003900000000002</v>
       </c>
       <c r="AX17" s="23">
         <v>35.446680000000001</v>
       </c>
       <c r="AY17" s="23">
         <v>0</v>
       </c>
       <c r="AZ17" s="23">
         <v>0</v>
       </c>
       <c r="BA17" s="23">
-        <v>20.473050000000001</v>
+        <v>21.921869999999998</v>
       </c>
       <c r="BB17" s="23">
-        <v>24.39424</v>
+        <v>31.32639</v>
       </c>
     </row>
     <row r="18" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>123</v>
       </c>
       <c r="C18" s="14">
         <v>20</v>
       </c>
       <c r="D18" s="14">
         <v>55.161299999999997</v>
       </c>
       <c r="E18" s="14">
         <v>3.0310000000000001</v>
       </c>
       <c r="F18" s="14">
         <v>8.91953</v>
       </c>
       <c r="G18" s="14">
         <v>0</v>
       </c>
       <c r="H18" s="14">
@@ -3810,54 +3810,54 @@
       <c r="AM18" s="23">
         <v>458.4</v>
       </c>
       <c r="AN18" s="23">
         <v>2994.11582</v>
       </c>
       <c r="AO18" s="23">
         <v>0</v>
       </c>
       <c r="AP18" s="23">
         <v>0</v>
       </c>
       <c r="AQ18" s="23">
         <v>590</v>
       </c>
       <c r="AR18" s="23">
         <v>3570.1212099999998</v>
       </c>
       <c r="AS18" s="23">
         <v>0</v>
       </c>
       <c r="AT18" s="23">
         <v>0</v>
       </c>
       <c r="AU18" s="23">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AV18" s="23">
-        <v>257.12065000000001</v>
+        <v>375.89069999999998</v>
       </c>
       <c r="AW18" s="23">
         <v>0</v>
       </c>
       <c r="AX18" s="23">
         <v>0</v>
       </c>
       <c r="AY18" s="23">
         <v>60</v>
       </c>
       <c r="AZ18" s="23">
         <v>313.95652999999999</v>
       </c>
       <c r="BA18" s="23">
         <v>0</v>
       </c>
       <c r="BB18" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A19" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="13" t="s">
@@ -3980,66 +3980,66 @@
       <c r="AO19" s="23">
         <v>447.88002999999998</v>
       </c>
       <c r="AP19" s="23">
         <v>2161.0919699999999</v>
       </c>
       <c r="AQ19" s="23">
         <v>340</v>
       </c>
       <c r="AR19" s="23">
         <v>1150.63373</v>
       </c>
       <c r="AS19" s="23">
         <v>364.76614999999998</v>
       </c>
       <c r="AT19" s="23">
         <v>2086.53087</v>
       </c>
       <c r="AU19" s="23">
         <v>30</v>
       </c>
       <c r="AV19" s="23">
         <v>86.325959999999995</v>
       </c>
       <c r="AW19" s="23">
-        <v>62.837209999999999</v>
+        <v>102.97368</v>
       </c>
       <c r="AX19" s="23">
-        <v>340.97899000000001</v>
+        <v>566.94573000000003</v>
       </c>
       <c r="AY19" s="23">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="AZ19" s="23">
-        <v>77.155230000000003</v>
+        <v>154.31046000000001</v>
       </c>
       <c r="BA19" s="23">
-        <v>17.439869999999999</v>
+        <v>70.144540000000006</v>
       </c>
       <c r="BB19" s="23">
-        <v>99.762929999999997</v>
+        <v>397.50731999999999</v>
       </c>
     </row>
     <row r="20" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A20" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>125</v>
       </c>
       <c r="C20" s="14">
         <v>0</v>
       </c>
       <c r="D20" s="14">
         <v>0</v>
       </c>
       <c r="E20" s="14">
         <v>18.212389999999999</v>
       </c>
       <c r="F20" s="14">
         <v>22.5243</v>
       </c>
       <c r="G20" s="14">
         <v>0</v>
       </c>
       <c r="H20" s="14">
@@ -4308,66 +4308,66 @@
       <c r="AO21" s="23">
         <v>0.55191000000000001</v>
       </c>
       <c r="AP21" s="23">
         <v>3.0412400000000002</v>
       </c>
       <c r="AQ21" s="23">
         <v>0</v>
       </c>
       <c r="AR21" s="23">
         <v>0</v>
       </c>
       <c r="AS21" s="23">
         <v>0.85843999999999998</v>
       </c>
       <c r="AT21" s="23">
         <v>2.8799800000000002</v>
       </c>
       <c r="AU21" s="23">
         <v>0</v>
       </c>
       <c r="AV21" s="23">
         <v>0</v>
       </c>
       <c r="AW21" s="23">
-        <v>2.444E-2</v>
+        <v>4.7570000000000001E-2</v>
       </c>
       <c r="AX21" s="23">
-        <v>0.22647</v>
+        <v>0.46203</v>
       </c>
       <c r="AY21" s="23">
         <v>0</v>
       </c>
       <c r="AZ21" s="23">
         <v>0</v>
       </c>
       <c r="BA21" s="23">
-        <v>1.917E-2</v>
+        <v>2.3199999999999998E-2</v>
       </c>
       <c r="BB21" s="23">
-        <v>0.18231</v>
+        <v>0.22628000000000001</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A22" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>127</v>
       </c>
       <c r="C22" s="14">
         <v>0</v>
       </c>
       <c r="D22" s="14">
         <v>0</v>
       </c>
       <c r="E22" s="14">
         <v>3.4799999999999998E-2</v>
       </c>
       <c r="F22" s="14">
         <v>0.10145</v>
       </c>
       <c r="G22" s="14">
         <v>0</v>
       </c>
       <c r="H22" s="14">
@@ -4800,66 +4800,66 @@
       <c r="AO24" s="23">
         <v>10.186310000000001</v>
       </c>
       <c r="AP24" s="23">
         <v>78.202430000000007</v>
       </c>
       <c r="AQ24" s="23">
         <v>0</v>
       </c>
       <c r="AR24" s="23">
         <v>0</v>
       </c>
       <c r="AS24" s="23">
         <v>10.51681</v>
       </c>
       <c r="AT24" s="23">
         <v>108.66978</v>
       </c>
       <c r="AU24" s="23">
         <v>0</v>
       </c>
       <c r="AV24" s="23">
         <v>0</v>
       </c>
       <c r="AW24" s="23">
-        <v>1.8130999999999999</v>
+        <v>2.6115499999999998</v>
       </c>
       <c r="AX24" s="23">
-        <v>16.312729999999998</v>
+        <v>23.82959</v>
       </c>
       <c r="AY24" s="23">
         <v>0</v>
       </c>
       <c r="AZ24" s="23">
         <v>0</v>
       </c>
       <c r="BA24" s="23">
-        <v>1.0623899999999999</v>
+        <v>1.61032</v>
       </c>
       <c r="BB24" s="23">
-        <v>11.50732</v>
+        <v>17.718769999999999</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A25" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>130</v>
       </c>
       <c r="C25" s="14">
         <v>0</v>
       </c>
       <c r="D25" s="14">
         <v>0</v>
       </c>
       <c r="E25" s="14">
         <v>8.9885099999999998</v>
       </c>
       <c r="F25" s="14">
         <v>106.70862</v>
       </c>
       <c r="G25" s="14">
         <v>0</v>
       </c>
       <c r="H25" s="14">
@@ -4964,66 +4964,66 @@
       <c r="AO25" s="23">
         <v>14.66962</v>
       </c>
       <c r="AP25" s="23">
         <v>110.52822999999999</v>
       </c>
       <c r="AQ25" s="23">
         <v>0</v>
       </c>
       <c r="AR25" s="23">
         <v>0</v>
       </c>
       <c r="AS25" s="23">
         <v>12.403359999999999</v>
       </c>
       <c r="AT25" s="23">
         <v>102.31314</v>
       </c>
       <c r="AU25" s="23">
         <v>0</v>
       </c>
       <c r="AV25" s="23">
         <v>0</v>
       </c>
       <c r="AW25" s="23">
-        <v>2.11999</v>
+        <v>5.9014300000000004</v>
       </c>
       <c r="AX25" s="23">
-        <v>16.619779999999999</v>
+        <v>40.157420000000002</v>
       </c>
       <c r="AY25" s="23">
         <v>0</v>
       </c>
       <c r="AZ25" s="23">
         <v>0</v>
       </c>
       <c r="BA25" s="23">
-        <v>1.75553</v>
+        <v>1.8314299999999999</v>
       </c>
       <c r="BB25" s="23">
-        <v>17.616669999999999</v>
+        <v>21.199950000000001</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A26" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>131</v>
       </c>
       <c r="C26" s="14">
         <v>0</v>
       </c>
       <c r="D26" s="14">
         <v>0</v>
       </c>
       <c r="E26" s="14">
         <v>0</v>
       </c>
       <c r="F26" s="14">
         <v>0</v>
       </c>
       <c r="G26" s="14">
         <v>0</v>
       </c>
       <c r="H26" s="14">
@@ -5450,72 +5450,72 @@
       <c r="AM28" s="23">
         <v>676</v>
       </c>
       <c r="AN28" s="23">
         <v>297.16879999999998</v>
       </c>
       <c r="AO28" s="23">
         <v>1255.9667999999999</v>
       </c>
       <c r="AP28" s="23">
         <v>345.6771</v>
       </c>
       <c r="AQ28" s="23">
         <v>812.8</v>
       </c>
       <c r="AR28" s="23">
         <v>357.72</v>
       </c>
       <c r="AS28" s="23">
         <v>324.25599999999997</v>
       </c>
       <c r="AT28" s="23">
         <v>120.38724999999999</v>
       </c>
       <c r="AU28" s="23">
-        <v>67.599999999999994</v>
+        <v>135.19999999999999</v>
       </c>
       <c r="AV28" s="23">
-        <v>29.744</v>
+        <v>59.488</v>
       </c>
       <c r="AW28" s="23">
-        <v>103.676</v>
+        <v>125.16200000000001</v>
       </c>
       <c r="AX28" s="23">
-        <v>33.974649999999997</v>
+        <v>43.460700000000003</v>
       </c>
       <c r="AY28" s="23">
-        <v>135.6</v>
+        <v>203.4</v>
       </c>
       <c r="AZ28" s="23">
-        <v>59.664000000000001</v>
+        <v>89.408000000000001</v>
       </c>
       <c r="BA28" s="23">
-        <v>22.603999999999999</v>
+        <v>48.478000000000002</v>
       </c>
       <c r="BB28" s="23">
-        <v>11.207330000000001</v>
+        <v>21.39237</v>
       </c>
     </row>
     <row r="29" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A29" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>134</v>
       </c>
       <c r="C29" s="14">
         <v>136</v>
       </c>
       <c r="D29" s="14">
         <v>21.2</v>
       </c>
       <c r="E29" s="14">
         <v>0.09</v>
       </c>
       <c r="F29" s="14">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="G29" s="14">
         <v>476</v>
       </c>
       <c r="H29" s="14">
@@ -5784,66 +5784,66 @@
       <c r="AO30" s="23">
         <v>700.99950000000001</v>
       </c>
       <c r="AP30" s="23">
         <v>247.14627999999999</v>
       </c>
       <c r="AQ30" s="23">
         <v>0</v>
       </c>
       <c r="AR30" s="23">
         <v>0</v>
       </c>
       <c r="AS30" s="23">
         <v>537.4982</v>
       </c>
       <c r="AT30" s="23">
         <v>202.42006000000001</v>
       </c>
       <c r="AU30" s="23">
         <v>0</v>
       </c>
       <c r="AV30" s="23">
         <v>0</v>
       </c>
       <c r="AW30" s="23">
-        <v>57.674399999999999</v>
+        <v>115.8944</v>
       </c>
       <c r="AX30" s="23">
-        <v>21.175709999999999</v>
+        <v>44.514699999999998</v>
       </c>
       <c r="AY30" s="23">
         <v>0</v>
       </c>
       <c r="AZ30" s="23">
         <v>0</v>
       </c>
       <c r="BA30" s="23">
-        <v>711.13040000000001</v>
+        <v>859.68320000000006</v>
       </c>
       <c r="BB30" s="23">
-        <v>280.98822999999999</v>
+        <v>345.35431999999997</v>
       </c>
     </row>
     <row r="31" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A31" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>136</v>
       </c>
       <c r="C31" s="14">
         <v>136</v>
       </c>
       <c r="D31" s="14">
         <v>58.238999999999997</v>
       </c>
       <c r="E31" s="14">
         <v>684.10216000000003</v>
       </c>
       <c r="F31" s="14">
         <v>384.67631999999998</v>
       </c>
       <c r="G31" s="14">
         <v>0</v>
       </c>
       <c r="H31" s="14">
@@ -5948,66 +5948,66 @@
       <c r="AO31" s="23">
         <v>1959.6048000000001</v>
       </c>
       <c r="AP31" s="23">
         <v>324.71836999999999</v>
       </c>
       <c r="AQ31" s="23">
         <v>0</v>
       </c>
       <c r="AR31" s="23">
         <v>0</v>
       </c>
       <c r="AS31" s="23">
         <v>693.81500000000005</v>
       </c>
       <c r="AT31" s="23">
         <v>392.17308000000003</v>
       </c>
       <c r="AU31" s="23">
         <v>0</v>
       </c>
       <c r="AV31" s="23">
         <v>0</v>
       </c>
       <c r="AW31" s="23">
-        <v>69.242599999999996</v>
+        <v>124.6658</v>
       </c>
       <c r="AX31" s="23">
-        <v>32.30706</v>
+        <v>60.783479999999997</v>
       </c>
       <c r="AY31" s="23">
         <v>0</v>
       </c>
       <c r="AZ31" s="23">
         <v>0</v>
       </c>
       <c r="BA31" s="23">
-        <v>67.654399999999995</v>
+        <v>134.42420000000001</v>
       </c>
       <c r="BB31" s="23">
-        <v>35.873449999999998</v>
+        <v>67.697230000000005</v>
       </c>
     </row>
     <row r="32" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A32" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>137</v>
       </c>
       <c r="C32" s="14">
         <v>0</v>
       </c>
       <c r="D32" s="14">
         <v>0</v>
       </c>
       <c r="E32" s="14">
         <v>0.5</v>
       </c>
       <c r="F32" s="14">
         <v>1.2239</v>
       </c>
       <c r="G32" s="14">
         <v>0</v>
       </c>
       <c r="H32" s="14">
@@ -6112,66 +6112,66 @@
       <c r="AO32" s="23">
         <v>0.3</v>
       </c>
       <c r="AP32" s="23">
         <v>0.57979999999999998</v>
       </c>
       <c r="AQ32" s="23">
         <v>0</v>
       </c>
       <c r="AR32" s="23">
         <v>0</v>
       </c>
       <c r="AS32" s="23">
         <v>0.36</v>
       </c>
       <c r="AT32" s="23">
         <v>1.3287</v>
       </c>
       <c r="AU32" s="23">
         <v>0</v>
       </c>
       <c r="AV32" s="23">
         <v>0</v>
       </c>
       <c r="AW32" s="23">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="AX32" s="23">
-        <v>0</v>
+        <v>6.762E-2</v>
       </c>
       <c r="AY32" s="23">
         <v>0</v>
       </c>
       <c r="AZ32" s="23">
         <v>0</v>
       </c>
       <c r="BA32" s="23">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="BB32" s="23">
-        <v>0.11153</v>
+        <v>0.22045999999999999</v>
       </c>
     </row>
     <row r="33" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A33" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>138</v>
       </c>
       <c r="C33" s="14">
         <v>0</v>
       </c>
       <c r="D33" s="14">
         <v>0</v>
       </c>
       <c r="E33" s="14">
         <v>0</v>
       </c>
       <c r="F33" s="14">
         <v>0</v>
       </c>
       <c r="G33" s="14">
         <v>0</v>
       </c>
       <c r="H33" s="14">
@@ -6440,54 +6440,54 @@
       <c r="AO34" s="23">
         <v>447.42349999999999</v>
       </c>
       <c r="AP34" s="23">
         <v>216.80314999999999</v>
       </c>
       <c r="AQ34" s="23">
         <v>0</v>
       </c>
       <c r="AR34" s="23">
         <v>0</v>
       </c>
       <c r="AS34" s="23">
         <v>302.24250000000001</v>
       </c>
       <c r="AT34" s="23">
         <v>197.46061</v>
       </c>
       <c r="AU34" s="23">
         <v>0</v>
       </c>
       <c r="AV34" s="23">
         <v>0</v>
       </c>
       <c r="AW34" s="23">
-        <v>70.114999999999995</v>
+        <v>72.532499999999999</v>
       </c>
       <c r="AX34" s="23">
-        <v>36.865349999999999</v>
+        <v>38.467770000000002</v>
       </c>
       <c r="AY34" s="23">
         <v>0</v>
       </c>
       <c r="AZ34" s="23">
         <v>0</v>
       </c>
       <c r="BA34" s="23">
         <v>66</v>
       </c>
       <c r="BB34" s="23">
         <v>41.485080000000004</v>
       </c>
     </row>
     <row r="35" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>140</v>
       </c>
       <c r="C35" s="14">
         <v>0</v>
       </c>
       <c r="D35" s="14">
@@ -6604,66 +6604,66 @@
       <c r="AO35" s="23">
         <v>27.12912</v>
       </c>
       <c r="AP35" s="23">
         <v>19.588650000000001</v>
       </c>
       <c r="AQ35" s="23">
         <v>0</v>
       </c>
       <c r="AR35" s="23">
         <v>0</v>
       </c>
       <c r="AS35" s="23">
         <v>22.723299999999998</v>
       </c>
       <c r="AT35" s="23">
         <v>17.36056</v>
       </c>
       <c r="AU35" s="23">
         <v>0</v>
       </c>
       <c r="AV35" s="23">
         <v>0</v>
       </c>
       <c r="AW35" s="23">
-        <v>13.6477</v>
+        <v>15.189299999999999</v>
       </c>
       <c r="AX35" s="23">
-        <v>7.2909100000000002</v>
+        <v>9.0151500000000002</v>
       </c>
       <c r="AY35" s="23">
         <v>0</v>
       </c>
       <c r="AZ35" s="23">
         <v>0</v>
       </c>
       <c r="BA35" s="23">
-        <v>6.0640000000000001</v>
+        <v>13.229799999999999</v>
       </c>
       <c r="BB35" s="23">
-        <v>7.4356799999999996</v>
+        <v>15.720660000000001</v>
       </c>
     </row>
     <row r="36" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A36" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>141</v>
       </c>
       <c r="C36" s="14">
         <v>0</v>
       </c>
       <c r="D36" s="14">
         <v>0</v>
       </c>
       <c r="E36" s="14">
         <v>0</v>
       </c>
       <c r="F36" s="14">
         <v>0</v>
       </c>
       <c r="G36" s="14">
         <v>0</v>
       </c>
       <c r="H36" s="14">
@@ -7108,54 +7108,54 @@
       <c r="AS38" s="23">
         <v>18</v>
       </c>
       <c r="AT38" s="23">
         <v>20.071999999999999</v>
       </c>
       <c r="AU38" s="23">
         <v>0</v>
       </c>
       <c r="AV38" s="23">
         <v>0</v>
       </c>
       <c r="AW38" s="23">
         <v>0</v>
       </c>
       <c r="AX38" s="23">
         <v>0</v>
       </c>
       <c r="AY38" s="23">
         <v>0</v>
       </c>
       <c r="AZ38" s="23">
         <v>0</v>
       </c>
       <c r="BA38" s="23">
-        <v>0</v>
+        <v>1E-3</v>
       </c>
       <c r="BB38" s="23">
-        <v>0</v>
+        <v>1.2899999999999999E-3</v>
       </c>
     </row>
     <row r="39" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A39" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>144</v>
       </c>
       <c r="C39" s="14">
         <v>0</v>
       </c>
       <c r="D39" s="14">
         <v>0</v>
       </c>
       <c r="E39" s="14">
         <v>24.378</v>
       </c>
       <c r="F39" s="14">
         <v>15.44857</v>
       </c>
       <c r="G39" s="14">
         <v>0</v>
       </c>
       <c r="H39" s="14">
@@ -8900,54 +8900,54 @@
       <c r="AO49" s="23">
         <v>237.17615000000001</v>
       </c>
       <c r="AP49" s="23">
         <v>203.73533</v>
       </c>
       <c r="AQ49" s="23">
         <v>380.96</v>
       </c>
       <c r="AR49" s="23">
         <v>395.733</v>
       </c>
       <c r="AS49" s="23">
         <v>71.582800000000006</v>
       </c>
       <c r="AT49" s="23">
         <v>67.06362</v>
       </c>
       <c r="AU49" s="23">
         <v>320.56</v>
       </c>
       <c r="AV49" s="23">
         <v>320.95999999999998</v>
       </c>
       <c r="AW49" s="23">
-        <v>1.4827999999999999</v>
+        <v>1.5793999999999999</v>
       </c>
       <c r="AX49" s="23">
-        <v>0.54357</v>
+        <v>0.79498999999999997</v>
       </c>
       <c r="AY49" s="23">
         <v>0</v>
       </c>
       <c r="AZ49" s="23">
         <v>0</v>
       </c>
       <c r="BA49" s="23">
         <v>4.3455000000000004</v>
       </c>
       <c r="BB49" s="23">
         <v>4.7793200000000002</v>
       </c>
     </row>
     <row r="50" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A50" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>155</v>
       </c>
       <c r="C50" s="14">
         <v>0</v>
       </c>
       <c r="D50" s="14">
@@ -9240,54 +9240,54 @@
       <c r="AS51" s="23">
         <v>4.2389999999999997E-2</v>
       </c>
       <c r="AT51" s="23">
         <v>0.17627000000000001</v>
       </c>
       <c r="AU51" s="23">
         <v>0</v>
       </c>
       <c r="AV51" s="23">
         <v>0</v>
       </c>
       <c r="AW51" s="23">
         <v>0</v>
       </c>
       <c r="AX51" s="23">
         <v>0</v>
       </c>
       <c r="AY51" s="23">
         <v>0</v>
       </c>
       <c r="AZ51" s="23">
         <v>0</v>
       </c>
       <c r="BA51" s="23">
-        <v>0</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="BB51" s="23">
-        <v>0</v>
+        <v>8.9599999999999992E-3</v>
       </c>
     </row>
     <row r="52" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A52" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B52" s="13" t="s">
         <v>157</v>
       </c>
       <c r="C52" s="14">
         <v>0.52100000000000002</v>
       </c>
       <c r="D52" s="14">
         <v>0.13200000000000001</v>
       </c>
       <c r="E52" s="14">
         <v>0.65571999999999997</v>
       </c>
       <c r="F52" s="14">
         <v>2.1657199999999999</v>
       </c>
       <c r="G52" s="14">
         <v>6.0890000000000004</v>
       </c>
       <c r="H52" s="14">
@@ -9392,66 +9392,66 @@
       <c r="AO52" s="23">
         <v>9.4142799999999998</v>
       </c>
       <c r="AP52" s="23">
         <v>28.359500000000001</v>
       </c>
       <c r="AQ52" s="23">
         <v>0</v>
       </c>
       <c r="AR52" s="23">
         <v>0</v>
       </c>
       <c r="AS52" s="23">
         <v>8.9310299999999998</v>
       </c>
       <c r="AT52" s="23">
         <v>36.930549999999997</v>
       </c>
       <c r="AU52" s="23">
         <v>0</v>
       </c>
       <c r="AV52" s="23">
         <v>0</v>
       </c>
       <c r="AW52" s="23">
-        <v>1.34168</v>
+        <v>2.6077400000000002</v>
       </c>
       <c r="AX52" s="23">
-        <v>4.7000999999999999</v>
+        <v>9.5181799999999992</v>
       </c>
       <c r="AY52" s="23">
         <v>0</v>
       </c>
       <c r="AZ52" s="23">
         <v>0</v>
       </c>
       <c r="BA52" s="23">
-        <v>1.6059000000000001</v>
+        <v>2.7383500000000001</v>
       </c>
       <c r="BB52" s="23">
-        <v>6.2738500000000004</v>
+        <v>11.24211</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A53" s="13" t="s">
         <v>45</v>
       </c>
       <c r="B53" s="13" t="s">
         <v>158</v>
       </c>
       <c r="C53" s="14">
         <v>0</v>
       </c>
       <c r="D53" s="14">
         <v>0</v>
       </c>
       <c r="E53" s="14">
         <v>124.544</v>
       </c>
       <c r="F53" s="14">
         <v>163.36866000000001</v>
       </c>
       <c r="G53" s="14">
         <v>0</v>
       </c>
       <c r="H53" s="14">
@@ -9556,66 +9556,66 @@
       <c r="AO53" s="23">
         <v>0.35857</v>
       </c>
       <c r="AP53" s="23">
         <v>2.60494</v>
       </c>
       <c r="AQ53" s="23">
         <v>0</v>
       </c>
       <c r="AR53" s="23">
         <v>0</v>
       </c>
       <c r="AS53" s="23">
         <v>0.74851000000000001</v>
       </c>
       <c r="AT53" s="23">
         <v>6.9528299999999996</v>
       </c>
       <c r="AU53" s="23">
         <v>0</v>
       </c>
       <c r="AV53" s="23">
         <v>0</v>
       </c>
       <c r="AW53" s="23">
-        <v>0.15948000000000001</v>
+        <v>0.24448</v>
       </c>
       <c r="AX53" s="23">
-        <v>1.4061900000000001</v>
+        <v>2.0045700000000002</v>
       </c>
       <c r="AY53" s="23">
         <v>0</v>
       </c>
       <c r="AZ53" s="23">
         <v>0</v>
       </c>
       <c r="BA53" s="23">
-        <v>2E-3</v>
+        <v>6.2600000000000003E-2</v>
       </c>
       <c r="BB53" s="23">
-        <v>1.66E-2</v>
+        <v>0.95057999999999998</v>
       </c>
     </row>
     <row r="54" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A54" s="13" t="s">
         <v>46</v>
       </c>
       <c r="B54" s="13" t="s">
         <v>159</v>
       </c>
       <c r="C54" s="14">
         <v>0</v>
       </c>
       <c r="D54" s="14">
         <v>0</v>
       </c>
       <c r="E54" s="14">
         <v>520.14567999999997</v>
       </c>
       <c r="F54" s="14">
         <v>548.62860000000001</v>
       </c>
       <c r="G54" s="14">
         <v>0</v>
       </c>
       <c r="H54" s="14">
@@ -9720,66 +9720,66 @@
       <c r="AO54" s="23">
         <v>63.908099999999997</v>
       </c>
       <c r="AP54" s="23">
         <v>90.668660000000003</v>
       </c>
       <c r="AQ54" s="23">
         <v>0</v>
       </c>
       <c r="AR54" s="23">
         <v>0</v>
       </c>
       <c r="AS54" s="23">
         <v>35.207459999999998</v>
       </c>
       <c r="AT54" s="23">
         <v>75.322509999999994</v>
       </c>
       <c r="AU54" s="23">
         <v>0</v>
       </c>
       <c r="AV54" s="23">
         <v>0</v>
       </c>
       <c r="AW54" s="23">
-        <v>8.0839999999999996</v>
+        <v>13.565</v>
       </c>
       <c r="AX54" s="23">
-        <v>12.59952</v>
+        <v>23.003699999999998</v>
       </c>
       <c r="AY54" s="23">
         <v>0</v>
       </c>
       <c r="AZ54" s="23">
         <v>0</v>
       </c>
       <c r="BA54" s="23">
-        <v>2.2174999999999998</v>
+        <v>3.6284999999999998</v>
       </c>
       <c r="BB54" s="23">
-        <v>5.0065299999999997</v>
+        <v>7.8835600000000001</v>
       </c>
     </row>
     <row r="55" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A55" s="13" t="s">
         <v>47</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>160</v>
       </c>
       <c r="C55" s="14">
         <v>0</v>
       </c>
       <c r="D55" s="14">
         <v>0</v>
       </c>
       <c r="E55" s="14">
         <v>18.75</v>
       </c>
       <c r="F55" s="14">
         <v>20.360289999999999</v>
       </c>
       <c r="G55" s="14">
         <v>0</v>
       </c>
       <c r="H55" s="14">
@@ -10048,66 +10048,66 @@
       <c r="AO56" s="23">
         <v>272.67158999999998</v>
       </c>
       <c r="AP56" s="23">
         <v>578.44626000000005</v>
       </c>
       <c r="AQ56" s="23">
         <v>6.0274000000000001</v>
       </c>
       <c r="AR56" s="23">
         <v>9.2215799999999994</v>
       </c>
       <c r="AS56" s="23">
         <v>225.64429000000001</v>
       </c>
       <c r="AT56" s="23">
         <v>561.21870000000001</v>
       </c>
       <c r="AU56" s="23">
         <v>0</v>
       </c>
       <c r="AV56" s="23">
         <v>0</v>
       </c>
       <c r="AW56" s="23">
-        <v>31.871680000000001</v>
+        <v>52.372239999999998</v>
       </c>
       <c r="AX56" s="23">
-        <v>58.35228</v>
+        <v>112.25729</v>
       </c>
       <c r="AY56" s="23">
-        <v>0</v>
+        <v>5.6303999999999998</v>
       </c>
       <c r="AZ56" s="23">
-        <v>0</v>
+        <v>12.666919999999999</v>
       </c>
       <c r="BA56" s="23">
-        <v>27.577649999999998</v>
+        <v>52.980840000000001</v>
       </c>
       <c r="BB56" s="23">
-        <v>77.203530000000001</v>
+        <v>139.91745</v>
       </c>
     </row>
     <row r="57" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A57" s="13" t="s">
         <v>49</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>162</v>
       </c>
       <c r="C57" s="14">
         <v>2.2890000000000001</v>
       </c>
       <c r="D57" s="14">
         <v>7.5088299999999997</v>
       </c>
       <c r="E57" s="14">
         <v>90.414850000000001</v>
       </c>
       <c r="F57" s="14">
         <v>197.64515</v>
       </c>
       <c r="G57" s="14">
         <v>30.608550000000001</v>
       </c>
       <c r="H57" s="14">
@@ -10212,66 +10212,66 @@
       <c r="AO57" s="23">
         <v>242.54225</v>
       </c>
       <c r="AP57" s="23">
         <v>738.65374999999995</v>
       </c>
       <c r="AQ57" s="23">
         <v>4.7241</v>
       </c>
       <c r="AR57" s="23">
         <v>18.937940000000001</v>
       </c>
       <c r="AS57" s="23">
         <v>283.74786999999998</v>
       </c>
       <c r="AT57" s="23">
         <v>1019.08768</v>
       </c>
       <c r="AU57" s="23">
         <v>3.0861000000000001</v>
       </c>
       <c r="AV57" s="23">
         <v>12.130140000000001</v>
       </c>
       <c r="AW57" s="23">
-        <v>13.209630000000001</v>
+        <v>50.160910000000001</v>
       </c>
       <c r="AX57" s="23">
-        <v>30.76979</v>
+        <v>164.99632</v>
       </c>
       <c r="AY57" s="23">
         <v>1.9656</v>
       </c>
       <c r="AZ57" s="23">
         <v>11.292999999999999</v>
       </c>
       <c r="BA57" s="23">
-        <v>35.851909999999997</v>
+        <v>43.463410000000003</v>
       </c>
       <c r="BB57" s="23">
-        <v>134.88308000000001</v>
+        <v>157.63470000000001</v>
       </c>
     </row>
     <row r="58" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A58" s="13" t="s">
         <v>50</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>163</v>
       </c>
       <c r="C58" s="14">
         <v>0</v>
       </c>
       <c r="D58" s="14">
         <v>0</v>
       </c>
       <c r="E58" s="14">
         <v>0</v>
       </c>
       <c r="F58" s="14">
         <v>0</v>
       </c>
       <c r="G58" s="14">
         <v>0</v>
       </c>
       <c r="H58" s="14">
@@ -10540,66 +10540,66 @@
       <c r="AO59" s="23">
         <v>107.1426</v>
       </c>
       <c r="AP59" s="23">
         <v>554.79947000000004</v>
       </c>
       <c r="AQ59" s="23">
         <v>9.9</v>
       </c>
       <c r="AR59" s="23">
         <v>429.13610999999997</v>
       </c>
       <c r="AS59" s="23">
         <v>140.42177000000001</v>
       </c>
       <c r="AT59" s="23">
         <v>661.82996000000003</v>
       </c>
       <c r="AU59" s="23">
         <v>3.3769999999999998</v>
       </c>
       <c r="AV59" s="23">
         <v>144.82495</v>
       </c>
       <c r="AW59" s="23">
-        <v>19.339739999999999</v>
+        <v>29.143619999999999</v>
       </c>
       <c r="AX59" s="23">
-        <v>65.402749999999997</v>
+        <v>114.07441</v>
       </c>
       <c r="AY59" s="23">
-        <v>2.99316</v>
+        <v>3.9941599999999999</v>
       </c>
       <c r="AZ59" s="23">
-        <v>108.20883000000001</v>
+        <v>153.55520000000001</v>
       </c>
       <c r="BA59" s="23">
-        <v>37.11741</v>
+        <v>45.890369999999997</v>
       </c>
       <c r="BB59" s="23">
-        <v>178.30149</v>
+        <v>217.51524000000001</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A60" s="13" t="s">
         <v>52</v>
       </c>
       <c r="B60" s="13" t="s">
         <v>165</v>
       </c>
       <c r="C60" s="14">
         <v>0</v>
       </c>
       <c r="D60" s="14">
         <v>0</v>
       </c>
       <c r="E60" s="14">
         <v>0.2878</v>
       </c>
       <c r="F60" s="14">
         <v>1.4582999999999999</v>
       </c>
       <c r="G60" s="14">
         <v>0</v>
       </c>
       <c r="H60" s="14">
@@ -10704,66 +10704,66 @@
       <c r="AO60" s="23">
         <v>0.28339999999999999</v>
       </c>
       <c r="AP60" s="23">
         <v>2.4907400000000002</v>
       </c>
       <c r="AQ60" s="23">
         <v>0</v>
       </c>
       <c r="AR60" s="23">
         <v>0</v>
       </c>
       <c r="AS60" s="23">
         <v>13.207280000000001</v>
       </c>
       <c r="AT60" s="23">
         <v>90.844329999999999</v>
       </c>
       <c r="AU60" s="23">
         <v>0</v>
       </c>
       <c r="AV60" s="23">
         <v>0</v>
       </c>
       <c r="AW60" s="23">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="AX60" s="23">
-        <v>0.24217</v>
+        <v>0.50177000000000005</v>
       </c>
       <c r="AY60" s="23">
         <v>0</v>
       </c>
       <c r="AZ60" s="23">
         <v>0</v>
       </c>
       <c r="BA60" s="23">
-        <v>4.2819799999999999</v>
+        <v>5.7989800000000002</v>
       </c>
       <c r="BB60" s="23">
-        <v>29.356369999999998</v>
+        <v>41.143149999999999</v>
       </c>
     </row>
     <row r="61" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A61" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B61" s="13" t="s">
         <v>166</v>
       </c>
       <c r="C61" s="14">
         <v>0</v>
       </c>
       <c r="D61" s="14">
         <v>0</v>
       </c>
       <c r="E61" s="14">
         <v>4.5247400000000004</v>
       </c>
       <c r="F61" s="14">
         <v>6.0433000000000003</v>
       </c>
       <c r="G61" s="14">
         <v>58.088000000000001</v>
       </c>
       <c r="H61" s="14">
@@ -10868,66 +10868,66 @@
       <c r="AO61" s="23">
         <v>405.99923000000001</v>
       </c>
       <c r="AP61" s="23">
         <v>258.50916000000001</v>
       </c>
       <c r="AQ61" s="23">
         <v>0</v>
       </c>
       <c r="AR61" s="23">
         <v>0</v>
       </c>
       <c r="AS61" s="23">
         <v>136.10352</v>
       </c>
       <c r="AT61" s="23">
         <v>91.015289999999993</v>
       </c>
       <c r="AU61" s="23">
         <v>0</v>
       </c>
       <c r="AV61" s="23">
         <v>0</v>
       </c>
       <c r="AW61" s="23">
-        <v>0.2591</v>
+        <v>67.974100000000007</v>
       </c>
       <c r="AX61" s="23">
-        <v>0.47604999999999997</v>
+        <v>48.602670000000003</v>
       </c>
       <c r="AY61" s="23">
         <v>0</v>
       </c>
       <c r="AZ61" s="23">
         <v>0</v>
       </c>
       <c r="BA61" s="23">
-        <v>0.14949999999999999</v>
+        <v>0.1903</v>
       </c>
       <c r="BB61" s="23">
-        <v>0.38386999999999999</v>
+        <v>0.49430000000000002</v>
       </c>
     </row>
     <row r="62" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A62" s="13" t="s">
         <v>54</v>
       </c>
       <c r="B62" s="13" t="s">
         <v>167</v>
       </c>
       <c r="C62" s="14">
         <v>0</v>
       </c>
       <c r="D62" s="14">
         <v>0</v>
       </c>
       <c r="E62" s="14">
         <v>17.652999999999999</v>
       </c>
       <c r="F62" s="14">
         <v>24.024180000000001</v>
       </c>
       <c r="G62" s="14">
         <v>0</v>
       </c>
       <c r="H62" s="14">
@@ -11032,66 +11032,66 @@
       <c r="AO62" s="23">
         <v>17.24146</v>
       </c>
       <c r="AP62" s="23">
         <v>14.673819999999999</v>
       </c>
       <c r="AQ62" s="23">
         <v>0</v>
       </c>
       <c r="AR62" s="23">
         <v>0</v>
       </c>
       <c r="AS62" s="23">
         <v>12.88693</v>
       </c>
       <c r="AT62" s="23">
         <v>14.481920000000001</v>
       </c>
       <c r="AU62" s="23">
         <v>0</v>
       </c>
       <c r="AV62" s="23">
         <v>0</v>
       </c>
       <c r="AW62" s="23">
-        <v>1.843</v>
+        <v>2.8140000000000001</v>
       </c>
       <c r="AX62" s="23">
-        <v>1.5114300000000001</v>
+        <v>2.3661400000000001</v>
       </c>
       <c r="AY62" s="23">
         <v>0</v>
       </c>
       <c r="AZ62" s="23">
         <v>0</v>
       </c>
       <c r="BA62" s="23">
-        <v>0.15</v>
+        <v>1.2843899999999999</v>
       </c>
       <c r="BB62" s="23">
-        <v>0.26656000000000002</v>
+        <v>2.4467500000000002</v>
       </c>
     </row>
     <row r="63" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A63" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B63" s="13" t="s">
         <v>168</v>
       </c>
       <c r="C63" s="14">
         <v>0</v>
       </c>
       <c r="D63" s="14">
         <v>0</v>
       </c>
       <c r="E63" s="14">
         <v>0</v>
       </c>
       <c r="F63" s="14">
         <v>0</v>
       </c>
       <c r="G63" s="14">
         <v>0</v>
       </c>
       <c r="H63" s="14">
@@ -11196,66 +11196,66 @@
       <c r="AO63" s="23">
         <v>53.21</v>
       </c>
       <c r="AP63" s="23">
         <v>9.9505800000000004</v>
       </c>
       <c r="AQ63" s="23">
         <v>0</v>
       </c>
       <c r="AR63" s="23">
         <v>0</v>
       </c>
       <c r="AS63" s="23">
         <v>52.317999999999998</v>
       </c>
       <c r="AT63" s="23">
         <v>10.714320000000001</v>
       </c>
       <c r="AU63" s="23">
         <v>0</v>
       </c>
       <c r="AV63" s="23">
         <v>0</v>
       </c>
       <c r="AW63" s="23">
-        <v>1.2529999999999999</v>
+        <v>2.1629999999999998</v>
       </c>
       <c r="AX63" s="23">
-        <v>0.46650999999999998</v>
+        <v>0.86016000000000004</v>
       </c>
       <c r="AY63" s="23">
         <v>0</v>
       </c>
       <c r="AZ63" s="23">
         <v>0</v>
       </c>
       <c r="BA63" s="23">
-        <v>4.7460000000000004</v>
+        <v>6.9509999999999996</v>
       </c>
       <c r="BB63" s="23">
-        <v>2.3265899999999999</v>
+        <v>3.3413400000000002</v>
       </c>
     </row>
     <row r="64" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A64" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B64" s="13" t="s">
         <v>169</v>
       </c>
       <c r="C64" s="14">
         <v>1.2949999999999999</v>
       </c>
       <c r="D64" s="14">
         <v>1.0880000000000001</v>
       </c>
       <c r="E64" s="14">
         <v>540.58826999999997</v>
       </c>
       <c r="F64" s="14">
         <v>948.64823000000001</v>
       </c>
       <c r="G64" s="14">
         <v>0.82199999999999995</v>
       </c>
       <c r="H64" s="14">
@@ -11360,66 +11360,66 @@
       <c r="AO64" s="23">
         <v>582.38036999999997</v>
       </c>
       <c r="AP64" s="23">
         <v>2121.9012499999999</v>
       </c>
       <c r="AQ64" s="23">
         <v>27.99</v>
       </c>
       <c r="AR64" s="23">
         <v>16.119289999999999</v>
       </c>
       <c r="AS64" s="23">
         <v>501.36950999999999</v>
       </c>
       <c r="AT64" s="23">
         <v>2061.2828</v>
       </c>
       <c r="AU64" s="23">
         <v>0.2</v>
       </c>
       <c r="AV64" s="23">
         <v>4.6309999999999997E-2</v>
       </c>
       <c r="AW64" s="23">
-        <v>72.113140000000001</v>
+        <v>123.74714</v>
       </c>
       <c r="AX64" s="23">
-        <v>291.22744</v>
+        <v>521.55559000000005</v>
       </c>
       <c r="AY64" s="23">
         <v>0</v>
       </c>
       <c r="AZ64" s="23">
         <v>0</v>
       </c>
       <c r="BA64" s="23">
-        <v>67.487849999999995</v>
+        <v>88.926630000000003</v>
       </c>
       <c r="BB64" s="23">
-        <v>265.65622000000002</v>
+        <v>334.72980999999999</v>
       </c>
     </row>
     <row r="65" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A65" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>170</v>
       </c>
       <c r="C65" s="14">
         <v>0</v>
       </c>
       <c r="D65" s="14">
         <v>0</v>
       </c>
       <c r="E65" s="14">
         <v>0</v>
       </c>
       <c r="F65" s="14">
         <v>0</v>
       </c>
       <c r="G65" s="14">
         <v>0</v>
       </c>
       <c r="H65" s="14">
@@ -11852,66 +11852,66 @@
       <c r="AO67" s="23">
         <v>64.210599999999999</v>
       </c>
       <c r="AP67" s="23">
         <v>162.13311999999999</v>
       </c>
       <c r="AQ67" s="23">
         <v>0</v>
       </c>
       <c r="AR67" s="23">
         <v>0</v>
       </c>
       <c r="AS67" s="23">
         <v>1.9611000000000001</v>
       </c>
       <c r="AT67" s="23">
         <v>18.064599999999999</v>
       </c>
       <c r="AU67" s="23">
         <v>0</v>
       </c>
       <c r="AV67" s="23">
         <v>0</v>
       </c>
       <c r="AW67" s="23">
-        <v>0.21440000000000001</v>
+        <v>0.3196</v>
       </c>
       <c r="AX67" s="23">
-        <v>1.6525300000000001</v>
+        <v>2.21339</v>
       </c>
       <c r="AY67" s="23">
         <v>0</v>
       </c>
       <c r="AZ67" s="23">
         <v>0</v>
       </c>
       <c r="BA67" s="23">
-        <v>8.9599999999999999E-2</v>
+        <v>0.2402</v>
       </c>
       <c r="BB67" s="23">
-        <v>0.71604999999999996</v>
+        <v>2.1055899999999999</v>
       </c>
     </row>
     <row r="68" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A68" s="13" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="13" t="s">
         <v>173</v>
       </c>
       <c r="C68" s="14">
         <v>0</v>
       </c>
       <c r="D68" s="14">
         <v>0</v>
       </c>
       <c r="E68" s="14">
         <v>1714.3970200000001</v>
       </c>
       <c r="F68" s="14">
         <v>4383.2017500000002</v>
       </c>
       <c r="G68" s="14">
         <v>1.0500000000000001E-2</v>
       </c>
       <c r="H68" s="14">
@@ -12016,66 +12016,66 @@
       <c r="AO68" s="23">
         <v>1868.8522599999999</v>
       </c>
       <c r="AP68" s="23">
         <v>6679.6098199999997</v>
       </c>
       <c r="AQ68" s="23">
         <v>86.62</v>
       </c>
       <c r="AR68" s="23">
         <v>41.202460000000002</v>
       </c>
       <c r="AS68" s="23">
         <v>1571.6828</v>
       </c>
       <c r="AT68" s="23">
         <v>6625.6878800000004</v>
       </c>
       <c r="AU68" s="23">
         <v>0</v>
       </c>
       <c r="AV68" s="23">
         <v>0</v>
       </c>
       <c r="AW68" s="23">
-        <v>205.91898</v>
+        <v>384.30862999999999</v>
       </c>
       <c r="AX68" s="23">
-        <v>792.88820999999996</v>
+        <v>1554.8496600000001</v>
       </c>
       <c r="AY68" s="23">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AZ68" s="23">
-        <v>0</v>
+        <v>2.4830800000000002</v>
       </c>
       <c r="BA68" s="23">
-        <v>196.05278000000001</v>
+        <v>259.79237000000001</v>
       </c>
       <c r="BB68" s="23">
-        <v>942.60006999999996</v>
+        <v>1202.4424799999999</v>
       </c>
     </row>
     <row r="69" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A69" s="13" t="s">
         <v>61</v>
       </c>
       <c r="B69" s="13" t="s">
         <v>174</v>
       </c>
       <c r="C69" s="14">
         <v>0</v>
       </c>
       <c r="D69" s="14">
         <v>0</v>
       </c>
       <c r="E69" s="14">
         <v>169.79002</v>
       </c>
       <c r="F69" s="14">
         <v>196.80453</v>
       </c>
       <c r="G69" s="14">
         <v>0</v>
       </c>
       <c r="H69" s="14">
@@ -12180,66 +12180,66 @@
       <c r="AO69" s="23">
         <v>269.88571000000002</v>
       </c>
       <c r="AP69" s="23">
         <v>569.93357000000003</v>
       </c>
       <c r="AQ69" s="23">
         <v>0</v>
       </c>
       <c r="AR69" s="23">
         <v>0</v>
       </c>
       <c r="AS69" s="23">
         <v>295.24653000000001</v>
       </c>
       <c r="AT69" s="23">
         <v>765.01364999999998</v>
       </c>
       <c r="AU69" s="23">
         <v>0</v>
       </c>
       <c r="AV69" s="23">
         <v>0</v>
       </c>
       <c r="AW69" s="23">
-        <v>53.809570000000001</v>
+        <v>70.960790000000003</v>
       </c>
       <c r="AX69" s="23">
-        <v>129.52880999999999</v>
+        <v>189.91566</v>
       </c>
       <c r="AY69" s="23">
         <v>0</v>
       </c>
       <c r="AZ69" s="23">
         <v>0</v>
       </c>
       <c r="BA69" s="23">
-        <v>23.681650000000001</v>
+        <v>56.996980000000001</v>
       </c>
       <c r="BB69" s="23">
-        <v>69.759699999999995</v>
+        <v>177.28820999999999</v>
       </c>
     </row>
     <row r="70" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A70" s="13" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="13" t="s">
         <v>175</v>
       </c>
       <c r="C70" s="14">
         <v>0</v>
       </c>
       <c r="D70" s="14">
         <v>0</v>
       </c>
       <c r="E70" s="14">
         <v>1819.56871</v>
       </c>
       <c r="F70" s="14">
         <v>2432.0968200000002</v>
       </c>
       <c r="G70" s="14">
         <v>0.61550000000000005</v>
       </c>
       <c r="H70" s="14">
@@ -12344,66 +12344,66 @@
       <c r="AO70" s="23">
         <v>1266.9693400000001</v>
       </c>
       <c r="AP70" s="23">
         <v>629.92421999999999</v>
       </c>
       <c r="AQ70" s="23">
         <v>0</v>
       </c>
       <c r="AR70" s="23">
         <v>0</v>
       </c>
       <c r="AS70" s="23">
         <v>740.90279999999996</v>
       </c>
       <c r="AT70" s="23">
         <v>520.197</v>
       </c>
       <c r="AU70" s="23">
         <v>0</v>
       </c>
       <c r="AV70" s="23">
         <v>0</v>
       </c>
       <c r="AW70" s="23">
-        <v>103.04501999999999</v>
+        <v>163.59602000000001</v>
       </c>
       <c r="AX70" s="23">
-        <v>72.042069999999995</v>
+        <v>106.23699999999999</v>
       </c>
       <c r="AY70" s="23">
         <v>0</v>
       </c>
       <c r="AZ70" s="23">
         <v>0</v>
       </c>
       <c r="BA70" s="23">
-        <v>129.2148</v>
+        <v>202.33779999999999</v>
       </c>
       <c r="BB70" s="23">
-        <v>98.386080000000007</v>
+        <v>136.68323000000001</v>
       </c>
     </row>
     <row r="71" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A71" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B71" s="13" t="s">
         <v>176</v>
       </c>
       <c r="C71" s="14">
         <v>0</v>
       </c>
       <c r="D71" s="14">
         <v>0</v>
       </c>
       <c r="E71" s="14">
         <v>3</v>
       </c>
       <c r="F71" s="14">
         <v>6.742</v>
       </c>
       <c r="G71" s="14">
         <v>0</v>
       </c>
       <c r="H71" s="14">
@@ -12672,66 +12672,66 @@
       <c r="AO72" s="23">
         <v>68.93271</v>
       </c>
       <c r="AP72" s="23">
         <v>188.10351</v>
       </c>
       <c r="AQ72" s="23">
         <v>0</v>
       </c>
       <c r="AR72" s="23">
         <v>0</v>
       </c>
       <c r="AS72" s="23">
         <v>77.119990000000001</v>
       </c>
       <c r="AT72" s="23">
         <v>192.35035999999999</v>
       </c>
       <c r="AU72" s="23">
         <v>0</v>
       </c>
       <c r="AV72" s="23">
         <v>0</v>
       </c>
       <c r="AW72" s="23">
-        <v>7.4350199999999997</v>
+        <v>11.395580000000001</v>
       </c>
       <c r="AX72" s="23">
-        <v>23.58193</v>
+        <v>35.200090000000003</v>
       </c>
       <c r="AY72" s="23">
         <v>0</v>
       </c>
       <c r="AZ72" s="23">
         <v>0</v>
       </c>
       <c r="BA72" s="23">
-        <v>5.5128300000000001</v>
+        <v>7.6478299999999999</v>
       </c>
       <c r="BB72" s="23">
-        <v>18.57216</v>
+        <v>24.818069999999999</v>
       </c>
     </row>
     <row r="73" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A73" s="13" t="s">
         <v>65</v>
       </c>
       <c r="B73" s="13" t="s">
         <v>178</v>
       </c>
       <c r="C73" s="14">
         <v>120.292</v>
       </c>
       <c r="D73" s="14">
         <v>96.974999999999994</v>
       </c>
       <c r="E73" s="14">
         <v>4987.93246</v>
       </c>
       <c r="F73" s="14">
         <v>5694.0660399999997</v>
       </c>
       <c r="G73" s="14">
         <v>346.387</v>
       </c>
       <c r="H73" s="14">
@@ -12836,66 +12836,66 @@
       <c r="AO73" s="23">
         <v>4315.4443600000004</v>
       </c>
       <c r="AP73" s="23">
         <v>9836.9415000000008</v>
       </c>
       <c r="AQ73" s="23">
         <v>0</v>
       </c>
       <c r="AR73" s="23">
         <v>0</v>
       </c>
       <c r="AS73" s="23">
         <v>3870.3265999999999</v>
       </c>
       <c r="AT73" s="23">
         <v>10539.720520000001</v>
       </c>
       <c r="AU73" s="23">
         <v>0</v>
       </c>
       <c r="AV73" s="23">
         <v>0</v>
       </c>
       <c r="AW73" s="23">
-        <v>613.23478999999998</v>
+        <v>1001.20311</v>
       </c>
       <c r="AX73" s="23">
-        <v>1531.57024</v>
+        <v>2526.4670500000002</v>
       </c>
       <c r="AY73" s="23">
         <v>0</v>
       </c>
       <c r="AZ73" s="23">
         <v>0</v>
       </c>
       <c r="BA73" s="23">
-        <v>551.94799</v>
+        <v>767.91627000000005</v>
       </c>
       <c r="BB73" s="23">
-        <v>1649.0081600000001</v>
+        <v>2256.7971499999999</v>
       </c>
     </row>
     <row r="74" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A74" s="13" t="s">
         <v>66</v>
       </c>
       <c r="B74" s="13" t="s">
         <v>179</v>
       </c>
       <c r="C74" s="14">
         <v>0</v>
       </c>
       <c r="D74" s="14">
         <v>0</v>
       </c>
       <c r="E74" s="14">
         <v>34.08708</v>
       </c>
       <c r="F74" s="14">
         <v>55.7</v>
       </c>
       <c r="G74" s="14">
         <v>0</v>
       </c>
       <c r="H74" s="14">
@@ -13000,66 +13000,66 @@
       <c r="AO74" s="23">
         <v>50.86748</v>
       </c>
       <c r="AP74" s="23">
         <v>79.47448</v>
       </c>
       <c r="AQ74" s="23">
         <v>0</v>
       </c>
       <c r="AR74" s="23">
         <v>0</v>
       </c>
       <c r="AS74" s="23">
         <v>75.427729999999997</v>
       </c>
       <c r="AT74" s="23">
         <v>145.67035000000001</v>
       </c>
       <c r="AU74" s="23">
         <v>0</v>
       </c>
       <c r="AV74" s="23">
         <v>0</v>
       </c>
       <c r="AW74" s="23">
-        <v>12.16764</v>
+        <v>13.30978</v>
       </c>
       <c r="AX74" s="23">
-        <v>20.939430000000002</v>
+        <v>23.407710000000002</v>
       </c>
       <c r="AY74" s="23">
         <v>0</v>
       </c>
       <c r="AZ74" s="23">
         <v>0</v>
       </c>
       <c r="BA74" s="23">
-        <v>0.17992</v>
+        <v>3.64534</v>
       </c>
       <c r="BB74" s="23">
-        <v>0.50854999999999995</v>
+        <v>6.9500200000000003</v>
       </c>
     </row>
     <row r="75" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A75" s="13" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="13" t="s">
         <v>180</v>
       </c>
       <c r="C75" s="14">
         <v>2.7</v>
       </c>
       <c r="D75" s="14">
         <v>0.10100000000000001</v>
       </c>
       <c r="E75" s="14">
         <v>10.1328</v>
       </c>
       <c r="F75" s="14">
         <v>13.715870000000001</v>
       </c>
       <c r="G75" s="14">
         <v>0</v>
       </c>
       <c r="H75" s="14">
@@ -13176,54 +13176,54 @@
       <c r="AS75" s="23">
         <v>6.0856599999999998</v>
       </c>
       <c r="AT75" s="23">
         <v>13.415430000000001</v>
       </c>
       <c r="AU75" s="23">
         <v>1.127</v>
       </c>
       <c r="AV75" s="23">
         <v>0.85858000000000001</v>
       </c>
       <c r="AW75" s="23">
         <v>0.65015999999999996</v>
       </c>
       <c r="AX75" s="23">
         <v>1.21068</v>
       </c>
       <c r="AY75" s="23">
         <v>0</v>
       </c>
       <c r="AZ75" s="23">
         <v>0</v>
       </c>
       <c r="BA75" s="23">
-        <v>0.21407999999999999</v>
+        <v>0.45407999999999998</v>
       </c>
       <c r="BB75" s="23">
-        <v>0.52215999999999996</v>
+        <v>0.72616000000000003</v>
       </c>
     </row>
     <row r="76" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A76" s="13" t="s">
         <v>68</v>
       </c>
       <c r="B76" s="13" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="14">
         <v>0</v>
       </c>
       <c r="D76" s="14">
         <v>0</v>
       </c>
       <c r="E76" s="14">
         <v>2.4900000000000002</v>
       </c>
       <c r="F76" s="14">
         <v>3.8160799999999999</v>
       </c>
       <c r="G76" s="14">
         <v>0</v>
       </c>
       <c r="H76" s="14">
@@ -13340,54 +13340,54 @@
       <c r="AS76" s="23">
         <v>4.7660000000000001E-2</v>
       </c>
       <c r="AT76" s="23">
         <v>0.99373</v>
       </c>
       <c r="AU76" s="23">
         <v>0</v>
       </c>
       <c r="AV76" s="23">
         <v>0</v>
       </c>
       <c r="AW76" s="23">
         <v>0</v>
       </c>
       <c r="AX76" s="23">
         <v>0</v>
       </c>
       <c r="AY76" s="23">
         <v>0</v>
       </c>
       <c r="AZ76" s="23">
         <v>0</v>
       </c>
       <c r="BA76" s="23">
-        <v>1.44E-2</v>
+        <v>2.7900000000000001E-2</v>
       </c>
       <c r="BB76" s="23">
-        <v>6.9120000000000001E-2</v>
+        <v>0.13392000000000001</v>
       </c>
     </row>
     <row r="77" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A77" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B77" s="13" t="s">
         <v>182</v>
       </c>
       <c r="C77" s="14">
         <v>0</v>
       </c>
       <c r="D77" s="14">
         <v>0</v>
       </c>
       <c r="E77" s="14">
         <v>47.481200000000001</v>
       </c>
       <c r="F77" s="14">
         <v>40.680660000000003</v>
       </c>
       <c r="G77" s="14">
         <v>0</v>
       </c>
       <c r="H77" s="14">
@@ -13492,54 +13492,54 @@
       <c r="AO77" s="23">
         <v>4.2614999999999998</v>
       </c>
       <c r="AP77" s="23">
         <v>7.9365899999999998</v>
       </c>
       <c r="AQ77" s="23">
         <v>0</v>
       </c>
       <c r="AR77" s="23">
         <v>0</v>
       </c>
       <c r="AS77" s="23">
         <v>1.7150799999999999</v>
       </c>
       <c r="AT77" s="23">
         <v>4.4139499999999998</v>
       </c>
       <c r="AU77" s="23">
         <v>0</v>
       </c>
       <c r="AV77" s="23">
         <v>0</v>
       </c>
       <c r="AW77" s="23">
-        <v>0.41799999999999998</v>
+        <v>0.51300000000000001</v>
       </c>
       <c r="AX77" s="23">
-        <v>0.66610999999999998</v>
+        <v>0.89976999999999996</v>
       </c>
       <c r="AY77" s="23">
         <v>0</v>
       </c>
       <c r="AZ77" s="23">
         <v>0</v>
       </c>
       <c r="BA77" s="23">
         <v>0</v>
       </c>
       <c r="BB77" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A78" s="13" t="s">
         <v>70</v>
       </c>
       <c r="B78" s="13" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="14">
         <v>0</v>
       </c>
       <c r="D78" s="14">
@@ -13656,66 +13656,66 @@
       <c r="AO78" s="23">
         <v>348.65028000000001</v>
       </c>
       <c r="AP78" s="23">
         <v>1488.8953799999999</v>
       </c>
       <c r="AQ78" s="23">
         <v>0</v>
       </c>
       <c r="AR78" s="23">
         <v>0</v>
       </c>
       <c r="AS78" s="23">
         <v>434.82691</v>
       </c>
       <c r="AT78" s="23">
         <v>1895.7943700000001</v>
       </c>
       <c r="AU78" s="23">
         <v>0</v>
       </c>
       <c r="AV78" s="23">
         <v>0</v>
       </c>
       <c r="AW78" s="23">
-        <v>58.597940000000001</v>
+        <v>86.947550000000007</v>
       </c>
       <c r="AX78" s="23">
-        <v>256.40233999999998</v>
+        <v>390.62542000000002</v>
       </c>
       <c r="AY78" s="23">
         <v>0</v>
       </c>
       <c r="AZ78" s="23">
         <v>0</v>
       </c>
       <c r="BA78" s="23">
-        <v>48.870190000000001</v>
+        <v>81.174869999999999</v>
       </c>
       <c r="BB78" s="23">
-        <v>249.58554000000001</v>
+        <v>375.60696999999999</v>
       </c>
     </row>
     <row r="79" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A79" s="13" t="s">
         <v>71</v>
       </c>
       <c r="B79" s="13" t="s">
         <v>184</v>
       </c>
       <c r="C79" s="14">
         <v>0</v>
       </c>
       <c r="D79" s="14">
         <v>0</v>
       </c>
       <c r="E79" s="14">
         <v>28.207599999999999</v>
       </c>
       <c r="F79" s="14">
         <v>49.850479999999997</v>
       </c>
       <c r="G79" s="14">
         <v>0</v>
       </c>
       <c r="H79" s="14">
@@ -13832,54 +13832,54 @@
       <c r="AS79" s="23">
         <v>0.86065000000000003</v>
       </c>
       <c r="AT79" s="23">
         <v>4.4170800000000003</v>
       </c>
       <c r="AU79" s="23">
         <v>0</v>
       </c>
       <c r="AV79" s="23">
         <v>0</v>
       </c>
       <c r="AW79" s="23">
         <v>6.9599999999999995E-2</v>
       </c>
       <c r="AX79" s="23">
         <v>0.58526999999999996</v>
       </c>
       <c r="AY79" s="23">
         <v>0</v>
       </c>
       <c r="AZ79" s="23">
         <v>0</v>
       </c>
       <c r="BA79" s="23">
-        <v>3.7970000000000002</v>
+        <v>3.8180000000000001</v>
       </c>
       <c r="BB79" s="23">
-        <v>8.77</v>
+        <v>9.0029000000000003</v>
       </c>
     </row>
     <row r="80" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A80" s="13" t="s">
         <v>72</v>
       </c>
       <c r="B80" s="13" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="14">
         <v>0.41599999999999998</v>
       </c>
       <c r="D80" s="14">
         <v>0.62033000000000005</v>
       </c>
       <c r="E80" s="14">
         <v>366.05072000000001</v>
       </c>
       <c r="F80" s="14">
         <v>659.61906999999997</v>
       </c>
       <c r="G80" s="14">
         <v>0.76800000000000002</v>
       </c>
       <c r="H80" s="14">
@@ -13984,66 +13984,66 @@
       <c r="AO80" s="23">
         <v>115.93057</v>
       </c>
       <c r="AP80" s="23">
         <v>281.00499000000002</v>
       </c>
       <c r="AQ80" s="23">
         <v>0</v>
       </c>
       <c r="AR80" s="23">
         <v>0</v>
       </c>
       <c r="AS80" s="23">
         <v>89.670559999999995</v>
       </c>
       <c r="AT80" s="23">
         <v>274.12277999999998</v>
       </c>
       <c r="AU80" s="23">
         <v>0</v>
       </c>
       <c r="AV80" s="23">
         <v>0</v>
       </c>
       <c r="AW80" s="23">
-        <v>11.318239999999999</v>
+        <v>20.53124</v>
       </c>
       <c r="AX80" s="23">
-        <v>30.314720000000001</v>
+        <v>59.463009999999997</v>
       </c>
       <c r="AY80" s="23">
         <v>0</v>
       </c>
       <c r="AZ80" s="23">
         <v>0</v>
       </c>
       <c r="BA80" s="23">
-        <v>12.3894</v>
+        <v>19.482410000000002</v>
       </c>
       <c r="BB80" s="23">
-        <v>38.875329999999998</v>
+        <v>55.826689999999999</v>
       </c>
     </row>
     <row r="81" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A81" s="13" t="s">
         <v>73</v>
       </c>
       <c r="B81" s="13" t="s">
         <v>186</v>
       </c>
       <c r="C81" s="14">
         <v>1.8768</v>
       </c>
       <c r="D81" s="14">
         <v>2.018E-2</v>
       </c>
       <c r="E81" s="14">
         <v>105.70247999999999</v>
       </c>
       <c r="F81" s="14">
         <v>229.99763999999999</v>
       </c>
       <c r="G81" s="14">
         <v>20</v>
       </c>
       <c r="H81" s="14">
@@ -14148,66 +14148,66 @@
       <c r="AO81" s="23">
         <v>179.12065000000001</v>
       </c>
       <c r="AP81" s="23">
         <v>617.91333999999995</v>
       </c>
       <c r="AQ81" s="23">
         <v>680.69399999999996</v>
       </c>
       <c r="AR81" s="23">
         <v>269.19038999999998</v>
       </c>
       <c r="AS81" s="23">
         <v>183.34308999999999</v>
       </c>
       <c r="AT81" s="23">
         <v>809.05998999999997</v>
       </c>
       <c r="AU81" s="23">
         <v>90.24</v>
       </c>
       <c r="AV81" s="23">
         <v>38.66095</v>
       </c>
       <c r="AW81" s="23">
-        <v>21.315999999999999</v>
+        <v>38.815750000000001</v>
       </c>
       <c r="AX81" s="23">
-        <v>84.472290000000001</v>
+        <v>160.74518</v>
       </c>
       <c r="AY81" s="23">
-        <v>21</v>
+        <v>43.5</v>
       </c>
       <c r="AZ81" s="23">
-        <v>1.7927900000000001</v>
+        <v>11.104340000000001</v>
       </c>
       <c r="BA81" s="23">
-        <v>15.37724</v>
+        <v>19.84881</v>
       </c>
       <c r="BB81" s="23">
-        <v>88.966809999999995</v>
+        <v>106.02943999999999</v>
       </c>
     </row>
     <row r="82" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A82" s="13" t="s">
         <v>74</v>
       </c>
       <c r="B82" s="13" t="s">
         <v>187</v>
       </c>
       <c r="C82" s="14">
         <v>0</v>
       </c>
       <c r="D82" s="14">
         <v>0</v>
       </c>
       <c r="E82" s="14">
         <v>482.46793000000002</v>
       </c>
       <c r="F82" s="14">
         <v>399.63432999999998</v>
       </c>
       <c r="G82" s="14">
         <v>0</v>
       </c>
       <c r="H82" s="14">
@@ -14312,66 +14312,66 @@
       <c r="AO82" s="23">
         <v>2635.4552600000002</v>
       </c>
       <c r="AP82" s="23">
         <v>1666.7634</v>
       </c>
       <c r="AQ82" s="23">
         <v>0</v>
       </c>
       <c r="AR82" s="23">
         <v>0</v>
       </c>
       <c r="AS82" s="23">
         <v>2049.1872899999998</v>
       </c>
       <c r="AT82" s="23">
         <v>1503.6722</v>
       </c>
       <c r="AU82" s="23">
         <v>0</v>
       </c>
       <c r="AV82" s="23">
         <v>0</v>
       </c>
       <c r="AW82" s="23">
-        <v>331.79987999999997</v>
+        <v>763.00912000000005</v>
       </c>
       <c r="AX82" s="23">
-        <v>206.12712999999999</v>
+        <v>503.90487000000002</v>
       </c>
       <c r="AY82" s="23">
         <v>0</v>
       </c>
       <c r="AZ82" s="23">
         <v>0</v>
       </c>
       <c r="BA82" s="23">
-        <v>291.12295</v>
+        <v>399.00398999999999</v>
       </c>
       <c r="BB82" s="23">
-        <v>228.05158</v>
+        <v>309.05556000000001</v>
       </c>
     </row>
     <row r="83" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A83" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B83" s="13" t="s">
         <v>188</v>
       </c>
       <c r="C83" s="14">
         <v>0</v>
       </c>
       <c r="D83" s="14">
         <v>0</v>
       </c>
       <c r="E83" s="14">
         <v>14.20424</v>
       </c>
       <c r="F83" s="14">
         <v>112.26442</v>
       </c>
       <c r="G83" s="14">
         <v>0</v>
       </c>
       <c r="H83" s="14">
@@ -14476,66 +14476,66 @@
       <c r="AO83" s="23">
         <v>25.927980000000002</v>
       </c>
       <c r="AP83" s="23">
         <v>211.53344000000001</v>
       </c>
       <c r="AQ83" s="23">
         <v>0</v>
       </c>
       <c r="AR83" s="23">
         <v>0</v>
       </c>
       <c r="AS83" s="23">
         <v>30.98997</v>
       </c>
       <c r="AT83" s="23">
         <v>266.08825000000002</v>
       </c>
       <c r="AU83" s="23">
         <v>0</v>
       </c>
       <c r="AV83" s="23">
         <v>0</v>
       </c>
       <c r="AW83" s="23">
-        <v>4.8143200000000004</v>
+        <v>8.8631799999999998</v>
       </c>
       <c r="AX83" s="23">
-        <v>41.79907</v>
+        <v>75.34442</v>
       </c>
       <c r="AY83" s="23">
         <v>0</v>
       </c>
       <c r="AZ83" s="23">
         <v>0</v>
       </c>
       <c r="BA83" s="23">
-        <v>7.1386399999999997</v>
+        <v>8.9870900000000002</v>
       </c>
       <c r="BB83" s="23">
-        <v>68.740530000000007</v>
+        <v>90.712450000000004</v>
       </c>
     </row>
     <row r="84" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A84" s="13" t="s">
         <v>76</v>
       </c>
       <c r="B84" s="13" t="s">
         <v>189</v>
       </c>
       <c r="C84" s="14">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="D84" s="14">
         <v>0.12939000000000001</v>
       </c>
       <c r="E84" s="14">
         <v>20.842210000000001</v>
       </c>
       <c r="F84" s="14">
         <v>47.97645</v>
       </c>
       <c r="G84" s="14">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="H84" s="14">
@@ -14640,66 +14640,66 @@
       <c r="AO84" s="23">
         <v>8.6156100000000002</v>
       </c>
       <c r="AP84" s="23">
         <v>36.737400000000001</v>
       </c>
       <c r="AQ84" s="23">
         <v>0</v>
       </c>
       <c r="AR84" s="23">
         <v>0</v>
       </c>
       <c r="AS84" s="23">
         <v>10.5844</v>
       </c>
       <c r="AT84" s="23">
         <v>41.603259999999999</v>
       </c>
       <c r="AU84" s="23">
         <v>0</v>
       </c>
       <c r="AV84" s="23">
         <v>0</v>
       </c>
       <c r="AW84" s="23">
-        <v>1.4807999999999999</v>
+        <v>2.3454999999999999</v>
       </c>
       <c r="AX84" s="23">
-        <v>3.5666099999999998</v>
+        <v>13.20722</v>
       </c>
       <c r="AY84" s="23">
         <v>0</v>
       </c>
       <c r="AZ84" s="23">
         <v>0</v>
       </c>
       <c r="BA84" s="23">
-        <v>1.2494000000000001</v>
+        <v>2.23088</v>
       </c>
       <c r="BB84" s="23">
-        <v>4.5153999999999996</v>
+        <v>12.99972</v>
       </c>
     </row>
     <row r="85" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A85" s="13" t="s">
         <v>77</v>
       </c>
       <c r="B85" s="13" t="s">
         <v>190</v>
       </c>
       <c r="C85" s="14">
         <v>1.6258999999999999</v>
       </c>
       <c r="D85" s="14">
         <v>0.64464999999999995</v>
       </c>
       <c r="E85" s="14">
         <v>2871.4825000000001</v>
       </c>
       <c r="F85" s="14">
         <v>2735.66572</v>
       </c>
       <c r="G85" s="14">
         <v>8.6491000000000007</v>
       </c>
       <c r="H85" s="14">
@@ -14804,66 +14804,66 @@
       <c r="AO85" s="23">
         <v>1833.83519</v>
       </c>
       <c r="AP85" s="23">
         <v>2988.2712000000001</v>
       </c>
       <c r="AQ85" s="23">
         <v>0</v>
       </c>
       <c r="AR85" s="23">
         <v>0</v>
       </c>
       <c r="AS85" s="23">
         <v>719.70582999999999</v>
       </c>
       <c r="AT85" s="23">
         <v>1409.4085600000001</v>
       </c>
       <c r="AU85" s="23">
         <v>0</v>
       </c>
       <c r="AV85" s="23">
         <v>0</v>
       </c>
       <c r="AW85" s="23">
-        <v>141.06169</v>
+        <v>179.10636</v>
       </c>
       <c r="AX85" s="23">
-        <v>188.19431</v>
+        <v>281.22061000000002</v>
       </c>
       <c r="AY85" s="23">
         <v>0</v>
       </c>
       <c r="AZ85" s="23">
         <v>0</v>
       </c>
       <c r="BA85" s="23">
-        <v>134.76857000000001</v>
+        <v>189.34662</v>
       </c>
       <c r="BB85" s="23">
-        <v>363.86973</v>
+        <v>455.50389999999999</v>
       </c>
     </row>
     <row r="86" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A86" s="13" t="s">
         <v>78</v>
       </c>
       <c r="B86" s="13" t="s">
         <v>191</v>
       </c>
       <c r="C86" s="14">
         <v>0.44685000000000002</v>
       </c>
       <c r="D86" s="14">
         <v>0.67362</v>
       </c>
       <c r="E86" s="14">
         <v>67.117419999999996</v>
       </c>
       <c r="F86" s="14">
         <v>164.47515000000001</v>
       </c>
       <c r="G86" s="14">
         <v>1.9219999999999999</v>
       </c>
       <c r="H86" s="14">
@@ -14968,66 +14968,66 @@
       <c r="AO86" s="23">
         <v>2.0904699999999998</v>
       </c>
       <c r="AP86" s="23">
         <v>8.9759700000000002</v>
       </c>
       <c r="AQ86" s="23">
         <v>0</v>
       </c>
       <c r="AR86" s="23">
         <v>0</v>
       </c>
       <c r="AS86" s="23">
         <v>1.66275</v>
       </c>
       <c r="AT86" s="23">
         <v>6.1472499999999997</v>
       </c>
       <c r="AU86" s="23">
         <v>0</v>
       </c>
       <c r="AV86" s="23">
         <v>0</v>
       </c>
       <c r="AW86" s="23">
-        <v>0.27239999999999998</v>
+        <v>0.40566000000000002</v>
       </c>
       <c r="AX86" s="23">
-        <v>1.3793599999999999</v>
+        <v>2.0580599999999998</v>
       </c>
       <c r="AY86" s="23">
         <v>0</v>
       </c>
       <c r="AZ86" s="23">
         <v>0</v>
       </c>
       <c r="BA86" s="23">
-        <v>1.6760000000000001E-2</v>
+        <v>2.3900000000000001E-2</v>
       </c>
       <c r="BB86" s="23">
-        <v>0.20383000000000001</v>
+        <v>0.28737000000000001</v>
       </c>
     </row>
     <row r="87" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A87" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B87" s="13" t="s">
         <v>192</v>
       </c>
       <c r="C87" s="14">
         <v>0</v>
       </c>
       <c r="D87" s="14">
         <v>0</v>
       </c>
       <c r="E87" s="14">
         <v>124.79172</v>
       </c>
       <c r="F87" s="14">
         <v>381.38704000000001</v>
       </c>
       <c r="G87" s="14">
         <v>0</v>
       </c>
       <c r="H87" s="14">
@@ -15290,72 +15290,72 @@
       <c r="AM88" s="23">
         <v>20.795000000000002</v>
       </c>
       <c r="AN88" s="23">
         <v>57.618690000000001</v>
       </c>
       <c r="AO88" s="23">
         <v>795.80439000000001</v>
       </c>
       <c r="AP88" s="23">
         <v>2962.6734099999999</v>
       </c>
       <c r="AQ88" s="23">
         <v>2.306</v>
       </c>
       <c r="AR88" s="23">
         <v>30.305520000000001</v>
       </c>
       <c r="AS88" s="23">
         <v>576.45488999999998</v>
       </c>
       <c r="AT88" s="23">
         <v>2975.0999000000002</v>
       </c>
       <c r="AU88" s="23">
-        <v>0.5</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AV88" s="23">
-        <v>1.5269999999999999</v>
+        <v>3.4089999999999998</v>
       </c>
       <c r="AW88" s="23">
-        <v>123.85455</v>
+        <v>138.05188000000001</v>
       </c>
       <c r="AX88" s="23">
-        <v>587.94934000000001</v>
+        <v>717.25797999999998</v>
       </c>
       <c r="AY88" s="23">
         <v>0</v>
       </c>
       <c r="AZ88" s="23">
         <v>0</v>
       </c>
       <c r="BA88" s="23">
-        <v>103.62663999999999</v>
+        <v>164.03838999999999</v>
       </c>
       <c r="BB88" s="23">
-        <v>487.35207000000003</v>
+        <v>721.24647000000004</v>
       </c>
     </row>
     <row r="89" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A89" s="13" t="s">
         <v>81</v>
       </c>
       <c r="B89" s="13" t="s">
         <v>194</v>
       </c>
       <c r="C89" s="14">
         <v>0</v>
       </c>
       <c r="D89" s="14">
         <v>0</v>
       </c>
       <c r="E89" s="14">
         <v>3694737.2080000001</v>
       </c>
       <c r="F89" s="14">
         <v>1922.54027</v>
       </c>
       <c r="G89" s="14">
         <v>215</v>
       </c>
       <c r="H89" s="14">
@@ -15460,66 +15460,66 @@
       <c r="AO89" s="23">
         <v>3132477.39597</v>
       </c>
       <c r="AP89" s="23">
         <v>1457.59338</v>
       </c>
       <c r="AQ89" s="23">
         <v>0</v>
       </c>
       <c r="AR89" s="23">
         <v>0</v>
       </c>
       <c r="AS89" s="23">
         <v>3041369.12421</v>
       </c>
       <c r="AT89" s="23">
         <v>1739.50891</v>
       </c>
       <c r="AU89" s="23">
         <v>0</v>
       </c>
       <c r="AV89" s="23">
         <v>0</v>
       </c>
       <c r="AW89" s="23">
-        <v>488679.7525</v>
+        <v>757603.00650000002</v>
       </c>
       <c r="AX89" s="23">
-        <v>225.08902</v>
+        <v>361.33769000000001</v>
       </c>
       <c r="AY89" s="23">
         <v>0</v>
       </c>
       <c r="AZ89" s="23">
         <v>0</v>
       </c>
       <c r="BA89" s="23">
-        <v>473549.86499999999</v>
+        <v>740811.38249999995</v>
       </c>
       <c r="BB89" s="23">
-        <v>285.48712</v>
+        <v>442.31052</v>
       </c>
     </row>
     <row r="90" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A90" s="13" t="s">
         <v>82</v>
       </c>
       <c r="B90" s="13" t="s">
         <v>195</v>
       </c>
       <c r="C90" s="14">
         <v>20.2</v>
       </c>
       <c r="D90" s="14">
         <v>1.8102199999999999</v>
       </c>
       <c r="E90" s="14">
         <v>4106.0962799999998</v>
       </c>
       <c r="F90" s="14">
         <v>1405.24891</v>
       </c>
       <c r="G90" s="14">
         <v>24.167999999999999</v>
       </c>
       <c r="H90" s="14">
@@ -15624,66 +15624,66 @@
       <c r="AO90" s="23">
         <v>579.53895</v>
       </c>
       <c r="AP90" s="23">
         <v>671.14133000000004</v>
       </c>
       <c r="AQ90" s="23">
         <v>518.86608000000001</v>
       </c>
       <c r="AR90" s="23">
         <v>139.66327999999999</v>
       </c>
       <c r="AS90" s="23">
         <v>652.50854000000004</v>
       </c>
       <c r="AT90" s="23">
         <v>708.84532999999999</v>
       </c>
       <c r="AU90" s="23">
         <v>0</v>
       </c>
       <c r="AV90" s="23">
         <v>0</v>
       </c>
       <c r="AW90" s="23">
-        <v>76.582179999999994</v>
+        <v>111.22714000000001</v>
       </c>
       <c r="AX90" s="23">
-        <v>87.163539999999998</v>
+        <v>125.38017000000001</v>
       </c>
       <c r="AY90" s="23">
         <v>0</v>
       </c>
       <c r="AZ90" s="23">
         <v>0</v>
       </c>
       <c r="BA90" s="23">
-        <v>16.794219999999999</v>
+        <v>78.641019999999997</v>
       </c>
       <c r="BB90" s="23">
-        <v>15.72789</v>
+        <v>74.452380000000005</v>
       </c>
     </row>
     <row r="91" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A91" s="13" t="s">
         <v>83</v>
       </c>
       <c r="B91" s="13" t="s">
         <v>196</v>
       </c>
       <c r="C91" s="14">
         <v>0</v>
       </c>
       <c r="D91" s="14">
         <v>0</v>
       </c>
       <c r="E91" s="14">
         <v>1556.519</v>
       </c>
       <c r="F91" s="14">
         <v>623.60487999999998</v>
       </c>
       <c r="G91" s="14">
         <v>0</v>
       </c>
       <c r="H91" s="14">
@@ -15788,66 +15788,66 @@
       <c r="AO91" s="23">
         <v>577.08072000000004</v>
       </c>
       <c r="AP91" s="23">
         <v>335.38369</v>
       </c>
       <c r="AQ91" s="23">
         <v>0</v>
       </c>
       <c r="AR91" s="23">
         <v>0</v>
       </c>
       <c r="AS91" s="23">
         <v>959.08938000000001</v>
       </c>
       <c r="AT91" s="23">
         <v>580.77317000000005</v>
       </c>
       <c r="AU91" s="23">
         <v>0</v>
       </c>
       <c r="AV91" s="23">
         <v>0</v>
       </c>
       <c r="AW91" s="23">
-        <v>130.41720000000001</v>
+        <v>213.67179999999999</v>
       </c>
       <c r="AX91" s="23">
-        <v>62.578470000000003</v>
+        <v>127.14075</v>
       </c>
       <c r="AY91" s="23">
         <v>0</v>
       </c>
       <c r="AZ91" s="23">
         <v>0</v>
       </c>
       <c r="BA91" s="23">
-        <v>151.10527999999999</v>
+        <v>261.65183999999999</v>
       </c>
       <c r="BB91" s="23">
-        <v>82.97439</v>
+        <v>137.0522</v>
       </c>
     </row>
     <row r="92" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A92" s="13" t="s">
         <v>84</v>
       </c>
       <c r="B92" s="13" t="s">
         <v>197</v>
       </c>
       <c r="C92" s="14">
         <v>0</v>
       </c>
       <c r="D92" s="14">
         <v>0</v>
       </c>
       <c r="E92" s="14">
         <v>0</v>
       </c>
       <c r="F92" s="14">
         <v>0</v>
       </c>
       <c r="G92" s="14">
         <v>0</v>
       </c>
       <c r="H92" s="14">
@@ -16772,66 +16772,66 @@
       <c r="AO97" s="23">
         <v>5.4920799999999996</v>
       </c>
       <c r="AP97" s="23">
         <v>5.9771700000000001</v>
       </c>
       <c r="AQ97" s="23">
         <v>0</v>
       </c>
       <c r="AR97" s="23">
         <v>0</v>
       </c>
       <c r="AS97" s="23">
         <v>9.0010600000000007</v>
       </c>
       <c r="AT97" s="23">
         <v>10.37598</v>
       </c>
       <c r="AU97" s="23">
         <v>0</v>
       </c>
       <c r="AV97" s="23">
         <v>0</v>
       </c>
       <c r="AW97" s="23">
-        <v>0.26534000000000002</v>
+        <v>0.28514</v>
       </c>
       <c r="AX97" s="23">
-        <v>0.25741000000000003</v>
+        <v>0.35210000000000002</v>
       </c>
       <c r="AY97" s="23">
         <v>0</v>
       </c>
       <c r="AZ97" s="23">
         <v>0</v>
       </c>
       <c r="BA97" s="23">
-        <v>2.70092</v>
+        <v>4.1781199999999998</v>
       </c>
       <c r="BB97" s="23">
-        <v>3.20072</v>
+        <v>4.3306800000000001</v>
       </c>
     </row>
     <row r="98" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A98" s="13" t="s">
         <v>90</v>
       </c>
       <c r="B98" s="13" t="s">
         <v>203</v>
       </c>
       <c r="C98" s="14">
         <v>0</v>
       </c>
       <c r="D98" s="14">
         <v>0</v>
       </c>
       <c r="E98" s="14">
         <v>94</v>
       </c>
       <c r="F98" s="14">
         <v>118.902</v>
       </c>
       <c r="G98" s="14">
         <v>0</v>
       </c>
       <c r="H98" s="14">
@@ -16936,66 +16936,66 @@
       <c r="AO98" s="23">
         <v>50.351599999999998</v>
       </c>
       <c r="AP98" s="23">
         <v>59.637230000000002</v>
       </c>
       <c r="AQ98" s="23">
         <v>80</v>
       </c>
       <c r="AR98" s="23">
         <v>45.189</v>
       </c>
       <c r="AS98" s="23">
         <v>63.619799999999998</v>
       </c>
       <c r="AT98" s="23">
         <v>47.20317</v>
       </c>
       <c r="AU98" s="23">
         <v>0</v>
       </c>
       <c r="AV98" s="23">
         <v>0</v>
       </c>
       <c r="AW98" s="23">
-        <v>5.2539999999999996</v>
+        <v>10.371</v>
       </c>
       <c r="AX98" s="23">
-        <v>2.4378799999999998</v>
+        <v>5.5263499999999999</v>
       </c>
       <c r="AY98" s="23">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AZ98" s="23">
-        <v>23.96</v>
+        <v>36.171999999999997</v>
       </c>
       <c r="BA98" s="23">
-        <v>26.935500000000001</v>
+        <v>28.737500000000001</v>
       </c>
       <c r="BB98" s="23">
-        <v>14.45294</v>
+        <v>16.035409999999999</v>
       </c>
     </row>
     <row r="99" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A99" s="13" t="s">
         <v>91</v>
       </c>
       <c r="B99" s="13" t="s">
         <v>204</v>
       </c>
       <c r="C99" s="14">
         <v>0</v>
       </c>
       <c r="D99" s="14">
         <v>0</v>
       </c>
       <c r="E99" s="14">
         <v>263.19260000000003</v>
       </c>
       <c r="F99" s="14">
         <v>24.713619999999999</v>
       </c>
       <c r="G99" s="14">
         <v>4344.55</v>
       </c>
       <c r="H99" s="14">
@@ -17100,66 +17100,66 @@
       <c r="AO99" s="23">
         <v>1077.3610000000001</v>
       </c>
       <c r="AP99" s="23">
         <v>121.23627</v>
       </c>
       <c r="AQ99" s="23">
         <v>0</v>
       </c>
       <c r="AR99" s="23">
         <v>0</v>
       </c>
       <c r="AS99" s="23">
         <v>11.188000000000001</v>
       </c>
       <c r="AT99" s="23">
         <v>4.8369600000000004</v>
       </c>
       <c r="AU99" s="23">
         <v>0</v>
       </c>
       <c r="AV99" s="23">
         <v>0</v>
       </c>
       <c r="AW99" s="23">
-        <v>10.605</v>
+        <v>10.781000000000001</v>
       </c>
       <c r="AX99" s="23">
-        <v>3.57619</v>
+        <v>3.9466299999999999</v>
       </c>
       <c r="AY99" s="23">
         <v>0</v>
       </c>
       <c r="AZ99" s="23">
         <v>0</v>
       </c>
       <c r="BA99" s="23">
-        <v>0.154</v>
+        <v>0.311</v>
       </c>
       <c r="BB99" s="23">
-        <v>0.32235999999999998</v>
+        <v>0.72741</v>
       </c>
     </row>
     <row r="100" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A100" s="13" t="s">
         <v>92</v>
       </c>
       <c r="B100" s="13" t="s">
         <v>205</v>
       </c>
       <c r="C100" s="14">
         <v>0</v>
       </c>
       <c r="D100" s="14">
         <v>0</v>
       </c>
       <c r="E100" s="14">
         <v>0</v>
       </c>
       <c r="F100" s="14">
         <v>0</v>
       </c>
       <c r="G100" s="14">
         <v>0</v>
       </c>
       <c r="H100" s="14">
@@ -17434,60 +17434,60 @@
       <c r="AQ101" s="23">
         <v>549</v>
       </c>
       <c r="AR101" s="23">
         <v>90.215999999999994</v>
       </c>
       <c r="AS101" s="23">
         <v>4599.09</v>
       </c>
       <c r="AT101" s="23">
         <v>2208.0889999999999</v>
       </c>
       <c r="AU101" s="23">
         <v>0</v>
       </c>
       <c r="AV101" s="23">
         <v>0</v>
       </c>
       <c r="AW101" s="23">
         <v>0</v>
       </c>
       <c r="AX101" s="23">
         <v>0</v>
       </c>
       <c r="AY101" s="23">
-        <v>0</v>
+        <v>2.4E-2</v>
       </c>
       <c r="AZ101" s="23">
-        <v>0</v>
+        <v>11.88</v>
       </c>
       <c r="BA101" s="23">
-        <v>4506.3100000000004</v>
+        <v>6199.15</v>
       </c>
       <c r="BB101" s="23">
-        <v>1792.942</v>
+        <v>2613.114</v>
       </c>
     </row>
     <row r="102" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A102" s="13" t="s">
         <v>94</v>
       </c>
       <c r="B102" s="13" t="s">
         <v>207</v>
       </c>
       <c r="C102" s="14">
         <v>4084.72</v>
       </c>
       <c r="D102" s="14">
         <v>938.85614999999996</v>
       </c>
       <c r="E102" s="14">
         <v>17.248000000000001</v>
       </c>
       <c r="F102" s="14">
         <v>0.438</v>
       </c>
       <c r="G102" s="14">
         <v>10082.549999999999</v>
       </c>
       <c r="H102" s="14">
@@ -17586,72 +17586,72 @@
       <c r="AM102" s="23">
         <v>2117.5</v>
       </c>
       <c r="AN102" s="23">
         <v>492.90699999999998</v>
       </c>
       <c r="AO102" s="23">
         <v>8120.13213</v>
       </c>
       <c r="AP102" s="23">
         <v>3339.1528800000001</v>
       </c>
       <c r="AQ102" s="23">
         <v>6619</v>
       </c>
       <c r="AR102" s="23">
         <v>1277.35456</v>
       </c>
       <c r="AS102" s="23">
         <v>17622.73013</v>
       </c>
       <c r="AT102" s="23">
         <v>7971.20831</v>
       </c>
       <c r="AU102" s="23">
-        <v>656.8</v>
+        <v>1129.2</v>
       </c>
       <c r="AV102" s="23">
-        <v>129.376</v>
+        <v>218.25059999999999</v>
       </c>
       <c r="AW102" s="23">
-        <v>3295.4721199999999</v>
+        <v>4825.7616399999997</v>
       </c>
       <c r="AX102" s="23">
-        <v>1348.95496</v>
+        <v>2046.88616</v>
       </c>
       <c r="AY102" s="23">
-        <v>454.25</v>
+        <v>589.6</v>
       </c>
       <c r="AZ102" s="23">
-        <v>98.665999999999997</v>
+        <v>130.47300000000001</v>
       </c>
       <c r="BA102" s="23">
-        <v>294.43358000000001</v>
+        <v>492.66878000000003</v>
       </c>
       <c r="BB102" s="23">
-        <v>60.315660000000001</v>
+        <v>82.534610000000001</v>
       </c>
     </row>
     <row r="103" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A103" s="13" t="s">
         <v>95</v>
       </c>
       <c r="B103" s="13" t="s">
         <v>208</v>
       </c>
       <c r="C103" s="14">
         <v>0</v>
       </c>
       <c r="D103" s="14">
         <v>0</v>
       </c>
       <c r="E103" s="14">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="F103" s="14">
         <v>0.13600000000000001</v>
       </c>
       <c r="G103" s="14">
         <v>0</v>
       </c>
       <c r="H103" s="14">
@@ -17920,66 +17920,66 @@
       <c r="AO104" s="23">
         <v>4471.1581299999998</v>
       </c>
       <c r="AP104" s="23">
         <v>7355.8676599999999</v>
       </c>
       <c r="AQ104" s="23">
         <v>0</v>
       </c>
       <c r="AR104" s="23">
         <v>0</v>
       </c>
       <c r="AS104" s="23">
         <v>5188.9287100000001</v>
       </c>
       <c r="AT104" s="23">
         <v>7395.3914299999997</v>
       </c>
       <c r="AU104" s="23">
         <v>0</v>
       </c>
       <c r="AV104" s="23">
         <v>0</v>
       </c>
       <c r="AW104" s="23">
-        <v>690.76491999999996</v>
+        <v>1060.7105200000001</v>
       </c>
       <c r="AX104" s="23">
-        <v>1121.92885</v>
+        <v>1825.4195099999999</v>
       </c>
       <c r="AY104" s="23">
         <v>0</v>
       </c>
       <c r="AZ104" s="23">
         <v>0</v>
       </c>
       <c r="BA104" s="23">
-        <v>615.43745999999999</v>
+        <v>941.13170000000002</v>
       </c>
       <c r="BB104" s="23">
-        <v>1387.7506900000001</v>
+        <v>1917.16014</v>
       </c>
     </row>
     <row r="105" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A105" s="13" t="s">
         <v>97</v>
       </c>
       <c r="B105" s="13" t="s">
         <v>210</v>
       </c>
       <c r="C105" s="14">
         <v>0</v>
       </c>
       <c r="D105" s="14">
         <v>0</v>
       </c>
       <c r="E105" s="14">
         <v>1.6822299999999999</v>
       </c>
       <c r="F105" s="14">
         <v>15.39406</v>
       </c>
       <c r="G105" s="14">
         <v>0</v>
       </c>
       <c r="H105" s="14">
@@ -18084,66 +18084,66 @@
       <c r="AO105" s="23">
         <v>83.558229999999995</v>
       </c>
       <c r="AP105" s="23">
         <v>1620.75766</v>
       </c>
       <c r="AQ105" s="23">
         <v>0</v>
       </c>
       <c r="AR105" s="23">
         <v>0</v>
       </c>
       <c r="AS105" s="23">
         <v>47.43582</v>
       </c>
       <c r="AT105" s="23">
         <v>679.13932999999997</v>
       </c>
       <c r="AU105" s="23">
         <v>0</v>
       </c>
       <c r="AV105" s="23">
         <v>0</v>
       </c>
       <c r="AW105" s="23">
-        <v>11.12866</v>
+        <v>11.25254</v>
       </c>
       <c r="AX105" s="23">
-        <v>137.86214000000001</v>
+        <v>138.94737000000001</v>
       </c>
       <c r="AY105" s="23">
         <v>0</v>
       </c>
       <c r="AZ105" s="23">
         <v>0</v>
       </c>
       <c r="BA105" s="23">
-        <v>9.2469999999999997E-2</v>
+        <v>0.12827</v>
       </c>
       <c r="BB105" s="23">
-        <v>1.9782200000000001</v>
+        <v>2.5173299999999998</v>
       </c>
     </row>
     <row r="106" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A106" s="13" t="s">
         <v>98</v>
       </c>
       <c r="B106" s="13" t="s">
         <v>211</v>
       </c>
       <c r="C106" s="14">
         <v>0</v>
       </c>
       <c r="D106" s="14">
         <v>0</v>
       </c>
       <c r="E106" s="14">
         <v>0</v>
       </c>
       <c r="F106" s="14">
         <v>0</v>
       </c>
       <c r="G106" s="14">
         <v>0</v>
       </c>
       <c r="H106" s="14">
@@ -18576,66 +18576,66 @@
       <c r="AO108" s="23">
         <v>14.26858</v>
       </c>
       <c r="AP108" s="23">
         <v>82.632059999999996</v>
       </c>
       <c r="AQ108" s="23">
         <v>0</v>
       </c>
       <c r="AR108" s="23">
         <v>0</v>
       </c>
       <c r="AS108" s="23">
         <v>18.628</v>
       </c>
       <c r="AT108" s="23">
         <v>126.31358</v>
       </c>
       <c r="AU108" s="23">
         <v>0</v>
       </c>
       <c r="AV108" s="23">
         <v>0</v>
       </c>
       <c r="AW108" s="23">
-        <v>5.8000000000000003E-2</v>
+        <v>8.7609999999999992</v>
       </c>
       <c r="AX108" s="23">
-        <v>0.96918000000000004</v>
+        <v>57.003810000000001</v>
       </c>
       <c r="AY108" s="23">
         <v>0</v>
       </c>
       <c r="AZ108" s="23">
         <v>0</v>
       </c>
       <c r="BA108" s="23">
-        <v>6.0000000000000001E-3</v>
+        <v>4.6070000000000002</v>
       </c>
       <c r="BB108" s="23">
-        <v>0.12853999999999999</v>
+        <v>31.13608</v>
       </c>
     </row>
     <row r="109" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A109" s="13" t="s">
         <v>101</v>
       </c>
       <c r="B109" s="13" t="s">
         <v>214</v>
       </c>
       <c r="C109" s="14">
         <v>0</v>
       </c>
       <c r="D109" s="14">
         <v>0</v>
       </c>
       <c r="E109" s="14">
         <v>6.625</v>
       </c>
       <c r="F109" s="14">
         <v>51.442999999999998</v>
       </c>
       <c r="G109" s="14">
         <v>0</v>
       </c>
       <c r="H109" s="14">
@@ -18740,66 +18740,66 @@
       <c r="AO109" s="23">
         <v>26.429600000000001</v>
       </c>
       <c r="AP109" s="23">
         <v>91.027680000000004</v>
       </c>
       <c r="AQ109" s="23">
         <v>0</v>
       </c>
       <c r="AR109" s="23">
         <v>0</v>
       </c>
       <c r="AS109" s="23">
         <v>32.892000000000003</v>
       </c>
       <c r="AT109" s="23">
         <v>118.55594000000001</v>
       </c>
       <c r="AU109" s="23">
         <v>0</v>
       </c>
       <c r="AV109" s="23">
         <v>0</v>
       </c>
       <c r="AW109" s="23">
-        <v>2.032</v>
+        <v>4.5720000000000001</v>
       </c>
       <c r="AX109" s="23">
-        <v>7.1375000000000002</v>
+        <v>16.28302</v>
       </c>
       <c r="AY109" s="23">
         <v>0</v>
       </c>
       <c r="AZ109" s="23">
         <v>0</v>
       </c>
       <c r="BA109" s="23">
-        <v>7.08</v>
+        <v>13.176</v>
       </c>
       <c r="BB109" s="23">
-        <v>25.85633</v>
+        <v>47.93403</v>
       </c>
     </row>
     <row r="110" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A110" s="13" t="s">
         <v>102</v>
       </c>
       <c r="B110" s="13" t="s">
         <v>215</v>
       </c>
       <c r="C110" s="14">
         <v>0</v>
       </c>
       <c r="D110" s="14">
         <v>0</v>
       </c>
       <c r="E110" s="14">
         <v>0.17</v>
       </c>
       <c r="F110" s="14">
         <v>0.92674000000000001</v>
       </c>
       <c r="G110" s="14">
         <v>0</v>
       </c>
       <c r="H110" s="14">
@@ -18904,66 +18904,66 @@
       <c r="AO110" s="23">
         <v>0.96952000000000005</v>
       </c>
       <c r="AP110" s="23">
         <v>5.8305100000000003</v>
       </c>
       <c r="AQ110" s="23">
         <v>0</v>
       </c>
       <c r="AR110" s="23">
         <v>0</v>
       </c>
       <c r="AS110" s="23">
         <v>6.0973899999999999</v>
       </c>
       <c r="AT110" s="23">
         <v>12.367990000000001</v>
       </c>
       <c r="AU110" s="23">
         <v>0</v>
       </c>
       <c r="AV110" s="23">
         <v>0</v>
       </c>
       <c r="AW110" s="23">
-        <v>0.16125</v>
+        <v>0.31995000000000001</v>
       </c>
       <c r="AX110" s="23">
-        <v>1.20553</v>
+        <v>2.41744</v>
       </c>
       <c r="AY110" s="23">
         <v>0</v>
       </c>
       <c r="AZ110" s="23">
         <v>0</v>
       </c>
       <c r="BA110" s="23">
-        <v>1.5365</v>
+        <v>4.4053000000000004</v>
       </c>
       <c r="BB110" s="23">
-        <v>1.3331900000000001</v>
+        <v>3.9458000000000002</v>
       </c>
     </row>
     <row r="111" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A111" s="13" t="s">
         <v>103</v>
       </c>
       <c r="B111" s="13" t="s">
         <v>216</v>
       </c>
       <c r="C111" s="14">
         <v>0</v>
       </c>
       <c r="D111" s="14">
         <v>0</v>
       </c>
       <c r="E111" s="14">
         <v>0.373</v>
       </c>
       <c r="F111" s="14">
         <v>2.0384600000000002</v>
       </c>
       <c r="G111" s="14">
         <v>0</v>
       </c>
       <c r="H111" s="14">
@@ -20596,101 +20596,101 @@
       <c r="I121" s="20"/>
       <c r="J121" s="20"/>
       <c r="K121" s="20"/>
       <c r="L121" s="20"/>
       <c r="M121" s="20"/>
       <c r="N121" s="20"/>
       <c r="O121" s="21"/>
       <c r="AM121" s="25"/>
       <c r="AN121" s="25"/>
       <c r="AO121" s="25"/>
       <c r="AP121" s="25"/>
       <c r="AQ121" s="25"/>
       <c r="AR121" s="25"/>
       <c r="AS121" s="25"/>
       <c r="AT121" s="25"/>
       <c r="AU121" s="25"/>
       <c r="AV121" s="25"/>
       <c r="AW121" s="25"/>
       <c r="AX121" s="25"/>
       <c r="AY121" s="25"/>
       <c r="AZ121" s="25"/>
       <c r="BA121" s="25"/>
       <c r="BB121" s="25"/>
     </row>
     <row r="122" spans="1:54" ht="30.75" customHeight="1">
-      <c r="A122" s="31" t="s">
+      <c r="A122" s="27" t="s">
         <v>226</v>
       </c>
-      <c r="B122" s="31"/>
+      <c r="B122" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="M5:N5"/>
-[...8 lines deleted...]
-    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="W5:X5"/>
     <mergeCell ref="A1:AL1"/>
     <mergeCell ref="A2:AL2"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:V4"/>
-    <mergeCell ref="S5:T5"/>
-[...16 lines deleted...]
-    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="A122:B122"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="G4:J4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Shygys Kazakhstan</vt:lpstr>