--- v2 (2026-05-30)
+++ v3 (2026-06-24)
@@ -729,54 +729,54 @@
 thousand US dollars</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t xml:space="preserve">
  CNFEA EAEU</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t xml:space="preserve"> Export and import of goods for processed agricultural products</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>January-March 2025*</t>
-[...2 lines deleted...]
-    <t>January-March 2026*</t>
+    <t>January-April 2025*</t>
+  </si>
+  <si>
+    <t>January-April  2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -978,79 +978,79 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1347,148 +1347,148 @@
   <cols>
     <col min="1" max="1" width="7.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="38" style="13" customWidth="1"/>
     <col min="3" max="14" width="12.85546875" style="13" customWidth="1"/>
     <col min="15" max="15" width="11.5703125" style="13" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="13" customWidth="1"/>
     <col min="17" max="17" width="11.5703125" style="13" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" style="13" customWidth="1"/>
     <col min="19" max="19" width="11.5703125" style="13" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="13" customWidth="1"/>
     <col min="21" max="21" width="12.140625" style="13" customWidth="1"/>
     <col min="22" max="22" width="12.85546875" style="13" customWidth="1"/>
     <col min="23" max="23" width="12.140625" style="13" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="13" customWidth="1"/>
     <col min="25" max="25" width="12.140625" style="13" customWidth="1"/>
     <col min="26" max="26" width="12.85546875" style="13" customWidth="1"/>
     <col min="27" max="27" width="12.140625" style="4" customWidth="1"/>
     <col min="28" max="28" width="12.85546875" style="4" customWidth="1"/>
     <col min="29" max="29" width="12.140625" style="4" customWidth="1"/>
     <col min="30" max="30" width="12.7109375" style="4" customWidth="1"/>
     <col min="31" max="54" width="12.7109375" style="13" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" s="1" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="30" t="s">
         <v>234</v>
       </c>
-      <c r="B1" s="32"/>
-[...35 lines deleted...]
-      <c r="AL1" s="32"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+      <c r="O1" s="30"/>
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
+      <c r="R1" s="30"/>
+      <c r="S1" s="30"/>
+      <c r="T1" s="30"/>
+      <c r="U1" s="30"/>
+      <c r="V1" s="30"/>
+      <c r="W1" s="30"/>
+      <c r="X1" s="30"/>
+      <c r="Y1" s="30"/>
+      <c r="Z1" s="30"/>
+      <c r="AA1" s="30"/>
+      <c r="AB1" s="30"/>
+      <c r="AC1" s="30"/>
+      <c r="AD1" s="30"/>
+      <c r="AE1" s="30"/>
+      <c r="AF1" s="30"/>
+      <c r="AG1" s="30"/>
+      <c r="AH1" s="30"/>
+      <c r="AI1" s="30"/>
+      <c r="AJ1" s="30"/>
+      <c r="AK1" s="30"/>
+      <c r="AL1" s="30"/>
       <c r="AM1" s="22"/>
       <c r="AN1" s="22"/>
       <c r="AO1" s="22"/>
       <c r="AP1" s="22"/>
       <c r="AQ1" s="22"/>
       <c r="AR1" s="22"/>
       <c r="AS1" s="22"/>
       <c r="AT1" s="22"/>
       <c r="AU1" s="22"/>
       <c r="AV1" s="22"/>
       <c r="AW1" s="22"/>
       <c r="AX1" s="22"/>
       <c r="AY1" s="22"/>
       <c r="AZ1" s="22"/>
       <c r="BA1" s="22"/>
       <c r="BB1" s="22"/>
     </row>
     <row r="2" spans="1:54" s="1" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="30" t="s">
         <v>235</v>
       </c>
-      <c r="B2" s="32"/>
-[...35 lines deleted...]
-      <c r="AL2" s="32"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="30"/>
+      <c r="O2" s="30"/>
+      <c r="P2" s="30"/>
+      <c r="Q2" s="30"/>
+      <c r="R2" s="30"/>
+      <c r="S2" s="30"/>
+      <c r="T2" s="30"/>
+      <c r="U2" s="30"/>
+      <c r="V2" s="30"/>
+      <c r="W2" s="30"/>
+      <c r="X2" s="30"/>
+      <c r="Y2" s="30"/>
+      <c r="Z2" s="30"/>
+      <c r="AA2" s="30"/>
+      <c r="AB2" s="30"/>
+      <c r="AC2" s="30"/>
+      <c r="AD2" s="30"/>
+      <c r="AE2" s="30"/>
+      <c r="AF2" s="30"/>
+      <c r="AG2" s="30"/>
+      <c r="AH2" s="30"/>
+      <c r="AI2" s="30"/>
+      <c r="AJ2" s="30"/>
+      <c r="AK2" s="30"/>
+      <c r="AL2" s="30"/>
       <c r="AM2" s="22"/>
       <c r="AN2" s="22"/>
       <c r="AO2" s="22"/>
       <c r="AP2" s="22"/>
       <c r="AQ2" s="22"/>
       <c r="AR2" s="22"/>
       <c r="AS2" s="22"/>
       <c r="AT2" s="22"/>
       <c r="AU2" s="22"/>
       <c r="AV2" s="22"/>
       <c r="AW2" s="22"/>
       <c r="AX2" s="22"/>
       <c r="AY2" s="22"/>
       <c r="AZ2" s="22"/>
       <c r="BA2" s="22"/>
       <c r="BB2" s="22"/>
     </row>
     <row r="3" spans="1:54" ht="12">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
@@ -1515,246 +1515,246 @@
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
       <c r="AW3" s="3"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
     </row>
     <row r="4" spans="1:54" ht="24.75" customHeight="1">
-      <c r="A4" s="29" t="s">
+      <c r="A4" s="33" t="s">
         <v>232</v>
       </c>
-      <c r="B4" s="28" t="s">
+      <c r="B4" s="32" t="s">
         <v>227</v>
       </c>
-      <c r="C4" s="26">
+      <c r="C4" s="29">
         <v>2015</v>
       </c>
-      <c r="D4" s="26"/>
-[...2 lines deleted...]
-      <c r="G4" s="26">
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="29">
         <v>2016</v>
       </c>
-      <c r="H4" s="26"/>
-[...2 lines deleted...]
-      <c r="K4" s="26">
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="29">
         <v>2017</v>
       </c>
-      <c r="L4" s="26"/>
-[...2 lines deleted...]
-      <c r="O4" s="26">
+      <c r="L4" s="29"/>
+      <c r="M4" s="29"/>
+      <c r="N4" s="29"/>
+      <c r="O4" s="29">
         <v>2018</v>
       </c>
-      <c r="P4" s="26"/>
-[...2 lines deleted...]
-      <c r="S4" s="26">
+      <c r="P4" s="29"/>
+      <c r="Q4" s="29"/>
+      <c r="R4" s="29"/>
+      <c r="S4" s="29">
         <v>2019</v>
       </c>
-      <c r="T4" s="26"/>
-[...2 lines deleted...]
-      <c r="W4" s="26">
+      <c r="T4" s="29"/>
+      <c r="U4" s="29"/>
+      <c r="V4" s="29"/>
+      <c r="W4" s="29">
         <v>2020</v>
       </c>
-      <c r="X4" s="26"/>
-[...2 lines deleted...]
-      <c r="AA4" s="26">
+      <c r="X4" s="29"/>
+      <c r="Y4" s="29"/>
+      <c r="Z4" s="29"/>
+      <c r="AA4" s="29">
         <v>2021</v>
       </c>
-      <c r="AB4" s="26"/>
-[...2 lines deleted...]
-      <c r="AE4" s="33">
+      <c r="AB4" s="29"/>
+      <c r="AC4" s="29"/>
+      <c r="AD4" s="29"/>
+      <c r="AE4" s="26">
         <v>2022</v>
       </c>
-      <c r="AF4" s="34"/>
-[...2 lines deleted...]
-      <c r="AI4" s="33">
+      <c r="AF4" s="27"/>
+      <c r="AG4" s="27"/>
+      <c r="AH4" s="28"/>
+      <c r="AI4" s="26">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="34"/>
-[...2 lines deleted...]
-      <c r="AM4" s="33">
+      <c r="AJ4" s="27"/>
+      <c r="AK4" s="27"/>
+      <c r="AL4" s="28"/>
+      <c r="AM4" s="26">
         <v>2024</v>
       </c>
-      <c r="AN4" s="34"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="33" t="s">
+      <c r="AN4" s="27"/>
+      <c r="AO4" s="27"/>
+      <c r="AP4" s="28"/>
+      <c r="AQ4" s="26" t="s">
         <v>236</v>
       </c>
-      <c r="AR4" s="34"/>
-[...2 lines deleted...]
-      <c r="AU4" s="33" t="s">
+      <c r="AR4" s="27"/>
+      <c r="AS4" s="27"/>
+      <c r="AT4" s="28"/>
+      <c r="AU4" s="26" t="s">
         <v>237</v>
       </c>
-      <c r="AV4" s="34"/>
-[...2 lines deleted...]
-      <c r="AY4" s="33" t="s">
+      <c r="AV4" s="27"/>
+      <c r="AW4" s="27"/>
+      <c r="AX4" s="28"/>
+      <c r="AY4" s="26" t="s">
         <v>238</v>
       </c>
-      <c r="AZ4" s="34"/>
-[...1 lines deleted...]
-      <c r="BB4" s="35"/>
+      <c r="AZ4" s="27"/>
+      <c r="BA4" s="27"/>
+      <c r="BB4" s="28"/>
     </row>
     <row r="5" spans="1:54" s="5" customFormat="1" ht="13.15" customHeight="1">
-      <c r="A5" s="30"/>
-[...1 lines deleted...]
-      <c r="C5" s="26" t="s">
+      <c r="A5" s="34"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="29" t="s">
         <v>230</v>
       </c>
-      <c r="D5" s="26"/>
-      <c r="E5" s="26" t="s">
+      <c r="D5" s="29"/>
+      <c r="E5" s="29" t="s">
         <v>231</v>
       </c>
-      <c r="F5" s="26"/>
-      <c r="G5" s="26" t="s">
+      <c r="F5" s="29"/>
+      <c r="G5" s="29" t="s">
         <v>230</v>
       </c>
-      <c r="H5" s="26"/>
-      <c r="I5" s="26" t="s">
+      <c r="H5" s="29"/>
+      <c r="I5" s="29" t="s">
         <v>231</v>
       </c>
-      <c r="J5" s="26"/>
-      <c r="K5" s="26" t="s">
+      <c r="J5" s="29"/>
+      <c r="K5" s="29" t="s">
         <v>230</v>
       </c>
-      <c r="L5" s="26"/>
-      <c r="M5" s="26" t="s">
+      <c r="L5" s="29"/>
+      <c r="M5" s="29" t="s">
         <v>231</v>
       </c>
-      <c r="N5" s="26"/>
-      <c r="O5" s="26" t="s">
+      <c r="N5" s="29"/>
+      <c r="O5" s="29" t="s">
         <v>230</v>
       </c>
-      <c r="P5" s="26"/>
-      <c r="Q5" s="26" t="s">
+      <c r="P5" s="29"/>
+      <c r="Q5" s="29" t="s">
         <v>231</v>
       </c>
-      <c r="R5" s="26"/>
-      <c r="S5" s="26" t="s">
+      <c r="R5" s="29"/>
+      <c r="S5" s="29" t="s">
         <v>230</v>
       </c>
-      <c r="T5" s="26"/>
-      <c r="U5" s="26" t="s">
+      <c r="T5" s="29"/>
+      <c r="U5" s="29" t="s">
         <v>231</v>
       </c>
-      <c r="V5" s="26"/>
-      <c r="W5" s="26" t="s">
+      <c r="V5" s="29"/>
+      <c r="W5" s="29" t="s">
         <v>230</v>
       </c>
-      <c r="X5" s="26"/>
-      <c r="Y5" s="26" t="s">
+      <c r="X5" s="29"/>
+      <c r="Y5" s="29" t="s">
         <v>231</v>
       </c>
-      <c r="Z5" s="26"/>
-      <c r="AA5" s="26" t="s">
+      <c r="Z5" s="29"/>
+      <c r="AA5" s="29" t="s">
         <v>230</v>
       </c>
-      <c r="AB5" s="26"/>
-      <c r="AC5" s="26" t="s">
+      <c r="AB5" s="29"/>
+      <c r="AC5" s="29" t="s">
         <v>231</v>
       </c>
-      <c r="AD5" s="26"/>
-      <c r="AE5" s="26" t="s">
+      <c r="AD5" s="29"/>
+      <c r="AE5" s="29" t="s">
         <v>230</v>
       </c>
-      <c r="AF5" s="26"/>
-      <c r="AG5" s="26" t="s">
+      <c r="AF5" s="29"/>
+      <c r="AG5" s="29" t="s">
         <v>231</v>
       </c>
-      <c r="AH5" s="26"/>
-      <c r="AI5" s="26" t="s">
+      <c r="AH5" s="29"/>
+      <c r="AI5" s="29" t="s">
         <v>230</v>
       </c>
-      <c r="AJ5" s="26"/>
-      <c r="AK5" s="26" t="s">
+      <c r="AJ5" s="29"/>
+      <c r="AK5" s="29" t="s">
         <v>231</v>
       </c>
-      <c r="AL5" s="26"/>
-      <c r="AM5" s="26" t="s">
+      <c r="AL5" s="29"/>
+      <c r="AM5" s="29" t="s">
         <v>230</v>
       </c>
-      <c r="AN5" s="26"/>
-      <c r="AO5" s="26" t="s">
+      <c r="AN5" s="29"/>
+      <c r="AO5" s="29" t="s">
         <v>231</v>
       </c>
-      <c r="AP5" s="26"/>
-      <c r="AQ5" s="26" t="s">
+      <c r="AP5" s="29"/>
+      <c r="AQ5" s="29" t="s">
         <v>230</v>
       </c>
-      <c r="AR5" s="26"/>
-      <c r="AS5" s="26" t="s">
+      <c r="AR5" s="29"/>
+      <c r="AS5" s="29" t="s">
         <v>231</v>
       </c>
-      <c r="AT5" s="26"/>
-      <c r="AU5" s="26" t="s">
+      <c r="AT5" s="29"/>
+      <c r="AU5" s="29" t="s">
         <v>230</v>
       </c>
-      <c r="AV5" s="26"/>
-      <c r="AW5" s="26" t="s">
+      <c r="AV5" s="29"/>
+      <c r="AW5" s="29" t="s">
         <v>231</v>
       </c>
-      <c r="AX5" s="26"/>
-      <c r="AY5" s="26" t="s">
+      <c r="AX5" s="29"/>
+      <c r="AY5" s="29" t="s">
         <v>230</v>
       </c>
-      <c r="AZ5" s="26"/>
-      <c r="BA5" s="26" t="s">
+      <c r="AZ5" s="29"/>
+      <c r="BA5" s="29" t="s">
         <v>231</v>
       </c>
-      <c r="BB5" s="26"/>
+      <c r="BB5" s="29"/>
     </row>
     <row r="6" spans="1:54" ht="33.75">
-      <c r="A6" s="31"/>
-      <c r="B6" s="28"/>
+      <c r="A6" s="35"/>
+      <c r="B6" s="32"/>
       <c r="C6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>229</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>229</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>229</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>229</v>
       </c>
       <c r="K6" s="6" t="s">
@@ -2006,72 +2006,72 @@
       <c r="AM7" s="10">
         <v>31075.321149999996</v>
       </c>
       <c r="AN7" s="10">
         <v>49630.053339999991</v>
       </c>
       <c r="AO7" s="10">
         <v>3172345.7641699999</v>
       </c>
       <c r="AP7" s="10">
         <v>54035.179100000008</v>
       </c>
       <c r="AQ7" s="10">
         <v>23027.868149999998</v>
       </c>
       <c r="AR7" s="10">
         <v>29084.491430000009</v>
       </c>
       <c r="AS7" s="10">
         <v>3085933.5715099997</v>
       </c>
       <c r="AT7" s="10">
         <v>58880.852410000007</v>
       </c>
       <c r="AU7" s="10">
-        <v>6501.8867000000009</v>
+        <v>8633.5428600000014</v>
       </c>
       <c r="AV7" s="10">
-        <v>9375.5730699999967</v>
+        <v>12352.795589999998</v>
       </c>
       <c r="AW7" s="10">
-        <v>768120.19099000026</v>
+        <v>994590.2057200002</v>
       </c>
       <c r="AX7" s="10">
-        <v>13709.787290000004</v>
+        <v>18901.306989999997</v>
       </c>
       <c r="AY7" s="10">
-        <v>5421.6313100000007</v>
+        <v>7586.0957600000011</v>
       </c>
       <c r="AZ7" s="10">
-        <v>9831.206549999999</v>
+        <v>13293.575860000003</v>
       </c>
       <c r="BA7" s="10">
-        <v>752619.27815999987</v>
+        <v>981110.25485000003</v>
       </c>
       <c r="BB7" s="10">
-        <v>13526.99799</v>
+        <v>18519.600190000005</v>
       </c>
     </row>
     <row r="8" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A8" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>113</v>
       </c>
       <c r="C8" s="14">
         <v>0</v>
       </c>
       <c r="D8" s="14">
         <v>0</v>
       </c>
       <c r="E8" s="14">
         <v>30.81439</v>
       </c>
       <c r="F8" s="14">
         <v>64.91686</v>
       </c>
       <c r="G8" s="14">
         <v>0</v>
       </c>
       <c r="H8" s="14">
@@ -2176,54 +2176,54 @@
       <c r="AO8" s="23">
         <v>19.30171</v>
       </c>
       <c r="AP8" s="23">
         <v>16.370660000000001</v>
       </c>
       <c r="AQ8" s="23">
         <v>0</v>
       </c>
       <c r="AR8" s="23">
         <v>0</v>
       </c>
       <c r="AS8" s="23">
         <v>18.357489999999999</v>
       </c>
       <c r="AT8" s="23">
         <v>30.711639999999999</v>
       </c>
       <c r="AU8" s="23">
         <v>0</v>
       </c>
       <c r="AV8" s="23">
         <v>0</v>
       </c>
       <c r="AW8" s="23">
-        <v>11.9903</v>
+        <v>14.36858</v>
       </c>
       <c r="AX8" s="23">
-        <v>16.278729999999999</v>
+        <v>19.300989999999999</v>
       </c>
       <c r="AY8" s="23">
         <v>0</v>
       </c>
       <c r="AZ8" s="23">
         <v>0</v>
       </c>
       <c r="BA8" s="23">
         <v>0</v>
       </c>
       <c r="BB8" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A9" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>114</v>
       </c>
       <c r="C9" s="14">
         <v>2633.3573799999999</v>
       </c>
       <c r="D9" s="14">
@@ -2334,72 +2334,72 @@
       <c r="AM9" s="23">
         <v>24136.291209999999</v>
       </c>
       <c r="AN9" s="23">
         <v>42534.99106</v>
       </c>
       <c r="AO9" s="23">
         <v>66.928030000000007</v>
       </c>
       <c r="AP9" s="23">
         <v>56.837209999999999</v>
       </c>
       <c r="AQ9" s="23">
         <v>11040.540569999999</v>
       </c>
       <c r="AR9" s="23">
         <v>19871.193920000002</v>
       </c>
       <c r="AS9" s="23">
         <v>61.453499999999998</v>
       </c>
       <c r="AT9" s="23">
         <v>143.60505000000001</v>
       </c>
       <c r="AU9" s="23">
-        <v>4466.7965999999997</v>
+        <v>5643.8027599999996</v>
       </c>
       <c r="AV9" s="23">
-        <v>7785.4614700000002</v>
+        <v>9892.0781800000004</v>
       </c>
       <c r="AW9" s="23">
         <v>2.1359400000000002</v>
       </c>
       <c r="AX9" s="23">
         <v>3.2216499999999999</v>
       </c>
       <c r="AY9" s="23">
-        <v>4287.5171499999997</v>
+        <v>5966.3055999999997</v>
       </c>
       <c r="AZ9" s="23">
-        <v>8716.2430199999999</v>
+        <v>11892.561530000001</v>
       </c>
       <c r="BA9" s="23">
-        <v>0</v>
+        <v>0.9425</v>
       </c>
       <c r="BB9" s="23">
-        <v>0</v>
+        <v>2.43052</v>
       </c>
     </row>
     <row r="10" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A10" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>115</v>
       </c>
       <c r="C10" s="14">
         <v>0</v>
       </c>
       <c r="D10" s="14">
         <v>0</v>
       </c>
       <c r="E10" s="14">
         <v>51.539920000000002</v>
       </c>
       <c r="F10" s="14">
         <v>67.717870000000005</v>
       </c>
       <c r="G10" s="14">
         <v>0</v>
       </c>
       <c r="H10" s="14">
@@ -2826,72 +2826,72 @@
       <c r="AM12" s="23">
         <v>675</v>
       </c>
       <c r="AN12" s="23">
         <v>845.94068000000004</v>
       </c>
       <c r="AO12" s="23">
         <v>133.08111</v>
       </c>
       <c r="AP12" s="23">
         <v>296.08553999999998</v>
       </c>
       <c r="AQ12" s="23">
         <v>737.8</v>
       </c>
       <c r="AR12" s="23">
         <v>1034.11331</v>
       </c>
       <c r="AS12" s="23">
         <v>176.80044000000001</v>
       </c>
       <c r="AT12" s="23">
         <v>358.30023999999997</v>
       </c>
       <c r="AU12" s="23">
-        <v>261</v>
+        <v>341</v>
       </c>
       <c r="AV12" s="23">
-        <v>329.26641000000001</v>
+        <v>446.07934999999998</v>
       </c>
       <c r="AW12" s="23">
-        <v>84.683340000000001</v>
+        <v>92.649339999999995</v>
       </c>
       <c r="AX12" s="23">
-        <v>177.89562000000001</v>
+        <v>193.86662000000001</v>
       </c>
       <c r="AY12" s="23">
-        <v>120</v>
+        <v>180</v>
       </c>
       <c r="AZ12" s="23">
-        <v>187.661</v>
+        <v>281.96699999999998</v>
       </c>
       <c r="BA12" s="23">
-        <v>97.444000000000003</v>
+        <v>109.4815</v>
       </c>
       <c r="BB12" s="23">
-        <v>232.83758</v>
+        <v>262.54879</v>
       </c>
     </row>
     <row r="13" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A13" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>118</v>
       </c>
       <c r="C13" s="14">
         <v>20</v>
       </c>
       <c r="D13" s="14">
         <v>5.4969999999999999</v>
       </c>
       <c r="E13" s="14">
         <v>82.375799999999998</v>
       </c>
       <c r="F13" s="14">
         <v>118.18061</v>
       </c>
       <c r="G13" s="14">
         <v>85.512</v>
       </c>
       <c r="H13" s="14">
@@ -2996,66 +2996,66 @@
       <c r="AO13" s="23">
         <v>30.856680000000001</v>
       </c>
       <c r="AP13" s="23">
         <v>268.43083000000001</v>
       </c>
       <c r="AQ13" s="23">
         <v>0</v>
       </c>
       <c r="AR13" s="23">
         <v>0</v>
       </c>
       <c r="AS13" s="23">
         <v>26.7317</v>
       </c>
       <c r="AT13" s="23">
         <v>286.82965999999999</v>
       </c>
       <c r="AU13" s="23">
         <v>0</v>
       </c>
       <c r="AV13" s="23">
         <v>0</v>
       </c>
       <c r="AW13" s="23">
-        <v>5.6583500000000004</v>
+        <v>8.4256700000000002</v>
       </c>
       <c r="AX13" s="23">
-        <v>53.521940000000001</v>
+        <v>82.658559999999994</v>
       </c>
       <c r="AY13" s="23">
         <v>0</v>
       </c>
       <c r="AZ13" s="23">
         <v>0</v>
       </c>
       <c r="BA13" s="23">
-        <v>5.6219799999999998</v>
+        <v>7.6761200000000001</v>
       </c>
       <c r="BB13" s="23">
-        <v>63.575780000000002</v>
+        <v>89.44914</v>
       </c>
     </row>
     <row r="14" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A14" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>119</v>
       </c>
       <c r="C14" s="14">
         <v>0</v>
       </c>
       <c r="D14" s="14">
         <v>0</v>
       </c>
       <c r="E14" s="14">
         <v>2285.4845999999998</v>
       </c>
       <c r="F14" s="14">
         <v>762.86410999999998</v>
       </c>
       <c r="G14" s="14">
         <v>0</v>
       </c>
       <c r="H14" s="14">
@@ -3160,66 +3160,66 @@
       <c r="AO14" s="23">
         <v>2982.77198</v>
       </c>
       <c r="AP14" s="23">
         <v>1448.14426</v>
       </c>
       <c r="AQ14" s="23">
         <v>0</v>
       </c>
       <c r="AR14" s="23">
         <v>0</v>
       </c>
       <c r="AS14" s="23">
         <v>428.63733999999999</v>
       </c>
       <c r="AT14" s="23">
         <v>282.24592000000001</v>
       </c>
       <c r="AU14" s="23">
         <v>0</v>
       </c>
       <c r="AV14" s="23">
         <v>0</v>
       </c>
       <c r="AW14" s="23">
-        <v>317.46550999999999</v>
+        <v>370.99254999999999</v>
       </c>
       <c r="AX14" s="23">
-        <v>198.08180999999999</v>
+        <v>233.97845000000001</v>
       </c>
       <c r="AY14" s="23">
         <v>0</v>
       </c>
       <c r="AZ14" s="23">
         <v>0</v>
       </c>
       <c r="BA14" s="23">
-        <v>3.2817500000000002</v>
+        <v>3.3217500000000002</v>
       </c>
       <c r="BB14" s="23">
-        <v>11.567819999999999</v>
+        <v>11.777620000000001</v>
       </c>
     </row>
     <row r="15" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A15" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>120</v>
       </c>
       <c r="C15" s="14">
         <v>0</v>
       </c>
       <c r="D15" s="14">
         <v>0</v>
       </c>
       <c r="E15" s="14">
         <v>317.98009999999999</v>
       </c>
       <c r="F15" s="14">
         <v>323.67482000000001</v>
       </c>
       <c r="G15" s="14">
         <v>0</v>
       </c>
       <c r="H15" s="14">
@@ -3324,66 +3324,66 @@
       <c r="AO15" s="23">
         <v>19.82508</v>
       </c>
       <c r="AP15" s="23">
         <v>45.66713</v>
       </c>
       <c r="AQ15" s="23">
         <v>0</v>
       </c>
       <c r="AR15" s="23">
         <v>0</v>
       </c>
       <c r="AS15" s="23">
         <v>3.73732</v>
       </c>
       <c r="AT15" s="23">
         <v>8.5855200000000007</v>
       </c>
       <c r="AU15" s="23">
         <v>0</v>
       </c>
       <c r="AV15" s="23">
         <v>0</v>
       </c>
       <c r="AW15" s="23">
-        <v>0.51359999999999995</v>
+        <v>0.78159999999999996</v>
       </c>
       <c r="AX15" s="23">
-        <v>1.17242</v>
+        <v>1.8731500000000001</v>
       </c>
       <c r="AY15" s="23">
         <v>0</v>
       </c>
       <c r="AZ15" s="23">
         <v>0</v>
       </c>
       <c r="BA15" s="23">
-        <v>1.2036500000000001</v>
+        <v>1.7036500000000001</v>
       </c>
       <c r="BB15" s="23">
-        <v>2.6711800000000001</v>
+        <v>3.4491200000000002</v>
       </c>
     </row>
     <row r="16" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A16" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>121</v>
       </c>
       <c r="C16" s="14">
         <v>0</v>
       </c>
       <c r="D16" s="14">
         <v>0</v>
       </c>
       <c r="E16" s="14">
         <v>303.66194999999999</v>
       </c>
       <c r="F16" s="14">
         <v>426.27143000000001</v>
       </c>
       <c r="G16" s="14">
         <v>0</v>
       </c>
       <c r="H16" s="14">
@@ -3488,66 +3488,66 @@
       <c r="AO16" s="23">
         <v>11.653930000000001</v>
       </c>
       <c r="AP16" s="23">
         <v>14.763120000000001</v>
       </c>
       <c r="AQ16" s="23">
         <v>0</v>
       </c>
       <c r="AR16" s="23">
         <v>0</v>
       </c>
       <c r="AS16" s="23">
         <v>32.159979999999997</v>
       </c>
       <c r="AT16" s="23">
         <v>55.698079999999997</v>
       </c>
       <c r="AU16" s="23">
         <v>0</v>
       </c>
       <c r="AV16" s="23">
         <v>0</v>
       </c>
       <c r="AW16" s="23">
-        <v>12.42545</v>
+        <v>18.36626</v>
       </c>
       <c r="AX16" s="23">
-        <v>21.142499999999998</v>
+        <v>29.49691</v>
       </c>
       <c r="AY16" s="23">
         <v>0</v>
       </c>
       <c r="AZ16" s="23">
         <v>0</v>
       </c>
       <c r="BA16" s="23">
-        <v>10.10331</v>
+        <v>11.52891</v>
       </c>
       <c r="BB16" s="23">
-        <v>16.115030000000001</v>
+        <v>20.596820000000001</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A17" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>122</v>
       </c>
       <c r="C17" s="14">
         <v>0</v>
       </c>
       <c r="D17" s="14">
         <v>0</v>
       </c>
       <c r="E17" s="14">
         <v>2.7490000000000001</v>
       </c>
       <c r="F17" s="14">
         <v>2.7669999999999999</v>
       </c>
       <c r="G17" s="14">
         <v>0</v>
       </c>
       <c r="H17" s="14">
@@ -3652,66 +3652,66 @@
       <c r="AO17" s="23">
         <v>11.80654</v>
       </c>
       <c r="AP17" s="23">
         <v>40.79448</v>
       </c>
       <c r="AQ17" s="23">
         <v>0</v>
       </c>
       <c r="AR17" s="23">
         <v>0</v>
       </c>
       <c r="AS17" s="23">
         <v>85.832470000000001</v>
       </c>
       <c r="AT17" s="23">
         <v>118.92982000000001</v>
       </c>
       <c r="AU17" s="23">
         <v>0</v>
       </c>
       <c r="AV17" s="23">
         <v>0</v>
       </c>
       <c r="AW17" s="23">
-        <v>23.003900000000002</v>
+        <v>23.72438</v>
       </c>
       <c r="AX17" s="23">
-        <v>35.446680000000001</v>
+        <v>38.871639999999999</v>
       </c>
       <c r="AY17" s="23">
         <v>0</v>
       </c>
       <c r="AZ17" s="23">
         <v>0</v>
       </c>
       <c r="BA17" s="23">
-        <v>21.921869999999998</v>
+        <v>40.971870000000003</v>
       </c>
       <c r="BB17" s="23">
-        <v>31.32639</v>
+        <v>50.95158</v>
       </c>
     </row>
     <row r="18" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>123</v>
       </c>
       <c r="C18" s="14">
         <v>20</v>
       </c>
       <c r="D18" s="14">
         <v>55.161299999999997</v>
       </c>
       <c r="E18" s="14">
         <v>3.0310000000000001</v>
       </c>
       <c r="F18" s="14">
         <v>8.91953</v>
       </c>
       <c r="G18" s="14">
         <v>0</v>
       </c>
       <c r="H18" s="14">
@@ -3810,54 +3810,54 @@
       <c r="AM18" s="23">
         <v>458.4</v>
       </c>
       <c r="AN18" s="23">
         <v>2994.11582</v>
       </c>
       <c r="AO18" s="23">
         <v>0</v>
       </c>
       <c r="AP18" s="23">
         <v>0</v>
       </c>
       <c r="AQ18" s="23">
         <v>590</v>
       </c>
       <c r="AR18" s="23">
         <v>3570.1212099999998</v>
       </c>
       <c r="AS18" s="23">
         <v>0</v>
       </c>
       <c r="AT18" s="23">
         <v>0</v>
       </c>
       <c r="AU18" s="23">
-        <v>60</v>
+        <v>140</v>
       </c>
       <c r="AV18" s="23">
-        <v>375.89069999999998</v>
+        <v>833.61518000000001</v>
       </c>
       <c r="AW18" s="23">
         <v>0</v>
       </c>
       <c r="AX18" s="23">
         <v>0</v>
       </c>
       <c r="AY18" s="23">
         <v>60</v>
       </c>
       <c r="AZ18" s="23">
         <v>313.95652999999999</v>
       </c>
       <c r="BA18" s="23">
         <v>0</v>
       </c>
       <c r="BB18" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A19" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="13" t="s">
@@ -3974,72 +3974,72 @@
       <c r="AM19" s="23">
         <v>370</v>
       </c>
       <c r="AN19" s="23">
         <v>755.89770999999996</v>
       </c>
       <c r="AO19" s="23">
         <v>447.88002999999998</v>
       </c>
       <c r="AP19" s="23">
         <v>2161.0919699999999</v>
       </c>
       <c r="AQ19" s="23">
         <v>340</v>
       </c>
       <c r="AR19" s="23">
         <v>1150.63373</v>
       </c>
       <c r="AS19" s="23">
         <v>364.76614999999998</v>
       </c>
       <c r="AT19" s="23">
         <v>2086.53087</v>
       </c>
       <c r="AU19" s="23">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="AV19" s="23">
-        <v>86.325959999999995</v>
+        <v>220.72152</v>
       </c>
       <c r="AW19" s="23">
-        <v>102.97368</v>
+        <v>136.52223000000001</v>
       </c>
       <c r="AX19" s="23">
-        <v>566.94573000000003</v>
+        <v>772.66107</v>
       </c>
       <c r="AY19" s="23">
         <v>40</v>
       </c>
       <c r="AZ19" s="23">
         <v>154.31046000000001</v>
       </c>
       <c r="BA19" s="23">
-        <v>70.144540000000006</v>
+        <v>100.50033999999999</v>
       </c>
       <c r="BB19" s="23">
-        <v>397.50731999999999</v>
+        <v>572.76274999999998</v>
       </c>
     </row>
     <row r="20" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A20" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>125</v>
       </c>
       <c r="C20" s="14">
         <v>0</v>
       </c>
       <c r="D20" s="14">
         <v>0</v>
       </c>
       <c r="E20" s="14">
         <v>18.212389999999999</v>
       </c>
       <c r="F20" s="14">
         <v>22.5243</v>
       </c>
       <c r="G20" s="14">
         <v>0</v>
       </c>
       <c r="H20" s="14">
@@ -4308,66 +4308,66 @@
       <c r="AO21" s="23">
         <v>0.55191000000000001</v>
       </c>
       <c r="AP21" s="23">
         <v>3.0412400000000002</v>
       </c>
       <c r="AQ21" s="23">
         <v>0</v>
       </c>
       <c r="AR21" s="23">
         <v>0</v>
       </c>
       <c r="AS21" s="23">
         <v>0.85843999999999998</v>
       </c>
       <c r="AT21" s="23">
         <v>2.8799800000000002</v>
       </c>
       <c r="AU21" s="23">
         <v>0</v>
       </c>
       <c r="AV21" s="23">
         <v>0</v>
       </c>
       <c r="AW21" s="23">
-        <v>4.7570000000000001E-2</v>
+        <v>6.3920000000000005E-2</v>
       </c>
       <c r="AX21" s="23">
-        <v>0.46203</v>
+        <v>0.61880999999999997</v>
       </c>
       <c r="AY21" s="23">
         <v>0</v>
       </c>
       <c r="AZ21" s="23">
         <v>0</v>
       </c>
       <c r="BA21" s="23">
-        <v>2.3199999999999998E-2</v>
+        <v>0.38102000000000003</v>
       </c>
       <c r="BB21" s="23">
-        <v>0.22628000000000001</v>
+        <v>0.88832</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A22" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>127</v>
       </c>
       <c r="C22" s="14">
         <v>0</v>
       </c>
       <c r="D22" s="14">
         <v>0</v>
       </c>
       <c r="E22" s="14">
         <v>3.4799999999999998E-2</v>
       </c>
       <c r="F22" s="14">
         <v>0.10145</v>
       </c>
       <c r="G22" s="14">
         <v>0</v>
       </c>
       <c r="H22" s="14">
@@ -4800,66 +4800,66 @@
       <c r="AO24" s="23">
         <v>10.186310000000001</v>
       </c>
       <c r="AP24" s="23">
         <v>78.202430000000007</v>
       </c>
       <c r="AQ24" s="23">
         <v>0</v>
       </c>
       <c r="AR24" s="23">
         <v>0</v>
       </c>
       <c r="AS24" s="23">
         <v>10.51681</v>
       </c>
       <c r="AT24" s="23">
         <v>108.66978</v>
       </c>
       <c r="AU24" s="23">
         <v>0</v>
       </c>
       <c r="AV24" s="23">
         <v>0</v>
       </c>
       <c r="AW24" s="23">
-        <v>2.6115499999999998</v>
+        <v>3.3176000000000001</v>
       </c>
       <c r="AX24" s="23">
-        <v>23.82959</v>
+        <v>29.986509999999999</v>
       </c>
       <c r="AY24" s="23">
         <v>0</v>
       </c>
       <c r="AZ24" s="23">
         <v>0</v>
       </c>
       <c r="BA24" s="23">
-        <v>1.61032</v>
+        <v>1.6331199999999999</v>
       </c>
       <c r="BB24" s="23">
-        <v>17.718769999999999</v>
+        <v>18.441579999999998</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A25" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>130</v>
       </c>
       <c r="C25" s="14">
         <v>0</v>
       </c>
       <c r="D25" s="14">
         <v>0</v>
       </c>
       <c r="E25" s="14">
         <v>8.9885099999999998</v>
       </c>
       <c r="F25" s="14">
         <v>106.70862</v>
       </c>
       <c r="G25" s="14">
         <v>0</v>
       </c>
       <c r="H25" s="14">
@@ -4964,66 +4964,66 @@
       <c r="AO25" s="23">
         <v>14.66962</v>
       </c>
       <c r="AP25" s="23">
         <v>110.52822999999999</v>
       </c>
       <c r="AQ25" s="23">
         <v>0</v>
       </c>
       <c r="AR25" s="23">
         <v>0</v>
       </c>
       <c r="AS25" s="23">
         <v>12.403359999999999</v>
       </c>
       <c r="AT25" s="23">
         <v>102.31314</v>
       </c>
       <c r="AU25" s="23">
         <v>0</v>
       </c>
       <c r="AV25" s="23">
         <v>0</v>
       </c>
       <c r="AW25" s="23">
-        <v>5.9014300000000004</v>
+        <v>6.7348999999999997</v>
       </c>
       <c r="AX25" s="23">
-        <v>40.157420000000002</v>
+        <v>50.545319999999997</v>
       </c>
       <c r="AY25" s="23">
         <v>0</v>
       </c>
       <c r="AZ25" s="23">
         <v>0</v>
       </c>
       <c r="BA25" s="23">
-        <v>1.8314299999999999</v>
+        <v>2.2316799999999999</v>
       </c>
       <c r="BB25" s="23">
-        <v>21.199950000000001</v>
+        <v>27.71134</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A26" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>131</v>
       </c>
       <c r="C26" s="14">
         <v>0</v>
       </c>
       <c r="D26" s="14">
         <v>0</v>
       </c>
       <c r="E26" s="14">
         <v>0</v>
       </c>
       <c r="F26" s="14">
         <v>0</v>
       </c>
       <c r="G26" s="14">
         <v>0</v>
       </c>
       <c r="H26" s="14">
@@ -5450,72 +5450,72 @@
       <c r="AM28" s="23">
         <v>676</v>
       </c>
       <c r="AN28" s="23">
         <v>297.16879999999998</v>
       </c>
       <c r="AO28" s="23">
         <v>1255.9667999999999</v>
       </c>
       <c r="AP28" s="23">
         <v>345.6771</v>
       </c>
       <c r="AQ28" s="23">
         <v>812.8</v>
       </c>
       <c r="AR28" s="23">
         <v>357.72</v>
       </c>
       <c r="AS28" s="23">
         <v>324.25599999999997</v>
       </c>
       <c r="AT28" s="23">
         <v>120.38724999999999</v>
       </c>
       <c r="AU28" s="23">
-        <v>135.19999999999999</v>
+        <v>202.8</v>
       </c>
       <c r="AV28" s="23">
-        <v>59.488</v>
+        <v>89.231999999999999</v>
       </c>
       <c r="AW28" s="23">
-        <v>125.16200000000001</v>
+        <v>158.08199999999999</v>
       </c>
       <c r="AX28" s="23">
-        <v>43.460700000000003</v>
+        <v>55.994129999999998</v>
       </c>
       <c r="AY28" s="23">
-        <v>203.4</v>
+        <v>271</v>
       </c>
       <c r="AZ28" s="23">
-        <v>89.408000000000001</v>
+        <v>119.91800000000001</v>
       </c>
       <c r="BA28" s="23">
-        <v>48.478000000000002</v>
+        <v>69.438000000000002</v>
       </c>
       <c r="BB28" s="23">
-        <v>21.39237</v>
+        <v>30.700970000000002</v>
       </c>
     </row>
     <row r="29" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A29" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>134</v>
       </c>
       <c r="C29" s="14">
         <v>136</v>
       </c>
       <c r="D29" s="14">
         <v>21.2</v>
       </c>
       <c r="E29" s="14">
         <v>0.09</v>
       </c>
       <c r="F29" s="14">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="G29" s="14">
         <v>476</v>
       </c>
       <c r="H29" s="14">
@@ -5614,60 +5614,60 @@
       <c r="AM29" s="23">
         <v>0</v>
       </c>
       <c r="AN29" s="23">
         <v>0</v>
       </c>
       <c r="AO29" s="23">
         <v>20.754000000000001</v>
       </c>
       <c r="AP29" s="23">
         <v>5.3044500000000001</v>
       </c>
       <c r="AQ29" s="23">
         <v>335.2</v>
       </c>
       <c r="AR29" s="23">
         <v>92.061999999999998</v>
       </c>
       <c r="AS29" s="23">
         <v>0.67500000000000004</v>
       </c>
       <c r="AT29" s="23">
         <v>0.97413000000000005</v>
       </c>
       <c r="AU29" s="23">
-        <v>0</v>
+        <v>133.80000000000001</v>
       </c>
       <c r="AV29" s="23">
-        <v>0</v>
+        <v>37.71</v>
       </c>
       <c r="AW29" s="23">
-        <v>0.48099999999999998</v>
+        <v>0.59499999999999997</v>
       </c>
       <c r="AX29" s="23">
-        <v>0.76285999999999998</v>
+        <v>0.90822000000000003</v>
       </c>
       <c r="AY29" s="23">
         <v>0</v>
       </c>
       <c r="AZ29" s="23">
         <v>0</v>
       </c>
       <c r="BA29" s="23">
         <v>0</v>
       </c>
       <c r="BB29" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A30" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>135</v>
       </c>
       <c r="C30" s="14">
         <v>0</v>
       </c>
       <c r="D30" s="14">
@@ -5784,66 +5784,66 @@
       <c r="AO30" s="23">
         <v>700.99950000000001</v>
       </c>
       <c r="AP30" s="23">
         <v>247.14627999999999</v>
       </c>
       <c r="AQ30" s="23">
         <v>0</v>
       </c>
       <c r="AR30" s="23">
         <v>0</v>
       </c>
       <c r="AS30" s="23">
         <v>537.4982</v>
       </c>
       <c r="AT30" s="23">
         <v>202.42006000000001</v>
       </c>
       <c r="AU30" s="23">
         <v>0</v>
       </c>
       <c r="AV30" s="23">
         <v>0</v>
       </c>
       <c r="AW30" s="23">
-        <v>115.8944</v>
+        <v>162.83799999999999</v>
       </c>
       <c r="AX30" s="23">
-        <v>44.514699999999998</v>
+        <v>62.419350000000001</v>
       </c>
       <c r="AY30" s="23">
         <v>0</v>
       </c>
       <c r="AZ30" s="23">
         <v>0</v>
       </c>
       <c r="BA30" s="23">
-        <v>859.68320000000006</v>
+        <v>885.02480000000003</v>
       </c>
       <c r="BB30" s="23">
-        <v>345.35431999999997</v>
+        <v>355.66259000000002</v>
       </c>
     </row>
     <row r="31" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A31" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>136</v>
       </c>
       <c r="C31" s="14">
         <v>136</v>
       </c>
       <c r="D31" s="14">
         <v>58.238999999999997</v>
       </c>
       <c r="E31" s="14">
         <v>684.10216000000003</v>
       </c>
       <c r="F31" s="14">
         <v>384.67631999999998</v>
       </c>
       <c r="G31" s="14">
         <v>0</v>
       </c>
       <c r="H31" s="14">
@@ -5948,66 +5948,66 @@
       <c r="AO31" s="23">
         <v>1959.6048000000001</v>
       </c>
       <c r="AP31" s="23">
         <v>324.71836999999999</v>
       </c>
       <c r="AQ31" s="23">
         <v>0</v>
       </c>
       <c r="AR31" s="23">
         <v>0</v>
       </c>
       <c r="AS31" s="23">
         <v>693.81500000000005</v>
       </c>
       <c r="AT31" s="23">
         <v>392.17308000000003</v>
       </c>
       <c r="AU31" s="23">
         <v>0</v>
       </c>
       <c r="AV31" s="23">
         <v>0</v>
       </c>
       <c r="AW31" s="23">
-        <v>124.6658</v>
+        <v>184.72819999999999</v>
       </c>
       <c r="AX31" s="23">
-        <v>60.783479999999997</v>
+        <v>95.598860000000002</v>
       </c>
       <c r="AY31" s="23">
         <v>0</v>
       </c>
       <c r="AZ31" s="23">
         <v>0</v>
       </c>
       <c r="BA31" s="23">
-        <v>134.42420000000001</v>
+        <v>189.4042</v>
       </c>
       <c r="BB31" s="23">
-        <v>67.697230000000005</v>
+        <v>99.125159999999994</v>
       </c>
     </row>
     <row r="32" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A32" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>137</v>
       </c>
       <c r="C32" s="14">
         <v>0</v>
       </c>
       <c r="D32" s="14">
         <v>0</v>
       </c>
       <c r="E32" s="14">
         <v>0.5</v>
       </c>
       <c r="F32" s="14">
         <v>1.2239</v>
       </c>
       <c r="G32" s="14">
         <v>0</v>
       </c>
       <c r="H32" s="14">
@@ -6112,54 +6112,54 @@
       <c r="AO32" s="23">
         <v>0.3</v>
       </c>
       <c r="AP32" s="23">
         <v>0.57979999999999998</v>
       </c>
       <c r="AQ32" s="23">
         <v>0</v>
       </c>
       <c r="AR32" s="23">
         <v>0</v>
       </c>
       <c r="AS32" s="23">
         <v>0.36</v>
       </c>
       <c r="AT32" s="23">
         <v>1.3287</v>
       </c>
       <c r="AU32" s="23">
         <v>0</v>
       </c>
       <c r="AV32" s="23">
         <v>0</v>
       </c>
       <c r="AW32" s="23">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="AX32" s="23">
-        <v>6.762E-2</v>
+        <v>0.13775999999999999</v>
       </c>
       <c r="AY32" s="23">
         <v>0</v>
       </c>
       <c r="AZ32" s="23">
         <v>0</v>
       </c>
       <c r="BA32" s="23">
         <v>0.08</v>
       </c>
       <c r="BB32" s="23">
         <v>0.22045999999999999</v>
       </c>
     </row>
     <row r="33" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A33" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>138</v>
       </c>
       <c r="C33" s="14">
         <v>0</v>
       </c>
       <c r="D33" s="14">
@@ -6440,66 +6440,66 @@
       <c r="AO34" s="23">
         <v>447.42349999999999</v>
       </c>
       <c r="AP34" s="23">
         <v>216.80314999999999</v>
       </c>
       <c r="AQ34" s="23">
         <v>0</v>
       </c>
       <c r="AR34" s="23">
         <v>0</v>
       </c>
       <c r="AS34" s="23">
         <v>302.24250000000001</v>
       </c>
       <c r="AT34" s="23">
         <v>197.46061</v>
       </c>
       <c r="AU34" s="23">
         <v>0</v>
       </c>
       <c r="AV34" s="23">
         <v>0</v>
       </c>
       <c r="AW34" s="23">
-        <v>72.532499999999999</v>
+        <v>138.5325</v>
       </c>
       <c r="AX34" s="23">
-        <v>38.467770000000002</v>
+        <v>76.081069999999997</v>
       </c>
       <c r="AY34" s="23">
         <v>0</v>
       </c>
       <c r="AZ34" s="23">
         <v>0</v>
       </c>
       <c r="BA34" s="23">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="BB34" s="23">
-        <v>41.485080000000004</v>
+        <v>42.185420000000001</v>
       </c>
     </row>
     <row r="35" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>140</v>
       </c>
       <c r="C35" s="14">
         <v>0</v>
       </c>
       <c r="D35" s="14">
         <v>0</v>
       </c>
       <c r="E35" s="14">
         <v>153.73166000000001</v>
       </c>
       <c r="F35" s="14">
         <v>121.98219</v>
       </c>
       <c r="G35" s="14">
         <v>0.21</v>
       </c>
       <c r="H35" s="14">
@@ -6604,66 +6604,66 @@
       <c r="AO35" s="23">
         <v>27.12912</v>
       </c>
       <c r="AP35" s="23">
         <v>19.588650000000001</v>
       </c>
       <c r="AQ35" s="23">
         <v>0</v>
       </c>
       <c r="AR35" s="23">
         <v>0</v>
       </c>
       <c r="AS35" s="23">
         <v>22.723299999999998</v>
       </c>
       <c r="AT35" s="23">
         <v>17.36056</v>
       </c>
       <c r="AU35" s="23">
         <v>0</v>
       </c>
       <c r="AV35" s="23">
         <v>0</v>
       </c>
       <c r="AW35" s="23">
-        <v>15.189299999999999</v>
+        <v>15.5015</v>
       </c>
       <c r="AX35" s="23">
-        <v>9.0151500000000002</v>
+        <v>9.5012799999999995</v>
       </c>
       <c r="AY35" s="23">
         <v>0</v>
       </c>
       <c r="AZ35" s="23">
         <v>0</v>
       </c>
       <c r="BA35" s="23">
-        <v>13.229799999999999</v>
+        <v>14.2554</v>
       </c>
       <c r="BB35" s="23">
-        <v>15.720660000000001</v>
+        <v>17.092300000000002</v>
       </c>
     </row>
     <row r="36" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A36" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>141</v>
       </c>
       <c r="C36" s="14">
         <v>0</v>
       </c>
       <c r="D36" s="14">
         <v>0</v>
       </c>
       <c r="E36" s="14">
         <v>0</v>
       </c>
       <c r="F36" s="14">
         <v>0</v>
       </c>
       <c r="G36" s="14">
         <v>0</v>
       </c>
       <c r="H36" s="14">
@@ -6780,54 +6780,54 @@
       <c r="AS36" s="23">
         <v>0.35</v>
       </c>
       <c r="AT36" s="23">
         <v>1.0471699999999999</v>
       </c>
       <c r="AU36" s="23">
         <v>0</v>
       </c>
       <c r="AV36" s="23">
         <v>0</v>
       </c>
       <c r="AW36" s="23">
         <v>0</v>
       </c>
       <c r="AX36" s="23">
         <v>0</v>
       </c>
       <c r="AY36" s="23">
         <v>0</v>
       </c>
       <c r="AZ36" s="23">
         <v>0</v>
       </c>
       <c r="BA36" s="23">
-        <v>0</v>
+        <v>0.125</v>
       </c>
       <c r="BB36" s="23">
-        <v>0</v>
+        <v>0.38367000000000001</v>
       </c>
     </row>
     <row r="37" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>142</v>
       </c>
       <c r="C37" s="14">
         <v>0</v>
       </c>
       <c r="D37" s="14">
         <v>0</v>
       </c>
       <c r="E37" s="14">
         <v>0</v>
       </c>
       <c r="F37" s="14">
         <v>0</v>
       </c>
       <c r="G37" s="14">
         <v>0</v>
       </c>
       <c r="H37" s="14">
@@ -6932,54 +6932,54 @@
       <c r="AO37" s="23">
         <v>2.8899999999999999E-2</v>
       </c>
       <c r="AP37" s="23">
         <v>5.7759999999999999E-2</v>
       </c>
       <c r="AQ37" s="23">
         <v>0</v>
       </c>
       <c r="AR37" s="23">
         <v>0</v>
       </c>
       <c r="AS37" s="23">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="AT37" s="23">
         <v>0.14291000000000001</v>
       </c>
       <c r="AU37" s="23">
         <v>0</v>
       </c>
       <c r="AV37" s="23">
         <v>0</v>
       </c>
       <c r="AW37" s="23">
-        <v>4.8000000000000001E-2</v>
+        <v>7.1999999999999995E-2</v>
       </c>
       <c r="AX37" s="23">
-        <v>9.0380000000000002E-2</v>
+        <v>0.14291000000000001</v>
       </c>
       <c r="AY37" s="23">
         <v>0</v>
       </c>
       <c r="AZ37" s="23">
         <v>0</v>
       </c>
       <c r="BA37" s="23">
         <v>0</v>
       </c>
       <c r="BB37" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A38" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>143</v>
       </c>
       <c r="C38" s="14">
         <v>0</v>
       </c>
       <c r="D38" s="14">
@@ -8900,66 +8900,66 @@
       <c r="AO49" s="23">
         <v>237.17615000000001</v>
       </c>
       <c r="AP49" s="23">
         <v>203.73533</v>
       </c>
       <c r="AQ49" s="23">
         <v>380.96</v>
       </c>
       <c r="AR49" s="23">
         <v>395.733</v>
       </c>
       <c r="AS49" s="23">
         <v>71.582800000000006</v>
       </c>
       <c r="AT49" s="23">
         <v>67.06362</v>
       </c>
       <c r="AU49" s="23">
         <v>320.56</v>
       </c>
       <c r="AV49" s="23">
         <v>320.95999999999998</v>
       </c>
       <c r="AW49" s="23">
-        <v>1.5793999999999999</v>
+        <v>42.834600000000002</v>
       </c>
       <c r="AX49" s="23">
-        <v>0.79498999999999997</v>
+        <v>38.66742</v>
       </c>
       <c r="AY49" s="23">
         <v>0</v>
       </c>
       <c r="AZ49" s="23">
         <v>0</v>
       </c>
       <c r="BA49" s="23">
-        <v>4.3455000000000004</v>
+        <v>4.3860000000000001</v>
       </c>
       <c r="BB49" s="23">
-        <v>4.7793200000000002</v>
+        <v>4.8411900000000001</v>
       </c>
     </row>
     <row r="50" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A50" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>155</v>
       </c>
       <c r="C50" s="14">
         <v>0</v>
       </c>
       <c r="D50" s="14">
         <v>0</v>
       </c>
       <c r="E50" s="14">
         <v>8.6204999999999998</v>
       </c>
       <c r="F50" s="14">
         <v>23.717220000000001</v>
       </c>
       <c r="G50" s="14">
         <v>0</v>
       </c>
       <c r="H50" s="14">
@@ -9076,54 +9076,54 @@
       <c r="AS50" s="23">
         <v>6.7499999999999999E-3</v>
       </c>
       <c r="AT50" s="23">
         <v>9.9000000000000005E-2</v>
       </c>
       <c r="AU50" s="23">
         <v>0</v>
       </c>
       <c r="AV50" s="23">
         <v>0</v>
       </c>
       <c r="AW50" s="23">
         <v>0</v>
       </c>
       <c r="AX50" s="23">
         <v>0</v>
       </c>
       <c r="AY50" s="23">
         <v>0</v>
       </c>
       <c r="AZ50" s="23">
         <v>0</v>
       </c>
       <c r="BA50" s="23">
-        <v>0</v>
+        <v>5.4400000000000004E-3</v>
       </c>
       <c r="BB50" s="23">
-        <v>0</v>
+        <v>9.6280000000000004E-2</v>
       </c>
     </row>
     <row r="51" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A51" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>156</v>
       </c>
       <c r="C51" s="14">
         <v>0</v>
       </c>
       <c r="D51" s="14">
         <v>0</v>
       </c>
       <c r="E51" s="14">
         <v>0</v>
       </c>
       <c r="F51" s="14">
         <v>0</v>
       </c>
       <c r="G51" s="14">
         <v>0</v>
       </c>
       <c r="H51" s="14">
@@ -9392,66 +9392,66 @@
       <c r="AO52" s="23">
         <v>9.4142799999999998</v>
       </c>
       <c r="AP52" s="23">
         <v>28.359500000000001</v>
       </c>
       <c r="AQ52" s="23">
         <v>0</v>
       </c>
       <c r="AR52" s="23">
         <v>0</v>
       </c>
       <c r="AS52" s="23">
         <v>8.9310299999999998</v>
       </c>
       <c r="AT52" s="23">
         <v>36.930549999999997</v>
       </c>
       <c r="AU52" s="23">
         <v>0</v>
       </c>
       <c r="AV52" s="23">
         <v>0</v>
       </c>
       <c r="AW52" s="23">
-        <v>2.6077400000000002</v>
+        <v>3.3652000000000002</v>
       </c>
       <c r="AX52" s="23">
-        <v>9.5181799999999992</v>
+        <v>12.24797</v>
       </c>
       <c r="AY52" s="23">
         <v>0</v>
       </c>
       <c r="AZ52" s="23">
         <v>0</v>
       </c>
       <c r="BA52" s="23">
-        <v>2.7383500000000001</v>
+        <v>3.6491699999999998</v>
       </c>
       <c r="BB52" s="23">
-        <v>11.24211</v>
+        <v>15.3652</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A53" s="13" t="s">
         <v>45</v>
       </c>
       <c r="B53" s="13" t="s">
         <v>158</v>
       </c>
       <c r="C53" s="14">
         <v>0</v>
       </c>
       <c r="D53" s="14">
         <v>0</v>
       </c>
       <c r="E53" s="14">
         <v>124.544</v>
       </c>
       <c r="F53" s="14">
         <v>163.36866000000001</v>
       </c>
       <c r="G53" s="14">
         <v>0</v>
       </c>
       <c r="H53" s="14">
@@ -9556,66 +9556,66 @@
       <c r="AO53" s="23">
         <v>0.35857</v>
       </c>
       <c r="AP53" s="23">
         <v>2.60494</v>
       </c>
       <c r="AQ53" s="23">
         <v>0</v>
       </c>
       <c r="AR53" s="23">
         <v>0</v>
       </c>
       <c r="AS53" s="23">
         <v>0.74851000000000001</v>
       </c>
       <c r="AT53" s="23">
         <v>6.9528299999999996</v>
       </c>
       <c r="AU53" s="23">
         <v>0</v>
       </c>
       <c r="AV53" s="23">
         <v>0</v>
       </c>
       <c r="AW53" s="23">
-        <v>0.24448</v>
+        <v>0.29387000000000002</v>
       </c>
       <c r="AX53" s="23">
-        <v>2.0045700000000002</v>
+        <v>3.0050300000000001</v>
       </c>
       <c r="AY53" s="23">
         <v>0</v>
       </c>
       <c r="AZ53" s="23">
         <v>0</v>
       </c>
       <c r="BA53" s="23">
-        <v>6.2600000000000003E-2</v>
+        <v>7.4200000000000002E-2</v>
       </c>
       <c r="BB53" s="23">
-        <v>0.95057999999999998</v>
+        <v>1.46014</v>
       </c>
     </row>
     <row r="54" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A54" s="13" t="s">
         <v>46</v>
       </c>
       <c r="B54" s="13" t="s">
         <v>159</v>
       </c>
       <c r="C54" s="14">
         <v>0</v>
       </c>
       <c r="D54" s="14">
         <v>0</v>
       </c>
       <c r="E54" s="14">
         <v>520.14567999999997</v>
       </c>
       <c r="F54" s="14">
         <v>548.62860000000001</v>
       </c>
       <c r="G54" s="14">
         <v>0</v>
       </c>
       <c r="H54" s="14">
@@ -9720,66 +9720,66 @@
       <c r="AO54" s="23">
         <v>63.908099999999997</v>
       </c>
       <c r="AP54" s="23">
         <v>90.668660000000003</v>
       </c>
       <c r="AQ54" s="23">
         <v>0</v>
       </c>
       <c r="AR54" s="23">
         <v>0</v>
       </c>
       <c r="AS54" s="23">
         <v>35.207459999999998</v>
       </c>
       <c r="AT54" s="23">
         <v>75.322509999999994</v>
       </c>
       <c r="AU54" s="23">
         <v>0</v>
       </c>
       <c r="AV54" s="23">
         <v>0</v>
       </c>
       <c r="AW54" s="23">
-        <v>13.565</v>
+        <v>14.753</v>
       </c>
       <c r="AX54" s="23">
-        <v>23.003699999999998</v>
+        <v>25.045960000000001</v>
       </c>
       <c r="AY54" s="23">
         <v>0</v>
       </c>
       <c r="AZ54" s="23">
         <v>0</v>
       </c>
       <c r="BA54" s="23">
-        <v>3.6284999999999998</v>
+        <v>8.3384999999999998</v>
       </c>
       <c r="BB54" s="23">
-        <v>7.8835600000000001</v>
+        <v>19.069199999999999</v>
       </c>
     </row>
     <row r="55" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A55" s="13" t="s">
         <v>47</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>160</v>
       </c>
       <c r="C55" s="14">
         <v>0</v>
       </c>
       <c r="D55" s="14">
         <v>0</v>
       </c>
       <c r="E55" s="14">
         <v>18.75</v>
       </c>
       <c r="F55" s="14">
         <v>20.360289999999999</v>
       </c>
       <c r="G55" s="14">
         <v>0</v>
       </c>
       <c r="H55" s="14">
@@ -9884,66 +9884,66 @@
       <c r="AO55" s="23">
         <v>1.4318</v>
       </c>
       <c r="AP55" s="23">
         <v>2.0000300000000002</v>
       </c>
       <c r="AQ55" s="23">
         <v>0</v>
       </c>
       <c r="AR55" s="23">
         <v>0</v>
       </c>
       <c r="AS55" s="23">
         <v>1.306</v>
       </c>
       <c r="AT55" s="23">
         <v>3.1828500000000002</v>
       </c>
       <c r="AU55" s="23">
         <v>0</v>
       </c>
       <c r="AV55" s="23">
         <v>0</v>
       </c>
       <c r="AW55" s="23">
-        <v>0</v>
+        <v>0.23</v>
       </c>
       <c r="AX55" s="23">
-        <v>0</v>
+        <v>0.37293999999999999</v>
       </c>
       <c r="AY55" s="23">
         <v>0</v>
       </c>
       <c r="AZ55" s="23">
         <v>0</v>
       </c>
       <c r="BA55" s="23">
-        <v>0</v>
+        <v>5.5E-2</v>
       </c>
       <c r="BB55" s="23">
-        <v>0</v>
+        <v>0.10054</v>
       </c>
     </row>
     <row r="56" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A56" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>161</v>
       </c>
       <c r="C56" s="14">
         <v>0</v>
       </c>
       <c r="D56" s="14">
         <v>0</v>
       </c>
       <c r="E56" s="14">
         <v>1312.2134799999999</v>
       </c>
       <c r="F56" s="14">
         <v>2976.3418900000001</v>
       </c>
       <c r="G56" s="14">
         <v>4.8650000000000002</v>
       </c>
       <c r="H56" s="14">
@@ -10048,66 +10048,66 @@
       <c r="AO56" s="23">
         <v>272.67158999999998</v>
       </c>
       <c r="AP56" s="23">
         <v>578.44626000000005</v>
       </c>
       <c r="AQ56" s="23">
         <v>6.0274000000000001</v>
       </c>
       <c r="AR56" s="23">
         <v>9.2215799999999994</v>
       </c>
       <c r="AS56" s="23">
         <v>225.64429000000001</v>
       </c>
       <c r="AT56" s="23">
         <v>561.21870000000001</v>
       </c>
       <c r="AU56" s="23">
         <v>0</v>
       </c>
       <c r="AV56" s="23">
         <v>0</v>
       </c>
       <c r="AW56" s="23">
-        <v>52.372239999999998</v>
+        <v>79.647620000000003</v>
       </c>
       <c r="AX56" s="23">
-        <v>112.25729</v>
+        <v>193.01884999999999</v>
       </c>
       <c r="AY56" s="23">
-        <v>5.6303999999999998</v>
+        <v>29.8064</v>
       </c>
       <c r="AZ56" s="23">
-        <v>12.666919999999999</v>
+        <v>72.413719999999998</v>
       </c>
       <c r="BA56" s="23">
-        <v>52.980840000000001</v>
+        <v>57.679650000000002</v>
       </c>
       <c r="BB56" s="23">
-        <v>139.91745</v>
+        <v>152.58223000000001</v>
       </c>
     </row>
     <row r="57" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A57" s="13" t="s">
         <v>49</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>162</v>
       </c>
       <c r="C57" s="14">
         <v>2.2890000000000001</v>
       </c>
       <c r="D57" s="14">
         <v>7.5088299999999997</v>
       </c>
       <c r="E57" s="14">
         <v>90.414850000000001</v>
       </c>
       <c r="F57" s="14">
         <v>197.64515</v>
       </c>
       <c r="G57" s="14">
         <v>30.608550000000001</v>
       </c>
       <c r="H57" s="14">
@@ -10212,66 +10212,66 @@
       <c r="AO57" s="23">
         <v>242.54225</v>
       </c>
       <c r="AP57" s="23">
         <v>738.65374999999995</v>
       </c>
       <c r="AQ57" s="23">
         <v>4.7241</v>
       </c>
       <c r="AR57" s="23">
         <v>18.937940000000001</v>
       </c>
       <c r="AS57" s="23">
         <v>283.74786999999998</v>
       </c>
       <c r="AT57" s="23">
         <v>1019.08768</v>
       </c>
       <c r="AU57" s="23">
         <v>3.0861000000000001</v>
       </c>
       <c r="AV57" s="23">
         <v>12.130140000000001</v>
       </c>
       <c r="AW57" s="23">
-        <v>50.160910000000001</v>
+        <v>81.002409999999998</v>
       </c>
       <c r="AX57" s="23">
-        <v>164.99632</v>
+        <v>267.95468</v>
       </c>
       <c r="AY57" s="23">
         <v>1.9656</v>
       </c>
       <c r="AZ57" s="23">
         <v>11.292999999999999</v>
       </c>
       <c r="BA57" s="23">
-        <v>43.463410000000003</v>
+        <v>65.984939999999995</v>
       </c>
       <c r="BB57" s="23">
-        <v>157.63470000000001</v>
+        <v>242.82390000000001</v>
       </c>
     </row>
     <row r="58" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A58" s="13" t="s">
         <v>50</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>163</v>
       </c>
       <c r="C58" s="14">
         <v>0</v>
       </c>
       <c r="D58" s="14">
         <v>0</v>
       </c>
       <c r="E58" s="14">
         <v>0</v>
       </c>
       <c r="F58" s="14">
         <v>0</v>
       </c>
       <c r="G58" s="14">
         <v>0</v>
       </c>
       <c r="H58" s="14">
@@ -10540,66 +10540,66 @@
       <c r="AO59" s="23">
         <v>107.1426</v>
       </c>
       <c r="AP59" s="23">
         <v>554.79947000000004</v>
       </c>
       <c r="AQ59" s="23">
         <v>9.9</v>
       </c>
       <c r="AR59" s="23">
         <v>429.13610999999997</v>
       </c>
       <c r="AS59" s="23">
         <v>140.42177000000001</v>
       </c>
       <c r="AT59" s="23">
         <v>661.82996000000003</v>
       </c>
       <c r="AU59" s="23">
         <v>3.3769999999999998</v>
       </c>
       <c r="AV59" s="23">
         <v>144.82495</v>
       </c>
       <c r="AW59" s="23">
-        <v>29.143619999999999</v>
+        <v>38.350340000000003</v>
       </c>
       <c r="AX59" s="23">
-        <v>114.07441</v>
+        <v>145.12062</v>
       </c>
       <c r="AY59" s="23">
         <v>3.9941599999999999</v>
       </c>
       <c r="AZ59" s="23">
         <v>153.55520000000001</v>
       </c>
       <c r="BA59" s="23">
-        <v>45.890369999999997</v>
+        <v>50.896529999999998</v>
       </c>
       <c r="BB59" s="23">
-        <v>217.51524000000001</v>
+        <v>244.48649</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A60" s="13" t="s">
         <v>52</v>
       </c>
       <c r="B60" s="13" t="s">
         <v>165</v>
       </c>
       <c r="C60" s="14">
         <v>0</v>
       </c>
       <c r="D60" s="14">
         <v>0</v>
       </c>
       <c r="E60" s="14">
         <v>0.2878</v>
       </c>
       <c r="F60" s="14">
         <v>1.4582999999999999</v>
       </c>
       <c r="G60" s="14">
         <v>0</v>
       </c>
       <c r="H60" s="14">
@@ -10704,66 +10704,66 @@
       <c r="AO60" s="23">
         <v>0.28339999999999999</v>
       </c>
       <c r="AP60" s="23">
         <v>2.4907400000000002</v>
       </c>
       <c r="AQ60" s="23">
         <v>0</v>
       </c>
       <c r="AR60" s="23">
         <v>0</v>
       </c>
       <c r="AS60" s="23">
         <v>13.207280000000001</v>
       </c>
       <c r="AT60" s="23">
         <v>90.844329999999999</v>
       </c>
       <c r="AU60" s="23">
         <v>0</v>
       </c>
       <c r="AV60" s="23">
         <v>0</v>
       </c>
       <c r="AW60" s="23">
-        <v>0.04</v>
+        <v>8.0799999999999997E-2</v>
       </c>
       <c r="AX60" s="23">
-        <v>0.50177000000000005</v>
+        <v>0.78991999999999996</v>
       </c>
       <c r="AY60" s="23">
         <v>0</v>
       </c>
       <c r="AZ60" s="23">
         <v>0</v>
       </c>
       <c r="BA60" s="23">
-        <v>5.7989800000000002</v>
+        <v>6.8524099999999999</v>
       </c>
       <c r="BB60" s="23">
-        <v>41.143149999999999</v>
+        <v>51.060420000000001</v>
       </c>
     </row>
     <row r="61" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A61" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B61" s="13" t="s">
         <v>166</v>
       </c>
       <c r="C61" s="14">
         <v>0</v>
       </c>
       <c r="D61" s="14">
         <v>0</v>
       </c>
       <c r="E61" s="14">
         <v>4.5247400000000004</v>
       </c>
       <c r="F61" s="14">
         <v>6.0433000000000003</v>
       </c>
       <c r="G61" s="14">
         <v>58.088000000000001</v>
       </c>
       <c r="H61" s="14">
@@ -10868,66 +10868,66 @@
       <c r="AO61" s="23">
         <v>405.99923000000001</v>
       </c>
       <c r="AP61" s="23">
         <v>258.50916000000001</v>
       </c>
       <c r="AQ61" s="23">
         <v>0</v>
       </c>
       <c r="AR61" s="23">
         <v>0</v>
       </c>
       <c r="AS61" s="23">
         <v>136.10352</v>
       </c>
       <c r="AT61" s="23">
         <v>91.015289999999993</v>
       </c>
       <c r="AU61" s="23">
         <v>0</v>
       </c>
       <c r="AV61" s="23">
         <v>0</v>
       </c>
       <c r="AW61" s="23">
-        <v>67.974100000000007</v>
+        <v>68.062640000000002</v>
       </c>
       <c r="AX61" s="23">
-        <v>48.602670000000003</v>
+        <v>48.772489999999998</v>
       </c>
       <c r="AY61" s="23">
         <v>0</v>
       </c>
       <c r="AZ61" s="23">
         <v>0</v>
       </c>
       <c r="BA61" s="23">
-        <v>0.1903</v>
+        <v>67.704099999999997</v>
       </c>
       <c r="BB61" s="23">
-        <v>0.49430000000000002</v>
+        <v>49.216470000000001</v>
       </c>
     </row>
     <row r="62" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A62" s="13" t="s">
         <v>54</v>
       </c>
       <c r="B62" s="13" t="s">
         <v>167</v>
       </c>
       <c r="C62" s="14">
         <v>0</v>
       </c>
       <c r="D62" s="14">
         <v>0</v>
       </c>
       <c r="E62" s="14">
         <v>17.652999999999999</v>
       </c>
       <c r="F62" s="14">
         <v>24.024180000000001</v>
       </c>
       <c r="G62" s="14">
         <v>0</v>
       </c>
       <c r="H62" s="14">
@@ -11032,54 +11032,54 @@
       <c r="AO62" s="23">
         <v>17.24146</v>
       </c>
       <c r="AP62" s="23">
         <v>14.673819999999999</v>
       </c>
       <c r="AQ62" s="23">
         <v>0</v>
       </c>
       <c r="AR62" s="23">
         <v>0</v>
       </c>
       <c r="AS62" s="23">
         <v>12.88693</v>
       </c>
       <c r="AT62" s="23">
         <v>14.481920000000001</v>
       </c>
       <c r="AU62" s="23">
         <v>0</v>
       </c>
       <c r="AV62" s="23">
         <v>0</v>
       </c>
       <c r="AW62" s="23">
-        <v>2.8140000000000001</v>
+        <v>3.92903</v>
       </c>
       <c r="AX62" s="23">
-        <v>2.3661400000000001</v>
+        <v>3.2967300000000002</v>
       </c>
       <c r="AY62" s="23">
         <v>0</v>
       </c>
       <c r="AZ62" s="23">
         <v>0</v>
       </c>
       <c r="BA62" s="23">
         <v>1.2843899999999999</v>
       </c>
       <c r="BB62" s="23">
         <v>2.4467500000000002</v>
       </c>
     </row>
     <row r="63" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A63" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B63" s="13" t="s">
         <v>168</v>
       </c>
       <c r="C63" s="14">
         <v>0</v>
       </c>
       <c r="D63" s="14">
@@ -11196,66 +11196,66 @@
       <c r="AO63" s="23">
         <v>53.21</v>
       </c>
       <c r="AP63" s="23">
         <v>9.9505800000000004</v>
       </c>
       <c r="AQ63" s="23">
         <v>0</v>
       </c>
       <c r="AR63" s="23">
         <v>0</v>
       </c>
       <c r="AS63" s="23">
         <v>52.317999999999998</v>
       </c>
       <c r="AT63" s="23">
         <v>10.714320000000001</v>
       </c>
       <c r="AU63" s="23">
         <v>0</v>
       </c>
       <c r="AV63" s="23">
         <v>0</v>
       </c>
       <c r="AW63" s="23">
-        <v>2.1629999999999998</v>
+        <v>3.843</v>
       </c>
       <c r="AX63" s="23">
-        <v>0.86016000000000004</v>
+        <v>1.61575</v>
       </c>
       <c r="AY63" s="23">
         <v>0</v>
       </c>
       <c r="AZ63" s="23">
         <v>0</v>
       </c>
       <c r="BA63" s="23">
-        <v>6.9509999999999996</v>
+        <v>7.5810000000000004</v>
       </c>
       <c r="BB63" s="23">
-        <v>3.3413400000000002</v>
+        <v>3.6521599999999999</v>
       </c>
     </row>
     <row r="64" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A64" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B64" s="13" t="s">
         <v>169</v>
       </c>
       <c r="C64" s="14">
         <v>1.2949999999999999</v>
       </c>
       <c r="D64" s="14">
         <v>1.0880000000000001</v>
       </c>
       <c r="E64" s="14">
         <v>540.58826999999997</v>
       </c>
       <c r="F64" s="14">
         <v>948.64823000000001</v>
       </c>
       <c r="G64" s="14">
         <v>0.82199999999999995</v>
       </c>
       <c r="H64" s="14">
@@ -11360,66 +11360,66 @@
       <c r="AO64" s="23">
         <v>582.38036999999997</v>
       </c>
       <c r="AP64" s="23">
         <v>2121.9012499999999</v>
       </c>
       <c r="AQ64" s="23">
         <v>27.99</v>
       </c>
       <c r="AR64" s="23">
         <v>16.119289999999999</v>
       </c>
       <c r="AS64" s="23">
         <v>501.36950999999999</v>
       </c>
       <c r="AT64" s="23">
         <v>2061.2828</v>
       </c>
       <c r="AU64" s="23">
         <v>0.2</v>
       </c>
       <c r="AV64" s="23">
         <v>4.6309999999999997E-2</v>
       </c>
       <c r="AW64" s="23">
-        <v>123.74714</v>
+        <v>163.38306</v>
       </c>
       <c r="AX64" s="23">
-        <v>521.55559000000005</v>
+        <v>641.46581000000003</v>
       </c>
       <c r="AY64" s="23">
         <v>0</v>
       </c>
       <c r="AZ64" s="23">
         <v>0</v>
       </c>
       <c r="BA64" s="23">
-        <v>88.926630000000003</v>
+        <v>126.79946</v>
       </c>
       <c r="BB64" s="23">
-        <v>334.72980999999999</v>
+        <v>450.08350000000002</v>
       </c>
     </row>
     <row r="65" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A65" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>170</v>
       </c>
       <c r="C65" s="14">
         <v>0</v>
       </c>
       <c r="D65" s="14">
         <v>0</v>
       </c>
       <c r="E65" s="14">
         <v>0</v>
       </c>
       <c r="F65" s="14">
         <v>0</v>
       </c>
       <c r="G65" s="14">
         <v>0</v>
       </c>
       <c r="H65" s="14">
@@ -11852,66 +11852,66 @@
       <c r="AO67" s="23">
         <v>64.210599999999999</v>
       </c>
       <c r="AP67" s="23">
         <v>162.13311999999999</v>
       </c>
       <c r="AQ67" s="23">
         <v>0</v>
       </c>
       <c r="AR67" s="23">
         <v>0</v>
       </c>
       <c r="AS67" s="23">
         <v>1.9611000000000001</v>
       </c>
       <c r="AT67" s="23">
         <v>18.064599999999999</v>
       </c>
       <c r="AU67" s="23">
         <v>0</v>
       </c>
       <c r="AV67" s="23">
         <v>0</v>
       </c>
       <c r="AW67" s="23">
-        <v>0.3196</v>
+        <v>0.88360000000000005</v>
       </c>
       <c r="AX67" s="23">
-        <v>2.21339</v>
+        <v>8.3510799999999996</v>
       </c>
       <c r="AY67" s="23">
         <v>0</v>
       </c>
       <c r="AZ67" s="23">
         <v>0</v>
       </c>
       <c r="BA67" s="23">
-        <v>0.2402</v>
+        <v>0.55359999999999998</v>
       </c>
       <c r="BB67" s="23">
-        <v>2.1055899999999999</v>
+        <v>5.3100300000000002</v>
       </c>
     </row>
     <row r="68" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A68" s="13" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="13" t="s">
         <v>173</v>
       </c>
       <c r="C68" s="14">
         <v>0</v>
       </c>
       <c r="D68" s="14">
         <v>0</v>
       </c>
       <c r="E68" s="14">
         <v>1714.3970200000001</v>
       </c>
       <c r="F68" s="14">
         <v>4383.2017500000002</v>
       </c>
       <c r="G68" s="14">
         <v>1.0500000000000001E-2</v>
       </c>
       <c r="H68" s="14">
@@ -12016,66 +12016,66 @@
       <c r="AO68" s="23">
         <v>1868.8522599999999</v>
       </c>
       <c r="AP68" s="23">
         <v>6679.6098199999997</v>
       </c>
       <c r="AQ68" s="23">
         <v>86.62</v>
       </c>
       <c r="AR68" s="23">
         <v>41.202460000000002</v>
       </c>
       <c r="AS68" s="23">
         <v>1571.6828</v>
       </c>
       <c r="AT68" s="23">
         <v>6625.6878800000004</v>
       </c>
       <c r="AU68" s="23">
         <v>0</v>
       </c>
       <c r="AV68" s="23">
         <v>0</v>
       </c>
       <c r="AW68" s="23">
-        <v>384.30862999999999</v>
+        <v>520.29880000000003</v>
       </c>
       <c r="AX68" s="23">
-        <v>1554.8496600000001</v>
+        <v>2098.7735699999998</v>
       </c>
       <c r="AY68" s="23">
         <v>6</v>
       </c>
       <c r="AZ68" s="23">
         <v>2.4830800000000002</v>
       </c>
       <c r="BA68" s="23">
-        <v>259.79237000000001</v>
+        <v>344.52582000000001</v>
       </c>
       <c r="BB68" s="23">
-        <v>1202.4424799999999</v>
+        <v>1558.3460600000001</v>
       </c>
     </row>
     <row r="69" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A69" s="13" t="s">
         <v>61</v>
       </c>
       <c r="B69" s="13" t="s">
         <v>174</v>
       </c>
       <c r="C69" s="14">
         <v>0</v>
       </c>
       <c r="D69" s="14">
         <v>0</v>
       </c>
       <c r="E69" s="14">
         <v>169.79002</v>
       </c>
       <c r="F69" s="14">
         <v>196.80453</v>
       </c>
       <c r="G69" s="14">
         <v>0</v>
       </c>
       <c r="H69" s="14">
@@ -12180,66 +12180,66 @@
       <c r="AO69" s="23">
         <v>269.88571000000002</v>
       </c>
       <c r="AP69" s="23">
         <v>569.93357000000003</v>
       </c>
       <c r="AQ69" s="23">
         <v>0</v>
       </c>
       <c r="AR69" s="23">
         <v>0</v>
       </c>
       <c r="AS69" s="23">
         <v>295.24653000000001</v>
       </c>
       <c r="AT69" s="23">
         <v>765.01364999999998</v>
       </c>
       <c r="AU69" s="23">
         <v>0</v>
       </c>
       <c r="AV69" s="23">
         <v>0</v>
       </c>
       <c r="AW69" s="23">
-        <v>70.960790000000003</v>
+        <v>90.236509999999996</v>
       </c>
       <c r="AX69" s="23">
-        <v>189.91566</v>
+        <v>230.85177999999999</v>
       </c>
       <c r="AY69" s="23">
         <v>0</v>
       </c>
       <c r="AZ69" s="23">
         <v>0</v>
       </c>
       <c r="BA69" s="23">
-        <v>56.996980000000001</v>
+        <v>64.002409999999998</v>
       </c>
       <c r="BB69" s="23">
-        <v>177.28820999999999</v>
+        <v>202.36303000000001</v>
       </c>
     </row>
     <row r="70" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A70" s="13" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="13" t="s">
         <v>175</v>
       </c>
       <c r="C70" s="14">
         <v>0</v>
       </c>
       <c r="D70" s="14">
         <v>0</v>
       </c>
       <c r="E70" s="14">
         <v>1819.56871</v>
       </c>
       <c r="F70" s="14">
         <v>2432.0968200000002</v>
       </c>
       <c r="G70" s="14">
         <v>0.61550000000000005</v>
       </c>
       <c r="H70" s="14">
@@ -12344,66 +12344,66 @@
       <c r="AO70" s="23">
         <v>1266.9693400000001</v>
       </c>
       <c r="AP70" s="23">
         <v>629.92421999999999</v>
       </c>
       <c r="AQ70" s="23">
         <v>0</v>
       </c>
       <c r="AR70" s="23">
         <v>0</v>
       </c>
       <c r="AS70" s="23">
         <v>740.90279999999996</v>
       </c>
       <c r="AT70" s="23">
         <v>520.197</v>
       </c>
       <c r="AU70" s="23">
         <v>0</v>
       </c>
       <c r="AV70" s="23">
         <v>0</v>
       </c>
       <c r="AW70" s="23">
-        <v>163.59602000000001</v>
+        <v>218.97201999999999</v>
       </c>
       <c r="AX70" s="23">
-        <v>106.23699999999999</v>
+        <v>158.59730999999999</v>
       </c>
       <c r="AY70" s="23">
         <v>0</v>
       </c>
       <c r="AZ70" s="23">
         <v>0</v>
       </c>
       <c r="BA70" s="23">
-        <v>202.33779999999999</v>
+        <v>258.70105000000001</v>
       </c>
       <c r="BB70" s="23">
-        <v>136.68323000000001</v>
+        <v>176.44732999999999</v>
       </c>
     </row>
     <row r="71" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A71" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B71" s="13" t="s">
         <v>176</v>
       </c>
       <c r="C71" s="14">
         <v>0</v>
       </c>
       <c r="D71" s="14">
         <v>0</v>
       </c>
       <c r="E71" s="14">
         <v>3</v>
       </c>
       <c r="F71" s="14">
         <v>6.742</v>
       </c>
       <c r="G71" s="14">
         <v>0</v>
       </c>
       <c r="H71" s="14">
@@ -12672,66 +12672,66 @@
       <c r="AO72" s="23">
         <v>68.93271</v>
       </c>
       <c r="AP72" s="23">
         <v>188.10351</v>
       </c>
       <c r="AQ72" s="23">
         <v>0</v>
       </c>
       <c r="AR72" s="23">
         <v>0</v>
       </c>
       <c r="AS72" s="23">
         <v>77.119990000000001</v>
       </c>
       <c r="AT72" s="23">
         <v>192.35035999999999</v>
       </c>
       <c r="AU72" s="23">
         <v>0</v>
       </c>
       <c r="AV72" s="23">
         <v>0</v>
       </c>
       <c r="AW72" s="23">
-        <v>11.395580000000001</v>
+        <v>16.27692</v>
       </c>
       <c r="AX72" s="23">
-        <v>35.200090000000003</v>
+        <v>47.366570000000003</v>
       </c>
       <c r="AY72" s="23">
         <v>0</v>
       </c>
       <c r="AZ72" s="23">
         <v>0</v>
       </c>
       <c r="BA72" s="23">
-        <v>7.6478299999999999</v>
+        <v>13.983309999999999</v>
       </c>
       <c r="BB72" s="23">
-        <v>24.818069999999999</v>
+        <v>50.878959999999999</v>
       </c>
     </row>
     <row r="73" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A73" s="13" t="s">
         <v>65</v>
       </c>
       <c r="B73" s="13" t="s">
         <v>178</v>
       </c>
       <c r="C73" s="14">
         <v>120.292</v>
       </c>
       <c r="D73" s="14">
         <v>96.974999999999994</v>
       </c>
       <c r="E73" s="14">
         <v>4987.93246</v>
       </c>
       <c r="F73" s="14">
         <v>5694.0660399999997</v>
       </c>
       <c r="G73" s="14">
         <v>346.387</v>
       </c>
       <c r="H73" s="14">
@@ -12836,66 +12836,66 @@
       <c r="AO73" s="23">
         <v>4315.4443600000004</v>
       </c>
       <c r="AP73" s="23">
         <v>9836.9415000000008</v>
       </c>
       <c r="AQ73" s="23">
         <v>0</v>
       </c>
       <c r="AR73" s="23">
         <v>0</v>
       </c>
       <c r="AS73" s="23">
         <v>3870.3265999999999</v>
       </c>
       <c r="AT73" s="23">
         <v>10539.720520000001</v>
       </c>
       <c r="AU73" s="23">
         <v>0</v>
       </c>
       <c r="AV73" s="23">
         <v>0</v>
       </c>
       <c r="AW73" s="23">
-        <v>1001.20311</v>
+        <v>1319.38481</v>
       </c>
       <c r="AX73" s="23">
-        <v>2526.4670500000002</v>
+        <v>3391.0682299999999</v>
       </c>
       <c r="AY73" s="23">
         <v>0</v>
       </c>
       <c r="AZ73" s="23">
         <v>0</v>
       </c>
       <c r="BA73" s="23">
-        <v>767.91627000000005</v>
+        <v>1062.1632300000001</v>
       </c>
       <c r="BB73" s="23">
-        <v>2256.7971499999999</v>
+        <v>3175.3597799999998</v>
       </c>
     </row>
     <row r="74" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A74" s="13" t="s">
         <v>66</v>
       </c>
       <c r="B74" s="13" t="s">
         <v>179</v>
       </c>
       <c r="C74" s="14">
         <v>0</v>
       </c>
       <c r="D74" s="14">
         <v>0</v>
       </c>
       <c r="E74" s="14">
         <v>34.08708</v>
       </c>
       <c r="F74" s="14">
         <v>55.7</v>
       </c>
       <c r="G74" s="14">
         <v>0</v>
       </c>
       <c r="H74" s="14">
@@ -13000,66 +13000,66 @@
       <c r="AO74" s="23">
         <v>50.86748</v>
       </c>
       <c r="AP74" s="23">
         <v>79.47448</v>
       </c>
       <c r="AQ74" s="23">
         <v>0</v>
       </c>
       <c r="AR74" s="23">
         <v>0</v>
       </c>
       <c r="AS74" s="23">
         <v>75.427729999999997</v>
       </c>
       <c r="AT74" s="23">
         <v>145.67035000000001</v>
       </c>
       <c r="AU74" s="23">
         <v>0</v>
       </c>
       <c r="AV74" s="23">
         <v>0</v>
       </c>
       <c r="AW74" s="23">
-        <v>13.30978</v>
+        <v>23.034310000000001</v>
       </c>
       <c r="AX74" s="23">
-        <v>23.407710000000002</v>
+        <v>41.63767</v>
       </c>
       <c r="AY74" s="23">
         <v>0</v>
       </c>
       <c r="AZ74" s="23">
         <v>0</v>
       </c>
       <c r="BA74" s="23">
-        <v>3.64534</v>
+        <v>13.671099999999999</v>
       </c>
       <c r="BB74" s="23">
-        <v>6.9500200000000003</v>
+        <v>27.728539999999999</v>
       </c>
     </row>
     <row r="75" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A75" s="13" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="13" t="s">
         <v>180</v>
       </c>
       <c r="C75" s="14">
         <v>2.7</v>
       </c>
       <c r="D75" s="14">
         <v>0.10100000000000001</v>
       </c>
       <c r="E75" s="14">
         <v>10.1328</v>
       </c>
       <c r="F75" s="14">
         <v>13.715870000000001</v>
       </c>
       <c r="G75" s="14">
         <v>0</v>
       </c>
       <c r="H75" s="14">
@@ -13164,66 +13164,66 @@
       <c r="AO75" s="23">
         <v>13.188179999999999</v>
       </c>
       <c r="AP75" s="23">
         <v>19.600190000000001</v>
       </c>
       <c r="AQ75" s="23">
         <v>1.127</v>
       </c>
       <c r="AR75" s="23">
         <v>0.85858000000000001</v>
       </c>
       <c r="AS75" s="23">
         <v>6.0856599999999998</v>
       </c>
       <c r="AT75" s="23">
         <v>13.415430000000001</v>
       </c>
       <c r="AU75" s="23">
         <v>1.127</v>
       </c>
       <c r="AV75" s="23">
         <v>0.85858000000000001</v>
       </c>
       <c r="AW75" s="23">
-        <v>0.65015999999999996</v>
+        <v>0.90573999999999999</v>
       </c>
       <c r="AX75" s="23">
-        <v>1.21068</v>
+        <v>1.9032199999999999</v>
       </c>
       <c r="AY75" s="23">
         <v>0</v>
       </c>
       <c r="AZ75" s="23">
         <v>0</v>
       </c>
       <c r="BA75" s="23">
-        <v>0.45407999999999998</v>
+        <v>2.17353</v>
       </c>
       <c r="BB75" s="23">
-        <v>0.72616000000000003</v>
+        <v>4.9582600000000001</v>
       </c>
     </row>
     <row r="76" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A76" s="13" t="s">
         <v>68</v>
       </c>
       <c r="B76" s="13" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="14">
         <v>0</v>
       </c>
       <c r="D76" s="14">
         <v>0</v>
       </c>
       <c r="E76" s="14">
         <v>2.4900000000000002</v>
       </c>
       <c r="F76" s="14">
         <v>3.8160799999999999</v>
       </c>
       <c r="G76" s="14">
         <v>0</v>
       </c>
       <c r="H76" s="14">
@@ -13328,66 +13328,66 @@
       <c r="AO76" s="23">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="AP76" s="23">
         <v>0.16693</v>
       </c>
       <c r="AQ76" s="23">
         <v>0</v>
       </c>
       <c r="AR76" s="23">
         <v>0</v>
       </c>
       <c r="AS76" s="23">
         <v>4.7660000000000001E-2</v>
       </c>
       <c r="AT76" s="23">
         <v>0.99373</v>
       </c>
       <c r="AU76" s="23">
         <v>0</v>
       </c>
       <c r="AV76" s="23">
         <v>0</v>
       </c>
       <c r="AW76" s="23">
-        <v>0</v>
+        <v>1.6320000000000001E-2</v>
       </c>
       <c r="AX76" s="23">
-        <v>0</v>
+        <v>0.16622000000000001</v>
       </c>
       <c r="AY76" s="23">
         <v>0</v>
       </c>
       <c r="AZ76" s="23">
         <v>0</v>
       </c>
       <c r="BA76" s="23">
-        <v>2.7900000000000001E-2</v>
+        <v>1.04084</v>
       </c>
       <c r="BB76" s="23">
-        <v>0.13392000000000001</v>
+        <v>8.1746700000000008</v>
       </c>
     </row>
     <row r="77" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A77" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B77" s="13" t="s">
         <v>182</v>
       </c>
       <c r="C77" s="14">
         <v>0</v>
       </c>
       <c r="D77" s="14">
         <v>0</v>
       </c>
       <c r="E77" s="14">
         <v>47.481200000000001</v>
       </c>
       <c r="F77" s="14">
         <v>40.680660000000003</v>
       </c>
       <c r="G77" s="14">
         <v>0</v>
       </c>
       <c r="H77" s="14">
@@ -13492,66 +13492,66 @@
       <c r="AO77" s="23">
         <v>4.2614999999999998</v>
       </c>
       <c r="AP77" s="23">
         <v>7.9365899999999998</v>
       </c>
       <c r="AQ77" s="23">
         <v>0</v>
       </c>
       <c r="AR77" s="23">
         <v>0</v>
       </c>
       <c r="AS77" s="23">
         <v>1.7150799999999999</v>
       </c>
       <c r="AT77" s="23">
         <v>4.4139499999999998</v>
       </c>
       <c r="AU77" s="23">
         <v>0</v>
       </c>
       <c r="AV77" s="23">
         <v>0</v>
       </c>
       <c r="AW77" s="23">
-        <v>0.51300000000000001</v>
+        <v>0.55379999999999996</v>
       </c>
       <c r="AX77" s="23">
-        <v>0.89976999999999996</v>
+        <v>1.02102</v>
       </c>
       <c r="AY77" s="23">
         <v>0</v>
       </c>
       <c r="AZ77" s="23">
         <v>0</v>
       </c>
       <c r="BA77" s="23">
-        <v>0</v>
+        <v>0.37441999999999998</v>
       </c>
       <c r="BB77" s="23">
-        <v>0</v>
+        <v>0.91529000000000005</v>
       </c>
     </row>
     <row r="78" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A78" s="13" t="s">
         <v>70</v>
       </c>
       <c r="B78" s="13" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="14">
         <v>0</v>
       </c>
       <c r="D78" s="14">
         <v>0</v>
       </c>
       <c r="E78" s="14">
         <v>483.32947999999999</v>
       </c>
       <c r="F78" s="14">
         <v>1395.4289799999999</v>
       </c>
       <c r="G78" s="14">
         <v>0</v>
       </c>
       <c r="H78" s="14">
@@ -13656,66 +13656,66 @@
       <c r="AO78" s="23">
         <v>348.65028000000001</v>
       </c>
       <c r="AP78" s="23">
         <v>1488.8953799999999</v>
       </c>
       <c r="AQ78" s="23">
         <v>0</v>
       </c>
       <c r="AR78" s="23">
         <v>0</v>
       </c>
       <c r="AS78" s="23">
         <v>434.82691</v>
       </c>
       <c r="AT78" s="23">
         <v>1895.7943700000001</v>
       </c>
       <c r="AU78" s="23">
         <v>0</v>
       </c>
       <c r="AV78" s="23">
         <v>0</v>
       </c>
       <c r="AW78" s="23">
-        <v>86.947550000000007</v>
+        <v>130.23363000000001</v>
       </c>
       <c r="AX78" s="23">
-        <v>390.62542000000002</v>
+        <v>572.67426</v>
       </c>
       <c r="AY78" s="23">
         <v>0</v>
       </c>
       <c r="AZ78" s="23">
         <v>0</v>
       </c>
       <c r="BA78" s="23">
-        <v>81.174869999999999</v>
+        <v>325.80824000000001</v>
       </c>
       <c r="BB78" s="23">
-        <v>375.60696999999999</v>
+        <v>576.94808</v>
       </c>
     </row>
     <row r="79" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A79" s="13" t="s">
         <v>71</v>
       </c>
       <c r="B79" s="13" t="s">
         <v>184</v>
       </c>
       <c r="C79" s="14">
         <v>0</v>
       </c>
       <c r="D79" s="14">
         <v>0</v>
       </c>
       <c r="E79" s="14">
         <v>28.207599999999999</v>
       </c>
       <c r="F79" s="14">
         <v>49.850479999999997</v>
       </c>
       <c r="G79" s="14">
         <v>0</v>
       </c>
       <c r="H79" s="14">
@@ -13820,66 +13820,66 @@
       <c r="AO79" s="23">
         <v>0.68720000000000003</v>
       </c>
       <c r="AP79" s="23">
         <v>3.6772200000000002</v>
       </c>
       <c r="AQ79" s="23">
         <v>1</v>
       </c>
       <c r="AR79" s="23">
         <v>0.50155000000000005</v>
       </c>
       <c r="AS79" s="23">
         <v>0.86065000000000003</v>
       </c>
       <c r="AT79" s="23">
         <v>4.4170800000000003</v>
       </c>
       <c r="AU79" s="23">
         <v>0</v>
       </c>
       <c r="AV79" s="23">
         <v>0</v>
       </c>
       <c r="AW79" s="23">
-        <v>6.9599999999999995E-2</v>
+        <v>0.16614999999999999</v>
       </c>
       <c r="AX79" s="23">
-        <v>0.58526999999999996</v>
+        <v>0.89803999999999995</v>
       </c>
       <c r="AY79" s="23">
         <v>0</v>
       </c>
       <c r="AZ79" s="23">
         <v>0</v>
       </c>
       <c r="BA79" s="23">
-        <v>3.8180000000000001</v>
+        <v>4.8091100000000004</v>
       </c>
       <c r="BB79" s="23">
-        <v>9.0029000000000003</v>
+        <v>11.475250000000001</v>
       </c>
     </row>
     <row r="80" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A80" s="13" t="s">
         <v>72</v>
       </c>
       <c r="B80" s="13" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="14">
         <v>0.41599999999999998</v>
       </c>
       <c r="D80" s="14">
         <v>0.62033000000000005</v>
       </c>
       <c r="E80" s="14">
         <v>366.05072000000001</v>
       </c>
       <c r="F80" s="14">
         <v>659.61906999999997</v>
       </c>
       <c r="G80" s="14">
         <v>0.76800000000000002</v>
       </c>
       <c r="H80" s="14">
@@ -13984,66 +13984,66 @@
       <c r="AO80" s="23">
         <v>115.93057</v>
       </c>
       <c r="AP80" s="23">
         <v>281.00499000000002</v>
       </c>
       <c r="AQ80" s="23">
         <v>0</v>
       </c>
       <c r="AR80" s="23">
         <v>0</v>
       </c>
       <c r="AS80" s="23">
         <v>89.670559999999995</v>
       </c>
       <c r="AT80" s="23">
         <v>274.12277999999998</v>
       </c>
       <c r="AU80" s="23">
         <v>0</v>
       </c>
       <c r="AV80" s="23">
         <v>0</v>
       </c>
       <c r="AW80" s="23">
-        <v>20.53124</v>
+        <v>23.633800000000001</v>
       </c>
       <c r="AX80" s="23">
-        <v>59.463009999999997</v>
+        <v>65.978279999999998</v>
       </c>
       <c r="AY80" s="23">
         <v>0</v>
       </c>
       <c r="AZ80" s="23">
         <v>0</v>
       </c>
       <c r="BA80" s="23">
-        <v>19.482410000000002</v>
+        <v>33.007489999999997</v>
       </c>
       <c r="BB80" s="23">
-        <v>55.826689999999999</v>
+        <v>103.52012999999999</v>
       </c>
     </row>
     <row r="81" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A81" s="13" t="s">
         <v>73</v>
       </c>
       <c r="B81" s="13" t="s">
         <v>186</v>
       </c>
       <c r="C81" s="14">
         <v>1.8768</v>
       </c>
       <c r="D81" s="14">
         <v>2.018E-2</v>
       </c>
       <c r="E81" s="14">
         <v>105.70247999999999</v>
       </c>
       <c r="F81" s="14">
         <v>229.99763999999999</v>
       </c>
       <c r="G81" s="14">
         <v>20</v>
       </c>
       <c r="H81" s="14">
@@ -14142,72 +14142,72 @@
       <c r="AM81" s="23">
         <v>2001.82</v>
       </c>
       <c r="AN81" s="23">
         <v>933.59312999999997</v>
       </c>
       <c r="AO81" s="23">
         <v>179.12065000000001</v>
       </c>
       <c r="AP81" s="23">
         <v>617.91333999999995</v>
       </c>
       <c r="AQ81" s="23">
         <v>680.69399999999996</v>
       </c>
       <c r="AR81" s="23">
         <v>269.19038999999998</v>
       </c>
       <c r="AS81" s="23">
         <v>183.34308999999999</v>
       </c>
       <c r="AT81" s="23">
         <v>809.05998999999997</v>
       </c>
       <c r="AU81" s="23">
-        <v>90.24</v>
+        <v>94.49</v>
       </c>
       <c r="AV81" s="23">
-        <v>38.66095</v>
+        <v>42.663780000000003</v>
       </c>
       <c r="AW81" s="23">
-        <v>38.815750000000001</v>
+        <v>61.570810000000002</v>
       </c>
       <c r="AX81" s="23">
-        <v>160.74518</v>
+        <v>243.81164000000001</v>
       </c>
       <c r="AY81" s="23">
         <v>43.5</v>
       </c>
       <c r="AZ81" s="23">
         <v>11.104340000000001</v>
       </c>
       <c r="BA81" s="23">
-        <v>19.84881</v>
+        <v>36.868319999999997</v>
       </c>
       <c r="BB81" s="23">
-        <v>106.02943999999999</v>
+        <v>190.52709999999999</v>
       </c>
     </row>
     <row r="82" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A82" s="13" t="s">
         <v>74</v>
       </c>
       <c r="B82" s="13" t="s">
         <v>187</v>
       </c>
       <c r="C82" s="14">
         <v>0</v>
       </c>
       <c r="D82" s="14">
         <v>0</v>
       </c>
       <c r="E82" s="14">
         <v>482.46793000000002</v>
       </c>
       <c r="F82" s="14">
         <v>399.63432999999998</v>
       </c>
       <c r="G82" s="14">
         <v>0</v>
       </c>
       <c r="H82" s="14">
@@ -14312,66 +14312,66 @@
       <c r="AO82" s="23">
         <v>2635.4552600000002</v>
       </c>
       <c r="AP82" s="23">
         <v>1666.7634</v>
       </c>
       <c r="AQ82" s="23">
         <v>0</v>
       </c>
       <c r="AR82" s="23">
         <v>0</v>
       </c>
       <c r="AS82" s="23">
         <v>2049.1872899999998</v>
       </c>
       <c r="AT82" s="23">
         <v>1503.6722</v>
       </c>
       <c r="AU82" s="23">
         <v>0</v>
       </c>
       <c r="AV82" s="23">
         <v>0</v>
       </c>
       <c r="AW82" s="23">
-        <v>763.00912000000005</v>
+        <v>930.11576000000002</v>
       </c>
       <c r="AX82" s="23">
-        <v>503.90487000000002</v>
+        <v>631.35424</v>
       </c>
       <c r="AY82" s="23">
         <v>0</v>
       </c>
       <c r="AZ82" s="23">
         <v>0</v>
       </c>
       <c r="BA82" s="23">
-        <v>399.00398999999999</v>
+        <v>583.80023000000006</v>
       </c>
       <c r="BB82" s="23">
-        <v>309.05556000000001</v>
+        <v>459.54905000000002</v>
       </c>
     </row>
     <row r="83" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A83" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B83" s="13" t="s">
         <v>188</v>
       </c>
       <c r="C83" s="14">
         <v>0</v>
       </c>
       <c r="D83" s="14">
         <v>0</v>
       </c>
       <c r="E83" s="14">
         <v>14.20424</v>
       </c>
       <c r="F83" s="14">
         <v>112.26442</v>
       </c>
       <c r="G83" s="14">
         <v>0</v>
       </c>
       <c r="H83" s="14">
@@ -14476,66 +14476,66 @@
       <c r="AO83" s="23">
         <v>25.927980000000002</v>
       </c>
       <c r="AP83" s="23">
         <v>211.53344000000001</v>
       </c>
       <c r="AQ83" s="23">
         <v>0</v>
       </c>
       <c r="AR83" s="23">
         <v>0</v>
       </c>
       <c r="AS83" s="23">
         <v>30.98997</v>
       </c>
       <c r="AT83" s="23">
         <v>266.08825000000002</v>
       </c>
       <c r="AU83" s="23">
         <v>0</v>
       </c>
       <c r="AV83" s="23">
         <v>0</v>
       </c>
       <c r="AW83" s="23">
-        <v>8.8631799999999998</v>
+        <v>10.41526</v>
       </c>
       <c r="AX83" s="23">
-        <v>75.34442</v>
+        <v>83.089600000000004</v>
       </c>
       <c r="AY83" s="23">
         <v>0</v>
       </c>
       <c r="AZ83" s="23">
         <v>0</v>
       </c>
       <c r="BA83" s="23">
-        <v>8.9870900000000002</v>
+        <v>11.03491</v>
       </c>
       <c r="BB83" s="23">
-        <v>90.712450000000004</v>
+        <v>107.33753</v>
       </c>
     </row>
     <row r="84" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A84" s="13" t="s">
         <v>76</v>
       </c>
       <c r="B84" s="13" t="s">
         <v>189</v>
       </c>
       <c r="C84" s="14">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="D84" s="14">
         <v>0.12939000000000001</v>
       </c>
       <c r="E84" s="14">
         <v>20.842210000000001</v>
       </c>
       <c r="F84" s="14">
         <v>47.97645</v>
       </c>
       <c r="G84" s="14">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="H84" s="14">
@@ -14640,66 +14640,66 @@
       <c r="AO84" s="23">
         <v>8.6156100000000002</v>
       </c>
       <c r="AP84" s="23">
         <v>36.737400000000001</v>
       </c>
       <c r="AQ84" s="23">
         <v>0</v>
       </c>
       <c r="AR84" s="23">
         <v>0</v>
       </c>
       <c r="AS84" s="23">
         <v>10.5844</v>
       </c>
       <c r="AT84" s="23">
         <v>41.603259999999999</v>
       </c>
       <c r="AU84" s="23">
         <v>0</v>
       </c>
       <c r="AV84" s="23">
         <v>0</v>
       </c>
       <c r="AW84" s="23">
-        <v>2.3454999999999999</v>
+        <v>3.2141000000000002</v>
       </c>
       <c r="AX84" s="23">
-        <v>13.20722</v>
+        <v>15.563689999999999</v>
       </c>
       <c r="AY84" s="23">
         <v>0</v>
       </c>
       <c r="AZ84" s="23">
         <v>0</v>
       </c>
       <c r="BA84" s="23">
-        <v>2.23088</v>
+        <v>2.3012800000000002</v>
       </c>
       <c r="BB84" s="23">
-        <v>12.99972</v>
+        <v>13.473929999999999</v>
       </c>
     </row>
     <row r="85" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A85" s="13" t="s">
         <v>77</v>
       </c>
       <c r="B85" s="13" t="s">
         <v>190</v>
       </c>
       <c r="C85" s="14">
         <v>1.6258999999999999</v>
       </c>
       <c r="D85" s="14">
         <v>0.64464999999999995</v>
       </c>
       <c r="E85" s="14">
         <v>2871.4825000000001</v>
       </c>
       <c r="F85" s="14">
         <v>2735.66572</v>
       </c>
       <c r="G85" s="14">
         <v>8.6491000000000007</v>
       </c>
       <c r="H85" s="14">
@@ -14804,66 +14804,66 @@
       <c r="AO85" s="23">
         <v>1833.83519</v>
       </c>
       <c r="AP85" s="23">
         <v>2988.2712000000001</v>
       </c>
       <c r="AQ85" s="23">
         <v>0</v>
       </c>
       <c r="AR85" s="23">
         <v>0</v>
       </c>
       <c r="AS85" s="23">
         <v>719.70582999999999</v>
       </c>
       <c r="AT85" s="23">
         <v>1409.4085600000001</v>
       </c>
       <c r="AU85" s="23">
         <v>0</v>
       </c>
       <c r="AV85" s="23">
         <v>0</v>
       </c>
       <c r="AW85" s="23">
-        <v>179.10636</v>
+        <v>211.12721999999999</v>
       </c>
       <c r="AX85" s="23">
-        <v>281.22061000000002</v>
+        <v>349.49811999999997</v>
       </c>
       <c r="AY85" s="23">
         <v>0</v>
       </c>
       <c r="AZ85" s="23">
         <v>0</v>
       </c>
       <c r="BA85" s="23">
-        <v>189.34662</v>
+        <v>210.11088000000001</v>
       </c>
       <c r="BB85" s="23">
-        <v>455.50389999999999</v>
+        <v>524.56101000000001</v>
       </c>
     </row>
     <row r="86" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A86" s="13" t="s">
         <v>78</v>
       </c>
       <c r="B86" s="13" t="s">
         <v>191</v>
       </c>
       <c r="C86" s="14">
         <v>0.44685000000000002</v>
       </c>
       <c r="D86" s="14">
         <v>0.67362</v>
       </c>
       <c r="E86" s="14">
         <v>67.117419999999996</v>
       </c>
       <c r="F86" s="14">
         <v>164.47515000000001</v>
       </c>
       <c r="G86" s="14">
         <v>1.9219999999999999</v>
       </c>
       <c r="H86" s="14">
@@ -14968,66 +14968,66 @@
       <c r="AO86" s="23">
         <v>2.0904699999999998</v>
       </c>
       <c r="AP86" s="23">
         <v>8.9759700000000002</v>
       </c>
       <c r="AQ86" s="23">
         <v>0</v>
       </c>
       <c r="AR86" s="23">
         <v>0</v>
       </c>
       <c r="AS86" s="23">
         <v>1.66275</v>
       </c>
       <c r="AT86" s="23">
         <v>6.1472499999999997</v>
       </c>
       <c r="AU86" s="23">
         <v>0</v>
       </c>
       <c r="AV86" s="23">
         <v>0</v>
       </c>
       <c r="AW86" s="23">
-        <v>0.40566000000000002</v>
+        <v>0.54086000000000001</v>
       </c>
       <c r="AX86" s="23">
-        <v>2.0580599999999998</v>
+        <v>2.6091099999999998</v>
       </c>
       <c r="AY86" s="23">
         <v>0</v>
       </c>
       <c r="AZ86" s="23">
         <v>0</v>
       </c>
       <c r="BA86" s="23">
-        <v>2.3900000000000001E-2</v>
+        <v>0.28710999999999998</v>
       </c>
       <c r="BB86" s="23">
-        <v>0.28737000000000001</v>
+        <v>0.92227999999999999</v>
       </c>
     </row>
     <row r="87" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A87" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B87" s="13" t="s">
         <v>192</v>
       </c>
       <c r="C87" s="14">
         <v>0</v>
       </c>
       <c r="D87" s="14">
         <v>0</v>
       </c>
       <c r="E87" s="14">
         <v>124.79172</v>
       </c>
       <c r="F87" s="14">
         <v>381.38704000000001</v>
       </c>
       <c r="G87" s="14">
         <v>0</v>
       </c>
       <c r="H87" s="14">
@@ -15296,66 +15296,66 @@
       <c r="AO88" s="23">
         <v>795.80439000000001</v>
       </c>
       <c r="AP88" s="23">
         <v>2962.6734099999999</v>
       </c>
       <c r="AQ88" s="23">
         <v>2.306</v>
       </c>
       <c r="AR88" s="23">
         <v>30.305520000000001</v>
       </c>
       <c r="AS88" s="23">
         <v>576.45488999999998</v>
       </c>
       <c r="AT88" s="23">
         <v>2975.0999000000002</v>
       </c>
       <c r="AU88" s="23">
         <v>1.1000000000000001</v>
       </c>
       <c r="AV88" s="23">
         <v>3.4089999999999998</v>
       </c>
       <c r="AW88" s="23">
-        <v>138.05188000000001</v>
+        <v>182.69710000000001</v>
       </c>
       <c r="AX88" s="23">
-        <v>717.25797999999998</v>
+        <v>925.64552000000003</v>
       </c>
       <c r="AY88" s="23">
         <v>0</v>
       </c>
       <c r="AZ88" s="23">
         <v>0</v>
       </c>
       <c r="BA88" s="23">
-        <v>164.03838999999999</v>
+        <v>200.25753</v>
       </c>
       <c r="BB88" s="23">
-        <v>721.24647000000004</v>
+        <v>916.20498999999995</v>
       </c>
     </row>
     <row r="89" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A89" s="13" t="s">
         <v>81</v>
       </c>
       <c r="B89" s="13" t="s">
         <v>194</v>
       </c>
       <c r="C89" s="14">
         <v>0</v>
       </c>
       <c r="D89" s="14">
         <v>0</v>
       </c>
       <c r="E89" s="14">
         <v>3694737.2080000001</v>
       </c>
       <c r="F89" s="14">
         <v>1922.54027</v>
       </c>
       <c r="G89" s="14">
         <v>215</v>
       </c>
       <c r="H89" s="14">
@@ -15460,66 +15460,66 @@
       <c r="AO89" s="23">
         <v>3132477.39597</v>
       </c>
       <c r="AP89" s="23">
         <v>1457.59338</v>
       </c>
       <c r="AQ89" s="23">
         <v>0</v>
       </c>
       <c r="AR89" s="23">
         <v>0</v>
       </c>
       <c r="AS89" s="23">
         <v>3041369.12421</v>
       </c>
       <c r="AT89" s="23">
         <v>1739.50891</v>
       </c>
       <c r="AU89" s="23">
         <v>0</v>
       </c>
       <c r="AV89" s="23">
         <v>0</v>
       </c>
       <c r="AW89" s="23">
-        <v>757603.00650000002</v>
+        <v>979920.55807000003</v>
       </c>
       <c r="AX89" s="23">
-        <v>361.33769000000001</v>
+        <v>511.10996</v>
       </c>
       <c r="AY89" s="23">
         <v>0</v>
       </c>
       <c r="AZ89" s="23">
         <v>0</v>
       </c>
       <c r="BA89" s="23">
-        <v>740811.38249999995</v>
+        <v>964518.45</v>
       </c>
       <c r="BB89" s="23">
-        <v>442.31052</v>
+        <v>648.62288999999998</v>
       </c>
     </row>
     <row r="90" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A90" s="13" t="s">
         <v>82</v>
       </c>
       <c r="B90" s="13" t="s">
         <v>195</v>
       </c>
       <c r="C90" s="14">
         <v>20.2</v>
       </c>
       <c r="D90" s="14">
         <v>1.8102199999999999</v>
       </c>
       <c r="E90" s="14">
         <v>4106.0962799999998</v>
       </c>
       <c r="F90" s="14">
         <v>1405.24891</v>
       </c>
       <c r="G90" s="14">
         <v>24.167999999999999</v>
       </c>
       <c r="H90" s="14">
@@ -15624,66 +15624,66 @@
       <c r="AO90" s="23">
         <v>579.53895</v>
       </c>
       <c r="AP90" s="23">
         <v>671.14133000000004</v>
       </c>
       <c r="AQ90" s="23">
         <v>518.86608000000001</v>
       </c>
       <c r="AR90" s="23">
         <v>139.66327999999999</v>
       </c>
       <c r="AS90" s="23">
         <v>652.50854000000004</v>
       </c>
       <c r="AT90" s="23">
         <v>708.84532999999999</v>
       </c>
       <c r="AU90" s="23">
         <v>0</v>
       </c>
       <c r="AV90" s="23">
         <v>0</v>
       </c>
       <c r="AW90" s="23">
-        <v>111.22714000000001</v>
+        <v>154.01638</v>
       </c>
       <c r="AX90" s="23">
-        <v>125.38017000000001</v>
+        <v>156.40044</v>
       </c>
       <c r="AY90" s="23">
         <v>0</v>
       </c>
       <c r="AZ90" s="23">
         <v>0</v>
       </c>
       <c r="BA90" s="23">
-        <v>78.641019999999997</v>
+        <v>103.87757000000001</v>
       </c>
       <c r="BB90" s="23">
-        <v>74.452380000000005</v>
+        <v>96.268240000000006</v>
       </c>
     </row>
     <row r="91" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A91" s="13" t="s">
         <v>83</v>
       </c>
       <c r="B91" s="13" t="s">
         <v>196</v>
       </c>
       <c r="C91" s="14">
         <v>0</v>
       </c>
       <c r="D91" s="14">
         <v>0</v>
       </c>
       <c r="E91" s="14">
         <v>1556.519</v>
       </c>
       <c r="F91" s="14">
         <v>623.60487999999998</v>
       </c>
       <c r="G91" s="14">
         <v>0</v>
       </c>
       <c r="H91" s="14">
@@ -15788,66 +15788,66 @@
       <c r="AO91" s="23">
         <v>577.08072000000004</v>
       </c>
       <c r="AP91" s="23">
         <v>335.38369</v>
       </c>
       <c r="AQ91" s="23">
         <v>0</v>
       </c>
       <c r="AR91" s="23">
         <v>0</v>
       </c>
       <c r="AS91" s="23">
         <v>959.08938000000001</v>
       </c>
       <c r="AT91" s="23">
         <v>580.77317000000005</v>
       </c>
       <c r="AU91" s="23">
         <v>0</v>
       </c>
       <c r="AV91" s="23">
         <v>0</v>
       </c>
       <c r="AW91" s="23">
-        <v>213.67179999999999</v>
+        <v>283.08109999999999</v>
       </c>
       <c r="AX91" s="23">
-        <v>127.14075</v>
+        <v>167.37054000000001</v>
       </c>
       <c r="AY91" s="23">
         <v>0</v>
       </c>
       <c r="AZ91" s="23">
         <v>0</v>
       </c>
       <c r="BA91" s="23">
-        <v>261.65183999999999</v>
+        <v>438.03084000000001</v>
       </c>
       <c r="BB91" s="23">
-        <v>137.0522</v>
+        <v>236.75273000000001</v>
       </c>
     </row>
     <row r="92" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A92" s="13" t="s">
         <v>84</v>
       </c>
       <c r="B92" s="13" t="s">
         <v>197</v>
       </c>
       <c r="C92" s="14">
         <v>0</v>
       </c>
       <c r="D92" s="14">
         <v>0</v>
       </c>
       <c r="E92" s="14">
         <v>0</v>
       </c>
       <c r="F92" s="14">
         <v>0</v>
       </c>
       <c r="G92" s="14">
         <v>0</v>
       </c>
       <c r="H92" s="14">
@@ -16292,54 +16292,54 @@
       <c r="AS94" s="23">
         <v>2.2240000000000002</v>
       </c>
       <c r="AT94" s="23">
         <v>1.718</v>
       </c>
       <c r="AU94" s="23">
         <v>0</v>
       </c>
       <c r="AV94" s="23">
         <v>0</v>
       </c>
       <c r="AW94" s="23">
         <v>0</v>
       </c>
       <c r="AX94" s="23">
         <v>0</v>
       </c>
       <c r="AY94" s="23">
         <v>0</v>
       </c>
       <c r="AZ94" s="23">
         <v>0</v>
       </c>
       <c r="BA94" s="23">
-        <v>0.74927999999999995</v>
+        <v>5.4592799999999997</v>
       </c>
       <c r="BB94" s="23">
-        <v>0.82632000000000005</v>
+        <v>3.4763199999999999</v>
       </c>
     </row>
     <row r="95" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A95" s="13" t="s">
         <v>87</v>
       </c>
       <c r="B95" s="13" t="s">
         <v>200</v>
       </c>
       <c r="C95" s="14">
         <v>0</v>
       </c>
       <c r="D95" s="14">
         <v>0</v>
       </c>
       <c r="E95" s="14">
         <v>0</v>
       </c>
       <c r="F95" s="14">
         <v>0</v>
       </c>
       <c r="G95" s="14">
         <v>0</v>
       </c>
       <c r="H95" s="14">
@@ -16772,66 +16772,66 @@
       <c r="AO97" s="23">
         <v>5.4920799999999996</v>
       </c>
       <c r="AP97" s="23">
         <v>5.9771700000000001</v>
       </c>
       <c r="AQ97" s="23">
         <v>0</v>
       </c>
       <c r="AR97" s="23">
         <v>0</v>
       </c>
       <c r="AS97" s="23">
         <v>9.0010600000000007</v>
       </c>
       <c r="AT97" s="23">
         <v>10.37598</v>
       </c>
       <c r="AU97" s="23">
         <v>0</v>
       </c>
       <c r="AV97" s="23">
         <v>0</v>
       </c>
       <c r="AW97" s="23">
-        <v>0.28514</v>
+        <v>0.71074000000000004</v>
       </c>
       <c r="AX97" s="23">
-        <v>0.35210000000000002</v>
+        <v>0.94879000000000002</v>
       </c>
       <c r="AY97" s="23">
         <v>0</v>
       </c>
       <c r="AZ97" s="23">
         <v>0</v>
       </c>
       <c r="BA97" s="23">
-        <v>4.1781199999999998</v>
+        <v>4.2231199999999998</v>
       </c>
       <c r="BB97" s="23">
-        <v>4.3306800000000001</v>
+        <v>4.3570000000000002</v>
       </c>
     </row>
     <row r="98" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A98" s="13" t="s">
         <v>90</v>
       </c>
       <c r="B98" s="13" t="s">
         <v>203</v>
       </c>
       <c r="C98" s="14">
         <v>0</v>
       </c>
       <c r="D98" s="14">
         <v>0</v>
       </c>
       <c r="E98" s="14">
         <v>94</v>
       </c>
       <c r="F98" s="14">
         <v>118.902</v>
       </c>
       <c r="G98" s="14">
         <v>0</v>
       </c>
       <c r="H98" s="14">
@@ -16936,66 +16936,66 @@
       <c r="AO98" s="23">
         <v>50.351599999999998</v>
       </c>
       <c r="AP98" s="23">
         <v>59.637230000000002</v>
       </c>
       <c r="AQ98" s="23">
         <v>80</v>
       </c>
       <c r="AR98" s="23">
         <v>45.189</v>
       </c>
       <c r="AS98" s="23">
         <v>63.619799999999998</v>
       </c>
       <c r="AT98" s="23">
         <v>47.20317</v>
       </c>
       <c r="AU98" s="23">
         <v>0</v>
       </c>
       <c r="AV98" s="23">
         <v>0</v>
       </c>
       <c r="AW98" s="23">
-        <v>10.371</v>
+        <v>13.516</v>
       </c>
       <c r="AX98" s="23">
-        <v>5.5263499999999999</v>
+        <v>7.4918199999999997</v>
       </c>
       <c r="AY98" s="23">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="AZ98" s="23">
-        <v>36.171999999999997</v>
+        <v>61.993000000000002</v>
       </c>
       <c r="BA98" s="23">
-        <v>28.737500000000001</v>
+        <v>30.1905</v>
       </c>
       <c r="BB98" s="23">
-        <v>16.035409999999999</v>
+        <v>17.34891</v>
       </c>
     </row>
     <row r="99" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A99" s="13" t="s">
         <v>91</v>
       </c>
       <c r="B99" s="13" t="s">
         <v>204</v>
       </c>
       <c r="C99" s="14">
         <v>0</v>
       </c>
       <c r="D99" s="14">
         <v>0</v>
       </c>
       <c r="E99" s="14">
         <v>263.19260000000003</v>
       </c>
       <c r="F99" s="14">
         <v>24.713619999999999</v>
       </c>
       <c r="G99" s="14">
         <v>4344.55</v>
       </c>
       <c r="H99" s="14">
@@ -17100,66 +17100,66 @@
       <c r="AO99" s="23">
         <v>1077.3610000000001</v>
       </c>
       <c r="AP99" s="23">
         <v>121.23627</v>
       </c>
       <c r="AQ99" s="23">
         <v>0</v>
       </c>
       <c r="AR99" s="23">
         <v>0</v>
       </c>
       <c r="AS99" s="23">
         <v>11.188000000000001</v>
       </c>
       <c r="AT99" s="23">
         <v>4.8369600000000004</v>
       </c>
       <c r="AU99" s="23">
         <v>0</v>
       </c>
       <c r="AV99" s="23">
         <v>0</v>
       </c>
       <c r="AW99" s="23">
-        <v>10.781000000000001</v>
+        <v>10.787000000000001</v>
       </c>
       <c r="AX99" s="23">
-        <v>3.9466299999999999</v>
+        <v>3.9586299999999999</v>
       </c>
       <c r="AY99" s="23">
         <v>0</v>
       </c>
       <c r="AZ99" s="23">
         <v>0</v>
       </c>
       <c r="BA99" s="23">
-        <v>0.311</v>
+        <v>0.317</v>
       </c>
       <c r="BB99" s="23">
-        <v>0.72741</v>
+        <v>0.74031000000000002</v>
       </c>
     </row>
     <row r="100" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A100" s="13" t="s">
         <v>92</v>
       </c>
       <c r="B100" s="13" t="s">
         <v>205</v>
       </c>
       <c r="C100" s="14">
         <v>0</v>
       </c>
       <c r="D100" s="14">
         <v>0</v>
       </c>
       <c r="E100" s="14">
         <v>0</v>
       </c>
       <c r="F100" s="14">
         <v>0</v>
       </c>
       <c r="G100" s="14">
         <v>0</v>
       </c>
       <c r="H100" s="14">
@@ -17276,54 +17276,54 @@
       <c r="AS100" s="23">
         <v>0</v>
       </c>
       <c r="AT100" s="23">
         <v>0</v>
       </c>
       <c r="AU100" s="23">
         <v>0</v>
       </c>
       <c r="AV100" s="23">
         <v>0</v>
       </c>
       <c r="AW100" s="23">
         <v>0</v>
       </c>
       <c r="AX100" s="23">
         <v>0</v>
       </c>
       <c r="AY100" s="23">
         <v>0</v>
       </c>
       <c r="AZ100" s="23">
         <v>0</v>
       </c>
       <c r="BA100" s="23">
-        <v>0</v>
+        <v>3.01</v>
       </c>
       <c r="BB100" s="23">
-        <v>0</v>
+        <v>1.5103899999999999</v>
       </c>
     </row>
     <row r="101" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A101" s="13" t="s">
         <v>93</v>
       </c>
       <c r="B101" s="13" t="s">
         <v>206</v>
       </c>
       <c r="C101" s="14">
         <v>0</v>
       </c>
       <c r="D101" s="14">
         <v>0</v>
       </c>
       <c r="E101" s="14">
         <v>3474.8</v>
       </c>
       <c r="F101" s="14">
         <v>2010.6605199999999</v>
       </c>
       <c r="G101" s="14">
         <v>0</v>
       </c>
       <c r="H101" s="14">
@@ -17422,72 +17422,72 @@
       <c r="AM101" s="23">
         <v>0</v>
       </c>
       <c r="AN101" s="23">
         <v>0</v>
       </c>
       <c r="AO101" s="23">
         <v>0</v>
       </c>
       <c r="AP101" s="23">
         <v>0</v>
       </c>
       <c r="AQ101" s="23">
         <v>549</v>
       </c>
       <c r="AR101" s="23">
         <v>90.215999999999994</v>
       </c>
       <c r="AS101" s="23">
         <v>4599.09</v>
       </c>
       <c r="AT101" s="23">
         <v>2208.0889999999999</v>
       </c>
       <c r="AU101" s="23">
-        <v>0</v>
+        <v>549</v>
       </c>
       <c r="AV101" s="23">
-        <v>0</v>
+        <v>90.215999999999994</v>
       </c>
       <c r="AW101" s="23">
         <v>0</v>
       </c>
       <c r="AX101" s="23">
         <v>0</v>
       </c>
       <c r="AY101" s="23">
-        <v>2.4E-2</v>
+        <v>24.024000000000001</v>
       </c>
       <c r="AZ101" s="23">
-        <v>11.88</v>
+        <v>24.12</v>
       </c>
       <c r="BA101" s="23">
-        <v>6199.15</v>
+        <v>8930.5400000000009</v>
       </c>
       <c r="BB101" s="23">
-        <v>2613.114</v>
+        <v>3230.0479999999998</v>
       </c>
     </row>
     <row r="102" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A102" s="13" t="s">
         <v>94</v>
       </c>
       <c r="B102" s="13" t="s">
         <v>207</v>
       </c>
       <c r="C102" s="14">
         <v>4084.72</v>
       </c>
       <c r="D102" s="14">
         <v>938.85614999999996</v>
       </c>
       <c r="E102" s="14">
         <v>17.248000000000001</v>
       </c>
       <c r="F102" s="14">
         <v>0.438</v>
       </c>
       <c r="G102" s="14">
         <v>10082.549999999999</v>
       </c>
       <c r="H102" s="14">
@@ -17592,66 +17592,66 @@
       <c r="AO102" s="23">
         <v>8120.13213</v>
       </c>
       <c r="AP102" s="23">
         <v>3339.1528800000001</v>
       </c>
       <c r="AQ102" s="23">
         <v>6619</v>
       </c>
       <c r="AR102" s="23">
         <v>1277.35456</v>
       </c>
       <c r="AS102" s="23">
         <v>17622.73013</v>
       </c>
       <c r="AT102" s="23">
         <v>7971.20831</v>
       </c>
       <c r="AU102" s="23">
         <v>1129.2</v>
       </c>
       <c r="AV102" s="23">
         <v>218.25059999999999</v>
       </c>
       <c r="AW102" s="23">
-        <v>4825.7616399999997</v>
+        <v>7215.6102199999996</v>
       </c>
       <c r="AX102" s="23">
-        <v>2046.88616</v>
+        <v>3229.2673599999998</v>
       </c>
       <c r="AY102" s="23">
-        <v>589.6</v>
+        <v>859.5</v>
       </c>
       <c r="AZ102" s="23">
-        <v>130.47300000000001</v>
+        <v>193.9</v>
       </c>
       <c r="BA102" s="23">
-        <v>492.66878000000003</v>
+        <v>628.43858</v>
       </c>
       <c r="BB102" s="23">
-        <v>82.534610000000001</v>
+        <v>132.35862</v>
       </c>
     </row>
     <row r="103" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A103" s="13" t="s">
         <v>95</v>
       </c>
       <c r="B103" s="13" t="s">
         <v>208</v>
       </c>
       <c r="C103" s="14">
         <v>0</v>
       </c>
       <c r="D103" s="14">
         <v>0</v>
       </c>
       <c r="E103" s="14">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="F103" s="14">
         <v>0.13600000000000001</v>
       </c>
       <c r="G103" s="14">
         <v>0</v>
       </c>
       <c r="H103" s="14">
@@ -17920,66 +17920,66 @@
       <c r="AO104" s="23">
         <v>4471.1581299999998</v>
       </c>
       <c r="AP104" s="23">
         <v>7355.8676599999999</v>
       </c>
       <c r="AQ104" s="23">
         <v>0</v>
       </c>
       <c r="AR104" s="23">
         <v>0</v>
       </c>
       <c r="AS104" s="23">
         <v>5188.9287100000001</v>
       </c>
       <c r="AT104" s="23">
         <v>7395.3914299999997</v>
       </c>
       <c r="AU104" s="23">
         <v>0</v>
       </c>
       <c r="AV104" s="23">
         <v>0</v>
       </c>
       <c r="AW104" s="23">
-        <v>1060.7105200000001</v>
+        <v>1367.17535</v>
       </c>
       <c r="AX104" s="23">
-        <v>1825.4195099999999</v>
+        <v>2407.9535999999998</v>
       </c>
       <c r="AY104" s="23">
         <v>0</v>
       </c>
       <c r="AZ104" s="23">
         <v>0</v>
       </c>
       <c r="BA104" s="23">
-        <v>941.13170000000002</v>
+        <v>1330.44739</v>
       </c>
       <c r="BB104" s="23">
-        <v>1917.16014</v>
+        <v>2882.4023200000001</v>
       </c>
     </row>
     <row r="105" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A105" s="13" t="s">
         <v>97</v>
       </c>
       <c r="B105" s="13" t="s">
         <v>210</v>
       </c>
       <c r="C105" s="14">
         <v>0</v>
       </c>
       <c r="D105" s="14">
         <v>0</v>
       </c>
       <c r="E105" s="14">
         <v>1.6822299999999999</v>
       </c>
       <c r="F105" s="14">
         <v>15.39406</v>
       </c>
       <c r="G105" s="14">
         <v>0</v>
       </c>
       <c r="H105" s="14">
@@ -18084,66 +18084,66 @@
       <c r="AO105" s="23">
         <v>83.558229999999995</v>
       </c>
       <c r="AP105" s="23">
         <v>1620.75766</v>
       </c>
       <c r="AQ105" s="23">
         <v>0</v>
       </c>
       <c r="AR105" s="23">
         <v>0</v>
       </c>
       <c r="AS105" s="23">
         <v>47.43582</v>
       </c>
       <c r="AT105" s="23">
         <v>679.13932999999997</v>
       </c>
       <c r="AU105" s="23">
         <v>0</v>
       </c>
       <c r="AV105" s="23">
         <v>0</v>
       </c>
       <c r="AW105" s="23">
-        <v>11.25254</v>
+        <v>23.24305</v>
       </c>
       <c r="AX105" s="23">
-        <v>138.94737000000001</v>
+        <v>311.82582000000002</v>
       </c>
       <c r="AY105" s="23">
         <v>0</v>
       </c>
       <c r="AZ105" s="23">
         <v>0</v>
       </c>
       <c r="BA105" s="23">
-        <v>0.12827</v>
+        <v>13.49906</v>
       </c>
       <c r="BB105" s="23">
-        <v>2.5173299999999998</v>
+        <v>202.25758999999999</v>
       </c>
     </row>
     <row r="106" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A106" s="13" t="s">
         <v>98</v>
       </c>
       <c r="B106" s="13" t="s">
         <v>211</v>
       </c>
       <c r="C106" s="14">
         <v>0</v>
       </c>
       <c r="D106" s="14">
         <v>0</v>
       </c>
       <c r="E106" s="14">
         <v>0</v>
       </c>
       <c r="F106" s="14">
         <v>0</v>
       </c>
       <c r="G106" s="14">
         <v>0</v>
       </c>
       <c r="H106" s="14">
@@ -18576,66 +18576,66 @@
       <c r="AO108" s="23">
         <v>14.26858</v>
       </c>
       <c r="AP108" s="23">
         <v>82.632059999999996</v>
       </c>
       <c r="AQ108" s="23">
         <v>0</v>
       </c>
       <c r="AR108" s="23">
         <v>0</v>
       </c>
       <c r="AS108" s="23">
         <v>18.628</v>
       </c>
       <c r="AT108" s="23">
         <v>126.31358</v>
       </c>
       <c r="AU108" s="23">
         <v>0</v>
       </c>
       <c r="AV108" s="23">
         <v>0</v>
       </c>
       <c r="AW108" s="23">
-        <v>8.7609999999999992</v>
+        <v>8.7780000000000005</v>
       </c>
       <c r="AX108" s="23">
-        <v>57.003810000000001</v>
+        <v>57.315390000000001</v>
       </c>
       <c r="AY108" s="23">
         <v>0</v>
       </c>
       <c r="AZ108" s="23">
         <v>0</v>
       </c>
       <c r="BA108" s="23">
-        <v>4.6070000000000002</v>
+        <v>4.6210000000000004</v>
       </c>
       <c r="BB108" s="23">
-        <v>31.13608</v>
+        <v>31.42868</v>
       </c>
     </row>
     <row r="109" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A109" s="13" t="s">
         <v>101</v>
       </c>
       <c r="B109" s="13" t="s">
         <v>214</v>
       </c>
       <c r="C109" s="14">
         <v>0</v>
       </c>
       <c r="D109" s="14">
         <v>0</v>
       </c>
       <c r="E109" s="14">
         <v>6.625</v>
       </c>
       <c r="F109" s="14">
         <v>51.442999999999998</v>
       </c>
       <c r="G109" s="14">
         <v>0</v>
       </c>
       <c r="H109" s="14">
@@ -18752,54 +18752,54 @@
       <c r="AS109" s="23">
         <v>32.892000000000003</v>
       </c>
       <c r="AT109" s="23">
         <v>118.55594000000001</v>
       </c>
       <c r="AU109" s="23">
         <v>0</v>
       </c>
       <c r="AV109" s="23">
         <v>0</v>
       </c>
       <c r="AW109" s="23">
         <v>4.5720000000000001</v>
       </c>
       <c r="AX109" s="23">
         <v>16.28302</v>
       </c>
       <c r="AY109" s="23">
         <v>0</v>
       </c>
       <c r="AZ109" s="23">
         <v>0</v>
       </c>
       <c r="BA109" s="23">
-        <v>13.176</v>
+        <v>18.175999999999998</v>
       </c>
       <c r="BB109" s="23">
-        <v>47.93403</v>
+        <v>68.684269999999998</v>
       </c>
     </row>
     <row r="110" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A110" s="13" t="s">
         <v>102</v>
       </c>
       <c r="B110" s="13" t="s">
         <v>215</v>
       </c>
       <c r="C110" s="14">
         <v>0</v>
       </c>
       <c r="D110" s="14">
         <v>0</v>
       </c>
       <c r="E110" s="14">
         <v>0.17</v>
       </c>
       <c r="F110" s="14">
         <v>0.92674000000000001</v>
       </c>
       <c r="G110" s="14">
         <v>0</v>
       </c>
       <c r="H110" s="14">
@@ -18904,66 +18904,66 @@
       <c r="AO110" s="23">
         <v>0.96952000000000005</v>
       </c>
       <c r="AP110" s="23">
         <v>5.8305100000000003</v>
       </c>
       <c r="AQ110" s="23">
         <v>0</v>
       </c>
       <c r="AR110" s="23">
         <v>0</v>
       </c>
       <c r="AS110" s="23">
         <v>6.0973899999999999</v>
       </c>
       <c r="AT110" s="23">
         <v>12.367990000000001</v>
       </c>
       <c r="AU110" s="23">
         <v>0</v>
       </c>
       <c r="AV110" s="23">
         <v>0</v>
       </c>
       <c r="AW110" s="23">
-        <v>0.31995000000000001</v>
+        <v>0.37955</v>
       </c>
       <c r="AX110" s="23">
-        <v>2.41744</v>
+        <v>2.8063500000000001</v>
       </c>
       <c r="AY110" s="23">
         <v>0</v>
       </c>
       <c r="AZ110" s="23">
         <v>0</v>
       </c>
       <c r="BA110" s="23">
-        <v>4.4053000000000004</v>
+        <v>4.5054499999999997</v>
       </c>
       <c r="BB110" s="23">
-        <v>3.9458000000000002</v>
+        <v>4.6697499999999996</v>
       </c>
     </row>
     <row r="111" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A111" s="13" t="s">
         <v>103</v>
       </c>
       <c r="B111" s="13" t="s">
         <v>216</v>
       </c>
       <c r="C111" s="14">
         <v>0</v>
       </c>
       <c r="D111" s="14">
         <v>0</v>
       </c>
       <c r="E111" s="14">
         <v>0.373</v>
       </c>
       <c r="F111" s="14">
         <v>2.0384600000000002</v>
       </c>
       <c r="G111" s="14">
         <v>0</v>
       </c>
       <c r="H111" s="14">
@@ -20596,101 +20596,101 @@
       <c r="I121" s="20"/>
       <c r="J121" s="20"/>
       <c r="K121" s="20"/>
       <c r="L121" s="20"/>
       <c r="M121" s="20"/>
       <c r="N121" s="20"/>
       <c r="O121" s="21"/>
       <c r="AM121" s="25"/>
       <c r="AN121" s="25"/>
       <c r="AO121" s="25"/>
       <c r="AP121" s="25"/>
       <c r="AQ121" s="25"/>
       <c r="AR121" s="25"/>
       <c r="AS121" s="25"/>
       <c r="AT121" s="25"/>
       <c r="AU121" s="25"/>
       <c r="AV121" s="25"/>
       <c r="AW121" s="25"/>
       <c r="AX121" s="25"/>
       <c r="AY121" s="25"/>
       <c r="AZ121" s="25"/>
       <c r="BA121" s="25"/>
       <c r="BB121" s="25"/>
     </row>
     <row r="122" spans="1:54" ht="30.75" customHeight="1">
-      <c r="A122" s="27" t="s">
+      <c r="A122" s="31" t="s">
         <v>226</v>
       </c>
-      <c r="B122" s="27"/>
+      <c r="B122" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="AY4:BB4"/>
-[...16 lines deleted...]
-    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="A122:B122"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="G4:J4"/>
     <mergeCell ref="A1:AL1"/>
     <mergeCell ref="A2:AL2"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:V4"/>
-    <mergeCell ref="M5:N5"/>
-[...8 lines deleted...]
-    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Shygys Kazakhstan</vt:lpstr>