--- v3 (2026-06-24)
+++ v4 (2026-08-06)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="28800" windowHeight="12165" tabRatio="765"/>
   </bookViews>
   <sheets>
     <sheet name="Shygys Kazakhstan" sheetId="16" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="239">
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>0209</t>
   </si>
   <si>
     <t>0210</t>
   </si>
   <si>
     <t>0304</t>
   </si>
   <si>
     <t>0305</t>
   </si>
   <si>
     <t>0401</t>
@@ -729,54 +729,54 @@
 thousand US dollars</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t xml:space="preserve">
  CNFEA EAEU</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t xml:space="preserve"> Export and import of goods for processed agricultural products</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>January-April 2025*</t>
-[...2 lines deleted...]
-    <t>January-April  2026*</t>
+    <t>January-May 2025*</t>
+  </si>
+  <si>
+    <t>January-May 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -978,137 +978,137 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1134,51 +1134,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1315,54 +1315,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB122"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="AJ7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="6" topLeftCell="AP7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AY4" sqref="AY4:BB4"/>
+      <selection pane="bottomRight" activeCell="AU4" sqref="AU4:AX4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="7.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="38" style="13" customWidth="1"/>
     <col min="3" max="14" width="12.85546875" style="13" customWidth="1"/>
     <col min="15" max="15" width="11.5703125" style="13" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="13" customWidth="1"/>
     <col min="17" max="17" width="11.5703125" style="13" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" style="13" customWidth="1"/>
     <col min="19" max="19" width="11.5703125" style="13" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="13" customWidth="1"/>
     <col min="21" max="21" width="12.140625" style="13" customWidth="1"/>
     <col min="22" max="22" width="12.85546875" style="13" customWidth="1"/>
     <col min="23" max="23" width="12.140625" style="13" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="13" customWidth="1"/>
     <col min="25" max="25" width="12.140625" style="13" customWidth="1"/>
     <col min="26" max="26" width="12.85546875" style="13" customWidth="1"/>
     <col min="27" max="27" width="12.140625" style="4" customWidth="1"/>
     <col min="28" max="28" width="12.85546875" style="4" customWidth="1"/>
     <col min="29" max="29" width="12.140625" style="4" customWidth="1"/>
     <col min="30" max="30" width="12.7109375" style="4" customWidth="1"/>
     <col min="31" max="54" width="12.7109375" style="13" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="4"/>
@@ -1521,236 +1521,236 @@
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
       <c r="AW3" s="3"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
     </row>
     <row r="4" spans="1:54" ht="24.75" customHeight="1">
       <c r="A4" s="33" t="s">
         <v>232</v>
       </c>
       <c r="B4" s="32" t="s">
         <v>227</v>
       </c>
-      <c r="C4" s="29">
+      <c r="C4" s="26">
         <v>2015</v>
       </c>
-      <c r="D4" s="29"/>
-[...2 lines deleted...]
-      <c r="G4" s="29">
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26">
         <v>2016</v>
       </c>
-      <c r="H4" s="29"/>
-[...2 lines deleted...]
-      <c r="K4" s="29">
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26">
         <v>2017</v>
       </c>
-      <c r="L4" s="29"/>
-[...2 lines deleted...]
-      <c r="O4" s="29">
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26"/>
+      <c r="O4" s="26">
         <v>2018</v>
       </c>
-      <c r="P4" s="29"/>
-[...2 lines deleted...]
-      <c r="S4" s="29">
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26">
         <v>2019</v>
       </c>
-      <c r="T4" s="29"/>
-[...2 lines deleted...]
-      <c r="W4" s="29">
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26">
         <v>2020</v>
       </c>
-      <c r="X4" s="29"/>
-[...2 lines deleted...]
-      <c r="AA4" s="29">
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="26"/>
+      <c r="AA4" s="26">
         <v>2021</v>
       </c>
-      <c r="AB4" s="29"/>
-[...2 lines deleted...]
-      <c r="AE4" s="26">
+      <c r="AB4" s="26"/>
+      <c r="AC4" s="26"/>
+      <c r="AD4" s="26"/>
+      <c r="AE4" s="27">
         <v>2022</v>
       </c>
-      <c r="AF4" s="27"/>
-[...2 lines deleted...]
-      <c r="AI4" s="26">
+      <c r="AF4" s="28"/>
+      <c r="AG4" s="28"/>
+      <c r="AH4" s="29"/>
+      <c r="AI4" s="27">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="27"/>
-[...2 lines deleted...]
-      <c r="AM4" s="26">
+      <c r="AJ4" s="28"/>
+      <c r="AK4" s="28"/>
+      <c r="AL4" s="29"/>
+      <c r="AM4" s="27">
         <v>2024</v>
       </c>
-      <c r="AN4" s="27"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="26" t="s">
+      <c r="AN4" s="28"/>
+      <c r="AO4" s="28"/>
+      <c r="AP4" s="29"/>
+      <c r="AQ4" s="27" t="s">
         <v>236</v>
       </c>
-      <c r="AR4" s="27"/>
-[...2 lines deleted...]
-      <c r="AU4" s="26" t="s">
+      <c r="AR4" s="28"/>
+      <c r="AS4" s="28"/>
+      <c r="AT4" s="29"/>
+      <c r="AU4" s="27" t="s">
         <v>237</v>
       </c>
-      <c r="AV4" s="27"/>
-[...2 lines deleted...]
-      <c r="AY4" s="26" t="s">
+      <c r="AV4" s="28"/>
+      <c r="AW4" s="28"/>
+      <c r="AX4" s="29"/>
+      <c r="AY4" s="27" t="s">
         <v>238</v>
       </c>
-      <c r="AZ4" s="27"/>
-[...1 lines deleted...]
-      <c r="BB4" s="28"/>
+      <c r="AZ4" s="28"/>
+      <c r="BA4" s="28"/>
+      <c r="BB4" s="29"/>
     </row>
     <row r="5" spans="1:54" s="5" customFormat="1" ht="13.15" customHeight="1">
       <c r="A5" s="34"/>
       <c r="B5" s="32"/>
-      <c r="C5" s="29" t="s">
+      <c r="C5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="D5" s="29"/>
-      <c r="E5" s="29" t="s">
+      <c r="D5" s="26"/>
+      <c r="E5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="F5" s="29"/>
-      <c r="G5" s="29" t="s">
+      <c r="F5" s="26"/>
+      <c r="G5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="H5" s="29"/>
-      <c r="I5" s="29" t="s">
+      <c r="H5" s="26"/>
+      <c r="I5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="J5" s="29"/>
-      <c r="K5" s="29" t="s">
+      <c r="J5" s="26"/>
+      <c r="K5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="L5" s="29"/>
-      <c r="M5" s="29" t="s">
+      <c r="L5" s="26"/>
+      <c r="M5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="N5" s="29"/>
-      <c r="O5" s="29" t="s">
+      <c r="N5" s="26"/>
+      <c r="O5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="P5" s="29"/>
-      <c r="Q5" s="29" t="s">
+      <c r="P5" s="26"/>
+      <c r="Q5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="R5" s="29"/>
-      <c r="S5" s="29" t="s">
+      <c r="R5" s="26"/>
+      <c r="S5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="T5" s="29"/>
-      <c r="U5" s="29" t="s">
+      <c r="T5" s="26"/>
+      <c r="U5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="V5" s="29"/>
-      <c r="W5" s="29" t="s">
+      <c r="V5" s="26"/>
+      <c r="W5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="X5" s="29"/>
-      <c r="Y5" s="29" t="s">
+      <c r="X5" s="26"/>
+      <c r="Y5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="Z5" s="29"/>
-      <c r="AA5" s="29" t="s">
+      <c r="Z5" s="26"/>
+      <c r="AA5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="AB5" s="29"/>
-      <c r="AC5" s="29" t="s">
+      <c r="AB5" s="26"/>
+      <c r="AC5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="AD5" s="29"/>
-      <c r="AE5" s="29" t="s">
+      <c r="AD5" s="26"/>
+      <c r="AE5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="AF5" s="29"/>
-      <c r="AG5" s="29" t="s">
+      <c r="AF5" s="26"/>
+      <c r="AG5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="AH5" s="29"/>
-      <c r="AI5" s="29" t="s">
+      <c r="AH5" s="26"/>
+      <c r="AI5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="AJ5" s="29"/>
-      <c r="AK5" s="29" t="s">
+      <c r="AJ5" s="26"/>
+      <c r="AK5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="AL5" s="29"/>
-      <c r="AM5" s="29" t="s">
+      <c r="AL5" s="26"/>
+      <c r="AM5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="AN5" s="29"/>
-      <c r="AO5" s="29" t="s">
+      <c r="AN5" s="26"/>
+      <c r="AO5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="AP5" s="29"/>
-      <c r="AQ5" s="29" t="s">
+      <c r="AP5" s="26"/>
+      <c r="AQ5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="AR5" s="29"/>
-      <c r="AS5" s="29" t="s">
+      <c r="AR5" s="26"/>
+      <c r="AS5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="AT5" s="29"/>
-      <c r="AU5" s="29" t="s">
+      <c r="AT5" s="26"/>
+      <c r="AU5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="AV5" s="29"/>
-      <c r="AW5" s="29" t="s">
+      <c r="AV5" s="26"/>
+      <c r="AW5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="AX5" s="29"/>
-      <c r="AY5" s="29" t="s">
+      <c r="AX5" s="26"/>
+      <c r="AY5" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="AZ5" s="29"/>
-      <c r="BA5" s="29" t="s">
+      <c r="AZ5" s="26"/>
+      <c r="BA5" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="BB5" s="29"/>
+      <c r="BB5" s="26"/>
     </row>
     <row r="6" spans="1:54" ht="33.75">
       <c r="A6" s="35"/>
       <c r="B6" s="32"/>
       <c r="C6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>229</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>229</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>229</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>228</v>
       </c>
@@ -2006,72 +2006,72 @@
       <c r="AM7" s="10">
         <v>31075.321149999996</v>
       </c>
       <c r="AN7" s="10">
         <v>49630.053339999991</v>
       </c>
       <c r="AO7" s="10">
         <v>3172345.7641699999</v>
       </c>
       <c r="AP7" s="10">
         <v>54035.179100000008</v>
       </c>
       <c r="AQ7" s="10">
         <v>23027.868149999998</v>
       </c>
       <c r="AR7" s="10">
         <v>29084.491430000009</v>
       </c>
       <c r="AS7" s="10">
         <v>3085933.5715099997</v>
       </c>
       <c r="AT7" s="10">
         <v>58880.852410000007</v>
       </c>
       <c r="AU7" s="10">
-        <v>8633.5428600000014</v>
+        <v>10329.576490000001</v>
       </c>
       <c r="AV7" s="10">
-        <v>12352.795589999998</v>
+        <v>14053.175370000001</v>
       </c>
       <c r="AW7" s="10">
-        <v>994590.2057200002</v>
+        <v>1272073.8952599997</v>
       </c>
       <c r="AX7" s="10">
-        <v>18901.306989999997</v>
+        <v>23534.818930000001</v>
       </c>
       <c r="AY7" s="10">
-        <v>7586.0957600000011</v>
+        <v>8282.8401900000008</v>
       </c>
       <c r="AZ7" s="10">
-        <v>13293.575860000003</v>
+        <v>14370.428140000004</v>
       </c>
       <c r="BA7" s="10">
-        <v>981110.25485000003</v>
+        <v>1175964.9601800006</v>
       </c>
       <c r="BB7" s="10">
-        <v>18519.600190000005</v>
+        <v>23453.857660000001</v>
       </c>
     </row>
     <row r="8" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A8" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>113</v>
       </c>
       <c r="C8" s="14">
         <v>0</v>
       </c>
       <c r="D8" s="14">
         <v>0</v>
       </c>
       <c r="E8" s="14">
         <v>30.81439</v>
       </c>
       <c r="F8" s="14">
         <v>64.91686</v>
       </c>
       <c r="G8" s="14">
         <v>0</v>
       </c>
       <c r="H8" s="14">
@@ -2334,66 +2334,66 @@
       <c r="AM9" s="23">
         <v>24136.291209999999</v>
       </c>
       <c r="AN9" s="23">
         <v>42534.99106</v>
       </c>
       <c r="AO9" s="23">
         <v>66.928030000000007</v>
       </c>
       <c r="AP9" s="23">
         <v>56.837209999999999</v>
       </c>
       <c r="AQ9" s="23">
         <v>11040.540569999999</v>
       </c>
       <c r="AR9" s="23">
         <v>19871.193920000002</v>
       </c>
       <c r="AS9" s="23">
         <v>61.453499999999998</v>
       </c>
       <c r="AT9" s="23">
         <v>143.60505000000001</v>
       </c>
       <c r="AU9" s="23">
-        <v>5643.8027599999996</v>
+        <v>6319.1753900000003</v>
       </c>
       <c r="AV9" s="23">
-        <v>9892.0781800000004</v>
+        <v>10681.50733</v>
       </c>
       <c r="AW9" s="23">
         <v>2.1359400000000002</v>
       </c>
       <c r="AX9" s="23">
         <v>3.2216499999999999</v>
       </c>
       <c r="AY9" s="23">
-        <v>5966.3055999999997</v>
+        <v>6198.2960300000004</v>
       </c>
       <c r="AZ9" s="23">
-        <v>11892.561530000001</v>
+        <v>12150.73199</v>
       </c>
       <c r="BA9" s="23">
         <v>0.9425</v>
       </c>
       <c r="BB9" s="23">
         <v>2.43052</v>
       </c>
     </row>
     <row r="10" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A10" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>115</v>
       </c>
       <c r="C10" s="14">
         <v>0</v>
       </c>
       <c r="D10" s="14">
         <v>0</v>
       </c>
       <c r="E10" s="14">
         <v>51.539920000000002</v>
       </c>
       <c r="F10" s="14">
@@ -2826,72 +2826,72 @@
       <c r="AM12" s="23">
         <v>675</v>
       </c>
       <c r="AN12" s="23">
         <v>845.94068000000004</v>
       </c>
       <c r="AO12" s="23">
         <v>133.08111</v>
       </c>
       <c r="AP12" s="23">
         <v>296.08553999999998</v>
       </c>
       <c r="AQ12" s="23">
         <v>737.8</v>
       </c>
       <c r="AR12" s="23">
         <v>1034.11331</v>
       </c>
       <c r="AS12" s="23">
         <v>176.80044000000001</v>
       </c>
       <c r="AT12" s="23">
         <v>358.30023999999997</v>
       </c>
       <c r="AU12" s="23">
-        <v>341</v>
+        <v>476</v>
       </c>
       <c r="AV12" s="23">
-        <v>446.07934999999998</v>
+        <v>636.91030999999998</v>
       </c>
       <c r="AW12" s="23">
-        <v>92.649339999999995</v>
+        <v>163.69533999999999</v>
       </c>
       <c r="AX12" s="23">
-        <v>193.86662000000001</v>
+        <v>322.24185999999997</v>
       </c>
       <c r="AY12" s="23">
         <v>180</v>
       </c>
       <c r="AZ12" s="23">
         <v>281.96699999999998</v>
       </c>
       <c r="BA12" s="23">
-        <v>109.4815</v>
+        <v>109.9815</v>
       </c>
       <c r="BB12" s="23">
-        <v>262.54879</v>
+        <v>263.91843</v>
       </c>
     </row>
     <row r="13" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A13" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>118</v>
       </c>
       <c r="C13" s="14">
         <v>20</v>
       </c>
       <c r="D13" s="14">
         <v>5.4969999999999999</v>
       </c>
       <c r="E13" s="14">
         <v>82.375799999999998</v>
       </c>
       <c r="F13" s="14">
         <v>118.18061</v>
       </c>
       <c r="G13" s="14">
         <v>85.512</v>
       </c>
       <c r="H13" s="14">
@@ -2996,66 +2996,66 @@
       <c r="AO13" s="23">
         <v>30.856680000000001</v>
       </c>
       <c r="AP13" s="23">
         <v>268.43083000000001</v>
       </c>
       <c r="AQ13" s="23">
         <v>0</v>
       </c>
       <c r="AR13" s="23">
         <v>0</v>
       </c>
       <c r="AS13" s="23">
         <v>26.7317</v>
       </c>
       <c r="AT13" s="23">
         <v>286.82965999999999</v>
       </c>
       <c r="AU13" s="23">
         <v>0</v>
       </c>
       <c r="AV13" s="23">
         <v>0</v>
       </c>
       <c r="AW13" s="23">
-        <v>8.4256700000000002</v>
+        <v>11.54067</v>
       </c>
       <c r="AX13" s="23">
-        <v>82.658559999999994</v>
+        <v>116.35047</v>
       </c>
       <c r="AY13" s="23">
         <v>0</v>
       </c>
       <c r="AZ13" s="23">
         <v>0</v>
       </c>
       <c r="BA13" s="23">
-        <v>7.6761200000000001</v>
+        <v>8.2255199999999995</v>
       </c>
       <c r="BB13" s="23">
-        <v>89.44914</v>
+        <v>97.175510000000003</v>
       </c>
     </row>
     <row r="14" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A14" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>119</v>
       </c>
       <c r="C14" s="14">
         <v>0</v>
       </c>
       <c r="D14" s="14">
         <v>0</v>
       </c>
       <c r="E14" s="14">
         <v>2285.4845999999998</v>
       </c>
       <c r="F14" s="14">
         <v>762.86410999999998</v>
       </c>
       <c r="G14" s="14">
         <v>0</v>
       </c>
       <c r="H14" s="14">
@@ -3160,66 +3160,66 @@
       <c r="AO14" s="23">
         <v>2982.77198</v>
       </c>
       <c r="AP14" s="23">
         <v>1448.14426</v>
       </c>
       <c r="AQ14" s="23">
         <v>0</v>
       </c>
       <c r="AR14" s="23">
         <v>0</v>
       </c>
       <c r="AS14" s="23">
         <v>428.63733999999999</v>
       </c>
       <c r="AT14" s="23">
         <v>282.24592000000001</v>
       </c>
       <c r="AU14" s="23">
         <v>0</v>
       </c>
       <c r="AV14" s="23">
         <v>0</v>
       </c>
       <c r="AW14" s="23">
-        <v>370.99254999999999</v>
+        <v>425.07254999999998</v>
       </c>
       <c r="AX14" s="23">
-        <v>233.97845000000001</v>
+        <v>270.99892</v>
       </c>
       <c r="AY14" s="23">
         <v>0</v>
       </c>
       <c r="AZ14" s="23">
         <v>0</v>
       </c>
       <c r="BA14" s="23">
-        <v>3.3217500000000002</v>
+        <v>5.4971100000000002</v>
       </c>
       <c r="BB14" s="23">
-        <v>11.777620000000001</v>
+        <v>13.726380000000001</v>
       </c>
     </row>
     <row r="15" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A15" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>120</v>
       </c>
       <c r="C15" s="14">
         <v>0</v>
       </c>
       <c r="D15" s="14">
         <v>0</v>
       </c>
       <c r="E15" s="14">
         <v>317.98009999999999</v>
       </c>
       <c r="F15" s="14">
         <v>323.67482000000001</v>
       </c>
       <c r="G15" s="14">
         <v>0</v>
       </c>
       <c r="H15" s="14">
@@ -3324,66 +3324,66 @@
       <c r="AO15" s="23">
         <v>19.82508</v>
       </c>
       <c r="AP15" s="23">
         <v>45.66713</v>
       </c>
       <c r="AQ15" s="23">
         <v>0</v>
       </c>
       <c r="AR15" s="23">
         <v>0</v>
       </c>
       <c r="AS15" s="23">
         <v>3.73732</v>
       </c>
       <c r="AT15" s="23">
         <v>8.5855200000000007</v>
       </c>
       <c r="AU15" s="23">
         <v>0</v>
       </c>
       <c r="AV15" s="23">
         <v>0</v>
       </c>
       <c r="AW15" s="23">
-        <v>0.78159999999999996</v>
+        <v>1.0346</v>
       </c>
       <c r="AX15" s="23">
-        <v>1.8731500000000001</v>
+        <v>2.7507299999999999</v>
       </c>
       <c r="AY15" s="23">
         <v>0</v>
       </c>
       <c r="AZ15" s="23">
         <v>0</v>
       </c>
       <c r="BA15" s="23">
-        <v>1.7036500000000001</v>
+        <v>1.8906499999999999</v>
       </c>
       <c r="BB15" s="23">
-        <v>3.4491200000000002</v>
+        <v>4.0377999999999998</v>
       </c>
     </row>
     <row r="16" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A16" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>121</v>
       </c>
       <c r="C16" s="14">
         <v>0</v>
       </c>
       <c r="D16" s="14">
         <v>0</v>
       </c>
       <c r="E16" s="14">
         <v>303.66194999999999</v>
       </c>
       <c r="F16" s="14">
         <v>426.27143000000001</v>
       </c>
       <c r="G16" s="14">
         <v>0</v>
       </c>
       <c r="H16" s="14">
@@ -3488,66 +3488,66 @@
       <c r="AO16" s="23">
         <v>11.653930000000001</v>
       </c>
       <c r="AP16" s="23">
         <v>14.763120000000001</v>
       </c>
       <c r="AQ16" s="23">
         <v>0</v>
       </c>
       <c r="AR16" s="23">
         <v>0</v>
       </c>
       <c r="AS16" s="23">
         <v>32.159979999999997</v>
       </c>
       <c r="AT16" s="23">
         <v>55.698079999999997</v>
       </c>
       <c r="AU16" s="23">
         <v>0</v>
       </c>
       <c r="AV16" s="23">
         <v>0</v>
       </c>
       <c r="AW16" s="23">
-        <v>18.36626</v>
+        <v>18.862760000000002</v>
       </c>
       <c r="AX16" s="23">
-        <v>29.49691</v>
+        <v>30.452729999999999</v>
       </c>
       <c r="AY16" s="23">
         <v>0</v>
       </c>
       <c r="AZ16" s="23">
         <v>0</v>
       </c>
       <c r="BA16" s="23">
-        <v>11.52891</v>
+        <v>14.69054</v>
       </c>
       <c r="BB16" s="23">
-        <v>20.596820000000001</v>
+        <v>26.007380000000001</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A17" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>122</v>
       </c>
       <c r="C17" s="14">
         <v>0</v>
       </c>
       <c r="D17" s="14">
         <v>0</v>
       </c>
       <c r="E17" s="14">
         <v>2.7490000000000001</v>
       </c>
       <c r="F17" s="14">
         <v>2.7669999999999999</v>
       </c>
       <c r="G17" s="14">
         <v>0</v>
       </c>
       <c r="H17" s="14">
@@ -3664,54 +3664,54 @@
       <c r="AS17" s="23">
         <v>85.832470000000001</v>
       </c>
       <c r="AT17" s="23">
         <v>118.92982000000001</v>
       </c>
       <c r="AU17" s="23">
         <v>0</v>
       </c>
       <c r="AV17" s="23">
         <v>0</v>
       </c>
       <c r="AW17" s="23">
         <v>23.72438</v>
       </c>
       <c r="AX17" s="23">
         <v>38.871639999999999</v>
       </c>
       <c r="AY17" s="23">
         <v>0</v>
       </c>
       <c r="AZ17" s="23">
         <v>0</v>
       </c>
       <c r="BA17" s="23">
-        <v>40.971870000000003</v>
+        <v>41.832540000000002</v>
       </c>
       <c r="BB17" s="23">
-        <v>50.95158</v>
+        <v>55.043390000000002</v>
       </c>
     </row>
     <row r="18" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>123</v>
       </c>
       <c r="C18" s="14">
         <v>20</v>
       </c>
       <c r="D18" s="14">
         <v>55.161299999999997</v>
       </c>
       <c r="E18" s="14">
         <v>3.0310000000000001</v>
       </c>
       <c r="F18" s="14">
         <v>8.91953</v>
       </c>
       <c r="G18" s="14">
         <v>0</v>
       </c>
       <c r="H18" s="14">
@@ -3810,54 +3810,54 @@
       <c r="AM18" s="23">
         <v>458.4</v>
       </c>
       <c r="AN18" s="23">
         <v>2994.11582</v>
       </c>
       <c r="AO18" s="23">
         <v>0</v>
       </c>
       <c r="AP18" s="23">
         <v>0</v>
       </c>
       <c r="AQ18" s="23">
         <v>590</v>
       </c>
       <c r="AR18" s="23">
         <v>3570.1212099999998</v>
       </c>
       <c r="AS18" s="23">
         <v>0</v>
       </c>
       <c r="AT18" s="23">
         <v>0</v>
       </c>
       <c r="AU18" s="23">
-        <v>140</v>
+        <v>200</v>
       </c>
       <c r="AV18" s="23">
-        <v>833.61518000000001</v>
+        <v>1205.79025</v>
       </c>
       <c r="AW18" s="23">
         <v>0</v>
       </c>
       <c r="AX18" s="23">
         <v>0</v>
       </c>
       <c r="AY18" s="23">
         <v>60</v>
       </c>
       <c r="AZ18" s="23">
         <v>313.95652999999999</v>
       </c>
       <c r="BA18" s="23">
         <v>0</v>
       </c>
       <c r="BB18" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A19" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="13" t="s">
@@ -3974,72 +3974,72 @@
       <c r="AM19" s="23">
         <v>370</v>
       </c>
       <c r="AN19" s="23">
         <v>755.89770999999996</v>
       </c>
       <c r="AO19" s="23">
         <v>447.88002999999998</v>
       </c>
       <c r="AP19" s="23">
         <v>2161.0919699999999</v>
       </c>
       <c r="AQ19" s="23">
         <v>340</v>
       </c>
       <c r="AR19" s="23">
         <v>1150.63373</v>
       </c>
       <c r="AS19" s="23">
         <v>364.76614999999998</v>
       </c>
       <c r="AT19" s="23">
         <v>2086.53087</v>
       </c>
       <c r="AU19" s="23">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="AV19" s="23">
-        <v>220.72152</v>
+        <v>288.48926</v>
       </c>
       <c r="AW19" s="23">
-        <v>136.52223000000001</v>
+        <v>146.04017999999999</v>
       </c>
       <c r="AX19" s="23">
-        <v>772.66107</v>
+        <v>828.56710999999996</v>
       </c>
       <c r="AY19" s="23">
         <v>40</v>
       </c>
       <c r="AZ19" s="23">
         <v>154.31046000000001</v>
       </c>
       <c r="BA19" s="23">
-        <v>100.50033999999999</v>
+        <v>111.38606</v>
       </c>
       <c r="BB19" s="23">
-        <v>572.76274999999998</v>
+        <v>645.82501999999999</v>
       </c>
     </row>
     <row r="20" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A20" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>125</v>
       </c>
       <c r="C20" s="14">
         <v>0</v>
       </c>
       <c r="D20" s="14">
         <v>0</v>
       </c>
       <c r="E20" s="14">
         <v>18.212389999999999</v>
       </c>
       <c r="F20" s="14">
         <v>22.5243</v>
       </c>
       <c r="G20" s="14">
         <v>0</v>
       </c>
       <c r="H20" s="14">
@@ -4308,66 +4308,66 @@
       <c r="AO21" s="23">
         <v>0.55191000000000001</v>
       </c>
       <c r="AP21" s="23">
         <v>3.0412400000000002</v>
       </c>
       <c r="AQ21" s="23">
         <v>0</v>
       </c>
       <c r="AR21" s="23">
         <v>0</v>
       </c>
       <c r="AS21" s="23">
         <v>0.85843999999999998</v>
       </c>
       <c r="AT21" s="23">
         <v>2.8799800000000002</v>
       </c>
       <c r="AU21" s="23">
         <v>0</v>
       </c>
       <c r="AV21" s="23">
         <v>0</v>
       </c>
       <c r="AW21" s="23">
-        <v>6.3920000000000005E-2</v>
+        <v>7.7869999999999995E-2</v>
       </c>
       <c r="AX21" s="23">
-        <v>0.61880999999999997</v>
+        <v>0.75517000000000001</v>
       </c>
       <c r="AY21" s="23">
         <v>0</v>
       </c>
       <c r="AZ21" s="23">
         <v>0</v>
       </c>
       <c r="BA21" s="23">
-        <v>0.38102000000000003</v>
+        <v>0.39223000000000002</v>
       </c>
       <c r="BB21" s="23">
-        <v>0.88832</v>
+        <v>1.0138499999999999</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A22" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>127</v>
       </c>
       <c r="C22" s="14">
         <v>0</v>
       </c>
       <c r="D22" s="14">
         <v>0</v>
       </c>
       <c r="E22" s="14">
         <v>3.4799999999999998E-2</v>
       </c>
       <c r="F22" s="14">
         <v>0.10145</v>
       </c>
       <c r="G22" s="14">
         <v>0</v>
       </c>
       <c r="H22" s="14">
@@ -4800,66 +4800,66 @@
       <c r="AO24" s="23">
         <v>10.186310000000001</v>
       </c>
       <c r="AP24" s="23">
         <v>78.202430000000007</v>
       </c>
       <c r="AQ24" s="23">
         <v>0</v>
       </c>
       <c r="AR24" s="23">
         <v>0</v>
       </c>
       <c r="AS24" s="23">
         <v>10.51681</v>
       </c>
       <c r="AT24" s="23">
         <v>108.66978</v>
       </c>
       <c r="AU24" s="23">
         <v>0</v>
       </c>
       <c r="AV24" s="23">
         <v>0</v>
       </c>
       <c r="AW24" s="23">
-        <v>3.3176000000000001</v>
+        <v>3.6149900000000001</v>
       </c>
       <c r="AX24" s="23">
-        <v>29.986509999999999</v>
+        <v>34.974829999999997</v>
       </c>
       <c r="AY24" s="23">
         <v>0</v>
       </c>
       <c r="AZ24" s="23">
         <v>0</v>
       </c>
       <c r="BA24" s="23">
-        <v>1.6331199999999999</v>
+        <v>1.8246199999999999</v>
       </c>
       <c r="BB24" s="23">
-        <v>18.441579999999998</v>
+        <v>21.877120000000001</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A25" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>130</v>
       </c>
       <c r="C25" s="14">
         <v>0</v>
       </c>
       <c r="D25" s="14">
         <v>0</v>
       </c>
       <c r="E25" s="14">
         <v>8.9885099999999998</v>
       </c>
       <c r="F25" s="14">
         <v>106.70862</v>
       </c>
       <c r="G25" s="14">
         <v>0</v>
       </c>
       <c r="H25" s="14">
@@ -4964,66 +4964,66 @@
       <c r="AO25" s="23">
         <v>14.66962</v>
       </c>
       <c r="AP25" s="23">
         <v>110.52822999999999</v>
       </c>
       <c r="AQ25" s="23">
         <v>0</v>
       </c>
       <c r="AR25" s="23">
         <v>0</v>
       </c>
       <c r="AS25" s="23">
         <v>12.403359999999999</v>
       </c>
       <c r="AT25" s="23">
         <v>102.31314</v>
       </c>
       <c r="AU25" s="23">
         <v>0</v>
       </c>
       <c r="AV25" s="23">
         <v>0</v>
       </c>
       <c r="AW25" s="23">
-        <v>6.7348999999999997</v>
+        <v>7.1186999999999996</v>
       </c>
       <c r="AX25" s="23">
-        <v>50.545319999999997</v>
+        <v>57.158259999999999</v>
       </c>
       <c r="AY25" s="23">
         <v>0</v>
       </c>
       <c r="AZ25" s="23">
         <v>0</v>
       </c>
       <c r="BA25" s="23">
-        <v>2.2316799999999999</v>
+        <v>2.4371800000000001</v>
       </c>
       <c r="BB25" s="23">
-        <v>27.71134</v>
+        <v>29.74953</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A26" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>131</v>
       </c>
       <c r="C26" s="14">
         <v>0</v>
       </c>
       <c r="D26" s="14">
         <v>0</v>
       </c>
       <c r="E26" s="14">
         <v>0</v>
       </c>
       <c r="F26" s="14">
         <v>0</v>
       </c>
       <c r="G26" s="14">
         <v>0</v>
       </c>
       <c r="H26" s="14">
@@ -5450,72 +5450,72 @@
       <c r="AM28" s="23">
         <v>676</v>
       </c>
       <c r="AN28" s="23">
         <v>297.16879999999998</v>
       </c>
       <c r="AO28" s="23">
         <v>1255.9667999999999</v>
       </c>
       <c r="AP28" s="23">
         <v>345.6771</v>
       </c>
       <c r="AQ28" s="23">
         <v>812.8</v>
       </c>
       <c r="AR28" s="23">
         <v>357.72</v>
       </c>
       <c r="AS28" s="23">
         <v>324.25599999999997</v>
       </c>
       <c r="AT28" s="23">
         <v>120.38724999999999</v>
       </c>
       <c r="AU28" s="23">
-        <v>202.8</v>
+        <v>338.4</v>
       </c>
       <c r="AV28" s="23">
-        <v>89.231999999999999</v>
+        <v>148.89599999999999</v>
       </c>
       <c r="AW28" s="23">
-        <v>158.08199999999999</v>
+        <v>181.98599999999999</v>
       </c>
       <c r="AX28" s="23">
-        <v>55.994129999999998</v>
+        <v>65.456760000000003</v>
       </c>
       <c r="AY28" s="23">
-        <v>271</v>
+        <v>338.8</v>
       </c>
       <c r="AZ28" s="23">
-        <v>119.91800000000001</v>
+        <v>152.53995</v>
       </c>
       <c r="BA28" s="23">
-        <v>69.438000000000002</v>
+        <v>77.233999999999995</v>
       </c>
       <c r="BB28" s="23">
-        <v>30.700970000000002</v>
+        <v>35.124969999999998</v>
       </c>
     </row>
     <row r="29" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A29" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>134</v>
       </c>
       <c r="C29" s="14">
         <v>136</v>
       </c>
       <c r="D29" s="14">
         <v>21.2</v>
       </c>
       <c r="E29" s="14">
         <v>0.09</v>
       </c>
       <c r="F29" s="14">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="G29" s="14">
         <v>476</v>
       </c>
       <c r="H29" s="14">
@@ -5614,54 +5614,54 @@
       <c r="AM29" s="23">
         <v>0</v>
       </c>
       <c r="AN29" s="23">
         <v>0</v>
       </c>
       <c r="AO29" s="23">
         <v>20.754000000000001</v>
       </c>
       <c r="AP29" s="23">
         <v>5.3044500000000001</v>
       </c>
       <c r="AQ29" s="23">
         <v>335.2</v>
       </c>
       <c r="AR29" s="23">
         <v>92.061999999999998</v>
       </c>
       <c r="AS29" s="23">
         <v>0.67500000000000004</v>
       </c>
       <c r="AT29" s="23">
         <v>0.97413000000000005</v>
       </c>
       <c r="AU29" s="23">
-        <v>133.80000000000001</v>
+        <v>200.6</v>
       </c>
       <c r="AV29" s="23">
-        <v>37.71</v>
+        <v>56.213000000000001</v>
       </c>
       <c r="AW29" s="23">
         <v>0.59499999999999997</v>
       </c>
       <c r="AX29" s="23">
         <v>0.90822000000000003</v>
       </c>
       <c r="AY29" s="23">
         <v>0</v>
       </c>
       <c r="AZ29" s="23">
         <v>0</v>
       </c>
       <c r="BA29" s="23">
         <v>0</v>
       </c>
       <c r="BB29" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A30" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="13" t="s">
@@ -5784,66 +5784,66 @@
       <c r="AO30" s="23">
         <v>700.99950000000001</v>
       </c>
       <c r="AP30" s="23">
         <v>247.14627999999999</v>
       </c>
       <c r="AQ30" s="23">
         <v>0</v>
       </c>
       <c r="AR30" s="23">
         <v>0</v>
       </c>
       <c r="AS30" s="23">
         <v>537.4982</v>
       </c>
       <c r="AT30" s="23">
         <v>202.42006000000001</v>
       </c>
       <c r="AU30" s="23">
         <v>0</v>
       </c>
       <c r="AV30" s="23">
         <v>0</v>
       </c>
       <c r="AW30" s="23">
-        <v>162.83799999999999</v>
+        <v>172.99199999999999</v>
       </c>
       <c r="AX30" s="23">
-        <v>62.419350000000001</v>
+        <v>66.100980000000007</v>
       </c>
       <c r="AY30" s="23">
         <v>0</v>
       </c>
       <c r="AZ30" s="23">
         <v>0</v>
       </c>
       <c r="BA30" s="23">
-        <v>885.02480000000003</v>
+        <v>935.12480000000005</v>
       </c>
       <c r="BB30" s="23">
-        <v>355.66259000000002</v>
+        <v>372.86349000000001</v>
       </c>
     </row>
     <row r="31" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A31" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>136</v>
       </c>
       <c r="C31" s="14">
         <v>136</v>
       </c>
       <c r="D31" s="14">
         <v>58.238999999999997</v>
       </c>
       <c r="E31" s="14">
         <v>684.10216000000003</v>
       </c>
       <c r="F31" s="14">
         <v>384.67631999999998</v>
       </c>
       <c r="G31" s="14">
         <v>0</v>
       </c>
       <c r="H31" s="14">
@@ -5948,66 +5948,66 @@
       <c r="AO31" s="23">
         <v>1959.6048000000001</v>
       </c>
       <c r="AP31" s="23">
         <v>324.71836999999999</v>
       </c>
       <c r="AQ31" s="23">
         <v>0</v>
       </c>
       <c r="AR31" s="23">
         <v>0</v>
       </c>
       <c r="AS31" s="23">
         <v>693.81500000000005</v>
       </c>
       <c r="AT31" s="23">
         <v>392.17308000000003</v>
       </c>
       <c r="AU31" s="23">
         <v>0</v>
       </c>
       <c r="AV31" s="23">
         <v>0</v>
       </c>
       <c r="AW31" s="23">
-        <v>184.72819999999999</v>
+        <v>231.6318</v>
       </c>
       <c r="AX31" s="23">
-        <v>95.598860000000002</v>
+        <v>123.53864</v>
       </c>
       <c r="AY31" s="23">
         <v>0</v>
       </c>
       <c r="AZ31" s="23">
         <v>0</v>
       </c>
       <c r="BA31" s="23">
-        <v>189.4042</v>
+        <v>231.1302</v>
       </c>
       <c r="BB31" s="23">
-        <v>99.125159999999994</v>
+        <v>127.73079</v>
       </c>
     </row>
     <row r="32" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A32" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>137</v>
       </c>
       <c r="C32" s="14">
         <v>0</v>
       </c>
       <c r="D32" s="14">
         <v>0</v>
       </c>
       <c r="E32" s="14">
         <v>0.5</v>
       </c>
       <c r="F32" s="14">
         <v>1.2239</v>
       </c>
       <c r="G32" s="14">
         <v>0</v>
       </c>
       <c r="H32" s="14">
@@ -6112,66 +6112,66 @@
       <c r="AO32" s="23">
         <v>0.3</v>
       </c>
       <c r="AP32" s="23">
         <v>0.57979999999999998</v>
       </c>
       <c r="AQ32" s="23">
         <v>0</v>
       </c>
       <c r="AR32" s="23">
         <v>0</v>
       </c>
       <c r="AS32" s="23">
         <v>0.36</v>
       </c>
       <c r="AT32" s="23">
         <v>1.3287</v>
       </c>
       <c r="AU32" s="23">
         <v>0</v>
       </c>
       <c r="AV32" s="23">
         <v>0</v>
       </c>
       <c r="AW32" s="23">
-        <v>0.04</v>
+        <v>0.14000000000000001</v>
       </c>
       <c r="AX32" s="23">
-        <v>0.13775999999999999</v>
+        <v>0.56799999999999995</v>
       </c>
       <c r="AY32" s="23">
         <v>0</v>
       </c>
       <c r="AZ32" s="23">
         <v>0</v>
       </c>
       <c r="BA32" s="23">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="BB32" s="23">
-        <v>0.22045999999999999</v>
+        <v>0.33567999999999998</v>
       </c>
     </row>
     <row r="33" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A33" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>138</v>
       </c>
       <c r="C33" s="14">
         <v>0</v>
       </c>
       <c r="D33" s="14">
         <v>0</v>
       </c>
       <c r="E33" s="14">
         <v>0</v>
       </c>
       <c r="F33" s="14">
         <v>0</v>
       </c>
       <c r="G33" s="14">
         <v>0</v>
       </c>
       <c r="H33" s="14">
@@ -6270,60 +6270,60 @@
       <c r="AM33" s="23">
         <v>0</v>
       </c>
       <c r="AN33" s="23">
         <v>0</v>
       </c>
       <c r="AO33" s="23">
         <v>0.15906999999999999</v>
       </c>
       <c r="AP33" s="23">
         <v>0.28488999999999998</v>
       </c>
       <c r="AQ33" s="23">
         <v>0.2</v>
       </c>
       <c r="AR33" s="23">
         <v>3.1480000000000001</v>
       </c>
       <c r="AS33" s="23">
         <v>9.9900000000000003E-2</v>
       </c>
       <c r="AT33" s="23">
         <v>0.62219999999999998</v>
       </c>
       <c r="AU33" s="23">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="AV33" s="23">
-        <v>0</v>
+        <v>3.1480000000000001</v>
       </c>
       <c r="AW33" s="23">
-        <v>3.0000000000000001E-3</v>
+        <v>7.9899999999999999E-2</v>
       </c>
       <c r="AX33" s="23">
-        <v>6.3699999999999998E-3</v>
+        <v>0.38611000000000001</v>
       </c>
       <c r="AY33" s="23">
         <v>0</v>
       </c>
       <c r="AZ33" s="23">
         <v>0</v>
       </c>
       <c r="BA33" s="23">
         <v>0</v>
       </c>
       <c r="BB33" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>139</v>
       </c>
       <c r="C34" s="14">
         <v>0</v>
       </c>
       <c r="D34" s="14">
@@ -6452,54 +6452,54 @@
       <c r="AS34" s="23">
         <v>302.24250000000001</v>
       </c>
       <c r="AT34" s="23">
         <v>197.46061</v>
       </c>
       <c r="AU34" s="23">
         <v>0</v>
       </c>
       <c r="AV34" s="23">
         <v>0</v>
       </c>
       <c r="AW34" s="23">
         <v>138.5325</v>
       </c>
       <c r="AX34" s="23">
         <v>76.081069999999997</v>
       </c>
       <c r="AY34" s="23">
         <v>0</v>
       </c>
       <c r="AZ34" s="23">
         <v>0</v>
       </c>
       <c r="BA34" s="23">
-        <v>67</v>
+        <v>133</v>
       </c>
       <c r="BB34" s="23">
-        <v>42.185420000000001</v>
+        <v>80.554950000000005</v>
       </c>
     </row>
     <row r="35" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>140</v>
       </c>
       <c r="C35" s="14">
         <v>0</v>
       </c>
       <c r="D35" s="14">
         <v>0</v>
       </c>
       <c r="E35" s="14">
         <v>153.73166000000001</v>
       </c>
       <c r="F35" s="14">
         <v>121.98219</v>
       </c>
       <c r="G35" s="14">
         <v>0.21</v>
       </c>
       <c r="H35" s="14">
@@ -6604,66 +6604,66 @@
       <c r="AO35" s="23">
         <v>27.12912</v>
       </c>
       <c r="AP35" s="23">
         <v>19.588650000000001</v>
       </c>
       <c r="AQ35" s="23">
         <v>0</v>
       </c>
       <c r="AR35" s="23">
         <v>0</v>
       </c>
       <c r="AS35" s="23">
         <v>22.723299999999998</v>
       </c>
       <c r="AT35" s="23">
         <v>17.36056</v>
       </c>
       <c r="AU35" s="23">
         <v>0</v>
       </c>
       <c r="AV35" s="23">
         <v>0</v>
       </c>
       <c r="AW35" s="23">
-        <v>15.5015</v>
+        <v>15.539899999999999</v>
       </c>
       <c r="AX35" s="23">
-        <v>9.5012799999999995</v>
+        <v>9.6015200000000007</v>
       </c>
       <c r="AY35" s="23">
         <v>0</v>
       </c>
       <c r="AZ35" s="23">
         <v>0</v>
       </c>
       <c r="BA35" s="23">
-        <v>14.2554</v>
+        <v>15.2746</v>
       </c>
       <c r="BB35" s="23">
-        <v>17.092300000000002</v>
+        <v>18.536539999999999</v>
       </c>
     </row>
     <row r="36" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A36" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>141</v>
       </c>
       <c r="C36" s="14">
         <v>0</v>
       </c>
       <c r="D36" s="14">
         <v>0</v>
       </c>
       <c r="E36" s="14">
         <v>0</v>
       </c>
       <c r="F36" s="14">
         <v>0</v>
       </c>
       <c r="G36" s="14">
         <v>0</v>
       </c>
       <c r="H36" s="14">
@@ -8894,72 +8894,72 @@
       <c r="AM49" s="23">
         <v>64.16</v>
       </c>
       <c r="AN49" s="23">
         <v>62.101999999999997</v>
       </c>
       <c r="AO49" s="23">
         <v>237.17615000000001</v>
       </c>
       <c r="AP49" s="23">
         <v>203.73533</v>
       </c>
       <c r="AQ49" s="23">
         <v>380.96</v>
       </c>
       <c r="AR49" s="23">
         <v>395.733</v>
       </c>
       <c r="AS49" s="23">
         <v>71.582800000000006</v>
       </c>
       <c r="AT49" s="23">
         <v>67.06362</v>
       </c>
       <c r="AU49" s="23">
-        <v>320.56</v>
+        <v>380.56</v>
       </c>
       <c r="AV49" s="23">
-        <v>320.95999999999998</v>
+        <v>395.36</v>
       </c>
       <c r="AW49" s="23">
-        <v>42.834600000000002</v>
+        <v>55.834600000000002</v>
       </c>
       <c r="AX49" s="23">
-        <v>38.66742</v>
+        <v>52.066420000000001</v>
       </c>
       <c r="AY49" s="23">
         <v>0</v>
       </c>
       <c r="AZ49" s="23">
         <v>0</v>
       </c>
       <c r="BA49" s="23">
-        <v>4.3860000000000001</v>
+        <v>4.5209999999999999</v>
       </c>
       <c r="BB49" s="23">
-        <v>4.8411900000000001</v>
+        <v>5.0450200000000001</v>
       </c>
     </row>
     <row r="50" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A50" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>155</v>
       </c>
       <c r="C50" s="14">
         <v>0</v>
       </c>
       <c r="D50" s="14">
         <v>0</v>
       </c>
       <c r="E50" s="14">
         <v>8.6204999999999998</v>
       </c>
       <c r="F50" s="14">
         <v>23.717220000000001</v>
       </c>
       <c r="G50" s="14">
         <v>0</v>
       </c>
       <c r="H50" s="14">
@@ -9392,66 +9392,66 @@
       <c r="AO52" s="23">
         <v>9.4142799999999998</v>
       </c>
       <c r="AP52" s="23">
         <v>28.359500000000001</v>
       </c>
       <c r="AQ52" s="23">
         <v>0</v>
       </c>
       <c r="AR52" s="23">
         <v>0</v>
       </c>
       <c r="AS52" s="23">
         <v>8.9310299999999998</v>
       </c>
       <c r="AT52" s="23">
         <v>36.930549999999997</v>
       </c>
       <c r="AU52" s="23">
         <v>0</v>
       </c>
       <c r="AV52" s="23">
         <v>0</v>
       </c>
       <c r="AW52" s="23">
-        <v>3.3652000000000002</v>
+        <v>4.2183999999999999</v>
       </c>
       <c r="AX52" s="23">
-        <v>12.24797</v>
+        <v>16.914059999999999</v>
       </c>
       <c r="AY52" s="23">
         <v>0</v>
       </c>
       <c r="AZ52" s="23">
         <v>0</v>
       </c>
       <c r="BA52" s="23">
-        <v>3.6491699999999998</v>
+        <v>6.3601400000000003</v>
       </c>
       <c r="BB52" s="23">
-        <v>15.3652</v>
+        <v>26.99924</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A53" s="13" t="s">
         <v>45</v>
       </c>
       <c r="B53" s="13" t="s">
         <v>158</v>
       </c>
       <c r="C53" s="14">
         <v>0</v>
       </c>
       <c r="D53" s="14">
         <v>0</v>
       </c>
       <c r="E53" s="14">
         <v>124.544</v>
       </c>
       <c r="F53" s="14">
         <v>163.36866000000001</v>
       </c>
       <c r="G53" s="14">
         <v>0</v>
       </c>
       <c r="H53" s="14">
@@ -9556,54 +9556,54 @@
       <c r="AO53" s="23">
         <v>0.35857</v>
       </c>
       <c r="AP53" s="23">
         <v>2.60494</v>
       </c>
       <c r="AQ53" s="23">
         <v>0</v>
       </c>
       <c r="AR53" s="23">
         <v>0</v>
       </c>
       <c r="AS53" s="23">
         <v>0.74851000000000001</v>
       </c>
       <c r="AT53" s="23">
         <v>6.9528299999999996</v>
       </c>
       <c r="AU53" s="23">
         <v>0</v>
       </c>
       <c r="AV53" s="23">
         <v>0</v>
       </c>
       <c r="AW53" s="23">
-        <v>0.29387000000000002</v>
+        <v>0.35587000000000002</v>
       </c>
       <c r="AX53" s="23">
-        <v>3.0050300000000001</v>
+        <v>3.47458</v>
       </c>
       <c r="AY53" s="23">
         <v>0</v>
       </c>
       <c r="AZ53" s="23">
         <v>0</v>
       </c>
       <c r="BA53" s="23">
         <v>7.4200000000000002E-2</v>
       </c>
       <c r="BB53" s="23">
         <v>1.46014</v>
       </c>
     </row>
     <row r="54" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A54" s="13" t="s">
         <v>46</v>
       </c>
       <c r="B54" s="13" t="s">
         <v>159</v>
       </c>
       <c r="C54" s="14">
         <v>0</v>
       </c>
       <c r="D54" s="14">
@@ -9720,66 +9720,66 @@
       <c r="AO54" s="23">
         <v>63.908099999999997</v>
       </c>
       <c r="AP54" s="23">
         <v>90.668660000000003</v>
       </c>
       <c r="AQ54" s="23">
         <v>0</v>
       </c>
       <c r="AR54" s="23">
         <v>0</v>
       </c>
       <c r="AS54" s="23">
         <v>35.207459999999998</v>
       </c>
       <c r="AT54" s="23">
         <v>75.322509999999994</v>
       </c>
       <c r="AU54" s="23">
         <v>0</v>
       </c>
       <c r="AV54" s="23">
         <v>0</v>
       </c>
       <c r="AW54" s="23">
-        <v>14.753</v>
+        <v>17.585999999999999</v>
       </c>
       <c r="AX54" s="23">
-        <v>25.045960000000001</v>
+        <v>31.809090000000001</v>
       </c>
       <c r="AY54" s="23">
         <v>0</v>
       </c>
       <c r="AZ54" s="23">
         <v>0</v>
       </c>
       <c r="BA54" s="23">
-        <v>8.3384999999999998</v>
+        <v>8.9060000000000006</v>
       </c>
       <c r="BB54" s="23">
-        <v>19.069199999999999</v>
+        <v>20.519860000000001</v>
       </c>
     </row>
     <row r="55" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A55" s="13" t="s">
         <v>47</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>160</v>
       </c>
       <c r="C55" s="14">
         <v>0</v>
       </c>
       <c r="D55" s="14">
         <v>0</v>
       </c>
       <c r="E55" s="14">
         <v>18.75</v>
       </c>
       <c r="F55" s="14">
         <v>20.360289999999999</v>
       </c>
       <c r="G55" s="14">
         <v>0</v>
       </c>
       <c r="H55" s="14">
@@ -10048,66 +10048,66 @@
       <c r="AO56" s="23">
         <v>272.67158999999998</v>
       </c>
       <c r="AP56" s="23">
         <v>578.44626000000005</v>
       </c>
       <c r="AQ56" s="23">
         <v>6.0274000000000001</v>
       </c>
       <c r="AR56" s="23">
         <v>9.2215799999999994</v>
       </c>
       <c r="AS56" s="23">
         <v>225.64429000000001</v>
       </c>
       <c r="AT56" s="23">
         <v>561.21870000000001</v>
       </c>
       <c r="AU56" s="23">
         <v>0</v>
       </c>
       <c r="AV56" s="23">
         <v>0</v>
       </c>
       <c r="AW56" s="23">
-        <v>79.647620000000003</v>
+        <v>94.245670000000004</v>
       </c>
       <c r="AX56" s="23">
-        <v>193.01884999999999</v>
+        <v>233.15862000000001</v>
       </c>
       <c r="AY56" s="23">
         <v>29.8064</v>
       </c>
       <c r="AZ56" s="23">
         <v>72.413719999999998</v>
       </c>
       <c r="BA56" s="23">
-        <v>57.679650000000002</v>
+        <v>75.486649999999997</v>
       </c>
       <c r="BB56" s="23">
-        <v>152.58223000000001</v>
+        <v>211.25829999999999</v>
       </c>
     </row>
     <row r="57" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A57" s="13" t="s">
         <v>49</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>162</v>
       </c>
       <c r="C57" s="14">
         <v>2.2890000000000001</v>
       </c>
       <c r="D57" s="14">
         <v>7.5088299999999997</v>
       </c>
       <c r="E57" s="14">
         <v>90.414850000000001</v>
       </c>
       <c r="F57" s="14">
         <v>197.64515</v>
       </c>
       <c r="G57" s="14">
         <v>30.608550000000001</v>
       </c>
       <c r="H57" s="14">
@@ -10206,72 +10206,72 @@
       <c r="AM57" s="23">
         <v>10.9314</v>
       </c>
       <c r="AN57" s="23">
         <v>44.323410000000003</v>
       </c>
       <c r="AO57" s="23">
         <v>242.54225</v>
       </c>
       <c r="AP57" s="23">
         <v>738.65374999999995</v>
       </c>
       <c r="AQ57" s="23">
         <v>4.7241</v>
       </c>
       <c r="AR57" s="23">
         <v>18.937940000000001</v>
       </c>
       <c r="AS57" s="23">
         <v>283.74786999999998</v>
       </c>
       <c r="AT57" s="23">
         <v>1019.08768</v>
       </c>
       <c r="AU57" s="23">
-        <v>3.0861000000000001</v>
+        <v>4.7241</v>
       </c>
       <c r="AV57" s="23">
-        <v>12.130140000000001</v>
+        <v>18.937940000000001</v>
       </c>
       <c r="AW57" s="23">
-        <v>81.002409999999998</v>
+        <v>107.42985</v>
       </c>
       <c r="AX57" s="23">
-        <v>267.95468</v>
+        <v>374.43707000000001</v>
       </c>
       <c r="AY57" s="23">
         <v>1.9656</v>
       </c>
       <c r="AZ57" s="23">
         <v>11.292999999999999</v>
       </c>
       <c r="BA57" s="23">
-        <v>65.984939999999995</v>
+        <v>98.632019999999997</v>
       </c>
       <c r="BB57" s="23">
-        <v>242.82390000000001</v>
+        <v>358.98163</v>
       </c>
     </row>
     <row r="58" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A58" s="13" t="s">
         <v>50</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>163</v>
       </c>
       <c r="C58" s="14">
         <v>0</v>
       </c>
       <c r="D58" s="14">
         <v>0</v>
       </c>
       <c r="E58" s="14">
         <v>0</v>
       </c>
       <c r="F58" s="14">
         <v>0</v>
       </c>
       <c r="G58" s="14">
         <v>0</v>
       </c>
       <c r="H58" s="14">
@@ -10540,66 +10540,66 @@
       <c r="AO59" s="23">
         <v>107.1426</v>
       </c>
       <c r="AP59" s="23">
         <v>554.79947000000004</v>
       </c>
       <c r="AQ59" s="23">
         <v>9.9</v>
       </c>
       <c r="AR59" s="23">
         <v>429.13610999999997</v>
       </c>
       <c r="AS59" s="23">
         <v>140.42177000000001</v>
       </c>
       <c r="AT59" s="23">
         <v>661.82996000000003</v>
       </c>
       <c r="AU59" s="23">
         <v>3.3769999999999998</v>
       </c>
       <c r="AV59" s="23">
         <v>144.82495</v>
       </c>
       <c r="AW59" s="23">
-        <v>38.350340000000003</v>
+        <v>47.000869999999999</v>
       </c>
       <c r="AX59" s="23">
-        <v>145.12062</v>
+        <v>186.09146000000001</v>
       </c>
       <c r="AY59" s="23">
-        <v>3.9941599999999999</v>
+        <v>5.9961599999999997</v>
       </c>
       <c r="AZ59" s="23">
-        <v>153.55520000000001</v>
+        <v>248.10763</v>
       </c>
       <c r="BA59" s="23">
-        <v>50.896529999999998</v>
+        <v>55.894550000000002</v>
       </c>
       <c r="BB59" s="23">
-        <v>244.48649</v>
+        <v>270.30410999999998</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A60" s="13" t="s">
         <v>52</v>
       </c>
       <c r="B60" s="13" t="s">
         <v>165</v>
       </c>
       <c r="C60" s="14">
         <v>0</v>
       </c>
       <c r="D60" s="14">
         <v>0</v>
       </c>
       <c r="E60" s="14">
         <v>0.2878</v>
       </c>
       <c r="F60" s="14">
         <v>1.4582999999999999</v>
       </c>
       <c r="G60" s="14">
         <v>0</v>
       </c>
       <c r="H60" s="14">
@@ -10704,66 +10704,66 @@
       <c r="AO60" s="23">
         <v>0.28339999999999999</v>
       </c>
       <c r="AP60" s="23">
         <v>2.4907400000000002</v>
       </c>
       <c r="AQ60" s="23">
         <v>0</v>
       </c>
       <c r="AR60" s="23">
         <v>0</v>
       </c>
       <c r="AS60" s="23">
         <v>13.207280000000001</v>
       </c>
       <c r="AT60" s="23">
         <v>90.844329999999999</v>
       </c>
       <c r="AU60" s="23">
         <v>0</v>
       </c>
       <c r="AV60" s="23">
         <v>0</v>
       </c>
       <c r="AW60" s="23">
-        <v>8.0799999999999997E-2</v>
+        <v>1.17</v>
       </c>
       <c r="AX60" s="23">
-        <v>0.78991999999999996</v>
+        <v>6.6791</v>
       </c>
       <c r="AY60" s="23">
         <v>0</v>
       </c>
       <c r="AZ60" s="23">
         <v>0</v>
       </c>
       <c r="BA60" s="23">
-        <v>6.8524099999999999</v>
+        <v>7.6786099999999999</v>
       </c>
       <c r="BB60" s="23">
-        <v>51.060420000000001</v>
+        <v>55.874040000000001</v>
       </c>
     </row>
     <row r="61" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A61" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B61" s="13" t="s">
         <v>166</v>
       </c>
       <c r="C61" s="14">
         <v>0</v>
       </c>
       <c r="D61" s="14">
         <v>0</v>
       </c>
       <c r="E61" s="14">
         <v>4.5247400000000004</v>
       </c>
       <c r="F61" s="14">
         <v>6.0433000000000003</v>
       </c>
       <c r="G61" s="14">
         <v>58.088000000000001</v>
       </c>
       <c r="H61" s="14">
@@ -10868,66 +10868,66 @@
       <c r="AO61" s="23">
         <v>405.99923000000001</v>
       </c>
       <c r="AP61" s="23">
         <v>258.50916000000001</v>
       </c>
       <c r="AQ61" s="23">
         <v>0</v>
       </c>
       <c r="AR61" s="23">
         <v>0</v>
       </c>
       <c r="AS61" s="23">
         <v>136.10352</v>
       </c>
       <c r="AT61" s="23">
         <v>91.015289999999993</v>
       </c>
       <c r="AU61" s="23">
         <v>0</v>
       </c>
       <c r="AV61" s="23">
         <v>0</v>
       </c>
       <c r="AW61" s="23">
-        <v>68.062640000000002</v>
+        <v>68.071280000000002</v>
       </c>
       <c r="AX61" s="23">
-        <v>48.772489999999998</v>
+        <v>48.792909999999999</v>
       </c>
       <c r="AY61" s="23">
         <v>0</v>
       </c>
       <c r="AZ61" s="23">
         <v>0</v>
       </c>
       <c r="BA61" s="23">
-        <v>67.704099999999997</v>
+        <v>67.734099999999998</v>
       </c>
       <c r="BB61" s="23">
-        <v>49.216470000000001</v>
+        <v>49.334690000000002</v>
       </c>
     </row>
     <row r="62" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A62" s="13" t="s">
         <v>54</v>
       </c>
       <c r="B62" s="13" t="s">
         <v>167</v>
       </c>
       <c r="C62" s="14">
         <v>0</v>
       </c>
       <c r="D62" s="14">
         <v>0</v>
       </c>
       <c r="E62" s="14">
         <v>17.652999999999999</v>
       </c>
       <c r="F62" s="14">
         <v>24.024180000000001</v>
       </c>
       <c r="G62" s="14">
         <v>0</v>
       </c>
       <c r="H62" s="14">
@@ -11032,66 +11032,66 @@
       <c r="AO62" s="23">
         <v>17.24146</v>
       </c>
       <c r="AP62" s="23">
         <v>14.673819999999999</v>
       </c>
       <c r="AQ62" s="23">
         <v>0</v>
       </c>
       <c r="AR62" s="23">
         <v>0</v>
       </c>
       <c r="AS62" s="23">
         <v>12.88693</v>
       </c>
       <c r="AT62" s="23">
         <v>14.481920000000001</v>
       </c>
       <c r="AU62" s="23">
         <v>0</v>
       </c>
       <c r="AV62" s="23">
         <v>0</v>
       </c>
       <c r="AW62" s="23">
-        <v>3.92903</v>
+        <v>5.0779300000000003</v>
       </c>
       <c r="AX62" s="23">
-        <v>3.2967300000000002</v>
+        <v>4.29359</v>
       </c>
       <c r="AY62" s="23">
         <v>0</v>
       </c>
       <c r="AZ62" s="23">
         <v>0</v>
       </c>
       <c r="BA62" s="23">
-        <v>1.2843899999999999</v>
+        <v>1.37439</v>
       </c>
       <c r="BB62" s="23">
-        <v>2.4467500000000002</v>
+        <v>2.5720900000000002</v>
       </c>
     </row>
     <row r="63" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A63" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B63" s="13" t="s">
         <v>168</v>
       </c>
       <c r="C63" s="14">
         <v>0</v>
       </c>
       <c r="D63" s="14">
         <v>0</v>
       </c>
       <c r="E63" s="14">
         <v>0</v>
       </c>
       <c r="F63" s="14">
         <v>0</v>
       </c>
       <c r="G63" s="14">
         <v>0</v>
       </c>
       <c r="H63" s="14">
@@ -11196,66 +11196,66 @@
       <c r="AO63" s="23">
         <v>53.21</v>
       </c>
       <c r="AP63" s="23">
         <v>9.9505800000000004</v>
       </c>
       <c r="AQ63" s="23">
         <v>0</v>
       </c>
       <c r="AR63" s="23">
         <v>0</v>
       </c>
       <c r="AS63" s="23">
         <v>52.317999999999998</v>
       </c>
       <c r="AT63" s="23">
         <v>10.714320000000001</v>
       </c>
       <c r="AU63" s="23">
         <v>0</v>
       </c>
       <c r="AV63" s="23">
         <v>0</v>
       </c>
       <c r="AW63" s="23">
-        <v>3.843</v>
+        <v>24.24</v>
       </c>
       <c r="AX63" s="23">
-        <v>1.61575</v>
+        <v>4.42096</v>
       </c>
       <c r="AY63" s="23">
         <v>0</v>
       </c>
       <c r="AZ63" s="23">
         <v>0</v>
       </c>
       <c r="BA63" s="23">
-        <v>7.5810000000000004</v>
+        <v>9.359</v>
       </c>
       <c r="BB63" s="23">
-        <v>3.6521599999999999</v>
+        <v>4.5400999999999998</v>
       </c>
     </row>
     <row r="64" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A64" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B64" s="13" t="s">
         <v>169</v>
       </c>
       <c r="C64" s="14">
         <v>1.2949999999999999</v>
       </c>
       <c r="D64" s="14">
         <v>1.0880000000000001</v>
       </c>
       <c r="E64" s="14">
         <v>540.58826999999997</v>
       </c>
       <c r="F64" s="14">
         <v>948.64823000000001</v>
       </c>
       <c r="G64" s="14">
         <v>0.82199999999999995</v>
       </c>
       <c r="H64" s="14">
@@ -11360,66 +11360,66 @@
       <c r="AO64" s="23">
         <v>582.38036999999997</v>
       </c>
       <c r="AP64" s="23">
         <v>2121.9012499999999</v>
       </c>
       <c r="AQ64" s="23">
         <v>27.99</v>
       </c>
       <c r="AR64" s="23">
         <v>16.119289999999999</v>
       </c>
       <c r="AS64" s="23">
         <v>501.36950999999999</v>
       </c>
       <c r="AT64" s="23">
         <v>2061.2828</v>
       </c>
       <c r="AU64" s="23">
         <v>0.2</v>
       </c>
       <c r="AV64" s="23">
         <v>4.6309999999999997E-2</v>
       </c>
       <c r="AW64" s="23">
-        <v>163.38306</v>
+        <v>200.50532000000001</v>
       </c>
       <c r="AX64" s="23">
-        <v>641.46581000000003</v>
+        <v>831.82817</v>
       </c>
       <c r="AY64" s="23">
-        <v>0</v>
+        <v>4.4720000000000004</v>
       </c>
       <c r="AZ64" s="23">
-        <v>0</v>
+        <v>37.069000000000003</v>
       </c>
       <c r="BA64" s="23">
-        <v>126.79946</v>
+        <v>174.38128</v>
       </c>
       <c r="BB64" s="23">
-        <v>450.08350000000002</v>
+        <v>598.93889000000001</v>
       </c>
     </row>
     <row r="65" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A65" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>170</v>
       </c>
       <c r="C65" s="14">
         <v>0</v>
       </c>
       <c r="D65" s="14">
         <v>0</v>
       </c>
       <c r="E65" s="14">
         <v>0</v>
       </c>
       <c r="F65" s="14">
         <v>0</v>
       </c>
       <c r="G65" s="14">
         <v>0</v>
       </c>
       <c r="H65" s="14">
@@ -11852,66 +11852,66 @@
       <c r="AO67" s="23">
         <v>64.210599999999999</v>
       </c>
       <c r="AP67" s="23">
         <v>162.13311999999999</v>
       </c>
       <c r="AQ67" s="23">
         <v>0</v>
       </c>
       <c r="AR67" s="23">
         <v>0</v>
       </c>
       <c r="AS67" s="23">
         <v>1.9611000000000001</v>
       </c>
       <c r="AT67" s="23">
         <v>18.064599999999999</v>
       </c>
       <c r="AU67" s="23">
         <v>0</v>
       </c>
       <c r="AV67" s="23">
         <v>0</v>
       </c>
       <c r="AW67" s="23">
-        <v>0.88360000000000005</v>
+        <v>0.92689999999999995</v>
       </c>
       <c r="AX67" s="23">
-        <v>8.3510799999999996</v>
+        <v>8.5670300000000008</v>
       </c>
       <c r="AY67" s="23">
         <v>0</v>
       </c>
       <c r="AZ67" s="23">
         <v>0</v>
       </c>
       <c r="BA67" s="23">
-        <v>0.55359999999999998</v>
+        <v>0.56640000000000001</v>
       </c>
       <c r="BB67" s="23">
-        <v>5.3100300000000002</v>
+        <v>5.4547600000000003</v>
       </c>
     </row>
     <row r="68" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A68" s="13" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="13" t="s">
         <v>173</v>
       </c>
       <c r="C68" s="14">
         <v>0</v>
       </c>
       <c r="D68" s="14">
         <v>0</v>
       </c>
       <c r="E68" s="14">
         <v>1714.3970200000001</v>
       </c>
       <c r="F68" s="14">
         <v>4383.2017500000002</v>
       </c>
       <c r="G68" s="14">
         <v>1.0500000000000001E-2</v>
       </c>
       <c r="H68" s="14">
@@ -12016,66 +12016,66 @@
       <c r="AO68" s="23">
         <v>1868.8522599999999</v>
       </c>
       <c r="AP68" s="23">
         <v>6679.6098199999997</v>
       </c>
       <c r="AQ68" s="23">
         <v>86.62</v>
       </c>
       <c r="AR68" s="23">
         <v>41.202460000000002</v>
       </c>
       <c r="AS68" s="23">
         <v>1571.6828</v>
       </c>
       <c r="AT68" s="23">
         <v>6625.6878800000004</v>
       </c>
       <c r="AU68" s="23">
         <v>0</v>
       </c>
       <c r="AV68" s="23">
         <v>0</v>
       </c>
       <c r="AW68" s="23">
-        <v>520.29880000000003</v>
+        <v>623.50666999999999</v>
       </c>
       <c r="AX68" s="23">
-        <v>2098.7735699999998</v>
+        <v>2581.10763</v>
       </c>
       <c r="AY68" s="23">
-        <v>6</v>
+        <v>52.219000000000001</v>
       </c>
       <c r="AZ68" s="23">
-        <v>2.4830800000000002</v>
+        <v>387.33208000000002</v>
       </c>
       <c r="BA68" s="23">
-        <v>344.52582000000001</v>
+        <v>444.48570999999998</v>
       </c>
       <c r="BB68" s="23">
-        <v>1558.3460600000001</v>
+        <v>1998.11535</v>
       </c>
     </row>
     <row r="69" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A69" s="13" t="s">
         <v>61</v>
       </c>
       <c r="B69" s="13" t="s">
         <v>174</v>
       </c>
       <c r="C69" s="14">
         <v>0</v>
       </c>
       <c r="D69" s="14">
         <v>0</v>
       </c>
       <c r="E69" s="14">
         <v>169.79002</v>
       </c>
       <c r="F69" s="14">
         <v>196.80453</v>
       </c>
       <c r="G69" s="14">
         <v>0</v>
       </c>
       <c r="H69" s="14">
@@ -12180,66 +12180,66 @@
       <c r="AO69" s="23">
         <v>269.88571000000002</v>
       </c>
       <c r="AP69" s="23">
         <v>569.93357000000003</v>
       </c>
       <c r="AQ69" s="23">
         <v>0</v>
       </c>
       <c r="AR69" s="23">
         <v>0</v>
       </c>
       <c r="AS69" s="23">
         <v>295.24653000000001</v>
       </c>
       <c r="AT69" s="23">
         <v>765.01364999999998</v>
       </c>
       <c r="AU69" s="23">
         <v>0</v>
       </c>
       <c r="AV69" s="23">
         <v>0</v>
       </c>
       <c r="AW69" s="23">
-        <v>90.236509999999996</v>
+        <v>123.87381000000001</v>
       </c>
       <c r="AX69" s="23">
-        <v>230.85177999999999</v>
+        <v>327.29806000000002</v>
       </c>
       <c r="AY69" s="23">
         <v>0</v>
       </c>
       <c r="AZ69" s="23">
         <v>0</v>
       </c>
       <c r="BA69" s="23">
-        <v>64.002409999999998</v>
+        <v>89.608599999999996</v>
       </c>
       <c r="BB69" s="23">
-        <v>202.36303000000001</v>
+        <v>286.84974999999997</v>
       </c>
     </row>
     <row r="70" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A70" s="13" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="13" t="s">
         <v>175</v>
       </c>
       <c r="C70" s="14">
         <v>0</v>
       </c>
       <c r="D70" s="14">
         <v>0</v>
       </c>
       <c r="E70" s="14">
         <v>1819.56871</v>
       </c>
       <c r="F70" s="14">
         <v>2432.0968200000002</v>
       </c>
       <c r="G70" s="14">
         <v>0.61550000000000005</v>
       </c>
       <c r="H70" s="14">
@@ -12344,66 +12344,66 @@
       <c r="AO70" s="23">
         <v>1266.9693400000001</v>
       </c>
       <c r="AP70" s="23">
         <v>629.92421999999999</v>
       </c>
       <c r="AQ70" s="23">
         <v>0</v>
       </c>
       <c r="AR70" s="23">
         <v>0</v>
       </c>
       <c r="AS70" s="23">
         <v>740.90279999999996</v>
       </c>
       <c r="AT70" s="23">
         <v>520.197</v>
       </c>
       <c r="AU70" s="23">
         <v>0</v>
       </c>
       <c r="AV70" s="23">
         <v>0</v>
       </c>
       <c r="AW70" s="23">
-        <v>218.97201999999999</v>
+        <v>291.41332</v>
       </c>
       <c r="AX70" s="23">
-        <v>158.59730999999999</v>
+        <v>203.20516000000001</v>
       </c>
       <c r="AY70" s="23">
         <v>0</v>
       </c>
       <c r="AZ70" s="23">
         <v>0</v>
       </c>
       <c r="BA70" s="23">
-        <v>258.70105000000001</v>
+        <v>303.05790000000002</v>
       </c>
       <c r="BB70" s="23">
-        <v>176.44732999999999</v>
+        <v>230.17327</v>
       </c>
     </row>
     <row r="71" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A71" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B71" s="13" t="s">
         <v>176</v>
       </c>
       <c r="C71" s="14">
         <v>0</v>
       </c>
       <c r="D71" s="14">
         <v>0</v>
       </c>
       <c r="E71" s="14">
         <v>3</v>
       </c>
       <c r="F71" s="14">
         <v>6.742</v>
       </c>
       <c r="G71" s="14">
         <v>0</v>
       </c>
       <c r="H71" s="14">
@@ -12672,66 +12672,66 @@
       <c r="AO72" s="23">
         <v>68.93271</v>
       </c>
       <c r="AP72" s="23">
         <v>188.10351</v>
       </c>
       <c r="AQ72" s="23">
         <v>0</v>
       </c>
       <c r="AR72" s="23">
         <v>0</v>
       </c>
       <c r="AS72" s="23">
         <v>77.119990000000001</v>
       </c>
       <c r="AT72" s="23">
         <v>192.35035999999999</v>
       </c>
       <c r="AU72" s="23">
         <v>0</v>
       </c>
       <c r="AV72" s="23">
         <v>0</v>
       </c>
       <c r="AW72" s="23">
-        <v>16.27692</v>
+        <v>42.344900000000003</v>
       </c>
       <c r="AX72" s="23">
-        <v>47.366570000000003</v>
+        <v>77.216269999999994</v>
       </c>
       <c r="AY72" s="23">
         <v>0</v>
       </c>
       <c r="AZ72" s="23">
         <v>0</v>
       </c>
       <c r="BA72" s="23">
-        <v>13.983309999999999</v>
+        <v>16.70111</v>
       </c>
       <c r="BB72" s="23">
-        <v>50.878959999999999</v>
+        <v>60.378790000000002</v>
       </c>
     </row>
     <row r="73" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A73" s="13" t="s">
         <v>65</v>
       </c>
       <c r="B73" s="13" t="s">
         <v>178</v>
       </c>
       <c r="C73" s="14">
         <v>120.292</v>
       </c>
       <c r="D73" s="14">
         <v>96.974999999999994</v>
       </c>
       <c r="E73" s="14">
         <v>4987.93246</v>
       </c>
       <c r="F73" s="14">
         <v>5694.0660399999997</v>
       </c>
       <c r="G73" s="14">
         <v>346.387</v>
       </c>
       <c r="H73" s="14">
@@ -12836,66 +12836,66 @@
       <c r="AO73" s="23">
         <v>4315.4443600000004</v>
       </c>
       <c r="AP73" s="23">
         <v>9836.9415000000008</v>
       </c>
       <c r="AQ73" s="23">
         <v>0</v>
       </c>
       <c r="AR73" s="23">
         <v>0</v>
       </c>
       <c r="AS73" s="23">
         <v>3870.3265999999999</v>
       </c>
       <c r="AT73" s="23">
         <v>10539.720520000001</v>
       </c>
       <c r="AU73" s="23">
         <v>0</v>
       </c>
       <c r="AV73" s="23">
         <v>0</v>
       </c>
       <c r="AW73" s="23">
-        <v>1319.38481</v>
+        <v>1631.7594099999999</v>
       </c>
       <c r="AX73" s="23">
-        <v>3391.0682299999999</v>
+        <v>4267.2706799999996</v>
       </c>
       <c r="AY73" s="23">
-        <v>0</v>
+        <v>21.611000000000001</v>
       </c>
       <c r="AZ73" s="23">
-        <v>0</v>
+        <v>178.648</v>
       </c>
       <c r="BA73" s="23">
-        <v>1062.1632300000001</v>
+        <v>1369.9230500000001</v>
       </c>
       <c r="BB73" s="23">
-        <v>3175.3597799999998</v>
+        <v>4155.70388</v>
       </c>
     </row>
     <row r="74" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A74" s="13" t="s">
         <v>66</v>
       </c>
       <c r="B74" s="13" t="s">
         <v>179</v>
       </c>
       <c r="C74" s="14">
         <v>0</v>
       </c>
       <c r="D74" s="14">
         <v>0</v>
       </c>
       <c r="E74" s="14">
         <v>34.08708</v>
       </c>
       <c r="F74" s="14">
         <v>55.7</v>
       </c>
       <c r="G74" s="14">
         <v>0</v>
       </c>
       <c r="H74" s="14">
@@ -13000,66 +13000,66 @@
       <c r="AO74" s="23">
         <v>50.86748</v>
       </c>
       <c r="AP74" s="23">
         <v>79.47448</v>
       </c>
       <c r="AQ74" s="23">
         <v>0</v>
       </c>
       <c r="AR74" s="23">
         <v>0</v>
       </c>
       <c r="AS74" s="23">
         <v>75.427729999999997</v>
       </c>
       <c r="AT74" s="23">
         <v>145.67035000000001</v>
       </c>
       <c r="AU74" s="23">
         <v>0</v>
       </c>
       <c r="AV74" s="23">
         <v>0</v>
       </c>
       <c r="AW74" s="23">
-        <v>23.034310000000001</v>
+        <v>26.243110000000001</v>
       </c>
       <c r="AX74" s="23">
-        <v>41.63767</v>
+        <v>48.125570000000003</v>
       </c>
       <c r="AY74" s="23">
         <v>0</v>
       </c>
       <c r="AZ74" s="23">
         <v>0</v>
       </c>
       <c r="BA74" s="23">
-        <v>13.671099999999999</v>
+        <v>22.255320000000001</v>
       </c>
       <c r="BB74" s="23">
-        <v>27.728539999999999</v>
+        <v>49.520719999999997</v>
       </c>
     </row>
     <row r="75" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A75" s="13" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="13" t="s">
         <v>180</v>
       </c>
       <c r="C75" s="14">
         <v>2.7</v>
       </c>
       <c r="D75" s="14">
         <v>0.10100000000000001</v>
       </c>
       <c r="E75" s="14">
         <v>10.1328</v>
       </c>
       <c r="F75" s="14">
         <v>13.715870000000001</v>
       </c>
       <c r="G75" s="14">
         <v>0</v>
       </c>
       <c r="H75" s="14">
@@ -13164,66 +13164,66 @@
       <c r="AO75" s="23">
         <v>13.188179999999999</v>
       </c>
       <c r="AP75" s="23">
         <v>19.600190000000001</v>
       </c>
       <c r="AQ75" s="23">
         <v>1.127</v>
       </c>
       <c r="AR75" s="23">
         <v>0.85858000000000001</v>
       </c>
       <c r="AS75" s="23">
         <v>6.0856599999999998</v>
       </c>
       <c r="AT75" s="23">
         <v>13.415430000000001</v>
       </c>
       <c r="AU75" s="23">
         <v>1.127</v>
       </c>
       <c r="AV75" s="23">
         <v>0.85858000000000001</v>
       </c>
       <c r="AW75" s="23">
-        <v>0.90573999999999999</v>
+        <v>1.9977400000000001</v>
       </c>
       <c r="AX75" s="23">
-        <v>1.9032199999999999</v>
+        <v>3.4342199999999998</v>
       </c>
       <c r="AY75" s="23">
         <v>0</v>
       </c>
       <c r="AZ75" s="23">
         <v>0</v>
       </c>
       <c r="BA75" s="23">
-        <v>2.17353</v>
+        <v>3.03992</v>
       </c>
       <c r="BB75" s="23">
-        <v>4.9582600000000001</v>
+        <v>7.4820099999999998</v>
       </c>
     </row>
     <row r="76" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A76" s="13" t="s">
         <v>68</v>
       </c>
       <c r="B76" s="13" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="14">
         <v>0</v>
       </c>
       <c r="D76" s="14">
         <v>0</v>
       </c>
       <c r="E76" s="14">
         <v>2.4900000000000002</v>
       </c>
       <c r="F76" s="14">
         <v>3.8160799999999999</v>
       </c>
       <c r="G76" s="14">
         <v>0</v>
       </c>
       <c r="H76" s="14">
@@ -13340,54 +13340,54 @@
       <c r="AS76" s="23">
         <v>4.7660000000000001E-2</v>
       </c>
       <c r="AT76" s="23">
         <v>0.99373</v>
       </c>
       <c r="AU76" s="23">
         <v>0</v>
       </c>
       <c r="AV76" s="23">
         <v>0</v>
       </c>
       <c r="AW76" s="23">
         <v>1.6320000000000001E-2</v>
       </c>
       <c r="AX76" s="23">
         <v>0.16622000000000001</v>
       </c>
       <c r="AY76" s="23">
         <v>0</v>
       </c>
       <c r="AZ76" s="23">
         <v>0</v>
       </c>
       <c r="BA76" s="23">
-        <v>1.04084</v>
+        <v>1.7801400000000001</v>
       </c>
       <c r="BB76" s="23">
-        <v>8.1746700000000008</v>
+        <v>13.73958</v>
       </c>
     </row>
     <row r="77" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A77" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B77" s="13" t="s">
         <v>182</v>
       </c>
       <c r="C77" s="14">
         <v>0</v>
       </c>
       <c r="D77" s="14">
         <v>0</v>
       </c>
       <c r="E77" s="14">
         <v>47.481200000000001</v>
       </c>
       <c r="F77" s="14">
         <v>40.680660000000003</v>
       </c>
       <c r="G77" s="14">
         <v>0</v>
       </c>
       <c r="H77" s="14">
@@ -13492,66 +13492,66 @@
       <c r="AO77" s="23">
         <v>4.2614999999999998</v>
       </c>
       <c r="AP77" s="23">
         <v>7.9365899999999998</v>
       </c>
       <c r="AQ77" s="23">
         <v>0</v>
       </c>
       <c r="AR77" s="23">
         <v>0</v>
       </c>
       <c r="AS77" s="23">
         <v>1.7150799999999999</v>
       </c>
       <c r="AT77" s="23">
         <v>4.4139499999999998</v>
       </c>
       <c r="AU77" s="23">
         <v>0</v>
       </c>
       <c r="AV77" s="23">
         <v>0</v>
       </c>
       <c r="AW77" s="23">
-        <v>0.55379999999999996</v>
+        <v>0.62080000000000002</v>
       </c>
       <c r="AX77" s="23">
-        <v>1.02102</v>
+        <v>1.1904699999999999</v>
       </c>
       <c r="AY77" s="23">
         <v>0</v>
       </c>
       <c r="AZ77" s="23">
         <v>0</v>
       </c>
       <c r="BA77" s="23">
-        <v>0.37441999999999998</v>
+        <v>0.55362999999999996</v>
       </c>
       <c r="BB77" s="23">
-        <v>0.91529000000000005</v>
+        <v>1.3640399999999999</v>
       </c>
     </row>
     <row r="78" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A78" s="13" t="s">
         <v>70</v>
       </c>
       <c r="B78" s="13" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="14">
         <v>0</v>
       </c>
       <c r="D78" s="14">
         <v>0</v>
       </c>
       <c r="E78" s="14">
         <v>483.32947999999999</v>
       </c>
       <c r="F78" s="14">
         <v>1395.4289799999999</v>
       </c>
       <c r="G78" s="14">
         <v>0</v>
       </c>
       <c r="H78" s="14">
@@ -13656,66 +13656,66 @@
       <c r="AO78" s="23">
         <v>348.65028000000001</v>
       </c>
       <c r="AP78" s="23">
         <v>1488.8953799999999</v>
       </c>
       <c r="AQ78" s="23">
         <v>0</v>
       </c>
       <c r="AR78" s="23">
         <v>0</v>
       </c>
       <c r="AS78" s="23">
         <v>434.82691</v>
       </c>
       <c r="AT78" s="23">
         <v>1895.7943700000001</v>
       </c>
       <c r="AU78" s="23">
         <v>0</v>
       </c>
       <c r="AV78" s="23">
         <v>0</v>
       </c>
       <c r="AW78" s="23">
-        <v>130.23363000000001</v>
+        <v>174.03469999999999</v>
       </c>
       <c r="AX78" s="23">
-        <v>572.67426</v>
+        <v>746.89799000000005</v>
       </c>
       <c r="AY78" s="23">
         <v>0</v>
       </c>
       <c r="AZ78" s="23">
         <v>0</v>
       </c>
       <c r="BA78" s="23">
-        <v>325.80824000000001</v>
+        <v>373.71467000000001</v>
       </c>
       <c r="BB78" s="23">
-        <v>576.94808</v>
+        <v>808.84875999999997</v>
       </c>
     </row>
     <row r="79" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A79" s="13" t="s">
         <v>71</v>
       </c>
       <c r="B79" s="13" t="s">
         <v>184</v>
       </c>
       <c r="C79" s="14">
         <v>0</v>
       </c>
       <c r="D79" s="14">
         <v>0</v>
       </c>
       <c r="E79" s="14">
         <v>28.207599999999999</v>
       </c>
       <c r="F79" s="14">
         <v>49.850479999999997</v>
       </c>
       <c r="G79" s="14">
         <v>0</v>
       </c>
       <c r="H79" s="14">
@@ -13832,54 +13832,54 @@
       <c r="AS79" s="23">
         <v>0.86065000000000003</v>
       </c>
       <c r="AT79" s="23">
         <v>4.4170800000000003</v>
       </c>
       <c r="AU79" s="23">
         <v>0</v>
       </c>
       <c r="AV79" s="23">
         <v>0</v>
       </c>
       <c r="AW79" s="23">
         <v>0.16614999999999999</v>
       </c>
       <c r="AX79" s="23">
         <v>0.89803999999999995</v>
       </c>
       <c r="AY79" s="23">
         <v>0</v>
       </c>
       <c r="AZ79" s="23">
         <v>0</v>
       </c>
       <c r="BA79" s="23">
-        <v>4.8091100000000004</v>
+        <v>5.9873799999999999</v>
       </c>
       <c r="BB79" s="23">
-        <v>11.475250000000001</v>
+        <v>14.935750000000001</v>
       </c>
     </row>
     <row r="80" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A80" s="13" t="s">
         <v>72</v>
       </c>
       <c r="B80" s="13" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="14">
         <v>0.41599999999999998</v>
       </c>
       <c r="D80" s="14">
         <v>0.62033000000000005</v>
       </c>
       <c r="E80" s="14">
         <v>366.05072000000001</v>
       </c>
       <c r="F80" s="14">
         <v>659.61906999999997</v>
       </c>
       <c r="G80" s="14">
         <v>0.76800000000000002</v>
       </c>
       <c r="H80" s="14">
@@ -13984,66 +13984,66 @@
       <c r="AO80" s="23">
         <v>115.93057</v>
       </c>
       <c r="AP80" s="23">
         <v>281.00499000000002</v>
       </c>
       <c r="AQ80" s="23">
         <v>0</v>
       </c>
       <c r="AR80" s="23">
         <v>0</v>
       </c>
       <c r="AS80" s="23">
         <v>89.670559999999995</v>
       </c>
       <c r="AT80" s="23">
         <v>274.12277999999998</v>
       </c>
       <c r="AU80" s="23">
         <v>0</v>
       </c>
       <c r="AV80" s="23">
         <v>0</v>
       </c>
       <c r="AW80" s="23">
-        <v>23.633800000000001</v>
+        <v>24.083819999999999</v>
       </c>
       <c r="AX80" s="23">
-        <v>65.978279999999998</v>
+        <v>67.786709999999999</v>
       </c>
       <c r="AY80" s="23">
         <v>0</v>
       </c>
       <c r="AZ80" s="23">
         <v>0</v>
       </c>
       <c r="BA80" s="23">
-        <v>33.007489999999997</v>
+        <v>42.625540000000001</v>
       </c>
       <c r="BB80" s="23">
-        <v>103.52012999999999</v>
+        <v>137.02038999999999</v>
       </c>
     </row>
     <row r="81" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A81" s="13" t="s">
         <v>73</v>
       </c>
       <c r="B81" s="13" t="s">
         <v>186</v>
       </c>
       <c r="C81" s="14">
         <v>1.8768</v>
       </c>
       <c r="D81" s="14">
         <v>2.018E-2</v>
       </c>
       <c r="E81" s="14">
         <v>105.70247999999999</v>
       </c>
       <c r="F81" s="14">
         <v>229.99763999999999</v>
       </c>
       <c r="G81" s="14">
         <v>20</v>
       </c>
       <c r="H81" s="14">
@@ -14148,66 +14148,66 @@
       <c r="AO81" s="23">
         <v>179.12065000000001</v>
       </c>
       <c r="AP81" s="23">
         <v>617.91333999999995</v>
       </c>
       <c r="AQ81" s="23">
         <v>680.69399999999996</v>
       </c>
       <c r="AR81" s="23">
         <v>269.19038999999998</v>
       </c>
       <c r="AS81" s="23">
         <v>183.34308999999999</v>
       </c>
       <c r="AT81" s="23">
         <v>809.05998999999997</v>
       </c>
       <c r="AU81" s="23">
         <v>94.49</v>
       </c>
       <c r="AV81" s="23">
         <v>42.663780000000003</v>
       </c>
       <c r="AW81" s="23">
-        <v>61.570810000000002</v>
+        <v>75.475650000000002</v>
       </c>
       <c r="AX81" s="23">
-        <v>243.81164000000001</v>
+        <v>316.13375000000002</v>
       </c>
       <c r="AY81" s="23">
-        <v>43.5</v>
+        <v>57</v>
       </c>
       <c r="AZ81" s="23">
-        <v>11.104340000000001</v>
+        <v>17.458780000000001</v>
       </c>
       <c r="BA81" s="23">
-        <v>36.868319999999997</v>
+        <v>55.408230000000003</v>
       </c>
       <c r="BB81" s="23">
-        <v>190.52709999999999</v>
+        <v>279.79694999999998</v>
       </c>
     </row>
     <row r="82" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A82" s="13" t="s">
         <v>74</v>
       </c>
       <c r="B82" s="13" t="s">
         <v>187</v>
       </c>
       <c r="C82" s="14">
         <v>0</v>
       </c>
       <c r="D82" s="14">
         <v>0</v>
       </c>
       <c r="E82" s="14">
         <v>482.46793000000002</v>
       </c>
       <c r="F82" s="14">
         <v>399.63432999999998</v>
       </c>
       <c r="G82" s="14">
         <v>0</v>
       </c>
       <c r="H82" s="14">
@@ -14312,66 +14312,66 @@
       <c r="AO82" s="23">
         <v>2635.4552600000002</v>
       </c>
       <c r="AP82" s="23">
         <v>1666.7634</v>
       </c>
       <c r="AQ82" s="23">
         <v>0</v>
       </c>
       <c r="AR82" s="23">
         <v>0</v>
       </c>
       <c r="AS82" s="23">
         <v>2049.1872899999998</v>
       </c>
       <c r="AT82" s="23">
         <v>1503.6722</v>
       </c>
       <c r="AU82" s="23">
         <v>0</v>
       </c>
       <c r="AV82" s="23">
         <v>0</v>
       </c>
       <c r="AW82" s="23">
-        <v>930.11576000000002</v>
+        <v>1096.62374</v>
       </c>
       <c r="AX82" s="23">
-        <v>631.35424</v>
+        <v>770.81524999999999</v>
       </c>
       <c r="AY82" s="23">
         <v>0</v>
       </c>
       <c r="AZ82" s="23">
         <v>0</v>
       </c>
       <c r="BA82" s="23">
-        <v>583.80023000000006</v>
+        <v>780.39750000000004</v>
       </c>
       <c r="BB82" s="23">
-        <v>459.54905000000002</v>
+        <v>616.34023000000002</v>
       </c>
     </row>
     <row r="83" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A83" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B83" s="13" t="s">
         <v>188</v>
       </c>
       <c r="C83" s="14">
         <v>0</v>
       </c>
       <c r="D83" s="14">
         <v>0</v>
       </c>
       <c r="E83" s="14">
         <v>14.20424</v>
       </c>
       <c r="F83" s="14">
         <v>112.26442</v>
       </c>
       <c r="G83" s="14">
         <v>0</v>
       </c>
       <c r="H83" s="14">
@@ -14476,66 +14476,66 @@
       <c r="AO83" s="23">
         <v>25.927980000000002</v>
       </c>
       <c r="AP83" s="23">
         <v>211.53344000000001</v>
       </c>
       <c r="AQ83" s="23">
         <v>0</v>
       </c>
       <c r="AR83" s="23">
         <v>0</v>
       </c>
       <c r="AS83" s="23">
         <v>30.98997</v>
       </c>
       <c r="AT83" s="23">
         <v>266.08825000000002</v>
       </c>
       <c r="AU83" s="23">
         <v>0</v>
       </c>
       <c r="AV83" s="23">
         <v>0</v>
       </c>
       <c r="AW83" s="23">
-        <v>10.41526</v>
+        <v>12.928750000000001</v>
       </c>
       <c r="AX83" s="23">
-        <v>83.089600000000004</v>
+        <v>110.71693999999999</v>
       </c>
       <c r="AY83" s="23">
         <v>0</v>
       </c>
       <c r="AZ83" s="23">
         <v>0</v>
       </c>
       <c r="BA83" s="23">
-        <v>11.03491</v>
+        <v>13.835229999999999</v>
       </c>
       <c r="BB83" s="23">
-        <v>107.33753</v>
+        <v>137.19671</v>
       </c>
     </row>
     <row r="84" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A84" s="13" t="s">
         <v>76</v>
       </c>
       <c r="B84" s="13" t="s">
         <v>189</v>
       </c>
       <c r="C84" s="14">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="D84" s="14">
         <v>0.12939000000000001</v>
       </c>
       <c r="E84" s="14">
         <v>20.842210000000001</v>
       </c>
       <c r="F84" s="14">
         <v>47.97645</v>
       </c>
       <c r="G84" s="14">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="H84" s="14">
@@ -14640,66 +14640,66 @@
       <c r="AO84" s="23">
         <v>8.6156100000000002</v>
       </c>
       <c r="AP84" s="23">
         <v>36.737400000000001</v>
       </c>
       <c r="AQ84" s="23">
         <v>0</v>
       </c>
       <c r="AR84" s="23">
         <v>0</v>
       </c>
       <c r="AS84" s="23">
         <v>10.5844</v>
       </c>
       <c r="AT84" s="23">
         <v>41.603259999999999</v>
       </c>
       <c r="AU84" s="23">
         <v>0</v>
       </c>
       <c r="AV84" s="23">
         <v>0</v>
       </c>
       <c r="AW84" s="23">
-        <v>3.2141000000000002</v>
+        <v>3.2827000000000002</v>
       </c>
       <c r="AX84" s="23">
-        <v>15.563689999999999</v>
+        <v>15.96536</v>
       </c>
       <c r="AY84" s="23">
         <v>0</v>
       </c>
       <c r="AZ84" s="23">
         <v>0</v>
       </c>
       <c r="BA84" s="23">
-        <v>2.3012800000000002</v>
+        <v>2.3664800000000001</v>
       </c>
       <c r="BB84" s="23">
-        <v>13.473929999999999</v>
+        <v>14.172319999999999</v>
       </c>
     </row>
     <row r="85" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A85" s="13" t="s">
         <v>77</v>
       </c>
       <c r="B85" s="13" t="s">
         <v>190</v>
       </c>
       <c r="C85" s="14">
         <v>1.6258999999999999</v>
       </c>
       <c r="D85" s="14">
         <v>0.64464999999999995</v>
       </c>
       <c r="E85" s="14">
         <v>2871.4825000000001</v>
       </c>
       <c r="F85" s="14">
         <v>2735.66572</v>
       </c>
       <c r="G85" s="14">
         <v>8.6491000000000007</v>
       </c>
       <c r="H85" s="14">
@@ -14804,66 +14804,66 @@
       <c r="AO85" s="23">
         <v>1833.83519</v>
       </c>
       <c r="AP85" s="23">
         <v>2988.2712000000001</v>
       </c>
       <c r="AQ85" s="23">
         <v>0</v>
       </c>
       <c r="AR85" s="23">
         <v>0</v>
       </c>
       <c r="AS85" s="23">
         <v>719.70582999999999</v>
       </c>
       <c r="AT85" s="23">
         <v>1409.4085600000001</v>
       </c>
       <c r="AU85" s="23">
         <v>0</v>
       </c>
       <c r="AV85" s="23">
         <v>0</v>
       </c>
       <c r="AW85" s="23">
-        <v>211.12721999999999</v>
+        <v>205.28213</v>
       </c>
       <c r="AX85" s="23">
-        <v>349.49811999999997</v>
+        <v>389.09472</v>
       </c>
       <c r="AY85" s="23">
         <v>0</v>
       </c>
       <c r="AZ85" s="23">
         <v>0</v>
       </c>
       <c r="BA85" s="23">
-        <v>210.11088000000001</v>
+        <v>262.59858000000003</v>
       </c>
       <c r="BB85" s="23">
-        <v>524.56101000000001</v>
+        <v>628.97590000000002</v>
       </c>
     </row>
     <row r="86" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A86" s="13" t="s">
         <v>78</v>
       </c>
       <c r="B86" s="13" t="s">
         <v>191</v>
       </c>
       <c r="C86" s="14">
         <v>0.44685000000000002</v>
       </c>
       <c r="D86" s="14">
         <v>0.67362</v>
       </c>
       <c r="E86" s="14">
         <v>67.117419999999996</v>
       </c>
       <c r="F86" s="14">
         <v>164.47515000000001</v>
       </c>
       <c r="G86" s="14">
         <v>1.9219999999999999</v>
       </c>
       <c r="H86" s="14">
@@ -14968,66 +14968,66 @@
       <c r="AO86" s="23">
         <v>2.0904699999999998</v>
       </c>
       <c r="AP86" s="23">
         <v>8.9759700000000002</v>
       </c>
       <c r="AQ86" s="23">
         <v>0</v>
       </c>
       <c r="AR86" s="23">
         <v>0</v>
       </c>
       <c r="AS86" s="23">
         <v>1.66275</v>
       </c>
       <c r="AT86" s="23">
         <v>6.1472499999999997</v>
       </c>
       <c r="AU86" s="23">
         <v>0</v>
       </c>
       <c r="AV86" s="23">
         <v>0</v>
       </c>
       <c r="AW86" s="23">
-        <v>0.54086000000000001</v>
+        <v>0.58220000000000005</v>
       </c>
       <c r="AX86" s="23">
-        <v>2.6091099999999998</v>
+        <v>2.8153299999999999</v>
       </c>
       <c r="AY86" s="23">
         <v>0</v>
       </c>
       <c r="AZ86" s="23">
         <v>0</v>
       </c>
       <c r="BA86" s="23">
-        <v>0.28710999999999998</v>
+        <v>0.29974000000000001</v>
       </c>
       <c r="BB86" s="23">
-        <v>0.92227999999999999</v>
+        <v>1.09433</v>
       </c>
     </row>
     <row r="87" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A87" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B87" s="13" t="s">
         <v>192</v>
       </c>
       <c r="C87" s="14">
         <v>0</v>
       </c>
       <c r="D87" s="14">
         <v>0</v>
       </c>
       <c r="E87" s="14">
         <v>124.79172</v>
       </c>
       <c r="F87" s="14">
         <v>381.38704000000001</v>
       </c>
       <c r="G87" s="14">
         <v>0</v>
       </c>
       <c r="H87" s="14">
@@ -15126,54 +15126,54 @@
       <c r="AM87" s="23">
         <v>1</v>
       </c>
       <c r="AN87" s="23">
         <v>6.3239999999999998</v>
       </c>
       <c r="AO87" s="23">
         <v>2.67</v>
       </c>
       <c r="AP87" s="23">
         <v>18.07</v>
       </c>
       <c r="AQ87" s="23">
         <v>2.7730000000000001</v>
       </c>
       <c r="AR87" s="23">
         <v>14.608000000000001</v>
       </c>
       <c r="AS87" s="23">
         <v>0.65815999999999997</v>
       </c>
       <c r="AT87" s="23">
         <v>5.5960599999999996</v>
       </c>
       <c r="AU87" s="23">
-        <v>0</v>
+        <v>2.7730000000000001</v>
       </c>
       <c r="AV87" s="23">
-        <v>0</v>
+        <v>14.608000000000001</v>
       </c>
       <c r="AW87" s="23">
         <v>0</v>
       </c>
       <c r="AX87" s="23">
         <v>0</v>
       </c>
       <c r="AY87" s="23">
         <v>0</v>
       </c>
       <c r="AZ87" s="23">
         <v>0</v>
       </c>
       <c r="BA87" s="23">
         <v>0</v>
       </c>
       <c r="BB87" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A88" s="13" t="s">
         <v>80</v>
       </c>
       <c r="B88" s="13" t="s">
@@ -15290,72 +15290,72 @@
       <c r="AM88" s="23">
         <v>20.795000000000002</v>
       </c>
       <c r="AN88" s="23">
         <v>57.618690000000001</v>
       </c>
       <c r="AO88" s="23">
         <v>795.80439000000001</v>
       </c>
       <c r="AP88" s="23">
         <v>2962.6734099999999</v>
       </c>
       <c r="AQ88" s="23">
         <v>2.306</v>
       </c>
       <c r="AR88" s="23">
         <v>30.305520000000001</v>
       </c>
       <c r="AS88" s="23">
         <v>576.45488999999998</v>
       </c>
       <c r="AT88" s="23">
         <v>2975.0999000000002</v>
       </c>
       <c r="AU88" s="23">
-        <v>1.1000000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="AV88" s="23">
-        <v>3.4089999999999998</v>
+        <v>3.4890599999999998</v>
       </c>
       <c r="AW88" s="23">
-        <v>182.69710000000001</v>
+        <v>213.34417999999999</v>
       </c>
       <c r="AX88" s="23">
-        <v>925.64552000000003</v>
+        <v>1134.30889</v>
       </c>
       <c r="AY88" s="23">
         <v>0</v>
       </c>
       <c r="AZ88" s="23">
         <v>0</v>
       </c>
       <c r="BA88" s="23">
-        <v>200.25753</v>
+        <v>276.93691999999999</v>
       </c>
       <c r="BB88" s="23">
-        <v>916.20498999999995</v>
+        <v>1302.03423</v>
       </c>
     </row>
     <row r="89" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A89" s="13" t="s">
         <v>81</v>
       </c>
       <c r="B89" s="13" t="s">
         <v>194</v>
       </c>
       <c r="C89" s="14">
         <v>0</v>
       </c>
       <c r="D89" s="14">
         <v>0</v>
       </c>
       <c r="E89" s="14">
         <v>3694737.2080000001</v>
       </c>
       <c r="F89" s="14">
         <v>1922.54027</v>
       </c>
       <c r="G89" s="14">
         <v>215</v>
       </c>
       <c r="H89" s="14">
@@ -15460,66 +15460,66 @@
       <c r="AO89" s="23">
         <v>3132477.39597</v>
       </c>
       <c r="AP89" s="23">
         <v>1457.59338</v>
       </c>
       <c r="AQ89" s="23">
         <v>0</v>
       </c>
       <c r="AR89" s="23">
         <v>0</v>
       </c>
       <c r="AS89" s="23">
         <v>3041369.12421</v>
       </c>
       <c r="AT89" s="23">
         <v>1739.50891</v>
       </c>
       <c r="AU89" s="23">
         <v>0</v>
       </c>
       <c r="AV89" s="23">
         <v>0</v>
       </c>
       <c r="AW89" s="23">
-        <v>979920.55807000003</v>
+        <v>1254239.7208499999</v>
       </c>
       <c r="AX89" s="23">
-        <v>511.10996</v>
+        <v>689.38735999999994</v>
       </c>
       <c r="AY89" s="23">
         <v>0</v>
       </c>
       <c r="AZ89" s="23">
         <v>0</v>
       </c>
       <c r="BA89" s="23">
-        <v>964518.45</v>
+        <v>1155871.4839999999</v>
       </c>
       <c r="BB89" s="23">
-        <v>648.62288999999998</v>
+        <v>785.70889999999997</v>
       </c>
     </row>
     <row r="90" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A90" s="13" t="s">
         <v>82</v>
       </c>
       <c r="B90" s="13" t="s">
         <v>195</v>
       </c>
       <c r="C90" s="14">
         <v>20.2</v>
       </c>
       <c r="D90" s="14">
         <v>1.8102199999999999</v>
       </c>
       <c r="E90" s="14">
         <v>4106.0962799999998</v>
       </c>
       <c r="F90" s="14">
         <v>1405.24891</v>
       </c>
       <c r="G90" s="14">
         <v>24.167999999999999</v>
       </c>
       <c r="H90" s="14">
@@ -15624,66 +15624,66 @@
       <c r="AO90" s="23">
         <v>579.53895</v>
       </c>
       <c r="AP90" s="23">
         <v>671.14133000000004</v>
       </c>
       <c r="AQ90" s="23">
         <v>518.86608000000001</v>
       </c>
       <c r="AR90" s="23">
         <v>139.66327999999999</v>
       </c>
       <c r="AS90" s="23">
         <v>652.50854000000004</v>
       </c>
       <c r="AT90" s="23">
         <v>708.84532999999999</v>
       </c>
       <c r="AU90" s="23">
         <v>0</v>
       </c>
       <c r="AV90" s="23">
         <v>0</v>
       </c>
       <c r="AW90" s="23">
-        <v>154.01638</v>
+        <v>207.13757000000001</v>
       </c>
       <c r="AX90" s="23">
-        <v>156.40044</v>
+        <v>231.56234000000001</v>
       </c>
       <c r="AY90" s="23">
         <v>0</v>
       </c>
       <c r="AZ90" s="23">
         <v>0</v>
       </c>
       <c r="BA90" s="23">
-        <v>103.87757000000001</v>
+        <v>172.53062</v>
       </c>
       <c r="BB90" s="23">
-        <v>96.268240000000006</v>
+        <v>144.52033</v>
       </c>
     </row>
     <row r="91" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A91" s="13" t="s">
         <v>83</v>
       </c>
       <c r="B91" s="13" t="s">
         <v>196</v>
       </c>
       <c r="C91" s="14">
         <v>0</v>
       </c>
       <c r="D91" s="14">
         <v>0</v>
       </c>
       <c r="E91" s="14">
         <v>1556.519</v>
       </c>
       <c r="F91" s="14">
         <v>623.60487999999998</v>
       </c>
       <c r="G91" s="14">
         <v>0</v>
       </c>
       <c r="H91" s="14">
@@ -15788,66 +15788,66 @@
       <c r="AO91" s="23">
         <v>577.08072000000004</v>
       </c>
       <c r="AP91" s="23">
         <v>335.38369</v>
       </c>
       <c r="AQ91" s="23">
         <v>0</v>
       </c>
       <c r="AR91" s="23">
         <v>0</v>
       </c>
       <c r="AS91" s="23">
         <v>959.08938000000001</v>
       </c>
       <c r="AT91" s="23">
         <v>580.77317000000005</v>
       </c>
       <c r="AU91" s="23">
         <v>0</v>
       </c>
       <c r="AV91" s="23">
         <v>0</v>
       </c>
       <c r="AW91" s="23">
-        <v>283.08109999999999</v>
+        <v>379.85270000000003</v>
       </c>
       <c r="AX91" s="23">
-        <v>167.37054000000001</v>
+        <v>235.31054</v>
       </c>
       <c r="AY91" s="23">
         <v>0</v>
       </c>
       <c r="AZ91" s="23">
         <v>0</v>
       </c>
       <c r="BA91" s="23">
-        <v>438.03084000000001</v>
+        <v>523.97078999999997</v>
       </c>
       <c r="BB91" s="23">
-        <v>236.75273000000001</v>
+        <v>277.31716999999998</v>
       </c>
     </row>
     <row r="92" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A92" s="13" t="s">
         <v>84</v>
       </c>
       <c r="B92" s="13" t="s">
         <v>197</v>
       </c>
       <c r="C92" s="14">
         <v>0</v>
       </c>
       <c r="D92" s="14">
         <v>0</v>
       </c>
       <c r="E92" s="14">
         <v>0</v>
       </c>
       <c r="F92" s="14">
         <v>0</v>
       </c>
       <c r="G92" s="14">
         <v>0</v>
       </c>
       <c r="H92" s="14">
@@ -16292,54 +16292,54 @@
       <c r="AS94" s="23">
         <v>2.2240000000000002</v>
       </c>
       <c r="AT94" s="23">
         <v>1.718</v>
       </c>
       <c r="AU94" s="23">
         <v>0</v>
       </c>
       <c r="AV94" s="23">
         <v>0</v>
       </c>
       <c r="AW94" s="23">
         <v>0</v>
       </c>
       <c r="AX94" s="23">
         <v>0</v>
       </c>
       <c r="AY94" s="23">
         <v>0</v>
       </c>
       <c r="AZ94" s="23">
         <v>0</v>
       </c>
       <c r="BA94" s="23">
-        <v>5.4592799999999997</v>
+        <v>5.65848</v>
       </c>
       <c r="BB94" s="23">
-        <v>3.4763199999999999</v>
+        <v>3.6019299999999999</v>
       </c>
     </row>
     <row r="95" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A95" s="13" t="s">
         <v>87</v>
       </c>
       <c r="B95" s="13" t="s">
         <v>200</v>
       </c>
       <c r="C95" s="14">
         <v>0</v>
       </c>
       <c r="D95" s="14">
         <v>0</v>
       </c>
       <c r="E95" s="14">
         <v>0</v>
       </c>
       <c r="F95" s="14">
         <v>0</v>
       </c>
       <c r="G95" s="14">
         <v>0</v>
       </c>
       <c r="H95" s="14">
@@ -16784,54 +16784,54 @@
       <c r="AS97" s="23">
         <v>9.0010600000000007</v>
       </c>
       <c r="AT97" s="23">
         <v>10.37598</v>
       </c>
       <c r="AU97" s="23">
         <v>0</v>
       </c>
       <c r="AV97" s="23">
         <v>0</v>
       </c>
       <c r="AW97" s="23">
         <v>0.71074000000000004</v>
       </c>
       <c r="AX97" s="23">
         <v>0.94879000000000002</v>
       </c>
       <c r="AY97" s="23">
         <v>0</v>
       </c>
       <c r="AZ97" s="23">
         <v>0</v>
       </c>
       <c r="BA97" s="23">
-        <v>4.2231199999999998</v>
+        <v>4.3131199999999996</v>
       </c>
       <c r="BB97" s="23">
-        <v>4.3570000000000002</v>
+        <v>4.4129100000000001</v>
       </c>
     </row>
     <row r="98" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A98" s="13" t="s">
         <v>90</v>
       </c>
       <c r="B98" s="13" t="s">
         <v>203</v>
       </c>
       <c r="C98" s="14">
         <v>0</v>
       </c>
       <c r="D98" s="14">
         <v>0</v>
       </c>
       <c r="E98" s="14">
         <v>94</v>
       </c>
       <c r="F98" s="14">
         <v>118.902</v>
       </c>
       <c r="G98" s="14">
         <v>0</v>
       </c>
       <c r="H98" s="14">
@@ -16936,66 +16936,66 @@
       <c r="AO98" s="23">
         <v>50.351599999999998</v>
       </c>
       <c r="AP98" s="23">
         <v>59.637230000000002</v>
       </c>
       <c r="AQ98" s="23">
         <v>80</v>
       </c>
       <c r="AR98" s="23">
         <v>45.189</v>
       </c>
       <c r="AS98" s="23">
         <v>63.619799999999998</v>
       </c>
       <c r="AT98" s="23">
         <v>47.20317</v>
       </c>
       <c r="AU98" s="23">
         <v>0</v>
       </c>
       <c r="AV98" s="23">
         <v>0</v>
       </c>
       <c r="AW98" s="23">
-        <v>13.516</v>
+        <v>17.085000000000001</v>
       </c>
       <c r="AX98" s="23">
-        <v>7.4918199999999997</v>
+        <v>9.59802</v>
       </c>
       <c r="AY98" s="23">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="AZ98" s="23">
-        <v>61.993000000000002</v>
+        <v>71.531000000000006</v>
       </c>
       <c r="BA98" s="23">
-        <v>30.1905</v>
+        <v>55.4285</v>
       </c>
       <c r="BB98" s="23">
-        <v>17.34891</v>
+        <v>43.524520000000003</v>
       </c>
     </row>
     <row r="99" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A99" s="13" t="s">
         <v>91</v>
       </c>
       <c r="B99" s="13" t="s">
         <v>204</v>
       </c>
       <c r="C99" s="14">
         <v>0</v>
       </c>
       <c r="D99" s="14">
         <v>0</v>
       </c>
       <c r="E99" s="14">
         <v>263.19260000000003</v>
       </c>
       <c r="F99" s="14">
         <v>24.713619999999999</v>
       </c>
       <c r="G99" s="14">
         <v>4344.55</v>
       </c>
       <c r="H99" s="14">
@@ -17100,66 +17100,66 @@
       <c r="AO99" s="23">
         <v>1077.3610000000001</v>
       </c>
       <c r="AP99" s="23">
         <v>121.23627</v>
       </c>
       <c r="AQ99" s="23">
         <v>0</v>
       </c>
       <c r="AR99" s="23">
         <v>0</v>
       </c>
       <c r="AS99" s="23">
         <v>11.188000000000001</v>
       </c>
       <c r="AT99" s="23">
         <v>4.8369600000000004</v>
       </c>
       <c r="AU99" s="23">
         <v>0</v>
       </c>
       <c r="AV99" s="23">
         <v>0</v>
       </c>
       <c r="AW99" s="23">
-        <v>10.787000000000001</v>
+        <v>10.792999999999999</v>
       </c>
       <c r="AX99" s="23">
-        <v>3.9586299999999999</v>
+        <v>3.9708199999999998</v>
       </c>
       <c r="AY99" s="23">
         <v>0</v>
       </c>
       <c r="AZ99" s="23">
         <v>0</v>
       </c>
       <c r="BA99" s="23">
-        <v>0.317</v>
+        <v>0.32300000000000001</v>
       </c>
       <c r="BB99" s="23">
-        <v>0.74031000000000002</v>
+        <v>0.75416000000000005</v>
       </c>
     </row>
     <row r="100" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A100" s="13" t="s">
         <v>92</v>
       </c>
       <c r="B100" s="13" t="s">
         <v>205</v>
       </c>
       <c r="C100" s="14">
         <v>0</v>
       </c>
       <c r="D100" s="14">
         <v>0</v>
       </c>
       <c r="E100" s="14">
         <v>0</v>
       </c>
       <c r="F100" s="14">
         <v>0</v>
       </c>
       <c r="G100" s="14">
         <v>0</v>
       </c>
       <c r="H100" s="14">
@@ -17276,54 +17276,54 @@
       <c r="AS100" s="23">
         <v>0</v>
       </c>
       <c r="AT100" s="23">
         <v>0</v>
       </c>
       <c r="AU100" s="23">
         <v>0</v>
       </c>
       <c r="AV100" s="23">
         <v>0</v>
       </c>
       <c r="AW100" s="23">
         <v>0</v>
       </c>
       <c r="AX100" s="23">
         <v>0</v>
       </c>
       <c r="AY100" s="23">
         <v>0</v>
       </c>
       <c r="AZ100" s="23">
         <v>0</v>
       </c>
       <c r="BA100" s="23">
-        <v>3.01</v>
+        <v>3.08</v>
       </c>
       <c r="BB100" s="23">
-        <v>1.5103899999999999</v>
+        <v>1.5440400000000001</v>
       </c>
     </row>
     <row r="101" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A101" s="13" t="s">
         <v>93</v>
       </c>
       <c r="B101" s="13" t="s">
         <v>206</v>
       </c>
       <c r="C101" s="14">
         <v>0</v>
       </c>
       <c r="D101" s="14">
         <v>0</v>
       </c>
       <c r="E101" s="14">
         <v>3474.8</v>
       </c>
       <c r="F101" s="14">
         <v>2010.6605199999999</v>
       </c>
       <c r="G101" s="14">
         <v>0</v>
       </c>
       <c r="H101" s="14">
@@ -17434,60 +17434,60 @@
       <c r="AQ101" s="23">
         <v>549</v>
       </c>
       <c r="AR101" s="23">
         <v>90.215999999999994</v>
       </c>
       <c r="AS101" s="23">
         <v>4599.09</v>
       </c>
       <c r="AT101" s="23">
         <v>2208.0889999999999</v>
       </c>
       <c r="AU101" s="23">
         <v>549</v>
       </c>
       <c r="AV101" s="23">
         <v>90.215999999999994</v>
       </c>
       <c r="AW101" s="23">
         <v>0</v>
       </c>
       <c r="AX101" s="23">
         <v>0</v>
       </c>
       <c r="AY101" s="23">
-        <v>24.024000000000001</v>
+        <v>48.024000000000001</v>
       </c>
       <c r="AZ101" s="23">
-        <v>24.12</v>
+        <v>36.36</v>
       </c>
       <c r="BA101" s="23">
-        <v>8930.5400000000009</v>
+        <v>10352.06</v>
       </c>
       <c r="BB101" s="23">
-        <v>3230.0479999999998</v>
+        <v>3765.4160000000002</v>
       </c>
     </row>
     <row r="102" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A102" s="13" t="s">
         <v>94</v>
       </c>
       <c r="B102" s="13" t="s">
         <v>207</v>
       </c>
       <c r="C102" s="14">
         <v>4084.72</v>
       </c>
       <c r="D102" s="14">
         <v>938.85614999999996</v>
       </c>
       <c r="E102" s="14">
         <v>17.248000000000001</v>
       </c>
       <c r="F102" s="14">
         <v>0.438</v>
       </c>
       <c r="G102" s="14">
         <v>10082.549999999999</v>
       </c>
       <c r="H102" s="14">
@@ -17586,72 +17586,72 @@
       <c r="AM102" s="23">
         <v>2117.5</v>
       </c>
       <c r="AN102" s="23">
         <v>492.90699999999998</v>
       </c>
       <c r="AO102" s="23">
         <v>8120.13213</v>
       </c>
       <c r="AP102" s="23">
         <v>3339.1528800000001</v>
       </c>
       <c r="AQ102" s="23">
         <v>6619</v>
       </c>
       <c r="AR102" s="23">
         <v>1277.35456</v>
       </c>
       <c r="AS102" s="23">
         <v>17622.73013</v>
       </c>
       <c r="AT102" s="23">
         <v>7971.20831</v>
       </c>
       <c r="AU102" s="23">
-        <v>1129.2</v>
+        <v>1667.75</v>
       </c>
       <c r="AV102" s="23">
-        <v>218.25059999999999</v>
+        <v>321.21660000000003</v>
       </c>
       <c r="AW102" s="23">
-        <v>7215.6102199999996</v>
+        <v>8733.67389</v>
       </c>
       <c r="AX102" s="23">
-        <v>3229.2673599999998</v>
+        <v>4000.4121700000001</v>
       </c>
       <c r="AY102" s="23">
-        <v>859.5</v>
+        <v>1129.6500000000001</v>
       </c>
       <c r="AZ102" s="23">
-        <v>193.9</v>
+        <v>256.709</v>
       </c>
       <c r="BA102" s="23">
-        <v>628.43858</v>
+        <v>764.58182999999997</v>
       </c>
       <c r="BB102" s="23">
-        <v>132.35862</v>
+        <v>174.30212</v>
       </c>
     </row>
     <row r="103" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A103" s="13" t="s">
         <v>95</v>
       </c>
       <c r="B103" s="13" t="s">
         <v>208</v>
       </c>
       <c r="C103" s="14">
         <v>0</v>
       </c>
       <c r="D103" s="14">
         <v>0</v>
       </c>
       <c r="E103" s="14">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="F103" s="14">
         <v>0.13600000000000001</v>
       </c>
       <c r="G103" s="14">
         <v>0</v>
       </c>
       <c r="H103" s="14">
@@ -17920,66 +17920,66 @@
       <c r="AO104" s="23">
         <v>4471.1581299999998</v>
       </c>
       <c r="AP104" s="23">
         <v>7355.8676599999999</v>
       </c>
       <c r="AQ104" s="23">
         <v>0</v>
       </c>
       <c r="AR104" s="23">
         <v>0</v>
       </c>
       <c r="AS104" s="23">
         <v>5188.9287100000001</v>
       </c>
       <c r="AT104" s="23">
         <v>7395.3914299999997</v>
       </c>
       <c r="AU104" s="23">
         <v>0</v>
       </c>
       <c r="AV104" s="23">
         <v>0</v>
       </c>
       <c r="AW104" s="23">
-        <v>1367.17535</v>
+        <v>1707.23002</v>
       </c>
       <c r="AX104" s="23">
-        <v>2407.9535999999998</v>
+        <v>3012.4756600000001</v>
       </c>
       <c r="AY104" s="23">
         <v>0</v>
       </c>
       <c r="AZ104" s="23">
         <v>0</v>
       </c>
       <c r="BA104" s="23">
-        <v>1330.44739</v>
+        <v>1896.7367999999999</v>
       </c>
       <c r="BB104" s="23">
-        <v>2882.4023200000001</v>
+        <v>3767.6608900000001</v>
       </c>
     </row>
     <row r="105" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A105" s="13" t="s">
         <v>97</v>
       </c>
       <c r="B105" s="13" t="s">
         <v>210</v>
       </c>
       <c r="C105" s="14">
         <v>0</v>
       </c>
       <c r="D105" s="14">
         <v>0</v>
       </c>
       <c r="E105" s="14">
         <v>1.6822299999999999</v>
       </c>
       <c r="F105" s="14">
         <v>15.39406</v>
       </c>
       <c r="G105" s="14">
         <v>0</v>
       </c>
       <c r="H105" s="14">
@@ -18084,66 +18084,66 @@
       <c r="AO105" s="23">
         <v>83.558229999999995</v>
       </c>
       <c r="AP105" s="23">
         <v>1620.75766</v>
       </c>
       <c r="AQ105" s="23">
         <v>0</v>
       </c>
       <c r="AR105" s="23">
         <v>0</v>
       </c>
       <c r="AS105" s="23">
         <v>47.43582</v>
       </c>
       <c r="AT105" s="23">
         <v>679.13932999999997</v>
       </c>
       <c r="AU105" s="23">
         <v>0</v>
       </c>
       <c r="AV105" s="23">
         <v>0</v>
       </c>
       <c r="AW105" s="23">
-        <v>23.24305</v>
+        <v>23.33672</v>
       </c>
       <c r="AX105" s="23">
-        <v>311.82582000000002</v>
+        <v>312.84958999999998</v>
       </c>
       <c r="AY105" s="23">
         <v>0</v>
       </c>
       <c r="AZ105" s="23">
         <v>0</v>
       </c>
       <c r="BA105" s="23">
-        <v>13.49906</v>
+        <v>13.507960000000001</v>
       </c>
       <c r="BB105" s="23">
-        <v>202.25758999999999</v>
+        <v>202.48605000000001</v>
       </c>
     </row>
     <row r="106" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A106" s="13" t="s">
         <v>98</v>
       </c>
       <c r="B106" s="13" t="s">
         <v>211</v>
       </c>
       <c r="C106" s="14">
         <v>0</v>
       </c>
       <c r="D106" s="14">
         <v>0</v>
       </c>
       <c r="E106" s="14">
         <v>0</v>
       </c>
       <c r="F106" s="14">
         <v>0</v>
       </c>
       <c r="G106" s="14">
         <v>0</v>
       </c>
       <c r="H106" s="14">
@@ -18576,66 +18576,66 @@
       <c r="AO108" s="23">
         <v>14.26858</v>
       </c>
       <c r="AP108" s="23">
         <v>82.632059999999996</v>
       </c>
       <c r="AQ108" s="23">
         <v>0</v>
       </c>
       <c r="AR108" s="23">
         <v>0</v>
       </c>
       <c r="AS108" s="23">
         <v>18.628</v>
       </c>
       <c r="AT108" s="23">
         <v>126.31358</v>
       </c>
       <c r="AU108" s="23">
         <v>0</v>
       </c>
       <c r="AV108" s="23">
         <v>0</v>
       </c>
       <c r="AW108" s="23">
-        <v>8.7780000000000005</v>
+        <v>8.7810000000000006</v>
       </c>
       <c r="AX108" s="23">
-        <v>57.315390000000001</v>
+        <v>57.375239999999998</v>
       </c>
       <c r="AY108" s="23">
         <v>0</v>
       </c>
       <c r="AZ108" s="23">
         <v>0</v>
       </c>
       <c r="BA108" s="23">
-        <v>4.6210000000000004</v>
+        <v>4.6390000000000002</v>
       </c>
       <c r="BB108" s="23">
-        <v>31.42868</v>
+        <v>31.823090000000001</v>
       </c>
     </row>
     <row r="109" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A109" s="13" t="s">
         <v>101</v>
       </c>
       <c r="B109" s="13" t="s">
         <v>214</v>
       </c>
       <c r="C109" s="14">
         <v>0</v>
       </c>
       <c r="D109" s="14">
         <v>0</v>
       </c>
       <c r="E109" s="14">
         <v>6.625</v>
       </c>
       <c r="F109" s="14">
         <v>51.442999999999998</v>
       </c>
       <c r="G109" s="14">
         <v>0</v>
       </c>
       <c r="H109" s="14">
@@ -18740,66 +18740,66 @@
       <c r="AO109" s="23">
         <v>26.429600000000001</v>
       </c>
       <c r="AP109" s="23">
         <v>91.027680000000004</v>
       </c>
       <c r="AQ109" s="23">
         <v>0</v>
       </c>
       <c r="AR109" s="23">
         <v>0</v>
       </c>
       <c r="AS109" s="23">
         <v>32.892000000000003</v>
       </c>
       <c r="AT109" s="23">
         <v>118.55594000000001</v>
       </c>
       <c r="AU109" s="23">
         <v>0</v>
       </c>
       <c r="AV109" s="23">
         <v>0</v>
       </c>
       <c r="AW109" s="23">
-        <v>4.5720000000000001</v>
+        <v>6.6040000000000001</v>
       </c>
       <c r="AX109" s="23">
-        <v>16.28302</v>
+        <v>23.679449999999999</v>
       </c>
       <c r="AY109" s="23">
         <v>0</v>
       </c>
       <c r="AZ109" s="23">
         <v>0</v>
       </c>
       <c r="BA109" s="23">
-        <v>18.175999999999998</v>
+        <v>24.271999999999998</v>
       </c>
       <c r="BB109" s="23">
-        <v>68.684269999999998</v>
+        <v>93.006630000000001</v>
       </c>
     </row>
     <row r="110" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A110" s="13" t="s">
         <v>102</v>
       </c>
       <c r="B110" s="13" t="s">
         <v>215</v>
       </c>
       <c r="C110" s="14">
         <v>0</v>
       </c>
       <c r="D110" s="14">
         <v>0</v>
       </c>
       <c r="E110" s="14">
         <v>0.17</v>
       </c>
       <c r="F110" s="14">
         <v>0.92674000000000001</v>
       </c>
       <c r="G110" s="14">
         <v>0</v>
       </c>
       <c r="H110" s="14">
@@ -18904,66 +18904,66 @@
       <c r="AO110" s="23">
         <v>0.96952000000000005</v>
       </c>
       <c r="AP110" s="23">
         <v>5.8305100000000003</v>
       </c>
       <c r="AQ110" s="23">
         <v>0</v>
       </c>
       <c r="AR110" s="23">
         <v>0</v>
       </c>
       <c r="AS110" s="23">
         <v>6.0973899999999999</v>
       </c>
       <c r="AT110" s="23">
         <v>12.367990000000001</v>
       </c>
       <c r="AU110" s="23">
         <v>0</v>
       </c>
       <c r="AV110" s="23">
         <v>0</v>
       </c>
       <c r="AW110" s="23">
-        <v>0.37955</v>
+        <v>0.39132</v>
       </c>
       <c r="AX110" s="23">
-        <v>2.8063500000000001</v>
+        <v>2.9948199999999998</v>
       </c>
       <c r="AY110" s="23">
         <v>0</v>
       </c>
       <c r="AZ110" s="23">
         <v>0</v>
       </c>
       <c r="BA110" s="23">
-        <v>4.5054499999999997</v>
+        <v>4.6566000000000001</v>
       </c>
       <c r="BB110" s="23">
-        <v>4.6697499999999996</v>
+        <v>6.2110000000000003</v>
       </c>
     </row>
     <row r="111" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A111" s="13" t="s">
         <v>103</v>
       </c>
       <c r="B111" s="13" t="s">
         <v>216</v>
       </c>
       <c r="C111" s="14">
         <v>0</v>
       </c>
       <c r="D111" s="14">
         <v>0</v>
       </c>
       <c r="E111" s="14">
         <v>0.373</v>
       </c>
       <c r="F111" s="14">
         <v>2.0384600000000002</v>
       </c>
       <c r="G111" s="14">
         <v>0</v>
       </c>
       <c r="H111" s="14">
@@ -20603,94 +20603,94 @@
       <c r="AM121" s="25"/>
       <c r="AN121" s="25"/>
       <c r="AO121" s="25"/>
       <c r="AP121" s="25"/>
       <c r="AQ121" s="25"/>
       <c r="AR121" s="25"/>
       <c r="AS121" s="25"/>
       <c r="AT121" s="25"/>
       <c r="AU121" s="25"/>
       <c r="AV121" s="25"/>
       <c r="AW121" s="25"/>
       <c r="AX121" s="25"/>
       <c r="AY121" s="25"/>
       <c r="AZ121" s="25"/>
       <c r="BA121" s="25"/>
       <c r="BB121" s="25"/>
     </row>
     <row r="122" spans="1:54" ht="30.75" customHeight="1">
       <c r="A122" s="31" t="s">
         <v>226</v>
       </c>
       <c r="B122" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="M5:N5"/>
-[...1 lines deleted...]
-    <mergeCell ref="I5:J5"/>
     <mergeCell ref="A122:B122"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="A1:AL1"/>
     <mergeCell ref="A2:AL2"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="S5:T5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AU4:AX4"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="W5:X5"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
     <mergeCell ref="AY4:BB4"/>
     <mergeCell ref="AY5:AZ5"/>
     <mergeCell ref="BA5:BB5"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="AQ4:AT4"/>
     <mergeCell ref="AQ5:AR5"/>
-    <mergeCell ref="AS5:AT5"/>
-[...2 lines deleted...]
-    <mergeCell ref="AW5:AX5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Shygys Kazakhstan</vt:lpstr>