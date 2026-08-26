--- v4 (2026-08-06)
+++ v5 (2026-08-26)
@@ -6,56 +6,56 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="28800" windowHeight="12165" tabRatio="765"/>
   </bookViews>
   <sheets>
     <sheet name="Shygys Kazakhstan" sheetId="16" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="312" uniqueCount="238">
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>0209</t>
   </si>
   <si>
     <t>0210</t>
   </si>
   <si>
     <t>0304</t>
   </si>
   <si>
     <t>0305</t>
   </si>
   <si>
     <t>0401</t>
   </si>
   <si>
     <t>0402</t>
   </si>
   <si>
@@ -726,57 +726,54 @@
   </si>
   <si>
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t xml:space="preserve">
  CNFEA EAEU</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t xml:space="preserve"> Export and import of goods for processed agricultural products</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
-    <t>2025*</t>
-[...5 lines deleted...]
-    <t>January-May 2026*</t>
+    <t>January-June 2025</t>
+  </si>
+  <si>
+    <t>January-June 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -978,137 +975,137 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1134,51 +1131,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1318,177 +1315,177 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB122"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="AP7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AU4" sqref="AU4:AX4"/>
+      <selection pane="bottomRight" activeCell="AY4" sqref="AY4:BB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="7.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="38" style="13" customWidth="1"/>
     <col min="3" max="14" width="12.85546875" style="13" customWidth="1"/>
     <col min="15" max="15" width="11.5703125" style="13" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="13" customWidth="1"/>
     <col min="17" max="17" width="11.5703125" style="13" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" style="13" customWidth="1"/>
     <col min="19" max="19" width="11.5703125" style="13" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="13" customWidth="1"/>
     <col min="21" max="21" width="12.140625" style="13" customWidth="1"/>
     <col min="22" max="22" width="12.85546875" style="13" customWidth="1"/>
     <col min="23" max="23" width="12.140625" style="13" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="13" customWidth="1"/>
     <col min="25" max="25" width="12.140625" style="13" customWidth="1"/>
     <col min="26" max="26" width="12.85546875" style="13" customWidth="1"/>
     <col min="27" max="27" width="12.140625" style="4" customWidth="1"/>
     <col min="28" max="28" width="12.85546875" style="4" customWidth="1"/>
     <col min="29" max="29" width="12.140625" style="4" customWidth="1"/>
     <col min="30" max="30" width="12.7109375" style="4" customWidth="1"/>
     <col min="31" max="54" width="12.7109375" style="13" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" s="1" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="32" t="s">
         <v>234</v>
       </c>
-      <c r="B1" s="30"/>
-[...35 lines deleted...]
-      <c r="AL1" s="30"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
+      <c r="N1" s="32"/>
+      <c r="O1" s="32"/>
+      <c r="P1" s="32"/>
+      <c r="Q1" s="32"/>
+      <c r="R1" s="32"/>
+      <c r="S1" s="32"/>
+      <c r="T1" s="32"/>
+      <c r="U1" s="32"/>
+      <c r="V1" s="32"/>
+      <c r="W1" s="32"/>
+      <c r="X1" s="32"/>
+      <c r="Y1" s="32"/>
+      <c r="Z1" s="32"/>
+      <c r="AA1" s="32"/>
+      <c r="AB1" s="32"/>
+      <c r="AC1" s="32"/>
+      <c r="AD1" s="32"/>
+      <c r="AE1" s="32"/>
+      <c r="AF1" s="32"/>
+      <c r="AG1" s="32"/>
+      <c r="AH1" s="32"/>
+      <c r="AI1" s="32"/>
+      <c r="AJ1" s="32"/>
+      <c r="AK1" s="32"/>
+      <c r="AL1" s="32"/>
       <c r="AM1" s="22"/>
       <c r="AN1" s="22"/>
       <c r="AO1" s="22"/>
       <c r="AP1" s="22"/>
       <c r="AQ1" s="22"/>
       <c r="AR1" s="22"/>
       <c r="AS1" s="22"/>
       <c r="AT1" s="22"/>
       <c r="AU1" s="22"/>
       <c r="AV1" s="22"/>
       <c r="AW1" s="22"/>
       <c r="AX1" s="22"/>
       <c r="AY1" s="22"/>
       <c r="AZ1" s="22"/>
       <c r="BA1" s="22"/>
       <c r="BB1" s="22"/>
     </row>
     <row r="2" spans="1:54" s="1" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="32" t="s">
         <v>235</v>
       </c>
-      <c r="B2" s="30"/>
-[...35 lines deleted...]
-      <c r="AL2" s="30"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="32"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="32"/>
+      <c r="T2" s="32"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="32"/>
+      <c r="W2" s="32"/>
+      <c r="X2" s="32"/>
+      <c r="Y2" s="32"/>
+      <c r="Z2" s="32"/>
+      <c r="AA2" s="32"/>
+      <c r="AB2" s="32"/>
+      <c r="AC2" s="32"/>
+      <c r="AD2" s="32"/>
+      <c r="AE2" s="32"/>
+      <c r="AF2" s="32"/>
+      <c r="AG2" s="32"/>
+      <c r="AH2" s="32"/>
+      <c r="AI2" s="32"/>
+      <c r="AJ2" s="32"/>
+      <c r="AK2" s="32"/>
+      <c r="AL2" s="32"/>
       <c r="AM2" s="22"/>
       <c r="AN2" s="22"/>
       <c r="AO2" s="22"/>
       <c r="AP2" s="22"/>
       <c r="AQ2" s="22"/>
       <c r="AR2" s="22"/>
       <c r="AS2" s="22"/>
       <c r="AT2" s="22"/>
       <c r="AU2" s="22"/>
       <c r="AV2" s="22"/>
       <c r="AW2" s="22"/>
       <c r="AX2" s="22"/>
       <c r="AY2" s="22"/>
       <c r="AZ2" s="22"/>
       <c r="BA2" s="22"/>
       <c r="BB2" s="22"/>
     </row>
     <row r="3" spans="1:54" ht="12">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
@@ -1515,246 +1512,246 @@
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
       <c r="AW3" s="3"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
     </row>
     <row r="4" spans="1:54" ht="24.75" customHeight="1">
-      <c r="A4" s="33" t="s">
+      <c r="A4" s="29" t="s">
         <v>232</v>
       </c>
-      <c r="B4" s="32" t="s">
+      <c r="B4" s="28" t="s">
         <v>227</v>
       </c>
-      <c r="C4" s="26">
+      <c r="C4" s="27">
         <v>2015</v>
       </c>
-      <c r="D4" s="26"/>
-[...2 lines deleted...]
-      <c r="G4" s="26">
+      <c r="D4" s="27"/>
+      <c r="E4" s="27"/>
+      <c r="F4" s="27"/>
+      <c r="G4" s="27">
         <v>2016</v>
       </c>
-      <c r="H4" s="26"/>
-[...2 lines deleted...]
-      <c r="K4" s="26">
+      <c r="H4" s="27"/>
+      <c r="I4" s="27"/>
+      <c r="J4" s="27"/>
+      <c r="K4" s="27">
         <v>2017</v>
       </c>
-      <c r="L4" s="26"/>
-[...2 lines deleted...]
-      <c r="O4" s="26">
+      <c r="L4" s="27"/>
+      <c r="M4" s="27"/>
+      <c r="N4" s="27"/>
+      <c r="O4" s="27">
         <v>2018</v>
       </c>
-      <c r="P4" s="26"/>
-[...2 lines deleted...]
-      <c r="S4" s="26">
+      <c r="P4" s="27"/>
+      <c r="Q4" s="27"/>
+      <c r="R4" s="27"/>
+      <c r="S4" s="27">
         <v>2019</v>
       </c>
-      <c r="T4" s="26"/>
-[...2 lines deleted...]
-      <c r="W4" s="26">
+      <c r="T4" s="27"/>
+      <c r="U4" s="27"/>
+      <c r="V4" s="27"/>
+      <c r="W4" s="27">
         <v>2020</v>
       </c>
-      <c r="X4" s="26"/>
-[...2 lines deleted...]
-      <c r="AA4" s="26">
+      <c r="X4" s="27"/>
+      <c r="Y4" s="27"/>
+      <c r="Z4" s="27"/>
+      <c r="AA4" s="27">
         <v>2021</v>
       </c>
-      <c r="AB4" s="26"/>
-[...2 lines deleted...]
-      <c r="AE4" s="27">
+      <c r="AB4" s="27"/>
+      <c r="AC4" s="27"/>
+      <c r="AD4" s="27"/>
+      <c r="AE4" s="33">
         <v>2022</v>
       </c>
-      <c r="AF4" s="28"/>
-[...2 lines deleted...]
-      <c r="AI4" s="27">
+      <c r="AF4" s="34"/>
+      <c r="AG4" s="34"/>
+      <c r="AH4" s="35"/>
+      <c r="AI4" s="33">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="28"/>
-[...2 lines deleted...]
-      <c r="AM4" s="27">
+      <c r="AJ4" s="34"/>
+      <c r="AK4" s="34"/>
+      <c r="AL4" s="35"/>
+      <c r="AM4" s="33">
         <v>2024</v>
       </c>
-      <c r="AN4" s="28"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="27" t="s">
+      <c r="AN4" s="34"/>
+      <c r="AO4" s="34"/>
+      <c r="AP4" s="35"/>
+      <c r="AQ4" s="33">
+        <v>2025</v>
+      </c>
+      <c r="AR4" s="34"/>
+      <c r="AS4" s="34"/>
+      <c r="AT4" s="35"/>
+      <c r="AU4" s="33" t="s">
         <v>236</v>
       </c>
-      <c r="AR4" s="28"/>
-[...2 lines deleted...]
-      <c r="AU4" s="27" t="s">
+      <c r="AV4" s="34"/>
+      <c r="AW4" s="34"/>
+      <c r="AX4" s="35"/>
+      <c r="AY4" s="33" t="s">
         <v>237</v>
       </c>
-      <c r="AV4" s="28"/>
-[...7 lines deleted...]
-      <c r="BB4" s="29"/>
+      <c r="AZ4" s="34"/>
+      <c r="BA4" s="34"/>
+      <c r="BB4" s="35"/>
     </row>
     <row r="5" spans="1:54" s="5" customFormat="1" ht="13.15" customHeight="1">
-      <c r="A5" s="34"/>
-[...1 lines deleted...]
-      <c r="C5" s="26" t="s">
+      <c r="A5" s="30"/>
+      <c r="B5" s="28"/>
+      <c r="C5" s="27" t="s">
         <v>230</v>
       </c>
-      <c r="D5" s="26"/>
-      <c r="E5" s="26" t="s">
+      <c r="D5" s="27"/>
+      <c r="E5" s="27" t="s">
         <v>231</v>
       </c>
-      <c r="F5" s="26"/>
-      <c r="G5" s="26" t="s">
+      <c r="F5" s="27"/>
+      <c r="G5" s="27" t="s">
         <v>230</v>
       </c>
-      <c r="H5" s="26"/>
-      <c r="I5" s="26" t="s">
+      <c r="H5" s="27"/>
+      <c r="I5" s="27" t="s">
         <v>231</v>
       </c>
-      <c r="J5" s="26"/>
-      <c r="K5" s="26" t="s">
+      <c r="J5" s="27"/>
+      <c r="K5" s="27" t="s">
         <v>230</v>
       </c>
-      <c r="L5" s="26"/>
-      <c r="M5" s="26" t="s">
+      <c r="L5" s="27"/>
+      <c r="M5" s="27" t="s">
         <v>231</v>
       </c>
-      <c r="N5" s="26"/>
-      <c r="O5" s="26" t="s">
+      <c r="N5" s="27"/>
+      <c r="O5" s="27" t="s">
         <v>230</v>
       </c>
-      <c r="P5" s="26"/>
-      <c r="Q5" s="26" t="s">
+      <c r="P5" s="27"/>
+      <c r="Q5" s="27" t="s">
         <v>231</v>
       </c>
-      <c r="R5" s="26"/>
-      <c r="S5" s="26" t="s">
+      <c r="R5" s="27"/>
+      <c r="S5" s="27" t="s">
         <v>230</v>
       </c>
-      <c r="T5" s="26"/>
-      <c r="U5" s="26" t="s">
+      <c r="T5" s="27"/>
+      <c r="U5" s="27" t="s">
         <v>231</v>
       </c>
-      <c r="V5" s="26"/>
-      <c r="W5" s="26" t="s">
+      <c r="V5" s="27"/>
+      <c r="W5" s="27" t="s">
         <v>230</v>
       </c>
-      <c r="X5" s="26"/>
-      <c r="Y5" s="26" t="s">
+      <c r="X5" s="27"/>
+      <c r="Y5" s="27" t="s">
         <v>231</v>
       </c>
-      <c r="Z5" s="26"/>
-      <c r="AA5" s="26" t="s">
+      <c r="Z5" s="27"/>
+      <c r="AA5" s="27" t="s">
         <v>230</v>
       </c>
-      <c r="AB5" s="26"/>
-      <c r="AC5" s="26" t="s">
+      <c r="AB5" s="27"/>
+      <c r="AC5" s="27" t="s">
         <v>231</v>
       </c>
-      <c r="AD5" s="26"/>
-      <c r="AE5" s="26" t="s">
+      <c r="AD5" s="27"/>
+      <c r="AE5" s="27" t="s">
         <v>230</v>
       </c>
-      <c r="AF5" s="26"/>
-      <c r="AG5" s="26" t="s">
+      <c r="AF5" s="27"/>
+      <c r="AG5" s="27" t="s">
         <v>231</v>
       </c>
-      <c r="AH5" s="26"/>
-      <c r="AI5" s="26" t="s">
+      <c r="AH5" s="27"/>
+      <c r="AI5" s="27" t="s">
         <v>230</v>
       </c>
-      <c r="AJ5" s="26"/>
-      <c r="AK5" s="26" t="s">
+      <c r="AJ5" s="27"/>
+      <c r="AK5" s="27" t="s">
         <v>231</v>
       </c>
-      <c r="AL5" s="26"/>
-      <c r="AM5" s="26" t="s">
+      <c r="AL5" s="27"/>
+      <c r="AM5" s="27" t="s">
         <v>230</v>
       </c>
-      <c r="AN5" s="26"/>
-      <c r="AO5" s="26" t="s">
+      <c r="AN5" s="27"/>
+      <c r="AO5" s="27" t="s">
         <v>231</v>
       </c>
-      <c r="AP5" s="26"/>
-      <c r="AQ5" s="26" t="s">
+      <c r="AP5" s="27"/>
+      <c r="AQ5" s="27" t="s">
         <v>230</v>
       </c>
-      <c r="AR5" s="26"/>
-      <c r="AS5" s="26" t="s">
+      <c r="AR5" s="27"/>
+      <c r="AS5" s="27" t="s">
         <v>231</v>
       </c>
-      <c r="AT5" s="26"/>
-      <c r="AU5" s="26" t="s">
+      <c r="AT5" s="27"/>
+      <c r="AU5" s="27" t="s">
         <v>230</v>
       </c>
-      <c r="AV5" s="26"/>
-      <c r="AW5" s="26" t="s">
+      <c r="AV5" s="27"/>
+      <c r="AW5" s="27" t="s">
         <v>231</v>
       </c>
-      <c r="AX5" s="26"/>
-      <c r="AY5" s="26" t="s">
+      <c r="AX5" s="27"/>
+      <c r="AY5" s="27" t="s">
         <v>230</v>
       </c>
-      <c r="AZ5" s="26"/>
-      <c r="BA5" s="26" t="s">
+      <c r="AZ5" s="27"/>
+      <c r="BA5" s="27" t="s">
         <v>231</v>
       </c>
-      <c r="BB5" s="26"/>
+      <c r="BB5" s="27"/>
     </row>
     <row r="6" spans="1:54" ht="33.75">
-      <c r="A6" s="35"/>
-      <c r="B6" s="32"/>
+      <c r="A6" s="31"/>
+      <c r="B6" s="28"/>
       <c r="C6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>229</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>229</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>229</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>229</v>
       </c>
       <c r="K6" s="6" t="s">
@@ -1994,84 +1991,84 @@
       <c r="AI7" s="11">
         <v>33705.343489999999</v>
       </c>
       <c r="AJ7" s="11">
         <v>43176.707810000007</v>
       </c>
       <c r="AK7" s="11">
         <v>3490217.4953999999</v>
       </c>
       <c r="AL7" s="11">
         <v>45417.173219999997</v>
       </c>
       <c r="AM7" s="10">
         <v>31075.321149999996</v>
       </c>
       <c r="AN7" s="10">
         <v>49630.053339999991</v>
       </c>
       <c r="AO7" s="10">
         <v>3172345.7641699999</v>
       </c>
       <c r="AP7" s="10">
         <v>54035.179100000008</v>
       </c>
       <c r="AQ7" s="10">
-        <v>23027.868149999998</v>
+        <v>24821.218150000001</v>
       </c>
       <c r="AR7" s="10">
-        <v>29084.491430000009</v>
+        <v>29887.615430000005</v>
       </c>
       <c r="AS7" s="10">
-        <v>3085933.5715099997</v>
+        <v>3085982.2063199989</v>
       </c>
       <c r="AT7" s="10">
-        <v>58880.852410000007</v>
+        <v>59207.865570000016</v>
       </c>
       <c r="AU7" s="10">
-        <v>10329.576490000001</v>
+        <v>11359.87545</v>
       </c>
       <c r="AV7" s="10">
-        <v>14053.175370000001</v>
+        <v>15177.967849999997</v>
       </c>
       <c r="AW7" s="10">
-        <v>1272073.8952599997</v>
+        <v>1525702.9546699994</v>
       </c>
       <c r="AX7" s="10">
-        <v>23534.818930000001</v>
+        <v>28670.23545</v>
       </c>
       <c r="AY7" s="10">
-        <v>8282.8401900000008</v>
+        <v>8734.8664099999987</v>
       </c>
       <c r="AZ7" s="10">
-        <v>14370.428140000004</v>
+        <v>15053.145620000001</v>
       </c>
       <c r="BA7" s="10">
-        <v>1175964.9601800006</v>
+        <v>1456605.3726100002</v>
       </c>
       <c r="BB7" s="10">
-        <v>23453.857660000001</v>
+        <v>27645.73806</v>
       </c>
     </row>
     <row r="8" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A8" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>113</v>
       </c>
       <c r="C8" s="14">
         <v>0</v>
       </c>
       <c r="D8" s="14">
         <v>0</v>
       </c>
       <c r="E8" s="14">
         <v>30.81439</v>
       </c>
       <c r="F8" s="14">
         <v>64.91686</v>
       </c>
       <c r="G8" s="14">
         <v>0</v>
       </c>
       <c r="H8" s="14">
@@ -2176,54 +2173,54 @@
       <c r="AO8" s="23">
         <v>19.30171</v>
       </c>
       <c r="AP8" s="23">
         <v>16.370660000000001</v>
       </c>
       <c r="AQ8" s="23">
         <v>0</v>
       </c>
       <c r="AR8" s="23">
         <v>0</v>
       </c>
       <c r="AS8" s="23">
         <v>18.357489999999999</v>
       </c>
       <c r="AT8" s="23">
         <v>30.711639999999999</v>
       </c>
       <c r="AU8" s="23">
         <v>0</v>
       </c>
       <c r="AV8" s="23">
         <v>0</v>
       </c>
       <c r="AW8" s="23">
-        <v>14.36858</v>
+        <v>18.357489999999999</v>
       </c>
       <c r="AX8" s="23">
-        <v>19.300989999999999</v>
+        <v>30.711639999999999</v>
       </c>
       <c r="AY8" s="23">
         <v>0</v>
       </c>
       <c r="AZ8" s="23">
         <v>0</v>
       </c>
       <c r="BA8" s="23">
         <v>0</v>
       </c>
       <c r="BB8" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A9" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>114</v>
       </c>
       <c r="C9" s="14">
         <v>2633.3573799999999</v>
       </c>
       <c r="D9" s="14">
@@ -2334,66 +2331,66 @@
       <c r="AM9" s="23">
         <v>24136.291209999999</v>
       </c>
       <c r="AN9" s="23">
         <v>42534.99106</v>
       </c>
       <c r="AO9" s="23">
         <v>66.928030000000007</v>
       </c>
       <c r="AP9" s="23">
         <v>56.837209999999999</v>
       </c>
       <c r="AQ9" s="23">
         <v>11040.540569999999</v>
       </c>
       <c r="AR9" s="23">
         <v>19871.193920000002</v>
       </c>
       <c r="AS9" s="23">
         <v>61.453499999999998</v>
       </c>
       <c r="AT9" s="23">
         <v>143.60505000000001</v>
       </c>
       <c r="AU9" s="23">
-        <v>6319.1753900000003</v>
+        <v>6664.9880899999998</v>
       </c>
       <c r="AV9" s="23">
-        <v>10681.50733</v>
+        <v>11131.12176</v>
       </c>
       <c r="AW9" s="23">
         <v>2.1359400000000002</v>
       </c>
       <c r="AX9" s="23">
         <v>3.2216499999999999</v>
       </c>
       <c r="AY9" s="23">
-        <v>6198.2960300000004</v>
+        <v>6331.5179699999999</v>
       </c>
       <c r="AZ9" s="23">
-        <v>12150.73199</v>
+        <v>12291.12435</v>
       </c>
       <c r="BA9" s="23">
         <v>0.9425</v>
       </c>
       <c r="BB9" s="23">
         <v>2.43052</v>
       </c>
     </row>
     <row r="10" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A10" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>115</v>
       </c>
       <c r="C10" s="14">
         <v>0</v>
       </c>
       <c r="D10" s="14">
         <v>0</v>
       </c>
       <c r="E10" s="14">
         <v>51.539920000000002</v>
       </c>
       <c r="F10" s="14">
@@ -2814,84 +2811,84 @@
       <c r="AI12" s="15">
         <v>465.786</v>
       </c>
       <c r="AJ12" s="15">
         <v>598.70699999999999</v>
       </c>
       <c r="AK12" s="15">
         <v>44.614199999999997</v>
       </c>
       <c r="AL12" s="15">
         <v>78.819199999999995</v>
       </c>
       <c r="AM12" s="23">
         <v>675</v>
       </c>
       <c r="AN12" s="23">
         <v>845.94068000000004</v>
       </c>
       <c r="AO12" s="23">
         <v>133.08111</v>
       </c>
       <c r="AP12" s="23">
         <v>296.08553999999998</v>
       </c>
       <c r="AQ12" s="23">
-        <v>737.8</v>
+        <v>917.8</v>
       </c>
       <c r="AR12" s="23">
-        <v>1034.11331</v>
+        <v>1274.6553100000001</v>
       </c>
       <c r="AS12" s="23">
         <v>176.80044000000001</v>
       </c>
       <c r="AT12" s="23">
         <v>358.30023999999997</v>
       </c>
       <c r="AU12" s="23">
-        <v>476</v>
+        <v>516</v>
       </c>
       <c r="AV12" s="23">
-        <v>636.91030999999998</v>
+        <v>682.72430999999995</v>
       </c>
       <c r="AW12" s="23">
-        <v>163.69533999999999</v>
+        <v>165.80904000000001</v>
       </c>
       <c r="AX12" s="23">
-        <v>322.24185999999997</v>
+        <v>329.40302000000003</v>
       </c>
       <c r="AY12" s="23">
-        <v>180</v>
+        <v>240</v>
       </c>
       <c r="AZ12" s="23">
-        <v>281.96699999999998</v>
+        <v>379.98</v>
       </c>
       <c r="BA12" s="23">
-        <v>109.9815</v>
+        <v>112.67122000000001</v>
       </c>
       <c r="BB12" s="23">
-        <v>263.91843</v>
+        <v>275.81495000000001</v>
       </c>
     </row>
     <row r="13" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A13" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>118</v>
       </c>
       <c r="C13" s="14">
         <v>20</v>
       </c>
       <c r="D13" s="14">
         <v>5.4969999999999999</v>
       </c>
       <c r="E13" s="14">
         <v>82.375799999999998</v>
       </c>
       <c r="F13" s="14">
         <v>118.18061</v>
       </c>
       <c r="G13" s="14">
         <v>85.512</v>
       </c>
       <c r="H13" s="14">
@@ -2996,66 +2993,66 @@
       <c r="AO13" s="23">
         <v>30.856680000000001</v>
       </c>
       <c r="AP13" s="23">
         <v>268.43083000000001</v>
       </c>
       <c r="AQ13" s="23">
         <v>0</v>
       </c>
       <c r="AR13" s="23">
         <v>0</v>
       </c>
       <c r="AS13" s="23">
         <v>26.7317</v>
       </c>
       <c r="AT13" s="23">
         <v>286.82965999999999</v>
       </c>
       <c r="AU13" s="23">
         <v>0</v>
       </c>
       <c r="AV13" s="23">
         <v>0</v>
       </c>
       <c r="AW13" s="23">
-        <v>11.54067</v>
+        <v>13.626670000000001</v>
       </c>
       <c r="AX13" s="23">
-        <v>116.35047</v>
+        <v>140.91676000000001</v>
       </c>
       <c r="AY13" s="23">
         <v>0</v>
       </c>
       <c r="AZ13" s="23">
         <v>0</v>
       </c>
       <c r="BA13" s="23">
-        <v>8.2255199999999995</v>
+        <v>10.107670000000001</v>
       </c>
       <c r="BB13" s="23">
-        <v>97.175510000000003</v>
+        <v>120.98557</v>
       </c>
     </row>
     <row r="14" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A14" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>119</v>
       </c>
       <c r="C14" s="14">
         <v>0</v>
       </c>
       <c r="D14" s="14">
         <v>0</v>
       </c>
       <c r="E14" s="14">
         <v>2285.4845999999998</v>
       </c>
       <c r="F14" s="14">
         <v>762.86410999999998</v>
       </c>
       <c r="G14" s="14">
         <v>0</v>
       </c>
       <c r="H14" s="14">
@@ -3172,54 +3169,54 @@
       <c r="AS14" s="23">
         <v>428.63733999999999</v>
       </c>
       <c r="AT14" s="23">
         <v>282.24592000000001</v>
       </c>
       <c r="AU14" s="23">
         <v>0</v>
       </c>
       <c r="AV14" s="23">
         <v>0</v>
       </c>
       <c r="AW14" s="23">
         <v>425.07254999999998</v>
       </c>
       <c r="AX14" s="23">
         <v>270.99892</v>
       </c>
       <c r="AY14" s="23">
         <v>0</v>
       </c>
       <c r="AZ14" s="23">
         <v>0</v>
       </c>
       <c r="BA14" s="23">
-        <v>5.4971100000000002</v>
+        <v>6.4623299999999997</v>
       </c>
       <c r="BB14" s="23">
-        <v>13.726380000000001</v>
+        <v>16.66311</v>
       </c>
     </row>
     <row r="15" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A15" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>120</v>
       </c>
       <c r="C15" s="14">
         <v>0</v>
       </c>
       <c r="D15" s="14">
         <v>0</v>
       </c>
       <c r="E15" s="14">
         <v>317.98009999999999</v>
       </c>
       <c r="F15" s="14">
         <v>323.67482000000001</v>
       </c>
       <c r="G15" s="14">
         <v>0</v>
       </c>
       <c r="H15" s="14">
@@ -3324,66 +3321,66 @@
       <c r="AO15" s="23">
         <v>19.82508</v>
       </c>
       <c r="AP15" s="23">
         <v>45.66713</v>
       </c>
       <c r="AQ15" s="23">
         <v>0</v>
       </c>
       <c r="AR15" s="23">
         <v>0</v>
       </c>
       <c r="AS15" s="23">
         <v>3.73732</v>
       </c>
       <c r="AT15" s="23">
         <v>8.5855200000000007</v>
       </c>
       <c r="AU15" s="23">
         <v>0</v>
       </c>
       <c r="AV15" s="23">
         <v>0</v>
       </c>
       <c r="AW15" s="23">
-        <v>1.0346</v>
+        <v>1.3431</v>
       </c>
       <c r="AX15" s="23">
-        <v>2.7507299999999999</v>
+        <v>3.6343399999999999</v>
       </c>
       <c r="AY15" s="23">
         <v>0</v>
       </c>
       <c r="AZ15" s="23">
         <v>0</v>
       </c>
       <c r="BA15" s="23">
-        <v>1.8906499999999999</v>
+        <v>1.9156500000000001</v>
       </c>
       <c r="BB15" s="23">
-        <v>4.0377999999999998</v>
+        <v>4.1592900000000004</v>
       </c>
     </row>
     <row r="16" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A16" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>121</v>
       </c>
       <c r="C16" s="14">
         <v>0</v>
       </c>
       <c r="D16" s="14">
         <v>0</v>
       </c>
       <c r="E16" s="14">
         <v>303.66194999999999</v>
       </c>
       <c r="F16" s="14">
         <v>426.27143000000001</v>
       </c>
       <c r="G16" s="14">
         <v>0</v>
       </c>
       <c r="H16" s="14">
@@ -3488,66 +3485,66 @@
       <c r="AO16" s="23">
         <v>11.653930000000001</v>
       </c>
       <c r="AP16" s="23">
         <v>14.763120000000001</v>
       </c>
       <c r="AQ16" s="23">
         <v>0</v>
       </c>
       <c r="AR16" s="23">
         <v>0</v>
       </c>
       <c r="AS16" s="23">
         <v>32.159979999999997</v>
       </c>
       <c r="AT16" s="23">
         <v>55.698079999999997</v>
       </c>
       <c r="AU16" s="23">
         <v>0</v>
       </c>
       <c r="AV16" s="23">
         <v>0</v>
       </c>
       <c r="AW16" s="23">
-        <v>18.862760000000002</v>
+        <v>21.34205</v>
       </c>
       <c r="AX16" s="23">
-        <v>30.452729999999999</v>
+        <v>36.04795</v>
       </c>
       <c r="AY16" s="23">
         <v>0</v>
       </c>
       <c r="AZ16" s="23">
         <v>0</v>
       </c>
       <c r="BA16" s="23">
-        <v>14.69054</v>
+        <v>15.275090000000001</v>
       </c>
       <c r="BB16" s="23">
-        <v>26.007380000000001</v>
+        <v>27.1142</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A17" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>122</v>
       </c>
       <c r="C17" s="14">
         <v>0</v>
       </c>
       <c r="D17" s="14">
         <v>0</v>
       </c>
       <c r="E17" s="14">
         <v>2.7490000000000001</v>
       </c>
       <c r="F17" s="14">
         <v>2.7669999999999999</v>
       </c>
       <c r="G17" s="14">
         <v>0</v>
       </c>
       <c r="H17" s="14">
@@ -3664,54 +3661,54 @@
       <c r="AS17" s="23">
         <v>85.832470000000001</v>
       </c>
       <c r="AT17" s="23">
         <v>118.92982000000001</v>
       </c>
       <c r="AU17" s="23">
         <v>0</v>
       </c>
       <c r="AV17" s="23">
         <v>0</v>
       </c>
       <c r="AW17" s="23">
         <v>23.72438</v>
       </c>
       <c r="AX17" s="23">
         <v>38.871639999999999</v>
       </c>
       <c r="AY17" s="23">
         <v>0</v>
       </c>
       <c r="AZ17" s="23">
         <v>0</v>
       </c>
       <c r="BA17" s="23">
-        <v>41.832540000000002</v>
+        <v>61.824820000000003</v>
       </c>
       <c r="BB17" s="23">
-        <v>55.043390000000002</v>
+        <v>78.466200000000001</v>
       </c>
     </row>
     <row r="18" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>123</v>
       </c>
       <c r="C18" s="14">
         <v>20</v>
       </c>
       <c r="D18" s="14">
         <v>55.161299999999997</v>
       </c>
       <c r="E18" s="14">
         <v>3.0310000000000001</v>
       </c>
       <c r="F18" s="14">
         <v>8.91953</v>
       </c>
       <c r="G18" s="14">
         <v>0</v>
       </c>
       <c r="H18" s="14">
@@ -3804,60 +3801,60 @@
       <c r="AK18" s="15">
         <v>40.129869999999997</v>
       </c>
       <c r="AL18" s="15">
         <v>191.59808000000001</v>
       </c>
       <c r="AM18" s="23">
         <v>458.4</v>
       </c>
       <c r="AN18" s="23">
         <v>2994.11582</v>
       </c>
       <c r="AO18" s="23">
         <v>0</v>
       </c>
       <c r="AP18" s="23">
         <v>0</v>
       </c>
       <c r="AQ18" s="23">
         <v>590</v>
       </c>
       <c r="AR18" s="23">
         <v>3570.1212099999998</v>
       </c>
       <c r="AS18" s="23">
-        <v>0</v>
+        <v>0.13</v>
       </c>
       <c r="AT18" s="23">
-        <v>0</v>
+        <v>1.2749999999999999</v>
       </c>
       <c r="AU18" s="23">
-        <v>200</v>
+        <v>260</v>
       </c>
       <c r="AV18" s="23">
-        <v>1205.79025</v>
+        <v>1620.4144899999999</v>
       </c>
       <c r="AW18" s="23">
         <v>0</v>
       </c>
       <c r="AX18" s="23">
         <v>0</v>
       </c>
       <c r="AY18" s="23">
         <v>60</v>
       </c>
       <c r="AZ18" s="23">
         <v>313.95652999999999</v>
       </c>
       <c r="BA18" s="23">
         <v>0</v>
       </c>
       <c r="BB18" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A19" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="13" t="s">
@@ -3968,78 +3965,78 @@
       <c r="AK19" s="15">
         <v>294.64920000000001</v>
       </c>
       <c r="AL19" s="15">
         <v>1487.85762</v>
       </c>
       <c r="AM19" s="23">
         <v>370</v>
       </c>
       <c r="AN19" s="23">
         <v>755.89770999999996</v>
       </c>
       <c r="AO19" s="23">
         <v>447.88002999999998</v>
       </c>
       <c r="AP19" s="23">
         <v>2161.0919699999999</v>
       </c>
       <c r="AQ19" s="23">
         <v>340</v>
       </c>
       <c r="AR19" s="23">
         <v>1150.63373</v>
       </c>
       <c r="AS19" s="23">
-        <v>364.76614999999998</v>
+        <v>396.56882000000002</v>
       </c>
       <c r="AT19" s="23">
-        <v>2086.53087</v>
+        <v>2265.2821300000001</v>
       </c>
       <c r="AU19" s="23">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="AV19" s="23">
-        <v>288.48926</v>
+        <v>356.37205</v>
       </c>
       <c r="AW19" s="23">
-        <v>146.04017999999999</v>
+        <v>198.15797000000001</v>
       </c>
       <c r="AX19" s="23">
-        <v>828.56710999999996</v>
+        <v>1146.4320700000001</v>
       </c>
       <c r="AY19" s="23">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AZ19" s="23">
-        <v>154.31046000000001</v>
+        <v>220.05450999999999</v>
       </c>
       <c r="BA19" s="23">
-        <v>111.38606</v>
+        <v>147.87626</v>
       </c>
       <c r="BB19" s="23">
-        <v>645.82501999999999</v>
+        <v>845.08996999999999</v>
       </c>
     </row>
     <row r="20" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A20" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>125</v>
       </c>
       <c r="C20" s="14">
         <v>0</v>
       </c>
       <c r="D20" s="14">
         <v>0</v>
       </c>
       <c r="E20" s="14">
         <v>18.212389999999999</v>
       </c>
       <c r="F20" s="14">
         <v>22.5243</v>
       </c>
       <c r="G20" s="14">
         <v>0</v>
       </c>
       <c r="H20" s="14">
@@ -4308,66 +4305,66 @@
       <c r="AO21" s="23">
         <v>0.55191000000000001</v>
       </c>
       <c r="AP21" s="23">
         <v>3.0412400000000002</v>
       </c>
       <c r="AQ21" s="23">
         <v>0</v>
       </c>
       <c r="AR21" s="23">
         <v>0</v>
       </c>
       <c r="AS21" s="23">
         <v>0.85843999999999998</v>
       </c>
       <c r="AT21" s="23">
         <v>2.8799800000000002</v>
       </c>
       <c r="AU21" s="23">
         <v>0</v>
       </c>
       <c r="AV21" s="23">
         <v>0</v>
       </c>
       <c r="AW21" s="23">
-        <v>7.7869999999999995E-2</v>
+        <v>9.3990000000000004E-2</v>
       </c>
       <c r="AX21" s="23">
-        <v>0.75517000000000001</v>
+        <v>0.90683999999999998</v>
       </c>
       <c r="AY21" s="23">
         <v>0</v>
       </c>
       <c r="AZ21" s="23">
         <v>0</v>
       </c>
       <c r="BA21" s="23">
-        <v>0.39223000000000002</v>
+        <v>0.40250000000000002</v>
       </c>
       <c r="BB21" s="23">
-        <v>1.0138499999999999</v>
+        <v>1.1252</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A22" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>127</v>
       </c>
       <c r="C22" s="14">
         <v>0</v>
       </c>
       <c r="D22" s="14">
         <v>0</v>
       </c>
       <c r="E22" s="14">
         <v>3.4799999999999998E-2</v>
       </c>
       <c r="F22" s="14">
         <v>0.10145</v>
       </c>
       <c r="G22" s="14">
         <v>0</v>
       </c>
       <c r="H22" s="14">
@@ -4788,78 +4785,78 @@
       <c r="AK24" s="15">
         <v>7.7148899999999996</v>
       </c>
       <c r="AL24" s="15">
         <v>57.669330000000002</v>
       </c>
       <c r="AM24" s="23">
         <v>0</v>
       </c>
       <c r="AN24" s="23">
         <v>0</v>
       </c>
       <c r="AO24" s="23">
         <v>10.186310000000001</v>
       </c>
       <c r="AP24" s="23">
         <v>78.202430000000007</v>
       </c>
       <c r="AQ24" s="23">
         <v>0</v>
       </c>
       <c r="AR24" s="23">
         <v>0</v>
       </c>
       <c r="AS24" s="23">
-        <v>10.51681</v>
+        <v>10.520860000000001</v>
       </c>
       <c r="AT24" s="23">
         <v>108.66978</v>
       </c>
       <c r="AU24" s="23">
         <v>0</v>
       </c>
       <c r="AV24" s="23">
         <v>0</v>
       </c>
       <c r="AW24" s="23">
-        <v>3.6149900000000001</v>
+        <v>4.4650600000000003</v>
       </c>
       <c r="AX24" s="23">
-        <v>34.974829999999997</v>
+        <v>44.212139999999998</v>
       </c>
       <c r="AY24" s="23">
         <v>0</v>
       </c>
       <c r="AZ24" s="23">
         <v>0</v>
       </c>
       <c r="BA24" s="23">
-        <v>1.8246199999999999</v>
+        <v>2.5444200000000001</v>
       </c>
       <c r="BB24" s="23">
-        <v>21.877120000000001</v>
+        <v>27.778099999999998</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A25" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>130</v>
       </c>
       <c r="C25" s="14">
         <v>0</v>
       </c>
       <c r="D25" s="14">
         <v>0</v>
       </c>
       <c r="E25" s="14">
         <v>8.9885099999999998</v>
       </c>
       <c r="F25" s="14">
         <v>106.70862</v>
       </c>
       <c r="G25" s="14">
         <v>0</v>
       </c>
       <c r="H25" s="14">
@@ -4964,66 +4961,66 @@
       <c r="AO25" s="23">
         <v>14.66962</v>
       </c>
       <c r="AP25" s="23">
         <v>110.52822999999999</v>
       </c>
       <c r="AQ25" s="23">
         <v>0</v>
       </c>
       <c r="AR25" s="23">
         <v>0</v>
       </c>
       <c r="AS25" s="23">
         <v>12.403359999999999</v>
       </c>
       <c r="AT25" s="23">
         <v>102.31314</v>
       </c>
       <c r="AU25" s="23">
         <v>0</v>
       </c>
       <c r="AV25" s="23">
         <v>0</v>
       </c>
       <c r="AW25" s="23">
-        <v>7.1186999999999996</v>
+        <v>7.4510500000000004</v>
       </c>
       <c r="AX25" s="23">
-        <v>57.158259999999999</v>
+        <v>59.854050000000001</v>
       </c>
       <c r="AY25" s="23">
         <v>0</v>
       </c>
       <c r="AZ25" s="23">
         <v>0</v>
       </c>
       <c r="BA25" s="23">
-        <v>2.4371800000000001</v>
+        <v>2.5950799999999998</v>
       </c>
       <c r="BB25" s="23">
-        <v>29.74953</v>
+        <v>31.220870000000001</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A26" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>131</v>
       </c>
       <c r="C26" s="14">
         <v>0</v>
       </c>
       <c r="D26" s="14">
         <v>0</v>
       </c>
       <c r="E26" s="14">
         <v>0</v>
       </c>
       <c r="F26" s="14">
         <v>0</v>
       </c>
       <c r="G26" s="14">
         <v>0</v>
       </c>
       <c r="H26" s="14">
@@ -5450,72 +5447,72 @@
       <c r="AM28" s="23">
         <v>676</v>
       </c>
       <c r="AN28" s="23">
         <v>297.16879999999998</v>
       </c>
       <c r="AO28" s="23">
         <v>1255.9667999999999</v>
       </c>
       <c r="AP28" s="23">
         <v>345.6771</v>
       </c>
       <c r="AQ28" s="23">
         <v>812.8</v>
       </c>
       <c r="AR28" s="23">
         <v>357.72</v>
       </c>
       <c r="AS28" s="23">
         <v>324.25599999999997</v>
       </c>
       <c r="AT28" s="23">
         <v>120.38724999999999</v>
       </c>
       <c r="AU28" s="23">
-        <v>338.4</v>
+        <v>406</v>
       </c>
       <c r="AV28" s="23">
-        <v>148.89599999999999</v>
+        <v>178.72800000000001</v>
       </c>
       <c r="AW28" s="23">
-        <v>181.98599999999999</v>
+        <v>187.29400000000001</v>
       </c>
       <c r="AX28" s="23">
-        <v>65.456760000000003</v>
+        <v>68.013450000000006</v>
       </c>
       <c r="AY28" s="23">
         <v>338.8</v>
       </c>
       <c r="AZ28" s="23">
         <v>152.53995</v>
       </c>
       <c r="BA28" s="23">
-        <v>77.233999999999995</v>
+        <v>92.36</v>
       </c>
       <c r="BB28" s="23">
-        <v>35.124969999999998</v>
+        <v>42.098730000000003</v>
       </c>
     </row>
     <row r="29" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A29" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>134</v>
       </c>
       <c r="C29" s="14">
         <v>136</v>
       </c>
       <c r="D29" s="14">
         <v>21.2</v>
       </c>
       <c r="E29" s="14">
         <v>0.09</v>
       </c>
       <c r="F29" s="14">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="G29" s="14">
         <v>476</v>
       </c>
       <c r="H29" s="14">
@@ -5614,54 +5611,54 @@
       <c r="AM29" s="23">
         <v>0</v>
       </c>
       <c r="AN29" s="23">
         <v>0</v>
       </c>
       <c r="AO29" s="23">
         <v>20.754000000000001</v>
       </c>
       <c r="AP29" s="23">
         <v>5.3044500000000001</v>
       </c>
       <c r="AQ29" s="23">
         <v>335.2</v>
       </c>
       <c r="AR29" s="23">
         <v>92.061999999999998</v>
       </c>
       <c r="AS29" s="23">
         <v>0.67500000000000004</v>
       </c>
       <c r="AT29" s="23">
         <v>0.97413000000000005</v>
       </c>
       <c r="AU29" s="23">
-        <v>200.6</v>
+        <v>267.39999999999998</v>
       </c>
       <c r="AV29" s="23">
-        <v>56.213000000000001</v>
+        <v>74.441000000000003</v>
       </c>
       <c r="AW29" s="23">
         <v>0.59499999999999997</v>
       </c>
       <c r="AX29" s="23">
         <v>0.90822000000000003</v>
       </c>
       <c r="AY29" s="23">
         <v>0</v>
       </c>
       <c r="AZ29" s="23">
         <v>0</v>
       </c>
       <c r="BA29" s="23">
         <v>0</v>
       </c>
       <c r="BB29" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A30" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="13" t="s">
@@ -5784,66 +5781,66 @@
       <c r="AO30" s="23">
         <v>700.99950000000001</v>
       </c>
       <c r="AP30" s="23">
         <v>247.14627999999999</v>
       </c>
       <c r="AQ30" s="23">
         <v>0</v>
       </c>
       <c r="AR30" s="23">
         <v>0</v>
       </c>
       <c r="AS30" s="23">
         <v>537.4982</v>
       </c>
       <c r="AT30" s="23">
         <v>202.42006000000001</v>
       </c>
       <c r="AU30" s="23">
         <v>0</v>
       </c>
       <c r="AV30" s="23">
         <v>0</v>
       </c>
       <c r="AW30" s="23">
-        <v>172.99199999999999</v>
+        <v>203.09200000000001</v>
       </c>
       <c r="AX30" s="23">
-        <v>66.100980000000007</v>
+        <v>75.859039999999993</v>
       </c>
       <c r="AY30" s="23">
         <v>0</v>
       </c>
       <c r="AZ30" s="23">
         <v>0</v>
       </c>
       <c r="BA30" s="23">
-        <v>935.12480000000005</v>
+        <v>965.25279999999998</v>
       </c>
       <c r="BB30" s="23">
-        <v>372.86349000000001</v>
+        <v>383.63261999999997</v>
       </c>
     </row>
     <row r="31" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A31" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>136</v>
       </c>
       <c r="C31" s="14">
         <v>136</v>
       </c>
       <c r="D31" s="14">
         <v>58.238999999999997</v>
       </c>
       <c r="E31" s="14">
         <v>684.10216000000003</v>
       </c>
       <c r="F31" s="14">
         <v>384.67631999999998</v>
       </c>
       <c r="G31" s="14">
         <v>0</v>
       </c>
       <c r="H31" s="14">
@@ -5936,78 +5933,78 @@
       <c r="AK31" s="15">
         <v>985.90832</v>
       </c>
       <c r="AL31" s="15">
         <v>526.20241999999996</v>
       </c>
       <c r="AM31" s="23">
         <v>0</v>
       </c>
       <c r="AN31" s="23">
         <v>0</v>
       </c>
       <c r="AO31" s="23">
         <v>1959.6048000000001</v>
       </c>
       <c r="AP31" s="23">
         <v>324.71836999999999</v>
       </c>
       <c r="AQ31" s="23">
         <v>0</v>
       </c>
       <c r="AR31" s="23">
         <v>0</v>
       </c>
       <c r="AS31" s="23">
-        <v>693.81500000000005</v>
+        <v>693.7079</v>
       </c>
       <c r="AT31" s="23">
         <v>392.17308000000003</v>
       </c>
       <c r="AU31" s="23">
         <v>0</v>
       </c>
       <c r="AV31" s="23">
         <v>0</v>
       </c>
       <c r="AW31" s="23">
-        <v>231.6318</v>
+        <v>254.7766</v>
       </c>
       <c r="AX31" s="23">
-        <v>123.53864</v>
+        <v>141.21127000000001</v>
       </c>
       <c r="AY31" s="23">
         <v>0</v>
       </c>
       <c r="AZ31" s="23">
         <v>0</v>
       </c>
       <c r="BA31" s="23">
-        <v>231.1302</v>
+        <v>275.29219999999998</v>
       </c>
       <c r="BB31" s="23">
-        <v>127.73079</v>
+        <v>158.36653000000001</v>
       </c>
     </row>
     <row r="32" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A32" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>137</v>
       </c>
       <c r="C32" s="14">
         <v>0</v>
       </c>
       <c r="D32" s="14">
         <v>0</v>
       </c>
       <c r="E32" s="14">
         <v>0.5</v>
       </c>
       <c r="F32" s="14">
         <v>1.2239</v>
       </c>
       <c r="G32" s="14">
         <v>0</v>
       </c>
       <c r="H32" s="14">
@@ -6124,54 +6121,54 @@
       <c r="AS32" s="23">
         <v>0.36</v>
       </c>
       <c r="AT32" s="23">
         <v>1.3287</v>
       </c>
       <c r="AU32" s="23">
         <v>0</v>
       </c>
       <c r="AV32" s="23">
         <v>0</v>
       </c>
       <c r="AW32" s="23">
         <v>0.14000000000000001</v>
       </c>
       <c r="AX32" s="23">
         <v>0.56799999999999995</v>
       </c>
       <c r="AY32" s="23">
         <v>0</v>
       </c>
       <c r="AZ32" s="23">
         <v>0</v>
       </c>
       <c r="BA32" s="23">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="BB32" s="23">
-        <v>0.33567999999999998</v>
+        <v>0.45096999999999998</v>
       </c>
     </row>
     <row r="33" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A33" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>138</v>
       </c>
       <c r="C33" s="14">
         <v>0</v>
       </c>
       <c r="D33" s="14">
         <v>0</v>
       </c>
       <c r="E33" s="14">
         <v>0</v>
       </c>
       <c r="F33" s="14">
         <v>0</v>
       </c>
       <c r="G33" s="14">
         <v>0</v>
       </c>
       <c r="H33" s="14">
@@ -6440,66 +6437,66 @@
       <c r="AO34" s="23">
         <v>447.42349999999999</v>
       </c>
       <c r="AP34" s="23">
         <v>216.80314999999999</v>
       </c>
       <c r="AQ34" s="23">
         <v>0</v>
       </c>
       <c r="AR34" s="23">
         <v>0</v>
       </c>
       <c r="AS34" s="23">
         <v>302.24250000000001</v>
       </c>
       <c r="AT34" s="23">
         <v>197.46061</v>
       </c>
       <c r="AU34" s="23">
         <v>0</v>
       </c>
       <c r="AV34" s="23">
         <v>0</v>
       </c>
       <c r="AW34" s="23">
-        <v>138.5325</v>
+        <v>228.04249999999999</v>
       </c>
       <c r="AX34" s="23">
-        <v>76.081069999999997</v>
+        <v>151.45405</v>
       </c>
       <c r="AY34" s="23">
         <v>0</v>
       </c>
       <c r="AZ34" s="23">
         <v>0</v>
       </c>
       <c r="BA34" s="23">
-        <v>133</v>
+        <v>208.65</v>
       </c>
       <c r="BB34" s="23">
-        <v>80.554950000000005</v>
+        <v>133.04866999999999</v>
       </c>
     </row>
     <row r="35" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>140</v>
       </c>
       <c r="C35" s="14">
         <v>0</v>
       </c>
       <c r="D35" s="14">
         <v>0</v>
       </c>
       <c r="E35" s="14">
         <v>153.73166000000001</v>
       </c>
       <c r="F35" s="14">
         <v>121.98219</v>
       </c>
       <c r="G35" s="14">
         <v>0.21</v>
       </c>
       <c r="H35" s="14">
@@ -6604,66 +6601,66 @@
       <c r="AO35" s="23">
         <v>27.12912</v>
       </c>
       <c r="AP35" s="23">
         <v>19.588650000000001</v>
       </c>
       <c r="AQ35" s="23">
         <v>0</v>
       </c>
       <c r="AR35" s="23">
         <v>0</v>
       </c>
       <c r="AS35" s="23">
         <v>22.723299999999998</v>
       </c>
       <c r="AT35" s="23">
         <v>17.36056</v>
       </c>
       <c r="AU35" s="23">
         <v>0</v>
       </c>
       <c r="AV35" s="23">
         <v>0</v>
       </c>
       <c r="AW35" s="23">
-        <v>15.539899999999999</v>
+        <v>16.5623</v>
       </c>
       <c r="AX35" s="23">
-        <v>9.6015200000000007</v>
+        <v>10.987500000000001</v>
       </c>
       <c r="AY35" s="23">
         <v>0</v>
       </c>
       <c r="AZ35" s="23">
         <v>0</v>
       </c>
       <c r="BA35" s="23">
-        <v>15.2746</v>
+        <v>15.325200000000001</v>
       </c>
       <c r="BB35" s="23">
-        <v>18.536539999999999</v>
+        <v>18.634830000000001</v>
       </c>
     </row>
     <row r="36" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A36" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>141</v>
       </c>
       <c r="C36" s="14">
         <v>0</v>
       </c>
       <c r="D36" s="14">
         <v>0</v>
       </c>
       <c r="E36" s="14">
         <v>0</v>
       </c>
       <c r="F36" s="14">
         <v>0</v>
       </c>
       <c r="G36" s="14">
         <v>0</v>
       </c>
       <c r="H36" s="14">
@@ -8900,66 +8897,66 @@
       <c r="AO49" s="23">
         <v>237.17615000000001</v>
       </c>
       <c r="AP49" s="23">
         <v>203.73533</v>
       </c>
       <c r="AQ49" s="23">
         <v>380.96</v>
       </c>
       <c r="AR49" s="23">
         <v>395.733</v>
       </c>
       <c r="AS49" s="23">
         <v>71.582800000000006</v>
       </c>
       <c r="AT49" s="23">
         <v>67.06362</v>
       </c>
       <c r="AU49" s="23">
         <v>380.56</v>
       </c>
       <c r="AV49" s="23">
         <v>395.36</v>
       </c>
       <c r="AW49" s="23">
-        <v>55.834600000000002</v>
+        <v>55.898800000000001</v>
       </c>
       <c r="AX49" s="23">
-        <v>52.066420000000001</v>
+        <v>52.269930000000002</v>
       </c>
       <c r="AY49" s="23">
         <v>0</v>
       </c>
       <c r="AZ49" s="23">
         <v>0</v>
       </c>
       <c r="BA49" s="23">
-        <v>4.5209999999999999</v>
+        <v>4.5884999999999998</v>
       </c>
       <c r="BB49" s="23">
-        <v>5.0450200000000001</v>
+        <v>5.1521600000000003</v>
       </c>
     </row>
     <row r="50" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A50" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>155</v>
       </c>
       <c r="C50" s="14">
         <v>0</v>
       </c>
       <c r="D50" s="14">
         <v>0</v>
       </c>
       <c r="E50" s="14">
         <v>8.6204999999999998</v>
       </c>
       <c r="F50" s="14">
         <v>23.717220000000001</v>
       </c>
       <c r="G50" s="14">
         <v>0</v>
       </c>
       <c r="H50" s="14">
@@ -9228,54 +9225,54 @@
       <c r="AO51" s="23">
         <v>4.761E-2</v>
       </c>
       <c r="AP51" s="23">
         <v>0.16150999999999999</v>
       </c>
       <c r="AQ51" s="23">
         <v>0</v>
       </c>
       <c r="AR51" s="23">
         <v>0</v>
       </c>
       <c r="AS51" s="23">
         <v>4.2389999999999997E-2</v>
       </c>
       <c r="AT51" s="23">
         <v>0.17627000000000001</v>
       </c>
       <c r="AU51" s="23">
         <v>0</v>
       </c>
       <c r="AV51" s="23">
         <v>0</v>
       </c>
       <c r="AW51" s="23">
-        <v>0</v>
+        <v>2.4E-2</v>
       </c>
       <c r="AX51" s="23">
-        <v>0</v>
+        <v>8.856E-2</v>
       </c>
       <c r="AY51" s="23">
         <v>0</v>
       </c>
       <c r="AZ51" s="23">
         <v>0</v>
       </c>
       <c r="BA51" s="23">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="BB51" s="23">
         <v>8.9599999999999992E-3</v>
       </c>
     </row>
     <row r="52" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A52" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B52" s="13" t="s">
         <v>157</v>
       </c>
       <c r="C52" s="14">
         <v>0.52100000000000002</v>
       </c>
       <c r="D52" s="14">
@@ -9392,66 +9389,66 @@
       <c r="AO52" s="23">
         <v>9.4142799999999998</v>
       </c>
       <c r="AP52" s="23">
         <v>28.359500000000001</v>
       </c>
       <c r="AQ52" s="23">
         <v>0</v>
       </c>
       <c r="AR52" s="23">
         <v>0</v>
       </c>
       <c r="AS52" s="23">
         <v>8.9310299999999998</v>
       </c>
       <c r="AT52" s="23">
         <v>36.930549999999997</v>
       </c>
       <c r="AU52" s="23">
         <v>0</v>
       </c>
       <c r="AV52" s="23">
         <v>0</v>
       </c>
       <c r="AW52" s="23">
-        <v>4.2183999999999999</v>
+        <v>4.5070499999999996</v>
       </c>
       <c r="AX52" s="23">
-        <v>16.914059999999999</v>
+        <v>18.457360000000001</v>
       </c>
       <c r="AY52" s="23">
         <v>0</v>
       </c>
       <c r="AZ52" s="23">
         <v>0</v>
       </c>
       <c r="BA52" s="23">
-        <v>6.3601400000000003</v>
+        <v>7.2331899999999996</v>
       </c>
       <c r="BB52" s="23">
-        <v>26.99924</v>
+        <v>31.250699999999998</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A53" s="13" t="s">
         <v>45</v>
       </c>
       <c r="B53" s="13" t="s">
         <v>158</v>
       </c>
       <c r="C53" s="14">
         <v>0</v>
       </c>
       <c r="D53" s="14">
         <v>0</v>
       </c>
       <c r="E53" s="14">
         <v>124.544</v>
       </c>
       <c r="F53" s="14">
         <v>163.36866000000001</v>
       </c>
       <c r="G53" s="14">
         <v>0</v>
       </c>
       <c r="H53" s="14">
@@ -9556,54 +9553,54 @@
       <c r="AO53" s="23">
         <v>0.35857</v>
       </c>
       <c r="AP53" s="23">
         <v>2.60494</v>
       </c>
       <c r="AQ53" s="23">
         <v>0</v>
       </c>
       <c r="AR53" s="23">
         <v>0</v>
       </c>
       <c r="AS53" s="23">
         <v>0.74851000000000001</v>
       </c>
       <c r="AT53" s="23">
         <v>6.9528299999999996</v>
       </c>
       <c r="AU53" s="23">
         <v>0</v>
       </c>
       <c r="AV53" s="23">
         <v>0</v>
       </c>
       <c r="AW53" s="23">
-        <v>0.35587000000000002</v>
+        <v>0.37025000000000002</v>
       </c>
       <c r="AX53" s="23">
-        <v>3.47458</v>
+        <v>3.59985</v>
       </c>
       <c r="AY53" s="23">
         <v>0</v>
       </c>
       <c r="AZ53" s="23">
         <v>0</v>
       </c>
       <c r="BA53" s="23">
         <v>7.4200000000000002E-2</v>
       </c>
       <c r="BB53" s="23">
         <v>1.46014</v>
       </c>
     </row>
     <row r="54" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A54" s="13" t="s">
         <v>46</v>
       </c>
       <c r="B54" s="13" t="s">
         <v>159</v>
       </c>
       <c r="C54" s="14">
         <v>0</v>
       </c>
       <c r="D54" s="14">
@@ -9720,66 +9717,66 @@
       <c r="AO54" s="23">
         <v>63.908099999999997</v>
       </c>
       <c r="AP54" s="23">
         <v>90.668660000000003</v>
       </c>
       <c r="AQ54" s="23">
         <v>0</v>
       </c>
       <c r="AR54" s="23">
         <v>0</v>
       </c>
       <c r="AS54" s="23">
         <v>35.207459999999998</v>
       </c>
       <c r="AT54" s="23">
         <v>75.322509999999994</v>
       </c>
       <c r="AU54" s="23">
         <v>0</v>
       </c>
       <c r="AV54" s="23">
         <v>0</v>
       </c>
       <c r="AW54" s="23">
-        <v>17.585999999999999</v>
+        <v>19.729199999999999</v>
       </c>
       <c r="AX54" s="23">
-        <v>31.809090000000001</v>
+        <v>41.953040000000001</v>
       </c>
       <c r="AY54" s="23">
         <v>0</v>
       </c>
       <c r="AZ54" s="23">
         <v>0</v>
       </c>
       <c r="BA54" s="23">
-        <v>8.9060000000000006</v>
+        <v>8.9284999999999997</v>
       </c>
       <c r="BB54" s="23">
-        <v>20.519860000000001</v>
+        <v>20.67314</v>
       </c>
     </row>
     <row r="55" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A55" s="13" t="s">
         <v>47</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>160</v>
       </c>
       <c r="C55" s="14">
         <v>0</v>
       </c>
       <c r="D55" s="14">
         <v>0</v>
       </c>
       <c r="E55" s="14">
         <v>18.75</v>
       </c>
       <c r="F55" s="14">
         <v>20.360289999999999</v>
       </c>
       <c r="G55" s="14">
         <v>0</v>
       </c>
       <c r="H55" s="14">
@@ -9884,66 +9881,66 @@
       <c r="AO55" s="23">
         <v>1.4318</v>
       </c>
       <c r="AP55" s="23">
         <v>2.0000300000000002</v>
       </c>
       <c r="AQ55" s="23">
         <v>0</v>
       </c>
       <c r="AR55" s="23">
         <v>0</v>
       </c>
       <c r="AS55" s="23">
         <v>1.306</v>
       </c>
       <c r="AT55" s="23">
         <v>3.1828500000000002</v>
       </c>
       <c r="AU55" s="23">
         <v>0</v>
       </c>
       <c r="AV55" s="23">
         <v>0</v>
       </c>
       <c r="AW55" s="23">
-        <v>0.23</v>
+        <v>0.53100000000000003</v>
       </c>
       <c r="AX55" s="23">
-        <v>0.37293999999999999</v>
+        <v>0.88127999999999995</v>
       </c>
       <c r="AY55" s="23">
         <v>0</v>
       </c>
       <c r="AZ55" s="23">
         <v>0</v>
       </c>
       <c r="BA55" s="23">
-        <v>5.5E-2</v>
+        <v>0.52500000000000002</v>
       </c>
       <c r="BB55" s="23">
-        <v>0.10054</v>
+        <v>1.99255</v>
       </c>
     </row>
     <row r="56" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A56" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>161</v>
       </c>
       <c r="C56" s="14">
         <v>0</v>
       </c>
       <c r="D56" s="14">
         <v>0</v>
       </c>
       <c r="E56" s="14">
         <v>1312.2134799999999</v>
       </c>
       <c r="F56" s="14">
         <v>2976.3418900000001</v>
       </c>
       <c r="G56" s="14">
         <v>4.8650000000000002</v>
       </c>
       <c r="H56" s="14">
@@ -10048,66 +10045,66 @@
       <c r="AO56" s="23">
         <v>272.67158999999998</v>
       </c>
       <c r="AP56" s="23">
         <v>578.44626000000005</v>
       </c>
       <c r="AQ56" s="23">
         <v>6.0274000000000001</v>
       </c>
       <c r="AR56" s="23">
         <v>9.2215799999999994</v>
       </c>
       <c r="AS56" s="23">
         <v>225.64429000000001</v>
       </c>
       <c r="AT56" s="23">
         <v>561.21870000000001</v>
       </c>
       <c r="AU56" s="23">
         <v>0</v>
       </c>
       <c r="AV56" s="23">
         <v>0</v>
       </c>
       <c r="AW56" s="23">
-        <v>94.245670000000004</v>
+        <v>107.53149999999999</v>
       </c>
       <c r="AX56" s="23">
-        <v>233.15862000000001</v>
+        <v>270.72665999999998</v>
       </c>
       <c r="AY56" s="23">
-        <v>29.8064</v>
+        <v>30.813680000000002</v>
       </c>
       <c r="AZ56" s="23">
-        <v>72.413719999999998</v>
+        <v>75.38879</v>
       </c>
       <c r="BA56" s="23">
-        <v>75.486649999999997</v>
+        <v>109.91565</v>
       </c>
       <c r="BB56" s="23">
-        <v>211.25829999999999</v>
+        <v>305.27706999999998</v>
       </c>
     </row>
     <row r="57" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A57" s="13" t="s">
         <v>49</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>162</v>
       </c>
       <c r="C57" s="14">
         <v>2.2890000000000001</v>
       </c>
       <c r="D57" s="14">
         <v>7.5088299999999997</v>
       </c>
       <c r="E57" s="14">
         <v>90.414850000000001</v>
       </c>
       <c r="F57" s="14">
         <v>197.64515</v>
       </c>
       <c r="G57" s="14">
         <v>30.608550000000001</v>
       </c>
       <c r="H57" s="14">
@@ -10200,78 +10197,78 @@
       <c r="AK57" s="15">
         <v>142.43573000000001</v>
       </c>
       <c r="AL57" s="15">
         <v>435.54881999999998</v>
       </c>
       <c r="AM57" s="23">
         <v>10.9314</v>
       </c>
       <c r="AN57" s="23">
         <v>44.323410000000003</v>
       </c>
       <c r="AO57" s="23">
         <v>242.54225</v>
       </c>
       <c r="AP57" s="23">
         <v>738.65374999999995</v>
       </c>
       <c r="AQ57" s="23">
         <v>4.7241</v>
       </c>
       <c r="AR57" s="23">
         <v>18.937940000000001</v>
       </c>
       <c r="AS57" s="23">
-        <v>283.74786999999998</v>
+        <v>298.50155999999998</v>
       </c>
       <c r="AT57" s="23">
-        <v>1019.08768</v>
+        <v>1071.19479</v>
       </c>
       <c r="AU57" s="23">
         <v>4.7241</v>
       </c>
       <c r="AV57" s="23">
         <v>18.937940000000001</v>
       </c>
       <c r="AW57" s="23">
-        <v>107.42985</v>
+        <v>132.78349</v>
       </c>
       <c r="AX57" s="23">
-        <v>374.43707000000001</v>
+        <v>471.77825000000001</v>
       </c>
       <c r="AY57" s="23">
-        <v>1.9656</v>
+        <v>3.6036000000000001</v>
       </c>
       <c r="AZ57" s="23">
-        <v>11.292999999999999</v>
+        <v>20.821999999999999</v>
       </c>
       <c r="BA57" s="23">
-        <v>98.632019999999997</v>
+        <v>112.93886999999999</v>
       </c>
       <c r="BB57" s="23">
-        <v>358.98163</v>
+        <v>418.00592999999998</v>
       </c>
     </row>
     <row r="58" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A58" s="13" t="s">
         <v>50</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>163</v>
       </c>
       <c r="C58" s="14">
         <v>0</v>
       </c>
       <c r="D58" s="14">
         <v>0</v>
       </c>
       <c r="E58" s="14">
         <v>0</v>
       </c>
       <c r="F58" s="14">
         <v>0</v>
       </c>
       <c r="G58" s="14">
         <v>0</v>
       </c>
       <c r="H58" s="14">
@@ -10540,66 +10537,66 @@
       <c r="AO59" s="23">
         <v>107.1426</v>
       </c>
       <c r="AP59" s="23">
         <v>554.79947000000004</v>
       </c>
       <c r="AQ59" s="23">
         <v>9.9</v>
       </c>
       <c r="AR59" s="23">
         <v>429.13610999999997</v>
       </c>
       <c r="AS59" s="23">
         <v>140.42177000000001</v>
       </c>
       <c r="AT59" s="23">
         <v>661.82996000000003</v>
       </c>
       <c r="AU59" s="23">
         <v>3.3769999999999998</v>
       </c>
       <c r="AV59" s="23">
         <v>144.82495</v>
       </c>
       <c r="AW59" s="23">
-        <v>47.000869999999999</v>
+        <v>55.169580000000003</v>
       </c>
       <c r="AX59" s="23">
-        <v>186.09146000000001</v>
+        <v>229.69063</v>
       </c>
       <c r="AY59" s="23">
         <v>5.9961599999999997</v>
       </c>
       <c r="AZ59" s="23">
         <v>248.10763</v>
       </c>
       <c r="BA59" s="23">
-        <v>55.894550000000002</v>
+        <v>63.84619</v>
       </c>
       <c r="BB59" s="23">
-        <v>270.30410999999998</v>
+        <v>303.46199999999999</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A60" s="13" t="s">
         <v>52</v>
       </c>
       <c r="B60" s="13" t="s">
         <v>165</v>
       </c>
       <c r="C60" s="14">
         <v>0</v>
       </c>
       <c r="D60" s="14">
         <v>0</v>
       </c>
       <c r="E60" s="14">
         <v>0.2878</v>
       </c>
       <c r="F60" s="14">
         <v>1.4582999999999999</v>
       </c>
       <c r="G60" s="14">
         <v>0</v>
       </c>
       <c r="H60" s="14">
@@ -10704,66 +10701,66 @@
       <c r="AO60" s="23">
         <v>0.28339999999999999</v>
       </c>
       <c r="AP60" s="23">
         <v>2.4907400000000002</v>
       </c>
       <c r="AQ60" s="23">
         <v>0</v>
       </c>
       <c r="AR60" s="23">
         <v>0</v>
       </c>
       <c r="AS60" s="23">
         <v>13.207280000000001</v>
       </c>
       <c r="AT60" s="23">
         <v>90.844329999999999</v>
       </c>
       <c r="AU60" s="23">
         <v>0</v>
       </c>
       <c r="AV60" s="23">
         <v>0</v>
       </c>
       <c r="AW60" s="23">
-        <v>1.17</v>
+        <v>2.0742400000000001</v>
       </c>
       <c r="AX60" s="23">
-        <v>6.6791</v>
+        <v>11.59164</v>
       </c>
       <c r="AY60" s="23">
         <v>0</v>
       </c>
       <c r="AZ60" s="23">
         <v>0</v>
       </c>
       <c r="BA60" s="23">
-        <v>7.6786099999999999</v>
+        <v>9.6217600000000001</v>
       </c>
       <c r="BB60" s="23">
-        <v>55.874040000000001</v>
+        <v>68.468130000000002</v>
       </c>
     </row>
     <row r="61" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A61" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B61" s="13" t="s">
         <v>166</v>
       </c>
       <c r="C61" s="14">
         <v>0</v>
       </c>
       <c r="D61" s="14">
         <v>0</v>
       </c>
       <c r="E61" s="14">
         <v>4.5247400000000004</v>
       </c>
       <c r="F61" s="14">
         <v>6.0433000000000003</v>
       </c>
       <c r="G61" s="14">
         <v>58.088000000000001</v>
       </c>
       <c r="H61" s="14">
@@ -10868,66 +10865,66 @@
       <c r="AO61" s="23">
         <v>405.99923000000001</v>
       </c>
       <c r="AP61" s="23">
         <v>258.50916000000001</v>
       </c>
       <c r="AQ61" s="23">
         <v>0</v>
       </c>
       <c r="AR61" s="23">
         <v>0</v>
       </c>
       <c r="AS61" s="23">
         <v>136.10352</v>
       </c>
       <c r="AT61" s="23">
         <v>91.015289999999993</v>
       </c>
       <c r="AU61" s="23">
         <v>0</v>
       </c>
       <c r="AV61" s="23">
         <v>0</v>
       </c>
       <c r="AW61" s="23">
-        <v>68.071280000000002</v>
+        <v>68.086280000000002</v>
       </c>
       <c r="AX61" s="23">
-        <v>48.792909999999999</v>
+        <v>48.846620000000001</v>
       </c>
       <c r="AY61" s="23">
         <v>0</v>
       </c>
       <c r="AZ61" s="23">
         <v>0</v>
       </c>
       <c r="BA61" s="23">
-        <v>67.734099999999998</v>
+        <v>68.811499999999995</v>
       </c>
       <c r="BB61" s="23">
-        <v>49.334690000000002</v>
+        <v>50.632219999999997</v>
       </c>
     </row>
     <row r="62" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A62" s="13" t="s">
         <v>54</v>
       </c>
       <c r="B62" s="13" t="s">
         <v>167</v>
       </c>
       <c r="C62" s="14">
         <v>0</v>
       </c>
       <c r="D62" s="14">
         <v>0</v>
       </c>
       <c r="E62" s="14">
         <v>17.652999999999999</v>
       </c>
       <c r="F62" s="14">
         <v>24.024180000000001</v>
       </c>
       <c r="G62" s="14">
         <v>0</v>
       </c>
       <c r="H62" s="14">
@@ -11032,66 +11029,66 @@
       <c r="AO62" s="23">
         <v>17.24146</v>
       </c>
       <c r="AP62" s="23">
         <v>14.673819999999999</v>
       </c>
       <c r="AQ62" s="23">
         <v>0</v>
       </c>
       <c r="AR62" s="23">
         <v>0</v>
       </c>
       <c r="AS62" s="23">
         <v>12.88693</v>
       </c>
       <c r="AT62" s="23">
         <v>14.481920000000001</v>
       </c>
       <c r="AU62" s="23">
         <v>0</v>
       </c>
       <c r="AV62" s="23">
         <v>0</v>
       </c>
       <c r="AW62" s="23">
-        <v>5.0779300000000003</v>
+        <v>5.5339299999999998</v>
       </c>
       <c r="AX62" s="23">
-        <v>4.29359</v>
+        <v>4.77393</v>
       </c>
       <c r="AY62" s="23">
         <v>0</v>
       </c>
       <c r="AZ62" s="23">
         <v>0</v>
       </c>
       <c r="BA62" s="23">
-        <v>1.37439</v>
+        <v>1.4053899999999999</v>
       </c>
       <c r="BB62" s="23">
-        <v>2.5720900000000002</v>
+        <v>2.74891</v>
       </c>
     </row>
     <row r="63" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A63" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B63" s="13" t="s">
         <v>168</v>
       </c>
       <c r="C63" s="14">
         <v>0</v>
       </c>
       <c r="D63" s="14">
         <v>0</v>
       </c>
       <c r="E63" s="14">
         <v>0</v>
       </c>
       <c r="F63" s="14">
         <v>0</v>
       </c>
       <c r="G63" s="14">
         <v>0</v>
       </c>
       <c r="H63" s="14">
@@ -11196,66 +11193,66 @@
       <c r="AO63" s="23">
         <v>53.21</v>
       </c>
       <c r="AP63" s="23">
         <v>9.9505800000000004</v>
       </c>
       <c r="AQ63" s="23">
         <v>0</v>
       </c>
       <c r="AR63" s="23">
         <v>0</v>
       </c>
       <c r="AS63" s="23">
         <v>52.317999999999998</v>
       </c>
       <c r="AT63" s="23">
         <v>10.714320000000001</v>
       </c>
       <c r="AU63" s="23">
         <v>0</v>
       </c>
       <c r="AV63" s="23">
         <v>0</v>
       </c>
       <c r="AW63" s="23">
-        <v>24.24</v>
+        <v>24.954000000000001</v>
       </c>
       <c r="AX63" s="23">
-        <v>4.42096</v>
+        <v>4.7465200000000003</v>
       </c>
       <c r="AY63" s="23">
         <v>0</v>
       </c>
       <c r="AZ63" s="23">
         <v>0</v>
       </c>
       <c r="BA63" s="23">
-        <v>9.359</v>
+        <v>10.702999999999999</v>
       </c>
       <c r="BB63" s="23">
-        <v>4.5400999999999998</v>
+        <v>5.2291600000000003</v>
       </c>
     </row>
     <row r="64" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A64" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B64" s="13" t="s">
         <v>169</v>
       </c>
       <c r="C64" s="14">
         <v>1.2949999999999999</v>
       </c>
       <c r="D64" s="14">
         <v>1.0880000000000001</v>
       </c>
       <c r="E64" s="14">
         <v>540.58826999999997</v>
       </c>
       <c r="F64" s="14">
         <v>948.64823000000001</v>
       </c>
       <c r="G64" s="14">
         <v>0.82199999999999995</v>
       </c>
       <c r="H64" s="14">
@@ -11360,66 +11357,66 @@
       <c r="AO64" s="23">
         <v>582.38036999999997</v>
       </c>
       <c r="AP64" s="23">
         <v>2121.9012499999999</v>
       </c>
       <c r="AQ64" s="23">
         <v>27.99</v>
       </c>
       <c r="AR64" s="23">
         <v>16.119289999999999</v>
       </c>
       <c r="AS64" s="23">
         <v>501.36950999999999</v>
       </c>
       <c r="AT64" s="23">
         <v>2061.2828</v>
       </c>
       <c r="AU64" s="23">
         <v>0.2</v>
       </c>
       <c r="AV64" s="23">
         <v>4.6309999999999997E-2</v>
       </c>
       <c r="AW64" s="23">
-        <v>200.50532000000001</v>
+        <v>244.93047999999999</v>
       </c>
       <c r="AX64" s="23">
-        <v>831.82817</v>
+        <v>1017.37982</v>
       </c>
       <c r="AY64" s="23">
-        <v>4.4720000000000004</v>
+        <v>5.548</v>
       </c>
       <c r="AZ64" s="23">
-        <v>37.069000000000003</v>
+        <v>46.557000000000002</v>
       </c>
       <c r="BA64" s="23">
-        <v>174.38128</v>
+        <v>213.73865000000001</v>
       </c>
       <c r="BB64" s="23">
-        <v>598.93889000000001</v>
+        <v>733.72418000000005</v>
       </c>
     </row>
     <row r="65" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A65" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>170</v>
       </c>
       <c r="C65" s="14">
         <v>0</v>
       </c>
       <c r="D65" s="14">
         <v>0</v>
       </c>
       <c r="E65" s="14">
         <v>0</v>
       </c>
       <c r="F65" s="14">
         <v>0</v>
       </c>
       <c r="G65" s="14">
         <v>0</v>
       </c>
       <c r="H65" s="14">
@@ -11852,66 +11849,66 @@
       <c r="AO67" s="23">
         <v>64.210599999999999</v>
       </c>
       <c r="AP67" s="23">
         <v>162.13311999999999</v>
       </c>
       <c r="AQ67" s="23">
         <v>0</v>
       </c>
       <c r="AR67" s="23">
         <v>0</v>
       </c>
       <c r="AS67" s="23">
         <v>1.9611000000000001</v>
       </c>
       <c r="AT67" s="23">
         <v>18.064599999999999</v>
       </c>
       <c r="AU67" s="23">
         <v>0</v>
       </c>
       <c r="AV67" s="23">
         <v>0</v>
       </c>
       <c r="AW67" s="23">
-        <v>0.92689999999999995</v>
+        <v>1.0283</v>
       </c>
       <c r="AX67" s="23">
-        <v>8.5670300000000008</v>
+        <v>9.4080300000000001</v>
       </c>
       <c r="AY67" s="23">
         <v>0</v>
       </c>
       <c r="AZ67" s="23">
         <v>0</v>
       </c>
       <c r="BA67" s="23">
-        <v>0.56640000000000001</v>
+        <v>0.74199999999999999</v>
       </c>
       <c r="BB67" s="23">
-        <v>5.4547600000000003</v>
+        <v>7.4486100000000004</v>
       </c>
     </row>
     <row r="68" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A68" s="13" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="13" t="s">
         <v>173</v>
       </c>
       <c r="C68" s="14">
         <v>0</v>
       </c>
       <c r="D68" s="14">
         <v>0</v>
       </c>
       <c r="E68" s="14">
         <v>1714.3970200000001</v>
       </c>
       <c r="F68" s="14">
         <v>4383.2017500000002</v>
       </c>
       <c r="G68" s="14">
         <v>1.0500000000000001E-2</v>
       </c>
       <c r="H68" s="14">
@@ -12004,78 +12001,78 @@
       <c r="AK68" s="15">
         <v>1570.8319799999999</v>
       </c>
       <c r="AL68" s="15">
         <v>5327.1426300000003</v>
       </c>
       <c r="AM68" s="23">
         <v>0.44238</v>
       </c>
       <c r="AN68" s="23">
         <v>7.1814499999999999</v>
       </c>
       <c r="AO68" s="23">
         <v>1868.8522599999999</v>
       </c>
       <c r="AP68" s="23">
         <v>6679.6098199999997</v>
       </c>
       <c r="AQ68" s="23">
         <v>86.62</v>
       </c>
       <c r="AR68" s="23">
         <v>41.202460000000002</v>
       </c>
       <c r="AS68" s="23">
-        <v>1571.6828</v>
+        <v>1571.2018</v>
       </c>
       <c r="AT68" s="23">
         <v>6625.6878800000004</v>
       </c>
       <c r="AU68" s="23">
         <v>0</v>
       </c>
       <c r="AV68" s="23">
         <v>0</v>
       </c>
       <c r="AW68" s="23">
-        <v>623.50666999999999</v>
+        <v>755.96533999999997</v>
       </c>
       <c r="AX68" s="23">
-        <v>2581.10763</v>
+        <v>3120.0018799999998</v>
       </c>
       <c r="AY68" s="23">
-        <v>52.219000000000001</v>
+        <v>83.489000000000004</v>
       </c>
       <c r="AZ68" s="23">
-        <v>387.33208000000002</v>
+        <v>631.67007999999998</v>
       </c>
       <c r="BA68" s="23">
-        <v>444.48570999999998</v>
+        <v>526.63313000000005</v>
       </c>
       <c r="BB68" s="23">
-        <v>1998.11535</v>
+        <v>2373.39995</v>
       </c>
     </row>
     <row r="69" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A69" s="13" t="s">
         <v>61</v>
       </c>
       <c r="B69" s="13" t="s">
         <v>174</v>
       </c>
       <c r="C69" s="14">
         <v>0</v>
       </c>
       <c r="D69" s="14">
         <v>0</v>
       </c>
       <c r="E69" s="14">
         <v>169.79002</v>
       </c>
       <c r="F69" s="14">
         <v>196.80453</v>
       </c>
       <c r="G69" s="14">
         <v>0</v>
       </c>
       <c r="H69" s="14">
@@ -12168,78 +12165,78 @@
       <c r="AK69" s="15">
         <v>316.09823</v>
       </c>
       <c r="AL69" s="15">
         <v>649.15616</v>
       </c>
       <c r="AM69" s="23">
         <v>0</v>
       </c>
       <c r="AN69" s="23">
         <v>0</v>
       </c>
       <c r="AO69" s="23">
         <v>269.88571000000002</v>
       </c>
       <c r="AP69" s="23">
         <v>569.93357000000003</v>
       </c>
       <c r="AQ69" s="23">
         <v>0</v>
       </c>
       <c r="AR69" s="23">
         <v>0</v>
       </c>
       <c r="AS69" s="23">
-        <v>295.24653000000001</v>
+        <v>305.02046000000001</v>
       </c>
       <c r="AT69" s="23">
-        <v>765.01364999999998</v>
+        <v>809.24181999999996</v>
       </c>
       <c r="AU69" s="23">
         <v>0</v>
       </c>
       <c r="AV69" s="23">
         <v>0</v>
       </c>
       <c r="AW69" s="23">
-        <v>123.87381000000001</v>
+        <v>137.81261000000001</v>
       </c>
       <c r="AX69" s="23">
-        <v>327.29806000000002</v>
+        <v>370.45893000000001</v>
       </c>
       <c r="AY69" s="23">
         <v>0</v>
       </c>
       <c r="AZ69" s="23">
         <v>0</v>
       </c>
       <c r="BA69" s="23">
-        <v>89.608599999999996</v>
+        <v>113.03086</v>
       </c>
       <c r="BB69" s="23">
-        <v>286.84974999999997</v>
+        <v>368.06590999999997</v>
       </c>
     </row>
     <row r="70" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A70" s="13" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="13" t="s">
         <v>175</v>
       </c>
       <c r="C70" s="14">
         <v>0</v>
       </c>
       <c r="D70" s="14">
         <v>0</v>
       </c>
       <c r="E70" s="14">
         <v>1819.56871</v>
       </c>
       <c r="F70" s="14">
         <v>2432.0968200000002</v>
       </c>
       <c r="G70" s="14">
         <v>0.61550000000000005</v>
       </c>
       <c r="H70" s="14">
@@ -12344,66 +12341,66 @@
       <c r="AO70" s="23">
         <v>1266.9693400000001</v>
       </c>
       <c r="AP70" s="23">
         <v>629.92421999999999</v>
       </c>
       <c r="AQ70" s="23">
         <v>0</v>
       </c>
       <c r="AR70" s="23">
         <v>0</v>
       </c>
       <c r="AS70" s="23">
         <v>740.90279999999996</v>
       </c>
       <c r="AT70" s="23">
         <v>520.197</v>
       </c>
       <c r="AU70" s="23">
         <v>0</v>
       </c>
       <c r="AV70" s="23">
         <v>0</v>
       </c>
       <c r="AW70" s="23">
-        <v>291.41332</v>
+        <v>372.08431999999999</v>
       </c>
       <c r="AX70" s="23">
-        <v>203.20516000000001</v>
+        <v>271.97183000000001</v>
       </c>
       <c r="AY70" s="23">
         <v>0</v>
       </c>
       <c r="AZ70" s="23">
         <v>0</v>
       </c>
       <c r="BA70" s="23">
-        <v>303.05790000000002</v>
+        <v>350.78985999999998</v>
       </c>
       <c r="BB70" s="23">
-        <v>230.17327</v>
+        <v>266.21280000000002</v>
       </c>
     </row>
     <row r="71" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A71" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B71" s="13" t="s">
         <v>176</v>
       </c>
       <c r="C71" s="14">
         <v>0</v>
       </c>
       <c r="D71" s="14">
         <v>0</v>
       </c>
       <c r="E71" s="14">
         <v>3</v>
       </c>
       <c r="F71" s="14">
         <v>6.742</v>
       </c>
       <c r="G71" s="14">
         <v>0</v>
       </c>
       <c r="H71" s="14">
@@ -12672,66 +12669,66 @@
       <c r="AO72" s="23">
         <v>68.93271</v>
       </c>
       <c r="AP72" s="23">
         <v>188.10351</v>
       </c>
       <c r="AQ72" s="23">
         <v>0</v>
       </c>
       <c r="AR72" s="23">
         <v>0</v>
       </c>
       <c r="AS72" s="23">
         <v>77.119990000000001</v>
       </c>
       <c r="AT72" s="23">
         <v>192.35035999999999</v>
       </c>
       <c r="AU72" s="23">
         <v>0</v>
       </c>
       <c r="AV72" s="23">
         <v>0</v>
       </c>
       <c r="AW72" s="23">
-        <v>42.344900000000003</v>
+        <v>47.735590000000002</v>
       </c>
       <c r="AX72" s="23">
-        <v>77.216269999999994</v>
+        <v>93.855699999999999</v>
       </c>
       <c r="AY72" s="23">
         <v>0</v>
       </c>
       <c r="AZ72" s="23">
         <v>0</v>
       </c>
       <c r="BA72" s="23">
-        <v>16.70111</v>
+        <v>20.944680000000002</v>
       </c>
       <c r="BB72" s="23">
-        <v>60.378790000000002</v>
+        <v>73.657070000000004</v>
       </c>
     </row>
     <row r="73" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A73" s="13" t="s">
         <v>65</v>
       </c>
       <c r="B73" s="13" t="s">
         <v>178</v>
       </c>
       <c r="C73" s="14">
         <v>120.292</v>
       </c>
       <c r="D73" s="14">
         <v>96.974999999999994</v>
       </c>
       <c r="E73" s="14">
         <v>4987.93246</v>
       </c>
       <c r="F73" s="14">
         <v>5694.0660399999997</v>
       </c>
       <c r="G73" s="14">
         <v>346.387</v>
       </c>
       <c r="H73" s="14">
@@ -12836,66 +12833,66 @@
       <c r="AO73" s="23">
         <v>4315.4443600000004</v>
       </c>
       <c r="AP73" s="23">
         <v>9836.9415000000008</v>
       </c>
       <c r="AQ73" s="23">
         <v>0</v>
       </c>
       <c r="AR73" s="23">
         <v>0</v>
       </c>
       <c r="AS73" s="23">
         <v>3870.3265999999999</v>
       </c>
       <c r="AT73" s="23">
         <v>10539.720520000001</v>
       </c>
       <c r="AU73" s="23">
         <v>0</v>
       </c>
       <c r="AV73" s="23">
         <v>0</v>
       </c>
       <c r="AW73" s="23">
-        <v>1631.7594099999999</v>
+        <v>1943.3316199999999</v>
       </c>
       <c r="AX73" s="23">
-        <v>4267.2706799999996</v>
+        <v>5155.2022999999999</v>
       </c>
       <c r="AY73" s="23">
-        <v>21.611000000000001</v>
+        <v>27.966999999999999</v>
       </c>
       <c r="AZ73" s="23">
-        <v>178.648</v>
+        <v>225.892</v>
       </c>
       <c r="BA73" s="23">
-        <v>1369.9230500000001</v>
+        <v>1657.20667</v>
       </c>
       <c r="BB73" s="23">
-        <v>4155.70388</v>
+        <v>5024.6892500000004</v>
       </c>
     </row>
     <row r="74" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A74" s="13" t="s">
         <v>66</v>
       </c>
       <c r="B74" s="13" t="s">
         <v>179</v>
       </c>
       <c r="C74" s="14">
         <v>0</v>
       </c>
       <c r="D74" s="14">
         <v>0</v>
       </c>
       <c r="E74" s="14">
         <v>34.08708</v>
       </c>
       <c r="F74" s="14">
         <v>55.7</v>
       </c>
       <c r="G74" s="14">
         <v>0</v>
       </c>
       <c r="H74" s="14">
@@ -13000,66 +12997,66 @@
       <c r="AO74" s="23">
         <v>50.86748</v>
       </c>
       <c r="AP74" s="23">
         <v>79.47448</v>
       </c>
       <c r="AQ74" s="23">
         <v>0</v>
       </c>
       <c r="AR74" s="23">
         <v>0</v>
       </c>
       <c r="AS74" s="23">
         <v>75.427729999999997</v>
       </c>
       <c r="AT74" s="23">
         <v>145.67035000000001</v>
       </c>
       <c r="AU74" s="23">
         <v>0</v>
       </c>
       <c r="AV74" s="23">
         <v>0</v>
       </c>
       <c r="AW74" s="23">
-        <v>26.243110000000001</v>
+        <v>33.31794</v>
       </c>
       <c r="AX74" s="23">
-        <v>48.125570000000003</v>
+        <v>61.394289999999998</v>
       </c>
       <c r="AY74" s="23">
         <v>0</v>
       </c>
       <c r="AZ74" s="23">
         <v>0</v>
       </c>
       <c r="BA74" s="23">
-        <v>22.255320000000001</v>
+        <v>27.241620000000001</v>
       </c>
       <c r="BB74" s="23">
-        <v>49.520719999999997</v>
+        <v>61.6614</v>
       </c>
     </row>
     <row r="75" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A75" s="13" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="13" t="s">
         <v>180</v>
       </c>
       <c r="C75" s="14">
         <v>2.7</v>
       </c>
       <c r="D75" s="14">
         <v>0.10100000000000001</v>
       </c>
       <c r="E75" s="14">
         <v>10.1328</v>
       </c>
       <c r="F75" s="14">
         <v>13.715870000000001</v>
       </c>
       <c r="G75" s="14">
         <v>0</v>
       </c>
       <c r="H75" s="14">
@@ -13164,66 +13161,66 @@
       <c r="AO75" s="23">
         <v>13.188179999999999</v>
       </c>
       <c r="AP75" s="23">
         <v>19.600190000000001</v>
       </c>
       <c r="AQ75" s="23">
         <v>1.127</v>
       </c>
       <c r="AR75" s="23">
         <v>0.85858000000000001</v>
       </c>
       <c r="AS75" s="23">
         <v>6.0856599999999998</v>
       </c>
       <c r="AT75" s="23">
         <v>13.415430000000001</v>
       </c>
       <c r="AU75" s="23">
         <v>1.127</v>
       </c>
       <c r="AV75" s="23">
         <v>0.85858000000000001</v>
       </c>
       <c r="AW75" s="23">
-        <v>1.9977400000000001</v>
+        <v>2.0528400000000002</v>
       </c>
       <c r="AX75" s="23">
-        <v>3.4342199999999998</v>
+        <v>3.5456099999999999</v>
       </c>
       <c r="AY75" s="23">
         <v>0</v>
       </c>
       <c r="AZ75" s="23">
         <v>0</v>
       </c>
       <c r="BA75" s="23">
-        <v>3.03992</v>
+        <v>3.3435899999999998</v>
       </c>
       <c r="BB75" s="23">
-        <v>7.4820099999999998</v>
+        <v>8.2331599999999998</v>
       </c>
     </row>
     <row r="76" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A76" s="13" t="s">
         <v>68</v>
       </c>
       <c r="B76" s="13" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="14">
         <v>0</v>
       </c>
       <c r="D76" s="14">
         <v>0</v>
       </c>
       <c r="E76" s="14">
         <v>2.4900000000000002</v>
       </c>
       <c r="F76" s="14">
         <v>3.8160799999999999</v>
       </c>
       <c r="G76" s="14">
         <v>0</v>
       </c>
       <c r="H76" s="14">
@@ -13340,54 +13337,54 @@
       <c r="AS76" s="23">
         <v>4.7660000000000001E-2</v>
       </c>
       <c r="AT76" s="23">
         <v>0.99373</v>
       </c>
       <c r="AU76" s="23">
         <v>0</v>
       </c>
       <c r="AV76" s="23">
         <v>0</v>
       </c>
       <c r="AW76" s="23">
         <v>1.6320000000000001E-2</v>
       </c>
       <c r="AX76" s="23">
         <v>0.16622000000000001</v>
       </c>
       <c r="AY76" s="23">
         <v>0</v>
       </c>
       <c r="AZ76" s="23">
         <v>0</v>
       </c>
       <c r="BA76" s="23">
-        <v>1.7801400000000001</v>
+        <v>1.8168500000000001</v>
       </c>
       <c r="BB76" s="23">
-        <v>13.73958</v>
+        <v>13.926399999999999</v>
       </c>
     </row>
     <row r="77" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A77" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B77" s="13" t="s">
         <v>182</v>
       </c>
       <c r="C77" s="14">
         <v>0</v>
       </c>
       <c r="D77" s="14">
         <v>0</v>
       </c>
       <c r="E77" s="14">
         <v>47.481200000000001</v>
       </c>
       <c r="F77" s="14">
         <v>40.680660000000003</v>
       </c>
       <c r="G77" s="14">
         <v>0</v>
       </c>
       <c r="H77" s="14">
@@ -13656,66 +13653,66 @@
       <c r="AO78" s="23">
         <v>348.65028000000001</v>
       </c>
       <c r="AP78" s="23">
         <v>1488.8953799999999</v>
       </c>
       <c r="AQ78" s="23">
         <v>0</v>
       </c>
       <c r="AR78" s="23">
         <v>0</v>
       </c>
       <c r="AS78" s="23">
         <v>434.82691</v>
       </c>
       <c r="AT78" s="23">
         <v>1895.7943700000001</v>
       </c>
       <c r="AU78" s="23">
         <v>0</v>
       </c>
       <c r="AV78" s="23">
         <v>0</v>
       </c>
       <c r="AW78" s="23">
-        <v>174.03469999999999</v>
+        <v>216.49896000000001</v>
       </c>
       <c r="AX78" s="23">
-        <v>746.89799000000005</v>
+        <v>944.52768000000003</v>
       </c>
       <c r="AY78" s="23">
         <v>0</v>
       </c>
       <c r="AZ78" s="23">
         <v>0</v>
       </c>
       <c r="BA78" s="23">
-        <v>373.71467000000001</v>
+        <v>414.84546</v>
       </c>
       <c r="BB78" s="23">
-        <v>808.84875999999997</v>
+        <v>1042.3357000000001</v>
       </c>
     </row>
     <row r="79" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A79" s="13" t="s">
         <v>71</v>
       </c>
       <c r="B79" s="13" t="s">
         <v>184</v>
       </c>
       <c r="C79" s="14">
         <v>0</v>
       </c>
       <c r="D79" s="14">
         <v>0</v>
       </c>
       <c r="E79" s="14">
         <v>28.207599999999999</v>
       </c>
       <c r="F79" s="14">
         <v>49.850479999999997</v>
       </c>
       <c r="G79" s="14">
         <v>0</v>
       </c>
       <c r="H79" s="14">
@@ -13820,66 +13817,66 @@
       <c r="AO79" s="23">
         <v>0.68720000000000003</v>
       </c>
       <c r="AP79" s="23">
         <v>3.6772200000000002</v>
       </c>
       <c r="AQ79" s="23">
         <v>1</v>
       </c>
       <c r="AR79" s="23">
         <v>0.50155000000000005</v>
       </c>
       <c r="AS79" s="23">
         <v>0.86065000000000003</v>
       </c>
       <c r="AT79" s="23">
         <v>4.4170800000000003</v>
       </c>
       <c r="AU79" s="23">
         <v>0</v>
       </c>
       <c r="AV79" s="23">
         <v>0</v>
       </c>
       <c r="AW79" s="23">
-        <v>0.16614999999999999</v>
+        <v>0.26095000000000002</v>
       </c>
       <c r="AX79" s="23">
-        <v>0.89803999999999995</v>
+        <v>1.44994</v>
       </c>
       <c r="AY79" s="23">
         <v>0</v>
       </c>
       <c r="AZ79" s="23">
         <v>0</v>
       </c>
       <c r="BA79" s="23">
-        <v>5.9873799999999999</v>
+        <v>6.1530199999999997</v>
       </c>
       <c r="BB79" s="23">
-        <v>14.935750000000001</v>
+        <v>15.320029999999999</v>
       </c>
     </row>
     <row r="80" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A80" s="13" t="s">
         <v>72</v>
       </c>
       <c r="B80" s="13" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="14">
         <v>0.41599999999999998</v>
       </c>
       <c r="D80" s="14">
         <v>0.62033000000000005</v>
       </c>
       <c r="E80" s="14">
         <v>366.05072000000001</v>
       </c>
       <c r="F80" s="14">
         <v>659.61906999999997</v>
       </c>
       <c r="G80" s="14">
         <v>0.76800000000000002</v>
       </c>
       <c r="H80" s="14">
@@ -13984,66 +13981,66 @@
       <c r="AO80" s="23">
         <v>115.93057</v>
       </c>
       <c r="AP80" s="23">
         <v>281.00499000000002</v>
       </c>
       <c r="AQ80" s="23">
         <v>0</v>
       </c>
       <c r="AR80" s="23">
         <v>0</v>
       </c>
       <c r="AS80" s="23">
         <v>89.670559999999995</v>
       </c>
       <c r="AT80" s="23">
         <v>274.12277999999998</v>
       </c>
       <c r="AU80" s="23">
         <v>0</v>
       </c>
       <c r="AV80" s="23">
         <v>0</v>
       </c>
       <c r="AW80" s="23">
-        <v>24.083819999999999</v>
+        <v>31.589120000000001</v>
       </c>
       <c r="AX80" s="23">
-        <v>67.786709999999999</v>
+        <v>90.235849999999999</v>
       </c>
       <c r="AY80" s="23">
         <v>0</v>
       </c>
       <c r="AZ80" s="23">
         <v>0</v>
       </c>
       <c r="BA80" s="23">
-        <v>42.625540000000001</v>
+        <v>44.699219999999997</v>
       </c>
       <c r="BB80" s="23">
-        <v>137.02038999999999</v>
+        <v>143.8759</v>
       </c>
     </row>
     <row r="81" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A81" s="13" t="s">
         <v>73</v>
       </c>
       <c r="B81" s="13" t="s">
         <v>186</v>
       </c>
       <c r="C81" s="14">
         <v>1.8768</v>
       </c>
       <c r="D81" s="14">
         <v>2.018E-2</v>
       </c>
       <c r="E81" s="14">
         <v>105.70247999999999</v>
       </c>
       <c r="F81" s="14">
         <v>229.99763999999999</v>
       </c>
       <c r="G81" s="14">
         <v>20</v>
       </c>
       <c r="H81" s="14">
@@ -14142,72 +14139,72 @@
       <c r="AM81" s="23">
         <v>2001.82</v>
       </c>
       <c r="AN81" s="23">
         <v>933.59312999999997</v>
       </c>
       <c r="AO81" s="23">
         <v>179.12065000000001</v>
       </c>
       <c r="AP81" s="23">
         <v>617.91333999999995</v>
       </c>
       <c r="AQ81" s="23">
         <v>680.69399999999996</v>
       </c>
       <c r="AR81" s="23">
         <v>269.19038999999998</v>
       </c>
       <c r="AS81" s="23">
         <v>183.34308999999999</v>
       </c>
       <c r="AT81" s="23">
         <v>809.05998999999997</v>
       </c>
       <c r="AU81" s="23">
-        <v>94.49</v>
+        <v>159.80799999999999</v>
       </c>
       <c r="AV81" s="23">
-        <v>42.663780000000003</v>
+        <v>62.374490000000002</v>
       </c>
       <c r="AW81" s="23">
-        <v>75.475650000000002</v>
+        <v>87.022329999999997</v>
       </c>
       <c r="AX81" s="23">
-        <v>316.13375000000002</v>
+        <v>385.73617000000002</v>
       </c>
       <c r="AY81" s="23">
         <v>57</v>
       </c>
       <c r="AZ81" s="23">
         <v>17.458780000000001</v>
       </c>
       <c r="BA81" s="23">
-        <v>55.408230000000003</v>
+        <v>63.633789999999998</v>
       </c>
       <c r="BB81" s="23">
-        <v>279.79694999999998</v>
+        <v>328.77861000000001</v>
       </c>
     </row>
     <row r="82" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A82" s="13" t="s">
         <v>74</v>
       </c>
       <c r="B82" s="13" t="s">
         <v>187</v>
       </c>
       <c r="C82" s="14">
         <v>0</v>
       </c>
       <c r="D82" s="14">
         <v>0</v>
       </c>
       <c r="E82" s="14">
         <v>482.46793000000002</v>
       </c>
       <c r="F82" s="14">
         <v>399.63432999999998</v>
       </c>
       <c r="G82" s="14">
         <v>0</v>
       </c>
       <c r="H82" s="14">
@@ -14312,66 +14309,66 @@
       <c r="AO82" s="23">
         <v>2635.4552600000002</v>
       </c>
       <c r="AP82" s="23">
         <v>1666.7634</v>
       </c>
       <c r="AQ82" s="23">
         <v>0</v>
       </c>
       <c r="AR82" s="23">
         <v>0</v>
       </c>
       <c r="AS82" s="23">
         <v>2049.1872899999998</v>
       </c>
       <c r="AT82" s="23">
         <v>1503.6722</v>
       </c>
       <c r="AU82" s="23">
         <v>0</v>
       </c>
       <c r="AV82" s="23">
         <v>0</v>
       </c>
       <c r="AW82" s="23">
-        <v>1096.62374</v>
+        <v>1204.6588300000001</v>
       </c>
       <c r="AX82" s="23">
-        <v>770.81524999999999</v>
+        <v>866.59460999999999</v>
       </c>
       <c r="AY82" s="23">
         <v>0</v>
       </c>
       <c r="AZ82" s="23">
         <v>0</v>
       </c>
       <c r="BA82" s="23">
-        <v>780.39750000000004</v>
+        <v>818.29840000000002</v>
       </c>
       <c r="BB82" s="23">
-        <v>616.34023000000002</v>
+        <v>649.48001999999997</v>
       </c>
     </row>
     <row r="83" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A83" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B83" s="13" t="s">
         <v>188</v>
       </c>
       <c r="C83" s="14">
         <v>0</v>
       </c>
       <c r="D83" s="14">
         <v>0</v>
       </c>
       <c r="E83" s="14">
         <v>14.20424</v>
       </c>
       <c r="F83" s="14">
         <v>112.26442</v>
       </c>
       <c r="G83" s="14">
         <v>0</v>
       </c>
       <c r="H83" s="14">
@@ -14476,66 +14473,66 @@
       <c r="AO83" s="23">
         <v>25.927980000000002</v>
       </c>
       <c r="AP83" s="23">
         <v>211.53344000000001</v>
       </c>
       <c r="AQ83" s="23">
         <v>0</v>
       </c>
       <c r="AR83" s="23">
         <v>0</v>
       </c>
       <c r="AS83" s="23">
         <v>30.98997</v>
       </c>
       <c r="AT83" s="23">
         <v>266.08825000000002</v>
       </c>
       <c r="AU83" s="23">
         <v>0</v>
       </c>
       <c r="AV83" s="23">
         <v>0</v>
       </c>
       <c r="AW83" s="23">
-        <v>12.928750000000001</v>
+        <v>17.66825</v>
       </c>
       <c r="AX83" s="23">
-        <v>110.71693999999999</v>
+        <v>158.92312000000001</v>
       </c>
       <c r="AY83" s="23">
         <v>0</v>
       </c>
       <c r="AZ83" s="23">
         <v>0</v>
       </c>
       <c r="BA83" s="23">
-        <v>13.835229999999999</v>
+        <v>16.041730000000001</v>
       </c>
       <c r="BB83" s="23">
-        <v>137.19671</v>
+        <v>154.21519000000001</v>
       </c>
     </row>
     <row r="84" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A84" s="13" t="s">
         <v>76</v>
       </c>
       <c r="B84" s="13" t="s">
         <v>189</v>
       </c>
       <c r="C84" s="14">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="D84" s="14">
         <v>0.12939000000000001</v>
       </c>
       <c r="E84" s="14">
         <v>20.842210000000001</v>
       </c>
       <c r="F84" s="14">
         <v>47.97645</v>
       </c>
       <c r="G84" s="14">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="H84" s="14">
@@ -14640,66 +14637,66 @@
       <c r="AO84" s="23">
         <v>8.6156100000000002</v>
       </c>
       <c r="AP84" s="23">
         <v>36.737400000000001</v>
       </c>
       <c r="AQ84" s="23">
         <v>0</v>
       </c>
       <c r="AR84" s="23">
         <v>0</v>
       </c>
       <c r="AS84" s="23">
         <v>10.5844</v>
       </c>
       <c r="AT84" s="23">
         <v>41.603259999999999</v>
       </c>
       <c r="AU84" s="23">
         <v>0</v>
       </c>
       <c r="AV84" s="23">
         <v>0</v>
       </c>
       <c r="AW84" s="23">
-        <v>3.2827000000000002</v>
+        <v>4.0320999999999998</v>
       </c>
       <c r="AX84" s="23">
-        <v>15.96536</v>
+        <v>18.54664</v>
       </c>
       <c r="AY84" s="23">
         <v>0</v>
       </c>
       <c r="AZ84" s="23">
         <v>0</v>
       </c>
       <c r="BA84" s="23">
-        <v>2.3664800000000001</v>
+        <v>2.4196800000000001</v>
       </c>
       <c r="BB84" s="23">
-        <v>14.172319999999999</v>
+        <v>15.099460000000001</v>
       </c>
     </row>
     <row r="85" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A85" s="13" t="s">
         <v>77</v>
       </c>
       <c r="B85" s="13" t="s">
         <v>190</v>
       </c>
       <c r="C85" s="14">
         <v>1.6258999999999999</v>
       </c>
       <c r="D85" s="14">
         <v>0.64464999999999995</v>
       </c>
       <c r="E85" s="14">
         <v>2871.4825000000001</v>
       </c>
       <c r="F85" s="14">
         <v>2735.66572</v>
       </c>
       <c r="G85" s="14">
         <v>8.6491000000000007</v>
       </c>
       <c r="H85" s="14">
@@ -14792,78 +14789,78 @@
       <c r="AK85" s="15">
         <v>1852.19686</v>
       </c>
       <c r="AL85" s="15">
         <v>2996.9363800000001</v>
       </c>
       <c r="AM85" s="23">
         <v>66.130099999999999</v>
       </c>
       <c r="AN85" s="23">
         <v>99.702160000000006</v>
       </c>
       <c r="AO85" s="23">
         <v>1833.83519</v>
       </c>
       <c r="AP85" s="23">
         <v>2988.2712000000001</v>
       </c>
       <c r="AQ85" s="23">
         <v>0</v>
       </c>
       <c r="AR85" s="23">
         <v>0</v>
       </c>
       <c r="AS85" s="23">
-        <v>719.70582999999999</v>
+        <v>694.56343000000004</v>
       </c>
       <c r="AT85" s="23">
         <v>1409.4085600000001</v>
       </c>
       <c r="AU85" s="23">
         <v>0</v>
       </c>
       <c r="AV85" s="23">
         <v>0</v>
       </c>
       <c r="AW85" s="23">
-        <v>205.28213</v>
+        <v>233.32781</v>
       </c>
       <c r="AX85" s="23">
-        <v>389.09472</v>
+        <v>451.09994999999998</v>
       </c>
       <c r="AY85" s="23">
         <v>0</v>
       </c>
       <c r="AZ85" s="23">
         <v>0</v>
       </c>
       <c r="BA85" s="23">
-        <v>262.59858000000003</v>
+        <v>311.22906</v>
       </c>
       <c r="BB85" s="23">
-        <v>628.97590000000002</v>
+        <v>716.44096000000002</v>
       </c>
     </row>
     <row r="86" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A86" s="13" t="s">
         <v>78</v>
       </c>
       <c r="B86" s="13" t="s">
         <v>191</v>
       </c>
       <c r="C86" s="14">
         <v>0.44685000000000002</v>
       </c>
       <c r="D86" s="14">
         <v>0.67362</v>
       </c>
       <c r="E86" s="14">
         <v>67.117419999999996</v>
       </c>
       <c r="F86" s="14">
         <v>164.47515000000001</v>
       </c>
       <c r="G86" s="14">
         <v>1.9219999999999999</v>
       </c>
       <c r="H86" s="14">
@@ -14968,66 +14965,66 @@
       <c r="AO86" s="23">
         <v>2.0904699999999998</v>
       </c>
       <c r="AP86" s="23">
         <v>8.9759700000000002</v>
       </c>
       <c r="AQ86" s="23">
         <v>0</v>
       </c>
       <c r="AR86" s="23">
         <v>0</v>
       </c>
       <c r="AS86" s="23">
         <v>1.66275</v>
       </c>
       <c r="AT86" s="23">
         <v>6.1472499999999997</v>
       </c>
       <c r="AU86" s="23">
         <v>0</v>
       </c>
       <c r="AV86" s="23">
         <v>0</v>
       </c>
       <c r="AW86" s="23">
-        <v>0.58220000000000005</v>
+        <v>0.64324000000000003</v>
       </c>
       <c r="AX86" s="23">
-        <v>2.8153299999999999</v>
+        <v>3.22587</v>
       </c>
       <c r="AY86" s="23">
         <v>0</v>
       </c>
       <c r="AZ86" s="23">
         <v>0</v>
       </c>
       <c r="BA86" s="23">
-        <v>0.29974000000000001</v>
+        <v>0.55044999999999999</v>
       </c>
       <c r="BB86" s="23">
-        <v>1.09433</v>
+        <v>1.9275800000000001</v>
       </c>
     </row>
     <row r="87" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A87" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B87" s="13" t="s">
         <v>192</v>
       </c>
       <c r="C87" s="14">
         <v>0</v>
       </c>
       <c r="D87" s="14">
         <v>0</v>
       </c>
       <c r="E87" s="14">
         <v>124.79172</v>
       </c>
       <c r="F87" s="14">
         <v>381.38704000000001</v>
       </c>
       <c r="G87" s="14">
         <v>0</v>
       </c>
       <c r="H87" s="14">
@@ -15120,54 +15117,54 @@
       <c r="AK87" s="15">
         <v>10.398</v>
       </c>
       <c r="AL87" s="15">
         <v>54.04</v>
       </c>
       <c r="AM87" s="23">
         <v>1</v>
       </c>
       <c r="AN87" s="23">
         <v>6.3239999999999998</v>
       </c>
       <c r="AO87" s="23">
         <v>2.67</v>
       </c>
       <c r="AP87" s="23">
         <v>18.07</v>
       </c>
       <c r="AQ87" s="23">
         <v>2.7730000000000001</v>
       </c>
       <c r="AR87" s="23">
         <v>14.608000000000001</v>
       </c>
       <c r="AS87" s="23">
-        <v>0.65815999999999997</v>
+        <v>3.4031600000000002</v>
       </c>
       <c r="AT87" s="23">
-        <v>5.5960599999999996</v>
+        <v>14.33606</v>
       </c>
       <c r="AU87" s="23">
         <v>2.7730000000000001</v>
       </c>
       <c r="AV87" s="23">
         <v>14.608000000000001</v>
       </c>
       <c r="AW87" s="23">
         <v>0</v>
       </c>
       <c r="AX87" s="23">
         <v>0</v>
       </c>
       <c r="AY87" s="23">
         <v>0</v>
       </c>
       <c r="AZ87" s="23">
         <v>0</v>
       </c>
       <c r="BA87" s="23">
         <v>0</v>
       </c>
       <c r="BB87" s="23">
         <v>0</v>
       </c>
@@ -15284,78 +15281,78 @@
       <c r="AK88" s="15">
         <v>556.97727999999995</v>
       </c>
       <c r="AL88" s="15">
         <v>2254.8611099999998</v>
       </c>
       <c r="AM88" s="23">
         <v>20.795000000000002</v>
       </c>
       <c r="AN88" s="23">
         <v>57.618690000000001</v>
       </c>
       <c r="AO88" s="23">
         <v>795.80439000000001</v>
       </c>
       <c r="AP88" s="23">
         <v>2962.6734099999999</v>
       </c>
       <c r="AQ88" s="23">
         <v>2.306</v>
       </c>
       <c r="AR88" s="23">
         <v>30.305520000000001</v>
       </c>
       <c r="AS88" s="23">
-        <v>576.45488999999998</v>
+        <v>591.60986000000003</v>
       </c>
       <c r="AT88" s="23">
-        <v>2975.0999000000002</v>
+        <v>3015.7845200000002</v>
       </c>
       <c r="AU88" s="23">
         <v>1.2</v>
       </c>
       <c r="AV88" s="23">
         <v>3.4890599999999998</v>
       </c>
       <c r="AW88" s="23">
-        <v>213.34417999999999</v>
+        <v>253.84690000000001</v>
       </c>
       <c r="AX88" s="23">
-        <v>1134.30889</v>
+        <v>1351.86825</v>
       </c>
       <c r="AY88" s="23">
         <v>0</v>
       </c>
       <c r="AZ88" s="23">
         <v>0</v>
       </c>
       <c r="BA88" s="23">
-        <v>276.93691999999999</v>
+        <v>341.69846999999999</v>
       </c>
       <c r="BB88" s="23">
-        <v>1302.03423</v>
+        <v>1617.7888</v>
       </c>
     </row>
     <row r="89" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A89" s="13" t="s">
         <v>81</v>
       </c>
       <c r="B89" s="13" t="s">
         <v>194</v>
       </c>
       <c r="C89" s="14">
         <v>0</v>
       </c>
       <c r="D89" s="14">
         <v>0</v>
       </c>
       <c r="E89" s="14">
         <v>3694737.2080000001</v>
       </c>
       <c r="F89" s="14">
         <v>1922.54027</v>
       </c>
       <c r="G89" s="14">
         <v>215</v>
       </c>
       <c r="H89" s="14">
@@ -15460,66 +15457,66 @@
       <c r="AO89" s="23">
         <v>3132477.39597</v>
       </c>
       <c r="AP89" s="23">
         <v>1457.59338</v>
       </c>
       <c r="AQ89" s="23">
         <v>0</v>
       </c>
       <c r="AR89" s="23">
         <v>0</v>
       </c>
       <c r="AS89" s="23">
         <v>3041369.12421</v>
       </c>
       <c r="AT89" s="23">
         <v>1739.50891</v>
       </c>
       <c r="AU89" s="23">
         <v>0</v>
       </c>
       <c r="AV89" s="23">
         <v>0</v>
       </c>
       <c r="AW89" s="23">
-        <v>1254239.7208499999</v>
+        <v>1504073.91359</v>
       </c>
       <c r="AX89" s="23">
-        <v>689.38735999999994</v>
+        <v>852.05602999999996</v>
       </c>
       <c r="AY89" s="23">
-        <v>0</v>
+        <v>19.856999999999999</v>
       </c>
       <c r="AZ89" s="23">
-        <v>0</v>
+        <v>8.0579999999999998</v>
       </c>
       <c r="BA89" s="23">
-        <v>1155871.4839999999</v>
+        <v>1434027.1495000001</v>
       </c>
       <c r="BB89" s="23">
-        <v>785.70889999999997</v>
+        <v>963.02115000000003</v>
       </c>
     </row>
     <row r="90" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A90" s="13" t="s">
         <v>82</v>
       </c>
       <c r="B90" s="13" t="s">
         <v>195</v>
       </c>
       <c r="C90" s="14">
         <v>20.2</v>
       </c>
       <c r="D90" s="14">
         <v>1.8102199999999999</v>
       </c>
       <c r="E90" s="14">
         <v>4106.0962799999998</v>
       </c>
       <c r="F90" s="14">
         <v>1405.24891</v>
       </c>
       <c r="G90" s="14">
         <v>24.167999999999999</v>
       </c>
       <c r="H90" s="14">
@@ -15618,72 +15615,72 @@
       <c r="AM90" s="23">
         <v>284.33958000000001</v>
       </c>
       <c r="AN90" s="23">
         <v>84.79204</v>
       </c>
       <c r="AO90" s="23">
         <v>579.53895</v>
       </c>
       <c r="AP90" s="23">
         <v>671.14133000000004</v>
       </c>
       <c r="AQ90" s="23">
         <v>518.86608000000001</v>
       </c>
       <c r="AR90" s="23">
         <v>139.66327999999999</v>
       </c>
       <c r="AS90" s="23">
         <v>652.50854000000004</v>
       </c>
       <c r="AT90" s="23">
         <v>708.84532999999999</v>
       </c>
       <c r="AU90" s="23">
-        <v>0</v>
+        <v>97.968260000000001</v>
       </c>
       <c r="AV90" s="23">
-        <v>0</v>
+        <v>24.392309999999998</v>
       </c>
       <c r="AW90" s="23">
-        <v>207.13757000000001</v>
+        <v>295.63242000000002</v>
       </c>
       <c r="AX90" s="23">
-        <v>231.56234000000001</v>
+        <v>321.76922000000002</v>
       </c>
       <c r="AY90" s="23">
         <v>0</v>
       </c>
       <c r="AZ90" s="23">
         <v>0</v>
       </c>
       <c r="BA90" s="23">
-        <v>172.53062</v>
+        <v>221.82044999999999</v>
       </c>
       <c r="BB90" s="23">
-        <v>144.52033</v>
+        <v>171.44075000000001</v>
       </c>
     </row>
     <row r="91" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A91" s="13" t="s">
         <v>83</v>
       </c>
       <c r="B91" s="13" t="s">
         <v>196</v>
       </c>
       <c r="C91" s="14">
         <v>0</v>
       </c>
       <c r="D91" s="14">
         <v>0</v>
       </c>
       <c r="E91" s="14">
         <v>1556.519</v>
       </c>
       <c r="F91" s="14">
         <v>623.60487999999998</v>
       </c>
       <c r="G91" s="14">
         <v>0</v>
       </c>
       <c r="H91" s="14">
@@ -15788,66 +15785,66 @@
       <c r="AO91" s="23">
         <v>577.08072000000004</v>
       </c>
       <c r="AP91" s="23">
         <v>335.38369</v>
       </c>
       <c r="AQ91" s="23">
         <v>0</v>
       </c>
       <c r="AR91" s="23">
         <v>0</v>
       </c>
       <c r="AS91" s="23">
         <v>959.08938000000001</v>
       </c>
       <c r="AT91" s="23">
         <v>580.77317000000005</v>
       </c>
       <c r="AU91" s="23">
         <v>0</v>
       </c>
       <c r="AV91" s="23">
         <v>0</v>
       </c>
       <c r="AW91" s="23">
-        <v>379.85270000000003</v>
+        <v>492.67430999999999</v>
       </c>
       <c r="AX91" s="23">
-        <v>235.31054</v>
+        <v>316.57814000000002</v>
       </c>
       <c r="AY91" s="23">
         <v>0</v>
       </c>
       <c r="AZ91" s="23">
         <v>0</v>
       </c>
       <c r="BA91" s="23">
-        <v>523.97078999999997</v>
+        <v>819.79759000000001</v>
       </c>
       <c r="BB91" s="23">
-        <v>277.31716999999998</v>
+        <v>461.48088000000001</v>
       </c>
     </row>
     <row r="92" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A92" s="13" t="s">
         <v>84</v>
       </c>
       <c r="B92" s="13" t="s">
         <v>197</v>
       </c>
       <c r="C92" s="14">
         <v>0</v>
       </c>
       <c r="D92" s="14">
         <v>0</v>
       </c>
       <c r="E92" s="14">
         <v>0</v>
       </c>
       <c r="F92" s="14">
         <v>0</v>
       </c>
       <c r="G92" s="14">
         <v>0</v>
       </c>
       <c r="H92" s="14">
@@ -16772,54 +16769,54 @@
       <c r="AO97" s="23">
         <v>5.4920799999999996</v>
       </c>
       <c r="AP97" s="23">
         <v>5.9771700000000001</v>
       </c>
       <c r="AQ97" s="23">
         <v>0</v>
       </c>
       <c r="AR97" s="23">
         <v>0</v>
       </c>
       <c r="AS97" s="23">
         <v>9.0010600000000007</v>
       </c>
       <c r="AT97" s="23">
         <v>10.37598</v>
       </c>
       <c r="AU97" s="23">
         <v>0</v>
       </c>
       <c r="AV97" s="23">
         <v>0</v>
       </c>
       <c r="AW97" s="23">
-        <v>0.71074000000000004</v>
+        <v>0.93474000000000002</v>
       </c>
       <c r="AX97" s="23">
-        <v>0.94879000000000002</v>
+        <v>1.13534</v>
       </c>
       <c r="AY97" s="23">
         <v>0</v>
       </c>
       <c r="AZ97" s="23">
         <v>0</v>
       </c>
       <c r="BA97" s="23">
         <v>4.3131199999999996</v>
       </c>
       <c r="BB97" s="23">
         <v>4.4129100000000001</v>
       </c>
     </row>
     <row r="98" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A98" s="13" t="s">
         <v>90</v>
       </c>
       <c r="B98" s="13" t="s">
         <v>203</v>
       </c>
       <c r="C98" s="14">
         <v>0</v>
       </c>
       <c r="D98" s="14">
@@ -16936,66 +16933,66 @@
       <c r="AO98" s="23">
         <v>50.351599999999998</v>
       </c>
       <c r="AP98" s="23">
         <v>59.637230000000002</v>
       </c>
       <c r="AQ98" s="23">
         <v>80</v>
       </c>
       <c r="AR98" s="23">
         <v>45.189</v>
       </c>
       <c r="AS98" s="23">
         <v>63.619799999999998</v>
       </c>
       <c r="AT98" s="23">
         <v>47.20317</v>
       </c>
       <c r="AU98" s="23">
         <v>0</v>
       </c>
       <c r="AV98" s="23">
         <v>0</v>
       </c>
       <c r="AW98" s="23">
-        <v>17.085000000000001</v>
+        <v>19.016999999999999</v>
       </c>
       <c r="AX98" s="23">
-        <v>9.59802</v>
+        <v>10.768140000000001</v>
       </c>
       <c r="AY98" s="23">
-        <v>115</v>
+        <v>135</v>
       </c>
       <c r="AZ98" s="23">
-        <v>71.531000000000006</v>
+        <v>83.870999999999995</v>
       </c>
       <c r="BA98" s="23">
-        <v>55.4285</v>
+        <v>58.904499999999999</v>
       </c>
       <c r="BB98" s="23">
-        <v>43.524520000000003</v>
+        <v>45.987729999999999</v>
       </c>
     </row>
     <row r="99" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A99" s="13" t="s">
         <v>91</v>
       </c>
       <c r="B99" s="13" t="s">
         <v>204</v>
       </c>
       <c r="C99" s="14">
         <v>0</v>
       </c>
       <c r="D99" s="14">
         <v>0</v>
       </c>
       <c r="E99" s="14">
         <v>263.19260000000003</v>
       </c>
       <c r="F99" s="14">
         <v>24.713619999999999</v>
       </c>
       <c r="G99" s="14">
         <v>4344.55</v>
       </c>
       <c r="H99" s="14">
@@ -17100,66 +17097,66 @@
       <c r="AO99" s="23">
         <v>1077.3610000000001</v>
       </c>
       <c r="AP99" s="23">
         <v>121.23627</v>
       </c>
       <c r="AQ99" s="23">
         <v>0</v>
       </c>
       <c r="AR99" s="23">
         <v>0</v>
       </c>
       <c r="AS99" s="23">
         <v>11.188000000000001</v>
       </c>
       <c r="AT99" s="23">
         <v>4.8369600000000004</v>
       </c>
       <c r="AU99" s="23">
         <v>0</v>
       </c>
       <c r="AV99" s="23">
         <v>0</v>
       </c>
       <c r="AW99" s="23">
-        <v>10.792999999999999</v>
+        <v>10.882999999999999</v>
       </c>
       <c r="AX99" s="23">
-        <v>3.9708199999999998</v>
+        <v>4.1542500000000002</v>
       </c>
       <c r="AY99" s="23">
         <v>0</v>
       </c>
       <c r="AZ99" s="23">
         <v>0</v>
       </c>
       <c r="BA99" s="23">
-        <v>0.32300000000000001</v>
+        <v>0.38100000000000001</v>
       </c>
       <c r="BB99" s="23">
-        <v>0.75416000000000005</v>
+        <v>0.94820000000000004</v>
       </c>
     </row>
     <row r="100" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A100" s="13" t="s">
         <v>92</v>
       </c>
       <c r="B100" s="13" t="s">
         <v>205</v>
       </c>
       <c r="C100" s="14">
         <v>0</v>
       </c>
       <c r="D100" s="14">
         <v>0</v>
       </c>
       <c r="E100" s="14">
         <v>0</v>
       </c>
       <c r="F100" s="14">
         <v>0</v>
       </c>
       <c r="G100" s="14">
         <v>0</v>
       </c>
       <c r="H100" s="14">
@@ -17276,54 +17273,54 @@
       <c r="AS100" s="23">
         <v>0</v>
       </c>
       <c r="AT100" s="23">
         <v>0</v>
       </c>
       <c r="AU100" s="23">
         <v>0</v>
       </c>
       <c r="AV100" s="23">
         <v>0</v>
       </c>
       <c r="AW100" s="23">
         <v>0</v>
       </c>
       <c r="AX100" s="23">
         <v>0</v>
       </c>
       <c r="AY100" s="23">
         <v>0</v>
       </c>
       <c r="AZ100" s="23">
         <v>0</v>
       </c>
       <c r="BA100" s="23">
-        <v>3.08</v>
+        <v>3.2549999999999999</v>
       </c>
       <c r="BB100" s="23">
-        <v>1.5440400000000001</v>
+        <v>1.6133200000000001</v>
       </c>
     </row>
     <row r="101" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A101" s="13" t="s">
         <v>93</v>
       </c>
       <c r="B101" s="13" t="s">
         <v>206</v>
       </c>
       <c r="C101" s="14">
         <v>0</v>
       </c>
       <c r="D101" s="14">
         <v>0</v>
       </c>
       <c r="E101" s="14">
         <v>3474.8</v>
       </c>
       <c r="F101" s="14">
         <v>2010.6605199999999</v>
       </c>
       <c r="G101" s="14">
         <v>0</v>
       </c>
       <c r="H101" s="14">
@@ -17410,84 +17407,84 @@
       <c r="AI101" s="15">
         <v>0</v>
       </c>
       <c r="AJ101" s="15">
         <v>0</v>
       </c>
       <c r="AK101" s="15">
         <v>735</v>
       </c>
       <c r="AL101" s="15">
         <v>328.74847</v>
       </c>
       <c r="AM101" s="23">
         <v>0</v>
       </c>
       <c r="AN101" s="23">
         <v>0</v>
       </c>
       <c r="AO101" s="23">
         <v>0</v>
       </c>
       <c r="AP101" s="23">
         <v>0</v>
       </c>
       <c r="AQ101" s="23">
-        <v>549</v>
+        <v>1311</v>
       </c>
       <c r="AR101" s="23">
-        <v>90.215999999999994</v>
+        <v>479.62099999999998</v>
       </c>
       <c r="AS101" s="23">
         <v>4599.09</v>
       </c>
       <c r="AT101" s="23">
         <v>2208.0889999999999</v>
       </c>
       <c r="AU101" s="23">
         <v>549</v>
       </c>
       <c r="AV101" s="23">
         <v>90.215999999999994</v>
       </c>
       <c r="AW101" s="23">
         <v>0</v>
       </c>
       <c r="AX101" s="23">
         <v>0</v>
       </c>
       <c r="AY101" s="23">
-        <v>48.024000000000001</v>
+        <v>72.024000000000001</v>
       </c>
       <c r="AZ101" s="23">
-        <v>36.36</v>
+        <v>49.56</v>
       </c>
       <c r="BA101" s="23">
-        <v>10352.06</v>
+        <v>11227.58</v>
       </c>
       <c r="BB101" s="23">
-        <v>3765.4160000000002</v>
+        <v>4058.9369999999999</v>
       </c>
     </row>
     <row r="102" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A102" s="13" t="s">
         <v>94</v>
       </c>
       <c r="B102" s="13" t="s">
         <v>207</v>
       </c>
       <c r="C102" s="14">
         <v>4084.72</v>
       </c>
       <c r="D102" s="14">
         <v>938.85614999999996</v>
       </c>
       <c r="E102" s="14">
         <v>17.248000000000001</v>
       </c>
       <c r="F102" s="14">
         <v>0.438</v>
       </c>
       <c r="G102" s="14">
         <v>10082.549999999999</v>
       </c>
       <c r="H102" s="14">
@@ -17574,84 +17571,84 @@
       <c r="AI102" s="15">
         <v>6003.67</v>
       </c>
       <c r="AJ102" s="15">
         <v>1326.5419999999999</v>
       </c>
       <c r="AK102" s="15">
         <v>330.21863000000002</v>
       </c>
       <c r="AL102" s="15">
         <v>86.085319999999996</v>
       </c>
       <c r="AM102" s="23">
         <v>2117.5</v>
       </c>
       <c r="AN102" s="23">
         <v>492.90699999999998</v>
       </c>
       <c r="AO102" s="23">
         <v>8120.13213</v>
       </c>
       <c r="AP102" s="23">
         <v>3339.1528800000001</v>
       </c>
       <c r="AQ102" s="23">
-        <v>6619</v>
+        <v>7470.35</v>
       </c>
       <c r="AR102" s="23">
-        <v>1277.35456</v>
+        <v>1450.5315599999999</v>
       </c>
       <c r="AS102" s="23">
         <v>17622.73013</v>
       </c>
       <c r="AT102" s="23">
         <v>7971.20831</v>
       </c>
       <c r="AU102" s="23">
-        <v>1667.75</v>
+        <v>1934.55</v>
       </c>
       <c r="AV102" s="23">
-        <v>321.21660000000003</v>
+        <v>375.91059999999999</v>
       </c>
       <c r="AW102" s="23">
-        <v>8733.67389</v>
+        <v>10988.94529</v>
       </c>
       <c r="AX102" s="23">
-        <v>4000.4121700000001</v>
+        <v>5180.2199899999996</v>
       </c>
       <c r="AY102" s="23">
-        <v>1129.6500000000001</v>
+        <v>1263.25</v>
       </c>
       <c r="AZ102" s="23">
-        <v>256.709</v>
+        <v>288.10500000000002</v>
       </c>
       <c r="BA102" s="23">
-        <v>764.58182999999997</v>
+        <v>764.76338999999996</v>
       </c>
       <c r="BB102" s="23">
-        <v>174.30212</v>
+        <v>174.7097</v>
       </c>
     </row>
     <row r="103" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A103" s="13" t="s">
         <v>95</v>
       </c>
       <c r="B103" s="13" t="s">
         <v>208</v>
       </c>
       <c r="C103" s="14">
         <v>0</v>
       </c>
       <c r="D103" s="14">
         <v>0</v>
       </c>
       <c r="E103" s="14">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="F103" s="14">
         <v>0.13600000000000001</v>
       </c>
       <c r="G103" s="14">
         <v>0</v>
       </c>
       <c r="H103" s="14">
@@ -17908,78 +17905,78 @@
       <c r="AK104" s="15">
         <v>3138.3314999999998</v>
       </c>
       <c r="AL104" s="15">
         <v>6527.7945499999996</v>
       </c>
       <c r="AM104" s="23">
         <v>0.29249999999999998</v>
       </c>
       <c r="AN104" s="23">
         <v>0.56769999999999998</v>
       </c>
       <c r="AO104" s="23">
         <v>4471.1581299999998</v>
       </c>
       <c r="AP104" s="23">
         <v>7355.8676599999999</v>
       </c>
       <c r="AQ104" s="23">
         <v>0</v>
       </c>
       <c r="AR104" s="23">
         <v>0</v>
       </c>
       <c r="AS104" s="23">
-        <v>5188.9287100000001</v>
+        <v>5188.9297100000003</v>
       </c>
       <c r="AT104" s="23">
-        <v>7395.3914299999997</v>
+        <v>7396.6184300000004</v>
       </c>
       <c r="AU104" s="23">
         <v>0</v>
       </c>
       <c r="AV104" s="23">
         <v>0</v>
       </c>
       <c r="AW104" s="23">
-        <v>1707.23002</v>
+        <v>1933.4621199999999</v>
       </c>
       <c r="AX104" s="23">
-        <v>3012.4756600000001</v>
+        <v>3456.5905200000002</v>
       </c>
       <c r="AY104" s="23">
         <v>0</v>
       </c>
       <c r="AZ104" s="23">
         <v>0</v>
       </c>
       <c r="BA104" s="23">
-        <v>1896.7367999999999</v>
+        <v>2157.9567000000002</v>
       </c>
       <c r="BB104" s="23">
-        <v>3767.6608900000001</v>
+        <v>4353.9067100000002</v>
       </c>
     </row>
     <row r="105" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A105" s="13" t="s">
         <v>97</v>
       </c>
       <c r="B105" s="13" t="s">
         <v>210</v>
       </c>
       <c r="C105" s="14">
         <v>0</v>
       </c>
       <c r="D105" s="14">
         <v>0</v>
       </c>
       <c r="E105" s="14">
         <v>1.6822299999999999</v>
       </c>
       <c r="F105" s="14">
         <v>15.39406</v>
       </c>
       <c r="G105" s="14">
         <v>0</v>
       </c>
       <c r="H105" s="14">
@@ -18084,66 +18081,66 @@
       <c r="AO105" s="23">
         <v>83.558229999999995</v>
       </c>
       <c r="AP105" s="23">
         <v>1620.75766</v>
       </c>
       <c r="AQ105" s="23">
         <v>0</v>
       </c>
       <c r="AR105" s="23">
         <v>0</v>
       </c>
       <c r="AS105" s="23">
         <v>47.43582</v>
       </c>
       <c r="AT105" s="23">
         <v>679.13932999999997</v>
       </c>
       <c r="AU105" s="23">
         <v>0</v>
       </c>
       <c r="AV105" s="23">
         <v>0</v>
       </c>
       <c r="AW105" s="23">
-        <v>23.33672</v>
+        <v>23.367719999999998</v>
       </c>
       <c r="AX105" s="23">
-        <v>312.84958999999998</v>
+        <v>314.02159</v>
       </c>
       <c r="AY105" s="23">
         <v>0</v>
       </c>
       <c r="AZ105" s="23">
         <v>0</v>
       </c>
       <c r="BA105" s="23">
-        <v>13.507960000000001</v>
+        <v>13.551679999999999</v>
       </c>
       <c r="BB105" s="23">
-        <v>202.48605000000001</v>
+        <v>203.6103</v>
       </c>
     </row>
     <row r="106" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A106" s="13" t="s">
         <v>98</v>
       </c>
       <c r="B106" s="13" t="s">
         <v>211</v>
       </c>
       <c r="C106" s="14">
         <v>0</v>
       </c>
       <c r="D106" s="14">
         <v>0</v>
       </c>
       <c r="E106" s="14">
         <v>0</v>
       </c>
       <c r="F106" s="14">
         <v>0</v>
       </c>
       <c r="G106" s="14">
         <v>0</v>
       </c>
       <c r="H106" s="14">
@@ -18588,54 +18585,54 @@
       <c r="AS108" s="23">
         <v>18.628</v>
       </c>
       <c r="AT108" s="23">
         <v>126.31358</v>
       </c>
       <c r="AU108" s="23">
         <v>0</v>
       </c>
       <c r="AV108" s="23">
         <v>0</v>
       </c>
       <c r="AW108" s="23">
         <v>8.7810000000000006</v>
       </c>
       <c r="AX108" s="23">
         <v>57.375239999999998</v>
       </c>
       <c r="AY108" s="23">
         <v>0</v>
       </c>
       <c r="AZ108" s="23">
         <v>0</v>
       </c>
       <c r="BA108" s="23">
-        <v>4.6390000000000002</v>
+        <v>10.196999999999999</v>
       </c>
       <c r="BB108" s="23">
-        <v>31.823090000000001</v>
+        <v>73.855710000000002</v>
       </c>
     </row>
     <row r="109" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A109" s="13" t="s">
         <v>101</v>
       </c>
       <c r="B109" s="13" t="s">
         <v>214</v>
       </c>
       <c r="C109" s="14">
         <v>0</v>
       </c>
       <c r="D109" s="14">
         <v>0</v>
       </c>
       <c r="E109" s="14">
         <v>6.625</v>
       </c>
       <c r="F109" s="14">
         <v>51.442999999999998</v>
       </c>
       <c r="G109" s="14">
         <v>0</v>
       </c>
       <c r="H109" s="14">
@@ -18740,66 +18737,66 @@
       <c r="AO109" s="23">
         <v>26.429600000000001</v>
       </c>
       <c r="AP109" s="23">
         <v>91.027680000000004</v>
       </c>
       <c r="AQ109" s="23">
         <v>0</v>
       </c>
       <c r="AR109" s="23">
         <v>0</v>
       </c>
       <c r="AS109" s="23">
         <v>32.892000000000003</v>
       </c>
       <c r="AT109" s="23">
         <v>118.55594000000001</v>
       </c>
       <c r="AU109" s="23">
         <v>0</v>
       </c>
       <c r="AV109" s="23">
         <v>0</v>
       </c>
       <c r="AW109" s="23">
-        <v>6.6040000000000001</v>
+        <v>11.683999999999999</v>
       </c>
       <c r="AX109" s="23">
-        <v>23.679449999999999</v>
+        <v>41.794460000000001</v>
       </c>
       <c r="AY109" s="23">
         <v>0</v>
       </c>
       <c r="AZ109" s="23">
         <v>0</v>
       </c>
       <c r="BA109" s="23">
-        <v>24.271999999999998</v>
+        <v>31.384</v>
       </c>
       <c r="BB109" s="23">
-        <v>93.006630000000001</v>
+        <v>122.33242</v>
       </c>
     </row>
     <row r="110" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A110" s="13" t="s">
         <v>102</v>
       </c>
       <c r="B110" s="13" t="s">
         <v>215</v>
       </c>
       <c r="C110" s="14">
         <v>0</v>
       </c>
       <c r="D110" s="14">
         <v>0</v>
       </c>
       <c r="E110" s="14">
         <v>0.17</v>
       </c>
       <c r="F110" s="14">
         <v>0.92674000000000001</v>
       </c>
       <c r="G110" s="14">
         <v>0</v>
       </c>
       <c r="H110" s="14">
@@ -18904,66 +18901,66 @@
       <c r="AO110" s="23">
         <v>0.96952000000000005</v>
       </c>
       <c r="AP110" s="23">
         <v>5.8305100000000003</v>
       </c>
       <c r="AQ110" s="23">
         <v>0</v>
       </c>
       <c r="AR110" s="23">
         <v>0</v>
       </c>
       <c r="AS110" s="23">
         <v>6.0973899999999999</v>
       </c>
       <c r="AT110" s="23">
         <v>12.367990000000001</v>
       </c>
       <c r="AU110" s="23">
         <v>0</v>
       </c>
       <c r="AV110" s="23">
         <v>0</v>
       </c>
       <c r="AW110" s="23">
-        <v>0.39132</v>
+        <v>0.53791999999999995</v>
       </c>
       <c r="AX110" s="23">
-        <v>2.9948199999999998</v>
+        <v>4.3712299999999997</v>
       </c>
       <c r="AY110" s="23">
         <v>0</v>
       </c>
       <c r="AZ110" s="23">
         <v>0</v>
       </c>
       <c r="BA110" s="23">
-        <v>4.6566000000000001</v>
+        <v>4.6654499999999999</v>
       </c>
       <c r="BB110" s="23">
-        <v>6.2110000000000003</v>
+        <v>6.3116899999999996</v>
       </c>
     </row>
     <row r="111" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A111" s="13" t="s">
         <v>103</v>
       </c>
       <c r="B111" s="13" t="s">
         <v>216</v>
       </c>
       <c r="C111" s="14">
         <v>0</v>
       </c>
       <c r="D111" s="14">
         <v>0</v>
       </c>
       <c r="E111" s="14">
         <v>0.373</v>
       </c>
       <c r="F111" s="14">
         <v>2.0384600000000002</v>
       </c>
       <c r="G111" s="14">
         <v>0</v>
       </c>
       <c r="H111" s="14">
@@ -20596,101 +20593,101 @@
       <c r="I121" s="20"/>
       <c r="J121" s="20"/>
       <c r="K121" s="20"/>
       <c r="L121" s="20"/>
       <c r="M121" s="20"/>
       <c r="N121" s="20"/>
       <c r="O121" s="21"/>
       <c r="AM121" s="25"/>
       <c r="AN121" s="25"/>
       <c r="AO121" s="25"/>
       <c r="AP121" s="25"/>
       <c r="AQ121" s="25"/>
       <c r="AR121" s="25"/>
       <c r="AS121" s="25"/>
       <c r="AT121" s="25"/>
       <c r="AU121" s="25"/>
       <c r="AV121" s="25"/>
       <c r="AW121" s="25"/>
       <c r="AX121" s="25"/>
       <c r="AY121" s="25"/>
       <c r="AZ121" s="25"/>
       <c r="BA121" s="25"/>
       <c r="BB121" s="25"/>
     </row>
     <row r="122" spans="1:54" ht="30.75" customHeight="1">
-      <c r="A122" s="31" t="s">
+      <c r="A122" s="26" t="s">
         <v>226</v>
       </c>
-      <c r="B122" s="31"/>
+      <c r="B122" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="A122:B122"/>
-[...5 lines deleted...]
-    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="AS5:AT5"/>
     <mergeCell ref="A1:AL1"/>
     <mergeCell ref="A2:AL2"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:V4"/>
-    <mergeCell ref="S5:T5"/>
-[...19 lines deleted...]
-    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="A122:B122"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="G4:J4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Shygys Kazakhstan</vt:lpstr>