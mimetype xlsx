--- v5 (2026-08-26)
+++ v6 (2026-09-15)
@@ -1,61 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="28800" windowHeight="12165" tabRatio="765"/>
   </bookViews>
   <sheets>
-    <sheet name="Shygys Kazakhstan" sheetId="16" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="17" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="18" r:id="rId2"/>
+    <sheet name="Shygys Kazakhstan" sheetId="16" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="312" uniqueCount="238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="355" uniqueCount="280">
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>0209</t>
   </si>
   <si>
     <t>0210</t>
   </si>
   <si>
     <t>0304</t>
   </si>
   <si>
     <t>0305</t>
   </si>
   <si>
     <t>0401</t>
   </si>
   <si>
     <t>0402</t>
   </si>
   <si>
@@ -726,64 +730,212 @@
   </si>
   <si>
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t xml:space="preserve">
  CNFEA EAEU</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t xml:space="preserve"> Export and import of goods for processed agricultural products</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
-    <t>January-June 2025</t>
-[...2 lines deleted...]
-    <t>January-June 2026*</t>
+    <t>January-July 2025</t>
+  </si>
+  <si>
+    <t>January-July 2026*</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>©  Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Foreign currency trade turnover</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>thousand US dollars, tons, additional units of measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Methodology for maintaining statistics of mutual trade in goods of the member states of the Eurasian Economic Union Approved By the decision of the Board of the Eurasian Economic Commission dated December 25, 2018 210</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>The primary sources of information are data from the 1-ТS "Report on Mutual Trade in Goods with the Member States of the EAEU " statistical report</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/dynamic-tables/1450/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 7232 25 06 35  </t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>L.Uskabaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Division of Trade Statistics </t>
+  </si>
+  <si>
+    <t>Uskabaeva Laura</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25796/</t>
+  </si>
+  <si>
+    <t>The indicator has been compiled since 2015.</t>
+  </si>
+  <si>
+    <t>Foreign currency trade turnover - Export, import</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25840/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
@@ -796,316 +948,464 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="49"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="thin">
+      <left style="thin">
         <color indexed="64"/>
-      </right>
-      <top/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom/>
-      <diagonal/>
-[...9 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="10">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
+    <cellStyle name="Обычный 11 20" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 3" xfId="6"/>
+    <cellStyle name="Обычный 2 8" xfId="7"/>
+    <cellStyle name="Обычный 4" xfId="8"/>
+    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="9"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1131,51 +1431,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1304,188 +1604,451 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25796/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Uskabaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25840/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="84" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="30" t="s">
+        <v>245</v>
+      </c>
+      <c r="B2" s="31">
+        <v>312101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="30" t="s">
+        <v>246</v>
+      </c>
+      <c r="B3" s="31" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="30" t="s">
+        <v>248</v>
+      </c>
+      <c r="B4" s="32" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="30" t="s">
+        <v>250</v>
+      </c>
+      <c r="B5" s="31" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="30" t="s">
+        <v>251</v>
+      </c>
+      <c r="B6" s="31" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="24" customHeight="1">
+      <c r="A7" s="33" t="s">
+        <v>252</v>
+      </c>
+      <c r="B7" s="31" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="33" t="s">
+        <v>253</v>
+      </c>
+      <c r="B8" s="34" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="33" t="s">
+        <v>255</v>
+      </c>
+      <c r="B9" s="35" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="33" t="s">
+        <v>257</v>
+      </c>
+      <c r="B10" s="34" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="33" t="s">
+        <v>259</v>
+      </c>
+      <c r="B11" s="31"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="33" t="s">
+        <v>260</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="18.75" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>261</v>
+      </c>
+      <c r="B13" s="43" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="19.5" customHeight="1">
+      <c r="A14" s="36" t="s">
+        <v>262</v>
+      </c>
+      <c r="B14" s="37" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="33" t="s">
+        <v>264</v>
+      </c>
+      <c r="B15" s="43" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="33" t="s">
+        <v>265</v>
+      </c>
+      <c r="B16" s="38">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="33" t="s">
+        <v>266</v>
+      </c>
+      <c r="B17" s="38">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="33" t="s">
+        <v>267</v>
+      </c>
+      <c r="B18" s="41" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="33" t="s">
+        <v>268</v>
+      </c>
+      <c r="B19" s="41" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="33" t="s">
+        <v>269</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="33" t="s">
+        <v>271</v>
+      </c>
+      <c r="B21" s="40" t="s">
+        <v>272</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="18" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="99" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="26" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="26" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="26" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="26" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="26" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="27"/>
+    </row>
+    <row r="12" spans="2:2" ht="27" customHeight="1">
+      <c r="B12" s="28" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="27"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="27"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="1"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="1"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="1"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="29" t="s">
+        <v>244</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="18" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB122"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="AP7" activePane="bottomRight" state="frozen"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="AP85" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AY4" sqref="AY4:BB4"/>
+      <selection pane="bottomRight" activeCell="AU4" sqref="AU4:AX4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="7.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="38" style="13" customWidth="1"/>
     <col min="3" max="14" width="12.85546875" style="13" customWidth="1"/>
     <col min="15" max="15" width="11.5703125" style="13" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="13" customWidth="1"/>
     <col min="17" max="17" width="11.5703125" style="13" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" style="13" customWidth="1"/>
     <col min="19" max="19" width="11.5703125" style="13" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="13" customWidth="1"/>
     <col min="21" max="21" width="12.140625" style="13" customWidth="1"/>
     <col min="22" max="22" width="12.85546875" style="13" customWidth="1"/>
     <col min="23" max="23" width="12.140625" style="13" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="13" customWidth="1"/>
     <col min="25" max="25" width="12.140625" style="13" customWidth="1"/>
     <col min="26" max="26" width="12.85546875" style="13" customWidth="1"/>
     <col min="27" max="27" width="12.140625" style="4" customWidth="1"/>
     <col min="28" max="28" width="12.85546875" style="4" customWidth="1"/>
     <col min="29" max="29" width="12.140625" style="4" customWidth="1"/>
     <col min="30" max="30" width="12.7109375" style="4" customWidth="1"/>
     <col min="31" max="54" width="12.7109375" style="13" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" s="1" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="50" t="s">
         <v>234</v>
       </c>
-      <c r="B1" s="32"/>
-[...35 lines deleted...]
-      <c r="AL1" s="32"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
+      <c r="AC1" s="50"/>
+      <c r="AD1" s="50"/>
+      <c r="AE1" s="50"/>
+      <c r="AF1" s="50"/>
+      <c r="AG1" s="50"/>
+      <c r="AH1" s="50"/>
+      <c r="AI1" s="50"/>
+      <c r="AJ1" s="50"/>
+      <c r="AK1" s="50"/>
+      <c r="AL1" s="50"/>
       <c r="AM1" s="22"/>
       <c r="AN1" s="22"/>
       <c r="AO1" s="22"/>
       <c r="AP1" s="22"/>
       <c r="AQ1" s="22"/>
       <c r="AR1" s="22"/>
       <c r="AS1" s="22"/>
       <c r="AT1" s="22"/>
       <c r="AU1" s="22"/>
       <c r="AV1" s="22"/>
       <c r="AW1" s="22"/>
       <c r="AX1" s="22"/>
       <c r="AY1" s="22"/>
       <c r="AZ1" s="22"/>
       <c r="BA1" s="22"/>
       <c r="BB1" s="22"/>
     </row>
     <row r="2" spans="1:54" s="1" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="50" t="s">
         <v>235</v>
       </c>
-      <c r="B2" s="32"/>
-[...35 lines deleted...]
-      <c r="AL2" s="32"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="50"/>
+      <c r="T2" s="50"/>
+      <c r="U2" s="50"/>
+      <c r="V2" s="50"/>
+      <c r="W2" s="50"/>
+      <c r="X2" s="50"/>
+      <c r="Y2" s="50"/>
+      <c r="Z2" s="50"/>
+      <c r="AA2" s="50"/>
+      <c r="AB2" s="50"/>
+      <c r="AC2" s="50"/>
+      <c r="AD2" s="50"/>
+      <c r="AE2" s="50"/>
+      <c r="AF2" s="50"/>
+      <c r="AG2" s="50"/>
+      <c r="AH2" s="50"/>
+      <c r="AI2" s="50"/>
+      <c r="AJ2" s="50"/>
+      <c r="AK2" s="50"/>
+      <c r="AL2" s="50"/>
       <c r="AM2" s="22"/>
       <c r="AN2" s="22"/>
       <c r="AO2" s="22"/>
       <c r="AP2" s="22"/>
       <c r="AQ2" s="22"/>
       <c r="AR2" s="22"/>
       <c r="AS2" s="22"/>
       <c r="AT2" s="22"/>
       <c r="AU2" s="22"/>
       <c r="AV2" s="22"/>
       <c r="AW2" s="22"/>
       <c r="AX2" s="22"/>
       <c r="AY2" s="22"/>
       <c r="AZ2" s="22"/>
       <c r="BA2" s="22"/>
       <c r="BB2" s="22"/>
     </row>
     <row r="3" spans="1:54" ht="12">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
@@ -1512,246 +2075,246 @@
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
       <c r="AW3" s="3"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
     </row>
     <row r="4" spans="1:54" ht="24.75" customHeight="1">
-      <c r="A4" s="29" t="s">
+      <c r="A4" s="47" t="s">
         <v>232</v>
       </c>
-      <c r="B4" s="28" t="s">
+      <c r="B4" s="46" t="s">
         <v>227</v>
       </c>
-      <c r="C4" s="27">
+      <c r="C4" s="44">
         <v>2015</v>
       </c>
-      <c r="D4" s="27"/>
-[...2 lines deleted...]
-      <c r="G4" s="27">
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44">
         <v>2016</v>
       </c>
-      <c r="H4" s="27"/>
-[...2 lines deleted...]
-      <c r="K4" s="27">
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44"/>
+      <c r="K4" s="44">
         <v>2017</v>
       </c>
-      <c r="L4" s="27"/>
-[...2 lines deleted...]
-      <c r="O4" s="27">
+      <c r="L4" s="44"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="44"/>
+      <c r="O4" s="44">
         <v>2018</v>
       </c>
-      <c r="P4" s="27"/>
-[...2 lines deleted...]
-      <c r="S4" s="27">
+      <c r="P4" s="44"/>
+      <c r="Q4" s="44"/>
+      <c r="R4" s="44"/>
+      <c r="S4" s="44">
         <v>2019</v>
       </c>
-      <c r="T4" s="27"/>
-[...2 lines deleted...]
-      <c r="W4" s="27">
+      <c r="T4" s="44"/>
+      <c r="U4" s="44"/>
+      <c r="V4" s="44"/>
+      <c r="W4" s="44">
         <v>2020</v>
       </c>
-      <c r="X4" s="27"/>
-[...2 lines deleted...]
-      <c r="AA4" s="27">
+      <c r="X4" s="44"/>
+      <c r="Y4" s="44"/>
+      <c r="Z4" s="44"/>
+      <c r="AA4" s="44">
         <v>2021</v>
       </c>
-      <c r="AB4" s="27"/>
-[...2 lines deleted...]
-      <c r="AE4" s="33">
+      <c r="AB4" s="44"/>
+      <c r="AC4" s="44"/>
+      <c r="AD4" s="44"/>
+      <c r="AE4" s="51">
         <v>2022</v>
       </c>
-      <c r="AF4" s="34"/>
-[...2 lines deleted...]
-      <c r="AI4" s="33">
+      <c r="AF4" s="52"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="53"/>
+      <c r="AI4" s="51">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="34"/>
-[...2 lines deleted...]
-      <c r="AM4" s="33">
+      <c r="AJ4" s="52"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="53"/>
+      <c r="AM4" s="51">
         <v>2024</v>
       </c>
-      <c r="AN4" s="34"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="33">
+      <c r="AN4" s="52"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="53"/>
+      <c r="AQ4" s="51">
         <v>2025</v>
       </c>
-      <c r="AR4" s="34"/>
-[...2 lines deleted...]
-      <c r="AU4" s="33" t="s">
+      <c r="AR4" s="52"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="53"/>
+      <c r="AU4" s="51" t="s">
         <v>236</v>
       </c>
-      <c r="AV4" s="34"/>
-[...2 lines deleted...]
-      <c r="AY4" s="33" t="s">
+      <c r="AV4" s="52"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="53"/>
+      <c r="AY4" s="51" t="s">
         <v>237</v>
       </c>
-      <c r="AZ4" s="34"/>
-[...1 lines deleted...]
-      <c r="BB4" s="35"/>
+      <c r="AZ4" s="52"/>
+      <c r="BA4" s="52"/>
+      <c r="BB4" s="53"/>
     </row>
     <row r="5" spans="1:54" s="5" customFormat="1" ht="13.15" customHeight="1">
-      <c r="A5" s="30"/>
-[...1 lines deleted...]
-      <c r="C5" s="27" t="s">
+      <c r="A5" s="48"/>
+      <c r="B5" s="46"/>
+      <c r="C5" s="44" t="s">
         <v>230</v>
       </c>
-      <c r="D5" s="27"/>
-      <c r="E5" s="27" t="s">
+      <c r="D5" s="44"/>
+      <c r="E5" s="44" t="s">
         <v>231</v>
       </c>
-      <c r="F5" s="27"/>
-      <c r="G5" s="27" t="s">
+      <c r="F5" s="44"/>
+      <c r="G5" s="44" t="s">
         <v>230</v>
       </c>
-      <c r="H5" s="27"/>
-      <c r="I5" s="27" t="s">
+      <c r="H5" s="44"/>
+      <c r="I5" s="44" t="s">
         <v>231</v>
       </c>
-      <c r="J5" s="27"/>
-      <c r="K5" s="27" t="s">
+      <c r="J5" s="44"/>
+      <c r="K5" s="44" t="s">
         <v>230</v>
       </c>
-      <c r="L5" s="27"/>
-      <c r="M5" s="27" t="s">
+      <c r="L5" s="44"/>
+      <c r="M5" s="44" t="s">
         <v>231</v>
       </c>
-      <c r="N5" s="27"/>
-      <c r="O5" s="27" t="s">
+      <c r="N5" s="44"/>
+      <c r="O5" s="44" t="s">
         <v>230</v>
       </c>
-      <c r="P5" s="27"/>
-      <c r="Q5" s="27" t="s">
+      <c r="P5" s="44"/>
+      <c r="Q5" s="44" t="s">
         <v>231</v>
       </c>
-      <c r="R5" s="27"/>
-      <c r="S5" s="27" t="s">
+      <c r="R5" s="44"/>
+      <c r="S5" s="44" t="s">
         <v>230</v>
       </c>
-      <c r="T5" s="27"/>
-      <c r="U5" s="27" t="s">
+      <c r="T5" s="44"/>
+      <c r="U5" s="44" t="s">
         <v>231</v>
       </c>
-      <c r="V5" s="27"/>
-      <c r="W5" s="27" t="s">
+      <c r="V5" s="44"/>
+      <c r="W5" s="44" t="s">
         <v>230</v>
       </c>
-      <c r="X5" s="27"/>
-      <c r="Y5" s="27" t="s">
+      <c r="X5" s="44"/>
+      <c r="Y5" s="44" t="s">
         <v>231</v>
       </c>
-      <c r="Z5" s="27"/>
-      <c r="AA5" s="27" t="s">
+      <c r="Z5" s="44"/>
+      <c r="AA5" s="44" t="s">
         <v>230</v>
       </c>
-      <c r="AB5" s="27"/>
-      <c r="AC5" s="27" t="s">
+      <c r="AB5" s="44"/>
+      <c r="AC5" s="44" t="s">
         <v>231</v>
       </c>
-      <c r="AD5" s="27"/>
-      <c r="AE5" s="27" t="s">
+      <c r="AD5" s="44"/>
+      <c r="AE5" s="44" t="s">
         <v>230</v>
       </c>
-      <c r="AF5" s="27"/>
-      <c r="AG5" s="27" t="s">
+      <c r="AF5" s="44"/>
+      <c r="AG5" s="44" t="s">
         <v>231</v>
       </c>
-      <c r="AH5" s="27"/>
-      <c r="AI5" s="27" t="s">
+      <c r="AH5" s="44"/>
+      <c r="AI5" s="44" t="s">
         <v>230</v>
       </c>
-      <c r="AJ5" s="27"/>
-      <c r="AK5" s="27" t="s">
+      <c r="AJ5" s="44"/>
+      <c r="AK5" s="44" t="s">
         <v>231</v>
       </c>
-      <c r="AL5" s="27"/>
-      <c r="AM5" s="27" t="s">
+      <c r="AL5" s="44"/>
+      <c r="AM5" s="44" t="s">
         <v>230</v>
       </c>
-      <c r="AN5" s="27"/>
-      <c r="AO5" s="27" t="s">
+      <c r="AN5" s="44"/>
+      <c r="AO5" s="44" t="s">
         <v>231</v>
       </c>
-      <c r="AP5" s="27"/>
-      <c r="AQ5" s="27" t="s">
+      <c r="AP5" s="44"/>
+      <c r="AQ5" s="44" t="s">
         <v>230</v>
       </c>
-      <c r="AR5" s="27"/>
-      <c r="AS5" s="27" t="s">
+      <c r="AR5" s="44"/>
+      <c r="AS5" s="44" t="s">
         <v>231</v>
       </c>
-      <c r="AT5" s="27"/>
-      <c r="AU5" s="27" t="s">
+      <c r="AT5" s="44"/>
+      <c r="AU5" s="44" t="s">
         <v>230</v>
       </c>
-      <c r="AV5" s="27"/>
-      <c r="AW5" s="27" t="s">
+      <c r="AV5" s="44"/>
+      <c r="AW5" s="44" t="s">
         <v>231</v>
       </c>
-      <c r="AX5" s="27"/>
-      <c r="AY5" s="27" t="s">
+      <c r="AX5" s="44"/>
+      <c r="AY5" s="44" t="s">
         <v>230</v>
       </c>
-      <c r="AZ5" s="27"/>
-      <c r="BA5" s="27" t="s">
+      <c r="AZ5" s="44"/>
+      <c r="BA5" s="44" t="s">
         <v>231</v>
       </c>
-      <c r="BB5" s="27"/>
+      <c r="BB5" s="44"/>
     </row>
     <row r="6" spans="1:54" ht="33.75">
-      <c r="A6" s="31"/>
-      <c r="B6" s="28"/>
+      <c r="A6" s="49"/>
+      <c r="B6" s="46"/>
       <c r="C6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>229</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>229</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>229</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>228</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>229</v>
       </c>
       <c r="K6" s="6" t="s">
@@ -2003,72 +2566,72 @@
       <c r="AM7" s="10">
         <v>31075.321149999996</v>
       </c>
       <c r="AN7" s="10">
         <v>49630.053339999991</v>
       </c>
       <c r="AO7" s="10">
         <v>3172345.7641699999</v>
       </c>
       <c r="AP7" s="10">
         <v>54035.179100000008</v>
       </c>
       <c r="AQ7" s="10">
         <v>24821.218150000001</v>
       </c>
       <c r="AR7" s="10">
         <v>29887.615430000005</v>
       </c>
       <c r="AS7" s="10">
         <v>3085982.2063199989</v>
       </c>
       <c r="AT7" s="10">
         <v>59207.865570000016</v>
       </c>
       <c r="AU7" s="10">
-        <v>11359.87545</v>
+        <v>12826.870630000001</v>
       </c>
       <c r="AV7" s="10">
-        <v>15177.967849999997</v>
+        <v>16542.434010000001</v>
       </c>
       <c r="AW7" s="10">
-        <v>1525702.9546699994</v>
+        <v>1749272.6126300001</v>
       </c>
       <c r="AX7" s="10">
-        <v>28670.23545</v>
+        <v>33965.992329999994</v>
       </c>
       <c r="AY7" s="10">
-        <v>8734.8664099999987</v>
+        <v>9935.5525699999998</v>
       </c>
       <c r="AZ7" s="10">
-        <v>15053.145620000001</v>
+        <v>15623.995250000002</v>
       </c>
       <c r="BA7" s="10">
-        <v>1456605.3726100002</v>
+        <v>1748926.35399</v>
       </c>
       <c r="BB7" s="10">
-        <v>27645.73806</v>
+        <v>32343.027969999999</v>
       </c>
     </row>
     <row r="8" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A8" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>113</v>
       </c>
       <c r="C8" s="14">
         <v>0</v>
       </c>
       <c r="D8" s="14">
         <v>0</v>
       </c>
       <c r="E8" s="14">
         <v>30.81439</v>
       </c>
       <c r="F8" s="14">
         <v>64.91686</v>
       </c>
       <c r="G8" s="14">
         <v>0</v>
       </c>
       <c r="H8" s="14">
@@ -2331,66 +2894,66 @@
       <c r="AM9" s="23">
         <v>24136.291209999999</v>
       </c>
       <c r="AN9" s="23">
         <v>42534.99106</v>
       </c>
       <c r="AO9" s="23">
         <v>66.928030000000007</v>
       </c>
       <c r="AP9" s="23">
         <v>56.837209999999999</v>
       </c>
       <c r="AQ9" s="23">
         <v>11040.540569999999</v>
       </c>
       <c r="AR9" s="23">
         <v>19871.193920000002</v>
       </c>
       <c r="AS9" s="23">
         <v>61.453499999999998</v>
       </c>
       <c r="AT9" s="23">
         <v>143.60505000000001</v>
       </c>
       <c r="AU9" s="23">
-        <v>6664.9880899999998</v>
+        <v>7154.1847100000005</v>
       </c>
       <c r="AV9" s="23">
-        <v>11131.12176</v>
+        <v>11721.18772</v>
       </c>
       <c r="AW9" s="23">
         <v>2.1359400000000002</v>
       </c>
       <c r="AX9" s="23">
         <v>3.2216499999999999</v>
       </c>
       <c r="AY9" s="23">
-        <v>6331.5179699999999</v>
+        <v>6368.0357299999996</v>
       </c>
       <c r="AZ9" s="23">
-        <v>12291.12435</v>
+        <v>12346.96773</v>
       </c>
       <c r="BA9" s="23">
         <v>0.9425</v>
       </c>
       <c r="BB9" s="23">
         <v>2.43052</v>
       </c>
     </row>
     <row r="10" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A10" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>115</v>
       </c>
       <c r="C10" s="14">
         <v>0</v>
       </c>
       <c r="D10" s="14">
         <v>0</v>
       </c>
       <c r="E10" s="14">
         <v>51.539920000000002</v>
       </c>
       <c r="F10" s="14">
@@ -2823,66 +3386,66 @@
       <c r="AM12" s="23">
         <v>675</v>
       </c>
       <c r="AN12" s="23">
         <v>845.94068000000004</v>
       </c>
       <c r="AO12" s="23">
         <v>133.08111</v>
       </c>
       <c r="AP12" s="23">
         <v>296.08553999999998</v>
       </c>
       <c r="AQ12" s="23">
         <v>917.8</v>
       </c>
       <c r="AR12" s="23">
         <v>1274.6553100000001</v>
       </c>
       <c r="AS12" s="23">
         <v>176.80044000000001</v>
       </c>
       <c r="AT12" s="23">
         <v>358.30023999999997</v>
       </c>
       <c r="AU12" s="23">
-        <v>516</v>
+        <v>616</v>
       </c>
       <c r="AV12" s="23">
-        <v>682.72430999999995</v>
+        <v>836.08231000000001</v>
       </c>
       <c r="AW12" s="23">
-        <v>165.80904000000001</v>
+        <v>168.32903999999999</v>
       </c>
       <c r="AX12" s="23">
-        <v>329.40302000000003</v>
+        <v>335.35554999999999</v>
       </c>
       <c r="AY12" s="23">
-        <v>240</v>
+        <v>379.9</v>
       </c>
       <c r="AZ12" s="23">
-        <v>379.98</v>
+        <v>466.47699999999998</v>
       </c>
       <c r="BA12" s="23">
         <v>112.67122000000001</v>
       </c>
       <c r="BB12" s="23">
         <v>275.81495000000001</v>
       </c>
     </row>
     <row r="13" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A13" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>118</v>
       </c>
       <c r="C13" s="14">
         <v>20</v>
       </c>
       <c r="D13" s="14">
         <v>5.4969999999999999</v>
       </c>
       <c r="E13" s="14">
         <v>82.375799999999998</v>
       </c>
       <c r="F13" s="14">
@@ -2993,66 +3556,66 @@
       <c r="AO13" s="23">
         <v>30.856680000000001</v>
       </c>
       <c r="AP13" s="23">
         <v>268.43083000000001</v>
       </c>
       <c r="AQ13" s="23">
         <v>0</v>
       </c>
       <c r="AR13" s="23">
         <v>0</v>
       </c>
       <c r="AS13" s="23">
         <v>26.7317</v>
       </c>
       <c r="AT13" s="23">
         <v>286.82965999999999</v>
       </c>
       <c r="AU13" s="23">
         <v>0</v>
       </c>
       <c r="AV13" s="23">
         <v>0</v>
       </c>
       <c r="AW13" s="23">
-        <v>13.626670000000001</v>
+        <v>16.41498</v>
       </c>
       <c r="AX13" s="23">
-        <v>140.91676000000001</v>
+        <v>171.86932999999999</v>
       </c>
       <c r="AY13" s="23">
         <v>0</v>
       </c>
       <c r="AZ13" s="23">
         <v>0</v>
       </c>
       <c r="BA13" s="23">
-        <v>10.107670000000001</v>
+        <v>12.096399999999999</v>
       </c>
       <c r="BB13" s="23">
-        <v>120.98557</v>
+        <v>145.42252999999999</v>
       </c>
     </row>
     <row r="14" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A14" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>119</v>
       </c>
       <c r="C14" s="14">
         <v>0</v>
       </c>
       <c r="D14" s="14">
         <v>0</v>
       </c>
       <c r="E14" s="14">
         <v>2285.4845999999998</v>
       </c>
       <c r="F14" s="14">
         <v>762.86410999999998</v>
       </c>
       <c r="G14" s="14">
         <v>0</v>
       </c>
       <c r="H14" s="14">
@@ -3157,66 +3720,66 @@
       <c r="AO14" s="23">
         <v>2982.77198</v>
       </c>
       <c r="AP14" s="23">
         <v>1448.14426</v>
       </c>
       <c r="AQ14" s="23">
         <v>0</v>
       </c>
       <c r="AR14" s="23">
         <v>0</v>
       </c>
       <c r="AS14" s="23">
         <v>428.63733999999999</v>
       </c>
       <c r="AT14" s="23">
         <v>282.24592000000001</v>
       </c>
       <c r="AU14" s="23">
         <v>0</v>
       </c>
       <c r="AV14" s="23">
         <v>0</v>
       </c>
       <c r="AW14" s="23">
-        <v>425.07254999999998</v>
+        <v>425.65688999999998</v>
       </c>
       <c r="AX14" s="23">
-        <v>270.99892</v>
+        <v>272.55561999999998</v>
       </c>
       <c r="AY14" s="23">
         <v>0</v>
       </c>
       <c r="AZ14" s="23">
         <v>0</v>
       </c>
       <c r="BA14" s="23">
-        <v>6.4623299999999997</v>
+        <v>6.5128500000000003</v>
       </c>
       <c r="BB14" s="23">
-        <v>16.66311</v>
+        <v>16.876149999999999</v>
       </c>
     </row>
     <row r="15" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A15" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>120</v>
       </c>
       <c r="C15" s="14">
         <v>0</v>
       </c>
       <c r="D15" s="14">
         <v>0</v>
       </c>
       <c r="E15" s="14">
         <v>317.98009999999999</v>
       </c>
       <c r="F15" s="14">
         <v>323.67482000000001</v>
       </c>
       <c r="G15" s="14">
         <v>0</v>
       </c>
       <c r="H15" s="14">
@@ -3321,66 +3884,66 @@
       <c r="AO15" s="23">
         <v>19.82508</v>
       </c>
       <c r="AP15" s="23">
         <v>45.66713</v>
       </c>
       <c r="AQ15" s="23">
         <v>0</v>
       </c>
       <c r="AR15" s="23">
         <v>0</v>
       </c>
       <c r="AS15" s="23">
         <v>3.73732</v>
       </c>
       <c r="AT15" s="23">
         <v>8.5855200000000007</v>
       </c>
       <c r="AU15" s="23">
         <v>0</v>
       </c>
       <c r="AV15" s="23">
         <v>0</v>
       </c>
       <c r="AW15" s="23">
-        <v>1.3431</v>
+        <v>1.4722999999999999</v>
       </c>
       <c r="AX15" s="23">
-        <v>3.6343399999999999</v>
+        <v>3.9025799999999999</v>
       </c>
       <c r="AY15" s="23">
         <v>0</v>
       </c>
       <c r="AZ15" s="23">
         <v>0</v>
       </c>
       <c r="BA15" s="23">
-        <v>1.9156500000000001</v>
+        <v>2.0196499999999999</v>
       </c>
       <c r="BB15" s="23">
-        <v>4.1592900000000004</v>
+        <v>4.5581399999999999</v>
       </c>
     </row>
     <row r="16" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A16" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>121</v>
       </c>
       <c r="C16" s="14">
         <v>0</v>
       </c>
       <c r="D16" s="14">
         <v>0</v>
       </c>
       <c r="E16" s="14">
         <v>303.66194999999999</v>
       </c>
       <c r="F16" s="14">
         <v>426.27143000000001</v>
       </c>
       <c r="G16" s="14">
         <v>0</v>
       </c>
       <c r="H16" s="14">
@@ -3485,66 +4048,66 @@
       <c r="AO16" s="23">
         <v>11.653930000000001</v>
       </c>
       <c r="AP16" s="23">
         <v>14.763120000000001</v>
       </c>
       <c r="AQ16" s="23">
         <v>0</v>
       </c>
       <c r="AR16" s="23">
         <v>0</v>
       </c>
       <c r="AS16" s="23">
         <v>32.159979999999997</v>
       </c>
       <c r="AT16" s="23">
         <v>55.698079999999997</v>
       </c>
       <c r="AU16" s="23">
         <v>0</v>
       </c>
       <c r="AV16" s="23">
         <v>0</v>
       </c>
       <c r="AW16" s="23">
-        <v>21.34205</v>
+        <v>21.456050000000001</v>
       </c>
       <c r="AX16" s="23">
-        <v>36.04795</v>
+        <v>36.304580000000001</v>
       </c>
       <c r="AY16" s="23">
         <v>0</v>
       </c>
       <c r="AZ16" s="23">
         <v>0</v>
       </c>
       <c r="BA16" s="23">
-        <v>15.275090000000001</v>
+        <v>17.175470000000001</v>
       </c>
       <c r="BB16" s="23">
-        <v>27.1142</v>
+        <v>32.206879999999998</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A17" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>122</v>
       </c>
       <c r="C17" s="14">
         <v>0</v>
       </c>
       <c r="D17" s="14">
         <v>0</v>
       </c>
       <c r="E17" s="14">
         <v>2.7490000000000001</v>
       </c>
       <c r="F17" s="14">
         <v>2.7669999999999999</v>
       </c>
       <c r="G17" s="14">
         <v>0</v>
       </c>
       <c r="H17" s="14">
@@ -3649,54 +4212,54 @@
       <c r="AO17" s="23">
         <v>11.80654</v>
       </c>
       <c r="AP17" s="23">
         <v>40.79448</v>
       </c>
       <c r="AQ17" s="23">
         <v>0</v>
       </c>
       <c r="AR17" s="23">
         <v>0</v>
       </c>
       <c r="AS17" s="23">
         <v>85.832470000000001</v>
       </c>
       <c r="AT17" s="23">
         <v>118.92982000000001</v>
       </c>
       <c r="AU17" s="23">
         <v>0</v>
       </c>
       <c r="AV17" s="23">
         <v>0</v>
       </c>
       <c r="AW17" s="23">
-        <v>23.72438</v>
+        <v>24.785039999999999</v>
       </c>
       <c r="AX17" s="23">
-        <v>38.871639999999999</v>
+        <v>43.081899999999997</v>
       </c>
       <c r="AY17" s="23">
         <v>0</v>
       </c>
       <c r="AZ17" s="23">
         <v>0</v>
       </c>
       <c r="BA17" s="23">
         <v>61.824820000000003</v>
       </c>
       <c r="BB17" s="23">
         <v>78.466200000000001</v>
       </c>
     </row>
     <row r="18" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>123</v>
       </c>
       <c r="C18" s="14">
         <v>20</v>
       </c>
       <c r="D18" s="14">
@@ -3807,54 +4370,54 @@
       <c r="AM18" s="23">
         <v>458.4</v>
       </c>
       <c r="AN18" s="23">
         <v>2994.11582</v>
       </c>
       <c r="AO18" s="23">
         <v>0</v>
       </c>
       <c r="AP18" s="23">
         <v>0</v>
       </c>
       <c r="AQ18" s="23">
         <v>590</v>
       </c>
       <c r="AR18" s="23">
         <v>3570.1212099999998</v>
       </c>
       <c r="AS18" s="23">
         <v>0.13</v>
       </c>
       <c r="AT18" s="23">
         <v>1.2749999999999999</v>
       </c>
       <c r="AU18" s="23">
-        <v>260</v>
+        <v>300</v>
       </c>
       <c r="AV18" s="23">
-        <v>1620.4144899999999</v>
+        <v>1874.7503099999999</v>
       </c>
       <c r="AW18" s="23">
         <v>0</v>
       </c>
       <c r="AX18" s="23">
         <v>0</v>
       </c>
       <c r="AY18" s="23">
         <v>60</v>
       </c>
       <c r="AZ18" s="23">
         <v>313.95652999999999</v>
       </c>
       <c r="BA18" s="23">
         <v>0</v>
       </c>
       <c r="BB18" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A19" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="13" t="s">
@@ -3971,72 +4534,72 @@
       <c r="AM19" s="23">
         <v>370</v>
       </c>
       <c r="AN19" s="23">
         <v>755.89770999999996</v>
       </c>
       <c r="AO19" s="23">
         <v>447.88002999999998</v>
       </c>
       <c r="AP19" s="23">
         <v>2161.0919699999999</v>
       </c>
       <c r="AQ19" s="23">
         <v>340</v>
       </c>
       <c r="AR19" s="23">
         <v>1150.63373</v>
       </c>
       <c r="AS19" s="23">
         <v>396.56882000000002</v>
       </c>
       <c r="AT19" s="23">
         <v>2265.2821300000001</v>
       </c>
       <c r="AU19" s="23">
-        <v>110</v>
+        <v>150</v>
       </c>
       <c r="AV19" s="23">
-        <v>356.37205</v>
+        <v>492.29005000000001</v>
       </c>
       <c r="AW19" s="23">
-        <v>198.15797000000001</v>
+        <v>212.51273</v>
       </c>
       <c r="AX19" s="23">
-        <v>1146.4320700000001</v>
+        <v>1220.39895</v>
       </c>
       <c r="AY19" s="23">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="AZ19" s="23">
-        <v>220.05450999999999</v>
+        <v>349.59814</v>
       </c>
       <c r="BA19" s="23">
-        <v>147.87626</v>
+        <v>157.43413000000001</v>
       </c>
       <c r="BB19" s="23">
-        <v>845.08996999999999</v>
+        <v>896.86685999999997</v>
       </c>
     </row>
     <row r="20" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A20" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>125</v>
       </c>
       <c r="C20" s="14">
         <v>0</v>
       </c>
       <c r="D20" s="14">
         <v>0</v>
       </c>
       <c r="E20" s="14">
         <v>18.212389999999999</v>
       </c>
       <c r="F20" s="14">
         <v>22.5243</v>
       </c>
       <c r="G20" s="14">
         <v>0</v>
       </c>
       <c r="H20" s="14">
@@ -4305,66 +4868,66 @@
       <c r="AO21" s="23">
         <v>0.55191000000000001</v>
       </c>
       <c r="AP21" s="23">
         <v>3.0412400000000002</v>
       </c>
       <c r="AQ21" s="23">
         <v>0</v>
       </c>
       <c r="AR21" s="23">
         <v>0</v>
       </c>
       <c r="AS21" s="23">
         <v>0.85843999999999998</v>
       </c>
       <c r="AT21" s="23">
         <v>2.8799800000000002</v>
       </c>
       <c r="AU21" s="23">
         <v>0</v>
       </c>
       <c r="AV21" s="23">
         <v>0</v>
       </c>
       <c r="AW21" s="23">
-        <v>9.3990000000000004E-2</v>
+        <v>0.13456000000000001</v>
       </c>
       <c r="AX21" s="23">
-        <v>0.90683999999999998</v>
+        <v>1.07836</v>
       </c>
       <c r="AY21" s="23">
         <v>0</v>
       </c>
       <c r="AZ21" s="23">
         <v>0</v>
       </c>
       <c r="BA21" s="23">
-        <v>0.40250000000000002</v>
+        <v>0.41552</v>
       </c>
       <c r="BB21" s="23">
-        <v>1.1252</v>
+        <v>1.2651300000000001</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A22" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>127</v>
       </c>
       <c r="C22" s="14">
         <v>0</v>
       </c>
       <c r="D22" s="14">
         <v>0</v>
       </c>
       <c r="E22" s="14">
         <v>3.4799999999999998E-2</v>
       </c>
       <c r="F22" s="14">
         <v>0.10145</v>
       </c>
       <c r="G22" s="14">
         <v>0</v>
       </c>
       <c r="H22" s="14">
@@ -4797,66 +5360,66 @@
       <c r="AO24" s="23">
         <v>10.186310000000001</v>
       </c>
       <c r="AP24" s="23">
         <v>78.202430000000007</v>
       </c>
       <c r="AQ24" s="23">
         <v>0</v>
       </c>
       <c r="AR24" s="23">
         <v>0</v>
       </c>
       <c r="AS24" s="23">
         <v>10.520860000000001</v>
       </c>
       <c r="AT24" s="23">
         <v>108.66978</v>
       </c>
       <c r="AU24" s="23">
         <v>0</v>
       </c>
       <c r="AV24" s="23">
         <v>0</v>
       </c>
       <c r="AW24" s="23">
-        <v>4.4650600000000003</v>
+        <v>5.2139300000000004</v>
       </c>
       <c r="AX24" s="23">
-        <v>44.212139999999998</v>
+        <v>51.61253</v>
       </c>
       <c r="AY24" s="23">
         <v>0</v>
       </c>
       <c r="AZ24" s="23">
         <v>0</v>
       </c>
       <c r="BA24" s="23">
-        <v>2.5444200000000001</v>
+        <v>3.4074</v>
       </c>
       <c r="BB24" s="23">
-        <v>27.778099999999998</v>
+        <v>37.70214</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A25" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>130</v>
       </c>
       <c r="C25" s="14">
         <v>0</v>
       </c>
       <c r="D25" s="14">
         <v>0</v>
       </c>
       <c r="E25" s="14">
         <v>8.9885099999999998</v>
       </c>
       <c r="F25" s="14">
         <v>106.70862</v>
       </c>
       <c r="G25" s="14">
         <v>0</v>
       </c>
       <c r="H25" s="14">
@@ -4961,66 +5524,66 @@
       <c r="AO25" s="23">
         <v>14.66962</v>
       </c>
       <c r="AP25" s="23">
         <v>110.52822999999999</v>
       </c>
       <c r="AQ25" s="23">
         <v>0</v>
       </c>
       <c r="AR25" s="23">
         <v>0</v>
       </c>
       <c r="AS25" s="23">
         <v>12.403359999999999</v>
       </c>
       <c r="AT25" s="23">
         <v>102.31314</v>
       </c>
       <c r="AU25" s="23">
         <v>0</v>
       </c>
       <c r="AV25" s="23">
         <v>0</v>
       </c>
       <c r="AW25" s="23">
-        <v>7.4510500000000004</v>
+        <v>8.3642299999999992</v>
       </c>
       <c r="AX25" s="23">
-        <v>59.854050000000001</v>
+        <v>66.838030000000003</v>
       </c>
       <c r="AY25" s="23">
         <v>0</v>
       </c>
       <c r="AZ25" s="23">
         <v>0</v>
       </c>
       <c r="BA25" s="23">
-        <v>2.5950799999999998</v>
+        <v>2.7579799999999999</v>
       </c>
       <c r="BB25" s="23">
-        <v>31.220870000000001</v>
+        <v>32.760269999999998</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A26" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>131</v>
       </c>
       <c r="C26" s="14">
         <v>0</v>
       </c>
       <c r="D26" s="14">
         <v>0</v>
       </c>
       <c r="E26" s="14">
         <v>0</v>
       </c>
       <c r="F26" s="14">
         <v>0</v>
       </c>
       <c r="G26" s="14">
         <v>0</v>
       </c>
       <c r="H26" s="14">
@@ -5453,66 +6016,66 @@
       <c r="AO28" s="23">
         <v>1255.9667999999999</v>
       </c>
       <c r="AP28" s="23">
         <v>345.6771</v>
       </c>
       <c r="AQ28" s="23">
         <v>812.8</v>
       </c>
       <c r="AR28" s="23">
         <v>357.72</v>
       </c>
       <c r="AS28" s="23">
         <v>324.25599999999997</v>
       </c>
       <c r="AT28" s="23">
         <v>120.38724999999999</v>
       </c>
       <c r="AU28" s="23">
         <v>406</v>
       </c>
       <c r="AV28" s="23">
         <v>178.72800000000001</v>
       </c>
       <c r="AW28" s="23">
-        <v>187.29400000000001</v>
+        <v>206.71600000000001</v>
       </c>
       <c r="AX28" s="23">
-        <v>68.013450000000006</v>
+        <v>75.910939999999997</v>
       </c>
       <c r="AY28" s="23">
-        <v>338.8</v>
+        <v>406.6</v>
       </c>
       <c r="AZ28" s="23">
-        <v>152.53995</v>
+        <v>184.32095000000001</v>
       </c>
       <c r="BA28" s="23">
-        <v>92.36</v>
+        <v>114.736</v>
       </c>
       <c r="BB28" s="23">
-        <v>42.098730000000003</v>
+        <v>51.501330000000003</v>
       </c>
     </row>
     <row r="29" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A29" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>134</v>
       </c>
       <c r="C29" s="14">
         <v>136</v>
       </c>
       <c r="D29" s="14">
         <v>21.2</v>
       </c>
       <c r="E29" s="14">
         <v>0.09</v>
       </c>
       <c r="F29" s="14">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="G29" s="14">
         <v>476</v>
       </c>
       <c r="H29" s="14">
@@ -5781,66 +6344,66 @@
       <c r="AO30" s="23">
         <v>700.99950000000001</v>
       </c>
       <c r="AP30" s="23">
         <v>247.14627999999999</v>
       </c>
       <c r="AQ30" s="23">
         <v>0</v>
       </c>
       <c r="AR30" s="23">
         <v>0</v>
       </c>
       <c r="AS30" s="23">
         <v>537.4982</v>
       </c>
       <c r="AT30" s="23">
         <v>202.42006000000001</v>
       </c>
       <c r="AU30" s="23">
         <v>0</v>
       </c>
       <c r="AV30" s="23">
         <v>0</v>
       </c>
       <c r="AW30" s="23">
-        <v>203.09200000000001</v>
+        <v>218.9384</v>
       </c>
       <c r="AX30" s="23">
-        <v>75.859039999999993</v>
+        <v>82.129829999999998</v>
       </c>
       <c r="AY30" s="23">
         <v>0</v>
       </c>
       <c r="AZ30" s="23">
         <v>0</v>
       </c>
       <c r="BA30" s="23">
-        <v>965.25279999999998</v>
+        <v>1032.9688000000001</v>
       </c>
       <c r="BB30" s="23">
-        <v>383.63261999999997</v>
+        <v>407.25653999999997</v>
       </c>
     </row>
     <row r="31" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A31" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>136</v>
       </c>
       <c r="C31" s="14">
         <v>136</v>
       </c>
       <c r="D31" s="14">
         <v>58.238999999999997</v>
       </c>
       <c r="E31" s="14">
         <v>684.10216000000003</v>
       </c>
       <c r="F31" s="14">
         <v>384.67631999999998</v>
       </c>
       <c r="G31" s="14">
         <v>0</v>
       </c>
       <c r="H31" s="14">
@@ -5945,66 +6508,66 @@
       <c r="AO31" s="23">
         <v>1959.6048000000001</v>
       </c>
       <c r="AP31" s="23">
         <v>324.71836999999999</v>
       </c>
       <c r="AQ31" s="23">
         <v>0</v>
       </c>
       <c r="AR31" s="23">
         <v>0</v>
       </c>
       <c r="AS31" s="23">
         <v>693.7079</v>
       </c>
       <c r="AT31" s="23">
         <v>392.17308000000003</v>
       </c>
       <c r="AU31" s="23">
         <v>0</v>
       </c>
       <c r="AV31" s="23">
         <v>0</v>
       </c>
       <c r="AW31" s="23">
-        <v>254.7766</v>
+        <v>309.08019999999999</v>
       </c>
       <c r="AX31" s="23">
-        <v>141.21127000000001</v>
+        <v>176.98084</v>
       </c>
       <c r="AY31" s="23">
         <v>0</v>
       </c>
       <c r="AZ31" s="23">
         <v>0</v>
       </c>
       <c r="BA31" s="23">
-        <v>275.29219999999998</v>
+        <v>317.22579999999999</v>
       </c>
       <c r="BB31" s="23">
-        <v>158.36653000000001</v>
+        <v>188.19013000000001</v>
       </c>
     </row>
     <row r="32" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A32" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>137</v>
       </c>
       <c r="C32" s="14">
         <v>0</v>
       </c>
       <c r="D32" s="14">
         <v>0</v>
       </c>
       <c r="E32" s="14">
         <v>0.5</v>
       </c>
       <c r="F32" s="14">
         <v>1.2239</v>
       </c>
       <c r="G32" s="14">
         <v>0</v>
       </c>
       <c r="H32" s="14">
@@ -6121,54 +6684,54 @@
       <c r="AS32" s="23">
         <v>0.36</v>
       </c>
       <c r="AT32" s="23">
         <v>1.3287</v>
       </c>
       <c r="AU32" s="23">
         <v>0</v>
       </c>
       <c r="AV32" s="23">
         <v>0</v>
       </c>
       <c r="AW32" s="23">
         <v>0.14000000000000001</v>
       </c>
       <c r="AX32" s="23">
         <v>0.56799999999999995</v>
       </c>
       <c r="AY32" s="23">
         <v>0</v>
       </c>
       <c r="AZ32" s="23">
         <v>0</v>
       </c>
       <c r="BA32" s="23">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="BB32" s="23">
-        <v>0.45096999999999998</v>
+        <v>0.66893999999999998</v>
       </c>
     </row>
     <row r="33" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A33" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>138</v>
       </c>
       <c r="C33" s="14">
         <v>0</v>
       </c>
       <c r="D33" s="14">
         <v>0</v>
       </c>
       <c r="E33" s="14">
         <v>0</v>
       </c>
       <c r="F33" s="14">
         <v>0</v>
       </c>
       <c r="G33" s="14">
         <v>0</v>
       </c>
       <c r="H33" s="14">
@@ -6437,66 +7000,66 @@
       <c r="AO34" s="23">
         <v>447.42349999999999</v>
       </c>
       <c r="AP34" s="23">
         <v>216.80314999999999</v>
       </c>
       <c r="AQ34" s="23">
         <v>0</v>
       </c>
       <c r="AR34" s="23">
         <v>0</v>
       </c>
       <c r="AS34" s="23">
         <v>302.24250000000001</v>
       </c>
       <c r="AT34" s="23">
         <v>197.46061</v>
       </c>
       <c r="AU34" s="23">
         <v>0</v>
       </c>
       <c r="AV34" s="23">
         <v>0</v>
       </c>
       <c r="AW34" s="23">
-        <v>228.04249999999999</v>
+        <v>297.24250000000001</v>
       </c>
       <c r="AX34" s="23">
-        <v>151.45405</v>
+        <v>194.05255</v>
       </c>
       <c r="AY34" s="23">
         <v>0</v>
       </c>
       <c r="AZ34" s="23">
         <v>0</v>
       </c>
       <c r="BA34" s="23">
-        <v>208.65</v>
+        <v>274.64999999999998</v>
       </c>
       <c r="BB34" s="23">
-        <v>133.04866999999999</v>
+        <v>168.45052000000001</v>
       </c>
     </row>
     <row r="35" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>140</v>
       </c>
       <c r="C35" s="14">
         <v>0</v>
       </c>
       <c r="D35" s="14">
         <v>0</v>
       </c>
       <c r="E35" s="14">
         <v>153.73166000000001</v>
       </c>
       <c r="F35" s="14">
         <v>121.98219</v>
       </c>
       <c r="G35" s="14">
         <v>0.21</v>
       </c>
       <c r="H35" s="14">
@@ -6601,66 +7164,66 @@
       <c r="AO35" s="23">
         <v>27.12912</v>
       </c>
       <c r="AP35" s="23">
         <v>19.588650000000001</v>
       </c>
       <c r="AQ35" s="23">
         <v>0</v>
       </c>
       <c r="AR35" s="23">
         <v>0</v>
       </c>
       <c r="AS35" s="23">
         <v>22.723299999999998</v>
       </c>
       <c r="AT35" s="23">
         <v>17.36056</v>
       </c>
       <c r="AU35" s="23">
         <v>0</v>
       </c>
       <c r="AV35" s="23">
         <v>0</v>
       </c>
       <c r="AW35" s="23">
-        <v>16.5623</v>
+        <v>16.873100000000001</v>
       </c>
       <c r="AX35" s="23">
-        <v>10.987500000000001</v>
+        <v>11.464259999999999</v>
       </c>
       <c r="AY35" s="23">
         <v>0</v>
       </c>
       <c r="AZ35" s="23">
         <v>0</v>
       </c>
       <c r="BA35" s="23">
-        <v>15.325200000000001</v>
+        <v>20.738</v>
       </c>
       <c r="BB35" s="23">
-        <v>18.634830000000001</v>
+        <v>25.624919999999999</v>
       </c>
     </row>
     <row r="36" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A36" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>141</v>
       </c>
       <c r="C36" s="14">
         <v>0</v>
       </c>
       <c r="D36" s="14">
         <v>0</v>
       </c>
       <c r="E36" s="14">
         <v>0</v>
       </c>
       <c r="F36" s="14">
         <v>0</v>
       </c>
       <c r="G36" s="14">
         <v>0</v>
       </c>
       <c r="H36" s="14">
@@ -6777,54 +7340,54 @@
       <c r="AS36" s="23">
         <v>0.35</v>
       </c>
       <c r="AT36" s="23">
         <v>1.0471699999999999</v>
       </c>
       <c r="AU36" s="23">
         <v>0</v>
       </c>
       <c r="AV36" s="23">
         <v>0</v>
       </c>
       <c r="AW36" s="23">
         <v>0</v>
       </c>
       <c r="AX36" s="23">
         <v>0</v>
       </c>
       <c r="AY36" s="23">
         <v>0</v>
       </c>
       <c r="AZ36" s="23">
         <v>0</v>
       </c>
       <c r="BA36" s="23">
-        <v>0.125</v>
+        <v>0.17499999999999999</v>
       </c>
       <c r="BB36" s="23">
-        <v>0.38367000000000001</v>
+        <v>0.55149000000000004</v>
       </c>
     </row>
     <row r="37" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>142</v>
       </c>
       <c r="C37" s="14">
         <v>0</v>
       </c>
       <c r="D37" s="14">
         <v>0</v>
       </c>
       <c r="E37" s="14">
         <v>0</v>
       </c>
       <c r="F37" s="14">
         <v>0</v>
       </c>
       <c r="G37" s="14">
         <v>0</v>
       </c>
       <c r="H37" s="14">
@@ -8897,66 +9460,66 @@
       <c r="AO49" s="23">
         <v>237.17615000000001</v>
       </c>
       <c r="AP49" s="23">
         <v>203.73533</v>
       </c>
       <c r="AQ49" s="23">
         <v>380.96</v>
       </c>
       <c r="AR49" s="23">
         <v>395.733</v>
       </c>
       <c r="AS49" s="23">
         <v>71.582800000000006</v>
       </c>
       <c r="AT49" s="23">
         <v>67.06362</v>
       </c>
       <c r="AU49" s="23">
         <v>380.56</v>
       </c>
       <c r="AV49" s="23">
         <v>395.36</v>
       </c>
       <c r="AW49" s="23">
-        <v>55.898800000000001</v>
+        <v>56.326799999999999</v>
       </c>
       <c r="AX49" s="23">
-        <v>52.269930000000002</v>
+        <v>52.926929999999999</v>
       </c>
       <c r="AY49" s="23">
         <v>0</v>
       </c>
       <c r="AZ49" s="23">
         <v>0</v>
       </c>
       <c r="BA49" s="23">
-        <v>4.5884999999999998</v>
+        <v>7.7264999999999997</v>
       </c>
       <c r="BB49" s="23">
-        <v>5.1521600000000003</v>
+        <v>8.8892199999999999</v>
       </c>
     </row>
     <row r="50" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A50" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>155</v>
       </c>
       <c r="C50" s="14">
         <v>0</v>
       </c>
       <c r="D50" s="14">
         <v>0</v>
       </c>
       <c r="E50" s="14">
         <v>8.6204999999999998</v>
       </c>
       <c r="F50" s="14">
         <v>23.717220000000001</v>
       </c>
       <c r="G50" s="14">
         <v>0</v>
       </c>
       <c r="H50" s="14">
@@ -9389,66 +9952,66 @@
       <c r="AO52" s="23">
         <v>9.4142799999999998</v>
       </c>
       <c r="AP52" s="23">
         <v>28.359500000000001</v>
       </c>
       <c r="AQ52" s="23">
         <v>0</v>
       </c>
       <c r="AR52" s="23">
         <v>0</v>
       </c>
       <c r="AS52" s="23">
         <v>8.9310299999999998</v>
       </c>
       <c r="AT52" s="23">
         <v>36.930549999999997</v>
       </c>
       <c r="AU52" s="23">
         <v>0</v>
       </c>
       <c r="AV52" s="23">
         <v>0</v>
       </c>
       <c r="AW52" s="23">
-        <v>4.5070499999999996</v>
+        <v>5.2450000000000001</v>
       </c>
       <c r="AX52" s="23">
-        <v>18.457360000000001</v>
+        <v>21.596229999999998</v>
       </c>
       <c r="AY52" s="23">
         <v>0</v>
       </c>
       <c r="AZ52" s="23">
         <v>0</v>
       </c>
       <c r="BA52" s="23">
-        <v>7.2331899999999996</v>
+        <v>7.9463900000000001</v>
       </c>
       <c r="BB52" s="23">
-        <v>31.250699999999998</v>
+        <v>33.699480000000001</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A53" s="13" t="s">
         <v>45</v>
       </c>
       <c r="B53" s="13" t="s">
         <v>158</v>
       </c>
       <c r="C53" s="14">
         <v>0</v>
       </c>
       <c r="D53" s="14">
         <v>0</v>
       </c>
       <c r="E53" s="14">
         <v>124.544</v>
       </c>
       <c r="F53" s="14">
         <v>163.36866000000001</v>
       </c>
       <c r="G53" s="14">
         <v>0</v>
       </c>
       <c r="H53" s="14">
@@ -9553,66 +10116,66 @@
       <c r="AO53" s="23">
         <v>0.35857</v>
       </c>
       <c r="AP53" s="23">
         <v>2.60494</v>
       </c>
       <c r="AQ53" s="23">
         <v>0</v>
       </c>
       <c r="AR53" s="23">
         <v>0</v>
       </c>
       <c r="AS53" s="23">
         <v>0.74851000000000001</v>
       </c>
       <c r="AT53" s="23">
         <v>6.9528299999999996</v>
       </c>
       <c r="AU53" s="23">
         <v>0</v>
       </c>
       <c r="AV53" s="23">
         <v>0</v>
       </c>
       <c r="AW53" s="23">
-        <v>0.37025000000000002</v>
+        <v>0.62824999999999998</v>
       </c>
       <c r="AX53" s="23">
-        <v>3.59985</v>
+        <v>5.5220700000000003</v>
       </c>
       <c r="AY53" s="23">
         <v>0</v>
       </c>
       <c r="AZ53" s="23">
         <v>0</v>
       </c>
       <c r="BA53" s="23">
-        <v>7.4200000000000002E-2</v>
+        <v>8.0199999999999994E-2</v>
       </c>
       <c r="BB53" s="23">
-        <v>1.46014</v>
+        <v>1.51092</v>
       </c>
     </row>
     <row r="54" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A54" s="13" t="s">
         <v>46</v>
       </c>
       <c r="B54" s="13" t="s">
         <v>159</v>
       </c>
       <c r="C54" s="14">
         <v>0</v>
       </c>
       <c r="D54" s="14">
         <v>0</v>
       </c>
       <c r="E54" s="14">
         <v>520.14567999999997</v>
       </c>
       <c r="F54" s="14">
         <v>548.62860000000001</v>
       </c>
       <c r="G54" s="14">
         <v>0</v>
       </c>
       <c r="H54" s="14">
@@ -9717,66 +10280,66 @@
       <c r="AO54" s="23">
         <v>63.908099999999997</v>
       </c>
       <c r="AP54" s="23">
         <v>90.668660000000003</v>
       </c>
       <c r="AQ54" s="23">
         <v>0</v>
       </c>
       <c r="AR54" s="23">
         <v>0</v>
       </c>
       <c r="AS54" s="23">
         <v>35.207459999999998</v>
       </c>
       <c r="AT54" s="23">
         <v>75.322509999999994</v>
       </c>
       <c r="AU54" s="23">
         <v>0</v>
       </c>
       <c r="AV54" s="23">
         <v>0</v>
       </c>
       <c r="AW54" s="23">
-        <v>19.729199999999999</v>
+        <v>20.148199999999999</v>
       </c>
       <c r="AX54" s="23">
-        <v>41.953040000000001</v>
+        <v>42.886470000000003</v>
       </c>
       <c r="AY54" s="23">
         <v>0</v>
       </c>
       <c r="AZ54" s="23">
         <v>0</v>
       </c>
       <c r="BA54" s="23">
-        <v>8.9284999999999997</v>
+        <v>9.2684999999999995</v>
       </c>
       <c r="BB54" s="23">
-        <v>20.67314</v>
+        <v>21.466899999999999</v>
       </c>
     </row>
     <row r="55" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A55" s="13" t="s">
         <v>47</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>160</v>
       </c>
       <c r="C55" s="14">
         <v>0</v>
       </c>
       <c r="D55" s="14">
         <v>0</v>
       </c>
       <c r="E55" s="14">
         <v>18.75</v>
       </c>
       <c r="F55" s="14">
         <v>20.360289999999999</v>
       </c>
       <c r="G55" s="14">
         <v>0</v>
       </c>
       <c r="H55" s="14">
@@ -10045,66 +10608,66 @@
       <c r="AO56" s="23">
         <v>272.67158999999998</v>
       </c>
       <c r="AP56" s="23">
         <v>578.44626000000005</v>
       </c>
       <c r="AQ56" s="23">
         <v>6.0274000000000001</v>
       </c>
       <c r="AR56" s="23">
         <v>9.2215799999999994</v>
       </c>
       <c r="AS56" s="23">
         <v>225.64429000000001</v>
       </c>
       <c r="AT56" s="23">
         <v>561.21870000000001</v>
       </c>
       <c r="AU56" s="23">
         <v>0</v>
       </c>
       <c r="AV56" s="23">
         <v>0</v>
       </c>
       <c r="AW56" s="23">
-        <v>107.53149999999999</v>
+        <v>138.60194000000001</v>
       </c>
       <c r="AX56" s="23">
-        <v>270.72665999999998</v>
+        <v>346.20080000000002</v>
       </c>
       <c r="AY56" s="23">
-        <v>30.813680000000002</v>
+        <v>35.785580000000003</v>
       </c>
       <c r="AZ56" s="23">
-        <v>75.38879</v>
+        <v>88.700410000000005</v>
       </c>
       <c r="BA56" s="23">
-        <v>109.91565</v>
+        <v>112.57239</v>
       </c>
       <c r="BB56" s="23">
-        <v>305.27706999999998</v>
+        <v>315.39999</v>
       </c>
     </row>
     <row r="57" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A57" s="13" t="s">
         <v>49</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>162</v>
       </c>
       <c r="C57" s="14">
         <v>2.2890000000000001</v>
       </c>
       <c r="D57" s="14">
         <v>7.5088299999999997</v>
       </c>
       <c r="E57" s="14">
         <v>90.414850000000001</v>
       </c>
       <c r="F57" s="14">
         <v>197.64515</v>
       </c>
       <c r="G57" s="14">
         <v>30.608550000000001</v>
       </c>
       <c r="H57" s="14">
@@ -10209,66 +10772,66 @@
       <c r="AO57" s="23">
         <v>242.54225</v>
       </c>
       <c r="AP57" s="23">
         <v>738.65374999999995</v>
       </c>
       <c r="AQ57" s="23">
         <v>4.7241</v>
       </c>
       <c r="AR57" s="23">
         <v>18.937940000000001</v>
       </c>
       <c r="AS57" s="23">
         <v>298.50155999999998</v>
       </c>
       <c r="AT57" s="23">
         <v>1071.19479</v>
       </c>
       <c r="AU57" s="23">
         <v>4.7241</v>
       </c>
       <c r="AV57" s="23">
         <v>18.937940000000001</v>
       </c>
       <c r="AW57" s="23">
-        <v>132.78349</v>
+        <v>173.785</v>
       </c>
       <c r="AX57" s="23">
-        <v>471.77825000000001</v>
+        <v>625.52680999999995</v>
       </c>
       <c r="AY57" s="23">
-        <v>3.6036000000000001</v>
+        <v>5.3000999999999996</v>
       </c>
       <c r="AZ57" s="23">
-        <v>20.821999999999999</v>
+        <v>30.981999999999999</v>
       </c>
       <c r="BA57" s="23">
-        <v>112.93886999999999</v>
+        <v>141.19287</v>
       </c>
       <c r="BB57" s="23">
-        <v>418.00592999999998</v>
+        <v>510.19985000000003</v>
       </c>
     </row>
     <row r="58" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A58" s="13" t="s">
         <v>50</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>163</v>
       </c>
       <c r="C58" s="14">
         <v>0</v>
       </c>
       <c r="D58" s="14">
         <v>0</v>
       </c>
       <c r="E58" s="14">
         <v>0</v>
       </c>
       <c r="F58" s="14">
         <v>0</v>
       </c>
       <c r="G58" s="14">
         <v>0</v>
       </c>
       <c r="H58" s="14">
@@ -10531,72 +11094,72 @@
       <c r="AM59" s="23">
         <v>7.8209999999999997</v>
       </c>
       <c r="AN59" s="23">
         <v>346.66500000000002</v>
       </c>
       <c r="AO59" s="23">
         <v>107.1426</v>
       </c>
       <c r="AP59" s="23">
         <v>554.79947000000004</v>
       </c>
       <c r="AQ59" s="23">
         <v>9.9</v>
       </c>
       <c r="AR59" s="23">
         <v>429.13610999999997</v>
       </c>
       <c r="AS59" s="23">
         <v>140.42177000000001</v>
       </c>
       <c r="AT59" s="23">
         <v>661.82996000000003</v>
       </c>
       <c r="AU59" s="23">
-        <v>3.3769999999999998</v>
+        <v>3.9820000000000002</v>
       </c>
       <c r="AV59" s="23">
-        <v>144.82495</v>
+        <v>169.55225999999999</v>
       </c>
       <c r="AW59" s="23">
-        <v>55.169580000000003</v>
+        <v>65.696529999999996</v>
       </c>
       <c r="AX59" s="23">
-        <v>229.69063</v>
+        <v>285.82150000000001</v>
       </c>
       <c r="AY59" s="23">
         <v>5.9961599999999997</v>
       </c>
       <c r="AZ59" s="23">
         <v>248.10763</v>
       </c>
       <c r="BA59" s="23">
-        <v>63.84619</v>
+        <v>65.645430000000005</v>
       </c>
       <c r="BB59" s="23">
-        <v>303.46199999999999</v>
+        <v>312.32227</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A60" s="13" t="s">
         <v>52</v>
       </c>
       <c r="B60" s="13" t="s">
         <v>165</v>
       </c>
       <c r="C60" s="14">
         <v>0</v>
       </c>
       <c r="D60" s="14">
         <v>0</v>
       </c>
       <c r="E60" s="14">
         <v>0.2878</v>
       </c>
       <c r="F60" s="14">
         <v>1.4582999999999999</v>
       </c>
       <c r="G60" s="14">
         <v>0</v>
       </c>
       <c r="H60" s="14">
@@ -10701,66 +11264,66 @@
       <c r="AO60" s="23">
         <v>0.28339999999999999</v>
       </c>
       <c r="AP60" s="23">
         <v>2.4907400000000002</v>
       </c>
       <c r="AQ60" s="23">
         <v>0</v>
       </c>
       <c r="AR60" s="23">
         <v>0</v>
       </c>
       <c r="AS60" s="23">
         <v>13.207280000000001</v>
       </c>
       <c r="AT60" s="23">
         <v>90.844329999999999</v>
       </c>
       <c r="AU60" s="23">
         <v>0</v>
       </c>
       <c r="AV60" s="23">
         <v>0</v>
       </c>
       <c r="AW60" s="23">
-        <v>2.0742400000000001</v>
+        <v>4.8673799999999998</v>
       </c>
       <c r="AX60" s="23">
-        <v>11.59164</v>
+        <v>30.011279999999999</v>
       </c>
       <c r="AY60" s="23">
         <v>0</v>
       </c>
       <c r="AZ60" s="23">
         <v>0</v>
       </c>
       <c r="BA60" s="23">
-        <v>9.6217600000000001</v>
+        <v>10.033939999999999</v>
       </c>
       <c r="BB60" s="23">
-        <v>68.468130000000002</v>
+        <v>74.247330000000005</v>
       </c>
     </row>
     <row r="61" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A61" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B61" s="13" t="s">
         <v>166</v>
       </c>
       <c r="C61" s="14">
         <v>0</v>
       </c>
       <c r="D61" s="14">
         <v>0</v>
       </c>
       <c r="E61" s="14">
         <v>4.5247400000000004</v>
       </c>
       <c r="F61" s="14">
         <v>6.0433000000000003</v>
       </c>
       <c r="G61" s="14">
         <v>58.088000000000001</v>
       </c>
       <c r="H61" s="14">
@@ -10865,66 +11428,66 @@
       <c r="AO61" s="23">
         <v>405.99923000000001</v>
       </c>
       <c r="AP61" s="23">
         <v>258.50916000000001</v>
       </c>
       <c r="AQ61" s="23">
         <v>0</v>
       </c>
       <c r="AR61" s="23">
         <v>0</v>
       </c>
       <c r="AS61" s="23">
         <v>136.10352</v>
       </c>
       <c r="AT61" s="23">
         <v>91.015289999999993</v>
       </c>
       <c r="AU61" s="23">
         <v>0</v>
       </c>
       <c r="AV61" s="23">
         <v>0</v>
       </c>
       <c r="AW61" s="23">
-        <v>68.086280000000002</v>
+        <v>68.134919999999994</v>
       </c>
       <c r="AX61" s="23">
-        <v>48.846620000000001</v>
+        <v>48.91234</v>
       </c>
       <c r="AY61" s="23">
         <v>0</v>
       </c>
       <c r="AZ61" s="23">
         <v>0</v>
       </c>
       <c r="BA61" s="23">
-        <v>68.811499999999995</v>
+        <v>68.893500000000003</v>
       </c>
       <c r="BB61" s="23">
-        <v>50.632219999999997</v>
+        <v>50.893590000000003</v>
       </c>
     </row>
     <row r="62" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A62" s="13" t="s">
         <v>54</v>
       </c>
       <c r="B62" s="13" t="s">
         <v>167</v>
       </c>
       <c r="C62" s="14">
         <v>0</v>
       </c>
       <c r="D62" s="14">
         <v>0</v>
       </c>
       <c r="E62" s="14">
         <v>17.652999999999999</v>
       </c>
       <c r="F62" s="14">
         <v>24.024180000000001</v>
       </c>
       <c r="G62" s="14">
         <v>0</v>
       </c>
       <c r="H62" s="14">
@@ -11029,66 +11592,66 @@
       <c r="AO62" s="23">
         <v>17.24146</v>
       </c>
       <c r="AP62" s="23">
         <v>14.673819999999999</v>
       </c>
       <c r="AQ62" s="23">
         <v>0</v>
       </c>
       <c r="AR62" s="23">
         <v>0</v>
       </c>
       <c r="AS62" s="23">
         <v>12.88693</v>
       </c>
       <c r="AT62" s="23">
         <v>14.481920000000001</v>
       </c>
       <c r="AU62" s="23">
         <v>0</v>
       </c>
       <c r="AV62" s="23">
         <v>0</v>
       </c>
       <c r="AW62" s="23">
-        <v>5.5339299999999998</v>
+        <v>6.24343</v>
       </c>
       <c r="AX62" s="23">
-        <v>4.77393</v>
+        <v>5.4590500000000004</v>
       </c>
       <c r="AY62" s="23">
         <v>0</v>
       </c>
       <c r="AZ62" s="23">
         <v>0</v>
       </c>
       <c r="BA62" s="23">
-        <v>1.4053899999999999</v>
+        <v>2.1103900000000002</v>
       </c>
       <c r="BB62" s="23">
-        <v>2.74891</v>
+        <v>3.35832</v>
       </c>
     </row>
     <row r="63" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A63" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B63" s="13" t="s">
         <v>168</v>
       </c>
       <c r="C63" s="14">
         <v>0</v>
       </c>
       <c r="D63" s="14">
         <v>0</v>
       </c>
       <c r="E63" s="14">
         <v>0</v>
       </c>
       <c r="F63" s="14">
         <v>0</v>
       </c>
       <c r="G63" s="14">
         <v>0</v>
       </c>
       <c r="H63" s="14">
@@ -11193,66 +11756,66 @@
       <c r="AO63" s="23">
         <v>53.21</v>
       </c>
       <c r="AP63" s="23">
         <v>9.9505800000000004</v>
       </c>
       <c r="AQ63" s="23">
         <v>0</v>
       </c>
       <c r="AR63" s="23">
         <v>0</v>
       </c>
       <c r="AS63" s="23">
         <v>52.317999999999998</v>
       </c>
       <c r="AT63" s="23">
         <v>10.714320000000001</v>
       </c>
       <c r="AU63" s="23">
         <v>0</v>
       </c>
       <c r="AV63" s="23">
         <v>0</v>
       </c>
       <c r="AW63" s="23">
-        <v>24.954000000000001</v>
+        <v>46.311999999999998</v>
       </c>
       <c r="AX63" s="23">
-        <v>4.7465200000000003</v>
+        <v>8.00793</v>
       </c>
       <c r="AY63" s="23">
         <v>0</v>
       </c>
       <c r="AZ63" s="23">
         <v>0</v>
       </c>
       <c r="BA63" s="23">
-        <v>10.702999999999999</v>
+        <v>11.872</v>
       </c>
       <c r="BB63" s="23">
-        <v>5.2291600000000003</v>
+        <v>5.7664099999999996</v>
       </c>
     </row>
     <row r="64" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A64" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B64" s="13" t="s">
         <v>169</v>
       </c>
       <c r="C64" s="14">
         <v>1.2949999999999999</v>
       </c>
       <c r="D64" s="14">
         <v>1.0880000000000001</v>
       </c>
       <c r="E64" s="14">
         <v>540.58826999999997</v>
       </c>
       <c r="F64" s="14">
         <v>948.64823000000001</v>
       </c>
       <c r="G64" s="14">
         <v>0.82199999999999995</v>
       </c>
       <c r="H64" s="14">
@@ -11351,72 +11914,72 @@
       <c r="AM64" s="23">
         <v>37.731999999999999</v>
       </c>
       <c r="AN64" s="23">
         <v>16.69661</v>
       </c>
       <c r="AO64" s="23">
         <v>582.38036999999997</v>
       </c>
       <c r="AP64" s="23">
         <v>2121.9012499999999</v>
       </c>
       <c r="AQ64" s="23">
         <v>27.99</v>
       </c>
       <c r="AR64" s="23">
         <v>16.119289999999999</v>
       </c>
       <c r="AS64" s="23">
         <v>501.36950999999999</v>
       </c>
       <c r="AT64" s="23">
         <v>2061.2828</v>
       </c>
       <c r="AU64" s="23">
-        <v>0.2</v>
+        <v>4</v>
       </c>
       <c r="AV64" s="23">
-        <v>4.6309999999999997E-2</v>
+        <v>2.2909000000000002</v>
       </c>
       <c r="AW64" s="23">
-        <v>244.93047999999999</v>
+        <v>286.14614999999998</v>
       </c>
       <c r="AX64" s="23">
-        <v>1017.37982</v>
+        <v>1258.73612</v>
       </c>
       <c r="AY64" s="23">
         <v>5.548</v>
       </c>
       <c r="AZ64" s="23">
         <v>46.557000000000002</v>
       </c>
       <c r="BA64" s="23">
-        <v>213.73865000000001</v>
+        <v>255.29929999999999</v>
       </c>
       <c r="BB64" s="23">
-        <v>733.72418000000005</v>
+        <v>882.92069000000004</v>
       </c>
     </row>
     <row r="65" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A65" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>170</v>
       </c>
       <c r="C65" s="14">
         <v>0</v>
       </c>
       <c r="D65" s="14">
         <v>0</v>
       </c>
       <c r="E65" s="14">
         <v>0</v>
       </c>
       <c r="F65" s="14">
         <v>0</v>
       </c>
       <c r="G65" s="14">
         <v>0</v>
       </c>
       <c r="H65" s="14">
@@ -11849,66 +12412,66 @@
       <c r="AO67" s="23">
         <v>64.210599999999999</v>
       </c>
       <c r="AP67" s="23">
         <v>162.13311999999999</v>
       </c>
       <c r="AQ67" s="23">
         <v>0</v>
       </c>
       <c r="AR67" s="23">
         <v>0</v>
       </c>
       <c r="AS67" s="23">
         <v>1.9611000000000001</v>
       </c>
       <c r="AT67" s="23">
         <v>18.064599999999999</v>
       </c>
       <c r="AU67" s="23">
         <v>0</v>
       </c>
       <c r="AV67" s="23">
         <v>0</v>
       </c>
       <c r="AW67" s="23">
-        <v>1.0283</v>
+        <v>1.3167</v>
       </c>
       <c r="AX67" s="23">
-        <v>9.4080300000000001</v>
+        <v>12.137449999999999</v>
       </c>
       <c r="AY67" s="23">
         <v>0</v>
       </c>
       <c r="AZ67" s="23">
         <v>0</v>
       </c>
       <c r="BA67" s="23">
-        <v>0.74199999999999999</v>
+        <v>0.76519999999999999</v>
       </c>
       <c r="BB67" s="23">
-        <v>7.4486100000000004</v>
+        <v>7.6971400000000001</v>
       </c>
     </row>
     <row r="68" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A68" s="13" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="13" t="s">
         <v>173</v>
       </c>
       <c r="C68" s="14">
         <v>0</v>
       </c>
       <c r="D68" s="14">
         <v>0</v>
       </c>
       <c r="E68" s="14">
         <v>1714.3970200000001</v>
       </c>
       <c r="F68" s="14">
         <v>4383.2017500000002</v>
       </c>
       <c r="G68" s="14">
         <v>1.0500000000000001E-2</v>
       </c>
       <c r="H68" s="14">
@@ -12007,72 +12570,72 @@
       <c r="AM68" s="23">
         <v>0.44238</v>
       </c>
       <c r="AN68" s="23">
         <v>7.1814499999999999</v>
       </c>
       <c r="AO68" s="23">
         <v>1868.8522599999999</v>
       </c>
       <c r="AP68" s="23">
         <v>6679.6098199999997</v>
       </c>
       <c r="AQ68" s="23">
         <v>86.62</v>
       </c>
       <c r="AR68" s="23">
         <v>41.202460000000002</v>
       </c>
       <c r="AS68" s="23">
         <v>1571.2018</v>
       </c>
       <c r="AT68" s="23">
         <v>6625.6878800000004</v>
       </c>
       <c r="AU68" s="23">
-        <v>0</v>
+        <v>28.82</v>
       </c>
       <c r="AV68" s="23">
-        <v>0</v>
+        <v>14.012499999999999</v>
       </c>
       <c r="AW68" s="23">
-        <v>755.96533999999997</v>
+        <v>853.53224</v>
       </c>
       <c r="AX68" s="23">
-        <v>3120.0018799999998</v>
+        <v>3545.4004599999998</v>
       </c>
       <c r="AY68" s="23">
         <v>83.489000000000004</v>
       </c>
       <c r="AZ68" s="23">
         <v>631.67007999999998</v>
       </c>
       <c r="BA68" s="23">
-        <v>526.63313000000005</v>
+        <v>623.09876999999994</v>
       </c>
       <c r="BB68" s="23">
-        <v>2373.39995</v>
+        <v>2796.6377000000002</v>
       </c>
     </row>
     <row r="69" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A69" s="13" t="s">
         <v>61</v>
       </c>
       <c r="B69" s="13" t="s">
         <v>174</v>
       </c>
       <c r="C69" s="14">
         <v>0</v>
       </c>
       <c r="D69" s="14">
         <v>0</v>
       </c>
       <c r="E69" s="14">
         <v>169.79002</v>
       </c>
       <c r="F69" s="14">
         <v>196.80453</v>
       </c>
       <c r="G69" s="14">
         <v>0</v>
       </c>
       <c r="H69" s="14">
@@ -12177,66 +12740,66 @@
       <c r="AO69" s="23">
         <v>269.88571000000002</v>
       </c>
       <c r="AP69" s="23">
         <v>569.93357000000003</v>
       </c>
       <c r="AQ69" s="23">
         <v>0</v>
       </c>
       <c r="AR69" s="23">
         <v>0</v>
       </c>
       <c r="AS69" s="23">
         <v>305.02046000000001</v>
       </c>
       <c r="AT69" s="23">
         <v>809.24181999999996</v>
       </c>
       <c r="AU69" s="23">
         <v>0</v>
       </c>
       <c r="AV69" s="23">
         <v>0</v>
       </c>
       <c r="AW69" s="23">
-        <v>137.81261000000001</v>
+        <v>174.55270999999999</v>
       </c>
       <c r="AX69" s="23">
-        <v>370.45893000000001</v>
+        <v>471.44157000000001</v>
       </c>
       <c r="AY69" s="23">
         <v>0</v>
       </c>
       <c r="AZ69" s="23">
         <v>0</v>
       </c>
       <c r="BA69" s="23">
-        <v>113.03086</v>
+        <v>126.56386000000001</v>
       </c>
       <c r="BB69" s="23">
-        <v>368.06590999999997</v>
+        <v>405.40902999999997</v>
       </c>
     </row>
     <row r="70" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A70" s="13" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="13" t="s">
         <v>175</v>
       </c>
       <c r="C70" s="14">
         <v>0</v>
       </c>
       <c r="D70" s="14">
         <v>0</v>
       </c>
       <c r="E70" s="14">
         <v>1819.56871</v>
       </c>
       <c r="F70" s="14">
         <v>2432.0968200000002</v>
       </c>
       <c r="G70" s="14">
         <v>0.61550000000000005</v>
       </c>
       <c r="H70" s="14">
@@ -12341,66 +12904,66 @@
       <c r="AO70" s="23">
         <v>1266.9693400000001</v>
       </c>
       <c r="AP70" s="23">
         <v>629.92421999999999</v>
       </c>
       <c r="AQ70" s="23">
         <v>0</v>
       </c>
       <c r="AR70" s="23">
         <v>0</v>
       </c>
       <c r="AS70" s="23">
         <v>740.90279999999996</v>
       </c>
       <c r="AT70" s="23">
         <v>520.197</v>
       </c>
       <c r="AU70" s="23">
         <v>0</v>
       </c>
       <c r="AV70" s="23">
         <v>0</v>
       </c>
       <c r="AW70" s="23">
-        <v>372.08431999999999</v>
+        <v>433.59661999999997</v>
       </c>
       <c r="AX70" s="23">
-        <v>271.97183000000001</v>
+        <v>308.90014000000002</v>
       </c>
       <c r="AY70" s="23">
         <v>0</v>
       </c>
       <c r="AZ70" s="23">
         <v>0</v>
       </c>
       <c r="BA70" s="23">
-        <v>350.78985999999998</v>
+        <v>418.16406000000001</v>
       </c>
       <c r="BB70" s="23">
-        <v>266.21280000000002</v>
+        <v>341.33622000000003</v>
       </c>
     </row>
     <row r="71" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A71" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B71" s="13" t="s">
         <v>176</v>
       </c>
       <c r="C71" s="14">
         <v>0</v>
       </c>
       <c r="D71" s="14">
         <v>0</v>
       </c>
       <c r="E71" s="14">
         <v>3</v>
       </c>
       <c r="F71" s="14">
         <v>6.742</v>
       </c>
       <c r="G71" s="14">
         <v>0</v>
       </c>
       <c r="H71" s="14">
@@ -12669,66 +13232,66 @@
       <c r="AO72" s="23">
         <v>68.93271</v>
       </c>
       <c r="AP72" s="23">
         <v>188.10351</v>
       </c>
       <c r="AQ72" s="23">
         <v>0</v>
       </c>
       <c r="AR72" s="23">
         <v>0</v>
       </c>
       <c r="AS72" s="23">
         <v>77.119990000000001</v>
       </c>
       <c r="AT72" s="23">
         <v>192.35035999999999</v>
       </c>
       <c r="AU72" s="23">
         <v>0</v>
       </c>
       <c r="AV72" s="23">
         <v>0</v>
       </c>
       <c r="AW72" s="23">
-        <v>47.735590000000002</v>
+        <v>52.744050000000001</v>
       </c>
       <c r="AX72" s="23">
-        <v>93.855699999999999</v>
+        <v>108.86136999999999</v>
       </c>
       <c r="AY72" s="23">
         <v>0</v>
       </c>
       <c r="AZ72" s="23">
         <v>0</v>
       </c>
       <c r="BA72" s="23">
-        <v>20.944680000000002</v>
+        <v>24.910399999999999</v>
       </c>
       <c r="BB72" s="23">
-        <v>73.657070000000004</v>
+        <v>84.661640000000006</v>
       </c>
     </row>
     <row r="73" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A73" s="13" t="s">
         <v>65</v>
       </c>
       <c r="B73" s="13" t="s">
         <v>178</v>
       </c>
       <c r="C73" s="14">
         <v>120.292</v>
       </c>
       <c r="D73" s="14">
         <v>96.974999999999994</v>
       </c>
       <c r="E73" s="14">
         <v>4987.93246</v>
       </c>
       <c r="F73" s="14">
         <v>5694.0660399999997</v>
       </c>
       <c r="G73" s="14">
         <v>346.387</v>
       </c>
       <c r="H73" s="14">
@@ -12833,66 +13396,66 @@
       <c r="AO73" s="23">
         <v>4315.4443600000004</v>
       </c>
       <c r="AP73" s="23">
         <v>9836.9415000000008</v>
       </c>
       <c r="AQ73" s="23">
         <v>0</v>
       </c>
       <c r="AR73" s="23">
         <v>0</v>
       </c>
       <c r="AS73" s="23">
         <v>3870.3265999999999</v>
       </c>
       <c r="AT73" s="23">
         <v>10539.720520000001</v>
       </c>
       <c r="AU73" s="23">
         <v>0</v>
       </c>
       <c r="AV73" s="23">
         <v>0</v>
       </c>
       <c r="AW73" s="23">
-        <v>1943.3316199999999</v>
+        <v>2285.8047799999999</v>
       </c>
       <c r="AX73" s="23">
-        <v>5155.2022999999999</v>
+        <v>6147.5198899999996</v>
       </c>
       <c r="AY73" s="23">
         <v>27.966999999999999</v>
       </c>
       <c r="AZ73" s="23">
         <v>225.892</v>
       </c>
       <c r="BA73" s="23">
-        <v>1657.20667</v>
+        <v>1990.54654</v>
       </c>
       <c r="BB73" s="23">
-        <v>5024.6892500000004</v>
+        <v>6044.5228399999996</v>
       </c>
     </row>
     <row r="74" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A74" s="13" t="s">
         <v>66</v>
       </c>
       <c r="B74" s="13" t="s">
         <v>179</v>
       </c>
       <c r="C74" s="14">
         <v>0</v>
       </c>
       <c r="D74" s="14">
         <v>0</v>
       </c>
       <c r="E74" s="14">
         <v>34.08708</v>
       </c>
       <c r="F74" s="14">
         <v>55.7</v>
       </c>
       <c r="G74" s="14">
         <v>0</v>
       </c>
       <c r="H74" s="14">
@@ -12997,54 +13560,54 @@
       <c r="AO74" s="23">
         <v>50.86748</v>
       </c>
       <c r="AP74" s="23">
         <v>79.47448</v>
       </c>
       <c r="AQ74" s="23">
         <v>0</v>
       </c>
       <c r="AR74" s="23">
         <v>0</v>
       </c>
       <c r="AS74" s="23">
         <v>75.427729999999997</v>
       </c>
       <c r="AT74" s="23">
         <v>145.67035000000001</v>
       </c>
       <c r="AU74" s="23">
         <v>0</v>
       </c>
       <c r="AV74" s="23">
         <v>0</v>
       </c>
       <c r="AW74" s="23">
-        <v>33.31794</v>
+        <v>36.431339999999999</v>
       </c>
       <c r="AX74" s="23">
-        <v>61.394289999999998</v>
+        <v>67.575969999999998</v>
       </c>
       <c r="AY74" s="23">
         <v>0</v>
       </c>
       <c r="AZ74" s="23">
         <v>0</v>
       </c>
       <c r="BA74" s="23">
         <v>27.241620000000001</v>
       </c>
       <c r="BB74" s="23">
         <v>61.6614</v>
       </c>
     </row>
     <row r="75" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A75" s="13" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="13" t="s">
         <v>180</v>
       </c>
       <c r="C75" s="14">
         <v>2.7</v>
       </c>
       <c r="D75" s="14">
@@ -13653,66 +14216,66 @@
       <c r="AO78" s="23">
         <v>348.65028000000001</v>
       </c>
       <c r="AP78" s="23">
         <v>1488.8953799999999</v>
       </c>
       <c r="AQ78" s="23">
         <v>0</v>
       </c>
       <c r="AR78" s="23">
         <v>0</v>
       </c>
       <c r="AS78" s="23">
         <v>434.82691</v>
       </c>
       <c r="AT78" s="23">
         <v>1895.7943700000001</v>
       </c>
       <c r="AU78" s="23">
         <v>0</v>
       </c>
       <c r="AV78" s="23">
         <v>0</v>
       </c>
       <c r="AW78" s="23">
-        <v>216.49896000000001</v>
+        <v>253.96485999999999</v>
       </c>
       <c r="AX78" s="23">
-        <v>944.52768000000003</v>
+        <v>1136.2455399999999</v>
       </c>
       <c r="AY78" s="23">
         <v>0</v>
       </c>
       <c r="AZ78" s="23">
         <v>0</v>
       </c>
       <c r="BA78" s="23">
-        <v>414.84546</v>
+        <v>460.91322000000002</v>
       </c>
       <c r="BB78" s="23">
-        <v>1042.3357000000001</v>
+        <v>1305.4212500000001</v>
       </c>
     </row>
     <row r="79" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A79" s="13" t="s">
         <v>71</v>
       </c>
       <c r="B79" s="13" t="s">
         <v>184</v>
       </c>
       <c r="C79" s="14">
         <v>0</v>
       </c>
       <c r="D79" s="14">
         <v>0</v>
       </c>
       <c r="E79" s="14">
         <v>28.207599999999999</v>
       </c>
       <c r="F79" s="14">
         <v>49.850479999999997</v>
       </c>
       <c r="G79" s="14">
         <v>0</v>
       </c>
       <c r="H79" s="14">
@@ -13829,54 +14392,54 @@
       <c r="AS79" s="23">
         <v>0.86065000000000003</v>
       </c>
       <c r="AT79" s="23">
         <v>4.4170800000000003</v>
       </c>
       <c r="AU79" s="23">
         <v>0</v>
       </c>
       <c r="AV79" s="23">
         <v>0</v>
       </c>
       <c r="AW79" s="23">
         <v>0.26095000000000002</v>
       </c>
       <c r="AX79" s="23">
         <v>1.44994</v>
       </c>
       <c r="AY79" s="23">
         <v>0</v>
       </c>
       <c r="AZ79" s="23">
         <v>0</v>
       </c>
       <c r="BA79" s="23">
-        <v>6.1530199999999997</v>
+        <v>6.1950200000000004</v>
       </c>
       <c r="BB79" s="23">
-        <v>15.320029999999999</v>
+        <v>15.773529999999999</v>
       </c>
     </row>
     <row r="80" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A80" s="13" t="s">
         <v>72</v>
       </c>
       <c r="B80" s="13" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="14">
         <v>0.41599999999999998</v>
       </c>
       <c r="D80" s="14">
         <v>0.62033000000000005</v>
       </c>
       <c r="E80" s="14">
         <v>366.05072000000001</v>
       </c>
       <c r="F80" s="14">
         <v>659.61906999999997</v>
       </c>
       <c r="G80" s="14">
         <v>0.76800000000000002</v>
       </c>
       <c r="H80" s="14">
@@ -13981,66 +14544,66 @@
       <c r="AO80" s="23">
         <v>115.93057</v>
       </c>
       <c r="AP80" s="23">
         <v>281.00499000000002</v>
       </c>
       <c r="AQ80" s="23">
         <v>0</v>
       </c>
       <c r="AR80" s="23">
         <v>0</v>
       </c>
       <c r="AS80" s="23">
         <v>89.670559999999995</v>
       </c>
       <c r="AT80" s="23">
         <v>274.12277999999998</v>
       </c>
       <c r="AU80" s="23">
         <v>0</v>
       </c>
       <c r="AV80" s="23">
         <v>0</v>
       </c>
       <c r="AW80" s="23">
-        <v>31.589120000000001</v>
+        <v>40.832799999999999</v>
       </c>
       <c r="AX80" s="23">
-        <v>90.235849999999999</v>
+        <v>123.03172000000001</v>
       </c>
       <c r="AY80" s="23">
         <v>0</v>
       </c>
       <c r="AZ80" s="23">
         <v>0</v>
       </c>
       <c r="BA80" s="23">
-        <v>44.699219999999997</v>
+        <v>52.2849</v>
       </c>
       <c r="BB80" s="23">
-        <v>143.8759</v>
+        <v>168.38842</v>
       </c>
     </row>
     <row r="81" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A81" s="13" t="s">
         <v>73</v>
       </c>
       <c r="B81" s="13" t="s">
         <v>186</v>
       </c>
       <c r="C81" s="14">
         <v>1.8768</v>
       </c>
       <c r="D81" s="14">
         <v>2.018E-2</v>
       </c>
       <c r="E81" s="14">
         <v>105.70247999999999</v>
       </c>
       <c r="F81" s="14">
         <v>229.99763999999999</v>
       </c>
       <c r="G81" s="14">
         <v>20</v>
       </c>
       <c r="H81" s="14">
@@ -14139,72 +14702,72 @@
       <c r="AM81" s="23">
         <v>2001.82</v>
       </c>
       <c r="AN81" s="23">
         <v>933.59312999999997</v>
       </c>
       <c r="AO81" s="23">
         <v>179.12065000000001</v>
       </c>
       <c r="AP81" s="23">
         <v>617.91333999999995</v>
       </c>
       <c r="AQ81" s="23">
         <v>680.69399999999996</v>
       </c>
       <c r="AR81" s="23">
         <v>269.19038999999998</v>
       </c>
       <c r="AS81" s="23">
         <v>183.34308999999999</v>
       </c>
       <c r="AT81" s="23">
         <v>809.05998999999997</v>
       </c>
       <c r="AU81" s="23">
-        <v>159.80799999999999</v>
+        <v>225.30799999999999</v>
       </c>
       <c r="AV81" s="23">
-        <v>62.374490000000002</v>
+        <v>88.311260000000004</v>
       </c>
       <c r="AW81" s="23">
-        <v>87.022329999999997</v>
+        <v>104.38388</v>
       </c>
       <c r="AX81" s="23">
-        <v>385.73617000000002</v>
+        <v>464.61333000000002</v>
       </c>
       <c r="AY81" s="23">
         <v>57</v>
       </c>
       <c r="AZ81" s="23">
         <v>17.458780000000001</v>
       </c>
       <c r="BA81" s="23">
-        <v>63.633789999999998</v>
+        <v>74.659769999999995</v>
       </c>
       <c r="BB81" s="23">
-        <v>328.77861000000001</v>
+        <v>395.99099999999999</v>
       </c>
     </row>
     <row r="82" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A82" s="13" t="s">
         <v>74</v>
       </c>
       <c r="B82" s="13" t="s">
         <v>187</v>
       </c>
       <c r="C82" s="14">
         <v>0</v>
       </c>
       <c r="D82" s="14">
         <v>0</v>
       </c>
       <c r="E82" s="14">
         <v>482.46793000000002</v>
       </c>
       <c r="F82" s="14">
         <v>399.63432999999998</v>
       </c>
       <c r="G82" s="14">
         <v>0</v>
       </c>
       <c r="H82" s="14">
@@ -14309,66 +14872,66 @@
       <c r="AO82" s="23">
         <v>2635.4552600000002</v>
       </c>
       <c r="AP82" s="23">
         <v>1666.7634</v>
       </c>
       <c r="AQ82" s="23">
         <v>0</v>
       </c>
       <c r="AR82" s="23">
         <v>0</v>
       </c>
       <c r="AS82" s="23">
         <v>2049.1872899999998</v>
       </c>
       <c r="AT82" s="23">
         <v>1503.6722</v>
       </c>
       <c r="AU82" s="23">
         <v>0</v>
       </c>
       <c r="AV82" s="23">
         <v>0</v>
       </c>
       <c r="AW82" s="23">
-        <v>1204.6588300000001</v>
+        <v>1285.9785899999999</v>
       </c>
       <c r="AX82" s="23">
-        <v>866.59460999999999</v>
+        <v>941.19746999999995</v>
       </c>
       <c r="AY82" s="23">
         <v>0</v>
       </c>
       <c r="AZ82" s="23">
         <v>0</v>
       </c>
       <c r="BA82" s="23">
-        <v>818.29840000000002</v>
+        <v>942.77425000000005</v>
       </c>
       <c r="BB82" s="23">
-        <v>649.48001999999997</v>
+        <v>750.77491999999995</v>
       </c>
     </row>
     <row r="83" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A83" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B83" s="13" t="s">
         <v>188</v>
       </c>
       <c r="C83" s="14">
         <v>0</v>
       </c>
       <c r="D83" s="14">
         <v>0</v>
       </c>
       <c r="E83" s="14">
         <v>14.20424</v>
       </c>
       <c r="F83" s="14">
         <v>112.26442</v>
       </c>
       <c r="G83" s="14">
         <v>0</v>
       </c>
       <c r="H83" s="14">
@@ -14473,66 +15036,66 @@
       <c r="AO83" s="23">
         <v>25.927980000000002</v>
       </c>
       <c r="AP83" s="23">
         <v>211.53344000000001</v>
       </c>
       <c r="AQ83" s="23">
         <v>0</v>
       </c>
       <c r="AR83" s="23">
         <v>0</v>
       </c>
       <c r="AS83" s="23">
         <v>30.98997</v>
       </c>
       <c r="AT83" s="23">
         <v>266.08825000000002</v>
       </c>
       <c r="AU83" s="23">
         <v>0</v>
       </c>
       <c r="AV83" s="23">
         <v>0</v>
       </c>
       <c r="AW83" s="23">
-        <v>17.66825</v>
+        <v>18.325669999999999</v>
       </c>
       <c r="AX83" s="23">
-        <v>158.92312000000001</v>
+        <v>162.36758</v>
       </c>
       <c r="AY83" s="23">
         <v>0</v>
       </c>
       <c r="AZ83" s="23">
         <v>0</v>
       </c>
       <c r="BA83" s="23">
-        <v>16.041730000000001</v>
+        <v>17.68281</v>
       </c>
       <c r="BB83" s="23">
-        <v>154.21519000000001</v>
+        <v>177.52983</v>
       </c>
     </row>
     <row r="84" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A84" s="13" t="s">
         <v>76</v>
       </c>
       <c r="B84" s="13" t="s">
         <v>189</v>
       </c>
       <c r="C84" s="14">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="D84" s="14">
         <v>0.12939000000000001</v>
       </c>
       <c r="E84" s="14">
         <v>20.842210000000001</v>
       </c>
       <c r="F84" s="14">
         <v>47.97645</v>
       </c>
       <c r="G84" s="14">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="H84" s="14">
@@ -14637,66 +15200,66 @@
       <c r="AO84" s="23">
         <v>8.6156100000000002</v>
       </c>
       <c r="AP84" s="23">
         <v>36.737400000000001</v>
       </c>
       <c r="AQ84" s="23">
         <v>0</v>
       </c>
       <c r="AR84" s="23">
         <v>0</v>
       </c>
       <c r="AS84" s="23">
         <v>10.5844</v>
       </c>
       <c r="AT84" s="23">
         <v>41.603259999999999</v>
       </c>
       <c r="AU84" s="23">
         <v>0</v>
       </c>
       <c r="AV84" s="23">
         <v>0</v>
       </c>
       <c r="AW84" s="23">
-        <v>4.0320999999999998</v>
+        <v>5.0743</v>
       </c>
       <c r="AX84" s="23">
-        <v>18.54664</v>
+        <v>21.51117</v>
       </c>
       <c r="AY84" s="23">
         <v>0</v>
       </c>
       <c r="AZ84" s="23">
         <v>0</v>
       </c>
       <c r="BA84" s="23">
-        <v>2.4196800000000001</v>
+        <v>2.69374</v>
       </c>
       <c r="BB84" s="23">
-        <v>15.099460000000001</v>
+        <v>17.956150000000001</v>
       </c>
     </row>
     <row r="85" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A85" s="13" t="s">
         <v>77</v>
       </c>
       <c r="B85" s="13" t="s">
         <v>190</v>
       </c>
       <c r="C85" s="14">
         <v>1.6258999999999999</v>
       </c>
       <c r="D85" s="14">
         <v>0.64464999999999995</v>
       </c>
       <c r="E85" s="14">
         <v>2871.4825000000001</v>
       </c>
       <c r="F85" s="14">
         <v>2735.66572</v>
       </c>
       <c r="G85" s="14">
         <v>8.6491000000000007</v>
       </c>
       <c r="H85" s="14">
@@ -14801,66 +15364,66 @@
       <c r="AO85" s="23">
         <v>1833.83519</v>
       </c>
       <c r="AP85" s="23">
         <v>2988.2712000000001</v>
       </c>
       <c r="AQ85" s="23">
         <v>0</v>
       </c>
       <c r="AR85" s="23">
         <v>0</v>
       </c>
       <c r="AS85" s="23">
         <v>694.56343000000004</v>
       </c>
       <c r="AT85" s="23">
         <v>1409.4085600000001</v>
       </c>
       <c r="AU85" s="23">
         <v>0</v>
       </c>
       <c r="AV85" s="23">
         <v>0</v>
       </c>
       <c r="AW85" s="23">
-        <v>233.32781</v>
+        <v>260.40458999999998</v>
       </c>
       <c r="AX85" s="23">
-        <v>451.09994999999998</v>
+        <v>509.72998000000001</v>
       </c>
       <c r="AY85" s="23">
         <v>0</v>
       </c>
       <c r="AZ85" s="23">
         <v>0</v>
       </c>
       <c r="BA85" s="23">
-        <v>311.22906</v>
+        <v>336.23462000000001</v>
       </c>
       <c r="BB85" s="23">
-        <v>716.44096000000002</v>
+        <v>773.62764000000004</v>
       </c>
     </row>
     <row r="86" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A86" s="13" t="s">
         <v>78</v>
       </c>
       <c r="B86" s="13" t="s">
         <v>191</v>
       </c>
       <c r="C86" s="14">
         <v>0.44685000000000002</v>
       </c>
       <c r="D86" s="14">
         <v>0.67362</v>
       </c>
       <c r="E86" s="14">
         <v>67.117419999999996</v>
       </c>
       <c r="F86" s="14">
         <v>164.47515000000001</v>
       </c>
       <c r="G86" s="14">
         <v>1.9219999999999999</v>
       </c>
       <c r="H86" s="14">
@@ -14965,66 +15528,66 @@
       <c r="AO86" s="23">
         <v>2.0904699999999998</v>
       </c>
       <c r="AP86" s="23">
         <v>8.9759700000000002</v>
       </c>
       <c r="AQ86" s="23">
         <v>0</v>
       </c>
       <c r="AR86" s="23">
         <v>0</v>
       </c>
       <c r="AS86" s="23">
         <v>1.66275</v>
       </c>
       <c r="AT86" s="23">
         <v>6.1472499999999997</v>
       </c>
       <c r="AU86" s="23">
         <v>0</v>
       </c>
       <c r="AV86" s="23">
         <v>0</v>
       </c>
       <c r="AW86" s="23">
-        <v>0.64324000000000003</v>
+        <v>0.64614000000000005</v>
       </c>
       <c r="AX86" s="23">
-        <v>3.22587</v>
+        <v>3.2604700000000002</v>
       </c>
       <c r="AY86" s="23">
         <v>0</v>
       </c>
       <c r="AZ86" s="23">
         <v>0</v>
       </c>
       <c r="BA86" s="23">
-        <v>0.55044999999999999</v>
+        <v>1.0419</v>
       </c>
       <c r="BB86" s="23">
-        <v>1.9275800000000001</v>
+        <v>3.3944999999999999</v>
       </c>
     </row>
     <row r="87" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A87" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B87" s="13" t="s">
         <v>192</v>
       </c>
       <c r="C87" s="14">
         <v>0</v>
       </c>
       <c r="D87" s="14">
         <v>0</v>
       </c>
       <c r="E87" s="14">
         <v>124.79172</v>
       </c>
       <c r="F87" s="14">
         <v>381.38704000000001</v>
       </c>
       <c r="G87" s="14">
         <v>0</v>
       </c>
       <c r="H87" s="14">
@@ -15293,66 +15856,66 @@
       <c r="AO88" s="23">
         <v>795.80439000000001</v>
       </c>
       <c r="AP88" s="23">
         <v>2962.6734099999999</v>
       </c>
       <c r="AQ88" s="23">
         <v>2.306</v>
       </c>
       <c r="AR88" s="23">
         <v>30.305520000000001</v>
       </c>
       <c r="AS88" s="23">
         <v>591.60986000000003</v>
       </c>
       <c r="AT88" s="23">
         <v>3015.7845200000002</v>
       </c>
       <c r="AU88" s="23">
         <v>1.2</v>
       </c>
       <c r="AV88" s="23">
         <v>3.4890599999999998</v>
       </c>
       <c r="AW88" s="23">
-        <v>253.84690000000001</v>
+        <v>304.76508999999999</v>
       </c>
       <c r="AX88" s="23">
-        <v>1351.86825</v>
+        <v>1646.89275</v>
       </c>
       <c r="AY88" s="23">
         <v>0</v>
       </c>
       <c r="AZ88" s="23">
         <v>0</v>
       </c>
       <c r="BA88" s="23">
-        <v>341.69846999999999</v>
+        <v>371.27003000000002</v>
       </c>
       <c r="BB88" s="23">
-        <v>1617.7888</v>
+        <v>1809.0305800000001</v>
       </c>
     </row>
     <row r="89" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A89" s="13" t="s">
         <v>81</v>
       </c>
       <c r="B89" s="13" t="s">
         <v>194</v>
       </c>
       <c r="C89" s="14">
         <v>0</v>
       </c>
       <c r="D89" s="14">
         <v>0</v>
       </c>
       <c r="E89" s="14">
         <v>3694737.2080000001</v>
       </c>
       <c r="F89" s="14">
         <v>1922.54027</v>
       </c>
       <c r="G89" s="14">
         <v>215</v>
       </c>
       <c r="H89" s="14">
@@ -15457,66 +16020,66 @@
       <c r="AO89" s="23">
         <v>3132477.39597</v>
       </c>
       <c r="AP89" s="23">
         <v>1457.59338</v>
       </c>
       <c r="AQ89" s="23">
         <v>0</v>
       </c>
       <c r="AR89" s="23">
         <v>0</v>
       </c>
       <c r="AS89" s="23">
         <v>3041369.12421</v>
       </c>
       <c r="AT89" s="23">
         <v>1739.50891</v>
       </c>
       <c r="AU89" s="23">
         <v>0</v>
       </c>
       <c r="AV89" s="23">
         <v>0</v>
       </c>
       <c r="AW89" s="23">
-        <v>1504073.91359</v>
+        <v>1723292.30002</v>
       </c>
       <c r="AX89" s="23">
-        <v>852.05602999999996</v>
+        <v>1013.94544</v>
       </c>
       <c r="AY89" s="23">
         <v>19.856999999999999</v>
       </c>
       <c r="AZ89" s="23">
         <v>8.0579999999999998</v>
       </c>
       <c r="BA89" s="23">
-        <v>1434027.1495000001</v>
+        <v>1723228.4880900001</v>
       </c>
       <c r="BB89" s="23">
-        <v>963.02115000000003</v>
+        <v>1193.22063</v>
       </c>
     </row>
     <row r="90" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A90" s="13" t="s">
         <v>82</v>
       </c>
       <c r="B90" s="13" t="s">
         <v>195</v>
       </c>
       <c r="C90" s="14">
         <v>20.2</v>
       </c>
       <c r="D90" s="14">
         <v>1.8102199999999999</v>
       </c>
       <c r="E90" s="14">
         <v>4106.0962799999998</v>
       </c>
       <c r="F90" s="14">
         <v>1405.24891</v>
       </c>
       <c r="G90" s="14">
         <v>24.167999999999999</v>
       </c>
       <c r="H90" s="14">
@@ -15615,72 +16178,72 @@
       <c r="AM90" s="23">
         <v>284.33958000000001</v>
       </c>
       <c r="AN90" s="23">
         <v>84.79204</v>
       </c>
       <c r="AO90" s="23">
         <v>579.53895</v>
       </c>
       <c r="AP90" s="23">
         <v>671.14133000000004</v>
       </c>
       <c r="AQ90" s="23">
         <v>518.86608000000001</v>
       </c>
       <c r="AR90" s="23">
         <v>139.66327999999999</v>
       </c>
       <c r="AS90" s="23">
         <v>652.50854000000004</v>
       </c>
       <c r="AT90" s="23">
         <v>708.84532999999999</v>
       </c>
       <c r="AU90" s="23">
-        <v>97.968260000000001</v>
+        <v>404.24182000000002</v>
       </c>
       <c r="AV90" s="23">
-        <v>24.392309999999998</v>
+        <v>105.88451999999999</v>
       </c>
       <c r="AW90" s="23">
-        <v>295.63242000000002</v>
+        <v>410.08021000000002</v>
       </c>
       <c r="AX90" s="23">
-        <v>321.76922000000002</v>
+        <v>491.08850999999999</v>
       </c>
       <c r="AY90" s="23">
         <v>0</v>
       </c>
       <c r="AZ90" s="23">
         <v>0</v>
       </c>
       <c r="BA90" s="23">
-        <v>221.82044999999999</v>
+        <v>308.94398000000001</v>
       </c>
       <c r="BB90" s="23">
-        <v>171.44075000000001</v>
+        <v>231.80762999999999</v>
       </c>
     </row>
     <row r="91" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A91" s="13" t="s">
         <v>83</v>
       </c>
       <c r="B91" s="13" t="s">
         <v>196</v>
       </c>
       <c r="C91" s="14">
         <v>0</v>
       </c>
       <c r="D91" s="14">
         <v>0</v>
       </c>
       <c r="E91" s="14">
         <v>1556.519</v>
       </c>
       <c r="F91" s="14">
         <v>623.60487999999998</v>
       </c>
       <c r="G91" s="14">
         <v>0</v>
       </c>
       <c r="H91" s="14">
@@ -15785,66 +16348,66 @@
       <c r="AO91" s="23">
         <v>577.08072000000004</v>
       </c>
       <c r="AP91" s="23">
         <v>335.38369</v>
       </c>
       <c r="AQ91" s="23">
         <v>0</v>
       </c>
       <c r="AR91" s="23">
         <v>0</v>
       </c>
       <c r="AS91" s="23">
         <v>959.08938000000001</v>
       </c>
       <c r="AT91" s="23">
         <v>580.77317000000005</v>
       </c>
       <c r="AU91" s="23">
         <v>0</v>
       </c>
       <c r="AV91" s="23">
         <v>0</v>
       </c>
       <c r="AW91" s="23">
-        <v>492.67430999999999</v>
+        <v>571.34801000000004</v>
       </c>
       <c r="AX91" s="23">
-        <v>316.57814000000002</v>
+        <v>359.93950999999998</v>
       </c>
       <c r="AY91" s="23">
         <v>0</v>
       </c>
       <c r="AZ91" s="23">
         <v>0</v>
       </c>
       <c r="BA91" s="23">
-        <v>819.79759000000001</v>
+        <v>946.46135000000004</v>
       </c>
       <c r="BB91" s="23">
-        <v>461.48088000000001</v>
+        <v>532.36482999999998</v>
       </c>
     </row>
     <row r="92" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A92" s="13" t="s">
         <v>84</v>
       </c>
       <c r="B92" s="13" t="s">
         <v>197</v>
       </c>
       <c r="C92" s="14">
         <v>0</v>
       </c>
       <c r="D92" s="14">
         <v>0</v>
       </c>
       <c r="E92" s="14">
         <v>0</v>
       </c>
       <c r="F92" s="14">
         <v>0</v>
       </c>
       <c r="G92" s="14">
         <v>0</v>
       </c>
       <c r="H92" s="14">
@@ -16769,66 +17332,66 @@
       <c r="AO97" s="23">
         <v>5.4920799999999996</v>
       </c>
       <c r="AP97" s="23">
         <v>5.9771700000000001</v>
       </c>
       <c r="AQ97" s="23">
         <v>0</v>
       </c>
       <c r="AR97" s="23">
         <v>0</v>
       </c>
       <c r="AS97" s="23">
         <v>9.0010600000000007</v>
       </c>
       <c r="AT97" s="23">
         <v>10.37598</v>
       </c>
       <c r="AU97" s="23">
         <v>0</v>
       </c>
       <c r="AV97" s="23">
         <v>0</v>
       </c>
       <c r="AW97" s="23">
-        <v>0.93474000000000002</v>
+        <v>1.10402</v>
       </c>
       <c r="AX97" s="23">
-        <v>1.13534</v>
+        <v>1.6164700000000001</v>
       </c>
       <c r="AY97" s="23">
         <v>0</v>
       </c>
       <c r="AZ97" s="23">
         <v>0</v>
       </c>
       <c r="BA97" s="23">
-        <v>4.3131199999999996</v>
+        <v>6.0571200000000003</v>
       </c>
       <c r="BB97" s="23">
-        <v>4.4129100000000001</v>
+        <v>5.8809100000000001</v>
       </c>
     </row>
     <row r="98" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A98" s="13" t="s">
         <v>90</v>
       </c>
       <c r="B98" s="13" t="s">
         <v>203</v>
       </c>
       <c r="C98" s="14">
         <v>0</v>
       </c>
       <c r="D98" s="14">
         <v>0</v>
       </c>
       <c r="E98" s="14">
         <v>94</v>
       </c>
       <c r="F98" s="14">
         <v>118.902</v>
       </c>
       <c r="G98" s="14">
         <v>0</v>
       </c>
       <c r="H98" s="14">
@@ -16933,66 +17496,66 @@
       <c r="AO98" s="23">
         <v>50.351599999999998</v>
       </c>
       <c r="AP98" s="23">
         <v>59.637230000000002</v>
       </c>
       <c r="AQ98" s="23">
         <v>80</v>
       </c>
       <c r="AR98" s="23">
         <v>45.189</v>
       </c>
       <c r="AS98" s="23">
         <v>63.619799999999998</v>
       </c>
       <c r="AT98" s="23">
         <v>47.20317</v>
       </c>
       <c r="AU98" s="23">
         <v>0</v>
       </c>
       <c r="AV98" s="23">
         <v>0</v>
       </c>
       <c r="AW98" s="23">
-        <v>19.016999999999999</v>
+        <v>22.677</v>
       </c>
       <c r="AX98" s="23">
-        <v>10.768140000000001</v>
+        <v>12.926679999999999</v>
       </c>
       <c r="AY98" s="23">
-        <v>135</v>
+        <v>155</v>
       </c>
       <c r="AZ98" s="23">
-        <v>83.870999999999995</v>
+        <v>96.474000000000004</v>
       </c>
       <c r="BA98" s="23">
-        <v>58.904499999999999</v>
+        <v>60.933500000000002</v>
       </c>
       <c r="BB98" s="23">
-        <v>45.987729999999999</v>
+        <v>47.331429999999997</v>
       </c>
     </row>
     <row r="99" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A99" s="13" t="s">
         <v>91</v>
       </c>
       <c r="B99" s="13" t="s">
         <v>204</v>
       </c>
       <c r="C99" s="14">
         <v>0</v>
       </c>
       <c r="D99" s="14">
         <v>0</v>
       </c>
       <c r="E99" s="14">
         <v>263.19260000000003</v>
       </c>
       <c r="F99" s="14">
         <v>24.713619999999999</v>
       </c>
       <c r="G99" s="14">
         <v>4344.55</v>
       </c>
       <c r="H99" s="14">
@@ -17109,54 +17672,54 @@
       <c r="AS99" s="23">
         <v>11.188000000000001</v>
       </c>
       <c r="AT99" s="23">
         <v>4.8369600000000004</v>
       </c>
       <c r="AU99" s="23">
         <v>0</v>
       </c>
       <c r="AV99" s="23">
         <v>0</v>
       </c>
       <c r="AW99" s="23">
         <v>10.882999999999999</v>
       </c>
       <c r="AX99" s="23">
         <v>4.1542500000000002</v>
       </c>
       <c r="AY99" s="23">
         <v>0</v>
       </c>
       <c r="AZ99" s="23">
         <v>0</v>
       </c>
       <c r="BA99" s="23">
-        <v>0.38100000000000001</v>
+        <v>20.387</v>
       </c>
       <c r="BB99" s="23">
-        <v>0.94820000000000004</v>
+        <v>9.8934599999999993</v>
       </c>
     </row>
     <row r="100" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A100" s="13" t="s">
         <v>92</v>
       </c>
       <c r="B100" s="13" t="s">
         <v>205</v>
       </c>
       <c r="C100" s="14">
         <v>0</v>
       </c>
       <c r="D100" s="14">
         <v>0</v>
       </c>
       <c r="E100" s="14">
         <v>0</v>
       </c>
       <c r="F100" s="14">
         <v>0</v>
       </c>
       <c r="G100" s="14">
         <v>0</v>
       </c>
       <c r="H100" s="14">
@@ -17431,60 +17994,60 @@
       <c r="AQ101" s="23">
         <v>1311</v>
       </c>
       <c r="AR101" s="23">
         <v>479.62099999999998</v>
       </c>
       <c r="AS101" s="23">
         <v>4599.09</v>
       </c>
       <c r="AT101" s="23">
         <v>2208.0889999999999</v>
       </c>
       <c r="AU101" s="23">
         <v>549</v>
       </c>
       <c r="AV101" s="23">
         <v>90.215999999999994</v>
       </c>
       <c r="AW101" s="23">
         <v>0</v>
       </c>
       <c r="AX101" s="23">
         <v>0</v>
       </c>
       <c r="AY101" s="23">
-        <v>72.024000000000001</v>
+        <v>144.024</v>
       </c>
       <c r="AZ101" s="23">
-        <v>49.56</v>
+        <v>89.16</v>
       </c>
       <c r="BA101" s="23">
-        <v>11227.58</v>
+        <v>12727.7</v>
       </c>
       <c r="BB101" s="23">
-        <v>4058.9369999999999</v>
+        <v>4778.8267400000004</v>
       </c>
     </row>
     <row r="102" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A102" s="13" t="s">
         <v>94</v>
       </c>
       <c r="B102" s="13" t="s">
         <v>207</v>
       </c>
       <c r="C102" s="14">
         <v>4084.72</v>
       </c>
       <c r="D102" s="14">
         <v>938.85614999999996</v>
       </c>
       <c r="E102" s="14">
         <v>17.248000000000001</v>
       </c>
       <c r="F102" s="14">
         <v>0.438</v>
       </c>
       <c r="G102" s="14">
         <v>10082.549999999999</v>
       </c>
       <c r="H102" s="14">
@@ -17583,72 +18146,72 @@
       <c r="AM102" s="23">
         <v>2117.5</v>
       </c>
       <c r="AN102" s="23">
         <v>492.90699999999998</v>
       </c>
       <c r="AO102" s="23">
         <v>8120.13213</v>
       </c>
       <c r="AP102" s="23">
         <v>3339.1528800000001</v>
       </c>
       <c r="AQ102" s="23">
         <v>7470.35</v>
       </c>
       <c r="AR102" s="23">
         <v>1450.5315599999999</v>
       </c>
       <c r="AS102" s="23">
         <v>17622.73013</v>
       </c>
       <c r="AT102" s="23">
         <v>7971.20831</v>
       </c>
       <c r="AU102" s="23">
-        <v>1934.55</v>
+        <v>2327.35</v>
       </c>
       <c r="AV102" s="23">
-        <v>375.91059999999999</v>
+        <v>458.28559999999999</v>
       </c>
       <c r="AW102" s="23">
-        <v>10988.94529</v>
+        <v>13819.24422</v>
       </c>
       <c r="AX102" s="23">
-        <v>5180.2199899999996</v>
+        <v>6508.8665600000004</v>
       </c>
       <c r="AY102" s="23">
-        <v>1263.25</v>
+        <v>2081.0500000000002</v>
       </c>
       <c r="AZ102" s="23">
-        <v>288.10500000000002</v>
+        <v>479.61500000000001</v>
       </c>
       <c r="BA102" s="23">
-        <v>764.76338999999996</v>
+        <v>764.97454000000005</v>
       </c>
       <c r="BB102" s="23">
-        <v>174.7097</v>
+        <v>175.12397999999999</v>
       </c>
     </row>
     <row r="103" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A103" s="13" t="s">
         <v>95</v>
       </c>
       <c r="B103" s="13" t="s">
         <v>208</v>
       </c>
       <c r="C103" s="14">
         <v>0</v>
       </c>
       <c r="D103" s="14">
         <v>0</v>
       </c>
       <c r="E103" s="14">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="F103" s="14">
         <v>0.13600000000000001</v>
       </c>
       <c r="G103" s="14">
         <v>0</v>
       </c>
       <c r="H103" s="14">
@@ -17917,66 +18480,66 @@
       <c r="AO104" s="23">
         <v>4471.1581299999998</v>
       </c>
       <c r="AP104" s="23">
         <v>7355.8676599999999</v>
       </c>
       <c r="AQ104" s="23">
         <v>0</v>
       </c>
       <c r="AR104" s="23">
         <v>0</v>
       </c>
       <c r="AS104" s="23">
         <v>5188.9297100000003</v>
       </c>
       <c r="AT104" s="23">
         <v>7396.6184300000004</v>
       </c>
       <c r="AU104" s="23">
         <v>0</v>
       </c>
       <c r="AV104" s="23">
         <v>0</v>
       </c>
       <c r="AW104" s="23">
-        <v>1933.4621199999999</v>
+        <v>2148.0637900000002</v>
       </c>
       <c r="AX104" s="23">
-        <v>3456.5905200000002</v>
+        <v>3921.5668500000002</v>
       </c>
       <c r="AY104" s="23">
         <v>0</v>
       </c>
       <c r="AZ104" s="23">
         <v>0</v>
       </c>
       <c r="BA104" s="23">
-        <v>2157.9567000000002</v>
+        <v>2474.6495199999999</v>
       </c>
       <c r="BB104" s="23">
-        <v>4353.9067100000002</v>
+        <v>5162.7237500000001</v>
       </c>
     </row>
     <row r="105" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A105" s="13" t="s">
         <v>97</v>
       </c>
       <c r="B105" s="13" t="s">
         <v>210</v>
       </c>
       <c r="C105" s="14">
         <v>0</v>
       </c>
       <c r="D105" s="14">
         <v>0</v>
       </c>
       <c r="E105" s="14">
         <v>1.6822299999999999</v>
       </c>
       <c r="F105" s="14">
         <v>15.39406</v>
       </c>
       <c r="G105" s="14">
         <v>0</v>
       </c>
       <c r="H105" s="14">
@@ -18081,66 +18644,66 @@
       <c r="AO105" s="23">
         <v>83.558229999999995</v>
       </c>
       <c r="AP105" s="23">
         <v>1620.75766</v>
       </c>
       <c r="AQ105" s="23">
         <v>0</v>
       </c>
       <c r="AR105" s="23">
         <v>0</v>
       </c>
       <c r="AS105" s="23">
         <v>47.43582</v>
       </c>
       <c r="AT105" s="23">
         <v>679.13932999999997</v>
       </c>
       <c r="AU105" s="23">
         <v>0</v>
       </c>
       <c r="AV105" s="23">
         <v>0</v>
       </c>
       <c r="AW105" s="23">
-        <v>23.367719999999998</v>
+        <v>23.380389999999998</v>
       </c>
       <c r="AX105" s="23">
-        <v>314.02159</v>
+        <v>314.28142000000003</v>
       </c>
       <c r="AY105" s="23">
         <v>0</v>
       </c>
       <c r="AZ105" s="23">
         <v>0</v>
       </c>
       <c r="BA105" s="23">
-        <v>13.551679999999999</v>
+        <v>13.57579</v>
       </c>
       <c r="BB105" s="23">
-        <v>203.6103</v>
+        <v>203.95463000000001</v>
       </c>
     </row>
     <row r="106" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A106" s="13" t="s">
         <v>98</v>
       </c>
       <c r="B106" s="13" t="s">
         <v>211</v>
       </c>
       <c r="C106" s="14">
         <v>0</v>
       </c>
       <c r="D106" s="14">
         <v>0</v>
       </c>
       <c r="E106" s="14">
         <v>0</v>
       </c>
       <c r="F106" s="14">
         <v>0</v>
       </c>
       <c r="G106" s="14">
         <v>0</v>
       </c>
       <c r="H106" s="14">
@@ -18573,66 +19136,66 @@
       <c r="AO108" s="23">
         <v>14.26858</v>
       </c>
       <c r="AP108" s="23">
         <v>82.632059999999996</v>
       </c>
       <c r="AQ108" s="23">
         <v>0</v>
       </c>
       <c r="AR108" s="23">
         <v>0</v>
       </c>
       <c r="AS108" s="23">
         <v>18.628</v>
       </c>
       <c r="AT108" s="23">
         <v>126.31358</v>
       </c>
       <c r="AU108" s="23">
         <v>0</v>
       </c>
       <c r="AV108" s="23">
         <v>0</v>
       </c>
       <c r="AW108" s="23">
-        <v>8.7810000000000006</v>
+        <v>11.369</v>
       </c>
       <c r="AX108" s="23">
-        <v>57.375239999999998</v>
+        <v>75.64649</v>
       </c>
       <c r="AY108" s="23">
         <v>0</v>
       </c>
       <c r="AZ108" s="23">
         <v>0</v>
       </c>
       <c r="BA108" s="23">
-        <v>10.196999999999999</v>
+        <v>10.204000000000001</v>
       </c>
       <c r="BB108" s="23">
-        <v>73.855710000000002</v>
+        <v>73.993819999999999</v>
       </c>
     </row>
     <row r="109" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A109" s="13" t="s">
         <v>101</v>
       </c>
       <c r="B109" s="13" t="s">
         <v>214</v>
       </c>
       <c r="C109" s="14">
         <v>0</v>
       </c>
       <c r="D109" s="14">
         <v>0</v>
       </c>
       <c r="E109" s="14">
         <v>6.625</v>
       </c>
       <c r="F109" s="14">
         <v>51.442999999999998</v>
       </c>
       <c r="G109" s="14">
         <v>0</v>
       </c>
       <c r="H109" s="14">
@@ -18737,66 +19300,66 @@
       <c r="AO109" s="23">
         <v>26.429600000000001</v>
       </c>
       <c r="AP109" s="23">
         <v>91.027680000000004</v>
       </c>
       <c r="AQ109" s="23">
         <v>0</v>
       </c>
       <c r="AR109" s="23">
         <v>0</v>
       </c>
       <c r="AS109" s="23">
         <v>32.892000000000003</v>
       </c>
       <c r="AT109" s="23">
         <v>118.55594000000001</v>
       </c>
       <c r="AU109" s="23">
         <v>0</v>
       </c>
       <c r="AV109" s="23">
         <v>0</v>
       </c>
       <c r="AW109" s="23">
-        <v>11.683999999999999</v>
+        <v>13.715999999999999</v>
       </c>
       <c r="AX109" s="23">
-        <v>41.794460000000001</v>
+        <v>49.091749999999998</v>
       </c>
       <c r="AY109" s="23">
         <v>0</v>
       </c>
       <c r="AZ109" s="23">
         <v>0</v>
       </c>
       <c r="BA109" s="23">
-        <v>31.384</v>
+        <v>36.384</v>
       </c>
       <c r="BB109" s="23">
-        <v>122.33242</v>
+        <v>143.13596000000001</v>
       </c>
     </row>
     <row r="110" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A110" s="13" t="s">
         <v>102</v>
       </c>
       <c r="B110" s="13" t="s">
         <v>215</v>
       </c>
       <c r="C110" s="14">
         <v>0</v>
       </c>
       <c r="D110" s="14">
         <v>0</v>
       </c>
       <c r="E110" s="14">
         <v>0.17</v>
       </c>
       <c r="F110" s="14">
         <v>0.92674000000000001</v>
       </c>
       <c r="G110" s="14">
         <v>0</v>
       </c>
       <c r="H110" s="14">
@@ -18901,66 +19464,66 @@
       <c r="AO110" s="23">
         <v>0.96952000000000005</v>
       </c>
       <c r="AP110" s="23">
         <v>5.8305100000000003</v>
       </c>
       <c r="AQ110" s="23">
         <v>0</v>
       </c>
       <c r="AR110" s="23">
         <v>0</v>
       </c>
       <c r="AS110" s="23">
         <v>6.0973899999999999</v>
       </c>
       <c r="AT110" s="23">
         <v>12.367990000000001</v>
       </c>
       <c r="AU110" s="23">
         <v>0</v>
       </c>
       <c r="AV110" s="23">
         <v>0</v>
       </c>
       <c r="AW110" s="23">
-        <v>0.53791999999999995</v>
+        <v>0.63082000000000005</v>
       </c>
       <c r="AX110" s="23">
-        <v>4.3712299999999997</v>
+        <v>5.30525</v>
       </c>
       <c r="AY110" s="23">
         <v>0</v>
       </c>
       <c r="AZ110" s="23">
         <v>0</v>
       </c>
       <c r="BA110" s="23">
-        <v>4.6654499999999999</v>
+        <v>4.7594500000000002</v>
       </c>
       <c r="BB110" s="23">
-        <v>6.3116899999999996</v>
+        <v>6.8298699999999997</v>
       </c>
     </row>
     <row r="111" spans="1:54" s="16" customFormat="1" ht="12.75">
       <c r="A111" s="13" t="s">
         <v>103</v>
       </c>
       <c r="B111" s="13" t="s">
         <v>216</v>
       </c>
       <c r="C111" s="14">
         <v>0</v>
       </c>
       <c r="D111" s="14">
         <v>0</v>
       </c>
       <c r="E111" s="14">
         <v>0.373</v>
       </c>
       <c r="F111" s="14">
         <v>2.0384600000000002</v>
       </c>
       <c r="G111" s="14">
         <v>0</v>
       </c>
       <c r="H111" s="14">
@@ -20593,119 +21156,121 @@
       <c r="I121" s="20"/>
       <c r="J121" s="20"/>
       <c r="K121" s="20"/>
       <c r="L121" s="20"/>
       <c r="M121" s="20"/>
       <c r="N121" s="20"/>
       <c r="O121" s="21"/>
       <c r="AM121" s="25"/>
       <c r="AN121" s="25"/>
       <c r="AO121" s="25"/>
       <c r="AP121" s="25"/>
       <c r="AQ121" s="25"/>
       <c r="AR121" s="25"/>
       <c r="AS121" s="25"/>
       <c r="AT121" s="25"/>
       <c r="AU121" s="25"/>
       <c r="AV121" s="25"/>
       <c r="AW121" s="25"/>
       <c r="AX121" s="25"/>
       <c r="AY121" s="25"/>
       <c r="AZ121" s="25"/>
       <c r="BA121" s="25"/>
       <c r="BB121" s="25"/>
     </row>
     <row r="122" spans="1:54" ht="30.75" customHeight="1">
-      <c r="A122" s="26" t="s">
+      <c r="A122" s="45" t="s">
         <v>226</v>
       </c>
-      <c r="B122" s="26"/>
+      <c r="B122" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="44">
     <mergeCell ref="AY4:BB4"/>
     <mergeCell ref="AY5:AZ5"/>
     <mergeCell ref="BA5:BB5"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="AM5:AN5"/>
-    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
     <mergeCell ref="AQ4:AT4"/>
     <mergeCell ref="AQ5:AR5"/>
-    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AS5:AT5"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="AG5:AH5"/>
-    <mergeCell ref="U5:V5"/>
-[...10 lines deleted...]
-    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="A1:AL1"/>
+    <mergeCell ref="A2:AL2"/>
+    <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="G4:J4"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Y5:Z5"/>
-    <mergeCell ref="Q5:R5"/>
-[...2 lines deleted...]
-    <mergeCell ref="C4:F4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:V4"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="Q5:R5"/>
     <mergeCell ref="A122:B122"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="A4:A6"/>
-    <mergeCell ref="G4:J4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Shygys Kazakhstan</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>