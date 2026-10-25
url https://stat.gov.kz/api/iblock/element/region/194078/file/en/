--- v6 (2026-09-15)
+++ v7 (2026-10-25)
@@ -10,51 +10,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="28800" windowHeight="12165" tabRatio="901"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="17" r:id="rId1"/>
     <sheet name="Conventions" sheetId="18" r:id="rId2"/>
     <sheet name="Shygys Kazakhstan" sheetId="16" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="184">
   <si>
     <t>0601</t>
   </si>
   <si>
     <t>0602</t>
   </si>
   <si>
     <t>0603</t>
   </si>
   <si>
     <t>0604</t>
   </si>
   <si>
     <t>0701</t>
   </si>
   <si>
     <t>0702</t>
   </si>
   <si>
     <t>0703</t>
@@ -438,56 +438,50 @@
     <t>Materials of vegetable origin, not elsewhere specified or included</t>
   </si>
   <si>
     <t>Cocoa beans, whole or crushed, raw or roasted</t>
   </si>
   <si>
     <t>Husks, shells, skins and other cocoa waste</t>
   </si>
   <si>
     <t>Tobacco raw materials; tobacco waste</t>
   </si>
   <si>
     <t>Raw flax or flax processed but not spun; tow and waste of flax (including spinning waste and garnetted stock)</t>
   </si>
   <si>
     <t>Hemp (cannabis sativa l.), raw or processed but not spun; tow and hemp waste (including spinning waste and garnetted stock)</t>
   </si>
   <si>
     <t>Jute and other textile bast fibers (other than flax, hemp and ramie), raw or processed but not spun; tow and waste of these fibers (including spinning waste and garnetted stock)</t>
   </si>
   <si>
     <t>Coconut, abaca, ramie and other vegetable textile fibers</t>
   </si>
   <si>
     <t>Export and import of for crop production</t>
-  </si>
-[...4 lines deleted...]
-    <t>January-July 2026*</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Foreign currency trade turnover</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>thousand US dollars, tons, additional units of measurement</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
@@ -549,93 +543,99 @@
   <si>
     <t>Useful Links:</t>
   </si>
   <si>
     <t>Date of Last Update:</t>
   </si>
   <si>
     <t>Date of Next Update:</t>
   </si>
   <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t xml:space="preserve">+7 7232 25 06 35  </t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
-    <t>L.Uskabaeva@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>©  Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t xml:space="preserve">Division of Trade Statistics </t>
   </si>
   <si>
-    <t>Uskabaeva Laura</t>
-[...1 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25796/</t>
   </si>
   <si>
     <t>Foreign currency trade turnover - Export, import</t>
   </si>
   <si>
     <t>The indicator has been compiled since 2015.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25840/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>Dagystan Balnur</t>
+  </si>
+  <si>
+    <t>b.dagystan@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>January-August 2025</t>
+  </si>
+  <si>
+    <t>January-August 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -974,145 +974,145 @@
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 3" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11 20" xfId="3"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 2 8" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="8"/>
     <cellStyle name="Обычный 4" xfId="9"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="10"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1138,51 +1138,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1311,326 +1311,325 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25796/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Uskabaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25840/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25840/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25796/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="84" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="23" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B2" s="24">
         <v>312101</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="23" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B3" s="24" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="23" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B4" s="25" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="23" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B5" s="24" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="23" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B6" s="24" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="24" customHeight="1">
       <c r="A7" s="26" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B7" s="24" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="26" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B8" s="27" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
       <c r="A9" s="26" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B9" s="28" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="25.5">
       <c r="A10" s="26" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B10" s="27" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="26" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B11" s="24"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="26" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B12" s="39" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="18.75" customHeight="1">
       <c r="A13" s="26" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B13" s="40" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="19.5" customHeight="1">
       <c r="A14" s="29" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B14" s="30" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="26" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B15" s="40" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="26" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B16" s="31">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="26" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B17" s="31">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="26" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B18" s="38" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="26" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B19" s="38" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="26" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B20" s="32" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="26" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B21" s="33" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="19" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="99" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="34" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="34" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="34" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="34" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="34" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="35"/>
     </row>
     <row r="12" spans="2:2" ht="27" customHeight="1">
       <c r="B12" s="36" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="35"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="35"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="14"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="14"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="14"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="37" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB74"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="AL7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AM12" sqref="AM12"/>
       <selection pane="topRight" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomLeft" activeCell="AM12" sqref="AM12"/>
-      <selection pane="bottomRight" activeCell="AU4" sqref="AU4:AX4"/>
+      <selection pane="bottomRight" activeCell="AY4" sqref="AY4:BB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="4" customWidth="1"/>
     <col min="2" max="2" width="34.5703125" style="4" customWidth="1"/>
     <col min="3" max="14" width="12.5703125" style="4" customWidth="1"/>
     <col min="15" max="15" width="10.140625" style="4" customWidth="1"/>
     <col min="16" max="16" width="14.42578125" style="4" customWidth="1"/>
     <col min="17" max="17" width="10.140625" style="4" customWidth="1"/>
     <col min="18" max="18" width="14.42578125" style="4" customWidth="1"/>
     <col min="19" max="19" width="10.140625" style="4" customWidth="1"/>
     <col min="20" max="20" width="14.42578125" style="4" customWidth="1"/>
     <col min="21" max="21" width="10.140625" style="4" customWidth="1"/>
     <col min="22" max="22" width="14.42578125" style="4" customWidth="1"/>
     <col min="23" max="23" width="12.42578125" style="4" customWidth="1"/>
     <col min="24" max="24" width="15" style="4" customWidth="1"/>
     <col min="25" max="25" width="12.140625" style="4" customWidth="1"/>
     <col min="26" max="26" width="14.42578125" style="4" customWidth="1"/>
     <col min="27" max="27" width="12.140625" style="4" customWidth="1"/>
     <col min="28" max="28" width="14.42578125" style="4" customWidth="1"/>
     <col min="29" max="29" width="12.140625" style="4" customWidth="1"/>
     <col min="30" max="30" width="14.42578125" style="4" customWidth="1"/>
     <col min="31" max="31" width="12.140625" style="4" customWidth="1"/>
     <col min="32" max="32" width="14.42578125" style="4" customWidth="1"/>
@@ -1638,358 +1637,358 @@
     <col min="34" max="34" width="14.42578125" style="4" customWidth="1"/>
     <col min="35" max="35" width="12.140625" style="4" customWidth="1"/>
     <col min="36" max="36" width="14.42578125" style="4" customWidth="1"/>
     <col min="37" max="37" width="12.140625" style="4" customWidth="1"/>
     <col min="38" max="38" width="14.42578125" style="4" customWidth="1"/>
     <col min="39" max="39" width="12.140625" style="4" customWidth="1"/>
     <col min="40" max="40" width="14.42578125" style="4" customWidth="1"/>
     <col min="41" max="41" width="12.140625" style="4" customWidth="1"/>
     <col min="42" max="42" width="14.42578125" style="4" customWidth="1"/>
     <col min="43" max="43" width="12.140625" style="4" customWidth="1"/>
     <col min="44" max="44" width="14.42578125" style="4" customWidth="1"/>
     <col min="45" max="45" width="12.140625" style="4" customWidth="1"/>
     <col min="46" max="46" width="14.42578125" style="4" customWidth="1"/>
     <col min="47" max="47" width="12.140625" style="4" customWidth="1"/>
     <col min="48" max="48" width="14.42578125" style="4" customWidth="1"/>
     <col min="49" max="49" width="12.140625" style="4" customWidth="1"/>
     <col min="50" max="50" width="14.42578125" style="4" customWidth="1"/>
     <col min="51" max="51" width="12.140625" style="4" customWidth="1"/>
     <col min="52" max="52" width="14.42578125" style="4" customWidth="1"/>
     <col min="53" max="53" width="12.140625" style="4" customWidth="1"/>
     <col min="54" max="54" width="14.42578125" style="4" customWidth="1"/>
     <col min="55" max="16384" width="8.85546875" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" s="1" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="45" t="s">
         <v>139</v>
       </c>
-      <c r="B1" s="47"/>
-[...35 lines deleted...]
-      <c r="AL1" s="47"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+      <c r="AC1" s="45"/>
+      <c r="AD1" s="45"/>
+      <c r="AE1" s="45"/>
+      <c r="AF1" s="45"/>
+      <c r="AG1" s="45"/>
+      <c r="AH1" s="45"/>
+      <c r="AI1" s="45"/>
+      <c r="AJ1" s="45"/>
+      <c r="AK1" s="45"/>
+      <c r="AL1" s="45"/>
     </row>
     <row r="2" spans="1:54" s="1" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="45" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="47"/>
-[...35 lines deleted...]
-      <c r="AL2" s="47"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+      <c r="AE2" s="45"/>
+      <c r="AF2" s="45"/>
+      <c r="AG2" s="45"/>
+      <c r="AH2" s="45"/>
+      <c r="AI2" s="45"/>
+      <c r="AJ2" s="45"/>
+      <c r="AK2" s="45"/>
+      <c r="AL2" s="45"/>
     </row>
     <row r="3" spans="1:54" ht="12">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
     </row>
     <row r="4" spans="1:54" s="1" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A4" s="43" t="s">
+      <c r="A4" s="47" t="s">
         <v>66</v>
       </c>
-      <c r="B4" s="46" t="s">
+      <c r="B4" s="50" t="s">
         <v>67</v>
       </c>
-      <c r="C4" s="42">
+      <c r="C4" s="44">
         <v>2015</v>
       </c>
-      <c r="D4" s="42"/>
-[...2 lines deleted...]
-      <c r="G4" s="42">
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44">
         <v>2016</v>
       </c>
-      <c r="H4" s="42"/>
-[...2 lines deleted...]
-      <c r="K4" s="42">
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44"/>
+      <c r="K4" s="44">
         <v>2017</v>
       </c>
-      <c r="L4" s="42"/>
-[...2 lines deleted...]
-      <c r="O4" s="42">
+      <c r="L4" s="44"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="44"/>
+      <c r="O4" s="44">
         <v>2018</v>
       </c>
-      <c r="P4" s="42"/>
-[...2 lines deleted...]
-      <c r="S4" s="42">
+      <c r="P4" s="44"/>
+      <c r="Q4" s="44"/>
+      <c r="R4" s="44"/>
+      <c r="S4" s="44">
         <v>2019</v>
       </c>
-      <c r="T4" s="42"/>
-[...2 lines deleted...]
-      <c r="W4" s="42">
+      <c r="T4" s="44"/>
+      <c r="U4" s="44"/>
+      <c r="V4" s="44"/>
+      <c r="W4" s="44">
         <v>2020</v>
       </c>
-      <c r="X4" s="42"/>
-[...2 lines deleted...]
-      <c r="AA4" s="42">
+      <c r="X4" s="44"/>
+      <c r="Y4" s="44"/>
+      <c r="Z4" s="44"/>
+      <c r="AA4" s="44">
         <v>2021</v>
       </c>
-      <c r="AB4" s="42"/>
-[...2 lines deleted...]
-      <c r="AE4" s="48">
+      <c r="AB4" s="44"/>
+      <c r="AC4" s="44"/>
+      <c r="AD4" s="44"/>
+      <c r="AE4" s="41">
         <v>2022</v>
       </c>
-      <c r="AF4" s="49"/>
-[...2 lines deleted...]
-      <c r="AI4" s="48">
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="42"/>
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="41">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="49"/>
-[...2 lines deleted...]
-      <c r="AM4" s="48">
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="42"/>
+      <c r="AL4" s="43"/>
+      <c r="AM4" s="41">
         <v>2024</v>
       </c>
-      <c r="AN4" s="49"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="48">
+      <c r="AN4" s="42"/>
+      <c r="AO4" s="42"/>
+      <c r="AP4" s="43"/>
+      <c r="AQ4" s="41">
         <v>2025</v>
       </c>
-      <c r="AR4" s="49"/>
-[...13 lines deleted...]
-      <c r="BB4" s="50"/>
+      <c r="AR4" s="42"/>
+      <c r="AS4" s="42"/>
+      <c r="AT4" s="43"/>
+      <c r="AU4" s="41" t="s">
+        <v>182</v>
+      </c>
+      <c r="AV4" s="42"/>
+      <c r="AW4" s="42"/>
+      <c r="AX4" s="43"/>
+      <c r="AY4" s="41" t="s">
+        <v>183</v>
+      </c>
+      <c r="AZ4" s="42"/>
+      <c r="BA4" s="42"/>
+      <c r="BB4" s="43"/>
     </row>
     <row r="5" spans="1:54" s="5" customFormat="1">
-      <c r="A5" s="44"/>
-[...1 lines deleted...]
-      <c r="C5" s="42" t="s">
+      <c r="A5" s="48"/>
+      <c r="B5" s="50"/>
+      <c r="C5" s="44" t="s">
         <v>68</v>
       </c>
-      <c r="D5" s="42"/>
-      <c r="E5" s="42" t="s">
+      <c r="D5" s="44"/>
+      <c r="E5" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="F5" s="42"/>
-      <c r="G5" s="42" t="s">
+      <c r="F5" s="44"/>
+      <c r="G5" s="44" t="s">
         <v>68</v>
       </c>
-      <c r="H5" s="42"/>
-      <c r="I5" s="42" t="s">
+      <c r="H5" s="44"/>
+      <c r="I5" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="J5" s="42"/>
-      <c r="K5" s="42" t="s">
+      <c r="J5" s="44"/>
+      <c r="K5" s="44" t="s">
         <v>68</v>
       </c>
-      <c r="L5" s="42"/>
-      <c r="M5" s="42" t="s">
+      <c r="L5" s="44"/>
+      <c r="M5" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="N5" s="42"/>
-      <c r="O5" s="42" t="s">
+      <c r="N5" s="44"/>
+      <c r="O5" s="44" t="s">
         <v>68</v>
       </c>
-      <c r="P5" s="42"/>
-      <c r="Q5" s="42" t="s">
+      <c r="P5" s="44"/>
+      <c r="Q5" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="R5" s="42"/>
-      <c r="S5" s="42" t="s">
+      <c r="R5" s="44"/>
+      <c r="S5" s="44" t="s">
         <v>68</v>
       </c>
-      <c r="T5" s="42"/>
-      <c r="U5" s="42" t="s">
+      <c r="T5" s="44"/>
+      <c r="U5" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="V5" s="42"/>
-      <c r="W5" s="42" t="s">
+      <c r="V5" s="44"/>
+      <c r="W5" s="44" t="s">
         <v>68</v>
       </c>
-      <c r="X5" s="42"/>
-      <c r="Y5" s="42" t="s">
+      <c r="X5" s="44"/>
+      <c r="Y5" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="Z5" s="42"/>
-      <c r="AA5" s="42" t="s">
+      <c r="Z5" s="44"/>
+      <c r="AA5" s="44" t="s">
         <v>68</v>
       </c>
-      <c r="AB5" s="42"/>
-      <c r="AC5" s="42" t="s">
+      <c r="AB5" s="44"/>
+      <c r="AC5" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="AD5" s="42"/>
-      <c r="AE5" s="42" t="s">
+      <c r="AD5" s="44"/>
+      <c r="AE5" s="44" t="s">
         <v>68</v>
       </c>
-      <c r="AF5" s="42"/>
-      <c r="AG5" s="42" t="s">
+      <c r="AF5" s="44"/>
+      <c r="AG5" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="AH5" s="42"/>
-      <c r="AI5" s="42" t="s">
+      <c r="AH5" s="44"/>
+      <c r="AI5" s="44" t="s">
         <v>68</v>
       </c>
-      <c r="AJ5" s="42"/>
-      <c r="AK5" s="42" t="s">
+      <c r="AJ5" s="44"/>
+      <c r="AK5" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="AL5" s="42"/>
-      <c r="AM5" s="42" t="s">
+      <c r="AL5" s="44"/>
+      <c r="AM5" s="44" t="s">
         <v>68</v>
       </c>
-      <c r="AN5" s="42"/>
-      <c r="AO5" s="42" t="s">
+      <c r="AN5" s="44"/>
+      <c r="AO5" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="AP5" s="42"/>
-      <c r="AQ5" s="42" t="s">
+      <c r="AP5" s="44"/>
+      <c r="AQ5" s="44" t="s">
         <v>68</v>
       </c>
-      <c r="AR5" s="42"/>
-      <c r="AS5" s="42" t="s">
+      <c r="AR5" s="44"/>
+      <c r="AS5" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="AT5" s="42"/>
-      <c r="AU5" s="42" t="s">
+      <c r="AT5" s="44"/>
+      <c r="AU5" s="44" t="s">
         <v>68</v>
       </c>
-      <c r="AV5" s="42"/>
-      <c r="AW5" s="42" t="s">
+      <c r="AV5" s="44"/>
+      <c r="AW5" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="AX5" s="42"/>
-      <c r="AY5" s="42" t="s">
+      <c r="AX5" s="44"/>
+      <c r="AY5" s="44" t="s">
         <v>68</v>
       </c>
-      <c r="AZ5" s="42"/>
-      <c r="BA5" s="42" t="s">
+      <c r="AZ5" s="44"/>
+      <c r="BA5" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="BB5" s="42"/>
+      <c r="BB5" s="44"/>
     </row>
     <row r="6" spans="1:54" s="1" customFormat="1" ht="33.75">
-      <c r="A6" s="45"/>
-      <c r="B6" s="46"/>
+      <c r="A6" s="49"/>
+      <c r="B6" s="50"/>
       <c r="C6" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>71</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>70</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>71</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>71</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>70</v>
       </c>
       <c r="K6" s="6" t="s">
@@ -2241,72 +2240,72 @@
       <c r="AM7" s="9">
         <v>28916.640359999998</v>
       </c>
       <c r="AN7" s="9">
         <v>7830.1095000000014</v>
       </c>
       <c r="AO7" s="9">
         <v>158132.86777999994</v>
       </c>
       <c r="AP7" s="9">
         <v>30751.869119999996</v>
       </c>
       <c r="AQ7" s="9">
         <v>116456.94560000001</v>
       </c>
       <c r="AR7" s="9">
         <v>27538.161889999996</v>
       </c>
       <c r="AS7" s="9">
         <v>30138.266340000002</v>
       </c>
       <c r="AT7" s="9">
         <v>9462.296690000001</v>
       </c>
       <c r="AU7" s="9">
-        <v>61103.916599999997</v>
+        <v>67787.766600000003</v>
       </c>
       <c r="AV7" s="9">
-        <v>14503.359019999998</v>
+        <v>15918.850969999998</v>
       </c>
       <c r="AW7" s="9">
-        <v>16638.688870000002</v>
+        <v>17984.641250000001</v>
       </c>
       <c r="AX7" s="9">
-        <v>5276.7529399999994</v>
+        <v>5608.4083199999986</v>
       </c>
       <c r="AY7" s="9">
         <v>13486.735999999999</v>
       </c>
       <c r="AZ7" s="9">
         <v>3113.4817699999999</v>
       </c>
       <c r="BA7" s="9">
-        <v>99723.43385999999</v>
+        <v>112206.14586</v>
       </c>
       <c r="BB7" s="9">
-        <v>27207.067440000003</v>
+        <v>30766.453539999999</v>
       </c>
     </row>
     <row r="8" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>74</v>
       </c>
       <c r="C8" s="11">
         <v>0</v>
       </c>
       <c r="D8" s="11">
         <v>0</v>
       </c>
       <c r="E8" s="11">
         <v>0.92510000000000003</v>
       </c>
       <c r="F8" s="11">
         <v>20.76905</v>
       </c>
       <c r="G8" s="11">
         <v>0</v>
       </c>
       <c r="H8" s="11">
@@ -2903,66 +2902,66 @@
       <c r="AO11" s="13">
         <v>3.1966100000000002</v>
       </c>
       <c r="AP11" s="13">
         <v>3.70966</v>
       </c>
       <c r="AQ11" s="22">
         <v>0</v>
       </c>
       <c r="AR11" s="22">
         <v>0</v>
       </c>
       <c r="AS11" s="22">
         <v>2.9075700000000002</v>
       </c>
       <c r="AT11" s="22">
         <v>5.2060199999999996</v>
       </c>
       <c r="AU11" s="22">
         <v>0</v>
       </c>
       <c r="AV11" s="22">
         <v>0</v>
       </c>
       <c r="AW11" s="22">
-        <v>1.8475900000000001</v>
+        <v>2.05159</v>
       </c>
       <c r="AX11" s="22">
-        <v>2.7259899999999999</v>
+        <v>4.0496499999999997</v>
       </c>
       <c r="AY11" s="22">
         <v>0</v>
       </c>
       <c r="AZ11" s="22">
         <v>0</v>
       </c>
       <c r="BA11" s="22">
-        <v>1.52044</v>
+        <v>1.6897599999999999</v>
       </c>
       <c r="BB11" s="22">
-        <v>2.40883</v>
+        <v>2.5501499999999999</v>
       </c>
     </row>
     <row r="12" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A12" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="C12" s="11">
         <v>1638</v>
       </c>
       <c r="D12" s="11">
         <v>34.260150000000003</v>
       </c>
       <c r="E12" s="11">
         <v>36.11</v>
       </c>
       <c r="F12" s="11">
         <v>5.4991500000000002</v>
       </c>
       <c r="G12" s="11">
         <v>0</v>
       </c>
       <c r="H12" s="11">
@@ -4543,66 +4542,66 @@
       <c r="AO21" s="13">
         <v>118.51675</v>
       </c>
       <c r="AP21" s="13">
         <v>140.66789</v>
       </c>
       <c r="AQ21" s="22">
         <v>0</v>
       </c>
       <c r="AR21" s="22">
         <v>0</v>
       </c>
       <c r="AS21" s="22">
         <v>131.24549999999999</v>
       </c>
       <c r="AT21" s="22">
         <v>186.25219999999999</v>
       </c>
       <c r="AU21" s="22">
         <v>0</v>
       </c>
       <c r="AV21" s="22">
         <v>0</v>
       </c>
       <c r="AW21" s="22">
-        <v>83.448499999999996</v>
+        <v>91.5625</v>
       </c>
       <c r="AX21" s="22">
-        <v>118.38294</v>
+        <v>130.33828</v>
       </c>
       <c r="AY21" s="22">
         <v>0</v>
       </c>
       <c r="AZ21" s="22">
         <v>0</v>
       </c>
       <c r="BA21" s="22">
-        <v>74.510000000000005</v>
+        <v>78.66</v>
       </c>
       <c r="BB21" s="22">
-        <v>95.149940000000001</v>
+        <v>99.198980000000006</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A22" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>88</v>
       </c>
       <c r="C22" s="11">
         <v>128.87799999999999</v>
       </c>
       <c r="D22" s="11">
         <v>20.532789999999999</v>
       </c>
       <c r="E22" s="11">
         <v>27.60416</v>
       </c>
       <c r="F22" s="11">
         <v>19.663350000000001</v>
       </c>
       <c r="G22" s="11">
         <v>43.551000000000002</v>
       </c>
       <c r="H22" s="11">
@@ -4707,66 +4706,66 @@
       <c r="AO22" s="13">
         <v>104.0889</v>
       </c>
       <c r="AP22" s="13">
         <v>47.11486</v>
       </c>
       <c r="AQ22" s="22">
         <v>0</v>
       </c>
       <c r="AR22" s="22">
         <v>0</v>
       </c>
       <c r="AS22" s="22">
         <v>568.78560000000004</v>
       </c>
       <c r="AT22" s="22">
         <v>149.85504</v>
       </c>
       <c r="AU22" s="22">
         <v>0</v>
       </c>
       <c r="AV22" s="22">
         <v>0</v>
       </c>
       <c r="AW22" s="22">
-        <v>94.83</v>
+        <v>94.974000000000004</v>
       </c>
       <c r="AX22" s="22">
-        <v>45.73903</v>
+        <v>46.010109999999997</v>
       </c>
       <c r="AY22" s="22">
         <v>0</v>
       </c>
       <c r="AZ22" s="22">
         <v>0</v>
       </c>
       <c r="BA22" s="22">
-        <v>5783.5551999999998</v>
+        <v>6288.1552000000001</v>
       </c>
       <c r="BB22" s="22">
-        <v>1141.3190099999999</v>
+        <v>1228.62201</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A23" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>89</v>
       </c>
       <c r="C23" s="11">
         <v>0</v>
       </c>
       <c r="D23" s="11">
         <v>0</v>
       </c>
       <c r="E23" s="11">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
         <v>0</v>
       </c>
       <c r="H23" s="11">
@@ -5035,66 +5034,66 @@
       <c r="AO24" s="13">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="AP24" s="13">
         <v>0.40851999999999999</v>
       </c>
       <c r="AQ24" s="22">
         <v>4.5359999999999996</v>
       </c>
       <c r="AR24" s="22">
         <v>3.4782199999999999</v>
       </c>
       <c r="AS24" s="22">
         <v>0.74951999999999996</v>
       </c>
       <c r="AT24" s="22">
         <v>0.32871</v>
       </c>
       <c r="AU24" s="22">
         <v>4.5359999999999996</v>
       </c>
       <c r="AV24" s="22">
         <v>3.4782199999999999</v>
       </c>
       <c r="AW24" s="22">
-        <v>0.72760000000000002</v>
+        <v>0.73048000000000002</v>
       </c>
       <c r="AX24" s="22">
-        <v>0.21221999999999999</v>
+        <v>0.22441</v>
       </c>
       <c r="AY24" s="22">
         <v>0</v>
       </c>
       <c r="AZ24" s="22">
         <v>0</v>
       </c>
       <c r="BA24" s="22">
-        <v>2.4039999999999999E-2</v>
+        <v>2.6919999999999999E-2</v>
       </c>
       <c r="BB24" s="22">
-        <v>0.14113999999999999</v>
+        <v>0.15919</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A25" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>91</v>
       </c>
       <c r="C25" s="11">
         <v>510.14760000000001</v>
       </c>
       <c r="D25" s="11">
         <v>178.15164999999999</v>
       </c>
       <c r="E25" s="11">
         <v>4543.3990000000003</v>
       </c>
       <c r="F25" s="11">
         <v>174.9092</v>
       </c>
       <c r="G25" s="11">
         <v>950.12800000000004</v>
       </c>
       <c r="H25" s="11">
@@ -5199,54 +5198,54 @@
       <c r="AO25" s="13">
         <v>190.32400000000001</v>
       </c>
       <c r="AP25" s="13">
         <v>341.17471</v>
       </c>
       <c r="AQ25" s="22">
         <v>115.61960000000001</v>
       </c>
       <c r="AR25" s="22">
         <v>70.618229999999997</v>
       </c>
       <c r="AS25" s="22">
         <v>349.26310000000001</v>
       </c>
       <c r="AT25" s="22">
         <v>270.46462000000002</v>
       </c>
       <c r="AU25" s="22">
         <v>88.019599999999997</v>
       </c>
       <c r="AV25" s="22">
         <v>49.635420000000003</v>
       </c>
       <c r="AW25" s="22">
-        <v>292.16399999999999</v>
+        <v>328.2561</v>
       </c>
       <c r="AX25" s="22">
-        <v>160.4973</v>
+        <v>231.93861999999999</v>
       </c>
       <c r="AY25" s="22">
         <v>6.5</v>
       </c>
       <c r="AZ25" s="22">
         <v>8.4987399999999997</v>
       </c>
       <c r="BA25" s="22">
         <v>0</v>
       </c>
       <c r="BB25" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A26" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>92</v>
       </c>
       <c r="C26" s="11">
         <v>0</v>
       </c>
       <c r="D26" s="11">
@@ -5375,54 +5374,54 @@
       <c r="AS26" s="22">
         <v>72.320999999999998</v>
       </c>
       <c r="AT26" s="22">
         <v>76.477999999999994</v>
       </c>
       <c r="AU26" s="22">
         <v>0</v>
       </c>
       <c r="AV26" s="22">
         <v>0</v>
       </c>
       <c r="AW26" s="22">
         <v>0</v>
       </c>
       <c r="AX26" s="22">
         <v>0</v>
       </c>
       <c r="AY26" s="22">
         <v>38.988</v>
       </c>
       <c r="AZ26" s="22">
         <v>41.177999999999997</v>
       </c>
       <c r="BA26" s="22">
-        <v>64.763999999999996</v>
+        <v>162.54</v>
       </c>
       <c r="BB26" s="22">
-        <v>50.69988</v>
+        <v>136.95977999999999</v>
       </c>
     </row>
     <row r="27" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A27" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>93</v>
       </c>
       <c r="C27" s="11">
         <v>2098.6509999999998</v>
       </c>
       <c r="D27" s="11">
         <v>478.07074999999998</v>
       </c>
       <c r="E27" s="11">
         <v>0</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>4227.3729999999996</v>
       </c>
       <c r="H27" s="11">
@@ -5855,66 +5854,66 @@
       <c r="AO29" s="13">
         <v>2.2000000000000002</v>
       </c>
       <c r="AP29" s="13">
         <v>1.30446</v>
       </c>
       <c r="AQ29" s="22">
         <v>468</v>
       </c>
       <c r="AR29" s="22">
         <v>205.94057000000001</v>
       </c>
       <c r="AS29" s="22">
         <v>0.22</v>
       </c>
       <c r="AT29" s="22">
         <v>1.0201899999999999</v>
       </c>
       <c r="AU29" s="22">
         <v>7</v>
       </c>
       <c r="AV29" s="22">
         <v>1.86025</v>
       </c>
       <c r="AW29" s="22">
-        <v>0.12</v>
+        <v>0.14000000000000001</v>
       </c>
       <c r="AX29" s="22">
-        <v>0.53771000000000002</v>
+        <v>0.63505999999999996</v>
       </c>
       <c r="AY29" s="22">
         <v>0</v>
       </c>
       <c r="AZ29" s="22">
         <v>0</v>
       </c>
       <c r="BA29" s="22">
-        <v>0.12</v>
+        <v>0.14000000000000001</v>
       </c>
       <c r="BB29" s="22">
-        <v>0.61046999999999996</v>
+        <v>0.70340999999999998</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A30" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>96</v>
       </c>
       <c r="C30" s="11">
         <v>54.997999999999998</v>
       </c>
       <c r="D30" s="11">
         <v>6.1249799999999999</v>
       </c>
       <c r="E30" s="11">
         <v>0</v>
       </c>
       <c r="F30" s="11">
         <v>0</v>
       </c>
       <c r="G30" s="11">
         <v>1110.356</v>
       </c>
       <c r="H30" s="11">
@@ -6523,54 +6522,54 @@
       <c r="AS33" s="22">
         <v>0.1</v>
       </c>
       <c r="AT33" s="22">
         <v>0.49926999999999999</v>
       </c>
       <c r="AU33" s="22">
         <v>0</v>
       </c>
       <c r="AV33" s="22">
         <v>0</v>
       </c>
       <c r="AW33" s="22">
         <v>0</v>
       </c>
       <c r="AX33" s="22">
         <v>0</v>
       </c>
       <c r="AY33" s="22">
         <v>0</v>
       </c>
       <c r="AZ33" s="22">
         <v>0</v>
       </c>
       <c r="BA33" s="22">
-        <v>0.48</v>
+        <v>0.57999999999999996</v>
       </c>
       <c r="BB33" s="22">
-        <v>2.6486399999999999</v>
+        <v>3.1447500000000002</v>
       </c>
     </row>
     <row r="34" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A34" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="11">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="D34" s="11">
         <v>1.66E-2</v>
       </c>
       <c r="E34" s="11">
         <v>0.72552000000000005</v>
       </c>
       <c r="F34" s="11">
         <v>2.04948</v>
       </c>
       <c r="G34" s="11">
         <v>0</v>
       </c>
       <c r="H34" s="11">
@@ -6675,66 +6674,66 @@
       <c r="AO34" s="13">
         <v>37.377000000000002</v>
       </c>
       <c r="AP34" s="13">
         <v>87.702830000000006</v>
       </c>
       <c r="AQ34" s="22">
         <v>0</v>
       </c>
       <c r="AR34" s="22">
         <v>0</v>
       </c>
       <c r="AS34" s="22">
         <v>37.161000000000001</v>
       </c>
       <c r="AT34" s="22">
         <v>113.37313</v>
       </c>
       <c r="AU34" s="22">
         <v>0</v>
       </c>
       <c r="AV34" s="22">
         <v>0</v>
       </c>
       <c r="AW34" s="22">
-        <v>21.149000000000001</v>
+        <v>23.193000000000001</v>
       </c>
       <c r="AX34" s="22">
-        <v>65.628469999999993</v>
+        <v>72.941909999999993</v>
       </c>
       <c r="AY34" s="22">
         <v>0</v>
       </c>
       <c r="AZ34" s="22">
         <v>0</v>
       </c>
       <c r="BA34" s="22">
-        <v>21.097000000000001</v>
+        <v>22.172999999999998</v>
       </c>
       <c r="BB34" s="22">
-        <v>65.411370000000005</v>
+        <v>68.292630000000003</v>
       </c>
     </row>
     <row r="35" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A35" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>101</v>
       </c>
       <c r="C35" s="11">
         <v>7778.1017000000002</v>
       </c>
       <c r="D35" s="11">
         <v>1261.92589</v>
       </c>
       <c r="E35" s="11">
         <v>2.1189499999999999</v>
       </c>
       <c r="F35" s="11">
         <v>11.50573</v>
       </c>
       <c r="G35" s="11">
         <v>2453.7040000000002</v>
       </c>
       <c r="H35" s="11">
@@ -7003,66 +7002,66 @@
       <c r="AO36" s="13">
         <v>1.3060400000000001</v>
       </c>
       <c r="AP36" s="13">
         <v>8.3542100000000001</v>
       </c>
       <c r="AQ36" s="22">
         <v>0</v>
       </c>
       <c r="AR36" s="22">
         <v>0</v>
       </c>
       <c r="AS36" s="22">
         <v>0.94440000000000002</v>
       </c>
       <c r="AT36" s="22">
         <v>6.5401600000000002</v>
       </c>
       <c r="AU36" s="22">
         <v>0</v>
       </c>
       <c r="AV36" s="22">
         <v>0</v>
       </c>
       <c r="AW36" s="22">
-        <v>0.62731999999999999</v>
+        <v>0.68132000000000004</v>
       </c>
       <c r="AX36" s="22">
-        <v>4.2786099999999996</v>
+        <v>4.6545199999999998</v>
       </c>
       <c r="AY36" s="22">
         <v>0</v>
       </c>
       <c r="AZ36" s="22">
         <v>0</v>
       </c>
       <c r="BA36" s="22">
-        <v>0.34601999999999999</v>
+        <v>0.39040000000000002</v>
       </c>
       <c r="BB36" s="22">
-        <v>2.7289699999999999</v>
+        <v>3.11069</v>
       </c>
     </row>
     <row r="37" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A37" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="11">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="D37" s="11">
         <v>3.0460000000000001E-2</v>
       </c>
       <c r="E37" s="11">
         <v>0.80179999999999996</v>
       </c>
       <c r="F37" s="11">
         <v>4.4873799999999999</v>
       </c>
       <c r="G37" s="11">
         <v>0</v>
       </c>
       <c r="H37" s="11">
@@ -7167,66 +7166,66 @@
       <c r="AO37" s="13">
         <v>5.3400000000000003E-2</v>
       </c>
       <c r="AP37" s="13">
         <v>0.36697999999999997</v>
       </c>
       <c r="AQ37" s="22">
         <v>0</v>
       </c>
       <c r="AR37" s="22">
         <v>0</v>
       </c>
       <c r="AS37" s="22">
         <v>6.0400000000000002E-2</v>
       </c>
       <c r="AT37" s="22">
         <v>0.39290000000000003</v>
       </c>
       <c r="AU37" s="22">
         <v>0</v>
       </c>
       <c r="AV37" s="22">
         <v>0</v>
       </c>
       <c r="AW37" s="22">
-        <v>2.8400000000000002E-2</v>
+        <v>3.3599999999999998E-2</v>
       </c>
       <c r="AX37" s="22">
-        <v>0.19563</v>
+        <v>0.22747000000000001</v>
       </c>
       <c r="AY37" s="22">
         <v>0</v>
       </c>
       <c r="AZ37" s="22">
         <v>0</v>
       </c>
       <c r="BA37" s="22">
-        <v>2.4799999999999999E-2</v>
+        <v>2.64E-2</v>
       </c>
       <c r="BB37" s="22">
-        <v>0.19062000000000001</v>
+        <v>0.20207</v>
       </c>
     </row>
     <row r="38" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A38" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="11">
         <v>0</v>
       </c>
       <c r="D38" s="11">
         <v>0</v>
       </c>
       <c r="E38" s="11">
         <v>0.27900000000000003</v>
       </c>
       <c r="F38" s="11">
         <v>5.0015099999999997</v>
       </c>
       <c r="G38" s="11">
         <v>0</v>
       </c>
       <c r="H38" s="11">
@@ -7331,66 +7330,66 @@
       <c r="AO38" s="13">
         <v>0.13017000000000001</v>
       </c>
       <c r="AP38" s="13">
         <v>2.50786</v>
       </c>
       <c r="AQ38" s="22">
         <v>0</v>
       </c>
       <c r="AR38" s="22">
         <v>0</v>
       </c>
       <c r="AS38" s="22">
         <v>0.1484</v>
       </c>
       <c r="AT38" s="22">
         <v>2.6814399999999998</v>
       </c>
       <c r="AU38" s="22">
         <v>0</v>
       </c>
       <c r="AV38" s="22">
         <v>0</v>
       </c>
       <c r="AW38" s="22">
-        <v>7.392E-2</v>
+        <v>9.2399999999999996E-2</v>
       </c>
       <c r="AX38" s="22">
-        <v>1.3999699999999999</v>
+        <v>1.7134199999999999</v>
       </c>
       <c r="AY38" s="22">
         <v>0</v>
       </c>
       <c r="AZ38" s="22">
         <v>0</v>
       </c>
       <c r="BA38" s="22">
-        <v>6.4839999999999995E-2</v>
+        <v>7.3800000000000004E-2</v>
       </c>
       <c r="BB38" s="22">
-        <v>1.3857699999999999</v>
+        <v>1.5707500000000001</v>
       </c>
     </row>
     <row r="39" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A39" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="11">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="D39" s="11">
         <v>4.1230000000000003E-2</v>
       </c>
       <c r="E39" s="11">
         <v>7.2749999999999995E-2</v>
       </c>
       <c r="F39" s="11">
         <v>0.77236000000000005</v>
       </c>
       <c r="G39" s="11">
         <v>5.7000000000000002E-3</v>
       </c>
       <c r="H39" s="11">
@@ -7659,66 +7658,66 @@
       <c r="AO40" s="13">
         <v>0.26928999999999997</v>
       </c>
       <c r="AP40" s="13">
         <v>0.54107000000000005</v>
       </c>
       <c r="AQ40" s="22">
         <v>0</v>
       </c>
       <c r="AR40" s="22">
         <v>0</v>
       </c>
       <c r="AS40" s="22">
         <v>0.19767999999999999</v>
       </c>
       <c r="AT40" s="22">
         <v>0.37658000000000003</v>
       </c>
       <c r="AU40" s="22">
         <v>0</v>
       </c>
       <c r="AV40" s="22">
         <v>0</v>
       </c>
       <c r="AW40" s="22">
-        <v>0.13067999999999999</v>
+        <v>0.13444</v>
       </c>
       <c r="AX40" s="22">
-        <v>0.21626999999999999</v>
+        <v>0.23368</v>
       </c>
       <c r="AY40" s="22">
         <v>0</v>
       </c>
       <c r="AZ40" s="22">
         <v>0</v>
       </c>
       <c r="BA40" s="22">
-        <v>8.4919999999999995E-2</v>
+        <v>8.9480000000000004E-2</v>
       </c>
       <c r="BB40" s="22">
-        <v>0.21892</v>
+        <v>0.24556</v>
       </c>
     </row>
     <row r="41" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A41" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="11">
         <v>3.3871500000000001</v>
       </c>
       <c r="D41" s="11">
         <v>0.77705000000000002</v>
       </c>
       <c r="E41" s="11">
         <v>2.4918499999999999</v>
       </c>
       <c r="F41" s="11">
         <v>19.10754</v>
       </c>
       <c r="G41" s="11">
         <v>0.20635000000000001</v>
       </c>
       <c r="H41" s="11">
@@ -7823,66 +7822,66 @@
       <c r="AO41" s="13">
         <v>1.88554</v>
       </c>
       <c r="AP41" s="13">
         <v>12.03082</v>
       </c>
       <c r="AQ41" s="22">
         <v>0</v>
       </c>
       <c r="AR41" s="22">
         <v>0</v>
       </c>
       <c r="AS41" s="22">
         <v>0.66757</v>
       </c>
       <c r="AT41" s="22">
         <v>5.6832399999999996</v>
       </c>
       <c r="AU41" s="22">
         <v>0</v>
       </c>
       <c r="AV41" s="22">
         <v>0</v>
       </c>
       <c r="AW41" s="22">
-        <v>0.41443000000000002</v>
+        <v>0.44742999999999999</v>
       </c>
       <c r="AX41" s="22">
-        <v>3.5870500000000001</v>
+        <v>3.7736800000000001</v>
       </c>
       <c r="AY41" s="22">
         <v>0</v>
       </c>
       <c r="AZ41" s="22">
         <v>0</v>
       </c>
       <c r="BA41" s="22">
-        <v>0.35499999999999998</v>
+        <v>0.3871</v>
       </c>
       <c r="BB41" s="22">
-        <v>3.61063</v>
+        <v>3.9352299999999998</v>
       </c>
     </row>
     <row r="42" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A42" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>108</v>
       </c>
       <c r="C42" s="11">
         <v>94206.870999999999</v>
       </c>
       <c r="D42" s="11">
         <v>16940.472170000001</v>
       </c>
       <c r="E42" s="11">
         <v>551.55200000000002</v>
       </c>
       <c r="F42" s="11">
         <v>86.034729999999996</v>
       </c>
       <c r="G42" s="11">
         <v>205501.992</v>
       </c>
       <c r="H42" s="11">
@@ -7981,72 +7980,72 @@
       <c r="AM42" s="13">
         <v>22255.360000000001</v>
       </c>
       <c r="AN42" s="13">
         <v>3959.335</v>
       </c>
       <c r="AO42" s="13">
         <v>106840.035</v>
       </c>
       <c r="AP42" s="13">
         <v>15270.6438</v>
       </c>
       <c r="AQ42" s="22">
         <v>104706.262</v>
       </c>
       <c r="AR42" s="22">
         <v>21481.527999999998</v>
       </c>
       <c r="AS42" s="22">
         <v>10534.98</v>
       </c>
       <c r="AT42" s="22">
         <v>1495.2343100000001</v>
       </c>
       <c r="AU42" s="22">
-        <v>55963.214</v>
+        <v>61976.063999999998</v>
       </c>
       <c r="AV42" s="22">
-        <v>11229.300999999999</v>
+        <v>12525.853999999999</v>
       </c>
       <c r="AW42" s="22">
-        <v>5464.02</v>
+        <v>6654.61</v>
       </c>
       <c r="AX42" s="22">
-        <v>803.84424999999999</v>
+        <v>975.69624999999996</v>
       </c>
       <c r="AY42" s="22">
         <v>11469.224</v>
       </c>
       <c r="AZ42" s="22">
         <v>2486.953</v>
       </c>
       <c r="BA42" s="22">
-        <v>52317.49</v>
+        <v>62841.69</v>
       </c>
       <c r="BB42" s="22">
-        <v>8932.8896199999999</v>
+        <v>10532.58662</v>
       </c>
     </row>
     <row r="43" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A43" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>109</v>
       </c>
       <c r="C43" s="11">
         <v>1993.85</v>
       </c>
       <c r="D43" s="11">
         <v>259.16525999999999</v>
       </c>
       <c r="E43" s="11">
         <v>122.1704</v>
       </c>
       <c r="F43" s="11">
         <v>8.5457599999999996</v>
       </c>
       <c r="G43" s="11">
         <v>974.2</v>
       </c>
       <c r="H43" s="11">
@@ -8309,54 +8308,54 @@
       <c r="AM44" s="13">
         <v>0</v>
       </c>
       <c r="AN44" s="13">
         <v>0</v>
       </c>
       <c r="AO44" s="13">
         <v>9121.65</v>
       </c>
       <c r="AP44" s="13">
         <v>1404.9529</v>
       </c>
       <c r="AQ44" s="22">
         <v>1912.7809999999999</v>
       </c>
       <c r="AR44" s="22">
         <v>363.65100000000001</v>
       </c>
       <c r="AS44" s="22">
         <v>2278.75</v>
       </c>
       <c r="AT44" s="22">
         <v>456.88400000000001</v>
       </c>
       <c r="AU44" s="22">
-        <v>0</v>
+        <v>650</v>
       </c>
       <c r="AV44" s="22">
-        <v>0</v>
+        <v>109.14400000000001</v>
       </c>
       <c r="AW44" s="22">
         <v>2071.75</v>
       </c>
       <c r="AX44" s="22">
         <v>429.416</v>
       </c>
       <c r="AY44" s="22">
         <v>1891.624</v>
       </c>
       <c r="AZ44" s="22">
         <v>392.84800000000001</v>
       </c>
       <c r="BA44" s="22">
         <v>847.79</v>
       </c>
       <c r="BB44" s="22">
         <v>123.929</v>
       </c>
     </row>
     <row r="45" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A45" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B45" s="4" t="s">
@@ -8479,54 +8478,54 @@
       <c r="AO45" s="13">
         <v>47.069499999999998</v>
       </c>
       <c r="AP45" s="13">
         <v>16.664909999999999</v>
       </c>
       <c r="AQ45" s="22">
         <v>0</v>
       </c>
       <c r="AR45" s="22">
         <v>0</v>
       </c>
       <c r="AS45" s="22">
         <v>0.16200000000000001</v>
       </c>
       <c r="AT45" s="22">
         <v>0.18731999999999999</v>
       </c>
       <c r="AU45" s="22">
         <v>0</v>
       </c>
       <c r="AV45" s="22">
         <v>0</v>
       </c>
       <c r="AW45" s="22">
-        <v>0.108</v>
+        <v>0.14399999999999999</v>
       </c>
       <c r="AX45" s="22">
-        <v>0.1111</v>
+        <v>0.15637999999999999</v>
       </c>
       <c r="AY45" s="22">
         <v>0</v>
       </c>
       <c r="AZ45" s="22">
         <v>0</v>
       </c>
       <c r="BA45" s="22">
         <v>0.03</v>
       </c>
       <c r="BB45" s="22">
         <v>4.0390000000000002E-2</v>
       </c>
     </row>
     <row r="46" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A46" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>112</v>
       </c>
       <c r="C46" s="11">
         <v>0</v>
       </c>
       <c r="D46" s="11">
@@ -8655,54 +8654,54 @@
       <c r="AS46" s="22">
         <v>3296.6367599999999</v>
       </c>
       <c r="AT46" s="22">
         <v>882.11810000000003</v>
       </c>
       <c r="AU46" s="22">
         <v>0</v>
       </c>
       <c r="AV46" s="22">
         <v>0</v>
       </c>
       <c r="AW46" s="22">
         <v>3217.3107599999998</v>
       </c>
       <c r="AX46" s="22">
         <v>735.58910000000003</v>
       </c>
       <c r="AY46" s="22">
         <v>0</v>
       </c>
       <c r="AZ46" s="22">
         <v>0</v>
       </c>
       <c r="BA46" s="22">
-        <v>3662.1179999999999</v>
+        <v>3858.1179999999999</v>
       </c>
       <c r="BB46" s="22">
-        <v>1153.982</v>
+        <v>1192.125</v>
       </c>
     </row>
     <row r="47" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A47" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>113</v>
       </c>
       <c r="C47" s="11">
         <v>138.31899999999999</v>
       </c>
       <c r="D47" s="11">
         <v>34.746920000000003</v>
       </c>
       <c r="E47" s="11">
         <v>499.89472999999998</v>
       </c>
       <c r="F47" s="11">
         <v>279.39863000000003</v>
       </c>
       <c r="G47" s="11">
         <v>188.346</v>
       </c>
       <c r="H47" s="11">
@@ -8807,54 +8806,54 @@
       <c r="AO47" s="13">
         <v>429.42340000000002</v>
       </c>
       <c r="AP47" s="13">
         <v>359.52102000000002</v>
       </c>
       <c r="AQ47" s="22">
         <v>60</v>
       </c>
       <c r="AR47" s="22">
         <v>7.5519999999999996</v>
       </c>
       <c r="AS47" s="22">
         <v>23.0108</v>
       </c>
       <c r="AT47" s="22">
         <v>28.242629999999998</v>
       </c>
       <c r="AU47" s="22">
         <v>60</v>
       </c>
       <c r="AV47" s="22">
         <v>7.5519999999999996</v>
       </c>
       <c r="AW47" s="22">
-        <v>15.128399999999999</v>
+        <v>18.846</v>
       </c>
       <c r="AX47" s="22">
-        <v>17.733440000000002</v>
+        <v>22.585809999999999</v>
       </c>
       <c r="AY47" s="22">
         <v>0</v>
       </c>
       <c r="AZ47" s="22">
         <v>0</v>
       </c>
       <c r="BA47" s="22">
         <v>143.87200000000001</v>
       </c>
       <c r="BB47" s="22">
         <v>83.427970000000002</v>
       </c>
     </row>
     <row r="48" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A48" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>114</v>
       </c>
       <c r="C48" s="11">
         <v>0</v>
       </c>
       <c r="D48" s="11">
@@ -9135,54 +9134,54 @@
       <c r="AO49" s="13">
         <v>10.242100000000001</v>
       </c>
       <c r="AP49" s="13">
         <v>10.308020000000001</v>
       </c>
       <c r="AQ49" s="22">
         <v>0</v>
       </c>
       <c r="AR49" s="22">
         <v>0</v>
       </c>
       <c r="AS49" s="22">
         <v>203.12</v>
       </c>
       <c r="AT49" s="22">
         <v>40.089919999999999</v>
       </c>
       <c r="AU49" s="22">
         <v>0</v>
       </c>
       <c r="AV49" s="22">
         <v>0</v>
       </c>
       <c r="AW49" s="22">
-        <v>2.9159999999999999</v>
+        <v>2.988</v>
       </c>
       <c r="AX49" s="22">
-        <v>5.1283000000000003</v>
+        <v>5.4020099999999998</v>
       </c>
       <c r="AY49" s="22">
         <v>0</v>
       </c>
       <c r="AZ49" s="22">
         <v>0</v>
       </c>
       <c r="BA49" s="22">
         <v>2278.308</v>
       </c>
       <c r="BB49" s="22">
         <v>475.68565000000001</v>
       </c>
     </row>
     <row r="50" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A50" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>116</v>
       </c>
       <c r="C50" s="11">
         <v>0</v>
       </c>
       <c r="D50" s="11">
@@ -9311,54 +9310,54 @@
       <c r="AS50" s="22">
         <v>6400.5</v>
       </c>
       <c r="AT50" s="22">
         <v>2196.6060000000002</v>
       </c>
       <c r="AU50" s="22">
         <v>5</v>
       </c>
       <c r="AV50" s="22">
         <v>9.6920000000000002</v>
       </c>
       <c r="AW50" s="22">
         <v>3972.4</v>
       </c>
       <c r="AX50" s="22">
         <v>1472.509</v>
       </c>
       <c r="AY50" s="22">
         <v>0</v>
       </c>
       <c r="AZ50" s="22">
         <v>0</v>
       </c>
       <c r="BA50" s="22">
-        <v>13195.6</v>
+        <v>14321.9</v>
       </c>
       <c r="BB50" s="22">
-        <v>4730.2060000000001</v>
+        <v>6432.2780000000002</v>
       </c>
     </row>
     <row r="51" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A51" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>117</v>
       </c>
       <c r="C51" s="11">
         <v>286.01305000000002</v>
       </c>
       <c r="D51" s="11">
         <v>41.908410000000003</v>
       </c>
       <c r="E51" s="11">
         <v>0</v>
       </c>
       <c r="F51" s="11">
         <v>0</v>
       </c>
       <c r="G51" s="11">
         <v>230.42400000000001</v>
       </c>
       <c r="H51" s="11">
@@ -9627,66 +9626,66 @@
       <c r="AO52" s="13">
         <v>1.522</v>
       </c>
       <c r="AP52" s="13">
         <v>1.3324400000000001</v>
       </c>
       <c r="AQ52" s="22">
         <v>0</v>
       </c>
       <c r="AR52" s="22">
         <v>0</v>
       </c>
       <c r="AS52" s="22">
         <v>2.7654999999999998</v>
       </c>
       <c r="AT52" s="22">
         <v>2.4995400000000001</v>
       </c>
       <c r="AU52" s="22">
         <v>0</v>
       </c>
       <c r="AV52" s="22">
         <v>0</v>
       </c>
       <c r="AW52" s="22">
-        <v>2.609</v>
+        <v>2.6105</v>
       </c>
       <c r="AX52" s="22">
-        <v>2.2303700000000002</v>
+        <v>2.2334200000000002</v>
       </c>
       <c r="AY52" s="22">
         <v>0</v>
       </c>
       <c r="AZ52" s="22">
         <v>0</v>
       </c>
       <c r="BA52" s="22">
-        <v>0.95299999999999996</v>
+        <v>0.96350000000000002</v>
       </c>
       <c r="BB52" s="22">
-        <v>1.77125</v>
+        <v>1.79356</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A53" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>119</v>
       </c>
       <c r="C53" s="11">
         <v>1769.1769999999999</v>
       </c>
       <c r="D53" s="11">
         <v>797.06163000000004</v>
       </c>
       <c r="E53" s="11">
         <v>0.4</v>
       </c>
       <c r="F53" s="11">
         <v>1.1200000000000001</v>
       </c>
       <c r="G53" s="11">
         <v>6542.0540000000001</v>
       </c>
       <c r="H53" s="11">
@@ -9955,66 +9954,66 @@
       <c r="AO54" s="13">
         <v>11634.749</v>
       </c>
       <c r="AP54" s="13">
         <v>4388.4410799999996</v>
       </c>
       <c r="AQ54" s="22">
         <v>720.71699999999998</v>
       </c>
       <c r="AR54" s="22">
         <v>1804.771</v>
       </c>
       <c r="AS54" s="22">
         <v>5241.7486500000005</v>
       </c>
       <c r="AT54" s="22">
         <v>2759.92812</v>
       </c>
       <c r="AU54" s="22">
         <v>400.71699999999998</v>
       </c>
       <c r="AV54" s="22">
         <v>1207.826</v>
       </c>
       <c r="AW54" s="22">
-        <v>433.76665000000003</v>
+        <v>533.76665000000003</v>
       </c>
       <c r="AX54" s="22">
-        <v>778.87106000000006</v>
+        <v>822.67948999999999</v>
       </c>
       <c r="AY54" s="22">
         <v>60.4</v>
       </c>
       <c r="AZ54" s="22">
         <v>172.70070000000001</v>
       </c>
       <c r="BA54" s="22">
-        <v>21253.712</v>
+        <v>21274.018</v>
       </c>
       <c r="BB54" s="22">
-        <v>9941.1376600000003</v>
+        <v>9961.8476599999995</v>
       </c>
     </row>
     <row r="55" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A55" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>121</v>
       </c>
       <c r="C55" s="11">
         <v>1132.1199999999999</v>
       </c>
       <c r="D55" s="11">
         <v>440.00700000000001</v>
       </c>
       <c r="E55" s="11">
         <v>2318.5149000000001</v>
       </c>
       <c r="F55" s="11">
         <v>883.77448000000004</v>
       </c>
       <c r="G55" s="11">
         <v>3666.16</v>
       </c>
       <c r="H55" s="11">
@@ -10113,72 +10112,72 @@
       <c r="AM55" s="13">
         <v>219.5</v>
       </c>
       <c r="AN55" s="13">
         <v>93.187889999999996</v>
       </c>
       <c r="AO55" s="13">
         <v>2285.1005300000002</v>
       </c>
       <c r="AP55" s="13">
         <v>661.50149999999996</v>
       </c>
       <c r="AQ55" s="22">
         <v>144.80000000000001</v>
       </c>
       <c r="AR55" s="22">
         <v>59.505380000000002</v>
       </c>
       <c r="AS55" s="22">
         <v>27.054860000000001</v>
       </c>
       <c r="AT55" s="22">
         <v>29.514949999999999</v>
       </c>
       <c r="AU55" s="22">
-        <v>53.8</v>
+        <v>74.8</v>
       </c>
       <c r="AV55" s="22">
-        <v>18.62623</v>
+        <v>28.42118</v>
       </c>
       <c r="AW55" s="22">
-        <v>10.271039999999999</v>
+        <v>14.611420000000001</v>
       </c>
       <c r="AX55" s="22">
-        <v>11.666169999999999</v>
+        <v>17.1876</v>
       </c>
       <c r="AY55" s="22">
         <v>0</v>
       </c>
       <c r="AZ55" s="22">
         <v>0</v>
       </c>
       <c r="BA55" s="22">
-        <v>11.91994</v>
+        <v>19.16168</v>
       </c>
       <c r="BB55" s="22">
-        <v>14.85408</v>
+        <v>23.675180000000001</v>
       </c>
     </row>
     <row r="56" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A56" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>122</v>
       </c>
       <c r="C56" s="11">
         <v>0</v>
       </c>
       <c r="D56" s="11">
         <v>0</v>
       </c>
       <c r="E56" s="11">
         <v>99.861729999999994</v>
       </c>
       <c r="F56" s="11">
         <v>145.25906000000001</v>
       </c>
       <c r="G56" s="11">
         <v>0</v>
       </c>
       <c r="H56" s="11">
@@ -10283,66 +10282,66 @@
       <c r="AO56" s="13">
         <v>128.14830000000001</v>
       </c>
       <c r="AP56" s="13">
         <v>362.81918999999999</v>
       </c>
       <c r="AQ56" s="22">
         <v>16</v>
       </c>
       <c r="AR56" s="22">
         <v>10.779389999999999</v>
       </c>
       <c r="AS56" s="22">
         <v>23.803180000000001</v>
       </c>
       <c r="AT56" s="22">
         <v>346.21668</v>
       </c>
       <c r="AU56" s="22">
         <v>16</v>
       </c>
       <c r="AV56" s="22">
         <v>10.779389999999999</v>
       </c>
       <c r="AW56" s="22">
-        <v>13.204050000000001</v>
+        <v>13.54913</v>
       </c>
       <c r="AX56" s="22">
-        <v>226.75088</v>
+        <v>237.60631000000001</v>
       </c>
       <c r="AY56" s="22">
         <v>0</v>
       </c>
       <c r="AZ56" s="22">
         <v>0</v>
       </c>
       <c r="BA56" s="22">
-        <v>16.481069999999999</v>
+        <v>17.05499</v>
       </c>
       <c r="BB56" s="22">
-        <v>239.14363</v>
+        <v>245.22864000000001</v>
       </c>
     </row>
     <row r="57" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A57" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>123</v>
       </c>
       <c r="C57" s="11">
         <v>0</v>
       </c>
       <c r="D57" s="11">
         <v>0</v>
       </c>
       <c r="E57" s="11">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="F57" s="11">
         <v>0.41299999999999998</v>
       </c>
       <c r="G57" s="11">
         <v>0</v>
       </c>
       <c r="H57" s="11">
@@ -10611,66 +10610,66 @@
       <c r="AO58" s="13">
         <v>8.7090000000000001E-2</v>
       </c>
       <c r="AP58" s="13">
         <v>3.4039000000000001</v>
       </c>
       <c r="AQ58" s="22">
         <v>0</v>
       </c>
       <c r="AR58" s="22">
         <v>0</v>
       </c>
       <c r="AS58" s="22">
         <v>3.2469999999999999E-2</v>
       </c>
       <c r="AT58" s="22">
         <v>2.5654599999999999</v>
       </c>
       <c r="AU58" s="22">
         <v>0</v>
       </c>
       <c r="AV58" s="22">
         <v>0</v>
       </c>
       <c r="AW58" s="22">
-        <v>1.6209999999999999E-2</v>
+        <v>1.874E-2</v>
       </c>
       <c r="AX58" s="22">
-        <v>1.32436</v>
+        <v>1.5458700000000001</v>
       </c>
       <c r="AY58" s="22">
         <v>0</v>
       </c>
       <c r="AZ58" s="22">
         <v>0</v>
       </c>
       <c r="BA58" s="22">
-        <v>1.6389999999999998E-2</v>
+        <v>1.9269999999999999E-2</v>
       </c>
       <c r="BB58" s="22">
-        <v>1.22451</v>
+        <v>1.38412</v>
       </c>
     </row>
     <row r="59" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A59" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B59" s="4" t="s">
         <v>125</v>
       </c>
       <c r="C59" s="11">
         <v>46.576999999999998</v>
       </c>
       <c r="D59" s="11">
         <v>9.6480399999999999</v>
       </c>
       <c r="E59" s="11">
         <v>5.4000000000000003E-3</v>
       </c>
       <c r="F59" s="11">
         <v>6.6949999999999996E-2</v>
       </c>
       <c r="G59" s="11">
         <v>16.672999999999998</v>
       </c>
       <c r="H59" s="11">
@@ -10787,54 +10786,54 @@
       <c r="AS59" s="22">
         <v>3.4169999999999999E-2</v>
       </c>
       <c r="AT59" s="22">
         <v>4.3049999999999998E-2</v>
       </c>
       <c r="AU59" s="22">
         <v>0</v>
       </c>
       <c r="AV59" s="22">
         <v>0</v>
       </c>
       <c r="AW59" s="22">
         <v>2.1170000000000001E-2</v>
       </c>
       <c r="AX59" s="22">
         <v>3.0360000000000002E-2</v>
       </c>
       <c r="AY59" s="22">
         <v>0</v>
       </c>
       <c r="AZ59" s="22">
         <v>0</v>
       </c>
       <c r="BA59" s="22">
-        <v>7.3999999999999996E-2</v>
+        <v>9.6000000000000002E-2</v>
       </c>
       <c r="BB59" s="22">
-        <v>0.11637</v>
+        <v>0.13896</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A60" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>126</v>
       </c>
       <c r="C60" s="11">
         <v>0</v>
       </c>
       <c r="D60" s="11">
         <v>0</v>
       </c>
       <c r="E60" s="11">
         <v>12.5</v>
       </c>
       <c r="F60" s="11">
         <v>0.79900000000000004</v>
       </c>
       <c r="G60" s="11">
         <v>0</v>
       </c>
       <c r="H60" s="11">
@@ -11443,54 +11442,54 @@
       <c r="AS63" s="22">
         <v>0.04</v>
       </c>
       <c r="AT63" s="22">
         <v>0.80981999999999998</v>
       </c>
       <c r="AU63" s="22">
         <v>0</v>
       </c>
       <c r="AV63" s="22">
         <v>0</v>
       </c>
       <c r="AW63" s="22">
         <v>0</v>
       </c>
       <c r="AX63" s="22">
         <v>0</v>
       </c>
       <c r="AY63" s="22">
         <v>0</v>
       </c>
       <c r="AZ63" s="22">
         <v>0</v>
       </c>
       <c r="BA63" s="22">
-        <v>0.48060000000000003</v>
+        <v>0.54059999999999997</v>
       </c>
       <c r="BB63" s="22">
-        <v>7.1337299999999999</v>
+        <v>8.5377700000000001</v>
       </c>
     </row>
     <row r="64" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A64" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>130</v>
       </c>
       <c r="C64" s="11">
         <v>0</v>
       </c>
       <c r="D64" s="11">
         <v>0</v>
       </c>
       <c r="E64" s="11">
         <v>2.2599999999999999E-2</v>
       </c>
       <c r="F64" s="11">
         <v>0.58682000000000001</v>
       </c>
       <c r="G64" s="11">
         <v>0</v>
       </c>
       <c r="H64" s="11">
@@ -11759,54 +11758,54 @@
       <c r="AO65" s="13">
         <v>1.83202</v>
       </c>
       <c r="AP65" s="13">
         <v>12.16222</v>
       </c>
       <c r="AQ65" s="22">
         <v>0</v>
       </c>
       <c r="AR65" s="22">
         <v>0</v>
       </c>
       <c r="AS65" s="22">
         <v>1.7043200000000001</v>
       </c>
       <c r="AT65" s="22">
         <v>9.1280699999999992</v>
       </c>
       <c r="AU65" s="22">
         <v>0</v>
       </c>
       <c r="AV65" s="22">
         <v>0</v>
       </c>
       <c r="AW65" s="22">
-        <v>0.84099999999999997</v>
+        <v>0.95286999999999999</v>
       </c>
       <c r="AX65" s="22">
-        <v>6.2971899999999996</v>
+        <v>7.1797399999999998</v>
       </c>
       <c r="AY65" s="22">
         <v>0</v>
       </c>
       <c r="AZ65" s="22">
         <v>0</v>
       </c>
       <c r="BA65" s="22">
         <v>4.6296400000000002</v>
       </c>
       <c r="BB65" s="22">
         <v>2.3213300000000001</v>
       </c>
     </row>
     <row r="66" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A66" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B66" s="4" t="s">
         <v>132</v>
       </c>
       <c r="C66" s="11">
         <v>0</v>
       </c>
       <c r="D66" s="11">
@@ -12427,54 +12426,54 @@
       <c r="AS69" s="22">
         <v>9.7350000000000006E-2</v>
       </c>
       <c r="AT69" s="22">
         <v>1.4653</v>
       </c>
       <c r="AU69" s="22">
         <v>0</v>
       </c>
       <c r="AV69" s="22">
         <v>0</v>
       </c>
       <c r="AW69" s="22">
         <v>5.9299999999999999E-2</v>
       </c>
       <c r="AX69" s="22">
         <v>0.79140999999999995</v>
       </c>
       <c r="AY69" s="22">
         <v>0</v>
       </c>
       <c r="AZ69" s="22">
         <v>0</v>
       </c>
       <c r="BA69" s="22">
-        <v>0.16702</v>
+        <v>0.17618</v>
       </c>
       <c r="BB69" s="22">
-        <v>0.75488999999999995</v>
+        <v>0.83331999999999995</v>
       </c>
     </row>
     <row r="70" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A70" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="4" t="s">
         <v>136</v>
       </c>
       <c r="C70" s="11">
         <v>0</v>
       </c>
       <c r="D70" s="11">
         <v>0</v>
       </c>
       <c r="E70" s="11">
         <v>0</v>
       </c>
       <c r="F70" s="11">
         <v>0</v>
       </c>
       <c r="G70" s="11">
         <v>0</v>
       </c>
       <c r="H70" s="11">
@@ -12959,101 +12958,101 @@
       <c r="I73" s="20"/>
       <c r="J73" s="20"/>
       <c r="K73" s="20"/>
       <c r="L73" s="20"/>
       <c r="M73" s="20"/>
       <c r="N73" s="20"/>
       <c r="O73" s="20"/>
       <c r="AM73" s="21"/>
       <c r="AN73" s="21"/>
       <c r="AO73" s="21"/>
       <c r="AP73" s="21"/>
       <c r="AQ73" s="21"/>
       <c r="AR73" s="21"/>
       <c r="AS73" s="21"/>
       <c r="AT73" s="21"/>
       <c r="AU73" s="21"/>
       <c r="AV73" s="21"/>
       <c r="AW73" s="21"/>
       <c r="AX73" s="21"/>
       <c r="AY73" s="21"/>
       <c r="AZ73" s="21"/>
       <c r="BA73" s="21"/>
       <c r="BB73" s="21"/>
     </row>
     <row r="74" spans="1:54" ht="30.75" customHeight="1">
-      <c r="A74" s="41" t="s">
+      <c r="A74" s="46" t="s">
         <v>73</v>
       </c>
-      <c r="B74" s="41"/>
+      <c r="B74" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="AY4:BB4"/>
-[...15 lines deleted...]
-    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="Q5:R5"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="A1:AL1"/>
     <mergeCell ref="A2:AL2"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="U5:V5"/>
-    <mergeCell ref="K5:L5"/>
-[...9 lines deleted...]
-    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AU5:AV5"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>