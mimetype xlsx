--- v6 (2026-09-15)
+++ v7 (2026-10-25)
@@ -10,51 +10,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="28770" windowHeight="13530"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="17" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="18" r:id="rId2"/>
     <sheet name="Шығыс Қазақстан" sheetId="16" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="112">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0101</t>
   </si>
   <si>
     <t>Лошади, ослы, мулы и лошаки живые</t>
   </si>
   <si>
     <t>0102</t>
   </si>
   <si>
     <t>Крупный рогатый скот живой</t>
   </si>
   <si>
     <t>0103</t>
@@ -228,56 +228,50 @@
   </si>
   <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шарушылығы өнімдерінің тауарлар экспорты мен импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">Шығыс Қазақстан
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
    </t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
-    <t>қаңтар-шілде 2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Сауда айналымы шетел валютасымен</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>мың АҚШ доллары, тонна, қосымша өлшем бірліктер</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
@@ -303,105 +297,111 @@
   <si>
     <t>Әдістемелік түсініктемелер:</t>
   </si>
   <si>
     <t>Байланысты жарияланымдар:</t>
   </si>
   <si>
     <t>Пайдалы сілтеме:</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Сауда статистикасы басқармасы</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
-    <t>Ускабаева Лаура</t>
-[...1 lines deleted...]
-  <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t xml:space="preserve">+7 7232 25 06 35  </t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
-    <t>L.Uskabaeva@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t>Ақпараттың негізгі дереккөзі 1-ТС  "Еуразиялық экономикалық одаққа мүше мемлекеттермен өзара тауарлар саудасы туралы есеп" статистикалық есептілік деректері</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Сауда айналымы шетел валютасымен - Экспорт, импорт</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіш 2015 жылдан бастап құрастырылады </t>
   </si>
   <si>
     <t>https://stat.gov.kz/classifiers/statistical/115/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/95/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/vko/dynamic-tables/4481/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>Дагстан Балнұр</t>
+  </si>
+  <si>
+    <t>b.dagystan@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>қаңтар-тамыз 2025</t>
+  </si>
+  <si>
+    <t>қаңтар-тамыз 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -735,149 +735,149 @@
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 3" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 3" xfId="5"/>
     <cellStyle name="Обычный 2 4 2" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="7"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -903,51 +903,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1076,698 +1076,697 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/115/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Uskabaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/vko/dynamic-tables/4481/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/95/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/95/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/115/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/vko/dynamic-tables/4481/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="82" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="25"/>
       <c r="B1" s="25"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="26" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B2" s="27">
         <v>312101</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="26" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B3" s="27" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="26" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B4" s="28" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="29" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B5" s="27" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="29" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B6" s="27" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="29" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B7" s="27" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="26" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B8" s="30" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
       <c r="A9" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="38.25">
+      <c r="A10" s="26" t="s">
         <v>80</v>
       </c>
-      <c r="B9" s="30" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B10" s="28" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="26" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B11" s="27"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="31" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B12" s="45" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="32" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B13" s="46" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="18.75" customHeight="1">
       <c r="A14" s="33" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B14" s="47" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="20.25" customHeight="1">
       <c r="A15" s="34" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B15" s="46" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="26" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B16" s="35">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="26" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B17" s="35">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="26" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B18" s="36" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="26" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B19" s="37" t="s">
-        <v>93</v>
+        <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="26" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B20" s="38" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="26" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B21" s="39" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="25"/>
       <c r="B22" s="25"/>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="25"/>
       <c r="B23" s="25"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="25"/>
       <c r="B24" s="25"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="25"/>
       <c r="B25" s="25"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="25"/>
       <c r="B26" s="25"/>
     </row>
   </sheetData>
   <phoneticPr fontId="17" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B14" r:id="rId5"/>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="111.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="40" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="41" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="42" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="42" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="42" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="42"/>
     </row>
     <row r="12" spans="2:2" ht="30" customHeight="1">
       <c r="B12" s="43" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="42"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="42"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="15"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="15"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="15"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="44" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="17" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB38"/>
   <sheetViews>
     <sheetView zoomScaleNormal="60" workbookViewId="0">
       <pane xSplit="2" ySplit="2" topLeftCell="AM3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="AU4" sqref="AU4:AX4"/>
+      <selection pane="bottomRight" activeCell="AY4" sqref="AY4:BB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="14.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="14.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="10" style="1" customWidth="1"/>
     <col min="22" max="22" width="14.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="10" style="1" customWidth="1"/>
     <col min="24" max="24" width="14.42578125" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="1" customWidth="1"/>
     <col min="26" max="26" width="14.5703125" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="14.5703125" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.140625" style="1" customWidth="1"/>
     <col min="30" max="30" width="14.5703125" style="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" style="1" customWidth="1"/>
     <col min="32" max="32" width="14.5703125" style="1" customWidth="1"/>
     <col min="33" max="33" width="10.140625" style="1" customWidth="1"/>
     <col min="34" max="34" width="14.5703125" style="1" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="1"/>
     <col min="36" max="36" width="15" style="1" customWidth="1"/>
     <col min="37" max="37" width="9.140625" style="1"/>
     <col min="38" max="38" width="13.5703125" style="1" customWidth="1"/>
     <col min="39" max="42" width="9.140625" style="1"/>
     <col min="43" max="54" width="12.28515625" style="1" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="30" customHeight="1">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="48" t="s">
         <v>64</v>
       </c>
-      <c r="B1" s="52"/>
-[...27 lines deleted...]
-      <c r="AD1" s="52"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
+      <c r="Z1" s="48"/>
+      <c r="AA1" s="48"/>
+      <c r="AB1" s="48"/>
+      <c r="AC1" s="48"/>
+      <c r="AD1" s="48"/>
       <c r="AQ1" s="8"/>
       <c r="AR1" s="8"/>
       <c r="AS1" s="8"/>
       <c r="AT1" s="8"/>
       <c r="AU1" s="8"/>
       <c r="AV1" s="8"/>
       <c r="AW1" s="8"/>
       <c r="AX1" s="8"/>
       <c r="AY1" s="8"/>
       <c r="AZ1" s="8"/>
       <c r="BA1" s="8"/>
       <c r="BB1" s="8"/>
     </row>
     <row r="2" spans="1:54" ht="30" customHeight="1">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="48" t="s">
         <v>65</v>
       </c>
-      <c r="B2" s="52"/>
-[...27 lines deleted...]
-      <c r="AD2" s="52"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="48"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="48"/>
+      <c r="V2" s="48"/>
+      <c r="W2" s="48"/>
+      <c r="X2" s="48"/>
+      <c r="Y2" s="48"/>
+      <c r="Z2" s="48"/>
+      <c r="AA2" s="48"/>
+      <c r="AB2" s="48"/>
+      <c r="AC2" s="48"/>
+      <c r="AD2" s="48"/>
     </row>
     <row r="3" spans="1:54" ht="12.75">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
     </row>
     <row r="4" spans="1:54" s="4" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A4" s="56" t="s">
+      <c r="A4" s="55" t="s">
         <v>60</v>
       </c>
-      <c r="B4" s="53" t="s">
+      <c r="B4" s="49" t="s">
         <v>61</v>
       </c>
-      <c r="C4" s="48">
+      <c r="C4" s="50">
         <v>2015</v>
       </c>
-      <c r="D4" s="48"/>
-[...2 lines deleted...]
-      <c r="G4" s="48">
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50">
         <v>2016</v>
       </c>
-      <c r="H4" s="48"/>
-[...2 lines deleted...]
-      <c r="K4" s="48">
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50">
         <v>2017</v>
       </c>
-      <c r="L4" s="48"/>
-[...2 lines deleted...]
-      <c r="O4" s="48">
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="50"/>
+      <c r="O4" s="50">
         <v>2018</v>
       </c>
-      <c r="P4" s="48"/>
-[...2 lines deleted...]
-      <c r="S4" s="48">
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50">
         <v>2019</v>
       </c>
-      <c r="T4" s="48"/>
-[...2 lines deleted...]
-      <c r="W4" s="48">
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50">
         <v>2020</v>
       </c>
-      <c r="X4" s="48"/>
-[...1 lines deleted...]
-      <c r="Z4" s="54"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="58"/>
       <c r="AA4" s="59">
         <v>2021</v>
       </c>
       <c r="AB4" s="59"/>
       <c r="AC4" s="59"/>
       <c r="AD4" s="59"/>
-      <c r="AE4" s="49">
+      <c r="AE4" s="51">
         <v>2022</v>
       </c>
-      <c r="AF4" s="50"/>
-[...2 lines deleted...]
-      <c r="AI4" s="49">
+      <c r="AF4" s="52"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="53"/>
+      <c r="AI4" s="51">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="50"/>
-[...2 lines deleted...]
-      <c r="AM4" s="49">
+      <c r="AJ4" s="52"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="53"/>
+      <c r="AM4" s="51">
         <v>2024</v>
       </c>
-      <c r="AN4" s="50"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="49">
+      <c r="AN4" s="52"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="53"/>
+      <c r="AQ4" s="51">
         <v>2025</v>
       </c>
-      <c r="AR4" s="50"/>
-[...13 lines deleted...]
-      <c r="BB4" s="51"/>
+      <c r="AR4" s="52"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="53"/>
+      <c r="AU4" s="51" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV4" s="52"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="53"/>
+      <c r="AY4" s="51" t="s">
+        <v>111</v>
+      </c>
+      <c r="AZ4" s="52"/>
+      <c r="BA4" s="52"/>
+      <c r="BB4" s="53"/>
     </row>
     <row r="5" spans="1:54" s="5" customFormat="1">
-      <c r="A5" s="57"/>
-[...5 lines deleted...]
-      <c r="E5" s="48" t="s">
+      <c r="A5" s="56"/>
+      <c r="B5" s="49"/>
+      <c r="C5" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="50"/>
+      <c r="E5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="48"/>
-[...4 lines deleted...]
-      <c r="I5" s="48" t="s">
+      <c r="F5" s="50"/>
+      <c r="G5" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="50"/>
+      <c r="I5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="48"/>
-[...4 lines deleted...]
-      <c r="M5" s="48" t="s">
+      <c r="J5" s="50"/>
+      <c r="K5" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="50"/>
+      <c r="M5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="48"/>
-[...4 lines deleted...]
-      <c r="Q5" s="48" t="s">
+      <c r="N5" s="50"/>
+      <c r="O5" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="50"/>
+      <c r="Q5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="48"/>
-[...4 lines deleted...]
-      <c r="U5" s="48" t="s">
+      <c r="R5" s="50"/>
+      <c r="S5" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="50"/>
+      <c r="U5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="48"/>
-[...4 lines deleted...]
-      <c r="Y5" s="48" t="s">
+      <c r="V5" s="50"/>
+      <c r="W5" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="50"/>
+      <c r="Y5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="54"/>
-[...4 lines deleted...]
-      <c r="AC5" s="48" t="s">
+      <c r="Z5" s="58"/>
+      <c r="AA5" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="50"/>
+      <c r="AC5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="48"/>
-[...4 lines deleted...]
-      <c r="AG5" s="48" t="s">
+      <c r="AD5" s="50"/>
+      <c r="AE5" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="50"/>
+      <c r="AG5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="48"/>
-[...4 lines deleted...]
-      <c r="AK5" s="48" t="s">
+      <c r="AH5" s="50"/>
+      <c r="AI5" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="50"/>
+      <c r="AK5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="48"/>
-[...4 lines deleted...]
-      <c r="AO5" s="48" t="s">
+      <c r="AL5" s="50"/>
+      <c r="AM5" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="50"/>
+      <c r="AO5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="48"/>
-[...4 lines deleted...]
-      <c r="AS5" s="48" t="s">
+      <c r="AP5" s="50"/>
+      <c r="AQ5" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="50"/>
+      <c r="AS5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="AT5" s="48"/>
-[...4 lines deleted...]
-      <c r="AW5" s="48" t="s">
+      <c r="AT5" s="50"/>
+      <c r="AU5" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV5" s="50"/>
+      <c r="AW5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="AX5" s="48"/>
-[...4 lines deleted...]
-      <c r="BA5" s="48" t="s">
+      <c r="AX5" s="50"/>
+      <c r="AY5" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ5" s="50"/>
+      <c r="BA5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="BB5" s="48"/>
+      <c r="BB5" s="50"/>
     </row>
     <row r="6" spans="1:54" s="4" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A6" s="58"/>
-      <c r="B6" s="53"/>
+      <c r="A6" s="57"/>
+      <c r="B6" s="49"/>
       <c r="C6" s="24" t="s">
         <v>62</v>
       </c>
       <c r="D6" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E6" s="24" t="s">
         <v>62</v>
       </c>
       <c r="F6" s="24" t="s">
         <v>63</v>
       </c>
       <c r="G6" s="24" t="s">
         <v>62</v>
       </c>
       <c r="H6" s="24" t="s">
         <v>63</v>
       </c>
       <c r="I6" s="24" t="s">
         <v>62</v>
       </c>
       <c r="J6" s="24" t="s">
         <v>63</v>
       </c>
       <c r="K6" s="24" t="s">
@@ -2019,72 +2018,72 @@
       <c r="AM7" s="8">
         <v>779.19600000000003</v>
       </c>
       <c r="AN7" s="8">
         <v>2604.1852199999998</v>
       </c>
       <c r="AO7" s="8">
         <v>1978.8087499999999</v>
       </c>
       <c r="AP7" s="8">
         <v>2970.9404599999998</v>
       </c>
       <c r="AQ7" s="8">
         <v>573.22388000000001</v>
       </c>
       <c r="AR7" s="8">
         <v>2848.4489799999997</v>
       </c>
       <c r="AS7" s="8">
         <v>1736.4894800000002</v>
       </c>
       <c r="AT7" s="8">
         <v>3680.8107499999996</v>
       </c>
       <c r="AU7" s="8">
-        <v>204.64879999999999</v>
+        <v>241.62048000000001</v>
       </c>
       <c r="AV7" s="8">
-        <v>516.99984999999992</v>
+        <v>602.67316000000005</v>
       </c>
       <c r="AW7" s="8">
-        <v>1076.45099</v>
+        <v>1131.4808599999999</v>
       </c>
       <c r="AX7" s="8">
-        <v>2225.0548300000005</v>
+        <v>2370.5838800000006</v>
       </c>
       <c r="AY7" s="8">
-        <v>176.51959999999997</v>
+        <v>217.61860000000001</v>
       </c>
       <c r="AZ7" s="8">
-        <v>1411.6322700000001</v>
+        <v>1627.1730700000001</v>
       </c>
       <c r="BA7" s="8">
-        <v>765.61717999999996</v>
+        <v>827.93801999999982</v>
       </c>
       <c r="BB7" s="8">
-        <v>1386.8050800000003</v>
+        <v>1477.0748100000003</v>
       </c>
     </row>
     <row r="8" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="11">
         <v>0</v>
       </c>
       <c r="D8" s="11">
         <v>0</v>
       </c>
       <c r="E8" s="11">
         <v>12.48</v>
       </c>
       <c r="F8" s="11">
         <v>15.143000000000001</v>
       </c>
       <c r="G8" s="11">
         <v>0</v>
       </c>
       <c r="H8" s="11">
@@ -3501,54 +3500,54 @@
       <c r="AO16" s="22">
         <v>274.12067999999999</v>
       </c>
       <c r="AP16" s="22">
         <v>573.31218000000001</v>
       </c>
       <c r="AQ16" s="22">
         <v>0</v>
       </c>
       <c r="AR16" s="22">
         <v>0</v>
       </c>
       <c r="AS16" s="22">
         <v>335.81027999999998</v>
       </c>
       <c r="AT16" s="22">
         <v>879.96538999999996</v>
       </c>
       <c r="AU16" s="22">
         <v>0</v>
       </c>
       <c r="AV16" s="22">
         <v>0</v>
       </c>
       <c r="AW16" s="22">
-        <v>151.42953</v>
+        <v>183.32454999999999</v>
       </c>
       <c r="AX16" s="22">
-        <v>367.44540000000001</v>
+        <v>450.90269999999998</v>
       </c>
       <c r="AY16" s="22">
         <v>0</v>
       </c>
       <c r="AZ16" s="22">
         <v>0</v>
       </c>
       <c r="BA16" s="22">
         <v>59.697749999999999</v>
       </c>
       <c r="BB16" s="22">
         <v>197.22854000000001</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="11">
         <v>3</v>
       </c>
       <c r="D17" s="11">
@@ -4315,66 +4314,66 @@
       <c r="AM21" s="22">
         <v>0</v>
       </c>
       <c r="AN21" s="22">
         <v>0</v>
       </c>
       <c r="AO21" s="22">
         <v>0.33</v>
       </c>
       <c r="AP21" s="22">
         <v>0.40523999999999999</v>
       </c>
       <c r="AQ21" s="22">
         <v>121.58494</v>
       </c>
       <c r="AR21" s="22">
         <v>982.61990000000003</v>
       </c>
       <c r="AS21" s="22">
         <v>0</v>
       </c>
       <c r="AT21" s="22">
         <v>0</v>
       </c>
       <c r="AU21" s="22">
-        <v>6.8667199999999999</v>
+        <v>14.3634</v>
       </c>
       <c r="AV21" s="22">
-        <v>60.10378</v>
+        <v>128.40061</v>
       </c>
       <c r="AW21" s="22">
         <v>0</v>
       </c>
       <c r="AX21" s="22">
         <v>0</v>
       </c>
       <c r="AY21" s="22">
-        <v>7.4320000000000004</v>
+        <v>28.157</v>
       </c>
       <c r="AZ21" s="22">
-        <v>78.2</v>
+        <v>276.76100000000002</v>
       </c>
       <c r="BA21" s="22">
         <v>0</v>
       </c>
       <c r="BB21" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="11">
         <v>59.2</v>
       </c>
       <c r="D22" s="11">
         <v>11.757</v>
       </c>
       <c r="E22" s="11">
         <v>1191.64455</v>
       </c>
       <c r="F22" s="11">
@@ -4479,72 +4478,72 @@
       <c r="AM22" s="22">
         <v>688.947</v>
       </c>
       <c r="AN22" s="22">
         <v>2494.6582400000002</v>
       </c>
       <c r="AO22" s="22">
         <v>1444.7147199999999</v>
       </c>
       <c r="AP22" s="22">
         <v>1817.1703</v>
       </c>
       <c r="AQ22" s="22">
         <v>400.68394000000001</v>
       </c>
       <c r="AR22" s="22">
         <v>1745.6322399999999</v>
       </c>
       <c r="AS22" s="22">
         <v>1118.97425</v>
       </c>
       <c r="AT22" s="22">
         <v>1799.0291199999999</v>
       </c>
       <c r="AU22" s="22">
-        <v>162.93208000000001</v>
+        <v>184.93208000000001</v>
       </c>
       <c r="AV22" s="22">
-        <v>382.82506999999998</v>
+        <v>392.39807000000002</v>
       </c>
       <c r="AW22" s="22">
-        <v>749.89250000000004</v>
+        <v>771.86474999999996</v>
       </c>
       <c r="AX22" s="22">
-        <v>1160.10194</v>
+        <v>1207.15032</v>
       </c>
       <c r="AY22" s="22">
-        <v>160.81559999999999</v>
+        <v>180.31559999999999</v>
       </c>
       <c r="AZ22" s="22">
-        <v>1321.9275299999999</v>
+        <v>1337.7393300000001</v>
       </c>
       <c r="BA22" s="22">
-        <v>699.63948000000005</v>
+        <v>742.18647999999996</v>
       </c>
       <c r="BB22" s="22">
-        <v>1120.8629900000001</v>
+        <v>1180.2304799999999</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="11">
         <v>29.83</v>
       </c>
       <c r="D23" s="11">
         <v>12.04537</v>
       </c>
       <c r="E23" s="11">
         <v>3.6669999999999998</v>
       </c>
       <c r="F23" s="11">
         <v>15.21942</v>
       </c>
       <c r="G23" s="11">
         <v>108.69</v>
       </c>
       <c r="H23" s="11">
@@ -4643,72 +4642,72 @@
       <c r="AM23" s="22">
         <v>78.869</v>
       </c>
       <c r="AN23" s="22">
         <v>86.511979999999994</v>
       </c>
       <c r="AO23" s="22">
         <v>3.4311799999999999</v>
       </c>
       <c r="AP23" s="22">
         <v>39.914459999999998</v>
       </c>
       <c r="AQ23" s="22">
         <v>27.004999999999999</v>
       </c>
       <c r="AR23" s="22">
         <v>26.837260000000001</v>
       </c>
       <c r="AS23" s="22">
         <v>2.4073199999999999</v>
       </c>
       <c r="AT23" s="22">
         <v>34.19753</v>
       </c>
       <c r="AU23" s="22">
-        <v>15.6</v>
+        <v>23.074999999999999</v>
       </c>
       <c r="AV23" s="22">
-        <v>14.26144</v>
+        <v>22.064920000000001</v>
       </c>
       <c r="AW23" s="22">
-        <v>1.5691200000000001</v>
+        <v>2.0121199999999999</v>
       </c>
       <c r="AX23" s="22">
-        <v>24.23743</v>
+        <v>28.302430000000001</v>
       </c>
       <c r="AY23" s="22">
-        <v>8.2720000000000002</v>
+        <v>9.1460000000000008</v>
       </c>
       <c r="AZ23" s="22">
-        <v>11.50474</v>
+        <v>12.672739999999999</v>
       </c>
       <c r="BA23" s="22">
-        <v>1.46916</v>
+        <v>1.5121599999999999</v>
       </c>
       <c r="BB23" s="22">
-        <v>4.5925599999999998</v>
+        <v>5.4599099999999998</v>
       </c>
     </row>
     <row r="24" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="11">
         <v>0</v>
       </c>
       <c r="D24" s="11">
         <v>0</v>
       </c>
       <c r="E24" s="11">
         <v>15.057399999999999</v>
       </c>
       <c r="F24" s="11">
         <v>67.120580000000004</v>
       </c>
       <c r="G24" s="11">
         <v>0</v>
       </c>
       <c r="H24" s="11">
@@ -4813,66 +4812,66 @@
       <c r="AO24" s="22">
         <v>12.34718</v>
       </c>
       <c r="AP24" s="22">
         <v>102.47237</v>
       </c>
       <c r="AQ24" s="22">
         <v>0</v>
       </c>
       <c r="AR24" s="22">
         <v>0</v>
       </c>
       <c r="AS24" s="22">
         <v>12.031879999999999</v>
       </c>
       <c r="AT24" s="22">
         <v>120.91963</v>
       </c>
       <c r="AU24" s="22">
         <v>0</v>
       </c>
       <c r="AV24" s="22">
         <v>0</v>
       </c>
       <c r="AW24" s="22">
-        <v>4.23184</v>
+        <v>4.8914400000000002</v>
       </c>
       <c r="AX24" s="22">
-        <v>59.59431</v>
+        <v>70.473479999999995</v>
       </c>
       <c r="AY24" s="22">
         <v>0</v>
       </c>
       <c r="AZ24" s="22">
         <v>0</v>
       </c>
       <c r="BA24" s="22">
-        <v>4.7197899999999997</v>
+        <v>5.4146299999999998</v>
       </c>
       <c r="BB24" s="22">
-        <v>63.480989999999998</v>
+        <v>73.565880000000007</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="11">
         <v>0</v>
       </c>
       <c r="D25" s="11">
         <v>0</v>
       </c>
       <c r="E25" s="11">
         <v>390.33819999999997</v>
       </c>
       <c r="F25" s="11">
         <v>1440.19688</v>
       </c>
       <c r="G25" s="11">
         <v>0</v>
       </c>
       <c r="H25" s="11">
@@ -4989,54 +4988,54 @@
       <c r="AS25" s="22">
         <v>142.6</v>
       </c>
       <c r="AT25" s="22">
         <v>170.70568</v>
       </c>
       <c r="AU25" s="22">
         <v>0</v>
       </c>
       <c r="AV25" s="22">
         <v>0</v>
       </c>
       <c r="AW25" s="22">
         <v>74.599999999999994</v>
       </c>
       <c r="AX25" s="22">
         <v>74.513679999999994</v>
       </c>
       <c r="AY25" s="22">
         <v>0</v>
       </c>
       <c r="AZ25" s="22">
         <v>0</v>
       </c>
       <c r="BA25" s="22">
-        <v>0</v>
+        <v>19.036000000000001</v>
       </c>
       <c r="BB25" s="22">
-        <v>0</v>
+        <v>19.95</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="11">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="11">
         <v>0</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>0</v>
       </c>
       <c r="H26" s="11">
@@ -5141,54 +5140,54 @@
       <c r="AO26" s="22">
         <v>0</v>
       </c>
       <c r="AP26" s="22">
         <v>0</v>
       </c>
       <c r="AQ26" s="22">
         <v>0</v>
       </c>
       <c r="AR26" s="22">
         <v>0</v>
       </c>
       <c r="AS26" s="22">
         <v>0.16</v>
       </c>
       <c r="AT26" s="22">
         <v>0.21079000000000001</v>
       </c>
       <c r="AU26" s="22">
         <v>0</v>
       </c>
       <c r="AV26" s="22">
         <v>0</v>
       </c>
       <c r="AW26" s="22">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="AX26" s="22">
-        <v>0</v>
+        <v>7.9200000000000007E-2</v>
       </c>
       <c r="AY26" s="22">
         <v>0</v>
       </c>
       <c r="AZ26" s="22">
         <v>0</v>
       </c>
       <c r="BA26" s="22">
         <v>0.06</v>
       </c>
       <c r="BB26" s="22">
         <v>7.7899999999999997E-2</v>
       </c>
     </row>
     <row r="27" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="11">
         <v>0</v>
       </c>
       <c r="D27" s="11">
@@ -6841,101 +6840,101 @@
       <c r="AF37" s="13"/>
       <c r="AG37" s="13"/>
       <c r="AH37" s="13"/>
       <c r="AI37" s="21"/>
       <c r="AJ37" s="21"/>
       <c r="AK37" s="21"/>
       <c r="AL37" s="21"/>
       <c r="AM37" s="21"/>
       <c r="AN37" s="21"/>
       <c r="AO37" s="21"/>
       <c r="AP37" s="21"/>
       <c r="AQ37" s="21"/>
       <c r="AR37" s="21"/>
       <c r="AS37" s="21"/>
       <c r="AT37" s="21"/>
       <c r="AU37" s="21"/>
       <c r="AV37" s="21"/>
       <c r="AW37" s="21"/>
       <c r="AX37" s="21"/>
       <c r="AY37" s="21"/>
       <c r="AZ37" s="21"/>
       <c r="BA37" s="21"/>
       <c r="BB37" s="21"/>
     </row>
     <row r="38" spans="1:54" ht="30.75" customHeight="1">
-      <c r="A38" s="55" t="s">
+      <c r="A38" s="54" t="s">
         <v>66</v>
       </c>
-      <c r="B38" s="55"/>
+      <c r="B38" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="AY4:BB4"/>
     <mergeCell ref="AY5:AZ5"/>
     <mergeCell ref="BA5:BB5"/>
     <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="AU4:AX4"/>
     <mergeCell ref="AU5:AV5"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="AW5:AX5"/>
     <mergeCell ref="AQ4:AT4"/>
     <mergeCell ref="AQ5:AR5"/>
     <mergeCell ref="AS5:AT5"/>
-    <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="K5:L5"/>
-    <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="G4:J4"/>
-    <mergeCell ref="W4:Z4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="E5:F5"/>
-    <mergeCell ref="C4:F4"/>
-    <mergeCell ref="W5:X5"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="A1:AD1"/>
     <mergeCell ref="A2:AD2"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="W4:Z4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>