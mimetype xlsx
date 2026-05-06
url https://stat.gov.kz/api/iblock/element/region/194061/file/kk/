--- v0 (2026-04-14)
+++ v1 (2026-05-06)
@@ -26,100 +26,103 @@
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15840" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Шығыс Қазақстан" sheetId="17" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AI11" i="17"/>
   <c r="AE11"/>
   <c r="W11"/>
   <c r="S11"/>
   <c r="O11"/>
   <c r="K11"/>
   <c r="G11"/>
   <c r="C11"/>
   <c r="AA11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="16">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің атауы
 </t>
   </si>
   <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдерінің экспорты мен импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">Шығыс Қазақстан
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.  </t>
   </si>
   <si>
     <t>Өсімдік шаруашылығы</t>
   </si>
   <si>
     <t>Мал шарушылығы</t>
   </si>
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, %</t>
   </si>
   <si>
     <t>АӨК өнімдері бойынша барлығы:</t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері </t>
   </si>
   <si>
-    <t>қаңтар 2025*</t>
+    <t>2025*</t>
   </si>
   <si>
-    <t>қаңтар 2026*</t>
+    <t>қаңтар-ақпан 2025*</t>
+  </si>
+  <si>
+    <t>қаңтар-ақпан 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -345,69 +348,69 @@
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
@@ -689,324 +692,338 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист18"/>
-  <dimension ref="A1:AW13"/>
+  <dimension ref="A1:BA13"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AI1" zoomScale="110" workbookViewId="0">
-      <selection activeCell="AT4" sqref="AT4:AW4"/>
+      <selection activeCell="AX4" sqref="AX4:BA4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="26" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="26"/>
     <col min="24" max="29" width="9.28515625" style="26" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49" s="1" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="30" t="s">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="30"/>
-[...34 lines deleted...]
-      <c r="AK1" s="30"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="34"/>
+      <c r="U1" s="34"/>
+      <c r="V1" s="34"/>
+      <c r="W1" s="34"/>
+      <c r="X1" s="34"/>
+      <c r="Y1" s="34"/>
+      <c r="Z1" s="34"/>
+      <c r="AA1" s="34"/>
+      <c r="AB1" s="34"/>
+      <c r="AC1" s="34"/>
+      <c r="AD1" s="34"/>
+      <c r="AE1" s="34"/>
+      <c r="AF1" s="34"/>
+      <c r="AG1" s="34"/>
+      <c r="AH1" s="34"/>
+      <c r="AI1" s="34"/>
+      <c r="AJ1" s="34"/>
+      <c r="AK1" s="34"/>
     </row>
-    <row r="2" spans="1:49" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A2" s="31" t="s">
+    <row r="2" spans="1:53" s="2" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A2" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="31"/>
-[...34 lines deleted...]
-      <c r="AK2" s="31"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="35"/>
+      <c r="V2" s="35"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
+      <c r="Y2" s="35"/>
+      <c r="Z2" s="35"/>
+      <c r="AA2" s="35"/>
+      <c r="AB2" s="35"/>
+      <c r="AC2" s="35"/>
+      <c r="AD2" s="35"/>
+      <c r="AE2" s="35"/>
+      <c r="AF2" s="35"/>
+      <c r="AG2" s="35"/>
+      <c r="AH2" s="35"/>
+      <c r="AI2" s="35"/>
+      <c r="AJ2" s="35"/>
+      <c r="AK2" s="35"/>
     </row>
-    <row r="3" spans="1:49" s="1" customFormat="1" ht="12"/>
-    <row r="4" spans="1:49" s="3" customFormat="1" ht="25.5" customHeight="1">
+    <row r="3" spans="1:53" s="1" customFormat="1" ht="12"/>
+    <row r="4" spans="1:53" s="3" customFormat="1" ht="25.5" customHeight="1">
       <c r="A4" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="32">
+      <c r="B4" s="33">
         <v>2015</v>
       </c>
-      <c r="C4" s="32"/>
-[...2 lines deleted...]
-      <c r="F4" s="32">
+      <c r="C4" s="33"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33">
         <v>2016</v>
       </c>
-      <c r="G4" s="32"/>
-[...2 lines deleted...]
-      <c r="J4" s="32">
+      <c r="G4" s="33"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="33">
         <v>2017</v>
       </c>
-      <c r="K4" s="32"/>
-[...2 lines deleted...]
-      <c r="N4" s="32">
+      <c r="K4" s="33"/>
+      <c r="L4" s="33"/>
+      <c r="M4" s="33"/>
+      <c r="N4" s="33">
         <v>2018</v>
       </c>
-      <c r="O4" s="32"/>
-[...2 lines deleted...]
-      <c r="R4" s="32">
+      <c r="O4" s="33"/>
+      <c r="P4" s="33"/>
+      <c r="Q4" s="33"/>
+      <c r="R4" s="33">
         <v>2019</v>
       </c>
-      <c r="S4" s="32"/>
-[...2 lines deleted...]
-      <c r="V4" s="32">
+      <c r="S4" s="33"/>
+      <c r="T4" s="33"/>
+      <c r="U4" s="33"/>
+      <c r="V4" s="33">
         <v>2020</v>
       </c>
-      <c r="W4" s="32"/>
-[...2 lines deleted...]
-      <c r="Z4" s="33">
+      <c r="W4" s="33"/>
+      <c r="X4" s="33"/>
+      <c r="Y4" s="33"/>
+      <c r="Z4" s="36">
         <v>2021</v>
       </c>
-      <c r="AA4" s="33"/>
-[...2 lines deleted...]
-      <c r="AD4" s="34">
+      <c r="AA4" s="36"/>
+      <c r="AB4" s="36"/>
+      <c r="AC4" s="36"/>
+      <c r="AD4" s="30">
         <v>2022</v>
       </c>
-      <c r="AE4" s="35"/>
-[...2 lines deleted...]
-      <c r="AH4" s="34">
+      <c r="AE4" s="31"/>
+      <c r="AF4" s="31"/>
+      <c r="AG4" s="32"/>
+      <c r="AH4" s="30">
         <v>2023</v>
       </c>
-      <c r="AI4" s="35"/>
-[...2 lines deleted...]
-      <c r="AL4" s="34">
+      <c r="AI4" s="31"/>
+      <c r="AJ4" s="31"/>
+      <c r="AK4" s="32"/>
+      <c r="AL4" s="30">
         <v>2024</v>
       </c>
-      <c r="AM4" s="35"/>
-[...2 lines deleted...]
-      <c r="AP4" s="34" t="s">
+      <c r="AM4" s="31"/>
+      <c r="AN4" s="31"/>
+      <c r="AO4" s="32"/>
+      <c r="AP4" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AQ4" s="35"/>
-[...2 lines deleted...]
-      <c r="AT4" s="34" t="s">
+      <c r="AQ4" s="31"/>
+      <c r="AR4" s="31"/>
+      <c r="AS4" s="32"/>
+      <c r="AT4" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="AU4" s="35"/>
-[...1 lines deleted...]
-      <c r="AW4" s="36"/>
+      <c r="AU4" s="31"/>
+      <c r="AV4" s="31"/>
+      <c r="AW4" s="32"/>
+      <c r="AX4" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="AY4" s="31"/>
+      <c r="AZ4" s="31"/>
+      <c r="BA4" s="32"/>
     </row>
-    <row r="5" spans="1:49" s="4" customFormat="1" ht="11.25">
+    <row r="5" spans="1:53" s="4" customFormat="1" ht="11.25">
       <c r="A5" s="38"/>
       <c r="B5" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="41"/>
-      <c r="D5" s="32" t="s">
+      <c r="D5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="32"/>
+      <c r="E5" s="33"/>
       <c r="F5" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="41"/>
-      <c r="H5" s="32" t="s">
+      <c r="H5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="32"/>
+      <c r="I5" s="33"/>
       <c r="J5" s="40" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="41"/>
-      <c r="L5" s="32" t="s">
+      <c r="L5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="32"/>
+      <c r="M5" s="33"/>
       <c r="N5" s="40" t="s">
         <v>0</v>
       </c>
       <c r="O5" s="41"/>
-      <c r="P5" s="32" t="s">
+      <c r="P5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="32"/>
-      <c r="R5" s="32" t="s">
+      <c r="Q5" s="33"/>
+      <c r="R5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="32"/>
-      <c r="T5" s="32" t="s">
+      <c r="S5" s="33"/>
+      <c r="T5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="32"/>
-      <c r="V5" s="32" t="s">
+      <c r="U5" s="33"/>
+      <c r="V5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="32"/>
-      <c r="X5" s="32" t="s">
+      <c r="W5" s="33"/>
+      <c r="X5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="32"/>
-      <c r="Z5" s="32" t="s">
+      <c r="Y5" s="33"/>
+      <c r="Z5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="32"/>
-      <c r="AB5" s="32" t="s">
+      <c r="AA5" s="33"/>
+      <c r="AB5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="32"/>
-      <c r="AD5" s="32" t="s">
+      <c r="AC5" s="33"/>
+      <c r="AD5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="32"/>
-      <c r="AF5" s="32" t="s">
+      <c r="AE5" s="33"/>
+      <c r="AF5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="32"/>
-      <c r="AH5" s="32" t="s">
+      <c r="AG5" s="33"/>
+      <c r="AH5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="32"/>
-      <c r="AJ5" s="32" t="s">
+      <c r="AI5" s="33"/>
+      <c r="AJ5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="32"/>
-      <c r="AL5" s="32" t="s">
+      <c r="AK5" s="33"/>
+      <c r="AL5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="32"/>
-      <c r="AN5" s="32" t="s">
+      <c r="AM5" s="33"/>
+      <c r="AN5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="32"/>
-      <c r="AP5" s="32" t="s">
+      <c r="AO5" s="33"/>
+      <c r="AP5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="32"/>
-      <c r="AR5" s="32" t="s">
+      <c r="AQ5" s="33"/>
+      <c r="AR5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="32"/>
-      <c r="AT5" s="32" t="s">
+      <c r="AS5" s="33"/>
+      <c r="AT5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="32"/>
-      <c r="AV5" s="32" t="s">
+      <c r="AU5" s="33"/>
+      <c r="AV5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="32"/>
+      <c r="AW5" s="33"/>
+      <c r="AX5" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY5" s="33"/>
+      <c r="AZ5" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA5" s="33"/>
     </row>
-    <row r="6" spans="1:49" s="3" customFormat="1" ht="33.75">
+    <row r="6" spans="1:53" s="3" customFormat="1" ht="33.75">
       <c r="A6" s="39"/>
       <c r="B6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>4</v>
       </c>
@@ -1108,52 +1125,64 @@
       </c>
       <c r="AP6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="AQ6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="AR6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="AS6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="AT6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="AU6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="AV6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="AW6" s="5" t="s">
         <v>4</v>
       </c>
+      <c r="AX6" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="AY6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="AZ6" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="BA6" s="5" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="7" spans="1:49" s="7" customFormat="1" ht="22.5" customHeight="1">
+    <row r="7" spans="1:53" s="7" customFormat="1" ht="22.5" customHeight="1">
       <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="7">
         <v>140085.89489</v>
       </c>
       <c r="C7" s="7">
         <v>29077.47479</v>
       </c>
       <c r="D7" s="7">
         <v>3756994.986010001</v>
       </c>
       <c r="E7" s="7">
         <v>56133.783750000002</v>
       </c>
       <c r="F7" s="7">
         <v>311498.99233000004</v>
       </c>
       <c r="G7" s="7">
         <v>49587.204510000018</v>
       </c>
       <c r="H7" s="7">
         <v>4670807.5333500002</v>
       </c>
       <c r="I7" s="7">
@@ -1234,75 +1263,87 @@
       <c r="AH7" s="9">
         <v>45939.96069</v>
       </c>
       <c r="AI7" s="9">
         <v>51157.976040000009</v>
       </c>
       <c r="AJ7" s="9">
         <v>3761139.64744</v>
       </c>
       <c r="AK7" s="10">
         <v>102245.00500999996</v>
       </c>
       <c r="AL7" s="28">
         <v>60771.15750999999</v>
       </c>
       <c r="AM7" s="28">
         <v>60064.348059999989</v>
       </c>
       <c r="AN7" s="28">
         <v>3332457.4406999997</v>
       </c>
       <c r="AO7" s="28">
         <v>87757.988680000009</v>
       </c>
       <c r="AP7" s="29">
-        <v>9859.0322099999994</v>
+        <v>137014.92863000001</v>
       </c>
       <c r="AQ7" s="29">
-        <v>4931.1992</v>
+        <v>56894.764050000013</v>
       </c>
       <c r="AR7" s="29">
-        <v>239766.86916</v>
+        <v>3117712.0993399997</v>
       </c>
       <c r="AS7" s="29">
-        <v>4702.5686699999997</v>
+        <v>71877.968750000015</v>
       </c>
       <c r="AT7" s="29">
-        <v>7298.4801199999993</v>
+        <v>20908.616739999998</v>
       </c>
       <c r="AU7" s="29">
-        <v>5004.3482100000001</v>
+        <v>10361.573270000001</v>
       </c>
       <c r="AV7" s="29">
-        <v>262120.30463999999</v>
+        <v>498094.50631000003</v>
       </c>
       <c r="AW7" s="29">
-        <v>5666.3765599999988</v>
+        <v>10132.175579999999</v>
+      </c>
+      <c r="AX7" s="29">
+        <v>15159.067159999999</v>
+      </c>
+      <c r="AY7" s="29">
+        <v>10175.201489999999</v>
+      </c>
+      <c r="AZ7" s="29">
+        <v>494338.6620699999</v>
+      </c>
+      <c r="BA7" s="29">
+        <v>14068.492010000004</v>
       </c>
     </row>
-    <row r="8" spans="1:49" s="15" customFormat="1" ht="22.5" customHeight="1">
+    <row r="8" spans="1:53" s="15" customFormat="1" ht="22.5" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="12">
         <v>129346.90366</v>
       </c>
       <c r="C8" s="12">
         <v>22271.65034</v>
       </c>
       <c r="D8" s="12">
         <v>21060.818510000001</v>
       </c>
       <c r="E8" s="12">
         <v>8238.9477400000014</v>
       </c>
       <c r="F8" s="12">
         <v>291317.42308000004</v>
       </c>
       <c r="G8" s="12">
         <v>45007.387410000018</v>
       </c>
       <c r="H8" s="12">
         <v>13281.104179999998</v>
       </c>
       <c r="I8" s="12">
@@ -1383,75 +1424,87 @@
       <c r="AH8" s="14">
         <v>11201.2132</v>
       </c>
       <c r="AI8" s="14">
         <v>6368.0583999999999</v>
       </c>
       <c r="AJ8" s="14">
         <v>267861.59208000009</v>
       </c>
       <c r="AK8" s="14">
         <v>53840.955099999977</v>
       </c>
       <c r="AL8" s="14">
         <v>28916.640359999998</v>
       </c>
       <c r="AM8" s="14">
         <v>7830.1095000000014</v>
       </c>
       <c r="AN8" s="14">
         <v>158132.86777999994</v>
       </c>
       <c r="AO8" s="14">
         <v>30751.869119999996</v>
       </c>
       <c r="AP8" s="14">
-        <v>7942.7659999999996</v>
+        <v>113539.36660000001</v>
       </c>
       <c r="AQ8" s="14">
-        <v>1953.84196</v>
+        <v>26118.91764</v>
       </c>
       <c r="AR8" s="14">
-        <v>940.54967999999997</v>
+        <v>30042.336380000001</v>
       </c>
       <c r="AS8" s="14">
-        <v>357.21183000000002</v>
+        <v>9316.7730100000026</v>
       </c>
       <c r="AT8" s="14">
-        <v>5644.6359999999995</v>
+        <v>16432.607</v>
       </c>
       <c r="AU8" s="14">
-        <v>1336.5737000000001</v>
+        <v>3800.33286</v>
       </c>
       <c r="AV8" s="14">
-        <v>3580.1120999999998</v>
+        <v>2301.7289100000003</v>
       </c>
       <c r="AW8" s="14">
-        <v>1059.8442199999997</v>
+        <v>895.38214999999991</v>
+      </c>
+      <c r="AX8" s="14">
+        <v>11461.248</v>
+      </c>
+      <c r="AY8" s="14">
+        <v>2612.9016999999999</v>
+      </c>
+      <c r="AZ8" s="14">
+        <v>12193.001200000001</v>
+      </c>
+      <c r="BA8" s="14">
+        <v>4127.60743</v>
       </c>
     </row>
-    <row r="9" spans="1:49" s="20" customFormat="1" ht="22.5" customHeight="1">
+    <row r="9" spans="1:53" s="20" customFormat="1" ht="22.5" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="17">
         <v>246.92079999999996</v>
       </c>
       <c r="C9" s="17">
         <v>694.05595000000005</v>
       </c>
       <c r="D9" s="17">
         <v>1896.4362099999998</v>
       </c>
       <c r="E9" s="17">
         <v>4141.1080699999993</v>
       </c>
       <c r="F9" s="17">
         <v>1315.00585</v>
       </c>
       <c r="G9" s="17">
         <v>286.97325000000001</v>
       </c>
       <c r="H9" s="17">
         <v>2010.52937</v>
       </c>
       <c r="I9" s="17">
@@ -1532,75 +1585,87 @@
       <c r="AH9" s="19">
         <v>1033.404</v>
       </c>
       <c r="AI9" s="19">
         <v>1613.20983</v>
       </c>
       <c r="AJ9" s="19">
         <v>3060.55996</v>
       </c>
       <c r="AK9" s="19">
         <v>2986.8766900000005</v>
       </c>
       <c r="AL9" s="18">
         <v>779.19600000000003</v>
       </c>
       <c r="AM9" s="18">
         <v>2604.1852199999998</v>
       </c>
       <c r="AN9" s="18">
         <v>1978.8087499999999</v>
       </c>
       <c r="AO9" s="18">
         <v>2970.9404599999998</v>
       </c>
       <c r="AP9" s="18">
-        <v>40.332000000000001</v>
+        <v>447.69388000000004</v>
       </c>
       <c r="AQ9" s="18">
-        <v>74.880139999999997</v>
+        <v>1691.3549800000001</v>
       </c>
       <c r="AR9" s="18">
-        <v>175.39168000000001</v>
+        <v>1736.19145</v>
       </c>
       <c r="AS9" s="18">
-        <v>652.09273999999994</v>
+        <v>3680.3433299999997</v>
       </c>
       <c r="AT9" s="18">
-        <v>82.116</v>
+        <v>91.923079999999999</v>
       </c>
       <c r="AU9" s="18">
-        <v>729.97846000000004</v>
+        <v>250.52851999999999</v>
       </c>
       <c r="AV9" s="18">
-        <v>82.422120000000007</v>
+        <v>395.25657000000001</v>
       </c>
       <c r="AW9" s="18">
-        <v>161.64248999999998</v>
+        <v>1028.54486</v>
+      </c>
+      <c r="AX9" s="18">
+        <v>93.116</v>
+      </c>
+      <c r="AY9" s="18">
+        <v>826.79678999999999</v>
+      </c>
+      <c r="AZ9" s="18">
+        <v>283.50976000000003</v>
+      </c>
+      <c r="BA9" s="18">
+        <v>530.7663500000001</v>
       </c>
     </row>
-    <row r="10" spans="1:49" s="20" customFormat="1" ht="22.5" customHeight="1">
+    <row r="10" spans="1:53" s="20" customFormat="1" ht="22.5" customHeight="1">
       <c r="A10" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="21">
         <v>10492.07043</v>
       </c>
       <c r="C10" s="21">
         <v>6111.7684999999992</v>
       </c>
       <c r="D10" s="21">
         <v>3734037.731290001</v>
       </c>
       <c r="E10" s="21">
         <v>43753.727940000004</v>
       </c>
       <c r="F10" s="21">
         <v>18866.563399999999</v>
       </c>
       <c r="G10" s="21">
         <v>4292.8438500000002</v>
       </c>
       <c r="H10" s="21">
         <v>4655515.8997999998</v>
       </c>
       <c r="I10" s="21">
@@ -1681,75 +1746,87 @@
       <c r="AH10" s="19">
         <v>33705.343489999999</v>
       </c>
       <c r="AI10" s="19">
         <v>43176.707810000007</v>
       </c>
       <c r="AJ10" s="19">
         <v>3490217.4953999999</v>
       </c>
       <c r="AK10" s="19">
         <v>45417.173219999997</v>
       </c>
       <c r="AL10" s="18">
         <v>31075.321149999996</v>
       </c>
       <c r="AM10" s="18">
         <v>49630.053339999991</v>
       </c>
       <c r="AN10" s="18">
         <v>3172345.7641699999</v>
       </c>
       <c r="AO10" s="18">
         <v>54035.179100000008</v>
       </c>
       <c r="AP10" s="18">
-        <v>1875.9342099999999</v>
+        <v>23027.868149999998</v>
       </c>
       <c r="AQ10" s="18">
-        <v>2902.4771000000001</v>
+        <v>29084.491430000009</v>
       </c>
       <c r="AR10" s="18">
-        <v>238650.9278</v>
+        <v>3085933.5715099997</v>
       </c>
       <c r="AS10" s="18">
-        <v>3693.2640999999994</v>
+        <v>58880.852410000007</v>
       </c>
       <c r="AT10" s="18">
-        <v>1571.7281199999998</v>
+        <v>4384.086659999999</v>
       </c>
       <c r="AU10" s="18">
-        <v>2937.7960500000004</v>
+        <v>6310.7118900000014</v>
       </c>
       <c r="AV10" s="18">
-        <v>258457.77041999999</v>
+        <v>495397.52083000005</v>
       </c>
       <c r="AW10" s="18">
-        <v>4444.8898499999996</v>
+        <v>8208.2485699999997</v>
+      </c>
+      <c r="AX10" s="18">
+        <v>3604.70316</v>
+      </c>
+      <c r="AY10" s="18">
+        <v>6735.5030000000006</v>
+      </c>
+      <c r="AZ10" s="18">
+        <v>481862.15110999992</v>
+      </c>
+      <c r="BA10" s="18">
+        <v>9410.1182300000037</v>
       </c>
     </row>
-    <row r="11" spans="1:49" s="24" customFormat="1" ht="22.5" customHeight="1">
+    <row r="11" spans="1:53" s="24" customFormat="1" ht="22.5" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23">
         <f>C10/C7*100</f>
         <v>21.018910837821071</v>
       </c>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23">
         <f>G10/G7*100</f>
         <v>8.6571604356811083</v>
       </c>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23">
         <f>K10/K7*100</f>
         <v>11.472060471599271</v>
       </c>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
@@ -1780,113 +1857,122 @@
       </c>
       <c r="AB11" s="23"/>
       <c r="AC11" s="23"/>
       <c r="AD11" s="23"/>
       <c r="AE11" s="23">
         <f>AE10/AE7*100</f>
         <v>45.570433757538638</v>
       </c>
       <c r="AF11" s="23"/>
       <c r="AG11" s="23"/>
       <c r="AH11" s="23"/>
       <c r="AI11" s="23">
         <f>AI10/AI7*100</f>
         <v>84.398780311872557</v>
       </c>
       <c r="AJ11" s="23"/>
       <c r="AK11" s="23"/>
       <c r="AL11" s="27"/>
       <c r="AM11" s="27">
         <v>82.628139558633208</v>
       </c>
       <c r="AN11" s="27"/>
       <c r="AO11" s="27"/>
       <c r="AP11" s="27"/>
       <c r="AQ11" s="27">
-        <v>58.859457553448671</v>
+        <v>51.119803229063578</v>
       </c>
       <c r="AR11" s="27"/>
       <c r="AS11" s="27"/>
       <c r="AT11" s="27"/>
       <c r="AU11" s="27">
-        <v>58.704868780503993</v>
+        <v>60.904958403097808</v>
       </c>
       <c r="AV11" s="27"/>
       <c r="AW11" s="27"/>
+      <c r="AX11" s="27"/>
+      <c r="AY11" s="27">
+        <v>66.195278851426465</v>
+      </c>
+      <c r="AZ11" s="27"/>
+      <c r="BA11" s="27"/>
     </row>
-    <row r="13" spans="1:49" s="2" customFormat="1" ht="11.25">
+    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="42" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="42"/>
       <c r="AH13" s="25"/>
       <c r="AI13" s="25"/>
       <c r="AJ13" s="25"/>
       <c r="AK13" s="25"/>
     </row>
   </sheetData>
-  <mergeCells count="40">
+  <mergeCells count="43">
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="AP4:AS4"/>
-    <mergeCell ref="AL4:AO4"/>
-[...6 lines deleted...]
-    <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="J5:K5"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="AJ5:AK5"/>
-    <mergeCell ref="AH4:AK4"/>
-[...1 lines deleted...]
-    <mergeCell ref="B5:C5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Шығыс Қазақстан</vt:lpstr>