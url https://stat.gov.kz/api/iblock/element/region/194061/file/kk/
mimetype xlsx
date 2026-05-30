--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -75,54 +75,54 @@
     <t xml:space="preserve">Шығыс Қазақстан
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.  </t>
   </si>
   <si>
     <t>Өсімдік шаруашылығы</t>
   </si>
   <si>
     <t>Мал шарушылығы</t>
   </si>
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, %</t>
   </si>
   <si>
     <t>АӨК өнімдері бойынша барлығы:</t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері </t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>қаңтар-ақпан 2025*</t>
+    <t>қаңтар-наурыз 2025*</t>
   </si>
   <si>
-    <t>қаңтар-ақпан 2026*</t>
+    <t>қаңтар-наурыз 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -360,76 +360,76 @@
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -707,245 +707,245 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист18"/>
   <dimension ref="A1:BA13"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AI1" zoomScale="110" workbookViewId="0">
       <selection activeCell="AX4" sqref="AX4:BA4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="26" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="26"/>
     <col min="24" max="29" width="9.28515625" style="26" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="34"/>
-[...34 lines deleted...]
-      <c r="AK1" s="34"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+      <c r="N1" s="37"/>
+      <c r="O1" s="37"/>
+      <c r="P1" s="37"/>
+      <c r="Q1" s="37"/>
+      <c r="R1" s="37"/>
+      <c r="S1" s="37"/>
+      <c r="T1" s="37"/>
+      <c r="U1" s="37"/>
+      <c r="V1" s="37"/>
+      <c r="W1" s="37"/>
+      <c r="X1" s="37"/>
+      <c r="Y1" s="37"/>
+      <c r="Z1" s="37"/>
+      <c r="AA1" s="37"/>
+      <c r="AB1" s="37"/>
+      <c r="AC1" s="37"/>
+      <c r="AD1" s="37"/>
+      <c r="AE1" s="37"/>
+      <c r="AF1" s="37"/>
+      <c r="AG1" s="37"/>
+      <c r="AH1" s="37"/>
+      <c r="AI1" s="37"/>
+      <c r="AJ1" s="37"/>
+      <c r="AK1" s="37"/>
     </row>
     <row r="2" spans="1:53" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A2" s="35" t="s">
+      <c r="A2" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="35"/>
-[...34 lines deleted...]
-      <c r="AK2" s="35"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+      <c r="P2" s="38"/>
+      <c r="Q2" s="38"/>
+      <c r="R2" s="38"/>
+      <c r="S2" s="38"/>
+      <c r="T2" s="38"/>
+      <c r="U2" s="38"/>
+      <c r="V2" s="38"/>
+      <c r="W2" s="38"/>
+      <c r="X2" s="38"/>
+      <c r="Y2" s="38"/>
+      <c r="Z2" s="38"/>
+      <c r="AA2" s="38"/>
+      <c r="AB2" s="38"/>
+      <c r="AC2" s="38"/>
+      <c r="AD2" s="38"/>
+      <c r="AE2" s="38"/>
+      <c r="AF2" s="38"/>
+      <c r="AG2" s="38"/>
+      <c r="AH2" s="38"/>
+      <c r="AI2" s="38"/>
+      <c r="AJ2" s="38"/>
+      <c r="AK2" s="38"/>
     </row>
     <row r="3" spans="1:53" s="1" customFormat="1" ht="12"/>
     <row r="4" spans="1:53" s="3" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="37" t="s">
+      <c r="A4" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="33">
         <v>2015</v>
       </c>
       <c r="C4" s="33"/>
       <c r="D4" s="33"/>
       <c r="E4" s="33"/>
       <c r="F4" s="33">
         <v>2016</v>
       </c>
       <c r="G4" s="33"/>
       <c r="H4" s="33"/>
       <c r="I4" s="33"/>
       <c r="J4" s="33">
         <v>2017</v>
       </c>
       <c r="K4" s="33"/>
       <c r="L4" s="33"/>
       <c r="M4" s="33"/>
       <c r="N4" s="33">
         <v>2018</v>
       </c>
       <c r="O4" s="33"/>
       <c r="P4" s="33"/>
       <c r="Q4" s="33"/>
       <c r="R4" s="33">
         <v>2019</v>
       </c>
       <c r="S4" s="33"/>
       <c r="T4" s="33"/>
       <c r="U4" s="33"/>
       <c r="V4" s="33">
         <v>2020</v>
       </c>
       <c r="W4" s="33"/>
       <c r="X4" s="33"/>
       <c r="Y4" s="33"/>
-      <c r="Z4" s="36">
+      <c r="Z4" s="39">
         <v>2021</v>
       </c>
-      <c r="AA4" s="36"/>
-[...1 lines deleted...]
-      <c r="AC4" s="36"/>
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
       <c r="AD4" s="30">
         <v>2022</v>
       </c>
       <c r="AE4" s="31"/>
       <c r="AF4" s="31"/>
       <c r="AG4" s="32"/>
       <c r="AH4" s="30">
         <v>2023</v>
       </c>
       <c r="AI4" s="31"/>
       <c r="AJ4" s="31"/>
       <c r="AK4" s="32"/>
       <c r="AL4" s="30">
         <v>2024</v>
       </c>
       <c r="AM4" s="31"/>
       <c r="AN4" s="31"/>
       <c r="AO4" s="32"/>
       <c r="AP4" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AQ4" s="31"/>
       <c r="AR4" s="31"/>
       <c r="AS4" s="32"/>
       <c r="AT4" s="30" t="s">
         <v>14</v>
       </c>
       <c r="AU4" s="31"/>
       <c r="AV4" s="31"/>
       <c r="AW4" s="32"/>
       <c r="AX4" s="30" t="s">
         <v>15</v>
       </c>
       <c r="AY4" s="31"/>
       <c r="AZ4" s="31"/>
       <c r="BA4" s="32"/>
     </row>
     <row r="5" spans="1:53" s="4" customFormat="1" ht="11.25">
-      <c r="A5" s="38"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="41"/>
+      <c r="C5" s="36"/>
       <c r="D5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="33"/>
-      <c r="F5" s="40" t="s">
+      <c r="F5" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="41"/>
+      <c r="G5" s="36"/>
       <c r="H5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="33"/>
-      <c r="J5" s="40" t="s">
+      <c r="J5" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="41"/>
+      <c r="K5" s="36"/>
       <c r="L5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="M5" s="33"/>
-      <c r="N5" s="40" t="s">
+      <c r="N5" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="41"/>
+      <c r="O5" s="36"/>
       <c r="P5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="Q5" s="33"/>
       <c r="R5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="S5" s="33"/>
       <c r="T5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="U5" s="33"/>
       <c r="V5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="W5" s="33"/>
       <c r="X5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="Y5" s="33"/>
       <c r="Z5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AA5" s="33"/>
       <c r="AB5" s="33" t="s">
@@ -980,51 +980,51 @@
         <v>0</v>
       </c>
       <c r="AQ5" s="33"/>
       <c r="AR5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="AS5" s="33"/>
       <c r="AT5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AU5" s="33"/>
       <c r="AV5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="AW5" s="33"/>
       <c r="AX5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="33"/>
       <c r="AZ5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="BA5" s="33"/>
     </row>
     <row r="6" spans="1:53" s="3" customFormat="1" ht="33.75">
-      <c r="A6" s="39"/>
+      <c r="A6" s="42"/>
       <c r="B6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -1275,72 +1275,72 @@
       <c r="AL7" s="28">
         <v>60771.15750999999</v>
       </c>
       <c r="AM7" s="28">
         <v>60064.348059999989</v>
       </c>
       <c r="AN7" s="28">
         <v>3332457.4406999997</v>
       </c>
       <c r="AO7" s="28">
         <v>87757.988680000009</v>
       </c>
       <c r="AP7" s="29">
         <v>137014.92863000001</v>
       </c>
       <c r="AQ7" s="29">
         <v>56894.764050000013</v>
       </c>
       <c r="AR7" s="29">
         <v>3117712.0993399997</v>
       </c>
       <c r="AS7" s="29">
         <v>71877.968750000015</v>
       </c>
       <c r="AT7" s="29">
-        <v>20908.616739999998</v>
+        <v>31994.25978</v>
       </c>
       <c r="AU7" s="29">
-        <v>10361.573270000001</v>
+        <v>15523.571009999996</v>
       </c>
       <c r="AV7" s="29">
-        <v>498094.50631000003</v>
+        <v>771542.88021000032</v>
       </c>
       <c r="AW7" s="29">
-        <v>10132.175579999999</v>
+        <v>16803.697260000004</v>
       </c>
       <c r="AX7" s="29">
-        <v>15159.067159999999</v>
+        <v>18990.155310000002</v>
       </c>
       <c r="AY7" s="29">
-        <v>10175.201489999999</v>
+        <v>14066.494359999999</v>
       </c>
       <c r="AZ7" s="29">
-        <v>494338.6620699999</v>
+        <v>775167.24616999982</v>
       </c>
       <c r="BA7" s="29">
-        <v>14068.492010000004</v>
+        <v>21279.473760000001</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="15" customFormat="1" ht="22.5" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="12">
         <v>129346.90366</v>
       </c>
       <c r="C8" s="12">
         <v>22271.65034</v>
       </c>
       <c r="D8" s="12">
         <v>21060.818510000001</v>
       </c>
       <c r="E8" s="12">
         <v>8238.9477400000014</v>
       </c>
       <c r="F8" s="12">
         <v>291317.42308000004</v>
       </c>
       <c r="G8" s="12">
         <v>45007.387410000018</v>
       </c>
       <c r="H8" s="12">
@@ -1436,72 +1436,72 @@
       <c r="AL8" s="14">
         <v>28916.640359999998</v>
       </c>
       <c r="AM8" s="14">
         <v>7830.1095000000014</v>
       </c>
       <c r="AN8" s="14">
         <v>158132.86777999994</v>
       </c>
       <c r="AO8" s="14">
         <v>30751.869119999996</v>
       </c>
       <c r="AP8" s="14">
         <v>113539.36660000001</v>
       </c>
       <c r="AQ8" s="14">
         <v>26118.91764</v>
       </c>
       <c r="AR8" s="14">
         <v>30042.336380000001</v>
       </c>
       <c r="AS8" s="14">
         <v>9316.7730100000026</v>
       </c>
       <c r="AT8" s="14">
-        <v>16432.607</v>
+        <v>25387.579999999998</v>
       </c>
       <c r="AU8" s="14">
-        <v>3800.33286</v>
+        <v>5879.4610299999995</v>
       </c>
       <c r="AV8" s="14">
-        <v>2301.7289100000003</v>
+        <v>2700.7649300000003</v>
       </c>
       <c r="AW8" s="14">
-        <v>895.38214999999991</v>
+        <v>1588.4138500000001</v>
       </c>
       <c r="AX8" s="14">
-        <v>11461.248</v>
+        <v>13440.742</v>
       </c>
       <c r="AY8" s="14">
-        <v>2612.9016999999999</v>
+        <v>3077.0176999999999</v>
       </c>
       <c r="AZ8" s="14">
-        <v>12193.001200000001</v>
+        <v>22093.76571</v>
       </c>
       <c r="BA8" s="14">
-        <v>4127.60743</v>
+        <v>6949.0822799999996</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="20" customFormat="1" ht="22.5" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="17">
         <v>246.92079999999996</v>
       </c>
       <c r="C9" s="17">
         <v>694.05595000000005</v>
       </c>
       <c r="D9" s="17">
         <v>1896.4362099999998</v>
       </c>
       <c r="E9" s="17">
         <v>4141.1080699999993</v>
       </c>
       <c r="F9" s="17">
         <v>1315.00585</v>
       </c>
       <c r="G9" s="17">
         <v>286.97325000000001</v>
       </c>
       <c r="H9" s="17">
@@ -1597,72 +1597,72 @@
       <c r="AL9" s="18">
         <v>779.19600000000003</v>
       </c>
       <c r="AM9" s="18">
         <v>2604.1852199999998</v>
       </c>
       <c r="AN9" s="18">
         <v>1978.8087499999999</v>
       </c>
       <c r="AO9" s="18">
         <v>2970.9404599999998</v>
       </c>
       <c r="AP9" s="18">
         <v>447.69388000000004</v>
       </c>
       <c r="AQ9" s="18">
         <v>1691.3549800000001</v>
       </c>
       <c r="AR9" s="18">
         <v>1736.19145</v>
       </c>
       <c r="AS9" s="18">
         <v>3680.3433299999997</v>
       </c>
       <c r="AT9" s="18">
-        <v>91.923079999999999</v>
+        <v>104.79308</v>
       </c>
       <c r="AU9" s="18">
-        <v>250.52851999999999</v>
+        <v>268.53690999999998</v>
       </c>
       <c r="AV9" s="18">
-        <v>395.25657000000001</v>
+        <v>721.92428999999993</v>
       </c>
       <c r="AW9" s="18">
-        <v>1028.54486</v>
+        <v>1505.4961199999998</v>
       </c>
       <c r="AX9" s="18">
-        <v>93.116</v>
+        <v>127.782</v>
       </c>
       <c r="AY9" s="18">
-        <v>826.79678999999999</v>
+        <v>1158.2701100000002</v>
       </c>
       <c r="AZ9" s="18">
-        <v>283.50976000000003</v>
+        <v>454.20230000000004</v>
       </c>
       <c r="BA9" s="18">
-        <v>530.7663500000001</v>
+        <v>803.39349000000004</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="20" customFormat="1" ht="22.5" customHeight="1">
       <c r="A10" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="21">
         <v>10492.07043</v>
       </c>
       <c r="C10" s="21">
         <v>6111.7684999999992</v>
       </c>
       <c r="D10" s="21">
         <v>3734037.731290001</v>
       </c>
       <c r="E10" s="21">
         <v>43753.727940000004</v>
       </c>
       <c r="F10" s="21">
         <v>18866.563399999999</v>
       </c>
       <c r="G10" s="21">
         <v>4292.8438500000002</v>
       </c>
       <c r="H10" s="21">
@@ -1758,72 +1758,72 @@
       <c r="AL10" s="18">
         <v>31075.321149999996</v>
       </c>
       <c r="AM10" s="18">
         <v>49630.053339999991</v>
       </c>
       <c r="AN10" s="18">
         <v>3172345.7641699999</v>
       </c>
       <c r="AO10" s="18">
         <v>54035.179100000008</v>
       </c>
       <c r="AP10" s="18">
         <v>23027.868149999998</v>
       </c>
       <c r="AQ10" s="18">
         <v>29084.491430000009</v>
       </c>
       <c r="AR10" s="18">
         <v>3085933.5715099997</v>
       </c>
       <c r="AS10" s="18">
         <v>58880.852410000007</v>
       </c>
       <c r="AT10" s="18">
-        <v>4384.086659999999</v>
+        <v>6501.8867000000009</v>
       </c>
       <c r="AU10" s="18">
-        <v>6310.7118900000014</v>
+        <v>9375.5730699999967</v>
       </c>
       <c r="AV10" s="18">
-        <v>495397.52083000005</v>
+        <v>768120.19099000026</v>
       </c>
       <c r="AW10" s="18">
-        <v>8208.2485699999997</v>
+        <v>13709.787290000004</v>
       </c>
       <c r="AX10" s="18">
-        <v>3604.70316</v>
+        <v>5421.6313100000007</v>
       </c>
       <c r="AY10" s="18">
-        <v>6735.5030000000006</v>
+        <v>9831.206549999999</v>
       </c>
       <c r="AZ10" s="18">
-        <v>481862.15110999992</v>
+        <v>752619.27815999987</v>
       </c>
       <c r="BA10" s="18">
-        <v>9410.1182300000037</v>
+        <v>13526.99799</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="24" customFormat="1" ht="22.5" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23">
         <f>C10/C7*100</f>
         <v>21.018910837821071</v>
       </c>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23">
         <f>G10/G7*100</f>
         <v>8.6571604356811083</v>
       </c>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23">
         <f>K10/K7*100</f>
         <v>11.472060471599271</v>
       </c>
@@ -1863,116 +1863,116 @@
         <v>45.570433757538638</v>
       </c>
       <c r="AF11" s="23"/>
       <c r="AG11" s="23"/>
       <c r="AH11" s="23"/>
       <c r="AI11" s="23">
         <f>AI10/AI7*100</f>
         <v>84.398780311872557</v>
       </c>
       <c r="AJ11" s="23"/>
       <c r="AK11" s="23"/>
       <c r="AL11" s="27"/>
       <c r="AM11" s="27">
         <v>82.628139558633208</v>
       </c>
       <c r="AN11" s="27"/>
       <c r="AO11" s="27"/>
       <c r="AP11" s="27"/>
       <c r="AQ11" s="27">
         <v>51.119803229063578</v>
       </c>
       <c r="AR11" s="27"/>
       <c r="AS11" s="27"/>
       <c r="AT11" s="27"/>
       <c r="AU11" s="27">
-        <v>60.904958403097808</v>
+        <v>60.395723792936728</v>
       </c>
       <c r="AV11" s="27"/>
       <c r="AW11" s="27"/>
       <c r="AX11" s="27"/>
       <c r="AY11" s="27">
-        <v>66.195278851426465</v>
+        <v>69.890950071798841</v>
       </c>
       <c r="AZ11" s="27"/>
       <c r="BA11" s="27"/>
     </row>
     <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25">
-      <c r="A13" s="42" t="s">
+      <c r="A13" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="42"/>
+      <c r="B13" s="34"/>
       <c r="AH13" s="25"/>
       <c r="AI13" s="25"/>
       <c r="AJ13" s="25"/>
       <c r="AK13" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="43">
-    <mergeCell ref="AT4:AW4"/>
-[...25 lines deleted...]
-    <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AP4:AS4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Шығыс Қазақстан</vt:lpstr>