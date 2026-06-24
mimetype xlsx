--- v2 (2026-05-30)
+++ v3 (2026-06-24)
@@ -75,54 +75,54 @@
     <t xml:space="preserve">Шығыс Қазақстан
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.  </t>
   </si>
   <si>
     <t>Өсімдік шаруашылығы</t>
   </si>
   <si>
     <t>Мал шарушылығы</t>
   </si>
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, %</t>
   </si>
   <si>
     <t>АӨК өнімдері бойынша барлығы:</t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері </t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>қаңтар-наурыз 2025*</t>
+    <t>қаңтар-сәуір 2025*</t>
   </si>
   <si>
-    <t>қаңтар-наурыз 2026*</t>
+    <t>қаңтар-сәуір 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1275,72 +1275,72 @@
       <c r="AL7" s="28">
         <v>60771.15750999999</v>
       </c>
       <c r="AM7" s="28">
         <v>60064.348059999989</v>
       </c>
       <c r="AN7" s="28">
         <v>3332457.4406999997</v>
       </c>
       <c r="AO7" s="28">
         <v>87757.988680000009</v>
       </c>
       <c r="AP7" s="29">
         <v>137014.92863000001</v>
       </c>
       <c r="AQ7" s="29">
         <v>56894.764050000013</v>
       </c>
       <c r="AR7" s="29">
         <v>3117712.0993399997</v>
       </c>
       <c r="AS7" s="29">
         <v>71877.968750000015</v>
       </c>
       <c r="AT7" s="29">
-        <v>31994.25978</v>
+        <v>42898.83554</v>
       </c>
       <c r="AU7" s="29">
-        <v>15523.571009999996</v>
+        <v>20323.959239999996</v>
       </c>
       <c r="AV7" s="29">
-        <v>771542.88021000032</v>
+        <v>998648.07122000016</v>
       </c>
       <c r="AW7" s="29">
-        <v>16803.697260000004</v>
+        <v>22781.579679999999</v>
       </c>
       <c r="AX7" s="29">
-        <v>18990.155310000002</v>
+        <v>21233.38436</v>
       </c>
       <c r="AY7" s="29">
-        <v>14066.494359999999</v>
+        <v>17765.601870000002</v>
       </c>
       <c r="AZ7" s="29">
-        <v>775167.24616999982</v>
+        <v>1025424.64321</v>
       </c>
       <c r="BA7" s="29">
-        <v>21279.473760000001</v>
+        <v>33008.015850000011</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="15" customFormat="1" ht="22.5" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="12">
         <v>129346.90366</v>
       </c>
       <c r="C8" s="12">
         <v>22271.65034</v>
       </c>
       <c r="D8" s="12">
         <v>21060.818510000001</v>
       </c>
       <c r="E8" s="12">
         <v>8238.9477400000014</v>
       </c>
       <c r="F8" s="12">
         <v>291317.42308000004</v>
       </c>
       <c r="G8" s="12">
         <v>45007.387410000018</v>
       </c>
       <c r="H8" s="12">
@@ -1436,72 +1436,72 @@
       <c r="AL8" s="14">
         <v>28916.640359999998</v>
       </c>
       <c r="AM8" s="14">
         <v>7830.1095000000014</v>
       </c>
       <c r="AN8" s="14">
         <v>158132.86777999994</v>
       </c>
       <c r="AO8" s="14">
         <v>30751.869119999996</v>
       </c>
       <c r="AP8" s="14">
         <v>113539.36660000001</v>
       </c>
       <c r="AQ8" s="14">
         <v>26118.91764</v>
       </c>
       <c r="AR8" s="14">
         <v>30042.336380000001</v>
       </c>
       <c r="AS8" s="14">
         <v>9316.7730100000026</v>
       </c>
       <c r="AT8" s="14">
-        <v>25387.579999999998</v>
+        <v>34156.999599999996</v>
       </c>
       <c r="AU8" s="14">
-        <v>5879.4610299999995</v>
+        <v>7700.16374</v>
       </c>
       <c r="AV8" s="14">
-        <v>2700.7649300000003</v>
+        <v>3196.1619900000001</v>
       </c>
       <c r="AW8" s="14">
-        <v>1588.4138500000001</v>
+        <v>2094.9760200000005</v>
       </c>
       <c r="AX8" s="14">
-        <v>13440.742</v>
+        <v>13480.235999999999</v>
       </c>
       <c r="AY8" s="14">
-        <v>3077.0176999999999</v>
+        <v>3104.9830299999999</v>
       </c>
       <c r="AZ8" s="14">
-        <v>22093.76571</v>
+        <v>43710.89026</v>
       </c>
       <c r="BA8" s="14">
-        <v>6949.0822799999996</v>
+        <v>13427.427390000003</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="20" customFormat="1" ht="22.5" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="17">
         <v>246.92079999999996</v>
       </c>
       <c r="C9" s="17">
         <v>694.05595000000005</v>
       </c>
       <c r="D9" s="17">
         <v>1896.4362099999998</v>
       </c>
       <c r="E9" s="17">
         <v>4141.1080699999993</v>
       </c>
       <c r="F9" s="17">
         <v>1315.00585</v>
       </c>
       <c r="G9" s="17">
         <v>286.97325000000001</v>
       </c>
       <c r="H9" s="17">
@@ -1597,72 +1597,72 @@
       <c r="AL9" s="18">
         <v>779.19600000000003</v>
       </c>
       <c r="AM9" s="18">
         <v>2604.1852199999998</v>
       </c>
       <c r="AN9" s="18">
         <v>1978.8087499999999</v>
       </c>
       <c r="AO9" s="18">
         <v>2970.9404599999998</v>
       </c>
       <c r="AP9" s="18">
         <v>447.69388000000004</v>
       </c>
       <c r="AQ9" s="18">
         <v>1691.3549800000001</v>
       </c>
       <c r="AR9" s="18">
         <v>1736.19145</v>
       </c>
       <c r="AS9" s="18">
         <v>3680.3433299999997</v>
       </c>
       <c r="AT9" s="18">
-        <v>104.79308</v>
+        <v>108.29308</v>
       </c>
       <c r="AU9" s="18">
-        <v>268.53690999999998</v>
+        <v>270.99991</v>
       </c>
       <c r="AV9" s="18">
-        <v>721.92428999999993</v>
+        <v>861.70351000000005</v>
       </c>
       <c r="AW9" s="18">
-        <v>1505.4961199999998</v>
+        <v>1785.2966700000002</v>
       </c>
       <c r="AX9" s="18">
-        <v>127.782</v>
+        <v>167.05259999999998</v>
       </c>
       <c r="AY9" s="18">
-        <v>1158.2701100000002</v>
+        <v>1367.0429799999999</v>
       </c>
       <c r="AZ9" s="18">
-        <v>454.20230000000004</v>
+        <v>603.49810000000002</v>
       </c>
       <c r="BA9" s="18">
-        <v>803.39349000000004</v>
+        <v>1060.9882700000001</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="20" customFormat="1" ht="22.5" customHeight="1">
       <c r="A10" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="21">
         <v>10492.07043</v>
       </c>
       <c r="C10" s="21">
         <v>6111.7684999999992</v>
       </c>
       <c r="D10" s="21">
         <v>3734037.731290001</v>
       </c>
       <c r="E10" s="21">
         <v>43753.727940000004</v>
       </c>
       <c r="F10" s="21">
         <v>18866.563399999999</v>
       </c>
       <c r="G10" s="21">
         <v>4292.8438500000002</v>
       </c>
       <c r="H10" s="21">
@@ -1758,72 +1758,72 @@
       <c r="AL10" s="18">
         <v>31075.321149999996</v>
       </c>
       <c r="AM10" s="18">
         <v>49630.053339999991</v>
       </c>
       <c r="AN10" s="18">
         <v>3172345.7641699999</v>
       </c>
       <c r="AO10" s="18">
         <v>54035.179100000008</v>
       </c>
       <c r="AP10" s="18">
         <v>23027.868149999998</v>
       </c>
       <c r="AQ10" s="18">
         <v>29084.491430000009</v>
       </c>
       <c r="AR10" s="18">
         <v>3085933.5715099997</v>
       </c>
       <c r="AS10" s="18">
         <v>58880.852410000007</v>
       </c>
       <c r="AT10" s="18">
-        <v>6501.8867000000009</v>
+        <v>8633.5428600000014</v>
       </c>
       <c r="AU10" s="18">
-        <v>9375.5730699999967</v>
+        <v>12352.795589999998</v>
       </c>
       <c r="AV10" s="18">
-        <v>768120.19099000026</v>
+        <v>994590.2057200002</v>
       </c>
       <c r="AW10" s="18">
-        <v>13709.787290000004</v>
+        <v>18901.306989999997</v>
       </c>
       <c r="AX10" s="18">
-        <v>5421.6313100000007</v>
+        <v>7586.0957600000011</v>
       </c>
       <c r="AY10" s="18">
-        <v>9831.206549999999</v>
+        <v>13293.575860000003</v>
       </c>
       <c r="AZ10" s="18">
-        <v>752619.27815999987</v>
+        <v>981110.25485000003</v>
       </c>
       <c r="BA10" s="18">
-        <v>13526.99799</v>
+        <v>18519.600190000005</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="24" customFormat="1" ht="22.5" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23">
         <f>C10/C7*100</f>
         <v>21.018910837821071</v>
       </c>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23">
         <f>G10/G7*100</f>
         <v>8.6571604356811083</v>
       </c>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23">
         <f>K10/K7*100</f>
         <v>11.472060471599271</v>
       </c>
@@ -1863,57 +1863,57 @@
         <v>45.570433757538638</v>
       </c>
       <c r="AF11" s="23"/>
       <c r="AG11" s="23"/>
       <c r="AH11" s="23"/>
       <c r="AI11" s="23">
         <f>AI10/AI7*100</f>
         <v>84.398780311872557</v>
       </c>
       <c r="AJ11" s="23"/>
       <c r="AK11" s="23"/>
       <c r="AL11" s="27"/>
       <c r="AM11" s="27">
         <v>82.628139558633208</v>
       </c>
       <c r="AN11" s="27"/>
       <c r="AO11" s="27"/>
       <c r="AP11" s="27"/>
       <c r="AQ11" s="27">
         <v>51.119803229063578</v>
       </c>
       <c r="AR11" s="27"/>
       <c r="AS11" s="27"/>
       <c r="AT11" s="27"/>
       <c r="AU11" s="27">
-        <v>60.395723792936728</v>
+        <v>60.779474334352187</v>
       </c>
       <c r="AV11" s="27"/>
       <c r="AW11" s="27"/>
       <c r="AX11" s="27"/>
       <c r="AY11" s="27">
-        <v>69.890950071798841</v>
+        <v>74.827613256651233</v>
       </c>
       <c r="AZ11" s="27"/>
       <c r="BA11" s="27"/>
     </row>
     <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="34"/>
       <c r="AH13" s="25"/>
       <c r="AI13" s="25"/>
       <c r="AJ13" s="25"/>
       <c r="AK13" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="AD4:AG4"/>