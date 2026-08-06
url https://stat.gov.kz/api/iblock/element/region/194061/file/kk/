--- v3 (2026-06-24)
+++ v4 (2026-08-06)
@@ -7,57 +7,59 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15840" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Шығыс Қазақстан" sheetId="17" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AI11" i="17"/>
+  <c r="AY11" i="17"/>
+  <c r="AU11"/>
+  <c r="AI11"/>
   <c r="AE11"/>
   <c r="W11"/>
   <c r="S11"/>
   <c r="O11"/>
   <c r="K11"/>
   <c r="G11"/>
   <c r="C11"/>
   <c r="AA11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="16">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің атауы
 </t>
   </si>
   <si>
     <t xml:space="preserve">тонна
@@ -75,54 +77,54 @@
     <t xml:space="preserve">Шығыс Қазақстан
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.  </t>
   </si>
   <si>
     <t>Өсімдік шаруашылығы</t>
   </si>
   <si>
     <t>Мал шарушылығы</t>
   </si>
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, %</t>
   </si>
   <si>
     <t>АӨК өнімдері бойынша барлығы:</t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері </t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>қаңтар-сәуір 2025*</t>
+    <t>қаңтар-мамыр 2025*</t>
   </si>
   <si>
-    <t>қаңтар-сәуір 2026*</t>
+    <t>қаңтар- мамыр 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -360,134 +362,134 @@
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -513,51 +515,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -695,54 +697,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист18"/>
   <dimension ref="A1:BA13"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AI1" zoomScale="110" workbookViewId="0">
-      <selection activeCell="AX4" sqref="AX4:BA4"/>
+      <selection activeCell="AT4" sqref="AT4:AW4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="26" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="26"/>
     <col min="24" max="29" width="9.28515625" style="26" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1">
       <c r="A1" s="37" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
       <c r="I1" s="37"/>
       <c r="J1" s="37"/>
       <c r="K1" s="37"/>
       <c r="L1" s="37"/>
       <c r="M1" s="37"/>
       <c r="N1" s="37"/>
       <c r="O1" s="37"/>
@@ -874,78 +876,78 @@
       </c>
       <c r="AM4" s="31"/>
       <c r="AN4" s="31"/>
       <c r="AO4" s="32"/>
       <c r="AP4" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AQ4" s="31"/>
       <c r="AR4" s="31"/>
       <c r="AS4" s="32"/>
       <c r="AT4" s="30" t="s">
         <v>14</v>
       </c>
       <c r="AU4" s="31"/>
       <c r="AV4" s="31"/>
       <c r="AW4" s="32"/>
       <c r="AX4" s="30" t="s">
         <v>15</v>
       </c>
       <c r="AY4" s="31"/>
       <c r="AZ4" s="31"/>
       <c r="BA4" s="32"/>
     </row>
     <row r="5" spans="1:53" s="4" customFormat="1" ht="11.25">
       <c r="A5" s="41"/>
-      <c r="B5" s="35" t="s">
+      <c r="B5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="36"/>
+      <c r="C5" s="35"/>
       <c r="D5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="33"/>
-      <c r="F5" s="35" t="s">
+      <c r="F5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="36"/>
+      <c r="G5" s="35"/>
       <c r="H5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="33"/>
-      <c r="J5" s="35" t="s">
+      <c r="J5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="36"/>
+      <c r="K5" s="35"/>
       <c r="L5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="M5" s="33"/>
-      <c r="N5" s="35" t="s">
+      <c r="N5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="36"/>
+      <c r="O5" s="35"/>
       <c r="P5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="Q5" s="33"/>
       <c r="R5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="S5" s="33"/>
       <c r="T5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="U5" s="33"/>
       <c r="V5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="W5" s="33"/>
       <c r="X5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="Y5" s="33"/>
       <c r="Z5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AA5" s="33"/>
       <c r="AB5" s="33" t="s">
@@ -1275,72 +1277,72 @@
       <c r="AL7" s="28">
         <v>60771.15750999999</v>
       </c>
       <c r="AM7" s="28">
         <v>60064.348059999989</v>
       </c>
       <c r="AN7" s="28">
         <v>3332457.4406999997</v>
       </c>
       <c r="AO7" s="28">
         <v>87757.988680000009</v>
       </c>
       <c r="AP7" s="29">
         <v>137014.92863000001</v>
       </c>
       <c r="AQ7" s="29">
         <v>56894.764050000013</v>
       </c>
       <c r="AR7" s="29">
         <v>3117712.0993399997</v>
       </c>
       <c r="AS7" s="29">
         <v>71877.968750000015</v>
       </c>
       <c r="AT7" s="29">
-        <v>42898.83554</v>
+        <v>52273.329169999997</v>
       </c>
       <c r="AU7" s="29">
-        <v>20323.959239999996</v>
+        <v>24651.419180000001</v>
       </c>
       <c r="AV7" s="29">
-        <v>998648.07122000016</v>
+        <v>1277529.4727999996</v>
       </c>
       <c r="AW7" s="29">
-        <v>22781.579679999999</v>
+        <v>27932.242890000001</v>
       </c>
       <c r="AX7" s="29">
-        <v>21233.38436</v>
+        <v>21941.45679</v>
       </c>
       <c r="AY7" s="29">
-        <v>17765.601870000002</v>
+        <v>18888.875650000002</v>
       </c>
       <c r="AZ7" s="29">
-        <v>1025424.64321</v>
+        <v>1240627.0307300007</v>
       </c>
       <c r="BA7" s="29">
-        <v>33008.015850000011</v>
+        <v>43210.179590000007</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="15" customFormat="1" ht="22.5" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="12">
         <v>129346.90366</v>
       </c>
       <c r="C8" s="12">
         <v>22271.65034</v>
       </c>
       <c r="D8" s="12">
         <v>21060.818510000001</v>
       </c>
       <c r="E8" s="12">
         <v>8238.9477400000014</v>
       </c>
       <c r="F8" s="12">
         <v>291317.42308000004</v>
       </c>
       <c r="G8" s="12">
         <v>45007.387410000018</v>
       </c>
       <c r="H8" s="12">
@@ -1436,72 +1438,72 @@
       <c r="AL8" s="14">
         <v>28916.640359999998</v>
       </c>
       <c r="AM8" s="14">
         <v>7830.1095000000014</v>
       </c>
       <c r="AN8" s="14">
         <v>158132.86777999994</v>
       </c>
       <c r="AO8" s="14">
         <v>30751.869119999996</v>
       </c>
       <c r="AP8" s="14">
         <v>113539.36660000001</v>
       </c>
       <c r="AQ8" s="14">
         <v>26118.91764</v>
       </c>
       <c r="AR8" s="14">
         <v>30042.336380000001</v>
       </c>
       <c r="AS8" s="14">
         <v>9316.7730100000026</v>
       </c>
       <c r="AT8" s="14">
-        <v>34156.999599999996</v>
+        <v>41826.159599999999</v>
       </c>
       <c r="AU8" s="14">
-        <v>7700.16374</v>
+        <v>10319.570009999999</v>
       </c>
       <c r="AV8" s="14">
-        <v>3196.1619900000001</v>
+        <v>4486.8687599999985</v>
       </c>
       <c r="AW8" s="14">
-        <v>2094.9760200000005</v>
+        <v>2423.8522600000001</v>
       </c>
       <c r="AX8" s="14">
-        <v>13480.235999999999</v>
+        <v>13486.735999999999</v>
       </c>
       <c r="AY8" s="14">
-        <v>3104.9830299999999</v>
+        <v>3113.4817699999999</v>
       </c>
       <c r="AZ8" s="14">
-        <v>43710.89026</v>
+        <v>63996.669249999992</v>
       </c>
       <c r="BA8" s="14">
-        <v>13427.427390000003</v>
+        <v>18577.580850000006</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="20" customFormat="1" ht="22.5" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="17">
         <v>246.92079999999996</v>
       </c>
       <c r="C9" s="17">
         <v>694.05595000000005</v>
       </c>
       <c r="D9" s="17">
         <v>1896.4362099999998</v>
       </c>
       <c r="E9" s="17">
         <v>4141.1080699999993</v>
       </c>
       <c r="F9" s="17">
         <v>1315.00585</v>
       </c>
       <c r="G9" s="17">
         <v>286.97325000000001</v>
       </c>
       <c r="H9" s="17">
@@ -1597,72 +1599,72 @@
       <c r="AL9" s="18">
         <v>779.19600000000003</v>
       </c>
       <c r="AM9" s="18">
         <v>2604.1852199999998</v>
       </c>
       <c r="AN9" s="18">
         <v>1978.8087499999999</v>
       </c>
       <c r="AO9" s="18">
         <v>2970.9404599999998</v>
       </c>
       <c r="AP9" s="18">
         <v>447.69388000000004</v>
       </c>
       <c r="AQ9" s="18">
         <v>1691.3549800000001</v>
       </c>
       <c r="AR9" s="18">
         <v>1736.19145</v>
       </c>
       <c r="AS9" s="18">
         <v>3680.3433299999997</v>
       </c>
       <c r="AT9" s="18">
-        <v>108.29308</v>
+        <v>117.59308</v>
       </c>
       <c r="AU9" s="18">
-        <v>270.99991</v>
+        <v>278.67379999999997</v>
       </c>
       <c r="AV9" s="18">
-        <v>861.70351000000005</v>
+        <v>968.70877999999993</v>
       </c>
       <c r="AW9" s="18">
-        <v>1785.2966700000002</v>
+        <v>1973.5717000000002</v>
       </c>
       <c r="AX9" s="18">
-        <v>167.05259999999998</v>
+        <v>171.88059999999999</v>
       </c>
       <c r="AY9" s="18">
-        <v>1367.0429799999999</v>
+        <v>1404.9657399999999</v>
       </c>
       <c r="AZ9" s="18">
-        <v>603.49810000000002</v>
+        <v>665.40129999999999</v>
       </c>
       <c r="BA9" s="18">
-        <v>1060.9882700000001</v>
+        <v>1178.74108</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="20" customFormat="1" ht="22.5" customHeight="1">
       <c r="A10" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="21">
         <v>10492.07043</v>
       </c>
       <c r="C10" s="21">
         <v>6111.7684999999992</v>
       </c>
       <c r="D10" s="21">
         <v>3734037.731290001</v>
       </c>
       <c r="E10" s="21">
         <v>43753.727940000004</v>
       </c>
       <c r="F10" s="21">
         <v>18866.563399999999</v>
       </c>
       <c r="G10" s="21">
         <v>4292.8438500000002</v>
       </c>
       <c r="H10" s="21">
@@ -1758,72 +1760,72 @@
       <c r="AL10" s="18">
         <v>31075.321149999996</v>
       </c>
       <c r="AM10" s="18">
         <v>49630.053339999991</v>
       </c>
       <c r="AN10" s="18">
         <v>3172345.7641699999</v>
       </c>
       <c r="AO10" s="18">
         <v>54035.179100000008</v>
       </c>
       <c r="AP10" s="18">
         <v>23027.868149999998</v>
       </c>
       <c r="AQ10" s="18">
         <v>29084.491430000009</v>
       </c>
       <c r="AR10" s="18">
         <v>3085933.5715099997</v>
       </c>
       <c r="AS10" s="18">
         <v>58880.852410000007</v>
       </c>
       <c r="AT10" s="18">
-        <v>8633.5428600000014</v>
+        <v>10329.576490000001</v>
       </c>
       <c r="AU10" s="18">
-        <v>12352.795589999998</v>
+        <v>14053.175370000001</v>
       </c>
       <c r="AV10" s="18">
-        <v>994590.2057200002</v>
+        <v>1272073.8952599997</v>
       </c>
       <c r="AW10" s="18">
-        <v>18901.306989999997</v>
+        <v>23534.818930000001</v>
       </c>
       <c r="AX10" s="18">
-        <v>7586.0957600000011</v>
+        <v>8282.8401900000008</v>
       </c>
       <c r="AY10" s="18">
-        <v>13293.575860000003</v>
+        <v>14370.428140000004</v>
       </c>
       <c r="AZ10" s="18">
-        <v>981110.25485000003</v>
+        <v>1175964.9601800006</v>
       </c>
       <c r="BA10" s="18">
-        <v>18519.600190000005</v>
+        <v>23453.857660000001</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="24" customFormat="1" ht="22.5" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23">
         <f>C10/C7*100</f>
         <v>21.018910837821071</v>
       </c>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23">
         <f>G10/G7*100</f>
         <v>8.6571604356811083</v>
       </c>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23">
         <f>K10/K7*100</f>
         <v>11.472060471599271</v>
       </c>
@@ -1863,116 +1865,118 @@
         <v>45.570433757538638</v>
       </c>
       <c r="AF11" s="23"/>
       <c r="AG11" s="23"/>
       <c r="AH11" s="23"/>
       <c r="AI11" s="23">
         <f>AI10/AI7*100</f>
         <v>84.398780311872557</v>
       </c>
       <c r="AJ11" s="23"/>
       <c r="AK11" s="23"/>
       <c r="AL11" s="27"/>
       <c r="AM11" s="27">
         <v>82.628139558633208</v>
       </c>
       <c r="AN11" s="27"/>
       <c r="AO11" s="27"/>
       <c r="AP11" s="27"/>
       <c r="AQ11" s="27">
         <v>51.119803229063578</v>
       </c>
       <c r="AR11" s="27"/>
       <c r="AS11" s="27"/>
       <c r="AT11" s="27"/>
       <c r="AU11" s="27">
-        <v>60.779474334352187</v>
+        <f>AU10/AU7*100</f>
+        <v>57.007571318253</v>
       </c>
       <c r="AV11" s="27"/>
       <c r="AW11" s="27"/>
       <c r="AX11" s="27"/>
       <c r="AY11" s="27">
-        <v>74.827613256651233</v>
+        <f>AY10/AY7*100</f>
+        <v>76.078790534046433</v>
       </c>
       <c r="AZ11" s="27"/>
       <c r="BA11" s="27"/>
     </row>
     <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25">
-      <c r="A13" s="34" t="s">
+      <c r="A13" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="34"/>
+      <c r="B13" s="36"/>
       <c r="AH13" s="25"/>
       <c r="AI13" s="25"/>
       <c r="AJ13" s="25"/>
       <c r="AK13" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="A4:A6"/>
-    <mergeCell ref="D5:E5"/>
-[...14 lines deleted...]
-    <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
-    <mergeCell ref="N4:Q4"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="J5:K5"/>
-    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="AP4:AS4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AR5:AS5"/>
-    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="AL4:AO4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Шығыс Қазақстан</vt:lpstr>