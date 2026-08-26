--- v4 (2026-08-06)
+++ v5 (2026-08-26)
@@ -7,124 +7,122 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15840" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Шығыс Қазақстан" sheetId="17" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AY11" i="17"/>
   <c r="AU11"/>
+  <c r="AQ11"/>
   <c r="AI11"/>
   <c r="AE11"/>
   <c r="W11"/>
   <c r="S11"/>
   <c r="O11"/>
   <c r="K11"/>
   <c r="G11"/>
   <c r="C11"/>
   <c r="AA11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="15">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің атауы
 </t>
   </si>
   <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдерінің экспорты мен импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">Шығыс Қазақстан
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.  </t>
   </si>
   <si>
     <t>Өсімдік шаруашылығы</t>
   </si>
   <si>
     <t>Мал шарушылығы</t>
   </si>
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, %</t>
   </si>
   <si>
     <t>АӨК өнімдері бойынша барлығы:</t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері </t>
   </si>
   <si>
-    <t>2025*</t>
+    <t>қаңтар-маусым 2025</t>
   </si>
   <si>
-    <t>қаңтар-мамыр 2025*</t>
-[...2 lines deleted...]
-    <t>қаңтар- мамыр 2026*</t>
+    <t>қаңтар- маусым 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -362,134 +360,134 @@
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -515,51 +513,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -697,257 +695,257 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист18"/>
   <dimension ref="A1:BA13"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AI1" zoomScale="110" workbookViewId="0">
-      <selection activeCell="AT4" sqref="AT4:AW4"/>
+      <selection activeCell="AX4" sqref="AX4:BA4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="26" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="26"/>
     <col min="24" max="29" width="9.28515625" style="26" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="37"/>
-[...34 lines deleted...]
-      <c r="AK1" s="37"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="34"/>
+      <c r="U1" s="34"/>
+      <c r="V1" s="34"/>
+      <c r="W1" s="34"/>
+      <c r="X1" s="34"/>
+      <c r="Y1" s="34"/>
+      <c r="Z1" s="34"/>
+      <c r="AA1" s="34"/>
+      <c r="AB1" s="34"/>
+      <c r="AC1" s="34"/>
+      <c r="AD1" s="34"/>
+      <c r="AE1" s="34"/>
+      <c r="AF1" s="34"/>
+      <c r="AG1" s="34"/>
+      <c r="AH1" s="34"/>
+      <c r="AI1" s="34"/>
+      <c r="AJ1" s="34"/>
+      <c r="AK1" s="34"/>
     </row>
     <row r="2" spans="1:53" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="38"/>
-[...34 lines deleted...]
-      <c r="AK2" s="38"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="35"/>
+      <c r="V2" s="35"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
+      <c r="Y2" s="35"/>
+      <c r="Z2" s="35"/>
+      <c r="AA2" s="35"/>
+      <c r="AB2" s="35"/>
+      <c r="AC2" s="35"/>
+      <c r="AD2" s="35"/>
+      <c r="AE2" s="35"/>
+      <c r="AF2" s="35"/>
+      <c r="AG2" s="35"/>
+      <c r="AH2" s="35"/>
+      <c r="AI2" s="35"/>
+      <c r="AJ2" s="35"/>
+      <c r="AK2" s="35"/>
     </row>
     <row r="3" spans="1:53" s="1" customFormat="1" ht="12"/>
     <row r="4" spans="1:53" s="3" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="40" t="s">
+      <c r="A4" s="37" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="33">
         <v>2015</v>
       </c>
       <c r="C4" s="33"/>
       <c r="D4" s="33"/>
       <c r="E4" s="33"/>
       <c r="F4" s="33">
         <v>2016</v>
       </c>
       <c r="G4" s="33"/>
       <c r="H4" s="33"/>
       <c r="I4" s="33"/>
       <c r="J4" s="33">
         <v>2017</v>
       </c>
       <c r="K4" s="33"/>
       <c r="L4" s="33"/>
       <c r="M4" s="33"/>
       <c r="N4" s="33">
         <v>2018</v>
       </c>
       <c r="O4" s="33"/>
       <c r="P4" s="33"/>
       <c r="Q4" s="33"/>
       <c r="R4" s="33">
         <v>2019</v>
       </c>
       <c r="S4" s="33"/>
       <c r="T4" s="33"/>
       <c r="U4" s="33"/>
       <c r="V4" s="33">
         <v>2020</v>
       </c>
       <c r="W4" s="33"/>
       <c r="X4" s="33"/>
       <c r="Y4" s="33"/>
-      <c r="Z4" s="39">
+      <c r="Z4" s="36">
         <v>2021</v>
       </c>
-      <c r="AA4" s="39"/>
-[...1 lines deleted...]
-      <c r="AC4" s="39"/>
+      <c r="AA4" s="36"/>
+      <c r="AB4" s="36"/>
+      <c r="AC4" s="36"/>
       <c r="AD4" s="30">
         <v>2022</v>
       </c>
       <c r="AE4" s="31"/>
       <c r="AF4" s="31"/>
       <c r="AG4" s="32"/>
       <c r="AH4" s="30">
         <v>2023</v>
       </c>
       <c r="AI4" s="31"/>
       <c r="AJ4" s="31"/>
       <c r="AK4" s="32"/>
       <c r="AL4" s="30">
         <v>2024</v>
       </c>
       <c r="AM4" s="31"/>
       <c r="AN4" s="31"/>
       <c r="AO4" s="32"/>
-      <c r="AP4" s="30" t="s">
-        <v>13</v>
+      <c r="AP4" s="30">
+        <v>2025</v>
       </c>
       <c r="AQ4" s="31"/>
       <c r="AR4" s="31"/>
       <c r="AS4" s="32"/>
       <c r="AT4" s="30" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="AU4" s="31"/>
       <c r="AV4" s="31"/>
       <c r="AW4" s="32"/>
       <c r="AX4" s="30" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="AY4" s="31"/>
       <c r="AZ4" s="31"/>
       <c r="BA4" s="32"/>
     </row>
     <row r="5" spans="1:53" s="4" customFormat="1" ht="11.25">
-      <c r="A5" s="41"/>
-      <c r="B5" s="34" t="s">
+      <c r="A5" s="38"/>
+      <c r="B5" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="35"/>
+      <c r="C5" s="42"/>
       <c r="D5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="33"/>
-      <c r="F5" s="34" t="s">
+      <c r="F5" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="35"/>
+      <c r="G5" s="42"/>
       <c r="H5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="33"/>
-      <c r="J5" s="34" t="s">
+      <c r="J5" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="35"/>
+      <c r="K5" s="42"/>
       <c r="L5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="M5" s="33"/>
-      <c r="N5" s="34" t="s">
+      <c r="N5" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="35"/>
+      <c r="O5" s="42"/>
       <c r="P5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="Q5" s="33"/>
       <c r="R5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="S5" s="33"/>
       <c r="T5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="U5" s="33"/>
       <c r="V5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="W5" s="33"/>
       <c r="X5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="Y5" s="33"/>
       <c r="Z5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AA5" s="33"/>
       <c r="AB5" s="33" t="s">
@@ -982,51 +980,51 @@
         <v>0</v>
       </c>
       <c r="AQ5" s="33"/>
       <c r="AR5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="AS5" s="33"/>
       <c r="AT5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AU5" s="33"/>
       <c r="AV5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="AW5" s="33"/>
       <c r="AX5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="33"/>
       <c r="AZ5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="BA5" s="33"/>
     </row>
     <row r="6" spans="1:53" s="3" customFormat="1" ht="33.75">
-      <c r="A6" s="42"/>
+      <c r="A6" s="39"/>
       <c r="B6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -1265,84 +1263,84 @@
       <c r="AH7" s="9">
         <v>45939.96069</v>
       </c>
       <c r="AI7" s="9">
         <v>51157.976040000009</v>
       </c>
       <c r="AJ7" s="9">
         <v>3761139.64744</v>
       </c>
       <c r="AK7" s="10">
         <v>102245.00500999996</v>
       </c>
       <c r="AL7" s="28">
         <v>60771.15750999999</v>
       </c>
       <c r="AM7" s="28">
         <v>60064.348059999989</v>
       </c>
       <c r="AN7" s="28">
         <v>3332457.4406999997</v>
       </c>
       <c r="AO7" s="28">
         <v>87757.988680000009</v>
       </c>
       <c r="AP7" s="29">
-        <v>137014.92863000001</v>
+        <v>141851.38763000001</v>
       </c>
       <c r="AQ7" s="29">
-        <v>56894.764050000013</v>
+        <v>60274.226300000002</v>
       </c>
       <c r="AR7" s="29">
-        <v>3117712.0993399997</v>
+        <v>3117856.962139999</v>
       </c>
       <c r="AS7" s="29">
-        <v>71877.968750000015</v>
+        <v>72350.973010000016</v>
       </c>
       <c r="AT7" s="29">
-        <v>52273.329169999997</v>
+        <v>65591.023129999987</v>
       </c>
       <c r="AU7" s="29">
-        <v>24651.419180000001</v>
+        <v>28520.990939999996</v>
       </c>
       <c r="AV7" s="29">
-        <v>1277529.4727999996</v>
+        <v>1535843.8085599993</v>
       </c>
       <c r="AW7" s="29">
-        <v>27932.242890000001</v>
+        <v>34216.455780000004</v>
       </c>
       <c r="AX7" s="29">
-        <v>21941.45679</v>
+        <v>22394.324009999997</v>
       </c>
       <c r="AY7" s="29">
-        <v>18888.875650000002</v>
+        <v>19572.802520000001</v>
       </c>
       <c r="AZ7" s="29">
-        <v>1240627.0307300007</v>
+        <v>1539873.3569200002</v>
       </c>
       <c r="BA7" s="29">
-        <v>43210.179590000007</v>
+        <v>52181.50735</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="15" customFormat="1" ht="22.5" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="12">
         <v>129346.90366</v>
       </c>
       <c r="C8" s="12">
         <v>22271.65034</v>
       </c>
       <c r="D8" s="12">
         <v>21060.818510000001</v>
       </c>
       <c r="E8" s="12">
         <v>8238.9477400000014</v>
       </c>
       <c r="F8" s="12">
         <v>291317.42308000004</v>
       </c>
       <c r="G8" s="12">
         <v>45007.387410000018</v>
       </c>
       <c r="H8" s="12">
@@ -1426,84 +1424,84 @@
       <c r="AH8" s="14">
         <v>11201.2132</v>
       </c>
       <c r="AI8" s="14">
         <v>6368.0583999999999</v>
       </c>
       <c r="AJ8" s="14">
         <v>267861.59208000009</v>
       </c>
       <c r="AK8" s="14">
         <v>53840.955099999977</v>
       </c>
       <c r="AL8" s="14">
         <v>28916.640359999998</v>
       </c>
       <c r="AM8" s="14">
         <v>7830.1095000000014</v>
       </c>
       <c r="AN8" s="14">
         <v>158132.86777999994</v>
       </c>
       <c r="AO8" s="14">
         <v>30751.869119999996</v>
       </c>
       <c r="AP8" s="14">
-        <v>113539.36660000001</v>
+        <v>116456.94560000001</v>
       </c>
       <c r="AQ8" s="14">
-        <v>26118.91764</v>
+        <v>27538.161889999996</v>
       </c>
       <c r="AR8" s="14">
-        <v>30042.336380000001</v>
+        <v>30138.266340000002</v>
       </c>
       <c r="AS8" s="14">
-        <v>9316.7730100000026</v>
+        <v>9462.296690000001</v>
       </c>
       <c r="AT8" s="14">
-        <v>41826.159599999999</v>
+        <v>54075.079599999997</v>
       </c>
       <c r="AU8" s="14">
-        <v>10319.570009999999</v>
+        <v>12983.645349999999</v>
       </c>
       <c r="AV8" s="14">
-        <v>4486.8687599999985</v>
+        <v>9135.502959999998</v>
       </c>
       <c r="AW8" s="14">
-        <v>2423.8522600000001</v>
+        <v>3505.6925300000007</v>
       </c>
       <c r="AX8" s="14">
         <v>13486.735999999999</v>
       </c>
       <c r="AY8" s="14">
         <v>3113.4817699999999</v>
       </c>
       <c r="AZ8" s="14">
-        <v>63996.669249999992</v>
+        <v>82519.840050000013</v>
       </c>
       <c r="BA8" s="14">
-        <v>18577.580850000006</v>
+        <v>23205.123459999995</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="20" customFormat="1" ht="22.5" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="17">
         <v>246.92079999999996</v>
       </c>
       <c r="C9" s="17">
         <v>694.05595000000005</v>
       </c>
       <c r="D9" s="17">
         <v>1896.4362099999998</v>
       </c>
       <c r="E9" s="17">
         <v>4141.1080699999993</v>
       </c>
       <c r="F9" s="17">
         <v>1315.00585</v>
       </c>
       <c r="G9" s="17">
         <v>286.97325000000001</v>
       </c>
       <c r="H9" s="17">
@@ -1587,84 +1585,84 @@
       <c r="AH9" s="19">
         <v>1033.404</v>
       </c>
       <c r="AI9" s="19">
         <v>1613.20983</v>
       </c>
       <c r="AJ9" s="19">
         <v>3060.55996</v>
       </c>
       <c r="AK9" s="19">
         <v>2986.8766900000005</v>
       </c>
       <c r="AL9" s="18">
         <v>779.19600000000003</v>
       </c>
       <c r="AM9" s="18">
         <v>2604.1852199999998</v>
       </c>
       <c r="AN9" s="18">
         <v>1978.8087499999999</v>
       </c>
       <c r="AO9" s="18">
         <v>2970.9404599999998</v>
       </c>
       <c r="AP9" s="18">
-        <v>447.69388000000004</v>
+        <v>573.22388000000001</v>
       </c>
       <c r="AQ9" s="18">
-        <v>1691.3549800000001</v>
+        <v>2848.4489799999997</v>
       </c>
       <c r="AR9" s="18">
-        <v>1736.19145</v>
+        <v>1736.4894800000002</v>
       </c>
       <c r="AS9" s="18">
-        <v>3680.3433299999997</v>
+        <v>3680.8107499999996</v>
       </c>
       <c r="AT9" s="18">
-        <v>117.59308</v>
+        <v>156.06808000000001</v>
       </c>
       <c r="AU9" s="18">
-        <v>278.67379999999997</v>
+        <v>359.37774000000002</v>
       </c>
       <c r="AV9" s="18">
-        <v>968.70877999999993</v>
+        <v>1005.3509300000001</v>
       </c>
       <c r="AW9" s="18">
-        <v>1973.5717000000002</v>
+        <v>2040.5278000000001</v>
       </c>
       <c r="AX9" s="18">
-        <v>171.88059999999999</v>
+        <v>172.72159999999997</v>
       </c>
       <c r="AY9" s="18">
-        <v>1404.9657399999999</v>
+        <v>1406.1751300000001</v>
       </c>
       <c r="AZ9" s="18">
-        <v>665.40129999999999</v>
+        <v>748.14425999999992</v>
       </c>
       <c r="BA9" s="18">
-        <v>1178.74108</v>
+        <v>1330.6458299999999</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="20" customFormat="1" ht="22.5" customHeight="1">
       <c r="A10" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="21">
         <v>10492.07043</v>
       </c>
       <c r="C10" s="21">
         <v>6111.7684999999992</v>
       </c>
       <c r="D10" s="21">
         <v>3734037.731290001</v>
       </c>
       <c r="E10" s="21">
         <v>43753.727940000004</v>
       </c>
       <c r="F10" s="21">
         <v>18866.563399999999</v>
       </c>
       <c r="G10" s="21">
         <v>4292.8438500000002</v>
       </c>
       <c r="H10" s="21">
@@ -1748,84 +1746,84 @@
       <c r="AH10" s="19">
         <v>33705.343489999999</v>
       </c>
       <c r="AI10" s="19">
         <v>43176.707810000007</v>
       </c>
       <c r="AJ10" s="19">
         <v>3490217.4953999999</v>
       </c>
       <c r="AK10" s="19">
         <v>45417.173219999997</v>
       </c>
       <c r="AL10" s="18">
         <v>31075.321149999996</v>
       </c>
       <c r="AM10" s="18">
         <v>49630.053339999991</v>
       </c>
       <c r="AN10" s="18">
         <v>3172345.7641699999</v>
       </c>
       <c r="AO10" s="18">
         <v>54035.179100000008</v>
       </c>
       <c r="AP10" s="18">
-        <v>23027.868149999998</v>
+        <v>24821.218150000001</v>
       </c>
       <c r="AQ10" s="18">
-        <v>29084.491430000009</v>
+        <v>29887.615430000005</v>
       </c>
       <c r="AR10" s="18">
-        <v>3085933.5715099997</v>
+        <v>3085982.2063199989</v>
       </c>
       <c r="AS10" s="18">
-        <v>58880.852410000007</v>
+        <v>59207.865570000016</v>
       </c>
       <c r="AT10" s="18">
-        <v>10329.576490000001</v>
+        <v>11359.87545</v>
       </c>
       <c r="AU10" s="18">
-        <v>14053.175370000001</v>
+        <v>15177.967849999997</v>
       </c>
       <c r="AV10" s="18">
-        <v>1272073.8952599997</v>
+        <v>1525702.9546699994</v>
       </c>
       <c r="AW10" s="18">
-        <v>23534.818930000001</v>
+        <v>28670.23545</v>
       </c>
       <c r="AX10" s="18">
-        <v>8282.8401900000008</v>
+        <v>8734.8664099999987</v>
       </c>
       <c r="AY10" s="18">
-        <v>14370.428140000004</v>
+        <v>15053.145620000001</v>
       </c>
       <c r="AZ10" s="18">
-        <v>1175964.9601800006</v>
+        <v>1456605.3726100002</v>
       </c>
       <c r="BA10" s="18">
-        <v>23453.857660000001</v>
+        <v>27645.73806</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="24" customFormat="1" ht="22.5" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23">
         <f>C10/C7*100</f>
         <v>21.018910837821071</v>
       </c>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23">
         <f>G10/G7*100</f>
         <v>8.6571604356811083</v>
       </c>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23">
         <f>K10/K7*100</f>
         <v>11.472060471599271</v>
       </c>
@@ -1859,124 +1857,125 @@
       </c>
       <c r="AB11" s="23"/>
       <c r="AC11" s="23"/>
       <c r="AD11" s="23"/>
       <c r="AE11" s="23">
         <f>AE10/AE7*100</f>
         <v>45.570433757538638</v>
       </c>
       <c r="AF11" s="23"/>
       <c r="AG11" s="23"/>
       <c r="AH11" s="23"/>
       <c r="AI11" s="23">
         <f>AI10/AI7*100</f>
         <v>84.398780311872557</v>
       </c>
       <c r="AJ11" s="23"/>
       <c r="AK11" s="23"/>
       <c r="AL11" s="27"/>
       <c r="AM11" s="27">
         <v>82.628139558633208</v>
       </c>
       <c r="AN11" s="27"/>
       <c r="AO11" s="27"/>
       <c r="AP11" s="27"/>
       <c r="AQ11" s="27">
-        <v>51.119803229063578</v>
+        <f>AQ10/AQ7*100</f>
+        <v>49.586062343200922</v>
       </c>
       <c r="AR11" s="27"/>
       <c r="AS11" s="27"/>
       <c r="AT11" s="27"/>
       <c r="AU11" s="27">
         <f>AU10/AU7*100</f>
-        <v>57.007571318253</v>
+        <v>53.216832058640939</v>
       </c>
       <c r="AV11" s="27"/>
       <c r="AW11" s="27"/>
       <c r="AX11" s="27"/>
       <c r="AY11" s="27">
         <f>AY10/AY7*100</f>
-        <v>76.078790534046433</v>
+        <v>76.908483619646717</v>
       </c>
       <c r="AZ11" s="27"/>
       <c r="BA11" s="27"/>
     </row>
     <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25">
-      <c r="A13" s="36" t="s">
+      <c r="A13" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="36"/>
+      <c r="B13" s="40"/>
       <c r="AH13" s="25"/>
       <c r="AI13" s="25"/>
       <c r="AJ13" s="25"/>
       <c r="AK13" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="43">
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A2:AK2"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="X5:Y5"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AT4:AW4"/>
-    <mergeCell ref="A1:AK1"/>
-[...16 lines deleted...]
-    <mergeCell ref="B5:C5"/>
     <mergeCell ref="AN5:AO5"/>
-    <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AL5:AM5"/>
-    <mergeCell ref="AF5:AG5"/>
-[...2 lines deleted...]
-    <mergeCell ref="X5:Y5"/>
     <mergeCell ref="AP4:AS4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AP5:AQ5"/>
-    <mergeCell ref="AR5:AS5"/>
-[...2 lines deleted...]
-    <mergeCell ref="AL4:AO4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Шығыс Қазақстан</vt:lpstr>