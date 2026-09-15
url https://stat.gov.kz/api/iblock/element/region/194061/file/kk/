--- v5 (2026-08-26)
+++ v6 (2026-09-15)
@@ -1,145 +1,280 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15840" tabRatio="911"/>
   </bookViews>
   <sheets>
-    <sheet name="Шығыс Қазақстан" sheetId="17" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="18" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="19" r:id="rId2"/>
+    <sheet name="Шығыс Қазақстан" sheetId="17" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AY11" i="17"/>
-[...1 lines deleted...]
-  <c r="AQ11"/>
+  <c r="AQ11" i="17"/>
   <c r="AI11"/>
   <c r="AE11"/>
   <c r="W11"/>
   <c r="S11"/>
   <c r="O11"/>
   <c r="K11"/>
   <c r="G11"/>
   <c r="C11"/>
   <c r="AA11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="57">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің атауы
 </t>
   </si>
   <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдерінің экспорты мен импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">Шығыс Қазақстан
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.  </t>
   </si>
   <si>
     <t>Өсімдік шаруашылығы</t>
   </si>
   <si>
     <t>Мал шарушылығы</t>
   </si>
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, %</t>
   </si>
   <si>
     <t>АӨК өнімдері бойынша барлығы:</t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері </t>
   </si>
   <si>
-    <t>қаңтар-маусым 2025</t>
-[...2 lines deleted...]
-    <t>қаңтар- маусым 2026*</t>
+    <t>қаңтар-шілде 2025</t>
+  </si>
+  <si>
+    <t>қаңтар- шілде 2026*</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Сауда айналымы шетел валютасымен</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>мың АҚШ доллары, тонна, қосымша өлшем бірліктер</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Еуразиялық экономикалық одаққа мүше мемлекеттердің тауарларымен өзара сауда статистикасын жүргізу әдістемесі 2018 жылғы 25 желтоқсандағы № 210 Еуразиялық экономикалық комиссия Алқа Шешімімен бекітілген</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Сауда статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Ускабаева Лаура</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 7232 25 06 35  </t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>L.Uskabaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Ақпараттың негізгі дереккөзі 1-ТС  "Еуразиялық экономикалық одаққа мүше мемлекеттермен өзара тауарлар саудасы туралы есеп" статистикалық есептілік деректері</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/115/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/95/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/vko/dynamic-tables/4481/</t>
+  </si>
+  <si>
+    <t>Сауда айналымы шетел валютасымен - Экспорт, импорт</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткіш 2015 жылдан бастап құрастырылады </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -177,317 +312,457 @@
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="49"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 3" xfId="5"/>
+    <cellStyle name="Обычный 2 4 2" xfId="6"/>
+    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -513,51 +788,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -686,345 +961,633 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/115/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Uskabaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/vko/dynamic-tables/4481/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/95/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="82" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="36"/>
+      <c r="B1" s="36"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2" s="38">
+        <v>312101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="B3" s="38" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" s="38" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" s="38" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="38" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="41" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="41" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="26.25">
+      <c r="A10" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="39" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="37" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="38"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="51" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="43" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="52" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="18.75" customHeight="1">
+      <c r="A14" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="53" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="20.25" customHeight="1">
+      <c r="A15" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="52" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="46">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="37" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="46">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="47" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="48" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="49" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="50" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="36"/>
+      <c r="B22" s="36"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="36"/>
+      <c r="B23" s="36"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="36"/>
+      <c r="B24" s="36"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="36"/>
+      <c r="B25" s="36"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="36"/>
+      <c r="B26" s="36"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="30" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="35" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="31" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="31" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="31"/>
+    </row>
+    <row r="12" spans="2:2" ht="30" customHeight="1">
+      <c r="B12" s="32" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="31"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="31"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="33"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="33"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="33"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="34" t="s">
+        <v>20</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист18"/>
   <dimension ref="A1:BA13"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AI1" zoomScale="110" workbookViewId="0">
-      <selection activeCell="AX4" sqref="AX4:BA4"/>
+    <sheetView topLeftCell="AB1" zoomScale="110" workbookViewId="0">
+      <selection activeCell="AT4" sqref="AT4:AW4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="26" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="26"/>
     <col min="24" max="29" width="9.28515625" style="26" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="34"/>
-[...34 lines deleted...]
-      <c r="AK1" s="34"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
+      <c r="S1" s="60"/>
+      <c r="T1" s="60"/>
+      <c r="U1" s="60"/>
+      <c r="V1" s="60"/>
+      <c r="W1" s="60"/>
+      <c r="X1" s="60"/>
+      <c r="Y1" s="60"/>
+      <c r="Z1" s="60"/>
+      <c r="AA1" s="60"/>
+      <c r="AB1" s="60"/>
+      <c r="AC1" s="60"/>
+      <c r="AD1" s="60"/>
+      <c r="AE1" s="60"/>
+      <c r="AF1" s="60"/>
+      <c r="AG1" s="60"/>
+      <c r="AH1" s="60"/>
+      <c r="AI1" s="60"/>
+      <c r="AJ1" s="60"/>
+      <c r="AK1" s="60"/>
     </row>
     <row r="2" spans="1:53" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A2" s="35" t="s">
+      <c r="A2" s="61" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="35"/>
-[...34 lines deleted...]
-      <c r="AK2" s="35"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="61"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="61"/>
+      <c r="V2" s="61"/>
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="Z2" s="61"/>
+      <c r="AA2" s="61"/>
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="61"/>
+      <c r="AD2" s="61"/>
+      <c r="AE2" s="61"/>
+      <c r="AF2" s="61"/>
+      <c r="AG2" s="61"/>
+      <c r="AH2" s="61"/>
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="61"/>
+      <c r="AK2" s="61"/>
     </row>
     <row r="3" spans="1:53" s="1" customFormat="1" ht="12"/>
     <row r="4" spans="1:53" s="3" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="37" t="s">
+      <c r="A4" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="33">
+      <c r="B4" s="54">
         <v>2015</v>
       </c>
-      <c r="C4" s="33"/>
-[...2 lines deleted...]
-      <c r="F4" s="33">
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54">
         <v>2016</v>
       </c>
-      <c r="G4" s="33"/>
-[...2 lines deleted...]
-      <c r="J4" s="33">
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54">
         <v>2017</v>
       </c>
-      <c r="K4" s="33"/>
-[...2 lines deleted...]
-      <c r="N4" s="33">
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+      <c r="N4" s="54">
         <v>2018</v>
       </c>
-      <c r="O4" s="33"/>
-[...2 lines deleted...]
-      <c r="R4" s="33">
+      <c r="O4" s="54"/>
+      <c r="P4" s="54"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="54">
         <v>2019</v>
       </c>
-      <c r="S4" s="33"/>
-[...2 lines deleted...]
-      <c r="V4" s="33">
+      <c r="S4" s="54"/>
+      <c r="T4" s="54"/>
+      <c r="U4" s="54"/>
+      <c r="V4" s="54">
         <v>2020</v>
       </c>
-      <c r="W4" s="33"/>
-[...2 lines deleted...]
-      <c r="Z4" s="36">
+      <c r="W4" s="54"/>
+      <c r="X4" s="54"/>
+      <c r="Y4" s="54"/>
+      <c r="Z4" s="62">
         <v>2021</v>
       </c>
-      <c r="AA4" s="36"/>
-[...2 lines deleted...]
-      <c r="AD4" s="30">
+      <c r="AA4" s="62"/>
+      <c r="AB4" s="62"/>
+      <c r="AC4" s="62"/>
+      <c r="AD4" s="55">
         <v>2022</v>
       </c>
-      <c r="AE4" s="31"/>
-[...2 lines deleted...]
-      <c r="AH4" s="30">
+      <c r="AE4" s="56"/>
+      <c r="AF4" s="56"/>
+      <c r="AG4" s="57"/>
+      <c r="AH4" s="55">
         <v>2023</v>
       </c>
-      <c r="AI4" s="31"/>
-[...2 lines deleted...]
-      <c r="AL4" s="30">
+      <c r="AI4" s="56"/>
+      <c r="AJ4" s="56"/>
+      <c r="AK4" s="57"/>
+      <c r="AL4" s="55">
         <v>2024</v>
       </c>
-      <c r="AM4" s="31"/>
-[...2 lines deleted...]
-      <c r="AP4" s="30">
+      <c r="AM4" s="56"/>
+      <c r="AN4" s="56"/>
+      <c r="AO4" s="57"/>
+      <c r="AP4" s="55">
         <v>2025</v>
       </c>
-      <c r="AQ4" s="31"/>
-[...2 lines deleted...]
-      <c r="AT4" s="30" t="s">
+      <c r="AQ4" s="56"/>
+      <c r="AR4" s="56"/>
+      <c r="AS4" s="57"/>
+      <c r="AT4" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="AU4" s="31"/>
-[...2 lines deleted...]
-      <c r="AX4" s="30" t="s">
+      <c r="AU4" s="56"/>
+      <c r="AV4" s="56"/>
+      <c r="AW4" s="57"/>
+      <c r="AX4" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="AY4" s="31"/>
-[...1 lines deleted...]
-      <c r="BA4" s="32"/>
+      <c r="AY4" s="56"/>
+      <c r="AZ4" s="56"/>
+      <c r="BA4" s="57"/>
     </row>
     <row r="5" spans="1:53" s="4" customFormat="1" ht="11.25">
-      <c r="A5" s="38"/>
-      <c r="B5" s="41" t="s">
+      <c r="A5" s="64"/>
+      <c r="B5" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="42"/>
-      <c r="D5" s="33" t="s">
+      <c r="C5" s="59"/>
+      <c r="D5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="33"/>
-      <c r="F5" s="41" t="s">
+      <c r="E5" s="54"/>
+      <c r="F5" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="42"/>
-      <c r="H5" s="33" t="s">
+      <c r="G5" s="59"/>
+      <c r="H5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="33"/>
-      <c r="J5" s="41" t="s">
+      <c r="I5" s="54"/>
+      <c r="J5" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="42"/>
-      <c r="L5" s="33" t="s">
+      <c r="K5" s="59"/>
+      <c r="L5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="33"/>
-      <c r="N5" s="41" t="s">
+      <c r="M5" s="54"/>
+      <c r="N5" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="42"/>
-      <c r="P5" s="33" t="s">
+      <c r="O5" s="59"/>
+      <c r="P5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="33"/>
-      <c r="R5" s="33" t="s">
+      <c r="Q5" s="54"/>
+      <c r="R5" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="33"/>
-      <c r="T5" s="33" t="s">
+      <c r="S5" s="54"/>
+      <c r="T5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="33"/>
-      <c r="V5" s="33" t="s">
+      <c r="U5" s="54"/>
+      <c r="V5" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="33"/>
-      <c r="X5" s="33" t="s">
+      <c r="W5" s="54"/>
+      <c r="X5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="33"/>
-      <c r="Z5" s="33" t="s">
+      <c r="Y5" s="54"/>
+      <c r="Z5" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="33"/>
-      <c r="AB5" s="33" t="s">
+      <c r="AA5" s="54"/>
+      <c r="AB5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="33"/>
-      <c r="AD5" s="33" t="s">
+      <c r="AC5" s="54"/>
+      <c r="AD5" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="33"/>
-      <c r="AF5" s="33" t="s">
+      <c r="AE5" s="54"/>
+      <c r="AF5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="33"/>
-      <c r="AH5" s="33" t="s">
+      <c r="AG5" s="54"/>
+      <c r="AH5" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="33"/>
-      <c r="AJ5" s="33" t="s">
+      <c r="AI5" s="54"/>
+      <c r="AJ5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="33"/>
-      <c r="AL5" s="33" t="s">
+      <c r="AK5" s="54"/>
+      <c r="AL5" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="33"/>
-      <c r="AN5" s="33" t="s">
+      <c r="AM5" s="54"/>
+      <c r="AN5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="33"/>
-      <c r="AP5" s="33" t="s">
+      <c r="AO5" s="54"/>
+      <c r="AP5" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="33"/>
-      <c r="AR5" s="33" t="s">
+      <c r="AQ5" s="54"/>
+      <c r="AR5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="33"/>
-      <c r="AT5" s="33" t="s">
+      <c r="AS5" s="54"/>
+      <c r="AT5" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="33"/>
-      <c r="AV5" s="33" t="s">
+      <c r="AU5" s="54"/>
+      <c r="AV5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="33"/>
-      <c r="AX5" s="33" t="s">
+      <c r="AW5" s="54"/>
+      <c r="AX5" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="AY5" s="33"/>
-      <c r="AZ5" s="33" t="s">
+      <c r="AY5" s="54"/>
+      <c r="AZ5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="BA5" s="33"/>
+      <c r="BA5" s="54"/>
     </row>
     <row r="6" spans="1:53" s="3" customFormat="1" ht="33.75">
-      <c r="A6" s="39"/>
+      <c r="A6" s="65"/>
       <c r="B6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -1275,72 +1838,72 @@
       <c r="AL7" s="28">
         <v>60771.15750999999</v>
       </c>
       <c r="AM7" s="28">
         <v>60064.348059999989</v>
       </c>
       <c r="AN7" s="28">
         <v>3332457.4406999997</v>
       </c>
       <c r="AO7" s="28">
         <v>87757.988680000009</v>
       </c>
       <c r="AP7" s="29">
         <v>141851.38763000001</v>
       </c>
       <c r="AQ7" s="29">
         <v>60274.226300000002</v>
       </c>
       <c r="AR7" s="29">
         <v>3117856.962139999</v>
       </c>
       <c r="AS7" s="29">
         <v>72350.973010000016</v>
       </c>
       <c r="AT7" s="29">
-        <v>65591.023129999987</v>
+        <v>74135.436029999997</v>
       </c>
       <c r="AU7" s="29">
-        <v>28520.990939999996</v>
+        <v>31562.792880000001</v>
       </c>
       <c r="AV7" s="29">
-        <v>1535843.8085599993</v>
+        <v>1766987.7524900001</v>
       </c>
       <c r="AW7" s="29">
-        <v>34216.455780000004</v>
+        <v>41467.800099999993</v>
       </c>
       <c r="AX7" s="29">
-        <v>22394.324009999997</v>
+        <v>23598.808169999997</v>
       </c>
       <c r="AY7" s="29">
-        <v>19572.802520000001</v>
+        <v>20149.10929</v>
       </c>
       <c r="AZ7" s="29">
-        <v>1539873.3569200002</v>
+        <v>1849415.40503</v>
       </c>
       <c r="BA7" s="29">
-        <v>52181.50735</v>
+        <v>60936.90049</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="15" customFormat="1" ht="22.5" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="12">
         <v>129346.90366</v>
       </c>
       <c r="C8" s="12">
         <v>22271.65034</v>
       </c>
       <c r="D8" s="12">
         <v>21060.818510000001</v>
       </c>
       <c r="E8" s="12">
         <v>8238.9477400000014</v>
       </c>
       <c r="F8" s="12">
         <v>291317.42308000004</v>
       </c>
       <c r="G8" s="12">
         <v>45007.387410000018</v>
       </c>
       <c r="H8" s="12">
@@ -1436,72 +1999,72 @@
       <c r="AL8" s="14">
         <v>28916.640359999998</v>
       </c>
       <c r="AM8" s="14">
         <v>7830.1095000000014</v>
       </c>
       <c r="AN8" s="14">
         <v>158132.86777999994</v>
       </c>
       <c r="AO8" s="14">
         <v>30751.869119999996</v>
       </c>
       <c r="AP8" s="14">
         <v>116456.94560000001</v>
       </c>
       <c r="AQ8" s="14">
         <v>27538.161889999996</v>
       </c>
       <c r="AR8" s="14">
         <v>30138.266340000002</v>
       </c>
       <c r="AS8" s="14">
         <v>9462.296690000001</v>
       </c>
       <c r="AT8" s="14">
-        <v>54075.079599999997</v>
+        <v>61103.916599999997</v>
       </c>
       <c r="AU8" s="14">
-        <v>12983.645349999999</v>
+        <v>14503.359019999998</v>
       </c>
       <c r="AV8" s="14">
-        <v>9135.502959999998</v>
+        <v>16638.688870000002</v>
       </c>
       <c r="AW8" s="14">
-        <v>3505.6925300000007</v>
+        <v>5276.7529399999994</v>
       </c>
       <c r="AX8" s="14">
         <v>13486.735999999999</v>
       </c>
       <c r="AY8" s="14">
         <v>3113.4817699999999</v>
       </c>
       <c r="AZ8" s="14">
-        <v>82519.840050000013</v>
+        <v>99723.43385999999</v>
       </c>
       <c r="BA8" s="14">
-        <v>23205.123459999995</v>
+        <v>27207.067440000003</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="20" customFormat="1" ht="22.5" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="17">
         <v>246.92079999999996</v>
       </c>
       <c r="C9" s="17">
         <v>694.05595000000005</v>
       </c>
       <c r="D9" s="17">
         <v>1896.4362099999998</v>
       </c>
       <c r="E9" s="17">
         <v>4141.1080699999993</v>
       </c>
       <c r="F9" s="17">
         <v>1315.00585</v>
       </c>
       <c r="G9" s="17">
         <v>286.97325000000001</v>
       </c>
       <c r="H9" s="17">
@@ -1597,72 +2160,72 @@
       <c r="AL9" s="18">
         <v>779.19600000000003</v>
       </c>
       <c r="AM9" s="18">
         <v>2604.1852199999998</v>
       </c>
       <c r="AN9" s="18">
         <v>1978.8087499999999</v>
       </c>
       <c r="AO9" s="18">
         <v>2970.9404599999998</v>
       </c>
       <c r="AP9" s="18">
         <v>573.22388000000001</v>
       </c>
       <c r="AQ9" s="18">
         <v>2848.4489799999997</v>
       </c>
       <c r="AR9" s="18">
         <v>1736.4894800000002</v>
       </c>
       <c r="AS9" s="18">
         <v>3680.8107499999996</v>
       </c>
       <c r="AT9" s="18">
-        <v>156.06808000000001</v>
+        <v>204.64879999999999</v>
       </c>
       <c r="AU9" s="18">
-        <v>359.37774000000002</v>
+        <v>516.99984999999992</v>
       </c>
       <c r="AV9" s="18">
-        <v>1005.3509300000001</v>
+        <v>1076.45099</v>
       </c>
       <c r="AW9" s="18">
-        <v>2040.5278000000001</v>
+        <v>2225.0548300000005</v>
       </c>
       <c r="AX9" s="18">
-        <v>172.72159999999997</v>
+        <v>176.51959999999997</v>
       </c>
       <c r="AY9" s="18">
-        <v>1406.1751300000001</v>
+        <v>1411.6322700000001</v>
       </c>
       <c r="AZ9" s="18">
-        <v>748.14425999999992</v>
+        <v>765.61717999999996</v>
       </c>
       <c r="BA9" s="18">
-        <v>1330.6458299999999</v>
+        <v>1386.8050800000003</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="20" customFormat="1" ht="22.5" customHeight="1">
       <c r="A10" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="21">
         <v>10492.07043</v>
       </c>
       <c r="C10" s="21">
         <v>6111.7684999999992</v>
       </c>
       <c r="D10" s="21">
         <v>3734037.731290001</v>
       </c>
       <c r="E10" s="21">
         <v>43753.727940000004</v>
       </c>
       <c r="F10" s="21">
         <v>18866.563399999999</v>
       </c>
       <c r="G10" s="21">
         <v>4292.8438500000002</v>
       </c>
       <c r="H10" s="21">
@@ -1758,72 +2321,72 @@
       <c r="AL10" s="18">
         <v>31075.321149999996</v>
       </c>
       <c r="AM10" s="18">
         <v>49630.053339999991</v>
       </c>
       <c r="AN10" s="18">
         <v>3172345.7641699999</v>
       </c>
       <c r="AO10" s="18">
         <v>54035.179100000008</v>
       </c>
       <c r="AP10" s="18">
         <v>24821.218150000001</v>
       </c>
       <c r="AQ10" s="18">
         <v>29887.615430000005</v>
       </c>
       <c r="AR10" s="18">
         <v>3085982.2063199989</v>
       </c>
       <c r="AS10" s="18">
         <v>59207.865570000016</v>
       </c>
       <c r="AT10" s="18">
-        <v>11359.87545</v>
+        <v>12826.870630000001</v>
       </c>
       <c r="AU10" s="18">
-        <v>15177.967849999997</v>
+        <v>16542.434010000001</v>
       </c>
       <c r="AV10" s="18">
-        <v>1525702.9546699994</v>
+        <v>1749272.6126300001</v>
       </c>
       <c r="AW10" s="18">
-        <v>28670.23545</v>
+        <v>33965.992329999994</v>
       </c>
       <c r="AX10" s="18">
-        <v>8734.8664099999987</v>
+        <v>9935.5525699999998</v>
       </c>
       <c r="AY10" s="18">
-        <v>15053.145620000001</v>
+        <v>15623.995250000002</v>
       </c>
       <c r="AZ10" s="18">
-        <v>1456605.3726100002</v>
+        <v>1748926.35399</v>
       </c>
       <c r="BA10" s="18">
-        <v>27645.73806</v>
+        <v>32343.027969999999</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="24" customFormat="1" ht="22.5" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23">
         <f>C10/C7*100</f>
         <v>21.018910837821071</v>
       </c>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23">
         <f>G10/G7*100</f>
         <v>8.6571604356811083</v>
       </c>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23">
         <f>K10/K7*100</f>
         <v>11.472060471599271</v>
       </c>
@@ -1864,135 +2427,135 @@
       </c>
       <c r="AF11" s="23"/>
       <c r="AG11" s="23"/>
       <c r="AH11" s="23"/>
       <c r="AI11" s="23">
         <f>AI10/AI7*100</f>
         <v>84.398780311872557</v>
       </c>
       <c r="AJ11" s="23"/>
       <c r="AK11" s="23"/>
       <c r="AL11" s="27"/>
       <c r="AM11" s="27">
         <v>82.628139558633208</v>
       </c>
       <c r="AN11" s="27"/>
       <c r="AO11" s="27"/>
       <c r="AP11" s="27"/>
       <c r="AQ11" s="27">
         <f>AQ10/AQ7*100</f>
         <v>49.586062343200922</v>
       </c>
       <c r="AR11" s="27"/>
       <c r="AS11" s="27"/>
       <c r="AT11" s="27"/>
       <c r="AU11" s="27">
-        <f>AU10/AU7*100</f>
-        <v>53.216832058640939</v>
+        <v>52.411185768298211</v>
       </c>
       <c r="AV11" s="27"/>
       <c r="AW11" s="27"/>
       <c r="AX11" s="27"/>
       <c r="AY11" s="27">
-        <f>AY10/AY7*100</f>
-        <v>76.908483619646717</v>
+        <v>77.541865623579639</v>
       </c>
       <c r="AZ11" s="27"/>
       <c r="BA11" s="27"/>
     </row>
     <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25">
-      <c r="A13" s="40" t="s">
+      <c r="A13" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="40"/>
+      <c r="B13" s="66"/>
       <c r="AH13" s="25"/>
       <c r="AI13" s="25"/>
       <c r="AJ13" s="25"/>
       <c r="AK13" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="43">
-    <mergeCell ref="AR5:AS5"/>
-[...2 lines deleted...]
-    <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="X5:Y5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="J5:K5"/>
-    <mergeCell ref="B5:C5"/>
-    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="N4:Q4"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AD4:AG4"/>
-    <mergeCell ref="A4:A6"/>
-[...6 lines deleted...]
-    <mergeCell ref="X5:Y5"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
-    <mergeCell ref="N4:Q4"/>
-[...4 lines deleted...]
-    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="B4:E4"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AP4:AS4"/>
     <mergeCell ref="AT5:AU5"/>
-    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AP5:AQ5"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Шығыс Қазақстан</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>