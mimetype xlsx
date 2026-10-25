--- v6 (2026-09-15)
+++ v7 (2026-10-25)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15840" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="18" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="19" r:id="rId2"/>
     <sheet name="Шығыс Қазақстан" sheetId="17" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AQ11" i="17"/>
   <c r="AI11"/>
   <c r="AE11"/>
   <c r="W11"/>
   <c r="S11"/>
   <c r="O11"/>
   <c r="K11"/>
   <c r="G11"/>
   <c r="C11"/>
   <c r="AA11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="57">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
@@ -77,56 +77,50 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">Шығыс Қазақстан
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.  </t>
   </si>
   <si>
     <t>Өсімдік шаруашылығы</t>
   </si>
   <si>
     <t>Мал шарушылығы</t>
   </si>
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, %</t>
   </si>
   <si>
     <t>АӨК өнімдері бойынша барлығы:</t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері </t>
   </si>
   <si>
-    <t>қаңтар-шілде 2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
@@ -173,84 +167,90 @@
   <si>
     <t>Әдістемелік түсініктемелер:</t>
   </si>
   <si>
     <t>Байланысты жарияланымдар:</t>
   </si>
   <si>
     <t>Пайдалы сілтеме:</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Сауда статистикасы басқармасы</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
-    <t>Ускабаева Лаура</t>
-[...1 lines deleted...]
-  <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t xml:space="preserve">+7 7232 25 06 35  </t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
-    <t>L.Uskabaeva@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t>Ақпараттың негізгі дереккөзі 1-ТС  "Еуразиялық экономикалық одаққа мүше мемлекеттермен өзара тауарлар саудасы туралы есеп" статистикалық есептілік деректері</t>
   </si>
   <si>
     <t>https://stat.gov.kz/classifiers/statistical/115/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/95/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/vko/dynamic-tables/4481/</t>
   </si>
   <si>
     <t>Сауда айналымы шетел валютасымен - Экспорт, импорт</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіш 2015 жылдан бастап құрастырылады </t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>Дагстан Балнұр</t>
+  </si>
+  <si>
+    <t>b.dagystan@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>қаңтар-тамыз 2025</t>
+  </si>
+  <si>
+    <t>қаңтар-тамыз 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -630,139 +630,139 @@
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 3" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 3" xfId="5"/>
     <cellStyle name="Обычный 2 4 2" xfId="6"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -788,51 +788,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -961,554 +961,553 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/115/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Uskabaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/vko/dynamic-tables/4481/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/95/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/95/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/115/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/vko/dynamic-tables/4481/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="82" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="36"/>
       <c r="B1" s="36"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="37" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B2" s="38">
         <v>312101</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="37" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B3" s="38" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="37" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B4" s="39" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="40" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B5" s="38" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="40" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B6" s="38" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="40" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B7" s="38" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="37" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B8" s="41" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
       <c r="A9" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="41" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="39">
+      <c r="A10" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="B9" s="41" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B10" s="39" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="37" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B11" s="38"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="42" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B12" s="51" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="43" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B13" s="52" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="18.75" customHeight="1">
       <c r="A14" s="44" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B14" s="53" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="20.25" customHeight="1">
       <c r="A15" s="45" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B15" s="52" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="37" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B16" s="46">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="37" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B17" s="46">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="37" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B18" s="47" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="37" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B19" s="48" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="37" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="B20" s="49" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="37" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="B21" s="50" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="36"/>
       <c r="B22" s="36"/>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="36"/>
       <c r="B23" s="36"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="36"/>
       <c r="B24" s="36"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="36"/>
       <c r="B25" s="36"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="36"/>
       <c r="B26" s="36"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B14" r:id="rId5"/>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="111.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="30" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="35" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="31" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="31" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="31" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="31"/>
     </row>
     <row r="12" spans="2:2" ht="30" customHeight="1">
       <c r="B12" s="32" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="31"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="31"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="33"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="33"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="33"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="34" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист18"/>
   <dimension ref="A1:BA13"/>
   <sheetViews>
-    <sheetView topLeftCell="AB1" zoomScale="110" workbookViewId="0">
-      <selection activeCell="AT4" sqref="AT4:AW4"/>
+    <sheetView topLeftCell="AH1" zoomScale="110" workbookViewId="0">
+      <selection activeCell="AX4" sqref="AX4:BA4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="26" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="26"/>
     <col min="24" max="29" width="9.28515625" style="26" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="58" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="60"/>
-[...34 lines deleted...]
-      <c r="AK1" s="60"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
+      <c r="Z1" s="58"/>
+      <c r="AA1" s="58"/>
+      <c r="AB1" s="58"/>
+      <c r="AC1" s="58"/>
+      <c r="AD1" s="58"/>
+      <c r="AE1" s="58"/>
+      <c r="AF1" s="58"/>
+      <c r="AG1" s="58"/>
+      <c r="AH1" s="58"/>
+      <c r="AI1" s="58"/>
+      <c r="AJ1" s="58"/>
+      <c r="AK1" s="58"/>
     </row>
     <row r="2" spans="1:53" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A2" s="61" t="s">
+      <c r="A2" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="61"/>
-[...34 lines deleted...]
-      <c r="AK2" s="61"/>
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
+      <c r="G2" s="59"/>
+      <c r="H2" s="59"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+      <c r="M2" s="59"/>
+      <c r="N2" s="59"/>
+      <c r="O2" s="59"/>
+      <c r="P2" s="59"/>
+      <c r="Q2" s="59"/>
+      <c r="R2" s="59"/>
+      <c r="S2" s="59"/>
+      <c r="T2" s="59"/>
+      <c r="U2" s="59"/>
+      <c r="V2" s="59"/>
+      <c r="W2" s="59"/>
+      <c r="X2" s="59"/>
+      <c r="Y2" s="59"/>
+      <c r="Z2" s="59"/>
+      <c r="AA2" s="59"/>
+      <c r="AB2" s="59"/>
+      <c r="AC2" s="59"/>
+      <c r="AD2" s="59"/>
+      <c r="AE2" s="59"/>
+      <c r="AF2" s="59"/>
+      <c r="AG2" s="59"/>
+      <c r="AH2" s="59"/>
+      <c r="AI2" s="59"/>
+      <c r="AJ2" s="59"/>
+      <c r="AK2" s="59"/>
     </row>
     <row r="3" spans="1:53" s="1" customFormat="1" ht="12"/>
     <row r="4" spans="1:53" s="3" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="64" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="54">
         <v>2015</v>
       </c>
       <c r="C4" s="54"/>
       <c r="D4" s="54"/>
       <c r="E4" s="54"/>
       <c r="F4" s="54">
         <v>2016</v>
       </c>
       <c r="G4" s="54"/>
       <c r="H4" s="54"/>
       <c r="I4" s="54"/>
       <c r="J4" s="54">
         <v>2017</v>
       </c>
       <c r="K4" s="54"/>
       <c r="L4" s="54"/>
       <c r="M4" s="54"/>
       <c r="N4" s="54">
         <v>2018</v>
       </c>
       <c r="O4" s="54"/>
       <c r="P4" s="54"/>
       <c r="Q4" s="54"/>
       <c r="R4" s="54">
         <v>2019</v>
       </c>
       <c r="S4" s="54"/>
       <c r="T4" s="54"/>
       <c r="U4" s="54"/>
       <c r="V4" s="54">
         <v>2020</v>
       </c>
       <c r="W4" s="54"/>
       <c r="X4" s="54"/>
       <c r="Y4" s="54"/>
-      <c r="Z4" s="62">
+      <c r="Z4" s="60">
         <v>2021</v>
       </c>
-      <c r="AA4" s="62"/>
-[...1 lines deleted...]
-      <c r="AC4" s="62"/>
+      <c r="AA4" s="60"/>
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
       <c r="AD4" s="55">
         <v>2022</v>
       </c>
       <c r="AE4" s="56"/>
       <c r="AF4" s="56"/>
       <c r="AG4" s="57"/>
       <c r="AH4" s="55">
         <v>2023</v>
       </c>
       <c r="AI4" s="56"/>
       <c r="AJ4" s="56"/>
       <c r="AK4" s="57"/>
       <c r="AL4" s="55">
         <v>2024</v>
       </c>
       <c r="AM4" s="56"/>
       <c r="AN4" s="56"/>
       <c r="AO4" s="57"/>
       <c r="AP4" s="55">
         <v>2025</v>
       </c>
       <c r="AQ4" s="56"/>
       <c r="AR4" s="56"/>
       <c r="AS4" s="57"/>
       <c r="AT4" s="55" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="AU4" s="56"/>
       <c r="AV4" s="56"/>
       <c r="AW4" s="57"/>
       <c r="AX4" s="55" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="AY4" s="56"/>
       <c r="AZ4" s="56"/>
       <c r="BA4" s="57"/>
     </row>
     <row r="5" spans="1:53" s="4" customFormat="1" ht="11.25">
-      <c r="A5" s="64"/>
-      <c r="B5" s="58" t="s">
+      <c r="A5" s="65"/>
+      <c r="B5" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="59"/>
+      <c r="C5" s="63"/>
       <c r="D5" s="54" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="54"/>
-      <c r="F5" s="58" t="s">
+      <c r="F5" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="59"/>
+      <c r="G5" s="63"/>
       <c r="H5" s="54" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="54"/>
-      <c r="J5" s="58" t="s">
+      <c r="J5" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="59"/>
+      <c r="K5" s="63"/>
       <c r="L5" s="54" t="s">
         <v>1</v>
       </c>
       <c r="M5" s="54"/>
-      <c r="N5" s="58" t="s">
+      <c r="N5" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="59"/>
+      <c r="O5" s="63"/>
       <c r="P5" s="54" t="s">
         <v>1</v>
       </c>
       <c r="Q5" s="54"/>
       <c r="R5" s="54" t="s">
         <v>0</v>
       </c>
       <c r="S5" s="54"/>
       <c r="T5" s="54" t="s">
         <v>1</v>
       </c>
       <c r="U5" s="54"/>
       <c r="V5" s="54" t="s">
         <v>0</v>
       </c>
       <c r="W5" s="54"/>
       <c r="X5" s="54" t="s">
         <v>1</v>
       </c>
       <c r="Y5" s="54"/>
       <c r="Z5" s="54" t="s">
         <v>0</v>
       </c>
       <c r="AA5" s="54"/>
       <c r="AB5" s="54" t="s">
@@ -1543,51 +1542,51 @@
         <v>0</v>
       </c>
       <c r="AQ5" s="54"/>
       <c r="AR5" s="54" t="s">
         <v>1</v>
       </c>
       <c r="AS5" s="54"/>
       <c r="AT5" s="54" t="s">
         <v>0</v>
       </c>
       <c r="AU5" s="54"/>
       <c r="AV5" s="54" t="s">
         <v>1</v>
       </c>
       <c r="AW5" s="54"/>
       <c r="AX5" s="54" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="54"/>
       <c r="AZ5" s="54" t="s">
         <v>1</v>
       </c>
       <c r="BA5" s="54"/>
     </row>
     <row r="6" spans="1:53" s="3" customFormat="1" ht="33.75">
-      <c r="A6" s="65"/>
+      <c r="A6" s="66"/>
       <c r="B6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -1838,72 +1837,72 @@
       <c r="AL7" s="28">
         <v>60771.15750999999</v>
       </c>
       <c r="AM7" s="28">
         <v>60064.348059999989</v>
       </c>
       <c r="AN7" s="28">
         <v>3332457.4406999997</v>
       </c>
       <c r="AO7" s="28">
         <v>87757.988680000009</v>
       </c>
       <c r="AP7" s="29">
         <v>141851.38763000001</v>
       </c>
       <c r="AQ7" s="29">
         <v>60274.226300000002</v>
       </c>
       <c r="AR7" s="29">
         <v>3117856.962139999</v>
       </c>
       <c r="AS7" s="29">
         <v>72350.973010000016</v>
       </c>
       <c r="AT7" s="29">
-        <v>74135.436029999997</v>
+        <v>81931.253159999993</v>
       </c>
       <c r="AU7" s="29">
-        <v>31562.792880000001</v>
+        <v>34559.847380000007</v>
       </c>
       <c r="AV7" s="29">
-        <v>1766987.7524900001</v>
+        <v>1989690.6857499999</v>
       </c>
       <c r="AW7" s="29">
-        <v>41467.800099999993</v>
+        <v>46494.858039999999</v>
       </c>
       <c r="AX7" s="29">
-        <v>23598.808169999997</v>
+        <v>24668.495059999997</v>
       </c>
       <c r="AY7" s="29">
-        <v>20149.10929</v>
+        <v>21003.903490000004</v>
       </c>
       <c r="AZ7" s="29">
-        <v>1849415.40503</v>
+        <v>2161712.7293699998</v>
       </c>
       <c r="BA7" s="29">
-        <v>60936.90049</v>
+        <v>69273.199330000003</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="15" customFormat="1" ht="22.5" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="12">
         <v>129346.90366</v>
       </c>
       <c r="C8" s="12">
         <v>22271.65034</v>
       </c>
       <c r="D8" s="12">
         <v>21060.818510000001</v>
       </c>
       <c r="E8" s="12">
         <v>8238.9477400000014</v>
       </c>
       <c r="F8" s="12">
         <v>291317.42308000004</v>
       </c>
       <c r="G8" s="12">
         <v>45007.387410000018</v>
       </c>
       <c r="H8" s="12">
@@ -1999,72 +1998,72 @@
       <c r="AL8" s="14">
         <v>28916.640359999998</v>
       </c>
       <c r="AM8" s="14">
         <v>7830.1095000000014</v>
       </c>
       <c r="AN8" s="14">
         <v>158132.86777999994</v>
       </c>
       <c r="AO8" s="14">
         <v>30751.869119999996</v>
       </c>
       <c r="AP8" s="14">
         <v>116456.94560000001</v>
       </c>
       <c r="AQ8" s="14">
         <v>27538.161889999996</v>
       </c>
       <c r="AR8" s="14">
         <v>30138.266340000002</v>
       </c>
       <c r="AS8" s="14">
         <v>9462.296690000001</v>
       </c>
       <c r="AT8" s="14">
-        <v>61103.916599999997</v>
+        <v>67787.766600000003</v>
       </c>
       <c r="AU8" s="14">
-        <v>14503.359019999998</v>
+        <v>15918.850969999998</v>
       </c>
       <c r="AV8" s="14">
-        <v>16638.688870000002</v>
+        <v>17984.641250000001</v>
       </c>
       <c r="AW8" s="14">
-        <v>5276.7529399999994</v>
+        <v>5608.4083199999986</v>
       </c>
       <c r="AX8" s="14">
         <v>13486.735999999999</v>
       </c>
       <c r="AY8" s="14">
         <v>3113.4817699999999</v>
       </c>
       <c r="AZ8" s="14">
-        <v>99723.43385999999</v>
+        <v>112206.14586</v>
       </c>
       <c r="BA8" s="14">
-        <v>27207.067440000003</v>
+        <v>30766.453539999999</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="20" customFormat="1" ht="22.5" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="17">
         <v>246.92079999999996</v>
       </c>
       <c r="C9" s="17">
         <v>694.05595000000005</v>
       </c>
       <c r="D9" s="17">
         <v>1896.4362099999998</v>
       </c>
       <c r="E9" s="17">
         <v>4141.1080699999993</v>
       </c>
       <c r="F9" s="17">
         <v>1315.00585</v>
       </c>
       <c r="G9" s="17">
         <v>286.97325000000001</v>
       </c>
       <c r="H9" s="17">
@@ -2160,72 +2159,72 @@
       <c r="AL9" s="18">
         <v>779.19600000000003</v>
       </c>
       <c r="AM9" s="18">
         <v>2604.1852199999998</v>
       </c>
       <c r="AN9" s="18">
         <v>1978.8087499999999</v>
       </c>
       <c r="AO9" s="18">
         <v>2970.9404599999998</v>
       </c>
       <c r="AP9" s="18">
         <v>573.22388000000001</v>
       </c>
       <c r="AQ9" s="18">
         <v>2848.4489799999997</v>
       </c>
       <c r="AR9" s="18">
         <v>1736.4894800000002</v>
       </c>
       <c r="AS9" s="18">
         <v>3680.8107499999996</v>
       </c>
       <c r="AT9" s="18">
-        <v>204.64879999999999</v>
+        <v>241.62048000000001</v>
       </c>
       <c r="AU9" s="18">
-        <v>516.99984999999992</v>
+        <v>602.67316000000005</v>
       </c>
       <c r="AV9" s="18">
-        <v>1076.45099</v>
+        <v>1131.4808599999999</v>
       </c>
       <c r="AW9" s="18">
-        <v>2225.0548300000005</v>
+        <v>2370.5838800000006</v>
       </c>
       <c r="AX9" s="18">
-        <v>176.51959999999997</v>
+        <v>217.61860000000001</v>
       </c>
       <c r="AY9" s="18">
-        <v>1411.6322700000001</v>
+        <v>1627.1730700000001</v>
       </c>
       <c r="AZ9" s="18">
-        <v>765.61717999999996</v>
+        <v>827.93801999999982</v>
       </c>
       <c r="BA9" s="18">
-        <v>1386.8050800000003</v>
+        <v>1477.0748100000003</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="20" customFormat="1" ht="22.5" customHeight="1">
       <c r="A10" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="21">
         <v>10492.07043</v>
       </c>
       <c r="C10" s="21">
         <v>6111.7684999999992</v>
       </c>
       <c r="D10" s="21">
         <v>3734037.731290001</v>
       </c>
       <c r="E10" s="21">
         <v>43753.727940000004</v>
       </c>
       <c r="F10" s="21">
         <v>18866.563399999999</v>
       </c>
       <c r="G10" s="21">
         <v>4292.8438500000002</v>
       </c>
       <c r="H10" s="21">
@@ -2321,72 +2320,72 @@
       <c r="AL10" s="18">
         <v>31075.321149999996</v>
       </c>
       <c r="AM10" s="18">
         <v>49630.053339999991</v>
       </c>
       <c r="AN10" s="18">
         <v>3172345.7641699999</v>
       </c>
       <c r="AO10" s="18">
         <v>54035.179100000008</v>
       </c>
       <c r="AP10" s="18">
         <v>24821.218150000001</v>
       </c>
       <c r="AQ10" s="18">
         <v>29887.615430000005</v>
       </c>
       <c r="AR10" s="18">
         <v>3085982.2063199989</v>
       </c>
       <c r="AS10" s="18">
         <v>59207.865570000016</v>
       </c>
       <c r="AT10" s="18">
-        <v>12826.870630000001</v>
+        <v>13901.86608</v>
       </c>
       <c r="AU10" s="18">
-        <v>16542.434010000001</v>
+        <v>18038.323250000009</v>
       </c>
       <c r="AV10" s="18">
-        <v>1749272.6126300001</v>
+        <v>1970574.5636399998</v>
       </c>
       <c r="AW10" s="18">
-        <v>33965.992329999994</v>
+        <v>38515.865839999999</v>
       </c>
       <c r="AX10" s="18">
-        <v>9935.5525699999998</v>
+        <v>10964.140459999999</v>
       </c>
       <c r="AY10" s="18">
-        <v>15623.995250000002</v>
+        <v>16263.248650000005</v>
       </c>
       <c r="AZ10" s="18">
-        <v>1748926.35399</v>
+        <v>2048678.64549</v>
       </c>
       <c r="BA10" s="18">
-        <v>32343.027969999999</v>
+        <v>37029.670979999995</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="24" customFormat="1" ht="22.5" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23">
         <f>C10/C7*100</f>
         <v>21.018910837821071</v>
       </c>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23">
         <f>G10/G7*100</f>
         <v>8.6571604356811083</v>
       </c>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23">
         <f>K10/K7*100</f>
         <v>11.472060471599271</v>
       </c>
@@ -2427,109 +2426,109 @@
       </c>
       <c r="AF11" s="23"/>
       <c r="AG11" s="23"/>
       <c r="AH11" s="23"/>
       <c r="AI11" s="23">
         <f>AI10/AI7*100</f>
         <v>84.398780311872557</v>
       </c>
       <c r="AJ11" s="23"/>
       <c r="AK11" s="23"/>
       <c r="AL11" s="27"/>
       <c r="AM11" s="27">
         <v>82.628139558633208</v>
       </c>
       <c r="AN11" s="27"/>
       <c r="AO11" s="27"/>
       <c r="AP11" s="27"/>
       <c r="AQ11" s="27">
         <f>AQ10/AQ7*100</f>
         <v>49.586062343200922</v>
       </c>
       <c r="AR11" s="27"/>
       <c r="AS11" s="27"/>
       <c r="AT11" s="27"/>
       <c r="AU11" s="27">
-        <v>52.411185768298211</v>
+        <v>52.194452862193188</v>
       </c>
       <c r="AV11" s="27"/>
       <c r="AW11" s="27"/>
       <c r="AX11" s="27"/>
       <c r="AY11" s="27">
-        <v>77.541865623579639</v>
+        <v>77.42964853053607</v>
       </c>
       <c r="AZ11" s="27"/>
       <c r="BA11" s="27"/>
     </row>
     <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25">
-      <c r="A13" s="66" t="s">
+      <c r="A13" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="66"/>
+      <c r="B13" s="61"/>
       <c r="AH13" s="25"/>
       <c r="AI13" s="25"/>
       <c r="AJ13" s="25"/>
       <c r="AK13" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="A4:A6"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="R5:S5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="X5:Y5"/>
-    <mergeCell ref="F5:G5"/>
-[...1 lines deleted...]
-    <mergeCell ref="N4:Q4"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="B4:E4"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AT4:AW4"/>
-    <mergeCell ref="D5:E5"/>
-[...3 lines deleted...]
-    <mergeCell ref="B4:E4"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AP4:AS4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AP5:AQ5"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>