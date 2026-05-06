--- v0 (2026-04-14)
+++ v1 (2026-05-06)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="25440" windowHeight="12165" tabRatio="849"/>
   </bookViews>
   <sheets>
     <sheet name="Шығыс Қазақстан" sheetId="16" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="217" uniqueCount="143">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0601</t>
   </si>
   <si>
     <t>Луковицы, клубни, клубневидные корни, клубнелуковицы, корневища, включая разветвленные, находящиеся в состоянии вегетативного покоя, вегетации, или цветения; растения и корни цикория, кроме корней товарной позиции 1212</t>
   </si>
   <si>
     <t>0602</t>
   </si>
   <si>
     <t>Прочие живые растения (включая их корни), черенки и отводки; мицелий гриба</t>
   </si>
   <si>
     <t>0603</t>
   </si>
   <si>
     <t>Срезанные цветы и бутоны, пригодные для составления букетов или для декоративных целей, свежие, засушенные, окрашенные, отбеленные, пропитанные или подготовленные другими способами</t>
   </si>
   <si>
@@ -440,54 +440,57 @@
   </si>
   <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік өнімдерінің экспорты және импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">Шығыс Қазақстан
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
   </t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
-    <t>қаңтар 2025*</t>
-[...2 lines deleted...]
-    <t>қаңтар 2026*</t>
+    <t>2025*</t>
+  </si>
+  <si>
+    <t>қаңтар-ақпан 2025*</t>
+  </si>
+  <si>
+    <t>қаңтар-ақпан 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -679,87 +682,87 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1023,399 +1026,421 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AX114"/>
+  <dimension ref="A1:BB114"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="60" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="AI7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="6" topLeftCell="AO7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AM12" sqref="AM12"/>
       <selection pane="topRight" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomLeft" activeCell="AM12" sqref="AM12"/>
-      <selection pane="bottomRight" activeCell="AU4" sqref="AU4:AX4"/>
+      <selection pane="bottomRight" activeCell="AY4" sqref="AY4:BB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="34.5703125" style="1" customWidth="1"/>
     <col min="3" max="14" width="12.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.140625" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="14.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="14.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="12.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="15" style="1" customWidth="1"/>
     <col min="25" max="25" width="12.140625" style="1" customWidth="1"/>
     <col min="26" max="26" width="14.42578125" style="1" customWidth="1"/>
     <col min="27" max="27" width="12.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="14.42578125" style="1" customWidth="1"/>
     <col min="29" max="29" width="12.140625" style="1" customWidth="1"/>
     <col min="30" max="30" width="14.42578125" style="1" customWidth="1"/>
     <col min="31" max="31" width="12.140625" style="1" customWidth="1"/>
     <col min="32" max="32" width="14.42578125" style="1" customWidth="1"/>
     <col min="33" max="33" width="12.140625" style="1" customWidth="1"/>
     <col min="34" max="34" width="14.42578125" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.7109375" style="1" customWidth="1"/>
     <col min="36" max="36" width="15.85546875" style="1" customWidth="1"/>
     <col min="37" max="37" width="11.7109375" style="1" customWidth="1"/>
     <col min="38" max="38" width="14.7109375" style="1" customWidth="1"/>
     <col min="39" max="39" width="12.140625" style="1" customWidth="1"/>
     <col min="40" max="40" width="14.42578125" style="1" customWidth="1"/>
     <col min="41" max="41" width="12.140625" style="1" customWidth="1"/>
     <col min="42" max="42" width="14.42578125" style="1" customWidth="1"/>
     <col min="43" max="43" width="12.140625" style="1" customWidth="1"/>
     <col min="44" max="44" width="14.42578125" style="1" customWidth="1"/>
     <col min="45" max="45" width="12.140625" style="1" customWidth="1"/>
     <col min="46" max="46" width="14.42578125" style="1" customWidth="1"/>
     <col min="47" max="47" width="12.140625" style="1" customWidth="1"/>
     <col min="48" max="48" width="14.42578125" style="1" customWidth="1"/>
     <col min="49" max="49" width="12.140625" style="1" customWidth="1"/>
     <col min="50" max="50" width="14.42578125" style="1" customWidth="1"/>
-    <col min="51" max="16384" width="8.85546875" style="1"/>
+    <col min="51" max="51" width="12.140625" style="1" customWidth="1"/>
+    <col min="52" max="52" width="14.42578125" style="1" customWidth="1"/>
+    <col min="53" max="53" width="12.140625" style="1" customWidth="1"/>
+    <col min="54" max="54" width="14.42578125" style="1" customWidth="1"/>
+    <col min="55" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50" ht="13.5" customHeight="1">
-      <c r="A1" s="31" t="s">
+    <row r="1" spans="1:54" ht="13.5" customHeight="1">
+      <c r="A1" s="34" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="31"/>
-[...27 lines deleted...]
-      <c r="AD1" s="31"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="34"/>
+      <c r="U1" s="34"/>
+      <c r="V1" s="34"/>
+      <c r="W1" s="34"/>
+      <c r="X1" s="34"/>
+      <c r="Y1" s="34"/>
+      <c r="Z1" s="34"/>
+      <c r="AA1" s="34"/>
+      <c r="AB1" s="34"/>
+      <c r="AC1" s="34"/>
+      <c r="AD1" s="34"/>
       <c r="AI1" s="2"/>
       <c r="AJ1" s="2"/>
       <c r="AK1" s="2"/>
       <c r="AL1" s="2"/>
       <c r="AM1" s="2"/>
       <c r="AN1" s="2"/>
       <c r="AO1" s="2"/>
       <c r="AP1" s="2"/>
       <c r="AQ1" s="9"/>
       <c r="AR1" s="9"/>
       <c r="AS1" s="9"/>
       <c r="AT1" s="9"/>
       <c r="AU1" s="9"/>
       <c r="AV1" s="9"/>
       <c r="AW1" s="9"/>
       <c r="AX1" s="9"/>
+      <c r="AY1" s="9"/>
+      <c r="AZ1" s="9"/>
+      <c r="BA1" s="9"/>
+      <c r="BB1" s="9"/>
     </row>
-    <row r="2" spans="1:50" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="31" t="s">
+    <row r="2" spans="1:54" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="34" t="s">
         <v>137</v>
       </c>
-      <c r="B2" s="31"/>
-[...27 lines deleted...]
-      <c r="AD2" s="31"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="34"/>
+      <c r="O2" s="34"/>
+      <c r="P2" s="34"/>
+      <c r="Q2" s="34"/>
+      <c r="R2" s="34"/>
+      <c r="S2" s="34"/>
+      <c r="T2" s="34"/>
+      <c r="U2" s="34"/>
+      <c r="V2" s="34"/>
+      <c r="W2" s="34"/>
+      <c r="X2" s="34"/>
+      <c r="Y2" s="34"/>
+      <c r="Z2" s="34"/>
+      <c r="AA2" s="34"/>
+      <c r="AB2" s="34"/>
+      <c r="AC2" s="34"/>
+      <c r="AD2" s="34"/>
     </row>
-    <row r="3" spans="1:50" ht="12">
+    <row r="3" spans="1:54" ht="12">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
       <c r="Z3" s="4"/>
     </row>
-    <row r="4" spans="1:50" s="2" customFormat="1" ht="27" customHeight="1">
-      <c r="A4" s="26" t="s">
+    <row r="4" spans="1:54" s="2" customFormat="1" ht="27" customHeight="1">
+      <c r="A4" s="30" t="s">
         <v>132</v>
       </c>
-      <c r="B4" s="29" t="s">
+      <c r="B4" s="33" t="s">
         <v>133</v>
       </c>
-      <c r="C4" s="30">
+      <c r="C4" s="26">
         <v>2015</v>
       </c>
-      <c r="D4" s="30"/>
-[...2 lines deleted...]
-      <c r="G4" s="30">
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26">
         <v>2016</v>
       </c>
-      <c r="H4" s="30"/>
-[...2 lines deleted...]
-      <c r="K4" s="30">
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26">
         <v>2017</v>
       </c>
-      <c r="L4" s="30"/>
-[...2 lines deleted...]
-      <c r="O4" s="30">
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26"/>
+      <c r="O4" s="26">
         <v>2018</v>
       </c>
-      <c r="P4" s="30"/>
-[...2 lines deleted...]
-      <c r="S4" s="30">
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26">
         <v>2019</v>
       </c>
-      <c r="T4" s="30"/>
-[...2 lines deleted...]
-      <c r="W4" s="30">
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26">
         <v>2020</v>
       </c>
-      <c r="X4" s="30"/>
-[...2 lines deleted...]
-      <c r="AA4" s="32">
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="26"/>
+      <c r="AA4" s="35">
         <v>2021</v>
       </c>
-      <c r="AB4" s="32"/>
-[...2 lines deleted...]
-      <c r="AE4" s="33">
+      <c r="AB4" s="35"/>
+      <c r="AC4" s="35"/>
+      <c r="AD4" s="35"/>
+      <c r="AE4" s="23">
         <v>2022</v>
       </c>
-      <c r="AF4" s="34"/>
-[...2 lines deleted...]
-      <c r="AI4" s="33">
+      <c r="AF4" s="24"/>
+      <c r="AG4" s="24"/>
+      <c r="AH4" s="25"/>
+      <c r="AI4" s="23">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="34"/>
-[...2 lines deleted...]
-      <c r="AM4" s="33">
+      <c r="AJ4" s="24"/>
+      <c r="AK4" s="24"/>
+      <c r="AL4" s="25"/>
+      <c r="AM4" s="23">
         <v>2024</v>
       </c>
-      <c r="AN4" s="34"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="33" t="s">
+      <c r="AN4" s="24"/>
+      <c r="AO4" s="24"/>
+      <c r="AP4" s="25"/>
+      <c r="AQ4" s="23" t="s">
         <v>140</v>
       </c>
-      <c r="AR4" s="34"/>
-[...2 lines deleted...]
-      <c r="AU4" s="33" t="s">
+      <c r="AR4" s="24"/>
+      <c r="AS4" s="24"/>
+      <c r="AT4" s="25"/>
+      <c r="AU4" s="23" t="s">
         <v>141</v>
       </c>
-      <c r="AV4" s="34"/>
-[...1 lines deleted...]
-      <c r="AX4" s="35"/>
+      <c r="AV4" s="24"/>
+      <c r="AW4" s="24"/>
+      <c r="AX4" s="25"/>
+      <c r="AY4" s="23" t="s">
+        <v>142</v>
+      </c>
+      <c r="AZ4" s="24"/>
+      <c r="BA4" s="24"/>
+      <c r="BB4" s="25"/>
     </row>
-    <row r="5" spans="1:50" s="5" customFormat="1">
-[...6 lines deleted...]
-      <c r="E5" s="30" t="s">
+    <row r="5" spans="1:54" s="5" customFormat="1">
+      <c r="A5" s="31"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="28"/>
+      <c r="E5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="30"/>
-[...4 lines deleted...]
-      <c r="I5" s="30" t="s">
+      <c r="F5" s="26"/>
+      <c r="G5" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="28"/>
+      <c r="I5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="30"/>
-[...4 lines deleted...]
-      <c r="M5" s="30" t="s">
+      <c r="J5" s="26"/>
+      <c r="K5" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="28"/>
+      <c r="M5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="30"/>
-[...4 lines deleted...]
-      <c r="Q5" s="30" t="s">
+      <c r="N5" s="26"/>
+      <c r="O5" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="28"/>
+      <c r="Q5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="30"/>
-[...4 lines deleted...]
-      <c r="U5" s="30" t="s">
+      <c r="R5" s="26"/>
+      <c r="S5" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="26"/>
+      <c r="U5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="30"/>
-[...4 lines deleted...]
-      <c r="Y5" s="30" t="s">
+      <c r="V5" s="26"/>
+      <c r="W5" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="26"/>
+      <c r="Y5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="30"/>
-[...4 lines deleted...]
-      <c r="AC5" s="30" t="s">
+      <c r="Z5" s="26"/>
+      <c r="AA5" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="26"/>
+      <c r="AC5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="30"/>
-[...4 lines deleted...]
-      <c r="AG5" s="30" t="s">
+      <c r="AD5" s="26"/>
+      <c r="AE5" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="26"/>
+      <c r="AG5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="30"/>
-[...4 lines deleted...]
-      <c r="AK5" s="30" t="s">
+      <c r="AH5" s="26"/>
+      <c r="AI5" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="26"/>
+      <c r="AK5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="30"/>
-[...4 lines deleted...]
-      <c r="AO5" s="30" t="s">
+      <c r="AL5" s="26"/>
+      <c r="AM5" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="26"/>
+      <c r="AO5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="30"/>
-[...4 lines deleted...]
-      <c r="AS5" s="30" t="s">
+      <c r="AP5" s="26"/>
+      <c r="AQ5" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="26"/>
+      <c r="AS5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AT5" s="30"/>
-[...4 lines deleted...]
-      <c r="AW5" s="30" t="s">
+      <c r="AT5" s="26"/>
+      <c r="AU5" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV5" s="26"/>
+      <c r="AW5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AX5" s="30"/>
+      <c r="AX5" s="26"/>
+      <c r="AY5" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ5" s="26"/>
+      <c r="BA5" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="BB5" s="26"/>
     </row>
-    <row r="6" spans="1:50" s="2" customFormat="1" ht="33.75">
-[...1 lines deleted...]
-      <c r="B6" s="29"/>
+    <row r="6" spans="1:54" s="2" customFormat="1" ht="33.75">
+      <c r="A6" s="32"/>
+      <c r="B6" s="33"/>
       <c r="C6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="K6" s="6" t="s">
@@ -1516,52 +1541,64 @@
       </c>
       <c r="AQ6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="AR6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="AS6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="AT6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="AU6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="AV6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="AW6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="AX6" s="6" t="s">
         <v>135</v>
       </c>
+      <c r="AY6" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="AZ6" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="BA6" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="BB6" s="6" t="s">
+        <v>135</v>
+      </c>
     </row>
-    <row r="7" spans="1:50" s="10" customFormat="1" ht="12.75">
+    <row r="7" spans="1:54" s="10" customFormat="1" ht="12.75">
       <c r="A7" s="7"/>
       <c r="B7" s="7" t="s">
         <v>139</v>
       </c>
       <c r="C7" s="8">
         <v>129346.90366</v>
       </c>
       <c r="D7" s="8">
         <v>22271.65034</v>
       </c>
       <c r="E7" s="8">
         <v>21060.818510000001</v>
       </c>
       <c r="F7" s="8">
         <v>8238.9477400000014</v>
       </c>
       <c r="G7" s="8">
         <v>291317.42308000004</v>
       </c>
       <c r="H7" s="8">
         <v>45007.387410000018</v>
       </c>
       <c r="I7" s="8">
         <v>13281.104179999998</v>
       </c>
@@ -1643,75 +1680,87 @@
       <c r="AI7" s="9">
         <v>11201.2132</v>
       </c>
       <c r="AJ7" s="9">
         <v>6368.0583999999999</v>
       </c>
       <c r="AK7" s="9">
         <v>267861.59208000009</v>
       </c>
       <c r="AL7" s="9">
         <v>53840.955099999977</v>
       </c>
       <c r="AM7" s="9">
         <v>28916.640359999998</v>
       </c>
       <c r="AN7" s="9">
         <v>7830.1095000000014</v>
       </c>
       <c r="AO7" s="9">
         <v>158132.86777999994</v>
       </c>
       <c r="AP7" s="9">
         <v>30751.869119999996</v>
       </c>
       <c r="AQ7" s="9">
-        <v>7942.7659999999996</v>
+        <v>113539.36660000001</v>
       </c>
       <c r="AR7" s="9">
-        <v>1953.84196</v>
+        <v>26118.91764</v>
       </c>
       <c r="AS7" s="9">
-        <v>940.54967999999997</v>
+        <v>30042.336380000001</v>
       </c>
       <c r="AT7" s="9">
-        <v>357.21183000000002</v>
+        <v>9316.7730100000026</v>
       </c>
       <c r="AU7" s="9">
-        <v>5644.6359999999995</v>
+        <v>16432.607</v>
       </c>
       <c r="AV7" s="9">
-        <v>1336.5737000000001</v>
+        <v>3800.33286</v>
       </c>
       <c r="AW7" s="9">
-        <v>3580.1120999999998</v>
+        <v>2301.7289100000003</v>
       </c>
       <c r="AX7" s="9">
-        <v>1059.8442199999997</v>
+        <v>895.38214999999991</v>
+      </c>
+      <c r="AY7" s="9">
+        <v>11461.248</v>
+      </c>
+      <c r="AZ7" s="9">
+        <v>2612.9016999999999</v>
+      </c>
+      <c r="BA7" s="9">
+        <v>12193.001200000001</v>
+      </c>
+      <c r="BB7" s="9">
+        <v>4127.60743</v>
       </c>
     </row>
-    <row r="8" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="8" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="11">
         <v>0</v>
       </c>
       <c r="D8" s="11">
         <v>0</v>
       </c>
       <c r="E8" s="11">
         <v>0.92510000000000003</v>
       </c>
       <c r="F8" s="11">
         <v>20.76905</v>
       </c>
       <c r="G8" s="11">
         <v>0</v>
       </c>
       <c r="H8" s="11">
         <v>0</v>
       </c>
       <c r="I8" s="11">
@@ -1801,69 +1850,81 @@
       <c r="AK8" s="13">
         <v>3.0223</v>
       </c>
       <c r="AL8" s="13">
         <v>17.419540000000001</v>
       </c>
       <c r="AM8" s="13">
         <v>0</v>
       </c>
       <c r="AN8" s="13">
         <v>0</v>
       </c>
       <c r="AO8" s="13">
         <v>3.6605500000000002</v>
       </c>
       <c r="AP8" s="13">
         <v>29.46613</v>
       </c>
       <c r="AQ8" s="22">
         <v>0</v>
       </c>
       <c r="AR8" s="22">
         <v>0</v>
       </c>
       <c r="AS8" s="22">
-        <v>0</v>
+        <v>1.25345</v>
       </c>
       <c r="AT8" s="22">
-        <v>0</v>
+        <v>39.943129999999996</v>
       </c>
       <c r="AU8" s="22">
         <v>0</v>
       </c>
       <c r="AV8" s="22">
         <v>0</v>
       </c>
       <c r="AW8" s="22">
         <v>0</v>
       </c>
       <c r="AX8" s="22">
         <v>0</v>
       </c>
+      <c r="AY8" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ8" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA8" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB8" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="9" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="9" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="11">
         <v>0</v>
       </c>
       <c r="D9" s="11">
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <v>120.244</v>
       </c>
       <c r="F9" s="11">
         <v>44.835000000000001</v>
       </c>
       <c r="G9" s="11">
         <v>0</v>
       </c>
       <c r="H9" s="11">
         <v>0</v>
       </c>
       <c r="I9" s="11">
@@ -1953,69 +2014,81 @@
       <c r="AK9" s="13">
         <v>5.8604399999999996</v>
       </c>
       <c r="AL9" s="13">
         <v>45.640450000000001</v>
       </c>
       <c r="AM9" s="13">
         <v>0</v>
       </c>
       <c r="AN9" s="13">
         <v>0</v>
       </c>
       <c r="AO9" s="13">
         <v>12.117760000000001</v>
       </c>
       <c r="AP9" s="13">
         <v>60.598039999999997</v>
       </c>
       <c r="AQ9" s="22">
         <v>0</v>
       </c>
       <c r="AR9" s="22">
         <v>0</v>
       </c>
       <c r="AS9" s="22">
-        <v>0</v>
+        <v>4.0790800000000003</v>
       </c>
       <c r="AT9" s="22">
-        <v>0</v>
+        <v>47.989730000000002</v>
       </c>
       <c r="AU9" s="22">
         <v>0</v>
       </c>
       <c r="AV9" s="22">
         <v>0</v>
       </c>
       <c r="AW9" s="22">
-        <v>0</v>
+        <v>1.3262400000000001</v>
       </c>
       <c r="AX9" s="22">
+        <v>11.311349999999999</v>
+      </c>
+      <c r="AY9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB9" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="10" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="11">
         <v>0</v>
       </c>
       <c r="D10" s="11">
         <v>0</v>
       </c>
       <c r="E10" s="11">
         <v>1.0085599999999999</v>
       </c>
       <c r="F10" s="11">
         <v>40.026299999999999</v>
       </c>
       <c r="G10" s="11">
         <v>0</v>
       </c>
       <c r="H10" s="11">
         <v>0</v>
       </c>
       <c r="I10" s="11">
@@ -2122,52 +2195,64 @@
       </c>
       <c r="AQ10" s="22">
         <v>0</v>
       </c>
       <c r="AR10" s="22">
         <v>0</v>
       </c>
       <c r="AS10" s="22">
         <v>0</v>
       </c>
       <c r="AT10" s="22">
         <v>0</v>
       </c>
       <c r="AU10" s="22">
         <v>0</v>
       </c>
       <c r="AV10" s="22">
         <v>0</v>
       </c>
       <c r="AW10" s="22">
         <v>0</v>
       </c>
       <c r="AX10" s="22">
         <v>0</v>
       </c>
+      <c r="AY10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB10" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="11" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="11" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="11">
         <v>0</v>
       </c>
       <c r="D11" s="11">
         <v>0</v>
       </c>
       <c r="E11" s="11">
         <v>0.32950000000000002</v>
       </c>
       <c r="F11" s="11">
         <v>1.43302</v>
       </c>
       <c r="G11" s="11">
         <v>0</v>
       </c>
       <c r="H11" s="11">
         <v>0</v>
       </c>
       <c r="I11" s="11">
@@ -2257,69 +2342,81 @@
       <c r="AK11" s="13">
         <v>2.0058199999999999</v>
       </c>
       <c r="AL11" s="13">
         <v>4.5732400000000002</v>
       </c>
       <c r="AM11" s="13">
         <v>0</v>
       </c>
       <c r="AN11" s="13">
         <v>0</v>
       </c>
       <c r="AO11" s="13">
         <v>3.1966100000000002</v>
       </c>
       <c r="AP11" s="13">
         <v>3.70966</v>
       </c>
       <c r="AQ11" s="22">
         <v>0</v>
       </c>
       <c r="AR11" s="22">
         <v>0</v>
       </c>
       <c r="AS11" s="22">
-        <v>0.17741999999999999</v>
+        <v>2.9075700000000002</v>
       </c>
       <c r="AT11" s="22">
-        <v>0.12144000000000001</v>
+        <v>5.1627900000000002</v>
       </c>
       <c r="AU11" s="22">
         <v>0</v>
       </c>
       <c r="AV11" s="22">
         <v>0</v>
       </c>
       <c r="AW11" s="22">
-        <v>0.105</v>
+        <v>0.50641999999999998</v>
       </c>
       <c r="AX11" s="22">
-        <v>7.1629999999999999E-2</v>
+        <v>1.2980700000000001</v>
+      </c>
+      <c r="AY11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="22">
+        <v>0.27400000000000002</v>
+      </c>
+      <c r="BB11" s="22">
+        <v>0.18737999999999999</v>
       </c>
     </row>
-    <row r="12" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="12" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="11">
         <v>1638</v>
       </c>
       <c r="D12" s="11">
         <v>34.260150000000003</v>
       </c>
       <c r="E12" s="11">
         <v>36.11</v>
       </c>
       <c r="F12" s="11">
         <v>5.4991500000000002</v>
       </c>
       <c r="G12" s="11">
         <v>0</v>
       </c>
       <c r="H12" s="11">
         <v>0</v>
       </c>
       <c r="I12" s="11">
@@ -2426,52 +2523,64 @@
       </c>
       <c r="AQ12" s="22">
         <v>0</v>
       </c>
       <c r="AR12" s="22">
         <v>0</v>
       </c>
       <c r="AS12" s="22">
         <v>0</v>
       </c>
       <c r="AT12" s="22">
         <v>0</v>
       </c>
       <c r="AU12" s="22">
         <v>0</v>
       </c>
       <c r="AV12" s="22">
         <v>0</v>
       </c>
       <c r="AW12" s="22">
         <v>0</v>
       </c>
       <c r="AX12" s="22">
         <v>0</v>
       </c>
+      <c r="AY12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB12" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="13" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="11">
         <v>1188.54483</v>
       </c>
       <c r="D13" s="11">
         <v>40.855020000000003</v>
       </c>
       <c r="E13" s="11">
         <v>0</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
         <v>1268.3230000000001</v>
       </c>
       <c r="H13" s="11">
         <v>194.99634</v>
       </c>
       <c r="I13" s="11">
@@ -2578,52 +2687,64 @@
       </c>
       <c r="AQ13" s="22">
         <v>0</v>
       </c>
       <c r="AR13" s="22">
         <v>0</v>
       </c>
       <c r="AS13" s="22">
         <v>0</v>
       </c>
       <c r="AT13" s="22">
         <v>0</v>
       </c>
       <c r="AU13" s="22">
         <v>0</v>
       </c>
       <c r="AV13" s="22">
         <v>0</v>
       </c>
       <c r="AW13" s="22">
         <v>0</v>
       </c>
       <c r="AX13" s="22">
         <v>0</v>
       </c>
+      <c r="AY13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB13" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="14" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="11">
         <v>5140.6075499999997</v>
       </c>
       <c r="D14" s="11">
         <v>345.06601000000001</v>
       </c>
       <c r="E14" s="11">
         <v>1</v>
       </c>
       <c r="F14" s="11">
         <v>1.85436</v>
       </c>
       <c r="G14" s="11">
         <v>2754.61895</v>
       </c>
       <c r="H14" s="11">
         <v>236.33411000000001</v>
       </c>
       <c r="I14" s="11">
@@ -2713,69 +2834,81 @@
       <c r="AK14" s="13">
         <v>4.16</v>
       </c>
       <c r="AL14" s="13">
         <v>1.1862999999999999</v>
       </c>
       <c r="AM14" s="13">
         <v>0</v>
       </c>
       <c r="AN14" s="13">
         <v>0</v>
       </c>
       <c r="AO14" s="13">
         <v>9.9000000000000005E-2</v>
       </c>
       <c r="AP14" s="13">
         <v>0.31884000000000001</v>
       </c>
       <c r="AQ14" s="22">
         <v>0</v>
       </c>
       <c r="AR14" s="22">
         <v>0</v>
       </c>
       <c r="AS14" s="22">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="AT14" s="22">
-        <v>0</v>
+        <v>2.1520000000000001E-2</v>
       </c>
       <c r="AU14" s="22">
         <v>0</v>
       </c>
       <c r="AV14" s="22">
         <v>0</v>
       </c>
       <c r="AW14" s="22">
         <v>0</v>
       </c>
       <c r="AX14" s="22">
         <v>0</v>
       </c>
+      <c r="AY14" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ14" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA14" s="22">
+        <v>0.34</v>
+      </c>
+      <c r="BB14" s="22">
+        <v>0.82154000000000005</v>
+      </c>
     </row>
-    <row r="15" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="15" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="11">
         <v>1398.5106499999999</v>
       </c>
       <c r="D15" s="11">
         <v>24.150849999999998</v>
       </c>
       <c r="E15" s="11">
         <v>0</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
         <v>1212.4670000000001</v>
       </c>
       <c r="H15" s="11">
         <v>8.8114699999999999</v>
       </c>
       <c r="I15" s="11">
@@ -2882,52 +3015,64 @@
       </c>
       <c r="AQ15" s="22">
         <v>0</v>
       </c>
       <c r="AR15" s="22">
         <v>0</v>
       </c>
       <c r="AS15" s="22">
         <v>0</v>
       </c>
       <c r="AT15" s="22">
         <v>0</v>
       </c>
       <c r="AU15" s="22">
         <v>0</v>
       </c>
       <c r="AV15" s="22">
         <v>0</v>
       </c>
       <c r="AW15" s="22">
         <v>0</v>
       </c>
       <c r="AX15" s="22">
         <v>0</v>
       </c>
+      <c r="AY15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ15" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA15" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB15" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="16" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="11">
         <v>3.9E-2</v>
       </c>
       <c r="D16" s="11">
         <v>3.8000000000000002E-4</v>
       </c>
       <c r="E16" s="11">
         <v>0</v>
       </c>
       <c r="F16" s="11">
         <v>0</v>
       </c>
       <c r="G16" s="11">
         <v>1.4750000000000001</v>
       </c>
       <c r="H16" s="11">
         <v>6.1060000000000003E-2</v>
       </c>
       <c r="I16" s="11">
@@ -3034,52 +3179,64 @@
       </c>
       <c r="AQ16" s="22">
         <v>0</v>
       </c>
       <c r="AR16" s="22">
         <v>0</v>
       </c>
       <c r="AS16" s="22">
         <v>0</v>
       </c>
       <c r="AT16" s="22">
         <v>0</v>
       </c>
       <c r="AU16" s="22">
         <v>0</v>
       </c>
       <c r="AV16" s="22">
         <v>0</v>
       </c>
       <c r="AW16" s="22">
         <v>0</v>
       </c>
       <c r="AX16" s="22">
         <v>0</v>
       </c>
+      <c r="AY16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ16" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA16" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB16" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="17" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="11">
         <v>1346.0109</v>
       </c>
       <c r="D17" s="11">
         <v>75.16377</v>
       </c>
       <c r="E17" s="11">
         <v>0.58650000000000002</v>
       </c>
       <c r="F17" s="11">
         <v>0.94389999999999996</v>
       </c>
       <c r="G17" s="11">
         <v>401.25995</v>
       </c>
       <c r="H17" s="11">
         <v>7.8825900000000004</v>
       </c>
       <c r="I17" s="11">
@@ -3186,52 +3343,64 @@
       </c>
       <c r="AQ17" s="22">
         <v>0</v>
       </c>
       <c r="AR17" s="22">
         <v>0</v>
       </c>
       <c r="AS17" s="22">
         <v>0</v>
       </c>
       <c r="AT17" s="22">
         <v>0</v>
       </c>
       <c r="AU17" s="22">
         <v>0</v>
       </c>
       <c r="AV17" s="22">
         <v>0</v>
       </c>
       <c r="AW17" s="22">
         <v>0</v>
       </c>
       <c r="AX17" s="22">
         <v>0</v>
       </c>
+      <c r="AY17" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ17" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA17" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB17" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="18" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="11">
         <v>212.94049999999999</v>
       </c>
       <c r="D18" s="11">
         <v>3.3961899999999998</v>
       </c>
       <c r="E18" s="11">
         <v>0.19739999999999999</v>
       </c>
       <c r="F18" s="11">
         <v>0.47003</v>
       </c>
       <c r="G18" s="11">
         <v>276.91000000000003</v>
       </c>
       <c r="H18" s="11">
         <v>3.4193899999999999</v>
       </c>
       <c r="I18" s="11">
@@ -3338,52 +3507,64 @@
       </c>
       <c r="AQ18" s="22">
         <v>0</v>
       </c>
       <c r="AR18" s="22">
         <v>0</v>
       </c>
       <c r="AS18" s="22">
         <v>0</v>
       </c>
       <c r="AT18" s="22">
         <v>0</v>
       </c>
       <c r="AU18" s="22">
         <v>0</v>
       </c>
       <c r="AV18" s="22">
         <v>0</v>
       </c>
       <c r="AW18" s="22">
         <v>0</v>
       </c>
       <c r="AX18" s="22">
         <v>0</v>
       </c>
+      <c r="AY18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ18" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA18" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB18" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="19" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="11">
         <v>0.111</v>
       </c>
       <c r="D19" s="11">
         <v>1.1900000000000001E-3</v>
       </c>
       <c r="E19" s="11">
         <v>45.6312</v>
       </c>
       <c r="F19" s="11">
         <v>22.02899</v>
       </c>
       <c r="G19" s="11">
         <v>87.257000000000005</v>
       </c>
       <c r="H19" s="11">
         <v>33.034419999999997</v>
       </c>
       <c r="I19" s="11">
@@ -3490,52 +3671,64 @@
       </c>
       <c r="AQ19" s="22">
         <v>0</v>
       </c>
       <c r="AR19" s="22">
         <v>0</v>
       </c>
       <c r="AS19" s="22">
         <v>0</v>
       </c>
       <c r="AT19" s="22">
         <v>0</v>
       </c>
       <c r="AU19" s="22">
         <v>0</v>
       </c>
       <c r="AV19" s="22">
         <v>0</v>
       </c>
       <c r="AW19" s="22">
         <v>0</v>
       </c>
       <c r="AX19" s="22">
         <v>0</v>
       </c>
+      <c r="AY19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ19" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA19" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB19" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="20" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="11">
         <v>479.75911000000002</v>
       </c>
       <c r="D20" s="11">
         <v>7.3566399999999996</v>
       </c>
       <c r="E20" s="11">
         <v>0.54801</v>
       </c>
       <c r="F20" s="11">
         <v>1.37357</v>
       </c>
       <c r="G20" s="11">
         <v>495.19844999999998</v>
       </c>
       <c r="H20" s="11">
         <v>10.13814</v>
       </c>
       <c r="I20" s="11">
@@ -3642,52 +3835,64 @@
       </c>
       <c r="AQ20" s="22">
         <v>0</v>
       </c>
       <c r="AR20" s="22">
         <v>0</v>
       </c>
       <c r="AS20" s="22">
         <v>0</v>
       </c>
       <c r="AT20" s="22">
         <v>0</v>
       </c>
       <c r="AU20" s="22">
         <v>0</v>
       </c>
       <c r="AV20" s="22">
         <v>0</v>
       </c>
       <c r="AW20" s="22">
         <v>0</v>
       </c>
       <c r="AX20" s="22">
         <v>0</v>
       </c>
+      <c r="AY20" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ20" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA20" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB20" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="21" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="11">
         <v>0</v>
       </c>
       <c r="D21" s="11">
         <v>0</v>
       </c>
       <c r="E21" s="11">
         <v>0.81720000000000004</v>
       </c>
       <c r="F21" s="11">
         <v>1.1476999999999999</v>
       </c>
       <c r="G21" s="11">
         <v>0</v>
       </c>
       <c r="H21" s="11">
         <v>0</v>
       </c>
       <c r="I21" s="11">
@@ -3777,69 +3982,81 @@
       <c r="AK21" s="13">
         <v>114.282</v>
       </c>
       <c r="AL21" s="13">
         <v>141.36063999999999</v>
       </c>
       <c r="AM21" s="13">
         <v>0</v>
       </c>
       <c r="AN21" s="13">
         <v>0</v>
       </c>
       <c r="AO21" s="13">
         <v>118.51675</v>
       </c>
       <c r="AP21" s="13">
         <v>140.66789</v>
       </c>
       <c r="AQ21" s="22">
         <v>0</v>
       </c>
       <c r="AR21" s="22">
         <v>0</v>
       </c>
       <c r="AS21" s="22">
-        <v>11.460750000000001</v>
+        <v>131.24549999999999</v>
       </c>
       <c r="AT21" s="22">
-        <v>12.69436</v>
+        <v>186.25219999999999</v>
       </c>
       <c r="AU21" s="22">
         <v>0</v>
       </c>
       <c r="AV21" s="22">
         <v>0</v>
       </c>
       <c r="AW21" s="22">
-        <v>9.93</v>
+        <v>28.588000000000001</v>
       </c>
       <c r="AX21" s="22">
-        <v>12.48339</v>
+        <v>36.519190000000002</v>
+      </c>
+      <c r="AY21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ21" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA21" s="22">
+        <v>20.63</v>
+      </c>
+      <c r="BB21" s="22">
+        <v>24.018940000000001</v>
       </c>
     </row>
-    <row r="22" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="22" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="11">
         <v>128.87799999999999</v>
       </c>
       <c r="D22" s="11">
         <v>20.532789999999999</v>
       </c>
       <c r="E22" s="11">
         <v>27.60416</v>
       </c>
       <c r="F22" s="11">
         <v>19.663350000000001</v>
       </c>
       <c r="G22" s="11">
         <v>43.551000000000002</v>
       </c>
       <c r="H22" s="11">
         <v>6.4859999999999998</v>
       </c>
       <c r="I22" s="11">
@@ -3929,69 +4146,81 @@
       <c r="AK22" s="13">
         <v>10194.752399999999</v>
       </c>
       <c r="AL22" s="13">
         <v>2099.8566099999998</v>
       </c>
       <c r="AM22" s="13">
         <v>3.21</v>
       </c>
       <c r="AN22" s="13">
         <v>0.03</v>
       </c>
       <c r="AO22" s="13">
         <v>104.0889</v>
       </c>
       <c r="AP22" s="13">
         <v>47.11486</v>
       </c>
       <c r="AQ22" s="22">
         <v>0</v>
       </c>
       <c r="AR22" s="22">
         <v>0</v>
       </c>
       <c r="AS22" s="22">
-        <v>0</v>
+        <v>568.78560000000004</v>
       </c>
       <c r="AT22" s="22">
-        <v>0</v>
+        <v>149.85504</v>
       </c>
       <c r="AU22" s="22">
         <v>0</v>
       </c>
       <c r="AV22" s="22">
         <v>0</v>
       </c>
       <c r="AW22" s="22">
-        <v>350</v>
+        <v>90.233999999999995</v>
       </c>
       <c r="AX22" s="22">
-        <v>63.844999999999999</v>
+        <v>42.349110000000003</v>
+      </c>
+      <c r="AY22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ22" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA22" s="22">
+        <v>1892.6532</v>
+      </c>
+      <c r="BB22" s="22">
+        <v>346.25161000000003</v>
       </c>
     </row>
-    <row r="23" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="23" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="11">
         <v>0</v>
       </c>
       <c r="D23" s="11">
         <v>0</v>
       </c>
       <c r="E23" s="11">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
         <v>0</v>
       </c>
       <c r="H23" s="11">
         <v>0</v>
       </c>
       <c r="I23" s="11">
@@ -4098,52 +4327,64 @@
       </c>
       <c r="AQ23" s="22">
         <v>0</v>
       </c>
       <c r="AR23" s="22">
         <v>0</v>
       </c>
       <c r="AS23" s="22">
         <v>0</v>
       </c>
       <c r="AT23" s="22">
         <v>0</v>
       </c>
       <c r="AU23" s="22">
         <v>0</v>
       </c>
       <c r="AV23" s="22">
         <v>0</v>
       </c>
       <c r="AW23" s="22">
         <v>0</v>
       </c>
       <c r="AX23" s="22">
         <v>0</v>
       </c>
+      <c r="AY23" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB23" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="24" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="11">
         <v>0</v>
       </c>
       <c r="D24" s="11">
         <v>0</v>
       </c>
       <c r="E24" s="11">
         <v>1.13687</v>
       </c>
       <c r="F24" s="11">
         <v>11.984260000000001</v>
       </c>
       <c r="G24" s="11">
         <v>252.89500000000001</v>
       </c>
       <c r="H24" s="11">
         <v>206.34100000000001</v>
       </c>
       <c r="I24" s="11">
@@ -4227,75 +4468,87 @@
       <c r="AI24" s="13">
         <v>544.45608000000004</v>
       </c>
       <c r="AJ24" s="13">
         <v>927.36995000000002</v>
       </c>
       <c r="AK24" s="13">
         <v>0.60616000000000003</v>
       </c>
       <c r="AL24" s="13">
         <v>1.4316800000000001</v>
       </c>
       <c r="AM24" s="13">
         <v>609.56596000000002</v>
       </c>
       <c r="AN24" s="13">
         <v>678.23532999999998</v>
       </c>
       <c r="AO24" s="13">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="AP24" s="13">
         <v>0.40851999999999999</v>
       </c>
       <c r="AQ24" s="22">
-        <v>0</v>
+        <v>4.5359999999999996</v>
       </c>
       <c r="AR24" s="22">
-        <v>0</v>
+        <v>3.4782199999999999</v>
       </c>
       <c r="AS24" s="22">
-        <v>0</v>
+        <v>0.74951999999999996</v>
       </c>
       <c r="AT24" s="22">
-        <v>0</v>
+        <v>0.32871</v>
       </c>
       <c r="AU24" s="22">
         <v>0</v>
       </c>
       <c r="AV24" s="22">
         <v>0</v>
       </c>
       <c r="AW24" s="22">
-        <v>1.4400000000000001E-3</v>
+        <v>2.8800000000000002E-3</v>
       </c>
       <c r="AX24" s="22">
-        <v>6.2899999999999996E-3</v>
+        <v>1.333E-2</v>
+      </c>
+      <c r="AY24" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ24" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA24" s="22">
+        <v>1.1520000000000001E-2</v>
+      </c>
+      <c r="BB24" s="22">
+        <v>6.3750000000000001E-2</v>
       </c>
     </row>
-    <row r="25" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="25" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="11">
         <v>510.14760000000001</v>
       </c>
       <c r="D25" s="11">
         <v>178.15164999999999</v>
       </c>
       <c r="E25" s="11">
         <v>4543.3990000000003</v>
       </c>
       <c r="F25" s="11">
         <v>174.9092</v>
       </c>
       <c r="G25" s="11">
         <v>950.12800000000004</v>
       </c>
       <c r="H25" s="11">
         <v>638.99699999999996</v>
       </c>
       <c r="I25" s="11">
@@ -4379,75 +4632,87 @@
       <c r="AI25" s="13">
         <v>523.19651999999996</v>
       </c>
       <c r="AJ25" s="13">
         <v>503.06729000000001</v>
       </c>
       <c r="AK25" s="13">
         <v>100.75292</v>
       </c>
       <c r="AL25" s="13">
         <v>33.963090000000001</v>
       </c>
       <c r="AM25" s="13">
         <v>35.5976</v>
       </c>
       <c r="AN25" s="13">
         <v>47.648389999999999</v>
       </c>
       <c r="AO25" s="13">
         <v>190.32400000000001</v>
       </c>
       <c r="AP25" s="13">
         <v>341.17471</v>
       </c>
       <c r="AQ25" s="22">
-        <v>55.566000000000003</v>
+        <v>115.61960000000001</v>
       </c>
       <c r="AR25" s="22">
-        <v>39.723520000000001</v>
+        <v>70.618229999999997</v>
       </c>
       <c r="AS25" s="22">
-        <v>1</v>
+        <v>329.2561</v>
       </c>
       <c r="AT25" s="22">
-        <v>0.33123000000000002</v>
+        <v>232.52762000000001</v>
       </c>
       <c r="AU25" s="22">
-        <v>0</v>
+        <v>87.566000000000003</v>
       </c>
       <c r="AV25" s="22">
-        <v>0</v>
+        <v>49.296219999999998</v>
       </c>
       <c r="AW25" s="22">
-        <v>0</v>
+        <v>1.47</v>
       </c>
       <c r="AX25" s="22">
+        <v>0.56423000000000001</v>
+      </c>
+      <c r="AY25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA25" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB25" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="26" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="11">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="11">
         <v>4797.8458000000001</v>
       </c>
       <c r="F26" s="11">
         <v>3784.8335900000002</v>
       </c>
       <c r="G26" s="11">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="11">
@@ -4531,75 +4796,87 @@
       <c r="AI26" s="13">
         <v>0</v>
       </c>
       <c r="AJ26" s="13">
         <v>0</v>
       </c>
       <c r="AK26" s="13">
         <v>630.82920000000001</v>
       </c>
       <c r="AL26" s="13">
         <v>775.92690000000005</v>
       </c>
       <c r="AM26" s="13">
         <v>0</v>
       </c>
       <c r="AN26" s="13">
         <v>0</v>
       </c>
       <c r="AO26" s="13">
         <v>0</v>
       </c>
       <c r="AP26" s="13">
         <v>0</v>
       </c>
       <c r="AQ26" s="22">
-        <v>0</v>
+        <v>72.320999999999998</v>
       </c>
       <c r="AR26" s="22">
-        <v>0</v>
+        <v>76.477999999999994</v>
       </c>
       <c r="AS26" s="22">
         <v>0</v>
       </c>
       <c r="AT26" s="22">
         <v>0</v>
       </c>
       <c r="AU26" s="22">
         <v>0</v>
       </c>
       <c r="AV26" s="22">
         <v>0</v>
       </c>
       <c r="AW26" s="22">
         <v>0</v>
       </c>
       <c r="AX26" s="22">
         <v>0</v>
       </c>
+      <c r="AY26" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ26" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA26" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB26" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="27" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="11">
         <v>2098.6509999999998</v>
       </c>
       <c r="D27" s="11">
         <v>478.07074999999998</v>
       </c>
       <c r="E27" s="11">
         <v>0</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>4227.3729999999996</v>
       </c>
       <c r="H27" s="11">
         <v>779.08187999999996</v>
       </c>
       <c r="I27" s="11">
@@ -4683,75 +4960,87 @@
       <c r="AI27" s="13">
         <v>2555.585</v>
       </c>
       <c r="AJ27" s="13">
         <v>783.36825999999996</v>
       </c>
       <c r="AK27" s="13">
         <v>1.4523999999999999</v>
       </c>
       <c r="AL27" s="13">
         <v>1.1497900000000001</v>
       </c>
       <c r="AM27" s="13">
         <v>1400.0409999999999</v>
       </c>
       <c r="AN27" s="13">
         <v>376.62930999999998</v>
       </c>
       <c r="AO27" s="13">
         <v>0.88</v>
       </c>
       <c r="AP27" s="13">
         <v>0.32912000000000002</v>
       </c>
       <c r="AQ27" s="22">
-        <v>89</v>
+        <v>377.08</v>
       </c>
       <c r="AR27" s="22">
-        <v>22.248919999999998</v>
+        <v>87.348119999999994</v>
       </c>
       <c r="AS27" s="22">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="AT27" s="22">
-        <v>0</v>
+        <v>0.86299999999999999</v>
       </c>
       <c r="AU27" s="22">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="AV27" s="22">
-        <v>0</v>
+        <v>22.849119999999999</v>
       </c>
       <c r="AW27" s="22">
-        <v>0</v>
+        <v>1.8</v>
       </c>
       <c r="AX27" s="22">
+        <v>0.72699999999999998</v>
+      </c>
+      <c r="AY27" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ27" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA27" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB27" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="28" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C28" s="11">
         <v>1885.5065500000001</v>
       </c>
       <c r="D28" s="11">
         <v>119.22535999999999</v>
       </c>
       <c r="E28" s="11">
         <v>0</v>
       </c>
       <c r="F28" s="11">
         <v>0</v>
       </c>
       <c r="G28" s="11">
         <v>732.36501999999996</v>
       </c>
       <c r="H28" s="11">
         <v>113.6773</v>
       </c>
       <c r="I28" s="11">
@@ -4858,52 +5147,64 @@
       </c>
       <c r="AQ28" s="22">
         <v>0</v>
       </c>
       <c r="AR28" s="22">
         <v>0</v>
       </c>
       <c r="AS28" s="22">
         <v>0</v>
       </c>
       <c r="AT28" s="22">
         <v>0</v>
       </c>
       <c r="AU28" s="22">
         <v>0</v>
       </c>
       <c r="AV28" s="22">
         <v>0</v>
       </c>
       <c r="AW28" s="22">
         <v>0</v>
       </c>
       <c r="AX28" s="22">
         <v>0</v>
       </c>
+      <c r="AY28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ28" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA28" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB28" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="29" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C29" s="11">
         <v>2038.7661800000001</v>
       </c>
       <c r="D29" s="11">
         <v>459.65082000000001</v>
       </c>
       <c r="E29" s="11">
         <v>2.4018000000000002</v>
       </c>
       <c r="F29" s="11">
         <v>6.7320700000000002</v>
       </c>
       <c r="G29" s="11">
         <v>9388.0052599999999</v>
       </c>
       <c r="H29" s="11">
         <v>677.08965000000001</v>
       </c>
       <c r="I29" s="11">
@@ -4987,75 +5288,87 @@
       <c r="AI29" s="13">
         <v>1646.365</v>
       </c>
       <c r="AJ29" s="13">
         <v>523.03881000000001</v>
       </c>
       <c r="AK29" s="13">
         <v>0.18</v>
       </c>
       <c r="AL29" s="13">
         <v>0.82269000000000003</v>
       </c>
       <c r="AM29" s="13">
         <v>1025.549</v>
       </c>
       <c r="AN29" s="13">
         <v>293.65030999999999</v>
       </c>
       <c r="AO29" s="13">
         <v>2.2000000000000002</v>
       </c>
       <c r="AP29" s="13">
         <v>1.30446</v>
       </c>
       <c r="AQ29" s="22">
+        <v>468</v>
+      </c>
+      <c r="AR29" s="22">
+        <v>205.94057000000001</v>
+      </c>
+      <c r="AS29" s="22">
+        <v>0.22</v>
+      </c>
+      <c r="AT29" s="22">
+        <v>1.0201899999999999</v>
+      </c>
+      <c r="AU29" s="22">
         <v>7</v>
       </c>
-      <c r="AR29" s="22">
+      <c r="AV29" s="22">
         <v>1.86025</v>
       </c>
-      <c r="AS29" s="22">
+      <c r="AW29" s="22">
+        <v>0.04</v>
+      </c>
+      <c r="AX29" s="22">
+        <v>0.16051000000000001</v>
+      </c>
+      <c r="AY29" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA29" s="22">
         <v>0.02</v>
       </c>
-      <c r="AT29" s="22">
-[...11 lines deleted...]
-      <c r="AX29" s="22">
+      <c r="BB29" s="22">
         <v>0.10278</v>
       </c>
     </row>
-    <row r="30" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="30" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="11">
         <v>54.997999999999998</v>
       </c>
       <c r="D30" s="11">
         <v>6.1249799999999999</v>
       </c>
       <c r="E30" s="11">
         <v>0</v>
       </c>
       <c r="F30" s="11">
         <v>0</v>
       </c>
       <c r="G30" s="11">
         <v>1110.356</v>
       </c>
       <c r="H30" s="11">
         <v>142.124</v>
       </c>
       <c r="I30" s="11">
@@ -5162,52 +5475,64 @@
       </c>
       <c r="AQ30" s="22">
         <v>0</v>
       </c>
       <c r="AR30" s="22">
         <v>0</v>
       </c>
       <c r="AS30" s="22">
         <v>0</v>
       </c>
       <c r="AT30" s="22">
         <v>0</v>
       </c>
       <c r="AU30" s="22">
         <v>0</v>
       </c>
       <c r="AV30" s="22">
         <v>0</v>
       </c>
       <c r="AW30" s="22">
         <v>0</v>
       </c>
       <c r="AX30" s="22">
         <v>0</v>
       </c>
+      <c r="AY30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB30" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="31" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="31" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C31" s="11">
         <v>958.75048000000004</v>
       </c>
       <c r="D31" s="11">
         <v>90.16283</v>
       </c>
       <c r="E31" s="11">
         <v>0</v>
       </c>
       <c r="F31" s="11">
         <v>0</v>
       </c>
       <c r="G31" s="11">
         <v>305.24200000000002</v>
       </c>
       <c r="H31" s="11">
         <v>32.669089999999997</v>
       </c>
       <c r="I31" s="11">
@@ -5314,52 +5639,64 @@
       </c>
       <c r="AQ31" s="22">
         <v>0</v>
       </c>
       <c r="AR31" s="22">
         <v>0</v>
       </c>
       <c r="AS31" s="22">
         <v>0</v>
       </c>
       <c r="AT31" s="22">
         <v>0</v>
       </c>
       <c r="AU31" s="22">
         <v>0</v>
       </c>
       <c r="AV31" s="22">
         <v>0</v>
       </c>
       <c r="AW31" s="22">
         <v>0</v>
       </c>
       <c r="AX31" s="22">
         <v>0</v>
       </c>
+      <c r="AY31" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB31" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="32" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="32" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="11">
         <v>838.87926000000004</v>
       </c>
       <c r="D32" s="11">
         <v>18.29402</v>
       </c>
       <c r="E32" s="11">
         <v>0</v>
       </c>
       <c r="F32" s="11">
         <v>0</v>
       </c>
       <c r="G32" s="11">
         <v>14604.6687</v>
       </c>
       <c r="H32" s="11">
         <v>318.46748000000002</v>
       </c>
       <c r="I32" s="11">
@@ -5466,52 +5803,64 @@
       </c>
       <c r="AQ32" s="22">
         <v>0</v>
       </c>
       <c r="AR32" s="22">
         <v>0</v>
       </c>
       <c r="AS32" s="22">
         <v>0</v>
       </c>
       <c r="AT32" s="22">
         <v>0</v>
       </c>
       <c r="AU32" s="22">
         <v>0</v>
       </c>
       <c r="AV32" s="22">
         <v>0</v>
       </c>
       <c r="AW32" s="22">
         <v>0</v>
       </c>
       <c r="AX32" s="22">
         <v>0</v>
       </c>
+      <c r="AY32" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ32" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA32" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB32" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="33" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="33" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="11">
         <v>226.154</v>
       </c>
       <c r="D33" s="11">
         <v>17.635020000000001</v>
       </c>
       <c r="E33" s="11">
         <v>0</v>
       </c>
       <c r="F33" s="11">
         <v>0</v>
       </c>
       <c r="G33" s="11">
         <v>725.60900000000004</v>
       </c>
       <c r="H33" s="11">
         <v>26.389990000000001</v>
       </c>
       <c r="I33" s="11">
@@ -5601,69 +5950,81 @@
       <c r="AK33" s="13">
         <v>0.1</v>
       </c>
       <c r="AL33" s="13">
         <v>0.33528000000000002</v>
       </c>
       <c r="AM33" s="13">
         <v>0</v>
       </c>
       <c r="AN33" s="13">
         <v>0</v>
       </c>
       <c r="AO33" s="13">
         <v>0</v>
       </c>
       <c r="AP33" s="13">
         <v>0</v>
       </c>
       <c r="AQ33" s="22">
         <v>0</v>
       </c>
       <c r="AR33" s="22">
         <v>0</v>
       </c>
       <c r="AS33" s="22">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="AT33" s="22">
-        <v>0</v>
+        <v>0.49926999999999999</v>
       </c>
       <c r="AU33" s="22">
         <v>0</v>
       </c>
       <c r="AV33" s="22">
         <v>0</v>
       </c>
       <c r="AW33" s="22">
         <v>0</v>
       </c>
       <c r="AX33" s="22">
         <v>0</v>
       </c>
+      <c r="AY33" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ33" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA33" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB33" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="34" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="34" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="11">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="D34" s="11">
         <v>1.66E-2</v>
       </c>
       <c r="E34" s="11">
         <v>0.72552000000000005</v>
       </c>
       <c r="F34" s="11">
         <v>2.04948</v>
       </c>
       <c r="G34" s="11">
         <v>0</v>
       </c>
       <c r="H34" s="11">
         <v>0</v>
       </c>
       <c r="I34" s="11">
@@ -5753,69 +6114,81 @@
       <c r="AK34" s="13">
         <v>29.126300000000001</v>
       </c>
       <c r="AL34" s="13">
         <v>66.856449999999995</v>
       </c>
       <c r="AM34" s="13">
         <v>0</v>
       </c>
       <c r="AN34" s="13">
         <v>0</v>
       </c>
       <c r="AO34" s="13">
         <v>37.377000000000002</v>
       </c>
       <c r="AP34" s="13">
         <v>87.702830000000006</v>
       </c>
       <c r="AQ34" s="22">
         <v>0</v>
       </c>
       <c r="AR34" s="22">
         <v>0</v>
       </c>
       <c r="AS34" s="22">
-        <v>3.4569999999999999</v>
+        <v>37.161000000000001</v>
       </c>
       <c r="AT34" s="22">
-        <v>8.5726399999999998</v>
+        <v>113.37313</v>
       </c>
       <c r="AU34" s="22">
         <v>0</v>
       </c>
       <c r="AV34" s="22">
         <v>0</v>
       </c>
       <c r="AW34" s="22">
-        <v>2.1139999999999999</v>
+        <v>9.0690000000000008</v>
       </c>
       <c r="AX34" s="22">
-        <v>5.6832200000000004</v>
+        <v>25.022449999999999</v>
+      </c>
+      <c r="AY34" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ34" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA34" s="22">
+        <v>4.6180000000000003</v>
+      </c>
+      <c r="BB34" s="22">
+        <v>11.5825</v>
       </c>
     </row>
-    <row r="35" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="35" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C35" s="11">
         <v>7778.1017000000002</v>
       </c>
       <c r="D35" s="11">
         <v>1261.92589</v>
       </c>
       <c r="E35" s="11">
         <v>2.1189499999999999</v>
       </c>
       <c r="F35" s="11">
         <v>11.50573</v>
       </c>
       <c r="G35" s="11">
         <v>2453.7040000000002</v>
       </c>
       <c r="H35" s="11">
         <v>414.54750000000001</v>
       </c>
       <c r="I35" s="11">
@@ -5905,69 +6278,81 @@
       <c r="AK35" s="13">
         <v>6.2195999999999998</v>
       </c>
       <c r="AL35" s="13">
         <v>3.3733</v>
       </c>
       <c r="AM35" s="13">
         <v>0</v>
       </c>
       <c r="AN35" s="13">
         <v>0</v>
       </c>
       <c r="AO35" s="13">
         <v>6.64879</v>
       </c>
       <c r="AP35" s="13">
         <v>4.0364199999999997</v>
       </c>
       <c r="AQ35" s="22">
         <v>0</v>
       </c>
       <c r="AR35" s="22">
         <v>0</v>
       </c>
       <c r="AS35" s="22">
-        <v>0</v>
+        <v>0.53500000000000003</v>
       </c>
       <c r="AT35" s="22">
-        <v>0</v>
+        <v>0.71694000000000002</v>
       </c>
       <c r="AU35" s="22">
         <v>0</v>
       </c>
       <c r="AV35" s="22">
         <v>0</v>
       </c>
       <c r="AW35" s="22">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="AX35" s="22">
+        <v>0.14899999999999999</v>
+      </c>
+      <c r="AY35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA35" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB35" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="36" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C36" s="11">
         <v>1.7517499999999999</v>
       </c>
       <c r="D36" s="11">
         <v>0.89683999999999997</v>
       </c>
       <c r="E36" s="11">
         <v>9.5564199999999992</v>
       </c>
       <c r="F36" s="11">
         <v>88.989429999999999</v>
       </c>
       <c r="G36" s="11">
         <v>0.38800000000000001</v>
       </c>
       <c r="H36" s="11">
         <v>2.4585499999999998</v>
       </c>
       <c r="I36" s="11">
@@ -6057,69 +6442,81 @@
       <c r="AK36" s="13">
         <v>0.76858000000000004</v>
       </c>
       <c r="AL36" s="13">
         <v>5.5172100000000004</v>
       </c>
       <c r="AM36" s="13">
         <v>42</v>
       </c>
       <c r="AN36" s="13">
         <v>19.491399999999999</v>
       </c>
       <c r="AO36" s="13">
         <v>1.3060400000000001</v>
       </c>
       <c r="AP36" s="13">
         <v>8.3542100000000001</v>
       </c>
       <c r="AQ36" s="22">
         <v>0</v>
       </c>
       <c r="AR36" s="22">
         <v>0</v>
       </c>
       <c r="AS36" s="22">
-        <v>8.7800000000000003E-2</v>
+        <v>0.94440000000000002</v>
       </c>
       <c r="AT36" s="22">
-        <v>0.62707000000000002</v>
+        <v>6.5401600000000002</v>
       </c>
       <c r="AU36" s="22">
         <v>0</v>
       </c>
       <c r="AV36" s="22">
         <v>0</v>
       </c>
       <c r="AW36" s="22">
-        <v>5.0040000000000001E-2</v>
+        <v>0.22114</v>
       </c>
       <c r="AX36" s="22">
-        <v>0.42468</v>
+        <v>0.94037999999999999</v>
+      </c>
+      <c r="AY36" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ36" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA36" s="22">
+        <v>0.15622</v>
+      </c>
+      <c r="BB36" s="22">
+        <v>1.1401399999999999</v>
       </c>
     </row>
-    <row r="37" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="37" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="11">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="D37" s="11">
         <v>3.0460000000000001E-2</v>
       </c>
       <c r="E37" s="11">
         <v>0.80179999999999996</v>
       </c>
       <c r="F37" s="11">
         <v>4.4873799999999999</v>
       </c>
       <c r="G37" s="11">
         <v>0</v>
       </c>
       <c r="H37" s="11">
         <v>0</v>
       </c>
       <c r="I37" s="11">
@@ -6209,69 +6606,81 @@
       <c r="AK37" s="13">
         <v>4.8800000000000003E-2</v>
       </c>
       <c r="AL37" s="13">
         <v>0.36047000000000001</v>
       </c>
       <c r="AM37" s="13">
         <v>15</v>
       </c>
       <c r="AN37" s="13">
         <v>8.7501700000000007</v>
       </c>
       <c r="AO37" s="13">
         <v>5.3400000000000003E-2</v>
       </c>
       <c r="AP37" s="13">
         <v>0.36697999999999997</v>
       </c>
       <c r="AQ37" s="22">
         <v>0</v>
       </c>
       <c r="AR37" s="22">
         <v>0</v>
       </c>
       <c r="AS37" s="22">
-        <v>1.6000000000000001E-3</v>
+        <v>6.0400000000000002E-2</v>
       </c>
       <c r="AT37" s="22">
-        <v>1.0630000000000001E-2</v>
+        <v>0.39290000000000003</v>
       </c>
       <c r="AU37" s="22">
         <v>0</v>
       </c>
       <c r="AV37" s="22">
         <v>0</v>
       </c>
       <c r="AW37" s="22">
         <v>3.2000000000000002E-3</v>
       </c>
       <c r="AX37" s="22">
-        <v>2.2239999999999999E-2</v>
+        <v>2.1350000000000001E-2</v>
+      </c>
+      <c r="AY37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ37" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA37" s="22">
+        <v>5.5999999999999999E-3</v>
+      </c>
+      <c r="BB37" s="22">
+        <v>3.9199999999999999E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="38" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="11">
         <v>0</v>
       </c>
       <c r="D38" s="11">
         <v>0</v>
       </c>
       <c r="E38" s="11">
         <v>0.27900000000000003</v>
       </c>
       <c r="F38" s="11">
         <v>5.0015099999999997</v>
       </c>
       <c r="G38" s="11">
         <v>0</v>
       </c>
       <c r="H38" s="11">
         <v>0</v>
       </c>
       <c r="I38" s="11">
@@ -6361,69 +6770,81 @@
       <c r="AK38" s="13">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="AL38" s="13">
         <v>1.6798999999999999</v>
       </c>
       <c r="AM38" s="13">
         <v>0</v>
       </c>
       <c r="AN38" s="13">
         <v>0</v>
       </c>
       <c r="AO38" s="13">
         <v>0.13017000000000001</v>
       </c>
       <c r="AP38" s="13">
         <v>2.50786</v>
       </c>
       <c r="AQ38" s="22">
         <v>0</v>
       </c>
       <c r="AR38" s="22">
         <v>0</v>
       </c>
       <c r="AS38" s="22">
-        <v>3.3600000000000001E-3</v>
+        <v>0.1484</v>
       </c>
       <c r="AT38" s="22">
-        <v>6.1580000000000003E-2</v>
+        <v>2.6814399999999998</v>
       </c>
       <c r="AU38" s="22">
         <v>0</v>
       </c>
       <c r="AV38" s="22">
         <v>0</v>
       </c>
       <c r="AW38" s="22">
-        <v>1.2319999999999999E-2</v>
+        <v>1.12E-2</v>
       </c>
       <c r="AX38" s="22">
-        <v>0.25259999999999999</v>
+        <v>0.20577999999999999</v>
+      </c>
+      <c r="AY38" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ38" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA38" s="22">
+        <v>2.0719999999999999E-2</v>
+      </c>
+      <c r="BB38" s="22">
+        <v>0.42605999999999999</v>
       </c>
     </row>
-    <row r="39" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="39" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="11">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="D39" s="11">
         <v>4.1230000000000003E-2</v>
       </c>
       <c r="E39" s="11">
         <v>7.2749999999999995E-2</v>
       </c>
       <c r="F39" s="11">
         <v>0.77236000000000005</v>
       </c>
       <c r="G39" s="11">
         <v>5.7000000000000002E-3</v>
       </c>
       <c r="H39" s="11">
         <v>0.11086</v>
       </c>
       <c r="I39" s="11">
@@ -6513,69 +6934,81 @@
       <c r="AK39" s="13">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="AL39" s="13">
         <v>0.10752</v>
       </c>
       <c r="AM39" s="13">
         <v>0</v>
       </c>
       <c r="AN39" s="13">
         <v>0</v>
       </c>
       <c r="AO39" s="13">
         <v>2.1930000000000002E-2</v>
       </c>
       <c r="AP39" s="13">
         <v>0.17180000000000001</v>
       </c>
       <c r="AQ39" s="22">
         <v>0</v>
       </c>
       <c r="AR39" s="22">
         <v>0</v>
       </c>
       <c r="AS39" s="22">
-        <v>5.0000000000000001E-3</v>
+        <v>1.4999999999999999E-2</v>
       </c>
       <c r="AT39" s="22">
-        <v>2.989E-2</v>
+        <v>0.13102</v>
       </c>
       <c r="AU39" s="22">
         <v>0</v>
       </c>
       <c r="AV39" s="22">
         <v>0</v>
       </c>
       <c r="AW39" s="22">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AX39" s="22">
+        <v>2.989E-2</v>
+      </c>
+      <c r="AY39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ39" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA39" s="22">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="BB39" s="22">
         <v>3.8809999999999997E-2</v>
       </c>
     </row>
-    <row r="40" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="40" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C40" s="11">
         <v>0.29899999999999999</v>
       </c>
       <c r="D40" s="11">
         <v>1.3820000000000001E-2</v>
       </c>
       <c r="E40" s="11">
         <v>0.56200000000000006</v>
       </c>
       <c r="F40" s="11">
         <v>1.9936100000000001</v>
       </c>
       <c r="G40" s="11">
         <v>2.7000000000000001E-3</v>
       </c>
       <c r="H40" s="11">
         <v>1.409E-2</v>
       </c>
       <c r="I40" s="11">
@@ -6665,69 +7098,81 @@
       <c r="AK40" s="13">
         <v>1.1254</v>
       </c>
       <c r="AL40" s="13">
         <v>0.90242999999999995</v>
       </c>
       <c r="AM40" s="13">
         <v>0</v>
       </c>
       <c r="AN40" s="13">
         <v>0</v>
       </c>
       <c r="AO40" s="13">
         <v>0.26928999999999997</v>
       </c>
       <c r="AP40" s="13">
         <v>0.54107000000000005</v>
       </c>
       <c r="AQ40" s="22">
         <v>0</v>
       </c>
       <c r="AR40" s="22">
         <v>0</v>
       </c>
       <c r="AS40" s="22">
-        <v>2.4639999999999999E-2</v>
+        <v>0.19767999999999999</v>
       </c>
       <c r="AT40" s="22">
-        <v>3.6330000000000001E-2</v>
+        <v>0.37658000000000003</v>
       </c>
       <c r="AU40" s="22">
         <v>0</v>
       </c>
       <c r="AV40" s="22">
         <v>0</v>
       </c>
       <c r="AW40" s="22">
-        <v>2.4639999999999999E-2</v>
+        <v>2.7040000000000002E-2</v>
       </c>
       <c r="AX40" s="22">
-        <v>4.5760000000000002E-2</v>
+        <v>4.7289999999999999E-2</v>
+      </c>
+      <c r="AY40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ40" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA40" s="22">
+        <v>2.6239999999999999E-2</v>
+      </c>
+      <c r="BB40" s="22">
+        <v>5.3789999999999998E-2</v>
       </c>
     </row>
-    <row r="41" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="41" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C41" s="11">
         <v>3.3871500000000001</v>
       </c>
       <c r="D41" s="11">
         <v>0.77705000000000002</v>
       </c>
       <c r="E41" s="11">
         <v>2.4918499999999999</v>
       </c>
       <c r="F41" s="11">
         <v>19.10754</v>
       </c>
       <c r="G41" s="11">
         <v>0.20635000000000001</v>
       </c>
       <c r="H41" s="11">
         <v>0.47754999999999997</v>
       </c>
       <c r="I41" s="11">
@@ -6817,69 +7262,81 @@
       <c r="AK41" s="13">
         <v>0.64278000000000002</v>
       </c>
       <c r="AL41" s="13">
         <v>4.5591100000000004</v>
       </c>
       <c r="AM41" s="13">
         <v>0</v>
       </c>
       <c r="AN41" s="13">
         <v>0</v>
       </c>
       <c r="AO41" s="13">
         <v>1.88554</v>
       </c>
       <c r="AP41" s="13">
         <v>12.03082</v>
       </c>
       <c r="AQ41" s="22">
         <v>0</v>
       </c>
       <c r="AR41" s="22">
         <v>0</v>
       </c>
       <c r="AS41" s="22">
-        <v>2.324E-2</v>
+        <v>0.66757</v>
       </c>
       <c r="AT41" s="22">
-        <v>0.14248</v>
+        <v>5.6832399999999996</v>
       </c>
       <c r="AU41" s="22">
         <v>0</v>
       </c>
       <c r="AV41" s="22">
         <v>0</v>
       </c>
       <c r="AW41" s="22">
-        <v>6.8379999999999996E-2</v>
+        <v>3.5479999999999998E-2</v>
       </c>
       <c r="AX41" s="22">
-        <v>0.69316</v>
+        <v>0.20827000000000001</v>
+      </c>
+      <c r="AY41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ41" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA41" s="22">
+        <v>9.264E-2</v>
+      </c>
+      <c r="BB41" s="22">
+        <v>0.88336000000000003</v>
       </c>
     </row>
-    <row r="42" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="42" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C42" s="11">
         <v>94206.870999999999</v>
       </c>
       <c r="D42" s="11">
         <v>16940.472170000001</v>
       </c>
       <c r="E42" s="11">
         <v>551.55200000000002</v>
       </c>
       <c r="F42" s="11">
         <v>86.034729999999996</v>
       </c>
       <c r="G42" s="11">
         <v>205501.992</v>
       </c>
       <c r="H42" s="11">
         <v>33428.277390000003</v>
       </c>
       <c r="I42" s="11">
@@ -6963,75 +7420,87 @@
       <c r="AI42" s="13">
         <v>1588.7270000000001</v>
       </c>
       <c r="AJ42" s="13">
         <v>395.98962</v>
       </c>
       <c r="AK42" s="13">
         <v>192489.29555000001</v>
       </c>
       <c r="AL42" s="13">
         <v>30928.271120000001</v>
       </c>
       <c r="AM42" s="13">
         <v>22255.360000000001</v>
       </c>
       <c r="AN42" s="13">
         <v>3959.335</v>
       </c>
       <c r="AO42" s="13">
         <v>106840.035</v>
       </c>
       <c r="AP42" s="13">
         <v>15270.6438</v>
       </c>
       <c r="AQ42" s="22">
-        <v>7559</v>
+        <v>104706.262</v>
       </c>
       <c r="AR42" s="22">
-        <v>1289.3610000000001</v>
+        <v>21481.527999999998</v>
       </c>
       <c r="AS42" s="22">
-        <v>0.04</v>
+        <v>10534.98</v>
       </c>
       <c r="AT42" s="22">
-        <v>3.1969999999999998E-2</v>
+        <v>1478.32331</v>
       </c>
       <c r="AU42" s="22">
-        <v>4546.5</v>
+        <v>15795.361000000001</v>
       </c>
       <c r="AV42" s="22">
-        <v>954.34699999999998</v>
+        <v>2765.002</v>
       </c>
       <c r="AW42" s="22">
-        <v>1255.25</v>
+        <v>230.2</v>
       </c>
       <c r="AX42" s="22">
-        <v>168.125</v>
+        <v>37.883969999999998</v>
+      </c>
+      <c r="AY42" s="22">
+        <v>9509.2240000000002</v>
+      </c>
+      <c r="AZ42" s="22">
+        <v>2047.3530000000001</v>
+      </c>
+      <c r="BA42" s="22">
+        <v>2093.25</v>
+      </c>
+      <c r="BB42" s="22">
+        <v>285.50319999999999</v>
       </c>
     </row>
-    <row r="43" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="43" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C43" s="11">
         <v>1993.85</v>
       </c>
       <c r="D43" s="11">
         <v>259.16525999999999</v>
       </c>
       <c r="E43" s="11">
         <v>122.1704</v>
       </c>
       <c r="F43" s="11">
         <v>8.5457599999999996</v>
       </c>
       <c r="G43" s="11">
         <v>974.2</v>
       </c>
       <c r="H43" s="11">
         <v>117.76757000000001</v>
       </c>
       <c r="I43" s="11">
@@ -7138,52 +7607,64 @@
       </c>
       <c r="AQ43" s="22">
         <v>0</v>
       </c>
       <c r="AR43" s="22">
         <v>0</v>
       </c>
       <c r="AS43" s="22">
         <v>0</v>
       </c>
       <c r="AT43" s="22">
         <v>0</v>
       </c>
       <c r="AU43" s="22">
         <v>0</v>
       </c>
       <c r="AV43" s="22">
         <v>0</v>
       </c>
       <c r="AW43" s="22">
         <v>0</v>
       </c>
       <c r="AX43" s="22">
         <v>0</v>
       </c>
+      <c r="AY43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ43" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA43" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB43" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="44" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="44" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C44" s="11">
         <v>1018</v>
       </c>
       <c r="D44" s="11">
         <v>125.694</v>
       </c>
       <c r="E44" s="11">
         <v>15</v>
       </c>
       <c r="F44" s="11">
         <v>8.0958799999999993</v>
       </c>
       <c r="G44" s="11">
         <v>26085.405999999999</v>
       </c>
       <c r="H44" s="11">
         <v>2389.8582700000002</v>
       </c>
       <c r="I44" s="11">
@@ -7267,75 +7748,87 @@
       <c r="AI44" s="13">
         <v>0</v>
       </c>
       <c r="AJ44" s="13">
         <v>0</v>
       </c>
       <c r="AK44" s="13">
         <v>25269.432000000001</v>
       </c>
       <c r="AL44" s="13">
         <v>3307.5496800000001</v>
       </c>
       <c r="AM44" s="13">
         <v>0</v>
       </c>
       <c r="AN44" s="13">
         <v>0</v>
       </c>
       <c r="AO44" s="13">
         <v>9121.65</v>
       </c>
       <c r="AP44" s="13">
         <v>1404.9529</v>
       </c>
       <c r="AQ44" s="22">
-        <v>0</v>
+        <v>1912.7809999999999</v>
       </c>
       <c r="AR44" s="22">
-        <v>0</v>
+        <v>363.65100000000001</v>
       </c>
       <c r="AS44" s="22">
-        <v>0</v>
+        <v>2278.75</v>
       </c>
       <c r="AT44" s="22">
-        <v>0</v>
+        <v>456.88400000000001</v>
       </c>
       <c r="AU44" s="22">
-        <v>1037.7360000000001</v>
+        <v>0</v>
       </c>
       <c r="AV44" s="22">
-        <v>209.52600000000001</v>
+        <v>0</v>
       </c>
       <c r="AW44" s="22">
-        <v>0</v>
+        <v>868</v>
       </c>
       <c r="AX44" s="22">
+        <v>224.50800000000001</v>
+      </c>
+      <c r="AY44" s="22">
+        <v>1891.624</v>
+      </c>
+      <c r="AZ44" s="22">
+        <v>392.84800000000001</v>
+      </c>
+      <c r="BA44" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB44" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="45" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C45" s="11">
         <v>0</v>
       </c>
       <c r="D45" s="11">
         <v>0</v>
       </c>
       <c r="E45" s="11">
         <v>0</v>
       </c>
       <c r="F45" s="11">
         <v>0</v>
       </c>
       <c r="G45" s="11">
         <v>3997.5</v>
       </c>
       <c r="H45" s="11">
         <v>438.78199999999998</v>
       </c>
       <c r="I45" s="11">
@@ -7425,69 +7918,81 @@
       <c r="AK45" s="13">
         <v>9.4804999999999993</v>
       </c>
       <c r="AL45" s="13">
         <v>4.3097000000000003</v>
       </c>
       <c r="AM45" s="13">
         <v>0</v>
       </c>
       <c r="AN45" s="13">
         <v>0</v>
       </c>
       <c r="AO45" s="13">
         <v>47.069499999999998</v>
       </c>
       <c r="AP45" s="13">
         <v>16.664909999999999</v>
       </c>
       <c r="AQ45" s="22">
         <v>0</v>
       </c>
       <c r="AR45" s="22">
         <v>0</v>
       </c>
       <c r="AS45" s="22">
+        <v>0.16200000000000001</v>
+      </c>
+      <c r="AT45" s="22">
+        <v>0.18731999999999999</v>
+      </c>
+      <c r="AU45" s="22">
+        <v>0</v>
+      </c>
+      <c r="AV45" s="22">
+        <v>0</v>
+      </c>
+      <c r="AW45" s="22">
         <v>7.8E-2</v>
       </c>
-      <c r="AT45" s="22">
+      <c r="AX45" s="22">
         <v>7.7130000000000004E-2</v>
       </c>
-      <c r="AU45" s="22">
-[...5 lines deleted...]
-      <c r="AW45" s="22">
+      <c r="AY45" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ45" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA45" s="22">
         <v>0.03</v>
       </c>
-      <c r="AX45" s="22">
+      <c r="BB45" s="22">
         <v>4.0390000000000002E-2</v>
       </c>
     </row>
-    <row r="46" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="46" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C46" s="11">
         <v>0</v>
       </c>
       <c r="D46" s="11">
         <v>0</v>
       </c>
       <c r="E46" s="11">
         <v>5035.1099000000004</v>
       </c>
       <c r="F46" s="11">
         <v>1033.7418600000001</v>
       </c>
       <c r="G46" s="11">
         <v>0</v>
       </c>
       <c r="H46" s="11">
         <v>0</v>
       </c>
       <c r="I46" s="11">
@@ -7577,69 +8082,81 @@
       <c r="AK46" s="13">
         <v>1034.4065599999999</v>
       </c>
       <c r="AL46" s="13">
         <v>702.11014999999998</v>
       </c>
       <c r="AM46" s="13">
         <v>0</v>
       </c>
       <c r="AN46" s="13">
         <v>0</v>
       </c>
       <c r="AO46" s="13">
         <v>13511.969950000001</v>
       </c>
       <c r="AP46" s="13">
         <v>2896.4559899999999</v>
       </c>
       <c r="AQ46" s="22">
         <v>0</v>
       </c>
       <c r="AR46" s="22">
         <v>0</v>
       </c>
       <c r="AS46" s="22">
-        <v>0</v>
+        <v>3296.6367599999999</v>
       </c>
       <c r="AT46" s="22">
-        <v>0</v>
+        <v>882.11810000000003</v>
       </c>
       <c r="AU46" s="22">
         <v>0</v>
       </c>
       <c r="AV46" s="22">
         <v>0</v>
       </c>
       <c r="AW46" s="22">
-        <v>20.51</v>
+        <v>60.822000000000003</v>
       </c>
       <c r="AX46" s="22">
-        <v>51.518000000000001</v>
+        <v>91.546000000000006</v>
+      </c>
+      <c r="AY46" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ46" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA46" s="22">
+        <v>40.381999999999998</v>
+      </c>
+      <c r="BB46" s="22">
+        <v>98.888999999999996</v>
       </c>
     </row>
-    <row r="47" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="47" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C47" s="11">
         <v>138.31899999999999</v>
       </c>
       <c r="D47" s="11">
         <v>34.746920000000003</v>
       </c>
       <c r="E47" s="11">
         <v>499.89472999999998</v>
       </c>
       <c r="F47" s="11">
         <v>279.39863000000003</v>
       </c>
       <c r="G47" s="11">
         <v>188.346</v>
       </c>
       <c r="H47" s="11">
         <v>61.716799999999999</v>
       </c>
       <c r="I47" s="11">
@@ -7723,75 +8240,87 @@
       <c r="AI47" s="13">
         <v>0</v>
       </c>
       <c r="AJ47" s="13">
         <v>0</v>
       </c>
       <c r="AK47" s="13">
         <v>324.43288000000001</v>
       </c>
       <c r="AL47" s="13">
         <v>284.86989999999997</v>
       </c>
       <c r="AM47" s="13">
         <v>340.44</v>
       </c>
       <c r="AN47" s="13">
         <v>126.79084</v>
       </c>
       <c r="AO47" s="13">
         <v>429.42340000000002</v>
       </c>
       <c r="AP47" s="13">
         <v>359.52102000000002</v>
       </c>
       <c r="AQ47" s="22">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="AR47" s="22">
-        <v>0</v>
+        <v>7.5519999999999996</v>
       </c>
       <c r="AS47" s="22">
-        <v>5.6448</v>
+        <v>23.0108</v>
       </c>
       <c r="AT47" s="22">
-        <v>5.3843399999999999</v>
+        <v>28.242629999999998</v>
       </c>
       <c r="AU47" s="22">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="AV47" s="22">
-        <v>0</v>
+        <v>7.5519999999999996</v>
       </c>
       <c r="AW47" s="22">
-        <v>67.5</v>
+        <v>6.7678000000000003</v>
       </c>
       <c r="AX47" s="22">
-        <v>37.875</v>
+        <v>6.6940900000000001</v>
+      </c>
+      <c r="AY47" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ47" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA47" s="22">
+        <v>71.533600000000007</v>
+      </c>
+      <c r="BB47" s="22">
+        <v>43.251139999999999</v>
       </c>
     </row>
-    <row r="48" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="48" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C48" s="11">
         <v>0</v>
       </c>
       <c r="D48" s="11">
         <v>0</v>
       </c>
       <c r="E48" s="11">
         <v>0</v>
       </c>
       <c r="F48" s="11">
         <v>0</v>
       </c>
       <c r="G48" s="11">
         <v>0.59099999999999997</v>
       </c>
       <c r="H48" s="11">
         <v>8.4000000000000005E-2</v>
       </c>
       <c r="I48" s="11">
@@ -7898,52 +8427,64 @@
       </c>
       <c r="AQ48" s="22">
         <v>0</v>
       </c>
       <c r="AR48" s="22">
         <v>0</v>
       </c>
       <c r="AS48" s="22">
         <v>0</v>
       </c>
       <c r="AT48" s="22">
         <v>0</v>
       </c>
       <c r="AU48" s="22">
         <v>0</v>
       </c>
       <c r="AV48" s="22">
         <v>0</v>
       </c>
       <c r="AW48" s="22">
         <v>0</v>
       </c>
       <c r="AX48" s="22">
         <v>0</v>
       </c>
+      <c r="AY48" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ48" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA48" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB48" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="49" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="49" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C49" s="11">
         <v>596.59</v>
       </c>
       <c r="D49" s="11">
         <v>247.20238000000001</v>
       </c>
       <c r="E49" s="11">
         <v>59.644100000000002</v>
       </c>
       <c r="F49" s="11">
         <v>46.950569999999999</v>
       </c>
       <c r="G49" s="11">
         <v>2313.67</v>
       </c>
       <c r="H49" s="11">
         <v>1005.01286</v>
       </c>
       <c r="I49" s="11">
@@ -8033,69 +8574,81 @@
       <c r="AK49" s="13">
         <v>1172.8452</v>
       </c>
       <c r="AL49" s="13">
         <v>391.46740999999997</v>
       </c>
       <c r="AM49" s="13">
         <v>0</v>
       </c>
       <c r="AN49" s="13">
         <v>0</v>
       </c>
       <c r="AO49" s="13">
         <v>10.242100000000001</v>
       </c>
       <c r="AP49" s="13">
         <v>10.308020000000001</v>
       </c>
       <c r="AQ49" s="22">
         <v>0</v>
       </c>
       <c r="AR49" s="22">
         <v>0</v>
       </c>
       <c r="AS49" s="22">
-        <v>0</v>
+        <v>203.12</v>
       </c>
       <c r="AT49" s="22">
-        <v>0</v>
+        <v>40.089919999999999</v>
       </c>
       <c r="AU49" s="22">
         <v>0</v>
       </c>
       <c r="AV49" s="22">
         <v>0</v>
       </c>
       <c r="AW49" s="22">
-        <v>0</v>
+        <v>0.77200000000000002</v>
       </c>
       <c r="AX49" s="22">
-        <v>0</v>
+        <v>3.0456599999999998</v>
+      </c>
+      <c r="AY49" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ49" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA49" s="22">
+        <v>724.25800000000004</v>
+      </c>
+      <c r="BB49" s="22">
+        <v>150.11580000000001</v>
       </c>
     </row>
-    <row r="50" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="50" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C50" s="11">
         <v>0</v>
       </c>
       <c r="D50" s="11">
         <v>0</v>
       </c>
       <c r="E50" s="11">
         <v>2669.7</v>
       </c>
       <c r="F50" s="11">
         <v>1305.7940000000001</v>
       </c>
       <c r="G50" s="11">
         <v>393.96</v>
       </c>
       <c r="H50" s="11">
         <v>131.53299999999999</v>
       </c>
       <c r="I50" s="11">
@@ -8179,75 +8732,87 @@
       <c r="AI50" s="13">
         <v>20.0075</v>
       </c>
       <c r="AJ50" s="13">
         <v>15.26131</v>
       </c>
       <c r="AK50" s="13">
         <v>4943.8890000000001</v>
       </c>
       <c r="AL50" s="13">
         <v>2601.547</v>
       </c>
       <c r="AM50" s="13">
         <v>15</v>
       </c>
       <c r="AN50" s="13">
         <v>26.327999999999999</v>
       </c>
       <c r="AO50" s="13">
         <v>1075.1099999999999</v>
       </c>
       <c r="AP50" s="13">
         <v>434.43412999999998</v>
       </c>
       <c r="AQ50" s="22">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AR50" s="22">
-        <v>0</v>
+        <v>9.6920000000000002</v>
       </c>
       <c r="AS50" s="22">
-        <v>0</v>
+        <v>6400.5</v>
       </c>
       <c r="AT50" s="22">
-        <v>0</v>
+        <v>2196.6060000000002</v>
       </c>
       <c r="AU50" s="22">
         <v>0</v>
       </c>
       <c r="AV50" s="22">
         <v>0</v>
       </c>
       <c r="AW50" s="22">
-        <v>696</v>
+        <v>0</v>
       </c>
       <c r="AX50" s="22">
-        <v>209.07</v>
+        <v>0</v>
+      </c>
+      <c r="AY50" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ50" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA50" s="22">
+        <v>2572.15</v>
+      </c>
+      <c r="BB50" s="22">
+        <v>782.59500000000003</v>
       </c>
     </row>
-    <row r="51" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="51" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C51" s="11">
         <v>286.01305000000002</v>
       </c>
       <c r="D51" s="11">
         <v>41.908410000000003</v>
       </c>
       <c r="E51" s="11">
         <v>0</v>
       </c>
       <c r="F51" s="11">
         <v>0</v>
       </c>
       <c r="G51" s="11">
         <v>230.42400000000001</v>
       </c>
       <c r="H51" s="11">
         <v>84.417000000000002</v>
       </c>
       <c r="I51" s="11">
@@ -8331,75 +8896,87 @@
       <c r="AI51" s="13">
         <v>89.015000000000001</v>
       </c>
       <c r="AJ51" s="13">
         <v>36.869610000000002</v>
       </c>
       <c r="AK51" s="13">
         <v>2.1949999999999998</v>
       </c>
       <c r="AL51" s="13">
         <v>7.0846999999999998</v>
       </c>
       <c r="AM51" s="13">
         <v>290.10000000000002</v>
       </c>
       <c r="AN51" s="13">
         <v>134.28908000000001</v>
       </c>
       <c r="AO51" s="13">
         <v>1.125</v>
       </c>
       <c r="AP51" s="13">
         <v>3.7279100000000001</v>
       </c>
       <c r="AQ51" s="22">
-        <v>0</v>
+        <v>66.95</v>
       </c>
       <c r="AR51" s="22">
-        <v>0</v>
+        <v>27.292629999999999</v>
       </c>
       <c r="AS51" s="22">
         <v>0</v>
       </c>
       <c r="AT51" s="22">
         <v>0</v>
       </c>
       <c r="AU51" s="22">
         <v>0</v>
       </c>
       <c r="AV51" s="22">
         <v>0</v>
       </c>
       <c r="AW51" s="22">
         <v>0</v>
       </c>
       <c r="AX51" s="22">
         <v>0</v>
       </c>
+      <c r="AY51" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ51" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA51" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB51" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="52" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="52" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A52" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C52" s="11">
         <v>0</v>
       </c>
       <c r="D52" s="11">
         <v>0</v>
       </c>
       <c r="E52" s="11">
         <v>1.0200000000000001E-2</v>
       </c>
       <c r="F52" s="11">
         <v>2.6380000000000001E-2</v>
       </c>
       <c r="G52" s="11">
         <v>0</v>
       </c>
       <c r="H52" s="11">
         <v>0</v>
       </c>
       <c r="I52" s="11">
@@ -8489,69 +9066,81 @@
       <c r="AK52" s="13">
         <v>566.62666000000002</v>
       </c>
       <c r="AL52" s="13">
         <v>143.40048999999999</v>
       </c>
       <c r="AM52" s="13">
         <v>2088.7640000000001</v>
       </c>
       <c r="AN52" s="13">
         <v>919.05600000000004</v>
       </c>
       <c r="AO52" s="13">
         <v>1.522</v>
       </c>
       <c r="AP52" s="13">
         <v>1.3324400000000001</v>
       </c>
       <c r="AQ52" s="22">
         <v>0</v>
       </c>
       <c r="AR52" s="22">
         <v>0</v>
       </c>
       <c r="AS52" s="22">
-        <v>0.13650000000000001</v>
+        <v>2.7654999999999998</v>
       </c>
       <c r="AT52" s="22">
-        <v>0.18673000000000001</v>
+        <v>2.4995400000000001</v>
       </c>
       <c r="AU52" s="22">
         <v>0</v>
       </c>
       <c r="AV52" s="22">
         <v>0</v>
       </c>
       <c r="AW52" s="22">
-        <v>9.1499999999999998E-2</v>
+        <v>0.26400000000000001</v>
       </c>
       <c r="AX52" s="22">
-        <v>0.13436999999999999</v>
+        <v>0.37841999999999998</v>
+      </c>
+      <c r="AY52" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ52" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA52" s="22">
+        <v>0.3145</v>
+      </c>
+      <c r="BB52" s="22">
+        <v>0.52037</v>
       </c>
     </row>
-    <row r="53" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="53" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C53" s="11">
         <v>1769.1769999999999</v>
       </c>
       <c r="D53" s="11">
         <v>797.06163000000004</v>
       </c>
       <c r="E53" s="11">
         <v>0.4</v>
       </c>
       <c r="F53" s="11">
         <v>1.1200000000000001</v>
       </c>
       <c r="G53" s="11">
         <v>6542.0540000000001</v>
       </c>
       <c r="H53" s="11">
         <v>2337.9106099999999</v>
       </c>
       <c r="I53" s="11">
@@ -8635,75 +9224,87 @@
       <c r="AI53" s="13">
         <v>1100</v>
       </c>
       <c r="AJ53" s="13">
         <v>374</v>
       </c>
       <c r="AK53" s="13">
         <v>16393.563999999998</v>
       </c>
       <c r="AL53" s="13">
         <v>6541.6733899999999</v>
       </c>
       <c r="AM53" s="13">
         <v>0</v>
       </c>
       <c r="AN53" s="13">
         <v>0</v>
       </c>
       <c r="AO53" s="13">
         <v>10876.324500000001</v>
       </c>
       <c r="AP53" s="13">
         <v>3845.15717</v>
       </c>
       <c r="AQ53" s="22">
-        <v>0</v>
+        <v>4868.5</v>
       </c>
       <c r="AR53" s="22">
-        <v>0</v>
+        <v>1906.4549999999999</v>
       </c>
       <c r="AS53" s="22">
-        <v>876.9</v>
+        <v>931.45</v>
       </c>
       <c r="AT53" s="22">
-        <v>282.86799999999999</v>
+        <v>301.46199999999999</v>
       </c>
       <c r="AU53" s="22">
         <v>0</v>
       </c>
       <c r="AV53" s="22">
         <v>0</v>
       </c>
       <c r="AW53" s="22">
-        <v>0</v>
+        <v>931.45</v>
       </c>
       <c r="AX53" s="22">
+        <v>301.46199999999999</v>
+      </c>
+      <c r="AY53" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ53" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA53" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB53" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="54" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C54" s="11">
         <v>230.3</v>
       </c>
       <c r="D54" s="11">
         <v>193.89622</v>
       </c>
       <c r="E54" s="11">
         <v>23.075500000000002</v>
       </c>
       <c r="F54" s="11">
         <v>136.92615000000001</v>
       </c>
       <c r="G54" s="11">
         <v>114.41200000000001</v>
       </c>
       <c r="H54" s="11">
         <v>67.814530000000005</v>
       </c>
       <c r="I54" s="11">
@@ -8787,75 +9388,87 @@
       <c r="AI54" s="13">
         <v>582.55920000000003</v>
       </c>
       <c r="AJ54" s="13">
         <v>1778.47633</v>
       </c>
       <c r="AK54" s="13">
         <v>10641.614</v>
       </c>
       <c r="AL54" s="13">
         <v>4725.1689699999997</v>
       </c>
       <c r="AM54" s="13">
         <v>573.33879999999999</v>
       </c>
       <c r="AN54" s="13">
         <v>1124.4327800000001</v>
       </c>
       <c r="AO54" s="13">
         <v>11634.749</v>
       </c>
       <c r="AP54" s="13">
         <v>4388.4410799999996</v>
       </c>
       <c r="AQ54" s="22">
-        <v>209.7</v>
+        <v>720.71699999999998</v>
       </c>
       <c r="AR54" s="22">
-        <v>594.23599999999999</v>
+        <v>1804.771</v>
       </c>
       <c r="AS54" s="22">
-        <v>40.249000000000002</v>
+        <v>5241.7486500000005</v>
       </c>
       <c r="AT54" s="22">
-        <v>11.969060000000001</v>
+        <v>2759.92812</v>
       </c>
       <c r="AU54" s="22">
+        <v>368.18</v>
+      </c>
+      <c r="AV54" s="22">
+        <v>947.36099999999999</v>
+      </c>
+      <c r="AW54" s="22">
+        <v>65.311000000000007</v>
+      </c>
+      <c r="AX54" s="22">
+        <v>20.336880000000001</v>
+      </c>
+      <c r="AY54" s="22">
         <v>60.4</v>
       </c>
-      <c r="AV54" s="22">
+      <c r="AZ54" s="22">
         <v>172.70070000000001</v>
       </c>
-      <c r="AW54" s="22">
-[...3 lines deleted...]
-        <v>470.89645000000002</v>
+      <c r="BA54" s="22">
+        <v>4761.165</v>
+      </c>
+      <c r="BB54" s="22">
+        <v>2292.8542600000001</v>
       </c>
     </row>
-    <row r="55" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="55" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C55" s="11">
         <v>1132.1199999999999</v>
       </c>
       <c r="D55" s="11">
         <v>440.00700000000001</v>
       </c>
       <c r="E55" s="11">
         <v>2318.5149000000001</v>
       </c>
       <c r="F55" s="11">
         <v>883.77448000000004</v>
       </c>
       <c r="G55" s="11">
         <v>3666.16</v>
       </c>
       <c r="H55" s="11">
         <v>1087.25792</v>
       </c>
       <c r="I55" s="11">
@@ -8939,75 +9552,87 @@
       <c r="AI55" s="13">
         <v>246.95</v>
       </c>
       <c r="AJ55" s="13">
         <v>133.53415000000001</v>
       </c>
       <c r="AK55" s="13">
         <v>16.220949999999998</v>
       </c>
       <c r="AL55" s="13">
         <v>27.57685</v>
       </c>
       <c r="AM55" s="13">
         <v>219.5</v>
       </c>
       <c r="AN55" s="13">
         <v>93.187889999999996</v>
       </c>
       <c r="AO55" s="13">
         <v>2285.1005300000002</v>
       </c>
       <c r="AP55" s="13">
         <v>661.50149999999996</v>
       </c>
       <c r="AQ55" s="22">
+        <v>144.80000000000001</v>
+      </c>
+      <c r="AR55" s="22">
+        <v>59.505380000000002</v>
+      </c>
+      <c r="AS55" s="22">
+        <v>27.054860000000001</v>
+      </c>
+      <c r="AT55" s="22">
+        <v>29.514949999999999</v>
+      </c>
+      <c r="AU55" s="22">
         <v>22.5</v>
       </c>
-      <c r="AR55" s="22">
+      <c r="AV55" s="22">
         <v>6.4122700000000004</v>
       </c>
-      <c r="AS55" s="22">
-[...10 lines deleted...]
-      </c>
       <c r="AW55" s="22">
-        <v>0.41771999999999998</v>
+        <v>1.0656399999999999</v>
       </c>
       <c r="AX55" s="22">
-        <v>0.66574</v>
+        <v>1.2895300000000001</v>
+      </c>
+      <c r="AY55" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ55" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA55" s="22">
+        <v>0.80149999999999999</v>
+      </c>
+      <c r="BB55" s="22">
+        <v>1.1080399999999999</v>
       </c>
     </row>
-    <row r="56" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="56" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C56" s="11">
         <v>0</v>
       </c>
       <c r="D56" s="11">
         <v>0</v>
       </c>
       <c r="E56" s="11">
         <v>99.861729999999994</v>
       </c>
       <c r="F56" s="11">
         <v>145.25906000000001</v>
       </c>
       <c r="G56" s="11">
         <v>0</v>
       </c>
       <c r="H56" s="11">
         <v>0</v>
       </c>
       <c r="I56" s="11">
@@ -9091,75 +9716,87 @@
       <c r="AI56" s="13">
         <v>0</v>
       </c>
       <c r="AJ56" s="13">
         <v>0</v>
       </c>
       <c r="AK56" s="13">
         <v>23.128080000000001</v>
       </c>
       <c r="AL56" s="13">
         <v>233.09540000000001</v>
       </c>
       <c r="AM56" s="13">
         <v>0</v>
       </c>
       <c r="AN56" s="13">
         <v>0</v>
       </c>
       <c r="AO56" s="13">
         <v>128.14830000000001</v>
       </c>
       <c r="AP56" s="13">
         <v>362.81918999999999</v>
       </c>
       <c r="AQ56" s="22">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="AR56" s="22">
-        <v>0</v>
+        <v>10.779389999999999</v>
       </c>
       <c r="AS56" s="22">
-        <v>1.0511999999999999</v>
+        <v>19.483180000000001</v>
       </c>
       <c r="AT56" s="22">
-        <v>32.747439999999997</v>
+        <v>332.08481</v>
       </c>
       <c r="AU56" s="22">
         <v>0</v>
       </c>
       <c r="AV56" s="22">
         <v>0</v>
       </c>
       <c r="AW56" s="22">
-        <v>0.93433999999999995</v>
+        <v>2.8926400000000001</v>
       </c>
       <c r="AX56" s="22">
-        <v>37.525649999999999</v>
+        <v>85.783159999999995</v>
+      </c>
+      <c r="AY56" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ56" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA56" s="22">
+        <v>6.0139500000000004</v>
+      </c>
+      <c r="BB56" s="22">
+        <v>82.442480000000003</v>
       </c>
     </row>
-    <row r="57" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="57" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C57" s="11">
         <v>0</v>
       </c>
       <c r="D57" s="11">
         <v>0</v>
       </c>
       <c r="E57" s="11">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="F57" s="11">
         <v>0.41299999999999998</v>
       </c>
       <c r="G57" s="11">
         <v>0</v>
       </c>
       <c r="H57" s="11">
         <v>0</v>
       </c>
       <c r="I57" s="11">
@@ -9266,52 +9903,64 @@
       </c>
       <c r="AQ57" s="22">
         <v>0</v>
       </c>
       <c r="AR57" s="22">
         <v>0</v>
       </c>
       <c r="AS57" s="22">
         <v>0</v>
       </c>
       <c r="AT57" s="22">
         <v>0</v>
       </c>
       <c r="AU57" s="22">
         <v>0</v>
       </c>
       <c r="AV57" s="22">
         <v>0</v>
       </c>
       <c r="AW57" s="22">
         <v>0</v>
       </c>
       <c r="AX57" s="22">
         <v>0</v>
       </c>
+      <c r="AY57" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ57" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA57" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB57" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="58" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="58" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A58" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C58" s="11">
         <v>0.189</v>
       </c>
       <c r="D58" s="11">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="E58" s="11">
         <v>0.17485999999999999</v>
       </c>
       <c r="F58" s="11">
         <v>2.0533800000000002</v>
       </c>
       <c r="G58" s="11">
         <v>2.5999999999999999E-2</v>
       </c>
       <c r="H58" s="11">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="I58" s="11">
@@ -9401,69 +10050,81 @@
       <c r="AK58" s="13">
         <v>0.53334000000000004</v>
       </c>
       <c r="AL58" s="13">
         <v>2.0579399999999999</v>
       </c>
       <c r="AM58" s="13">
         <v>0</v>
       </c>
       <c r="AN58" s="13">
         <v>0</v>
       </c>
       <c r="AO58" s="13">
         <v>8.7090000000000001E-2</v>
       </c>
       <c r="AP58" s="13">
         <v>3.4039000000000001</v>
       </c>
       <c r="AQ58" s="22">
         <v>0</v>
       </c>
       <c r="AR58" s="22">
         <v>0</v>
       </c>
       <c r="AS58" s="22">
-        <v>2.9199999999999999E-3</v>
+        <v>3.2469999999999999E-2</v>
       </c>
       <c r="AT58" s="22">
-        <v>0.21645</v>
+        <v>2.5654599999999999</v>
       </c>
       <c r="AU58" s="22">
         <v>0</v>
       </c>
       <c r="AV58" s="22">
         <v>0</v>
       </c>
       <c r="AW58" s="22">
-        <v>6.5199999999999998E-3</v>
+        <v>4.0600000000000002E-3</v>
       </c>
       <c r="AX58" s="22">
-        <v>0.32406000000000001</v>
+        <v>0.29535</v>
+      </c>
+      <c r="AY58" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ58" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA58" s="22">
+        <v>7.3299999999999997E-3</v>
+      </c>
+      <c r="BB58" s="22">
+        <v>0.39406000000000002</v>
       </c>
     </row>
-    <row r="59" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="59" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A59" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C59" s="11">
         <v>46.576999999999998</v>
       </c>
       <c r="D59" s="11">
         <v>9.6480399999999999</v>
       </c>
       <c r="E59" s="11">
         <v>5.4000000000000003E-3</v>
       </c>
       <c r="F59" s="11">
         <v>6.6949999999999996E-2</v>
       </c>
       <c r="G59" s="11">
         <v>16.672999999999998</v>
       </c>
       <c r="H59" s="11">
         <v>3.3410000000000002</v>
       </c>
       <c r="I59" s="11">
@@ -9547,75 +10208,87 @@
       <c r="AI59" s="13">
         <v>5.2569999999999997</v>
       </c>
       <c r="AJ59" s="13">
         <v>12.7727</v>
       </c>
       <c r="AK59" s="13">
         <v>2.278</v>
       </c>
       <c r="AL59" s="13">
         <v>6.96671</v>
       </c>
       <c r="AM59" s="13">
         <v>1.5</v>
       </c>
       <c r="AN59" s="13">
         <v>6.9630000000000001</v>
       </c>
       <c r="AO59" s="13">
         <v>0.44803999999999999</v>
       </c>
       <c r="AP59" s="13">
         <v>0.33727000000000001</v>
       </c>
       <c r="AQ59" s="22">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="AR59" s="22">
-        <v>0</v>
+        <v>3.8281000000000001</v>
       </c>
       <c r="AS59" s="22">
-        <v>0</v>
+        <v>3.4169999999999999E-2</v>
       </c>
       <c r="AT59" s="22">
-        <v>0</v>
+        <v>4.3049999999999998E-2</v>
       </c>
       <c r="AU59" s="22">
         <v>0</v>
       </c>
       <c r="AV59" s="22">
         <v>0</v>
       </c>
       <c r="AW59" s="22">
-        <v>0</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="AX59" s="22">
+        <v>1.7899999999999999E-3</v>
+      </c>
+      <c r="AY59" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ59" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA59" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB59" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="60" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A60" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C60" s="11">
         <v>0</v>
       </c>
       <c r="D60" s="11">
         <v>0</v>
       </c>
       <c r="E60" s="11">
         <v>12.5</v>
       </c>
       <c r="F60" s="11">
         <v>0.79900000000000004</v>
       </c>
       <c r="G60" s="11">
         <v>0</v>
       </c>
       <c r="H60" s="11">
         <v>0</v>
       </c>
       <c r="I60" s="11">
@@ -9722,52 +10395,64 @@
       </c>
       <c r="AQ60" s="22">
         <v>0</v>
       </c>
       <c r="AR60" s="22">
         <v>0</v>
       </c>
       <c r="AS60" s="22">
         <v>0</v>
       </c>
       <c r="AT60" s="22">
         <v>0</v>
       </c>
       <c r="AU60" s="22">
         <v>0</v>
       </c>
       <c r="AV60" s="22">
         <v>0</v>
       </c>
       <c r="AW60" s="22">
         <v>0</v>
       </c>
       <c r="AX60" s="22">
         <v>0</v>
       </c>
+      <c r="AY60" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ60" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA60" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB60" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="61" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="61" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A61" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C61" s="11">
         <v>0</v>
       </c>
       <c r="D61" s="11">
         <v>0</v>
       </c>
       <c r="E61" s="11">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="F61" s="11">
         <v>8.2909999999999998E-2</v>
       </c>
       <c r="G61" s="11">
         <v>0</v>
       </c>
       <c r="H61" s="11">
         <v>0</v>
       </c>
       <c r="I61" s="11">
@@ -9874,52 +10559,64 @@
       </c>
       <c r="AQ61" s="22">
         <v>0</v>
       </c>
       <c r="AR61" s="22">
         <v>0</v>
       </c>
       <c r="AS61" s="22">
         <v>0</v>
       </c>
       <c r="AT61" s="22">
         <v>0</v>
       </c>
       <c r="AU61" s="22">
         <v>0</v>
       </c>
       <c r="AV61" s="22">
         <v>0</v>
       </c>
       <c r="AW61" s="22">
         <v>0</v>
       </c>
       <c r="AX61" s="22">
         <v>0</v>
       </c>
+      <c r="AY61" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ61" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA61" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB61" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="62" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="62" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A62" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C62" s="11">
         <v>0</v>
       </c>
       <c r="D62" s="11">
         <v>0</v>
       </c>
       <c r="E62" s="11">
         <v>5.6800000000000003E-2</v>
       </c>
       <c r="F62" s="11">
         <v>0.85057000000000005</v>
       </c>
       <c r="G62" s="11">
         <v>0</v>
       </c>
       <c r="H62" s="11">
         <v>0</v>
       </c>
       <c r="I62" s="11">
@@ -10009,69 +10706,81 @@
       <c r="AK62" s="13">
         <v>0</v>
       </c>
       <c r="AL62" s="13">
         <v>0</v>
       </c>
       <c r="AM62" s="13">
         <v>0</v>
       </c>
       <c r="AN62" s="13">
         <v>0</v>
       </c>
       <c r="AO62" s="13">
         <v>0</v>
       </c>
       <c r="AP62" s="13">
         <v>0</v>
       </c>
       <c r="AQ62" s="22">
         <v>0</v>
       </c>
       <c r="AR62" s="22">
         <v>0</v>
       </c>
       <c r="AS62" s="22">
-        <v>0</v>
+        <v>2.0049999999999998E-2</v>
       </c>
       <c r="AT62" s="22">
-        <v>0</v>
+        <v>0.46200000000000002</v>
       </c>
       <c r="AU62" s="22">
         <v>0</v>
       </c>
       <c r="AV62" s="22">
         <v>0</v>
       </c>
       <c r="AW62" s="22">
-        <v>0</v>
+        <v>5.0000000000000002E-5</v>
       </c>
       <c r="AX62" s="22">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AY62" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ62" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA62" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB62" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="63" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="63" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A63" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C63" s="11">
         <v>0</v>
       </c>
       <c r="D63" s="11">
         <v>0</v>
       </c>
       <c r="E63" s="11">
         <v>0.13</v>
       </c>
       <c r="F63" s="11">
         <v>4.8615300000000001</v>
       </c>
       <c r="G63" s="11">
         <v>0</v>
       </c>
       <c r="H63" s="11">
         <v>0</v>
       </c>
       <c r="I63" s="11">
@@ -10161,69 +10870,81 @@
       <c r="AK63" s="13">
         <v>2.1859999999999999</v>
       </c>
       <c r="AL63" s="13">
         <v>27.841940000000001</v>
       </c>
       <c r="AM63" s="13">
         <v>1.6739999999999999</v>
       </c>
       <c r="AN63" s="13">
         <v>15.292</v>
       </c>
       <c r="AO63" s="13">
         <v>0.72904999999999998</v>
       </c>
       <c r="AP63" s="13">
         <v>13.833970000000001</v>
       </c>
       <c r="AQ63" s="22">
         <v>0</v>
       </c>
       <c r="AR63" s="22">
         <v>0</v>
       </c>
       <c r="AS63" s="22">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="AT63" s="22">
-        <v>0</v>
+        <v>0.80981999999999998</v>
       </c>
       <c r="AU63" s="22">
         <v>0</v>
       </c>
       <c r="AV63" s="22">
         <v>0</v>
       </c>
       <c r="AW63" s="22">
         <v>0</v>
       </c>
       <c r="AX63" s="22">
         <v>0</v>
       </c>
+      <c r="AY63" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ63" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA63" s="22">
+        <v>0.2</v>
+      </c>
+      <c r="BB63" s="22">
+        <v>2.4700000000000002</v>
+      </c>
     </row>
-    <row r="64" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="64" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A64" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C64" s="11">
         <v>0</v>
       </c>
       <c r="D64" s="11">
         <v>0</v>
       </c>
       <c r="E64" s="11">
         <v>2.2599999999999999E-2</v>
       </c>
       <c r="F64" s="11">
         <v>0.58682000000000001</v>
       </c>
       <c r="G64" s="11">
         <v>0</v>
       </c>
       <c r="H64" s="11">
         <v>0</v>
       </c>
       <c r="I64" s="11">
@@ -10330,52 +11051,64 @@
       </c>
       <c r="AQ64" s="22">
         <v>0</v>
       </c>
       <c r="AR64" s="22">
         <v>0</v>
       </c>
       <c r="AS64" s="22">
         <v>0</v>
       </c>
       <c r="AT64" s="22">
         <v>0</v>
       </c>
       <c r="AU64" s="22">
         <v>0</v>
       </c>
       <c r="AV64" s="22">
         <v>0</v>
       </c>
       <c r="AW64" s="22">
         <v>0</v>
       </c>
       <c r="AX64" s="22">
         <v>0</v>
       </c>
+      <c r="AY64" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ64" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA64" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB64" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="65" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="65" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A65" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C65" s="11">
         <v>0</v>
       </c>
       <c r="D65" s="11">
         <v>0</v>
       </c>
       <c r="E65" s="11">
         <v>3.4000000000000002E-2</v>
       </c>
       <c r="F65" s="11">
         <v>0.35586000000000001</v>
       </c>
       <c r="G65" s="11">
         <v>0</v>
       </c>
       <c r="H65" s="11">
         <v>0</v>
       </c>
       <c r="I65" s="11">
@@ -10465,69 +11198,81 @@
       <c r="AK65" s="13">
         <v>2.6225000000000001</v>
       </c>
       <c r="AL65" s="13">
         <v>9.6212499999999999</v>
       </c>
       <c r="AM65" s="13">
         <v>0</v>
       </c>
       <c r="AN65" s="13">
         <v>0</v>
       </c>
       <c r="AO65" s="13">
         <v>1.83202</v>
       </c>
       <c r="AP65" s="13">
         <v>12.16222</v>
       </c>
       <c r="AQ65" s="22">
         <v>0</v>
       </c>
       <c r="AR65" s="22">
         <v>0</v>
       </c>
       <c r="AS65" s="22">
-        <v>0.13184999999999999</v>
+        <v>1.7043200000000001</v>
       </c>
       <c r="AT65" s="22">
-        <v>0.86016000000000004</v>
+        <v>9.1280699999999992</v>
       </c>
       <c r="AU65" s="22">
         <v>0</v>
       </c>
       <c r="AV65" s="22">
         <v>0</v>
       </c>
       <c r="AW65" s="22">
-        <v>0</v>
+        <v>0.35811999999999999</v>
       </c>
       <c r="AX65" s="22">
-        <v>0</v>
+        <v>2.4864799999999998</v>
+      </c>
+      <c r="AY65" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ65" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA65" s="22">
+        <v>3.92293</v>
+      </c>
+      <c r="BB65" s="22">
+        <v>1.59066</v>
       </c>
     </row>
-    <row r="66" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="66" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A66" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C66" s="11">
         <v>0</v>
       </c>
       <c r="D66" s="11">
         <v>0</v>
       </c>
       <c r="E66" s="11">
         <v>0</v>
       </c>
       <c r="F66" s="11">
         <v>0</v>
       </c>
       <c r="G66" s="11">
         <v>0</v>
       </c>
       <c r="H66" s="11">
         <v>0</v>
       </c>
       <c r="I66" s="11">
@@ -10634,52 +11379,64 @@
       </c>
       <c r="AQ66" s="22">
         <v>0</v>
       </c>
       <c r="AR66" s="22">
         <v>0</v>
       </c>
       <c r="AS66" s="22">
         <v>0</v>
       </c>
       <c r="AT66" s="22">
         <v>0</v>
       </c>
       <c r="AU66" s="22">
         <v>0</v>
       </c>
       <c r="AV66" s="22">
         <v>0</v>
       </c>
       <c r="AW66" s="22">
         <v>0</v>
       </c>
       <c r="AX66" s="22">
         <v>0</v>
       </c>
+      <c r="AY66" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ66" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA66" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB66" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="67" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="67" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C67" s="11">
         <v>0</v>
       </c>
       <c r="D67" s="11">
         <v>0</v>
       </c>
       <c r="E67" s="11">
         <v>0</v>
       </c>
       <c r="F67" s="11">
         <v>0</v>
       </c>
       <c r="G67" s="11">
         <v>0</v>
       </c>
       <c r="H67" s="11">
         <v>0</v>
       </c>
       <c r="I67" s="11">
@@ -10786,52 +11543,64 @@
       </c>
       <c r="AQ67" s="22">
         <v>0</v>
       </c>
       <c r="AR67" s="22">
         <v>0</v>
       </c>
       <c r="AS67" s="22">
         <v>0</v>
       </c>
       <c r="AT67" s="22">
         <v>0</v>
       </c>
       <c r="AU67" s="22">
         <v>0</v>
       </c>
       <c r="AV67" s="22">
         <v>0</v>
       </c>
       <c r="AW67" s="22">
         <v>0</v>
       </c>
       <c r="AX67" s="22">
         <v>0</v>
       </c>
+      <c r="AY67" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ67" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA67" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB67" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="68" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="68" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C68" s="11">
         <v>0</v>
       </c>
       <c r="D68" s="11">
         <v>0</v>
       </c>
       <c r="E68" s="11">
         <v>54.3</v>
       </c>
       <c r="F68" s="11">
         <v>16.4483</v>
       </c>
       <c r="G68" s="11">
         <v>0</v>
       </c>
       <c r="H68" s="11">
         <v>0</v>
       </c>
       <c r="I68" s="11">
@@ -10938,52 +11707,64 @@
       </c>
       <c r="AQ68" s="22">
         <v>0</v>
       </c>
       <c r="AR68" s="22">
         <v>0</v>
       </c>
       <c r="AS68" s="22">
         <v>0</v>
       </c>
       <c r="AT68" s="22">
         <v>0</v>
       </c>
       <c r="AU68" s="22">
         <v>0</v>
       </c>
       <c r="AV68" s="22">
         <v>0</v>
       </c>
       <c r="AW68" s="22">
         <v>0</v>
       </c>
       <c r="AX68" s="22">
         <v>0</v>
       </c>
+      <c r="AY68" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ68" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA68" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB68" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="69" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="69" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A69" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C69" s="11">
         <v>0</v>
       </c>
       <c r="D69" s="11">
         <v>0</v>
       </c>
       <c r="E69" s="11">
         <v>2.1509999999999998</v>
       </c>
       <c r="F69" s="11">
         <v>4.3501399999999997</v>
       </c>
       <c r="G69" s="11">
         <v>0</v>
       </c>
       <c r="H69" s="11">
         <v>0</v>
       </c>
       <c r="I69" s="11">
@@ -11073,69 +11854,81 @@
       <c r="AK69" s="13">
         <v>0.23449999999999999</v>
       </c>
       <c r="AL69" s="13">
         <v>1.6048</v>
       </c>
       <c r="AM69" s="13">
         <v>0</v>
       </c>
       <c r="AN69" s="13">
         <v>0</v>
       </c>
       <c r="AO69" s="13">
         <v>0.14424000000000001</v>
       </c>
       <c r="AP69" s="13">
         <v>2.1396299999999999</v>
       </c>
       <c r="AQ69" s="22">
         <v>0</v>
       </c>
       <c r="AR69" s="22">
         <v>0</v>
       </c>
       <c r="AS69" s="22">
+        <v>9.7350000000000006E-2</v>
+      </c>
+      <c r="AT69" s="22">
+        <v>1.4653</v>
+      </c>
+      <c r="AU69" s="22">
+        <v>0</v>
+      </c>
+      <c r="AV69" s="22">
+        <v>0</v>
+      </c>
+      <c r="AW69" s="22">
         <v>1E-3</v>
       </c>
-      <c r="AT69" s="22">
+      <c r="AX69" s="22">
         <v>2.249E-2</v>
       </c>
-      <c r="AU69" s="22">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="AY69" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ69" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA69" s="22">
+        <v>0.11924999999999999</v>
+      </c>
+      <c r="BB69" s="22">
+        <v>0.22317000000000001</v>
       </c>
     </row>
-    <row r="70" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="70" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A70" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C70" s="11">
         <v>0</v>
       </c>
       <c r="D70" s="11">
         <v>0</v>
       </c>
       <c r="E70" s="11">
         <v>0</v>
       </c>
       <c r="F70" s="11">
         <v>0</v>
       </c>
       <c r="G70" s="11">
         <v>0</v>
       </c>
       <c r="H70" s="11">
         <v>0</v>
       </c>
       <c r="I70" s="11">
@@ -11242,52 +12035,64 @@
       </c>
       <c r="AQ70" s="22">
         <v>0</v>
       </c>
       <c r="AR70" s="22">
         <v>0</v>
       </c>
       <c r="AS70" s="22">
         <v>0</v>
       </c>
       <c r="AT70" s="22">
         <v>0</v>
       </c>
       <c r="AU70" s="22">
         <v>0</v>
       </c>
       <c r="AV70" s="22">
         <v>0</v>
       </c>
       <c r="AW70" s="22">
         <v>0</v>
       </c>
       <c r="AX70" s="22">
         <v>0</v>
       </c>
+      <c r="AY70" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ70" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA70" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB70" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="71" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="71" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A71" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C71" s="11">
         <v>0</v>
       </c>
       <c r="D71" s="11">
         <v>0</v>
       </c>
       <c r="E71" s="11">
         <v>0</v>
       </c>
       <c r="F71" s="11">
         <v>0</v>
       </c>
       <c r="G71" s="11">
         <v>0</v>
       </c>
       <c r="H71" s="11">
         <v>0</v>
       </c>
       <c r="I71" s="11">
@@ -11394,52 +12199,64 @@
       </c>
       <c r="AQ71" s="22">
         <v>0</v>
       </c>
       <c r="AR71" s="22">
         <v>0</v>
       </c>
       <c r="AS71" s="22">
         <v>0</v>
       </c>
       <c r="AT71" s="22">
         <v>0</v>
       </c>
       <c r="AU71" s="22">
         <v>0</v>
       </c>
       <c r="AV71" s="22">
         <v>0</v>
       </c>
       <c r="AW71" s="22">
         <v>0</v>
       </c>
       <c r="AX71" s="22">
         <v>0</v>
       </c>
+      <c r="AY71" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ71" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA71" s="22">
+        <v>0</v>
+      </c>
+      <c r="BB71" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="72" spans="1:50" s="14" customFormat="1" ht="12.75">
+    <row r="72" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A72" s="15" t="s">
         <v>130</v>
       </c>
       <c r="B72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="C72" s="16">
         <v>0</v>
       </c>
       <c r="D72" s="16">
         <v>0</v>
       </c>
       <c r="E72" s="16">
         <v>1E-3</v>
       </c>
       <c r="F72" s="16">
         <v>1.1999999999999999E-3</v>
       </c>
       <c r="G72" s="16">
         <v>0</v>
       </c>
       <c r="H72" s="16">
         <v>0</v>
       </c>
       <c r="I72" s="16">
@@ -11546,129 +12363,145 @@
       </c>
       <c r="AQ72" s="18">
         <v>0</v>
       </c>
       <c r="AR72" s="18">
         <v>0</v>
       </c>
       <c r="AS72" s="18">
         <v>0</v>
       </c>
       <c r="AT72" s="18">
         <v>0</v>
       </c>
       <c r="AU72" s="18">
         <v>0</v>
       </c>
       <c r="AV72" s="18">
         <v>0</v>
       </c>
       <c r="AW72" s="18">
         <v>0</v>
       </c>
       <c r="AX72" s="18">
         <v>0</v>
       </c>
+      <c r="AY72" s="18">
+        <v>0</v>
+      </c>
+      <c r="AZ72" s="18">
+        <v>0</v>
+      </c>
+      <c r="BA72" s="18">
+        <v>0</v>
+      </c>
+      <c r="BB72" s="18">
+        <v>0</v>
+      </c>
     </row>
-    <row r="73" spans="1:50">
+    <row r="73" spans="1:54">
       <c r="A73" s="19"/>
       <c r="B73" s="19"/>
       <c r="C73" s="20"/>
       <c r="D73" s="20"/>
       <c r="E73" s="20"/>
       <c r="F73" s="20"/>
       <c r="G73" s="20"/>
       <c r="H73" s="20"/>
       <c r="I73" s="20"/>
       <c r="J73" s="20"/>
       <c r="K73" s="20"/>
       <c r="L73" s="20"/>
       <c r="M73" s="20"/>
       <c r="N73" s="20"/>
       <c r="O73" s="20"/>
       <c r="AE73" s="21"/>
       <c r="AF73" s="21"/>
       <c r="AG73" s="21"/>
       <c r="AH73" s="21"/>
       <c r="AI73" s="13"/>
       <c r="AJ73" s="13"/>
       <c r="AK73" s="13"/>
       <c r="AL73" s="13"/>
       <c r="AM73" s="21"/>
       <c r="AN73" s="21"/>
       <c r="AO73" s="21"/>
       <c r="AP73" s="21"/>
       <c r="AQ73" s="21"/>
       <c r="AR73" s="21"/>
       <c r="AS73" s="21"/>
       <c r="AT73" s="21"/>
       <c r="AU73" s="21"/>
       <c r="AV73" s="21"/>
       <c r="AW73" s="21"/>
       <c r="AX73" s="21"/>
+      <c r="AY73" s="21"/>
+      <c r="AZ73" s="21"/>
+      <c r="BA73" s="21"/>
+      <c r="BB73" s="21"/>
     </row>
-    <row r="74" spans="1:50" ht="30.75" customHeight="1">
-      <c r="A74" s="25" t="s">
+    <row r="74" spans="1:54" ht="30.75" customHeight="1">
+      <c r="A74" s="29" t="s">
         <v>138</v>
       </c>
-      <c r="B74" s="25"/>
+      <c r="B74" s="29"/>
       <c r="AI74" s="13"/>
       <c r="AJ74" s="13"/>
       <c r="AK74" s="13"/>
       <c r="AL74" s="13"/>
     </row>
-    <row r="75" spans="1:50">
+    <row r="75" spans="1:54">
       <c r="AI75" s="13"/>
       <c r="AJ75" s="13"/>
       <c r="AK75" s="13"/>
       <c r="AL75" s="13"/>
     </row>
-    <row r="76" spans="1:50">
+    <row r="76" spans="1:54">
       <c r="AI76" s="13"/>
       <c r="AJ76" s="13"/>
       <c r="AK76" s="13"/>
       <c r="AL76" s="13"/>
     </row>
-    <row r="77" spans="1:50">
+    <row r="77" spans="1:54">
       <c r="AI77" s="13"/>
       <c r="AJ77" s="13"/>
       <c r="AK77" s="13"/>
       <c r="AL77" s="13"/>
     </row>
-    <row r="78" spans="1:50">
+    <row r="78" spans="1:54">
       <c r="AI78" s="13"/>
       <c r="AJ78" s="13"/>
       <c r="AK78" s="13"/>
       <c r="AL78" s="13"/>
     </row>
-    <row r="79" spans="1:50">
+    <row r="79" spans="1:54">
       <c r="AI79" s="13"/>
       <c r="AJ79" s="13"/>
       <c r="AK79" s="13"/>
       <c r="AL79" s="13"/>
     </row>
-    <row r="80" spans="1:50">
+    <row r="80" spans="1:54">
       <c r="AI80" s="13"/>
       <c r="AJ80" s="13"/>
       <c r="AK80" s="13"/>
       <c r="AL80" s="13"/>
     </row>
     <row r="81" spans="35:38">
       <c r="AI81" s="13"/>
       <c r="AJ81" s="13"/>
       <c r="AK81" s="13"/>
       <c r="AL81" s="13"/>
     </row>
     <row r="82" spans="35:38">
       <c r="AI82" s="13"/>
       <c r="AJ82" s="13"/>
       <c r="AK82" s="13"/>
       <c r="AL82" s="13"/>
     </row>
     <row r="83" spans="35:38">
       <c r="AI83" s="13"/>
       <c r="AJ83" s="13"/>
       <c r="AK83" s="13"/>
       <c r="AL83" s="13"/>
     </row>
     <row r="84" spans="35:38">
       <c r="AI84" s="13"/>
@@ -11835,92 +12668,95 @@
     <row r="111" spans="35:38">
       <c r="AI111" s="13"/>
       <c r="AJ111" s="13"/>
       <c r="AK111" s="13"/>
       <c r="AL111" s="13"/>
     </row>
     <row r="112" spans="35:38">
       <c r="AI112" s="13"/>
       <c r="AJ112" s="13"/>
       <c r="AK112" s="13"/>
       <c r="AL112" s="13"/>
     </row>
     <row r="113" spans="35:38">
       <c r="AI113" s="13"/>
       <c r="AJ113" s="13"/>
       <c r="AK113" s="13"/>
       <c r="AL113" s="13"/>
     </row>
     <row r="114" spans="35:38">
       <c r="AI114" s="13"/>
       <c r="AJ114" s="13"/>
       <c r="AK114" s="13"/>
       <c r="AL114" s="13"/>
     </row>
   </sheetData>
-  <mergeCells count="41">
+  <mergeCells count="44">
     <mergeCell ref="AQ4:AT4"/>
     <mergeCell ref="AQ5:AR5"/>
     <mergeCell ref="AS5:AT5"/>
     <mergeCell ref="AU4:AX4"/>
     <mergeCell ref="AU5:AV5"/>
     <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="AM5:AN5"/>
-    <mergeCell ref="I5:J5"/>
-[...8 lines deleted...]
-    <mergeCell ref="U5:V5"/>
     <mergeCell ref="A1:AD1"/>
     <mergeCell ref="A2:AD2"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="C4:F4"/>
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="C5:D5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="W5:X5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Шығыс Қазақстан</vt:lpstr>