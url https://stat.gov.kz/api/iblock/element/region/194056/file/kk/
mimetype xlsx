--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -443,54 +443,54 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік өнімдерінің экспорты және импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">Шығыс Қазақстан
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
   </t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>қаңтар-ақпан 2025*</t>
-[...2 lines deleted...]
-    <t>қаңтар-ақпан 2026*</t>
+    <t>қаңтар-наурыз 2025*</t>
+  </si>
+  <si>
+    <t>қаңтар-наурыз 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -694,76 +694,76 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -1085,282 +1085,282 @@
     <col min="34" max="34" width="14.42578125" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.7109375" style="1" customWidth="1"/>
     <col min="36" max="36" width="15.85546875" style="1" customWidth="1"/>
     <col min="37" max="37" width="11.7109375" style="1" customWidth="1"/>
     <col min="38" max="38" width="14.7109375" style="1" customWidth="1"/>
     <col min="39" max="39" width="12.140625" style="1" customWidth="1"/>
     <col min="40" max="40" width="14.42578125" style="1" customWidth="1"/>
     <col min="41" max="41" width="12.140625" style="1" customWidth="1"/>
     <col min="42" max="42" width="14.42578125" style="1" customWidth="1"/>
     <col min="43" max="43" width="12.140625" style="1" customWidth="1"/>
     <col min="44" max="44" width="14.42578125" style="1" customWidth="1"/>
     <col min="45" max="45" width="12.140625" style="1" customWidth="1"/>
     <col min="46" max="46" width="14.42578125" style="1" customWidth="1"/>
     <col min="47" max="47" width="12.140625" style="1" customWidth="1"/>
     <col min="48" max="48" width="14.42578125" style="1" customWidth="1"/>
     <col min="49" max="49" width="12.140625" style="1" customWidth="1"/>
     <col min="50" max="50" width="14.42578125" style="1" customWidth="1"/>
     <col min="51" max="51" width="12.140625" style="1" customWidth="1"/>
     <col min="52" max="52" width="14.42578125" style="1" customWidth="1"/>
     <col min="53" max="53" width="12.140625" style="1" customWidth="1"/>
     <col min="54" max="54" width="14.42578125" style="1" customWidth="1"/>
     <col min="55" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="13.5" customHeight="1">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="27" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="34"/>
-[...27 lines deleted...]
-      <c r="AD1" s="34"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
+      <c r="Q1" s="27"/>
+      <c r="R1" s="27"/>
+      <c r="S1" s="27"/>
+      <c r="T1" s="27"/>
+      <c r="U1" s="27"/>
+      <c r="V1" s="27"/>
+      <c r="W1" s="27"/>
+      <c r="X1" s="27"/>
+      <c r="Y1" s="27"/>
+      <c r="Z1" s="27"/>
+      <c r="AA1" s="27"/>
+      <c r="AB1" s="27"/>
+      <c r="AC1" s="27"/>
+      <c r="AD1" s="27"/>
       <c r="AI1" s="2"/>
       <c r="AJ1" s="2"/>
       <c r="AK1" s="2"/>
       <c r="AL1" s="2"/>
       <c r="AM1" s="2"/>
       <c r="AN1" s="2"/>
       <c r="AO1" s="2"/>
       <c r="AP1" s="2"/>
       <c r="AQ1" s="9"/>
       <c r="AR1" s="9"/>
       <c r="AS1" s="9"/>
       <c r="AT1" s="9"/>
       <c r="AU1" s="9"/>
       <c r="AV1" s="9"/>
       <c r="AW1" s="9"/>
       <c r="AX1" s="9"/>
       <c r="AY1" s="9"/>
       <c r="AZ1" s="9"/>
       <c r="BA1" s="9"/>
       <c r="BB1" s="9"/>
     </row>
     <row r="2" spans="1:54" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="34" t="s">
+      <c r="A2" s="27" t="s">
         <v>137</v>
       </c>
-      <c r="B2" s="34"/>
-[...27 lines deleted...]
-      <c r="AD2" s="34"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+      <c r="Z2" s="27"/>
+      <c r="AA2" s="27"/>
+      <c r="AB2" s="27"/>
+      <c r="AC2" s="27"/>
+      <c r="AD2" s="27"/>
     </row>
     <row r="3" spans="1:54" ht="12">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
       <c r="Z3" s="4"/>
     </row>
     <row r="4" spans="1:54" s="2" customFormat="1" ht="27" customHeight="1">
-      <c r="A4" s="30" t="s">
+      <c r="A4" s="32" t="s">
         <v>132</v>
       </c>
-      <c r="B4" s="33" t="s">
+      <c r="B4" s="35" t="s">
         <v>133</v>
       </c>
       <c r="C4" s="26">
         <v>2015</v>
       </c>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="26">
         <v>2016</v>
       </c>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
       <c r="J4" s="26"/>
       <c r="K4" s="26">
         <v>2017</v>
       </c>
       <c r="L4" s="26"/>
       <c r="M4" s="26"/>
       <c r="N4" s="26"/>
       <c r="O4" s="26">
         <v>2018</v>
       </c>
       <c r="P4" s="26"/>
       <c r="Q4" s="26"/>
       <c r="R4" s="26"/>
       <c r="S4" s="26">
         <v>2019</v>
       </c>
       <c r="T4" s="26"/>
       <c r="U4" s="26"/>
       <c r="V4" s="26"/>
       <c r="W4" s="26">
         <v>2020</v>
       </c>
       <c r="X4" s="26"/>
       <c r="Y4" s="26"/>
       <c r="Z4" s="26"/>
-      <c r="AA4" s="35">
+      <c r="AA4" s="28">
         <v>2021</v>
       </c>
-      <c r="AB4" s="35"/>
-[...1 lines deleted...]
-      <c r="AD4" s="35"/>
+      <c r="AB4" s="28"/>
+      <c r="AC4" s="28"/>
+      <c r="AD4" s="28"/>
       <c r="AE4" s="23">
         <v>2022</v>
       </c>
       <c r="AF4" s="24"/>
       <c r="AG4" s="24"/>
       <c r="AH4" s="25"/>
       <c r="AI4" s="23">
         <v>2023</v>
       </c>
       <c r="AJ4" s="24"/>
       <c r="AK4" s="24"/>
       <c r="AL4" s="25"/>
       <c r="AM4" s="23">
         <v>2024</v>
       </c>
       <c r="AN4" s="24"/>
       <c r="AO4" s="24"/>
       <c r="AP4" s="25"/>
       <c r="AQ4" s="23" t="s">
         <v>140</v>
       </c>
       <c r="AR4" s="24"/>
       <c r="AS4" s="24"/>
       <c r="AT4" s="25"/>
       <c r="AU4" s="23" t="s">
         <v>141</v>
       </c>
       <c r="AV4" s="24"/>
       <c r="AW4" s="24"/>
       <c r="AX4" s="25"/>
       <c r="AY4" s="23" t="s">
         <v>142</v>
       </c>
       <c r="AZ4" s="24"/>
       <c r="BA4" s="24"/>
       <c r="BB4" s="25"/>
     </row>
     <row r="5" spans="1:54" s="5" customFormat="1">
-      <c r="A5" s="31"/>
-[...4 lines deleted...]
-      <c r="D5" s="28"/>
+      <c r="A5" s="33"/>
+      <c r="B5" s="35"/>
+      <c r="C5" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="30"/>
       <c r="E5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="26"/>
-      <c r="G5" s="27" t="s">
-[...2 lines deleted...]
-      <c r="H5" s="28"/>
+      <c r="G5" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="30"/>
       <c r="I5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="26"/>
-      <c r="K5" s="27" t="s">
-[...2 lines deleted...]
-      <c r="L5" s="28"/>
+      <c r="K5" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="30"/>
       <c r="M5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="N5" s="26"/>
-      <c r="O5" s="27" t="s">
-[...2 lines deleted...]
-      <c r="P5" s="28"/>
+      <c r="O5" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="30"/>
       <c r="Q5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="R5" s="26"/>
       <c r="S5" s="26" t="s">
         <v>0</v>
       </c>
       <c r="T5" s="26"/>
       <c r="U5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="V5" s="26"/>
       <c r="W5" s="26" t="s">
         <v>0</v>
       </c>
       <c r="X5" s="26"/>
       <c r="Y5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="Z5" s="26"/>
       <c r="AA5" s="26" t="s">
         <v>0</v>
       </c>
       <c r="AB5" s="26"/>
       <c r="AC5" s="26" t="s">
@@ -1395,52 +1395,52 @@
         <v>0</v>
       </c>
       <c r="AR5" s="26"/>
       <c r="AS5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="AT5" s="26"/>
       <c r="AU5" s="26" t="s">
         <v>0</v>
       </c>
       <c r="AV5" s="26"/>
       <c r="AW5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="AX5" s="26"/>
       <c r="AY5" s="26" t="s">
         <v>0</v>
       </c>
       <c r="AZ5" s="26"/>
       <c r="BA5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="BB5" s="26"/>
     </row>
     <row r="6" spans="1:54" s="2" customFormat="1" ht="33.75">
-      <c r="A6" s="32"/>
-      <c r="B6" s="33"/>
+      <c r="A6" s="34"/>
+      <c r="B6" s="35"/>
       <c r="C6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="K6" s="6" t="s">
@@ -1692,72 +1692,72 @@
       <c r="AM7" s="9">
         <v>28916.640359999998</v>
       </c>
       <c r="AN7" s="9">
         <v>7830.1095000000014</v>
       </c>
       <c r="AO7" s="9">
         <v>158132.86777999994</v>
       </c>
       <c r="AP7" s="9">
         <v>30751.869119999996</v>
       </c>
       <c r="AQ7" s="9">
         <v>113539.36660000001</v>
       </c>
       <c r="AR7" s="9">
         <v>26118.91764</v>
       </c>
       <c r="AS7" s="9">
         <v>30042.336380000001</v>
       </c>
       <c r="AT7" s="9">
         <v>9316.7730100000026</v>
       </c>
       <c r="AU7" s="9">
-        <v>16432.607</v>
+        <v>25387.579999999998</v>
       </c>
       <c r="AV7" s="9">
-        <v>3800.33286</v>
+        <v>5879.4610299999995</v>
       </c>
       <c r="AW7" s="9">
-        <v>2301.7289100000003</v>
+        <v>2700.7649300000003</v>
       </c>
       <c r="AX7" s="9">
-        <v>895.38214999999991</v>
+        <v>1588.4138500000001</v>
       </c>
       <c r="AY7" s="9">
-        <v>11461.248</v>
+        <v>13440.742</v>
       </c>
       <c r="AZ7" s="9">
-        <v>2612.9016999999999</v>
+        <v>3077.0176999999999</v>
       </c>
       <c r="BA7" s="9">
-        <v>12193.001200000001</v>
+        <v>22093.76571</v>
       </c>
       <c r="BB7" s="9">
-        <v>4127.60743</v>
+        <v>6949.0822799999996</v>
       </c>
     </row>
     <row r="8" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="11">
         <v>0</v>
       </c>
       <c r="D8" s="11">
         <v>0</v>
       </c>
       <c r="E8" s="11">
         <v>0.92510000000000003</v>
       </c>
       <c r="F8" s="11">
         <v>20.76905</v>
       </c>
       <c r="G8" s="11">
         <v>0</v>
       </c>
       <c r="H8" s="11">
@@ -1862,66 +1862,66 @@
       <c r="AO8" s="13">
         <v>3.6605500000000002</v>
       </c>
       <c r="AP8" s="13">
         <v>29.46613</v>
       </c>
       <c r="AQ8" s="22">
         <v>0</v>
       </c>
       <c r="AR8" s="22">
         <v>0</v>
       </c>
       <c r="AS8" s="22">
         <v>1.25345</v>
       </c>
       <c r="AT8" s="22">
         <v>39.943129999999996</v>
       </c>
       <c r="AU8" s="22">
         <v>0</v>
       </c>
       <c r="AV8" s="22">
         <v>0</v>
       </c>
       <c r="AW8" s="22">
-        <v>0</v>
+        <v>0.83172000000000001</v>
       </c>
       <c r="AX8" s="22">
-        <v>0</v>
+        <v>29.232119999999998</v>
       </c>
       <c r="AY8" s="22">
         <v>0</v>
       </c>
       <c r="AZ8" s="22">
         <v>0</v>
       </c>
       <c r="BA8" s="22">
-        <v>0</v>
+        <v>6.70974</v>
       </c>
       <c r="BB8" s="22">
-        <v>0</v>
+        <v>27.986809999999998</v>
       </c>
     </row>
     <row r="9" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="11">
         <v>0</v>
       </c>
       <c r="D9" s="11">
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <v>120.244</v>
       </c>
       <c r="F9" s="11">
         <v>44.835000000000001</v>
       </c>
       <c r="G9" s="11">
         <v>0</v>
       </c>
       <c r="H9" s="11">
@@ -2026,66 +2026,66 @@
       <c r="AO9" s="13">
         <v>12.117760000000001</v>
       </c>
       <c r="AP9" s="13">
         <v>60.598039999999997</v>
       </c>
       <c r="AQ9" s="22">
         <v>0</v>
       </c>
       <c r="AR9" s="22">
         <v>0</v>
       </c>
       <c r="AS9" s="22">
         <v>4.0790800000000003</v>
       </c>
       <c r="AT9" s="22">
         <v>47.989730000000002</v>
       </c>
       <c r="AU9" s="22">
         <v>0</v>
       </c>
       <c r="AV9" s="22">
         <v>0</v>
       </c>
       <c r="AW9" s="22">
-        <v>1.3262400000000001</v>
+        <v>3.2341799999999998</v>
       </c>
       <c r="AX9" s="22">
-        <v>11.311349999999999</v>
+        <v>46.592039999999997</v>
       </c>
       <c r="AY9" s="22">
         <v>0</v>
       </c>
       <c r="AZ9" s="22">
         <v>0</v>
       </c>
       <c r="BA9" s="22">
-        <v>0</v>
+        <v>5.8949699999999998</v>
       </c>
       <c r="BB9" s="22">
-        <v>0</v>
+        <v>46.538420000000002</v>
       </c>
     </row>
     <row r="10" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="11">
         <v>0</v>
       </c>
       <c r="D10" s="11">
         <v>0</v>
       </c>
       <c r="E10" s="11">
         <v>1.0085599999999999</v>
       </c>
       <c r="F10" s="11">
         <v>40.026299999999999</v>
       </c>
       <c r="G10" s="11">
         <v>0</v>
       </c>
       <c r="H10" s="11">
@@ -2202,54 +2202,54 @@
       <c r="AS10" s="22">
         <v>0</v>
       </c>
       <c r="AT10" s="22">
         <v>0</v>
       </c>
       <c r="AU10" s="22">
         <v>0</v>
       </c>
       <c r="AV10" s="22">
         <v>0</v>
       </c>
       <c r="AW10" s="22">
         <v>0</v>
       </c>
       <c r="AX10" s="22">
         <v>0</v>
       </c>
       <c r="AY10" s="22">
         <v>0</v>
       </c>
       <c r="AZ10" s="22">
         <v>0</v>
       </c>
       <c r="BA10" s="22">
-        <v>0</v>
+        <v>0.13100000000000001</v>
       </c>
       <c r="BB10" s="22">
-        <v>0</v>
+        <v>3.706</v>
       </c>
     </row>
     <row r="11" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="11">
         <v>0</v>
       </c>
       <c r="D11" s="11">
         <v>0</v>
       </c>
       <c r="E11" s="11">
         <v>0.32950000000000002</v>
       </c>
       <c r="F11" s="11">
         <v>1.43302</v>
       </c>
       <c r="G11" s="11">
         <v>0</v>
       </c>
       <c r="H11" s="11">
@@ -2354,66 +2354,66 @@
       <c r="AO11" s="13">
         <v>3.1966100000000002</v>
       </c>
       <c r="AP11" s="13">
         <v>3.70966</v>
       </c>
       <c r="AQ11" s="22">
         <v>0</v>
       </c>
       <c r="AR11" s="22">
         <v>0</v>
       </c>
       <c r="AS11" s="22">
         <v>2.9075700000000002</v>
       </c>
       <c r="AT11" s="22">
         <v>5.1627900000000002</v>
       </c>
       <c r="AU11" s="22">
         <v>0</v>
       </c>
       <c r="AV11" s="22">
         <v>0</v>
       </c>
       <c r="AW11" s="22">
-        <v>0.50641999999999998</v>
+        <v>0.83728999999999998</v>
       </c>
       <c r="AX11" s="22">
-        <v>1.2980700000000001</v>
+        <v>1.5295799999999999</v>
       </c>
       <c r="AY11" s="22">
         <v>0</v>
       </c>
       <c r="AZ11" s="22">
         <v>0</v>
       </c>
       <c r="BA11" s="22">
-        <v>0.27400000000000002</v>
+        <v>0.67</v>
       </c>
       <c r="BB11" s="22">
-        <v>0.18737999999999999</v>
+        <v>0.45091999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="11">
         <v>1638</v>
       </c>
       <c r="D12" s="11">
         <v>34.260150000000003</v>
       </c>
       <c r="E12" s="11">
         <v>36.11</v>
       </c>
       <c r="F12" s="11">
         <v>5.4991500000000002</v>
       </c>
       <c r="G12" s="11">
         <v>0</v>
       </c>
       <c r="H12" s="11">
@@ -2846,66 +2846,66 @@
       <c r="AO14" s="13">
         <v>9.9000000000000005E-2</v>
       </c>
       <c r="AP14" s="13">
         <v>0.31884000000000001</v>
       </c>
       <c r="AQ14" s="22">
         <v>0</v>
       </c>
       <c r="AR14" s="22">
         <v>0</v>
       </c>
       <c r="AS14" s="22">
         <v>0.02</v>
       </c>
       <c r="AT14" s="22">
         <v>2.1520000000000001E-2</v>
       </c>
       <c r="AU14" s="22">
         <v>0</v>
       </c>
       <c r="AV14" s="22">
         <v>0</v>
       </c>
       <c r="AW14" s="22">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="AX14" s="22">
-        <v>0</v>
+        <v>2.1520000000000001E-2</v>
       </c>
       <c r="AY14" s="22">
         <v>0</v>
       </c>
       <c r="AZ14" s="22">
         <v>0</v>
       </c>
       <c r="BA14" s="22">
-        <v>0.34</v>
+        <v>8.82</v>
       </c>
       <c r="BB14" s="22">
-        <v>0.82154000000000005</v>
+        <v>23.070640000000001</v>
       </c>
     </row>
     <row r="15" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="11">
         <v>1398.5106499999999</v>
       </c>
       <c r="D15" s="11">
         <v>24.150849999999998</v>
       </c>
       <c r="E15" s="11">
         <v>0</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
         <v>1212.4670000000001</v>
       </c>
       <c r="H15" s="11">
@@ -3994,66 +3994,66 @@
       <c r="AO21" s="13">
         <v>118.51675</v>
       </c>
       <c r="AP21" s="13">
         <v>140.66789</v>
       </c>
       <c r="AQ21" s="22">
         <v>0</v>
       </c>
       <c r="AR21" s="22">
         <v>0</v>
       </c>
       <c r="AS21" s="22">
         <v>131.24549999999999</v>
       </c>
       <c r="AT21" s="22">
         <v>186.25219999999999</v>
       </c>
       <c r="AU21" s="22">
         <v>0</v>
       </c>
       <c r="AV21" s="22">
         <v>0</v>
       </c>
       <c r="AW21" s="22">
-        <v>28.588000000000001</v>
+        <v>41.091749999999998</v>
       </c>
       <c r="AX21" s="22">
-        <v>36.519190000000002</v>
+        <v>56.653260000000003</v>
       </c>
       <c r="AY21" s="22">
         <v>0</v>
       </c>
       <c r="AZ21" s="22">
         <v>0</v>
       </c>
       <c r="BA21" s="22">
-        <v>20.63</v>
+        <v>40.26</v>
       </c>
       <c r="BB21" s="22">
-        <v>24.018940000000001</v>
+        <v>46.360669999999999</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="11">
         <v>128.87799999999999</v>
       </c>
       <c r="D22" s="11">
         <v>20.532789999999999</v>
       </c>
       <c r="E22" s="11">
         <v>27.60416</v>
       </c>
       <c r="F22" s="11">
         <v>19.663350000000001</v>
       </c>
       <c r="G22" s="11">
         <v>43.551000000000002</v>
       </c>
       <c r="H22" s="11">
@@ -4158,66 +4158,66 @@
       <c r="AO22" s="13">
         <v>104.0889</v>
       </c>
       <c r="AP22" s="13">
         <v>47.11486</v>
       </c>
       <c r="AQ22" s="22">
         <v>0</v>
       </c>
       <c r="AR22" s="22">
         <v>0</v>
       </c>
       <c r="AS22" s="22">
         <v>568.78560000000004</v>
       </c>
       <c r="AT22" s="22">
         <v>149.85504</v>
       </c>
       <c r="AU22" s="22">
         <v>0</v>
       </c>
       <c r="AV22" s="22">
         <v>0</v>
       </c>
       <c r="AW22" s="22">
-        <v>90.233999999999995</v>
+        <v>91.846800000000002</v>
       </c>
       <c r="AX22" s="22">
-        <v>42.349110000000003</v>
+        <v>43.250219999999999</v>
       </c>
       <c r="AY22" s="22">
         <v>0</v>
       </c>
       <c r="AZ22" s="22">
         <v>0</v>
       </c>
       <c r="BA22" s="22">
-        <v>1892.6532</v>
+        <v>3394.8852000000002</v>
       </c>
       <c r="BB22" s="22">
-        <v>346.25161000000003</v>
+        <v>678.45401000000004</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="11">
         <v>0</v>
       </c>
       <c r="D23" s="11">
         <v>0</v>
       </c>
       <c r="E23" s="11">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
         <v>0</v>
       </c>
       <c r="H23" s="11">
@@ -4486,66 +4486,66 @@
       <c r="AO24" s="13">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="AP24" s="13">
         <v>0.40851999999999999</v>
       </c>
       <c r="AQ24" s="22">
         <v>4.5359999999999996</v>
       </c>
       <c r="AR24" s="22">
         <v>3.4782199999999999</v>
       </c>
       <c r="AS24" s="22">
         <v>0.74951999999999996</v>
       </c>
       <c r="AT24" s="22">
         <v>0.32871</v>
       </c>
       <c r="AU24" s="22">
         <v>0</v>
       </c>
       <c r="AV24" s="22">
         <v>0</v>
       </c>
       <c r="AW24" s="22">
-        <v>2.8800000000000002E-3</v>
+        <v>1.1039999999999999E-2</v>
       </c>
       <c r="AX24" s="22">
-        <v>1.333E-2</v>
+        <v>7.0800000000000002E-2</v>
       </c>
       <c r="AY24" s="22">
         <v>0</v>
       </c>
       <c r="AZ24" s="22">
         <v>0</v>
       </c>
       <c r="BA24" s="22">
-        <v>1.1520000000000001E-2</v>
+        <v>1.44E-2</v>
       </c>
       <c r="BB24" s="22">
-        <v>6.3750000000000001E-2</v>
+        <v>8.0990000000000006E-2</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="11">
         <v>510.14760000000001</v>
       </c>
       <c r="D25" s="11">
         <v>178.15164999999999</v>
       </c>
       <c r="E25" s="11">
         <v>4543.3990000000003</v>
       </c>
       <c r="F25" s="11">
         <v>174.9092</v>
       </c>
       <c r="G25" s="11">
         <v>950.12800000000004</v>
       </c>
       <c r="H25" s="11">
@@ -4650,54 +4650,54 @@
       <c r="AO25" s="13">
         <v>190.32400000000001</v>
       </c>
       <c r="AP25" s="13">
         <v>341.17471</v>
       </c>
       <c r="AQ25" s="22">
         <v>115.61960000000001</v>
       </c>
       <c r="AR25" s="22">
         <v>70.618229999999997</v>
       </c>
       <c r="AS25" s="22">
         <v>329.2561</v>
       </c>
       <c r="AT25" s="22">
         <v>232.52762000000001</v>
       </c>
       <c r="AU25" s="22">
         <v>87.566000000000003</v>
       </c>
       <c r="AV25" s="22">
         <v>49.296219999999998</v>
       </c>
       <c r="AW25" s="22">
-        <v>1.47</v>
+        <v>22.2715</v>
       </c>
       <c r="AX25" s="22">
-        <v>0.56423000000000001</v>
+        <v>53.757300000000001</v>
       </c>
       <c r="AY25" s="22">
         <v>0</v>
       </c>
       <c r="AZ25" s="22">
         <v>0</v>
       </c>
       <c r="BA25" s="22">
         <v>0</v>
       </c>
       <c r="BB25" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="11">
         <v>0</v>
       </c>
       <c r="D26" s="11">
@@ -4820,54 +4820,54 @@
       <c r="AQ26" s="22">
         <v>72.320999999999998</v>
       </c>
       <c r="AR26" s="22">
         <v>76.477999999999994</v>
       </c>
       <c r="AS26" s="22">
         <v>0</v>
       </c>
       <c r="AT26" s="22">
         <v>0</v>
       </c>
       <c r="AU26" s="22">
         <v>0</v>
       </c>
       <c r="AV26" s="22">
         <v>0</v>
       </c>
       <c r="AW26" s="22">
         <v>0</v>
       </c>
       <c r="AX26" s="22">
         <v>0</v>
       </c>
       <c r="AY26" s="22">
-        <v>0</v>
+        <v>19.494</v>
       </c>
       <c r="AZ26" s="22">
-        <v>0</v>
+        <v>24.515999999999998</v>
       </c>
       <c r="BA26" s="22">
         <v>0</v>
       </c>
       <c r="BB26" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="11">
         <v>2098.6509999999998</v>
       </c>
       <c r="D27" s="11">
         <v>478.07074999999998</v>
       </c>
       <c r="E27" s="11">
         <v>0</v>
       </c>
       <c r="F27" s="11">
@@ -4972,54 +4972,54 @@
       <c r="AM27" s="13">
         <v>1400.0409999999999</v>
       </c>
       <c r="AN27" s="13">
         <v>376.62930999999998</v>
       </c>
       <c r="AO27" s="13">
         <v>0.88</v>
       </c>
       <c r="AP27" s="13">
         <v>0.32912000000000002</v>
       </c>
       <c r="AQ27" s="22">
         <v>377.08</v>
       </c>
       <c r="AR27" s="22">
         <v>87.348119999999994</v>
       </c>
       <c r="AS27" s="22">
         <v>2.4</v>
       </c>
       <c r="AT27" s="22">
         <v>0.86299999999999999</v>
       </c>
       <c r="AU27" s="22">
-        <v>92</v>
+        <v>92.5</v>
       </c>
       <c r="AV27" s="22">
-        <v>22.849119999999999</v>
+        <v>22.949290000000001</v>
       </c>
       <c r="AW27" s="22">
         <v>1.8</v>
       </c>
       <c r="AX27" s="22">
         <v>0.72699999999999998</v>
       </c>
       <c r="AY27" s="22">
         <v>0</v>
       </c>
       <c r="AZ27" s="22">
         <v>0</v>
       </c>
       <c r="BA27" s="22">
         <v>0</v>
       </c>
       <c r="BB27" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="1" t="s">
@@ -5306,66 +5306,66 @@
       <c r="AO29" s="13">
         <v>2.2000000000000002</v>
       </c>
       <c r="AP29" s="13">
         <v>1.30446</v>
       </c>
       <c r="AQ29" s="22">
         <v>468</v>
       </c>
       <c r="AR29" s="22">
         <v>205.94057000000001</v>
       </c>
       <c r="AS29" s="22">
         <v>0.22</v>
       </c>
       <c r="AT29" s="22">
         <v>1.0201899999999999</v>
       </c>
       <c r="AU29" s="22">
         <v>7</v>
       </c>
       <c r="AV29" s="22">
         <v>1.86025</v>
       </c>
       <c r="AW29" s="22">
+        <v>0.06</v>
+      </c>
+      <c r="AX29" s="22">
+        <v>0.25119999999999998</v>
+      </c>
+      <c r="AY29" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA29" s="22">
         <v>0.04</v>
       </c>
-      <c r="AX29" s="22">
-[...10 lines deleted...]
-      </c>
       <c r="BB29" s="22">
-        <v>0.10278</v>
+        <v>0.1956</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="11">
         <v>54.997999999999998</v>
       </c>
       <c r="D30" s="11">
         <v>6.1249799999999999</v>
       </c>
       <c r="E30" s="11">
         <v>0</v>
       </c>
       <c r="F30" s="11">
         <v>0</v>
       </c>
       <c r="G30" s="11">
         <v>1110.356</v>
       </c>
       <c r="H30" s="11">
@@ -5974,54 +5974,54 @@
       <c r="AS33" s="22">
         <v>0.1</v>
       </c>
       <c r="AT33" s="22">
         <v>0.49926999999999999</v>
       </c>
       <c r="AU33" s="22">
         <v>0</v>
       </c>
       <c r="AV33" s="22">
         <v>0</v>
       </c>
       <c r="AW33" s="22">
         <v>0</v>
       </c>
       <c r="AX33" s="22">
         <v>0</v>
       </c>
       <c r="AY33" s="22">
         <v>0</v>
       </c>
       <c r="AZ33" s="22">
         <v>0</v>
       </c>
       <c r="BA33" s="22">
-        <v>0</v>
+        <v>0.23</v>
       </c>
       <c r="BB33" s="22">
-        <v>0</v>
+        <v>1.2176100000000001</v>
       </c>
     </row>
     <row r="34" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="11">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="D34" s="11">
         <v>1.66E-2</v>
       </c>
       <c r="E34" s="11">
         <v>0.72552000000000005</v>
       </c>
       <c r="F34" s="11">
         <v>2.04948</v>
       </c>
       <c r="G34" s="11">
         <v>0</v>
       </c>
       <c r="H34" s="11">
@@ -6126,66 +6126,66 @@
       <c r="AO34" s="13">
         <v>37.377000000000002</v>
       </c>
       <c r="AP34" s="13">
         <v>87.702830000000006</v>
       </c>
       <c r="AQ34" s="22">
         <v>0</v>
       </c>
       <c r="AR34" s="22">
         <v>0</v>
       </c>
       <c r="AS34" s="22">
         <v>37.161000000000001</v>
       </c>
       <c r="AT34" s="22">
         <v>113.37313</v>
       </c>
       <c r="AU34" s="22">
         <v>0</v>
       </c>
       <c r="AV34" s="22">
         <v>0</v>
       </c>
       <c r="AW34" s="22">
-        <v>9.0690000000000008</v>
+        <v>12.531000000000001</v>
       </c>
       <c r="AX34" s="22">
-        <v>25.022449999999999</v>
+        <v>36.878279999999997</v>
       </c>
       <c r="AY34" s="22">
         <v>0</v>
       </c>
       <c r="AZ34" s="22">
         <v>0</v>
       </c>
       <c r="BA34" s="22">
-        <v>4.6180000000000003</v>
+        <v>11.962</v>
       </c>
       <c r="BB34" s="22">
-        <v>11.5825</v>
+        <v>30.209810000000001</v>
       </c>
     </row>
     <row r="35" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C35" s="11">
         <v>7778.1017000000002</v>
       </c>
       <c r="D35" s="11">
         <v>1261.92589</v>
       </c>
       <c r="E35" s="11">
         <v>2.1189499999999999</v>
       </c>
       <c r="F35" s="11">
         <v>11.50573</v>
       </c>
       <c r="G35" s="11">
         <v>2453.7040000000002</v>
       </c>
       <c r="H35" s="11">
@@ -6302,54 +6302,54 @@
       <c r="AS35" s="22">
         <v>0.53500000000000003</v>
       </c>
       <c r="AT35" s="22">
         <v>0.71694000000000002</v>
       </c>
       <c r="AU35" s="22">
         <v>0</v>
       </c>
       <c r="AV35" s="22">
         <v>0</v>
       </c>
       <c r="AW35" s="22">
         <v>0.4</v>
       </c>
       <c r="AX35" s="22">
         <v>0.14899999999999999</v>
       </c>
       <c r="AY35" s="22">
         <v>0</v>
       </c>
       <c r="AZ35" s="22">
         <v>0</v>
       </c>
       <c r="BA35" s="22">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="BB35" s="22">
-        <v>0</v>
+        <v>1.1296999999999999</v>
       </c>
     </row>
     <row r="36" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C36" s="11">
         <v>1.7517499999999999</v>
       </c>
       <c r="D36" s="11">
         <v>0.89683999999999997</v>
       </c>
       <c r="E36" s="11">
         <v>9.5564199999999992</v>
       </c>
       <c r="F36" s="11">
         <v>88.989429999999999</v>
       </c>
       <c r="G36" s="11">
         <v>0.38800000000000001</v>
       </c>
       <c r="H36" s="11">
@@ -6454,66 +6454,66 @@
       <c r="AO36" s="13">
         <v>1.3060400000000001</v>
       </c>
       <c r="AP36" s="13">
         <v>8.3542100000000001</v>
       </c>
       <c r="AQ36" s="22">
         <v>0</v>
       </c>
       <c r="AR36" s="22">
         <v>0</v>
       </c>
       <c r="AS36" s="22">
         <v>0.94440000000000002</v>
       </c>
       <c r="AT36" s="22">
         <v>6.5401600000000002</v>
       </c>
       <c r="AU36" s="22">
         <v>0</v>
       </c>
       <c r="AV36" s="22">
         <v>0</v>
       </c>
       <c r="AW36" s="22">
-        <v>0.22114</v>
+        <v>0.31256</v>
       </c>
       <c r="AX36" s="22">
-        <v>0.94037999999999999</v>
+        <v>1.7608699999999999</v>
       </c>
       <c r="AY36" s="22">
         <v>0</v>
       </c>
       <c r="AZ36" s="22">
         <v>0</v>
       </c>
       <c r="BA36" s="22">
-        <v>0.15622</v>
+        <v>0.16625999999999999</v>
       </c>
       <c r="BB36" s="22">
-        <v>1.1401399999999999</v>
+        <v>1.2290399999999999</v>
       </c>
     </row>
     <row r="37" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="11">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="D37" s="11">
         <v>3.0460000000000001E-2</v>
       </c>
       <c r="E37" s="11">
         <v>0.80179999999999996</v>
       </c>
       <c r="F37" s="11">
         <v>4.4873799999999999</v>
       </c>
       <c r="G37" s="11">
         <v>0</v>
       </c>
       <c r="H37" s="11">
@@ -6618,66 +6618,66 @@
       <c r="AO37" s="13">
         <v>5.3400000000000003E-2</v>
       </c>
       <c r="AP37" s="13">
         <v>0.36697999999999997</v>
       </c>
       <c r="AQ37" s="22">
         <v>0</v>
       </c>
       <c r="AR37" s="22">
         <v>0</v>
       </c>
       <c r="AS37" s="22">
         <v>6.0400000000000002E-2</v>
       </c>
       <c r="AT37" s="22">
         <v>0.39290000000000003</v>
       </c>
       <c r="AU37" s="22">
         <v>0</v>
       </c>
       <c r="AV37" s="22">
         <v>0</v>
       </c>
       <c r="AW37" s="22">
-        <v>3.2000000000000002E-3</v>
+        <v>8.8000000000000005E-3</v>
       </c>
       <c r="AX37" s="22">
-        <v>2.1350000000000001E-2</v>
+        <v>6.2210000000000001E-2</v>
       </c>
       <c r="AY37" s="22">
         <v>0</v>
       </c>
       <c r="AZ37" s="22">
         <v>0</v>
       </c>
       <c r="BA37" s="22">
-        <v>5.5999999999999999E-3</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="BB37" s="22">
-        <v>3.9199999999999999E-2</v>
+        <v>5.5559999999999998E-2</v>
       </c>
     </row>
     <row r="38" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="11">
         <v>0</v>
       </c>
       <c r="D38" s="11">
         <v>0</v>
       </c>
       <c r="E38" s="11">
         <v>0.27900000000000003</v>
       </c>
       <c r="F38" s="11">
         <v>5.0015099999999997</v>
       </c>
       <c r="G38" s="11">
         <v>0</v>
       </c>
       <c r="H38" s="11">
@@ -6782,54 +6782,54 @@
       <c r="AO38" s="13">
         <v>0.13017000000000001</v>
       </c>
       <c r="AP38" s="13">
         <v>2.50786</v>
       </c>
       <c r="AQ38" s="22">
         <v>0</v>
       </c>
       <c r="AR38" s="22">
         <v>0</v>
       </c>
       <c r="AS38" s="22">
         <v>0.1484</v>
       </c>
       <c r="AT38" s="22">
         <v>2.6814399999999998</v>
       </c>
       <c r="AU38" s="22">
         <v>0</v>
       </c>
       <c r="AV38" s="22">
         <v>0</v>
       </c>
       <c r="AW38" s="22">
-        <v>1.12E-2</v>
+        <v>3.0800000000000001E-2</v>
       </c>
       <c r="AX38" s="22">
-        <v>0.20577999999999999</v>
+        <v>0.59345000000000003</v>
       </c>
       <c r="AY38" s="22">
         <v>0</v>
       </c>
       <c r="AZ38" s="22">
         <v>0</v>
       </c>
       <c r="BA38" s="22">
         <v>2.0719999999999999E-2</v>
       </c>
       <c r="BB38" s="22">
         <v>0.42605999999999999</v>
       </c>
     </row>
     <row r="39" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="11">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="D39" s="11">
@@ -7110,66 +7110,66 @@
       <c r="AO40" s="13">
         <v>0.26928999999999997</v>
       </c>
       <c r="AP40" s="13">
         <v>0.54107000000000005</v>
       </c>
       <c r="AQ40" s="22">
         <v>0</v>
       </c>
       <c r="AR40" s="22">
         <v>0</v>
       </c>
       <c r="AS40" s="22">
         <v>0.19767999999999999</v>
       </c>
       <c r="AT40" s="22">
         <v>0.37658000000000003</v>
       </c>
       <c r="AU40" s="22">
         <v>0</v>
       </c>
       <c r="AV40" s="22">
         <v>0</v>
       </c>
       <c r="AW40" s="22">
-        <v>2.7040000000000002E-2</v>
+        <v>7.6679999999999998E-2</v>
       </c>
       <c r="AX40" s="22">
-        <v>4.7289999999999999E-2</v>
+        <v>0.10879999999999999</v>
       </c>
       <c r="AY40" s="22">
         <v>0</v>
       </c>
       <c r="AZ40" s="22">
         <v>0</v>
       </c>
       <c r="BA40" s="22">
-        <v>2.6239999999999999E-2</v>
+        <v>2.6960000000000001E-2</v>
       </c>
       <c r="BB40" s="22">
-        <v>5.3789999999999998E-2</v>
+        <v>5.8069999999999997E-2</v>
       </c>
     </row>
     <row r="41" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C41" s="11">
         <v>3.3871500000000001</v>
       </c>
       <c r="D41" s="11">
         <v>0.77705000000000002</v>
       </c>
       <c r="E41" s="11">
         <v>2.4918499999999999</v>
       </c>
       <c r="F41" s="11">
         <v>19.10754</v>
       </c>
       <c r="G41" s="11">
         <v>0.20635000000000001</v>
       </c>
       <c r="H41" s="11">
@@ -7274,66 +7274,66 @@
       <c r="AO41" s="13">
         <v>1.88554</v>
       </c>
       <c r="AP41" s="13">
         <v>12.03082</v>
       </c>
       <c r="AQ41" s="22">
         <v>0</v>
       </c>
       <c r="AR41" s="22">
         <v>0</v>
       </c>
       <c r="AS41" s="22">
         <v>0.66757</v>
       </c>
       <c r="AT41" s="22">
         <v>5.6832399999999996</v>
       </c>
       <c r="AU41" s="22">
         <v>0</v>
       </c>
       <c r="AV41" s="22">
         <v>0</v>
       </c>
       <c r="AW41" s="22">
-        <v>3.5479999999999998E-2</v>
+        <v>0.24514</v>
       </c>
       <c r="AX41" s="22">
-        <v>0.20827000000000001</v>
+        <v>2.1297600000000001</v>
       </c>
       <c r="AY41" s="22">
         <v>0</v>
       </c>
       <c r="AZ41" s="22">
         <v>0</v>
       </c>
       <c r="BA41" s="22">
-        <v>9.264E-2</v>
+        <v>0.17091999999999999</v>
       </c>
       <c r="BB41" s="22">
-        <v>0.88336000000000003</v>
+        <v>1.7842899999999999</v>
       </c>
     </row>
     <row r="42" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C42" s="11">
         <v>94206.870999999999</v>
       </c>
       <c r="D42" s="11">
         <v>16940.472170000001</v>
       </c>
       <c r="E42" s="11">
         <v>551.55200000000002</v>
       </c>
       <c r="F42" s="11">
         <v>86.034729999999996</v>
       </c>
       <c r="G42" s="11">
         <v>205501.992</v>
       </c>
       <c r="H42" s="11">
@@ -7432,72 +7432,72 @@
       <c r="AM42" s="13">
         <v>22255.360000000001</v>
       </c>
       <c r="AN42" s="13">
         <v>3959.335</v>
       </c>
       <c r="AO42" s="13">
         <v>106840.035</v>
       </c>
       <c r="AP42" s="13">
         <v>15270.6438</v>
       </c>
       <c r="AQ42" s="22">
         <v>104706.262</v>
       </c>
       <c r="AR42" s="22">
         <v>21481.527999999998</v>
       </c>
       <c r="AS42" s="22">
         <v>10534.98</v>
       </c>
       <c r="AT42" s="22">
         <v>1478.32331</v>
       </c>
       <c r="AU42" s="22">
-        <v>15795.361000000001</v>
+        <v>24712.296999999999</v>
       </c>
       <c r="AV42" s="22">
-        <v>2765.002</v>
+        <v>4573.8729999999996</v>
       </c>
       <c r="AW42" s="22">
-        <v>230.2</v>
+        <v>381.02</v>
       </c>
       <c r="AX42" s="22">
-        <v>37.883969999999998</v>
+        <v>58.984969999999997</v>
       </c>
       <c r="AY42" s="22">
-        <v>9509.2240000000002</v>
+        <v>11469.224</v>
       </c>
       <c r="AZ42" s="22">
-        <v>2047.3530000000001</v>
+        <v>2486.953</v>
       </c>
       <c r="BA42" s="22">
-        <v>2093.25</v>
+        <v>5280.25</v>
       </c>
       <c r="BB42" s="22">
-        <v>285.50319999999999</v>
+        <v>685.50720000000001</v>
       </c>
     </row>
     <row r="43" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C43" s="11">
         <v>1993.85</v>
       </c>
       <c r="D43" s="11">
         <v>259.16525999999999</v>
       </c>
       <c r="E43" s="11">
         <v>122.1704</v>
       </c>
       <c r="F43" s="11">
         <v>8.5457599999999996</v>
       </c>
       <c r="G43" s="11">
         <v>974.2</v>
       </c>
       <c r="H43" s="11">
@@ -7766,66 +7766,66 @@
       <c r="AO44" s="13">
         <v>9121.65</v>
       </c>
       <c r="AP44" s="13">
         <v>1404.9529</v>
       </c>
       <c r="AQ44" s="22">
         <v>1912.7809999999999</v>
       </c>
       <c r="AR44" s="22">
         <v>363.65100000000001</v>
       </c>
       <c r="AS44" s="22">
         <v>2278.75</v>
       </c>
       <c r="AT44" s="22">
         <v>456.88400000000001</v>
       </c>
       <c r="AU44" s="22">
         <v>0</v>
       </c>
       <c r="AV44" s="22">
         <v>0</v>
       </c>
       <c r="AW44" s="22">
-        <v>868</v>
+        <v>1000</v>
       </c>
       <c r="AX44" s="22">
-        <v>224.50800000000001</v>
+        <v>258.89400000000001</v>
       </c>
       <c r="AY44" s="22">
         <v>1891.624</v>
       </c>
       <c r="AZ44" s="22">
         <v>392.84800000000001</v>
       </c>
       <c r="BA44" s="22">
-        <v>0</v>
+        <v>69.849999999999994</v>
       </c>
       <c r="BB44" s="22">
-        <v>0</v>
+        <v>9.3350000000000009</v>
       </c>
     </row>
     <row r="45" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C45" s="11">
         <v>0</v>
       </c>
       <c r="D45" s="11">
         <v>0</v>
       </c>
       <c r="E45" s="11">
         <v>0</v>
       </c>
       <c r="F45" s="11">
         <v>0</v>
       </c>
       <c r="G45" s="11">
         <v>3997.5</v>
       </c>
       <c r="H45" s="11">
@@ -8094,66 +8094,66 @@
       <c r="AO46" s="13">
         <v>13511.969950000001</v>
       </c>
       <c r="AP46" s="13">
         <v>2896.4559899999999</v>
       </c>
       <c r="AQ46" s="22">
         <v>0</v>
       </c>
       <c r="AR46" s="22">
         <v>0</v>
       </c>
       <c r="AS46" s="22">
         <v>3296.6367599999999</v>
       </c>
       <c r="AT46" s="22">
         <v>882.11810000000003</v>
       </c>
       <c r="AU46" s="22">
         <v>0</v>
       </c>
       <c r="AV46" s="22">
         <v>0</v>
       </c>
       <c r="AW46" s="22">
-        <v>60.822000000000003</v>
+        <v>80.221999999999994</v>
       </c>
       <c r="AX46" s="22">
-        <v>91.546000000000006</v>
+        <v>118.51300000000001</v>
       </c>
       <c r="AY46" s="22">
         <v>0</v>
       </c>
       <c r="AZ46" s="22">
         <v>0</v>
       </c>
       <c r="BA46" s="22">
-        <v>40.381999999999998</v>
+        <v>754.82799999999997</v>
       </c>
       <c r="BB46" s="22">
-        <v>98.888999999999996</v>
+        <v>264.53899999999999</v>
       </c>
     </row>
     <row r="47" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C47" s="11">
         <v>138.31899999999999</v>
       </c>
       <c r="D47" s="11">
         <v>34.746920000000003</v>
       </c>
       <c r="E47" s="11">
         <v>499.89472999999998</v>
       </c>
       <c r="F47" s="11">
         <v>279.39863000000003</v>
       </c>
       <c r="G47" s="11">
         <v>188.346</v>
       </c>
       <c r="H47" s="11">
@@ -8258,66 +8258,66 @@
       <c r="AO47" s="13">
         <v>429.42340000000002</v>
       </c>
       <c r="AP47" s="13">
         <v>359.52102000000002</v>
       </c>
       <c r="AQ47" s="22">
         <v>60</v>
       </c>
       <c r="AR47" s="22">
         <v>7.5519999999999996</v>
       </c>
       <c r="AS47" s="22">
         <v>23.0108</v>
       </c>
       <c r="AT47" s="22">
         <v>28.242629999999998</v>
       </c>
       <c r="AU47" s="22">
         <v>60</v>
       </c>
       <c r="AV47" s="22">
         <v>7.5519999999999996</v>
       </c>
       <c r="AW47" s="22">
-        <v>6.7678000000000003</v>
+        <v>9.2349999999999994</v>
       </c>
       <c r="AX47" s="22">
-        <v>6.6940900000000001</v>
+        <v>10.56964</v>
       </c>
       <c r="AY47" s="22">
         <v>0</v>
       </c>
       <c r="AZ47" s="22">
         <v>0</v>
       </c>
       <c r="BA47" s="22">
-        <v>71.533600000000007</v>
+        <v>72.34</v>
       </c>
       <c r="BB47" s="22">
-        <v>43.251139999999999</v>
+        <v>44.177700000000002</v>
       </c>
     </row>
     <row r="48" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C48" s="11">
         <v>0</v>
       </c>
       <c r="D48" s="11">
         <v>0</v>
       </c>
       <c r="E48" s="11">
         <v>0</v>
       </c>
       <c r="F48" s="11">
         <v>0</v>
       </c>
       <c r="G48" s="11">
         <v>0.59099999999999997</v>
       </c>
       <c r="H48" s="11">
@@ -8598,54 +8598,54 @@
       <c r="AS49" s="22">
         <v>203.12</v>
       </c>
       <c r="AT49" s="22">
         <v>40.089919999999999</v>
       </c>
       <c r="AU49" s="22">
         <v>0</v>
       </c>
       <c r="AV49" s="22">
         <v>0</v>
       </c>
       <c r="AW49" s="22">
         <v>0.77200000000000002</v>
       </c>
       <c r="AX49" s="22">
         <v>3.0456599999999998</v>
       </c>
       <c r="AY49" s="22">
         <v>0</v>
       </c>
       <c r="AZ49" s="22">
         <v>0</v>
       </c>
       <c r="BA49" s="22">
-        <v>724.25800000000004</v>
+        <v>786.30799999999999</v>
       </c>
       <c r="BB49" s="22">
-        <v>150.11580000000001</v>
+        <v>164.13565</v>
       </c>
     </row>
     <row r="50" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C50" s="11">
         <v>0</v>
       </c>
       <c r="D50" s="11">
         <v>0</v>
       </c>
       <c r="E50" s="11">
         <v>2669.7</v>
       </c>
       <c r="F50" s="11">
         <v>1305.7940000000001</v>
       </c>
       <c r="G50" s="11">
         <v>393.96</v>
       </c>
       <c r="H50" s="11">
@@ -8744,72 +8744,72 @@
       <c r="AM50" s="13">
         <v>15</v>
       </c>
       <c r="AN50" s="13">
         <v>26.327999999999999</v>
       </c>
       <c r="AO50" s="13">
         <v>1075.1099999999999</v>
       </c>
       <c r="AP50" s="13">
         <v>434.43412999999998</v>
       </c>
       <c r="AQ50" s="22">
         <v>5</v>
       </c>
       <c r="AR50" s="22">
         <v>9.6920000000000002</v>
       </c>
       <c r="AS50" s="22">
         <v>6400.5</v>
       </c>
       <c r="AT50" s="22">
         <v>2196.6060000000002</v>
       </c>
       <c r="AU50" s="22">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AV50" s="22">
-        <v>0</v>
+        <v>9.6920000000000002</v>
       </c>
       <c r="AW50" s="22">
         <v>0</v>
       </c>
       <c r="AX50" s="22">
         <v>0</v>
       </c>
       <c r="AY50" s="22">
         <v>0</v>
       </c>
       <c r="AZ50" s="22">
         <v>0</v>
       </c>
       <c r="BA50" s="22">
-        <v>2572.15</v>
+        <v>2850.75</v>
       </c>
       <c r="BB50" s="22">
-        <v>782.59500000000003</v>
+        <v>855.99300000000005</v>
       </c>
     </row>
     <row r="51" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C51" s="11">
         <v>286.01305000000002</v>
       </c>
       <c r="D51" s="11">
         <v>41.908410000000003</v>
       </c>
       <c r="E51" s="11">
         <v>0</v>
       </c>
       <c r="F51" s="11">
         <v>0</v>
       </c>
       <c r="G51" s="11">
         <v>230.42400000000001</v>
       </c>
       <c r="H51" s="11">
@@ -9078,66 +9078,66 @@
       <c r="AO52" s="13">
         <v>1.522</v>
       </c>
       <c r="AP52" s="13">
         <v>1.3324400000000001</v>
       </c>
       <c r="AQ52" s="22">
         <v>0</v>
       </c>
       <c r="AR52" s="22">
         <v>0</v>
       </c>
       <c r="AS52" s="22">
         <v>2.7654999999999998</v>
       </c>
       <c r="AT52" s="22">
         <v>2.4995400000000001</v>
       </c>
       <c r="AU52" s="22">
         <v>0</v>
       </c>
       <c r="AV52" s="22">
         <v>0</v>
       </c>
       <c r="AW52" s="22">
-        <v>0.26400000000000001</v>
+        <v>0.38700000000000001</v>
       </c>
       <c r="AX52" s="22">
-        <v>0.37841999999999998</v>
+        <v>0.57452999999999999</v>
       </c>
       <c r="AY52" s="22">
         <v>0</v>
       </c>
       <c r="AZ52" s="22">
         <v>0</v>
       </c>
       <c r="BA52" s="22">
-        <v>0.3145</v>
+        <v>0.34449999999999997</v>
       </c>
       <c r="BB52" s="22">
-        <v>0.52037</v>
+        <v>0.58835000000000004</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C53" s="11">
         <v>1769.1769999999999</v>
       </c>
       <c r="D53" s="11">
         <v>797.06163000000004</v>
       </c>
       <c r="E53" s="11">
         <v>0.4</v>
       </c>
       <c r="F53" s="11">
         <v>1.1200000000000001</v>
       </c>
       <c r="G53" s="11">
         <v>6542.0540000000001</v>
       </c>
       <c r="H53" s="11">
@@ -9400,72 +9400,72 @@
       <c r="AM54" s="13">
         <v>573.33879999999999</v>
       </c>
       <c r="AN54" s="13">
         <v>1124.4327800000001</v>
       </c>
       <c r="AO54" s="13">
         <v>11634.749</v>
       </c>
       <c r="AP54" s="13">
         <v>4388.4410799999996</v>
       </c>
       <c r="AQ54" s="22">
         <v>720.71699999999998</v>
       </c>
       <c r="AR54" s="22">
         <v>1804.771</v>
       </c>
       <c r="AS54" s="22">
         <v>5241.7486500000005</v>
       </c>
       <c r="AT54" s="22">
         <v>2759.92812</v>
       </c>
       <c r="AU54" s="22">
-        <v>368.18</v>
+        <v>400.71699999999998</v>
       </c>
       <c r="AV54" s="22">
-        <v>947.36099999999999</v>
+        <v>1207.826</v>
       </c>
       <c r="AW54" s="22">
-        <v>65.311000000000007</v>
+        <v>115.288</v>
       </c>
       <c r="AX54" s="22">
-        <v>20.336880000000001</v>
+        <v>435.78158999999999</v>
       </c>
       <c r="AY54" s="22">
         <v>60.4</v>
       </c>
       <c r="AZ54" s="22">
         <v>172.70070000000001</v>
       </c>
       <c r="BA54" s="22">
-        <v>4761.165</v>
+        <v>8793.107</v>
       </c>
       <c r="BB54" s="22">
-        <v>2292.8542600000001</v>
+        <v>3937.9623299999998</v>
       </c>
     </row>
     <row r="55" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C55" s="11">
         <v>1132.1199999999999</v>
       </c>
       <c r="D55" s="11">
         <v>440.00700000000001</v>
       </c>
       <c r="E55" s="11">
         <v>2318.5149000000001</v>
       </c>
       <c r="F55" s="11">
         <v>883.77448000000004</v>
       </c>
       <c r="G55" s="11">
         <v>3666.16</v>
       </c>
       <c r="H55" s="11">
@@ -9570,66 +9570,66 @@
       <c r="AO55" s="13">
         <v>2285.1005300000002</v>
       </c>
       <c r="AP55" s="13">
         <v>661.50149999999996</v>
       </c>
       <c r="AQ55" s="22">
         <v>144.80000000000001</v>
       </c>
       <c r="AR55" s="22">
         <v>59.505380000000002</v>
       </c>
       <c r="AS55" s="22">
         <v>27.054860000000001</v>
       </c>
       <c r="AT55" s="22">
         <v>29.514949999999999</v>
       </c>
       <c r="AU55" s="22">
         <v>22.5</v>
       </c>
       <c r="AV55" s="22">
         <v>6.4122700000000004</v>
       </c>
       <c r="AW55" s="22">
-        <v>1.0656399999999999</v>
+        <v>2.01972</v>
       </c>
       <c r="AX55" s="22">
-        <v>1.2895300000000001</v>
+        <v>2.5128599999999999</v>
       </c>
       <c r="AY55" s="22">
         <v>0</v>
       </c>
       <c r="AZ55" s="22">
         <v>0</v>
       </c>
       <c r="BA55" s="22">
-        <v>0.80149999999999999</v>
+        <v>4.70608</v>
       </c>
       <c r="BB55" s="22">
-        <v>1.1080399999999999</v>
+        <v>5.1533699999999998</v>
       </c>
     </row>
     <row r="56" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C56" s="11">
         <v>0</v>
       </c>
       <c r="D56" s="11">
         <v>0</v>
       </c>
       <c r="E56" s="11">
         <v>99.861729999999994</v>
       </c>
       <c r="F56" s="11">
         <v>145.25906000000001</v>
       </c>
       <c r="G56" s="11">
         <v>0</v>
       </c>
       <c r="H56" s="11">
@@ -9734,66 +9734,66 @@
       <c r="AO56" s="13">
         <v>128.14830000000001</v>
       </c>
       <c r="AP56" s="13">
         <v>362.81918999999999</v>
       </c>
       <c r="AQ56" s="22">
         <v>16</v>
       </c>
       <c r="AR56" s="22">
         <v>10.779389999999999</v>
       </c>
       <c r="AS56" s="22">
         <v>19.483180000000001</v>
       </c>
       <c r="AT56" s="22">
         <v>332.08481</v>
       </c>
       <c r="AU56" s="22">
         <v>0</v>
       </c>
       <c r="AV56" s="22">
         <v>0</v>
       </c>
       <c r="AW56" s="22">
-        <v>2.8926400000000001</v>
+        <v>4.2889299999999997</v>
       </c>
       <c r="AX56" s="22">
-        <v>85.783159999999995</v>
+        <v>120.81515</v>
       </c>
       <c r="AY56" s="22">
         <v>0</v>
       </c>
       <c r="AZ56" s="22">
         <v>0</v>
       </c>
       <c r="BA56" s="22">
-        <v>6.0139500000000004</v>
+        <v>6.9449500000000004</v>
       </c>
       <c r="BB56" s="22">
-        <v>82.442480000000003</v>
+        <v>113.71198</v>
       </c>
     </row>
     <row r="57" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C57" s="11">
         <v>0</v>
       </c>
       <c r="D57" s="11">
         <v>0</v>
       </c>
       <c r="E57" s="11">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="F57" s="11">
         <v>0.41299999999999998</v>
       </c>
       <c r="G57" s="11">
         <v>0</v>
       </c>
       <c r="H57" s="11">
@@ -10062,66 +10062,66 @@
       <c r="AO58" s="13">
         <v>8.7090000000000001E-2</v>
       </c>
       <c r="AP58" s="13">
         <v>3.4039000000000001</v>
       </c>
       <c r="AQ58" s="22">
         <v>0</v>
       </c>
       <c r="AR58" s="22">
         <v>0</v>
       </c>
       <c r="AS58" s="22">
         <v>3.2469999999999999E-2</v>
       </c>
       <c r="AT58" s="22">
         <v>2.5654599999999999</v>
       </c>
       <c r="AU58" s="22">
         <v>0</v>
       </c>
       <c r="AV58" s="22">
         <v>0</v>
       </c>
       <c r="AW58" s="22">
-        <v>4.0600000000000002E-3</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="AX58" s="22">
-        <v>0.29535</v>
+        <v>0.51490999999999998</v>
       </c>
       <c r="AY58" s="22">
         <v>0</v>
       </c>
       <c r="AZ58" s="22">
         <v>0</v>
       </c>
       <c r="BA58" s="22">
-        <v>7.3299999999999997E-3</v>
+        <v>9.7800000000000005E-3</v>
       </c>
       <c r="BB58" s="22">
-        <v>0.39406000000000002</v>
+        <v>0.63546000000000002</v>
       </c>
     </row>
     <row r="59" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A59" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C59" s="11">
         <v>46.576999999999998</v>
       </c>
       <c r="D59" s="11">
         <v>9.6480399999999999</v>
       </c>
       <c r="E59" s="11">
         <v>5.4000000000000003E-3</v>
       </c>
       <c r="F59" s="11">
         <v>6.6949999999999996E-2</v>
       </c>
       <c r="G59" s="11">
         <v>16.672999999999998</v>
       </c>
       <c r="H59" s="11">
@@ -10238,54 +10238,54 @@
       <c r="AS59" s="22">
         <v>3.4169999999999999E-2</v>
       </c>
       <c r="AT59" s="22">
         <v>4.3049999999999998E-2</v>
       </c>
       <c r="AU59" s="22">
         <v>0</v>
       </c>
       <c r="AV59" s="22">
         <v>0</v>
       </c>
       <c r="AW59" s="22">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="AX59" s="22">
         <v>1.7899999999999999E-3</v>
       </c>
       <c r="AY59" s="22">
         <v>0</v>
       </c>
       <c r="AZ59" s="22">
         <v>0</v>
       </c>
       <c r="BA59" s="22">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="BB59" s="22">
-        <v>0</v>
+        <v>2.0629999999999999E-2</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A60" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C60" s="11">
         <v>0</v>
       </c>
       <c r="D60" s="11">
         <v>0</v>
       </c>
       <c r="E60" s="11">
         <v>12.5</v>
       </c>
       <c r="F60" s="11">
         <v>0.79900000000000004</v>
       </c>
       <c r="G60" s="11">
         <v>0</v>
       </c>
       <c r="H60" s="11">
@@ -11866,66 +11866,66 @@
       <c r="AO69" s="13">
         <v>0.14424000000000001</v>
       </c>
       <c r="AP69" s="13">
         <v>2.1396299999999999</v>
       </c>
       <c r="AQ69" s="22">
         <v>0</v>
       </c>
       <c r="AR69" s="22">
         <v>0</v>
       </c>
       <c r="AS69" s="22">
         <v>9.7350000000000006E-2</v>
       </c>
       <c r="AT69" s="22">
         <v>1.4653</v>
       </c>
       <c r="AU69" s="22">
         <v>0</v>
       </c>
       <c r="AV69" s="22">
         <v>0</v>
       </c>
       <c r="AW69" s="22">
-        <v>1E-3</v>
+        <v>2.1850000000000001E-2</v>
       </c>
       <c r="AX69" s="22">
-        <v>2.249E-2</v>
+        <v>0.37884000000000001</v>
       </c>
       <c r="AY69" s="22">
         <v>0</v>
       </c>
       <c r="AZ69" s="22">
         <v>0</v>
       </c>
       <c r="BA69" s="22">
-        <v>0.11924999999999999</v>
+        <v>0.1193</v>
       </c>
       <c r="BB69" s="22">
-        <v>0.22317000000000001</v>
+        <v>0.22855</v>
       </c>
     </row>
     <row r="70" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A70" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C70" s="11">
         <v>0</v>
       </c>
       <c r="D70" s="11">
         <v>0</v>
       </c>
       <c r="E70" s="11">
         <v>0</v>
       </c>
       <c r="F70" s="11">
         <v>0</v>
       </c>
       <c r="G70" s="11">
         <v>0</v>
       </c>
       <c r="H70" s="11">
@@ -12418,54 +12418,54 @@
       <c r="AF73" s="21"/>
       <c r="AG73" s="21"/>
       <c r="AH73" s="21"/>
       <c r="AI73" s="13"/>
       <c r="AJ73" s="13"/>
       <c r="AK73" s="13"/>
       <c r="AL73" s="13"/>
       <c r="AM73" s="21"/>
       <c r="AN73" s="21"/>
       <c r="AO73" s="21"/>
       <c r="AP73" s="21"/>
       <c r="AQ73" s="21"/>
       <c r="AR73" s="21"/>
       <c r="AS73" s="21"/>
       <c r="AT73" s="21"/>
       <c r="AU73" s="21"/>
       <c r="AV73" s="21"/>
       <c r="AW73" s="21"/>
       <c r="AX73" s="21"/>
       <c r="AY73" s="21"/>
       <c r="AZ73" s="21"/>
       <c r="BA73" s="21"/>
       <c r="BB73" s="21"/>
     </row>
     <row r="74" spans="1:54" ht="30.75" customHeight="1">
-      <c r="A74" s="29" t="s">
+      <c r="A74" s="31" t="s">
         <v>138</v>
       </c>
-      <c r="B74" s="29"/>
+      <c r="B74" s="31"/>
       <c r="AI74" s="13"/>
       <c r="AJ74" s="13"/>
       <c r="AK74" s="13"/>
       <c r="AL74" s="13"/>
     </row>
     <row r="75" spans="1:54">
       <c r="AI75" s="13"/>
       <c r="AJ75" s="13"/>
       <c r="AK75" s="13"/>
       <c r="AL75" s="13"/>
     </row>
     <row r="76" spans="1:54">
       <c r="AI76" s="13"/>
       <c r="AJ76" s="13"/>
       <c r="AK76" s="13"/>
       <c r="AL76" s="13"/>
     </row>
     <row r="77" spans="1:54">
       <c r="AI77" s="13"/>
       <c r="AJ77" s="13"/>
       <c r="AK77" s="13"/>
       <c r="AL77" s="13"/>
     </row>
     <row r="78" spans="1:54">
       <c r="AI78" s="13"/>
@@ -12669,94 +12669,94 @@
       <c r="AI111" s="13"/>
       <c r="AJ111" s="13"/>
       <c r="AK111" s="13"/>
       <c r="AL111" s="13"/>
     </row>
     <row r="112" spans="35:38">
       <c r="AI112" s="13"/>
       <c r="AJ112" s="13"/>
       <c r="AK112" s="13"/>
       <c r="AL112" s="13"/>
     </row>
     <row r="113" spans="35:38">
       <c r="AI113" s="13"/>
       <c r="AJ113" s="13"/>
       <c r="AK113" s="13"/>
       <c r="AL113" s="13"/>
     </row>
     <row r="114" spans="35:38">
       <c r="AI114" s="13"/>
       <c r="AJ114" s="13"/>
       <c r="AK114" s="13"/>
       <c r="AL114" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="AQ4:AT4"/>
-[...26 lines deleted...]
-    <mergeCell ref="C4:F4"/>
     <mergeCell ref="AY4:BB4"/>
     <mergeCell ref="AY5:AZ5"/>
     <mergeCell ref="BA5:BB5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="W5:X5"/>
+    <mergeCell ref="A1:AD1"/>
+    <mergeCell ref="A2:AD2"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Шығыс Қазақстан</vt:lpstr>