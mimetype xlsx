--- v2 (2026-05-30)
+++ v3 (2026-06-24)
@@ -443,54 +443,54 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік өнімдерінің экспорты және импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">Шығыс Қазақстан
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
   </t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>қаңтар-наурыз 2025*</t>
-[...2 lines deleted...]
-    <t>қаңтар-наурыз 2026*</t>
+    <t>қаңтар-сәуір 2025*</t>
+  </si>
+  <si>
+    <t>қаңтар-сәуір 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -694,76 +694,76 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -1085,282 +1085,282 @@
     <col min="34" max="34" width="14.42578125" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.7109375" style="1" customWidth="1"/>
     <col min="36" max="36" width="15.85546875" style="1" customWidth="1"/>
     <col min="37" max="37" width="11.7109375" style="1" customWidth="1"/>
     <col min="38" max="38" width="14.7109375" style="1" customWidth="1"/>
     <col min="39" max="39" width="12.140625" style="1" customWidth="1"/>
     <col min="40" max="40" width="14.42578125" style="1" customWidth="1"/>
     <col min="41" max="41" width="12.140625" style="1" customWidth="1"/>
     <col min="42" max="42" width="14.42578125" style="1" customWidth="1"/>
     <col min="43" max="43" width="12.140625" style="1" customWidth="1"/>
     <col min="44" max="44" width="14.42578125" style="1" customWidth="1"/>
     <col min="45" max="45" width="12.140625" style="1" customWidth="1"/>
     <col min="46" max="46" width="14.42578125" style="1" customWidth="1"/>
     <col min="47" max="47" width="12.140625" style="1" customWidth="1"/>
     <col min="48" max="48" width="14.42578125" style="1" customWidth="1"/>
     <col min="49" max="49" width="12.140625" style="1" customWidth="1"/>
     <col min="50" max="50" width="14.42578125" style="1" customWidth="1"/>
     <col min="51" max="51" width="12.140625" style="1" customWidth="1"/>
     <col min="52" max="52" width="14.42578125" style="1" customWidth="1"/>
     <col min="53" max="53" width="12.140625" style="1" customWidth="1"/>
     <col min="54" max="54" width="14.42578125" style="1" customWidth="1"/>
     <col min="55" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="13.5" customHeight="1">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="34" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="27"/>
-[...27 lines deleted...]
-      <c r="AD1" s="27"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="34"/>
+      <c r="U1" s="34"/>
+      <c r="V1" s="34"/>
+      <c r="W1" s="34"/>
+      <c r="X1" s="34"/>
+      <c r="Y1" s="34"/>
+      <c r="Z1" s="34"/>
+      <c r="AA1" s="34"/>
+      <c r="AB1" s="34"/>
+      <c r="AC1" s="34"/>
+      <c r="AD1" s="34"/>
       <c r="AI1" s="2"/>
       <c r="AJ1" s="2"/>
       <c r="AK1" s="2"/>
       <c r="AL1" s="2"/>
       <c r="AM1" s="2"/>
       <c r="AN1" s="2"/>
       <c r="AO1" s="2"/>
       <c r="AP1" s="2"/>
       <c r="AQ1" s="9"/>
       <c r="AR1" s="9"/>
       <c r="AS1" s="9"/>
       <c r="AT1" s="9"/>
       <c r="AU1" s="9"/>
       <c r="AV1" s="9"/>
       <c r="AW1" s="9"/>
       <c r="AX1" s="9"/>
       <c r="AY1" s="9"/>
       <c r="AZ1" s="9"/>
       <c r="BA1" s="9"/>
       <c r="BB1" s="9"/>
     </row>
     <row r="2" spans="1:54" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="34" t="s">
         <v>137</v>
       </c>
-      <c r="B2" s="27"/>
-[...27 lines deleted...]
-      <c r="AD2" s="27"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="34"/>
+      <c r="O2" s="34"/>
+      <c r="P2" s="34"/>
+      <c r="Q2" s="34"/>
+      <c r="R2" s="34"/>
+      <c r="S2" s="34"/>
+      <c r="T2" s="34"/>
+      <c r="U2" s="34"/>
+      <c r="V2" s="34"/>
+      <c r="W2" s="34"/>
+      <c r="X2" s="34"/>
+      <c r="Y2" s="34"/>
+      <c r="Z2" s="34"/>
+      <c r="AA2" s="34"/>
+      <c r="AB2" s="34"/>
+      <c r="AC2" s="34"/>
+      <c r="AD2" s="34"/>
     </row>
     <row r="3" spans="1:54" ht="12">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
       <c r="Z3" s="4"/>
     </row>
     <row r="4" spans="1:54" s="2" customFormat="1" ht="27" customHeight="1">
-      <c r="A4" s="32" t="s">
+      <c r="A4" s="30" t="s">
         <v>132</v>
       </c>
-      <c r="B4" s="35" t="s">
+      <c r="B4" s="33" t="s">
         <v>133</v>
       </c>
       <c r="C4" s="26">
         <v>2015</v>
       </c>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="26">
         <v>2016</v>
       </c>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
       <c r="J4" s="26"/>
       <c r="K4" s="26">
         <v>2017</v>
       </c>
       <c r="L4" s="26"/>
       <c r="M4" s="26"/>
       <c r="N4" s="26"/>
       <c r="O4" s="26">
         <v>2018</v>
       </c>
       <c r="P4" s="26"/>
       <c r="Q4" s="26"/>
       <c r="R4" s="26"/>
       <c r="S4" s="26">
         <v>2019</v>
       </c>
       <c r="T4" s="26"/>
       <c r="U4" s="26"/>
       <c r="V4" s="26"/>
       <c r="W4" s="26">
         <v>2020</v>
       </c>
       <c r="X4" s="26"/>
       <c r="Y4" s="26"/>
       <c r="Z4" s="26"/>
-      <c r="AA4" s="28">
+      <c r="AA4" s="35">
         <v>2021</v>
       </c>
-      <c r="AB4" s="28"/>
-[...1 lines deleted...]
-      <c r="AD4" s="28"/>
+      <c r="AB4" s="35"/>
+      <c r="AC4" s="35"/>
+      <c r="AD4" s="35"/>
       <c r="AE4" s="23">
         <v>2022</v>
       </c>
       <c r="AF4" s="24"/>
       <c r="AG4" s="24"/>
       <c r="AH4" s="25"/>
       <c r="AI4" s="23">
         <v>2023</v>
       </c>
       <c r="AJ4" s="24"/>
       <c r="AK4" s="24"/>
       <c r="AL4" s="25"/>
       <c r="AM4" s="23">
         <v>2024</v>
       </c>
       <c r="AN4" s="24"/>
       <c r="AO4" s="24"/>
       <c r="AP4" s="25"/>
       <c r="AQ4" s="23" t="s">
         <v>140</v>
       </c>
       <c r="AR4" s="24"/>
       <c r="AS4" s="24"/>
       <c r="AT4" s="25"/>
       <c r="AU4" s="23" t="s">
         <v>141</v>
       </c>
       <c r="AV4" s="24"/>
       <c r="AW4" s="24"/>
       <c r="AX4" s="25"/>
       <c r="AY4" s="23" t="s">
         <v>142</v>
       </c>
       <c r="AZ4" s="24"/>
       <c r="BA4" s="24"/>
       <c r="BB4" s="25"/>
     </row>
     <row r="5" spans="1:54" s="5" customFormat="1">
-      <c r="A5" s="33"/>
-[...4 lines deleted...]
-      <c r="D5" s="30"/>
+      <c r="A5" s="31"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="28"/>
       <c r="E5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="26"/>
-      <c r="G5" s="29" t="s">
-[...2 lines deleted...]
-      <c r="H5" s="30"/>
+      <c r="G5" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="28"/>
       <c r="I5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="26"/>
-      <c r="K5" s="29" t="s">
-[...2 lines deleted...]
-      <c r="L5" s="30"/>
+      <c r="K5" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="28"/>
       <c r="M5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="N5" s="26"/>
-      <c r="O5" s="29" t="s">
-[...2 lines deleted...]
-      <c r="P5" s="30"/>
+      <c r="O5" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="28"/>
       <c r="Q5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="R5" s="26"/>
       <c r="S5" s="26" t="s">
         <v>0</v>
       </c>
       <c r="T5" s="26"/>
       <c r="U5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="V5" s="26"/>
       <c r="W5" s="26" t="s">
         <v>0</v>
       </c>
       <c r="X5" s="26"/>
       <c r="Y5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="Z5" s="26"/>
       <c r="AA5" s="26" t="s">
         <v>0</v>
       </c>
       <c r="AB5" s="26"/>
       <c r="AC5" s="26" t="s">
@@ -1395,52 +1395,52 @@
         <v>0</v>
       </c>
       <c r="AR5" s="26"/>
       <c r="AS5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="AT5" s="26"/>
       <c r="AU5" s="26" t="s">
         <v>0</v>
       </c>
       <c r="AV5" s="26"/>
       <c r="AW5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="AX5" s="26"/>
       <c r="AY5" s="26" t="s">
         <v>0</v>
       </c>
       <c r="AZ5" s="26"/>
       <c r="BA5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="BB5" s="26"/>
     </row>
     <row r="6" spans="1:54" s="2" customFormat="1" ht="33.75">
-      <c r="A6" s="34"/>
-      <c r="B6" s="35"/>
+      <c r="A6" s="32"/>
+      <c r="B6" s="33"/>
       <c r="C6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="K6" s="6" t="s">
@@ -1692,72 +1692,72 @@
       <c r="AM7" s="9">
         <v>28916.640359999998</v>
       </c>
       <c r="AN7" s="9">
         <v>7830.1095000000014</v>
       </c>
       <c r="AO7" s="9">
         <v>158132.86777999994</v>
       </c>
       <c r="AP7" s="9">
         <v>30751.869119999996</v>
       </c>
       <c r="AQ7" s="9">
         <v>113539.36660000001</v>
       </c>
       <c r="AR7" s="9">
         <v>26118.91764</v>
       </c>
       <c r="AS7" s="9">
         <v>30042.336380000001</v>
       </c>
       <c r="AT7" s="9">
         <v>9316.7730100000026</v>
       </c>
       <c r="AU7" s="9">
-        <v>25387.579999999998</v>
+        <v>34156.999599999996</v>
       </c>
       <c r="AV7" s="9">
-        <v>5879.4610299999995</v>
+        <v>7700.16374</v>
       </c>
       <c r="AW7" s="9">
-        <v>2700.7649300000003</v>
+        <v>3196.1619900000001</v>
       </c>
       <c r="AX7" s="9">
-        <v>1588.4138500000001</v>
+        <v>2094.9760200000005</v>
       </c>
       <c r="AY7" s="9">
-        <v>13440.742</v>
+        <v>13480.235999999999</v>
       </c>
       <c r="AZ7" s="9">
-        <v>3077.0176999999999</v>
+        <v>3104.9830299999999</v>
       </c>
       <c r="BA7" s="9">
-        <v>22093.76571</v>
+        <v>43710.89026</v>
       </c>
       <c r="BB7" s="9">
-        <v>6949.0822799999996</v>
+        <v>13427.427390000003</v>
       </c>
     </row>
     <row r="8" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="11">
         <v>0</v>
       </c>
       <c r="D8" s="11">
         <v>0</v>
       </c>
       <c r="E8" s="11">
         <v>0.92510000000000003</v>
       </c>
       <c r="F8" s="11">
         <v>20.76905</v>
       </c>
       <c r="G8" s="11">
         <v>0</v>
       </c>
       <c r="H8" s="11">
@@ -1862,66 +1862,66 @@
       <c r="AO8" s="13">
         <v>3.6605500000000002</v>
       </c>
       <c r="AP8" s="13">
         <v>29.46613</v>
       </c>
       <c r="AQ8" s="22">
         <v>0</v>
       </c>
       <c r="AR8" s="22">
         <v>0</v>
       </c>
       <c r="AS8" s="22">
         <v>1.25345</v>
       </c>
       <c r="AT8" s="22">
         <v>39.943129999999996</v>
       </c>
       <c r="AU8" s="22">
         <v>0</v>
       </c>
       <c r="AV8" s="22">
         <v>0</v>
       </c>
       <c r="AW8" s="22">
-        <v>0.83172000000000001</v>
+        <v>0.93171999999999999</v>
       </c>
       <c r="AX8" s="22">
-        <v>29.232119999999998</v>
+        <v>29.90812</v>
       </c>
       <c r="AY8" s="22">
         <v>0</v>
       </c>
       <c r="AZ8" s="22">
         <v>0</v>
       </c>
       <c r="BA8" s="22">
-        <v>6.70974</v>
+        <v>7.2514900000000004</v>
       </c>
       <c r="BB8" s="22">
-        <v>27.986809999999998</v>
+        <v>47.506459999999997</v>
       </c>
     </row>
     <row r="9" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="11">
         <v>0</v>
       </c>
       <c r="D9" s="11">
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <v>120.244</v>
       </c>
       <c r="F9" s="11">
         <v>44.835000000000001</v>
       </c>
       <c r="G9" s="11">
         <v>0</v>
       </c>
       <c r="H9" s="11">
@@ -2026,66 +2026,66 @@
       <c r="AO9" s="13">
         <v>12.117760000000001</v>
       </c>
       <c r="AP9" s="13">
         <v>60.598039999999997</v>
       </c>
       <c r="AQ9" s="22">
         <v>0</v>
       </c>
       <c r="AR9" s="22">
         <v>0</v>
       </c>
       <c r="AS9" s="22">
         <v>4.0790800000000003</v>
       </c>
       <c r="AT9" s="22">
         <v>47.989730000000002</v>
       </c>
       <c r="AU9" s="22">
         <v>0</v>
       </c>
       <c r="AV9" s="22">
         <v>0</v>
       </c>
       <c r="AW9" s="22">
-        <v>3.2341799999999998</v>
+        <v>4.0790800000000003</v>
       </c>
       <c r="AX9" s="22">
-        <v>46.592039999999997</v>
+        <v>47.989730000000002</v>
       </c>
       <c r="AY9" s="22">
         <v>0</v>
       </c>
       <c r="AZ9" s="22">
         <v>0</v>
       </c>
       <c r="BA9" s="22">
-        <v>5.8949699999999998</v>
+        <v>6.0893199999999998</v>
       </c>
       <c r="BB9" s="22">
-        <v>46.538420000000002</v>
+        <v>49.967359999999999</v>
       </c>
     </row>
     <row r="10" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="11">
         <v>0</v>
       </c>
       <c r="D10" s="11">
         <v>0</v>
       </c>
       <c r="E10" s="11">
         <v>1.0085599999999999</v>
       </c>
       <c r="F10" s="11">
         <v>40.026299999999999</v>
       </c>
       <c r="G10" s="11">
         <v>0</v>
       </c>
       <c r="H10" s="11">
@@ -2354,66 +2354,66 @@
       <c r="AO11" s="13">
         <v>3.1966100000000002</v>
       </c>
       <c r="AP11" s="13">
         <v>3.70966</v>
       </c>
       <c r="AQ11" s="22">
         <v>0</v>
       </c>
       <c r="AR11" s="22">
         <v>0</v>
       </c>
       <c r="AS11" s="22">
         <v>2.9075700000000002</v>
       </c>
       <c r="AT11" s="22">
         <v>5.1627900000000002</v>
       </c>
       <c r="AU11" s="22">
         <v>0</v>
       </c>
       <c r="AV11" s="22">
         <v>0</v>
       </c>
       <c r="AW11" s="22">
-        <v>0.83728999999999998</v>
+        <v>1.0672900000000001</v>
       </c>
       <c r="AX11" s="22">
-        <v>1.5295799999999999</v>
+        <v>1.6949799999999999</v>
       </c>
       <c r="AY11" s="22">
         <v>0</v>
       </c>
       <c r="AZ11" s="22">
         <v>0</v>
       </c>
       <c r="BA11" s="22">
-        <v>0.67</v>
+        <v>0.92388999999999999</v>
       </c>
       <c r="BB11" s="22">
-        <v>0.45091999999999999</v>
+        <v>0.66034999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="11">
         <v>1638</v>
       </c>
       <c r="D12" s="11">
         <v>34.260150000000003</v>
       </c>
       <c r="E12" s="11">
         <v>36.11</v>
       </c>
       <c r="F12" s="11">
         <v>5.4991500000000002</v>
       </c>
       <c r="G12" s="11">
         <v>0</v>
       </c>
       <c r="H12" s="11">
@@ -3994,66 +3994,66 @@
       <c r="AO21" s="13">
         <v>118.51675</v>
       </c>
       <c r="AP21" s="13">
         <v>140.66789</v>
       </c>
       <c r="AQ21" s="22">
         <v>0</v>
       </c>
       <c r="AR21" s="22">
         <v>0</v>
       </c>
       <c r="AS21" s="22">
         <v>131.24549999999999</v>
       </c>
       <c r="AT21" s="22">
         <v>186.25219999999999</v>
       </c>
       <c r="AU21" s="22">
         <v>0</v>
       </c>
       <c r="AV21" s="22">
         <v>0</v>
       </c>
       <c r="AW21" s="22">
-        <v>41.091749999999998</v>
+        <v>61.516750000000002</v>
       </c>
       <c r="AX21" s="22">
-        <v>56.653260000000003</v>
+        <v>84.63449</v>
       </c>
       <c r="AY21" s="22">
         <v>0</v>
       </c>
       <c r="AZ21" s="22">
         <v>0</v>
       </c>
       <c r="BA21" s="22">
-        <v>40.26</v>
+        <v>51.01</v>
       </c>
       <c r="BB21" s="22">
-        <v>46.360669999999999</v>
+        <v>61.158560000000001</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="11">
         <v>128.87799999999999</v>
       </c>
       <c r="D22" s="11">
         <v>20.532789999999999</v>
       </c>
       <c r="E22" s="11">
         <v>27.60416</v>
       </c>
       <c r="F22" s="11">
         <v>19.663350000000001</v>
       </c>
       <c r="G22" s="11">
         <v>43.551000000000002</v>
       </c>
       <c r="H22" s="11">
@@ -4158,66 +4158,66 @@
       <c r="AO22" s="13">
         <v>104.0889</v>
       </c>
       <c r="AP22" s="13">
         <v>47.11486</v>
       </c>
       <c r="AQ22" s="22">
         <v>0</v>
       </c>
       <c r="AR22" s="22">
         <v>0</v>
       </c>
       <c r="AS22" s="22">
         <v>568.78560000000004</v>
       </c>
       <c r="AT22" s="22">
         <v>149.85504</v>
       </c>
       <c r="AU22" s="22">
         <v>0</v>
       </c>
       <c r="AV22" s="22">
         <v>0</v>
       </c>
       <c r="AW22" s="22">
-        <v>91.846800000000002</v>
+        <v>93.829599999999999</v>
       </c>
       <c r="AX22" s="22">
-        <v>43.250219999999999</v>
+        <v>44.879519999999999</v>
       </c>
       <c r="AY22" s="22">
         <v>0</v>
       </c>
       <c r="AZ22" s="22">
         <v>0</v>
       </c>
       <c r="BA22" s="22">
-        <v>3394.8852000000002</v>
+        <v>3896.5652</v>
       </c>
       <c r="BB22" s="22">
-        <v>678.45401000000004</v>
+        <v>774.82200999999998</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="11">
         <v>0</v>
       </c>
       <c r="D23" s="11">
         <v>0</v>
       </c>
       <c r="E23" s="11">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
         <v>0</v>
       </c>
       <c r="H23" s="11">
@@ -4480,72 +4480,72 @@
       <c r="AM24" s="13">
         <v>609.56596000000002</v>
       </c>
       <c r="AN24" s="13">
         <v>678.23532999999998</v>
       </c>
       <c r="AO24" s="13">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="AP24" s="13">
         <v>0.40851999999999999</v>
       </c>
       <c r="AQ24" s="22">
         <v>4.5359999999999996</v>
       </c>
       <c r="AR24" s="22">
         <v>3.4782199999999999</v>
       </c>
       <c r="AS24" s="22">
         <v>0.74951999999999996</v>
       </c>
       <c r="AT24" s="22">
         <v>0.32871</v>
       </c>
       <c r="AU24" s="22">
-        <v>0</v>
+        <v>4.5359999999999996</v>
       </c>
       <c r="AV24" s="22">
-        <v>0</v>
+        <v>3.4782199999999999</v>
       </c>
       <c r="AW24" s="22">
-        <v>1.1039999999999999E-2</v>
+        <v>0.72040000000000004</v>
       </c>
       <c r="AX24" s="22">
-        <v>7.0800000000000002E-2</v>
+        <v>0.17793999999999999</v>
       </c>
       <c r="AY24" s="22">
         <v>0</v>
       </c>
       <c r="AZ24" s="22">
         <v>0</v>
       </c>
       <c r="BA24" s="22">
-        <v>1.44E-2</v>
+        <v>1.8720000000000001E-2</v>
       </c>
       <c r="BB24" s="22">
-        <v>8.0990000000000006E-2</v>
+        <v>0.10851</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="11">
         <v>510.14760000000001</v>
       </c>
       <c r="D25" s="11">
         <v>178.15164999999999</v>
       </c>
       <c r="E25" s="11">
         <v>4543.3990000000003</v>
       </c>
       <c r="F25" s="11">
         <v>174.9092</v>
       </c>
       <c r="G25" s="11">
         <v>950.12800000000004</v>
       </c>
       <c r="H25" s="11">
@@ -4644,60 +4644,60 @@
       <c r="AM25" s="13">
         <v>35.5976</v>
       </c>
       <c r="AN25" s="13">
         <v>47.648389999999999</v>
       </c>
       <c r="AO25" s="13">
         <v>190.32400000000001</v>
       </c>
       <c r="AP25" s="13">
         <v>341.17471</v>
       </c>
       <c r="AQ25" s="22">
         <v>115.61960000000001</v>
       </c>
       <c r="AR25" s="22">
         <v>70.618229999999997</v>
       </c>
       <c r="AS25" s="22">
         <v>329.2561</v>
       </c>
       <c r="AT25" s="22">
         <v>232.52762000000001</v>
       </c>
       <c r="AU25" s="22">
-        <v>87.566000000000003</v>
+        <v>88.019599999999997</v>
       </c>
       <c r="AV25" s="22">
-        <v>49.296219999999998</v>
+        <v>49.635420000000003</v>
       </c>
       <c r="AW25" s="22">
-        <v>22.2715</v>
+        <v>42.335999999999999</v>
       </c>
       <c r="AX25" s="22">
-        <v>53.757300000000001</v>
+        <v>98.052719999999994</v>
       </c>
       <c r="AY25" s="22">
         <v>0</v>
       </c>
       <c r="AZ25" s="22">
         <v>0</v>
       </c>
       <c r="BA25" s="22">
         <v>0</v>
       </c>
       <c r="BB25" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="11">
         <v>0</v>
       </c>
       <c r="D26" s="11">
@@ -4820,54 +4820,54 @@
       <c r="AQ26" s="22">
         <v>72.320999999999998</v>
       </c>
       <c r="AR26" s="22">
         <v>76.477999999999994</v>
       </c>
       <c r="AS26" s="22">
         <v>0</v>
       </c>
       <c r="AT26" s="22">
         <v>0</v>
       </c>
       <c r="AU26" s="22">
         <v>0</v>
       </c>
       <c r="AV26" s="22">
         <v>0</v>
       </c>
       <c r="AW26" s="22">
         <v>0</v>
       </c>
       <c r="AX26" s="22">
         <v>0</v>
       </c>
       <c r="AY26" s="22">
-        <v>19.494</v>
+        <v>38.988</v>
       </c>
       <c r="AZ26" s="22">
-        <v>24.515999999999998</v>
+        <v>41.177999999999997</v>
       </c>
       <c r="BA26" s="22">
         <v>0</v>
       </c>
       <c r="BB26" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="11">
         <v>2098.6509999999998</v>
       </c>
       <c r="D27" s="11">
         <v>478.07074999999998</v>
       </c>
       <c r="E27" s="11">
         <v>0</v>
       </c>
       <c r="F27" s="11">
@@ -4972,66 +4972,66 @@
       <c r="AM27" s="13">
         <v>1400.0409999999999</v>
       </c>
       <c r="AN27" s="13">
         <v>376.62930999999998</v>
       </c>
       <c r="AO27" s="13">
         <v>0.88</v>
       </c>
       <c r="AP27" s="13">
         <v>0.32912000000000002</v>
       </c>
       <c r="AQ27" s="22">
         <v>377.08</v>
       </c>
       <c r="AR27" s="22">
         <v>87.348119999999994</v>
       </c>
       <c r="AS27" s="22">
         <v>2.4</v>
       </c>
       <c r="AT27" s="22">
         <v>0.86299999999999999</v>
       </c>
       <c r="AU27" s="22">
-        <v>92.5</v>
+        <v>147.88</v>
       </c>
       <c r="AV27" s="22">
-        <v>22.949290000000001</v>
+        <v>34.539349999999999</v>
       </c>
       <c r="AW27" s="22">
-        <v>1.8</v>
+        <v>2.4</v>
       </c>
       <c r="AX27" s="22">
-        <v>0.72699999999999998</v>
+        <v>0.86299999999999999</v>
       </c>
       <c r="AY27" s="22">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="AZ27" s="22">
-        <v>0</v>
+        <v>11.303330000000001</v>
       </c>
       <c r="BA27" s="22">
         <v>0</v>
       </c>
       <c r="BB27" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C28" s="11">
         <v>1885.5065500000001</v>
       </c>
       <c r="D28" s="11">
         <v>119.22535999999999</v>
       </c>
       <c r="E28" s="11">
         <v>0</v>
       </c>
       <c r="F28" s="11">
@@ -5306,66 +5306,66 @@
       <c r="AO29" s="13">
         <v>2.2000000000000002</v>
       </c>
       <c r="AP29" s="13">
         <v>1.30446</v>
       </c>
       <c r="AQ29" s="22">
         <v>468</v>
       </c>
       <c r="AR29" s="22">
         <v>205.94057000000001</v>
       </c>
       <c r="AS29" s="22">
         <v>0.22</v>
       </c>
       <c r="AT29" s="22">
         <v>1.0201899999999999</v>
       </c>
       <c r="AU29" s="22">
         <v>7</v>
       </c>
       <c r="AV29" s="22">
         <v>1.86025</v>
       </c>
       <c r="AW29" s="22">
+        <v>0.08</v>
+      </c>
+      <c r="AX29" s="22">
+        <v>0.3422</v>
+      </c>
+      <c r="AY29" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA29" s="22">
         <v>0.06</v>
       </c>
-      <c r="AX29" s="22">
-[...10 lines deleted...]
-      </c>
       <c r="BB29" s="22">
-        <v>0.1956</v>
+        <v>0.29776999999999998</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="11">
         <v>54.997999999999998</v>
       </c>
       <c r="D30" s="11">
         <v>6.1249799999999999</v>
       </c>
       <c r="E30" s="11">
         <v>0</v>
       </c>
       <c r="F30" s="11">
         <v>0</v>
       </c>
       <c r="G30" s="11">
         <v>1110.356</v>
       </c>
       <c r="H30" s="11">
@@ -6126,66 +6126,66 @@
       <c r="AO34" s="13">
         <v>37.377000000000002</v>
       </c>
       <c r="AP34" s="13">
         <v>87.702830000000006</v>
       </c>
       <c r="AQ34" s="22">
         <v>0</v>
       </c>
       <c r="AR34" s="22">
         <v>0</v>
       </c>
       <c r="AS34" s="22">
         <v>37.161000000000001</v>
       </c>
       <c r="AT34" s="22">
         <v>113.37313</v>
       </c>
       <c r="AU34" s="22">
         <v>0</v>
       </c>
       <c r="AV34" s="22">
         <v>0</v>
       </c>
       <c r="AW34" s="22">
-        <v>12.531000000000001</v>
+        <v>16.940999999999999</v>
       </c>
       <c r="AX34" s="22">
-        <v>36.878279999999997</v>
+        <v>49.852510000000002</v>
       </c>
       <c r="AY34" s="22">
         <v>0</v>
       </c>
       <c r="AZ34" s="22">
         <v>0</v>
       </c>
       <c r="BA34" s="22">
-        <v>11.962</v>
+        <v>13.948</v>
       </c>
       <c r="BB34" s="22">
-        <v>30.209810000000001</v>
+        <v>38.698630000000001</v>
       </c>
     </row>
     <row r="35" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C35" s="11">
         <v>7778.1017000000002</v>
       </c>
       <c r="D35" s="11">
         <v>1261.92589</v>
       </c>
       <c r="E35" s="11">
         <v>2.1189499999999999</v>
       </c>
       <c r="F35" s="11">
         <v>11.50573</v>
       </c>
       <c r="G35" s="11">
         <v>2453.7040000000002</v>
       </c>
       <c r="H35" s="11">
@@ -6290,54 +6290,54 @@
       <c r="AO35" s="13">
         <v>6.64879</v>
       </c>
       <c r="AP35" s="13">
         <v>4.0364199999999997</v>
       </c>
       <c r="AQ35" s="22">
         <v>0</v>
       </c>
       <c r="AR35" s="22">
         <v>0</v>
       </c>
       <c r="AS35" s="22">
         <v>0.53500000000000003</v>
       </c>
       <c r="AT35" s="22">
         <v>0.71694000000000002</v>
       </c>
       <c r="AU35" s="22">
         <v>0</v>
       </c>
       <c r="AV35" s="22">
         <v>0</v>
       </c>
       <c r="AW35" s="22">
-        <v>0.4</v>
+        <v>0.53500000000000003</v>
       </c>
       <c r="AX35" s="22">
-        <v>0.14899999999999999</v>
+        <v>0.71694000000000002</v>
       </c>
       <c r="AY35" s="22">
         <v>0</v>
       </c>
       <c r="AZ35" s="22">
         <v>0</v>
       </c>
       <c r="BA35" s="22">
         <v>0.02</v>
       </c>
       <c r="BB35" s="22">
         <v>1.1296999999999999</v>
       </c>
     </row>
     <row r="36" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C36" s="11">
         <v>1.7517499999999999</v>
       </c>
       <c r="D36" s="11">
@@ -6454,66 +6454,66 @@
       <c r="AO36" s="13">
         <v>1.3060400000000001</v>
       </c>
       <c r="AP36" s="13">
         <v>8.3542100000000001</v>
       </c>
       <c r="AQ36" s="22">
         <v>0</v>
       </c>
       <c r="AR36" s="22">
         <v>0</v>
       </c>
       <c r="AS36" s="22">
         <v>0.94440000000000002</v>
       </c>
       <c r="AT36" s="22">
         <v>6.5401600000000002</v>
       </c>
       <c r="AU36" s="22">
         <v>0</v>
       </c>
       <c r="AV36" s="22">
         <v>0</v>
       </c>
       <c r="AW36" s="22">
-        <v>0.31256</v>
+        <v>0.38813999999999999</v>
       </c>
       <c r="AX36" s="22">
-        <v>1.7608699999999999</v>
+        <v>2.4539499999999999</v>
       </c>
       <c r="AY36" s="22">
         <v>0</v>
       </c>
       <c r="AZ36" s="22">
         <v>0</v>
       </c>
       <c r="BA36" s="22">
-        <v>0.16625999999999999</v>
+        <v>0.21473999999999999</v>
       </c>
       <c r="BB36" s="22">
-        <v>1.2290399999999999</v>
+        <v>1.6244700000000001</v>
       </c>
     </row>
     <row r="37" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="11">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="D37" s="11">
         <v>3.0460000000000001E-2</v>
       </c>
       <c r="E37" s="11">
         <v>0.80179999999999996</v>
       </c>
       <c r="F37" s="11">
         <v>4.4873799999999999</v>
       </c>
       <c r="G37" s="11">
         <v>0</v>
       </c>
       <c r="H37" s="11">
@@ -6618,66 +6618,66 @@
       <c r="AO37" s="13">
         <v>5.3400000000000003E-2</v>
       </c>
       <c r="AP37" s="13">
         <v>0.36697999999999997</v>
       </c>
       <c r="AQ37" s="22">
         <v>0</v>
       </c>
       <c r="AR37" s="22">
         <v>0</v>
       </c>
       <c r="AS37" s="22">
         <v>6.0400000000000002E-2</v>
       </c>
       <c r="AT37" s="22">
         <v>0.39290000000000003</v>
       </c>
       <c r="AU37" s="22">
         <v>0</v>
       </c>
       <c r="AV37" s="22">
         <v>0</v>
       </c>
       <c r="AW37" s="22">
-        <v>8.8000000000000005E-3</v>
+        <v>1.72E-2</v>
       </c>
       <c r="AX37" s="22">
-        <v>6.2210000000000001E-2</v>
+        <v>0.11983000000000001</v>
       </c>
       <c r="AY37" s="22">
         <v>0</v>
       </c>
       <c r="AZ37" s="22">
         <v>0</v>
       </c>
       <c r="BA37" s="22">
-        <v>8.0000000000000002E-3</v>
+        <v>1.4800000000000001E-2</v>
       </c>
       <c r="BB37" s="22">
-        <v>5.5559999999999998E-2</v>
+        <v>0.10605000000000001</v>
       </c>
     </row>
     <row r="38" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="11">
         <v>0</v>
       </c>
       <c r="D38" s="11">
         <v>0</v>
       </c>
       <c r="E38" s="11">
         <v>0.27900000000000003</v>
       </c>
       <c r="F38" s="11">
         <v>5.0015099999999997</v>
       </c>
       <c r="G38" s="11">
         <v>0</v>
       </c>
       <c r="H38" s="11">
@@ -6782,66 +6782,66 @@
       <c r="AO38" s="13">
         <v>0.13017000000000001</v>
       </c>
       <c r="AP38" s="13">
         <v>2.50786</v>
       </c>
       <c r="AQ38" s="22">
         <v>0</v>
       </c>
       <c r="AR38" s="22">
         <v>0</v>
       </c>
       <c r="AS38" s="22">
         <v>0.1484</v>
       </c>
       <c r="AT38" s="22">
         <v>2.6814399999999998</v>
       </c>
       <c r="AU38" s="22">
         <v>0</v>
       </c>
       <c r="AV38" s="22">
         <v>0</v>
       </c>
       <c r="AW38" s="22">
-        <v>3.0800000000000001E-2</v>
+        <v>4.2000000000000003E-2</v>
       </c>
       <c r="AX38" s="22">
-        <v>0.59345000000000003</v>
+        <v>0.80393000000000003</v>
       </c>
       <c r="AY38" s="22">
         <v>0</v>
       </c>
       <c r="AZ38" s="22">
         <v>0</v>
       </c>
       <c r="BA38" s="22">
-        <v>2.0719999999999999E-2</v>
+        <v>3.4160000000000003E-2</v>
       </c>
       <c r="BB38" s="22">
-        <v>0.42605999999999999</v>
+        <v>0.71955999999999998</v>
       </c>
     </row>
     <row r="39" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="11">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="D39" s="11">
         <v>4.1230000000000003E-2</v>
       </c>
       <c r="E39" s="11">
         <v>7.2749999999999995E-2</v>
       </c>
       <c r="F39" s="11">
         <v>0.77236000000000005</v>
       </c>
       <c r="G39" s="11">
         <v>5.7000000000000002E-3</v>
       </c>
       <c r="H39" s="11">
@@ -7110,66 +7110,66 @@
       <c r="AO40" s="13">
         <v>0.26928999999999997</v>
       </c>
       <c r="AP40" s="13">
         <v>0.54107000000000005</v>
       </c>
       <c r="AQ40" s="22">
         <v>0</v>
       </c>
       <c r="AR40" s="22">
         <v>0</v>
       </c>
       <c r="AS40" s="22">
         <v>0.19767999999999999</v>
       </c>
       <c r="AT40" s="22">
         <v>0.37658000000000003</v>
       </c>
       <c r="AU40" s="22">
         <v>0</v>
       </c>
       <c r="AV40" s="22">
         <v>0</v>
       </c>
       <c r="AW40" s="22">
-        <v>7.6679999999999998E-2</v>
+        <v>7.9799999999999996E-2</v>
       </c>
       <c r="AX40" s="22">
-        <v>0.10879999999999999</v>
+        <v>0.12397</v>
       </c>
       <c r="AY40" s="22">
         <v>0</v>
       </c>
       <c r="AZ40" s="22">
         <v>0</v>
       </c>
       <c r="BA40" s="22">
-        <v>2.6960000000000001E-2</v>
+        <v>7.0559999999999998E-2</v>
       </c>
       <c r="BB40" s="22">
-        <v>5.8069999999999997E-2</v>
+        <v>0.12892000000000001</v>
       </c>
     </row>
     <row r="41" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C41" s="11">
         <v>3.3871500000000001</v>
       </c>
       <c r="D41" s="11">
         <v>0.77705000000000002</v>
       </c>
       <c r="E41" s="11">
         <v>2.4918499999999999</v>
       </c>
       <c r="F41" s="11">
         <v>19.10754</v>
       </c>
       <c r="G41" s="11">
         <v>0.20635000000000001</v>
       </c>
       <c r="H41" s="11">
@@ -7274,66 +7274,66 @@
       <c r="AO41" s="13">
         <v>1.88554</v>
       </c>
       <c r="AP41" s="13">
         <v>12.03082</v>
       </c>
       <c r="AQ41" s="22">
         <v>0</v>
       </c>
       <c r="AR41" s="22">
         <v>0</v>
       </c>
       <c r="AS41" s="22">
         <v>0.66757</v>
       </c>
       <c r="AT41" s="22">
         <v>5.6832399999999996</v>
       </c>
       <c r="AU41" s="22">
         <v>0</v>
       </c>
       <c r="AV41" s="22">
         <v>0</v>
       </c>
       <c r="AW41" s="22">
-        <v>0.24514</v>
+        <v>0.27392</v>
       </c>
       <c r="AX41" s="22">
-        <v>2.1297600000000001</v>
+        <v>2.3623400000000001</v>
       </c>
       <c r="AY41" s="22">
         <v>0</v>
       </c>
       <c r="AZ41" s="22">
         <v>0</v>
       </c>
       <c r="BA41" s="22">
-        <v>0.17091999999999999</v>
+        <v>0.189</v>
       </c>
       <c r="BB41" s="22">
-        <v>1.7842899999999999</v>
+        <v>1.9394199999999999</v>
       </c>
     </row>
     <row r="42" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C42" s="11">
         <v>94206.870999999999</v>
       </c>
       <c r="D42" s="11">
         <v>16940.472170000001</v>
       </c>
       <c r="E42" s="11">
         <v>551.55200000000002</v>
       </c>
       <c r="F42" s="11">
         <v>86.034729999999996</v>
       </c>
       <c r="G42" s="11">
         <v>205501.992</v>
       </c>
       <c r="H42" s="11">
@@ -7432,72 +7432,72 @@
       <c r="AM42" s="13">
         <v>22255.360000000001</v>
       </c>
       <c r="AN42" s="13">
         <v>3959.335</v>
       </c>
       <c r="AO42" s="13">
         <v>106840.035</v>
       </c>
       <c r="AP42" s="13">
         <v>15270.6438</v>
       </c>
       <c r="AQ42" s="22">
         <v>104706.262</v>
       </c>
       <c r="AR42" s="22">
         <v>21481.527999999998</v>
       </c>
       <c r="AS42" s="22">
         <v>10534.98</v>
       </c>
       <c r="AT42" s="22">
         <v>1478.32331</v>
       </c>
       <c r="AU42" s="22">
-        <v>24712.296999999999</v>
+        <v>33419.847000000002</v>
       </c>
       <c r="AV42" s="22">
-        <v>4573.8729999999996</v>
+        <v>6378.5929999999998</v>
       </c>
       <c r="AW42" s="22">
         <v>381.02</v>
       </c>
       <c r="AX42" s="22">
         <v>58.984969999999997</v>
       </c>
       <c r="AY42" s="22">
         <v>11469.224</v>
       </c>
       <c r="AZ42" s="22">
         <v>2486.953</v>
       </c>
       <c r="BA42" s="22">
-        <v>5280.25</v>
+        <v>14720.87</v>
       </c>
       <c r="BB42" s="22">
-        <v>685.50720000000001</v>
+        <v>2168.1056199999998</v>
       </c>
     </row>
     <row r="43" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C43" s="11">
         <v>1993.85</v>
       </c>
       <c r="D43" s="11">
         <v>259.16525999999999</v>
       </c>
       <c r="E43" s="11">
         <v>122.1704</v>
       </c>
       <c r="F43" s="11">
         <v>8.5457599999999996</v>
       </c>
       <c r="G43" s="11">
         <v>974.2</v>
       </c>
       <c r="H43" s="11">
@@ -7778,54 +7778,54 @@
       <c r="AS44" s="22">
         <v>2278.75</v>
       </c>
       <c r="AT44" s="22">
         <v>456.88400000000001</v>
       </c>
       <c r="AU44" s="22">
         <v>0</v>
       </c>
       <c r="AV44" s="22">
         <v>0</v>
       </c>
       <c r="AW44" s="22">
         <v>1000</v>
       </c>
       <c r="AX44" s="22">
         <v>258.89400000000001</v>
       </c>
       <c r="AY44" s="22">
         <v>1891.624</v>
       </c>
       <c r="AZ44" s="22">
         <v>392.84800000000001</v>
       </c>
       <c r="BA44" s="22">
-        <v>69.849999999999994</v>
+        <v>209.65</v>
       </c>
       <c r="BB44" s="22">
-        <v>9.3350000000000009</v>
+        <v>28.754000000000001</v>
       </c>
     </row>
     <row r="45" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C45" s="11">
         <v>0</v>
       </c>
       <c r="D45" s="11">
         <v>0</v>
       </c>
       <c r="E45" s="11">
         <v>0</v>
       </c>
       <c r="F45" s="11">
         <v>0</v>
       </c>
       <c r="G45" s="11">
         <v>3997.5</v>
       </c>
       <c r="H45" s="11">
@@ -8094,66 +8094,66 @@
       <c r="AO46" s="13">
         <v>13511.969950000001</v>
       </c>
       <c r="AP46" s="13">
         <v>2896.4559899999999</v>
       </c>
       <c r="AQ46" s="22">
         <v>0</v>
       </c>
       <c r="AR46" s="22">
         <v>0</v>
       </c>
       <c r="AS46" s="22">
         <v>3296.6367599999999</v>
       </c>
       <c r="AT46" s="22">
         <v>882.11810000000003</v>
       </c>
       <c r="AU46" s="22">
         <v>0</v>
       </c>
       <c r="AV46" s="22">
         <v>0</v>
       </c>
       <c r="AW46" s="22">
-        <v>80.221999999999994</v>
+        <v>191.83600000000001</v>
       </c>
       <c r="AX46" s="22">
-        <v>118.51300000000001</v>
+        <v>145.91200000000001</v>
       </c>
       <c r="AY46" s="22">
         <v>0</v>
       </c>
       <c r="AZ46" s="22">
         <v>0</v>
       </c>
       <c r="BA46" s="22">
-        <v>754.82799999999997</v>
+        <v>1407.578</v>
       </c>
       <c r="BB46" s="22">
-        <v>264.53899999999999</v>
+        <v>737.22699999999998</v>
       </c>
     </row>
     <row r="47" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C47" s="11">
         <v>138.31899999999999</v>
       </c>
       <c r="D47" s="11">
         <v>34.746920000000003</v>
       </c>
       <c r="E47" s="11">
         <v>499.89472999999998</v>
       </c>
       <c r="F47" s="11">
         <v>279.39863000000003</v>
       </c>
       <c r="G47" s="11">
         <v>188.346</v>
       </c>
       <c r="H47" s="11">
@@ -8258,66 +8258,66 @@
       <c r="AO47" s="13">
         <v>429.42340000000002</v>
       </c>
       <c r="AP47" s="13">
         <v>359.52102000000002</v>
       </c>
       <c r="AQ47" s="22">
         <v>60</v>
       </c>
       <c r="AR47" s="22">
         <v>7.5519999999999996</v>
       </c>
       <c r="AS47" s="22">
         <v>23.0108</v>
       </c>
       <c r="AT47" s="22">
         <v>28.242629999999998</v>
       </c>
       <c r="AU47" s="22">
         <v>60</v>
       </c>
       <c r="AV47" s="22">
         <v>7.5519999999999996</v>
       </c>
       <c r="AW47" s="22">
-        <v>9.2349999999999994</v>
+        <v>13.276</v>
       </c>
       <c r="AX47" s="22">
-        <v>10.56964</v>
+        <v>15.4391</v>
       </c>
       <c r="AY47" s="22">
         <v>0</v>
       </c>
       <c r="AZ47" s="22">
         <v>0</v>
       </c>
       <c r="BA47" s="22">
-        <v>72.34</v>
+        <v>142.25919999999999</v>
       </c>
       <c r="BB47" s="22">
-        <v>44.177700000000002</v>
+        <v>81.478409999999997</v>
       </c>
     </row>
     <row r="48" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C48" s="11">
         <v>0</v>
       </c>
       <c r="D48" s="11">
         <v>0</v>
       </c>
       <c r="E48" s="11">
         <v>0</v>
       </c>
       <c r="F48" s="11">
         <v>0</v>
       </c>
       <c r="G48" s="11">
         <v>0.59099999999999997</v>
       </c>
       <c r="H48" s="11">
@@ -8586,66 +8586,66 @@
       <c r="AO49" s="13">
         <v>10.242100000000001</v>
       </c>
       <c r="AP49" s="13">
         <v>10.308020000000001</v>
       </c>
       <c r="AQ49" s="22">
         <v>0</v>
       </c>
       <c r="AR49" s="22">
         <v>0</v>
       </c>
       <c r="AS49" s="22">
         <v>203.12</v>
       </c>
       <c r="AT49" s="22">
         <v>40.089919999999999</v>
       </c>
       <c r="AU49" s="22">
         <v>0</v>
       </c>
       <c r="AV49" s="22">
         <v>0</v>
       </c>
       <c r="AW49" s="22">
-        <v>0.77200000000000002</v>
+        <v>0.84399999999999997</v>
       </c>
       <c r="AX49" s="22">
-        <v>3.0456599999999998</v>
+        <v>3.30057</v>
       </c>
       <c r="AY49" s="22">
         <v>0</v>
       </c>
       <c r="AZ49" s="22">
         <v>0</v>
       </c>
       <c r="BA49" s="22">
-        <v>786.30799999999999</v>
+        <v>2079.9479999999999</v>
       </c>
       <c r="BB49" s="22">
-        <v>164.13565</v>
+        <v>434.80365</v>
       </c>
     </row>
     <row r="50" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C50" s="11">
         <v>0</v>
       </c>
       <c r="D50" s="11">
         <v>0</v>
       </c>
       <c r="E50" s="11">
         <v>2669.7</v>
       </c>
       <c r="F50" s="11">
         <v>1305.7940000000001</v>
       </c>
       <c r="G50" s="11">
         <v>393.96</v>
       </c>
       <c r="H50" s="11">
@@ -8750,66 +8750,66 @@
       <c r="AO50" s="13">
         <v>1075.1099999999999</v>
       </c>
       <c r="AP50" s="13">
         <v>434.43412999999998</v>
       </c>
       <c r="AQ50" s="22">
         <v>5</v>
       </c>
       <c r="AR50" s="22">
         <v>9.6920000000000002</v>
       </c>
       <c r="AS50" s="22">
         <v>6400.5</v>
       </c>
       <c r="AT50" s="22">
         <v>2196.6060000000002</v>
       </c>
       <c r="AU50" s="22">
         <v>5</v>
       </c>
       <c r="AV50" s="22">
         <v>9.6920000000000002</v>
       </c>
       <c r="AW50" s="22">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AX50" s="22">
-        <v>0</v>
+        <v>5.4429999999999996</v>
       </c>
       <c r="AY50" s="22">
         <v>0</v>
       </c>
       <c r="AZ50" s="22">
         <v>0</v>
       </c>
       <c r="BA50" s="22">
-        <v>2850.75</v>
+        <v>7155.6</v>
       </c>
       <c r="BB50" s="22">
-        <v>855.99300000000005</v>
+        <v>2390.7460000000001</v>
       </c>
     </row>
     <row r="51" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C51" s="11">
         <v>286.01305000000002</v>
       </c>
       <c r="D51" s="11">
         <v>41.908410000000003</v>
       </c>
       <c r="E51" s="11">
         <v>0</v>
       </c>
       <c r="F51" s="11">
         <v>0</v>
       </c>
       <c r="G51" s="11">
         <v>230.42400000000001</v>
       </c>
       <c r="H51" s="11">
@@ -8908,54 +8908,54 @@
       <c r="AM51" s="13">
         <v>290.10000000000002</v>
       </c>
       <c r="AN51" s="13">
         <v>134.28908000000001</v>
       </c>
       <c r="AO51" s="13">
         <v>1.125</v>
       </c>
       <c r="AP51" s="13">
         <v>3.7279100000000001</v>
       </c>
       <c r="AQ51" s="22">
         <v>66.95</v>
       </c>
       <c r="AR51" s="22">
         <v>27.292629999999999</v>
       </c>
       <c r="AS51" s="22">
         <v>0</v>
       </c>
       <c r="AT51" s="22">
         <v>0</v>
       </c>
       <c r="AU51" s="22">
-        <v>0</v>
+        <v>1.5</v>
       </c>
       <c r="AV51" s="22">
-        <v>0</v>
+        <v>0.57523000000000002</v>
       </c>
       <c r="AW51" s="22">
         <v>0</v>
       </c>
       <c r="AX51" s="22">
         <v>0</v>
       </c>
       <c r="AY51" s="22">
         <v>0</v>
       </c>
       <c r="AZ51" s="22">
         <v>0</v>
       </c>
       <c r="BA51" s="22">
         <v>0</v>
       </c>
       <c r="BB51" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A52" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B52" s="1" t="s">
@@ -9078,66 +9078,66 @@
       <c r="AO52" s="13">
         <v>1.522</v>
       </c>
       <c r="AP52" s="13">
         <v>1.3324400000000001</v>
       </c>
       <c r="AQ52" s="22">
         <v>0</v>
       </c>
       <c r="AR52" s="22">
         <v>0</v>
       </c>
       <c r="AS52" s="22">
         <v>2.7654999999999998</v>
       </c>
       <c r="AT52" s="22">
         <v>2.4995400000000001</v>
       </c>
       <c r="AU52" s="22">
         <v>0</v>
       </c>
       <c r="AV52" s="22">
         <v>0</v>
       </c>
       <c r="AW52" s="22">
-        <v>0.38700000000000001</v>
+        <v>2.5550000000000002</v>
       </c>
       <c r="AX52" s="22">
-        <v>0.57452999999999999</v>
+        <v>2.1232899999999999</v>
       </c>
       <c r="AY52" s="22">
         <v>0</v>
       </c>
       <c r="AZ52" s="22">
         <v>0</v>
       </c>
       <c r="BA52" s="22">
-        <v>0.34449999999999997</v>
+        <v>0.54400000000000004</v>
       </c>
       <c r="BB52" s="22">
-        <v>0.58835000000000004</v>
+        <v>0.95913000000000004</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C53" s="11">
         <v>1769.1769999999999</v>
       </c>
       <c r="D53" s="11">
         <v>797.06163000000004</v>
       </c>
       <c r="E53" s="11">
         <v>0.4</v>
       </c>
       <c r="F53" s="11">
         <v>1.1200000000000001</v>
       </c>
       <c r="G53" s="11">
         <v>6542.0540000000001</v>
       </c>
       <c r="H53" s="11">
@@ -9406,66 +9406,66 @@
       <c r="AO54" s="13">
         <v>11634.749</v>
       </c>
       <c r="AP54" s="13">
         <v>4388.4410799999996</v>
       </c>
       <c r="AQ54" s="22">
         <v>720.71699999999998</v>
       </c>
       <c r="AR54" s="22">
         <v>1804.771</v>
       </c>
       <c r="AS54" s="22">
         <v>5241.7486500000005</v>
       </c>
       <c r="AT54" s="22">
         <v>2759.92812</v>
       </c>
       <c r="AU54" s="22">
         <v>400.71699999999998</v>
       </c>
       <c r="AV54" s="22">
         <v>1207.826</v>
       </c>
       <c r="AW54" s="22">
-        <v>115.288</v>
+        <v>433.14265</v>
       </c>
       <c r="AX54" s="22">
-        <v>435.78158999999999</v>
+        <v>775.73785999999996</v>
       </c>
       <c r="AY54" s="22">
         <v>60.4</v>
       </c>
       <c r="AZ54" s="22">
         <v>172.70070000000001</v>
       </c>
       <c r="BA54" s="22">
-        <v>8793.107</v>
+        <v>13988.050999999999</v>
       </c>
       <c r="BB54" s="22">
-        <v>3937.9623299999998</v>
+        <v>6396.67929</v>
       </c>
     </row>
     <row r="55" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C55" s="11">
         <v>1132.1199999999999</v>
       </c>
       <c r="D55" s="11">
         <v>440.00700000000001</v>
       </c>
       <c r="E55" s="11">
         <v>2318.5149000000001</v>
       </c>
       <c r="F55" s="11">
         <v>883.77448000000004</v>
       </c>
       <c r="G55" s="11">
         <v>3666.16</v>
       </c>
       <c r="H55" s="11">
@@ -9570,66 +9570,66 @@
       <c r="AO55" s="13">
         <v>2285.1005300000002</v>
       </c>
       <c r="AP55" s="13">
         <v>661.50149999999996</v>
       </c>
       <c r="AQ55" s="22">
         <v>144.80000000000001</v>
       </c>
       <c r="AR55" s="22">
         <v>59.505380000000002</v>
       </c>
       <c r="AS55" s="22">
         <v>27.054860000000001</v>
       </c>
       <c r="AT55" s="22">
         <v>29.514949999999999</v>
       </c>
       <c r="AU55" s="22">
         <v>22.5</v>
       </c>
       <c r="AV55" s="22">
         <v>6.4122700000000004</v>
       </c>
       <c r="AW55" s="22">
-        <v>2.01972</v>
+        <v>4.7183000000000002</v>
       </c>
       <c r="AX55" s="22">
-        <v>2.5128599999999999</v>
+        <v>5.13307</v>
       </c>
       <c r="AY55" s="22">
         <v>0</v>
       </c>
       <c r="AZ55" s="22">
         <v>0</v>
       </c>
       <c r="BA55" s="22">
-        <v>4.70608</v>
+        <v>6.6529800000000003</v>
       </c>
       <c r="BB55" s="22">
-        <v>5.1533699999999998</v>
+        <v>8.0961400000000001</v>
       </c>
     </row>
     <row r="56" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C56" s="11">
         <v>0</v>
       </c>
       <c r="D56" s="11">
         <v>0</v>
       </c>
       <c r="E56" s="11">
         <v>99.861729999999994</v>
       </c>
       <c r="F56" s="11">
         <v>145.25906000000001</v>
       </c>
       <c r="G56" s="11">
         <v>0</v>
       </c>
       <c r="H56" s="11">
@@ -9734,66 +9734,66 @@
       <c r="AO56" s="13">
         <v>128.14830000000001</v>
       </c>
       <c r="AP56" s="13">
         <v>362.81918999999999</v>
       </c>
       <c r="AQ56" s="22">
         <v>16</v>
       </c>
       <c r="AR56" s="22">
         <v>10.779389999999999</v>
       </c>
       <c r="AS56" s="22">
         <v>19.483180000000001</v>
       </c>
       <c r="AT56" s="22">
         <v>332.08481</v>
       </c>
       <c r="AU56" s="22">
         <v>0</v>
       </c>
       <c r="AV56" s="22">
         <v>0</v>
       </c>
       <c r="AW56" s="22">
-        <v>4.2889299999999997</v>
+        <v>6.3111100000000002</v>
       </c>
       <c r="AX56" s="22">
-        <v>120.81515</v>
+        <v>151.80423999999999</v>
       </c>
       <c r="AY56" s="22">
         <v>0</v>
       </c>
       <c r="AZ56" s="22">
         <v>0</v>
       </c>
       <c r="BA56" s="22">
-        <v>6.9449500000000004</v>
+        <v>9.7801899999999993</v>
       </c>
       <c r="BB56" s="22">
-        <v>113.71198</v>
+        <v>167.97595000000001</v>
       </c>
     </row>
     <row r="57" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C57" s="11">
         <v>0</v>
       </c>
       <c r="D57" s="11">
         <v>0</v>
       </c>
       <c r="E57" s="11">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="F57" s="11">
         <v>0.41299999999999998</v>
       </c>
       <c r="G57" s="11">
         <v>0</v>
       </c>
       <c r="H57" s="11">
@@ -10062,66 +10062,66 @@
       <c r="AO58" s="13">
         <v>8.7090000000000001E-2</v>
       </c>
       <c r="AP58" s="13">
         <v>3.4039000000000001</v>
       </c>
       <c r="AQ58" s="22">
         <v>0</v>
       </c>
       <c r="AR58" s="22">
         <v>0</v>
       </c>
       <c r="AS58" s="22">
         <v>3.2469999999999999E-2</v>
       </c>
       <c r="AT58" s="22">
         <v>2.5654599999999999</v>
       </c>
       <c r="AU58" s="22">
         <v>0</v>
       </c>
       <c r="AV58" s="22">
         <v>0</v>
       </c>
       <c r="AW58" s="22">
-        <v>7.0000000000000001E-3</v>
+        <v>9.4299999999999991E-3</v>
       </c>
       <c r="AX58" s="22">
-        <v>0.51490999999999998</v>
+        <v>0.73234999999999995</v>
       </c>
       <c r="AY58" s="22">
         <v>0</v>
       </c>
       <c r="AZ58" s="22">
         <v>0</v>
       </c>
       <c r="BA58" s="22">
-        <v>9.7800000000000005E-3</v>
+        <v>1.098E-2</v>
       </c>
       <c r="BB58" s="22">
-        <v>0.63546000000000002</v>
+        <v>0.76624000000000003</v>
       </c>
     </row>
     <row r="59" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A59" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C59" s="11">
         <v>46.576999999999998</v>
       </c>
       <c r="D59" s="11">
         <v>9.6480399999999999</v>
       </c>
       <c r="E59" s="11">
         <v>5.4000000000000003E-3</v>
       </c>
       <c r="F59" s="11">
         <v>6.6949999999999996E-2</v>
       </c>
       <c r="G59" s="11">
         <v>16.672999999999998</v>
       </c>
       <c r="H59" s="11">
@@ -10226,66 +10226,66 @@
       <c r="AO59" s="13">
         <v>0.44803999999999999</v>
       </c>
       <c r="AP59" s="13">
         <v>0.33727000000000001</v>
       </c>
       <c r="AQ59" s="22">
         <v>0.8</v>
       </c>
       <c r="AR59" s="22">
         <v>3.8281000000000001</v>
       </c>
       <c r="AS59" s="22">
         <v>3.4169999999999999E-2</v>
       </c>
       <c r="AT59" s="22">
         <v>4.3049999999999998E-2</v>
       </c>
       <c r="AU59" s="22">
         <v>0</v>
       </c>
       <c r="AV59" s="22">
         <v>0</v>
       </c>
       <c r="AW59" s="22">
-        <v>3.0000000000000001E-3</v>
+        <v>1.917E-2</v>
       </c>
       <c r="AX59" s="22">
-        <v>1.7899999999999999E-3</v>
+        <v>2.8469999999999999E-2</v>
       </c>
       <c r="AY59" s="22">
         <v>0</v>
       </c>
       <c r="AZ59" s="22">
         <v>0</v>
       </c>
       <c r="BA59" s="22">
-        <v>0.02</v>
+        <v>2.7E-2</v>
       </c>
       <c r="BB59" s="22">
-        <v>2.0629999999999999E-2</v>
+        <v>2.819E-2</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A60" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C60" s="11">
         <v>0</v>
       </c>
       <c r="D60" s="11">
         <v>0</v>
       </c>
       <c r="E60" s="11">
         <v>12.5</v>
       </c>
       <c r="F60" s="11">
         <v>0.79900000000000004</v>
       </c>
       <c r="G60" s="11">
         <v>0</v>
       </c>
       <c r="H60" s="11">
@@ -10894,54 +10894,54 @@
       <c r="AS63" s="22">
         <v>0.04</v>
       </c>
       <c r="AT63" s="22">
         <v>0.80981999999999998</v>
       </c>
       <c r="AU63" s="22">
         <v>0</v>
       </c>
       <c r="AV63" s="22">
         <v>0</v>
       </c>
       <c r="AW63" s="22">
         <v>0</v>
       </c>
       <c r="AX63" s="22">
         <v>0</v>
       </c>
       <c r="AY63" s="22">
         <v>0</v>
       </c>
       <c r="AZ63" s="22">
         <v>0</v>
       </c>
       <c r="BA63" s="22">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="BB63" s="22">
-        <v>2.4700000000000002</v>
+        <v>2.9860799999999998</v>
       </c>
     </row>
     <row r="64" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A64" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C64" s="11">
         <v>0</v>
       </c>
       <c r="D64" s="11">
         <v>0</v>
       </c>
       <c r="E64" s="11">
         <v>2.2599999999999999E-2</v>
       </c>
       <c r="F64" s="11">
         <v>0.58682000000000001</v>
       </c>
       <c r="G64" s="11">
         <v>0</v>
       </c>
       <c r="H64" s="11">
@@ -11210,54 +11210,54 @@
       <c r="AO65" s="13">
         <v>1.83202</v>
       </c>
       <c r="AP65" s="13">
         <v>12.16222</v>
       </c>
       <c r="AQ65" s="22">
         <v>0</v>
       </c>
       <c r="AR65" s="22">
         <v>0</v>
       </c>
       <c r="AS65" s="22">
         <v>1.7043200000000001</v>
       </c>
       <c r="AT65" s="22">
         <v>9.1280699999999992</v>
       </c>
       <c r="AU65" s="22">
         <v>0</v>
       </c>
       <c r="AV65" s="22">
         <v>0</v>
       </c>
       <c r="AW65" s="22">
-        <v>0.35811999999999999</v>
+        <v>0.60277999999999998</v>
       </c>
       <c r="AX65" s="22">
-        <v>2.4864799999999998</v>
+        <v>4.37507</v>
       </c>
       <c r="AY65" s="22">
         <v>0</v>
       </c>
       <c r="AZ65" s="22">
         <v>0</v>
       </c>
       <c r="BA65" s="22">
         <v>3.92293</v>
       </c>
       <c r="BB65" s="22">
         <v>1.59066</v>
       </c>
     </row>
     <row r="66" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A66" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C66" s="11">
         <v>0</v>
       </c>
       <c r="D66" s="11">
@@ -11866,66 +11866,66 @@
       <c r="AO69" s="13">
         <v>0.14424000000000001</v>
       </c>
       <c r="AP69" s="13">
         <v>2.1396299999999999</v>
       </c>
       <c r="AQ69" s="22">
         <v>0</v>
       </c>
       <c r="AR69" s="22">
         <v>0</v>
       </c>
       <c r="AS69" s="22">
         <v>9.7350000000000006E-2</v>
       </c>
       <c r="AT69" s="22">
         <v>1.4653</v>
       </c>
       <c r="AU69" s="22">
         <v>0</v>
       </c>
       <c r="AV69" s="22">
         <v>0</v>
       </c>
       <c r="AW69" s="22">
-        <v>2.1850000000000001E-2</v>
+        <v>3.6600000000000001E-2</v>
       </c>
       <c r="AX69" s="22">
-        <v>0.37884000000000001</v>
+        <v>0.49731999999999998</v>
       </c>
       <c r="AY69" s="22">
         <v>0</v>
       </c>
       <c r="AZ69" s="22">
         <v>0</v>
       </c>
       <c r="BA69" s="22">
-        <v>0.1193</v>
+        <v>0.15010000000000001</v>
       </c>
       <c r="BB69" s="22">
-        <v>0.22855</v>
+        <v>0.28981000000000001</v>
       </c>
     </row>
     <row r="70" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A70" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C70" s="11">
         <v>0</v>
       </c>
       <c r="D70" s="11">
         <v>0</v>
       </c>
       <c r="E70" s="11">
         <v>0</v>
       </c>
       <c r="F70" s="11">
         <v>0</v>
       </c>
       <c r="G70" s="11">
         <v>0</v>
       </c>
       <c r="H70" s="11">
@@ -12418,54 +12418,54 @@
       <c r="AF73" s="21"/>
       <c r="AG73" s="21"/>
       <c r="AH73" s="21"/>
       <c r="AI73" s="13"/>
       <c r="AJ73" s="13"/>
       <c r="AK73" s="13"/>
       <c r="AL73" s="13"/>
       <c r="AM73" s="21"/>
       <c r="AN73" s="21"/>
       <c r="AO73" s="21"/>
       <c r="AP73" s="21"/>
       <c r="AQ73" s="21"/>
       <c r="AR73" s="21"/>
       <c r="AS73" s="21"/>
       <c r="AT73" s="21"/>
       <c r="AU73" s="21"/>
       <c r="AV73" s="21"/>
       <c r="AW73" s="21"/>
       <c r="AX73" s="21"/>
       <c r="AY73" s="21"/>
       <c r="AZ73" s="21"/>
       <c r="BA73" s="21"/>
       <c r="BB73" s="21"/>
     </row>
     <row r="74" spans="1:54" ht="30.75" customHeight="1">
-      <c r="A74" s="31" t="s">
+      <c r="A74" s="29" t="s">
         <v>138</v>
       </c>
-      <c r="B74" s="31"/>
+      <c r="B74" s="29"/>
       <c r="AI74" s="13"/>
       <c r="AJ74" s="13"/>
       <c r="AK74" s="13"/>
       <c r="AL74" s="13"/>
     </row>
     <row r="75" spans="1:54">
       <c r="AI75" s="13"/>
       <c r="AJ75" s="13"/>
       <c r="AK75" s="13"/>
       <c r="AL75" s="13"/>
     </row>
     <row r="76" spans="1:54">
       <c r="AI76" s="13"/>
       <c r="AJ76" s="13"/>
       <c r="AK76" s="13"/>
       <c r="AL76" s="13"/>
     </row>
     <row r="77" spans="1:54">
       <c r="AI77" s="13"/>
       <c r="AJ77" s="13"/>
       <c r="AK77" s="13"/>
       <c r="AL77" s="13"/>
     </row>
     <row r="78" spans="1:54">
       <c r="AI78" s="13"/>
@@ -12669,94 +12669,94 @@
       <c r="AI111" s="13"/>
       <c r="AJ111" s="13"/>
       <c r="AK111" s="13"/>
       <c r="AL111" s="13"/>
     </row>
     <row r="112" spans="35:38">
       <c r="AI112" s="13"/>
       <c r="AJ112" s="13"/>
       <c r="AK112" s="13"/>
       <c r="AL112" s="13"/>
     </row>
     <row r="113" spans="35:38">
       <c r="AI113" s="13"/>
       <c r="AJ113" s="13"/>
       <c r="AK113" s="13"/>
       <c r="AL113" s="13"/>
     </row>
     <row r="114" spans="35:38">
       <c r="AI114" s="13"/>
       <c r="AJ114" s="13"/>
       <c r="AK114" s="13"/>
       <c r="AL114" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="44">
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="A1:AD1"/>
+    <mergeCell ref="A2:AD2"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="C4:F4"/>
     <mergeCell ref="AY4:BB4"/>
     <mergeCell ref="AY5:AZ5"/>
     <mergeCell ref="BA5:BB5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="W5:X5"/>
-    <mergeCell ref="A1:AD1"/>
-[...26 lines deleted...]
-    <mergeCell ref="AW5:AX5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Шығыс Қазақстан</vt:lpstr>