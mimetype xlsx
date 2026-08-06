--- v3 (2026-06-24)
+++ v4 (2026-08-06)
@@ -1,56 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Электронная номенклатура\2026\12-16_Основные показатели (динамические ряды)\взаимная торговля\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DE4AEA98-881E-40E2-9198-D981FA6F2157}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="25440" windowHeight="12165" tabRatio="849"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="849" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Шығыс Қазақстан" sheetId="16" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="217" uniqueCount="143">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0601</t>
   </si>
   <si>
     <t>Луковицы, клубни, клубневидные корни, клубнелуковицы, корневища, включая разветвленные, находящиеся в состоянии вегетативного покоя, вегетации, или цветения; растения и корни цикория, кроме корней товарной позиции 1212</t>
   </si>
   <si>
     <t>0602</t>
   </si>
   <si>
     <t>Прочие живые растения (включая их корни), черенки и отводки; мицелий гриба</t>
   </si>
   <si>
     <t>0603</t>
@@ -443,60 +449,60 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік өнімдерінің экспорты және импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">Шығыс Қазақстан
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
   </t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>қаңтар-сәуір 2025*</t>
-[...2 lines deleted...]
-    <t>қаңтар-сәуір 2026*</t>
+    <t>қаңтар-мамыр 2025*</t>
+  </si>
+  <si>
+    <t>қаңтар-мамыр 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -694,205 +700,215 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1025,55 +1041,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BB114"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:BJ114"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="60" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="AO7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="6" topLeftCell="AR7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AM12" sqref="AM12"/>
       <selection pane="topRight" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomLeft" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomRight" activeCell="AY4" sqref="AY4:BB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="34.5703125" style="1" customWidth="1"/>
     <col min="3" max="14" width="12.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.140625" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="14.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="14.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="12.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="15" style="1" customWidth="1"/>
     <col min="25" max="25" width="12.140625" style="1" customWidth="1"/>
     <col min="26" max="26" width="14.42578125" style="1" customWidth="1"/>
     <col min="27" max="27" width="12.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="14.42578125" style="1" customWidth="1"/>
@@ -1084,283 +1100,283 @@
     <col min="33" max="33" width="12.140625" style="1" customWidth="1"/>
     <col min="34" max="34" width="14.42578125" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.7109375" style="1" customWidth="1"/>
     <col min="36" max="36" width="15.85546875" style="1" customWidth="1"/>
     <col min="37" max="37" width="11.7109375" style="1" customWidth="1"/>
     <col min="38" max="38" width="14.7109375" style="1" customWidth="1"/>
     <col min="39" max="39" width="12.140625" style="1" customWidth="1"/>
     <col min="40" max="40" width="14.42578125" style="1" customWidth="1"/>
     <col min="41" max="41" width="12.140625" style="1" customWidth="1"/>
     <col min="42" max="42" width="14.42578125" style="1" customWidth="1"/>
     <col min="43" max="43" width="12.140625" style="1" customWidth="1"/>
     <col min="44" max="44" width="14.42578125" style="1" customWidth="1"/>
     <col min="45" max="45" width="12.140625" style="1" customWidth="1"/>
     <col min="46" max="46" width="14.42578125" style="1" customWidth="1"/>
     <col min="47" max="47" width="12.140625" style="1" customWidth="1"/>
     <col min="48" max="48" width="14.42578125" style="1" customWidth="1"/>
     <col min="49" max="49" width="12.140625" style="1" customWidth="1"/>
     <col min="50" max="50" width="14.42578125" style="1" customWidth="1"/>
     <col min="51" max="51" width="12.140625" style="1" customWidth="1"/>
     <col min="52" max="52" width="14.42578125" style="1" customWidth="1"/>
     <col min="53" max="53" width="12.140625" style="1" customWidth="1"/>
     <col min="54" max="54" width="14.42578125" style="1" customWidth="1"/>
     <col min="55" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" ht="13.5" customHeight="1">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:62" ht="13.5" customHeight="1">
+      <c r="A1" s="27" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="34"/>
-[...27 lines deleted...]
-      <c r="AD1" s="34"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
+      <c r="Q1" s="27"/>
+      <c r="R1" s="27"/>
+      <c r="S1" s="27"/>
+      <c r="T1" s="27"/>
+      <c r="U1" s="27"/>
+      <c r="V1" s="27"/>
+      <c r="W1" s="27"/>
+      <c r="X1" s="27"/>
+      <c r="Y1" s="27"/>
+      <c r="Z1" s="27"/>
+      <c r="AA1" s="27"/>
+      <c r="AB1" s="27"/>
+      <c r="AC1" s="27"/>
+      <c r="AD1" s="27"/>
       <c r="AI1" s="2"/>
       <c r="AJ1" s="2"/>
       <c r="AK1" s="2"/>
       <c r="AL1" s="2"/>
       <c r="AM1" s="2"/>
       <c r="AN1" s="2"/>
       <c r="AO1" s="2"/>
       <c r="AP1" s="2"/>
       <c r="AQ1" s="9"/>
       <c r="AR1" s="9"/>
       <c r="AS1" s="9"/>
       <c r="AT1" s="9"/>
       <c r="AU1" s="9"/>
       <c r="AV1" s="9"/>
       <c r="AW1" s="9"/>
       <c r="AX1" s="9"/>
       <c r="AY1" s="9"/>
       <c r="AZ1" s="9"/>
       <c r="BA1" s="9"/>
       <c r="BB1" s="9"/>
     </row>
-    <row r="2" spans="1:54" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="34" t="s">
+    <row r="2" spans="1:62" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="27" t="s">
         <v>137</v>
       </c>
-      <c r="B2" s="34"/>
-[...27 lines deleted...]
-      <c r="AD2" s="34"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+      <c r="Z2" s="27"/>
+      <c r="AA2" s="27"/>
+      <c r="AB2" s="27"/>
+      <c r="AC2" s="27"/>
+      <c r="AD2" s="27"/>
     </row>
-    <row r="3" spans="1:54" ht="12">
+    <row r="3" spans="1:62" ht="12">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
       <c r="Z3" s="4"/>
     </row>
-    <row r="4" spans="1:54" s="2" customFormat="1" ht="27" customHeight="1">
+    <row r="4" spans="1:62" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A4" s="30" t="s">
         <v>132</v>
       </c>
       <c r="B4" s="33" t="s">
         <v>133</v>
       </c>
       <c r="C4" s="26">
         <v>2015</v>
       </c>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="26">
         <v>2016</v>
       </c>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
       <c r="J4" s="26"/>
       <c r="K4" s="26">
         <v>2017</v>
       </c>
       <c r="L4" s="26"/>
       <c r="M4" s="26"/>
       <c r="N4" s="26"/>
       <c r="O4" s="26">
         <v>2018</v>
       </c>
       <c r="P4" s="26"/>
       <c r="Q4" s="26"/>
       <c r="R4" s="26"/>
       <c r="S4" s="26">
         <v>2019</v>
       </c>
       <c r="T4" s="26"/>
       <c r="U4" s="26"/>
       <c r="V4" s="26"/>
       <c r="W4" s="26">
         <v>2020</v>
       </c>
       <c r="X4" s="26"/>
       <c r="Y4" s="26"/>
       <c r="Z4" s="26"/>
-      <c r="AA4" s="35">
+      <c r="AA4" s="28">
         <v>2021</v>
       </c>
-      <c r="AB4" s="35"/>
-[...1 lines deleted...]
-      <c r="AD4" s="35"/>
+      <c r="AB4" s="28"/>
+      <c r="AC4" s="28"/>
+      <c r="AD4" s="28"/>
       <c r="AE4" s="23">
         <v>2022</v>
       </c>
       <c r="AF4" s="24"/>
       <c r="AG4" s="24"/>
       <c r="AH4" s="25"/>
       <c r="AI4" s="23">
         <v>2023</v>
       </c>
       <c r="AJ4" s="24"/>
       <c r="AK4" s="24"/>
       <c r="AL4" s="25"/>
       <c r="AM4" s="23">
         <v>2024</v>
       </c>
       <c r="AN4" s="24"/>
       <c r="AO4" s="24"/>
       <c r="AP4" s="25"/>
       <c r="AQ4" s="23" t="s">
         <v>140</v>
       </c>
       <c r="AR4" s="24"/>
       <c r="AS4" s="24"/>
       <c r="AT4" s="25"/>
       <c r="AU4" s="23" t="s">
         <v>141</v>
       </c>
       <c r="AV4" s="24"/>
       <c r="AW4" s="24"/>
       <c r="AX4" s="25"/>
       <c r="AY4" s="23" t="s">
         <v>142</v>
       </c>
       <c r="AZ4" s="24"/>
       <c r="BA4" s="24"/>
       <c r="BB4" s="25"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1">
+    <row r="5" spans="1:62" s="5" customFormat="1">
       <c r="A5" s="31"/>
       <c r="B5" s="33"/>
-      <c r="C5" s="27" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="28"/>
+      <c r="C5" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="35"/>
       <c r="E5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="26"/>
-      <c r="G5" s="27" t="s">
-[...2 lines deleted...]
-      <c r="H5" s="28"/>
+      <c r="G5" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="35"/>
       <c r="I5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="26"/>
-      <c r="K5" s="27" t="s">
-[...2 lines deleted...]
-      <c r="L5" s="28"/>
+      <c r="K5" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="35"/>
       <c r="M5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="N5" s="26"/>
-      <c r="O5" s="27" t="s">
-[...2 lines deleted...]
-      <c r="P5" s="28"/>
+      <c r="O5" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="35"/>
       <c r="Q5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="R5" s="26"/>
       <c r="S5" s="26" t="s">
         <v>0</v>
       </c>
       <c r="T5" s="26"/>
       <c r="U5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="V5" s="26"/>
       <c r="W5" s="26" t="s">
         <v>0</v>
       </c>
       <c r="X5" s="26"/>
       <c r="Y5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="Z5" s="26"/>
       <c r="AA5" s="26" t="s">
         <v>0</v>
       </c>
       <c r="AB5" s="26"/>
       <c r="AC5" s="26" t="s">
@@ -1394,51 +1410,51 @@
       <c r="AQ5" s="26" t="s">
         <v>0</v>
       </c>
       <c r="AR5" s="26"/>
       <c r="AS5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="AT5" s="26"/>
       <c r="AU5" s="26" t="s">
         <v>0</v>
       </c>
       <c r="AV5" s="26"/>
       <c r="AW5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="AX5" s="26"/>
       <c r="AY5" s="26" t="s">
         <v>0</v>
       </c>
       <c r="AZ5" s="26"/>
       <c r="BA5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="BB5" s="26"/>
     </row>
-    <row r="6" spans="1:54" s="2" customFormat="1" ht="33.75">
+    <row r="6" spans="1:62" s="2" customFormat="1" ht="33.75">
       <c r="A6" s="32"/>
       <c r="B6" s="33"/>
       <c r="C6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>135</v>
@@ -1554,51 +1570,51 @@
       <c r="AU6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="AV6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="AW6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="AX6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="AY6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="AZ6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="BA6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="BB6" s="6" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="7" spans="1:54" s="10" customFormat="1" ht="12.75">
+    <row r="7" spans="1:62" s="10" customFormat="1" ht="12.75">
       <c r="A7" s="7"/>
       <c r="B7" s="7" t="s">
         <v>139</v>
       </c>
       <c r="C7" s="8">
         <v>129346.90366</v>
       </c>
       <c r="D7" s="8">
         <v>22271.65034</v>
       </c>
       <c r="E7" s="8">
         <v>21060.818510000001</v>
       </c>
       <c r="F7" s="8">
         <v>8238.9477400000014</v>
       </c>
       <c r="G7" s="8">
         <v>291317.42308000004</v>
       </c>
       <c r="H7" s="8">
         <v>45007.387410000018</v>
       </c>
       <c r="I7" s="8">
         <v>13281.104179999998</v>
       </c>
@@ -1692,75 +1708,83 @@
       <c r="AM7" s="9">
         <v>28916.640359999998</v>
       </c>
       <c r="AN7" s="9">
         <v>7830.1095000000014</v>
       </c>
       <c r="AO7" s="9">
         <v>158132.86777999994</v>
       </c>
       <c r="AP7" s="9">
         <v>30751.869119999996</v>
       </c>
       <c r="AQ7" s="9">
         <v>113539.36660000001</v>
       </c>
       <c r="AR7" s="9">
         <v>26118.91764</v>
       </c>
       <c r="AS7" s="9">
         <v>30042.336380000001</v>
       </c>
       <c r="AT7" s="9">
         <v>9316.7730100000026</v>
       </c>
       <c r="AU7" s="9">
-        <v>34156.999599999996</v>
+        <v>41826.159599999999</v>
       </c>
       <c r="AV7" s="9">
-        <v>7700.16374</v>
+        <v>10319.570009999999</v>
       </c>
       <c r="AW7" s="9">
-        <v>3196.1619900000001</v>
+        <v>4486.8687599999985</v>
       </c>
       <c r="AX7" s="9">
-        <v>2094.9760200000005</v>
+        <v>2423.8522600000001</v>
       </c>
       <c r="AY7" s="9">
-        <v>13480.235999999999</v>
+        <v>13486.735999999999</v>
       </c>
       <c r="AZ7" s="9">
-        <v>3104.9830299999999</v>
+        <v>3113.4817699999999</v>
       </c>
       <c r="BA7" s="9">
-        <v>43710.89026</v>
+        <v>63996.669249999992</v>
       </c>
       <c r="BB7" s="9">
-        <v>13427.427390000003</v>
-      </c>
+        <v>18577.580850000006</v>
+      </c>
+      <c r="BC7" s="9"/>
+      <c r="BD7" s="9"/>
+      <c r="BE7" s="9"/>
+      <c r="BF7" s="9"/>
+      <c r="BG7" s="9"/>
+      <c r="BH7" s="9"/>
+      <c r="BI7" s="9"/>
+      <c r="BJ7" s="9"/>
     </row>
-    <row r="8" spans="1:54" s="14" customFormat="1" ht="12.75">
+    <row r="8" spans="1:62" s="14" customFormat="1" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="11">
         <v>0</v>
       </c>
       <c r="D8" s="11">
         <v>0</v>
       </c>
       <c r="E8" s="11">
         <v>0.92510000000000003</v>
       </c>
       <c r="F8" s="11">
         <v>20.76905</v>
       </c>
       <c r="G8" s="11">
         <v>0</v>
       </c>
       <c r="H8" s="11">
         <v>0</v>
       </c>
       <c r="I8" s="11">
@@ -1880,51 +1904,51 @@
       <c r="AU8" s="22">
         <v>0</v>
       </c>
       <c r="AV8" s="22">
         <v>0</v>
       </c>
       <c r="AW8" s="22">
         <v>0.93171999999999999</v>
       </c>
       <c r="AX8" s="22">
         <v>29.90812</v>
       </c>
       <c r="AY8" s="22">
         <v>0</v>
       </c>
       <c r="AZ8" s="22">
         <v>0</v>
       </c>
       <c r="BA8" s="22">
         <v>7.2514900000000004</v>
       </c>
       <c r="BB8" s="22">
         <v>47.506459999999997</v>
       </c>
     </row>
-    <row r="9" spans="1:54" s="14" customFormat="1" ht="12.75">
+    <row r="9" spans="1:62" s="14" customFormat="1" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="11">
         <v>0</v>
       </c>
       <c r="D9" s="11">
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <v>120.244</v>
       </c>
       <c r="F9" s="11">
         <v>44.835000000000001</v>
       </c>
       <c r="G9" s="11">
         <v>0</v>
       </c>
       <c r="H9" s="11">
         <v>0</v>
       </c>
       <c r="I9" s="11">
@@ -2026,69 +2050,69 @@
       <c r="AO9" s="13">
         <v>12.117760000000001</v>
       </c>
       <c r="AP9" s="13">
         <v>60.598039999999997</v>
       </c>
       <c r="AQ9" s="22">
         <v>0</v>
       </c>
       <c r="AR9" s="22">
         <v>0</v>
       </c>
       <c r="AS9" s="22">
         <v>4.0790800000000003</v>
       </c>
       <c r="AT9" s="22">
         <v>47.989730000000002</v>
       </c>
       <c r="AU9" s="22">
         <v>0</v>
       </c>
       <c r="AV9" s="22">
         <v>0</v>
       </c>
       <c r="AW9" s="22">
-        <v>4.0790800000000003</v>
+        <v>3.3590800000000001</v>
       </c>
       <c r="AX9" s="22">
         <v>47.989730000000002</v>
       </c>
       <c r="AY9" s="22">
         <v>0</v>
       </c>
       <c r="AZ9" s="22">
         <v>0</v>
       </c>
       <c r="BA9" s="22">
-        <v>6.0893199999999998</v>
+        <v>6.0920199999999998</v>
       </c>
       <c r="BB9" s="22">
-        <v>49.967359999999999</v>
+        <v>50.041679999999999</v>
       </c>
     </row>
-    <row r="10" spans="1:54" s="14" customFormat="1" ht="12.75">
+    <row r="10" spans="1:62" s="14" customFormat="1" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="11">
         <v>0</v>
       </c>
       <c r="D10" s="11">
         <v>0</v>
       </c>
       <c r="E10" s="11">
         <v>1.0085599999999999</v>
       </c>
       <c r="F10" s="11">
         <v>40.026299999999999</v>
       </c>
       <c r="G10" s="11">
         <v>0</v>
       </c>
       <c r="H10" s="11">
         <v>0</v>
       </c>
       <c r="I10" s="11">
@@ -2208,51 +2232,51 @@
       <c r="AU10" s="22">
         <v>0</v>
       </c>
       <c r="AV10" s="22">
         <v>0</v>
       </c>
       <c r="AW10" s="22">
         <v>0</v>
       </c>
       <c r="AX10" s="22">
         <v>0</v>
       </c>
       <c r="AY10" s="22">
         <v>0</v>
       </c>
       <c r="AZ10" s="22">
         <v>0</v>
       </c>
       <c r="BA10" s="22">
         <v>0.13100000000000001</v>
       </c>
       <c r="BB10" s="22">
         <v>3.706</v>
       </c>
     </row>
-    <row r="11" spans="1:54" s="14" customFormat="1" ht="12.75">
+    <row r="11" spans="1:62" s="14" customFormat="1" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="11">
         <v>0</v>
       </c>
       <c r="D11" s="11">
         <v>0</v>
       </c>
       <c r="E11" s="11">
         <v>0.32950000000000002</v>
       </c>
       <c r="F11" s="11">
         <v>1.43302</v>
       </c>
       <c r="G11" s="11">
         <v>0</v>
       </c>
       <c r="H11" s="11">
         <v>0</v>
       </c>
       <c r="I11" s="11">
@@ -2354,69 +2378,69 @@
       <c r="AO11" s="13">
         <v>3.1966100000000002</v>
       </c>
       <c r="AP11" s="13">
         <v>3.70966</v>
       </c>
       <c r="AQ11" s="22">
         <v>0</v>
       </c>
       <c r="AR11" s="22">
         <v>0</v>
       </c>
       <c r="AS11" s="22">
         <v>2.9075700000000002</v>
       </c>
       <c r="AT11" s="22">
         <v>5.1627900000000002</v>
       </c>
       <c r="AU11" s="22">
         <v>0</v>
       </c>
       <c r="AV11" s="22">
         <v>0</v>
       </c>
       <c r="AW11" s="22">
-        <v>1.0672900000000001</v>
+        <v>1.4580900000000001</v>
       </c>
       <c r="AX11" s="22">
-        <v>1.6949799999999999</v>
+        <v>1.94634</v>
       </c>
       <c r="AY11" s="22">
         <v>0</v>
       </c>
       <c r="AZ11" s="22">
         <v>0</v>
       </c>
       <c r="BA11" s="22">
-        <v>0.92388999999999999</v>
+        <v>1.0628899999999999</v>
       </c>
       <c r="BB11" s="22">
-        <v>0.66034999999999999</v>
+        <v>0.77432999999999996</v>
       </c>
     </row>
-    <row r="12" spans="1:54" s="14" customFormat="1" ht="12.75">
+    <row r="12" spans="1:62" s="14" customFormat="1" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="11">
         <v>1638</v>
       </c>
       <c r="D12" s="11">
         <v>34.260150000000003</v>
       </c>
       <c r="E12" s="11">
         <v>36.11</v>
       </c>
       <c r="F12" s="11">
         <v>5.4991500000000002</v>
       </c>
       <c r="G12" s="11">
         <v>0</v>
       </c>
       <c r="H12" s="11">
         <v>0</v>
       </c>
       <c r="I12" s="11">
@@ -2536,51 +2560,51 @@
       <c r="AU12" s="22">
         <v>0</v>
       </c>
       <c r="AV12" s="22">
         <v>0</v>
       </c>
       <c r="AW12" s="22">
         <v>0</v>
       </c>
       <c r="AX12" s="22">
         <v>0</v>
       </c>
       <c r="AY12" s="22">
         <v>0</v>
       </c>
       <c r="AZ12" s="22">
         <v>0</v>
       </c>
       <c r="BA12" s="22">
         <v>0</v>
       </c>
       <c r="BB12" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:54" s="14" customFormat="1" ht="12.75">
+    <row r="13" spans="1:62" s="14" customFormat="1" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="11">
         <v>1188.54483</v>
       </c>
       <c r="D13" s="11">
         <v>40.855020000000003</v>
       </c>
       <c r="E13" s="11">
         <v>0</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
         <v>1268.3230000000001</v>
       </c>
       <c r="H13" s="11">
         <v>194.99634</v>
       </c>
       <c r="I13" s="11">
@@ -2700,51 +2724,51 @@
       <c r="AU13" s="22">
         <v>0</v>
       </c>
       <c r="AV13" s="22">
         <v>0</v>
       </c>
       <c r="AW13" s="22">
         <v>0</v>
       </c>
       <c r="AX13" s="22">
         <v>0</v>
       </c>
       <c r="AY13" s="22">
         <v>0</v>
       </c>
       <c r="AZ13" s="22">
         <v>0</v>
       </c>
       <c r="BA13" s="22">
         <v>0</v>
       </c>
       <c r="BB13" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:54" s="14" customFormat="1" ht="12.75">
+    <row r="14" spans="1:62" s="14" customFormat="1" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="11">
         <v>5140.6075499999997</v>
       </c>
       <c r="D14" s="11">
         <v>345.06601000000001</v>
       </c>
       <c r="E14" s="11">
         <v>1</v>
       </c>
       <c r="F14" s="11">
         <v>1.85436</v>
       </c>
       <c r="G14" s="11">
         <v>2754.61895</v>
       </c>
       <c r="H14" s="11">
         <v>236.33411000000001</v>
       </c>
       <c r="I14" s="11">
@@ -2864,51 +2888,51 @@
       <c r="AU14" s="22">
         <v>0</v>
       </c>
       <c r="AV14" s="22">
         <v>0</v>
       </c>
       <c r="AW14" s="22">
         <v>0.02</v>
       </c>
       <c r="AX14" s="22">
         <v>2.1520000000000001E-2</v>
       </c>
       <c r="AY14" s="22">
         <v>0</v>
       </c>
       <c r="AZ14" s="22">
         <v>0</v>
       </c>
       <c r="BA14" s="22">
         <v>8.82</v>
       </c>
       <c r="BB14" s="22">
         <v>23.070640000000001</v>
       </c>
     </row>
-    <row r="15" spans="1:54" s="14" customFormat="1" ht="12.75">
+    <row r="15" spans="1:62" s="14" customFormat="1" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="11">
         <v>1398.5106499999999</v>
       </c>
       <c r="D15" s="11">
         <v>24.150849999999998</v>
       </c>
       <c r="E15" s="11">
         <v>0</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
         <v>1212.4670000000001</v>
       </c>
       <c r="H15" s="11">
         <v>8.8114699999999999</v>
       </c>
       <c r="I15" s="11">
@@ -3028,51 +3052,51 @@
       <c r="AU15" s="22">
         <v>0</v>
       </c>
       <c r="AV15" s="22">
         <v>0</v>
       </c>
       <c r="AW15" s="22">
         <v>0</v>
       </c>
       <c r="AX15" s="22">
         <v>0</v>
       </c>
       <c r="AY15" s="22">
         <v>0</v>
       </c>
       <c r="AZ15" s="22">
         <v>0</v>
       </c>
       <c r="BA15" s="22">
         <v>0</v>
       </c>
       <c r="BB15" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:54" s="14" customFormat="1" ht="12.75">
+    <row r="16" spans="1:62" s="14" customFormat="1" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="11">
         <v>3.9E-2</v>
       </c>
       <c r="D16" s="11">
         <v>3.8000000000000002E-4</v>
       </c>
       <c r="E16" s="11">
         <v>0</v>
       </c>
       <c r="F16" s="11">
         <v>0</v>
       </c>
       <c r="G16" s="11">
         <v>1.4750000000000001</v>
       </c>
       <c r="H16" s="11">
         <v>6.1060000000000003E-2</v>
       </c>
       <c r="I16" s="11">
@@ -3994,66 +4018,66 @@
       <c r="AO21" s="13">
         <v>118.51675</v>
       </c>
       <c r="AP21" s="13">
         <v>140.66789</v>
       </c>
       <c r="AQ21" s="22">
         <v>0</v>
       </c>
       <c r="AR21" s="22">
         <v>0</v>
       </c>
       <c r="AS21" s="22">
         <v>131.24549999999999</v>
       </c>
       <c r="AT21" s="22">
         <v>186.25219999999999</v>
       </c>
       <c r="AU21" s="22">
         <v>0</v>
       </c>
       <c r="AV21" s="22">
         <v>0</v>
       </c>
       <c r="AW21" s="22">
-        <v>61.516750000000002</v>
+        <v>64.694500000000005</v>
       </c>
       <c r="AX21" s="22">
-        <v>84.63449</v>
+        <v>89.736180000000004</v>
       </c>
       <c r="AY21" s="22">
         <v>0</v>
       </c>
       <c r="AZ21" s="22">
         <v>0</v>
       </c>
       <c r="BA21" s="22">
-        <v>51.01</v>
+        <v>55.94</v>
       </c>
       <c r="BB21" s="22">
-        <v>61.158560000000001</v>
+        <v>67.127300000000005</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="11">
         <v>128.87799999999999</v>
       </c>
       <c r="D22" s="11">
         <v>20.532789999999999</v>
       </c>
       <c r="E22" s="11">
         <v>27.60416</v>
       </c>
       <c r="F22" s="11">
         <v>19.663350000000001</v>
       </c>
       <c r="G22" s="11">
         <v>43.551000000000002</v>
       </c>
       <c r="H22" s="11">
@@ -4158,66 +4182,66 @@
       <c r="AO22" s="13">
         <v>104.0889</v>
       </c>
       <c r="AP22" s="13">
         <v>47.11486</v>
       </c>
       <c r="AQ22" s="22">
         <v>0</v>
       </c>
       <c r="AR22" s="22">
         <v>0</v>
       </c>
       <c r="AS22" s="22">
         <v>568.78560000000004</v>
       </c>
       <c r="AT22" s="22">
         <v>149.85504</v>
       </c>
       <c r="AU22" s="22">
         <v>0</v>
       </c>
       <c r="AV22" s="22">
         <v>0</v>
       </c>
       <c r="AW22" s="22">
-        <v>93.829599999999999</v>
+        <v>94.023600000000002</v>
       </c>
       <c r="AX22" s="22">
-        <v>44.879519999999999</v>
+        <v>45.260339999999999</v>
       </c>
       <c r="AY22" s="22">
         <v>0</v>
       </c>
       <c r="AZ22" s="22">
         <v>0</v>
       </c>
       <c r="BA22" s="22">
-        <v>3896.5652</v>
+        <v>5350.7052000000003</v>
       </c>
       <c r="BB22" s="22">
-        <v>774.82200999999998</v>
+        <v>1059.1690100000001</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="11">
         <v>0</v>
       </c>
       <c r="D23" s="11">
         <v>0</v>
       </c>
       <c r="E23" s="11">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
         <v>0</v>
       </c>
       <c r="H23" s="11">
@@ -4486,66 +4510,66 @@
       <c r="AO24" s="13">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="AP24" s="13">
         <v>0.40851999999999999</v>
       </c>
       <c r="AQ24" s="22">
         <v>4.5359999999999996</v>
       </c>
       <c r="AR24" s="22">
         <v>3.4782199999999999</v>
       </c>
       <c r="AS24" s="22">
         <v>0.74951999999999996</v>
       </c>
       <c r="AT24" s="22">
         <v>0.32871</v>
       </c>
       <c r="AU24" s="22">
         <v>4.5359999999999996</v>
       </c>
       <c r="AV24" s="22">
         <v>3.4782199999999999</v>
       </c>
       <c r="AW24" s="22">
-        <v>0.72040000000000004</v>
+        <v>0.72328000000000003</v>
       </c>
       <c r="AX24" s="22">
-        <v>0.17793999999999999</v>
+        <v>0.19197</v>
       </c>
       <c r="AY24" s="22">
         <v>0</v>
       </c>
       <c r="AZ24" s="22">
         <v>0</v>
       </c>
       <c r="BA24" s="22">
-        <v>1.8720000000000001E-2</v>
+        <v>2.0160000000000001E-2</v>
       </c>
       <c r="BB24" s="22">
-        <v>0.10851</v>
+        <v>0.11806999999999999</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="11">
         <v>510.14760000000001</v>
       </c>
       <c r="D25" s="11">
         <v>178.15164999999999</v>
       </c>
       <c r="E25" s="11">
         <v>4543.3990000000003</v>
       </c>
       <c r="F25" s="11">
         <v>174.9092</v>
       </c>
       <c r="G25" s="11">
         <v>950.12800000000004</v>
       </c>
       <c r="H25" s="11">
@@ -4650,60 +4674,60 @@
       <c r="AO25" s="13">
         <v>190.32400000000001</v>
       </c>
       <c r="AP25" s="13">
         <v>341.17471</v>
       </c>
       <c r="AQ25" s="22">
         <v>115.61960000000001</v>
       </c>
       <c r="AR25" s="22">
         <v>70.618229999999997</v>
       </c>
       <c r="AS25" s="22">
         <v>329.2561</v>
       </c>
       <c r="AT25" s="22">
         <v>232.52762000000001</v>
       </c>
       <c r="AU25" s="22">
         <v>88.019599999999997</v>
       </c>
       <c r="AV25" s="22">
         <v>49.635420000000003</v>
       </c>
       <c r="AW25" s="22">
-        <v>42.335999999999999</v>
+        <v>61.164000000000001</v>
       </c>
       <c r="AX25" s="22">
-        <v>98.052719999999994</v>
+        <v>152.57905</v>
       </c>
       <c r="AY25" s="22">
-        <v>0</v>
+        <v>6.5</v>
       </c>
       <c r="AZ25" s="22">
-        <v>0</v>
+        <v>8.4987399999999997</v>
       </c>
       <c r="BA25" s="22">
         <v>0</v>
       </c>
       <c r="BB25" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="11">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="11">
         <v>4797.8458000000001</v>
       </c>
       <c r="F26" s="11">
@@ -4972,54 +4996,54 @@
       <c r="AM27" s="13">
         <v>1400.0409999999999</v>
       </c>
       <c r="AN27" s="13">
         <v>376.62930999999998</v>
       </c>
       <c r="AO27" s="13">
         <v>0.88</v>
       </c>
       <c r="AP27" s="13">
         <v>0.32912000000000002</v>
       </c>
       <c r="AQ27" s="22">
         <v>377.08</v>
       </c>
       <c r="AR27" s="22">
         <v>87.348119999999994</v>
       </c>
       <c r="AS27" s="22">
         <v>2.4</v>
       </c>
       <c r="AT27" s="22">
         <v>0.86299999999999999</v>
       </c>
       <c r="AU27" s="22">
-        <v>147.88</v>
+        <v>201.88</v>
       </c>
       <c r="AV27" s="22">
-        <v>34.539349999999999</v>
+        <v>46.168619999999997</v>
       </c>
       <c r="AW27" s="22">
         <v>2.4</v>
       </c>
       <c r="AX27" s="22">
         <v>0.86299999999999999</v>
       </c>
       <c r="AY27" s="22">
         <v>20</v>
       </c>
       <c r="AZ27" s="22">
         <v>11.303330000000001</v>
       </c>
       <c r="BA27" s="22">
         <v>0</v>
       </c>
       <c r="BB27" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="1" t="s">
@@ -5306,66 +5330,66 @@
       <c r="AO29" s="13">
         <v>2.2000000000000002</v>
       </c>
       <c r="AP29" s="13">
         <v>1.30446</v>
       </c>
       <c r="AQ29" s="22">
         <v>468</v>
       </c>
       <c r="AR29" s="22">
         <v>205.94057000000001</v>
       </c>
       <c r="AS29" s="22">
         <v>0.22</v>
       </c>
       <c r="AT29" s="22">
         <v>1.0201899999999999</v>
       </c>
       <c r="AU29" s="22">
         <v>7</v>
       </c>
       <c r="AV29" s="22">
         <v>1.86025</v>
       </c>
       <c r="AW29" s="22">
+        <v>0.1</v>
+      </c>
+      <c r="AX29" s="22">
+        <v>0.43870999999999999</v>
+      </c>
+      <c r="AY29" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA29" s="22">
         <v>0.08</v>
       </c>
-      <c r="AX29" s="22">
-[...10 lines deleted...]
-      </c>
       <c r="BB29" s="22">
-        <v>0.29776999999999998</v>
+        <v>0.40745999999999999</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="11">
         <v>54.997999999999998</v>
       </c>
       <c r="D30" s="11">
         <v>6.1249799999999999</v>
       </c>
       <c r="E30" s="11">
         <v>0</v>
       </c>
       <c r="F30" s="11">
         <v>0</v>
       </c>
       <c r="G30" s="11">
         <v>1110.356</v>
       </c>
       <c r="H30" s="11">
@@ -5974,54 +5998,54 @@
       <c r="AS33" s="22">
         <v>0.1</v>
       </c>
       <c r="AT33" s="22">
         <v>0.49926999999999999</v>
       </c>
       <c r="AU33" s="22">
         <v>0</v>
       </c>
       <c r="AV33" s="22">
         <v>0</v>
       </c>
       <c r="AW33" s="22">
         <v>0</v>
       </c>
       <c r="AX33" s="22">
         <v>0</v>
       </c>
       <c r="AY33" s="22">
         <v>0</v>
       </c>
       <c r="AZ33" s="22">
         <v>0</v>
       </c>
       <c r="BA33" s="22">
-        <v>0.23</v>
+        <v>0.38</v>
       </c>
       <c r="BB33" s="22">
-        <v>1.2176100000000001</v>
+        <v>2.0636800000000002</v>
       </c>
     </row>
     <row r="34" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="11">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="D34" s="11">
         <v>1.66E-2</v>
       </c>
       <c r="E34" s="11">
         <v>0.72552000000000005</v>
       </c>
       <c r="F34" s="11">
         <v>2.04948</v>
       </c>
       <c r="G34" s="11">
         <v>0</v>
       </c>
       <c r="H34" s="11">
@@ -6126,66 +6150,66 @@
       <c r="AO34" s="13">
         <v>37.377000000000002</v>
       </c>
       <c r="AP34" s="13">
         <v>87.702830000000006</v>
       </c>
       <c r="AQ34" s="22">
         <v>0</v>
       </c>
       <c r="AR34" s="22">
         <v>0</v>
       </c>
       <c r="AS34" s="22">
         <v>37.161000000000001</v>
       </c>
       <c r="AT34" s="22">
         <v>113.37313</v>
       </c>
       <c r="AU34" s="22">
         <v>0</v>
       </c>
       <c r="AV34" s="22">
         <v>0</v>
       </c>
       <c r="AW34" s="22">
-        <v>16.940999999999999</v>
+        <v>18.036999999999999</v>
       </c>
       <c r="AX34" s="22">
-        <v>49.852510000000002</v>
+        <v>54.278170000000003</v>
       </c>
       <c r="AY34" s="22">
         <v>0</v>
       </c>
       <c r="AZ34" s="22">
         <v>0</v>
       </c>
       <c r="BA34" s="22">
-        <v>13.948</v>
+        <v>15.662000000000001</v>
       </c>
       <c r="BB34" s="22">
-        <v>38.698630000000001</v>
+        <v>44.96698</v>
       </c>
     </row>
     <row r="35" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C35" s="11">
         <v>7778.1017000000002</v>
       </c>
       <c r="D35" s="11">
         <v>1261.92589</v>
       </c>
       <c r="E35" s="11">
         <v>2.1189499999999999</v>
       </c>
       <c r="F35" s="11">
         <v>11.50573</v>
       </c>
       <c r="G35" s="11">
         <v>2453.7040000000002</v>
       </c>
       <c r="H35" s="11">
@@ -6454,66 +6478,66 @@
       <c r="AO36" s="13">
         <v>1.3060400000000001</v>
       </c>
       <c r="AP36" s="13">
         <v>8.3542100000000001</v>
       </c>
       <c r="AQ36" s="22">
         <v>0</v>
       </c>
       <c r="AR36" s="22">
         <v>0</v>
       </c>
       <c r="AS36" s="22">
         <v>0.94440000000000002</v>
       </c>
       <c r="AT36" s="22">
         <v>6.5401600000000002</v>
       </c>
       <c r="AU36" s="22">
         <v>0</v>
       </c>
       <c r="AV36" s="22">
         <v>0</v>
       </c>
       <c r="AW36" s="22">
-        <v>0.38813999999999999</v>
+        <v>0.44840000000000002</v>
       </c>
       <c r="AX36" s="22">
-        <v>2.4539499999999999</v>
+        <v>2.8465500000000001</v>
       </c>
       <c r="AY36" s="22">
         <v>0</v>
       </c>
       <c r="AZ36" s="22">
         <v>0</v>
       </c>
       <c r="BA36" s="22">
-        <v>0.21473999999999999</v>
+        <v>0.23341999999999999</v>
       </c>
       <c r="BB36" s="22">
-        <v>1.6244700000000001</v>
+        <v>1.78793</v>
       </c>
     </row>
     <row r="37" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="11">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="D37" s="11">
         <v>3.0460000000000001E-2</v>
       </c>
       <c r="E37" s="11">
         <v>0.80179999999999996</v>
       </c>
       <c r="F37" s="11">
         <v>4.4873799999999999</v>
       </c>
       <c r="G37" s="11">
         <v>0</v>
       </c>
       <c r="H37" s="11">
@@ -6618,54 +6642,54 @@
       <c r="AO37" s="13">
         <v>5.3400000000000003E-2</v>
       </c>
       <c r="AP37" s="13">
         <v>0.36697999999999997</v>
       </c>
       <c r="AQ37" s="22">
         <v>0</v>
       </c>
       <c r="AR37" s="22">
         <v>0</v>
       </c>
       <c r="AS37" s="22">
         <v>6.0400000000000002E-2</v>
       </c>
       <c r="AT37" s="22">
         <v>0.39290000000000003</v>
       </c>
       <c r="AU37" s="22">
         <v>0</v>
       </c>
       <c r="AV37" s="22">
         <v>0</v>
       </c>
       <c r="AW37" s="22">
-        <v>1.72E-2</v>
+        <v>0.02</v>
       </c>
       <c r="AX37" s="22">
-        <v>0.11983000000000001</v>
+        <v>0.13918</v>
       </c>
       <c r="AY37" s="22">
         <v>0</v>
       </c>
       <c r="AZ37" s="22">
         <v>0</v>
       </c>
       <c r="BA37" s="22">
         <v>1.4800000000000001E-2</v>
       </c>
       <c r="BB37" s="22">
         <v>0.10605000000000001</v>
       </c>
     </row>
     <row r="38" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="11">
         <v>0</v>
       </c>
       <c r="D38" s="11">
@@ -6782,66 +6806,66 @@
       <c r="AO38" s="13">
         <v>0.13017000000000001</v>
       </c>
       <c r="AP38" s="13">
         <v>2.50786</v>
       </c>
       <c r="AQ38" s="22">
         <v>0</v>
       </c>
       <c r="AR38" s="22">
         <v>0</v>
       </c>
       <c r="AS38" s="22">
         <v>0.1484</v>
       </c>
       <c r="AT38" s="22">
         <v>2.6814399999999998</v>
       </c>
       <c r="AU38" s="22">
         <v>0</v>
       </c>
       <c r="AV38" s="22">
         <v>0</v>
       </c>
       <c r="AW38" s="22">
-        <v>4.2000000000000003E-2</v>
+        <v>4.8719999999999999E-2</v>
       </c>
       <c r="AX38" s="22">
-        <v>0.80393000000000003</v>
+        <v>0.93466000000000005</v>
       </c>
       <c r="AY38" s="22">
         <v>0</v>
       </c>
       <c r="AZ38" s="22">
         <v>0</v>
       </c>
       <c r="BA38" s="22">
-        <v>3.4160000000000003E-2</v>
+        <v>4.088E-2</v>
       </c>
       <c r="BB38" s="22">
-        <v>0.71955999999999998</v>
+        <v>0.87443000000000004</v>
       </c>
     </row>
     <row r="39" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="11">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="D39" s="11">
         <v>4.1230000000000003E-2</v>
       </c>
       <c r="E39" s="11">
         <v>7.2749999999999995E-2</v>
       </c>
       <c r="F39" s="11">
         <v>0.77236000000000005</v>
       </c>
       <c r="G39" s="11">
         <v>5.7000000000000002E-3</v>
       </c>
       <c r="H39" s="11">
@@ -6946,54 +6970,54 @@
       <c r="AO39" s="13">
         <v>2.1930000000000002E-2</v>
       </c>
       <c r="AP39" s="13">
         <v>0.17180000000000001</v>
       </c>
       <c r="AQ39" s="22">
         <v>0</v>
       </c>
       <c r="AR39" s="22">
         <v>0</v>
       </c>
       <c r="AS39" s="22">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="AT39" s="22">
         <v>0.13102</v>
       </c>
       <c r="AU39" s="22">
         <v>0</v>
       </c>
       <c r="AV39" s="22">
         <v>0</v>
       </c>
       <c r="AW39" s="22">
-        <v>5.0000000000000001E-3</v>
+        <v>0.01</v>
       </c>
       <c r="AX39" s="22">
-        <v>2.989E-2</v>
+        <v>9.3450000000000005E-2</v>
       </c>
       <c r="AY39" s="22">
         <v>0</v>
       </c>
       <c r="AZ39" s="22">
         <v>0</v>
       </c>
       <c r="BA39" s="22">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="BB39" s="22">
         <v>3.8809999999999997E-2</v>
       </c>
     </row>
     <row r="40" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C40" s="11">
         <v>0.29899999999999999</v>
       </c>
       <c r="D40" s="11">
@@ -7110,66 +7134,66 @@
       <c r="AO40" s="13">
         <v>0.26928999999999997</v>
       </c>
       <c r="AP40" s="13">
         <v>0.54107000000000005</v>
       </c>
       <c r="AQ40" s="22">
         <v>0</v>
       </c>
       <c r="AR40" s="22">
         <v>0</v>
       </c>
       <c r="AS40" s="22">
         <v>0.19767999999999999</v>
       </c>
       <c r="AT40" s="22">
         <v>0.37658000000000003</v>
       </c>
       <c r="AU40" s="22">
         <v>0</v>
       </c>
       <c r="AV40" s="22">
         <v>0</v>
       </c>
       <c r="AW40" s="22">
-        <v>7.9799999999999996E-2</v>
+        <v>0.12284</v>
       </c>
       <c r="AX40" s="22">
-        <v>0.12397</v>
+        <v>0.17913000000000001</v>
       </c>
       <c r="AY40" s="22">
         <v>0</v>
       </c>
       <c r="AZ40" s="22">
         <v>0</v>
       </c>
       <c r="BA40" s="22">
-        <v>7.0559999999999998E-2</v>
+        <v>7.3679999999999995E-2</v>
       </c>
       <c r="BB40" s="22">
-        <v>0.12892000000000001</v>
+        <v>0.14842</v>
       </c>
     </row>
     <row r="41" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C41" s="11">
         <v>3.3871500000000001</v>
       </c>
       <c r="D41" s="11">
         <v>0.77705000000000002</v>
       </c>
       <c r="E41" s="11">
         <v>2.4918499999999999</v>
       </c>
       <c r="F41" s="11">
         <v>19.10754</v>
       </c>
       <c r="G41" s="11">
         <v>0.20635000000000001</v>
       </c>
       <c r="H41" s="11">
@@ -7274,66 +7298,66 @@
       <c r="AO41" s="13">
         <v>1.88554</v>
       </c>
       <c r="AP41" s="13">
         <v>12.03082</v>
       </c>
       <c r="AQ41" s="22">
         <v>0</v>
       </c>
       <c r="AR41" s="22">
         <v>0</v>
       </c>
       <c r="AS41" s="22">
         <v>0.66757</v>
       </c>
       <c r="AT41" s="22">
         <v>5.6832399999999996</v>
       </c>
       <c r="AU41" s="22">
         <v>0</v>
       </c>
       <c r="AV41" s="22">
         <v>0</v>
       </c>
       <c r="AW41" s="22">
-        <v>0.27392</v>
+        <v>0.30395</v>
       </c>
       <c r="AX41" s="22">
-        <v>2.3623400000000001</v>
+        <v>2.5466899999999999</v>
       </c>
       <c r="AY41" s="22">
         <v>0</v>
       </c>
       <c r="AZ41" s="22">
         <v>0</v>
       </c>
       <c r="BA41" s="22">
-        <v>0.189</v>
+        <v>0.21814</v>
       </c>
       <c r="BB41" s="22">
-        <v>1.9394199999999999</v>
+        <v>2.1644800000000002</v>
       </c>
     </row>
     <row r="42" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C42" s="11">
         <v>94206.870999999999</v>
       </c>
       <c r="D42" s="11">
         <v>16940.472170000001</v>
       </c>
       <c r="E42" s="11">
         <v>551.55200000000002</v>
       </c>
       <c r="F42" s="11">
         <v>86.034729999999996</v>
       </c>
       <c r="G42" s="11">
         <v>205501.992</v>
       </c>
       <c r="H42" s="11">
@@ -7432,72 +7456,72 @@
       <c r="AM42" s="13">
         <v>22255.360000000001</v>
       </c>
       <c r="AN42" s="13">
         <v>3959.335</v>
       </c>
       <c r="AO42" s="13">
         <v>106840.035</v>
       </c>
       <c r="AP42" s="13">
         <v>15270.6438</v>
       </c>
       <c r="AQ42" s="22">
         <v>104706.262</v>
       </c>
       <c r="AR42" s="22">
         <v>21481.527999999998</v>
       </c>
       <c r="AS42" s="22">
         <v>10534.98</v>
       </c>
       <c r="AT42" s="22">
         <v>1478.32331</v>
       </c>
       <c r="AU42" s="22">
-        <v>33419.847000000002</v>
+        <v>36845.707000000002</v>
       </c>
       <c r="AV42" s="22">
-        <v>6378.5929999999998</v>
+        <v>7109.5410000000002</v>
       </c>
       <c r="AW42" s="22">
-        <v>381.02</v>
+        <v>1205.21</v>
       </c>
       <c r="AX42" s="22">
-        <v>58.984969999999997</v>
+        <v>176.5179</v>
       </c>
       <c r="AY42" s="22">
         <v>11469.224</v>
       </c>
       <c r="AZ42" s="22">
         <v>2486.953</v>
       </c>
       <c r="BA42" s="22">
-        <v>14720.87</v>
+        <v>25942.27</v>
       </c>
       <c r="BB42" s="22">
-        <v>2168.1056199999998</v>
+        <v>4138.1496200000001</v>
       </c>
     </row>
     <row r="43" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C43" s="11">
         <v>1993.85</v>
       </c>
       <c r="D43" s="11">
         <v>259.16525999999999</v>
       </c>
       <c r="E43" s="11">
         <v>122.1704</v>
       </c>
       <c r="F43" s="11">
         <v>8.5457599999999996</v>
       </c>
       <c r="G43" s="11">
         <v>974.2</v>
       </c>
       <c r="H43" s="11">
@@ -7766,66 +7790,66 @@
       <c r="AO44" s="13">
         <v>9121.65</v>
       </c>
       <c r="AP44" s="13">
         <v>1404.9529</v>
       </c>
       <c r="AQ44" s="22">
         <v>1912.7809999999999</v>
       </c>
       <c r="AR44" s="22">
         <v>363.65100000000001</v>
       </c>
       <c r="AS44" s="22">
         <v>2278.75</v>
       </c>
       <c r="AT44" s="22">
         <v>456.88400000000001</v>
       </c>
       <c r="AU44" s="22">
         <v>0</v>
       </c>
       <c r="AV44" s="22">
         <v>0</v>
       </c>
       <c r="AW44" s="22">
-        <v>1000</v>
+        <v>1422.75</v>
       </c>
       <c r="AX44" s="22">
-        <v>258.89400000000001</v>
+        <v>326.84699999999998</v>
       </c>
       <c r="AY44" s="22">
         <v>1891.624</v>
       </c>
       <c r="AZ44" s="22">
         <v>392.84800000000001</v>
       </c>
       <c r="BA44" s="22">
-        <v>209.65</v>
+        <v>349.65</v>
       </c>
       <c r="BB44" s="22">
-        <v>28.754000000000001</v>
+        <v>49.247</v>
       </c>
     </row>
     <row r="45" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C45" s="11">
         <v>0</v>
       </c>
       <c r="D45" s="11">
         <v>0</v>
       </c>
       <c r="E45" s="11">
         <v>0</v>
       </c>
       <c r="F45" s="11">
         <v>0</v>
       </c>
       <c r="G45" s="11">
         <v>3997.5</v>
       </c>
       <c r="H45" s="11">
@@ -8094,66 +8118,66 @@
       <c r="AO46" s="13">
         <v>13511.969950000001</v>
       </c>
       <c r="AP46" s="13">
         <v>2896.4559899999999</v>
       </c>
       <c r="AQ46" s="22">
         <v>0</v>
       </c>
       <c r="AR46" s="22">
         <v>0</v>
       </c>
       <c r="AS46" s="22">
         <v>3296.6367599999999</v>
       </c>
       <c r="AT46" s="22">
         <v>882.11810000000003</v>
       </c>
       <c r="AU46" s="22">
         <v>0</v>
       </c>
       <c r="AV46" s="22">
         <v>0</v>
       </c>
       <c r="AW46" s="22">
-        <v>191.83600000000001</v>
+        <v>204.738</v>
       </c>
       <c r="AX46" s="22">
-        <v>145.91200000000001</v>
+        <v>164.51</v>
       </c>
       <c r="AY46" s="22">
         <v>0</v>
       </c>
       <c r="AZ46" s="22">
         <v>0</v>
       </c>
       <c r="BA46" s="22">
-        <v>1407.578</v>
+        <v>2870.6680000000001</v>
       </c>
       <c r="BB46" s="22">
-        <v>737.22699999999998</v>
+        <v>1010.648</v>
       </c>
     </row>
     <row r="47" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C47" s="11">
         <v>138.31899999999999</v>
       </c>
       <c r="D47" s="11">
         <v>34.746920000000003</v>
       </c>
       <c r="E47" s="11">
         <v>499.89472999999998</v>
       </c>
       <c r="F47" s="11">
         <v>279.39863000000003</v>
       </c>
       <c r="G47" s="11">
         <v>188.346</v>
       </c>
       <c r="H47" s="11">
@@ -8258,54 +8282,54 @@
       <c r="AO47" s="13">
         <v>429.42340000000002</v>
       </c>
       <c r="AP47" s="13">
         <v>359.52102000000002</v>
       </c>
       <c r="AQ47" s="22">
         <v>60</v>
       </c>
       <c r="AR47" s="22">
         <v>7.5519999999999996</v>
       </c>
       <c r="AS47" s="22">
         <v>23.0108</v>
       </c>
       <c r="AT47" s="22">
         <v>28.242629999999998</v>
       </c>
       <c r="AU47" s="22">
         <v>60</v>
       </c>
       <c r="AV47" s="22">
         <v>7.5519999999999996</v>
       </c>
       <c r="AW47" s="22">
-        <v>13.276</v>
+        <v>13.657999999999999</v>
       </c>
       <c r="AX47" s="22">
-        <v>15.4391</v>
+        <v>15.99405</v>
       </c>
       <c r="AY47" s="22">
         <v>0</v>
       </c>
       <c r="AZ47" s="22">
         <v>0</v>
       </c>
       <c r="BA47" s="22">
         <v>142.25919999999999</v>
       </c>
       <c r="BB47" s="22">
         <v>81.478409999999997</v>
       </c>
     </row>
     <row r="48" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C48" s="11">
         <v>0</v>
       </c>
       <c r="D48" s="11">
@@ -8586,66 +8610,66 @@
       <c r="AO49" s="13">
         <v>10.242100000000001</v>
       </c>
       <c r="AP49" s="13">
         <v>10.308020000000001</v>
       </c>
       <c r="AQ49" s="22">
         <v>0</v>
       </c>
       <c r="AR49" s="22">
         <v>0</v>
       </c>
       <c r="AS49" s="22">
         <v>203.12</v>
       </c>
       <c r="AT49" s="22">
         <v>40.089919999999999</v>
       </c>
       <c r="AU49" s="22">
         <v>0</v>
       </c>
       <c r="AV49" s="22">
         <v>0</v>
       </c>
       <c r="AW49" s="22">
-        <v>0.84399999999999997</v>
+        <v>0.91600000000000004</v>
       </c>
       <c r="AX49" s="22">
-        <v>3.30057</v>
+        <v>3.5802999999999998</v>
       </c>
       <c r="AY49" s="22">
         <v>0</v>
       </c>
       <c r="AZ49" s="22">
         <v>0</v>
       </c>
       <c r="BA49" s="22">
-        <v>2079.9479999999999</v>
+        <v>2278.308</v>
       </c>
       <c r="BB49" s="22">
-        <v>434.80365</v>
+        <v>475.68565000000001</v>
       </c>
     </row>
     <row r="50" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C50" s="11">
         <v>0</v>
       </c>
       <c r="D50" s="11">
         <v>0</v>
       </c>
       <c r="E50" s="11">
         <v>2669.7</v>
       </c>
       <c r="F50" s="11">
         <v>1305.7940000000001</v>
       </c>
       <c r="G50" s="11">
         <v>393.96</v>
       </c>
       <c r="H50" s="11">
@@ -8762,54 +8786,54 @@
       <c r="AS50" s="22">
         <v>6400.5</v>
       </c>
       <c r="AT50" s="22">
         <v>2196.6060000000002</v>
       </c>
       <c r="AU50" s="22">
         <v>5</v>
       </c>
       <c r="AV50" s="22">
         <v>9.6920000000000002</v>
       </c>
       <c r="AW50" s="22">
         <v>5</v>
       </c>
       <c r="AX50" s="22">
         <v>5.4429999999999996</v>
       </c>
       <c r="AY50" s="22">
         <v>0</v>
       </c>
       <c r="AZ50" s="22">
         <v>0</v>
       </c>
       <c r="BA50" s="22">
-        <v>7155.6</v>
+        <v>10145.6</v>
       </c>
       <c r="BB50" s="22">
-        <v>2390.7460000000001</v>
+        <v>3519.7440000000001</v>
       </c>
     </row>
     <row r="51" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C51" s="11">
         <v>286.01305000000002</v>
       </c>
       <c r="D51" s="11">
         <v>41.908410000000003</v>
       </c>
       <c r="E51" s="11">
         <v>0</v>
       </c>
       <c r="F51" s="11">
         <v>0</v>
       </c>
       <c r="G51" s="11">
         <v>230.42400000000001</v>
       </c>
       <c r="H51" s="11">
@@ -9078,66 +9102,66 @@
       <c r="AO52" s="13">
         <v>1.522</v>
       </c>
       <c r="AP52" s="13">
         <v>1.3324400000000001</v>
       </c>
       <c r="AQ52" s="22">
         <v>0</v>
       </c>
       <c r="AR52" s="22">
         <v>0</v>
       </c>
       <c r="AS52" s="22">
         <v>2.7654999999999998</v>
       </c>
       <c r="AT52" s="22">
         <v>2.4995400000000001</v>
       </c>
       <c r="AU52" s="22">
         <v>0</v>
       </c>
       <c r="AV52" s="22">
         <v>0</v>
       </c>
       <c r="AW52" s="22">
-        <v>2.5550000000000002</v>
+        <v>2.5924999999999998</v>
       </c>
       <c r="AX52" s="22">
-        <v>2.1232899999999999</v>
+        <v>2.2040500000000001</v>
       </c>
       <c r="AY52" s="22">
         <v>0</v>
       </c>
       <c r="AZ52" s="22">
         <v>0</v>
       </c>
       <c r="BA52" s="22">
-        <v>0.54400000000000004</v>
+        <v>0.91149999999999998</v>
       </c>
       <c r="BB52" s="22">
-        <v>0.95913000000000004</v>
+        <v>1.7055199999999999</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C53" s="11">
         <v>1769.1769999999999</v>
       </c>
       <c r="D53" s="11">
         <v>797.06163000000004</v>
       </c>
       <c r="E53" s="11">
         <v>0.4</v>
       </c>
       <c r="F53" s="11">
         <v>1.1200000000000001</v>
       </c>
       <c r="G53" s="11">
         <v>6542.0540000000001</v>
       </c>
       <c r="H53" s="11">
@@ -9236,54 +9260,54 @@
       <c r="AM53" s="13">
         <v>0</v>
       </c>
       <c r="AN53" s="13">
         <v>0</v>
       </c>
       <c r="AO53" s="13">
         <v>10876.324500000001</v>
       </c>
       <c r="AP53" s="13">
         <v>3845.15717</v>
       </c>
       <c r="AQ53" s="22">
         <v>4868.5</v>
       </c>
       <c r="AR53" s="22">
         <v>1906.4549999999999</v>
       </c>
       <c r="AS53" s="22">
         <v>931.45</v>
       </c>
       <c r="AT53" s="22">
         <v>301.46199999999999</v>
       </c>
       <c r="AU53" s="22">
-        <v>0</v>
+        <v>4186</v>
       </c>
       <c r="AV53" s="22">
-        <v>0</v>
+        <v>1874.26</v>
       </c>
       <c r="AW53" s="22">
         <v>931.45</v>
       </c>
       <c r="AX53" s="22">
         <v>301.46199999999999</v>
       </c>
       <c r="AY53" s="22">
         <v>0</v>
       </c>
       <c r="AZ53" s="22">
         <v>0</v>
       </c>
       <c r="BA53" s="22">
         <v>0</v>
       </c>
       <c r="BB53" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B54" s="1" t="s">
@@ -9406,66 +9430,66 @@
       <c r="AO54" s="13">
         <v>11634.749</v>
       </c>
       <c r="AP54" s="13">
         <v>4388.4410799999996</v>
       </c>
       <c r="AQ54" s="22">
         <v>720.71699999999998</v>
       </c>
       <c r="AR54" s="22">
         <v>1804.771</v>
       </c>
       <c r="AS54" s="22">
         <v>5241.7486500000005</v>
       </c>
       <c r="AT54" s="22">
         <v>2759.92812</v>
       </c>
       <c r="AU54" s="22">
         <v>400.71699999999998</v>
       </c>
       <c r="AV54" s="22">
         <v>1207.826</v>
       </c>
       <c r="AW54" s="22">
-        <v>433.14265</v>
+        <v>433.74265000000003</v>
       </c>
       <c r="AX54" s="22">
-        <v>775.73785999999996</v>
+        <v>778.84885999999995</v>
       </c>
       <c r="AY54" s="22">
         <v>60.4</v>
       </c>
       <c r="AZ54" s="22">
         <v>172.70070000000001</v>
       </c>
       <c r="BA54" s="22">
-        <v>13988.050999999999</v>
+        <v>16795.647000000001</v>
       </c>
       <c r="BB54" s="22">
-        <v>6396.67929</v>
+        <v>7767.7509300000002</v>
       </c>
     </row>
     <row r="55" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C55" s="11">
         <v>1132.1199999999999</v>
       </c>
       <c r="D55" s="11">
         <v>440.00700000000001</v>
       </c>
       <c r="E55" s="11">
         <v>2318.5149000000001</v>
       </c>
       <c r="F55" s="11">
         <v>883.77448000000004</v>
       </c>
       <c r="G55" s="11">
         <v>3666.16</v>
       </c>
       <c r="H55" s="11">
@@ -9564,72 +9588,72 @@
       <c r="AM55" s="13">
         <v>219.5</v>
       </c>
       <c r="AN55" s="13">
         <v>93.187889999999996</v>
       </c>
       <c r="AO55" s="13">
         <v>2285.1005300000002</v>
       </c>
       <c r="AP55" s="13">
         <v>661.50149999999996</v>
       </c>
       <c r="AQ55" s="22">
         <v>144.80000000000001</v>
       </c>
       <c r="AR55" s="22">
         <v>59.505380000000002</v>
       </c>
       <c r="AS55" s="22">
         <v>27.054860000000001</v>
       </c>
       <c r="AT55" s="22">
         <v>29.514949999999999</v>
       </c>
       <c r="AU55" s="22">
-        <v>22.5</v>
+        <v>25.8</v>
       </c>
       <c r="AV55" s="22">
-        <v>6.4122700000000004</v>
+        <v>8.9812700000000003</v>
       </c>
       <c r="AW55" s="22">
-        <v>4.7183000000000002</v>
+        <v>6.2138600000000004</v>
       </c>
       <c r="AX55" s="22">
-        <v>5.13307</v>
+        <v>7.15489</v>
       </c>
       <c r="AY55" s="22">
         <v>0</v>
       </c>
       <c r="AZ55" s="22">
         <v>0</v>
       </c>
       <c r="BA55" s="22">
-        <v>6.6529800000000003</v>
+        <v>8.5798000000000005</v>
       </c>
       <c r="BB55" s="22">
-        <v>8.0961400000000001</v>
+        <v>10.434839999999999</v>
       </c>
     </row>
     <row r="56" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C56" s="11">
         <v>0</v>
       </c>
       <c r="D56" s="11">
         <v>0</v>
       </c>
       <c r="E56" s="11">
         <v>99.861729999999994</v>
       </c>
       <c r="F56" s="11">
         <v>145.25906000000001</v>
       </c>
       <c r="G56" s="11">
         <v>0</v>
       </c>
       <c r="H56" s="11">
@@ -9734,66 +9758,66 @@
       <c r="AO56" s="13">
         <v>128.14830000000001</v>
       </c>
       <c r="AP56" s="13">
         <v>362.81918999999999</v>
       </c>
       <c r="AQ56" s="22">
         <v>16</v>
       </c>
       <c r="AR56" s="22">
         <v>10.779389999999999</v>
       </c>
       <c r="AS56" s="22">
         <v>19.483180000000001</v>
       </c>
       <c r="AT56" s="22">
         <v>332.08481</v>
       </c>
       <c r="AU56" s="22">
         <v>0</v>
       </c>
       <c r="AV56" s="22">
         <v>0</v>
       </c>
       <c r="AW56" s="22">
-        <v>6.3111100000000002</v>
+        <v>11.44781</v>
       </c>
       <c r="AX56" s="22">
-        <v>151.80423999999999</v>
+        <v>204.62720999999999</v>
       </c>
       <c r="AY56" s="22">
         <v>0</v>
       </c>
       <c r="AZ56" s="22">
         <v>0</v>
       </c>
       <c r="BA56" s="22">
-        <v>9.7801899999999993</v>
+        <v>11.577529999999999</v>
       </c>
       <c r="BB56" s="22">
-        <v>167.97595000000001</v>
+        <v>209.95582999999999</v>
       </c>
     </row>
     <row r="57" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C57" s="11">
         <v>0</v>
       </c>
       <c r="D57" s="11">
         <v>0</v>
       </c>
       <c r="E57" s="11">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="F57" s="11">
         <v>0.41299999999999998</v>
       </c>
       <c r="G57" s="11">
         <v>0</v>
       </c>
       <c r="H57" s="11">
@@ -10062,66 +10086,66 @@
       <c r="AO58" s="13">
         <v>8.7090000000000001E-2</v>
       </c>
       <c r="AP58" s="13">
         <v>3.4039000000000001</v>
       </c>
       <c r="AQ58" s="22">
         <v>0</v>
       </c>
       <c r="AR58" s="22">
         <v>0</v>
       </c>
       <c r="AS58" s="22">
         <v>3.2469999999999999E-2</v>
       </c>
       <c r="AT58" s="22">
         <v>2.5654599999999999</v>
       </c>
       <c r="AU58" s="22">
         <v>0</v>
       </c>
       <c r="AV58" s="22">
         <v>0</v>
       </c>
       <c r="AW58" s="22">
-        <v>9.4299999999999991E-3</v>
+        <v>1.2659999999999999E-2</v>
       </c>
       <c r="AX58" s="22">
-        <v>0.73234999999999995</v>
+        <v>1.0012799999999999</v>
       </c>
       <c r="AY58" s="22">
         <v>0</v>
       </c>
       <c r="AZ58" s="22">
         <v>0</v>
       </c>
       <c r="BA58" s="22">
-        <v>1.098E-2</v>
+        <v>1.298E-2</v>
       </c>
       <c r="BB58" s="22">
-        <v>0.76624000000000003</v>
+        <v>0.96506000000000003</v>
       </c>
     </row>
     <row r="59" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A59" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C59" s="11">
         <v>46.576999999999998</v>
       </c>
       <c r="D59" s="11">
         <v>9.6480399999999999</v>
       </c>
       <c r="E59" s="11">
         <v>5.4000000000000003E-3</v>
       </c>
       <c r="F59" s="11">
         <v>6.6949999999999996E-2</v>
       </c>
       <c r="G59" s="11">
         <v>16.672999999999998</v>
       </c>
       <c r="H59" s="11">
@@ -10238,54 +10262,54 @@
       <c r="AS59" s="22">
         <v>3.4169999999999999E-2</v>
       </c>
       <c r="AT59" s="22">
         <v>4.3049999999999998E-2</v>
       </c>
       <c r="AU59" s="22">
         <v>0</v>
       </c>
       <c r="AV59" s="22">
         <v>0</v>
       </c>
       <c r="AW59" s="22">
         <v>1.917E-2</v>
       </c>
       <c r="AX59" s="22">
         <v>2.8469999999999999E-2</v>
       </c>
       <c r="AY59" s="22">
         <v>0</v>
       </c>
       <c r="AZ59" s="22">
         <v>0</v>
       </c>
       <c r="BA59" s="22">
-        <v>2.7E-2</v>
+        <v>5.0999999999999997E-2</v>
       </c>
       <c r="BB59" s="22">
-        <v>2.819E-2</v>
+        <v>5.525E-2</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A60" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C60" s="11">
         <v>0</v>
       </c>
       <c r="D60" s="11">
         <v>0</v>
       </c>
       <c r="E60" s="11">
         <v>12.5</v>
       </c>
       <c r="F60" s="11">
         <v>0.79900000000000004</v>
       </c>
       <c r="G60" s="11">
         <v>0</v>
       </c>
       <c r="H60" s="11">
@@ -10894,54 +10918,54 @@
       <c r="AS63" s="22">
         <v>0.04</v>
       </c>
       <c r="AT63" s="22">
         <v>0.80981999999999998</v>
       </c>
       <c r="AU63" s="22">
         <v>0</v>
       </c>
       <c r="AV63" s="22">
         <v>0</v>
       </c>
       <c r="AW63" s="22">
         <v>0</v>
       </c>
       <c r="AX63" s="22">
         <v>0</v>
       </c>
       <c r="AY63" s="22">
         <v>0</v>
       </c>
       <c r="AZ63" s="22">
         <v>0</v>
       </c>
       <c r="BA63" s="22">
-        <v>0.22</v>
+        <v>0.28000000000000003</v>
       </c>
       <c r="BB63" s="22">
-        <v>2.9860799999999998</v>
+        <v>4.60825</v>
       </c>
     </row>
     <row r="64" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A64" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C64" s="11">
         <v>0</v>
       </c>
       <c r="D64" s="11">
         <v>0</v>
       </c>
       <c r="E64" s="11">
         <v>2.2599999999999999E-2</v>
       </c>
       <c r="F64" s="11">
         <v>0.58682000000000001</v>
       </c>
       <c r="G64" s="11">
         <v>0</v>
       </c>
       <c r="H64" s="11">
@@ -11866,66 +11890,66 @@
       <c r="AO69" s="13">
         <v>0.14424000000000001</v>
       </c>
       <c r="AP69" s="13">
         <v>2.1396299999999999</v>
       </c>
       <c r="AQ69" s="22">
         <v>0</v>
       </c>
       <c r="AR69" s="22">
         <v>0</v>
       </c>
       <c r="AS69" s="22">
         <v>9.7350000000000006E-2</v>
       </c>
       <c r="AT69" s="22">
         <v>1.4653</v>
       </c>
       <c r="AU69" s="22">
         <v>0</v>
       </c>
       <c r="AV69" s="22">
         <v>0</v>
       </c>
       <c r="AW69" s="22">
-        <v>3.6600000000000001E-2</v>
+        <v>3.7100000000000001E-2</v>
       </c>
       <c r="AX69" s="22">
-        <v>0.49731999999999998</v>
+        <v>0.50731999999999999</v>
       </c>
       <c r="AY69" s="22">
         <v>0</v>
       </c>
       <c r="AZ69" s="22">
         <v>0</v>
       </c>
       <c r="BA69" s="22">
-        <v>0.15010000000000001</v>
+        <v>0.15062999999999999</v>
       </c>
       <c r="BB69" s="22">
-        <v>0.28981000000000001</v>
+        <v>0.32001000000000002</v>
       </c>
     </row>
     <row r="70" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A70" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C70" s="11">
         <v>0</v>
       </c>
       <c r="D70" s="11">
         <v>0</v>
       </c>
       <c r="E70" s="11">
         <v>0</v>
       </c>
       <c r="F70" s="11">
         <v>0</v>
       </c>
       <c r="G70" s="11">
         <v>0</v>
       </c>
       <c r="H70" s="11">
@@ -12669,94 +12693,94 @@
       <c r="AI111" s="13"/>
       <c r="AJ111" s="13"/>
       <c r="AK111" s="13"/>
       <c r="AL111" s="13"/>
     </row>
     <row r="112" spans="35:38">
       <c r="AI112" s="13"/>
       <c r="AJ112" s="13"/>
       <c r="AK112" s="13"/>
       <c r="AL112" s="13"/>
     </row>
     <row r="113" spans="35:38">
       <c r="AI113" s="13"/>
       <c r="AJ113" s="13"/>
       <c r="AK113" s="13"/>
       <c r="AL113" s="13"/>
     </row>
     <row r="114" spans="35:38">
       <c r="AI114" s="13"/>
       <c r="AJ114" s="13"/>
       <c r="AK114" s="13"/>
       <c r="AL114" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="44">
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="A1:AD1"/>
+    <mergeCell ref="A2:AD2"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="AQ4:AT4"/>
     <mergeCell ref="AQ5:AR5"/>
     <mergeCell ref="AS5:AT5"/>
     <mergeCell ref="AU4:AX4"/>
     <mergeCell ref="AU5:AV5"/>
     <mergeCell ref="AW5:AX5"/>
-    <mergeCell ref="Q5:R5"/>
-[...36 lines deleted...]
-    <mergeCell ref="W5:X5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Шығыс Қазақстан</vt:lpstr>