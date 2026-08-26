--- v4 (2026-08-06)
+++ v5 (2026-08-26)
@@ -1,67 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DE4AEA98-881E-40E2-9198-D981FA6F2157}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="849" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="849"/>
   </bookViews>
   <sheets>
     <sheet name="Шығыс Қазақстан" sheetId="16" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="217" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="216" uniqueCount="142">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0601</t>
   </si>
   <si>
     <t>Луковицы, клубни, клубневидные корни, клубнелуковицы, корневища, включая разветвленные, находящиеся в состоянии вегетативного покоя, вегетации, или цветения; растения и корни цикория, кроме корней товарной позиции 1212</t>
   </si>
   <si>
     <t>0602</t>
   </si>
   <si>
     <t>Прочие живые растения (включая их корни), черенки и отводки; мицелий гриба</t>
   </si>
   <si>
     <t>0603</t>
   </si>
   <si>
     <t>Срезанные цветы и бутоны, пригодные для составления букетов или для декоративных целей, свежие, засушенные, окрашенные, отбеленные, пропитанные или подготовленные другими способами</t>
   </si>
   <si>
@@ -446,63 +440,60 @@
   </si>
   <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік өнімдерінің экспорты және импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">Шығыс Қазақстан
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
   </t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
-    <t>2025*</t>
-[...5 lines deleted...]
-    <t>қаңтар-мамыр 2026*</t>
+    <t>қаңтар-маусым 2025</t>
+  </si>
+  <si>
+    <t>қаңтар-маусым 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -688,227 +679,225 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1041,55 +1030,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BJ114"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="60" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="AR7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="6" topLeftCell="AN7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AM12" sqref="AM12"/>
       <selection pane="topRight" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomLeft" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomRight" activeCell="AY4" sqref="AY4:BB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="34.5703125" style="1" customWidth="1"/>
     <col min="3" max="14" width="12.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.140625" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="14.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="14.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="12.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="15" style="1" customWidth="1"/>
     <col min="25" max="25" width="12.140625" style="1" customWidth="1"/>
     <col min="26" max="26" width="14.42578125" style="1" customWidth="1"/>
     <col min="27" max="27" width="12.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="14.42578125" style="1" customWidth="1"/>
@@ -1101,358 +1090,358 @@
     <col min="34" max="34" width="14.42578125" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.7109375" style="1" customWidth="1"/>
     <col min="36" max="36" width="15.85546875" style="1" customWidth="1"/>
     <col min="37" max="37" width="11.7109375" style="1" customWidth="1"/>
     <col min="38" max="38" width="14.7109375" style="1" customWidth="1"/>
     <col min="39" max="39" width="12.140625" style="1" customWidth="1"/>
     <col min="40" max="40" width="14.42578125" style="1" customWidth="1"/>
     <col min="41" max="41" width="12.140625" style="1" customWidth="1"/>
     <col min="42" max="42" width="14.42578125" style="1" customWidth="1"/>
     <col min="43" max="43" width="12.140625" style="1" customWidth="1"/>
     <col min="44" max="44" width="14.42578125" style="1" customWidth="1"/>
     <col min="45" max="45" width="12.140625" style="1" customWidth="1"/>
     <col min="46" max="46" width="14.42578125" style="1" customWidth="1"/>
     <col min="47" max="47" width="12.140625" style="1" customWidth="1"/>
     <col min="48" max="48" width="14.42578125" style="1" customWidth="1"/>
     <col min="49" max="49" width="12.140625" style="1" customWidth="1"/>
     <col min="50" max="50" width="14.42578125" style="1" customWidth="1"/>
     <col min="51" max="51" width="12.140625" style="1" customWidth="1"/>
     <col min="52" max="52" width="14.42578125" style="1" customWidth="1"/>
     <col min="53" max="53" width="12.140625" style="1" customWidth="1"/>
     <col min="54" max="54" width="14.42578125" style="1" customWidth="1"/>
     <col min="55" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62" ht="13.5" customHeight="1">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="34" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="27"/>
-[...27 lines deleted...]
-      <c r="AD1" s="27"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="34"/>
+      <c r="U1" s="34"/>
+      <c r="V1" s="34"/>
+      <c r="W1" s="34"/>
+      <c r="X1" s="34"/>
+      <c r="Y1" s="34"/>
+      <c r="Z1" s="34"/>
+      <c r="AA1" s="34"/>
+      <c r="AB1" s="34"/>
+      <c r="AC1" s="34"/>
+      <c r="AD1" s="34"/>
       <c r="AI1" s="2"/>
       <c r="AJ1" s="2"/>
       <c r="AK1" s="2"/>
       <c r="AL1" s="2"/>
       <c r="AM1" s="2"/>
       <c r="AN1" s="2"/>
       <c r="AO1" s="2"/>
       <c r="AP1" s="2"/>
       <c r="AQ1" s="9"/>
       <c r="AR1" s="9"/>
       <c r="AS1" s="9"/>
       <c r="AT1" s="9"/>
       <c r="AU1" s="9"/>
       <c r="AV1" s="9"/>
       <c r="AW1" s="9"/>
       <c r="AX1" s="9"/>
       <c r="AY1" s="9"/>
       <c r="AZ1" s="9"/>
       <c r="BA1" s="9"/>
       <c r="BB1" s="9"/>
     </row>
     <row r="2" spans="1:62" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="34" t="s">
         <v>137</v>
       </c>
-      <c r="B2" s="27"/>
-[...27 lines deleted...]
-      <c r="AD2" s="27"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="34"/>
+      <c r="O2" s="34"/>
+      <c r="P2" s="34"/>
+      <c r="Q2" s="34"/>
+      <c r="R2" s="34"/>
+      <c r="S2" s="34"/>
+      <c r="T2" s="34"/>
+      <c r="U2" s="34"/>
+      <c r="V2" s="34"/>
+      <c r="W2" s="34"/>
+      <c r="X2" s="34"/>
+      <c r="Y2" s="34"/>
+      <c r="Z2" s="34"/>
+      <c r="AA2" s="34"/>
+      <c r="AB2" s="34"/>
+      <c r="AC2" s="34"/>
+      <c r="AD2" s="34"/>
     </row>
     <row r="3" spans="1:62" ht="12">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
       <c r="Z3" s="4"/>
     </row>
     <row r="4" spans="1:62" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A4" s="30" t="s">
         <v>132</v>
       </c>
       <c r="B4" s="33" t="s">
         <v>133</v>
       </c>
-      <c r="C4" s="26">
+      <c r="C4" s="23">
         <v>2015</v>
       </c>
-      <c r="D4" s="26"/>
-[...2 lines deleted...]
-      <c r="G4" s="26">
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23">
         <v>2016</v>
       </c>
-      <c r="H4" s="26"/>
-[...2 lines deleted...]
-      <c r="K4" s="26">
+      <c r="H4" s="23"/>
+      <c r="I4" s="23"/>
+      <c r="J4" s="23"/>
+      <c r="K4" s="23">
         <v>2017</v>
       </c>
-      <c r="L4" s="26"/>
-[...2 lines deleted...]
-      <c r="O4" s="26">
+      <c r="L4" s="23"/>
+      <c r="M4" s="23"/>
+      <c r="N4" s="23"/>
+      <c r="O4" s="23">
         <v>2018</v>
       </c>
-      <c r="P4" s="26"/>
-[...2 lines deleted...]
-      <c r="S4" s="26">
+      <c r="P4" s="23"/>
+      <c r="Q4" s="23"/>
+      <c r="R4" s="23"/>
+      <c r="S4" s="23">
         <v>2019</v>
       </c>
-      <c r="T4" s="26"/>
-[...2 lines deleted...]
-      <c r="W4" s="26">
+      <c r="T4" s="23"/>
+      <c r="U4" s="23"/>
+      <c r="V4" s="23"/>
+      <c r="W4" s="23">
         <v>2020</v>
       </c>
-      <c r="X4" s="26"/>
-[...2 lines deleted...]
-      <c r="AA4" s="28">
+      <c r="X4" s="23"/>
+      <c r="Y4" s="23"/>
+      <c r="Z4" s="23"/>
+      <c r="AA4" s="35">
         <v>2021</v>
       </c>
-      <c r="AB4" s="28"/>
-[...2 lines deleted...]
-      <c r="AE4" s="23">
+      <c r="AB4" s="35"/>
+      <c r="AC4" s="35"/>
+      <c r="AD4" s="35"/>
+      <c r="AE4" s="24">
         <v>2022</v>
       </c>
-      <c r="AF4" s="24"/>
-[...2 lines deleted...]
-      <c r="AI4" s="23">
+      <c r="AF4" s="25"/>
+      <c r="AG4" s="25"/>
+      <c r="AH4" s="26"/>
+      <c r="AI4" s="24">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="24"/>
-[...2 lines deleted...]
-      <c r="AM4" s="23">
+      <c r="AJ4" s="25"/>
+      <c r="AK4" s="25"/>
+      <c r="AL4" s="26"/>
+      <c r="AM4" s="24">
         <v>2024</v>
       </c>
-      <c r="AN4" s="24"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="23" t="s">
+      <c r="AN4" s="25"/>
+      <c r="AO4" s="25"/>
+      <c r="AP4" s="26"/>
+      <c r="AQ4" s="24">
+        <v>2025</v>
+      </c>
+      <c r="AR4" s="25"/>
+      <c r="AS4" s="25"/>
+      <c r="AT4" s="26"/>
+      <c r="AU4" s="24" t="s">
         <v>140</v>
       </c>
-      <c r="AR4" s="24"/>
-[...2 lines deleted...]
-      <c r="AU4" s="23" t="s">
+      <c r="AV4" s="25"/>
+      <c r="AW4" s="25"/>
+      <c r="AX4" s="26"/>
+      <c r="AY4" s="24" t="s">
         <v>141</v>
       </c>
-      <c r="AV4" s="24"/>
-[...7 lines deleted...]
-      <c r="BB4" s="25"/>
+      <c r="AZ4" s="25"/>
+      <c r="BA4" s="25"/>
+      <c r="BB4" s="26"/>
     </row>
     <row r="5" spans="1:62" s="5" customFormat="1">
       <c r="A5" s="31"/>
       <c r="B5" s="33"/>
-      <c r="C5" s="34" t="s">
-[...3 lines deleted...]
-      <c r="E5" s="26" t="s">
+      <c r="C5" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="28"/>
+      <c r="E5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="26"/>
-[...4 lines deleted...]
-      <c r="I5" s="26" t="s">
+      <c r="F5" s="23"/>
+      <c r="G5" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="28"/>
+      <c r="I5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="26"/>
-[...4 lines deleted...]
-      <c r="M5" s="26" t="s">
+      <c r="J5" s="23"/>
+      <c r="K5" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="28"/>
+      <c r="M5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="26"/>
-[...4 lines deleted...]
-      <c r="Q5" s="26" t="s">
+      <c r="N5" s="23"/>
+      <c r="O5" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="28"/>
+      <c r="Q5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="26"/>
-[...4 lines deleted...]
-      <c r="U5" s="26" t="s">
+      <c r="R5" s="23"/>
+      <c r="S5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="23"/>
+      <c r="U5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="26"/>
-[...4 lines deleted...]
-      <c r="Y5" s="26" t="s">
+      <c r="V5" s="23"/>
+      <c r="W5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="23"/>
+      <c r="Y5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="26"/>
-[...4 lines deleted...]
-      <c r="AC5" s="26" t="s">
+      <c r="Z5" s="23"/>
+      <c r="AA5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="23"/>
+      <c r="AC5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="26"/>
-[...4 lines deleted...]
-      <c r="AG5" s="26" t="s">
+      <c r="AD5" s="23"/>
+      <c r="AE5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="23"/>
+      <c r="AG5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="26"/>
-[...4 lines deleted...]
-      <c r="AK5" s="26" t="s">
+      <c r="AH5" s="23"/>
+      <c r="AI5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="23"/>
+      <c r="AK5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="26"/>
-[...4 lines deleted...]
-      <c r="AO5" s="26" t="s">
+      <c r="AL5" s="23"/>
+      <c r="AM5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="23"/>
+      <c r="AO5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="26"/>
-[...4 lines deleted...]
-      <c r="AS5" s="26" t="s">
+      <c r="AP5" s="23"/>
+      <c r="AQ5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="23"/>
+      <c r="AS5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="AT5" s="26"/>
-[...4 lines deleted...]
-      <c r="AW5" s="26" t="s">
+      <c r="AT5" s="23"/>
+      <c r="AU5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV5" s="23"/>
+      <c r="AW5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="AX5" s="26"/>
-[...4 lines deleted...]
-      <c r="BA5" s="26" t="s">
+      <c r="AX5" s="23"/>
+      <c r="AY5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ5" s="23"/>
+      <c r="BA5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="BB5" s="26"/>
+      <c r="BB5" s="23"/>
     </row>
     <row r="6" spans="1:62" s="2" customFormat="1" ht="33.75">
       <c r="A6" s="32"/>
       <c r="B6" s="33"/>
       <c r="C6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>134</v>
       </c>
@@ -1696,84 +1685,84 @@
       <c r="AI7" s="9">
         <v>11201.2132</v>
       </c>
       <c r="AJ7" s="9">
         <v>6368.0583999999999</v>
       </c>
       <c r="AK7" s="9">
         <v>267861.59208000009</v>
       </c>
       <c r="AL7" s="9">
         <v>53840.955099999977</v>
       </c>
       <c r="AM7" s="9">
         <v>28916.640359999998</v>
       </c>
       <c r="AN7" s="9">
         <v>7830.1095000000014</v>
       </c>
       <c r="AO7" s="9">
         <v>158132.86777999994</v>
       </c>
       <c r="AP7" s="9">
         <v>30751.869119999996</v>
       </c>
       <c r="AQ7" s="9">
-        <v>113539.36660000001</v>
+        <v>116456.94560000001</v>
       </c>
       <c r="AR7" s="9">
-        <v>26118.91764</v>
+        <v>27538.161889999996</v>
       </c>
       <c r="AS7" s="9">
-        <v>30042.336380000001</v>
+        <v>30138.266340000002</v>
       </c>
       <c r="AT7" s="9">
-        <v>9316.7730100000026</v>
+        <v>9462.296690000001</v>
       </c>
       <c r="AU7" s="9">
-        <v>41826.159599999999</v>
+        <v>54075.079599999997</v>
       </c>
       <c r="AV7" s="9">
-        <v>10319.570009999999</v>
+        <v>12983.645349999999</v>
       </c>
       <c r="AW7" s="9">
-        <v>4486.8687599999985</v>
+        <v>9135.502959999998</v>
       </c>
       <c r="AX7" s="9">
-        <v>2423.8522600000001</v>
+        <v>3505.6925300000007</v>
       </c>
       <c r="AY7" s="9">
         <v>13486.735999999999</v>
       </c>
       <c r="AZ7" s="9">
         <v>3113.4817699999999</v>
       </c>
       <c r="BA7" s="9">
-        <v>63996.669249999992</v>
+        <v>82519.840050000013</v>
       </c>
       <c r="BB7" s="9">
-        <v>18577.580850000006</v>
+        <v>23205.123459999995</v>
       </c>
       <c r="BC7" s="9"/>
       <c r="BD7" s="9"/>
       <c r="BE7" s="9"/>
       <c r="BF7" s="9"/>
       <c r="BG7" s="9"/>
       <c r="BH7" s="9"/>
       <c r="BI7" s="9"/>
       <c r="BJ7" s="9"/>
     </row>
     <row r="8" spans="1:62" s="14" customFormat="1" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="11">
         <v>0</v>
       </c>
       <c r="D8" s="11">
         <v>0</v>
       </c>
       <c r="E8" s="11">
         <v>0.92510000000000003</v>
@@ -1867,84 +1856,84 @@
       </c>
       <c r="AI8" s="13">
         <v>0</v>
       </c>
       <c r="AJ8" s="13">
         <v>0</v>
       </c>
       <c r="AK8" s="13">
         <v>3.0223</v>
       </c>
       <c r="AL8" s="13">
         <v>17.419540000000001</v>
       </c>
       <c r="AM8" s="13">
         <v>0</v>
       </c>
       <c r="AN8" s="13">
         <v>0</v>
       </c>
       <c r="AO8" s="13">
         <v>3.6605500000000002</v>
       </c>
       <c r="AP8" s="13">
         <v>29.46613</v>
       </c>
-      <c r="AQ8" s="22">
-[...17 lines deleted...]
-      <c r="AW8" s="22">
+      <c r="AQ8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS8" s="13">
+        <v>1.2554099999999999</v>
+      </c>
+      <c r="AT8" s="13">
+        <v>39.965710000000001</v>
+      </c>
+      <c r="AU8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW8" s="13">
         <v>0.93171999999999999</v>
       </c>
-      <c r="AX8" s="22">
+      <c r="AX8" s="13">
         <v>29.90812</v>
       </c>
-      <c r="AY8" s="22">
-[...5 lines deleted...]
-      <c r="BA8" s="22">
+      <c r="AY8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ8" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA8" s="13">
         <v>7.2514900000000004</v>
       </c>
-      <c r="BB8" s="22">
+      <c r="BB8" s="13">
         <v>47.506459999999997</v>
       </c>
     </row>
     <row r="9" spans="1:62" s="14" customFormat="1" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="11">
         <v>0</v>
       </c>
       <c r="D9" s="11">
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <v>120.244</v>
       </c>
       <c r="F9" s="11">
         <v>44.835000000000001</v>
       </c>
       <c r="G9" s="11">
         <v>0</v>
       </c>
@@ -2031,85 +2020,85 @@
       </c>
       <c r="AI9" s="13">
         <v>0</v>
       </c>
       <c r="AJ9" s="13">
         <v>0</v>
       </c>
       <c r="AK9" s="13">
         <v>5.8604399999999996</v>
       </c>
       <c r="AL9" s="13">
         <v>45.640450000000001</v>
       </c>
       <c r="AM9" s="13">
         <v>0</v>
       </c>
       <c r="AN9" s="13">
         <v>0</v>
       </c>
       <c r="AO9" s="13">
         <v>12.117760000000001</v>
       </c>
       <c r="AP9" s="13">
         <v>60.598039999999997</v>
       </c>
-      <c r="AQ9" s="22">
-[...8 lines deleted...]
-      <c r="AT9" s="22">
+      <c r="AQ9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS9" s="13">
+        <v>3.3590800000000001</v>
+      </c>
+      <c r="AT9" s="13">
         <v>47.989730000000002</v>
       </c>
-      <c r="AU9" s="22">
-[...5 lines deleted...]
-      <c r="AW9" s="22">
+      <c r="AU9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW9" s="13">
         <v>3.3590800000000001</v>
       </c>
-      <c r="AX9" s="22">
+      <c r="AX9" s="13">
         <v>47.989730000000002</v>
       </c>
-      <c r="AY9" s="22">
-[...9 lines deleted...]
-        <v>50.041679999999999</v>
+      <c r="AY9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ9" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA9" s="13">
+        <v>26.602450000000001</v>
+      </c>
+      <c r="BB9" s="13">
+        <v>56.183900000000001</v>
       </c>
     </row>
     <row r="10" spans="1:62" s="14" customFormat="1" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="11">
         <v>0</v>
       </c>
       <c r="D10" s="11">
         <v>0</v>
       </c>
       <c r="E10" s="11">
         <v>1.0085599999999999</v>
       </c>
       <c r="F10" s="11">
         <v>40.026299999999999</v>
       </c>
       <c r="G10" s="11">
         <v>0</v>
       </c>
       <c r="H10" s="11">
@@ -2195,84 +2184,84 @@
       </c>
       <c r="AI10" s="13">
         <v>0</v>
       </c>
       <c r="AJ10" s="13">
         <v>0</v>
       </c>
       <c r="AK10" s="13">
         <v>0</v>
       </c>
       <c r="AL10" s="13">
         <v>0</v>
       </c>
       <c r="AM10" s="13">
         <v>0</v>
       </c>
       <c r="AN10" s="13">
         <v>0</v>
       </c>
       <c r="AO10" s="13">
         <v>0</v>
       </c>
       <c r="AP10" s="13">
         <v>0</v>
       </c>
-      <c r="AQ10" s="22">
-[...29 lines deleted...]
-      <c r="BA10" s="22">
+      <c r="AQ10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AU10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA10" s="13">
         <v>0.13100000000000001</v>
       </c>
-      <c r="BB10" s="22">
+      <c r="BB10" s="13">
         <v>3.706</v>
       </c>
     </row>
     <row r="11" spans="1:62" s="14" customFormat="1" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="11">
         <v>0</v>
       </c>
       <c r="D11" s="11">
         <v>0</v>
       </c>
       <c r="E11" s="11">
         <v>0.32950000000000002</v>
       </c>
       <c r="F11" s="11">
         <v>1.43302</v>
       </c>
       <c r="G11" s="11">
         <v>0</v>
       </c>
@@ -2359,85 +2348,85 @@
       </c>
       <c r="AI11" s="13">
         <v>0</v>
       </c>
       <c r="AJ11" s="13">
         <v>0</v>
       </c>
       <c r="AK11" s="13">
         <v>2.0058199999999999</v>
       </c>
       <c r="AL11" s="13">
         <v>4.5732400000000002</v>
       </c>
       <c r="AM11" s="13">
         <v>0</v>
       </c>
       <c r="AN11" s="13">
         <v>0</v>
       </c>
       <c r="AO11" s="13">
         <v>3.1966100000000002</v>
       </c>
       <c r="AP11" s="13">
         <v>3.70966</v>
       </c>
-      <c r="AQ11" s="22">
-[...5 lines deleted...]
-      <c r="AS11" s="22">
+      <c r="AQ11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="13">
         <v>2.9075700000000002</v>
       </c>
-      <c r="AT11" s="22">
-[...24 lines deleted...]
-        <v>0.77432999999999996</v>
+      <c r="AT11" s="13">
+        <v>5.2060199999999996</v>
+      </c>
+      <c r="AU11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW11" s="13">
+        <v>1.73159</v>
+      </c>
+      <c r="AX11" s="13">
+        <v>2.6560700000000002</v>
+      </c>
+      <c r="AY11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="13">
+        <v>1.3544400000000001</v>
+      </c>
+      <c r="BB11" s="13">
+        <v>2.2516600000000002</v>
       </c>
     </row>
     <row r="12" spans="1:62" s="14" customFormat="1" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="11">
         <v>1638</v>
       </c>
       <c r="D12" s="11">
         <v>34.260150000000003</v>
       </c>
       <c r="E12" s="11">
         <v>36.11</v>
       </c>
       <c r="F12" s="11">
         <v>5.4991500000000002</v>
       </c>
       <c r="G12" s="11">
         <v>0</v>
       </c>
       <c r="H12" s="11">
@@ -2523,84 +2512,84 @@
       </c>
       <c r="AI12" s="13">
         <v>0</v>
       </c>
       <c r="AJ12" s="13">
         <v>0</v>
       </c>
       <c r="AK12" s="13">
         <v>0</v>
       </c>
       <c r="AL12" s="13">
         <v>0</v>
       </c>
       <c r="AM12" s="13">
         <v>0</v>
       </c>
       <c r="AN12" s="13">
         <v>0</v>
       </c>
       <c r="AO12" s="13">
         <v>17</v>
       </c>
       <c r="AP12" s="13">
         <v>0.73299999999999998</v>
       </c>
-      <c r="AQ12" s="22">
-[...32 lines deleted...]
-      <c r="BB12" s="22">
+      <c r="AQ12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AT12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AU12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ12" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA12" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB12" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:62" s="14" customFormat="1" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="11">
         <v>1188.54483</v>
       </c>
       <c r="D13" s="11">
         <v>40.855020000000003</v>
       </c>
       <c r="E13" s="11">
         <v>0</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
         <v>1268.3230000000001</v>
       </c>
@@ -2687,84 +2676,84 @@
       </c>
       <c r="AI13" s="13">
         <v>0</v>
       </c>
       <c r="AJ13" s="13">
         <v>0</v>
       </c>
       <c r="AK13" s="13">
         <v>0</v>
       </c>
       <c r="AL13" s="13">
         <v>0</v>
       </c>
       <c r="AM13" s="13">
         <v>0</v>
       </c>
       <c r="AN13" s="13">
         <v>0</v>
       </c>
       <c r="AO13" s="13">
         <v>0</v>
       </c>
       <c r="AP13" s="13">
         <v>0</v>
       </c>
-      <c r="AQ13" s="22">
-[...32 lines deleted...]
-      <c r="BB13" s="22">
+      <c r="AQ13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AT13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AU13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ13" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA13" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB13" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:62" s="14" customFormat="1" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="11">
         <v>5140.6075499999997</v>
       </c>
       <c r="D14" s="11">
         <v>345.06601000000001</v>
       </c>
       <c r="E14" s="11">
         <v>1</v>
       </c>
       <c r="F14" s="11">
         <v>1.85436</v>
       </c>
       <c r="G14" s="11">
         <v>2754.61895</v>
       </c>
@@ -2851,84 +2840,84 @@
       </c>
       <c r="AI14" s="13">
         <v>0</v>
       </c>
       <c r="AJ14" s="13">
         <v>0</v>
       </c>
       <c r="AK14" s="13">
         <v>4.16</v>
       </c>
       <c r="AL14" s="13">
         <v>1.1862999999999999</v>
       </c>
       <c r="AM14" s="13">
         <v>0</v>
       </c>
       <c r="AN14" s="13">
         <v>0</v>
       </c>
       <c r="AO14" s="13">
         <v>9.9000000000000005E-2</v>
       </c>
       <c r="AP14" s="13">
         <v>0.31884000000000001</v>
       </c>
-      <c r="AQ14" s="22">
-[...5 lines deleted...]
-      <c r="AS14" s="22">
+      <c r="AQ14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS14" s="13">
         <v>0.02</v>
       </c>
-      <c r="AT14" s="22">
+      <c r="AT14" s="13">
         <v>2.1520000000000001E-2</v>
       </c>
-      <c r="AU14" s="22">
-[...5 lines deleted...]
-      <c r="AW14" s="22">
+      <c r="AU14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW14" s="13">
         <v>0.02</v>
       </c>
-      <c r="AX14" s="22">
+      <c r="AX14" s="13">
         <v>2.1520000000000001E-2</v>
       </c>
-      <c r="AY14" s="22">
-[...5 lines deleted...]
-      <c r="BA14" s="22">
+      <c r="AY14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ14" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA14" s="13">
         <v>8.82</v>
       </c>
-      <c r="BB14" s="22">
+      <c r="BB14" s="13">
         <v>23.070640000000001</v>
       </c>
     </row>
     <row r="15" spans="1:62" s="14" customFormat="1" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="11">
         <v>1398.5106499999999</v>
       </c>
       <c r="D15" s="11">
         <v>24.150849999999998</v>
       </c>
       <c r="E15" s="11">
         <v>0</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
         <v>1212.4670000000001</v>
       </c>
@@ -3015,84 +3004,84 @@
       </c>
       <c r="AI15" s="13">
         <v>0</v>
       </c>
       <c r="AJ15" s="13">
         <v>0</v>
       </c>
       <c r="AK15" s="13">
         <v>3.3780000000000001</v>
       </c>
       <c r="AL15" s="13">
         <v>0.65903</v>
       </c>
       <c r="AM15" s="13">
         <v>0</v>
       </c>
       <c r="AN15" s="13">
         <v>0</v>
       </c>
       <c r="AO15" s="13">
         <v>0.68</v>
       </c>
       <c r="AP15" s="13">
         <v>0.97870999999999997</v>
       </c>
-      <c r="AQ15" s="22">
-[...32 lines deleted...]
-      <c r="BB15" s="22">
+      <c r="AQ15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AT15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AU15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ15" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA15" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB15" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:62" s="14" customFormat="1" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="11">
         <v>3.9E-2</v>
       </c>
       <c r="D16" s="11">
         <v>3.8000000000000002E-4</v>
       </c>
       <c r="E16" s="11">
         <v>0</v>
       </c>
       <c r="F16" s="11">
         <v>0</v>
       </c>
       <c r="G16" s="11">
         <v>1.4750000000000001</v>
       </c>
@@ -3179,84 +3168,84 @@
       </c>
       <c r="AI16" s="13">
         <v>0</v>
       </c>
       <c r="AJ16" s="13">
         <v>0</v>
       </c>
       <c r="AK16" s="13">
         <v>0</v>
       </c>
       <c r="AL16" s="13">
         <v>0</v>
       </c>
       <c r="AM16" s="13">
         <v>0</v>
       </c>
       <c r="AN16" s="13">
         <v>0</v>
       </c>
       <c r="AO16" s="13">
         <v>0</v>
       </c>
       <c r="AP16" s="13">
         <v>0</v>
       </c>
-      <c r="AQ16" s="22">
-[...32 lines deleted...]
-      <c r="BB16" s="22">
+      <c r="AQ16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AT16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AU16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ16" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA16" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB16" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="11">
         <v>1346.0109</v>
       </c>
       <c r="D17" s="11">
         <v>75.16377</v>
       </c>
       <c r="E17" s="11">
         <v>0.58650000000000002</v>
       </c>
       <c r="F17" s="11">
         <v>0.94389999999999996</v>
       </c>
       <c r="G17" s="11">
         <v>401.25995</v>
       </c>
@@ -3343,84 +3332,84 @@
       </c>
       <c r="AI17" s="13">
         <v>0</v>
       </c>
       <c r="AJ17" s="13">
         <v>0</v>
       </c>
       <c r="AK17" s="13">
         <v>0</v>
       </c>
       <c r="AL17" s="13">
         <v>0</v>
       </c>
       <c r="AM17" s="13">
         <v>0</v>
       </c>
       <c r="AN17" s="13">
         <v>0</v>
       </c>
       <c r="AO17" s="13">
         <v>0</v>
       </c>
       <c r="AP17" s="13">
         <v>0</v>
       </c>
-      <c r="AQ17" s="22">
-[...32 lines deleted...]
-      <c r="BB17" s="22">
+      <c r="AQ17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AT17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AU17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ17" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA17" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB17" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="11">
         <v>212.94049999999999</v>
       </c>
       <c r="D18" s="11">
         <v>3.3961899999999998</v>
       </c>
       <c r="E18" s="11">
         <v>0.19739999999999999</v>
       </c>
       <c r="F18" s="11">
         <v>0.47003</v>
       </c>
       <c r="G18" s="11">
         <v>276.91000000000003</v>
       </c>
@@ -3507,84 +3496,84 @@
       </c>
       <c r="AI18" s="13">
         <v>0</v>
       </c>
       <c r="AJ18" s="13">
         <v>0</v>
       </c>
       <c r="AK18" s="13">
         <v>0</v>
       </c>
       <c r="AL18" s="13">
         <v>0</v>
       </c>
       <c r="AM18" s="13">
         <v>0</v>
       </c>
       <c r="AN18" s="13">
         <v>0</v>
       </c>
       <c r="AO18" s="13">
         <v>0</v>
       </c>
       <c r="AP18" s="13">
         <v>0</v>
       </c>
-      <c r="AQ18" s="22">
-[...32 lines deleted...]
-      <c r="BB18" s="22">
+      <c r="AQ18" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR18" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS18" s="13">
+        <v>0</v>
+      </c>
+      <c r="AT18" s="13">
+        <v>0</v>
+      </c>
+      <c r="AU18" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX18" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY18" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ18" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA18" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB18" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="11">
         <v>0.111</v>
       </c>
       <c r="D19" s="11">
         <v>1.1900000000000001E-3</v>
       </c>
       <c r="E19" s="11">
         <v>45.6312</v>
       </c>
       <c r="F19" s="11">
         <v>22.02899</v>
       </c>
       <c r="G19" s="11">
         <v>87.257000000000005</v>
       </c>
@@ -3671,84 +3660,84 @@
       </c>
       <c r="AI19" s="13">
         <v>0</v>
       </c>
       <c r="AJ19" s="13">
         <v>0</v>
       </c>
       <c r="AK19" s="13">
         <v>732.72</v>
       </c>
       <c r="AL19" s="13">
         <v>166.09899999999999</v>
       </c>
       <c r="AM19" s="13">
         <v>0</v>
       </c>
       <c r="AN19" s="13">
         <v>0</v>
       </c>
       <c r="AO19" s="13">
         <v>0</v>
       </c>
       <c r="AP19" s="13">
         <v>0</v>
       </c>
-      <c r="AQ19" s="22">
-[...32 lines deleted...]
-      <c r="BB19" s="22">
+      <c r="AQ19" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR19" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS19" s="13">
+        <v>0</v>
+      </c>
+      <c r="AT19" s="13">
+        <v>0</v>
+      </c>
+      <c r="AU19" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV19" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW19" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX19" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY19" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ19" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA19" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB19" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="11">
         <v>479.75911000000002</v>
       </c>
       <c r="D20" s="11">
         <v>7.3566399999999996</v>
       </c>
       <c r="E20" s="11">
         <v>0.54801</v>
       </c>
       <c r="F20" s="11">
         <v>1.37357</v>
       </c>
       <c r="G20" s="11">
         <v>495.19844999999998</v>
       </c>
@@ -3835,84 +3824,84 @@
       </c>
       <c r="AI20" s="13">
         <v>0</v>
       </c>
       <c r="AJ20" s="13">
         <v>0</v>
       </c>
       <c r="AK20" s="13">
         <v>0</v>
       </c>
       <c r="AL20" s="13">
         <v>0</v>
       </c>
       <c r="AM20" s="13">
         <v>0</v>
       </c>
       <c r="AN20" s="13">
         <v>0</v>
       </c>
       <c r="AO20" s="13">
         <v>0</v>
       </c>
       <c r="AP20" s="13">
         <v>0</v>
       </c>
-      <c r="AQ20" s="22">
-[...32 lines deleted...]
-      <c r="BB20" s="22">
+      <c r="AQ20" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR20" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS20" s="13">
+        <v>0</v>
+      </c>
+      <c r="AT20" s="13">
+        <v>0</v>
+      </c>
+      <c r="AU20" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV20" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW20" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX20" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY20" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ20" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA20" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB20" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="11">
         <v>0</v>
       </c>
       <c r="D21" s="11">
         <v>0</v>
       </c>
       <c r="E21" s="11">
         <v>0.81720000000000004</v>
       </c>
       <c r="F21" s="11">
         <v>1.1476999999999999</v>
       </c>
       <c r="G21" s="11">
         <v>0</v>
       </c>
@@ -3999,85 +3988,85 @@
       </c>
       <c r="AI21" s="13">
         <v>0</v>
       </c>
       <c r="AJ21" s="13">
         <v>0</v>
       </c>
       <c r="AK21" s="13">
         <v>114.282</v>
       </c>
       <c r="AL21" s="13">
         <v>141.36063999999999</v>
       </c>
       <c r="AM21" s="13">
         <v>0</v>
       </c>
       <c r="AN21" s="13">
         <v>0</v>
       </c>
       <c r="AO21" s="13">
         <v>118.51675</v>
       </c>
       <c r="AP21" s="13">
         <v>140.66789</v>
       </c>
-      <c r="AQ21" s="22">
-[...5 lines deleted...]
-      <c r="AS21" s="22">
+      <c r="AQ21" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR21" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS21" s="13">
         <v>131.24549999999999</v>
       </c>
-      <c r="AT21" s="22">
+      <c r="AT21" s="13">
         <v>186.25219999999999</v>
       </c>
-      <c r="AU21" s="22">
-[...21 lines deleted...]
-        <v>67.127300000000005</v>
+      <c r="AU21" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV21" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW21" s="13">
+        <v>68.344499999999996</v>
+      </c>
+      <c r="AX21" s="13">
+        <v>97.050830000000005</v>
+      </c>
+      <c r="AY21" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ21" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA21" s="13">
+        <v>66.91</v>
+      </c>
+      <c r="BB21" s="13">
+        <v>84.598259999999996</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="11">
         <v>128.87799999999999</v>
       </c>
       <c r="D22" s="11">
         <v>20.532789999999999</v>
       </c>
       <c r="E22" s="11">
         <v>27.60416</v>
       </c>
       <c r="F22" s="11">
         <v>19.663350000000001</v>
       </c>
       <c r="G22" s="11">
         <v>43.551000000000002</v>
       </c>
       <c r="H22" s="11">
@@ -4163,85 +4152,85 @@
       </c>
       <c r="AI22" s="13">
         <v>0</v>
       </c>
       <c r="AJ22" s="13">
         <v>0</v>
       </c>
       <c r="AK22" s="13">
         <v>10194.752399999999</v>
       </c>
       <c r="AL22" s="13">
         <v>2099.8566099999998</v>
       </c>
       <c r="AM22" s="13">
         <v>3.21</v>
       </c>
       <c r="AN22" s="13">
         <v>0.03</v>
       </c>
       <c r="AO22" s="13">
         <v>104.0889</v>
       </c>
       <c r="AP22" s="13">
         <v>47.11486</v>
       </c>
-      <c r="AQ22" s="22">
-[...5 lines deleted...]
-      <c r="AS22" s="22">
+      <c r="AQ22" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR22" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS22" s="13">
         <v>568.78560000000004</v>
       </c>
-      <c r="AT22" s="22">
+      <c r="AT22" s="13">
         <v>149.85504</v>
       </c>
-      <c r="AU22" s="22">
-[...5 lines deleted...]
-      <c r="AW22" s="22">
+      <c r="AU22" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV22" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW22" s="13">
         <v>94.023600000000002</v>
       </c>
-      <c r="AX22" s="22">
+      <c r="AX22" s="13">
         <v>45.260339999999999</v>
       </c>
-      <c r="AY22" s="22">
-[...9 lines deleted...]
-        <v>1059.1690100000001</v>
+      <c r="AY22" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ22" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA22" s="13">
+        <v>5507.2551999999996</v>
+      </c>
+      <c r="BB22" s="13">
+        <v>1089.5640100000001</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="11">
         <v>0</v>
       </c>
       <c r="D23" s="11">
         <v>0</v>
       </c>
       <c r="E23" s="11">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
         <v>0</v>
       </c>
       <c r="H23" s="11">
@@ -4327,84 +4316,84 @@
       </c>
       <c r="AI23" s="13">
         <v>0</v>
       </c>
       <c r="AJ23" s="13">
         <v>0</v>
       </c>
       <c r="AK23" s="13">
         <v>0</v>
       </c>
       <c r="AL23" s="13">
         <v>0</v>
       </c>
       <c r="AM23" s="13">
         <v>0</v>
       </c>
       <c r="AN23" s="13">
         <v>0</v>
       </c>
       <c r="AO23" s="13">
         <v>0</v>
       </c>
       <c r="AP23" s="13">
         <v>0</v>
       </c>
-      <c r="AQ23" s="22">
-[...32 lines deleted...]
-      <c r="BB23" s="22">
+      <c r="AQ23" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR23" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS23" s="13">
+        <v>0</v>
+      </c>
+      <c r="AT23" s="13">
+        <v>0</v>
+      </c>
+      <c r="AU23" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV23" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW23" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX23" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY23" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ23" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA23" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB23" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="11">
         <v>0</v>
       </c>
       <c r="D24" s="11">
         <v>0</v>
       </c>
       <c r="E24" s="11">
         <v>1.13687</v>
       </c>
       <c r="F24" s="11">
         <v>11.984260000000001</v>
       </c>
       <c r="G24" s="11">
         <v>252.89500000000001</v>
       </c>
@@ -4491,85 +4480,85 @@
       </c>
       <c r="AI24" s="13">
         <v>544.45608000000004</v>
       </c>
       <c r="AJ24" s="13">
         <v>927.36995000000002</v>
       </c>
       <c r="AK24" s="13">
         <v>0.60616000000000003</v>
       </c>
       <c r="AL24" s="13">
         <v>1.4316800000000001</v>
       </c>
       <c r="AM24" s="13">
         <v>609.56596000000002</v>
       </c>
       <c r="AN24" s="13">
         <v>678.23532999999998</v>
       </c>
       <c r="AO24" s="13">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="AP24" s="13">
         <v>0.40851999999999999</v>
       </c>
-      <c r="AQ24" s="22">
+      <c r="AQ24" s="13">
         <v>4.5359999999999996</v>
       </c>
-      <c r="AR24" s="22">
+      <c r="AR24" s="13">
         <v>3.4782199999999999</v>
       </c>
-      <c r="AS24" s="22">
+      <c r="AS24" s="13">
         <v>0.74951999999999996</v>
       </c>
-      <c r="AT24" s="22">
+      <c r="AT24" s="13">
         <v>0.32871</v>
       </c>
-      <c r="AU24" s="22">
+      <c r="AU24" s="13">
         <v>4.5359999999999996</v>
       </c>
-      <c r="AV24" s="22">
+      <c r="AV24" s="13">
         <v>3.4782199999999999</v>
       </c>
-      <c r="AW24" s="22">
-[...15 lines deleted...]
-        <v>0.11806999999999999</v>
+      <c r="AW24" s="13">
+        <v>0.72616000000000003</v>
+      </c>
+      <c r="AX24" s="13">
+        <v>0.20562</v>
+      </c>
+      <c r="AY24" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ24" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA24" s="13">
+        <v>2.1600000000000001E-2</v>
+      </c>
+      <c r="BB24" s="13">
+        <v>0.12689</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="11">
         <v>510.14760000000001</v>
       </c>
       <c r="D25" s="11">
         <v>178.15164999999999</v>
       </c>
       <c r="E25" s="11">
         <v>4543.3990000000003</v>
       </c>
       <c r="F25" s="11">
         <v>174.9092</v>
       </c>
       <c r="G25" s="11">
         <v>950.12800000000004</v>
       </c>
       <c r="H25" s="11">
@@ -4655,84 +4644,84 @@
       </c>
       <c r="AI25" s="13">
         <v>523.19651999999996</v>
       </c>
       <c r="AJ25" s="13">
         <v>503.06729000000001</v>
       </c>
       <c r="AK25" s="13">
         <v>100.75292</v>
       </c>
       <c r="AL25" s="13">
         <v>33.963090000000001</v>
       </c>
       <c r="AM25" s="13">
         <v>35.5976</v>
       </c>
       <c r="AN25" s="13">
         <v>47.648389999999999</v>
       </c>
       <c r="AO25" s="13">
         <v>190.32400000000001</v>
       </c>
       <c r="AP25" s="13">
         <v>341.17471</v>
       </c>
-      <c r="AQ25" s="22">
+      <c r="AQ25" s="13">
         <v>115.61960000000001</v>
       </c>
-      <c r="AR25" s="22">
+      <c r="AR25" s="13">
         <v>70.618229999999997</v>
       </c>
-      <c r="AS25" s="22">
-[...5 lines deleted...]
-      <c r="AU25" s="22">
+      <c r="AS25" s="13">
+        <v>349.26310000000001</v>
+      </c>
+      <c r="AT25" s="13">
+        <v>270.46462000000002</v>
+      </c>
+      <c r="AU25" s="13">
         <v>88.019599999999997</v>
       </c>
-      <c r="AV25" s="22">
+      <c r="AV25" s="13">
         <v>49.635420000000003</v>
       </c>
-      <c r="AW25" s="22">
-[...5 lines deleted...]
-      <c r="AY25" s="22">
+      <c r="AW25" s="13">
+        <v>271.16399999999999</v>
+      </c>
+      <c r="AX25" s="13">
+        <v>156.50470000000001</v>
+      </c>
+      <c r="AY25" s="13">
         <v>6.5</v>
       </c>
-      <c r="AZ25" s="22">
+      <c r="AZ25" s="13">
         <v>8.4987399999999997</v>
       </c>
-      <c r="BA25" s="22">
-[...2 lines deleted...]
-      <c r="BB25" s="22">
+      <c r="BA25" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB25" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="11">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="11">
         <v>4797.8458000000001</v>
       </c>
       <c r="F26" s="11">
         <v>3784.8335900000002</v>
       </c>
       <c r="G26" s="11">
         <v>0</v>
       </c>
@@ -4819,85 +4808,85 @@
       </c>
       <c r="AI26" s="13">
         <v>0</v>
       </c>
       <c r="AJ26" s="13">
         <v>0</v>
       </c>
       <c r="AK26" s="13">
         <v>630.82920000000001</v>
       </c>
       <c r="AL26" s="13">
         <v>775.92690000000005</v>
       </c>
       <c r="AM26" s="13">
         <v>0</v>
       </c>
       <c r="AN26" s="13">
         <v>0</v>
       </c>
       <c r="AO26" s="13">
         <v>0</v>
       </c>
       <c r="AP26" s="13">
         <v>0</v>
       </c>
-      <c r="AQ26" s="22">
+      <c r="AQ26" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR26" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS26" s="13">
         <v>72.320999999999998</v>
       </c>
-      <c r="AR26" s="22">
+      <c r="AT26" s="13">
         <v>76.477999999999994</v>
       </c>
-      <c r="AS26" s="22">
-[...17 lines deleted...]
-      <c r="AY26" s="22">
+      <c r="AU26" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV26" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW26" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX26" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY26" s="13">
         <v>38.988</v>
       </c>
-      <c r="AZ26" s="22">
+      <c r="AZ26" s="13">
         <v>41.177999999999997</v>
       </c>
-      <c r="BA26" s="22">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="BA26" s="13">
+        <v>43.176000000000002</v>
+      </c>
+      <c r="BB26" s="13">
+        <v>31.065999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="11">
         <v>2098.6509999999998</v>
       </c>
       <c r="D27" s="11">
         <v>478.07074999999998</v>
       </c>
       <c r="E27" s="11">
         <v>0</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>4227.3729999999996</v>
       </c>
       <c r="H27" s="11">
@@ -4983,84 +4972,84 @@
       </c>
       <c r="AI27" s="13">
         <v>2555.585</v>
       </c>
       <c r="AJ27" s="13">
         <v>783.36825999999996</v>
       </c>
       <c r="AK27" s="13">
         <v>1.4523999999999999</v>
       </c>
       <c r="AL27" s="13">
         <v>1.1497900000000001</v>
       </c>
       <c r="AM27" s="13">
         <v>1400.0409999999999</v>
       </c>
       <c r="AN27" s="13">
         <v>376.62930999999998</v>
       </c>
       <c r="AO27" s="13">
         <v>0.88</v>
       </c>
       <c r="AP27" s="13">
         <v>0.32912000000000002</v>
       </c>
-      <c r="AQ27" s="22">
+      <c r="AQ27" s="13">
         <v>377.08</v>
       </c>
-      <c r="AR27" s="22">
+      <c r="AR27" s="13">
         <v>87.348119999999994</v>
       </c>
-      <c r="AS27" s="22">
+      <c r="AS27" s="13">
         <v>2.4</v>
       </c>
-      <c r="AT27" s="22">
+      <c r="AT27" s="13">
         <v>0.86299999999999999</v>
       </c>
-      <c r="AU27" s="22">
+      <c r="AU27" s="13">
         <v>201.88</v>
       </c>
-      <c r="AV27" s="22">
+      <c r="AV27" s="13">
         <v>46.168619999999997</v>
       </c>
-      <c r="AW27" s="22">
+      <c r="AW27" s="13">
         <v>2.4</v>
       </c>
-      <c r="AX27" s="22">
+      <c r="AX27" s="13">
         <v>0.86299999999999999</v>
       </c>
-      <c r="AY27" s="22">
+      <c r="AY27" s="13">
         <v>20</v>
       </c>
-      <c r="AZ27" s="22">
+      <c r="AZ27" s="13">
         <v>11.303330000000001</v>
       </c>
-      <c r="BA27" s="22">
-[...2 lines deleted...]
-      <c r="BB27" s="22">
+      <c r="BA27" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB27" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C28" s="11">
         <v>1885.5065500000001</v>
       </c>
       <c r="D28" s="11">
         <v>119.22535999999999</v>
       </c>
       <c r="E28" s="11">
         <v>0</v>
       </c>
       <c r="F28" s="11">
         <v>0</v>
       </c>
       <c r="G28" s="11">
         <v>732.36501999999996</v>
       </c>
@@ -5147,84 +5136,84 @@
       </c>
       <c r="AI28" s="13">
         <v>0</v>
       </c>
       <c r="AJ28" s="13">
         <v>0</v>
       </c>
       <c r="AK28" s="13">
         <v>0</v>
       </c>
       <c r="AL28" s="13">
         <v>0</v>
       </c>
       <c r="AM28" s="13">
         <v>0</v>
       </c>
       <c r="AN28" s="13">
         <v>0</v>
       </c>
       <c r="AO28" s="13">
         <v>0</v>
       </c>
       <c r="AP28" s="13">
         <v>0</v>
       </c>
-      <c r="AQ28" s="22">
-[...32 lines deleted...]
-      <c r="BB28" s="22">
+      <c r="AQ28" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR28" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS28" s="13">
+        <v>0</v>
+      </c>
+      <c r="AT28" s="13">
+        <v>0</v>
+      </c>
+      <c r="AU28" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV28" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW28" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX28" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY28" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ28" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA28" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB28" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C29" s="11">
         <v>2038.7661800000001</v>
       </c>
       <c r="D29" s="11">
         <v>459.65082000000001</v>
       </c>
       <c r="E29" s="11">
         <v>2.4018000000000002</v>
       </c>
       <c r="F29" s="11">
         <v>6.7320700000000002</v>
       </c>
       <c r="G29" s="11">
         <v>9388.0052599999999</v>
       </c>
@@ -5311,85 +5300,85 @@
       </c>
       <c r="AI29" s="13">
         <v>1646.365</v>
       </c>
       <c r="AJ29" s="13">
         <v>523.03881000000001</v>
       </c>
       <c r="AK29" s="13">
         <v>0.18</v>
       </c>
       <c r="AL29" s="13">
         <v>0.82269000000000003</v>
       </c>
       <c r="AM29" s="13">
         <v>1025.549</v>
       </c>
       <c r="AN29" s="13">
         <v>293.65030999999999</v>
       </c>
       <c r="AO29" s="13">
         <v>2.2000000000000002</v>
       </c>
       <c r="AP29" s="13">
         <v>1.30446</v>
       </c>
-      <c r="AQ29" s="22">
+      <c r="AQ29" s="13">
         <v>468</v>
       </c>
-      <c r="AR29" s="22">
+      <c r="AR29" s="13">
         <v>205.94057000000001</v>
       </c>
-      <c r="AS29" s="22">
+      <c r="AS29" s="13">
         <v>0.22</v>
       </c>
-      <c r="AT29" s="22">
+      <c r="AT29" s="13">
         <v>1.0201899999999999</v>
       </c>
-      <c r="AU29" s="22">
+      <c r="AU29" s="13">
         <v>7</v>
       </c>
-      <c r="AV29" s="22">
+      <c r="AV29" s="13">
         <v>1.86025</v>
       </c>
-      <c r="AW29" s="22">
+      <c r="AW29" s="13">
+        <v>0.12</v>
+      </c>
+      <c r="AX29" s="13">
+        <v>0.53771000000000002</v>
+      </c>
+      <c r="AY29" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ29" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA29" s="13">
         <v>0.1</v>
       </c>
-      <c r="AX29" s="22">
-[...12 lines deleted...]
-        <v>0.40745999999999999</v>
+      <c r="BB29" s="13">
+        <v>0.51046000000000002</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="11">
         <v>54.997999999999998</v>
       </c>
       <c r="D30" s="11">
         <v>6.1249799999999999</v>
       </c>
       <c r="E30" s="11">
         <v>0</v>
       </c>
       <c r="F30" s="11">
         <v>0</v>
       </c>
       <c r="G30" s="11">
         <v>1110.356</v>
       </c>
       <c r="H30" s="11">
@@ -5475,84 +5464,84 @@
       </c>
       <c r="AI30" s="13">
         <v>0</v>
       </c>
       <c r="AJ30" s="13">
         <v>0</v>
       </c>
       <c r="AK30" s="13">
         <v>0</v>
       </c>
       <c r="AL30" s="13">
         <v>0</v>
       </c>
       <c r="AM30" s="13">
         <v>0</v>
       </c>
       <c r="AN30" s="13">
         <v>0</v>
       </c>
       <c r="AO30" s="13">
         <v>0</v>
       </c>
       <c r="AP30" s="13">
         <v>0</v>
       </c>
-      <c r="AQ30" s="22">
-[...32 lines deleted...]
-      <c r="BB30" s="22">
+      <c r="AQ30" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR30" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS30" s="13">
+        <v>0</v>
+      </c>
+      <c r="AT30" s="13">
+        <v>0</v>
+      </c>
+      <c r="AU30" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV30" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW30" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX30" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY30" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ30" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA30" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB30" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C31" s="11">
         <v>958.75048000000004</v>
       </c>
       <c r="D31" s="11">
         <v>90.16283</v>
       </c>
       <c r="E31" s="11">
         <v>0</v>
       </c>
       <c r="F31" s="11">
         <v>0</v>
       </c>
       <c r="G31" s="11">
         <v>305.24200000000002</v>
       </c>
@@ -5639,84 +5628,84 @@
       </c>
       <c r="AI31" s="13">
         <v>0</v>
       </c>
       <c r="AJ31" s="13">
         <v>0</v>
       </c>
       <c r="AK31" s="13">
         <v>0</v>
       </c>
       <c r="AL31" s="13">
         <v>0</v>
       </c>
       <c r="AM31" s="13">
         <v>0</v>
       </c>
       <c r="AN31" s="13">
         <v>0</v>
       </c>
       <c r="AO31" s="13">
         <v>0</v>
       </c>
       <c r="AP31" s="13">
         <v>0</v>
       </c>
-      <c r="AQ31" s="22">
-[...32 lines deleted...]
-      <c r="BB31" s="22">
+      <c r="AQ31" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR31" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS31" s="13">
+        <v>0</v>
+      </c>
+      <c r="AT31" s="13">
+        <v>0</v>
+      </c>
+      <c r="AU31" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV31" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW31" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX31" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY31" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ31" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA31" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB31" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="11">
         <v>838.87926000000004</v>
       </c>
       <c r="D32" s="11">
         <v>18.29402</v>
       </c>
       <c r="E32" s="11">
         <v>0</v>
       </c>
       <c r="F32" s="11">
         <v>0</v>
       </c>
       <c r="G32" s="11">
         <v>14604.6687</v>
       </c>
@@ -5803,84 +5792,84 @@
       </c>
       <c r="AI32" s="13">
         <v>0</v>
       </c>
       <c r="AJ32" s="13">
         <v>0</v>
       </c>
       <c r="AK32" s="13">
         <v>0</v>
       </c>
       <c r="AL32" s="13">
         <v>0</v>
       </c>
       <c r="AM32" s="13">
         <v>0</v>
       </c>
       <c r="AN32" s="13">
         <v>0</v>
       </c>
       <c r="AO32" s="13">
         <v>20.5</v>
       </c>
       <c r="AP32" s="13">
         <v>4.9649999999999999</v>
       </c>
-      <c r="AQ32" s="22">
-[...32 lines deleted...]
-      <c r="BB32" s="22">
+      <c r="AQ32" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR32" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS32" s="13">
+        <v>0</v>
+      </c>
+      <c r="AT32" s="13">
+        <v>0</v>
+      </c>
+      <c r="AU32" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV32" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW32" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX32" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY32" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ32" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA32" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB32" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="11">
         <v>226.154</v>
       </c>
       <c r="D33" s="11">
         <v>17.635020000000001</v>
       </c>
       <c r="E33" s="11">
         <v>0</v>
       </c>
       <c r="F33" s="11">
         <v>0</v>
       </c>
       <c r="G33" s="11">
         <v>725.60900000000004</v>
       </c>
@@ -5967,85 +5956,85 @@
       </c>
       <c r="AI33" s="13">
         <v>0</v>
       </c>
       <c r="AJ33" s="13">
         <v>0</v>
       </c>
       <c r="AK33" s="13">
         <v>0.1</v>
       </c>
       <c r="AL33" s="13">
         <v>0.33528000000000002</v>
       </c>
       <c r="AM33" s="13">
         <v>0</v>
       </c>
       <c r="AN33" s="13">
         <v>0</v>
       </c>
       <c r="AO33" s="13">
         <v>0</v>
       </c>
       <c r="AP33" s="13">
         <v>0</v>
       </c>
-      <c r="AQ33" s="22">
-[...5 lines deleted...]
-      <c r="AS33" s="22">
+      <c r="AQ33" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR33" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS33" s="13">
         <v>0.1</v>
       </c>
-      <c r="AT33" s="22">
+      <c r="AT33" s="13">
         <v>0.49926999999999999</v>
       </c>
-      <c r="AU33" s="22">
-[...21 lines deleted...]
-        <v>2.0636800000000002</v>
+      <c r="AU33" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV33" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW33" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX33" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY33" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ33" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA33" s="13">
+        <v>0.48</v>
+      </c>
+      <c r="BB33" s="13">
+        <v>2.6486399999999999</v>
       </c>
     </row>
     <row r="34" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="11">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="D34" s="11">
         <v>1.66E-2</v>
       </c>
       <c r="E34" s="11">
         <v>0.72552000000000005</v>
       </c>
       <c r="F34" s="11">
         <v>2.04948</v>
       </c>
       <c r="G34" s="11">
         <v>0</v>
       </c>
       <c r="H34" s="11">
@@ -6131,85 +6120,85 @@
       </c>
       <c r="AI34" s="13">
         <v>0</v>
       </c>
       <c r="AJ34" s="13">
         <v>0</v>
       </c>
       <c r="AK34" s="13">
         <v>29.126300000000001</v>
       </c>
       <c r="AL34" s="13">
         <v>66.856449999999995</v>
       </c>
       <c r="AM34" s="13">
         <v>0</v>
       </c>
       <c r="AN34" s="13">
         <v>0</v>
       </c>
       <c r="AO34" s="13">
         <v>37.377000000000002</v>
       </c>
       <c r="AP34" s="13">
         <v>87.702830000000006</v>
       </c>
-      <c r="AQ34" s="22">
-[...5 lines deleted...]
-      <c r="AS34" s="22">
+      <c r="AQ34" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR34" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS34" s="13">
         <v>37.161000000000001</v>
       </c>
-      <c r="AT34" s="22">
+      <c r="AT34" s="13">
         <v>113.37313</v>
       </c>
-      <c r="AU34" s="22">
-[...21 lines deleted...]
-        <v>44.96698</v>
+      <c r="AU34" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV34" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW34" s="13">
+        <v>18.556999999999999</v>
+      </c>
+      <c r="AX34" s="13">
+        <v>57.053910000000002</v>
+      </c>
+      <c r="AY34" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ34" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA34" s="13">
+        <v>19.744</v>
+      </c>
+      <c r="BB34" s="13">
+        <v>60.173639999999999</v>
       </c>
     </row>
     <row r="35" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C35" s="11">
         <v>7778.1017000000002</v>
       </c>
       <c r="D35" s="11">
         <v>1261.92589</v>
       </c>
       <c r="E35" s="11">
         <v>2.1189499999999999</v>
       </c>
       <c r="F35" s="11">
         <v>11.50573</v>
       </c>
       <c r="G35" s="11">
         <v>2453.7040000000002</v>
       </c>
       <c r="H35" s="11">
@@ -6295,84 +6284,84 @@
       </c>
       <c r="AI35" s="13">
         <v>379.87200000000001</v>
       </c>
       <c r="AJ35" s="13">
         <v>98.302300000000002</v>
       </c>
       <c r="AK35" s="13">
         <v>6.2195999999999998</v>
       </c>
       <c r="AL35" s="13">
         <v>3.3733</v>
       </c>
       <c r="AM35" s="13">
         <v>0</v>
       </c>
       <c r="AN35" s="13">
         <v>0</v>
       </c>
       <c r="AO35" s="13">
         <v>6.64879</v>
       </c>
       <c r="AP35" s="13">
         <v>4.0364199999999997</v>
       </c>
-      <c r="AQ35" s="22">
-[...5 lines deleted...]
-      <c r="AS35" s="22">
+      <c r="AQ35" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR35" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS35" s="13">
         <v>0.53500000000000003</v>
       </c>
-      <c r="AT35" s="22">
+      <c r="AT35" s="13">
         <v>0.71694000000000002</v>
       </c>
-      <c r="AU35" s="22">
-[...5 lines deleted...]
-      <c r="AW35" s="22">
+      <c r="AU35" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV35" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW35" s="13">
         <v>0.53500000000000003</v>
       </c>
-      <c r="AX35" s="22">
+      <c r="AX35" s="13">
         <v>0.71694000000000002</v>
       </c>
-      <c r="AY35" s="22">
-[...5 lines deleted...]
-      <c r="BA35" s="22">
+      <c r="AY35" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA35" s="13">
         <v>0.02</v>
       </c>
-      <c r="BB35" s="22">
+      <c r="BB35" s="13">
         <v>1.1296999999999999</v>
       </c>
     </row>
     <row r="36" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C36" s="11">
         <v>1.7517499999999999</v>
       </c>
       <c r="D36" s="11">
         <v>0.89683999999999997</v>
       </c>
       <c r="E36" s="11">
         <v>9.5564199999999992</v>
       </c>
       <c r="F36" s="11">
         <v>88.989429999999999</v>
       </c>
       <c r="G36" s="11">
         <v>0.38800000000000001</v>
       </c>
@@ -6459,85 +6448,85 @@
       </c>
       <c r="AI36" s="13">
         <v>30.21</v>
       </c>
       <c r="AJ36" s="13">
         <v>15.795389999999999</v>
       </c>
       <c r="AK36" s="13">
         <v>0.76858000000000004</v>
       </c>
       <c r="AL36" s="13">
         <v>5.5172100000000004</v>
       </c>
       <c r="AM36" s="13">
         <v>42</v>
       </c>
       <c r="AN36" s="13">
         <v>19.491399999999999</v>
       </c>
       <c r="AO36" s="13">
         <v>1.3060400000000001</v>
       </c>
       <c r="AP36" s="13">
         <v>8.3542100000000001</v>
       </c>
-      <c r="AQ36" s="22">
-[...5 lines deleted...]
-      <c r="AS36" s="22">
+      <c r="AQ36" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR36" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS36" s="13">
         <v>0.94440000000000002</v>
       </c>
-      <c r="AT36" s="22">
+      <c r="AT36" s="13">
         <v>6.5401600000000002</v>
       </c>
-      <c r="AU36" s="22">
-[...21 lines deleted...]
-        <v>1.78793</v>
+      <c r="AU36" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV36" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW36" s="13">
+        <v>0.51661999999999997</v>
+      </c>
+      <c r="AX36" s="13">
+        <v>3.4214899999999999</v>
+      </c>
+      <c r="AY36" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ36" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA36" s="13">
+        <v>0.28583999999999998</v>
+      </c>
+      <c r="BB36" s="13">
+        <v>2.09104</v>
       </c>
     </row>
     <row r="37" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="11">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="D37" s="11">
         <v>3.0460000000000001E-2</v>
       </c>
       <c r="E37" s="11">
         <v>0.80179999999999996</v>
       </c>
       <c r="F37" s="11">
         <v>4.4873799999999999</v>
       </c>
       <c r="G37" s="11">
         <v>0</v>
       </c>
       <c r="H37" s="11">
@@ -6623,85 +6612,85 @@
       </c>
       <c r="AI37" s="13">
         <v>7.2</v>
       </c>
       <c r="AJ37" s="13">
         <v>3.69956</v>
       </c>
       <c r="AK37" s="13">
         <v>4.8800000000000003E-2</v>
       </c>
       <c r="AL37" s="13">
         <v>0.36047000000000001</v>
       </c>
       <c r="AM37" s="13">
         <v>15</v>
       </c>
       <c r="AN37" s="13">
         <v>8.7501700000000007</v>
       </c>
       <c r="AO37" s="13">
         <v>5.3400000000000003E-2</v>
       </c>
       <c r="AP37" s="13">
         <v>0.36697999999999997</v>
       </c>
-      <c r="AQ37" s="22">
-[...5 lines deleted...]
-      <c r="AS37" s="22">
+      <c r="AQ37" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR37" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS37" s="13">
         <v>6.0400000000000002E-2</v>
       </c>
-      <c r="AT37" s="22">
+      <c r="AT37" s="13">
         <v>0.39290000000000003</v>
       </c>
-      <c r="AU37" s="22">
-[...21 lines deleted...]
-        <v>0.10605000000000001</v>
+      <c r="AU37" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV37" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW37" s="13">
+        <v>2.52E-2</v>
+      </c>
+      <c r="AX37" s="13">
+        <v>0.17463999999999999</v>
+      </c>
+      <c r="AY37" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ37" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA37" s="13">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="BB37" s="13">
+        <v>0.12931000000000001</v>
       </c>
     </row>
     <row r="38" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="11">
         <v>0</v>
       </c>
       <c r="D38" s="11">
         <v>0</v>
       </c>
       <c r="E38" s="11">
         <v>0.27900000000000003</v>
       </c>
       <c r="F38" s="11">
         <v>5.0015099999999997</v>
       </c>
       <c r="G38" s="11">
         <v>0</v>
       </c>
       <c r="H38" s="11">
@@ -6787,85 +6776,85 @@
       </c>
       <c r="AI38" s="13">
         <v>0</v>
       </c>
       <c r="AJ38" s="13">
         <v>0</v>
       </c>
       <c r="AK38" s="13">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="AL38" s="13">
         <v>1.6798999999999999</v>
       </c>
       <c r="AM38" s="13">
         <v>0</v>
       </c>
       <c r="AN38" s="13">
         <v>0</v>
       </c>
       <c r="AO38" s="13">
         <v>0.13017000000000001</v>
       </c>
       <c r="AP38" s="13">
         <v>2.50786</v>
       </c>
-      <c r="AQ38" s="22">
-[...5 lines deleted...]
-      <c r="AS38" s="22">
+      <c r="AQ38" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR38" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS38" s="13">
         <v>0.1484</v>
       </c>
-      <c r="AT38" s="22">
+      <c r="AT38" s="13">
         <v>2.6814399999999998</v>
       </c>
-      <c r="AU38" s="22">
-[...21 lines deleted...]
-        <v>0.87443000000000004</v>
+      <c r="AU38" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV38" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW38" s="13">
+        <v>5.7680000000000002E-2</v>
+      </c>
+      <c r="AX38" s="13">
+        <v>1.10487</v>
+      </c>
+      <c r="AY38" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ38" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA38" s="13">
+        <v>5.04E-2</v>
+      </c>
+      <c r="BB38" s="13">
+        <v>1.0755699999999999</v>
       </c>
     </row>
     <row r="39" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="11">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="D39" s="11">
         <v>4.1230000000000003E-2</v>
       </c>
       <c r="E39" s="11">
         <v>7.2749999999999995E-2</v>
       </c>
       <c r="F39" s="11">
         <v>0.77236000000000005</v>
       </c>
       <c r="G39" s="11">
         <v>5.7000000000000002E-3</v>
       </c>
       <c r="H39" s="11">
@@ -6951,85 +6940,85 @@
       </c>
       <c r="AI39" s="13">
         <v>0</v>
       </c>
       <c r="AJ39" s="13">
         <v>0</v>
       </c>
       <c r="AK39" s="13">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="AL39" s="13">
         <v>0.10752</v>
       </c>
       <c r="AM39" s="13">
         <v>0</v>
       </c>
       <c r="AN39" s="13">
         <v>0</v>
       </c>
       <c r="AO39" s="13">
         <v>2.1930000000000002E-2</v>
       </c>
       <c r="AP39" s="13">
         <v>0.17180000000000001</v>
       </c>
-      <c r="AQ39" s="22">
-[...5 lines deleted...]
-      <c r="AS39" s="22">
+      <c r="AQ39" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR39" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS39" s="13">
         <v>1.4999999999999999E-2</v>
       </c>
-      <c r="AT39" s="22">
+      <c r="AT39" s="13">
         <v>0.13102</v>
       </c>
-      <c r="AU39" s="22">
-[...5 lines deleted...]
-      <c r="AW39" s="22">
+      <c r="AU39" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV39" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW39" s="13">
         <v>0.01</v>
       </c>
-      <c r="AX39" s="22">
+      <c r="AX39" s="13">
         <v>9.3450000000000005E-2</v>
       </c>
-      <c r="AY39" s="22">
-[...9 lines deleted...]
-        <v>3.8809999999999997E-2</v>
+      <c r="AY39" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ39" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA39" s="13">
+        <v>0.01</v>
+      </c>
+      <c r="BB39" s="13">
+        <v>7.9640000000000002E-2</v>
       </c>
     </row>
     <row r="40" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C40" s="11">
         <v>0.29899999999999999</v>
       </c>
       <c r="D40" s="11">
         <v>1.3820000000000001E-2</v>
       </c>
       <c r="E40" s="11">
         <v>0.56200000000000006</v>
       </c>
       <c r="F40" s="11">
         <v>1.9936100000000001</v>
       </c>
       <c r="G40" s="11">
         <v>2.7000000000000001E-3</v>
       </c>
       <c r="H40" s="11">
@@ -7115,85 +7104,85 @@
       </c>
       <c r="AI40" s="13">
         <v>4.0869999999999997</v>
       </c>
       <c r="AJ40" s="13">
         <v>1.99142</v>
       </c>
       <c r="AK40" s="13">
         <v>1.1254</v>
       </c>
       <c r="AL40" s="13">
         <v>0.90242999999999995</v>
       </c>
       <c r="AM40" s="13">
         <v>0</v>
       </c>
       <c r="AN40" s="13">
         <v>0</v>
       </c>
       <c r="AO40" s="13">
         <v>0.26928999999999997</v>
       </c>
       <c r="AP40" s="13">
         <v>0.54107000000000005</v>
       </c>
-      <c r="AQ40" s="22">
-[...5 lines deleted...]
-      <c r="AS40" s="22">
+      <c r="AQ40" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR40" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS40" s="13">
         <v>0.19767999999999999</v>
       </c>
-      <c r="AT40" s="22">
+      <c r="AT40" s="13">
         <v>0.37658000000000003</v>
       </c>
-      <c r="AU40" s="22">
-[...21 lines deleted...]
-        <v>0.14842</v>
+      <c r="AU40" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV40" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW40" s="13">
+        <v>0.12676000000000001</v>
+      </c>
+      <c r="AX40" s="13">
+        <v>0.19807</v>
+      </c>
+      <c r="AY40" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ40" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA40" s="13">
+        <v>7.5999999999999998E-2</v>
+      </c>
+      <c r="BB40" s="13">
+        <v>0.16214999999999999</v>
       </c>
     </row>
     <row r="41" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C41" s="11">
         <v>3.3871500000000001</v>
       </c>
       <c r="D41" s="11">
         <v>0.77705000000000002</v>
       </c>
       <c r="E41" s="11">
         <v>2.4918499999999999</v>
       </c>
       <c r="F41" s="11">
         <v>19.10754</v>
       </c>
       <c r="G41" s="11">
         <v>0.20635000000000001</v>
       </c>
       <c r="H41" s="11">
@@ -7279,85 +7268,85 @@
       </c>
       <c r="AI41" s="13">
         <v>0</v>
       </c>
       <c r="AJ41" s="13">
         <v>0</v>
       </c>
       <c r="AK41" s="13">
         <v>0.64278000000000002</v>
       </c>
       <c r="AL41" s="13">
         <v>4.5591100000000004</v>
       </c>
       <c r="AM41" s="13">
         <v>0</v>
       </c>
       <c r="AN41" s="13">
         <v>0</v>
       </c>
       <c r="AO41" s="13">
         <v>1.88554</v>
       </c>
       <c r="AP41" s="13">
         <v>12.03082</v>
       </c>
-      <c r="AQ41" s="22">
-[...5 lines deleted...]
-      <c r="AS41" s="22">
+      <c r="AQ41" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR41" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS41" s="13">
         <v>0.66757</v>
       </c>
-      <c r="AT41" s="22">
+      <c r="AT41" s="13">
         <v>5.6832399999999996</v>
       </c>
-      <c r="AU41" s="22">
-[...21 lines deleted...]
-        <v>2.1644800000000002</v>
+      <c r="AU41" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV41" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW41" s="13">
+        <v>0.34011000000000002</v>
+      </c>
+      <c r="AX41" s="13">
+        <v>2.81793</v>
+      </c>
+      <c r="AY41" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ41" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA41" s="13">
+        <v>0.31812000000000001</v>
+      </c>
+      <c r="BB41" s="13">
+        <v>3.2765399999999998</v>
       </c>
     </row>
     <row r="42" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C42" s="11">
         <v>94206.870999999999</v>
       </c>
       <c r="D42" s="11">
         <v>16940.472170000001</v>
       </c>
       <c r="E42" s="11">
         <v>551.55200000000002</v>
       </c>
       <c r="F42" s="11">
         <v>86.034729999999996</v>
       </c>
       <c r="G42" s="11">
         <v>205501.992</v>
       </c>
       <c r="H42" s="11">
@@ -7443,85 +7432,85 @@
       </c>
       <c r="AI42" s="13">
         <v>1588.7270000000001</v>
       </c>
       <c r="AJ42" s="13">
         <v>395.98962</v>
       </c>
       <c r="AK42" s="13">
         <v>192489.29555000001</v>
       </c>
       <c r="AL42" s="13">
         <v>30928.271120000001</v>
       </c>
       <c r="AM42" s="13">
         <v>22255.360000000001</v>
       </c>
       <c r="AN42" s="13">
         <v>3959.335</v>
       </c>
       <c r="AO42" s="13">
         <v>106840.035</v>
       </c>
       <c r="AP42" s="13">
         <v>15270.6438</v>
       </c>
-      <c r="AQ42" s="22">
+      <c r="AQ42" s="13">
         <v>104706.262</v>
       </c>
-      <c r="AR42" s="22">
+      <c r="AR42" s="13">
         <v>21481.527999999998</v>
       </c>
-      <c r="AS42" s="22">
+      <c r="AS42" s="13">
         <v>10534.98</v>
       </c>
-      <c r="AT42" s="22">
-[...14 lines deleted...]
-      <c r="AY42" s="22">
+      <c r="AT42" s="13">
+        <v>1495.2343100000001</v>
+      </c>
+      <c r="AU42" s="13">
+        <v>49003.377</v>
+      </c>
+      <c r="AV42" s="13">
+        <v>9733.99</v>
+      </c>
+      <c r="AW42" s="13">
+        <v>2980.33</v>
+      </c>
+      <c r="AX42" s="13">
+        <v>435.14625000000001</v>
+      </c>
+      <c r="AY42" s="13">
         <v>11469.224</v>
       </c>
-      <c r="AZ42" s="22">
+      <c r="AZ42" s="13">
         <v>2486.953</v>
       </c>
-      <c r="BA42" s="22">
-[...3 lines deleted...]
-        <v>4138.1496200000001</v>
+      <c r="BA42" s="13">
+        <v>39957.03</v>
+      </c>
+      <c r="BB42" s="13">
+        <v>6874.7676199999996</v>
       </c>
     </row>
     <row r="43" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C43" s="11">
         <v>1993.85</v>
       </c>
       <c r="D43" s="11">
         <v>259.16525999999999</v>
       </c>
       <c r="E43" s="11">
         <v>122.1704</v>
       </c>
       <c r="F43" s="11">
         <v>8.5457599999999996</v>
       </c>
       <c r="G43" s="11">
         <v>974.2</v>
       </c>
       <c r="H43" s="11">
@@ -7607,84 +7596,84 @@
       </c>
       <c r="AI43" s="13">
         <v>0</v>
       </c>
       <c r="AJ43" s="13">
         <v>0</v>
       </c>
       <c r="AK43" s="13">
         <v>3117.89</v>
       </c>
       <c r="AL43" s="13">
         <v>438.19698</v>
       </c>
       <c r="AM43" s="13">
         <v>0</v>
       </c>
       <c r="AN43" s="13">
         <v>0</v>
       </c>
       <c r="AO43" s="13">
         <v>1644.25</v>
       </c>
       <c r="AP43" s="13">
         <v>304.53514000000001</v>
       </c>
-      <c r="AQ43" s="22">
-[...32 lines deleted...]
-      <c r="BB43" s="22">
+      <c r="AQ43" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR43" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS43" s="13">
+        <v>0</v>
+      </c>
+      <c r="AT43" s="13">
+        <v>0</v>
+      </c>
+      <c r="AU43" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV43" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW43" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX43" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY43" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ43" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA43" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB43" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C44" s="11">
         <v>1018</v>
       </c>
       <c r="D44" s="11">
         <v>125.694</v>
       </c>
       <c r="E44" s="11">
         <v>15</v>
       </c>
       <c r="F44" s="11">
         <v>8.0958799999999993</v>
       </c>
       <c r="G44" s="11">
         <v>26085.405999999999</v>
       </c>
@@ -7771,84 +7760,84 @@
       </c>
       <c r="AI44" s="13">
         <v>0</v>
       </c>
       <c r="AJ44" s="13">
         <v>0</v>
       </c>
       <c r="AK44" s="13">
         <v>25269.432000000001</v>
       </c>
       <c r="AL44" s="13">
         <v>3307.5496800000001</v>
       </c>
       <c r="AM44" s="13">
         <v>0</v>
       </c>
       <c r="AN44" s="13">
         <v>0</v>
       </c>
       <c r="AO44" s="13">
         <v>9121.65</v>
       </c>
       <c r="AP44" s="13">
         <v>1404.9529</v>
       </c>
-      <c r="AQ44" s="22">
+      <c r="AQ44" s="13">
         <v>1912.7809999999999</v>
       </c>
-      <c r="AR44" s="22">
+      <c r="AR44" s="13">
         <v>363.65100000000001</v>
       </c>
-      <c r="AS44" s="22">
+      <c r="AS44" s="13">
         <v>2278.75</v>
       </c>
-      <c r="AT44" s="22">
+      <c r="AT44" s="13">
         <v>456.88400000000001</v>
       </c>
-      <c r="AU44" s="22">
-[...11 lines deleted...]
-      <c r="AY44" s="22">
+      <c r="AU44" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV44" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW44" s="13">
+        <v>2012.75</v>
+      </c>
+      <c r="AX44" s="13">
+        <v>419.959</v>
+      </c>
+      <c r="AY44" s="13">
         <v>1891.624</v>
       </c>
-      <c r="AZ44" s="22">
+      <c r="AZ44" s="13">
         <v>392.84800000000001</v>
       </c>
-      <c r="BA44" s="22">
+      <c r="BA44" s="13">
         <v>349.65</v>
       </c>
-      <c r="BB44" s="22">
+      <c r="BB44" s="13">
         <v>49.247</v>
       </c>
     </row>
     <row r="45" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C45" s="11">
         <v>0</v>
       </c>
       <c r="D45" s="11">
         <v>0</v>
       </c>
       <c r="E45" s="11">
         <v>0</v>
       </c>
       <c r="F45" s="11">
         <v>0</v>
       </c>
       <c r="G45" s="11">
         <v>3997.5</v>
       </c>
@@ -7935,84 +7924,84 @@
       </c>
       <c r="AI45" s="13">
         <v>0</v>
       </c>
       <c r="AJ45" s="13">
         <v>0</v>
       </c>
       <c r="AK45" s="13">
         <v>9.4804999999999993</v>
       </c>
       <c r="AL45" s="13">
         <v>4.3097000000000003</v>
       </c>
       <c r="AM45" s="13">
         <v>0</v>
       </c>
       <c r="AN45" s="13">
         <v>0</v>
       </c>
       <c r="AO45" s="13">
         <v>47.069499999999998</v>
       </c>
       <c r="AP45" s="13">
         <v>16.664909999999999</v>
       </c>
-      <c r="AQ45" s="22">
-[...5 lines deleted...]
-      <c r="AS45" s="22">
+      <c r="AQ45" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR45" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS45" s="13">
         <v>0.16200000000000001</v>
       </c>
-      <c r="AT45" s="22">
+      <c r="AT45" s="13">
         <v>0.18731999999999999</v>
       </c>
-      <c r="AU45" s="22">
-[...17 lines deleted...]
-      <c r="BA45" s="22">
+      <c r="AU45" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV45" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW45" s="13">
+        <v>0.108</v>
+      </c>
+      <c r="AX45" s="13">
+        <v>0.1111</v>
+      </c>
+      <c r="AY45" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ45" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA45" s="13">
         <v>0.03</v>
       </c>
-      <c r="BB45" s="22">
+      <c r="BB45" s="13">
         <v>4.0390000000000002E-2</v>
       </c>
     </row>
     <row r="46" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C46" s="11">
         <v>0</v>
       </c>
       <c r="D46" s="11">
         <v>0</v>
       </c>
       <c r="E46" s="11">
         <v>5035.1099000000004</v>
       </c>
       <c r="F46" s="11">
         <v>1033.7418600000001</v>
       </c>
       <c r="G46" s="11">
         <v>0</v>
       </c>
@@ -8099,85 +8088,85 @@
       </c>
       <c r="AI46" s="13">
         <v>0</v>
       </c>
       <c r="AJ46" s="13">
         <v>0</v>
       </c>
       <c r="AK46" s="13">
         <v>1034.4065599999999</v>
       </c>
       <c r="AL46" s="13">
         <v>702.11014999999998</v>
       </c>
       <c r="AM46" s="13">
         <v>0</v>
       </c>
       <c r="AN46" s="13">
         <v>0</v>
       </c>
       <c r="AO46" s="13">
         <v>13511.969950000001</v>
       </c>
       <c r="AP46" s="13">
         <v>2896.4559899999999</v>
       </c>
-      <c r="AQ46" s="22">
-[...5 lines deleted...]
-      <c r="AS46" s="22">
+      <c r="AQ46" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR46" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS46" s="13">
         <v>3296.6367599999999</v>
       </c>
-      <c r="AT46" s="22">
+      <c r="AT46" s="13">
         <v>882.11810000000003</v>
       </c>
-      <c r="AU46" s="22">
-[...21 lines deleted...]
-        <v>1010.648</v>
+      <c r="AU46" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV46" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW46" s="13">
+        <v>598.66075999999998</v>
+      </c>
+      <c r="AX46" s="13">
+        <v>238.22309999999999</v>
+      </c>
+      <c r="AY46" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ46" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA46" s="13">
+        <v>3471.538</v>
+      </c>
+      <c r="BB46" s="13">
+        <v>1120.9369999999999</v>
       </c>
     </row>
     <row r="47" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C47" s="11">
         <v>138.31899999999999</v>
       </c>
       <c r="D47" s="11">
         <v>34.746920000000003</v>
       </c>
       <c r="E47" s="11">
         <v>499.89472999999998</v>
       </c>
       <c r="F47" s="11">
         <v>279.39863000000003</v>
       </c>
       <c r="G47" s="11">
         <v>188.346</v>
       </c>
       <c r="H47" s="11">
@@ -8263,84 +8252,84 @@
       </c>
       <c r="AI47" s="13">
         <v>0</v>
       </c>
       <c r="AJ47" s="13">
         <v>0</v>
       </c>
       <c r="AK47" s="13">
         <v>324.43288000000001</v>
       </c>
       <c r="AL47" s="13">
         <v>284.86989999999997</v>
       </c>
       <c r="AM47" s="13">
         <v>340.44</v>
       </c>
       <c r="AN47" s="13">
         <v>126.79084</v>
       </c>
       <c r="AO47" s="13">
         <v>429.42340000000002</v>
       </c>
       <c r="AP47" s="13">
         <v>359.52102000000002</v>
       </c>
-      <c r="AQ47" s="22">
+      <c r="AQ47" s="13">
         <v>60</v>
       </c>
-      <c r="AR47" s="22">
+      <c r="AR47" s="13">
         <v>7.5519999999999996</v>
       </c>
-      <c r="AS47" s="22">
+      <c r="AS47" s="13">
         <v>23.0108</v>
       </c>
-      <c r="AT47" s="22">
+      <c r="AT47" s="13">
         <v>28.242629999999998</v>
       </c>
-      <c r="AU47" s="22">
+      <c r="AU47" s="13">
         <v>60</v>
       </c>
-      <c r="AV47" s="22">
+      <c r="AV47" s="13">
         <v>7.5519999999999996</v>
       </c>
-      <c r="AW47" s="22">
+      <c r="AW47" s="13">
         <v>13.657999999999999</v>
       </c>
-      <c r="AX47" s="22">
+      <c r="AX47" s="13">
         <v>15.99405</v>
       </c>
-      <c r="AY47" s="22">
-[...5 lines deleted...]
-      <c r="BA47" s="22">
+      <c r="AY47" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ47" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA47" s="13">
         <v>142.25919999999999</v>
       </c>
-      <c r="BB47" s="22">
+      <c r="BB47" s="13">
         <v>81.478409999999997</v>
       </c>
     </row>
     <row r="48" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C48" s="11">
         <v>0</v>
       </c>
       <c r="D48" s="11">
         <v>0</v>
       </c>
       <c r="E48" s="11">
         <v>0</v>
       </c>
       <c r="F48" s="11">
         <v>0</v>
       </c>
       <c r="G48" s="11">
         <v>0.59099999999999997</v>
       </c>
@@ -8427,84 +8416,84 @@
       </c>
       <c r="AI48" s="13">
         <v>0</v>
       </c>
       <c r="AJ48" s="13">
         <v>0</v>
       </c>
       <c r="AK48" s="13">
         <v>5.0110000000000001</v>
       </c>
       <c r="AL48" s="13">
         <v>26.161999999999999</v>
       </c>
       <c r="AM48" s="13">
         <v>0</v>
       </c>
       <c r="AN48" s="13">
         <v>0</v>
       </c>
       <c r="AO48" s="13">
         <v>1.038</v>
       </c>
       <c r="AP48" s="13">
         <v>6.8769999999999998</v>
       </c>
-      <c r="AQ48" s="22">
-[...32 lines deleted...]
-      <c r="BB48" s="22">
+      <c r="AQ48" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR48" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS48" s="13">
+        <v>0</v>
+      </c>
+      <c r="AT48" s="13">
+        <v>0</v>
+      </c>
+      <c r="AU48" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV48" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW48" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX48" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY48" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ48" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA48" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB48" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C49" s="11">
         <v>596.59</v>
       </c>
       <c r="D49" s="11">
         <v>247.20238000000001</v>
       </c>
       <c r="E49" s="11">
         <v>59.644100000000002</v>
       </c>
       <c r="F49" s="11">
         <v>46.950569999999999</v>
       </c>
       <c r="G49" s="11">
         <v>2313.67</v>
       </c>
@@ -8591,84 +8580,84 @@
       </c>
       <c r="AI49" s="13">
         <v>0</v>
       </c>
       <c r="AJ49" s="13">
         <v>0</v>
       </c>
       <c r="AK49" s="13">
         <v>1172.8452</v>
       </c>
       <c r="AL49" s="13">
         <v>391.46740999999997</v>
       </c>
       <c r="AM49" s="13">
         <v>0</v>
       </c>
       <c r="AN49" s="13">
         <v>0</v>
       </c>
       <c r="AO49" s="13">
         <v>10.242100000000001</v>
       </c>
       <c r="AP49" s="13">
         <v>10.308020000000001</v>
       </c>
-      <c r="AQ49" s="22">
-[...5 lines deleted...]
-      <c r="AS49" s="22">
+      <c r="AQ49" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR49" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS49" s="13">
         <v>203.12</v>
       </c>
-      <c r="AT49" s="22">
+      <c r="AT49" s="13">
         <v>40.089919999999999</v>
       </c>
-      <c r="AU49" s="22">
-[...17 lines deleted...]
-      <c r="BA49" s="22">
+      <c r="AU49" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV49" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW49" s="13">
+        <v>2.9159999999999999</v>
+      </c>
+      <c r="AX49" s="13">
+        <v>5.1283000000000003</v>
+      </c>
+      <c r="AY49" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ49" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA49" s="13">
         <v>2278.308</v>
       </c>
-      <c r="BB49" s="22">
+      <c r="BB49" s="13">
         <v>475.68565000000001</v>
       </c>
     </row>
     <row r="50" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C50" s="11">
         <v>0</v>
       </c>
       <c r="D50" s="11">
         <v>0</v>
       </c>
       <c r="E50" s="11">
         <v>2669.7</v>
       </c>
       <c r="F50" s="11">
         <v>1305.7940000000001</v>
       </c>
       <c r="G50" s="11">
         <v>393.96</v>
       </c>
@@ -8755,85 +8744,85 @@
       </c>
       <c r="AI50" s="13">
         <v>20.0075</v>
       </c>
       <c r="AJ50" s="13">
         <v>15.26131</v>
       </c>
       <c r="AK50" s="13">
         <v>4943.8890000000001</v>
       </c>
       <c r="AL50" s="13">
         <v>2601.547</v>
       </c>
       <c r="AM50" s="13">
         <v>15</v>
       </c>
       <c r="AN50" s="13">
         <v>26.327999999999999</v>
       </c>
       <c r="AO50" s="13">
         <v>1075.1099999999999</v>
       </c>
       <c r="AP50" s="13">
         <v>434.43412999999998</v>
       </c>
-      <c r="AQ50" s="22">
+      <c r="AQ50" s="13">
         <v>5</v>
       </c>
-      <c r="AR50" s="22">
+      <c r="AR50" s="13">
         <v>9.6920000000000002</v>
       </c>
-      <c r="AS50" s="22">
+      <c r="AS50" s="13">
         <v>6400.5</v>
       </c>
-      <c r="AT50" s="22">
+      <c r="AT50" s="13">
         <v>2196.6060000000002</v>
       </c>
-      <c r="AU50" s="22">
+      <c r="AU50" s="13">
         <v>5</v>
       </c>
-      <c r="AV50" s="22">
+      <c r="AV50" s="13">
         <v>9.6920000000000002</v>
       </c>
-      <c r="AW50" s="22">
-[...15 lines deleted...]
-        <v>3519.7440000000001</v>
+      <c r="AW50" s="13">
+        <v>1675.55</v>
+      </c>
+      <c r="AX50" s="13">
+        <v>628.04300000000001</v>
+      </c>
+      <c r="AY50" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ50" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA50" s="13">
+        <v>11462.6</v>
+      </c>
+      <c r="BB50" s="13">
+        <v>4058.1619999999998</v>
       </c>
     </row>
     <row r="51" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C51" s="11">
         <v>286.01305000000002</v>
       </c>
       <c r="D51" s="11">
         <v>41.908410000000003</v>
       </c>
       <c r="E51" s="11">
         <v>0</v>
       </c>
       <c r="F51" s="11">
         <v>0</v>
       </c>
       <c r="G51" s="11">
         <v>230.42400000000001</v>
       </c>
       <c r="H51" s="11">
@@ -8919,84 +8908,84 @@
       </c>
       <c r="AI51" s="13">
         <v>89.015000000000001</v>
       </c>
       <c r="AJ51" s="13">
         <v>36.869610000000002</v>
       </c>
       <c r="AK51" s="13">
         <v>2.1949999999999998</v>
       </c>
       <c r="AL51" s="13">
         <v>7.0846999999999998</v>
       </c>
       <c r="AM51" s="13">
         <v>290.10000000000002</v>
       </c>
       <c r="AN51" s="13">
         <v>134.28908000000001</v>
       </c>
       <c r="AO51" s="13">
         <v>1.125</v>
       </c>
       <c r="AP51" s="13">
         <v>3.7279100000000001</v>
       </c>
-      <c r="AQ51" s="22">
+      <c r="AQ51" s="13">
         <v>66.95</v>
       </c>
-      <c r="AR51" s="22">
+      <c r="AR51" s="13">
         <v>27.292629999999999</v>
       </c>
-      <c r="AS51" s="22">
-[...5 lines deleted...]
-      <c r="AU51" s="22">
+      <c r="AS51" s="13">
+        <v>0</v>
+      </c>
+      <c r="AT51" s="13">
+        <v>0</v>
+      </c>
+      <c r="AU51" s="13">
         <v>1.5</v>
       </c>
-      <c r="AV51" s="22">
+      <c r="AV51" s="13">
         <v>0.57523000000000002</v>
       </c>
-      <c r="AW51" s="22">
-[...14 lines deleted...]
-      <c r="BB51" s="22">
+      <c r="AW51" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX51" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY51" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ51" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA51" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB51" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A52" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C52" s="11">
         <v>0</v>
       </c>
       <c r="D52" s="11">
         <v>0</v>
       </c>
       <c r="E52" s="11">
         <v>1.0200000000000001E-2</v>
       </c>
       <c r="F52" s="11">
         <v>2.6380000000000001E-2</v>
       </c>
       <c r="G52" s="11">
         <v>0</v>
       </c>
@@ -9083,85 +9072,85 @@
       </c>
       <c r="AI52" s="13">
         <v>1710.537</v>
       </c>
       <c r="AJ52" s="13">
         <v>718.42553999999996</v>
       </c>
       <c r="AK52" s="13">
         <v>566.62666000000002</v>
       </c>
       <c r="AL52" s="13">
         <v>143.40048999999999</v>
       </c>
       <c r="AM52" s="13">
         <v>2088.7640000000001</v>
       </c>
       <c r="AN52" s="13">
         <v>919.05600000000004</v>
       </c>
       <c r="AO52" s="13">
         <v>1.522</v>
       </c>
       <c r="AP52" s="13">
         <v>1.3324400000000001</v>
       </c>
-      <c r="AQ52" s="22">
-[...5 lines deleted...]
-      <c r="AS52" s="22">
+      <c r="AQ52" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR52" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS52" s="13">
         <v>2.7654999999999998</v>
       </c>
-      <c r="AT52" s="22">
+      <c r="AT52" s="13">
         <v>2.4995400000000001</v>
       </c>
-      <c r="AU52" s="22">
-[...5 lines deleted...]
-      <c r="AW52" s="22">
+      <c r="AU52" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV52" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW52" s="13">
         <v>2.5924999999999998</v>
       </c>
-      <c r="AX52" s="22">
+      <c r="AX52" s="13">
         <v>2.2040500000000001</v>
       </c>
-      <c r="AY52" s="22">
-[...9 lines deleted...]
-        <v>1.7055199999999999</v>
+      <c r="AY52" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ52" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA52" s="13">
+        <v>0.9365</v>
+      </c>
+      <c r="BB52" s="13">
+        <v>1.7418199999999999</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C53" s="11">
         <v>1769.1769999999999</v>
       </c>
       <c r="D53" s="11">
         <v>797.06163000000004</v>
       </c>
       <c r="E53" s="11">
         <v>0.4</v>
       </c>
       <c r="F53" s="11">
         <v>1.1200000000000001</v>
       </c>
       <c r="G53" s="11">
         <v>6542.0540000000001</v>
       </c>
       <c r="H53" s="11">
@@ -9247,84 +9236,84 @@
       </c>
       <c r="AI53" s="13">
         <v>1100</v>
       </c>
       <c r="AJ53" s="13">
         <v>374</v>
       </c>
       <c r="AK53" s="13">
         <v>16393.563999999998</v>
       </c>
       <c r="AL53" s="13">
         <v>6541.6733899999999</v>
       </c>
       <c r="AM53" s="13">
         <v>0</v>
       </c>
       <c r="AN53" s="13">
         <v>0</v>
       </c>
       <c r="AO53" s="13">
         <v>10876.324500000001</v>
       </c>
       <c r="AP53" s="13">
         <v>3845.15717</v>
       </c>
-      <c r="AQ53" s="22">
-[...2 lines deleted...]
-      <c r="AR53" s="22">
+      <c r="AQ53" s="13">
+        <v>7858.4</v>
+      </c>
+      <c r="AR53" s="13">
+        <v>3402.1772500000002</v>
+      </c>
+      <c r="AS53" s="13">
+        <v>931.45</v>
+      </c>
+      <c r="AT53" s="13">
+        <v>301.46199999999999</v>
+      </c>
+      <c r="AU53" s="13">
+        <v>4254.25</v>
+      </c>
+      <c r="AV53" s="13">
         <v>1906.4549999999999</v>
       </c>
-      <c r="AS53" s="22">
+      <c r="AW53" s="13">
         <v>931.45</v>
       </c>
-      <c r="AT53" s="22">
+      <c r="AX53" s="13">
         <v>301.46199999999999</v>
       </c>
-      <c r="AU53" s="22">
-[...20 lines deleted...]
-      <c r="BB53" s="22">
+      <c r="AY53" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ53" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA53" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB53" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C54" s="11">
         <v>230.3</v>
       </c>
       <c r="D54" s="11">
         <v>193.89622</v>
       </c>
       <c r="E54" s="11">
         <v>23.075500000000002</v>
       </c>
       <c r="F54" s="11">
         <v>136.92615000000001</v>
       </c>
       <c r="G54" s="11">
         <v>114.41200000000001</v>
       </c>
@@ -9411,85 +9400,85 @@
       </c>
       <c r="AI54" s="13">
         <v>582.55920000000003</v>
       </c>
       <c r="AJ54" s="13">
         <v>1778.47633</v>
       </c>
       <c r="AK54" s="13">
         <v>10641.614</v>
       </c>
       <c r="AL54" s="13">
         <v>4725.1689699999997</v>
       </c>
       <c r="AM54" s="13">
         <v>573.33879999999999</v>
       </c>
       <c r="AN54" s="13">
         <v>1124.4327800000001</v>
       </c>
       <c r="AO54" s="13">
         <v>11634.749</v>
       </c>
       <c r="AP54" s="13">
         <v>4388.4410799999996</v>
       </c>
-      <c r="AQ54" s="22">
+      <c r="AQ54" s="13">
         <v>720.71699999999998</v>
       </c>
-      <c r="AR54" s="22">
+      <c r="AR54" s="13">
         <v>1804.771</v>
       </c>
-      <c r="AS54" s="22">
+      <c r="AS54" s="13">
         <v>5241.7486500000005</v>
       </c>
-      <c r="AT54" s="22">
+      <c r="AT54" s="13">
         <v>2759.92812</v>
       </c>
-      <c r="AU54" s="22">
+      <c r="AU54" s="13">
         <v>400.71699999999998</v>
       </c>
-      <c r="AV54" s="22">
+      <c r="AV54" s="13">
         <v>1207.826</v>
       </c>
-      <c r="AW54" s="22">
-[...5 lines deleted...]
-      <c r="AY54" s="22">
+      <c r="AW54" s="13">
+        <v>433.74865</v>
+      </c>
+      <c r="AX54" s="13">
+        <v>778.85415</v>
+      </c>
+      <c r="AY54" s="13">
         <v>60.4</v>
       </c>
-      <c r="AZ54" s="22">
+      <c r="AZ54" s="13">
         <v>172.70070000000001</v>
       </c>
-      <c r="BA54" s="22">
-[...3 lines deleted...]
-        <v>7767.7509300000002</v>
+      <c r="BA54" s="13">
+        <v>19145.167000000001</v>
+      </c>
+      <c r="BB54" s="13">
+        <v>8883.4891299999999</v>
       </c>
     </row>
     <row r="55" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C55" s="11">
         <v>1132.1199999999999</v>
       </c>
       <c r="D55" s="11">
         <v>440.00700000000001</v>
       </c>
       <c r="E55" s="11">
         <v>2318.5149000000001</v>
       </c>
       <c r="F55" s="11">
         <v>883.77448000000004</v>
       </c>
       <c r="G55" s="11">
         <v>3666.16</v>
       </c>
       <c r="H55" s="11">
@@ -9575,85 +9564,85 @@
       </c>
       <c r="AI55" s="13">
         <v>246.95</v>
       </c>
       <c r="AJ55" s="13">
         <v>133.53415000000001</v>
       </c>
       <c r="AK55" s="13">
         <v>16.220949999999998</v>
       </c>
       <c r="AL55" s="13">
         <v>27.57685</v>
       </c>
       <c r="AM55" s="13">
         <v>219.5</v>
       </c>
       <c r="AN55" s="13">
         <v>93.187889999999996</v>
       </c>
       <c r="AO55" s="13">
         <v>2285.1005300000002</v>
       </c>
       <c r="AP55" s="13">
         <v>661.50149999999996</v>
       </c>
-      <c r="AQ55" s="22">
+      <c r="AQ55" s="13">
         <v>144.80000000000001</v>
       </c>
-      <c r="AR55" s="22">
+      <c r="AR55" s="13">
         <v>59.505380000000002</v>
       </c>
-      <c r="AS55" s="22">
+      <c r="AS55" s="13">
         <v>27.054860000000001</v>
       </c>
-      <c r="AT55" s="22">
+      <c r="AT55" s="13">
         <v>29.514949999999999</v>
       </c>
-      <c r="AU55" s="22">
-[...21 lines deleted...]
-        <v>10.434839999999999</v>
+      <c r="AU55" s="13">
+        <v>48.8</v>
+      </c>
+      <c r="AV55" s="13">
+        <v>16.412610000000001</v>
+      </c>
+      <c r="AW55" s="13">
+        <v>7.3739400000000002</v>
+      </c>
+      <c r="AX55" s="13">
+        <v>8.6338200000000001</v>
+      </c>
+      <c r="AY55" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ55" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA55" s="13">
+        <v>9.3981399999999997</v>
+      </c>
+      <c r="BB55" s="13">
+        <v>11.65728</v>
       </c>
     </row>
     <row r="56" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C56" s="11">
         <v>0</v>
       </c>
       <c r="D56" s="11">
         <v>0</v>
       </c>
       <c r="E56" s="11">
         <v>99.861729999999994</v>
       </c>
       <c r="F56" s="11">
         <v>145.25906000000001</v>
       </c>
       <c r="G56" s="11">
         <v>0</v>
       </c>
       <c r="H56" s="11">
@@ -9739,85 +9728,85 @@
       </c>
       <c r="AI56" s="13">
         <v>0</v>
       </c>
       <c r="AJ56" s="13">
         <v>0</v>
       </c>
       <c r="AK56" s="13">
         <v>23.128080000000001</v>
       </c>
       <c r="AL56" s="13">
         <v>233.09540000000001</v>
       </c>
       <c r="AM56" s="13">
         <v>0</v>
       </c>
       <c r="AN56" s="13">
         <v>0</v>
       </c>
       <c r="AO56" s="13">
         <v>128.14830000000001</v>
       </c>
       <c r="AP56" s="13">
         <v>362.81918999999999</v>
       </c>
-      <c r="AQ56" s="22">
+      <c r="AQ56" s="13">
         <v>16</v>
       </c>
-      <c r="AR56" s="22">
+      <c r="AR56" s="13">
         <v>10.779389999999999</v>
       </c>
-      <c r="AS56" s="22">
-[...27 lines deleted...]
-        <v>209.95582999999999</v>
+      <c r="AS56" s="13">
+        <v>23.803180000000001</v>
+      </c>
+      <c r="AT56" s="13">
+        <v>346.21668</v>
+      </c>
+      <c r="AU56" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV56" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW56" s="13">
+        <v>12.691280000000001</v>
+      </c>
+      <c r="AX56" s="13">
+        <v>219.35216</v>
+      </c>
+      <c r="AY56" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ56" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA56" s="13">
+        <v>15.85351</v>
+      </c>
+      <c r="BB56" s="13">
+        <v>230.53421</v>
       </c>
     </row>
     <row r="57" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C57" s="11">
         <v>0</v>
       </c>
       <c r="D57" s="11">
         <v>0</v>
       </c>
       <c r="E57" s="11">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="F57" s="11">
         <v>0.41299999999999998</v>
       </c>
       <c r="G57" s="11">
         <v>0</v>
       </c>
       <c r="H57" s="11">
@@ -9903,85 +9892,85 @@
       </c>
       <c r="AI57" s="13">
         <v>0</v>
       </c>
       <c r="AJ57" s="13">
         <v>0</v>
       </c>
       <c r="AK57" s="13">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="AL57" s="13">
         <v>0.26375999999999999</v>
       </c>
       <c r="AM57" s="13">
         <v>0</v>
       </c>
       <c r="AN57" s="13">
         <v>0</v>
       </c>
       <c r="AO57" s="13">
         <v>0.1305</v>
       </c>
       <c r="AP57" s="13">
         <v>2.8220700000000001</v>
       </c>
-      <c r="AQ57" s="22">
-[...33 lines deleted...]
-        <v>0</v>
+      <c r="AQ57" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR57" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS57" s="13">
+        <v>0</v>
+      </c>
+      <c r="AT57" s="13">
+        <v>0</v>
+      </c>
+      <c r="AU57" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV57" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW57" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX57" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY57" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ57" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA57" s="13">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="BB57" s="13">
+        <v>0.23183000000000001</v>
       </c>
     </row>
     <row r="58" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A58" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C58" s="11">
         <v>0.189</v>
       </c>
       <c r="D58" s="11">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="E58" s="11">
         <v>0.17485999999999999</v>
       </c>
       <c r="F58" s="11">
         <v>2.0533800000000002</v>
       </c>
       <c r="G58" s="11">
         <v>2.5999999999999999E-2</v>
       </c>
       <c r="H58" s="11">
@@ -10067,85 +10056,85 @@
       </c>
       <c r="AI58" s="13">
         <v>0.79300000000000004</v>
       </c>
       <c r="AJ58" s="13">
         <v>0.23100000000000001</v>
       </c>
       <c r="AK58" s="13">
         <v>0.53334000000000004</v>
       </c>
       <c r="AL58" s="13">
         <v>2.0579399999999999</v>
       </c>
       <c r="AM58" s="13">
         <v>0</v>
       </c>
       <c r="AN58" s="13">
         <v>0</v>
       </c>
       <c r="AO58" s="13">
         <v>8.7090000000000001E-2</v>
       </c>
       <c r="AP58" s="13">
         <v>3.4039000000000001</v>
       </c>
-      <c r="AQ58" s="22">
-[...5 lines deleted...]
-      <c r="AS58" s="22">
+      <c r="AQ58" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR58" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS58" s="13">
         <v>3.2469999999999999E-2</v>
       </c>
-      <c r="AT58" s="22">
+      <c r="AT58" s="13">
         <v>2.5654599999999999</v>
       </c>
-      <c r="AU58" s="22">
-[...21 lines deleted...]
-        <v>0.96506000000000003</v>
+      <c r="AU58" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV58" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW58" s="13">
+        <v>1.341E-2</v>
+      </c>
+      <c r="AX58" s="13">
+        <v>1.0626899999999999</v>
+      </c>
+      <c r="AY58" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ58" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA58" s="13">
+        <v>1.503E-2</v>
+      </c>
+      <c r="BB58" s="13">
+        <v>1.103</v>
       </c>
     </row>
     <row r="59" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A59" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C59" s="11">
         <v>46.576999999999998</v>
       </c>
       <c r="D59" s="11">
         <v>9.6480399999999999</v>
       </c>
       <c r="E59" s="11">
         <v>5.4000000000000003E-3</v>
       </c>
       <c r="F59" s="11">
         <v>6.6949999999999996E-2</v>
       </c>
       <c r="G59" s="11">
         <v>16.672999999999998</v>
       </c>
       <c r="H59" s="11">
@@ -10231,85 +10220,85 @@
       </c>
       <c r="AI59" s="13">
         <v>5.2569999999999997</v>
       </c>
       <c r="AJ59" s="13">
         <v>12.7727</v>
       </c>
       <c r="AK59" s="13">
         <v>2.278</v>
       </c>
       <c r="AL59" s="13">
         <v>6.96671</v>
       </c>
       <c r="AM59" s="13">
         <v>1.5</v>
       </c>
       <c r="AN59" s="13">
         <v>6.9630000000000001</v>
       </c>
       <c r="AO59" s="13">
         <v>0.44803999999999999</v>
       </c>
       <c r="AP59" s="13">
         <v>0.33727000000000001</v>
       </c>
-      <c r="AQ59" s="22">
+      <c r="AQ59" s="13">
         <v>0.8</v>
       </c>
-      <c r="AR59" s="22">
+      <c r="AR59" s="13">
         <v>3.8281000000000001</v>
       </c>
-      <c r="AS59" s="22">
+      <c r="AS59" s="13">
         <v>3.4169999999999999E-2</v>
       </c>
-      <c r="AT59" s="22">
+      <c r="AT59" s="13">
         <v>4.3049999999999998E-2</v>
       </c>
-      <c r="AU59" s="22">
-[...21 lines deleted...]
-        <v>5.525E-2</v>
+      <c r="AU59" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV59" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW59" s="13">
+        <v>2.1170000000000001E-2</v>
+      </c>
+      <c r="AX59" s="13">
+        <v>3.0360000000000002E-2</v>
+      </c>
+      <c r="AY59" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ59" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA59" s="13">
+        <v>6.6000000000000003E-2</v>
+      </c>
+      <c r="BB59" s="13">
+        <v>0.10793</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A60" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C60" s="11">
         <v>0</v>
       </c>
       <c r="D60" s="11">
         <v>0</v>
       </c>
       <c r="E60" s="11">
         <v>12.5</v>
       </c>
       <c r="F60" s="11">
         <v>0.79900000000000004</v>
       </c>
       <c r="G60" s="11">
         <v>0</v>
       </c>
       <c r="H60" s="11">
@@ -10395,84 +10384,84 @@
       </c>
       <c r="AI60" s="13">
         <v>0</v>
       </c>
       <c r="AJ60" s="13">
         <v>0</v>
       </c>
       <c r="AK60" s="13">
         <v>0</v>
       </c>
       <c r="AL60" s="13">
         <v>0</v>
       </c>
       <c r="AM60" s="13">
         <v>0</v>
       </c>
       <c r="AN60" s="13">
         <v>0</v>
       </c>
       <c r="AO60" s="13">
         <v>0</v>
       </c>
       <c r="AP60" s="13">
         <v>0</v>
       </c>
-      <c r="AQ60" s="22">
-[...32 lines deleted...]
-      <c r="BB60" s="22">
+      <c r="AQ60" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR60" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS60" s="13">
+        <v>0</v>
+      </c>
+      <c r="AT60" s="13">
+        <v>0</v>
+      </c>
+      <c r="AU60" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV60" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW60" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX60" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY60" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ60" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA60" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB60" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A61" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C61" s="11">
         <v>0</v>
       </c>
       <c r="D61" s="11">
         <v>0</v>
       </c>
       <c r="E61" s="11">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="F61" s="11">
         <v>8.2909999999999998E-2</v>
       </c>
       <c r="G61" s="11">
         <v>0</v>
       </c>
@@ -10559,84 +10548,84 @@
       </c>
       <c r="AI61" s="13">
         <v>0</v>
       </c>
       <c r="AJ61" s="13">
         <v>0</v>
       </c>
       <c r="AK61" s="13">
         <v>11.45926</v>
       </c>
       <c r="AL61" s="13">
         <v>56.043950000000002</v>
       </c>
       <c r="AM61" s="13">
         <v>0</v>
       </c>
       <c r="AN61" s="13">
         <v>0</v>
       </c>
       <c r="AO61" s="13">
         <v>0.58786000000000005</v>
       </c>
       <c r="AP61" s="13">
         <v>1.8054699999999999</v>
       </c>
-      <c r="AQ61" s="22">
-[...32 lines deleted...]
-      <c r="BB61" s="22">
+      <c r="AQ61" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR61" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS61" s="13">
+        <v>0</v>
+      </c>
+      <c r="AT61" s="13">
+        <v>0</v>
+      </c>
+      <c r="AU61" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV61" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW61" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX61" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY61" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ61" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA61" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB61" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A62" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C62" s="11">
         <v>0</v>
       </c>
       <c r="D62" s="11">
         <v>0</v>
       </c>
       <c r="E62" s="11">
         <v>5.6800000000000003E-2</v>
       </c>
       <c r="F62" s="11">
         <v>0.85057000000000005</v>
       </c>
       <c r="G62" s="11">
         <v>0</v>
       </c>
@@ -10723,84 +10712,84 @@
       </c>
       <c r="AI62" s="13">
         <v>0</v>
       </c>
       <c r="AJ62" s="13">
         <v>0</v>
       </c>
       <c r="AK62" s="13">
         <v>0</v>
       </c>
       <c r="AL62" s="13">
         <v>0</v>
       </c>
       <c r="AM62" s="13">
         <v>0</v>
       </c>
       <c r="AN62" s="13">
         <v>0</v>
       </c>
       <c r="AO62" s="13">
         <v>0</v>
       </c>
       <c r="AP62" s="13">
         <v>0</v>
       </c>
-      <c r="AQ62" s="22">
-[...5 lines deleted...]
-      <c r="AS62" s="22">
+      <c r="AQ62" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR62" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS62" s="13">
         <v>2.0049999999999998E-2</v>
       </c>
-      <c r="AT62" s="22">
+      <c r="AT62" s="13">
         <v>0.46200000000000002</v>
       </c>
-      <c r="AU62" s="22">
-[...5 lines deleted...]
-      <c r="AW62" s="22">
+      <c r="AU62" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV62" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW62" s="13">
         <v>5.0000000000000002E-5</v>
       </c>
-      <c r="AX62" s="22">
+      <c r="AX62" s="13">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="AY62" s="22">
-[...8 lines deleted...]
-      <c r="BB62" s="22">
+      <c r="AY62" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ62" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA62" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB62" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A63" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C63" s="11">
         <v>0</v>
       </c>
       <c r="D63" s="11">
         <v>0</v>
       </c>
       <c r="E63" s="11">
         <v>0.13</v>
       </c>
       <c r="F63" s="11">
         <v>4.8615300000000001</v>
       </c>
       <c r="G63" s="11">
         <v>0</v>
       </c>
@@ -10887,85 +10876,85 @@
       </c>
       <c r="AI63" s="13">
         <v>1.8998999999999999</v>
       </c>
       <c r="AJ63" s="13">
         <v>22.975999999999999</v>
       </c>
       <c r="AK63" s="13">
         <v>2.1859999999999999</v>
       </c>
       <c r="AL63" s="13">
         <v>27.841940000000001</v>
       </c>
       <c r="AM63" s="13">
         <v>1.6739999999999999</v>
       </c>
       <c r="AN63" s="13">
         <v>15.292</v>
       </c>
       <c r="AO63" s="13">
         <v>0.72904999999999998</v>
       </c>
       <c r="AP63" s="13">
         <v>13.833970000000001</v>
       </c>
-      <c r="AQ63" s="22">
-[...5 lines deleted...]
-      <c r="AS63" s="22">
+      <c r="AQ63" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR63" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS63" s="13">
         <v>0.04</v>
       </c>
-      <c r="AT63" s="22">
+      <c r="AT63" s="13">
         <v>0.80981999999999998</v>
       </c>
-      <c r="AU63" s="22">
-[...21 lines deleted...]
-        <v>4.60825</v>
+      <c r="AU63" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV63" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW63" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX63" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY63" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ63" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA63" s="13">
+        <v>0.28060000000000002</v>
+      </c>
+      <c r="BB63" s="13">
+        <v>4.6487299999999996</v>
       </c>
     </row>
     <row r="64" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A64" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C64" s="11">
         <v>0</v>
       </c>
       <c r="D64" s="11">
         <v>0</v>
       </c>
       <c r="E64" s="11">
         <v>2.2599999999999999E-2</v>
       </c>
       <c r="F64" s="11">
         <v>0.58682000000000001</v>
       </c>
       <c r="G64" s="11">
         <v>0</v>
       </c>
       <c r="H64" s="11">
@@ -11051,84 +11040,84 @@
       </c>
       <c r="AI64" s="13">
         <v>0</v>
       </c>
       <c r="AJ64" s="13">
         <v>0</v>
       </c>
       <c r="AK64" s="13">
         <v>1E-4</v>
       </c>
       <c r="AL64" s="13">
         <v>3.5740000000000001E-2</v>
       </c>
       <c r="AM64" s="13">
         <v>0</v>
       </c>
       <c r="AN64" s="13">
         <v>0</v>
       </c>
       <c r="AO64" s="13">
         <v>5.5700000000000003E-3</v>
       </c>
       <c r="AP64" s="13">
         <v>0.18793000000000001</v>
       </c>
-      <c r="AQ64" s="22">
-[...32 lines deleted...]
-      <c r="BB64" s="22">
+      <c r="AQ64" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR64" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS64" s="13">
+        <v>0</v>
+      </c>
+      <c r="AT64" s="13">
+        <v>0</v>
+      </c>
+      <c r="AU64" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV64" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW64" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX64" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY64" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ64" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA64" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB64" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A65" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C65" s="11">
         <v>0</v>
       </c>
       <c r="D65" s="11">
         <v>0</v>
       </c>
       <c r="E65" s="11">
         <v>3.4000000000000002E-2</v>
       </c>
       <c r="F65" s="11">
         <v>0.35586000000000001</v>
       </c>
       <c r="G65" s="11">
         <v>0</v>
       </c>
@@ -11215,84 +11204,84 @@
       </c>
       <c r="AI65" s="13">
         <v>136</v>
       </c>
       <c r="AJ65" s="13">
         <v>8.16</v>
       </c>
       <c r="AK65" s="13">
         <v>2.6225000000000001</v>
       </c>
       <c r="AL65" s="13">
         <v>9.6212499999999999</v>
       </c>
       <c r="AM65" s="13">
         <v>0</v>
       </c>
       <c r="AN65" s="13">
         <v>0</v>
       </c>
       <c r="AO65" s="13">
         <v>1.83202</v>
       </c>
       <c r="AP65" s="13">
         <v>12.16222</v>
       </c>
-      <c r="AQ65" s="22">
-[...5 lines deleted...]
-      <c r="AS65" s="22">
+      <c r="AQ65" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR65" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS65" s="13">
         <v>1.7043200000000001</v>
       </c>
-      <c r="AT65" s="22">
+      <c r="AT65" s="13">
         <v>9.1280699999999992</v>
       </c>
-      <c r="AU65" s="22">
-[...5 lines deleted...]
-      <c r="AW65" s="22">
+      <c r="AU65" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV65" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW65" s="13">
         <v>0.60277999999999998</v>
       </c>
-      <c r="AX65" s="22">
+      <c r="AX65" s="13">
         <v>4.37507</v>
       </c>
-      <c r="AY65" s="22">
-[...5 lines deleted...]
-      <c r="BA65" s="22">
+      <c r="AY65" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ65" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA65" s="13">
         <v>3.92293</v>
       </c>
-      <c r="BB65" s="22">
+      <c r="BB65" s="13">
         <v>1.59066</v>
       </c>
     </row>
     <row r="66" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A66" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C66" s="11">
         <v>0</v>
       </c>
       <c r="D66" s="11">
         <v>0</v>
       </c>
       <c r="E66" s="11">
         <v>0</v>
       </c>
       <c r="F66" s="11">
         <v>0</v>
       </c>
       <c r="G66" s="11">
         <v>0</v>
       </c>
@@ -11379,84 +11368,84 @@
       </c>
       <c r="AI66" s="13">
         <v>0</v>
       </c>
       <c r="AJ66" s="13">
         <v>0</v>
       </c>
       <c r="AK66" s="13">
         <v>0</v>
       </c>
       <c r="AL66" s="13">
         <v>0</v>
       </c>
       <c r="AM66" s="13">
         <v>0</v>
       </c>
       <c r="AN66" s="13">
         <v>0</v>
       </c>
       <c r="AO66" s="13">
         <v>0</v>
       </c>
       <c r="AP66" s="13">
         <v>0</v>
       </c>
-      <c r="AQ66" s="22">
-[...32 lines deleted...]
-      <c r="BB66" s="22">
+      <c r="AQ66" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR66" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS66" s="13">
+        <v>0</v>
+      </c>
+      <c r="AT66" s="13">
+        <v>0</v>
+      </c>
+      <c r="AU66" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV66" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW66" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX66" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY66" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ66" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA66" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB66" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C67" s="11">
         <v>0</v>
       </c>
       <c r="D67" s="11">
         <v>0</v>
       </c>
       <c r="E67" s="11">
         <v>0</v>
       </c>
       <c r="F67" s="11">
         <v>0</v>
       </c>
       <c r="G67" s="11">
         <v>0</v>
       </c>
@@ -11543,84 +11532,84 @@
       </c>
       <c r="AI67" s="13">
         <v>28.495999999999999</v>
       </c>
       <c r="AJ67" s="13">
         <v>14.72916</v>
       </c>
       <c r="AK67" s="13">
         <v>0</v>
       </c>
       <c r="AL67" s="13">
         <v>0</v>
       </c>
       <c r="AM67" s="13">
         <v>0</v>
       </c>
       <c r="AN67" s="13">
         <v>0</v>
       </c>
       <c r="AO67" s="13">
         <v>0</v>
       </c>
       <c r="AP67" s="13">
         <v>0</v>
       </c>
-      <c r="AQ67" s="22">
-[...32 lines deleted...]
-      <c r="BB67" s="22">
+      <c r="AQ67" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR67" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS67" s="13">
+        <v>0</v>
+      </c>
+      <c r="AT67" s="13">
+        <v>0</v>
+      </c>
+      <c r="AU67" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV67" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW67" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX67" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY67" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ67" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA67" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB67" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C68" s="11">
         <v>0</v>
       </c>
       <c r="D68" s="11">
         <v>0</v>
       </c>
       <c r="E68" s="11">
         <v>54.3</v>
       </c>
       <c r="F68" s="11">
         <v>16.4483</v>
       </c>
       <c r="G68" s="11">
         <v>0</v>
       </c>
@@ -11707,84 +11696,84 @@
       </c>
       <c r="AI68" s="13">
         <v>0</v>
       </c>
       <c r="AJ68" s="13">
         <v>0</v>
       </c>
       <c r="AK68" s="13">
         <v>0</v>
       </c>
       <c r="AL68" s="13">
         <v>0</v>
       </c>
       <c r="AM68" s="13">
         <v>0</v>
       </c>
       <c r="AN68" s="13">
         <v>0</v>
       </c>
       <c r="AO68" s="13">
         <v>9.2399999999999996E-2</v>
       </c>
       <c r="AP68" s="13">
         <v>0.32352999999999998</v>
       </c>
-      <c r="AQ68" s="22">
-[...32 lines deleted...]
-      <c r="BB68" s="22">
+      <c r="AQ68" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR68" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS68" s="13">
+        <v>0</v>
+      </c>
+      <c r="AT68" s="13">
+        <v>0</v>
+      </c>
+      <c r="AU68" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV68" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW68" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX68" s="13">
+        <v>0</v>
+      </c>
+      <c r="AY68" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ68" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA68" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB68" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A69" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C69" s="11">
         <v>0</v>
       </c>
       <c r="D69" s="11">
         <v>0</v>
       </c>
       <c r="E69" s="11">
         <v>2.1509999999999998</v>
       </c>
       <c r="F69" s="11">
         <v>4.3501399999999997</v>
       </c>
       <c r="G69" s="11">
         <v>0</v>
       </c>
@@ -11890,66 +11879,66 @@
       <c r="AO69" s="13">
         <v>0.14424000000000001</v>
       </c>
       <c r="AP69" s="13">
         <v>2.1396299999999999</v>
       </c>
       <c r="AQ69" s="22">
         <v>0</v>
       </c>
       <c r="AR69" s="22">
         <v>0</v>
       </c>
       <c r="AS69" s="22">
         <v>9.7350000000000006E-2</v>
       </c>
       <c r="AT69" s="22">
         <v>1.4653</v>
       </c>
       <c r="AU69" s="22">
         <v>0</v>
       </c>
       <c r="AV69" s="22">
         <v>0</v>
       </c>
       <c r="AW69" s="22">
-        <v>3.7100000000000001E-2</v>
+        <v>4.7399999999999998E-2</v>
       </c>
       <c r="AX69" s="22">
-        <v>0.50731999999999999</v>
-[...11 lines deleted...]
-        <v>0.32001000000000002</v>
+        <v>0.53049000000000002</v>
+      </c>
+      <c r="AY69" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ69" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA69" s="13">
+        <v>0.15160000000000001</v>
+      </c>
+      <c r="BB69" s="13">
+        <v>0.35028999999999999</v>
       </c>
     </row>
     <row r="70" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A70" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C70" s="11">
         <v>0</v>
       </c>
       <c r="D70" s="11">
         <v>0</v>
       </c>
       <c r="E70" s="11">
         <v>0</v>
       </c>
       <c r="F70" s="11">
         <v>0</v>
       </c>
       <c r="G70" s="11">
         <v>0</v>
       </c>
       <c r="H70" s="11">
@@ -12059,60 +12048,60 @@
       </c>
       <c r="AQ70" s="22">
         <v>0</v>
       </c>
       <c r="AR70" s="22">
         <v>0</v>
       </c>
       <c r="AS70" s="22">
         <v>0</v>
       </c>
       <c r="AT70" s="22">
         <v>0</v>
       </c>
       <c r="AU70" s="22">
         <v>0</v>
       </c>
       <c r="AV70" s="22">
         <v>0</v>
       </c>
       <c r="AW70" s="22">
         <v>0</v>
       </c>
       <c r="AX70" s="22">
         <v>0</v>
       </c>
-      <c r="AY70" s="22">
-[...8 lines deleted...]
-      <c r="BB70" s="22">
+      <c r="AY70" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ70" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA70" s="13">
+        <v>0</v>
+      </c>
+      <c r="BB70" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A71" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C71" s="11">
         <v>0</v>
       </c>
       <c r="D71" s="11">
         <v>0</v>
       </c>
       <c r="E71" s="11">
         <v>0</v>
       </c>
       <c r="F71" s="11">
         <v>0</v>
       </c>
       <c r="G71" s="11">
         <v>0</v>
       </c>
@@ -12693,94 +12682,94 @@
       <c r="AI111" s="13"/>
       <c r="AJ111" s="13"/>
       <c r="AK111" s="13"/>
       <c r="AL111" s="13"/>
     </row>
     <row r="112" spans="35:38">
       <c r="AI112" s="13"/>
       <c r="AJ112" s="13"/>
       <c r="AK112" s="13"/>
       <c r="AL112" s="13"/>
     </row>
     <row r="113" spans="35:38">
       <c r="AI113" s="13"/>
       <c r="AJ113" s="13"/>
       <c r="AK113" s="13"/>
       <c r="AL113" s="13"/>
     </row>
     <row r="114" spans="35:38">
       <c r="AI114" s="13"/>
       <c r="AJ114" s="13"/>
       <c r="AK114" s="13"/>
       <c r="AL114" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="AC5:AD5"/>
-[...12 lines deleted...]
-    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="A1:AD1"/>
+    <mergeCell ref="A2:AD2"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="K4:N4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="C5:D5"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AE4:AH4"/>
-    <mergeCell ref="A1:AD1"/>
-[...7 lines deleted...]
-    <mergeCell ref="K4:N4"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="AQ4:AT4"/>
     <mergeCell ref="AQ5:AR5"/>
     <mergeCell ref="AS5:AT5"/>
-    <mergeCell ref="AU4:AX4"/>
-[...1 lines deleted...]
-    <mergeCell ref="AW5:AX5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Шығыс Қазақстан</vt:lpstr>