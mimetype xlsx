--- v5 (2026-08-26)
+++ v6 (2026-09-15)
@@ -1,61 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="849"/>
   </bookViews>
   <sheets>
-    <sheet name="Шығыс Қазақстан" sheetId="16" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="17" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="18" r:id="rId2"/>
+    <sheet name="Шығыс Қазақстан" sheetId="16" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="216" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="184">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0601</t>
   </si>
   <si>
     <t>Луковицы, клубни, клубневидные корни, клубнелуковицы, корневища, включая разветвленные, находящиеся в состоянии вегетативного покоя, вегетации, или цветения; растения и корни цикория, кроме корней товарной позиции 1212</t>
   </si>
   <si>
     <t>0602</t>
   </si>
   <si>
     <t>Прочие живые растения (включая их корни), черенки и отводки; мицелий гриба</t>
   </si>
   <si>
     <t>0603</t>
   </si>
   <si>
     <t>Срезанные цветы и бутоны, пригодные для составления букетов или для декоративных целей, свежие, засушенные, окрашенные, отбеленные, пропитанные или подготовленные другими способами</t>
   </si>
   <si>
@@ -440,67 +444,200 @@
   </si>
   <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік өнімдерінің экспорты және импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">Шығыс Қазақстан
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
   </t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
-    <t>қаңтар-маусым 2025</t>
-[...2 lines deleted...]
-    <t>қаңтар-маусым 2026*</t>
+    <t>қаңтар-шілде 2025</t>
+  </si>
+  <si>
+    <t>қаңтар-шілде 2026*</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Сауда айналымы шетел валютасымен</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>мың АҚШ доллары, тонна, қосымша өлшем бірліктер</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Еуразиялық экономикалық одаққа мүше мемлекеттердің тауарларымен өзара сауда статистикасын жүргізу әдістемесі 2018 жылғы 25 желтоқсандағы № 210 Еуразиялық экономикалық комиссия Алқа Шешімімен бекітілген</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ақпараттың негізгі дереккөзі 1-ТС  "Еуразиялық экономикалық одаққа мүше мемлекеттермен өзара тауарлар саудасы туралы есеп" статистикалық есептілік деректері</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Сауда статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Ускабаева Лаура</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 7232 25 06 35  </t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>L.Uskabaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/115/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/95/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/vko/dynamic-tables/4481/</t>
+  </si>
+  <si>
+    <t>Сауда айналымы шетел валютасымен - Экспорт, импорт</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткіш 2015 жылдан бастап құрастырылады </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -510,324 +647,450 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="49"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...20 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="9">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 3" xfId="5"/>
+    <cellStyle name="Обычный 2 4 2" xfId="6"/>
+    <cellStyle name="Обычный 3" xfId="7"/>
+    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -853,51 +1116,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1026,63 +1289,351 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/115/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Uskabaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/vko/dynamic-tables/4481/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/95/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="82" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="23"/>
+      <c r="B1" s="23"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="B2" s="25">
+        <v>312101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="B3" s="25" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="24" t="s">
+        <v>145</v>
+      </c>
+      <c r="B4" s="26" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="27" t="s">
+        <v>147</v>
+      </c>
+      <c r="B5" s="25" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="27" t="s">
+        <v>148</v>
+      </c>
+      <c r="B6" s="25" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="27" t="s">
+        <v>149</v>
+      </c>
+      <c r="B7" s="25" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="24" t="s">
+        <v>150</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="24" t="s">
+        <v>152</v>
+      </c>
+      <c r="B9" s="28" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="B10" s="26" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="24" t="s">
+        <v>156</v>
+      </c>
+      <c r="B11" s="25"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="29" t="s">
+        <v>157</v>
+      </c>
+      <c r="B12" s="43" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="30" t="s">
+        <v>158</v>
+      </c>
+      <c r="B13" s="44" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="18.75" customHeight="1">
+      <c r="A14" s="31" t="s">
+        <v>159</v>
+      </c>
+      <c r="B14" s="45" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="20.25" customHeight="1">
+      <c r="A15" s="32" t="s">
+        <v>160</v>
+      </c>
+      <c r="B15" s="44" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="24" t="s">
+        <v>161</v>
+      </c>
+      <c r="B16" s="33">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="24" t="s">
+        <v>162</v>
+      </c>
+      <c r="B17" s="33">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="24" t="s">
+        <v>163</v>
+      </c>
+      <c r="B18" s="34" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="24" t="s">
+        <v>165</v>
+      </c>
+      <c r="B19" s="35" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="24" t="s">
+        <v>167</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="24" t="s">
+        <v>169</v>
+      </c>
+      <c r="B21" s="37" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="23"/>
+      <c r="B22" s="23"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="23"/>
+      <c r="B23" s="23"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="23"/>
+      <c r="B24" s="23"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="23"/>
+      <c r="B25" s="23"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="23"/>
+      <c r="B26" s="23"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="38" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="39" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="40" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="40" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="40" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="40"/>
+    </row>
+    <row r="12" spans="2:2" ht="30" customHeight="1">
+      <c r="B12" s="41" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="40"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="40"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="14"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="14"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="14"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="42" t="s">
+        <v>177</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BJ114"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="60" workbookViewId="0">
+    <sheetView zoomScaleNormal="60" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="AN7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AM12" sqref="AM12"/>
       <selection pane="topRight" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomLeft" activeCell="AM12" sqref="AM12"/>
-      <selection pane="bottomRight" activeCell="AY4" sqref="AY4:BB4"/>
+      <selection pane="bottomRight" activeCell="AU4" sqref="AU4:AX4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="34.5703125" style="1" customWidth="1"/>
     <col min="3" max="14" width="12.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.140625" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="14.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="14.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="12.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="15" style="1" customWidth="1"/>
     <col min="25" max="25" width="12.140625" style="1" customWidth="1"/>
     <col min="26" max="26" width="14.42578125" style="1" customWidth="1"/>
     <col min="27" max="27" width="12.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="14.42578125" style="1" customWidth="1"/>
     <col min="29" max="29" width="12.140625" style="1" customWidth="1"/>
     <col min="30" max="30" width="14.42578125" style="1" customWidth="1"/>
     <col min="31" max="31" width="12.140625" style="1" customWidth="1"/>
     <col min="32" max="32" width="14.42578125" style="1" customWidth="1"/>
@@ -1090,362 +1641,362 @@
     <col min="34" max="34" width="14.42578125" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.7109375" style="1" customWidth="1"/>
     <col min="36" max="36" width="15.85546875" style="1" customWidth="1"/>
     <col min="37" max="37" width="11.7109375" style="1" customWidth="1"/>
     <col min="38" max="38" width="14.7109375" style="1" customWidth="1"/>
     <col min="39" max="39" width="12.140625" style="1" customWidth="1"/>
     <col min="40" max="40" width="14.42578125" style="1" customWidth="1"/>
     <col min="41" max="41" width="12.140625" style="1" customWidth="1"/>
     <col min="42" max="42" width="14.42578125" style="1" customWidth="1"/>
     <col min="43" max="43" width="12.140625" style="1" customWidth="1"/>
     <col min="44" max="44" width="14.42578125" style="1" customWidth="1"/>
     <col min="45" max="45" width="12.140625" style="1" customWidth="1"/>
     <col min="46" max="46" width="14.42578125" style="1" customWidth="1"/>
     <col min="47" max="47" width="12.140625" style="1" customWidth="1"/>
     <col min="48" max="48" width="14.42578125" style="1" customWidth="1"/>
     <col min="49" max="49" width="12.140625" style="1" customWidth="1"/>
     <col min="50" max="50" width="14.42578125" style="1" customWidth="1"/>
     <col min="51" max="51" width="12.140625" style="1" customWidth="1"/>
     <col min="52" max="52" width="14.42578125" style="1" customWidth="1"/>
     <col min="53" max="53" width="12.140625" style="1" customWidth="1"/>
     <col min="54" max="54" width="14.42578125" style="1" customWidth="1"/>
     <col min="55" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62" ht="13.5" customHeight="1">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="57" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="34"/>
-[...27 lines deleted...]
-      <c r="AD1" s="34"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
+      <c r="R1" s="57"/>
+      <c r="S1" s="57"/>
+      <c r="T1" s="57"/>
+      <c r="U1" s="57"/>
+      <c r="V1" s="57"/>
+      <c r="W1" s="57"/>
+      <c r="X1" s="57"/>
+      <c r="Y1" s="57"/>
+      <c r="Z1" s="57"/>
+      <c r="AA1" s="57"/>
+      <c r="AB1" s="57"/>
+      <c r="AC1" s="57"/>
+      <c r="AD1" s="57"/>
       <c r="AI1" s="2"/>
       <c r="AJ1" s="2"/>
       <c r="AK1" s="2"/>
       <c r="AL1" s="2"/>
       <c r="AM1" s="2"/>
       <c r="AN1" s="2"/>
       <c r="AO1" s="2"/>
       <c r="AP1" s="2"/>
       <c r="AQ1" s="9"/>
       <c r="AR1" s="9"/>
       <c r="AS1" s="9"/>
       <c r="AT1" s="9"/>
       <c r="AU1" s="9"/>
       <c r="AV1" s="9"/>
       <c r="AW1" s="9"/>
       <c r="AX1" s="9"/>
       <c r="AY1" s="9"/>
       <c r="AZ1" s="9"/>
       <c r="BA1" s="9"/>
       <c r="BB1" s="9"/>
     </row>
     <row r="2" spans="1:62" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="34" t="s">
+      <c r="A2" s="57" t="s">
         <v>137</v>
       </c>
-      <c r="B2" s="34"/>
-[...27 lines deleted...]
-      <c r="AD2" s="34"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="57"/>
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="57"/>
+      <c r="AA2" s="57"/>
+      <c r="AB2" s="57"/>
+      <c r="AC2" s="57"/>
+      <c r="AD2" s="57"/>
     </row>
     <row r="3" spans="1:62" ht="12">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
       <c r="Z3" s="4"/>
     </row>
     <row r="4" spans="1:62" s="2" customFormat="1" ht="27" customHeight="1">
-      <c r="A4" s="30" t="s">
+      <c r="A4" s="53" t="s">
         <v>132</v>
       </c>
-      <c r="B4" s="33" t="s">
+      <c r="B4" s="56" t="s">
         <v>133</v>
       </c>
-      <c r="C4" s="23">
+      <c r="C4" s="49">
         <v>2015</v>
       </c>
-      <c r="D4" s="23"/>
-[...2 lines deleted...]
-      <c r="G4" s="23">
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49">
         <v>2016</v>
       </c>
-      <c r="H4" s="23"/>
-[...2 lines deleted...]
-      <c r="K4" s="23">
+      <c r="H4" s="49"/>
+      <c r="I4" s="49"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49">
         <v>2017</v>
       </c>
-      <c r="L4" s="23"/>
-[...2 lines deleted...]
-      <c r="O4" s="23">
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="49"/>
+      <c r="O4" s="49">
         <v>2018</v>
       </c>
-      <c r="P4" s="23"/>
-[...2 lines deleted...]
-      <c r="S4" s="23">
+      <c r="P4" s="49"/>
+      <c r="Q4" s="49"/>
+      <c r="R4" s="49"/>
+      <c r="S4" s="49">
         <v>2019</v>
       </c>
-      <c r="T4" s="23"/>
-[...2 lines deleted...]
-      <c r="W4" s="23">
+      <c r="T4" s="49"/>
+      <c r="U4" s="49"/>
+      <c r="V4" s="49"/>
+      <c r="W4" s="49">
         <v>2020</v>
       </c>
-      <c r="X4" s="23"/>
-[...2 lines deleted...]
-      <c r="AA4" s="35">
+      <c r="X4" s="49"/>
+      <c r="Y4" s="49"/>
+      <c r="Z4" s="49"/>
+      <c r="AA4" s="58">
         <v>2021</v>
       </c>
-      <c r="AB4" s="35"/>
-[...2 lines deleted...]
-      <c r="AE4" s="24">
+      <c r="AB4" s="58"/>
+      <c r="AC4" s="58"/>
+      <c r="AD4" s="58"/>
+      <c r="AE4" s="46">
         <v>2022</v>
       </c>
-      <c r="AF4" s="25"/>
-[...2 lines deleted...]
-      <c r="AI4" s="24">
+      <c r="AF4" s="47"/>
+      <c r="AG4" s="47"/>
+      <c r="AH4" s="48"/>
+      <c r="AI4" s="46">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="25"/>
-[...2 lines deleted...]
-      <c r="AM4" s="24">
+      <c r="AJ4" s="47"/>
+      <c r="AK4" s="47"/>
+      <c r="AL4" s="48"/>
+      <c r="AM4" s="46">
         <v>2024</v>
       </c>
-      <c r="AN4" s="25"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="24">
+      <c r="AN4" s="47"/>
+      <c r="AO4" s="47"/>
+      <c r="AP4" s="48"/>
+      <c r="AQ4" s="46">
         <v>2025</v>
       </c>
-      <c r="AR4" s="25"/>
-[...2 lines deleted...]
-      <c r="AU4" s="24" t="s">
+      <c r="AR4" s="47"/>
+      <c r="AS4" s="47"/>
+      <c r="AT4" s="48"/>
+      <c r="AU4" s="46" t="s">
         <v>140</v>
       </c>
-      <c r="AV4" s="25"/>
-[...2 lines deleted...]
-      <c r="AY4" s="24" t="s">
+      <c r="AV4" s="47"/>
+      <c r="AW4" s="47"/>
+      <c r="AX4" s="48"/>
+      <c r="AY4" s="46" t="s">
         <v>141</v>
       </c>
-      <c r="AZ4" s="25"/>
-[...1 lines deleted...]
-      <c r="BB4" s="26"/>
+      <c r="AZ4" s="47"/>
+      <c r="BA4" s="47"/>
+      <c r="BB4" s="48"/>
     </row>
     <row r="5" spans="1:62" s="5" customFormat="1">
-      <c r="A5" s="31"/>
-[...5 lines deleted...]
-      <c r="E5" s="23" t="s">
+      <c r="A5" s="54"/>
+      <c r="B5" s="56"/>
+      <c r="C5" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="51"/>
+      <c r="E5" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="23"/>
-[...4 lines deleted...]
-      <c r="I5" s="23" t="s">
+      <c r="F5" s="49"/>
+      <c r="G5" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="51"/>
+      <c r="I5" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="23"/>
-[...4 lines deleted...]
-      <c r="M5" s="23" t="s">
+      <c r="J5" s="49"/>
+      <c r="K5" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="51"/>
+      <c r="M5" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="23"/>
-[...4 lines deleted...]
-      <c r="Q5" s="23" t="s">
+      <c r="N5" s="49"/>
+      <c r="O5" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="51"/>
+      <c r="Q5" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="23"/>
-[...4 lines deleted...]
-      <c r="U5" s="23" t="s">
+      <c r="R5" s="49"/>
+      <c r="S5" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="49"/>
+      <c r="U5" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="23"/>
-[...4 lines deleted...]
-      <c r="Y5" s="23" t="s">
+      <c r="V5" s="49"/>
+      <c r="W5" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="49"/>
+      <c r="Y5" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="23"/>
-[...4 lines deleted...]
-      <c r="AC5" s="23" t="s">
+      <c r="Z5" s="49"/>
+      <c r="AA5" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="49"/>
+      <c r="AC5" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="23"/>
-[...4 lines deleted...]
-      <c r="AG5" s="23" t="s">
+      <c r="AD5" s="49"/>
+      <c r="AE5" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="49"/>
+      <c r="AG5" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="23"/>
-[...4 lines deleted...]
-      <c r="AK5" s="23" t="s">
+      <c r="AH5" s="49"/>
+      <c r="AI5" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="49"/>
+      <c r="AK5" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="23"/>
-[...4 lines deleted...]
-      <c r="AO5" s="23" t="s">
+      <c r="AL5" s="49"/>
+      <c r="AM5" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="49"/>
+      <c r="AO5" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="23"/>
-[...4 lines deleted...]
-      <c r="AS5" s="23" t="s">
+      <c r="AP5" s="49"/>
+      <c r="AQ5" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="49"/>
+      <c r="AS5" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="AT5" s="23"/>
-[...4 lines deleted...]
-      <c r="AW5" s="23" t="s">
+      <c r="AT5" s="49"/>
+      <c r="AU5" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV5" s="49"/>
+      <c r="AW5" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="AX5" s="23"/>
-[...4 lines deleted...]
-      <c r="BA5" s="23" t="s">
+      <c r="AX5" s="49"/>
+      <c r="AY5" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ5" s="49"/>
+      <c r="BA5" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="BB5" s="23"/>
+      <c r="BB5" s="49"/>
     </row>
     <row r="6" spans="1:62" s="2" customFormat="1" ht="33.75">
-      <c r="A6" s="32"/>
-      <c r="B6" s="33"/>
+      <c r="A6" s="55"/>
+      <c r="B6" s="56"/>
       <c r="C6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>134</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>135</v>
       </c>
       <c r="K6" s="6" t="s">
@@ -1697,72 +2248,72 @@
       <c r="AM7" s="9">
         <v>28916.640359999998</v>
       </c>
       <c r="AN7" s="9">
         <v>7830.1095000000014</v>
       </c>
       <c r="AO7" s="9">
         <v>158132.86777999994</v>
       </c>
       <c r="AP7" s="9">
         <v>30751.869119999996</v>
       </c>
       <c r="AQ7" s="9">
         <v>116456.94560000001</v>
       </c>
       <c r="AR7" s="9">
         <v>27538.161889999996</v>
       </c>
       <c r="AS7" s="9">
         <v>30138.266340000002</v>
       </c>
       <c r="AT7" s="9">
         <v>9462.296690000001</v>
       </c>
       <c r="AU7" s="9">
-        <v>54075.079599999997</v>
+        <v>61103.916599999997</v>
       </c>
       <c r="AV7" s="9">
-        <v>12983.645349999999</v>
+        <v>14503.359019999998</v>
       </c>
       <c r="AW7" s="9">
-        <v>9135.502959999998</v>
+        <v>16638.688870000002</v>
       </c>
       <c r="AX7" s="9">
-        <v>3505.6925300000007</v>
+        <v>5276.7529399999994</v>
       </c>
       <c r="AY7" s="9">
         <v>13486.735999999999</v>
       </c>
       <c r="AZ7" s="9">
         <v>3113.4817699999999</v>
       </c>
       <c r="BA7" s="9">
-        <v>82519.840050000013</v>
+        <v>99723.43385999999</v>
       </c>
       <c r="BB7" s="9">
-        <v>23205.123459999995</v>
+        <v>27207.067440000003</v>
       </c>
       <c r="BC7" s="9"/>
       <c r="BD7" s="9"/>
       <c r="BE7" s="9"/>
       <c r="BF7" s="9"/>
       <c r="BG7" s="9"/>
       <c r="BH7" s="9"/>
       <c r="BI7" s="9"/>
       <c r="BJ7" s="9"/>
     </row>
     <row r="8" spans="1:62" s="14" customFormat="1" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="11">
         <v>0</v>
       </c>
       <c r="D8" s="11">
         <v>0</v>
       </c>
       <c r="E8" s="11">
         <v>0.92510000000000003</v>
@@ -2367,66 +2918,66 @@
       <c r="AO11" s="13">
         <v>3.1966100000000002</v>
       </c>
       <c r="AP11" s="13">
         <v>3.70966</v>
       </c>
       <c r="AQ11" s="13">
         <v>0</v>
       </c>
       <c r="AR11" s="13">
         <v>0</v>
       </c>
       <c r="AS11" s="13">
         <v>2.9075700000000002</v>
       </c>
       <c r="AT11" s="13">
         <v>5.2060199999999996</v>
       </c>
       <c r="AU11" s="13">
         <v>0</v>
       </c>
       <c r="AV11" s="13">
         <v>0</v>
       </c>
       <c r="AW11" s="13">
-        <v>1.73159</v>
+        <v>1.8475900000000001</v>
       </c>
       <c r="AX11" s="13">
-        <v>2.6560700000000002</v>
+        <v>2.7259899999999999</v>
       </c>
       <c r="AY11" s="13">
         <v>0</v>
       </c>
       <c r="AZ11" s="13">
         <v>0</v>
       </c>
       <c r="BA11" s="13">
-        <v>1.3544400000000001</v>
+        <v>1.52044</v>
       </c>
       <c r="BB11" s="13">
-        <v>2.2516600000000002</v>
+        <v>2.40883</v>
       </c>
     </row>
     <row r="12" spans="1:62" s="14" customFormat="1" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="11">
         <v>1638</v>
       </c>
       <c r="D12" s="11">
         <v>34.260150000000003</v>
       </c>
       <c r="E12" s="11">
         <v>36.11</v>
       </c>
       <c r="F12" s="11">
         <v>5.4991500000000002</v>
       </c>
       <c r="G12" s="11">
         <v>0</v>
       </c>
       <c r="H12" s="11">
@@ -4007,66 +4558,66 @@
       <c r="AO21" s="13">
         <v>118.51675</v>
       </c>
       <c r="AP21" s="13">
         <v>140.66789</v>
       </c>
       <c r="AQ21" s="13">
         <v>0</v>
       </c>
       <c r="AR21" s="13">
         <v>0</v>
       </c>
       <c r="AS21" s="13">
         <v>131.24549999999999</v>
       </c>
       <c r="AT21" s="13">
         <v>186.25219999999999</v>
       </c>
       <c r="AU21" s="13">
         <v>0</v>
       </c>
       <c r="AV21" s="13">
         <v>0</v>
       </c>
       <c r="AW21" s="13">
-        <v>68.344499999999996</v>
+        <v>83.448499999999996</v>
       </c>
       <c r="AX21" s="13">
-        <v>97.050830000000005</v>
+        <v>118.38294</v>
       </c>
       <c r="AY21" s="13">
         <v>0</v>
       </c>
       <c r="AZ21" s="13">
         <v>0</v>
       </c>
       <c r="BA21" s="13">
-        <v>66.91</v>
+        <v>74.510000000000005</v>
       </c>
       <c r="BB21" s="13">
-        <v>84.598259999999996</v>
+        <v>95.149940000000001</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="11">
         <v>128.87799999999999</v>
       </c>
       <c r="D22" s="11">
         <v>20.532789999999999</v>
       </c>
       <c r="E22" s="11">
         <v>27.60416</v>
       </c>
       <c r="F22" s="11">
         <v>19.663350000000001</v>
       </c>
       <c r="G22" s="11">
         <v>43.551000000000002</v>
       </c>
       <c r="H22" s="11">
@@ -4171,66 +4722,66 @@
       <c r="AO22" s="13">
         <v>104.0889</v>
       </c>
       <c r="AP22" s="13">
         <v>47.11486</v>
       </c>
       <c r="AQ22" s="13">
         <v>0</v>
       </c>
       <c r="AR22" s="13">
         <v>0</v>
       </c>
       <c r="AS22" s="13">
         <v>568.78560000000004</v>
       </c>
       <c r="AT22" s="13">
         <v>149.85504</v>
       </c>
       <c r="AU22" s="13">
         <v>0</v>
       </c>
       <c r="AV22" s="13">
         <v>0</v>
       </c>
       <c r="AW22" s="13">
-        <v>94.023600000000002</v>
+        <v>94.83</v>
       </c>
       <c r="AX22" s="13">
-        <v>45.260339999999999</v>
+        <v>45.73903</v>
       </c>
       <c r="AY22" s="13">
         <v>0</v>
       </c>
       <c r="AZ22" s="13">
         <v>0</v>
       </c>
       <c r="BA22" s="13">
-        <v>5507.2551999999996</v>
+        <v>5783.5551999999998</v>
       </c>
       <c r="BB22" s="13">
-        <v>1089.5640100000001</v>
+        <v>1141.3190099999999</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="11">
         <v>0</v>
       </c>
       <c r="D23" s="11">
         <v>0</v>
       </c>
       <c r="E23" s="11">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
         <v>0</v>
       </c>
       <c r="H23" s="11">
@@ -4499,66 +5050,66 @@
       <c r="AO24" s="13">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="AP24" s="13">
         <v>0.40851999999999999</v>
       </c>
       <c r="AQ24" s="13">
         <v>4.5359999999999996</v>
       </c>
       <c r="AR24" s="13">
         <v>3.4782199999999999</v>
       </c>
       <c r="AS24" s="13">
         <v>0.74951999999999996</v>
       </c>
       <c r="AT24" s="13">
         <v>0.32871</v>
       </c>
       <c r="AU24" s="13">
         <v>4.5359999999999996</v>
       </c>
       <c r="AV24" s="13">
         <v>3.4782199999999999</v>
       </c>
       <c r="AW24" s="13">
-        <v>0.72616000000000003</v>
+        <v>0.72760000000000002</v>
       </c>
       <c r="AX24" s="13">
-        <v>0.20562</v>
+        <v>0.21221999999999999</v>
       </c>
       <c r="AY24" s="13">
         <v>0</v>
       </c>
       <c r="AZ24" s="13">
         <v>0</v>
       </c>
       <c r="BA24" s="13">
-        <v>2.1600000000000001E-2</v>
+        <v>2.4039999999999999E-2</v>
       </c>
       <c r="BB24" s="13">
-        <v>0.12689</v>
+        <v>0.14113999999999999</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="11">
         <v>510.14760000000001</v>
       </c>
       <c r="D25" s="11">
         <v>178.15164999999999</v>
       </c>
       <c r="E25" s="11">
         <v>4543.3990000000003</v>
       </c>
       <c r="F25" s="11">
         <v>174.9092</v>
       </c>
       <c r="G25" s="11">
         <v>950.12800000000004</v>
       </c>
       <c r="H25" s="11">
@@ -4663,54 +5214,54 @@
       <c r="AO25" s="13">
         <v>190.32400000000001</v>
       </c>
       <c r="AP25" s="13">
         <v>341.17471</v>
       </c>
       <c r="AQ25" s="13">
         <v>115.61960000000001</v>
       </c>
       <c r="AR25" s="13">
         <v>70.618229999999997</v>
       </c>
       <c r="AS25" s="13">
         <v>349.26310000000001</v>
       </c>
       <c r="AT25" s="13">
         <v>270.46462000000002</v>
       </c>
       <c r="AU25" s="13">
         <v>88.019599999999997</v>
       </c>
       <c r="AV25" s="13">
         <v>49.635420000000003</v>
       </c>
       <c r="AW25" s="13">
-        <v>271.16399999999999</v>
+        <v>292.16399999999999</v>
       </c>
       <c r="AX25" s="13">
-        <v>156.50470000000001</v>
+        <v>160.4973</v>
       </c>
       <c r="AY25" s="13">
         <v>6.5</v>
       </c>
       <c r="AZ25" s="13">
         <v>8.4987399999999997</v>
       </c>
       <c r="BA25" s="13">
         <v>0</v>
       </c>
       <c r="BB25" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="11">
         <v>0</v>
       </c>
       <c r="D26" s="11">
@@ -4839,54 +5390,54 @@
       <c r="AS26" s="13">
         <v>72.320999999999998</v>
       </c>
       <c r="AT26" s="13">
         <v>76.477999999999994</v>
       </c>
       <c r="AU26" s="13">
         <v>0</v>
       </c>
       <c r="AV26" s="13">
         <v>0</v>
       </c>
       <c r="AW26" s="13">
         <v>0</v>
       </c>
       <c r="AX26" s="13">
         <v>0</v>
       </c>
       <c r="AY26" s="13">
         <v>38.988</v>
       </c>
       <c r="AZ26" s="13">
         <v>41.177999999999997</v>
       </c>
       <c r="BA26" s="13">
-        <v>43.176000000000002</v>
+        <v>64.763999999999996</v>
       </c>
       <c r="BB26" s="13">
-        <v>31.065999999999999</v>
+        <v>50.69988</v>
       </c>
     </row>
     <row r="27" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="11">
         <v>2098.6509999999998</v>
       </c>
       <c r="D27" s="11">
         <v>478.07074999999998</v>
       </c>
       <c r="E27" s="11">
         <v>0</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>4227.3729999999996</v>
       </c>
       <c r="H27" s="11">
@@ -4985,54 +5536,54 @@
       <c r="AM27" s="13">
         <v>1400.0409999999999</v>
       </c>
       <c r="AN27" s="13">
         <v>376.62930999999998</v>
       </c>
       <c r="AO27" s="13">
         <v>0.88</v>
       </c>
       <c r="AP27" s="13">
         <v>0.32912000000000002</v>
       </c>
       <c r="AQ27" s="13">
         <v>377.08</v>
       </c>
       <c r="AR27" s="13">
         <v>87.348119999999994</v>
       </c>
       <c r="AS27" s="13">
         <v>2.4</v>
       </c>
       <c r="AT27" s="13">
         <v>0.86299999999999999</v>
       </c>
       <c r="AU27" s="13">
-        <v>201.88</v>
+        <v>249.88</v>
       </c>
       <c r="AV27" s="13">
-        <v>46.168619999999997</v>
+        <v>57.578279999999999</v>
       </c>
       <c r="AW27" s="13">
         <v>2.4</v>
       </c>
       <c r="AX27" s="13">
         <v>0.86299999999999999</v>
       </c>
       <c r="AY27" s="13">
         <v>20</v>
       </c>
       <c r="AZ27" s="13">
         <v>11.303330000000001</v>
       </c>
       <c r="BA27" s="13">
         <v>0</v>
       </c>
       <c r="BB27" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="1" t="s">
@@ -5331,54 +5882,54 @@
       <c r="AS29" s="13">
         <v>0.22</v>
       </c>
       <c r="AT29" s="13">
         <v>1.0201899999999999</v>
       </c>
       <c r="AU29" s="13">
         <v>7</v>
       </c>
       <c r="AV29" s="13">
         <v>1.86025</v>
       </c>
       <c r="AW29" s="13">
         <v>0.12</v>
       </c>
       <c r="AX29" s="13">
         <v>0.53771000000000002</v>
       </c>
       <c r="AY29" s="13">
         <v>0</v>
       </c>
       <c r="AZ29" s="13">
         <v>0</v>
       </c>
       <c r="BA29" s="13">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="BB29" s="13">
-        <v>0.51046000000000002</v>
+        <v>0.61046999999999996</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="11">
         <v>54.997999999999998</v>
       </c>
       <c r="D30" s="11">
         <v>6.1249799999999999</v>
       </c>
       <c r="E30" s="11">
         <v>0</v>
       </c>
       <c r="F30" s="11">
         <v>0</v>
       </c>
       <c r="G30" s="11">
         <v>1110.356</v>
       </c>
       <c r="H30" s="11">
@@ -6139,66 +6690,66 @@
       <c r="AO34" s="13">
         <v>37.377000000000002</v>
       </c>
       <c r="AP34" s="13">
         <v>87.702830000000006</v>
       </c>
       <c r="AQ34" s="13">
         <v>0</v>
       </c>
       <c r="AR34" s="13">
         <v>0</v>
       </c>
       <c r="AS34" s="13">
         <v>37.161000000000001</v>
       </c>
       <c r="AT34" s="13">
         <v>113.37313</v>
       </c>
       <c r="AU34" s="13">
         <v>0</v>
       </c>
       <c r="AV34" s="13">
         <v>0</v>
       </c>
       <c r="AW34" s="13">
-        <v>18.556999999999999</v>
+        <v>21.149000000000001</v>
       </c>
       <c r="AX34" s="13">
-        <v>57.053910000000002</v>
+        <v>65.628469999999993</v>
       </c>
       <c r="AY34" s="13">
         <v>0</v>
       </c>
       <c r="AZ34" s="13">
         <v>0</v>
       </c>
       <c r="BA34" s="13">
-        <v>19.744</v>
+        <v>21.097000000000001</v>
       </c>
       <c r="BB34" s="13">
-        <v>60.173639999999999</v>
+        <v>65.411370000000005</v>
       </c>
     </row>
     <row r="35" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C35" s="11">
         <v>7778.1017000000002</v>
       </c>
       <c r="D35" s="11">
         <v>1261.92589</v>
       </c>
       <c r="E35" s="11">
         <v>2.1189499999999999</v>
       </c>
       <c r="F35" s="11">
         <v>11.50573</v>
       </c>
       <c r="G35" s="11">
         <v>2453.7040000000002</v>
       </c>
       <c r="H35" s="11">
@@ -6467,66 +7018,66 @@
       <c r="AO36" s="13">
         <v>1.3060400000000001</v>
       </c>
       <c r="AP36" s="13">
         <v>8.3542100000000001</v>
       </c>
       <c r="AQ36" s="13">
         <v>0</v>
       </c>
       <c r="AR36" s="13">
         <v>0</v>
       </c>
       <c r="AS36" s="13">
         <v>0.94440000000000002</v>
       </c>
       <c r="AT36" s="13">
         <v>6.5401600000000002</v>
       </c>
       <c r="AU36" s="13">
         <v>0</v>
       </c>
       <c r="AV36" s="13">
         <v>0</v>
       </c>
       <c r="AW36" s="13">
-        <v>0.51661999999999997</v>
+        <v>0.62731999999999999</v>
       </c>
       <c r="AX36" s="13">
-        <v>3.4214899999999999</v>
+        <v>4.2786099999999996</v>
       </c>
       <c r="AY36" s="13">
         <v>0</v>
       </c>
       <c r="AZ36" s="13">
         <v>0</v>
       </c>
       <c r="BA36" s="13">
-        <v>0.28583999999999998</v>
+        <v>0.34601999999999999</v>
       </c>
       <c r="BB36" s="13">
-        <v>2.09104</v>
+        <v>2.7289699999999999</v>
       </c>
     </row>
     <row r="37" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="11">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="D37" s="11">
         <v>3.0460000000000001E-2</v>
       </c>
       <c r="E37" s="11">
         <v>0.80179999999999996</v>
       </c>
       <c r="F37" s="11">
         <v>4.4873799999999999</v>
       </c>
       <c r="G37" s="11">
         <v>0</v>
       </c>
       <c r="H37" s="11">
@@ -6631,66 +7182,66 @@
       <c r="AO37" s="13">
         <v>5.3400000000000003E-2</v>
       </c>
       <c r="AP37" s="13">
         <v>0.36697999999999997</v>
       </c>
       <c r="AQ37" s="13">
         <v>0</v>
       </c>
       <c r="AR37" s="13">
         <v>0</v>
       </c>
       <c r="AS37" s="13">
         <v>6.0400000000000002E-2</v>
       </c>
       <c r="AT37" s="13">
         <v>0.39290000000000003</v>
       </c>
       <c r="AU37" s="13">
         <v>0</v>
       </c>
       <c r="AV37" s="13">
         <v>0</v>
       </c>
       <c r="AW37" s="13">
-        <v>2.52E-2</v>
+        <v>2.8400000000000002E-2</v>
       </c>
       <c r="AX37" s="13">
-        <v>0.17463999999999999</v>
+        <v>0.19563</v>
       </c>
       <c r="AY37" s="13">
         <v>0</v>
       </c>
       <c r="AZ37" s="13">
         <v>0</v>
       </c>
       <c r="BA37" s="13">
-        <v>1.7999999999999999E-2</v>
+        <v>2.4799999999999999E-2</v>
       </c>
       <c r="BB37" s="13">
-        <v>0.12931000000000001</v>
+        <v>0.19062000000000001</v>
       </c>
     </row>
     <row r="38" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="11">
         <v>0</v>
       </c>
       <c r="D38" s="11">
         <v>0</v>
       </c>
       <c r="E38" s="11">
         <v>0.27900000000000003</v>
       </c>
       <c r="F38" s="11">
         <v>5.0015099999999997</v>
       </c>
       <c r="G38" s="11">
         <v>0</v>
       </c>
       <c r="H38" s="11">
@@ -6795,66 +7346,66 @@
       <c r="AO38" s="13">
         <v>0.13017000000000001</v>
       </c>
       <c r="AP38" s="13">
         <v>2.50786</v>
       </c>
       <c r="AQ38" s="13">
         <v>0</v>
       </c>
       <c r="AR38" s="13">
         <v>0</v>
       </c>
       <c r="AS38" s="13">
         <v>0.1484</v>
       </c>
       <c r="AT38" s="13">
         <v>2.6814399999999998</v>
       </c>
       <c r="AU38" s="13">
         <v>0</v>
       </c>
       <c r="AV38" s="13">
         <v>0</v>
       </c>
       <c r="AW38" s="13">
-        <v>5.7680000000000002E-2</v>
+        <v>7.392E-2</v>
       </c>
       <c r="AX38" s="13">
-        <v>1.10487</v>
+        <v>1.3999699999999999</v>
       </c>
       <c r="AY38" s="13">
         <v>0</v>
       </c>
       <c r="AZ38" s="13">
         <v>0</v>
       </c>
       <c r="BA38" s="13">
-        <v>5.04E-2</v>
+        <v>6.4839999999999995E-2</v>
       </c>
       <c r="BB38" s="13">
-        <v>1.0755699999999999</v>
+        <v>1.3857699999999999</v>
       </c>
     </row>
     <row r="39" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="11">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="D39" s="11">
         <v>4.1230000000000003E-2</v>
       </c>
       <c r="E39" s="11">
         <v>7.2749999999999995E-2</v>
       </c>
       <c r="F39" s="11">
         <v>0.77236000000000005</v>
       </c>
       <c r="G39" s="11">
         <v>5.7000000000000002E-3</v>
       </c>
       <c r="H39" s="11">
@@ -6971,54 +7522,54 @@
       <c r="AS39" s="13">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="AT39" s="13">
         <v>0.13102</v>
       </c>
       <c r="AU39" s="13">
         <v>0</v>
       </c>
       <c r="AV39" s="13">
         <v>0</v>
       </c>
       <c r="AW39" s="13">
         <v>0.01</v>
       </c>
       <c r="AX39" s="13">
         <v>9.3450000000000005E-2</v>
       </c>
       <c r="AY39" s="13">
         <v>0</v>
       </c>
       <c r="AZ39" s="13">
         <v>0</v>
       </c>
       <c r="BA39" s="13">
-        <v>0.01</v>
+        <v>1.2E-2</v>
       </c>
       <c r="BB39" s="13">
-        <v>7.9640000000000002E-2</v>
+        <v>9.6640000000000004E-2</v>
       </c>
     </row>
     <row r="40" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C40" s="11">
         <v>0.29899999999999999</v>
       </c>
       <c r="D40" s="11">
         <v>1.3820000000000001E-2</v>
       </c>
       <c r="E40" s="11">
         <v>0.56200000000000006</v>
       </c>
       <c r="F40" s="11">
         <v>1.9936100000000001</v>
       </c>
       <c r="G40" s="11">
         <v>2.7000000000000001E-3</v>
       </c>
       <c r="H40" s="11">
@@ -7123,66 +7674,66 @@
       <c r="AO40" s="13">
         <v>0.26928999999999997</v>
       </c>
       <c r="AP40" s="13">
         <v>0.54107000000000005</v>
       </c>
       <c r="AQ40" s="13">
         <v>0</v>
       </c>
       <c r="AR40" s="13">
         <v>0</v>
       </c>
       <c r="AS40" s="13">
         <v>0.19767999999999999</v>
       </c>
       <c r="AT40" s="13">
         <v>0.37658000000000003</v>
       </c>
       <c r="AU40" s="13">
         <v>0</v>
       </c>
       <c r="AV40" s="13">
         <v>0</v>
       </c>
       <c r="AW40" s="13">
-        <v>0.12676000000000001</v>
+        <v>0.13067999999999999</v>
       </c>
       <c r="AX40" s="13">
-        <v>0.19807</v>
+        <v>0.21626999999999999</v>
       </c>
       <c r="AY40" s="13">
         <v>0</v>
       </c>
       <c r="AZ40" s="13">
         <v>0</v>
       </c>
       <c r="BA40" s="13">
-        <v>7.5999999999999998E-2</v>
+        <v>8.4919999999999995E-2</v>
       </c>
       <c r="BB40" s="13">
-        <v>0.16214999999999999</v>
+        <v>0.21892</v>
       </c>
     </row>
     <row r="41" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C41" s="11">
         <v>3.3871500000000001</v>
       </c>
       <c r="D41" s="11">
         <v>0.77705000000000002</v>
       </c>
       <c r="E41" s="11">
         <v>2.4918499999999999</v>
       </c>
       <c r="F41" s="11">
         <v>19.10754</v>
       </c>
       <c r="G41" s="11">
         <v>0.20635000000000001</v>
       </c>
       <c r="H41" s="11">
@@ -7287,66 +7838,66 @@
       <c r="AO41" s="13">
         <v>1.88554</v>
       </c>
       <c r="AP41" s="13">
         <v>12.03082</v>
       </c>
       <c r="AQ41" s="13">
         <v>0</v>
       </c>
       <c r="AR41" s="13">
         <v>0</v>
       </c>
       <c r="AS41" s="13">
         <v>0.66757</v>
       </c>
       <c r="AT41" s="13">
         <v>5.6832399999999996</v>
       </c>
       <c r="AU41" s="13">
         <v>0</v>
       </c>
       <c r="AV41" s="13">
         <v>0</v>
       </c>
       <c r="AW41" s="13">
-        <v>0.34011000000000002</v>
+        <v>0.41443000000000002</v>
       </c>
       <c r="AX41" s="13">
-        <v>2.81793</v>
+        <v>3.5870500000000001</v>
       </c>
       <c r="AY41" s="13">
         <v>0</v>
       </c>
       <c r="AZ41" s="13">
         <v>0</v>
       </c>
       <c r="BA41" s="13">
-        <v>0.31812000000000001</v>
+        <v>0.35499999999999998</v>
       </c>
       <c r="BB41" s="13">
-        <v>3.2765399999999998</v>
+        <v>3.61063</v>
       </c>
     </row>
     <row r="42" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C42" s="11">
         <v>94206.870999999999</v>
       </c>
       <c r="D42" s="11">
         <v>16940.472170000001</v>
       </c>
       <c r="E42" s="11">
         <v>551.55200000000002</v>
       </c>
       <c r="F42" s="11">
         <v>86.034729999999996</v>
       </c>
       <c r="G42" s="11">
         <v>205501.992</v>
       </c>
       <c r="H42" s="11">
@@ -7445,72 +7996,72 @@
       <c r="AM42" s="13">
         <v>22255.360000000001</v>
       </c>
       <c r="AN42" s="13">
         <v>3959.335</v>
       </c>
       <c r="AO42" s="13">
         <v>106840.035</v>
       </c>
       <c r="AP42" s="13">
         <v>15270.6438</v>
       </c>
       <c r="AQ42" s="13">
         <v>104706.262</v>
       </c>
       <c r="AR42" s="13">
         <v>21481.527999999998</v>
       </c>
       <c r="AS42" s="13">
         <v>10534.98</v>
       </c>
       <c r="AT42" s="13">
         <v>1495.2343100000001</v>
       </c>
       <c r="AU42" s="13">
-        <v>49003.377</v>
+        <v>55963.214</v>
       </c>
       <c r="AV42" s="13">
-        <v>9733.99</v>
+        <v>11229.300999999999</v>
       </c>
       <c r="AW42" s="13">
-        <v>2980.33</v>
+        <v>5464.02</v>
       </c>
       <c r="AX42" s="13">
-        <v>435.14625000000001</v>
+        <v>803.84424999999999</v>
       </c>
       <c r="AY42" s="13">
         <v>11469.224</v>
       </c>
       <c r="AZ42" s="13">
         <v>2486.953</v>
       </c>
       <c r="BA42" s="13">
-        <v>39957.03</v>
+        <v>52317.49</v>
       </c>
       <c r="BB42" s="13">
-        <v>6874.7676199999996</v>
+        <v>8932.8896199999999</v>
       </c>
     </row>
     <row r="43" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C43" s="11">
         <v>1993.85</v>
       </c>
       <c r="D43" s="11">
         <v>259.16525999999999</v>
       </c>
       <c r="E43" s="11">
         <v>122.1704</v>
       </c>
       <c r="F43" s="11">
         <v>8.5457599999999996</v>
       </c>
       <c r="G43" s="11">
         <v>974.2</v>
       </c>
       <c r="H43" s="11">
@@ -7779,66 +8330,66 @@
       <c r="AO44" s="13">
         <v>9121.65</v>
       </c>
       <c r="AP44" s="13">
         <v>1404.9529</v>
       </c>
       <c r="AQ44" s="13">
         <v>1912.7809999999999</v>
       </c>
       <c r="AR44" s="13">
         <v>363.65100000000001</v>
       </c>
       <c r="AS44" s="13">
         <v>2278.75</v>
       </c>
       <c r="AT44" s="13">
         <v>456.88400000000001</v>
       </c>
       <c r="AU44" s="13">
         <v>0</v>
       </c>
       <c r="AV44" s="13">
         <v>0</v>
       </c>
       <c r="AW44" s="13">
-        <v>2012.75</v>
+        <v>2071.75</v>
       </c>
       <c r="AX44" s="13">
-        <v>419.959</v>
+        <v>429.416</v>
       </c>
       <c r="AY44" s="13">
         <v>1891.624</v>
       </c>
       <c r="AZ44" s="13">
         <v>392.84800000000001</v>
       </c>
       <c r="BA44" s="13">
-        <v>349.65</v>
+        <v>847.79</v>
       </c>
       <c r="BB44" s="13">
-        <v>49.247</v>
+        <v>123.929</v>
       </c>
     </row>
     <row r="45" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C45" s="11">
         <v>0</v>
       </c>
       <c r="D45" s="11">
         <v>0</v>
       </c>
       <c r="E45" s="11">
         <v>0</v>
       </c>
       <c r="F45" s="11">
         <v>0</v>
       </c>
       <c r="G45" s="11">
         <v>3997.5</v>
       </c>
       <c r="H45" s="11">
@@ -8107,66 +8658,66 @@
       <c r="AO46" s="13">
         <v>13511.969950000001</v>
       </c>
       <c r="AP46" s="13">
         <v>2896.4559899999999</v>
       </c>
       <c r="AQ46" s="13">
         <v>0</v>
       </c>
       <c r="AR46" s="13">
         <v>0</v>
       </c>
       <c r="AS46" s="13">
         <v>3296.6367599999999</v>
       </c>
       <c r="AT46" s="13">
         <v>882.11810000000003</v>
       </c>
       <c r="AU46" s="13">
         <v>0</v>
       </c>
       <c r="AV46" s="13">
         <v>0</v>
       </c>
       <c r="AW46" s="13">
-        <v>598.66075999999998</v>
+        <v>3217.3107599999998</v>
       </c>
       <c r="AX46" s="13">
-        <v>238.22309999999999</v>
+        <v>735.58910000000003</v>
       </c>
       <c r="AY46" s="13">
         <v>0</v>
       </c>
       <c r="AZ46" s="13">
         <v>0</v>
       </c>
       <c r="BA46" s="13">
-        <v>3471.538</v>
+        <v>3662.1179999999999</v>
       </c>
       <c r="BB46" s="13">
-        <v>1120.9369999999999</v>
+        <v>1153.982</v>
       </c>
     </row>
     <row r="47" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C47" s="11">
         <v>138.31899999999999</v>
       </c>
       <c r="D47" s="11">
         <v>34.746920000000003</v>
       </c>
       <c r="E47" s="11">
         <v>499.89472999999998</v>
       </c>
       <c r="F47" s="11">
         <v>279.39863000000003</v>
       </c>
       <c r="G47" s="11">
         <v>188.346</v>
       </c>
       <c r="H47" s="11">
@@ -8271,66 +8822,66 @@
       <c r="AO47" s="13">
         <v>429.42340000000002</v>
       </c>
       <c r="AP47" s="13">
         <v>359.52102000000002</v>
       </c>
       <c r="AQ47" s="13">
         <v>60</v>
       </c>
       <c r="AR47" s="13">
         <v>7.5519999999999996</v>
       </c>
       <c r="AS47" s="13">
         <v>23.0108</v>
       </c>
       <c r="AT47" s="13">
         <v>28.242629999999998</v>
       </c>
       <c r="AU47" s="13">
         <v>60</v>
       </c>
       <c r="AV47" s="13">
         <v>7.5519999999999996</v>
       </c>
       <c r="AW47" s="13">
-        <v>13.657999999999999</v>
+        <v>15.128399999999999</v>
       </c>
       <c r="AX47" s="13">
-        <v>15.99405</v>
+        <v>17.733440000000002</v>
       </c>
       <c r="AY47" s="13">
         <v>0</v>
       </c>
       <c r="AZ47" s="13">
         <v>0</v>
       </c>
       <c r="BA47" s="13">
-        <v>142.25919999999999</v>
+        <v>143.87200000000001</v>
       </c>
       <c r="BB47" s="13">
-        <v>81.478409999999997</v>
+        <v>83.427970000000002</v>
       </c>
     </row>
     <row r="48" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C48" s="11">
         <v>0</v>
       </c>
       <c r="D48" s="11">
         <v>0</v>
       </c>
       <c r="E48" s="11">
         <v>0</v>
       </c>
       <c r="F48" s="11">
         <v>0</v>
       </c>
       <c r="G48" s="11">
         <v>0.59099999999999997</v>
       </c>
       <c r="H48" s="11">
@@ -8763,66 +9314,66 @@
       <c r="AO50" s="13">
         <v>1075.1099999999999</v>
       </c>
       <c r="AP50" s="13">
         <v>434.43412999999998</v>
       </c>
       <c r="AQ50" s="13">
         <v>5</v>
       </c>
       <c r="AR50" s="13">
         <v>9.6920000000000002</v>
       </c>
       <c r="AS50" s="13">
         <v>6400.5</v>
       </c>
       <c r="AT50" s="13">
         <v>2196.6060000000002</v>
       </c>
       <c r="AU50" s="13">
         <v>5</v>
       </c>
       <c r="AV50" s="13">
         <v>9.6920000000000002</v>
       </c>
       <c r="AW50" s="13">
-        <v>1675.55</v>
+        <v>3972.4</v>
       </c>
       <c r="AX50" s="13">
-        <v>628.04300000000001</v>
+        <v>1472.509</v>
       </c>
       <c r="AY50" s="13">
         <v>0</v>
       </c>
       <c r="AZ50" s="13">
         <v>0</v>
       </c>
       <c r="BA50" s="13">
-        <v>11462.6</v>
+        <v>13195.6</v>
       </c>
       <c r="BB50" s="13">
-        <v>4058.1619999999998</v>
+        <v>4730.2060000000001</v>
       </c>
     </row>
     <row r="51" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C51" s="11">
         <v>286.01305000000002</v>
       </c>
       <c r="D51" s="11">
         <v>41.908410000000003</v>
       </c>
       <c r="E51" s="11">
         <v>0</v>
       </c>
       <c r="F51" s="11">
         <v>0</v>
       </c>
       <c r="G51" s="11">
         <v>230.42400000000001</v>
       </c>
       <c r="H51" s="11">
@@ -9091,66 +9642,66 @@
       <c r="AO52" s="13">
         <v>1.522</v>
       </c>
       <c r="AP52" s="13">
         <v>1.3324400000000001</v>
       </c>
       <c r="AQ52" s="13">
         <v>0</v>
       </c>
       <c r="AR52" s="13">
         <v>0</v>
       </c>
       <c r="AS52" s="13">
         <v>2.7654999999999998</v>
       </c>
       <c r="AT52" s="13">
         <v>2.4995400000000001</v>
       </c>
       <c r="AU52" s="13">
         <v>0</v>
       </c>
       <c r="AV52" s="13">
         <v>0</v>
       </c>
       <c r="AW52" s="13">
-        <v>2.5924999999999998</v>
+        <v>2.609</v>
       </c>
       <c r="AX52" s="13">
-        <v>2.2040500000000001</v>
+        <v>2.2303700000000002</v>
       </c>
       <c r="AY52" s="13">
         <v>0</v>
       </c>
       <c r="AZ52" s="13">
         <v>0</v>
       </c>
       <c r="BA52" s="13">
-        <v>0.9365</v>
+        <v>0.95299999999999996</v>
       </c>
       <c r="BB52" s="13">
-        <v>1.7418199999999999</v>
+        <v>1.77125</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C53" s="11">
         <v>1769.1769999999999</v>
       </c>
       <c r="D53" s="11">
         <v>797.06163000000004</v>
       </c>
       <c r="E53" s="11">
         <v>0.4</v>
       </c>
       <c r="F53" s="11">
         <v>1.1200000000000001</v>
       </c>
       <c r="G53" s="11">
         <v>6542.0540000000001</v>
       </c>
       <c r="H53" s="11">
@@ -9419,66 +9970,66 @@
       <c r="AO54" s="13">
         <v>11634.749</v>
       </c>
       <c r="AP54" s="13">
         <v>4388.4410799999996</v>
       </c>
       <c r="AQ54" s="13">
         <v>720.71699999999998</v>
       </c>
       <c r="AR54" s="13">
         <v>1804.771</v>
       </c>
       <c r="AS54" s="13">
         <v>5241.7486500000005</v>
       </c>
       <c r="AT54" s="13">
         <v>2759.92812</v>
       </c>
       <c r="AU54" s="13">
         <v>400.71699999999998</v>
       </c>
       <c r="AV54" s="13">
         <v>1207.826</v>
       </c>
       <c r="AW54" s="13">
-        <v>433.74865</v>
+        <v>433.76665000000003</v>
       </c>
       <c r="AX54" s="13">
-        <v>778.85415</v>
+        <v>778.87106000000006</v>
       </c>
       <c r="AY54" s="13">
         <v>60.4</v>
       </c>
       <c r="AZ54" s="13">
         <v>172.70070000000001</v>
       </c>
       <c r="BA54" s="13">
-        <v>19145.167000000001</v>
+        <v>21253.712</v>
       </c>
       <c r="BB54" s="13">
-        <v>8883.4891299999999</v>
+        <v>9941.1376600000003</v>
       </c>
     </row>
     <row r="55" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C55" s="11">
         <v>1132.1199999999999</v>
       </c>
       <c r="D55" s="11">
         <v>440.00700000000001</v>
       </c>
       <c r="E55" s="11">
         <v>2318.5149000000001</v>
       </c>
       <c r="F55" s="11">
         <v>883.77448000000004</v>
       </c>
       <c r="G55" s="11">
         <v>3666.16</v>
       </c>
       <c r="H55" s="11">
@@ -9577,72 +10128,72 @@
       <c r="AM55" s="13">
         <v>219.5</v>
       </c>
       <c r="AN55" s="13">
         <v>93.187889999999996</v>
       </c>
       <c r="AO55" s="13">
         <v>2285.1005300000002</v>
       </c>
       <c r="AP55" s="13">
         <v>661.50149999999996</v>
       </c>
       <c r="AQ55" s="13">
         <v>144.80000000000001</v>
       </c>
       <c r="AR55" s="13">
         <v>59.505380000000002</v>
       </c>
       <c r="AS55" s="13">
         <v>27.054860000000001</v>
       </c>
       <c r="AT55" s="13">
         <v>29.514949999999999</v>
       </c>
       <c r="AU55" s="13">
-        <v>48.8</v>
+        <v>53.8</v>
       </c>
       <c r="AV55" s="13">
-        <v>16.412610000000001</v>
+        <v>18.62623</v>
       </c>
       <c r="AW55" s="13">
-        <v>7.3739400000000002</v>
+        <v>10.271039999999999</v>
       </c>
       <c r="AX55" s="13">
-        <v>8.6338200000000001</v>
+        <v>11.666169999999999</v>
       </c>
       <c r="AY55" s="13">
         <v>0</v>
       </c>
       <c r="AZ55" s="13">
         <v>0</v>
       </c>
       <c r="BA55" s="13">
-        <v>9.3981399999999997</v>
+        <v>11.91994</v>
       </c>
       <c r="BB55" s="13">
-        <v>11.65728</v>
+        <v>14.85408</v>
       </c>
     </row>
     <row r="56" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C56" s="11">
         <v>0</v>
       </c>
       <c r="D56" s="11">
         <v>0</v>
       </c>
       <c r="E56" s="11">
         <v>99.861729999999994</v>
       </c>
       <c r="F56" s="11">
         <v>145.25906000000001</v>
       </c>
       <c r="G56" s="11">
         <v>0</v>
       </c>
       <c r="H56" s="11">
@@ -9741,72 +10292,72 @@
       <c r="AM56" s="13">
         <v>0</v>
       </c>
       <c r="AN56" s="13">
         <v>0</v>
       </c>
       <c r="AO56" s="13">
         <v>128.14830000000001</v>
       </c>
       <c r="AP56" s="13">
         <v>362.81918999999999</v>
       </c>
       <c r="AQ56" s="13">
         <v>16</v>
       </c>
       <c r="AR56" s="13">
         <v>10.779389999999999</v>
       </c>
       <c r="AS56" s="13">
         <v>23.803180000000001</v>
       </c>
       <c r="AT56" s="13">
         <v>346.21668</v>
       </c>
       <c r="AU56" s="13">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="AV56" s="13">
-        <v>0</v>
+        <v>10.779389999999999</v>
       </c>
       <c r="AW56" s="13">
-        <v>12.691280000000001</v>
+        <v>13.204050000000001</v>
       </c>
       <c r="AX56" s="13">
-        <v>219.35216</v>
+        <v>226.75088</v>
       </c>
       <c r="AY56" s="13">
         <v>0</v>
       </c>
       <c r="AZ56" s="13">
         <v>0</v>
       </c>
       <c r="BA56" s="13">
-        <v>15.85351</v>
+        <v>16.481069999999999</v>
       </c>
       <c r="BB56" s="13">
-        <v>230.53421</v>
+        <v>239.14363</v>
       </c>
     </row>
     <row r="57" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C57" s="11">
         <v>0</v>
       </c>
       <c r="D57" s="11">
         <v>0</v>
       </c>
       <c r="E57" s="11">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="F57" s="11">
         <v>0.41299999999999998</v>
       </c>
       <c r="G57" s="11">
         <v>0</v>
       </c>
       <c r="H57" s="11">
@@ -10075,66 +10626,66 @@
       <c r="AO58" s="13">
         <v>8.7090000000000001E-2</v>
       </c>
       <c r="AP58" s="13">
         <v>3.4039000000000001</v>
       </c>
       <c r="AQ58" s="13">
         <v>0</v>
       </c>
       <c r="AR58" s="13">
         <v>0</v>
       </c>
       <c r="AS58" s="13">
         <v>3.2469999999999999E-2</v>
       </c>
       <c r="AT58" s="13">
         <v>2.5654599999999999</v>
       </c>
       <c r="AU58" s="13">
         <v>0</v>
       </c>
       <c r="AV58" s="13">
         <v>0</v>
       </c>
       <c r="AW58" s="13">
-        <v>1.341E-2</v>
+        <v>1.6209999999999999E-2</v>
       </c>
       <c r="AX58" s="13">
-        <v>1.0626899999999999</v>
+        <v>1.32436</v>
       </c>
       <c r="AY58" s="13">
         <v>0</v>
       </c>
       <c r="AZ58" s="13">
         <v>0</v>
       </c>
       <c r="BA58" s="13">
-        <v>1.503E-2</v>
+        <v>1.6389999999999998E-2</v>
       </c>
       <c r="BB58" s="13">
-        <v>1.103</v>
+        <v>1.22451</v>
       </c>
     </row>
     <row r="59" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A59" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C59" s="11">
         <v>46.576999999999998</v>
       </c>
       <c r="D59" s="11">
         <v>9.6480399999999999</v>
       </c>
       <c r="E59" s="11">
         <v>5.4000000000000003E-3</v>
       </c>
       <c r="F59" s="11">
         <v>6.6949999999999996E-2</v>
       </c>
       <c r="G59" s="11">
         <v>16.672999999999998</v>
       </c>
       <c r="H59" s="11">
@@ -10251,54 +10802,54 @@
       <c r="AS59" s="13">
         <v>3.4169999999999999E-2</v>
       </c>
       <c r="AT59" s="13">
         <v>4.3049999999999998E-2</v>
       </c>
       <c r="AU59" s="13">
         <v>0</v>
       </c>
       <c r="AV59" s="13">
         <v>0</v>
       </c>
       <c r="AW59" s="13">
         <v>2.1170000000000001E-2</v>
       </c>
       <c r="AX59" s="13">
         <v>3.0360000000000002E-2</v>
       </c>
       <c r="AY59" s="13">
         <v>0</v>
       </c>
       <c r="AZ59" s="13">
         <v>0</v>
       </c>
       <c r="BA59" s="13">
-        <v>6.6000000000000003E-2</v>
+        <v>7.3999999999999996E-2</v>
       </c>
       <c r="BB59" s="13">
-        <v>0.10793</v>
+        <v>0.11637</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A60" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C60" s="11">
         <v>0</v>
       </c>
       <c r="D60" s="11">
         <v>0</v>
       </c>
       <c r="E60" s="11">
         <v>12.5</v>
       </c>
       <c r="F60" s="11">
         <v>0.79900000000000004</v>
       </c>
       <c r="G60" s="11">
         <v>0</v>
       </c>
       <c r="H60" s="11">
@@ -10907,54 +11458,54 @@
       <c r="AS63" s="13">
         <v>0.04</v>
       </c>
       <c r="AT63" s="13">
         <v>0.80981999999999998</v>
       </c>
       <c r="AU63" s="13">
         <v>0</v>
       </c>
       <c r="AV63" s="13">
         <v>0</v>
       </c>
       <c r="AW63" s="13">
         <v>0</v>
       </c>
       <c r="AX63" s="13">
         <v>0</v>
       </c>
       <c r="AY63" s="13">
         <v>0</v>
       </c>
       <c r="AZ63" s="13">
         <v>0</v>
       </c>
       <c r="BA63" s="13">
-        <v>0.28060000000000002</v>
+        <v>0.48060000000000003</v>
       </c>
       <c r="BB63" s="13">
-        <v>4.6487299999999996</v>
+        <v>7.1337299999999999</v>
       </c>
     </row>
     <row r="64" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A64" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C64" s="11">
         <v>0</v>
       </c>
       <c r="D64" s="11">
         <v>0</v>
       </c>
       <c r="E64" s="11">
         <v>2.2599999999999999E-2</v>
       </c>
       <c r="F64" s="11">
         <v>0.58682000000000001</v>
       </c>
       <c r="G64" s="11">
         <v>0</v>
       </c>
       <c r="H64" s="11">
@@ -11223,66 +11774,66 @@
       <c r="AO65" s="13">
         <v>1.83202</v>
       </c>
       <c r="AP65" s="13">
         <v>12.16222</v>
       </c>
       <c r="AQ65" s="13">
         <v>0</v>
       </c>
       <c r="AR65" s="13">
         <v>0</v>
       </c>
       <c r="AS65" s="13">
         <v>1.7043200000000001</v>
       </c>
       <c r="AT65" s="13">
         <v>9.1280699999999992</v>
       </c>
       <c r="AU65" s="13">
         <v>0</v>
       </c>
       <c r="AV65" s="13">
         <v>0</v>
       </c>
       <c r="AW65" s="13">
-        <v>0.60277999999999998</v>
+        <v>0.84099999999999997</v>
       </c>
       <c r="AX65" s="13">
-        <v>4.37507</v>
+        <v>6.2971899999999996</v>
       </c>
       <c r="AY65" s="13">
         <v>0</v>
       </c>
       <c r="AZ65" s="13">
         <v>0</v>
       </c>
       <c r="BA65" s="13">
-        <v>3.92293</v>
+        <v>4.6296400000000002</v>
       </c>
       <c r="BB65" s="13">
-        <v>1.59066</v>
+        <v>2.3213300000000001</v>
       </c>
     </row>
     <row r="66" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A66" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C66" s="11">
         <v>0</v>
       </c>
       <c r="D66" s="11">
         <v>0</v>
       </c>
       <c r="E66" s="11">
         <v>0</v>
       </c>
       <c r="F66" s="11">
         <v>0</v>
       </c>
       <c r="G66" s="11">
         <v>0</v>
       </c>
       <c r="H66" s="11">
@@ -11879,66 +12430,66 @@
       <c r="AO69" s="13">
         <v>0.14424000000000001</v>
       </c>
       <c r="AP69" s="13">
         <v>2.1396299999999999</v>
       </c>
       <c r="AQ69" s="22">
         <v>0</v>
       </c>
       <c r="AR69" s="22">
         <v>0</v>
       </c>
       <c r="AS69" s="22">
         <v>9.7350000000000006E-2</v>
       </c>
       <c r="AT69" s="22">
         <v>1.4653</v>
       </c>
       <c r="AU69" s="22">
         <v>0</v>
       </c>
       <c r="AV69" s="22">
         <v>0</v>
       </c>
       <c r="AW69" s="22">
-        <v>4.7399999999999998E-2</v>
+        <v>5.9299999999999999E-2</v>
       </c>
       <c r="AX69" s="22">
-        <v>0.53049000000000002</v>
+        <v>0.79140999999999995</v>
       </c>
       <c r="AY69" s="13">
         <v>0</v>
       </c>
       <c r="AZ69" s="13">
         <v>0</v>
       </c>
       <c r="BA69" s="13">
-        <v>0.15160000000000001</v>
+        <v>0.16702</v>
       </c>
       <c r="BB69" s="13">
-        <v>0.35028999999999999</v>
+        <v>0.75488999999999995</v>
       </c>
     </row>
     <row r="70" spans="1:54" s="14" customFormat="1" ht="12.75">
       <c r="A70" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C70" s="11">
         <v>0</v>
       </c>
       <c r="D70" s="11">
         <v>0</v>
       </c>
       <c r="E70" s="11">
         <v>0</v>
       </c>
       <c r="F70" s="11">
         <v>0</v>
       </c>
       <c r="G70" s="11">
         <v>0</v>
       </c>
       <c r="H70" s="11">
@@ -12431,54 +12982,54 @@
       <c r="AF73" s="21"/>
       <c r="AG73" s="21"/>
       <c r="AH73" s="21"/>
       <c r="AI73" s="13"/>
       <c r="AJ73" s="13"/>
       <c r="AK73" s="13"/>
       <c r="AL73" s="13"/>
       <c r="AM73" s="21"/>
       <c r="AN73" s="21"/>
       <c r="AO73" s="21"/>
       <c r="AP73" s="21"/>
       <c r="AQ73" s="21"/>
       <c r="AR73" s="21"/>
       <c r="AS73" s="21"/>
       <c r="AT73" s="21"/>
       <c r="AU73" s="21"/>
       <c r="AV73" s="21"/>
       <c r="AW73" s="21"/>
       <c r="AX73" s="21"/>
       <c r="AY73" s="21"/>
       <c r="AZ73" s="21"/>
       <c r="BA73" s="21"/>
       <c r="BB73" s="21"/>
     </row>
     <row r="74" spans="1:54" ht="30.75" customHeight="1">
-      <c r="A74" s="29" t="s">
+      <c r="A74" s="52" t="s">
         <v>138</v>
       </c>
-      <c r="B74" s="29"/>
+      <c r="B74" s="52"/>
       <c r="AI74" s="13"/>
       <c r="AJ74" s="13"/>
       <c r="AK74" s="13"/>
       <c r="AL74" s="13"/>
     </row>
     <row r="75" spans="1:54">
       <c r="AI75" s="13"/>
       <c r="AJ75" s="13"/>
       <c r="AK75" s="13"/>
       <c r="AL75" s="13"/>
     </row>
     <row r="76" spans="1:54">
       <c r="AI76" s="13"/>
       <c r="AJ76" s="13"/>
       <c r="AK76" s="13"/>
       <c r="AL76" s="13"/>
     </row>
     <row r="77" spans="1:54">
       <c r="AI77" s="13"/>
       <c r="AJ77" s="13"/>
       <c r="AK77" s="13"/>
       <c r="AL77" s="13"/>
     </row>
     <row r="78" spans="1:54">
       <c r="AI78" s="13"/>
@@ -12682,112 +13233,114 @@
       <c r="AI111" s="13"/>
       <c r="AJ111" s="13"/>
       <c r="AK111" s="13"/>
       <c r="AL111" s="13"/>
     </row>
     <row r="112" spans="35:38">
       <c r="AI112" s="13"/>
       <c r="AJ112" s="13"/>
       <c r="AK112" s="13"/>
       <c r="AL112" s="13"/>
     </row>
     <row r="113" spans="35:38">
       <c r="AI113" s="13"/>
       <c r="AJ113" s="13"/>
       <c r="AK113" s="13"/>
       <c r="AL113" s="13"/>
     </row>
     <row r="114" spans="35:38">
       <c r="AI114" s="13"/>
       <c r="AJ114" s="13"/>
       <c r="AK114" s="13"/>
       <c r="AL114" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="AU4:AX4"/>
-[...1 lines deleted...]
-    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="C5:D5"/>
     <mergeCell ref="A1:AD1"/>
     <mergeCell ref="A2:AD2"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="K4:N4"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="S5:T5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="U5:V5"/>
     <mergeCell ref="Y5:Z5"/>
-    <mergeCell ref="A74:B74"/>
-[...12 lines deleted...]
-    <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AY4:BB4"/>
     <mergeCell ref="AY5:AZ5"/>
     <mergeCell ref="BA5:BB5"/>
     <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AU4:AX4"/>
     <mergeCell ref="AI4:AL4"/>
-    <mergeCell ref="AE4:AH4"/>
-[...3 lines deleted...]
-    <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="AQ4:AT4"/>
     <mergeCell ref="AQ5:AR5"/>
     <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Шығыс Қазақстан</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>