--- v0 (2026-04-17)
+++ v1 (2026-05-30)
@@ -80,54 +80,54 @@
 Доля переработанной продукции в общем объеме экспорта продукции АПК, %</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>* Предварительные данные.</t>
   </si>
   <si>
     <t xml:space="preserve">2025* </t>
   </si>
   <si>
-    <t xml:space="preserve">январь-февраль 2025* </t>
+    <t xml:space="preserve">январь-март 2025* </t>
   </si>
   <si>
-    <t xml:space="preserve">январь-февраль 2026* </t>
+    <t xml:space="preserve">январь-март 2026* </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -348,76 +348,76 @@
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -702,328 +702,328 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист10"/>
   <dimension ref="A1:BA21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AK7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="AX4" sqref="AX4:BA4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="24" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="24"/>
     <col min="24" max="29" width="9.28515625" style="24" customWidth="1"/>
     <col min="30" max="30" width="9.140625" style="24"/>
     <col min="31" max="31" width="10.7109375" style="24" customWidth="1"/>
     <col min="32" max="32" width="11.5703125" style="24" customWidth="1"/>
     <col min="33" max="33" width="12.140625" style="24" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A1" s="29" t="s">
+      <c r="A1" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="29"/>
-[...34 lines deleted...]
-      <c r="AK1" s="29"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="34"/>
+      <c r="U1" s="34"/>
+      <c r="V1" s="34"/>
+      <c r="W1" s="34"/>
+      <c r="X1" s="34"/>
+      <c r="Y1" s="34"/>
+      <c r="Z1" s="34"/>
+      <c r="AA1" s="34"/>
+      <c r="AB1" s="34"/>
+      <c r="AC1" s="34"/>
+      <c r="AD1" s="34"/>
+      <c r="AE1" s="34"/>
+      <c r="AF1" s="34"/>
+      <c r="AG1" s="34"/>
+      <c r="AH1" s="34"/>
+      <c r="AI1" s="34"/>
+      <c r="AJ1" s="34"/>
+      <c r="AK1" s="34"/>
       <c r="AL1" s="7"/>
       <c r="AM1" s="7"/>
       <c r="AN1" s="7"/>
       <c r="AO1" s="8"/>
     </row>
     <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="29"/>
-[...34 lines deleted...]
-      <c r="AK2" s="29"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="34"/>
+      <c r="O2" s="34"/>
+      <c r="P2" s="34"/>
+      <c r="Q2" s="34"/>
+      <c r="R2" s="34"/>
+      <c r="S2" s="34"/>
+      <c r="T2" s="34"/>
+      <c r="U2" s="34"/>
+      <c r="V2" s="34"/>
+      <c r="W2" s="34"/>
+      <c r="X2" s="34"/>
+      <c r="Y2" s="34"/>
+      <c r="Z2" s="34"/>
+      <c r="AA2" s="34"/>
+      <c r="AB2" s="34"/>
+      <c r="AC2" s="34"/>
+      <c r="AD2" s="34"/>
+      <c r="AE2" s="34"/>
+      <c r="AF2" s="34"/>
+      <c r="AG2" s="34"/>
+      <c r="AH2" s="34"/>
+      <c r="AI2" s="34"/>
+      <c r="AJ2" s="34"/>
+      <c r="AK2" s="34"/>
     </row>
     <row r="3" spans="1:53" s="1" customFormat="1" ht="12"/>
     <row r="4" spans="1:53" s="2" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="31" t="s">
+      <c r="A4" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="30">
+      <c r="B4" s="32">
         <v>2015</v>
       </c>
-      <c r="C4" s="30"/>
-[...2 lines deleted...]
-      <c r="F4" s="30">
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32">
         <v>2016</v>
       </c>
-      <c r="G4" s="30"/>
-[...2 lines deleted...]
-      <c r="J4" s="30">
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="32">
         <v>2017</v>
       </c>
-      <c r="K4" s="30"/>
-[...2 lines deleted...]
-      <c r="N4" s="30">
+      <c r="K4" s="32"/>
+      <c r="L4" s="32"/>
+      <c r="M4" s="32"/>
+      <c r="N4" s="32">
         <v>2018</v>
       </c>
-      <c r="O4" s="30"/>
-[...2 lines deleted...]
-      <c r="R4" s="30">
+      <c r="O4" s="32"/>
+      <c r="P4" s="32"/>
+      <c r="Q4" s="32"/>
+      <c r="R4" s="32">
         <v>2019</v>
       </c>
-      <c r="S4" s="30"/>
-[...2 lines deleted...]
-      <c r="V4" s="30">
+      <c r="S4" s="32"/>
+      <c r="T4" s="32"/>
+      <c r="U4" s="32"/>
+      <c r="V4" s="32">
         <v>2020</v>
       </c>
-      <c r="W4" s="30"/>
-[...2 lines deleted...]
-      <c r="Z4" s="30">
+      <c r="W4" s="32"/>
+      <c r="X4" s="32"/>
+      <c r="Y4" s="32"/>
+      <c r="Z4" s="32">
         <v>2021</v>
       </c>
-      <c r="AA4" s="30"/>
-[...2 lines deleted...]
-      <c r="AD4" s="35">
+      <c r="AA4" s="32"/>
+      <c r="AB4" s="32"/>
+      <c r="AC4" s="32"/>
+      <c r="AD4" s="29">
         <v>2022</v>
       </c>
-      <c r="AE4" s="36"/>
-[...2 lines deleted...]
-      <c r="AH4" s="35">
+      <c r="AE4" s="30"/>
+      <c r="AF4" s="30"/>
+      <c r="AG4" s="31"/>
+      <c r="AH4" s="29">
         <v>2023</v>
       </c>
-      <c r="AI4" s="36"/>
-[...2 lines deleted...]
-      <c r="AL4" s="35">
+      <c r="AI4" s="30"/>
+      <c r="AJ4" s="30"/>
+      <c r="AK4" s="31"/>
+      <c r="AL4" s="29">
         <v>2024</v>
       </c>
-      <c r="AM4" s="36"/>
-[...2 lines deleted...]
-      <c r="AP4" s="35" t="s">
+      <c r="AM4" s="30"/>
+      <c r="AN4" s="30"/>
+      <c r="AO4" s="31"/>
+      <c r="AP4" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="AQ4" s="36"/>
-[...2 lines deleted...]
-      <c r="AT4" s="35" t="s">
+      <c r="AQ4" s="30"/>
+      <c r="AR4" s="30"/>
+      <c r="AS4" s="31"/>
+      <c r="AT4" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="AU4" s="36"/>
-[...2 lines deleted...]
-      <c r="AX4" s="35" t="s">
+      <c r="AU4" s="30"/>
+      <c r="AV4" s="30"/>
+      <c r="AW4" s="31"/>
+      <c r="AX4" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="AY4" s="36"/>
-[...1 lines deleted...]
-      <c r="BA4" s="37"/>
+      <c r="AY4" s="30"/>
+      <c r="AZ4" s="30"/>
+      <c r="BA4" s="31"/>
     </row>
     <row r="5" spans="1:53" s="3" customFormat="1" ht="11.25">
-      <c r="A5" s="32"/>
-      <c r="B5" s="30" t="s">
+      <c r="A5" s="36"/>
+      <c r="B5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="30"/>
-      <c r="D5" s="30" t="s">
+      <c r="C5" s="32"/>
+      <c r="D5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="30"/>
-      <c r="F5" s="30" t="s">
+      <c r="E5" s="32"/>
+      <c r="F5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="30"/>
-      <c r="H5" s="30" t="s">
+      <c r="G5" s="32"/>
+      <c r="H5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="30"/>
-      <c r="J5" s="30" t="s">
+      <c r="I5" s="32"/>
+      <c r="J5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="30"/>
-      <c r="L5" s="30" t="s">
+      <c r="K5" s="32"/>
+      <c r="L5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="30"/>
-      <c r="N5" s="30" t="s">
+      <c r="M5" s="32"/>
+      <c r="N5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="30"/>
-      <c r="P5" s="30" t="s">
+      <c r="O5" s="32"/>
+      <c r="P5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="30"/>
-      <c r="R5" s="30" t="s">
+      <c r="Q5" s="32"/>
+      <c r="R5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="30"/>
-      <c r="T5" s="30" t="s">
+      <c r="S5" s="32"/>
+      <c r="T5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="30"/>
-      <c r="V5" s="30" t="s">
+      <c r="U5" s="32"/>
+      <c r="V5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="30"/>
-      <c r="X5" s="30" t="s">
+      <c r="W5" s="32"/>
+      <c r="X5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="30"/>
-      <c r="Z5" s="30" t="s">
+      <c r="Y5" s="32"/>
+      <c r="Z5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="30"/>
-      <c r="AB5" s="30" t="s">
+      <c r="AA5" s="32"/>
+      <c r="AB5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="30"/>
-      <c r="AD5" s="30" t="s">
+      <c r="AC5" s="32"/>
+      <c r="AD5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="30"/>
-      <c r="AF5" s="30" t="s">
+      <c r="AE5" s="32"/>
+      <c r="AF5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="30"/>
-      <c r="AH5" s="30" t="s">
+      <c r="AG5" s="32"/>
+      <c r="AH5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="30"/>
-      <c r="AJ5" s="30" t="s">
+      <c r="AI5" s="32"/>
+      <c r="AJ5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="30"/>
-      <c r="AL5" s="30" t="s">
+      <c r="AK5" s="32"/>
+      <c r="AL5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="30"/>
-      <c r="AN5" s="30" t="s">
+      <c r="AM5" s="32"/>
+      <c r="AN5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="30"/>
-      <c r="AP5" s="30" t="s">
+      <c r="AO5" s="32"/>
+      <c r="AP5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="30"/>
-      <c r="AR5" s="30" t="s">
+      <c r="AQ5" s="32"/>
+      <c r="AR5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="30"/>
-      <c r="AT5" s="30" t="s">
+      <c r="AS5" s="32"/>
+      <c r="AT5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="30"/>
-      <c r="AV5" s="30" t="s">
+      <c r="AU5" s="32"/>
+      <c r="AV5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="30"/>
-      <c r="AX5" s="30" t="s">
+      <c r="AW5" s="32"/>
+      <c r="AX5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="AY5" s="30"/>
-      <c r="AZ5" s="30" t="s">
+      <c r="AY5" s="32"/>
+      <c r="AZ5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="BA5" s="30"/>
+      <c r="BA5" s="32"/>
     </row>
     <row r="6" spans="1:53" s="2" customFormat="1" ht="33.75">
-      <c r="A6" s="33"/>
+      <c r="A6" s="37"/>
       <c r="B6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1274,72 +1274,72 @@
       <c r="AL7" s="26">
         <v>60771.15750999999</v>
       </c>
       <c r="AM7" s="26">
         <v>60064.348059999989</v>
       </c>
       <c r="AN7" s="26">
         <v>3332457.4406999997</v>
       </c>
       <c r="AO7" s="26">
         <v>87757.988680000009</v>
       </c>
       <c r="AP7" s="26">
         <v>137014.92863000001</v>
       </c>
       <c r="AQ7" s="26">
         <v>56894.764050000013</v>
       </c>
       <c r="AR7" s="26">
         <v>3117712.0993399997</v>
       </c>
       <c r="AS7" s="26">
         <v>71877.968750000015</v>
       </c>
       <c r="AT7" s="26">
-        <v>20908.616739999998</v>
+        <v>31994.25978</v>
       </c>
       <c r="AU7" s="26">
-        <v>10361.573270000001</v>
+        <v>15523.571009999996</v>
       </c>
       <c r="AV7" s="26">
-        <v>498094.50631000003</v>
+        <v>771542.88021000032</v>
       </c>
       <c r="AW7" s="26">
-        <v>10132.175579999999</v>
+        <v>16803.697260000004</v>
       </c>
       <c r="AX7" s="26">
-        <v>15159.067159999999</v>
+        <v>18990.155310000002</v>
       </c>
       <c r="AY7" s="26">
-        <v>10175.201489999999</v>
+        <v>14066.494359999999</v>
       </c>
       <c r="AZ7" s="26">
-        <v>494338.6620699999</v>
+        <v>775167.24616999982</v>
       </c>
       <c r="BA7" s="26">
-        <v>14068.492010000004</v>
+        <v>21279.473760000001</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="13" customFormat="1" ht="22.5">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="10">
         <v>129346.90366</v>
       </c>
       <c r="C8" s="10">
         <v>22271.65034</v>
       </c>
       <c r="D8" s="10">
         <v>21060.818510000001</v>
       </c>
       <c r="E8" s="10">
         <v>8238.9477400000014</v>
       </c>
       <c r="F8" s="10">
         <v>291317.42308000004</v>
       </c>
       <c r="G8" s="10">
         <v>45007.387410000018</v>
       </c>
       <c r="H8" s="10">
@@ -1435,72 +1435,72 @@
       <c r="AL8" s="12">
         <v>28916.640359999998</v>
       </c>
       <c r="AM8" s="12">
         <v>7830.1095000000014</v>
       </c>
       <c r="AN8" s="12">
         <v>158132.86777999994</v>
       </c>
       <c r="AO8" s="12">
         <v>30751.869119999996</v>
       </c>
       <c r="AP8" s="12">
         <v>113539.36660000001</v>
       </c>
       <c r="AQ8" s="12">
         <v>26118.91764</v>
       </c>
       <c r="AR8" s="12">
         <v>30042.336380000001</v>
       </c>
       <c r="AS8" s="12">
         <v>9316.7730100000026</v>
       </c>
       <c r="AT8" s="12">
-        <v>16432.607</v>
+        <v>25387.579999999998</v>
       </c>
       <c r="AU8" s="12">
-        <v>3800.33286</v>
+        <v>5879.4610299999995</v>
       </c>
       <c r="AV8" s="12">
-        <v>2301.7289100000003</v>
+        <v>2700.7649300000003</v>
       </c>
       <c r="AW8" s="12">
-        <v>895.38214999999991</v>
+        <v>1588.4138500000001</v>
       </c>
       <c r="AX8" s="12">
-        <v>11461.248</v>
+        <v>13440.742</v>
       </c>
       <c r="AY8" s="12">
-        <v>2612.9016999999999</v>
+        <v>3077.0176999999999</v>
       </c>
       <c r="AZ8" s="12">
-        <v>12193.001200000001</v>
+        <v>22093.76571</v>
       </c>
       <c r="BA8" s="12">
-        <v>4127.60743</v>
+        <v>6949.0822799999996</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="17" customFormat="1" ht="22.5">
       <c r="A9" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="15">
         <v>246.92079999999996</v>
       </c>
       <c r="C9" s="15">
         <v>694.05595000000005</v>
       </c>
       <c r="D9" s="15">
         <v>1896.4362099999998</v>
       </c>
       <c r="E9" s="15">
         <v>4141.1080699999993</v>
       </c>
       <c r="F9" s="15">
         <v>1315.00585</v>
       </c>
       <c r="G9" s="15">
         <v>286.97325000000001</v>
       </c>
       <c r="H9" s="15">
@@ -1596,72 +1596,72 @@
       <c r="AL9" s="11">
         <v>779.19600000000003</v>
       </c>
       <c r="AM9" s="11">
         <v>2604.1852199999998</v>
       </c>
       <c r="AN9" s="11">
         <v>1978.8087499999999</v>
       </c>
       <c r="AO9" s="11">
         <v>2970.9404599999998</v>
       </c>
       <c r="AP9" s="11">
         <v>447.69388000000004</v>
       </c>
       <c r="AQ9" s="11">
         <v>1691.3549800000001</v>
       </c>
       <c r="AR9" s="11">
         <v>1736.19145</v>
       </c>
       <c r="AS9" s="11">
         <v>3680.3433299999997</v>
       </c>
       <c r="AT9" s="11">
-        <v>91.923079999999999</v>
+        <v>104.79308</v>
       </c>
       <c r="AU9" s="11">
-        <v>250.52851999999999</v>
+        <v>268.53690999999998</v>
       </c>
       <c r="AV9" s="11">
-        <v>395.25657000000001</v>
+        <v>721.92428999999993</v>
       </c>
       <c r="AW9" s="11">
-        <v>1028.54486</v>
+        <v>1505.4961199999998</v>
       </c>
       <c r="AX9" s="11">
-        <v>93.116</v>
+        <v>127.782</v>
       </c>
       <c r="AY9" s="11">
-        <v>826.79678999999999</v>
+        <v>1158.2701100000002</v>
       </c>
       <c r="AZ9" s="11">
-        <v>283.50976000000003</v>
+        <v>454.20230000000004</v>
       </c>
       <c r="BA9" s="11">
-        <v>530.7663500000001</v>
+        <v>803.39349000000004</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="17" customFormat="1" ht="22.5">
       <c r="A10" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="19">
         <v>10492.07043</v>
       </c>
       <c r="C10" s="19">
         <v>6111.7684999999992</v>
       </c>
       <c r="D10" s="19">
         <v>3734037.731290001</v>
       </c>
       <c r="E10" s="19">
         <v>43753.727940000004</v>
       </c>
       <c r="F10" s="19">
         <v>18866.563399999999</v>
       </c>
       <c r="G10" s="19">
         <v>4292.8438500000002</v>
       </c>
       <c r="H10" s="19">
@@ -1757,72 +1757,72 @@
       <c r="AL10" s="11">
         <v>31075.321149999996</v>
       </c>
       <c r="AM10" s="11">
         <v>49630.053339999991</v>
       </c>
       <c r="AN10" s="11">
         <v>3172345.7641699999</v>
       </c>
       <c r="AO10" s="11">
         <v>54035.179100000008</v>
       </c>
       <c r="AP10" s="11">
         <v>23027.868149999998</v>
       </c>
       <c r="AQ10" s="11">
         <v>29084.491430000009</v>
       </c>
       <c r="AR10" s="11">
         <v>3085933.5715099997</v>
       </c>
       <c r="AS10" s="11">
         <v>58880.852410000007</v>
       </c>
       <c r="AT10" s="11">
-        <v>4384.086659999999</v>
+        <v>6501.8867000000009</v>
       </c>
       <c r="AU10" s="11">
-        <v>6310.7118900000014</v>
+        <v>9375.5730699999967</v>
       </c>
       <c r="AV10" s="11">
-        <v>495397.52083000005</v>
+        <v>768120.19099000026</v>
       </c>
       <c r="AW10" s="11">
-        <v>8208.2485699999997</v>
+        <v>13709.787290000004</v>
       </c>
       <c r="AX10" s="11">
-        <v>3604.70316</v>
+        <v>5421.6313100000007</v>
       </c>
       <c r="AY10" s="11">
-        <v>6735.5030000000006</v>
+        <v>9831.206549999999</v>
       </c>
       <c r="AZ10" s="11">
-        <v>481862.15110999992</v>
+        <v>752619.27815999987</v>
       </c>
       <c r="BA10" s="11">
-        <v>9410.1182300000037</v>
+        <v>13526.99799</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="22" customFormat="1" ht="33.75">
       <c r="A11" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="21"/>
       <c r="C11" s="21">
         <f>C10/C7*100</f>
         <v>21.018910837821071</v>
       </c>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21">
         <f>G10/G7*100</f>
         <v>8.6571604356811083</v>
       </c>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21">
         <f>K10/K7*100</f>
         <v>11.472060471599271</v>
       </c>
@@ -1865,162 +1865,163 @@
       <c r="AG11" s="21"/>
       <c r="AH11" s="21"/>
       <c r="AI11" s="21">
         <f>AI10/AI7*100</f>
         <v>84.398780311872557</v>
       </c>
       <c r="AJ11" s="21"/>
       <c r="AK11" s="21"/>
       <c r="AL11" s="21"/>
       <c r="AM11" s="21">
         <f>AM10/AM7*100</f>
         <v>82.628139558633208</v>
       </c>
       <c r="AN11" s="21"/>
       <c r="AO11" s="21"/>
       <c r="AP11" s="21"/>
       <c r="AQ11" s="21">
         <f>AQ10/AQ7*100</f>
         <v>51.119803229063578</v>
       </c>
       <c r="AR11" s="21"/>
       <c r="AS11" s="21"/>
       <c r="AT11" s="21"/>
       <c r="AU11" s="21">
         <f>AU10/AU7*100</f>
-        <v>60.904958403097808</v>
+        <v>60.395723792936728</v>
       </c>
       <c r="AV11" s="21"/>
       <c r="AW11" s="21"/>
       <c r="AX11" s="21"/>
       <c r="AY11" s="21">
         <f>AY10/AY7*100</f>
-        <v>66.195278851426465</v>
+        <v>69.890950071798841</v>
       </c>
       <c r="AZ11" s="21"/>
       <c r="BA11" s="21"/>
     </row>
     <row r="13" spans="1:53" s="23" customFormat="1" ht="11.25">
-      <c r="A13" s="34" t="s">
+      <c r="A13" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="34"/>
+      <c r="B13" s="33"/>
       <c r="AD13" s="11"/>
       <c r="AE13" s="11"/>
       <c r="AF13" s="11"/>
       <c r="AG13" s="11"/>
       <c r="AH13" s="11"/>
       <c r="AI13" s="11"/>
       <c r="AJ13" s="11"/>
       <c r="AK13" s="11"/>
       <c r="AL13" s="2"/>
       <c r="AM13" s="2"/>
       <c r="AN13" s="2"/>
       <c r="AP13" s="12"/>
       <c r="AQ13" s="12"/>
       <c r="AR13" s="12"/>
       <c r="AS13" s="12"/>
       <c r="AT13" s="12"/>
       <c r="AU13" s="12"/>
       <c r="AV13" s="12"/>
       <c r="AW13" s="12"/>
       <c r="AX13" s="12"/>
       <c r="AY13" s="12"/>
       <c r="AZ13" s="12"/>
       <c r="BA13" s="12"/>
     </row>
     <row r="14" spans="1:53" ht="15" customHeight="1">
       <c r="AD14" s="11"/>
       <c r="AE14" s="11"/>
       <c r="AF14" s="11"/>
       <c r="AG14" s="11"/>
       <c r="AK14" s="12"/>
       <c r="AL14" s="12"/>
       <c r="AM14" s="12"/>
       <c r="AN14" s="12"/>
       <c r="AO14" s="12"/>
       <c r="AP14" s="11"/>
       <c r="AQ14" s="11"/>
       <c r="AR14" s="11"/>
       <c r="AS14" s="12"/>
       <c r="AT14" s="12"/>
       <c r="AU14" s="12"/>
       <c r="AV14" s="12"/>
       <c r="AW14" s="12"/>
       <c r="AX14" s="12"/>
       <c r="AY14" s="12"/>
       <c r="AZ14" s="12"/>
-      <c r="BA14" s="11"/>
+      <c r="BA14" s="12"/>
     </row>
     <row r="15" spans="1:53">
       <c r="AD15" s="26"/>
       <c r="AE15" s="26"/>
       <c r="AF15" s="26"/>
       <c r="AG15" s="27"/>
       <c r="AK15" s="16"/>
       <c r="AL15" s="16"/>
       <c r="AM15" s="16"/>
       <c r="AN15" s="16"/>
       <c r="AO15" s="11"/>
       <c r="AP15" s="11"/>
       <c r="AQ15" s="11"/>
       <c r="AR15" s="11"/>
       <c r="AS15" s="11"/>
       <c r="AT15" s="11"/>
       <c r="AU15" s="11"/>
       <c r="AV15" s="11"/>
       <c r="AW15" s="11"/>
       <c r="AX15" s="11"/>
       <c r="AY15" s="11"/>
       <c r="AZ15" s="11"/>
       <c r="BA15" s="11"/>
     </row>
     <row r="16" spans="1:53">
       <c r="AG16" s="25"/>
       <c r="AP16" s="28"/>
       <c r="AQ16" s="28"/>
       <c r="AR16" s="28"/>
       <c r="AS16" s="11"/>
       <c r="AT16" s="11"/>
       <c r="AU16" s="11"/>
       <c r="AV16" s="11"/>
       <c r="AW16" s="11"/>
       <c r="AX16" s="11"/>
       <c r="AY16" s="11"/>
       <c r="AZ16" s="11"/>
-      <c r="BA16" s="28"/>
+      <c r="BA16" s="11"/>
     </row>
     <row r="17" spans="33:53">
       <c r="AG17" s="25"/>
       <c r="AS17" s="28"/>
       <c r="AT17" s="28"/>
       <c r="AU17" s="28"/>
       <c r="AV17" s="28"/>
       <c r="AW17" s="28"/>
       <c r="AX17" s="28"/>
       <c r="AY17" s="28"/>
       <c r="AZ17" s="28"/>
+      <c r="BA17" s="28"/>
     </row>
     <row r="18" spans="33:53">
       <c r="AP18" s="26"/>
       <c r="AQ18" s="26"/>
       <c r="AR18" s="26"/>
       <c r="AS18" s="26"/>
       <c r="AT18" s="26"/>
       <c r="AU18" s="26"/>
       <c r="AV18" s="26"/>
       <c r="AW18" s="26"/>
       <c r="AX18" s="26"/>
       <c r="AY18" s="26"/>
       <c r="AZ18" s="26"/>
       <c r="BA18" s="26"/>
     </row>
     <row r="19" spans="33:53">
       <c r="AP19" s="27"/>
       <c r="AQ19" s="27"/>
       <c r="AR19" s="27"/>
       <c r="AS19" s="27"/>
       <c r="AT19" s="27"/>
       <c r="AU19" s="27"/>
       <c r="AV19" s="27"/>
       <c r="AW19" s="27"/>
       <c r="AX19" s="27"/>
@@ -2036,93 +2037,93 @@
       <c r="AT20" s="27"/>
       <c r="AU20" s="27"/>
       <c r="AV20" s="27"/>
       <c r="AW20" s="27"/>
       <c r="AX20" s="27"/>
       <c r="AY20" s="27"/>
       <c r="AZ20" s="27"/>
       <c r="BA20" s="27"/>
     </row>
     <row r="21" spans="33:53">
       <c r="AP21" s="28"/>
       <c r="AQ21" s="28"/>
       <c r="AR21" s="28"/>
       <c r="AS21" s="28"/>
       <c r="AT21" s="28"/>
       <c r="AU21" s="28"/>
       <c r="AV21" s="28"/>
       <c r="AW21" s="28"/>
       <c r="AX21" s="28"/>
       <c r="AY21" s="28"/>
       <c r="AZ21" s="28"/>
       <c r="BA21" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="43">
-    <mergeCell ref="AX4:BA4"/>
-[...25 lines deleted...]
-    <mergeCell ref="T5:U5"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="N5:O5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ВКО</vt:lpstr>