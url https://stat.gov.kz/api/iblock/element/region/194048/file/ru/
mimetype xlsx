--- v1 (2026-05-30)
+++ v2 (2026-06-24)
@@ -80,54 +80,54 @@
 Доля переработанной продукции в общем объеме экспорта продукции АПК, %</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>* Предварительные данные.</t>
   </si>
   <si>
     <t xml:space="preserve">2025* </t>
   </si>
   <si>
-    <t xml:space="preserve">январь-март 2025* </t>
+    <t xml:space="preserve">январь-апрель 2025* </t>
   </si>
   <si>
-    <t xml:space="preserve">январь-март 2026* </t>
+    <t xml:space="preserve">январь-апрель 2026* </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1274,72 +1274,72 @@
       <c r="AL7" s="26">
         <v>60771.15750999999</v>
       </c>
       <c r="AM7" s="26">
         <v>60064.348059999989</v>
       </c>
       <c r="AN7" s="26">
         <v>3332457.4406999997</v>
       </c>
       <c r="AO7" s="26">
         <v>87757.988680000009</v>
       </c>
       <c r="AP7" s="26">
         <v>137014.92863000001</v>
       </c>
       <c r="AQ7" s="26">
         <v>56894.764050000013</v>
       </c>
       <c r="AR7" s="26">
         <v>3117712.0993399997</v>
       </c>
       <c r="AS7" s="26">
         <v>71877.968750000015</v>
       </c>
       <c r="AT7" s="26">
-        <v>31994.25978</v>
+        <v>42898.83554</v>
       </c>
       <c r="AU7" s="26">
-        <v>15523.571009999996</v>
+        <v>20323.959239999996</v>
       </c>
       <c r="AV7" s="26">
-        <v>771542.88021000032</v>
+        <v>998648.07122000016</v>
       </c>
       <c r="AW7" s="26">
-        <v>16803.697260000004</v>
+        <v>22781.579679999999</v>
       </c>
       <c r="AX7" s="26">
-        <v>18990.155310000002</v>
+        <v>21233.38436</v>
       </c>
       <c r="AY7" s="26">
-        <v>14066.494359999999</v>
+        <v>17765.601870000002</v>
       </c>
       <c r="AZ7" s="26">
-        <v>775167.24616999982</v>
+        <v>1025424.64321</v>
       </c>
       <c r="BA7" s="26">
-        <v>21279.473760000001</v>
+        <v>33008.015850000011</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="13" customFormat="1" ht="22.5">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="10">
         <v>129346.90366</v>
       </c>
       <c r="C8" s="10">
         <v>22271.65034</v>
       </c>
       <c r="D8" s="10">
         <v>21060.818510000001</v>
       </c>
       <c r="E8" s="10">
         <v>8238.9477400000014</v>
       </c>
       <c r="F8" s="10">
         <v>291317.42308000004</v>
       </c>
       <c r="G8" s="10">
         <v>45007.387410000018</v>
       </c>
       <c r="H8" s="10">
@@ -1435,72 +1435,72 @@
       <c r="AL8" s="12">
         <v>28916.640359999998</v>
       </c>
       <c r="AM8" s="12">
         <v>7830.1095000000014</v>
       </c>
       <c r="AN8" s="12">
         <v>158132.86777999994</v>
       </c>
       <c r="AO8" s="12">
         <v>30751.869119999996</v>
       </c>
       <c r="AP8" s="12">
         <v>113539.36660000001</v>
       </c>
       <c r="AQ8" s="12">
         <v>26118.91764</v>
       </c>
       <c r="AR8" s="12">
         <v>30042.336380000001</v>
       </c>
       <c r="AS8" s="12">
         <v>9316.7730100000026</v>
       </c>
       <c r="AT8" s="12">
-        <v>25387.579999999998</v>
+        <v>34156.999599999996</v>
       </c>
       <c r="AU8" s="12">
-        <v>5879.4610299999995</v>
+        <v>7700.16374</v>
       </c>
       <c r="AV8" s="12">
-        <v>2700.7649300000003</v>
+        <v>3196.1619900000001</v>
       </c>
       <c r="AW8" s="12">
-        <v>1588.4138500000001</v>
+        <v>2094.9760200000005</v>
       </c>
       <c r="AX8" s="12">
-        <v>13440.742</v>
+        <v>13480.235999999999</v>
       </c>
       <c r="AY8" s="12">
-        <v>3077.0176999999999</v>
+        <v>3104.9830299999999</v>
       </c>
       <c r="AZ8" s="12">
-        <v>22093.76571</v>
+        <v>43710.89026</v>
       </c>
       <c r="BA8" s="12">
-        <v>6949.0822799999996</v>
+        <v>13427.427390000003</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="17" customFormat="1" ht="22.5">
       <c r="A9" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="15">
         <v>246.92079999999996</v>
       </c>
       <c r="C9" s="15">
         <v>694.05595000000005</v>
       </c>
       <c r="D9" s="15">
         <v>1896.4362099999998</v>
       </c>
       <c r="E9" s="15">
         <v>4141.1080699999993</v>
       </c>
       <c r="F9" s="15">
         <v>1315.00585</v>
       </c>
       <c r="G9" s="15">
         <v>286.97325000000001</v>
       </c>
       <c r="H9" s="15">
@@ -1596,72 +1596,72 @@
       <c r="AL9" s="11">
         <v>779.19600000000003</v>
       </c>
       <c r="AM9" s="11">
         <v>2604.1852199999998</v>
       </c>
       <c r="AN9" s="11">
         <v>1978.8087499999999</v>
       </c>
       <c r="AO9" s="11">
         <v>2970.9404599999998</v>
       </c>
       <c r="AP9" s="11">
         <v>447.69388000000004</v>
       </c>
       <c r="AQ9" s="11">
         <v>1691.3549800000001</v>
       </c>
       <c r="AR9" s="11">
         <v>1736.19145</v>
       </c>
       <c r="AS9" s="11">
         <v>3680.3433299999997</v>
       </c>
       <c r="AT9" s="11">
-        <v>104.79308</v>
+        <v>108.29308</v>
       </c>
       <c r="AU9" s="11">
-        <v>268.53690999999998</v>
+        <v>270.99991</v>
       </c>
       <c r="AV9" s="11">
-        <v>721.92428999999993</v>
+        <v>861.70351000000005</v>
       </c>
       <c r="AW9" s="11">
-        <v>1505.4961199999998</v>
+        <v>1785.2966700000002</v>
       </c>
       <c r="AX9" s="11">
-        <v>127.782</v>
+        <v>167.05259999999998</v>
       </c>
       <c r="AY9" s="11">
-        <v>1158.2701100000002</v>
+        <v>1367.0429799999999</v>
       </c>
       <c r="AZ9" s="11">
-        <v>454.20230000000004</v>
+        <v>603.49810000000002</v>
       </c>
       <c r="BA9" s="11">
-        <v>803.39349000000004</v>
+        <v>1060.9882700000001</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="17" customFormat="1" ht="22.5">
       <c r="A10" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="19">
         <v>10492.07043</v>
       </c>
       <c r="C10" s="19">
         <v>6111.7684999999992</v>
       </c>
       <c r="D10" s="19">
         <v>3734037.731290001</v>
       </c>
       <c r="E10" s="19">
         <v>43753.727940000004</v>
       </c>
       <c r="F10" s="19">
         <v>18866.563399999999</v>
       </c>
       <c r="G10" s="19">
         <v>4292.8438500000002</v>
       </c>
       <c r="H10" s="19">
@@ -1757,72 +1757,72 @@
       <c r="AL10" s="11">
         <v>31075.321149999996</v>
       </c>
       <c r="AM10" s="11">
         <v>49630.053339999991</v>
       </c>
       <c r="AN10" s="11">
         <v>3172345.7641699999</v>
       </c>
       <c r="AO10" s="11">
         <v>54035.179100000008</v>
       </c>
       <c r="AP10" s="11">
         <v>23027.868149999998</v>
       </c>
       <c r="AQ10" s="11">
         <v>29084.491430000009</v>
       </c>
       <c r="AR10" s="11">
         <v>3085933.5715099997</v>
       </c>
       <c r="AS10" s="11">
         <v>58880.852410000007</v>
       </c>
       <c r="AT10" s="11">
-        <v>6501.8867000000009</v>
+        <v>8633.5428600000014</v>
       </c>
       <c r="AU10" s="11">
-        <v>9375.5730699999967</v>
+        <v>12352.795589999998</v>
       </c>
       <c r="AV10" s="11">
-        <v>768120.19099000026</v>
+        <v>994590.2057200002</v>
       </c>
       <c r="AW10" s="11">
-        <v>13709.787290000004</v>
+        <v>18901.306989999997</v>
       </c>
       <c r="AX10" s="11">
-        <v>5421.6313100000007</v>
+        <v>7586.0957600000011</v>
       </c>
       <c r="AY10" s="11">
-        <v>9831.206549999999</v>
+        <v>13293.575860000003</v>
       </c>
       <c r="AZ10" s="11">
-        <v>752619.27815999987</v>
+        <v>981110.25485000003</v>
       </c>
       <c r="BA10" s="11">
-        <v>13526.99799</v>
+        <v>18519.600190000005</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="22" customFormat="1" ht="33.75">
       <c r="A11" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="21"/>
       <c r="C11" s="21">
         <f>C10/C7*100</f>
         <v>21.018910837821071</v>
       </c>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21">
         <f>G10/G7*100</f>
         <v>8.6571604356811083</v>
       </c>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21">
         <f>K10/K7*100</f>
         <v>11.472060471599271</v>
       </c>
@@ -1865,113 +1865,113 @@
       <c r="AG11" s="21"/>
       <c r="AH11" s="21"/>
       <c r="AI11" s="21">
         <f>AI10/AI7*100</f>
         <v>84.398780311872557</v>
       </c>
       <c r="AJ11" s="21"/>
       <c r="AK11" s="21"/>
       <c r="AL11" s="21"/>
       <c r="AM11" s="21">
         <f>AM10/AM7*100</f>
         <v>82.628139558633208</v>
       </c>
       <c r="AN11" s="21"/>
       <c r="AO11" s="21"/>
       <c r="AP11" s="21"/>
       <c r="AQ11" s="21">
         <f>AQ10/AQ7*100</f>
         <v>51.119803229063578</v>
       </c>
       <c r="AR11" s="21"/>
       <c r="AS11" s="21"/>
       <c r="AT11" s="21"/>
       <c r="AU11" s="21">
         <f>AU10/AU7*100</f>
-        <v>60.395723792936728</v>
+        <v>60.779474334352187</v>
       </c>
       <c r="AV11" s="21"/>
       <c r="AW11" s="21"/>
       <c r="AX11" s="21"/>
       <c r="AY11" s="21">
         <f>AY10/AY7*100</f>
-        <v>69.890950071798841</v>
+        <v>74.827613256651233</v>
       </c>
       <c r="AZ11" s="21"/>
       <c r="BA11" s="21"/>
     </row>
     <row r="13" spans="1:53" s="23" customFormat="1" ht="11.25">
       <c r="A13" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="33"/>
       <c r="AD13" s="11"/>
       <c r="AE13" s="11"/>
       <c r="AF13" s="11"/>
       <c r="AG13" s="11"/>
       <c r="AH13" s="11"/>
       <c r="AI13" s="11"/>
       <c r="AJ13" s="11"/>
       <c r="AK13" s="11"/>
       <c r="AL13" s="2"/>
       <c r="AM13" s="2"/>
       <c r="AN13" s="2"/>
       <c r="AP13" s="12"/>
       <c r="AQ13" s="12"/>
       <c r="AR13" s="12"/>
       <c r="AS13" s="12"/>
       <c r="AT13" s="12"/>
       <c r="AU13" s="12"/>
       <c r="AV13" s="12"/>
       <c r="AW13" s="12"/>
       <c r="AX13" s="12"/>
       <c r="AY13" s="12"/>
       <c r="AZ13" s="12"/>
       <c r="BA13" s="12"/>
     </row>
     <row r="14" spans="1:53" ht="15" customHeight="1">
       <c r="AD14" s="11"/>
       <c r="AE14" s="11"/>
       <c r="AF14" s="11"/>
       <c r="AG14" s="11"/>
       <c r="AK14" s="12"/>
       <c r="AL14" s="12"/>
       <c r="AM14" s="12"/>
       <c r="AN14" s="12"/>
       <c r="AO14" s="12"/>
       <c r="AP14" s="11"/>
       <c r="AQ14" s="11"/>
       <c r="AR14" s="11"/>
       <c r="AS14" s="12"/>
-      <c r="AT14" s="12"/>
-[...6 lines deleted...]
-      <c r="BA14" s="12"/>
+      <c r="AT14" s="11"/>
+      <c r="AU14" s="11"/>
+      <c r="AV14" s="11"/>
+      <c r="AW14" s="11"/>
+      <c r="AX14" s="11"/>
+      <c r="AY14" s="11"/>
+      <c r="AZ14" s="11"/>
+      <c r="BA14" s="11"/>
     </row>
     <row r="15" spans="1:53">
       <c r="AD15" s="26"/>
       <c r="AE15" s="26"/>
       <c r="AF15" s="26"/>
       <c r="AG15" s="27"/>
       <c r="AK15" s="16"/>
       <c r="AL15" s="16"/>
       <c r="AM15" s="16"/>
       <c r="AN15" s="16"/>
       <c r="AO15" s="11"/>
       <c r="AP15" s="11"/>
       <c r="AQ15" s="11"/>
       <c r="AR15" s="11"/>
       <c r="AS15" s="11"/>
       <c r="AT15" s="11"/>
       <c r="AU15" s="11"/>
       <c r="AV15" s="11"/>
       <c r="AW15" s="11"/>
       <c r="AX15" s="11"/>
       <c r="AY15" s="11"/>
       <c r="AZ15" s="11"/>
       <c r="BA15" s="11"/>
     </row>
     <row r="16" spans="1:53">