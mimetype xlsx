--- v2 (2026-06-24)
+++ v3 (2026-08-06)
@@ -7,51 +7,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15840" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="ВКО" sheetId="17" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AY11" i="17"/>
   <c r="AU11"/>
   <c r="AQ11"/>
   <c r="AM11"/>
   <c r="AE11"/>
   <c r="AA11"/>
   <c r="W11"/>
   <c r="S11"/>
   <c r="O11"/>
   <c r="K11"/>
   <c r="G11"/>
   <c r="C11"/>
   <c r="AI11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="16">
   <si>
     <t>экспорт</t>
@@ -80,54 +80,54 @@
 Доля переработанной продукции в общем объеме экспорта продукции АПК, %</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>* Предварительные данные.</t>
   </si>
   <si>
     <t xml:space="preserve">2025* </t>
   </si>
   <si>
-    <t xml:space="preserve">январь-апрель 2025* </t>
+    <t xml:space="preserve">январь-май 2025* </t>
   </si>
   <si>
-    <t xml:space="preserve">январь-апрель 2026* </t>
+    <t xml:space="preserve">январь-май 2026* </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -227,112 +227,112 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...29 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
@@ -348,134 +348,134 @@
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -501,51 +501,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -686,63 +686,69 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист10"/>
   <dimension ref="A1:BA21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AK7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AX4" sqref="AX4:BA4"/>
+      <selection pane="bottomRight" activeCell="AT4" sqref="AT4:AW4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="24" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="24"/>
     <col min="24" max="29" width="9.28515625" style="24" customWidth="1"/>
     <col min="30" max="30" width="9.140625" style="24"/>
     <col min="31" max="31" width="10.7109375" style="24" customWidth="1"/>
     <col min="32" max="32" width="11.5703125" style="24" customWidth="1"/>
     <col min="33" max="33" width="12.140625" style="24" customWidth="1"/>
-    <col min="34" max="16384" width="9.140625" style="24"/>
+    <col min="34" max="45" width="9.140625" style="24"/>
+    <col min="46" max="47" width="9.28515625" style="24" bestFit="1" customWidth="1"/>
+    <col min="48" max="48" width="10.28515625" style="24" customWidth="1"/>
+    <col min="49" max="51" width="9.28515625" style="24" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="12.140625" style="24" bestFit="1" customWidth="1"/>
+    <col min="53" max="53" width="9.28515625" style="24" bestFit="1" customWidth="1"/>
+    <col min="54" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A1" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
       <c r="G1" s="34"/>
       <c r="H1" s="34"/>
       <c r="I1" s="34"/>
       <c r="J1" s="34"/>
       <c r="K1" s="34"/>
       <c r="L1" s="34"/>
       <c r="M1" s="34"/>
       <c r="N1" s="34"/>
       <c r="O1" s="34"/>
       <c r="P1" s="34"/>
       <c r="Q1" s="34"/>
       <c r="R1" s="34"/>
       <c r="S1" s="34"/>
       <c r="T1" s="34"/>
@@ -1274,72 +1280,72 @@
       <c r="AL7" s="26">
         <v>60771.15750999999</v>
       </c>
       <c r="AM7" s="26">
         <v>60064.348059999989</v>
       </c>
       <c r="AN7" s="26">
         <v>3332457.4406999997</v>
       </c>
       <c r="AO7" s="26">
         <v>87757.988680000009</v>
       </c>
       <c r="AP7" s="26">
         <v>137014.92863000001</v>
       </c>
       <c r="AQ7" s="26">
         <v>56894.764050000013</v>
       </c>
       <c r="AR7" s="26">
         <v>3117712.0993399997</v>
       </c>
       <c r="AS7" s="26">
         <v>71877.968750000015</v>
       </c>
       <c r="AT7" s="26">
-        <v>42898.83554</v>
+        <v>52273.329169999997</v>
       </c>
       <c r="AU7" s="26">
-        <v>20323.959239999996</v>
+        <v>24651.419180000001</v>
       </c>
       <c r="AV7" s="26">
-        <v>998648.07122000016</v>
+        <v>1277529.4727999996</v>
       </c>
       <c r="AW7" s="26">
-        <v>22781.579679999999</v>
+        <v>27932.242890000001</v>
       </c>
       <c r="AX7" s="26">
-        <v>21233.38436</v>
+        <v>21941.45679</v>
       </c>
       <c r="AY7" s="26">
-        <v>17765.601870000002</v>
+        <v>18888.875650000002</v>
       </c>
       <c r="AZ7" s="26">
-        <v>1025424.64321</v>
+        <v>1240627.0307300007</v>
       </c>
       <c r="BA7" s="26">
-        <v>33008.015850000011</v>
+        <v>43210.179590000007</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="13" customFormat="1" ht="22.5">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="10">
         <v>129346.90366</v>
       </c>
       <c r="C8" s="10">
         <v>22271.65034</v>
       </c>
       <c r="D8" s="10">
         <v>21060.818510000001</v>
       </c>
       <c r="E8" s="10">
         <v>8238.9477400000014</v>
       </c>
       <c r="F8" s="10">
         <v>291317.42308000004</v>
       </c>
       <c r="G8" s="10">
         <v>45007.387410000018</v>
       </c>
       <c r="H8" s="10">
@@ -1435,72 +1441,72 @@
       <c r="AL8" s="12">
         <v>28916.640359999998</v>
       </c>
       <c r="AM8" s="12">
         <v>7830.1095000000014</v>
       </c>
       <c r="AN8" s="12">
         <v>158132.86777999994</v>
       </c>
       <c r="AO8" s="12">
         <v>30751.869119999996</v>
       </c>
       <c r="AP8" s="12">
         <v>113539.36660000001</v>
       </c>
       <c r="AQ8" s="12">
         <v>26118.91764</v>
       </c>
       <c r="AR8" s="12">
         <v>30042.336380000001</v>
       </c>
       <c r="AS8" s="12">
         <v>9316.7730100000026</v>
       </c>
       <c r="AT8" s="12">
-        <v>34156.999599999996</v>
+        <v>41826.159599999999</v>
       </c>
       <c r="AU8" s="12">
-        <v>7700.16374</v>
+        <v>10319.570009999999</v>
       </c>
       <c r="AV8" s="12">
-        <v>3196.1619900000001</v>
+        <v>4486.8687599999985</v>
       </c>
       <c r="AW8" s="12">
-        <v>2094.9760200000005</v>
+        <v>2423.8522600000001</v>
       </c>
       <c r="AX8" s="12">
-        <v>13480.235999999999</v>
+        <v>13486.735999999999</v>
       </c>
       <c r="AY8" s="12">
-        <v>3104.9830299999999</v>
+        <v>3113.4817699999999</v>
       </c>
       <c r="AZ8" s="12">
-        <v>43710.89026</v>
+        <v>63996.669249999992</v>
       </c>
       <c r="BA8" s="12">
-        <v>13427.427390000003</v>
+        <v>18577.580850000006</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="17" customFormat="1" ht="22.5">
       <c r="A9" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="15">
         <v>246.92079999999996</v>
       </c>
       <c r="C9" s="15">
         <v>694.05595000000005</v>
       </c>
       <c r="D9" s="15">
         <v>1896.4362099999998</v>
       </c>
       <c r="E9" s="15">
         <v>4141.1080699999993</v>
       </c>
       <c r="F9" s="15">
         <v>1315.00585</v>
       </c>
       <c r="G9" s="15">
         <v>286.97325000000001</v>
       </c>
       <c r="H9" s="15">
@@ -1596,72 +1602,72 @@
       <c r="AL9" s="11">
         <v>779.19600000000003</v>
       </c>
       <c r="AM9" s="11">
         <v>2604.1852199999998</v>
       </c>
       <c r="AN9" s="11">
         <v>1978.8087499999999</v>
       </c>
       <c r="AO9" s="11">
         <v>2970.9404599999998</v>
       </c>
       <c r="AP9" s="11">
         <v>447.69388000000004</v>
       </c>
       <c r="AQ9" s="11">
         <v>1691.3549800000001</v>
       </c>
       <c r="AR9" s="11">
         <v>1736.19145</v>
       </c>
       <c r="AS9" s="11">
         <v>3680.3433299999997</v>
       </c>
       <c r="AT9" s="11">
-        <v>108.29308</v>
+        <v>117.59308</v>
       </c>
       <c r="AU9" s="11">
-        <v>270.99991</v>
+        <v>278.67379999999997</v>
       </c>
       <c r="AV9" s="11">
-        <v>861.70351000000005</v>
+        <v>968.70877999999993</v>
       </c>
       <c r="AW9" s="11">
-        <v>1785.2966700000002</v>
+        <v>1973.5717000000002</v>
       </c>
       <c r="AX9" s="11">
-        <v>167.05259999999998</v>
+        <v>171.88059999999999</v>
       </c>
       <c r="AY9" s="11">
-        <v>1367.0429799999999</v>
+        <v>1404.9657399999999</v>
       </c>
       <c r="AZ9" s="11">
-        <v>603.49810000000002</v>
+        <v>665.40129999999999</v>
       </c>
       <c r="BA9" s="11">
-        <v>1060.9882700000001</v>
+        <v>1178.74108</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="17" customFormat="1" ht="22.5">
       <c r="A10" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="19">
         <v>10492.07043</v>
       </c>
       <c r="C10" s="19">
         <v>6111.7684999999992</v>
       </c>
       <c r="D10" s="19">
         <v>3734037.731290001</v>
       </c>
       <c r="E10" s="19">
         <v>43753.727940000004</v>
       </c>
       <c r="F10" s="19">
         <v>18866.563399999999</v>
       </c>
       <c r="G10" s="19">
         <v>4292.8438500000002</v>
       </c>
       <c r="H10" s="19">
@@ -1757,72 +1763,72 @@
       <c r="AL10" s="11">
         <v>31075.321149999996</v>
       </c>
       <c r="AM10" s="11">
         <v>49630.053339999991</v>
       </c>
       <c r="AN10" s="11">
         <v>3172345.7641699999</v>
       </c>
       <c r="AO10" s="11">
         <v>54035.179100000008</v>
       </c>
       <c r="AP10" s="11">
         <v>23027.868149999998</v>
       </c>
       <c r="AQ10" s="11">
         <v>29084.491430000009</v>
       </c>
       <c r="AR10" s="11">
         <v>3085933.5715099997</v>
       </c>
       <c r="AS10" s="11">
         <v>58880.852410000007</v>
       </c>
       <c r="AT10" s="11">
-        <v>8633.5428600000014</v>
+        <v>10329.576490000001</v>
       </c>
       <c r="AU10" s="11">
-        <v>12352.795589999998</v>
+        <v>14053.175370000001</v>
       </c>
       <c r="AV10" s="11">
-        <v>994590.2057200002</v>
+        <v>1272073.8952599997</v>
       </c>
       <c r="AW10" s="11">
-        <v>18901.306989999997</v>
+        <v>23534.818930000001</v>
       </c>
       <c r="AX10" s="11">
-        <v>7586.0957600000011</v>
+        <v>8282.8401900000008</v>
       </c>
       <c r="AY10" s="11">
-        <v>13293.575860000003</v>
+        <v>14370.428140000004</v>
       </c>
       <c r="AZ10" s="11">
-        <v>981110.25485000003</v>
+        <v>1175964.9601800006</v>
       </c>
       <c r="BA10" s="11">
-        <v>18519.600190000005</v>
+        <v>23453.857660000001</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="22" customFormat="1" ht="33.75">
       <c r="A11" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="21"/>
       <c r="C11" s="21">
         <f>C10/C7*100</f>
         <v>21.018910837821071</v>
       </c>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21">
         <f>G10/G7*100</f>
         <v>8.6571604356811083</v>
       </c>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21">
         <f>K10/K7*100</f>
         <v>11.472060471599271</v>
       </c>
@@ -1865,61 +1871,71 @@
       <c r="AG11" s="21"/>
       <c r="AH11" s="21"/>
       <c r="AI11" s="21">
         <f>AI10/AI7*100</f>
         <v>84.398780311872557</v>
       </c>
       <c r="AJ11" s="21"/>
       <c r="AK11" s="21"/>
       <c r="AL11" s="21"/>
       <c r="AM11" s="21">
         <f>AM10/AM7*100</f>
         <v>82.628139558633208</v>
       </c>
       <c r="AN11" s="21"/>
       <c r="AO11" s="21"/>
       <c r="AP11" s="21"/>
       <c r="AQ11" s="21">
         <f>AQ10/AQ7*100</f>
         <v>51.119803229063578</v>
       </c>
       <c r="AR11" s="21"/>
       <c r="AS11" s="21"/>
       <c r="AT11" s="21"/>
       <c r="AU11" s="21">
         <f>AU10/AU7*100</f>
-        <v>60.779474334352187</v>
+        <v>57.007571318253</v>
       </c>
       <c r="AV11" s="21"/>
       <c r="AW11" s="21"/>
       <c r="AX11" s="21"/>
       <c r="AY11" s="21">
         <f>AY10/AY7*100</f>
-        <v>74.827613256651233</v>
+        <v>76.078790534046433</v>
       </c>
       <c r="AZ11" s="21"/>
       <c r="BA11" s="21"/>
+    </row>
+    <row r="12" spans="1:53">
+      <c r="AT12" s="17"/>
+      <c r="AU12" s="17"/>
+      <c r="AV12" s="17"/>
+      <c r="AW12" s="17"/>
+      <c r="AX12" s="17"/>
+      <c r="AY12" s="17"/>
+      <c r="AZ12" s="17"/>
+      <c r="BA12" s="17"/>
     </row>
     <row r="13" spans="1:53" s="23" customFormat="1" ht="11.25">
       <c r="A13" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="33"/>
       <c r="AD13" s="11"/>
       <c r="AE13" s="11"/>
       <c r="AF13" s="11"/>
       <c r="AG13" s="11"/>
       <c r="AH13" s="11"/>
       <c r="AI13" s="11"/>
       <c r="AJ13" s="11"/>
       <c r="AK13" s="11"/>
       <c r="AL13" s="2"/>
       <c r="AM13" s="2"/>
       <c r="AN13" s="2"/>
       <c r="AP13" s="12"/>
       <c r="AQ13" s="12"/>
       <c r="AR13" s="12"/>
       <c r="AS13" s="12"/>
       <c r="AT13" s="12"/>
       <c r="AU13" s="12"/>
       <c r="AV13" s="12"/>
       <c r="AW13" s="12"/>
@@ -2037,93 +2053,93 @@
       <c r="AT20" s="27"/>
       <c r="AU20" s="27"/>
       <c r="AV20" s="27"/>
       <c r="AW20" s="27"/>
       <c r="AX20" s="27"/>
       <c r="AY20" s="27"/>
       <c r="AZ20" s="27"/>
       <c r="BA20" s="27"/>
     </row>
     <row r="21" spans="33:53">
       <c r="AP21" s="28"/>
       <c r="AQ21" s="28"/>
       <c r="AR21" s="28"/>
       <c r="AS21" s="28"/>
       <c r="AT21" s="28"/>
       <c r="AU21" s="28"/>
       <c r="AV21" s="28"/>
       <c r="AW21" s="28"/>
       <c r="AX21" s="28"/>
       <c r="AY21" s="28"/>
       <c r="AZ21" s="28"/>
       <c r="BA21" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="43">
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="N5:O5"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
-    <mergeCell ref="A4:A6"/>
-[...1 lines deleted...]
-    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
-    <mergeCell ref="L5:M5"/>
-[...2 lines deleted...]
-    <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AF5:AG5"/>
-    <mergeCell ref="P5:Q5"/>
-[...1 lines deleted...]
-    <mergeCell ref="V5:W5"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
-    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="T5:U5"/>
-    <mergeCell ref="AP4:AS4"/>
-    <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AD4:AG4"/>
-    <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AJ5:AK5"/>
-    <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ВКО</vt:lpstr>