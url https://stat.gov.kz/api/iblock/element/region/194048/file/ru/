--- v3 (2026-08-06)
+++ v4 (2026-08-26)
@@ -7,127 +7,124 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15840" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="ВКО" sheetId="17" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AY11" i="17"/>
   <c r="AU11"/>
   <c r="AQ11"/>
   <c r="AM11"/>
   <c r="AE11"/>
   <c r="AA11"/>
   <c r="W11"/>
   <c r="S11"/>
   <c r="O11"/>
   <c r="K11"/>
   <c r="G11"/>
   <c r="C11"/>
   <c r="AI11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="15">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">
 Наименование показателя</t>
   </si>
   <si>
     <t xml:space="preserve">
 Всего по продукции АПК:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Растениеводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Животноводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Доля переработанной продукции в общем объеме экспорта продукции АПК, %</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>* Предварительные данные.</t>
   </si>
   <si>
-    <t xml:space="preserve">2025* </t>
+    <t xml:space="preserve">январь-июнь 2025 </t>
   </si>
   <si>
-    <t xml:space="preserve">январь-май 2025* </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">январь-май 2026* </t>
+    <t xml:space="preserve">январь-июнь 2026* </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -348,134 +345,134 @@
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -501,51 +498,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -686,350 +683,350 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист10"/>
   <dimension ref="A1:BA21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AK7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AT4" sqref="AT4:AW4"/>
+      <selection pane="bottomRight" activeCell="AX4" sqref="AX4:BA4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="24" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="24"/>
     <col min="24" max="29" width="9.28515625" style="24" customWidth="1"/>
     <col min="30" max="30" width="9.140625" style="24"/>
     <col min="31" max="31" width="10.7109375" style="24" customWidth="1"/>
     <col min="32" max="32" width="11.5703125" style="24" customWidth="1"/>
     <col min="33" max="33" width="12.140625" style="24" customWidth="1"/>
     <col min="34" max="45" width="9.140625" style="24"/>
     <col min="46" max="47" width="9.28515625" style="24" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="10.28515625" style="24" customWidth="1"/>
     <col min="49" max="51" width="9.28515625" style="24" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="12.140625" style="24" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="9.28515625" style="24" bestFit="1" customWidth="1"/>
     <col min="54" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="34"/>
-[...34 lines deleted...]
-      <c r="AK1" s="34"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="N1" s="29"/>
+      <c r="O1" s="29"/>
+      <c r="P1" s="29"/>
+      <c r="Q1" s="29"/>
+      <c r="R1" s="29"/>
+      <c r="S1" s="29"/>
+      <c r="T1" s="29"/>
+      <c r="U1" s="29"/>
+      <c r="V1" s="29"/>
+      <c r="W1" s="29"/>
+      <c r="X1" s="29"/>
+      <c r="Y1" s="29"/>
+      <c r="Z1" s="29"/>
+      <c r="AA1" s="29"/>
+      <c r="AB1" s="29"/>
+      <c r="AC1" s="29"/>
+      <c r="AD1" s="29"/>
+      <c r="AE1" s="29"/>
+      <c r="AF1" s="29"/>
+      <c r="AG1" s="29"/>
+      <c r="AH1" s="29"/>
+      <c r="AI1" s="29"/>
+      <c r="AJ1" s="29"/>
+      <c r="AK1" s="29"/>
       <c r="AL1" s="7"/>
       <c r="AM1" s="7"/>
       <c r="AN1" s="7"/>
       <c r="AO1" s="8"/>
     </row>
     <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A2" s="34" t="s">
+      <c r="A2" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="34"/>
-[...34 lines deleted...]
-      <c r="AK2" s="34"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
     </row>
     <row r="3" spans="1:53" s="1" customFormat="1" ht="12"/>
     <row r="4" spans="1:53" s="2" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="35" t="s">
+      <c r="A4" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="32">
+      <c r="B4" s="30">
         <v>2015</v>
       </c>
-      <c r="C4" s="32"/>
-[...2 lines deleted...]
-      <c r="F4" s="32">
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30">
         <v>2016</v>
       </c>
-      <c r="G4" s="32"/>
-[...2 lines deleted...]
-      <c r="J4" s="32">
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30">
         <v>2017</v>
       </c>
-      <c r="K4" s="32"/>
-[...2 lines deleted...]
-      <c r="N4" s="32">
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="30">
         <v>2018</v>
       </c>
-      <c r="O4" s="32"/>
-[...2 lines deleted...]
-      <c r="R4" s="32">
+      <c r="O4" s="30"/>
+      <c r="P4" s="30"/>
+      <c r="Q4" s="30"/>
+      <c r="R4" s="30">
         <v>2019</v>
       </c>
-      <c r="S4" s="32"/>
-[...2 lines deleted...]
-      <c r="V4" s="32">
+      <c r="S4" s="30"/>
+      <c r="T4" s="30"/>
+      <c r="U4" s="30"/>
+      <c r="V4" s="30">
         <v>2020</v>
       </c>
-      <c r="W4" s="32"/>
-[...2 lines deleted...]
-      <c r="Z4" s="32">
+      <c r="W4" s="30"/>
+      <c r="X4" s="30"/>
+      <c r="Y4" s="30"/>
+      <c r="Z4" s="30">
         <v>2021</v>
       </c>
-      <c r="AA4" s="32"/>
-[...2 lines deleted...]
-      <c r="AD4" s="29">
+      <c r="AA4" s="30"/>
+      <c r="AB4" s="30"/>
+      <c r="AC4" s="30"/>
+      <c r="AD4" s="35">
         <v>2022</v>
       </c>
-      <c r="AE4" s="30"/>
-[...2 lines deleted...]
-      <c r="AH4" s="29">
+      <c r="AE4" s="36"/>
+      <c r="AF4" s="36"/>
+      <c r="AG4" s="37"/>
+      <c r="AH4" s="35">
         <v>2023</v>
       </c>
-      <c r="AI4" s="30"/>
-[...2 lines deleted...]
-      <c r="AL4" s="29">
+      <c r="AI4" s="36"/>
+      <c r="AJ4" s="36"/>
+      <c r="AK4" s="37"/>
+      <c r="AL4" s="35">
         <v>2024</v>
       </c>
-      <c r="AM4" s="30"/>
-[...2 lines deleted...]
-      <c r="AP4" s="29" t="s">
+      <c r="AM4" s="36"/>
+      <c r="AN4" s="36"/>
+      <c r="AO4" s="37"/>
+      <c r="AP4" s="35">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="36"/>
+      <c r="AR4" s="36"/>
+      <c r="AS4" s="37"/>
+      <c r="AT4" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="AQ4" s="30"/>
-[...2 lines deleted...]
-      <c r="AT4" s="29" t="s">
+      <c r="AU4" s="36"/>
+      <c r="AV4" s="36"/>
+      <c r="AW4" s="37"/>
+      <c r="AX4" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="AU4" s="30"/>
-[...7 lines deleted...]
-      <c r="BA4" s="31"/>
+      <c r="AY4" s="36"/>
+      <c r="AZ4" s="36"/>
+      <c r="BA4" s="37"/>
     </row>
     <row r="5" spans="1:53" s="3" customFormat="1" ht="11.25">
-      <c r="A5" s="36"/>
-      <c r="B5" s="32" t="s">
+      <c r="A5" s="32"/>
+      <c r="B5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="32"/>
-      <c r="D5" s="32" t="s">
+      <c r="C5" s="30"/>
+      <c r="D5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="32"/>
-      <c r="F5" s="32" t="s">
+      <c r="E5" s="30"/>
+      <c r="F5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="32"/>
-      <c r="H5" s="32" t="s">
+      <c r="G5" s="30"/>
+      <c r="H5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="32"/>
-      <c r="J5" s="32" t="s">
+      <c r="I5" s="30"/>
+      <c r="J5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="32"/>
-      <c r="L5" s="32" t="s">
+      <c r="K5" s="30"/>
+      <c r="L5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="32"/>
-      <c r="N5" s="32" t="s">
+      <c r="M5" s="30"/>
+      <c r="N5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="32"/>
-      <c r="P5" s="32" t="s">
+      <c r="O5" s="30"/>
+      <c r="P5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="32"/>
-      <c r="R5" s="32" t="s">
+      <c r="Q5" s="30"/>
+      <c r="R5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="32"/>
-      <c r="T5" s="32" t="s">
+      <c r="S5" s="30"/>
+      <c r="T5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="32"/>
-      <c r="V5" s="32" t="s">
+      <c r="U5" s="30"/>
+      <c r="V5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="32"/>
-      <c r="X5" s="32" t="s">
+      <c r="W5" s="30"/>
+      <c r="X5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="32"/>
-      <c r="Z5" s="32" t="s">
+      <c r="Y5" s="30"/>
+      <c r="Z5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="32"/>
-      <c r="AB5" s="32" t="s">
+      <c r="AA5" s="30"/>
+      <c r="AB5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="32"/>
-      <c r="AD5" s="32" t="s">
+      <c r="AC5" s="30"/>
+      <c r="AD5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="32"/>
-      <c r="AF5" s="32" t="s">
+      <c r="AE5" s="30"/>
+      <c r="AF5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="32"/>
-      <c r="AH5" s="32" t="s">
+      <c r="AG5" s="30"/>
+      <c r="AH5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="32"/>
-      <c r="AJ5" s="32" t="s">
+      <c r="AI5" s="30"/>
+      <c r="AJ5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="32"/>
-      <c r="AL5" s="32" t="s">
+      <c r="AK5" s="30"/>
+      <c r="AL5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="32"/>
-      <c r="AN5" s="32" t="s">
+      <c r="AM5" s="30"/>
+      <c r="AN5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="32"/>
-      <c r="AP5" s="32" t="s">
+      <c r="AO5" s="30"/>
+      <c r="AP5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="32"/>
-      <c r="AR5" s="32" t="s">
+      <c r="AQ5" s="30"/>
+      <c r="AR5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="32"/>
-      <c r="AT5" s="32" t="s">
+      <c r="AS5" s="30"/>
+      <c r="AT5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="32"/>
-      <c r="AV5" s="32" t="s">
+      <c r="AU5" s="30"/>
+      <c r="AV5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="32"/>
-      <c r="AX5" s="32" t="s">
+      <c r="AW5" s="30"/>
+      <c r="AX5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AY5" s="32"/>
-      <c r="AZ5" s="32" t="s">
+      <c r="AY5" s="30"/>
+      <c r="AZ5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="BA5" s="32"/>
+      <c r="BA5" s="30"/>
     </row>
     <row r="6" spans="1:53" s="2" customFormat="1" ht="33.75">
-      <c r="A6" s="37"/>
+      <c r="A6" s="33"/>
       <c r="B6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1268,84 +1265,84 @@
       <c r="AH7" s="7">
         <v>45939.96069</v>
       </c>
       <c r="AI7" s="7">
         <v>51157.976040000009</v>
       </c>
       <c r="AJ7" s="7">
         <v>3761139.64744</v>
       </c>
       <c r="AK7" s="8">
         <v>102245.00500999996</v>
       </c>
       <c r="AL7" s="26">
         <v>60771.15750999999</v>
       </c>
       <c r="AM7" s="26">
         <v>60064.348059999989</v>
       </c>
       <c r="AN7" s="26">
         <v>3332457.4406999997</v>
       </c>
       <c r="AO7" s="26">
         <v>87757.988680000009</v>
       </c>
       <c r="AP7" s="26">
-        <v>137014.92863000001</v>
+        <v>141851.38763000001</v>
       </c>
       <c r="AQ7" s="26">
-        <v>56894.764050000013</v>
+        <v>60274.226300000002</v>
       </c>
       <c r="AR7" s="26">
-        <v>3117712.0993399997</v>
+        <v>3117856.962139999</v>
       </c>
       <c r="AS7" s="26">
-        <v>71877.968750000015</v>
+        <v>72350.973010000016</v>
       </c>
       <c r="AT7" s="26">
-        <v>52273.329169999997</v>
+        <v>65591.023129999987</v>
       </c>
       <c r="AU7" s="26">
-        <v>24651.419180000001</v>
+        <v>28520.990939999996</v>
       </c>
       <c r="AV7" s="26">
-        <v>1277529.4727999996</v>
+        <v>1535843.8085599993</v>
       </c>
       <c r="AW7" s="26">
-        <v>27932.242890000001</v>
+        <v>34216.455780000004</v>
       </c>
       <c r="AX7" s="26">
-        <v>21941.45679</v>
+        <v>22394.324009999997</v>
       </c>
       <c r="AY7" s="26">
-        <v>18888.875650000002</v>
+        <v>19572.802520000001</v>
       </c>
       <c r="AZ7" s="26">
-        <v>1240627.0307300007</v>
+        <v>1539873.3569200002</v>
       </c>
       <c r="BA7" s="26">
-        <v>43210.179590000007</v>
+        <v>52181.50735</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="13" customFormat="1" ht="22.5">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="10">
         <v>129346.90366</v>
       </c>
       <c r="C8" s="10">
         <v>22271.65034</v>
       </c>
       <c r="D8" s="10">
         <v>21060.818510000001</v>
       </c>
       <c r="E8" s="10">
         <v>8238.9477400000014</v>
       </c>
       <c r="F8" s="10">
         <v>291317.42308000004</v>
       </c>
       <c r="G8" s="10">
         <v>45007.387410000018</v>
       </c>
       <c r="H8" s="10">
@@ -1429,84 +1426,84 @@
       <c r="AH8" s="12">
         <v>11201.2132</v>
       </c>
       <c r="AI8" s="12">
         <v>6368.0583999999999</v>
       </c>
       <c r="AJ8" s="12">
         <v>267861.59208000009</v>
       </c>
       <c r="AK8" s="12">
         <v>53840.955099999977</v>
       </c>
       <c r="AL8" s="12">
         <v>28916.640359999998</v>
       </c>
       <c r="AM8" s="12">
         <v>7830.1095000000014</v>
       </c>
       <c r="AN8" s="12">
         <v>158132.86777999994</v>
       </c>
       <c r="AO8" s="12">
         <v>30751.869119999996</v>
       </c>
       <c r="AP8" s="12">
-        <v>113539.36660000001</v>
+        <v>116456.94560000001</v>
       </c>
       <c r="AQ8" s="12">
-        <v>26118.91764</v>
+        <v>27538.161889999996</v>
       </c>
       <c r="AR8" s="12">
-        <v>30042.336380000001</v>
+        <v>30138.266340000002</v>
       </c>
       <c r="AS8" s="12">
-        <v>9316.7730100000026</v>
+        <v>9462.296690000001</v>
       </c>
       <c r="AT8" s="12">
-        <v>41826.159599999999</v>
+        <v>54075.079599999997</v>
       </c>
       <c r="AU8" s="12">
-        <v>10319.570009999999</v>
+        <v>12983.645349999999</v>
       </c>
       <c r="AV8" s="12">
-        <v>4486.8687599999985</v>
+        <v>9135.502959999998</v>
       </c>
       <c r="AW8" s="12">
-        <v>2423.8522600000001</v>
+        <v>3505.6925300000007</v>
       </c>
       <c r="AX8" s="12">
         <v>13486.735999999999</v>
       </c>
       <c r="AY8" s="12">
         <v>3113.4817699999999</v>
       </c>
       <c r="AZ8" s="12">
-        <v>63996.669249999992</v>
+        <v>82519.840050000013</v>
       </c>
       <c r="BA8" s="12">
-        <v>18577.580850000006</v>
+        <v>23205.123459999995</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="17" customFormat="1" ht="22.5">
       <c r="A9" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="15">
         <v>246.92079999999996</v>
       </c>
       <c r="C9" s="15">
         <v>694.05595000000005</v>
       </c>
       <c r="D9" s="15">
         <v>1896.4362099999998</v>
       </c>
       <c r="E9" s="15">
         <v>4141.1080699999993</v>
       </c>
       <c r="F9" s="15">
         <v>1315.00585</v>
       </c>
       <c r="G9" s="15">
         <v>286.97325000000001</v>
       </c>
       <c r="H9" s="15">
@@ -1590,84 +1587,84 @@
       <c r="AH9" s="16">
         <v>1033.404</v>
       </c>
       <c r="AI9" s="16">
         <v>1613.20983</v>
       </c>
       <c r="AJ9" s="16">
         <v>3060.55996</v>
       </c>
       <c r="AK9" s="16">
         <v>2986.8766900000005</v>
       </c>
       <c r="AL9" s="11">
         <v>779.19600000000003</v>
       </c>
       <c r="AM9" s="11">
         <v>2604.1852199999998</v>
       </c>
       <c r="AN9" s="11">
         <v>1978.8087499999999</v>
       </c>
       <c r="AO9" s="11">
         <v>2970.9404599999998</v>
       </c>
       <c r="AP9" s="11">
-        <v>447.69388000000004</v>
+        <v>573.22388000000001</v>
       </c>
       <c r="AQ9" s="11">
-        <v>1691.3549800000001</v>
+        <v>2848.4489799999997</v>
       </c>
       <c r="AR9" s="11">
-        <v>1736.19145</v>
+        <v>1736.4894800000002</v>
       </c>
       <c r="AS9" s="11">
-        <v>3680.3433299999997</v>
+        <v>3680.8107499999996</v>
       </c>
       <c r="AT9" s="11">
-        <v>117.59308</v>
+        <v>156.06808000000001</v>
       </c>
       <c r="AU9" s="11">
-        <v>278.67379999999997</v>
+        <v>359.37774000000002</v>
       </c>
       <c r="AV9" s="11">
-        <v>968.70877999999993</v>
+        <v>1005.3509300000001</v>
       </c>
       <c r="AW9" s="11">
-        <v>1973.5717000000002</v>
+        <v>2040.5278000000001</v>
       </c>
       <c r="AX9" s="11">
-        <v>171.88059999999999</v>
+        <v>172.72159999999997</v>
       </c>
       <c r="AY9" s="11">
-        <v>1404.9657399999999</v>
+        <v>1406.1751300000001</v>
       </c>
       <c r="AZ9" s="11">
-        <v>665.40129999999999</v>
+        <v>748.14425999999992</v>
       </c>
       <c r="BA9" s="11">
-        <v>1178.74108</v>
+        <v>1330.6458299999999</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="17" customFormat="1" ht="22.5">
       <c r="A10" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="19">
         <v>10492.07043</v>
       </c>
       <c r="C10" s="19">
         <v>6111.7684999999992</v>
       </c>
       <c r="D10" s="19">
         <v>3734037.731290001</v>
       </c>
       <c r="E10" s="19">
         <v>43753.727940000004</v>
       </c>
       <c r="F10" s="19">
         <v>18866.563399999999</v>
       </c>
       <c r="G10" s="19">
         <v>4292.8438500000002</v>
       </c>
       <c r="H10" s="19">
@@ -1751,84 +1748,84 @@
       <c r="AH10" s="16">
         <v>33705.343489999999</v>
       </c>
       <c r="AI10" s="16">
         <v>43176.707810000007</v>
       </c>
       <c r="AJ10" s="16">
         <v>3490217.4953999999</v>
       </c>
       <c r="AK10" s="16">
         <v>45417.173219999997</v>
       </c>
       <c r="AL10" s="11">
         <v>31075.321149999996</v>
       </c>
       <c r="AM10" s="11">
         <v>49630.053339999991</v>
       </c>
       <c r="AN10" s="11">
         <v>3172345.7641699999</v>
       </c>
       <c r="AO10" s="11">
         <v>54035.179100000008</v>
       </c>
       <c r="AP10" s="11">
-        <v>23027.868149999998</v>
+        <v>24821.218150000001</v>
       </c>
       <c r="AQ10" s="11">
-        <v>29084.491430000009</v>
+        <v>29887.615430000005</v>
       </c>
       <c r="AR10" s="11">
-        <v>3085933.5715099997</v>
+        <v>3085982.2063199989</v>
       </c>
       <c r="AS10" s="11">
-        <v>58880.852410000007</v>
+        <v>59207.865570000016</v>
       </c>
       <c r="AT10" s="11">
-        <v>10329.576490000001</v>
+        <v>11359.87545</v>
       </c>
       <c r="AU10" s="11">
-        <v>14053.175370000001</v>
+        <v>15177.967849999997</v>
       </c>
       <c r="AV10" s="11">
-        <v>1272073.8952599997</v>
+        <v>1525702.9546699994</v>
       </c>
       <c r="AW10" s="11">
-        <v>23534.818930000001</v>
+        <v>28670.23545</v>
       </c>
       <c r="AX10" s="11">
-        <v>8282.8401900000008</v>
+        <v>8734.8664099999987</v>
       </c>
       <c r="AY10" s="11">
-        <v>14370.428140000004</v>
+        <v>15053.145620000001</v>
       </c>
       <c r="AZ10" s="11">
-        <v>1175964.9601800006</v>
+        <v>1456605.3726100002</v>
       </c>
       <c r="BA10" s="11">
-        <v>23453.857660000001</v>
+        <v>27645.73806</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="22" customFormat="1" ht="33.75">
       <c r="A11" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="21"/>
       <c r="C11" s="21">
         <f>C10/C7*100</f>
         <v>21.018910837821071</v>
       </c>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21">
         <f>G10/G7*100</f>
         <v>8.6571604356811083</v>
       </c>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21">
         <f>K10/K7*100</f>
         <v>11.472060471599271</v>
       </c>
@@ -1864,84 +1861,84 @@
       <c r="AC11" s="21"/>
       <c r="AD11" s="21"/>
       <c r="AE11" s="21">
         <f>AE10/AE7*100</f>
         <v>45.570433757538638</v>
       </c>
       <c r="AF11" s="21"/>
       <c r="AG11" s="21"/>
       <c r="AH11" s="21"/>
       <c r="AI11" s="21">
         <f>AI10/AI7*100</f>
         <v>84.398780311872557</v>
       </c>
       <c r="AJ11" s="21"/>
       <c r="AK11" s="21"/>
       <c r="AL11" s="21"/>
       <c r="AM11" s="21">
         <f>AM10/AM7*100</f>
         <v>82.628139558633208</v>
       </c>
       <c r="AN11" s="21"/>
       <c r="AO11" s="21"/>
       <c r="AP11" s="21"/>
       <c r="AQ11" s="21">
         <f>AQ10/AQ7*100</f>
-        <v>51.119803229063578</v>
+        <v>49.586062343200922</v>
       </c>
       <c r="AR11" s="21"/>
       <c r="AS11" s="21"/>
       <c r="AT11" s="21"/>
       <c r="AU11" s="21">
         <f>AU10/AU7*100</f>
-        <v>57.007571318253</v>
+        <v>53.216832058640939</v>
       </c>
       <c r="AV11" s="21"/>
       <c r="AW11" s="21"/>
       <c r="AX11" s="21"/>
       <c r="AY11" s="21">
         <f>AY10/AY7*100</f>
-        <v>76.078790534046433</v>
+        <v>76.908483619646717</v>
       </c>
       <c r="AZ11" s="21"/>
       <c r="BA11" s="21"/>
     </row>
     <row r="12" spans="1:53">
       <c r="AT12" s="17"/>
       <c r="AU12" s="17"/>
       <c r="AV12" s="17"/>
       <c r="AW12" s="17"/>
       <c r="AX12" s="17"/>
       <c r="AY12" s="17"/>
       <c r="AZ12" s="17"/>
       <c r="BA12" s="17"/>
     </row>
     <row r="13" spans="1:53" s="23" customFormat="1" ht="11.25">
-      <c r="A13" s="33" t="s">
+      <c r="A13" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="33"/>
+      <c r="B13" s="34"/>
       <c r="AD13" s="11"/>
       <c r="AE13" s="11"/>
       <c r="AF13" s="11"/>
       <c r="AG13" s="11"/>
       <c r="AH13" s="11"/>
       <c r="AI13" s="11"/>
       <c r="AJ13" s="11"/>
       <c r="AK13" s="11"/>
       <c r="AL13" s="2"/>
       <c r="AM13" s="2"/>
       <c r="AN13" s="2"/>
       <c r="AP13" s="12"/>
       <c r="AQ13" s="12"/>
       <c r="AR13" s="12"/>
       <c r="AS13" s="12"/>
       <c r="AT13" s="12"/>
       <c r="AU13" s="12"/>
       <c r="AV13" s="12"/>
       <c r="AW13" s="12"/>
       <c r="AX13" s="12"/>
       <c r="AY13" s="12"/>
       <c r="AZ13" s="12"/>
       <c r="BA13" s="12"/>
     </row>
     <row r="14" spans="1:53" ht="15" customHeight="1">
@@ -1970,176 +1967,179 @@
     <row r="15" spans="1:53">
       <c r="AD15" s="26"/>
       <c r="AE15" s="26"/>
       <c r="AF15" s="26"/>
       <c r="AG15" s="27"/>
       <c r="AK15" s="16"/>
       <c r="AL15" s="16"/>
       <c r="AM15" s="16"/>
       <c r="AN15" s="16"/>
       <c r="AO15" s="11"/>
       <c r="AP15" s="11"/>
       <c r="AQ15" s="11"/>
       <c r="AR15" s="11"/>
       <c r="AS15" s="11"/>
       <c r="AT15" s="11"/>
       <c r="AU15" s="11"/>
       <c r="AV15" s="11"/>
       <c r="AW15" s="11"/>
       <c r="AX15" s="11"/>
       <c r="AY15" s="11"/>
       <c r="AZ15" s="11"/>
       <c r="BA15" s="11"/>
     </row>
     <row r="16" spans="1:53">
       <c r="AG16" s="25"/>
-      <c r="AP16" s="28"/>
-[...10 lines deleted...]
-      <c r="BA16" s="11"/>
+      <c r="AP16" s="12"/>
+      <c r="AQ16" s="12"/>
+      <c r="AR16" s="12"/>
+      <c r="AS16" s="12"/>
+      <c r="AT16" s="12"/>
+      <c r="AU16" s="12"/>
+      <c r="AV16" s="12"/>
+      <c r="AW16" s="12"/>
+      <c r="AX16" s="12"/>
+      <c r="AY16" s="12"/>
+      <c r="AZ16" s="12"/>
+      <c r="BA16" s="12"/>
     </row>
     <row r="17" spans="33:53">
       <c r="AG17" s="25"/>
-      <c r="AS17" s="28"/>
-[...7 lines deleted...]
-      <c r="BA17" s="28"/>
+      <c r="AP17" s="11"/>
+      <c r="AQ17" s="11"/>
+      <c r="AR17" s="11"/>
+      <c r="AS17" s="11"/>
+      <c r="AT17" s="11"/>
+      <c r="AU17" s="11"/>
+      <c r="AV17" s="11"/>
+      <c r="AW17" s="11"/>
+      <c r="AX17" s="11"/>
+      <c r="AY17" s="11"/>
+      <c r="AZ17" s="11"/>
+      <c r="BA17" s="11"/>
     </row>
     <row r="18" spans="33:53">
-      <c r="AP18" s="26"/>
-[...10 lines deleted...]
-      <c r="BA18" s="26"/>
+      <c r="AP18" s="11"/>
+      <c r="AQ18" s="11"/>
+      <c r="AR18" s="11"/>
+      <c r="AS18" s="11"/>
+      <c r="AT18" s="11"/>
+      <c r="AU18" s="11"/>
+      <c r="AV18" s="11"/>
+      <c r="AW18" s="11"/>
+      <c r="AX18" s="11"/>
+      <c r="AY18" s="11"/>
+      <c r="AZ18" s="11"/>
+      <c r="BA18" s="11"/>
     </row>
     <row r="19" spans="33:53">
       <c r="AP19" s="27"/>
       <c r="AQ19" s="27"/>
       <c r="AR19" s="27"/>
       <c r="AS19" s="27"/>
       <c r="AT19" s="27"/>
       <c r="AU19" s="27"/>
       <c r="AV19" s="27"/>
       <c r="AW19" s="27"/>
       <c r="AX19" s="27"/>
       <c r="AY19" s="27"/>
       <c r="AZ19" s="27"/>
       <c r="BA19" s="27"/>
     </row>
     <row r="20" spans="33:53">
       <c r="AP20" s="27"/>
       <c r="AQ20" s="27"/>
       <c r="AR20" s="27"/>
       <c r="AS20" s="27"/>
       <c r="AT20" s="27"/>
       <c r="AU20" s="27"/>
       <c r="AV20" s="27"/>
       <c r="AW20" s="27"/>
       <c r="AX20" s="27"/>
       <c r="AY20" s="27"/>
       <c r="AZ20" s="27"/>
       <c r="BA20" s="27"/>
     </row>
     <row r="21" spans="33:53">
       <c r="AP21" s="28"/>
       <c r="AQ21" s="28"/>
       <c r="AR21" s="28"/>
       <c r="AS21" s="28"/>
       <c r="AT21" s="28"/>
       <c r="AU21" s="28"/>
       <c r="AV21" s="28"/>
       <c r="AW21" s="28"/>
       <c r="AX21" s="28"/>
       <c r="AY21" s="28"/>
       <c r="AZ21" s="28"/>
       <c r="BA21" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="43">
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A2:AK2"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="N5:O5"/>
-    <mergeCell ref="A1:AK1"/>
-[...3 lines deleted...]
-    <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="V5:W5"/>
-    <mergeCell ref="X5:Y5"/>
-[...25 lines deleted...]
-    <mergeCell ref="AP5:AQ5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ВКО</vt:lpstr>