--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,140 +1,270 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15840" tabRatio="911"/>
   </bookViews>
   <sheets>
-    <sheet name="ВКО" sheetId="17" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="19" r:id="rId1"/>
+    <sheet name="Условные обозначение" sheetId="18" r:id="rId2"/>
+    <sheet name="ВКО" sheetId="17" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AY11" i="17"/>
   <c r="AU11"/>
   <c r="AQ11"/>
   <c r="AM11"/>
   <c r="AE11"/>
   <c r="AA11"/>
   <c r="W11"/>
   <c r="S11"/>
   <c r="O11"/>
   <c r="K11"/>
   <c r="G11"/>
   <c r="C11"/>
   <c r="AI11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="57">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">
 Наименование показателя</t>
   </si>
   <si>
     <t xml:space="preserve">
 Всего по продукции АПК:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Растениеводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Животноводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Доля переработанной продукции в общем объеме экспорта продукции АПК, %</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>* Предварительные данные.</t>
   </si>
   <si>
-    <t xml:space="preserve">январь-июнь 2025 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">январь-июнь 2026* </t>
+    <t xml:space="preserve">январь-июль 2025 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">январь-июль 2026* </t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Товарооборот в иностранной валюте</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>тыс.долларов США, тонн, дополнительные единицы измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Методология ведения статистики взаимной торговли товарами государств – членов Евразийского экономического союза Утверждена Решением Коллегии Евразийской экономической комиссии от 25 декабря 2018 г. № 210</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основными источниками информации являются данные статистической отчетности 1-ТС «Отчет о взаимной торговле товарами с государствами-членами Евразийского экономического союза» со странами ЕАЭС</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/dynamic-tables/1450/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление статистики торговли</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Ускабаева Лаура</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 7232 25 06 35  </t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>L.Uskabaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Товарооборот в иностранной валюте - Экспорт, импорт</t>
+  </si>
+  <si>
+    <t>Показатель формируется с 2015 года</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -170,50 +300,109 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="49"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color indexed="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -292,187 +481,251 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 3" xfId="5"/>
+    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -498,51 +751,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -671,362 +924,631 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Uskabaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/29/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="46" customWidth="1"/>
+    <col min="2" max="2" width="77.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="15" customHeight="1">
+      <c r="A1" s="29"/>
+      <c r="B1" s="30"/>
+    </row>
+    <row r="2" spans="1:2" ht="15" customHeight="1">
+      <c r="A2" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="32">
+        <v>312101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="15" customHeight="1">
+      <c r="A3" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="32" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="15" customHeight="1">
+      <c r="A4" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="33" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="15" customHeight="1">
+      <c r="A5" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="32" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="15" customHeight="1">
+      <c r="A6" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="15" customHeight="1">
+      <c r="A7" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="35" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="15" customHeight="1">
+      <c r="A8" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="35" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="42.75" customHeight="1">
+      <c r="A9" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="42" customHeight="1">
+      <c r="A10" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="35" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="15" customHeight="1">
+      <c r="A11" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="32"/>
+    </row>
+    <row r="12" spans="1:2" ht="15" customHeight="1">
+      <c r="A12" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="45" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="15" customHeight="1">
+      <c r="A13" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="46" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="15" customHeight="1">
+      <c r="A14" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="33" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="15" customHeight="1">
+      <c r="A15" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="46" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="15" customHeight="1">
+      <c r="A16" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="37">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="15" customHeight="1">
+      <c r="A17" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="37">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="15" customHeight="1">
+      <c r="A18" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="38" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="15" customHeight="1">
+      <c r="A19" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="38" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="15" customHeight="1">
+      <c r="A20" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="15" customHeight="1">
+      <c r="A21" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="40" t="s">
+        <v>46</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="41" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="41" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="41" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="41" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="41" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="41"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+      <c r="B12" s="42" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="41"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="41"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="43"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="43"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="43"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="44" t="s">
+        <v>53</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист10"/>
   <dimension ref="A1:BA21"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AK7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AX4" sqref="AX4:BA4"/>
+      <selection pane="bottomRight" activeCell="AT4" sqref="AT4:AW4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="24" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="24"/>
     <col min="24" max="29" width="9.28515625" style="24" customWidth="1"/>
     <col min="30" max="30" width="9.140625" style="24"/>
     <col min="31" max="31" width="10.7109375" style="24" customWidth="1"/>
     <col min="32" max="32" width="11.5703125" style="24" customWidth="1"/>
     <col min="33" max="33" width="12.140625" style="24" customWidth="1"/>
-    <col min="34" max="45" width="9.140625" style="24"/>
+    <col min="34" max="36" width="9.140625" style="24"/>
+    <col min="37" max="37" width="9.7109375" style="24" customWidth="1"/>
+    <col min="38" max="45" width="9.140625" style="24"/>
     <col min="46" max="47" width="9.28515625" style="24" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="10.28515625" style="24" customWidth="1"/>
     <col min="49" max="51" width="9.28515625" style="24" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="12.140625" style="24" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="9.28515625" style="24" bestFit="1" customWidth="1"/>
     <col min="54" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A1" s="29" t="s">
+      <c r="A1" s="52" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="29"/>
-[...34 lines deleted...]
-      <c r="AK1" s="29"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
+      <c r="R1" s="52"/>
+      <c r="S1" s="52"/>
+      <c r="T1" s="52"/>
+      <c r="U1" s="52"/>
+      <c r="V1" s="52"/>
+      <c r="W1" s="52"/>
+      <c r="X1" s="52"/>
+      <c r="Y1" s="52"/>
+      <c r="Z1" s="52"/>
+      <c r="AA1" s="52"/>
+      <c r="AB1" s="52"/>
+      <c r="AC1" s="52"/>
+      <c r="AD1" s="52"/>
+      <c r="AE1" s="52"/>
+      <c r="AF1" s="52"/>
+      <c r="AG1" s="52"/>
+      <c r="AH1" s="52"/>
+      <c r="AI1" s="52"/>
+      <c r="AJ1" s="52"/>
+      <c r="AK1" s="52"/>
       <c r="AL1" s="7"/>
       <c r="AM1" s="7"/>
       <c r="AN1" s="7"/>
       <c r="AO1" s="8"/>
     </row>
     <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="29"/>
-[...34 lines deleted...]
-      <c r="AK2" s="29"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
+      <c r="N2" s="52"/>
+      <c r="O2" s="52"/>
+      <c r="P2" s="52"/>
+      <c r="Q2" s="52"/>
+      <c r="R2" s="52"/>
+      <c r="S2" s="52"/>
+      <c r="T2" s="52"/>
+      <c r="U2" s="52"/>
+      <c r="V2" s="52"/>
+      <c r="W2" s="52"/>
+      <c r="X2" s="52"/>
+      <c r="Y2" s="52"/>
+      <c r="Z2" s="52"/>
+      <c r="AA2" s="52"/>
+      <c r="AB2" s="52"/>
+      <c r="AC2" s="52"/>
+      <c r="AD2" s="52"/>
+      <c r="AE2" s="52"/>
+      <c r="AF2" s="52"/>
+      <c r="AG2" s="52"/>
+      <c r="AH2" s="52"/>
+      <c r="AI2" s="52"/>
+      <c r="AJ2" s="52"/>
+      <c r="AK2" s="52"/>
     </row>
     <row r="3" spans="1:53" s="1" customFormat="1" ht="12"/>
     <row r="4" spans="1:53" s="2" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="31" t="s">
+      <c r="A4" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="30">
+      <c r="B4" s="50">
         <v>2015</v>
       </c>
-      <c r="C4" s="30"/>
-[...2 lines deleted...]
-      <c r="F4" s="30">
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50">
         <v>2016</v>
       </c>
-      <c r="G4" s="30"/>
-[...2 lines deleted...]
-      <c r="J4" s="30">
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50">
         <v>2017</v>
       </c>
-      <c r="K4" s="30"/>
-[...2 lines deleted...]
-      <c r="N4" s="30">
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="50">
         <v>2018</v>
       </c>
-      <c r="O4" s="30"/>
-[...2 lines deleted...]
-      <c r="R4" s="30">
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50">
         <v>2019</v>
       </c>
-      <c r="S4" s="30"/>
-[...2 lines deleted...]
-      <c r="V4" s="30">
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50">
         <v>2020</v>
       </c>
-      <c r="W4" s="30"/>
-[...2 lines deleted...]
-      <c r="Z4" s="30">
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="50">
         <v>2021</v>
       </c>
-      <c r="AA4" s="30"/>
-[...2 lines deleted...]
-      <c r="AD4" s="35">
+      <c r="AA4" s="50"/>
+      <c r="AB4" s="50"/>
+      <c r="AC4" s="50"/>
+      <c r="AD4" s="47">
         <v>2022</v>
       </c>
-      <c r="AE4" s="36"/>
-[...2 lines deleted...]
-      <c r="AH4" s="35">
+      <c r="AE4" s="48"/>
+      <c r="AF4" s="48"/>
+      <c r="AG4" s="49"/>
+      <c r="AH4" s="47">
         <v>2023</v>
       </c>
-      <c r="AI4" s="36"/>
-[...2 lines deleted...]
-      <c r="AL4" s="35">
+      <c r="AI4" s="48"/>
+      <c r="AJ4" s="48"/>
+      <c r="AK4" s="49"/>
+      <c r="AL4" s="47">
         <v>2024</v>
       </c>
-      <c r="AM4" s="36"/>
-[...2 lines deleted...]
-      <c r="AP4" s="35">
+      <c r="AM4" s="48"/>
+      <c r="AN4" s="48"/>
+      <c r="AO4" s="49"/>
+      <c r="AP4" s="47">
         <v>2025</v>
       </c>
-      <c r="AQ4" s="36"/>
-[...2 lines deleted...]
-      <c r="AT4" s="35" t="s">
+      <c r="AQ4" s="48"/>
+      <c r="AR4" s="48"/>
+      <c r="AS4" s="49"/>
+      <c r="AT4" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="AU4" s="36"/>
-[...2 lines deleted...]
-      <c r="AX4" s="35" t="s">
+      <c r="AU4" s="48"/>
+      <c r="AV4" s="48"/>
+      <c r="AW4" s="49"/>
+      <c r="AX4" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="AY4" s="36"/>
-[...1 lines deleted...]
-      <c r="BA4" s="37"/>
+      <c r="AY4" s="48"/>
+      <c r="AZ4" s="48"/>
+      <c r="BA4" s="49"/>
     </row>
     <row r="5" spans="1:53" s="3" customFormat="1" ht="11.25">
-      <c r="A5" s="32"/>
-      <c r="B5" s="30" t="s">
+      <c r="A5" s="54"/>
+      <c r="B5" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="30"/>
-      <c r="D5" s="30" t="s">
+      <c r="C5" s="50"/>
+      <c r="D5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="30"/>
-      <c r="F5" s="30" t="s">
+      <c r="E5" s="50"/>
+      <c r="F5" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="30"/>
-      <c r="H5" s="30" t="s">
+      <c r="G5" s="50"/>
+      <c r="H5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="30"/>
-      <c r="J5" s="30" t="s">
+      <c r="I5" s="50"/>
+      <c r="J5" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="30"/>
-      <c r="L5" s="30" t="s">
+      <c r="K5" s="50"/>
+      <c r="L5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="30"/>
-      <c r="N5" s="30" t="s">
+      <c r="M5" s="50"/>
+      <c r="N5" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="30"/>
-      <c r="P5" s="30" t="s">
+      <c r="O5" s="50"/>
+      <c r="P5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="30"/>
-      <c r="R5" s="30" t="s">
+      <c r="Q5" s="50"/>
+      <c r="R5" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="30"/>
-      <c r="T5" s="30" t="s">
+      <c r="S5" s="50"/>
+      <c r="T5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="30"/>
-      <c r="V5" s="30" t="s">
+      <c r="U5" s="50"/>
+      <c r="V5" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="30"/>
-      <c r="X5" s="30" t="s">
+      <c r="W5" s="50"/>
+      <c r="X5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="30"/>
-      <c r="Z5" s="30" t="s">
+      <c r="Y5" s="50"/>
+      <c r="Z5" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="30"/>
-      <c r="AB5" s="30" t="s">
+      <c r="AA5" s="50"/>
+      <c r="AB5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="30"/>
-      <c r="AD5" s="30" t="s">
+      <c r="AC5" s="50"/>
+      <c r="AD5" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="30"/>
-      <c r="AF5" s="30" t="s">
+      <c r="AE5" s="50"/>
+      <c r="AF5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="30"/>
-      <c r="AH5" s="30" t="s">
+      <c r="AG5" s="50"/>
+      <c r="AH5" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="30"/>
-      <c r="AJ5" s="30" t="s">
+      <c r="AI5" s="50"/>
+      <c r="AJ5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="30"/>
-      <c r="AL5" s="30" t="s">
+      <c r="AK5" s="50"/>
+      <c r="AL5" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="30"/>
-      <c r="AN5" s="30" t="s">
+      <c r="AM5" s="50"/>
+      <c r="AN5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="30"/>
-      <c r="AP5" s="30" t="s">
+      <c r="AO5" s="50"/>
+      <c r="AP5" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="30"/>
-      <c r="AR5" s="30" t="s">
+      <c r="AQ5" s="50"/>
+      <c r="AR5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="30"/>
-      <c r="AT5" s="30" t="s">
+      <c r="AS5" s="50"/>
+      <c r="AT5" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="30"/>
-      <c r="AV5" s="30" t="s">
+      <c r="AU5" s="50"/>
+      <c r="AV5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="30"/>
-      <c r="AX5" s="30" t="s">
+      <c r="AW5" s="50"/>
+      <c r="AX5" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="AY5" s="30"/>
-      <c r="AZ5" s="30" t="s">
+      <c r="AY5" s="50"/>
+      <c r="AZ5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="BA5" s="30"/>
+      <c r="BA5" s="50"/>
     </row>
     <row r="6" spans="1:53" s="2" customFormat="1" ht="33.75">
-      <c r="A6" s="33"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1277,72 +1799,72 @@
       <c r="AL7" s="26">
         <v>60771.15750999999</v>
       </c>
       <c r="AM7" s="26">
         <v>60064.348059999989</v>
       </c>
       <c r="AN7" s="26">
         <v>3332457.4406999997</v>
       </c>
       <c r="AO7" s="26">
         <v>87757.988680000009</v>
       </c>
       <c r="AP7" s="26">
         <v>141851.38763000001</v>
       </c>
       <c r="AQ7" s="26">
         <v>60274.226300000002</v>
       </c>
       <c r="AR7" s="26">
         <v>3117856.962139999</v>
       </c>
       <c r="AS7" s="26">
         <v>72350.973010000016</v>
       </c>
       <c r="AT7" s="26">
-        <v>65591.023129999987</v>
+        <v>74135.436029999997</v>
       </c>
       <c r="AU7" s="26">
-        <v>28520.990939999996</v>
+        <v>31562.792880000001</v>
       </c>
       <c r="AV7" s="26">
-        <v>1535843.8085599993</v>
+        <v>1766987.7524900001</v>
       </c>
       <c r="AW7" s="26">
-        <v>34216.455780000004</v>
+        <v>41467.800099999993</v>
       </c>
       <c r="AX7" s="26">
-        <v>22394.324009999997</v>
+        <v>23598.808169999997</v>
       </c>
       <c r="AY7" s="26">
-        <v>19572.802520000001</v>
+        <v>20149.10929</v>
       </c>
       <c r="AZ7" s="26">
-        <v>1539873.3569200002</v>
+        <v>1849415.40503</v>
       </c>
       <c r="BA7" s="26">
-        <v>52181.50735</v>
+        <v>60936.90049</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="13" customFormat="1" ht="22.5">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="10">
         <v>129346.90366</v>
       </c>
       <c r="C8" s="10">
         <v>22271.65034</v>
       </c>
       <c r="D8" s="10">
         <v>21060.818510000001</v>
       </c>
       <c r="E8" s="10">
         <v>8238.9477400000014</v>
       </c>
       <c r="F8" s="10">
         <v>291317.42308000004</v>
       </c>
       <c r="G8" s="10">
         <v>45007.387410000018</v>
       </c>
       <c r="H8" s="10">
@@ -1438,72 +1960,72 @@
       <c r="AL8" s="12">
         <v>28916.640359999998</v>
       </c>
       <c r="AM8" s="12">
         <v>7830.1095000000014</v>
       </c>
       <c r="AN8" s="12">
         <v>158132.86777999994</v>
       </c>
       <c r="AO8" s="12">
         <v>30751.869119999996</v>
       </c>
       <c r="AP8" s="12">
         <v>116456.94560000001</v>
       </c>
       <c r="AQ8" s="12">
         <v>27538.161889999996</v>
       </c>
       <c r="AR8" s="12">
         <v>30138.266340000002</v>
       </c>
       <c r="AS8" s="12">
         <v>9462.296690000001</v>
       </c>
       <c r="AT8" s="12">
-        <v>54075.079599999997</v>
+        <v>61103.916599999997</v>
       </c>
       <c r="AU8" s="12">
-        <v>12983.645349999999</v>
+        <v>14503.359019999998</v>
       </c>
       <c r="AV8" s="12">
-        <v>9135.502959999998</v>
+        <v>16638.688870000002</v>
       </c>
       <c r="AW8" s="12">
-        <v>3505.6925300000007</v>
+        <v>5276.7529399999994</v>
       </c>
       <c r="AX8" s="12">
         <v>13486.735999999999</v>
       </c>
       <c r="AY8" s="12">
         <v>3113.4817699999999</v>
       </c>
       <c r="AZ8" s="12">
-        <v>82519.840050000013</v>
+        <v>99723.43385999999</v>
       </c>
       <c r="BA8" s="12">
-        <v>23205.123459999995</v>
+        <v>27207.067440000003</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="17" customFormat="1" ht="22.5">
       <c r="A9" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="15">
         <v>246.92079999999996</v>
       </c>
       <c r="C9" s="15">
         <v>694.05595000000005</v>
       </c>
       <c r="D9" s="15">
         <v>1896.4362099999998</v>
       </c>
       <c r="E9" s="15">
         <v>4141.1080699999993</v>
       </c>
       <c r="F9" s="15">
         <v>1315.00585</v>
       </c>
       <c r="G9" s="15">
         <v>286.97325000000001</v>
       </c>
       <c r="H9" s="15">
@@ -1599,72 +2121,72 @@
       <c r="AL9" s="11">
         <v>779.19600000000003</v>
       </c>
       <c r="AM9" s="11">
         <v>2604.1852199999998</v>
       </c>
       <c r="AN9" s="11">
         <v>1978.8087499999999</v>
       </c>
       <c r="AO9" s="11">
         <v>2970.9404599999998</v>
       </c>
       <c r="AP9" s="11">
         <v>573.22388000000001</v>
       </c>
       <c r="AQ9" s="11">
         <v>2848.4489799999997</v>
       </c>
       <c r="AR9" s="11">
         <v>1736.4894800000002</v>
       </c>
       <c r="AS9" s="11">
         <v>3680.8107499999996</v>
       </c>
       <c r="AT9" s="11">
-        <v>156.06808000000001</v>
+        <v>204.64879999999999</v>
       </c>
       <c r="AU9" s="11">
-        <v>359.37774000000002</v>
+        <v>516.99984999999992</v>
       </c>
       <c r="AV9" s="11">
-        <v>1005.3509300000001</v>
+        <v>1076.45099</v>
       </c>
       <c r="AW9" s="11">
-        <v>2040.5278000000001</v>
+        <v>2225.0548300000005</v>
       </c>
       <c r="AX9" s="11">
-        <v>172.72159999999997</v>
+        <v>176.51959999999997</v>
       </c>
       <c r="AY9" s="11">
-        <v>1406.1751300000001</v>
+        <v>1411.6322700000001</v>
       </c>
       <c r="AZ9" s="11">
-        <v>748.14425999999992</v>
+        <v>765.61717999999996</v>
       </c>
       <c r="BA9" s="11">
-        <v>1330.6458299999999</v>
+        <v>1386.8050800000003</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="17" customFormat="1" ht="22.5">
       <c r="A10" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="19">
         <v>10492.07043</v>
       </c>
       <c r="C10" s="19">
         <v>6111.7684999999992</v>
       </c>
       <c r="D10" s="19">
         <v>3734037.731290001</v>
       </c>
       <c r="E10" s="19">
         <v>43753.727940000004</v>
       </c>
       <c r="F10" s="19">
         <v>18866.563399999999</v>
       </c>
       <c r="G10" s="19">
         <v>4292.8438500000002</v>
       </c>
       <c r="H10" s="19">
@@ -1760,72 +2282,72 @@
       <c r="AL10" s="11">
         <v>31075.321149999996</v>
       </c>
       <c r="AM10" s="11">
         <v>49630.053339999991</v>
       </c>
       <c r="AN10" s="11">
         <v>3172345.7641699999</v>
       </c>
       <c r="AO10" s="11">
         <v>54035.179100000008</v>
       </c>
       <c r="AP10" s="11">
         <v>24821.218150000001</v>
       </c>
       <c r="AQ10" s="11">
         <v>29887.615430000005</v>
       </c>
       <c r="AR10" s="11">
         <v>3085982.2063199989</v>
       </c>
       <c r="AS10" s="11">
         <v>59207.865570000016</v>
       </c>
       <c r="AT10" s="11">
-        <v>11359.87545</v>
+        <v>12826.870630000001</v>
       </c>
       <c r="AU10" s="11">
-        <v>15177.967849999997</v>
+        <v>16542.434010000001</v>
       </c>
       <c r="AV10" s="11">
-        <v>1525702.9546699994</v>
+        <v>1749272.6126300001</v>
       </c>
       <c r="AW10" s="11">
-        <v>28670.23545</v>
+        <v>33965.992329999994</v>
       </c>
       <c r="AX10" s="11">
-        <v>8734.8664099999987</v>
+        <v>9935.5525699999998</v>
       </c>
       <c r="AY10" s="11">
-        <v>15053.145620000001</v>
+        <v>15623.995250000002</v>
       </c>
       <c r="AZ10" s="11">
-        <v>1456605.3726100002</v>
+        <v>1748926.35399</v>
       </c>
       <c r="BA10" s="11">
-        <v>27645.73806</v>
+        <v>32343.027969999999</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="22" customFormat="1" ht="33.75">
       <c r="A11" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="21"/>
       <c r="C11" s="21">
         <f>C10/C7*100</f>
         <v>21.018910837821071</v>
       </c>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21">
         <f>G10/G7*100</f>
         <v>8.6571604356811083</v>
       </c>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21">
         <f>K10/K7*100</f>
         <v>11.472060471599271</v>
       </c>
@@ -1868,77 +2390,78 @@
       <c r="AG11" s="21"/>
       <c r="AH11" s="21"/>
       <c r="AI11" s="21">
         <f>AI10/AI7*100</f>
         <v>84.398780311872557</v>
       </c>
       <c r="AJ11" s="21"/>
       <c r="AK11" s="21"/>
       <c r="AL11" s="21"/>
       <c r="AM11" s="21">
         <f>AM10/AM7*100</f>
         <v>82.628139558633208</v>
       </c>
       <c r="AN11" s="21"/>
       <c r="AO11" s="21"/>
       <c r="AP11" s="21"/>
       <c r="AQ11" s="21">
         <f>AQ10/AQ7*100</f>
         <v>49.586062343200922</v>
       </c>
       <c r="AR11" s="21"/>
       <c r="AS11" s="21"/>
       <c r="AT11" s="21"/>
       <c r="AU11" s="21">
         <f>AU10/AU7*100</f>
-        <v>53.216832058640939</v>
+        <v>52.411185768298211</v>
       </c>
       <c r="AV11" s="21"/>
       <c r="AW11" s="21"/>
       <c r="AX11" s="21"/>
       <c r="AY11" s="21">
         <f>AY10/AY7*100</f>
-        <v>76.908483619646717</v>
+        <v>77.541865623579639</v>
       </c>
       <c r="AZ11" s="21"/>
       <c r="BA11" s="21"/>
     </row>
     <row r="12" spans="1:53">
+      <c r="AK12" s="28"/>
       <c r="AT12" s="17"/>
       <c r="AU12" s="17"/>
       <c r="AV12" s="17"/>
       <c r="AW12" s="17"/>
       <c r="AX12" s="17"/>
       <c r="AY12" s="17"/>
       <c r="AZ12" s="17"/>
       <c r="BA12" s="17"/>
     </row>
     <row r="13" spans="1:53" s="23" customFormat="1" ht="11.25">
-      <c r="A13" s="34" t="s">
+      <c r="A13" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="34"/>
+      <c r="B13" s="51"/>
       <c r="AD13" s="11"/>
       <c r="AE13" s="11"/>
       <c r="AF13" s="11"/>
       <c r="AG13" s="11"/>
       <c r="AH13" s="11"/>
       <c r="AI13" s="11"/>
       <c r="AJ13" s="11"/>
       <c r="AK13" s="11"/>
       <c r="AL13" s="2"/>
       <c r="AM13" s="2"/>
       <c r="AN13" s="2"/>
       <c r="AP13" s="12"/>
       <c r="AQ13" s="12"/>
       <c r="AR13" s="12"/>
       <c r="AS13" s="12"/>
       <c r="AT13" s="12"/>
       <c r="AU13" s="12"/>
       <c r="AV13" s="12"/>
       <c r="AW13" s="12"/>
       <c r="AX13" s="12"/>
       <c r="AY13" s="12"/>
       <c r="AZ13" s="12"/>
       <c r="BA13" s="12"/>
     </row>
     <row r="14" spans="1:53" ht="15" customHeight="1">
@@ -2053,111 +2576,113 @@
       <c r="AT20" s="27"/>
       <c r="AU20" s="27"/>
       <c r="AV20" s="27"/>
       <c r="AW20" s="27"/>
       <c r="AX20" s="27"/>
       <c r="AY20" s="27"/>
       <c r="AZ20" s="27"/>
       <c r="BA20" s="27"/>
     </row>
     <row r="21" spans="33:53">
       <c r="AP21" s="28"/>
       <c r="AQ21" s="28"/>
       <c r="AR21" s="28"/>
       <c r="AS21" s="28"/>
       <c r="AT21" s="28"/>
       <c r="AU21" s="28"/>
       <c r="AV21" s="28"/>
       <c r="AW21" s="28"/>
       <c r="AX21" s="28"/>
       <c r="AY21" s="28"/>
       <c r="AZ21" s="28"/>
       <c r="BA21" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="43">
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A2:AK2"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
-    <mergeCell ref="AR5:AS5"/>
-[...35 lines deleted...]
-    <mergeCell ref="V5:W5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначение</vt:lpstr>
       <vt:lpstr>ВКО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>