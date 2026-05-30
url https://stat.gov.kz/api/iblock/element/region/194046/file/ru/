--- v0 (2026-04-17)
+++ v1 (2026-05-30)
@@ -852,54 +852,54 @@
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>январь-март 2022 года*</t>
   </si>
   <si>
     <t>январь-март 2023 года*</t>
   </si>
   <si>
     <t xml:space="preserve">
    *Предварительные данные.</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> *Предварительные данные.</t>
   </si>
   <si>
     <t xml:space="preserve">2025* </t>
   </si>
   <si>
-    <t xml:space="preserve">январь-февраль 2026* </t>
+    <t xml:space="preserve">январь-март 2025* </t>
   </si>
   <si>
-    <t xml:space="preserve">январь-февраль 2025* </t>
+    <t xml:space="preserve">январь-март 2026* </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -1264,111 +1264,111 @@
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1697,324 +1697,324 @@
     <col min="24" max="24" width="15" style="1" customWidth="1"/>
     <col min="25" max="25" width="11.85546875" style="1" customWidth="1"/>
     <col min="26" max="26" width="15.140625" style="1" customWidth="1"/>
     <col min="27" max="27" width="11.85546875" style="1" customWidth="1"/>
     <col min="28" max="28" width="15.140625" style="1" customWidth="1"/>
     <col min="29" max="29" width="11.85546875" style="1" customWidth="1"/>
     <col min="30" max="30" width="15.140625" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.85546875" style="1" customWidth="1"/>
     <col min="32" max="32" width="15.140625" style="1" customWidth="1"/>
     <col min="33" max="33" width="11.85546875" style="1" customWidth="1"/>
     <col min="34" max="34" width="15.140625" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="15.140625" style="1" customWidth="1"/>
     <col min="37" max="37" width="11.85546875" style="1" customWidth="1"/>
     <col min="38" max="38" width="15.140625" style="1" customWidth="1"/>
     <col min="39" max="39" width="11.85546875" style="1" customWidth="1"/>
     <col min="40" max="40" width="15.140625" style="1" customWidth="1"/>
     <col min="41" max="41" width="11.85546875" style="1" customWidth="1"/>
     <col min="42" max="42" width="15.140625" style="1" customWidth="1"/>
     <col min="43" max="43" width="8.85546875" style="1"/>
     <col min="44" max="44" width="11.42578125" style="1" customWidth="1"/>
     <col min="45" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" ht="27" customHeight="1">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="76" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="70"/>
-[...39 lines deleted...]
-      <c r="AP1" s="70"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
+      <c r="O1" s="76"/>
+      <c r="P1" s="76"/>
+      <c r="Q1" s="76"/>
+      <c r="R1" s="76"/>
+      <c r="S1" s="76"/>
+      <c r="T1" s="76"/>
+      <c r="U1" s="76"/>
+      <c r="V1" s="76"/>
+      <c r="W1" s="76"/>
+      <c r="X1" s="76"/>
+      <c r="Y1" s="76"/>
+      <c r="Z1" s="76"/>
+      <c r="AA1" s="76"/>
+      <c r="AB1" s="76"/>
+      <c r="AC1" s="76"/>
+      <c r="AD1" s="76"/>
+      <c r="AE1" s="76"/>
+      <c r="AF1" s="76"/>
+      <c r="AG1" s="76"/>
+      <c r="AH1" s="76"/>
+      <c r="AI1" s="76"/>
+      <c r="AJ1" s="76"/>
+      <c r="AK1" s="76"/>
+      <c r="AL1" s="76"/>
+      <c r="AM1" s="76"/>
+      <c r="AN1" s="76"/>
+      <c r="AO1" s="76"/>
+      <c r="AP1" s="76"/>
     </row>
     <row r="2" spans="1:44" ht="31.15" customHeight="1">
-      <c r="A2" s="70" t="s">
+      <c r="A2" s="76" t="s">
         <v>158</v>
       </c>
-      <c r="B2" s="70"/>
-[...39 lines deleted...]
-      <c r="AP2" s="70"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="76"/>
+      <c r="M2" s="76"/>
+      <c r="N2" s="76"/>
+      <c r="O2" s="76"/>
+      <c r="P2" s="76"/>
+      <c r="Q2" s="76"/>
+      <c r="R2" s="76"/>
+      <c r="S2" s="76"/>
+      <c r="T2" s="76"/>
+      <c r="U2" s="76"/>
+      <c r="V2" s="76"/>
+      <c r="W2" s="76"/>
+      <c r="X2" s="76"/>
+      <c r="Y2" s="76"/>
+      <c r="Z2" s="76"/>
+      <c r="AA2" s="76"/>
+      <c r="AB2" s="76"/>
+      <c r="AC2" s="76"/>
+      <c r="AD2" s="76"/>
+      <c r="AE2" s="76"/>
+      <c r="AF2" s="76"/>
+      <c r="AG2" s="76"/>
+      <c r="AH2" s="76"/>
+      <c r="AI2" s="76"/>
+      <c r="AJ2" s="76"/>
+      <c r="AK2" s="76"/>
+      <c r="AL2" s="76"/>
+      <c r="AM2" s="76"/>
+      <c r="AN2" s="76"/>
+      <c r="AO2" s="76"/>
+      <c r="AP2" s="76"/>
     </row>
     <row r="3" spans="1:44" ht="12">
       <c r="A3" s="21"/>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
       <c r="G3" s="20"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
       <c r="K3" s="20"/>
       <c r="L3" s="20"/>
       <c r="M3" s="20"/>
       <c r="N3" s="20"/>
       <c r="O3" s="20"/>
       <c r="P3" s="20"/>
       <c r="Q3" s="20"/>
       <c r="R3" s="20"/>
       <c r="S3" s="20"/>
       <c r="T3" s="20"/>
       <c r="U3" s="20"/>
       <c r="V3" s="20"/>
       <c r="W3" s="20"/>
       <c r="X3" s="20"/>
       <c r="Y3" s="20"/>
       <c r="Z3" s="20"/>
     </row>
     <row r="4" spans="1:44" s="2" customFormat="1" ht="24" customHeight="1">
-      <c r="A4" s="75" t="s">
+      <c r="A4" s="77" t="s">
         <v>159</v>
       </c>
-      <c r="B4" s="79" t="s">
+      <c r="B4" s="75" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="74">
+      <c r="C4" s="73">
         <v>2015</v>
       </c>
-      <c r="D4" s="74"/>
-[...2 lines deleted...]
-      <c r="G4" s="74">
+      <c r="D4" s="73"/>
+      <c r="E4" s="73"/>
+      <c r="F4" s="73"/>
+      <c r="G4" s="73">
         <v>2016</v>
       </c>
-      <c r="H4" s="74"/>
-[...2 lines deleted...]
-      <c r="K4" s="74">
+      <c r="H4" s="73"/>
+      <c r="I4" s="73"/>
+      <c r="J4" s="73"/>
+      <c r="K4" s="73">
         <v>2017</v>
       </c>
-      <c r="L4" s="74"/>
-[...2 lines deleted...]
-      <c r="O4" s="74">
+      <c r="L4" s="73"/>
+      <c r="M4" s="73"/>
+      <c r="N4" s="73"/>
+      <c r="O4" s="73">
         <v>2018</v>
       </c>
-      <c r="P4" s="74"/>
-[...2 lines deleted...]
-      <c r="S4" s="74">
+      <c r="P4" s="73"/>
+      <c r="Q4" s="73"/>
+      <c r="R4" s="73"/>
+      <c r="S4" s="73">
         <v>2019</v>
       </c>
-      <c r="T4" s="74"/>
-[...2 lines deleted...]
-      <c r="W4" s="74">
+      <c r="T4" s="73"/>
+      <c r="U4" s="73"/>
+      <c r="V4" s="73"/>
+      <c r="W4" s="73">
         <v>2020</v>
       </c>
-      <c r="X4" s="74"/>
-[...2 lines deleted...]
-      <c r="AA4" s="74">
+      <c r="X4" s="73"/>
+      <c r="Y4" s="73"/>
+      <c r="Z4" s="73"/>
+      <c r="AA4" s="73">
         <v>2021</v>
       </c>
-      <c r="AB4" s="74"/>
-[...2 lines deleted...]
-      <c r="AE4" s="71" t="s">
+      <c r="AB4" s="73"/>
+      <c r="AC4" s="73"/>
+      <c r="AD4" s="73"/>
+      <c r="AE4" s="70" t="s">
         <v>156</v>
       </c>
-      <c r="AF4" s="72"/>
-[...2 lines deleted...]
-      <c r="AI4" s="71" t="s">
+      <c r="AF4" s="71"/>
+      <c r="AG4" s="71"/>
+      <c r="AH4" s="72"/>
+      <c r="AI4" s="70" t="s">
         <v>169</v>
       </c>
-      <c r="AJ4" s="72"/>
-[...2 lines deleted...]
-      <c r="AM4" s="71" t="s">
+      <c r="AJ4" s="71"/>
+      <c r="AK4" s="71"/>
+      <c r="AL4" s="72"/>
+      <c r="AM4" s="70" t="s">
         <v>170</v>
       </c>
-      <c r="AN4" s="72"/>
-[...1 lines deleted...]
-      <c r="AP4" s="73"/>
+      <c r="AN4" s="71"/>
+      <c r="AO4" s="71"/>
+      <c r="AP4" s="72"/>
     </row>
     <row r="5" spans="1:44" s="3" customFormat="1" ht="13.15" customHeight="1">
-      <c r="A5" s="76"/>
-[...5 lines deleted...]
-      <c r="E5" s="74" t="s">
+      <c r="A5" s="78"/>
+      <c r="B5" s="75"/>
+      <c r="C5" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="73"/>
+      <c r="E5" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="74"/>
-[...4 lines deleted...]
-      <c r="I5" s="74" t="s">
+      <c r="F5" s="73"/>
+      <c r="G5" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="73"/>
+      <c r="I5" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="74"/>
-[...4 lines deleted...]
-      <c r="M5" s="74" t="s">
+      <c r="J5" s="73"/>
+      <c r="K5" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="73"/>
+      <c r="M5" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="74"/>
-[...4 lines deleted...]
-      <c r="Q5" s="74" t="s">
+      <c r="N5" s="73"/>
+      <c r="O5" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="73"/>
+      <c r="Q5" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="74"/>
-[...4 lines deleted...]
-      <c r="U5" s="74" t="s">
+      <c r="R5" s="73"/>
+      <c r="S5" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="73"/>
+      <c r="U5" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="74"/>
-[...4 lines deleted...]
-      <c r="Y5" s="74" t="s">
+      <c r="V5" s="73"/>
+      <c r="W5" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="73"/>
+      <c r="Y5" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="74"/>
-[...4 lines deleted...]
-      <c r="AC5" s="74" t="s">
+      <c r="Z5" s="73"/>
+      <c r="AA5" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="73"/>
+      <c r="AC5" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="74"/>
-[...4 lines deleted...]
-      <c r="AG5" s="74" t="s">
+      <c r="AD5" s="73"/>
+      <c r="AE5" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="73"/>
+      <c r="AG5" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="74"/>
-[...4 lines deleted...]
-      <c r="AK5" s="74" t="s">
+      <c r="AH5" s="73"/>
+      <c r="AI5" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="73"/>
+      <c r="AK5" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="74"/>
-[...4 lines deleted...]
-      <c r="AO5" s="74" t="s">
+      <c r="AL5" s="73"/>
+      <c r="AM5" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="73"/>
+      <c r="AO5" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="74"/>
+      <c r="AP5" s="73"/>
     </row>
     <row r="6" spans="1:44" s="2" customFormat="1" ht="48" customHeight="1">
-      <c r="A6" s="77"/>
-      <c r="B6" s="79"/>
+      <c r="A6" s="79"/>
+      <c r="B6" s="75"/>
       <c r="C6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="K6" s="10" t="s">
@@ -10650,359 +10650,359 @@
       <c r="E73" s="18"/>
       <c r="F73" s="18"/>
       <c r="G73" s="18"/>
       <c r="H73" s="18"/>
       <c r="I73" s="18"/>
       <c r="J73" s="18"/>
       <c r="K73" s="18"/>
       <c r="L73" s="18"/>
       <c r="M73" s="18"/>
       <c r="N73" s="18"/>
       <c r="O73" s="18"/>
       <c r="AE73" s="30"/>
       <c r="AF73" s="30"/>
       <c r="AG73" s="30"/>
       <c r="AH73" s="30"/>
       <c r="AI73" s="30"/>
       <c r="AJ73" s="30"/>
       <c r="AK73" s="30"/>
       <c r="AL73" s="30"/>
       <c r="AM73" s="30"/>
       <c r="AN73" s="30"/>
       <c r="AO73" s="30"/>
       <c r="AP73" s="30"/>
     </row>
     <row r="74" spans="1:44" ht="30.75" customHeight="1">
-      <c r="A74" s="78" t="s">
+      <c r="A74" s="74" t="s">
         <v>171</v>
       </c>
-      <c r="B74" s="78"/>
+      <c r="B74" s="74"/>
       <c r="C74" s="11"/>
       <c r="D74" s="11"/>
       <c r="E74" s="11"/>
       <c r="F74" s="11"/>
       <c r="G74" s="11"/>
       <c r="H74" s="11"/>
       <c r="I74" s="11"/>
       <c r="J74" s="11"/>
       <c r="K74" s="11"/>
       <c r="L74" s="11"/>
       <c r="M74" s="11"/>
       <c r="N74" s="11"/>
       <c r="O74" s="11"/>
       <c r="P74" s="11"/>
       <c r="Q74" s="11"/>
       <c r="R74" s="11"/>
       <c r="S74" s="11"/>
       <c r="T74" s="11"/>
       <c r="U74" s="11"/>
       <c r="V74" s="11"/>
       <c r="W74" s="11"/>
       <c r="X74" s="11"/>
       <c r="Y74" s="11"/>
       <c r="Z74" s="11"/>
       <c r="AH74" s="4"/>
       <c r="AI74" s="4"/>
       <c r="AJ74" s="4"/>
       <c r="AK74" s="4"/>
       <c r="AL74" s="4"/>
       <c r="AM74" s="4"/>
       <c r="AN74" s="4"/>
       <c r="AO74" s="4"/>
       <c r="AP74" s="4"/>
     </row>
     <row r="75" spans="1:44">
       <c r="AE75" s="4"/>
       <c r="AF75" s="4"/>
       <c r="AG75" s="4"/>
       <c r="AH75" s="4"/>
       <c r="AI75" s="4"/>
       <c r="AJ75" s="4"/>
       <c r="AK75" s="4"/>
       <c r="AL75" s="4"/>
       <c r="AM75" s="4"/>
       <c r="AN75" s="4"/>
       <c r="AO75" s="4"/>
       <c r="AP75" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="35">
-    <mergeCell ref="AE4:AH4"/>
-[...17 lines deleted...]
-    <mergeCell ref="B4:B6"/>
     <mergeCell ref="A1:AP1"/>
     <mergeCell ref="A2:AP2"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="K5:L5"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="W5:X5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AR33"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="Q6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="AK42" sqref="AK42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="29.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="12.28515625" style="1" customWidth="1"/>
     <col min="4" max="5" width="11.7109375" style="1" customWidth="1"/>
     <col min="6" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="10.140625" style="1" customWidth="1"/>
     <col min="15" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" ht="24.75" customHeight="1">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="76" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="70"/>
-[...30 lines deleted...]
-      <c r="AG1" s="70"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
+      <c r="O1" s="76"/>
+      <c r="P1" s="76"/>
+      <c r="Q1" s="76"/>
+      <c r="R1" s="76"/>
+      <c r="S1" s="76"/>
+      <c r="T1" s="76"/>
+      <c r="U1" s="76"/>
+      <c r="V1" s="76"/>
+      <c r="W1" s="76"/>
+      <c r="X1" s="76"/>
+      <c r="Y1" s="76"/>
+      <c r="Z1" s="76"/>
+      <c r="AA1" s="76"/>
+      <c r="AB1" s="76"/>
+      <c r="AC1" s="76"/>
+      <c r="AD1" s="76"/>
+      <c r="AE1" s="76"/>
+      <c r="AF1" s="76"/>
+      <c r="AG1" s="76"/>
     </row>
     <row r="2" spans="1:44">
       <c r="A2" s="14"/>
       <c r="B2" s="9"/>
       <c r="M2" s="29"/>
     </row>
     <row r="3" spans="1:44" ht="23.25" customHeight="1">
       <c r="A3" s="80" t="s">
         <v>163</v>
       </c>
-      <c r="B3" s="74">
+      <c r="B3" s="73">
         <v>2015</v>
       </c>
-      <c r="C3" s="74"/>
-[...2 lines deleted...]
-      <c r="F3" s="74">
+      <c r="C3" s="73"/>
+      <c r="D3" s="73"/>
+      <c r="E3" s="73"/>
+      <c r="F3" s="73">
         <v>2016</v>
       </c>
-      <c r="G3" s="74"/>
-[...2 lines deleted...]
-      <c r="J3" s="74">
+      <c r="G3" s="73"/>
+      <c r="H3" s="73"/>
+      <c r="I3" s="73"/>
+      <c r="J3" s="73">
         <v>2017</v>
       </c>
-      <c r="K3" s="74"/>
-[...2 lines deleted...]
-      <c r="N3" s="74">
+      <c r="K3" s="73"/>
+      <c r="L3" s="73"/>
+      <c r="M3" s="73"/>
+      <c r="N3" s="73">
         <v>2018</v>
       </c>
-      <c r="O3" s="74"/>
-[...2 lines deleted...]
-      <c r="R3" s="74">
+      <c r="O3" s="73"/>
+      <c r="P3" s="73"/>
+      <c r="Q3" s="73"/>
+      <c r="R3" s="73">
         <v>2019</v>
       </c>
-      <c r="S3" s="74"/>
-[...2 lines deleted...]
-      <c r="V3" s="74">
+      <c r="S3" s="73"/>
+      <c r="T3" s="73"/>
+      <c r="U3" s="73"/>
+      <c r="V3" s="73">
         <v>2020</v>
       </c>
-      <c r="W3" s="74"/>
-[...2 lines deleted...]
-      <c r="Z3" s="74">
+      <c r="W3" s="73"/>
+      <c r="X3" s="73"/>
+      <c r="Y3" s="73"/>
+      <c r="Z3" s="73">
         <v>2021</v>
       </c>
-      <c r="AA3" s="74"/>
-[...2 lines deleted...]
-      <c r="AD3" s="71" t="s">
+      <c r="AA3" s="73"/>
+      <c r="AB3" s="73"/>
+      <c r="AC3" s="73"/>
+      <c r="AD3" s="70" t="s">
         <v>156</v>
       </c>
-      <c r="AE3" s="72"/>
-[...2 lines deleted...]
-      <c r="AH3" s="71" t="s">
+      <c r="AE3" s="71"/>
+      <c r="AF3" s="71"/>
+      <c r="AG3" s="72"/>
+      <c r="AH3" s="70" t="s">
         <v>169</v>
       </c>
-      <c r="AI3" s="72"/>
-[...2 lines deleted...]
-      <c r="AL3" s="71" t="s">
+      <c r="AI3" s="71"/>
+      <c r="AJ3" s="71"/>
+      <c r="AK3" s="72"/>
+      <c r="AL3" s="70" t="s">
         <v>170</v>
       </c>
-      <c r="AM3" s="72"/>
-[...1 lines deleted...]
-      <c r="AO3" s="73"/>
+      <c r="AM3" s="71"/>
+      <c r="AN3" s="71"/>
+      <c r="AO3" s="72"/>
     </row>
     <row r="4" spans="1:44">
       <c r="A4" s="80"/>
-      <c r="B4" s="74" t="s">
-[...3 lines deleted...]
-      <c r="D4" s="74" t="s">
+      <c r="B4" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="73"/>
+      <c r="D4" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="74"/>
-[...4 lines deleted...]
-      <c r="H4" s="74" t="s">
+      <c r="E4" s="73"/>
+      <c r="F4" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="73"/>
+      <c r="H4" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="I4" s="74"/>
-[...4 lines deleted...]
-      <c r="L4" s="74" t="s">
+      <c r="I4" s="73"/>
+      <c r="J4" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="73"/>
+      <c r="L4" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="M4" s="74"/>
-[...4 lines deleted...]
-      <c r="P4" s="74" t="s">
+      <c r="M4" s="73"/>
+      <c r="N4" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4" s="73"/>
+      <c r="P4" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="Q4" s="74"/>
-[...4 lines deleted...]
-      <c r="T4" s="74" t="s">
+      <c r="Q4" s="73"/>
+      <c r="R4" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="S4" s="73"/>
+      <c r="T4" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="U4" s="74"/>
-[...4 lines deleted...]
-      <c r="X4" s="74" t="s">
+      <c r="U4" s="73"/>
+      <c r="V4" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="W4" s="73"/>
+      <c r="X4" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="Y4" s="74"/>
-[...4 lines deleted...]
-      <c r="AB4" s="74" t="s">
+      <c r="Y4" s="73"/>
+      <c r="Z4" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="73"/>
+      <c r="AB4" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="AC4" s="74"/>
-[...4 lines deleted...]
-      <c r="AF4" s="74" t="s">
+      <c r="AC4" s="73"/>
+      <c r="AD4" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE4" s="73"/>
+      <c r="AF4" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="AG4" s="74"/>
-[...4 lines deleted...]
-      <c r="AJ4" s="74" t="s">
+      <c r="AG4" s="73"/>
+      <c r="AH4" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="73"/>
+      <c r="AJ4" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="AK4" s="74"/>
-[...4 lines deleted...]
-      <c r="AN4" s="74" t="s">
+      <c r="AK4" s="73"/>
+      <c r="AL4" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM4" s="73"/>
+      <c r="AN4" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="AO4" s="74"/>
+      <c r="AO4" s="73"/>
     </row>
     <row r="5" spans="1:44" ht="45">
       <c r="A5" s="80"/>
       <c r="B5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="I5" s="10" t="s">
@@ -13796,54 +13796,54 @@
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AK26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AL26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AM26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AN26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AO26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="27" spans="1:41" ht="24.6" customHeight="1">
-      <c r="A27" s="78" t="s">
+      <c r="A27" s="74" t="s">
         <v>171</v>
       </c>
-      <c r="B27" s="78"/>
+      <c r="B27" s="74"/>
       <c r="C27" s="22"/>
       <c r="AH27" s="4"/>
       <c r="AI27" s="4"/>
       <c r="AJ27" s="4"/>
       <c r="AK27" s="4"/>
       <c r="AL27" s="4"/>
       <c r="AM27" s="4"/>
       <c r="AN27" s="4"/>
       <c r="AO27" s="4"/>
     </row>
     <row r="28" spans="1:41">
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="4"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
@@ -13862,219 +13862,219 @@
       <c r="AB28" s="4"/>
       <c r="AC28" s="4"/>
       <c r="AD28" s="4"/>
       <c r="AE28" s="4"/>
       <c r="AF28" s="4"/>
       <c r="AG28" s="4"/>
       <c r="AK28" s="4"/>
     </row>
     <row r="29" spans="1:41">
       <c r="Z29" s="4"/>
       <c r="AA29" s="4"/>
       <c r="AB29" s="4"/>
       <c r="AC29" s="4"/>
       <c r="AD29" s="4"/>
       <c r="AE29" s="4"/>
       <c r="AF29" s="4"/>
       <c r="AG29" s="4"/>
     </row>
     <row r="33" spans="6:6">
       <c r="F33" s="1" t="s">
         <v>151</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="33">
+    <mergeCell ref="AB4:AC4"/>
+    <mergeCell ref="AL3:AO3"/>
+    <mergeCell ref="AL4:AM4"/>
+    <mergeCell ref="AN4:AO4"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AH4:AI4"/>
+    <mergeCell ref="AJ4:AK4"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="F3:I3"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="J3:M3"/>
     <mergeCell ref="A1:AG1"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="AD4:AE4"/>
     <mergeCell ref="AF4:AG4"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="Z4:AA4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
-    <mergeCell ref="A27:B27"/>
-[...15 lines deleted...]
-    <mergeCell ref="AJ4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AJ74"/>
   <sheetViews>
     <sheetView zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C38" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AM12" sqref="AM12"/>
       <selection pane="topRight" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomLeft" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomRight" activeCell="K79" sqref="K79"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="51.5703125" style="36" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="14.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.7109375" style="1" customWidth="1"/>
     <col min="15" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" s="2" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="76" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="70"/>
-[...11 lines deleted...]
-      <c r="N1" s="70"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
     </row>
     <row r="2" spans="1:36" s="2" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A2" s="70" t="s">
+      <c r="A2" s="76" t="s">
         <v>164</v>
       </c>
-      <c r="B2" s="70"/>
-[...11 lines deleted...]
-      <c r="N2" s="70"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="76"/>
+      <c r="M2" s="76"/>
+      <c r="N2" s="76"/>
     </row>
     <row r="3" spans="1:36" ht="12.75">
       <c r="A3" s="45"/>
       <c r="B3" s="46"/>
     </row>
     <row r="4" spans="1:36" s="2" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A4" s="75" t="s">
+      <c r="A4" s="77" t="s">
         <v>165</v>
       </c>
-      <c r="B4" s="79" t="s">
+      <c r="B4" s="75" t="s">
         <v>166</v>
       </c>
-      <c r="C4" s="71" t="s">
+      <c r="C4" s="70" t="s">
         <v>156</v>
       </c>
-      <c r="D4" s="72"/>
-[...2 lines deleted...]
-      <c r="G4" s="71" t="s">
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="70" t="s">
         <v>169</v>
       </c>
-      <c r="H4" s="72"/>
-[...2 lines deleted...]
-      <c r="K4" s="71" t="s">
+      <c r="H4" s="71"/>
+      <c r="I4" s="71"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="70" t="s">
         <v>170</v>
       </c>
-      <c r="L4" s="72"/>
-[...1 lines deleted...]
-      <c r="N4" s="73"/>
+      <c r="L4" s="71"/>
+      <c r="M4" s="71"/>
+      <c r="N4" s="72"/>
     </row>
     <row r="5" spans="1:36" s="3" customFormat="1">
-      <c r="A5" s="76"/>
-[...5 lines deleted...]
-      <c r="E5" s="74" t="s">
+      <c r="A5" s="78"/>
+      <c r="B5" s="75"/>
+      <c r="C5" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="73"/>
+      <c r="E5" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="74"/>
-[...4 lines deleted...]
-      <c r="I5" s="74" t="s">
+      <c r="F5" s="73"/>
+      <c r="G5" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="73"/>
+      <c r="I5" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="74"/>
-[...4 lines deleted...]
-      <c r="M5" s="74" t="s">
+      <c r="J5" s="73"/>
+      <c r="K5" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="73"/>
+      <c r="M5" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="74"/>
+      <c r="N5" s="73"/>
     </row>
     <row r="6" spans="1:36" s="2" customFormat="1" ht="56.25" customHeight="1">
-      <c r="A6" s="77"/>
-      <c r="B6" s="79"/>
+      <c r="A6" s="79"/>
+      <c r="B6" s="75"/>
       <c r="C6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="K6" s="10" t="s">
@@ -16991,54 +16991,54 @@
       </c>
       <c r="I72" s="7">
         <v>0.05</v>
       </c>
       <c r="J72" s="7">
         <v>0.1019</v>
       </c>
       <c r="K72" s="7">
         <v>0</v>
       </c>
       <c r="L72" s="7">
         <v>0</v>
       </c>
       <c r="M72" s="7">
         <v>0.12</v>
       </c>
       <c r="N72" s="7">
         <v>0.64559999999999995</v>
       </c>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="18"/>
       <c r="B73" s="18"/>
     </row>
     <row r="74" spans="1:14" ht="30.75" customHeight="1">
-      <c r="A74" s="78" t="s">
+      <c r="A74" s="74" t="s">
         <v>171</v>
       </c>
-      <c r="B74" s="78"/>
+      <c r="B74" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -17068,320 +17068,320 @@
     <col min="22" max="22" width="14.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="12.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="15" style="1" customWidth="1"/>
     <col min="25" max="25" width="12.85546875" style="1" customWidth="1"/>
     <col min="26" max="26" width="14.7109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="12.85546875" style="1" customWidth="1"/>
     <col min="28" max="28" width="14.7109375" style="1" customWidth="1"/>
     <col min="29" max="29" width="12.85546875" style="1" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" style="1" customWidth="1"/>
     <col min="31" max="31" width="12.85546875" style="1" customWidth="1"/>
     <col min="32" max="32" width="14.7109375" style="1" customWidth="1"/>
     <col min="33" max="33" width="12.85546875" style="1" customWidth="1"/>
     <col min="34" max="34" width="14.7109375" style="1" customWidth="1"/>
     <col min="35" max="35" width="12.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="14.7109375" style="1" customWidth="1"/>
     <col min="37" max="37" width="12.85546875" style="1" customWidth="1"/>
     <col min="38" max="38" width="14.7109375" style="1" customWidth="1"/>
     <col min="39" max="39" width="12.85546875" style="1" customWidth="1"/>
     <col min="40" max="40" width="14.7109375" style="1" customWidth="1"/>
     <col min="41" max="41" width="12.85546875" style="1" customWidth="1"/>
     <col min="42" max="42" width="14.7109375" style="1" customWidth="1"/>
     <col min="43" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" s="2" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="76" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="70"/>
-[...39 lines deleted...]
-      <c r="AP1" s="70"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
+      <c r="O1" s="76"/>
+      <c r="P1" s="76"/>
+      <c r="Q1" s="76"/>
+      <c r="R1" s="76"/>
+      <c r="S1" s="76"/>
+      <c r="T1" s="76"/>
+      <c r="U1" s="76"/>
+      <c r="V1" s="76"/>
+      <c r="W1" s="76"/>
+      <c r="X1" s="76"/>
+      <c r="Y1" s="76"/>
+      <c r="Z1" s="76"/>
+      <c r="AA1" s="76"/>
+      <c r="AB1" s="76"/>
+      <c r="AC1" s="76"/>
+      <c r="AD1" s="76"/>
+      <c r="AE1" s="76"/>
+      <c r="AF1" s="76"/>
+      <c r="AG1" s="76"/>
+      <c r="AH1" s="76"/>
+      <c r="AI1" s="76"/>
+      <c r="AJ1" s="76"/>
+      <c r="AK1" s="76"/>
+      <c r="AL1" s="76"/>
+      <c r="AM1" s="76"/>
+      <c r="AN1" s="76"/>
+      <c r="AO1" s="76"/>
+      <c r="AP1" s="76"/>
     </row>
     <row r="2" spans="1:44" ht="29.25" customHeight="1">
-      <c r="A2" s="70" t="s">
+      <c r="A2" s="76" t="s">
         <v>167</v>
       </c>
-      <c r="B2" s="70"/>
-[...39 lines deleted...]
-      <c r="AP2" s="70"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="76"/>
+      <c r="M2" s="76"/>
+      <c r="N2" s="76"/>
+      <c r="O2" s="76"/>
+      <c r="P2" s="76"/>
+      <c r="Q2" s="76"/>
+      <c r="R2" s="76"/>
+      <c r="S2" s="76"/>
+      <c r="T2" s="76"/>
+      <c r="U2" s="76"/>
+      <c r="V2" s="76"/>
+      <c r="W2" s="76"/>
+      <c r="X2" s="76"/>
+      <c r="Y2" s="76"/>
+      <c r="Z2" s="76"/>
+      <c r="AA2" s="76"/>
+      <c r="AB2" s="76"/>
+      <c r="AC2" s="76"/>
+      <c r="AD2" s="76"/>
+      <c r="AE2" s="76"/>
+      <c r="AF2" s="76"/>
+      <c r="AG2" s="76"/>
+      <c r="AH2" s="76"/>
+      <c r="AI2" s="76"/>
+      <c r="AJ2" s="76"/>
+      <c r="AK2" s="76"/>
+      <c r="AL2" s="76"/>
+      <c r="AM2" s="76"/>
+      <c r="AN2" s="76"/>
+      <c r="AO2" s="76"/>
+      <c r="AP2" s="76"/>
     </row>
     <row r="3" spans="1:44" ht="12.75">
       <c r="A3" s="45"/>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
       <c r="M3" s="46"/>
       <c r="N3" s="46"/>
       <c r="O3" s="46"/>
       <c r="P3" s="46"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
     </row>
     <row r="4" spans="1:44" s="2" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A4" s="75" t="s">
+      <c r="A4" s="77" t="s">
         <v>159</v>
       </c>
-      <c r="B4" s="79" t="s">
+      <c r="B4" s="75" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="74">
+      <c r="C4" s="73">
         <v>2015</v>
       </c>
-      <c r="D4" s="74"/>
-[...2 lines deleted...]
-      <c r="G4" s="74">
+      <c r="D4" s="73"/>
+      <c r="E4" s="73"/>
+      <c r="F4" s="73"/>
+      <c r="G4" s="73">
         <v>2016</v>
       </c>
-      <c r="H4" s="74"/>
-[...2 lines deleted...]
-      <c r="K4" s="74">
+      <c r="H4" s="73"/>
+      <c r="I4" s="73"/>
+      <c r="J4" s="73"/>
+      <c r="K4" s="73">
         <v>2017</v>
       </c>
-      <c r="L4" s="74"/>
-[...2 lines deleted...]
-      <c r="O4" s="74">
+      <c r="L4" s="73"/>
+      <c r="M4" s="73"/>
+      <c r="N4" s="73"/>
+      <c r="O4" s="73">
         <v>2018</v>
       </c>
-      <c r="P4" s="74"/>
-[...2 lines deleted...]
-      <c r="S4" s="74">
+      <c r="P4" s="73"/>
+      <c r="Q4" s="73"/>
+      <c r="R4" s="73"/>
+      <c r="S4" s="73">
         <v>2019</v>
       </c>
-      <c r="T4" s="74"/>
-[...2 lines deleted...]
-      <c r="W4" s="74">
+      <c r="T4" s="73"/>
+      <c r="U4" s="73"/>
+      <c r="V4" s="73"/>
+      <c r="W4" s="73">
         <v>2020</v>
       </c>
-      <c r="X4" s="74"/>
-[...2 lines deleted...]
-      <c r="AA4" s="74">
+      <c r="X4" s="73"/>
+      <c r="Y4" s="73"/>
+      <c r="Z4" s="73"/>
+      <c r="AA4" s="73">
         <v>2021</v>
       </c>
-      <c r="AB4" s="74"/>
-[...2 lines deleted...]
-      <c r="AE4" s="71" t="s">
+      <c r="AB4" s="73"/>
+      <c r="AC4" s="73"/>
+      <c r="AD4" s="73"/>
+      <c r="AE4" s="70" t="s">
         <v>156</v>
       </c>
-      <c r="AF4" s="72"/>
-[...2 lines deleted...]
-      <c r="AI4" s="71" t="s">
+      <c r="AF4" s="71"/>
+      <c r="AG4" s="71"/>
+      <c r="AH4" s="72"/>
+      <c r="AI4" s="70" t="s">
         <v>169</v>
       </c>
-      <c r="AJ4" s="72"/>
-[...2 lines deleted...]
-      <c r="AM4" s="71" t="s">
+      <c r="AJ4" s="71"/>
+      <c r="AK4" s="71"/>
+      <c r="AL4" s="72"/>
+      <c r="AM4" s="70" t="s">
         <v>170</v>
       </c>
-      <c r="AN4" s="72"/>
-[...1 lines deleted...]
-      <c r="AP4" s="73"/>
+      <c r="AN4" s="71"/>
+      <c r="AO4" s="71"/>
+      <c r="AP4" s="72"/>
     </row>
     <row r="5" spans="1:44" s="3" customFormat="1">
-      <c r="A5" s="76"/>
-[...5 lines deleted...]
-      <c r="E5" s="74" t="s">
+      <c r="A5" s="78"/>
+      <c r="B5" s="75"/>
+      <c r="C5" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="73"/>
+      <c r="E5" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="74"/>
-[...4 lines deleted...]
-      <c r="I5" s="74" t="s">
+      <c r="F5" s="73"/>
+      <c r="G5" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="73"/>
+      <c r="I5" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="74"/>
-[...4 lines deleted...]
-      <c r="M5" s="74" t="s">
+      <c r="J5" s="73"/>
+      <c r="K5" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="73"/>
+      <c r="M5" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="74"/>
-[...4 lines deleted...]
-      <c r="Q5" s="74" t="s">
+      <c r="N5" s="73"/>
+      <c r="O5" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="73"/>
+      <c r="Q5" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="74"/>
-[...4 lines deleted...]
-      <c r="U5" s="74" t="s">
+      <c r="R5" s="73"/>
+      <c r="S5" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="73"/>
+      <c r="U5" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="74"/>
-[...4 lines deleted...]
-      <c r="Y5" s="74" t="s">
+      <c r="V5" s="73"/>
+      <c r="W5" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="73"/>
+      <c r="Y5" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="74"/>
-[...4 lines deleted...]
-      <c r="AC5" s="74" t="s">
+      <c r="Z5" s="73"/>
+      <c r="AA5" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="73"/>
+      <c r="AC5" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="74"/>
-[...4 lines deleted...]
-      <c r="AG5" s="74" t="s">
+      <c r="AD5" s="73"/>
+      <c r="AE5" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="73"/>
+      <c r="AG5" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="74"/>
-[...4 lines deleted...]
-      <c r="AK5" s="74" t="s">
+      <c r="AH5" s="73"/>
+      <c r="AI5" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="73"/>
+      <c r="AK5" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="74"/>
-[...4 lines deleted...]
-      <c r="AO5" s="74" t="s">
+      <c r="AL5" s="73"/>
+      <c r="AM5" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="73"/>
+      <c r="AO5" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="74"/>
+      <c r="AP5" s="73"/>
     </row>
     <row r="6" spans="1:44" s="2" customFormat="1" ht="56.25" customHeight="1">
-      <c r="A6" s="77"/>
-      <c r="B6" s="79"/>
+      <c r="A6" s="79"/>
+      <c r="B6" s="75"/>
       <c r="C6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="K6" s="10" t="s">
@@ -25688,105 +25688,105 @@
       <c r="AO72" s="42" t="s">
         <v>133</v>
       </c>
       <c r="AP72" s="42" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="73" spans="1:42">
       <c r="A73" s="18"/>
       <c r="B73" s="18"/>
       <c r="C73" s="23"/>
       <c r="D73" s="23"/>
       <c r="E73" s="23"/>
       <c r="F73" s="23"/>
       <c r="G73" s="23"/>
       <c r="H73" s="23"/>
       <c r="I73" s="23"/>
       <c r="J73" s="23"/>
       <c r="K73" s="23"/>
       <c r="L73" s="23"/>
       <c r="M73" s="23"/>
       <c r="N73" s="23"/>
       <c r="O73" s="23"/>
     </row>
     <row r="74" spans="1:42" ht="30.75" customHeight="1">
-      <c r="A74" s="78" t="s">
+      <c r="A74" s="74" t="s">
         <v>171</v>
       </c>
-      <c r="B74" s="78"/>
+      <c r="B74" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="35">
-    <mergeCell ref="A74:B74"/>
-[...8 lines deleted...]
-    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="A1:AP1"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="A2:AP2"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="W5:X5"/>
-    <mergeCell ref="AO5:AP5"/>
-[...7 lines deleted...]
-    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="G5:H5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BJ126"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="70" workbookViewId="0">
-      <pane xSplit="2" ySplit="2" topLeftCell="AO3" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="2" topLeftCell="AR3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="AY4" sqref="AY4:BB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="52" customWidth="1"/>
     <col min="2" max="2" width="34.5703125" style="52" customWidth="1"/>
     <col min="3" max="14" width="12.5703125" style="52" customWidth="1"/>
     <col min="15" max="15" width="10.140625" style="52" customWidth="1"/>
     <col min="16" max="16" width="14.42578125" style="52" customWidth="1"/>
     <col min="17" max="17" width="10.140625" style="52" customWidth="1"/>
     <col min="18" max="18" width="14.42578125" style="52" customWidth="1"/>
     <col min="19" max="19" width="10.140625" style="52" customWidth="1"/>
     <col min="20" max="20" width="14.42578125" style="52" customWidth="1"/>
     <col min="21" max="21" width="10.140625" style="52" customWidth="1"/>
     <col min="22" max="22" width="14.42578125" style="52" customWidth="1"/>
     <col min="23" max="23" width="12.42578125" style="52" customWidth="1"/>
     <col min="24" max="24" width="15" style="52" customWidth="1"/>
     <col min="25" max="25" width="12.140625" style="52" customWidth="1"/>
     <col min="26" max="26" width="14.42578125" style="52" customWidth="1"/>
     <col min="27" max="27" width="12.140625" style="52" customWidth="1"/>
     <col min="28" max="28" width="14.42578125" style="52" customWidth="1"/>
     <col min="29" max="29" width="12.140625" style="52" customWidth="1"/>
@@ -25794,378 +25794,378 @@
     <col min="31" max="31" width="12.140625" style="52" customWidth="1"/>
     <col min="32" max="32" width="14.42578125" style="52" customWidth="1"/>
     <col min="33" max="33" width="12.140625" style="52" customWidth="1"/>
     <col min="34" max="34" width="14.42578125" style="52" customWidth="1"/>
     <col min="35" max="38" width="11.7109375" style="52" customWidth="1"/>
     <col min="39" max="39" width="12.140625" style="52" customWidth="1"/>
     <col min="40" max="40" width="14.42578125" style="52" customWidth="1"/>
     <col min="41" max="41" width="12.140625" style="52" customWidth="1"/>
     <col min="42" max="42" width="14.42578125" style="52" customWidth="1"/>
     <col min="43" max="43" width="12.140625" style="52" customWidth="1"/>
     <col min="44" max="44" width="14.42578125" style="52" customWidth="1"/>
     <col min="45" max="45" width="12.140625" style="52" customWidth="1"/>
     <col min="46" max="46" width="14.42578125" style="52" customWidth="1"/>
     <col min="47" max="47" width="12.140625" style="52" customWidth="1"/>
     <col min="48" max="48" width="14.42578125" style="52" customWidth="1"/>
     <col min="49" max="49" width="12.140625" style="52" customWidth="1"/>
     <col min="50" max="50" width="14.42578125" style="52" customWidth="1"/>
     <col min="51" max="51" width="12.140625" style="52" customWidth="1"/>
     <col min="52" max="52" width="14.42578125" style="52" customWidth="1"/>
     <col min="53" max="53" width="12.140625" style="52" customWidth="1"/>
     <col min="54" max="54" width="14.42578125" style="52" customWidth="1"/>
     <col min="55" max="16384" width="8.85546875" style="52"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62" s="48" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="81" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="90"/>
-[...31 lines deleted...]
-      <c r="AH1" s="90"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
+      <c r="I1" s="81"/>
+      <c r="J1" s="81"/>
+      <c r="K1" s="81"/>
+      <c r="L1" s="81"/>
+      <c r="M1" s="81"/>
+      <c r="N1" s="81"/>
+      <c r="O1" s="81"/>
+      <c r="P1" s="81"/>
+      <c r="Q1" s="81"/>
+      <c r="R1" s="81"/>
+      <c r="S1" s="81"/>
+      <c r="T1" s="81"/>
+      <c r="U1" s="81"/>
+      <c r="V1" s="81"/>
+      <c r="W1" s="81"/>
+      <c r="X1" s="81"/>
+      <c r="Y1" s="81"/>
+      <c r="Z1" s="81"/>
+      <c r="AA1" s="81"/>
+      <c r="AB1" s="81"/>
+      <c r="AC1" s="81"/>
+      <c r="AD1" s="81"/>
+      <c r="AE1" s="81"/>
+      <c r="AF1" s="81"/>
+      <c r="AG1" s="81"/>
+      <c r="AH1" s="81"/>
       <c r="AI1" s="49"/>
       <c r="AJ1" s="49"/>
       <c r="AK1" s="49"/>
       <c r="AL1" s="49"/>
       <c r="AM1" s="49"/>
       <c r="AN1" s="49"/>
       <c r="AO1" s="49"/>
       <c r="AP1" s="49"/>
       <c r="AQ1" s="49"/>
       <c r="AR1" s="49"/>
       <c r="AS1" s="49"/>
       <c r="AT1" s="49"/>
       <c r="AU1" s="49"/>
       <c r="AV1" s="49"/>
       <c r="AW1" s="49"/>
       <c r="AX1" s="49"/>
       <c r="AY1" s="49"/>
       <c r="AZ1" s="49"/>
       <c r="BA1" s="49"/>
       <c r="BB1" s="49"/>
     </row>
     <row r="2" spans="1:62" s="48" customFormat="1" ht="18" customHeight="1">
-      <c r="A2" s="90" t="s">
+      <c r="A2" s="81" t="s">
         <v>168</v>
       </c>
-      <c r="B2" s="90"/>
-[...31 lines deleted...]
-      <c r="AH2" s="90"/>
+      <c r="B2" s="81"/>
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
+      <c r="F2" s="81"/>
+      <c r="G2" s="81"/>
+      <c r="H2" s="81"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="81"/>
+      <c r="K2" s="81"/>
+      <c r="L2" s="81"/>
+      <c r="M2" s="81"/>
+      <c r="N2" s="81"/>
+      <c r="O2" s="81"/>
+      <c r="P2" s="81"/>
+      <c r="Q2" s="81"/>
+      <c r="R2" s="81"/>
+      <c r="S2" s="81"/>
+      <c r="T2" s="81"/>
+      <c r="U2" s="81"/>
+      <c r="V2" s="81"/>
+      <c r="W2" s="81"/>
+      <c r="X2" s="81"/>
+      <c r="Y2" s="81"/>
+      <c r="Z2" s="81"/>
+      <c r="AA2" s="81"/>
+      <c r="AB2" s="81"/>
+      <c r="AC2" s="81"/>
+      <c r="AD2" s="81"/>
+      <c r="AE2" s="81"/>
+      <c r="AF2" s="81"/>
+      <c r="AG2" s="81"/>
+      <c r="AH2" s="81"/>
       <c r="AI2" s="49"/>
       <c r="AJ2" s="49"/>
       <c r="AK2" s="49"/>
       <c r="AL2" s="49"/>
     </row>
     <row r="3" spans="1:62" ht="12">
       <c r="A3" s="50"/>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
       <c r="J3" s="51"/>
       <c r="K3" s="51"/>
       <c r="L3" s="51"/>
       <c r="M3" s="51"/>
       <c r="N3" s="51"/>
       <c r="O3" s="51"/>
       <c r="P3" s="51"/>
       <c r="Q3" s="51"/>
       <c r="R3" s="51"/>
       <c r="S3" s="51"/>
       <c r="T3" s="51"/>
       <c r="U3" s="51"/>
       <c r="V3" s="51"/>
       <c r="W3" s="51"/>
       <c r="X3" s="51"/>
       <c r="Y3" s="51"/>
       <c r="Z3" s="51"/>
       <c r="AI3" s="49"/>
       <c r="AJ3" s="49"/>
       <c r="AK3" s="49"/>
       <c r="AL3" s="49"/>
     </row>
     <row r="4" spans="1:62" s="48" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A4" s="86" t="s">
+      <c r="A4" s="87" t="s">
         <v>159</v>
       </c>
-      <c r="B4" s="89" t="s">
+      <c r="B4" s="90" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="84">
+      <c r="C4" s="85">
         <v>2015</v>
       </c>
-      <c r="D4" s="84"/>
-[...2 lines deleted...]
-      <c r="G4" s="84">
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85">
         <v>2016</v>
       </c>
-      <c r="H4" s="84"/>
-[...2 lines deleted...]
-      <c r="K4" s="84">
+      <c r="H4" s="85"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="85">
         <v>2017</v>
       </c>
-      <c r="L4" s="84"/>
-[...2 lines deleted...]
-      <c r="O4" s="84">
+      <c r="L4" s="85"/>
+      <c r="M4" s="85"/>
+      <c r="N4" s="85"/>
+      <c r="O4" s="85">
         <v>2018</v>
       </c>
-      <c r="P4" s="84"/>
-[...2 lines deleted...]
-      <c r="S4" s="84">
+      <c r="P4" s="85"/>
+      <c r="Q4" s="85"/>
+      <c r="R4" s="85"/>
+      <c r="S4" s="85">
         <v>2019</v>
       </c>
-      <c r="T4" s="84"/>
-[...2 lines deleted...]
-      <c r="W4" s="84">
+      <c r="T4" s="85"/>
+      <c r="U4" s="85"/>
+      <c r="V4" s="85"/>
+      <c r="W4" s="85">
         <v>2020</v>
       </c>
-      <c r="X4" s="84"/>
-[...2 lines deleted...]
-      <c r="AA4" s="84">
+      <c r="X4" s="85"/>
+      <c r="Y4" s="85"/>
+      <c r="Z4" s="85"/>
+      <c r="AA4" s="85">
         <v>2021</v>
       </c>
-      <c r="AB4" s="84"/>
-[...2 lines deleted...]
-      <c r="AE4" s="81">
+      <c r="AB4" s="85"/>
+      <c r="AC4" s="85"/>
+      <c r="AD4" s="85"/>
+      <c r="AE4" s="82">
         <v>2022</v>
       </c>
-      <c r="AF4" s="82"/>
-[...2 lines deleted...]
-      <c r="AI4" s="81">
+      <c r="AF4" s="83"/>
+      <c r="AG4" s="83"/>
+      <c r="AH4" s="84"/>
+      <c r="AI4" s="82">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="82"/>
-[...2 lines deleted...]
-      <c r="AM4" s="81">
+      <c r="AJ4" s="83"/>
+      <c r="AK4" s="83"/>
+      <c r="AL4" s="84"/>
+      <c r="AM4" s="82">
         <v>2024</v>
       </c>
-      <c r="AN4" s="82"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="81" t="s">
+      <c r="AN4" s="83"/>
+      <c r="AO4" s="83"/>
+      <c r="AP4" s="84"/>
+      <c r="AQ4" s="82" t="s">
         <v>175</v>
       </c>
-      <c r="AR4" s="82"/>
-[...2 lines deleted...]
-      <c r="AU4" s="81" t="s">
+      <c r="AR4" s="83"/>
+      <c r="AS4" s="83"/>
+      <c r="AT4" s="84"/>
+      <c r="AU4" s="82" t="s">
+        <v>176</v>
+      </c>
+      <c r="AV4" s="83"/>
+      <c r="AW4" s="83"/>
+      <c r="AX4" s="84"/>
+      <c r="AY4" s="82" t="s">
         <v>177</v>
       </c>
-      <c r="AV4" s="82"/>
-[...7 lines deleted...]
-      <c r="BB4" s="83"/>
+      <c r="AZ4" s="83"/>
+      <c r="BA4" s="83"/>
+      <c r="BB4" s="84"/>
     </row>
     <row r="5" spans="1:62" s="53" customFormat="1">
-      <c r="A5" s="87"/>
-[...5 lines deleted...]
-      <c r="E5" s="84" t="s">
+      <c r="A5" s="88"/>
+      <c r="B5" s="90"/>
+      <c r="C5" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="85"/>
+      <c r="E5" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="84"/>
-[...4 lines deleted...]
-      <c r="I5" s="84" t="s">
+      <c r="F5" s="85"/>
+      <c r="G5" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="85"/>
+      <c r="I5" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="84"/>
-[...4 lines deleted...]
-      <c r="M5" s="84" t="s">
+      <c r="J5" s="85"/>
+      <c r="K5" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="85"/>
+      <c r="M5" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="84"/>
-[...4 lines deleted...]
-      <c r="Q5" s="84" t="s">
+      <c r="N5" s="85"/>
+      <c r="O5" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="85"/>
+      <c r="Q5" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="84"/>
-[...4 lines deleted...]
-      <c r="U5" s="84" t="s">
+      <c r="R5" s="85"/>
+      <c r="S5" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="85"/>
+      <c r="U5" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="84"/>
-[...4 lines deleted...]
-      <c r="Y5" s="84" t="s">
+      <c r="V5" s="85"/>
+      <c r="W5" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="85"/>
+      <c r="Y5" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="84"/>
-[...4 lines deleted...]
-      <c r="AC5" s="84" t="s">
+      <c r="Z5" s="85"/>
+      <c r="AA5" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="85"/>
+      <c r="AC5" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="84"/>
-[...4 lines deleted...]
-      <c r="AG5" s="84" t="s">
+      <c r="AD5" s="85"/>
+      <c r="AE5" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="85"/>
+      <c r="AG5" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="84"/>
-[...4 lines deleted...]
-      <c r="AK5" s="84" t="s">
+      <c r="AH5" s="85"/>
+      <c r="AI5" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="85"/>
+      <c r="AK5" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="84"/>
-[...4 lines deleted...]
-      <c r="AO5" s="84" t="s">
+      <c r="AL5" s="85"/>
+      <c r="AM5" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="85"/>
+      <c r="AO5" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="84"/>
-[...4 lines deleted...]
-      <c r="AS5" s="84" t="s">
+      <c r="AP5" s="85"/>
+      <c r="AQ5" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="85"/>
+      <c r="AS5" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="AT5" s="84"/>
-[...4 lines deleted...]
-      <c r="AW5" s="84" t="s">
+      <c r="AT5" s="85"/>
+      <c r="AU5" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV5" s="85"/>
+      <c r="AW5" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="AX5" s="84"/>
-[...4 lines deleted...]
-      <c r="BA5" s="84" t="s">
+      <c r="AX5" s="85"/>
+      <c r="AY5" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ5" s="85"/>
+      <c r="BA5" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="BB5" s="84"/>
+      <c r="BB5" s="85"/>
     </row>
     <row r="6" spans="1:62" s="48" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A6" s="88"/>
-      <c r="B6" s="89"/>
+      <c r="A6" s="89"/>
+      <c r="B6" s="90"/>
       <c r="C6" s="54" t="s">
         <v>172</v>
       </c>
       <c r="D6" s="54" t="s">
         <v>173</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>172</v>
       </c>
       <c r="F6" s="54" t="s">
         <v>173</v>
       </c>
       <c r="G6" s="54" t="s">
         <v>172</v>
       </c>
       <c r="H6" s="54" t="s">
         <v>173</v>
       </c>
       <c r="I6" s="54" t="s">
         <v>172</v>
       </c>
       <c r="J6" s="54" t="s">
         <v>173</v>
       </c>
       <c r="K6" s="54" t="s">
@@ -26417,72 +26417,72 @@
       <c r="AM7" s="49">
         <v>28916.640359999998</v>
       </c>
       <c r="AN7" s="49">
         <v>7830.1095000000014</v>
       </c>
       <c r="AO7" s="49">
         <v>158132.86777999994</v>
       </c>
       <c r="AP7" s="49">
         <v>30751.869119999996</v>
       </c>
       <c r="AQ7" s="49">
         <v>113539.36660000001</v>
       </c>
       <c r="AR7" s="49">
         <v>26118.91764</v>
       </c>
       <c r="AS7" s="49">
         <v>30042.336380000001</v>
       </c>
       <c r="AT7" s="49">
         <v>9316.7730100000026</v>
       </c>
       <c r="AU7" s="49">
-        <v>16432.607</v>
+        <v>25387.579999999998</v>
       </c>
       <c r="AV7" s="49">
-        <v>3800.33286</v>
+        <v>5879.4610299999995</v>
       </c>
       <c r="AW7" s="49">
-        <v>2301.7289100000003</v>
+        <v>2700.7649300000003</v>
       </c>
       <c r="AX7" s="49">
-        <v>895.38214999999991</v>
+        <v>1588.4138500000001</v>
       </c>
       <c r="AY7" s="49">
-        <v>11461.248</v>
+        <v>13440.742</v>
       </c>
       <c r="AZ7" s="49">
-        <v>2612.9016999999999</v>
+        <v>3077.0176999999999</v>
       </c>
       <c r="BA7" s="49">
-        <v>12193.001200000001</v>
+        <v>22093.76571</v>
       </c>
       <c r="BB7" s="49">
-        <v>4127.60743</v>
+        <v>6949.0822799999996</v>
       </c>
       <c r="BC7" s="49"/>
       <c r="BD7" s="49"/>
       <c r="BE7" s="49"/>
       <c r="BF7" s="49"/>
       <c r="BG7" s="49"/>
       <c r="BH7" s="49"/>
       <c r="BI7" s="49"/>
       <c r="BJ7" s="49"/>
     </row>
     <row r="8" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A8" s="52" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="52" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="58">
         <v>0</v>
       </c>
       <c r="D8" s="58">
         <v>0</v>
       </c>
       <c r="E8" s="58">
         <v>0.92510000000000003</v>
@@ -26595,66 +26595,66 @@
       <c r="AO8" s="60">
         <v>3.6605500000000002</v>
       </c>
       <c r="AP8" s="60">
         <v>29.46613</v>
       </c>
       <c r="AQ8" s="60">
         <v>0</v>
       </c>
       <c r="AR8" s="60">
         <v>0</v>
       </c>
       <c r="AS8" s="60">
         <v>1.25345</v>
       </c>
       <c r="AT8" s="60">
         <v>39.943129999999996</v>
       </c>
       <c r="AU8" s="60">
         <v>0</v>
       </c>
       <c r="AV8" s="60">
         <v>0</v>
       </c>
       <c r="AW8" s="60">
-        <v>0</v>
+        <v>0.83172000000000001</v>
       </c>
       <c r="AX8" s="60">
-        <v>0</v>
+        <v>29.232119999999998</v>
       </c>
       <c r="AY8" s="60">
         <v>0</v>
       </c>
       <c r="AZ8" s="60">
         <v>0</v>
       </c>
       <c r="BA8" s="60">
-        <v>0</v>
+        <v>6.70974</v>
       </c>
       <c r="BB8" s="60">
-        <v>0</v>
+        <v>27.986809999999998</v>
       </c>
     </row>
     <row r="9" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A9" s="52" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="52" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="58">
         <v>0</v>
       </c>
       <c r="D9" s="58">
         <v>0</v>
       </c>
       <c r="E9" s="58">
         <v>120.244</v>
       </c>
       <c r="F9" s="58">
         <v>44.835000000000001</v>
       </c>
       <c r="G9" s="58">
         <v>0</v>
       </c>
       <c r="H9" s="58">
@@ -26759,66 +26759,66 @@
       <c r="AO9" s="60">
         <v>12.117760000000001</v>
       </c>
       <c r="AP9" s="60">
         <v>60.598039999999997</v>
       </c>
       <c r="AQ9" s="60">
         <v>0</v>
       </c>
       <c r="AR9" s="60">
         <v>0</v>
       </c>
       <c r="AS9" s="60">
         <v>4.0790800000000003</v>
       </c>
       <c r="AT9" s="60">
         <v>47.989730000000002</v>
       </c>
       <c r="AU9" s="60">
         <v>0</v>
       </c>
       <c r="AV9" s="60">
         <v>0</v>
       </c>
       <c r="AW9" s="60">
-        <v>1.3262400000000001</v>
+        <v>3.2341799999999998</v>
       </c>
       <c r="AX9" s="60">
-        <v>11.311349999999999</v>
+        <v>46.592039999999997</v>
       </c>
       <c r="AY9" s="60">
         <v>0</v>
       </c>
       <c r="AZ9" s="60">
         <v>0</v>
       </c>
       <c r="BA9" s="60">
-        <v>0</v>
+        <v>5.8949699999999998</v>
       </c>
       <c r="BB9" s="60">
-        <v>0</v>
+        <v>46.538420000000002</v>
       </c>
     </row>
     <row r="10" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A10" s="52" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="52" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="58">
         <v>0</v>
       </c>
       <c r="D10" s="58">
         <v>0</v>
       </c>
       <c r="E10" s="58">
         <v>1.0085599999999999</v>
       </c>
       <c r="F10" s="58">
         <v>40.026299999999999</v>
       </c>
       <c r="G10" s="58">
         <v>0</v>
       </c>
       <c r="H10" s="58">
@@ -26935,54 +26935,54 @@
       <c r="AS10" s="60">
         <v>0</v>
       </c>
       <c r="AT10" s="60">
         <v>0</v>
       </c>
       <c r="AU10" s="60">
         <v>0</v>
       </c>
       <c r="AV10" s="60">
         <v>0</v>
       </c>
       <c r="AW10" s="60">
         <v>0</v>
       </c>
       <c r="AX10" s="60">
         <v>0</v>
       </c>
       <c r="AY10" s="60">
         <v>0</v>
       </c>
       <c r="AZ10" s="60">
         <v>0</v>
       </c>
       <c r="BA10" s="60">
-        <v>0</v>
+        <v>0.13100000000000001</v>
       </c>
       <c r="BB10" s="60">
-        <v>0</v>
+        <v>3.706</v>
       </c>
     </row>
     <row r="11" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A11" s="52" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="52" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="58">
         <v>0</v>
       </c>
       <c r="D11" s="58">
         <v>0</v>
       </c>
       <c r="E11" s="58">
         <v>0.32950000000000002</v>
       </c>
       <c r="F11" s="58">
         <v>1.43302</v>
       </c>
       <c r="G11" s="58">
         <v>0</v>
       </c>
       <c r="H11" s="58">
@@ -27087,66 +27087,66 @@
       <c r="AO11" s="60">
         <v>3.1966100000000002</v>
       </c>
       <c r="AP11" s="60">
         <v>3.70966</v>
       </c>
       <c r="AQ11" s="60">
         <v>0</v>
       </c>
       <c r="AR11" s="60">
         <v>0</v>
       </c>
       <c r="AS11" s="60">
         <v>2.9075700000000002</v>
       </c>
       <c r="AT11" s="60">
         <v>5.1627900000000002</v>
       </c>
       <c r="AU11" s="60">
         <v>0</v>
       </c>
       <c r="AV11" s="60">
         <v>0</v>
       </c>
       <c r="AW11" s="60">
-        <v>0.50641999999999998</v>
+        <v>0.83728999999999998</v>
       </c>
       <c r="AX11" s="60">
-        <v>1.2980700000000001</v>
+        <v>1.5295799999999999</v>
       </c>
       <c r="AY11" s="60">
         <v>0</v>
       </c>
       <c r="AZ11" s="60">
         <v>0</v>
       </c>
       <c r="BA11" s="60">
-        <v>0.27400000000000002</v>
+        <v>0.67</v>
       </c>
       <c r="BB11" s="60">
-        <v>0.18737999999999999</v>
+        <v>0.45091999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A12" s="52" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="52" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="58">
         <v>1638</v>
       </c>
       <c r="D12" s="58">
         <v>34.260150000000003</v>
       </c>
       <c r="E12" s="58">
         <v>36.11</v>
       </c>
       <c r="F12" s="58">
         <v>5.4991500000000002</v>
       </c>
       <c r="G12" s="58">
         <v>0</v>
       </c>
       <c r="H12" s="58">
@@ -27579,66 +27579,66 @@
       <c r="AO14" s="60">
         <v>9.9000000000000005E-2</v>
       </c>
       <c r="AP14" s="60">
         <v>0.31884000000000001</v>
       </c>
       <c r="AQ14" s="60">
         <v>0</v>
       </c>
       <c r="AR14" s="60">
         <v>0</v>
       </c>
       <c r="AS14" s="60">
         <v>0.02</v>
       </c>
       <c r="AT14" s="60">
         <v>2.1520000000000001E-2</v>
       </c>
       <c r="AU14" s="60">
         <v>0</v>
       </c>
       <c r="AV14" s="60">
         <v>0</v>
       </c>
       <c r="AW14" s="60">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="AX14" s="60">
-        <v>0</v>
+        <v>2.1520000000000001E-2</v>
       </c>
       <c r="AY14" s="60">
         <v>0</v>
       </c>
       <c r="AZ14" s="60">
         <v>0</v>
       </c>
       <c r="BA14" s="60">
-        <v>0.34</v>
+        <v>8.82</v>
       </c>
       <c r="BB14" s="60">
-        <v>0.82154000000000005</v>
+        <v>23.070640000000001</v>
       </c>
     </row>
     <row r="15" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A15" s="52" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="52" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="58">
         <v>1398.5106499999999</v>
       </c>
       <c r="D15" s="58">
         <v>24.150849999999998</v>
       </c>
       <c r="E15" s="58">
         <v>0</v>
       </c>
       <c r="F15" s="58">
         <v>0</v>
       </c>
       <c r="G15" s="58">
         <v>1212.4670000000001</v>
       </c>
       <c r="H15" s="58">
@@ -28727,66 +28727,66 @@
       <c r="AO21" s="60">
         <v>118.51675</v>
       </c>
       <c r="AP21" s="60">
         <v>140.66789</v>
       </c>
       <c r="AQ21" s="60">
         <v>0</v>
       </c>
       <c r="AR21" s="60">
         <v>0</v>
       </c>
       <c r="AS21" s="60">
         <v>131.24549999999999</v>
       </c>
       <c r="AT21" s="60">
         <v>186.25219999999999</v>
       </c>
       <c r="AU21" s="60">
         <v>0</v>
       </c>
       <c r="AV21" s="60">
         <v>0</v>
       </c>
       <c r="AW21" s="60">
-        <v>28.588000000000001</v>
+        <v>41.091749999999998</v>
       </c>
       <c r="AX21" s="60">
-        <v>36.519190000000002</v>
+        <v>56.653260000000003</v>
       </c>
       <c r="AY21" s="60">
         <v>0</v>
       </c>
       <c r="AZ21" s="60">
         <v>0</v>
       </c>
       <c r="BA21" s="60">
-        <v>20.63</v>
+        <v>40.26</v>
       </c>
       <c r="BB21" s="60">
-        <v>24.018940000000001</v>
+        <v>46.360669999999999</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A22" s="52" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="58">
         <v>128.87799999999999</v>
       </c>
       <c r="D22" s="58">
         <v>20.532789999999999</v>
       </c>
       <c r="E22" s="58">
         <v>27.60416</v>
       </c>
       <c r="F22" s="58">
         <v>19.663350000000001</v>
       </c>
       <c r="G22" s="58">
         <v>43.551000000000002</v>
       </c>
       <c r="H22" s="58">
@@ -28891,66 +28891,66 @@
       <c r="AO22" s="60">
         <v>104.0889</v>
       </c>
       <c r="AP22" s="60">
         <v>47.11486</v>
       </c>
       <c r="AQ22" s="60">
         <v>0</v>
       </c>
       <c r="AR22" s="60">
         <v>0</v>
       </c>
       <c r="AS22" s="60">
         <v>568.78560000000004</v>
       </c>
       <c r="AT22" s="60">
         <v>149.85504</v>
       </c>
       <c r="AU22" s="60">
         <v>0</v>
       </c>
       <c r="AV22" s="60">
         <v>0</v>
       </c>
       <c r="AW22" s="60">
-        <v>90.233999999999995</v>
+        <v>91.846800000000002</v>
       </c>
       <c r="AX22" s="60">
-        <v>42.349110000000003</v>
+        <v>43.250219999999999</v>
       </c>
       <c r="AY22" s="60">
         <v>0</v>
       </c>
       <c r="AZ22" s="60">
         <v>0</v>
       </c>
       <c r="BA22" s="60">
-        <v>1892.6532</v>
+        <v>3394.8852000000002</v>
       </c>
       <c r="BB22" s="60">
-        <v>346.25161000000003</v>
+        <v>678.45401000000004</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A23" s="52" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="52" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="58">
         <v>0</v>
       </c>
       <c r="D23" s="58">
         <v>0</v>
       </c>
       <c r="E23" s="58">
         <v>0</v>
       </c>
       <c r="F23" s="58">
         <v>0</v>
       </c>
       <c r="G23" s="58">
         <v>0</v>
       </c>
       <c r="H23" s="58">
@@ -29219,66 +29219,66 @@
       <c r="AO24" s="60">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="AP24" s="60">
         <v>0.40851999999999999</v>
       </c>
       <c r="AQ24" s="60">
         <v>4.5359999999999996</v>
       </c>
       <c r="AR24" s="60">
         <v>3.4782199999999999</v>
       </c>
       <c r="AS24" s="60">
         <v>0.74951999999999996</v>
       </c>
       <c r="AT24" s="60">
         <v>0.32871</v>
       </c>
       <c r="AU24" s="60">
         <v>0</v>
       </c>
       <c r="AV24" s="60">
         <v>0</v>
       </c>
       <c r="AW24" s="60">
-        <v>2.8800000000000002E-3</v>
+        <v>1.1039999999999999E-2</v>
       </c>
       <c r="AX24" s="60">
-        <v>1.333E-2</v>
+        <v>7.0800000000000002E-2</v>
       </c>
       <c r="AY24" s="60">
         <v>0</v>
       </c>
       <c r="AZ24" s="60">
         <v>0</v>
       </c>
       <c r="BA24" s="60">
-        <v>1.1520000000000001E-2</v>
+        <v>1.44E-2</v>
       </c>
       <c r="BB24" s="60">
-        <v>6.3750000000000001E-2</v>
+        <v>8.0990000000000006E-2</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A25" s="52" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="52" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="58">
         <v>510.14760000000001</v>
       </c>
       <c r="D25" s="58">
         <v>178.15164999999999</v>
       </c>
       <c r="E25" s="58">
         <v>4543.3990000000003</v>
       </c>
       <c r="F25" s="58">
         <v>174.9092</v>
       </c>
       <c r="G25" s="58">
         <v>950.12800000000004</v>
       </c>
       <c r="H25" s="58">
@@ -29383,54 +29383,54 @@
       <c r="AO25" s="60">
         <v>190.32400000000001</v>
       </c>
       <c r="AP25" s="60">
         <v>341.17471</v>
       </c>
       <c r="AQ25" s="60">
         <v>115.61960000000001</v>
       </c>
       <c r="AR25" s="60">
         <v>70.618229999999997</v>
       </c>
       <c r="AS25" s="60">
         <v>329.2561</v>
       </c>
       <c r="AT25" s="60">
         <v>232.52762000000001</v>
       </c>
       <c r="AU25" s="60">
         <v>87.566000000000003</v>
       </c>
       <c r="AV25" s="60">
         <v>49.296219999999998</v>
       </c>
       <c r="AW25" s="60">
-        <v>1.47</v>
+        <v>22.2715</v>
       </c>
       <c r="AX25" s="60">
-        <v>0.56423000000000001</v>
+        <v>53.757300000000001</v>
       </c>
       <c r="AY25" s="60">
         <v>0</v>
       </c>
       <c r="AZ25" s="60">
         <v>0</v>
       </c>
       <c r="BA25" s="60">
         <v>0</v>
       </c>
       <c r="BB25" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A26" s="52" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="58">
         <v>0</v>
       </c>
       <c r="D26" s="58">
@@ -29553,54 +29553,54 @@
       <c r="AQ26" s="60">
         <v>72.320999999999998</v>
       </c>
       <c r="AR26" s="60">
         <v>76.477999999999994</v>
       </c>
       <c r="AS26" s="60">
         <v>0</v>
       </c>
       <c r="AT26" s="60">
         <v>0</v>
       </c>
       <c r="AU26" s="60">
         <v>0</v>
       </c>
       <c r="AV26" s="60">
         <v>0</v>
       </c>
       <c r="AW26" s="60">
         <v>0</v>
       </c>
       <c r="AX26" s="60">
         <v>0</v>
       </c>
       <c r="AY26" s="60">
-        <v>0</v>
+        <v>19.494</v>
       </c>
       <c r="AZ26" s="60">
-        <v>0</v>
+        <v>24.515999999999998</v>
       </c>
       <c r="BA26" s="60">
         <v>0</v>
       </c>
       <c r="BB26" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A27" s="52" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="52" t="s">
         <v>42</v>
       </c>
       <c r="C27" s="58">
         <v>2098.6509999999998</v>
       </c>
       <c r="D27" s="58">
         <v>478.07074999999998</v>
       </c>
       <c r="E27" s="58">
         <v>0</v>
       </c>
       <c r="F27" s="58">
@@ -29705,54 +29705,54 @@
       <c r="AM27" s="60">
         <v>1400.0409999999999</v>
       </c>
       <c r="AN27" s="60">
         <v>376.62930999999998</v>
       </c>
       <c r="AO27" s="60">
         <v>0.88</v>
       </c>
       <c r="AP27" s="60">
         <v>0.32912000000000002</v>
       </c>
       <c r="AQ27" s="60">
         <v>377.08</v>
       </c>
       <c r="AR27" s="60">
         <v>87.348119999999994</v>
       </c>
       <c r="AS27" s="60">
         <v>2.4</v>
       </c>
       <c r="AT27" s="60">
         <v>0.86299999999999999</v>
       </c>
       <c r="AU27" s="60">
-        <v>92</v>
+        <v>92.5</v>
       </c>
       <c r="AV27" s="60">
-        <v>22.849119999999999</v>
+        <v>22.949290000000001</v>
       </c>
       <c r="AW27" s="60">
         <v>1.8</v>
       </c>
       <c r="AX27" s="60">
         <v>0.72699999999999998</v>
       </c>
       <c r="AY27" s="60">
         <v>0</v>
       </c>
       <c r="AZ27" s="60">
         <v>0</v>
       </c>
       <c r="BA27" s="60">
         <v>0</v>
       </c>
       <c r="BB27" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A28" s="52" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="52" t="s">
@@ -30039,66 +30039,66 @@
       <c r="AO29" s="60">
         <v>2.2000000000000002</v>
       </c>
       <c r="AP29" s="60">
         <v>1.30446</v>
       </c>
       <c r="AQ29" s="60">
         <v>468</v>
       </c>
       <c r="AR29" s="60">
         <v>205.94057000000001</v>
       </c>
       <c r="AS29" s="60">
         <v>0.22</v>
       </c>
       <c r="AT29" s="60">
         <v>1.0201899999999999</v>
       </c>
       <c r="AU29" s="60">
         <v>7</v>
       </c>
       <c r="AV29" s="60">
         <v>1.86025</v>
       </c>
       <c r="AW29" s="60">
+        <v>0.06</v>
+      </c>
+      <c r="AX29" s="60">
+        <v>0.25119999999999998</v>
+      </c>
+      <c r="AY29" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ29" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA29" s="60">
         <v>0.04</v>
       </c>
-      <c r="AX29" s="60">
-[...10 lines deleted...]
-      </c>
       <c r="BB29" s="60">
-        <v>0.10278</v>
+        <v>0.1956</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A30" s="52" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="52" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="58">
         <v>54.997999999999998</v>
       </c>
       <c r="D30" s="58">
         <v>6.1249799999999999</v>
       </c>
       <c r="E30" s="58">
         <v>0</v>
       </c>
       <c r="F30" s="58">
         <v>0</v>
       </c>
       <c r="G30" s="58">
         <v>1110.356</v>
       </c>
       <c r="H30" s="58">
@@ -30707,54 +30707,54 @@
       <c r="AS33" s="60">
         <v>0.1</v>
       </c>
       <c r="AT33" s="60">
         <v>0.49926999999999999</v>
       </c>
       <c r="AU33" s="60">
         <v>0</v>
       </c>
       <c r="AV33" s="60">
         <v>0</v>
       </c>
       <c r="AW33" s="60">
         <v>0</v>
       </c>
       <c r="AX33" s="60">
         <v>0</v>
       </c>
       <c r="AY33" s="60">
         <v>0</v>
       </c>
       <c r="AZ33" s="60">
         <v>0</v>
       </c>
       <c r="BA33" s="60">
-        <v>0</v>
+        <v>0.23</v>
       </c>
       <c r="BB33" s="60">
-        <v>0</v>
+        <v>1.2176100000000001</v>
       </c>
     </row>
     <row r="34" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A34" s="52" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="52" t="s">
         <v>56</v>
       </c>
       <c r="C34" s="58">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="D34" s="58">
         <v>1.66E-2</v>
       </c>
       <c r="E34" s="58">
         <v>0.72552000000000005</v>
       </c>
       <c r="F34" s="58">
         <v>2.04948</v>
       </c>
       <c r="G34" s="58">
         <v>0</v>
       </c>
       <c r="H34" s="58">
@@ -30859,66 +30859,66 @@
       <c r="AO34" s="60">
         <v>37.377000000000002</v>
       </c>
       <c r="AP34" s="60">
         <v>87.702830000000006</v>
       </c>
       <c r="AQ34" s="60">
         <v>0</v>
       </c>
       <c r="AR34" s="60">
         <v>0</v>
       </c>
       <c r="AS34" s="60">
         <v>37.161000000000001</v>
       </c>
       <c r="AT34" s="60">
         <v>113.37313</v>
       </c>
       <c r="AU34" s="60">
         <v>0</v>
       </c>
       <c r="AV34" s="60">
         <v>0</v>
       </c>
       <c r="AW34" s="60">
-        <v>9.0690000000000008</v>
+        <v>12.531000000000001</v>
       </c>
       <c r="AX34" s="60">
-        <v>25.022449999999999</v>
+        <v>36.878279999999997</v>
       </c>
       <c r="AY34" s="60">
         <v>0</v>
       </c>
       <c r="AZ34" s="60">
         <v>0</v>
       </c>
       <c r="BA34" s="60">
-        <v>4.6180000000000003</v>
+        <v>11.962</v>
       </c>
       <c r="BB34" s="60">
-        <v>11.5825</v>
+        <v>30.209810000000001</v>
       </c>
     </row>
     <row r="35" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A35" s="52" t="s">
         <v>57</v>
       </c>
       <c r="B35" s="52" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="58">
         <v>7778.1017000000002</v>
       </c>
       <c r="D35" s="58">
         <v>1261.92589</v>
       </c>
       <c r="E35" s="58">
         <v>2.1189499999999999</v>
       </c>
       <c r="F35" s="58">
         <v>11.50573</v>
       </c>
       <c r="G35" s="58">
         <v>2453.7040000000002</v>
       </c>
       <c r="H35" s="58">
@@ -31035,54 +31035,54 @@
       <c r="AS35" s="60">
         <v>0.53500000000000003</v>
       </c>
       <c r="AT35" s="60">
         <v>0.71694000000000002</v>
       </c>
       <c r="AU35" s="60">
         <v>0</v>
       </c>
       <c r="AV35" s="60">
         <v>0</v>
       </c>
       <c r="AW35" s="60">
         <v>0.4</v>
       </c>
       <c r="AX35" s="60">
         <v>0.14899999999999999</v>
       </c>
       <c r="AY35" s="60">
         <v>0</v>
       </c>
       <c r="AZ35" s="60">
         <v>0</v>
       </c>
       <c r="BA35" s="60">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="BB35" s="60">
-        <v>0</v>
+        <v>1.1296999999999999</v>
       </c>
     </row>
     <row r="36" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A36" s="52" t="s">
         <v>59</v>
       </c>
       <c r="B36" s="52" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="58">
         <v>1.7517499999999999</v>
       </c>
       <c r="D36" s="58">
         <v>0.89683999999999997</v>
       </c>
       <c r="E36" s="58">
         <v>9.5564199999999992</v>
       </c>
       <c r="F36" s="58">
         <v>88.989429999999999</v>
       </c>
       <c r="G36" s="58">
         <v>0.38800000000000001</v>
       </c>
       <c r="H36" s="58">
@@ -31187,66 +31187,66 @@
       <c r="AO36" s="60">
         <v>1.3060400000000001</v>
       </c>
       <c r="AP36" s="60">
         <v>8.3542100000000001</v>
       </c>
       <c r="AQ36" s="60">
         <v>0</v>
       </c>
       <c r="AR36" s="60">
         <v>0</v>
       </c>
       <c r="AS36" s="60">
         <v>0.94440000000000002</v>
       </c>
       <c r="AT36" s="60">
         <v>6.5401600000000002</v>
       </c>
       <c r="AU36" s="60">
         <v>0</v>
       </c>
       <c r="AV36" s="60">
         <v>0</v>
       </c>
       <c r="AW36" s="60">
-        <v>0.22114</v>
+        <v>0.31256</v>
       </c>
       <c r="AX36" s="60">
-        <v>0.94037999999999999</v>
+        <v>1.7608699999999999</v>
       </c>
       <c r="AY36" s="60">
         <v>0</v>
       </c>
       <c r="AZ36" s="60">
         <v>0</v>
       </c>
       <c r="BA36" s="60">
-        <v>0.15622</v>
+        <v>0.16625999999999999</v>
       </c>
       <c r="BB36" s="60">
-        <v>1.1401399999999999</v>
+        <v>1.2290399999999999</v>
       </c>
     </row>
     <row r="37" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A37" s="52" t="s">
         <v>61</v>
       </c>
       <c r="B37" s="52" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="58">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="D37" s="58">
         <v>3.0460000000000001E-2</v>
       </c>
       <c r="E37" s="58">
         <v>0.80179999999999996</v>
       </c>
       <c r="F37" s="58">
         <v>4.4873799999999999</v>
       </c>
       <c r="G37" s="58">
         <v>0</v>
       </c>
       <c r="H37" s="58">
@@ -31351,66 +31351,66 @@
       <c r="AO37" s="60">
         <v>5.3400000000000003E-2</v>
       </c>
       <c r="AP37" s="60">
         <v>0.36697999999999997</v>
       </c>
       <c r="AQ37" s="60">
         <v>0</v>
       </c>
       <c r="AR37" s="60">
         <v>0</v>
       </c>
       <c r="AS37" s="60">
         <v>6.0400000000000002E-2</v>
       </c>
       <c r="AT37" s="60">
         <v>0.39290000000000003</v>
       </c>
       <c r="AU37" s="60">
         <v>0</v>
       </c>
       <c r="AV37" s="60">
         <v>0</v>
       </c>
       <c r="AW37" s="60">
-        <v>3.2000000000000002E-3</v>
+        <v>8.8000000000000005E-3</v>
       </c>
       <c r="AX37" s="60">
-        <v>2.1350000000000001E-2</v>
+        <v>6.2210000000000001E-2</v>
       </c>
       <c r="AY37" s="60">
         <v>0</v>
       </c>
       <c r="AZ37" s="60">
         <v>0</v>
       </c>
       <c r="BA37" s="60">
-        <v>5.5999999999999999E-3</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="BB37" s="60">
-        <v>3.9199999999999999E-2</v>
+        <v>5.5559999999999998E-2</v>
       </c>
     </row>
     <row r="38" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A38" s="52" t="s">
         <v>63</v>
       </c>
       <c r="B38" s="52" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="58">
         <v>0</v>
       </c>
       <c r="D38" s="58">
         <v>0</v>
       </c>
       <c r="E38" s="58">
         <v>0.27900000000000003</v>
       </c>
       <c r="F38" s="58">
         <v>5.0015099999999997</v>
       </c>
       <c r="G38" s="58">
         <v>0</v>
       </c>
       <c r="H38" s="58">
@@ -31515,54 +31515,54 @@
       <c r="AO38" s="60">
         <v>0.13017000000000001</v>
       </c>
       <c r="AP38" s="60">
         <v>2.50786</v>
       </c>
       <c r="AQ38" s="60">
         <v>0</v>
       </c>
       <c r="AR38" s="60">
         <v>0</v>
       </c>
       <c r="AS38" s="60">
         <v>0.1484</v>
       </c>
       <c r="AT38" s="60">
         <v>2.6814399999999998</v>
       </c>
       <c r="AU38" s="60">
         <v>0</v>
       </c>
       <c r="AV38" s="60">
         <v>0</v>
       </c>
       <c r="AW38" s="60">
-        <v>1.12E-2</v>
+        <v>3.0800000000000001E-2</v>
       </c>
       <c r="AX38" s="60">
-        <v>0.20577999999999999</v>
+        <v>0.59345000000000003</v>
       </c>
       <c r="AY38" s="60">
         <v>0</v>
       </c>
       <c r="AZ38" s="60">
         <v>0</v>
       </c>
       <c r="BA38" s="60">
         <v>2.0719999999999999E-2</v>
       </c>
       <c r="BB38" s="60">
         <v>0.42605999999999999</v>
       </c>
     </row>
     <row r="39" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A39" s="52" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="52" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="58">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="D39" s="58">
@@ -31843,66 +31843,66 @@
       <c r="AO40" s="60">
         <v>0.26928999999999997</v>
       </c>
       <c r="AP40" s="60">
         <v>0.54107000000000005</v>
       </c>
       <c r="AQ40" s="60">
         <v>0</v>
       </c>
       <c r="AR40" s="60">
         <v>0</v>
       </c>
       <c r="AS40" s="60">
         <v>0.19767999999999999</v>
       </c>
       <c r="AT40" s="60">
         <v>0.37658000000000003</v>
       </c>
       <c r="AU40" s="60">
         <v>0</v>
       </c>
       <c r="AV40" s="60">
         <v>0</v>
       </c>
       <c r="AW40" s="60">
-        <v>2.7040000000000002E-2</v>
+        <v>7.6679999999999998E-2</v>
       </c>
       <c r="AX40" s="60">
-        <v>4.7289999999999999E-2</v>
+        <v>0.10879999999999999</v>
       </c>
       <c r="AY40" s="60">
         <v>0</v>
       </c>
       <c r="AZ40" s="60">
         <v>0</v>
       </c>
       <c r="BA40" s="60">
-        <v>2.6239999999999999E-2</v>
+        <v>2.6960000000000001E-2</v>
       </c>
       <c r="BB40" s="60">
-        <v>5.3789999999999998E-2</v>
+        <v>5.8069999999999997E-2</v>
       </c>
     </row>
     <row r="41" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A41" s="52" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="52" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="58">
         <v>3.3871500000000001</v>
       </c>
       <c r="D41" s="58">
         <v>0.77705000000000002</v>
       </c>
       <c r="E41" s="58">
         <v>2.4918499999999999</v>
       </c>
       <c r="F41" s="58">
         <v>19.10754</v>
       </c>
       <c r="G41" s="58">
         <v>0.20635000000000001</v>
       </c>
       <c r="H41" s="58">
@@ -32007,66 +32007,66 @@
       <c r="AO41" s="60">
         <v>1.88554</v>
       </c>
       <c r="AP41" s="60">
         <v>12.03082</v>
       </c>
       <c r="AQ41" s="60">
         <v>0</v>
       </c>
       <c r="AR41" s="60">
         <v>0</v>
       </c>
       <c r="AS41" s="60">
         <v>0.66757</v>
       </c>
       <c r="AT41" s="60">
         <v>5.6832399999999996</v>
       </c>
       <c r="AU41" s="60">
         <v>0</v>
       </c>
       <c r="AV41" s="60">
         <v>0</v>
       </c>
       <c r="AW41" s="60">
-        <v>3.5479999999999998E-2</v>
+        <v>0.24514</v>
       </c>
       <c r="AX41" s="60">
-        <v>0.20827000000000001</v>
+        <v>2.1297600000000001</v>
       </c>
       <c r="AY41" s="60">
         <v>0</v>
       </c>
       <c r="AZ41" s="60">
         <v>0</v>
       </c>
       <c r="BA41" s="60">
-        <v>9.264E-2</v>
+        <v>0.17091999999999999</v>
       </c>
       <c r="BB41" s="60">
-        <v>0.88336000000000003</v>
+        <v>1.7842899999999999</v>
       </c>
     </row>
     <row r="42" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A42" s="52" t="s">
         <v>71</v>
       </c>
       <c r="B42" s="52" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="58">
         <v>94206.870999999999</v>
       </c>
       <c r="D42" s="58">
         <v>16940.472170000001</v>
       </c>
       <c r="E42" s="58">
         <v>551.55200000000002</v>
       </c>
       <c r="F42" s="58">
         <v>86.034729999999996</v>
       </c>
       <c r="G42" s="58">
         <v>205501.992</v>
       </c>
       <c r="H42" s="58">
@@ -32165,72 +32165,72 @@
       <c r="AM42" s="60">
         <v>22255.360000000001</v>
       </c>
       <c r="AN42" s="60">
         <v>3959.335</v>
       </c>
       <c r="AO42" s="60">
         <v>106840.035</v>
       </c>
       <c r="AP42" s="60">
         <v>15270.6438</v>
       </c>
       <c r="AQ42" s="60">
         <v>104706.262</v>
       </c>
       <c r="AR42" s="60">
         <v>21481.527999999998</v>
       </c>
       <c r="AS42" s="60">
         <v>10534.98</v>
       </c>
       <c r="AT42" s="60">
         <v>1478.32331</v>
       </c>
       <c r="AU42" s="60">
-        <v>15795.361000000001</v>
+        <v>24712.296999999999</v>
       </c>
       <c r="AV42" s="60">
-        <v>2765.002</v>
+        <v>4573.8729999999996</v>
       </c>
       <c r="AW42" s="60">
-        <v>230.2</v>
+        <v>381.02</v>
       </c>
       <c r="AX42" s="60">
-        <v>37.883969999999998</v>
+        <v>58.984969999999997</v>
       </c>
       <c r="AY42" s="60">
-        <v>9509.2240000000002</v>
+        <v>11469.224</v>
       </c>
       <c r="AZ42" s="60">
-        <v>2047.3530000000001</v>
+        <v>2486.953</v>
       </c>
       <c r="BA42" s="60">
-        <v>2093.25</v>
+        <v>5280.25</v>
       </c>
       <c r="BB42" s="60">
-        <v>285.50319999999999</v>
+        <v>685.50720000000001</v>
       </c>
     </row>
     <row r="43" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A43" s="52" t="s">
         <v>73</v>
       </c>
       <c r="B43" s="52" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="58">
         <v>1993.85</v>
       </c>
       <c r="D43" s="58">
         <v>259.16525999999999</v>
       </c>
       <c r="E43" s="58">
         <v>122.1704</v>
       </c>
       <c r="F43" s="58">
         <v>8.5457599999999996</v>
       </c>
       <c r="G43" s="58">
         <v>974.2</v>
       </c>
       <c r="H43" s="58">
@@ -32499,66 +32499,66 @@
       <c r="AO44" s="60">
         <v>9121.65</v>
       </c>
       <c r="AP44" s="60">
         <v>1404.9529</v>
       </c>
       <c r="AQ44" s="60">
         <v>1912.7809999999999</v>
       </c>
       <c r="AR44" s="60">
         <v>363.65100000000001</v>
       </c>
       <c r="AS44" s="60">
         <v>2278.75</v>
       </c>
       <c r="AT44" s="60">
         <v>456.88400000000001</v>
       </c>
       <c r="AU44" s="60">
         <v>0</v>
       </c>
       <c r="AV44" s="60">
         <v>0</v>
       </c>
       <c r="AW44" s="60">
-        <v>868</v>
+        <v>1000</v>
       </c>
       <c r="AX44" s="60">
-        <v>224.50800000000001</v>
+        <v>258.89400000000001</v>
       </c>
       <c r="AY44" s="60">
         <v>1891.624</v>
       </c>
       <c r="AZ44" s="60">
         <v>392.84800000000001</v>
       </c>
       <c r="BA44" s="60">
-        <v>0</v>
+        <v>69.849999999999994</v>
       </c>
       <c r="BB44" s="60">
-        <v>0</v>
+        <v>9.3350000000000009</v>
       </c>
     </row>
     <row r="45" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A45" s="52" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="52" t="s">
         <v>78</v>
       </c>
       <c r="C45" s="58">
         <v>0</v>
       </c>
       <c r="D45" s="58">
         <v>0</v>
       </c>
       <c r="E45" s="58">
         <v>0</v>
       </c>
       <c r="F45" s="58">
         <v>0</v>
       </c>
       <c r="G45" s="58">
         <v>3997.5</v>
       </c>
       <c r="H45" s="58">
@@ -32827,66 +32827,66 @@
       <c r="AO46" s="60">
         <v>13511.969950000001</v>
       </c>
       <c r="AP46" s="60">
         <v>2896.4559899999999</v>
       </c>
       <c r="AQ46" s="60">
         <v>0</v>
       </c>
       <c r="AR46" s="60">
         <v>0</v>
       </c>
       <c r="AS46" s="60">
         <v>3296.6367599999999</v>
       </c>
       <c r="AT46" s="60">
         <v>882.11810000000003</v>
       </c>
       <c r="AU46" s="60">
         <v>0</v>
       </c>
       <c r="AV46" s="60">
         <v>0</v>
       </c>
       <c r="AW46" s="60">
-        <v>60.822000000000003</v>
+        <v>80.221999999999994</v>
       </c>
       <c r="AX46" s="60">
-        <v>91.546000000000006</v>
+        <v>118.51300000000001</v>
       </c>
       <c r="AY46" s="60">
         <v>0</v>
       </c>
       <c r="AZ46" s="60">
         <v>0</v>
       </c>
       <c r="BA46" s="60">
-        <v>40.381999999999998</v>
+        <v>754.82799999999997</v>
       </c>
       <c r="BB46" s="60">
-        <v>98.888999999999996</v>
+        <v>264.53899999999999</v>
       </c>
     </row>
     <row r="47" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A47" s="52" t="s">
         <v>81</v>
       </c>
       <c r="B47" s="52" t="s">
         <v>82</v>
       </c>
       <c r="C47" s="58">
         <v>138.31899999999999</v>
       </c>
       <c r="D47" s="58">
         <v>34.746920000000003</v>
       </c>
       <c r="E47" s="58">
         <v>499.89472999999998</v>
       </c>
       <c r="F47" s="58">
         <v>279.39863000000003</v>
       </c>
       <c r="G47" s="58">
         <v>188.346</v>
       </c>
       <c r="H47" s="58">
@@ -32991,66 +32991,66 @@
       <c r="AO47" s="60">
         <v>429.42340000000002</v>
       </c>
       <c r="AP47" s="60">
         <v>359.52102000000002</v>
       </c>
       <c r="AQ47" s="60">
         <v>60</v>
       </c>
       <c r="AR47" s="60">
         <v>7.5519999999999996</v>
       </c>
       <c r="AS47" s="60">
         <v>23.0108</v>
       </c>
       <c r="AT47" s="60">
         <v>28.242629999999998</v>
       </c>
       <c r="AU47" s="60">
         <v>60</v>
       </c>
       <c r="AV47" s="60">
         <v>7.5519999999999996</v>
       </c>
       <c r="AW47" s="60">
-        <v>6.7678000000000003</v>
+        <v>9.2349999999999994</v>
       </c>
       <c r="AX47" s="60">
-        <v>6.6940900000000001</v>
+        <v>10.56964</v>
       </c>
       <c r="AY47" s="60">
         <v>0</v>
       </c>
       <c r="AZ47" s="60">
         <v>0</v>
       </c>
       <c r="BA47" s="60">
-        <v>71.533600000000007</v>
+        <v>72.34</v>
       </c>
       <c r="BB47" s="60">
-        <v>43.251139999999999</v>
+        <v>44.177700000000002</v>
       </c>
     </row>
     <row r="48" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A48" s="52" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="52" t="s">
         <v>84</v>
       </c>
       <c r="C48" s="58">
         <v>0</v>
       </c>
       <c r="D48" s="58">
         <v>0</v>
       </c>
       <c r="E48" s="58">
         <v>0</v>
       </c>
       <c r="F48" s="58">
         <v>0</v>
       </c>
       <c r="G48" s="58">
         <v>0.59099999999999997</v>
       </c>
       <c r="H48" s="58">
@@ -33331,54 +33331,54 @@
       <c r="AS49" s="60">
         <v>203.12</v>
       </c>
       <c r="AT49" s="60">
         <v>40.089919999999999</v>
       </c>
       <c r="AU49" s="60">
         <v>0</v>
       </c>
       <c r="AV49" s="60">
         <v>0</v>
       </c>
       <c r="AW49" s="60">
         <v>0.77200000000000002</v>
       </c>
       <c r="AX49" s="60">
         <v>3.0456599999999998</v>
       </c>
       <c r="AY49" s="60">
         <v>0</v>
       </c>
       <c r="AZ49" s="60">
         <v>0</v>
       </c>
       <c r="BA49" s="60">
-        <v>724.25800000000004</v>
+        <v>786.30799999999999</v>
       </c>
       <c r="BB49" s="60">
-        <v>150.11580000000001</v>
+        <v>164.13565</v>
       </c>
     </row>
     <row r="50" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A50" s="52" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="52" t="s">
         <v>88</v>
       </c>
       <c r="C50" s="58">
         <v>0</v>
       </c>
       <c r="D50" s="58">
         <v>0</v>
       </c>
       <c r="E50" s="58">
         <v>2669.7</v>
       </c>
       <c r="F50" s="58">
         <v>1305.7940000000001</v>
       </c>
       <c r="G50" s="58">
         <v>393.96</v>
       </c>
       <c r="H50" s="58">
@@ -33477,72 +33477,72 @@
       <c r="AM50" s="60">
         <v>15</v>
       </c>
       <c r="AN50" s="60">
         <v>26.327999999999999</v>
       </c>
       <c r="AO50" s="60">
         <v>1075.1099999999999</v>
       </c>
       <c r="AP50" s="60">
         <v>434.43412999999998</v>
       </c>
       <c r="AQ50" s="60">
         <v>5</v>
       </c>
       <c r="AR50" s="60">
         <v>9.6920000000000002</v>
       </c>
       <c r="AS50" s="60">
         <v>6400.5</v>
       </c>
       <c r="AT50" s="60">
         <v>2196.6060000000002</v>
       </c>
       <c r="AU50" s="60">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AV50" s="60">
-        <v>0</v>
+        <v>9.6920000000000002</v>
       </c>
       <c r="AW50" s="60">
         <v>0</v>
       </c>
       <c r="AX50" s="60">
         <v>0</v>
       </c>
       <c r="AY50" s="60">
         <v>0</v>
       </c>
       <c r="AZ50" s="60">
         <v>0</v>
       </c>
       <c r="BA50" s="60">
-        <v>2572.15</v>
+        <v>2850.75</v>
       </c>
       <c r="BB50" s="60">
-        <v>782.59500000000003</v>
+        <v>855.99300000000005</v>
       </c>
     </row>
     <row r="51" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A51" s="52" t="s">
         <v>89</v>
       </c>
       <c r="B51" s="52" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="58">
         <v>286.01305000000002</v>
       </c>
       <c r="D51" s="58">
         <v>41.908410000000003</v>
       </c>
       <c r="E51" s="58">
         <v>0</v>
       </c>
       <c r="F51" s="58">
         <v>0</v>
       </c>
       <c r="G51" s="58">
         <v>230.42400000000001</v>
       </c>
       <c r="H51" s="58">
@@ -33811,66 +33811,66 @@
       <c r="AO52" s="60">
         <v>1.522</v>
       </c>
       <c r="AP52" s="60">
         <v>1.3324400000000001</v>
       </c>
       <c r="AQ52" s="60">
         <v>0</v>
       </c>
       <c r="AR52" s="60">
         <v>0</v>
       </c>
       <c r="AS52" s="60">
         <v>2.7654999999999998</v>
       </c>
       <c r="AT52" s="60">
         <v>2.4995400000000001</v>
       </c>
       <c r="AU52" s="60">
         <v>0</v>
       </c>
       <c r="AV52" s="60">
         <v>0</v>
       </c>
       <c r="AW52" s="60">
-        <v>0.26400000000000001</v>
+        <v>0.38700000000000001</v>
       </c>
       <c r="AX52" s="60">
-        <v>0.37841999999999998</v>
+        <v>0.57452999999999999</v>
       </c>
       <c r="AY52" s="60">
         <v>0</v>
       </c>
       <c r="AZ52" s="60">
         <v>0</v>
       </c>
       <c r="BA52" s="60">
-        <v>0.3145</v>
+        <v>0.34449999999999997</v>
       </c>
       <c r="BB52" s="60">
-        <v>0.52037</v>
+        <v>0.58835000000000004</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A53" s="52" t="s">
         <v>93</v>
       </c>
       <c r="B53" s="52" t="s">
         <v>94</v>
       </c>
       <c r="C53" s="58">
         <v>1769.1769999999999</v>
       </c>
       <c r="D53" s="58">
         <v>797.06163000000004</v>
       </c>
       <c r="E53" s="58">
         <v>0.4</v>
       </c>
       <c r="F53" s="58">
         <v>1.1200000000000001</v>
       </c>
       <c r="G53" s="58">
         <v>6542.0540000000001</v>
       </c>
       <c r="H53" s="58">
@@ -34133,72 +34133,72 @@
       <c r="AM54" s="60">
         <v>573.33879999999999</v>
       </c>
       <c r="AN54" s="60">
         <v>1124.4327800000001</v>
       </c>
       <c r="AO54" s="60">
         <v>11634.749</v>
       </c>
       <c r="AP54" s="60">
         <v>4388.4410799999996</v>
       </c>
       <c r="AQ54" s="60">
         <v>720.71699999999998</v>
       </c>
       <c r="AR54" s="60">
         <v>1804.771</v>
       </c>
       <c r="AS54" s="60">
         <v>5241.7486500000005</v>
       </c>
       <c r="AT54" s="60">
         <v>2759.92812</v>
       </c>
       <c r="AU54" s="60">
-        <v>368.18</v>
+        <v>400.71699999999998</v>
       </c>
       <c r="AV54" s="60">
-        <v>947.36099999999999</v>
+        <v>1207.826</v>
       </c>
       <c r="AW54" s="60">
-        <v>65.311000000000007</v>
+        <v>115.288</v>
       </c>
       <c r="AX54" s="60">
-        <v>20.336880000000001</v>
+        <v>435.78158999999999</v>
       </c>
       <c r="AY54" s="60">
         <v>60.4</v>
       </c>
       <c r="AZ54" s="60">
         <v>172.70070000000001</v>
       </c>
       <c r="BA54" s="60">
-        <v>4761.165</v>
+        <v>8793.107</v>
       </c>
       <c r="BB54" s="60">
-        <v>2292.8542600000001</v>
+        <v>3937.9623299999998</v>
       </c>
     </row>
     <row r="55" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A55" s="52" t="s">
         <v>97</v>
       </c>
       <c r="B55" s="52" t="s">
         <v>98</v>
       </c>
       <c r="C55" s="58">
         <v>1132.1199999999999</v>
       </c>
       <c r="D55" s="58">
         <v>440.00700000000001</v>
       </c>
       <c r="E55" s="58">
         <v>2318.5149000000001</v>
       </c>
       <c r="F55" s="58">
         <v>883.77448000000004</v>
       </c>
       <c r="G55" s="58">
         <v>3666.16</v>
       </c>
       <c r="H55" s="58">
@@ -34303,66 +34303,66 @@
       <c r="AO55" s="60">
         <v>2285.1005300000002</v>
       </c>
       <c r="AP55" s="60">
         <v>661.50149999999996</v>
       </c>
       <c r="AQ55" s="60">
         <v>144.80000000000001</v>
       </c>
       <c r="AR55" s="60">
         <v>59.505380000000002</v>
       </c>
       <c r="AS55" s="60">
         <v>27.054860000000001</v>
       </c>
       <c r="AT55" s="60">
         <v>29.514949999999999</v>
       </c>
       <c r="AU55" s="60">
         <v>22.5</v>
       </c>
       <c r="AV55" s="60">
         <v>6.4122700000000004</v>
       </c>
       <c r="AW55" s="60">
-        <v>1.0656399999999999</v>
+        <v>2.01972</v>
       </c>
       <c r="AX55" s="60">
-        <v>1.2895300000000001</v>
+        <v>2.5128599999999999</v>
       </c>
       <c r="AY55" s="60">
         <v>0</v>
       </c>
       <c r="AZ55" s="60">
         <v>0</v>
       </c>
       <c r="BA55" s="60">
-        <v>0.80149999999999999</v>
+        <v>4.70608</v>
       </c>
       <c r="BB55" s="60">
-        <v>1.1080399999999999</v>
+        <v>5.1533699999999998</v>
       </c>
     </row>
     <row r="56" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A56" s="52" t="s">
         <v>99</v>
       </c>
       <c r="B56" s="52" t="s">
         <v>100</v>
       </c>
       <c r="C56" s="58">
         <v>0</v>
       </c>
       <c r="D56" s="58">
         <v>0</v>
       </c>
       <c r="E56" s="58">
         <v>99.861729999999994</v>
       </c>
       <c r="F56" s="58">
         <v>145.25906000000001</v>
       </c>
       <c r="G56" s="58">
         <v>0</v>
       </c>
       <c r="H56" s="58">
@@ -34467,66 +34467,66 @@
       <c r="AO56" s="60">
         <v>128.14830000000001</v>
       </c>
       <c r="AP56" s="60">
         <v>362.81918999999999</v>
       </c>
       <c r="AQ56" s="60">
         <v>16</v>
       </c>
       <c r="AR56" s="60">
         <v>10.779389999999999</v>
       </c>
       <c r="AS56" s="60">
         <v>19.483180000000001</v>
       </c>
       <c r="AT56" s="60">
         <v>332.08481</v>
       </c>
       <c r="AU56" s="60">
         <v>0</v>
       </c>
       <c r="AV56" s="60">
         <v>0</v>
       </c>
       <c r="AW56" s="60">
-        <v>2.8926400000000001</v>
+        <v>4.2889299999999997</v>
       </c>
       <c r="AX56" s="60">
-        <v>85.783159999999995</v>
+        <v>120.81515</v>
       </c>
       <c r="AY56" s="60">
         <v>0</v>
       </c>
       <c r="AZ56" s="60">
         <v>0</v>
       </c>
       <c r="BA56" s="60">
-        <v>6.0139500000000004</v>
+        <v>6.9449500000000004</v>
       </c>
       <c r="BB56" s="60">
-        <v>82.442480000000003</v>
+        <v>113.71198</v>
       </c>
     </row>
     <row r="57" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A57" s="52" t="s">
         <v>101</v>
       </c>
       <c r="B57" s="52" t="s">
         <v>102</v>
       </c>
       <c r="C57" s="58">
         <v>0</v>
       </c>
       <c r="D57" s="58">
         <v>0</v>
       </c>
       <c r="E57" s="58">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="F57" s="58">
         <v>0.41299999999999998</v>
       </c>
       <c r="G57" s="58">
         <v>0</v>
       </c>
       <c r="H57" s="58">
@@ -34795,66 +34795,66 @@
       <c r="AO58" s="60">
         <v>8.7090000000000001E-2</v>
       </c>
       <c r="AP58" s="60">
         <v>3.4039000000000001</v>
       </c>
       <c r="AQ58" s="60">
         <v>0</v>
       </c>
       <c r="AR58" s="60">
         <v>0</v>
       </c>
       <c r="AS58" s="60">
         <v>3.2469999999999999E-2</v>
       </c>
       <c r="AT58" s="60">
         <v>2.5654599999999999</v>
       </c>
       <c r="AU58" s="60">
         <v>0</v>
       </c>
       <c r="AV58" s="60">
         <v>0</v>
       </c>
       <c r="AW58" s="60">
-        <v>4.0600000000000002E-3</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="AX58" s="60">
-        <v>0.29535</v>
+        <v>0.51490999999999998</v>
       </c>
       <c r="AY58" s="60">
         <v>0</v>
       </c>
       <c r="AZ58" s="60">
         <v>0</v>
       </c>
       <c r="BA58" s="60">
-        <v>7.3299999999999997E-3</v>
+        <v>9.7800000000000005E-3</v>
       </c>
       <c r="BB58" s="60">
-        <v>0.39406000000000002</v>
+        <v>0.63546000000000002</v>
       </c>
     </row>
     <row r="59" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A59" s="52" t="s">
         <v>105</v>
       </c>
       <c r="B59" s="52" t="s">
         <v>106</v>
       </c>
       <c r="C59" s="58">
         <v>46.576999999999998</v>
       </c>
       <c r="D59" s="58">
         <v>9.6480399999999999</v>
       </c>
       <c r="E59" s="58">
         <v>5.4000000000000003E-3</v>
       </c>
       <c r="F59" s="58">
         <v>6.6949999999999996E-2</v>
       </c>
       <c r="G59" s="58">
         <v>16.672999999999998</v>
       </c>
       <c r="H59" s="58">
@@ -34971,54 +34971,54 @@
       <c r="AS59" s="60">
         <v>3.4169999999999999E-2</v>
       </c>
       <c r="AT59" s="60">
         <v>4.3049999999999998E-2</v>
       </c>
       <c r="AU59" s="60">
         <v>0</v>
       </c>
       <c r="AV59" s="60">
         <v>0</v>
       </c>
       <c r="AW59" s="60">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="AX59" s="60">
         <v>1.7899999999999999E-3</v>
       </c>
       <c r="AY59" s="60">
         <v>0</v>
       </c>
       <c r="AZ59" s="60">
         <v>0</v>
       </c>
       <c r="BA59" s="60">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="BB59" s="60">
-        <v>0</v>
+        <v>2.0629999999999999E-2</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A60" s="52" t="s">
         <v>107</v>
       </c>
       <c r="B60" s="52" t="s">
         <v>108</v>
       </c>
       <c r="C60" s="58">
         <v>0</v>
       </c>
       <c r="D60" s="58">
         <v>0</v>
       </c>
       <c r="E60" s="58">
         <v>12.5</v>
       </c>
       <c r="F60" s="58">
         <v>0.79900000000000004</v>
       </c>
       <c r="G60" s="58">
         <v>0</v>
       </c>
       <c r="H60" s="58">
@@ -36599,66 +36599,66 @@
       <c r="AO69" s="60">
         <v>0.14424000000000001</v>
       </c>
       <c r="AP69" s="60">
         <v>2.1396299999999999</v>
       </c>
       <c r="AQ69" s="69">
         <v>0</v>
       </c>
       <c r="AR69" s="69">
         <v>0</v>
       </c>
       <c r="AS69" s="69">
         <v>9.7350000000000006E-2</v>
       </c>
       <c r="AT69" s="69">
         <v>1.4653</v>
       </c>
       <c r="AU69" s="60">
         <v>0</v>
       </c>
       <c r="AV69" s="60">
         <v>0</v>
       </c>
       <c r="AW69" s="60">
-        <v>1E-3</v>
+        <v>2.1850000000000001E-2</v>
       </c>
       <c r="AX69" s="60">
-        <v>2.249E-2</v>
+        <v>0.37884000000000001</v>
       </c>
       <c r="AY69" s="60">
         <v>0</v>
       </c>
       <c r="AZ69" s="60">
         <v>0</v>
       </c>
       <c r="BA69" s="60">
-        <v>0.11924999999999999</v>
+        <v>0.1193</v>
       </c>
       <c r="BB69" s="60">
-        <v>0.22317000000000001</v>
+        <v>0.22855</v>
       </c>
     </row>
     <row r="70" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A70" s="52" t="s">
         <v>127</v>
       </c>
       <c r="B70" s="52" t="s">
         <v>128</v>
       </c>
       <c r="C70" s="58">
         <v>0</v>
       </c>
       <c r="D70" s="58">
         <v>0</v>
       </c>
       <c r="E70" s="58">
         <v>0</v>
       </c>
       <c r="F70" s="58">
         <v>0</v>
       </c>
       <c r="G70" s="58">
         <v>0</v>
       </c>
       <c r="H70" s="58">
@@ -36756,72 +36756,72 @@
       </c>
       <c r="AM70" s="60">
         <v>0</v>
       </c>
       <c r="AN70" s="60">
         <v>0</v>
       </c>
       <c r="AO70" s="60">
         <v>0</v>
       </c>
       <c r="AP70" s="60">
         <v>0</v>
       </c>
       <c r="AQ70" s="69">
         <v>0</v>
       </c>
       <c r="AR70" s="69">
         <v>0</v>
       </c>
       <c r="AS70" s="69">
         <v>0</v>
       </c>
       <c r="AT70" s="69">
         <v>0</v>
       </c>
-      <c r="AU70" s="60">
-[...20 lines deleted...]
-      <c r="BB70" s="60">
+      <c r="AU70" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV70" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW70" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX70" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY70" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ70" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA70" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB70" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A71" s="52" t="s">
         <v>129</v>
       </c>
       <c r="B71" s="52" t="s">
         <v>130</v>
       </c>
       <c r="C71" s="58">
         <v>0</v>
       </c>
       <c r="D71" s="58">
         <v>0</v>
       </c>
       <c r="E71" s="58">
         <v>0</v>
       </c>
       <c r="F71" s="58">
         <v>0</v>
       </c>
       <c r="G71" s="58">
         <v>0</v>
       </c>
@@ -36920,72 +36920,72 @@
       </c>
       <c r="AM71" s="69">
         <v>0</v>
       </c>
       <c r="AN71" s="69">
         <v>0</v>
       </c>
       <c r="AO71" s="69">
         <v>0</v>
       </c>
       <c r="AP71" s="69">
         <v>0</v>
       </c>
       <c r="AQ71" s="69">
         <v>0</v>
       </c>
       <c r="AR71" s="69">
         <v>0</v>
       </c>
       <c r="AS71" s="69">
         <v>0</v>
       </c>
       <c r="AT71" s="69">
         <v>0</v>
       </c>
-      <c r="AU71" s="60">
-[...20 lines deleted...]
-      <c r="BB71" s="60">
+      <c r="AU71" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV71" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW71" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX71" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY71" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ71" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA71" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB71" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A72" s="62" t="s">
         <v>131</v>
       </c>
       <c r="B72" s="62" t="s">
         <v>132</v>
       </c>
       <c r="C72" s="63">
         <v>0</v>
       </c>
       <c r="D72" s="63">
         <v>0</v>
       </c>
       <c r="E72" s="63">
         <v>1E-3</v>
       </c>
       <c r="F72" s="63">
         <v>1.1999999999999999E-3</v>
       </c>
       <c r="G72" s="63">
         <v>0</v>
       </c>
@@ -37166,54 +37166,54 @@
       <c r="AF73" s="67"/>
       <c r="AG73" s="67"/>
       <c r="AH73" s="67"/>
       <c r="AI73" s="59"/>
       <c r="AJ73" s="59"/>
       <c r="AK73" s="59"/>
       <c r="AL73" s="59"/>
       <c r="AM73" s="67"/>
       <c r="AN73" s="67"/>
       <c r="AO73" s="67"/>
       <c r="AP73" s="67"/>
       <c r="AQ73" s="67"/>
       <c r="AR73" s="67"/>
       <c r="AS73" s="67"/>
       <c r="AT73" s="67"/>
       <c r="AU73" s="67"/>
       <c r="AV73" s="67"/>
       <c r="AW73" s="67"/>
       <c r="AX73" s="67"/>
       <c r="AY73" s="67"/>
       <c r="AZ73" s="67"/>
       <c r="BA73" s="67"/>
       <c r="BB73" s="67"/>
     </row>
     <row r="74" spans="1:54">
-      <c r="A74" s="85" t="s">
+      <c r="A74" s="86" t="s">
         <v>174</v>
       </c>
-      <c r="B74" s="85"/>
+      <c r="B74" s="86"/>
       <c r="AI74" s="59"/>
       <c r="AJ74" s="59"/>
       <c r="AK74" s="59"/>
       <c r="AL74" s="59"/>
     </row>
     <row r="75" spans="1:54">
       <c r="AI75" s="59"/>
       <c r="AJ75" s="59"/>
       <c r="AK75" s="59"/>
       <c r="AL75" s="59"/>
     </row>
     <row r="76" spans="1:54">
       <c r="AI76" s="59"/>
       <c r="AJ76" s="59"/>
       <c r="AK76" s="59"/>
       <c r="AL76" s="59"/>
     </row>
     <row r="77" spans="1:54">
       <c r="AI77" s="59"/>
       <c r="AJ77" s="59"/>
       <c r="AK77" s="59"/>
       <c r="AL77" s="59"/>
     </row>
     <row r="78" spans="1:54">
       <c r="AI78" s="59"/>
@@ -37489,94 +37489,94 @@
       <c r="AI123" s="59"/>
       <c r="AJ123" s="59"/>
       <c r="AK123" s="59"/>
       <c r="AL123" s="59"/>
     </row>
     <row r="124" spans="35:38">
       <c r="AI124" s="59"/>
       <c r="AJ124" s="59"/>
       <c r="AK124" s="59"/>
       <c r="AL124" s="59"/>
     </row>
     <row r="125" spans="35:38">
       <c r="AI125" s="59"/>
       <c r="AJ125" s="59"/>
       <c r="AK125" s="59"/>
       <c r="AL125" s="59"/>
     </row>
     <row r="126" spans="35:38">
       <c r="AI126" s="59"/>
       <c r="AJ126" s="59"/>
       <c r="AK126" s="59"/>
       <c r="AL126" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="A1:AH1"/>
-[...20 lines deleted...]
-    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
     <mergeCell ref="AQ4:AT4"/>
     <mergeCell ref="AQ5:AR5"/>
     <mergeCell ref="AS5:AT5"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AK5:AL5"/>
-    <mergeCell ref="AY4:BB4"/>
-[...4 lines deleted...]
-    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="A1:AH1"/>
+    <mergeCell ref="A2:AH2"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="W4:Z4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>