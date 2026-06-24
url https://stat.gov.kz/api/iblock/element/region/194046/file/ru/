--- v1 (2026-05-30)
+++ v2 (2026-06-24)
@@ -852,54 +852,54 @@
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>январь-март 2022 года*</t>
   </si>
   <si>
     <t>январь-март 2023 года*</t>
   </si>
   <si>
     <t xml:space="preserve">
    *Предварительные данные.</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> *Предварительные данные.</t>
   </si>
   <si>
     <t xml:space="preserve">2025* </t>
   </si>
   <si>
-    <t xml:space="preserve">январь-март 2025* </t>
+    <t xml:space="preserve">январь-апрель 2025* </t>
   </si>
   <si>
-    <t xml:space="preserve">январь-март 2026* </t>
+    <t xml:space="preserve">январь-апрель 2026* </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -1264,111 +1264,111 @@
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1697,324 +1697,324 @@
     <col min="24" max="24" width="15" style="1" customWidth="1"/>
     <col min="25" max="25" width="11.85546875" style="1" customWidth="1"/>
     <col min="26" max="26" width="15.140625" style="1" customWidth="1"/>
     <col min="27" max="27" width="11.85546875" style="1" customWidth="1"/>
     <col min="28" max="28" width="15.140625" style="1" customWidth="1"/>
     <col min="29" max="29" width="11.85546875" style="1" customWidth="1"/>
     <col min="30" max="30" width="15.140625" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.85546875" style="1" customWidth="1"/>
     <col min="32" max="32" width="15.140625" style="1" customWidth="1"/>
     <col min="33" max="33" width="11.85546875" style="1" customWidth="1"/>
     <col min="34" max="34" width="15.140625" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="15.140625" style="1" customWidth="1"/>
     <col min="37" max="37" width="11.85546875" style="1" customWidth="1"/>
     <col min="38" max="38" width="15.140625" style="1" customWidth="1"/>
     <col min="39" max="39" width="11.85546875" style="1" customWidth="1"/>
     <col min="40" max="40" width="15.140625" style="1" customWidth="1"/>
     <col min="41" max="41" width="11.85546875" style="1" customWidth="1"/>
     <col min="42" max="42" width="15.140625" style="1" customWidth="1"/>
     <col min="43" max="43" width="8.85546875" style="1"/>
     <col min="44" max="44" width="11.42578125" style="1" customWidth="1"/>
     <col min="45" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" ht="27" customHeight="1">
-      <c r="A1" s="76" t="s">
+      <c r="A1" s="70" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="76"/>
-[...39 lines deleted...]
-      <c r="AP1" s="76"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
+      <c r="Z1" s="70"/>
+      <c r="AA1" s="70"/>
+      <c r="AB1" s="70"/>
+      <c r="AC1" s="70"/>
+      <c r="AD1" s="70"/>
+      <c r="AE1" s="70"/>
+      <c r="AF1" s="70"/>
+      <c r="AG1" s="70"/>
+      <c r="AH1" s="70"/>
+      <c r="AI1" s="70"/>
+      <c r="AJ1" s="70"/>
+      <c r="AK1" s="70"/>
+      <c r="AL1" s="70"/>
+      <c r="AM1" s="70"/>
+      <c r="AN1" s="70"/>
+      <c r="AO1" s="70"/>
+      <c r="AP1" s="70"/>
     </row>
     <row r="2" spans="1:44" ht="31.15" customHeight="1">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="70" t="s">
         <v>158</v>
       </c>
-      <c r="B2" s="76"/>
-[...39 lines deleted...]
-      <c r="AP2" s="76"/>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="70"/>
+      <c r="F2" s="70"/>
+      <c r="G2" s="70"/>
+      <c r="H2" s="70"/>
+      <c r="I2" s="70"/>
+      <c r="J2" s="70"/>
+      <c r="K2" s="70"/>
+      <c r="L2" s="70"/>
+      <c r="M2" s="70"/>
+      <c r="N2" s="70"/>
+      <c r="O2" s="70"/>
+      <c r="P2" s="70"/>
+      <c r="Q2" s="70"/>
+      <c r="R2" s="70"/>
+      <c r="S2" s="70"/>
+      <c r="T2" s="70"/>
+      <c r="U2" s="70"/>
+      <c r="V2" s="70"/>
+      <c r="W2" s="70"/>
+      <c r="X2" s="70"/>
+      <c r="Y2" s="70"/>
+      <c r="Z2" s="70"/>
+      <c r="AA2" s="70"/>
+      <c r="AB2" s="70"/>
+      <c r="AC2" s="70"/>
+      <c r="AD2" s="70"/>
+      <c r="AE2" s="70"/>
+      <c r="AF2" s="70"/>
+      <c r="AG2" s="70"/>
+      <c r="AH2" s="70"/>
+      <c r="AI2" s="70"/>
+      <c r="AJ2" s="70"/>
+      <c r="AK2" s="70"/>
+      <c r="AL2" s="70"/>
+      <c r="AM2" s="70"/>
+      <c r="AN2" s="70"/>
+      <c r="AO2" s="70"/>
+      <c r="AP2" s="70"/>
     </row>
     <row r="3" spans="1:44" ht="12">
       <c r="A3" s="21"/>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
       <c r="G3" s="20"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
       <c r="K3" s="20"/>
       <c r="L3" s="20"/>
       <c r="M3" s="20"/>
       <c r="N3" s="20"/>
       <c r="O3" s="20"/>
       <c r="P3" s="20"/>
       <c r="Q3" s="20"/>
       <c r="R3" s="20"/>
       <c r="S3" s="20"/>
       <c r="T3" s="20"/>
       <c r="U3" s="20"/>
       <c r="V3" s="20"/>
       <c r="W3" s="20"/>
       <c r="X3" s="20"/>
       <c r="Y3" s="20"/>
       <c r="Z3" s="20"/>
     </row>
     <row r="4" spans="1:44" s="2" customFormat="1" ht="24" customHeight="1">
-      <c r="A4" s="77" t="s">
+      <c r="A4" s="75" t="s">
         <v>159</v>
       </c>
-      <c r="B4" s="75" t="s">
+      <c r="B4" s="79" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="73">
+      <c r="C4" s="74">
         <v>2015</v>
       </c>
-      <c r="D4" s="73"/>
-[...2 lines deleted...]
-      <c r="G4" s="73">
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="74">
         <v>2016</v>
       </c>
-      <c r="H4" s="73"/>
-[...2 lines deleted...]
-      <c r="K4" s="73">
+      <c r="H4" s="74"/>
+      <c r="I4" s="74"/>
+      <c r="J4" s="74"/>
+      <c r="K4" s="74">
         <v>2017</v>
       </c>
-      <c r="L4" s="73"/>
-[...2 lines deleted...]
-      <c r="O4" s="73">
+      <c r="L4" s="74"/>
+      <c r="M4" s="74"/>
+      <c r="N4" s="74"/>
+      <c r="O4" s="74">
         <v>2018</v>
       </c>
-      <c r="P4" s="73"/>
-[...2 lines deleted...]
-      <c r="S4" s="73">
+      <c r="P4" s="74"/>
+      <c r="Q4" s="74"/>
+      <c r="R4" s="74"/>
+      <c r="S4" s="74">
         <v>2019</v>
       </c>
-      <c r="T4" s="73"/>
-[...2 lines deleted...]
-      <c r="W4" s="73">
+      <c r="T4" s="74"/>
+      <c r="U4" s="74"/>
+      <c r="V4" s="74"/>
+      <c r="W4" s="74">
         <v>2020</v>
       </c>
-      <c r="X4" s="73"/>
-[...2 lines deleted...]
-      <c r="AA4" s="73">
+      <c r="X4" s="74"/>
+      <c r="Y4" s="74"/>
+      <c r="Z4" s="74"/>
+      <c r="AA4" s="74">
         <v>2021</v>
       </c>
-      <c r="AB4" s="73"/>
-[...2 lines deleted...]
-      <c r="AE4" s="70" t="s">
+      <c r="AB4" s="74"/>
+      <c r="AC4" s="74"/>
+      <c r="AD4" s="74"/>
+      <c r="AE4" s="71" t="s">
         <v>156</v>
       </c>
-      <c r="AF4" s="71"/>
-[...2 lines deleted...]
-      <c r="AI4" s="70" t="s">
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="73"/>
+      <c r="AI4" s="71" t="s">
         <v>169</v>
       </c>
-      <c r="AJ4" s="71"/>
-[...2 lines deleted...]
-      <c r="AM4" s="70" t="s">
+      <c r="AJ4" s="72"/>
+      <c r="AK4" s="72"/>
+      <c r="AL4" s="73"/>
+      <c r="AM4" s="71" t="s">
         <v>170</v>
       </c>
-      <c r="AN4" s="71"/>
-[...1 lines deleted...]
-      <c r="AP4" s="72"/>
+      <c r="AN4" s="72"/>
+      <c r="AO4" s="72"/>
+      <c r="AP4" s="73"/>
     </row>
     <row r="5" spans="1:44" s="3" customFormat="1" ht="13.15" customHeight="1">
-      <c r="A5" s="78"/>
-[...5 lines deleted...]
-      <c r="E5" s="73" t="s">
+      <c r="A5" s="76"/>
+      <c r="B5" s="79"/>
+      <c r="C5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="74"/>
+      <c r="E5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="73"/>
-[...4 lines deleted...]
-      <c r="I5" s="73" t="s">
+      <c r="F5" s="74"/>
+      <c r="G5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="74"/>
+      <c r="I5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="73"/>
-[...4 lines deleted...]
-      <c r="M5" s="73" t="s">
+      <c r="J5" s="74"/>
+      <c r="K5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="74"/>
+      <c r="M5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="73"/>
-[...4 lines deleted...]
-      <c r="Q5" s="73" t="s">
+      <c r="N5" s="74"/>
+      <c r="O5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="74"/>
+      <c r="Q5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="73"/>
-[...4 lines deleted...]
-      <c r="U5" s="73" t="s">
+      <c r="R5" s="74"/>
+      <c r="S5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="74"/>
+      <c r="U5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="73"/>
-[...4 lines deleted...]
-      <c r="Y5" s="73" t="s">
+      <c r="V5" s="74"/>
+      <c r="W5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="74"/>
+      <c r="Y5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="73"/>
-[...4 lines deleted...]
-      <c r="AC5" s="73" t="s">
+      <c r="Z5" s="74"/>
+      <c r="AA5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="74"/>
+      <c r="AC5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="73"/>
-[...4 lines deleted...]
-      <c r="AG5" s="73" t="s">
+      <c r="AD5" s="74"/>
+      <c r="AE5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="74"/>
+      <c r="AG5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="73"/>
-[...4 lines deleted...]
-      <c r="AK5" s="73" t="s">
+      <c r="AH5" s="74"/>
+      <c r="AI5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="74"/>
+      <c r="AK5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="73"/>
-[...4 lines deleted...]
-      <c r="AO5" s="73" t="s">
+      <c r="AL5" s="74"/>
+      <c r="AM5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="74"/>
+      <c r="AO5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="73"/>
+      <c r="AP5" s="74"/>
     </row>
     <row r="6" spans="1:44" s="2" customFormat="1" ht="48" customHeight="1">
-      <c r="A6" s="79"/>
-      <c r="B6" s="75"/>
+      <c r="A6" s="77"/>
+      <c r="B6" s="79"/>
       <c r="C6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="K6" s="10" t="s">
@@ -10650,359 +10650,359 @@
       <c r="E73" s="18"/>
       <c r="F73" s="18"/>
       <c r="G73" s="18"/>
       <c r="H73" s="18"/>
       <c r="I73" s="18"/>
       <c r="J73" s="18"/>
       <c r="K73" s="18"/>
       <c r="L73" s="18"/>
       <c r="M73" s="18"/>
       <c r="N73" s="18"/>
       <c r="O73" s="18"/>
       <c r="AE73" s="30"/>
       <c r="AF73" s="30"/>
       <c r="AG73" s="30"/>
       <c r="AH73" s="30"/>
       <c r="AI73" s="30"/>
       <c r="AJ73" s="30"/>
       <c r="AK73" s="30"/>
       <c r="AL73" s="30"/>
       <c r="AM73" s="30"/>
       <c r="AN73" s="30"/>
       <c r="AO73" s="30"/>
       <c r="AP73" s="30"/>
     </row>
     <row r="74" spans="1:44" ht="30.75" customHeight="1">
-      <c r="A74" s="74" t="s">
+      <c r="A74" s="78" t="s">
         <v>171</v>
       </c>
-      <c r="B74" s="74"/>
+      <c r="B74" s="78"/>
       <c r="C74" s="11"/>
       <c r="D74" s="11"/>
       <c r="E74" s="11"/>
       <c r="F74" s="11"/>
       <c r="G74" s="11"/>
       <c r="H74" s="11"/>
       <c r="I74" s="11"/>
       <c r="J74" s="11"/>
       <c r="K74" s="11"/>
       <c r="L74" s="11"/>
       <c r="M74" s="11"/>
       <c r="N74" s="11"/>
       <c r="O74" s="11"/>
       <c r="P74" s="11"/>
       <c r="Q74" s="11"/>
       <c r="R74" s="11"/>
       <c r="S74" s="11"/>
       <c r="T74" s="11"/>
       <c r="U74" s="11"/>
       <c r="V74" s="11"/>
       <c r="W74" s="11"/>
       <c r="X74" s="11"/>
       <c r="Y74" s="11"/>
       <c r="Z74" s="11"/>
       <c r="AH74" s="4"/>
       <c r="AI74" s="4"/>
       <c r="AJ74" s="4"/>
       <c r="AK74" s="4"/>
       <c r="AL74" s="4"/>
       <c r="AM74" s="4"/>
       <c r="AN74" s="4"/>
       <c r="AO74" s="4"/>
       <c r="AP74" s="4"/>
     </row>
     <row r="75" spans="1:44">
       <c r="AE75" s="4"/>
       <c r="AF75" s="4"/>
       <c r="AG75" s="4"/>
       <c r="AH75" s="4"/>
       <c r="AI75" s="4"/>
       <c r="AJ75" s="4"/>
       <c r="AK75" s="4"/>
       <c r="AL75" s="4"/>
       <c r="AM75" s="4"/>
       <c r="AN75" s="4"/>
       <c r="AO75" s="4"/>
       <c r="AP75" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="35">
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="B4:B6"/>
     <mergeCell ref="A1:AP1"/>
     <mergeCell ref="A2:AP2"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="K5:L5"/>
-    <mergeCell ref="A74:B74"/>
-[...17 lines deleted...]
-    <mergeCell ref="W5:X5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AR33"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="Q6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="AK42" sqref="AK42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="29.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="12.28515625" style="1" customWidth="1"/>
     <col min="4" max="5" width="11.7109375" style="1" customWidth="1"/>
     <col min="6" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="10.140625" style="1" customWidth="1"/>
     <col min="15" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" ht="24.75" customHeight="1">
-      <c r="A1" s="76" t="s">
+      <c r="A1" s="70" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="76"/>
-[...30 lines deleted...]
-      <c r="AG1" s="76"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
+      <c r="Z1" s="70"/>
+      <c r="AA1" s="70"/>
+      <c r="AB1" s="70"/>
+      <c r="AC1" s="70"/>
+      <c r="AD1" s="70"/>
+      <c r="AE1" s="70"/>
+      <c r="AF1" s="70"/>
+      <c r="AG1" s="70"/>
     </row>
     <row r="2" spans="1:44">
       <c r="A2" s="14"/>
       <c r="B2" s="9"/>
       <c r="M2" s="29"/>
     </row>
     <row r="3" spans="1:44" ht="23.25" customHeight="1">
       <c r="A3" s="80" t="s">
         <v>163</v>
       </c>
-      <c r="B3" s="73">
+      <c r="B3" s="74">
         <v>2015</v>
       </c>
-      <c r="C3" s="73"/>
-[...2 lines deleted...]
-      <c r="F3" s="73">
+      <c r="C3" s="74"/>
+      <c r="D3" s="74"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="74">
         <v>2016</v>
       </c>
-      <c r="G3" s="73"/>
-[...2 lines deleted...]
-      <c r="J3" s="73">
+      <c r="G3" s="74"/>
+      <c r="H3" s="74"/>
+      <c r="I3" s="74"/>
+      <c r="J3" s="74">
         <v>2017</v>
       </c>
-      <c r="K3" s="73"/>
-[...2 lines deleted...]
-      <c r="N3" s="73">
+      <c r="K3" s="74"/>
+      <c r="L3" s="74"/>
+      <c r="M3" s="74"/>
+      <c r="N3" s="74">
         <v>2018</v>
       </c>
-      <c r="O3" s="73"/>
-[...2 lines deleted...]
-      <c r="R3" s="73">
+      <c r="O3" s="74"/>
+      <c r="P3" s="74"/>
+      <c r="Q3" s="74"/>
+      <c r="R3" s="74">
         <v>2019</v>
       </c>
-      <c r="S3" s="73"/>
-[...2 lines deleted...]
-      <c r="V3" s="73">
+      <c r="S3" s="74"/>
+      <c r="T3" s="74"/>
+      <c r="U3" s="74"/>
+      <c r="V3" s="74">
         <v>2020</v>
       </c>
-      <c r="W3" s="73"/>
-[...2 lines deleted...]
-      <c r="Z3" s="73">
+      <c r="W3" s="74"/>
+      <c r="X3" s="74"/>
+      <c r="Y3" s="74"/>
+      <c r="Z3" s="74">
         <v>2021</v>
       </c>
-      <c r="AA3" s="73"/>
-[...2 lines deleted...]
-      <c r="AD3" s="70" t="s">
+      <c r="AA3" s="74"/>
+      <c r="AB3" s="74"/>
+      <c r="AC3" s="74"/>
+      <c r="AD3" s="71" t="s">
         <v>156</v>
       </c>
-      <c r="AE3" s="71"/>
-[...2 lines deleted...]
-      <c r="AH3" s="70" t="s">
+      <c r="AE3" s="72"/>
+      <c r="AF3" s="72"/>
+      <c r="AG3" s="73"/>
+      <c r="AH3" s="71" t="s">
         <v>169</v>
       </c>
-      <c r="AI3" s="71"/>
-[...2 lines deleted...]
-      <c r="AL3" s="70" t="s">
+      <c r="AI3" s="72"/>
+      <c r="AJ3" s="72"/>
+      <c r="AK3" s="73"/>
+      <c r="AL3" s="71" t="s">
         <v>170</v>
       </c>
-      <c r="AM3" s="71"/>
-[...1 lines deleted...]
-      <c r="AO3" s="72"/>
+      <c r="AM3" s="72"/>
+      <c r="AN3" s="72"/>
+      <c r="AO3" s="73"/>
     </row>
     <row r="4" spans="1:44">
       <c r="A4" s="80"/>
-      <c r="B4" s="73" t="s">
-[...3 lines deleted...]
-      <c r="D4" s="73" t="s">
+      <c r="B4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="74"/>
+      <c r="D4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="73"/>
-[...4 lines deleted...]
-      <c r="H4" s="73" t="s">
+      <c r="E4" s="74"/>
+      <c r="F4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="74"/>
+      <c r="H4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="I4" s="73"/>
-[...4 lines deleted...]
-      <c r="L4" s="73" t="s">
+      <c r="I4" s="74"/>
+      <c r="J4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="74"/>
+      <c r="L4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="M4" s="73"/>
-[...4 lines deleted...]
-      <c r="P4" s="73" t="s">
+      <c r="M4" s="74"/>
+      <c r="N4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4" s="74"/>
+      <c r="P4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="Q4" s="73"/>
-[...4 lines deleted...]
-      <c r="T4" s="73" t="s">
+      <c r="Q4" s="74"/>
+      <c r="R4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="S4" s="74"/>
+      <c r="T4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="U4" s="73"/>
-[...4 lines deleted...]
-      <c r="X4" s="73" t="s">
+      <c r="U4" s="74"/>
+      <c r="V4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="W4" s="74"/>
+      <c r="X4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="Y4" s="73"/>
-[...4 lines deleted...]
-      <c r="AB4" s="73" t="s">
+      <c r="Y4" s="74"/>
+      <c r="Z4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="74"/>
+      <c r="AB4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AC4" s="73"/>
-[...4 lines deleted...]
-      <c r="AF4" s="73" t="s">
+      <c r="AC4" s="74"/>
+      <c r="AD4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE4" s="74"/>
+      <c r="AF4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AG4" s="73"/>
-[...4 lines deleted...]
-      <c r="AJ4" s="73" t="s">
+      <c r="AG4" s="74"/>
+      <c r="AH4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="74"/>
+      <c r="AJ4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AK4" s="73"/>
-[...4 lines deleted...]
-      <c r="AN4" s="73" t="s">
+      <c r="AK4" s="74"/>
+      <c r="AL4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM4" s="74"/>
+      <c r="AN4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AO4" s="73"/>
+      <c r="AO4" s="74"/>
     </row>
     <row r="5" spans="1:44" ht="45">
       <c r="A5" s="80"/>
       <c r="B5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="I5" s="10" t="s">
@@ -13796,54 +13796,54 @@
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AK26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AL26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AM26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AN26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AO26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="27" spans="1:41" ht="24.6" customHeight="1">
-      <c r="A27" s="74" t="s">
+      <c r="A27" s="78" t="s">
         <v>171</v>
       </c>
-      <c r="B27" s="74"/>
+      <c r="B27" s="78"/>
       <c r="C27" s="22"/>
       <c r="AH27" s="4"/>
       <c r="AI27" s="4"/>
       <c r="AJ27" s="4"/>
       <c r="AK27" s="4"/>
       <c r="AL27" s="4"/>
       <c r="AM27" s="4"/>
       <c r="AN27" s="4"/>
       <c r="AO27" s="4"/>
     </row>
     <row r="28" spans="1:41">
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="4"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
@@ -13862,219 +13862,219 @@
       <c r="AB28" s="4"/>
       <c r="AC28" s="4"/>
       <c r="AD28" s="4"/>
       <c r="AE28" s="4"/>
       <c r="AF28" s="4"/>
       <c r="AG28" s="4"/>
       <c r="AK28" s="4"/>
     </row>
     <row r="29" spans="1:41">
       <c r="Z29" s="4"/>
       <c r="AA29" s="4"/>
       <c r="AB29" s="4"/>
       <c r="AC29" s="4"/>
       <c r="AD29" s="4"/>
       <c r="AE29" s="4"/>
       <c r="AF29" s="4"/>
       <c r="AG29" s="4"/>
     </row>
     <row r="33" spans="6:6">
       <c r="F33" s="1" t="s">
         <v>151</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="33">
-    <mergeCell ref="AB4:AC4"/>
-[...15 lines deleted...]
-    <mergeCell ref="J3:M3"/>
     <mergeCell ref="A1:AG1"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="AD4:AE4"/>
     <mergeCell ref="AF4:AG4"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="Z4:AA4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="F3:I3"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="AB4:AC4"/>
+    <mergeCell ref="AL3:AO3"/>
+    <mergeCell ref="AL4:AM4"/>
+    <mergeCell ref="AN4:AO4"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AH4:AI4"/>
+    <mergeCell ref="AJ4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AJ74"/>
   <sheetViews>
     <sheetView zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C38" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AM12" sqref="AM12"/>
       <selection pane="topRight" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomLeft" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomRight" activeCell="K79" sqref="K79"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="51.5703125" style="36" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="14.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.7109375" style="1" customWidth="1"/>
     <col min="15" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" s="2" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A1" s="76" t="s">
+      <c r="A1" s="70" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="76"/>
-[...11 lines deleted...]
-      <c r="N1" s="76"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
     </row>
     <row r="2" spans="1:36" s="2" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="70" t="s">
         <v>164</v>
       </c>
-      <c r="B2" s="76"/>
-[...11 lines deleted...]
-      <c r="N2" s="76"/>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="70"/>
+      <c r="F2" s="70"/>
+      <c r="G2" s="70"/>
+      <c r="H2" s="70"/>
+      <c r="I2" s="70"/>
+      <c r="J2" s="70"/>
+      <c r="K2" s="70"/>
+      <c r="L2" s="70"/>
+      <c r="M2" s="70"/>
+      <c r="N2" s="70"/>
     </row>
     <row r="3" spans="1:36" ht="12.75">
       <c r="A3" s="45"/>
       <c r="B3" s="46"/>
     </row>
     <row r="4" spans="1:36" s="2" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A4" s="77" t="s">
+      <c r="A4" s="75" t="s">
         <v>165</v>
       </c>
-      <c r="B4" s="75" t="s">
+      <c r="B4" s="79" t="s">
         <v>166</v>
       </c>
-      <c r="C4" s="70" t="s">
+      <c r="C4" s="71" t="s">
         <v>156</v>
       </c>
-      <c r="D4" s="71"/>
-[...2 lines deleted...]
-      <c r="G4" s="70" t="s">
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="73"/>
+      <c r="G4" s="71" t="s">
         <v>169</v>
       </c>
-      <c r="H4" s="71"/>
-[...2 lines deleted...]
-      <c r="K4" s="70" t="s">
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="73"/>
+      <c r="K4" s="71" t="s">
         <v>170</v>
       </c>
-      <c r="L4" s="71"/>
-[...1 lines deleted...]
-      <c r="N4" s="72"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="72"/>
+      <c r="N4" s="73"/>
     </row>
     <row r="5" spans="1:36" s="3" customFormat="1">
-      <c r="A5" s="78"/>
-[...5 lines deleted...]
-      <c r="E5" s="73" t="s">
+      <c r="A5" s="76"/>
+      <c r="B5" s="79"/>
+      <c r="C5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="74"/>
+      <c r="E5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="73"/>
-[...4 lines deleted...]
-      <c r="I5" s="73" t="s">
+      <c r="F5" s="74"/>
+      <c r="G5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="74"/>
+      <c r="I5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="73"/>
-[...4 lines deleted...]
-      <c r="M5" s="73" t="s">
+      <c r="J5" s="74"/>
+      <c r="K5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="74"/>
+      <c r="M5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="73"/>
+      <c r="N5" s="74"/>
     </row>
     <row r="6" spans="1:36" s="2" customFormat="1" ht="56.25" customHeight="1">
-      <c r="A6" s="79"/>
-      <c r="B6" s="75"/>
+      <c r="A6" s="77"/>
+      <c r="B6" s="79"/>
       <c r="C6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="K6" s="10" t="s">
@@ -16991,54 +16991,54 @@
       </c>
       <c r="I72" s="7">
         <v>0.05</v>
       </c>
       <c r="J72" s="7">
         <v>0.1019</v>
       </c>
       <c r="K72" s="7">
         <v>0</v>
       </c>
       <c r="L72" s="7">
         <v>0</v>
       </c>
       <c r="M72" s="7">
         <v>0.12</v>
       </c>
       <c r="N72" s="7">
         <v>0.64559999999999995</v>
       </c>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="18"/>
       <c r="B73" s="18"/>
     </row>
     <row r="74" spans="1:14" ht="30.75" customHeight="1">
-      <c r="A74" s="74" t="s">
+      <c r="A74" s="78" t="s">
         <v>171</v>
       </c>
-      <c r="B74" s="74"/>
+      <c r="B74" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -17068,320 +17068,320 @@
     <col min="22" max="22" width="14.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="12.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="15" style="1" customWidth="1"/>
     <col min="25" max="25" width="12.85546875" style="1" customWidth="1"/>
     <col min="26" max="26" width="14.7109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="12.85546875" style="1" customWidth="1"/>
     <col min="28" max="28" width="14.7109375" style="1" customWidth="1"/>
     <col min="29" max="29" width="12.85546875" style="1" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" style="1" customWidth="1"/>
     <col min="31" max="31" width="12.85546875" style="1" customWidth="1"/>
     <col min="32" max="32" width="14.7109375" style="1" customWidth="1"/>
     <col min="33" max="33" width="12.85546875" style="1" customWidth="1"/>
     <col min="34" max="34" width="14.7109375" style="1" customWidth="1"/>
     <col min="35" max="35" width="12.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="14.7109375" style="1" customWidth="1"/>
     <col min="37" max="37" width="12.85546875" style="1" customWidth="1"/>
     <col min="38" max="38" width="14.7109375" style="1" customWidth="1"/>
     <col min="39" max="39" width="12.85546875" style="1" customWidth="1"/>
     <col min="40" max="40" width="14.7109375" style="1" customWidth="1"/>
     <col min="41" max="41" width="12.85546875" style="1" customWidth="1"/>
     <col min="42" max="42" width="14.7109375" style="1" customWidth="1"/>
     <col min="43" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" s="2" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A1" s="76" t="s">
+      <c r="A1" s="70" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="76"/>
-[...39 lines deleted...]
-      <c r="AP1" s="76"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
+      <c r="Z1" s="70"/>
+      <c r="AA1" s="70"/>
+      <c r="AB1" s="70"/>
+      <c r="AC1" s="70"/>
+      <c r="AD1" s="70"/>
+      <c r="AE1" s="70"/>
+      <c r="AF1" s="70"/>
+      <c r="AG1" s="70"/>
+      <c r="AH1" s="70"/>
+      <c r="AI1" s="70"/>
+      <c r="AJ1" s="70"/>
+      <c r="AK1" s="70"/>
+      <c r="AL1" s="70"/>
+      <c r="AM1" s="70"/>
+      <c r="AN1" s="70"/>
+      <c r="AO1" s="70"/>
+      <c r="AP1" s="70"/>
     </row>
     <row r="2" spans="1:44" ht="29.25" customHeight="1">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="70" t="s">
         <v>167</v>
       </c>
-      <c r="B2" s="76"/>
-[...39 lines deleted...]
-      <c r="AP2" s="76"/>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="70"/>
+      <c r="F2" s="70"/>
+      <c r="G2" s="70"/>
+      <c r="H2" s="70"/>
+      <c r="I2" s="70"/>
+      <c r="J2" s="70"/>
+      <c r="K2" s="70"/>
+      <c r="L2" s="70"/>
+      <c r="M2" s="70"/>
+      <c r="N2" s="70"/>
+      <c r="O2" s="70"/>
+      <c r="P2" s="70"/>
+      <c r="Q2" s="70"/>
+      <c r="R2" s="70"/>
+      <c r="S2" s="70"/>
+      <c r="T2" s="70"/>
+      <c r="U2" s="70"/>
+      <c r="V2" s="70"/>
+      <c r="W2" s="70"/>
+      <c r="X2" s="70"/>
+      <c r="Y2" s="70"/>
+      <c r="Z2" s="70"/>
+      <c r="AA2" s="70"/>
+      <c r="AB2" s="70"/>
+      <c r="AC2" s="70"/>
+      <c r="AD2" s="70"/>
+      <c r="AE2" s="70"/>
+      <c r="AF2" s="70"/>
+      <c r="AG2" s="70"/>
+      <c r="AH2" s="70"/>
+      <c r="AI2" s="70"/>
+      <c r="AJ2" s="70"/>
+      <c r="AK2" s="70"/>
+      <c r="AL2" s="70"/>
+      <c r="AM2" s="70"/>
+      <c r="AN2" s="70"/>
+      <c r="AO2" s="70"/>
+      <c r="AP2" s="70"/>
     </row>
     <row r="3" spans="1:44" ht="12.75">
       <c r="A3" s="45"/>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
       <c r="M3" s="46"/>
       <c r="N3" s="46"/>
       <c r="O3" s="46"/>
       <c r="P3" s="46"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
     </row>
     <row r="4" spans="1:44" s="2" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A4" s="77" t="s">
+      <c r="A4" s="75" t="s">
         <v>159</v>
       </c>
-      <c r="B4" s="75" t="s">
+      <c r="B4" s="79" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="73">
+      <c r="C4" s="74">
         <v>2015</v>
       </c>
-      <c r="D4" s="73"/>
-[...2 lines deleted...]
-      <c r="G4" s="73">
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="74">
         <v>2016</v>
       </c>
-      <c r="H4" s="73"/>
-[...2 lines deleted...]
-      <c r="K4" s="73">
+      <c r="H4" s="74"/>
+      <c r="I4" s="74"/>
+      <c r="J4" s="74"/>
+      <c r="K4" s="74">
         <v>2017</v>
       </c>
-      <c r="L4" s="73"/>
-[...2 lines deleted...]
-      <c r="O4" s="73">
+      <c r="L4" s="74"/>
+      <c r="M4" s="74"/>
+      <c r="N4" s="74"/>
+      <c r="O4" s="74">
         <v>2018</v>
       </c>
-      <c r="P4" s="73"/>
-[...2 lines deleted...]
-      <c r="S4" s="73">
+      <c r="P4" s="74"/>
+      <c r="Q4" s="74"/>
+      <c r="R4" s="74"/>
+      <c r="S4" s="74">
         <v>2019</v>
       </c>
-      <c r="T4" s="73"/>
-[...2 lines deleted...]
-      <c r="W4" s="73">
+      <c r="T4" s="74"/>
+      <c r="U4" s="74"/>
+      <c r="V4" s="74"/>
+      <c r="W4" s="74">
         <v>2020</v>
       </c>
-      <c r="X4" s="73"/>
-[...2 lines deleted...]
-      <c r="AA4" s="73">
+      <c r="X4" s="74"/>
+      <c r="Y4" s="74"/>
+      <c r="Z4" s="74"/>
+      <c r="AA4" s="74">
         <v>2021</v>
       </c>
-      <c r="AB4" s="73"/>
-[...2 lines deleted...]
-      <c r="AE4" s="70" t="s">
+      <c r="AB4" s="74"/>
+      <c r="AC4" s="74"/>
+      <c r="AD4" s="74"/>
+      <c r="AE4" s="71" t="s">
         <v>156</v>
       </c>
-      <c r="AF4" s="71"/>
-[...2 lines deleted...]
-      <c r="AI4" s="70" t="s">
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="73"/>
+      <c r="AI4" s="71" t="s">
         <v>169</v>
       </c>
-      <c r="AJ4" s="71"/>
-[...2 lines deleted...]
-      <c r="AM4" s="70" t="s">
+      <c r="AJ4" s="72"/>
+      <c r="AK4" s="72"/>
+      <c r="AL4" s="73"/>
+      <c r="AM4" s="71" t="s">
         <v>170</v>
       </c>
-      <c r="AN4" s="71"/>
-[...1 lines deleted...]
-      <c r="AP4" s="72"/>
+      <c r="AN4" s="72"/>
+      <c r="AO4" s="72"/>
+      <c r="AP4" s="73"/>
     </row>
     <row r="5" spans="1:44" s="3" customFormat="1">
-      <c r="A5" s="78"/>
-[...5 lines deleted...]
-      <c r="E5" s="73" t="s">
+      <c r="A5" s="76"/>
+      <c r="B5" s="79"/>
+      <c r="C5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="74"/>
+      <c r="E5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="73"/>
-[...4 lines deleted...]
-      <c r="I5" s="73" t="s">
+      <c r="F5" s="74"/>
+      <c r="G5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="74"/>
+      <c r="I5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="73"/>
-[...4 lines deleted...]
-      <c r="M5" s="73" t="s">
+      <c r="J5" s="74"/>
+      <c r="K5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="74"/>
+      <c r="M5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="73"/>
-[...4 lines deleted...]
-      <c r="Q5" s="73" t="s">
+      <c r="N5" s="74"/>
+      <c r="O5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="74"/>
+      <c r="Q5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="73"/>
-[...4 lines deleted...]
-      <c r="U5" s="73" t="s">
+      <c r="R5" s="74"/>
+      <c r="S5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="74"/>
+      <c r="U5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="73"/>
-[...4 lines deleted...]
-      <c r="Y5" s="73" t="s">
+      <c r="V5" s="74"/>
+      <c r="W5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="74"/>
+      <c r="Y5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="73"/>
-[...4 lines deleted...]
-      <c r="AC5" s="73" t="s">
+      <c r="Z5" s="74"/>
+      <c r="AA5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="74"/>
+      <c r="AC5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="73"/>
-[...4 lines deleted...]
-      <c r="AG5" s="73" t="s">
+      <c r="AD5" s="74"/>
+      <c r="AE5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="74"/>
+      <c r="AG5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="73"/>
-[...4 lines deleted...]
-      <c r="AK5" s="73" t="s">
+      <c r="AH5" s="74"/>
+      <c r="AI5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="74"/>
+      <c r="AK5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="73"/>
-[...4 lines deleted...]
-      <c r="AO5" s="73" t="s">
+      <c r="AL5" s="74"/>
+      <c r="AM5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="74"/>
+      <c r="AO5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="73"/>
+      <c r="AP5" s="74"/>
     </row>
     <row r="6" spans="1:44" s="2" customFormat="1" ht="56.25" customHeight="1">
-      <c r="A6" s="79"/>
-      <c r="B6" s="75"/>
+      <c r="A6" s="77"/>
+      <c r="B6" s="79"/>
       <c r="C6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="K6" s="10" t="s">
@@ -25688,92 +25688,92 @@
       <c r="AO72" s="42" t="s">
         <v>133</v>
       </c>
       <c r="AP72" s="42" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="73" spans="1:42">
       <c r="A73" s="18"/>
       <c r="B73" s="18"/>
       <c r="C73" s="23"/>
       <c r="D73" s="23"/>
       <c r="E73" s="23"/>
       <c r="F73" s="23"/>
       <c r="G73" s="23"/>
       <c r="H73" s="23"/>
       <c r="I73" s="23"/>
       <c r="J73" s="23"/>
       <c r="K73" s="23"/>
       <c r="L73" s="23"/>
       <c r="M73" s="23"/>
       <c r="N73" s="23"/>
       <c r="O73" s="23"/>
     </row>
     <row r="74" spans="1:42" ht="30.75" customHeight="1">
-      <c r="A74" s="74" t="s">
+      <c r="A74" s="78" t="s">
         <v>171</v>
       </c>
-      <c r="B74" s="74"/>
+      <c r="B74" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="35">
-    <mergeCell ref="AO5:AP5"/>
-[...7 lines deleted...]
-    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="G5:H5"/>
     <mergeCell ref="A1:AP1"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="A2:AP2"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="W5:X5"/>
-    <mergeCell ref="A74:B74"/>
-[...8 lines deleted...]
-    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AM5:AN5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BJ126"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="2" ySplit="2" topLeftCell="AR3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="AY4" sqref="AY4:BB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="52" customWidth="1"/>
     <col min="2" max="2" width="34.5703125" style="52" customWidth="1"/>
     <col min="3" max="14" width="12.5703125" style="52" customWidth="1"/>
     <col min="15" max="15" width="10.140625" style="52" customWidth="1"/>
     <col min="16" max="16" width="14.42578125" style="52" customWidth="1"/>
@@ -25794,378 +25794,378 @@
     <col min="31" max="31" width="12.140625" style="52" customWidth="1"/>
     <col min="32" max="32" width="14.42578125" style="52" customWidth="1"/>
     <col min="33" max="33" width="12.140625" style="52" customWidth="1"/>
     <col min="34" max="34" width="14.42578125" style="52" customWidth="1"/>
     <col min="35" max="38" width="11.7109375" style="52" customWidth="1"/>
     <col min="39" max="39" width="12.140625" style="52" customWidth="1"/>
     <col min="40" max="40" width="14.42578125" style="52" customWidth="1"/>
     <col min="41" max="41" width="12.140625" style="52" customWidth="1"/>
     <col min="42" max="42" width="14.42578125" style="52" customWidth="1"/>
     <col min="43" max="43" width="12.140625" style="52" customWidth="1"/>
     <col min="44" max="44" width="14.42578125" style="52" customWidth="1"/>
     <col min="45" max="45" width="12.140625" style="52" customWidth="1"/>
     <col min="46" max="46" width="14.42578125" style="52" customWidth="1"/>
     <col min="47" max="47" width="12.140625" style="52" customWidth="1"/>
     <col min="48" max="48" width="14.42578125" style="52" customWidth="1"/>
     <col min="49" max="49" width="12.140625" style="52" customWidth="1"/>
     <col min="50" max="50" width="14.42578125" style="52" customWidth="1"/>
     <col min="51" max="51" width="12.140625" style="52" customWidth="1"/>
     <col min="52" max="52" width="14.42578125" style="52" customWidth="1"/>
     <col min="53" max="53" width="12.140625" style="52" customWidth="1"/>
     <col min="54" max="54" width="14.42578125" style="52" customWidth="1"/>
     <col min="55" max="16384" width="8.85546875" style="52"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62" s="48" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="90" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="81"/>
-[...31 lines deleted...]
-      <c r="AH1" s="81"/>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
+      <c r="N1" s="90"/>
+      <c r="O1" s="90"/>
+      <c r="P1" s="90"/>
+      <c r="Q1" s="90"/>
+      <c r="R1" s="90"/>
+      <c r="S1" s="90"/>
+      <c r="T1" s="90"/>
+      <c r="U1" s="90"/>
+      <c r="V1" s="90"/>
+      <c r="W1" s="90"/>
+      <c r="X1" s="90"/>
+      <c r="Y1" s="90"/>
+      <c r="Z1" s="90"/>
+      <c r="AA1" s="90"/>
+      <c r="AB1" s="90"/>
+      <c r="AC1" s="90"/>
+      <c r="AD1" s="90"/>
+      <c r="AE1" s="90"/>
+      <c r="AF1" s="90"/>
+      <c r="AG1" s="90"/>
+      <c r="AH1" s="90"/>
       <c r="AI1" s="49"/>
       <c r="AJ1" s="49"/>
       <c r="AK1" s="49"/>
       <c r="AL1" s="49"/>
       <c r="AM1" s="49"/>
       <c r="AN1" s="49"/>
       <c r="AO1" s="49"/>
       <c r="AP1" s="49"/>
       <c r="AQ1" s="49"/>
       <c r="AR1" s="49"/>
       <c r="AS1" s="49"/>
       <c r="AT1" s="49"/>
       <c r="AU1" s="49"/>
       <c r="AV1" s="49"/>
       <c r="AW1" s="49"/>
       <c r="AX1" s="49"/>
       <c r="AY1" s="49"/>
       <c r="AZ1" s="49"/>
       <c r="BA1" s="49"/>
       <c r="BB1" s="49"/>
     </row>
     <row r="2" spans="1:62" s="48" customFormat="1" ht="18" customHeight="1">
-      <c r="A2" s="81" t="s">
+      <c r="A2" s="90" t="s">
         <v>168</v>
       </c>
-      <c r="B2" s="81"/>
-[...31 lines deleted...]
-      <c r="AH2" s="81"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
+      <c r="N2" s="90"/>
+      <c r="O2" s="90"/>
+      <c r="P2" s="90"/>
+      <c r="Q2" s="90"/>
+      <c r="R2" s="90"/>
+      <c r="S2" s="90"/>
+      <c r="T2" s="90"/>
+      <c r="U2" s="90"/>
+      <c r="V2" s="90"/>
+      <c r="W2" s="90"/>
+      <c r="X2" s="90"/>
+      <c r="Y2" s="90"/>
+      <c r="Z2" s="90"/>
+      <c r="AA2" s="90"/>
+      <c r="AB2" s="90"/>
+      <c r="AC2" s="90"/>
+      <c r="AD2" s="90"/>
+      <c r="AE2" s="90"/>
+      <c r="AF2" s="90"/>
+      <c r="AG2" s="90"/>
+      <c r="AH2" s="90"/>
       <c r="AI2" s="49"/>
       <c r="AJ2" s="49"/>
       <c r="AK2" s="49"/>
       <c r="AL2" s="49"/>
     </row>
     <row r="3" spans="1:62" ht="12">
       <c r="A3" s="50"/>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
       <c r="J3" s="51"/>
       <c r="K3" s="51"/>
       <c r="L3" s="51"/>
       <c r="M3" s="51"/>
       <c r="N3" s="51"/>
       <c r="O3" s="51"/>
       <c r="P3" s="51"/>
       <c r="Q3" s="51"/>
       <c r="R3" s="51"/>
       <c r="S3" s="51"/>
       <c r="T3" s="51"/>
       <c r="U3" s="51"/>
       <c r="V3" s="51"/>
       <c r="W3" s="51"/>
       <c r="X3" s="51"/>
       <c r="Y3" s="51"/>
       <c r="Z3" s="51"/>
       <c r="AI3" s="49"/>
       <c r="AJ3" s="49"/>
       <c r="AK3" s="49"/>
       <c r="AL3" s="49"/>
     </row>
     <row r="4" spans="1:62" s="48" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A4" s="87" t="s">
+      <c r="A4" s="86" t="s">
         <v>159</v>
       </c>
-      <c r="B4" s="90" t="s">
+      <c r="B4" s="89" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="85">
+      <c r="C4" s="84">
         <v>2015</v>
       </c>
-      <c r="D4" s="85"/>
-[...2 lines deleted...]
-      <c r="G4" s="85">
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84">
         <v>2016</v>
       </c>
-      <c r="H4" s="85"/>
-[...2 lines deleted...]
-      <c r="K4" s="85">
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84">
         <v>2017</v>
       </c>
-      <c r="L4" s="85"/>
-[...2 lines deleted...]
-      <c r="O4" s="85">
+      <c r="L4" s="84"/>
+      <c r="M4" s="84"/>
+      <c r="N4" s="84"/>
+      <c r="O4" s="84">
         <v>2018</v>
       </c>
-      <c r="P4" s="85"/>
-[...2 lines deleted...]
-      <c r="S4" s="85">
+      <c r="P4" s="84"/>
+      <c r="Q4" s="84"/>
+      <c r="R4" s="84"/>
+      <c r="S4" s="84">
         <v>2019</v>
       </c>
-      <c r="T4" s="85"/>
-[...2 lines deleted...]
-      <c r="W4" s="85">
+      <c r="T4" s="84"/>
+      <c r="U4" s="84"/>
+      <c r="V4" s="84"/>
+      <c r="W4" s="84">
         <v>2020</v>
       </c>
-      <c r="X4" s="85"/>
-[...2 lines deleted...]
-      <c r="AA4" s="85">
+      <c r="X4" s="84"/>
+      <c r="Y4" s="84"/>
+      <c r="Z4" s="84"/>
+      <c r="AA4" s="84">
         <v>2021</v>
       </c>
-      <c r="AB4" s="85"/>
-[...2 lines deleted...]
-      <c r="AE4" s="82">
+      <c r="AB4" s="84"/>
+      <c r="AC4" s="84"/>
+      <c r="AD4" s="84"/>
+      <c r="AE4" s="81">
         <v>2022</v>
       </c>
-      <c r="AF4" s="83"/>
-[...2 lines deleted...]
-      <c r="AI4" s="82">
+      <c r="AF4" s="82"/>
+      <c r="AG4" s="82"/>
+      <c r="AH4" s="83"/>
+      <c r="AI4" s="81">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="83"/>
-[...2 lines deleted...]
-      <c r="AM4" s="82">
+      <c r="AJ4" s="82"/>
+      <c r="AK4" s="82"/>
+      <c r="AL4" s="83"/>
+      <c r="AM4" s="81">
         <v>2024</v>
       </c>
-      <c r="AN4" s="83"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="82" t="s">
+      <c r="AN4" s="82"/>
+      <c r="AO4" s="82"/>
+      <c r="AP4" s="83"/>
+      <c r="AQ4" s="81" t="s">
         <v>175</v>
       </c>
-      <c r="AR4" s="83"/>
-[...2 lines deleted...]
-      <c r="AU4" s="82" t="s">
+      <c r="AR4" s="82"/>
+      <c r="AS4" s="82"/>
+      <c r="AT4" s="83"/>
+      <c r="AU4" s="81" t="s">
         <v>176</v>
       </c>
-      <c r="AV4" s="83"/>
-[...2 lines deleted...]
-      <c r="AY4" s="82" t="s">
+      <c r="AV4" s="82"/>
+      <c r="AW4" s="82"/>
+      <c r="AX4" s="83"/>
+      <c r="AY4" s="81" t="s">
         <v>177</v>
       </c>
-      <c r="AZ4" s="83"/>
-[...1 lines deleted...]
-      <c r="BB4" s="84"/>
+      <c r="AZ4" s="82"/>
+      <c r="BA4" s="82"/>
+      <c r="BB4" s="83"/>
     </row>
     <row r="5" spans="1:62" s="53" customFormat="1">
-      <c r="A5" s="88"/>
-[...5 lines deleted...]
-      <c r="E5" s="85" t="s">
+      <c r="A5" s="87"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="84"/>
+      <c r="E5" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="85"/>
-[...4 lines deleted...]
-      <c r="I5" s="85" t="s">
+      <c r="F5" s="84"/>
+      <c r="G5" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="84"/>
+      <c r="I5" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="85"/>
-[...4 lines deleted...]
-      <c r="M5" s="85" t="s">
+      <c r="J5" s="84"/>
+      <c r="K5" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="84"/>
+      <c r="M5" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="85"/>
-[...4 lines deleted...]
-      <c r="Q5" s="85" t="s">
+      <c r="N5" s="84"/>
+      <c r="O5" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="84"/>
+      <c r="Q5" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="85"/>
-[...4 lines deleted...]
-      <c r="U5" s="85" t="s">
+      <c r="R5" s="84"/>
+      <c r="S5" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="84"/>
+      <c r="U5" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="85"/>
-[...4 lines deleted...]
-      <c r="Y5" s="85" t="s">
+      <c r="V5" s="84"/>
+      <c r="W5" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="84"/>
+      <c r="Y5" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="85"/>
-[...4 lines deleted...]
-      <c r="AC5" s="85" t="s">
+      <c r="Z5" s="84"/>
+      <c r="AA5" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="84"/>
+      <c r="AC5" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="85"/>
-[...4 lines deleted...]
-      <c r="AG5" s="85" t="s">
+      <c r="AD5" s="84"/>
+      <c r="AE5" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="84"/>
+      <c r="AG5" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="85"/>
-[...4 lines deleted...]
-      <c r="AK5" s="85" t="s">
+      <c r="AH5" s="84"/>
+      <c r="AI5" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="84"/>
+      <c r="AK5" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="85"/>
-[...4 lines deleted...]
-      <c r="AO5" s="85" t="s">
+      <c r="AL5" s="84"/>
+      <c r="AM5" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="84"/>
+      <c r="AO5" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="85"/>
-[...4 lines deleted...]
-      <c r="AS5" s="85" t="s">
+      <c r="AP5" s="84"/>
+      <c r="AQ5" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="84"/>
+      <c r="AS5" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="AT5" s="85"/>
-[...4 lines deleted...]
-      <c r="AW5" s="85" t="s">
+      <c r="AT5" s="84"/>
+      <c r="AU5" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV5" s="84"/>
+      <c r="AW5" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="AX5" s="85"/>
-[...4 lines deleted...]
-      <c r="BA5" s="85" t="s">
+      <c r="AX5" s="84"/>
+      <c r="AY5" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ5" s="84"/>
+      <c r="BA5" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="BB5" s="85"/>
+      <c r="BB5" s="84"/>
     </row>
     <row r="6" spans="1:62" s="48" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A6" s="89"/>
-      <c r="B6" s="90"/>
+      <c r="A6" s="88"/>
+      <c r="B6" s="89"/>
       <c r="C6" s="54" t="s">
         <v>172</v>
       </c>
       <c r="D6" s="54" t="s">
         <v>173</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>172</v>
       </c>
       <c r="F6" s="54" t="s">
         <v>173</v>
       </c>
       <c r="G6" s="54" t="s">
         <v>172</v>
       </c>
       <c r="H6" s="54" t="s">
         <v>173</v>
       </c>
       <c r="I6" s="54" t="s">
         <v>172</v>
       </c>
       <c r="J6" s="54" t="s">
         <v>173</v>
       </c>
       <c r="K6" s="54" t="s">
@@ -26417,72 +26417,72 @@
       <c r="AM7" s="49">
         <v>28916.640359999998</v>
       </c>
       <c r="AN7" s="49">
         <v>7830.1095000000014</v>
       </c>
       <c r="AO7" s="49">
         <v>158132.86777999994</v>
       </c>
       <c r="AP7" s="49">
         <v>30751.869119999996</v>
       </c>
       <c r="AQ7" s="49">
         <v>113539.36660000001</v>
       </c>
       <c r="AR7" s="49">
         <v>26118.91764</v>
       </c>
       <c r="AS7" s="49">
         <v>30042.336380000001</v>
       </c>
       <c r="AT7" s="49">
         <v>9316.7730100000026</v>
       </c>
       <c r="AU7" s="49">
-        <v>25387.579999999998</v>
+        <v>34156.999599999996</v>
       </c>
       <c r="AV7" s="49">
-        <v>5879.4610299999995</v>
+        <v>7700.16374</v>
       </c>
       <c r="AW7" s="49">
-        <v>2700.7649300000003</v>
+        <v>3196.1619900000001</v>
       </c>
       <c r="AX7" s="49">
-        <v>1588.4138500000001</v>
+        <v>2094.9760200000005</v>
       </c>
       <c r="AY7" s="49">
-        <v>13440.742</v>
+        <v>13480.235999999999</v>
       </c>
       <c r="AZ7" s="49">
-        <v>3077.0176999999999</v>
+        <v>3104.9830299999999</v>
       </c>
       <c r="BA7" s="49">
-        <v>22093.76571</v>
+        <v>43710.89026</v>
       </c>
       <c r="BB7" s="49">
-        <v>6949.0822799999996</v>
+        <v>13427.427390000003</v>
       </c>
       <c r="BC7" s="49"/>
       <c r="BD7" s="49"/>
       <c r="BE7" s="49"/>
       <c r="BF7" s="49"/>
       <c r="BG7" s="49"/>
       <c r="BH7" s="49"/>
       <c r="BI7" s="49"/>
       <c r="BJ7" s="49"/>
     </row>
     <row r="8" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A8" s="52" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="52" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="58">
         <v>0</v>
       </c>
       <c r="D8" s="58">
         <v>0</v>
       </c>
       <c r="E8" s="58">
         <v>0.92510000000000003</v>
@@ -26595,66 +26595,66 @@
       <c r="AO8" s="60">
         <v>3.6605500000000002</v>
       </c>
       <c r="AP8" s="60">
         <v>29.46613</v>
       </c>
       <c r="AQ8" s="60">
         <v>0</v>
       </c>
       <c r="AR8" s="60">
         <v>0</v>
       </c>
       <c r="AS8" s="60">
         <v>1.25345</v>
       </c>
       <c r="AT8" s="60">
         <v>39.943129999999996</v>
       </c>
       <c r="AU8" s="60">
         <v>0</v>
       </c>
       <c r="AV8" s="60">
         <v>0</v>
       </c>
       <c r="AW8" s="60">
-        <v>0.83172000000000001</v>
+        <v>0.93171999999999999</v>
       </c>
       <c r="AX8" s="60">
-        <v>29.232119999999998</v>
+        <v>29.90812</v>
       </c>
       <c r="AY8" s="60">
         <v>0</v>
       </c>
       <c r="AZ8" s="60">
         <v>0</v>
       </c>
       <c r="BA8" s="60">
-        <v>6.70974</v>
+        <v>7.2514900000000004</v>
       </c>
       <c r="BB8" s="60">
-        <v>27.986809999999998</v>
+        <v>47.506459999999997</v>
       </c>
     </row>
     <row r="9" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A9" s="52" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="52" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="58">
         <v>0</v>
       </c>
       <c r="D9" s="58">
         <v>0</v>
       </c>
       <c r="E9" s="58">
         <v>120.244</v>
       </c>
       <c r="F9" s="58">
         <v>44.835000000000001</v>
       </c>
       <c r="G9" s="58">
         <v>0</v>
       </c>
       <c r="H9" s="58">
@@ -26759,66 +26759,66 @@
       <c r="AO9" s="60">
         <v>12.117760000000001</v>
       </c>
       <c r="AP9" s="60">
         <v>60.598039999999997</v>
       </c>
       <c r="AQ9" s="60">
         <v>0</v>
       </c>
       <c r="AR9" s="60">
         <v>0</v>
       </c>
       <c r="AS9" s="60">
         <v>4.0790800000000003</v>
       </c>
       <c r="AT9" s="60">
         <v>47.989730000000002</v>
       </c>
       <c r="AU9" s="60">
         <v>0</v>
       </c>
       <c r="AV9" s="60">
         <v>0</v>
       </c>
       <c r="AW9" s="60">
-        <v>3.2341799999999998</v>
+        <v>4.0790800000000003</v>
       </c>
       <c r="AX9" s="60">
-        <v>46.592039999999997</v>
+        <v>47.989730000000002</v>
       </c>
       <c r="AY9" s="60">
         <v>0</v>
       </c>
       <c r="AZ9" s="60">
         <v>0</v>
       </c>
       <c r="BA9" s="60">
-        <v>5.8949699999999998</v>
+        <v>6.0893199999999998</v>
       </c>
       <c r="BB9" s="60">
-        <v>46.538420000000002</v>
+        <v>49.967359999999999</v>
       </c>
     </row>
     <row r="10" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A10" s="52" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="52" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="58">
         <v>0</v>
       </c>
       <c r="D10" s="58">
         <v>0</v>
       </c>
       <c r="E10" s="58">
         <v>1.0085599999999999</v>
       </c>
       <c r="F10" s="58">
         <v>40.026299999999999</v>
       </c>
       <c r="G10" s="58">
         <v>0</v>
       </c>
       <c r="H10" s="58">
@@ -27087,66 +27087,66 @@
       <c r="AO11" s="60">
         <v>3.1966100000000002</v>
       </c>
       <c r="AP11" s="60">
         <v>3.70966</v>
       </c>
       <c r="AQ11" s="60">
         <v>0</v>
       </c>
       <c r="AR11" s="60">
         <v>0</v>
       </c>
       <c r="AS11" s="60">
         <v>2.9075700000000002</v>
       </c>
       <c r="AT11" s="60">
         <v>5.1627900000000002</v>
       </c>
       <c r="AU11" s="60">
         <v>0</v>
       </c>
       <c r="AV11" s="60">
         <v>0</v>
       </c>
       <c r="AW11" s="60">
-        <v>0.83728999999999998</v>
+        <v>1.0672900000000001</v>
       </c>
       <c r="AX11" s="60">
-        <v>1.5295799999999999</v>
+        <v>1.6949799999999999</v>
       </c>
       <c r="AY11" s="60">
         <v>0</v>
       </c>
       <c r="AZ11" s="60">
         <v>0</v>
       </c>
       <c r="BA11" s="60">
-        <v>0.67</v>
+        <v>0.92388999999999999</v>
       </c>
       <c r="BB11" s="60">
-        <v>0.45091999999999999</v>
+        <v>0.66034999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A12" s="52" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="52" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="58">
         <v>1638</v>
       </c>
       <c r="D12" s="58">
         <v>34.260150000000003</v>
       </c>
       <c r="E12" s="58">
         <v>36.11</v>
       </c>
       <c r="F12" s="58">
         <v>5.4991500000000002</v>
       </c>
       <c r="G12" s="58">
         <v>0</v>
       </c>
       <c r="H12" s="58">
@@ -28727,66 +28727,66 @@
       <c r="AO21" s="60">
         <v>118.51675</v>
       </c>
       <c r="AP21" s="60">
         <v>140.66789</v>
       </c>
       <c r="AQ21" s="60">
         <v>0</v>
       </c>
       <c r="AR21" s="60">
         <v>0</v>
       </c>
       <c r="AS21" s="60">
         <v>131.24549999999999</v>
       </c>
       <c r="AT21" s="60">
         <v>186.25219999999999</v>
       </c>
       <c r="AU21" s="60">
         <v>0</v>
       </c>
       <c r="AV21" s="60">
         <v>0</v>
       </c>
       <c r="AW21" s="60">
-        <v>41.091749999999998</v>
+        <v>61.516750000000002</v>
       </c>
       <c r="AX21" s="60">
-        <v>56.653260000000003</v>
+        <v>84.63449</v>
       </c>
       <c r="AY21" s="60">
         <v>0</v>
       </c>
       <c r="AZ21" s="60">
         <v>0</v>
       </c>
       <c r="BA21" s="60">
-        <v>40.26</v>
+        <v>51.01</v>
       </c>
       <c r="BB21" s="60">
-        <v>46.360669999999999</v>
+        <v>61.158560000000001</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A22" s="52" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="58">
         <v>128.87799999999999</v>
       </c>
       <c r="D22" s="58">
         <v>20.532789999999999</v>
       </c>
       <c r="E22" s="58">
         <v>27.60416</v>
       </c>
       <c r="F22" s="58">
         <v>19.663350000000001</v>
       </c>
       <c r="G22" s="58">
         <v>43.551000000000002</v>
       </c>
       <c r="H22" s="58">
@@ -28891,66 +28891,66 @@
       <c r="AO22" s="60">
         <v>104.0889</v>
       </c>
       <c r="AP22" s="60">
         <v>47.11486</v>
       </c>
       <c r="AQ22" s="60">
         <v>0</v>
       </c>
       <c r="AR22" s="60">
         <v>0</v>
       </c>
       <c r="AS22" s="60">
         <v>568.78560000000004</v>
       </c>
       <c r="AT22" s="60">
         <v>149.85504</v>
       </c>
       <c r="AU22" s="60">
         <v>0</v>
       </c>
       <c r="AV22" s="60">
         <v>0</v>
       </c>
       <c r="AW22" s="60">
-        <v>91.846800000000002</v>
+        <v>93.829599999999999</v>
       </c>
       <c r="AX22" s="60">
-        <v>43.250219999999999</v>
+        <v>44.879519999999999</v>
       </c>
       <c r="AY22" s="60">
         <v>0</v>
       </c>
       <c r="AZ22" s="60">
         <v>0</v>
       </c>
       <c r="BA22" s="60">
-        <v>3394.8852000000002</v>
+        <v>3896.5652</v>
       </c>
       <c r="BB22" s="60">
-        <v>678.45401000000004</v>
+        <v>774.82200999999998</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A23" s="52" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="52" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="58">
         <v>0</v>
       </c>
       <c r="D23" s="58">
         <v>0</v>
       </c>
       <c r="E23" s="58">
         <v>0</v>
       </c>
       <c r="F23" s="58">
         <v>0</v>
       </c>
       <c r="G23" s="58">
         <v>0</v>
       </c>
       <c r="H23" s="58">
@@ -29213,72 +29213,72 @@
       <c r="AM24" s="60">
         <v>609.56596000000002</v>
       </c>
       <c r="AN24" s="60">
         <v>678.23532999999998</v>
       </c>
       <c r="AO24" s="60">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="AP24" s="60">
         <v>0.40851999999999999</v>
       </c>
       <c r="AQ24" s="60">
         <v>4.5359999999999996</v>
       </c>
       <c r="AR24" s="60">
         <v>3.4782199999999999</v>
       </c>
       <c r="AS24" s="60">
         <v>0.74951999999999996</v>
       </c>
       <c r="AT24" s="60">
         <v>0.32871</v>
       </c>
       <c r="AU24" s="60">
-        <v>0</v>
+        <v>4.5359999999999996</v>
       </c>
       <c r="AV24" s="60">
-        <v>0</v>
+        <v>3.4782199999999999</v>
       </c>
       <c r="AW24" s="60">
-        <v>1.1039999999999999E-2</v>
+        <v>0.72040000000000004</v>
       </c>
       <c r="AX24" s="60">
-        <v>7.0800000000000002E-2</v>
+        <v>0.17793999999999999</v>
       </c>
       <c r="AY24" s="60">
         <v>0</v>
       </c>
       <c r="AZ24" s="60">
         <v>0</v>
       </c>
       <c r="BA24" s="60">
-        <v>1.44E-2</v>
+        <v>1.8720000000000001E-2</v>
       </c>
       <c r="BB24" s="60">
-        <v>8.0990000000000006E-2</v>
+        <v>0.10851</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A25" s="52" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="52" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="58">
         <v>510.14760000000001</v>
       </c>
       <c r="D25" s="58">
         <v>178.15164999999999</v>
       </c>
       <c r="E25" s="58">
         <v>4543.3990000000003</v>
       </c>
       <c r="F25" s="58">
         <v>174.9092</v>
       </c>
       <c r="G25" s="58">
         <v>950.12800000000004</v>
       </c>
       <c r="H25" s="58">
@@ -29377,60 +29377,60 @@
       <c r="AM25" s="60">
         <v>35.5976</v>
       </c>
       <c r="AN25" s="60">
         <v>47.648389999999999</v>
       </c>
       <c r="AO25" s="60">
         <v>190.32400000000001</v>
       </c>
       <c r="AP25" s="60">
         <v>341.17471</v>
       </c>
       <c r="AQ25" s="60">
         <v>115.61960000000001</v>
       </c>
       <c r="AR25" s="60">
         <v>70.618229999999997</v>
       </c>
       <c r="AS25" s="60">
         <v>329.2561</v>
       </c>
       <c r="AT25" s="60">
         <v>232.52762000000001</v>
       </c>
       <c r="AU25" s="60">
-        <v>87.566000000000003</v>
+        <v>88.019599999999997</v>
       </c>
       <c r="AV25" s="60">
-        <v>49.296219999999998</v>
+        <v>49.635420000000003</v>
       </c>
       <c r="AW25" s="60">
-        <v>22.2715</v>
+        <v>42.335999999999999</v>
       </c>
       <c r="AX25" s="60">
-        <v>53.757300000000001</v>
+        <v>98.052719999999994</v>
       </c>
       <c r="AY25" s="60">
         <v>0</v>
       </c>
       <c r="AZ25" s="60">
         <v>0</v>
       </c>
       <c r="BA25" s="60">
         <v>0</v>
       </c>
       <c r="BB25" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A26" s="52" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="58">
         <v>0</v>
       </c>
       <c r="D26" s="58">
@@ -29553,54 +29553,54 @@
       <c r="AQ26" s="60">
         <v>72.320999999999998</v>
       </c>
       <c r="AR26" s="60">
         <v>76.477999999999994</v>
       </c>
       <c r="AS26" s="60">
         <v>0</v>
       </c>
       <c r="AT26" s="60">
         <v>0</v>
       </c>
       <c r="AU26" s="60">
         <v>0</v>
       </c>
       <c r="AV26" s="60">
         <v>0</v>
       </c>
       <c r="AW26" s="60">
         <v>0</v>
       </c>
       <c r="AX26" s="60">
         <v>0</v>
       </c>
       <c r="AY26" s="60">
-        <v>19.494</v>
+        <v>38.988</v>
       </c>
       <c r="AZ26" s="60">
-        <v>24.515999999999998</v>
+        <v>41.177999999999997</v>
       </c>
       <c r="BA26" s="60">
         <v>0</v>
       </c>
       <c r="BB26" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A27" s="52" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="52" t="s">
         <v>42</v>
       </c>
       <c r="C27" s="58">
         <v>2098.6509999999998</v>
       </c>
       <c r="D27" s="58">
         <v>478.07074999999998</v>
       </c>
       <c r="E27" s="58">
         <v>0</v>
       </c>
       <c r="F27" s="58">
@@ -29705,66 +29705,66 @@
       <c r="AM27" s="60">
         <v>1400.0409999999999</v>
       </c>
       <c r="AN27" s="60">
         <v>376.62930999999998</v>
       </c>
       <c r="AO27" s="60">
         <v>0.88</v>
       </c>
       <c r="AP27" s="60">
         <v>0.32912000000000002</v>
       </c>
       <c r="AQ27" s="60">
         <v>377.08</v>
       </c>
       <c r="AR27" s="60">
         <v>87.348119999999994</v>
       </c>
       <c r="AS27" s="60">
         <v>2.4</v>
       </c>
       <c r="AT27" s="60">
         <v>0.86299999999999999</v>
       </c>
       <c r="AU27" s="60">
-        <v>92.5</v>
+        <v>147.88</v>
       </c>
       <c r="AV27" s="60">
-        <v>22.949290000000001</v>
+        <v>34.539349999999999</v>
       </c>
       <c r="AW27" s="60">
-        <v>1.8</v>
+        <v>2.4</v>
       </c>
       <c r="AX27" s="60">
-        <v>0.72699999999999998</v>
+        <v>0.86299999999999999</v>
       </c>
       <c r="AY27" s="60">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="AZ27" s="60">
-        <v>0</v>
+        <v>11.303330000000001</v>
       </c>
       <c r="BA27" s="60">
         <v>0</v>
       </c>
       <c r="BB27" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A28" s="52" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="52" t="s">
         <v>44</v>
       </c>
       <c r="C28" s="58">
         <v>1885.5065500000001</v>
       </c>
       <c r="D28" s="58">
         <v>119.22535999999999</v>
       </c>
       <c r="E28" s="58">
         <v>0</v>
       </c>
       <c r="F28" s="58">
@@ -30039,66 +30039,66 @@
       <c r="AO29" s="60">
         <v>2.2000000000000002</v>
       </c>
       <c r="AP29" s="60">
         <v>1.30446</v>
       </c>
       <c r="AQ29" s="60">
         <v>468</v>
       </c>
       <c r="AR29" s="60">
         <v>205.94057000000001</v>
       </c>
       <c r="AS29" s="60">
         <v>0.22</v>
       </c>
       <c r="AT29" s="60">
         <v>1.0201899999999999</v>
       </c>
       <c r="AU29" s="60">
         <v>7</v>
       </c>
       <c r="AV29" s="60">
         <v>1.86025</v>
       </c>
       <c r="AW29" s="60">
+        <v>0.08</v>
+      </c>
+      <c r="AX29" s="60">
+        <v>0.3422</v>
+      </c>
+      <c r="AY29" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ29" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA29" s="60">
         <v>0.06</v>
       </c>
-      <c r="AX29" s="60">
-[...10 lines deleted...]
-      </c>
       <c r="BB29" s="60">
-        <v>0.1956</v>
+        <v>0.29776999999999998</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A30" s="52" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="52" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="58">
         <v>54.997999999999998</v>
       </c>
       <c r="D30" s="58">
         <v>6.1249799999999999</v>
       </c>
       <c r="E30" s="58">
         <v>0</v>
       </c>
       <c r="F30" s="58">
         <v>0</v>
       </c>
       <c r="G30" s="58">
         <v>1110.356</v>
       </c>
       <c r="H30" s="58">
@@ -30859,66 +30859,66 @@
       <c r="AO34" s="60">
         <v>37.377000000000002</v>
       </c>
       <c r="AP34" s="60">
         <v>87.702830000000006</v>
       </c>
       <c r="AQ34" s="60">
         <v>0</v>
       </c>
       <c r="AR34" s="60">
         <v>0</v>
       </c>
       <c r="AS34" s="60">
         <v>37.161000000000001</v>
       </c>
       <c r="AT34" s="60">
         <v>113.37313</v>
       </c>
       <c r="AU34" s="60">
         <v>0</v>
       </c>
       <c r="AV34" s="60">
         <v>0</v>
       </c>
       <c r="AW34" s="60">
-        <v>12.531000000000001</v>
+        <v>16.940999999999999</v>
       </c>
       <c r="AX34" s="60">
-        <v>36.878279999999997</v>
+        <v>49.852510000000002</v>
       </c>
       <c r="AY34" s="60">
         <v>0</v>
       </c>
       <c r="AZ34" s="60">
         <v>0</v>
       </c>
       <c r="BA34" s="60">
-        <v>11.962</v>
+        <v>13.948</v>
       </c>
       <c r="BB34" s="60">
-        <v>30.209810000000001</v>
+        <v>38.698630000000001</v>
       </c>
     </row>
     <row r="35" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A35" s="52" t="s">
         <v>57</v>
       </c>
       <c r="B35" s="52" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="58">
         <v>7778.1017000000002</v>
       </c>
       <c r="D35" s="58">
         <v>1261.92589</v>
       </c>
       <c r="E35" s="58">
         <v>2.1189499999999999</v>
       </c>
       <c r="F35" s="58">
         <v>11.50573</v>
       </c>
       <c r="G35" s="58">
         <v>2453.7040000000002</v>
       </c>
       <c r="H35" s="58">
@@ -31023,54 +31023,54 @@
       <c r="AO35" s="60">
         <v>6.64879</v>
       </c>
       <c r="AP35" s="60">
         <v>4.0364199999999997</v>
       </c>
       <c r="AQ35" s="60">
         <v>0</v>
       </c>
       <c r="AR35" s="60">
         <v>0</v>
       </c>
       <c r="AS35" s="60">
         <v>0.53500000000000003</v>
       </c>
       <c r="AT35" s="60">
         <v>0.71694000000000002</v>
       </c>
       <c r="AU35" s="60">
         <v>0</v>
       </c>
       <c r="AV35" s="60">
         <v>0</v>
       </c>
       <c r="AW35" s="60">
-        <v>0.4</v>
+        <v>0.53500000000000003</v>
       </c>
       <c r="AX35" s="60">
-        <v>0.14899999999999999</v>
+        <v>0.71694000000000002</v>
       </c>
       <c r="AY35" s="60">
         <v>0</v>
       </c>
       <c r="AZ35" s="60">
         <v>0</v>
       </c>
       <c r="BA35" s="60">
         <v>0.02</v>
       </c>
       <c r="BB35" s="60">
         <v>1.1296999999999999</v>
       </c>
     </row>
     <row r="36" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A36" s="52" t="s">
         <v>59</v>
       </c>
       <c r="B36" s="52" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="58">
         <v>1.7517499999999999</v>
       </c>
       <c r="D36" s="58">
@@ -31187,66 +31187,66 @@
       <c r="AO36" s="60">
         <v>1.3060400000000001</v>
       </c>
       <c r="AP36" s="60">
         <v>8.3542100000000001</v>
       </c>
       <c r="AQ36" s="60">
         <v>0</v>
       </c>
       <c r="AR36" s="60">
         <v>0</v>
       </c>
       <c r="AS36" s="60">
         <v>0.94440000000000002</v>
       </c>
       <c r="AT36" s="60">
         <v>6.5401600000000002</v>
       </c>
       <c r="AU36" s="60">
         <v>0</v>
       </c>
       <c r="AV36" s="60">
         <v>0</v>
       </c>
       <c r="AW36" s="60">
-        <v>0.31256</v>
+        <v>0.38813999999999999</v>
       </c>
       <c r="AX36" s="60">
-        <v>1.7608699999999999</v>
+        <v>2.4539499999999999</v>
       </c>
       <c r="AY36" s="60">
         <v>0</v>
       </c>
       <c r="AZ36" s="60">
         <v>0</v>
       </c>
       <c r="BA36" s="60">
-        <v>0.16625999999999999</v>
+        <v>0.21473999999999999</v>
       </c>
       <c r="BB36" s="60">
-        <v>1.2290399999999999</v>
+        <v>1.6244700000000001</v>
       </c>
     </row>
     <row r="37" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A37" s="52" t="s">
         <v>61</v>
       </c>
       <c r="B37" s="52" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="58">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="D37" s="58">
         <v>3.0460000000000001E-2</v>
       </c>
       <c r="E37" s="58">
         <v>0.80179999999999996</v>
       </c>
       <c r="F37" s="58">
         <v>4.4873799999999999</v>
       </c>
       <c r="G37" s="58">
         <v>0</v>
       </c>
       <c r="H37" s="58">
@@ -31351,66 +31351,66 @@
       <c r="AO37" s="60">
         <v>5.3400000000000003E-2</v>
       </c>
       <c r="AP37" s="60">
         <v>0.36697999999999997</v>
       </c>
       <c r="AQ37" s="60">
         <v>0</v>
       </c>
       <c r="AR37" s="60">
         <v>0</v>
       </c>
       <c r="AS37" s="60">
         <v>6.0400000000000002E-2</v>
       </c>
       <c r="AT37" s="60">
         <v>0.39290000000000003</v>
       </c>
       <c r="AU37" s="60">
         <v>0</v>
       </c>
       <c r="AV37" s="60">
         <v>0</v>
       </c>
       <c r="AW37" s="60">
-        <v>8.8000000000000005E-3</v>
+        <v>1.72E-2</v>
       </c>
       <c r="AX37" s="60">
-        <v>6.2210000000000001E-2</v>
+        <v>0.11983000000000001</v>
       </c>
       <c r="AY37" s="60">
         <v>0</v>
       </c>
       <c r="AZ37" s="60">
         <v>0</v>
       </c>
       <c r="BA37" s="60">
-        <v>8.0000000000000002E-3</v>
+        <v>1.4800000000000001E-2</v>
       </c>
       <c r="BB37" s="60">
-        <v>5.5559999999999998E-2</v>
+        <v>0.10605000000000001</v>
       </c>
     </row>
     <row r="38" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A38" s="52" t="s">
         <v>63</v>
       </c>
       <c r="B38" s="52" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="58">
         <v>0</v>
       </c>
       <c r="D38" s="58">
         <v>0</v>
       </c>
       <c r="E38" s="58">
         <v>0.27900000000000003</v>
       </c>
       <c r="F38" s="58">
         <v>5.0015099999999997</v>
       </c>
       <c r="G38" s="58">
         <v>0</v>
       </c>
       <c r="H38" s="58">
@@ -31515,66 +31515,66 @@
       <c r="AO38" s="60">
         <v>0.13017000000000001</v>
       </c>
       <c r="AP38" s="60">
         <v>2.50786</v>
       </c>
       <c r="AQ38" s="60">
         <v>0</v>
       </c>
       <c r="AR38" s="60">
         <v>0</v>
       </c>
       <c r="AS38" s="60">
         <v>0.1484</v>
       </c>
       <c r="AT38" s="60">
         <v>2.6814399999999998</v>
       </c>
       <c r="AU38" s="60">
         <v>0</v>
       </c>
       <c r="AV38" s="60">
         <v>0</v>
       </c>
       <c r="AW38" s="60">
-        <v>3.0800000000000001E-2</v>
+        <v>4.2000000000000003E-2</v>
       </c>
       <c r="AX38" s="60">
-        <v>0.59345000000000003</v>
+        <v>0.80393000000000003</v>
       </c>
       <c r="AY38" s="60">
         <v>0</v>
       </c>
       <c r="AZ38" s="60">
         <v>0</v>
       </c>
       <c r="BA38" s="60">
-        <v>2.0719999999999999E-2</v>
+        <v>3.4160000000000003E-2</v>
       </c>
       <c r="BB38" s="60">
-        <v>0.42605999999999999</v>
+        <v>0.71955999999999998</v>
       </c>
     </row>
     <row r="39" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A39" s="52" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="52" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="58">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="D39" s="58">
         <v>4.1230000000000003E-2</v>
       </c>
       <c r="E39" s="58">
         <v>7.2749999999999995E-2</v>
       </c>
       <c r="F39" s="58">
         <v>0.77236000000000005</v>
       </c>
       <c r="G39" s="58">
         <v>5.7000000000000002E-3</v>
       </c>
       <c r="H39" s="58">
@@ -31843,66 +31843,66 @@
       <c r="AO40" s="60">
         <v>0.26928999999999997</v>
       </c>
       <c r="AP40" s="60">
         <v>0.54107000000000005</v>
       </c>
       <c r="AQ40" s="60">
         <v>0</v>
       </c>
       <c r="AR40" s="60">
         <v>0</v>
       </c>
       <c r="AS40" s="60">
         <v>0.19767999999999999</v>
       </c>
       <c r="AT40" s="60">
         <v>0.37658000000000003</v>
       </c>
       <c r="AU40" s="60">
         <v>0</v>
       </c>
       <c r="AV40" s="60">
         <v>0</v>
       </c>
       <c r="AW40" s="60">
-        <v>7.6679999999999998E-2</v>
+        <v>7.9799999999999996E-2</v>
       </c>
       <c r="AX40" s="60">
-        <v>0.10879999999999999</v>
+        <v>0.12397</v>
       </c>
       <c r="AY40" s="60">
         <v>0</v>
       </c>
       <c r="AZ40" s="60">
         <v>0</v>
       </c>
       <c r="BA40" s="60">
-        <v>2.6960000000000001E-2</v>
+        <v>7.0559999999999998E-2</v>
       </c>
       <c r="BB40" s="60">
-        <v>5.8069999999999997E-2</v>
+        <v>0.12892000000000001</v>
       </c>
     </row>
     <row r="41" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A41" s="52" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="52" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="58">
         <v>3.3871500000000001</v>
       </c>
       <c r="D41" s="58">
         <v>0.77705000000000002</v>
       </c>
       <c r="E41" s="58">
         <v>2.4918499999999999</v>
       </c>
       <c r="F41" s="58">
         <v>19.10754</v>
       </c>
       <c r="G41" s="58">
         <v>0.20635000000000001</v>
       </c>
       <c r="H41" s="58">
@@ -32007,66 +32007,66 @@
       <c r="AO41" s="60">
         <v>1.88554</v>
       </c>
       <c r="AP41" s="60">
         <v>12.03082</v>
       </c>
       <c r="AQ41" s="60">
         <v>0</v>
       </c>
       <c r="AR41" s="60">
         <v>0</v>
       </c>
       <c r="AS41" s="60">
         <v>0.66757</v>
       </c>
       <c r="AT41" s="60">
         <v>5.6832399999999996</v>
       </c>
       <c r="AU41" s="60">
         <v>0</v>
       </c>
       <c r="AV41" s="60">
         <v>0</v>
       </c>
       <c r="AW41" s="60">
-        <v>0.24514</v>
+        <v>0.27392</v>
       </c>
       <c r="AX41" s="60">
-        <v>2.1297600000000001</v>
+        <v>2.3623400000000001</v>
       </c>
       <c r="AY41" s="60">
         <v>0</v>
       </c>
       <c r="AZ41" s="60">
         <v>0</v>
       </c>
       <c r="BA41" s="60">
-        <v>0.17091999999999999</v>
+        <v>0.189</v>
       </c>
       <c r="BB41" s="60">
-        <v>1.7842899999999999</v>
+        <v>1.9394199999999999</v>
       </c>
     </row>
     <row r="42" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A42" s="52" t="s">
         <v>71</v>
       </c>
       <c r="B42" s="52" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="58">
         <v>94206.870999999999</v>
       </c>
       <c r="D42" s="58">
         <v>16940.472170000001</v>
       </c>
       <c r="E42" s="58">
         <v>551.55200000000002</v>
       </c>
       <c r="F42" s="58">
         <v>86.034729999999996</v>
       </c>
       <c r="G42" s="58">
         <v>205501.992</v>
       </c>
       <c r="H42" s="58">
@@ -32165,72 +32165,72 @@
       <c r="AM42" s="60">
         <v>22255.360000000001</v>
       </c>
       <c r="AN42" s="60">
         <v>3959.335</v>
       </c>
       <c r="AO42" s="60">
         <v>106840.035</v>
       </c>
       <c r="AP42" s="60">
         <v>15270.6438</v>
       </c>
       <c r="AQ42" s="60">
         <v>104706.262</v>
       </c>
       <c r="AR42" s="60">
         <v>21481.527999999998</v>
       </c>
       <c r="AS42" s="60">
         <v>10534.98</v>
       </c>
       <c r="AT42" s="60">
         <v>1478.32331</v>
       </c>
       <c r="AU42" s="60">
-        <v>24712.296999999999</v>
+        <v>33419.847000000002</v>
       </c>
       <c r="AV42" s="60">
-        <v>4573.8729999999996</v>
+        <v>6378.5929999999998</v>
       </c>
       <c r="AW42" s="60">
         <v>381.02</v>
       </c>
       <c r="AX42" s="60">
         <v>58.984969999999997</v>
       </c>
       <c r="AY42" s="60">
         <v>11469.224</v>
       </c>
       <c r="AZ42" s="60">
         <v>2486.953</v>
       </c>
       <c r="BA42" s="60">
-        <v>5280.25</v>
+        <v>14720.87</v>
       </c>
       <c r="BB42" s="60">
-        <v>685.50720000000001</v>
+        <v>2168.1056199999998</v>
       </c>
     </row>
     <row r="43" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A43" s="52" t="s">
         <v>73</v>
       </c>
       <c r="B43" s="52" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="58">
         <v>1993.85</v>
       </c>
       <c r="D43" s="58">
         <v>259.16525999999999</v>
       </c>
       <c r="E43" s="58">
         <v>122.1704</v>
       </c>
       <c r="F43" s="58">
         <v>8.5457599999999996</v>
       </c>
       <c r="G43" s="58">
         <v>974.2</v>
       </c>
       <c r="H43" s="58">
@@ -32511,54 +32511,54 @@
       <c r="AS44" s="60">
         <v>2278.75</v>
       </c>
       <c r="AT44" s="60">
         <v>456.88400000000001</v>
       </c>
       <c r="AU44" s="60">
         <v>0</v>
       </c>
       <c r="AV44" s="60">
         <v>0</v>
       </c>
       <c r="AW44" s="60">
         <v>1000</v>
       </c>
       <c r="AX44" s="60">
         <v>258.89400000000001</v>
       </c>
       <c r="AY44" s="60">
         <v>1891.624</v>
       </c>
       <c r="AZ44" s="60">
         <v>392.84800000000001</v>
       </c>
       <c r="BA44" s="60">
-        <v>69.849999999999994</v>
+        <v>209.65</v>
       </c>
       <c r="BB44" s="60">
-        <v>9.3350000000000009</v>
+        <v>28.754000000000001</v>
       </c>
     </row>
     <row r="45" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A45" s="52" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="52" t="s">
         <v>78</v>
       </c>
       <c r="C45" s="58">
         <v>0</v>
       </c>
       <c r="D45" s="58">
         <v>0</v>
       </c>
       <c r="E45" s="58">
         <v>0</v>
       </c>
       <c r="F45" s="58">
         <v>0</v>
       </c>
       <c r="G45" s="58">
         <v>3997.5</v>
       </c>
       <c r="H45" s="58">
@@ -32827,66 +32827,66 @@
       <c r="AO46" s="60">
         <v>13511.969950000001</v>
       </c>
       <c r="AP46" s="60">
         <v>2896.4559899999999</v>
       </c>
       <c r="AQ46" s="60">
         <v>0</v>
       </c>
       <c r="AR46" s="60">
         <v>0</v>
       </c>
       <c r="AS46" s="60">
         <v>3296.6367599999999</v>
       </c>
       <c r="AT46" s="60">
         <v>882.11810000000003</v>
       </c>
       <c r="AU46" s="60">
         <v>0</v>
       </c>
       <c r="AV46" s="60">
         <v>0</v>
       </c>
       <c r="AW46" s="60">
-        <v>80.221999999999994</v>
+        <v>191.83600000000001</v>
       </c>
       <c r="AX46" s="60">
-        <v>118.51300000000001</v>
+        <v>145.91200000000001</v>
       </c>
       <c r="AY46" s="60">
         <v>0</v>
       </c>
       <c r="AZ46" s="60">
         <v>0</v>
       </c>
       <c r="BA46" s="60">
-        <v>754.82799999999997</v>
+        <v>1407.578</v>
       </c>
       <c r="BB46" s="60">
-        <v>264.53899999999999</v>
+        <v>737.22699999999998</v>
       </c>
     </row>
     <row r="47" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A47" s="52" t="s">
         <v>81</v>
       </c>
       <c r="B47" s="52" t="s">
         <v>82</v>
       </c>
       <c r="C47" s="58">
         <v>138.31899999999999</v>
       </c>
       <c r="D47" s="58">
         <v>34.746920000000003</v>
       </c>
       <c r="E47" s="58">
         <v>499.89472999999998</v>
       </c>
       <c r="F47" s="58">
         <v>279.39863000000003</v>
       </c>
       <c r="G47" s="58">
         <v>188.346</v>
       </c>
       <c r="H47" s="58">
@@ -32991,66 +32991,66 @@
       <c r="AO47" s="60">
         <v>429.42340000000002</v>
       </c>
       <c r="AP47" s="60">
         <v>359.52102000000002</v>
       </c>
       <c r="AQ47" s="60">
         <v>60</v>
       </c>
       <c r="AR47" s="60">
         <v>7.5519999999999996</v>
       </c>
       <c r="AS47" s="60">
         <v>23.0108</v>
       </c>
       <c r="AT47" s="60">
         <v>28.242629999999998</v>
       </c>
       <c r="AU47" s="60">
         <v>60</v>
       </c>
       <c r="AV47" s="60">
         <v>7.5519999999999996</v>
       </c>
       <c r="AW47" s="60">
-        <v>9.2349999999999994</v>
+        <v>13.276</v>
       </c>
       <c r="AX47" s="60">
-        <v>10.56964</v>
+        <v>15.4391</v>
       </c>
       <c r="AY47" s="60">
         <v>0</v>
       </c>
       <c r="AZ47" s="60">
         <v>0</v>
       </c>
       <c r="BA47" s="60">
-        <v>72.34</v>
+        <v>142.25919999999999</v>
       </c>
       <c r="BB47" s="60">
-        <v>44.177700000000002</v>
+        <v>81.478409999999997</v>
       </c>
     </row>
     <row r="48" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A48" s="52" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="52" t="s">
         <v>84</v>
       </c>
       <c r="C48" s="58">
         <v>0</v>
       </c>
       <c r="D48" s="58">
         <v>0</v>
       </c>
       <c r="E48" s="58">
         <v>0</v>
       </c>
       <c r="F48" s="58">
         <v>0</v>
       </c>
       <c r="G48" s="58">
         <v>0.59099999999999997</v>
       </c>
       <c r="H48" s="58">
@@ -33319,66 +33319,66 @@
       <c r="AO49" s="60">
         <v>10.242100000000001</v>
       </c>
       <c r="AP49" s="60">
         <v>10.308020000000001</v>
       </c>
       <c r="AQ49" s="60">
         <v>0</v>
       </c>
       <c r="AR49" s="60">
         <v>0</v>
       </c>
       <c r="AS49" s="60">
         <v>203.12</v>
       </c>
       <c r="AT49" s="60">
         <v>40.089919999999999</v>
       </c>
       <c r="AU49" s="60">
         <v>0</v>
       </c>
       <c r="AV49" s="60">
         <v>0</v>
       </c>
       <c r="AW49" s="60">
-        <v>0.77200000000000002</v>
+        <v>0.84399999999999997</v>
       </c>
       <c r="AX49" s="60">
-        <v>3.0456599999999998</v>
+        <v>3.30057</v>
       </c>
       <c r="AY49" s="60">
         <v>0</v>
       </c>
       <c r="AZ49" s="60">
         <v>0</v>
       </c>
       <c r="BA49" s="60">
-        <v>786.30799999999999</v>
+        <v>2079.9479999999999</v>
       </c>
       <c r="BB49" s="60">
-        <v>164.13565</v>
+        <v>434.80365</v>
       </c>
     </row>
     <row r="50" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A50" s="52" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="52" t="s">
         <v>88</v>
       </c>
       <c r="C50" s="58">
         <v>0</v>
       </c>
       <c r="D50" s="58">
         <v>0</v>
       </c>
       <c r="E50" s="58">
         <v>2669.7</v>
       </c>
       <c r="F50" s="58">
         <v>1305.7940000000001</v>
       </c>
       <c r="G50" s="58">
         <v>393.96</v>
       </c>
       <c r="H50" s="58">
@@ -33483,66 +33483,66 @@
       <c r="AO50" s="60">
         <v>1075.1099999999999</v>
       </c>
       <c r="AP50" s="60">
         <v>434.43412999999998</v>
       </c>
       <c r="AQ50" s="60">
         <v>5</v>
       </c>
       <c r="AR50" s="60">
         <v>9.6920000000000002</v>
       </c>
       <c r="AS50" s="60">
         <v>6400.5</v>
       </c>
       <c r="AT50" s="60">
         <v>2196.6060000000002</v>
       </c>
       <c r="AU50" s="60">
         <v>5</v>
       </c>
       <c r="AV50" s="60">
         <v>9.6920000000000002</v>
       </c>
       <c r="AW50" s="60">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AX50" s="60">
-        <v>0</v>
+        <v>5.4429999999999996</v>
       </c>
       <c r="AY50" s="60">
         <v>0</v>
       </c>
       <c r="AZ50" s="60">
         <v>0</v>
       </c>
       <c r="BA50" s="60">
-        <v>2850.75</v>
+        <v>7155.6</v>
       </c>
       <c r="BB50" s="60">
-        <v>855.99300000000005</v>
+        <v>2390.7460000000001</v>
       </c>
     </row>
     <row r="51" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A51" s="52" t="s">
         <v>89</v>
       </c>
       <c r="B51" s="52" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="58">
         <v>286.01305000000002</v>
       </c>
       <c r="D51" s="58">
         <v>41.908410000000003</v>
       </c>
       <c r="E51" s="58">
         <v>0</v>
       </c>
       <c r="F51" s="58">
         <v>0</v>
       </c>
       <c r="G51" s="58">
         <v>230.42400000000001</v>
       </c>
       <c r="H51" s="58">
@@ -33641,54 +33641,54 @@
       <c r="AM51" s="60">
         <v>290.10000000000002</v>
       </c>
       <c r="AN51" s="60">
         <v>134.28908000000001</v>
       </c>
       <c r="AO51" s="60">
         <v>1.125</v>
       </c>
       <c r="AP51" s="60">
         <v>3.7279100000000001</v>
       </c>
       <c r="AQ51" s="60">
         <v>66.95</v>
       </c>
       <c r="AR51" s="60">
         <v>27.292629999999999</v>
       </c>
       <c r="AS51" s="60">
         <v>0</v>
       </c>
       <c r="AT51" s="60">
         <v>0</v>
       </c>
       <c r="AU51" s="60">
-        <v>0</v>
+        <v>1.5</v>
       </c>
       <c r="AV51" s="60">
-        <v>0</v>
+        <v>0.57523000000000002</v>
       </c>
       <c r="AW51" s="60">
         <v>0</v>
       </c>
       <c r="AX51" s="60">
         <v>0</v>
       </c>
       <c r="AY51" s="60">
         <v>0</v>
       </c>
       <c r="AZ51" s="60">
         <v>0</v>
       </c>
       <c r="BA51" s="60">
         <v>0</v>
       </c>
       <c r="BB51" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A52" s="52" t="s">
         <v>91</v>
       </c>
       <c r="B52" s="52" t="s">
@@ -33811,66 +33811,66 @@
       <c r="AO52" s="60">
         <v>1.522</v>
       </c>
       <c r="AP52" s="60">
         <v>1.3324400000000001</v>
       </c>
       <c r="AQ52" s="60">
         <v>0</v>
       </c>
       <c r="AR52" s="60">
         <v>0</v>
       </c>
       <c r="AS52" s="60">
         <v>2.7654999999999998</v>
       </c>
       <c r="AT52" s="60">
         <v>2.4995400000000001</v>
       </c>
       <c r="AU52" s="60">
         <v>0</v>
       </c>
       <c r="AV52" s="60">
         <v>0</v>
       </c>
       <c r="AW52" s="60">
-        <v>0.38700000000000001</v>
+        <v>2.5550000000000002</v>
       </c>
       <c r="AX52" s="60">
-        <v>0.57452999999999999</v>
+        <v>2.1232899999999999</v>
       </c>
       <c r="AY52" s="60">
         <v>0</v>
       </c>
       <c r="AZ52" s="60">
         <v>0</v>
       </c>
       <c r="BA52" s="60">
-        <v>0.34449999999999997</v>
+        <v>0.54400000000000004</v>
       </c>
       <c r="BB52" s="60">
-        <v>0.58835000000000004</v>
+        <v>0.95913000000000004</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A53" s="52" t="s">
         <v>93</v>
       </c>
       <c r="B53" s="52" t="s">
         <v>94</v>
       </c>
       <c r="C53" s="58">
         <v>1769.1769999999999</v>
       </c>
       <c r="D53" s="58">
         <v>797.06163000000004</v>
       </c>
       <c r="E53" s="58">
         <v>0.4</v>
       </c>
       <c r="F53" s="58">
         <v>1.1200000000000001</v>
       </c>
       <c r="G53" s="58">
         <v>6542.0540000000001</v>
       </c>
       <c r="H53" s="58">
@@ -34139,66 +34139,66 @@
       <c r="AO54" s="60">
         <v>11634.749</v>
       </c>
       <c r="AP54" s="60">
         <v>4388.4410799999996</v>
       </c>
       <c r="AQ54" s="60">
         <v>720.71699999999998</v>
       </c>
       <c r="AR54" s="60">
         <v>1804.771</v>
       </c>
       <c r="AS54" s="60">
         <v>5241.7486500000005</v>
       </c>
       <c r="AT54" s="60">
         <v>2759.92812</v>
       </c>
       <c r="AU54" s="60">
         <v>400.71699999999998</v>
       </c>
       <c r="AV54" s="60">
         <v>1207.826</v>
       </c>
       <c r="AW54" s="60">
-        <v>115.288</v>
+        <v>433.14265</v>
       </c>
       <c r="AX54" s="60">
-        <v>435.78158999999999</v>
+        <v>775.73785999999996</v>
       </c>
       <c r="AY54" s="60">
         <v>60.4</v>
       </c>
       <c r="AZ54" s="60">
         <v>172.70070000000001</v>
       </c>
       <c r="BA54" s="60">
-        <v>8793.107</v>
+        <v>13988.050999999999</v>
       </c>
       <c r="BB54" s="60">
-        <v>3937.9623299999998</v>
+        <v>6396.67929</v>
       </c>
     </row>
     <row r="55" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A55" s="52" t="s">
         <v>97</v>
       </c>
       <c r="B55" s="52" t="s">
         <v>98</v>
       </c>
       <c r="C55" s="58">
         <v>1132.1199999999999</v>
       </c>
       <c r="D55" s="58">
         <v>440.00700000000001</v>
       </c>
       <c r="E55" s="58">
         <v>2318.5149000000001</v>
       </c>
       <c r="F55" s="58">
         <v>883.77448000000004</v>
       </c>
       <c r="G55" s="58">
         <v>3666.16</v>
       </c>
       <c r="H55" s="58">
@@ -34303,66 +34303,66 @@
       <c r="AO55" s="60">
         <v>2285.1005300000002</v>
       </c>
       <c r="AP55" s="60">
         <v>661.50149999999996</v>
       </c>
       <c r="AQ55" s="60">
         <v>144.80000000000001</v>
       </c>
       <c r="AR55" s="60">
         <v>59.505380000000002</v>
       </c>
       <c r="AS55" s="60">
         <v>27.054860000000001</v>
       </c>
       <c r="AT55" s="60">
         <v>29.514949999999999</v>
       </c>
       <c r="AU55" s="60">
         <v>22.5</v>
       </c>
       <c r="AV55" s="60">
         <v>6.4122700000000004</v>
       </c>
       <c r="AW55" s="60">
-        <v>2.01972</v>
+        <v>4.7183000000000002</v>
       </c>
       <c r="AX55" s="60">
-        <v>2.5128599999999999</v>
+        <v>5.13307</v>
       </c>
       <c r="AY55" s="60">
         <v>0</v>
       </c>
       <c r="AZ55" s="60">
         <v>0</v>
       </c>
       <c r="BA55" s="60">
-        <v>4.70608</v>
+        <v>6.6529800000000003</v>
       </c>
       <c r="BB55" s="60">
-        <v>5.1533699999999998</v>
+        <v>8.0961400000000001</v>
       </c>
     </row>
     <row r="56" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A56" s="52" t="s">
         <v>99</v>
       </c>
       <c r="B56" s="52" t="s">
         <v>100</v>
       </c>
       <c r="C56" s="58">
         <v>0</v>
       </c>
       <c r="D56" s="58">
         <v>0</v>
       </c>
       <c r="E56" s="58">
         <v>99.861729999999994</v>
       </c>
       <c r="F56" s="58">
         <v>145.25906000000001</v>
       </c>
       <c r="G56" s="58">
         <v>0</v>
       </c>
       <c r="H56" s="58">
@@ -34467,66 +34467,66 @@
       <c r="AO56" s="60">
         <v>128.14830000000001</v>
       </c>
       <c r="AP56" s="60">
         <v>362.81918999999999</v>
       </c>
       <c r="AQ56" s="60">
         <v>16</v>
       </c>
       <c r="AR56" s="60">
         <v>10.779389999999999</v>
       </c>
       <c r="AS56" s="60">
         <v>19.483180000000001</v>
       </c>
       <c r="AT56" s="60">
         <v>332.08481</v>
       </c>
       <c r="AU56" s="60">
         <v>0</v>
       </c>
       <c r="AV56" s="60">
         <v>0</v>
       </c>
       <c r="AW56" s="60">
-        <v>4.2889299999999997</v>
+        <v>6.3111100000000002</v>
       </c>
       <c r="AX56" s="60">
-        <v>120.81515</v>
+        <v>151.80423999999999</v>
       </c>
       <c r="AY56" s="60">
         <v>0</v>
       </c>
       <c r="AZ56" s="60">
         <v>0</v>
       </c>
       <c r="BA56" s="60">
-        <v>6.9449500000000004</v>
+        <v>9.7801899999999993</v>
       </c>
       <c r="BB56" s="60">
-        <v>113.71198</v>
+        <v>167.97595000000001</v>
       </c>
     </row>
     <row r="57" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A57" s="52" t="s">
         <v>101</v>
       </c>
       <c r="B57" s="52" t="s">
         <v>102</v>
       </c>
       <c r="C57" s="58">
         <v>0</v>
       </c>
       <c r="D57" s="58">
         <v>0</v>
       </c>
       <c r="E57" s="58">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="F57" s="58">
         <v>0.41299999999999998</v>
       </c>
       <c r="G57" s="58">
         <v>0</v>
       </c>
       <c r="H57" s="58">
@@ -34795,66 +34795,66 @@
       <c r="AO58" s="60">
         <v>8.7090000000000001E-2</v>
       </c>
       <c r="AP58" s="60">
         <v>3.4039000000000001</v>
       </c>
       <c r="AQ58" s="60">
         <v>0</v>
       </c>
       <c r="AR58" s="60">
         <v>0</v>
       </c>
       <c r="AS58" s="60">
         <v>3.2469999999999999E-2</v>
       </c>
       <c r="AT58" s="60">
         <v>2.5654599999999999</v>
       </c>
       <c r="AU58" s="60">
         <v>0</v>
       </c>
       <c r="AV58" s="60">
         <v>0</v>
       </c>
       <c r="AW58" s="60">
-        <v>7.0000000000000001E-3</v>
+        <v>9.4299999999999991E-3</v>
       </c>
       <c r="AX58" s="60">
-        <v>0.51490999999999998</v>
+        <v>0.73234999999999995</v>
       </c>
       <c r="AY58" s="60">
         <v>0</v>
       </c>
       <c r="AZ58" s="60">
         <v>0</v>
       </c>
       <c r="BA58" s="60">
-        <v>9.7800000000000005E-3</v>
+        <v>1.098E-2</v>
       </c>
       <c r="BB58" s="60">
-        <v>0.63546000000000002</v>
+        <v>0.76624000000000003</v>
       </c>
     </row>
     <row r="59" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A59" s="52" t="s">
         <v>105</v>
       </c>
       <c r="B59" s="52" t="s">
         <v>106</v>
       </c>
       <c r="C59" s="58">
         <v>46.576999999999998</v>
       </c>
       <c r="D59" s="58">
         <v>9.6480399999999999</v>
       </c>
       <c r="E59" s="58">
         <v>5.4000000000000003E-3</v>
       </c>
       <c r="F59" s="58">
         <v>6.6949999999999996E-2</v>
       </c>
       <c r="G59" s="58">
         <v>16.672999999999998</v>
       </c>
       <c r="H59" s="58">
@@ -34959,66 +34959,66 @@
       <c r="AO59" s="60">
         <v>0.44803999999999999</v>
       </c>
       <c r="AP59" s="60">
         <v>0.33727000000000001</v>
       </c>
       <c r="AQ59" s="60">
         <v>0.8</v>
       </c>
       <c r="AR59" s="60">
         <v>3.8281000000000001</v>
       </c>
       <c r="AS59" s="60">
         <v>3.4169999999999999E-2</v>
       </c>
       <c r="AT59" s="60">
         <v>4.3049999999999998E-2</v>
       </c>
       <c r="AU59" s="60">
         <v>0</v>
       </c>
       <c r="AV59" s="60">
         <v>0</v>
       </c>
       <c r="AW59" s="60">
-        <v>3.0000000000000001E-3</v>
+        <v>1.917E-2</v>
       </c>
       <c r="AX59" s="60">
-        <v>1.7899999999999999E-3</v>
+        <v>2.8469999999999999E-2</v>
       </c>
       <c r="AY59" s="60">
         <v>0</v>
       </c>
       <c r="AZ59" s="60">
         <v>0</v>
       </c>
       <c r="BA59" s="60">
-        <v>0.02</v>
+        <v>2.7E-2</v>
       </c>
       <c r="BB59" s="60">
-        <v>2.0629999999999999E-2</v>
+        <v>2.819E-2</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A60" s="52" t="s">
         <v>107</v>
       </c>
       <c r="B60" s="52" t="s">
         <v>108</v>
       </c>
       <c r="C60" s="58">
         <v>0</v>
       </c>
       <c r="D60" s="58">
         <v>0</v>
       </c>
       <c r="E60" s="58">
         <v>12.5</v>
       </c>
       <c r="F60" s="58">
         <v>0.79900000000000004</v>
       </c>
       <c r="G60" s="58">
         <v>0</v>
       </c>
       <c r="H60" s="58">
@@ -35627,54 +35627,54 @@
       <c r="AS63" s="60">
         <v>0.04</v>
       </c>
       <c r="AT63" s="60">
         <v>0.80981999999999998</v>
       </c>
       <c r="AU63" s="60">
         <v>0</v>
       </c>
       <c r="AV63" s="60">
         <v>0</v>
       </c>
       <c r="AW63" s="60">
         <v>0</v>
       </c>
       <c r="AX63" s="60">
         <v>0</v>
       </c>
       <c r="AY63" s="60">
         <v>0</v>
       </c>
       <c r="AZ63" s="60">
         <v>0</v>
       </c>
       <c r="BA63" s="60">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="BB63" s="60">
-        <v>2.4700000000000002</v>
+        <v>2.9860799999999998</v>
       </c>
     </row>
     <row r="64" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A64" s="52" t="s">
         <v>115</v>
       </c>
       <c r="B64" s="52" t="s">
         <v>116</v>
       </c>
       <c r="C64" s="58">
         <v>0</v>
       </c>
       <c r="D64" s="58">
         <v>0</v>
       </c>
       <c r="E64" s="58">
         <v>2.2599999999999999E-2</v>
       </c>
       <c r="F64" s="58">
         <v>0.58682000000000001</v>
       </c>
       <c r="G64" s="58">
         <v>0</v>
       </c>
       <c r="H64" s="58">
@@ -35943,54 +35943,54 @@
       <c r="AO65" s="60">
         <v>1.83202</v>
       </c>
       <c r="AP65" s="60">
         <v>12.16222</v>
       </c>
       <c r="AQ65" s="60">
         <v>0</v>
       </c>
       <c r="AR65" s="60">
         <v>0</v>
       </c>
       <c r="AS65" s="60">
         <v>1.7043200000000001</v>
       </c>
       <c r="AT65" s="60">
         <v>9.1280699999999992</v>
       </c>
       <c r="AU65" s="60">
         <v>0</v>
       </c>
       <c r="AV65" s="60">
         <v>0</v>
       </c>
       <c r="AW65" s="60">
-        <v>0.35811999999999999</v>
+        <v>0.60277999999999998</v>
       </c>
       <c r="AX65" s="60">
-        <v>2.4864799999999998</v>
+        <v>4.37507</v>
       </c>
       <c r="AY65" s="60">
         <v>0</v>
       </c>
       <c r="AZ65" s="60">
         <v>0</v>
       </c>
       <c r="BA65" s="60">
         <v>3.92293</v>
       </c>
       <c r="BB65" s="60">
         <v>1.59066</v>
       </c>
     </row>
     <row r="66" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A66" s="52" t="s">
         <v>119</v>
       </c>
       <c r="B66" s="52" t="s">
         <v>120</v>
       </c>
       <c r="C66" s="58">
         <v>0</v>
       </c>
       <c r="D66" s="58">
@@ -36599,66 +36599,66 @@
       <c r="AO69" s="60">
         <v>0.14424000000000001</v>
       </c>
       <c r="AP69" s="60">
         <v>2.1396299999999999</v>
       </c>
       <c r="AQ69" s="69">
         <v>0</v>
       </c>
       <c r="AR69" s="69">
         <v>0</v>
       </c>
       <c r="AS69" s="69">
         <v>9.7350000000000006E-2</v>
       </c>
       <c r="AT69" s="69">
         <v>1.4653</v>
       </c>
       <c r="AU69" s="60">
         <v>0</v>
       </c>
       <c r="AV69" s="60">
         <v>0</v>
       </c>
       <c r="AW69" s="60">
-        <v>2.1850000000000001E-2</v>
+        <v>3.6600000000000001E-2</v>
       </c>
       <c r="AX69" s="60">
-        <v>0.37884000000000001</v>
+        <v>0.49731999999999998</v>
       </c>
       <c r="AY69" s="60">
         <v>0</v>
       </c>
       <c r="AZ69" s="60">
         <v>0</v>
       </c>
       <c r="BA69" s="60">
-        <v>0.1193</v>
+        <v>0.15010000000000001</v>
       </c>
       <c r="BB69" s="60">
-        <v>0.22855</v>
+        <v>0.28981000000000001</v>
       </c>
     </row>
     <row r="70" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A70" s="52" t="s">
         <v>127</v>
       </c>
       <c r="B70" s="52" t="s">
         <v>128</v>
       </c>
       <c r="C70" s="58">
         <v>0</v>
       </c>
       <c r="D70" s="58">
         <v>0</v>
       </c>
       <c r="E70" s="58">
         <v>0</v>
       </c>
       <c r="F70" s="58">
         <v>0</v>
       </c>
       <c r="G70" s="58">
         <v>0</v>
       </c>
       <c r="H70" s="58">
@@ -36756,72 +36756,72 @@
       </c>
       <c r="AM70" s="60">
         <v>0</v>
       </c>
       <c r="AN70" s="60">
         <v>0</v>
       </c>
       <c r="AO70" s="60">
         <v>0</v>
       </c>
       <c r="AP70" s="60">
         <v>0</v>
       </c>
       <c r="AQ70" s="69">
         <v>0</v>
       </c>
       <c r="AR70" s="69">
         <v>0</v>
       </c>
       <c r="AS70" s="69">
         <v>0</v>
       </c>
       <c r="AT70" s="69">
         <v>0</v>
       </c>
-      <c r="AU70" s="69">
-[...20 lines deleted...]
-      <c r="BB70" s="69">
+      <c r="AU70" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV70" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW70" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX70" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY70" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ70" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA70" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB70" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A71" s="52" t="s">
         <v>129</v>
       </c>
       <c r="B71" s="52" t="s">
         <v>130</v>
       </c>
       <c r="C71" s="58">
         <v>0</v>
       </c>
       <c r="D71" s="58">
         <v>0</v>
       </c>
       <c r="E71" s="58">
         <v>0</v>
       </c>
       <c r="F71" s="58">
         <v>0</v>
       </c>
       <c r="G71" s="58">
         <v>0</v>
       </c>
@@ -37166,54 +37166,54 @@
       <c r="AF73" s="67"/>
       <c r="AG73" s="67"/>
       <c r="AH73" s="67"/>
       <c r="AI73" s="59"/>
       <c r="AJ73" s="59"/>
       <c r="AK73" s="59"/>
       <c r="AL73" s="59"/>
       <c r="AM73" s="67"/>
       <c r="AN73" s="67"/>
       <c r="AO73" s="67"/>
       <c r="AP73" s="67"/>
       <c r="AQ73" s="67"/>
       <c r="AR73" s="67"/>
       <c r="AS73" s="67"/>
       <c r="AT73" s="67"/>
       <c r="AU73" s="67"/>
       <c r="AV73" s="67"/>
       <c r="AW73" s="67"/>
       <c r="AX73" s="67"/>
       <c r="AY73" s="67"/>
       <c r="AZ73" s="67"/>
       <c r="BA73" s="67"/>
       <c r="BB73" s="67"/>
     </row>
     <row r="74" spans="1:54">
-      <c r="A74" s="86" t="s">
+      <c r="A74" s="85" t="s">
         <v>174</v>
       </c>
-      <c r="B74" s="86"/>
+      <c r="B74" s="85"/>
       <c r="AI74" s="59"/>
       <c r="AJ74" s="59"/>
       <c r="AK74" s="59"/>
       <c r="AL74" s="59"/>
     </row>
     <row r="75" spans="1:54">
       <c r="AI75" s="59"/>
       <c r="AJ75" s="59"/>
       <c r="AK75" s="59"/>
       <c r="AL75" s="59"/>
     </row>
     <row r="76" spans="1:54">
       <c r="AI76" s="59"/>
       <c r="AJ76" s="59"/>
       <c r="AK76" s="59"/>
       <c r="AL76" s="59"/>
     </row>
     <row r="77" spans="1:54">
       <c r="AI77" s="59"/>
       <c r="AJ77" s="59"/>
       <c r="AK77" s="59"/>
       <c r="AL77" s="59"/>
     </row>
     <row r="78" spans="1:54">
       <c r="AI78" s="59"/>
@@ -37489,94 +37489,94 @@
       <c r="AI123" s="59"/>
       <c r="AJ123" s="59"/>
       <c r="AK123" s="59"/>
       <c r="AL123" s="59"/>
     </row>
     <row r="124" spans="35:38">
       <c r="AI124" s="59"/>
       <c r="AJ124" s="59"/>
       <c r="AK124" s="59"/>
       <c r="AL124" s="59"/>
     </row>
     <row r="125" spans="35:38">
       <c r="AI125" s="59"/>
       <c r="AJ125" s="59"/>
       <c r="AK125" s="59"/>
       <c r="AL125" s="59"/>
     </row>
     <row r="126" spans="35:38">
       <c r="AI126" s="59"/>
       <c r="AJ126" s="59"/>
       <c r="AK126" s="59"/>
       <c r="AL126" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="AY4:BB4"/>
-[...4 lines deleted...]
-    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="A1:AH1"/>
+    <mergeCell ref="A2:AH2"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="K4:N4"/>
     <mergeCell ref="AQ4:AT4"/>
     <mergeCell ref="AQ5:AR5"/>
     <mergeCell ref="AS5:AT5"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AK5:AL5"/>
-    <mergeCell ref="A74:B74"/>
-[...20 lines deleted...]
-    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>