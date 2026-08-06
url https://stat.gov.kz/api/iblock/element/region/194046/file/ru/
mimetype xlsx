--- v2 (2026-06-24)
+++ v3 (2026-08-06)
@@ -18,51 +18,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="25440" windowHeight="12165" tabRatio="143" firstSheet="4" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="РК" sheetId="1" r:id="rId1"/>
     <sheet name="По регионам" sheetId="2" r:id="rId2"/>
     <sheet name="Абай" sheetId="20" r:id="rId3"/>
     <sheet name="Ақмола" sheetId="3" r:id="rId4"/>
     <sheet name="ВКО" sheetId="16" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">РК!$4:$6</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="114210" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AP7" i="1"/>
   <c r="AO7"/>
   <c r="AN7"/>
   <c r="AM7"/>
   <c r="AL7"/>
   <c r="AK7"/>
   <c r="AJ7"/>
   <c r="AI7"/>
   <c r="AO26" i="2"/>
   <c r="AN26"/>
   <c r="AO25"/>
   <c r="AN25"/>
   <c r="AM25"/>
   <c r="AL25"/>
   <c r="AO24"/>
   <c r="AN24"/>
   <c r="AL24"/>
   <c r="AO23"/>
   <c r="AN23"/>
   <c r="AO22"/>
@@ -84,67 +84,67 @@
   <c r="AL17"/>
   <c r="AO16"/>
   <c r="AN16"/>
   <c r="AL16"/>
   <c r="AO15"/>
   <c r="AN15"/>
   <c r="AL15"/>
   <c r="AO14"/>
   <c r="AN14"/>
   <c r="AM14"/>
   <c r="AL14"/>
   <c r="AO13"/>
   <c r="AN13"/>
   <c r="AL13"/>
   <c r="AO12"/>
   <c r="AN12"/>
   <c r="AO11"/>
   <c r="AN11"/>
   <c r="AL11"/>
   <c r="AO10"/>
   <c r="AN10"/>
   <c r="AO9"/>
   <c r="AN9"/>
   <c r="AL9"/>
   <c r="AP7" i="3"/>
-  <c r="AO8" i="2" s="1"/>
+  <c r="AO8" i="2"/>
   <c r="AO7" i="3"/>
-  <c r="AN8" i="2" s="1"/>
+  <c r="AN8" i="2"/>
   <c r="AN7" i="3"/>
-  <c r="AM8" i="2" s="1"/>
+  <c r="AM8" i="2"/>
   <c r="AM7" i="3"/>
-  <c r="AL8" i="2" s="1"/>
+  <c r="AL8" i="2"/>
   <c r="N7" i="20"/>
-  <c r="AO7" i="2" s="1"/>
+  <c r="AO7" i="2"/>
   <c r="M7" i="20"/>
   <c r="AN7" i="2"/>
   <c r="K7" i="20"/>
-  <c r="AL7" i="2" s="1"/>
-  <c r="AL6" s="1"/>
+  <c r="AL7" i="2"/>
   <c r="AL23"/>
+  <c r="AL6"/>
   <c r="L7" i="20"/>
-  <c r="AM7" i="2" s="1"/>
+  <c r="AM7" i="2"/>
   <c r="AM23"/>
   <c r="AK26"/>
   <c r="AJ26"/>
   <c r="AI26"/>
   <c r="AH26"/>
   <c r="AK25"/>
   <c r="AJ25"/>
   <c r="AI25"/>
   <c r="AH25"/>
   <c r="AK24"/>
   <c r="AJ24"/>
   <c r="AK23"/>
   <c r="AJ23"/>
   <c r="AI23"/>
   <c r="AK22"/>
   <c r="AJ22"/>
   <c r="AI22"/>
   <c r="AH22"/>
   <c r="AK21"/>
   <c r="AK20"/>
   <c r="AK19"/>
   <c r="AJ19"/>
   <c r="AK18"/>
   <c r="AJ18"/>
   <c r="AI18"/>
@@ -155,85 +155,85 @@
   <c r="AH17"/>
   <c r="AK16"/>
   <c r="AJ16"/>
   <c r="AH16"/>
   <c r="AK15"/>
   <c r="AJ15"/>
   <c r="AK14"/>
   <c r="AJ14"/>
   <c r="AI14"/>
   <c r="AH14"/>
   <c r="AK13"/>
   <c r="AJ13"/>
   <c r="AI13"/>
   <c r="AH13"/>
   <c r="AK12"/>
   <c r="AJ12"/>
   <c r="AH12"/>
   <c r="AK11"/>
   <c r="AJ11"/>
   <c r="AH11"/>
   <c r="AK10"/>
   <c r="AH10"/>
   <c r="AK9"/>
   <c r="AJ9"/>
   <c r="AL7" i="3"/>
-  <c r="AK8" i="2" s="1"/>
+  <c r="AK8" i="2"/>
   <c r="AK7" i="3"/>
-  <c r="AJ8" i="2" s="1"/>
+  <c r="AJ8" i="2"/>
   <c r="AI7" i="3"/>
-  <c r="AH8" i="2" s="1"/>
+  <c r="AH8" i="2"/>
   <c r="G7" i="20"/>
-  <c r="AH7" i="2" s="1"/>
+  <c r="AH7" i="2"/>
   <c r="AH23"/>
   <c r="I7" i="20"/>
-  <c r="AJ7" i="2" s="1"/>
+  <c r="AJ7" i="2"/>
   <c r="J7" i="20"/>
   <c r="AK7" i="2"/>
   <c r="AI24"/>
   <c r="AH24"/>
   <c r="AJ21"/>
   <c r="AH21"/>
   <c r="AJ20"/>
   <c r="AI20"/>
   <c r="AH20"/>
   <c r="AI15"/>
   <c r="AH15"/>
   <c r="AI11"/>
   <c r="AJ10"/>
   <c r="H7" i="20"/>
-  <c r="AI7" i="2" s="1"/>
+  <c r="AI7" i="2"/>
   <c r="AN20"/>
   <c r="AI21"/>
   <c r="AI19"/>
   <c r="AH19"/>
   <c r="AI16"/>
   <c r="AI12"/>
   <c r="AI10"/>
   <c r="AI9"/>
   <c r="AJ7" i="3"/>
-  <c r="AI8" i="2" s="1"/>
+  <c r="AI8" i="2"/>
   <c r="AE19"/>
   <c r="AF19"/>
   <c r="AF16"/>
   <c r="AF15"/>
   <c r="AE15"/>
   <c r="AD15"/>
   <c r="AG14"/>
   <c r="AF14"/>
   <c r="AE14"/>
   <c r="AD14"/>
   <c r="AD12"/>
   <c r="AF12"/>
   <c r="AF11"/>
   <c r="AF10"/>
   <c r="AE10"/>
   <c r="AE9"/>
   <c r="AG9"/>
   <c r="AD9"/>
   <c r="AE7" i="3"/>
   <c r="AD8" i="2"/>
   <c r="C7" i="20"/>
   <c r="AD7" i="2"/>
   <c r="AD23"/>
   <c r="AF7" i="1"/>
   <c r="AH7"/>
@@ -249,106 +249,106 @@
   <c r="AD24"/>
   <c r="AF23"/>
   <c r="AE23"/>
   <c r="AG22"/>
   <c r="AF22"/>
   <c r="AE22"/>
   <c r="AD22"/>
   <c r="AG21"/>
   <c r="AF21"/>
   <c r="AE21"/>
   <c r="AD21"/>
   <c r="AF20"/>
   <c r="AE20"/>
   <c r="AG19"/>
   <c r="AD19"/>
   <c r="AG18"/>
   <c r="AF18"/>
   <c r="AE18"/>
   <c r="AD18"/>
   <c r="AG17"/>
   <c r="AF17"/>
   <c r="AE17"/>
   <c r="AD17"/>
   <c r="AE16"/>
   <c r="AD16"/>
-  <c r="AD6" s="1"/>
+  <c r="AD6"/>
   <c r="AF13"/>
   <c r="AE13"/>
   <c r="AD13"/>
   <c r="AG12"/>
   <c r="AE11"/>
   <c r="AD11"/>
   <c r="AF9"/>
   <c r="AG7" i="3"/>
-  <c r="AF8" i="2" s="1"/>
+  <c r="AF8" i="2"/>
   <c r="AF7" i="3"/>
-  <c r="AE8" i="2" s="1"/>
+  <c r="AE8" i="2"/>
   <c r="E7" i="20"/>
-  <c r="AF7" i="2" s="1"/>
+  <c r="AF7" i="2"/>
   <c r="D7" i="20"/>
   <c r="AE7" i="2"/>
   <c r="AG13"/>
   <c r="AE12"/>
   <c r="AG11"/>
   <c r="AD10"/>
   <c r="AH7" i="3"/>
-  <c r="AG8" i="2" s="1"/>
+  <c r="AG8" i="2"/>
   <c r="AG7"/>
-  <c r="AG6" s="1"/>
   <c r="AG23"/>
+  <c r="AG6"/>
   <c r="F7" i="20"/>
   <c r="AD25" i="2"/>
   <c r="AG25"/>
   <c r="AG24"/>
   <c r="AD20"/>
   <c r="AG20"/>
   <c r="AG16"/>
   <c r="AG15"/>
   <c r="AE7" i="1"/>
   <c r="AG10" i="2"/>
   <c r="AM11"/>
   <c r="AM19"/>
   <c r="AM15"/>
   <c r="AM26"/>
   <c r="AM10"/>
   <c r="AM21"/>
   <c r="AM13"/>
   <c r="AM9"/>
   <c r="AM24"/>
   <c r="AM20"/>
   <c r="AM16"/>
   <c r="AM12"/>
   <c r="AL19"/>
   <c r="AL20"/>
   <c r="AL21"/>
   <c r="AL10"/>
   <c r="AL26"/>
   <c r="AL12"/>
   <c r="AJ12" i="20"/>
   <c r="AH9" i="2"/>
-  <c r="AF6" l="1"/>
+  <c r="AF6"/>
   <c r="AJ6"/>
   <c r="AO6"/>
   <c r="AM6"/>
   <c r="AE6"/>
   <c r="AI6"/>
   <c r="AK6"/>
   <c r="AH6"/>
   <c r="AN6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2070" uniqueCount="178">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0601</t>
   </si>
@@ -852,54 +852,54 @@
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>январь-март 2022 года*</t>
   </si>
   <si>
     <t>январь-март 2023 года*</t>
   </si>
   <si>
     <t xml:space="preserve">
    *Предварительные данные.</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> *Предварительные данные.</t>
   </si>
   <si>
     <t xml:space="preserve">2025* </t>
   </si>
   <si>
-    <t xml:space="preserve">январь-апрель 2025* </t>
+    <t xml:space="preserve">январь-май 2025* </t>
   </si>
   <si>
-    <t xml:space="preserve">январь-апрель 2026* </t>
+    <t xml:space="preserve">январь-май 2026* </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -1264,171 +1264,171 @@
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1454,51 +1454,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1697,320 +1697,320 @@
     <col min="24" max="24" width="15" style="1" customWidth="1"/>
     <col min="25" max="25" width="11.85546875" style="1" customWidth="1"/>
     <col min="26" max="26" width="15.140625" style="1" customWidth="1"/>
     <col min="27" max="27" width="11.85546875" style="1" customWidth="1"/>
     <col min="28" max="28" width="15.140625" style="1" customWidth="1"/>
     <col min="29" max="29" width="11.85546875" style="1" customWidth="1"/>
     <col min="30" max="30" width="15.140625" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.85546875" style="1" customWidth="1"/>
     <col min="32" max="32" width="15.140625" style="1" customWidth="1"/>
     <col min="33" max="33" width="11.85546875" style="1" customWidth="1"/>
     <col min="34" max="34" width="15.140625" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="15.140625" style="1" customWidth="1"/>
     <col min="37" max="37" width="11.85546875" style="1" customWidth="1"/>
     <col min="38" max="38" width="15.140625" style="1" customWidth="1"/>
     <col min="39" max="39" width="11.85546875" style="1" customWidth="1"/>
     <col min="40" max="40" width="15.140625" style="1" customWidth="1"/>
     <col min="41" max="41" width="11.85546875" style="1" customWidth="1"/>
     <col min="42" max="42" width="15.140625" style="1" customWidth="1"/>
     <col min="43" max="43" width="8.85546875" style="1"/>
     <col min="44" max="44" width="11.42578125" style="1" customWidth="1"/>
     <col min="45" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" ht="27" customHeight="1">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="71" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="70"/>
-[...39 lines deleted...]
-      <c r="AP1" s="70"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="71"/>
+      <c r="O1" s="71"/>
+      <c r="P1" s="71"/>
+      <c r="Q1" s="71"/>
+      <c r="R1" s="71"/>
+      <c r="S1" s="71"/>
+      <c r="T1" s="71"/>
+      <c r="U1" s="71"/>
+      <c r="V1" s="71"/>
+      <c r="W1" s="71"/>
+      <c r="X1" s="71"/>
+      <c r="Y1" s="71"/>
+      <c r="Z1" s="71"/>
+      <c r="AA1" s="71"/>
+      <c r="AB1" s="71"/>
+      <c r="AC1" s="71"/>
+      <c r="AD1" s="71"/>
+      <c r="AE1" s="71"/>
+      <c r="AF1" s="71"/>
+      <c r="AG1" s="71"/>
+      <c r="AH1" s="71"/>
+      <c r="AI1" s="71"/>
+      <c r="AJ1" s="71"/>
+      <c r="AK1" s="71"/>
+      <c r="AL1" s="71"/>
+      <c r="AM1" s="71"/>
+      <c r="AN1" s="71"/>
+      <c r="AO1" s="71"/>
+      <c r="AP1" s="71"/>
     </row>
     <row r="2" spans="1:44" ht="31.15" customHeight="1">
-      <c r="A2" s="70" t="s">
+      <c r="A2" s="71" t="s">
         <v>158</v>
       </c>
-      <c r="B2" s="70"/>
-[...39 lines deleted...]
-      <c r="AP2" s="70"/>
+      <c r="B2" s="71"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="71"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="71"/>
+      <c r="N2" s="71"/>
+      <c r="O2" s="71"/>
+      <c r="P2" s="71"/>
+      <c r="Q2" s="71"/>
+      <c r="R2" s="71"/>
+      <c r="S2" s="71"/>
+      <c r="T2" s="71"/>
+      <c r="U2" s="71"/>
+      <c r="V2" s="71"/>
+      <c r="W2" s="71"/>
+      <c r="X2" s="71"/>
+      <c r="Y2" s="71"/>
+      <c r="Z2" s="71"/>
+      <c r="AA2" s="71"/>
+      <c r="AB2" s="71"/>
+      <c r="AC2" s="71"/>
+      <c r="AD2" s="71"/>
+      <c r="AE2" s="71"/>
+      <c r="AF2" s="71"/>
+      <c r="AG2" s="71"/>
+      <c r="AH2" s="71"/>
+      <c r="AI2" s="71"/>
+      <c r="AJ2" s="71"/>
+      <c r="AK2" s="71"/>
+      <c r="AL2" s="71"/>
+      <c r="AM2" s="71"/>
+      <c r="AN2" s="71"/>
+      <c r="AO2" s="71"/>
+      <c r="AP2" s="71"/>
     </row>
     <row r="3" spans="1:44" ht="12">
       <c r="A3" s="21"/>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
       <c r="G3" s="20"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
       <c r="K3" s="20"/>
       <c r="L3" s="20"/>
       <c r="M3" s="20"/>
       <c r="N3" s="20"/>
       <c r="O3" s="20"/>
       <c r="P3" s="20"/>
       <c r="Q3" s="20"/>
       <c r="R3" s="20"/>
       <c r="S3" s="20"/>
       <c r="T3" s="20"/>
       <c r="U3" s="20"/>
       <c r="V3" s="20"/>
       <c r="W3" s="20"/>
       <c r="X3" s="20"/>
       <c r="Y3" s="20"/>
       <c r="Z3" s="20"/>
     </row>
     <row r="4" spans="1:44" s="2" customFormat="1" ht="24" customHeight="1">
       <c r="A4" s="75" t="s">
         <v>159</v>
       </c>
       <c r="B4" s="79" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="74">
+      <c r="C4" s="70">
         <v>2015</v>
       </c>
-      <c r="D4" s="74"/>
-[...2 lines deleted...]
-      <c r="G4" s="74">
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70">
         <v>2016</v>
       </c>
-      <c r="H4" s="74"/>
-[...2 lines deleted...]
-      <c r="K4" s="74">
+      <c r="H4" s="70"/>
+      <c r="I4" s="70"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="70">
         <v>2017</v>
       </c>
-      <c r="L4" s="74"/>
-[...2 lines deleted...]
-      <c r="O4" s="74">
+      <c r="L4" s="70"/>
+      <c r="M4" s="70"/>
+      <c r="N4" s="70"/>
+      <c r="O4" s="70">
         <v>2018</v>
       </c>
-      <c r="P4" s="74"/>
-[...2 lines deleted...]
-      <c r="S4" s="74">
+      <c r="P4" s="70"/>
+      <c r="Q4" s="70"/>
+      <c r="R4" s="70"/>
+      <c r="S4" s="70">
         <v>2019</v>
       </c>
-      <c r="T4" s="74"/>
-[...2 lines deleted...]
-      <c r="W4" s="74">
+      <c r="T4" s="70"/>
+      <c r="U4" s="70"/>
+      <c r="V4" s="70"/>
+      <c r="W4" s="70">
         <v>2020</v>
       </c>
-      <c r="X4" s="74"/>
-[...2 lines deleted...]
-      <c r="AA4" s="74">
+      <c r="X4" s="70"/>
+      <c r="Y4" s="70"/>
+      <c r="Z4" s="70"/>
+      <c r="AA4" s="70">
         <v>2021</v>
       </c>
-      <c r="AB4" s="74"/>
-[...2 lines deleted...]
-      <c r="AE4" s="71" t="s">
+      <c r="AB4" s="70"/>
+      <c r="AC4" s="70"/>
+      <c r="AD4" s="70"/>
+      <c r="AE4" s="72" t="s">
         <v>156</v>
       </c>
-      <c r="AF4" s="72"/>
-[...2 lines deleted...]
-      <c r="AI4" s="71" t="s">
+      <c r="AF4" s="73"/>
+      <c r="AG4" s="73"/>
+      <c r="AH4" s="74"/>
+      <c r="AI4" s="72" t="s">
         <v>169</v>
       </c>
-      <c r="AJ4" s="72"/>
-[...2 lines deleted...]
-      <c r="AM4" s="71" t="s">
+      <c r="AJ4" s="73"/>
+      <c r="AK4" s="73"/>
+      <c r="AL4" s="74"/>
+      <c r="AM4" s="72" t="s">
         <v>170</v>
       </c>
-      <c r="AN4" s="72"/>
-[...1 lines deleted...]
-      <c r="AP4" s="73"/>
+      <c r="AN4" s="73"/>
+      <c r="AO4" s="73"/>
+      <c r="AP4" s="74"/>
     </row>
     <row r="5" spans="1:44" s="3" customFormat="1" ht="13.15" customHeight="1">
       <c r="A5" s="76"/>
       <c r="B5" s="79"/>
-      <c r="C5" s="74" t="s">
-[...3 lines deleted...]
-      <c r="E5" s="74" t="s">
+      <c r="C5" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="70"/>
+      <c r="E5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="74"/>
-[...4 lines deleted...]
-      <c r="I5" s="74" t="s">
+      <c r="F5" s="70"/>
+      <c r="G5" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="74"/>
-[...4 lines deleted...]
-      <c r="M5" s="74" t="s">
+      <c r="J5" s="70"/>
+      <c r="K5" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="74"/>
-[...4 lines deleted...]
-      <c r="Q5" s="74" t="s">
+      <c r="N5" s="70"/>
+      <c r="O5" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="70"/>
+      <c r="Q5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="74"/>
-[...4 lines deleted...]
-      <c r="U5" s="74" t="s">
+      <c r="R5" s="70"/>
+      <c r="S5" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="70"/>
+      <c r="U5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="74"/>
-[...4 lines deleted...]
-      <c r="Y5" s="74" t="s">
+      <c r="V5" s="70"/>
+      <c r="W5" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="70"/>
+      <c r="Y5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="74"/>
-[...4 lines deleted...]
-      <c r="AC5" s="74" t="s">
+      <c r="Z5" s="70"/>
+      <c r="AA5" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="70"/>
+      <c r="AC5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="74"/>
-[...4 lines deleted...]
-      <c r="AG5" s="74" t="s">
+      <c r="AD5" s="70"/>
+      <c r="AE5" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="70"/>
+      <c r="AG5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="74"/>
-[...4 lines deleted...]
-      <c r="AK5" s="74" t="s">
+      <c r="AH5" s="70"/>
+      <c r="AI5" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="70"/>
+      <c r="AK5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="74"/>
-[...4 lines deleted...]
-      <c r="AO5" s="74" t="s">
+      <c r="AL5" s="70"/>
+      <c r="AM5" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="70"/>
+      <c r="AO5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="74"/>
+      <c r="AP5" s="70"/>
     </row>
     <row r="6" spans="1:44" s="2" customFormat="1" ht="48" customHeight="1">
       <c r="A6" s="77"/>
       <c r="B6" s="79"/>
       <c r="C6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>161</v>
       </c>
@@ -10704,305 +10704,305 @@
       <c r="AI74" s="4"/>
       <c r="AJ74" s="4"/>
       <c r="AK74" s="4"/>
       <c r="AL74" s="4"/>
       <c r="AM74" s="4"/>
       <c r="AN74" s="4"/>
       <c r="AO74" s="4"/>
       <c r="AP74" s="4"/>
     </row>
     <row r="75" spans="1:44">
       <c r="AE75" s="4"/>
       <c r="AF75" s="4"/>
       <c r="AG75" s="4"/>
       <c r="AH75" s="4"/>
       <c r="AI75" s="4"/>
       <c r="AJ75" s="4"/>
       <c r="AK75" s="4"/>
       <c r="AL75" s="4"/>
       <c r="AM75" s="4"/>
       <c r="AN75" s="4"/>
       <c r="AO75" s="4"/>
       <c r="AP75" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="35">
-    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="K5:L5"/>
     <mergeCell ref="AC5:AD5"/>
-    <mergeCell ref="S4:V4"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="U5:V5"/>
-    <mergeCell ref="S5:T5"/>
-    <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="W5:X5"/>
-    <mergeCell ref="AM5:AN5"/>
-    <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="S4:V4"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="A1:AP1"/>
     <mergeCell ref="A2:AP2"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
-    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AK5:AL5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AR33"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="Q6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="AK42" sqref="AK42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="29.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="12.28515625" style="1" customWidth="1"/>
     <col min="4" max="5" width="11.7109375" style="1" customWidth="1"/>
     <col min="6" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="10.140625" style="1" customWidth="1"/>
     <col min="15" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" ht="24.75" customHeight="1">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="71" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="70"/>
-[...30 lines deleted...]
-      <c r="AG1" s="70"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="71"/>
+      <c r="O1" s="71"/>
+      <c r="P1" s="71"/>
+      <c r="Q1" s="71"/>
+      <c r="R1" s="71"/>
+      <c r="S1" s="71"/>
+      <c r="T1" s="71"/>
+      <c r="U1" s="71"/>
+      <c r="V1" s="71"/>
+      <c r="W1" s="71"/>
+      <c r="X1" s="71"/>
+      <c r="Y1" s="71"/>
+      <c r="Z1" s="71"/>
+      <c r="AA1" s="71"/>
+      <c r="AB1" s="71"/>
+      <c r="AC1" s="71"/>
+      <c r="AD1" s="71"/>
+      <c r="AE1" s="71"/>
+      <c r="AF1" s="71"/>
+      <c r="AG1" s="71"/>
     </row>
     <row r="2" spans="1:44">
       <c r="A2" s="14"/>
       <c r="B2" s="9"/>
       <c r="M2" s="29"/>
     </row>
     <row r="3" spans="1:44" ht="23.25" customHeight="1">
       <c r="A3" s="80" t="s">
         <v>163</v>
       </c>
-      <c r="B3" s="74">
+      <c r="B3" s="70">
         <v>2015</v>
       </c>
-      <c r="C3" s="74"/>
-[...2 lines deleted...]
-      <c r="F3" s="74">
+      <c r="C3" s="70"/>
+      <c r="D3" s="70"/>
+      <c r="E3" s="70"/>
+      <c r="F3" s="70">
         <v>2016</v>
       </c>
-      <c r="G3" s="74"/>
-[...2 lines deleted...]
-      <c r="J3" s="74">
+      <c r="G3" s="70"/>
+      <c r="H3" s="70"/>
+      <c r="I3" s="70"/>
+      <c r="J3" s="70">
         <v>2017</v>
       </c>
-      <c r="K3" s="74"/>
-[...2 lines deleted...]
-      <c r="N3" s="74">
+      <c r="K3" s="70"/>
+      <c r="L3" s="70"/>
+      <c r="M3" s="70"/>
+      <c r="N3" s="70">
         <v>2018</v>
       </c>
-      <c r="O3" s="74"/>
-[...2 lines deleted...]
-      <c r="R3" s="74">
+      <c r="O3" s="70"/>
+      <c r="P3" s="70"/>
+      <c r="Q3" s="70"/>
+      <c r="R3" s="70">
         <v>2019</v>
       </c>
-      <c r="S3" s="74"/>
-[...2 lines deleted...]
-      <c r="V3" s="74">
+      <c r="S3" s="70"/>
+      <c r="T3" s="70"/>
+      <c r="U3" s="70"/>
+      <c r="V3" s="70">
         <v>2020</v>
       </c>
-      <c r="W3" s="74"/>
-[...2 lines deleted...]
-      <c r="Z3" s="74">
+      <c r="W3" s="70"/>
+      <c r="X3" s="70"/>
+      <c r="Y3" s="70"/>
+      <c r="Z3" s="70">
         <v>2021</v>
       </c>
-      <c r="AA3" s="74"/>
-[...2 lines deleted...]
-      <c r="AD3" s="71" t="s">
+      <c r="AA3" s="70"/>
+      <c r="AB3" s="70"/>
+      <c r="AC3" s="70"/>
+      <c r="AD3" s="72" t="s">
         <v>156</v>
       </c>
-      <c r="AE3" s="72"/>
-[...2 lines deleted...]
-      <c r="AH3" s="71" t="s">
+      <c r="AE3" s="73"/>
+      <c r="AF3" s="73"/>
+      <c r="AG3" s="74"/>
+      <c r="AH3" s="72" t="s">
         <v>169</v>
       </c>
-      <c r="AI3" s="72"/>
-[...2 lines deleted...]
-      <c r="AL3" s="71" t="s">
+      <c r="AI3" s="73"/>
+      <c r="AJ3" s="73"/>
+      <c r="AK3" s="74"/>
+      <c r="AL3" s="72" t="s">
         <v>170</v>
       </c>
-      <c r="AM3" s="72"/>
-[...1 lines deleted...]
-      <c r="AO3" s="73"/>
+      <c r="AM3" s="73"/>
+      <c r="AN3" s="73"/>
+      <c r="AO3" s="74"/>
     </row>
     <row r="4" spans="1:44">
       <c r="A4" s="80"/>
-      <c r="B4" s="74" t="s">
-[...3 lines deleted...]
-      <c r="D4" s="74" t="s">
+      <c r="B4" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="74"/>
-[...4 lines deleted...]
-      <c r="H4" s="74" t="s">
+      <c r="E4" s="70"/>
+      <c r="F4" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="70"/>
+      <c r="H4" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="I4" s="74"/>
-[...4 lines deleted...]
-      <c r="L4" s="74" t="s">
+      <c r="I4" s="70"/>
+      <c r="J4" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="70"/>
+      <c r="L4" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="M4" s="74"/>
-[...4 lines deleted...]
-      <c r="P4" s="74" t="s">
+      <c r="M4" s="70"/>
+      <c r="N4" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4" s="70"/>
+      <c r="P4" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="Q4" s="74"/>
-[...4 lines deleted...]
-      <c r="T4" s="74" t="s">
+      <c r="Q4" s="70"/>
+      <c r="R4" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="S4" s="70"/>
+      <c r="T4" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="U4" s="74"/>
-[...4 lines deleted...]
-      <c r="X4" s="74" t="s">
+      <c r="U4" s="70"/>
+      <c r="V4" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="W4" s="70"/>
+      <c r="X4" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="Y4" s="74"/>
-[...4 lines deleted...]
-      <c r="AB4" s="74" t="s">
+      <c r="Y4" s="70"/>
+      <c r="Z4" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="70"/>
+      <c r="AB4" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="AC4" s="74"/>
-[...4 lines deleted...]
-      <c r="AF4" s="74" t="s">
+      <c r="AC4" s="70"/>
+      <c r="AD4" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE4" s="70"/>
+      <c r="AF4" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="AG4" s="74"/>
-[...4 lines deleted...]
-      <c r="AJ4" s="74" t="s">
+      <c r="AG4" s="70"/>
+      <c r="AH4" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="70"/>
+      <c r="AJ4" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="AK4" s="74"/>
-[...4 lines deleted...]
-      <c r="AN4" s="74" t="s">
+      <c r="AK4" s="70"/>
+      <c r="AL4" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM4" s="70"/>
+      <c r="AN4" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="AO4" s="74"/>
+      <c r="AO4" s="70"/>
     </row>
     <row r="5" spans="1:44" ht="45">
       <c r="A5" s="80"/>
       <c r="B5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="I5" s="10" t="s">
@@ -11255,95 +11255,95 @@
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="4"/>
       <c r="X7" s="4"/>
       <c r="Y7" s="4"/>
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4">
-        <f>Абай!C7</f>
+        <f ca="1">Абай!C7</f>
         <v>233346.24685</v>
       </c>
       <c r="AE7" s="4">
-        <f>Абай!D7</f>
+        <f ca="1">Абай!D7</f>
         <v>93478.853469999987</v>
       </c>
       <c r="AF7" s="4">
-        <f>Абай!E7</f>
+        <f ca="1">Абай!E7</f>
         <v>223743.93711</v>
       </c>
       <c r="AG7" s="4">
-        <f>Абай!F7</f>
+        <f ca="1">Абай!F7</f>
         <v>79246.076939999999</v>
       </c>
       <c r="AH7" s="4">
-        <f>Абай!G7</f>
+        <f ca="1">Абай!G7</f>
         <v>52962.777999999998</v>
       </c>
       <c r="AI7" s="4">
-        <f>Абай!H7</f>
+        <f ca="1">Абай!H7</f>
         <v>17288.854619999998</v>
       </c>
       <c r="AJ7" s="4">
-        <f>Абай!I7</f>
+        <f ca="1">Абай!I7</f>
         <v>72664.672449999998</v>
       </c>
       <c r="AK7" s="4">
-        <f>Абай!J7</f>
+        <f ca="1">Абай!J7</f>
         <v>25225.048339999998</v>
       </c>
       <c r="AL7" s="4">
-        <f>Абай!K7</f>
+        <f ca="1">Абай!K7</f>
         <v>38552.736600000004</v>
       </c>
       <c r="AM7" s="4">
-        <f>Абай!L7</f>
+        <f ca="1">Абай!L7</f>
         <v>15476.338459999999</v>
       </c>
       <c r="AN7" s="4">
-        <f>Абай!M7</f>
+        <f ca="1">Абай!M7</f>
         <v>85613.304629999999</v>
       </c>
       <c r="AO7" s="4">
-        <f>Абай!N7</f>
+        <f ca="1">Абай!N7</f>
         <v>32117.516519999997</v>
       </c>
       <c r="AQ7" s="44"/>
     </row>
     <row r="8" spans="1:44" s="38" customFormat="1" ht="12.75">
       <c r="A8" s="16" t="s">
         <v>135</v>
       </c>
       <c r="B8" s="4">
         <v>888069.60199999984</v>
       </c>
       <c r="C8" s="4">
         <v>175895.08108000006</v>
       </c>
       <c r="D8" s="4">
         <v>41396.349479999997</v>
       </c>
       <c r="E8" s="4">
         <v>11843.317800000001</v>
       </c>
       <c r="F8" s="4">
         <v>1029723.17749</v>
       </c>
       <c r="G8" s="4">
         <v>161260.0434</v>
@@ -11393,95 +11393,95 @@
       <c r="V8" s="4">
         <v>1068937.1960000002</v>
       </c>
       <c r="W8" s="4">
         <v>264478.75432000001</v>
       </c>
       <c r="X8" s="4">
         <v>75411.487739999982</v>
       </c>
       <c r="Y8" s="4">
         <v>17239.902439999998</v>
       </c>
       <c r="Z8" s="4">
         <v>1121750.1689999998</v>
       </c>
       <c r="AA8" s="4">
         <v>327843.65086000005</v>
       </c>
       <c r="AB8" s="4">
         <v>111478.43133000001</v>
       </c>
       <c r="AC8" s="4">
         <v>31499.264709999999</v>
       </c>
       <c r="AD8" s="4">
-        <f>Ақмола!AE7</f>
+        <f ca="1">Ақмола!AE7</f>
         <v>1043171.404</v>
       </c>
       <c r="AE8" s="4">
-        <f>Ақмола!AF7</f>
+        <f ca="1">Ақмола!AF7</f>
         <v>368202.27038999996</v>
       </c>
       <c r="AF8" s="4">
-        <f>Ақмола!AG7</f>
+        <f ca="1">Ақмола!AG7</f>
         <v>152047.51814</v>
       </c>
       <c r="AG8" s="4">
-        <f>Ақмола!AH7</f>
+        <f ca="1">Ақмола!AH7</f>
         <v>41552.536179999996</v>
       </c>
       <c r="AH8" s="4">
-        <f>Ақмола!AI7</f>
+        <f ca="1">Ақмола!AI7</f>
         <v>327499.20600000001</v>
       </c>
       <c r="AI8" s="4">
-        <f>Ақмола!AJ7</f>
+        <f ca="1">Ақмола!AJ7</f>
         <v>102540.80849</v>
       </c>
       <c r="AJ8" s="4">
-        <f>Ақмола!AK7</f>
+        <f ca="1">Ақмола!AK7</f>
         <v>54105.651190000011</v>
       </c>
       <c r="AK8" s="4">
-        <f>Ақмола!AL7</f>
+        <f ca="1">Ақмола!AL7</f>
         <v>12455.534250000001</v>
       </c>
       <c r="AL8" s="4">
-        <f>Ақмола!AM7</f>
+        <f ca="1">Ақмола!AM7</f>
         <v>295091.27599999995</v>
       </c>
       <c r="AM8" s="4">
-        <f>Ақмола!AN7</f>
+        <f ca="1">Ақмола!AN7</f>
         <v>94385.47993999999</v>
       </c>
       <c r="AN8" s="4">
-        <f>Ақмола!AO7</f>
+        <f ca="1">Ақмола!AO7</f>
         <v>59775.255750000004</v>
       </c>
       <c r="AO8" s="4">
-        <f>Ақмола!AP7</f>
+        <f ca="1">Ақмола!AP7</f>
         <v>14746.122410000002</v>
       </c>
     </row>
     <row r="9" spans="1:44" s="38" customFormat="1" ht="12.75">
       <c r="A9" s="16" t="s">
         <v>136</v>
       </c>
       <c r="B9" s="4">
         <v>154958.554</v>
       </c>
       <c r="C9" s="4">
         <v>33183.94292999999</v>
       </c>
       <c r="D9" s="4">
         <v>70343.806439999957</v>
       </c>
       <c r="E9" s="4">
         <v>31006.340220000013</v>
       </c>
       <c r="F9" s="4">
         <v>88320.47099999999</v>
       </c>
       <c r="G9" s="4">
         <v>17655.762859999999</v>
       </c>
@@ -13336,95 +13336,95 @@
       <c r="V23" s="4">
         <v>922170.94750000013</v>
       </c>
       <c r="W23" s="4">
         <v>227103.26496999999</v>
       </c>
       <c r="X23" s="4">
         <v>216699.36708000005</v>
       </c>
       <c r="Y23" s="4">
         <v>68406.530760000009</v>
       </c>
       <c r="Z23" s="4">
         <v>823408.3839400002</v>
       </c>
       <c r="AA23" s="4">
         <v>237958.17157000003</v>
       </c>
       <c r="AB23" s="4">
         <v>268239.89278000005</v>
       </c>
       <c r="AC23" s="4">
         <v>113600.35999999997</v>
       </c>
       <c r="AD23" s="4">
-        <f>ВКО!AE7</f>
+        <f ca="1">ВКО!AE7</f>
         <v>45104.215239999998</v>
       </c>
       <c r="AE23" s="4">
-        <f>ВКО!AF7</f>
+        <f ca="1">ВКО!AF7</f>
         <v>24835.439920000001</v>
       </c>
       <c r="AF23" s="4">
-        <f>ВКО!AG7</f>
+        <f ca="1">ВКО!AG7</f>
         <v>244116.36885999999</v>
       </c>
       <c r="AG23" s="4">
-        <f>ВКО!AH7</f>
+        <f ca="1">ВКО!AH7</f>
         <v>63385.164660000002</v>
       </c>
       <c r="AH23" s="4" t="e">
-        <f>ВКО!#REF!</f>
+        <f ca="1">ВКО!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AI23" s="4" t="e">
-        <f>ВКО!#REF!</f>
+        <f ca="1">ВКО!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AJ23" s="4" t="e">
-        <f>ВКО!#REF!</f>
+        <f ca="1">ВКО!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AK23" s="4" t="e">
-        <f>ВКО!#REF!</f>
+        <f ca="1">ВКО!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AL23" s="4" t="e">
-        <f>ВКО!#REF!</f>
+        <f ca="1">ВКО!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AM23" s="4" t="e">
-        <f>ВКО!#REF!</f>
+        <f ca="1">ВКО!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AN23" s="4" t="e">
-        <f>ВКО!#REF!</f>
+        <f ca="1">ВКО!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AO23" s="4" t="e">
-        <f>ВКО!#REF!</f>
+        <f ca="1">ВКО!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="24" spans="1:41" customFormat="1" ht="12.75">
       <c r="A24" s="16" t="s">
         <v>155</v>
       </c>
       <c r="B24" s="4">
         <v>1255017.3925999999</v>
       </c>
       <c r="C24" s="4">
         <v>257104.16498000003</v>
       </c>
       <c r="D24" s="4">
         <v>46643.523310000004</v>
       </c>
       <c r="E24" s="4">
         <v>32535.748849999993</v>
       </c>
       <c r="F24" s="4">
         <v>1443278.6111000003</v>
       </c>
       <c r="G24" s="4">
         <v>260747.56528000007</v>
       </c>
@@ -13935,142 +13935,142 @@
       <selection pane="topRight" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomLeft" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomRight" activeCell="K79" sqref="K79"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="51.5703125" style="36" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="14.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.7109375" style="1" customWidth="1"/>
     <col min="15" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" s="2" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="71" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="70"/>
-[...11 lines deleted...]
-      <c r="N1" s="70"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="71"/>
     </row>
     <row r="2" spans="1:36" s="2" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A2" s="70" t="s">
+      <c r="A2" s="71" t="s">
         <v>164</v>
       </c>
-      <c r="B2" s="70"/>
-[...11 lines deleted...]
-      <c r="N2" s="70"/>
+      <c r="B2" s="71"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="71"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="71"/>
+      <c r="N2" s="71"/>
     </row>
     <row r="3" spans="1:36" ht="12.75">
       <c r="A3" s="45"/>
       <c r="B3" s="46"/>
     </row>
     <row r="4" spans="1:36" s="2" customFormat="1" ht="23.25" customHeight="1">
       <c r="A4" s="75" t="s">
         <v>165</v>
       </c>
       <c r="B4" s="79" t="s">
         <v>166</v>
       </c>
-      <c r="C4" s="71" t="s">
+      <c r="C4" s="72" t="s">
         <v>156</v>
       </c>
-      <c r="D4" s="72"/>
-[...2 lines deleted...]
-      <c r="G4" s="71" t="s">
+      <c r="D4" s="73"/>
+      <c r="E4" s="73"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="72" t="s">
         <v>169</v>
       </c>
-      <c r="H4" s="72"/>
-[...2 lines deleted...]
-      <c r="K4" s="71" t="s">
+      <c r="H4" s="73"/>
+      <c r="I4" s="73"/>
+      <c r="J4" s="74"/>
+      <c r="K4" s="72" t="s">
         <v>170</v>
       </c>
-      <c r="L4" s="72"/>
-[...1 lines deleted...]
-      <c r="N4" s="73"/>
+      <c r="L4" s="73"/>
+      <c r="M4" s="73"/>
+      <c r="N4" s="74"/>
     </row>
     <row r="5" spans="1:36" s="3" customFormat="1">
       <c r="A5" s="76"/>
       <c r="B5" s="79"/>
-      <c r="C5" s="74" t="s">
-[...3 lines deleted...]
-      <c r="E5" s="74" t="s">
+      <c r="C5" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="70"/>
+      <c r="E5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="74"/>
-[...4 lines deleted...]
-      <c r="I5" s="74" t="s">
+      <c r="F5" s="70"/>
+      <c r="G5" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="74"/>
-[...4 lines deleted...]
-      <c r="M5" s="74" t="s">
+      <c r="J5" s="70"/>
+      <c r="K5" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="74"/>
+      <c r="N5" s="70"/>
     </row>
     <row r="6" spans="1:36" s="2" customFormat="1" ht="56.25" customHeight="1">
       <c r="A6" s="77"/>
       <c r="B6" s="79"/>
       <c r="C6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>161</v>
       </c>
@@ -17068,316 +17068,316 @@
     <col min="22" max="22" width="14.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="12.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="15" style="1" customWidth="1"/>
     <col min="25" max="25" width="12.85546875" style="1" customWidth="1"/>
     <col min="26" max="26" width="14.7109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="12.85546875" style="1" customWidth="1"/>
     <col min="28" max="28" width="14.7109375" style="1" customWidth="1"/>
     <col min="29" max="29" width="12.85546875" style="1" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" style="1" customWidth="1"/>
     <col min="31" max="31" width="12.85546875" style="1" customWidth="1"/>
     <col min="32" max="32" width="14.7109375" style="1" customWidth="1"/>
     <col min="33" max="33" width="12.85546875" style="1" customWidth="1"/>
     <col min="34" max="34" width="14.7109375" style="1" customWidth="1"/>
     <col min="35" max="35" width="12.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="14.7109375" style="1" customWidth="1"/>
     <col min="37" max="37" width="12.85546875" style="1" customWidth="1"/>
     <col min="38" max="38" width="14.7109375" style="1" customWidth="1"/>
     <col min="39" max="39" width="12.85546875" style="1" customWidth="1"/>
     <col min="40" max="40" width="14.7109375" style="1" customWidth="1"/>
     <col min="41" max="41" width="12.85546875" style="1" customWidth="1"/>
     <col min="42" max="42" width="14.7109375" style="1" customWidth="1"/>
     <col min="43" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" s="2" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="71" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="70"/>
-[...39 lines deleted...]
-      <c r="AP1" s="70"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="71"/>
+      <c r="O1" s="71"/>
+      <c r="P1" s="71"/>
+      <c r="Q1" s="71"/>
+      <c r="R1" s="71"/>
+      <c r="S1" s="71"/>
+      <c r="T1" s="71"/>
+      <c r="U1" s="71"/>
+      <c r="V1" s="71"/>
+      <c r="W1" s="71"/>
+      <c r="X1" s="71"/>
+      <c r="Y1" s="71"/>
+      <c r="Z1" s="71"/>
+      <c r="AA1" s="71"/>
+      <c r="AB1" s="71"/>
+      <c r="AC1" s="71"/>
+      <c r="AD1" s="71"/>
+      <c r="AE1" s="71"/>
+      <c r="AF1" s="71"/>
+      <c r="AG1" s="71"/>
+      <c r="AH1" s="71"/>
+      <c r="AI1" s="71"/>
+      <c r="AJ1" s="71"/>
+      <c r="AK1" s="71"/>
+      <c r="AL1" s="71"/>
+      <c r="AM1" s="71"/>
+      <c r="AN1" s="71"/>
+      <c r="AO1" s="71"/>
+      <c r="AP1" s="71"/>
     </row>
     <row r="2" spans="1:44" ht="29.25" customHeight="1">
-      <c r="A2" s="70" t="s">
+      <c r="A2" s="71" t="s">
         <v>167</v>
       </c>
-      <c r="B2" s="70"/>
-[...39 lines deleted...]
-      <c r="AP2" s="70"/>
+      <c r="B2" s="71"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="71"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="71"/>
+      <c r="N2" s="71"/>
+      <c r="O2" s="71"/>
+      <c r="P2" s="71"/>
+      <c r="Q2" s="71"/>
+      <c r="R2" s="71"/>
+      <c r="S2" s="71"/>
+      <c r="T2" s="71"/>
+      <c r="U2" s="71"/>
+      <c r="V2" s="71"/>
+      <c r="W2" s="71"/>
+      <c r="X2" s="71"/>
+      <c r="Y2" s="71"/>
+      <c r="Z2" s="71"/>
+      <c r="AA2" s="71"/>
+      <c r="AB2" s="71"/>
+      <c r="AC2" s="71"/>
+      <c r="AD2" s="71"/>
+      <c r="AE2" s="71"/>
+      <c r="AF2" s="71"/>
+      <c r="AG2" s="71"/>
+      <c r="AH2" s="71"/>
+      <c r="AI2" s="71"/>
+      <c r="AJ2" s="71"/>
+      <c r="AK2" s="71"/>
+      <c r="AL2" s="71"/>
+      <c r="AM2" s="71"/>
+      <c r="AN2" s="71"/>
+      <c r="AO2" s="71"/>
+      <c r="AP2" s="71"/>
     </row>
     <row r="3" spans="1:44" ht="12.75">
       <c r="A3" s="45"/>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
       <c r="M3" s="46"/>
       <c r="N3" s="46"/>
       <c r="O3" s="46"/>
       <c r="P3" s="46"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
     </row>
     <row r="4" spans="1:44" s="2" customFormat="1" ht="23.25" customHeight="1">
       <c r="A4" s="75" t="s">
         <v>159</v>
       </c>
       <c r="B4" s="79" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="74">
+      <c r="C4" s="70">
         <v>2015</v>
       </c>
-      <c r="D4" s="74"/>
-[...2 lines deleted...]
-      <c r="G4" s="74">
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70">
         <v>2016</v>
       </c>
-      <c r="H4" s="74"/>
-[...2 lines deleted...]
-      <c r="K4" s="74">
+      <c r="H4" s="70"/>
+      <c r="I4" s="70"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="70">
         <v>2017</v>
       </c>
-      <c r="L4" s="74"/>
-[...2 lines deleted...]
-      <c r="O4" s="74">
+      <c r="L4" s="70"/>
+      <c r="M4" s="70"/>
+      <c r="N4" s="70"/>
+      <c r="O4" s="70">
         <v>2018</v>
       </c>
-      <c r="P4" s="74"/>
-[...2 lines deleted...]
-      <c r="S4" s="74">
+      <c r="P4" s="70"/>
+      <c r="Q4" s="70"/>
+      <c r="R4" s="70"/>
+      <c r="S4" s="70">
         <v>2019</v>
       </c>
-      <c r="T4" s="74"/>
-[...2 lines deleted...]
-      <c r="W4" s="74">
+      <c r="T4" s="70"/>
+      <c r="U4" s="70"/>
+      <c r="V4" s="70"/>
+      <c r="W4" s="70">
         <v>2020</v>
       </c>
-      <c r="X4" s="74"/>
-[...2 lines deleted...]
-      <c r="AA4" s="74">
+      <c r="X4" s="70"/>
+      <c r="Y4" s="70"/>
+      <c r="Z4" s="70"/>
+      <c r="AA4" s="70">
         <v>2021</v>
       </c>
-      <c r="AB4" s="74"/>
-[...2 lines deleted...]
-      <c r="AE4" s="71" t="s">
+      <c r="AB4" s="70"/>
+      <c r="AC4" s="70"/>
+      <c r="AD4" s="70"/>
+      <c r="AE4" s="72" t="s">
         <v>156</v>
       </c>
-      <c r="AF4" s="72"/>
-[...2 lines deleted...]
-      <c r="AI4" s="71" t="s">
+      <c r="AF4" s="73"/>
+      <c r="AG4" s="73"/>
+      <c r="AH4" s="74"/>
+      <c r="AI4" s="72" t="s">
         <v>169</v>
       </c>
-      <c r="AJ4" s="72"/>
-[...2 lines deleted...]
-      <c r="AM4" s="71" t="s">
+      <c r="AJ4" s="73"/>
+      <c r="AK4" s="73"/>
+      <c r="AL4" s="74"/>
+      <c r="AM4" s="72" t="s">
         <v>170</v>
       </c>
-      <c r="AN4" s="72"/>
-[...1 lines deleted...]
-      <c r="AP4" s="73"/>
+      <c r="AN4" s="73"/>
+      <c r="AO4" s="73"/>
+      <c r="AP4" s="74"/>
     </row>
     <row r="5" spans="1:44" s="3" customFormat="1">
       <c r="A5" s="76"/>
       <c r="B5" s="79"/>
-      <c r="C5" s="74" t="s">
-[...3 lines deleted...]
-      <c r="E5" s="74" t="s">
+      <c r="C5" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="70"/>
+      <c r="E5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="74"/>
-[...4 lines deleted...]
-      <c r="I5" s="74" t="s">
+      <c r="F5" s="70"/>
+      <c r="G5" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="74"/>
-[...4 lines deleted...]
-      <c r="M5" s="74" t="s">
+      <c r="J5" s="70"/>
+      <c r="K5" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="74"/>
-[...4 lines deleted...]
-      <c r="Q5" s="74" t="s">
+      <c r="N5" s="70"/>
+      <c r="O5" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="70"/>
+      <c r="Q5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="74"/>
-[...4 lines deleted...]
-      <c r="U5" s="74" t="s">
+      <c r="R5" s="70"/>
+      <c r="S5" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="70"/>
+      <c r="U5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="74"/>
-[...4 lines deleted...]
-      <c r="Y5" s="74" t="s">
+      <c r="V5" s="70"/>
+      <c r="W5" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="70"/>
+      <c r="Y5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="74"/>
-[...4 lines deleted...]
-      <c r="AC5" s="74" t="s">
+      <c r="Z5" s="70"/>
+      <c r="AA5" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="70"/>
+      <c r="AC5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="74"/>
-[...4 lines deleted...]
-      <c r="AG5" s="74" t="s">
+      <c r="AD5" s="70"/>
+      <c r="AE5" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="70"/>
+      <c r="AG5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="74"/>
-[...4 lines deleted...]
-      <c r="AK5" s="74" t="s">
+      <c r="AH5" s="70"/>
+      <c r="AI5" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="70"/>
+      <c r="AK5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="74"/>
-[...4 lines deleted...]
-      <c r="AO5" s="74" t="s">
+      <c r="AL5" s="70"/>
+      <c r="AM5" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="70"/>
+      <c r="AO5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="74"/>
+      <c r="AP5" s="70"/>
     </row>
     <row r="6" spans="1:44" s="2" customFormat="1" ht="56.25" customHeight="1">
       <c r="A6" s="77"/>
       <c r="B6" s="79"/>
       <c r="C6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>161</v>
       </c>
@@ -25742,238 +25742,238 @@
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="AM5:AN5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BJ126"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="70" workbookViewId="0">
-      <pane xSplit="2" ySplit="2" topLeftCell="AR3" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="2" topLeftCell="AQ3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="AY4" sqref="AY4:BB4"/>
+      <selection pane="bottomRight" activeCell="AU4" sqref="AU4:AX4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="52" customWidth="1"/>
     <col min="2" max="2" width="34.5703125" style="52" customWidth="1"/>
     <col min="3" max="14" width="12.5703125" style="52" customWidth="1"/>
     <col min="15" max="15" width="10.140625" style="52" customWidth="1"/>
     <col min="16" max="16" width="14.42578125" style="52" customWidth="1"/>
     <col min="17" max="17" width="10.140625" style="52" customWidth="1"/>
     <col min="18" max="18" width="14.42578125" style="52" customWidth="1"/>
     <col min="19" max="19" width="10.140625" style="52" customWidth="1"/>
     <col min="20" max="20" width="14.42578125" style="52" customWidth="1"/>
     <col min="21" max="21" width="10.140625" style="52" customWidth="1"/>
     <col min="22" max="22" width="14.42578125" style="52" customWidth="1"/>
     <col min="23" max="23" width="12.42578125" style="52" customWidth="1"/>
     <col min="24" max="24" width="15" style="52" customWidth="1"/>
     <col min="25" max="25" width="12.140625" style="52" customWidth="1"/>
     <col min="26" max="26" width="14.42578125" style="52" customWidth="1"/>
     <col min="27" max="27" width="12.140625" style="52" customWidth="1"/>
     <col min="28" max="28" width="14.42578125" style="52" customWidth="1"/>
     <col min="29" max="29" width="12.140625" style="52" customWidth="1"/>
     <col min="30" max="30" width="14.42578125" style="52" customWidth="1"/>
     <col min="31" max="31" width="12.140625" style="52" customWidth="1"/>
     <col min="32" max="32" width="14.42578125" style="52" customWidth="1"/>
     <col min="33" max="33" width="12.140625" style="52" customWidth="1"/>
     <col min="34" max="34" width="14.42578125" style="52" customWidth="1"/>
     <col min="35" max="38" width="11.7109375" style="52" customWidth="1"/>
     <col min="39" max="39" width="12.140625" style="52" customWidth="1"/>
     <col min="40" max="40" width="14.42578125" style="52" customWidth="1"/>
     <col min="41" max="41" width="12.140625" style="52" customWidth="1"/>
     <col min="42" max="42" width="14.42578125" style="52" customWidth="1"/>
     <col min="43" max="43" width="12.140625" style="52" customWidth="1"/>
     <col min="44" max="44" width="14.42578125" style="52" customWidth="1"/>
     <col min="45" max="45" width="12.140625" style="52" customWidth="1"/>
     <col min="46" max="46" width="14.42578125" style="52" customWidth="1"/>
     <col min="47" max="47" width="12.140625" style="52" customWidth="1"/>
     <col min="48" max="48" width="14.42578125" style="52" customWidth="1"/>
     <col min="49" max="49" width="12.140625" style="52" customWidth="1"/>
     <col min="50" max="50" width="14.42578125" style="52" customWidth="1"/>
     <col min="51" max="51" width="12.140625" style="52" customWidth="1"/>
     <col min="52" max="52" width="14.42578125" style="52" customWidth="1"/>
     <col min="53" max="53" width="12.140625" style="52" customWidth="1"/>
     <col min="54" max="54" width="14.42578125" style="52" customWidth="1"/>
     <col min="55" max="16384" width="8.85546875" style="52"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62" s="48" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="89" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="90"/>
-[...31 lines deleted...]
-      <c r="AH1" s="90"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
+      <c r="N1" s="89"/>
+      <c r="O1" s="89"/>
+      <c r="P1" s="89"/>
+      <c r="Q1" s="89"/>
+      <c r="R1" s="89"/>
+      <c r="S1" s="89"/>
+      <c r="T1" s="89"/>
+      <c r="U1" s="89"/>
+      <c r="V1" s="89"/>
+      <c r="W1" s="89"/>
+      <c r="X1" s="89"/>
+      <c r="Y1" s="89"/>
+      <c r="Z1" s="89"/>
+      <c r="AA1" s="89"/>
+      <c r="AB1" s="89"/>
+      <c r="AC1" s="89"/>
+      <c r="AD1" s="89"/>
+      <c r="AE1" s="89"/>
+      <c r="AF1" s="89"/>
+      <c r="AG1" s="89"/>
+      <c r="AH1" s="89"/>
       <c r="AI1" s="49"/>
       <c r="AJ1" s="49"/>
       <c r="AK1" s="49"/>
       <c r="AL1" s="49"/>
       <c r="AM1" s="49"/>
       <c r="AN1" s="49"/>
       <c r="AO1" s="49"/>
       <c r="AP1" s="49"/>
       <c r="AQ1" s="49"/>
       <c r="AR1" s="49"/>
       <c r="AS1" s="49"/>
       <c r="AT1" s="49"/>
       <c r="AU1" s="49"/>
       <c r="AV1" s="49"/>
       <c r="AW1" s="49"/>
       <c r="AX1" s="49"/>
       <c r="AY1" s="49"/>
       <c r="AZ1" s="49"/>
       <c r="BA1" s="49"/>
       <c r="BB1" s="49"/>
     </row>
     <row r="2" spans="1:62" s="48" customFormat="1" ht="18" customHeight="1">
-      <c r="A2" s="90" t="s">
+      <c r="A2" s="89" t="s">
         <v>168</v>
       </c>
-      <c r="B2" s="90"/>
-[...31 lines deleted...]
-      <c r="AH2" s="90"/>
+      <c r="B2" s="89"/>
+      <c r="C2" s="89"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
+      <c r="L2" s="89"/>
+      <c r="M2" s="89"/>
+      <c r="N2" s="89"/>
+      <c r="O2" s="89"/>
+      <c r="P2" s="89"/>
+      <c r="Q2" s="89"/>
+      <c r="R2" s="89"/>
+      <c r="S2" s="89"/>
+      <c r="T2" s="89"/>
+      <c r="U2" s="89"/>
+      <c r="V2" s="89"/>
+      <c r="W2" s="89"/>
+      <c r="X2" s="89"/>
+      <c r="Y2" s="89"/>
+      <c r="Z2" s="89"/>
+      <c r="AA2" s="89"/>
+      <c r="AB2" s="89"/>
+      <c r="AC2" s="89"/>
+      <c r="AD2" s="89"/>
+      <c r="AE2" s="89"/>
+      <c r="AF2" s="89"/>
+      <c r="AG2" s="89"/>
+      <c r="AH2" s="89"/>
       <c r="AI2" s="49"/>
       <c r="AJ2" s="49"/>
       <c r="AK2" s="49"/>
       <c r="AL2" s="49"/>
     </row>
     <row r="3" spans="1:62" ht="12">
       <c r="A3" s="50"/>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
       <c r="J3" s="51"/>
       <c r="K3" s="51"/>
       <c r="L3" s="51"/>
       <c r="M3" s="51"/>
       <c r="N3" s="51"/>
       <c r="O3" s="51"/>
       <c r="P3" s="51"/>
       <c r="Q3" s="51"/>
       <c r="R3" s="51"/>
       <c r="S3" s="51"/>
       <c r="T3" s="51"/>
       <c r="U3" s="51"/>
       <c r="V3" s="51"/>
       <c r="W3" s="51"/>
       <c r="X3" s="51"/>
       <c r="Y3" s="51"/>
       <c r="Z3" s="51"/>
       <c r="AI3" s="49"/>
       <c r="AJ3" s="49"/>
       <c r="AK3" s="49"/>
       <c r="AL3" s="49"/>
     </row>
     <row r="4" spans="1:62" s="48" customFormat="1" ht="23.25" customHeight="1">
       <c r="A4" s="86" t="s">
         <v>159</v>
       </c>
-      <c r="B4" s="89" t="s">
+      <c r="B4" s="90" t="s">
         <v>160</v>
       </c>
       <c r="C4" s="84">
         <v>2015</v>
       </c>
       <c r="D4" s="84"/>
       <c r="E4" s="84"/>
       <c r="F4" s="84"/>
       <c r="G4" s="84">
         <v>2016</v>
       </c>
       <c r="H4" s="84"/>
       <c r="I4" s="84"/>
       <c r="J4" s="84"/>
       <c r="K4" s="84">
         <v>2017</v>
       </c>
       <c r="L4" s="84"/>
       <c r="M4" s="84"/>
       <c r="N4" s="84"/>
       <c r="O4" s="84">
         <v>2018</v>
       </c>
       <c r="P4" s="84"/>
       <c r="Q4" s="84"/>
@@ -26013,51 +26013,51 @@
       </c>
       <c r="AN4" s="82"/>
       <c r="AO4" s="82"/>
       <c r="AP4" s="83"/>
       <c r="AQ4" s="81" t="s">
         <v>175</v>
       </c>
       <c r="AR4" s="82"/>
       <c r="AS4" s="82"/>
       <c r="AT4" s="83"/>
       <c r="AU4" s="81" t="s">
         <v>176</v>
       </c>
       <c r="AV4" s="82"/>
       <c r="AW4" s="82"/>
       <c r="AX4" s="83"/>
       <c r="AY4" s="81" t="s">
         <v>177</v>
       </c>
       <c r="AZ4" s="82"/>
       <c r="BA4" s="82"/>
       <c r="BB4" s="83"/>
     </row>
     <row r="5" spans="1:62" s="53" customFormat="1">
       <c r="A5" s="87"/>
-      <c r="B5" s="89"/>
+      <c r="B5" s="90"/>
       <c r="C5" s="84" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="84"/>
       <c r="E5" s="84" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="84"/>
       <c r="G5" s="84" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="84"/>
       <c r="I5" s="84" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="84"/>
       <c r="K5" s="84" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="84"/>
       <c r="M5" s="84" t="s">
         <v>1</v>
       </c>
       <c r="N5" s="84"/>
       <c r="O5" s="84" t="s">
@@ -26121,51 +26121,51 @@
       </c>
       <c r="AR5" s="84"/>
       <c r="AS5" s="84" t="s">
         <v>1</v>
       </c>
       <c r="AT5" s="84"/>
       <c r="AU5" s="84" t="s">
         <v>0</v>
       </c>
       <c r="AV5" s="84"/>
       <c r="AW5" s="84" t="s">
         <v>1</v>
       </c>
       <c r="AX5" s="84"/>
       <c r="AY5" s="84" t="s">
         <v>0</v>
       </c>
       <c r="AZ5" s="84"/>
       <c r="BA5" s="84" t="s">
         <v>1</v>
       </c>
       <c r="BB5" s="84"/>
     </row>
     <row r="6" spans="1:62" s="48" customFormat="1" ht="31.5" customHeight="1">
       <c r="A6" s="88"/>
-      <c r="B6" s="89"/>
+      <c r="B6" s="90"/>
       <c r="C6" s="54" t="s">
         <v>172</v>
       </c>
       <c r="D6" s="54" t="s">
         <v>173</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>172</v>
       </c>
       <c r="F6" s="54" t="s">
         <v>173</v>
       </c>
       <c r="G6" s="54" t="s">
         <v>172</v>
       </c>
       <c r="H6" s="54" t="s">
         <v>173</v>
       </c>
       <c r="I6" s="54" t="s">
         <v>172</v>
       </c>
       <c r="J6" s="54" t="s">
         <v>173</v>
       </c>
       <c r="K6" s="54" t="s">
@@ -26417,72 +26417,72 @@
       <c r="AM7" s="49">
         <v>28916.640359999998</v>
       </c>
       <c r="AN7" s="49">
         <v>7830.1095000000014</v>
       </c>
       <c r="AO7" s="49">
         <v>158132.86777999994</v>
       </c>
       <c r="AP7" s="49">
         <v>30751.869119999996</v>
       </c>
       <c r="AQ7" s="49">
         <v>113539.36660000001</v>
       </c>
       <c r="AR7" s="49">
         <v>26118.91764</v>
       </c>
       <c r="AS7" s="49">
         <v>30042.336380000001</v>
       </c>
       <c r="AT7" s="49">
         <v>9316.7730100000026</v>
       </c>
       <c r="AU7" s="49">
-        <v>34156.999599999996</v>
+        <v>41826.159599999999</v>
       </c>
       <c r="AV7" s="49">
-        <v>7700.16374</v>
+        <v>10319.570009999999</v>
       </c>
       <c r="AW7" s="49">
-        <v>3196.1619900000001</v>
+        <v>4486.8687599999985</v>
       </c>
       <c r="AX7" s="49">
-        <v>2094.9760200000005</v>
+        <v>2423.8522600000001</v>
       </c>
       <c r="AY7" s="49">
-        <v>13480.235999999999</v>
+        <v>13486.735999999999</v>
       </c>
       <c r="AZ7" s="49">
-        <v>3104.9830299999999</v>
+        <v>3113.4817699999999</v>
       </c>
       <c r="BA7" s="49">
-        <v>43710.89026</v>
+        <v>63996.669249999992</v>
       </c>
       <c r="BB7" s="49">
-        <v>13427.427390000003</v>
+        <v>18577.580850000006</v>
       </c>
       <c r="BC7" s="49"/>
       <c r="BD7" s="49"/>
       <c r="BE7" s="49"/>
       <c r="BF7" s="49"/>
       <c r="BG7" s="49"/>
       <c r="BH7" s="49"/>
       <c r="BI7" s="49"/>
       <c r="BJ7" s="49"/>
     </row>
     <row r="8" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A8" s="52" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="52" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="58">
         <v>0</v>
       </c>
       <c r="D8" s="58">
         <v>0</v>
       </c>
       <c r="E8" s="58">
         <v>0.92510000000000003</v>
@@ -26588,72 +26588,72 @@
       </c>
       <c r="AM8" s="60">
         <v>0</v>
       </c>
       <c r="AN8" s="60">
         <v>0</v>
       </c>
       <c r="AO8" s="60">
         <v>3.6605500000000002</v>
       </c>
       <c r="AP8" s="60">
         <v>29.46613</v>
       </c>
       <c r="AQ8" s="60">
         <v>0</v>
       </c>
       <c r="AR8" s="60">
         <v>0</v>
       </c>
       <c r="AS8" s="60">
         <v>1.25345</v>
       </c>
       <c r="AT8" s="60">
         <v>39.943129999999996</v>
       </c>
-      <c r="AU8" s="60">
-[...5 lines deleted...]
-      <c r="AW8" s="60">
+      <c r="AU8" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV8" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW8" s="69">
         <v>0.93171999999999999</v>
       </c>
-      <c r="AX8" s="60">
+      <c r="AX8" s="69">
         <v>29.90812</v>
       </c>
-      <c r="AY8" s="60">
-[...5 lines deleted...]
-      <c r="BA8" s="60">
+      <c r="AY8" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ8" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA8" s="69">
         <v>7.2514900000000004</v>
       </c>
-      <c r="BB8" s="60">
+      <c r="BB8" s="69">
         <v>47.506459999999997</v>
       </c>
     </row>
     <row r="9" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A9" s="52" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="52" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="58">
         <v>0</v>
       </c>
       <c r="D9" s="58">
         <v>0</v>
       </c>
       <c r="E9" s="58">
         <v>120.244</v>
       </c>
       <c r="F9" s="58">
         <v>44.835000000000001</v>
       </c>
       <c r="G9" s="58">
         <v>0</v>
       </c>
@@ -26752,73 +26752,73 @@
       </c>
       <c r="AM9" s="60">
         <v>0</v>
       </c>
       <c r="AN9" s="60">
         <v>0</v>
       </c>
       <c r="AO9" s="60">
         <v>12.117760000000001</v>
       </c>
       <c r="AP9" s="60">
         <v>60.598039999999997</v>
       </c>
       <c r="AQ9" s="60">
         <v>0</v>
       </c>
       <c r="AR9" s="60">
         <v>0</v>
       </c>
       <c r="AS9" s="60">
         <v>4.0790800000000003</v>
       </c>
       <c r="AT9" s="60">
         <v>47.989730000000002</v>
       </c>
-      <c r="AU9" s="60">
-[...8 lines deleted...]
-      <c r="AX9" s="60">
+      <c r="AU9" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV9" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW9" s="69">
+        <v>3.3590800000000001</v>
+      </c>
+      <c r="AX9" s="69">
         <v>47.989730000000002</v>
       </c>
-      <c r="AY9" s="60">
-[...9 lines deleted...]
-        <v>49.967359999999999</v>
+      <c r="AY9" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ9" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA9" s="69">
+        <v>6.0920199999999998</v>
+      </c>
+      <c r="BB9" s="69">
+        <v>50.041679999999999</v>
       </c>
     </row>
     <row r="10" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A10" s="52" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="52" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="58">
         <v>0</v>
       </c>
       <c r="D10" s="58">
         <v>0</v>
       </c>
       <c r="E10" s="58">
         <v>1.0085599999999999</v>
       </c>
       <c r="F10" s="58">
         <v>40.026299999999999</v>
       </c>
       <c r="G10" s="58">
         <v>0</v>
       </c>
       <c r="H10" s="58">
@@ -26916,72 +26916,72 @@
       </c>
       <c r="AM10" s="60">
         <v>0</v>
       </c>
       <c r="AN10" s="60">
         <v>0</v>
       </c>
       <c r="AO10" s="60">
         <v>0</v>
       </c>
       <c r="AP10" s="60">
         <v>0</v>
       </c>
       <c r="AQ10" s="60">
         <v>0</v>
       </c>
       <c r="AR10" s="60">
         <v>0</v>
       </c>
       <c r="AS10" s="60">
         <v>0</v>
       </c>
       <c r="AT10" s="60">
         <v>0</v>
       </c>
-      <c r="AU10" s="60">
-[...17 lines deleted...]
-      <c r="BA10" s="60">
+      <c r="AU10" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV10" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX10" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY10" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA10" s="69">
         <v>0.13100000000000001</v>
       </c>
-      <c r="BB10" s="60">
+      <c r="BB10" s="69">
         <v>3.706</v>
       </c>
     </row>
     <row r="11" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A11" s="52" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="52" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="58">
         <v>0</v>
       </c>
       <c r="D11" s="58">
         <v>0</v>
       </c>
       <c r="E11" s="58">
         <v>0.32950000000000002</v>
       </c>
       <c r="F11" s="58">
         <v>1.43302</v>
       </c>
       <c r="G11" s="58">
         <v>0</v>
       </c>
@@ -27080,73 +27080,73 @@
       </c>
       <c r="AM11" s="60">
         <v>0</v>
       </c>
       <c r="AN11" s="60">
         <v>0</v>
       </c>
       <c r="AO11" s="60">
         <v>3.1966100000000002</v>
       </c>
       <c r="AP11" s="60">
         <v>3.70966</v>
       </c>
       <c r="AQ11" s="60">
         <v>0</v>
       </c>
       <c r="AR11" s="60">
         <v>0</v>
       </c>
       <c r="AS11" s="60">
         <v>2.9075700000000002</v>
       </c>
       <c r="AT11" s="60">
         <v>5.1627900000000002</v>
       </c>
-      <c r="AU11" s="60">
-[...21 lines deleted...]
-        <v>0.66034999999999999</v>
+      <c r="AU11" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV11" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW11" s="69">
+        <v>1.4580900000000001</v>
+      </c>
+      <c r="AX11" s="69">
+        <v>1.94634</v>
+      </c>
+      <c r="AY11" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="69">
+        <v>1.0628899999999999</v>
+      </c>
+      <c r="BB11" s="69">
+        <v>0.77432999999999996</v>
       </c>
     </row>
     <row r="12" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A12" s="52" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="52" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="58">
         <v>1638</v>
       </c>
       <c r="D12" s="58">
         <v>34.260150000000003</v>
       </c>
       <c r="E12" s="58">
         <v>36.11</v>
       </c>
       <c r="F12" s="58">
         <v>5.4991500000000002</v>
       </c>
       <c r="G12" s="58">
         <v>0</v>
       </c>
       <c r="H12" s="58">
@@ -27244,72 +27244,72 @@
       </c>
       <c r="AM12" s="60">
         <v>0</v>
       </c>
       <c r="AN12" s="60">
         <v>0</v>
       </c>
       <c r="AO12" s="60">
         <v>17</v>
       </c>
       <c r="AP12" s="60">
         <v>0.73299999999999998</v>
       </c>
       <c r="AQ12" s="60">
         <v>0</v>
       </c>
       <c r="AR12" s="60">
         <v>0</v>
       </c>
       <c r="AS12" s="60">
         <v>0</v>
       </c>
       <c r="AT12" s="60">
         <v>0</v>
       </c>
-      <c r="AU12" s="60">
-[...20 lines deleted...]
-      <c r="BB12" s="60">
+      <c r="AU12" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV12" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW12" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX12" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY12" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ12" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA12" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB12" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A13" s="52" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="52" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="58">
         <v>1188.54483</v>
       </c>
       <c r="D13" s="58">
         <v>40.855020000000003</v>
       </c>
       <c r="E13" s="58">
         <v>0</v>
       </c>
       <c r="F13" s="58">
         <v>0</v>
       </c>
       <c r="G13" s="58">
         <v>1268.3230000000001</v>
       </c>
@@ -27408,72 +27408,72 @@
       </c>
       <c r="AM13" s="60">
         <v>0</v>
       </c>
       <c r="AN13" s="60">
         <v>0</v>
       </c>
       <c r="AO13" s="60">
         <v>0</v>
       </c>
       <c r="AP13" s="60">
         <v>0</v>
       </c>
       <c r="AQ13" s="60">
         <v>0</v>
       </c>
       <c r="AR13" s="60">
         <v>0</v>
       </c>
       <c r="AS13" s="60">
         <v>0</v>
       </c>
       <c r="AT13" s="60">
         <v>0</v>
       </c>
-      <c r="AU13" s="60">
-[...20 lines deleted...]
-      <c r="BB13" s="60">
+      <c r="AU13" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV13" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW13" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX13" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY13" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ13" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA13" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB13" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A14" s="52" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="52" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="58">
         <v>5140.6075499999997</v>
       </c>
       <c r="D14" s="58">
         <v>345.06601000000001</v>
       </c>
       <c r="E14" s="58">
         <v>1</v>
       </c>
       <c r="F14" s="58">
         <v>1.85436</v>
       </c>
       <c r="G14" s="58">
         <v>2754.61895</v>
       </c>
@@ -27572,72 +27572,72 @@
       </c>
       <c r="AM14" s="60">
         <v>0</v>
       </c>
       <c r="AN14" s="60">
         <v>0</v>
       </c>
       <c r="AO14" s="60">
         <v>9.9000000000000005E-2</v>
       </c>
       <c r="AP14" s="60">
         <v>0.31884000000000001</v>
       </c>
       <c r="AQ14" s="60">
         <v>0</v>
       </c>
       <c r="AR14" s="60">
         <v>0</v>
       </c>
       <c r="AS14" s="60">
         <v>0.02</v>
       </c>
       <c r="AT14" s="60">
         <v>2.1520000000000001E-2</v>
       </c>
-      <c r="AU14" s="60">
-[...5 lines deleted...]
-      <c r="AW14" s="60">
+      <c r="AU14" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV14" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW14" s="69">
         <v>0.02</v>
       </c>
-      <c r="AX14" s="60">
+      <c r="AX14" s="69">
         <v>2.1520000000000001E-2</v>
       </c>
-      <c r="AY14" s="60">
-[...5 lines deleted...]
-      <c r="BA14" s="60">
+      <c r="AY14" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ14" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA14" s="69">
         <v>8.82</v>
       </c>
-      <c r="BB14" s="60">
+      <c r="BB14" s="69">
         <v>23.070640000000001</v>
       </c>
     </row>
     <row r="15" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A15" s="52" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="52" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="58">
         <v>1398.5106499999999</v>
       </c>
       <c r="D15" s="58">
         <v>24.150849999999998</v>
       </c>
       <c r="E15" s="58">
         <v>0</v>
       </c>
       <c r="F15" s="58">
         <v>0</v>
       </c>
       <c r="G15" s="58">
         <v>1212.4670000000001</v>
       </c>
@@ -27736,72 +27736,72 @@
       </c>
       <c r="AM15" s="60">
         <v>0</v>
       </c>
       <c r="AN15" s="60">
         <v>0</v>
       </c>
       <c r="AO15" s="60">
         <v>0.68</v>
       </c>
       <c r="AP15" s="60">
         <v>0.97870999999999997</v>
       </c>
       <c r="AQ15" s="60">
         <v>0</v>
       </c>
       <c r="AR15" s="60">
         <v>0</v>
       </c>
       <c r="AS15" s="60">
         <v>0</v>
       </c>
       <c r="AT15" s="60">
         <v>0</v>
       </c>
-      <c r="AU15" s="60">
-[...20 lines deleted...]
-      <c r="BB15" s="60">
+      <c r="AU15" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV15" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW15" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX15" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY15" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ15" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA15" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB15" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A16" s="52" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="52" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="58">
         <v>3.9E-2</v>
       </c>
       <c r="D16" s="58">
         <v>3.8000000000000002E-4</v>
       </c>
       <c r="E16" s="58">
         <v>0</v>
       </c>
       <c r="F16" s="58">
         <v>0</v>
       </c>
       <c r="G16" s="58">
         <v>1.4750000000000001</v>
       </c>
@@ -27900,72 +27900,72 @@
       </c>
       <c r="AM16" s="60">
         <v>0</v>
       </c>
       <c r="AN16" s="60">
         <v>0</v>
       </c>
       <c r="AO16" s="60">
         <v>0</v>
       </c>
       <c r="AP16" s="60">
         <v>0</v>
       </c>
       <c r="AQ16" s="60">
         <v>0</v>
       </c>
       <c r="AR16" s="60">
         <v>0</v>
       </c>
       <c r="AS16" s="60">
         <v>0</v>
       </c>
       <c r="AT16" s="60">
         <v>0</v>
       </c>
-      <c r="AU16" s="60">
-[...20 lines deleted...]
-      <c r="BB16" s="60">
+      <c r="AU16" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV16" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW16" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX16" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY16" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ16" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA16" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB16" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A17" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="52" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="58">
         <v>1346.0109</v>
       </c>
       <c r="D17" s="58">
         <v>75.16377</v>
       </c>
       <c r="E17" s="58">
         <v>0.58650000000000002</v>
       </c>
       <c r="F17" s="58">
         <v>0.94389999999999996</v>
       </c>
       <c r="G17" s="58">
         <v>401.25995</v>
       </c>
@@ -28064,72 +28064,72 @@
       </c>
       <c r="AM17" s="60">
         <v>0</v>
       </c>
       <c r="AN17" s="60">
         <v>0</v>
       </c>
       <c r="AO17" s="60">
         <v>0</v>
       </c>
       <c r="AP17" s="60">
         <v>0</v>
       </c>
       <c r="AQ17" s="60">
         <v>0</v>
       </c>
       <c r="AR17" s="60">
         <v>0</v>
       </c>
       <c r="AS17" s="60">
         <v>0</v>
       </c>
       <c r="AT17" s="60">
         <v>0</v>
       </c>
-      <c r="AU17" s="60">
-[...20 lines deleted...]
-      <c r="BB17" s="60">
+      <c r="AU17" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV17" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW17" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX17" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY17" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ17" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA17" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB17" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A18" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="52" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="58">
         <v>212.94049999999999</v>
       </c>
       <c r="D18" s="58">
         <v>3.3961899999999998</v>
       </c>
       <c r="E18" s="58">
         <v>0.19739999999999999</v>
       </c>
       <c r="F18" s="58">
         <v>0.47003</v>
       </c>
       <c r="G18" s="58">
         <v>276.91000000000003</v>
       </c>
@@ -28228,72 +28228,72 @@
       </c>
       <c r="AM18" s="60">
         <v>0</v>
       </c>
       <c r="AN18" s="60">
         <v>0</v>
       </c>
       <c r="AO18" s="60">
         <v>0</v>
       </c>
       <c r="AP18" s="60">
         <v>0</v>
       </c>
       <c r="AQ18" s="60">
         <v>0</v>
       </c>
       <c r="AR18" s="60">
         <v>0</v>
       </c>
       <c r="AS18" s="60">
         <v>0</v>
       </c>
       <c r="AT18" s="60">
         <v>0</v>
       </c>
-      <c r="AU18" s="60">
-[...20 lines deleted...]
-      <c r="BB18" s="60">
+      <c r="AU18" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX18" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY18" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ18" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA18" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB18" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A19" s="52" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="52" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="58">
         <v>0.111</v>
       </c>
       <c r="D19" s="58">
         <v>1.1900000000000001E-3</v>
       </c>
       <c r="E19" s="58">
         <v>45.6312</v>
       </c>
       <c r="F19" s="58">
         <v>22.02899</v>
       </c>
       <c r="G19" s="58">
         <v>87.257000000000005</v>
       </c>
@@ -28392,72 +28392,72 @@
       </c>
       <c r="AM19" s="60">
         <v>0</v>
       </c>
       <c r="AN19" s="60">
         <v>0</v>
       </c>
       <c r="AO19" s="60">
         <v>0</v>
       </c>
       <c r="AP19" s="60">
         <v>0</v>
       </c>
       <c r="AQ19" s="60">
         <v>0</v>
       </c>
       <c r="AR19" s="60">
         <v>0</v>
       </c>
       <c r="AS19" s="60">
         <v>0</v>
       </c>
       <c r="AT19" s="60">
         <v>0</v>
       </c>
-      <c r="AU19" s="60">
-[...20 lines deleted...]
-      <c r="BB19" s="60">
+      <c r="AU19" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV19" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW19" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX19" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY19" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ19" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA19" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB19" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A20" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="52" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="58">
         <v>479.75911000000002</v>
       </c>
       <c r="D20" s="58">
         <v>7.3566399999999996</v>
       </c>
       <c r="E20" s="58">
         <v>0.54801</v>
       </c>
       <c r="F20" s="58">
         <v>1.37357</v>
       </c>
       <c r="G20" s="58">
         <v>495.19844999999998</v>
       </c>
@@ -28556,72 +28556,72 @@
       </c>
       <c r="AM20" s="60">
         <v>0</v>
       </c>
       <c r="AN20" s="60">
         <v>0</v>
       </c>
       <c r="AO20" s="60">
         <v>0</v>
       </c>
       <c r="AP20" s="60">
         <v>0</v>
       </c>
       <c r="AQ20" s="60">
         <v>0</v>
       </c>
       <c r="AR20" s="60">
         <v>0</v>
       </c>
       <c r="AS20" s="60">
         <v>0</v>
       </c>
       <c r="AT20" s="60">
         <v>0</v>
       </c>
-      <c r="AU20" s="60">
-[...20 lines deleted...]
-      <c r="BB20" s="60">
+      <c r="AU20" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV20" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW20" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX20" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY20" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ20" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA20" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB20" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A21" s="52" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="58">
         <v>0</v>
       </c>
       <c r="D21" s="58">
         <v>0</v>
       </c>
       <c r="E21" s="58">
         <v>0.81720000000000004</v>
       </c>
       <c r="F21" s="58">
         <v>1.1476999999999999</v>
       </c>
       <c r="G21" s="58">
         <v>0</v>
       </c>
@@ -28720,73 +28720,73 @@
       </c>
       <c r="AM21" s="60">
         <v>0</v>
       </c>
       <c r="AN21" s="60">
         <v>0</v>
       </c>
       <c r="AO21" s="60">
         <v>118.51675</v>
       </c>
       <c r="AP21" s="60">
         <v>140.66789</v>
       </c>
       <c r="AQ21" s="60">
         <v>0</v>
       </c>
       <c r="AR21" s="60">
         <v>0</v>
       </c>
       <c r="AS21" s="60">
         <v>131.24549999999999</v>
       </c>
       <c r="AT21" s="60">
         <v>186.25219999999999</v>
       </c>
-      <c r="AU21" s="60">
-[...21 lines deleted...]
-        <v>61.158560000000001</v>
+      <c r="AU21" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV21" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW21" s="69">
+        <v>64.694500000000005</v>
+      </c>
+      <c r="AX21" s="69">
+        <v>89.736180000000004</v>
+      </c>
+      <c r="AY21" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ21" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA21" s="69">
+        <v>55.94</v>
+      </c>
+      <c r="BB21" s="69">
+        <v>67.127300000000005</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A22" s="52" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="58">
         <v>128.87799999999999</v>
       </c>
       <c r="D22" s="58">
         <v>20.532789999999999</v>
       </c>
       <c r="E22" s="58">
         <v>27.60416</v>
       </c>
       <c r="F22" s="58">
         <v>19.663350000000001</v>
       </c>
       <c r="G22" s="58">
         <v>43.551000000000002</v>
       </c>
       <c r="H22" s="58">
@@ -28884,73 +28884,73 @@
       </c>
       <c r="AM22" s="60">
         <v>3.21</v>
       </c>
       <c r="AN22" s="60">
         <v>0.03</v>
       </c>
       <c r="AO22" s="60">
         <v>104.0889</v>
       </c>
       <c r="AP22" s="60">
         <v>47.11486</v>
       </c>
       <c r="AQ22" s="60">
         <v>0</v>
       </c>
       <c r="AR22" s="60">
         <v>0</v>
       </c>
       <c r="AS22" s="60">
         <v>568.78560000000004</v>
       </c>
       <c r="AT22" s="60">
         <v>149.85504</v>
       </c>
-      <c r="AU22" s="60">
-[...21 lines deleted...]
-        <v>774.82200999999998</v>
+      <c r="AU22" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV22" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW22" s="69">
+        <v>94.023600000000002</v>
+      </c>
+      <c r="AX22" s="69">
+        <v>45.260339999999999</v>
+      </c>
+      <c r="AY22" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ22" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA22" s="69">
+        <v>5350.7052000000003</v>
+      </c>
+      <c r="BB22" s="69">
+        <v>1059.1690100000001</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A23" s="52" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="52" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="58">
         <v>0</v>
       </c>
       <c r="D23" s="58">
         <v>0</v>
       </c>
       <c r="E23" s="58">
         <v>0</v>
       </c>
       <c r="F23" s="58">
         <v>0</v>
       </c>
       <c r="G23" s="58">
         <v>0</v>
       </c>
       <c r="H23" s="58">
@@ -29048,72 +29048,72 @@
       </c>
       <c r="AM23" s="60">
         <v>0</v>
       </c>
       <c r="AN23" s="60">
         <v>0</v>
       </c>
       <c r="AO23" s="60">
         <v>0</v>
       </c>
       <c r="AP23" s="60">
         <v>0</v>
       </c>
       <c r="AQ23" s="60">
         <v>0</v>
       </c>
       <c r="AR23" s="60">
         <v>0</v>
       </c>
       <c r="AS23" s="60">
         <v>0</v>
       </c>
       <c r="AT23" s="60">
         <v>0</v>
       </c>
-      <c r="AU23" s="60">
-[...20 lines deleted...]
-      <c r="BB23" s="60">
+      <c r="AU23" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV23" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW23" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX23" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY23" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ23" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA23" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB23" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A24" s="52" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="52" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="58">
         <v>0</v>
       </c>
       <c r="D24" s="58">
         <v>0</v>
       </c>
       <c r="E24" s="58">
         <v>1.13687</v>
       </c>
       <c r="F24" s="58">
         <v>11.984260000000001</v>
       </c>
       <c r="G24" s="58">
         <v>252.89500000000001</v>
       </c>
@@ -29212,73 +29212,73 @@
       </c>
       <c r="AM24" s="60">
         <v>609.56596000000002</v>
       </c>
       <c r="AN24" s="60">
         <v>678.23532999999998</v>
       </c>
       <c r="AO24" s="60">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="AP24" s="60">
         <v>0.40851999999999999</v>
       </c>
       <c r="AQ24" s="60">
         <v>4.5359999999999996</v>
       </c>
       <c r="AR24" s="60">
         <v>3.4782199999999999</v>
       </c>
       <c r="AS24" s="60">
         <v>0.74951999999999996</v>
       </c>
       <c r="AT24" s="60">
         <v>0.32871</v>
       </c>
-      <c r="AU24" s="60">
+      <c r="AU24" s="69">
         <v>4.5359999999999996</v>
       </c>
-      <c r="AV24" s="60">
+      <c r="AV24" s="69">
         <v>3.4782199999999999</v>
       </c>
-      <c r="AW24" s="60">
-[...15 lines deleted...]
-        <v>0.10851</v>
+      <c r="AW24" s="69">
+        <v>0.72328000000000003</v>
+      </c>
+      <c r="AX24" s="69">
+        <v>0.19197</v>
+      </c>
+      <c r="AY24" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ24" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA24" s="69">
+        <v>2.0160000000000001E-2</v>
+      </c>
+      <c r="BB24" s="69">
+        <v>0.11806999999999999</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A25" s="52" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="52" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="58">
         <v>510.14760000000001</v>
       </c>
       <c r="D25" s="58">
         <v>178.15164999999999</v>
       </c>
       <c r="E25" s="58">
         <v>4543.3990000000003</v>
       </c>
       <c r="F25" s="58">
         <v>174.9092</v>
       </c>
       <c r="G25" s="58">
         <v>950.12800000000004</v>
       </c>
       <c r="H25" s="58">
@@ -29376,72 +29376,72 @@
       </c>
       <c r="AM25" s="60">
         <v>35.5976</v>
       </c>
       <c r="AN25" s="60">
         <v>47.648389999999999</v>
       </c>
       <c r="AO25" s="60">
         <v>190.32400000000001</v>
       </c>
       <c r="AP25" s="60">
         <v>341.17471</v>
       </c>
       <c r="AQ25" s="60">
         <v>115.61960000000001</v>
       </c>
       <c r="AR25" s="60">
         <v>70.618229999999997</v>
       </c>
       <c r="AS25" s="60">
         <v>329.2561</v>
       </c>
       <c r="AT25" s="60">
         <v>232.52762000000001</v>
       </c>
-      <c r="AU25" s="60">
+      <c r="AU25" s="69">
         <v>88.019599999999997</v>
       </c>
-      <c r="AV25" s="60">
+      <c r="AV25" s="69">
         <v>49.635420000000003</v>
       </c>
-      <c r="AW25" s="60">
-[...14 lines deleted...]
-      <c r="BB25" s="60">
+      <c r="AW25" s="69">
+        <v>61.164000000000001</v>
+      </c>
+      <c r="AX25" s="69">
+        <v>152.57905</v>
+      </c>
+      <c r="AY25" s="69">
+        <v>6.5</v>
+      </c>
+      <c r="AZ25" s="69">
+        <v>8.4987399999999997</v>
+      </c>
+      <c r="BA25" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB25" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A26" s="52" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="58">
         <v>0</v>
       </c>
       <c r="D26" s="58">
         <v>0</v>
       </c>
       <c r="E26" s="58">
         <v>4797.8458000000001</v>
       </c>
       <c r="F26" s="58">
         <v>3784.8335900000002</v>
       </c>
       <c r="G26" s="58">
         <v>0</v>
       </c>
@@ -29540,72 +29540,72 @@
       </c>
       <c r="AM26" s="60">
         <v>0</v>
       </c>
       <c r="AN26" s="60">
         <v>0</v>
       </c>
       <c r="AO26" s="60">
         <v>0</v>
       </c>
       <c r="AP26" s="60">
         <v>0</v>
       </c>
       <c r="AQ26" s="60">
         <v>72.320999999999998</v>
       </c>
       <c r="AR26" s="60">
         <v>76.477999999999994</v>
       </c>
       <c r="AS26" s="60">
         <v>0</v>
       </c>
       <c r="AT26" s="60">
         <v>0</v>
       </c>
-      <c r="AU26" s="60">
-[...11 lines deleted...]
-      <c r="AY26" s="60">
+      <c r="AU26" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV26" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW26" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX26" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY26" s="69">
         <v>38.988</v>
       </c>
-      <c r="AZ26" s="60">
+      <c r="AZ26" s="69">
         <v>41.177999999999997</v>
       </c>
-      <c r="BA26" s="60">
-[...2 lines deleted...]
-      <c r="BB26" s="60">
+      <c r="BA26" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB26" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A27" s="52" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="52" t="s">
         <v>42</v>
       </c>
       <c r="C27" s="58">
         <v>2098.6509999999998</v>
       </c>
       <c r="D27" s="58">
         <v>478.07074999999998</v>
       </c>
       <c r="E27" s="58">
         <v>0</v>
       </c>
       <c r="F27" s="58">
         <v>0</v>
       </c>
       <c r="G27" s="58">
         <v>4227.3729999999996</v>
       </c>
@@ -29704,72 +29704,72 @@
       </c>
       <c r="AM27" s="60">
         <v>1400.0409999999999</v>
       </c>
       <c r="AN27" s="60">
         <v>376.62930999999998</v>
       </c>
       <c r="AO27" s="60">
         <v>0.88</v>
       </c>
       <c r="AP27" s="60">
         <v>0.32912000000000002</v>
       </c>
       <c r="AQ27" s="60">
         <v>377.08</v>
       </c>
       <c r="AR27" s="60">
         <v>87.348119999999994</v>
       </c>
       <c r="AS27" s="60">
         <v>2.4</v>
       </c>
       <c r="AT27" s="60">
         <v>0.86299999999999999</v>
       </c>
-      <c r="AU27" s="60">
-[...5 lines deleted...]
-      <c r="AW27" s="60">
+      <c r="AU27" s="69">
+        <v>201.88</v>
+      </c>
+      <c r="AV27" s="69">
+        <v>46.168619999999997</v>
+      </c>
+      <c r="AW27" s="69">
         <v>2.4</v>
       </c>
-      <c r="AX27" s="60">
+      <c r="AX27" s="69">
         <v>0.86299999999999999</v>
       </c>
-      <c r="AY27" s="60">
+      <c r="AY27" s="69">
         <v>20</v>
       </c>
-      <c r="AZ27" s="60">
+      <c r="AZ27" s="69">
         <v>11.303330000000001</v>
       </c>
-      <c r="BA27" s="60">
-[...2 lines deleted...]
-      <c r="BB27" s="60">
+      <c r="BA27" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB27" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A28" s="52" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="52" t="s">
         <v>44</v>
       </c>
       <c r="C28" s="58">
         <v>1885.5065500000001</v>
       </c>
       <c r="D28" s="58">
         <v>119.22535999999999</v>
       </c>
       <c r="E28" s="58">
         <v>0</v>
       </c>
       <c r="F28" s="58">
         <v>0</v>
       </c>
       <c r="G28" s="58">
         <v>732.36501999999996</v>
       </c>
@@ -29868,72 +29868,72 @@
       </c>
       <c r="AM28" s="60">
         <v>0</v>
       </c>
       <c r="AN28" s="60">
         <v>0</v>
       </c>
       <c r="AO28" s="60">
         <v>0</v>
       </c>
       <c r="AP28" s="60">
         <v>0</v>
       </c>
       <c r="AQ28" s="60">
         <v>0</v>
       </c>
       <c r="AR28" s="60">
         <v>0</v>
       </c>
       <c r="AS28" s="60">
         <v>0</v>
       </c>
       <c r="AT28" s="60">
         <v>0</v>
       </c>
-      <c r="AU28" s="60">
-[...20 lines deleted...]
-      <c r="BB28" s="60">
+      <c r="AU28" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV28" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW28" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX28" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY28" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ28" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA28" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB28" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A29" s="52" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="52" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="58">
         <v>2038.7661800000001</v>
       </c>
       <c r="D29" s="58">
         <v>459.65082000000001</v>
       </c>
       <c r="E29" s="58">
         <v>2.4018000000000002</v>
       </c>
       <c r="F29" s="58">
         <v>6.7320700000000002</v>
       </c>
       <c r="G29" s="58">
         <v>9388.0052599999999</v>
       </c>
@@ -30032,73 +30032,73 @@
       </c>
       <c r="AM29" s="60">
         <v>1025.549</v>
       </c>
       <c r="AN29" s="60">
         <v>293.65030999999999</v>
       </c>
       <c r="AO29" s="60">
         <v>2.2000000000000002</v>
       </c>
       <c r="AP29" s="60">
         <v>1.30446</v>
       </c>
       <c r="AQ29" s="60">
         <v>468</v>
       </c>
       <c r="AR29" s="60">
         <v>205.94057000000001</v>
       </c>
       <c r="AS29" s="60">
         <v>0.22</v>
       </c>
       <c r="AT29" s="60">
         <v>1.0201899999999999</v>
       </c>
-      <c r="AU29" s="60">
+      <c r="AU29" s="69">
         <v>7</v>
       </c>
-      <c r="AV29" s="60">
+      <c r="AV29" s="69">
         <v>1.86025</v>
       </c>
-      <c r="AW29" s="60">
+      <c r="AW29" s="69">
+        <v>0.1</v>
+      </c>
+      <c r="AX29" s="69">
+        <v>0.43870999999999999</v>
+      </c>
+      <c r="AY29" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ29" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA29" s="69">
         <v>0.08</v>
       </c>
-      <c r="AX29" s="60">
-[...12 lines deleted...]
-        <v>0.29776999999999998</v>
+      <c r="BB29" s="69">
+        <v>0.40745999999999999</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A30" s="52" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="52" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="58">
         <v>54.997999999999998</v>
       </c>
       <c r="D30" s="58">
         <v>6.1249799999999999</v>
       </c>
       <c r="E30" s="58">
         <v>0</v>
       </c>
       <c r="F30" s="58">
         <v>0</v>
       </c>
       <c r="G30" s="58">
         <v>1110.356</v>
       </c>
       <c r="H30" s="58">
@@ -30196,72 +30196,72 @@
       </c>
       <c r="AM30" s="60">
         <v>0</v>
       </c>
       <c r="AN30" s="60">
         <v>0</v>
       </c>
       <c r="AO30" s="60">
         <v>0</v>
       </c>
       <c r="AP30" s="60">
         <v>0</v>
       </c>
       <c r="AQ30" s="60">
         <v>0</v>
       </c>
       <c r="AR30" s="60">
         <v>0</v>
       </c>
       <c r="AS30" s="60">
         <v>0</v>
       </c>
       <c r="AT30" s="60">
         <v>0</v>
       </c>
-      <c r="AU30" s="60">
-[...20 lines deleted...]
-      <c r="BB30" s="60">
+      <c r="AU30" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV30" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW30" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX30" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY30" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ30" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA30" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB30" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A31" s="52" t="s">
         <v>49</v>
       </c>
       <c r="B31" s="52" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="58">
         <v>958.75048000000004</v>
       </c>
       <c r="D31" s="58">
         <v>90.16283</v>
       </c>
       <c r="E31" s="58">
         <v>0</v>
       </c>
       <c r="F31" s="58">
         <v>0</v>
       </c>
       <c r="G31" s="58">
         <v>305.24200000000002</v>
       </c>
@@ -30360,72 +30360,72 @@
       </c>
       <c r="AM31" s="60">
         <v>0</v>
       </c>
       <c r="AN31" s="60">
         <v>0</v>
       </c>
       <c r="AO31" s="60">
         <v>0</v>
       </c>
       <c r="AP31" s="60">
         <v>0</v>
       </c>
       <c r="AQ31" s="60">
         <v>0</v>
       </c>
       <c r="AR31" s="60">
         <v>0</v>
       </c>
       <c r="AS31" s="60">
         <v>0</v>
       </c>
       <c r="AT31" s="60">
         <v>0</v>
       </c>
-      <c r="AU31" s="60">
-[...20 lines deleted...]
-      <c r="BB31" s="60">
+      <c r="AU31" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV31" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW31" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX31" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY31" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ31" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA31" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB31" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A32" s="52" t="s">
         <v>51</v>
       </c>
       <c r="B32" s="52" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="58">
         <v>838.87926000000004</v>
       </c>
       <c r="D32" s="58">
         <v>18.29402</v>
       </c>
       <c r="E32" s="58">
         <v>0</v>
       </c>
       <c r="F32" s="58">
         <v>0</v>
       </c>
       <c r="G32" s="58">
         <v>14604.6687</v>
       </c>
@@ -30524,72 +30524,72 @@
       </c>
       <c r="AM32" s="60">
         <v>0</v>
       </c>
       <c r="AN32" s="60">
         <v>0</v>
       </c>
       <c r="AO32" s="60">
         <v>20.5</v>
       </c>
       <c r="AP32" s="60">
         <v>4.9649999999999999</v>
       </c>
       <c r="AQ32" s="60">
         <v>0</v>
       </c>
       <c r="AR32" s="60">
         <v>0</v>
       </c>
       <c r="AS32" s="60">
         <v>0</v>
       </c>
       <c r="AT32" s="60">
         <v>0</v>
       </c>
-      <c r="AU32" s="60">
-[...20 lines deleted...]
-      <c r="BB32" s="60">
+      <c r="AU32" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV32" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW32" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX32" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY32" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ32" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA32" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB32" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A33" s="52" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="52" t="s">
         <v>54</v>
       </c>
       <c r="C33" s="58">
         <v>226.154</v>
       </c>
       <c r="D33" s="58">
         <v>17.635020000000001</v>
       </c>
       <c r="E33" s="58">
         <v>0</v>
       </c>
       <c r="F33" s="58">
         <v>0</v>
       </c>
       <c r="G33" s="58">
         <v>725.60900000000004</v>
       </c>
@@ -30688,73 +30688,73 @@
       </c>
       <c r="AM33" s="60">
         <v>0</v>
       </c>
       <c r="AN33" s="60">
         <v>0</v>
       </c>
       <c r="AO33" s="60">
         <v>0</v>
       </c>
       <c r="AP33" s="60">
         <v>0</v>
       </c>
       <c r="AQ33" s="60">
         <v>0</v>
       </c>
       <c r="AR33" s="60">
         <v>0</v>
       </c>
       <c r="AS33" s="60">
         <v>0.1</v>
       </c>
       <c r="AT33" s="60">
         <v>0.49926999999999999</v>
       </c>
-      <c r="AU33" s="60">
-[...21 lines deleted...]
-        <v>1.2176100000000001</v>
+      <c r="AU33" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV33" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW33" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX33" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY33" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ33" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA33" s="69">
+        <v>0.38</v>
+      </c>
+      <c r="BB33" s="69">
+        <v>2.0636800000000002</v>
       </c>
     </row>
     <row r="34" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A34" s="52" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="52" t="s">
         <v>56</v>
       </c>
       <c r="C34" s="58">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="D34" s="58">
         <v>1.66E-2</v>
       </c>
       <c r="E34" s="58">
         <v>0.72552000000000005</v>
       </c>
       <c r="F34" s="58">
         <v>2.04948</v>
       </c>
       <c r="G34" s="58">
         <v>0</v>
       </c>
       <c r="H34" s="58">
@@ -30852,73 +30852,73 @@
       </c>
       <c r="AM34" s="60">
         <v>0</v>
       </c>
       <c r="AN34" s="60">
         <v>0</v>
       </c>
       <c r="AO34" s="60">
         <v>37.377000000000002</v>
       </c>
       <c r="AP34" s="60">
         <v>87.702830000000006</v>
       </c>
       <c r="AQ34" s="60">
         <v>0</v>
       </c>
       <c r="AR34" s="60">
         <v>0</v>
       </c>
       <c r="AS34" s="60">
         <v>37.161000000000001</v>
       </c>
       <c r="AT34" s="60">
         <v>113.37313</v>
       </c>
-      <c r="AU34" s="60">
-[...21 lines deleted...]
-        <v>38.698630000000001</v>
+      <c r="AU34" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV34" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW34" s="69">
+        <v>18.036999999999999</v>
+      </c>
+      <c r="AX34" s="69">
+        <v>54.278170000000003</v>
+      </c>
+      <c r="AY34" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ34" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA34" s="69">
+        <v>15.662000000000001</v>
+      </c>
+      <c r="BB34" s="69">
+        <v>44.96698</v>
       </c>
     </row>
     <row r="35" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A35" s="52" t="s">
         <v>57</v>
       </c>
       <c r="B35" s="52" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="58">
         <v>7778.1017000000002</v>
       </c>
       <c r="D35" s="58">
         <v>1261.92589</v>
       </c>
       <c r="E35" s="58">
         <v>2.1189499999999999</v>
       </c>
       <c r="F35" s="58">
         <v>11.50573</v>
       </c>
       <c r="G35" s="58">
         <v>2453.7040000000002</v>
       </c>
       <c r="H35" s="58">
@@ -31016,72 +31016,72 @@
       </c>
       <c r="AM35" s="60">
         <v>0</v>
       </c>
       <c r="AN35" s="60">
         <v>0</v>
       </c>
       <c r="AO35" s="60">
         <v>6.64879</v>
       </c>
       <c r="AP35" s="60">
         <v>4.0364199999999997</v>
       </c>
       <c r="AQ35" s="60">
         <v>0</v>
       </c>
       <c r="AR35" s="60">
         <v>0</v>
       </c>
       <c r="AS35" s="60">
         <v>0.53500000000000003</v>
       </c>
       <c r="AT35" s="60">
         <v>0.71694000000000002</v>
       </c>
-      <c r="AU35" s="60">
-[...5 lines deleted...]
-      <c r="AW35" s="60">
+      <c r="AU35" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV35" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW35" s="69">
         <v>0.53500000000000003</v>
       </c>
-      <c r="AX35" s="60">
+      <c r="AX35" s="69">
         <v>0.71694000000000002</v>
       </c>
-      <c r="AY35" s="60">
-[...5 lines deleted...]
-      <c r="BA35" s="60">
+      <c r="AY35" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA35" s="69">
         <v>0.02</v>
       </c>
-      <c r="BB35" s="60">
+      <c r="BB35" s="69">
         <v>1.1296999999999999</v>
       </c>
     </row>
     <row r="36" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A36" s="52" t="s">
         <v>59</v>
       </c>
       <c r="B36" s="52" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="58">
         <v>1.7517499999999999</v>
       </c>
       <c r="D36" s="58">
         <v>0.89683999999999997</v>
       </c>
       <c r="E36" s="58">
         <v>9.5564199999999992</v>
       </c>
       <c r="F36" s="58">
         <v>88.989429999999999</v>
       </c>
       <c r="G36" s="58">
         <v>0.38800000000000001</v>
       </c>
@@ -31180,73 +31180,73 @@
       </c>
       <c r="AM36" s="60">
         <v>42</v>
       </c>
       <c r="AN36" s="60">
         <v>19.491399999999999</v>
       </c>
       <c r="AO36" s="60">
         <v>1.3060400000000001</v>
       </c>
       <c r="AP36" s="60">
         <v>8.3542100000000001</v>
       </c>
       <c r="AQ36" s="60">
         <v>0</v>
       </c>
       <c r="AR36" s="60">
         <v>0</v>
       </c>
       <c r="AS36" s="60">
         <v>0.94440000000000002</v>
       </c>
       <c r="AT36" s="60">
         <v>6.5401600000000002</v>
       </c>
-      <c r="AU36" s="60">
-[...21 lines deleted...]
-        <v>1.6244700000000001</v>
+      <c r="AU36" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV36" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW36" s="69">
+        <v>0.44840000000000002</v>
+      </c>
+      <c r="AX36" s="69">
+        <v>2.8465500000000001</v>
+      </c>
+      <c r="AY36" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ36" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA36" s="69">
+        <v>0.23341999999999999</v>
+      </c>
+      <c r="BB36" s="69">
+        <v>1.78793</v>
       </c>
     </row>
     <row r="37" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A37" s="52" t="s">
         <v>61</v>
       </c>
       <c r="B37" s="52" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="58">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="D37" s="58">
         <v>3.0460000000000001E-2</v>
       </c>
       <c r="E37" s="58">
         <v>0.80179999999999996</v>
       </c>
       <c r="F37" s="58">
         <v>4.4873799999999999</v>
       </c>
       <c r="G37" s="58">
         <v>0</v>
       </c>
       <c r="H37" s="58">
@@ -31344,72 +31344,72 @@
       </c>
       <c r="AM37" s="60">
         <v>15</v>
       </c>
       <c r="AN37" s="60">
         <v>8.7501700000000007</v>
       </c>
       <c r="AO37" s="60">
         <v>5.3400000000000003E-2</v>
       </c>
       <c r="AP37" s="60">
         <v>0.36697999999999997</v>
       </c>
       <c r="AQ37" s="60">
         <v>0</v>
       </c>
       <c r="AR37" s="60">
         <v>0</v>
       </c>
       <c r="AS37" s="60">
         <v>6.0400000000000002E-2</v>
       </c>
       <c r="AT37" s="60">
         <v>0.39290000000000003</v>
       </c>
-      <c r="AU37" s="60">
-[...17 lines deleted...]
-      <c r="BA37" s="60">
+      <c r="AU37" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV37" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW37" s="69">
+        <v>0.02</v>
+      </c>
+      <c r="AX37" s="69">
+        <v>0.13918</v>
+      </c>
+      <c r="AY37" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ37" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA37" s="69">
         <v>1.4800000000000001E-2</v>
       </c>
-      <c r="BB37" s="60">
+      <c r="BB37" s="69">
         <v>0.10605000000000001</v>
       </c>
     </row>
     <row r="38" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A38" s="52" t="s">
         <v>63</v>
       </c>
       <c r="B38" s="52" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="58">
         <v>0</v>
       </c>
       <c r="D38" s="58">
         <v>0</v>
       </c>
       <c r="E38" s="58">
         <v>0.27900000000000003</v>
       </c>
       <c r="F38" s="58">
         <v>5.0015099999999997</v>
       </c>
       <c r="G38" s="58">
         <v>0</v>
       </c>
@@ -31508,73 +31508,73 @@
       </c>
       <c r="AM38" s="60">
         <v>0</v>
       </c>
       <c r="AN38" s="60">
         <v>0</v>
       </c>
       <c r="AO38" s="60">
         <v>0.13017000000000001</v>
       </c>
       <c r="AP38" s="60">
         <v>2.50786</v>
       </c>
       <c r="AQ38" s="60">
         <v>0</v>
       </c>
       <c r="AR38" s="60">
         <v>0</v>
       </c>
       <c r="AS38" s="60">
         <v>0.1484</v>
       </c>
       <c r="AT38" s="60">
         <v>2.6814399999999998</v>
       </c>
-      <c r="AU38" s="60">
-[...21 lines deleted...]
-        <v>0.71955999999999998</v>
+      <c r="AU38" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV38" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW38" s="69">
+        <v>4.8719999999999999E-2</v>
+      </c>
+      <c r="AX38" s="69">
+        <v>0.93466000000000005</v>
+      </c>
+      <c r="AY38" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ38" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA38" s="69">
+        <v>4.088E-2</v>
+      </c>
+      <c r="BB38" s="69">
+        <v>0.87443000000000004</v>
       </c>
     </row>
     <row r="39" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A39" s="52" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="52" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="58">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="D39" s="58">
         <v>4.1230000000000003E-2</v>
       </c>
       <c r="E39" s="58">
         <v>7.2749999999999995E-2</v>
       </c>
       <c r="F39" s="58">
         <v>0.77236000000000005</v>
       </c>
       <c r="G39" s="58">
         <v>5.7000000000000002E-3</v>
       </c>
       <c r="H39" s="58">
@@ -31672,72 +31672,72 @@
       </c>
       <c r="AM39" s="60">
         <v>0</v>
       </c>
       <c r="AN39" s="60">
         <v>0</v>
       </c>
       <c r="AO39" s="60">
         <v>2.1930000000000002E-2</v>
       </c>
       <c r="AP39" s="60">
         <v>0.17180000000000001</v>
       </c>
       <c r="AQ39" s="60">
         <v>0</v>
       </c>
       <c r="AR39" s="60">
         <v>0</v>
       </c>
       <c r="AS39" s="60">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="AT39" s="60">
         <v>0.13102</v>
       </c>
-      <c r="AU39" s="60">
-[...5 lines deleted...]
-      <c r="AW39" s="60">
+      <c r="AU39" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV39" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW39" s="69">
+        <v>0.01</v>
+      </c>
+      <c r="AX39" s="69">
+        <v>9.3450000000000005E-2</v>
+      </c>
+      <c r="AY39" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ39" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA39" s="69">
         <v>5.0000000000000001E-3</v>
       </c>
-      <c r="AX39" s="60">
-[...11 lines deleted...]
-      <c r="BB39" s="60">
+      <c r="BB39" s="69">
         <v>3.8809999999999997E-2</v>
       </c>
     </row>
     <row r="40" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A40" s="52" t="s">
         <v>67</v>
       </c>
       <c r="B40" s="52" t="s">
         <v>68</v>
       </c>
       <c r="C40" s="58">
         <v>0.29899999999999999</v>
       </c>
       <c r="D40" s="58">
         <v>1.3820000000000001E-2</v>
       </c>
       <c r="E40" s="58">
         <v>0.56200000000000006</v>
       </c>
       <c r="F40" s="58">
         <v>1.9936100000000001</v>
       </c>
       <c r="G40" s="58">
         <v>2.7000000000000001E-3</v>
       </c>
@@ -31836,73 +31836,73 @@
       </c>
       <c r="AM40" s="60">
         <v>0</v>
       </c>
       <c r="AN40" s="60">
         <v>0</v>
       </c>
       <c r="AO40" s="60">
         <v>0.26928999999999997</v>
       </c>
       <c r="AP40" s="60">
         <v>0.54107000000000005</v>
       </c>
       <c r="AQ40" s="60">
         <v>0</v>
       </c>
       <c r="AR40" s="60">
         <v>0</v>
       </c>
       <c r="AS40" s="60">
         <v>0.19767999999999999</v>
       </c>
       <c r="AT40" s="60">
         <v>0.37658000000000003</v>
       </c>
-      <c r="AU40" s="60">
-[...21 lines deleted...]
-        <v>0.12892000000000001</v>
+      <c r="AU40" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV40" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW40" s="69">
+        <v>0.12284</v>
+      </c>
+      <c r="AX40" s="69">
+        <v>0.17913000000000001</v>
+      </c>
+      <c r="AY40" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ40" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA40" s="69">
+        <v>7.3679999999999995E-2</v>
+      </c>
+      <c r="BB40" s="69">
+        <v>0.14842</v>
       </c>
     </row>
     <row r="41" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A41" s="52" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="52" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="58">
         <v>3.3871500000000001</v>
       </c>
       <c r="D41" s="58">
         <v>0.77705000000000002</v>
       </c>
       <c r="E41" s="58">
         <v>2.4918499999999999</v>
       </c>
       <c r="F41" s="58">
         <v>19.10754</v>
       </c>
       <c r="G41" s="58">
         <v>0.20635000000000001</v>
       </c>
       <c r="H41" s="58">
@@ -32000,73 +32000,73 @@
       </c>
       <c r="AM41" s="60">
         <v>0</v>
       </c>
       <c r="AN41" s="60">
         <v>0</v>
       </c>
       <c r="AO41" s="60">
         <v>1.88554</v>
       </c>
       <c r="AP41" s="60">
         <v>12.03082</v>
       </c>
       <c r="AQ41" s="60">
         <v>0</v>
       </c>
       <c r="AR41" s="60">
         <v>0</v>
       </c>
       <c r="AS41" s="60">
         <v>0.66757</v>
       </c>
       <c r="AT41" s="60">
         <v>5.6832399999999996</v>
       </c>
-      <c r="AU41" s="60">
-[...21 lines deleted...]
-        <v>1.9394199999999999</v>
+      <c r="AU41" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV41" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW41" s="69">
+        <v>0.30395</v>
+      </c>
+      <c r="AX41" s="69">
+        <v>2.5466899999999999</v>
+      </c>
+      <c r="AY41" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ41" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA41" s="69">
+        <v>0.21814</v>
+      </c>
+      <c r="BB41" s="69">
+        <v>2.1644800000000002</v>
       </c>
     </row>
     <row r="42" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A42" s="52" t="s">
         <v>71</v>
       </c>
       <c r="B42" s="52" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="58">
         <v>94206.870999999999</v>
       </c>
       <c r="D42" s="58">
         <v>16940.472170000001</v>
       </c>
       <c r="E42" s="58">
         <v>551.55200000000002</v>
       </c>
       <c r="F42" s="58">
         <v>86.034729999999996</v>
       </c>
       <c r="G42" s="58">
         <v>205501.992</v>
       </c>
       <c r="H42" s="58">
@@ -32164,73 +32164,73 @@
       </c>
       <c r="AM42" s="60">
         <v>22255.360000000001</v>
       </c>
       <c r="AN42" s="60">
         <v>3959.335</v>
       </c>
       <c r="AO42" s="60">
         <v>106840.035</v>
       </c>
       <c r="AP42" s="60">
         <v>15270.6438</v>
       </c>
       <c r="AQ42" s="60">
         <v>104706.262</v>
       </c>
       <c r="AR42" s="60">
         <v>21481.527999999998</v>
       </c>
       <c r="AS42" s="60">
         <v>10534.98</v>
       </c>
       <c r="AT42" s="60">
         <v>1478.32331</v>
       </c>
-      <c r="AU42" s="60">
-[...11 lines deleted...]
-      <c r="AY42" s="60">
+      <c r="AU42" s="69">
+        <v>36845.707000000002</v>
+      </c>
+      <c r="AV42" s="69">
+        <v>7109.5410000000002</v>
+      </c>
+      <c r="AW42" s="69">
+        <v>1205.21</v>
+      </c>
+      <c r="AX42" s="69">
+        <v>176.5179</v>
+      </c>
+      <c r="AY42" s="69">
         <v>11469.224</v>
       </c>
-      <c r="AZ42" s="60">
+      <c r="AZ42" s="69">
         <v>2486.953</v>
       </c>
-      <c r="BA42" s="60">
-[...3 lines deleted...]
-        <v>2168.1056199999998</v>
+      <c r="BA42" s="69">
+        <v>25942.27</v>
+      </c>
+      <c r="BB42" s="69">
+        <v>4138.1496200000001</v>
       </c>
     </row>
     <row r="43" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A43" s="52" t="s">
         <v>73</v>
       </c>
       <c r="B43" s="52" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="58">
         <v>1993.85</v>
       </c>
       <c r="D43" s="58">
         <v>259.16525999999999</v>
       </c>
       <c r="E43" s="58">
         <v>122.1704</v>
       </c>
       <c r="F43" s="58">
         <v>8.5457599999999996</v>
       </c>
       <c r="G43" s="58">
         <v>974.2</v>
       </c>
       <c r="H43" s="58">
@@ -32328,72 +32328,72 @@
       </c>
       <c r="AM43" s="60">
         <v>0</v>
       </c>
       <c r="AN43" s="60">
         <v>0</v>
       </c>
       <c r="AO43" s="60">
         <v>1644.25</v>
       </c>
       <c r="AP43" s="60">
         <v>304.53514000000001</v>
       </c>
       <c r="AQ43" s="60">
         <v>0</v>
       </c>
       <c r="AR43" s="60">
         <v>0</v>
       </c>
       <c r="AS43" s="60">
         <v>0</v>
       </c>
       <c r="AT43" s="60">
         <v>0</v>
       </c>
-      <c r="AU43" s="60">
-[...20 lines deleted...]
-      <c r="BB43" s="60">
+      <c r="AU43" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV43" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW43" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX43" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY43" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ43" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA43" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB43" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A44" s="52" t="s">
         <v>75</v>
       </c>
       <c r="B44" s="52" t="s">
         <v>76</v>
       </c>
       <c r="C44" s="58">
         <v>1018</v>
       </c>
       <c r="D44" s="58">
         <v>125.694</v>
       </c>
       <c r="E44" s="58">
         <v>15</v>
       </c>
       <c r="F44" s="58">
         <v>8.0958799999999993</v>
       </c>
       <c r="G44" s="58">
         <v>26085.405999999999</v>
       </c>
@@ -32492,73 +32492,73 @@
       </c>
       <c r="AM44" s="60">
         <v>0</v>
       </c>
       <c r="AN44" s="60">
         <v>0</v>
       </c>
       <c r="AO44" s="60">
         <v>9121.65</v>
       </c>
       <c r="AP44" s="60">
         <v>1404.9529</v>
       </c>
       <c r="AQ44" s="60">
         <v>1912.7809999999999</v>
       </c>
       <c r="AR44" s="60">
         <v>363.65100000000001</v>
       </c>
       <c r="AS44" s="60">
         <v>2278.75</v>
       </c>
       <c r="AT44" s="60">
         <v>456.88400000000001</v>
       </c>
-      <c r="AU44" s="60">
-[...11 lines deleted...]
-      <c r="AY44" s="60">
+      <c r="AU44" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV44" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW44" s="69">
+        <v>1422.75</v>
+      </c>
+      <c r="AX44" s="69">
+        <v>326.84699999999998</v>
+      </c>
+      <c r="AY44" s="69">
         <v>1891.624</v>
       </c>
-      <c r="AZ44" s="60">
+      <c r="AZ44" s="69">
         <v>392.84800000000001</v>
       </c>
-      <c r="BA44" s="60">
-[...3 lines deleted...]
-        <v>28.754000000000001</v>
+      <c r="BA44" s="69">
+        <v>349.65</v>
+      </c>
+      <c r="BB44" s="69">
+        <v>49.247</v>
       </c>
     </row>
     <row r="45" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A45" s="52" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="52" t="s">
         <v>78</v>
       </c>
       <c r="C45" s="58">
         <v>0</v>
       </c>
       <c r="D45" s="58">
         <v>0</v>
       </c>
       <c r="E45" s="58">
         <v>0</v>
       </c>
       <c r="F45" s="58">
         <v>0</v>
       </c>
       <c r="G45" s="58">
         <v>3997.5</v>
       </c>
       <c r="H45" s="58">
@@ -32656,72 +32656,72 @@
       </c>
       <c r="AM45" s="60">
         <v>0</v>
       </c>
       <c r="AN45" s="60">
         <v>0</v>
       </c>
       <c r="AO45" s="60">
         <v>47.069499999999998</v>
       </c>
       <c r="AP45" s="60">
         <v>16.664909999999999</v>
       </c>
       <c r="AQ45" s="60">
         <v>0</v>
       </c>
       <c r="AR45" s="60">
         <v>0</v>
       </c>
       <c r="AS45" s="60">
         <v>0.16200000000000001</v>
       </c>
       <c r="AT45" s="60">
         <v>0.18731999999999999</v>
       </c>
-      <c r="AU45" s="60">
-[...5 lines deleted...]
-      <c r="AW45" s="60">
+      <c r="AU45" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV45" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW45" s="69">
         <v>7.8E-2</v>
       </c>
-      <c r="AX45" s="60">
+      <c r="AX45" s="69">
         <v>7.7130000000000004E-2</v>
       </c>
-      <c r="AY45" s="60">
-[...5 lines deleted...]
-      <c r="BA45" s="60">
+      <c r="AY45" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ45" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA45" s="69">
         <v>0.03</v>
       </c>
-      <c r="BB45" s="60">
+      <c r="BB45" s="69">
         <v>4.0390000000000002E-2</v>
       </c>
     </row>
     <row r="46" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A46" s="52" t="s">
         <v>79</v>
       </c>
       <c r="B46" s="52" t="s">
         <v>80</v>
       </c>
       <c r="C46" s="58">
         <v>0</v>
       </c>
       <c r="D46" s="58">
         <v>0</v>
       </c>
       <c r="E46" s="58">
         <v>5035.1099000000004</v>
       </c>
       <c r="F46" s="58">
         <v>1033.7418600000001</v>
       </c>
       <c r="G46" s="58">
         <v>0</v>
       </c>
@@ -32820,73 +32820,73 @@
       </c>
       <c r="AM46" s="60">
         <v>0</v>
       </c>
       <c r="AN46" s="60">
         <v>0</v>
       </c>
       <c r="AO46" s="60">
         <v>13511.969950000001</v>
       </c>
       <c r="AP46" s="60">
         <v>2896.4559899999999</v>
       </c>
       <c r="AQ46" s="60">
         <v>0</v>
       </c>
       <c r="AR46" s="60">
         <v>0</v>
       </c>
       <c r="AS46" s="60">
         <v>3296.6367599999999</v>
       </c>
       <c r="AT46" s="60">
         <v>882.11810000000003</v>
       </c>
-      <c r="AU46" s="60">
-[...21 lines deleted...]
-        <v>737.22699999999998</v>
+      <c r="AU46" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV46" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW46" s="69">
+        <v>204.738</v>
+      </c>
+      <c r="AX46" s="69">
+        <v>164.51</v>
+      </c>
+      <c r="AY46" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ46" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA46" s="69">
+        <v>2870.6680000000001</v>
+      </c>
+      <c r="BB46" s="69">
+        <v>1010.648</v>
       </c>
     </row>
     <row r="47" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A47" s="52" t="s">
         <v>81</v>
       </c>
       <c r="B47" s="52" t="s">
         <v>82</v>
       </c>
       <c r="C47" s="58">
         <v>138.31899999999999</v>
       </c>
       <c r="D47" s="58">
         <v>34.746920000000003</v>
       </c>
       <c r="E47" s="58">
         <v>499.89472999999998</v>
       </c>
       <c r="F47" s="58">
         <v>279.39863000000003</v>
       </c>
       <c r="G47" s="58">
         <v>188.346</v>
       </c>
       <c r="H47" s="58">
@@ -32984,72 +32984,72 @@
       </c>
       <c r="AM47" s="60">
         <v>340.44</v>
       </c>
       <c r="AN47" s="60">
         <v>126.79084</v>
       </c>
       <c r="AO47" s="60">
         <v>429.42340000000002</v>
       </c>
       <c r="AP47" s="60">
         <v>359.52102000000002</v>
       </c>
       <c r="AQ47" s="60">
         <v>60</v>
       </c>
       <c r="AR47" s="60">
         <v>7.5519999999999996</v>
       </c>
       <c r="AS47" s="60">
         <v>23.0108</v>
       </c>
       <c r="AT47" s="60">
         <v>28.242629999999998</v>
       </c>
-      <c r="AU47" s="60">
+      <c r="AU47" s="69">
         <v>60</v>
       </c>
-      <c r="AV47" s="60">
+      <c r="AV47" s="69">
         <v>7.5519999999999996</v>
       </c>
-      <c r="AW47" s="60">
-[...11 lines deleted...]
-      <c r="BA47" s="60">
+      <c r="AW47" s="69">
+        <v>13.657999999999999</v>
+      </c>
+      <c r="AX47" s="69">
+        <v>15.99405</v>
+      </c>
+      <c r="AY47" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ47" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA47" s="69">
         <v>142.25919999999999</v>
       </c>
-      <c r="BB47" s="60">
+      <c r="BB47" s="69">
         <v>81.478409999999997</v>
       </c>
     </row>
     <row r="48" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A48" s="52" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="52" t="s">
         <v>84</v>
       </c>
       <c r="C48" s="58">
         <v>0</v>
       </c>
       <c r="D48" s="58">
         <v>0</v>
       </c>
       <c r="E48" s="58">
         <v>0</v>
       </c>
       <c r="F48" s="58">
         <v>0</v>
       </c>
       <c r="G48" s="58">
         <v>0.59099999999999997</v>
       </c>
@@ -33148,72 +33148,72 @@
       </c>
       <c r="AM48" s="60">
         <v>0</v>
       </c>
       <c r="AN48" s="60">
         <v>0</v>
       </c>
       <c r="AO48" s="60">
         <v>1.038</v>
       </c>
       <c r="AP48" s="60">
         <v>6.8769999999999998</v>
       </c>
       <c r="AQ48" s="60">
         <v>0</v>
       </c>
       <c r="AR48" s="60">
         <v>0</v>
       </c>
       <c r="AS48" s="60">
         <v>0</v>
       </c>
       <c r="AT48" s="60">
         <v>0</v>
       </c>
-      <c r="AU48" s="60">
-[...20 lines deleted...]
-      <c r="BB48" s="60">
+      <c r="AU48" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV48" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW48" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX48" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY48" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ48" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA48" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB48" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A49" s="52" t="s">
         <v>85</v>
       </c>
       <c r="B49" s="52" t="s">
         <v>86</v>
       </c>
       <c r="C49" s="58">
         <v>596.59</v>
       </c>
       <c r="D49" s="58">
         <v>247.20238000000001</v>
       </c>
       <c r="E49" s="58">
         <v>59.644100000000002</v>
       </c>
       <c r="F49" s="58">
         <v>46.950569999999999</v>
       </c>
       <c r="G49" s="58">
         <v>2313.67</v>
       </c>
@@ -33312,73 +33312,73 @@
       </c>
       <c r="AM49" s="60">
         <v>0</v>
       </c>
       <c r="AN49" s="60">
         <v>0</v>
       </c>
       <c r="AO49" s="60">
         <v>10.242100000000001</v>
       </c>
       <c r="AP49" s="60">
         <v>10.308020000000001</v>
       </c>
       <c r="AQ49" s="60">
         <v>0</v>
       </c>
       <c r="AR49" s="60">
         <v>0</v>
       </c>
       <c r="AS49" s="60">
         <v>203.12</v>
       </c>
       <c r="AT49" s="60">
         <v>40.089919999999999</v>
       </c>
-      <c r="AU49" s="60">
-[...21 lines deleted...]
-        <v>434.80365</v>
+      <c r="AU49" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV49" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW49" s="69">
+        <v>0.91600000000000004</v>
+      </c>
+      <c r="AX49" s="69">
+        <v>3.5802999999999998</v>
+      </c>
+      <c r="AY49" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ49" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA49" s="69">
+        <v>2278.308</v>
+      </c>
+      <c r="BB49" s="69">
+        <v>475.68565000000001</v>
       </c>
     </row>
     <row r="50" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A50" s="52" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="52" t="s">
         <v>88</v>
       </c>
       <c r="C50" s="58">
         <v>0</v>
       </c>
       <c r="D50" s="58">
         <v>0</v>
       </c>
       <c r="E50" s="58">
         <v>2669.7</v>
       </c>
       <c r="F50" s="58">
         <v>1305.7940000000001</v>
       </c>
       <c r="G50" s="58">
         <v>393.96</v>
       </c>
       <c r="H50" s="58">
@@ -33476,73 +33476,73 @@
       </c>
       <c r="AM50" s="60">
         <v>15</v>
       </c>
       <c r="AN50" s="60">
         <v>26.327999999999999</v>
       </c>
       <c r="AO50" s="60">
         <v>1075.1099999999999</v>
       </c>
       <c r="AP50" s="60">
         <v>434.43412999999998</v>
       </c>
       <c r="AQ50" s="60">
         <v>5</v>
       </c>
       <c r="AR50" s="60">
         <v>9.6920000000000002</v>
       </c>
       <c r="AS50" s="60">
         <v>6400.5</v>
       </c>
       <c r="AT50" s="60">
         <v>2196.6060000000002</v>
       </c>
-      <c r="AU50" s="60">
+      <c r="AU50" s="69">
         <v>5</v>
       </c>
-      <c r="AV50" s="60">
+      <c r="AV50" s="69">
         <v>9.6920000000000002</v>
       </c>
-      <c r="AW50" s="60">
+      <c r="AW50" s="69">
         <v>5</v>
       </c>
-      <c r="AX50" s="60">
+      <c r="AX50" s="69">
         <v>5.4429999999999996</v>
       </c>
-      <c r="AY50" s="60">
-[...9 lines deleted...]
-        <v>2390.7460000000001</v>
+      <c r="AY50" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ50" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA50" s="69">
+        <v>10145.6</v>
+      </c>
+      <c r="BB50" s="69">
+        <v>3519.7440000000001</v>
       </c>
     </row>
     <row r="51" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A51" s="52" t="s">
         <v>89</v>
       </c>
       <c r="B51" s="52" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="58">
         <v>286.01305000000002</v>
       </c>
       <c r="D51" s="58">
         <v>41.908410000000003</v>
       </c>
       <c r="E51" s="58">
         <v>0</v>
       </c>
       <c r="F51" s="58">
         <v>0</v>
       </c>
       <c r="G51" s="58">
         <v>230.42400000000001</v>
       </c>
       <c r="H51" s="58">
@@ -33640,72 +33640,72 @@
       </c>
       <c r="AM51" s="60">
         <v>290.10000000000002</v>
       </c>
       <c r="AN51" s="60">
         <v>134.28908000000001</v>
       </c>
       <c r="AO51" s="60">
         <v>1.125</v>
       </c>
       <c r="AP51" s="60">
         <v>3.7279100000000001</v>
       </c>
       <c r="AQ51" s="60">
         <v>66.95</v>
       </c>
       <c r="AR51" s="60">
         <v>27.292629999999999</v>
       </c>
       <c r="AS51" s="60">
         <v>0</v>
       </c>
       <c r="AT51" s="60">
         <v>0</v>
       </c>
-      <c r="AU51" s="60">
+      <c r="AU51" s="69">
         <v>1.5</v>
       </c>
-      <c r="AV51" s="60">
+      <c r="AV51" s="69">
         <v>0.57523000000000002</v>
       </c>
-      <c r="AW51" s="60">
-[...14 lines deleted...]
-      <c r="BB51" s="60">
+      <c r="AW51" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX51" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY51" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ51" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA51" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB51" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A52" s="52" t="s">
         <v>91</v>
       </c>
       <c r="B52" s="52" t="s">
         <v>92</v>
       </c>
       <c r="C52" s="58">
         <v>0</v>
       </c>
       <c r="D52" s="58">
         <v>0</v>
       </c>
       <c r="E52" s="58">
         <v>1.0200000000000001E-2</v>
       </c>
       <c r="F52" s="58">
         <v>2.6380000000000001E-2</v>
       </c>
       <c r="G52" s="58">
         <v>0</v>
       </c>
@@ -33804,73 +33804,73 @@
       </c>
       <c r="AM52" s="60">
         <v>2088.7640000000001</v>
       </c>
       <c r="AN52" s="60">
         <v>919.05600000000004</v>
       </c>
       <c r="AO52" s="60">
         <v>1.522</v>
       </c>
       <c r="AP52" s="60">
         <v>1.3324400000000001</v>
       </c>
       <c r="AQ52" s="60">
         <v>0</v>
       </c>
       <c r="AR52" s="60">
         <v>0</v>
       </c>
       <c r="AS52" s="60">
         <v>2.7654999999999998</v>
       </c>
       <c r="AT52" s="60">
         <v>2.4995400000000001</v>
       </c>
-      <c r="AU52" s="60">
-[...21 lines deleted...]
-        <v>0.95913000000000004</v>
+      <c r="AU52" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV52" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW52" s="69">
+        <v>2.5924999999999998</v>
+      </c>
+      <c r="AX52" s="69">
+        <v>2.2040500000000001</v>
+      </c>
+      <c r="AY52" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ52" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA52" s="69">
+        <v>0.91149999999999998</v>
+      </c>
+      <c r="BB52" s="69">
+        <v>1.7055199999999999</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A53" s="52" t="s">
         <v>93</v>
       </c>
       <c r="B53" s="52" t="s">
         <v>94</v>
       </c>
       <c r="C53" s="58">
         <v>1769.1769999999999</v>
       </c>
       <c r="D53" s="58">
         <v>797.06163000000004</v>
       </c>
       <c r="E53" s="58">
         <v>0.4</v>
       </c>
       <c r="F53" s="58">
         <v>1.1200000000000001</v>
       </c>
       <c r="G53" s="58">
         <v>6542.0540000000001</v>
       </c>
       <c r="H53" s="58">
@@ -33968,72 +33968,72 @@
       </c>
       <c r="AM53" s="60">
         <v>0</v>
       </c>
       <c r="AN53" s="60">
         <v>0</v>
       </c>
       <c r="AO53" s="60">
         <v>10876.324500000001</v>
       </c>
       <c r="AP53" s="60">
         <v>3845.15717</v>
       </c>
       <c r="AQ53" s="60">
         <v>4868.5</v>
       </c>
       <c r="AR53" s="60">
         <v>1906.4549999999999</v>
       </c>
       <c r="AS53" s="60">
         <v>931.45</v>
       </c>
       <c r="AT53" s="60">
         <v>301.46199999999999</v>
       </c>
-      <c r="AU53" s="60">
-[...5 lines deleted...]
-      <c r="AW53" s="60">
+      <c r="AU53" s="69">
+        <v>4186</v>
+      </c>
+      <c r="AV53" s="69">
+        <v>1874.26</v>
+      </c>
+      <c r="AW53" s="69">
         <v>931.45</v>
       </c>
-      <c r="AX53" s="60">
+      <c r="AX53" s="69">
         <v>301.46199999999999</v>
       </c>
-      <c r="AY53" s="60">
-[...8 lines deleted...]
-      <c r="BB53" s="60">
+      <c r="AY53" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ53" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA53" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB53" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A54" s="52" t="s">
         <v>95</v>
       </c>
       <c r="B54" s="52" t="s">
         <v>96</v>
       </c>
       <c r="C54" s="58">
         <v>230.3</v>
       </c>
       <c r="D54" s="58">
         <v>193.89622</v>
       </c>
       <c r="E54" s="58">
         <v>23.075500000000002</v>
       </c>
       <c r="F54" s="58">
         <v>136.92615000000001</v>
       </c>
       <c r="G54" s="58">
         <v>114.41200000000001</v>
       </c>
@@ -34132,73 +34132,73 @@
       </c>
       <c r="AM54" s="60">
         <v>573.33879999999999</v>
       </c>
       <c r="AN54" s="60">
         <v>1124.4327800000001</v>
       </c>
       <c r="AO54" s="60">
         <v>11634.749</v>
       </c>
       <c r="AP54" s="60">
         <v>4388.4410799999996</v>
       </c>
       <c r="AQ54" s="60">
         <v>720.71699999999998</v>
       </c>
       <c r="AR54" s="60">
         <v>1804.771</v>
       </c>
       <c r="AS54" s="60">
         <v>5241.7486500000005</v>
       </c>
       <c r="AT54" s="60">
         <v>2759.92812</v>
       </c>
-      <c r="AU54" s="60">
+      <c r="AU54" s="69">
         <v>400.71699999999998</v>
       </c>
-      <c r="AV54" s="60">
+      <c r="AV54" s="69">
         <v>1207.826</v>
       </c>
-      <c r="AW54" s="60">
-[...5 lines deleted...]
-      <c r="AY54" s="60">
+      <c r="AW54" s="69">
+        <v>433.74265000000003</v>
+      </c>
+      <c r="AX54" s="69">
+        <v>778.84885999999995</v>
+      </c>
+      <c r="AY54" s="69">
         <v>60.4</v>
       </c>
-      <c r="AZ54" s="60">
+      <c r="AZ54" s="69">
         <v>172.70070000000001</v>
       </c>
-      <c r="BA54" s="60">
-[...3 lines deleted...]
-        <v>6396.67929</v>
+      <c r="BA54" s="69">
+        <v>16795.647000000001</v>
+      </c>
+      <c r="BB54" s="69">
+        <v>7767.7509300000002</v>
       </c>
     </row>
     <row r="55" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A55" s="52" t="s">
         <v>97</v>
       </c>
       <c r="B55" s="52" t="s">
         <v>98</v>
       </c>
       <c r="C55" s="58">
         <v>1132.1199999999999</v>
       </c>
       <c r="D55" s="58">
         <v>440.00700000000001</v>
       </c>
       <c r="E55" s="58">
         <v>2318.5149000000001</v>
       </c>
       <c r="F55" s="58">
         <v>883.77448000000004</v>
       </c>
       <c r="G55" s="58">
         <v>3666.16</v>
       </c>
       <c r="H55" s="58">
@@ -34296,73 +34296,73 @@
       </c>
       <c r="AM55" s="60">
         <v>219.5</v>
       </c>
       <c r="AN55" s="60">
         <v>93.187889999999996</v>
       </c>
       <c r="AO55" s="60">
         <v>2285.1005300000002</v>
       </c>
       <c r="AP55" s="60">
         <v>661.50149999999996</v>
       </c>
       <c r="AQ55" s="60">
         <v>144.80000000000001</v>
       </c>
       <c r="AR55" s="60">
         <v>59.505380000000002</v>
       </c>
       <c r="AS55" s="60">
         <v>27.054860000000001</v>
       </c>
       <c r="AT55" s="60">
         <v>29.514949999999999</v>
       </c>
-      <c r="AU55" s="60">
-[...21 lines deleted...]
-        <v>8.0961400000000001</v>
+      <c r="AU55" s="69">
+        <v>25.8</v>
+      </c>
+      <c r="AV55" s="69">
+        <v>8.9812700000000003</v>
+      </c>
+      <c r="AW55" s="69">
+        <v>6.2138600000000004</v>
+      </c>
+      <c r="AX55" s="69">
+        <v>7.15489</v>
+      </c>
+      <c r="AY55" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ55" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA55" s="69">
+        <v>8.5798000000000005</v>
+      </c>
+      <c r="BB55" s="69">
+        <v>10.434839999999999</v>
       </c>
     </row>
     <row r="56" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A56" s="52" t="s">
         <v>99</v>
       </c>
       <c r="B56" s="52" t="s">
         <v>100</v>
       </c>
       <c r="C56" s="58">
         <v>0</v>
       </c>
       <c r="D56" s="58">
         <v>0</v>
       </c>
       <c r="E56" s="58">
         <v>99.861729999999994</v>
       </c>
       <c r="F56" s="58">
         <v>145.25906000000001</v>
       </c>
       <c r="G56" s="58">
         <v>0</v>
       </c>
       <c r="H56" s="58">
@@ -34460,73 +34460,73 @@
       </c>
       <c r="AM56" s="60">
         <v>0</v>
       </c>
       <c r="AN56" s="60">
         <v>0</v>
       </c>
       <c r="AO56" s="60">
         <v>128.14830000000001</v>
       </c>
       <c r="AP56" s="60">
         <v>362.81918999999999</v>
       </c>
       <c r="AQ56" s="60">
         <v>16</v>
       </c>
       <c r="AR56" s="60">
         <v>10.779389999999999</v>
       </c>
       <c r="AS56" s="60">
         <v>19.483180000000001</v>
       </c>
       <c r="AT56" s="60">
         <v>332.08481</v>
       </c>
-      <c r="AU56" s="60">
-[...21 lines deleted...]
-        <v>167.97595000000001</v>
+      <c r="AU56" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV56" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW56" s="69">
+        <v>11.44781</v>
+      </c>
+      <c r="AX56" s="69">
+        <v>204.62720999999999</v>
+      </c>
+      <c r="AY56" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ56" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA56" s="69">
+        <v>11.577529999999999</v>
+      </c>
+      <c r="BB56" s="69">
+        <v>209.95582999999999</v>
       </c>
     </row>
     <row r="57" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A57" s="52" t="s">
         <v>101</v>
       </c>
       <c r="B57" s="52" t="s">
         <v>102</v>
       </c>
       <c r="C57" s="58">
         <v>0</v>
       </c>
       <c r="D57" s="58">
         <v>0</v>
       </c>
       <c r="E57" s="58">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="F57" s="58">
         <v>0.41299999999999998</v>
       </c>
       <c r="G57" s="58">
         <v>0</v>
       </c>
       <c r="H57" s="58">
@@ -34624,72 +34624,72 @@
       </c>
       <c r="AM57" s="60">
         <v>0</v>
       </c>
       <c r="AN57" s="60">
         <v>0</v>
       </c>
       <c r="AO57" s="60">
         <v>0.1305</v>
       </c>
       <c r="AP57" s="60">
         <v>2.8220700000000001</v>
       </c>
       <c r="AQ57" s="60">
         <v>0</v>
       </c>
       <c r="AR57" s="60">
         <v>0</v>
       </c>
       <c r="AS57" s="60">
         <v>0</v>
       </c>
       <c r="AT57" s="60">
         <v>0</v>
       </c>
-      <c r="AU57" s="60">
-[...20 lines deleted...]
-      <c r="BB57" s="60">
+      <c r="AU57" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV57" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW57" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX57" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY57" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ57" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA57" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB57" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A58" s="52" t="s">
         <v>103</v>
       </c>
       <c r="B58" s="52" t="s">
         <v>104</v>
       </c>
       <c r="C58" s="58">
         <v>0.189</v>
       </c>
       <c r="D58" s="58">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="E58" s="58">
         <v>0.17485999999999999</v>
       </c>
       <c r="F58" s="58">
         <v>2.0533800000000002</v>
       </c>
       <c r="G58" s="58">
         <v>2.5999999999999999E-2</v>
       </c>
@@ -34788,73 +34788,73 @@
       </c>
       <c r="AM58" s="60">
         <v>0</v>
       </c>
       <c r="AN58" s="60">
         <v>0</v>
       </c>
       <c r="AO58" s="60">
         <v>8.7090000000000001E-2</v>
       </c>
       <c r="AP58" s="60">
         <v>3.4039000000000001</v>
       </c>
       <c r="AQ58" s="60">
         <v>0</v>
       </c>
       <c r="AR58" s="60">
         <v>0</v>
       </c>
       <c r="AS58" s="60">
         <v>3.2469999999999999E-2</v>
       </c>
       <c r="AT58" s="60">
         <v>2.5654599999999999</v>
       </c>
-      <c r="AU58" s="60">
-[...21 lines deleted...]
-        <v>0.76624000000000003</v>
+      <c r="AU58" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV58" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW58" s="69">
+        <v>1.2659999999999999E-2</v>
+      </c>
+      <c r="AX58" s="69">
+        <v>1.0012799999999999</v>
+      </c>
+      <c r="AY58" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ58" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA58" s="69">
+        <v>1.298E-2</v>
+      </c>
+      <c r="BB58" s="69">
+        <v>0.96506000000000003</v>
       </c>
     </row>
     <row r="59" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A59" s="52" t="s">
         <v>105</v>
       </c>
       <c r="B59" s="52" t="s">
         <v>106</v>
       </c>
       <c r="C59" s="58">
         <v>46.576999999999998</v>
       </c>
       <c r="D59" s="58">
         <v>9.6480399999999999</v>
       </c>
       <c r="E59" s="58">
         <v>5.4000000000000003E-3</v>
       </c>
       <c r="F59" s="58">
         <v>6.6949999999999996E-2</v>
       </c>
       <c r="G59" s="58">
         <v>16.672999999999998</v>
       </c>
       <c r="H59" s="58">
@@ -34952,73 +34952,73 @@
       </c>
       <c r="AM59" s="60">
         <v>1.5</v>
       </c>
       <c r="AN59" s="60">
         <v>6.9630000000000001</v>
       </c>
       <c r="AO59" s="60">
         <v>0.44803999999999999</v>
       </c>
       <c r="AP59" s="60">
         <v>0.33727000000000001</v>
       </c>
       <c r="AQ59" s="60">
         <v>0.8</v>
       </c>
       <c r="AR59" s="60">
         <v>3.8281000000000001</v>
       </c>
       <c r="AS59" s="60">
         <v>3.4169999999999999E-2</v>
       </c>
       <c r="AT59" s="60">
         <v>4.3049999999999998E-2</v>
       </c>
-      <c r="AU59" s="60">
-[...5 lines deleted...]
-      <c r="AW59" s="60">
+      <c r="AU59" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV59" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW59" s="69">
         <v>1.917E-2</v>
       </c>
-      <c r="AX59" s="60">
+      <c r="AX59" s="69">
         <v>2.8469999999999999E-2</v>
       </c>
-      <c r="AY59" s="60">
-[...9 lines deleted...]
-        <v>2.819E-2</v>
+      <c r="AY59" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ59" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA59" s="69">
+        <v>5.0999999999999997E-2</v>
+      </c>
+      <c r="BB59" s="69">
+        <v>5.525E-2</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A60" s="52" t="s">
         <v>107</v>
       </c>
       <c r="B60" s="52" t="s">
         <v>108</v>
       </c>
       <c r="C60" s="58">
         <v>0</v>
       </c>
       <c r="D60" s="58">
         <v>0</v>
       </c>
       <c r="E60" s="58">
         <v>12.5</v>
       </c>
       <c r="F60" s="58">
         <v>0.79900000000000004</v>
       </c>
       <c r="G60" s="58">
         <v>0</v>
       </c>
       <c r="H60" s="58">
@@ -35116,72 +35116,72 @@
       </c>
       <c r="AM60" s="60">
         <v>0</v>
       </c>
       <c r="AN60" s="60">
         <v>0</v>
       </c>
       <c r="AO60" s="60">
         <v>0</v>
       </c>
       <c r="AP60" s="60">
         <v>0</v>
       </c>
       <c r="AQ60" s="60">
         <v>0</v>
       </c>
       <c r="AR60" s="60">
         <v>0</v>
       </c>
       <c r="AS60" s="60">
         <v>0</v>
       </c>
       <c r="AT60" s="60">
         <v>0</v>
       </c>
-      <c r="AU60" s="60">
-[...20 lines deleted...]
-      <c r="BB60" s="60">
+      <c r="AU60" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV60" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW60" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX60" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY60" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ60" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA60" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB60" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A61" s="52" t="s">
         <v>109</v>
       </c>
       <c r="B61" s="52" t="s">
         <v>110</v>
       </c>
       <c r="C61" s="58">
         <v>0</v>
       </c>
       <c r="D61" s="58">
         <v>0</v>
       </c>
       <c r="E61" s="58">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="F61" s="58">
         <v>8.2909999999999998E-2</v>
       </c>
       <c r="G61" s="58">
         <v>0</v>
       </c>
@@ -35280,72 +35280,72 @@
       </c>
       <c r="AM61" s="60">
         <v>0</v>
       </c>
       <c r="AN61" s="60">
         <v>0</v>
       </c>
       <c r="AO61" s="60">
         <v>0.58786000000000005</v>
       </c>
       <c r="AP61" s="60">
         <v>1.8054699999999999</v>
       </c>
       <c r="AQ61" s="60">
         <v>0</v>
       </c>
       <c r="AR61" s="60">
         <v>0</v>
       </c>
       <c r="AS61" s="60">
         <v>0</v>
       </c>
       <c r="AT61" s="60">
         <v>0</v>
       </c>
-      <c r="AU61" s="60">
-[...20 lines deleted...]
-      <c r="BB61" s="60">
+      <c r="AU61" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV61" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW61" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX61" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY61" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ61" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA61" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB61" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A62" s="52" t="s">
         <v>111</v>
       </c>
       <c r="B62" s="52" t="s">
         <v>112</v>
       </c>
       <c r="C62" s="58">
         <v>0</v>
       </c>
       <c r="D62" s="58">
         <v>0</v>
       </c>
       <c r="E62" s="58">
         <v>5.6800000000000003E-2</v>
       </c>
       <c r="F62" s="58">
         <v>0.85057000000000005</v>
       </c>
       <c r="G62" s="58">
         <v>0</v>
       </c>
@@ -35444,72 +35444,72 @@
       </c>
       <c r="AM62" s="60">
         <v>0</v>
       </c>
       <c r="AN62" s="60">
         <v>0</v>
       </c>
       <c r="AO62" s="60">
         <v>0</v>
       </c>
       <c r="AP62" s="60">
         <v>0</v>
       </c>
       <c r="AQ62" s="60">
         <v>0</v>
       </c>
       <c r="AR62" s="60">
         <v>0</v>
       </c>
       <c r="AS62" s="60">
         <v>2.0049999999999998E-2</v>
       </c>
       <c r="AT62" s="60">
         <v>0.46200000000000002</v>
       </c>
-      <c r="AU62" s="60">
-[...5 lines deleted...]
-      <c r="AW62" s="60">
+      <c r="AU62" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV62" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW62" s="69">
         <v>5.0000000000000002E-5</v>
       </c>
-      <c r="AX62" s="60">
+      <c r="AX62" s="69">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="AY62" s="60">
-[...8 lines deleted...]
-      <c r="BB62" s="60">
+      <c r="AY62" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ62" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA62" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB62" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A63" s="52" t="s">
         <v>113</v>
       </c>
       <c r="B63" s="52" t="s">
         <v>114</v>
       </c>
       <c r="C63" s="58">
         <v>0</v>
       </c>
       <c r="D63" s="58">
         <v>0</v>
       </c>
       <c r="E63" s="58">
         <v>0.13</v>
       </c>
       <c r="F63" s="58">
         <v>4.8615300000000001</v>
       </c>
       <c r="G63" s="58">
         <v>0</v>
       </c>
@@ -35608,73 +35608,73 @@
       </c>
       <c r="AM63" s="60">
         <v>1.6739999999999999</v>
       </c>
       <c r="AN63" s="60">
         <v>15.292</v>
       </c>
       <c r="AO63" s="60">
         <v>0.72904999999999998</v>
       </c>
       <c r="AP63" s="60">
         <v>13.833970000000001</v>
       </c>
       <c r="AQ63" s="60">
         <v>0</v>
       </c>
       <c r="AR63" s="60">
         <v>0</v>
       </c>
       <c r="AS63" s="60">
         <v>0.04</v>
       </c>
       <c r="AT63" s="60">
         <v>0.80981999999999998</v>
       </c>
-      <c r="AU63" s="60">
-[...21 lines deleted...]
-        <v>2.9860799999999998</v>
+      <c r="AU63" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV63" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW63" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX63" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY63" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ63" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA63" s="69">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="BB63" s="69">
+        <v>4.60825</v>
       </c>
     </row>
     <row r="64" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A64" s="52" t="s">
         <v>115</v>
       </c>
       <c r="B64" s="52" t="s">
         <v>116</v>
       </c>
       <c r="C64" s="58">
         <v>0</v>
       </c>
       <c r="D64" s="58">
         <v>0</v>
       </c>
       <c r="E64" s="58">
         <v>2.2599999999999999E-2</v>
       </c>
       <c r="F64" s="58">
         <v>0.58682000000000001</v>
       </c>
       <c r="G64" s="58">
         <v>0</v>
       </c>
       <c r="H64" s="58">
@@ -35772,72 +35772,72 @@
       </c>
       <c r="AM64" s="60">
         <v>0</v>
       </c>
       <c r="AN64" s="60">
         <v>0</v>
       </c>
       <c r="AO64" s="60">
         <v>5.5700000000000003E-3</v>
       </c>
       <c r="AP64" s="60">
         <v>0.18793000000000001</v>
       </c>
       <c r="AQ64" s="60">
         <v>0</v>
       </c>
       <c r="AR64" s="60">
         <v>0</v>
       </c>
       <c r="AS64" s="60">
         <v>0</v>
       </c>
       <c r="AT64" s="60">
         <v>0</v>
       </c>
-      <c r="AU64" s="60">
-[...20 lines deleted...]
-      <c r="BB64" s="60">
+      <c r="AU64" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV64" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW64" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX64" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY64" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ64" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA64" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB64" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A65" s="52" t="s">
         <v>117</v>
       </c>
       <c r="B65" s="52" t="s">
         <v>118</v>
       </c>
       <c r="C65" s="58">
         <v>0</v>
       </c>
       <c r="D65" s="58">
         <v>0</v>
       </c>
       <c r="E65" s="58">
         <v>3.4000000000000002E-2</v>
       </c>
       <c r="F65" s="58">
         <v>0.35586000000000001</v>
       </c>
       <c r="G65" s="58">
         <v>0</v>
       </c>
@@ -35936,72 +35936,72 @@
       </c>
       <c r="AM65" s="60">
         <v>0</v>
       </c>
       <c r="AN65" s="60">
         <v>0</v>
       </c>
       <c r="AO65" s="60">
         <v>1.83202</v>
       </c>
       <c r="AP65" s="60">
         <v>12.16222</v>
       </c>
       <c r="AQ65" s="60">
         <v>0</v>
       </c>
       <c r="AR65" s="60">
         <v>0</v>
       </c>
       <c r="AS65" s="60">
         <v>1.7043200000000001</v>
       </c>
       <c r="AT65" s="60">
         <v>9.1280699999999992</v>
       </c>
-      <c r="AU65" s="60">
-[...5 lines deleted...]
-      <c r="AW65" s="60">
+      <c r="AU65" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV65" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW65" s="69">
         <v>0.60277999999999998</v>
       </c>
-      <c r="AX65" s="60">
+      <c r="AX65" s="69">
         <v>4.37507</v>
       </c>
-      <c r="AY65" s="60">
-[...5 lines deleted...]
-      <c r="BA65" s="60">
+      <c r="AY65" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ65" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA65" s="69">
         <v>3.92293</v>
       </c>
-      <c r="BB65" s="60">
+      <c r="BB65" s="69">
         <v>1.59066</v>
       </c>
     </row>
     <row r="66" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A66" s="52" t="s">
         <v>119</v>
       </c>
       <c r="B66" s="52" t="s">
         <v>120</v>
       </c>
       <c r="C66" s="58">
         <v>0</v>
       </c>
       <c r="D66" s="58">
         <v>0</v>
       </c>
       <c r="E66" s="58">
         <v>0</v>
       </c>
       <c r="F66" s="58">
         <v>0</v>
       </c>
       <c r="G66" s="58">
         <v>0</v>
       </c>
@@ -36100,72 +36100,72 @@
       </c>
       <c r="AM66" s="60">
         <v>0</v>
       </c>
       <c r="AN66" s="60">
         <v>0</v>
       </c>
       <c r="AO66" s="60">
         <v>0</v>
       </c>
       <c r="AP66" s="60">
         <v>0</v>
       </c>
       <c r="AQ66" s="60">
         <v>0</v>
       </c>
       <c r="AR66" s="60">
         <v>0</v>
       </c>
       <c r="AS66" s="60">
         <v>0</v>
       </c>
       <c r="AT66" s="60">
         <v>0</v>
       </c>
-      <c r="AU66" s="60">
-[...20 lines deleted...]
-      <c r="BB66" s="60">
+      <c r="AU66" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV66" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW66" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX66" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY66" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ66" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA66" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB66" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A67" s="52" t="s">
         <v>121</v>
       </c>
       <c r="B67" s="52" t="s">
         <v>122</v>
       </c>
       <c r="C67" s="58">
         <v>0</v>
       </c>
       <c r="D67" s="58">
         <v>0</v>
       </c>
       <c r="E67" s="58">
         <v>0</v>
       </c>
       <c r="F67" s="58">
         <v>0</v>
       </c>
       <c r="G67" s="58">
         <v>0</v>
       </c>
@@ -36264,72 +36264,72 @@
       </c>
       <c r="AM67" s="60">
         <v>0</v>
       </c>
       <c r="AN67" s="60">
         <v>0</v>
       </c>
       <c r="AO67" s="60">
         <v>0</v>
       </c>
       <c r="AP67" s="60">
         <v>0</v>
       </c>
       <c r="AQ67" s="60">
         <v>0</v>
       </c>
       <c r="AR67" s="60">
         <v>0</v>
       </c>
       <c r="AS67" s="60">
         <v>0</v>
       </c>
       <c r="AT67" s="60">
         <v>0</v>
       </c>
-      <c r="AU67" s="60">
-[...20 lines deleted...]
-      <c r="BB67" s="60">
+      <c r="AU67" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV67" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW67" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX67" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY67" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ67" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA67" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB67" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A68" s="52" t="s">
         <v>123</v>
       </c>
       <c r="B68" s="52" t="s">
         <v>124</v>
       </c>
       <c r="C68" s="58">
         <v>0</v>
       </c>
       <c r="D68" s="58">
         <v>0</v>
       </c>
       <c r="E68" s="58">
         <v>54.3</v>
       </c>
       <c r="F68" s="58">
         <v>16.4483</v>
       </c>
       <c r="G68" s="58">
         <v>0</v>
       </c>
@@ -36428,72 +36428,72 @@
       </c>
       <c r="AM68" s="60">
         <v>0</v>
       </c>
       <c r="AN68" s="60">
         <v>0</v>
       </c>
       <c r="AO68" s="60">
         <v>9.2399999999999996E-2</v>
       </c>
       <c r="AP68" s="60">
         <v>0.32352999999999998</v>
       </c>
       <c r="AQ68" s="60">
         <v>0</v>
       </c>
       <c r="AR68" s="60">
         <v>0</v>
       </c>
       <c r="AS68" s="60">
         <v>0</v>
       </c>
       <c r="AT68" s="60">
         <v>0</v>
       </c>
-      <c r="AU68" s="60">
-[...20 lines deleted...]
-      <c r="BB68" s="60">
+      <c r="AU68" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV68" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW68" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX68" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY68" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ68" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA68" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB68" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A69" s="52" t="s">
         <v>125</v>
       </c>
       <c r="B69" s="52" t="s">
         <v>126</v>
       </c>
       <c r="C69" s="58">
         <v>0</v>
       </c>
       <c r="D69" s="58">
         <v>0</v>
       </c>
       <c r="E69" s="58">
         <v>2.1509999999999998</v>
       </c>
       <c r="F69" s="58">
         <v>4.3501399999999997</v>
       </c>
       <c r="G69" s="58">
         <v>0</v>
       </c>
@@ -36592,73 +36592,73 @@
       </c>
       <c r="AM69" s="60">
         <v>0</v>
       </c>
       <c r="AN69" s="60">
         <v>0</v>
       </c>
       <c r="AO69" s="60">
         <v>0.14424000000000001</v>
       </c>
       <c r="AP69" s="60">
         <v>2.1396299999999999</v>
       </c>
       <c r="AQ69" s="69">
         <v>0</v>
       </c>
       <c r="AR69" s="69">
         <v>0</v>
       </c>
       <c r="AS69" s="69">
         <v>9.7350000000000006E-2</v>
       </c>
       <c r="AT69" s="69">
         <v>1.4653</v>
       </c>
-      <c r="AU69" s="60">
-[...21 lines deleted...]
-        <v>0.28981000000000001</v>
+      <c r="AU69" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV69" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW69" s="69">
+        <v>3.7100000000000001E-2</v>
+      </c>
+      <c r="AX69" s="69">
+        <v>0.50731999999999999</v>
+      </c>
+      <c r="AY69" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ69" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA69" s="69">
+        <v>0.15062999999999999</v>
+      </c>
+      <c r="BB69" s="69">
+        <v>0.32001000000000002</v>
       </c>
     </row>
     <row r="70" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A70" s="52" t="s">
         <v>127</v>
       </c>
       <c r="B70" s="52" t="s">
         <v>128</v>
       </c>
       <c r="C70" s="58">
         <v>0</v>
       </c>
       <c r="D70" s="58">
         <v>0</v>
       </c>
       <c r="E70" s="58">
         <v>0</v>
       </c>
       <c r="F70" s="58">
         <v>0</v>
       </c>
       <c r="G70" s="58">
         <v>0</v>
       </c>
       <c r="H70" s="58">
@@ -36756,72 +36756,72 @@
       </c>
       <c r="AM70" s="60">
         <v>0</v>
       </c>
       <c r="AN70" s="60">
         <v>0</v>
       </c>
       <c r="AO70" s="60">
         <v>0</v>
       </c>
       <c r="AP70" s="60">
         <v>0</v>
       </c>
       <c r="AQ70" s="69">
         <v>0</v>
       </c>
       <c r="AR70" s="69">
         <v>0</v>
       </c>
       <c r="AS70" s="69">
         <v>0</v>
       </c>
       <c r="AT70" s="69">
         <v>0</v>
       </c>
-      <c r="AU70" s="60">
-[...20 lines deleted...]
-      <c r="BB70" s="60">
+      <c r="AU70" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV70" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW70" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX70" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY70" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ70" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA70" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB70" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A71" s="52" t="s">
         <v>129</v>
       </c>
       <c r="B71" s="52" t="s">
         <v>130</v>
       </c>
       <c r="C71" s="58">
         <v>0</v>
       </c>
       <c r="D71" s="58">
         <v>0</v>
       </c>
       <c r="E71" s="58">
         <v>0</v>
       </c>
       <c r="F71" s="58">
         <v>0</v>
       </c>
       <c r="G71" s="58">
         <v>0</v>
       </c>
@@ -37160,64 +37160,68 @@
       <c r="Z73" s="67"/>
       <c r="AA73" s="67"/>
       <c r="AB73" s="67"/>
       <c r="AC73" s="67"/>
       <c r="AD73" s="67"/>
       <c r="AE73" s="67"/>
       <c r="AF73" s="67"/>
       <c r="AG73" s="67"/>
       <c r="AH73" s="67"/>
       <c r="AI73" s="59"/>
       <c r="AJ73" s="59"/>
       <c r="AK73" s="59"/>
       <c r="AL73" s="59"/>
       <c r="AM73" s="67"/>
       <c r="AN73" s="67"/>
       <c r="AO73" s="67"/>
       <c r="AP73" s="67"/>
       <c r="AQ73" s="67"/>
       <c r="AR73" s="67"/>
       <c r="AS73" s="67"/>
       <c r="AT73" s="67"/>
       <c r="AU73" s="67"/>
       <c r="AV73" s="67"/>
       <c r="AW73" s="67"/>
       <c r="AX73" s="67"/>
-      <c r="AY73" s="67"/>
-[...2 lines deleted...]
-      <c r="BB73" s="67"/>
+      <c r="AY73" s="49"/>
+      <c r="AZ73" s="49"/>
+      <c r="BA73" s="49"/>
+      <c r="BB73" s="49"/>
     </row>
     <row r="74" spans="1:54">
       <c r="A74" s="85" t="s">
         <v>174</v>
       </c>
       <c r="B74" s="85"/>
       <c r="AI74" s="59"/>
       <c r="AJ74" s="59"/>
       <c r="AK74" s="59"/>
       <c r="AL74" s="59"/>
+      <c r="AY74" s="67"/>
+      <c r="AZ74" s="67"/>
+      <c r="BA74" s="67"/>
+      <c r="BB74" s="67"/>
     </row>
     <row r="75" spans="1:54">
       <c r="AI75" s="59"/>
       <c r="AJ75" s="59"/>
       <c r="AK75" s="59"/>
       <c r="AL75" s="59"/>
     </row>
     <row r="76" spans="1:54">
       <c r="AI76" s="59"/>
       <c r="AJ76" s="59"/>
       <c r="AK76" s="59"/>
       <c r="AL76" s="59"/>
     </row>
     <row r="77" spans="1:54">
       <c r="AI77" s="59"/>
       <c r="AJ77" s="59"/>
       <c r="AK77" s="59"/>
       <c r="AL77" s="59"/>
     </row>
     <row r="78" spans="1:54">
       <c r="AI78" s="59"/>
       <c r="AJ78" s="59"/>
       <c r="AK78" s="59"/>
       <c r="AL78" s="59"/>
     </row>
@@ -37494,83 +37498,83 @@
     <row r="124" spans="35:38">
       <c r="AI124" s="59"/>
       <c r="AJ124" s="59"/>
       <c r="AK124" s="59"/>
       <c r="AL124" s="59"/>
     </row>
     <row r="125" spans="35:38">
       <c r="AI125" s="59"/>
       <c r="AJ125" s="59"/>
       <c r="AK125" s="59"/>
       <c r="AL125" s="59"/>
     </row>
     <row r="126" spans="35:38">
       <c r="AI126" s="59"/>
       <c r="AJ126" s="59"/>
       <c r="AK126" s="59"/>
       <c r="AL126" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="44">
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A2:AH2"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
-    <mergeCell ref="S4:V4"/>
-[...2 lines deleted...]
-    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="S5:T5"/>
-    <mergeCell ref="U5:V5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="O5:P5"/>
-    <mergeCell ref="B4:B6"/>
-    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="O4:R4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
-    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="U5:V5"/>
     <mergeCell ref="AQ4:AT4"/>
     <mergeCell ref="AQ5:AR5"/>
     <mergeCell ref="AS5:AT5"/>
-    <mergeCell ref="W5:X5"/>
-[...3 lines deleted...]
-    <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="AM4:AP4"/>
-    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AI4:AL4"/>
-    <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="AY4:BB4"/>
     <mergeCell ref="AY5:AZ5"/>
     <mergeCell ref="BA5:BB5"/>
     <mergeCell ref="AU4:AX4"/>
     <mergeCell ref="AU5:AV5"/>
     <mergeCell ref="AW5:AX5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>