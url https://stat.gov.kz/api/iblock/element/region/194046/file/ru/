--- v3 (2026-08-06)
+++ v4 (2026-08-26)
@@ -18,51 +18,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="25440" windowHeight="12165" tabRatio="143" firstSheet="4" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="РК" sheetId="1" r:id="rId1"/>
     <sheet name="По регионам" sheetId="2" r:id="rId2"/>
     <sheet name="Абай" sheetId="20" r:id="rId3"/>
     <sheet name="Ақмола" sheetId="3" r:id="rId4"/>
     <sheet name="ВКО" sheetId="16" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">РК!$4:$6</definedName>
   </definedNames>
-  <calcPr calcId="114210" fullCalcOnLoad="1"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AP7" i="1"/>
   <c r="AO7"/>
   <c r="AN7"/>
   <c r="AM7"/>
   <c r="AL7"/>
   <c r="AK7"/>
   <c r="AJ7"/>
   <c r="AI7"/>
   <c r="AO26" i="2"/>
   <c r="AN26"/>
   <c r="AO25"/>
   <c r="AN25"/>
   <c r="AM25"/>
   <c r="AL25"/>
   <c r="AO24"/>
   <c r="AN24"/>
   <c r="AL24"/>
   <c r="AO23"/>
   <c r="AN23"/>
   <c r="AO22"/>
@@ -84,67 +84,69 @@
   <c r="AL17"/>
   <c r="AO16"/>
   <c r="AN16"/>
   <c r="AL16"/>
   <c r="AO15"/>
   <c r="AN15"/>
   <c r="AL15"/>
   <c r="AO14"/>
   <c r="AN14"/>
   <c r="AM14"/>
   <c r="AL14"/>
   <c r="AO13"/>
   <c r="AN13"/>
   <c r="AL13"/>
   <c r="AO12"/>
   <c r="AN12"/>
   <c r="AO11"/>
   <c r="AN11"/>
   <c r="AL11"/>
   <c r="AO10"/>
   <c r="AN10"/>
   <c r="AO9"/>
   <c r="AN9"/>
   <c r="AL9"/>
   <c r="AP7" i="3"/>
-  <c r="AO8" i="2"/>
+  <c r="AO8" i="2" s="1"/>
   <c r="AO7" i="3"/>
-  <c r="AN8" i="2"/>
+  <c r="AN8" i="2" s="1"/>
   <c r="AN7" i="3"/>
   <c r="AM8" i="2"/>
   <c r="AM7" i="3"/>
-  <c r="AL8" i="2"/>
+  <c r="AL8" i="2" s="1"/>
   <c r="N7" i="20"/>
-  <c r="AO7" i="2"/>
+  <c r="AO7" i="2" s="1"/>
+  <c r="AO6" s="1"/>
   <c r="M7" i="20"/>
-  <c r="AN7" i="2"/>
+  <c r="AN7" i="2" s="1"/>
   <c r="K7" i="20"/>
-  <c r="AL7" i="2"/>
+  <c r="AL7" i="2" s="1"/>
+  <c r="AL6" s="1"/>
   <c r="AL23"/>
-  <c r="AL6"/>
   <c r="L7" i="20"/>
-  <c r="AM7" i="2"/>
+  <c r="AM7" i="2" s="1"/>
+  <c r="AM6" s="1"/>
   <c r="AM23"/>
   <c r="AK26"/>
   <c r="AJ26"/>
   <c r="AI26"/>
   <c r="AH26"/>
   <c r="AK25"/>
   <c r="AJ25"/>
   <c r="AI25"/>
   <c r="AH25"/>
   <c r="AK24"/>
   <c r="AJ24"/>
   <c r="AK23"/>
   <c r="AJ23"/>
   <c r="AI23"/>
   <c r="AK22"/>
   <c r="AJ22"/>
   <c r="AI22"/>
   <c r="AH22"/>
   <c r="AK21"/>
   <c r="AK20"/>
   <c r="AK19"/>
   <c r="AJ19"/>
   <c r="AK18"/>
   <c r="AJ18"/>
   <c r="AI18"/>
@@ -157,211 +159,209 @@
   <c r="AJ16"/>
   <c r="AH16"/>
   <c r="AK15"/>
   <c r="AJ15"/>
   <c r="AK14"/>
   <c r="AJ14"/>
   <c r="AI14"/>
   <c r="AH14"/>
   <c r="AK13"/>
   <c r="AJ13"/>
   <c r="AI13"/>
   <c r="AH13"/>
   <c r="AK12"/>
   <c r="AJ12"/>
   <c r="AH12"/>
   <c r="AK11"/>
   <c r="AJ11"/>
   <c r="AH11"/>
   <c r="AK10"/>
   <c r="AH10"/>
   <c r="AK9"/>
   <c r="AJ9"/>
   <c r="AL7" i="3"/>
   <c r="AK8" i="2"/>
   <c r="AK7" i="3"/>
-  <c r="AJ8" i="2"/>
+  <c r="AJ8" i="2" s="1"/>
   <c r="AI7" i="3"/>
   <c r="AH8" i="2"/>
   <c r="G7" i="20"/>
   <c r="AH7" i="2"/>
   <c r="AH23"/>
   <c r="I7" i="20"/>
-  <c r="AJ7" i="2"/>
+  <c r="AJ7" i="2" s="1"/>
   <c r="J7" i="20"/>
-  <c r="AK7" i="2"/>
+  <c r="AK7" i="2" s="1"/>
+  <c r="AK6" s="1"/>
   <c r="AI24"/>
   <c r="AH24"/>
   <c r="AJ21"/>
   <c r="AH21"/>
   <c r="AJ20"/>
   <c r="AI20"/>
   <c r="AH20"/>
   <c r="AI15"/>
   <c r="AH15"/>
   <c r="AI11"/>
   <c r="AJ10"/>
   <c r="H7" i="20"/>
   <c r="AI7" i="2"/>
   <c r="AN20"/>
   <c r="AI21"/>
   <c r="AI19"/>
   <c r="AH19"/>
   <c r="AI16"/>
   <c r="AI12"/>
   <c r="AI10"/>
   <c r="AI9"/>
   <c r="AJ7" i="3"/>
   <c r="AI8" i="2"/>
   <c r="AE19"/>
   <c r="AF19"/>
   <c r="AF16"/>
   <c r="AF15"/>
   <c r="AE15"/>
   <c r="AD15"/>
   <c r="AG14"/>
   <c r="AF14"/>
   <c r="AE14"/>
   <c r="AD14"/>
   <c r="AD12"/>
   <c r="AF12"/>
   <c r="AF11"/>
   <c r="AF10"/>
   <c r="AE10"/>
   <c r="AE9"/>
   <c r="AG9"/>
   <c r="AD9"/>
   <c r="AE7" i="3"/>
-  <c r="AD8" i="2"/>
+  <c r="AD8" i="2" s="1"/>
+  <c r="AD6" s="1"/>
   <c r="C7" i="20"/>
   <c r="AD7" i="2"/>
   <c r="AD23"/>
   <c r="AF7" i="1"/>
   <c r="AH7"/>
   <c r="AG7"/>
   <c r="AG26" i="2"/>
   <c r="AF26"/>
   <c r="AE26"/>
   <c r="AD26"/>
   <c r="AF25"/>
   <c r="AE25"/>
   <c r="AF24"/>
   <c r="AE24"/>
   <c r="AD24"/>
   <c r="AF23"/>
   <c r="AE23"/>
   <c r="AG22"/>
   <c r="AF22"/>
   <c r="AE22"/>
   <c r="AD22"/>
   <c r="AG21"/>
   <c r="AF21"/>
   <c r="AE21"/>
   <c r="AD21"/>
   <c r="AF20"/>
   <c r="AE20"/>
   <c r="AG19"/>
   <c r="AD19"/>
   <c r="AG18"/>
   <c r="AF18"/>
   <c r="AE18"/>
   <c r="AD18"/>
   <c r="AG17"/>
   <c r="AF17"/>
   <c r="AE17"/>
   <c r="AD17"/>
   <c r="AE16"/>
   <c r="AD16"/>
-  <c r="AD6"/>
   <c r="AF13"/>
   <c r="AE13"/>
   <c r="AD13"/>
   <c r="AG12"/>
   <c r="AE11"/>
   <c r="AD11"/>
   <c r="AF9"/>
   <c r="AG7" i="3"/>
-  <c r="AF8" i="2"/>
+  <c r="AF8" i="2" s="1"/>
   <c r="AF7" i="3"/>
   <c r="AE8" i="2"/>
   <c r="E7" i="20"/>
-  <c r="AF7" i="2"/>
+  <c r="AF7" i="2" s="1"/>
   <c r="D7" i="20"/>
-  <c r="AE7" i="2"/>
+  <c r="AE7" i="2" s="1"/>
+  <c r="AE6" s="1"/>
   <c r="AG13"/>
   <c r="AE12"/>
   <c r="AG11"/>
   <c r="AD10"/>
   <c r="AH7" i="3"/>
-  <c r="AG8" i="2"/>
+  <c r="AG8" i="2" s="1"/>
+  <c r="AG6" s="1"/>
   <c r="AG7"/>
   <c r="AG23"/>
-  <c r="AG6"/>
   <c r="F7" i="20"/>
   <c r="AD25" i="2"/>
   <c r="AG25"/>
   <c r="AG24"/>
   <c r="AD20"/>
   <c r="AG20"/>
   <c r="AG16"/>
   <c r="AG15"/>
   <c r="AE7" i="1"/>
   <c r="AG10" i="2"/>
   <c r="AM11"/>
   <c r="AM19"/>
   <c r="AM15"/>
   <c r="AM26"/>
   <c r="AM10"/>
   <c r="AM21"/>
   <c r="AM13"/>
   <c r="AM9"/>
   <c r="AM24"/>
   <c r="AM20"/>
   <c r="AM16"/>
   <c r="AM12"/>
   <c r="AL19"/>
   <c r="AL20"/>
   <c r="AL21"/>
   <c r="AL10"/>
   <c r="AL26"/>
   <c r="AL12"/>
   <c r="AJ12" i="20"/>
   <c r="AH9" i="2"/>
+  <c r="AI6"/>
+  <c r="AH6"/>
+  <c r="AN6" l="1"/>
+  <c r="AJ6"/>
   <c r="AF6"/>
-  <c r="AJ6"/>
-[...6 lines deleted...]
-  <c r="AN6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2070" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2069" uniqueCount="177">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0601</t>
   </si>
   <si>
     <t>Луковицы, клубни, клубневидные корни, клубнелуковицы, корневища, включая разветвленные, находящиеся в состоянии вегетативного покоя, вегетации, или цветения; растения и корни цикория, кроме корней товарной позиции 1212</t>
   </si>
   <si>
     <t>0602</t>
   </si>
   <si>
     <t>Прочие живые растения (включая их корни), черенки и отводки; мицелий гриба</t>
   </si>
   <si>
     <t>0603</t>
   </si>
   <si>
@@ -849,57 +849,54 @@
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>январь-март 2022 года*</t>
   </si>
   <si>
     <t>январь-март 2023 года*</t>
   </si>
   <si>
     <t xml:space="preserve">
    *Предварительные данные.</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> *Предварительные данные.</t>
   </si>
   <si>
-    <t xml:space="preserve">2025* </t>
+    <t xml:space="preserve">январь-июнь 2025 </t>
   </si>
   <si>
-    <t xml:space="preserve">январь-май 2025* </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">январь-май 2026* </t>
+    <t xml:space="preserve">январь-июнь 2026* </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -1264,171 +1261,171 @@
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1454,51 +1451,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1697,320 +1694,320 @@
     <col min="24" max="24" width="15" style="1" customWidth="1"/>
     <col min="25" max="25" width="11.85546875" style="1" customWidth="1"/>
     <col min="26" max="26" width="15.140625" style="1" customWidth="1"/>
     <col min="27" max="27" width="11.85546875" style="1" customWidth="1"/>
     <col min="28" max="28" width="15.140625" style="1" customWidth="1"/>
     <col min="29" max="29" width="11.85546875" style="1" customWidth="1"/>
     <col min="30" max="30" width="15.140625" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.85546875" style="1" customWidth="1"/>
     <col min="32" max="32" width="15.140625" style="1" customWidth="1"/>
     <col min="33" max="33" width="11.85546875" style="1" customWidth="1"/>
     <col min="34" max="34" width="15.140625" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="15.140625" style="1" customWidth="1"/>
     <col min="37" max="37" width="11.85546875" style="1" customWidth="1"/>
     <col min="38" max="38" width="15.140625" style="1" customWidth="1"/>
     <col min="39" max="39" width="11.85546875" style="1" customWidth="1"/>
     <col min="40" max="40" width="15.140625" style="1" customWidth="1"/>
     <col min="41" max="41" width="11.85546875" style="1" customWidth="1"/>
     <col min="42" max="42" width="15.140625" style="1" customWidth="1"/>
     <col min="43" max="43" width="8.85546875" style="1"/>
     <col min="44" max="44" width="11.42578125" style="1" customWidth="1"/>
     <col min="45" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" ht="27" customHeight="1">
-      <c r="A1" s="71" t="s">
+      <c r="A1" s="70" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="71"/>
-[...39 lines deleted...]
-      <c r="AP1" s="71"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
+      <c r="Z1" s="70"/>
+      <c r="AA1" s="70"/>
+      <c r="AB1" s="70"/>
+      <c r="AC1" s="70"/>
+      <c r="AD1" s="70"/>
+      <c r="AE1" s="70"/>
+      <c r="AF1" s="70"/>
+      <c r="AG1" s="70"/>
+      <c r="AH1" s="70"/>
+      <c r="AI1" s="70"/>
+      <c r="AJ1" s="70"/>
+      <c r="AK1" s="70"/>
+      <c r="AL1" s="70"/>
+      <c r="AM1" s="70"/>
+      <c r="AN1" s="70"/>
+      <c r="AO1" s="70"/>
+      <c r="AP1" s="70"/>
     </row>
     <row r="2" spans="1:44" ht="31.15" customHeight="1">
-      <c r="A2" s="71" t="s">
+      <c r="A2" s="70" t="s">
         <v>158</v>
       </c>
-      <c r="B2" s="71"/>
-[...39 lines deleted...]
-      <c r="AP2" s="71"/>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="70"/>
+      <c r="F2" s="70"/>
+      <c r="G2" s="70"/>
+      <c r="H2" s="70"/>
+      <c r="I2" s="70"/>
+      <c r="J2" s="70"/>
+      <c r="K2" s="70"/>
+      <c r="L2" s="70"/>
+      <c r="M2" s="70"/>
+      <c r="N2" s="70"/>
+      <c r="O2" s="70"/>
+      <c r="P2" s="70"/>
+      <c r="Q2" s="70"/>
+      <c r="R2" s="70"/>
+      <c r="S2" s="70"/>
+      <c r="T2" s="70"/>
+      <c r="U2" s="70"/>
+      <c r="V2" s="70"/>
+      <c r="W2" s="70"/>
+      <c r="X2" s="70"/>
+      <c r="Y2" s="70"/>
+      <c r="Z2" s="70"/>
+      <c r="AA2" s="70"/>
+      <c r="AB2" s="70"/>
+      <c r="AC2" s="70"/>
+      <c r="AD2" s="70"/>
+      <c r="AE2" s="70"/>
+      <c r="AF2" s="70"/>
+      <c r="AG2" s="70"/>
+      <c r="AH2" s="70"/>
+      <c r="AI2" s="70"/>
+      <c r="AJ2" s="70"/>
+      <c r="AK2" s="70"/>
+      <c r="AL2" s="70"/>
+      <c r="AM2" s="70"/>
+      <c r="AN2" s="70"/>
+      <c r="AO2" s="70"/>
+      <c r="AP2" s="70"/>
     </row>
     <row r="3" spans="1:44" ht="12">
       <c r="A3" s="21"/>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
       <c r="G3" s="20"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
       <c r="K3" s="20"/>
       <c r="L3" s="20"/>
       <c r="M3" s="20"/>
       <c r="N3" s="20"/>
       <c r="O3" s="20"/>
       <c r="P3" s="20"/>
       <c r="Q3" s="20"/>
       <c r="R3" s="20"/>
       <c r="S3" s="20"/>
       <c r="T3" s="20"/>
       <c r="U3" s="20"/>
       <c r="V3" s="20"/>
       <c r="W3" s="20"/>
       <c r="X3" s="20"/>
       <c r="Y3" s="20"/>
       <c r="Z3" s="20"/>
     </row>
     <row r="4" spans="1:44" s="2" customFormat="1" ht="24" customHeight="1">
       <c r="A4" s="75" t="s">
         <v>159</v>
       </c>
       <c r="B4" s="79" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="70">
+      <c r="C4" s="74">
         <v>2015</v>
       </c>
-      <c r="D4" s="70"/>
-[...2 lines deleted...]
-      <c r="G4" s="70">
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="74">
         <v>2016</v>
       </c>
-      <c r="H4" s="70"/>
-[...2 lines deleted...]
-      <c r="K4" s="70">
+      <c r="H4" s="74"/>
+      <c r="I4" s="74"/>
+      <c r="J4" s="74"/>
+      <c r="K4" s="74">
         <v>2017</v>
       </c>
-      <c r="L4" s="70"/>
-[...2 lines deleted...]
-      <c r="O4" s="70">
+      <c r="L4" s="74"/>
+      <c r="M4" s="74"/>
+      <c r="N4" s="74"/>
+      <c r="O4" s="74">
         <v>2018</v>
       </c>
-      <c r="P4" s="70"/>
-[...2 lines deleted...]
-      <c r="S4" s="70">
+      <c r="P4" s="74"/>
+      <c r="Q4" s="74"/>
+      <c r="R4" s="74"/>
+      <c r="S4" s="74">
         <v>2019</v>
       </c>
-      <c r="T4" s="70"/>
-[...2 lines deleted...]
-      <c r="W4" s="70">
+      <c r="T4" s="74"/>
+      <c r="U4" s="74"/>
+      <c r="V4" s="74"/>
+      <c r="W4" s="74">
         <v>2020</v>
       </c>
-      <c r="X4" s="70"/>
-[...2 lines deleted...]
-      <c r="AA4" s="70">
+      <c r="X4" s="74"/>
+      <c r="Y4" s="74"/>
+      <c r="Z4" s="74"/>
+      <c r="AA4" s="74">
         <v>2021</v>
       </c>
-      <c r="AB4" s="70"/>
-[...2 lines deleted...]
-      <c r="AE4" s="72" t="s">
+      <c r="AB4" s="74"/>
+      <c r="AC4" s="74"/>
+      <c r="AD4" s="74"/>
+      <c r="AE4" s="71" t="s">
         <v>156</v>
       </c>
-      <c r="AF4" s="73"/>
-[...2 lines deleted...]
-      <c r="AI4" s="72" t="s">
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="73"/>
+      <c r="AI4" s="71" t="s">
         <v>169</v>
       </c>
-      <c r="AJ4" s="73"/>
-[...2 lines deleted...]
-      <c r="AM4" s="72" t="s">
+      <c r="AJ4" s="72"/>
+      <c r="AK4" s="72"/>
+      <c r="AL4" s="73"/>
+      <c r="AM4" s="71" t="s">
         <v>170</v>
       </c>
-      <c r="AN4" s="73"/>
-[...1 lines deleted...]
-      <c r="AP4" s="74"/>
+      <c r="AN4" s="72"/>
+      <c r="AO4" s="72"/>
+      <c r="AP4" s="73"/>
     </row>
     <row r="5" spans="1:44" s="3" customFormat="1" ht="13.15" customHeight="1">
       <c r="A5" s="76"/>
       <c r="B5" s="79"/>
-      <c r="C5" s="70" t="s">
-[...3 lines deleted...]
-      <c r="E5" s="70" t="s">
+      <c r="C5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="74"/>
+      <c r="E5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="70"/>
-[...4 lines deleted...]
-      <c r="I5" s="70" t="s">
+      <c r="F5" s="74"/>
+      <c r="G5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="74"/>
+      <c r="I5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="70"/>
-[...4 lines deleted...]
-      <c r="M5" s="70" t="s">
+      <c r="J5" s="74"/>
+      <c r="K5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="74"/>
+      <c r="M5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="70"/>
-[...4 lines deleted...]
-      <c r="Q5" s="70" t="s">
+      <c r="N5" s="74"/>
+      <c r="O5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="74"/>
+      <c r="Q5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="70"/>
-[...4 lines deleted...]
-      <c r="U5" s="70" t="s">
+      <c r="R5" s="74"/>
+      <c r="S5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="74"/>
+      <c r="U5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="70"/>
-[...4 lines deleted...]
-      <c r="Y5" s="70" t="s">
+      <c r="V5" s="74"/>
+      <c r="W5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="74"/>
+      <c r="Y5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="70"/>
-[...4 lines deleted...]
-      <c r="AC5" s="70" t="s">
+      <c r="Z5" s="74"/>
+      <c r="AA5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="74"/>
+      <c r="AC5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="70"/>
-[...4 lines deleted...]
-      <c r="AG5" s="70" t="s">
+      <c r="AD5" s="74"/>
+      <c r="AE5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="74"/>
+      <c r="AG5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="70"/>
-[...4 lines deleted...]
-      <c r="AK5" s="70" t="s">
+      <c r="AH5" s="74"/>
+      <c r="AI5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="74"/>
+      <c r="AK5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="70"/>
-[...4 lines deleted...]
-      <c r="AO5" s="70" t="s">
+      <c r="AL5" s="74"/>
+      <c r="AM5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="74"/>
+      <c r="AO5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="70"/>
+      <c r="AP5" s="74"/>
     </row>
     <row r="6" spans="1:44" s="2" customFormat="1" ht="48" customHeight="1">
       <c r="A6" s="77"/>
       <c r="B6" s="79"/>
       <c r="C6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>161</v>
       </c>
@@ -10704,305 +10701,305 @@
       <c r="AI74" s="4"/>
       <c r="AJ74" s="4"/>
       <c r="AK74" s="4"/>
       <c r="AL74" s="4"/>
       <c r="AM74" s="4"/>
       <c r="AN74" s="4"/>
       <c r="AO74" s="4"/>
       <c r="AP74" s="4"/>
     </row>
     <row r="75" spans="1:44">
       <c r="AE75" s="4"/>
       <c r="AF75" s="4"/>
       <c r="AG75" s="4"/>
       <c r="AH75" s="4"/>
       <c r="AI75" s="4"/>
       <c r="AJ75" s="4"/>
       <c r="AK75" s="4"/>
       <c r="AL75" s="4"/>
       <c r="AM75" s="4"/>
       <c r="AN75" s="4"/>
       <c r="AO75" s="4"/>
       <c r="AP75" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="35">
-    <mergeCell ref="K5:L5"/>
-[...2 lines deleted...]
-    <mergeCell ref="U5:V5"/>
     <mergeCell ref="W5:X5"/>
-    <mergeCell ref="AG5:AH5"/>
-    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="S4:V4"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="B4:B6"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="U5:V5"/>
     <mergeCell ref="A1:AP1"/>
     <mergeCell ref="A2:AP2"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="M5:N5"/>
-    <mergeCell ref="O5:P5"/>
-[...4 lines deleted...]
-    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AE5:AF5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AR33"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="Q6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="AK42" sqref="AK42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="29.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="12.28515625" style="1" customWidth="1"/>
     <col min="4" max="5" width="11.7109375" style="1" customWidth="1"/>
     <col min="6" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="10.140625" style="1" customWidth="1"/>
     <col min="15" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" ht="24.75" customHeight="1">
-      <c r="A1" s="71" t="s">
+      <c r="A1" s="70" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="71"/>
-[...30 lines deleted...]
-      <c r="AG1" s="71"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
+      <c r="Z1" s="70"/>
+      <c r="AA1" s="70"/>
+      <c r="AB1" s="70"/>
+      <c r="AC1" s="70"/>
+      <c r="AD1" s="70"/>
+      <c r="AE1" s="70"/>
+      <c r="AF1" s="70"/>
+      <c r="AG1" s="70"/>
     </row>
     <row r="2" spans="1:44">
       <c r="A2" s="14"/>
       <c r="B2" s="9"/>
       <c r="M2" s="29"/>
     </row>
     <row r="3" spans="1:44" ht="23.25" customHeight="1">
       <c r="A3" s="80" t="s">
         <v>163</v>
       </c>
-      <c r="B3" s="70">
+      <c r="B3" s="74">
         <v>2015</v>
       </c>
-      <c r="C3" s="70"/>
-[...2 lines deleted...]
-      <c r="F3" s="70">
+      <c r="C3" s="74"/>
+      <c r="D3" s="74"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="74">
         <v>2016</v>
       </c>
-      <c r="G3" s="70"/>
-[...2 lines deleted...]
-      <c r="J3" s="70">
+      <c r="G3" s="74"/>
+      <c r="H3" s="74"/>
+      <c r="I3" s="74"/>
+      <c r="J3" s="74">
         <v>2017</v>
       </c>
-      <c r="K3" s="70"/>
-[...2 lines deleted...]
-      <c r="N3" s="70">
+      <c r="K3" s="74"/>
+      <c r="L3" s="74"/>
+      <c r="M3" s="74"/>
+      <c r="N3" s="74">
         <v>2018</v>
       </c>
-      <c r="O3" s="70"/>
-[...2 lines deleted...]
-      <c r="R3" s="70">
+      <c r="O3" s="74"/>
+      <c r="P3" s="74"/>
+      <c r="Q3" s="74"/>
+      <c r="R3" s="74">
         <v>2019</v>
       </c>
-      <c r="S3" s="70"/>
-[...2 lines deleted...]
-      <c r="V3" s="70">
+      <c r="S3" s="74"/>
+      <c r="T3" s="74"/>
+      <c r="U3" s="74"/>
+      <c r="V3" s="74">
         <v>2020</v>
       </c>
-      <c r="W3" s="70"/>
-[...2 lines deleted...]
-      <c r="Z3" s="70">
+      <c r="W3" s="74"/>
+      <c r="X3" s="74"/>
+      <c r="Y3" s="74"/>
+      <c r="Z3" s="74">
         <v>2021</v>
       </c>
-      <c r="AA3" s="70"/>
-[...2 lines deleted...]
-      <c r="AD3" s="72" t="s">
+      <c r="AA3" s="74"/>
+      <c r="AB3" s="74"/>
+      <c r="AC3" s="74"/>
+      <c r="AD3" s="71" t="s">
         <v>156</v>
       </c>
-      <c r="AE3" s="73"/>
-[...2 lines deleted...]
-      <c r="AH3" s="72" t="s">
+      <c r="AE3" s="72"/>
+      <c r="AF3" s="72"/>
+      <c r="AG3" s="73"/>
+      <c r="AH3" s="71" t="s">
         <v>169</v>
       </c>
-      <c r="AI3" s="73"/>
-[...2 lines deleted...]
-      <c r="AL3" s="72" t="s">
+      <c r="AI3" s="72"/>
+      <c r="AJ3" s="72"/>
+      <c r="AK3" s="73"/>
+      <c r="AL3" s="71" t="s">
         <v>170</v>
       </c>
-      <c r="AM3" s="73"/>
-[...1 lines deleted...]
-      <c r="AO3" s="74"/>
+      <c r="AM3" s="72"/>
+      <c r="AN3" s="72"/>
+      <c r="AO3" s="73"/>
     </row>
     <row r="4" spans="1:44">
       <c r="A4" s="80"/>
-      <c r="B4" s="70" t="s">
-[...3 lines deleted...]
-      <c r="D4" s="70" t="s">
+      <c r="B4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="74"/>
+      <c r="D4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="70"/>
-[...4 lines deleted...]
-      <c r="H4" s="70" t="s">
+      <c r="E4" s="74"/>
+      <c r="F4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="74"/>
+      <c r="H4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="I4" s="70"/>
-[...4 lines deleted...]
-      <c r="L4" s="70" t="s">
+      <c r="I4" s="74"/>
+      <c r="J4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="74"/>
+      <c r="L4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="M4" s="70"/>
-[...4 lines deleted...]
-      <c r="P4" s="70" t="s">
+      <c r="M4" s="74"/>
+      <c r="N4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4" s="74"/>
+      <c r="P4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="Q4" s="70"/>
-[...4 lines deleted...]
-      <c r="T4" s="70" t="s">
+      <c r="Q4" s="74"/>
+      <c r="R4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="S4" s="74"/>
+      <c r="T4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="U4" s="70"/>
-[...4 lines deleted...]
-      <c r="X4" s="70" t="s">
+      <c r="U4" s="74"/>
+      <c r="V4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="W4" s="74"/>
+      <c r="X4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="Y4" s="70"/>
-[...4 lines deleted...]
-      <c r="AB4" s="70" t="s">
+      <c r="Y4" s="74"/>
+      <c r="Z4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="74"/>
+      <c r="AB4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AC4" s="70"/>
-[...4 lines deleted...]
-      <c r="AF4" s="70" t="s">
+      <c r="AC4" s="74"/>
+      <c r="AD4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE4" s="74"/>
+      <c r="AF4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AG4" s="70"/>
-[...4 lines deleted...]
-      <c r="AJ4" s="70" t="s">
+      <c r="AG4" s="74"/>
+      <c r="AH4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="74"/>
+      <c r="AJ4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AK4" s="70"/>
-[...4 lines deleted...]
-      <c r="AN4" s="70" t="s">
+      <c r="AK4" s="74"/>
+      <c r="AL4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM4" s="74"/>
+      <c r="AN4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AO4" s="70"/>
+      <c r="AO4" s="74"/>
     </row>
     <row r="5" spans="1:44" ht="45">
       <c r="A5" s="80"/>
       <c r="B5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="I5" s="10" t="s">
@@ -11255,95 +11252,95 @@
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="4"/>
       <c r="X7" s="4"/>
       <c r="Y7" s="4"/>
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4">
-        <f ca="1">Абай!C7</f>
+        <f>Абай!C7</f>
         <v>233346.24685</v>
       </c>
       <c r="AE7" s="4">
-        <f ca="1">Абай!D7</f>
+        <f>Абай!D7</f>
         <v>93478.853469999987</v>
       </c>
       <c r="AF7" s="4">
-        <f ca="1">Абай!E7</f>
+        <f>Абай!E7</f>
         <v>223743.93711</v>
       </c>
       <c r="AG7" s="4">
-        <f ca="1">Абай!F7</f>
+        <f>Абай!F7</f>
         <v>79246.076939999999</v>
       </c>
       <c r="AH7" s="4">
-        <f ca="1">Абай!G7</f>
+        <f>Абай!G7</f>
         <v>52962.777999999998</v>
       </c>
       <c r="AI7" s="4">
-        <f ca="1">Абай!H7</f>
+        <f>Абай!H7</f>
         <v>17288.854619999998</v>
       </c>
       <c r="AJ7" s="4">
-        <f ca="1">Абай!I7</f>
+        <f>Абай!I7</f>
         <v>72664.672449999998</v>
       </c>
       <c r="AK7" s="4">
-        <f ca="1">Абай!J7</f>
+        <f>Абай!J7</f>
         <v>25225.048339999998</v>
       </c>
       <c r="AL7" s="4">
-        <f ca="1">Абай!K7</f>
+        <f>Абай!K7</f>
         <v>38552.736600000004</v>
       </c>
       <c r="AM7" s="4">
-        <f ca="1">Абай!L7</f>
+        <f>Абай!L7</f>
         <v>15476.338459999999</v>
       </c>
       <c r="AN7" s="4">
-        <f ca="1">Абай!M7</f>
+        <f>Абай!M7</f>
         <v>85613.304629999999</v>
       </c>
       <c r="AO7" s="4">
-        <f ca="1">Абай!N7</f>
+        <f>Абай!N7</f>
         <v>32117.516519999997</v>
       </c>
       <c r="AQ7" s="44"/>
     </row>
     <row r="8" spans="1:44" s="38" customFormat="1" ht="12.75">
       <c r="A8" s="16" t="s">
         <v>135</v>
       </c>
       <c r="B8" s="4">
         <v>888069.60199999984</v>
       </c>
       <c r="C8" s="4">
         <v>175895.08108000006</v>
       </c>
       <c r="D8" s="4">
         <v>41396.349479999997</v>
       </c>
       <c r="E8" s="4">
         <v>11843.317800000001</v>
       </c>
       <c r="F8" s="4">
         <v>1029723.17749</v>
       </c>
       <c r="G8" s="4">
         <v>161260.0434</v>
@@ -11393,95 +11390,95 @@
       <c r="V8" s="4">
         <v>1068937.1960000002</v>
       </c>
       <c r="W8" s="4">
         <v>264478.75432000001</v>
       </c>
       <c r="X8" s="4">
         <v>75411.487739999982</v>
       </c>
       <c r="Y8" s="4">
         <v>17239.902439999998</v>
       </c>
       <c r="Z8" s="4">
         <v>1121750.1689999998</v>
       </c>
       <c r="AA8" s="4">
         <v>327843.65086000005</v>
       </c>
       <c r="AB8" s="4">
         <v>111478.43133000001</v>
       </c>
       <c r="AC8" s="4">
         <v>31499.264709999999</v>
       </c>
       <c r="AD8" s="4">
-        <f ca="1">Ақмола!AE7</f>
+        <f>Ақмола!AE7</f>
         <v>1043171.404</v>
       </c>
       <c r="AE8" s="4">
-        <f ca="1">Ақмола!AF7</f>
+        <f>Ақмола!AF7</f>
         <v>368202.27038999996</v>
       </c>
       <c r="AF8" s="4">
-        <f ca="1">Ақмола!AG7</f>
+        <f>Ақмола!AG7</f>
         <v>152047.51814</v>
       </c>
       <c r="AG8" s="4">
-        <f ca="1">Ақмола!AH7</f>
+        <f>Ақмола!AH7</f>
         <v>41552.536179999996</v>
       </c>
       <c r="AH8" s="4">
-        <f ca="1">Ақмола!AI7</f>
+        <f>Ақмола!AI7</f>
         <v>327499.20600000001</v>
       </c>
       <c r="AI8" s="4">
-        <f ca="1">Ақмола!AJ7</f>
+        <f>Ақмола!AJ7</f>
         <v>102540.80849</v>
       </c>
       <c r="AJ8" s="4">
-        <f ca="1">Ақмола!AK7</f>
+        <f>Ақмола!AK7</f>
         <v>54105.651190000011</v>
       </c>
       <c r="AK8" s="4">
-        <f ca="1">Ақмола!AL7</f>
+        <f>Ақмола!AL7</f>
         <v>12455.534250000001</v>
       </c>
       <c r="AL8" s="4">
-        <f ca="1">Ақмола!AM7</f>
+        <f>Ақмола!AM7</f>
         <v>295091.27599999995</v>
       </c>
       <c r="AM8" s="4">
-        <f ca="1">Ақмола!AN7</f>
+        <f>Ақмола!AN7</f>
         <v>94385.47993999999</v>
       </c>
       <c r="AN8" s="4">
-        <f ca="1">Ақмола!AO7</f>
+        <f>Ақмола!AO7</f>
         <v>59775.255750000004</v>
       </c>
       <c r="AO8" s="4">
-        <f ca="1">Ақмола!AP7</f>
+        <f>Ақмола!AP7</f>
         <v>14746.122410000002</v>
       </c>
     </row>
     <row r="9" spans="1:44" s="38" customFormat="1" ht="12.75">
       <c r="A9" s="16" t="s">
         <v>136</v>
       </c>
       <c r="B9" s="4">
         <v>154958.554</v>
       </c>
       <c r="C9" s="4">
         <v>33183.94292999999</v>
       </c>
       <c r="D9" s="4">
         <v>70343.806439999957</v>
       </c>
       <c r="E9" s="4">
         <v>31006.340220000013</v>
       </c>
       <c r="F9" s="4">
         <v>88320.47099999999</v>
       </c>
       <c r="G9" s="4">
         <v>17655.762859999999</v>
       </c>
@@ -13336,95 +13333,95 @@
       <c r="V23" s="4">
         <v>922170.94750000013</v>
       </c>
       <c r="W23" s="4">
         <v>227103.26496999999</v>
       </c>
       <c r="X23" s="4">
         <v>216699.36708000005</v>
       </c>
       <c r="Y23" s="4">
         <v>68406.530760000009</v>
       </c>
       <c r="Z23" s="4">
         <v>823408.3839400002</v>
       </c>
       <c r="AA23" s="4">
         <v>237958.17157000003</v>
       </c>
       <c r="AB23" s="4">
         <v>268239.89278000005</v>
       </c>
       <c r="AC23" s="4">
         <v>113600.35999999997</v>
       </c>
       <c r="AD23" s="4">
-        <f ca="1">ВКО!AE7</f>
+        <f>ВКО!AE7</f>
         <v>45104.215239999998</v>
       </c>
       <c r="AE23" s="4">
-        <f ca="1">ВКО!AF7</f>
+        <f>ВКО!AF7</f>
         <v>24835.439920000001</v>
       </c>
       <c r="AF23" s="4">
-        <f ca="1">ВКО!AG7</f>
+        <f>ВКО!AG7</f>
         <v>244116.36885999999</v>
       </c>
       <c r="AG23" s="4">
-        <f ca="1">ВКО!AH7</f>
+        <f>ВКО!AH7</f>
         <v>63385.164660000002</v>
       </c>
       <c r="AH23" s="4" t="e">
-        <f ca="1">ВКО!#REF!</f>
+        <f>ВКО!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AI23" s="4" t="e">
-        <f ca="1">ВКО!#REF!</f>
+        <f>ВКО!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AJ23" s="4" t="e">
-        <f ca="1">ВКО!#REF!</f>
+        <f>ВКО!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AK23" s="4" t="e">
-        <f ca="1">ВКО!#REF!</f>
+        <f>ВКО!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AL23" s="4" t="e">
-        <f ca="1">ВКО!#REF!</f>
+        <f>ВКО!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AM23" s="4" t="e">
-        <f ca="1">ВКО!#REF!</f>
+        <f>ВКО!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AN23" s="4" t="e">
-        <f ca="1">ВКО!#REF!</f>
+        <f>ВКО!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AO23" s="4" t="e">
-        <f ca="1">ВКО!#REF!</f>
+        <f>ВКО!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="24" spans="1:41" customFormat="1" ht="12.75">
       <c r="A24" s="16" t="s">
         <v>155</v>
       </c>
       <c r="B24" s="4">
         <v>1255017.3925999999</v>
       </c>
       <c r="C24" s="4">
         <v>257104.16498000003</v>
       </c>
       <c r="D24" s="4">
         <v>46643.523310000004</v>
       </c>
       <c r="E24" s="4">
         <v>32535.748849999993</v>
       </c>
       <c r="F24" s="4">
         <v>1443278.6111000003</v>
       </c>
       <c r="G24" s="4">
         <v>260747.56528000007</v>
       </c>
@@ -13935,142 +13932,142 @@
       <selection pane="topRight" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomLeft" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomRight" activeCell="K79" sqref="K79"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="51.5703125" style="36" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="14.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.7109375" style="1" customWidth="1"/>
     <col min="15" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" s="2" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A1" s="71" t="s">
+      <c r="A1" s="70" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="71"/>
-[...11 lines deleted...]
-      <c r="N1" s="71"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
     </row>
     <row r="2" spans="1:36" s="2" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A2" s="71" t="s">
+      <c r="A2" s="70" t="s">
         <v>164</v>
       </c>
-      <c r="B2" s="71"/>
-[...11 lines deleted...]
-      <c r="N2" s="71"/>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="70"/>
+      <c r="F2" s="70"/>
+      <c r="G2" s="70"/>
+      <c r="H2" s="70"/>
+      <c r="I2" s="70"/>
+      <c r="J2" s="70"/>
+      <c r="K2" s="70"/>
+      <c r="L2" s="70"/>
+      <c r="M2" s="70"/>
+      <c r="N2" s="70"/>
     </row>
     <row r="3" spans="1:36" ht="12.75">
       <c r="A3" s="45"/>
       <c r="B3" s="46"/>
     </row>
     <row r="4" spans="1:36" s="2" customFormat="1" ht="23.25" customHeight="1">
       <c r="A4" s="75" t="s">
         <v>165</v>
       </c>
       <c r="B4" s="79" t="s">
         <v>166</v>
       </c>
-      <c r="C4" s="72" t="s">
+      <c r="C4" s="71" t="s">
         <v>156</v>
       </c>
-      <c r="D4" s="73"/>
-[...2 lines deleted...]
-      <c r="G4" s="72" t="s">
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="73"/>
+      <c r="G4" s="71" t="s">
         <v>169</v>
       </c>
-      <c r="H4" s="73"/>
-[...2 lines deleted...]
-      <c r="K4" s="72" t="s">
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="73"/>
+      <c r="K4" s="71" t="s">
         <v>170</v>
       </c>
-      <c r="L4" s="73"/>
-[...1 lines deleted...]
-      <c r="N4" s="74"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="72"/>
+      <c r="N4" s="73"/>
     </row>
     <row r="5" spans="1:36" s="3" customFormat="1">
       <c r="A5" s="76"/>
       <c r="B5" s="79"/>
-      <c r="C5" s="70" t="s">
-[...3 lines deleted...]
-      <c r="E5" s="70" t="s">
+      <c r="C5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="74"/>
+      <c r="E5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="70"/>
-[...4 lines deleted...]
-      <c r="I5" s="70" t="s">
+      <c r="F5" s="74"/>
+      <c r="G5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="74"/>
+      <c r="I5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="70"/>
-[...4 lines deleted...]
-      <c r="M5" s="70" t="s">
+      <c r="J5" s="74"/>
+      <c r="K5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="74"/>
+      <c r="M5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="70"/>
+      <c r="N5" s="74"/>
     </row>
     <row r="6" spans="1:36" s="2" customFormat="1" ht="56.25" customHeight="1">
       <c r="A6" s="77"/>
       <c r="B6" s="79"/>
       <c r="C6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>161</v>
       </c>
@@ -17068,316 +17065,316 @@
     <col min="22" max="22" width="14.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="12.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="15" style="1" customWidth="1"/>
     <col min="25" max="25" width="12.85546875" style="1" customWidth="1"/>
     <col min="26" max="26" width="14.7109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="12.85546875" style="1" customWidth="1"/>
     <col min="28" max="28" width="14.7109375" style="1" customWidth="1"/>
     <col min="29" max="29" width="12.85546875" style="1" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" style="1" customWidth="1"/>
     <col min="31" max="31" width="12.85546875" style="1" customWidth="1"/>
     <col min="32" max="32" width="14.7109375" style="1" customWidth="1"/>
     <col min="33" max="33" width="12.85546875" style="1" customWidth="1"/>
     <col min="34" max="34" width="14.7109375" style="1" customWidth="1"/>
     <col min="35" max="35" width="12.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="14.7109375" style="1" customWidth="1"/>
     <col min="37" max="37" width="12.85546875" style="1" customWidth="1"/>
     <col min="38" max="38" width="14.7109375" style="1" customWidth="1"/>
     <col min="39" max="39" width="12.85546875" style="1" customWidth="1"/>
     <col min="40" max="40" width="14.7109375" style="1" customWidth="1"/>
     <col min="41" max="41" width="12.85546875" style="1" customWidth="1"/>
     <col min="42" max="42" width="14.7109375" style="1" customWidth="1"/>
     <col min="43" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" s="2" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A1" s="71" t="s">
+      <c r="A1" s="70" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="71"/>
-[...39 lines deleted...]
-      <c r="AP1" s="71"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
+      <c r="Z1" s="70"/>
+      <c r="AA1" s="70"/>
+      <c r="AB1" s="70"/>
+      <c r="AC1" s="70"/>
+      <c r="AD1" s="70"/>
+      <c r="AE1" s="70"/>
+      <c r="AF1" s="70"/>
+      <c r="AG1" s="70"/>
+      <c r="AH1" s="70"/>
+      <c r="AI1" s="70"/>
+      <c r="AJ1" s="70"/>
+      <c r="AK1" s="70"/>
+      <c r="AL1" s="70"/>
+      <c r="AM1" s="70"/>
+      <c r="AN1" s="70"/>
+      <c r="AO1" s="70"/>
+      <c r="AP1" s="70"/>
     </row>
     <row r="2" spans="1:44" ht="29.25" customHeight="1">
-      <c r="A2" s="71" t="s">
+      <c r="A2" s="70" t="s">
         <v>167</v>
       </c>
-      <c r="B2" s="71"/>
-[...39 lines deleted...]
-      <c r="AP2" s="71"/>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="70"/>
+      <c r="F2" s="70"/>
+      <c r="G2" s="70"/>
+      <c r="H2" s="70"/>
+      <c r="I2" s="70"/>
+      <c r="J2" s="70"/>
+      <c r="K2" s="70"/>
+      <c r="L2" s="70"/>
+      <c r="M2" s="70"/>
+      <c r="N2" s="70"/>
+      <c r="O2" s="70"/>
+      <c r="P2" s="70"/>
+      <c r="Q2" s="70"/>
+      <c r="R2" s="70"/>
+      <c r="S2" s="70"/>
+      <c r="T2" s="70"/>
+      <c r="U2" s="70"/>
+      <c r="V2" s="70"/>
+      <c r="W2" s="70"/>
+      <c r="X2" s="70"/>
+      <c r="Y2" s="70"/>
+      <c r="Z2" s="70"/>
+      <c r="AA2" s="70"/>
+      <c r="AB2" s="70"/>
+      <c r="AC2" s="70"/>
+      <c r="AD2" s="70"/>
+      <c r="AE2" s="70"/>
+      <c r="AF2" s="70"/>
+      <c r="AG2" s="70"/>
+      <c r="AH2" s="70"/>
+      <c r="AI2" s="70"/>
+      <c r="AJ2" s="70"/>
+      <c r="AK2" s="70"/>
+      <c r="AL2" s="70"/>
+      <c r="AM2" s="70"/>
+      <c r="AN2" s="70"/>
+      <c r="AO2" s="70"/>
+      <c r="AP2" s="70"/>
     </row>
     <row r="3" spans="1:44" ht="12.75">
       <c r="A3" s="45"/>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
       <c r="M3" s="46"/>
       <c r="N3" s="46"/>
       <c r="O3" s="46"/>
       <c r="P3" s="46"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
     </row>
     <row r="4" spans="1:44" s="2" customFormat="1" ht="23.25" customHeight="1">
       <c r="A4" s="75" t="s">
         <v>159</v>
       </c>
       <c r="B4" s="79" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="70">
+      <c r="C4" s="74">
         <v>2015</v>
       </c>
-      <c r="D4" s="70"/>
-[...2 lines deleted...]
-      <c r="G4" s="70">
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="74">
         <v>2016</v>
       </c>
-      <c r="H4" s="70"/>
-[...2 lines deleted...]
-      <c r="K4" s="70">
+      <c r="H4" s="74"/>
+      <c r="I4" s="74"/>
+      <c r="J4" s="74"/>
+      <c r="K4" s="74">
         <v>2017</v>
       </c>
-      <c r="L4" s="70"/>
-[...2 lines deleted...]
-      <c r="O4" s="70">
+      <c r="L4" s="74"/>
+      <c r="M4" s="74"/>
+      <c r="N4" s="74"/>
+      <c r="O4" s="74">
         <v>2018</v>
       </c>
-      <c r="P4" s="70"/>
-[...2 lines deleted...]
-      <c r="S4" s="70">
+      <c r="P4" s="74"/>
+      <c r="Q4" s="74"/>
+      <c r="R4" s="74"/>
+      <c r="S4" s="74">
         <v>2019</v>
       </c>
-      <c r="T4" s="70"/>
-[...2 lines deleted...]
-      <c r="W4" s="70">
+      <c r="T4" s="74"/>
+      <c r="U4" s="74"/>
+      <c r="V4" s="74"/>
+      <c r="W4" s="74">
         <v>2020</v>
       </c>
-      <c r="X4" s="70"/>
-[...2 lines deleted...]
-      <c r="AA4" s="70">
+      <c r="X4" s="74"/>
+      <c r="Y4" s="74"/>
+      <c r="Z4" s="74"/>
+      <c r="AA4" s="74">
         <v>2021</v>
       </c>
-      <c r="AB4" s="70"/>
-[...2 lines deleted...]
-      <c r="AE4" s="72" t="s">
+      <c r="AB4" s="74"/>
+      <c r="AC4" s="74"/>
+      <c r="AD4" s="74"/>
+      <c r="AE4" s="71" t="s">
         <v>156</v>
       </c>
-      <c r="AF4" s="73"/>
-[...2 lines deleted...]
-      <c r="AI4" s="72" t="s">
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="73"/>
+      <c r="AI4" s="71" t="s">
         <v>169</v>
       </c>
-      <c r="AJ4" s="73"/>
-[...2 lines deleted...]
-      <c r="AM4" s="72" t="s">
+      <c r="AJ4" s="72"/>
+      <c r="AK4" s="72"/>
+      <c r="AL4" s="73"/>
+      <c r="AM4" s="71" t="s">
         <v>170</v>
       </c>
-      <c r="AN4" s="73"/>
-[...1 lines deleted...]
-      <c r="AP4" s="74"/>
+      <c r="AN4" s="72"/>
+      <c r="AO4" s="72"/>
+      <c r="AP4" s="73"/>
     </row>
     <row r="5" spans="1:44" s="3" customFormat="1">
       <c r="A5" s="76"/>
       <c r="B5" s="79"/>
-      <c r="C5" s="70" t="s">
-[...3 lines deleted...]
-      <c r="E5" s="70" t="s">
+      <c r="C5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="74"/>
+      <c r="E5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="70"/>
-[...4 lines deleted...]
-      <c r="I5" s="70" t="s">
+      <c r="F5" s="74"/>
+      <c r="G5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="74"/>
+      <c r="I5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="70"/>
-[...4 lines deleted...]
-      <c r="M5" s="70" t="s">
+      <c r="J5" s="74"/>
+      <c r="K5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="74"/>
+      <c r="M5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="70"/>
-[...4 lines deleted...]
-      <c r="Q5" s="70" t="s">
+      <c r="N5" s="74"/>
+      <c r="O5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="74"/>
+      <c r="Q5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="70"/>
-[...4 lines deleted...]
-      <c r="U5" s="70" t="s">
+      <c r="R5" s="74"/>
+      <c r="S5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="74"/>
+      <c r="U5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="70"/>
-[...4 lines deleted...]
-      <c r="Y5" s="70" t="s">
+      <c r="V5" s="74"/>
+      <c r="W5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="74"/>
+      <c r="Y5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="70"/>
-[...4 lines deleted...]
-      <c r="AC5" s="70" t="s">
+      <c r="Z5" s="74"/>
+      <c r="AA5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="74"/>
+      <c r="AC5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="70"/>
-[...4 lines deleted...]
-      <c r="AG5" s="70" t="s">
+      <c r="AD5" s="74"/>
+      <c r="AE5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="74"/>
+      <c r="AG5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="70"/>
-[...4 lines deleted...]
-      <c r="AK5" s="70" t="s">
+      <c r="AH5" s="74"/>
+      <c r="AI5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="74"/>
+      <c r="AK5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="70"/>
-[...4 lines deleted...]
-      <c r="AO5" s="70" t="s">
+      <c r="AL5" s="74"/>
+      <c r="AM5" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="74"/>
+      <c r="AO5" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="70"/>
+      <c r="AP5" s="74"/>
     </row>
     <row r="6" spans="1:44" s="2" customFormat="1" ht="56.25" customHeight="1">
       <c r="A6" s="77"/>
       <c r="B6" s="79"/>
       <c r="C6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>161</v>
       </c>
@@ -25742,54 +25739,54 @@
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="AM5:AN5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BJ126"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="70" workbookViewId="0">
-      <pane xSplit="2" ySplit="2" topLeftCell="AQ3" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="2" topLeftCell="AP3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="AU4" sqref="AU4:AX4"/>
+      <selection pane="bottomRight" activeCell="AY4" sqref="AY4:BB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="52" customWidth="1"/>
     <col min="2" max="2" width="34.5703125" style="52" customWidth="1"/>
     <col min="3" max="14" width="12.5703125" style="52" customWidth="1"/>
     <col min="15" max="15" width="10.140625" style="52" customWidth="1"/>
     <col min="16" max="16" width="14.42578125" style="52" customWidth="1"/>
     <col min="17" max="17" width="10.140625" style="52" customWidth="1"/>
     <col min="18" max="18" width="14.42578125" style="52" customWidth="1"/>
     <col min="19" max="19" width="10.140625" style="52" customWidth="1"/>
     <col min="20" max="20" width="14.42578125" style="52" customWidth="1"/>
     <col min="21" max="21" width="10.140625" style="52" customWidth="1"/>
     <col min="22" max="22" width="14.42578125" style="52" customWidth="1"/>
     <col min="23" max="23" width="12.42578125" style="52" customWidth="1"/>
     <col min="24" max="24" width="15" style="52" customWidth="1"/>
     <col min="25" max="25" width="12.140625" style="52" customWidth="1"/>
     <col min="26" max="26" width="14.42578125" style="52" customWidth="1"/>
     <col min="27" max="27" width="12.140625" style="52" customWidth="1"/>
     <col min="28" max="28" width="14.42578125" style="52" customWidth="1"/>
     <col min="29" max="29" width="12.140625" style="52" customWidth="1"/>
     <col min="30" max="30" width="14.42578125" style="52" customWidth="1"/>
     <col min="31" max="31" width="12.140625" style="52" customWidth="1"/>
     <col min="32" max="32" width="14.42578125" style="52" customWidth="1"/>
@@ -25932,236 +25929,236 @@
       <c r="N3" s="51"/>
       <c r="O3" s="51"/>
       <c r="P3" s="51"/>
       <c r="Q3" s="51"/>
       <c r="R3" s="51"/>
       <c r="S3" s="51"/>
       <c r="T3" s="51"/>
       <c r="U3" s="51"/>
       <c r="V3" s="51"/>
       <c r="W3" s="51"/>
       <c r="X3" s="51"/>
       <c r="Y3" s="51"/>
       <c r="Z3" s="51"/>
       <c r="AI3" s="49"/>
       <c r="AJ3" s="49"/>
       <c r="AK3" s="49"/>
       <c r="AL3" s="49"/>
     </row>
     <row r="4" spans="1:62" s="48" customFormat="1" ht="23.25" customHeight="1">
       <c r="A4" s="86" t="s">
         <v>159</v>
       </c>
       <c r="B4" s="90" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="84">
+      <c r="C4" s="81">
         <v>2015</v>
       </c>
-      <c r="D4" s="84"/>
-[...2 lines deleted...]
-      <c r="G4" s="84">
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="81">
         <v>2016</v>
       </c>
-      <c r="H4" s="84"/>
-[...2 lines deleted...]
-      <c r="K4" s="84">
+      <c r="H4" s="81"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="81">
         <v>2017</v>
       </c>
-      <c r="L4" s="84"/>
-[...2 lines deleted...]
-      <c r="O4" s="84">
+      <c r="L4" s="81"/>
+      <c r="M4" s="81"/>
+      <c r="N4" s="81"/>
+      <c r="O4" s="81">
         <v>2018</v>
       </c>
-      <c r="P4" s="84"/>
-[...2 lines deleted...]
-      <c r="S4" s="84">
+      <c r="P4" s="81"/>
+      <c r="Q4" s="81"/>
+      <c r="R4" s="81"/>
+      <c r="S4" s="81">
         <v>2019</v>
       </c>
-      <c r="T4" s="84"/>
-[...2 lines deleted...]
-      <c r="W4" s="84">
+      <c r="T4" s="81"/>
+      <c r="U4" s="81"/>
+      <c r="V4" s="81"/>
+      <c r="W4" s="81">
         <v>2020</v>
       </c>
-      <c r="X4" s="84"/>
-[...2 lines deleted...]
-      <c r="AA4" s="84">
+      <c r="X4" s="81"/>
+      <c r="Y4" s="81"/>
+      <c r="Z4" s="81"/>
+      <c r="AA4" s="81">
         <v>2021</v>
       </c>
-      <c r="AB4" s="84"/>
-[...2 lines deleted...]
-      <c r="AE4" s="81">
+      <c r="AB4" s="81"/>
+      <c r="AC4" s="81"/>
+      <c r="AD4" s="81"/>
+      <c r="AE4" s="82">
         <v>2022</v>
       </c>
-      <c r="AF4" s="82"/>
-[...2 lines deleted...]
-      <c r="AI4" s="81">
+      <c r="AF4" s="83"/>
+      <c r="AG4" s="83"/>
+      <c r="AH4" s="84"/>
+      <c r="AI4" s="82">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="82"/>
-[...2 lines deleted...]
-      <c r="AM4" s="81">
+      <c r="AJ4" s="83"/>
+      <c r="AK4" s="83"/>
+      <c r="AL4" s="84"/>
+      <c r="AM4" s="82">
         <v>2024</v>
       </c>
-      <c r="AN4" s="82"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="81" t="s">
+      <c r="AN4" s="83"/>
+      <c r="AO4" s="83"/>
+      <c r="AP4" s="84"/>
+      <c r="AQ4" s="82">
+        <v>2025</v>
+      </c>
+      <c r="AR4" s="83"/>
+      <c r="AS4" s="83"/>
+      <c r="AT4" s="84"/>
+      <c r="AU4" s="82" t="s">
         <v>175</v>
       </c>
-      <c r="AR4" s="82"/>
-[...2 lines deleted...]
-      <c r="AU4" s="81" t="s">
+      <c r="AV4" s="83"/>
+      <c r="AW4" s="83"/>
+      <c r="AX4" s="84"/>
+      <c r="AY4" s="82" t="s">
         <v>176</v>
       </c>
-      <c r="AV4" s="82"/>
-[...7 lines deleted...]
-      <c r="BB4" s="83"/>
+      <c r="AZ4" s="83"/>
+      <c r="BA4" s="83"/>
+      <c r="BB4" s="84"/>
     </row>
     <row r="5" spans="1:62" s="53" customFormat="1">
       <c r="A5" s="87"/>
       <c r="B5" s="90"/>
-      <c r="C5" s="84" t="s">
-[...3 lines deleted...]
-      <c r="E5" s="84" t="s">
+      <c r="C5" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="81"/>
+      <c r="E5" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="84"/>
-[...4 lines deleted...]
-      <c r="I5" s="84" t="s">
+      <c r="F5" s="81"/>
+      <c r="G5" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="81"/>
+      <c r="I5" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="84"/>
-[...4 lines deleted...]
-      <c r="M5" s="84" t="s">
+      <c r="J5" s="81"/>
+      <c r="K5" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="81"/>
+      <c r="M5" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="84"/>
-[...4 lines deleted...]
-      <c r="Q5" s="84" t="s">
+      <c r="N5" s="81"/>
+      <c r="O5" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="81"/>
+      <c r="Q5" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="84"/>
-[...4 lines deleted...]
-      <c r="U5" s="84" t="s">
+      <c r="R5" s="81"/>
+      <c r="S5" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="81"/>
+      <c r="U5" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="84"/>
-[...4 lines deleted...]
-      <c r="Y5" s="84" t="s">
+      <c r="V5" s="81"/>
+      <c r="W5" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="81"/>
+      <c r="Y5" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="84"/>
-[...4 lines deleted...]
-      <c r="AC5" s="84" t="s">
+      <c r="Z5" s="81"/>
+      <c r="AA5" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="81"/>
+      <c r="AC5" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="84"/>
-[...4 lines deleted...]
-      <c r="AG5" s="84" t="s">
+      <c r="AD5" s="81"/>
+      <c r="AE5" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="81"/>
+      <c r="AG5" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="84"/>
-[...4 lines deleted...]
-      <c r="AK5" s="84" t="s">
+      <c r="AH5" s="81"/>
+      <c r="AI5" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="81"/>
+      <c r="AK5" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="84"/>
-[...4 lines deleted...]
-      <c r="AO5" s="84" t="s">
+      <c r="AL5" s="81"/>
+      <c r="AM5" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="81"/>
+      <c r="AO5" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="84"/>
-[...4 lines deleted...]
-      <c r="AS5" s="84" t="s">
+      <c r="AP5" s="81"/>
+      <c r="AQ5" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="81"/>
+      <c r="AS5" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="AT5" s="84"/>
-[...4 lines deleted...]
-      <c r="AW5" s="84" t="s">
+      <c r="AT5" s="81"/>
+      <c r="AU5" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV5" s="81"/>
+      <c r="AW5" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="AX5" s="84"/>
-[...4 lines deleted...]
-      <c r="BA5" s="84" t="s">
+      <c r="AX5" s="81"/>
+      <c r="AY5" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ5" s="81"/>
+      <c r="BA5" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="BB5" s="84"/>
+      <c r="BB5" s="81"/>
     </row>
     <row r="6" spans="1:62" s="48" customFormat="1" ht="31.5" customHeight="1">
       <c r="A6" s="88"/>
       <c r="B6" s="90"/>
       <c r="C6" s="54" t="s">
         <v>172</v>
       </c>
       <c r="D6" s="54" t="s">
         <v>173</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>172</v>
       </c>
       <c r="F6" s="54" t="s">
         <v>173</v>
       </c>
       <c r="G6" s="54" t="s">
         <v>172</v>
       </c>
       <c r="H6" s="54" t="s">
         <v>173</v>
       </c>
       <c r="I6" s="54" t="s">
         <v>172</v>
       </c>
@@ -26405,84 +26402,84 @@
       <c r="AI7" s="49">
         <v>11201.2132</v>
       </c>
       <c r="AJ7" s="49">
         <v>6368.0583999999999</v>
       </c>
       <c r="AK7" s="49">
         <v>267861.59208000009</v>
       </c>
       <c r="AL7" s="49">
         <v>53840.955099999977</v>
       </c>
       <c r="AM7" s="49">
         <v>28916.640359999998</v>
       </c>
       <c r="AN7" s="49">
         <v>7830.1095000000014</v>
       </c>
       <c r="AO7" s="49">
         <v>158132.86777999994</v>
       </c>
       <c r="AP7" s="49">
         <v>30751.869119999996</v>
       </c>
       <c r="AQ7" s="49">
-        <v>113539.36660000001</v>
+        <v>116456.94560000001</v>
       </c>
       <c r="AR7" s="49">
-        <v>26118.91764</v>
+        <v>27538.161889999996</v>
       </c>
       <c r="AS7" s="49">
-        <v>30042.336380000001</v>
+        <v>30138.266340000002</v>
       </c>
       <c r="AT7" s="49">
-        <v>9316.7730100000026</v>
+        <v>9462.296690000001</v>
       </c>
       <c r="AU7" s="49">
-        <v>41826.159599999999</v>
+        <v>54075.079599999997</v>
       </c>
       <c r="AV7" s="49">
-        <v>10319.570009999999</v>
+        <v>12983.645349999999</v>
       </c>
       <c r="AW7" s="49">
-        <v>4486.8687599999985</v>
+        <v>9135.502959999998</v>
       </c>
       <c r="AX7" s="49">
-        <v>2423.8522600000001</v>
+        <v>3505.6925300000007</v>
       </c>
       <c r="AY7" s="49">
         <v>13486.735999999999</v>
       </c>
       <c r="AZ7" s="49">
         <v>3113.4817699999999</v>
       </c>
       <c r="BA7" s="49">
-        <v>63996.669249999992</v>
+        <v>82519.840050000013</v>
       </c>
       <c r="BB7" s="49">
-        <v>18577.580850000006</v>
+        <v>23205.123459999995</v>
       </c>
       <c r="BC7" s="49"/>
       <c r="BD7" s="49"/>
       <c r="BE7" s="49"/>
       <c r="BF7" s="49"/>
       <c r="BG7" s="49"/>
       <c r="BH7" s="49"/>
       <c r="BI7" s="49"/>
       <c r="BJ7" s="49"/>
     </row>
     <row r="8" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A8" s="52" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="52" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="58">
         <v>0</v>
       </c>
       <c r="D8" s="58">
         <v>0</v>
       </c>
       <c r="E8" s="58">
         <v>0.92510000000000003</v>
@@ -26583,77 +26580,77 @@
       <c r="AK8" s="60">
         <v>3.0223</v>
       </c>
       <c r="AL8" s="60">
         <v>17.419540000000001</v>
       </c>
       <c r="AM8" s="60">
         <v>0</v>
       </c>
       <c r="AN8" s="60">
         <v>0</v>
       </c>
       <c r="AO8" s="60">
         <v>3.6605500000000002</v>
       </c>
       <c r="AP8" s="60">
         <v>29.46613</v>
       </c>
       <c r="AQ8" s="60">
         <v>0</v>
       </c>
       <c r="AR8" s="60">
         <v>0</v>
       </c>
       <c r="AS8" s="60">
-        <v>1.25345</v>
+        <v>1.2554099999999999</v>
       </c>
       <c r="AT8" s="60">
-        <v>39.943129999999996</v>
-[...7 lines deleted...]
-      <c r="AW8" s="69">
+        <v>39.965710000000001</v>
+      </c>
+      <c r="AU8" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV8" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW8" s="60">
         <v>0.93171999999999999</v>
       </c>
-      <c r="AX8" s="69">
+      <c r="AX8" s="60">
         <v>29.90812</v>
       </c>
-      <c r="AY8" s="69">
-[...5 lines deleted...]
-      <c r="BA8" s="69">
+      <c r="AY8" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ8" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA8" s="60">
         <v>7.2514900000000004</v>
       </c>
-      <c r="BB8" s="69">
+      <c r="BB8" s="60">
         <v>47.506459999999997</v>
       </c>
     </row>
     <row r="9" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A9" s="52" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="52" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="58">
         <v>0</v>
       </c>
       <c r="D9" s="58">
         <v>0</v>
       </c>
       <c r="E9" s="58">
         <v>120.244</v>
       </c>
       <c r="F9" s="58">
         <v>44.835000000000001</v>
       </c>
       <c r="G9" s="58">
         <v>0</v>
       </c>
@@ -26747,78 +26744,78 @@
       <c r="AK9" s="60">
         <v>5.8604399999999996</v>
       </c>
       <c r="AL9" s="60">
         <v>45.640450000000001</v>
       </c>
       <c r="AM9" s="60">
         <v>0</v>
       </c>
       <c r="AN9" s="60">
         <v>0</v>
       </c>
       <c r="AO9" s="60">
         <v>12.117760000000001</v>
       </c>
       <c r="AP9" s="60">
         <v>60.598039999999997</v>
       </c>
       <c r="AQ9" s="60">
         <v>0</v>
       </c>
       <c r="AR9" s="60">
         <v>0</v>
       </c>
       <c r="AS9" s="60">
-        <v>4.0790800000000003</v>
+        <v>3.3590800000000001</v>
       </c>
       <c r="AT9" s="60">
         <v>47.989730000000002</v>
       </c>
-      <c r="AU9" s="69">
-[...5 lines deleted...]
-      <c r="AW9" s="69">
+      <c r="AU9" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV9" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW9" s="60">
         <v>3.3590800000000001</v>
       </c>
-      <c r="AX9" s="69">
+      <c r="AX9" s="60">
         <v>47.989730000000002</v>
       </c>
-      <c r="AY9" s="69">
-[...9 lines deleted...]
-        <v>50.041679999999999</v>
+      <c r="AY9" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ9" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA9" s="60">
+        <v>26.602450000000001</v>
+      </c>
+      <c r="BB9" s="60">
+        <v>56.183900000000001</v>
       </c>
     </row>
     <row r="10" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A10" s="52" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="52" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="58">
         <v>0</v>
       </c>
       <c r="D10" s="58">
         <v>0</v>
       </c>
       <c r="E10" s="58">
         <v>1.0085599999999999</v>
       </c>
       <c r="F10" s="58">
         <v>40.026299999999999</v>
       </c>
       <c r="G10" s="58">
         <v>0</v>
       </c>
       <c r="H10" s="58">
@@ -26916,72 +26913,72 @@
       </c>
       <c r="AM10" s="60">
         <v>0</v>
       </c>
       <c r="AN10" s="60">
         <v>0</v>
       </c>
       <c r="AO10" s="60">
         <v>0</v>
       </c>
       <c r="AP10" s="60">
         <v>0</v>
       </c>
       <c r="AQ10" s="60">
         <v>0</v>
       </c>
       <c r="AR10" s="60">
         <v>0</v>
       </c>
       <c r="AS10" s="60">
         <v>0</v>
       </c>
       <c r="AT10" s="60">
         <v>0</v>
       </c>
-      <c r="AU10" s="69">
-[...17 lines deleted...]
-      <c r="BA10" s="69">
+      <c r="AU10" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV10" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX10" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY10" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA10" s="60">
         <v>0.13100000000000001</v>
       </c>
-      <c r="BB10" s="69">
+      <c r="BB10" s="60">
         <v>3.706</v>
       </c>
     </row>
     <row r="11" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A11" s="52" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="52" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="58">
         <v>0</v>
       </c>
       <c r="D11" s="58">
         <v>0</v>
       </c>
       <c r="E11" s="58">
         <v>0.32950000000000002</v>
       </c>
       <c r="F11" s="58">
         <v>1.43302</v>
       </c>
       <c r="G11" s="58">
         <v>0</v>
       </c>
@@ -27078,75 +27075,75 @@
       <c r="AL11" s="60">
         <v>4.5732400000000002</v>
       </c>
       <c r="AM11" s="60">
         <v>0</v>
       </c>
       <c r="AN11" s="60">
         <v>0</v>
       </c>
       <c r="AO11" s="60">
         <v>3.1966100000000002</v>
       </c>
       <c r="AP11" s="60">
         <v>3.70966</v>
       </c>
       <c r="AQ11" s="60">
         <v>0</v>
       </c>
       <c r="AR11" s="60">
         <v>0</v>
       </c>
       <c r="AS11" s="60">
         <v>2.9075700000000002</v>
       </c>
       <c r="AT11" s="60">
-        <v>5.1627900000000002</v>
-[...23 lines deleted...]
-        <v>0.77432999999999996</v>
+        <v>5.2060199999999996</v>
+      </c>
+      <c r="AU11" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV11" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW11" s="60">
+        <v>1.73159</v>
+      </c>
+      <c r="AX11" s="60">
+        <v>2.6560700000000002</v>
+      </c>
+      <c r="AY11" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="60">
+        <v>1.3544400000000001</v>
+      </c>
+      <c r="BB11" s="60">
+        <v>2.2516600000000002</v>
       </c>
     </row>
     <row r="12" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A12" s="52" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="52" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="58">
         <v>1638</v>
       </c>
       <c r="D12" s="58">
         <v>34.260150000000003</v>
       </c>
       <c r="E12" s="58">
         <v>36.11</v>
       </c>
       <c r="F12" s="58">
         <v>5.4991500000000002</v>
       </c>
       <c r="G12" s="58">
         <v>0</v>
       </c>
       <c r="H12" s="58">
@@ -27244,72 +27241,72 @@
       </c>
       <c r="AM12" s="60">
         <v>0</v>
       </c>
       <c r="AN12" s="60">
         <v>0</v>
       </c>
       <c r="AO12" s="60">
         <v>17</v>
       </c>
       <c r="AP12" s="60">
         <v>0.73299999999999998</v>
       </c>
       <c r="AQ12" s="60">
         <v>0</v>
       </c>
       <c r="AR12" s="60">
         <v>0</v>
       </c>
       <c r="AS12" s="60">
         <v>0</v>
       </c>
       <c r="AT12" s="60">
         <v>0</v>
       </c>
-      <c r="AU12" s="69">
-[...20 lines deleted...]
-      <c r="BB12" s="69">
+      <c r="AU12" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV12" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW12" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX12" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY12" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ12" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA12" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB12" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A13" s="52" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="52" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="58">
         <v>1188.54483</v>
       </c>
       <c r="D13" s="58">
         <v>40.855020000000003</v>
       </c>
       <c r="E13" s="58">
         <v>0</v>
       </c>
       <c r="F13" s="58">
         <v>0</v>
       </c>
       <c r="G13" s="58">
         <v>1268.3230000000001</v>
       </c>
@@ -27408,72 +27405,72 @@
       </c>
       <c r="AM13" s="60">
         <v>0</v>
       </c>
       <c r="AN13" s="60">
         <v>0</v>
       </c>
       <c r="AO13" s="60">
         <v>0</v>
       </c>
       <c r="AP13" s="60">
         <v>0</v>
       </c>
       <c r="AQ13" s="60">
         <v>0</v>
       </c>
       <c r="AR13" s="60">
         <v>0</v>
       </c>
       <c r="AS13" s="60">
         <v>0</v>
       </c>
       <c r="AT13" s="60">
         <v>0</v>
       </c>
-      <c r="AU13" s="69">
-[...20 lines deleted...]
-      <c r="BB13" s="69">
+      <c r="AU13" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV13" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW13" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX13" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY13" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ13" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA13" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB13" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A14" s="52" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="52" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="58">
         <v>5140.6075499999997</v>
       </c>
       <c r="D14" s="58">
         <v>345.06601000000001</v>
       </c>
       <c r="E14" s="58">
         <v>1</v>
       </c>
       <c r="F14" s="58">
         <v>1.85436</v>
       </c>
       <c r="G14" s="58">
         <v>2754.61895</v>
       </c>
@@ -27572,72 +27569,72 @@
       </c>
       <c r="AM14" s="60">
         <v>0</v>
       </c>
       <c r="AN14" s="60">
         <v>0</v>
       </c>
       <c r="AO14" s="60">
         <v>9.9000000000000005E-2</v>
       </c>
       <c r="AP14" s="60">
         <v>0.31884000000000001</v>
       </c>
       <c r="AQ14" s="60">
         <v>0</v>
       </c>
       <c r="AR14" s="60">
         <v>0</v>
       </c>
       <c r="AS14" s="60">
         <v>0.02</v>
       </c>
       <c r="AT14" s="60">
         <v>2.1520000000000001E-2</v>
       </c>
-      <c r="AU14" s="69">
-[...5 lines deleted...]
-      <c r="AW14" s="69">
+      <c r="AU14" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV14" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW14" s="60">
         <v>0.02</v>
       </c>
-      <c r="AX14" s="69">
+      <c r="AX14" s="60">
         <v>2.1520000000000001E-2</v>
       </c>
-      <c r="AY14" s="69">
-[...5 lines deleted...]
-      <c r="BA14" s="69">
+      <c r="AY14" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ14" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA14" s="60">
         <v>8.82</v>
       </c>
-      <c r="BB14" s="69">
+      <c r="BB14" s="60">
         <v>23.070640000000001</v>
       </c>
     </row>
     <row r="15" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A15" s="52" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="52" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="58">
         <v>1398.5106499999999</v>
       </c>
       <c r="D15" s="58">
         <v>24.150849999999998</v>
       </c>
       <c r="E15" s="58">
         <v>0</v>
       </c>
       <c r="F15" s="58">
         <v>0</v>
       </c>
       <c r="G15" s="58">
         <v>1212.4670000000001</v>
       </c>
@@ -27736,72 +27733,72 @@
       </c>
       <c r="AM15" s="60">
         <v>0</v>
       </c>
       <c r="AN15" s="60">
         <v>0</v>
       </c>
       <c r="AO15" s="60">
         <v>0.68</v>
       </c>
       <c r="AP15" s="60">
         <v>0.97870999999999997</v>
       </c>
       <c r="AQ15" s="60">
         <v>0</v>
       </c>
       <c r="AR15" s="60">
         <v>0</v>
       </c>
       <c r="AS15" s="60">
         <v>0</v>
       </c>
       <c r="AT15" s="60">
         <v>0</v>
       </c>
-      <c r="AU15" s="69">
-[...20 lines deleted...]
-      <c r="BB15" s="69">
+      <c r="AU15" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV15" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW15" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX15" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY15" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ15" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA15" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB15" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A16" s="52" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="52" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="58">
         <v>3.9E-2</v>
       </c>
       <c r="D16" s="58">
         <v>3.8000000000000002E-4</v>
       </c>
       <c r="E16" s="58">
         <v>0</v>
       </c>
       <c r="F16" s="58">
         <v>0</v>
       </c>
       <c r="G16" s="58">
         <v>1.4750000000000001</v>
       </c>
@@ -27900,72 +27897,72 @@
       </c>
       <c r="AM16" s="60">
         <v>0</v>
       </c>
       <c r="AN16" s="60">
         <v>0</v>
       </c>
       <c r="AO16" s="60">
         <v>0</v>
       </c>
       <c r="AP16" s="60">
         <v>0</v>
       </c>
       <c r="AQ16" s="60">
         <v>0</v>
       </c>
       <c r="AR16" s="60">
         <v>0</v>
       </c>
       <c r="AS16" s="60">
         <v>0</v>
       </c>
       <c r="AT16" s="60">
         <v>0</v>
       </c>
-      <c r="AU16" s="69">
-[...20 lines deleted...]
-      <c r="BB16" s="69">
+      <c r="AU16" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV16" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW16" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX16" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY16" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ16" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA16" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB16" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A17" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="52" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="58">
         <v>1346.0109</v>
       </c>
       <c r="D17" s="58">
         <v>75.16377</v>
       </c>
       <c r="E17" s="58">
         <v>0.58650000000000002</v>
       </c>
       <c r="F17" s="58">
         <v>0.94389999999999996</v>
       </c>
       <c r="G17" s="58">
         <v>401.25995</v>
       </c>
@@ -28064,72 +28061,72 @@
       </c>
       <c r="AM17" s="60">
         <v>0</v>
       </c>
       <c r="AN17" s="60">
         <v>0</v>
       </c>
       <c r="AO17" s="60">
         <v>0</v>
       </c>
       <c r="AP17" s="60">
         <v>0</v>
       </c>
       <c r="AQ17" s="60">
         <v>0</v>
       </c>
       <c r="AR17" s="60">
         <v>0</v>
       </c>
       <c r="AS17" s="60">
         <v>0</v>
       </c>
       <c r="AT17" s="60">
         <v>0</v>
       </c>
-      <c r="AU17" s="69">
-[...20 lines deleted...]
-      <c r="BB17" s="69">
+      <c r="AU17" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV17" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW17" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX17" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY17" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ17" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA17" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB17" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A18" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="52" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="58">
         <v>212.94049999999999</v>
       </c>
       <c r="D18" s="58">
         <v>3.3961899999999998</v>
       </c>
       <c r="E18" s="58">
         <v>0.19739999999999999</v>
       </c>
       <c r="F18" s="58">
         <v>0.47003</v>
       </c>
       <c r="G18" s="58">
         <v>276.91000000000003</v>
       </c>
@@ -28228,72 +28225,72 @@
       </c>
       <c r="AM18" s="60">
         <v>0</v>
       </c>
       <c r="AN18" s="60">
         <v>0</v>
       </c>
       <c r="AO18" s="60">
         <v>0</v>
       </c>
       <c r="AP18" s="60">
         <v>0</v>
       </c>
       <c r="AQ18" s="60">
         <v>0</v>
       </c>
       <c r="AR18" s="60">
         <v>0</v>
       </c>
       <c r="AS18" s="60">
         <v>0</v>
       </c>
       <c r="AT18" s="60">
         <v>0</v>
       </c>
-      <c r="AU18" s="69">
-[...20 lines deleted...]
-      <c r="BB18" s="69">
+      <c r="AU18" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX18" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY18" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ18" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA18" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB18" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A19" s="52" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="52" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="58">
         <v>0.111</v>
       </c>
       <c r="D19" s="58">
         <v>1.1900000000000001E-3</v>
       </c>
       <c r="E19" s="58">
         <v>45.6312</v>
       </c>
       <c r="F19" s="58">
         <v>22.02899</v>
       </c>
       <c r="G19" s="58">
         <v>87.257000000000005</v>
       </c>
@@ -28392,72 +28389,72 @@
       </c>
       <c r="AM19" s="60">
         <v>0</v>
       </c>
       <c r="AN19" s="60">
         <v>0</v>
       </c>
       <c r="AO19" s="60">
         <v>0</v>
       </c>
       <c r="AP19" s="60">
         <v>0</v>
       </c>
       <c r="AQ19" s="60">
         <v>0</v>
       </c>
       <c r="AR19" s="60">
         <v>0</v>
       </c>
       <c r="AS19" s="60">
         <v>0</v>
       </c>
       <c r="AT19" s="60">
         <v>0</v>
       </c>
-      <c r="AU19" s="69">
-[...20 lines deleted...]
-      <c r="BB19" s="69">
+      <c r="AU19" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV19" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW19" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX19" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY19" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ19" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA19" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB19" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A20" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="52" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="58">
         <v>479.75911000000002</v>
       </c>
       <c r="D20" s="58">
         <v>7.3566399999999996</v>
       </c>
       <c r="E20" s="58">
         <v>0.54801</v>
       </c>
       <c r="F20" s="58">
         <v>1.37357</v>
       </c>
       <c r="G20" s="58">
         <v>495.19844999999998</v>
       </c>
@@ -28556,72 +28553,72 @@
       </c>
       <c r="AM20" s="60">
         <v>0</v>
       </c>
       <c r="AN20" s="60">
         <v>0</v>
       </c>
       <c r="AO20" s="60">
         <v>0</v>
       </c>
       <c r="AP20" s="60">
         <v>0</v>
       </c>
       <c r="AQ20" s="60">
         <v>0</v>
       </c>
       <c r="AR20" s="60">
         <v>0</v>
       </c>
       <c r="AS20" s="60">
         <v>0</v>
       </c>
       <c r="AT20" s="60">
         <v>0</v>
       </c>
-      <c r="AU20" s="69">
-[...20 lines deleted...]
-      <c r="BB20" s="69">
+      <c r="AU20" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV20" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW20" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX20" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY20" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ20" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA20" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB20" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A21" s="52" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="58">
         <v>0</v>
       </c>
       <c r="D21" s="58">
         <v>0</v>
       </c>
       <c r="E21" s="58">
         <v>0.81720000000000004</v>
       </c>
       <c r="F21" s="58">
         <v>1.1476999999999999</v>
       </c>
       <c r="G21" s="58">
         <v>0</v>
       </c>
@@ -28720,73 +28717,73 @@
       </c>
       <c r="AM21" s="60">
         <v>0</v>
       </c>
       <c r="AN21" s="60">
         <v>0</v>
       </c>
       <c r="AO21" s="60">
         <v>118.51675</v>
       </c>
       <c r="AP21" s="60">
         <v>140.66789</v>
       </c>
       <c r="AQ21" s="60">
         <v>0</v>
       </c>
       <c r="AR21" s="60">
         <v>0</v>
       </c>
       <c r="AS21" s="60">
         <v>131.24549999999999</v>
       </c>
       <c r="AT21" s="60">
         <v>186.25219999999999</v>
       </c>
-      <c r="AU21" s="69">
-[...21 lines deleted...]
-        <v>67.127300000000005</v>
+      <c r="AU21" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV21" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW21" s="60">
+        <v>68.344499999999996</v>
+      </c>
+      <c r="AX21" s="60">
+        <v>97.050830000000005</v>
+      </c>
+      <c r="AY21" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ21" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA21" s="60">
+        <v>66.91</v>
+      </c>
+      <c r="BB21" s="60">
+        <v>84.598259999999996</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A22" s="52" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="58">
         <v>128.87799999999999</v>
       </c>
       <c r="D22" s="58">
         <v>20.532789999999999</v>
       </c>
       <c r="E22" s="58">
         <v>27.60416</v>
       </c>
       <c r="F22" s="58">
         <v>19.663350000000001</v>
       </c>
       <c r="G22" s="58">
         <v>43.551000000000002</v>
       </c>
       <c r="H22" s="58">
@@ -28884,73 +28881,73 @@
       </c>
       <c r="AM22" s="60">
         <v>3.21</v>
       </c>
       <c r="AN22" s="60">
         <v>0.03</v>
       </c>
       <c r="AO22" s="60">
         <v>104.0889</v>
       </c>
       <c r="AP22" s="60">
         <v>47.11486</v>
       </c>
       <c r="AQ22" s="60">
         <v>0</v>
       </c>
       <c r="AR22" s="60">
         <v>0</v>
       </c>
       <c r="AS22" s="60">
         <v>568.78560000000004</v>
       </c>
       <c r="AT22" s="60">
         <v>149.85504</v>
       </c>
-      <c r="AU22" s="69">
-[...5 lines deleted...]
-      <c r="AW22" s="69">
+      <c r="AU22" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV22" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW22" s="60">
         <v>94.023600000000002</v>
       </c>
-      <c r="AX22" s="69">
+      <c r="AX22" s="60">
         <v>45.260339999999999</v>
       </c>
-      <c r="AY22" s="69">
-[...9 lines deleted...]
-        <v>1059.1690100000001</v>
+      <c r="AY22" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ22" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA22" s="60">
+        <v>5507.2551999999996</v>
+      </c>
+      <c r="BB22" s="60">
+        <v>1089.5640100000001</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A23" s="52" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="52" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="58">
         <v>0</v>
       </c>
       <c r="D23" s="58">
         <v>0</v>
       </c>
       <c r="E23" s="58">
         <v>0</v>
       </c>
       <c r="F23" s="58">
         <v>0</v>
       </c>
       <c r="G23" s="58">
         <v>0</v>
       </c>
       <c r="H23" s="58">
@@ -29048,72 +29045,72 @@
       </c>
       <c r="AM23" s="60">
         <v>0</v>
       </c>
       <c r="AN23" s="60">
         <v>0</v>
       </c>
       <c r="AO23" s="60">
         <v>0</v>
       </c>
       <c r="AP23" s="60">
         <v>0</v>
       </c>
       <c r="AQ23" s="60">
         <v>0</v>
       </c>
       <c r="AR23" s="60">
         <v>0</v>
       </c>
       <c r="AS23" s="60">
         <v>0</v>
       </c>
       <c r="AT23" s="60">
         <v>0</v>
       </c>
-      <c r="AU23" s="69">
-[...20 lines deleted...]
-      <c r="BB23" s="69">
+      <c r="AU23" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV23" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW23" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX23" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY23" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ23" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA23" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB23" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A24" s="52" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="52" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="58">
         <v>0</v>
       </c>
       <c r="D24" s="58">
         <v>0</v>
       </c>
       <c r="E24" s="58">
         <v>1.13687</v>
       </c>
       <c r="F24" s="58">
         <v>11.984260000000001</v>
       </c>
       <c r="G24" s="58">
         <v>252.89500000000001</v>
       </c>
@@ -29212,73 +29209,73 @@
       </c>
       <c r="AM24" s="60">
         <v>609.56596000000002</v>
       </c>
       <c r="AN24" s="60">
         <v>678.23532999999998</v>
       </c>
       <c r="AO24" s="60">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="AP24" s="60">
         <v>0.40851999999999999</v>
       </c>
       <c r="AQ24" s="60">
         <v>4.5359999999999996</v>
       </c>
       <c r="AR24" s="60">
         <v>3.4782199999999999</v>
       </c>
       <c r="AS24" s="60">
         <v>0.74951999999999996</v>
       </c>
       <c r="AT24" s="60">
         <v>0.32871</v>
       </c>
-      <c r="AU24" s="69">
+      <c r="AU24" s="60">
         <v>4.5359999999999996</v>
       </c>
-      <c r="AV24" s="69">
+      <c r="AV24" s="60">
         <v>3.4782199999999999</v>
       </c>
-      <c r="AW24" s="69">
-[...15 lines deleted...]
-        <v>0.11806999999999999</v>
+      <c r="AW24" s="60">
+        <v>0.72616000000000003</v>
+      </c>
+      <c r="AX24" s="60">
+        <v>0.20562</v>
+      </c>
+      <c r="AY24" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ24" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA24" s="60">
+        <v>2.1600000000000001E-2</v>
+      </c>
+      <c r="BB24" s="60">
+        <v>0.12689</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A25" s="52" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="52" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="58">
         <v>510.14760000000001</v>
       </c>
       <c r="D25" s="58">
         <v>178.15164999999999</v>
       </c>
       <c r="E25" s="58">
         <v>4543.3990000000003</v>
       </c>
       <c r="F25" s="58">
         <v>174.9092</v>
       </c>
       <c r="G25" s="58">
         <v>950.12800000000004</v>
       </c>
       <c r="H25" s="58">
@@ -29371,77 +29368,77 @@
       <c r="AK25" s="60">
         <v>100.75292</v>
       </c>
       <c r="AL25" s="60">
         <v>33.963090000000001</v>
       </c>
       <c r="AM25" s="60">
         <v>35.5976</v>
       </c>
       <c r="AN25" s="60">
         <v>47.648389999999999</v>
       </c>
       <c r="AO25" s="60">
         <v>190.32400000000001</v>
       </c>
       <c r="AP25" s="60">
         <v>341.17471</v>
       </c>
       <c r="AQ25" s="60">
         <v>115.61960000000001</v>
       </c>
       <c r="AR25" s="60">
         <v>70.618229999999997</v>
       </c>
       <c r="AS25" s="60">
-        <v>329.2561</v>
+        <v>349.26310000000001</v>
       </c>
       <c r="AT25" s="60">
-        <v>232.52762000000001</v>
-[...1 lines deleted...]
-      <c r="AU25" s="69">
+        <v>270.46462000000002</v>
+      </c>
+      <c r="AU25" s="60">
         <v>88.019599999999997</v>
       </c>
-      <c r="AV25" s="69">
+      <c r="AV25" s="60">
         <v>49.635420000000003</v>
       </c>
-      <c r="AW25" s="69">
-[...5 lines deleted...]
-      <c r="AY25" s="69">
+      <c r="AW25" s="60">
+        <v>271.16399999999999</v>
+      </c>
+      <c r="AX25" s="60">
+        <v>156.50470000000001</v>
+      </c>
+      <c r="AY25" s="60">
         <v>6.5</v>
       </c>
-      <c r="AZ25" s="69">
+      <c r="AZ25" s="60">
         <v>8.4987399999999997</v>
       </c>
-      <c r="BA25" s="69">
-[...2 lines deleted...]
-      <c r="BB25" s="69">
+      <c r="BA25" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB25" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A26" s="52" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="58">
         <v>0</v>
       </c>
       <c r="D26" s="58">
         <v>0</v>
       </c>
       <c r="E26" s="58">
         <v>4797.8458000000001</v>
       </c>
       <c r="F26" s="58">
         <v>3784.8335900000002</v>
       </c>
       <c r="G26" s="58">
         <v>0</v>
       </c>
@@ -29529,84 +29526,84 @@
       <c r="AI26" s="60">
         <v>0</v>
       </c>
       <c r="AJ26" s="60">
         <v>0</v>
       </c>
       <c r="AK26" s="60">
         <v>630.82920000000001</v>
       </c>
       <c r="AL26" s="60">
         <v>775.92690000000005</v>
       </c>
       <c r="AM26" s="60">
         <v>0</v>
       </c>
       <c r="AN26" s="60">
         <v>0</v>
       </c>
       <c r="AO26" s="60">
         <v>0</v>
       </c>
       <c r="AP26" s="60">
         <v>0</v>
       </c>
       <c r="AQ26" s="60">
+        <v>0</v>
+      </c>
+      <c r="AR26" s="60">
+        <v>0</v>
+      </c>
+      <c r="AS26" s="60">
         <v>72.320999999999998</v>
       </c>
-      <c r="AR26" s="60">
+      <c r="AT26" s="60">
         <v>76.477999999999994</v>
       </c>
-      <c r="AS26" s="60">
-[...17 lines deleted...]
-      <c r="AY26" s="69">
+      <c r="AU26" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV26" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW26" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX26" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY26" s="60">
         <v>38.988</v>
       </c>
-      <c r="AZ26" s="69">
+      <c r="AZ26" s="60">
         <v>41.177999999999997</v>
       </c>
-      <c r="BA26" s="69">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="BA26" s="60">
+        <v>43.176000000000002</v>
+      </c>
+      <c r="BB26" s="60">
+        <v>31.065999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A27" s="52" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="52" t="s">
         <v>42</v>
       </c>
       <c r="C27" s="58">
         <v>2098.6509999999998</v>
       </c>
       <c r="D27" s="58">
         <v>478.07074999999998</v>
       </c>
       <c r="E27" s="58">
         <v>0</v>
       </c>
       <c r="F27" s="58">
         <v>0</v>
       </c>
       <c r="G27" s="58">
         <v>4227.3729999999996</v>
       </c>
       <c r="H27" s="58">
@@ -29704,72 +29701,72 @@
       </c>
       <c r="AM27" s="60">
         <v>1400.0409999999999</v>
       </c>
       <c r="AN27" s="60">
         <v>376.62930999999998</v>
       </c>
       <c r="AO27" s="60">
         <v>0.88</v>
       </c>
       <c r="AP27" s="60">
         <v>0.32912000000000002</v>
       </c>
       <c r="AQ27" s="60">
         <v>377.08</v>
       </c>
       <c r="AR27" s="60">
         <v>87.348119999999994</v>
       </c>
       <c r="AS27" s="60">
         <v>2.4</v>
       </c>
       <c r="AT27" s="60">
         <v>0.86299999999999999</v>
       </c>
-      <c r="AU27" s="69">
+      <c r="AU27" s="60">
         <v>201.88</v>
       </c>
-      <c r="AV27" s="69">
+      <c r="AV27" s="60">
         <v>46.168619999999997</v>
       </c>
-      <c r="AW27" s="69">
+      <c r="AW27" s="60">
         <v>2.4</v>
       </c>
-      <c r="AX27" s="69">
+      <c r="AX27" s="60">
         <v>0.86299999999999999</v>
       </c>
-      <c r="AY27" s="69">
+      <c r="AY27" s="60">
         <v>20</v>
       </c>
-      <c r="AZ27" s="69">
+      <c r="AZ27" s="60">
         <v>11.303330000000001</v>
       </c>
-      <c r="BA27" s="69">
-[...2 lines deleted...]
-      <c r="BB27" s="69">
+      <c r="BA27" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB27" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A28" s="52" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="52" t="s">
         <v>44</v>
       </c>
       <c r="C28" s="58">
         <v>1885.5065500000001</v>
       </c>
       <c r="D28" s="58">
         <v>119.22535999999999</v>
       </c>
       <c r="E28" s="58">
         <v>0</v>
       </c>
       <c r="F28" s="58">
         <v>0</v>
       </c>
       <c r="G28" s="58">
         <v>732.36501999999996</v>
       </c>
@@ -29868,72 +29865,72 @@
       </c>
       <c r="AM28" s="60">
         <v>0</v>
       </c>
       <c r="AN28" s="60">
         <v>0</v>
       </c>
       <c r="AO28" s="60">
         <v>0</v>
       </c>
       <c r="AP28" s="60">
         <v>0</v>
       </c>
       <c r="AQ28" s="60">
         <v>0</v>
       </c>
       <c r="AR28" s="60">
         <v>0</v>
       </c>
       <c r="AS28" s="60">
         <v>0</v>
       </c>
       <c r="AT28" s="60">
         <v>0</v>
       </c>
-      <c r="AU28" s="69">
-[...20 lines deleted...]
-      <c r="BB28" s="69">
+      <c r="AU28" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV28" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW28" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX28" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY28" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ28" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA28" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB28" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A29" s="52" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="52" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="58">
         <v>2038.7661800000001</v>
       </c>
       <c r="D29" s="58">
         <v>459.65082000000001</v>
       </c>
       <c r="E29" s="58">
         <v>2.4018000000000002</v>
       </c>
       <c r="F29" s="58">
         <v>6.7320700000000002</v>
       </c>
       <c r="G29" s="58">
         <v>9388.0052599999999</v>
       </c>
@@ -30032,73 +30029,73 @@
       </c>
       <c r="AM29" s="60">
         <v>1025.549</v>
       </c>
       <c r="AN29" s="60">
         <v>293.65030999999999</v>
       </c>
       <c r="AO29" s="60">
         <v>2.2000000000000002</v>
       </c>
       <c r="AP29" s="60">
         <v>1.30446</v>
       </c>
       <c r="AQ29" s="60">
         <v>468</v>
       </c>
       <c r="AR29" s="60">
         <v>205.94057000000001</v>
       </c>
       <c r="AS29" s="60">
         <v>0.22</v>
       </c>
       <c r="AT29" s="60">
         <v>1.0201899999999999</v>
       </c>
-      <c r="AU29" s="69">
+      <c r="AU29" s="60">
         <v>7</v>
       </c>
-      <c r="AV29" s="69">
+      <c r="AV29" s="60">
         <v>1.86025</v>
       </c>
-      <c r="AW29" s="69">
+      <c r="AW29" s="60">
+        <v>0.12</v>
+      </c>
+      <c r="AX29" s="60">
+        <v>0.53771000000000002</v>
+      </c>
+      <c r="AY29" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ29" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA29" s="60">
         <v>0.1</v>
       </c>
-      <c r="AX29" s="69">
-[...12 lines deleted...]
-        <v>0.40745999999999999</v>
+      <c r="BB29" s="60">
+        <v>0.51046000000000002</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A30" s="52" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="52" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="58">
         <v>54.997999999999998</v>
       </c>
       <c r="D30" s="58">
         <v>6.1249799999999999</v>
       </c>
       <c r="E30" s="58">
         <v>0</v>
       </c>
       <c r="F30" s="58">
         <v>0</v>
       </c>
       <c r="G30" s="58">
         <v>1110.356</v>
       </c>
       <c r="H30" s="58">
@@ -30196,72 +30193,72 @@
       </c>
       <c r="AM30" s="60">
         <v>0</v>
       </c>
       <c r="AN30" s="60">
         <v>0</v>
       </c>
       <c r="AO30" s="60">
         <v>0</v>
       </c>
       <c r="AP30" s="60">
         <v>0</v>
       </c>
       <c r="AQ30" s="60">
         <v>0</v>
       </c>
       <c r="AR30" s="60">
         <v>0</v>
       </c>
       <c r="AS30" s="60">
         <v>0</v>
       </c>
       <c r="AT30" s="60">
         <v>0</v>
       </c>
-      <c r="AU30" s="69">
-[...20 lines deleted...]
-      <c r="BB30" s="69">
+      <c r="AU30" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV30" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW30" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX30" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY30" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ30" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA30" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB30" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A31" s="52" t="s">
         <v>49</v>
       </c>
       <c r="B31" s="52" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="58">
         <v>958.75048000000004</v>
       </c>
       <c r="D31" s="58">
         <v>90.16283</v>
       </c>
       <c r="E31" s="58">
         <v>0</v>
       </c>
       <c r="F31" s="58">
         <v>0</v>
       </c>
       <c r="G31" s="58">
         <v>305.24200000000002</v>
       </c>
@@ -30360,72 +30357,72 @@
       </c>
       <c r="AM31" s="60">
         <v>0</v>
       </c>
       <c r="AN31" s="60">
         <v>0</v>
       </c>
       <c r="AO31" s="60">
         <v>0</v>
       </c>
       <c r="AP31" s="60">
         <v>0</v>
       </c>
       <c r="AQ31" s="60">
         <v>0</v>
       </c>
       <c r="AR31" s="60">
         <v>0</v>
       </c>
       <c r="AS31" s="60">
         <v>0</v>
       </c>
       <c r="AT31" s="60">
         <v>0</v>
       </c>
-      <c r="AU31" s="69">
-[...20 lines deleted...]
-      <c r="BB31" s="69">
+      <c r="AU31" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV31" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW31" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX31" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY31" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ31" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA31" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB31" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A32" s="52" t="s">
         <v>51</v>
       </c>
       <c r="B32" s="52" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="58">
         <v>838.87926000000004</v>
       </c>
       <c r="D32" s="58">
         <v>18.29402</v>
       </c>
       <c r="E32" s="58">
         <v>0</v>
       </c>
       <c r="F32" s="58">
         <v>0</v>
       </c>
       <c r="G32" s="58">
         <v>14604.6687</v>
       </c>
@@ -30524,72 +30521,72 @@
       </c>
       <c r="AM32" s="60">
         <v>0</v>
       </c>
       <c r="AN32" s="60">
         <v>0</v>
       </c>
       <c r="AO32" s="60">
         <v>20.5</v>
       </c>
       <c r="AP32" s="60">
         <v>4.9649999999999999</v>
       </c>
       <c r="AQ32" s="60">
         <v>0</v>
       </c>
       <c r="AR32" s="60">
         <v>0</v>
       </c>
       <c r="AS32" s="60">
         <v>0</v>
       </c>
       <c r="AT32" s="60">
         <v>0</v>
       </c>
-      <c r="AU32" s="69">
-[...20 lines deleted...]
-      <c r="BB32" s="69">
+      <c r="AU32" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV32" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW32" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX32" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY32" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ32" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA32" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB32" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A33" s="52" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="52" t="s">
         <v>54</v>
       </c>
       <c r="C33" s="58">
         <v>226.154</v>
       </c>
       <c r="D33" s="58">
         <v>17.635020000000001</v>
       </c>
       <c r="E33" s="58">
         <v>0</v>
       </c>
       <c r="F33" s="58">
         <v>0</v>
       </c>
       <c r="G33" s="58">
         <v>725.60900000000004</v>
       </c>
@@ -30688,73 +30685,73 @@
       </c>
       <c r="AM33" s="60">
         <v>0</v>
       </c>
       <c r="AN33" s="60">
         <v>0</v>
       </c>
       <c r="AO33" s="60">
         <v>0</v>
       </c>
       <c r="AP33" s="60">
         <v>0</v>
       </c>
       <c r="AQ33" s="60">
         <v>0</v>
       </c>
       <c r="AR33" s="60">
         <v>0</v>
       </c>
       <c r="AS33" s="60">
         <v>0.1</v>
       </c>
       <c r="AT33" s="60">
         <v>0.49926999999999999</v>
       </c>
-      <c r="AU33" s="69">
-[...21 lines deleted...]
-        <v>2.0636800000000002</v>
+      <c r="AU33" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV33" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW33" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX33" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY33" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ33" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA33" s="60">
+        <v>0.48</v>
+      </c>
+      <c r="BB33" s="60">
+        <v>2.6486399999999999</v>
       </c>
     </row>
     <row r="34" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A34" s="52" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="52" t="s">
         <v>56</v>
       </c>
       <c r="C34" s="58">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="D34" s="58">
         <v>1.66E-2</v>
       </c>
       <c r="E34" s="58">
         <v>0.72552000000000005</v>
       </c>
       <c r="F34" s="58">
         <v>2.04948</v>
       </c>
       <c r="G34" s="58">
         <v>0</v>
       </c>
       <c r="H34" s="58">
@@ -30852,73 +30849,73 @@
       </c>
       <c r="AM34" s="60">
         <v>0</v>
       </c>
       <c r="AN34" s="60">
         <v>0</v>
       </c>
       <c r="AO34" s="60">
         <v>37.377000000000002</v>
       </c>
       <c r="AP34" s="60">
         <v>87.702830000000006</v>
       </c>
       <c r="AQ34" s="60">
         <v>0</v>
       </c>
       <c r="AR34" s="60">
         <v>0</v>
       </c>
       <c r="AS34" s="60">
         <v>37.161000000000001</v>
       </c>
       <c r="AT34" s="60">
         <v>113.37313</v>
       </c>
-      <c r="AU34" s="69">
-[...21 lines deleted...]
-        <v>44.96698</v>
+      <c r="AU34" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV34" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW34" s="60">
+        <v>18.556999999999999</v>
+      </c>
+      <c r="AX34" s="60">
+        <v>57.053910000000002</v>
+      </c>
+      <c r="AY34" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ34" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA34" s="60">
+        <v>19.744</v>
+      </c>
+      <c r="BB34" s="60">
+        <v>60.173639999999999</v>
       </c>
     </row>
     <row r="35" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A35" s="52" t="s">
         <v>57</v>
       </c>
       <c r="B35" s="52" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="58">
         <v>7778.1017000000002</v>
       </c>
       <c r="D35" s="58">
         <v>1261.92589</v>
       </c>
       <c r="E35" s="58">
         <v>2.1189499999999999</v>
       </c>
       <c r="F35" s="58">
         <v>11.50573</v>
       </c>
       <c r="G35" s="58">
         <v>2453.7040000000002</v>
       </c>
       <c r="H35" s="58">
@@ -31016,72 +31013,72 @@
       </c>
       <c r="AM35" s="60">
         <v>0</v>
       </c>
       <c r="AN35" s="60">
         <v>0</v>
       </c>
       <c r="AO35" s="60">
         <v>6.64879</v>
       </c>
       <c r="AP35" s="60">
         <v>4.0364199999999997</v>
       </c>
       <c r="AQ35" s="60">
         <v>0</v>
       </c>
       <c r="AR35" s="60">
         <v>0</v>
       </c>
       <c r="AS35" s="60">
         <v>0.53500000000000003</v>
       </c>
       <c r="AT35" s="60">
         <v>0.71694000000000002</v>
       </c>
-      <c r="AU35" s="69">
-[...5 lines deleted...]
-      <c r="AW35" s="69">
+      <c r="AU35" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV35" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW35" s="60">
         <v>0.53500000000000003</v>
       </c>
-      <c r="AX35" s="69">
+      <c r="AX35" s="60">
         <v>0.71694000000000002</v>
       </c>
-      <c r="AY35" s="69">
-[...5 lines deleted...]
-      <c r="BA35" s="69">
+      <c r="AY35" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA35" s="60">
         <v>0.02</v>
       </c>
-      <c r="BB35" s="69">
+      <c r="BB35" s="60">
         <v>1.1296999999999999</v>
       </c>
     </row>
     <row r="36" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A36" s="52" t="s">
         <v>59</v>
       </c>
       <c r="B36" s="52" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="58">
         <v>1.7517499999999999</v>
       </c>
       <c r="D36" s="58">
         <v>0.89683999999999997</v>
       </c>
       <c r="E36" s="58">
         <v>9.5564199999999992</v>
       </c>
       <c r="F36" s="58">
         <v>88.989429999999999</v>
       </c>
       <c r="G36" s="58">
         <v>0.38800000000000001</v>
       </c>
@@ -31180,73 +31177,73 @@
       </c>
       <c r="AM36" s="60">
         <v>42</v>
       </c>
       <c r="AN36" s="60">
         <v>19.491399999999999</v>
       </c>
       <c r="AO36" s="60">
         <v>1.3060400000000001</v>
       </c>
       <c r="AP36" s="60">
         <v>8.3542100000000001</v>
       </c>
       <c r="AQ36" s="60">
         <v>0</v>
       </c>
       <c r="AR36" s="60">
         <v>0</v>
       </c>
       <c r="AS36" s="60">
         <v>0.94440000000000002</v>
       </c>
       <c r="AT36" s="60">
         <v>6.5401600000000002</v>
       </c>
-      <c r="AU36" s="69">
-[...21 lines deleted...]
-        <v>1.78793</v>
+      <c r="AU36" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV36" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW36" s="60">
+        <v>0.51661999999999997</v>
+      </c>
+      <c r="AX36" s="60">
+        <v>3.4214899999999999</v>
+      </c>
+      <c r="AY36" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ36" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA36" s="60">
+        <v>0.28583999999999998</v>
+      </c>
+      <c r="BB36" s="60">
+        <v>2.09104</v>
       </c>
     </row>
     <row r="37" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A37" s="52" t="s">
         <v>61</v>
       </c>
       <c r="B37" s="52" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="58">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="D37" s="58">
         <v>3.0460000000000001E-2</v>
       </c>
       <c r="E37" s="58">
         <v>0.80179999999999996</v>
       </c>
       <c r="F37" s="58">
         <v>4.4873799999999999</v>
       </c>
       <c r="G37" s="58">
         <v>0</v>
       </c>
       <c r="H37" s="58">
@@ -31344,73 +31341,73 @@
       </c>
       <c r="AM37" s="60">
         <v>15</v>
       </c>
       <c r="AN37" s="60">
         <v>8.7501700000000007</v>
       </c>
       <c r="AO37" s="60">
         <v>5.3400000000000003E-2</v>
       </c>
       <c r="AP37" s="60">
         <v>0.36697999999999997</v>
       </c>
       <c r="AQ37" s="60">
         <v>0</v>
       </c>
       <c r="AR37" s="60">
         <v>0</v>
       </c>
       <c r="AS37" s="60">
         <v>6.0400000000000002E-2</v>
       </c>
       <c r="AT37" s="60">
         <v>0.39290000000000003</v>
       </c>
-      <c r="AU37" s="69">
-[...21 lines deleted...]
-        <v>0.10605000000000001</v>
+      <c r="AU37" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV37" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW37" s="60">
+        <v>2.52E-2</v>
+      </c>
+      <c r="AX37" s="60">
+        <v>0.17463999999999999</v>
+      </c>
+      <c r="AY37" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ37" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA37" s="60">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="BB37" s="60">
+        <v>0.12931000000000001</v>
       </c>
     </row>
     <row r="38" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A38" s="52" t="s">
         <v>63</v>
       </c>
       <c r="B38" s="52" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="58">
         <v>0</v>
       </c>
       <c r="D38" s="58">
         <v>0</v>
       </c>
       <c r="E38" s="58">
         <v>0.27900000000000003</v>
       </c>
       <c r="F38" s="58">
         <v>5.0015099999999997</v>
       </c>
       <c r="G38" s="58">
         <v>0</v>
       </c>
       <c r="H38" s="58">
@@ -31508,73 +31505,73 @@
       </c>
       <c r="AM38" s="60">
         <v>0</v>
       </c>
       <c r="AN38" s="60">
         <v>0</v>
       </c>
       <c r="AO38" s="60">
         <v>0.13017000000000001</v>
       </c>
       <c r="AP38" s="60">
         <v>2.50786</v>
       </c>
       <c r="AQ38" s="60">
         <v>0</v>
       </c>
       <c r="AR38" s="60">
         <v>0</v>
       </c>
       <c r="AS38" s="60">
         <v>0.1484</v>
       </c>
       <c r="AT38" s="60">
         <v>2.6814399999999998</v>
       </c>
-      <c r="AU38" s="69">
-[...21 lines deleted...]
-        <v>0.87443000000000004</v>
+      <c r="AU38" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV38" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW38" s="60">
+        <v>5.7680000000000002E-2</v>
+      </c>
+      <c r="AX38" s="60">
+        <v>1.10487</v>
+      </c>
+      <c r="AY38" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ38" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA38" s="60">
+        <v>5.04E-2</v>
+      </c>
+      <c r="BB38" s="60">
+        <v>1.0755699999999999</v>
       </c>
     </row>
     <row r="39" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A39" s="52" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="52" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="58">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="D39" s="58">
         <v>4.1230000000000003E-2</v>
       </c>
       <c r="E39" s="58">
         <v>7.2749999999999995E-2</v>
       </c>
       <c r="F39" s="58">
         <v>0.77236000000000005</v>
       </c>
       <c r="G39" s="58">
         <v>5.7000000000000002E-3</v>
       </c>
       <c r="H39" s="58">
@@ -31672,73 +31669,73 @@
       </c>
       <c r="AM39" s="60">
         <v>0</v>
       </c>
       <c r="AN39" s="60">
         <v>0</v>
       </c>
       <c r="AO39" s="60">
         <v>2.1930000000000002E-2</v>
       </c>
       <c r="AP39" s="60">
         <v>0.17180000000000001</v>
       </c>
       <c r="AQ39" s="60">
         <v>0</v>
       </c>
       <c r="AR39" s="60">
         <v>0</v>
       </c>
       <c r="AS39" s="60">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="AT39" s="60">
         <v>0.13102</v>
       </c>
-      <c r="AU39" s="69">
-[...5 lines deleted...]
-      <c r="AW39" s="69">
+      <c r="AU39" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV39" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW39" s="60">
         <v>0.01</v>
       </c>
-      <c r="AX39" s="69">
+      <c r="AX39" s="60">
         <v>9.3450000000000005E-2</v>
       </c>
-      <c r="AY39" s="69">
-[...9 lines deleted...]
-        <v>3.8809999999999997E-2</v>
+      <c r="AY39" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ39" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA39" s="60">
+        <v>0.01</v>
+      </c>
+      <c r="BB39" s="60">
+        <v>7.9640000000000002E-2</v>
       </c>
     </row>
     <row r="40" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A40" s="52" t="s">
         <v>67</v>
       </c>
       <c r="B40" s="52" t="s">
         <v>68</v>
       </c>
       <c r="C40" s="58">
         <v>0.29899999999999999</v>
       </c>
       <c r="D40" s="58">
         <v>1.3820000000000001E-2</v>
       </c>
       <c r="E40" s="58">
         <v>0.56200000000000006</v>
       </c>
       <c r="F40" s="58">
         <v>1.9936100000000001</v>
       </c>
       <c r="G40" s="58">
         <v>2.7000000000000001E-3</v>
       </c>
       <c r="H40" s="58">
@@ -31836,73 +31833,73 @@
       </c>
       <c r="AM40" s="60">
         <v>0</v>
       </c>
       <c r="AN40" s="60">
         <v>0</v>
       </c>
       <c r="AO40" s="60">
         <v>0.26928999999999997</v>
       </c>
       <c r="AP40" s="60">
         <v>0.54107000000000005</v>
       </c>
       <c r="AQ40" s="60">
         <v>0</v>
       </c>
       <c r="AR40" s="60">
         <v>0</v>
       </c>
       <c r="AS40" s="60">
         <v>0.19767999999999999</v>
       </c>
       <c r="AT40" s="60">
         <v>0.37658000000000003</v>
       </c>
-      <c r="AU40" s="69">
-[...21 lines deleted...]
-        <v>0.14842</v>
+      <c r="AU40" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV40" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW40" s="60">
+        <v>0.12676000000000001</v>
+      </c>
+      <c r="AX40" s="60">
+        <v>0.19807</v>
+      </c>
+      <c r="AY40" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ40" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA40" s="60">
+        <v>7.5999999999999998E-2</v>
+      </c>
+      <c r="BB40" s="60">
+        <v>0.16214999999999999</v>
       </c>
     </row>
     <row r="41" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A41" s="52" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="52" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="58">
         <v>3.3871500000000001</v>
       </c>
       <c r="D41" s="58">
         <v>0.77705000000000002</v>
       </c>
       <c r="E41" s="58">
         <v>2.4918499999999999</v>
       </c>
       <c r="F41" s="58">
         <v>19.10754</v>
       </c>
       <c r="G41" s="58">
         <v>0.20635000000000001</v>
       </c>
       <c r="H41" s="58">
@@ -32000,73 +31997,73 @@
       </c>
       <c r="AM41" s="60">
         <v>0</v>
       </c>
       <c r="AN41" s="60">
         <v>0</v>
       </c>
       <c r="AO41" s="60">
         <v>1.88554</v>
       </c>
       <c r="AP41" s="60">
         <v>12.03082</v>
       </c>
       <c r="AQ41" s="60">
         <v>0</v>
       </c>
       <c r="AR41" s="60">
         <v>0</v>
       </c>
       <c r="AS41" s="60">
         <v>0.66757</v>
       </c>
       <c r="AT41" s="60">
         <v>5.6832399999999996</v>
       </c>
-      <c r="AU41" s="69">
-[...21 lines deleted...]
-        <v>2.1644800000000002</v>
+      <c r="AU41" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV41" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW41" s="60">
+        <v>0.34011000000000002</v>
+      </c>
+      <c r="AX41" s="60">
+        <v>2.81793</v>
+      </c>
+      <c r="AY41" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ41" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA41" s="60">
+        <v>0.31812000000000001</v>
+      </c>
+      <c r="BB41" s="60">
+        <v>3.2765399999999998</v>
       </c>
     </row>
     <row r="42" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A42" s="52" t="s">
         <v>71</v>
       </c>
       <c r="B42" s="52" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="58">
         <v>94206.870999999999</v>
       </c>
       <c r="D42" s="58">
         <v>16940.472170000001</v>
       </c>
       <c r="E42" s="58">
         <v>551.55200000000002</v>
       </c>
       <c r="F42" s="58">
         <v>86.034729999999996</v>
       </c>
       <c r="G42" s="58">
         <v>205501.992</v>
       </c>
       <c r="H42" s="58">
@@ -32162,75 +32159,75 @@
       <c r="AL42" s="60">
         <v>30928.271120000001</v>
       </c>
       <c r="AM42" s="60">
         <v>22255.360000000001</v>
       </c>
       <c r="AN42" s="60">
         <v>3959.335</v>
       </c>
       <c r="AO42" s="60">
         <v>106840.035</v>
       </c>
       <c r="AP42" s="60">
         <v>15270.6438</v>
       </c>
       <c r="AQ42" s="60">
         <v>104706.262</v>
       </c>
       <c r="AR42" s="60">
         <v>21481.527999999998</v>
       </c>
       <c r="AS42" s="60">
         <v>10534.98</v>
       </c>
       <c r="AT42" s="60">
-        <v>1478.32331</v>
-[...13 lines deleted...]
-      <c r="AY42" s="69">
+        <v>1495.2343100000001</v>
+      </c>
+      <c r="AU42" s="60">
+        <v>49003.377</v>
+      </c>
+      <c r="AV42" s="60">
+        <v>9733.99</v>
+      </c>
+      <c r="AW42" s="60">
+        <v>2980.33</v>
+      </c>
+      <c r="AX42" s="60">
+        <v>435.14625000000001</v>
+      </c>
+      <c r="AY42" s="60">
         <v>11469.224</v>
       </c>
-      <c r="AZ42" s="69">
+      <c r="AZ42" s="60">
         <v>2486.953</v>
       </c>
-      <c r="BA42" s="69">
-[...3 lines deleted...]
-        <v>4138.1496200000001</v>
+      <c r="BA42" s="60">
+        <v>39957.03</v>
+      </c>
+      <c r="BB42" s="60">
+        <v>6874.7676199999996</v>
       </c>
     </row>
     <row r="43" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A43" s="52" t="s">
         <v>73</v>
       </c>
       <c r="B43" s="52" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="58">
         <v>1993.85</v>
       </c>
       <c r="D43" s="58">
         <v>259.16525999999999</v>
       </c>
       <c r="E43" s="58">
         <v>122.1704</v>
       </c>
       <c r="F43" s="58">
         <v>8.5457599999999996</v>
       </c>
       <c r="G43" s="58">
         <v>974.2</v>
       </c>
       <c r="H43" s="58">
@@ -32328,72 +32325,72 @@
       </c>
       <c r="AM43" s="60">
         <v>0</v>
       </c>
       <c r="AN43" s="60">
         <v>0</v>
       </c>
       <c r="AO43" s="60">
         <v>1644.25</v>
       </c>
       <c r="AP43" s="60">
         <v>304.53514000000001</v>
       </c>
       <c r="AQ43" s="60">
         <v>0</v>
       </c>
       <c r="AR43" s="60">
         <v>0</v>
       </c>
       <c r="AS43" s="60">
         <v>0</v>
       </c>
       <c r="AT43" s="60">
         <v>0</v>
       </c>
-      <c r="AU43" s="69">
-[...20 lines deleted...]
-      <c r="BB43" s="69">
+      <c r="AU43" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV43" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW43" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX43" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY43" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ43" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA43" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB43" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A44" s="52" t="s">
         <v>75</v>
       </c>
       <c r="B44" s="52" t="s">
         <v>76</v>
       </c>
       <c r="C44" s="58">
         <v>1018</v>
       </c>
       <c r="D44" s="58">
         <v>125.694</v>
       </c>
       <c r="E44" s="58">
         <v>15</v>
       </c>
       <c r="F44" s="58">
         <v>8.0958799999999993</v>
       </c>
       <c r="G44" s="58">
         <v>26085.405999999999</v>
       </c>
@@ -32492,72 +32489,72 @@
       </c>
       <c r="AM44" s="60">
         <v>0</v>
       </c>
       <c r="AN44" s="60">
         <v>0</v>
       </c>
       <c r="AO44" s="60">
         <v>9121.65</v>
       </c>
       <c r="AP44" s="60">
         <v>1404.9529</v>
       </c>
       <c r="AQ44" s="60">
         <v>1912.7809999999999</v>
       </c>
       <c r="AR44" s="60">
         <v>363.65100000000001</v>
       </c>
       <c r="AS44" s="60">
         <v>2278.75</v>
       </c>
       <c r="AT44" s="60">
         <v>456.88400000000001</v>
       </c>
-      <c r="AU44" s="69">
-[...11 lines deleted...]
-      <c r="AY44" s="69">
+      <c r="AU44" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV44" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW44" s="60">
+        <v>2012.75</v>
+      </c>
+      <c r="AX44" s="60">
+        <v>419.959</v>
+      </c>
+      <c r="AY44" s="60">
         <v>1891.624</v>
       </c>
-      <c r="AZ44" s="69">
+      <c r="AZ44" s="60">
         <v>392.84800000000001</v>
       </c>
-      <c r="BA44" s="69">
+      <c r="BA44" s="60">
         <v>349.65</v>
       </c>
-      <c r="BB44" s="69">
+      <c r="BB44" s="60">
         <v>49.247</v>
       </c>
     </row>
     <row r="45" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A45" s="52" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="52" t="s">
         <v>78</v>
       </c>
       <c r="C45" s="58">
         <v>0</v>
       </c>
       <c r="D45" s="58">
         <v>0</v>
       </c>
       <c r="E45" s="58">
         <v>0</v>
       </c>
       <c r="F45" s="58">
         <v>0</v>
       </c>
       <c r="G45" s="58">
         <v>3997.5</v>
       </c>
@@ -32656,72 +32653,72 @@
       </c>
       <c r="AM45" s="60">
         <v>0</v>
       </c>
       <c r="AN45" s="60">
         <v>0</v>
       </c>
       <c r="AO45" s="60">
         <v>47.069499999999998</v>
       </c>
       <c r="AP45" s="60">
         <v>16.664909999999999</v>
       </c>
       <c r="AQ45" s="60">
         <v>0</v>
       </c>
       <c r="AR45" s="60">
         <v>0</v>
       </c>
       <c r="AS45" s="60">
         <v>0.16200000000000001</v>
       </c>
       <c r="AT45" s="60">
         <v>0.18731999999999999</v>
       </c>
-      <c r="AU45" s="69">
-[...17 lines deleted...]
-      <c r="BA45" s="69">
+      <c r="AU45" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV45" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW45" s="60">
+        <v>0.108</v>
+      </c>
+      <c r="AX45" s="60">
+        <v>0.1111</v>
+      </c>
+      <c r="AY45" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ45" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA45" s="60">
         <v>0.03</v>
       </c>
-      <c r="BB45" s="69">
+      <c r="BB45" s="60">
         <v>4.0390000000000002E-2</v>
       </c>
     </row>
     <row r="46" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A46" s="52" t="s">
         <v>79</v>
       </c>
       <c r="B46" s="52" t="s">
         <v>80</v>
       </c>
       <c r="C46" s="58">
         <v>0</v>
       </c>
       <c r="D46" s="58">
         <v>0</v>
       </c>
       <c r="E46" s="58">
         <v>5035.1099000000004</v>
       </c>
       <c r="F46" s="58">
         <v>1033.7418600000001</v>
       </c>
       <c r="G46" s="58">
         <v>0</v>
       </c>
@@ -32820,73 +32817,73 @@
       </c>
       <c r="AM46" s="60">
         <v>0</v>
       </c>
       <c r="AN46" s="60">
         <v>0</v>
       </c>
       <c r="AO46" s="60">
         <v>13511.969950000001</v>
       </c>
       <c r="AP46" s="60">
         <v>2896.4559899999999</v>
       </c>
       <c r="AQ46" s="60">
         <v>0</v>
       </c>
       <c r="AR46" s="60">
         <v>0</v>
       </c>
       <c r="AS46" s="60">
         <v>3296.6367599999999</v>
       </c>
       <c r="AT46" s="60">
         <v>882.11810000000003</v>
       </c>
-      <c r="AU46" s="69">
-[...21 lines deleted...]
-        <v>1010.648</v>
+      <c r="AU46" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV46" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW46" s="60">
+        <v>598.66075999999998</v>
+      </c>
+      <c r="AX46" s="60">
+        <v>238.22309999999999</v>
+      </c>
+      <c r="AY46" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ46" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA46" s="60">
+        <v>3471.538</v>
+      </c>
+      <c r="BB46" s="60">
+        <v>1120.9369999999999</v>
       </c>
     </row>
     <row r="47" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A47" s="52" t="s">
         <v>81</v>
       </c>
       <c r="B47" s="52" t="s">
         <v>82</v>
       </c>
       <c r="C47" s="58">
         <v>138.31899999999999</v>
       </c>
       <c r="D47" s="58">
         <v>34.746920000000003</v>
       </c>
       <c r="E47" s="58">
         <v>499.89472999999998</v>
       </c>
       <c r="F47" s="58">
         <v>279.39863000000003</v>
       </c>
       <c r="G47" s="58">
         <v>188.346</v>
       </c>
       <c r="H47" s="58">
@@ -32984,72 +32981,72 @@
       </c>
       <c r="AM47" s="60">
         <v>340.44</v>
       </c>
       <c r="AN47" s="60">
         <v>126.79084</v>
       </c>
       <c r="AO47" s="60">
         <v>429.42340000000002</v>
       </c>
       <c r="AP47" s="60">
         <v>359.52102000000002</v>
       </c>
       <c r="AQ47" s="60">
         <v>60</v>
       </c>
       <c r="AR47" s="60">
         <v>7.5519999999999996</v>
       </c>
       <c r="AS47" s="60">
         <v>23.0108</v>
       </c>
       <c r="AT47" s="60">
         <v>28.242629999999998</v>
       </c>
-      <c r="AU47" s="69">
+      <c r="AU47" s="60">
         <v>60</v>
       </c>
-      <c r="AV47" s="69">
+      <c r="AV47" s="60">
         <v>7.5519999999999996</v>
       </c>
-      <c r="AW47" s="69">
+      <c r="AW47" s="60">
         <v>13.657999999999999</v>
       </c>
-      <c r="AX47" s="69">
+      <c r="AX47" s="60">
         <v>15.99405</v>
       </c>
-      <c r="AY47" s="69">
-[...5 lines deleted...]
-      <c r="BA47" s="69">
+      <c r="AY47" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ47" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA47" s="60">
         <v>142.25919999999999</v>
       </c>
-      <c r="BB47" s="69">
+      <c r="BB47" s="60">
         <v>81.478409999999997</v>
       </c>
     </row>
     <row r="48" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A48" s="52" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="52" t="s">
         <v>84</v>
       </c>
       <c r="C48" s="58">
         <v>0</v>
       </c>
       <c r="D48" s="58">
         <v>0</v>
       </c>
       <c r="E48" s="58">
         <v>0</v>
       </c>
       <c r="F48" s="58">
         <v>0</v>
       </c>
       <c r="G48" s="58">
         <v>0.59099999999999997</v>
       </c>
@@ -33148,72 +33145,72 @@
       </c>
       <c r="AM48" s="60">
         <v>0</v>
       </c>
       <c r="AN48" s="60">
         <v>0</v>
       </c>
       <c r="AO48" s="60">
         <v>1.038</v>
       </c>
       <c r="AP48" s="60">
         <v>6.8769999999999998</v>
       </c>
       <c r="AQ48" s="60">
         <v>0</v>
       </c>
       <c r="AR48" s="60">
         <v>0</v>
       </c>
       <c r="AS48" s="60">
         <v>0</v>
       </c>
       <c r="AT48" s="60">
         <v>0</v>
       </c>
-      <c r="AU48" s="69">
-[...20 lines deleted...]
-      <c r="BB48" s="69">
+      <c r="AU48" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV48" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW48" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX48" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY48" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ48" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA48" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB48" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A49" s="52" t="s">
         <v>85</v>
       </c>
       <c r="B49" s="52" t="s">
         <v>86</v>
       </c>
       <c r="C49" s="58">
         <v>596.59</v>
       </c>
       <c r="D49" s="58">
         <v>247.20238000000001</v>
       </c>
       <c r="E49" s="58">
         <v>59.644100000000002</v>
       </c>
       <c r="F49" s="58">
         <v>46.950569999999999</v>
       </c>
       <c r="G49" s="58">
         <v>2313.67</v>
       </c>
@@ -33312,72 +33309,72 @@
       </c>
       <c r="AM49" s="60">
         <v>0</v>
       </c>
       <c r="AN49" s="60">
         <v>0</v>
       </c>
       <c r="AO49" s="60">
         <v>10.242100000000001</v>
       </c>
       <c r="AP49" s="60">
         <v>10.308020000000001</v>
       </c>
       <c r="AQ49" s="60">
         <v>0</v>
       </c>
       <c r="AR49" s="60">
         <v>0</v>
       </c>
       <c r="AS49" s="60">
         <v>203.12</v>
       </c>
       <c r="AT49" s="60">
         <v>40.089919999999999</v>
       </c>
-      <c r="AU49" s="69">
-[...17 lines deleted...]
-      <c r="BA49" s="69">
+      <c r="AU49" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV49" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW49" s="60">
+        <v>2.9159999999999999</v>
+      </c>
+      <c r="AX49" s="60">
+        <v>5.1283000000000003</v>
+      </c>
+      <c r="AY49" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ49" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA49" s="60">
         <v>2278.308</v>
       </c>
-      <c r="BB49" s="69">
+      <c r="BB49" s="60">
         <v>475.68565000000001</v>
       </c>
     </row>
     <row r="50" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A50" s="52" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="52" t="s">
         <v>88</v>
       </c>
       <c r="C50" s="58">
         <v>0</v>
       </c>
       <c r="D50" s="58">
         <v>0</v>
       </c>
       <c r="E50" s="58">
         <v>2669.7</v>
       </c>
       <c r="F50" s="58">
         <v>1305.7940000000001</v>
       </c>
       <c r="G50" s="58">
         <v>393.96</v>
       </c>
@@ -33476,73 +33473,73 @@
       </c>
       <c r="AM50" s="60">
         <v>15</v>
       </c>
       <c r="AN50" s="60">
         <v>26.327999999999999</v>
       </c>
       <c r="AO50" s="60">
         <v>1075.1099999999999</v>
       </c>
       <c r="AP50" s="60">
         <v>434.43412999999998</v>
       </c>
       <c r="AQ50" s="60">
         <v>5</v>
       </c>
       <c r="AR50" s="60">
         <v>9.6920000000000002</v>
       </c>
       <c r="AS50" s="60">
         <v>6400.5</v>
       </c>
       <c r="AT50" s="60">
         <v>2196.6060000000002</v>
       </c>
-      <c r="AU50" s="69">
+      <c r="AU50" s="60">
         <v>5</v>
       </c>
-      <c r="AV50" s="69">
+      <c r="AV50" s="60">
         <v>9.6920000000000002</v>
       </c>
-      <c r="AW50" s="69">
-[...15 lines deleted...]
-        <v>3519.7440000000001</v>
+      <c r="AW50" s="60">
+        <v>1675.55</v>
+      </c>
+      <c r="AX50" s="60">
+        <v>628.04300000000001</v>
+      </c>
+      <c r="AY50" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ50" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA50" s="60">
+        <v>11462.6</v>
+      </c>
+      <c r="BB50" s="60">
+        <v>4058.1619999999998</v>
       </c>
     </row>
     <row r="51" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A51" s="52" t="s">
         <v>89</v>
       </c>
       <c r="B51" s="52" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="58">
         <v>286.01305000000002</v>
       </c>
       <c r="D51" s="58">
         <v>41.908410000000003</v>
       </c>
       <c r="E51" s="58">
         <v>0</v>
       </c>
       <c r="F51" s="58">
         <v>0</v>
       </c>
       <c r="G51" s="58">
         <v>230.42400000000001</v>
       </c>
       <c r="H51" s="58">
@@ -33640,72 +33637,72 @@
       </c>
       <c r="AM51" s="60">
         <v>290.10000000000002</v>
       </c>
       <c r="AN51" s="60">
         <v>134.28908000000001</v>
       </c>
       <c r="AO51" s="60">
         <v>1.125</v>
       </c>
       <c r="AP51" s="60">
         <v>3.7279100000000001</v>
       </c>
       <c r="AQ51" s="60">
         <v>66.95</v>
       </c>
       <c r="AR51" s="60">
         <v>27.292629999999999</v>
       </c>
       <c r="AS51" s="60">
         <v>0</v>
       </c>
       <c r="AT51" s="60">
         <v>0</v>
       </c>
-      <c r="AU51" s="69">
+      <c r="AU51" s="60">
         <v>1.5</v>
       </c>
-      <c r="AV51" s="69">
+      <c r="AV51" s="60">
         <v>0.57523000000000002</v>
       </c>
-      <c r="AW51" s="69">
-[...14 lines deleted...]
-      <c r="BB51" s="69">
+      <c r="AW51" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX51" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY51" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ51" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA51" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB51" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A52" s="52" t="s">
         <v>91</v>
       </c>
       <c r="B52" s="52" t="s">
         <v>92</v>
       </c>
       <c r="C52" s="58">
         <v>0</v>
       </c>
       <c r="D52" s="58">
         <v>0</v>
       </c>
       <c r="E52" s="58">
         <v>1.0200000000000001E-2</v>
       </c>
       <c r="F52" s="58">
         <v>2.6380000000000001E-2</v>
       </c>
       <c r="G52" s="58">
         <v>0</v>
       </c>
@@ -33804,73 +33801,73 @@
       </c>
       <c r="AM52" s="60">
         <v>2088.7640000000001</v>
       </c>
       <c r="AN52" s="60">
         <v>919.05600000000004</v>
       </c>
       <c r="AO52" s="60">
         <v>1.522</v>
       </c>
       <c r="AP52" s="60">
         <v>1.3324400000000001</v>
       </c>
       <c r="AQ52" s="60">
         <v>0</v>
       </c>
       <c r="AR52" s="60">
         <v>0</v>
       </c>
       <c r="AS52" s="60">
         <v>2.7654999999999998</v>
       </c>
       <c r="AT52" s="60">
         <v>2.4995400000000001</v>
       </c>
-      <c r="AU52" s="69">
-[...5 lines deleted...]
-      <c r="AW52" s="69">
+      <c r="AU52" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV52" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW52" s="60">
         <v>2.5924999999999998</v>
       </c>
-      <c r="AX52" s="69">
+      <c r="AX52" s="60">
         <v>2.2040500000000001</v>
       </c>
-      <c r="AY52" s="69">
-[...9 lines deleted...]
-        <v>1.7055199999999999</v>
+      <c r="AY52" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ52" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA52" s="60">
+        <v>0.9365</v>
+      </c>
+      <c r="BB52" s="60">
+        <v>1.7418199999999999</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A53" s="52" t="s">
         <v>93</v>
       </c>
       <c r="B53" s="52" t="s">
         <v>94</v>
       </c>
       <c r="C53" s="58">
         <v>1769.1769999999999</v>
       </c>
       <c r="D53" s="58">
         <v>797.06163000000004</v>
       </c>
       <c r="E53" s="58">
         <v>0.4</v>
       </c>
       <c r="F53" s="58">
         <v>1.1200000000000001</v>
       </c>
       <c r="G53" s="58">
         <v>6542.0540000000001</v>
       </c>
       <c r="H53" s="58">
@@ -33957,83 +33954,83 @@
       <c r="AI53" s="60">
         <v>1100</v>
       </c>
       <c r="AJ53" s="60">
         <v>374</v>
       </c>
       <c r="AK53" s="60">
         <v>16393.563999999998</v>
       </c>
       <c r="AL53" s="60">
         <v>6541.6733899999999</v>
       </c>
       <c r="AM53" s="60">
         <v>0</v>
       </c>
       <c r="AN53" s="60">
         <v>0</v>
       </c>
       <c r="AO53" s="60">
         <v>10876.324500000001</v>
       </c>
       <c r="AP53" s="60">
         <v>3845.15717</v>
       </c>
       <c r="AQ53" s="60">
-        <v>4868.5</v>
+        <v>7858.4</v>
       </c>
       <c r="AR53" s="60">
-        <v>1906.4549999999999</v>
+        <v>3402.1772500000002</v>
       </c>
       <c r="AS53" s="60">
         <v>931.45</v>
       </c>
       <c r="AT53" s="60">
         <v>301.46199999999999</v>
       </c>
-      <c r="AU53" s="69">
-[...5 lines deleted...]
-      <c r="AW53" s="69">
+      <c r="AU53" s="60">
+        <v>4254.25</v>
+      </c>
+      <c r="AV53" s="60">
+        <v>1906.4549999999999</v>
+      </c>
+      <c r="AW53" s="60">
         <v>931.45</v>
       </c>
-      <c r="AX53" s="69">
+      <c r="AX53" s="60">
         <v>301.46199999999999</v>
       </c>
-      <c r="AY53" s="69">
-[...8 lines deleted...]
-      <c r="BB53" s="69">
+      <c r="AY53" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ53" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA53" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB53" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A54" s="52" t="s">
         <v>95</v>
       </c>
       <c r="B54" s="52" t="s">
         <v>96</v>
       </c>
       <c r="C54" s="58">
         <v>230.3</v>
       </c>
       <c r="D54" s="58">
         <v>193.89622</v>
       </c>
       <c r="E54" s="58">
         <v>23.075500000000002</v>
       </c>
       <c r="F54" s="58">
         <v>136.92615000000001</v>
       </c>
       <c r="G54" s="58">
         <v>114.41200000000001</v>
       </c>
@@ -34132,73 +34129,73 @@
       </c>
       <c r="AM54" s="60">
         <v>573.33879999999999</v>
       </c>
       <c r="AN54" s="60">
         <v>1124.4327800000001</v>
       </c>
       <c r="AO54" s="60">
         <v>11634.749</v>
       </c>
       <c r="AP54" s="60">
         <v>4388.4410799999996</v>
       </c>
       <c r="AQ54" s="60">
         <v>720.71699999999998</v>
       </c>
       <c r="AR54" s="60">
         <v>1804.771</v>
       </c>
       <c r="AS54" s="60">
         <v>5241.7486500000005</v>
       </c>
       <c r="AT54" s="60">
         <v>2759.92812</v>
       </c>
-      <c r="AU54" s="69">
+      <c r="AU54" s="60">
         <v>400.71699999999998</v>
       </c>
-      <c r="AV54" s="69">
+      <c r="AV54" s="60">
         <v>1207.826</v>
       </c>
-      <c r="AW54" s="69">
-[...5 lines deleted...]
-      <c r="AY54" s="69">
+      <c r="AW54" s="60">
+        <v>433.74865</v>
+      </c>
+      <c r="AX54" s="60">
+        <v>778.85415</v>
+      </c>
+      <c r="AY54" s="60">
         <v>60.4</v>
       </c>
-      <c r="AZ54" s="69">
+      <c r="AZ54" s="60">
         <v>172.70070000000001</v>
       </c>
-      <c r="BA54" s="69">
-[...3 lines deleted...]
-        <v>7767.7509300000002</v>
+      <c r="BA54" s="60">
+        <v>19145.167000000001</v>
+      </c>
+      <c r="BB54" s="60">
+        <v>8883.4891299999999</v>
       </c>
     </row>
     <row r="55" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A55" s="52" t="s">
         <v>97</v>
       </c>
       <c r="B55" s="52" t="s">
         <v>98</v>
       </c>
       <c r="C55" s="58">
         <v>1132.1199999999999</v>
       </c>
       <c r="D55" s="58">
         <v>440.00700000000001</v>
       </c>
       <c r="E55" s="58">
         <v>2318.5149000000001</v>
       </c>
       <c r="F55" s="58">
         <v>883.77448000000004</v>
       </c>
       <c r="G55" s="58">
         <v>3666.16</v>
       </c>
       <c r="H55" s="58">
@@ -34296,73 +34293,73 @@
       </c>
       <c r="AM55" s="60">
         <v>219.5</v>
       </c>
       <c r="AN55" s="60">
         <v>93.187889999999996</v>
       </c>
       <c r="AO55" s="60">
         <v>2285.1005300000002</v>
       </c>
       <c r="AP55" s="60">
         <v>661.50149999999996</v>
       </c>
       <c r="AQ55" s="60">
         <v>144.80000000000001</v>
       </c>
       <c r="AR55" s="60">
         <v>59.505380000000002</v>
       </c>
       <c r="AS55" s="60">
         <v>27.054860000000001</v>
       </c>
       <c r="AT55" s="60">
         <v>29.514949999999999</v>
       </c>
-      <c r="AU55" s="69">
-[...21 lines deleted...]
-        <v>10.434839999999999</v>
+      <c r="AU55" s="60">
+        <v>48.8</v>
+      </c>
+      <c r="AV55" s="60">
+        <v>16.412610000000001</v>
+      </c>
+      <c r="AW55" s="60">
+        <v>7.3739400000000002</v>
+      </c>
+      <c r="AX55" s="60">
+        <v>8.6338200000000001</v>
+      </c>
+      <c r="AY55" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ55" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA55" s="60">
+        <v>9.3981399999999997</v>
+      </c>
+      <c r="BB55" s="60">
+        <v>11.65728</v>
       </c>
     </row>
     <row r="56" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A56" s="52" t="s">
         <v>99</v>
       </c>
       <c r="B56" s="52" t="s">
         <v>100</v>
       </c>
       <c r="C56" s="58">
         <v>0</v>
       </c>
       <c r="D56" s="58">
         <v>0</v>
       </c>
       <c r="E56" s="58">
         <v>99.861729999999994</v>
       </c>
       <c r="F56" s="58">
         <v>145.25906000000001</v>
       </c>
       <c r="G56" s="58">
         <v>0</v>
       </c>
       <c r="H56" s="58">
@@ -34455,78 +34452,78 @@
       <c r="AK56" s="60">
         <v>23.128080000000001</v>
       </c>
       <c r="AL56" s="60">
         <v>233.09540000000001</v>
       </c>
       <c r="AM56" s="60">
         <v>0</v>
       </c>
       <c r="AN56" s="60">
         <v>0</v>
       </c>
       <c r="AO56" s="60">
         <v>128.14830000000001</v>
       </c>
       <c r="AP56" s="60">
         <v>362.81918999999999</v>
       </c>
       <c r="AQ56" s="60">
         <v>16</v>
       </c>
       <c r="AR56" s="60">
         <v>10.779389999999999</v>
       </c>
       <c r="AS56" s="60">
-        <v>19.483180000000001</v>
+        <v>23.803180000000001</v>
       </c>
       <c r="AT56" s="60">
-        <v>332.08481</v>
-[...23 lines deleted...]
-        <v>209.95582999999999</v>
+        <v>346.21668</v>
+      </c>
+      <c r="AU56" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV56" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW56" s="60">
+        <v>12.691280000000001</v>
+      </c>
+      <c r="AX56" s="60">
+        <v>219.35216</v>
+      </c>
+      <c r="AY56" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ56" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA56" s="60">
+        <v>15.85351</v>
+      </c>
+      <c r="BB56" s="60">
+        <v>230.53421</v>
       </c>
     </row>
     <row r="57" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A57" s="52" t="s">
         <v>101</v>
       </c>
       <c r="B57" s="52" t="s">
         <v>102</v>
       </c>
       <c r="C57" s="58">
         <v>0</v>
       </c>
       <c r="D57" s="58">
         <v>0</v>
       </c>
       <c r="E57" s="58">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="F57" s="58">
         <v>0.41299999999999998</v>
       </c>
       <c r="G57" s="58">
         <v>0</v>
       </c>
       <c r="H57" s="58">
@@ -34624,73 +34621,73 @@
       </c>
       <c r="AM57" s="60">
         <v>0</v>
       </c>
       <c r="AN57" s="60">
         <v>0</v>
       </c>
       <c r="AO57" s="60">
         <v>0.1305</v>
       </c>
       <c r="AP57" s="60">
         <v>2.8220700000000001</v>
       </c>
       <c r="AQ57" s="60">
         <v>0</v>
       </c>
       <c r="AR57" s="60">
         <v>0</v>
       </c>
       <c r="AS57" s="60">
         <v>0</v>
       </c>
       <c r="AT57" s="60">
         <v>0</v>
       </c>
-      <c r="AU57" s="69">
-[...21 lines deleted...]
-        <v>0</v>
+      <c r="AU57" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV57" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW57" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX57" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY57" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ57" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA57" s="60">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="BB57" s="60">
+        <v>0.23183000000000001</v>
       </c>
     </row>
     <row r="58" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A58" s="52" t="s">
         <v>103</v>
       </c>
       <c r="B58" s="52" t="s">
         <v>104</v>
       </c>
       <c r="C58" s="58">
         <v>0.189</v>
       </c>
       <c r="D58" s="58">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="E58" s="58">
         <v>0.17485999999999999</v>
       </c>
       <c r="F58" s="58">
         <v>2.0533800000000002</v>
       </c>
       <c r="G58" s="58">
         <v>2.5999999999999999E-2</v>
       </c>
       <c r="H58" s="58">
@@ -34788,73 +34785,73 @@
       </c>
       <c r="AM58" s="60">
         <v>0</v>
       </c>
       <c r="AN58" s="60">
         <v>0</v>
       </c>
       <c r="AO58" s="60">
         <v>8.7090000000000001E-2</v>
       </c>
       <c r="AP58" s="60">
         <v>3.4039000000000001</v>
       </c>
       <c r="AQ58" s="60">
         <v>0</v>
       </c>
       <c r="AR58" s="60">
         <v>0</v>
       </c>
       <c r="AS58" s="60">
         <v>3.2469999999999999E-2</v>
       </c>
       <c r="AT58" s="60">
         <v>2.5654599999999999</v>
       </c>
-      <c r="AU58" s="69">
-[...21 lines deleted...]
-        <v>0.96506000000000003</v>
+      <c r="AU58" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV58" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW58" s="60">
+        <v>1.341E-2</v>
+      </c>
+      <c r="AX58" s="60">
+        <v>1.0626899999999999</v>
+      </c>
+      <c r="AY58" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ58" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA58" s="60">
+        <v>1.503E-2</v>
+      </c>
+      <c r="BB58" s="60">
+        <v>1.103</v>
       </c>
     </row>
     <row r="59" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A59" s="52" t="s">
         <v>105</v>
       </c>
       <c r="B59" s="52" t="s">
         <v>106</v>
       </c>
       <c r="C59" s="58">
         <v>46.576999999999998</v>
       </c>
       <c r="D59" s="58">
         <v>9.6480399999999999</v>
       </c>
       <c r="E59" s="58">
         <v>5.4000000000000003E-3</v>
       </c>
       <c r="F59" s="58">
         <v>6.6949999999999996E-2</v>
       </c>
       <c r="G59" s="58">
         <v>16.672999999999998</v>
       </c>
       <c r="H59" s="58">
@@ -34952,73 +34949,73 @@
       </c>
       <c r="AM59" s="60">
         <v>1.5</v>
       </c>
       <c r="AN59" s="60">
         <v>6.9630000000000001</v>
       </c>
       <c r="AO59" s="60">
         <v>0.44803999999999999</v>
       </c>
       <c r="AP59" s="60">
         <v>0.33727000000000001</v>
       </c>
       <c r="AQ59" s="60">
         <v>0.8</v>
       </c>
       <c r="AR59" s="60">
         <v>3.8281000000000001</v>
       </c>
       <c r="AS59" s="60">
         <v>3.4169999999999999E-2</v>
       </c>
       <c r="AT59" s="60">
         <v>4.3049999999999998E-2</v>
       </c>
-      <c r="AU59" s="69">
-[...21 lines deleted...]
-        <v>5.525E-2</v>
+      <c r="AU59" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV59" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW59" s="60">
+        <v>2.1170000000000001E-2</v>
+      </c>
+      <c r="AX59" s="60">
+        <v>3.0360000000000002E-2</v>
+      </c>
+      <c r="AY59" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ59" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA59" s="60">
+        <v>6.6000000000000003E-2</v>
+      </c>
+      <c r="BB59" s="60">
+        <v>0.10793</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A60" s="52" t="s">
         <v>107</v>
       </c>
       <c r="B60" s="52" t="s">
         <v>108</v>
       </c>
       <c r="C60" s="58">
         <v>0</v>
       </c>
       <c r="D60" s="58">
         <v>0</v>
       </c>
       <c r="E60" s="58">
         <v>12.5</v>
       </c>
       <c r="F60" s="58">
         <v>0.79900000000000004</v>
       </c>
       <c r="G60" s="58">
         <v>0</v>
       </c>
       <c r="H60" s="58">
@@ -35116,72 +35113,72 @@
       </c>
       <c r="AM60" s="60">
         <v>0</v>
       </c>
       <c r="AN60" s="60">
         <v>0</v>
       </c>
       <c r="AO60" s="60">
         <v>0</v>
       </c>
       <c r="AP60" s="60">
         <v>0</v>
       </c>
       <c r="AQ60" s="60">
         <v>0</v>
       </c>
       <c r="AR60" s="60">
         <v>0</v>
       </c>
       <c r="AS60" s="60">
         <v>0</v>
       </c>
       <c r="AT60" s="60">
         <v>0</v>
       </c>
-      <c r="AU60" s="69">
-[...20 lines deleted...]
-      <c r="BB60" s="69">
+      <c r="AU60" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV60" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW60" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX60" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY60" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ60" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA60" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB60" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A61" s="52" t="s">
         <v>109</v>
       </c>
       <c r="B61" s="52" t="s">
         <v>110</v>
       </c>
       <c r="C61" s="58">
         <v>0</v>
       </c>
       <c r="D61" s="58">
         <v>0</v>
       </c>
       <c r="E61" s="58">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="F61" s="58">
         <v>8.2909999999999998E-2</v>
       </c>
       <c r="G61" s="58">
         <v>0</v>
       </c>
@@ -35280,72 +35277,72 @@
       </c>
       <c r="AM61" s="60">
         <v>0</v>
       </c>
       <c r="AN61" s="60">
         <v>0</v>
       </c>
       <c r="AO61" s="60">
         <v>0.58786000000000005</v>
       </c>
       <c r="AP61" s="60">
         <v>1.8054699999999999</v>
       </c>
       <c r="AQ61" s="60">
         <v>0</v>
       </c>
       <c r="AR61" s="60">
         <v>0</v>
       </c>
       <c r="AS61" s="60">
         <v>0</v>
       </c>
       <c r="AT61" s="60">
         <v>0</v>
       </c>
-      <c r="AU61" s="69">
-[...20 lines deleted...]
-      <c r="BB61" s="69">
+      <c r="AU61" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV61" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW61" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX61" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY61" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ61" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA61" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB61" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A62" s="52" t="s">
         <v>111</v>
       </c>
       <c r="B62" s="52" t="s">
         <v>112</v>
       </c>
       <c r="C62" s="58">
         <v>0</v>
       </c>
       <c r="D62" s="58">
         <v>0</v>
       </c>
       <c r="E62" s="58">
         <v>5.6800000000000003E-2</v>
       </c>
       <c r="F62" s="58">
         <v>0.85057000000000005</v>
       </c>
       <c r="G62" s="58">
         <v>0</v>
       </c>
@@ -35444,72 +35441,72 @@
       </c>
       <c r="AM62" s="60">
         <v>0</v>
       </c>
       <c r="AN62" s="60">
         <v>0</v>
       </c>
       <c r="AO62" s="60">
         <v>0</v>
       </c>
       <c r="AP62" s="60">
         <v>0</v>
       </c>
       <c r="AQ62" s="60">
         <v>0</v>
       </c>
       <c r="AR62" s="60">
         <v>0</v>
       </c>
       <c r="AS62" s="60">
         <v>2.0049999999999998E-2</v>
       </c>
       <c r="AT62" s="60">
         <v>0.46200000000000002</v>
       </c>
-      <c r="AU62" s="69">
-[...5 lines deleted...]
-      <c r="AW62" s="69">
+      <c r="AU62" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV62" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW62" s="60">
         <v>5.0000000000000002E-5</v>
       </c>
-      <c r="AX62" s="69">
+      <c r="AX62" s="60">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="AY62" s="69">
-[...8 lines deleted...]
-      <c r="BB62" s="69">
+      <c r="AY62" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ62" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA62" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB62" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A63" s="52" t="s">
         <v>113</v>
       </c>
       <c r="B63" s="52" t="s">
         <v>114</v>
       </c>
       <c r="C63" s="58">
         <v>0</v>
       </c>
       <c r="D63" s="58">
         <v>0</v>
       </c>
       <c r="E63" s="58">
         <v>0.13</v>
       </c>
       <c r="F63" s="58">
         <v>4.8615300000000001</v>
       </c>
       <c r="G63" s="58">
         <v>0</v>
       </c>
@@ -35608,73 +35605,73 @@
       </c>
       <c r="AM63" s="60">
         <v>1.6739999999999999</v>
       </c>
       <c r="AN63" s="60">
         <v>15.292</v>
       </c>
       <c r="AO63" s="60">
         <v>0.72904999999999998</v>
       </c>
       <c r="AP63" s="60">
         <v>13.833970000000001</v>
       </c>
       <c r="AQ63" s="60">
         <v>0</v>
       </c>
       <c r="AR63" s="60">
         <v>0</v>
       </c>
       <c r="AS63" s="60">
         <v>0.04</v>
       </c>
       <c r="AT63" s="60">
         <v>0.80981999999999998</v>
       </c>
-      <c r="AU63" s="69">
-[...21 lines deleted...]
-        <v>4.60825</v>
+      <c r="AU63" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV63" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW63" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX63" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY63" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ63" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA63" s="60">
+        <v>0.28060000000000002</v>
+      </c>
+      <c r="BB63" s="60">
+        <v>4.6487299999999996</v>
       </c>
     </row>
     <row r="64" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A64" s="52" t="s">
         <v>115</v>
       </c>
       <c r="B64" s="52" t="s">
         <v>116</v>
       </c>
       <c r="C64" s="58">
         <v>0</v>
       </c>
       <c r="D64" s="58">
         <v>0</v>
       </c>
       <c r="E64" s="58">
         <v>2.2599999999999999E-2</v>
       </c>
       <c r="F64" s="58">
         <v>0.58682000000000001</v>
       </c>
       <c r="G64" s="58">
         <v>0</v>
       </c>
       <c r="H64" s="58">
@@ -35772,72 +35769,72 @@
       </c>
       <c r="AM64" s="60">
         <v>0</v>
       </c>
       <c r="AN64" s="60">
         <v>0</v>
       </c>
       <c r="AO64" s="60">
         <v>5.5700000000000003E-3</v>
       </c>
       <c r="AP64" s="60">
         <v>0.18793000000000001</v>
       </c>
       <c r="AQ64" s="60">
         <v>0</v>
       </c>
       <c r="AR64" s="60">
         <v>0</v>
       </c>
       <c r="AS64" s="60">
         <v>0</v>
       </c>
       <c r="AT64" s="60">
         <v>0</v>
       </c>
-      <c r="AU64" s="69">
-[...20 lines deleted...]
-      <c r="BB64" s="69">
+      <c r="AU64" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV64" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW64" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX64" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY64" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ64" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA64" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB64" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A65" s="52" t="s">
         <v>117</v>
       </c>
       <c r="B65" s="52" t="s">
         <v>118</v>
       </c>
       <c r="C65" s="58">
         <v>0</v>
       </c>
       <c r="D65" s="58">
         <v>0</v>
       </c>
       <c r="E65" s="58">
         <v>3.4000000000000002E-2</v>
       </c>
       <c r="F65" s="58">
         <v>0.35586000000000001</v>
       </c>
       <c r="G65" s="58">
         <v>0</v>
       </c>
@@ -35936,72 +35933,72 @@
       </c>
       <c r="AM65" s="60">
         <v>0</v>
       </c>
       <c r="AN65" s="60">
         <v>0</v>
       </c>
       <c r="AO65" s="60">
         <v>1.83202</v>
       </c>
       <c r="AP65" s="60">
         <v>12.16222</v>
       </c>
       <c r="AQ65" s="60">
         <v>0</v>
       </c>
       <c r="AR65" s="60">
         <v>0</v>
       </c>
       <c r="AS65" s="60">
         <v>1.7043200000000001</v>
       </c>
       <c r="AT65" s="60">
         <v>9.1280699999999992</v>
       </c>
-      <c r="AU65" s="69">
-[...5 lines deleted...]
-      <c r="AW65" s="69">
+      <c r="AU65" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV65" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW65" s="60">
         <v>0.60277999999999998</v>
       </c>
-      <c r="AX65" s="69">
+      <c r="AX65" s="60">
         <v>4.37507</v>
       </c>
-      <c r="AY65" s="69">
-[...5 lines deleted...]
-      <c r="BA65" s="69">
+      <c r="AY65" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ65" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA65" s="60">
         <v>3.92293</v>
       </c>
-      <c r="BB65" s="69">
+      <c r="BB65" s="60">
         <v>1.59066</v>
       </c>
     </row>
     <row r="66" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A66" s="52" t="s">
         <v>119</v>
       </c>
       <c r="B66" s="52" t="s">
         <v>120</v>
       </c>
       <c r="C66" s="58">
         <v>0</v>
       </c>
       <c r="D66" s="58">
         <v>0</v>
       </c>
       <c r="E66" s="58">
         <v>0</v>
       </c>
       <c r="F66" s="58">
         <v>0</v>
       </c>
       <c r="G66" s="58">
         <v>0</v>
       </c>
@@ -36100,72 +36097,72 @@
       </c>
       <c r="AM66" s="60">
         <v>0</v>
       </c>
       <c r="AN66" s="60">
         <v>0</v>
       </c>
       <c r="AO66" s="60">
         <v>0</v>
       </c>
       <c r="AP66" s="60">
         <v>0</v>
       </c>
       <c r="AQ66" s="60">
         <v>0</v>
       </c>
       <c r="AR66" s="60">
         <v>0</v>
       </c>
       <c r="AS66" s="60">
         <v>0</v>
       </c>
       <c r="AT66" s="60">
         <v>0</v>
       </c>
-      <c r="AU66" s="69">
-[...20 lines deleted...]
-      <c r="BB66" s="69">
+      <c r="AU66" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV66" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW66" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX66" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY66" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ66" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA66" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB66" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A67" s="52" t="s">
         <v>121</v>
       </c>
       <c r="B67" s="52" t="s">
         <v>122</v>
       </c>
       <c r="C67" s="58">
         <v>0</v>
       </c>
       <c r="D67" s="58">
         <v>0</v>
       </c>
       <c r="E67" s="58">
         <v>0</v>
       </c>
       <c r="F67" s="58">
         <v>0</v>
       </c>
       <c r="G67" s="58">
         <v>0</v>
       </c>
@@ -36264,72 +36261,72 @@
       </c>
       <c r="AM67" s="60">
         <v>0</v>
       </c>
       <c r="AN67" s="60">
         <v>0</v>
       </c>
       <c r="AO67" s="60">
         <v>0</v>
       </c>
       <c r="AP67" s="60">
         <v>0</v>
       </c>
       <c r="AQ67" s="60">
         <v>0</v>
       </c>
       <c r="AR67" s="60">
         <v>0</v>
       </c>
       <c r="AS67" s="60">
         <v>0</v>
       </c>
       <c r="AT67" s="60">
         <v>0</v>
       </c>
-      <c r="AU67" s="69">
-[...20 lines deleted...]
-      <c r="BB67" s="69">
+      <c r="AU67" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV67" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW67" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX67" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY67" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ67" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA67" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB67" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A68" s="52" t="s">
         <v>123</v>
       </c>
       <c r="B68" s="52" t="s">
         <v>124</v>
       </c>
       <c r="C68" s="58">
         <v>0</v>
       </c>
       <c r="D68" s="58">
         <v>0</v>
       </c>
       <c r="E68" s="58">
         <v>54.3</v>
       </c>
       <c r="F68" s="58">
         <v>16.4483</v>
       </c>
       <c r="G68" s="58">
         <v>0</v>
       </c>
@@ -36428,72 +36425,72 @@
       </c>
       <c r="AM68" s="60">
         <v>0</v>
       </c>
       <c r="AN68" s="60">
         <v>0</v>
       </c>
       <c r="AO68" s="60">
         <v>9.2399999999999996E-2</v>
       </c>
       <c r="AP68" s="60">
         <v>0.32352999999999998</v>
       </c>
       <c r="AQ68" s="60">
         <v>0</v>
       </c>
       <c r="AR68" s="60">
         <v>0</v>
       </c>
       <c r="AS68" s="60">
         <v>0</v>
       </c>
       <c r="AT68" s="60">
         <v>0</v>
       </c>
-      <c r="AU68" s="69">
-[...20 lines deleted...]
-      <c r="BB68" s="69">
+      <c r="AU68" s="60">
+        <v>0</v>
+      </c>
+      <c r="AV68" s="60">
+        <v>0</v>
+      </c>
+      <c r="AW68" s="60">
+        <v>0</v>
+      </c>
+      <c r="AX68" s="60">
+        <v>0</v>
+      </c>
+      <c r="AY68" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ68" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA68" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB68" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A69" s="52" t="s">
         <v>125</v>
       </c>
       <c r="B69" s="52" t="s">
         <v>126</v>
       </c>
       <c r="C69" s="58">
         <v>0</v>
       </c>
       <c r="D69" s="58">
         <v>0</v>
       </c>
       <c r="E69" s="58">
         <v>2.1509999999999998</v>
       </c>
       <c r="F69" s="58">
         <v>4.3501399999999997</v>
       </c>
       <c r="G69" s="58">
         <v>0</v>
       </c>
@@ -36599,66 +36596,66 @@
       <c r="AO69" s="60">
         <v>0.14424000000000001</v>
       </c>
       <c r="AP69" s="60">
         <v>2.1396299999999999</v>
       </c>
       <c r="AQ69" s="69">
         <v>0</v>
       </c>
       <c r="AR69" s="69">
         <v>0</v>
       </c>
       <c r="AS69" s="69">
         <v>9.7350000000000006E-2</v>
       </c>
       <c r="AT69" s="69">
         <v>1.4653</v>
       </c>
       <c r="AU69" s="69">
         <v>0</v>
       </c>
       <c r="AV69" s="69">
         <v>0</v>
       </c>
       <c r="AW69" s="69">
-        <v>3.7100000000000001E-2</v>
+        <v>4.7399999999999998E-2</v>
       </c>
       <c r="AX69" s="69">
-        <v>0.50731999999999999</v>
-[...11 lines deleted...]
-        <v>0.32001000000000002</v>
+        <v>0.53049000000000002</v>
+      </c>
+      <c r="AY69" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ69" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA69" s="60">
+        <v>0.15160000000000001</v>
+      </c>
+      <c r="BB69" s="60">
+        <v>0.35028999999999999</v>
       </c>
     </row>
     <row r="70" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A70" s="52" t="s">
         <v>127</v>
       </c>
       <c r="B70" s="52" t="s">
         <v>128</v>
       </c>
       <c r="C70" s="58">
         <v>0</v>
       </c>
       <c r="D70" s="58">
         <v>0</v>
       </c>
       <c r="E70" s="58">
         <v>0</v>
       </c>
       <c r="F70" s="58">
         <v>0</v>
       </c>
       <c r="G70" s="58">
         <v>0</v>
       </c>
       <c r="H70" s="58">
@@ -36768,60 +36765,60 @@
       </c>
       <c r="AQ70" s="69">
         <v>0</v>
       </c>
       <c r="AR70" s="69">
         <v>0</v>
       </c>
       <c r="AS70" s="69">
         <v>0</v>
       </c>
       <c r="AT70" s="69">
         <v>0</v>
       </c>
       <c r="AU70" s="69">
         <v>0</v>
       </c>
       <c r="AV70" s="69">
         <v>0</v>
       </c>
       <c r="AW70" s="69">
         <v>0</v>
       </c>
       <c r="AX70" s="69">
         <v>0</v>
       </c>
-      <c r="AY70" s="69">
-[...8 lines deleted...]
-      <c r="BB70" s="69">
+      <c r="AY70" s="60">
+        <v>0</v>
+      </c>
+      <c r="AZ70" s="60">
+        <v>0</v>
+      </c>
+      <c r="BA70" s="60">
+        <v>0</v>
+      </c>
+      <c r="BB70" s="60">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A71" s="52" t="s">
         <v>129</v>
       </c>
       <c r="B71" s="52" t="s">
         <v>130</v>
       </c>
       <c r="C71" s="58">
         <v>0</v>
       </c>
       <c r="D71" s="58">
         <v>0</v>
       </c>
       <c r="E71" s="58">
         <v>0</v>
       </c>
       <c r="F71" s="58">
         <v>0</v>
       </c>
       <c r="G71" s="58">
         <v>0</v>
       </c>
@@ -37503,84 +37500,84 @@
     </row>
     <row r="125" spans="35:38">
       <c r="AI125" s="59"/>
       <c r="AJ125" s="59"/>
       <c r="AK125" s="59"/>
       <c r="AL125" s="59"/>
     </row>
     <row r="126" spans="35:38">
       <c r="AI126" s="59"/>
       <c r="AJ126" s="59"/>
       <c r="AK126" s="59"/>
       <c r="AL126" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="44">
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A2:AH2"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
-    <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="S4:V4"/>
-    <mergeCell ref="AA4:AD4"/>
-[...1 lines deleted...]
-    <mergeCell ref="W5:X5"/>
     <mergeCell ref="U5:V5"/>
-    <mergeCell ref="AQ4:AT4"/>
-[...6 lines deleted...]
-    <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="AY4:BB4"/>
     <mergeCell ref="AY5:AZ5"/>
     <mergeCell ref="BA5:BB5"/>
     <mergeCell ref="AU4:AX4"/>
     <mergeCell ref="AU5:AV5"/>
     <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AM5:AN5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>