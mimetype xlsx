--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,68 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="25440" windowHeight="12165" tabRatio="143" firstSheet="4" activeTab="4"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="25440" windowHeight="12165" tabRatio="303" firstSheet="4" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="РК" sheetId="1" r:id="rId1"/>
     <sheet name="По регионам" sheetId="2" r:id="rId2"/>
     <sheet name="Абай" sheetId="20" r:id="rId3"/>
     <sheet name="Ақмола" sheetId="3" r:id="rId4"/>
-    <sheet name="ВКО" sheetId="16" r:id="rId5"/>
+    <sheet name="Метаданные" sheetId="22" r:id="rId5"/>
+    <sheet name="Условные обозначения" sheetId="21" r:id="rId6"/>
+    <sheet name="ВКО" sheetId="16" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">РК!$4:$6</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="114210" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AP7" i="1"/>
   <c r="AO7"/>
   <c r="AN7"/>
   <c r="AM7"/>
   <c r="AL7"/>
   <c r="AK7"/>
   <c r="AJ7"/>
   <c r="AI7"/>
   <c r="AO26" i="2"/>
   <c r="AN26"/>
   <c r="AO25"/>
   <c r="AN25"/>
   <c r="AM25"/>
   <c r="AL25"/>
   <c r="AO24"/>
   <c r="AN24"/>
   <c r="AL24"/>
   <c r="AO23"/>
   <c r="AN23"/>
   <c r="AO22"/>
@@ -84,70 +88,70 @@
   <c r="AL17"/>
   <c r="AO16"/>
   <c r="AN16"/>
   <c r="AL16"/>
   <c r="AO15"/>
   <c r="AN15"/>
   <c r="AL15"/>
   <c r="AO14"/>
   <c r="AN14"/>
   <c r="AM14"/>
   <c r="AL14"/>
   <c r="AO13"/>
   <c r="AN13"/>
   <c r="AL13"/>
   <c r="AO12"/>
   <c r="AN12"/>
   <c r="AO11"/>
   <c r="AN11"/>
   <c r="AL11"/>
   <c r="AO10"/>
   <c r="AN10"/>
   <c r="AO9"/>
   <c r="AN9"/>
   <c r="AL9"/>
   <c r="AP7" i="3"/>
-  <c r="AO8" i="2" s="1"/>
+  <c r="AO8" i="2"/>
   <c r="AO7" i="3"/>
-  <c r="AN8" i="2" s="1"/>
+  <c r="AN8" i="2"/>
   <c r="AN7" i="3"/>
   <c r="AM8" i="2"/>
   <c r="AM7" i="3"/>
-  <c r="AL8" i="2" s="1"/>
+  <c r="AL8" i="2"/>
   <c r="N7" i="20"/>
-  <c r="AO7" i="2" s="1"/>
-  <c r="AO6" s="1"/>
+  <c r="AO7" i="2"/>
+  <c r="AO6"/>
   <c r="M7" i="20"/>
-  <c r="AN7" i="2" s="1"/>
+  <c r="AN7" i="2"/>
   <c r="K7" i="20"/>
-  <c r="AL7" i="2" s="1"/>
-  <c r="AL6" s="1"/>
+  <c r="AL7" i="2"/>
   <c r="AL23"/>
+  <c r="AL6"/>
   <c r="L7" i="20"/>
-  <c r="AM7" i="2" s="1"/>
-  <c r="AM6" s="1"/>
+  <c r="AM7" i="2"/>
   <c r="AM23"/>
+  <c r="AM6"/>
   <c r="AK26"/>
   <c r="AJ26"/>
   <c r="AI26"/>
   <c r="AH26"/>
   <c r="AK25"/>
   <c r="AJ25"/>
   <c r="AI25"/>
   <c r="AH25"/>
   <c r="AK24"/>
   <c r="AJ24"/>
   <c r="AK23"/>
   <c r="AJ23"/>
   <c r="AI23"/>
   <c r="AK22"/>
   <c r="AJ22"/>
   <c r="AI22"/>
   <c r="AH22"/>
   <c r="AK21"/>
   <c r="AK20"/>
   <c r="AK19"/>
   <c r="AJ19"/>
   <c r="AK18"/>
   <c r="AJ18"/>
   <c r="AI18"/>
   <c r="AH18"/>
@@ -159,209 +163,209 @@
   <c r="AJ16"/>
   <c r="AH16"/>
   <c r="AK15"/>
   <c r="AJ15"/>
   <c r="AK14"/>
   <c r="AJ14"/>
   <c r="AI14"/>
   <c r="AH14"/>
   <c r="AK13"/>
   <c r="AJ13"/>
   <c r="AI13"/>
   <c r="AH13"/>
   <c r="AK12"/>
   <c r="AJ12"/>
   <c r="AH12"/>
   <c r="AK11"/>
   <c r="AJ11"/>
   <c r="AH11"/>
   <c r="AK10"/>
   <c r="AH10"/>
   <c r="AK9"/>
   <c r="AJ9"/>
   <c r="AL7" i="3"/>
   <c r="AK8" i="2"/>
   <c r="AK7" i="3"/>
-  <c r="AJ8" i="2" s="1"/>
+  <c r="AJ8" i="2"/>
   <c r="AI7" i="3"/>
   <c r="AH8" i="2"/>
   <c r="G7" i="20"/>
   <c r="AH7" i="2"/>
   <c r="AH23"/>
   <c r="I7" i="20"/>
-  <c r="AJ7" i="2" s="1"/>
+  <c r="AJ7" i="2"/>
   <c r="J7" i="20"/>
-  <c r="AK7" i="2" s="1"/>
-  <c r="AK6" s="1"/>
+  <c r="AK7" i="2"/>
+  <c r="AK6"/>
   <c r="AI24"/>
   <c r="AH24"/>
   <c r="AJ21"/>
   <c r="AH21"/>
   <c r="AJ20"/>
   <c r="AI20"/>
   <c r="AH20"/>
   <c r="AI15"/>
   <c r="AH15"/>
   <c r="AI11"/>
   <c r="AJ10"/>
   <c r="H7" i="20"/>
   <c r="AI7" i="2"/>
   <c r="AN20"/>
   <c r="AI21"/>
   <c r="AI19"/>
   <c r="AH19"/>
   <c r="AI16"/>
   <c r="AI12"/>
   <c r="AI10"/>
   <c r="AI9"/>
   <c r="AJ7" i="3"/>
   <c r="AI8" i="2"/>
   <c r="AE19"/>
   <c r="AF19"/>
   <c r="AF16"/>
   <c r="AF15"/>
   <c r="AE15"/>
   <c r="AD15"/>
   <c r="AG14"/>
   <c r="AF14"/>
   <c r="AE14"/>
   <c r="AD14"/>
   <c r="AD12"/>
   <c r="AF12"/>
   <c r="AF11"/>
   <c r="AF10"/>
   <c r="AE10"/>
   <c r="AE9"/>
   <c r="AG9"/>
   <c r="AD9"/>
   <c r="AE7" i="3"/>
-  <c r="AD8" i="2" s="1"/>
-  <c r="AD6" s="1"/>
+  <c r="AD8" i="2"/>
+  <c r="AD7"/>
+  <c r="AD23"/>
+  <c r="AD6"/>
   <c r="C7" i="20"/>
-  <c r="AD7" i="2"/>
-  <c r="AD23"/>
   <c r="AF7" i="1"/>
   <c r="AH7"/>
   <c r="AG7"/>
   <c r="AG26" i="2"/>
   <c r="AF26"/>
   <c r="AE26"/>
   <c r="AD26"/>
   <c r="AF25"/>
   <c r="AE25"/>
   <c r="AF24"/>
   <c r="AE24"/>
   <c r="AD24"/>
   <c r="AF23"/>
   <c r="AE23"/>
   <c r="AG22"/>
   <c r="AF22"/>
   <c r="AE22"/>
   <c r="AD22"/>
   <c r="AG21"/>
   <c r="AF21"/>
   <c r="AE21"/>
   <c r="AD21"/>
   <c r="AF20"/>
   <c r="AE20"/>
   <c r="AG19"/>
   <c r="AD19"/>
   <c r="AG18"/>
   <c r="AF18"/>
   <c r="AE18"/>
   <c r="AD18"/>
   <c r="AG17"/>
   <c r="AF17"/>
   <c r="AE17"/>
   <c r="AD17"/>
   <c r="AE16"/>
   <c r="AD16"/>
   <c r="AF13"/>
   <c r="AE13"/>
   <c r="AD13"/>
   <c r="AG12"/>
   <c r="AE11"/>
   <c r="AD11"/>
   <c r="AF9"/>
   <c r="AG7" i="3"/>
-  <c r="AF8" i="2" s="1"/>
+  <c r="AF8" i="2"/>
   <c r="AF7" i="3"/>
   <c r="AE8" i="2"/>
   <c r="E7" i="20"/>
-  <c r="AF7" i="2" s="1"/>
+  <c r="AF7" i="2"/>
   <c r="D7" i="20"/>
-  <c r="AE7" i="2" s="1"/>
-  <c r="AE6" s="1"/>
+  <c r="AE7" i="2"/>
+  <c r="AE6"/>
   <c r="AG13"/>
   <c r="AE12"/>
   <c r="AG11"/>
   <c r="AD10"/>
   <c r="AH7" i="3"/>
-  <c r="AG8" i="2" s="1"/>
-  <c r="AG6" s="1"/>
+  <c r="AG8" i="2"/>
   <c r="AG7"/>
   <c r="AG23"/>
+  <c r="AG6"/>
   <c r="F7" i="20"/>
   <c r="AD25" i="2"/>
   <c r="AG25"/>
   <c r="AG24"/>
   <c r="AD20"/>
   <c r="AG20"/>
   <c r="AG16"/>
   <c r="AG15"/>
   <c r="AE7" i="1"/>
   <c r="AG10" i="2"/>
   <c r="AM11"/>
   <c r="AM19"/>
   <c r="AM15"/>
   <c r="AM26"/>
   <c r="AM10"/>
   <c r="AM21"/>
   <c r="AM13"/>
   <c r="AM9"/>
   <c r="AM24"/>
   <c r="AM20"/>
   <c r="AM16"/>
   <c r="AM12"/>
   <c r="AL19"/>
   <c r="AL20"/>
   <c r="AL21"/>
   <c r="AL10"/>
   <c r="AL26"/>
   <c r="AL12"/>
   <c r="AJ12" i="20"/>
   <c r="AH9" i="2"/>
   <c r="AI6"/>
   <c r="AH6"/>
-  <c r="AN6" l="1"/>
+  <c r="AN6"/>
   <c r="AJ6"/>
   <c r="AF6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2069" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2112" uniqueCount="219">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0601</t>
   </si>
   <si>
     <t>Луковицы, клубни, клубневидные корни, клубнелуковицы, корневища, включая разветвленные, находящиеся в состоянии вегетативного покоя, вегетации, или цветения; растения и корни цикория, кроме корней товарной позиции 1212</t>
   </si>
   <si>
     <t>0602</t>
   </si>
   <si>
     <t>Прочие живые растения (включая их корни), черенки и отводки; мицелий гриба</t>
   </si>
   <si>
     <t>0603</t>
   </si>
   <si>
@@ -849,64 +853,190 @@
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>январь-март 2022 года*</t>
   </si>
   <si>
     <t>январь-март 2023 года*</t>
   </si>
   <si>
     <t xml:space="preserve">
    *Предварительные данные.</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> *Предварительные данные.</t>
   </si>
   <si>
-    <t xml:space="preserve">январь-июнь 2025 </t>
+    <t xml:space="preserve">январь-июль 2025 </t>
   </si>
   <si>
-    <t xml:space="preserve">январь-июнь 2026* </t>
+    <t xml:space="preserve">январь-июль 2026* </t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Товарооборот в иностранной валюте</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>тыс.долларов США, тонн, дополнительные единицы измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Методология ведения статистики взаимной торговли товарами государств – членов Евразийского экономического союза Утверждена Решением Коллегии Евразийской экономической комиссии от 25 декабря 2018 г. № 210</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основными источниками информации являются данные статистической отчетности 1-ТС «Отчет о взаимной торговле товарами с государствами-членами Евразийского экономического союза» со странами ЕАЭС</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/dynamic-tables/1450/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление статистики торговли</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Ускабаева Лаура</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 7232 25 06 35  </t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>L.Uskabaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Товарооборот в иностранной валюте - Экспорт, импорт</t>
+  </si>
+  <si>
+    <t>Показатель формируется с 2015 года</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="30">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -1001,50 +1131,104 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="49"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color indexed="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -1120,312 +1304,375 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="91">
+  <cellXfs count="108">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="18" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="22" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 3" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="6"/>
+    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1451,51 +1698,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1640,50 +1887,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Uskabaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/29/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AR75"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="AC7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AM12" sqref="AM12"/>
       <selection pane="topRight" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomLeft" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomRight" activeCell="AM7" sqref="AM7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="34.5703125" style="1" customWidth="1"/>
     <col min="3" max="14" width="12.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.140625" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.140625" style="1" customWidth="1"/>
@@ -1694,324 +1945,324 @@
     <col min="24" max="24" width="15" style="1" customWidth="1"/>
     <col min="25" max="25" width="11.85546875" style="1" customWidth="1"/>
     <col min="26" max="26" width="15.140625" style="1" customWidth="1"/>
     <col min="27" max="27" width="11.85546875" style="1" customWidth="1"/>
     <col min="28" max="28" width="15.140625" style="1" customWidth="1"/>
     <col min="29" max="29" width="11.85546875" style="1" customWidth="1"/>
     <col min="30" max="30" width="15.140625" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.85546875" style="1" customWidth="1"/>
     <col min="32" max="32" width="15.140625" style="1" customWidth="1"/>
     <col min="33" max="33" width="11.85546875" style="1" customWidth="1"/>
     <col min="34" max="34" width="15.140625" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="15.140625" style="1" customWidth="1"/>
     <col min="37" max="37" width="11.85546875" style="1" customWidth="1"/>
     <col min="38" max="38" width="15.140625" style="1" customWidth="1"/>
     <col min="39" max="39" width="11.85546875" style="1" customWidth="1"/>
     <col min="40" max="40" width="15.140625" style="1" customWidth="1"/>
     <col min="41" max="41" width="11.85546875" style="1" customWidth="1"/>
     <col min="42" max="42" width="15.140625" style="1" customWidth="1"/>
     <col min="43" max="43" width="8.85546875" style="1"/>
     <col min="44" max="44" width="11.42578125" style="1" customWidth="1"/>
     <col min="45" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" ht="27" customHeight="1">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="96" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="70"/>
-[...39 lines deleted...]
-      <c r="AP1" s="70"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
+      <c r="I1" s="96"/>
+      <c r="J1" s="96"/>
+      <c r="K1" s="96"/>
+      <c r="L1" s="96"/>
+      <c r="M1" s="96"/>
+      <c r="N1" s="96"/>
+      <c r="O1" s="96"/>
+      <c r="P1" s="96"/>
+      <c r="Q1" s="96"/>
+      <c r="R1" s="96"/>
+      <c r="S1" s="96"/>
+      <c r="T1" s="96"/>
+      <c r="U1" s="96"/>
+      <c r="V1" s="96"/>
+      <c r="W1" s="96"/>
+      <c r="X1" s="96"/>
+      <c r="Y1" s="96"/>
+      <c r="Z1" s="96"/>
+      <c r="AA1" s="96"/>
+      <c r="AB1" s="96"/>
+      <c r="AC1" s="96"/>
+      <c r="AD1" s="96"/>
+      <c r="AE1" s="96"/>
+      <c r="AF1" s="96"/>
+      <c r="AG1" s="96"/>
+      <c r="AH1" s="96"/>
+      <c r="AI1" s="96"/>
+      <c r="AJ1" s="96"/>
+      <c r="AK1" s="96"/>
+      <c r="AL1" s="96"/>
+      <c r="AM1" s="96"/>
+      <c r="AN1" s="96"/>
+      <c r="AO1" s="96"/>
+      <c r="AP1" s="96"/>
     </row>
     <row r="2" spans="1:44" ht="31.15" customHeight="1">
-      <c r="A2" s="70" t="s">
+      <c r="A2" s="96" t="s">
         <v>158</v>
       </c>
-      <c r="B2" s="70"/>
-[...39 lines deleted...]
-      <c r="AP2" s="70"/>
+      <c r="B2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="96"/>
+      <c r="I2" s="96"/>
+      <c r="J2" s="96"/>
+      <c r="K2" s="96"/>
+      <c r="L2" s="96"/>
+      <c r="M2" s="96"/>
+      <c r="N2" s="96"/>
+      <c r="O2" s="96"/>
+      <c r="P2" s="96"/>
+      <c r="Q2" s="96"/>
+      <c r="R2" s="96"/>
+      <c r="S2" s="96"/>
+      <c r="T2" s="96"/>
+      <c r="U2" s="96"/>
+      <c r="V2" s="96"/>
+      <c r="W2" s="96"/>
+      <c r="X2" s="96"/>
+      <c r="Y2" s="96"/>
+      <c r="Z2" s="96"/>
+      <c r="AA2" s="96"/>
+      <c r="AB2" s="96"/>
+      <c r="AC2" s="96"/>
+      <c r="AD2" s="96"/>
+      <c r="AE2" s="96"/>
+      <c r="AF2" s="96"/>
+      <c r="AG2" s="96"/>
+      <c r="AH2" s="96"/>
+      <c r="AI2" s="96"/>
+      <c r="AJ2" s="96"/>
+      <c r="AK2" s="96"/>
+      <c r="AL2" s="96"/>
+      <c r="AM2" s="96"/>
+      <c r="AN2" s="96"/>
+      <c r="AO2" s="96"/>
+      <c r="AP2" s="96"/>
     </row>
     <row r="3" spans="1:44" ht="12">
       <c r="A3" s="21"/>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
       <c r="G3" s="20"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
       <c r="K3" s="20"/>
       <c r="L3" s="20"/>
       <c r="M3" s="20"/>
       <c r="N3" s="20"/>
       <c r="O3" s="20"/>
       <c r="P3" s="20"/>
       <c r="Q3" s="20"/>
       <c r="R3" s="20"/>
       <c r="S3" s="20"/>
       <c r="T3" s="20"/>
       <c r="U3" s="20"/>
       <c r="V3" s="20"/>
       <c r="W3" s="20"/>
       <c r="X3" s="20"/>
       <c r="Y3" s="20"/>
       <c r="Z3" s="20"/>
     </row>
     <row r="4" spans="1:44" s="2" customFormat="1" ht="24" customHeight="1">
-      <c r="A4" s="75" t="s">
+      <c r="A4" s="90" t="s">
         <v>159</v>
       </c>
-      <c r="B4" s="79" t="s">
+      <c r="B4" s="89" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="74">
+      <c r="C4" s="88">
         <v>2015</v>
       </c>
-      <c r="D4" s="74"/>
-[...2 lines deleted...]
-      <c r="G4" s="74">
+      <c r="D4" s="88"/>
+      <c r="E4" s="88"/>
+      <c r="F4" s="88"/>
+      <c r="G4" s="88">
         <v>2016</v>
       </c>
-      <c r="H4" s="74"/>
-[...2 lines deleted...]
-      <c r="K4" s="74">
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
+      <c r="J4" s="88"/>
+      <c r="K4" s="88">
         <v>2017</v>
       </c>
-      <c r="L4" s="74"/>
-[...2 lines deleted...]
-      <c r="O4" s="74">
+      <c r="L4" s="88"/>
+      <c r="M4" s="88"/>
+      <c r="N4" s="88"/>
+      <c r="O4" s="88">
         <v>2018</v>
       </c>
-      <c r="P4" s="74"/>
-[...2 lines deleted...]
-      <c r="S4" s="74">
+      <c r="P4" s="88"/>
+      <c r="Q4" s="88"/>
+      <c r="R4" s="88"/>
+      <c r="S4" s="88">
         <v>2019</v>
       </c>
-      <c r="T4" s="74"/>
-[...2 lines deleted...]
-      <c r="W4" s="74">
+      <c r="T4" s="88"/>
+      <c r="U4" s="88"/>
+      <c r="V4" s="88"/>
+      <c r="W4" s="88">
         <v>2020</v>
       </c>
-      <c r="X4" s="74"/>
-[...2 lines deleted...]
-      <c r="AA4" s="74">
+      <c r="X4" s="88"/>
+      <c r="Y4" s="88"/>
+      <c r="Z4" s="88"/>
+      <c r="AA4" s="88">
         <v>2021</v>
       </c>
-      <c r="AB4" s="74"/>
-[...2 lines deleted...]
-      <c r="AE4" s="71" t="s">
+      <c r="AB4" s="88"/>
+      <c r="AC4" s="88"/>
+      <c r="AD4" s="88"/>
+      <c r="AE4" s="93" t="s">
         <v>156</v>
       </c>
-      <c r="AF4" s="72"/>
-[...2 lines deleted...]
-      <c r="AI4" s="71" t="s">
+      <c r="AF4" s="94"/>
+      <c r="AG4" s="94"/>
+      <c r="AH4" s="95"/>
+      <c r="AI4" s="93" t="s">
         <v>169</v>
       </c>
-      <c r="AJ4" s="72"/>
-[...2 lines deleted...]
-      <c r="AM4" s="71" t="s">
+      <c r="AJ4" s="94"/>
+      <c r="AK4" s="94"/>
+      <c r="AL4" s="95"/>
+      <c r="AM4" s="93" t="s">
         <v>170</v>
       </c>
-      <c r="AN4" s="72"/>
-[...1 lines deleted...]
-      <c r="AP4" s="73"/>
+      <c r="AN4" s="94"/>
+      <c r="AO4" s="94"/>
+      <c r="AP4" s="95"/>
     </row>
     <row r="5" spans="1:44" s="3" customFormat="1" ht="13.15" customHeight="1">
-      <c r="A5" s="76"/>
-[...5 lines deleted...]
-      <c r="E5" s="74" t="s">
+      <c r="A5" s="91"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="74"/>
-[...4 lines deleted...]
-      <c r="I5" s="74" t="s">
+      <c r="F5" s="88"/>
+      <c r="G5" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="88"/>
+      <c r="I5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="74"/>
-[...4 lines deleted...]
-      <c r="M5" s="74" t="s">
+      <c r="J5" s="88"/>
+      <c r="K5" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="88"/>
+      <c r="M5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="74"/>
-[...4 lines deleted...]
-      <c r="Q5" s="74" t="s">
+      <c r="N5" s="88"/>
+      <c r="O5" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="88"/>
+      <c r="Q5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="74"/>
-[...4 lines deleted...]
-      <c r="U5" s="74" t="s">
+      <c r="R5" s="88"/>
+      <c r="S5" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="88"/>
+      <c r="U5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="74"/>
-[...4 lines deleted...]
-      <c r="Y5" s="74" t="s">
+      <c r="V5" s="88"/>
+      <c r="W5" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="88"/>
+      <c r="Y5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="74"/>
-[...4 lines deleted...]
-      <c r="AC5" s="74" t="s">
+      <c r="Z5" s="88"/>
+      <c r="AA5" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="88"/>
+      <c r="AC5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="74"/>
-[...4 lines deleted...]
-      <c r="AG5" s="74" t="s">
+      <c r="AD5" s="88"/>
+      <c r="AE5" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="88"/>
+      <c r="AG5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="74"/>
-[...4 lines deleted...]
-      <c r="AK5" s="74" t="s">
+      <c r="AH5" s="88"/>
+      <c r="AI5" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="88"/>
+      <c r="AK5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="74"/>
-[...4 lines deleted...]
-      <c r="AO5" s="74" t="s">
+      <c r="AL5" s="88"/>
+      <c r="AM5" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="88"/>
+      <c r="AO5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="74"/>
+      <c r="AP5" s="88"/>
     </row>
     <row r="6" spans="1:44" s="2" customFormat="1" ht="48" customHeight="1">
-      <c r="A6" s="77"/>
-      <c r="B6" s="79"/>
+      <c r="A6" s="92"/>
+      <c r="B6" s="89"/>
       <c r="C6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="K6" s="10" t="s">
@@ -10647,362 +10898,362 @@
       <c r="E73" s="18"/>
       <c r="F73" s="18"/>
       <c r="G73" s="18"/>
       <c r="H73" s="18"/>
       <c r="I73" s="18"/>
       <c r="J73" s="18"/>
       <c r="K73" s="18"/>
       <c r="L73" s="18"/>
       <c r="M73" s="18"/>
       <c r="N73" s="18"/>
       <c r="O73" s="18"/>
       <c r="AE73" s="30"/>
       <c r="AF73" s="30"/>
       <c r="AG73" s="30"/>
       <c r="AH73" s="30"/>
       <c r="AI73" s="30"/>
       <c r="AJ73" s="30"/>
       <c r="AK73" s="30"/>
       <c r="AL73" s="30"/>
       <c r="AM73" s="30"/>
       <c r="AN73" s="30"/>
       <c r="AO73" s="30"/>
       <c r="AP73" s="30"/>
     </row>
     <row r="74" spans="1:44" ht="30.75" customHeight="1">
-      <c r="A74" s="78" t="s">
+      <c r="A74" s="87" t="s">
         <v>171</v>
       </c>
-      <c r="B74" s="78"/>
+      <c r="B74" s="87"/>
       <c r="C74" s="11"/>
       <c r="D74" s="11"/>
       <c r="E74" s="11"/>
       <c r="F74" s="11"/>
       <c r="G74" s="11"/>
       <c r="H74" s="11"/>
       <c r="I74" s="11"/>
       <c r="J74" s="11"/>
       <c r="K74" s="11"/>
       <c r="L74" s="11"/>
       <c r="M74" s="11"/>
       <c r="N74" s="11"/>
       <c r="O74" s="11"/>
       <c r="P74" s="11"/>
       <c r="Q74" s="11"/>
       <c r="R74" s="11"/>
       <c r="S74" s="11"/>
       <c r="T74" s="11"/>
       <c r="U74" s="11"/>
       <c r="V74" s="11"/>
       <c r="W74" s="11"/>
       <c r="X74" s="11"/>
       <c r="Y74" s="11"/>
       <c r="Z74" s="11"/>
       <c r="AH74" s="4"/>
       <c r="AI74" s="4"/>
       <c r="AJ74" s="4"/>
       <c r="AK74" s="4"/>
       <c r="AL74" s="4"/>
       <c r="AM74" s="4"/>
       <c r="AN74" s="4"/>
       <c r="AO74" s="4"/>
       <c r="AP74" s="4"/>
     </row>
     <row r="75" spans="1:44">
       <c r="AE75" s="4"/>
       <c r="AF75" s="4"/>
       <c r="AG75" s="4"/>
       <c r="AH75" s="4"/>
       <c r="AI75" s="4"/>
       <c r="AJ75" s="4"/>
       <c r="AK75" s="4"/>
       <c r="AL75" s="4"/>
       <c r="AM75" s="4"/>
       <c r="AN75" s="4"/>
       <c r="AO75" s="4"/>
       <c r="AP75" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="35">
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="A1:AP1"/>
+    <mergeCell ref="A2:AP2"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="O5:P5"/>
-    <mergeCell ref="AA5:AB5"/>
-[...3 lines deleted...]
-    <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="B4:B6"/>
-    <mergeCell ref="AE4:AH4"/>
-[...11 lines deleted...]
-    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="G4:J4"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A4:A6"/>
-    <mergeCell ref="G4:J4"/>
-[...5 lines deleted...]
-    <mergeCell ref="AE5:AF5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AR33"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="Q6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="AK42" sqref="AK42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="29.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="12.28515625" style="1" customWidth="1"/>
     <col min="4" max="5" width="11.7109375" style="1" customWidth="1"/>
     <col min="6" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="10.140625" style="1" customWidth="1"/>
     <col min="15" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" ht="24.75" customHeight="1">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="96" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="70"/>
-[...30 lines deleted...]
-      <c r="AG1" s="70"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
+      <c r="I1" s="96"/>
+      <c r="J1" s="96"/>
+      <c r="K1" s="96"/>
+      <c r="L1" s="96"/>
+      <c r="M1" s="96"/>
+      <c r="N1" s="96"/>
+      <c r="O1" s="96"/>
+      <c r="P1" s="96"/>
+      <c r="Q1" s="96"/>
+      <c r="R1" s="96"/>
+      <c r="S1" s="96"/>
+      <c r="T1" s="96"/>
+      <c r="U1" s="96"/>
+      <c r="V1" s="96"/>
+      <c r="W1" s="96"/>
+      <c r="X1" s="96"/>
+      <c r="Y1" s="96"/>
+      <c r="Z1" s="96"/>
+      <c r="AA1" s="96"/>
+      <c r="AB1" s="96"/>
+      <c r="AC1" s="96"/>
+      <c r="AD1" s="96"/>
+      <c r="AE1" s="96"/>
+      <c r="AF1" s="96"/>
+      <c r="AG1" s="96"/>
     </row>
     <row r="2" spans="1:44">
       <c r="A2" s="14"/>
       <c r="B2" s="9"/>
       <c r="M2" s="29"/>
     </row>
     <row r="3" spans="1:44" ht="23.25" customHeight="1">
-      <c r="A3" s="80" t="s">
+      <c r="A3" s="97" t="s">
         <v>163</v>
       </c>
-      <c r="B3" s="74">
+      <c r="B3" s="88">
         <v>2015</v>
       </c>
-      <c r="C3" s="74"/>
-[...2 lines deleted...]
-      <c r="F3" s="74">
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88">
         <v>2016</v>
       </c>
-      <c r="G3" s="74"/>
-[...2 lines deleted...]
-      <c r="J3" s="74">
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88">
         <v>2017</v>
       </c>
-      <c r="K3" s="74"/>
-[...2 lines deleted...]
-      <c r="N3" s="74">
+      <c r="K3" s="88"/>
+      <c r="L3" s="88"/>
+      <c r="M3" s="88"/>
+      <c r="N3" s="88">
         <v>2018</v>
       </c>
-      <c r="O3" s="74"/>
-[...2 lines deleted...]
-      <c r="R3" s="74">
+      <c r="O3" s="88"/>
+      <c r="P3" s="88"/>
+      <c r="Q3" s="88"/>
+      <c r="R3" s="88">
         <v>2019</v>
       </c>
-      <c r="S3" s="74"/>
-[...2 lines deleted...]
-      <c r="V3" s="74">
+      <c r="S3" s="88"/>
+      <c r="T3" s="88"/>
+      <c r="U3" s="88"/>
+      <c r="V3" s="88">
         <v>2020</v>
       </c>
-      <c r="W3" s="74"/>
-[...2 lines deleted...]
-      <c r="Z3" s="74">
+      <c r="W3" s="88"/>
+      <c r="X3" s="88"/>
+      <c r="Y3" s="88"/>
+      <c r="Z3" s="88">
         <v>2021</v>
       </c>
-      <c r="AA3" s="74"/>
-[...2 lines deleted...]
-      <c r="AD3" s="71" t="s">
+      <c r="AA3" s="88"/>
+      <c r="AB3" s="88"/>
+      <c r="AC3" s="88"/>
+      <c r="AD3" s="93" t="s">
         <v>156</v>
       </c>
-      <c r="AE3" s="72"/>
-[...2 lines deleted...]
-      <c r="AH3" s="71" t="s">
+      <c r="AE3" s="94"/>
+      <c r="AF3" s="94"/>
+      <c r="AG3" s="95"/>
+      <c r="AH3" s="93" t="s">
         <v>169</v>
       </c>
-      <c r="AI3" s="72"/>
-[...2 lines deleted...]
-      <c r="AL3" s="71" t="s">
+      <c r="AI3" s="94"/>
+      <c r="AJ3" s="94"/>
+      <c r="AK3" s="95"/>
+      <c r="AL3" s="93" t="s">
         <v>170</v>
       </c>
-      <c r="AM3" s="72"/>
-[...1 lines deleted...]
-      <c r="AO3" s="73"/>
+      <c r="AM3" s="94"/>
+      <c r="AN3" s="94"/>
+      <c r="AO3" s="95"/>
     </row>
     <row r="4" spans="1:44">
-      <c r="A4" s="80"/>
-[...4 lines deleted...]
-      <c r="D4" s="74" t="s">
+      <c r="A4" s="97"/>
+      <c r="B4" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="88"/>
+      <c r="D4" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="74"/>
-[...4 lines deleted...]
-      <c r="H4" s="74" t="s">
+      <c r="E4" s="88"/>
+      <c r="F4" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="88"/>
+      <c r="H4" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="I4" s="74"/>
-[...4 lines deleted...]
-      <c r="L4" s="74" t="s">
+      <c r="I4" s="88"/>
+      <c r="J4" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="88"/>
+      <c r="L4" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="M4" s="74"/>
-[...4 lines deleted...]
-      <c r="P4" s="74" t="s">
+      <c r="M4" s="88"/>
+      <c r="N4" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4" s="88"/>
+      <c r="P4" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="Q4" s="74"/>
-[...4 lines deleted...]
-      <c r="T4" s="74" t="s">
+      <c r="Q4" s="88"/>
+      <c r="R4" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="S4" s="88"/>
+      <c r="T4" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="U4" s="74"/>
-[...4 lines deleted...]
-      <c r="X4" s="74" t="s">
+      <c r="U4" s="88"/>
+      <c r="V4" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="W4" s="88"/>
+      <c r="X4" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="Y4" s="74"/>
-[...4 lines deleted...]
-      <c r="AB4" s="74" t="s">
+      <c r="Y4" s="88"/>
+      <c r="Z4" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="88"/>
+      <c r="AB4" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="AC4" s="74"/>
-[...4 lines deleted...]
-      <c r="AF4" s="74" t="s">
+      <c r="AC4" s="88"/>
+      <c r="AD4" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE4" s="88"/>
+      <c r="AF4" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="AG4" s="74"/>
-[...4 lines deleted...]
-      <c r="AJ4" s="74" t="s">
+      <c r="AG4" s="88"/>
+      <c r="AH4" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="88"/>
+      <c r="AJ4" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="AK4" s="74"/>
-[...4 lines deleted...]
-      <c r="AN4" s="74" t="s">
+      <c r="AK4" s="88"/>
+      <c r="AL4" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM4" s="88"/>
+      <c r="AN4" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="AO4" s="74"/>
+      <c r="AO4" s="88"/>
     </row>
     <row r="5" spans="1:44" ht="45">
-      <c r="A5" s="80"/>
+      <c r="A5" s="97"/>
       <c r="B5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -11252,95 +11503,95 @@
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="4"/>
       <c r="X7" s="4"/>
       <c r="Y7" s="4"/>
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4">
-        <f>Абай!C7</f>
+        <f ca="1">Абай!C7</f>
         <v>233346.24685</v>
       </c>
       <c r="AE7" s="4">
-        <f>Абай!D7</f>
+        <f ca="1">Абай!D7</f>
         <v>93478.853469999987</v>
       </c>
       <c r="AF7" s="4">
-        <f>Абай!E7</f>
+        <f ca="1">Абай!E7</f>
         <v>223743.93711</v>
       </c>
       <c r="AG7" s="4">
-        <f>Абай!F7</f>
+        <f ca="1">Абай!F7</f>
         <v>79246.076939999999</v>
       </c>
       <c r="AH7" s="4">
-        <f>Абай!G7</f>
+        <f ca="1">Абай!G7</f>
         <v>52962.777999999998</v>
       </c>
       <c r="AI7" s="4">
-        <f>Абай!H7</f>
+        <f ca="1">Абай!H7</f>
         <v>17288.854619999998</v>
       </c>
       <c r="AJ7" s="4">
-        <f>Абай!I7</f>
+        <f ca="1">Абай!I7</f>
         <v>72664.672449999998</v>
       </c>
       <c r="AK7" s="4">
-        <f>Абай!J7</f>
+        <f ca="1">Абай!J7</f>
         <v>25225.048339999998</v>
       </c>
       <c r="AL7" s="4">
-        <f>Абай!K7</f>
+        <f ca="1">Абай!K7</f>
         <v>38552.736600000004</v>
       </c>
       <c r="AM7" s="4">
-        <f>Абай!L7</f>
+        <f ca="1">Абай!L7</f>
         <v>15476.338459999999</v>
       </c>
       <c r="AN7" s="4">
-        <f>Абай!M7</f>
+        <f ca="1">Абай!M7</f>
         <v>85613.304629999999</v>
       </c>
       <c r="AO7" s="4">
-        <f>Абай!N7</f>
+        <f ca="1">Абай!N7</f>
         <v>32117.516519999997</v>
       </c>
       <c r="AQ7" s="44"/>
     </row>
     <row r="8" spans="1:44" s="38" customFormat="1" ht="12.75">
       <c r="A8" s="16" t="s">
         <v>135</v>
       </c>
       <c r="B8" s="4">
         <v>888069.60199999984</v>
       </c>
       <c r="C8" s="4">
         <v>175895.08108000006</v>
       </c>
       <c r="D8" s="4">
         <v>41396.349479999997</v>
       </c>
       <c r="E8" s="4">
         <v>11843.317800000001</v>
       </c>
       <c r="F8" s="4">
         <v>1029723.17749</v>
       </c>
       <c r="G8" s="4">
         <v>161260.0434</v>
@@ -11390,95 +11641,95 @@
       <c r="V8" s="4">
         <v>1068937.1960000002</v>
       </c>
       <c r="W8" s="4">
         <v>264478.75432000001</v>
       </c>
       <c r="X8" s="4">
         <v>75411.487739999982</v>
       </c>
       <c r="Y8" s="4">
         <v>17239.902439999998</v>
       </c>
       <c r="Z8" s="4">
         <v>1121750.1689999998</v>
       </c>
       <c r="AA8" s="4">
         <v>327843.65086000005</v>
       </c>
       <c r="AB8" s="4">
         <v>111478.43133000001</v>
       </c>
       <c r="AC8" s="4">
         <v>31499.264709999999</v>
       </c>
       <c r="AD8" s="4">
-        <f>Ақмола!AE7</f>
+        <f ca="1">Ақмола!AE7</f>
         <v>1043171.404</v>
       </c>
       <c r="AE8" s="4">
-        <f>Ақмола!AF7</f>
+        <f ca="1">Ақмола!AF7</f>
         <v>368202.27038999996</v>
       </c>
       <c r="AF8" s="4">
-        <f>Ақмола!AG7</f>
+        <f ca="1">Ақмола!AG7</f>
         <v>152047.51814</v>
       </c>
       <c r="AG8" s="4">
-        <f>Ақмола!AH7</f>
+        <f ca="1">Ақмола!AH7</f>
         <v>41552.536179999996</v>
       </c>
       <c r="AH8" s="4">
-        <f>Ақмола!AI7</f>
+        <f ca="1">Ақмола!AI7</f>
         <v>327499.20600000001</v>
       </c>
       <c r="AI8" s="4">
-        <f>Ақмола!AJ7</f>
+        <f ca="1">Ақмола!AJ7</f>
         <v>102540.80849</v>
       </c>
       <c r="AJ8" s="4">
-        <f>Ақмола!AK7</f>
+        <f ca="1">Ақмола!AK7</f>
         <v>54105.651190000011</v>
       </c>
       <c r="AK8" s="4">
-        <f>Ақмола!AL7</f>
+        <f ca="1">Ақмола!AL7</f>
         <v>12455.534250000001</v>
       </c>
       <c r="AL8" s="4">
-        <f>Ақмола!AM7</f>
+        <f ca="1">Ақмола!AM7</f>
         <v>295091.27599999995</v>
       </c>
       <c r="AM8" s="4">
-        <f>Ақмола!AN7</f>
+        <f ca="1">Ақмола!AN7</f>
         <v>94385.47993999999</v>
       </c>
       <c r="AN8" s="4">
-        <f>Ақмола!AO7</f>
+        <f ca="1">Ақмола!AO7</f>
         <v>59775.255750000004</v>
       </c>
       <c r="AO8" s="4">
-        <f>Ақмола!AP7</f>
+        <f ca="1">Ақмола!AP7</f>
         <v>14746.122410000002</v>
       </c>
     </row>
     <row r="9" spans="1:44" s="38" customFormat="1" ht="12.75">
       <c r="A9" s="16" t="s">
         <v>136</v>
       </c>
       <c r="B9" s="4">
         <v>154958.554</v>
       </c>
       <c r="C9" s="4">
         <v>33183.94292999999</v>
       </c>
       <c r="D9" s="4">
         <v>70343.806439999957</v>
       </c>
       <c r="E9" s="4">
         <v>31006.340220000013</v>
       </c>
       <c r="F9" s="4">
         <v>88320.47099999999</v>
       </c>
       <c r="G9" s="4">
         <v>17655.762859999999</v>
       </c>
@@ -13333,95 +13584,95 @@
       <c r="V23" s="4">
         <v>922170.94750000013</v>
       </c>
       <c r="W23" s="4">
         <v>227103.26496999999</v>
       </c>
       <c r="X23" s="4">
         <v>216699.36708000005</v>
       </c>
       <c r="Y23" s="4">
         <v>68406.530760000009</v>
       </c>
       <c r="Z23" s="4">
         <v>823408.3839400002</v>
       </c>
       <c r="AA23" s="4">
         <v>237958.17157000003</v>
       </c>
       <c r="AB23" s="4">
         <v>268239.89278000005</v>
       </c>
       <c r="AC23" s="4">
         <v>113600.35999999997</v>
       </c>
       <c r="AD23" s="4">
-        <f>ВКО!AE7</f>
+        <f ca="1">ВКО!AE7</f>
         <v>45104.215239999998</v>
       </c>
       <c r="AE23" s="4">
-        <f>ВКО!AF7</f>
+        <f ca="1">ВКО!AF7</f>
         <v>24835.439920000001</v>
       </c>
       <c r="AF23" s="4">
-        <f>ВКО!AG7</f>
+        <f ca="1">ВКО!AG7</f>
         <v>244116.36885999999</v>
       </c>
       <c r="AG23" s="4">
-        <f>ВКО!AH7</f>
+        <f ca="1">ВКО!AH7</f>
         <v>63385.164660000002</v>
       </c>
       <c r="AH23" s="4" t="e">
-        <f>ВКО!#REF!</f>
+        <f ca="1">ВКО!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AI23" s="4" t="e">
-        <f>ВКО!#REF!</f>
+        <f ca="1">ВКО!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AJ23" s="4" t="e">
-        <f>ВКО!#REF!</f>
+        <f ca="1">ВКО!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AK23" s="4" t="e">
-        <f>ВКО!#REF!</f>
+        <f ca="1">ВКО!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AL23" s="4" t="e">
-        <f>ВКО!#REF!</f>
+        <f ca="1">ВКО!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AM23" s="4" t="e">
-        <f>ВКО!#REF!</f>
+        <f ca="1">ВКО!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AN23" s="4" t="e">
-        <f>ВКО!#REF!</f>
+        <f ca="1">ВКО!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AO23" s="4" t="e">
-        <f>ВКО!#REF!</f>
+        <f ca="1">ВКО!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="24" spans="1:41" customFormat="1" ht="12.75">
       <c r="A24" s="16" t="s">
         <v>155</v>
       </c>
       <c r="B24" s="4">
         <v>1255017.3925999999</v>
       </c>
       <c r="C24" s="4">
         <v>257104.16498000003</v>
       </c>
       <c r="D24" s="4">
         <v>46643.523310000004</v>
       </c>
       <c r="E24" s="4">
         <v>32535.748849999993</v>
       </c>
       <c r="F24" s="4">
         <v>1443278.6111000003</v>
       </c>
       <c r="G24" s="4">
         <v>260747.56528000007</v>
       </c>
@@ -13793,54 +14044,54 @@
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AK26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AL26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AM26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AN26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AO26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="27" spans="1:41" ht="24.6" customHeight="1">
-      <c r="A27" s="78" t="s">
+      <c r="A27" s="87" t="s">
         <v>171</v>
       </c>
-      <c r="B27" s="78"/>
+      <c r="B27" s="87"/>
       <c r="C27" s="22"/>
       <c r="AH27" s="4"/>
       <c r="AI27" s="4"/>
       <c r="AJ27" s="4"/>
       <c r="AK27" s="4"/>
       <c r="AL27" s="4"/>
       <c r="AM27" s="4"/>
       <c r="AN27" s="4"/>
       <c r="AO27" s="4"/>
     </row>
     <row r="28" spans="1:41">
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="4"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
@@ -13859,219 +14110,219 @@
       <c r="AB28" s="4"/>
       <c r="AC28" s="4"/>
       <c r="AD28" s="4"/>
       <c r="AE28" s="4"/>
       <c r="AF28" s="4"/>
       <c r="AG28" s="4"/>
       <c r="AK28" s="4"/>
     </row>
     <row r="29" spans="1:41">
       <c r="Z29" s="4"/>
       <c r="AA29" s="4"/>
       <c r="AB29" s="4"/>
       <c r="AC29" s="4"/>
       <c r="AD29" s="4"/>
       <c r="AE29" s="4"/>
       <c r="AF29" s="4"/>
       <c r="AG29" s="4"/>
     </row>
     <row r="33" spans="6:6">
       <c r="F33" s="1" t="s">
         <v>151</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="33">
+    <mergeCell ref="AB4:AC4"/>
+    <mergeCell ref="AL3:AO3"/>
+    <mergeCell ref="AL4:AM4"/>
+    <mergeCell ref="AN4:AO4"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AH4:AI4"/>
+    <mergeCell ref="AJ4:AK4"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="F3:I3"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="J3:M3"/>
     <mergeCell ref="A1:AG1"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="AD4:AE4"/>
     <mergeCell ref="AF4:AG4"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="Z4:AA4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
-    <mergeCell ref="A27:B27"/>
-[...15 lines deleted...]
-    <mergeCell ref="AJ4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AJ74"/>
   <sheetViews>
     <sheetView zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C38" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AM12" sqref="AM12"/>
       <selection pane="topRight" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomLeft" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomRight" activeCell="K79" sqref="K79"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="51.5703125" style="36" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="14.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.7109375" style="1" customWidth="1"/>
     <col min="15" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" s="2" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="96" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="70"/>
-[...11 lines deleted...]
-      <c r="N1" s="70"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
+      <c r="I1" s="96"/>
+      <c r="J1" s="96"/>
+      <c r="K1" s="96"/>
+      <c r="L1" s="96"/>
+      <c r="M1" s="96"/>
+      <c r="N1" s="96"/>
     </row>
     <row r="2" spans="1:36" s="2" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A2" s="70" t="s">
+      <c r="A2" s="96" t="s">
         <v>164</v>
       </c>
-      <c r="B2" s="70"/>
-[...11 lines deleted...]
-      <c r="N2" s="70"/>
+      <c r="B2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="96"/>
+      <c r="I2" s="96"/>
+      <c r="J2" s="96"/>
+      <c r="K2" s="96"/>
+      <c r="L2" s="96"/>
+      <c r="M2" s="96"/>
+      <c r="N2" s="96"/>
     </row>
     <row r="3" spans="1:36" ht="12.75">
       <c r="A3" s="45"/>
       <c r="B3" s="46"/>
     </row>
     <row r="4" spans="1:36" s="2" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A4" s="75" t="s">
+      <c r="A4" s="90" t="s">
         <v>165</v>
       </c>
-      <c r="B4" s="79" t="s">
+      <c r="B4" s="89" t="s">
         <v>166</v>
       </c>
-      <c r="C4" s="71" t="s">
+      <c r="C4" s="93" t="s">
         <v>156</v>
       </c>
-      <c r="D4" s="72"/>
-[...2 lines deleted...]
-      <c r="G4" s="71" t="s">
+      <c r="D4" s="94"/>
+      <c r="E4" s="94"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="93" t="s">
         <v>169</v>
       </c>
-      <c r="H4" s="72"/>
-[...2 lines deleted...]
-      <c r="K4" s="71" t="s">
+      <c r="H4" s="94"/>
+      <c r="I4" s="94"/>
+      <c r="J4" s="95"/>
+      <c r="K4" s="93" t="s">
         <v>170</v>
       </c>
-      <c r="L4" s="72"/>
-[...1 lines deleted...]
-      <c r="N4" s="73"/>
+      <c r="L4" s="94"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="95"/>
     </row>
     <row r="5" spans="1:36" s="3" customFormat="1">
-      <c r="A5" s="76"/>
-[...5 lines deleted...]
-      <c r="E5" s="74" t="s">
+      <c r="A5" s="91"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="74"/>
-[...4 lines deleted...]
-      <c r="I5" s="74" t="s">
+      <c r="F5" s="88"/>
+      <c r="G5" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="88"/>
+      <c r="I5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="74"/>
-[...4 lines deleted...]
-      <c r="M5" s="74" t="s">
+      <c r="J5" s="88"/>
+      <c r="K5" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="88"/>
+      <c r="M5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="74"/>
+      <c r="N5" s="88"/>
     </row>
     <row r="6" spans="1:36" s="2" customFormat="1" ht="56.25" customHeight="1">
-      <c r="A6" s="77"/>
-      <c r="B6" s="79"/>
+      <c r="A6" s="92"/>
+      <c r="B6" s="89"/>
       <c r="C6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="K6" s="10" t="s">
@@ -16988,54 +17239,54 @@
       </c>
       <c r="I72" s="7">
         <v>0.05</v>
       </c>
       <c r="J72" s="7">
         <v>0.1019</v>
       </c>
       <c r="K72" s="7">
         <v>0</v>
       </c>
       <c r="L72" s="7">
         <v>0</v>
       </c>
       <c r="M72" s="7">
         <v>0.12</v>
       </c>
       <c r="N72" s="7">
         <v>0.64559999999999995</v>
       </c>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="18"/>
       <c r="B73" s="18"/>
     </row>
     <row r="74" spans="1:14" ht="30.75" customHeight="1">
-      <c r="A74" s="78" t="s">
+      <c r="A74" s="87" t="s">
         <v>171</v>
       </c>
-      <c r="B74" s="78"/>
+      <c r="B74" s="87"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -17065,320 +17316,320 @@
     <col min="22" max="22" width="14.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="12.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="15" style="1" customWidth="1"/>
     <col min="25" max="25" width="12.85546875" style="1" customWidth="1"/>
     <col min="26" max="26" width="14.7109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="12.85546875" style="1" customWidth="1"/>
     <col min="28" max="28" width="14.7109375" style="1" customWidth="1"/>
     <col min="29" max="29" width="12.85546875" style="1" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" style="1" customWidth="1"/>
     <col min="31" max="31" width="12.85546875" style="1" customWidth="1"/>
     <col min="32" max="32" width="14.7109375" style="1" customWidth="1"/>
     <col min="33" max="33" width="12.85546875" style="1" customWidth="1"/>
     <col min="34" max="34" width="14.7109375" style="1" customWidth="1"/>
     <col min="35" max="35" width="12.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="14.7109375" style="1" customWidth="1"/>
     <col min="37" max="37" width="12.85546875" style="1" customWidth="1"/>
     <col min="38" max="38" width="14.7109375" style="1" customWidth="1"/>
     <col min="39" max="39" width="12.85546875" style="1" customWidth="1"/>
     <col min="40" max="40" width="14.7109375" style="1" customWidth="1"/>
     <col min="41" max="41" width="12.85546875" style="1" customWidth="1"/>
     <col min="42" max="42" width="14.7109375" style="1" customWidth="1"/>
     <col min="43" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" s="2" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="96" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="70"/>
-[...39 lines deleted...]
-      <c r="AP1" s="70"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
+      <c r="I1" s="96"/>
+      <c r="J1" s="96"/>
+      <c r="K1" s="96"/>
+      <c r="L1" s="96"/>
+      <c r="M1" s="96"/>
+      <c r="N1" s="96"/>
+      <c r="O1" s="96"/>
+      <c r="P1" s="96"/>
+      <c r="Q1" s="96"/>
+      <c r="R1" s="96"/>
+      <c r="S1" s="96"/>
+      <c r="T1" s="96"/>
+      <c r="U1" s="96"/>
+      <c r="V1" s="96"/>
+      <c r="W1" s="96"/>
+      <c r="X1" s="96"/>
+      <c r="Y1" s="96"/>
+      <c r="Z1" s="96"/>
+      <c r="AA1" s="96"/>
+      <c r="AB1" s="96"/>
+      <c r="AC1" s="96"/>
+      <c r="AD1" s="96"/>
+      <c r="AE1" s="96"/>
+      <c r="AF1" s="96"/>
+      <c r="AG1" s="96"/>
+      <c r="AH1" s="96"/>
+      <c r="AI1" s="96"/>
+      <c r="AJ1" s="96"/>
+      <c r="AK1" s="96"/>
+      <c r="AL1" s="96"/>
+      <c r="AM1" s="96"/>
+      <c r="AN1" s="96"/>
+      <c r="AO1" s="96"/>
+      <c r="AP1" s="96"/>
     </row>
     <row r="2" spans="1:44" ht="29.25" customHeight="1">
-      <c r="A2" s="70" t="s">
+      <c r="A2" s="96" t="s">
         <v>167</v>
       </c>
-      <c r="B2" s="70"/>
-[...39 lines deleted...]
-      <c r="AP2" s="70"/>
+      <c r="B2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="96"/>
+      <c r="I2" s="96"/>
+      <c r="J2" s="96"/>
+      <c r="K2" s="96"/>
+      <c r="L2" s="96"/>
+      <c r="M2" s="96"/>
+      <c r="N2" s="96"/>
+      <c r="O2" s="96"/>
+      <c r="P2" s="96"/>
+      <c r="Q2" s="96"/>
+      <c r="R2" s="96"/>
+      <c r="S2" s="96"/>
+      <c r="T2" s="96"/>
+      <c r="U2" s="96"/>
+      <c r="V2" s="96"/>
+      <c r="W2" s="96"/>
+      <c r="X2" s="96"/>
+      <c r="Y2" s="96"/>
+      <c r="Z2" s="96"/>
+      <c r="AA2" s="96"/>
+      <c r="AB2" s="96"/>
+      <c r="AC2" s="96"/>
+      <c r="AD2" s="96"/>
+      <c r="AE2" s="96"/>
+      <c r="AF2" s="96"/>
+      <c r="AG2" s="96"/>
+      <c r="AH2" s="96"/>
+      <c r="AI2" s="96"/>
+      <c r="AJ2" s="96"/>
+      <c r="AK2" s="96"/>
+      <c r="AL2" s="96"/>
+      <c r="AM2" s="96"/>
+      <c r="AN2" s="96"/>
+      <c r="AO2" s="96"/>
+      <c r="AP2" s="96"/>
     </row>
     <row r="3" spans="1:44" ht="12.75">
       <c r="A3" s="45"/>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
       <c r="M3" s="46"/>
       <c r="N3" s="46"/>
       <c r="O3" s="46"/>
       <c r="P3" s="46"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
     </row>
     <row r="4" spans="1:44" s="2" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A4" s="75" t="s">
+      <c r="A4" s="90" t="s">
         <v>159</v>
       </c>
-      <c r="B4" s="79" t="s">
+      <c r="B4" s="89" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="74">
+      <c r="C4" s="88">
         <v>2015</v>
       </c>
-      <c r="D4" s="74"/>
-[...2 lines deleted...]
-      <c r="G4" s="74">
+      <c r="D4" s="88"/>
+      <c r="E4" s="88"/>
+      <c r="F4" s="88"/>
+      <c r="G4" s="88">
         <v>2016</v>
       </c>
-      <c r="H4" s="74"/>
-[...2 lines deleted...]
-      <c r="K4" s="74">
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
+      <c r="J4" s="88"/>
+      <c r="K4" s="88">
         <v>2017</v>
       </c>
-      <c r="L4" s="74"/>
-[...2 lines deleted...]
-      <c r="O4" s="74">
+      <c r="L4" s="88"/>
+      <c r="M4" s="88"/>
+      <c r="N4" s="88"/>
+      <c r="O4" s="88">
         <v>2018</v>
       </c>
-      <c r="P4" s="74"/>
-[...2 lines deleted...]
-      <c r="S4" s="74">
+      <c r="P4" s="88"/>
+      <c r="Q4" s="88"/>
+      <c r="R4" s="88"/>
+      <c r="S4" s="88">
         <v>2019</v>
       </c>
-      <c r="T4" s="74"/>
-[...2 lines deleted...]
-      <c r="W4" s="74">
+      <c r="T4" s="88"/>
+      <c r="U4" s="88"/>
+      <c r="V4" s="88"/>
+      <c r="W4" s="88">
         <v>2020</v>
       </c>
-      <c r="X4" s="74"/>
-[...2 lines deleted...]
-      <c r="AA4" s="74">
+      <c r="X4" s="88"/>
+      <c r="Y4" s="88"/>
+      <c r="Z4" s="88"/>
+      <c r="AA4" s="88">
         <v>2021</v>
       </c>
-      <c r="AB4" s="74"/>
-[...2 lines deleted...]
-      <c r="AE4" s="71" t="s">
+      <c r="AB4" s="88"/>
+      <c r="AC4" s="88"/>
+      <c r="AD4" s="88"/>
+      <c r="AE4" s="93" t="s">
         <v>156</v>
       </c>
-      <c r="AF4" s="72"/>
-[...2 lines deleted...]
-      <c r="AI4" s="71" t="s">
+      <c r="AF4" s="94"/>
+      <c r="AG4" s="94"/>
+      <c r="AH4" s="95"/>
+      <c r="AI4" s="93" t="s">
         <v>169</v>
       </c>
-      <c r="AJ4" s="72"/>
-[...2 lines deleted...]
-      <c r="AM4" s="71" t="s">
+      <c r="AJ4" s="94"/>
+      <c r="AK4" s="94"/>
+      <c r="AL4" s="95"/>
+      <c r="AM4" s="93" t="s">
         <v>170</v>
       </c>
-      <c r="AN4" s="72"/>
-[...1 lines deleted...]
-      <c r="AP4" s="73"/>
+      <c r="AN4" s="94"/>
+      <c r="AO4" s="94"/>
+      <c r="AP4" s="95"/>
     </row>
     <row r="5" spans="1:44" s="3" customFormat="1">
-      <c r="A5" s="76"/>
-[...5 lines deleted...]
-      <c r="E5" s="74" t="s">
+      <c r="A5" s="91"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="74"/>
-[...4 lines deleted...]
-      <c r="I5" s="74" t="s">
+      <c r="F5" s="88"/>
+      <c r="G5" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="88"/>
+      <c r="I5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="74"/>
-[...4 lines deleted...]
-      <c r="M5" s="74" t="s">
+      <c r="J5" s="88"/>
+      <c r="K5" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="88"/>
+      <c r="M5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="74"/>
-[...4 lines deleted...]
-      <c r="Q5" s="74" t="s">
+      <c r="N5" s="88"/>
+      <c r="O5" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="88"/>
+      <c r="Q5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="74"/>
-[...4 lines deleted...]
-      <c r="U5" s="74" t="s">
+      <c r="R5" s="88"/>
+      <c r="S5" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="88"/>
+      <c r="U5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="74"/>
-[...4 lines deleted...]
-      <c r="Y5" s="74" t="s">
+      <c r="V5" s="88"/>
+      <c r="W5" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="88"/>
+      <c r="Y5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="74"/>
-[...4 lines deleted...]
-      <c r="AC5" s="74" t="s">
+      <c r="Z5" s="88"/>
+      <c r="AA5" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="88"/>
+      <c r="AC5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="74"/>
-[...4 lines deleted...]
-      <c r="AG5" s="74" t="s">
+      <c r="AD5" s="88"/>
+      <c r="AE5" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="88"/>
+      <c r="AG5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="74"/>
-[...4 lines deleted...]
-      <c r="AK5" s="74" t="s">
+      <c r="AH5" s="88"/>
+      <c r="AI5" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="88"/>
+      <c r="AK5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="74"/>
-[...4 lines deleted...]
-      <c r="AO5" s="74" t="s">
+      <c r="AL5" s="88"/>
+      <c r="AM5" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="88"/>
+      <c r="AO5" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="74"/>
+      <c r="AP5" s="88"/>
     </row>
     <row r="6" spans="1:44" s="2" customFormat="1" ht="56.25" customHeight="1">
-      <c r="A6" s="77"/>
-      <c r="B6" s="79"/>
+      <c r="A6" s="92"/>
+      <c r="B6" s="89"/>
       <c r="C6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="K6" s="10" t="s">
@@ -25685,484 +25936,747 @@
       <c r="AO72" s="42" t="s">
         <v>133</v>
       </c>
       <c r="AP72" s="42" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="73" spans="1:42">
       <c r="A73" s="18"/>
       <c r="B73" s="18"/>
       <c r="C73" s="23"/>
       <c r="D73" s="23"/>
       <c r="E73" s="23"/>
       <c r="F73" s="23"/>
       <c r="G73" s="23"/>
       <c r="H73" s="23"/>
       <c r="I73" s="23"/>
       <c r="J73" s="23"/>
       <c r="K73" s="23"/>
       <c r="L73" s="23"/>
       <c r="M73" s="23"/>
       <c r="N73" s="23"/>
       <c r="O73" s="23"/>
     </row>
     <row r="74" spans="1:42" ht="30.75" customHeight="1">
-      <c r="A74" s="78" t="s">
+      <c r="A74" s="87" t="s">
         <v>171</v>
       </c>
-      <c r="B74" s="78"/>
+      <c r="B74" s="87"/>
     </row>
   </sheetData>
   <mergeCells count="35">
-    <mergeCell ref="A74:B74"/>
-[...8 lines deleted...]
-    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="A1:AP1"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="A2:AP2"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="W5:X5"/>
-    <mergeCell ref="AO5:AP5"/>
-[...7 lines deleted...]
-    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="G5:H5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="46" customWidth="1"/>
+    <col min="2" max="2" width="77.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="15" customHeight="1">
+      <c r="A1" s="73"/>
+      <c r="B1" s="74"/>
+    </row>
+    <row r="2" spans="1:2" ht="15" customHeight="1">
+      <c r="A2" s="75" t="s">
+        <v>184</v>
+      </c>
+      <c r="B2" s="76">
+        <v>312101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="15" customHeight="1">
+      <c r="A3" s="75" t="s">
+        <v>185</v>
+      </c>
+      <c r="B3" s="76" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="15" customHeight="1">
+      <c r="A4" s="75" t="s">
+        <v>187</v>
+      </c>
+      <c r="B4" s="77" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="15" customHeight="1">
+      <c r="A5" s="78" t="s">
+        <v>189</v>
+      </c>
+      <c r="B5" s="76" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="15" customHeight="1">
+      <c r="A6" s="78" t="s">
+        <v>190</v>
+      </c>
+      <c r="B6" s="76" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="15" customHeight="1">
+      <c r="A7" s="75" t="s">
+        <v>191</v>
+      </c>
+      <c r="B7" s="79" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="15" customHeight="1">
+      <c r="A8" s="75" t="s">
+        <v>192</v>
+      </c>
+      <c r="B8" s="79" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="42.75" customHeight="1">
+      <c r="A9" s="75" t="s">
+        <v>194</v>
+      </c>
+      <c r="B9" s="79" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="42" customHeight="1">
+      <c r="A10" s="75" t="s">
+        <v>196</v>
+      </c>
+      <c r="B10" s="79" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="15" customHeight="1">
+      <c r="A11" s="75" t="s">
+        <v>198</v>
+      </c>
+      <c r="B11" s="76"/>
+    </row>
+    <row r="12" spans="1:2" ht="15" customHeight="1">
+      <c r="A12" s="75" t="s">
+        <v>199</v>
+      </c>
+      <c r="B12" s="85" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="15" customHeight="1">
+      <c r="A13" s="80" t="s">
+        <v>201</v>
+      </c>
+      <c r="B13" s="86" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="15" customHeight="1">
+      <c r="A14" s="80" t="s">
+        <v>203</v>
+      </c>
+      <c r="B14" s="77" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="15" customHeight="1">
+      <c r="A15" s="80" t="s">
+        <v>205</v>
+      </c>
+      <c r="B15" s="86" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="15" customHeight="1">
+      <c r="A16" s="75" t="s">
+        <v>206</v>
+      </c>
+      <c r="B16" s="81">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="15" customHeight="1">
+      <c r="A17" s="75" t="s">
+        <v>207</v>
+      </c>
+      <c r="B17" s="81">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="15" customHeight="1">
+      <c r="A18" s="75" t="s">
+        <v>208</v>
+      </c>
+      <c r="B18" s="82" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="15" customHeight="1">
+      <c r="A19" s="75" t="s">
+        <v>210</v>
+      </c>
+      <c r="B19" s="82" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="15" customHeight="1">
+      <c r="A20" s="75" t="s">
+        <v>212</v>
+      </c>
+      <c r="B20" s="83" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="15" customHeight="1">
+      <c r="A21" s="75" t="s">
+        <v>214</v>
+      </c>
+      <c r="B21" s="84" t="s">
+        <v>215</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="70" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="70" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="70" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="70" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="70" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="70"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+      <c r="B12" s="71" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="70"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="70"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="61"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="61"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="61"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="72" t="s">
+        <v>183</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BJ126"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="70" workbookViewId="0">
+    <sheetView zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="2" ySplit="2" topLeftCell="AP3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="AY4" sqref="AY4:BB4"/>
+      <selection pane="bottomRight" activeCell="AU4" sqref="AU4:AX4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="52" customWidth="1"/>
     <col min="2" max="2" width="34.5703125" style="52" customWidth="1"/>
     <col min="3" max="14" width="12.5703125" style="52" customWidth="1"/>
     <col min="15" max="15" width="10.140625" style="52" customWidth="1"/>
     <col min="16" max="16" width="14.42578125" style="52" customWidth="1"/>
     <col min="17" max="17" width="10.140625" style="52" customWidth="1"/>
     <col min="18" max="18" width="14.42578125" style="52" customWidth="1"/>
     <col min="19" max="19" width="10.140625" style="52" customWidth="1"/>
     <col min="20" max="20" width="14.42578125" style="52" customWidth="1"/>
     <col min="21" max="21" width="10.140625" style="52" customWidth="1"/>
     <col min="22" max="22" width="14.42578125" style="52" customWidth="1"/>
     <col min="23" max="23" width="12.42578125" style="52" customWidth="1"/>
     <col min="24" max="24" width="15" style="52" customWidth="1"/>
     <col min="25" max="25" width="12.140625" style="52" customWidth="1"/>
     <col min="26" max="26" width="14.42578125" style="52" customWidth="1"/>
     <col min="27" max="27" width="12.140625" style="52" customWidth="1"/>
     <col min="28" max="28" width="14.42578125" style="52" customWidth="1"/>
     <col min="29" max="29" width="12.140625" style="52" customWidth="1"/>
     <col min="30" max="30" width="14.42578125" style="52" customWidth="1"/>
     <col min="31" max="31" width="12.140625" style="52" customWidth="1"/>
     <col min="32" max="32" width="14.42578125" style="52" customWidth="1"/>
     <col min="33" max="33" width="12.140625" style="52" customWidth="1"/>
     <col min="34" max="34" width="14.42578125" style="52" customWidth="1"/>
     <col min="35" max="38" width="11.7109375" style="52" customWidth="1"/>
     <col min="39" max="39" width="12.140625" style="52" customWidth="1"/>
     <col min="40" max="40" width="14.42578125" style="52" customWidth="1"/>
     <col min="41" max="41" width="12.140625" style="52" customWidth="1"/>
     <col min="42" max="42" width="14.42578125" style="52" customWidth="1"/>
     <col min="43" max="43" width="12.140625" style="52" customWidth="1"/>
     <col min="44" max="44" width="14.42578125" style="52" customWidth="1"/>
     <col min="45" max="45" width="12.140625" style="52" customWidth="1"/>
     <col min="46" max="46" width="14.42578125" style="52" customWidth="1"/>
     <col min="47" max="47" width="12.140625" style="52" customWidth="1"/>
     <col min="48" max="48" width="14.42578125" style="52" customWidth="1"/>
     <col min="49" max="49" width="12.140625" style="52" customWidth="1"/>
     <col min="50" max="50" width="14.42578125" style="52" customWidth="1"/>
     <col min="51" max="51" width="12.140625" style="52" customWidth="1"/>
     <col min="52" max="52" width="14.42578125" style="52" customWidth="1"/>
     <col min="53" max="53" width="12.140625" style="52" customWidth="1"/>
     <col min="54" max="54" width="14.42578125" style="52" customWidth="1"/>
     <col min="55" max="16384" width="8.85546875" style="52"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62" s="48" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="98" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="89"/>
-[...31 lines deleted...]
-      <c r="AH1" s="89"/>
+      <c r="B1" s="98"/>
+      <c r="C1" s="98"/>
+      <c r="D1" s="98"/>
+      <c r="E1" s="98"/>
+      <c r="F1" s="98"/>
+      <c r="G1" s="98"/>
+      <c r="H1" s="98"/>
+      <c r="I1" s="98"/>
+      <c r="J1" s="98"/>
+      <c r="K1" s="98"/>
+      <c r="L1" s="98"/>
+      <c r="M1" s="98"/>
+      <c r="N1" s="98"/>
+      <c r="O1" s="98"/>
+      <c r="P1" s="98"/>
+      <c r="Q1" s="98"/>
+      <c r="R1" s="98"/>
+      <c r="S1" s="98"/>
+      <c r="T1" s="98"/>
+      <c r="U1" s="98"/>
+      <c r="V1" s="98"/>
+      <c r="W1" s="98"/>
+      <c r="X1" s="98"/>
+      <c r="Y1" s="98"/>
+      <c r="Z1" s="98"/>
+      <c r="AA1" s="98"/>
+      <c r="AB1" s="98"/>
+      <c r="AC1" s="98"/>
+      <c r="AD1" s="98"/>
+      <c r="AE1" s="98"/>
+      <c r="AF1" s="98"/>
+      <c r="AG1" s="98"/>
+      <c r="AH1" s="98"/>
       <c r="AI1" s="49"/>
       <c r="AJ1" s="49"/>
       <c r="AK1" s="49"/>
       <c r="AL1" s="49"/>
       <c r="AM1" s="49"/>
       <c r="AN1" s="49"/>
       <c r="AO1" s="49"/>
       <c r="AP1" s="49"/>
       <c r="AQ1" s="49"/>
       <c r="AR1" s="49"/>
       <c r="AS1" s="49"/>
       <c r="AT1" s="49"/>
       <c r="AU1" s="49"/>
       <c r="AV1" s="49"/>
       <c r="AW1" s="49"/>
       <c r="AX1" s="49"/>
       <c r="AY1" s="49"/>
       <c r="AZ1" s="49"/>
       <c r="BA1" s="49"/>
       <c r="BB1" s="49"/>
     </row>
     <row r="2" spans="1:62" s="48" customFormat="1" ht="18" customHeight="1">
-      <c r="A2" s="89" t="s">
+      <c r="A2" s="98" t="s">
         <v>168</v>
       </c>
-      <c r="B2" s="89"/>
-[...31 lines deleted...]
-      <c r="AH2" s="89"/>
+      <c r="B2" s="98"/>
+      <c r="C2" s="98"/>
+      <c r="D2" s="98"/>
+      <c r="E2" s="98"/>
+      <c r="F2" s="98"/>
+      <c r="G2" s="98"/>
+      <c r="H2" s="98"/>
+      <c r="I2" s="98"/>
+      <c r="J2" s="98"/>
+      <c r="K2" s="98"/>
+      <c r="L2" s="98"/>
+      <c r="M2" s="98"/>
+      <c r="N2" s="98"/>
+      <c r="O2" s="98"/>
+      <c r="P2" s="98"/>
+      <c r="Q2" s="98"/>
+      <c r="R2" s="98"/>
+      <c r="S2" s="98"/>
+      <c r="T2" s="98"/>
+      <c r="U2" s="98"/>
+      <c r="V2" s="98"/>
+      <c r="W2" s="98"/>
+      <c r="X2" s="98"/>
+      <c r="Y2" s="98"/>
+      <c r="Z2" s="98"/>
+      <c r="AA2" s="98"/>
+      <c r="AB2" s="98"/>
+      <c r="AC2" s="98"/>
+      <c r="AD2" s="98"/>
+      <c r="AE2" s="98"/>
+      <c r="AF2" s="98"/>
+      <c r="AG2" s="98"/>
+      <c r="AH2" s="98"/>
       <c r="AI2" s="49"/>
       <c r="AJ2" s="49"/>
       <c r="AK2" s="49"/>
       <c r="AL2" s="49"/>
     </row>
     <row r="3" spans="1:62" ht="12">
       <c r="A3" s="50"/>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
       <c r="J3" s="51"/>
       <c r="K3" s="51"/>
       <c r="L3" s="51"/>
       <c r="M3" s="51"/>
       <c r="N3" s="51"/>
       <c r="O3" s="51"/>
       <c r="P3" s="51"/>
       <c r="Q3" s="51"/>
       <c r="R3" s="51"/>
       <c r="S3" s="51"/>
       <c r="T3" s="51"/>
       <c r="U3" s="51"/>
       <c r="V3" s="51"/>
       <c r="W3" s="51"/>
       <c r="X3" s="51"/>
       <c r="Y3" s="51"/>
       <c r="Z3" s="51"/>
       <c r="AI3" s="49"/>
       <c r="AJ3" s="49"/>
       <c r="AK3" s="49"/>
       <c r="AL3" s="49"/>
     </row>
     <row r="4" spans="1:62" s="48" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A4" s="86" t="s">
+      <c r="A4" s="105" t="s">
         <v>159</v>
       </c>
-      <c r="B4" s="90" t="s">
+      <c r="B4" s="103" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="81">
+      <c r="C4" s="102">
         <v>2015</v>
       </c>
-      <c r="D4" s="81"/>
-[...2 lines deleted...]
-      <c r="G4" s="81">
+      <c r="D4" s="102"/>
+      <c r="E4" s="102"/>
+      <c r="F4" s="102"/>
+      <c r="G4" s="102">
         <v>2016</v>
       </c>
-      <c r="H4" s="81"/>
-[...2 lines deleted...]
-      <c r="K4" s="81">
+      <c r="H4" s="102"/>
+      <c r="I4" s="102"/>
+      <c r="J4" s="102"/>
+      <c r="K4" s="102">
         <v>2017</v>
       </c>
-      <c r="L4" s="81"/>
-[...2 lines deleted...]
-      <c r="O4" s="81">
+      <c r="L4" s="102"/>
+      <c r="M4" s="102"/>
+      <c r="N4" s="102"/>
+      <c r="O4" s="102">
         <v>2018</v>
       </c>
-      <c r="P4" s="81"/>
-[...2 lines deleted...]
-      <c r="S4" s="81">
+      <c r="P4" s="102"/>
+      <c r="Q4" s="102"/>
+      <c r="R4" s="102"/>
+      <c r="S4" s="102">
         <v>2019</v>
       </c>
-      <c r="T4" s="81"/>
-[...2 lines deleted...]
-      <c r="W4" s="81">
+      <c r="T4" s="102"/>
+      <c r="U4" s="102"/>
+      <c r="V4" s="102"/>
+      <c r="W4" s="102">
         <v>2020</v>
       </c>
-      <c r="X4" s="81"/>
-[...2 lines deleted...]
-      <c r="AA4" s="81">
+      <c r="X4" s="102"/>
+      <c r="Y4" s="102"/>
+      <c r="Z4" s="102"/>
+      <c r="AA4" s="102">
         <v>2021</v>
       </c>
-      <c r="AB4" s="81"/>
-[...2 lines deleted...]
-      <c r="AE4" s="82">
+      <c r="AB4" s="102"/>
+      <c r="AC4" s="102"/>
+      <c r="AD4" s="102"/>
+      <c r="AE4" s="99">
         <v>2022</v>
       </c>
-      <c r="AF4" s="83"/>
-[...2 lines deleted...]
-      <c r="AI4" s="82">
+      <c r="AF4" s="100"/>
+      <c r="AG4" s="100"/>
+      <c r="AH4" s="101"/>
+      <c r="AI4" s="99">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="83"/>
-[...2 lines deleted...]
-      <c r="AM4" s="82">
+      <c r="AJ4" s="100"/>
+      <c r="AK4" s="100"/>
+      <c r="AL4" s="101"/>
+      <c r="AM4" s="99">
         <v>2024</v>
       </c>
-      <c r="AN4" s="83"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="82">
+      <c r="AN4" s="100"/>
+      <c r="AO4" s="100"/>
+      <c r="AP4" s="101"/>
+      <c r="AQ4" s="99">
         <v>2025</v>
       </c>
-      <c r="AR4" s="83"/>
-[...2 lines deleted...]
-      <c r="AU4" s="82" t="s">
+      <c r="AR4" s="100"/>
+      <c r="AS4" s="100"/>
+      <c r="AT4" s="101"/>
+      <c r="AU4" s="99" t="s">
         <v>175</v>
       </c>
-      <c r="AV4" s="83"/>
-[...2 lines deleted...]
-      <c r="AY4" s="82" t="s">
+      <c r="AV4" s="100"/>
+      <c r="AW4" s="100"/>
+      <c r="AX4" s="101"/>
+      <c r="AY4" s="99" t="s">
         <v>176</v>
       </c>
-      <c r="AZ4" s="83"/>
-[...1 lines deleted...]
-      <c r="BB4" s="84"/>
+      <c r="AZ4" s="100"/>
+      <c r="BA4" s="100"/>
+      <c r="BB4" s="101"/>
     </row>
     <row r="5" spans="1:62" s="53" customFormat="1">
-      <c r="A5" s="87"/>
-[...5 lines deleted...]
-      <c r="E5" s="81" t="s">
+      <c r="A5" s="106"/>
+      <c r="B5" s="103"/>
+      <c r="C5" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="102"/>
+      <c r="E5" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="81"/>
-[...4 lines deleted...]
-      <c r="I5" s="81" t="s">
+      <c r="F5" s="102"/>
+      <c r="G5" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="102"/>
+      <c r="I5" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="81"/>
-[...4 lines deleted...]
-      <c r="M5" s="81" t="s">
+      <c r="J5" s="102"/>
+      <c r="K5" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="102"/>
+      <c r="M5" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="81"/>
-[...4 lines deleted...]
-      <c r="Q5" s="81" t="s">
+      <c r="N5" s="102"/>
+      <c r="O5" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="102"/>
+      <c r="Q5" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="81"/>
-[...4 lines deleted...]
-      <c r="U5" s="81" t="s">
+      <c r="R5" s="102"/>
+      <c r="S5" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="102"/>
+      <c r="U5" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="81"/>
-[...4 lines deleted...]
-      <c r="Y5" s="81" t="s">
+      <c r="V5" s="102"/>
+      <c r="W5" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="102"/>
+      <c r="Y5" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="81"/>
-[...4 lines deleted...]
-      <c r="AC5" s="81" t="s">
+      <c r="Z5" s="102"/>
+      <c r="AA5" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="102"/>
+      <c r="AC5" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="81"/>
-[...4 lines deleted...]
-      <c r="AG5" s="81" t="s">
+      <c r="AD5" s="102"/>
+      <c r="AE5" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="102"/>
+      <c r="AG5" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="81"/>
-[...4 lines deleted...]
-      <c r="AK5" s="81" t="s">
+      <c r="AH5" s="102"/>
+      <c r="AI5" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="102"/>
+      <c r="AK5" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="81"/>
-[...4 lines deleted...]
-      <c r="AO5" s="81" t="s">
+      <c r="AL5" s="102"/>
+      <c r="AM5" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="102"/>
+      <c r="AO5" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="81"/>
-[...4 lines deleted...]
-      <c r="AS5" s="81" t="s">
+      <c r="AP5" s="102"/>
+      <c r="AQ5" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="102"/>
+      <c r="AS5" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="AT5" s="81"/>
-[...4 lines deleted...]
-      <c r="AW5" s="81" t="s">
+      <c r="AT5" s="102"/>
+      <c r="AU5" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV5" s="102"/>
+      <c r="AW5" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="AX5" s="81"/>
-[...4 lines deleted...]
-      <c r="BA5" s="81" t="s">
+      <c r="AX5" s="102"/>
+      <c r="AY5" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ5" s="102"/>
+      <c r="BA5" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="BB5" s="81"/>
+      <c r="BB5" s="102"/>
     </row>
     <row r="6" spans="1:62" s="48" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A6" s="88"/>
-      <c r="B6" s="90"/>
+      <c r="A6" s="107"/>
+      <c r="B6" s="103"/>
       <c r="C6" s="54" t="s">
         <v>172</v>
       </c>
       <c r="D6" s="54" t="s">
         <v>173</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>172</v>
       </c>
       <c r="F6" s="54" t="s">
         <v>173</v>
       </c>
       <c r="G6" s="54" t="s">
         <v>172</v>
       </c>
       <c r="H6" s="54" t="s">
         <v>173</v>
       </c>
       <c r="I6" s="54" t="s">
         <v>172</v>
       </c>
       <c r="J6" s="54" t="s">
         <v>173</v>
       </c>
       <c r="K6" s="54" t="s">
@@ -26414,72 +26928,72 @@
       <c r="AM7" s="49">
         <v>28916.640359999998</v>
       </c>
       <c r="AN7" s="49">
         <v>7830.1095000000014</v>
       </c>
       <c r="AO7" s="49">
         <v>158132.86777999994</v>
       </c>
       <c r="AP7" s="49">
         <v>30751.869119999996</v>
       </c>
       <c r="AQ7" s="49">
         <v>116456.94560000001</v>
       </c>
       <c r="AR7" s="49">
         <v>27538.161889999996</v>
       </c>
       <c r="AS7" s="49">
         <v>30138.266340000002</v>
       </c>
       <c r="AT7" s="49">
         <v>9462.296690000001</v>
       </c>
       <c r="AU7" s="49">
-        <v>54075.079599999997</v>
+        <v>61103.916599999997</v>
       </c>
       <c r="AV7" s="49">
-        <v>12983.645349999999</v>
+        <v>14503.359019999998</v>
       </c>
       <c r="AW7" s="49">
-        <v>9135.502959999998</v>
+        <v>16638.688870000002</v>
       </c>
       <c r="AX7" s="49">
-        <v>3505.6925300000007</v>
+        <v>5276.7529399999994</v>
       </c>
       <c r="AY7" s="49">
         <v>13486.735999999999</v>
       </c>
       <c r="AZ7" s="49">
         <v>3113.4817699999999</v>
       </c>
       <c r="BA7" s="49">
-        <v>82519.840050000013</v>
+        <v>99723.43385999999</v>
       </c>
       <c r="BB7" s="49">
-        <v>23205.123459999995</v>
+        <v>27207.067440000003</v>
       </c>
       <c r="BC7" s="49"/>
       <c r="BD7" s="49"/>
       <c r="BE7" s="49"/>
       <c r="BF7" s="49"/>
       <c r="BG7" s="49"/>
       <c r="BH7" s="49"/>
       <c r="BI7" s="49"/>
       <c r="BJ7" s="49"/>
     </row>
     <row r="8" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A8" s="52" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="52" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="58">
         <v>0</v>
       </c>
       <c r="D8" s="58">
         <v>0</v>
       </c>
       <c r="E8" s="58">
         <v>0.92510000000000003</v>
@@ -26585,72 +27099,72 @@
       </c>
       <c r="AM8" s="60">
         <v>0</v>
       </c>
       <c r="AN8" s="60">
         <v>0</v>
       </c>
       <c r="AO8" s="60">
         <v>3.6605500000000002</v>
       </c>
       <c r="AP8" s="60">
         <v>29.46613</v>
       </c>
       <c r="AQ8" s="60">
         <v>0</v>
       </c>
       <c r="AR8" s="60">
         <v>0</v>
       </c>
       <c r="AS8" s="60">
         <v>1.2554099999999999</v>
       </c>
       <c r="AT8" s="60">
         <v>39.965710000000001</v>
       </c>
-      <c r="AU8" s="60">
-[...5 lines deleted...]
-      <c r="AW8" s="60">
+      <c r="AU8" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV8" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW8" s="69">
         <v>0.93171999999999999</v>
       </c>
-      <c r="AX8" s="60">
+      <c r="AX8" s="69">
         <v>29.90812</v>
       </c>
-      <c r="AY8" s="60">
-[...5 lines deleted...]
-      <c r="BA8" s="60">
+      <c r="AY8" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ8" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA8" s="69">
         <v>7.2514900000000004</v>
       </c>
-      <c r="BB8" s="60">
+      <c r="BB8" s="69">
         <v>47.506459999999997</v>
       </c>
     </row>
     <row r="9" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A9" s="52" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="52" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="58">
         <v>0</v>
       </c>
       <c r="D9" s="58">
         <v>0</v>
       </c>
       <c r="E9" s="58">
         <v>120.244</v>
       </c>
       <c r="F9" s="58">
         <v>44.835000000000001</v>
       </c>
       <c r="G9" s="58">
         <v>0</v>
       </c>
@@ -26749,72 +27263,72 @@
       </c>
       <c r="AM9" s="60">
         <v>0</v>
       </c>
       <c r="AN9" s="60">
         <v>0</v>
       </c>
       <c r="AO9" s="60">
         <v>12.117760000000001</v>
       </c>
       <c r="AP9" s="60">
         <v>60.598039999999997</v>
       </c>
       <c r="AQ9" s="60">
         <v>0</v>
       </c>
       <c r="AR9" s="60">
         <v>0</v>
       </c>
       <c r="AS9" s="60">
         <v>3.3590800000000001</v>
       </c>
       <c r="AT9" s="60">
         <v>47.989730000000002</v>
       </c>
-      <c r="AU9" s="60">
-[...5 lines deleted...]
-      <c r="AW9" s="60">
+      <c r="AU9" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV9" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW9" s="69">
         <v>3.3590800000000001</v>
       </c>
-      <c r="AX9" s="60">
+      <c r="AX9" s="69">
         <v>47.989730000000002</v>
       </c>
-      <c r="AY9" s="60">
-[...5 lines deleted...]
-      <c r="BA9" s="60">
+      <c r="AY9" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ9" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA9" s="69">
         <v>26.602450000000001</v>
       </c>
-      <c r="BB9" s="60">
+      <c r="BB9" s="69">
         <v>56.183900000000001</v>
       </c>
     </row>
     <row r="10" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A10" s="52" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="52" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="58">
         <v>0</v>
       </c>
       <c r="D10" s="58">
         <v>0</v>
       </c>
       <c r="E10" s="58">
         <v>1.0085599999999999</v>
       </c>
       <c r="F10" s="58">
         <v>40.026299999999999</v>
       </c>
       <c r="G10" s="58">
         <v>0</v>
       </c>
@@ -26913,72 +27427,72 @@
       </c>
       <c r="AM10" s="60">
         <v>0</v>
       </c>
       <c r="AN10" s="60">
         <v>0</v>
       </c>
       <c r="AO10" s="60">
         <v>0</v>
       </c>
       <c r="AP10" s="60">
         <v>0</v>
       </c>
       <c r="AQ10" s="60">
         <v>0</v>
       </c>
       <c r="AR10" s="60">
         <v>0</v>
       </c>
       <c r="AS10" s="60">
         <v>0</v>
       </c>
       <c r="AT10" s="60">
         <v>0</v>
       </c>
-      <c r="AU10" s="60">
-[...17 lines deleted...]
-      <c r="BA10" s="60">
+      <c r="AU10" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV10" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX10" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY10" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA10" s="69">
         <v>0.13100000000000001</v>
       </c>
-      <c r="BB10" s="60">
+      <c r="BB10" s="69">
         <v>3.706</v>
       </c>
     </row>
     <row r="11" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A11" s="52" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="52" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="58">
         <v>0</v>
       </c>
       <c r="D11" s="58">
         <v>0</v>
       </c>
       <c r="E11" s="58">
         <v>0.32950000000000002</v>
       </c>
       <c r="F11" s="58">
         <v>1.43302</v>
       </c>
       <c r="G11" s="58">
         <v>0</v>
       </c>
@@ -27077,73 +27591,73 @@
       </c>
       <c r="AM11" s="60">
         <v>0</v>
       </c>
       <c r="AN11" s="60">
         <v>0</v>
       </c>
       <c r="AO11" s="60">
         <v>3.1966100000000002</v>
       </c>
       <c r="AP11" s="60">
         <v>3.70966</v>
       </c>
       <c r="AQ11" s="60">
         <v>0</v>
       </c>
       <c r="AR11" s="60">
         <v>0</v>
       </c>
       <c r="AS11" s="60">
         <v>2.9075700000000002</v>
       </c>
       <c r="AT11" s="60">
         <v>5.2060199999999996</v>
       </c>
-      <c r="AU11" s="60">
-[...21 lines deleted...]
-        <v>2.2516600000000002</v>
+      <c r="AU11" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV11" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW11" s="69">
+        <v>1.8475900000000001</v>
+      </c>
+      <c r="AX11" s="69">
+        <v>2.7259899999999999</v>
+      </c>
+      <c r="AY11" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="69">
+        <v>1.52044</v>
+      </c>
+      <c r="BB11" s="69">
+        <v>2.40883</v>
       </c>
     </row>
     <row r="12" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A12" s="52" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="52" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="58">
         <v>1638</v>
       </c>
       <c r="D12" s="58">
         <v>34.260150000000003</v>
       </c>
       <c r="E12" s="58">
         <v>36.11</v>
       </c>
       <c r="F12" s="58">
         <v>5.4991500000000002</v>
       </c>
       <c r="G12" s="58">
         <v>0</v>
       </c>
       <c r="H12" s="58">
@@ -27241,72 +27755,72 @@
       </c>
       <c r="AM12" s="60">
         <v>0</v>
       </c>
       <c r="AN12" s="60">
         <v>0</v>
       </c>
       <c r="AO12" s="60">
         <v>17</v>
       </c>
       <c r="AP12" s="60">
         <v>0.73299999999999998</v>
       </c>
       <c r="AQ12" s="60">
         <v>0</v>
       </c>
       <c r="AR12" s="60">
         <v>0</v>
       </c>
       <c r="AS12" s="60">
         <v>0</v>
       </c>
       <c r="AT12" s="60">
         <v>0</v>
       </c>
-      <c r="AU12" s="60">
-[...20 lines deleted...]
-      <c r="BB12" s="60">
+      <c r="AU12" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV12" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW12" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX12" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY12" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ12" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA12" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB12" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A13" s="52" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="52" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="58">
         <v>1188.54483</v>
       </c>
       <c r="D13" s="58">
         <v>40.855020000000003</v>
       </c>
       <c r="E13" s="58">
         <v>0</v>
       </c>
       <c r="F13" s="58">
         <v>0</v>
       </c>
       <c r="G13" s="58">
         <v>1268.3230000000001</v>
       </c>
@@ -27405,72 +27919,72 @@
       </c>
       <c r="AM13" s="60">
         <v>0</v>
       </c>
       <c r="AN13" s="60">
         <v>0</v>
       </c>
       <c r="AO13" s="60">
         <v>0</v>
       </c>
       <c r="AP13" s="60">
         <v>0</v>
       </c>
       <c r="AQ13" s="60">
         <v>0</v>
       </c>
       <c r="AR13" s="60">
         <v>0</v>
       </c>
       <c r="AS13" s="60">
         <v>0</v>
       </c>
       <c r="AT13" s="60">
         <v>0</v>
       </c>
-      <c r="AU13" s="60">
-[...20 lines deleted...]
-      <c r="BB13" s="60">
+      <c r="AU13" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV13" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW13" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX13" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY13" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ13" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA13" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB13" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A14" s="52" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="52" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="58">
         <v>5140.6075499999997</v>
       </c>
       <c r="D14" s="58">
         <v>345.06601000000001</v>
       </c>
       <c r="E14" s="58">
         <v>1</v>
       </c>
       <c r="F14" s="58">
         <v>1.85436</v>
       </c>
       <c r="G14" s="58">
         <v>2754.61895</v>
       </c>
@@ -27569,72 +28083,72 @@
       </c>
       <c r="AM14" s="60">
         <v>0</v>
       </c>
       <c r="AN14" s="60">
         <v>0</v>
       </c>
       <c r="AO14" s="60">
         <v>9.9000000000000005E-2</v>
       </c>
       <c r="AP14" s="60">
         <v>0.31884000000000001</v>
       </c>
       <c r="AQ14" s="60">
         <v>0</v>
       </c>
       <c r="AR14" s="60">
         <v>0</v>
       </c>
       <c r="AS14" s="60">
         <v>0.02</v>
       </c>
       <c r="AT14" s="60">
         <v>2.1520000000000001E-2</v>
       </c>
-      <c r="AU14" s="60">
-[...5 lines deleted...]
-      <c r="AW14" s="60">
+      <c r="AU14" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV14" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW14" s="69">
         <v>0.02</v>
       </c>
-      <c r="AX14" s="60">
+      <c r="AX14" s="69">
         <v>2.1520000000000001E-2</v>
       </c>
-      <c r="AY14" s="60">
-[...5 lines deleted...]
-      <c r="BA14" s="60">
+      <c r="AY14" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ14" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA14" s="69">
         <v>8.82</v>
       </c>
-      <c r="BB14" s="60">
+      <c r="BB14" s="69">
         <v>23.070640000000001</v>
       </c>
     </row>
     <row r="15" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A15" s="52" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="52" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="58">
         <v>1398.5106499999999</v>
       </c>
       <c r="D15" s="58">
         <v>24.150849999999998</v>
       </c>
       <c r="E15" s="58">
         <v>0</v>
       </c>
       <c r="F15" s="58">
         <v>0</v>
       </c>
       <c r="G15" s="58">
         <v>1212.4670000000001</v>
       </c>
@@ -27733,72 +28247,72 @@
       </c>
       <c r="AM15" s="60">
         <v>0</v>
       </c>
       <c r="AN15" s="60">
         <v>0</v>
       </c>
       <c r="AO15" s="60">
         <v>0.68</v>
       </c>
       <c r="AP15" s="60">
         <v>0.97870999999999997</v>
       </c>
       <c r="AQ15" s="60">
         <v>0</v>
       </c>
       <c r="AR15" s="60">
         <v>0</v>
       </c>
       <c r="AS15" s="60">
         <v>0</v>
       </c>
       <c r="AT15" s="60">
         <v>0</v>
       </c>
-      <c r="AU15" s="60">
-[...20 lines deleted...]
-      <c r="BB15" s="60">
+      <c r="AU15" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV15" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW15" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX15" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY15" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ15" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA15" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB15" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:62" s="61" customFormat="1" ht="12.75">
       <c r="A16" s="52" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="52" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="58">
         <v>3.9E-2</v>
       </c>
       <c r="D16" s="58">
         <v>3.8000000000000002E-4</v>
       </c>
       <c r="E16" s="58">
         <v>0</v>
       </c>
       <c r="F16" s="58">
         <v>0</v>
       </c>
       <c r="G16" s="58">
         <v>1.4750000000000001</v>
       </c>
@@ -27897,72 +28411,72 @@
       </c>
       <c r="AM16" s="60">
         <v>0</v>
       </c>
       <c r="AN16" s="60">
         <v>0</v>
       </c>
       <c r="AO16" s="60">
         <v>0</v>
       </c>
       <c r="AP16" s="60">
         <v>0</v>
       </c>
       <c r="AQ16" s="60">
         <v>0</v>
       </c>
       <c r="AR16" s="60">
         <v>0</v>
       </c>
       <c r="AS16" s="60">
         <v>0</v>
       </c>
       <c r="AT16" s="60">
         <v>0</v>
       </c>
-      <c r="AU16" s="60">
-[...20 lines deleted...]
-      <c r="BB16" s="60">
+      <c r="AU16" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV16" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW16" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX16" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY16" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ16" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA16" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB16" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A17" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="52" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="58">
         <v>1346.0109</v>
       </c>
       <c r="D17" s="58">
         <v>75.16377</v>
       </c>
       <c r="E17" s="58">
         <v>0.58650000000000002</v>
       </c>
       <c r="F17" s="58">
         <v>0.94389999999999996</v>
       </c>
       <c r="G17" s="58">
         <v>401.25995</v>
       </c>
@@ -28061,72 +28575,72 @@
       </c>
       <c r="AM17" s="60">
         <v>0</v>
       </c>
       <c r="AN17" s="60">
         <v>0</v>
       </c>
       <c r="AO17" s="60">
         <v>0</v>
       </c>
       <c r="AP17" s="60">
         <v>0</v>
       </c>
       <c r="AQ17" s="60">
         <v>0</v>
       </c>
       <c r="AR17" s="60">
         <v>0</v>
       </c>
       <c r="AS17" s="60">
         <v>0</v>
       </c>
       <c r="AT17" s="60">
         <v>0</v>
       </c>
-      <c r="AU17" s="60">
-[...20 lines deleted...]
-      <c r="BB17" s="60">
+      <c r="AU17" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV17" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW17" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX17" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY17" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ17" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA17" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB17" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A18" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="52" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="58">
         <v>212.94049999999999</v>
       </c>
       <c r="D18" s="58">
         <v>3.3961899999999998</v>
       </c>
       <c r="E18" s="58">
         <v>0.19739999999999999</v>
       </c>
       <c r="F18" s="58">
         <v>0.47003</v>
       </c>
       <c r="G18" s="58">
         <v>276.91000000000003</v>
       </c>
@@ -28225,72 +28739,72 @@
       </c>
       <c r="AM18" s="60">
         <v>0</v>
       </c>
       <c r="AN18" s="60">
         <v>0</v>
       </c>
       <c r="AO18" s="60">
         <v>0</v>
       </c>
       <c r="AP18" s="60">
         <v>0</v>
       </c>
       <c r="AQ18" s="60">
         <v>0</v>
       </c>
       <c r="AR18" s="60">
         <v>0</v>
       </c>
       <c r="AS18" s="60">
         <v>0</v>
       </c>
       <c r="AT18" s="60">
         <v>0</v>
       </c>
-      <c r="AU18" s="60">
-[...20 lines deleted...]
-      <c r="BB18" s="60">
+      <c r="AU18" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX18" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY18" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ18" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA18" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB18" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A19" s="52" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="52" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="58">
         <v>0.111</v>
       </c>
       <c r="D19" s="58">
         <v>1.1900000000000001E-3</v>
       </c>
       <c r="E19" s="58">
         <v>45.6312</v>
       </c>
       <c r="F19" s="58">
         <v>22.02899</v>
       </c>
       <c r="G19" s="58">
         <v>87.257000000000005</v>
       </c>
@@ -28389,72 +28903,72 @@
       </c>
       <c r="AM19" s="60">
         <v>0</v>
       </c>
       <c r="AN19" s="60">
         <v>0</v>
       </c>
       <c r="AO19" s="60">
         <v>0</v>
       </c>
       <c r="AP19" s="60">
         <v>0</v>
       </c>
       <c r="AQ19" s="60">
         <v>0</v>
       </c>
       <c r="AR19" s="60">
         <v>0</v>
       </c>
       <c r="AS19" s="60">
         <v>0</v>
       </c>
       <c r="AT19" s="60">
         <v>0</v>
       </c>
-      <c r="AU19" s="60">
-[...20 lines deleted...]
-      <c r="BB19" s="60">
+      <c r="AU19" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV19" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW19" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX19" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY19" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ19" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA19" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB19" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A20" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="52" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="58">
         <v>479.75911000000002</v>
       </c>
       <c r="D20" s="58">
         <v>7.3566399999999996</v>
       </c>
       <c r="E20" s="58">
         <v>0.54801</v>
       </c>
       <c r="F20" s="58">
         <v>1.37357</v>
       </c>
       <c r="G20" s="58">
         <v>495.19844999999998</v>
       </c>
@@ -28553,72 +29067,72 @@
       </c>
       <c r="AM20" s="60">
         <v>0</v>
       </c>
       <c r="AN20" s="60">
         <v>0</v>
       </c>
       <c r="AO20" s="60">
         <v>0</v>
       </c>
       <c r="AP20" s="60">
         <v>0</v>
       </c>
       <c r="AQ20" s="60">
         <v>0</v>
       </c>
       <c r="AR20" s="60">
         <v>0</v>
       </c>
       <c r="AS20" s="60">
         <v>0</v>
       </c>
       <c r="AT20" s="60">
         <v>0</v>
       </c>
-      <c r="AU20" s="60">
-[...20 lines deleted...]
-      <c r="BB20" s="60">
+      <c r="AU20" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV20" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW20" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX20" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY20" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ20" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA20" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB20" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A21" s="52" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="58">
         <v>0</v>
       </c>
       <c r="D21" s="58">
         <v>0</v>
       </c>
       <c r="E21" s="58">
         <v>0.81720000000000004</v>
       </c>
       <c r="F21" s="58">
         <v>1.1476999999999999</v>
       </c>
       <c r="G21" s="58">
         <v>0</v>
       </c>
@@ -28717,73 +29231,73 @@
       </c>
       <c r="AM21" s="60">
         <v>0</v>
       </c>
       <c r="AN21" s="60">
         <v>0</v>
       </c>
       <c r="AO21" s="60">
         <v>118.51675</v>
       </c>
       <c r="AP21" s="60">
         <v>140.66789</v>
       </c>
       <c r="AQ21" s="60">
         <v>0</v>
       </c>
       <c r="AR21" s="60">
         <v>0</v>
       </c>
       <c r="AS21" s="60">
         <v>131.24549999999999</v>
       </c>
       <c r="AT21" s="60">
         <v>186.25219999999999</v>
       </c>
-      <c r="AU21" s="60">
-[...21 lines deleted...]
-        <v>84.598259999999996</v>
+      <c r="AU21" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV21" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW21" s="69">
+        <v>83.448499999999996</v>
+      </c>
+      <c r="AX21" s="69">
+        <v>118.38294</v>
+      </c>
+      <c r="AY21" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ21" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA21" s="69">
+        <v>74.510000000000005</v>
+      </c>
+      <c r="BB21" s="69">
+        <v>95.149940000000001</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A22" s="52" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="58">
         <v>128.87799999999999</v>
       </c>
       <c r="D22" s="58">
         <v>20.532789999999999</v>
       </c>
       <c r="E22" s="58">
         <v>27.60416</v>
       </c>
       <c r="F22" s="58">
         <v>19.663350000000001</v>
       </c>
       <c r="G22" s="58">
         <v>43.551000000000002</v>
       </c>
       <c r="H22" s="58">
@@ -28881,73 +29395,73 @@
       </c>
       <c r="AM22" s="60">
         <v>3.21</v>
       </c>
       <c r="AN22" s="60">
         <v>0.03</v>
       </c>
       <c r="AO22" s="60">
         <v>104.0889</v>
       </c>
       <c r="AP22" s="60">
         <v>47.11486</v>
       </c>
       <c r="AQ22" s="60">
         <v>0</v>
       </c>
       <c r="AR22" s="60">
         <v>0</v>
       </c>
       <c r="AS22" s="60">
         <v>568.78560000000004</v>
       </c>
       <c r="AT22" s="60">
         <v>149.85504</v>
       </c>
-      <c r="AU22" s="60">
-[...21 lines deleted...]
-        <v>1089.5640100000001</v>
+      <c r="AU22" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV22" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW22" s="69">
+        <v>94.83</v>
+      </c>
+      <c r="AX22" s="69">
+        <v>45.73903</v>
+      </c>
+      <c r="AY22" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ22" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA22" s="69">
+        <v>5783.5551999999998</v>
+      </c>
+      <c r="BB22" s="69">
+        <v>1141.3190099999999</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A23" s="52" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="52" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="58">
         <v>0</v>
       </c>
       <c r="D23" s="58">
         <v>0</v>
       </c>
       <c r="E23" s="58">
         <v>0</v>
       </c>
       <c r="F23" s="58">
         <v>0</v>
       </c>
       <c r="G23" s="58">
         <v>0</v>
       </c>
       <c r="H23" s="58">
@@ -29045,72 +29559,72 @@
       </c>
       <c r="AM23" s="60">
         <v>0</v>
       </c>
       <c r="AN23" s="60">
         <v>0</v>
       </c>
       <c r="AO23" s="60">
         <v>0</v>
       </c>
       <c r="AP23" s="60">
         <v>0</v>
       </c>
       <c r="AQ23" s="60">
         <v>0</v>
       </c>
       <c r="AR23" s="60">
         <v>0</v>
       </c>
       <c r="AS23" s="60">
         <v>0</v>
       </c>
       <c r="AT23" s="60">
         <v>0</v>
       </c>
-      <c r="AU23" s="60">
-[...20 lines deleted...]
-      <c r="BB23" s="60">
+      <c r="AU23" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV23" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW23" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX23" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY23" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ23" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA23" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB23" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A24" s="52" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="52" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="58">
         <v>0</v>
       </c>
       <c r="D24" s="58">
         <v>0</v>
       </c>
       <c r="E24" s="58">
         <v>1.13687</v>
       </c>
       <c r="F24" s="58">
         <v>11.984260000000001</v>
       </c>
       <c r="G24" s="58">
         <v>252.89500000000001</v>
       </c>
@@ -29209,73 +29723,73 @@
       </c>
       <c r="AM24" s="60">
         <v>609.56596000000002</v>
       </c>
       <c r="AN24" s="60">
         <v>678.23532999999998</v>
       </c>
       <c r="AO24" s="60">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="AP24" s="60">
         <v>0.40851999999999999</v>
       </c>
       <c r="AQ24" s="60">
         <v>4.5359999999999996</v>
       </c>
       <c r="AR24" s="60">
         <v>3.4782199999999999</v>
       </c>
       <c r="AS24" s="60">
         <v>0.74951999999999996</v>
       </c>
       <c r="AT24" s="60">
         <v>0.32871</v>
       </c>
-      <c r="AU24" s="60">
+      <c r="AU24" s="69">
         <v>4.5359999999999996</v>
       </c>
-      <c r="AV24" s="60">
+      <c r="AV24" s="69">
         <v>3.4782199999999999</v>
       </c>
-      <c r="AW24" s="60">
-[...15 lines deleted...]
-        <v>0.12689</v>
+      <c r="AW24" s="69">
+        <v>0.72760000000000002</v>
+      </c>
+      <c r="AX24" s="69">
+        <v>0.21221999999999999</v>
+      </c>
+      <c r="AY24" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ24" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA24" s="69">
+        <v>2.4039999999999999E-2</v>
+      </c>
+      <c r="BB24" s="69">
+        <v>0.14113999999999999</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A25" s="52" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="52" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="58">
         <v>510.14760000000001</v>
       </c>
       <c r="D25" s="58">
         <v>178.15164999999999</v>
       </c>
       <c r="E25" s="58">
         <v>4543.3990000000003</v>
       </c>
       <c r="F25" s="58">
         <v>174.9092</v>
       </c>
       <c r="G25" s="58">
         <v>950.12800000000004</v>
       </c>
       <c r="H25" s="58">
@@ -29373,72 +29887,72 @@
       </c>
       <c r="AM25" s="60">
         <v>35.5976</v>
       </c>
       <c r="AN25" s="60">
         <v>47.648389999999999</v>
       </c>
       <c r="AO25" s="60">
         <v>190.32400000000001</v>
       </c>
       <c r="AP25" s="60">
         <v>341.17471</v>
       </c>
       <c r="AQ25" s="60">
         <v>115.61960000000001</v>
       </c>
       <c r="AR25" s="60">
         <v>70.618229999999997</v>
       </c>
       <c r="AS25" s="60">
         <v>349.26310000000001</v>
       </c>
       <c r="AT25" s="60">
         <v>270.46462000000002</v>
       </c>
-      <c r="AU25" s="60">
+      <c r="AU25" s="69">
         <v>88.019599999999997</v>
       </c>
-      <c r="AV25" s="60">
+      <c r="AV25" s="69">
         <v>49.635420000000003</v>
       </c>
-      <c r="AW25" s="60">
-[...5 lines deleted...]
-      <c r="AY25" s="60">
+      <c r="AW25" s="69">
+        <v>292.16399999999999</v>
+      </c>
+      <c r="AX25" s="69">
+        <v>160.4973</v>
+      </c>
+      <c r="AY25" s="69">
         <v>6.5</v>
       </c>
-      <c r="AZ25" s="60">
+      <c r="AZ25" s="69">
         <v>8.4987399999999997</v>
       </c>
-      <c r="BA25" s="60">
-[...2 lines deleted...]
-      <c r="BB25" s="60">
+      <c r="BA25" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB25" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A26" s="52" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="58">
         <v>0</v>
       </c>
       <c r="D26" s="58">
         <v>0</v>
       </c>
       <c r="E26" s="58">
         <v>4797.8458000000001</v>
       </c>
       <c r="F26" s="58">
         <v>3784.8335900000002</v>
       </c>
       <c r="G26" s="58">
         <v>0</v>
       </c>
@@ -29537,73 +30051,73 @@
       </c>
       <c r="AM26" s="60">
         <v>0</v>
       </c>
       <c r="AN26" s="60">
         <v>0</v>
       </c>
       <c r="AO26" s="60">
         <v>0</v>
       </c>
       <c r="AP26" s="60">
         <v>0</v>
       </c>
       <c r="AQ26" s="60">
         <v>0</v>
       </c>
       <c r="AR26" s="60">
         <v>0</v>
       </c>
       <c r="AS26" s="60">
         <v>72.320999999999998</v>
       </c>
       <c r="AT26" s="60">
         <v>76.477999999999994</v>
       </c>
-      <c r="AU26" s="60">
-[...11 lines deleted...]
-      <c r="AY26" s="60">
+      <c r="AU26" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV26" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW26" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX26" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY26" s="69">
         <v>38.988</v>
       </c>
-      <c r="AZ26" s="60">
+      <c r="AZ26" s="69">
         <v>41.177999999999997</v>
       </c>
-      <c r="BA26" s="60">
-[...3 lines deleted...]
-        <v>31.065999999999999</v>
+      <c r="BA26" s="69">
+        <v>64.763999999999996</v>
+      </c>
+      <c r="BB26" s="69">
+        <v>50.69988</v>
       </c>
     </row>
     <row r="27" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A27" s="52" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="52" t="s">
         <v>42</v>
       </c>
       <c r="C27" s="58">
         <v>2098.6509999999998</v>
       </c>
       <c r="D27" s="58">
         <v>478.07074999999998</v>
       </c>
       <c r="E27" s="58">
         <v>0</v>
       </c>
       <c r="F27" s="58">
         <v>0</v>
       </c>
       <c r="G27" s="58">
         <v>4227.3729999999996</v>
       </c>
       <c r="H27" s="58">
@@ -29701,72 +30215,72 @@
       </c>
       <c r="AM27" s="60">
         <v>1400.0409999999999</v>
       </c>
       <c r="AN27" s="60">
         <v>376.62930999999998</v>
       </c>
       <c r="AO27" s="60">
         <v>0.88</v>
       </c>
       <c r="AP27" s="60">
         <v>0.32912000000000002</v>
       </c>
       <c r="AQ27" s="60">
         <v>377.08</v>
       </c>
       <c r="AR27" s="60">
         <v>87.348119999999994</v>
       </c>
       <c r="AS27" s="60">
         <v>2.4</v>
       </c>
       <c r="AT27" s="60">
         <v>0.86299999999999999</v>
       </c>
-      <c r="AU27" s="60">
-[...5 lines deleted...]
-      <c r="AW27" s="60">
+      <c r="AU27" s="69">
+        <v>249.88</v>
+      </c>
+      <c r="AV27" s="69">
+        <v>57.578279999999999</v>
+      </c>
+      <c r="AW27" s="69">
         <v>2.4</v>
       </c>
-      <c r="AX27" s="60">
+      <c r="AX27" s="69">
         <v>0.86299999999999999</v>
       </c>
-      <c r="AY27" s="60">
+      <c r="AY27" s="69">
         <v>20</v>
       </c>
-      <c r="AZ27" s="60">
+      <c r="AZ27" s="69">
         <v>11.303330000000001</v>
       </c>
-      <c r="BA27" s="60">
-[...2 lines deleted...]
-      <c r="BB27" s="60">
+      <c r="BA27" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB27" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A28" s="52" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="52" t="s">
         <v>44</v>
       </c>
       <c r="C28" s="58">
         <v>1885.5065500000001</v>
       </c>
       <c r="D28" s="58">
         <v>119.22535999999999</v>
       </c>
       <c r="E28" s="58">
         <v>0</v>
       </c>
       <c r="F28" s="58">
         <v>0</v>
       </c>
       <c r="G28" s="58">
         <v>732.36501999999996</v>
       </c>
@@ -29865,72 +30379,72 @@
       </c>
       <c r="AM28" s="60">
         <v>0</v>
       </c>
       <c r="AN28" s="60">
         <v>0</v>
       </c>
       <c r="AO28" s="60">
         <v>0</v>
       </c>
       <c r="AP28" s="60">
         <v>0</v>
       </c>
       <c r="AQ28" s="60">
         <v>0</v>
       </c>
       <c r="AR28" s="60">
         <v>0</v>
       </c>
       <c r="AS28" s="60">
         <v>0</v>
       </c>
       <c r="AT28" s="60">
         <v>0</v>
       </c>
-      <c r="AU28" s="60">
-[...20 lines deleted...]
-      <c r="BB28" s="60">
+      <c r="AU28" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV28" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW28" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX28" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY28" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ28" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA28" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB28" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A29" s="52" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="52" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="58">
         <v>2038.7661800000001</v>
       </c>
       <c r="D29" s="58">
         <v>459.65082000000001</v>
       </c>
       <c r="E29" s="58">
         <v>2.4018000000000002</v>
       </c>
       <c r="F29" s="58">
         <v>6.7320700000000002</v>
       </c>
       <c r="G29" s="58">
         <v>9388.0052599999999</v>
       </c>
@@ -30029,73 +30543,73 @@
       </c>
       <c r="AM29" s="60">
         <v>1025.549</v>
       </c>
       <c r="AN29" s="60">
         <v>293.65030999999999</v>
       </c>
       <c r="AO29" s="60">
         <v>2.2000000000000002</v>
       </c>
       <c r="AP29" s="60">
         <v>1.30446</v>
       </c>
       <c r="AQ29" s="60">
         <v>468</v>
       </c>
       <c r="AR29" s="60">
         <v>205.94057000000001</v>
       </c>
       <c r="AS29" s="60">
         <v>0.22</v>
       </c>
       <c r="AT29" s="60">
         <v>1.0201899999999999</v>
       </c>
-      <c r="AU29" s="60">
+      <c r="AU29" s="69">
         <v>7</v>
       </c>
-      <c r="AV29" s="60">
+      <c r="AV29" s="69">
         <v>1.86025</v>
       </c>
-      <c r="AW29" s="60">
+      <c r="AW29" s="69">
         <v>0.12</v>
       </c>
-      <c r="AX29" s="60">
+      <c r="AX29" s="69">
         <v>0.53771000000000002</v>
       </c>
-      <c r="AY29" s="60">
-[...9 lines deleted...]
-        <v>0.51046000000000002</v>
+      <c r="AY29" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ29" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA29" s="69">
+        <v>0.12</v>
+      </c>
+      <c r="BB29" s="69">
+        <v>0.61046999999999996</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A30" s="52" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="52" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="58">
         <v>54.997999999999998</v>
       </c>
       <c r="D30" s="58">
         <v>6.1249799999999999</v>
       </c>
       <c r="E30" s="58">
         <v>0</v>
       </c>
       <c r="F30" s="58">
         <v>0</v>
       </c>
       <c r="G30" s="58">
         <v>1110.356</v>
       </c>
       <c r="H30" s="58">
@@ -30193,72 +30707,72 @@
       </c>
       <c r="AM30" s="60">
         <v>0</v>
       </c>
       <c r="AN30" s="60">
         <v>0</v>
       </c>
       <c r="AO30" s="60">
         <v>0</v>
       </c>
       <c r="AP30" s="60">
         <v>0</v>
       </c>
       <c r="AQ30" s="60">
         <v>0</v>
       </c>
       <c r="AR30" s="60">
         <v>0</v>
       </c>
       <c r="AS30" s="60">
         <v>0</v>
       </c>
       <c r="AT30" s="60">
         <v>0</v>
       </c>
-      <c r="AU30" s="60">
-[...20 lines deleted...]
-      <c r="BB30" s="60">
+      <c r="AU30" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV30" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW30" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX30" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY30" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ30" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA30" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB30" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A31" s="52" t="s">
         <v>49</v>
       </c>
       <c r="B31" s="52" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="58">
         <v>958.75048000000004</v>
       </c>
       <c r="D31" s="58">
         <v>90.16283</v>
       </c>
       <c r="E31" s="58">
         <v>0</v>
       </c>
       <c r="F31" s="58">
         <v>0</v>
       </c>
       <c r="G31" s="58">
         <v>305.24200000000002</v>
       </c>
@@ -30357,72 +30871,72 @@
       </c>
       <c r="AM31" s="60">
         <v>0</v>
       </c>
       <c r="AN31" s="60">
         <v>0</v>
       </c>
       <c r="AO31" s="60">
         <v>0</v>
       </c>
       <c r="AP31" s="60">
         <v>0</v>
       </c>
       <c r="AQ31" s="60">
         <v>0</v>
       </c>
       <c r="AR31" s="60">
         <v>0</v>
       </c>
       <c r="AS31" s="60">
         <v>0</v>
       </c>
       <c r="AT31" s="60">
         <v>0</v>
       </c>
-      <c r="AU31" s="60">
-[...20 lines deleted...]
-      <c r="BB31" s="60">
+      <c r="AU31" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV31" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW31" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX31" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY31" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ31" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA31" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB31" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A32" s="52" t="s">
         <v>51</v>
       </c>
       <c r="B32" s="52" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="58">
         <v>838.87926000000004</v>
       </c>
       <c r="D32" s="58">
         <v>18.29402</v>
       </c>
       <c r="E32" s="58">
         <v>0</v>
       </c>
       <c r="F32" s="58">
         <v>0</v>
       </c>
       <c r="G32" s="58">
         <v>14604.6687</v>
       </c>
@@ -30521,72 +31035,72 @@
       </c>
       <c r="AM32" s="60">
         <v>0</v>
       </c>
       <c r="AN32" s="60">
         <v>0</v>
       </c>
       <c r="AO32" s="60">
         <v>20.5</v>
       </c>
       <c r="AP32" s="60">
         <v>4.9649999999999999</v>
       </c>
       <c r="AQ32" s="60">
         <v>0</v>
       </c>
       <c r="AR32" s="60">
         <v>0</v>
       </c>
       <c r="AS32" s="60">
         <v>0</v>
       </c>
       <c r="AT32" s="60">
         <v>0</v>
       </c>
-      <c r="AU32" s="60">
-[...20 lines deleted...]
-      <c r="BB32" s="60">
+      <c r="AU32" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV32" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW32" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX32" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY32" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ32" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA32" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB32" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A33" s="52" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="52" t="s">
         <v>54</v>
       </c>
       <c r="C33" s="58">
         <v>226.154</v>
       </c>
       <c r="D33" s="58">
         <v>17.635020000000001</v>
       </c>
       <c r="E33" s="58">
         <v>0</v>
       </c>
       <c r="F33" s="58">
         <v>0</v>
       </c>
       <c r="G33" s="58">
         <v>725.60900000000004</v>
       </c>
@@ -30685,72 +31199,72 @@
       </c>
       <c r="AM33" s="60">
         <v>0</v>
       </c>
       <c r="AN33" s="60">
         <v>0</v>
       </c>
       <c r="AO33" s="60">
         <v>0</v>
       </c>
       <c r="AP33" s="60">
         <v>0</v>
       </c>
       <c r="AQ33" s="60">
         <v>0</v>
       </c>
       <c r="AR33" s="60">
         <v>0</v>
       </c>
       <c r="AS33" s="60">
         <v>0.1</v>
       </c>
       <c r="AT33" s="60">
         <v>0.49926999999999999</v>
       </c>
-      <c r="AU33" s="60">
-[...17 lines deleted...]
-      <c r="BA33" s="60">
+      <c r="AU33" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV33" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW33" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX33" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY33" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ33" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA33" s="69">
         <v>0.48</v>
       </c>
-      <c r="BB33" s="60">
+      <c r="BB33" s="69">
         <v>2.6486399999999999</v>
       </c>
     </row>
     <row r="34" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A34" s="52" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="52" t="s">
         <v>56</v>
       </c>
       <c r="C34" s="58">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="D34" s="58">
         <v>1.66E-2</v>
       </c>
       <c r="E34" s="58">
         <v>0.72552000000000005</v>
       </c>
       <c r="F34" s="58">
         <v>2.04948</v>
       </c>
       <c r="G34" s="58">
         <v>0</v>
       </c>
@@ -30849,73 +31363,73 @@
       </c>
       <c r="AM34" s="60">
         <v>0</v>
       </c>
       <c r="AN34" s="60">
         <v>0</v>
       </c>
       <c r="AO34" s="60">
         <v>37.377000000000002</v>
       </c>
       <c r="AP34" s="60">
         <v>87.702830000000006</v>
       </c>
       <c r="AQ34" s="60">
         <v>0</v>
       </c>
       <c r="AR34" s="60">
         <v>0</v>
       </c>
       <c r="AS34" s="60">
         <v>37.161000000000001</v>
       </c>
       <c r="AT34" s="60">
         <v>113.37313</v>
       </c>
-      <c r="AU34" s="60">
-[...21 lines deleted...]
-        <v>60.173639999999999</v>
+      <c r="AU34" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV34" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW34" s="69">
+        <v>21.149000000000001</v>
+      </c>
+      <c r="AX34" s="69">
+        <v>65.628469999999993</v>
+      </c>
+      <c r="AY34" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ34" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA34" s="69">
+        <v>21.097000000000001</v>
+      </c>
+      <c r="BB34" s="69">
+        <v>65.411370000000005</v>
       </c>
     </row>
     <row r="35" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A35" s="52" t="s">
         <v>57</v>
       </c>
       <c r="B35" s="52" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="58">
         <v>7778.1017000000002</v>
       </c>
       <c r="D35" s="58">
         <v>1261.92589</v>
       </c>
       <c r="E35" s="58">
         <v>2.1189499999999999</v>
       </c>
       <c r="F35" s="58">
         <v>11.50573</v>
       </c>
       <c r="G35" s="58">
         <v>2453.7040000000002</v>
       </c>
       <c r="H35" s="58">
@@ -31013,72 +31527,72 @@
       </c>
       <c r="AM35" s="60">
         <v>0</v>
       </c>
       <c r="AN35" s="60">
         <v>0</v>
       </c>
       <c r="AO35" s="60">
         <v>6.64879</v>
       </c>
       <c r="AP35" s="60">
         <v>4.0364199999999997</v>
       </c>
       <c r="AQ35" s="60">
         <v>0</v>
       </c>
       <c r="AR35" s="60">
         <v>0</v>
       </c>
       <c r="AS35" s="60">
         <v>0.53500000000000003</v>
       </c>
       <c r="AT35" s="60">
         <v>0.71694000000000002</v>
       </c>
-      <c r="AU35" s="60">
-[...5 lines deleted...]
-      <c r="AW35" s="60">
+      <c r="AU35" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV35" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW35" s="69">
         <v>0.53500000000000003</v>
       </c>
-      <c r="AX35" s="60">
+      <c r="AX35" s="69">
         <v>0.71694000000000002</v>
       </c>
-      <c r="AY35" s="60">
-[...5 lines deleted...]
-      <c r="BA35" s="60">
+      <c r="AY35" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA35" s="69">
         <v>0.02</v>
       </c>
-      <c r="BB35" s="60">
+      <c r="BB35" s="69">
         <v>1.1296999999999999</v>
       </c>
     </row>
     <row r="36" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A36" s="52" t="s">
         <v>59</v>
       </c>
       <c r="B36" s="52" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="58">
         <v>1.7517499999999999</v>
       </c>
       <c r="D36" s="58">
         <v>0.89683999999999997</v>
       </c>
       <c r="E36" s="58">
         <v>9.5564199999999992</v>
       </c>
       <c r="F36" s="58">
         <v>88.989429999999999</v>
       </c>
       <c r="G36" s="58">
         <v>0.38800000000000001</v>
       </c>
@@ -31177,73 +31691,73 @@
       </c>
       <c r="AM36" s="60">
         <v>42</v>
       </c>
       <c r="AN36" s="60">
         <v>19.491399999999999</v>
       </c>
       <c r="AO36" s="60">
         <v>1.3060400000000001</v>
       </c>
       <c r="AP36" s="60">
         <v>8.3542100000000001</v>
       </c>
       <c r="AQ36" s="60">
         <v>0</v>
       </c>
       <c r="AR36" s="60">
         <v>0</v>
       </c>
       <c r="AS36" s="60">
         <v>0.94440000000000002</v>
       </c>
       <c r="AT36" s="60">
         <v>6.5401600000000002</v>
       </c>
-      <c r="AU36" s="60">
-[...21 lines deleted...]
-        <v>2.09104</v>
+      <c r="AU36" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV36" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW36" s="69">
+        <v>0.62731999999999999</v>
+      </c>
+      <c r="AX36" s="69">
+        <v>4.2786099999999996</v>
+      </c>
+      <c r="AY36" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ36" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA36" s="69">
+        <v>0.34601999999999999</v>
+      </c>
+      <c r="BB36" s="69">
+        <v>2.7289699999999999</v>
       </c>
     </row>
     <row r="37" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A37" s="52" t="s">
         <v>61</v>
       </c>
       <c r="B37" s="52" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="58">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="D37" s="58">
         <v>3.0460000000000001E-2</v>
       </c>
       <c r="E37" s="58">
         <v>0.80179999999999996</v>
       </c>
       <c r="F37" s="58">
         <v>4.4873799999999999</v>
       </c>
       <c r="G37" s="58">
         <v>0</v>
       </c>
       <c r="H37" s="58">
@@ -31341,73 +31855,73 @@
       </c>
       <c r="AM37" s="60">
         <v>15</v>
       </c>
       <c r="AN37" s="60">
         <v>8.7501700000000007</v>
       </c>
       <c r="AO37" s="60">
         <v>5.3400000000000003E-2</v>
       </c>
       <c r="AP37" s="60">
         <v>0.36697999999999997</v>
       </c>
       <c r="AQ37" s="60">
         <v>0</v>
       </c>
       <c r="AR37" s="60">
         <v>0</v>
       </c>
       <c r="AS37" s="60">
         <v>6.0400000000000002E-2</v>
       </c>
       <c r="AT37" s="60">
         <v>0.39290000000000003</v>
       </c>
-      <c r="AU37" s="60">
-[...21 lines deleted...]
-        <v>0.12931000000000001</v>
+      <c r="AU37" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV37" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW37" s="69">
+        <v>2.8400000000000002E-2</v>
+      </c>
+      <c r="AX37" s="69">
+        <v>0.19563</v>
+      </c>
+      <c r="AY37" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ37" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA37" s="69">
+        <v>2.4799999999999999E-2</v>
+      </c>
+      <c r="BB37" s="69">
+        <v>0.19062000000000001</v>
       </c>
     </row>
     <row r="38" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A38" s="52" t="s">
         <v>63</v>
       </c>
       <c r="B38" s="52" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="58">
         <v>0</v>
       </c>
       <c r="D38" s="58">
         <v>0</v>
       </c>
       <c r="E38" s="58">
         <v>0.27900000000000003</v>
       </c>
       <c r="F38" s="58">
         <v>5.0015099999999997</v>
       </c>
       <c r="G38" s="58">
         <v>0</v>
       </c>
       <c r="H38" s="58">
@@ -31505,73 +32019,73 @@
       </c>
       <c r="AM38" s="60">
         <v>0</v>
       </c>
       <c r="AN38" s="60">
         <v>0</v>
       </c>
       <c r="AO38" s="60">
         <v>0.13017000000000001</v>
       </c>
       <c r="AP38" s="60">
         <v>2.50786</v>
       </c>
       <c r="AQ38" s="60">
         <v>0</v>
       </c>
       <c r="AR38" s="60">
         <v>0</v>
       </c>
       <c r="AS38" s="60">
         <v>0.1484</v>
       </c>
       <c r="AT38" s="60">
         <v>2.6814399999999998</v>
       </c>
-      <c r="AU38" s="60">
-[...21 lines deleted...]
-        <v>1.0755699999999999</v>
+      <c r="AU38" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV38" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW38" s="69">
+        <v>7.392E-2</v>
+      </c>
+      <c r="AX38" s="69">
+        <v>1.3999699999999999</v>
+      </c>
+      <c r="AY38" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ38" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA38" s="69">
+        <v>6.4839999999999995E-2</v>
+      </c>
+      <c r="BB38" s="69">
+        <v>1.3857699999999999</v>
       </c>
     </row>
     <row r="39" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A39" s="52" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="52" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="58">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="D39" s="58">
         <v>4.1230000000000003E-2</v>
       </c>
       <c r="E39" s="58">
         <v>7.2749999999999995E-2</v>
       </c>
       <c r="F39" s="58">
         <v>0.77236000000000005</v>
       </c>
       <c r="G39" s="58">
         <v>5.7000000000000002E-3</v>
       </c>
       <c r="H39" s="58">
@@ -31669,73 +32183,73 @@
       </c>
       <c r="AM39" s="60">
         <v>0</v>
       </c>
       <c r="AN39" s="60">
         <v>0</v>
       </c>
       <c r="AO39" s="60">
         <v>2.1930000000000002E-2</v>
       </c>
       <c r="AP39" s="60">
         <v>0.17180000000000001</v>
       </c>
       <c r="AQ39" s="60">
         <v>0</v>
       </c>
       <c r="AR39" s="60">
         <v>0</v>
       </c>
       <c r="AS39" s="60">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="AT39" s="60">
         <v>0.13102</v>
       </c>
-      <c r="AU39" s="60">
-[...5 lines deleted...]
-      <c r="AW39" s="60">
+      <c r="AU39" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV39" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW39" s="69">
         <v>0.01</v>
       </c>
-      <c r="AX39" s="60">
+      <c r="AX39" s="69">
         <v>9.3450000000000005E-2</v>
       </c>
-      <c r="AY39" s="60">
-[...9 lines deleted...]
-        <v>7.9640000000000002E-2</v>
+      <c r="AY39" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ39" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA39" s="69">
+        <v>1.2E-2</v>
+      </c>
+      <c r="BB39" s="69">
+        <v>9.6640000000000004E-2</v>
       </c>
     </row>
     <row r="40" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A40" s="52" t="s">
         <v>67</v>
       </c>
       <c r="B40" s="52" t="s">
         <v>68</v>
       </c>
       <c r="C40" s="58">
         <v>0.29899999999999999</v>
       </c>
       <c r="D40" s="58">
         <v>1.3820000000000001E-2</v>
       </c>
       <c r="E40" s="58">
         <v>0.56200000000000006</v>
       </c>
       <c r="F40" s="58">
         <v>1.9936100000000001</v>
       </c>
       <c r="G40" s="58">
         <v>2.7000000000000001E-3</v>
       </c>
       <c r="H40" s="58">
@@ -31833,73 +32347,73 @@
       </c>
       <c r="AM40" s="60">
         <v>0</v>
       </c>
       <c r="AN40" s="60">
         <v>0</v>
       </c>
       <c r="AO40" s="60">
         <v>0.26928999999999997</v>
       </c>
       <c r="AP40" s="60">
         <v>0.54107000000000005</v>
       </c>
       <c r="AQ40" s="60">
         <v>0</v>
       </c>
       <c r="AR40" s="60">
         <v>0</v>
       </c>
       <c r="AS40" s="60">
         <v>0.19767999999999999</v>
       </c>
       <c r="AT40" s="60">
         <v>0.37658000000000003</v>
       </c>
-      <c r="AU40" s="60">
-[...21 lines deleted...]
-        <v>0.16214999999999999</v>
+      <c r="AU40" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV40" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW40" s="69">
+        <v>0.13067999999999999</v>
+      </c>
+      <c r="AX40" s="69">
+        <v>0.21626999999999999</v>
+      </c>
+      <c r="AY40" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ40" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA40" s="69">
+        <v>8.4919999999999995E-2</v>
+      </c>
+      <c r="BB40" s="69">
+        <v>0.21892</v>
       </c>
     </row>
     <row r="41" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A41" s="52" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="52" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="58">
         <v>3.3871500000000001</v>
       </c>
       <c r="D41" s="58">
         <v>0.77705000000000002</v>
       </c>
       <c r="E41" s="58">
         <v>2.4918499999999999</v>
       </c>
       <c r="F41" s="58">
         <v>19.10754</v>
       </c>
       <c r="G41" s="58">
         <v>0.20635000000000001</v>
       </c>
       <c r="H41" s="58">
@@ -31997,73 +32511,73 @@
       </c>
       <c r="AM41" s="60">
         <v>0</v>
       </c>
       <c r="AN41" s="60">
         <v>0</v>
       </c>
       <c r="AO41" s="60">
         <v>1.88554</v>
       </c>
       <c r="AP41" s="60">
         <v>12.03082</v>
       </c>
       <c r="AQ41" s="60">
         <v>0</v>
       </c>
       <c r="AR41" s="60">
         <v>0</v>
       </c>
       <c r="AS41" s="60">
         <v>0.66757</v>
       </c>
       <c r="AT41" s="60">
         <v>5.6832399999999996</v>
       </c>
-      <c r="AU41" s="60">
-[...21 lines deleted...]
-        <v>3.2765399999999998</v>
+      <c r="AU41" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV41" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW41" s="69">
+        <v>0.41443000000000002</v>
+      </c>
+      <c r="AX41" s="69">
+        <v>3.5870500000000001</v>
+      </c>
+      <c r="AY41" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ41" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA41" s="69">
+        <v>0.35499999999999998</v>
+      </c>
+      <c r="BB41" s="69">
+        <v>3.61063</v>
       </c>
     </row>
     <row r="42" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A42" s="52" t="s">
         <v>71</v>
       </c>
       <c r="B42" s="52" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="58">
         <v>94206.870999999999</v>
       </c>
       <c r="D42" s="58">
         <v>16940.472170000001</v>
       </c>
       <c r="E42" s="58">
         <v>551.55200000000002</v>
       </c>
       <c r="F42" s="58">
         <v>86.034729999999996</v>
       </c>
       <c r="G42" s="58">
         <v>205501.992</v>
       </c>
       <c r="H42" s="58">
@@ -32161,73 +32675,73 @@
       </c>
       <c r="AM42" s="60">
         <v>22255.360000000001</v>
       </c>
       <c r="AN42" s="60">
         <v>3959.335</v>
       </c>
       <c r="AO42" s="60">
         <v>106840.035</v>
       </c>
       <c r="AP42" s="60">
         <v>15270.6438</v>
       </c>
       <c r="AQ42" s="60">
         <v>104706.262</v>
       </c>
       <c r="AR42" s="60">
         <v>21481.527999999998</v>
       </c>
       <c r="AS42" s="60">
         <v>10534.98</v>
       </c>
       <c r="AT42" s="60">
         <v>1495.2343100000001</v>
       </c>
-      <c r="AU42" s="60">
-[...11 lines deleted...]
-      <c r="AY42" s="60">
+      <c r="AU42" s="69">
+        <v>55963.214</v>
+      </c>
+      <c r="AV42" s="69">
+        <v>11229.300999999999</v>
+      </c>
+      <c r="AW42" s="69">
+        <v>5464.02</v>
+      </c>
+      <c r="AX42" s="69">
+        <v>803.84424999999999</v>
+      </c>
+      <c r="AY42" s="69">
         <v>11469.224</v>
       </c>
-      <c r="AZ42" s="60">
+      <c r="AZ42" s="69">
         <v>2486.953</v>
       </c>
-      <c r="BA42" s="60">
-[...3 lines deleted...]
-        <v>6874.7676199999996</v>
+      <c r="BA42" s="69">
+        <v>52317.49</v>
+      </c>
+      <c r="BB42" s="69">
+        <v>8932.8896199999999</v>
       </c>
     </row>
     <row r="43" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A43" s="52" t="s">
         <v>73</v>
       </c>
       <c r="B43" s="52" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="58">
         <v>1993.85</v>
       </c>
       <c r="D43" s="58">
         <v>259.16525999999999</v>
       </c>
       <c r="E43" s="58">
         <v>122.1704</v>
       </c>
       <c r="F43" s="58">
         <v>8.5457599999999996</v>
       </c>
       <c r="G43" s="58">
         <v>974.2</v>
       </c>
       <c r="H43" s="58">
@@ -32325,72 +32839,72 @@
       </c>
       <c r="AM43" s="60">
         <v>0</v>
       </c>
       <c r="AN43" s="60">
         <v>0</v>
       </c>
       <c r="AO43" s="60">
         <v>1644.25</v>
       </c>
       <c r="AP43" s="60">
         <v>304.53514000000001</v>
       </c>
       <c r="AQ43" s="60">
         <v>0</v>
       </c>
       <c r="AR43" s="60">
         <v>0</v>
       </c>
       <c r="AS43" s="60">
         <v>0</v>
       </c>
       <c r="AT43" s="60">
         <v>0</v>
       </c>
-      <c r="AU43" s="60">
-[...20 lines deleted...]
-      <c r="BB43" s="60">
+      <c r="AU43" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV43" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW43" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX43" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY43" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ43" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA43" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB43" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A44" s="52" t="s">
         <v>75</v>
       </c>
       <c r="B44" s="52" t="s">
         <v>76</v>
       </c>
       <c r="C44" s="58">
         <v>1018</v>
       </c>
       <c r="D44" s="58">
         <v>125.694</v>
       </c>
       <c r="E44" s="58">
         <v>15</v>
       </c>
       <c r="F44" s="58">
         <v>8.0958799999999993</v>
       </c>
       <c r="G44" s="58">
         <v>26085.405999999999</v>
       </c>
@@ -32489,73 +33003,73 @@
       </c>
       <c r="AM44" s="60">
         <v>0</v>
       </c>
       <c r="AN44" s="60">
         <v>0</v>
       </c>
       <c r="AO44" s="60">
         <v>9121.65</v>
       </c>
       <c r="AP44" s="60">
         <v>1404.9529</v>
       </c>
       <c r="AQ44" s="60">
         <v>1912.7809999999999</v>
       </c>
       <c r="AR44" s="60">
         <v>363.65100000000001</v>
       </c>
       <c r="AS44" s="60">
         <v>2278.75</v>
       </c>
       <c r="AT44" s="60">
         <v>456.88400000000001</v>
       </c>
-      <c r="AU44" s="60">
-[...11 lines deleted...]
-      <c r="AY44" s="60">
+      <c r="AU44" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV44" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW44" s="69">
+        <v>2071.75</v>
+      </c>
+      <c r="AX44" s="69">
+        <v>429.416</v>
+      </c>
+      <c r="AY44" s="69">
         <v>1891.624</v>
       </c>
-      <c r="AZ44" s="60">
+      <c r="AZ44" s="69">
         <v>392.84800000000001</v>
       </c>
-      <c r="BA44" s="60">
-[...3 lines deleted...]
-        <v>49.247</v>
+      <c r="BA44" s="69">
+        <v>847.79</v>
+      </c>
+      <c r="BB44" s="69">
+        <v>123.929</v>
       </c>
     </row>
     <row r="45" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A45" s="52" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="52" t="s">
         <v>78</v>
       </c>
       <c r="C45" s="58">
         <v>0</v>
       </c>
       <c r="D45" s="58">
         <v>0</v>
       </c>
       <c r="E45" s="58">
         <v>0</v>
       </c>
       <c r="F45" s="58">
         <v>0</v>
       </c>
       <c r="G45" s="58">
         <v>3997.5</v>
       </c>
       <c r="H45" s="58">
@@ -32653,72 +33167,72 @@
       </c>
       <c r="AM45" s="60">
         <v>0</v>
       </c>
       <c r="AN45" s="60">
         <v>0</v>
       </c>
       <c r="AO45" s="60">
         <v>47.069499999999998</v>
       </c>
       <c r="AP45" s="60">
         <v>16.664909999999999</v>
       </c>
       <c r="AQ45" s="60">
         <v>0</v>
       </c>
       <c r="AR45" s="60">
         <v>0</v>
       </c>
       <c r="AS45" s="60">
         <v>0.16200000000000001</v>
       </c>
       <c r="AT45" s="60">
         <v>0.18731999999999999</v>
       </c>
-      <c r="AU45" s="60">
-[...5 lines deleted...]
-      <c r="AW45" s="60">
+      <c r="AU45" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV45" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW45" s="69">
         <v>0.108</v>
       </c>
-      <c r="AX45" s="60">
+      <c r="AX45" s="69">
         <v>0.1111</v>
       </c>
-      <c r="AY45" s="60">
-[...5 lines deleted...]
-      <c r="BA45" s="60">
+      <c r="AY45" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ45" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA45" s="69">
         <v>0.03</v>
       </c>
-      <c r="BB45" s="60">
+      <c r="BB45" s="69">
         <v>4.0390000000000002E-2</v>
       </c>
     </row>
     <row r="46" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A46" s="52" t="s">
         <v>79</v>
       </c>
       <c r="B46" s="52" t="s">
         <v>80</v>
       </c>
       <c r="C46" s="58">
         <v>0</v>
       </c>
       <c r="D46" s="58">
         <v>0</v>
       </c>
       <c r="E46" s="58">
         <v>5035.1099000000004</v>
       </c>
       <c r="F46" s="58">
         <v>1033.7418600000001</v>
       </c>
       <c r="G46" s="58">
         <v>0</v>
       </c>
@@ -32817,73 +33331,73 @@
       </c>
       <c r="AM46" s="60">
         <v>0</v>
       </c>
       <c r="AN46" s="60">
         <v>0</v>
       </c>
       <c r="AO46" s="60">
         <v>13511.969950000001</v>
       </c>
       <c r="AP46" s="60">
         <v>2896.4559899999999</v>
       </c>
       <c r="AQ46" s="60">
         <v>0</v>
       </c>
       <c r="AR46" s="60">
         <v>0</v>
       </c>
       <c r="AS46" s="60">
         <v>3296.6367599999999</v>
       </c>
       <c r="AT46" s="60">
         <v>882.11810000000003</v>
       </c>
-      <c r="AU46" s="60">
-[...21 lines deleted...]
-        <v>1120.9369999999999</v>
+      <c r="AU46" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV46" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW46" s="69">
+        <v>3217.3107599999998</v>
+      </c>
+      <c r="AX46" s="69">
+        <v>735.58910000000003</v>
+      </c>
+      <c r="AY46" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ46" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA46" s="69">
+        <v>3662.1179999999999</v>
+      </c>
+      <c r="BB46" s="69">
+        <v>1153.982</v>
       </c>
     </row>
     <row r="47" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A47" s="52" t="s">
         <v>81</v>
       </c>
       <c r="B47" s="52" t="s">
         <v>82</v>
       </c>
       <c r="C47" s="58">
         <v>138.31899999999999</v>
       </c>
       <c r="D47" s="58">
         <v>34.746920000000003</v>
       </c>
       <c r="E47" s="58">
         <v>499.89472999999998</v>
       </c>
       <c r="F47" s="58">
         <v>279.39863000000003</v>
       </c>
       <c r="G47" s="58">
         <v>188.346</v>
       </c>
       <c r="H47" s="58">
@@ -32981,73 +33495,73 @@
       </c>
       <c r="AM47" s="60">
         <v>340.44</v>
       </c>
       <c r="AN47" s="60">
         <v>126.79084</v>
       </c>
       <c r="AO47" s="60">
         <v>429.42340000000002</v>
       </c>
       <c r="AP47" s="60">
         <v>359.52102000000002</v>
       </c>
       <c r="AQ47" s="60">
         <v>60</v>
       </c>
       <c r="AR47" s="60">
         <v>7.5519999999999996</v>
       </c>
       <c r="AS47" s="60">
         <v>23.0108</v>
       </c>
       <c r="AT47" s="60">
         <v>28.242629999999998</v>
       </c>
-      <c r="AU47" s="60">
+      <c r="AU47" s="69">
         <v>60</v>
       </c>
-      <c r="AV47" s="60">
+      <c r="AV47" s="69">
         <v>7.5519999999999996</v>
       </c>
-      <c r="AW47" s="60">
-[...15 lines deleted...]
-        <v>81.478409999999997</v>
+      <c r="AW47" s="69">
+        <v>15.128399999999999</v>
+      </c>
+      <c r="AX47" s="69">
+        <v>17.733440000000002</v>
+      </c>
+      <c r="AY47" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ47" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA47" s="69">
+        <v>143.87200000000001</v>
+      </c>
+      <c r="BB47" s="69">
+        <v>83.427970000000002</v>
       </c>
     </row>
     <row r="48" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A48" s="52" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="52" t="s">
         <v>84</v>
       </c>
       <c r="C48" s="58">
         <v>0</v>
       </c>
       <c r="D48" s="58">
         <v>0</v>
       </c>
       <c r="E48" s="58">
         <v>0</v>
       </c>
       <c r="F48" s="58">
         <v>0</v>
       </c>
       <c r="G48" s="58">
         <v>0.59099999999999997</v>
       </c>
       <c r="H48" s="58">
@@ -33145,72 +33659,72 @@
       </c>
       <c r="AM48" s="60">
         <v>0</v>
       </c>
       <c r="AN48" s="60">
         <v>0</v>
       </c>
       <c r="AO48" s="60">
         <v>1.038</v>
       </c>
       <c r="AP48" s="60">
         <v>6.8769999999999998</v>
       </c>
       <c r="AQ48" s="60">
         <v>0</v>
       </c>
       <c r="AR48" s="60">
         <v>0</v>
       </c>
       <c r="AS48" s="60">
         <v>0</v>
       </c>
       <c r="AT48" s="60">
         <v>0</v>
       </c>
-      <c r="AU48" s="60">
-[...20 lines deleted...]
-      <c r="BB48" s="60">
+      <c r="AU48" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV48" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW48" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX48" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY48" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ48" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA48" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB48" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A49" s="52" t="s">
         <v>85</v>
       </c>
       <c r="B49" s="52" t="s">
         <v>86</v>
       </c>
       <c r="C49" s="58">
         <v>596.59</v>
       </c>
       <c r="D49" s="58">
         <v>247.20238000000001</v>
       </c>
       <c r="E49" s="58">
         <v>59.644100000000002</v>
       </c>
       <c r="F49" s="58">
         <v>46.950569999999999</v>
       </c>
       <c r="G49" s="58">
         <v>2313.67</v>
       </c>
@@ -33309,72 +33823,72 @@
       </c>
       <c r="AM49" s="60">
         <v>0</v>
       </c>
       <c r="AN49" s="60">
         <v>0</v>
       </c>
       <c r="AO49" s="60">
         <v>10.242100000000001</v>
       </c>
       <c r="AP49" s="60">
         <v>10.308020000000001</v>
       </c>
       <c r="AQ49" s="60">
         <v>0</v>
       </c>
       <c r="AR49" s="60">
         <v>0</v>
       </c>
       <c r="AS49" s="60">
         <v>203.12</v>
       </c>
       <c r="AT49" s="60">
         <v>40.089919999999999</v>
       </c>
-      <c r="AU49" s="60">
-[...5 lines deleted...]
-      <c r="AW49" s="60">
+      <c r="AU49" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV49" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW49" s="69">
         <v>2.9159999999999999</v>
       </c>
-      <c r="AX49" s="60">
+      <c r="AX49" s="69">
         <v>5.1283000000000003</v>
       </c>
-      <c r="AY49" s="60">
-[...5 lines deleted...]
-      <c r="BA49" s="60">
+      <c r="AY49" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ49" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA49" s="69">
         <v>2278.308</v>
       </c>
-      <c r="BB49" s="60">
+      <c r="BB49" s="69">
         <v>475.68565000000001</v>
       </c>
     </row>
     <row r="50" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A50" s="52" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="52" t="s">
         <v>88</v>
       </c>
       <c r="C50" s="58">
         <v>0</v>
       </c>
       <c r="D50" s="58">
         <v>0</v>
       </c>
       <c r="E50" s="58">
         <v>2669.7</v>
       </c>
       <c r="F50" s="58">
         <v>1305.7940000000001</v>
       </c>
       <c r="G50" s="58">
         <v>393.96</v>
       </c>
@@ -33473,73 +33987,73 @@
       </c>
       <c r="AM50" s="60">
         <v>15</v>
       </c>
       <c r="AN50" s="60">
         <v>26.327999999999999</v>
       </c>
       <c r="AO50" s="60">
         <v>1075.1099999999999</v>
       </c>
       <c r="AP50" s="60">
         <v>434.43412999999998</v>
       </c>
       <c r="AQ50" s="60">
         <v>5</v>
       </c>
       <c r="AR50" s="60">
         <v>9.6920000000000002</v>
       </c>
       <c r="AS50" s="60">
         <v>6400.5</v>
       </c>
       <c r="AT50" s="60">
         <v>2196.6060000000002</v>
       </c>
-      <c r="AU50" s="60">
+      <c r="AU50" s="69">
         <v>5</v>
       </c>
-      <c r="AV50" s="60">
+      <c r="AV50" s="69">
         <v>9.6920000000000002</v>
       </c>
-      <c r="AW50" s="60">
-[...15 lines deleted...]
-        <v>4058.1619999999998</v>
+      <c r="AW50" s="69">
+        <v>3972.4</v>
+      </c>
+      <c r="AX50" s="69">
+        <v>1472.509</v>
+      </c>
+      <c r="AY50" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ50" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA50" s="69">
+        <v>13195.6</v>
+      </c>
+      <c r="BB50" s="69">
+        <v>4730.2060000000001</v>
       </c>
     </row>
     <row r="51" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A51" s="52" t="s">
         <v>89</v>
       </c>
       <c r="B51" s="52" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="58">
         <v>286.01305000000002</v>
       </c>
       <c r="D51" s="58">
         <v>41.908410000000003</v>
       </c>
       <c r="E51" s="58">
         <v>0</v>
       </c>
       <c r="F51" s="58">
         <v>0</v>
       </c>
       <c r="G51" s="58">
         <v>230.42400000000001</v>
       </c>
       <c r="H51" s="58">
@@ -33637,72 +34151,72 @@
       </c>
       <c r="AM51" s="60">
         <v>290.10000000000002</v>
       </c>
       <c r="AN51" s="60">
         <v>134.28908000000001</v>
       </c>
       <c r="AO51" s="60">
         <v>1.125</v>
       </c>
       <c r="AP51" s="60">
         <v>3.7279100000000001</v>
       </c>
       <c r="AQ51" s="60">
         <v>66.95</v>
       </c>
       <c r="AR51" s="60">
         <v>27.292629999999999</v>
       </c>
       <c r="AS51" s="60">
         <v>0</v>
       </c>
       <c r="AT51" s="60">
         <v>0</v>
       </c>
-      <c r="AU51" s="60">
+      <c r="AU51" s="69">
         <v>1.5</v>
       </c>
-      <c r="AV51" s="60">
+      <c r="AV51" s="69">
         <v>0.57523000000000002</v>
       </c>
-      <c r="AW51" s="60">
-[...14 lines deleted...]
-      <c r="BB51" s="60">
+      <c r="AW51" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX51" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY51" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ51" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA51" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB51" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A52" s="52" t="s">
         <v>91</v>
       </c>
       <c r="B52" s="52" t="s">
         <v>92</v>
       </c>
       <c r="C52" s="58">
         <v>0</v>
       </c>
       <c r="D52" s="58">
         <v>0</v>
       </c>
       <c r="E52" s="58">
         <v>1.0200000000000001E-2</v>
       </c>
       <c r="F52" s="58">
         <v>2.6380000000000001E-2</v>
       </c>
       <c r="G52" s="58">
         <v>0</v>
       </c>
@@ -33801,73 +34315,73 @@
       </c>
       <c r="AM52" s="60">
         <v>2088.7640000000001</v>
       </c>
       <c r="AN52" s="60">
         <v>919.05600000000004</v>
       </c>
       <c r="AO52" s="60">
         <v>1.522</v>
       </c>
       <c r="AP52" s="60">
         <v>1.3324400000000001</v>
       </c>
       <c r="AQ52" s="60">
         <v>0</v>
       </c>
       <c r="AR52" s="60">
         <v>0</v>
       </c>
       <c r="AS52" s="60">
         <v>2.7654999999999998</v>
       </c>
       <c r="AT52" s="60">
         <v>2.4995400000000001</v>
       </c>
-      <c r="AU52" s="60">
-[...21 lines deleted...]
-        <v>1.7418199999999999</v>
+      <c r="AU52" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV52" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW52" s="69">
+        <v>2.609</v>
+      </c>
+      <c r="AX52" s="69">
+        <v>2.2303700000000002</v>
+      </c>
+      <c r="AY52" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ52" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA52" s="69">
+        <v>0.95299999999999996</v>
+      </c>
+      <c r="BB52" s="69">
+        <v>1.77125</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A53" s="52" t="s">
         <v>93</v>
       </c>
       <c r="B53" s="52" t="s">
         <v>94</v>
       </c>
       <c r="C53" s="58">
         <v>1769.1769999999999</v>
       </c>
       <c r="D53" s="58">
         <v>797.06163000000004</v>
       </c>
       <c r="E53" s="58">
         <v>0.4</v>
       </c>
       <c r="F53" s="58">
         <v>1.1200000000000001</v>
       </c>
       <c r="G53" s="58">
         <v>6542.0540000000001</v>
       </c>
       <c r="H53" s="58">
@@ -33965,72 +34479,72 @@
       </c>
       <c r="AM53" s="60">
         <v>0</v>
       </c>
       <c r="AN53" s="60">
         <v>0</v>
       </c>
       <c r="AO53" s="60">
         <v>10876.324500000001</v>
       </c>
       <c r="AP53" s="60">
         <v>3845.15717</v>
       </c>
       <c r="AQ53" s="60">
         <v>7858.4</v>
       </c>
       <c r="AR53" s="60">
         <v>3402.1772500000002</v>
       </c>
       <c r="AS53" s="60">
         <v>931.45</v>
       </c>
       <c r="AT53" s="60">
         <v>301.46199999999999</v>
       </c>
-      <c r="AU53" s="60">
+      <c r="AU53" s="69">
         <v>4254.25</v>
       </c>
-      <c r="AV53" s="60">
+      <c r="AV53" s="69">
         <v>1906.4549999999999</v>
       </c>
-      <c r="AW53" s="60">
+      <c r="AW53" s="69">
         <v>931.45</v>
       </c>
-      <c r="AX53" s="60">
+      <c r="AX53" s="69">
         <v>301.46199999999999</v>
       </c>
-      <c r="AY53" s="60">
-[...8 lines deleted...]
-      <c r="BB53" s="60">
+      <c r="AY53" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ53" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA53" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB53" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A54" s="52" t="s">
         <v>95</v>
       </c>
       <c r="B54" s="52" t="s">
         <v>96</v>
       </c>
       <c r="C54" s="58">
         <v>230.3</v>
       </c>
       <c r="D54" s="58">
         <v>193.89622</v>
       </c>
       <c r="E54" s="58">
         <v>23.075500000000002</v>
       </c>
       <c r="F54" s="58">
         <v>136.92615000000001</v>
       </c>
       <c r="G54" s="58">
         <v>114.41200000000001</v>
       </c>
@@ -34129,73 +34643,73 @@
       </c>
       <c r="AM54" s="60">
         <v>573.33879999999999</v>
       </c>
       <c r="AN54" s="60">
         <v>1124.4327800000001</v>
       </c>
       <c r="AO54" s="60">
         <v>11634.749</v>
       </c>
       <c r="AP54" s="60">
         <v>4388.4410799999996</v>
       </c>
       <c r="AQ54" s="60">
         <v>720.71699999999998</v>
       </c>
       <c r="AR54" s="60">
         <v>1804.771</v>
       </c>
       <c r="AS54" s="60">
         <v>5241.7486500000005</v>
       </c>
       <c r="AT54" s="60">
         <v>2759.92812</v>
       </c>
-      <c r="AU54" s="60">
+      <c r="AU54" s="69">
         <v>400.71699999999998</v>
       </c>
-      <c r="AV54" s="60">
+      <c r="AV54" s="69">
         <v>1207.826</v>
       </c>
-      <c r="AW54" s="60">
-[...5 lines deleted...]
-      <c r="AY54" s="60">
+      <c r="AW54" s="69">
+        <v>433.76665000000003</v>
+      </c>
+      <c r="AX54" s="69">
+        <v>778.87106000000006</v>
+      </c>
+      <c r="AY54" s="69">
         <v>60.4</v>
       </c>
-      <c r="AZ54" s="60">
+      <c r="AZ54" s="69">
         <v>172.70070000000001</v>
       </c>
-      <c r="BA54" s="60">
-[...3 lines deleted...]
-        <v>8883.4891299999999</v>
+      <c r="BA54" s="69">
+        <v>21253.712</v>
+      </c>
+      <c r="BB54" s="69">
+        <v>9941.1376600000003</v>
       </c>
     </row>
     <row r="55" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A55" s="52" t="s">
         <v>97</v>
       </c>
       <c r="B55" s="52" t="s">
         <v>98</v>
       </c>
       <c r="C55" s="58">
         <v>1132.1199999999999</v>
       </c>
       <c r="D55" s="58">
         <v>440.00700000000001</v>
       </c>
       <c r="E55" s="58">
         <v>2318.5149000000001</v>
       </c>
       <c r="F55" s="58">
         <v>883.77448000000004</v>
       </c>
       <c r="G55" s="58">
         <v>3666.16</v>
       </c>
       <c r="H55" s="58">
@@ -34293,73 +34807,73 @@
       </c>
       <c r="AM55" s="60">
         <v>219.5</v>
       </c>
       <c r="AN55" s="60">
         <v>93.187889999999996</v>
       </c>
       <c r="AO55" s="60">
         <v>2285.1005300000002</v>
       </c>
       <c r="AP55" s="60">
         <v>661.50149999999996</v>
       </c>
       <c r="AQ55" s="60">
         <v>144.80000000000001</v>
       </c>
       <c r="AR55" s="60">
         <v>59.505380000000002</v>
       </c>
       <c r="AS55" s="60">
         <v>27.054860000000001</v>
       </c>
       <c r="AT55" s="60">
         <v>29.514949999999999</v>
       </c>
-      <c r="AU55" s="60">
-[...21 lines deleted...]
-        <v>11.65728</v>
+      <c r="AU55" s="69">
+        <v>53.8</v>
+      </c>
+      <c r="AV55" s="69">
+        <v>18.62623</v>
+      </c>
+      <c r="AW55" s="69">
+        <v>10.271039999999999</v>
+      </c>
+      <c r="AX55" s="69">
+        <v>11.666169999999999</v>
+      </c>
+      <c r="AY55" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ55" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA55" s="69">
+        <v>11.91994</v>
+      </c>
+      <c r="BB55" s="69">
+        <v>14.85408</v>
       </c>
     </row>
     <row r="56" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A56" s="52" t="s">
         <v>99</v>
       </c>
       <c r="B56" s="52" t="s">
         <v>100</v>
       </c>
       <c r="C56" s="58">
         <v>0</v>
       </c>
       <c r="D56" s="58">
         <v>0</v>
       </c>
       <c r="E56" s="58">
         <v>99.861729999999994</v>
       </c>
       <c r="F56" s="58">
         <v>145.25906000000001</v>
       </c>
       <c r="G56" s="58">
         <v>0</v>
       </c>
       <c r="H56" s="58">
@@ -34457,73 +34971,73 @@
       </c>
       <c r="AM56" s="60">
         <v>0</v>
       </c>
       <c r="AN56" s="60">
         <v>0</v>
       </c>
       <c r="AO56" s="60">
         <v>128.14830000000001</v>
       </c>
       <c r="AP56" s="60">
         <v>362.81918999999999</v>
       </c>
       <c r="AQ56" s="60">
         <v>16</v>
       </c>
       <c r="AR56" s="60">
         <v>10.779389999999999</v>
       </c>
       <c r="AS56" s="60">
         <v>23.803180000000001</v>
       </c>
       <c r="AT56" s="60">
         <v>346.21668</v>
       </c>
-      <c r="AU56" s="60">
-[...21 lines deleted...]
-        <v>230.53421</v>
+      <c r="AU56" s="69">
+        <v>16</v>
+      </c>
+      <c r="AV56" s="69">
+        <v>10.779389999999999</v>
+      </c>
+      <c r="AW56" s="69">
+        <v>13.204050000000001</v>
+      </c>
+      <c r="AX56" s="69">
+        <v>226.75088</v>
+      </c>
+      <c r="AY56" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ56" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA56" s="69">
+        <v>16.481069999999999</v>
+      </c>
+      <c r="BB56" s="69">
+        <v>239.14363</v>
       </c>
     </row>
     <row r="57" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A57" s="52" t="s">
         <v>101</v>
       </c>
       <c r="B57" s="52" t="s">
         <v>102</v>
       </c>
       <c r="C57" s="58">
         <v>0</v>
       </c>
       <c r="D57" s="58">
         <v>0</v>
       </c>
       <c r="E57" s="58">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="F57" s="58">
         <v>0.41299999999999998</v>
       </c>
       <c r="G57" s="58">
         <v>0</v>
       </c>
       <c r="H57" s="58">
@@ -34621,72 +35135,72 @@
       </c>
       <c r="AM57" s="60">
         <v>0</v>
       </c>
       <c r="AN57" s="60">
         <v>0</v>
       </c>
       <c r="AO57" s="60">
         <v>0.1305</v>
       </c>
       <c r="AP57" s="60">
         <v>2.8220700000000001</v>
       </c>
       <c r="AQ57" s="60">
         <v>0</v>
       </c>
       <c r="AR57" s="60">
         <v>0</v>
       </c>
       <c r="AS57" s="60">
         <v>0</v>
       </c>
       <c r="AT57" s="60">
         <v>0</v>
       </c>
-      <c r="AU57" s="60">
-[...17 lines deleted...]
-      <c r="BA57" s="60">
+      <c r="AU57" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV57" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW57" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX57" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY57" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ57" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA57" s="69">
         <v>8.9999999999999993E-3</v>
       </c>
-      <c r="BB57" s="60">
+      <c r="BB57" s="69">
         <v>0.23183000000000001</v>
       </c>
     </row>
     <row r="58" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A58" s="52" t="s">
         <v>103</v>
       </c>
       <c r="B58" s="52" t="s">
         <v>104</v>
       </c>
       <c r="C58" s="58">
         <v>0.189</v>
       </c>
       <c r="D58" s="58">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="E58" s="58">
         <v>0.17485999999999999</v>
       </c>
       <c r="F58" s="58">
         <v>2.0533800000000002</v>
       </c>
       <c r="G58" s="58">
         <v>2.5999999999999999E-2</v>
       </c>
@@ -34785,73 +35299,73 @@
       </c>
       <c r="AM58" s="60">
         <v>0</v>
       </c>
       <c r="AN58" s="60">
         <v>0</v>
       </c>
       <c r="AO58" s="60">
         <v>8.7090000000000001E-2</v>
       </c>
       <c r="AP58" s="60">
         <v>3.4039000000000001</v>
       </c>
       <c r="AQ58" s="60">
         <v>0</v>
       </c>
       <c r="AR58" s="60">
         <v>0</v>
       </c>
       <c r="AS58" s="60">
         <v>3.2469999999999999E-2</v>
       </c>
       <c r="AT58" s="60">
         <v>2.5654599999999999</v>
       </c>
-      <c r="AU58" s="60">
-[...21 lines deleted...]
-        <v>1.103</v>
+      <c r="AU58" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV58" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW58" s="69">
+        <v>1.6209999999999999E-2</v>
+      </c>
+      <c r="AX58" s="69">
+        <v>1.32436</v>
+      </c>
+      <c r="AY58" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ58" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA58" s="69">
+        <v>1.6389999999999998E-2</v>
+      </c>
+      <c r="BB58" s="69">
+        <v>1.22451</v>
       </c>
     </row>
     <row r="59" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A59" s="52" t="s">
         <v>105</v>
       </c>
       <c r="B59" s="52" t="s">
         <v>106</v>
       </c>
       <c r="C59" s="58">
         <v>46.576999999999998</v>
       </c>
       <c r="D59" s="58">
         <v>9.6480399999999999</v>
       </c>
       <c r="E59" s="58">
         <v>5.4000000000000003E-3</v>
       </c>
       <c r="F59" s="58">
         <v>6.6949999999999996E-2</v>
       </c>
       <c r="G59" s="58">
         <v>16.672999999999998</v>
       </c>
       <c r="H59" s="58">
@@ -34949,73 +35463,73 @@
       </c>
       <c r="AM59" s="60">
         <v>1.5</v>
       </c>
       <c r="AN59" s="60">
         <v>6.9630000000000001</v>
       </c>
       <c r="AO59" s="60">
         <v>0.44803999999999999</v>
       </c>
       <c r="AP59" s="60">
         <v>0.33727000000000001</v>
       </c>
       <c r="AQ59" s="60">
         <v>0.8</v>
       </c>
       <c r="AR59" s="60">
         <v>3.8281000000000001</v>
       </c>
       <c r="AS59" s="60">
         <v>3.4169999999999999E-2</v>
       </c>
       <c r="AT59" s="60">
         <v>4.3049999999999998E-2</v>
       </c>
-      <c r="AU59" s="60">
-[...5 lines deleted...]
-      <c r="AW59" s="60">
+      <c r="AU59" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV59" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW59" s="69">
         <v>2.1170000000000001E-2</v>
       </c>
-      <c r="AX59" s="60">
+      <c r="AX59" s="69">
         <v>3.0360000000000002E-2</v>
       </c>
-      <c r="AY59" s="60">
-[...9 lines deleted...]
-        <v>0.10793</v>
+      <c r="AY59" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ59" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA59" s="69">
+        <v>7.3999999999999996E-2</v>
+      </c>
+      <c r="BB59" s="69">
+        <v>0.11637</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A60" s="52" t="s">
         <v>107</v>
       </c>
       <c r="B60" s="52" t="s">
         <v>108</v>
       </c>
       <c r="C60" s="58">
         <v>0</v>
       </c>
       <c r="D60" s="58">
         <v>0</v>
       </c>
       <c r="E60" s="58">
         <v>12.5</v>
       </c>
       <c r="F60" s="58">
         <v>0.79900000000000004</v>
       </c>
       <c r="G60" s="58">
         <v>0</v>
       </c>
       <c r="H60" s="58">
@@ -35113,72 +35627,72 @@
       </c>
       <c r="AM60" s="60">
         <v>0</v>
       </c>
       <c r="AN60" s="60">
         <v>0</v>
       </c>
       <c r="AO60" s="60">
         <v>0</v>
       </c>
       <c r="AP60" s="60">
         <v>0</v>
       </c>
       <c r="AQ60" s="60">
         <v>0</v>
       </c>
       <c r="AR60" s="60">
         <v>0</v>
       </c>
       <c r="AS60" s="60">
         <v>0</v>
       </c>
       <c r="AT60" s="60">
         <v>0</v>
       </c>
-      <c r="AU60" s="60">
-[...20 lines deleted...]
-      <c r="BB60" s="60">
+      <c r="AU60" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV60" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW60" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX60" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY60" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ60" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA60" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB60" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A61" s="52" t="s">
         <v>109</v>
       </c>
       <c r="B61" s="52" t="s">
         <v>110</v>
       </c>
       <c r="C61" s="58">
         <v>0</v>
       </c>
       <c r="D61" s="58">
         <v>0</v>
       </c>
       <c r="E61" s="58">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="F61" s="58">
         <v>8.2909999999999998E-2</v>
       </c>
       <c r="G61" s="58">
         <v>0</v>
       </c>
@@ -35277,72 +35791,72 @@
       </c>
       <c r="AM61" s="60">
         <v>0</v>
       </c>
       <c r="AN61" s="60">
         <v>0</v>
       </c>
       <c r="AO61" s="60">
         <v>0.58786000000000005</v>
       </c>
       <c r="AP61" s="60">
         <v>1.8054699999999999</v>
       </c>
       <c r="AQ61" s="60">
         <v>0</v>
       </c>
       <c r="AR61" s="60">
         <v>0</v>
       </c>
       <c r="AS61" s="60">
         <v>0</v>
       </c>
       <c r="AT61" s="60">
         <v>0</v>
       </c>
-      <c r="AU61" s="60">
-[...20 lines deleted...]
-      <c r="BB61" s="60">
+      <c r="AU61" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV61" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW61" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX61" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY61" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ61" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA61" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB61" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A62" s="52" t="s">
         <v>111</v>
       </c>
       <c r="B62" s="52" t="s">
         <v>112</v>
       </c>
       <c r="C62" s="58">
         <v>0</v>
       </c>
       <c r="D62" s="58">
         <v>0</v>
       </c>
       <c r="E62" s="58">
         <v>5.6800000000000003E-2</v>
       </c>
       <c r="F62" s="58">
         <v>0.85057000000000005</v>
       </c>
       <c r="G62" s="58">
         <v>0</v>
       </c>
@@ -35441,72 +35955,72 @@
       </c>
       <c r="AM62" s="60">
         <v>0</v>
       </c>
       <c r="AN62" s="60">
         <v>0</v>
       </c>
       <c r="AO62" s="60">
         <v>0</v>
       </c>
       <c r="AP62" s="60">
         <v>0</v>
       </c>
       <c r="AQ62" s="60">
         <v>0</v>
       </c>
       <c r="AR62" s="60">
         <v>0</v>
       </c>
       <c r="AS62" s="60">
         <v>2.0049999999999998E-2</v>
       </c>
       <c r="AT62" s="60">
         <v>0.46200000000000002</v>
       </c>
-      <c r="AU62" s="60">
-[...5 lines deleted...]
-      <c r="AW62" s="60">
+      <c r="AU62" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV62" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW62" s="69">
         <v>5.0000000000000002E-5</v>
       </c>
-      <c r="AX62" s="60">
+      <c r="AX62" s="69">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="AY62" s="60">
-[...8 lines deleted...]
-      <c r="BB62" s="60">
+      <c r="AY62" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ62" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA62" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB62" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A63" s="52" t="s">
         <v>113</v>
       </c>
       <c r="B63" s="52" t="s">
         <v>114</v>
       </c>
       <c r="C63" s="58">
         <v>0</v>
       </c>
       <c r="D63" s="58">
         <v>0</v>
       </c>
       <c r="E63" s="58">
         <v>0.13</v>
       </c>
       <c r="F63" s="58">
         <v>4.8615300000000001</v>
       </c>
       <c r="G63" s="58">
         <v>0</v>
       </c>
@@ -35605,73 +36119,73 @@
       </c>
       <c r="AM63" s="60">
         <v>1.6739999999999999</v>
       </c>
       <c r="AN63" s="60">
         <v>15.292</v>
       </c>
       <c r="AO63" s="60">
         <v>0.72904999999999998</v>
       </c>
       <c r="AP63" s="60">
         <v>13.833970000000001</v>
       </c>
       <c r="AQ63" s="60">
         <v>0</v>
       </c>
       <c r="AR63" s="60">
         <v>0</v>
       </c>
       <c r="AS63" s="60">
         <v>0.04</v>
       </c>
       <c r="AT63" s="60">
         <v>0.80981999999999998</v>
       </c>
-      <c r="AU63" s="60">
-[...21 lines deleted...]
-        <v>4.6487299999999996</v>
+      <c r="AU63" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV63" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW63" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX63" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY63" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ63" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA63" s="69">
+        <v>0.48060000000000003</v>
+      </c>
+      <c r="BB63" s="69">
+        <v>7.1337299999999999</v>
       </c>
     </row>
     <row r="64" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A64" s="52" t="s">
         <v>115</v>
       </c>
       <c r="B64" s="52" t="s">
         <v>116</v>
       </c>
       <c r="C64" s="58">
         <v>0</v>
       </c>
       <c r="D64" s="58">
         <v>0</v>
       </c>
       <c r="E64" s="58">
         <v>2.2599999999999999E-2</v>
       </c>
       <c r="F64" s="58">
         <v>0.58682000000000001</v>
       </c>
       <c r="G64" s="58">
         <v>0</v>
       </c>
       <c r="H64" s="58">
@@ -35769,72 +36283,72 @@
       </c>
       <c r="AM64" s="60">
         <v>0</v>
       </c>
       <c r="AN64" s="60">
         <v>0</v>
       </c>
       <c r="AO64" s="60">
         <v>5.5700000000000003E-3</v>
       </c>
       <c r="AP64" s="60">
         <v>0.18793000000000001</v>
       </c>
       <c r="AQ64" s="60">
         <v>0</v>
       </c>
       <c r="AR64" s="60">
         <v>0</v>
       </c>
       <c r="AS64" s="60">
         <v>0</v>
       </c>
       <c r="AT64" s="60">
         <v>0</v>
       </c>
-      <c r="AU64" s="60">
-[...20 lines deleted...]
-      <c r="BB64" s="60">
+      <c r="AU64" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV64" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW64" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX64" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY64" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ64" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA64" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB64" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A65" s="52" t="s">
         <v>117</v>
       </c>
       <c r="B65" s="52" t="s">
         <v>118</v>
       </c>
       <c r="C65" s="58">
         <v>0</v>
       </c>
       <c r="D65" s="58">
         <v>0</v>
       </c>
       <c r="E65" s="58">
         <v>3.4000000000000002E-2</v>
       </c>
       <c r="F65" s="58">
         <v>0.35586000000000001</v>
       </c>
       <c r="G65" s="58">
         <v>0</v>
       </c>
@@ -35933,73 +36447,73 @@
       </c>
       <c r="AM65" s="60">
         <v>0</v>
       </c>
       <c r="AN65" s="60">
         <v>0</v>
       </c>
       <c r="AO65" s="60">
         <v>1.83202</v>
       </c>
       <c r="AP65" s="60">
         <v>12.16222</v>
       </c>
       <c r="AQ65" s="60">
         <v>0</v>
       </c>
       <c r="AR65" s="60">
         <v>0</v>
       </c>
       <c r="AS65" s="60">
         <v>1.7043200000000001</v>
       </c>
       <c r="AT65" s="60">
         <v>9.1280699999999992</v>
       </c>
-      <c r="AU65" s="60">
-[...21 lines deleted...]
-        <v>1.59066</v>
+      <c r="AU65" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV65" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW65" s="69">
+        <v>0.84099999999999997</v>
+      </c>
+      <c r="AX65" s="69">
+        <v>6.2971899999999996</v>
+      </c>
+      <c r="AY65" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ65" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA65" s="69">
+        <v>4.6296400000000002</v>
+      </c>
+      <c r="BB65" s="69">
+        <v>2.3213300000000001</v>
       </c>
     </row>
     <row r="66" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A66" s="52" t="s">
         <v>119</v>
       </c>
       <c r="B66" s="52" t="s">
         <v>120</v>
       </c>
       <c r="C66" s="58">
         <v>0</v>
       </c>
       <c r="D66" s="58">
         <v>0</v>
       </c>
       <c r="E66" s="58">
         <v>0</v>
       </c>
       <c r="F66" s="58">
         <v>0</v>
       </c>
       <c r="G66" s="58">
         <v>0</v>
       </c>
       <c r="H66" s="58">
@@ -36097,72 +36611,72 @@
       </c>
       <c r="AM66" s="60">
         <v>0</v>
       </c>
       <c r="AN66" s="60">
         <v>0</v>
       </c>
       <c r="AO66" s="60">
         <v>0</v>
       </c>
       <c r="AP66" s="60">
         <v>0</v>
       </c>
       <c r="AQ66" s="60">
         <v>0</v>
       </c>
       <c r="AR66" s="60">
         <v>0</v>
       </c>
       <c r="AS66" s="60">
         <v>0</v>
       </c>
       <c r="AT66" s="60">
         <v>0</v>
       </c>
-      <c r="AU66" s="60">
-[...20 lines deleted...]
-      <c r="BB66" s="60">
+      <c r="AU66" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV66" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW66" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX66" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY66" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ66" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA66" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB66" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A67" s="52" t="s">
         <v>121</v>
       </c>
       <c r="B67" s="52" t="s">
         <v>122</v>
       </c>
       <c r="C67" s="58">
         <v>0</v>
       </c>
       <c r="D67" s="58">
         <v>0</v>
       </c>
       <c r="E67" s="58">
         <v>0</v>
       </c>
       <c r="F67" s="58">
         <v>0</v>
       </c>
       <c r="G67" s="58">
         <v>0</v>
       </c>
@@ -36261,72 +36775,72 @@
       </c>
       <c r="AM67" s="60">
         <v>0</v>
       </c>
       <c r="AN67" s="60">
         <v>0</v>
       </c>
       <c r="AO67" s="60">
         <v>0</v>
       </c>
       <c r="AP67" s="60">
         <v>0</v>
       </c>
       <c r="AQ67" s="60">
         <v>0</v>
       </c>
       <c r="AR67" s="60">
         <v>0</v>
       </c>
       <c r="AS67" s="60">
         <v>0</v>
       </c>
       <c r="AT67" s="60">
         <v>0</v>
       </c>
-      <c r="AU67" s="60">
-[...20 lines deleted...]
-      <c r="BB67" s="60">
+      <c r="AU67" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV67" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW67" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX67" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY67" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ67" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA67" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB67" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A68" s="52" t="s">
         <v>123</v>
       </c>
       <c r="B68" s="52" t="s">
         <v>124</v>
       </c>
       <c r="C68" s="58">
         <v>0</v>
       </c>
       <c r="D68" s="58">
         <v>0</v>
       </c>
       <c r="E68" s="58">
         <v>54.3</v>
       </c>
       <c r="F68" s="58">
         <v>16.4483</v>
       </c>
       <c r="G68" s="58">
         <v>0</v>
       </c>
@@ -36425,72 +36939,72 @@
       </c>
       <c r="AM68" s="60">
         <v>0</v>
       </c>
       <c r="AN68" s="60">
         <v>0</v>
       </c>
       <c r="AO68" s="60">
         <v>9.2399999999999996E-2</v>
       </c>
       <c r="AP68" s="60">
         <v>0.32352999999999998</v>
       </c>
       <c r="AQ68" s="60">
         <v>0</v>
       </c>
       <c r="AR68" s="60">
         <v>0</v>
       </c>
       <c r="AS68" s="60">
         <v>0</v>
       </c>
       <c r="AT68" s="60">
         <v>0</v>
       </c>
-      <c r="AU68" s="60">
-[...20 lines deleted...]
-      <c r="BB68" s="60">
+      <c r="AU68" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV68" s="69">
+        <v>0</v>
+      </c>
+      <c r="AW68" s="69">
+        <v>0</v>
+      </c>
+      <c r="AX68" s="69">
+        <v>0</v>
+      </c>
+      <c r="AY68" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ68" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA68" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB68" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A69" s="52" t="s">
         <v>125</v>
       </c>
       <c r="B69" s="52" t="s">
         <v>126</v>
       </c>
       <c r="C69" s="58">
         <v>0</v>
       </c>
       <c r="D69" s="58">
         <v>0</v>
       </c>
       <c r="E69" s="58">
         <v>2.1509999999999998</v>
       </c>
       <c r="F69" s="58">
         <v>4.3501399999999997</v>
       </c>
       <c r="G69" s="58">
         <v>0</v>
       </c>
@@ -36596,66 +37110,66 @@
       <c r="AO69" s="60">
         <v>0.14424000000000001</v>
       </c>
       <c r="AP69" s="60">
         <v>2.1396299999999999</v>
       </c>
       <c r="AQ69" s="69">
         <v>0</v>
       </c>
       <c r="AR69" s="69">
         <v>0</v>
       </c>
       <c r="AS69" s="69">
         <v>9.7350000000000006E-2</v>
       </c>
       <c r="AT69" s="69">
         <v>1.4653</v>
       </c>
       <c r="AU69" s="69">
         <v>0</v>
       </c>
       <c r="AV69" s="69">
         <v>0</v>
       </c>
       <c r="AW69" s="69">
-        <v>4.7399999999999998E-2</v>
+        <v>5.9299999999999999E-2</v>
       </c>
       <c r="AX69" s="69">
-        <v>0.53049000000000002</v>
-[...11 lines deleted...]
-        <v>0.35028999999999999</v>
+        <v>0.79140999999999995</v>
+      </c>
+      <c r="AY69" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ69" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA69" s="69">
+        <v>0.16702</v>
+      </c>
+      <c r="BB69" s="69">
+        <v>0.75488999999999995</v>
       </c>
     </row>
     <row r="70" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A70" s="52" t="s">
         <v>127</v>
       </c>
       <c r="B70" s="52" t="s">
         <v>128</v>
       </c>
       <c r="C70" s="58">
         <v>0</v>
       </c>
       <c r="D70" s="58">
         <v>0</v>
       </c>
       <c r="E70" s="58">
         <v>0</v>
       </c>
       <c r="F70" s="58">
         <v>0</v>
       </c>
       <c r="G70" s="58">
         <v>0</v>
       </c>
       <c r="H70" s="58">
@@ -36765,60 +37279,60 @@
       </c>
       <c r="AQ70" s="69">
         <v>0</v>
       </c>
       <c r="AR70" s="69">
         <v>0</v>
       </c>
       <c r="AS70" s="69">
         <v>0</v>
       </c>
       <c r="AT70" s="69">
         <v>0</v>
       </c>
       <c r="AU70" s="69">
         <v>0</v>
       </c>
       <c r="AV70" s="69">
         <v>0</v>
       </c>
       <c r="AW70" s="69">
         <v>0</v>
       </c>
       <c r="AX70" s="69">
         <v>0</v>
       </c>
-      <c r="AY70" s="60">
-[...8 lines deleted...]
-      <c r="BB70" s="60">
+      <c r="AY70" s="69">
+        <v>0</v>
+      </c>
+      <c r="AZ70" s="69">
+        <v>0</v>
+      </c>
+      <c r="BA70" s="69">
+        <v>0</v>
+      </c>
+      <c r="BB70" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:54" s="61" customFormat="1" ht="12.75">
       <c r="A71" s="52" t="s">
         <v>129</v>
       </c>
       <c r="B71" s="52" t="s">
         <v>130</v>
       </c>
       <c r="C71" s="58">
         <v>0</v>
       </c>
       <c r="D71" s="58">
         <v>0</v>
       </c>
       <c r="E71" s="58">
         <v>0</v>
       </c>
       <c r="F71" s="58">
         <v>0</v>
       </c>
       <c r="G71" s="58">
         <v>0</v>
       </c>
@@ -37163,54 +37677,54 @@
       <c r="AF73" s="67"/>
       <c r="AG73" s="67"/>
       <c r="AH73" s="67"/>
       <c r="AI73" s="59"/>
       <c r="AJ73" s="59"/>
       <c r="AK73" s="59"/>
       <c r="AL73" s="59"/>
       <c r="AM73" s="67"/>
       <c r="AN73" s="67"/>
       <c r="AO73" s="67"/>
       <c r="AP73" s="67"/>
       <c r="AQ73" s="67"/>
       <c r="AR73" s="67"/>
       <c r="AS73" s="67"/>
       <c r="AT73" s="67"/>
       <c r="AU73" s="67"/>
       <c r="AV73" s="67"/>
       <c r="AW73" s="67"/>
       <c r="AX73" s="67"/>
       <c r="AY73" s="49"/>
       <c r="AZ73" s="49"/>
       <c r="BA73" s="49"/>
       <c r="BB73" s="49"/>
     </row>
     <row r="74" spans="1:54">
-      <c r="A74" s="85" t="s">
+      <c r="A74" s="104" t="s">
         <v>174</v>
       </c>
-      <c r="B74" s="85"/>
+      <c r="B74" s="104"/>
       <c r="AI74" s="59"/>
       <c r="AJ74" s="59"/>
       <c r="AK74" s="59"/>
       <c r="AL74" s="59"/>
       <c r="AY74" s="67"/>
       <c r="AZ74" s="67"/>
       <c r="BA74" s="67"/>
       <c r="BB74" s="67"/>
     </row>
     <row r="75" spans="1:54">
       <c r="AI75" s="59"/>
       <c r="AJ75" s="59"/>
       <c r="AK75" s="59"/>
       <c r="AL75" s="59"/>
     </row>
     <row r="76" spans="1:54">
       <c r="AI76" s="59"/>
       <c r="AJ76" s="59"/>
       <c r="AK76" s="59"/>
       <c r="AL76" s="59"/>
     </row>
     <row r="77" spans="1:54">
       <c r="AI77" s="59"/>
       <c r="AJ77" s="59"/>
       <c r="AK77" s="59"/>
@@ -37490,123 +38004,125 @@
       <c r="AI123" s="59"/>
       <c r="AJ123" s="59"/>
       <c r="AK123" s="59"/>
       <c r="AL123" s="59"/>
     </row>
     <row r="124" spans="35:38">
       <c r="AI124" s="59"/>
       <c r="AJ124" s="59"/>
       <c r="AK124" s="59"/>
       <c r="AL124" s="59"/>
     </row>
     <row r="125" spans="35:38">
       <c r="AI125" s="59"/>
       <c r="AJ125" s="59"/>
       <c r="AK125" s="59"/>
       <c r="AL125" s="59"/>
     </row>
     <row r="126" spans="35:38">
       <c r="AI126" s="59"/>
       <c r="AJ126" s="59"/>
       <c r="AK126" s="59"/>
       <c r="AL126" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="44">
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="U5:V5"/>
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A2:AH2"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
+    <mergeCell ref="S4:V4"/>
     <mergeCell ref="B4:B6"/>
+    <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="M5:N5"/>
-    <mergeCell ref="Q5:R5"/>
-[...34 lines deleted...]
-    <mergeCell ref="AM5:AN5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>РК</vt:lpstr>
       <vt:lpstr>По регионам</vt:lpstr>
       <vt:lpstr>Абай</vt:lpstr>
       <vt:lpstr>Ақмола</vt:lpstr>
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>ВКО</vt:lpstr>
       <vt:lpstr>РК!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>