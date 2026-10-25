--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -10,51 +10,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="25440" windowHeight="12165" tabRatio="265"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="18" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="17" r:id="rId2"/>
     <sheet name="ВКО" sheetId="16" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="355" uniqueCount="280">
   <si>
     <t>0712</t>
   </si>
   <si>
     <t>Овощи сушеные, целые, нарезанные кусками, ломтиками, измельченные или в виде порошка, но не подвергнутые дальнейшей обработке</t>
   </si>
   <si>
     <t>0812</t>
   </si>
   <si>
     <t>Фрукты и орехи, консервированные для кратковременного хранения (например, диоксидом серы, в рассоле, сернистой воде или в другом временно консервирующем растворе), но в таком виде непригодные для непосредственного употребления в пищу</t>
   </si>
   <si>
     <t>0814</t>
   </si>
   <si>
     <t>Кожура цитрусовых плодов или корки дынь (включая корки арбузов), свежие, морож.,сушеные или консервир. Для кратк. Хран. В рассоле, сернистой воде или в др.временно консервирующем растворе</t>
   </si>
   <si>
     <t>0901</t>
@@ -727,56 +727,50 @@
   <si>
     <t>Сыры и творог</t>
   </si>
   <si>
     <t>0711</t>
   </si>
   <si>
     <t>Овощи консервированные для кратковременного хранения (например, диоксидом серы, в рассоле, сернистой воде или в другом временно консервирующем растворе), но в таком виде непригодные для непосредственного употребления в пищу</t>
   </si>
   <si>
     <t>*Предварительные данные.</t>
   </si>
   <si>
     <t xml:space="preserve"> Экспорт и импорт сельскохозяйственной переработанной продукции</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
-    <t>январь-июль 2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Товарооборот в иностранной валюте</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>тыс.долларов США, тонн, дополнительные единицы измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
@@ -814,93 +808,99 @@
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/vko/dynamic-tables/1450/</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Управление статистики торговли</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
-    <t>Ускабаева Лаура</t>
-[...1 lines deleted...]
-  <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t xml:space="preserve">+7 7232 25 06 35  </t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
-    <t>L.Uskabaeva@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Товарооборот в иностранной валюте - Экспорт, импорт</t>
   </si>
   <si>
     <t>Показатель формируется с 2015 года</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>январь-август 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">январь-август 2026* </t>
+  </si>
+  <si>
+    <t>Дагстан Балнур</t>
+  </si>
+  <si>
+    <t>b.dagystan@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="42">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -1975,91 +1975,91 @@
     <cellStyle name="Контрольная ячейка 2" xfId="73"/>
     <cellStyle name="Название 2" xfId="74"/>
     <cellStyle name="Нейтральный 2" xfId="75"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="76"/>
     <cellStyle name="Обычный 2 2" xfId="77"/>
     <cellStyle name="Обычный 2 3" xfId="78"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="79"/>
     <cellStyle name="Плохой 2" xfId="80"/>
     <cellStyle name="Пояснение 2" xfId="81"/>
     <cellStyle name="Примечание 2" xfId="82"/>
     <cellStyle name="Связанная ячейка 2" xfId="83"/>
     <cellStyle name="Текст предупреждения 2" xfId="84"/>
     <cellStyle name="Хороший 2" xfId="85"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2085,51 +2085,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2285,302 +2285,302 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="46" customWidth="1"/>
     <col min="2" max="2" width="77.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="28"/>
       <c r="B1" s="29"/>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="30" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="B2" s="31">
         <v>312101</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="30" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="B3" s="31" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="15" customHeight="1">
       <c r="A4" s="30" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="B4" s="32" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="15" customHeight="1">
       <c r="A5" s="33" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="B5" s="31" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1">
       <c r="A6" s="33" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="B6" s="31" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="15" customHeight="1">
       <c r="A7" s="30" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B7" s="34" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="15" customHeight="1">
       <c r="A8" s="30" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="B8" s="34" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="42.75" customHeight="1">
       <c r="A9" s="30" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="B9" s="34" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="42" customHeight="1">
       <c r="A10" s="30" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B10" s="34" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="15" customHeight="1">
       <c r="A11" s="30" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="B11" s="31"/>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1">
       <c r="A12" s="30" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B12" s="44" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
       <c r="A13" s="35" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="B13" s="45" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="35" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B14" s="32" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="35" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B15" s="45" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="30" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="B16" s="36">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="30" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="B17" s="36">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="30" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B18" s="37" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="30" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B19" s="37" t="s">
-        <v>265</v>
+        <v>278</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="15" customHeight="1">
       <c r="A20" s="30" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B20" s="38" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="15" customHeight="1">
       <c r="A21" s="30" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="B21" s="39" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B21" r:id="rId1" display="L.Uskabaeva@aspire.gov.kz"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="111.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="40" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="40" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="40" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="40" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="40" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="40"/>
     </row>
     <row r="12" spans="2:2" ht="19.5" customHeight="1">
       <c r="B12" s="41" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="40"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="40"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="42"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="42"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="42"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="43" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BK122"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="2" topLeftCell="AO3" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="2" topLeftCell="AQ3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="AU4" sqref="AU4:AX4"/>
+      <selection pane="bottomRight" activeCell="AY4" sqref="AY4:BB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="7.28515625" style="12" customWidth="1"/>
     <col min="2" max="2" width="38" style="12" customWidth="1"/>
     <col min="3" max="14" width="12.85546875" style="12" customWidth="1"/>
     <col min="15" max="15" width="11.5703125" style="12" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="12" customWidth="1"/>
     <col min="17" max="17" width="11.5703125" style="12" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" style="12" customWidth="1"/>
     <col min="19" max="19" width="11.5703125" style="12" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="12" customWidth="1"/>
     <col min="21" max="21" width="12.140625" style="12" customWidth="1"/>
     <col min="22" max="22" width="12.85546875" style="12" customWidth="1"/>
     <col min="23" max="23" width="12.140625" style="12" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="12" customWidth="1"/>
     <col min="25" max="25" width="12.140625" style="12" customWidth="1"/>
     <col min="26" max="26" width="12.85546875" style="12" customWidth="1"/>
     <col min="27" max="27" width="12.140625" style="4" customWidth="1"/>
     <col min="28" max="28" width="12.85546875" style="4" customWidth="1"/>
     <col min="29" max="29" width="12.140625" style="4" customWidth="1"/>
     <col min="30" max="30" width="12.7109375" style="4" customWidth="1"/>
     <col min="31" max="34" width="12.7109375" style="12" customWidth="1"/>
     <col min="35" max="38" width="11.7109375" style="4" customWidth="1"/>
@@ -2794,57 +2794,57 @@
       <c r="AE4" s="46">
         <v>2022</v>
       </c>
       <c r="AF4" s="47"/>
       <c r="AG4" s="47"/>
       <c r="AH4" s="48"/>
       <c r="AI4" s="46">
         <v>2023</v>
       </c>
       <c r="AJ4" s="47"/>
       <c r="AK4" s="47"/>
       <c r="AL4" s="48"/>
       <c r="AM4" s="46">
         <v>2024</v>
       </c>
       <c r="AN4" s="47"/>
       <c r="AO4" s="47"/>
       <c r="AP4" s="48"/>
       <c r="AQ4" s="46">
         <v>2025</v>
       </c>
       <c r="AR4" s="47"/>
       <c r="AS4" s="47"/>
       <c r="AT4" s="48"/>
       <c r="AU4" s="46" t="s">
-        <v>236</v>
+        <v>276</v>
       </c>
       <c r="AV4" s="47"/>
       <c r="AW4" s="47"/>
       <c r="AX4" s="48"/>
       <c r="AY4" s="46" t="s">
-        <v>237</v>
+        <v>277</v>
       </c>
       <c r="AZ4" s="47"/>
       <c r="BA4" s="47"/>
       <c r="BB4" s="48"/>
     </row>
     <row r="5" spans="1:63" s="5" customFormat="1" ht="13.15" customHeight="1">
       <c r="A5" s="54"/>
       <c r="B5" s="52"/>
       <c r="C5" s="49" t="s">
         <v>202</v>
       </c>
       <c r="D5" s="49"/>
       <c r="E5" s="49" t="s">
         <v>203</v>
       </c>
       <c r="F5" s="49"/>
       <c r="G5" s="49" t="s">
         <v>202</v>
       </c>
       <c r="H5" s="49"/>
       <c r="I5" s="49" t="s">
         <v>203</v>
       </c>
       <c r="J5" s="49"/>
       <c r="K5" s="49" t="s">
@@ -3212,72 +3212,72 @@
       <c r="AM7" s="10">
         <v>31075.321149999996</v>
       </c>
       <c r="AN7" s="10">
         <v>49630.053339999991</v>
       </c>
       <c r="AO7" s="10">
         <v>3172345.7641699999</v>
       </c>
       <c r="AP7" s="10">
         <v>54035.179100000008</v>
       </c>
       <c r="AQ7" s="10">
         <v>24821.218150000001</v>
       </c>
       <c r="AR7" s="10">
         <v>29887.615430000005</v>
       </c>
       <c r="AS7" s="10">
         <v>3085982.2063199989</v>
       </c>
       <c r="AT7" s="10">
         <v>59207.865570000016</v>
       </c>
       <c r="AU7" s="10">
-        <v>12826.870630000001</v>
+        <v>13901.86608</v>
       </c>
       <c r="AV7" s="10">
-        <v>16542.434010000001</v>
+        <v>18038.323250000009</v>
       </c>
       <c r="AW7" s="10">
-        <v>1749272.6126300001</v>
+        <v>1970574.5636399998</v>
       </c>
       <c r="AX7" s="10">
-        <v>33965.992329999994</v>
+        <v>38515.865839999999</v>
       </c>
       <c r="AY7" s="10">
-        <v>9935.5525699999998</v>
+        <v>10964.140459999999</v>
       </c>
       <c r="AZ7" s="10">
-        <v>15623.995250000002</v>
+        <v>16263.248650000005</v>
       </c>
       <c r="BA7" s="10">
-        <v>1748926.35399</v>
+        <v>2048678.64549</v>
       </c>
       <c r="BB7" s="10">
-        <v>32343.027969999999</v>
+        <v>37029.670979999995</v>
       </c>
       <c r="BC7" s="10"/>
       <c r="BD7" s="10"/>
       <c r="BE7" s="10"/>
       <c r="BF7" s="10"/>
       <c r="BG7" s="10"/>
       <c r="BH7" s="10"/>
       <c r="BI7" s="10"/>
       <c r="BJ7" s="10"/>
       <c r="BK7" s="10"/>
     </row>
     <row r="8" spans="1:63" s="15" customFormat="1" ht="12.75">
       <c r="A8" s="12" t="s">
         <v>205</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>206</v>
       </c>
       <c r="C8" s="13">
         <v>0</v>
       </c>
       <c r="D8" s="13">
         <v>0</v>
       </c>
       <c r="E8" s="13">
@@ -3549,72 +3549,72 @@
       <c r="AM9" s="26">
         <v>24136.291209999999</v>
       </c>
       <c r="AN9" s="26">
         <v>42534.99106</v>
       </c>
       <c r="AO9" s="26">
         <v>66.928030000000007</v>
       </c>
       <c r="AP9" s="26">
         <v>56.837209999999999</v>
       </c>
       <c r="AQ9" s="26">
         <v>11040.540569999999</v>
       </c>
       <c r="AR9" s="26">
         <v>19871.193920000002</v>
       </c>
       <c r="AS9" s="26">
         <v>61.453499999999998</v>
       </c>
       <c r="AT9" s="26">
         <v>143.60505000000001</v>
       </c>
       <c r="AU9" s="26">
-        <v>7154.1847100000005</v>
+        <v>7471.4376199999997</v>
       </c>
       <c r="AV9" s="26">
-        <v>11721.18772</v>
+        <v>12321.567129999999</v>
       </c>
       <c r="AW9" s="26">
         <v>2.1359400000000002</v>
       </c>
       <c r="AX9" s="26">
         <v>3.2216499999999999</v>
       </c>
       <c r="AY9" s="26">
-        <v>6368.0357299999996</v>
+        <v>6465.7885200000001</v>
       </c>
       <c r="AZ9" s="26">
-        <v>12346.96773</v>
+        <v>12449.20945</v>
       </c>
       <c r="BA9" s="26">
-        <v>0.9425</v>
+        <v>3.3526199999999999</v>
       </c>
       <c r="BB9" s="26">
-        <v>2.43052</v>
+        <v>7.2235199999999997</v>
       </c>
     </row>
     <row r="10" spans="1:63" s="15" customFormat="1" ht="12.75">
       <c r="A10" s="12" t="s">
         <v>209</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>210</v>
       </c>
       <c r="C10" s="13">
         <v>0</v>
       </c>
       <c r="D10" s="13">
         <v>0</v>
       </c>
       <c r="E10" s="13">
         <v>51.539920000000002</v>
       </c>
       <c r="F10" s="13">
         <v>67.717870000000005</v>
       </c>
       <c r="G10" s="13">
         <v>0</v>
       </c>
       <c r="H10" s="13">
@@ -4041,66 +4041,66 @@
       <c r="AM12" s="26">
         <v>675</v>
       </c>
       <c r="AN12" s="26">
         <v>845.94068000000004</v>
       </c>
       <c r="AO12" s="26">
         <v>133.08111</v>
       </c>
       <c r="AP12" s="26">
         <v>296.08553999999998</v>
       </c>
       <c r="AQ12" s="26">
         <v>917.8</v>
       </c>
       <c r="AR12" s="26">
         <v>1274.6553100000001</v>
       </c>
       <c r="AS12" s="26">
         <v>176.80044000000001</v>
       </c>
       <c r="AT12" s="26">
         <v>358.30023999999997</v>
       </c>
       <c r="AU12" s="26">
-        <v>616</v>
+        <v>676</v>
       </c>
       <c r="AV12" s="26">
-        <v>836.08231000000001</v>
+        <v>922.71231</v>
       </c>
       <c r="AW12" s="26">
         <v>168.32903999999999</v>
       </c>
       <c r="AX12" s="26">
         <v>335.35554999999999</v>
       </c>
       <c r="AY12" s="26">
-        <v>379.9</v>
+        <v>459.9</v>
       </c>
       <c r="AZ12" s="26">
-        <v>466.47699999999998</v>
+        <v>585.49300000000005</v>
       </c>
       <c r="BA12" s="26">
         <v>112.67122000000001</v>
       </c>
       <c r="BB12" s="26">
         <v>275.81495000000001</v>
       </c>
     </row>
     <row r="13" spans="1:63" s="15" customFormat="1" ht="12.75">
       <c r="A13" s="12" t="s">
         <v>215</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>216</v>
       </c>
       <c r="C13" s="13">
         <v>20</v>
       </c>
       <c r="D13" s="13">
         <v>5.4969999999999999</v>
       </c>
       <c r="E13" s="13">
         <v>82.375799999999998</v>
       </c>
       <c r="F13" s="13">
@@ -4211,66 +4211,66 @@
       <c r="AO13" s="26">
         <v>30.856680000000001</v>
       </c>
       <c r="AP13" s="26">
         <v>268.43083000000001</v>
       </c>
       <c r="AQ13" s="26">
         <v>0</v>
       </c>
       <c r="AR13" s="26">
         <v>0</v>
       </c>
       <c r="AS13" s="26">
         <v>26.7317</v>
       </c>
       <c r="AT13" s="26">
         <v>286.82965999999999</v>
       </c>
       <c r="AU13" s="26">
         <v>0</v>
       </c>
       <c r="AV13" s="26">
         <v>0</v>
       </c>
       <c r="AW13" s="26">
-        <v>16.41498</v>
+        <v>17.699079999999999</v>
       </c>
       <c r="AX13" s="26">
-        <v>171.86932999999999</v>
+        <v>187.20407</v>
       </c>
       <c r="AY13" s="26">
         <v>0</v>
       </c>
       <c r="AZ13" s="26">
         <v>0</v>
       </c>
       <c r="BA13" s="26">
-        <v>12.096399999999999</v>
+        <v>14.12698</v>
       </c>
       <c r="BB13" s="26">
-        <v>145.42252999999999</v>
+        <v>171.61071999999999</v>
       </c>
     </row>
     <row r="14" spans="1:63" s="15" customFormat="1" ht="12.75">
       <c r="A14" s="12" t="s">
         <v>217</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>218</v>
       </c>
       <c r="C14" s="13">
         <v>0</v>
       </c>
       <c r="D14" s="13">
         <v>0</v>
       </c>
       <c r="E14" s="13">
         <v>2285.4845999999998</v>
       </c>
       <c r="F14" s="13">
         <v>762.86410999999998</v>
       </c>
       <c r="G14" s="13">
         <v>0</v>
       </c>
       <c r="H14" s="13">
@@ -4375,66 +4375,66 @@
       <c r="AO14" s="26">
         <v>2982.77198</v>
       </c>
       <c r="AP14" s="26">
         <v>1448.14426</v>
       </c>
       <c r="AQ14" s="26">
         <v>0</v>
       </c>
       <c r="AR14" s="26">
         <v>0</v>
       </c>
       <c r="AS14" s="26">
         <v>428.63733999999999</v>
       </c>
       <c r="AT14" s="26">
         <v>282.24592000000001</v>
       </c>
       <c r="AU14" s="26">
         <v>0</v>
       </c>
       <c r="AV14" s="26">
         <v>0</v>
       </c>
       <c r="AW14" s="26">
-        <v>425.65688999999998</v>
+        <v>426.45801</v>
       </c>
       <c r="AX14" s="26">
-        <v>272.55561999999998</v>
+        <v>274.90699000000001</v>
       </c>
       <c r="AY14" s="26">
         <v>0</v>
       </c>
       <c r="AZ14" s="26">
         <v>0</v>
       </c>
       <c r="BA14" s="26">
-        <v>6.5128500000000003</v>
+        <v>6.6206100000000001</v>
       </c>
       <c r="BB14" s="26">
-        <v>16.876149999999999</v>
+        <v>22.53049</v>
       </c>
     </row>
     <row r="15" spans="1:63" s="15" customFormat="1" ht="12.75">
       <c r="A15" s="12" t="s">
         <v>219</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>220</v>
       </c>
       <c r="C15" s="13">
         <v>0</v>
       </c>
       <c r="D15" s="13">
         <v>0</v>
       </c>
       <c r="E15" s="13">
         <v>317.98009999999999</v>
       </c>
       <c r="F15" s="13">
         <v>323.67482000000001</v>
       </c>
       <c r="G15" s="13">
         <v>0</v>
       </c>
       <c r="H15" s="13">
@@ -4539,66 +4539,66 @@
       <c r="AO15" s="26">
         <v>19.82508</v>
       </c>
       <c r="AP15" s="26">
         <v>45.66713</v>
       </c>
       <c r="AQ15" s="26">
         <v>0</v>
       </c>
       <c r="AR15" s="26">
         <v>0</v>
       </c>
       <c r="AS15" s="26">
         <v>3.73732</v>
       </c>
       <c r="AT15" s="26">
         <v>8.5855200000000007</v>
       </c>
       <c r="AU15" s="26">
         <v>0</v>
       </c>
       <c r="AV15" s="26">
         <v>0</v>
       </c>
       <c r="AW15" s="26">
-        <v>1.4722999999999999</v>
+        <v>2.0811000000000002</v>
       </c>
       <c r="AX15" s="26">
-        <v>3.9025799999999999</v>
+        <v>5.5488099999999996</v>
       </c>
       <c r="AY15" s="26">
         <v>0</v>
       </c>
       <c r="AZ15" s="26">
         <v>0</v>
       </c>
       <c r="BA15" s="26">
-        <v>2.0196499999999999</v>
+        <v>2.8999000000000001</v>
       </c>
       <c r="BB15" s="26">
-        <v>4.5581399999999999</v>
+        <v>7.3288500000000001</v>
       </c>
     </row>
     <row r="16" spans="1:63" s="15" customFormat="1" ht="12.75">
       <c r="A16" s="12" t="s">
         <v>221</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>222</v>
       </c>
       <c r="C16" s="13">
         <v>0</v>
       </c>
       <c r="D16" s="13">
         <v>0</v>
       </c>
       <c r="E16" s="13">
         <v>303.66194999999999</v>
       </c>
       <c r="F16" s="13">
         <v>426.27143000000001</v>
       </c>
       <c r="G16" s="13">
         <v>0</v>
       </c>
       <c r="H16" s="13">
@@ -4703,66 +4703,66 @@
       <c r="AO16" s="26">
         <v>11.653930000000001</v>
       </c>
       <c r="AP16" s="26">
         <v>14.763120000000001</v>
       </c>
       <c r="AQ16" s="26">
         <v>0</v>
       </c>
       <c r="AR16" s="26">
         <v>0</v>
       </c>
       <c r="AS16" s="26">
         <v>32.159979999999997</v>
       </c>
       <c r="AT16" s="26">
         <v>55.698079999999997</v>
       </c>
       <c r="AU16" s="26">
         <v>0</v>
       </c>
       <c r="AV16" s="26">
         <v>0</v>
       </c>
       <c r="AW16" s="26">
-        <v>21.456050000000001</v>
+        <v>22.31945</v>
       </c>
       <c r="AX16" s="26">
-        <v>36.304580000000001</v>
+        <v>37.709539999999997</v>
       </c>
       <c r="AY16" s="26">
         <v>0</v>
       </c>
       <c r="AZ16" s="26">
         <v>0</v>
       </c>
       <c r="BA16" s="26">
-        <v>17.175470000000001</v>
+        <v>19.260770000000001</v>
       </c>
       <c r="BB16" s="26">
-        <v>32.206879999999998</v>
+        <v>35.148820000000001</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A17" s="12" t="s">
         <v>223</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>224</v>
       </c>
       <c r="C17" s="13">
         <v>0</v>
       </c>
       <c r="D17" s="13">
         <v>0</v>
       </c>
       <c r="E17" s="13">
         <v>2.7490000000000001</v>
       </c>
       <c r="F17" s="13">
         <v>2.7669999999999999</v>
       </c>
       <c r="G17" s="13">
         <v>0</v>
       </c>
       <c r="H17" s="13">
@@ -4867,66 +4867,66 @@
       <c r="AO17" s="26">
         <v>11.80654</v>
       </c>
       <c r="AP17" s="26">
         <v>40.79448</v>
       </c>
       <c r="AQ17" s="26">
         <v>0</v>
       </c>
       <c r="AR17" s="26">
         <v>0</v>
       </c>
       <c r="AS17" s="26">
         <v>85.832470000000001</v>
       </c>
       <c r="AT17" s="26">
         <v>118.92982000000001</v>
       </c>
       <c r="AU17" s="26">
         <v>0</v>
       </c>
       <c r="AV17" s="26">
         <v>0</v>
       </c>
       <c r="AW17" s="26">
-        <v>24.785039999999999</v>
+        <v>25.926500000000001</v>
       </c>
       <c r="AX17" s="26">
-        <v>43.081899999999997</v>
+        <v>47.998440000000002</v>
       </c>
       <c r="AY17" s="26">
         <v>0</v>
       </c>
       <c r="AZ17" s="26">
         <v>0</v>
       </c>
       <c r="BA17" s="26">
-        <v>61.824820000000003</v>
+        <v>62.993319999999997</v>
       </c>
       <c r="BB17" s="26">
-        <v>78.466200000000001</v>
+        <v>83.733099999999993</v>
       </c>
     </row>
     <row r="18" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A18" s="12" t="s">
         <v>225</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>226</v>
       </c>
       <c r="C18" s="13">
         <v>20</v>
       </c>
       <c r="D18" s="13">
         <v>55.161299999999997</v>
       </c>
       <c r="E18" s="13">
         <v>3.0310000000000001</v>
       </c>
       <c r="F18" s="13">
         <v>8.91953</v>
       </c>
       <c r="G18" s="13">
         <v>0</v>
       </c>
       <c r="H18" s="13">
@@ -5025,54 +5025,54 @@
       <c r="AM18" s="26">
         <v>458.4</v>
       </c>
       <c r="AN18" s="26">
         <v>2994.11582</v>
       </c>
       <c r="AO18" s="26">
         <v>0</v>
       </c>
       <c r="AP18" s="26">
         <v>0</v>
       </c>
       <c r="AQ18" s="26">
         <v>590</v>
       </c>
       <c r="AR18" s="26">
         <v>3570.1212099999998</v>
       </c>
       <c r="AS18" s="26">
         <v>0.13</v>
       </c>
       <c r="AT18" s="26">
         <v>1.2749999999999999</v>
       </c>
       <c r="AU18" s="26">
-        <v>300</v>
+        <v>380</v>
       </c>
       <c r="AV18" s="26">
-        <v>1874.7503099999999</v>
+        <v>2375.7323500000002</v>
       </c>
       <c r="AW18" s="26">
         <v>0</v>
       </c>
       <c r="AX18" s="26">
         <v>0</v>
       </c>
       <c r="AY18" s="26">
         <v>60</v>
       </c>
       <c r="AZ18" s="26">
         <v>313.95652999999999</v>
       </c>
       <c r="BA18" s="26">
         <v>0</v>
       </c>
       <c r="BB18" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A19" s="12" t="s">
         <v>227</v>
       </c>
       <c r="B19" s="12" t="s">
@@ -5189,72 +5189,72 @@
       <c r="AM19" s="26">
         <v>370</v>
       </c>
       <c r="AN19" s="26">
         <v>755.89770999999996</v>
       </c>
       <c r="AO19" s="26">
         <v>447.88002999999998</v>
       </c>
       <c r="AP19" s="26">
         <v>2161.0919699999999</v>
       </c>
       <c r="AQ19" s="26">
         <v>340</v>
       </c>
       <c r="AR19" s="26">
         <v>1150.63373</v>
       </c>
       <c r="AS19" s="26">
         <v>396.56882000000002</v>
       </c>
       <c r="AT19" s="26">
         <v>2265.2821300000001</v>
       </c>
       <c r="AU19" s="26">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="AV19" s="26">
-        <v>492.29005000000001</v>
+        <v>558.45574999999997</v>
       </c>
       <c r="AW19" s="26">
-        <v>212.51273</v>
+        <v>245.36112</v>
       </c>
       <c r="AX19" s="26">
-        <v>1220.39895</v>
+        <v>1406.5734399999999</v>
       </c>
       <c r="AY19" s="26">
-        <v>100</v>
+        <v>160</v>
       </c>
       <c r="AZ19" s="26">
-        <v>349.59814</v>
+        <v>525.69946000000004</v>
       </c>
       <c r="BA19" s="26">
-        <v>157.43413000000001</v>
+        <v>188.32356999999999</v>
       </c>
       <c r="BB19" s="26">
-        <v>896.86685999999997</v>
+        <v>1068.0706700000001</v>
       </c>
     </row>
     <row r="20" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A20" s="12" t="s">
         <v>229</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>230</v>
       </c>
       <c r="C20" s="13">
         <v>0</v>
       </c>
       <c r="D20" s="13">
         <v>0</v>
       </c>
       <c r="E20" s="13">
         <v>18.212389999999999</v>
       </c>
       <c r="F20" s="13">
         <v>22.5243</v>
       </c>
       <c r="G20" s="13">
         <v>0</v>
       </c>
       <c r="H20" s="13">
@@ -5523,66 +5523,66 @@
       <c r="AO21" s="26">
         <v>0.55191000000000001</v>
       </c>
       <c r="AP21" s="26">
         <v>3.0412400000000002</v>
       </c>
       <c r="AQ21" s="26">
         <v>0</v>
       </c>
       <c r="AR21" s="26">
         <v>0</v>
       </c>
       <c r="AS21" s="26">
         <v>0.85843999999999998</v>
       </c>
       <c r="AT21" s="26">
         <v>2.8799800000000002</v>
       </c>
       <c r="AU21" s="26">
         <v>0</v>
       </c>
       <c r="AV21" s="26">
         <v>0</v>
       </c>
       <c r="AW21" s="26">
-        <v>0.13456000000000001</v>
+        <v>0.79615999999999998</v>
       </c>
       <c r="AX21" s="26">
-        <v>1.07836</v>
+        <v>2.3154400000000002</v>
       </c>
       <c r="AY21" s="26">
         <v>0</v>
       </c>
       <c r="AZ21" s="26">
         <v>0</v>
       </c>
       <c r="BA21" s="26">
-        <v>0.41552</v>
+        <v>0.42275000000000001</v>
       </c>
       <c r="BB21" s="26">
-        <v>1.2651300000000001</v>
+        <v>1.33952</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A22" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C22" s="13">
         <v>0</v>
       </c>
       <c r="D22" s="13">
         <v>0</v>
       </c>
       <c r="E22" s="13">
         <v>3.4799999999999998E-2</v>
       </c>
       <c r="F22" s="13">
         <v>0.10145</v>
       </c>
       <c r="G22" s="13">
         <v>0</v>
       </c>
       <c r="H22" s="13">
@@ -6015,66 +6015,66 @@
       <c r="AO24" s="26">
         <v>10.186310000000001</v>
       </c>
       <c r="AP24" s="26">
         <v>78.202430000000007</v>
       </c>
       <c r="AQ24" s="26">
         <v>0</v>
       </c>
       <c r="AR24" s="26">
         <v>0</v>
       </c>
       <c r="AS24" s="26">
         <v>10.520860000000001</v>
       </c>
       <c r="AT24" s="26">
         <v>108.66978</v>
       </c>
       <c r="AU24" s="26">
         <v>0</v>
       </c>
       <c r="AV24" s="26">
         <v>0</v>
       </c>
       <c r="AW24" s="26">
-        <v>5.2139300000000004</v>
+        <v>6.19095</v>
       </c>
       <c r="AX24" s="26">
-        <v>51.61253</v>
+        <v>62.705199999999998</v>
       </c>
       <c r="AY24" s="26">
         <v>0</v>
       </c>
       <c r="AZ24" s="26">
         <v>0</v>
       </c>
       <c r="BA24" s="26">
-        <v>3.4074</v>
+        <v>4.18689</v>
       </c>
       <c r="BB24" s="26">
-        <v>37.70214</v>
+        <v>44.388350000000003</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A25" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="13">
         <v>0</v>
       </c>
       <c r="D25" s="13">
         <v>0</v>
       </c>
       <c r="E25" s="13">
         <v>8.9885099999999998</v>
       </c>
       <c r="F25" s="13">
         <v>106.70862</v>
       </c>
       <c r="G25" s="13">
         <v>0</v>
       </c>
       <c r="H25" s="13">
@@ -6179,66 +6179,66 @@
       <c r="AO25" s="26">
         <v>14.66962</v>
       </c>
       <c r="AP25" s="26">
         <v>110.52822999999999</v>
       </c>
       <c r="AQ25" s="26">
         <v>0</v>
       </c>
       <c r="AR25" s="26">
         <v>0</v>
       </c>
       <c r="AS25" s="26">
         <v>12.403359999999999</v>
       </c>
       <c r="AT25" s="26">
         <v>102.31314</v>
       </c>
       <c r="AU25" s="26">
         <v>0</v>
       </c>
       <c r="AV25" s="26">
         <v>0</v>
       </c>
       <c r="AW25" s="26">
-        <v>8.3642299999999992</v>
+        <v>8.6510800000000003</v>
       </c>
       <c r="AX25" s="26">
-        <v>66.838030000000003</v>
+        <v>69.10454</v>
       </c>
       <c r="AY25" s="26">
         <v>0</v>
       </c>
       <c r="AZ25" s="26">
         <v>0</v>
       </c>
       <c r="BA25" s="26">
-        <v>2.7579799999999999</v>
+        <v>3.1727599999999998</v>
       </c>
       <c r="BB25" s="26">
-        <v>32.760269999999998</v>
+        <v>36.533290000000001</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A26" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="13">
         <v>0</v>
       </c>
       <c r="D26" s="13">
         <v>0</v>
       </c>
       <c r="E26" s="13">
         <v>0</v>
       </c>
       <c r="F26" s="13">
         <v>0</v>
       </c>
       <c r="G26" s="13">
         <v>0</v>
       </c>
       <c r="H26" s="13">
@@ -6665,72 +6665,72 @@
       <c r="AM28" s="26">
         <v>676</v>
       </c>
       <c r="AN28" s="26">
         <v>297.16879999999998</v>
       </c>
       <c r="AO28" s="26">
         <v>1255.9667999999999</v>
       </c>
       <c r="AP28" s="26">
         <v>345.6771</v>
       </c>
       <c r="AQ28" s="26">
         <v>812.8</v>
       </c>
       <c r="AR28" s="26">
         <v>357.72</v>
       </c>
       <c r="AS28" s="26">
         <v>324.25599999999997</v>
       </c>
       <c r="AT28" s="26">
         <v>120.38724999999999</v>
       </c>
       <c r="AU28" s="26">
-        <v>406</v>
+        <v>473.8</v>
       </c>
       <c r="AV28" s="26">
-        <v>178.72800000000001</v>
+        <v>208.56</v>
       </c>
       <c r="AW28" s="26">
-        <v>206.71600000000001</v>
+        <v>228.37</v>
       </c>
       <c r="AX28" s="26">
-        <v>75.910939999999997</v>
+        <v>83.58681</v>
       </c>
       <c r="AY28" s="26">
-        <v>406.6</v>
+        <v>474.4</v>
       </c>
       <c r="AZ28" s="26">
-        <v>184.32095000000001</v>
+        <v>217.56566000000001</v>
       </c>
       <c r="BA28" s="26">
-        <v>114.736</v>
+        <v>132.53800000000001</v>
       </c>
       <c r="BB28" s="26">
-        <v>51.501330000000003</v>
+        <v>59.720779999999998</v>
       </c>
     </row>
     <row r="29" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C29" s="13">
         <v>136</v>
       </c>
       <c r="D29" s="13">
         <v>21.2</v>
       </c>
       <c r="E29" s="13">
         <v>0.09</v>
       </c>
       <c r="F29" s="13">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="G29" s="13">
         <v>476</v>
       </c>
       <c r="H29" s="13">
@@ -6829,60 +6829,60 @@
       <c r="AM29" s="26">
         <v>0</v>
       </c>
       <c r="AN29" s="26">
         <v>0</v>
       </c>
       <c r="AO29" s="26">
         <v>20.754000000000001</v>
       </c>
       <c r="AP29" s="26">
         <v>5.3044500000000001</v>
       </c>
       <c r="AQ29" s="26">
         <v>335.2</v>
       </c>
       <c r="AR29" s="26">
         <v>92.061999999999998</v>
       </c>
       <c r="AS29" s="26">
         <v>0.67500000000000004</v>
       </c>
       <c r="AT29" s="26">
         <v>0.97413000000000005</v>
       </c>
       <c r="AU29" s="26">
-        <v>267.39999999999998</v>
+        <v>335.2</v>
       </c>
       <c r="AV29" s="26">
-        <v>74.441000000000003</v>
+        <v>92.061999999999998</v>
       </c>
       <c r="AW29" s="26">
-        <v>0.59499999999999997</v>
+        <v>0.67500000000000004</v>
       </c>
       <c r="AX29" s="26">
-        <v>0.90822000000000003</v>
+        <v>0.97413000000000005</v>
       </c>
       <c r="AY29" s="26">
         <v>0</v>
       </c>
       <c r="AZ29" s="26">
         <v>0</v>
       </c>
       <c r="BA29" s="26">
         <v>0</v>
       </c>
       <c r="BB29" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A30" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C30" s="13">
         <v>0</v>
       </c>
       <c r="D30" s="13">
@@ -6999,66 +6999,66 @@
       <c r="AO30" s="26">
         <v>700.99950000000001</v>
       </c>
       <c r="AP30" s="26">
         <v>247.14627999999999</v>
       </c>
       <c r="AQ30" s="26">
         <v>0</v>
       </c>
       <c r="AR30" s="26">
         <v>0</v>
       </c>
       <c r="AS30" s="26">
         <v>537.4982</v>
       </c>
       <c r="AT30" s="26">
         <v>202.42006000000001</v>
       </c>
       <c r="AU30" s="26">
         <v>0</v>
       </c>
       <c r="AV30" s="26">
         <v>0</v>
       </c>
       <c r="AW30" s="26">
-        <v>218.9384</v>
+        <v>221.28120000000001</v>
       </c>
       <c r="AX30" s="26">
-        <v>82.129829999999998</v>
+        <v>83.719399999999993</v>
       </c>
       <c r="AY30" s="26">
         <v>0</v>
       </c>
       <c r="AZ30" s="26">
         <v>0</v>
       </c>
       <c r="BA30" s="26">
-        <v>1032.9688000000001</v>
+        <v>1123.0688</v>
       </c>
       <c r="BB30" s="26">
-        <v>407.25653999999997</v>
+        <v>434.57927999999998</v>
       </c>
     </row>
     <row r="31" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A31" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C31" s="13">
         <v>136</v>
       </c>
       <c r="D31" s="13">
         <v>58.238999999999997</v>
       </c>
       <c r="E31" s="13">
         <v>684.10216000000003</v>
       </c>
       <c r="F31" s="13">
         <v>384.67631999999998</v>
       </c>
       <c r="G31" s="13">
         <v>0</v>
       </c>
       <c r="H31" s="13">
@@ -7163,66 +7163,66 @@
       <c r="AO31" s="26">
         <v>1959.6048000000001</v>
       </c>
       <c r="AP31" s="26">
         <v>324.71836999999999</v>
       </c>
       <c r="AQ31" s="26">
         <v>0</v>
       </c>
       <c r="AR31" s="26">
         <v>0</v>
       </c>
       <c r="AS31" s="26">
         <v>693.7079</v>
       </c>
       <c r="AT31" s="26">
         <v>392.17308000000003</v>
       </c>
       <c r="AU31" s="26">
         <v>0</v>
       </c>
       <c r="AV31" s="26">
         <v>0</v>
       </c>
       <c r="AW31" s="26">
-        <v>309.08019999999999</v>
+        <v>359.27460000000002</v>
       </c>
       <c r="AX31" s="26">
-        <v>176.98084</v>
+        <v>204.45819</v>
       </c>
       <c r="AY31" s="26">
         <v>0</v>
       </c>
       <c r="AZ31" s="26">
         <v>0</v>
       </c>
       <c r="BA31" s="26">
-        <v>317.22579999999999</v>
+        <v>340.37060000000002</v>
       </c>
       <c r="BB31" s="26">
-        <v>188.19013000000001</v>
+        <v>205.14299</v>
       </c>
     </row>
     <row r="32" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A32" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>23</v>
       </c>
       <c r="C32" s="13">
         <v>0</v>
       </c>
       <c r="D32" s="13">
         <v>0</v>
       </c>
       <c r="E32" s="13">
         <v>0.5</v>
       </c>
       <c r="F32" s="13">
         <v>1.2239</v>
       </c>
       <c r="G32" s="13">
         <v>0</v>
       </c>
       <c r="H32" s="13">
@@ -7327,66 +7327,66 @@
       <c r="AO32" s="26">
         <v>0.3</v>
       </c>
       <c r="AP32" s="26">
         <v>0.57979999999999998</v>
       </c>
       <c r="AQ32" s="26">
         <v>0</v>
       </c>
       <c r="AR32" s="26">
         <v>0</v>
       </c>
       <c r="AS32" s="26">
         <v>0.36</v>
       </c>
       <c r="AT32" s="26">
         <v>1.3287</v>
       </c>
       <c r="AU32" s="26">
         <v>0</v>
       </c>
       <c r="AV32" s="26">
         <v>0</v>
       </c>
       <c r="AW32" s="26">
-        <v>0.14000000000000001</v>
+        <v>0.22</v>
       </c>
       <c r="AX32" s="26">
-        <v>0.56799999999999995</v>
+        <v>0.90678999999999998</v>
       </c>
       <c r="AY32" s="26">
         <v>0</v>
       </c>
       <c r="AZ32" s="26">
         <v>0</v>
       </c>
       <c r="BA32" s="26">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="BB32" s="26">
-        <v>0.66893999999999998</v>
+        <v>0.72052000000000005</v>
       </c>
     </row>
     <row r="33" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A33" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C33" s="13">
         <v>0</v>
       </c>
       <c r="D33" s="13">
         <v>0</v>
       </c>
       <c r="E33" s="13">
         <v>0</v>
       </c>
       <c r="F33" s="13">
         <v>0</v>
       </c>
       <c r="G33" s="13">
         <v>0</v>
       </c>
       <c r="H33" s="13">
@@ -7491,54 +7491,54 @@
       <c r="AO33" s="26">
         <v>0.15906999999999999</v>
       </c>
       <c r="AP33" s="26">
         <v>0.28488999999999998</v>
       </c>
       <c r="AQ33" s="26">
         <v>0.2</v>
       </c>
       <c r="AR33" s="26">
         <v>3.1480000000000001</v>
       </c>
       <c r="AS33" s="26">
         <v>9.9900000000000003E-2</v>
       </c>
       <c r="AT33" s="26">
         <v>0.62219999999999998</v>
       </c>
       <c r="AU33" s="26">
         <v>0.2</v>
       </c>
       <c r="AV33" s="26">
         <v>3.1480000000000001</v>
       </c>
       <c r="AW33" s="26">
-        <v>7.9899999999999999E-2</v>
+        <v>9.9900000000000003E-2</v>
       </c>
       <c r="AX33" s="26">
-        <v>0.38611000000000001</v>
+        <v>0.62219999999999998</v>
       </c>
       <c r="AY33" s="26">
         <v>0</v>
       </c>
       <c r="AZ33" s="26">
         <v>0</v>
       </c>
       <c r="BA33" s="26">
         <v>0</v>
       </c>
       <c r="BB33" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A34" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C34" s="13">
         <v>0</v>
       </c>
       <c r="D34" s="13">
@@ -7655,54 +7655,54 @@
       <c r="AO34" s="26">
         <v>447.42349999999999</v>
       </c>
       <c r="AP34" s="26">
         <v>216.80314999999999</v>
       </c>
       <c r="AQ34" s="26">
         <v>0</v>
       </c>
       <c r="AR34" s="26">
         <v>0</v>
       </c>
       <c r="AS34" s="26">
         <v>302.24250000000001</v>
       </c>
       <c r="AT34" s="26">
         <v>197.46061</v>
       </c>
       <c r="AU34" s="26">
         <v>0</v>
       </c>
       <c r="AV34" s="26">
         <v>0</v>
       </c>
       <c r="AW34" s="26">
-        <v>297.24250000000001</v>
+        <v>300.24250000000001</v>
       </c>
       <c r="AX34" s="26">
-        <v>194.05255</v>
+        <v>196.09997000000001</v>
       </c>
       <c r="AY34" s="26">
         <v>0</v>
       </c>
       <c r="AZ34" s="26">
         <v>0</v>
       </c>
       <c r="BA34" s="26">
         <v>274.64999999999998</v>
       </c>
       <c r="BB34" s="26">
         <v>168.45052000000001</v>
       </c>
     </row>
     <row r="35" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A35" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C35" s="13">
         <v>0</v>
       </c>
       <c r="D35" s="13">
@@ -7819,66 +7819,66 @@
       <c r="AO35" s="26">
         <v>27.12912</v>
       </c>
       <c r="AP35" s="26">
         <v>19.588650000000001</v>
       </c>
       <c r="AQ35" s="26">
         <v>0</v>
       </c>
       <c r="AR35" s="26">
         <v>0</v>
       </c>
       <c r="AS35" s="26">
         <v>22.723299999999998</v>
       </c>
       <c r="AT35" s="26">
         <v>17.36056</v>
       </c>
       <c r="AU35" s="26">
         <v>0</v>
       </c>
       <c r="AV35" s="26">
         <v>0</v>
       </c>
       <c r="AW35" s="26">
-        <v>16.873100000000001</v>
+        <v>17.658100000000001</v>
       </c>
       <c r="AX35" s="26">
-        <v>11.464259999999999</v>
+        <v>12.54616</v>
       </c>
       <c r="AY35" s="26">
         <v>0</v>
       </c>
       <c r="AZ35" s="26">
         <v>0</v>
       </c>
       <c r="BA35" s="26">
-        <v>20.738</v>
+        <v>20.757200000000001</v>
       </c>
       <c r="BB35" s="26">
-        <v>25.624919999999999</v>
+        <v>25.679120000000001</v>
       </c>
     </row>
     <row r="36" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C36" s="13">
         <v>0</v>
       </c>
       <c r="D36" s="13">
         <v>0</v>
       </c>
       <c r="E36" s="13">
         <v>0</v>
       </c>
       <c r="F36" s="13">
         <v>0</v>
       </c>
       <c r="G36" s="13">
         <v>0</v>
       </c>
       <c r="H36" s="13">
@@ -7983,54 +7983,54 @@
       <c r="AO36" s="26">
         <v>0</v>
       </c>
       <c r="AP36" s="26">
         <v>0</v>
       </c>
       <c r="AQ36" s="26">
         <v>0</v>
       </c>
       <c r="AR36" s="26">
         <v>0</v>
       </c>
       <c r="AS36" s="26">
         <v>0.35</v>
       </c>
       <c r="AT36" s="26">
         <v>1.0471699999999999</v>
       </c>
       <c r="AU36" s="26">
         <v>0</v>
       </c>
       <c r="AV36" s="26">
         <v>0</v>
       </c>
       <c r="AW36" s="26">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="AX36" s="26">
-        <v>0</v>
+        <v>0.27603</v>
       </c>
       <c r="AY36" s="26">
         <v>0</v>
       </c>
       <c r="AZ36" s="26">
         <v>0</v>
       </c>
       <c r="BA36" s="26">
         <v>0.17499999999999999</v>
       </c>
       <c r="BB36" s="26">
         <v>0.55149000000000004</v>
       </c>
     </row>
     <row r="37" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A37" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C37" s="13">
         <v>0</v>
       </c>
       <c r="D37" s="13">
@@ -9289,54 +9289,54 @@
       <c r="AM44" s="26">
         <v>0</v>
       </c>
       <c r="AN44" s="26">
         <v>0</v>
       </c>
       <c r="AO44" s="26">
         <v>0</v>
       </c>
       <c r="AP44" s="26">
         <v>0</v>
       </c>
       <c r="AQ44" s="26">
         <v>200.34</v>
       </c>
       <c r="AR44" s="26">
         <v>227.262</v>
       </c>
       <c r="AS44" s="26">
         <v>0</v>
       </c>
       <c r="AT44" s="26">
         <v>0</v>
       </c>
       <c r="AU44" s="26">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="AV44" s="26">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="AW44" s="26">
         <v>0</v>
       </c>
       <c r="AX44" s="26">
         <v>0</v>
       </c>
       <c r="AY44" s="26">
         <v>0</v>
       </c>
       <c r="AZ44" s="26">
         <v>0</v>
       </c>
       <c r="BA44" s="26">
         <v>0</v>
       </c>
       <c r="BB44" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A45" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B45" s="12" t="s">
@@ -9623,54 +9623,54 @@
       <c r="AO46" s="26">
         <v>1.0566899999999999</v>
       </c>
       <c r="AP46" s="26">
         <v>1.4841800000000001</v>
       </c>
       <c r="AQ46" s="26">
         <v>0</v>
       </c>
       <c r="AR46" s="26">
         <v>0</v>
       </c>
       <c r="AS46" s="26">
         <v>0.26200000000000001</v>
       </c>
       <c r="AT46" s="26">
         <v>0.30604999999999999</v>
       </c>
       <c r="AU46" s="26">
         <v>0</v>
       </c>
       <c r="AV46" s="26">
         <v>0</v>
       </c>
       <c r="AW46" s="26">
-        <v>0.25</v>
+        <v>0.26200000000000001</v>
       </c>
       <c r="AX46" s="26">
-        <v>0.184</v>
+        <v>0.30604999999999999</v>
       </c>
       <c r="AY46" s="26">
         <v>0</v>
       </c>
       <c r="AZ46" s="26">
         <v>0</v>
       </c>
       <c r="BA46" s="26">
         <v>0</v>
       </c>
       <c r="BB46" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A47" s="12" t="s">
         <v>52</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C47" s="13">
         <v>0</v>
       </c>
       <c r="D47" s="13">
@@ -10115,66 +10115,66 @@
       <c r="AO49" s="26">
         <v>237.17615000000001</v>
       </c>
       <c r="AP49" s="26">
         <v>203.73533</v>
       </c>
       <c r="AQ49" s="26">
         <v>380.96</v>
       </c>
       <c r="AR49" s="26">
         <v>395.733</v>
       </c>
       <c r="AS49" s="26">
         <v>71.582800000000006</v>
       </c>
       <c r="AT49" s="26">
         <v>67.06362</v>
       </c>
       <c r="AU49" s="26">
         <v>380.56</v>
       </c>
       <c r="AV49" s="26">
         <v>395.36</v>
       </c>
       <c r="AW49" s="26">
-        <v>56.326799999999999</v>
+        <v>56.329799999999999</v>
       </c>
       <c r="AX49" s="26">
-        <v>52.926929999999999</v>
+        <v>52.946739999999998</v>
       </c>
       <c r="AY49" s="26">
         <v>0</v>
       </c>
       <c r="AZ49" s="26">
         <v>0</v>
       </c>
       <c r="BA49" s="26">
-        <v>7.7264999999999997</v>
+        <v>10.794</v>
       </c>
       <c r="BB49" s="26">
-        <v>8.8892199999999999</v>
+        <v>12.20345</v>
       </c>
     </row>
     <row r="50" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A50" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C50" s="13">
         <v>0</v>
       </c>
       <c r="D50" s="13">
         <v>0</v>
       </c>
       <c r="E50" s="13">
         <v>8.6204999999999998</v>
       </c>
       <c r="F50" s="13">
         <v>23.717220000000001</v>
       </c>
       <c r="G50" s="13">
         <v>0</v>
       </c>
       <c r="H50" s="13">
@@ -10443,54 +10443,54 @@
       <c r="AO51" s="26">
         <v>4.761E-2</v>
       </c>
       <c r="AP51" s="26">
         <v>0.16150999999999999</v>
       </c>
       <c r="AQ51" s="26">
         <v>0</v>
       </c>
       <c r="AR51" s="26">
         <v>0</v>
       </c>
       <c r="AS51" s="26">
         <v>4.2389999999999997E-2</v>
       </c>
       <c r="AT51" s="26">
         <v>0.17627000000000001</v>
       </c>
       <c r="AU51" s="26">
         <v>0</v>
       </c>
       <c r="AV51" s="26">
         <v>0</v>
       </c>
       <c r="AW51" s="26">
-        <v>2.4E-2</v>
+        <v>3.5999999999999997E-2</v>
       </c>
       <c r="AX51" s="26">
-        <v>8.856E-2</v>
+        <v>0.11994</v>
       </c>
       <c r="AY51" s="26">
         <v>0</v>
       </c>
       <c r="AZ51" s="26">
         <v>0</v>
       </c>
       <c r="BA51" s="26">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="BB51" s="26">
         <v>8.9599999999999992E-3</v>
       </c>
     </row>
     <row r="52" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A52" s="12" t="s">
         <v>62</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C52" s="13">
         <v>0.52100000000000002</v>
       </c>
       <c r="D52" s="13">
@@ -10607,66 +10607,66 @@
       <c r="AO52" s="26">
         <v>9.4142799999999998</v>
       </c>
       <c r="AP52" s="26">
         <v>28.359500000000001</v>
       </c>
       <c r="AQ52" s="26">
         <v>0</v>
       </c>
       <c r="AR52" s="26">
         <v>0</v>
       </c>
       <c r="AS52" s="26">
         <v>8.9310299999999998</v>
       </c>
       <c r="AT52" s="26">
         <v>36.930549999999997</v>
       </c>
       <c r="AU52" s="26">
         <v>0</v>
       </c>
       <c r="AV52" s="26">
         <v>0</v>
       </c>
       <c r="AW52" s="26">
-        <v>5.2450000000000001</v>
+        <v>5.7409400000000002</v>
       </c>
       <c r="AX52" s="26">
-        <v>21.596229999999998</v>
+        <v>24.266159999999999</v>
       </c>
       <c r="AY52" s="26">
         <v>0</v>
       </c>
       <c r="AZ52" s="26">
         <v>0</v>
       </c>
       <c r="BA52" s="26">
-        <v>7.9463900000000001</v>
+        <v>8.0978899999999996</v>
       </c>
       <c r="BB52" s="26">
-        <v>33.699480000000001</v>
+        <v>34.701790000000003</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A53" s="12" t="s">
         <v>64</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C53" s="13">
         <v>0</v>
       </c>
       <c r="D53" s="13">
         <v>0</v>
       </c>
       <c r="E53" s="13">
         <v>124.544</v>
       </c>
       <c r="F53" s="13">
         <v>163.36866000000001</v>
       </c>
       <c r="G53" s="13">
         <v>0</v>
       </c>
       <c r="H53" s="13">
@@ -10771,54 +10771,54 @@
       <c r="AO53" s="26">
         <v>0.35857</v>
       </c>
       <c r="AP53" s="26">
         <v>2.60494</v>
       </c>
       <c r="AQ53" s="26">
         <v>0</v>
       </c>
       <c r="AR53" s="26">
         <v>0</v>
       </c>
       <c r="AS53" s="26">
         <v>0.74851000000000001</v>
       </c>
       <c r="AT53" s="26">
         <v>6.9528299999999996</v>
       </c>
       <c r="AU53" s="26">
         <v>0</v>
       </c>
       <c r="AV53" s="26">
         <v>0</v>
       </c>
       <c r="AW53" s="26">
-        <v>0.62824999999999998</v>
+        <v>0.65751000000000004</v>
       </c>
       <c r="AX53" s="26">
-        <v>5.5220700000000003</v>
+        <v>6.2733400000000001</v>
       </c>
       <c r="AY53" s="26">
         <v>0</v>
       </c>
       <c r="AZ53" s="26">
         <v>0</v>
       </c>
       <c r="BA53" s="26">
         <v>8.0199999999999994E-2</v>
       </c>
       <c r="BB53" s="26">
         <v>1.51092</v>
       </c>
     </row>
     <row r="54" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A54" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C54" s="13">
         <v>0</v>
       </c>
       <c r="D54" s="13">
@@ -10935,66 +10935,66 @@
       <c r="AO54" s="26">
         <v>63.908099999999997</v>
       </c>
       <c r="AP54" s="26">
         <v>90.668660000000003</v>
       </c>
       <c r="AQ54" s="26">
         <v>0</v>
       </c>
       <c r="AR54" s="26">
         <v>0</v>
       </c>
       <c r="AS54" s="26">
         <v>35.207459999999998</v>
       </c>
       <c r="AT54" s="26">
         <v>75.322509999999994</v>
       </c>
       <c r="AU54" s="26">
         <v>0</v>
       </c>
       <c r="AV54" s="26">
         <v>0</v>
       </c>
       <c r="AW54" s="26">
-        <v>20.148199999999999</v>
+        <v>21.472200000000001</v>
       </c>
       <c r="AX54" s="26">
-        <v>42.886470000000003</v>
+        <v>45.522930000000002</v>
       </c>
       <c r="AY54" s="26">
         <v>0</v>
       </c>
       <c r="AZ54" s="26">
         <v>0</v>
       </c>
       <c r="BA54" s="26">
-        <v>9.2684999999999995</v>
+        <v>9.3439999999999994</v>
       </c>
       <c r="BB54" s="26">
-        <v>21.466899999999999</v>
+        <v>21.651039999999998</v>
       </c>
     </row>
     <row r="55" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A55" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C55" s="13">
         <v>0</v>
       </c>
       <c r="D55" s="13">
         <v>0</v>
       </c>
       <c r="E55" s="13">
         <v>18.75</v>
       </c>
       <c r="F55" s="13">
         <v>20.360289999999999</v>
       </c>
       <c r="G55" s="13">
         <v>0</v>
       </c>
       <c r="H55" s="13">
@@ -11111,54 +11111,54 @@
       <c r="AS55" s="26">
         <v>1.306</v>
       </c>
       <c r="AT55" s="26">
         <v>3.1828500000000002</v>
       </c>
       <c r="AU55" s="26">
         <v>0</v>
       </c>
       <c r="AV55" s="26">
         <v>0</v>
       </c>
       <c r="AW55" s="26">
         <v>0.53100000000000003</v>
       </c>
       <c r="AX55" s="26">
         <v>0.88127999999999995</v>
       </c>
       <c r="AY55" s="26">
         <v>0</v>
       </c>
       <c r="AZ55" s="26">
         <v>0</v>
       </c>
       <c r="BA55" s="26">
-        <v>0.52500000000000002</v>
+        <v>0.52949999999999997</v>
       </c>
       <c r="BB55" s="26">
-        <v>1.99255</v>
+        <v>2.0326900000000001</v>
       </c>
     </row>
     <row r="56" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A56" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C56" s="13">
         <v>0</v>
       </c>
       <c r="D56" s="13">
         <v>0</v>
       </c>
       <c r="E56" s="13">
         <v>1312.2134799999999</v>
       </c>
       <c r="F56" s="13">
         <v>2976.3418900000001</v>
       </c>
       <c r="G56" s="13">
         <v>4.8650000000000002</v>
       </c>
       <c r="H56" s="13">
@@ -11263,66 +11263,66 @@
       <c r="AO56" s="26">
         <v>272.67158999999998</v>
       </c>
       <c r="AP56" s="26">
         <v>578.44626000000005</v>
       </c>
       <c r="AQ56" s="26">
         <v>6.0274000000000001</v>
       </c>
       <c r="AR56" s="26">
         <v>9.2215799999999994</v>
       </c>
       <c r="AS56" s="26">
         <v>225.64429000000001</v>
       </c>
       <c r="AT56" s="26">
         <v>561.21870000000001</v>
       </c>
       <c r="AU56" s="26">
         <v>0</v>
       </c>
       <c r="AV56" s="26">
         <v>0</v>
       </c>
       <c r="AW56" s="26">
-        <v>138.60194000000001</v>
+        <v>163.51143999999999</v>
       </c>
       <c r="AX56" s="26">
-        <v>346.20080000000002</v>
+        <v>415.73239999999998</v>
       </c>
       <c r="AY56" s="26">
-        <v>35.785580000000003</v>
+        <v>40.79468</v>
       </c>
       <c r="AZ56" s="26">
-        <v>88.700410000000005</v>
+        <v>102.17506</v>
       </c>
       <c r="BA56" s="26">
-        <v>112.57239</v>
+        <v>123.34164</v>
       </c>
       <c r="BB56" s="26">
-        <v>315.39999</v>
+        <v>340.99664000000001</v>
       </c>
     </row>
     <row r="57" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A57" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C57" s="13">
         <v>2.2890000000000001</v>
       </c>
       <c r="D57" s="13">
         <v>7.5088299999999997</v>
       </c>
       <c r="E57" s="13">
         <v>90.414850000000001</v>
       </c>
       <c r="F57" s="13">
         <v>197.64515</v>
       </c>
       <c r="G57" s="13">
         <v>30.608550000000001</v>
       </c>
       <c r="H57" s="13">
@@ -11427,66 +11427,66 @@
       <c r="AO57" s="26">
         <v>242.54225</v>
       </c>
       <c r="AP57" s="26">
         <v>738.65374999999995</v>
       </c>
       <c r="AQ57" s="26">
         <v>4.7241</v>
       </c>
       <c r="AR57" s="26">
         <v>18.937940000000001</v>
       </c>
       <c r="AS57" s="26">
         <v>298.50155999999998</v>
       </c>
       <c r="AT57" s="26">
         <v>1071.19479</v>
       </c>
       <c r="AU57" s="26">
         <v>4.7241</v>
       </c>
       <c r="AV57" s="26">
         <v>18.937940000000001</v>
       </c>
       <c r="AW57" s="26">
-        <v>173.785</v>
+        <v>192.16764000000001</v>
       </c>
       <c r="AX57" s="26">
-        <v>625.52680999999995</v>
+        <v>706.52835000000005</v>
       </c>
       <c r="AY57" s="26">
         <v>5.3000999999999996</v>
       </c>
       <c r="AZ57" s="26">
         <v>30.981999999999999</v>
       </c>
       <c r="BA57" s="26">
-        <v>141.19287</v>
+        <v>180.31278</v>
       </c>
       <c r="BB57" s="26">
-        <v>510.19985000000003</v>
+        <v>662.07160999999996</v>
       </c>
     </row>
     <row r="58" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A58" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B58" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C58" s="13">
         <v>0</v>
       </c>
       <c r="D58" s="13">
         <v>0</v>
       </c>
       <c r="E58" s="13">
         <v>0</v>
       </c>
       <c r="F58" s="13">
         <v>0</v>
       </c>
       <c r="G58" s="13">
         <v>0</v>
       </c>
       <c r="H58" s="13">
@@ -11749,72 +11749,72 @@
       <c r="AM59" s="26">
         <v>7.8209999999999997</v>
       </c>
       <c r="AN59" s="26">
         <v>346.66500000000002</v>
       </c>
       <c r="AO59" s="26">
         <v>107.1426</v>
       </c>
       <c r="AP59" s="26">
         <v>554.79947000000004</v>
       </c>
       <c r="AQ59" s="26">
         <v>9.9</v>
       </c>
       <c r="AR59" s="26">
         <v>429.13610999999997</v>
       </c>
       <c r="AS59" s="26">
         <v>140.42177000000001</v>
       </c>
       <c r="AT59" s="26">
         <v>661.82996000000003</v>
       </c>
       <c r="AU59" s="26">
-        <v>3.9820000000000002</v>
+        <v>4.3780000000000001</v>
       </c>
       <c r="AV59" s="26">
-        <v>169.55225999999999</v>
+        <v>185.54849999999999</v>
       </c>
       <c r="AW59" s="26">
-        <v>65.696529999999996</v>
+        <v>75.345020000000005</v>
       </c>
       <c r="AX59" s="26">
-        <v>285.82150000000001</v>
+        <v>331.26801</v>
       </c>
       <c r="AY59" s="26">
         <v>5.9961599999999997</v>
       </c>
       <c r="AZ59" s="26">
         <v>248.10763</v>
       </c>
       <c r="BA59" s="26">
-        <v>65.645430000000005</v>
+        <v>79.625789999999995</v>
       </c>
       <c r="BB59" s="26">
-        <v>312.32227</v>
+        <v>374.23838000000001</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A60" s="12" t="s">
         <v>78</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>79</v>
       </c>
       <c r="C60" s="13">
         <v>0</v>
       </c>
       <c r="D60" s="13">
         <v>0</v>
       </c>
       <c r="E60" s="13">
         <v>0.2878</v>
       </c>
       <c r="F60" s="13">
         <v>1.4582999999999999</v>
       </c>
       <c r="G60" s="13">
         <v>0</v>
       </c>
       <c r="H60" s="13">
@@ -11919,66 +11919,66 @@
       <c r="AO60" s="26">
         <v>0.28339999999999999</v>
       </c>
       <c r="AP60" s="26">
         <v>2.4907400000000002</v>
       </c>
       <c r="AQ60" s="26">
         <v>0</v>
       </c>
       <c r="AR60" s="26">
         <v>0</v>
       </c>
       <c r="AS60" s="26">
         <v>13.207280000000001</v>
       </c>
       <c r="AT60" s="26">
         <v>90.844329999999999</v>
       </c>
       <c r="AU60" s="26">
         <v>0</v>
       </c>
       <c r="AV60" s="26">
         <v>0</v>
       </c>
       <c r="AW60" s="26">
-        <v>4.8673799999999998</v>
+        <v>6.1651800000000003</v>
       </c>
       <c r="AX60" s="26">
-        <v>30.011279999999999</v>
+        <v>37.924680000000002</v>
       </c>
       <c r="AY60" s="26">
         <v>0</v>
       </c>
       <c r="AZ60" s="26">
         <v>0</v>
       </c>
       <c r="BA60" s="26">
-        <v>10.033939999999999</v>
+        <v>10.2622</v>
       </c>
       <c r="BB60" s="26">
-        <v>74.247330000000005</v>
+        <v>76.865260000000006</v>
       </c>
     </row>
     <row r="61" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A61" s="12" t="s">
         <v>80</v>
       </c>
       <c r="B61" s="12" t="s">
         <v>81</v>
       </c>
       <c r="C61" s="13">
         <v>0</v>
       </c>
       <c r="D61" s="13">
         <v>0</v>
       </c>
       <c r="E61" s="13">
         <v>4.5247400000000004</v>
       </c>
       <c r="F61" s="13">
         <v>6.0433000000000003</v>
       </c>
       <c r="G61" s="13">
         <v>58.088000000000001</v>
       </c>
       <c r="H61" s="13">
@@ -12083,66 +12083,66 @@
       <c r="AO61" s="26">
         <v>405.99923000000001</v>
       </c>
       <c r="AP61" s="26">
         <v>258.50916000000001</v>
       </c>
       <c r="AQ61" s="26">
         <v>0</v>
       </c>
       <c r="AR61" s="26">
         <v>0</v>
       </c>
       <c r="AS61" s="26">
         <v>136.10352</v>
       </c>
       <c r="AT61" s="26">
         <v>91.015289999999993</v>
       </c>
       <c r="AU61" s="26">
         <v>0</v>
       </c>
       <c r="AV61" s="26">
         <v>0</v>
       </c>
       <c r="AW61" s="26">
-        <v>68.134919999999994</v>
+        <v>68.23272</v>
       </c>
       <c r="AX61" s="26">
-        <v>48.91234</v>
+        <v>49.171700000000001</v>
       </c>
       <c r="AY61" s="26">
         <v>0</v>
       </c>
       <c r="AZ61" s="26">
         <v>0</v>
       </c>
       <c r="BA61" s="26">
-        <v>68.893500000000003</v>
+        <v>69.047499999999999</v>
       </c>
       <c r="BB61" s="26">
-        <v>50.893590000000003</v>
+        <v>51.200699999999998</v>
       </c>
     </row>
     <row r="62" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A62" s="12" t="s">
         <v>82</v>
       </c>
       <c r="B62" s="12" t="s">
         <v>83</v>
       </c>
       <c r="C62" s="13">
         <v>0</v>
       </c>
       <c r="D62" s="13">
         <v>0</v>
       </c>
       <c r="E62" s="13">
         <v>17.652999999999999</v>
       </c>
       <c r="F62" s="13">
         <v>24.024180000000001</v>
       </c>
       <c r="G62" s="13">
         <v>0</v>
       </c>
       <c r="H62" s="13">
@@ -12247,66 +12247,66 @@
       <c r="AO62" s="26">
         <v>17.24146</v>
       </c>
       <c r="AP62" s="26">
         <v>14.673819999999999</v>
       </c>
       <c r="AQ62" s="26">
         <v>0</v>
       </c>
       <c r="AR62" s="26">
         <v>0</v>
       </c>
       <c r="AS62" s="26">
         <v>12.88693</v>
       </c>
       <c r="AT62" s="26">
         <v>14.481920000000001</v>
       </c>
       <c r="AU62" s="26">
         <v>0</v>
       </c>
       <c r="AV62" s="26">
         <v>0</v>
       </c>
       <c r="AW62" s="26">
-        <v>6.24343</v>
+        <v>8.4724299999999992</v>
       </c>
       <c r="AX62" s="26">
-        <v>5.4590500000000004</v>
+        <v>10.55301</v>
       </c>
       <c r="AY62" s="26">
         <v>0</v>
       </c>
       <c r="AZ62" s="26">
         <v>0</v>
       </c>
       <c r="BA62" s="26">
-        <v>2.1103900000000002</v>
+        <v>2.15239</v>
       </c>
       <c r="BB62" s="26">
-        <v>3.35832</v>
+        <v>3.4451700000000001</v>
       </c>
     </row>
     <row r="63" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A63" s="12" t="s">
         <v>84</v>
       </c>
       <c r="B63" s="12" t="s">
         <v>85</v>
       </c>
       <c r="C63" s="13">
         <v>0</v>
       </c>
       <c r="D63" s="13">
         <v>0</v>
       </c>
       <c r="E63" s="13">
         <v>0</v>
       </c>
       <c r="F63" s="13">
         <v>0</v>
       </c>
       <c r="G63" s="13">
         <v>0</v>
       </c>
       <c r="H63" s="13">
@@ -12411,66 +12411,66 @@
       <c r="AO63" s="26">
         <v>53.21</v>
       </c>
       <c r="AP63" s="26">
         <v>9.9505800000000004</v>
       </c>
       <c r="AQ63" s="26">
         <v>0</v>
       </c>
       <c r="AR63" s="26">
         <v>0</v>
       </c>
       <c r="AS63" s="26">
         <v>52.317999999999998</v>
       </c>
       <c r="AT63" s="26">
         <v>10.714320000000001</v>
       </c>
       <c r="AU63" s="26">
         <v>0</v>
       </c>
       <c r="AV63" s="26">
         <v>0</v>
       </c>
       <c r="AW63" s="26">
-        <v>46.311999999999998</v>
+        <v>47.131</v>
       </c>
       <c r="AX63" s="26">
-        <v>8.00793</v>
+        <v>8.3766599999999993</v>
       </c>
       <c r="AY63" s="26">
         <v>0</v>
       </c>
       <c r="AZ63" s="26">
         <v>0</v>
       </c>
       <c r="BA63" s="26">
-        <v>11.872</v>
+        <v>12.760999999999999</v>
       </c>
       <c r="BB63" s="26">
-        <v>5.7664099999999996</v>
+        <v>6.1485000000000003</v>
       </c>
     </row>
     <row r="64" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A64" s="12" t="s">
         <v>86</v>
       </c>
       <c r="B64" s="12" t="s">
         <v>87</v>
       </c>
       <c r="C64" s="13">
         <v>1.2949999999999999</v>
       </c>
       <c r="D64" s="13">
         <v>1.0880000000000001</v>
       </c>
       <c r="E64" s="13">
         <v>540.58826999999997</v>
       </c>
       <c r="F64" s="13">
         <v>948.64823000000001</v>
       </c>
       <c r="G64" s="13">
         <v>0.82199999999999995</v>
       </c>
       <c r="H64" s="13">
@@ -12569,72 +12569,72 @@
       <c r="AM64" s="26">
         <v>37.731999999999999</v>
       </c>
       <c r="AN64" s="26">
         <v>16.69661</v>
       </c>
       <c r="AO64" s="26">
         <v>582.38036999999997</v>
       </c>
       <c r="AP64" s="26">
         <v>2121.9012499999999</v>
       </c>
       <c r="AQ64" s="26">
         <v>27.99</v>
       </c>
       <c r="AR64" s="26">
         <v>16.119289999999999</v>
       </c>
       <c r="AS64" s="26">
         <v>501.36950999999999</v>
       </c>
       <c r="AT64" s="26">
         <v>2061.2828</v>
       </c>
       <c r="AU64" s="26">
-        <v>4</v>
+        <v>4.8899999999999997</v>
       </c>
       <c r="AV64" s="26">
-        <v>2.2909000000000002</v>
+        <v>2.6339000000000001</v>
       </c>
       <c r="AW64" s="26">
-        <v>286.14614999999998</v>
+        <v>323.79113000000001</v>
       </c>
       <c r="AX64" s="26">
-        <v>1258.73612</v>
+        <v>1383.62408</v>
       </c>
       <c r="AY64" s="26">
         <v>5.548</v>
       </c>
       <c r="AZ64" s="26">
         <v>46.557000000000002</v>
       </c>
       <c r="BA64" s="26">
-        <v>255.29929999999999</v>
+        <v>285.58526999999998</v>
       </c>
       <c r="BB64" s="26">
-        <v>882.92069000000004</v>
+        <v>984.44466999999997</v>
       </c>
     </row>
     <row r="65" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A65" s="12" t="s">
         <v>88</v>
       </c>
       <c r="B65" s="12" t="s">
         <v>89</v>
       </c>
       <c r="C65" s="13">
         <v>0</v>
       </c>
       <c r="D65" s="13">
         <v>0</v>
       </c>
       <c r="E65" s="13">
         <v>0</v>
       </c>
       <c r="F65" s="13">
         <v>0</v>
       </c>
       <c r="G65" s="13">
         <v>0</v>
       </c>
       <c r="H65" s="13">
@@ -13067,66 +13067,66 @@
       <c r="AO67" s="26">
         <v>64.210599999999999</v>
       </c>
       <c r="AP67" s="26">
         <v>162.13311999999999</v>
       </c>
       <c r="AQ67" s="26">
         <v>0</v>
       </c>
       <c r="AR67" s="26">
         <v>0</v>
       </c>
       <c r="AS67" s="26">
         <v>1.9611000000000001</v>
       </c>
       <c r="AT67" s="26">
         <v>18.064599999999999</v>
       </c>
       <c r="AU67" s="26">
         <v>0</v>
       </c>
       <c r="AV67" s="26">
         <v>0</v>
       </c>
       <c r="AW67" s="26">
-        <v>1.3167</v>
+        <v>1.3551</v>
       </c>
       <c r="AX67" s="26">
-        <v>12.137449999999999</v>
+        <v>12.309380000000001</v>
       </c>
       <c r="AY67" s="26">
         <v>0</v>
       </c>
       <c r="AZ67" s="26">
         <v>0</v>
       </c>
       <c r="BA67" s="26">
-        <v>0.76519999999999999</v>
+        <v>0.79720000000000002</v>
       </c>
       <c r="BB67" s="26">
-        <v>7.6971400000000001</v>
+        <v>8.0354200000000002</v>
       </c>
     </row>
     <row r="68" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A68" s="12" t="s">
         <v>94</v>
       </c>
       <c r="B68" s="12" t="s">
         <v>95</v>
       </c>
       <c r="C68" s="13">
         <v>0</v>
       </c>
       <c r="D68" s="13">
         <v>0</v>
       </c>
       <c r="E68" s="13">
         <v>1714.3970200000001</v>
       </c>
       <c r="F68" s="13">
         <v>4383.2017500000002</v>
       </c>
       <c r="G68" s="13">
         <v>1.0500000000000001E-2</v>
       </c>
       <c r="H68" s="13">
@@ -13225,72 +13225,72 @@
       <c r="AM68" s="26">
         <v>0.44238</v>
       </c>
       <c r="AN68" s="26">
         <v>7.1814499999999999</v>
       </c>
       <c r="AO68" s="26">
         <v>1868.8522599999999</v>
       </c>
       <c r="AP68" s="26">
         <v>6679.6098199999997</v>
       </c>
       <c r="AQ68" s="26">
         <v>86.62</v>
       </c>
       <c r="AR68" s="26">
         <v>41.202460000000002</v>
       </c>
       <c r="AS68" s="26">
         <v>1571.2018</v>
       </c>
       <c r="AT68" s="26">
         <v>6625.6878800000004</v>
       </c>
       <c r="AU68" s="26">
-        <v>28.82</v>
+        <v>44.32</v>
       </c>
       <c r="AV68" s="26">
-        <v>14.012499999999999</v>
+        <v>21.32272</v>
       </c>
       <c r="AW68" s="26">
-        <v>853.53224</v>
+        <v>972.38068999999996</v>
       </c>
       <c r="AX68" s="26">
-        <v>3545.4004599999998</v>
+        <v>4005.8703599999999</v>
       </c>
       <c r="AY68" s="26">
         <v>83.489000000000004</v>
       </c>
       <c r="AZ68" s="26">
         <v>631.67007999999998</v>
       </c>
       <c r="BA68" s="26">
-        <v>623.09876999999994</v>
+        <v>707.49036999999998</v>
       </c>
       <c r="BB68" s="26">
-        <v>2796.6377000000002</v>
+        <v>3156.7240200000001</v>
       </c>
     </row>
     <row r="69" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A69" s="12" t="s">
         <v>96</v>
       </c>
       <c r="B69" s="12" t="s">
         <v>97</v>
       </c>
       <c r="C69" s="13">
         <v>0</v>
       </c>
       <c r="D69" s="13">
         <v>0</v>
       </c>
       <c r="E69" s="13">
         <v>169.79002</v>
       </c>
       <c r="F69" s="13">
         <v>196.80453</v>
       </c>
       <c r="G69" s="13">
         <v>0</v>
       </c>
       <c r="H69" s="13">
@@ -13395,66 +13395,66 @@
       <c r="AO69" s="26">
         <v>269.88571000000002</v>
       </c>
       <c r="AP69" s="26">
         <v>569.93357000000003</v>
       </c>
       <c r="AQ69" s="26">
         <v>0</v>
       </c>
       <c r="AR69" s="26">
         <v>0</v>
       </c>
       <c r="AS69" s="26">
         <v>305.02046000000001</v>
       </c>
       <c r="AT69" s="26">
         <v>809.24181999999996</v>
       </c>
       <c r="AU69" s="26">
         <v>0</v>
       </c>
       <c r="AV69" s="26">
         <v>0</v>
       </c>
       <c r="AW69" s="26">
-        <v>174.55270999999999</v>
+        <v>187.38833</v>
       </c>
       <c r="AX69" s="26">
-        <v>471.44157000000001</v>
+        <v>506.78100999999998</v>
       </c>
       <c r="AY69" s="26">
         <v>0</v>
       </c>
       <c r="AZ69" s="26">
         <v>0</v>
       </c>
       <c r="BA69" s="26">
-        <v>126.56386000000001</v>
+        <v>143.02932999999999</v>
       </c>
       <c r="BB69" s="26">
-        <v>405.40902999999997</v>
+        <v>455.46582999999998</v>
       </c>
     </row>
     <row r="70" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A70" s="12" t="s">
         <v>98</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>99</v>
       </c>
       <c r="C70" s="13">
         <v>0</v>
       </c>
       <c r="D70" s="13">
         <v>0</v>
       </c>
       <c r="E70" s="13">
         <v>1819.56871</v>
       </c>
       <c r="F70" s="13">
         <v>2432.0968200000002</v>
       </c>
       <c r="G70" s="13">
         <v>0.61550000000000005</v>
       </c>
       <c r="H70" s="13">
@@ -13559,66 +13559,66 @@
       <c r="AO70" s="26">
         <v>1266.9693400000001</v>
       </c>
       <c r="AP70" s="26">
         <v>629.92421999999999</v>
       </c>
       <c r="AQ70" s="26">
         <v>0</v>
       </c>
       <c r="AR70" s="26">
         <v>0</v>
       </c>
       <c r="AS70" s="26">
         <v>740.90279999999996</v>
       </c>
       <c r="AT70" s="26">
         <v>520.197</v>
       </c>
       <c r="AU70" s="26">
         <v>0</v>
       </c>
       <c r="AV70" s="26">
         <v>0</v>
       </c>
       <c r="AW70" s="26">
-        <v>433.59661999999997</v>
+        <v>475.78232000000003</v>
       </c>
       <c r="AX70" s="26">
-        <v>308.90014000000002</v>
+        <v>338.35660999999999</v>
       </c>
       <c r="AY70" s="26">
         <v>0</v>
       </c>
       <c r="AZ70" s="26">
         <v>0</v>
       </c>
       <c r="BA70" s="26">
-        <v>418.16406000000001</v>
+        <v>545.86145999999997</v>
       </c>
       <c r="BB70" s="26">
-        <v>341.33622000000003</v>
+        <v>407.29615999999999</v>
       </c>
     </row>
     <row r="71" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A71" s="12" t="s">
         <v>100</v>
       </c>
       <c r="B71" s="12" t="s">
         <v>101</v>
       </c>
       <c r="C71" s="13">
         <v>0</v>
       </c>
       <c r="D71" s="13">
         <v>0</v>
       </c>
       <c r="E71" s="13">
         <v>3</v>
       </c>
       <c r="F71" s="13">
         <v>6.742</v>
       </c>
       <c r="G71" s="13">
         <v>0</v>
       </c>
       <c r="H71" s="13">
@@ -13887,66 +13887,66 @@
       <c r="AO72" s="26">
         <v>68.93271</v>
       </c>
       <c r="AP72" s="26">
         <v>188.10351</v>
       </c>
       <c r="AQ72" s="26">
         <v>0</v>
       </c>
       <c r="AR72" s="26">
         <v>0</v>
       </c>
       <c r="AS72" s="26">
         <v>77.119990000000001</v>
       </c>
       <c r="AT72" s="26">
         <v>192.35035999999999</v>
       </c>
       <c r="AU72" s="26">
         <v>0</v>
       </c>
       <c r="AV72" s="26">
         <v>0</v>
       </c>
       <c r="AW72" s="26">
-        <v>52.744050000000001</v>
+        <v>58.245480000000001</v>
       </c>
       <c r="AX72" s="26">
-        <v>108.86136999999999</v>
+        <v>124.07290999999999</v>
       </c>
       <c r="AY72" s="26">
         <v>0</v>
       </c>
       <c r="AZ72" s="26">
         <v>0</v>
       </c>
       <c r="BA72" s="26">
-        <v>24.910399999999999</v>
+        <v>29.38036</v>
       </c>
       <c r="BB72" s="26">
-        <v>84.661640000000006</v>
+        <v>96.054630000000003</v>
       </c>
     </row>
     <row r="73" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A73" s="12" t="s">
         <v>104</v>
       </c>
       <c r="B73" s="12" t="s">
         <v>105</v>
       </c>
       <c r="C73" s="13">
         <v>120.292</v>
       </c>
       <c r="D73" s="13">
         <v>96.974999999999994</v>
       </c>
       <c r="E73" s="13">
         <v>4987.93246</v>
       </c>
       <c r="F73" s="13">
         <v>5694.0660399999997</v>
       </c>
       <c r="G73" s="13">
         <v>346.387</v>
       </c>
       <c r="H73" s="13">
@@ -14051,66 +14051,66 @@
       <c r="AO73" s="26">
         <v>4315.4443600000004</v>
       </c>
       <c r="AP73" s="26">
         <v>9836.9415000000008</v>
       </c>
       <c r="AQ73" s="26">
         <v>0</v>
       </c>
       <c r="AR73" s="26">
         <v>0</v>
       </c>
       <c r="AS73" s="26">
         <v>3870.3265999999999</v>
       </c>
       <c r="AT73" s="26">
         <v>10539.720520000001</v>
       </c>
       <c r="AU73" s="26">
         <v>0</v>
       </c>
       <c r="AV73" s="26">
         <v>0</v>
       </c>
       <c r="AW73" s="26">
-        <v>2285.8047799999999</v>
+        <v>2596.59537</v>
       </c>
       <c r="AX73" s="26">
-        <v>6147.5198899999996</v>
+        <v>6981.05548</v>
       </c>
       <c r="AY73" s="26">
         <v>27.966999999999999</v>
       </c>
       <c r="AZ73" s="26">
         <v>225.892</v>
       </c>
       <c r="BA73" s="26">
-        <v>1990.54654</v>
+        <v>2296.7334900000001</v>
       </c>
       <c r="BB73" s="26">
-        <v>6044.5228399999996</v>
+        <v>6944.0477700000001</v>
       </c>
     </row>
     <row r="74" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A74" s="12" t="s">
         <v>106</v>
       </c>
       <c r="B74" s="12" t="s">
         <v>107</v>
       </c>
       <c r="C74" s="13">
         <v>0</v>
       </c>
       <c r="D74" s="13">
         <v>0</v>
       </c>
       <c r="E74" s="13">
         <v>34.08708</v>
       </c>
       <c r="F74" s="13">
         <v>55.7</v>
       </c>
       <c r="G74" s="13">
         <v>0</v>
       </c>
       <c r="H74" s="13">
@@ -14215,66 +14215,66 @@
       <c r="AO74" s="26">
         <v>50.86748</v>
       </c>
       <c r="AP74" s="26">
         <v>79.47448</v>
       </c>
       <c r="AQ74" s="26">
         <v>0</v>
       </c>
       <c r="AR74" s="26">
         <v>0</v>
       </c>
       <c r="AS74" s="26">
         <v>75.427729999999997</v>
       </c>
       <c r="AT74" s="26">
         <v>145.67035000000001</v>
       </c>
       <c r="AU74" s="26">
         <v>0</v>
       </c>
       <c r="AV74" s="26">
         <v>0</v>
       </c>
       <c r="AW74" s="26">
-        <v>36.431339999999999</v>
+        <v>43.986660000000001</v>
       </c>
       <c r="AX74" s="26">
-        <v>67.575969999999998</v>
+        <v>81.504170000000002</v>
       </c>
       <c r="AY74" s="26">
         <v>0</v>
       </c>
       <c r="AZ74" s="26">
         <v>0</v>
       </c>
       <c r="BA74" s="26">
-        <v>27.241620000000001</v>
+        <v>30.79862</v>
       </c>
       <c r="BB74" s="26">
-        <v>61.6614</v>
+        <v>68.470399999999998</v>
       </c>
     </row>
     <row r="75" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A75" s="12" t="s">
         <v>108</v>
       </c>
       <c r="B75" s="12" t="s">
         <v>109</v>
       </c>
       <c r="C75" s="13">
         <v>2.7</v>
       </c>
       <c r="D75" s="13">
         <v>0.10100000000000001</v>
       </c>
       <c r="E75" s="13">
         <v>10.1328</v>
       </c>
       <c r="F75" s="13">
         <v>13.715870000000001</v>
       </c>
       <c r="G75" s="13">
         <v>0</v>
       </c>
       <c r="H75" s="13">
@@ -14379,54 +14379,54 @@
       <c r="AO75" s="26">
         <v>13.188179999999999</v>
       </c>
       <c r="AP75" s="26">
         <v>19.600190000000001</v>
       </c>
       <c r="AQ75" s="26">
         <v>1.127</v>
       </c>
       <c r="AR75" s="26">
         <v>0.85858000000000001</v>
       </c>
       <c r="AS75" s="26">
         <v>6.0856599999999998</v>
       </c>
       <c r="AT75" s="26">
         <v>13.415430000000001</v>
       </c>
       <c r="AU75" s="26">
         <v>1.127</v>
       </c>
       <c r="AV75" s="26">
         <v>0.85858000000000001</v>
       </c>
       <c r="AW75" s="26">
-        <v>2.0528400000000002</v>
+        <v>2.0643600000000002</v>
       </c>
       <c r="AX75" s="26">
-        <v>3.5456099999999999</v>
+        <v>3.5743</v>
       </c>
       <c r="AY75" s="26">
         <v>0</v>
       </c>
       <c r="AZ75" s="26">
         <v>0</v>
       </c>
       <c r="BA75" s="26">
         <v>3.3435899999999998</v>
       </c>
       <c r="BB75" s="26">
         <v>8.2331599999999998</v>
       </c>
     </row>
     <row r="76" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A76" s="12" t="s">
         <v>110</v>
       </c>
       <c r="B76" s="12" t="s">
         <v>111</v>
       </c>
       <c r="C76" s="13">
         <v>0</v>
       </c>
       <c r="D76" s="13">
@@ -14543,54 +14543,54 @@
       <c r="AO76" s="26">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="AP76" s="26">
         <v>0.16693</v>
       </c>
       <c r="AQ76" s="26">
         <v>0</v>
       </c>
       <c r="AR76" s="26">
         <v>0</v>
       </c>
       <c r="AS76" s="26">
         <v>4.7660000000000001E-2</v>
       </c>
       <c r="AT76" s="26">
         <v>0.99373</v>
       </c>
       <c r="AU76" s="26">
         <v>0</v>
       </c>
       <c r="AV76" s="26">
         <v>0</v>
       </c>
       <c r="AW76" s="26">
-        <v>1.6320000000000001E-2</v>
+        <v>2.7320000000000001E-2</v>
       </c>
       <c r="AX76" s="26">
-        <v>0.16622000000000001</v>
+        <v>0.82562999999999998</v>
       </c>
       <c r="AY76" s="26">
         <v>0</v>
       </c>
       <c r="AZ76" s="26">
         <v>0</v>
       </c>
       <c r="BA76" s="26">
         <v>1.8168500000000001</v>
       </c>
       <c r="BB76" s="26">
         <v>13.926399999999999</v>
       </c>
     </row>
     <row r="77" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A77" s="12" t="s">
         <v>112</v>
       </c>
       <c r="B77" s="12" t="s">
         <v>113</v>
       </c>
       <c r="C77" s="13">
         <v>0</v>
       </c>
       <c r="D77" s="13">
@@ -14871,66 +14871,66 @@
       <c r="AO78" s="26">
         <v>348.65028000000001</v>
       </c>
       <c r="AP78" s="26">
         <v>1488.8953799999999</v>
       </c>
       <c r="AQ78" s="26">
         <v>0</v>
       </c>
       <c r="AR78" s="26">
         <v>0</v>
       </c>
       <c r="AS78" s="26">
         <v>434.82691</v>
       </c>
       <c r="AT78" s="26">
         <v>1895.7943700000001</v>
       </c>
       <c r="AU78" s="26">
         <v>0</v>
       </c>
       <c r="AV78" s="26">
         <v>0</v>
       </c>
       <c r="AW78" s="26">
-        <v>253.96485999999999</v>
+        <v>282.40764999999999</v>
       </c>
       <c r="AX78" s="26">
-        <v>1136.2455399999999</v>
+        <v>1244.9350899999999</v>
       </c>
       <c r="AY78" s="26">
         <v>0</v>
       </c>
       <c r="AZ78" s="26">
         <v>0</v>
       </c>
       <c r="BA78" s="26">
-        <v>460.91322000000002</v>
+        <v>496.70298000000003</v>
       </c>
       <c r="BB78" s="26">
-        <v>1305.4212500000001</v>
+        <v>1508.64635</v>
       </c>
     </row>
     <row r="79" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A79" s="12" t="s">
         <v>116</v>
       </c>
       <c r="B79" s="12" t="s">
         <v>117</v>
       </c>
       <c r="C79" s="13">
         <v>0</v>
       </c>
       <c r="D79" s="13">
         <v>0</v>
       </c>
       <c r="E79" s="13">
         <v>28.207599999999999</v>
       </c>
       <c r="F79" s="13">
         <v>49.850479999999997</v>
       </c>
       <c r="G79" s="13">
         <v>0</v>
       </c>
       <c r="H79" s="13">
@@ -15029,72 +15029,72 @@
       <c r="AM79" s="26">
         <v>23.35</v>
       </c>
       <c r="AN79" s="26">
         <v>10.97029</v>
       </c>
       <c r="AO79" s="26">
         <v>0.68720000000000003</v>
       </c>
       <c r="AP79" s="26">
         <v>3.6772200000000002</v>
       </c>
       <c r="AQ79" s="26">
         <v>1</v>
       </c>
       <c r="AR79" s="26">
         <v>0.50155000000000005</v>
       </c>
       <c r="AS79" s="26">
         <v>0.86065000000000003</v>
       </c>
       <c r="AT79" s="26">
         <v>4.4170800000000003</v>
       </c>
       <c r="AU79" s="26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AV79" s="26">
-        <v>0</v>
+        <v>0.50155000000000005</v>
       </c>
       <c r="AW79" s="26">
-        <v>0.26095000000000002</v>
+        <v>0.29694999999999999</v>
       </c>
       <c r="AX79" s="26">
-        <v>1.44994</v>
+        <v>1.8466499999999999</v>
       </c>
       <c r="AY79" s="26">
         <v>0</v>
       </c>
       <c r="AZ79" s="26">
         <v>0</v>
       </c>
       <c r="BA79" s="26">
-        <v>6.1950200000000004</v>
+        <v>6.2040199999999999</v>
       </c>
       <c r="BB79" s="26">
-        <v>15.773529999999999</v>
+        <v>15.86467</v>
       </c>
     </row>
     <row r="80" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A80" s="12" t="s">
         <v>118</v>
       </c>
       <c r="B80" s="12" t="s">
         <v>119</v>
       </c>
       <c r="C80" s="13">
         <v>0.41599999999999998</v>
       </c>
       <c r="D80" s="13">
         <v>0.62033000000000005</v>
       </c>
       <c r="E80" s="13">
         <v>366.05072000000001</v>
       </c>
       <c r="F80" s="13">
         <v>659.61906999999997</v>
       </c>
       <c r="G80" s="13">
         <v>0.76800000000000002</v>
       </c>
       <c r="H80" s="13">
@@ -15199,66 +15199,66 @@
       <c r="AO80" s="26">
         <v>115.93057</v>
       </c>
       <c r="AP80" s="26">
         <v>281.00499000000002</v>
       </c>
       <c r="AQ80" s="26">
         <v>0</v>
       </c>
       <c r="AR80" s="26">
         <v>0</v>
       </c>
       <c r="AS80" s="26">
         <v>89.670559999999995</v>
       </c>
       <c r="AT80" s="26">
         <v>274.12277999999998</v>
       </c>
       <c r="AU80" s="26">
         <v>0</v>
       </c>
       <c r="AV80" s="26">
         <v>0</v>
       </c>
       <c r="AW80" s="26">
-        <v>40.832799999999999</v>
+        <v>48.672199999999997</v>
       </c>
       <c r="AX80" s="26">
-        <v>123.03172000000001</v>
+        <v>143.48346000000001</v>
       </c>
       <c r="AY80" s="26">
         <v>0</v>
       </c>
       <c r="AZ80" s="26">
         <v>0</v>
       </c>
       <c r="BA80" s="26">
-        <v>52.2849</v>
+        <v>61.136499999999998</v>
       </c>
       <c r="BB80" s="26">
-        <v>168.38842</v>
+        <v>198.22081</v>
       </c>
     </row>
     <row r="81" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A81" s="12" t="s">
         <v>120</v>
       </c>
       <c r="B81" s="12" t="s">
         <v>121</v>
       </c>
       <c r="C81" s="13">
         <v>1.8768</v>
       </c>
       <c r="D81" s="13">
         <v>2.018E-2</v>
       </c>
       <c r="E81" s="13">
         <v>105.70247999999999</v>
       </c>
       <c r="F81" s="13">
         <v>229.99763999999999</v>
       </c>
       <c r="G81" s="13">
         <v>20</v>
       </c>
       <c r="H81" s="13">
@@ -15357,72 +15357,72 @@
       <c r="AM81" s="26">
         <v>2001.82</v>
       </c>
       <c r="AN81" s="26">
         <v>933.59312999999997</v>
       </c>
       <c r="AO81" s="26">
         <v>179.12065000000001</v>
       </c>
       <c r="AP81" s="26">
         <v>617.91333999999995</v>
       </c>
       <c r="AQ81" s="26">
         <v>680.69399999999996</v>
       </c>
       <c r="AR81" s="26">
         <v>269.19038999999998</v>
       </c>
       <c r="AS81" s="26">
         <v>183.34308999999999</v>
       </c>
       <c r="AT81" s="26">
         <v>809.05998999999997</v>
       </c>
       <c r="AU81" s="26">
-        <v>225.30799999999999</v>
+        <v>342.46300000000002</v>
       </c>
       <c r="AV81" s="26">
-        <v>88.311260000000004</v>
+        <v>125.03234999999999</v>
       </c>
       <c r="AW81" s="26">
-        <v>104.38388</v>
+        <v>120.88686</v>
       </c>
       <c r="AX81" s="26">
-        <v>464.61333000000002</v>
+        <v>538.35992999999996</v>
       </c>
       <c r="AY81" s="26">
         <v>57</v>
       </c>
       <c r="AZ81" s="26">
         <v>17.458780000000001</v>
       </c>
       <c r="BA81" s="26">
-        <v>74.659769999999995</v>
+        <v>93.920720000000003</v>
       </c>
       <c r="BB81" s="26">
-        <v>395.99099999999999</v>
+        <v>489.17196999999999</v>
       </c>
     </row>
     <row r="82" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A82" s="12" t="s">
         <v>122</v>
       </c>
       <c r="B82" s="12" t="s">
         <v>123</v>
       </c>
       <c r="C82" s="13">
         <v>0</v>
       </c>
       <c r="D82" s="13">
         <v>0</v>
       </c>
       <c r="E82" s="13">
         <v>482.46793000000002</v>
       </c>
       <c r="F82" s="13">
         <v>399.63432999999998</v>
       </c>
       <c r="G82" s="13">
         <v>0</v>
       </c>
       <c r="H82" s="13">
@@ -15527,66 +15527,66 @@
       <c r="AO82" s="26">
         <v>2635.4552600000002</v>
       </c>
       <c r="AP82" s="26">
         <v>1666.7634</v>
       </c>
       <c r="AQ82" s="26">
         <v>0</v>
       </c>
       <c r="AR82" s="26">
         <v>0</v>
       </c>
       <c r="AS82" s="26">
         <v>2049.1872899999998</v>
       </c>
       <c r="AT82" s="26">
         <v>1503.6722</v>
       </c>
       <c r="AU82" s="26">
         <v>0</v>
       </c>
       <c r="AV82" s="26">
         <v>0</v>
       </c>
       <c r="AW82" s="26">
-        <v>1285.9785899999999</v>
+        <v>1393.37221</v>
       </c>
       <c r="AX82" s="26">
-        <v>941.19746999999995</v>
+        <v>1024.3212699999999</v>
       </c>
       <c r="AY82" s="26">
         <v>0</v>
       </c>
       <c r="AZ82" s="26">
         <v>0</v>
       </c>
       <c r="BA82" s="26">
-        <v>942.77425000000005</v>
+        <v>1102.4871900000001</v>
       </c>
       <c r="BB82" s="26">
-        <v>750.77491999999995</v>
+        <v>873.42574999999999</v>
       </c>
     </row>
     <row r="83" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A83" s="12" t="s">
         <v>124</v>
       </c>
       <c r="B83" s="12" t="s">
         <v>125</v>
       </c>
       <c r="C83" s="13">
         <v>0</v>
       </c>
       <c r="D83" s="13">
         <v>0</v>
       </c>
       <c r="E83" s="13">
         <v>14.20424</v>
       </c>
       <c r="F83" s="13">
         <v>112.26442</v>
       </c>
       <c r="G83" s="13">
         <v>0</v>
       </c>
       <c r="H83" s="13">
@@ -15691,66 +15691,66 @@
       <c r="AO83" s="26">
         <v>25.927980000000002</v>
       </c>
       <c r="AP83" s="26">
         <v>211.53344000000001</v>
       </c>
       <c r="AQ83" s="26">
         <v>0</v>
       </c>
       <c r="AR83" s="26">
         <v>0</v>
       </c>
       <c r="AS83" s="26">
         <v>30.98997</v>
       </c>
       <c r="AT83" s="26">
         <v>266.08825000000002</v>
       </c>
       <c r="AU83" s="26">
         <v>0</v>
       </c>
       <c r="AV83" s="26">
         <v>0</v>
       </c>
       <c r="AW83" s="26">
-        <v>18.325669999999999</v>
+        <v>20.322900000000001</v>
       </c>
       <c r="AX83" s="26">
-        <v>162.36758</v>
+        <v>171.74985000000001</v>
       </c>
       <c r="AY83" s="26">
         <v>0</v>
       </c>
       <c r="AZ83" s="26">
         <v>0</v>
       </c>
       <c r="BA83" s="26">
-        <v>17.68281</v>
+        <v>20.81475</v>
       </c>
       <c r="BB83" s="26">
-        <v>177.52983</v>
+        <v>213.46131</v>
       </c>
     </row>
     <row r="84" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A84" s="12" t="s">
         <v>126</v>
       </c>
       <c r="B84" s="12" t="s">
         <v>127</v>
       </c>
       <c r="C84" s="13">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="D84" s="13">
         <v>0.12939000000000001</v>
       </c>
       <c r="E84" s="13">
         <v>20.842210000000001</v>
       </c>
       <c r="F84" s="13">
         <v>47.97645</v>
       </c>
       <c r="G84" s="13">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="H84" s="13">
@@ -15855,66 +15855,66 @@
       <c r="AO84" s="26">
         <v>8.6156100000000002</v>
       </c>
       <c r="AP84" s="26">
         <v>36.737400000000001</v>
       </c>
       <c r="AQ84" s="26">
         <v>0</v>
       </c>
       <c r="AR84" s="26">
         <v>0</v>
       </c>
       <c r="AS84" s="26">
         <v>10.5844</v>
       </c>
       <c r="AT84" s="26">
         <v>41.603259999999999</v>
       </c>
       <c r="AU84" s="26">
         <v>0</v>
       </c>
       <c r="AV84" s="26">
         <v>0</v>
       </c>
       <c r="AW84" s="26">
-        <v>5.0743</v>
+        <v>6.7519999999999998</v>
       </c>
       <c r="AX84" s="26">
-        <v>21.51117</v>
+        <v>26.512709999999998</v>
       </c>
       <c r="AY84" s="26">
         <v>0</v>
       </c>
       <c r="AZ84" s="26">
         <v>0</v>
       </c>
       <c r="BA84" s="26">
-        <v>2.69374</v>
+        <v>2.7297400000000001</v>
       </c>
       <c r="BB84" s="26">
-        <v>17.956150000000001</v>
+        <v>18.205310000000001</v>
       </c>
     </row>
     <row r="85" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A85" s="12" t="s">
         <v>128</v>
       </c>
       <c r="B85" s="12" t="s">
         <v>129</v>
       </c>
       <c r="C85" s="13">
         <v>1.6258999999999999</v>
       </c>
       <c r="D85" s="13">
         <v>0.64464999999999995</v>
       </c>
       <c r="E85" s="13">
         <v>2871.4825000000001</v>
       </c>
       <c r="F85" s="13">
         <v>2735.66572</v>
       </c>
       <c r="G85" s="13">
         <v>8.6491000000000007</v>
       </c>
       <c r="H85" s="13">
@@ -16019,66 +16019,66 @@
       <c r="AO85" s="26">
         <v>1833.83519</v>
       </c>
       <c r="AP85" s="26">
         <v>2988.2712000000001</v>
       </c>
       <c r="AQ85" s="26">
         <v>0</v>
       </c>
       <c r="AR85" s="26">
         <v>0</v>
       </c>
       <c r="AS85" s="26">
         <v>694.56343000000004</v>
       </c>
       <c r="AT85" s="26">
         <v>1409.4085600000001</v>
       </c>
       <c r="AU85" s="26">
         <v>0</v>
       </c>
       <c r="AV85" s="26">
         <v>0</v>
       </c>
       <c r="AW85" s="26">
-        <v>260.40458999999998</v>
+        <v>286.77287999999999</v>
       </c>
       <c r="AX85" s="26">
-        <v>509.72998000000001</v>
+        <v>562.76675</v>
       </c>
       <c r="AY85" s="26">
         <v>0</v>
       </c>
       <c r="AZ85" s="26">
         <v>0</v>
       </c>
       <c r="BA85" s="26">
-        <v>336.23462000000001</v>
+        <v>385.22510999999997</v>
       </c>
       <c r="BB85" s="26">
-        <v>773.62764000000004</v>
+        <v>860.99153999999999</v>
       </c>
     </row>
     <row r="86" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A86" s="12" t="s">
         <v>130</v>
       </c>
       <c r="B86" s="12" t="s">
         <v>131</v>
       </c>
       <c r="C86" s="13">
         <v>0.44685000000000002</v>
       </c>
       <c r="D86" s="13">
         <v>0.67362</v>
       </c>
       <c r="E86" s="13">
         <v>67.117419999999996</v>
       </c>
       <c r="F86" s="13">
         <v>164.47515000000001</v>
       </c>
       <c r="G86" s="13">
         <v>1.9219999999999999</v>
       </c>
       <c r="H86" s="13">
@@ -16195,54 +16195,54 @@
       <c r="AS86" s="26">
         <v>1.66275</v>
       </c>
       <c r="AT86" s="26">
         <v>6.1472499999999997</v>
       </c>
       <c r="AU86" s="26">
         <v>0</v>
       </c>
       <c r="AV86" s="26">
         <v>0</v>
       </c>
       <c r="AW86" s="26">
         <v>0.64614000000000005</v>
       </c>
       <c r="AX86" s="26">
         <v>3.2604700000000002</v>
       </c>
       <c r="AY86" s="26">
         <v>0</v>
       </c>
       <c r="AZ86" s="26">
         <v>0</v>
       </c>
       <c r="BA86" s="26">
-        <v>1.0419</v>
+        <v>1.0603899999999999</v>
       </c>
       <c r="BB86" s="26">
-        <v>3.3944999999999999</v>
+        <v>3.5922499999999999</v>
       </c>
     </row>
     <row r="87" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A87" s="12" t="s">
         <v>132</v>
       </c>
       <c r="B87" s="12" t="s">
         <v>133</v>
       </c>
       <c r="C87" s="13">
         <v>0</v>
       </c>
       <c r="D87" s="13">
         <v>0</v>
       </c>
       <c r="E87" s="13">
         <v>124.79172</v>
       </c>
       <c r="F87" s="13">
         <v>381.38704000000001</v>
       </c>
       <c r="G87" s="13">
         <v>0</v>
       </c>
       <c r="H87" s="13">
@@ -16505,72 +16505,72 @@
       <c r="AM88" s="26">
         <v>20.795000000000002</v>
       </c>
       <c r="AN88" s="26">
         <v>57.618690000000001</v>
       </c>
       <c r="AO88" s="26">
         <v>795.80439000000001</v>
       </c>
       <c r="AP88" s="26">
         <v>2962.6734099999999</v>
       </c>
       <c r="AQ88" s="26">
         <v>2.306</v>
       </c>
       <c r="AR88" s="26">
         <v>30.305520000000001</v>
       </c>
       <c r="AS88" s="26">
         <v>591.60986000000003</v>
       </c>
       <c r="AT88" s="26">
         <v>3015.7845200000002</v>
       </c>
       <c r="AU88" s="26">
-        <v>1.2</v>
+        <v>2.306</v>
       </c>
       <c r="AV88" s="26">
-        <v>3.4890599999999998</v>
+        <v>30.305520000000001</v>
       </c>
       <c r="AW88" s="26">
-        <v>304.76508999999999</v>
+        <v>355.19454000000002</v>
       </c>
       <c r="AX88" s="26">
-        <v>1646.89275</v>
+        <v>1916.79081</v>
       </c>
       <c r="AY88" s="26">
         <v>0</v>
       </c>
       <c r="AZ88" s="26">
         <v>0</v>
       </c>
       <c r="BA88" s="26">
-        <v>371.27003000000002</v>
+        <v>426.96839999999997</v>
       </c>
       <c r="BB88" s="26">
-        <v>1809.0305800000001</v>
+        <v>2084.8425999999999</v>
       </c>
     </row>
     <row r="89" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A89" s="12" t="s">
         <v>136</v>
       </c>
       <c r="B89" s="12" t="s">
         <v>137</v>
       </c>
       <c r="C89" s="13">
         <v>0</v>
       </c>
       <c r="D89" s="13">
         <v>0</v>
       </c>
       <c r="E89" s="13">
         <v>3694737.2080000001</v>
       </c>
       <c r="F89" s="13">
         <v>1922.54027</v>
       </c>
       <c r="G89" s="13">
         <v>215</v>
       </c>
       <c r="H89" s="13">
@@ -16675,66 +16675,66 @@
       <c r="AO89" s="26">
         <v>3132477.39597</v>
       </c>
       <c r="AP89" s="26">
         <v>1457.59338</v>
       </c>
       <c r="AQ89" s="26">
         <v>0</v>
       </c>
       <c r="AR89" s="26">
         <v>0</v>
       </c>
       <c r="AS89" s="26">
         <v>3041369.12421</v>
       </c>
       <c r="AT89" s="26">
         <v>1739.50891</v>
       </c>
       <c r="AU89" s="26">
         <v>0</v>
       </c>
       <c r="AV89" s="26">
         <v>0</v>
       </c>
       <c r="AW89" s="26">
-        <v>1723292.30002</v>
+        <v>1941328.91567</v>
       </c>
       <c r="AX89" s="26">
-        <v>1013.94544</v>
+        <v>1135.29682</v>
       </c>
       <c r="AY89" s="26">
         <v>19.856999999999999</v>
       </c>
       <c r="AZ89" s="26">
         <v>8.0579999999999998</v>
       </c>
       <c r="BA89" s="26">
-        <v>1723228.4880900001</v>
+        <v>2019764.86809</v>
       </c>
       <c r="BB89" s="26">
-        <v>1193.22063</v>
+        <v>1351.36771</v>
       </c>
     </row>
     <row r="90" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A90" s="12" t="s">
         <v>138</v>
       </c>
       <c r="B90" s="12" t="s">
         <v>139</v>
       </c>
       <c r="C90" s="13">
         <v>20.2</v>
       </c>
       <c r="D90" s="13">
         <v>1.8102199999999999</v>
       </c>
       <c r="E90" s="13">
         <v>4106.0962799999998</v>
       </c>
       <c r="F90" s="13">
         <v>1405.24891</v>
       </c>
       <c r="G90" s="13">
         <v>24.167999999999999</v>
       </c>
       <c r="H90" s="13">
@@ -16833,72 +16833,72 @@
       <c r="AM90" s="26">
         <v>284.33958000000001</v>
       </c>
       <c r="AN90" s="26">
         <v>84.79204</v>
       </c>
       <c r="AO90" s="26">
         <v>579.53895</v>
       </c>
       <c r="AP90" s="26">
         <v>671.14133000000004</v>
       </c>
       <c r="AQ90" s="26">
         <v>518.86608000000001</v>
       </c>
       <c r="AR90" s="26">
         <v>139.66327999999999</v>
       </c>
       <c r="AS90" s="26">
         <v>652.50854000000004</v>
       </c>
       <c r="AT90" s="26">
         <v>708.84532999999999</v>
       </c>
       <c r="AU90" s="26">
-        <v>404.24182000000002</v>
+        <v>500.58735999999999</v>
       </c>
       <c r="AV90" s="26">
-        <v>105.88451999999999</v>
+        <v>130.86005</v>
       </c>
       <c r="AW90" s="26">
-        <v>410.08021000000002</v>
+        <v>466.34521000000001</v>
       </c>
       <c r="AX90" s="26">
-        <v>491.08850999999999</v>
+        <v>540.74410999999998</v>
       </c>
       <c r="AY90" s="26">
         <v>0</v>
       </c>
       <c r="AZ90" s="26">
         <v>0</v>
       </c>
       <c r="BA90" s="26">
-        <v>308.94398000000001</v>
+        <v>346.49677000000003</v>
       </c>
       <c r="BB90" s="26">
-        <v>231.80762999999999</v>
+        <v>269.66471999999999</v>
       </c>
     </row>
     <row r="91" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A91" s="12" t="s">
         <v>140</v>
       </c>
       <c r="B91" s="12" t="s">
         <v>141</v>
       </c>
       <c r="C91" s="13">
         <v>0</v>
       </c>
       <c r="D91" s="13">
         <v>0</v>
       </c>
       <c r="E91" s="13">
         <v>1556.519</v>
       </c>
       <c r="F91" s="13">
         <v>623.60487999999998</v>
       </c>
       <c r="G91" s="13">
         <v>0</v>
       </c>
       <c r="H91" s="13">
@@ -17003,66 +17003,66 @@
       <c r="AO91" s="26">
         <v>577.08072000000004</v>
       </c>
       <c r="AP91" s="26">
         <v>335.38369</v>
       </c>
       <c r="AQ91" s="26">
         <v>0</v>
       </c>
       <c r="AR91" s="26">
         <v>0</v>
       </c>
       <c r="AS91" s="26">
         <v>959.08938000000001</v>
       </c>
       <c r="AT91" s="26">
         <v>580.77317000000005</v>
       </c>
       <c r="AU91" s="26">
         <v>0</v>
       </c>
       <c r="AV91" s="26">
         <v>0</v>
       </c>
       <c r="AW91" s="26">
-        <v>571.34801000000004</v>
+        <v>622.14487999999994</v>
       </c>
       <c r="AX91" s="26">
-        <v>359.93950999999998</v>
+        <v>395.53955000000002</v>
       </c>
       <c r="AY91" s="26">
         <v>0</v>
       </c>
       <c r="AZ91" s="26">
         <v>0</v>
       </c>
       <c r="BA91" s="26">
-        <v>946.46135000000004</v>
+        <v>1121.5509500000001</v>
       </c>
       <c r="BB91" s="26">
-        <v>532.36482999999998</v>
+        <v>618.54993999999999</v>
       </c>
     </row>
     <row r="92" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A92" s="12" t="s">
         <v>142</v>
       </c>
       <c r="B92" s="12" t="s">
         <v>143</v>
       </c>
       <c r="C92" s="13">
         <v>0</v>
       </c>
       <c r="D92" s="13">
         <v>0</v>
       </c>
       <c r="E92" s="13">
         <v>0</v>
       </c>
       <c r="F92" s="13">
         <v>0</v>
       </c>
       <c r="G92" s="13">
         <v>0</v>
       </c>
       <c r="H92" s="13">
@@ -17987,66 +17987,66 @@
       <c r="AO97" s="26">
         <v>5.4920799999999996</v>
       </c>
       <c r="AP97" s="26">
         <v>5.9771700000000001</v>
       </c>
       <c r="AQ97" s="26">
         <v>0</v>
       </c>
       <c r="AR97" s="26">
         <v>0</v>
       </c>
       <c r="AS97" s="26">
         <v>9.0010600000000007</v>
       </c>
       <c r="AT97" s="26">
         <v>10.37598</v>
       </c>
       <c r="AU97" s="26">
         <v>0</v>
       </c>
       <c r="AV97" s="26">
         <v>0</v>
       </c>
       <c r="AW97" s="26">
-        <v>1.10402</v>
+        <v>1.9544600000000001</v>
       </c>
       <c r="AX97" s="26">
-        <v>1.6164700000000001</v>
+        <v>2.2748300000000001</v>
       </c>
       <c r="AY97" s="26">
         <v>0</v>
       </c>
       <c r="AZ97" s="26">
         <v>0</v>
       </c>
       <c r="BA97" s="26">
-        <v>6.0571200000000003</v>
+        <v>6.2896200000000002</v>
       </c>
       <c r="BB97" s="26">
-        <v>5.8809100000000001</v>
+        <v>6.4857100000000001</v>
       </c>
     </row>
     <row r="98" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A98" s="12" t="s">
         <v>154</v>
       </c>
       <c r="B98" s="12" t="s">
         <v>155</v>
       </c>
       <c r="C98" s="13">
         <v>0</v>
       </c>
       <c r="D98" s="13">
         <v>0</v>
       </c>
       <c r="E98" s="13">
         <v>94</v>
       </c>
       <c r="F98" s="13">
         <v>118.902</v>
       </c>
       <c r="G98" s="13">
         <v>0</v>
       </c>
       <c r="H98" s="13">
@@ -18151,66 +18151,66 @@
       <c r="AO98" s="26">
         <v>50.351599999999998</v>
       </c>
       <c r="AP98" s="26">
         <v>59.637230000000002</v>
       </c>
       <c r="AQ98" s="26">
         <v>80</v>
       </c>
       <c r="AR98" s="26">
         <v>45.189</v>
       </c>
       <c r="AS98" s="26">
         <v>63.619799999999998</v>
       </c>
       <c r="AT98" s="26">
         <v>47.20317</v>
       </c>
       <c r="AU98" s="26">
         <v>0</v>
       </c>
       <c r="AV98" s="26">
         <v>0</v>
       </c>
       <c r="AW98" s="26">
-        <v>22.677</v>
+        <v>26.579000000000001</v>
       </c>
       <c r="AX98" s="26">
-        <v>12.926679999999999</v>
+        <v>15.579789999999999</v>
       </c>
       <c r="AY98" s="26">
-        <v>155</v>
+        <v>175</v>
       </c>
       <c r="AZ98" s="26">
-        <v>96.474000000000004</v>
+        <v>109.51300000000001</v>
       </c>
       <c r="BA98" s="26">
-        <v>60.933500000000002</v>
+        <v>63.922499999999999</v>
       </c>
       <c r="BB98" s="26">
-        <v>47.331429999999997</v>
+        <v>49.364660000000001</v>
       </c>
     </row>
     <row r="99" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A99" s="12" t="s">
         <v>156</v>
       </c>
       <c r="B99" s="12" t="s">
         <v>157</v>
       </c>
       <c r="C99" s="13">
         <v>0</v>
       </c>
       <c r="D99" s="13">
         <v>0</v>
       </c>
       <c r="E99" s="13">
         <v>263.19260000000003</v>
       </c>
       <c r="F99" s="13">
         <v>24.713619999999999</v>
       </c>
       <c r="G99" s="13">
         <v>4344.55</v>
       </c>
       <c r="H99" s="13">
@@ -18315,66 +18315,66 @@
       <c r="AO99" s="26">
         <v>1077.3610000000001</v>
       </c>
       <c r="AP99" s="26">
         <v>121.23627</v>
       </c>
       <c r="AQ99" s="26">
         <v>0</v>
       </c>
       <c r="AR99" s="26">
         <v>0</v>
       </c>
       <c r="AS99" s="26">
         <v>11.188000000000001</v>
       </c>
       <c r="AT99" s="26">
         <v>4.8369600000000004</v>
       </c>
       <c r="AU99" s="26">
         <v>0</v>
       </c>
       <c r="AV99" s="26">
         <v>0</v>
       </c>
       <c r="AW99" s="26">
-        <v>10.882999999999999</v>
+        <v>11.012</v>
       </c>
       <c r="AX99" s="26">
-        <v>4.1542500000000002</v>
+        <v>4.4452400000000001</v>
       </c>
       <c r="AY99" s="26">
         <v>0</v>
       </c>
       <c r="AZ99" s="26">
         <v>0</v>
       </c>
       <c r="BA99" s="26">
-        <v>20.387</v>
+        <v>20.393000000000001</v>
       </c>
       <c r="BB99" s="26">
-        <v>9.8934599999999993</v>
+        <v>9.9052000000000007</v>
       </c>
     </row>
     <row r="100" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A100" s="12" t="s">
         <v>158</v>
       </c>
       <c r="B100" s="12" t="s">
         <v>159</v>
       </c>
       <c r="C100" s="13">
         <v>0</v>
       </c>
       <c r="D100" s="13">
         <v>0</v>
       </c>
       <c r="E100" s="13">
         <v>0</v>
       </c>
       <c r="F100" s="13">
         <v>0</v>
       </c>
       <c r="G100" s="13">
         <v>0</v>
       </c>
       <c r="H100" s="13">
@@ -18649,60 +18649,60 @@
       <c r="AQ101" s="26">
         <v>1311</v>
       </c>
       <c r="AR101" s="26">
         <v>479.62099999999998</v>
       </c>
       <c r="AS101" s="26">
         <v>4599.09</v>
       </c>
       <c r="AT101" s="26">
         <v>2208.0889999999999</v>
       </c>
       <c r="AU101" s="26">
         <v>549</v>
       </c>
       <c r="AV101" s="26">
         <v>90.215999999999994</v>
       </c>
       <c r="AW101" s="26">
         <v>0</v>
       </c>
       <c r="AX101" s="26">
         <v>0</v>
       </c>
       <c r="AY101" s="26">
-        <v>144.024</v>
+        <v>216</v>
       </c>
       <c r="AZ101" s="26">
-        <v>89.16</v>
+        <v>116.04</v>
       </c>
       <c r="BA101" s="26">
-        <v>12727.7</v>
+        <v>13955.06</v>
       </c>
       <c r="BB101" s="26">
-        <v>4778.8267400000004</v>
+        <v>5366.6037200000001</v>
       </c>
     </row>
     <row r="102" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A102" s="12" t="s">
         <v>162</v>
       </c>
       <c r="B102" s="12" t="s">
         <v>163</v>
       </c>
       <c r="C102" s="13">
         <v>4084.72</v>
       </c>
       <c r="D102" s="13">
         <v>938.85614999999996</v>
       </c>
       <c r="E102" s="13">
         <v>17.248000000000001</v>
       </c>
       <c r="F102" s="13">
         <v>0.438</v>
       </c>
       <c r="G102" s="13">
         <v>10082.549999999999</v>
       </c>
       <c r="H102" s="13">
@@ -18801,72 +18801,72 @@
       <c r="AM102" s="26">
         <v>2117.5</v>
       </c>
       <c r="AN102" s="26">
         <v>492.90699999999998</v>
       </c>
       <c r="AO102" s="26">
         <v>8120.13213</v>
       </c>
       <c r="AP102" s="26">
         <v>3339.1528800000001</v>
       </c>
       <c r="AQ102" s="26">
         <v>7470.35</v>
       </c>
       <c r="AR102" s="26">
         <v>1450.5315599999999</v>
       </c>
       <c r="AS102" s="26">
         <v>17622.73013</v>
       </c>
       <c r="AT102" s="26">
         <v>7971.20831</v>
       </c>
       <c r="AU102" s="26">
-        <v>2327.35</v>
+        <v>2517.1</v>
       </c>
       <c r="AV102" s="26">
-        <v>458.28559999999999</v>
+        <v>496.9006</v>
       </c>
       <c r="AW102" s="26">
-        <v>13819.24422</v>
+        <v>15723.920169999999</v>
       </c>
       <c r="AX102" s="26">
-        <v>6508.8665600000004</v>
+        <v>7485.9243900000001</v>
       </c>
       <c r="AY102" s="26">
-        <v>2081.0500000000002</v>
+        <v>2697.1</v>
       </c>
       <c r="AZ102" s="26">
-        <v>479.61500000000001</v>
+        <v>624.38699999999994</v>
       </c>
       <c r="BA102" s="26">
-        <v>764.97454000000005</v>
+        <v>1053.16084</v>
       </c>
       <c r="BB102" s="26">
-        <v>175.12397999999999</v>
+        <v>205.10198</v>
       </c>
     </row>
     <row r="103" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A103" s="12" t="s">
         <v>164</v>
       </c>
       <c r="B103" s="12" t="s">
         <v>165</v>
       </c>
       <c r="C103" s="13">
         <v>0</v>
       </c>
       <c r="D103" s="13">
         <v>0</v>
       </c>
       <c r="E103" s="13">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="F103" s="13">
         <v>0.13600000000000001</v>
       </c>
       <c r="G103" s="13">
         <v>0</v>
       </c>
       <c r="H103" s="13">
@@ -19135,66 +19135,66 @@
       <c r="AO104" s="26">
         <v>4471.1581299999998</v>
       </c>
       <c r="AP104" s="26">
         <v>7355.8676599999999</v>
       </c>
       <c r="AQ104" s="26">
         <v>0</v>
       </c>
       <c r="AR104" s="26">
         <v>0</v>
       </c>
       <c r="AS104" s="26">
         <v>5188.9297100000003</v>
       </c>
       <c r="AT104" s="26">
         <v>7396.6184300000004</v>
       </c>
       <c r="AU104" s="26">
         <v>0</v>
       </c>
       <c r="AV104" s="26">
         <v>0</v>
       </c>
       <c r="AW104" s="26">
-        <v>2148.0637900000002</v>
+        <v>2428.6221500000001</v>
       </c>
       <c r="AX104" s="26">
-        <v>3921.5668500000002</v>
+        <v>4474.4474600000003</v>
       </c>
       <c r="AY104" s="26">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="AZ104" s="26">
-        <v>0</v>
+        <v>10.484</v>
       </c>
       <c r="BA104" s="26">
-        <v>2474.6495199999999</v>
+        <v>2782.4832999999999</v>
       </c>
       <c r="BB104" s="26">
-        <v>5162.7237500000001</v>
+        <v>5778.0090700000001</v>
       </c>
     </row>
     <row r="105" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A105" s="12" t="s">
         <v>168</v>
       </c>
       <c r="B105" s="12" t="s">
         <v>169</v>
       </c>
       <c r="C105" s="13">
         <v>0</v>
       </c>
       <c r="D105" s="13">
         <v>0</v>
       </c>
       <c r="E105" s="13">
         <v>1.6822299999999999</v>
       </c>
       <c r="F105" s="13">
         <v>15.39406</v>
       </c>
       <c r="G105" s="13">
         <v>0</v>
       </c>
       <c r="H105" s="13">
@@ -19299,66 +19299,66 @@
       <c r="AO105" s="26">
         <v>83.558229999999995</v>
       </c>
       <c r="AP105" s="26">
         <v>1620.75766</v>
       </c>
       <c r="AQ105" s="26">
         <v>0</v>
       </c>
       <c r="AR105" s="26">
         <v>0</v>
       </c>
       <c r="AS105" s="26">
         <v>47.43582</v>
       </c>
       <c r="AT105" s="26">
         <v>679.13932999999997</v>
       </c>
       <c r="AU105" s="26">
         <v>0</v>
       </c>
       <c r="AV105" s="26">
         <v>0</v>
       </c>
       <c r="AW105" s="26">
-        <v>23.380389999999998</v>
+        <v>35.290790000000001</v>
       </c>
       <c r="AX105" s="26">
-        <v>314.28142000000003</v>
+        <v>492.17192</v>
       </c>
       <c r="AY105" s="26">
         <v>0</v>
       </c>
       <c r="AZ105" s="26">
         <v>0</v>
       </c>
       <c r="BA105" s="26">
-        <v>13.57579</v>
+        <v>29.242349999999998</v>
       </c>
       <c r="BB105" s="26">
-        <v>203.95463000000001</v>
+        <v>430.75896</v>
       </c>
     </row>
     <row r="106" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A106" s="12" t="s">
         <v>170</v>
       </c>
       <c r="B106" s="12" t="s">
         <v>171</v>
       </c>
       <c r="C106" s="13">
         <v>0</v>
       </c>
       <c r="D106" s="13">
         <v>0</v>
       </c>
       <c r="E106" s="13">
         <v>0</v>
       </c>
       <c r="F106" s="13">
         <v>0</v>
       </c>
       <c r="G106" s="13">
         <v>0</v>
       </c>
       <c r="H106" s="13">
@@ -19791,66 +19791,66 @@
       <c r="AO108" s="26">
         <v>14.26858</v>
       </c>
       <c r="AP108" s="26">
         <v>82.632059999999996</v>
       </c>
       <c r="AQ108" s="26">
         <v>0</v>
       </c>
       <c r="AR108" s="26">
         <v>0</v>
       </c>
       <c r="AS108" s="26">
         <v>18.628</v>
       </c>
       <c r="AT108" s="26">
         <v>126.31358</v>
       </c>
       <c r="AU108" s="26">
         <v>0</v>
       </c>
       <c r="AV108" s="26">
         <v>0</v>
       </c>
       <c r="AW108" s="26">
-        <v>11.369</v>
+        <v>11.391</v>
       </c>
       <c r="AX108" s="26">
-        <v>75.64649</v>
+        <v>75.919870000000003</v>
       </c>
       <c r="AY108" s="26">
         <v>0</v>
       </c>
       <c r="AZ108" s="26">
         <v>0</v>
       </c>
       <c r="BA108" s="26">
-        <v>10.204000000000001</v>
+        <v>10.211</v>
       </c>
       <c r="BB108" s="26">
-        <v>73.993819999999999</v>
+        <v>74.122699999999995</v>
       </c>
     </row>
     <row r="109" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A109" s="12" t="s">
         <v>176</v>
       </c>
       <c r="B109" s="12" t="s">
         <v>177</v>
       </c>
       <c r="C109" s="13">
         <v>0</v>
       </c>
       <c r="D109" s="13">
         <v>0</v>
       </c>
       <c r="E109" s="13">
         <v>6.625</v>
       </c>
       <c r="F109" s="13">
         <v>51.442999999999998</v>
       </c>
       <c r="G109" s="13">
         <v>0</v>
       </c>
       <c r="H109" s="13">
@@ -19955,66 +19955,66 @@
       <c r="AO109" s="26">
         <v>26.429600000000001</v>
       </c>
       <c r="AP109" s="26">
         <v>91.027680000000004</v>
       </c>
       <c r="AQ109" s="26">
         <v>0</v>
       </c>
       <c r="AR109" s="26">
         <v>0</v>
       </c>
       <c r="AS109" s="26">
         <v>32.892000000000003</v>
       </c>
       <c r="AT109" s="26">
         <v>118.55594000000001</v>
       </c>
       <c r="AU109" s="26">
         <v>0</v>
       </c>
       <c r="AV109" s="26">
         <v>0</v>
       </c>
       <c r="AW109" s="26">
-        <v>13.715999999999999</v>
+        <v>16.763999999999999</v>
       </c>
       <c r="AX109" s="26">
-        <v>49.091749999999998</v>
+        <v>59.770229999999998</v>
       </c>
       <c r="AY109" s="26">
         <v>0</v>
       </c>
       <c r="AZ109" s="26">
         <v>0</v>
       </c>
       <c r="BA109" s="26">
-        <v>36.384</v>
+        <v>52.384</v>
       </c>
       <c r="BB109" s="26">
-        <v>143.13596000000001</v>
+        <v>211.03822</v>
       </c>
     </row>
     <row r="110" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A110" s="12" t="s">
         <v>178</v>
       </c>
       <c r="B110" s="12" t="s">
         <v>179</v>
       </c>
       <c r="C110" s="13">
         <v>0</v>
       </c>
       <c r="D110" s="13">
         <v>0</v>
       </c>
       <c r="E110" s="13">
         <v>0.17</v>
       </c>
       <c r="F110" s="13">
         <v>0.92674000000000001</v>
       </c>
       <c r="G110" s="13">
         <v>0</v>
       </c>
       <c r="H110" s="13">
@@ -20119,66 +20119,66 @@
       <c r="AO110" s="26">
         <v>0.96952000000000005</v>
       </c>
       <c r="AP110" s="26">
         <v>5.8305100000000003</v>
       </c>
       <c r="AQ110" s="26">
         <v>0</v>
       </c>
       <c r="AR110" s="26">
         <v>0</v>
       </c>
       <c r="AS110" s="26">
         <v>6.0973899999999999</v>
       </c>
       <c r="AT110" s="26">
         <v>12.367990000000001</v>
       </c>
       <c r="AU110" s="26">
         <v>0</v>
       </c>
       <c r="AV110" s="26">
         <v>0</v>
       </c>
       <c r="AW110" s="26">
-        <v>0.63082000000000005</v>
+        <v>0.70831999999999995</v>
       </c>
       <c r="AX110" s="26">
-        <v>5.30525</v>
+        <v>5.71279</v>
       </c>
       <c r="AY110" s="26">
         <v>0</v>
       </c>
       <c r="AZ110" s="26">
         <v>0</v>
       </c>
       <c r="BA110" s="26">
-        <v>4.7594500000000002</v>
+        <v>4.8202999999999996</v>
       </c>
       <c r="BB110" s="26">
-        <v>6.8298699999999997</v>
+        <v>7.2584200000000001</v>
       </c>
     </row>
     <row r="111" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A111" s="12" t="s">
         <v>180</v>
       </c>
       <c r="B111" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C111" s="13">
         <v>0</v>
       </c>
       <c r="D111" s="13">
         <v>0</v>
       </c>
       <c r="E111" s="13">
         <v>0.373</v>
       </c>
       <c r="F111" s="13">
         <v>2.0384600000000002</v>
       </c>
       <c r="G111" s="13">
         <v>0</v>
       </c>
       <c r="H111" s="13">