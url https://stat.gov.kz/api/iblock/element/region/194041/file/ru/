--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -8,99 +8,93 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="28860" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные " sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
-    <sheet name="2015-2026" sheetId="1" r:id="rId3"/>
+    <sheet name="ВКО" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2015-2026'!$O$6:$V$140</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2015-2026'!$3:$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">ВКО!$O$6:$V$140</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">ВКО!$3:$5</definedName>
   </definedNames>
-  <calcPr calcId="114210" fullCalcOnLoad="1"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="396" uniqueCount="321">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Основными источниками информации являются данные статистической отчетности 1-ТС «Отчет о взаимной торговле товарами с государствами-членами Евразийского экономического союза» со странами ЕАЭС</t>
   </si>
   <si>
     <t>Управление статистики торговли</t>
   </si>
   <si>
-    <t>Ускабаева Лаура</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">+7 7232 25 06 35  </t>
   </si>
   <si>
-    <t>L.Uskabaeva@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t>тыс.долларов США, тонн, дополнительные единицы измерения</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/vko/dynamic-tables/1450/</t>
   </si>
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>Мясо крупного рогатого скота, свежее или охлажденное</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>Мясо крупного рогатого скота, замороженное</t>
@@ -894,53 +888,50 @@
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>Соль (включая соль столовую и денатурированную) и хлорид натрия чистый, растворенные или не растворенные в воде, а также содержащие добавки агентов, вода морская</t>
   </si>
   <si>
     <t>ТНВЭД ЕАЭС</t>
   </si>
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>*Предварительные данные.</t>
   </si>
   <si>
     <t>Экспорт и импорт Восточно-Казахстанской области по продовольственным товарам</t>
   </si>
   <si>
-    <t xml:space="preserve">январь-июль 2026* </t>
-[...1 lines deleted...]
-  <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Товарооборот в иностранной валюте</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Расчетный</t>
@@ -972,60 +963,69 @@
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
-    <t>январь-июль 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Товарооборот в иностранной валюте - Экспорт, импорт</t>
   </si>
   <si>
     <t>Показатель формируется с 2015 года</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>январь-август 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">январь-август 2026* </t>
+  </si>
+  <si>
+    <t>b.dagystan@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Дагстан Балнур</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="44">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1967,82 +1967,82 @@
     <xf numFmtId="0" fontId="36" fillId="0" borderId="12" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="12" xfId="78" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="42" fillId="0" borderId="12" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="12" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="12" xfId="66" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="12" xfId="66" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="77" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="77" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="77" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="77" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="77" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="77" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="77" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="77" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="77" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="77" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="77" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="19" xfId="77" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="87">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
@@ -2100,91 +2100,91 @@
     <cellStyle name="Контрольная ячейка 2" xfId="74"/>
     <cellStyle name="Название 2" xfId="75"/>
     <cellStyle name="Нейтральный 2" xfId="76"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="77"/>
     <cellStyle name="Обычный 2 2" xfId="78"/>
     <cellStyle name="Обычный 2 3" xfId="79"/>
     <cellStyle name="Обычный 3" xfId="80"/>
     <cellStyle name="Плохой 2" xfId="81"/>
     <cellStyle name="Пояснение 2" xfId="82"/>
     <cellStyle name="Примечание 2" xfId="83"/>
     <cellStyle name="Связанная ячейка 2" xfId="84"/>
     <cellStyle name="Текст предупреждения 2" xfId="85"/>
     <cellStyle name="Хороший 2" xfId="86"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2210,51 +2210,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2383,244 +2383,243 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Uskabaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/29/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/29/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="46" customWidth="1"/>
     <col min="2" max="2" width="77.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="19"/>
       <c r="B1" s="20"/>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="21" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="B2" s="22">
         <v>312101</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="21" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="B3" s="22" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="15" customHeight="1">
       <c r="A4" s="21" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="B4" s="31" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="15" customHeight="1">
       <c r="A5" s="24" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B5" s="22" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1">
       <c r="A6" s="24" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B6" s="22" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="15" customHeight="1">
       <c r="A7" s="21" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="B7" s="23" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="15" customHeight="1">
       <c r="A8" s="21" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="B8" s="23" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="42.75" customHeight="1">
       <c r="A9" s="21" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="B9" s="23" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="42" customHeight="1">
       <c r="A10" s="21" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="15" customHeight="1">
       <c r="A11" s="21" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="B11" s="22"/>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1">
       <c r="A12" s="21" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="B12" s="36" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
       <c r="A13" s="25" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="B13" s="35" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="25" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="B14" s="31" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="25" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="B15" s="35" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="21" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="B16" s="26">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="21" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="B17" s="26">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="21" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="B18" s="28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="21" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B19" s="28" t="s">
-        <v>9</v>
+        <v>320</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="15" customHeight="1">
       <c r="A20" s="21" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="B20" s="29" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="15" customHeight="1">
       <c r="A21" s="21" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="B21" s="30" t="s">
-        <v>11</v>
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="28" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
-    <hyperlink ref="B21" r:id="rId3"/>
-    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="111.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="32" t="s">
         <v>0</v>
       </c>
     </row>
@@ -2664,51 +2663,51 @@
     <row r="16" spans="2:2">
       <c r="B16" s="27"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="27"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="34" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="28" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BJ142"/>
   <sheetViews>
     <sheetView zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AU3" sqref="AU3:AX3"/>
+      <selection pane="topRight" activeCell="AY3" sqref="AY3:BB3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="6" style="4" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="5" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="3" customWidth="1"/>
     <col min="4" max="4" width="9.42578125" style="3" customWidth="1"/>
     <col min="5" max="5" width="8.85546875" style="3" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="3" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="9.42578125" style="3" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="3" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="3" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="3" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" style="3" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.42578125" style="3" customWidth="1"/>
     <col min="15" max="15" width="8.85546875" style="3" customWidth="1"/>
     <col min="16" max="16" width="9.42578125" style="3" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="3" customWidth="1"/>
     <col min="18" max="18" width="9.42578125" style="3" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" style="3" customWidth="1"/>
     <col min="20" max="20" width="9.42578125" style="3" customWidth="1"/>
     <col min="21" max="21" width="8.85546875" style="3" customWidth="1"/>
@@ -2722,471 +2721,471 @@
     <col min="29" max="29" width="9" style="3" customWidth="1"/>
     <col min="30" max="30" width="9.140625" style="3"/>
     <col min="31" max="31" width="9" style="3" customWidth="1"/>
     <col min="32" max="32" width="9.140625" style="3"/>
     <col min="33" max="33" width="9" style="3" customWidth="1"/>
     <col min="34" max="34" width="9.140625" style="3"/>
     <col min="35" max="35" width="9" style="3" customWidth="1"/>
     <col min="36" max="36" width="9.140625" style="3"/>
     <col min="37" max="37" width="9" style="3" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="3"/>
     <col min="39" max="39" width="9" style="3" customWidth="1"/>
     <col min="40" max="40" width="9.140625" style="3"/>
     <col min="41" max="41" width="9" style="3" customWidth="1"/>
     <col min="42" max="42" width="9.140625" style="3"/>
     <col min="43" max="43" width="9" style="3" customWidth="1"/>
     <col min="44" max="44" width="9.140625" style="3"/>
     <col min="45" max="45" width="9" style="3" customWidth="1"/>
     <col min="46" max="46" width="9.140625" style="3"/>
     <col min="47" max="47" width="9" style="3" customWidth="1"/>
     <col min="48" max="48" width="9.140625" style="3"/>
     <col min="49" max="49" width="9" style="3" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62" ht="30" customHeight="1">
-      <c r="A1" s="47" t="s">
-[...30 lines deleted...]
-      <c r="AD1" s="47"/>
+      <c r="A1" s="39" t="s">
+        <v>288</v>
+      </c>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
+      <c r="Z1" s="39"/>
+      <c r="AA1" s="39"/>
+      <c r="AB1" s="39"/>
+      <c r="AC1" s="39"/>
+      <c r="AD1" s="39"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="2"/>
       <c r="AJ1" s="2"/>
       <c r="AK1" s="2"/>
       <c r="AL1" s="2"/>
       <c r="AM1" s="2"/>
       <c r="AN1" s="2"/>
       <c r="AO1" s="2"/>
       <c r="AP1" s="2"/>
       <c r="AQ1" s="2"/>
       <c r="AR1" s="2"/>
       <c r="AS1" s="2"/>
       <c r="AT1" s="2"/>
       <c r="AU1" s="2"/>
       <c r="AV1" s="2"/>
       <c r="AW1" s="2"/>
       <c r="AX1" s="2"/>
     </row>
     <row r="2" spans="1:62">
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2"/>
       <c r="AD2" s="2"/>
       <c r="AI2" s="2"/>
       <c r="AJ2" s="2"/>
       <c r="AK2" s="2"/>
       <c r="AL2" s="2"/>
     </row>
     <row r="3" spans="1:62" ht="11.25" customHeight="1">
-      <c r="A3" s="44" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="41">
+      <c r="A3" s="40" t="s">
+        <v>283</v>
+      </c>
+      <c r="B3" s="40" t="s">
+        <v>284</v>
+      </c>
+      <c r="C3" s="43">
         <v>2015</v>
       </c>
-      <c r="D3" s="41"/>
-[...2 lines deleted...]
-      <c r="G3" s="41">
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43">
         <v>2016</v>
       </c>
-      <c r="H3" s="41"/>
-[...2 lines deleted...]
-      <c r="K3" s="41">
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43">
         <v>2017</v>
       </c>
-      <c r="L3" s="41"/>
-[...2 lines deleted...]
-      <c r="O3" s="41">
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43">
         <v>2018</v>
       </c>
-      <c r="P3" s="41"/>
-[...2 lines deleted...]
-      <c r="S3" s="41">
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43">
         <v>2019</v>
       </c>
-      <c r="T3" s="41"/>
-[...2 lines deleted...]
-      <c r="W3" s="41">
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="43"/>
+      <c r="W3" s="43">
         <v>2020</v>
       </c>
-      <c r="X3" s="41"/>
-[...2 lines deleted...]
-      <c r="AA3" s="42">
+      <c r="X3" s="43"/>
+      <c r="Y3" s="43"/>
+      <c r="Z3" s="43"/>
+      <c r="AA3" s="38">
         <v>2021</v>
       </c>
-      <c r="AB3" s="41"/>
-[...2 lines deleted...]
-      <c r="AE3" s="42">
+      <c r="AB3" s="43"/>
+      <c r="AC3" s="43"/>
+      <c r="AD3" s="43"/>
+      <c r="AE3" s="38">
         <v>2022</v>
       </c>
-      <c r="AF3" s="41"/>
-[...2 lines deleted...]
-      <c r="AI3" s="42">
+      <c r="AF3" s="43"/>
+      <c r="AG3" s="43"/>
+      <c r="AH3" s="43"/>
+      <c r="AI3" s="38">
         <v>2023</v>
       </c>
-      <c r="AJ3" s="41"/>
-[...2 lines deleted...]
-      <c r="AM3" s="37">
+      <c r="AJ3" s="43"/>
+      <c r="AK3" s="43"/>
+      <c r="AL3" s="43"/>
+      <c r="AM3" s="45">
         <v>2024</v>
       </c>
-      <c r="AN3" s="38"/>
-[...2 lines deleted...]
-      <c r="AQ3" s="37">
+      <c r="AN3" s="46"/>
+      <c r="AO3" s="46"/>
+      <c r="AP3" s="47"/>
+      <c r="AQ3" s="45">
         <v>2025</v>
       </c>
-      <c r="AR3" s="38"/>
-[...2 lines deleted...]
-      <c r="AU3" s="37" t="s">
+      <c r="AR3" s="46"/>
+      <c r="AS3" s="46"/>
+      <c r="AT3" s="47"/>
+      <c r="AU3" s="45" t="s">
         <v>317</v>
       </c>
-      <c r="AV3" s="38"/>
-[...7 lines deleted...]
-      <c r="BB3" s="39"/>
+      <c r="AV3" s="46"/>
+      <c r="AW3" s="46"/>
+      <c r="AX3" s="47"/>
+      <c r="AY3" s="45" t="s">
+        <v>318</v>
+      </c>
+      <c r="AZ3" s="46"/>
+      <c r="BA3" s="46"/>
+      <c r="BB3" s="47"/>
     </row>
     <row r="4" spans="1:62">
-      <c r="A4" s="45"/>
-[...104 lines deleted...]
-      <c r="BB4" s="40"/>
+      <c r="A4" s="41"/>
+      <c r="B4" s="41"/>
+      <c r="C4" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="F4" s="38"/>
+      <c r="G4" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="H4" s="38"/>
+      <c r="I4" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="J4" s="38"/>
+      <c r="K4" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="L4" s="38"/>
+      <c r="M4" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="38"/>
+      <c r="O4" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="R4" s="37"/>
+      <c r="S4" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="T4" s="37"/>
+      <c r="U4" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="V4" s="37"/>
+      <c r="W4" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="X4" s="37"/>
+      <c r="Y4" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z4" s="37"/>
+      <c r="AA4" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="AB4" s="37"/>
+      <c r="AC4" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD4" s="37"/>
+      <c r="AE4" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="AF4" s="37"/>
+      <c r="AG4" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH4" s="37"/>
+      <c r="AI4" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="AJ4" s="37"/>
+      <c r="AK4" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL4" s="37"/>
+      <c r="AM4" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="AN4" s="37"/>
+      <c r="AO4" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP4" s="37"/>
+      <c r="AQ4" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="AR4" s="37"/>
+      <c r="AS4" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT4" s="37"/>
+      <c r="AU4" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV4" s="37"/>
+      <c r="AW4" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX4" s="37"/>
+      <c r="AY4" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="AZ4" s="37"/>
+      <c r="BA4" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB4" s="37"/>
     </row>
     <row r="5" spans="1:62" ht="38.25" customHeight="1">
-      <c r="A5" s="46"/>
-      <c r="B5" s="46"/>
+      <c r="A5" s="42"/>
+      <c r="B5" s="42"/>
       <c r="C5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="E5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="G5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="H5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="J5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="M5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="N5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="O5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="P5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="Q5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="R5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="S5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="T5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="U5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="V5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="W5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="X5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="Y5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="Z5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="AA5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="AB5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="AC5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="AD5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="AE5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="AF5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="AG5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="AH5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="AI5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="AJ5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="AK5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="AL5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="AM5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="AN5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="AO5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="AP5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="AQ5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="AR5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="AS5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="AT5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="AU5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="AV5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="AW5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="AX5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="AY5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="AZ5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="BA5" s="6" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="BB5" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="6" spans="1:62" ht="14.25" customHeight="1">
       <c r="A6" s="7"/>
       <c r="B6" s="8" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C6" s="9">
         <v>34874.487289999983</v>
       </c>
       <c r="D6" s="9">
         <v>9084.2444099999993</v>
       </c>
       <c r="E6" s="9">
         <v>3743361.29525</v>
       </c>
       <c r="F6" s="9">
         <v>46254.161689999986</v>
       </c>
       <c r="G6" s="10">
         <v>51992.255929999985</v>
       </c>
       <c r="H6" s="10">
         <v>6874.2348100000008</v>
       </c>
       <c r="I6" s="10">
         <v>4665291.4197900007</v>
       </c>
       <c r="J6" s="10">
         <v>43681.231390000001</v>
       </c>
@@ -3277,88 +3276,88 @@
       <c r="AM6" s="2">
         <v>33146.998209999998</v>
       </c>
       <c r="AN6" s="2">
         <v>53302.588849999993</v>
       </c>
       <c r="AO6" s="2">
         <v>3162556.3644700004</v>
       </c>
       <c r="AP6" s="2">
         <v>44603.48</v>
       </c>
       <c r="AQ6" s="2">
         <v>17627.027630000004</v>
       </c>
       <c r="AR6" s="2">
         <v>31159.222040000004</v>
       </c>
       <c r="AS6" s="2">
         <v>3067591.0275499998</v>
       </c>
       <c r="AT6" s="2">
         <v>45933.30735000001</v>
       </c>
       <c r="AU6" s="2">
-        <v>10492.355029999997</v>
+        <v>11414.572159999998</v>
       </c>
       <c r="AV6" s="2">
-        <v>16600.242099999996</v>
+        <v>18143.189650000011</v>
       </c>
       <c r="AW6" s="2">
-        <v>1738535.6805099999</v>
+        <v>1957728.0231399999</v>
       </c>
       <c r="AX6" s="2">
-        <v>26046.374160000003</v>
+        <v>29080.033649999998</v>
       </c>
       <c r="AY6" s="2">
-        <v>7952.4861699999983</v>
+        <v>8324.1470599999993</v>
       </c>
       <c r="AZ6" s="2">
-        <v>16527.832590000005</v>
+        <v>17200.490790000003</v>
       </c>
       <c r="BA6" s="2">
-        <v>1752765.1755100002</v>
+        <v>2052454.8916700003</v>
       </c>
       <c r="BB6" s="2">
-        <v>28800.028959999992</v>
+        <v>33889.33311</v>
       </c>
       <c r="BC6" s="2"/>
       <c r="BD6" s="2"/>
       <c r="BE6" s="2"/>
       <c r="BF6" s="2"/>
       <c r="BG6" s="2"/>
       <c r="BH6" s="2"/>
       <c r="BI6" s="2"/>
       <c r="BJ6" s="2"/>
     </row>
     <row r="7" spans="1:62" ht="22.5">
       <c r="A7" s="7" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B7" s="11" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C7" s="12">
         <v>5</v>
       </c>
       <c r="D7" s="12">
         <v>29.972999999999999</v>
       </c>
       <c r="E7" s="12">
         <v>23.452000000000002</v>
       </c>
       <c r="F7" s="12">
         <v>97.56174</v>
       </c>
       <c r="G7" s="13">
         <v>7</v>
       </c>
       <c r="H7" s="13">
         <v>51.826410000000003</v>
       </c>
       <c r="I7" s="13">
         <v>0</v>
       </c>
       <c r="J7" s="13">
         <v>0</v>
       </c>
@@ -3475,54 +3474,54 @@
       </c>
       <c r="AV7" s="13">
         <v>0</v>
       </c>
       <c r="AW7" s="13">
         <v>0</v>
       </c>
       <c r="AX7" s="13">
         <v>0</v>
       </c>
       <c r="AY7" s="13">
         <v>0</v>
       </c>
       <c r="AZ7" s="13">
         <v>0</v>
       </c>
       <c r="BA7" s="13">
         <v>0</v>
       </c>
       <c r="BB7" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:62">
       <c r="A8" s="7" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C8" s="12">
         <v>0</v>
       </c>
       <c r="D8" s="12">
         <v>0</v>
       </c>
       <c r="E8" s="12">
         <v>70.20608</v>
       </c>
       <c r="F8" s="12">
         <v>247.67079000000001</v>
       </c>
       <c r="G8" s="13">
         <v>2.1368499999999999</v>
       </c>
       <c r="H8" s="13">
         <v>6.0310600000000001</v>
       </c>
       <c r="I8" s="13">
         <v>20.65</v>
       </c>
       <c r="J8" s="13">
         <v>55.797649999999997</v>
       </c>
@@ -3639,54 +3638,54 @@
       </c>
       <c r="AV8" s="13">
         <v>0</v>
       </c>
       <c r="AW8" s="13">
         <v>0</v>
       </c>
       <c r="AX8" s="13">
         <v>0</v>
       </c>
       <c r="AY8" s="13">
         <v>0</v>
       </c>
       <c r="AZ8" s="13">
         <v>0</v>
       </c>
       <c r="BA8" s="13">
         <v>0</v>
       </c>
       <c r="BB8" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:62" ht="22.5">
       <c r="A9" s="7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B9" s="11" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C9" s="12">
         <v>126.35769999999999</v>
       </c>
       <c r="D9" s="12">
         <v>588.78498000000002</v>
       </c>
       <c r="E9" s="12">
         <v>34.214419999999997</v>
       </c>
       <c r="F9" s="12">
         <v>179.22329999999999</v>
       </c>
       <c r="G9" s="13">
         <v>0</v>
       </c>
       <c r="H9" s="13">
         <v>0</v>
       </c>
       <c r="I9" s="13">
         <v>71.341480000000004</v>
       </c>
       <c r="J9" s="13">
         <v>127.96590999999999</v>
       </c>
@@ -3783,74 +3782,74 @@
       <c r="AO9" s="13">
         <v>274.12067999999999</v>
       </c>
       <c r="AP9" s="13">
         <v>573.31218000000001</v>
       </c>
       <c r="AQ9" s="13">
         <v>0</v>
       </c>
       <c r="AR9" s="13">
         <v>0</v>
       </c>
       <c r="AS9" s="13">
         <v>335.81027999999998</v>
       </c>
       <c r="AT9" s="13">
         <v>879.96538999999996</v>
       </c>
       <c r="AU9" s="13">
         <v>0</v>
       </c>
       <c r="AV9" s="13">
         <v>0</v>
       </c>
       <c r="AW9" s="13">
-        <v>151.42953</v>
+        <v>183.32454999999999</v>
       </c>
       <c r="AX9" s="13">
-        <v>367.44540000000001</v>
+        <v>450.90269999999998</v>
       </c>
       <c r="AY9" s="13">
         <v>0</v>
       </c>
       <c r="AZ9" s="13">
         <v>0</v>
       </c>
       <c r="BA9" s="13">
         <v>59.697749999999999</v>
       </c>
       <c r="BB9" s="13">
         <v>197.22854000000001</v>
       </c>
     </row>
     <row r="10" spans="1:62" ht="22.5">
       <c r="A10" s="7" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B10" s="11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C10" s="12">
         <v>3</v>
       </c>
       <c r="D10" s="12">
         <v>17.984000000000002</v>
       </c>
       <c r="E10" s="12">
         <v>5.0999999999999997E-2</v>
       </c>
       <c r="F10" s="12">
         <v>0.23699999999999999</v>
       </c>
       <c r="G10" s="13">
         <v>2</v>
       </c>
       <c r="H10" s="13">
         <v>13.82037</v>
       </c>
       <c r="I10" s="13">
         <v>5.7809999999999997</v>
       </c>
       <c r="J10" s="13">
         <v>54.961060000000003</v>
       </c>
@@ -3967,54 +3966,54 @@
       </c>
       <c r="AV10" s="13">
         <v>0</v>
       </c>
       <c r="AW10" s="13">
         <v>0</v>
       </c>
       <c r="AX10" s="13">
         <v>0</v>
       </c>
       <c r="AY10" s="13">
         <v>0</v>
       </c>
       <c r="AZ10" s="13">
         <v>0</v>
       </c>
       <c r="BA10" s="13">
         <v>0</v>
       </c>
       <c r="BB10" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:62" ht="33.75">
       <c r="A11" s="7" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B11" s="11" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C11" s="12">
         <v>0</v>
       </c>
       <c r="D11" s="12">
         <v>0</v>
       </c>
       <c r="E11" s="12">
         <v>23.483699999999999</v>
       </c>
       <c r="F11" s="12">
         <v>98.070999999999998</v>
       </c>
       <c r="G11" s="13">
         <v>0</v>
       </c>
       <c r="H11" s="13">
         <v>0</v>
       </c>
       <c r="I11" s="13">
         <v>13.768000000000001</v>
       </c>
       <c r="J11" s="13">
         <v>44.418840000000003</v>
       </c>
@@ -4131,54 +4130,54 @@
       </c>
       <c r="AV11" s="13">
         <v>0</v>
       </c>
       <c r="AW11" s="13">
         <v>0</v>
       </c>
       <c r="AX11" s="13">
         <v>0</v>
       </c>
       <c r="AY11" s="13">
         <v>0</v>
       </c>
       <c r="AZ11" s="13">
         <v>0</v>
       </c>
       <c r="BA11" s="13">
         <v>0</v>
       </c>
       <c r="BB11" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:62" ht="45">
       <c r="A12" s="7" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B12" s="11" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C12" s="12">
         <v>0</v>
       </c>
       <c r="D12" s="12">
         <v>0</v>
       </c>
       <c r="E12" s="12">
         <v>30.81439</v>
       </c>
       <c r="F12" s="12">
         <v>64.91686</v>
       </c>
       <c r="G12" s="13">
         <v>0</v>
       </c>
       <c r="H12" s="13">
         <v>0</v>
       </c>
       <c r="I12" s="13">
         <v>35.762230000000002</v>
       </c>
       <c r="J12" s="13">
         <v>84.179689999999994</v>
       </c>
@@ -4295,54 +4294,54 @@
       </c>
       <c r="AV12" s="13">
         <v>0</v>
       </c>
       <c r="AW12" s="13">
         <v>18.357489999999999</v>
       </c>
       <c r="AX12" s="13">
         <v>30.711639999999999</v>
       </c>
       <c r="AY12" s="13">
         <v>0</v>
       </c>
       <c r="AZ12" s="13">
         <v>0</v>
       </c>
       <c r="BA12" s="13">
         <v>0</v>
       </c>
       <c r="BB12" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:62" ht="44.25" customHeight="1">
       <c r="A13" s="7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B13" s="11" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C13" s="12">
         <v>2633.3573799999999</v>
       </c>
       <c r="D13" s="12">
         <v>3921.0763200000001</v>
       </c>
       <c r="E13" s="12">
         <v>229.41540000000001</v>
       </c>
       <c r="F13" s="12">
         <v>309.94411000000002</v>
       </c>
       <c r="G13" s="13">
         <v>695.29615000000001</v>
       </c>
       <c r="H13" s="13">
         <v>884.74654999999996</v>
       </c>
       <c r="I13" s="13">
         <v>196.82470000000001</v>
       </c>
       <c r="J13" s="13">
         <v>196.32984999999999</v>
       </c>
@@ -4433,80 +4432,80 @@
       <c r="AM13" s="13">
         <v>24136.291209999999</v>
       </c>
       <c r="AN13" s="13">
         <v>42534.99106</v>
       </c>
       <c r="AO13" s="13">
         <v>66.928030000000007</v>
       </c>
       <c r="AP13" s="13">
         <v>56.837209999999999</v>
       </c>
       <c r="AQ13" s="13">
         <v>11040.540569999999</v>
       </c>
       <c r="AR13" s="13">
         <v>19871.193920000002</v>
       </c>
       <c r="AS13" s="13">
         <v>61.453499999999998</v>
       </c>
       <c r="AT13" s="13">
         <v>143.60505000000001</v>
       </c>
       <c r="AU13" s="13">
-        <v>7154.1847100000005</v>
+        <v>7471.4376199999997</v>
       </c>
       <c r="AV13" s="13">
-        <v>11721.18772</v>
+        <v>12321.567129999999</v>
       </c>
       <c r="AW13" s="13">
         <v>2.1359400000000002</v>
       </c>
       <c r="AX13" s="13">
         <v>3.2216499999999999</v>
       </c>
       <c r="AY13" s="13">
-        <v>6368.0357299999996</v>
+        <v>6465.7885200000001</v>
       </c>
       <c r="AZ13" s="13">
-        <v>12346.96773</v>
+        <v>12449.20945</v>
       </c>
       <c r="BA13" s="13">
-        <v>0.9425</v>
+        <v>3.3526199999999999</v>
       </c>
       <c r="BB13" s="13">
-        <v>2.43052</v>
+        <v>7.2235199999999997</v>
       </c>
     </row>
     <row r="14" spans="1:62" ht="33.75">
       <c r="A14" s="7" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B14" s="11" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C14" s="12">
         <v>0</v>
       </c>
       <c r="D14" s="12">
         <v>0</v>
       </c>
       <c r="E14" s="12">
         <v>0</v>
       </c>
       <c r="F14" s="12">
         <v>0</v>
       </c>
       <c r="G14" s="13">
         <v>0</v>
       </c>
       <c r="H14" s="13">
         <v>0</v>
       </c>
       <c r="I14" s="13">
         <v>0</v>
       </c>
       <c r="J14" s="13">
         <v>0</v>
       </c>
@@ -4623,54 +4622,54 @@
       </c>
       <c r="AV14" s="13">
         <v>0</v>
       </c>
       <c r="AW14" s="13">
         <v>0</v>
       </c>
       <c r="AX14" s="13">
         <v>0</v>
       </c>
       <c r="AY14" s="13">
         <v>0</v>
       </c>
       <c r="AZ14" s="13">
         <v>0</v>
       </c>
       <c r="BA14" s="13">
         <v>0</v>
       </c>
       <c r="BB14" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:62" ht="66" customHeight="1">
       <c r="A15" s="7" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B15" s="11" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C15" s="12">
         <v>0</v>
       </c>
       <c r="D15" s="12">
         <v>0</v>
       </c>
       <c r="E15" s="12">
         <v>51.539920000000002</v>
       </c>
       <c r="F15" s="12">
         <v>67.717870000000005</v>
       </c>
       <c r="G15" s="13">
         <v>0</v>
       </c>
       <c r="H15" s="13">
         <v>0</v>
       </c>
       <c r="I15" s="13">
         <v>50.526699999999998</v>
       </c>
       <c r="J15" s="13">
         <v>38.732349999999997</v>
       </c>
@@ -4787,54 +4786,54 @@
       </c>
       <c r="AV15" s="13">
         <v>0</v>
       </c>
       <c r="AW15" s="13">
         <v>0</v>
       </c>
       <c r="AX15" s="13">
         <v>0</v>
       </c>
       <c r="AY15" s="13">
         <v>0</v>
       </c>
       <c r="AZ15" s="13">
         <v>0</v>
       </c>
       <c r="BA15" s="13">
         <v>0</v>
       </c>
       <c r="BB15" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:62" ht="56.25" customHeight="1">
       <c r="A16" s="7" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B16" s="11" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C16" s="12">
         <v>0</v>
       </c>
       <c r="D16" s="12">
         <v>0</v>
       </c>
       <c r="E16" s="12">
         <v>21.60727</v>
       </c>
       <c r="F16" s="12">
         <v>22.85059</v>
       </c>
       <c r="G16" s="13">
         <v>252.58</v>
       </c>
       <c r="H16" s="13">
         <v>21.894960000000001</v>
       </c>
       <c r="I16" s="13">
         <v>0</v>
       </c>
       <c r="J16" s="13">
         <v>0</v>
       </c>
@@ -4951,54 +4950,54 @@
       </c>
       <c r="AV16" s="13">
         <v>0</v>
       </c>
       <c r="AW16" s="13">
         <v>5</v>
       </c>
       <c r="AX16" s="13">
         <v>18.2883</v>
       </c>
       <c r="AY16" s="13">
         <v>0</v>
       </c>
       <c r="AZ16" s="13">
         <v>0</v>
       </c>
       <c r="BA16" s="13">
         <v>0</v>
       </c>
       <c r="BB16" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:54">
       <c r="A17" s="7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B17" s="11" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C17" s="12">
         <v>0</v>
       </c>
       <c r="D17" s="12">
         <v>0</v>
       </c>
       <c r="E17" s="12">
         <v>0</v>
       </c>
       <c r="F17" s="12">
         <v>0</v>
       </c>
       <c r="G17" s="13">
         <v>0</v>
       </c>
       <c r="H17" s="13">
         <v>0</v>
       </c>
       <c r="I17" s="13">
         <v>0.115</v>
       </c>
       <c r="J17" s="13">
         <v>1.73241</v>
       </c>
@@ -5115,54 +5114,54 @@
       </c>
       <c r="AV17" s="13">
         <v>26.3</v>
       </c>
       <c r="AW17" s="13">
         <v>0</v>
       </c>
       <c r="AX17" s="13">
         <v>0</v>
       </c>
       <c r="AY17" s="13">
         <v>0</v>
       </c>
       <c r="AZ17" s="13">
         <v>0</v>
       </c>
       <c r="BA17" s="13">
         <v>0</v>
       </c>
       <c r="BB17" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:54" ht="33.75">
       <c r="A18" s="7" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B18" s="11" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C18" s="12">
         <v>23.533000000000001</v>
       </c>
       <c r="D18" s="12">
         <v>33.238</v>
       </c>
       <c r="E18" s="12">
         <v>12.358560000000001</v>
       </c>
       <c r="F18" s="12">
         <v>21.879370000000002</v>
       </c>
       <c r="G18" s="13">
         <v>543.399</v>
       </c>
       <c r="H18" s="13">
         <v>42.811999999999998</v>
       </c>
       <c r="I18" s="13">
         <v>16.404</v>
       </c>
       <c r="J18" s="13">
         <v>14.752000000000001</v>
       </c>
@@ -5253,80 +5252,80 @@
       <c r="AM18" s="13">
         <v>0</v>
       </c>
       <c r="AN18" s="13">
         <v>0</v>
       </c>
       <c r="AO18" s="13">
         <v>0.33</v>
       </c>
       <c r="AP18" s="13">
         <v>0.40523999999999999</v>
       </c>
       <c r="AQ18" s="13">
         <v>121.58494</v>
       </c>
       <c r="AR18" s="13">
         <v>982.61990000000003</v>
       </c>
       <c r="AS18" s="13">
         <v>0</v>
       </c>
       <c r="AT18" s="13">
         <v>0</v>
       </c>
       <c r="AU18" s="13">
-        <v>6.8667199999999999</v>
+        <v>14.3634</v>
       </c>
       <c r="AV18" s="13">
-        <v>60.10378</v>
+        <v>128.40061</v>
       </c>
       <c r="AW18" s="13">
         <v>0</v>
       </c>
       <c r="AX18" s="13">
         <v>0</v>
       </c>
       <c r="AY18" s="13">
-        <v>7.4320000000000004</v>
+        <v>28.157</v>
       </c>
       <c r="AZ18" s="13">
-        <v>78.2</v>
+        <v>276.76100000000002</v>
       </c>
       <c r="BA18" s="13">
         <v>0</v>
       </c>
       <c r="BB18" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:54" ht="33.75">
       <c r="A19" s="7" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B19" s="11" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C19" s="12">
         <v>59.2</v>
       </c>
       <c r="D19" s="12">
         <v>11.757</v>
       </c>
       <c r="E19" s="12">
         <v>1191.64455</v>
       </c>
       <c r="F19" s="12">
         <v>1181.96128</v>
       </c>
       <c r="G19" s="13">
         <v>651.779</v>
       </c>
       <c r="H19" s="13">
         <v>136.22765000000001</v>
       </c>
       <c r="I19" s="13">
         <v>886.05889000000002</v>
       </c>
       <c r="J19" s="13">
         <v>928.81997999999999</v>
       </c>
@@ -5417,80 +5416,80 @@
       <c r="AM19" s="13">
         <v>688.947</v>
       </c>
       <c r="AN19" s="13">
         <v>2494.6582400000002</v>
       </c>
       <c r="AO19" s="13">
         <v>1444.7147199999999</v>
       </c>
       <c r="AP19" s="13">
         <v>1817.1703</v>
       </c>
       <c r="AQ19" s="13">
         <v>400.68394000000001</v>
       </c>
       <c r="AR19" s="13">
         <v>1745.6322399999999</v>
       </c>
       <c r="AS19" s="13">
         <v>1118.97425</v>
       </c>
       <c r="AT19" s="13">
         <v>1799.0291199999999</v>
       </c>
       <c r="AU19" s="13">
-        <v>162.93208000000001</v>
+        <v>184.93208000000001</v>
       </c>
       <c r="AV19" s="13">
-        <v>382.82506999999998</v>
+        <v>392.39807000000002</v>
       </c>
       <c r="AW19" s="13">
-        <v>749.89250000000004</v>
+        <v>771.86474999999996</v>
       </c>
       <c r="AX19" s="13">
-        <v>1160.10194</v>
+        <v>1207.15032</v>
       </c>
       <c r="AY19" s="13">
-        <v>160.81559999999999</v>
+        <v>180.31559999999999</v>
       </c>
       <c r="AZ19" s="13">
-        <v>1321.9275299999999</v>
+        <v>1337.7393300000001</v>
       </c>
       <c r="BA19" s="13">
-        <v>699.63948000000005</v>
+        <v>742.18647999999996</v>
       </c>
       <c r="BB19" s="13">
-        <v>1120.8629900000001</v>
+        <v>1180.2304799999999</v>
       </c>
     </row>
     <row r="20" spans="1:54" ht="22.5">
       <c r="A20" s="7" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B20" s="11" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C20" s="12">
         <v>33.01</v>
       </c>
       <c r="D20" s="12">
         <v>24.788</v>
       </c>
       <c r="E20" s="12">
         <v>2.2859999999999998E-2</v>
       </c>
       <c r="F20" s="12">
         <v>0.27300000000000002</v>
       </c>
       <c r="G20" s="13">
         <v>80.242000000000004</v>
       </c>
       <c r="H20" s="13">
         <v>65.148449999999997</v>
       </c>
       <c r="I20" s="13">
         <v>0.1865</v>
       </c>
       <c r="J20" s="13">
         <v>0.70399999999999996</v>
       </c>
@@ -5581,80 +5580,80 @@
       <c r="AM20" s="13">
         <v>675</v>
       </c>
       <c r="AN20" s="13">
         <v>845.94068000000004</v>
       </c>
       <c r="AO20" s="13">
         <v>133.08111</v>
       </c>
       <c r="AP20" s="13">
         <v>296.08553999999998</v>
       </c>
       <c r="AQ20" s="13">
         <v>917.8</v>
       </c>
       <c r="AR20" s="13">
         <v>1274.6553100000001</v>
       </c>
       <c r="AS20" s="13">
         <v>176.80044000000001</v>
       </c>
       <c r="AT20" s="13">
         <v>358.30023999999997</v>
       </c>
       <c r="AU20" s="13">
-        <v>616</v>
+        <v>676</v>
       </c>
       <c r="AV20" s="13">
-        <v>836.08231000000001</v>
+        <v>922.71231</v>
       </c>
       <c r="AW20" s="13">
         <v>168.32903999999999</v>
       </c>
       <c r="AX20" s="13">
         <v>335.35554999999999</v>
       </c>
       <c r="AY20" s="13">
-        <v>379.9</v>
+        <v>459.9</v>
       </c>
       <c r="AZ20" s="13">
-        <v>466.47699999999998</v>
+        <v>585.49300000000005</v>
       </c>
       <c r="BA20" s="13">
         <v>112.67122000000001</v>
       </c>
       <c r="BB20" s="13">
         <v>275.81495000000001</v>
       </c>
     </row>
     <row r="21" spans="1:54" ht="45">
       <c r="A21" s="7" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C21" s="12">
         <v>20</v>
       </c>
       <c r="D21" s="12">
         <v>5.4969999999999999</v>
       </c>
       <c r="E21" s="12">
         <v>82.375799999999998</v>
       </c>
       <c r="F21" s="12">
         <v>118.18061</v>
       </c>
       <c r="G21" s="13">
         <v>85.512</v>
       </c>
       <c r="H21" s="13">
         <v>33.417870000000001</v>
       </c>
       <c r="I21" s="13">
         <v>141.1824</v>
       </c>
       <c r="J21" s="13">
         <v>185.44499999999999</v>
       </c>
@@ -5751,74 +5750,74 @@
       <c r="AO21" s="13">
         <v>30.856680000000001</v>
       </c>
       <c r="AP21" s="13">
         <v>268.43083000000001</v>
       </c>
       <c r="AQ21" s="13">
         <v>0</v>
       </c>
       <c r="AR21" s="13">
         <v>0</v>
       </c>
       <c r="AS21" s="13">
         <v>26.7317</v>
       </c>
       <c r="AT21" s="13">
         <v>286.82965999999999</v>
       </c>
       <c r="AU21" s="13">
         <v>0</v>
       </c>
       <c r="AV21" s="13">
         <v>0</v>
       </c>
       <c r="AW21" s="13">
-        <v>16.41498</v>
+        <v>17.699079999999999</v>
       </c>
       <c r="AX21" s="13">
-        <v>171.86932999999999</v>
+        <v>187.20407</v>
       </c>
       <c r="AY21" s="13">
         <v>0</v>
       </c>
       <c r="AZ21" s="13">
         <v>0</v>
       </c>
       <c r="BA21" s="13">
-        <v>12.096399999999999</v>
+        <v>14.12698</v>
       </c>
       <c r="BB21" s="13">
-        <v>145.42252999999999</v>
+        <v>171.61071999999999</v>
       </c>
     </row>
     <row r="22" spans="1:54" ht="78.75">
       <c r="A22" s="7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B22" s="11" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C22" s="12">
         <v>29.83</v>
       </c>
       <c r="D22" s="12">
         <v>12.04537</v>
       </c>
       <c r="E22" s="12">
         <v>3.6669999999999998</v>
       </c>
       <c r="F22" s="12">
         <v>15.21942</v>
       </c>
       <c r="G22" s="13">
         <v>108.69</v>
       </c>
       <c r="H22" s="13">
         <v>32.763759999999998</v>
       </c>
       <c r="I22" s="13">
         <v>6.6669999999999998</v>
       </c>
       <c r="J22" s="13">
         <v>51.829340000000002</v>
       </c>
@@ -5909,80 +5908,80 @@
       <c r="AM22" s="13">
         <v>78.869</v>
       </c>
       <c r="AN22" s="13">
         <v>86.511979999999994</v>
       </c>
       <c r="AO22" s="13">
         <v>3.4311799999999999</v>
       </c>
       <c r="AP22" s="13">
         <v>39.914459999999998</v>
       </c>
       <c r="AQ22" s="13">
         <v>27.004999999999999</v>
       </c>
       <c r="AR22" s="13">
         <v>26.837260000000001</v>
       </c>
       <c r="AS22" s="13">
         <v>2.4073199999999999</v>
       </c>
       <c r="AT22" s="13">
         <v>34.19753</v>
       </c>
       <c r="AU22" s="13">
-        <v>15.6</v>
+        <v>23.074999999999999</v>
       </c>
       <c r="AV22" s="13">
-        <v>14.26144</v>
+        <v>22.064920000000001</v>
       </c>
       <c r="AW22" s="13">
-        <v>1.5691200000000001</v>
+        <v>2.0121199999999999</v>
       </c>
       <c r="AX22" s="13">
-        <v>24.23743</v>
+        <v>28.302430000000001</v>
       </c>
       <c r="AY22" s="13">
-        <v>8.2720000000000002</v>
+        <v>9.1460000000000008</v>
       </c>
       <c r="AZ22" s="13">
-        <v>11.50474</v>
+        <v>12.672739999999999</v>
       </c>
       <c r="BA22" s="13">
-        <v>1.46916</v>
+        <v>1.5121599999999999</v>
       </c>
       <c r="BB22" s="13">
-        <v>4.5925599999999998</v>
+        <v>5.4599099999999998</v>
       </c>
     </row>
     <row r="23" spans="1:54" ht="78.75">
       <c r="A23" s="7" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B23" s="11" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C23" s="12">
         <v>0</v>
       </c>
       <c r="D23" s="12">
         <v>0</v>
       </c>
       <c r="E23" s="12">
         <v>15.057399999999999</v>
       </c>
       <c r="F23" s="12">
         <v>67.120580000000004</v>
       </c>
       <c r="G23" s="13">
         <v>0</v>
       </c>
       <c r="H23" s="13">
         <v>0</v>
       </c>
       <c r="I23" s="13">
         <v>10.712199999999999</v>
       </c>
       <c r="J23" s="13">
         <v>63.67474</v>
       </c>
@@ -6079,74 +6078,74 @@
       <c r="AO23" s="13">
         <v>12.34718</v>
       </c>
       <c r="AP23" s="13">
         <v>102.47237</v>
       </c>
       <c r="AQ23" s="13">
         <v>0</v>
       </c>
       <c r="AR23" s="13">
         <v>0</v>
       </c>
       <c r="AS23" s="13">
         <v>12.031879999999999</v>
       </c>
       <c r="AT23" s="13">
         <v>120.91963</v>
       </c>
       <c r="AU23" s="13">
         <v>0</v>
       </c>
       <c r="AV23" s="13">
         <v>0</v>
       </c>
       <c r="AW23" s="13">
-        <v>4.23184</v>
+        <v>4.8914400000000002</v>
       </c>
       <c r="AX23" s="13">
-        <v>59.59431</v>
+        <v>70.473479999999995</v>
       </c>
       <c r="AY23" s="13">
         <v>0</v>
       </c>
       <c r="AZ23" s="13">
         <v>0</v>
       </c>
       <c r="BA23" s="13">
-        <v>4.7197899999999997</v>
+        <v>5.4146299999999998</v>
       </c>
       <c r="BB23" s="13">
-        <v>63.480989999999998</v>
+        <v>73.565880000000007</v>
       </c>
     </row>
     <row r="24" spans="1:54" ht="78.75">
       <c r="A24" s="7" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B24" s="11" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C24" s="12">
         <v>0</v>
       </c>
       <c r="D24" s="12">
         <v>0</v>
       </c>
       <c r="E24" s="12">
         <v>0.01</v>
       </c>
       <c r="F24" s="12">
         <v>7.9829999999999998E-2</v>
       </c>
       <c r="G24" s="13">
         <v>0</v>
       </c>
       <c r="H24" s="13">
         <v>0</v>
       </c>
       <c r="I24" s="13">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="J24" s="13">
         <v>4.4000000000000003E-3</v>
       </c>
@@ -6243,74 +6242,74 @@
       <c r="AO24" s="13">
         <v>1.714</v>
       </c>
       <c r="AP24" s="13">
         <v>21.203099999999999</v>
       </c>
       <c r="AQ24" s="13">
         <v>0</v>
       </c>
       <c r="AR24" s="13">
         <v>0</v>
       </c>
       <c r="AS24" s="13">
         <v>1.4139999999999999</v>
       </c>
       <c r="AT24" s="13">
         <v>25.96931</v>
       </c>
       <c r="AU24" s="13">
         <v>0</v>
       </c>
       <c r="AV24" s="13">
         <v>0</v>
       </c>
       <c r="AW24" s="13">
-        <v>0.80400000000000005</v>
+        <v>0.91400000000000003</v>
       </c>
       <c r="AX24" s="13">
-        <v>14.745710000000001</v>
+        <v>16.90061</v>
       </c>
       <c r="AY24" s="13">
         <v>0</v>
       </c>
       <c r="AZ24" s="13">
         <v>0</v>
       </c>
       <c r="BA24" s="13">
-        <v>0.29399999999999998</v>
+        <v>0.35899999999999999</v>
       </c>
       <c r="BB24" s="13">
-        <v>4.40381</v>
+        <v>5.3692299999999999</v>
       </c>
     </row>
     <row r="25" spans="1:54" ht="33.75">
       <c r="A25" s="7" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B25" s="11" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C25" s="12">
         <v>0</v>
       </c>
       <c r="D25" s="12">
         <v>0</v>
       </c>
       <c r="E25" s="12">
         <v>2285.4845999999998</v>
       </c>
       <c r="F25" s="12">
         <v>762.86410999999998</v>
       </c>
       <c r="G25" s="13">
         <v>0</v>
       </c>
       <c r="H25" s="13">
         <v>0</v>
       </c>
       <c r="I25" s="13">
         <v>3026.471</v>
       </c>
       <c r="J25" s="13">
         <v>948.98613999999998</v>
       </c>
@@ -6407,74 +6406,74 @@
       <c r="AO25" s="13">
         <v>2982.77198</v>
       </c>
       <c r="AP25" s="13">
         <v>1448.14426</v>
       </c>
       <c r="AQ25" s="13">
         <v>0</v>
       </c>
       <c r="AR25" s="13">
         <v>0</v>
       </c>
       <c r="AS25" s="13">
         <v>428.63733999999999</v>
       </c>
       <c r="AT25" s="13">
         <v>282.24592000000001</v>
       </c>
       <c r="AU25" s="13">
         <v>0</v>
       </c>
       <c r="AV25" s="13">
         <v>0</v>
       </c>
       <c r="AW25" s="13">
-        <v>425.65688999999998</v>
+        <v>426.45801</v>
       </c>
       <c r="AX25" s="13">
-        <v>272.55561999999998</v>
+        <v>274.90699000000001</v>
       </c>
       <c r="AY25" s="13">
         <v>0</v>
       </c>
       <c r="AZ25" s="13">
         <v>0</v>
       </c>
       <c r="BA25" s="13">
-        <v>6.5128500000000003</v>
+        <v>6.6206100000000001</v>
       </c>
       <c r="BB25" s="13">
-        <v>16.876149999999999</v>
+        <v>22.53049</v>
       </c>
     </row>
     <row r="26" spans="1:54" ht="33.75">
       <c r="A26" s="7" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B26" s="11" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C26" s="12">
         <v>0</v>
       </c>
       <c r="D26" s="12">
         <v>0</v>
       </c>
       <c r="E26" s="12">
         <v>317.98009999999999</v>
       </c>
       <c r="F26" s="12">
         <v>323.67482000000001</v>
       </c>
       <c r="G26" s="13">
         <v>0</v>
       </c>
       <c r="H26" s="13">
         <v>0</v>
       </c>
       <c r="I26" s="13">
         <v>264.65224999999998</v>
       </c>
       <c r="J26" s="13">
         <v>259.41149000000001</v>
       </c>
@@ -6571,74 +6570,74 @@
       <c r="AO26" s="13">
         <v>19.82508</v>
       </c>
       <c r="AP26" s="13">
         <v>45.66713</v>
       </c>
       <c r="AQ26" s="13">
         <v>0</v>
       </c>
       <c r="AR26" s="13">
         <v>0</v>
       </c>
       <c r="AS26" s="13">
         <v>3.73732</v>
       </c>
       <c r="AT26" s="13">
         <v>8.5855200000000007</v>
       </c>
       <c r="AU26" s="13">
         <v>0</v>
       </c>
       <c r="AV26" s="13">
         <v>0</v>
       </c>
       <c r="AW26" s="13">
-        <v>1.4722999999999999</v>
+        <v>2.0811000000000002</v>
       </c>
       <c r="AX26" s="13">
-        <v>3.9025799999999999</v>
+        <v>5.5488099999999996</v>
       </c>
       <c r="AY26" s="13">
         <v>0</v>
       </c>
       <c r="AZ26" s="13">
         <v>0</v>
       </c>
       <c r="BA26" s="13">
-        <v>2.0196499999999999</v>
+        <v>2.8999000000000001</v>
       </c>
       <c r="BB26" s="13">
-        <v>4.5581399999999999</v>
+        <v>7.3288500000000001</v>
       </c>
     </row>
     <row r="27" spans="1:54" ht="94.5" customHeight="1">
       <c r="A27" s="7" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B27" s="11" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C27" s="12">
         <v>0</v>
       </c>
       <c r="D27" s="12">
         <v>0</v>
       </c>
       <c r="E27" s="12">
         <v>303.66194999999999</v>
       </c>
       <c r="F27" s="12">
         <v>426.27143000000001</v>
       </c>
       <c r="G27" s="13">
         <v>0</v>
       </c>
       <c r="H27" s="13">
         <v>0</v>
       </c>
       <c r="I27" s="13">
         <v>300.7808</v>
       </c>
       <c r="J27" s="13">
         <v>373.44598000000002</v>
       </c>
@@ -6735,74 +6734,74 @@
       <c r="AO27" s="13">
         <v>11.653930000000001</v>
       </c>
       <c r="AP27" s="13">
         <v>14.763120000000001</v>
       </c>
       <c r="AQ27" s="13">
         <v>0</v>
       </c>
       <c r="AR27" s="13">
         <v>0</v>
       </c>
       <c r="AS27" s="13">
         <v>32.159979999999997</v>
       </c>
       <c r="AT27" s="13">
         <v>55.698079999999997</v>
       </c>
       <c r="AU27" s="13">
         <v>0</v>
       </c>
       <c r="AV27" s="13">
         <v>0</v>
       </c>
       <c r="AW27" s="13">
-        <v>21.456050000000001</v>
+        <v>22.31945</v>
       </c>
       <c r="AX27" s="13">
-        <v>36.304580000000001</v>
+        <v>37.709539999999997</v>
       </c>
       <c r="AY27" s="13">
         <v>0</v>
       </c>
       <c r="AZ27" s="13">
         <v>0</v>
       </c>
       <c r="BA27" s="13">
-        <v>17.175470000000001</v>
+        <v>19.260770000000001</v>
       </c>
       <c r="BB27" s="13">
-        <v>32.206879999999998</v>
+        <v>35.148820000000001</v>
       </c>
     </row>
     <row r="28" spans="1:54" ht="78.75">
       <c r="A28" s="7" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B28" s="11" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C28" s="12">
         <v>0</v>
       </c>
       <c r="D28" s="12">
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>2.7490000000000001</v>
       </c>
       <c r="F28" s="12">
         <v>2.7669999999999999</v>
       </c>
       <c r="G28" s="13">
         <v>0</v>
       </c>
       <c r="H28" s="13">
         <v>0</v>
       </c>
       <c r="I28" s="13">
         <v>2</v>
       </c>
       <c r="J28" s="13">
         <v>2.5007999999999999</v>
       </c>
@@ -6899,74 +6898,74 @@
       <c r="AO28" s="13">
         <v>11.80654</v>
       </c>
       <c r="AP28" s="13">
         <v>40.79448</v>
       </c>
       <c r="AQ28" s="13">
         <v>0</v>
       </c>
       <c r="AR28" s="13">
         <v>0</v>
       </c>
       <c r="AS28" s="13">
         <v>85.832470000000001</v>
       </c>
       <c r="AT28" s="13">
         <v>118.92982000000001</v>
       </c>
       <c r="AU28" s="13">
         <v>0</v>
       </c>
       <c r="AV28" s="13">
         <v>0</v>
       </c>
       <c r="AW28" s="13">
-        <v>24.785039999999999</v>
+        <v>25.926500000000001</v>
       </c>
       <c r="AX28" s="13">
-        <v>43.081899999999997</v>
+        <v>47.998440000000002</v>
       </c>
       <c r="AY28" s="13">
         <v>0</v>
       </c>
       <c r="AZ28" s="13">
         <v>0</v>
       </c>
       <c r="BA28" s="13">
-        <v>61.824820000000003</v>
+        <v>62.993319999999997</v>
       </c>
       <c r="BB28" s="13">
-        <v>78.466200000000001</v>
+        <v>83.733099999999993</v>
       </c>
     </row>
     <row r="29" spans="1:54" ht="32.25" customHeight="1">
       <c r="A29" s="7" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B29" s="11" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C29" s="12">
         <v>20</v>
       </c>
       <c r="D29" s="12">
         <v>55.161299999999997</v>
       </c>
       <c r="E29" s="12">
         <v>3.0310000000000001</v>
       </c>
       <c r="F29" s="12">
         <v>8.91953</v>
       </c>
       <c r="G29" s="13">
         <v>0</v>
       </c>
       <c r="H29" s="13">
         <v>0</v>
       </c>
       <c r="I29" s="13">
         <v>3.5079099999999999</v>
       </c>
       <c r="J29" s="13">
         <v>4.6343699999999997</v>
       </c>
@@ -7057,80 +7056,80 @@
       <c r="AM29" s="13">
         <v>458.4</v>
       </c>
       <c r="AN29" s="13">
         <v>2994.11582</v>
       </c>
       <c r="AO29" s="13">
         <v>0</v>
       </c>
       <c r="AP29" s="13">
         <v>0</v>
       </c>
       <c r="AQ29" s="13">
         <v>590</v>
       </c>
       <c r="AR29" s="13">
         <v>3570.1212099999998</v>
       </c>
       <c r="AS29" s="13">
         <v>0.13</v>
       </c>
       <c r="AT29" s="13">
         <v>1.2749999999999999</v>
       </c>
       <c r="AU29" s="13">
-        <v>300</v>
+        <v>380</v>
       </c>
       <c r="AV29" s="13">
-        <v>1874.7503099999999</v>
+        <v>2375.7323500000002</v>
       </c>
       <c r="AW29" s="13">
         <v>0</v>
       </c>
       <c r="AX29" s="13">
         <v>0</v>
       </c>
       <c r="AY29" s="13">
         <v>60</v>
       </c>
       <c r="AZ29" s="13">
         <v>313.95652999999999</v>
       </c>
       <c r="BA29" s="13">
         <v>0</v>
       </c>
       <c r="BB29" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:54">
       <c r="A30" s="7" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B30" s="11" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C30" s="12">
         <v>62.573</v>
       </c>
       <c r="D30" s="12">
         <v>142.50045</v>
       </c>
       <c r="E30" s="12">
         <v>153.70074</v>
       </c>
       <c r="F30" s="12">
         <v>522.21910000000003</v>
       </c>
       <c r="G30" s="13">
         <v>45.901150000000001</v>
       </c>
       <c r="H30" s="13">
         <v>109.30996</v>
       </c>
       <c r="I30" s="13">
         <v>148.85013000000001</v>
       </c>
       <c r="J30" s="13">
         <v>319.34800999999999</v>
       </c>
@@ -7221,80 +7220,80 @@
       <c r="AM30" s="13">
         <v>370</v>
       </c>
       <c r="AN30" s="13">
         <v>755.89770999999996</v>
       </c>
       <c r="AO30" s="13">
         <v>447.88002999999998</v>
       </c>
       <c r="AP30" s="13">
         <v>2161.0919699999999</v>
       </c>
       <c r="AQ30" s="13">
         <v>340</v>
       </c>
       <c r="AR30" s="13">
         <v>1150.63373</v>
       </c>
       <c r="AS30" s="13">
         <v>396.56882000000002</v>
       </c>
       <c r="AT30" s="13">
         <v>2265.2821300000001</v>
       </c>
       <c r="AU30" s="13">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="AV30" s="13">
-        <v>492.29005000000001</v>
+        <v>558.45574999999997</v>
       </c>
       <c r="AW30" s="13">
-        <v>212.51273</v>
+        <v>245.36112</v>
       </c>
       <c r="AX30" s="13">
-        <v>1220.39895</v>
+        <v>1406.5734399999999</v>
       </c>
       <c r="AY30" s="13">
-        <v>100</v>
+        <v>160</v>
       </c>
       <c r="AZ30" s="13">
-        <v>349.59814</v>
+        <v>525.69946000000004</v>
       </c>
       <c r="BA30" s="13">
-        <v>157.43413000000001</v>
+        <v>188.32356999999999</v>
       </c>
       <c r="BB30" s="13">
-        <v>896.86685999999997</v>
+        <v>1068.0706700000001</v>
       </c>
     </row>
     <row r="31" spans="1:54" ht="22.5">
       <c r="A31" s="7" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B31" s="11" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C31" s="12">
         <v>0</v>
       </c>
       <c r="D31" s="12">
         <v>0</v>
       </c>
       <c r="E31" s="12">
         <v>390.33819999999997</v>
       </c>
       <c r="F31" s="12">
         <v>1440.19688</v>
       </c>
       <c r="G31" s="13">
         <v>0</v>
       </c>
       <c r="H31" s="13">
         <v>0</v>
       </c>
       <c r="I31" s="13">
         <v>847.13131999999996</v>
       </c>
       <c r="J31" s="13">
         <v>1616.7706800000001</v>
       </c>
@@ -7403,62 +7402,62 @@
       <c r="AS31" s="13">
         <v>142.6</v>
       </c>
       <c r="AT31" s="13">
         <v>170.70568</v>
       </c>
       <c r="AU31" s="13">
         <v>0</v>
       </c>
       <c r="AV31" s="13">
         <v>0</v>
       </c>
       <c r="AW31" s="13">
         <v>74.599999999999994</v>
       </c>
       <c r="AX31" s="13">
         <v>74.513679999999994</v>
       </c>
       <c r="AY31" s="13">
         <v>0</v>
       </c>
       <c r="AZ31" s="13">
         <v>0</v>
       </c>
       <c r="BA31" s="13">
-        <v>0</v>
+        <v>19.036000000000001</v>
       </c>
       <c r="BB31" s="13">
-        <v>0</v>
+        <v>19.95</v>
       </c>
     </row>
     <row r="32" spans="1:54" ht="67.5">
       <c r="A32" s="7" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B32" s="11" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C32" s="12">
         <v>0</v>
       </c>
       <c r="D32" s="12">
         <v>0</v>
       </c>
       <c r="E32" s="12">
         <v>0</v>
       </c>
       <c r="F32" s="12">
         <v>0</v>
       </c>
       <c r="G32" s="13">
         <v>0</v>
       </c>
       <c r="H32" s="13">
         <v>0</v>
       </c>
       <c r="I32" s="13">
         <v>0</v>
       </c>
       <c r="J32" s="13">
         <v>0</v>
       </c>
@@ -7555,74 +7554,74 @@
       <c r="AO32" s="13">
         <v>0</v>
       </c>
       <c r="AP32" s="13">
         <v>0</v>
       </c>
       <c r="AQ32" s="13">
         <v>0</v>
       </c>
       <c r="AR32" s="13">
         <v>0</v>
       </c>
       <c r="AS32" s="13">
         <v>0.16</v>
       </c>
       <c r="AT32" s="13">
         <v>0.21079000000000001</v>
       </c>
       <c r="AU32" s="13">
         <v>0</v>
       </c>
       <c r="AV32" s="13">
         <v>0</v>
       </c>
       <c r="AW32" s="13">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="AX32" s="13">
-        <v>0</v>
+        <v>7.9200000000000007E-2</v>
       </c>
       <c r="AY32" s="13">
         <v>0</v>
       </c>
       <c r="AZ32" s="13">
         <v>0</v>
       </c>
       <c r="BA32" s="13">
         <v>0.06</v>
       </c>
       <c r="BB32" s="13">
         <v>7.7899999999999997E-2</v>
       </c>
     </row>
     <row r="33" spans="1:54">
       <c r="A33" s="7" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B33" s="11" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C33" s="12">
         <v>0</v>
       </c>
       <c r="D33" s="12">
         <v>0</v>
       </c>
       <c r="E33" s="12">
         <v>6.9</v>
       </c>
       <c r="F33" s="12">
         <v>4.5690999999999997</v>
       </c>
       <c r="G33" s="13">
         <v>0</v>
       </c>
       <c r="H33" s="13">
         <v>0</v>
       </c>
       <c r="I33" s="13">
         <v>4.0016999999999996</v>
       </c>
       <c r="J33" s="13">
         <v>16.952539999999999</v>
       </c>
@@ -7739,54 +7738,54 @@
       </c>
       <c r="AV33" s="13">
         <v>0</v>
       </c>
       <c r="AW33" s="13">
         <v>0</v>
       </c>
       <c r="AX33" s="13">
         <v>0</v>
       </c>
       <c r="AY33" s="13">
         <v>0</v>
       </c>
       <c r="AZ33" s="13">
         <v>0</v>
       </c>
       <c r="BA33" s="13">
         <v>0</v>
       </c>
       <c r="BB33" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:54" ht="33.75">
       <c r="A34" s="7" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C34" s="12">
         <v>0</v>
       </c>
       <c r="D34" s="12">
         <v>0</v>
       </c>
       <c r="E34" s="12">
         <v>4.2500000000000003E-2</v>
       </c>
       <c r="F34" s="12">
         <v>0.78856000000000004</v>
       </c>
       <c r="G34" s="13">
         <v>0</v>
       </c>
       <c r="H34" s="13">
         <v>0</v>
       </c>
       <c r="I34" s="13">
         <v>0.215</v>
       </c>
       <c r="J34" s="13">
         <v>0.97555000000000003</v>
       </c>
@@ -7903,54 +7902,54 @@
       </c>
       <c r="AV34" s="13">
         <v>0</v>
       </c>
       <c r="AW34" s="13">
         <v>0</v>
       </c>
       <c r="AX34" s="13">
         <v>0</v>
       </c>
       <c r="AY34" s="13">
         <v>0</v>
       </c>
       <c r="AZ34" s="13">
         <v>0</v>
       </c>
       <c r="BA34" s="13">
         <v>0</v>
       </c>
       <c r="BB34" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:54">
       <c r="A35" s="7" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B35" s="11" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C35" s="12">
         <v>1638</v>
       </c>
       <c r="D35" s="12">
         <v>34.260150000000003</v>
       </c>
       <c r="E35" s="12">
         <v>36.11</v>
       </c>
       <c r="F35" s="12">
         <v>5.4991500000000002</v>
       </c>
       <c r="G35" s="13">
         <v>0</v>
       </c>
       <c r="H35" s="13">
         <v>0</v>
       </c>
       <c r="I35" s="13">
         <v>172.2236</v>
       </c>
       <c r="J35" s="13">
         <v>35.115819999999999</v>
       </c>
@@ -8067,54 +8066,54 @@
       </c>
       <c r="AV35" s="13">
         <v>0</v>
       </c>
       <c r="AW35" s="13">
         <v>0</v>
       </c>
       <c r="AX35" s="13">
         <v>0</v>
       </c>
       <c r="AY35" s="13">
         <v>0</v>
       </c>
       <c r="AZ35" s="13">
         <v>0</v>
       </c>
       <c r="BA35" s="13">
         <v>0</v>
       </c>
       <c r="BB35" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:54">
       <c r="A36" s="7" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B36" s="11" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C36" s="12">
         <v>1188.54483</v>
       </c>
       <c r="D36" s="12">
         <v>40.855020000000003</v>
       </c>
       <c r="E36" s="12">
         <v>0</v>
       </c>
       <c r="F36" s="12">
         <v>0</v>
       </c>
       <c r="G36" s="13">
         <v>1268.3230000000001</v>
       </c>
       <c r="H36" s="13">
         <v>194.99634</v>
       </c>
       <c r="I36" s="13">
         <v>0</v>
       </c>
       <c r="J36" s="13">
         <v>0</v>
       </c>
@@ -8231,54 +8230,54 @@
       </c>
       <c r="AV36" s="13">
         <v>0</v>
       </c>
       <c r="AW36" s="13">
         <v>0</v>
       </c>
       <c r="AX36" s="13">
         <v>0</v>
       </c>
       <c r="AY36" s="13">
         <v>0</v>
       </c>
       <c r="AZ36" s="13">
         <v>0</v>
       </c>
       <c r="BA36" s="13">
         <v>0</v>
       </c>
       <c r="BB36" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:54" ht="33.75">
       <c r="A37" s="7" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B37" s="11" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C37" s="12">
         <v>5140.6075499999997</v>
       </c>
       <c r="D37" s="12">
         <v>345.06601000000001</v>
       </c>
       <c r="E37" s="12">
         <v>1</v>
       </c>
       <c r="F37" s="12">
         <v>1.85436</v>
       </c>
       <c r="G37" s="13">
         <v>2754.61895</v>
       </c>
       <c r="H37" s="13">
         <v>236.33411000000001</v>
       </c>
       <c r="I37" s="13">
         <v>1.6E-2</v>
       </c>
       <c r="J37" s="13">
         <v>0.11686000000000001</v>
       </c>
@@ -8395,54 +8394,54 @@
       </c>
       <c r="AV37" s="13">
         <v>0</v>
       </c>
       <c r="AW37" s="13">
         <v>0.02</v>
       </c>
       <c r="AX37" s="13">
         <v>2.1520000000000001E-2</v>
       </c>
       <c r="AY37" s="13">
         <v>0</v>
       </c>
       <c r="AZ37" s="13">
         <v>0</v>
       </c>
       <c r="BA37" s="13">
         <v>8.82</v>
       </c>
       <c r="BB37" s="13">
         <v>23.070640000000001</v>
       </c>
     </row>
     <row r="38" spans="1:54" ht="45">
       <c r="A38" s="7" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B38" s="11" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C38" s="12">
         <v>1398.5106499999999</v>
       </c>
       <c r="D38" s="12">
         <v>24.150849999999998</v>
       </c>
       <c r="E38" s="12">
         <v>0</v>
       </c>
       <c r="F38" s="12">
         <v>0</v>
       </c>
       <c r="G38" s="13">
         <v>1212.4670000000001</v>
       </c>
       <c r="H38" s="13">
         <v>8.8114699999999999</v>
       </c>
       <c r="I38" s="13">
         <v>0</v>
       </c>
       <c r="J38" s="13">
         <v>0</v>
       </c>
@@ -8559,54 +8558,54 @@
       </c>
       <c r="AV38" s="13">
         <v>0</v>
       </c>
       <c r="AW38" s="13">
         <v>0</v>
       </c>
       <c r="AX38" s="13">
         <v>0</v>
       </c>
       <c r="AY38" s="13">
         <v>0</v>
       </c>
       <c r="AZ38" s="13">
         <v>0</v>
       </c>
       <c r="BA38" s="13">
         <v>0</v>
       </c>
       <c r="BB38" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:54" ht="22.5">
       <c r="A39" s="7" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B39" s="11" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C39" s="12">
         <v>3.9E-2</v>
       </c>
       <c r="D39" s="12">
         <v>3.8000000000000002E-4</v>
       </c>
       <c r="E39" s="12">
         <v>0</v>
       </c>
       <c r="F39" s="12">
         <v>0</v>
       </c>
       <c r="G39" s="13">
         <v>1.4750000000000001</v>
       </c>
       <c r="H39" s="13">
         <v>6.1060000000000003E-2</v>
       </c>
       <c r="I39" s="13">
         <v>0</v>
       </c>
       <c r="J39" s="13">
         <v>0</v>
       </c>
@@ -8723,54 +8722,54 @@
       </c>
       <c r="AV39" s="13">
         <v>0</v>
       </c>
       <c r="AW39" s="13">
         <v>0</v>
       </c>
       <c r="AX39" s="13">
         <v>0</v>
       </c>
       <c r="AY39" s="13">
         <v>0</v>
       </c>
       <c r="AZ39" s="13">
         <v>0</v>
       </c>
       <c r="BA39" s="13">
         <v>0</v>
       </c>
       <c r="BB39" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:54" ht="45">
       <c r="A40" s="7" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B40" s="11" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C40" s="12">
         <v>1346.0109</v>
       </c>
       <c r="D40" s="12">
         <v>75.16377</v>
       </c>
       <c r="E40" s="12">
         <v>0.58650000000000002</v>
       </c>
       <c r="F40" s="12">
         <v>0.94389999999999996</v>
       </c>
       <c r="G40" s="13">
         <v>401.25995</v>
       </c>
       <c r="H40" s="13">
         <v>7.8825900000000004</v>
       </c>
       <c r="I40" s="13">
         <v>0.06</v>
       </c>
       <c r="J40" s="13">
         <v>8.3930000000000005E-2</v>
       </c>
@@ -8887,54 +8886,54 @@
       </c>
       <c r="AV40" s="13">
         <v>0</v>
       </c>
       <c r="AW40" s="13">
         <v>0</v>
       </c>
       <c r="AX40" s="13">
         <v>0</v>
       </c>
       <c r="AY40" s="13">
         <v>0</v>
       </c>
       <c r="AZ40" s="13">
         <v>0</v>
       </c>
       <c r="BA40" s="13">
         <v>0</v>
       </c>
       <c r="BB40" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:54" ht="22.5">
       <c r="A41" s="7" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B41" s="11" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C41" s="12">
         <v>212.94049999999999</v>
       </c>
       <c r="D41" s="12">
         <v>3.3961899999999998</v>
       </c>
       <c r="E41" s="12">
         <v>0.19739999999999999</v>
       </c>
       <c r="F41" s="12">
         <v>0.47003</v>
       </c>
       <c r="G41" s="13">
         <v>276.91000000000003</v>
       </c>
       <c r="H41" s="13">
         <v>3.4193899999999999</v>
       </c>
       <c r="I41" s="13">
         <v>0</v>
       </c>
       <c r="J41" s="13">
         <v>0</v>
       </c>
@@ -9051,54 +9050,54 @@
       </c>
       <c r="AV41" s="13">
         <v>0</v>
       </c>
       <c r="AW41" s="13">
         <v>0</v>
       </c>
       <c r="AX41" s="13">
         <v>0</v>
       </c>
       <c r="AY41" s="13">
         <v>0</v>
       </c>
       <c r="AZ41" s="13">
         <v>0</v>
       </c>
       <c r="BA41" s="13">
         <v>0</v>
       </c>
       <c r="BB41" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:54" ht="22.5">
       <c r="A42" s="7" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B42" s="11" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C42" s="12">
         <v>0.111</v>
       </c>
       <c r="D42" s="12">
         <v>1.1900000000000001E-3</v>
       </c>
       <c r="E42" s="12">
         <v>45.6312</v>
       </c>
       <c r="F42" s="12">
         <v>22.02899</v>
       </c>
       <c r="G42" s="13">
         <v>87.257000000000005</v>
       </c>
       <c r="H42" s="13">
         <v>33.034419999999997</v>
       </c>
       <c r="I42" s="13">
         <v>22.220199999999998</v>
       </c>
       <c r="J42" s="13">
         <v>12.942</v>
       </c>
@@ -9215,54 +9214,54 @@
       </c>
       <c r="AV42" s="13">
         <v>0</v>
       </c>
       <c r="AW42" s="13">
         <v>0</v>
       </c>
       <c r="AX42" s="13">
         <v>0</v>
       </c>
       <c r="AY42" s="13">
         <v>0</v>
       </c>
       <c r="AZ42" s="13">
         <v>0</v>
       </c>
       <c r="BA42" s="13">
         <v>0</v>
       </c>
       <c r="BB42" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:54">
       <c r="A43" s="7" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B43" s="11" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C43" s="12">
         <v>479.75911000000002</v>
       </c>
       <c r="D43" s="12">
         <v>7.3566399999999996</v>
       </c>
       <c r="E43" s="12">
         <v>0.54801</v>
       </c>
       <c r="F43" s="12">
         <v>1.37357</v>
       </c>
       <c r="G43" s="13">
         <v>495.19844999999998</v>
       </c>
       <c r="H43" s="13">
         <v>10.13814</v>
       </c>
       <c r="I43" s="13">
         <v>1.0868</v>
       </c>
       <c r="J43" s="13">
         <v>1.91218</v>
       </c>
@@ -9379,54 +9378,54 @@
       </c>
       <c r="AV43" s="13">
         <v>0</v>
       </c>
       <c r="AW43" s="13">
         <v>0</v>
       </c>
       <c r="AX43" s="13">
         <v>0</v>
       </c>
       <c r="AY43" s="13">
         <v>0</v>
       </c>
       <c r="AZ43" s="13">
         <v>0</v>
       </c>
       <c r="BA43" s="13">
         <v>0</v>
       </c>
       <c r="BB43" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:54" ht="22.5">
       <c r="A44" s="7" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B44" s="11" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C44" s="12">
         <v>0</v>
       </c>
       <c r="D44" s="12">
         <v>0</v>
       </c>
       <c r="E44" s="12">
         <v>0.81720000000000004</v>
       </c>
       <c r="F44" s="12">
         <v>1.1476999999999999</v>
       </c>
       <c r="G44" s="13">
         <v>0</v>
       </c>
       <c r="H44" s="13">
         <v>0</v>
       </c>
       <c r="I44" s="13">
         <v>8.4450000000000003</v>
       </c>
       <c r="J44" s="13">
         <v>9.8706600000000009</v>
       </c>
@@ -9523,74 +9522,74 @@
       <c r="AO44" s="13">
         <v>118.51675</v>
       </c>
       <c r="AP44" s="13">
         <v>140.66789</v>
       </c>
       <c r="AQ44" s="13">
         <v>0</v>
       </c>
       <c r="AR44" s="13">
         <v>0</v>
       </c>
       <c r="AS44" s="13">
         <v>131.24549999999999</v>
       </c>
       <c r="AT44" s="13">
         <v>186.25219999999999</v>
       </c>
       <c r="AU44" s="13">
         <v>0</v>
       </c>
       <c r="AV44" s="13">
         <v>0</v>
       </c>
       <c r="AW44" s="13">
-        <v>83.448499999999996</v>
+        <v>91.5625</v>
       </c>
       <c r="AX44" s="13">
-        <v>118.38294</v>
+        <v>130.33828</v>
       </c>
       <c r="AY44" s="13">
         <v>0</v>
       </c>
       <c r="AZ44" s="13">
         <v>0</v>
       </c>
       <c r="BA44" s="13">
-        <v>74.510000000000005</v>
+        <v>78.66</v>
       </c>
       <c r="BB44" s="13">
-        <v>95.149940000000001</v>
+        <v>99.198980000000006</v>
       </c>
     </row>
     <row r="45" spans="1:54" ht="78.75" customHeight="1">
       <c r="A45" s="7" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B45" s="11" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C45" s="12">
         <v>0</v>
       </c>
       <c r="D45" s="12">
         <v>0</v>
       </c>
       <c r="E45" s="12">
         <v>18.212389999999999</v>
       </c>
       <c r="F45" s="12">
         <v>22.5243</v>
       </c>
       <c r="G45" s="13">
         <v>0</v>
       </c>
       <c r="H45" s="13">
         <v>0</v>
       </c>
       <c r="I45" s="13">
         <v>12.30438</v>
       </c>
       <c r="J45" s="13">
         <v>13.92107</v>
       </c>
@@ -9707,54 +9706,54 @@
       </c>
       <c r="AV45" s="13">
         <v>0</v>
       </c>
       <c r="AW45" s="13">
         <v>0</v>
       </c>
       <c r="AX45" s="13">
         <v>0</v>
       </c>
       <c r="AY45" s="13">
         <v>0</v>
       </c>
       <c r="AZ45" s="13">
         <v>0</v>
       </c>
       <c r="BA45" s="13">
         <v>0</v>
       </c>
       <c r="BB45" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:54" ht="45">
       <c r="A46" s="7" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B46" s="11" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C46" s="12">
         <v>110.33499999999999</v>
       </c>
       <c r="D46" s="12">
         <v>14.599309999999999</v>
       </c>
       <c r="E46" s="12">
         <v>3.46292</v>
       </c>
       <c r="F46" s="12">
         <v>27.023050000000001</v>
       </c>
       <c r="G46" s="13">
         <v>0</v>
       </c>
       <c r="H46" s="13">
         <v>0</v>
       </c>
       <c r="I46" s="13">
         <v>8.0006400000000006</v>
       </c>
       <c r="J46" s="13">
         <v>32.722569999999997</v>
       </c>
@@ -9851,74 +9850,74 @@
       <c r="AO46" s="13">
         <v>0.55191000000000001</v>
       </c>
       <c r="AP46" s="13">
         <v>3.0412400000000002</v>
       </c>
       <c r="AQ46" s="13">
         <v>0</v>
       </c>
       <c r="AR46" s="13">
         <v>0</v>
       </c>
       <c r="AS46" s="13">
         <v>0.85843999999999998</v>
       </c>
       <c r="AT46" s="13">
         <v>2.8799800000000002</v>
       </c>
       <c r="AU46" s="13">
         <v>0</v>
       </c>
       <c r="AV46" s="13">
         <v>0</v>
       </c>
       <c r="AW46" s="13">
-        <v>0.13456000000000001</v>
+        <v>0.79615999999999998</v>
       </c>
       <c r="AX46" s="13">
-        <v>1.07836</v>
+        <v>2.3154400000000002</v>
       </c>
       <c r="AY46" s="13">
         <v>0</v>
       </c>
       <c r="AZ46" s="13">
         <v>0</v>
       </c>
       <c r="BA46" s="13">
-        <v>0.41552</v>
+        <v>0.42275000000000001</v>
       </c>
       <c r="BB46" s="13">
-        <v>1.2651300000000001</v>
+        <v>1.33952</v>
       </c>
     </row>
     <row r="47" spans="1:54" ht="33.75">
       <c r="A47" s="7" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B47" s="11" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C47" s="12">
         <v>128.87799999999999</v>
       </c>
       <c r="D47" s="12">
         <v>20.532789999999999</v>
       </c>
       <c r="E47" s="12">
         <v>27.60416</v>
       </c>
       <c r="F47" s="12">
         <v>19.663350000000001</v>
       </c>
       <c r="G47" s="13">
         <v>43.551000000000002</v>
       </c>
       <c r="H47" s="13">
         <v>6.4859999999999998</v>
       </c>
       <c r="I47" s="13">
         <v>171.10057</v>
       </c>
       <c r="J47" s="13">
         <v>66.210669999999993</v>
       </c>
@@ -10015,74 +10014,74 @@
       <c r="AO47" s="13">
         <v>104.0889</v>
       </c>
       <c r="AP47" s="13">
         <v>47.11486</v>
       </c>
       <c r="AQ47" s="13">
         <v>0</v>
       </c>
       <c r="AR47" s="13">
         <v>0</v>
       </c>
       <c r="AS47" s="13">
         <v>568.78560000000004</v>
       </c>
       <c r="AT47" s="13">
         <v>149.85504</v>
       </c>
       <c r="AU47" s="13">
         <v>0</v>
       </c>
       <c r="AV47" s="13">
         <v>0</v>
       </c>
       <c r="AW47" s="13">
-        <v>94.83</v>
+        <v>94.974000000000004</v>
       </c>
       <c r="AX47" s="13">
-        <v>45.73903</v>
+        <v>46.010109999999997</v>
       </c>
       <c r="AY47" s="13">
         <v>0</v>
       </c>
       <c r="AZ47" s="13">
         <v>0</v>
       </c>
       <c r="BA47" s="13">
-        <v>5783.5551999999998</v>
+        <v>6288.1552000000001</v>
       </c>
       <c r="BB47" s="13">
-        <v>1141.3190099999999</v>
+        <v>1228.62201</v>
       </c>
     </row>
     <row r="48" spans="1:54" ht="92.25" customHeight="1">
       <c r="A48" s="7" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B48" s="11" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C48" s="12">
         <v>0</v>
       </c>
       <c r="D48" s="12">
         <v>0</v>
       </c>
       <c r="E48" s="12">
         <v>0</v>
       </c>
       <c r="F48" s="12">
         <v>0</v>
       </c>
       <c r="G48" s="13">
         <v>0</v>
       </c>
       <c r="H48" s="13">
         <v>0</v>
       </c>
       <c r="I48" s="13">
         <v>5.5E-2</v>
       </c>
       <c r="J48" s="13">
         <v>6.9599999999999995E-2</v>
       </c>
@@ -10199,54 +10198,54 @@
       </c>
       <c r="AV48" s="13">
         <v>0</v>
       </c>
       <c r="AW48" s="13">
         <v>0</v>
       </c>
       <c r="AX48" s="13">
         <v>0</v>
       </c>
       <c r="AY48" s="13">
         <v>0</v>
       </c>
       <c r="AZ48" s="13">
         <v>0</v>
       </c>
       <c r="BA48" s="13">
         <v>0</v>
       </c>
       <c r="BB48" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:54" ht="45">
       <c r="A49" s="7" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B49" s="11" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C49" s="12">
         <v>0</v>
       </c>
       <c r="D49" s="12">
         <v>0</v>
       </c>
       <c r="E49" s="12">
         <v>1.13687</v>
       </c>
       <c r="F49" s="12">
         <v>11.984260000000001</v>
       </c>
       <c r="G49" s="13">
         <v>252.89500000000001</v>
       </c>
       <c r="H49" s="13">
         <v>206.34100000000001</v>
       </c>
       <c r="I49" s="13">
         <v>1.25187</v>
       </c>
       <c r="J49" s="13">
         <v>12.104810000000001</v>
       </c>
@@ -10343,74 +10342,74 @@
       <c r="AO49" s="13">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="AP49" s="13">
         <v>0.40851999999999999</v>
       </c>
       <c r="AQ49" s="13">
         <v>4.5359999999999996</v>
       </c>
       <c r="AR49" s="13">
         <v>3.4782199999999999</v>
       </c>
       <c r="AS49" s="13">
         <v>0.74951999999999996</v>
       </c>
       <c r="AT49" s="13">
         <v>0.32871</v>
       </c>
       <c r="AU49" s="13">
         <v>4.5359999999999996</v>
       </c>
       <c r="AV49" s="13">
         <v>3.4782199999999999</v>
       </c>
       <c r="AW49" s="13">
-        <v>0.72760000000000002</v>
+        <v>0.73048000000000002</v>
       </c>
       <c r="AX49" s="13">
-        <v>0.21221999999999999</v>
+        <v>0.22441</v>
       </c>
       <c r="AY49" s="13">
         <v>0</v>
       </c>
       <c r="AZ49" s="13">
         <v>0</v>
       </c>
       <c r="BA49" s="13">
-        <v>2.4039999999999999E-2</v>
+        <v>2.6919999999999999E-2</v>
       </c>
       <c r="BB49" s="13">
-        <v>0.14113999999999999</v>
+        <v>0.15919</v>
       </c>
     </row>
     <row r="50" spans="1:54" ht="33.75">
       <c r="A50" s="7" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B50" s="11" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C50" s="12">
         <v>510.14760000000001</v>
       </c>
       <c r="D50" s="12">
         <v>178.15164999999999</v>
       </c>
       <c r="E50" s="12">
         <v>4543.3990000000003</v>
       </c>
       <c r="F50" s="12">
         <v>174.9092</v>
       </c>
       <c r="G50" s="13">
         <v>950.12800000000004</v>
       </c>
       <c r="H50" s="13">
         <v>638.99699999999996</v>
       </c>
       <c r="I50" s="13">
         <v>125.488</v>
       </c>
       <c r="J50" s="13">
         <v>11.614470000000001</v>
       </c>
@@ -10507,74 +10506,74 @@
       <c r="AO50" s="13">
         <v>190.32400000000001</v>
       </c>
       <c r="AP50" s="13">
         <v>341.17471</v>
       </c>
       <c r="AQ50" s="13">
         <v>115.61960000000001</v>
       </c>
       <c r="AR50" s="13">
         <v>70.618229999999997</v>
       </c>
       <c r="AS50" s="13">
         <v>349.26310000000001</v>
       </c>
       <c r="AT50" s="13">
         <v>270.46462000000002</v>
       </c>
       <c r="AU50" s="13">
         <v>88.019599999999997</v>
       </c>
       <c r="AV50" s="13">
         <v>49.635420000000003</v>
       </c>
       <c r="AW50" s="13">
-        <v>292.16399999999999</v>
+        <v>328.2561</v>
       </c>
       <c r="AX50" s="13">
-        <v>160.4973</v>
+        <v>231.93861999999999</v>
       </c>
       <c r="AY50" s="13">
         <v>6.5</v>
       </c>
       <c r="AZ50" s="13">
         <v>8.4987399999999997</v>
       </c>
       <c r="BA50" s="13">
         <v>0</v>
       </c>
       <c r="BB50" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:54" ht="22.5">
       <c r="A51" s="7" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B51" s="11" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C51" s="12">
         <v>0</v>
       </c>
       <c r="D51" s="12">
         <v>0</v>
       </c>
       <c r="E51" s="12">
         <v>4797.8458000000001</v>
       </c>
       <c r="F51" s="12">
         <v>3784.8335900000002</v>
       </c>
       <c r="G51" s="13">
         <v>0</v>
       </c>
       <c r="H51" s="13">
         <v>0</v>
       </c>
       <c r="I51" s="13">
         <v>4680.7560000000003</v>
       </c>
       <c r="J51" s="13">
         <v>3594.2089999999998</v>
       </c>
@@ -10683,62 +10682,62 @@
       <c r="AS51" s="13">
         <v>72.320999999999998</v>
       </c>
       <c r="AT51" s="13">
         <v>76.477999999999994</v>
       </c>
       <c r="AU51" s="13">
         <v>0</v>
       </c>
       <c r="AV51" s="13">
         <v>0</v>
       </c>
       <c r="AW51" s="13">
         <v>0</v>
       </c>
       <c r="AX51" s="13">
         <v>0</v>
       </c>
       <c r="AY51" s="13">
         <v>38.988</v>
       </c>
       <c r="AZ51" s="13">
         <v>41.177999999999997</v>
       </c>
       <c r="BA51" s="13">
-        <v>64.763999999999996</v>
+        <v>162.54</v>
       </c>
       <c r="BB51" s="13">
-        <v>50.69988</v>
+        <v>136.95977999999999</v>
       </c>
     </row>
     <row r="52" spans="1:54" ht="33.75">
       <c r="A52" s="7" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B52" s="11" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C52" s="12">
         <v>2098.6509999999998</v>
       </c>
       <c r="D52" s="12">
         <v>478.07074999999998</v>
       </c>
       <c r="E52" s="12">
         <v>0</v>
       </c>
       <c r="F52" s="12">
         <v>0</v>
       </c>
       <c r="G52" s="13">
         <v>4227.3729999999996</v>
       </c>
       <c r="H52" s="13">
         <v>779.08187999999996</v>
       </c>
       <c r="I52" s="13">
         <v>3.84</v>
       </c>
       <c r="J52" s="13">
         <v>2.407</v>
       </c>
@@ -10855,54 +10854,54 @@
       </c>
       <c r="AV52" s="13">
         <v>57.578279999999999</v>
       </c>
       <c r="AW52" s="13">
         <v>2.4</v>
       </c>
       <c r="AX52" s="13">
         <v>0.86299999999999999</v>
       </c>
       <c r="AY52" s="13">
         <v>20</v>
       </c>
       <c r="AZ52" s="13">
         <v>11.303330000000001</v>
       </c>
       <c r="BA52" s="13">
         <v>0</v>
       </c>
       <c r="BB52" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:54">
       <c r="A53" s="7" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B53" s="11" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C53" s="12">
         <v>1885.5065500000001</v>
       </c>
       <c r="D53" s="12">
         <v>119.22535999999999</v>
       </c>
       <c r="E53" s="12">
         <v>0</v>
       </c>
       <c r="F53" s="12">
         <v>0</v>
       </c>
       <c r="G53" s="13">
         <v>732.36501999999996</v>
       </c>
       <c r="H53" s="13">
         <v>113.6773</v>
       </c>
       <c r="I53" s="13">
         <v>0</v>
       </c>
       <c r="J53" s="13">
         <v>0</v>
       </c>
@@ -11019,54 +11018,54 @@
       </c>
       <c r="AV53" s="13">
         <v>0</v>
       </c>
       <c r="AW53" s="13">
         <v>0</v>
       </c>
       <c r="AX53" s="13">
         <v>0</v>
       </c>
       <c r="AY53" s="13">
         <v>0</v>
       </c>
       <c r="AZ53" s="13">
         <v>0</v>
       </c>
       <c r="BA53" s="13">
         <v>0</v>
       </c>
       <c r="BB53" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:54">
       <c r="A54" s="7" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B54" s="11" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C54" s="12">
         <v>2038.7661800000001</v>
       </c>
       <c r="D54" s="12">
         <v>459.65082000000001</v>
       </c>
       <c r="E54" s="12">
         <v>2.4018000000000002</v>
       </c>
       <c r="F54" s="12">
         <v>6.7320700000000002</v>
       </c>
       <c r="G54" s="13">
         <v>9388.0052599999999</v>
       </c>
       <c r="H54" s="13">
         <v>677.08965000000001</v>
       </c>
       <c r="I54" s="13">
         <v>4.6284999999999998</v>
       </c>
       <c r="J54" s="13">
         <v>12.43877</v>
       </c>
@@ -11163,74 +11162,74 @@
       <c r="AO54" s="13">
         <v>2.2000000000000002</v>
       </c>
       <c r="AP54" s="13">
         <v>1.30446</v>
       </c>
       <c r="AQ54" s="13">
         <v>468</v>
       </c>
       <c r="AR54" s="13">
         <v>205.94057000000001</v>
       </c>
       <c r="AS54" s="13">
         <v>0.22</v>
       </c>
       <c r="AT54" s="13">
         <v>1.0201899999999999</v>
       </c>
       <c r="AU54" s="13">
         <v>7</v>
       </c>
       <c r="AV54" s="13">
         <v>1.86025</v>
       </c>
       <c r="AW54" s="13">
-        <v>0.12</v>
+        <v>0.14000000000000001</v>
       </c>
       <c r="AX54" s="13">
-        <v>0.53771000000000002</v>
+        <v>0.63505999999999996</v>
       </c>
       <c r="AY54" s="13">
         <v>0</v>
       </c>
       <c r="AZ54" s="13">
         <v>0</v>
       </c>
       <c r="BA54" s="13">
-        <v>0.12</v>
+        <v>0.14000000000000001</v>
       </c>
       <c r="BB54" s="13">
-        <v>0.61046999999999996</v>
+        <v>0.70340999999999998</v>
       </c>
     </row>
     <row r="55" spans="1:54">
       <c r="A55" s="7" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B55" s="11" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C55" s="12">
         <v>54.997999999999998</v>
       </c>
       <c r="D55" s="12">
         <v>6.1249799999999999</v>
       </c>
       <c r="E55" s="12">
         <v>0</v>
       </c>
       <c r="F55" s="12">
         <v>0</v>
       </c>
       <c r="G55" s="13">
         <v>1110.356</v>
       </c>
       <c r="H55" s="13">
         <v>142.124</v>
       </c>
       <c r="I55" s="13">
         <v>0</v>
       </c>
       <c r="J55" s="13">
         <v>0</v>
       </c>
@@ -11347,54 +11346,54 @@
       </c>
       <c r="AV55" s="13">
         <v>0</v>
       </c>
       <c r="AW55" s="13">
         <v>0</v>
       </c>
       <c r="AX55" s="13">
         <v>0</v>
       </c>
       <c r="AY55" s="13">
         <v>0</v>
       </c>
       <c r="AZ55" s="13">
         <v>0</v>
       </c>
       <c r="BA55" s="13">
         <v>0</v>
       </c>
       <c r="BB55" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:54">
       <c r="A56" s="7" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B56" s="11" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="C56" s="12">
         <v>958.75048000000004</v>
       </c>
       <c r="D56" s="12">
         <v>90.16283</v>
       </c>
       <c r="E56" s="12">
         <v>0</v>
       </c>
       <c r="F56" s="12">
         <v>0</v>
       </c>
       <c r="G56" s="13">
         <v>305.24200000000002</v>
       </c>
       <c r="H56" s="13">
         <v>32.669089999999997</v>
       </c>
       <c r="I56" s="13">
         <v>0</v>
       </c>
       <c r="J56" s="13">
         <v>0</v>
       </c>
@@ -11511,54 +11510,54 @@
       </c>
       <c r="AV56" s="13">
         <v>0</v>
       </c>
       <c r="AW56" s="13">
         <v>0</v>
       </c>
       <c r="AX56" s="13">
         <v>0</v>
       </c>
       <c r="AY56" s="13">
         <v>0</v>
       </c>
       <c r="AZ56" s="13">
         <v>0</v>
       </c>
       <c r="BA56" s="13">
         <v>0</v>
       </c>
       <c r="BB56" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:54" ht="30.75" customHeight="1">
       <c r="A57" s="7" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B57" s="11" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C57" s="12">
         <v>838.87926000000004</v>
       </c>
       <c r="D57" s="12">
         <v>18.29402</v>
       </c>
       <c r="E57" s="12">
         <v>0</v>
       </c>
       <c r="F57" s="12">
         <v>0</v>
       </c>
       <c r="G57" s="13">
         <v>14604.6687</v>
       </c>
       <c r="H57" s="13">
         <v>318.46748000000002</v>
       </c>
       <c r="I57" s="13">
         <v>0</v>
       </c>
       <c r="J57" s="13">
         <v>0</v>
       </c>
@@ -11675,54 +11674,54 @@
       </c>
       <c r="AV57" s="13">
         <v>0</v>
       </c>
       <c r="AW57" s="13">
         <v>0</v>
       </c>
       <c r="AX57" s="13">
         <v>0</v>
       </c>
       <c r="AY57" s="13">
         <v>0</v>
       </c>
       <c r="AZ57" s="13">
         <v>0</v>
       </c>
       <c r="BA57" s="13">
         <v>0</v>
       </c>
       <c r="BB57" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:54">
       <c r="A58" s="7" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B58" s="11" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C58" s="12">
         <v>226.154</v>
       </c>
       <c r="D58" s="12">
         <v>17.635020000000001</v>
       </c>
       <c r="E58" s="12">
         <v>0</v>
       </c>
       <c r="F58" s="12">
         <v>0</v>
       </c>
       <c r="G58" s="13">
         <v>725.60900000000004</v>
       </c>
       <c r="H58" s="13">
         <v>26.389990000000001</v>
       </c>
       <c r="I58" s="13">
         <v>0</v>
       </c>
       <c r="J58" s="13">
         <v>0</v>
       </c>
@@ -11831,62 +11830,62 @@
       <c r="AS58" s="13">
         <v>0.1</v>
       </c>
       <c r="AT58" s="13">
         <v>0.49926999999999999</v>
       </c>
       <c r="AU58" s="13">
         <v>0</v>
       </c>
       <c r="AV58" s="13">
         <v>0</v>
       </c>
       <c r="AW58" s="13">
         <v>0</v>
       </c>
       <c r="AX58" s="13">
         <v>0</v>
       </c>
       <c r="AY58" s="13">
         <v>0</v>
       </c>
       <c r="AZ58" s="13">
         <v>0</v>
       </c>
       <c r="BA58" s="13">
-        <v>0.48</v>
+        <v>0.57999999999999996</v>
       </c>
       <c r="BB58" s="13">
-        <v>2.6486399999999999</v>
+        <v>3.1447500000000002</v>
       </c>
     </row>
     <row r="59" spans="1:54" ht="56.25">
       <c r="A59" s="7" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B59" s="11" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C59" s="12">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="D59" s="12">
         <v>1.66E-2</v>
       </c>
       <c r="E59" s="12">
         <v>0.72552000000000005</v>
       </c>
       <c r="F59" s="12">
         <v>2.04948</v>
       </c>
       <c r="G59" s="13">
         <v>0</v>
       </c>
       <c r="H59" s="13">
         <v>0</v>
       </c>
       <c r="I59" s="13">
         <v>6.4801200000000003</v>
       </c>
       <c r="J59" s="13">
         <v>11.70621</v>
       </c>
@@ -11983,74 +11982,74 @@
       <c r="AO59" s="13">
         <v>37.377000000000002</v>
       </c>
       <c r="AP59" s="13">
         <v>87.702830000000006</v>
       </c>
       <c r="AQ59" s="13">
         <v>0</v>
       </c>
       <c r="AR59" s="13">
         <v>0</v>
       </c>
       <c r="AS59" s="13">
         <v>37.161000000000001</v>
       </c>
       <c r="AT59" s="13">
         <v>113.37313</v>
       </c>
       <c r="AU59" s="13">
         <v>0</v>
       </c>
       <c r="AV59" s="13">
         <v>0</v>
       </c>
       <c r="AW59" s="13">
-        <v>21.149000000000001</v>
+        <v>23.193000000000001</v>
       </c>
       <c r="AX59" s="13">
-        <v>65.628469999999993</v>
+        <v>72.941909999999993</v>
       </c>
       <c r="AY59" s="13">
         <v>0</v>
       </c>
       <c r="AZ59" s="13">
         <v>0</v>
       </c>
       <c r="BA59" s="13">
-        <v>21.097000000000001</v>
+        <v>22.172999999999998</v>
       </c>
       <c r="BB59" s="13">
-        <v>65.411370000000005</v>
+        <v>68.292630000000003</v>
       </c>
     </row>
     <row r="60" spans="1:54" ht="81.75" customHeight="1">
       <c r="A60" s="7" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B60" s="11" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C60" s="12">
         <v>0</v>
       </c>
       <c r="D60" s="12">
         <v>0</v>
       </c>
       <c r="E60" s="12">
         <v>3.4799999999999998E-2</v>
       </c>
       <c r="F60" s="12">
         <v>0.10145</v>
       </c>
       <c r="G60" s="13">
         <v>0</v>
       </c>
       <c r="H60" s="13">
         <v>0</v>
       </c>
       <c r="I60" s="13">
         <v>0</v>
       </c>
       <c r="J60" s="13">
         <v>0</v>
       </c>
@@ -12167,54 +12166,54 @@
       </c>
       <c r="AV60" s="13">
         <v>0</v>
       </c>
       <c r="AW60" s="13">
         <v>0</v>
       </c>
       <c r="AX60" s="13">
         <v>0</v>
       </c>
       <c r="AY60" s="13">
         <v>0</v>
       </c>
       <c r="AZ60" s="13">
         <v>0</v>
       </c>
       <c r="BA60" s="13">
         <v>0</v>
       </c>
       <c r="BB60" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:54" ht="33.75">
       <c r="A61" s="7" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B61" s="11" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C61" s="12">
         <v>7778.1017000000002</v>
       </c>
       <c r="D61" s="12">
         <v>1261.92589</v>
       </c>
       <c r="E61" s="12">
         <v>2.1189499999999999</v>
       </c>
       <c r="F61" s="12">
         <v>11.50573</v>
       </c>
       <c r="G61" s="13">
         <v>2453.7040000000002</v>
       </c>
       <c r="H61" s="13">
         <v>414.54750000000001</v>
       </c>
       <c r="I61" s="13">
         <v>2.4184399999999999</v>
       </c>
       <c r="J61" s="13">
         <v>14.018190000000001</v>
       </c>
@@ -12331,54 +12330,54 @@
       </c>
       <c r="AV61" s="13">
         <v>0</v>
       </c>
       <c r="AW61" s="13">
         <v>0.53500000000000003</v>
       </c>
       <c r="AX61" s="13">
         <v>0.71694000000000002</v>
       </c>
       <c r="AY61" s="13">
         <v>0</v>
       </c>
       <c r="AZ61" s="13">
         <v>0</v>
       </c>
       <c r="BA61" s="13">
         <v>0.02</v>
       </c>
       <c r="BB61" s="13">
         <v>1.1296999999999999</v>
       </c>
     </row>
     <row r="62" spans="1:54" ht="56.25">
       <c r="A62" s="7" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B62" s="11" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C62" s="12">
         <v>0</v>
       </c>
       <c r="D62" s="12">
         <v>0</v>
       </c>
       <c r="E62" s="12">
         <v>0</v>
       </c>
       <c r="F62" s="12">
         <v>0</v>
       </c>
       <c r="G62" s="13">
         <v>0</v>
       </c>
       <c r="H62" s="13">
         <v>0</v>
       </c>
       <c r="I62" s="13">
         <v>0</v>
       </c>
       <c r="J62" s="13">
         <v>0</v>
       </c>
@@ -12495,54 +12494,54 @@
       </c>
       <c r="AV62" s="13">
         <v>0</v>
       </c>
       <c r="AW62" s="13">
         <v>0</v>
       </c>
       <c r="AX62" s="13">
         <v>0</v>
       </c>
       <c r="AY62" s="13">
         <v>0</v>
       </c>
       <c r="AZ62" s="13">
         <v>0</v>
       </c>
       <c r="BA62" s="13">
         <v>0</v>
       </c>
       <c r="BB62" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:54" ht="45">
       <c r="A63" s="7" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B63" s="11" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C63" s="12">
         <v>0</v>
       </c>
       <c r="D63" s="12">
         <v>0</v>
       </c>
       <c r="E63" s="12">
         <v>1.8813</v>
       </c>
       <c r="F63" s="12">
         <v>23.234870000000001</v>
       </c>
       <c r="G63" s="13">
         <v>0</v>
       </c>
       <c r="H63" s="13">
         <v>0</v>
       </c>
       <c r="I63" s="13">
         <v>1.7906</v>
       </c>
       <c r="J63" s="13">
         <v>14.621560000000001</v>
       </c>
@@ -12639,74 +12638,74 @@
       <c r="AO63" s="13">
         <v>10.186310000000001</v>
       </c>
       <c r="AP63" s="13">
         <v>78.202430000000007</v>
       </c>
       <c r="AQ63" s="13">
         <v>0</v>
       </c>
       <c r="AR63" s="13">
         <v>0</v>
       </c>
       <c r="AS63" s="13">
         <v>10.520860000000001</v>
       </c>
       <c r="AT63" s="13">
         <v>108.66978</v>
       </c>
       <c r="AU63" s="13">
         <v>0</v>
       </c>
       <c r="AV63" s="13">
         <v>0</v>
       </c>
       <c r="AW63" s="13">
-        <v>5.2139300000000004</v>
+        <v>6.19095</v>
       </c>
       <c r="AX63" s="13">
-        <v>51.61253</v>
+        <v>62.705199999999998</v>
       </c>
       <c r="AY63" s="13">
         <v>0</v>
       </c>
       <c r="AZ63" s="13">
         <v>0</v>
       </c>
       <c r="BA63" s="13">
-        <v>3.4074</v>
+        <v>4.18689</v>
       </c>
       <c r="BB63" s="13">
-        <v>37.70214</v>
+        <v>44.388350000000003</v>
       </c>
     </row>
     <row r="64" spans="1:54" ht="22.5">
       <c r="A64" s="7" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B64" s="11" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C64" s="12">
         <v>0</v>
       </c>
       <c r="D64" s="12">
         <v>0</v>
       </c>
       <c r="E64" s="12">
         <v>8.9885099999999998</v>
       </c>
       <c r="F64" s="12">
         <v>106.70862</v>
       </c>
       <c r="G64" s="13">
         <v>0</v>
       </c>
       <c r="H64" s="13">
         <v>0</v>
       </c>
       <c r="I64" s="13">
         <v>5.0687100000000003</v>
       </c>
       <c r="J64" s="13">
         <v>50.788089999999997</v>
       </c>
@@ -12803,74 +12802,74 @@
       <c r="AO64" s="13">
         <v>14.66962</v>
       </c>
       <c r="AP64" s="13">
         <v>110.52822999999999</v>
       </c>
       <c r="AQ64" s="13">
         <v>0</v>
       </c>
       <c r="AR64" s="13">
         <v>0</v>
       </c>
       <c r="AS64" s="13">
         <v>12.403359999999999</v>
       </c>
       <c r="AT64" s="13">
         <v>102.31314</v>
       </c>
       <c r="AU64" s="13">
         <v>0</v>
       </c>
       <c r="AV64" s="13">
         <v>0</v>
       </c>
       <c r="AW64" s="13">
-        <v>8.3642299999999992</v>
+        <v>8.6510800000000003</v>
       </c>
       <c r="AX64" s="13">
-        <v>66.838030000000003</v>
+        <v>69.10454</v>
       </c>
       <c r="AY64" s="13">
         <v>0</v>
       </c>
       <c r="AZ64" s="13">
         <v>0</v>
       </c>
       <c r="BA64" s="13">
-        <v>2.7579799999999999</v>
+        <v>3.1727599999999998</v>
       </c>
       <c r="BB64" s="13">
-        <v>32.760269999999998</v>
+        <v>36.533290000000001</v>
       </c>
     </row>
     <row r="65" spans="1:54">
       <c r="A65" s="7" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B65" s="11" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C65" s="12">
         <v>0</v>
       </c>
       <c r="D65" s="12">
         <v>0</v>
       </c>
       <c r="E65" s="12">
         <v>0</v>
       </c>
       <c r="F65" s="12">
         <v>0</v>
       </c>
       <c r="G65" s="13">
         <v>0</v>
       </c>
       <c r="H65" s="13">
         <v>0</v>
       </c>
       <c r="I65" s="13">
         <v>0</v>
       </c>
       <c r="J65" s="13">
         <v>0</v>
       </c>
@@ -12987,54 +12986,54 @@
       </c>
       <c r="AV65" s="13">
         <v>0</v>
       </c>
       <c r="AW65" s="13">
         <v>0</v>
       </c>
       <c r="AX65" s="13">
         <v>0</v>
       </c>
       <c r="AY65" s="13">
         <v>0</v>
       </c>
       <c r="AZ65" s="13">
         <v>0</v>
       </c>
       <c r="BA65" s="13">
         <v>0</v>
       </c>
       <c r="BB65" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:54" ht="33.75">
       <c r="A66" s="7" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B66" s="11" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C66" s="12">
         <v>1.7517499999999999</v>
       </c>
       <c r="D66" s="12">
         <v>0.89683999999999997</v>
       </c>
       <c r="E66" s="12">
         <v>9.5564199999999992</v>
       </c>
       <c r="F66" s="12">
         <v>88.989429999999999</v>
       </c>
       <c r="G66" s="13">
         <v>0.38800000000000001</v>
       </c>
       <c r="H66" s="13">
         <v>2.4585499999999998</v>
       </c>
       <c r="I66" s="13">
         <v>6.3452500000000001</v>
       </c>
       <c r="J66" s="13">
         <v>53.478009999999998</v>
       </c>
@@ -13131,74 +13130,74 @@
       <c r="AO66" s="13">
         <v>1.3060400000000001</v>
       </c>
       <c r="AP66" s="13">
         <v>8.3542100000000001</v>
       </c>
       <c r="AQ66" s="13">
         <v>0</v>
       </c>
       <c r="AR66" s="13">
         <v>0</v>
       </c>
       <c r="AS66" s="13">
         <v>0.94440000000000002</v>
       </c>
       <c r="AT66" s="13">
         <v>6.5401600000000002</v>
       </c>
       <c r="AU66" s="13">
         <v>0</v>
       </c>
       <c r="AV66" s="13">
         <v>0</v>
       </c>
       <c r="AW66" s="13">
-        <v>0.62731999999999999</v>
+        <v>0.68132000000000004</v>
       </c>
       <c r="AX66" s="13">
-        <v>4.2786099999999996</v>
+        <v>4.6545199999999998</v>
       </c>
       <c r="AY66" s="13">
         <v>0</v>
       </c>
       <c r="AZ66" s="13">
         <v>0</v>
       </c>
       <c r="BA66" s="13">
-        <v>0.34601999999999999</v>
+        <v>0.39040000000000002</v>
       </c>
       <c r="BB66" s="13">
-        <v>2.7289699999999999</v>
+        <v>3.11069</v>
       </c>
     </row>
     <row r="67" spans="1:54">
       <c r="A67" s="7" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B67" s="11" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C67" s="12">
         <v>0</v>
       </c>
       <c r="D67" s="12">
         <v>0</v>
       </c>
       <c r="E67" s="12">
         <v>0</v>
       </c>
       <c r="F67" s="12">
         <v>0</v>
       </c>
       <c r="G67" s="13">
         <v>0</v>
       </c>
       <c r="H67" s="13">
         <v>0</v>
       </c>
       <c r="I67" s="13">
         <v>6.8999999999999997E-4</v>
       </c>
       <c r="J67" s="13">
         <v>4.9430000000000002E-2</v>
       </c>
@@ -13315,54 +13314,54 @@
       </c>
       <c r="AV67" s="13">
         <v>0</v>
       </c>
       <c r="AW67" s="13">
         <v>0</v>
       </c>
       <c r="AX67" s="13">
         <v>0</v>
       </c>
       <c r="AY67" s="13">
         <v>0</v>
       </c>
       <c r="AZ67" s="13">
         <v>0</v>
       </c>
       <c r="BA67" s="13">
         <v>0</v>
       </c>
       <c r="BB67" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:54">
       <c r="A68" s="7" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B68" s="11" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C68" s="12">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="D68" s="12">
         <v>3.0460000000000001E-2</v>
       </c>
       <c r="E68" s="12">
         <v>0.80179999999999996</v>
       </c>
       <c r="F68" s="12">
         <v>4.4873799999999999</v>
       </c>
       <c r="G68" s="13">
         <v>0</v>
       </c>
       <c r="H68" s="13">
         <v>0</v>
       </c>
       <c r="I68" s="13">
         <v>0.36254999999999998</v>
       </c>
       <c r="J68" s="13">
         <v>1.76034</v>
       </c>
@@ -13459,74 +13458,74 @@
       <c r="AO68" s="13">
         <v>5.3400000000000003E-2</v>
       </c>
       <c r="AP68" s="13">
         <v>0.36697999999999997</v>
       </c>
       <c r="AQ68" s="13">
         <v>0</v>
       </c>
       <c r="AR68" s="13">
         <v>0</v>
       </c>
       <c r="AS68" s="13">
         <v>6.0400000000000002E-2</v>
       </c>
       <c r="AT68" s="13">
         <v>0.39290000000000003</v>
       </c>
       <c r="AU68" s="13">
         <v>0</v>
       </c>
       <c r="AV68" s="13">
         <v>0</v>
       </c>
       <c r="AW68" s="13">
-        <v>2.8400000000000002E-2</v>
+        <v>3.3599999999999998E-2</v>
       </c>
       <c r="AX68" s="13">
-        <v>0.19563</v>
+        <v>0.22747000000000001</v>
       </c>
       <c r="AY68" s="13">
         <v>0</v>
       </c>
       <c r="AZ68" s="13">
         <v>0</v>
       </c>
       <c r="BA68" s="13">
-        <v>2.4799999999999999E-2</v>
+        <v>2.64E-2</v>
       </c>
       <c r="BB68" s="13">
-        <v>0.19062000000000001</v>
+        <v>0.20207</v>
       </c>
     </row>
     <row r="69" spans="1:54" ht="22.5">
       <c r="A69" s="7" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B69" s="11" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C69" s="12">
         <v>0</v>
       </c>
       <c r="D69" s="12">
         <v>0</v>
       </c>
       <c r="E69" s="12">
         <v>0.27900000000000003</v>
       </c>
       <c r="F69" s="12">
         <v>5.0015099999999997</v>
       </c>
       <c r="G69" s="13">
         <v>0</v>
       </c>
       <c r="H69" s="13">
         <v>0</v>
       </c>
       <c r="I69" s="13">
         <v>0.1265</v>
       </c>
       <c r="J69" s="13">
         <v>2.10276</v>
       </c>
@@ -13623,74 +13622,74 @@
       <c r="AO69" s="13">
         <v>0.13017000000000001</v>
       </c>
       <c r="AP69" s="13">
         <v>2.50786</v>
       </c>
       <c r="AQ69" s="13">
         <v>0</v>
       </c>
       <c r="AR69" s="13">
         <v>0</v>
       </c>
       <c r="AS69" s="13">
         <v>0.1484</v>
       </c>
       <c r="AT69" s="13">
         <v>2.6814399999999998</v>
       </c>
       <c r="AU69" s="13">
         <v>0</v>
       </c>
       <c r="AV69" s="13">
         <v>0</v>
       </c>
       <c r="AW69" s="13">
-        <v>7.392E-2</v>
+        <v>9.2399999999999996E-2</v>
       </c>
       <c r="AX69" s="13">
-        <v>1.3999699999999999</v>
+        <v>1.7134199999999999</v>
       </c>
       <c r="AY69" s="13">
         <v>0</v>
       </c>
       <c r="AZ69" s="13">
         <v>0</v>
       </c>
       <c r="BA69" s="13">
-        <v>6.4839999999999995E-2</v>
+        <v>7.3800000000000004E-2</v>
       </c>
       <c r="BB69" s="13">
-        <v>1.3857699999999999</v>
+        <v>1.5707500000000001</v>
       </c>
     </row>
     <row r="70" spans="1:54">
       <c r="A70" s="7" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B70" s="11" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C70" s="12">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="D70" s="12">
         <v>4.1230000000000003E-2</v>
       </c>
       <c r="E70" s="12">
         <v>7.2749999999999995E-2</v>
       </c>
       <c r="F70" s="12">
         <v>0.77236000000000005</v>
       </c>
       <c r="G70" s="13">
         <v>5.7000000000000002E-3</v>
       </c>
       <c r="H70" s="13">
         <v>0.11086</v>
       </c>
       <c r="I70" s="13">
         <v>6.3100000000000003E-2</v>
       </c>
       <c r="J70" s="13">
         <v>1.0551699999999999</v>
       </c>
@@ -13807,54 +13806,54 @@
       </c>
       <c r="AV70" s="13">
         <v>0</v>
       </c>
       <c r="AW70" s="13">
         <v>0.01</v>
       </c>
       <c r="AX70" s="13">
         <v>9.3450000000000005E-2</v>
       </c>
       <c r="AY70" s="13">
         <v>0</v>
       </c>
       <c r="AZ70" s="13">
         <v>0</v>
       </c>
       <c r="BA70" s="13">
         <v>1.2E-2</v>
       </c>
       <c r="BB70" s="13">
         <v>9.6640000000000004E-2</v>
       </c>
     </row>
     <row r="71" spans="1:54" ht="33.75">
       <c r="A71" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B71" s="11" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C71" s="12">
         <v>0.29899999999999999</v>
       </c>
       <c r="D71" s="12">
         <v>1.3820000000000001E-2</v>
       </c>
       <c r="E71" s="12">
         <v>0.56200000000000006</v>
       </c>
       <c r="F71" s="12">
         <v>1.9936100000000001</v>
       </c>
       <c r="G71" s="13">
         <v>2.7000000000000001E-3</v>
       </c>
       <c r="H71" s="13">
         <v>1.409E-2</v>
       </c>
       <c r="I71" s="13">
         <v>0.39206999999999997</v>
       </c>
       <c r="J71" s="13">
         <v>1.6245499999999999</v>
       </c>
@@ -13951,74 +13950,74 @@
       <c r="AO71" s="13">
         <v>0.26928999999999997</v>
       </c>
       <c r="AP71" s="13">
         <v>0.54107000000000005</v>
       </c>
       <c r="AQ71" s="13">
         <v>0</v>
       </c>
       <c r="AR71" s="13">
         <v>0</v>
       </c>
       <c r="AS71" s="13">
         <v>0.19767999999999999</v>
       </c>
       <c r="AT71" s="13">
         <v>0.37658000000000003</v>
       </c>
       <c r="AU71" s="13">
         <v>0</v>
       </c>
       <c r="AV71" s="13">
         <v>0</v>
       </c>
       <c r="AW71" s="13">
-        <v>0.13067999999999999</v>
+        <v>0.13444</v>
       </c>
       <c r="AX71" s="13">
-        <v>0.21626999999999999</v>
+        <v>0.23368</v>
       </c>
       <c r="AY71" s="13">
         <v>0</v>
       </c>
       <c r="AZ71" s="13">
         <v>0</v>
       </c>
       <c r="BA71" s="13">
-        <v>8.4919999999999995E-2</v>
+        <v>8.9480000000000004E-2</v>
       </c>
       <c r="BB71" s="13">
-        <v>0.21892</v>
+        <v>0.24556</v>
       </c>
     </row>
     <row r="72" spans="1:54" ht="33.75">
       <c r="A72" s="7" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B72" s="11" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C72" s="12">
         <v>3.3871500000000001</v>
       </c>
       <c r="D72" s="12">
         <v>0.77705000000000002</v>
       </c>
       <c r="E72" s="12">
         <v>2.4918499999999999</v>
       </c>
       <c r="F72" s="12">
         <v>19.10754</v>
       </c>
       <c r="G72" s="13">
         <v>0.20635000000000001</v>
       </c>
       <c r="H72" s="13">
         <v>0.47754999999999997</v>
       </c>
       <c r="I72" s="13">
         <v>1.8593599999999999</v>
       </c>
       <c r="J72" s="13">
         <v>14.59221</v>
       </c>
@@ -14115,74 +14114,74 @@
       <c r="AO72" s="13">
         <v>1.88554</v>
       </c>
       <c r="AP72" s="13">
         <v>12.03082</v>
       </c>
       <c r="AQ72" s="13">
         <v>0</v>
       </c>
       <c r="AR72" s="13">
         <v>0</v>
       </c>
       <c r="AS72" s="13">
         <v>0.66757</v>
       </c>
       <c r="AT72" s="13">
         <v>5.6832399999999996</v>
       </c>
       <c r="AU72" s="13">
         <v>0</v>
       </c>
       <c r="AV72" s="13">
         <v>0</v>
       </c>
       <c r="AW72" s="13">
-        <v>0.41443000000000002</v>
+        <v>0.44742999999999999</v>
       </c>
       <c r="AX72" s="13">
-        <v>3.5870500000000001</v>
+        <v>3.7736800000000001</v>
       </c>
       <c r="AY72" s="13">
         <v>0</v>
       </c>
       <c r="AZ72" s="13">
         <v>0</v>
       </c>
       <c r="BA72" s="13">
-        <v>0.35499999999999998</v>
+        <v>0.3871</v>
       </c>
       <c r="BB72" s="13">
-        <v>3.61063</v>
+        <v>3.9352299999999998</v>
       </c>
     </row>
     <row r="73" spans="1:54">
       <c r="A73" s="7" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B73" s="11" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C73" s="12">
         <v>2983.47</v>
       </c>
       <c r="D73" s="12">
         <v>779.28408000000002</v>
       </c>
       <c r="E73" s="12">
         <v>130.80099999999999</v>
       </c>
       <c r="F73" s="12">
         <v>43.022959999999998</v>
       </c>
       <c r="G73" s="13">
         <v>1953.44</v>
       </c>
       <c r="H73" s="13">
         <v>489.74049000000002</v>
       </c>
       <c r="I73" s="13">
         <v>14.769</v>
       </c>
       <c r="J73" s="13">
         <v>4.6938199999999997</v>
       </c>
@@ -14273,80 +14272,80 @@
       <c r="AM73" s="13">
         <v>676</v>
       </c>
       <c r="AN73" s="13">
         <v>297.16879999999998</v>
       </c>
       <c r="AO73" s="13">
         <v>1255.9667999999999</v>
       </c>
       <c r="AP73" s="13">
         <v>345.6771</v>
       </c>
       <c r="AQ73" s="13">
         <v>812.8</v>
       </c>
       <c r="AR73" s="13">
         <v>357.72</v>
       </c>
       <c r="AS73" s="13">
         <v>324.25599999999997</v>
       </c>
       <c r="AT73" s="13">
         <v>120.38724999999999</v>
       </c>
       <c r="AU73" s="13">
-        <v>406</v>
+        <v>473.8</v>
       </c>
       <c r="AV73" s="13">
-        <v>178.72800000000001</v>
+        <v>208.56</v>
       </c>
       <c r="AW73" s="13">
-        <v>206.71600000000001</v>
+        <v>228.37</v>
       </c>
       <c r="AX73" s="13">
-        <v>75.910939999999997</v>
+        <v>83.58681</v>
       </c>
       <c r="AY73" s="13">
-        <v>406.6</v>
+        <v>474.4</v>
       </c>
       <c r="AZ73" s="13">
-        <v>184.32095000000001</v>
+        <v>217.56566000000001</v>
       </c>
       <c r="BA73" s="13">
-        <v>114.736</v>
+        <v>132.53800000000001</v>
       </c>
       <c r="BB73" s="13">
-        <v>51.501330000000003</v>
+        <v>59.720779999999998</v>
       </c>
     </row>
     <row r="74" spans="1:54" ht="22.5">
       <c r="A74" s="7" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B74" s="11" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C74" s="12">
         <v>136</v>
       </c>
       <c r="D74" s="12">
         <v>21.2</v>
       </c>
       <c r="E74" s="12">
         <v>0.09</v>
       </c>
       <c r="F74" s="12">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="G74" s="13">
         <v>476</v>
       </c>
       <c r="H74" s="13">
         <v>81.831000000000003</v>
       </c>
       <c r="I74" s="13">
         <v>0.20599999999999999</v>
       </c>
       <c r="J74" s="13">
         <v>0.14954999999999999</v>
       </c>
@@ -14437,80 +14436,80 @@
       <c r="AM74" s="13">
         <v>0</v>
       </c>
       <c r="AN74" s="13">
         <v>0</v>
       </c>
       <c r="AO74" s="13">
         <v>20.754000000000001</v>
       </c>
       <c r="AP74" s="13">
         <v>5.3044500000000001</v>
       </c>
       <c r="AQ74" s="13">
         <v>335.2</v>
       </c>
       <c r="AR74" s="13">
         <v>92.061999999999998</v>
       </c>
       <c r="AS74" s="13">
         <v>0.67500000000000004</v>
       </c>
       <c r="AT74" s="13">
         <v>0.97413000000000005</v>
       </c>
       <c r="AU74" s="13">
-        <v>267.39999999999998</v>
+        <v>335.2</v>
       </c>
       <c r="AV74" s="13">
-        <v>74.441000000000003</v>
+        <v>92.061999999999998</v>
       </c>
       <c r="AW74" s="13">
-        <v>0.59499999999999997</v>
+        <v>0.67500000000000004</v>
       </c>
       <c r="AX74" s="13">
-        <v>0.90822000000000003</v>
+        <v>0.97413000000000005</v>
       </c>
       <c r="AY74" s="13">
         <v>0</v>
       </c>
       <c r="AZ74" s="13">
         <v>0</v>
       </c>
       <c r="BA74" s="13">
         <v>0</v>
       </c>
       <c r="BB74" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:54" ht="22.5">
       <c r="A75" s="7" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B75" s="11" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C75" s="12">
         <v>0</v>
       </c>
       <c r="D75" s="12">
         <v>0</v>
       </c>
       <c r="E75" s="12">
         <v>226.65180000000001</v>
       </c>
       <c r="F75" s="12">
         <v>129.82326</v>
       </c>
       <c r="G75" s="13">
         <v>0</v>
       </c>
       <c r="H75" s="13">
         <v>0</v>
       </c>
       <c r="I75" s="13">
         <v>222.93010000000001</v>
       </c>
       <c r="J75" s="13">
         <v>130.99289999999999</v>
       </c>
@@ -14607,74 +14606,74 @@
       <c r="AO75" s="13">
         <v>700.99950000000001</v>
       </c>
       <c r="AP75" s="13">
         <v>247.14627999999999</v>
       </c>
       <c r="AQ75" s="13">
         <v>0</v>
       </c>
       <c r="AR75" s="13">
         <v>0</v>
       </c>
       <c r="AS75" s="13">
         <v>537.4982</v>
       </c>
       <c r="AT75" s="13">
         <v>202.42006000000001</v>
       </c>
       <c r="AU75" s="13">
         <v>0</v>
       </c>
       <c r="AV75" s="13">
         <v>0</v>
       </c>
       <c r="AW75" s="13">
-        <v>218.9384</v>
+        <v>221.28120000000001</v>
       </c>
       <c r="AX75" s="13">
-        <v>82.129829999999998</v>
+        <v>83.719399999999993</v>
       </c>
       <c r="AY75" s="13">
         <v>0</v>
       </c>
       <c r="AZ75" s="13">
         <v>0</v>
       </c>
       <c r="BA75" s="13">
-        <v>1032.9688000000001</v>
+        <v>1123.0688</v>
       </c>
       <c r="BB75" s="13">
-        <v>407.25653999999997</v>
+        <v>434.57927999999998</v>
       </c>
     </row>
     <row r="76" spans="1:54" ht="78.75">
       <c r="A76" s="7" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B76" s="11" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C76" s="12">
         <v>136</v>
       </c>
       <c r="D76" s="12">
         <v>58.238999999999997</v>
       </c>
       <c r="E76" s="12">
         <v>684.10216000000003</v>
       </c>
       <c r="F76" s="12">
         <v>384.67631999999998</v>
       </c>
       <c r="G76" s="13">
         <v>0</v>
       </c>
       <c r="H76" s="13">
         <v>0</v>
       </c>
       <c r="I76" s="13">
         <v>532.92430000000002</v>
       </c>
       <c r="J76" s="13">
         <v>360.13531999999998</v>
       </c>
@@ -14771,74 +14770,74 @@
       <c r="AO76" s="13">
         <v>1959.6048000000001</v>
       </c>
       <c r="AP76" s="13">
         <v>324.71836999999999</v>
       </c>
       <c r="AQ76" s="13">
         <v>0</v>
       </c>
       <c r="AR76" s="13">
         <v>0</v>
       </c>
       <c r="AS76" s="13">
         <v>693.7079</v>
       </c>
       <c r="AT76" s="13">
         <v>392.17308000000003</v>
       </c>
       <c r="AU76" s="13">
         <v>0</v>
       </c>
       <c r="AV76" s="13">
         <v>0</v>
       </c>
       <c r="AW76" s="13">
-        <v>309.08019999999999</v>
+        <v>359.27460000000002</v>
       </c>
       <c r="AX76" s="13">
-        <v>176.98084</v>
+        <v>204.45819</v>
       </c>
       <c r="AY76" s="13">
         <v>0</v>
       </c>
       <c r="AZ76" s="13">
         <v>0</v>
       </c>
       <c r="BA76" s="13">
-        <v>317.22579999999999</v>
+        <v>340.37060000000002</v>
       </c>
       <c r="BB76" s="13">
-        <v>188.19013000000001</v>
+        <v>205.14299</v>
       </c>
     </row>
     <row r="77" spans="1:54" ht="22.5">
       <c r="A77" s="7" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B77" s="11" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C77" s="12">
         <v>0</v>
       </c>
       <c r="D77" s="12">
         <v>0</v>
       </c>
       <c r="E77" s="12">
         <v>0.5</v>
       </c>
       <c r="F77" s="12">
         <v>1.2239</v>
       </c>
       <c r="G77" s="13">
         <v>0</v>
       </c>
       <c r="H77" s="13">
         <v>0</v>
       </c>
       <c r="I77" s="13">
         <v>4</v>
       </c>
       <c r="J77" s="13">
         <v>8.2070000000000007</v>
       </c>
@@ -14935,74 +14934,74 @@
       <c r="AO77" s="13">
         <v>0.3</v>
       </c>
       <c r="AP77" s="13">
         <v>0.57979999999999998</v>
       </c>
       <c r="AQ77" s="13">
         <v>0</v>
       </c>
       <c r="AR77" s="13">
         <v>0</v>
       </c>
       <c r="AS77" s="13">
         <v>0.36</v>
       </c>
       <c r="AT77" s="13">
         <v>1.3287</v>
       </c>
       <c r="AU77" s="13">
         <v>0</v>
       </c>
       <c r="AV77" s="13">
         <v>0</v>
       </c>
       <c r="AW77" s="13">
-        <v>0.14000000000000001</v>
+        <v>0.22</v>
       </c>
       <c r="AX77" s="13">
-        <v>0.56799999999999995</v>
+        <v>0.90678999999999998</v>
       </c>
       <c r="AY77" s="13">
         <v>0</v>
       </c>
       <c r="AZ77" s="13">
         <v>0</v>
       </c>
       <c r="BA77" s="13">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="BB77" s="13">
-        <v>0.66893999999999998</v>
+        <v>0.72052000000000005</v>
       </c>
     </row>
     <row r="78" spans="1:54" ht="56.25">
       <c r="A78" s="7" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B78" s="11" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C78" s="12">
         <v>0</v>
       </c>
       <c r="D78" s="12">
         <v>0</v>
       </c>
       <c r="E78" s="12">
         <v>0</v>
       </c>
       <c r="F78" s="12">
         <v>0</v>
       </c>
       <c r="G78" s="13">
         <v>0</v>
       </c>
       <c r="H78" s="13">
         <v>0</v>
       </c>
       <c r="I78" s="13">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="J78" s="13">
         <v>0.998</v>
       </c>
@@ -15099,74 +15098,74 @@
       <c r="AO78" s="13">
         <v>0.15906999999999999</v>
       </c>
       <c r="AP78" s="13">
         <v>0.28488999999999998</v>
       </c>
       <c r="AQ78" s="13">
         <v>0.2</v>
       </c>
       <c r="AR78" s="13">
         <v>3.1480000000000001</v>
       </c>
       <c r="AS78" s="13">
         <v>9.9900000000000003E-2</v>
       </c>
       <c r="AT78" s="13">
         <v>0.62219999999999998</v>
       </c>
       <c r="AU78" s="13">
         <v>0.2</v>
       </c>
       <c r="AV78" s="13">
         <v>3.1480000000000001</v>
       </c>
       <c r="AW78" s="13">
-        <v>7.9899999999999999E-2</v>
+        <v>9.9900000000000003E-2</v>
       </c>
       <c r="AX78" s="13">
-        <v>0.38611000000000001</v>
+        <v>0.62219999999999998</v>
       </c>
       <c r="AY78" s="13">
         <v>0</v>
       </c>
       <c r="AZ78" s="13">
         <v>0</v>
       </c>
       <c r="BA78" s="13">
         <v>0</v>
       </c>
       <c r="BB78" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:54" ht="21" customHeight="1">
       <c r="A79" s="7" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B79" s="11" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C79" s="12">
         <v>0</v>
       </c>
       <c r="D79" s="12">
         <v>0</v>
       </c>
       <c r="E79" s="12">
         <v>2669.7</v>
       </c>
       <c r="F79" s="12">
         <v>1305.7940000000001</v>
       </c>
       <c r="G79" s="13">
         <v>393.96</v>
       </c>
       <c r="H79" s="13">
         <v>131.53299999999999</v>
       </c>
       <c r="I79" s="13">
         <v>5973.2489999999998</v>
       </c>
       <c r="J79" s="13">
         <v>2650.3068400000002</v>
       </c>
@@ -15275,62 +15274,62 @@
       <c r="AS79" s="13">
         <v>6400.5</v>
       </c>
       <c r="AT79" s="13">
         <v>2196.6060000000002</v>
       </c>
       <c r="AU79" s="13">
         <v>5</v>
       </c>
       <c r="AV79" s="13">
         <v>9.6920000000000002</v>
       </c>
       <c r="AW79" s="13">
         <v>3972.4</v>
       </c>
       <c r="AX79" s="13">
         <v>1472.509</v>
       </c>
       <c r="AY79" s="13">
         <v>0</v>
       </c>
       <c r="AZ79" s="13">
         <v>0</v>
       </c>
       <c r="BA79" s="13">
-        <v>13195.6</v>
+        <v>14321.9</v>
       </c>
       <c r="BB79" s="13">
-        <v>4730.2060000000001</v>
+        <v>6432.2780000000002</v>
       </c>
     </row>
     <row r="80" spans="1:54" ht="33.75">
       <c r="A80" s="7" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B80" s="11" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C80" s="12">
         <v>286.01305000000002</v>
       </c>
       <c r="D80" s="12">
         <v>41.908410000000003</v>
       </c>
       <c r="E80" s="12">
         <v>0</v>
       </c>
       <c r="F80" s="12">
         <v>0</v>
       </c>
       <c r="G80" s="13">
         <v>230.42400000000001</v>
       </c>
       <c r="H80" s="13">
         <v>84.417000000000002</v>
       </c>
       <c r="I80" s="13">
         <v>0</v>
       </c>
       <c r="J80" s="13">
         <v>0</v>
       </c>
@@ -15447,54 +15446,54 @@
       </c>
       <c r="AV80" s="13">
         <v>0.57523000000000002</v>
       </c>
       <c r="AW80" s="13">
         <v>0</v>
       </c>
       <c r="AX80" s="13">
         <v>0</v>
       </c>
       <c r="AY80" s="13">
         <v>0</v>
       </c>
       <c r="AZ80" s="13">
         <v>0</v>
       </c>
       <c r="BA80" s="13">
         <v>0</v>
       </c>
       <c r="BB80" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:54" ht="33.75">
       <c r="A81" s="7" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B81" s="11" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C81" s="12">
         <v>0</v>
       </c>
       <c r="D81" s="12">
         <v>0</v>
       </c>
       <c r="E81" s="12">
         <v>0</v>
       </c>
       <c r="F81" s="12">
         <v>0</v>
       </c>
       <c r="G81" s="13">
         <v>0</v>
       </c>
       <c r="H81" s="13">
         <v>0</v>
       </c>
       <c r="I81" s="13">
         <v>0</v>
       </c>
       <c r="J81" s="13">
         <v>0</v>
       </c>
@@ -15611,54 +15610,54 @@
       </c>
       <c r="AV81" s="13">
         <v>0</v>
       </c>
       <c r="AW81" s="13">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="AX81" s="13">
         <v>0.14291000000000001</v>
       </c>
       <c r="AY81" s="13">
         <v>0</v>
       </c>
       <c r="AZ81" s="13">
         <v>0</v>
       </c>
       <c r="BA81" s="13">
         <v>0</v>
       </c>
       <c r="BB81" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:54" ht="33.75">
       <c r="A82" s="7" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B82" s="11" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C82" s="12">
         <v>0</v>
       </c>
       <c r="D82" s="12">
         <v>0</v>
       </c>
       <c r="E82" s="12">
         <v>0.19</v>
       </c>
       <c r="F82" s="12">
         <v>1.0879000000000001</v>
       </c>
       <c r="G82" s="13">
         <v>0</v>
       </c>
       <c r="H82" s="13">
         <v>0</v>
       </c>
       <c r="I82" s="13">
         <v>0</v>
       </c>
       <c r="J82" s="13">
         <v>0</v>
       </c>
@@ -15775,54 +15774,54 @@
       </c>
       <c r="AV82" s="13">
         <v>0</v>
       </c>
       <c r="AW82" s="13">
         <v>0</v>
       </c>
       <c r="AX82" s="13">
         <v>0</v>
       </c>
       <c r="AY82" s="13">
         <v>0</v>
       </c>
       <c r="AZ82" s="13">
         <v>0</v>
       </c>
       <c r="BA82" s="13">
         <v>1E-3</v>
       </c>
       <c r="BB82" s="13">
         <v>1.2899999999999999E-3</v>
       </c>
     </row>
     <row r="83" spans="1:54" ht="22.5">
       <c r="A83" s="7" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B83" s="11" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C83" s="12">
         <v>0</v>
       </c>
       <c r="D83" s="12">
         <v>0</v>
       </c>
       <c r="E83" s="12">
         <v>24.378</v>
       </c>
       <c r="F83" s="12">
         <v>15.44857</v>
       </c>
       <c r="G83" s="13">
         <v>0</v>
       </c>
       <c r="H83" s="13">
         <v>0</v>
       </c>
       <c r="I83" s="13">
         <v>19.995000000000001</v>
       </c>
       <c r="J83" s="13">
         <v>10.40555</v>
       </c>
@@ -15939,54 +15938,54 @@
       </c>
       <c r="AV83" s="13">
         <v>0</v>
       </c>
       <c r="AW83" s="13">
         <v>0</v>
       </c>
       <c r="AX83" s="13">
         <v>0</v>
       </c>
       <c r="AY83" s="13">
         <v>0</v>
       </c>
       <c r="AZ83" s="13">
         <v>0</v>
       </c>
       <c r="BA83" s="13">
         <v>0</v>
       </c>
       <c r="BB83" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:54" ht="45">
       <c r="A84" s="7" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B84" s="11" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C84" s="12">
         <v>0</v>
       </c>
       <c r="D84" s="12">
         <v>0</v>
       </c>
       <c r="E84" s="12">
         <v>0.106</v>
       </c>
       <c r="F84" s="12">
         <v>0.16385</v>
       </c>
       <c r="G84" s="13">
         <v>0</v>
       </c>
       <c r="H84" s="13">
         <v>0</v>
       </c>
       <c r="I84" s="13">
         <v>2.6069999999999999E-2</v>
       </c>
       <c r="J84" s="13">
         <v>3.7580000000000002E-2</v>
       </c>
@@ -16103,54 +16102,54 @@
       </c>
       <c r="AV84" s="13">
         <v>0</v>
       </c>
       <c r="AW84" s="13">
         <v>0</v>
       </c>
       <c r="AX84" s="13">
         <v>0</v>
       </c>
       <c r="AY84" s="13">
         <v>0</v>
       </c>
       <c r="AZ84" s="13">
         <v>0</v>
       </c>
       <c r="BA84" s="13">
         <v>0</v>
       </c>
       <c r="BB84" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:54" ht="45">
       <c r="A85" s="7" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B85" s="11" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C85" s="12">
         <v>0</v>
       </c>
       <c r="D85" s="12">
         <v>0</v>
       </c>
       <c r="E85" s="12">
         <v>0</v>
       </c>
       <c r="F85" s="12">
         <v>0</v>
       </c>
       <c r="G85" s="13">
         <v>0</v>
       </c>
       <c r="H85" s="13">
         <v>0</v>
       </c>
       <c r="I85" s="13">
         <v>30.795280000000002</v>
       </c>
       <c r="J85" s="13">
         <v>36.171999999999997</v>
       </c>
@@ -16267,54 +16266,54 @@
       </c>
       <c r="AV85" s="13">
         <v>0</v>
       </c>
       <c r="AW85" s="13">
         <v>0</v>
       </c>
       <c r="AX85" s="13">
         <v>0</v>
       </c>
       <c r="AY85" s="13">
         <v>0</v>
       </c>
       <c r="AZ85" s="13">
         <v>0</v>
       </c>
       <c r="BA85" s="13">
         <v>0</v>
       </c>
       <c r="BB85" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:54" ht="33.75">
       <c r="A86" s="7" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B86" s="11" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C86" s="12">
         <v>0</v>
       </c>
       <c r="D86" s="12">
         <v>0</v>
       </c>
       <c r="E86" s="12">
         <v>388.9</v>
       </c>
       <c r="F86" s="12">
         <v>267.49700000000001</v>
       </c>
       <c r="G86" s="13">
         <v>0</v>
       </c>
       <c r="H86" s="13">
         <v>0</v>
       </c>
       <c r="I86" s="13">
         <v>0</v>
       </c>
       <c r="J86" s="13">
         <v>0</v>
       </c>
@@ -16405,80 +16404,80 @@
       <c r="AM86" s="13">
         <v>0</v>
       </c>
       <c r="AN86" s="13">
         <v>0</v>
       </c>
       <c r="AO86" s="13">
         <v>0</v>
       </c>
       <c r="AP86" s="13">
         <v>0</v>
       </c>
       <c r="AQ86" s="13">
         <v>200.34</v>
       </c>
       <c r="AR86" s="13">
         <v>227.262</v>
       </c>
       <c r="AS86" s="13">
         <v>0</v>
       </c>
       <c r="AT86" s="13">
         <v>0</v>
       </c>
       <c r="AU86" s="13">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="AV86" s="13">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="AW86" s="13">
         <v>0</v>
       </c>
       <c r="AX86" s="13">
         <v>0</v>
       </c>
       <c r="AY86" s="13">
         <v>0</v>
       </c>
       <c r="AZ86" s="13">
         <v>0</v>
       </c>
       <c r="BA86" s="13">
         <v>0</v>
       </c>
       <c r="BB86" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:54" ht="33.75">
       <c r="A87" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="B87" s="11" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="C87" s="12">
         <v>0</v>
       </c>
       <c r="D87" s="12">
         <v>0</v>
       </c>
       <c r="E87" s="12">
         <v>0</v>
       </c>
       <c r="F87" s="12">
         <v>0</v>
       </c>
       <c r="G87" s="13">
         <v>0</v>
       </c>
       <c r="H87" s="13">
         <v>0</v>
       </c>
       <c r="I87" s="13">
         <v>2.3E-3</v>
       </c>
       <c r="J87" s="13">
         <v>2.47E-2</v>
       </c>
@@ -16595,54 +16594,54 @@
       </c>
       <c r="AV87" s="13">
         <v>0</v>
       </c>
       <c r="AW87" s="13">
         <v>0</v>
       </c>
       <c r="AX87" s="13">
         <v>0</v>
       </c>
       <c r="AY87" s="13">
         <v>0</v>
       </c>
       <c r="AZ87" s="13">
         <v>0</v>
       </c>
       <c r="BA87" s="13">
         <v>0</v>
       </c>
       <c r="BB87" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:54" ht="33.75">
       <c r="A88" s="7" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B88" s="11" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="C88" s="12">
         <v>0</v>
       </c>
       <c r="D88" s="12">
         <v>0</v>
       </c>
       <c r="E88" s="12">
         <v>1.51</v>
       </c>
       <c r="F88" s="12">
         <v>9.9910099999999993</v>
       </c>
       <c r="G88" s="13">
         <v>0</v>
       </c>
       <c r="H88" s="13">
         <v>0</v>
       </c>
       <c r="I88" s="13">
         <v>0.78300000000000003</v>
       </c>
       <c r="J88" s="13">
         <v>6.157</v>
       </c>
@@ -16739,74 +16738,74 @@
       <c r="AO88" s="13">
         <v>1.0566899999999999</v>
       </c>
       <c r="AP88" s="13">
         <v>1.4841800000000001</v>
       </c>
       <c r="AQ88" s="13">
         <v>0</v>
       </c>
       <c r="AR88" s="13">
         <v>0</v>
       </c>
       <c r="AS88" s="13">
         <v>0.26200000000000001</v>
       </c>
       <c r="AT88" s="13">
         <v>0.30604999999999999</v>
       </c>
       <c r="AU88" s="13">
         <v>0</v>
       </c>
       <c r="AV88" s="13">
         <v>0</v>
       </c>
       <c r="AW88" s="13">
-        <v>0.25</v>
+        <v>0.26200000000000001</v>
       </c>
       <c r="AX88" s="13">
-        <v>0.184</v>
+        <v>0.30604999999999999</v>
       </c>
       <c r="AY88" s="13">
         <v>0</v>
       </c>
       <c r="AZ88" s="13">
         <v>0</v>
       </c>
       <c r="BA88" s="13">
         <v>0</v>
       </c>
       <c r="BB88" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:54" ht="67.5">
       <c r="A89" s="7" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B89" s="11" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C89" s="12">
         <v>0</v>
       </c>
       <c r="D89" s="12">
         <v>0</v>
       </c>
       <c r="E89" s="12">
         <v>0</v>
       </c>
       <c r="F89" s="12">
         <v>0</v>
       </c>
       <c r="G89" s="13">
         <v>0</v>
       </c>
       <c r="H89" s="13">
         <v>0</v>
       </c>
       <c r="I89" s="13">
         <v>0</v>
       </c>
       <c r="J89" s="13">
         <v>0</v>
       </c>
@@ -16923,54 +16922,54 @@
       </c>
       <c r="AV89" s="13">
         <v>0</v>
       </c>
       <c r="AW89" s="13">
         <v>0</v>
       </c>
       <c r="AX89" s="13">
         <v>0</v>
       </c>
       <c r="AY89" s="13">
         <v>0</v>
       </c>
       <c r="AZ89" s="13">
         <v>0</v>
       </c>
       <c r="BA89" s="13">
         <v>0</v>
       </c>
       <c r="BB89" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:54" ht="33.75">
       <c r="A90" s="7" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B90" s="11" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C90" s="12">
         <v>0</v>
       </c>
       <c r="D90" s="12">
         <v>0</v>
       </c>
       <c r="E90" s="12">
         <v>0</v>
       </c>
       <c r="F90" s="12">
         <v>0</v>
       </c>
       <c r="G90" s="13">
         <v>0</v>
       </c>
       <c r="H90" s="13">
         <v>0</v>
       </c>
       <c r="I90" s="13">
         <v>0</v>
       </c>
       <c r="J90" s="13">
         <v>0</v>
       </c>
@@ -17087,54 +17086,54 @@
       </c>
       <c r="AV90" s="13">
         <v>0</v>
       </c>
       <c r="AW90" s="13">
         <v>0</v>
       </c>
       <c r="AX90" s="13">
         <v>0</v>
       </c>
       <c r="AY90" s="13">
         <v>0</v>
       </c>
       <c r="AZ90" s="13">
         <v>0</v>
       </c>
       <c r="BA90" s="13">
         <v>0</v>
       </c>
       <c r="BB90" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:54" ht="45">
       <c r="A91" s="7" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="B91" s="11" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="C91" s="12">
         <v>106.072</v>
       </c>
       <c r="D91" s="12">
         <v>28.26633</v>
       </c>
       <c r="E91" s="12">
         <v>5180.8394699999999</v>
       </c>
       <c r="F91" s="12">
         <v>4048.3575000000001</v>
       </c>
       <c r="G91" s="13">
         <v>88.212000000000003</v>
       </c>
       <c r="H91" s="13">
         <v>56.169469999999997</v>
       </c>
       <c r="I91" s="13">
         <v>5075.1149999999998</v>
       </c>
       <c r="J91" s="13">
         <v>3846.0992200000001</v>
       </c>
@@ -17231,74 +17230,74 @@
       <c r="AO91" s="13">
         <v>237.17615000000001</v>
       </c>
       <c r="AP91" s="13">
         <v>203.73533</v>
       </c>
       <c r="AQ91" s="13">
         <v>380.96</v>
       </c>
       <c r="AR91" s="13">
         <v>395.733</v>
       </c>
       <c r="AS91" s="13">
         <v>71.582800000000006</v>
       </c>
       <c r="AT91" s="13">
         <v>67.06362</v>
       </c>
       <c r="AU91" s="13">
         <v>380.56</v>
       </c>
       <c r="AV91" s="13">
         <v>395.36</v>
       </c>
       <c r="AW91" s="13">
-        <v>56.326799999999999</v>
+        <v>56.329799999999999</v>
       </c>
       <c r="AX91" s="13">
-        <v>52.926929999999999</v>
+        <v>52.946739999999998</v>
       </c>
       <c r="AY91" s="13">
         <v>0</v>
       </c>
       <c r="AZ91" s="13">
         <v>0</v>
       </c>
       <c r="BA91" s="13">
-        <v>7.7264999999999997</v>
+        <v>10.794</v>
       </c>
       <c r="BB91" s="13">
-        <v>8.8892199999999999</v>
+        <v>12.20345</v>
       </c>
     </row>
     <row r="92" spans="1:54" ht="45">
       <c r="A92" s="7" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="B92" s="11" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="C92" s="12">
         <v>0</v>
       </c>
       <c r="D92" s="12">
         <v>0</v>
       </c>
       <c r="E92" s="12">
         <v>8.6204999999999998</v>
       </c>
       <c r="F92" s="12">
         <v>23.717220000000001</v>
       </c>
       <c r="G92" s="13">
         <v>0</v>
       </c>
       <c r="H92" s="13">
         <v>0</v>
       </c>
       <c r="I92" s="13">
         <v>5.6749999999999998</v>
       </c>
       <c r="J92" s="13">
         <v>12.000920000000001</v>
       </c>
@@ -17415,54 +17414,54 @@
       </c>
       <c r="AV92" s="13">
         <v>0</v>
       </c>
       <c r="AW92" s="13">
         <v>0</v>
       </c>
       <c r="AX92" s="13">
         <v>0</v>
       </c>
       <c r="AY92" s="13">
         <v>0</v>
       </c>
       <c r="AZ92" s="13">
         <v>0</v>
       </c>
       <c r="BA92" s="13">
         <v>5.4400000000000004E-3</v>
       </c>
       <c r="BB92" s="13">
         <v>9.6280000000000004E-2</v>
       </c>
     </row>
     <row r="93" spans="1:54" ht="45">
       <c r="A93" s="7" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="B93" s="11" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="C93" s="12">
         <v>0</v>
       </c>
       <c r="D93" s="12">
         <v>0</v>
       </c>
       <c r="E93" s="12">
         <v>0</v>
       </c>
       <c r="F93" s="12">
         <v>0</v>
       </c>
       <c r="G93" s="13">
         <v>0</v>
       </c>
       <c r="H93" s="13">
         <v>0</v>
       </c>
       <c r="I93" s="13">
         <v>0.09</v>
       </c>
       <c r="J93" s="13">
         <v>0.12324</v>
       </c>
@@ -17559,74 +17558,74 @@
       <c r="AO93" s="13">
         <v>4.761E-2</v>
       </c>
       <c r="AP93" s="13">
         <v>0.16150999999999999</v>
       </c>
       <c r="AQ93" s="13">
         <v>0</v>
       </c>
       <c r="AR93" s="13">
         <v>0</v>
       </c>
       <c r="AS93" s="13">
         <v>4.2389999999999997E-2</v>
       </c>
       <c r="AT93" s="13">
         <v>0.17627000000000001</v>
       </c>
       <c r="AU93" s="13">
         <v>0</v>
       </c>
       <c r="AV93" s="13">
         <v>0</v>
       </c>
       <c r="AW93" s="13">
-        <v>2.4E-2</v>
+        <v>3.5999999999999997E-2</v>
       </c>
       <c r="AX93" s="13">
-        <v>8.856E-2</v>
+        <v>0.11994</v>
       </c>
       <c r="AY93" s="13">
         <v>0</v>
       </c>
       <c r="AZ93" s="13">
         <v>0</v>
       </c>
       <c r="BA93" s="13">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="BB93" s="13">
         <v>8.9599999999999992E-3</v>
       </c>
     </row>
     <row r="94" spans="1:54" ht="45">
       <c r="A94" s="7" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="B94" s="11" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="C94" s="12">
         <v>0.52100000000000002</v>
       </c>
       <c r="D94" s="12">
         <v>0.13200000000000001</v>
       </c>
       <c r="E94" s="12">
         <v>0.65571999999999997</v>
       </c>
       <c r="F94" s="12">
         <v>2.1657199999999999</v>
       </c>
       <c r="G94" s="13">
         <v>6.0890000000000004</v>
       </c>
       <c r="H94" s="13">
         <v>1.105</v>
       </c>
       <c r="I94" s="13">
         <v>1.16543</v>
       </c>
       <c r="J94" s="13">
         <v>2.38774</v>
       </c>
@@ -17723,74 +17722,74 @@
       <c r="AO94" s="13">
         <v>9.4142799999999998</v>
       </c>
       <c r="AP94" s="13">
         <v>28.359500000000001</v>
       </c>
       <c r="AQ94" s="13">
         <v>0</v>
       </c>
       <c r="AR94" s="13">
         <v>0</v>
       </c>
       <c r="AS94" s="13">
         <v>8.9310299999999998</v>
       </c>
       <c r="AT94" s="13">
         <v>36.930549999999997</v>
       </c>
       <c r="AU94" s="13">
         <v>0</v>
       </c>
       <c r="AV94" s="13">
         <v>0</v>
       </c>
       <c r="AW94" s="13">
-        <v>5.2450000000000001</v>
+        <v>5.7409400000000002</v>
       </c>
       <c r="AX94" s="13">
-        <v>21.596229999999998</v>
+        <v>24.266159999999999</v>
       </c>
       <c r="AY94" s="13">
         <v>0</v>
       </c>
       <c r="AZ94" s="13">
         <v>0</v>
       </c>
       <c r="BA94" s="13">
-        <v>7.9463900000000001</v>
+        <v>8.0978899999999996</v>
       </c>
       <c r="BB94" s="13">
-        <v>33.699480000000001</v>
+        <v>34.701790000000003</v>
       </c>
     </row>
     <row r="95" spans="1:54" ht="90">
       <c r="A95" s="7" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B95" s="11" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C95" s="12">
         <v>0</v>
       </c>
       <c r="D95" s="12">
         <v>0</v>
       </c>
       <c r="E95" s="12">
         <v>124.544</v>
       </c>
       <c r="F95" s="12">
         <v>163.36866000000001</v>
       </c>
       <c r="G95" s="13">
         <v>0</v>
       </c>
       <c r="H95" s="13">
         <v>0</v>
       </c>
       <c r="I95" s="13">
         <v>91.719499999999996</v>
       </c>
       <c r="J95" s="13">
         <v>108.34375</v>
       </c>
@@ -17887,74 +17886,74 @@
       <c r="AO95" s="13">
         <v>0.35857</v>
       </c>
       <c r="AP95" s="13">
         <v>2.60494</v>
       </c>
       <c r="AQ95" s="13">
         <v>0</v>
       </c>
       <c r="AR95" s="13">
         <v>0</v>
       </c>
       <c r="AS95" s="13">
         <v>0.74851000000000001</v>
       </c>
       <c r="AT95" s="13">
         <v>6.9528299999999996</v>
       </c>
       <c r="AU95" s="13">
         <v>0</v>
       </c>
       <c r="AV95" s="13">
         <v>0</v>
       </c>
       <c r="AW95" s="13">
-        <v>0.62824999999999998</v>
+        <v>0.65751000000000004</v>
       </c>
       <c r="AX95" s="13">
-        <v>5.5220700000000003</v>
+        <v>6.2733400000000001</v>
       </c>
       <c r="AY95" s="13">
         <v>0</v>
       </c>
       <c r="AZ95" s="13">
         <v>0</v>
       </c>
       <c r="BA95" s="13">
         <v>8.0199999999999994E-2</v>
       </c>
       <c r="BB95" s="13">
         <v>1.51092</v>
       </c>
     </row>
-    <row r="96" spans="1:54" ht="78.75">
+    <row r="96" spans="1:54" ht="67.5">
       <c r="A96" s="7" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="B96" s="11" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="C96" s="12">
         <v>0</v>
       </c>
       <c r="D96" s="12">
         <v>0</v>
       </c>
       <c r="E96" s="12">
         <v>520.14567999999997</v>
       </c>
       <c r="F96" s="12">
         <v>548.62860000000001</v>
       </c>
       <c r="G96" s="13">
         <v>0</v>
       </c>
       <c r="H96" s="13">
         <v>0</v>
       </c>
       <c r="I96" s="13">
         <v>416.93560000000002</v>
       </c>
       <c r="J96" s="13">
         <v>379.29363000000001</v>
       </c>
@@ -18051,74 +18050,74 @@
       <c r="AO96" s="13">
         <v>63.908099999999997</v>
       </c>
       <c r="AP96" s="13">
         <v>90.668660000000003</v>
       </c>
       <c r="AQ96" s="13">
         <v>0</v>
       </c>
       <c r="AR96" s="13">
         <v>0</v>
       </c>
       <c r="AS96" s="13">
         <v>35.207459999999998</v>
       </c>
       <c r="AT96" s="13">
         <v>75.322509999999994</v>
       </c>
       <c r="AU96" s="13">
         <v>0</v>
       </c>
       <c r="AV96" s="13">
         <v>0</v>
       </c>
       <c r="AW96" s="13">
-        <v>20.148199999999999</v>
+        <v>21.472200000000001</v>
       </c>
       <c r="AX96" s="13">
-        <v>42.886470000000003</v>
+        <v>45.522930000000002</v>
       </c>
       <c r="AY96" s="13">
         <v>0</v>
       </c>
       <c r="AZ96" s="13">
         <v>0</v>
       </c>
       <c r="BA96" s="13">
-        <v>9.2684999999999995</v>
+        <v>9.3439999999999994</v>
       </c>
       <c r="BB96" s="13">
-        <v>21.466899999999999</v>
+        <v>21.651039999999998</v>
       </c>
     </row>
     <row r="97" spans="1:54" ht="33.75">
       <c r="A97" s="7" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B97" s="11" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="C97" s="12">
         <v>0</v>
       </c>
       <c r="D97" s="12">
         <v>0</v>
       </c>
       <c r="E97" s="12">
         <v>1312.2134799999999</v>
       </c>
       <c r="F97" s="12">
         <v>2976.3418900000001</v>
       </c>
       <c r="G97" s="13">
         <v>4.8650000000000002</v>
       </c>
       <c r="H97" s="13">
         <v>19.530329999999999</v>
       </c>
       <c r="I97" s="13">
         <v>853.73285999999996</v>
       </c>
       <c r="J97" s="13">
         <v>1708.2630899999999</v>
       </c>
@@ -18215,74 +18214,74 @@
       <c r="AO97" s="13">
         <v>272.67158999999998</v>
       </c>
       <c r="AP97" s="13">
         <v>578.44626000000005</v>
       </c>
       <c r="AQ97" s="13">
         <v>6.0274000000000001</v>
       </c>
       <c r="AR97" s="13">
         <v>9.2215799999999994</v>
       </c>
       <c r="AS97" s="13">
         <v>225.64429000000001</v>
       </c>
       <c r="AT97" s="13">
         <v>561.21870000000001</v>
       </c>
       <c r="AU97" s="13">
         <v>0</v>
       </c>
       <c r="AV97" s="13">
         <v>0</v>
       </c>
       <c r="AW97" s="13">
-        <v>138.60194000000001</v>
+        <v>163.51143999999999</v>
       </c>
       <c r="AX97" s="13">
-        <v>346.20080000000002</v>
+        <v>415.73239999999998</v>
       </c>
       <c r="AY97" s="13">
-        <v>35.785580000000003</v>
+        <v>40.79468</v>
       </c>
       <c r="AZ97" s="13">
-        <v>88.700410000000005</v>
+        <v>102.17506</v>
       </c>
       <c r="BA97" s="13">
-        <v>112.57239</v>
+        <v>123.34164</v>
       </c>
       <c r="BB97" s="13">
-        <v>315.39999</v>
+        <v>340.99664000000001</v>
       </c>
     </row>
     <row r="98" spans="1:54" ht="22.5">
       <c r="A98" s="7" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B98" s="11" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="C98" s="12">
         <v>2.2890000000000001</v>
       </c>
       <c r="D98" s="12">
         <v>7.5088299999999997</v>
       </c>
       <c r="E98" s="12">
         <v>90.414850000000001</v>
       </c>
       <c r="F98" s="12">
         <v>197.64515</v>
       </c>
       <c r="G98" s="13">
         <v>30.608550000000001</v>
       </c>
       <c r="H98" s="13">
         <v>101.07607</v>
       </c>
       <c r="I98" s="13">
         <v>128.67413999999999</v>
       </c>
       <c r="J98" s="13">
         <v>174.33636999999999</v>
       </c>
@@ -18379,74 +18378,74 @@
       <c r="AO98" s="13">
         <v>242.54225</v>
       </c>
       <c r="AP98" s="13">
         <v>738.65374999999995</v>
       </c>
       <c r="AQ98" s="13">
         <v>4.7241</v>
       </c>
       <c r="AR98" s="13">
         <v>18.937940000000001</v>
       </c>
       <c r="AS98" s="13">
         <v>298.50155999999998</v>
       </c>
       <c r="AT98" s="13">
         <v>1071.19479</v>
       </c>
       <c r="AU98" s="13">
         <v>4.7241</v>
       </c>
       <c r="AV98" s="13">
         <v>18.937940000000001</v>
       </c>
       <c r="AW98" s="13">
-        <v>173.785</v>
+        <v>192.16764000000001</v>
       </c>
       <c r="AX98" s="13">
-        <v>625.52680999999995</v>
+        <v>706.52835000000005</v>
       </c>
       <c r="AY98" s="13">
         <v>5.3000999999999996</v>
       </c>
       <c r="AZ98" s="13">
         <v>30.981999999999999</v>
       </c>
       <c r="BA98" s="13">
-        <v>141.19287</v>
+        <v>180.31278</v>
       </c>
       <c r="BB98" s="13">
-        <v>510.19985000000003</v>
+        <v>662.07160999999996</v>
       </c>
     </row>
     <row r="99" spans="1:54" ht="33.75">
       <c r="A99" s="7" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B99" s="11" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C99" s="12">
         <v>0</v>
       </c>
       <c r="D99" s="12">
         <v>0</v>
       </c>
       <c r="E99" s="12">
         <v>0</v>
       </c>
       <c r="F99" s="12">
         <v>0</v>
       </c>
       <c r="G99" s="13">
         <v>0</v>
       </c>
       <c r="H99" s="13">
         <v>0</v>
       </c>
       <c r="I99" s="13">
         <v>0</v>
       </c>
       <c r="J99" s="13">
         <v>0</v>
       </c>
@@ -18563,54 +18562,54 @@
       </c>
       <c r="AV99" s="13">
         <v>0</v>
       </c>
       <c r="AW99" s="13">
         <v>0</v>
       </c>
       <c r="AX99" s="13">
         <v>0</v>
       </c>
       <c r="AY99" s="13">
         <v>0</v>
       </c>
       <c r="AZ99" s="13">
         <v>0</v>
       </c>
       <c r="BA99" s="13">
         <v>0</v>
       </c>
       <c r="BB99" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:54" ht="33.75">
       <c r="A100" s="7" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="B100" s="11" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="C100" s="12">
         <v>0</v>
       </c>
       <c r="D100" s="12">
         <v>0</v>
       </c>
       <c r="E100" s="12">
         <v>116.6011</v>
       </c>
       <c r="F100" s="12">
         <v>501.47604999999999</v>
       </c>
       <c r="G100" s="13">
         <v>0</v>
       </c>
       <c r="H100" s="13">
         <v>0</v>
       </c>
       <c r="I100" s="13">
         <v>305.28233999999998</v>
       </c>
       <c r="J100" s="13">
         <v>672.25849000000005</v>
       </c>
@@ -18701,80 +18700,80 @@
       <c r="AM100" s="13">
         <v>7.8209999999999997</v>
       </c>
       <c r="AN100" s="13">
         <v>346.66500000000002</v>
       </c>
       <c r="AO100" s="13">
         <v>107.1426</v>
       </c>
       <c r="AP100" s="13">
         <v>554.79947000000004</v>
       </c>
       <c r="AQ100" s="13">
         <v>9.9</v>
       </c>
       <c r="AR100" s="13">
         <v>429.13610999999997</v>
       </c>
       <c r="AS100" s="13">
         <v>140.42177000000001</v>
       </c>
       <c r="AT100" s="13">
         <v>661.82996000000003</v>
       </c>
       <c r="AU100" s="13">
-        <v>3.9820000000000002</v>
+        <v>4.3780000000000001</v>
       </c>
       <c r="AV100" s="13">
-        <v>169.55225999999999</v>
+        <v>185.54849999999999</v>
       </c>
       <c r="AW100" s="13">
-        <v>65.696529999999996</v>
+        <v>75.345020000000005</v>
       </c>
       <c r="AX100" s="13">
-        <v>285.82150000000001</v>
+        <v>331.26801</v>
       </c>
       <c r="AY100" s="13">
         <v>5.9961599999999997</v>
       </c>
       <c r="AZ100" s="13">
         <v>248.10763</v>
       </c>
       <c r="BA100" s="13">
-        <v>65.645430000000005</v>
+        <v>79.625789999999995</v>
       </c>
       <c r="BB100" s="13">
-        <v>312.32227</v>
+        <v>374.23838000000001</v>
       </c>
     </row>
     <row r="101" spans="1:54" ht="33.75">
       <c r="A101" s="7" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="B101" s="11" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C101" s="12">
         <v>0</v>
       </c>
       <c r="D101" s="12">
         <v>0</v>
       </c>
       <c r="E101" s="12">
         <v>0.2878</v>
       </c>
       <c r="F101" s="12">
         <v>1.4582999999999999</v>
       </c>
       <c r="G101" s="13">
         <v>0</v>
       </c>
       <c r="H101" s="13">
         <v>0</v>
       </c>
       <c r="I101" s="13">
         <v>0.73080999999999996</v>
       </c>
       <c r="J101" s="13">
         <v>2.57396</v>
       </c>
@@ -18871,74 +18870,74 @@
       <c r="AO101" s="13">
         <v>0.28339999999999999</v>
       </c>
       <c r="AP101" s="13">
         <v>2.4907400000000002</v>
       </c>
       <c r="AQ101" s="13">
         <v>0</v>
       </c>
       <c r="AR101" s="13">
         <v>0</v>
       </c>
       <c r="AS101" s="13">
         <v>13.207280000000001</v>
       </c>
       <c r="AT101" s="13">
         <v>90.844329999999999</v>
       </c>
       <c r="AU101" s="13">
         <v>0</v>
       </c>
       <c r="AV101" s="13">
         <v>0</v>
       </c>
       <c r="AW101" s="13">
-        <v>4.8673799999999998</v>
+        <v>6.1651800000000003</v>
       </c>
       <c r="AX101" s="13">
-        <v>30.011279999999999</v>
+        <v>37.924680000000002</v>
       </c>
       <c r="AY101" s="13">
         <v>0</v>
       </c>
       <c r="AZ101" s="13">
         <v>0</v>
       </c>
       <c r="BA101" s="13">
-        <v>10.033939999999999</v>
+        <v>10.2622</v>
       </c>
       <c r="BB101" s="13">
-        <v>74.247330000000005</v>
+        <v>76.865260000000006</v>
       </c>
     </row>
     <row r="102" spans="1:54" ht="33.75">
       <c r="A102" s="7" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B102" s="11" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C102" s="12">
         <v>0</v>
       </c>
       <c r="D102" s="12">
         <v>0</v>
       </c>
       <c r="E102" s="12">
         <v>4.5247400000000004</v>
       </c>
       <c r="F102" s="12">
         <v>6.0433000000000003</v>
       </c>
       <c r="G102" s="13">
         <v>58.088000000000001</v>
       </c>
       <c r="H102" s="13">
         <v>28.19265</v>
       </c>
       <c r="I102" s="13">
         <v>12.054069999999999</v>
       </c>
       <c r="J102" s="13">
         <v>9.3728499999999997</v>
       </c>
@@ -19035,74 +19034,74 @@
       <c r="AO102" s="13">
         <v>405.99923000000001</v>
       </c>
       <c r="AP102" s="13">
         <v>258.50916000000001</v>
       </c>
       <c r="AQ102" s="13">
         <v>0</v>
       </c>
       <c r="AR102" s="13">
         <v>0</v>
       </c>
       <c r="AS102" s="13">
         <v>136.10352</v>
       </c>
       <c r="AT102" s="13">
         <v>91.015289999999993</v>
       </c>
       <c r="AU102" s="13">
         <v>0</v>
       </c>
       <c r="AV102" s="13">
         <v>0</v>
       </c>
       <c r="AW102" s="13">
-        <v>68.134919999999994</v>
+        <v>68.23272</v>
       </c>
       <c r="AX102" s="13">
-        <v>48.91234</v>
+        <v>49.171700000000001</v>
       </c>
       <c r="AY102" s="13">
         <v>0</v>
       </c>
       <c r="AZ102" s="13">
         <v>0</v>
       </c>
       <c r="BA102" s="13">
-        <v>68.893500000000003</v>
+        <v>69.047499999999999</v>
       </c>
       <c r="BB102" s="13">
-        <v>50.893590000000003</v>
+        <v>51.200699999999998</v>
       </c>
     </row>
     <row r="103" spans="1:54" ht="78.75">
       <c r="A103" s="7" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B103" s="11" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C103" s="12">
         <v>0</v>
       </c>
       <c r="D103" s="12">
         <v>0</v>
       </c>
       <c r="E103" s="12">
         <v>17.652999999999999</v>
       </c>
       <c r="F103" s="12">
         <v>24.024180000000001</v>
       </c>
       <c r="G103" s="13">
         <v>0</v>
       </c>
       <c r="H103" s="13">
         <v>0</v>
       </c>
       <c r="I103" s="13">
         <v>3.6695000000000002</v>
       </c>
       <c r="J103" s="13">
         <v>23.165759999999999</v>
       </c>
@@ -19199,74 +19198,74 @@
       <c r="AO103" s="13">
         <v>17.24146</v>
       </c>
       <c r="AP103" s="13">
         <v>14.673819999999999</v>
       </c>
       <c r="AQ103" s="13">
         <v>0</v>
       </c>
       <c r="AR103" s="13">
         <v>0</v>
       </c>
       <c r="AS103" s="13">
         <v>12.88693</v>
       </c>
       <c r="AT103" s="13">
         <v>14.481920000000001</v>
       </c>
       <c r="AU103" s="13">
         <v>0</v>
       </c>
       <c r="AV103" s="13">
         <v>0</v>
       </c>
       <c r="AW103" s="13">
-        <v>6.24343</v>
+        <v>8.4724299999999992</v>
       </c>
       <c r="AX103" s="13">
-        <v>5.4590500000000004</v>
+        <v>10.55301</v>
       </c>
       <c r="AY103" s="13">
         <v>0</v>
       </c>
       <c r="AZ103" s="13">
         <v>0</v>
       </c>
       <c r="BA103" s="13">
-        <v>2.1103900000000002</v>
+        <v>2.15239</v>
       </c>
       <c r="BB103" s="13">
-        <v>3.35832</v>
+        <v>3.4451700000000001</v>
       </c>
     </row>
     <row r="104" spans="1:54" ht="22.5">
       <c r="A104" s="7" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B104" s="11" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C104" s="12">
         <v>0</v>
       </c>
       <c r="D104" s="12">
         <v>0</v>
       </c>
       <c r="E104" s="12">
         <v>0</v>
       </c>
       <c r="F104" s="12">
         <v>0</v>
       </c>
       <c r="G104" s="13">
         <v>0</v>
       </c>
       <c r="H104" s="13">
         <v>0</v>
       </c>
       <c r="I104" s="13">
         <v>22.42</v>
       </c>
       <c r="J104" s="13">
         <v>4.0458100000000004</v>
       </c>
@@ -19363,74 +19362,74 @@
       <c r="AO104" s="13">
         <v>53.21</v>
       </c>
       <c r="AP104" s="13">
         <v>9.9505800000000004</v>
       </c>
       <c r="AQ104" s="13">
         <v>0</v>
       </c>
       <c r="AR104" s="13">
         <v>0</v>
       </c>
       <c r="AS104" s="13">
         <v>52.317999999999998</v>
       </c>
       <c r="AT104" s="13">
         <v>10.714320000000001</v>
       </c>
       <c r="AU104" s="13">
         <v>0</v>
       </c>
       <c r="AV104" s="13">
         <v>0</v>
       </c>
       <c r="AW104" s="13">
-        <v>46.311999999999998</v>
+        <v>47.131</v>
       </c>
       <c r="AX104" s="13">
-        <v>8.00793</v>
+        <v>8.3766599999999993</v>
       </c>
       <c r="AY104" s="13">
         <v>0</v>
       </c>
       <c r="AZ104" s="13">
         <v>0</v>
       </c>
       <c r="BA104" s="13">
-        <v>11.872</v>
+        <v>12.760999999999999</v>
       </c>
       <c r="BB104" s="13">
-        <v>5.7664099999999996</v>
+        <v>6.1485000000000003</v>
       </c>
     </row>
     <row r="105" spans="1:54" ht="22.5">
       <c r="A105" s="7" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="B105" s="11" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C105" s="12">
         <v>1.2949999999999999</v>
       </c>
       <c r="D105" s="12">
         <v>1.0880000000000001</v>
       </c>
       <c r="E105" s="12">
         <v>540.58826999999997</v>
       </c>
       <c r="F105" s="12">
         <v>948.64823000000001</v>
       </c>
       <c r="G105" s="13">
         <v>0.82199999999999995</v>
       </c>
       <c r="H105" s="13">
         <v>0.22500000000000001</v>
       </c>
       <c r="I105" s="13">
         <v>581.59229000000005</v>
       </c>
       <c r="J105" s="13">
         <v>1310.4415799999999</v>
       </c>
@@ -19521,80 +19520,80 @@
       <c r="AM105" s="13">
         <v>37.731999999999999</v>
       </c>
       <c r="AN105" s="13">
         <v>16.69661</v>
       </c>
       <c r="AO105" s="13">
         <v>582.38036999999997</v>
       </c>
       <c r="AP105" s="13">
         <v>2121.9012499999999</v>
       </c>
       <c r="AQ105" s="13">
         <v>27.99</v>
       </c>
       <c r="AR105" s="13">
         <v>16.119289999999999</v>
       </c>
       <c r="AS105" s="13">
         <v>501.36950999999999</v>
       </c>
       <c r="AT105" s="13">
         <v>2061.2828</v>
       </c>
       <c r="AU105" s="13">
-        <v>4</v>
+        <v>4.8899999999999997</v>
       </c>
       <c r="AV105" s="13">
-        <v>2.2909000000000002</v>
+        <v>2.6339000000000001</v>
       </c>
       <c r="AW105" s="13">
-        <v>286.14614999999998</v>
+        <v>323.79113000000001</v>
       </c>
       <c r="AX105" s="13">
-        <v>1258.73612</v>
+        <v>1383.62408</v>
       </c>
       <c r="AY105" s="13">
         <v>5.548</v>
       </c>
       <c r="AZ105" s="13">
         <v>46.557000000000002</v>
       </c>
       <c r="BA105" s="13">
-        <v>255.29929999999999</v>
+        <v>285.58526999999998</v>
       </c>
       <c r="BB105" s="13">
-        <v>882.92069000000004</v>
+        <v>984.44466999999997</v>
       </c>
     </row>
     <row r="106" spans="1:54" ht="22.5">
       <c r="A106" s="7" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B106" s="11" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C106" s="12">
         <v>0</v>
       </c>
       <c r="D106" s="12">
         <v>0</v>
       </c>
       <c r="E106" s="12">
         <v>0</v>
       </c>
       <c r="F106" s="12">
         <v>0</v>
       </c>
       <c r="G106" s="13">
         <v>0</v>
       </c>
       <c r="H106" s="13">
         <v>0</v>
       </c>
       <c r="I106" s="13">
         <v>0.14399999999999999</v>
       </c>
       <c r="J106" s="13">
         <v>0.65700000000000003</v>
       </c>
@@ -19711,54 +19710,54 @@
       </c>
       <c r="AV106" s="13">
         <v>0</v>
       </c>
       <c r="AW106" s="13">
         <v>0</v>
       </c>
       <c r="AX106" s="13">
         <v>0</v>
       </c>
       <c r="AY106" s="13">
         <v>0</v>
       </c>
       <c r="AZ106" s="13">
         <v>0</v>
       </c>
       <c r="BA106" s="13">
         <v>0</v>
       </c>
       <c r="BB106" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:54">
       <c r="A107" s="7" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="B107" s="11" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="C107" s="12">
         <v>0</v>
       </c>
       <c r="D107" s="12">
         <v>0</v>
       </c>
       <c r="E107" s="12">
         <v>0</v>
       </c>
       <c r="F107" s="12">
         <v>0</v>
       </c>
       <c r="G107" s="13">
         <v>0</v>
       </c>
       <c r="H107" s="13">
         <v>0</v>
       </c>
       <c r="I107" s="13">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="J107" s="13">
         <v>0.11244999999999999</v>
       </c>
@@ -19875,54 +19874,54 @@
       </c>
       <c r="AV107" s="13">
         <v>0</v>
       </c>
       <c r="AW107" s="13">
         <v>0</v>
       </c>
       <c r="AX107" s="13">
         <v>0</v>
       </c>
       <c r="AY107" s="13">
         <v>0</v>
       </c>
       <c r="AZ107" s="13">
         <v>0</v>
       </c>
       <c r="BA107" s="13">
         <v>0</v>
       </c>
       <c r="BB107" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:54" ht="22.5">
       <c r="A108" s="7" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="B108" s="11" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C108" s="12">
         <v>0</v>
       </c>
       <c r="D108" s="12">
         <v>0</v>
       </c>
       <c r="E108" s="12">
         <v>9.8032299999999992</v>
       </c>
       <c r="F108" s="12">
         <v>32.932189999999999</v>
       </c>
       <c r="G108" s="13">
         <v>0</v>
       </c>
       <c r="H108" s="13">
         <v>0</v>
       </c>
       <c r="I108" s="13">
         <v>15.791980000000001</v>
       </c>
       <c r="J108" s="13">
         <v>52.217680000000001</v>
       </c>
@@ -20019,74 +20018,74 @@
       <c r="AO108" s="13">
         <v>64.210599999999999</v>
       </c>
       <c r="AP108" s="13">
         <v>162.13311999999999</v>
       </c>
       <c r="AQ108" s="13">
         <v>0</v>
       </c>
       <c r="AR108" s="13">
         <v>0</v>
       </c>
       <c r="AS108" s="13">
         <v>1.9611000000000001</v>
       </c>
       <c r="AT108" s="13">
         <v>18.064599999999999</v>
       </c>
       <c r="AU108" s="13">
         <v>0</v>
       </c>
       <c r="AV108" s="13">
         <v>0</v>
       </c>
       <c r="AW108" s="13">
-        <v>1.3167</v>
+        <v>1.3551</v>
       </c>
       <c r="AX108" s="13">
-        <v>12.137449999999999</v>
+        <v>12.309380000000001</v>
       </c>
       <c r="AY108" s="13">
         <v>0</v>
       </c>
       <c r="AZ108" s="13">
         <v>0</v>
       </c>
       <c r="BA108" s="13">
-        <v>0.76519999999999999</v>
+        <v>0.79720000000000002</v>
       </c>
       <c r="BB108" s="13">
-        <v>7.6971400000000001</v>
+        <v>8.0354200000000002</v>
       </c>
     </row>
     <row r="109" spans="1:54" ht="22.5">
       <c r="A109" s="7" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="B109" s="11" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="C109" s="12">
         <v>0</v>
       </c>
       <c r="D109" s="12">
         <v>0</v>
       </c>
       <c r="E109" s="12">
         <v>1714.3970200000001</v>
       </c>
       <c r="F109" s="12">
         <v>4383.2017500000002</v>
       </c>
       <c r="G109" s="13">
         <v>1.0500000000000001E-2</v>
       </c>
       <c r="H109" s="13">
         <v>5.7000000000000002E-2</v>
       </c>
       <c r="I109" s="13">
         <v>1538.9522999999999</v>
       </c>
       <c r="J109" s="13">
         <v>3327.9052000000001</v>
       </c>
@@ -20177,80 +20176,80 @@
       <c r="AM109" s="13">
         <v>0.44238</v>
       </c>
       <c r="AN109" s="13">
         <v>7.1814499999999999</v>
       </c>
       <c r="AO109" s="13">
         <v>1868.8522599999999</v>
       </c>
       <c r="AP109" s="13">
         <v>6679.6098199999997</v>
       </c>
       <c r="AQ109" s="13">
         <v>86.62</v>
       </c>
       <c r="AR109" s="13">
         <v>41.202460000000002</v>
       </c>
       <c r="AS109" s="13">
         <v>1571.2018</v>
       </c>
       <c r="AT109" s="13">
         <v>6625.6878800000004</v>
       </c>
       <c r="AU109" s="13">
-        <v>28.82</v>
+        <v>44.32</v>
       </c>
       <c r="AV109" s="13">
-        <v>14.012499999999999</v>
+        <v>21.32272</v>
       </c>
       <c r="AW109" s="13">
-        <v>853.53224</v>
+        <v>972.38068999999996</v>
       </c>
       <c r="AX109" s="13">
-        <v>3545.4004599999998</v>
+        <v>4005.8703599999999</v>
       </c>
       <c r="AY109" s="13">
         <v>83.489000000000004</v>
       </c>
       <c r="AZ109" s="13">
         <v>631.67007999999998</v>
       </c>
       <c r="BA109" s="13">
-        <v>623.09876999999994</v>
+        <v>707.49036999999998</v>
       </c>
       <c r="BB109" s="13">
-        <v>2796.6377000000002</v>
+        <v>3156.7240200000001</v>
       </c>
     </row>
     <row r="110" spans="1:54" ht="78.75">
       <c r="A110" s="7" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="B110" s="11" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="C110" s="12">
         <v>0</v>
       </c>
       <c r="D110" s="12">
         <v>0</v>
       </c>
       <c r="E110" s="12">
         <v>1819.56871</v>
       </c>
       <c r="F110" s="12">
         <v>2432.0968200000002</v>
       </c>
       <c r="G110" s="13">
         <v>0.61550000000000005</v>
       </c>
       <c r="H110" s="13">
         <v>0.68700000000000006</v>
       </c>
       <c r="I110" s="13">
         <v>1598.01037</v>
       </c>
       <c r="J110" s="13">
         <v>2624.0137399999999</v>
       </c>
@@ -20347,74 +20346,74 @@
       <c r="AO110" s="13">
         <v>1266.9693400000001</v>
       </c>
       <c r="AP110" s="13">
         <v>629.92421999999999</v>
       </c>
       <c r="AQ110" s="13">
         <v>0</v>
       </c>
       <c r="AR110" s="13">
         <v>0</v>
       </c>
       <c r="AS110" s="13">
         <v>740.90279999999996</v>
       </c>
       <c r="AT110" s="13">
         <v>520.197</v>
       </c>
       <c r="AU110" s="13">
         <v>0</v>
       </c>
       <c r="AV110" s="13">
         <v>0</v>
       </c>
       <c r="AW110" s="13">
-        <v>433.59661999999997</v>
+        <v>475.78232000000003</v>
       </c>
       <c r="AX110" s="13">
-        <v>308.90014000000002</v>
+        <v>338.35660999999999</v>
       </c>
       <c r="AY110" s="13">
         <v>0</v>
       </c>
       <c r="AZ110" s="13">
         <v>0</v>
       </c>
       <c r="BA110" s="13">
-        <v>418.16406000000001</v>
+        <v>545.86145999999997</v>
       </c>
       <c r="BB110" s="13">
-        <v>341.33622000000003</v>
+        <v>407.29615999999999</v>
       </c>
     </row>
     <row r="111" spans="1:54" ht="33.75">
       <c r="A111" s="7" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="B111" s="11" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="C111" s="12">
         <v>0</v>
       </c>
       <c r="D111" s="12">
         <v>0</v>
       </c>
       <c r="E111" s="12">
         <v>3</v>
       </c>
       <c r="F111" s="12">
         <v>6.742</v>
       </c>
       <c r="G111" s="13">
         <v>0</v>
       </c>
       <c r="H111" s="13">
         <v>0</v>
       </c>
       <c r="I111" s="13">
         <v>0</v>
       </c>
       <c r="J111" s="13">
         <v>0</v>
       </c>
@@ -20531,54 +20530,54 @@
       </c>
       <c r="AV111" s="13">
         <v>0</v>
       </c>
       <c r="AW111" s="13">
         <v>0</v>
       </c>
       <c r="AX111" s="13">
         <v>0</v>
       </c>
       <c r="AY111" s="13">
         <v>0</v>
       </c>
       <c r="AZ111" s="13">
         <v>0</v>
       </c>
       <c r="BA111" s="13">
         <v>0</v>
       </c>
       <c r="BB111" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:54" ht="81" customHeight="1">
       <c r="A112" s="7" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B112" s="11" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C112" s="12">
         <v>0.12</v>
       </c>
       <c r="D112" s="12">
         <v>0.65</v>
       </c>
       <c r="E112" s="12">
         <v>229.84277</v>
       </c>
       <c r="F112" s="12">
         <v>350.21021000000002</v>
       </c>
       <c r="G112" s="13">
         <v>0</v>
       </c>
       <c r="H112" s="13">
         <v>0</v>
       </c>
       <c r="I112" s="13">
         <v>255.05386999999999</v>
       </c>
       <c r="J112" s="13">
         <v>375.30362000000002</v>
       </c>
@@ -20675,74 +20674,74 @@
       <c r="AO112" s="13">
         <v>68.93271</v>
       </c>
       <c r="AP112" s="13">
         <v>188.10351</v>
       </c>
       <c r="AQ112" s="13">
         <v>0</v>
       </c>
       <c r="AR112" s="13">
         <v>0</v>
       </c>
       <c r="AS112" s="13">
         <v>77.119990000000001</v>
       </c>
       <c r="AT112" s="13">
         <v>192.35035999999999</v>
       </c>
       <c r="AU112" s="13">
         <v>0</v>
       </c>
       <c r="AV112" s="13">
         <v>0</v>
       </c>
       <c r="AW112" s="13">
-        <v>52.744050000000001</v>
+        <v>58.245480000000001</v>
       </c>
       <c r="AX112" s="13">
-        <v>108.86136999999999</v>
+        <v>124.07290999999999</v>
       </c>
       <c r="AY112" s="13">
         <v>0</v>
       </c>
       <c r="AZ112" s="13">
         <v>0</v>
       </c>
       <c r="BA112" s="13">
-        <v>24.910399999999999</v>
+        <v>29.38036</v>
       </c>
       <c r="BB112" s="13">
-        <v>84.661640000000006</v>
+        <v>96.054630000000003</v>
       </c>
     </row>
     <row r="113" spans="1:54" ht="78.75">
       <c r="A113" s="7" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B113" s="11" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C113" s="12">
         <v>120.292</v>
       </c>
       <c r="D113" s="12">
         <v>96.974999999999994</v>
       </c>
       <c r="E113" s="12">
         <v>4987.93246</v>
       </c>
       <c r="F113" s="12">
         <v>5694.0660399999997</v>
       </c>
       <c r="G113" s="13">
         <v>346.387</v>
       </c>
       <c r="H113" s="13">
         <v>269.44666000000001</v>
       </c>
       <c r="I113" s="13">
         <v>3458.0769500000001</v>
       </c>
       <c r="J113" s="13">
         <v>5132.3017099999997</v>
       </c>
@@ -20839,74 +20838,74 @@
       <c r="AO113" s="13">
         <v>4315.4443600000004</v>
       </c>
       <c r="AP113" s="13">
         <v>9836.9415000000008</v>
       </c>
       <c r="AQ113" s="13">
         <v>0</v>
       </c>
       <c r="AR113" s="13">
         <v>0</v>
       </c>
       <c r="AS113" s="13">
         <v>3870.3265999999999</v>
       </c>
       <c r="AT113" s="13">
         <v>10539.720520000001</v>
       </c>
       <c r="AU113" s="13">
         <v>0</v>
       </c>
       <c r="AV113" s="13">
         <v>0</v>
       </c>
       <c r="AW113" s="13">
-        <v>2285.8047799999999</v>
+        <v>2596.59537</v>
       </c>
       <c r="AX113" s="13">
-        <v>6147.5198899999996</v>
+        <v>6981.05548</v>
       </c>
       <c r="AY113" s="13">
         <v>27.966999999999999</v>
       </c>
       <c r="AZ113" s="13">
         <v>225.892</v>
       </c>
       <c r="BA113" s="13">
-        <v>1990.54654</v>
+        <v>2296.7334900000001</v>
       </c>
       <c r="BB113" s="13">
-        <v>6044.5228399999996</v>
+        <v>6944.0477700000001</v>
       </c>
     </row>
     <row r="114" spans="1:54" ht="54.75" customHeight="1">
       <c r="A114" s="7" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B114" s="11" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="C114" s="12">
         <v>0</v>
       </c>
       <c r="D114" s="12">
         <v>0</v>
       </c>
       <c r="E114" s="12">
         <v>34.08708</v>
       </c>
       <c r="F114" s="12">
         <v>55.7</v>
       </c>
       <c r="G114" s="13">
         <v>0</v>
       </c>
       <c r="H114" s="13">
         <v>0</v>
       </c>
       <c r="I114" s="13">
         <v>24.618210000000001</v>
       </c>
       <c r="J114" s="13">
         <v>37.33146</v>
       </c>
@@ -21003,74 +21002,74 @@
       <c r="AO114" s="13">
         <v>50.86748</v>
       </c>
       <c r="AP114" s="13">
         <v>79.47448</v>
       </c>
       <c r="AQ114" s="13">
         <v>0</v>
       </c>
       <c r="AR114" s="13">
         <v>0</v>
       </c>
       <c r="AS114" s="13">
         <v>75.427729999999997</v>
       </c>
       <c r="AT114" s="13">
         <v>145.67035000000001</v>
       </c>
       <c r="AU114" s="13">
         <v>0</v>
       </c>
       <c r="AV114" s="13">
         <v>0</v>
       </c>
       <c r="AW114" s="13">
-        <v>36.431339999999999</v>
+        <v>43.986660000000001</v>
       </c>
       <c r="AX114" s="13">
-        <v>67.575969999999998</v>
+        <v>81.504170000000002</v>
       </c>
       <c r="AY114" s="13">
         <v>0</v>
       </c>
       <c r="AZ114" s="13">
         <v>0</v>
       </c>
       <c r="BA114" s="13">
-        <v>27.241620000000001</v>
+        <v>30.79862</v>
       </c>
       <c r="BB114" s="13">
-        <v>61.6614</v>
+        <v>68.470399999999998</v>
       </c>
     </row>
     <row r="115" spans="1:54" ht="33.75">
       <c r="A115" s="7" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B115" s="11" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C115" s="12">
         <v>2.7</v>
       </c>
       <c r="D115" s="12">
         <v>0.10100000000000001</v>
       </c>
       <c r="E115" s="12">
         <v>10.1328</v>
       </c>
       <c r="F115" s="12">
         <v>13.715870000000001</v>
       </c>
       <c r="G115" s="13">
         <v>0</v>
       </c>
       <c r="H115" s="13">
         <v>0</v>
       </c>
       <c r="I115" s="13">
         <v>88.03546</v>
       </c>
       <c r="J115" s="13">
         <v>71.999110000000002</v>
       </c>
@@ -21167,74 +21166,74 @@
       <c r="AO115" s="13">
         <v>13.188179999999999</v>
       </c>
       <c r="AP115" s="13">
         <v>19.600190000000001</v>
       </c>
       <c r="AQ115" s="13">
         <v>1.127</v>
       </c>
       <c r="AR115" s="13">
         <v>0.85858000000000001</v>
       </c>
       <c r="AS115" s="13">
         <v>6.0856599999999998</v>
       </c>
       <c r="AT115" s="13">
         <v>13.415430000000001</v>
       </c>
       <c r="AU115" s="13">
         <v>1.127</v>
       </c>
       <c r="AV115" s="13">
         <v>0.85858000000000001</v>
       </c>
       <c r="AW115" s="13">
-        <v>2.0528400000000002</v>
+        <v>2.0643600000000002</v>
       </c>
       <c r="AX115" s="13">
-        <v>3.5456099999999999</v>
+        <v>3.5743</v>
       </c>
       <c r="AY115" s="13">
         <v>0</v>
       </c>
       <c r="AZ115" s="13">
         <v>0</v>
       </c>
       <c r="BA115" s="13">
         <v>3.3435899999999998</v>
       </c>
       <c r="BB115" s="13">
         <v>8.2331599999999998</v>
       </c>
     </row>
     <row r="116" spans="1:54" ht="33.75">
       <c r="A116" s="7" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="B116" s="11" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C116" s="12">
         <v>0</v>
       </c>
       <c r="D116" s="12">
         <v>0</v>
       </c>
       <c r="E116" s="12">
         <v>2.4900000000000002</v>
       </c>
       <c r="F116" s="12">
         <v>3.8160799999999999</v>
       </c>
       <c r="G116" s="13">
         <v>0</v>
       </c>
       <c r="H116" s="13">
         <v>0</v>
       </c>
       <c r="I116" s="13">
         <v>2.1419999999999999</v>
       </c>
       <c r="J116" s="13">
         <v>3.4148800000000001</v>
       </c>
@@ -21331,74 +21330,74 @@
       <c r="AO116" s="13">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="AP116" s="13">
         <v>0.16693</v>
       </c>
       <c r="AQ116" s="13">
         <v>0</v>
       </c>
       <c r="AR116" s="13">
         <v>0</v>
       </c>
       <c r="AS116" s="13">
         <v>4.7660000000000001E-2</v>
       </c>
       <c r="AT116" s="13">
         <v>0.99373</v>
       </c>
       <c r="AU116" s="13">
         <v>0</v>
       </c>
       <c r="AV116" s="13">
         <v>0</v>
       </c>
       <c r="AW116" s="13">
-        <v>1.6320000000000001E-2</v>
+        <v>2.7320000000000001E-2</v>
       </c>
       <c r="AX116" s="13">
-        <v>0.16622000000000001</v>
+        <v>0.82562999999999998</v>
       </c>
       <c r="AY116" s="13">
         <v>0</v>
       </c>
       <c r="AZ116" s="13">
         <v>0</v>
       </c>
       <c r="BA116" s="13">
         <v>1.8168500000000001</v>
       </c>
       <c r="BB116" s="13">
         <v>13.926399999999999</v>
       </c>
     </row>
     <row r="117" spans="1:54" ht="45">
       <c r="A117" s="7" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="B117" s="11" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="C117" s="12">
         <v>0</v>
       </c>
       <c r="D117" s="12">
         <v>0</v>
       </c>
       <c r="E117" s="12">
         <v>47.481200000000001</v>
       </c>
       <c r="F117" s="12">
         <v>40.680660000000003</v>
       </c>
       <c r="G117" s="13">
         <v>0</v>
       </c>
       <c r="H117" s="13">
         <v>0</v>
       </c>
       <c r="I117" s="13">
         <v>54.162700000000001</v>
       </c>
       <c r="J117" s="13">
         <v>66.628519999999995</v>
       </c>
@@ -21515,54 +21514,54 @@
       </c>
       <c r="AV117" s="13">
         <v>0</v>
       </c>
       <c r="AW117" s="13">
         <v>0.62080000000000002</v>
       </c>
       <c r="AX117" s="13">
         <v>1.1904699999999999</v>
       </c>
       <c r="AY117" s="13">
         <v>0</v>
       </c>
       <c r="AZ117" s="13">
         <v>0</v>
       </c>
       <c r="BA117" s="13">
         <v>0.55362999999999996</v>
       </c>
       <c r="BB117" s="13">
         <v>1.3640399999999999</v>
       </c>
     </row>
     <row r="118" spans="1:54" ht="45">
       <c r="A118" s="7" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="B118" s="11" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C118" s="12">
         <v>0</v>
       </c>
       <c r="D118" s="12">
         <v>0</v>
       </c>
       <c r="E118" s="12">
         <v>483.32947999999999</v>
       </c>
       <c r="F118" s="12">
         <v>1395.4289799999999</v>
       </c>
       <c r="G118" s="13">
         <v>0</v>
       </c>
       <c r="H118" s="13">
         <v>0</v>
       </c>
       <c r="I118" s="13">
         <v>422.04316999999998</v>
       </c>
       <c r="J118" s="13">
         <v>1176.65553</v>
       </c>
@@ -21659,74 +21658,74 @@
       <c r="AO118" s="13">
         <v>348.65028000000001</v>
       </c>
       <c r="AP118" s="13">
         <v>1488.8953799999999</v>
       </c>
       <c r="AQ118" s="13">
         <v>0</v>
       </c>
       <c r="AR118" s="13">
         <v>0</v>
       </c>
       <c r="AS118" s="13">
         <v>434.82691</v>
       </c>
       <c r="AT118" s="13">
         <v>1895.7943700000001</v>
       </c>
       <c r="AU118" s="13">
         <v>0</v>
       </c>
       <c r="AV118" s="13">
         <v>0</v>
       </c>
       <c r="AW118" s="13">
-        <v>253.96485999999999</v>
+        <v>282.40764999999999</v>
       </c>
       <c r="AX118" s="13">
-        <v>1136.2455399999999</v>
+        <v>1244.9350899999999</v>
       </c>
       <c r="AY118" s="13">
         <v>0</v>
       </c>
       <c r="AZ118" s="13">
         <v>0</v>
       </c>
       <c r="BA118" s="13">
-        <v>460.91322000000002</v>
+        <v>496.70298000000003</v>
       </c>
       <c r="BB118" s="13">
-        <v>1305.4212500000001</v>
+        <v>1508.64635</v>
       </c>
     </row>
     <row r="119" spans="1:54" ht="59.25" customHeight="1">
       <c r="A119" s="7" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="B119" s="11" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C119" s="12">
         <v>0</v>
       </c>
       <c r="D119" s="12">
         <v>0</v>
       </c>
       <c r="E119" s="12">
         <v>28.207599999999999</v>
       </c>
       <c r="F119" s="12">
         <v>49.850479999999997</v>
       </c>
       <c r="G119" s="13">
         <v>0</v>
       </c>
       <c r="H119" s="13">
         <v>0</v>
       </c>
       <c r="I119" s="13">
         <v>13.73291</v>
       </c>
       <c r="J119" s="13">
         <v>20.24034</v>
       </c>
@@ -21817,80 +21816,80 @@
       <c r="AM119" s="13">
         <v>23.35</v>
       </c>
       <c r="AN119" s="13">
         <v>10.97029</v>
       </c>
       <c r="AO119" s="13">
         <v>0.68720000000000003</v>
       </c>
       <c r="AP119" s="13">
         <v>3.6772200000000002</v>
       </c>
       <c r="AQ119" s="13">
         <v>1</v>
       </c>
       <c r="AR119" s="13">
         <v>0.50155000000000005</v>
       </c>
       <c r="AS119" s="13">
         <v>0.86065000000000003</v>
       </c>
       <c r="AT119" s="13">
         <v>4.4170800000000003</v>
       </c>
       <c r="AU119" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AV119" s="13">
-        <v>0</v>
+        <v>0.50155000000000005</v>
       </c>
       <c r="AW119" s="13">
-        <v>0.26095000000000002</v>
+        <v>0.29694999999999999</v>
       </c>
       <c r="AX119" s="13">
-        <v>1.44994</v>
+        <v>1.8466499999999999</v>
       </c>
       <c r="AY119" s="13">
         <v>0</v>
       </c>
       <c r="AZ119" s="13">
         <v>0</v>
       </c>
       <c r="BA119" s="13">
-        <v>6.1950200000000004</v>
+        <v>6.2040199999999999</v>
       </c>
       <c r="BB119" s="13">
-        <v>15.773529999999999</v>
+        <v>15.86467</v>
       </c>
     </row>
     <row r="120" spans="1:54" ht="56.25">
       <c r="A120" s="7" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="B120" s="11" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C120" s="12">
         <v>0.41599999999999998</v>
       </c>
       <c r="D120" s="12">
         <v>0.62033000000000005</v>
       </c>
       <c r="E120" s="12">
         <v>366.05072000000001</v>
       </c>
       <c r="F120" s="12">
         <v>659.61906999999997</v>
       </c>
       <c r="G120" s="13">
         <v>0.76800000000000002</v>
       </c>
       <c r="H120" s="13">
         <v>1.1568099999999999</v>
       </c>
       <c r="I120" s="13">
         <v>342.65535</v>
       </c>
       <c r="J120" s="13">
         <v>619.04909999999995</v>
       </c>
@@ -21987,74 +21986,74 @@
       <c r="AO120" s="13">
         <v>115.93057</v>
       </c>
       <c r="AP120" s="13">
         <v>281.00499000000002</v>
       </c>
       <c r="AQ120" s="13">
         <v>0</v>
       </c>
       <c r="AR120" s="13">
         <v>0</v>
       </c>
       <c r="AS120" s="13">
         <v>89.670559999999995</v>
       </c>
       <c r="AT120" s="13">
         <v>274.12277999999998</v>
       </c>
       <c r="AU120" s="13">
         <v>0</v>
       </c>
       <c r="AV120" s="13">
         <v>0</v>
       </c>
       <c r="AW120" s="13">
-        <v>40.832799999999999</v>
+        <v>48.672199999999997</v>
       </c>
       <c r="AX120" s="13">
-        <v>123.03172000000001</v>
+        <v>143.48346000000001</v>
       </c>
       <c r="AY120" s="13">
         <v>0</v>
       </c>
       <c r="AZ120" s="13">
         <v>0</v>
       </c>
       <c r="BA120" s="13">
-        <v>52.2849</v>
+        <v>61.136499999999998</v>
       </c>
       <c r="BB120" s="13">
-        <v>168.38842</v>
+        <v>198.22081</v>
       </c>
     </row>
     <row r="121" spans="1:54" ht="78.75">
       <c r="A121" s="7" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B121" s="11" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="C121" s="12">
         <v>1.8768</v>
       </c>
       <c r="D121" s="12">
         <v>2.018E-2</v>
       </c>
       <c r="E121" s="12">
         <v>105.70247999999999</v>
       </c>
       <c r="F121" s="12">
         <v>229.99763999999999</v>
       </c>
       <c r="G121" s="13">
         <v>20</v>
       </c>
       <c r="H121" s="13">
         <v>5.1840000000000002</v>
       </c>
       <c r="I121" s="13">
         <v>83.718919999999997</v>
       </c>
       <c r="J121" s="13">
         <v>260.62788999999998</v>
       </c>
@@ -22145,80 +22144,80 @@
       <c r="AM121" s="13">
         <v>2001.82</v>
       </c>
       <c r="AN121" s="13">
         <v>933.59312999999997</v>
       </c>
       <c r="AO121" s="13">
         <v>179.12065000000001</v>
       </c>
       <c r="AP121" s="13">
         <v>617.91333999999995</v>
       </c>
       <c r="AQ121" s="13">
         <v>680.69399999999996</v>
       </c>
       <c r="AR121" s="13">
         <v>269.19038999999998</v>
       </c>
       <c r="AS121" s="13">
         <v>183.34308999999999</v>
       </c>
       <c r="AT121" s="13">
         <v>809.05998999999997</v>
       </c>
       <c r="AU121" s="13">
-        <v>225.30799999999999</v>
+        <v>342.46300000000002</v>
       </c>
       <c r="AV121" s="13">
-        <v>88.311260000000004</v>
+        <v>125.03234999999999</v>
       </c>
       <c r="AW121" s="13">
-        <v>104.38388</v>
+        <v>120.88686</v>
       </c>
       <c r="AX121" s="13">
-        <v>464.61333000000002</v>
+        <v>538.35992999999996</v>
       </c>
       <c r="AY121" s="13">
         <v>57</v>
       </c>
       <c r="AZ121" s="13">
         <v>17.458780000000001</v>
       </c>
       <c r="BA121" s="13">
-        <v>74.659769999999995</v>
+        <v>93.920720000000003</v>
       </c>
       <c r="BB121" s="13">
-        <v>395.99099999999999</v>
+        <v>489.17196999999999</v>
       </c>
     </row>
     <row r="122" spans="1:54" ht="56.25">
       <c r="A122" s="7" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="B122" s="11" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="C122" s="12">
         <v>0</v>
       </c>
       <c r="D122" s="12">
         <v>0</v>
       </c>
       <c r="E122" s="12">
         <v>482.46793000000002</v>
       </c>
       <c r="F122" s="12">
         <v>399.63432999999998</v>
       </c>
       <c r="G122" s="13">
         <v>0</v>
       </c>
       <c r="H122" s="13">
         <v>0</v>
       </c>
       <c r="I122" s="13">
         <v>605.64863000000003</v>
       </c>
       <c r="J122" s="13">
         <v>446.36588999999998</v>
       </c>
@@ -22315,74 +22314,74 @@
       <c r="AO122" s="13">
         <v>2635.4552600000002</v>
       </c>
       <c r="AP122" s="13">
         <v>1666.7634</v>
       </c>
       <c r="AQ122" s="13">
         <v>0</v>
       </c>
       <c r="AR122" s="13">
         <v>0</v>
       </c>
       <c r="AS122" s="13">
         <v>2049.1872899999998</v>
       </c>
       <c r="AT122" s="13">
         <v>1503.6722</v>
       </c>
       <c r="AU122" s="13">
         <v>0</v>
       </c>
       <c r="AV122" s="13">
         <v>0</v>
       </c>
       <c r="AW122" s="13">
-        <v>1285.9785899999999</v>
+        <v>1393.37221</v>
       </c>
       <c r="AX122" s="13">
-        <v>941.19746999999995</v>
+        <v>1024.3212699999999</v>
       </c>
       <c r="AY122" s="13">
         <v>0</v>
       </c>
       <c r="AZ122" s="13">
         <v>0</v>
       </c>
       <c r="BA122" s="13">
-        <v>942.77425000000005</v>
+        <v>1102.4871900000001</v>
       </c>
       <c r="BB122" s="13">
-        <v>750.77491999999995</v>
+        <v>873.42574999999999</v>
       </c>
     </row>
-    <row r="123" spans="1:54" ht="78.75">
+    <row r="123" spans="1:54" ht="67.5">
       <c r="A123" s="7" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="B123" s="11" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="C123" s="12">
         <v>0</v>
       </c>
       <c r="D123" s="12">
         <v>0</v>
       </c>
       <c r="E123" s="12">
         <v>14.20424</v>
       </c>
       <c r="F123" s="12">
         <v>112.26442</v>
       </c>
       <c r="G123" s="13">
         <v>0</v>
       </c>
       <c r="H123" s="13">
         <v>0</v>
       </c>
       <c r="I123" s="13">
         <v>18.477630000000001</v>
       </c>
       <c r="J123" s="13">
         <v>142.73519999999999</v>
       </c>
@@ -22479,74 +22478,74 @@
       <c r="AO123" s="13">
         <v>25.927980000000002</v>
       </c>
       <c r="AP123" s="13">
         <v>211.53344000000001</v>
       </c>
       <c r="AQ123" s="13">
         <v>0</v>
       </c>
       <c r="AR123" s="13">
         <v>0</v>
       </c>
       <c r="AS123" s="13">
         <v>30.98997</v>
       </c>
       <c r="AT123" s="13">
         <v>266.08825000000002</v>
       </c>
       <c r="AU123" s="13">
         <v>0</v>
       </c>
       <c r="AV123" s="13">
         <v>0</v>
       </c>
       <c r="AW123" s="13">
-        <v>18.325669999999999</v>
+        <v>20.322900000000001</v>
       </c>
       <c r="AX123" s="13">
-        <v>162.36758</v>
+        <v>171.74985000000001</v>
       </c>
       <c r="AY123" s="13">
         <v>0</v>
       </c>
       <c r="AZ123" s="13">
         <v>0</v>
       </c>
       <c r="BA123" s="13">
-        <v>17.68281</v>
+        <v>20.81475</v>
       </c>
       <c r="BB123" s="13">
-        <v>177.52983</v>
+        <v>213.46131</v>
       </c>
     </row>
     <row r="124" spans="1:54" ht="45">
       <c r="A124" s="7" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B124" s="11" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="C124" s="12">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="D124" s="12">
         <v>0.12939000000000001</v>
       </c>
       <c r="E124" s="12">
         <v>20.842210000000001</v>
       </c>
       <c r="F124" s="12">
         <v>47.97645</v>
       </c>
       <c r="G124" s="13">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="H124" s="13">
         <v>0.31401000000000001</v>
       </c>
       <c r="I124" s="13">
         <v>5.4547600000000003</v>
       </c>
       <c r="J124" s="13">
         <v>19.962710000000001</v>
       </c>
@@ -22643,74 +22642,74 @@
       <c r="AO124" s="13">
         <v>8.6156100000000002</v>
       </c>
       <c r="AP124" s="13">
         <v>36.737400000000001</v>
       </c>
       <c r="AQ124" s="13">
         <v>0</v>
       </c>
       <c r="AR124" s="13">
         <v>0</v>
       </c>
       <c r="AS124" s="13">
         <v>10.5844</v>
       </c>
       <c r="AT124" s="13">
         <v>41.603259999999999</v>
       </c>
       <c r="AU124" s="13">
         <v>0</v>
       </c>
       <c r="AV124" s="13">
         <v>0</v>
       </c>
       <c r="AW124" s="13">
-        <v>5.0743</v>
+        <v>6.7519999999999998</v>
       </c>
       <c r="AX124" s="13">
-        <v>21.51117</v>
+        <v>26.512709999999998</v>
       </c>
       <c r="AY124" s="13">
         <v>0</v>
       </c>
       <c r="AZ124" s="13">
         <v>0</v>
       </c>
       <c r="BA124" s="13">
-        <v>2.69374</v>
+        <v>2.7297400000000001</v>
       </c>
       <c r="BB124" s="13">
-        <v>17.956150000000001</v>
+        <v>18.205310000000001</v>
       </c>
     </row>
     <row r="125" spans="1:54" ht="45">
       <c r="A125" s="7" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B125" s="11" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="C125" s="12">
         <v>1.6258999999999999</v>
       </c>
       <c r="D125" s="12">
         <v>0.64464999999999995</v>
       </c>
       <c r="E125" s="12">
         <v>2871.4825000000001</v>
       </c>
       <c r="F125" s="12">
         <v>2735.66572</v>
       </c>
       <c r="G125" s="13">
         <v>8.6491000000000007</v>
       </c>
       <c r="H125" s="13">
         <v>3.3830499999999999</v>
       </c>
       <c r="I125" s="13">
         <v>2729.35286</v>
       </c>
       <c r="J125" s="13">
         <v>2795.1147099999998</v>
       </c>
@@ -22807,74 +22806,74 @@
       <c r="AO125" s="13">
         <v>1833.83519</v>
       </c>
       <c r="AP125" s="13">
         <v>2988.2712000000001</v>
       </c>
       <c r="AQ125" s="13">
         <v>0</v>
       </c>
       <c r="AR125" s="13">
         <v>0</v>
       </c>
       <c r="AS125" s="13">
         <v>694.56343000000004</v>
       </c>
       <c r="AT125" s="13">
         <v>1409.4085600000001</v>
       </c>
       <c r="AU125" s="13">
         <v>0</v>
       </c>
       <c r="AV125" s="13">
         <v>0</v>
       </c>
       <c r="AW125" s="13">
-        <v>260.40458999999998</v>
+        <v>286.77287999999999</v>
       </c>
       <c r="AX125" s="13">
-        <v>509.72998000000001</v>
+        <v>562.76675</v>
       </c>
       <c r="AY125" s="13">
         <v>0</v>
       </c>
       <c r="AZ125" s="13">
         <v>0</v>
       </c>
       <c r="BA125" s="13">
-        <v>336.23462000000001</v>
+        <v>385.22510999999997</v>
       </c>
       <c r="BB125" s="13">
-        <v>773.62764000000004</v>
+        <v>860.99153999999999</v>
       </c>
     </row>
     <row r="126" spans="1:54" ht="33.75">
       <c r="A126" s="7" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="B126" s="11" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="C126" s="12">
         <v>0.44685000000000002</v>
       </c>
       <c r="D126" s="12">
         <v>0.67362</v>
       </c>
       <c r="E126" s="12">
         <v>67.117419999999996</v>
       </c>
       <c r="F126" s="12">
         <v>164.47515000000001</v>
       </c>
       <c r="G126" s="13">
         <v>1.9219999999999999</v>
       </c>
       <c r="H126" s="13">
         <v>2.9857200000000002</v>
       </c>
       <c r="I126" s="13">
         <v>65.705029999999994</v>
       </c>
       <c r="J126" s="13">
         <v>124.62043</v>
       </c>
@@ -22983,62 +22982,62 @@
       <c r="AS126" s="13">
         <v>1.66275</v>
       </c>
       <c r="AT126" s="13">
         <v>6.1472499999999997</v>
       </c>
       <c r="AU126" s="13">
         <v>0</v>
       </c>
       <c r="AV126" s="13">
         <v>0</v>
       </c>
       <c r="AW126" s="13">
         <v>0.64614000000000005</v>
       </c>
       <c r="AX126" s="13">
         <v>3.2604700000000002</v>
       </c>
       <c r="AY126" s="13">
         <v>0</v>
       </c>
       <c r="AZ126" s="13">
         <v>0</v>
       </c>
       <c r="BA126" s="13">
-        <v>1.0419</v>
+        <v>1.0603899999999999</v>
       </c>
       <c r="BB126" s="13">
-        <v>3.3944999999999999</v>
+        <v>3.5922499999999999</v>
       </c>
     </row>
     <row r="127" spans="1:54" ht="33.75" customHeight="1">
       <c r="A127" s="7" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B127" s="11" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C127" s="12">
         <v>0</v>
       </c>
       <c r="D127" s="12">
         <v>0</v>
       </c>
       <c r="E127" s="12">
         <v>124.79172</v>
       </c>
       <c r="F127" s="12">
         <v>381.38704000000001</v>
       </c>
       <c r="G127" s="13">
         <v>0</v>
       </c>
       <c r="H127" s="13">
         <v>0</v>
       </c>
       <c r="I127" s="13">
         <v>82.48169</v>
       </c>
       <c r="J127" s="13">
         <v>217.20357000000001</v>
       </c>
@@ -23155,54 +23154,54 @@
       </c>
       <c r="AV127" s="13">
         <v>14.608000000000001</v>
       </c>
       <c r="AW127" s="13">
         <v>0</v>
       </c>
       <c r="AX127" s="13">
         <v>0</v>
       </c>
       <c r="AY127" s="13">
         <v>0</v>
       </c>
       <c r="AZ127" s="13">
         <v>0</v>
       </c>
       <c r="BA127" s="13">
         <v>0</v>
       </c>
       <c r="BB127" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:54" ht="22.5">
       <c r="A128" s="7" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B128" s="11" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C128" s="12">
         <v>2.4E-2</v>
       </c>
       <c r="D128" s="12">
         <v>3.7417600000000002</v>
       </c>
       <c r="E128" s="12">
         <v>153.01464000000001</v>
       </c>
       <c r="F128" s="12">
         <v>766.76674000000003</v>
       </c>
       <c r="G128" s="13">
         <v>9.4500000000000001E-3</v>
       </c>
       <c r="H128" s="13">
         <v>4.8500000000000001E-2</v>
       </c>
       <c r="I128" s="13">
         <v>209.58371</v>
       </c>
       <c r="J128" s="13">
         <v>1063.1780699999999</v>
       </c>
@@ -23293,80 +23292,80 @@
       <c r="AM128" s="13">
         <v>20.795000000000002</v>
       </c>
       <c r="AN128" s="13">
         <v>57.618690000000001</v>
       </c>
       <c r="AO128" s="13">
         <v>795.80439000000001</v>
       </c>
       <c r="AP128" s="13">
         <v>2962.6734099999999</v>
       </c>
       <c r="AQ128" s="13">
         <v>2.306</v>
       </c>
       <c r="AR128" s="13">
         <v>30.305520000000001</v>
       </c>
       <c r="AS128" s="13">
         <v>591.60986000000003</v>
       </c>
       <c r="AT128" s="13">
         <v>3015.7845200000002</v>
       </c>
       <c r="AU128" s="13">
-        <v>1.2</v>
+        <v>2.306</v>
       </c>
       <c r="AV128" s="13">
-        <v>3.4890599999999998</v>
+        <v>30.305520000000001</v>
       </c>
       <c r="AW128" s="13">
-        <v>304.76508999999999</v>
+        <v>355.19454000000002</v>
       </c>
       <c r="AX128" s="13">
-        <v>1646.89275</v>
+        <v>1916.79081</v>
       </c>
       <c r="AY128" s="13">
         <v>0</v>
       </c>
       <c r="AZ128" s="13">
         <v>0</v>
       </c>
       <c r="BA128" s="13">
-        <v>371.27003000000002</v>
+        <v>426.96839999999997</v>
       </c>
       <c r="BB128" s="13">
-        <v>1809.0305800000001</v>
+        <v>2084.8425999999999</v>
       </c>
     </row>
-    <row r="129" spans="1:54" ht="45">
+    <row r="129" spans="1:54" ht="56.25">
       <c r="A129" s="7" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="B129" s="11" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C129" s="12">
         <v>0</v>
       </c>
       <c r="D129" s="12">
         <v>0</v>
       </c>
       <c r="E129" s="12">
         <v>3694737.2080000001</v>
       </c>
       <c r="F129" s="12">
         <v>1922.54027</v>
       </c>
       <c r="G129" s="13">
         <v>215</v>
       </c>
       <c r="H129" s="13">
         <v>18.985520000000001</v>
       </c>
       <c r="I129" s="13">
         <v>4621025.0149999997</v>
       </c>
       <c r="J129" s="13">
         <v>2076.1237900000001</v>
       </c>
@@ -23463,74 +23462,74 @@
       <c r="AO129" s="13">
         <v>3132477.39597</v>
       </c>
       <c r="AP129" s="13">
         <v>1457.59338</v>
       </c>
       <c r="AQ129" s="13">
         <v>0</v>
       </c>
       <c r="AR129" s="13">
         <v>0</v>
       </c>
       <c r="AS129" s="13">
         <v>3041369.12421</v>
       </c>
       <c r="AT129" s="13">
         <v>1739.50891</v>
       </c>
       <c r="AU129" s="13">
         <v>0</v>
       </c>
       <c r="AV129" s="13">
         <v>0</v>
       </c>
       <c r="AW129" s="13">
-        <v>1723292.30002</v>
+        <v>1941328.91567</v>
       </c>
       <c r="AX129" s="13">
-        <v>1013.94544</v>
+        <v>1135.29682</v>
       </c>
       <c r="AY129" s="13">
         <v>19.856999999999999</v>
       </c>
       <c r="AZ129" s="13">
         <v>8.0579999999999998</v>
       </c>
       <c r="BA129" s="13">
-        <v>1723228.4880900001</v>
+        <v>2019764.86809</v>
       </c>
       <c r="BB129" s="13">
-        <v>1193.22063</v>
+        <v>1351.36771</v>
       </c>
     </row>
-    <row r="130" spans="1:54" ht="67.5">
+    <row r="130" spans="1:54" ht="78.75">
       <c r="A130" s="7" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B130" s="11" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C130" s="12">
         <v>20.2</v>
       </c>
       <c r="D130" s="12">
         <v>1.8102199999999999</v>
       </c>
       <c r="E130" s="12">
         <v>4106.0962799999998</v>
       </c>
       <c r="F130" s="12">
         <v>1405.24891</v>
       </c>
       <c r="G130" s="13">
         <v>24.167999999999999</v>
       </c>
       <c r="H130" s="13">
         <v>9.9339999999999993</v>
       </c>
       <c r="I130" s="13">
         <v>3419.5014299999998</v>
       </c>
       <c r="J130" s="13">
         <v>1164.29892</v>
       </c>
@@ -23621,80 +23620,80 @@
       <c r="AM130" s="13">
         <v>284.33958000000001</v>
       </c>
       <c r="AN130" s="13">
         <v>84.79204</v>
       </c>
       <c r="AO130" s="13">
         <v>579.53895</v>
       </c>
       <c r="AP130" s="13">
         <v>671.14133000000004</v>
       </c>
       <c r="AQ130" s="13">
         <v>518.86608000000001</v>
       </c>
       <c r="AR130" s="13">
         <v>139.66327999999999</v>
       </c>
       <c r="AS130" s="13">
         <v>652.50854000000004</v>
       </c>
       <c r="AT130" s="13">
         <v>708.84532999999999</v>
       </c>
       <c r="AU130" s="13">
-        <v>404.24182000000002</v>
+        <v>500.58735999999999</v>
       </c>
       <c r="AV130" s="13">
-        <v>105.88451999999999</v>
+        <v>130.86005</v>
       </c>
       <c r="AW130" s="13">
-        <v>410.08021000000002</v>
+        <v>466.34521000000001</v>
       </c>
       <c r="AX130" s="13">
-        <v>491.08850999999999</v>
+        <v>540.74410999999998</v>
       </c>
       <c r="AY130" s="13">
         <v>0</v>
       </c>
       <c r="AZ130" s="13">
         <v>0</v>
       </c>
       <c r="BA130" s="13">
-        <v>308.94398000000001</v>
+        <v>346.49677000000003</v>
       </c>
       <c r="BB130" s="13">
-        <v>231.80762999999999</v>
+        <v>269.66471999999999</v>
       </c>
     </row>
     <row r="131" spans="1:54">
       <c r="A131" s="7" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="B131" s="11" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="C131" s="12">
         <v>0</v>
       </c>
       <c r="D131" s="12">
         <v>0</v>
       </c>
       <c r="E131" s="12">
         <v>1556.519</v>
       </c>
       <c r="F131" s="12">
         <v>623.60487999999998</v>
       </c>
       <c r="G131" s="13">
         <v>0</v>
       </c>
       <c r="H131" s="13">
         <v>0</v>
       </c>
       <c r="I131" s="13">
         <v>1671.5590999999999</v>
       </c>
       <c r="J131" s="13">
         <v>640.96735000000001</v>
       </c>
@@ -23791,74 +23790,74 @@
       <c r="AO131" s="13">
         <v>577.08072000000004</v>
       </c>
       <c r="AP131" s="13">
         <v>335.38369</v>
       </c>
       <c r="AQ131" s="13">
         <v>0</v>
       </c>
       <c r="AR131" s="13">
         <v>0</v>
       </c>
       <c r="AS131" s="13">
         <v>959.08938000000001</v>
       </c>
       <c r="AT131" s="13">
         <v>580.77317000000005</v>
       </c>
       <c r="AU131" s="13">
         <v>0</v>
       </c>
       <c r="AV131" s="13">
         <v>0</v>
       </c>
       <c r="AW131" s="13">
-        <v>571.34801000000004</v>
+        <v>622.14487999999994</v>
       </c>
       <c r="AX131" s="13">
-        <v>359.93950999999998</v>
+        <v>395.53955000000002</v>
       </c>
       <c r="AY131" s="13">
         <v>0</v>
       </c>
       <c r="AZ131" s="13">
         <v>0</v>
       </c>
       <c r="BA131" s="13">
-        <v>946.46135000000004</v>
+        <v>1121.5509500000001</v>
       </c>
       <c r="BB131" s="13">
-        <v>532.36482999999998</v>
+        <v>618.54993999999999</v>
       </c>
     </row>
     <row r="132" spans="1:54" ht="33.75">
       <c r="A132" s="7" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="B132" s="11" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="C132" s="12">
         <v>0</v>
       </c>
       <c r="D132" s="12">
         <v>0</v>
       </c>
       <c r="E132" s="12">
         <v>0</v>
       </c>
       <c r="F132" s="12">
         <v>0</v>
       </c>
       <c r="G132" s="13">
         <v>0</v>
       </c>
       <c r="H132" s="13">
         <v>0</v>
       </c>
       <c r="I132" s="13">
         <v>0</v>
       </c>
       <c r="J132" s="13">
         <v>0</v>
       </c>
@@ -23975,54 +23974,54 @@
       </c>
       <c r="AV132" s="13">
         <v>0</v>
       </c>
       <c r="AW132" s="13">
         <v>0</v>
       </c>
       <c r="AX132" s="13">
         <v>0</v>
       </c>
       <c r="AY132" s="13">
         <v>0</v>
       </c>
       <c r="AZ132" s="13">
         <v>0</v>
       </c>
       <c r="BA132" s="13">
         <v>0</v>
       </c>
       <c r="BB132" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:54" ht="33.75">
       <c r="A133" s="7" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B133" s="11" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="C133" s="12">
         <v>0</v>
       </c>
       <c r="D133" s="12">
         <v>0</v>
       </c>
       <c r="E133" s="12">
         <v>0</v>
       </c>
       <c r="F133" s="12">
         <v>0</v>
       </c>
       <c r="G133" s="13">
         <v>0</v>
       </c>
       <c r="H133" s="13">
         <v>0</v>
       </c>
       <c r="I133" s="13">
         <v>0</v>
       </c>
       <c r="J133" s="13">
         <v>0</v>
       </c>
@@ -24139,54 +24138,54 @@
       </c>
       <c r="AV133" s="13">
         <v>0</v>
       </c>
       <c r="AW133" s="13">
         <v>0</v>
       </c>
       <c r="AX133" s="13">
         <v>0</v>
       </c>
       <c r="AY133" s="13">
         <v>0</v>
       </c>
       <c r="AZ133" s="13">
         <v>0</v>
       </c>
       <c r="BA133" s="13">
         <v>0</v>
       </c>
       <c r="BB133" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:54" ht="56.25">
       <c r="A134" s="7" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="B134" s="11" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="C134" s="12">
         <v>0</v>
       </c>
       <c r="D134" s="12">
         <v>0</v>
       </c>
       <c r="E134" s="12">
         <v>18.608000000000001</v>
       </c>
       <c r="F134" s="12">
         <v>5.3967700000000001</v>
       </c>
       <c r="G134" s="13">
         <v>1</v>
       </c>
       <c r="H134" s="13">
         <v>0.52400000000000002</v>
       </c>
       <c r="I134" s="13">
         <v>11.928000000000001</v>
       </c>
       <c r="J134" s="13">
         <v>4.6815699999999998</v>
       </c>
@@ -24303,54 +24302,54 @@
       </c>
       <c r="AV134" s="13">
         <v>0</v>
       </c>
       <c r="AW134" s="13">
         <v>0</v>
       </c>
       <c r="AX134" s="13">
         <v>0</v>
       </c>
       <c r="AY134" s="13">
         <v>0</v>
       </c>
       <c r="AZ134" s="13">
         <v>0</v>
       </c>
       <c r="BA134" s="13">
         <v>5.65848</v>
       </c>
       <c r="BB134" s="13">
         <v>3.6019299999999999</v>
       </c>
     </row>
     <row r="135" spans="1:54" ht="22.5">
       <c r="A135" s="7" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="B135" s="11" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="C135" s="12">
         <v>0</v>
       </c>
       <c r="D135" s="12">
         <v>0</v>
       </c>
       <c r="E135" s="12">
         <v>18.779</v>
       </c>
       <c r="F135" s="12">
         <v>17.235589999999998</v>
       </c>
       <c r="G135" s="13">
         <v>0</v>
       </c>
       <c r="H135" s="13">
         <v>0</v>
       </c>
       <c r="I135" s="13">
         <v>29.995329999999999</v>
       </c>
       <c r="J135" s="13">
         <v>21.149529999999999</v>
       </c>
@@ -24447,74 +24446,74 @@
       <c r="AO135" s="13">
         <v>5.4920799999999996</v>
       </c>
       <c r="AP135" s="13">
         <v>5.9771700000000001</v>
       </c>
       <c r="AQ135" s="13">
         <v>0</v>
       </c>
       <c r="AR135" s="13">
         <v>0</v>
       </c>
       <c r="AS135" s="13">
         <v>9.0010600000000007</v>
       </c>
       <c r="AT135" s="13">
         <v>10.37598</v>
       </c>
       <c r="AU135" s="13">
         <v>0</v>
       </c>
       <c r="AV135" s="13">
         <v>0</v>
       </c>
       <c r="AW135" s="13">
-        <v>1.10402</v>
+        <v>1.9544600000000001</v>
       </c>
       <c r="AX135" s="13">
-        <v>1.6164700000000001</v>
+        <v>2.2748300000000001</v>
       </c>
       <c r="AY135" s="13">
         <v>0</v>
       </c>
       <c r="AZ135" s="13">
         <v>0</v>
       </c>
       <c r="BA135" s="13">
-        <v>6.0571200000000003</v>
+        <v>6.2896200000000002</v>
       </c>
       <c r="BB135" s="13">
-        <v>5.8809100000000001</v>
+        <v>6.4857100000000001</v>
       </c>
     </row>
     <row r="136" spans="1:54" ht="67.5" customHeight="1">
       <c r="A136" s="7" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B136" s="11" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="C136" s="12">
         <v>0</v>
       </c>
       <c r="D136" s="12">
         <v>0</v>
       </c>
       <c r="E136" s="12">
         <v>94</v>
       </c>
       <c r="F136" s="12">
         <v>118.902</v>
       </c>
       <c r="G136" s="13">
         <v>0</v>
       </c>
       <c r="H136" s="13">
         <v>0</v>
       </c>
       <c r="I136" s="13">
         <v>125.221</v>
       </c>
       <c r="J136" s="13">
         <v>194.52251000000001</v>
       </c>
@@ -24611,74 +24610,74 @@
       <c r="AO136" s="13">
         <v>50.351599999999998</v>
       </c>
       <c r="AP136" s="13">
         <v>59.637230000000002</v>
       </c>
       <c r="AQ136" s="13">
         <v>80</v>
       </c>
       <c r="AR136" s="13">
         <v>45.189</v>
       </c>
       <c r="AS136" s="13">
         <v>63.619799999999998</v>
       </c>
       <c r="AT136" s="13">
         <v>47.20317</v>
       </c>
       <c r="AU136" s="13">
         <v>0</v>
       </c>
       <c r="AV136" s="13">
         <v>0</v>
       </c>
       <c r="AW136" s="13">
-        <v>22.677</v>
+        <v>26.579000000000001</v>
       </c>
       <c r="AX136" s="13">
-        <v>12.926679999999999</v>
+        <v>15.579789999999999</v>
       </c>
       <c r="AY136" s="13">
-        <v>155</v>
+        <v>175</v>
       </c>
       <c r="AZ136" s="13">
-        <v>96.474000000000004</v>
+        <v>109.51300000000001</v>
       </c>
       <c r="BA136" s="13">
-        <v>60.933500000000002</v>
+        <v>63.922499999999999</v>
       </c>
       <c r="BB136" s="13">
-        <v>47.331429999999997</v>
+        <v>49.364660000000001</v>
       </c>
     </row>
     <row r="137" spans="1:54" ht="56.25">
       <c r="A137" s="7" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="B137" s="11" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="C137" s="12">
         <v>0</v>
       </c>
       <c r="D137" s="12">
         <v>0</v>
       </c>
       <c r="E137" s="12">
         <v>263.19260000000003</v>
       </c>
       <c r="F137" s="12">
         <v>24.713619999999999</v>
       </c>
       <c r="G137" s="13">
         <v>4344.55</v>
       </c>
       <c r="H137" s="13">
         <v>314.64003000000002</v>
       </c>
       <c r="I137" s="13">
         <v>4.8146000000000004</v>
       </c>
       <c r="J137" s="13">
         <v>9.2160899999999994</v>
       </c>
@@ -24775,74 +24774,74 @@
       <c r="AO137" s="13">
         <v>1077.3610000000001</v>
       </c>
       <c r="AP137" s="13">
         <v>121.23627</v>
       </c>
       <c r="AQ137" s="13">
         <v>0</v>
       </c>
       <c r="AR137" s="13">
         <v>0</v>
       </c>
       <c r="AS137" s="13">
         <v>11.188000000000001</v>
       </c>
       <c r="AT137" s="13">
         <v>4.8369600000000004</v>
       </c>
       <c r="AU137" s="13">
         <v>0</v>
       </c>
       <c r="AV137" s="13">
         <v>0</v>
       </c>
       <c r="AW137" s="13">
-        <v>10.882999999999999</v>
+        <v>11.012</v>
       </c>
       <c r="AX137" s="13">
-        <v>4.1542500000000002</v>
+        <v>4.4452400000000001</v>
       </c>
       <c r="AY137" s="13">
         <v>0</v>
       </c>
       <c r="AZ137" s="13">
         <v>0</v>
       </c>
       <c r="BA137" s="13">
-        <v>20.387</v>
+        <v>20.393000000000001</v>
       </c>
       <c r="BB137" s="13">
-        <v>9.8934599999999993</v>
+        <v>9.9052000000000007</v>
       </c>
     </row>
     <row r="138" spans="1:54" ht="33.75">
       <c r="A138" s="7" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B138" s="11" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C138" s="12">
         <v>0</v>
       </c>
       <c r="D138" s="12">
         <v>0</v>
       </c>
       <c r="E138" s="12">
         <v>4.4080000000000004</v>
       </c>
       <c r="F138" s="12">
         <v>34.365499999999997</v>
       </c>
       <c r="G138" s="13">
         <v>0</v>
       </c>
       <c r="H138" s="13">
         <v>0</v>
       </c>
       <c r="I138" s="13">
         <v>0</v>
       </c>
       <c r="J138" s="13">
         <v>0</v>
       </c>
@@ -24959,54 +24958,54 @@
       </c>
       <c r="AV138" s="13">
         <v>0</v>
       </c>
       <c r="AW138" s="13">
         <v>0</v>
       </c>
       <c r="AX138" s="13">
         <v>0</v>
       </c>
       <c r="AY138" s="13">
         <v>0</v>
       </c>
       <c r="AZ138" s="13">
         <v>0</v>
       </c>
       <c r="BA138" s="13">
         <v>0</v>
       </c>
       <c r="BB138" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:54" ht="45">
       <c r="A139" s="7" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="B139" s="11" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C139" s="12">
         <v>0</v>
       </c>
       <c r="D139" s="12">
         <v>0</v>
       </c>
       <c r="E139" s="12">
         <v>0</v>
       </c>
       <c r="F139" s="12">
         <v>0</v>
       </c>
       <c r="G139" s="13">
         <v>0</v>
       </c>
       <c r="H139" s="13">
         <v>0</v>
       </c>
       <c r="I139" s="13">
         <v>0</v>
       </c>
       <c r="J139" s="13">
         <v>0</v>
       </c>
@@ -25123,54 +25122,54 @@
       </c>
       <c r="AV139" s="13">
         <v>0</v>
       </c>
       <c r="AW139" s="13">
         <v>0</v>
       </c>
       <c r="AX139" s="13">
         <v>0</v>
       </c>
       <c r="AY139" s="13">
         <v>0</v>
       </c>
       <c r="AZ139" s="13">
         <v>0</v>
       </c>
       <c r="BA139" s="13">
         <v>0</v>
       </c>
       <c r="BB139" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:54" ht="56.25">
       <c r="A140" s="15" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="B140" s="16" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C140" s="17">
         <v>20</v>
       </c>
       <c r="D140" s="17">
         <v>2.04657</v>
       </c>
       <c r="E140" s="17">
         <v>2182.2460000000001</v>
       </c>
       <c r="F140" s="17">
         <v>215.18755999999999</v>
       </c>
       <c r="G140" s="18">
         <v>20.054600000000001</v>
       </c>
       <c r="H140" s="18">
         <v>1.46</v>
       </c>
       <c r="I140" s="18">
         <v>1800.9500800000001</v>
       </c>
       <c r="J140" s="18">
         <v>167.73743999999999</v>
       </c>
@@ -25267,66 +25266,66 @@
       <c r="AO140" s="18">
         <v>1088.50506</v>
       </c>
       <c r="AP140" s="18">
         <v>184.67451</v>
       </c>
       <c r="AQ140" s="18">
         <v>0</v>
       </c>
       <c r="AR140" s="18">
         <v>0</v>
       </c>
       <c r="AS140" s="18">
         <v>553.95988999999997</v>
       </c>
       <c r="AT140" s="18">
         <v>112.42156</v>
       </c>
       <c r="AU140" s="18">
         <v>0</v>
       </c>
       <c r="AV140" s="18">
         <v>0</v>
       </c>
       <c r="AW140" s="18">
-        <v>317.06556999999998</v>
+        <v>322.79872999999998</v>
       </c>
       <c r="AX140" s="18">
-        <v>57.462229999999998</v>
+        <v>59.481430000000003</v>
       </c>
       <c r="AY140" s="18">
         <v>0</v>
       </c>
       <c r="AZ140" s="18">
         <v>0</v>
       </c>
       <c r="BA140" s="18">
-        <v>381.21767999999997</v>
+        <v>393.74367999999998</v>
       </c>
       <c r="BB140" s="18">
-        <v>95.966440000000006</v>
+        <v>101.7462</v>
       </c>
     </row>
     <row r="141" spans="1:54" ht="18" customHeight="1">
       <c r="C141" s="13"/>
       <c r="D141" s="13"/>
       <c r="E141" s="13"/>
       <c r="F141" s="13"/>
       <c r="G141" s="13"/>
       <c r="H141" s="13"/>
       <c r="I141" s="13"/>
       <c r="J141" s="13"/>
       <c r="K141" s="13"/>
       <c r="L141" s="13"/>
       <c r="M141" s="13"/>
       <c r="N141" s="13"/>
       <c r="O141" s="13"/>
       <c r="P141" s="13"/>
       <c r="Q141" s="13"/>
       <c r="R141" s="13"/>
       <c r="S141" s="13"/>
       <c r="T141" s="13"/>
       <c r="U141" s="13"/>
       <c r="V141" s="13"/>
       <c r="W141" s="13"/>
       <c r="X141" s="13"/>
@@ -25340,131 +25339,131 @@
       <c r="AF141" s="13"/>
       <c r="AG141" s="13"/>
       <c r="AH141" s="13"/>
       <c r="AI141" s="13"/>
       <c r="AJ141" s="13"/>
       <c r="AK141" s="13"/>
       <c r="AL141" s="13"/>
       <c r="AM141" s="13"/>
       <c r="AN141" s="13"/>
       <c r="AO141" s="13"/>
       <c r="AP141" s="13"/>
       <c r="AQ141" s="13"/>
       <c r="AR141" s="13"/>
       <c r="AS141" s="13"/>
       <c r="AT141" s="13"/>
       <c r="AU141" s="13"/>
       <c r="AV141" s="13"/>
       <c r="AW141" s="13"/>
       <c r="AX141" s="13"/>
       <c r="AY141" s="13"/>
       <c r="AZ141" s="13"/>
       <c r="BA141" s="13"/>
       <c r="BB141" s="13"/>
     </row>
     <row r="142" spans="1:54" ht="27" customHeight="1">
-      <c r="A142" s="43" t="s">
-[...2 lines deleted...]
-      <c r="B142" s="43"/>
+      <c r="A142" s="44" t="s">
+        <v>287</v>
+      </c>
+      <c r="B142" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="43">
+    <mergeCell ref="AK4:AL4"/>
+    <mergeCell ref="AY3:BB3"/>
+    <mergeCell ref="AY4:AZ4"/>
+    <mergeCell ref="BA4:BB4"/>
+    <mergeCell ref="AU3:AX3"/>
+    <mergeCell ref="AU4:AV4"/>
+    <mergeCell ref="AW4:AX4"/>
+    <mergeCell ref="AS4:AT4"/>
+    <mergeCell ref="AO4:AP4"/>
+    <mergeCell ref="AQ3:AT3"/>
+    <mergeCell ref="AQ4:AR4"/>
+    <mergeCell ref="AM3:AP3"/>
+    <mergeCell ref="AM4:AN4"/>
+    <mergeCell ref="AG4:AH4"/>
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="A142:B142"/>
+    <mergeCell ref="O3:R3"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="G3:J3"/>
+    <mergeCell ref="AE4:AF4"/>
+    <mergeCell ref="AE3:AH3"/>
+    <mergeCell ref="AI4:AJ4"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="A1:AD1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="Y4:Z4"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="AA4:AB4"/>
-    <mergeCell ref="AK4:AL4"/>
-[...9 lines deleted...]
-    <mergeCell ref="G3:J3"/>
+    <mergeCell ref="AC4:AD4"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="W3:Z3"/>
-    <mergeCell ref="AG4:AH4"/>
-[...17 lines deleted...]
-    <mergeCell ref="AW4:AX4"/>
   </mergeCells>
   <phoneticPr fontId="28" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Метаданные </vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
-      <vt:lpstr>2015-2026</vt:lpstr>
-      <vt:lpstr>'2015-2026'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>ВКО</vt:lpstr>
+      <vt:lpstr>ВКО!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>o.nurgaliev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>