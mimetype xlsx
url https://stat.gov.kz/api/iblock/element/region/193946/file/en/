--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="eng" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="28">
   <si>
     <t>percent</t>
   </si>
   <si>
     <t xml:space="preserve">The level of digital literacy of the population (the proportion of users with the skills to use a personal computer, smartphone,notebook, laptop; standard programs; receiving services and services via the Internet)  </t>
   </si>
   <si>
     <t xml:space="preserve">of the total population   </t>
   </si>
   <si>
     <t xml:space="preserve">6 years old and older </t>
   </si>
   <si>
     <t xml:space="preserve">aged 6-74   </t>
   </si>
   <si>
     <t>The level of digital literacy of the population</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>Kostanay region</t>
   </si>
   <si>
@@ -154,51 +154,51 @@
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -250,149 +250,169 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Лист1" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -664,1105 +684,1390 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N29"/>
+  <dimension ref="A1:Q29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7:M7"/>
+      <selection sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="5" customWidth="1"/>
     <col min="2" max="13" width="12.5703125" style="5" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="5"/>
+    <col min="14" max="14" width="11.5703125" style="5" customWidth="1"/>
+    <col min="15" max="15" width="10.85546875" style="5" customWidth="1"/>
+    <col min="16" max="16" width="12.5703125" style="5" customWidth="1"/>
+    <col min="17" max="17" width="11.140625" style="5" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="27" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
       <c r="M1" s="27"/>
-    </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+      <c r="Q1" s="33"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
-      <c r="E2" s="10"/>
-[...7 lines deleted...]
-      <c r="M2" s="11" t="s">
+      <c r="E2" s="9"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="9"/>
+      <c r="J2" s="9"/>
+      <c r="K2" s="9"/>
+      <c r="L2" s="9"/>
+      <c r="Q2" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:14" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
-      <c r="E3" s="10"/>
-[...11 lines deleted...]
-      <c r="B4" s="23" t="s">
+      <c r="E3" s="9"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="9"/>
+      <c r="H3" s="9"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="9"/>
+      <c r="K3" s="9"/>
+      <c r="L3" s="9"/>
+      <c r="M3" s="10"/>
+    </row>
+    <row r="4" spans="1:17" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="30"/>
+      <c r="B4" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="23"/>
-[...14 lines deleted...]
-      <c r="B5" s="25" t="s">
+      <c r="C4" s="36"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="36"/>
+      <c r="G4" s="36"/>
+      <c r="H4" s="36"/>
+      <c r="I4" s="36"/>
+      <c r="J4" s="36"/>
+      <c r="K4" s="36"/>
+      <c r="L4" s="36"/>
+      <c r="M4" s="36"/>
+      <c r="N4" s="37"/>
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="37"/>
+    </row>
+    <row r="5" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="31"/>
+      <c r="B5" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="25"/>
-[...14 lines deleted...]
-      <c r="B6" s="21" t="s">
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="35"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="35"/>
+      <c r="M5" s="35"/>
+      <c r="N5" s="33"/>
+      <c r="O5" s="33"/>
+      <c r="P5" s="33"/>
+      <c r="Q5" s="33"/>
+    </row>
+    <row r="6" spans="1:17" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="31"/>
+      <c r="B6" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="21" t="s">
+      <c r="C6" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="D6" s="21" t="s">
+      <c r="D6" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="21" t="s">
+      <c r="E6" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="21" t="s">
+      <c r="F6" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="G6" s="21" t="s">
+      <c r="G6" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="H6" s="21" t="s">
+      <c r="H6" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="I6" s="21" t="s">
+      <c r="I6" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="J6" s="21" t="s">
+      <c r="J6" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="K6" s="22" t="s">
+      <c r="K6" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="L6" s="21" t="s">
+      <c r="L6" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="M6" s="22" t="s">
+      <c r="M6" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="N6" s="8"/>
-[...3 lines deleted...]
-      <c r="B7" s="28">
+      <c r="N6" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="O6" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="P6" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q6" s="23" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="32"/>
+      <c r="B7" s="29">
         <v>2018</v>
       </c>
-      <c r="C7" s="28"/>
-      <c r="D7" s="28">
+      <c r="C7" s="29"/>
+      <c r="D7" s="29">
         <v>2019</v>
       </c>
-      <c r="E7" s="28"/>
-      <c r="F7" s="32">
+      <c r="E7" s="29"/>
+      <c r="F7" s="28">
         <v>2020</v>
       </c>
-      <c r="G7" s="32"/>
-      <c r="H7" s="32">
+      <c r="G7" s="28"/>
+      <c r="H7" s="28">
         <v>2021</v>
       </c>
-      <c r="I7" s="33"/>
-      <c r="J7" s="32">
+      <c r="I7" s="24"/>
+      <c r="J7" s="28">
         <v>2022</v>
       </c>
-      <c r="K7" s="33"/>
-      <c r="L7" s="33">
+      <c r="K7" s="24"/>
+      <c r="L7" s="24">
         <v>2023</v>
       </c>
-      <c r="M7" s="34"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M7" s="25"/>
+      <c r="N7" s="28">
+        <v>2024</v>
+      </c>
+      <c r="O7" s="24"/>
+      <c r="P7" s="24">
+        <v>2025</v>
+      </c>
+      <c r="Q7" s="25"/>
+    </row>
+    <row r="8" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="12">
+      <c r="B8" s="11">
         <v>76.5</v>
       </c>
-      <c r="C8" s="12">
+      <c r="C8" s="11">
         <v>80.8</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D8" s="12">
         <v>78.8</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E8" s="12">
         <v>82.9</v>
       </c>
-      <c r="F8" s="14">
+      <c r="F8" s="13">
         <v>82.2</v>
       </c>
-      <c r="G8" s="14">
+      <c r="G8" s="13">
         <v>85.8</v>
       </c>
-      <c r="H8" s="15">
+      <c r="H8" s="14">
         <v>88.02</v>
       </c>
-      <c r="I8" s="15">
+      <c r="I8" s="14">
         <v>90.78</v>
       </c>
-      <c r="J8" s="12">
+      <c r="J8" s="11">
         <v>86.8</v>
       </c>
-      <c r="K8" s="12">
+      <c r="K8" s="11">
         <v>90.88</v>
       </c>
-      <c r="L8" s="9">
+      <c r="L8" s="8">
         <v>91.73</v>
       </c>
-      <c r="M8" s="9">
+      <c r="M8" s="8">
         <v>91.68</v>
       </c>
-      <c r="N8" s="8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N8" s="8">
+        <v>88.1</v>
+      </c>
+      <c r="O8" s="8">
+        <v>91.93</v>
+      </c>
+      <c r="P8" s="8">
+        <v>88.96</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>92.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="14">
+      <c r="B9" s="13">
         <v>80.2</v>
       </c>
-      <c r="C9" s="14">
+      <c r="C9" s="13">
         <v>84.3</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="12">
         <v>90.6</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="12">
         <v>94.8</v>
       </c>
-      <c r="F9" s="14">
+      <c r="F9" s="13">
         <v>82.1</v>
       </c>
-      <c r="G9" s="14">
+      <c r="G9" s="13">
         <v>85.3</v>
       </c>
-      <c r="H9" s="15">
+      <c r="H9" s="14">
         <v>96.41</v>
       </c>
-      <c r="I9" s="15">
+      <c r="I9" s="14">
         <v>97.81</v>
       </c>
-      <c r="J9" s="16" t="s">
-[...12 lines deleted...]
-    <row r="10" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J9" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="K9" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="L9" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="M9" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="N9" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="O9" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="P9" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q9" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="14">
+      <c r="B10" s="13">
         <v>53.7</v>
       </c>
-      <c r="C10" s="14">
+      <c r="C10" s="13">
         <v>55.3</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="12">
         <v>64</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="12">
         <v>65.7</v>
       </c>
-      <c r="F10" s="14">
+      <c r="F10" s="13">
         <v>91.8</v>
       </c>
-      <c r="G10" s="14">
+      <c r="G10" s="13">
         <v>92.6</v>
       </c>
-      <c r="H10" s="15">
+      <c r="H10" s="14">
         <v>88.96</v>
       </c>
-      <c r="I10" s="15">
+      <c r="I10" s="14">
         <v>91.2</v>
       </c>
-      <c r="J10" s="16" t="s">
-[...12 lines deleted...]
-    <row r="11" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J10" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="K10" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="L10" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="M10" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="N10" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="O10" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="P10" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q10" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="14">
+      <c r="B11" s="13">
         <v>75.599999999999994</v>
       </c>
-      <c r="C11" s="14">
+      <c r="C11" s="13">
         <v>81.900000000000006</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D11" s="12">
         <v>79.7</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E11" s="12">
         <v>85.7</v>
       </c>
-      <c r="F11" s="14">
+      <c r="F11" s="13">
         <v>81.8</v>
       </c>
-      <c r="G11" s="14">
+      <c r="G11" s="13">
         <v>87</v>
       </c>
-      <c r="H11" s="15">
+      <c r="H11" s="14">
         <v>91.69</v>
       </c>
-      <c r="I11" s="15">
+      <c r="I11" s="14">
         <v>95</v>
       </c>
-      <c r="J11" s="16" t="s">
-[...12 lines deleted...]
-    <row r="12" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J11" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="K11" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="L11" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="M11" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="N11" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="O11" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="P11" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q11" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="14">
+      <c r="B12" s="13">
         <v>74.900000000000006</v>
       </c>
-      <c r="C12" s="14">
+      <c r="C12" s="13">
         <v>80.7</v>
       </c>
-      <c r="D12" s="13">
+      <c r="D12" s="12">
         <v>67</v>
       </c>
-      <c r="E12" s="13">
+      <c r="E12" s="12">
         <v>71.7</v>
       </c>
-      <c r="F12" s="14">
+      <c r="F12" s="13">
         <v>81.5</v>
       </c>
-      <c r="G12" s="14">
+      <c r="G12" s="13">
         <v>86.5</v>
       </c>
-      <c r="H12" s="15">
+      <c r="H12" s="14">
         <v>82.59</v>
       </c>
-      <c r="I12" s="15">
+      <c r="I12" s="14">
         <v>86.9</v>
       </c>
-      <c r="J12" s="16" t="s">
-[...12 lines deleted...]
-    <row r="13" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J12" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="K12" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="L12" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="M12" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="N12" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="O12" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="P12" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q12" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="14">
+      <c r="B13" s="13">
         <v>85.6</v>
       </c>
-      <c r="C13" s="14">
+      <c r="C13" s="13">
         <v>89.4</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D13" s="12">
         <v>83.5</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E13" s="12">
         <v>87.1</v>
       </c>
-      <c r="F13" s="14">
+      <c r="F13" s="13">
         <v>91.1</v>
       </c>
-      <c r="G13" s="14">
+      <c r="G13" s="13">
         <v>94.8</v>
       </c>
-      <c r="H13" s="15">
+      <c r="H13" s="14">
         <v>96.88</v>
       </c>
-      <c r="I13" s="15">
+      <c r="I13" s="14">
         <v>99.01</v>
       </c>
-      <c r="J13" s="16" t="s">
-[...12 lines deleted...]
-    <row r="14" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J13" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="K13" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="L13" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="M13" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="N13" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="O13" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="P13" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q13" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="14">
+      <c r="B14" s="13">
         <v>82.6</v>
       </c>
-      <c r="C14" s="14">
+      <c r="C14" s="13">
         <v>84.8</v>
       </c>
-      <c r="D14" s="13">
+      <c r="D14" s="12">
         <v>78.2</v>
       </c>
-      <c r="E14" s="13">
+      <c r="E14" s="12">
         <v>80.3</v>
       </c>
-      <c r="F14" s="14">
+      <c r="F14" s="13">
         <v>87.8</v>
       </c>
-      <c r="G14" s="14">
+      <c r="G14" s="13">
         <v>90.1</v>
       </c>
-      <c r="H14" s="15">
+      <c r="H14" s="14">
         <v>95.12</v>
       </c>
-      <c r="I14" s="15">
+      <c r="I14" s="14">
         <v>96.11</v>
       </c>
-      <c r="J14" s="16" t="s">
-[...12 lines deleted...]
-    <row r="15" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J14" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="K14" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="L14" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="M14" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="N14" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="O14" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="P14" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q14" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="14">
+      <c r="B15" s="13">
         <v>69.400000000000006</v>
       </c>
-      <c r="C15" s="14">
+      <c r="C15" s="13">
         <v>73.099999999999994</v>
       </c>
-      <c r="D15" s="13">
+      <c r="D15" s="12">
         <v>84.1</v>
       </c>
-      <c r="E15" s="13">
+      <c r="E15" s="12">
         <v>88.4</v>
       </c>
-      <c r="F15" s="14">
+      <c r="F15" s="13">
         <v>81</v>
       </c>
-      <c r="G15" s="14">
+      <c r="G15" s="13">
         <v>85</v>
       </c>
-      <c r="H15" s="15">
+      <c r="H15" s="14">
         <v>91.45</v>
       </c>
-      <c r="I15" s="15">
+      <c r="I15" s="14">
         <v>95.83</v>
       </c>
-      <c r="J15" s="16" t="s">
-[...12 lines deleted...]
-    <row r="16" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J15" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="K15" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="L15" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="M15" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="N15" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="O15" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="P15" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q15" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="14">
+      <c r="B16" s="13">
         <v>73.3</v>
       </c>
-      <c r="C16" s="14">
+      <c r="C16" s="13">
         <v>77.099999999999994</v>
       </c>
-      <c r="D16" s="13">
+      <c r="D16" s="12">
         <v>50.7</v>
       </c>
-      <c r="E16" s="13">
+      <c r="E16" s="12">
         <v>53.2</v>
       </c>
-      <c r="F16" s="14">
+      <c r="F16" s="13">
         <v>89.5</v>
       </c>
-      <c r="G16" s="14">
+      <c r="G16" s="13">
         <v>93</v>
       </c>
-      <c r="H16" s="15">
+      <c r="H16" s="14">
         <v>83.74</v>
       </c>
-      <c r="I16" s="15">
+      <c r="I16" s="14">
         <v>85.96</v>
       </c>
-      <c r="J16" s="16" t="s">
-[...12 lines deleted...]
-    <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J16" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="K16" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="L16" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="M16" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="N16" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="O16" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="P16" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q16" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="14">
+      <c r="B17" s="13">
         <v>75.3</v>
       </c>
-      <c r="C17" s="14">
+      <c r="C17" s="13">
         <v>77.599999999999994</v>
       </c>
-      <c r="D17" s="13">
+      <c r="D17" s="12">
         <v>80.3</v>
       </c>
-      <c r="E17" s="13">
+      <c r="E17" s="12">
         <v>82.6</v>
       </c>
-      <c r="F17" s="14">
+      <c r="F17" s="13">
         <v>92.7</v>
       </c>
-      <c r="G17" s="14">
+      <c r="G17" s="13">
         <v>95.1</v>
       </c>
-      <c r="H17" s="15">
+      <c r="H17" s="14">
         <v>80.760000000000005</v>
       </c>
-      <c r="I17" s="15">
+      <c r="I17" s="14">
         <v>82.81</v>
       </c>
-      <c r="J17" s="16" t="s">
-[...12 lines deleted...]
-    <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J17" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="K17" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="L17" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="M17" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="N17" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="O17" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="P17" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q17" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="14">
+      <c r="B18" s="13">
         <v>84.9</v>
       </c>
-      <c r="C18" s="14">
+      <c r="C18" s="13">
         <v>89.6</v>
       </c>
-      <c r="D18" s="13">
+      <c r="D18" s="12">
         <v>80.8</v>
       </c>
-      <c r="E18" s="13">
+      <c r="E18" s="12">
         <v>85.1</v>
       </c>
-      <c r="F18" s="14">
+      <c r="F18" s="13">
         <v>91.5</v>
       </c>
-      <c r="G18" s="14">
+      <c r="G18" s="13">
         <v>93.4</v>
       </c>
-      <c r="H18" s="15">
+      <c r="H18" s="14">
         <v>82.89</v>
       </c>
-      <c r="I18" s="15">
+      <c r="I18" s="14">
         <v>86.49</v>
       </c>
-      <c r="J18" s="16" t="s">
-[...12 lines deleted...]
-    <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J18" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="K18" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="L18" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="M18" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="N18" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="O18" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="P18" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q18" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="14">
+      <c r="B19" s="13">
         <v>76.900000000000006</v>
       </c>
-      <c r="C19" s="14">
+      <c r="C19" s="13">
         <v>79.900000000000006</v>
       </c>
-      <c r="D19" s="13">
+      <c r="D19" s="12">
         <v>74.7</v>
       </c>
-      <c r="E19" s="13">
+      <c r="E19" s="12">
         <v>77.5</v>
       </c>
-      <c r="F19" s="14">
+      <c r="F19" s="13">
         <v>86.6</v>
       </c>
-      <c r="G19" s="14">
+      <c r="G19" s="13">
         <v>89.7</v>
       </c>
-      <c r="H19" s="15">
+      <c r="H19" s="14">
         <v>92.93</v>
       </c>
-      <c r="I19" s="15">
+      <c r="I19" s="14">
         <v>96.04</v>
       </c>
-      <c r="J19" s="16" t="s">
-[...12 lines deleted...]
-    <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J19" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="K19" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="L19" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="M19" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="N19" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="O19" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="P19" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q19" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="14">
+      <c r="B20" s="13">
         <v>75.3</v>
       </c>
-      <c r="C20" s="14">
+      <c r="C20" s="13">
         <v>80.5</v>
       </c>
-      <c r="D20" s="13">
+      <c r="D20" s="12">
         <v>64.8</v>
       </c>
-      <c r="E20" s="13">
+      <c r="E20" s="12">
         <v>69.099999999999994</v>
       </c>
-      <c r="F20" s="14">
+      <c r="F20" s="13">
         <v>80.8</v>
       </c>
-      <c r="G20" s="14">
+      <c r="G20" s="13">
         <v>85.9</v>
       </c>
-      <c r="H20" s="15">
+      <c r="H20" s="14">
         <v>90.23</v>
       </c>
-      <c r="I20" s="15">
+      <c r="I20" s="14">
         <v>94.46</v>
       </c>
-      <c r="J20" s="16" t="s">
-[...12 lines deleted...]
-    <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J20" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="K20" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="L20" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="M20" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="N20" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="O20" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="P20" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q20" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="14">
+      <c r="B21" s="13">
         <v>67.3</v>
       </c>
-      <c r="C21" s="14">
+      <c r="C21" s="13">
         <v>70.400000000000006</v>
       </c>
-      <c r="D21" s="13">
+      <c r="D21" s="12">
         <v>75</v>
       </c>
-      <c r="E21" s="13">
+      <c r="E21" s="12">
         <v>78.2</v>
       </c>
-      <c r="F21" s="14">
+      <c r="F21" s="13">
         <v>90</v>
       </c>
-      <c r="G21" s="14">
+      <c r="G21" s="13">
         <v>93.6</v>
       </c>
-      <c r="H21" s="15">
+      <c r="H21" s="14">
         <v>87.81</v>
       </c>
-      <c r="I21" s="15">
+      <c r="I21" s="14">
         <v>88.4</v>
       </c>
-      <c r="J21" s="16" t="s">
-[...12 lines deleted...]
-    <row r="22" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J21" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="K21" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="L21" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="M21" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="N21" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="O21" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="P21" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q21" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="14">
+      <c r="B22" s="13">
         <v>81.5</v>
       </c>
-      <c r="C22" s="14">
+      <c r="C22" s="13">
         <v>85.3</v>
       </c>
-      <c r="D22" s="13">
+      <c r="D22" s="12">
         <v>82.9</v>
       </c>
-      <c r="E22" s="13">
+      <c r="E22" s="12">
         <v>86.7</v>
       </c>
-      <c r="F22" s="14">
+      <c r="F22" s="13">
         <v>66</v>
       </c>
-      <c r="G22" s="14">
+      <c r="G22" s="13">
         <v>68.900000000000006</v>
       </c>
-      <c r="H22" s="15">
+      <c r="H22" s="14">
         <v>70.900000000000006</v>
       </c>
-      <c r="I22" s="15">
+      <c r="I22" s="14">
         <v>73.69</v>
       </c>
-      <c r="J22" s="16" t="s">
-[...12 lines deleted...]
-    <row r="23" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J22" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="K22" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="L22" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="M22" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="N22" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="O22" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="P22" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q22" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="14">
+      <c r="B23" s="13">
         <v>79.3</v>
       </c>
-      <c r="C23" s="14">
+      <c r="C23" s="13">
         <v>84.1</v>
       </c>
-      <c r="D23" s="13">
+      <c r="D23" s="12">
         <v>64.2</v>
       </c>
-      <c r="E23" s="13">
+      <c r="E23" s="12">
         <v>67.900000000000006</v>
       </c>
-      <c r="F23" s="14">
+      <c r="F23" s="13">
         <v>83.3</v>
       </c>
-      <c r="G23" s="14">
+      <c r="G23" s="13">
         <v>87.1</v>
       </c>
-      <c r="H23" s="15">
+      <c r="H23" s="14">
         <v>87.19</v>
       </c>
-      <c r="I23" s="15">
+      <c r="I23" s="14">
         <v>91.99</v>
       </c>
-      <c r="J23" s="16" t="s">
-[...12 lines deleted...]
-    <row r="24" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J23" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="K23" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="L23" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="M23" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="N23" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="O23" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="P23" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q23" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="14">
+      <c r="B24" s="13">
         <v>60.3</v>
       </c>
-      <c r="C24" s="14">
+      <c r="C24" s="13">
         <v>62.1</v>
       </c>
-      <c r="D24" s="13">
+      <c r="D24" s="12">
         <v>81.400000000000006</v>
       </c>
-      <c r="E24" s="13">
+      <c r="E24" s="12">
         <v>83.9</v>
       </c>
-      <c r="F24" s="14">
+      <c r="F24" s="13">
         <v>72.7</v>
       </c>
-      <c r="G24" s="14">
+      <c r="G24" s="13">
         <v>75</v>
       </c>
-      <c r="H24" s="15">
+      <c r="H24" s="14">
         <v>83.05</v>
       </c>
-      <c r="I24" s="15">
+      <c r="I24" s="14">
         <v>85.7</v>
       </c>
-      <c r="J24" s="16" t="s">
-[...12 lines deleted...]
-    <row r="25" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J24" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="K24" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="L24" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="M24" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="N24" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="O24" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="P24" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q24" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="14">
+      <c r="B25" s="13">
         <v>85.8</v>
       </c>
-      <c r="C25" s="14">
+      <c r="C25" s="13">
         <v>90.4</v>
       </c>
-      <c r="D25" s="13">
+      <c r="D25" s="12">
         <v>88.9</v>
       </c>
-      <c r="E25" s="13">
+      <c r="E25" s="12">
         <v>93.5</v>
       </c>
-      <c r="F25" s="14">
+      <c r="F25" s="13">
         <v>86.1</v>
       </c>
-      <c r="G25" s="14">
+      <c r="G25" s="13">
         <v>90.4</v>
       </c>
-      <c r="H25" s="15">
+      <c r="H25" s="14">
         <v>93.05</v>
       </c>
-      <c r="I25" s="15">
+      <c r="I25" s="14">
         <v>97.64</v>
       </c>
-      <c r="J25" s="16" t="s">
-[...12 lines deleted...]
-    <row r="26" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J25" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="K25" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="L25" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="M25" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="N25" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="O25" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="P25" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q25" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B26" s="14">
+      <c r="B26" s="13">
         <v>72.8</v>
       </c>
-      <c r="C26" s="14">
+      <c r="C26" s="13">
         <v>76.599999999999994</v>
       </c>
-      <c r="D26" s="13">
+      <c r="D26" s="12">
         <v>74.400000000000006</v>
       </c>
-      <c r="E26" s="13">
+      <c r="E26" s="12">
         <v>78.2</v>
       </c>
-      <c r="F26" s="14">
+      <c r="F26" s="13">
         <v>81.2</v>
       </c>
-      <c r="G26" s="14">
+      <c r="G26" s="13">
         <v>85</v>
       </c>
-      <c r="H26" s="15">
+      <c r="H26" s="14">
         <v>86.02</v>
       </c>
-      <c r="I26" s="15">
+      <c r="I26" s="14">
         <v>89.39</v>
       </c>
-      <c r="J26" s="16" t="s">
-[...12 lines deleted...]
-    <row r="27" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J26" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="K26" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="L26" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="M26" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="N26" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="O26" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="P26" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q26" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="14">
+      <c r="B27" s="13">
         <v>70.599999999999994</v>
       </c>
-      <c r="C27" s="14">
+      <c r="C27" s="13">
         <v>74.7</v>
       </c>
-      <c r="D27" s="13">
+      <c r="D27" s="12">
         <v>68.7</v>
       </c>
-      <c r="E27" s="13">
+      <c r="E27" s="12">
         <v>72.7</v>
       </c>
-      <c r="F27" s="14">
+      <c r="F27" s="13">
         <v>66.5</v>
       </c>
-      <c r="G27" s="14">
+      <c r="G27" s="13">
         <v>70.5</v>
       </c>
-      <c r="H27" s="15">
+      <c r="H27" s="14">
         <v>61.35</v>
       </c>
-      <c r="I27" s="15">
+      <c r="I27" s="14">
         <v>65.09</v>
       </c>
-      <c r="J27" s="16" t="s">
-[...12 lines deleted...]
-    <row r="28" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J27" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="K27" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="L27" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="M27" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="N27" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="O27" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="P27" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q27" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="17">
+      <c r="B28" s="16">
         <v>79.8</v>
       </c>
-      <c r="C28" s="17">
+      <c r="C28" s="16">
         <v>84.1</v>
       </c>
-      <c r="D28" s="18">
+      <c r="D28" s="17">
         <v>83.2</v>
       </c>
-      <c r="E28" s="18">
+      <c r="E28" s="17">
         <v>87.6</v>
       </c>
-      <c r="F28" s="17">
+      <c r="F28" s="16">
         <v>90</v>
       </c>
-      <c r="G28" s="17">
+      <c r="G28" s="16">
         <v>93.1</v>
       </c>
-      <c r="H28" s="19">
+      <c r="H28" s="18">
         <v>92.69</v>
       </c>
-      <c r="I28" s="19">
+      <c r="I28" s="18">
         <v>93.71</v>
       </c>
-      <c r="J28" s="20" t="s">
-[...25 lines deleted...]
-      <c r="M29" s="10"/>
+      <c r="J28" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="K28" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="L28" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="M28" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="N28" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="O28" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="P28" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q28" s="19" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A29" s="9"/>
+      <c r="B29" s="9"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="9"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="9"/>
+      <c r="G29" s="9"/>
+      <c r="H29" s="9"/>
+      <c r="I29" s="9"/>
+      <c r="J29" s="9"/>
+      <c r="K29" s="9"/>
+      <c r="L29" s="9"/>
+      <c r="M29" s="9"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
+  <mergeCells count="12">
     <mergeCell ref="L7:M7"/>
-    <mergeCell ref="B4:M4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1:M1"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="A4:A7"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="B4:Q4"/>
+    <mergeCell ref="B5:Q5"/>
+    <mergeCell ref="N7:O7"/>
+    <mergeCell ref="P7:Q7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>eng</vt:lpstr>
     </vt:vector>