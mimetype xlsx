--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="17715" yWindow="225" windowWidth="9540" windowHeight="12090"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="28">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -108,51 +108,51 @@
   </si>
   <si>
     <t>Мангистауский район</t>
   </si>
   <si>
     <t>Мунайлинский район</t>
   </si>
   <si>
     <t>Тупкараганский район</t>
   </si>
   <si>
     <t>Х-конфиденциальные данные</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений  в Мангистауской области за 2026 год*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -202,50 +202,56 @@
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -260,51 +266,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -379,55 +385,64 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -689,102 +704,102 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N35"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="F21" sqref="F21"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D35" sqref="D35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="34" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="5" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="3" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="5" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="5" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="5" customWidth="1"/>
     <col min="9" max="9" width="10.42578125" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" style="3" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" style="5" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="38"/>
       <c r="B1" s="39"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="39"/>
-      <c r="F1" s="47"/>
-[...6 lines deleted...]
-      <c r="M1" s="47"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
     </row>
     <row r="2" spans="1:14" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A2" s="46" t="s">
+      <c r="A2" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="46"/>
-[...10 lines deleted...]
-      <c r="M2" s="46"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
       <c r="N2" s="28"/>
     </row>
     <row r="3" spans="1:14" s="1" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="33"/>
       <c r="C3" s="29"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="29"/>
       <c r="J3" s="29"/>
       <c r="K3" s="29"/>
       <c r="L3" s="33"/>
       <c r="M3" s="29"/>
     </row>
     <row r="4" spans="1:14" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>1</v>
       </c>
@@ -849,198 +864,214 @@
         <v>11</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="42">
         <v>106580.7</v>
       </c>
       <c r="C6" s="42">
         <v>206565.1</v>
       </c>
-      <c r="D6" s="13"/>
+      <c r="D6" s="50">
+        <v>227734.5</v>
+      </c>
       <c r="E6" s="31"/>
       <c r="F6" s="34"/>
       <c r="G6" s="34"/>
       <c r="H6" s="34"/>
       <c r="I6" s="34"/>
       <c r="J6" s="34"/>
       <c r="K6" s="13"/>
       <c r="L6" s="34"/>
       <c r="M6" s="34"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="42">
         <v>105988.5</v>
       </c>
       <c r="C7" s="42">
         <v>205338.1</v>
       </c>
-      <c r="D7" s="13"/>
+      <c r="D7" s="50">
+        <v>225858.4</v>
+      </c>
       <c r="E7" s="31"/>
       <c r="F7" s="34"/>
       <c r="G7" s="34"/>
       <c r="H7" s="34"/>
       <c r="I7" s="34"/>
       <c r="J7" s="34"/>
       <c r="K7" s="13"/>
       <c r="L7" s="34"/>
       <c r="M7" s="34"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="42">
         <v>248</v>
       </c>
       <c r="C8" s="42">
         <v>474</v>
       </c>
-      <c r="D8" s="13"/>
+      <c r="D8" s="50">
+        <v>713</v>
+      </c>
       <c r="E8" s="31"/>
       <c r="F8" s="34"/>
       <c r="G8" s="34"/>
       <c r="H8" s="34"/>
       <c r="I8" s="34"/>
       <c r="J8" s="34"/>
       <c r="K8" s="13"/>
       <c r="L8" s="34"/>
       <c r="M8" s="34"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="43" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="D9" s="13"/>
+      <c r="D9" s="43" t="s">
+        <v>16</v>
+      </c>
       <c r="E9" s="31"/>
       <c r="F9" s="34"/>
       <c r="G9" s="34"/>
       <c r="H9" s="34"/>
       <c r="I9" s="34"/>
       <c r="J9" s="34"/>
       <c r="K9" s="13"/>
       <c r="L9" s="34"/>
       <c r="M9" s="34"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="42">
         <v>153</v>
       </c>
       <c r="C10" s="42">
         <v>295</v>
       </c>
-      <c r="D10" s="13"/>
+      <c r="D10" s="50">
+        <v>447</v>
+      </c>
       <c r="E10" s="31"/>
       <c r="F10" s="34"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="34"/>
       <c r="K10" s="13"/>
       <c r="L10" s="34"/>
       <c r="M10" s="34"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="42">
         <v>187.2</v>
       </c>
       <c r="C11" s="42">
         <v>368.5</v>
       </c>
-      <c r="D11" s="13"/>
+      <c r="D11" s="50">
+        <v>541.20000000000005</v>
+      </c>
       <c r="E11" s="31"/>
       <c r="F11" s="34"/>
       <c r="G11" s="34"/>
       <c r="H11" s="34"/>
       <c r="I11" s="34"/>
       <c r="J11" s="34"/>
       <c r="K11" s="13"/>
       <c r="L11" s="34"/>
       <c r="M11" s="34"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="44" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="17"/>
+      <c r="D12" s="43" t="s">
+        <v>16</v>
+      </c>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="17"/>
       <c r="I12" s="17"/>
       <c r="J12" s="17"/>
       <c r="K12" s="17"/>
       <c r="L12" s="17"/>
       <c r="M12" s="40"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="42">
         <v>4</v>
       </c>
       <c r="C13" s="42">
         <v>89.5</v>
       </c>
-      <c r="D13" s="13"/>
+      <c r="D13" s="50">
+        <v>174.9</v>
+      </c>
       <c r="E13" s="31"/>
       <c r="F13" s="34"/>
       <c r="G13" s="34"/>
       <c r="H13" s="34"/>
       <c r="I13" s="34"/>
       <c r="J13" s="34"/>
       <c r="K13" s="13"/>
       <c r="L13" s="34"/>
       <c r="M13" s="34"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="16"/>
       <c r="B14" s="12"/>
       <c r="C14" s="30"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="17"/>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="17"/>
     </row>
@@ -1049,198 +1080,214 @@
         <v>13</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="30"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="17"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="42">
         <v>2408.5</v>
       </c>
       <c r="C16" s="42">
         <v>4865.8999999999996</v>
       </c>
-      <c r="D16" s="13"/>
+      <c r="D16" s="50">
+        <v>7325.3</v>
+      </c>
       <c r="E16" s="31"/>
       <c r="F16" s="34"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="34"/>
       <c r="K16" s="13"/>
       <c r="L16" s="34"/>
       <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="42">
         <v>1816.3</v>
       </c>
       <c r="C17" s="42">
         <v>3638.9</v>
       </c>
-      <c r="D17" s="13"/>
+      <c r="D17" s="50">
+        <v>5449.2</v>
+      </c>
       <c r="E17" s="31"/>
       <c r="F17" s="34"/>
       <c r="G17" s="34"/>
       <c r="H17" s="34"/>
       <c r="I17" s="34"/>
       <c r="J17" s="34"/>
       <c r="K17" s="13"/>
       <c r="L17" s="34"/>
       <c r="M17" s="34"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="42">
         <v>248</v>
       </c>
       <c r="C18" s="42">
         <v>474</v>
       </c>
-      <c r="D18" s="13"/>
+      <c r="D18" s="50">
+        <v>713</v>
+      </c>
       <c r="E18" s="31"/>
       <c r="F18" s="34"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="34"/>
       <c r="K18" s="13"/>
       <c r="L18" s="34"/>
       <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="D19" s="13"/>
+      <c r="D19" s="43" t="s">
+        <v>16</v>
+      </c>
       <c r="E19" s="31"/>
       <c r="F19" s="34"/>
       <c r="G19" s="34"/>
       <c r="H19" s="34"/>
       <c r="I19" s="34"/>
       <c r="J19" s="34"/>
       <c r="K19" s="13"/>
       <c r="L19" s="34"/>
       <c r="M19" s="34"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="42">
         <v>153</v>
       </c>
       <c r="C20" s="42">
         <v>295</v>
       </c>
-      <c r="D20" s="13"/>
+      <c r="D20" s="50">
+        <v>447</v>
+      </c>
       <c r="E20" s="31"/>
       <c r="F20" s="34"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="34"/>
       <c r="K20" s="13"/>
       <c r="L20" s="34"/>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="42">
         <v>187.2</v>
       </c>
       <c r="C21" s="42">
         <v>368.5</v>
       </c>
-      <c r="D21" s="13"/>
+      <c r="D21" s="50">
+        <v>541.20000000000005</v>
+      </c>
       <c r="E21" s="31"/>
       <c r="F21" s="34"/>
       <c r="G21" s="34"/>
       <c r="H21" s="34"/>
       <c r="I21" s="34"/>
       <c r="J21" s="34"/>
       <c r="K21" s="13"/>
       <c r="L21" s="34"/>
       <c r="M21" s="34"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="44" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="D22" s="17"/>
+      <c r="D22" s="43" t="s">
+        <v>16</v>
+      </c>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="17"/>
       <c r="I22" s="17"/>
       <c r="J22" s="17"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="40"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="42">
         <v>4</v>
       </c>
       <c r="C23" s="42">
         <v>89.5</v>
       </c>
-      <c r="D23" s="13"/>
+      <c r="D23" s="50">
+        <v>174.9</v>
+      </c>
       <c r="E23" s="31"/>
       <c r="F23" s="34"/>
       <c r="G23" s="34"/>
       <c r="H23" s="34"/>
       <c r="I23" s="34"/>
       <c r="J23" s="34"/>
       <c r="K23" s="13"/>
       <c r="L23" s="34"/>
       <c r="M23" s="34"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="16"/>
       <c r="B24" s="41"/>
       <c r="C24" s="30"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="17"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="17"/>
     </row>
@@ -1249,198 +1296,214 @@
         <v>14</v>
       </c>
       <c r="B25" s="41"/>
       <c r="C25" s="30"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
       <c r="J25" s="17"/>
       <c r="K25" s="11"/>
       <c r="L25" s="11"/>
       <c r="M25" s="17"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="42">
         <v>104172.2</v>
       </c>
       <c r="C26" s="42">
         <v>201699.20000000001</v>
       </c>
-      <c r="D26" s="13"/>
+      <c r="D26" s="50">
+        <v>220409.2</v>
+      </c>
       <c r="E26" s="31"/>
       <c r="F26" s="34"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="34"/>
       <c r="K26" s="13"/>
       <c r="L26" s="34"/>
       <c r="M26" s="34"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="42">
         <v>104172.2</v>
       </c>
       <c r="C27" s="42">
         <v>201699.20000000001</v>
       </c>
-      <c r="D27" s="13"/>
+      <c r="D27" s="50">
+        <v>220409.2</v>
+      </c>
       <c r="E27" s="31"/>
       <c r="F27" s="34"/>
       <c r="G27" s="34"/>
       <c r="H27" s="34"/>
       <c r="I27" s="34"/>
       <c r="J27" s="34"/>
       <c r="K27" s="13"/>
       <c r="L27" s="34"/>
       <c r="M27" s="34"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="44" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="D28" s="17"/>
+      <c r="D28" s="46" t="s">
+        <v>16</v>
+      </c>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="17"/>
       <c r="I28" s="17"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="40"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1">
       <c r="A29" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="44" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="D29" s="17"/>
+      <c r="D29" s="46" t="s">
+        <v>16</v>
+      </c>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="17"/>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="12"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="44" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="D30" s="17"/>
+      <c r="D30" s="46" t="s">
+        <v>16</v>
+      </c>
       <c r="E30" s="17"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="17"/>
       <c r="I30" s="17"/>
       <c r="J30" s="17"/>
       <c r="K30" s="17"/>
       <c r="L30" s="17"/>
       <c r="M30" s="12"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="44" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="D31" s="17"/>
+      <c r="D31" s="46" t="s">
+        <v>16</v>
+      </c>
       <c r="E31" s="17"/>
       <c r="F31" s="17"/>
       <c r="G31" s="17"/>
       <c r="H31" s="17"/>
       <c r="I31" s="17"/>
       <c r="J31" s="17"/>
       <c r="K31" s="17"/>
       <c r="L31" s="17"/>
       <c r="M31" s="12"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="44" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="D32" s="17"/>
+      <c r="D32" s="46" t="s">
+        <v>16</v>
+      </c>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="17"/>
       <c r="I32" s="17"/>
       <c r="J32" s="17"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="12"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1">
       <c r="A33" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="45" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="D33" s="19"/>
+      <c r="D33" s="47" t="s">
+        <v>16</v>
+      </c>
       <c r="E33" s="32"/>
       <c r="F33" s="35"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="35"/>
       <c r="K33" s="19"/>
       <c r="L33" s="35"/>
       <c r="M33" s="35"/>
     </row>
     <row r="34" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A34" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="21"/>
       <c r="C34" s="21"/>
       <c r="D34" s="21"/>
       <c r="E34" s="21"/>
       <c r="F34" s="22"/>
       <c r="G34" s="23"/>
       <c r="H34" s="22"/>
       <c r="I34" s="24"/>
       <c r="J34" s="24"/>
       <c r="K34" s="21"/>
       <c r="L34" s="22"/>