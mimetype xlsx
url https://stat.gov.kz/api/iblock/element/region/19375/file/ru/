--- v1 (2026-05-14)
+++ v2 (2026-06-03)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="17715" yWindow="225" windowWidth="9540" windowHeight="12090"/>
+    <workbookView xWindow="17715" yWindow="225" windowWidth="10605" windowHeight="12090"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="28">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -206,51 +206,50 @@
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
-      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -266,51 +265,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -346,93 +345,90 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -705,814 +701,862 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D35" sqref="D35"/>
+      <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="34" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="5" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="3" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="5" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="5" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="5" customWidth="1"/>
     <col min="9" max="9" width="10.42578125" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" style="3" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" style="5" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="38"/>
-[...11 lines deleted...]
-      <c r="M1" s="49"/>
+      <c r="A1" s="36"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
     </row>
     <row r="2" spans="1:14" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="48"/>
-[...10 lines deleted...]
-      <c r="M2" s="48"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
       <c r="N2" s="28"/>
     </row>
     <row r="3" spans="1:14" s="1" customFormat="1">
       <c r="A3" s="2"/>
-      <c r="B3" s="33"/>
+      <c r="B3" s="31"/>
       <c r="C3" s="29"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
-      <c r="F3" s="33"/>
-[...1 lines deleted...]
-      <c r="H3" s="33"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="31"/>
+      <c r="H3" s="31"/>
       <c r="I3" s="29"/>
       <c r="J3" s="29"/>
       <c r="K3" s="29"/>
-      <c r="L3" s="33"/>
+      <c r="L3" s="31"/>
       <c r="M3" s="29"/>
     </row>
     <row r="4" spans="1:14" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="M4" s="36" t="s">
+      <c r="M4" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="N4" s="37"/>
+      <c r="N4" s="35"/>
     </row>
     <row r="5" spans="1:14" s="1" customFormat="1">
       <c r="A5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="42">
+      <c r="B6" s="40">
         <v>106580.7</v>
       </c>
-      <c r="C6" s="42">
+      <c r="C6" s="40">
         <v>206565.1</v>
       </c>
-      <c r="D6" s="50">
+      <c r="D6" s="46">
         <v>227734.5</v>
       </c>
-      <c r="E6" s="31"/>
-[...4 lines deleted...]
-      <c r="J6" s="34"/>
+      <c r="E6" s="49">
+        <v>335229.3</v>
+      </c>
+      <c r="F6" s="32"/>
+      <c r="G6" s="32"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="32"/>
       <c r="K6" s="13"/>
-      <c r="L6" s="34"/>
-      <c r="M6" s="34"/>
+      <c r="L6" s="32"/>
+      <c r="M6" s="32"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="42">
+      <c r="B7" s="40">
         <v>105988.5</v>
       </c>
-      <c r="C7" s="42">
+      <c r="C7" s="40">
         <v>205338.1</v>
       </c>
-      <c r="D7" s="50">
+      <c r="D7" s="46">
         <v>225858.4</v>
       </c>
-      <c r="E7" s="31"/>
-[...4 lines deleted...]
-      <c r="J7" s="34"/>
+      <c r="E7" s="49">
+        <v>332665.59999999998</v>
+      </c>
+      <c r="F7" s="32"/>
+      <c r="G7" s="32"/>
+      <c r="H7" s="32"/>
+      <c r="I7" s="32"/>
+      <c r="J7" s="32"/>
       <c r="K7" s="13"/>
-      <c r="L7" s="34"/>
-      <c r="M7" s="34"/>
+      <c r="L7" s="32"/>
+      <c r="M7" s="32"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="42">
+      <c r="B8" s="40">
         <v>248</v>
       </c>
-      <c r="C8" s="42">
+      <c r="C8" s="40">
         <v>474</v>
       </c>
-      <c r="D8" s="50">
+      <c r="D8" s="46">
         <v>713</v>
       </c>
-      <c r="E8" s="31"/>
-[...4 lines deleted...]
-      <c r="J8" s="34"/>
+      <c r="E8" s="49">
+        <v>961</v>
+      </c>
+      <c r="F8" s="32"/>
+      <c r="G8" s="32"/>
+      <c r="H8" s="32"/>
+      <c r="I8" s="32"/>
+      <c r="J8" s="32"/>
       <c r="K8" s="13"/>
-      <c r="L8" s="34"/>
-      <c r="M8" s="34"/>
+      <c r="L8" s="32"/>
+      <c r="M8" s="32"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="43" t="s">
-[...13 lines deleted...]
-      <c r="J9" s="34"/>
+      <c r="B9" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" s="32"/>
+      <c r="G9" s="32"/>
+      <c r="H9" s="32"/>
+      <c r="I9" s="32"/>
+      <c r="J9" s="32"/>
       <c r="K9" s="13"/>
-      <c r="L9" s="34"/>
-      <c r="M9" s="34"/>
+      <c r="L9" s="32"/>
+      <c r="M9" s="32"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="42">
+      <c r="B10" s="40">
         <v>153</v>
       </c>
-      <c r="C10" s="42">
+      <c r="C10" s="40">
         <v>295</v>
       </c>
-      <c r="D10" s="50">
+      <c r="D10" s="46">
         <v>447</v>
       </c>
-      <c r="E10" s="31"/>
-[...4 lines deleted...]
-      <c r="J10" s="34"/>
+      <c r="E10" s="49">
+        <v>594</v>
+      </c>
+      <c r="F10" s="32"/>
+      <c r="G10" s="32"/>
+      <c r="H10" s="32"/>
+      <c r="I10" s="32"/>
+      <c r="J10" s="32"/>
       <c r="K10" s="13"/>
-      <c r="L10" s="34"/>
-      <c r="M10" s="34"/>
+      <c r="L10" s="32"/>
+      <c r="M10" s="32"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="42">
+      <c r="B11" s="40">
         <v>187.2</v>
       </c>
-      <c r="C11" s="42">
+      <c r="C11" s="40">
         <v>368.5</v>
       </c>
-      <c r="D11" s="50">
+      <c r="D11" s="46">
         <v>541.20000000000005</v>
       </c>
-      <c r="E11" s="31"/>
-[...4 lines deleted...]
-      <c r="J11" s="34"/>
+      <c r="E11" s="49">
+        <v>742.8</v>
+      </c>
+      <c r="F11" s="32"/>
+      <c r="G11" s="32"/>
+      <c r="H11" s="32"/>
+      <c r="I11" s="32"/>
+      <c r="J11" s="32"/>
       <c r="K11" s="13"/>
-      <c r="L11" s="34"/>
-      <c r="M11" s="34"/>
+      <c r="L11" s="32"/>
+      <c r="M11" s="32"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="44" t="s">
-[...8 lines deleted...]
-      <c r="E12" s="17"/>
+      <c r="B12" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="17"/>
       <c r="I12" s="17"/>
       <c r="J12" s="17"/>
       <c r="K12" s="17"/>
       <c r="L12" s="17"/>
-      <c r="M12" s="40"/>
+      <c r="M12" s="38"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="42">
+      <c r="B13" s="40">
         <v>4</v>
       </c>
-      <c r="C13" s="42">
+      <c r="C13" s="40">
         <v>89.5</v>
       </c>
-      <c r="D13" s="50">
+      <c r="D13" s="46">
         <v>174.9</v>
       </c>
-      <c r="E13" s="31"/>
-[...4 lines deleted...]
-      <c r="J13" s="34"/>
+      <c r="E13" s="49">
+        <v>265.89999999999998</v>
+      </c>
+      <c r="F13" s="32"/>
+      <c r="G13" s="32"/>
+      <c r="H13" s="32"/>
+      <c r="I13" s="32"/>
+      <c r="J13" s="32"/>
       <c r="K13" s="13"/>
-      <c r="L13" s="34"/>
-      <c r="M13" s="34"/>
+      <c r="L13" s="32"/>
+      <c r="M13" s="32"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="16"/>
       <c r="B14" s="12"/>
       <c r="C14" s="30"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="17"/>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="30"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="17"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="42">
+      <c r="B16" s="40">
         <v>2408.5</v>
       </c>
-      <c r="C16" s="42">
+      <c r="C16" s="40">
         <v>4865.8999999999996</v>
       </c>
-      <c r="D16" s="50">
+      <c r="D16" s="46">
         <v>7325.3</v>
       </c>
-      <c r="E16" s="31"/>
-[...4 lines deleted...]
-      <c r="J16" s="34"/>
+      <c r="E16" s="49">
+        <v>9895</v>
+      </c>
+      <c r="F16" s="32"/>
+      <c r="G16" s="32"/>
+      <c r="H16" s="32"/>
+      <c r="I16" s="32"/>
+      <c r="J16" s="32"/>
       <c r="K16" s="13"/>
-      <c r="L16" s="34"/>
-      <c r="M16" s="34"/>
+      <c r="L16" s="32"/>
+      <c r="M16" s="32"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="42">
+      <c r="B17" s="40">
         <v>1816.3</v>
       </c>
-      <c r="C17" s="42">
+      <c r="C17" s="40">
         <v>3638.9</v>
       </c>
-      <c r="D17" s="50">
+      <c r="D17" s="46">
         <v>5449.2</v>
       </c>
-      <c r="E17" s="31"/>
-[...4 lines deleted...]
-      <c r="J17" s="34"/>
+      <c r="E17" s="49">
+        <v>7331.3</v>
+      </c>
+      <c r="F17" s="32"/>
+      <c r="G17" s="32"/>
+      <c r="H17" s="32"/>
+      <c r="I17" s="32"/>
+      <c r="J17" s="32"/>
       <c r="K17" s="13"/>
-      <c r="L17" s="34"/>
-      <c r="M17" s="34"/>
+      <c r="L17" s="32"/>
+      <c r="M17" s="32"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="42">
+      <c r="B18" s="40">
         <v>248</v>
       </c>
-      <c r="C18" s="42">
+      <c r="C18" s="40">
         <v>474</v>
       </c>
-      <c r="D18" s="50">
+      <c r="D18" s="46">
         <v>713</v>
       </c>
-      <c r="E18" s="31"/>
-[...4 lines deleted...]
-      <c r="J18" s="34"/>
+      <c r="E18" s="49">
+        <v>961</v>
+      </c>
+      <c r="F18" s="32"/>
+      <c r="G18" s="32"/>
+      <c r="H18" s="32"/>
+      <c r="I18" s="32"/>
+      <c r="J18" s="32"/>
       <c r="K18" s="13"/>
-      <c r="L18" s="34"/>
-      <c r="M18" s="34"/>
+      <c r="L18" s="32"/>
+      <c r="M18" s="32"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="43" t="s">
-[...13 lines deleted...]
-      <c r="J19" s="34"/>
+      <c r="B19" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="F19" s="32"/>
+      <c r="G19" s="32"/>
+      <c r="H19" s="32"/>
+      <c r="I19" s="32"/>
+      <c r="J19" s="32"/>
       <c r="K19" s="13"/>
-      <c r="L19" s="34"/>
-      <c r="M19" s="34"/>
+      <c r="L19" s="32"/>
+      <c r="M19" s="32"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="42">
+      <c r="B20" s="40">
         <v>153</v>
       </c>
-      <c r="C20" s="42">
+      <c r="C20" s="40">
         <v>295</v>
       </c>
-      <c r="D20" s="50">
+      <c r="D20" s="46">
         <v>447</v>
       </c>
-      <c r="E20" s="31"/>
-[...4 lines deleted...]
-      <c r="J20" s="34"/>
+      <c r="E20" s="49">
+        <v>594</v>
+      </c>
+      <c r="F20" s="32"/>
+      <c r="G20" s="32"/>
+      <c r="H20" s="32"/>
+      <c r="I20" s="32"/>
+      <c r="J20" s="32"/>
       <c r="K20" s="13"/>
-      <c r="L20" s="34"/>
-      <c r="M20" s="34"/>
+      <c r="L20" s="32"/>
+      <c r="M20" s="32"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="42">
+      <c r="B21" s="40">
         <v>187.2</v>
       </c>
-      <c r="C21" s="42">
+      <c r="C21" s="40">
         <v>368.5</v>
       </c>
-      <c r="D21" s="50">
+      <c r="D21" s="46">
         <v>541.20000000000005</v>
       </c>
-      <c r="E21" s="31"/>
-[...4 lines deleted...]
-      <c r="J21" s="34"/>
+      <c r="E21" s="49">
+        <v>742.8</v>
+      </c>
+      <c r="F21" s="32"/>
+      <c r="G21" s="32"/>
+      <c r="H21" s="32"/>
+      <c r="I21" s="32"/>
+      <c r="J21" s="32"/>
       <c r="K21" s="13"/>
-      <c r="L21" s="34"/>
-      <c r="M21" s="34"/>
+      <c r="L21" s="32"/>
+      <c r="M21" s="32"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="44" t="s">
-[...8 lines deleted...]
-      <c r="E22" s="17"/>
+      <c r="B22" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="17"/>
       <c r="I22" s="17"/>
       <c r="J22" s="17"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
-      <c r="M22" s="40"/>
+      <c r="M22" s="38"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="42">
+      <c r="B23" s="40">
         <v>4</v>
       </c>
-      <c r="C23" s="42">
+      <c r="C23" s="40">
         <v>89.5</v>
       </c>
-      <c r="D23" s="50">
+      <c r="D23" s="46">
         <v>174.9</v>
       </c>
-      <c r="E23" s="31"/>
-[...4 lines deleted...]
-      <c r="J23" s="34"/>
+      <c r="E23" s="49">
+        <v>594</v>
+      </c>
+      <c r="F23" s="32"/>
+      <c r="G23" s="32"/>
+      <c r="H23" s="32"/>
+      <c r="I23" s="32"/>
+      <c r="J23" s="32"/>
       <c r="K23" s="13"/>
-      <c r="L23" s="34"/>
-      <c r="M23" s="34"/>
+      <c r="L23" s="32"/>
+      <c r="M23" s="32"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="16"/>
-      <c r="B24" s="41"/>
+      <c r="B24" s="39"/>
       <c r="C24" s="30"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="17"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="17"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1">
       <c r="A25" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B25" s="41"/>
+      <c r="B25" s="39"/>
       <c r="C25" s="30"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
       <c r="J25" s="17"/>
       <c r="K25" s="11"/>
       <c r="L25" s="11"/>
       <c r="M25" s="17"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B26" s="42">
+      <c r="B26" s="40">
         <v>104172.2</v>
       </c>
-      <c r="C26" s="42">
+      <c r="C26" s="40">
         <v>201699.20000000001</v>
       </c>
-      <c r="D26" s="50">
+      <c r="D26" s="46">
         <v>220409.2</v>
       </c>
-      <c r="E26" s="31"/>
-[...4 lines deleted...]
-      <c r="J26" s="34"/>
+      <c r="E26" s="49">
+        <v>325334.3</v>
+      </c>
+      <c r="F26" s="32"/>
+      <c r="G26" s="32"/>
+      <c r="H26" s="32"/>
+      <c r="I26" s="32"/>
+      <c r="J26" s="32"/>
       <c r="K26" s="13"/>
-      <c r="L26" s="34"/>
-      <c r="M26" s="34"/>
+      <c r="L26" s="32"/>
+      <c r="M26" s="32"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B27" s="42">
+      <c r="B27" s="40">
         <v>104172.2</v>
       </c>
-      <c r="C27" s="42">
+      <c r="C27" s="40">
         <v>201699.20000000001</v>
       </c>
-      <c r="D27" s="50">
+      <c r="D27" s="46">
         <v>220409.2</v>
       </c>
-      <c r="E27" s="31"/>
-[...4 lines deleted...]
-      <c r="J27" s="34"/>
+      <c r="E27" s="49">
+        <v>325334.3</v>
+      </c>
+      <c r="F27" s="32"/>
+      <c r="G27" s="32"/>
+      <c r="H27" s="32"/>
+      <c r="I27" s="32"/>
+      <c r="J27" s="32"/>
       <c r="K27" s="13"/>
-      <c r="L27" s="34"/>
-      <c r="M27" s="34"/>
+      <c r="L27" s="32"/>
+      <c r="M27" s="32"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B28" s="44" t="s">
-[...8 lines deleted...]
-      <c r="E28" s="17"/>
+      <c r="B28" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="17"/>
       <c r="I28" s="17"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
-      <c r="M28" s="40"/>
+      <c r="M28" s="38"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1">
       <c r="A29" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="B29" s="44" t="s">
-[...8 lines deleted...]
-      <c r="E29" s="17"/>
+      <c r="B29" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="17"/>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="12"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B30" s="44" t="s">
-[...8 lines deleted...]
-      <c r="E30" s="17"/>
+      <c r="B30" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="17"/>
       <c r="I30" s="17"/>
       <c r="J30" s="17"/>
       <c r="K30" s="17"/>
       <c r="L30" s="17"/>
       <c r="M30" s="12"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B31" s="44" t="s">
-[...8 lines deleted...]
-      <c r="E31" s="17"/>
+      <c r="B31" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="D31" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="E31" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="F31" s="17"/>
       <c r="G31" s="17"/>
       <c r="H31" s="17"/>
       <c r="I31" s="17"/>
       <c r="J31" s="17"/>
       <c r="K31" s="17"/>
       <c r="L31" s="17"/>
       <c r="M31" s="12"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="B32" s="44" t="s">
-[...8 lines deleted...]
-      <c r="E32" s="17"/>
+      <c r="B32" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="E32" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="17"/>
       <c r="I32" s="17"/>
       <c r="J32" s="17"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="12"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1">
       <c r="A33" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="B33" s="45" t="s">
-[...13 lines deleted...]
-      <c r="J33" s="35"/>
+      <c r="B33" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="D33" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="E33" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="F33" s="33"/>
+      <c r="G33" s="33"/>
+      <c r="H33" s="33"/>
+      <c r="I33" s="33"/>
+      <c r="J33" s="33"/>
       <c r="K33" s="19"/>
-      <c r="L33" s="35"/>
-      <c r="M33" s="35"/>
+      <c r="L33" s="33"/>
+      <c r="M33" s="33"/>
     </row>
     <row r="34" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A34" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="21"/>
       <c r="C34" s="21"/>
       <c r="D34" s="21"/>
       <c r="E34" s="21"/>
       <c r="F34" s="22"/>
       <c r="G34" s="23"/>
       <c r="H34" s="22"/>
       <c r="I34" s="24"/>
       <c r="J34" s="24"/>
       <c r="K34" s="21"/>
       <c r="L34" s="22"/>
       <c r="M34" s="22"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="25" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="27"/>
       <c r="C35" s="26"/>
       <c r="D35" s="26"/>