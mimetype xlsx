--- v2 (2026-06-03)
+++ v3 (2026-06-24)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="17715" yWindow="225" windowWidth="10605" windowHeight="12090"/>
+    <workbookView xWindow="16215" yWindow="225" windowWidth="12105" windowHeight="12090"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="28">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -387,58 +387,58 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -701,101 +701,101 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F15" sqref="F15"/>
+      <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="34" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="5" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="3" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="5" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="5" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="5" customWidth="1"/>
     <col min="9" max="9" width="10.42578125" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" style="3" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" style="5" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="36"/>
       <c r="B1" s="37"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="37"/>
-      <c r="F1" s="48"/>
-[...6 lines deleted...]
-      <c r="M1" s="48"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
     </row>
     <row r="2" spans="1:14" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="47"/>
-[...10 lines deleted...]
-      <c r="M2" s="47"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
       <c r="N2" s="28"/>
     </row>
     <row r="3" spans="1:14" s="1" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="31"/>
       <c r="C3" s="29"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
       <c r="F3" s="31"/>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="29"/>
       <c r="J3" s="29"/>
       <c r="K3" s="29"/>
       <c r="L3" s="31"/>
       <c r="M3" s="29"/>
     </row>
     <row r="4" spans="1:14" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>1</v>
       </c>
@@ -863,229 +863,241 @@
         <v>11</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="40">
         <v>106580.7</v>
       </c>
       <c r="C6" s="40">
         <v>206565.1</v>
       </c>
       <c r="D6" s="46">
         <v>227734.5</v>
       </c>
-      <c r="E6" s="49">
+      <c r="E6" s="47">
         <v>335229.3</v>
       </c>
-      <c r="F6" s="32"/>
+      <c r="F6" s="47">
+        <v>433276.8</v>
+      </c>
       <c r="G6" s="32"/>
       <c r="H6" s="32"/>
       <c r="I6" s="32"/>
       <c r="J6" s="32"/>
       <c r="K6" s="13"/>
       <c r="L6" s="32"/>
       <c r="M6" s="32"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="40">
         <v>105988.5</v>
       </c>
       <c r="C7" s="40">
         <v>205338.1</v>
       </c>
       <c r="D7" s="46">
         <v>225858.4</v>
       </c>
-      <c r="E7" s="49">
+      <c r="E7" s="47">
         <v>332665.59999999998</v>
       </c>
-      <c r="F7" s="32"/>
+      <c r="F7" s="47">
+        <v>429925.8</v>
+      </c>
       <c r="G7" s="32"/>
       <c r="H7" s="32"/>
       <c r="I7" s="32"/>
       <c r="J7" s="32"/>
       <c r="K7" s="13"/>
       <c r="L7" s="32"/>
       <c r="M7" s="32"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="40">
         <v>248</v>
       </c>
       <c r="C8" s="40">
         <v>474</v>
       </c>
       <c r="D8" s="46">
         <v>713</v>
       </c>
-      <c r="E8" s="49">
+      <c r="E8" s="47">
         <v>961</v>
       </c>
-      <c r="F8" s="32"/>
+      <c r="F8" s="47">
+        <v>1223</v>
+      </c>
       <c r="G8" s="32"/>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
       <c r="K8" s="13"/>
       <c r="L8" s="32"/>
       <c r="M8" s="32"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="41" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="41" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="41" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="41" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="32"/>
       <c r="G9" s="32"/>
       <c r="H9" s="32"/>
       <c r="I9" s="32"/>
       <c r="J9" s="32"/>
       <c r="K9" s="13"/>
       <c r="L9" s="32"/>
       <c r="M9" s="32"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="40">
         <v>153</v>
       </c>
       <c r="C10" s="40">
         <v>295</v>
       </c>
       <c r="D10" s="46">
         <v>447</v>
       </c>
-      <c r="E10" s="49">
+      <c r="E10" s="47">
         <v>594</v>
       </c>
-      <c r="F10" s="32"/>
+      <c r="F10" s="47">
+        <v>755</v>
+      </c>
       <c r="G10" s="32"/>
       <c r="H10" s="32"/>
       <c r="I10" s="32"/>
       <c r="J10" s="32"/>
       <c r="K10" s="13"/>
       <c r="L10" s="32"/>
       <c r="M10" s="32"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="40">
         <v>187.2</v>
       </c>
       <c r="C11" s="40">
         <v>368.5</v>
       </c>
       <c r="D11" s="46">
         <v>541.20000000000005</v>
       </c>
-      <c r="E11" s="49">
+      <c r="E11" s="47">
         <v>742.8</v>
       </c>
-      <c r="F11" s="32"/>
+      <c r="F11" s="47">
+        <v>954.1</v>
+      </c>
       <c r="G11" s="32"/>
       <c r="H11" s="32"/>
       <c r="I11" s="32"/>
       <c r="J11" s="32"/>
       <c r="K11" s="13"/>
       <c r="L11" s="32"/>
       <c r="M11" s="32"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="41" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="41" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="41" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="17"/>
       <c r="I12" s="17"/>
       <c r="J12" s="17"/>
       <c r="K12" s="17"/>
       <c r="L12" s="17"/>
       <c r="M12" s="38"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="40">
         <v>4</v>
       </c>
       <c r="C13" s="40">
         <v>89.5</v>
       </c>
       <c r="D13" s="46">
         <v>174.9</v>
       </c>
-      <c r="E13" s="49">
+      <c r="E13" s="47">
         <v>265.89999999999998</v>
       </c>
-      <c r="F13" s="32"/>
+      <c r="F13" s="47">
+        <v>418.9</v>
+      </c>
       <c r="G13" s="32"/>
       <c r="H13" s="32"/>
       <c r="I13" s="32"/>
       <c r="J13" s="32"/>
       <c r="K13" s="13"/>
       <c r="L13" s="32"/>
       <c r="M13" s="32"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="16"/>
       <c r="B14" s="12"/>
       <c r="C14" s="30"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="17"/>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
       <c r="A15" s="9" t="s">
@@ -1095,229 +1107,241 @@
       <c r="C15" s="30"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="17"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="40">
         <v>2408.5</v>
       </c>
       <c r="C16" s="40">
         <v>4865.8999999999996</v>
       </c>
       <c r="D16" s="46">
         <v>7325.3</v>
       </c>
-      <c r="E16" s="49">
+      <c r="E16" s="47">
         <v>9895</v>
       </c>
-      <c r="F16" s="32"/>
+      <c r="F16" s="47">
+        <v>12533.6</v>
+      </c>
       <c r="G16" s="32"/>
       <c r="H16" s="32"/>
       <c r="I16" s="32"/>
       <c r="J16" s="32"/>
       <c r="K16" s="13"/>
       <c r="L16" s="32"/>
       <c r="M16" s="32"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="40">
         <v>1816.3</v>
       </c>
       <c r="C17" s="40">
         <v>3638.9</v>
       </c>
       <c r="D17" s="46">
         <v>5449.2</v>
       </c>
-      <c r="E17" s="49">
+      <c r="E17" s="47">
         <v>7331.3</v>
       </c>
-      <c r="F17" s="32"/>
+      <c r="F17" s="47">
+        <v>9182.6</v>
+      </c>
       <c r="G17" s="32"/>
       <c r="H17" s="32"/>
       <c r="I17" s="32"/>
       <c r="J17" s="32"/>
       <c r="K17" s="13"/>
       <c r="L17" s="32"/>
       <c r="M17" s="32"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="40">
         <v>248</v>
       </c>
       <c r="C18" s="40">
         <v>474</v>
       </c>
       <c r="D18" s="46">
         <v>713</v>
       </c>
-      <c r="E18" s="49">
+      <c r="E18" s="47">
         <v>961</v>
       </c>
-      <c r="F18" s="32"/>
+      <c r="F18" s="47">
+        <v>1223</v>
+      </c>
       <c r="G18" s="32"/>
       <c r="H18" s="32"/>
       <c r="I18" s="32"/>
       <c r="J18" s="32"/>
       <c r="K18" s="13"/>
       <c r="L18" s="32"/>
       <c r="M18" s="32"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="41" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="41" t="s">
         <v>16</v>
       </c>
       <c r="D19" s="41" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="41" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="32"/>
       <c r="G19" s="32"/>
       <c r="H19" s="32"/>
       <c r="I19" s="32"/>
       <c r="J19" s="32"/>
       <c r="K19" s="13"/>
       <c r="L19" s="32"/>
       <c r="M19" s="32"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="40">
         <v>153</v>
       </c>
       <c r="C20" s="40">
         <v>295</v>
       </c>
       <c r="D20" s="46">
         <v>447</v>
       </c>
-      <c r="E20" s="49">
+      <c r="E20" s="47">
         <v>594</v>
       </c>
-      <c r="F20" s="32"/>
+      <c r="F20" s="47">
+        <v>755</v>
+      </c>
       <c r="G20" s="32"/>
       <c r="H20" s="32"/>
       <c r="I20" s="32"/>
       <c r="J20" s="32"/>
       <c r="K20" s="13"/>
       <c r="L20" s="32"/>
       <c r="M20" s="32"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="40">
         <v>187.2</v>
       </c>
       <c r="C21" s="40">
         <v>368.5</v>
       </c>
       <c r="D21" s="46">
         <v>541.20000000000005</v>
       </c>
-      <c r="E21" s="49">
+      <c r="E21" s="47">
         <v>742.8</v>
       </c>
-      <c r="F21" s="32"/>
+      <c r="F21" s="47">
+        <v>954.1</v>
+      </c>
       <c r="G21" s="32"/>
       <c r="H21" s="32"/>
       <c r="I21" s="32"/>
       <c r="J21" s="32"/>
       <c r="K21" s="13"/>
       <c r="L21" s="32"/>
       <c r="M21" s="32"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="42" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="41" t="s">
         <v>16</v>
       </c>
       <c r="D22" s="41" t="s">
         <v>16</v>
       </c>
       <c r="E22" s="41" t="s">
         <v>16</v>
       </c>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="17"/>
       <c r="I22" s="17"/>
       <c r="J22" s="17"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="38"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="40">
         <v>4</v>
       </c>
       <c r="C23" s="40">
         <v>89.5</v>
       </c>
       <c r="D23" s="46">
         <v>174.9</v>
       </c>
-      <c r="E23" s="49">
+      <c r="E23" s="47">
         <v>594</v>
       </c>
-      <c r="F23" s="32"/>
+      <c r="F23" s="47">
+        <v>418.9</v>
+      </c>
       <c r="G23" s="32"/>
       <c r="H23" s="32"/>
       <c r="I23" s="32"/>
       <c r="J23" s="32"/>
       <c r="K23" s="13"/>
       <c r="L23" s="32"/>
       <c r="M23" s="32"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="16"/>
       <c r="B24" s="39"/>
       <c r="C24" s="30"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="17"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="17"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1">
       <c r="A25" s="9" t="s">
@@ -1327,229 +1351,245 @@
       <c r="C25" s="30"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
       <c r="J25" s="17"/>
       <c r="K25" s="11"/>
       <c r="L25" s="11"/>
       <c r="M25" s="17"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="40">
         <v>104172.2</v>
       </c>
       <c r="C26" s="40">
         <v>201699.20000000001</v>
       </c>
       <c r="D26" s="46">
         <v>220409.2</v>
       </c>
-      <c r="E26" s="49">
+      <c r="E26" s="47">
         <v>325334.3</v>
       </c>
-      <c r="F26" s="32"/>
+      <c r="F26" s="47">
+        <v>420743.2</v>
+      </c>
       <c r="G26" s="32"/>
       <c r="H26" s="32"/>
       <c r="I26" s="32"/>
       <c r="J26" s="32"/>
       <c r="K26" s="13"/>
       <c r="L26" s="32"/>
       <c r="M26" s="32"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="40">
         <v>104172.2</v>
       </c>
       <c r="C27" s="40">
         <v>201699.20000000001</v>
       </c>
       <c r="D27" s="46">
         <v>220409.2</v>
       </c>
-      <c r="E27" s="49">
+      <c r="E27" s="47">
         <v>325334.3</v>
       </c>
-      <c r="F27" s="32"/>
+      <c r="F27" s="47">
+        <v>420743.2</v>
+      </c>
       <c r="G27" s="32"/>
       <c r="H27" s="32"/>
       <c r="I27" s="32"/>
       <c r="J27" s="32"/>
       <c r="K27" s="13"/>
       <c r="L27" s="32"/>
       <c r="M27" s="32"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="42" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="42" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="44" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="F28" s="17"/>
+      <c r="F28" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="G28" s="17"/>
       <c r="H28" s="17"/>
       <c r="I28" s="17"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="38"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1">
       <c r="A29" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="42" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="42" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="44" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="F29" s="17"/>
+      <c r="F29" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="G29" s="17"/>
       <c r="H29" s="17"/>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="12"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="42" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="42" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="44" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="F30" s="17"/>
+      <c r="F30" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="G30" s="17"/>
       <c r="H30" s="17"/>
       <c r="I30" s="17"/>
       <c r="J30" s="17"/>
       <c r="K30" s="17"/>
       <c r="L30" s="17"/>
       <c r="M30" s="12"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="42" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="42" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="44" t="s">
         <v>16</v>
       </c>
       <c r="E31" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="F31" s="17"/>
+      <c r="F31" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="G31" s="17"/>
       <c r="H31" s="17"/>
       <c r="I31" s="17"/>
       <c r="J31" s="17"/>
       <c r="K31" s="17"/>
       <c r="L31" s="17"/>
       <c r="M31" s="12"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="42" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="42" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="44" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="F32" s="17"/>
+      <c r="F32" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="G32" s="17"/>
       <c r="H32" s="17"/>
       <c r="I32" s="17"/>
       <c r="J32" s="17"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="12"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1">
       <c r="A33" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="43" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="43" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="45" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="F33" s="33"/>
+      <c r="F33" s="45" t="s">
+        <v>16</v>
+      </c>
       <c r="G33" s="33"/>
       <c r="H33" s="33"/>
       <c r="I33" s="33"/>
       <c r="J33" s="33"/>
       <c r="K33" s="19"/>
       <c r="L33" s="33"/>
       <c r="M33" s="33"/>
     </row>
     <row r="34" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A34" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="21"/>
       <c r="C34" s="21"/>
       <c r="D34" s="21"/>
       <c r="E34" s="21"/>
       <c r="F34" s="22"/>
       <c r="G34" s="23"/>
       <c r="H34" s="22"/>
       <c r="I34" s="24"/>
       <c r="J34" s="24"/>
       <c r="K34" s="21"/>
       <c r="L34" s="22"/>
       <c r="M34" s="22"/>
     </row>