--- v3 (2026-06-24)
+++ v4 (2026-07-22)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="16215" yWindow="225" windowWidth="12105" windowHeight="12090"/>
+    <workbookView xWindow="13875" yWindow="300" windowWidth="13260" windowHeight="12090"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="28">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -206,50 +206,51 @@
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -701,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G8" sqref="G8"/>
+      <selection activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="34" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="5" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="3" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="5" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="5" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="5" customWidth="1"/>
     <col min="9" max="9" width="10.42578125" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" style="3" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" style="5" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="36"/>
       <c r="B1" s="37"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="37"/>
@@ -869,236 +870,256 @@
         <v>11</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="40">
         <v>106580.7</v>
       </c>
       <c r="C6" s="40">
         <v>206565.1</v>
       </c>
       <c r="D6" s="46">
         <v>227734.5</v>
       </c>
       <c r="E6" s="47">
         <v>335229.3</v>
       </c>
       <c r="F6" s="47">
         <v>433276.8</v>
       </c>
-      <c r="G6" s="32"/>
+      <c r="G6" s="47">
+        <v>552106.4</v>
+      </c>
       <c r="H6" s="32"/>
       <c r="I6" s="32"/>
       <c r="J6" s="32"/>
       <c r="K6" s="13"/>
       <c r="L6" s="32"/>
       <c r="M6" s="32"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="40">
         <v>105988.5</v>
       </c>
       <c r="C7" s="40">
         <v>205338.1</v>
       </c>
       <c r="D7" s="46">
         <v>225858.4</v>
       </c>
       <c r="E7" s="47">
         <v>332665.59999999998</v>
       </c>
       <c r="F7" s="47">
         <v>429925.8</v>
       </c>
-      <c r="G7" s="32"/>
+      <c r="G7" s="47">
+        <v>547816.4</v>
+      </c>
       <c r="H7" s="32"/>
       <c r="I7" s="32"/>
       <c r="J7" s="32"/>
       <c r="K7" s="13"/>
       <c r="L7" s="32"/>
       <c r="M7" s="32"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="40">
         <v>248</v>
       </c>
       <c r="C8" s="40">
         <v>474</v>
       </c>
       <c r="D8" s="46">
         <v>713</v>
       </c>
       <c r="E8" s="47">
         <v>961</v>
       </c>
       <c r="F8" s="47">
         <v>1223</v>
       </c>
-      <c r="G8" s="32"/>
+      <c r="G8" s="47">
+        <v>1550</v>
+      </c>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
       <c r="K8" s="13"/>
       <c r="L8" s="32"/>
       <c r="M8" s="32"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="41" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="41" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="41" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="F9" s="32"/>
-      <c r="G9" s="32"/>
+      <c r="F9" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="G9" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="H9" s="32"/>
       <c r="I9" s="32"/>
       <c r="J9" s="32"/>
       <c r="K9" s="13"/>
       <c r="L9" s="32"/>
       <c r="M9" s="32"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="40">
         <v>153</v>
       </c>
       <c r="C10" s="40">
         <v>295</v>
       </c>
       <c r="D10" s="46">
         <v>447</v>
       </c>
       <c r="E10" s="47">
         <v>594</v>
       </c>
       <c r="F10" s="47">
         <v>755</v>
       </c>
-      <c r="G10" s="32"/>
+      <c r="G10" s="47">
+        <v>976</v>
+      </c>
       <c r="H10" s="32"/>
       <c r="I10" s="32"/>
       <c r="J10" s="32"/>
       <c r="K10" s="13"/>
       <c r="L10" s="32"/>
       <c r="M10" s="32"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="40">
         <v>187.2</v>
       </c>
       <c r="C11" s="40">
         <v>368.5</v>
       </c>
       <c r="D11" s="46">
         <v>541.20000000000005</v>
       </c>
       <c r="E11" s="47">
         <v>742.8</v>
       </c>
       <c r="F11" s="47">
         <v>954.1</v>
       </c>
-      <c r="G11" s="32"/>
+      <c r="G11" s="47">
+        <v>1170.0999999999999</v>
+      </c>
       <c r="H11" s="32"/>
       <c r="I11" s="32"/>
       <c r="J11" s="32"/>
       <c r="K11" s="13"/>
       <c r="L11" s="32"/>
       <c r="M11" s="32"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="41" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="41" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="17"/>
-      <c r="G12" s="17"/>
+      <c r="F12" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="H12" s="17"/>
       <c r="I12" s="17"/>
       <c r="J12" s="17"/>
       <c r="K12" s="17"/>
       <c r="L12" s="17"/>
       <c r="M12" s="38"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="40">
         <v>4</v>
       </c>
       <c r="C13" s="40">
         <v>89.5</v>
       </c>
       <c r="D13" s="46">
         <v>174.9</v>
       </c>
       <c r="E13" s="47">
         <v>265.89999999999998</v>
       </c>
       <c r="F13" s="47">
         <v>418.9</v>
       </c>
-      <c r="G13" s="32"/>
+      <c r="G13" s="47">
+        <v>593.9</v>
+      </c>
       <c r="H13" s="32"/>
       <c r="I13" s="32"/>
       <c r="J13" s="32"/>
       <c r="K13" s="13"/>
       <c r="L13" s="32"/>
       <c r="M13" s="32"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="16"/>
       <c r="B14" s="12"/>
       <c r="C14" s="30"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="17"/>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>13</v>
@@ -1113,236 +1134,256 @@
       <c r="I15" s="11"/>
       <c r="J15" s="17"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="40">
         <v>2408.5</v>
       </c>
       <c r="C16" s="40">
         <v>4865.8999999999996</v>
       </c>
       <c r="D16" s="46">
         <v>7325.3</v>
       </c>
       <c r="E16" s="47">
         <v>9895</v>
       </c>
       <c r="F16" s="47">
         <v>12533.6</v>
       </c>
-      <c r="G16" s="32"/>
+      <c r="G16" s="47">
+        <v>15471.2</v>
+      </c>
       <c r="H16" s="32"/>
       <c r="I16" s="32"/>
       <c r="J16" s="32"/>
       <c r="K16" s="13"/>
       <c r="L16" s="32"/>
       <c r="M16" s="32"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="40">
         <v>1816.3</v>
       </c>
       <c r="C17" s="40">
         <v>3638.9</v>
       </c>
       <c r="D17" s="46">
         <v>5449.2</v>
       </c>
       <c r="E17" s="47">
         <v>7331.3</v>
       </c>
       <c r="F17" s="47">
         <v>9182.6</v>
       </c>
-      <c r="G17" s="32"/>
+      <c r="G17" s="47">
+        <v>11181.2</v>
+      </c>
       <c r="H17" s="32"/>
       <c r="I17" s="32"/>
       <c r="J17" s="32"/>
       <c r="K17" s="13"/>
       <c r="L17" s="32"/>
       <c r="M17" s="32"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="40">
         <v>248</v>
       </c>
       <c r="C18" s="40">
         <v>474</v>
       </c>
       <c r="D18" s="46">
         <v>713</v>
       </c>
       <c r="E18" s="47">
         <v>961</v>
       </c>
       <c r="F18" s="47">
         <v>1223</v>
       </c>
-      <c r="G18" s="32"/>
+      <c r="G18" s="47">
+        <v>1550</v>
+      </c>
       <c r="H18" s="32"/>
       <c r="I18" s="32"/>
       <c r="J18" s="32"/>
       <c r="K18" s="13"/>
       <c r="L18" s="32"/>
       <c r="M18" s="32"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="41" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="41" t="s">
         <v>16</v>
       </c>
       <c r="D19" s="41" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="F19" s="32"/>
-      <c r="G19" s="32"/>
+      <c r="F19" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="H19" s="32"/>
       <c r="I19" s="32"/>
       <c r="J19" s="32"/>
       <c r="K19" s="13"/>
       <c r="L19" s="32"/>
       <c r="M19" s="32"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="40">
         <v>153</v>
       </c>
       <c r="C20" s="40">
         <v>295</v>
       </c>
       <c r="D20" s="46">
         <v>447</v>
       </c>
       <c r="E20" s="47">
         <v>594</v>
       </c>
       <c r="F20" s="47">
         <v>755</v>
       </c>
-      <c r="G20" s="32"/>
+      <c r="G20" s="47">
+        <v>976</v>
+      </c>
       <c r="H20" s="32"/>
       <c r="I20" s="32"/>
       <c r="J20" s="32"/>
       <c r="K20" s="13"/>
       <c r="L20" s="32"/>
       <c r="M20" s="32"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="40">
         <v>187.2</v>
       </c>
       <c r="C21" s="40">
         <v>368.5</v>
       </c>
       <c r="D21" s="46">
         <v>541.20000000000005</v>
       </c>
       <c r="E21" s="47">
         <v>742.8</v>
       </c>
       <c r="F21" s="47">
         <v>954.1</v>
       </c>
-      <c r="G21" s="32"/>
+      <c r="G21" s="47">
+        <v>1170.0999999999999</v>
+      </c>
       <c r="H21" s="32"/>
       <c r="I21" s="32"/>
       <c r="J21" s="32"/>
       <c r="K21" s="13"/>
       <c r="L21" s="32"/>
       <c r="M21" s="32"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="42" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="41" t="s">
         <v>16</v>
       </c>
       <c r="D22" s="41" t="s">
         <v>16</v>
       </c>
       <c r="E22" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="F22" s="17"/>
-      <c r="G22" s="17"/>
+      <c r="F22" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="G22" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="H22" s="17"/>
       <c r="I22" s="17"/>
       <c r="J22" s="17"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="38"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="40">
         <v>4</v>
       </c>
       <c r="C23" s="40">
         <v>89.5</v>
       </c>
       <c r="D23" s="46">
         <v>174.9</v>
       </c>
       <c r="E23" s="47">
         <v>594</v>
       </c>
       <c r="F23" s="47">
         <v>418.9</v>
       </c>
-      <c r="G23" s="32"/>
+      <c r="G23" s="47">
+        <v>593.9</v>
+      </c>
       <c r="H23" s="32"/>
       <c r="I23" s="32"/>
       <c r="J23" s="32"/>
       <c r="K23" s="13"/>
       <c r="L23" s="32"/>
       <c r="M23" s="32"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="16"/>
       <c r="B24" s="39"/>
       <c r="C24" s="30"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="17"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="17"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1">
       <c r="A25" s="9" t="s">
         <v>14</v>
@@ -1357,240 +1398,256 @@
       <c r="I25" s="11"/>
       <c r="J25" s="17"/>
       <c r="K25" s="11"/>
       <c r="L25" s="11"/>
       <c r="M25" s="17"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="40">
         <v>104172.2</v>
       </c>
       <c r="C26" s="40">
         <v>201699.20000000001</v>
       </c>
       <c r="D26" s="46">
         <v>220409.2</v>
       </c>
       <c r="E26" s="47">
         <v>325334.3</v>
       </c>
       <c r="F26" s="47">
         <v>420743.2</v>
       </c>
-      <c r="G26" s="32"/>
+      <c r="G26" s="47">
+        <v>536635.19999999995</v>
+      </c>
       <c r="H26" s="32"/>
       <c r="I26" s="32"/>
       <c r="J26" s="32"/>
       <c r="K26" s="13"/>
       <c r="L26" s="32"/>
       <c r="M26" s="32"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="40">
         <v>104172.2</v>
       </c>
       <c r="C27" s="40">
         <v>201699.20000000001</v>
       </c>
       <c r="D27" s="46">
         <v>220409.2</v>
       </c>
       <c r="E27" s="47">
         <v>325334.3</v>
       </c>
       <c r="F27" s="47">
         <v>420743.2</v>
       </c>
-      <c r="G27" s="32"/>
+      <c r="G27" s="47">
+        <v>536635.19999999995</v>
+      </c>
       <c r="H27" s="32"/>
       <c r="I27" s="32"/>
       <c r="J27" s="32"/>
       <c r="K27" s="13"/>
       <c r="L27" s="32"/>
       <c r="M27" s="32"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="42" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="42" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="44" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="44" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="G28" s="17"/>
+      <c r="G28" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="H28" s="17"/>
       <c r="I28" s="17"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="38"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1">
       <c r="A29" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="42" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="42" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="44" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="44" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="G29" s="17"/>
+      <c r="G29" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="H29" s="17"/>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="12"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="42" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="42" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="44" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="44" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="G30" s="17"/>
+      <c r="G30" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="H30" s="17"/>
       <c r="I30" s="17"/>
       <c r="J30" s="17"/>
       <c r="K30" s="17"/>
       <c r="L30" s="17"/>
       <c r="M30" s="12"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="42" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="42" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="44" t="s">
         <v>16</v>
       </c>
       <c r="E31" s="44" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="G31" s="17"/>
+      <c r="G31" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="H31" s="17"/>
       <c r="I31" s="17"/>
       <c r="J31" s="17"/>
       <c r="K31" s="17"/>
       <c r="L31" s="17"/>
       <c r="M31" s="12"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="42" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="42" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="44" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="44" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="G32" s="17"/>
+      <c r="G32" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="H32" s="17"/>
       <c r="I32" s="17"/>
       <c r="J32" s="17"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="12"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1">
       <c r="A33" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="43" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="43" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="45" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="45" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="G33" s="33"/>
+      <c r="G33" s="45" t="s">
+        <v>16</v>
+      </c>
       <c r="H33" s="33"/>
       <c r="I33" s="33"/>
       <c r="J33" s="33"/>
       <c r="K33" s="19"/>
       <c r="L33" s="33"/>
       <c r="M33" s="33"/>
     </row>
     <row r="34" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A34" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="21"/>
       <c r="C34" s="21"/>
       <c r="D34" s="21"/>
       <c r="E34" s="21"/>
       <c r="F34" s="22"/>
       <c r="G34" s="23"/>
       <c r="H34" s="22"/>
       <c r="I34" s="24"/>
       <c r="J34" s="24"/>
       <c r="K34" s="21"/>
       <c r="L34" s="22"/>
       <c r="M34" s="22"/>
     </row>
     <row r="35" spans="1:13">