--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -1,76 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E857220C-1846-48DF-ADCA-AF0212D60969}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="5" r:id="rId2"/>
     <sheet name="Retail trade" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Retail trade'!$A$1:$M$41</definedName>
   </definedNames>
-  <calcPr calcId="191029" fullPrecision="0"/>
+  <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L13" i="3" l="1"/>
+  <c r="L13" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="62">
   <si>
     <t>Retail trade</t>
   </si>
   <si>
     <t>including:</t>
   </si>
   <si>
     <t>trading enterprises</t>
   </si>
   <si>
     <t>individual entrepreneurs, including those trading in markets</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          million tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
@@ -222,51 +216,51 @@
   <si>
     <t xml:space="preserve">Division of Trade Statistics </t>
   </si>
   <si>
     <t>Aitkenova Meruyert</t>
   </si>
   <si>
     <t>+7 7232252737</t>
   </si>
   <si>
     <t>m.aitkenova@aspire.gov.kz</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
@@ -645,185 +639,183 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
-    <cellStyle name="Гиперссылка 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -960,61 +952,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/local-market/spreadsheets/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:J21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="48.7109375" customWidth="1"/>
-    <col min="2" max="2" width="68.7109375" customWidth="1"/>
+    <col min="1" max="1" width="48.6640625" customWidth="1"/>
+    <col min="2" max="2" width="68.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10">
       <c r="A2" s="31" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="32">
         <v>171202</v>
       </c>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="31" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="34" t="s">
         <v>52</v>
       </c>
@@ -1097,51 +1089,51 @@
         <v>36</v>
       </c>
       <c r="C8" s="33"/>
       <c r="D8" s="33"/>
       <c r="E8" s="33"/>
       <c r="F8" s="33"/>
       <c r="G8" s="33"/>
       <c r="H8" s="33"/>
       <c r="I8" s="33"/>
       <c r="J8" s="33"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="31" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="38"/>
       <c r="C9" s="33"/>
       <c r="D9" s="33"/>
       <c r="E9" s="33"/>
       <c r="F9" s="33"/>
       <c r="G9" s="33"/>
       <c r="H9" s="33"/>
       <c r="I9" s="33"/>
       <c r="J9" s="33"/>
     </row>
-    <row r="10" spans="1:10" ht="25.5">
+    <row r="10" spans="1:10" ht="26.4">
       <c r="A10" s="31" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="39" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="33"/>
       <c r="D10" s="33"/>
       <c r="E10" s="33"/>
       <c r="F10" s="33"/>
       <c r="G10" s="33"/>
       <c r="H10" s="33"/>
       <c r="I10" s="33"/>
       <c r="J10" s="33"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="40"/>
       <c r="C11" s="33"/>
       <c r="D11" s="33"/>
       <c r="E11" s="33"/>
       <c r="F11" s="33"/>
       <c r="G11" s="33"/>
@@ -1196,124 +1188,124 @@
       <c r="H14" s="33"/>
       <c r="I14" s="33"/>
       <c r="J14" s="33"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="42" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="33"/>
       <c r="H15" s="33"/>
       <c r="I15" s="33"/>
       <c r="J15" s="33"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="31" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="44">
-        <v>46279</v>
+        <v>46307</v>
       </c>
       <c r="C16" s="45"/>
       <c r="D16" s="45"/>
       <c r="E16" s="45"/>
       <c r="F16" s="45"/>
       <c r="G16" s="45"/>
       <c r="H16" s="45"/>
       <c r="I16" s="45"/>
       <c r="J16" s="45"/>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="31" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="44">
-        <v>46307</v>
+        <v>46338</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="48" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="31" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="48" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="31" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="46" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="31" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="47" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...3 lines deleted...]
-    <hyperlink ref="B12" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+    <hyperlink ref="B12" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:L20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M36" sqref="M36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="5.5703125" customWidth="1"/>
+    <col min="1" max="1" width="5.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="28" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="28" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="28" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="28" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="28" t="s">
         <v>25</v>
@@ -1338,107 +1330,107 @@
     </row>
     <row r="20" spans="2:12">
       <c r="B20" s="52" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="52"/>
       <c r="D20" s="52"/>
       <c r="E20" s="52"/>
       <c r="F20" s="52"/>
       <c r="G20" s="52"/>
       <c r="H20" s="52"/>
       <c r="I20" s="52"/>
       <c r="J20" s="52"/>
       <c r="K20" s="52"/>
       <c r="L20" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B20:L20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R49"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="O39" sqref="O39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11" max="13" width="10.140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="21.88671875" style="1" customWidth="1"/>
+    <col min="2" max="9" width="10.109375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.6640625" style="1" customWidth="1"/>
+    <col min="11" max="13" width="10.109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
-    <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
+    <col min="18" max="18" width="17.5546875" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
-    <col min="29" max="16384" width="9.140625" style="1"/>
+    <col min="29" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="53" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="53"/>
       <c r="J1" s="53"/>
       <c r="K1" s="53"/>
       <c r="L1" s="53"/>
       <c r="M1" s="53"/>
     </row>
-    <row r="2" spans="1:18" ht="13.5" thickBot="1">
+    <row r="2" spans="1:18" ht="13.8" thickBot="1">
       <c r="A2" s="54" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="54"/>
       <c r="C2" s="54"/>
       <c r="D2" s="54"/>
       <c r="E2" s="54"/>
       <c r="F2" s="54"/>
       <c r="G2" s="54"/>
       <c r="H2" s="54"/>
       <c r="I2" s="54"/>
       <c r="J2" s="54"/>
       <c r="K2" s="54"/>
       <c r="L2" s="54"/>
       <c r="M2" s="54"/>
     </row>
-    <row r="3" spans="1:18" s="4" customFormat="1" ht="26.25" thickBot="1">
+    <row r="3" spans="1:18" s="4" customFormat="1" ht="13.8" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>12</v>
       </c>
@@ -1939,51 +1931,53 @@
       </c>
       <c r="B15" s="14">
         <v>87313.7</v>
       </c>
       <c r="C15" s="14">
         <v>89110.8</v>
       </c>
       <c r="D15" s="14">
         <v>115957.2</v>
       </c>
       <c r="E15" s="14">
         <v>104132.1</v>
       </c>
       <c r="F15" s="14">
         <v>110515.9</v>
       </c>
       <c r="G15" s="14">
         <v>138251.20000000001</v>
       </c>
       <c r="H15" s="14">
         <v>139030.20000000001</v>
       </c>
       <c r="I15" s="14">
         <v>136602.70000000001</v>
       </c>
-      <c r="J15" s="14"/>
+      <c r="J15" s="14">
+        <v>132284.5</v>
+      </c>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
     </row>
     <row r="16" spans="1:18" ht="15" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="55"/>
       <c r="C16" s="56"/>
       <c r="D16" s="56"/>
       <c r="E16" s="56"/>
       <c r="F16" s="56"/>
       <c r="G16" s="56"/>
       <c r="H16" s="56"/>
       <c r="I16" s="56"/>
       <c r="J16" s="56"/>
       <c r="K16" s="56"/>
       <c r="L16" s="56"/>
       <c r="M16" s="57"/>
@@ -2432,51 +2426,53 @@
       </c>
       <c r="B28" s="14">
         <v>29597</v>
       </c>
       <c r="C28" s="14">
         <v>30036.400000000001</v>
       </c>
       <c r="D28" s="14">
         <v>32692.799999999999</v>
       </c>
       <c r="E28" s="14">
         <v>33988.6</v>
       </c>
       <c r="F28" s="14">
         <v>33372.400000000001</v>
       </c>
       <c r="G28" s="14">
         <v>40038.6</v>
       </c>
       <c r="H28" s="21">
         <v>40216.6</v>
       </c>
       <c r="I28" s="14">
         <v>37789.1</v>
       </c>
-      <c r="J28" s="14"/>
+      <c r="J28" s="14">
+        <v>36470.9</v>
+      </c>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="17"/>
     </row>
     <row r="29" spans="1:14" ht="36" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B29" s="50"/>
       <c r="C29" s="51"/>
       <c r="D29" s="51"/>
       <c r="E29" s="51"/>
       <c r="F29" s="51"/>
       <c r="G29" s="51"/>
       <c r="H29" s="51"/>
       <c r="I29" s="51"/>
       <c r="J29" s="51"/>
       <c r="K29" s="51"/>
       <c r="L29" s="51"/>
       <c r="M29" s="22"/>
       <c r="N29" s="17"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="20">
@@ -2894,51 +2890,53 @@
       </c>
       <c r="B40" s="14">
         <v>57716.7</v>
       </c>
       <c r="C40" s="14">
         <v>59074.400000000001</v>
       </c>
       <c r="D40" s="27">
         <v>83264.399999999994</v>
       </c>
       <c r="E40" s="14">
         <v>70143.5</v>
       </c>
       <c r="F40" s="27">
         <v>77143.5</v>
       </c>
       <c r="G40" s="27">
         <v>98212.6</v>
       </c>
       <c r="H40" s="27">
         <v>98813.6</v>
       </c>
       <c r="I40" s="27">
         <v>98813.6</v>
       </c>
-      <c r="J40" s="14"/>
+      <c r="J40" s="14">
+        <v>95813.6</v>
+      </c>
       <c r="K40" s="27"/>
       <c r="L40" s="27"/>
       <c r="M40" s="14"/>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="23" t="s">
         <v>17</v>
       </c>
       <c r="F41" s="11"/>
     </row>
     <row r="43" spans="1:15">
       <c r="M43" s="24"/>
     </row>
     <row r="44" spans="1:15">
       <c r="F44" s="11"/>
       <c r="M44" s="24"/>
     </row>
     <row r="45" spans="1:15">
       <c r="M45" s="24"/>
     </row>
     <row r="46" spans="1:15">
       <c r="B46" s="11"/>
       <c r="C46" s="11"/>
       <c r="D46" s="11"/>
       <c r="E46" s="11"/>