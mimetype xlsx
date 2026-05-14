--- v0 (2026-04-18)
+++ v1 (2026-05-14)
@@ -706,51 +706,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R49"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="Q34" sqref="Q34"/>
+      <selection activeCell="Q29" sqref="Q29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
@@ -1286,51 +1286,53 @@
       <c r="L14" s="14">
         <v>114067.5</v>
       </c>
       <c r="M14" s="14">
         <v>237535.5</v>
       </c>
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="14">
         <v>87313.7</v>
       </c>
       <c r="C15" s="14">
         <v>89110.8</v>
       </c>
       <c r="D15" s="14">
         <v>115957.2</v>
       </c>
-      <c r="E15" s="14"/>
+      <c r="E15" s="14">
+        <v>104132.1</v>
+      </c>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
       <c r="I15" s="29"/>
       <c r="J15" s="29"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
     </row>
     <row r="16" spans="1:18" ht="15" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="34"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="34"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
@@ -1769,51 +1771,53 @@
       </c>
       <c r="K27" s="14">
         <v>41463.5</v>
       </c>
       <c r="L27" s="14">
         <v>38739.1</v>
       </c>
       <c r="M27" s="14">
         <v>42213.8</v>
       </c>
       <c r="N27" s="17"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="20">
         <v>2026</v>
       </c>
       <c r="B28" s="14">
         <v>29597</v>
       </c>
       <c r="C28" s="14">
         <v>30036.400000000001</v>
       </c>
       <c r="D28" s="14">
         <v>32692.799999999999</v>
       </c>
-      <c r="E28" s="14"/>
+      <c r="E28" s="14">
+        <v>33988.6</v>
+      </c>
       <c r="F28" s="14"/>
       <c r="G28" s="14"/>
       <c r="H28" s="21"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="17"/>
     </row>
     <row r="29" spans="1:14" ht="36" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B29" s="22"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="23"/>
       <c r="I29" s="23"/>
       <c r="J29" s="23"/>
       <c r="K29" s="23"/>
       <c r="L29" s="23"/>
@@ -2221,51 +2225,53 @@
         <v>82328.399999999994</v>
       </c>
       <c r="K39" s="30">
         <v>70328.399999999994</v>
       </c>
       <c r="L39" s="30">
         <v>75328.399999999994</v>
       </c>
       <c r="M39" s="14">
         <v>195321.7</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="20">
         <v>2026</v>
       </c>
       <c r="B40" s="14">
         <v>57716.7</v>
       </c>
       <c r="C40" s="14">
         <v>59074.400000000001</v>
       </c>
       <c r="D40" s="30">
         <v>83264.399999999994</v>
       </c>
-      <c r="E40" s="14"/>
+      <c r="E40" s="14">
+        <v>70143.5</v>
+      </c>
       <c r="F40" s="30"/>
       <c r="G40" s="30"/>
       <c r="H40" s="30"/>
       <c r="I40" s="30"/>
       <c r="J40" s="29"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="14"/>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="25" t="s">
         <v>17</v>
       </c>
       <c r="F41" s="11"/>
     </row>
     <row r="43" spans="1:15">
       <c r="M43" s="26"/>
     </row>
     <row r="44" spans="1:15">
       <c r="F44" s="11"/>
       <c r="M44" s="26"/>
     </row>
     <row r="45" spans="1:15">
       <c r="M45" s="26"/>
     </row>