--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -706,51 +706,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R49"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="Q29" sqref="Q29"/>
+      <selection activeCell="P27" sqref="P27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
@@ -1289,51 +1289,53 @@
       <c r="M14" s="14">
         <v>237535.5</v>
       </c>
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="14">
         <v>87313.7</v>
       </c>
       <c r="C15" s="14">
         <v>89110.8</v>
       </c>
       <c r="D15" s="14">
         <v>115957.2</v>
       </c>
       <c r="E15" s="14">
         <v>104132.1</v>
       </c>
-      <c r="F15" s="14"/>
+      <c r="F15" s="14">
+        <v>110515.9</v>
+      </c>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
       <c r="I15" s="29"/>
       <c r="J15" s="29"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
     </row>
     <row r="16" spans="1:18" ht="15" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="34"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="34"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
@@ -1774,51 +1776,53 @@
       </c>
       <c r="L27" s="14">
         <v>38739.1</v>
       </c>
       <c r="M27" s="14">
         <v>42213.8</v>
       </c>
       <c r="N27" s="17"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="20">
         <v>2026</v>
       </c>
       <c r="B28" s="14">
         <v>29597</v>
       </c>
       <c r="C28" s="14">
         <v>30036.400000000001</v>
       </c>
       <c r="D28" s="14">
         <v>32692.799999999999</v>
       </c>
       <c r="E28" s="14">
         <v>33988.6</v>
       </c>
-      <c r="F28" s="14"/>
+      <c r="F28" s="14">
+        <v>33372.400000000001</v>
+      </c>
       <c r="G28" s="14"/>
       <c r="H28" s="21"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="17"/>
     </row>
     <row r="29" spans="1:14" ht="36" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B29" s="22"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="23"/>
       <c r="I29" s="23"/>
       <c r="J29" s="23"/>
       <c r="K29" s="23"/>
       <c r="L29" s="23"/>
       <c r="M29" s="24"/>
@@ -2228,51 +2232,53 @@
         <v>70328.399999999994</v>
       </c>
       <c r="L39" s="30">
         <v>75328.399999999994</v>
       </c>
       <c r="M39" s="14">
         <v>195321.7</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="20">
         <v>2026</v>
       </c>
       <c r="B40" s="14">
         <v>57716.7</v>
       </c>
       <c r="C40" s="14">
         <v>59074.400000000001</v>
       </c>
       <c r="D40" s="30">
         <v>83264.399999999994</v>
       </c>
       <c r="E40" s="14">
         <v>70143.5</v>
       </c>
-      <c r="F40" s="30"/>
+      <c r="F40" s="30">
+        <v>77143.5</v>
+      </c>
       <c r="G40" s="30"/>
       <c r="H40" s="30"/>
       <c r="I40" s="30"/>
       <c r="J40" s="29"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="14"/>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="25" t="s">
         <v>17</v>
       </c>
       <c r="F41" s="11"/>
     </row>
     <row r="43" spans="1:15">
       <c r="M43" s="26"/>
     </row>
     <row r="44" spans="1:15">
       <c r="F44" s="11"/>
       <c r="M44" s="26"/>
     </row>
     <row r="45" spans="1:15">
       <c r="M45" s="26"/>
     </row>
     <row r="46" spans="1:15">