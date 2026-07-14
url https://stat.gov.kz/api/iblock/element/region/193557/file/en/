--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -706,51 +706,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R49"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="P27" sqref="P27"/>
+      <selection activeCell="P29" sqref="P29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
@@ -1292,51 +1292,53 @@
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="14">
         <v>87313.7</v>
       </c>
       <c r="C15" s="14">
         <v>89110.8</v>
       </c>
       <c r="D15" s="14">
         <v>115957.2</v>
       </c>
       <c r="E15" s="14">
         <v>104132.1</v>
       </c>
       <c r="F15" s="14">
         <v>110515.9</v>
       </c>
-      <c r="G15" s="14"/>
+      <c r="G15" s="14">
+        <v>138251.20000000001</v>
+      </c>
       <c r="H15" s="14"/>
       <c r="I15" s="29"/>
       <c r="J15" s="29"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
     </row>
     <row r="16" spans="1:18" ht="15" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="34"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="34"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="34"/>
@@ -1779,51 +1781,53 @@
       </c>
       <c r="M27" s="14">
         <v>42213.8</v>
       </c>
       <c r="N27" s="17"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="20">
         <v>2026</v>
       </c>
       <c r="B28" s="14">
         <v>29597</v>
       </c>
       <c r="C28" s="14">
         <v>30036.400000000001</v>
       </c>
       <c r="D28" s="14">
         <v>32692.799999999999</v>
       </c>
       <c r="E28" s="14">
         <v>33988.6</v>
       </c>
       <c r="F28" s="14">
         <v>33372.400000000001</v>
       </c>
-      <c r="G28" s="14"/>
+      <c r="G28" s="14">
+        <v>40038.6</v>
+      </c>
       <c r="H28" s="21"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="17"/>
     </row>
     <row r="29" spans="1:14" ht="36" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B29" s="22"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="23"/>
       <c r="I29" s="23"/>
       <c r="J29" s="23"/>
       <c r="K29" s="23"/>
       <c r="L29" s="23"/>
       <c r="M29" s="24"/>
       <c r="N29" s="17"/>
@@ -2235,51 +2239,53 @@
         <v>75328.399999999994</v>
       </c>
       <c r="M39" s="14">
         <v>195321.7</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="20">
         <v>2026</v>
       </c>
       <c r="B40" s="14">
         <v>57716.7</v>
       </c>
       <c r="C40" s="14">
         <v>59074.400000000001</v>
       </c>
       <c r="D40" s="30">
         <v>83264.399999999994</v>
       </c>
       <c r="E40" s="14">
         <v>70143.5</v>
       </c>
       <c r="F40" s="30">
         <v>77143.5</v>
       </c>
-      <c r="G40" s="30"/>
+      <c r="G40" s="30">
+        <v>98212.6</v>
+      </c>
       <c r="H40" s="30"/>
       <c r="I40" s="30"/>
       <c r="J40" s="29"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="14"/>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="25" t="s">
         <v>17</v>
       </c>
       <c r="F41" s="11"/>
     </row>
     <row r="43" spans="1:15">
       <c r="M43" s="26"/>
     </row>
     <row r="44" spans="1:15">
       <c r="F44" s="11"/>
       <c r="M44" s="26"/>
     </row>
     <row r="45" spans="1:15">
       <c r="M45" s="26"/>
     </row>
     <row r="46" spans="1:15">
       <c r="B46" s="11"/>