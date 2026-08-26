--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -706,51 +706,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R49"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="P29" sqref="P29"/>
+      <selection activeCell="P38" sqref="P38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
@@ -1295,51 +1295,53 @@
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="14">
         <v>87313.7</v>
       </c>
       <c r="C15" s="14">
         <v>89110.8</v>
       </c>
       <c r="D15" s="14">
         <v>115957.2</v>
       </c>
       <c r="E15" s="14">
         <v>104132.1</v>
       </c>
       <c r="F15" s="14">
         <v>110515.9</v>
       </c>
       <c r="G15" s="14">
         <v>138251.20000000001</v>
       </c>
-      <c r="H15" s="14"/>
+      <c r="H15" s="14">
+        <v>139030.20000000001</v>
+      </c>
       <c r="I15" s="29"/>
       <c r="J15" s="29"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
     </row>
     <row r="16" spans="1:18" ht="15" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="34"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="34"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="34"/>
       <c r="K16" s="34"/>
@@ -1784,51 +1786,53 @@
       </c>
       <c r="N27" s="17"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="20">
         <v>2026</v>
       </c>
       <c r="B28" s="14">
         <v>29597</v>
       </c>
       <c r="C28" s="14">
         <v>30036.400000000001</v>
       </c>
       <c r="D28" s="14">
         <v>32692.799999999999</v>
       </c>
       <c r="E28" s="14">
         <v>33988.6</v>
       </c>
       <c r="F28" s="14">
         <v>33372.400000000001</v>
       </c>
       <c r="G28" s="14">
         <v>40038.6</v>
       </c>
-      <c r="H28" s="21"/>
+      <c r="H28" s="21">
+        <v>40216.6</v>
+      </c>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="17"/>
     </row>
     <row r="29" spans="1:14" ht="36" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B29" s="22"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="23"/>
       <c r="I29" s="23"/>
       <c r="J29" s="23"/>
       <c r="K29" s="23"/>
       <c r="L29" s="23"/>
       <c r="M29" s="24"/>
       <c r="N29" s="17"/>
     </row>
@@ -2242,51 +2246,53 @@
         <v>195321.7</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="20">
         <v>2026</v>
       </c>
       <c r="B40" s="14">
         <v>57716.7</v>
       </c>
       <c r="C40" s="14">
         <v>59074.400000000001</v>
       </c>
       <c r="D40" s="30">
         <v>83264.399999999994</v>
       </c>
       <c r="E40" s="14">
         <v>70143.5</v>
       </c>
       <c r="F40" s="30">
         <v>77143.5</v>
       </c>
       <c r="G40" s="30">
         <v>98212.6</v>
       </c>
-      <c r="H40" s="30"/>
+      <c r="H40" s="30">
+        <v>98813.6</v>
+      </c>
       <c r="I40" s="30"/>
       <c r="J40" s="29"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="14"/>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="25" t="s">
         <v>17</v>
       </c>
       <c r="F41" s="11"/>
     </row>
     <row r="43" spans="1:15">
       <c r="M43" s="26"/>
     </row>
     <row r="44" spans="1:15">
       <c r="F44" s="11"/>
       <c r="M44" s="26"/>
     </row>
     <row r="45" spans="1:15">
       <c r="M45" s="26"/>
     </row>
     <row r="46" spans="1:15">
       <c r="B46" s="11"/>
       <c r="C46" s="11"/>