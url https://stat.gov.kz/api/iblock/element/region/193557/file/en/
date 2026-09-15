--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,71 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Электронная номенклатура\2026\12-16_Основные показатели (динамические ряды)\Внутренняя торговля\анг\Dynamic tables\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E857220C-1846-48DF-ADCA-AF0212D60969}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="11370" yWindow="-195" windowWidth="20130" windowHeight="12075"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Retail trade" sheetId="3" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="5" r:id="rId2"/>
+    <sheet name="Retail trade" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Retail trade'!$A$1:$M$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Retail trade'!$A$1:$M$41</definedName>
   </definedNames>
-  <calcPr calcId="124519" fullPrecision="0"/>
+  <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L13" i="3"/>
+  <c r="L13" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="62">
   <si>
     <t>Retail trade</t>
   </si>
   <si>
     <t>including:</t>
   </si>
   <si>
     <t>trading enterprises</t>
   </si>
   <si>
     <t>individual entrepreneurs, including those trading in markets</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          million tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -84,99 +94,261 @@
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>*from June data only for Shygys Kazakhstan region</t>
   </si>
   <si>
     <t>82 713,8*</t>
   </si>
   <si>
     <t>22 933,3*</t>
   </si>
   <si>
     <t>59 780,5*</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Retail trade volume </t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abbreviated Title of the Statistical Indicator </t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Agrigate</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Notes </t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar </t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/economy/local-market/spreadsheets/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Retail trade by month 2016-2026</t>
+  </si>
+  <si>
+    <t>since 2016 January</t>
+  </si>
+  <si>
+    <t>(2-trade, period-monthly) "On volume of service and goods in the Shygys Kazakhstan region)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Division of Trade Statistics </t>
+  </si>
+  <si>
+    <t>Aitkenova Meruyert</t>
+  </si>
+  <si>
+    <t>+7 7232252737</t>
+  </si>
+  <si>
+    <t>m.aitkenova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>million tenge</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
-      <color indexed="8"/>
-[...4 lines deleted...]
-      <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
@@ -296,280 +468,362 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -698,109 +952,493 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/local-market/spreadsheets/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:J21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="48.7109375" customWidth="1"/>
+    <col min="2" max="2" width="68.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:10">
+      <c r="A2" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2" s="32">
+        <v>171202</v>
+      </c>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="33"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="33"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="49" t="s">
+        <v>59</v>
+      </c>
+      <c r="C4" s="33"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="33"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="33"/>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="37"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="H5" s="37"/>
+      <c r="I5" s="37"/>
+      <c r="J5" s="37"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="33"/>
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="38"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="33"/>
+      <c r="E7" s="33"/>
+      <c r="F7" s="33"/>
+      <c r="G7" s="33"/>
+      <c r="H7" s="33"/>
+      <c r="I7" s="33"/>
+      <c r="J7" s="33"/>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="35" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" s="33"/>
+      <c r="D8" s="33"/>
+      <c r="E8" s="33"/>
+      <c r="F8" s="33"/>
+      <c r="G8" s="33"/>
+      <c r="H8" s="33"/>
+      <c r="I8" s="33"/>
+      <c r="J8" s="33"/>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="38"/>
+      <c r="C9" s="33"/>
+      <c r="D9" s="33"/>
+      <c r="E9" s="33"/>
+      <c r="F9" s="33"/>
+      <c r="G9" s="33"/>
+      <c r="H9" s="33"/>
+      <c r="I9" s="33"/>
+      <c r="J9" s="33"/>
+    </row>
+    <row r="10" spans="1:10" ht="25.5">
+      <c r="A10" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="C10" s="33"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="33"/>
+      <c r="G10" s="33"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="33"/>
+      <c r="J10" s="33"/>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="40"/>
+      <c r="C11" s="33"/>
+      <c r="D11" s="33"/>
+      <c r="E11" s="33"/>
+      <c r="F11" s="33"/>
+      <c r="G11" s="33"/>
+      <c r="H11" s="33"/>
+      <c r="I11" s="33"/>
+      <c r="J11" s="33"/>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="41" t="s">
+        <v>60</v>
+      </c>
+      <c r="C12" s="33"/>
+      <c r="D12" s="33"/>
+      <c r="E12" s="33"/>
+      <c r="F12" s="33"/>
+      <c r="G12" s="33"/>
+      <c r="H12" s="33"/>
+      <c r="I12" s="33"/>
+      <c r="J12" s="33"/>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" s="33"/>
+      <c r="D13" s="33"/>
+      <c r="E13" s="33"/>
+      <c r="F13" s="33"/>
+      <c r="G13" s="33"/>
+      <c r="H13" s="33"/>
+      <c r="I13" s="33"/>
+      <c r="J13" s="33"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="43" t="s">
+        <v>44</v>
+      </c>
+      <c r="C14" s="33"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="33"/>
+      <c r="G14" s="33"/>
+      <c r="H14" s="33"/>
+      <c r="I14" s="33"/>
+      <c r="J14" s="33"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="C15" s="33"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="33"/>
+      <c r="F15" s="33"/>
+      <c r="G15" s="33"/>
+      <c r="H15" s="33"/>
+      <c r="I15" s="33"/>
+      <c r="J15" s="33"/>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="44">
+        <v>46279</v>
+      </c>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="44">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="48" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="48" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="46" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="47" t="s">
+        <v>58</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B12" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="B6:L20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M36" sqref="M36"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="28" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="28" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="28" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="28" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="29"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="28"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="28"/>
+    </row>
+    <row r="18" spans="2:12">
+      <c r="B18" s="30"/>
+    </row>
+    <row r="20" spans="2:12">
+      <c r="B20" s="52" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="52"/>
+      <c r="D20" s="52"/>
+      <c r="E20" s="52"/>
+      <c r="F20" s="52"/>
+      <c r="G20" s="52"/>
+      <c r="H20" s="52"/>
+      <c r="I20" s="52"/>
+      <c r="J20" s="52"/>
+      <c r="K20" s="52"/>
+      <c r="L20" s="52"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B20:L20"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:R49"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="P38" sqref="P38"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
-    <col min="2" max="13" width="10.140625" style="1" customWidth="1"/>
+    <col min="2" max="9" width="10.140625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
+    <col min="11" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="31"/>
-[...10 lines deleted...]
-      <c r="M1" s="31"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
     </row>
     <row r="2" spans="1:18" ht="13.5" thickBot="1">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="32"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:18" s="4" customFormat="1" ht="13.5" thickBot="1">
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+    </row>
+    <row r="3" spans="1:18" s="4" customFormat="1" ht="26.25" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>12</v>
       </c>
@@ -1159,234 +1797,236 @@
     <row r="12" spans="1:18" ht="15" customHeight="1">
       <c r="A12" s="9">
         <v>2023</v>
       </c>
       <c r="B12" s="14">
         <v>66080.399999999994</v>
       </c>
       <c r="C12" s="14">
         <v>69775.7</v>
       </c>
       <c r="D12" s="14">
         <v>86460.2</v>
       </c>
       <c r="E12" s="14">
         <v>81034.2</v>
       </c>
       <c r="F12" s="14">
         <v>83223.899999999994</v>
       </c>
       <c r="G12" s="14">
         <v>104074.6</v>
       </c>
       <c r="H12" s="14">
         <v>105834.6</v>
       </c>
-      <c r="I12" s="29">
+      <c r="I12" s="14">
         <v>101858</v>
       </c>
       <c r="J12" s="14">
         <v>97986.6</v>
       </c>
       <c r="K12" s="14">
         <v>92177.7</v>
       </c>
       <c r="L12" s="14">
         <v>98144.1</v>
       </c>
       <c r="M12" s="14">
         <v>193220.8</v>
       </c>
       <c r="N12" s="11"/>
       <c r="O12" s="11"/>
       <c r="P12" s="11"/>
       <c r="Q12" s="11"/>
       <c r="R12" s="11"/>
     </row>
     <row r="13" spans="1:18" ht="15" customHeight="1">
       <c r="A13" s="9">
         <v>2024</v>
       </c>
       <c r="B13" s="14">
         <v>71927.899999999994</v>
       </c>
       <c r="C13" s="14">
         <v>74131.600000000006</v>
       </c>
       <c r="D13" s="14">
         <v>95537.4</v>
       </c>
       <c r="E13" s="14">
         <v>85531.8</v>
       </c>
       <c r="F13" s="14">
         <v>90571.1</v>
       </c>
       <c r="G13" s="14">
         <v>111023.8</v>
       </c>
       <c r="H13" s="14">
         <v>112804.9</v>
       </c>
-      <c r="I13" s="29">
+      <c r="I13" s="14">
         <v>113678.3</v>
       </c>
-      <c r="J13" s="29">
+      <c r="J13" s="14">
         <v>106250.6</v>
       </c>
       <c r="K13" s="14">
         <v>99639.1</v>
       </c>
       <c r="L13" s="14">
         <f>L26+L38</f>
         <v>103781.2</v>
       </c>
       <c r="M13" s="14">
         <v>212342.8</v>
       </c>
       <c r="N13" s="11"/>
       <c r="O13" s="11"/>
       <c r="P13" s="11"/>
       <c r="Q13" s="11"/>
       <c r="R13" s="11"/>
     </row>
     <row r="14" spans="1:18" ht="15" customHeight="1">
       <c r="A14" s="9">
         <v>2025</v>
       </c>
       <c r="B14" s="14">
         <v>78312.800000000003</v>
       </c>
       <c r="C14" s="14">
         <v>79390.3</v>
       </c>
       <c r="D14" s="14">
         <v>103727.4</v>
       </c>
       <c r="E14" s="14">
         <v>92350.1</v>
       </c>
       <c r="F14" s="14">
         <v>98873.2</v>
       </c>
       <c r="G14" s="14">
         <v>121826.4</v>
       </c>
       <c r="H14" s="14">
         <v>122935</v>
       </c>
-      <c r="I14" s="29">
+      <c r="I14" s="14">
         <v>125479.8</v>
       </c>
-      <c r="J14" s="29">
+      <c r="J14" s="14">
         <v>116172.2</v>
       </c>
       <c r="K14" s="14">
         <v>111791.9</v>
       </c>
       <c r="L14" s="14">
         <v>114067.5</v>
       </c>
       <c r="M14" s="14">
         <v>237535.5</v>
       </c>
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="14">
         <v>87313.7</v>
       </c>
       <c r="C15" s="14">
         <v>89110.8</v>
       </c>
       <c r="D15" s="14">
         <v>115957.2</v>
       </c>
       <c r="E15" s="14">
         <v>104132.1</v>
       </c>
       <c r="F15" s="14">
         <v>110515.9</v>
       </c>
       <c r="G15" s="14">
         <v>138251.20000000001</v>
       </c>
       <c r="H15" s="14">
         <v>139030.20000000001</v>
       </c>
-      <c r="I15" s="29"/>
-      <c r="J15" s="29"/>
+      <c r="I15" s="14">
+        <v>136602.70000000001</v>
+      </c>
+      <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
     </row>
     <row r="16" spans="1:18" ht="15" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B16" s="33"/>
-[...10 lines deleted...]
-      <c r="M16" s="35"/>
+      <c r="B16" s="55"/>
+      <c r="C16" s="56"/>
+      <c r="D16" s="56"/>
+      <c r="E16" s="56"/>
+      <c r="F16" s="56"/>
+      <c r="G16" s="56"/>
+      <c r="H16" s="56"/>
+      <c r="I16" s="56"/>
+      <c r="J16" s="56"/>
+      <c r="K16" s="56"/>
+      <c r="L16" s="56"/>
+      <c r="M16" s="57"/>
       <c r="N16" s="11"/>
     </row>
     <row r="17" spans="1:14" ht="14.25" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="36"/>
-[...10 lines deleted...]
-      <c r="M17" s="38"/>
+      <c r="B17" s="58"/>
+      <c r="C17" s="59"/>
+      <c r="D17" s="59"/>
+      <c r="E17" s="59"/>
+      <c r="F17" s="59"/>
+      <c r="G17" s="59"/>
+      <c r="H17" s="59"/>
+      <c r="I17" s="59"/>
+      <c r="J17" s="59"/>
+      <c r="K17" s="59"/>
+      <c r="L17" s="59"/>
+      <c r="M17" s="60"/>
     </row>
     <row r="18" spans="1:14" ht="14.25" customHeight="1">
       <c r="A18" s="9">
         <v>2016</v>
       </c>
       <c r="B18" s="16">
         <v>11446.5</v>
       </c>
       <c r="C18" s="16">
         <v>10424</v>
       </c>
       <c r="D18" s="16">
         <v>12351.1</v>
       </c>
       <c r="E18" s="16">
         <v>13186.5</v>
       </c>
       <c r="F18" s="16">
         <v>14478.1</v>
       </c>
       <c r="G18" s="16">
         <v>16773.8</v>
       </c>
       <c r="H18" s="16">
         <v>15449.8</v>
@@ -1663,199 +2303,201 @@
     <row r="25" spans="1:14" ht="15" customHeight="1">
       <c r="A25" s="20">
         <v>2023</v>
       </c>
       <c r="B25" s="14">
         <v>18424.099999999999</v>
       </c>
       <c r="C25" s="14">
         <v>19498.3</v>
       </c>
       <c r="D25" s="14">
         <v>21200.2</v>
       </c>
       <c r="E25" s="14">
         <v>22100.2</v>
       </c>
       <c r="F25" s="14">
         <v>24407.7</v>
       </c>
       <c r="G25" s="14">
         <v>24626.2</v>
       </c>
       <c r="H25" s="21">
         <v>29348.3</v>
       </c>
-      <c r="I25" s="29">
+      <c r="I25" s="14">
         <v>29306.400000000001</v>
       </c>
       <c r="J25" s="14">
         <v>27725.1</v>
       </c>
       <c r="K25" s="14">
         <v>28034.6</v>
       </c>
       <c r="L25" s="14">
         <v>28301</v>
       </c>
       <c r="M25" s="14">
         <v>53249.7</v>
       </c>
       <c r="N25" s="17"/>
     </row>
     <row r="26" spans="1:14" ht="15" customHeight="1">
       <c r="A26" s="20">
         <v>2024</v>
       </c>
       <c r="B26" s="14">
         <v>29355.599999999999</v>
       </c>
       <c r="C26" s="14">
         <v>28417.1</v>
       </c>
       <c r="D26" s="14">
         <v>30518.2</v>
       </c>
       <c r="E26" s="14">
         <v>29186</v>
       </c>
       <c r="F26" s="14">
         <v>29756.9</v>
       </c>
       <c r="G26" s="14">
         <v>33376.699999999997</v>
       </c>
       <c r="H26" s="21">
         <v>34122.5</v>
       </c>
-      <c r="I26" s="29">
+      <c r="I26" s="14">
         <v>36837.1</v>
       </c>
-      <c r="J26" s="29">
+      <c r="J26" s="14">
         <v>35495.800000000003</v>
       </c>
       <c r="K26" s="14">
         <v>36486.1</v>
       </c>
       <c r="L26" s="14">
         <v>35522.9</v>
       </c>
       <c r="M26" s="14">
         <v>44342.7</v>
       </c>
       <c r="N26" s="17"/>
     </row>
     <row r="27" spans="1:14" ht="15" customHeight="1">
       <c r="A27" s="20">
         <v>2025</v>
       </c>
       <c r="B27" s="14">
         <v>26362.6</v>
       </c>
       <c r="C27" s="14">
         <v>25596.7</v>
       </c>
       <c r="D27" s="14">
         <v>28327.599999999999</v>
       </c>
       <c r="E27" s="14">
         <v>32089.1</v>
       </c>
       <c r="F27" s="14">
         <v>33812.199999999997</v>
       </c>
       <c r="G27" s="14">
         <v>33905.199999999997</v>
       </c>
       <c r="H27" s="21">
         <v>35014</v>
       </c>
-      <c r="I27" s="29">
+      <c r="I27" s="14">
         <v>37557.9</v>
       </c>
-      <c r="J27" s="29">
+      <c r="J27" s="14">
         <v>33843.800000000003</v>
       </c>
       <c r="K27" s="14">
         <v>41463.5</v>
       </c>
       <c r="L27" s="14">
         <v>38739.1</v>
       </c>
       <c r="M27" s="14">
         <v>42213.8</v>
       </c>
       <c r="N27" s="17"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="20">
         <v>2026</v>
       </c>
       <c r="B28" s="14">
         <v>29597</v>
       </c>
       <c r="C28" s="14">
         <v>30036.400000000001</v>
       </c>
       <c r="D28" s="14">
         <v>32692.799999999999</v>
       </c>
       <c r="E28" s="14">
         <v>33988.6</v>
       </c>
       <c r="F28" s="14">
         <v>33372.400000000001</v>
       </c>
       <c r="G28" s="14">
         <v>40038.6</v>
       </c>
       <c r="H28" s="21">
         <v>40216.6</v>
       </c>
-      <c r="I28" s="29"/>
-      <c r="J28" s="29"/>
+      <c r="I28" s="14">
+        <v>37789.1</v>
+      </c>
+      <c r="J28" s="14"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="17"/>
     </row>
     <row r="29" spans="1:14" ht="36" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="22"/>
-[...10 lines deleted...]
-      <c r="M29" s="24"/>
+      <c r="B29" s="50"/>
+      <c r="C29" s="51"/>
+      <c r="D29" s="51"/>
+      <c r="E29" s="51"/>
+      <c r="F29" s="51"/>
+      <c r="G29" s="51"/>
+      <c r="H29" s="51"/>
+      <c r="I29" s="51"/>
+      <c r="J29" s="51"/>
+      <c r="K29" s="51"/>
+      <c r="L29" s="51"/>
+      <c r="M29" s="22"/>
       <c r="N29" s="17"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="20">
         <v>2016</v>
       </c>
       <c r="B30" s="16">
         <v>30630.2</v>
       </c>
       <c r="C30" s="16">
         <v>27992.5</v>
       </c>
       <c r="D30" s="16">
         <v>37489.4</v>
       </c>
       <c r="E30" s="16">
         <v>38245.800000000003</v>
       </c>
       <c r="F30" s="16">
         <v>42900.3</v>
       </c>
       <c r="G30" s="16">
         <v>50723.4</v>
       </c>
       <c r="H30" s="16">
@@ -2091,285 +2733,289 @@
       </c>
       <c r="C36" s="14">
         <v>50998</v>
       </c>
       <c r="D36" s="14">
         <v>70887.199999999997</v>
       </c>
       <c r="E36" s="14">
         <v>63798.5</v>
       </c>
       <c r="F36" s="14">
         <v>60117.5</v>
       </c>
       <c r="G36" s="14" t="s">
         <v>20</v>
       </c>
       <c r="H36" s="21">
         <v>60463.7</v>
       </c>
       <c r="I36" s="14">
         <v>60463.7</v>
       </c>
       <c r="J36" s="14">
         <v>60463.7</v>
       </c>
-      <c r="K36" s="28">
+      <c r="K36" s="26">
         <v>55012.3</v>
       </c>
       <c r="L36" s="14">
         <v>51170.7</v>
       </c>
       <c r="M36" s="14">
         <v>132011.79999999999</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="20">
         <v>2023</v>
       </c>
       <c r="B37" s="14">
         <v>47656.3</v>
       </c>
       <c r="C37" s="14">
         <v>50277.4</v>
       </c>
       <c r="D37" s="14">
         <v>65260</v>
       </c>
       <c r="E37" s="14">
         <v>58934</v>
       </c>
       <c r="F37" s="14">
         <v>58816.2</v>
       </c>
       <c r="G37" s="14">
         <v>79448.399999999994</v>
       </c>
-      <c r="H37" s="30">
+      <c r="H37" s="27">
         <v>76486.3</v>
       </c>
-      <c r="I37" s="29">
+      <c r="I37" s="14">
         <v>72551.600000000006</v>
       </c>
-      <c r="J37" s="30">
+      <c r="J37" s="27">
         <v>70261.5</v>
       </c>
-      <c r="K37" s="30">
+      <c r="K37" s="27">
         <v>64143.1</v>
       </c>
-      <c r="L37" s="30">
+      <c r="L37" s="27">
         <v>69843.100000000006</v>
       </c>
-      <c r="M37" s="30">
+      <c r="M37" s="27">
         <v>139971.1</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" s="20">
         <v>2024</v>
       </c>
       <c r="B38" s="14">
         <v>42572.3</v>
       </c>
       <c r="C38" s="14">
         <v>45714.5</v>
       </c>
-      <c r="D38" s="30">
+      <c r="D38" s="27">
         <v>65019.199999999997</v>
       </c>
-      <c r="E38" s="30">
+      <c r="E38" s="27">
         <v>56345.7</v>
       </c>
-      <c r="F38" s="30">
+      <c r="F38" s="27">
         <v>60814.2</v>
       </c>
-      <c r="G38" s="30">
+      <c r="G38" s="27">
         <v>77647.100000000006</v>
       </c>
-      <c r="H38" s="30">
+      <c r="H38" s="27">
         <v>78682.399999999994</v>
       </c>
-      <c r="I38" s="30">
+      <c r="I38" s="27">
         <v>76841.2</v>
       </c>
-      <c r="J38" s="29">
+      <c r="J38" s="14">
         <v>70754.8</v>
       </c>
-      <c r="K38" s="30">
+      <c r="K38" s="27">
         <v>63153</v>
       </c>
-      <c r="L38" s="30">
+      <c r="L38" s="27">
         <v>68258.3</v>
       </c>
-      <c r="M38" s="30">
+      <c r="M38" s="27">
         <v>168000.1</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" s="20">
         <v>2025</v>
       </c>
       <c r="B39" s="14">
         <v>51950.2</v>
       </c>
       <c r="C39" s="14">
         <v>53793.599999999999</v>
       </c>
-      <c r="D39" s="30">
+      <c r="D39" s="27">
         <v>75399.8</v>
       </c>
       <c r="E39" s="14">
         <v>60261</v>
       </c>
-      <c r="F39" s="30">
+      <c r="F39" s="27">
         <v>65061</v>
       </c>
-      <c r="G39" s="30">
+      <c r="G39" s="27">
         <v>87921.2</v>
       </c>
-      <c r="H39" s="30">
+      <c r="H39" s="27">
         <v>87921</v>
       </c>
-      <c r="I39" s="30">
+      <c r="I39" s="27">
         <v>87921.9</v>
       </c>
-      <c r="J39" s="29">
+      <c r="J39" s="14">
         <v>82328.399999999994</v>
       </c>
-      <c r="K39" s="30">
+      <c r="K39" s="27">
         <v>70328.399999999994</v>
       </c>
-      <c r="L39" s="30">
+      <c r="L39" s="27">
         <v>75328.399999999994</v>
       </c>
       <c r="M39" s="14">
         <v>195321.7</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="20">
         <v>2026</v>
       </c>
       <c r="B40" s="14">
         <v>57716.7</v>
       </c>
       <c r="C40" s="14">
         <v>59074.400000000001</v>
       </c>
-      <c r="D40" s="30">
+      <c r="D40" s="27">
         <v>83264.399999999994</v>
       </c>
       <c r="E40" s="14">
         <v>70143.5</v>
       </c>
-      <c r="F40" s="30">
+      <c r="F40" s="27">
         <v>77143.5</v>
       </c>
-      <c r="G40" s="30">
+      <c r="G40" s="27">
         <v>98212.6</v>
       </c>
-      <c r="H40" s="30">
+      <c r="H40" s="27">
         <v>98813.6</v>
       </c>
-      <c r="I40" s="30"/>
-[...2 lines deleted...]
-      <c r="L40" s="30"/>
+      <c r="I40" s="27">
+        <v>98813.6</v>
+      </c>
+      <c r="J40" s="14"/>
+      <c r="K40" s="27"/>
+      <c r="L40" s="27"/>
       <c r="M40" s="14"/>
     </row>
     <row r="41" spans="1:15">
-      <c r="A41" s="25" t="s">
+      <c r="A41" s="23" t="s">
         <v>17</v>
       </c>
       <c r="F41" s="11"/>
     </row>
     <row r="43" spans="1:15">
-      <c r="M43" s="26"/>
+      <c r="M43" s="24"/>
     </row>
     <row r="44" spans="1:15">
       <c r="F44" s="11"/>
-      <c r="M44" s="26"/>
+      <c r="M44" s="24"/>
     </row>
     <row r="45" spans="1:15">
-      <c r="M45" s="26"/>
+      <c r="M45" s="24"/>
     </row>
     <row r="46" spans="1:15">
       <c r="B46" s="11"/>
       <c r="C46" s="11"/>
       <c r="D46" s="11"/>
       <c r="E46" s="11"/>
       <c r="F46" s="11"/>
       <c r="G46" s="11"/>
       <c r="H46" s="11"/>
       <c r="I46" s="11"/>
       <c r="J46" s="11"/>
       <c r="K46" s="11"/>
       <c r="L46" s="11"/>
-      <c r="M46" s="27"/>
+      <c r="M46" s="25"/>
     </row>
     <row r="47" spans="1:15">
-      <c r="M47" s="26"/>
+      <c r="M47" s="24"/>
       <c r="O47" s="11"/>
     </row>
     <row r="48" spans="1:15">
-      <c r="M48" s="26"/>
+      <c r="M48" s="24"/>
     </row>
     <row r="49" spans="13:13">
-      <c r="M49" s="26"/>
+      <c r="M49" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B16:M17"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Retail trade</vt:lpstr>
       <vt:lpstr>'Retail trade'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>