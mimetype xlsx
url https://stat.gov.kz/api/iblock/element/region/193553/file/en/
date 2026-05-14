--- v0 (2026-04-18)
+++ v1 (2026-05-14)
@@ -279,72 +279,72 @@
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -607,178 +607,178 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y57"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A37" workbookViewId="0">
-      <selection activeCell="I60" sqref="I60"/>
+      <selection activeCell="L63" sqref="L63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="4" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8" style="1" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.140625" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
     <col min="25" max="25" width="7.85546875" style="1" customWidth="1"/>
     <col min="26" max="27" width="10.42578125" style="1" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="21" customHeight="1">
-      <c r="A1" s="26" t="s">
+      <c r="A1" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="26"/>
-[...22 lines deleted...]
-      <c r="Y1" s="26"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+      <c r="O1" s="30"/>
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
+      <c r="R1" s="30"/>
+      <c r="S1" s="30"/>
+      <c r="T1" s="30"/>
+      <c r="U1" s="30"/>
+      <c r="V1" s="30"/>
+      <c r="W1" s="30"/>
+      <c r="X1" s="30"/>
+      <c r="Y1" s="30"/>
     </row>
     <row r="2" spans="1:25" s="3" customFormat="1">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:25" ht="15.75">
       <c r="J3" s="5">
         <v>2017</v>
       </c>
     </row>
     <row r="4" spans="1:25" s="6" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A4" s="27" t="s">
+      <c r="A4" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="24" t="s">
+      <c r="B4" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="25"/>
-      <c r="D4" s="24" t="s">
+      <c r="C4" s="29"/>
+      <c r="D4" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="25"/>
-      <c r="F4" s="24" t="s">
+      <c r="E4" s="29"/>
+      <c r="F4" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="25"/>
-      <c r="H4" s="24" t="s">
+      <c r="G4" s="29"/>
+      <c r="H4" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="25"/>
-      <c r="J4" s="24" t="s">
+      <c r="I4" s="29"/>
+      <c r="J4" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="K4" s="25"/>
-      <c r="L4" s="24" t="s">
+      <c r="K4" s="29"/>
+      <c r="L4" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="M4" s="25"/>
-      <c r="N4" s="23" t="s">
+      <c r="M4" s="29"/>
+      <c r="N4" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="O4" s="23"/>
-      <c r="P4" s="23" t="s">
+      <c r="O4" s="24"/>
+      <c r="P4" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="Q4" s="23"/>
-      <c r="R4" s="23" t="s">
+      <c r="Q4" s="24"/>
+      <c r="R4" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="S4" s="23"/>
-      <c r="T4" s="23" t="s">
+      <c r="S4" s="24"/>
+      <c r="T4" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="U4" s="23"/>
-      <c r="V4" s="23" t="s">
+      <c r="U4" s="24"/>
+      <c r="V4" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="W4" s="23"/>
-      <c r="X4" s="23" t="s">
+      <c r="W4" s="24"/>
+      <c r="X4" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="Y4" s="23"/>
+      <c r="Y4" s="24"/>
     </row>
     <row r="5" spans="1:25" s="8" customFormat="1" ht="60">
-      <c r="A5" s="28"/>
+      <c r="A5" s="26"/>
       <c r="B5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -809,51 +809,51 @@
         <v>17</v>
       </c>
       <c r="S5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y5" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:25" ht="24" customHeight="1">
-      <c r="A6" s="29"/>
+      <c r="A6" s="27"/>
       <c r="B6" s="9">
         <v>75655.600000000006</v>
       </c>
       <c r="C6" s="9">
         <v>96.2</v>
       </c>
       <c r="D6" s="9">
         <v>157181.20000000001</v>
       </c>
       <c r="E6" s="9">
         <v>96.7</v>
       </c>
       <c r="F6" s="9">
         <v>258623.1</v>
       </c>
       <c r="G6" s="9">
         <v>99.9</v>
       </c>
       <c r="H6" s="9">
         <v>371915.3</v>
       </c>
       <c r="I6" s="9">
         <v>103.1</v>
       </c>
       <c r="J6" s="9">
@@ -893,104 +893,104 @@
         <v>103.9</v>
       </c>
       <c r="V6" s="10">
         <v>1260662</v>
       </c>
       <c r="W6" s="9">
         <v>103</v>
       </c>
       <c r="X6" s="10">
         <v>1432776.2</v>
       </c>
       <c r="Y6" s="9">
         <v>103.5</v>
       </c>
     </row>
     <row r="7" spans="1:25" s="8" customFormat="1" ht="12">
       <c r="C7" s="11"/>
     </row>
     <row r="8" spans="1:25" s="8" customFormat="1" ht="15.75">
       <c r="C8" s="11"/>
       <c r="J8" s="12">
         <v>2018</v>
       </c>
     </row>
     <row r="9" spans="1:25" s="6" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A9" s="27" t="s">
+      <c r="A9" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="24" t="s">
+      <c r="B9" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C9" s="25"/>
-      <c r="D9" s="24" t="s">
+      <c r="C9" s="29"/>
+      <c r="D9" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="E9" s="25"/>
-      <c r="F9" s="24" t="s">
+      <c r="E9" s="29"/>
+      <c r="F9" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="G9" s="25"/>
-      <c r="H9" s="24" t="s">
+      <c r="G9" s="29"/>
+      <c r="H9" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="I9" s="25"/>
-      <c r="J9" s="24" t="s">
+      <c r="I9" s="29"/>
+      <c r="J9" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="K9" s="25"/>
-      <c r="L9" s="24" t="s">
+      <c r="K9" s="29"/>
+      <c r="L9" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="M9" s="25"/>
-      <c r="N9" s="23" t="s">
+      <c r="M9" s="29"/>
+      <c r="N9" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="O9" s="23"/>
-      <c r="P9" s="23" t="s">
+      <c r="O9" s="24"/>
+      <c r="P9" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="Q9" s="23"/>
-      <c r="R9" s="23" t="s">
+      <c r="Q9" s="24"/>
+      <c r="R9" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="S9" s="23"/>
-      <c r="T9" s="23" t="s">
+      <c r="S9" s="24"/>
+      <c r="T9" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="U9" s="23"/>
-      <c r="V9" s="23" t="s">
+      <c r="U9" s="24"/>
+      <c r="V9" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="W9" s="23"/>
-      <c r="X9" s="23" t="s">
+      <c r="W9" s="24"/>
+      <c r="X9" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="Y9" s="23"/>
+      <c r="Y9" s="24"/>
     </row>
     <row r="10" spans="1:25" s="8" customFormat="1" ht="60">
-      <c r="A10" s="28"/>
+      <c r="A10" s="26"/>
       <c r="B10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="7" t="s">
@@ -1021,51 +1021,51 @@
         <v>17</v>
       </c>
       <c r="S10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y10" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:25" ht="24" customHeight="1">
-      <c r="A11" s="29"/>
+      <c r="A11" s="27"/>
       <c r="B11" s="10">
         <v>84572.2</v>
       </c>
       <c r="C11" s="13">
         <v>104.9</v>
       </c>
       <c r="D11" s="9">
         <v>192030.1</v>
       </c>
       <c r="E11" s="13">
         <v>117</v>
       </c>
       <c r="F11" s="9">
         <v>325390.7</v>
       </c>
       <c r="G11" s="13">
         <v>121.3</v>
       </c>
       <c r="H11" s="9">
         <v>455516.68689999997</v>
       </c>
       <c r="I11" s="13">
         <v>116.97851106470631</v>
       </c>
       <c r="J11" s="9">
@@ -1105,104 +1105,104 @@
         <v>112</v>
       </c>
       <c r="V11" s="9">
         <v>1492630.9</v>
       </c>
       <c r="W11" s="9">
         <v>112.6</v>
       </c>
       <c r="X11" s="9">
         <v>1693483.5</v>
       </c>
       <c r="Y11" s="9">
         <v>112.7</v>
       </c>
     </row>
     <row r="12" spans="1:25" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="C12" s="11"/>
     </row>
     <row r="13" spans="1:25" s="8" customFormat="1" ht="15.75">
       <c r="C13" s="11"/>
       <c r="J13" s="12">
         <v>2019</v>
       </c>
     </row>
     <row r="14" spans="1:25" s="6" customFormat="1" ht="21" customHeight="1">
-      <c r="A14" s="27" t="s">
+      <c r="A14" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="24" t="s">
+      <c r="B14" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C14" s="25"/>
-      <c r="D14" s="24" t="s">
+      <c r="C14" s="29"/>
+      <c r="D14" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="E14" s="25"/>
-      <c r="F14" s="24" t="s">
+      <c r="E14" s="29"/>
+      <c r="F14" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="G14" s="25"/>
-      <c r="H14" s="24" t="s">
+      <c r="G14" s="29"/>
+      <c r="H14" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="I14" s="25"/>
-      <c r="J14" s="24" t="s">
+      <c r="I14" s="29"/>
+      <c r="J14" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="K14" s="25"/>
-      <c r="L14" s="24" t="s">
+      <c r="K14" s="29"/>
+      <c r="L14" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="M14" s="25"/>
-      <c r="N14" s="23" t="s">
+      <c r="M14" s="29"/>
+      <c r="N14" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="O14" s="23"/>
-      <c r="P14" s="23" t="s">
+      <c r="O14" s="24"/>
+      <c r="P14" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="Q14" s="23"/>
-      <c r="R14" s="23" t="s">
+      <c r="Q14" s="24"/>
+      <c r="R14" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="S14" s="23"/>
-      <c r="T14" s="23" t="s">
+      <c r="S14" s="24"/>
+      <c r="T14" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="U14" s="23"/>
-      <c r="V14" s="23" t="s">
+      <c r="U14" s="24"/>
+      <c r="V14" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="W14" s="23"/>
-      <c r="X14" s="23" t="s">
+      <c r="W14" s="24"/>
+      <c r="X14" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="Y14" s="23"/>
+      <c r="Y14" s="24"/>
     </row>
     <row r="15" spans="1:25" s="8" customFormat="1" ht="60">
-      <c r="A15" s="28"/>
+      <c r="A15" s="26"/>
       <c r="B15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J15" s="7" t="s">
@@ -1233,51 +1233,51 @@
         <v>17</v>
       </c>
       <c r="S15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y15" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A16" s="29"/>
+      <c r="A16" s="27"/>
       <c r="B16" s="9">
         <v>91704.1</v>
       </c>
       <c r="C16" s="9">
         <v>101.8</v>
       </c>
       <c r="D16" s="9">
         <v>183890.2</v>
       </c>
       <c r="E16" s="13">
         <v>94.7</v>
       </c>
       <c r="F16" s="9">
         <v>324124.7</v>
       </c>
       <c r="G16" s="13">
         <v>93.3</v>
       </c>
       <c r="H16" s="9">
         <v>477081.3</v>
       </c>
       <c r="I16" s="13">
         <v>98</v>
       </c>
       <c r="J16" s="9">
@@ -1314,104 +1314,104 @@
         <v>1470853.4</v>
       </c>
       <c r="U16" s="9">
         <v>101.6</v>
       </c>
       <c r="V16" s="9">
         <v>1644414.9</v>
       </c>
       <c r="W16" s="9">
         <v>102.7</v>
       </c>
       <c r="X16" s="9">
         <v>1854487</v>
       </c>
       <c r="Y16" s="9">
         <v>102.2</v>
       </c>
     </row>
     <row r="18" spans="1:25" s="8" customFormat="1" ht="15.75">
       <c r="C18" s="11"/>
       <c r="J18" s="12">
         <v>2020</v>
       </c>
     </row>
     <row r="19" spans="1:25" s="6" customFormat="1" ht="21" customHeight="1">
-      <c r="A19" s="27" t="s">
+      <c r="A19" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="24" t="s">
+      <c r="B19" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C19" s="25"/>
-      <c r="D19" s="24" t="s">
+      <c r="C19" s="29"/>
+      <c r="D19" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="E19" s="25"/>
-      <c r="F19" s="24" t="s">
+      <c r="E19" s="29"/>
+      <c r="F19" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="25"/>
-      <c r="H19" s="24" t="s">
+      <c r="G19" s="29"/>
+      <c r="H19" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="I19" s="25"/>
-      <c r="J19" s="24" t="s">
+      <c r="I19" s="29"/>
+      <c r="J19" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="K19" s="25"/>
-      <c r="L19" s="24" t="s">
+      <c r="K19" s="29"/>
+      <c r="L19" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="M19" s="25"/>
-      <c r="N19" s="23" t="s">
+      <c r="M19" s="29"/>
+      <c r="N19" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="O19" s="23"/>
-      <c r="P19" s="23" t="s">
+      <c r="O19" s="24"/>
+      <c r="P19" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="Q19" s="23"/>
-      <c r="R19" s="23" t="s">
+      <c r="Q19" s="24"/>
+      <c r="R19" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="S19" s="23"/>
-      <c r="T19" s="23" t="s">
+      <c r="S19" s="24"/>
+      <c r="T19" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="U19" s="23"/>
-      <c r="V19" s="23" t="s">
+      <c r="U19" s="24"/>
+      <c r="V19" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="W19" s="23"/>
-      <c r="X19" s="23" t="s">
+      <c r="W19" s="24"/>
+      <c r="X19" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="Y19" s="23"/>
+      <c r="Y19" s="24"/>
     </row>
     <row r="20" spans="1:25" s="8" customFormat="1" ht="60">
-      <c r="A20" s="28"/>
+      <c r="A20" s="26"/>
       <c r="B20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J20" s="7" t="s">
@@ -1442,51 +1442,51 @@
         <v>17</v>
       </c>
       <c r="S20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y20" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A21" s="29"/>
+      <c r="A21" s="27"/>
       <c r="B21" s="15">
         <v>104008.3</v>
       </c>
       <c r="C21" s="9">
         <v>107.2</v>
       </c>
       <c r="D21" s="9">
         <v>204557.8</v>
       </c>
       <c r="E21" s="13">
         <v>105.1</v>
       </c>
       <c r="F21" s="9">
         <v>353483.3</v>
       </c>
       <c r="G21" s="13">
         <v>103.1</v>
       </c>
       <c r="H21" s="9">
         <v>463449.8</v>
       </c>
       <c r="I21" s="13">
         <v>91.8</v>
       </c>
       <c r="J21" s="9">
@@ -1523,104 +1523,104 @@
         <v>1478105.3</v>
       </c>
       <c r="U21" s="9">
         <v>94.7</v>
       </c>
       <c r="V21" s="9">
         <v>1643967</v>
       </c>
       <c r="W21" s="9">
         <v>94.3</v>
       </c>
       <c r="X21" s="9">
         <v>1909558.4</v>
       </c>
       <c r="Y21" s="9">
         <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:25" s="8" customFormat="1" ht="15.75">
       <c r="C23" s="11"/>
       <c r="J23" s="12">
         <v>2021</v>
       </c>
     </row>
     <row r="24" spans="1:25" s="6" customFormat="1" ht="21" customHeight="1">
-      <c r="A24" s="27" t="s">
+      <c r="A24" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="24" t="s">
+      <c r="B24" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C24" s="25"/>
-      <c r="D24" s="24" t="s">
+      <c r="C24" s="29"/>
+      <c r="D24" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="E24" s="25"/>
-      <c r="F24" s="24" t="s">
+      <c r="E24" s="29"/>
+      <c r="F24" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="G24" s="25"/>
-      <c r="H24" s="24" t="s">
+      <c r="G24" s="29"/>
+      <c r="H24" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="I24" s="25"/>
-      <c r="J24" s="24" t="s">
+      <c r="I24" s="29"/>
+      <c r="J24" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="K24" s="25"/>
-      <c r="L24" s="24" t="s">
+      <c r="K24" s="29"/>
+      <c r="L24" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="M24" s="25"/>
-      <c r="N24" s="23" t="s">
+      <c r="M24" s="29"/>
+      <c r="N24" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="O24" s="23"/>
-      <c r="P24" s="23" t="s">
+      <c r="O24" s="24"/>
+      <c r="P24" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="Q24" s="23"/>
-      <c r="R24" s="23" t="s">
+      <c r="Q24" s="24"/>
+      <c r="R24" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="S24" s="23"/>
-      <c r="T24" s="23" t="s">
+      <c r="S24" s="24"/>
+      <c r="T24" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="U24" s="23"/>
-      <c r="V24" s="23" t="s">
+      <c r="U24" s="24"/>
+      <c r="V24" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="W24" s="23"/>
-      <c r="X24" s="23" t="s">
+      <c r="W24" s="24"/>
+      <c r="X24" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="Y24" s="23"/>
+      <c r="Y24" s="24"/>
     </row>
     <row r="25" spans="1:25" s="8" customFormat="1" ht="60">
-      <c r="A25" s="28"/>
+      <c r="A25" s="26"/>
       <c r="B25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J25" s="7" t="s">
@@ -1651,51 +1651,51 @@
         <v>17</v>
       </c>
       <c r="S25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y25" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A26" s="29"/>
+      <c r="A26" s="27"/>
       <c r="B26" s="15">
         <v>109178.2</v>
       </c>
       <c r="C26" s="9">
         <v>98.2</v>
       </c>
       <c r="D26" s="9">
         <v>216768.3</v>
       </c>
       <c r="E26" s="13">
         <v>99.1</v>
       </c>
       <c r="F26" s="9">
         <v>378109.5</v>
       </c>
       <c r="G26" s="13">
         <v>100.3</v>
       </c>
       <c r="H26" s="9">
         <v>514085.2</v>
       </c>
       <c r="I26" s="13">
         <v>103.9</v>
       </c>
       <c r="J26" s="9">
@@ -1759,104 +1759,104 @@
       <c r="I27" s="19"/>
       <c r="J27" s="18"/>
       <c r="K27" s="19"/>
       <c r="L27" s="18"/>
       <c r="M27" s="20"/>
       <c r="N27" s="17"/>
       <c r="O27" s="18"/>
       <c r="P27" s="18"/>
       <c r="Q27" s="18"/>
       <c r="R27" s="18"/>
       <c r="S27" s="20"/>
       <c r="T27" s="18"/>
       <c r="U27" s="18"/>
       <c r="V27" s="18"/>
       <c r="W27" s="18"/>
       <c r="X27" s="18"/>
       <c r="Y27" s="18"/>
     </row>
     <row r="28" spans="1:25" s="8" customFormat="1" ht="15.75">
       <c r="C28" s="11"/>
       <c r="J28" s="12">
         <v>2022</v>
       </c>
     </row>
     <row r="29" spans="1:25" s="6" customFormat="1" ht="21" customHeight="1">
-      <c r="A29" s="27" t="s">
+      <c r="A29" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="24" t="s">
+      <c r="B29" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C29" s="25"/>
-      <c r="D29" s="24" t="s">
+      <c r="C29" s="29"/>
+      <c r="D29" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="E29" s="25"/>
-      <c r="F29" s="24" t="s">
+      <c r="E29" s="29"/>
+      <c r="F29" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="G29" s="25"/>
-      <c r="H29" s="24" t="s">
+      <c r="G29" s="29"/>
+      <c r="H29" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="I29" s="25"/>
-      <c r="J29" s="24" t="s">
+      <c r="I29" s="29"/>
+      <c r="J29" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="K29" s="25"/>
-      <c r="L29" s="24" t="s">
+      <c r="K29" s="29"/>
+      <c r="L29" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="M29" s="25"/>
-      <c r="N29" s="23" t="s">
+      <c r="M29" s="29"/>
+      <c r="N29" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="O29" s="23"/>
-      <c r="P29" s="23" t="s">
+      <c r="O29" s="24"/>
+      <c r="P29" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="Q29" s="23"/>
-      <c r="R29" s="23" t="s">
+      <c r="Q29" s="24"/>
+      <c r="R29" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="S29" s="23"/>
-      <c r="T29" s="23" t="s">
+      <c r="S29" s="24"/>
+      <c r="T29" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="U29" s="23"/>
-      <c r="V29" s="23" t="s">
+      <c r="U29" s="24"/>
+      <c r="V29" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="W29" s="23"/>
-      <c r="X29" s="23" t="s">
+      <c r="W29" s="24"/>
+      <c r="X29" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="Y29" s="23"/>
+      <c r="Y29" s="24"/>
     </row>
     <row r="30" spans="1:25" s="8" customFormat="1" ht="60">
-      <c r="A30" s="28"/>
+      <c r="A30" s="26"/>
       <c r="B30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J30" s="7" t="s">
@@ -1887,51 +1887,51 @@
         <v>17</v>
       </c>
       <c r="S30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y30" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A31" s="29"/>
+      <c r="A31" s="27"/>
       <c r="B31" s="15">
         <v>123640.1</v>
       </c>
       <c r="C31" s="9">
         <v>103.1</v>
       </c>
       <c r="D31" s="9">
         <v>253712.4</v>
       </c>
       <c r="E31" s="13">
         <v>106.7</v>
       </c>
       <c r="F31" s="9">
         <v>437701.2</v>
       </c>
       <c r="G31" s="13">
         <v>104.3</v>
       </c>
       <c r="H31" s="15">
         <v>623764.5</v>
       </c>
       <c r="I31" s="15">
         <v>108.8</v>
       </c>
       <c r="J31" s="15">
@@ -2018,104 +2018,104 @@
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="12">
         <v>2023</v>
       </c>
       <c r="K33" s="8"/>
       <c r="L33" s="8"/>
       <c r="M33" s="8"/>
       <c r="N33" s="8"/>
       <c r="O33" s="8"/>
       <c r="P33" s="8"/>
       <c r="Q33" s="8"/>
       <c r="R33" s="8"/>
       <c r="S33" s="8"/>
       <c r="T33" s="8"/>
       <c r="U33" s="8"/>
       <c r="V33" s="8"/>
       <c r="W33" s="8"/>
       <c r="X33" s="8"/>
       <c r="Y33" s="8"/>
     </row>
     <row r="34" spans="1:25" ht="22.5" customHeight="1">
-      <c r="A34" s="27" t="s">
+      <c r="A34" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B34" s="24" t="s">
+      <c r="B34" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C34" s="25"/>
-      <c r="D34" s="24" t="s">
+      <c r="C34" s="29"/>
+      <c r="D34" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="E34" s="25"/>
-      <c r="F34" s="24" t="s">
+      <c r="E34" s="29"/>
+      <c r="F34" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="G34" s="25"/>
-      <c r="H34" s="24" t="s">
+      <c r="G34" s="29"/>
+      <c r="H34" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="I34" s="25"/>
-      <c r="J34" s="24" t="s">
+      <c r="I34" s="29"/>
+      <c r="J34" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="K34" s="25"/>
-      <c r="L34" s="24" t="s">
+      <c r="K34" s="29"/>
+      <c r="L34" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="M34" s="25"/>
-      <c r="N34" s="23" t="s">
+      <c r="M34" s="29"/>
+      <c r="N34" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="O34" s="23"/>
-      <c r="P34" s="23" t="s">
+      <c r="O34" s="24"/>
+      <c r="P34" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="Q34" s="23"/>
-      <c r="R34" s="23" t="s">
+      <c r="Q34" s="24"/>
+      <c r="R34" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="S34" s="23"/>
-      <c r="T34" s="23" t="s">
+      <c r="S34" s="24"/>
+      <c r="T34" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="U34" s="23"/>
-      <c r="V34" s="23" t="s">
+      <c r="U34" s="24"/>
+      <c r="V34" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="W34" s="23"/>
-      <c r="X34" s="23" t="s">
+      <c r="W34" s="24"/>
+      <c r="X34" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="Y34" s="23"/>
+      <c r="Y34" s="24"/>
     </row>
     <row r="35" spans="1:25" ht="60">
-      <c r="A35" s="28"/>
+      <c r="A35" s="26"/>
       <c r="B35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J35" s="7" t="s">
@@ -2146,51 +2146,51 @@
         <v>17</v>
       </c>
       <c r="S35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y35" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:25" ht="35.25" customHeight="1">
-      <c r="A36" s="29"/>
+      <c r="A36" s="27"/>
       <c r="B36" s="15">
         <v>108330.4</v>
       </c>
       <c r="C36" s="9">
         <v>106.8</v>
       </c>
       <c r="D36" s="15">
         <v>222374.39999999999</v>
       </c>
       <c r="E36" s="13">
         <v>106.8</v>
       </c>
       <c r="F36" s="15">
         <v>385979.7</v>
       </c>
       <c r="G36" s="13">
         <v>106.1</v>
       </c>
       <c r="H36" s="15">
         <v>581598.4</v>
       </c>
       <c r="I36" s="15">
         <v>110.1</v>
       </c>
       <c r="J36" s="15">
@@ -2277,104 +2277,104 @@
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="12">
         <v>2024</v>
       </c>
       <c r="K38" s="8"/>
       <c r="L38" s="8"/>
       <c r="M38" s="8"/>
       <c r="N38" s="8"/>
       <c r="O38" s="8"/>
       <c r="P38" s="8"/>
       <c r="Q38" s="8"/>
       <c r="R38" s="8"/>
       <c r="S38" s="8"/>
       <c r="T38" s="8"/>
       <c r="U38" s="8"/>
       <c r="V38" s="8"/>
       <c r="W38" s="8"/>
       <c r="X38" s="8"/>
       <c r="Y38" s="8"/>
     </row>
     <row r="39" spans="1:25" ht="22.5" customHeight="1">
-      <c r="A39" s="27" t="s">
+      <c r="A39" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B39" s="24" t="s">
+      <c r="B39" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C39" s="25"/>
-      <c r="D39" s="24" t="s">
+      <c r="C39" s="29"/>
+      <c r="D39" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="E39" s="25"/>
-      <c r="F39" s="24" t="s">
+      <c r="E39" s="29"/>
+      <c r="F39" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="G39" s="25"/>
-      <c r="H39" s="24" t="s">
+      <c r="G39" s="29"/>
+      <c r="H39" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="I39" s="25"/>
-      <c r="J39" s="24" t="s">
+      <c r="I39" s="29"/>
+      <c r="J39" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="K39" s="25"/>
-      <c r="L39" s="24" t="s">
+      <c r="K39" s="29"/>
+      <c r="L39" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="M39" s="25"/>
-      <c r="N39" s="23" t="s">
+      <c r="M39" s="29"/>
+      <c r="N39" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="O39" s="23"/>
-      <c r="P39" s="23" t="s">
+      <c r="O39" s="24"/>
+      <c r="P39" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="Q39" s="23"/>
-      <c r="R39" s="23" t="s">
+      <c r="Q39" s="24"/>
+      <c r="R39" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="S39" s="23"/>
-      <c r="T39" s="23" t="s">
+      <c r="S39" s="24"/>
+      <c r="T39" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="U39" s="23"/>
-      <c r="V39" s="23" t="s">
+      <c r="U39" s="24"/>
+      <c r="V39" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="W39" s="23"/>
-      <c r="X39" s="23" t="s">
+      <c r="W39" s="24"/>
+      <c r="X39" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="Y39" s="23"/>
+      <c r="Y39" s="24"/>
     </row>
     <row r="40" spans="1:25" ht="60">
-      <c r="A40" s="28"/>
+      <c r="A40" s="26"/>
       <c r="B40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J40" s="7" t="s">
@@ -2405,51 +2405,51 @@
         <v>17</v>
       </c>
       <c r="S40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y40" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:25" ht="35.25" customHeight="1">
-      <c r="A41" s="29"/>
+      <c r="A41" s="27"/>
       <c r="B41" s="15">
         <v>116762.6</v>
       </c>
       <c r="C41" s="15">
         <v>103.7</v>
       </c>
       <c r="D41" s="15">
         <v>235321.4</v>
       </c>
       <c r="E41" s="13">
         <v>101.7</v>
       </c>
       <c r="F41" s="15">
         <v>402852.9</v>
       </c>
       <c r="G41" s="13">
         <v>100.4</v>
       </c>
       <c r="H41" s="15">
         <v>557081</v>
       </c>
       <c r="I41" s="15">
         <v>92.6</v>
       </c>
       <c r="J41" s="15">
@@ -2490,104 +2490,104 @@
       </c>
       <c r="V41" s="15">
         <v>1825303</v>
       </c>
       <c r="W41" s="15">
         <v>103.4</v>
       </c>
       <c r="X41" s="15">
         <v>2112939.2999999998</v>
       </c>
       <c r="Y41" s="15">
         <v>102.9</v>
       </c>
     </row>
     <row r="42" spans="1:25">
       <c r="A42" s="21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:25" ht="15.75">
       <c r="J44" s="12">
         <v>2025</v>
       </c>
     </row>
     <row r="45" spans="1:25">
-      <c r="A45" s="27" t="s">
+      <c r="A45" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B45" s="24" t="s">
+      <c r="B45" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C45" s="25"/>
-      <c r="D45" s="24" t="s">
+      <c r="C45" s="29"/>
+      <c r="D45" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="E45" s="25"/>
-      <c r="F45" s="24" t="s">
+      <c r="E45" s="29"/>
+      <c r="F45" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="G45" s="25"/>
-      <c r="H45" s="24" t="s">
+      <c r="G45" s="29"/>
+      <c r="H45" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="I45" s="25"/>
-      <c r="J45" s="24" t="s">
+      <c r="I45" s="29"/>
+      <c r="J45" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="K45" s="25"/>
-      <c r="L45" s="24" t="s">
+      <c r="K45" s="29"/>
+      <c r="L45" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="M45" s="25"/>
-      <c r="N45" s="23" t="s">
+      <c r="M45" s="29"/>
+      <c r="N45" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="O45" s="23"/>
-      <c r="P45" s="23" t="s">
+      <c r="O45" s="24"/>
+      <c r="P45" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="Q45" s="23"/>
-      <c r="R45" s="23" t="s">
+      <c r="Q45" s="24"/>
+      <c r="R45" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="S45" s="23"/>
-      <c r="T45" s="23" t="s">
+      <c r="S45" s="24"/>
+      <c r="T45" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="U45" s="23"/>
-      <c r="V45" s="23" t="s">
+      <c r="U45" s="24"/>
+      <c r="V45" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="W45" s="23"/>
-      <c r="X45" s="23" t="s">
+      <c r="W45" s="24"/>
+      <c r="X45" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="Y45" s="23"/>
+      <c r="Y45" s="24"/>
     </row>
     <row r="46" spans="1:25" ht="60">
-      <c r="A46" s="28"/>
+      <c r="A46" s="26"/>
       <c r="B46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J46" s="7" t="s">
@@ -2618,51 +2618,51 @@
         <v>17</v>
       </c>
       <c r="S46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y46" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:25" ht="27.75" customHeight="1">
-      <c r="A47" s="29"/>
+      <c r="A47" s="27"/>
       <c r="B47" s="15">
         <v>125036.6</v>
       </c>
       <c r="C47" s="9">
         <v>101</v>
       </c>
       <c r="D47" s="15">
         <v>257330.2</v>
       </c>
       <c r="E47" s="13">
         <v>103.2</v>
       </c>
       <c r="F47" s="15">
         <v>440347.9</v>
       </c>
       <c r="G47" s="13">
         <v>103.1</v>
       </c>
       <c r="H47" s="15">
         <v>611337.30000000005</v>
       </c>
       <c r="I47" s="15">
         <v>103.5</v>
       </c>
       <c r="J47" s="15">
@@ -2698,104 +2698,104 @@
       <c r="T47" s="15">
         <v>1889727.9</v>
       </c>
       <c r="U47" s="9">
         <v>106</v>
       </c>
       <c r="V47" s="15">
         <v>2126698.4</v>
       </c>
       <c r="W47" s="15">
         <v>108.5</v>
       </c>
       <c r="X47" s="15">
         <v>2465689.2000000002</v>
       </c>
       <c r="Y47" s="15">
         <v>108.5</v>
       </c>
     </row>
     <row r="50" spans="1:25" ht="15.75">
       <c r="J50" s="12">
         <v>2026</v>
       </c>
     </row>
     <row r="51" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A51" s="27" t="s">
+      <c r="A51" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B51" s="24" t="s">
+      <c r="B51" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C51" s="25"/>
-      <c r="D51" s="24" t="s">
+      <c r="C51" s="29"/>
+      <c r="D51" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="E51" s="25"/>
-      <c r="F51" s="24" t="s">
+      <c r="E51" s="29"/>
+      <c r="F51" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="G51" s="25"/>
-      <c r="H51" s="24" t="s">
+      <c r="G51" s="29"/>
+      <c r="H51" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="I51" s="25"/>
-      <c r="J51" s="24" t="s">
+      <c r="I51" s="29"/>
+      <c r="J51" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="K51" s="25"/>
-      <c r="L51" s="24" t="s">
+      <c r="K51" s="29"/>
+      <c r="L51" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="M51" s="25"/>
-      <c r="N51" s="23" t="s">
+      <c r="M51" s="29"/>
+      <c r="N51" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="O51" s="23"/>
-      <c r="P51" s="23" t="s">
+      <c r="O51" s="24"/>
+      <c r="P51" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="Q51" s="23"/>
-      <c r="R51" s="23" t="s">
+      <c r="Q51" s="24"/>
+      <c r="R51" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="S51" s="23"/>
-      <c r="T51" s="23" t="s">
+      <c r="S51" s="24"/>
+      <c r="T51" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="U51" s="23"/>
-      <c r="V51" s="23" t="s">
+      <c r="U51" s="24"/>
+      <c r="V51" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="W51" s="23"/>
-      <c r="X51" s="23" t="s">
+      <c r="W51" s="24"/>
+      <c r="X51" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="Y51" s="23"/>
+      <c r="Y51" s="24"/>
     </row>
     <row r="52" spans="1:25" ht="60">
-      <c r="A52" s="28"/>
+      <c r="A52" s="26"/>
       <c r="B52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J52" s="7" t="s">
@@ -2826,226 +2826,230 @@
         <v>17</v>
       </c>
       <c r="S52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y52" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:25" ht="25.5" customHeight="1">
-      <c r="A53" s="29"/>
+      <c r="A53" s="27"/>
       <c r="B53" s="15">
         <v>148211.70000000001</v>
       </c>
       <c r="C53" s="9">
         <v>107.9</v>
       </c>
       <c r="D53" s="15">
         <v>299401.8</v>
       </c>
       <c r="E53" s="13">
         <v>105.7</v>
       </c>
-      <c r="F53" s="30">
+      <c r="F53" s="23">
         <v>524294.40000000002</v>
       </c>
       <c r="G53" s="13">
         <v>108.3</v>
       </c>
-      <c r="H53" s="15"/>
-      <c r="I53" s="15"/>
+      <c r="H53" s="15">
+        <v>720362</v>
+      </c>
+      <c r="I53" s="15">
+        <v>107.1</v>
+      </c>
       <c r="J53" s="15"/>
       <c r="K53" s="15"/>
       <c r="L53" s="15"/>
       <c r="M53" s="15"/>
       <c r="N53" s="15"/>
       <c r="O53" s="15"/>
       <c r="P53" s="22"/>
       <c r="Q53" s="22"/>
       <c r="R53" s="15"/>
       <c r="S53" s="14"/>
       <c r="T53" s="15"/>
       <c r="U53" s="9"/>
       <c r="V53" s="15"/>
       <c r="W53" s="15"/>
       <c r="X53" s="15"/>
       <c r="Y53" s="15"/>
     </row>
     <row r="57" spans="1:25">
       <c r="V57" s="1" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="131">
-    <mergeCell ref="R51:S51"/>
-[...30 lines deleted...]
-    <mergeCell ref="P45:Q45"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="A9:A11"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="A14:A16"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="A29:A31"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="A19:A21"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="A24:A26"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="P24:Q24"/>
     <mergeCell ref="R45:S45"/>
     <mergeCell ref="T45:U45"/>
     <mergeCell ref="V45:W45"/>
     <mergeCell ref="X45:Y45"/>
     <mergeCell ref="H19:I19"/>
     <mergeCell ref="J19:K19"/>
     <mergeCell ref="J24:K24"/>
     <mergeCell ref="X19:Y19"/>
     <mergeCell ref="J29:K29"/>
     <mergeCell ref="L29:M29"/>
     <mergeCell ref="P34:Q34"/>
     <mergeCell ref="N39:O39"/>
     <mergeCell ref="X39:Y39"/>
     <mergeCell ref="P39:Q39"/>
     <mergeCell ref="R39:S39"/>
     <mergeCell ref="T39:U39"/>
     <mergeCell ref="V39:W39"/>
     <mergeCell ref="X24:Y24"/>
     <mergeCell ref="R24:S24"/>
     <mergeCell ref="H39:I39"/>
     <mergeCell ref="J39:K39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="J34:K34"/>
     <mergeCell ref="L34:M34"/>
-    <mergeCell ref="A14:A16"/>
-[...73 lines deleted...]
-    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="A45:A47"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="H45:I45"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="N45:O45"/>
+    <mergeCell ref="P45:Q45"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="A34:A36"/>
+    <mergeCell ref="A39:A41"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="R51:S51"/>
+    <mergeCell ref="T51:U51"/>
+    <mergeCell ref="V51:W51"/>
+    <mergeCell ref="X51:Y51"/>
+    <mergeCell ref="A51:A53"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="J51:K51"/>
+    <mergeCell ref="L51:M51"/>
+    <mergeCell ref="N51:O51"/>
+    <mergeCell ref="P51:Q51"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>