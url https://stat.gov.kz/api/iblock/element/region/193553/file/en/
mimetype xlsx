--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -283,67 +283,67 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -607,178 +607,178 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y57"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A37" workbookViewId="0">
-      <selection activeCell="L63" sqref="L63"/>
+      <selection activeCell="M60" sqref="M60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="4" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8" style="1" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.140625" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
     <col min="25" max="25" width="7.85546875" style="1" customWidth="1"/>
     <col min="26" max="27" width="10.42578125" style="1" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="21" customHeight="1">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="30"/>
-[...22 lines deleted...]
-      <c r="Y1" s="30"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
+      <c r="Q1" s="27"/>
+      <c r="R1" s="27"/>
+      <c r="S1" s="27"/>
+      <c r="T1" s="27"/>
+      <c r="U1" s="27"/>
+      <c r="V1" s="27"/>
+      <c r="W1" s="27"/>
+      <c r="X1" s="27"/>
+      <c r="Y1" s="27"/>
     </row>
     <row r="2" spans="1:25" s="3" customFormat="1">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:25" ht="15.75">
       <c r="J3" s="5">
         <v>2017</v>
       </c>
     </row>
     <row r="4" spans="1:25" s="6" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A4" s="25" t="s">
+      <c r="A4" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="28" t="s">
+      <c r="B4" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="29"/>
-      <c r="D4" s="28" t="s">
+      <c r="C4" s="26"/>
+      <c r="D4" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="29"/>
-      <c r="F4" s="28" t="s">
+      <c r="E4" s="26"/>
+      <c r="F4" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="29"/>
-      <c r="H4" s="28" t="s">
+      <c r="G4" s="26"/>
+      <c r="H4" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="29"/>
-      <c r="J4" s="28" t="s">
+      <c r="I4" s="26"/>
+      <c r="J4" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="K4" s="29"/>
-      <c r="L4" s="28" t="s">
+      <c r="K4" s="26"/>
+      <c r="L4" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="M4" s="29"/>
+      <c r="M4" s="26"/>
       <c r="N4" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O4" s="24"/>
       <c r="P4" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q4" s="24"/>
       <c r="R4" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S4" s="24"/>
       <c r="T4" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U4" s="24"/>
       <c r="V4" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W4" s="24"/>
       <c r="X4" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y4" s="24"/>
     </row>
     <row r="5" spans="1:25" s="8" customFormat="1" ht="60">
-      <c r="A5" s="26"/>
+      <c r="A5" s="29"/>
       <c r="B5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -809,51 +809,51 @@
         <v>17</v>
       </c>
       <c r="S5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y5" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:25" ht="24" customHeight="1">
-      <c r="A6" s="27"/>
+      <c r="A6" s="30"/>
       <c r="B6" s="9">
         <v>75655.600000000006</v>
       </c>
       <c r="C6" s="9">
         <v>96.2</v>
       </c>
       <c r="D6" s="9">
         <v>157181.20000000001</v>
       </c>
       <c r="E6" s="9">
         <v>96.7</v>
       </c>
       <c r="F6" s="9">
         <v>258623.1</v>
       </c>
       <c r="G6" s="9">
         <v>99.9</v>
       </c>
       <c r="H6" s="9">
         <v>371915.3</v>
       </c>
       <c r="I6" s="9">
         <v>103.1</v>
       </c>
       <c r="J6" s="9">
@@ -893,104 +893,104 @@
         <v>103.9</v>
       </c>
       <c r="V6" s="10">
         <v>1260662</v>
       </c>
       <c r="W6" s="9">
         <v>103</v>
       </c>
       <c r="X6" s="10">
         <v>1432776.2</v>
       </c>
       <c r="Y6" s="9">
         <v>103.5</v>
       </c>
     </row>
     <row r="7" spans="1:25" s="8" customFormat="1" ht="12">
       <c r="C7" s="11"/>
     </row>
     <row r="8" spans="1:25" s="8" customFormat="1" ht="15.75">
       <c r="C8" s="11"/>
       <c r="J8" s="12">
         <v>2018</v>
       </c>
     </row>
     <row r="9" spans="1:25" s="6" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A9" s="25" t="s">
+      <c r="A9" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="28" t="s">
+      <c r="B9" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C9" s="29"/>
-      <c r="D9" s="28" t="s">
+      <c r="C9" s="26"/>
+      <c r="D9" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="E9" s="29"/>
-      <c r="F9" s="28" t="s">
+      <c r="E9" s="26"/>
+      <c r="F9" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="G9" s="29"/>
-      <c r="H9" s="28" t="s">
+      <c r="G9" s="26"/>
+      <c r="H9" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="I9" s="29"/>
-      <c r="J9" s="28" t="s">
+      <c r="I9" s="26"/>
+      <c r="J9" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="K9" s="29"/>
-      <c r="L9" s="28" t="s">
+      <c r="K9" s="26"/>
+      <c r="L9" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="M9" s="29"/>
+      <c r="M9" s="26"/>
       <c r="N9" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O9" s="24"/>
       <c r="P9" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q9" s="24"/>
       <c r="R9" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S9" s="24"/>
       <c r="T9" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U9" s="24"/>
       <c r="V9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W9" s="24"/>
       <c r="X9" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y9" s="24"/>
     </row>
     <row r="10" spans="1:25" s="8" customFormat="1" ht="60">
-      <c r="A10" s="26"/>
+      <c r="A10" s="29"/>
       <c r="B10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="7" t="s">
@@ -1021,51 +1021,51 @@
         <v>17</v>
       </c>
       <c r="S10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y10" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:25" ht="24" customHeight="1">
-      <c r="A11" s="27"/>
+      <c r="A11" s="30"/>
       <c r="B11" s="10">
         <v>84572.2</v>
       </c>
       <c r="C11" s="13">
         <v>104.9</v>
       </c>
       <c r="D11" s="9">
         <v>192030.1</v>
       </c>
       <c r="E11" s="13">
         <v>117</v>
       </c>
       <c r="F11" s="9">
         <v>325390.7</v>
       </c>
       <c r="G11" s="13">
         <v>121.3</v>
       </c>
       <c r="H11" s="9">
         <v>455516.68689999997</v>
       </c>
       <c r="I11" s="13">
         <v>116.97851106470631</v>
       </c>
       <c r="J11" s="9">
@@ -1105,104 +1105,104 @@
         <v>112</v>
       </c>
       <c r="V11" s="9">
         <v>1492630.9</v>
       </c>
       <c r="W11" s="9">
         <v>112.6</v>
       </c>
       <c r="X11" s="9">
         <v>1693483.5</v>
       </c>
       <c r="Y11" s="9">
         <v>112.7</v>
       </c>
     </row>
     <row r="12" spans="1:25" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="C12" s="11"/>
     </row>
     <row r="13" spans="1:25" s="8" customFormat="1" ht="15.75">
       <c r="C13" s="11"/>
       <c r="J13" s="12">
         <v>2019</v>
       </c>
     </row>
     <row r="14" spans="1:25" s="6" customFormat="1" ht="21" customHeight="1">
-      <c r="A14" s="25" t="s">
+      <c r="A14" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="28" t="s">
+      <c r="B14" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C14" s="29"/>
-      <c r="D14" s="28" t="s">
+      <c r="C14" s="26"/>
+      <c r="D14" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="E14" s="29"/>
-      <c r="F14" s="28" t="s">
+      <c r="E14" s="26"/>
+      <c r="F14" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="G14" s="29"/>
-      <c r="H14" s="28" t="s">
+      <c r="G14" s="26"/>
+      <c r="H14" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="I14" s="29"/>
-      <c r="J14" s="28" t="s">
+      <c r="I14" s="26"/>
+      <c r="J14" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="K14" s="29"/>
-      <c r="L14" s="28" t="s">
+      <c r="K14" s="26"/>
+      <c r="L14" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="M14" s="29"/>
+      <c r="M14" s="26"/>
       <c r="N14" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O14" s="24"/>
       <c r="P14" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q14" s="24"/>
       <c r="R14" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S14" s="24"/>
       <c r="T14" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U14" s="24"/>
       <c r="V14" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W14" s="24"/>
       <c r="X14" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y14" s="24"/>
     </row>
     <row r="15" spans="1:25" s="8" customFormat="1" ht="60">
-      <c r="A15" s="26"/>
+      <c r="A15" s="29"/>
       <c r="B15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J15" s="7" t="s">
@@ -1233,51 +1233,51 @@
         <v>17</v>
       </c>
       <c r="S15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y15" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A16" s="27"/>
+      <c r="A16" s="30"/>
       <c r="B16" s="9">
         <v>91704.1</v>
       </c>
       <c r="C16" s="9">
         <v>101.8</v>
       </c>
       <c r="D16" s="9">
         <v>183890.2</v>
       </c>
       <c r="E16" s="13">
         <v>94.7</v>
       </c>
       <c r="F16" s="9">
         <v>324124.7</v>
       </c>
       <c r="G16" s="13">
         <v>93.3</v>
       </c>
       <c r="H16" s="9">
         <v>477081.3</v>
       </c>
       <c r="I16" s="13">
         <v>98</v>
       </c>
       <c r="J16" s="9">
@@ -1314,104 +1314,104 @@
         <v>1470853.4</v>
       </c>
       <c r="U16" s="9">
         <v>101.6</v>
       </c>
       <c r="V16" s="9">
         <v>1644414.9</v>
       </c>
       <c r="W16" s="9">
         <v>102.7</v>
       </c>
       <c r="X16" s="9">
         <v>1854487</v>
       </c>
       <c r="Y16" s="9">
         <v>102.2</v>
       </c>
     </row>
     <row r="18" spans="1:25" s="8" customFormat="1" ht="15.75">
       <c r="C18" s="11"/>
       <c r="J18" s="12">
         <v>2020</v>
       </c>
     </row>
     <row r="19" spans="1:25" s="6" customFormat="1" ht="21" customHeight="1">
-      <c r="A19" s="25" t="s">
+      <c r="A19" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="28" t="s">
+      <c r="B19" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C19" s="29"/>
-      <c r="D19" s="28" t="s">
+      <c r="C19" s="26"/>
+      <c r="D19" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="E19" s="29"/>
-      <c r="F19" s="28" t="s">
+      <c r="E19" s="26"/>
+      <c r="F19" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="29"/>
-      <c r="H19" s="28" t="s">
+      <c r="G19" s="26"/>
+      <c r="H19" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="I19" s="29"/>
-      <c r="J19" s="28" t="s">
+      <c r="I19" s="26"/>
+      <c r="J19" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="K19" s="29"/>
-      <c r="L19" s="28" t="s">
+      <c r="K19" s="26"/>
+      <c r="L19" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="M19" s="29"/>
+      <c r="M19" s="26"/>
       <c r="N19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O19" s="24"/>
       <c r="P19" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q19" s="24"/>
       <c r="R19" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S19" s="24"/>
       <c r="T19" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U19" s="24"/>
       <c r="V19" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W19" s="24"/>
       <c r="X19" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y19" s="24"/>
     </row>
     <row r="20" spans="1:25" s="8" customFormat="1" ht="60">
-      <c r="A20" s="26"/>
+      <c r="A20" s="29"/>
       <c r="B20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J20" s="7" t="s">
@@ -1442,51 +1442,51 @@
         <v>17</v>
       </c>
       <c r="S20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y20" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A21" s="27"/>
+      <c r="A21" s="30"/>
       <c r="B21" s="15">
         <v>104008.3</v>
       </c>
       <c r="C21" s="9">
         <v>107.2</v>
       </c>
       <c r="D21" s="9">
         <v>204557.8</v>
       </c>
       <c r="E21" s="13">
         <v>105.1</v>
       </c>
       <c r="F21" s="9">
         <v>353483.3</v>
       </c>
       <c r="G21" s="13">
         <v>103.1</v>
       </c>
       <c r="H21" s="9">
         <v>463449.8</v>
       </c>
       <c r="I21" s="13">
         <v>91.8</v>
       </c>
       <c r="J21" s="9">
@@ -1523,104 +1523,104 @@
         <v>1478105.3</v>
       </c>
       <c r="U21" s="9">
         <v>94.7</v>
       </c>
       <c r="V21" s="9">
         <v>1643967</v>
       </c>
       <c r="W21" s="9">
         <v>94.3</v>
       </c>
       <c r="X21" s="9">
         <v>1909558.4</v>
       </c>
       <c r="Y21" s="9">
         <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:25" s="8" customFormat="1" ht="15.75">
       <c r="C23" s="11"/>
       <c r="J23" s="12">
         <v>2021</v>
       </c>
     </row>
     <row r="24" spans="1:25" s="6" customFormat="1" ht="21" customHeight="1">
-      <c r="A24" s="25" t="s">
+      <c r="A24" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="28" t="s">
+      <c r="B24" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C24" s="29"/>
-      <c r="D24" s="28" t="s">
+      <c r="C24" s="26"/>
+      <c r="D24" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="E24" s="29"/>
-      <c r="F24" s="28" t="s">
+      <c r="E24" s="26"/>
+      <c r="F24" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="G24" s="29"/>
-      <c r="H24" s="28" t="s">
+      <c r="G24" s="26"/>
+      <c r="H24" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="I24" s="29"/>
-      <c r="J24" s="28" t="s">
+      <c r="I24" s="26"/>
+      <c r="J24" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="K24" s="29"/>
-      <c r="L24" s="28" t="s">
+      <c r="K24" s="26"/>
+      <c r="L24" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="M24" s="29"/>
+      <c r="M24" s="26"/>
       <c r="N24" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O24" s="24"/>
       <c r="P24" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q24" s="24"/>
       <c r="R24" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S24" s="24"/>
       <c r="T24" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U24" s="24"/>
       <c r="V24" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W24" s="24"/>
       <c r="X24" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y24" s="24"/>
     </row>
     <row r="25" spans="1:25" s="8" customFormat="1" ht="60">
-      <c r="A25" s="26"/>
+      <c r="A25" s="29"/>
       <c r="B25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J25" s="7" t="s">
@@ -1651,51 +1651,51 @@
         <v>17</v>
       </c>
       <c r="S25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y25" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A26" s="27"/>
+      <c r="A26" s="30"/>
       <c r="B26" s="15">
         <v>109178.2</v>
       </c>
       <c r="C26" s="9">
         <v>98.2</v>
       </c>
       <c r="D26" s="9">
         <v>216768.3</v>
       </c>
       <c r="E26" s="13">
         <v>99.1</v>
       </c>
       <c r="F26" s="9">
         <v>378109.5</v>
       </c>
       <c r="G26" s="13">
         <v>100.3</v>
       </c>
       <c r="H26" s="9">
         <v>514085.2</v>
       </c>
       <c r="I26" s="13">
         <v>103.9</v>
       </c>
       <c r="J26" s="9">
@@ -1759,104 +1759,104 @@
       <c r="I27" s="19"/>
       <c r="J27" s="18"/>
       <c r="K27" s="19"/>
       <c r="L27" s="18"/>
       <c r="M27" s="20"/>
       <c r="N27" s="17"/>
       <c r="O27" s="18"/>
       <c r="P27" s="18"/>
       <c r="Q27" s="18"/>
       <c r="R27" s="18"/>
       <c r="S27" s="20"/>
       <c r="T27" s="18"/>
       <c r="U27" s="18"/>
       <c r="V27" s="18"/>
       <c r="W27" s="18"/>
       <c r="X27" s="18"/>
       <c r="Y27" s="18"/>
     </row>
     <row r="28" spans="1:25" s="8" customFormat="1" ht="15.75">
       <c r="C28" s="11"/>
       <c r="J28" s="12">
         <v>2022</v>
       </c>
     </row>
     <row r="29" spans="1:25" s="6" customFormat="1" ht="21" customHeight="1">
-      <c r="A29" s="25" t="s">
+      <c r="A29" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="28" t="s">
+      <c r="B29" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C29" s="29"/>
-      <c r="D29" s="28" t="s">
+      <c r="C29" s="26"/>
+      <c r="D29" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="E29" s="29"/>
-      <c r="F29" s="28" t="s">
+      <c r="E29" s="26"/>
+      <c r="F29" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="G29" s="29"/>
-      <c r="H29" s="28" t="s">
+      <c r="G29" s="26"/>
+      <c r="H29" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="I29" s="29"/>
-      <c r="J29" s="28" t="s">
+      <c r="I29" s="26"/>
+      <c r="J29" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="K29" s="29"/>
-      <c r="L29" s="28" t="s">
+      <c r="K29" s="26"/>
+      <c r="L29" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="M29" s="29"/>
+      <c r="M29" s="26"/>
       <c r="N29" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O29" s="24"/>
       <c r="P29" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q29" s="24"/>
       <c r="R29" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S29" s="24"/>
       <c r="T29" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U29" s="24"/>
       <c r="V29" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W29" s="24"/>
       <c r="X29" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y29" s="24"/>
     </row>
     <row r="30" spans="1:25" s="8" customFormat="1" ht="60">
-      <c r="A30" s="26"/>
+      <c r="A30" s="29"/>
       <c r="B30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J30" s="7" t="s">
@@ -1887,51 +1887,51 @@
         <v>17</v>
       </c>
       <c r="S30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y30" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A31" s="27"/>
+      <c r="A31" s="30"/>
       <c r="B31" s="15">
         <v>123640.1</v>
       </c>
       <c r="C31" s="9">
         <v>103.1</v>
       </c>
       <c r="D31" s="9">
         <v>253712.4</v>
       </c>
       <c r="E31" s="13">
         <v>106.7</v>
       </c>
       <c r="F31" s="9">
         <v>437701.2</v>
       </c>
       <c r="G31" s="13">
         <v>104.3</v>
       </c>
       <c r="H31" s="15">
         <v>623764.5</v>
       </c>
       <c r="I31" s="15">
         <v>108.8</v>
       </c>
       <c r="J31" s="15">
@@ -2018,104 +2018,104 @@
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="12">
         <v>2023</v>
       </c>
       <c r="K33" s="8"/>
       <c r="L33" s="8"/>
       <c r="M33" s="8"/>
       <c r="N33" s="8"/>
       <c r="O33" s="8"/>
       <c r="P33" s="8"/>
       <c r="Q33" s="8"/>
       <c r="R33" s="8"/>
       <c r="S33" s="8"/>
       <c r="T33" s="8"/>
       <c r="U33" s="8"/>
       <c r="V33" s="8"/>
       <c r="W33" s="8"/>
       <c r="X33" s="8"/>
       <c r="Y33" s="8"/>
     </row>
     <row r="34" spans="1:25" ht="22.5" customHeight="1">
-      <c r="A34" s="25" t="s">
+      <c r="A34" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B34" s="28" t="s">
+      <c r="B34" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C34" s="29"/>
-      <c r="D34" s="28" t="s">
+      <c r="C34" s="26"/>
+      <c r="D34" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="E34" s="29"/>
-      <c r="F34" s="28" t="s">
+      <c r="E34" s="26"/>
+      <c r="F34" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="G34" s="29"/>
-      <c r="H34" s="28" t="s">
+      <c r="G34" s="26"/>
+      <c r="H34" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="I34" s="29"/>
-      <c r="J34" s="28" t="s">
+      <c r="I34" s="26"/>
+      <c r="J34" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="K34" s="29"/>
-      <c r="L34" s="28" t="s">
+      <c r="K34" s="26"/>
+      <c r="L34" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="M34" s="29"/>
+      <c r="M34" s="26"/>
       <c r="N34" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O34" s="24"/>
       <c r="P34" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q34" s="24"/>
       <c r="R34" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S34" s="24"/>
       <c r="T34" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U34" s="24"/>
       <c r="V34" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W34" s="24"/>
       <c r="X34" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y34" s="24"/>
     </row>
     <row r="35" spans="1:25" ht="60">
-      <c r="A35" s="26"/>
+      <c r="A35" s="29"/>
       <c r="B35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J35" s="7" t="s">
@@ -2146,51 +2146,51 @@
         <v>17</v>
       </c>
       <c r="S35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y35" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:25" ht="35.25" customHeight="1">
-      <c r="A36" s="27"/>
+      <c r="A36" s="30"/>
       <c r="B36" s="15">
         <v>108330.4</v>
       </c>
       <c r="C36" s="9">
         <v>106.8</v>
       </c>
       <c r="D36" s="15">
         <v>222374.39999999999</v>
       </c>
       <c r="E36" s="13">
         <v>106.8</v>
       </c>
       <c r="F36" s="15">
         <v>385979.7</v>
       </c>
       <c r="G36" s="13">
         <v>106.1</v>
       </c>
       <c r="H36" s="15">
         <v>581598.4</v>
       </c>
       <c r="I36" s="15">
         <v>110.1</v>
       </c>
       <c r="J36" s="15">
@@ -2277,104 +2277,104 @@
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="12">
         <v>2024</v>
       </c>
       <c r="K38" s="8"/>
       <c r="L38" s="8"/>
       <c r="M38" s="8"/>
       <c r="N38" s="8"/>
       <c r="O38" s="8"/>
       <c r="P38" s="8"/>
       <c r="Q38" s="8"/>
       <c r="R38" s="8"/>
       <c r="S38" s="8"/>
       <c r="T38" s="8"/>
       <c r="U38" s="8"/>
       <c r="V38" s="8"/>
       <c r="W38" s="8"/>
       <c r="X38" s="8"/>
       <c r="Y38" s="8"/>
     </row>
     <row r="39" spans="1:25" ht="22.5" customHeight="1">
-      <c r="A39" s="25" t="s">
+      <c r="A39" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B39" s="28" t="s">
+      <c r="B39" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C39" s="29"/>
-      <c r="D39" s="28" t="s">
+      <c r="C39" s="26"/>
+      <c r="D39" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="E39" s="29"/>
-      <c r="F39" s="28" t="s">
+      <c r="E39" s="26"/>
+      <c r="F39" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="G39" s="29"/>
-      <c r="H39" s="28" t="s">
+      <c r="G39" s="26"/>
+      <c r="H39" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="I39" s="29"/>
-      <c r="J39" s="28" t="s">
+      <c r="I39" s="26"/>
+      <c r="J39" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="K39" s="29"/>
-      <c r="L39" s="28" t="s">
+      <c r="K39" s="26"/>
+      <c r="L39" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="M39" s="29"/>
+      <c r="M39" s="26"/>
       <c r="N39" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O39" s="24"/>
       <c r="P39" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q39" s="24"/>
       <c r="R39" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S39" s="24"/>
       <c r="T39" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U39" s="24"/>
       <c r="V39" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W39" s="24"/>
       <c r="X39" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y39" s="24"/>
     </row>
     <row r="40" spans="1:25" ht="60">
-      <c r="A40" s="26"/>
+      <c r="A40" s="29"/>
       <c r="B40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J40" s="7" t="s">
@@ -2405,51 +2405,51 @@
         <v>17</v>
       </c>
       <c r="S40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y40" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:25" ht="35.25" customHeight="1">
-      <c r="A41" s="27"/>
+      <c r="A41" s="30"/>
       <c r="B41" s="15">
         <v>116762.6</v>
       </c>
       <c r="C41" s="15">
         <v>103.7</v>
       </c>
       <c r="D41" s="15">
         <v>235321.4</v>
       </c>
       <c r="E41" s="13">
         <v>101.7</v>
       </c>
       <c r="F41" s="15">
         <v>402852.9</v>
       </c>
       <c r="G41" s="13">
         <v>100.4</v>
       </c>
       <c r="H41" s="15">
         <v>557081</v>
       </c>
       <c r="I41" s="15">
         <v>92.6</v>
       </c>
       <c r="J41" s="15">
@@ -2490,104 +2490,104 @@
       </c>
       <c r="V41" s="15">
         <v>1825303</v>
       </c>
       <c r="W41" s="15">
         <v>103.4</v>
       </c>
       <c r="X41" s="15">
         <v>2112939.2999999998</v>
       </c>
       <c r="Y41" s="15">
         <v>102.9</v>
       </c>
     </row>
     <row r="42" spans="1:25">
       <c r="A42" s="21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:25" ht="15.75">
       <c r="J44" s="12">
         <v>2025</v>
       </c>
     </row>
     <row r="45" spans="1:25">
-      <c r="A45" s="25" t="s">
+      <c r="A45" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B45" s="28" t="s">
+      <c r="B45" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C45" s="29"/>
-      <c r="D45" s="28" t="s">
+      <c r="C45" s="26"/>
+      <c r="D45" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="E45" s="29"/>
-      <c r="F45" s="28" t="s">
+      <c r="E45" s="26"/>
+      <c r="F45" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="G45" s="29"/>
-      <c r="H45" s="28" t="s">
+      <c r="G45" s="26"/>
+      <c r="H45" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="I45" s="29"/>
-      <c r="J45" s="28" t="s">
+      <c r="I45" s="26"/>
+      <c r="J45" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="K45" s="29"/>
-      <c r="L45" s="28" t="s">
+      <c r="K45" s="26"/>
+      <c r="L45" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="M45" s="29"/>
+      <c r="M45" s="26"/>
       <c r="N45" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O45" s="24"/>
       <c r="P45" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q45" s="24"/>
       <c r="R45" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S45" s="24"/>
       <c r="T45" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U45" s="24"/>
       <c r="V45" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W45" s="24"/>
       <c r="X45" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y45" s="24"/>
     </row>
     <row r="46" spans="1:25" ht="60">
-      <c r="A46" s="26"/>
+      <c r="A46" s="29"/>
       <c r="B46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J46" s="7" t="s">
@@ -2618,51 +2618,51 @@
         <v>17</v>
       </c>
       <c r="S46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y46" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:25" ht="27.75" customHeight="1">
-      <c r="A47" s="27"/>
+      <c r="A47" s="30"/>
       <c r="B47" s="15">
         <v>125036.6</v>
       </c>
       <c r="C47" s="9">
         <v>101</v>
       </c>
       <c r="D47" s="15">
         <v>257330.2</v>
       </c>
       <c r="E47" s="13">
         <v>103.2</v>
       </c>
       <c r="F47" s="15">
         <v>440347.9</v>
       </c>
       <c r="G47" s="13">
         <v>103.1</v>
       </c>
       <c r="H47" s="15">
         <v>611337.30000000005</v>
       </c>
       <c r="I47" s="15">
         <v>103.5</v>
       </c>
       <c r="J47" s="15">
@@ -2698,104 +2698,104 @@
       <c r="T47" s="15">
         <v>1889727.9</v>
       </c>
       <c r="U47" s="9">
         <v>106</v>
       </c>
       <c r="V47" s="15">
         <v>2126698.4</v>
       </c>
       <c r="W47" s="15">
         <v>108.5</v>
       </c>
       <c r="X47" s="15">
         <v>2465689.2000000002</v>
       </c>
       <c r="Y47" s="15">
         <v>108.5</v>
       </c>
     </row>
     <row r="50" spans="1:25" ht="15.75">
       <c r="J50" s="12">
         <v>2026</v>
       </c>
     </row>
     <row r="51" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A51" s="25" t="s">
+      <c r="A51" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B51" s="28" t="s">
+      <c r="B51" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C51" s="29"/>
-      <c r="D51" s="28" t="s">
+      <c r="C51" s="26"/>
+      <c r="D51" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="E51" s="29"/>
-      <c r="F51" s="28" t="s">
+      <c r="E51" s="26"/>
+      <c r="F51" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="G51" s="29"/>
-      <c r="H51" s="28" t="s">
+      <c r="G51" s="26"/>
+      <c r="H51" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="I51" s="29"/>
-      <c r="J51" s="28" t="s">
+      <c r="I51" s="26"/>
+      <c r="J51" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="K51" s="29"/>
-      <c r="L51" s="28" t="s">
+      <c r="K51" s="26"/>
+      <c r="L51" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="M51" s="29"/>
+      <c r="M51" s="26"/>
       <c r="N51" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O51" s="24"/>
       <c r="P51" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q51" s="24"/>
       <c r="R51" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S51" s="24"/>
       <c r="T51" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U51" s="24"/>
       <c r="V51" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W51" s="24"/>
       <c r="X51" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y51" s="24"/>
     </row>
     <row r="52" spans="1:25" ht="60">
-      <c r="A52" s="26"/>
+      <c r="A52" s="29"/>
       <c r="B52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J52" s="7" t="s">
@@ -2826,230 +2826,234 @@
         <v>17</v>
       </c>
       <c r="S52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y52" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:25" ht="25.5" customHeight="1">
-      <c r="A53" s="27"/>
+      <c r="A53" s="30"/>
       <c r="B53" s="15">
         <v>148211.70000000001</v>
       </c>
       <c r="C53" s="9">
         <v>107.9</v>
       </c>
       <c r="D53" s="15">
         <v>299401.8</v>
       </c>
       <c r="E53" s="13">
         <v>105.7</v>
       </c>
       <c r="F53" s="23">
         <v>524294.40000000002</v>
       </c>
       <c r="G53" s="13">
         <v>108.3</v>
       </c>
       <c r="H53" s="15">
         <v>720362</v>
       </c>
       <c r="I53" s="15">
         <v>107.1</v>
       </c>
-      <c r="J53" s="15"/>
-      <c r="K53" s="15"/>
+      <c r="J53" s="15">
+        <v>906975.6</v>
+      </c>
+      <c r="K53" s="15">
+        <v>104.9</v>
+      </c>
       <c r="L53" s="15"/>
       <c r="M53" s="15"/>
       <c r="N53" s="15"/>
       <c r="O53" s="15"/>
       <c r="P53" s="22"/>
       <c r="Q53" s="22"/>
       <c r="R53" s="15"/>
       <c r="S53" s="14"/>
       <c r="T53" s="15"/>
       <c r="U53" s="9"/>
       <c r="V53" s="15"/>
       <c r="W53" s="15"/>
       <c r="X53" s="15"/>
       <c r="Y53" s="15"/>
     </row>
     <row r="57" spans="1:25">
       <c r="V57" s="1" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="131">
-    <mergeCell ref="X34:Y34"/>
-[...49 lines deleted...]
-    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="R51:S51"/>
+    <mergeCell ref="T51:U51"/>
+    <mergeCell ref="V51:W51"/>
+    <mergeCell ref="X51:Y51"/>
+    <mergeCell ref="A51:A53"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="J51:K51"/>
+    <mergeCell ref="L51:M51"/>
+    <mergeCell ref="N51:O51"/>
+    <mergeCell ref="P51:Q51"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="A34:A36"/>
+    <mergeCell ref="A39:A41"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="A45:A47"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="H45:I45"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="N45:O45"/>
+    <mergeCell ref="P45:Q45"/>
+    <mergeCell ref="R45:S45"/>
+    <mergeCell ref="T45:U45"/>
+    <mergeCell ref="V45:W45"/>
+    <mergeCell ref="X45:Y45"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="L34:M34"/>
     <mergeCell ref="A14:A16"/>
     <mergeCell ref="T9:U9"/>
     <mergeCell ref="A29:A31"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="P19:Q19"/>
     <mergeCell ref="R19:S19"/>
     <mergeCell ref="T19:U19"/>
     <mergeCell ref="L19:M19"/>
     <mergeCell ref="N19:O19"/>
     <mergeCell ref="A19:A21"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="A24:A26"/>
     <mergeCell ref="H24:I24"/>
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="H14:I14"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="N14:O14"/>
     <mergeCell ref="P14:Q14"/>
     <mergeCell ref="R14:S14"/>
     <mergeCell ref="P24:Q24"/>
-    <mergeCell ref="R45:S45"/>
-[...54 lines deleted...]
-    <mergeCell ref="P51:Q51"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="A9:A11"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="V34:W34"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>