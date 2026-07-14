--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -283,67 +283,67 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -606,179 +606,179 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y57"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A37" workbookViewId="0">
-      <selection activeCell="M60" sqref="M60"/>
+    <sheetView tabSelected="1" topLeftCell="A43" workbookViewId="0">
+      <selection activeCell="L60" sqref="L60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="4" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8" style="1" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.140625" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
     <col min="25" max="25" width="7.85546875" style="1" customWidth="1"/>
     <col min="26" max="27" width="10.42578125" style="1" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="21" customHeight="1">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="27"/>
-[...22 lines deleted...]
-      <c r="Y1" s="27"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+      <c r="O1" s="30"/>
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
+      <c r="R1" s="30"/>
+      <c r="S1" s="30"/>
+      <c r="T1" s="30"/>
+      <c r="U1" s="30"/>
+      <c r="V1" s="30"/>
+      <c r="W1" s="30"/>
+      <c r="X1" s="30"/>
+      <c r="Y1" s="30"/>
     </row>
     <row r="2" spans="1:25" s="3" customFormat="1">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:25" ht="15.75">
       <c r="J3" s="5">
         <v>2017</v>
       </c>
     </row>
     <row r="4" spans="1:25" s="6" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A4" s="28" t="s">
+      <c r="A4" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="25" t="s">
+      <c r="B4" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="26"/>
-      <c r="D4" s="25" t="s">
+      <c r="C4" s="29"/>
+      <c r="D4" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="26"/>
-      <c r="F4" s="25" t="s">
+      <c r="E4" s="29"/>
+      <c r="F4" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="26"/>
-      <c r="H4" s="25" t="s">
+      <c r="G4" s="29"/>
+      <c r="H4" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="26"/>
-      <c r="J4" s="25" t="s">
+      <c r="I4" s="29"/>
+      <c r="J4" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="K4" s="26"/>
-      <c r="L4" s="25" t="s">
+      <c r="K4" s="29"/>
+      <c r="L4" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="M4" s="26"/>
+      <c r="M4" s="29"/>
       <c r="N4" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O4" s="24"/>
       <c r="P4" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q4" s="24"/>
       <c r="R4" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S4" s="24"/>
       <c r="T4" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U4" s="24"/>
       <c r="V4" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W4" s="24"/>
       <c r="X4" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y4" s="24"/>
     </row>
     <row r="5" spans="1:25" s="8" customFormat="1" ht="60">
-      <c r="A5" s="29"/>
+      <c r="A5" s="26"/>
       <c r="B5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -809,51 +809,51 @@
         <v>17</v>
       </c>
       <c r="S5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y5" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:25" ht="24" customHeight="1">
-      <c r="A6" s="30"/>
+      <c r="A6" s="27"/>
       <c r="B6" s="9">
         <v>75655.600000000006</v>
       </c>
       <c r="C6" s="9">
         <v>96.2</v>
       </c>
       <c r="D6" s="9">
         <v>157181.20000000001</v>
       </c>
       <c r="E6" s="9">
         <v>96.7</v>
       </c>
       <c r="F6" s="9">
         <v>258623.1</v>
       </c>
       <c r="G6" s="9">
         <v>99.9</v>
       </c>
       <c r="H6" s="9">
         <v>371915.3</v>
       </c>
       <c r="I6" s="9">
         <v>103.1</v>
       </c>
       <c r="J6" s="9">
@@ -893,104 +893,104 @@
         <v>103.9</v>
       </c>
       <c r="V6" s="10">
         <v>1260662</v>
       </c>
       <c r="W6" s="9">
         <v>103</v>
       </c>
       <c r="X6" s="10">
         <v>1432776.2</v>
       </c>
       <c r="Y6" s="9">
         <v>103.5</v>
       </c>
     </row>
     <row r="7" spans="1:25" s="8" customFormat="1" ht="12">
       <c r="C7" s="11"/>
     </row>
     <row r="8" spans="1:25" s="8" customFormat="1" ht="15.75">
       <c r="C8" s="11"/>
       <c r="J8" s="12">
         <v>2018</v>
       </c>
     </row>
     <row r="9" spans="1:25" s="6" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A9" s="28" t="s">
+      <c r="A9" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="25" t="s">
+      <c r="B9" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C9" s="26"/>
-      <c r="D9" s="25" t="s">
+      <c r="C9" s="29"/>
+      <c r="D9" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="E9" s="26"/>
-      <c r="F9" s="25" t="s">
+      <c r="E9" s="29"/>
+      <c r="F9" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="G9" s="26"/>
-      <c r="H9" s="25" t="s">
+      <c r="G9" s="29"/>
+      <c r="H9" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="I9" s="26"/>
-      <c r="J9" s="25" t="s">
+      <c r="I9" s="29"/>
+      <c r="J9" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="K9" s="26"/>
-      <c r="L9" s="25" t="s">
+      <c r="K9" s="29"/>
+      <c r="L9" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="M9" s="26"/>
+      <c r="M9" s="29"/>
       <c r="N9" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O9" s="24"/>
       <c r="P9" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q9" s="24"/>
       <c r="R9" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S9" s="24"/>
       <c r="T9" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U9" s="24"/>
       <c r="V9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W9" s="24"/>
       <c r="X9" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y9" s="24"/>
     </row>
     <row r="10" spans="1:25" s="8" customFormat="1" ht="60">
-      <c r="A10" s="29"/>
+      <c r="A10" s="26"/>
       <c r="B10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="7" t="s">
@@ -1021,51 +1021,51 @@
         <v>17</v>
       </c>
       <c r="S10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y10" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:25" ht="24" customHeight="1">
-      <c r="A11" s="30"/>
+      <c r="A11" s="27"/>
       <c r="B11" s="10">
         <v>84572.2</v>
       </c>
       <c r="C11" s="13">
         <v>104.9</v>
       </c>
       <c r="D11" s="9">
         <v>192030.1</v>
       </c>
       <c r="E11" s="13">
         <v>117</v>
       </c>
       <c r="F11" s="9">
         <v>325390.7</v>
       </c>
       <c r="G11" s="13">
         <v>121.3</v>
       </c>
       <c r="H11" s="9">
         <v>455516.68689999997</v>
       </c>
       <c r="I11" s="13">
         <v>116.97851106470631</v>
       </c>
       <c r="J11" s="9">
@@ -1105,104 +1105,104 @@
         <v>112</v>
       </c>
       <c r="V11" s="9">
         <v>1492630.9</v>
       </c>
       <c r="W11" s="9">
         <v>112.6</v>
       </c>
       <c r="X11" s="9">
         <v>1693483.5</v>
       </c>
       <c r="Y11" s="9">
         <v>112.7</v>
       </c>
     </row>
     <row r="12" spans="1:25" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="C12" s="11"/>
     </row>
     <row r="13" spans="1:25" s="8" customFormat="1" ht="15.75">
       <c r="C13" s="11"/>
       <c r="J13" s="12">
         <v>2019</v>
       </c>
     </row>
     <row r="14" spans="1:25" s="6" customFormat="1" ht="21" customHeight="1">
-      <c r="A14" s="28" t="s">
+      <c r="A14" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="25" t="s">
+      <c r="B14" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C14" s="26"/>
-      <c r="D14" s="25" t="s">
+      <c r="C14" s="29"/>
+      <c r="D14" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="E14" s="26"/>
-      <c r="F14" s="25" t="s">
+      <c r="E14" s="29"/>
+      <c r="F14" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="G14" s="26"/>
-      <c r="H14" s="25" t="s">
+      <c r="G14" s="29"/>
+      <c r="H14" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="I14" s="26"/>
-      <c r="J14" s="25" t="s">
+      <c r="I14" s="29"/>
+      <c r="J14" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="K14" s="26"/>
-      <c r="L14" s="25" t="s">
+      <c r="K14" s="29"/>
+      <c r="L14" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="M14" s="26"/>
+      <c r="M14" s="29"/>
       <c r="N14" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O14" s="24"/>
       <c r="P14" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q14" s="24"/>
       <c r="R14" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S14" s="24"/>
       <c r="T14" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U14" s="24"/>
       <c r="V14" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W14" s="24"/>
       <c r="X14" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y14" s="24"/>
     </row>
     <row r="15" spans="1:25" s="8" customFormat="1" ht="60">
-      <c r="A15" s="29"/>
+      <c r="A15" s="26"/>
       <c r="B15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J15" s="7" t="s">
@@ -1233,51 +1233,51 @@
         <v>17</v>
       </c>
       <c r="S15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y15" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A16" s="30"/>
+      <c r="A16" s="27"/>
       <c r="B16" s="9">
         <v>91704.1</v>
       </c>
       <c r="C16" s="9">
         <v>101.8</v>
       </c>
       <c r="D16" s="9">
         <v>183890.2</v>
       </c>
       <c r="E16" s="13">
         <v>94.7</v>
       </c>
       <c r="F16" s="9">
         <v>324124.7</v>
       </c>
       <c r="G16" s="13">
         <v>93.3</v>
       </c>
       <c r="H16" s="9">
         <v>477081.3</v>
       </c>
       <c r="I16" s="13">
         <v>98</v>
       </c>
       <c r="J16" s="9">
@@ -1314,104 +1314,104 @@
         <v>1470853.4</v>
       </c>
       <c r="U16" s="9">
         <v>101.6</v>
       </c>
       <c r="V16" s="9">
         <v>1644414.9</v>
       </c>
       <c r="W16" s="9">
         <v>102.7</v>
       </c>
       <c r="X16" s="9">
         <v>1854487</v>
       </c>
       <c r="Y16" s="9">
         <v>102.2</v>
       </c>
     </row>
     <row r="18" spans="1:25" s="8" customFormat="1" ht="15.75">
       <c r="C18" s="11"/>
       <c r="J18" s="12">
         <v>2020</v>
       </c>
     </row>
     <row r="19" spans="1:25" s="6" customFormat="1" ht="21" customHeight="1">
-      <c r="A19" s="28" t="s">
+      <c r="A19" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="25" t="s">
+      <c r="B19" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C19" s="26"/>
-      <c r="D19" s="25" t="s">
+      <c r="C19" s="29"/>
+      <c r="D19" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="E19" s="26"/>
-      <c r="F19" s="25" t="s">
+      <c r="E19" s="29"/>
+      <c r="F19" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="26"/>
-      <c r="H19" s="25" t="s">
+      <c r="G19" s="29"/>
+      <c r="H19" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="I19" s="26"/>
-      <c r="J19" s="25" t="s">
+      <c r="I19" s="29"/>
+      <c r="J19" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="K19" s="26"/>
-      <c r="L19" s="25" t="s">
+      <c r="K19" s="29"/>
+      <c r="L19" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="M19" s="26"/>
+      <c r="M19" s="29"/>
       <c r="N19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O19" s="24"/>
       <c r="P19" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q19" s="24"/>
       <c r="R19" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S19" s="24"/>
       <c r="T19" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U19" s="24"/>
       <c r="V19" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W19" s="24"/>
       <c r="X19" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y19" s="24"/>
     </row>
     <row r="20" spans="1:25" s="8" customFormat="1" ht="60">
-      <c r="A20" s="29"/>
+      <c r="A20" s="26"/>
       <c r="B20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J20" s="7" t="s">
@@ -1442,51 +1442,51 @@
         <v>17</v>
       </c>
       <c r="S20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y20" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A21" s="30"/>
+      <c r="A21" s="27"/>
       <c r="B21" s="15">
         <v>104008.3</v>
       </c>
       <c r="C21" s="9">
         <v>107.2</v>
       </c>
       <c r="D21" s="9">
         <v>204557.8</v>
       </c>
       <c r="E21" s="13">
         <v>105.1</v>
       </c>
       <c r="F21" s="9">
         <v>353483.3</v>
       </c>
       <c r="G21" s="13">
         <v>103.1</v>
       </c>
       <c r="H21" s="9">
         <v>463449.8</v>
       </c>
       <c r="I21" s="13">
         <v>91.8</v>
       </c>
       <c r="J21" s="9">
@@ -1523,104 +1523,104 @@
         <v>1478105.3</v>
       </c>
       <c r="U21" s="9">
         <v>94.7</v>
       </c>
       <c r="V21" s="9">
         <v>1643967</v>
       </c>
       <c r="W21" s="9">
         <v>94.3</v>
       </c>
       <c r="X21" s="9">
         <v>1909558.4</v>
       </c>
       <c r="Y21" s="9">
         <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:25" s="8" customFormat="1" ht="15.75">
       <c r="C23" s="11"/>
       <c r="J23" s="12">
         <v>2021</v>
       </c>
     </row>
     <row r="24" spans="1:25" s="6" customFormat="1" ht="21" customHeight="1">
-      <c r="A24" s="28" t="s">
+      <c r="A24" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="25" t="s">
+      <c r="B24" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C24" s="26"/>
-      <c r="D24" s="25" t="s">
+      <c r="C24" s="29"/>
+      <c r="D24" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="E24" s="26"/>
-      <c r="F24" s="25" t="s">
+      <c r="E24" s="29"/>
+      <c r="F24" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="G24" s="26"/>
-      <c r="H24" s="25" t="s">
+      <c r="G24" s="29"/>
+      <c r="H24" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="I24" s="26"/>
-      <c r="J24" s="25" t="s">
+      <c r="I24" s="29"/>
+      <c r="J24" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="K24" s="26"/>
-      <c r="L24" s="25" t="s">
+      <c r="K24" s="29"/>
+      <c r="L24" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="M24" s="26"/>
+      <c r="M24" s="29"/>
       <c r="N24" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O24" s="24"/>
       <c r="P24" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q24" s="24"/>
       <c r="R24" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S24" s="24"/>
       <c r="T24" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U24" s="24"/>
       <c r="V24" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W24" s="24"/>
       <c r="X24" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y24" s="24"/>
     </row>
     <row r="25" spans="1:25" s="8" customFormat="1" ht="60">
-      <c r="A25" s="29"/>
+      <c r="A25" s="26"/>
       <c r="B25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J25" s="7" t="s">
@@ -1651,51 +1651,51 @@
         <v>17</v>
       </c>
       <c r="S25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y25" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A26" s="30"/>
+      <c r="A26" s="27"/>
       <c r="B26" s="15">
         <v>109178.2</v>
       </c>
       <c r="C26" s="9">
         <v>98.2</v>
       </c>
       <c r="D26" s="9">
         <v>216768.3</v>
       </c>
       <c r="E26" s="13">
         <v>99.1</v>
       </c>
       <c r="F26" s="9">
         <v>378109.5</v>
       </c>
       <c r="G26" s="13">
         <v>100.3</v>
       </c>
       <c r="H26" s="9">
         <v>514085.2</v>
       </c>
       <c r="I26" s="13">
         <v>103.9</v>
       </c>
       <c r="J26" s="9">
@@ -1759,104 +1759,104 @@
       <c r="I27" s="19"/>
       <c r="J27" s="18"/>
       <c r="K27" s="19"/>
       <c r="L27" s="18"/>
       <c r="M27" s="20"/>
       <c r="N27" s="17"/>
       <c r="O27" s="18"/>
       <c r="P27" s="18"/>
       <c r="Q27" s="18"/>
       <c r="R27" s="18"/>
       <c r="S27" s="20"/>
       <c r="T27" s="18"/>
       <c r="U27" s="18"/>
       <c r="V27" s="18"/>
       <c r="W27" s="18"/>
       <c r="X27" s="18"/>
       <c r="Y27" s="18"/>
     </row>
     <row r="28" spans="1:25" s="8" customFormat="1" ht="15.75">
       <c r="C28" s="11"/>
       <c r="J28" s="12">
         <v>2022</v>
       </c>
     </row>
     <row r="29" spans="1:25" s="6" customFormat="1" ht="21" customHeight="1">
-      <c r="A29" s="28" t="s">
+      <c r="A29" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="25" t="s">
+      <c r="B29" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C29" s="26"/>
-      <c r="D29" s="25" t="s">
+      <c r="C29" s="29"/>
+      <c r="D29" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="E29" s="26"/>
-      <c r="F29" s="25" t="s">
+      <c r="E29" s="29"/>
+      <c r="F29" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="G29" s="26"/>
-      <c r="H29" s="25" t="s">
+      <c r="G29" s="29"/>
+      <c r="H29" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="I29" s="26"/>
-      <c r="J29" s="25" t="s">
+      <c r="I29" s="29"/>
+      <c r="J29" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="K29" s="26"/>
-      <c r="L29" s="25" t="s">
+      <c r="K29" s="29"/>
+      <c r="L29" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="M29" s="26"/>
+      <c r="M29" s="29"/>
       <c r="N29" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O29" s="24"/>
       <c r="P29" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q29" s="24"/>
       <c r="R29" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S29" s="24"/>
       <c r="T29" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U29" s="24"/>
       <c r="V29" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W29" s="24"/>
       <c r="X29" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y29" s="24"/>
     </row>
     <row r="30" spans="1:25" s="8" customFormat="1" ht="60">
-      <c r="A30" s="29"/>
+      <c r="A30" s="26"/>
       <c r="B30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J30" s="7" t="s">
@@ -1887,51 +1887,51 @@
         <v>17</v>
       </c>
       <c r="S30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y30" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A31" s="30"/>
+      <c r="A31" s="27"/>
       <c r="B31" s="15">
         <v>123640.1</v>
       </c>
       <c r="C31" s="9">
         <v>103.1</v>
       </c>
       <c r="D31" s="9">
         <v>253712.4</v>
       </c>
       <c r="E31" s="13">
         <v>106.7</v>
       </c>
       <c r="F31" s="9">
         <v>437701.2</v>
       </c>
       <c r="G31" s="13">
         <v>104.3</v>
       </c>
       <c r="H31" s="15">
         <v>623764.5</v>
       </c>
       <c r="I31" s="15">
         <v>108.8</v>
       </c>
       <c r="J31" s="15">
@@ -2018,104 +2018,104 @@
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="12">
         <v>2023</v>
       </c>
       <c r="K33" s="8"/>
       <c r="L33" s="8"/>
       <c r="M33" s="8"/>
       <c r="N33" s="8"/>
       <c r="O33" s="8"/>
       <c r="P33" s="8"/>
       <c r="Q33" s="8"/>
       <c r="R33" s="8"/>
       <c r="S33" s="8"/>
       <c r="T33" s="8"/>
       <c r="U33" s="8"/>
       <c r="V33" s="8"/>
       <c r="W33" s="8"/>
       <c r="X33" s="8"/>
       <c r="Y33" s="8"/>
     </row>
     <row r="34" spans="1:25" ht="22.5" customHeight="1">
-      <c r="A34" s="28" t="s">
+      <c r="A34" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B34" s="25" t="s">
+      <c r="B34" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C34" s="26"/>
-      <c r="D34" s="25" t="s">
+      <c r="C34" s="29"/>
+      <c r="D34" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="E34" s="26"/>
-      <c r="F34" s="25" t="s">
+      <c r="E34" s="29"/>
+      <c r="F34" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="G34" s="26"/>
-      <c r="H34" s="25" t="s">
+      <c r="G34" s="29"/>
+      <c r="H34" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="I34" s="26"/>
-      <c r="J34" s="25" t="s">
+      <c r="I34" s="29"/>
+      <c r="J34" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="K34" s="26"/>
-      <c r="L34" s="25" t="s">
+      <c r="K34" s="29"/>
+      <c r="L34" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="M34" s="26"/>
+      <c r="M34" s="29"/>
       <c r="N34" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O34" s="24"/>
       <c r="P34" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q34" s="24"/>
       <c r="R34" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S34" s="24"/>
       <c r="T34" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U34" s="24"/>
       <c r="V34" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W34" s="24"/>
       <c r="X34" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y34" s="24"/>
     </row>
     <row r="35" spans="1:25" ht="60">
-      <c r="A35" s="29"/>
+      <c r="A35" s="26"/>
       <c r="B35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J35" s="7" t="s">
@@ -2146,51 +2146,51 @@
         <v>17</v>
       </c>
       <c r="S35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y35" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:25" ht="35.25" customHeight="1">
-      <c r="A36" s="30"/>
+      <c r="A36" s="27"/>
       <c r="B36" s="15">
         <v>108330.4</v>
       </c>
       <c r="C36" s="9">
         <v>106.8</v>
       </c>
       <c r="D36" s="15">
         <v>222374.39999999999</v>
       </c>
       <c r="E36" s="13">
         <v>106.8</v>
       </c>
       <c r="F36" s="15">
         <v>385979.7</v>
       </c>
       <c r="G36" s="13">
         <v>106.1</v>
       </c>
       <c r="H36" s="15">
         <v>581598.4</v>
       </c>
       <c r="I36" s="15">
         <v>110.1</v>
       </c>
       <c r="J36" s="15">
@@ -2277,104 +2277,104 @@
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="12">
         <v>2024</v>
       </c>
       <c r="K38" s="8"/>
       <c r="L38" s="8"/>
       <c r="M38" s="8"/>
       <c r="N38" s="8"/>
       <c r="O38" s="8"/>
       <c r="P38" s="8"/>
       <c r="Q38" s="8"/>
       <c r="R38" s="8"/>
       <c r="S38" s="8"/>
       <c r="T38" s="8"/>
       <c r="U38" s="8"/>
       <c r="V38" s="8"/>
       <c r="W38" s="8"/>
       <c r="X38" s="8"/>
       <c r="Y38" s="8"/>
     </row>
     <row r="39" spans="1:25" ht="22.5" customHeight="1">
-      <c r="A39" s="28" t="s">
+      <c r="A39" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B39" s="25" t="s">
+      <c r="B39" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C39" s="26"/>
-      <c r="D39" s="25" t="s">
+      <c r="C39" s="29"/>
+      <c r="D39" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="E39" s="26"/>
-      <c r="F39" s="25" t="s">
+      <c r="E39" s="29"/>
+      <c r="F39" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="G39" s="26"/>
-      <c r="H39" s="25" t="s">
+      <c r="G39" s="29"/>
+      <c r="H39" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="I39" s="26"/>
-      <c r="J39" s="25" t="s">
+      <c r="I39" s="29"/>
+      <c r="J39" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="K39" s="26"/>
-      <c r="L39" s="25" t="s">
+      <c r="K39" s="29"/>
+      <c r="L39" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="M39" s="26"/>
+      <c r="M39" s="29"/>
       <c r="N39" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O39" s="24"/>
       <c r="P39" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q39" s="24"/>
       <c r="R39" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S39" s="24"/>
       <c r="T39" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U39" s="24"/>
       <c r="V39" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W39" s="24"/>
       <c r="X39" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y39" s="24"/>
     </row>
     <row r="40" spans="1:25" ht="60">
-      <c r="A40" s="29"/>
+      <c r="A40" s="26"/>
       <c r="B40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J40" s="7" t="s">
@@ -2405,51 +2405,51 @@
         <v>17</v>
       </c>
       <c r="S40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y40" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:25" ht="35.25" customHeight="1">
-      <c r="A41" s="30"/>
+      <c r="A41" s="27"/>
       <c r="B41" s="15">
         <v>116762.6</v>
       </c>
       <c r="C41" s="15">
         <v>103.7</v>
       </c>
       <c r="D41" s="15">
         <v>235321.4</v>
       </c>
       <c r="E41" s="13">
         <v>101.7</v>
       </c>
       <c r="F41" s="15">
         <v>402852.9</v>
       </c>
       <c r="G41" s="13">
         <v>100.4</v>
       </c>
       <c r="H41" s="15">
         <v>557081</v>
       </c>
       <c r="I41" s="15">
         <v>92.6</v>
       </c>
       <c r="J41" s="15">
@@ -2490,104 +2490,104 @@
       </c>
       <c r="V41" s="15">
         <v>1825303</v>
       </c>
       <c r="W41" s="15">
         <v>103.4</v>
       </c>
       <c r="X41" s="15">
         <v>2112939.2999999998</v>
       </c>
       <c r="Y41" s="15">
         <v>102.9</v>
       </c>
     </row>
     <row r="42" spans="1:25">
       <c r="A42" s="21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:25" ht="15.75">
       <c r="J44" s="12">
         <v>2025</v>
       </c>
     </row>
     <row r="45" spans="1:25">
-      <c r="A45" s="28" t="s">
+      <c r="A45" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B45" s="25" t="s">
+      <c r="B45" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C45" s="26"/>
-      <c r="D45" s="25" t="s">
+      <c r="C45" s="29"/>
+      <c r="D45" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="E45" s="26"/>
-      <c r="F45" s="25" t="s">
+      <c r="E45" s="29"/>
+      <c r="F45" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="G45" s="26"/>
-      <c r="H45" s="25" t="s">
+      <c r="G45" s="29"/>
+      <c r="H45" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="I45" s="26"/>
-      <c r="J45" s="25" t="s">
+      <c r="I45" s="29"/>
+      <c r="J45" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="K45" s="26"/>
-      <c r="L45" s="25" t="s">
+      <c r="K45" s="29"/>
+      <c r="L45" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="M45" s="26"/>
+      <c r="M45" s="29"/>
       <c r="N45" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O45" s="24"/>
       <c r="P45" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q45" s="24"/>
       <c r="R45" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S45" s="24"/>
       <c r="T45" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U45" s="24"/>
       <c r="V45" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W45" s="24"/>
       <c r="X45" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y45" s="24"/>
     </row>
     <row r="46" spans="1:25" ht="60">
-      <c r="A46" s="29"/>
+      <c r="A46" s="26"/>
       <c r="B46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J46" s="7" t="s">
@@ -2618,51 +2618,51 @@
         <v>17</v>
       </c>
       <c r="S46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y46" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:25" ht="27.75" customHeight="1">
-      <c r="A47" s="30"/>
+      <c r="A47" s="27"/>
       <c r="B47" s="15">
         <v>125036.6</v>
       </c>
       <c r="C47" s="9">
         <v>101</v>
       </c>
       <c r="D47" s="15">
         <v>257330.2</v>
       </c>
       <c r="E47" s="13">
         <v>103.2</v>
       </c>
       <c r="F47" s="15">
         <v>440347.9</v>
       </c>
       <c r="G47" s="13">
         <v>103.1</v>
       </c>
       <c r="H47" s="15">
         <v>611337.30000000005</v>
       </c>
       <c r="I47" s="15">
         <v>103.5</v>
       </c>
       <c r="J47" s="15">
@@ -2698,104 +2698,104 @@
       <c r="T47" s="15">
         <v>1889727.9</v>
       </c>
       <c r="U47" s="9">
         <v>106</v>
       </c>
       <c r="V47" s="15">
         <v>2126698.4</v>
       </c>
       <c r="W47" s="15">
         <v>108.5</v>
       </c>
       <c r="X47" s="15">
         <v>2465689.2000000002</v>
       </c>
       <c r="Y47" s="15">
         <v>108.5</v>
       </c>
     </row>
     <row r="50" spans="1:25" ht="15.75">
       <c r="J50" s="12">
         <v>2026</v>
       </c>
     </row>
     <row r="51" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A51" s="28" t="s">
+      <c r="A51" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B51" s="25" t="s">
+      <c r="B51" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C51" s="26"/>
-      <c r="D51" s="25" t="s">
+      <c r="C51" s="29"/>
+      <c r="D51" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="E51" s="26"/>
-      <c r="F51" s="25" t="s">
+      <c r="E51" s="29"/>
+      <c r="F51" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="G51" s="26"/>
-      <c r="H51" s="25" t="s">
+      <c r="G51" s="29"/>
+      <c r="H51" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="I51" s="26"/>
-      <c r="J51" s="25" t="s">
+      <c r="I51" s="29"/>
+      <c r="J51" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="K51" s="26"/>
-      <c r="L51" s="25" t="s">
+      <c r="K51" s="29"/>
+      <c r="L51" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="M51" s="26"/>
+      <c r="M51" s="29"/>
       <c r="N51" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O51" s="24"/>
       <c r="P51" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q51" s="24"/>
       <c r="R51" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S51" s="24"/>
       <c r="T51" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U51" s="24"/>
       <c r="V51" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W51" s="24"/>
       <c r="X51" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y51" s="24"/>
     </row>
     <row r="52" spans="1:25" ht="60">
-      <c r="A52" s="29"/>
+      <c r="A52" s="26"/>
       <c r="B52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J52" s="7" t="s">
@@ -2826,234 +2826,238 @@
         <v>17</v>
       </c>
       <c r="S52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y52" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:25" ht="25.5" customHeight="1">
-      <c r="A53" s="30"/>
+      <c r="A53" s="27"/>
       <c r="B53" s="15">
         <v>148211.70000000001</v>
       </c>
       <c r="C53" s="9">
         <v>107.9</v>
       </c>
       <c r="D53" s="15">
         <v>299401.8</v>
       </c>
       <c r="E53" s="13">
         <v>105.7</v>
       </c>
       <c r="F53" s="23">
         <v>524294.40000000002</v>
       </c>
       <c r="G53" s="13">
         <v>108.3</v>
       </c>
       <c r="H53" s="15">
         <v>720362</v>
       </c>
       <c r="I53" s="15">
         <v>107.1</v>
       </c>
       <c r="J53" s="15">
         <v>906975.6</v>
       </c>
       <c r="K53" s="15">
         <v>104.9</v>
       </c>
-      <c r="L53" s="15"/>
-      <c r="M53" s="15"/>
+      <c r="L53" s="15">
+        <v>1130875</v>
+      </c>
+      <c r="M53" s="15">
+        <v>104.8</v>
+      </c>
       <c r="N53" s="15"/>
       <c r="O53" s="15"/>
       <c r="P53" s="22"/>
       <c r="Q53" s="22"/>
       <c r="R53" s="15"/>
       <c r="S53" s="14"/>
       <c r="T53" s="15"/>
       <c r="U53" s="9"/>
       <c r="V53" s="15"/>
       <c r="W53" s="15"/>
       <c r="X53" s="15"/>
       <c r="Y53" s="15"/>
     </row>
     <row r="57" spans="1:25">
       <c r="V57" s="1" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="131">
-    <mergeCell ref="R51:S51"/>
-[...30 lines deleted...]
-    <mergeCell ref="P45:Q45"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="A9:A11"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="A14:A16"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="A29:A31"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="A19:A21"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="A24:A26"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="P24:Q24"/>
     <mergeCell ref="R45:S45"/>
     <mergeCell ref="T45:U45"/>
     <mergeCell ref="V45:W45"/>
     <mergeCell ref="X45:Y45"/>
     <mergeCell ref="H19:I19"/>
     <mergeCell ref="J19:K19"/>
     <mergeCell ref="J24:K24"/>
     <mergeCell ref="X19:Y19"/>
     <mergeCell ref="J29:K29"/>
     <mergeCell ref="L29:M29"/>
     <mergeCell ref="P34:Q34"/>
     <mergeCell ref="N39:O39"/>
     <mergeCell ref="X39:Y39"/>
     <mergeCell ref="P39:Q39"/>
     <mergeCell ref="R39:S39"/>
     <mergeCell ref="T39:U39"/>
     <mergeCell ref="V39:W39"/>
     <mergeCell ref="X24:Y24"/>
     <mergeCell ref="R24:S24"/>
     <mergeCell ref="H39:I39"/>
     <mergeCell ref="J39:K39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="J34:K34"/>
     <mergeCell ref="L34:M34"/>
-    <mergeCell ref="A14:A16"/>
-[...73 lines deleted...]
-    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="A45:A47"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="H45:I45"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="N45:O45"/>
+    <mergeCell ref="P45:Q45"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="A34:A36"/>
+    <mergeCell ref="A39:A41"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="R51:S51"/>
+    <mergeCell ref="T51:U51"/>
+    <mergeCell ref="V51:W51"/>
+    <mergeCell ref="X51:Y51"/>
+    <mergeCell ref="A51:A53"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="J51:K51"/>
+    <mergeCell ref="L51:M51"/>
+    <mergeCell ref="N51:O51"/>
+    <mergeCell ref="P51:Q51"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>