--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -283,67 +283,67 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -607,178 +607,178 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y57"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A43" workbookViewId="0">
-      <selection activeCell="L60" sqref="L60"/>
+      <selection activeCell="J70" sqref="J70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="4" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8" style="1" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.140625" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
     <col min="25" max="25" width="7.85546875" style="1" customWidth="1"/>
     <col min="26" max="27" width="10.42578125" style="1" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="21" customHeight="1">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="30"/>
-[...22 lines deleted...]
-      <c r="Y1" s="30"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
+      <c r="Q1" s="27"/>
+      <c r="R1" s="27"/>
+      <c r="S1" s="27"/>
+      <c r="T1" s="27"/>
+      <c r="U1" s="27"/>
+      <c r="V1" s="27"/>
+      <c r="W1" s="27"/>
+      <c r="X1" s="27"/>
+      <c r="Y1" s="27"/>
     </row>
     <row r="2" spans="1:25" s="3" customFormat="1">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:25" ht="15.75">
       <c r="J3" s="5">
         <v>2017</v>
       </c>
     </row>
     <row r="4" spans="1:25" s="6" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A4" s="25" t="s">
+      <c r="A4" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="28" t="s">
+      <c r="B4" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="29"/>
-      <c r="D4" s="28" t="s">
+      <c r="C4" s="26"/>
+      <c r="D4" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="29"/>
-      <c r="F4" s="28" t="s">
+      <c r="E4" s="26"/>
+      <c r="F4" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="29"/>
-      <c r="H4" s="28" t="s">
+      <c r="G4" s="26"/>
+      <c r="H4" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="29"/>
-      <c r="J4" s="28" t="s">
+      <c r="I4" s="26"/>
+      <c r="J4" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="K4" s="29"/>
-      <c r="L4" s="28" t="s">
+      <c r="K4" s="26"/>
+      <c r="L4" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="M4" s="29"/>
+      <c r="M4" s="26"/>
       <c r="N4" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O4" s="24"/>
       <c r="P4" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q4" s="24"/>
       <c r="R4" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S4" s="24"/>
       <c r="T4" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U4" s="24"/>
       <c r="V4" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W4" s="24"/>
       <c r="X4" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y4" s="24"/>
     </row>
     <row r="5" spans="1:25" s="8" customFormat="1" ht="60">
-      <c r="A5" s="26"/>
+      <c r="A5" s="29"/>
       <c r="B5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -809,51 +809,51 @@
         <v>17</v>
       </c>
       <c r="S5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y5" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:25" ht="24" customHeight="1">
-      <c r="A6" s="27"/>
+      <c r="A6" s="30"/>
       <c r="B6" s="9">
         <v>75655.600000000006</v>
       </c>
       <c r="C6" s="9">
         <v>96.2</v>
       </c>
       <c r="D6" s="9">
         <v>157181.20000000001</v>
       </c>
       <c r="E6" s="9">
         <v>96.7</v>
       </c>
       <c r="F6" s="9">
         <v>258623.1</v>
       </c>
       <c r="G6" s="9">
         <v>99.9</v>
       </c>
       <c r="H6" s="9">
         <v>371915.3</v>
       </c>
       <c r="I6" s="9">
         <v>103.1</v>
       </c>
       <c r="J6" s="9">
@@ -893,104 +893,104 @@
         <v>103.9</v>
       </c>
       <c r="V6" s="10">
         <v>1260662</v>
       </c>
       <c r="W6" s="9">
         <v>103</v>
       </c>
       <c r="X6" s="10">
         <v>1432776.2</v>
       </c>
       <c r="Y6" s="9">
         <v>103.5</v>
       </c>
     </row>
     <row r="7" spans="1:25" s="8" customFormat="1" ht="12">
       <c r="C7" s="11"/>
     </row>
     <row r="8" spans="1:25" s="8" customFormat="1" ht="15.75">
       <c r="C8" s="11"/>
       <c r="J8" s="12">
         <v>2018</v>
       </c>
     </row>
     <row r="9" spans="1:25" s="6" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A9" s="25" t="s">
+      <c r="A9" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="28" t="s">
+      <c r="B9" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C9" s="29"/>
-      <c r="D9" s="28" t="s">
+      <c r="C9" s="26"/>
+      <c r="D9" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="E9" s="29"/>
-      <c r="F9" s="28" t="s">
+      <c r="E9" s="26"/>
+      <c r="F9" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="G9" s="29"/>
-      <c r="H9" s="28" t="s">
+      <c r="G9" s="26"/>
+      <c r="H9" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="I9" s="29"/>
-      <c r="J9" s="28" t="s">
+      <c r="I9" s="26"/>
+      <c r="J9" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="K9" s="29"/>
-      <c r="L9" s="28" t="s">
+      <c r="K9" s="26"/>
+      <c r="L9" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="M9" s="29"/>
+      <c r="M9" s="26"/>
       <c r="N9" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O9" s="24"/>
       <c r="P9" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q9" s="24"/>
       <c r="R9" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S9" s="24"/>
       <c r="T9" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U9" s="24"/>
       <c r="V9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W9" s="24"/>
       <c r="X9" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y9" s="24"/>
     </row>
     <row r="10" spans="1:25" s="8" customFormat="1" ht="60">
-      <c r="A10" s="26"/>
+      <c r="A10" s="29"/>
       <c r="B10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="7" t="s">
@@ -1021,51 +1021,51 @@
         <v>17</v>
       </c>
       <c r="S10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y10" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:25" ht="24" customHeight="1">
-      <c r="A11" s="27"/>
+      <c r="A11" s="30"/>
       <c r="B11" s="10">
         <v>84572.2</v>
       </c>
       <c r="C11" s="13">
         <v>104.9</v>
       </c>
       <c r="D11" s="9">
         <v>192030.1</v>
       </c>
       <c r="E11" s="13">
         <v>117</v>
       </c>
       <c r="F11" s="9">
         <v>325390.7</v>
       </c>
       <c r="G11" s="13">
         <v>121.3</v>
       </c>
       <c r="H11" s="9">
         <v>455516.68689999997</v>
       </c>
       <c r="I11" s="13">
         <v>116.97851106470631</v>
       </c>
       <c r="J11" s="9">
@@ -1105,104 +1105,104 @@
         <v>112</v>
       </c>
       <c r="V11" s="9">
         <v>1492630.9</v>
       </c>
       <c r="W11" s="9">
         <v>112.6</v>
       </c>
       <c r="X11" s="9">
         <v>1693483.5</v>
       </c>
       <c r="Y11" s="9">
         <v>112.7</v>
       </c>
     </row>
     <row r="12" spans="1:25" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="C12" s="11"/>
     </row>
     <row r="13" spans="1:25" s="8" customFormat="1" ht="15.75">
       <c r="C13" s="11"/>
       <c r="J13" s="12">
         <v>2019</v>
       </c>
     </row>
     <row r="14" spans="1:25" s="6" customFormat="1" ht="21" customHeight="1">
-      <c r="A14" s="25" t="s">
+      <c r="A14" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="28" t="s">
+      <c r="B14" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C14" s="29"/>
-      <c r="D14" s="28" t="s">
+      <c r="C14" s="26"/>
+      <c r="D14" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="E14" s="29"/>
-      <c r="F14" s="28" t="s">
+      <c r="E14" s="26"/>
+      <c r="F14" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="G14" s="29"/>
-      <c r="H14" s="28" t="s">
+      <c r="G14" s="26"/>
+      <c r="H14" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="I14" s="29"/>
-      <c r="J14" s="28" t="s">
+      <c r="I14" s="26"/>
+      <c r="J14" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="K14" s="29"/>
-      <c r="L14" s="28" t="s">
+      <c r="K14" s="26"/>
+      <c r="L14" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="M14" s="29"/>
+      <c r="M14" s="26"/>
       <c r="N14" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O14" s="24"/>
       <c r="P14" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q14" s="24"/>
       <c r="R14" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S14" s="24"/>
       <c r="T14" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U14" s="24"/>
       <c r="V14" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W14" s="24"/>
       <c r="X14" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y14" s="24"/>
     </row>
     <row r="15" spans="1:25" s="8" customFormat="1" ht="60">
-      <c r="A15" s="26"/>
+      <c r="A15" s="29"/>
       <c r="B15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J15" s="7" t="s">
@@ -1233,51 +1233,51 @@
         <v>17</v>
       </c>
       <c r="S15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y15" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A16" s="27"/>
+      <c r="A16" s="30"/>
       <c r="B16" s="9">
         <v>91704.1</v>
       </c>
       <c r="C16" s="9">
         <v>101.8</v>
       </c>
       <c r="D16" s="9">
         <v>183890.2</v>
       </c>
       <c r="E16" s="13">
         <v>94.7</v>
       </c>
       <c r="F16" s="9">
         <v>324124.7</v>
       </c>
       <c r="G16" s="13">
         <v>93.3</v>
       </c>
       <c r="H16" s="9">
         <v>477081.3</v>
       </c>
       <c r="I16" s="13">
         <v>98</v>
       </c>
       <c r="J16" s="9">
@@ -1314,104 +1314,104 @@
         <v>1470853.4</v>
       </c>
       <c r="U16" s="9">
         <v>101.6</v>
       </c>
       <c r="V16" s="9">
         <v>1644414.9</v>
       </c>
       <c r="W16" s="9">
         <v>102.7</v>
       </c>
       <c r="X16" s="9">
         <v>1854487</v>
       </c>
       <c r="Y16" s="9">
         <v>102.2</v>
       </c>
     </row>
     <row r="18" spans="1:25" s="8" customFormat="1" ht="15.75">
       <c r="C18" s="11"/>
       <c r="J18" s="12">
         <v>2020</v>
       </c>
     </row>
     <row r="19" spans="1:25" s="6" customFormat="1" ht="21" customHeight="1">
-      <c r="A19" s="25" t="s">
+      <c r="A19" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="28" t="s">
+      <c r="B19" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C19" s="29"/>
-      <c r="D19" s="28" t="s">
+      <c r="C19" s="26"/>
+      <c r="D19" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="E19" s="29"/>
-      <c r="F19" s="28" t="s">
+      <c r="E19" s="26"/>
+      <c r="F19" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="G19" s="29"/>
-      <c r="H19" s="28" t="s">
+      <c r="G19" s="26"/>
+      <c r="H19" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="I19" s="29"/>
-      <c r="J19" s="28" t="s">
+      <c r="I19" s="26"/>
+      <c r="J19" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="K19" s="29"/>
-      <c r="L19" s="28" t="s">
+      <c r="K19" s="26"/>
+      <c r="L19" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="M19" s="29"/>
+      <c r="M19" s="26"/>
       <c r="N19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O19" s="24"/>
       <c r="P19" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q19" s="24"/>
       <c r="R19" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S19" s="24"/>
       <c r="T19" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U19" s="24"/>
       <c r="V19" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W19" s="24"/>
       <c r="X19" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y19" s="24"/>
     </row>
     <row r="20" spans="1:25" s="8" customFormat="1" ht="60">
-      <c r="A20" s="26"/>
+      <c r="A20" s="29"/>
       <c r="B20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J20" s="7" t="s">
@@ -1442,51 +1442,51 @@
         <v>17</v>
       </c>
       <c r="S20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y20" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A21" s="27"/>
+      <c r="A21" s="30"/>
       <c r="B21" s="15">
         <v>104008.3</v>
       </c>
       <c r="C21" s="9">
         <v>107.2</v>
       </c>
       <c r="D21" s="9">
         <v>204557.8</v>
       </c>
       <c r="E21" s="13">
         <v>105.1</v>
       </c>
       <c r="F21" s="9">
         <v>353483.3</v>
       </c>
       <c r="G21" s="13">
         <v>103.1</v>
       </c>
       <c r="H21" s="9">
         <v>463449.8</v>
       </c>
       <c r="I21" s="13">
         <v>91.8</v>
       </c>
       <c r="J21" s="9">
@@ -1523,104 +1523,104 @@
         <v>1478105.3</v>
       </c>
       <c r="U21" s="9">
         <v>94.7</v>
       </c>
       <c r="V21" s="9">
         <v>1643967</v>
       </c>
       <c r="W21" s="9">
         <v>94.3</v>
       </c>
       <c r="X21" s="9">
         <v>1909558.4</v>
       </c>
       <c r="Y21" s="9">
         <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:25" s="8" customFormat="1" ht="15.75">
       <c r="C23" s="11"/>
       <c r="J23" s="12">
         <v>2021</v>
       </c>
     </row>
     <row r="24" spans="1:25" s="6" customFormat="1" ht="21" customHeight="1">
-      <c r="A24" s="25" t="s">
+      <c r="A24" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="28" t="s">
+      <c r="B24" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C24" s="29"/>
-      <c r="D24" s="28" t="s">
+      <c r="C24" s="26"/>
+      <c r="D24" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="E24" s="29"/>
-      <c r="F24" s="28" t="s">
+      <c r="E24" s="26"/>
+      <c r="F24" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="G24" s="29"/>
-      <c r="H24" s="28" t="s">
+      <c r="G24" s="26"/>
+      <c r="H24" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="I24" s="29"/>
-      <c r="J24" s="28" t="s">
+      <c r="I24" s="26"/>
+      <c r="J24" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="K24" s="29"/>
-      <c r="L24" s="28" t="s">
+      <c r="K24" s="26"/>
+      <c r="L24" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="M24" s="29"/>
+      <c r="M24" s="26"/>
       <c r="N24" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O24" s="24"/>
       <c r="P24" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q24" s="24"/>
       <c r="R24" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S24" s="24"/>
       <c r="T24" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U24" s="24"/>
       <c r="V24" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W24" s="24"/>
       <c r="X24" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y24" s="24"/>
     </row>
     <row r="25" spans="1:25" s="8" customFormat="1" ht="60">
-      <c r="A25" s="26"/>
+      <c r="A25" s="29"/>
       <c r="B25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J25" s="7" t="s">
@@ -1651,51 +1651,51 @@
         <v>17</v>
       </c>
       <c r="S25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y25" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A26" s="27"/>
+      <c r="A26" s="30"/>
       <c r="B26" s="15">
         <v>109178.2</v>
       </c>
       <c r="C26" s="9">
         <v>98.2</v>
       </c>
       <c r="D26" s="9">
         <v>216768.3</v>
       </c>
       <c r="E26" s="13">
         <v>99.1</v>
       </c>
       <c r="F26" s="9">
         <v>378109.5</v>
       </c>
       <c r="G26" s="13">
         <v>100.3</v>
       </c>
       <c r="H26" s="9">
         <v>514085.2</v>
       </c>
       <c r="I26" s="13">
         <v>103.9</v>
       </c>
       <c r="J26" s="9">
@@ -1759,104 +1759,104 @@
       <c r="I27" s="19"/>
       <c r="J27" s="18"/>
       <c r="K27" s="19"/>
       <c r="L27" s="18"/>
       <c r="M27" s="20"/>
       <c r="N27" s="17"/>
       <c r="O27" s="18"/>
       <c r="P27" s="18"/>
       <c r="Q27" s="18"/>
       <c r="R27" s="18"/>
       <c r="S27" s="20"/>
       <c r="T27" s="18"/>
       <c r="U27" s="18"/>
       <c r="V27" s="18"/>
       <c r="W27" s="18"/>
       <c r="X27" s="18"/>
       <c r="Y27" s="18"/>
     </row>
     <row r="28" spans="1:25" s="8" customFormat="1" ht="15.75">
       <c r="C28" s="11"/>
       <c r="J28" s="12">
         <v>2022</v>
       </c>
     </row>
     <row r="29" spans="1:25" s="6" customFormat="1" ht="21" customHeight="1">
-      <c r="A29" s="25" t="s">
+      <c r="A29" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="28" t="s">
+      <c r="B29" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C29" s="29"/>
-      <c r="D29" s="28" t="s">
+      <c r="C29" s="26"/>
+      <c r="D29" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="E29" s="29"/>
-      <c r="F29" s="28" t="s">
+      <c r="E29" s="26"/>
+      <c r="F29" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="G29" s="29"/>
-      <c r="H29" s="28" t="s">
+      <c r="G29" s="26"/>
+      <c r="H29" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="I29" s="29"/>
-      <c r="J29" s="28" t="s">
+      <c r="I29" s="26"/>
+      <c r="J29" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="K29" s="29"/>
-      <c r="L29" s="28" t="s">
+      <c r="K29" s="26"/>
+      <c r="L29" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="M29" s="29"/>
+      <c r="M29" s="26"/>
       <c r="N29" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O29" s="24"/>
       <c r="P29" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q29" s="24"/>
       <c r="R29" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S29" s="24"/>
       <c r="T29" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U29" s="24"/>
       <c r="V29" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W29" s="24"/>
       <c r="X29" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y29" s="24"/>
     </row>
     <row r="30" spans="1:25" s="8" customFormat="1" ht="60">
-      <c r="A30" s="26"/>
+      <c r="A30" s="29"/>
       <c r="B30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J30" s="7" t="s">
@@ -1887,51 +1887,51 @@
         <v>17</v>
       </c>
       <c r="S30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y30" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A31" s="27"/>
+      <c r="A31" s="30"/>
       <c r="B31" s="15">
         <v>123640.1</v>
       </c>
       <c r="C31" s="9">
         <v>103.1</v>
       </c>
       <c r="D31" s="9">
         <v>253712.4</v>
       </c>
       <c r="E31" s="13">
         <v>106.7</v>
       </c>
       <c r="F31" s="9">
         <v>437701.2</v>
       </c>
       <c r="G31" s="13">
         <v>104.3</v>
       </c>
       <c r="H31" s="15">
         <v>623764.5</v>
       </c>
       <c r="I31" s="15">
         <v>108.8</v>
       </c>
       <c r="J31" s="15">
@@ -2018,104 +2018,104 @@
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="12">
         <v>2023</v>
       </c>
       <c r="K33" s="8"/>
       <c r="L33" s="8"/>
       <c r="M33" s="8"/>
       <c r="N33" s="8"/>
       <c r="O33" s="8"/>
       <c r="P33" s="8"/>
       <c r="Q33" s="8"/>
       <c r="R33" s="8"/>
       <c r="S33" s="8"/>
       <c r="T33" s="8"/>
       <c r="U33" s="8"/>
       <c r="V33" s="8"/>
       <c r="W33" s="8"/>
       <c r="X33" s="8"/>
       <c r="Y33" s="8"/>
     </row>
     <row r="34" spans="1:25" ht="22.5" customHeight="1">
-      <c r="A34" s="25" t="s">
+      <c r="A34" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B34" s="28" t="s">
+      <c r="B34" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C34" s="29"/>
-      <c r="D34" s="28" t="s">
+      <c r="C34" s="26"/>
+      <c r="D34" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="E34" s="29"/>
-      <c r="F34" s="28" t="s">
+      <c r="E34" s="26"/>
+      <c r="F34" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="G34" s="29"/>
-      <c r="H34" s="28" t="s">
+      <c r="G34" s="26"/>
+      <c r="H34" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="I34" s="29"/>
-      <c r="J34" s="28" t="s">
+      <c r="I34" s="26"/>
+      <c r="J34" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="K34" s="29"/>
-      <c r="L34" s="28" t="s">
+      <c r="K34" s="26"/>
+      <c r="L34" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="M34" s="29"/>
+      <c r="M34" s="26"/>
       <c r="N34" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O34" s="24"/>
       <c r="P34" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q34" s="24"/>
       <c r="R34" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S34" s="24"/>
       <c r="T34" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U34" s="24"/>
       <c r="V34" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W34" s="24"/>
       <c r="X34" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y34" s="24"/>
     </row>
     <row r="35" spans="1:25" ht="60">
-      <c r="A35" s="26"/>
+      <c r="A35" s="29"/>
       <c r="B35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J35" s="7" t="s">
@@ -2146,51 +2146,51 @@
         <v>17</v>
       </c>
       <c r="S35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y35" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:25" ht="35.25" customHeight="1">
-      <c r="A36" s="27"/>
+      <c r="A36" s="30"/>
       <c r="B36" s="15">
         <v>108330.4</v>
       </c>
       <c r="C36" s="9">
         <v>106.8</v>
       </c>
       <c r="D36" s="15">
         <v>222374.39999999999</v>
       </c>
       <c r="E36" s="13">
         <v>106.8</v>
       </c>
       <c r="F36" s="15">
         <v>385979.7</v>
       </c>
       <c r="G36" s="13">
         <v>106.1</v>
       </c>
       <c r="H36" s="15">
         <v>581598.4</v>
       </c>
       <c r="I36" s="15">
         <v>110.1</v>
       </c>
       <c r="J36" s="15">
@@ -2277,104 +2277,104 @@
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="12">
         <v>2024</v>
       </c>
       <c r="K38" s="8"/>
       <c r="L38" s="8"/>
       <c r="M38" s="8"/>
       <c r="N38" s="8"/>
       <c r="O38" s="8"/>
       <c r="P38" s="8"/>
       <c r="Q38" s="8"/>
       <c r="R38" s="8"/>
       <c r="S38" s="8"/>
       <c r="T38" s="8"/>
       <c r="U38" s="8"/>
       <c r="V38" s="8"/>
       <c r="W38" s="8"/>
       <c r="X38" s="8"/>
       <c r="Y38" s="8"/>
     </row>
     <row r="39" spans="1:25" ht="22.5" customHeight="1">
-      <c r="A39" s="25" t="s">
+      <c r="A39" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B39" s="28" t="s">
+      <c r="B39" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C39" s="29"/>
-      <c r="D39" s="28" t="s">
+      <c r="C39" s="26"/>
+      <c r="D39" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="E39" s="29"/>
-      <c r="F39" s="28" t="s">
+      <c r="E39" s="26"/>
+      <c r="F39" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="G39" s="29"/>
-      <c r="H39" s="28" t="s">
+      <c r="G39" s="26"/>
+      <c r="H39" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="I39" s="29"/>
-      <c r="J39" s="28" t="s">
+      <c r="I39" s="26"/>
+      <c r="J39" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="K39" s="29"/>
-      <c r="L39" s="28" t="s">
+      <c r="K39" s="26"/>
+      <c r="L39" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="M39" s="29"/>
+      <c r="M39" s="26"/>
       <c r="N39" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O39" s="24"/>
       <c r="P39" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q39" s="24"/>
       <c r="R39" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S39" s="24"/>
       <c r="T39" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U39" s="24"/>
       <c r="V39" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W39" s="24"/>
       <c r="X39" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y39" s="24"/>
     </row>
     <row r="40" spans="1:25" ht="60">
-      <c r="A40" s="26"/>
+      <c r="A40" s="29"/>
       <c r="B40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J40" s="7" t="s">
@@ -2405,51 +2405,51 @@
         <v>17</v>
       </c>
       <c r="S40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y40" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:25" ht="35.25" customHeight="1">
-      <c r="A41" s="27"/>
+      <c r="A41" s="30"/>
       <c r="B41" s="15">
         <v>116762.6</v>
       </c>
       <c r="C41" s="15">
         <v>103.7</v>
       </c>
       <c r="D41" s="15">
         <v>235321.4</v>
       </c>
       <c r="E41" s="13">
         <v>101.7</v>
       </c>
       <c r="F41" s="15">
         <v>402852.9</v>
       </c>
       <c r="G41" s="13">
         <v>100.4</v>
       </c>
       <c r="H41" s="15">
         <v>557081</v>
       </c>
       <c r="I41" s="15">
         <v>92.6</v>
       </c>
       <c r="J41" s="15">
@@ -2490,104 +2490,104 @@
       </c>
       <c r="V41" s="15">
         <v>1825303</v>
       </c>
       <c r="W41" s="15">
         <v>103.4</v>
       </c>
       <c r="X41" s="15">
         <v>2112939.2999999998</v>
       </c>
       <c r="Y41" s="15">
         <v>102.9</v>
       </c>
     </row>
     <row r="42" spans="1:25">
       <c r="A42" s="21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:25" ht="15.75">
       <c r="J44" s="12">
         <v>2025</v>
       </c>
     </row>
     <row r="45" spans="1:25">
-      <c r="A45" s="25" t="s">
+      <c r="A45" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B45" s="28" t="s">
+      <c r="B45" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C45" s="29"/>
-      <c r="D45" s="28" t="s">
+      <c r="C45" s="26"/>
+      <c r="D45" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="E45" s="29"/>
-      <c r="F45" s="28" t="s">
+      <c r="E45" s="26"/>
+      <c r="F45" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="G45" s="29"/>
-      <c r="H45" s="28" t="s">
+      <c r="G45" s="26"/>
+      <c r="H45" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="I45" s="29"/>
-      <c r="J45" s="28" t="s">
+      <c r="I45" s="26"/>
+      <c r="J45" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="K45" s="29"/>
-      <c r="L45" s="28" t="s">
+      <c r="K45" s="26"/>
+      <c r="L45" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="M45" s="29"/>
+      <c r="M45" s="26"/>
       <c r="N45" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O45" s="24"/>
       <c r="P45" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q45" s="24"/>
       <c r="R45" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S45" s="24"/>
       <c r="T45" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U45" s="24"/>
       <c r="V45" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W45" s="24"/>
       <c r="X45" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y45" s="24"/>
     </row>
     <row r="46" spans="1:25" ht="60">
-      <c r="A46" s="26"/>
+      <c r="A46" s="29"/>
       <c r="B46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J46" s="7" t="s">
@@ -2618,51 +2618,51 @@
         <v>17</v>
       </c>
       <c r="S46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y46" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:25" ht="27.75" customHeight="1">
-      <c r="A47" s="27"/>
+      <c r="A47" s="30"/>
       <c r="B47" s="15">
         <v>125036.6</v>
       </c>
       <c r="C47" s="9">
         <v>101</v>
       </c>
       <c r="D47" s="15">
         <v>257330.2</v>
       </c>
       <c r="E47" s="13">
         <v>103.2</v>
       </c>
       <c r="F47" s="15">
         <v>440347.9</v>
       </c>
       <c r="G47" s="13">
         <v>103.1</v>
       </c>
       <c r="H47" s="15">
         <v>611337.30000000005</v>
       </c>
       <c r="I47" s="15">
         <v>103.5</v>
       </c>
       <c r="J47" s="15">
@@ -2698,104 +2698,104 @@
       <c r="T47" s="15">
         <v>1889727.9</v>
       </c>
       <c r="U47" s="9">
         <v>106</v>
       </c>
       <c r="V47" s="15">
         <v>2126698.4</v>
       </c>
       <c r="W47" s="15">
         <v>108.5</v>
       </c>
       <c r="X47" s="15">
         <v>2465689.2000000002</v>
       </c>
       <c r="Y47" s="15">
         <v>108.5</v>
       </c>
     </row>
     <row r="50" spans="1:25" ht="15.75">
       <c r="J50" s="12">
         <v>2026</v>
       </c>
     </row>
     <row r="51" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A51" s="25" t="s">
+      <c r="A51" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B51" s="28" t="s">
+      <c r="B51" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C51" s="29"/>
-      <c r="D51" s="28" t="s">
+      <c r="C51" s="26"/>
+      <c r="D51" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="E51" s="29"/>
-      <c r="F51" s="28" t="s">
+      <c r="E51" s="26"/>
+      <c r="F51" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="G51" s="29"/>
-      <c r="H51" s="28" t="s">
+      <c r="G51" s="26"/>
+      <c r="H51" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="I51" s="29"/>
-      <c r="J51" s="28" t="s">
+      <c r="I51" s="26"/>
+      <c r="J51" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="K51" s="29"/>
-      <c r="L51" s="28" t="s">
+      <c r="K51" s="26"/>
+      <c r="L51" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="M51" s="29"/>
+      <c r="M51" s="26"/>
       <c r="N51" s="24" t="s">
         <v>9</v>
       </c>
       <c r="O51" s="24"/>
       <c r="P51" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Q51" s="24"/>
       <c r="R51" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S51" s="24"/>
       <c r="T51" s="24" t="s">
         <v>12</v>
       </c>
       <c r="U51" s="24"/>
       <c r="V51" s="24" t="s">
         <v>13</v>
       </c>
       <c r="W51" s="24"/>
       <c r="X51" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Y51" s="24"/>
     </row>
     <row r="52" spans="1:25" ht="60">
-      <c r="A52" s="26"/>
+      <c r="A52" s="29"/>
       <c r="B52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J52" s="7" t="s">
@@ -2826,238 +2826,242 @@
         <v>17</v>
       </c>
       <c r="S52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="V52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="X52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Y52" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:25" ht="25.5" customHeight="1">
-      <c r="A53" s="27"/>
+      <c r="A53" s="30"/>
       <c r="B53" s="15">
         <v>148211.70000000001</v>
       </c>
       <c r="C53" s="9">
         <v>107.9</v>
       </c>
       <c r="D53" s="15">
         <v>299401.8</v>
       </c>
       <c r="E53" s="13">
         <v>105.7</v>
       </c>
       <c r="F53" s="23">
         <v>524294.40000000002</v>
       </c>
       <c r="G53" s="13">
         <v>108.3</v>
       </c>
       <c r="H53" s="15">
         <v>720362</v>
       </c>
       <c r="I53" s="15">
         <v>107.1</v>
       </c>
       <c r="J53" s="15">
         <v>906975.6</v>
       </c>
       <c r="K53" s="15">
         <v>104.9</v>
       </c>
       <c r="L53" s="15">
         <v>1130875</v>
       </c>
       <c r="M53" s="15">
         <v>104.8</v>
       </c>
-      <c r="N53" s="15"/>
-      <c r="O53" s="15"/>
+      <c r="N53" s="15">
+        <v>1359153.6</v>
+      </c>
+      <c r="O53" s="15">
+        <v>100.8</v>
+      </c>
       <c r="P53" s="22"/>
       <c r="Q53" s="22"/>
       <c r="R53" s="15"/>
       <c r="S53" s="14"/>
       <c r="T53" s="15"/>
       <c r="U53" s="9"/>
       <c r="V53" s="15"/>
       <c r="W53" s="15"/>
       <c r="X53" s="15"/>
       <c r="Y53" s="15"/>
     </row>
     <row r="57" spans="1:25">
       <c r="V57" s="1" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="131">
-    <mergeCell ref="X34:Y34"/>
-[...49 lines deleted...]
-    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="R51:S51"/>
+    <mergeCell ref="T51:U51"/>
+    <mergeCell ref="V51:W51"/>
+    <mergeCell ref="X51:Y51"/>
+    <mergeCell ref="A51:A53"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="J51:K51"/>
+    <mergeCell ref="L51:M51"/>
+    <mergeCell ref="N51:O51"/>
+    <mergeCell ref="P51:Q51"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="A34:A36"/>
+    <mergeCell ref="A39:A41"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="A45:A47"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="H45:I45"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="N45:O45"/>
+    <mergeCell ref="P45:Q45"/>
+    <mergeCell ref="R45:S45"/>
+    <mergeCell ref="T45:U45"/>
+    <mergeCell ref="V45:W45"/>
+    <mergeCell ref="X45:Y45"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="L34:M34"/>
     <mergeCell ref="A14:A16"/>
     <mergeCell ref="T9:U9"/>
     <mergeCell ref="A29:A31"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="P19:Q19"/>
     <mergeCell ref="R19:S19"/>
     <mergeCell ref="T19:U19"/>
     <mergeCell ref="L19:M19"/>
     <mergeCell ref="N19:O19"/>
     <mergeCell ref="A19:A21"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="A24:A26"/>
     <mergeCell ref="H24:I24"/>
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="H14:I14"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="N14:O14"/>
     <mergeCell ref="P14:Q14"/>
     <mergeCell ref="R14:S14"/>
     <mergeCell ref="P24:Q24"/>
-    <mergeCell ref="R45:S45"/>
-[...54 lines deleted...]
-    <mergeCell ref="P51:Q51"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="A9:A11"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="V34:W34"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>