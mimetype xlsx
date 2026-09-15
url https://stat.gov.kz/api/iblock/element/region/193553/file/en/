--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,61 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Электронная номенклатура\2026\12-16_Основные показатели (динамические ряды)\Внутренняя торговля\анг\Dynamic tables\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5135BBB6-6274-4A4D-95B1-8D596E3CCFCF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="600" yWindow="240" windowWidth="24345" windowHeight="5835"/>
+    <workbookView xWindow="13560" yWindow="960" windowWidth="22125" windowHeight="14250" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="by period" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name="by period" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="374" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="61">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Volume of services and physical volume index for domestic trade ( wholesale and retail trade)*</t>
   </si>
   <si>
     <t>by period</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
@@ -68,61 +78,209 @@
     <t>January-August</t>
   </si>
   <si>
     <t>January-September</t>
   </si>
   <si>
     <t>January-October</t>
   </si>
   <si>
     <t>January-November</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t>*real-time data</t>
   </si>
   <si>
     <t>physical volume index, in percentages</t>
   </si>
   <si>
     <t>Volume of services,          mln tenge</t>
   </si>
   <si>
     <t>Shygys Kazakhstan region</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Volume of goods sales by month (by industry trade)</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>million tenge</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>The volume of services rendered for the maintenance and repair</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>The volume of services for vehicle maintenance and repair reflects the value of the work (services) provided to the population by enterprises and individual entrepreneurs engaged in this type of activity.</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>(2-trade, period-monthly) "On volume of service and goods in the Shygys Kazakhstan region)</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar </t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/economy/local-market/spreadsheets/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Division of Trade Statistics </t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Aitkenova Meruyert</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 7232252737</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>m.aitkenova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                © Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>since 2017</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -152,50 +310,88 @@
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -245,55 +441,57 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -301,176 +499,229 @@
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 4" xfId="3" xr:uid="{78B5FBC0-1C56-4A04-8EDB-204A0AA0DC14}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -599,59 +850,322 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/local-market/spreadsheets/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="55.42578125" customWidth="1"/>
+    <col min="2" max="2" width="64.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2" s="32">
+        <v>172401</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B3" s="33" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="34" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="33" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="33" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="39" customHeight="1">
+      <c r="A7" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="35" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" s="34" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="35"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="35"/>
+    </row>
+    <row r="11" spans="1:2" ht="28.5" customHeight="1">
+      <c r="A11" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="36" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A12" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="37" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="38" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="38" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="38" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="39">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="39">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A18" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="40" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A19" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="40" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="41" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>52</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{1D4E74A1-13BA-48E6-B9A7-94A7BC894B89}"/>
+    <hyperlink ref="B13" r:id="rId2" xr:uid="{408433E5-32EE-4F8B-A703-DF19B1786FDD}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{D006B5BA-E87B-4D2C-A3B9-E0D9A3DBFD37}"/>
+    <hyperlink ref="B15" r:id="rId4" xr:uid="{E2C8F8D0-9701-4704-BF87-B76425F13052}"/>
+    <hyperlink ref="B12" r:id="rId5" xr:uid="{BE652DA1-DCF5-4882-9FBE-6FEE6D7DA96D}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="B6:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="2" max="2" width="90.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="43" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="43" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="43" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="43" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="43" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="27" customHeight="1">
+      <c r="B11" s="44" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="43"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="43"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="1"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="1"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="1"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="1"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="1"/>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="1"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="45" t="s">
+        <v>59</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:Y57"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A43" workbookViewId="0">
-      <selection activeCell="J70" sqref="J70"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="4" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8" style="1" customWidth="1"/>
@@ -2869,52 +3383,56 @@
       </c>
       <c r="H53" s="15">
         <v>720362</v>
       </c>
       <c r="I53" s="15">
         <v>107.1</v>
       </c>
       <c r="J53" s="15">
         <v>906975.6</v>
       </c>
       <c r="K53" s="15">
         <v>104.9</v>
       </c>
       <c r="L53" s="15">
         <v>1130875</v>
       </c>
       <c r="M53" s="15">
         <v>104.8</v>
       </c>
       <c r="N53" s="15">
         <v>1359153.6</v>
       </c>
       <c r="O53" s="15">
         <v>100.8</v>
       </c>
-      <c r="P53" s="22"/>
-      <c r="Q53" s="22"/>
+      <c r="P53" s="22">
+        <v>1610933.4</v>
+      </c>
+      <c r="Q53" s="22">
+        <v>100.3</v>
+      </c>
       <c r="R53" s="15"/>
       <c r="S53" s="14"/>
       <c r="T53" s="15"/>
       <c r="U53" s="9"/>
       <c r="V53" s="15"/>
       <c r="W53" s="15"/>
       <c r="X53" s="15"/>
       <c r="Y53" s="15"/>
     </row>
     <row r="57" spans="1:25">
       <c r="V57" s="1" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="131">
     <mergeCell ref="R51:S51"/>
     <mergeCell ref="T51:U51"/>
     <mergeCell ref="V51:W51"/>
     <mergeCell ref="X51:Y51"/>
     <mergeCell ref="A51:A53"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="D51:E51"/>
     <mergeCell ref="F51:G51"/>
     <mergeCell ref="H51:I51"/>
@@ -3039,51 +3557,53 @@
     <mergeCell ref="V29:W29"/>
     <mergeCell ref="R34:S34"/>
     <mergeCell ref="T34:U34"/>
     <mergeCell ref="V34:W34"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>by period</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>1</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>