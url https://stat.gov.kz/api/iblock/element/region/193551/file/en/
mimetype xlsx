--- v0 (2026-04-18)
+++ v1 (2026-05-14)
@@ -597,51 +597,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G33" sqref="G33"/>
+      <selection activeCell="H24" sqref="H24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6" style="1" customWidth="1"/>
     <col min="2" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="25"/>
       <c r="C1" s="25"/>
       <c r="D1" s="25"/>
       <c r="E1" s="25"/>
       <c r="F1" s="25"/>
       <c r="G1" s="25"/>
       <c r="H1" s="25"/>
       <c r="I1" s="25"/>
       <c r="J1" s="25"/>
       <c r="K1" s="25"/>
       <c r="L1" s="25"/>
       <c r="M1" s="25"/>
@@ -981,51 +981,53 @@
         <v>231434.4</v>
       </c>
       <c r="K10" s="11">
         <v>195002.7</v>
       </c>
       <c r="L10" s="22">
         <v>236970.5</v>
       </c>
       <c r="M10" s="23">
         <v>338990.8</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="21">
         <v>2026</v>
       </c>
       <c r="B11" s="10">
         <v>148211.70000000001</v>
       </c>
       <c r="C11" s="11">
         <v>151190.20000000001</v>
       </c>
       <c r="D11" s="23">
         <v>224892.5</v>
       </c>
-      <c r="E11" s="10"/>
+      <c r="E11" s="10">
+        <v>196067.7</v>
+      </c>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="10"/>
       <c r="I11" s="22"/>
       <c r="J11" s="10"/>
       <c r="K11" s="11"/>
       <c r="L11" s="22"/>
       <c r="M11" s="23"/>
     </row>
     <row r="12" spans="1:14" ht="13.5" customHeight="1">
       <c r="A12" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="16"/>
       <c r="M12" s="15"/>