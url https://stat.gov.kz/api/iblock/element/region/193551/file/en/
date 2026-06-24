--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -71,51 +71,51 @@
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>*from June data only for Shygys Kazakhstan region</t>
   </si>
   <si>
     <t>748 099,1*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
@@ -130,50 +130,55 @@
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
@@ -233,51 +238,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -292,50 +297,51 @@
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -597,51 +603,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H24" sqref="H24"/>
+      <selection activeCell="I15" sqref="I15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6" style="1" customWidth="1"/>
     <col min="2" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="25"/>
       <c r="C1" s="25"/>
       <c r="D1" s="25"/>
       <c r="E1" s="25"/>
       <c r="F1" s="25"/>
       <c r="G1" s="25"/>
       <c r="H1" s="25"/>
       <c r="I1" s="25"/>
       <c r="J1" s="25"/>
       <c r="K1" s="25"/>
       <c r="L1" s="25"/>
       <c r="M1" s="25"/>
@@ -984,51 +990,53 @@
         <v>195002.7</v>
       </c>
       <c r="L10" s="22">
         <v>236970.5</v>
       </c>
       <c r="M10" s="23">
         <v>338990.8</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="21">
         <v>2026</v>
       </c>
       <c r="B11" s="10">
         <v>148211.70000000001</v>
       </c>
       <c r="C11" s="11">
         <v>151190.20000000001</v>
       </c>
       <c r="D11" s="23">
         <v>224892.5</v>
       </c>
       <c r="E11" s="10">
         <v>196067.7</v>
       </c>
-      <c r="F11" s="11"/>
+      <c r="F11" s="26">
+        <v>186613.7</v>
+      </c>
       <c r="G11" s="11"/>
       <c r="H11" s="10"/>
       <c r="I11" s="22"/>
       <c r="J11" s="10"/>
       <c r="K11" s="11"/>
       <c r="L11" s="22"/>
       <c r="M11" s="23"/>
     </row>
     <row r="12" spans="1:14" ht="13.5" customHeight="1">
       <c r="A12" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="16"/>
       <c r="M12" s="15"/>
     </row>