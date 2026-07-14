--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -291,57 +291,57 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -603,76 +603,76 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="I15" sqref="I15"/>
+      <selection activeCell="I26" sqref="I26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6" style="1" customWidth="1"/>
     <col min="2" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="24" t="s">
+      <c r="A1" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="25"/>
-[...10 lines deleted...]
-      <c r="M1" s="25"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="26"/>
+      <c r="L1" s="26"/>
+      <c r="M1" s="26"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="N2" s="5"/>
     </row>
     <row r="3" spans="1:14" s="9" customFormat="1" ht="13.5" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="8" t="s">
@@ -990,54 +990,56 @@
         <v>195002.7</v>
       </c>
       <c r="L10" s="22">
         <v>236970.5</v>
       </c>
       <c r="M10" s="23">
         <v>338990.8</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="21">
         <v>2026</v>
       </c>
       <c r="B11" s="10">
         <v>148211.70000000001</v>
       </c>
       <c r="C11" s="11">
         <v>151190.20000000001</v>
       </c>
       <c r="D11" s="23">
         <v>224892.5</v>
       </c>
       <c r="E11" s="10">
         <v>196067.7</v>
       </c>
-      <c r="F11" s="26">
+      <c r="F11" s="24">
         <v>186613.7</v>
       </c>
-      <c r="G11" s="11"/>
+      <c r="G11" s="24">
+        <v>223899.3</v>
+      </c>
       <c r="H11" s="10"/>
       <c r="I11" s="22"/>
       <c r="J11" s="10"/>
       <c r="K11" s="11"/>
       <c r="L11" s="22"/>
       <c r="M11" s="23"/>
     </row>
     <row r="12" spans="1:14" ht="13.5" customHeight="1">
       <c r="A12" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="16"/>
       <c r="M12" s="15"/>
     </row>
     <row r="19" spans="5:5">