--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -71,51 +71,51 @@
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>*from June data only for Shygys Kazakhstan region</t>
   </si>
   <si>
     <t>748 099,1*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
@@ -131,52 +131,66 @@
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="10"/>
-      <name val="Arial Cyr"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -238,51 +252,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -291,57 +305,59 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -603,76 +619,76 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="I26" sqref="I26"/>
+      <selection activeCell="H25" sqref="H25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6" style="1" customWidth="1"/>
     <col min="2" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="26"/>
-[...10 lines deleted...]
-      <c r="M1" s="26"/>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="25"/>
+      <c r="K1" s="25"/>
+      <c r="L1" s="25"/>
+      <c r="M1" s="25"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="N2" s="5"/>
     </row>
     <row r="3" spans="1:14" s="9" customFormat="1" ht="13.5" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="8" t="s">
@@ -937,110 +953,112 @@
         <v>181812.9</v>
       </c>
       <c r="H9" s="13">
         <v>219347.9</v>
       </c>
       <c r="I9" s="11">
         <v>180777.60000000001</v>
       </c>
       <c r="J9" s="10">
         <v>185856.1</v>
       </c>
       <c r="K9" s="11">
         <v>180124.9</v>
       </c>
       <c r="L9" s="11">
         <v>164603.4</v>
       </c>
       <c r="M9" s="10">
         <v>287636.40000000002</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="21">
         <v>2025</v>
       </c>
-      <c r="B10" s="10">
+      <c r="B10" s="26">
         <v>125036.6</v>
       </c>
-      <c r="C10" s="11">
+      <c r="C10" s="27">
         <v>132293.6</v>
       </c>
-      <c r="D10" s="10">
+      <c r="D10" s="26">
         <v>183017.7</v>
       </c>
-      <c r="E10" s="10">
+      <c r="E10" s="26">
         <v>170989.4</v>
       </c>
-      <c r="F10" s="11">
+      <c r="F10" s="27">
         <v>175006.4</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10" s="27">
         <v>194161.5</v>
       </c>
-      <c r="H10" s="10">
+      <c r="H10" s="26">
         <v>247060.6</v>
       </c>
       <c r="I10" s="22">
         <v>235724.9</v>
       </c>
       <c r="J10" s="10">
         <v>231434.4</v>
       </c>
       <c r="K10" s="11">
         <v>195002.7</v>
       </c>
       <c r="L10" s="22">
         <v>236970.5</v>
       </c>
       <c r="M10" s="23">
         <v>338990.8</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="21">
         <v>2026</v>
       </c>
-      <c r="B11" s="10">
+      <c r="B11" s="26">
         <v>148211.70000000001</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C11" s="27">
         <v>151190.20000000001</v>
       </c>
-      <c r="D11" s="23">
+      <c r="D11" s="28">
         <v>224892.5</v>
       </c>
-      <c r="E11" s="10">
+      <c r="E11" s="26">
         <v>196067.7</v>
       </c>
-      <c r="F11" s="24">
+      <c r="F11" s="28">
         <v>186613.7</v>
       </c>
-      <c r="G11" s="24">
+      <c r="G11" s="28">
         <v>223899.3</v>
       </c>
-      <c r="H11" s="10"/>
+      <c r="H11" s="26">
+        <v>228278.39999999999</v>
+      </c>
       <c r="I11" s="22"/>
       <c r="J11" s="10"/>
       <c r="K11" s="11"/>
       <c r="L11" s="22"/>
       <c r="M11" s="23"/>
     </row>
     <row r="12" spans="1:14" ht="13.5" customHeight="1">
       <c r="A12" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="16"/>
       <c r="M12" s="15"/>
     </row>
     <row r="19" spans="5:5">
       <c r="E19" s="17"/>