--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,121 +1,279 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Электронная номенклатура\2026\12-16_Основные показатели (динамические ряды)\Внутренняя торговля\анг\Dynamic tables\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{502D83B2-174C-4B8F-BA94-84993733BC37}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1890" yWindow="6480" windowWidth="24165" windowHeight="5100"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Volume of goods sales" sheetId="3" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="5" r:id="rId2"/>
+    <sheet name="Volume of goods sales" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Volume of goods sales'!$A$1:$M$12</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Volume of goods sales'!$A$1:$M$12</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <si>
     <t>Volume of goods sales (by industry trade)</t>
   </si>
   <si>
     <t xml:space="preserve">    million tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>*from June data only for Shygys Kazakhstan region</t>
   </si>
   <si>
     <t>748 099,1*</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                © Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>The volume of services rendered for the maintenance and repair</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>million tenge</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>The volume of services for vehicle maintenance and repair reflects the value of the work (services) provided to the population by enterprises and individual entrepreneurs engaged in this type of activity.</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>(2-trade, period-monthly) "On volume of service and goods in the Shygys Kazakhstan region)</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar </t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/economy/local-market/spreadsheets/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Division of Trade Statistics </t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Aitkenova Meruyert</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 7232252737</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>m.aitkenova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Volume of goods sales by month (by industry trade)</t>
+  </si>
+  <si>
+    <t>since 2019 January</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
@@ -131,75 +289,112 @@
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-[...11 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
@@ -249,240 +444,294 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{9D9B338A-D07A-4B37-84CF-A1CE9A3B9D29}"/>
+    <cellStyle name="Обычный 4" xfId="3" xr:uid="{795FD124-ED29-438D-BC20-9DE1B0674BC1}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -611,84 +860,347 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/local-market/spreadsheets/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="54.7109375" customWidth="1"/>
+    <col min="2" max="2" width="65.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" s="34">
+        <v>172401</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="24" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="25" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="24" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="24" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="54.75" customHeight="1">
+      <c r="A7" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="26" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" s="25" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="26"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="26"/>
+    </row>
+    <row r="11" spans="1:2" ht="27" customHeight="1">
+      <c r="A11" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="15" customHeight="1">
+      <c r="A12" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="28" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="29" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="29" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="29" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="30">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="30">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A18" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A19" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="31" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="32" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="33" t="s">
+        <v>55</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{E9DB9343-A5CB-44BA-A0E5-2A5ACF177823}"/>
+    <hyperlink ref="B13" r:id="rId2" xr:uid="{7BF4B7FF-9B10-4D2A-9A95-1AD238345CE9}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{72A7ABC8-74B9-4EA5-9700-9C10CDF6418A}"/>
+    <hyperlink ref="B15" r:id="rId4" xr:uid="{BD2DC8A8-44FC-42B4-A805-D56ACD73C168}"/>
+    <hyperlink ref="B12" r:id="rId5" xr:uid="{0D3F66F6-F17A-4284-9DCA-95266FB16998}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="B6:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="2" max="2" width="88.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="19" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="19" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="19" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="19" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="30.75" customHeight="1">
+      <c r="B11" s="20" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="19"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="19"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="21"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="21"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="21"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="21"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="21"/>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="21"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="22" t="s">
+        <v>22</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H25" sqref="H25"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6" style="1" customWidth="1"/>
     <col min="2" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
-      <c r="A1" s="24" t="s">
+    <row r="1" spans="1:14" ht="15" customHeight="1">
+      <c r="A1" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="25"/>
-[...10 lines deleted...]
-      <c r="M1" s="25"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="N2" s="5"/>
     </row>
     <row r="3" spans="1:14" s="9" customFormat="1" ht="13.5" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="8" t="s">
@@ -704,416 +1216,420 @@
         <v>6</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="7" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="8" t="s">
         <v>11</v>
       </c>
       <c r="L3" s="7" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="18">
+      <c r="A4" s="14">
         <v>2019</v>
       </c>
-      <c r="B4" s="10">
+      <c r="B4" s="37">
         <v>91704.1</v>
       </c>
-      <c r="C4" s="10">
+      <c r="C4" s="37">
         <v>92186.1</v>
       </c>
-      <c r="D4" s="10">
+      <c r="D4" s="37">
         <v>140234.5</v>
       </c>
-      <c r="E4" s="10">
+      <c r="E4" s="37">
         <v>152956.6</v>
       </c>
-      <c r="F4" s="10">
+      <c r="F4" s="37">
         <v>149761.5</v>
       </c>
-      <c r="G4" s="10">
+      <c r="G4" s="37">
         <v>176698.4</v>
       </c>
-      <c r="H4" s="10">
+      <c r="H4" s="37">
         <v>143615.6</v>
       </c>
-      <c r="I4" s="10">
+      <c r="I4" s="37">
         <v>168864.7</v>
       </c>
-      <c r="J4" s="10">
+      <c r="J4" s="37">
         <v>171554.3</v>
       </c>
-      <c r="K4" s="10">
+      <c r="K4" s="37">
         <v>183277.6</v>
       </c>
-      <c r="L4" s="10">
+      <c r="L4" s="37">
         <v>173561.5</v>
       </c>
-      <c r="M4" s="10">
+      <c r="M4" s="37">
         <v>210072.1</v>
       </c>
     </row>
     <row r="5" spans="1:14">
-      <c r="A5" s="19">
+      <c r="A5" s="15">
         <v>2020</v>
       </c>
-      <c r="B5" s="10">
+      <c r="B5" s="37">
         <v>104008.3</v>
       </c>
-      <c r="C5" s="10">
+      <c r="C5" s="37">
         <v>100549.5</v>
       </c>
-      <c r="D5" s="10">
+      <c r="D5" s="37">
         <v>148925.5</v>
       </c>
-      <c r="E5" s="10">
+      <c r="E5" s="37">
         <v>109966.5</v>
       </c>
-      <c r="F5" s="10">
+      <c r="F5" s="37">
         <v>135682</v>
       </c>
-      <c r="G5" s="10">
+      <c r="G5" s="37">
         <v>169356.2</v>
       </c>
-      <c r="H5" s="10">
+      <c r="H5" s="37">
         <v>164712.1</v>
       </c>
-      <c r="I5" s="10">
+      <c r="I5" s="37">
         <v>187074.4</v>
       </c>
-      <c r="J5" s="10">
+      <c r="J5" s="37">
         <v>187827.3</v>
       </c>
-      <c r="K5" s="10">
+      <c r="K5" s="37">
         <v>170003.5</v>
       </c>
-      <c r="L5" s="10">
+      <c r="L5" s="37">
         <v>165861.70000000001</v>
       </c>
-      <c r="M5" s="10">
+      <c r="M5" s="37">
         <v>265591.40000000002</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="13.5" customHeight="1">
-      <c r="A6" s="20">
+      <c r="A6" s="16">
         <v>2021</v>
       </c>
-      <c r="B6" s="10">
+      <c r="B6" s="37">
         <v>109178.2</v>
       </c>
-      <c r="C6" s="10">
+      <c r="C6" s="37">
         <v>107590.1</v>
       </c>
-      <c r="D6" s="10">
+      <c r="D6" s="37">
         <v>161341.20000000001</v>
       </c>
-      <c r="E6" s="10">
+      <c r="E6" s="37">
         <v>135975.70000000001</v>
       </c>
-      <c r="F6" s="10">
+      <c r="F6" s="37">
         <v>159503.1</v>
       </c>
-      <c r="G6" s="10">
+      <c r="G6" s="37">
         <v>197112.5</v>
       </c>
-      <c r="H6" s="10">
+      <c r="H6" s="37">
         <v>196365.8</v>
       </c>
-      <c r="I6" s="10">
+      <c r="I6" s="37">
         <v>215201.4</v>
       </c>
-      <c r="J6" s="10">
+      <c r="J6" s="37">
         <v>212632.2</v>
       </c>
-      <c r="K6" s="10">
+      <c r="K6" s="37">
         <v>199098.1</v>
       </c>
-      <c r="L6" s="10">
+      <c r="L6" s="37">
         <v>202429.9</v>
       </c>
-      <c r="M6" s="10">
+      <c r="M6" s="37">
         <v>307325.2</v>
       </c>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="21">
+      <c r="A7" s="17">
         <v>2022</v>
       </c>
-      <c r="B7" s="10">
+      <c r="B7" s="37">
         <v>123640.1</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="37">
         <v>253712.4</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="37">
         <v>437701.2</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="37">
         <v>623764.5</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="37">
         <v>813108.4</v>
       </c>
-      <c r="G7" s="12" t="s">
+      <c r="G7" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="H7" s="10">
+      <c r="H7" s="37">
         <v>898256.7</v>
       </c>
-      <c r="I7" s="10">
+      <c r="I7" s="37">
         <v>1055840</v>
       </c>
-      <c r="J7" s="10">
+      <c r="J7" s="37">
         <v>1221881.6000000001</v>
       </c>
-      <c r="K7" s="10">
+      <c r="K7" s="37">
         <v>1373281.3</v>
       </c>
-      <c r="L7" s="10">
+      <c r="L7" s="37">
         <v>1533212.5</v>
       </c>
-      <c r="M7" s="10">
+      <c r="M7" s="37">
         <v>1787499.2</v>
       </c>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="21">
+      <c r="A8" s="17">
         <v>2023</v>
       </c>
-      <c r="B8" s="10">
+      <c r="B8" s="37">
         <v>108330.3</v>
       </c>
-      <c r="C8" s="10">
+      <c r="C8" s="37">
         <v>114044.1</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D8" s="37">
         <v>163605.29999999999</v>
       </c>
-      <c r="E8" s="10">
+      <c r="E8" s="37">
         <v>195618.7</v>
       </c>
-      <c r="F8" s="10">
+      <c r="F8" s="37">
         <v>173310.1</v>
       </c>
-      <c r="G8" s="10">
+      <c r="G8" s="37">
         <v>166996.29999999999</v>
       </c>
-      <c r="H8" s="10">
+      <c r="H8" s="37">
         <v>162095.70000000001</v>
       </c>
-      <c r="I8" s="10">
+      <c r="I8" s="37">
         <v>166247.79999999999</v>
       </c>
-      <c r="J8" s="10">
+      <c r="J8" s="37">
         <v>171366.1</v>
       </c>
-      <c r="K8" s="10">
+      <c r="K8" s="37">
         <v>144014.6</v>
       </c>
-      <c r="L8" s="10">
+      <c r="L8" s="37">
         <v>153759.20000000001</v>
       </c>
-      <c r="M8" s="10">
+      <c r="M8" s="37">
         <v>273000.59999999998</v>
       </c>
     </row>
     <row r="9" spans="1:14">
-      <c r="A9" s="21">
+      <c r="A9" s="17">
         <v>2024</v>
       </c>
-      <c r="B9" s="11">
+      <c r="B9" s="18">
         <v>116762.6</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C9" s="18">
         <v>118558.9</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D9" s="18">
         <v>167531.4</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="18">
         <v>154227.9</v>
       </c>
-      <c r="F9" s="10">
+      <c r="F9" s="37">
         <v>155699.29999999999</v>
       </c>
-      <c r="G9" s="10">
+      <c r="G9" s="37">
         <v>181812.9</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H9" s="39">
         <v>219347.9</v>
       </c>
-      <c r="I9" s="11">
+      <c r="I9" s="18">
         <v>180777.60000000001</v>
       </c>
-      <c r="J9" s="10">
+      <c r="J9" s="37">
         <v>185856.1</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K9" s="18">
         <v>180124.9</v>
       </c>
-      <c r="L9" s="11">
+      <c r="L9" s="18">
         <v>164603.4</v>
       </c>
-      <c r="M9" s="10">
+      <c r="M9" s="37">
         <v>287636.40000000002</v>
       </c>
     </row>
     <row r="10" spans="1:14">
-      <c r="A10" s="21">
+      <c r="A10" s="17">
         <v>2025</v>
       </c>
-      <c r="B10" s="26">
+      <c r="B10" s="37">
         <v>125036.6</v>
       </c>
-      <c r="C10" s="27">
+      <c r="C10" s="18">
         <v>132293.6</v>
       </c>
-      <c r="D10" s="26">
+      <c r="D10" s="37">
         <v>183017.7</v>
       </c>
-      <c r="E10" s="26">
+      <c r="E10" s="37">
         <v>170989.4</v>
       </c>
-      <c r="F10" s="27">
+      <c r="F10" s="18">
         <v>175006.4</v>
       </c>
-      <c r="G10" s="27">
+      <c r="G10" s="18">
         <v>194161.5</v>
       </c>
-      <c r="H10" s="26">
+      <c r="H10" s="37">
         <v>247060.6</v>
       </c>
-      <c r="I10" s="22">
+      <c r="I10" s="18">
         <v>235724.9</v>
       </c>
-      <c r="J10" s="10">
+      <c r="J10" s="37">
         <v>231434.4</v>
       </c>
-      <c r="K10" s="11">
+      <c r="K10" s="18">
         <v>195002.7</v>
       </c>
-      <c r="L10" s="22">
+      <c r="L10" s="18">
         <v>236970.5</v>
       </c>
-      <c r="M10" s="23">
+      <c r="M10" s="18">
         <v>338990.8</v>
       </c>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="21">
+      <c r="A11" s="17">
         <v>2026</v>
       </c>
-      <c r="B11" s="26">
+      <c r="B11" s="37">
         <v>148211.70000000001</v>
       </c>
-      <c r="C11" s="27">
+      <c r="C11" s="18">
         <v>151190.20000000001</v>
       </c>
-      <c r="D11" s="28">
+      <c r="D11" s="18">
         <v>224892.5</v>
       </c>
-      <c r="E11" s="26">
+      <c r="E11" s="37">
         <v>196067.7</v>
       </c>
-      <c r="F11" s="28">
+      <c r="F11" s="18">
         <v>186613.7</v>
       </c>
-      <c r="G11" s="28">
+      <c r="G11" s="18">
         <v>223899.3</v>
       </c>
-      <c r="H11" s="26">
+      <c r="H11" s="37">
         <v>228278.39999999999</v>
       </c>
-      <c r="I11" s="22"/>
-[...3 lines deleted...]
-      <c r="M11" s="23"/>
+      <c r="I11" s="40">
+        <v>251780</v>
+      </c>
+      <c r="J11" s="37"/>
+      <c r="K11" s="18"/>
+      <c r="L11" s="18"/>
+      <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:14" ht="13.5" customHeight="1">
-      <c r="A12" s="14" t="s">
+      <c r="A12" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="15"/>
-[...10 lines deleted...]
-      <c r="M12" s="15"/>
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="11"/>
+      <c r="I12" s="11"/>
+      <c r="J12" s="11"/>
+      <c r="K12" s="11"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="11"/>
     </row>
     <row r="19" spans="5:5">
-      <c r="E19" s="17"/>
+      <c r="E19" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Volume of goods sales</vt:lpstr>
       <vt:lpstr>'Volume of goods sales'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>