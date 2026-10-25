--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -1,69 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{502D83B2-174C-4B8F-BA94-84993733BC37}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="5" r:id="rId2"/>
     <sheet name="Volume of goods sales" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Volume of goods sales'!$A$1:$M$12</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <si>
     <t>Volume of goods sales (by industry trade)</t>
   </si>
   <si>
     <t xml:space="preserve">    million tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
@@ -225,51 +219,51 @@
   <si>
     <t>Aitkenova Meruyert</t>
   </si>
   <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>+7 7232252737</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>m.aitkenova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Volume of goods sales by month (by industry trade)</t>
   </si>
   <si>
     <t>since 2019 January</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -536,202 +530,200 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{9D9B338A-D07A-4B37-84CF-A1CE9A3B9D29}"/>
-    <cellStyle name="Обычный 4" xfId="3" xr:uid="{795FD124-ED29-438D-BC20-9DE1B0674BC1}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 4" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -868,61 +860,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/local-market/spreadsheets/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="54.7109375" customWidth="1"/>
-    <col min="2" max="2" width="65.85546875" customWidth="1"/>
+    <col min="1" max="1" width="54.6640625" customWidth="1"/>
+    <col min="2" max="2" width="65.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B2" s="34">
         <v>172401</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="24" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>27</v>
       </c>
@@ -994,116 +986,116 @@
       <c r="B13" s="29" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="30">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="30">
-        <v>46307</v>
+        <v>46338</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="13.5" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="14.25" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="33" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1" xr:uid="{E9DB9343-A5CB-44BA-A0E5-2A5ACF177823}"/>
-[...3 lines deleted...]
-    <hyperlink ref="B12" r:id="rId5" xr:uid="{0D3F66F6-F17A-4284-9DCA-95266FB16998}"/>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+    <hyperlink ref="B12" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="2" max="2" width="88.7109375" customWidth="1"/>
+    <col min="2" max="2" width="88.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="19" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="19" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="19" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="19" t="s">
         <v>20</v>
@@ -1127,454 +1119,456 @@
       <c r="B15" s="21"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="21"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="21"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="21"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="21"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="22" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N19"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="K18" sqref="K18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="6" style="1" customWidth="1"/>
     <col min="2" max="14" width="11" style="1" customWidth="1"/>
-    <col min="15" max="16384" width="9.140625" style="1"/>
+    <col min="15" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15" customHeight="1">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="36"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:14" ht="13.5" thickBot="1">
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+    </row>
+    <row r="2" spans="1:14" ht="13.8" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="N2" s="5"/>
     </row>
-    <row r="3" spans="1:14" s="9" customFormat="1" ht="13.5" thickBot="1">
+    <row r="3" spans="1:14" s="9" customFormat="1" ht="13.8" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="7" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="8" t="s">
         <v>11</v>
       </c>
       <c r="L3" s="7" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="14">
         <v>2019</v>
       </c>
-      <c r="B4" s="37">
+      <c r="B4" s="35">
         <v>91704.1</v>
       </c>
-      <c r="C4" s="37">
+      <c r="C4" s="35">
         <v>92186.1</v>
       </c>
-      <c r="D4" s="37">
+      <c r="D4" s="35">
         <v>140234.5</v>
       </c>
-      <c r="E4" s="37">
+      <c r="E4" s="35">
         <v>152956.6</v>
       </c>
-      <c r="F4" s="37">
+      <c r="F4" s="35">
         <v>149761.5</v>
       </c>
-      <c r="G4" s="37">
+      <c r="G4" s="35">
         <v>176698.4</v>
       </c>
-      <c r="H4" s="37">
+      <c r="H4" s="35">
         <v>143615.6</v>
       </c>
-      <c r="I4" s="37">
+      <c r="I4" s="35">
         <v>168864.7</v>
       </c>
-      <c r="J4" s="37">
+      <c r="J4" s="35">
         <v>171554.3</v>
       </c>
-      <c r="K4" s="37">
+      <c r="K4" s="35">
         <v>183277.6</v>
       </c>
-      <c r="L4" s="37">
+      <c r="L4" s="35">
         <v>173561.5</v>
       </c>
-      <c r="M4" s="37">
+      <c r="M4" s="35">
         <v>210072.1</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="15">
         <v>2020</v>
       </c>
-      <c r="B5" s="37">
+      <c r="B5" s="35">
         <v>104008.3</v>
       </c>
-      <c r="C5" s="37">
+      <c r="C5" s="35">
         <v>100549.5</v>
       </c>
-      <c r="D5" s="37">
+      <c r="D5" s="35">
         <v>148925.5</v>
       </c>
-      <c r="E5" s="37">
+      <c r="E5" s="35">
         <v>109966.5</v>
       </c>
-      <c r="F5" s="37">
+      <c r="F5" s="35">
         <v>135682</v>
       </c>
-      <c r="G5" s="37">
+      <c r="G5" s="35">
         <v>169356.2</v>
       </c>
-      <c r="H5" s="37">
+      <c r="H5" s="35">
         <v>164712.1</v>
       </c>
-      <c r="I5" s="37">
+      <c r="I5" s="35">
         <v>187074.4</v>
       </c>
-      <c r="J5" s="37">
+      <c r="J5" s="35">
         <v>187827.3</v>
       </c>
-      <c r="K5" s="37">
+      <c r="K5" s="35">
         <v>170003.5</v>
       </c>
-      <c r="L5" s="37">
+      <c r="L5" s="35">
         <v>165861.70000000001</v>
       </c>
-      <c r="M5" s="37">
+      <c r="M5" s="35">
         <v>265591.40000000002</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="13.5" customHeight="1">
       <c r="A6" s="16">
         <v>2021</v>
       </c>
-      <c r="B6" s="37">
+      <c r="B6" s="35">
         <v>109178.2</v>
       </c>
-      <c r="C6" s="37">
+      <c r="C6" s="35">
         <v>107590.1</v>
       </c>
-      <c r="D6" s="37">
+      <c r="D6" s="35">
         <v>161341.20000000001</v>
       </c>
-      <c r="E6" s="37">
+      <c r="E6" s="35">
         <v>135975.70000000001</v>
       </c>
-      <c r="F6" s="37">
+      <c r="F6" s="35">
         <v>159503.1</v>
       </c>
-      <c r="G6" s="37">
+      <c r="G6" s="35">
         <v>197112.5</v>
       </c>
-      <c r="H6" s="37">
+      <c r="H6" s="35">
         <v>196365.8</v>
       </c>
-      <c r="I6" s="37">
+      <c r="I6" s="35">
         <v>215201.4</v>
       </c>
-      <c r="J6" s="37">
+      <c r="J6" s="35">
         <v>212632.2</v>
       </c>
-      <c r="K6" s="37">
+      <c r="K6" s="35">
         <v>199098.1</v>
       </c>
-      <c r="L6" s="37">
+      <c r="L6" s="35">
         <v>202429.9</v>
       </c>
-      <c r="M6" s="37">
+      <c r="M6" s="35">
         <v>307325.2</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="17">
         <v>2022</v>
       </c>
-      <c r="B7" s="37">
+      <c r="B7" s="35">
         <v>123640.1</v>
       </c>
-      <c r="C7" s="37">
+      <c r="C7" s="35">
         <v>253712.4</v>
       </c>
-      <c r="D7" s="37">
+      <c r="D7" s="35">
         <v>437701.2</v>
       </c>
-      <c r="E7" s="37">
+      <c r="E7" s="35">
         <v>623764.5</v>
       </c>
-      <c r="F7" s="37">
+      <c r="F7" s="35">
         <v>813108.4</v>
       </c>
-      <c r="G7" s="38" t="s">
+      <c r="G7" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="H7" s="37">
+      <c r="H7" s="35">
         <v>898256.7</v>
       </c>
-      <c r="I7" s="37">
+      <c r="I7" s="35">
         <v>1055840</v>
       </c>
-      <c r="J7" s="37">
+      <c r="J7" s="35">
         <v>1221881.6000000001</v>
       </c>
-      <c r="K7" s="37">
+      <c r="K7" s="35">
         <v>1373281.3</v>
       </c>
-      <c r="L7" s="37">
+      <c r="L7" s="35">
         <v>1533212.5</v>
       </c>
-      <c r="M7" s="37">
+      <c r="M7" s="35">
         <v>1787499.2</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="17">
         <v>2023</v>
       </c>
-      <c r="B8" s="37">
+      <c r="B8" s="35">
         <v>108330.3</v>
       </c>
-      <c r="C8" s="37">
+      <c r="C8" s="35">
         <v>114044.1</v>
       </c>
-      <c r="D8" s="37">
+      <c r="D8" s="35">
         <v>163605.29999999999</v>
       </c>
-      <c r="E8" s="37">
+      <c r="E8" s="35">
         <v>195618.7</v>
       </c>
-      <c r="F8" s="37">
+      <c r="F8" s="35">
         <v>173310.1</v>
       </c>
-      <c r="G8" s="37">
+      <c r="G8" s="35">
         <v>166996.29999999999</v>
       </c>
-      <c r="H8" s="37">
+      <c r="H8" s="35">
         <v>162095.70000000001</v>
       </c>
-      <c r="I8" s="37">
+      <c r="I8" s="35">
         <v>166247.79999999999</v>
       </c>
-      <c r="J8" s="37">
+      <c r="J8" s="35">
         <v>171366.1</v>
       </c>
-      <c r="K8" s="37">
+      <c r="K8" s="35">
         <v>144014.6</v>
       </c>
-      <c r="L8" s="37">
+      <c r="L8" s="35">
         <v>153759.20000000001</v>
       </c>
-      <c r="M8" s="37">
+      <c r="M8" s="35">
         <v>273000.59999999998</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="17">
         <v>2024</v>
       </c>
       <c r="B9" s="18">
         <v>116762.6</v>
       </c>
       <c r="C9" s="18">
         <v>118558.9</v>
       </c>
       <c r="D9" s="18">
         <v>167531.4</v>
       </c>
       <c r="E9" s="18">
         <v>154227.9</v>
       </c>
-      <c r="F9" s="37">
+      <c r="F9" s="35">
         <v>155699.29999999999</v>
       </c>
-      <c r="G9" s="37">
+      <c r="G9" s="35">
         <v>181812.9</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="37">
         <v>219347.9</v>
       </c>
       <c r="I9" s="18">
         <v>180777.60000000001</v>
       </c>
-      <c r="J9" s="37">
+      <c r="J9" s="35">
         <v>185856.1</v>
       </c>
       <c r="K9" s="18">
         <v>180124.9</v>
       </c>
       <c r="L9" s="18">
         <v>164603.4</v>
       </c>
-      <c r="M9" s="37">
+      <c r="M9" s="35">
         <v>287636.40000000002</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="17">
         <v>2025</v>
       </c>
-      <c r="B10" s="37">
+      <c r="B10" s="35">
         <v>125036.6</v>
       </c>
       <c r="C10" s="18">
         <v>132293.6</v>
       </c>
-      <c r="D10" s="37">
+      <c r="D10" s="35">
         <v>183017.7</v>
       </c>
-      <c r="E10" s="37">
+      <c r="E10" s="35">
         <v>170989.4</v>
       </c>
       <c r="F10" s="18">
         <v>175006.4</v>
       </c>
       <c r="G10" s="18">
         <v>194161.5</v>
       </c>
-      <c r="H10" s="37">
+      <c r="H10" s="35">
         <v>247060.6</v>
       </c>
       <c r="I10" s="18">
         <v>235724.9</v>
       </c>
-      <c r="J10" s="37">
+      <c r="J10" s="35">
         <v>231434.4</v>
       </c>
       <c r="K10" s="18">
         <v>195002.7</v>
       </c>
       <c r="L10" s="18">
         <v>236970.5</v>
       </c>
       <c r="M10" s="18">
         <v>338990.8</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="17">
         <v>2026</v>
       </c>
-      <c r="B11" s="37">
+      <c r="B11" s="35">
         <v>148211.70000000001</v>
       </c>
       <c r="C11" s="18">
         <v>151190.20000000001</v>
       </c>
       <c r="D11" s="18">
         <v>224892.5</v>
       </c>
-      <c r="E11" s="37">
+      <c r="E11" s="35">
         <v>196067.7</v>
       </c>
       <c r="F11" s="18">
         <v>186613.7</v>
       </c>
       <c r="G11" s="18">
         <v>223899.3</v>
       </c>
-      <c r="H11" s="37">
+      <c r="H11" s="35">
         <v>228278.39999999999</v>
       </c>
-      <c r="I11" s="40">
+      <c r="I11" s="38">
         <v>251780</v>
       </c>
-      <c r="J11" s="37"/>
+      <c r="J11" s="35">
+        <v>280216.90000000002</v>
+      </c>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:14" ht="13.5" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="11"/>
       <c r="K12" s="11"/>
       <c r="L12" s="12"/>
       <c r="M12" s="11"/>
     </row>
     <row r="19" spans="5:5">
       <c r="E19" s="13"/>
     </row>
   </sheetData>