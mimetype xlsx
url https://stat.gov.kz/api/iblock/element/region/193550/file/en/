--- v0 (2026-04-18)
+++ v1 (2026-05-14)
@@ -702,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="G37" sqref="G37"/>
+      <selection activeCell="J38" sqref="J38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
     <col min="2" max="13" width="9.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
       <c r="K1" s="38"/>
       <c r="L1" s="38"/>
@@ -1086,51 +1086,53 @@
         <v>97.4</v>
       </c>
       <c r="K10" s="19">
         <v>99.2</v>
       </c>
       <c r="L10" s="34">
         <v>120.6</v>
       </c>
       <c r="M10" s="34">
         <v>142.30000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="35">
         <v>2026</v>
       </c>
       <c r="B11" s="7">
         <v>43.1</v>
       </c>
       <c r="C11" s="7">
         <v>100.7</v>
       </c>
       <c r="D11" s="7">
         <v>148.19999999999999</v>
       </c>
-      <c r="E11" s="16"/>
+      <c r="E11" s="16">
+        <v>86.5</v>
+      </c>
       <c r="F11" s="16"/>
       <c r="G11" s="17"/>
       <c r="H11" s="17"/>
       <c r="I11" s="18"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="34"/>
       <c r="M11" s="34"/>
     </row>
     <row r="12" spans="1:13" ht="21" customHeight="1">
       <c r="A12" s="42" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="37"/>
       <c r="C12" s="37"/>
       <c r="D12" s="37"/>
       <c r="E12" s="37"/>
       <c r="F12" s="37"/>
       <c r="G12" s="37"/>
       <c r="H12" s="37"/>
       <c r="I12" s="37"/>
       <c r="J12" s="37"/>
       <c r="K12" s="37"/>
       <c r="L12" s="37"/>
       <c r="M12" s="43"/>
@@ -1413,51 +1415,53 @@
         <v>114.6</v>
       </c>
       <c r="K19" s="19">
         <v>83.6</v>
       </c>
       <c r="L19" s="34">
         <v>132.69999999999999</v>
       </c>
       <c r="M19" s="34">
         <v>107.6</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="35">
         <v>2026</v>
       </c>
       <c r="B20" s="7">
         <v>107.9</v>
       </c>
       <c r="C20" s="7">
         <v>103.7</v>
       </c>
       <c r="D20" s="7">
         <v>111.8</v>
       </c>
-      <c r="E20" s="16"/>
+      <c r="E20" s="16">
+        <v>104.1</v>
+      </c>
       <c r="F20" s="16"/>
       <c r="G20" s="22"/>
       <c r="H20" s="22"/>
       <c r="I20" s="23"/>
       <c r="J20" s="19"/>
       <c r="K20" s="19"/>
       <c r="L20" s="34"/>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13" ht="21" customHeight="1">
       <c r="A21" s="42" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="37"/>
       <c r="C21" s="37"/>
       <c r="D21" s="37"/>
       <c r="E21" s="37"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="37"/>
       <c r="I21" s="37"/>
       <c r="J21" s="37"/>
       <c r="K21" s="37"/>
       <c r="L21" s="37"/>
       <c r="M21" s="43"/>
@@ -1740,51 +1744,53 @@
         <v>107.1</v>
       </c>
       <c r="K28" s="31">
         <v>106</v>
       </c>
       <c r="L28" s="34">
         <v>108.5</v>
       </c>
       <c r="M28" s="36">
         <v>108.5</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="35">
         <v>2026</v>
       </c>
       <c r="B29" s="7">
         <v>107.9</v>
       </c>
       <c r="C29" s="27">
         <v>105.7</v>
       </c>
       <c r="D29" s="27">
         <v>108.3</v>
       </c>
-      <c r="E29" s="16"/>
+      <c r="E29" s="16">
+        <v>107.1</v>
+      </c>
       <c r="F29" s="16"/>
       <c r="G29" s="22"/>
       <c r="H29" s="17"/>
       <c r="I29" s="18"/>
       <c r="J29" s="31"/>
       <c r="K29" s="31"/>
       <c r="L29" s="34"/>
       <c r="M29" s="36"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="32" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>