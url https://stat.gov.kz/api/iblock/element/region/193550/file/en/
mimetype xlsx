--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -702,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="J38" sqref="J38"/>
+      <selection activeCell="A12" sqref="A12:M12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
     <col min="2" max="13" width="9.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
       <c r="K1" s="38"/>
       <c r="L1" s="38"/>
@@ -1089,51 +1089,53 @@
         <v>99.2</v>
       </c>
       <c r="L10" s="34">
         <v>120.6</v>
       </c>
       <c r="M10" s="34">
         <v>142.30000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="35">
         <v>2026</v>
       </c>
       <c r="B11" s="7">
         <v>43.1</v>
       </c>
       <c r="C11" s="7">
         <v>100.7</v>
       </c>
       <c r="D11" s="7">
         <v>148.19999999999999</v>
       </c>
       <c r="E11" s="16">
         <v>86.5</v>
       </c>
-      <c r="F11" s="16"/>
+      <c r="F11" s="16">
+        <v>94.9</v>
+      </c>
       <c r="G11" s="17"/>
       <c r="H11" s="17"/>
       <c r="I11" s="18"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="34"/>
       <c r="M11" s="34"/>
     </row>
     <row r="12" spans="1:13" ht="21" customHeight="1">
       <c r="A12" s="42" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="37"/>
       <c r="C12" s="37"/>
       <c r="D12" s="37"/>
       <c r="E12" s="37"/>
       <c r="F12" s="37"/>
       <c r="G12" s="37"/>
       <c r="H12" s="37"/>
       <c r="I12" s="37"/>
       <c r="J12" s="37"/>
       <c r="K12" s="37"/>
       <c r="L12" s="37"/>
       <c r="M12" s="43"/>
     </row>
@@ -1418,51 +1420,53 @@
         <v>83.6</v>
       </c>
       <c r="L19" s="34">
         <v>132.69999999999999</v>
       </c>
       <c r="M19" s="34">
         <v>107.6</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="35">
         <v>2026</v>
       </c>
       <c r="B20" s="7">
         <v>107.9</v>
       </c>
       <c r="C20" s="7">
         <v>103.7</v>
       </c>
       <c r="D20" s="7">
         <v>111.8</v>
       </c>
       <c r="E20" s="16">
         <v>104.1</v>
       </c>
-      <c r="F20" s="16"/>
+      <c r="F20" s="16">
+        <v>97</v>
+      </c>
       <c r="G20" s="22"/>
       <c r="H20" s="22"/>
       <c r="I20" s="23"/>
       <c r="J20" s="19"/>
       <c r="K20" s="19"/>
       <c r="L20" s="34"/>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13" ht="21" customHeight="1">
       <c r="A21" s="42" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="37"/>
       <c r="C21" s="37"/>
       <c r="D21" s="37"/>
       <c r="E21" s="37"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="37"/>
       <c r="I21" s="37"/>
       <c r="J21" s="37"/>
       <c r="K21" s="37"/>
       <c r="L21" s="37"/>
       <c r="M21" s="43"/>
     </row>
@@ -1747,51 +1751,53 @@
         <v>106</v>
       </c>
       <c r="L28" s="34">
         <v>108.5</v>
       </c>
       <c r="M28" s="36">
         <v>108.5</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="35">
         <v>2026</v>
       </c>
       <c r="B29" s="7">
         <v>107.9</v>
       </c>
       <c r="C29" s="27">
         <v>105.7</v>
       </c>
       <c r="D29" s="27">
         <v>108.3</v>
       </c>
       <c r="E29" s="16">
         <v>107.1</v>
       </c>
-      <c r="F29" s="16"/>
+      <c r="F29" s="16">
+        <v>104.9</v>
+      </c>
       <c r="G29" s="22"/>
       <c r="H29" s="17"/>
       <c r="I29" s="18"/>
       <c r="J29" s="31"/>
       <c r="K29" s="31"/>
       <c r="L29" s="34"/>
       <c r="M29" s="36"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="32" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>