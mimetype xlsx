--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -302,51 +302,51 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
@@ -396,50 +396,53 @@
     <xf numFmtId="165" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -702,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="A12" sqref="A12:M12"/>
+      <selection activeCell="L40" sqref="L40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
     <col min="2" max="13" width="9.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
       <c r="K1" s="38"/>
       <c r="L1" s="38"/>
@@ -1092,51 +1095,53 @@
         <v>120.6</v>
       </c>
       <c r="M10" s="34">
         <v>142.30000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="35">
         <v>2026</v>
       </c>
       <c r="B11" s="7">
         <v>43.1</v>
       </c>
       <c r="C11" s="7">
         <v>100.7</v>
       </c>
       <c r="D11" s="7">
         <v>148.19999999999999</v>
       </c>
       <c r="E11" s="16">
         <v>86.5</v>
       </c>
       <c r="F11" s="16">
         <v>94.9</v>
       </c>
-      <c r="G11" s="17"/>
+      <c r="G11" s="31">
+        <v>119.1</v>
+      </c>
       <c r="H11" s="17"/>
       <c r="I11" s="18"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="34"/>
       <c r="M11" s="34"/>
     </row>
     <row r="12" spans="1:13" ht="21" customHeight="1">
       <c r="A12" s="42" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="37"/>
       <c r="C12" s="37"/>
       <c r="D12" s="37"/>
       <c r="E12" s="37"/>
       <c r="F12" s="37"/>
       <c r="G12" s="37"/>
       <c r="H12" s="37"/>
       <c r="I12" s="37"/>
       <c r="J12" s="37"/>
       <c r="K12" s="37"/>
       <c r="L12" s="37"/>
       <c r="M12" s="43"/>
     </row>
     <row r="13" spans="1:13">
@@ -1423,51 +1428,53 @@
         <v>132.69999999999999</v>
       </c>
       <c r="M19" s="34">
         <v>107.6</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="35">
         <v>2026</v>
       </c>
       <c r="B20" s="7">
         <v>107.9</v>
       </c>
       <c r="C20" s="7">
         <v>103.7</v>
       </c>
       <c r="D20" s="7">
         <v>111.8</v>
       </c>
       <c r="E20" s="16">
         <v>104.1</v>
       </c>
       <c r="F20" s="16">
         <v>97</v>
       </c>
-      <c r="G20" s="22"/>
+      <c r="G20" s="44">
+        <v>105</v>
+      </c>
       <c r="H20" s="22"/>
       <c r="I20" s="23"/>
       <c r="J20" s="19"/>
       <c r="K20" s="19"/>
       <c r="L20" s="34"/>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13" ht="21" customHeight="1">
       <c r="A21" s="42" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="37"/>
       <c r="C21" s="37"/>
       <c r="D21" s="37"/>
       <c r="E21" s="37"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="37"/>
       <c r="I21" s="37"/>
       <c r="J21" s="37"/>
       <c r="K21" s="37"/>
       <c r="L21" s="37"/>
       <c r="M21" s="43"/>
     </row>
     <row r="22" spans="1:13">
@@ -1754,51 +1761,53 @@
         <v>108.5</v>
       </c>
       <c r="M28" s="36">
         <v>108.5</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="35">
         <v>2026</v>
       </c>
       <c r="B29" s="7">
         <v>107.9</v>
       </c>
       <c r="C29" s="27">
         <v>105.7</v>
       </c>
       <c r="D29" s="27">
         <v>108.3</v>
       </c>
       <c r="E29" s="16">
         <v>107.1</v>
       </c>
       <c r="F29" s="16">
         <v>104.9</v>
       </c>
-      <c r="G29" s="22"/>
+      <c r="G29" s="44">
+        <v>104.8</v>
+      </c>
       <c r="H29" s="17"/>
       <c r="I29" s="18"/>
       <c r="J29" s="31"/>
       <c r="K29" s="31"/>
       <c r="L29" s="34"/>
       <c r="M29" s="36"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="32" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>