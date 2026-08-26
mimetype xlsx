--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -376,73 +376,73 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -705,133 +705,133 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="L40" sqref="L40"/>
+      <selection activeCell="K34" sqref="K34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
     <col min="2" max="13" width="9.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="38"/>
-[...10 lines deleted...]
-      <c r="M1" s="38"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="26.25" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A3" s="39" t="s">
+      <c r="A3" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="40"/>
-[...10 lines deleted...]
-      <c r="M3" s="41"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="42"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="6">
         <v>2019</v>
       </c>
       <c r="B4" s="7">
         <v>49.3</v>
       </c>
       <c r="C4" s="7">
         <v>92.4</v>
       </c>
       <c r="D4" s="7">
         <v>136.30000000000001</v>
       </c>
       <c r="E4" s="8">
         <v>100.5</v>
       </c>
       <c r="F4" s="8">
         <v>107</v>
       </c>
       <c r="G4" s="8">
         <v>102.7</v>
       </c>
       <c r="H4" s="8">
         <v>90.9</v>
@@ -1098,73 +1098,75 @@
         <v>142.30000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="35">
         <v>2026</v>
       </c>
       <c r="B11" s="7">
         <v>43.1</v>
       </c>
       <c r="C11" s="7">
         <v>100.7</v>
       </c>
       <c r="D11" s="7">
         <v>148.19999999999999</v>
       </c>
       <c r="E11" s="16">
         <v>86.5</v>
       </c>
       <c r="F11" s="16">
         <v>94.9</v>
       </c>
       <c r="G11" s="31">
         <v>119.1</v>
       </c>
-      <c r="H11" s="17"/>
+      <c r="H11" s="31">
+        <v>101.6</v>
+      </c>
       <c r="I11" s="18"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="34"/>
       <c r="M11" s="34"/>
     </row>
     <row r="12" spans="1:13" ht="21" customHeight="1">
-      <c r="A12" s="42" t="s">
+      <c r="A12" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="37"/>
-[...10 lines deleted...]
-      <c r="M12" s="43"/>
+      <c r="B12" s="38"/>
+      <c r="C12" s="38"/>
+      <c r="D12" s="38"/>
+      <c r="E12" s="38"/>
+      <c r="F12" s="38"/>
+      <c r="G12" s="38"/>
+      <c r="H12" s="38"/>
+      <c r="I12" s="38"/>
+      <c r="J12" s="38"/>
+      <c r="K12" s="38"/>
+      <c r="L12" s="38"/>
+      <c r="M12" s="44"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="21">
         <v>2019</v>
       </c>
       <c r="B13" s="7">
         <v>106.5</v>
       </c>
       <c r="C13" s="7">
         <v>109.4</v>
       </c>
       <c r="D13" s="7">
         <v>111.2</v>
       </c>
       <c r="E13" s="22">
         <v>102.9</v>
       </c>
       <c r="F13" s="22">
         <v>99.7</v>
       </c>
       <c r="G13" s="22">
         <v>103.2</v>
       </c>
       <c r="H13" s="22">
         <v>107.5</v>
@@ -1428,76 +1430,78 @@
         <v>132.69999999999999</v>
       </c>
       <c r="M19" s="34">
         <v>107.6</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="35">
         <v>2026</v>
       </c>
       <c r="B20" s="7">
         <v>107.9</v>
       </c>
       <c r="C20" s="7">
         <v>103.7</v>
       </c>
       <c r="D20" s="7">
         <v>111.8</v>
       </c>
       <c r="E20" s="16">
         <v>104.1</v>
       </c>
       <c r="F20" s="16">
         <v>97</v>
       </c>
-      <c r="G20" s="44">
+      <c r="G20" s="37">
         <v>105</v>
       </c>
-      <c r="H20" s="22"/>
+      <c r="H20" s="37">
+        <v>84.5</v>
+      </c>
       <c r="I20" s="23"/>
       <c r="J20" s="19"/>
       <c r="K20" s="19"/>
       <c r="L20" s="34"/>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13" ht="21" customHeight="1">
-      <c r="A21" s="42" t="s">
+      <c r="A21" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="37"/>
-[...10 lines deleted...]
-      <c r="M21" s="43"/>
+      <c r="B21" s="38"/>
+      <c r="C21" s="38"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="38"/>
+      <c r="F21" s="38"/>
+      <c r="G21" s="38"/>
+      <c r="H21" s="38"/>
+      <c r="I21" s="38"/>
+      <c r="J21" s="38"/>
+      <c r="K21" s="38"/>
+      <c r="L21" s="38"/>
+      <c r="M21" s="44"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="21">
         <v>2019</v>
       </c>
       <c r="B22" s="7">
         <v>101.8</v>
       </c>
       <c r="C22" s="27">
         <v>94.7</v>
       </c>
       <c r="D22" s="27">
         <v>93.3</v>
       </c>
       <c r="E22" s="8">
         <v>98</v>
       </c>
       <c r="F22" s="8">
         <v>99</v>
       </c>
       <c r="G22" s="8">
         <v>101.6</v>
       </c>
       <c r="H22" s="8">
         <v>102.1</v>
@@ -1761,54 +1765,56 @@
         <v>108.5</v>
       </c>
       <c r="M28" s="36">
         <v>108.5</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="35">
         <v>2026</v>
       </c>
       <c r="B29" s="7">
         <v>107.9</v>
       </c>
       <c r="C29" s="27">
         <v>105.7</v>
       </c>
       <c r="D29" s="27">
         <v>108.3</v>
       </c>
       <c r="E29" s="16">
         <v>107.1</v>
       </c>
       <c r="F29" s="16">
         <v>104.9</v>
       </c>
-      <c r="G29" s="44">
+      <c r="G29" s="37">
         <v>104.8</v>
       </c>
-      <c r="H29" s="17"/>
+      <c r="H29" s="31">
+        <v>100.8</v>
+      </c>
       <c r="I29" s="18"/>
       <c r="J29" s="31"/>
       <c r="K29" s="31"/>
       <c r="L29" s="34"/>
       <c r="M29" s="36"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="32" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>