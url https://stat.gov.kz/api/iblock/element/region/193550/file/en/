--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,61 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11850" yWindow="540" windowWidth="25395" windowHeight="10545"/>
+    <workbookView xWindow="11850" yWindow="540" windowWidth="25395" windowHeight="10545" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Physical vulume index" sheetId="5" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="6" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="7" r:id="rId2"/>
+    <sheet name="Physical vulume index" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="62">
   <si>
     <t>114,5*</t>
   </si>
   <si>
     <t>102,5*</t>
   </si>
   <si>
     <t>97,0*</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
@@ -71,88 +75,285 @@
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>in % to the previous month</t>
   </si>
   <si>
     <t xml:space="preserve">in % to the corresponding month of the previous year </t>
   </si>
   <si>
     <t xml:space="preserve">in % to the corresponding period of the previous year </t>
   </si>
   <si>
     <t>*from June data only for Shygys Kazakhstan region</t>
   </si>
   <si>
     <t>Physical volume index (by industry trade)</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>The volume index of turnover shows how turnover changes as a result of changes in its physical volume, excluding the impact of price changes.</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>To calculate the volume index of goods (services) turnover, the turnovers of the reporting and base periods are compared at the prices of the same period, taken as the base period (in constant prices).</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Statistical forms: "Report on the sale of goods and services" (index – 2-trade, frequency – monthly), "Report on the sale of goods and services" (index – 1-VT, frequency – annual).</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar </t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/economy/local-market/spreadsheets/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Division of Trade Statistics </t>
+  </si>
+  <si>
+    <t>Aitkenova Meruyert</t>
+  </si>
+  <si>
+    <t>+7 7232252737</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>m.aitkenova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Index of  physical trade volume by month (by industry trade)</t>
+  </si>
+  <si>
+    <t>percentage</t>
+  </si>
+  <si>
+    <t>since 2019 January</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
@@ -299,54 +500,59 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
@@ -379,82 +585,126 @@
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -697,141 +947,406 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/local-market/spreadsheets/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:D21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="53.140625" customWidth="1"/>
+    <col min="2" max="2" width="90.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:4" s="46" customFormat="1" ht="15">
+      <c r="A2" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="45">
+        <v>171402</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" s="46" customFormat="1" ht="15">
+      <c r="A3" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="D3"/>
+    </row>
+    <row r="4" spans="1:4" s="46" customFormat="1" ht="15">
+      <c r="A4" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="47" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" s="46" customFormat="1" ht="15">
+      <c r="A5" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="D5"/>
+    </row>
+    <row r="6" spans="1:4" s="46" customFormat="1" ht="15">
+      <c r="A6" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" s="45" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" s="46" customFormat="1" ht="25.5">
+      <c r="A7" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7"/>
+    </row>
+    <row r="8" spans="1:4" s="46" customFormat="1" ht="15">
+      <c r="A8" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="47" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="46" customFormat="1" ht="25.5">
+      <c r="A9" s="44" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9"/>
+    </row>
+    <row r="10" spans="1:4" s="46" customFormat="1" ht="25.5">
+      <c r="A10" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" s="46" customFormat="1" ht="15">
+      <c r="A11" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="48"/>
+      <c r="D11"/>
+    </row>
+    <row r="12" spans="1:4" s="46" customFormat="1" ht="15">
+      <c r="A12" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" s="49" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="46" customFormat="1" ht="15">
+      <c r="A13" s="44" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="50" t="s">
+        <v>43</v>
+      </c>
+      <c r="D13"/>
+    </row>
+    <row r="14" spans="1:4" s="46" customFormat="1" ht="15">
+      <c r="A14" s="44" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="50" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" s="46" customFormat="1" ht="15">
+      <c r="A15" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="50" t="s">
+        <v>61</v>
+      </c>
+      <c r="D15"/>
+    </row>
+    <row r="16" spans="1:4" s="46" customFormat="1" ht="15">
+      <c r="A16" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="51">
+        <v>46246</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="46" customFormat="1" ht="15">
+      <c r="A17" s="44" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="51">
+        <v>46279</v>
+      </c>
+      <c r="D17"/>
+    </row>
+    <row r="18" spans="1:4" s="46" customFormat="1" ht="15">
+      <c r="A18" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" s="53" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="46" customFormat="1" ht="15">
+      <c r="A19" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="53" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19"/>
+    </row>
+    <row r="20" spans="1:4" s="46" customFormat="1" ht="15">
+      <c r="A20" s="44" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="52" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" s="46" customFormat="1" ht="15">
+      <c r="A21" s="44" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21" s="54" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:D20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B48" sqref="B48"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5.28515625" customWidth="1"/>
+    <col min="2" max="2" width="100.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" s="38" customFormat="1">
+      <c r="B6" s="39" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" s="38" customFormat="1">
+      <c r="B7" s="39" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" s="38" customFormat="1">
+      <c r="B8" s="39" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" s="38" customFormat="1">
+      <c r="B9" s="39" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" s="38" customFormat="1">
+      <c r="B10" s="39" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" s="38" customFormat="1" ht="25.5">
+      <c r="B11" s="40" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" s="38" customFormat="1">
+      <c r="B12" s="41"/>
+    </row>
+    <row r="13" spans="2:2" s="38" customFormat="1">
+      <c r="B13" s="41"/>
+    </row>
+    <row r="14" spans="2:2" s="38" customFormat="1"/>
+    <row r="15" spans="2:2" s="38" customFormat="1"/>
+    <row r="16" spans="2:2" s="38" customFormat="1"/>
+    <row r="17" spans="2:4" s="38" customFormat="1"/>
+    <row r="18" spans="2:4" s="38" customFormat="1"/>
+    <row r="19" spans="2:4" s="38" customFormat="1"/>
+    <row r="20" spans="2:4" s="38" customFormat="1">
+      <c r="B20" s="42" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="43"/>
+      <c r="D20" s="43"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="K34" sqref="K34"/>
+      <selection activeCell="I29" sqref="I29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
     <col min="2" max="13" width="9.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="39"/>
-[...10 lines deleted...]
-      <c r="M1" s="39"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="26.25" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A3" s="40" t="s">
+      <c r="A3" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="41"/>
-[...10 lines deleted...]
-      <c r="M3" s="42"/>
+      <c r="B3" s="58"/>
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+      <c r="K3" s="58"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="59"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="6">
         <v>2019</v>
       </c>
       <c r="B4" s="7">
         <v>49.3</v>
       </c>
       <c r="C4" s="7">
         <v>92.4</v>
       </c>
       <c r="D4" s="7">
         <v>136.30000000000001</v>
       </c>
       <c r="E4" s="8">
         <v>100.5</v>
       </c>
       <c r="F4" s="8">
         <v>107</v>
       </c>
       <c r="G4" s="8">
         <v>102.7</v>
       </c>
       <c r="H4" s="8">
         <v>90.9</v>
@@ -1101,72 +1616,74 @@
     <row r="11" spans="1:13">
       <c r="A11" s="35">
         <v>2026</v>
       </c>
       <c r="B11" s="7">
         <v>43.1</v>
       </c>
       <c r="C11" s="7">
         <v>100.7</v>
       </c>
       <c r="D11" s="7">
         <v>148.19999999999999</v>
       </c>
       <c r="E11" s="16">
         <v>86.5</v>
       </c>
       <c r="F11" s="16">
         <v>94.9</v>
       </c>
       <c r="G11" s="31">
         <v>119.1</v>
       </c>
       <c r="H11" s="31">
         <v>101.6</v>
       </c>
-      <c r="I11" s="18"/>
+      <c r="I11" s="62">
+        <v>109.5</v>
+      </c>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="34"/>
       <c r="M11" s="34"/>
     </row>
     <row r="12" spans="1:13" ht="21" customHeight="1">
-      <c r="A12" s="43" t="s">
+      <c r="A12" s="60" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="38"/>
-[...10 lines deleted...]
-      <c r="M12" s="44"/>
+      <c r="B12" s="55"/>
+      <c r="C12" s="55"/>
+      <c r="D12" s="55"/>
+      <c r="E12" s="55"/>
+      <c r="F12" s="55"/>
+      <c r="G12" s="55"/>
+      <c r="H12" s="55"/>
+      <c r="I12" s="55"/>
+      <c r="J12" s="55"/>
+      <c r="K12" s="55"/>
+      <c r="L12" s="55"/>
+      <c r="M12" s="61"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="21">
         <v>2019</v>
       </c>
       <c r="B13" s="7">
         <v>106.5</v>
       </c>
       <c r="C13" s="7">
         <v>109.4</v>
       </c>
       <c r="D13" s="7">
         <v>111.2</v>
       </c>
       <c r="E13" s="22">
         <v>102.9</v>
       </c>
       <c r="F13" s="22">
         <v>99.7</v>
       </c>
       <c r="G13" s="22">
         <v>103.2</v>
       </c>
       <c r="H13" s="22">
         <v>107.5</v>
@@ -1436,72 +1953,74 @@
     <row r="20" spans="1:13">
       <c r="A20" s="35">
         <v>2026</v>
       </c>
       <c r="B20" s="7">
         <v>107.9</v>
       </c>
       <c r="C20" s="7">
         <v>103.7</v>
       </c>
       <c r="D20" s="7">
         <v>111.8</v>
       </c>
       <c r="E20" s="16">
         <v>104.1</v>
       </c>
       <c r="F20" s="16">
         <v>97</v>
       </c>
       <c r="G20" s="37">
         <v>105</v>
       </c>
       <c r="H20" s="37">
         <v>84.5</v>
       </c>
-      <c r="I20" s="23"/>
+      <c r="I20" s="23">
+        <v>97.8</v>
+      </c>
       <c r="J20" s="19"/>
       <c r="K20" s="19"/>
       <c r="L20" s="34"/>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13" ht="21" customHeight="1">
-      <c r="A21" s="43" t="s">
+      <c r="A21" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="38"/>
-[...10 lines deleted...]
-      <c r="M21" s="44"/>
+      <c r="B21" s="55"/>
+      <c r="C21" s="55"/>
+      <c r="D21" s="55"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="55"/>
+      <c r="G21" s="55"/>
+      <c r="H21" s="55"/>
+      <c r="I21" s="55"/>
+      <c r="J21" s="55"/>
+      <c r="K21" s="55"/>
+      <c r="L21" s="55"/>
+      <c r="M21" s="61"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="21">
         <v>2019</v>
       </c>
       <c r="B22" s="7">
         <v>101.8</v>
       </c>
       <c r="C22" s="27">
         <v>94.7</v>
       </c>
       <c r="D22" s="27">
         <v>93.3</v>
       </c>
       <c r="E22" s="8">
         <v>98</v>
       </c>
       <c r="F22" s="8">
         <v>99</v>
       </c>
       <c r="G22" s="8">
         <v>101.6</v>
       </c>
       <c r="H22" s="8">
         <v>102.1</v>
@@ -1771,87 +2290,91 @@
     <row r="29" spans="1:13">
       <c r="A29" s="35">
         <v>2026</v>
       </c>
       <c r="B29" s="7">
         <v>107.9</v>
       </c>
       <c r="C29" s="27">
         <v>105.7</v>
       </c>
       <c r="D29" s="27">
         <v>108.3</v>
       </c>
       <c r="E29" s="16">
         <v>107.1</v>
       </c>
       <c r="F29" s="16">
         <v>104.9</v>
       </c>
       <c r="G29" s="37">
         <v>104.8</v>
       </c>
       <c r="H29" s="31">
         <v>100.8</v>
       </c>
-      <c r="I29" s="18"/>
+      <c r="I29" s="62">
+        <v>100.3</v>
+      </c>
       <c r="J29" s="31"/>
       <c r="K29" s="31"/>
       <c r="L29" s="34"/>
       <c r="M29" s="36"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="32" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Physical vulume index</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>