--- v0 (2026-04-18)
+++ v1 (2026-05-14)
@@ -801,51 +801,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="D45" sqref="D45"/>
+      <selection activeCell="Z26" sqref="Z26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="56"/>
       <c r="C1" s="56"/>
       <c r="D1" s="56"/>
       <c r="E1" s="56"/>
       <c r="F1" s="56"/>
       <c r="G1" s="56"/>
       <c r="H1" s="56"/>
       <c r="I1" s="56"/>
       <c r="J1" s="56"/>
       <c r="K1" s="56"/>
       <c r="L1" s="56"/>
@@ -1390,51 +1390,53 @@
         <v>91.7</v>
       </c>
       <c r="K15" s="26">
         <v>95.3</v>
       </c>
       <c r="L15" s="54">
         <v>101.1</v>
       </c>
       <c r="M15" s="26">
         <v>207</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="23">
         <v>2026</v>
       </c>
       <c r="B16" s="15">
         <v>36.299999999999997</v>
       </c>
       <c r="C16" s="15">
         <v>100.5</v>
       </c>
       <c r="D16" s="15">
         <v>129.4</v>
       </c>
-      <c r="E16" s="15"/>
+      <c r="E16" s="15">
+        <v>88.8</v>
+      </c>
       <c r="F16" s="11"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="25"/>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="54"/>
       <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A17" s="60" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="55"/>
       <c r="C17" s="55"/>
       <c r="D17" s="55"/>
       <c r="E17" s="55"/>
       <c r="F17" s="55"/>
       <c r="G17" s="55"/>
       <c r="H17" s="55"/>
       <c r="I17" s="55"/>
       <c r="J17" s="55"/>
       <c r="K17" s="55"/>
       <c r="L17" s="55"/>
       <c r="M17" s="61"/>
@@ -1922,51 +1924,53 @@
         <v>99.1</v>
       </c>
       <c r="K29" s="26">
         <v>101.7</v>
       </c>
       <c r="L29" s="26">
         <v>99.3</v>
       </c>
       <c r="M29" s="26">
         <v>101.1</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="23">
         <v>2026</v>
       </c>
       <c r="B30" s="15">
         <v>100.4</v>
       </c>
       <c r="C30" s="15">
         <v>100.6</v>
       </c>
       <c r="D30" s="15">
         <v>100.4</v>
       </c>
-      <c r="E30" s="15"/>
+      <c r="E30" s="15">
+        <v>100.7</v>
+      </c>
       <c r="F30" s="11"/>
       <c r="G30" s="32"/>
       <c r="H30" s="32"/>
       <c r="I30" s="37"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
     </row>
     <row r="31" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A31" s="60" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="55"/>
       <c r="C31" s="55"/>
       <c r="D31" s="55"/>
       <c r="E31" s="55"/>
       <c r="F31" s="55"/>
       <c r="G31" s="55"/>
       <c r="H31" s="55"/>
       <c r="I31" s="55"/>
       <c r="J31" s="55"/>
       <c r="K31" s="55"/>
       <c r="L31" s="55"/>
       <c r="M31" s="61"/>
@@ -2454,51 +2458,53 @@
         <v>100.2</v>
       </c>
       <c r="K43" s="45">
         <v>100.3</v>
       </c>
       <c r="L43" s="45">
         <v>100.3</v>
       </c>
       <c r="M43" s="26">
         <v>100.6</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="23">
         <v>2026</v>
       </c>
       <c r="B44" s="15">
         <v>100.4</v>
       </c>
       <c r="C44" s="15">
         <v>100.4</v>
       </c>
       <c r="D44" s="42">
         <v>100.5</v>
       </c>
-      <c r="E44" s="15"/>
+      <c r="E44" s="15">
+        <v>100.5</v>
+      </c>
       <c r="F44" s="24"/>
       <c r="G44" s="24"/>
       <c r="H44" s="24"/>
       <c r="I44" s="25"/>
       <c r="J44" s="45"/>
       <c r="K44" s="45"/>
       <c r="L44" s="45"/>
       <c r="M44" s="26"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="46" t="s">
         <v>4</v>
       </c>
       <c r="F45" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A31:M31"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>