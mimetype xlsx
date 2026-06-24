--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -801,51 +801,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="Z26" sqref="Z26"/>
+      <selection activeCell="F44" sqref="F44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="56"/>
       <c r="C1" s="56"/>
       <c r="D1" s="56"/>
       <c r="E1" s="56"/>
       <c r="F1" s="56"/>
       <c r="G1" s="56"/>
       <c r="H1" s="56"/>
       <c r="I1" s="56"/>
       <c r="J1" s="56"/>
       <c r="K1" s="56"/>
       <c r="L1" s="56"/>
@@ -1393,51 +1393,53 @@
         <v>95.3</v>
       </c>
       <c r="L15" s="54">
         <v>101.1</v>
       </c>
       <c r="M15" s="26">
         <v>207</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="23">
         <v>2026</v>
       </c>
       <c r="B16" s="15">
         <v>36.299999999999997</v>
       </c>
       <c r="C16" s="15">
         <v>100.5</v>
       </c>
       <c r="D16" s="15">
         <v>129.4</v>
       </c>
       <c r="E16" s="15">
         <v>88.8</v>
       </c>
-      <c r="F16" s="11"/>
+      <c r="F16" s="11">
+        <v>105.5</v>
+      </c>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="25"/>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="54"/>
       <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A17" s="60" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="55"/>
       <c r="C17" s="55"/>
       <c r="D17" s="55"/>
       <c r="E17" s="55"/>
       <c r="F17" s="55"/>
       <c r="G17" s="55"/>
       <c r="H17" s="55"/>
       <c r="I17" s="55"/>
       <c r="J17" s="55"/>
       <c r="K17" s="55"/>
       <c r="L17" s="55"/>
       <c r="M17" s="61"/>
     </row>
@@ -1927,51 +1929,53 @@
         <v>101.7</v>
       </c>
       <c r="L29" s="26">
         <v>99.3</v>
       </c>
       <c r="M29" s="26">
         <v>101.1</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="23">
         <v>2026</v>
       </c>
       <c r="B30" s="15">
         <v>100.4</v>
       </c>
       <c r="C30" s="15">
         <v>100.6</v>
       </c>
       <c r="D30" s="15">
         <v>100.4</v>
       </c>
       <c r="E30" s="15">
         <v>100.7</v>
       </c>
-      <c r="F30" s="11"/>
+      <c r="F30" s="11">
+        <v>99.7</v>
+      </c>
       <c r="G30" s="32"/>
       <c r="H30" s="32"/>
       <c r="I30" s="37"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
     </row>
     <row r="31" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A31" s="60" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="55"/>
       <c r="C31" s="55"/>
       <c r="D31" s="55"/>
       <c r="E31" s="55"/>
       <c r="F31" s="55"/>
       <c r="G31" s="55"/>
       <c r="H31" s="55"/>
       <c r="I31" s="55"/>
       <c r="J31" s="55"/>
       <c r="K31" s="55"/>
       <c r="L31" s="55"/>
       <c r="M31" s="61"/>
     </row>
@@ -2461,51 +2465,53 @@
         <v>100.3</v>
       </c>
       <c r="L43" s="45">
         <v>100.3</v>
       </c>
       <c r="M43" s="26">
         <v>100.6</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="23">
         <v>2026</v>
       </c>
       <c r="B44" s="15">
         <v>100.4</v>
       </c>
       <c r="C44" s="15">
         <v>100.4</v>
       </c>
       <c r="D44" s="42">
         <v>100.5</v>
       </c>
       <c r="E44" s="15">
         <v>100.5</v>
       </c>
-      <c r="F44" s="24"/>
+      <c r="F44" s="24">
+        <v>100.4</v>
+      </c>
       <c r="G44" s="24"/>
       <c r="H44" s="24"/>
       <c r="I44" s="25"/>
       <c r="J44" s="45"/>
       <c r="K44" s="45"/>
       <c r="L44" s="45"/>
       <c r="M44" s="26"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="46" t="s">
         <v>4</v>
       </c>
       <c r="F45" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A31:M31"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>