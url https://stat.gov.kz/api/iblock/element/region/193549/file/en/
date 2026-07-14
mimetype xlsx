--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -801,51 +801,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="F44" sqref="F44"/>
+      <selection activeCell="R20" sqref="R20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="56"/>
       <c r="C1" s="56"/>
       <c r="D1" s="56"/>
       <c r="E1" s="56"/>
       <c r="F1" s="56"/>
       <c r="G1" s="56"/>
       <c r="H1" s="56"/>
       <c r="I1" s="56"/>
       <c r="J1" s="56"/>
       <c r="K1" s="56"/>
       <c r="L1" s="56"/>
@@ -1396,51 +1396,53 @@
         <v>101.1</v>
       </c>
       <c r="M15" s="26">
         <v>207</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="23">
         <v>2026</v>
       </c>
       <c r="B16" s="15">
         <v>36.299999999999997</v>
       </c>
       <c r="C16" s="15">
         <v>100.5</v>
       </c>
       <c r="D16" s="15">
         <v>129.4</v>
       </c>
       <c r="E16" s="15">
         <v>88.8</v>
       </c>
       <c r="F16" s="11">
         <v>105.5</v>
       </c>
-      <c r="G16" s="24"/>
+      <c r="G16" s="24">
+        <v>124.6</v>
+      </c>
       <c r="H16" s="24"/>
       <c r="I16" s="25"/>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="54"/>
       <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A17" s="60" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="55"/>
       <c r="C17" s="55"/>
       <c r="D17" s="55"/>
       <c r="E17" s="55"/>
       <c r="F17" s="55"/>
       <c r="G17" s="55"/>
       <c r="H17" s="55"/>
       <c r="I17" s="55"/>
       <c r="J17" s="55"/>
       <c r="K17" s="55"/>
       <c r="L17" s="55"/>
       <c r="M17" s="61"/>
     </row>
     <row r="18" spans="1:13">
@@ -1932,51 +1934,53 @@
         <v>99.3</v>
       </c>
       <c r="M29" s="26">
         <v>101.1</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="23">
         <v>2026</v>
       </c>
       <c r="B30" s="15">
         <v>100.4</v>
       </c>
       <c r="C30" s="15">
         <v>100.6</v>
       </c>
       <c r="D30" s="15">
         <v>100.4</v>
       </c>
       <c r="E30" s="15">
         <v>100.7</v>
       </c>
       <c r="F30" s="11">
         <v>99.7</v>
       </c>
-      <c r="G30" s="32"/>
+      <c r="G30" s="32">
+        <v>102.1</v>
+      </c>
       <c r="H30" s="32"/>
       <c r="I30" s="37"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
     </row>
     <row r="31" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A31" s="60" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="55"/>
       <c r="C31" s="55"/>
       <c r="D31" s="55"/>
       <c r="E31" s="55"/>
       <c r="F31" s="55"/>
       <c r="G31" s="55"/>
       <c r="H31" s="55"/>
       <c r="I31" s="55"/>
       <c r="J31" s="55"/>
       <c r="K31" s="55"/>
       <c r="L31" s="55"/>
       <c r="M31" s="61"/>
     </row>
     <row r="32" spans="1:13">
@@ -2468,51 +2472,53 @@
         <v>100.3</v>
       </c>
       <c r="M43" s="26">
         <v>100.6</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="23">
         <v>2026</v>
       </c>
       <c r="B44" s="15">
         <v>100.4</v>
       </c>
       <c r="C44" s="15">
         <v>100.4</v>
       </c>
       <c r="D44" s="42">
         <v>100.5</v>
       </c>
       <c r="E44" s="15">
         <v>100.5</v>
       </c>
       <c r="F44" s="24">
         <v>100.4</v>
       </c>
-      <c r="G44" s="24"/>
+      <c r="G44" s="24">
+        <v>100.6</v>
+      </c>
       <c r="H44" s="24"/>
       <c r="I44" s="25"/>
       <c r="J44" s="45"/>
       <c r="K44" s="45"/>
       <c r="L44" s="45"/>
       <c r="M44" s="26"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="46" t="s">
         <v>4</v>
       </c>
       <c r="F45" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A31:M31"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>