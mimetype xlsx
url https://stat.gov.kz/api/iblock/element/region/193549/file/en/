--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -801,51 +801,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="R20" sqref="R20"/>
+      <selection activeCell="T41" sqref="T41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="56"/>
       <c r="C1" s="56"/>
       <c r="D1" s="56"/>
       <c r="E1" s="56"/>
       <c r="F1" s="56"/>
       <c r="G1" s="56"/>
       <c r="H1" s="56"/>
       <c r="I1" s="56"/>
       <c r="J1" s="56"/>
       <c r="K1" s="56"/>
       <c r="L1" s="56"/>
@@ -1399,51 +1399,53 @@
         <v>207</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="23">
         <v>2026</v>
       </c>
       <c r="B16" s="15">
         <v>36.299999999999997</v>
       </c>
       <c r="C16" s="15">
         <v>100.5</v>
       </c>
       <c r="D16" s="15">
         <v>129.4</v>
       </c>
       <c r="E16" s="15">
         <v>88.8</v>
       </c>
       <c r="F16" s="11">
         <v>105.5</v>
       </c>
       <c r="G16" s="24">
         <v>124.6</v>
       </c>
-      <c r="H16" s="24"/>
+      <c r="H16" s="24">
+        <v>99.9</v>
+      </c>
       <c r="I16" s="25"/>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="54"/>
       <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A17" s="60" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="55"/>
       <c r="C17" s="55"/>
       <c r="D17" s="55"/>
       <c r="E17" s="55"/>
       <c r="F17" s="55"/>
       <c r="G17" s="55"/>
       <c r="H17" s="55"/>
       <c r="I17" s="55"/>
       <c r="J17" s="55"/>
       <c r="K17" s="55"/>
       <c r="L17" s="55"/>
       <c r="M17" s="61"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="27">
@@ -1937,51 +1939,53 @@
         <v>101.1</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="23">
         <v>2026</v>
       </c>
       <c r="B30" s="15">
         <v>100.4</v>
       </c>
       <c r="C30" s="15">
         <v>100.6</v>
       </c>
       <c r="D30" s="15">
         <v>100.4</v>
       </c>
       <c r="E30" s="15">
         <v>100.7</v>
       </c>
       <c r="F30" s="11">
         <v>99.7</v>
       </c>
       <c r="G30" s="32">
         <v>102.1</v>
       </c>
-      <c r="H30" s="32"/>
+      <c r="H30" s="32">
+        <v>101.9</v>
+      </c>
       <c r="I30" s="37"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
     </row>
     <row r="31" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A31" s="60" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="55"/>
       <c r="C31" s="55"/>
       <c r="D31" s="55"/>
       <c r="E31" s="55"/>
       <c r="F31" s="55"/>
       <c r="G31" s="55"/>
       <c r="H31" s="55"/>
       <c r="I31" s="55"/>
       <c r="J31" s="55"/>
       <c r="K31" s="55"/>
       <c r="L31" s="55"/>
       <c r="M31" s="61"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="27">
@@ -2475,51 +2479,53 @@
         <v>100.6</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="23">
         <v>2026</v>
       </c>
       <c r="B44" s="15">
         <v>100.4</v>
       </c>
       <c r="C44" s="15">
         <v>100.4</v>
       </c>
       <c r="D44" s="42">
         <v>100.5</v>
       </c>
       <c r="E44" s="15">
         <v>100.5</v>
       </c>
       <c r="F44" s="24">
         <v>100.4</v>
       </c>
       <c r="G44" s="24">
         <v>100.6</v>
       </c>
-      <c r="H44" s="24"/>
+      <c r="H44" s="24">
+        <v>100.9</v>
+      </c>
       <c r="I44" s="25"/>
       <c r="J44" s="45"/>
       <c r="K44" s="45"/>
       <c r="L44" s="45"/>
       <c r="M44" s="26"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="46" t="s">
         <v>4</v>
       </c>
       <c r="F45" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A31:M31"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>