--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,61 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Электронная номенклатура\2026\12-16_Основные показатели (динамические ряды)\Внутренняя торговля\анг\Dynamic tables\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2A26C60A-3B69-4AE3-9242-967CC3185E80}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="420" yWindow="600" windowWidth="17880" windowHeight="11805"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Physical volume indices" sheetId="5" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="6" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="7" r:id="rId2"/>
+    <sheet name="Physical volume indices" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="62">
   <si>
     <t>Physical volume indices of retail trade</t>
   </si>
   <si>
     <t>in % to the previous month</t>
   </si>
   <si>
     <t xml:space="preserve">in % to the corresponding month of the previous year </t>
   </si>
   <si>
     <t xml:space="preserve">in % to the corresponding period of the previous year </t>
   </si>
   <si>
     <t>*from June data only for Shygys Kazakhstan region</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -71,89 +81,269 @@
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>117,9*</t>
   </si>
   <si>
     <t>93,4*</t>
   </si>
   <si>
     <t>105,7*</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>percentage</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>The value index of turnover in current prices characterizes the change in turnover volumes due to changes in prices and the quantity of goods sold.</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>The physical volume index of turnover shows how turnover changes as a result of changes only in its physical volume, excluding the impact of price changes.
+To calculate the physical volume index of goods (services) turnover, the turnovers of the reporting and base periods are compared in the prices of the same period, taken as the base period (in constant prices).</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar </t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/economy/local-market/spreadsheets/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Index of physical volume of retail trade by month 2014-2026</t>
+  </si>
+  <si>
+    <t>since 2014 January</t>
+  </si>
+  <si>
+    <t>(2-trade, period-monthly) "On volume of service and goods in the Shygys Kazakhstan region)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Division of Trade Statistics </t>
+  </si>
+  <si>
+    <t>Aitkenova Meruyert</t>
+  </si>
+  <si>
+    <t>+7 7232252737</t>
+  </si>
+  <si>
+    <t>m.aitkenova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
@@ -356,54 +546,58 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
@@ -475,196 +669,239 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -793,141 +1030,391 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/local-market/spreadsheets/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:D21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="50.42578125" customWidth="1"/>
+    <col min="2" max="2" width="88.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:4" s="57" customFormat="1" ht="14.25">
+      <c r="A2" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2" s="56">
+        <v>171203</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" s="57" customFormat="1" ht="14.25">
+      <c r="A3" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="D3"/>
+    </row>
+    <row r="4" spans="1:4" s="57" customFormat="1" ht="14.25">
+      <c r="A4" s="55" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="58" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" s="57" customFormat="1" ht="14.25">
+      <c r="A5" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="D5"/>
+    </row>
+    <row r="6" spans="1:4" s="57" customFormat="1" ht="14.25">
+      <c r="A6" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="56" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" s="57" customFormat="1" ht="25.5">
+      <c r="A7" s="55" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="59" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7"/>
+    </row>
+    <row r="8" spans="1:4" s="57" customFormat="1" ht="14.25">
+      <c r="A8" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="58" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="57" customFormat="1" ht="54.75" customHeight="1">
+      <c r="A9" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9"/>
+    </row>
+    <row r="10" spans="1:4" s="57" customFormat="1" ht="14.25">
+      <c r="A10" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="60" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" s="57" customFormat="1" ht="14.25">
+      <c r="A11" s="55" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="60"/>
+      <c r="D11"/>
+    </row>
+    <row r="12" spans="1:4" s="57" customFormat="1" ht="14.25">
+      <c r="A12" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="61" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="57" customFormat="1" ht="14.25">
+      <c r="A13" s="55" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13"/>
+    </row>
+    <row r="14" spans="1:4" s="57" customFormat="1" ht="14.25">
+      <c r="A14" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="62" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" s="57" customFormat="1" ht="14.25">
+      <c r="A15" s="55" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="62" t="s">
+        <v>61</v>
+      </c>
+      <c r="D15"/>
+    </row>
+    <row r="16" spans="1:4" s="57" customFormat="1" ht="14.25">
+      <c r="A16" s="55" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="63">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="57" customFormat="1" ht="14.25">
+      <c r="A17" s="55" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="63">
+        <v>46307</v>
+      </c>
+      <c r="D17"/>
+    </row>
+    <row r="18" spans="1:4" s="57" customFormat="1" ht="14.25">
+      <c r="A18" s="55" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="66" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="57" customFormat="1" ht="14.25">
+      <c r="A19" s="55" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="66" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19"/>
+    </row>
+    <row r="20" spans="1:4" s="57" customFormat="1" ht="14.25">
+      <c r="A20" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="64" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" s="57" customFormat="1" ht="14.25">
+      <c r="A21" s="55" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="65" t="s">
+        <v>52</v>
+      </c>
+      <c r="D21"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B12" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="B6:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D28" sqref="D28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:M45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="T41" sqref="T41"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
-    <col min="2" max="13" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2" max="9" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="11.140625" style="1" customWidth="1"/>
+    <col min="11" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:13" s="5" customFormat="1" ht="13.5" thickBot="1">
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+    </row>
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="26.25" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>12</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>13</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>14</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A3" s="57" t="s">
+      <c r="A3" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="58"/>
-[...10 lines deleted...]
-      <c r="M3" s="59"/>
+      <c r="B3" s="70"/>
+      <c r="C3" s="70"/>
+      <c r="D3" s="70"/>
+      <c r="E3" s="70"/>
+      <c r="F3" s="70"/>
+      <c r="G3" s="70"/>
+      <c r="H3" s="70"/>
+      <c r="I3" s="70"/>
+      <c r="J3" s="70"/>
+      <c r="K3" s="70"/>
+      <c r="L3" s="70"/>
+      <c r="M3" s="71"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="6">
         <v>2014</v>
       </c>
       <c r="B4" s="7">
         <v>52.9</v>
       </c>
       <c r="C4" s="8">
         <v>91.6</v>
       </c>
       <c r="D4" s="8">
         <v>116.1</v>
       </c>
       <c r="E4" s="8">
         <v>104.8</v>
       </c>
       <c r="F4" s="8">
         <v>107.3</v>
       </c>
       <c r="G4" s="8">
         <v>111.1</v>
       </c>
       <c r="H4" s="8">
         <v>102.9</v>
@@ -1402,72 +1889,74 @@
     <row r="16" spans="1:13">
       <c r="A16" s="23">
         <v>2026</v>
       </c>
       <c r="B16" s="15">
         <v>36.299999999999997</v>
       </c>
       <c r="C16" s="15">
         <v>100.5</v>
       </c>
       <c r="D16" s="15">
         <v>129.4</v>
       </c>
       <c r="E16" s="15">
         <v>88.8</v>
       </c>
       <c r="F16" s="11">
         <v>105.5</v>
       </c>
       <c r="G16" s="24">
         <v>124.6</v>
       </c>
       <c r="H16" s="24">
         <v>99.9</v>
       </c>
-      <c r="I16" s="25"/>
+      <c r="I16" s="25">
+        <v>97.7</v>
+      </c>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="54"/>
       <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13" ht="21" customHeight="1" thickBot="1">
-      <c r="A17" s="60" t="s">
+      <c r="A17" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="55"/>
-[...10 lines deleted...]
-      <c r="M17" s="61"/>
+      <c r="B17" s="67"/>
+      <c r="C17" s="67"/>
+      <c r="D17" s="67"/>
+      <c r="E17" s="67"/>
+      <c r="F17" s="67"/>
+      <c r="G17" s="67"/>
+      <c r="H17" s="67"/>
+      <c r="I17" s="67"/>
+      <c r="J17" s="67"/>
+      <c r="K17" s="67"/>
+      <c r="L17" s="67"/>
+      <c r="M17" s="73"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="27">
         <v>2014</v>
       </c>
       <c r="B18" s="28">
         <v>105.9</v>
       </c>
       <c r="C18" s="8">
         <v>103.9</v>
       </c>
       <c r="D18" s="29">
         <v>105.4</v>
       </c>
       <c r="E18" s="7">
         <v>107.7</v>
       </c>
       <c r="F18" s="7">
         <v>105.3</v>
       </c>
       <c r="G18" s="7">
         <v>114.1</v>
       </c>
       <c r="H18" s="28">
         <v>108</v>
@@ -1942,72 +2431,74 @@
     <row r="30" spans="1:13">
       <c r="A30" s="23">
         <v>2026</v>
       </c>
       <c r="B30" s="15">
         <v>100.4</v>
       </c>
       <c r="C30" s="15">
         <v>100.6</v>
       </c>
       <c r="D30" s="15">
         <v>100.4</v>
       </c>
       <c r="E30" s="15">
         <v>100.7</v>
       </c>
       <c r="F30" s="11">
         <v>99.7</v>
       </c>
       <c r="G30" s="32">
         <v>102.1</v>
       </c>
       <c r="H30" s="32">
         <v>101.9</v>
       </c>
-      <c r="I30" s="37"/>
+      <c r="I30" s="37">
+        <v>98.1</v>
+      </c>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
     </row>
     <row r="31" spans="1:13" ht="21" customHeight="1" thickBot="1">
-      <c r="A31" s="60" t="s">
+      <c r="A31" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="B31" s="55"/>
-[...10 lines deleted...]
-      <c r="M31" s="61"/>
+      <c r="B31" s="67"/>
+      <c r="C31" s="67"/>
+      <c r="D31" s="67"/>
+      <c r="E31" s="67"/>
+      <c r="F31" s="67"/>
+      <c r="G31" s="67"/>
+      <c r="H31" s="67"/>
+      <c r="I31" s="67"/>
+      <c r="J31" s="67"/>
+      <c r="K31" s="67"/>
+      <c r="L31" s="67"/>
+      <c r="M31" s="73"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="27">
         <v>2014</v>
       </c>
       <c r="B32" s="28">
         <v>105.9</v>
       </c>
       <c r="C32" s="8">
         <v>104.9</v>
       </c>
       <c r="D32" s="7">
         <v>105.1</v>
       </c>
       <c r="E32" s="8">
         <v>105.8</v>
       </c>
       <c r="F32" s="8">
         <v>105.8</v>
       </c>
       <c r="G32" s="7">
         <v>107.4</v>
       </c>
       <c r="H32" s="8">
         <v>107.5</v>
@@ -2482,87 +2973,91 @@
     <row r="44" spans="1:13">
       <c r="A44" s="23">
         <v>2026</v>
       </c>
       <c r="B44" s="15">
         <v>100.4</v>
       </c>
       <c r="C44" s="15">
         <v>100.4</v>
       </c>
       <c r="D44" s="42">
         <v>100.5</v>
       </c>
       <c r="E44" s="15">
         <v>100.5</v>
       </c>
       <c r="F44" s="24">
         <v>100.4</v>
       </c>
       <c r="G44" s="24">
         <v>100.6</v>
       </c>
       <c r="H44" s="24">
         <v>100.9</v>
       </c>
-      <c r="I44" s="25"/>
+      <c r="I44" s="25">
+        <v>100.5</v>
+      </c>
       <c r="J44" s="45"/>
       <c r="K44" s="45"/>
       <c r="L44" s="45"/>
       <c r="M44" s="26"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="46" t="s">
         <v>4</v>
       </c>
       <c r="F45" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A31:M31"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Physical volume indices</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>