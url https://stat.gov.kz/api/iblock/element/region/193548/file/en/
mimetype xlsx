--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -1,60 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5409BF7C-58AF-4C9E-AC1E-5226D300633B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="6" r:id="rId2"/>
     <sheet name="The retail trade" sheetId="3" r:id="rId3"/>
     <sheet name="Volume indices of retail trade" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'The retail trade'!$A$1:$M$41</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="74">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
@@ -275,51 +269,51 @@
   <si>
     <t>+7 7232252737</t>
   </si>
   <si>
     <t>m.aitkenova@aspire.gov.kz</t>
   </si>
   <si>
     <t>(2-trade, period-monthly) "On volume of service and goods in the  Shygys Kazakhstan region)</t>
   </si>
   <si>
     <t>Wholesale trade by month 2016-2016</t>
   </si>
   <si>
     <t>since January 2016</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
@@ -767,238 +761,236 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1139,370 +1131,370 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/local-market/spreadsheets/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:D21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="55.42578125" customWidth="1"/>
-    <col min="2" max="2" width="75.7109375" customWidth="1"/>
+    <col min="1" max="1" width="55.44140625" customWidth="1"/>
+    <col min="2" max="2" width="75.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:4" s="47" customFormat="1" ht="14.25">
+    <row r="2" spans="1:4" s="47" customFormat="1" ht="14.4">
       <c r="A2" s="45" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="46">
         <v>171202</v>
       </c>
     </row>
-    <row r="3" spans="1:4" s="47" customFormat="1" ht="14.25">
+    <row r="3" spans="1:4" s="47" customFormat="1" ht="14.4">
       <c r="A3" s="45" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="46" t="s">
         <v>70</v>
       </c>
       <c r="D3" s="48"/>
     </row>
-    <row r="4" spans="1:4" s="47" customFormat="1" ht="14.25">
+    <row r="4" spans="1:4" s="47" customFormat="1" ht="14.4">
       <c r="A4" s="45" t="s">
         <v>41</v>
       </c>
       <c r="B4" s="49" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="5" spans="1:4" s="47" customFormat="1" ht="14.25">
+    <row r="5" spans="1:4" s="47" customFormat="1" ht="14.4">
       <c r="A5" s="45" t="s">
         <v>43</v>
       </c>
       <c r="B5" s="46" t="s">
         <v>70</v>
       </c>
       <c r="D5" s="48"/>
     </row>
-    <row r="6" spans="1:4" s="47" customFormat="1" ht="14.25">
+    <row r="6" spans="1:4" s="47" customFormat="1" ht="14.4">
       <c r="A6" s="45" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="46" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="7" spans="1:4" s="47" customFormat="1" ht="51">
+    <row r="7" spans="1:4" s="47" customFormat="1" ht="52.8">
       <c r="A7" s="45" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="50" t="s">
         <v>46</v>
       </c>
       <c r="D7" s="48"/>
     </row>
-    <row r="8" spans="1:4" s="47" customFormat="1" ht="14.25">
+    <row r="8" spans="1:4" s="47" customFormat="1" ht="14.4">
       <c r="A8" s="45" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="50" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="9" spans="1:4" s="47" customFormat="1" ht="38.25">
+    <row r="9" spans="1:4" s="47" customFormat="1" ht="39.6">
       <c r="A9" s="45" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="50" t="s">
         <v>50</v>
       </c>
       <c r="D9" s="48"/>
     </row>
-    <row r="10" spans="1:4" s="47" customFormat="1" ht="14.25">
+    <row r="10" spans="1:4" s="47" customFormat="1" ht="14.4">
       <c r="A10" s="45" t="s">
         <v>51</v>
       </c>
       <c r="B10" s="50"/>
     </row>
     <row r="11" spans="1:4" s="47" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="45" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="51" t="s">
         <v>69</v>
       </c>
       <c r="D11" s="48"/>
     </row>
-    <row r="12" spans="1:4" s="47" customFormat="1" ht="14.25">
+    <row r="12" spans="1:4" s="47" customFormat="1" ht="14.4">
       <c r="A12" s="45" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="52" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="13" spans="1:4" s="47" customFormat="1" ht="14.25">
+    <row r="13" spans="1:4" s="47" customFormat="1" ht="14.4">
       <c r="A13" s="45" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="53" t="s">
         <v>55</v>
       </c>
       <c r="D13" s="48"/>
     </row>
-    <row r="14" spans="1:4" s="47" customFormat="1" ht="14.25">
+    <row r="14" spans="1:4" s="47" customFormat="1" ht="14.4">
       <c r="A14" s="45" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="53" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="15" spans="1:4" s="47" customFormat="1" ht="14.25">
+    <row r="15" spans="1:4" s="47" customFormat="1" ht="14.4">
       <c r="A15" s="45" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="53" t="s">
         <v>73</v>
       </c>
       <c r="D15" s="48"/>
     </row>
-    <row r="16" spans="1:4" s="47" customFormat="1" ht="14.25">
+    <row r="16" spans="1:4" s="47" customFormat="1" ht="14.4">
       <c r="A16" s="45" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="56">
-        <v>46279</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:4" s="47" customFormat="1" ht="14.25">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="47" customFormat="1" ht="14.4">
       <c r="A17" s="45" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="56">
-        <v>46307</v>
+        <v>46338</v>
       </c>
       <c r="D17" s="48"/>
     </row>
-    <row r="18" spans="1:4" s="47" customFormat="1" ht="14.25">
+    <row r="18" spans="1:4" s="47" customFormat="1" ht="14.4">
       <c r="A18" s="45" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="57" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="19" spans="1:4" s="47" customFormat="1" ht="14.25">
+    <row r="19" spans="1:4" s="47" customFormat="1" ht="14.4">
       <c r="A19" s="45" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="57" t="s">
         <v>66</v>
       </c>
       <c r="D19" s="48"/>
     </row>
-    <row r="20" spans="1:4" s="47" customFormat="1" ht="14.25">
+    <row r="20" spans="1:4" s="47" customFormat="1" ht="14.4">
       <c r="A20" s="45" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="54" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="21" spans="1:4" s="47" customFormat="1" ht="14.25">
+    <row r="21" spans="1:4" s="47" customFormat="1" ht="14.4">
       <c r="A21" s="45" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="55" t="s">
         <v>68</v>
       </c>
       <c r="D21" s="48"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B15" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:D20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="6.28515625" customWidth="1"/>
-    <col min="2" max="2" width="89.5703125" customWidth="1"/>
+    <col min="1" max="1" width="6.33203125" customWidth="1"/>
+    <col min="2" max="2" width="89.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2" s="24" customFormat="1">
       <c r="B6" s="40" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="2:2" s="24" customFormat="1">
       <c r="B7" s="40" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="2:2" s="24" customFormat="1">
       <c r="B8" s="40" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="2:2" s="24" customFormat="1">
       <c r="B9" s="40" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="2:2" s="24" customFormat="1">
       <c r="B10" s="40" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="11" spans="2:2" s="24" customFormat="1" ht="25.5">
+    <row r="11" spans="2:2" s="24" customFormat="1" ht="26.4">
       <c r="B11" s="41" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="2:2" s="24" customFormat="1">
       <c r="B12" s="42"/>
     </row>
     <row r="13" spans="2:2" s="24" customFormat="1">
       <c r="B13" s="42"/>
     </row>
     <row r="14" spans="2:2" s="24" customFormat="1"/>
     <row r="15" spans="2:2" s="24" customFormat="1"/>
     <row r="16" spans="2:2" s="24" customFormat="1"/>
     <row r="17" spans="2:4" s="24" customFormat="1"/>
     <row r="18" spans="2:4" s="24" customFormat="1"/>
     <row r="19" spans="2:4" s="24" customFormat="1"/>
     <row r="20" spans="2:4" s="24" customFormat="1">
       <c r="B20" s="43" t="s">
         <v>38</v>
       </c>
       <c r="C20" s="44"/>
       <c r="D20" s="44"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R49"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="I40" sqref="I40"/>
+    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="J41" sqref="J41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="21.88671875" style="1" customWidth="1"/>
+    <col min="2" max="9" width="9.5546875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="9.5546875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="9.88671875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
-    <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
+    <col min="18" max="18" width="17.5546875" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
-    <col min="29" max="16384" width="9.140625" style="1"/>
+    <col min="29" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="58"/>
-[...10 lines deleted...]
-      <c r="M1" s="58"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
     </row>
     <row r="2" spans="1:18" ht="11.25" customHeight="1" thickBot="1">
-      <c r="A2" s="59" t="s">
+      <c r="A2" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="59"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:18" s="4" customFormat="1" ht="26.25" thickBot="1">
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
+    </row>
+    <row r="3" spans="1:18" s="4" customFormat="1" ht="27" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>8</v>
       </c>
@@ -2002,94 +1994,96 @@
       </c>
       <c r="B15" s="10">
         <v>59979.5</v>
       </c>
       <c r="C15" s="10">
         <v>61224.4</v>
       </c>
       <c r="D15" s="10">
         <v>107444.6</v>
       </c>
       <c r="E15" s="10">
         <v>90599.7</v>
       </c>
       <c r="F15" s="12">
         <v>74888.899999999994</v>
       </c>
       <c r="G15" s="10">
         <v>84311.4</v>
       </c>
       <c r="H15" s="10">
         <v>87970.1</v>
       </c>
       <c r="I15" s="10">
         <v>113983.9</v>
       </c>
-      <c r="J15" s="12"/>
+      <c r="J15" s="12">
+        <v>146575.1</v>
+      </c>
       <c r="K15" s="12"/>
       <c r="L15" s="36"/>
       <c r="M15" s="10"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
     </row>
     <row r="16" spans="1:18" ht="15" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="60"/>
-[...10 lines deleted...]
-      <c r="M16" s="62"/>
+      <c r="B16" s="61"/>
+      <c r="C16" s="62"/>
+      <c r="D16" s="62"/>
+      <c r="E16" s="62"/>
+      <c r="F16" s="62"/>
+      <c r="G16" s="62"/>
+      <c r="H16" s="62"/>
+      <c r="I16" s="62"/>
+      <c r="J16" s="62"/>
+      <c r="K16" s="62"/>
+      <c r="L16" s="62"/>
+      <c r="M16" s="63"/>
       <c r="N16" s="11"/>
     </row>
     <row r="17" spans="1:14" ht="14.25" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="63"/>
-[...10 lines deleted...]
-      <c r="M17" s="65"/>
+      <c r="B17" s="64"/>
+      <c r="C17" s="65"/>
+      <c r="D17" s="65"/>
+      <c r="E17" s="65"/>
+      <c r="F17" s="65"/>
+      <c r="G17" s="65"/>
+      <c r="H17" s="65"/>
+      <c r="I17" s="65"/>
+      <c r="J17" s="65"/>
+      <c r="K17" s="65"/>
+      <c r="L17" s="65"/>
+      <c r="M17" s="66"/>
     </row>
     <row r="18" spans="1:14" ht="14.25" customHeight="1">
       <c r="A18" s="9">
         <v>2016</v>
       </c>
       <c r="B18" s="10">
         <v>20424.2</v>
       </c>
       <c r="C18" s="10">
         <v>26195.5</v>
       </c>
       <c r="D18" s="10">
         <v>26212.3</v>
       </c>
       <c r="E18" s="10">
         <v>29939.7</v>
       </c>
       <c r="F18" s="10">
         <v>32017.599999999999</v>
       </c>
       <c r="G18" s="10">
         <v>34887</v>
       </c>
       <c r="H18" s="10">
         <v>34508.5</v>
@@ -2495,51 +2489,53 @@
       </c>
       <c r="B28" s="10">
         <v>55026.3</v>
       </c>
       <c r="C28" s="10">
         <v>59271.199999999997</v>
       </c>
       <c r="D28" s="10">
         <v>107444.6</v>
       </c>
       <c r="E28" s="10">
         <v>90599.7</v>
       </c>
       <c r="F28" s="12">
         <v>74888.899999999994</v>
       </c>
       <c r="G28" s="10">
         <v>82714</v>
       </c>
       <c r="H28" s="10">
         <v>86369.600000000006</v>
       </c>
       <c r="I28" s="10">
         <v>112383.4</v>
       </c>
-      <c r="J28" s="12"/>
+      <c r="J28" s="10">
+        <v>144974.6</v>
+      </c>
       <c r="K28" s="10"/>
       <c r="L28" s="36"/>
       <c r="M28" s="10"/>
       <c r="N28" s="15"/>
     </row>
     <row r="29" spans="1:14" ht="39.75" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
       <c r="L29" s="14"/>
       <c r="M29" s="17"/>
       <c r="N29" s="15"/>
     </row>
     <row r="30" spans="1:14" ht="15.75" customHeight="1">
       <c r="A30" s="16">
@@ -2957,51 +2953,53 @@
       </c>
       <c r="B40" s="10">
         <v>4953.2</v>
       </c>
       <c r="C40" s="10">
         <v>1953.2</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>31</v>
       </c>
       <c r="F40" s="12" t="s">
         <v>31</v>
       </c>
       <c r="G40" s="10">
         <v>1597.5</v>
       </c>
       <c r="H40" s="10">
         <v>1600.5</v>
       </c>
       <c r="I40" s="10">
         <v>1600.5</v>
       </c>
-      <c r="J40" s="10"/>
+      <c r="J40" s="10">
+        <v>1600.5</v>
+      </c>
       <c r="K40" s="10"/>
       <c r="L40" s="10"/>
       <c r="M40" s="10"/>
     </row>
     <row r="41" spans="1:15" ht="13.5" customHeight="1">
       <c r="A41" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="19"/>
       <c r="C41" s="19"/>
       <c r="D41" s="19"/>
       <c r="E41" s="19"/>
       <c r="F41" s="19"/>
       <c r="G41" s="19"/>
       <c r="H41" s="19"/>
       <c r="I41" s="19"/>
       <c r="J41" s="19"/>
       <c r="K41" s="19"/>
       <c r="L41" s="20"/>
       <c r="M41" s="19"/>
     </row>
     <row r="43" spans="1:15">
       <c r="M43" s="21"/>
     </row>
     <row r="44" spans="1:15">
@@ -3030,135 +3028,135 @@
     </row>
     <row r="47" spans="1:15">
       <c r="M47" s="21"/>
       <c r="O47" s="11"/>
     </row>
     <row r="48" spans="1:15">
       <c r="M48" s="21"/>
     </row>
     <row r="49" spans="13:13">
       <c r="M49" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B16:M17"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M40"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J14" sqref="J14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
-    <col min="15" max="16384" width="9.140625" style="1"/>
+    <col min="15" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.5" customHeight="1" thickBot="1">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="67" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="67"/>
-[...10 lines deleted...]
-      <c r="M1" s="67"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>24</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="21" customHeight="1">
-      <c r="A3" s="68" t="s">
+      <c r="A3" s="69" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="69"/>
-[...10 lines deleted...]
-      <c r="M3" s="70"/>
+      <c r="B3" s="70"/>
+      <c r="C3" s="70"/>
+      <c r="D3" s="70"/>
+      <c r="E3" s="70"/>
+      <c r="F3" s="70"/>
+      <c r="G3" s="70"/>
+      <c r="H3" s="70"/>
+      <c r="I3" s="70"/>
+      <c r="J3" s="70"/>
+      <c r="K3" s="70"/>
+      <c r="L3" s="70"/>
+      <c r="M3" s="71"/>
     </row>
     <row r="4" spans="1:13" s="24" customFormat="1">
       <c r="A4" s="16">
         <v>2016</v>
       </c>
       <c r="B4" s="23">
         <v>35.799999999999997</v>
       </c>
       <c r="C4" s="23">
         <v>127.7</v>
       </c>
       <c r="D4" s="23">
         <v>98.1</v>
       </c>
       <c r="E4" s="23">
         <v>112.6</v>
       </c>
       <c r="F4" s="23">
         <v>106.5</v>
       </c>
       <c r="G4" s="23">
         <v>108.7</v>
       </c>
       <c r="H4" s="23">
         <v>98.9</v>
@@ -3495,130 +3493,132 @@
         <v>62.1</v>
       </c>
       <c r="J12" s="23">
         <v>118.6</v>
       </c>
       <c r="K12" s="23">
         <v>101.4</v>
       </c>
       <c r="L12" s="32">
         <v>74.2</v>
       </c>
       <c r="M12" s="28">
         <v>124.5</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="24" customFormat="1">
       <c r="A13" s="16">
         <v>2025</v>
       </c>
       <c r="B13" s="25">
         <v>61.7</v>
       </c>
       <c r="C13" s="25">
         <v>112.4</v>
       </c>
-      <c r="D13" s="74">
+      <c r="D13" s="58">
         <v>149</v>
       </c>
-      <c r="E13" s="74">
+      <c r="E13" s="58">
         <v>99</v>
       </c>
       <c r="F13" s="23">
         <v>96.1</v>
       </c>
       <c r="G13" s="23">
         <v>93.3</v>
       </c>
       <c r="H13" s="23">
         <v>172.5</v>
       </c>
       <c r="I13" s="23">
         <v>88.3</v>
       </c>
       <c r="J13" s="23">
         <v>103.6</v>
       </c>
       <c r="K13" s="23">
         <v>71.599999999999994</v>
       </c>
       <c r="L13" s="32">
         <v>147.69999999999999</v>
       </c>
       <c r="M13" s="28">
         <v>82.4</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="24" customFormat="1">
       <c r="A14" s="16">
         <v>2026</v>
       </c>
       <c r="B14" s="25">
         <v>59</v>
       </c>
       <c r="C14" s="25">
         <v>101</v>
       </c>
-      <c r="D14" s="74">
+      <c r="D14" s="58">
         <v>175.1</v>
       </c>
-      <c r="E14" s="74">
+      <c r="E14" s="58">
         <v>84.1</v>
       </c>
       <c r="F14" s="23">
         <v>82.8</v>
       </c>
       <c r="G14" s="23">
         <v>111.2</v>
       </c>
       <c r="H14" s="23">
         <v>104.4</v>
       </c>
       <c r="I14" s="23">
         <v>128.5</v>
       </c>
-      <c r="J14" s="23"/>
+      <c r="J14" s="23">
+        <v>127.6</v>
+      </c>
       <c r="K14" s="23"/>
       <c r="L14" s="32"/>
       <c r="M14" s="28"/>
     </row>
     <row r="15" spans="1:13" ht="21" customHeight="1">
-      <c r="A15" s="71" t="s">
+      <c r="A15" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="72"/>
-[...10 lines deleted...]
-      <c r="M15" s="73"/>
+      <c r="B15" s="73"/>
+      <c r="C15" s="73"/>
+      <c r="D15" s="73"/>
+      <c r="E15" s="73"/>
+      <c r="F15" s="73"/>
+      <c r="G15" s="73"/>
+      <c r="H15" s="73"/>
+      <c r="I15" s="73"/>
+      <c r="J15" s="73"/>
+      <c r="K15" s="73"/>
+      <c r="L15" s="73"/>
+      <c r="M15" s="74"/>
     </row>
     <row r="16" spans="1:13" s="24" customFormat="1">
       <c r="A16" s="29">
         <v>2016</v>
       </c>
       <c r="B16" s="23">
         <v>60.4</v>
       </c>
       <c r="C16" s="23">
         <v>88.6</v>
       </c>
       <c r="D16" s="23">
         <v>80.2</v>
       </c>
       <c r="E16" s="23">
         <v>79.7</v>
       </c>
       <c r="F16" s="23">
         <v>85.3</v>
       </c>
       <c r="G16" s="23">
         <v>82.5</v>
       </c>
       <c r="H16" s="23">
         <v>85.5</v>
@@ -3935,150 +3935,152 @@
       </c>
       <c r="C24" s="23">
         <v>99.7</v>
       </c>
       <c r="D24" s="23">
         <v>91.5</v>
       </c>
       <c r="E24" s="27">
         <v>61.1</v>
       </c>
       <c r="F24" s="27">
         <v>74</v>
       </c>
       <c r="G24" s="27">
         <v>115.1</v>
       </c>
       <c r="H24" s="27">
         <v>195.4</v>
       </c>
       <c r="I24" s="27">
         <v>105.8</v>
       </c>
       <c r="J24" s="27">
         <v>109.8</v>
       </c>
-      <c r="K24" s="74">
+      <c r="K24" s="58">
         <v>156.69999999999999</v>
       </c>
       <c r="L24" s="32">
         <v>107.3</v>
       </c>
       <c r="M24" s="23">
         <v>91.7</v>
       </c>
     </row>
     <row r="25" spans="1:13" s="24" customFormat="1">
       <c r="A25" s="29">
         <v>2025</v>
       </c>
       <c r="B25" s="23">
         <v>100.5</v>
       </c>
       <c r="C25" s="23">
         <v>115.6</v>
       </c>
       <c r="D25" s="23">
         <v>107.1</v>
       </c>
-      <c r="E25" s="74">
+      <c r="E25" s="58">
         <v>110.2</v>
       </c>
-      <c r="F25" s="74">
+      <c r="F25" s="58">
         <v>111.9</v>
       </c>
       <c r="G25" s="27">
         <v>95.9</v>
       </c>
-      <c r="H25" s="74">
+      <c r="H25" s="58">
         <v>109.4</v>
       </c>
-      <c r="I25" s="74">
+      <c r="I25" s="58">
         <v>155.5</v>
       </c>
-      <c r="J25" s="74">
+      <c r="J25" s="58">
         <v>135.80000000000001</v>
       </c>
-      <c r="K25" s="74">
+      <c r="K25" s="58">
         <v>95.9</v>
       </c>
       <c r="L25" s="32">
         <v>190.9</v>
       </c>
       <c r="M25" s="28">
         <v>126.4</v>
       </c>
     </row>
     <row r="26" spans="1:13" s="24" customFormat="1">
       <c r="A26" s="29">
         <v>2026</v>
       </c>
       <c r="B26" s="23">
         <v>120.8</v>
       </c>
       <c r="C26" s="23">
         <v>108.5</v>
       </c>
       <c r="D26" s="23">
         <v>127.4</v>
       </c>
-      <c r="E26" s="74">
+      <c r="E26" s="58">
         <v>108.2</v>
       </c>
-      <c r="F26" s="74">
+      <c r="F26" s="58">
         <v>93.3</v>
       </c>
-      <c r="G26" s="74">
+      <c r="G26" s="58">
         <v>111.1</v>
       </c>
-      <c r="H26" s="74">
+      <c r="H26" s="58">
         <v>67.3</v>
       </c>
-      <c r="I26" s="74">
+      <c r="I26" s="58">
         <v>98</v>
       </c>
-      <c r="J26" s="74"/>
-      <c r="K26" s="74"/>
+      <c r="J26" s="58">
+        <v>120.6</v>
+      </c>
+      <c r="K26" s="58"/>
       <c r="L26" s="32"/>
       <c r="M26" s="28"/>
     </row>
     <row r="27" spans="1:13" ht="21" customHeight="1">
-      <c r="A27" s="71" t="s">
+      <c r="A27" s="72" t="s">
         <v>29</v>
       </c>
-      <c r="B27" s="72"/>
-[...10 lines deleted...]
-      <c r="M27" s="73"/>
+      <c r="B27" s="73"/>
+      <c r="C27" s="73"/>
+      <c r="D27" s="73"/>
+      <c r="E27" s="73"/>
+      <c r="F27" s="73"/>
+      <c r="G27" s="73"/>
+      <c r="H27" s="73"/>
+      <c r="I27" s="73"/>
+      <c r="J27" s="73"/>
+      <c r="K27" s="73"/>
+      <c r="L27" s="73"/>
+      <c r="M27" s="74"/>
     </row>
     <row r="28" spans="1:13" s="24" customFormat="1">
       <c r="A28" s="29">
         <v>2016</v>
       </c>
       <c r="B28" s="31">
         <v>60.4</v>
       </c>
       <c r="C28" s="31">
         <v>73.599999999999994</v>
       </c>
       <c r="D28" s="31">
         <v>75.8</v>
       </c>
       <c r="E28" s="31">
         <v>77</v>
       </c>
       <c r="F28" s="31">
         <v>78.900000000000006</v>
       </c>
       <c r="G28" s="31">
         <v>79.7</v>
       </c>
       <c r="H28" s="31">
         <v>80.599999999999994</v>
@@ -4395,131 +4397,133 @@
       </c>
       <c r="C36" s="31">
         <v>103.4</v>
       </c>
       <c r="D36" s="31">
         <v>97.9</v>
       </c>
       <c r="E36" s="33">
         <v>82.5</v>
       </c>
       <c r="F36" s="33">
         <v>80.400000000000006</v>
       </c>
       <c r="G36" s="33">
         <v>85.4</v>
       </c>
       <c r="H36" s="33">
         <v>97.9</v>
       </c>
       <c r="I36" s="33">
         <v>98.9</v>
       </c>
       <c r="J36" s="33">
         <v>100.2</v>
       </c>
-      <c r="K36" s="74">
+      <c r="K36" s="58">
         <v>104.5</v>
       </c>
       <c r="L36" s="32">
         <v>104.7</v>
       </c>
       <c r="M36" s="25">
         <v>103.3</v>
       </c>
     </row>
     <row r="37" spans="1:13" s="24" customFormat="1">
       <c r="A37" s="16">
         <v>2025</v>
       </c>
       <c r="B37" s="31">
         <v>100.5</v>
       </c>
       <c r="C37" s="23">
         <v>108</v>
       </c>
       <c r="D37" s="23">
         <v>107.6</v>
       </c>
-      <c r="E37" s="74">
+      <c r="E37" s="58">
         <v>108.4</v>
       </c>
-      <c r="F37" s="74">
+      <c r="F37" s="58">
         <v>109.2</v>
       </c>
       <c r="G37" s="33">
         <v>106.7</v>
       </c>
       <c r="H37" s="32">
         <v>107.4</v>
       </c>
       <c r="I37" s="33">
         <v>113.4</v>
       </c>
-      <c r="J37" s="74">
+      <c r="J37" s="58">
         <v>116.5</v>
       </c>
-      <c r="K37" s="74">
+      <c r="K37" s="58">
         <v>114.1</v>
       </c>
       <c r="L37" s="32">
         <v>120.3</v>
       </c>
       <c r="M37" s="28">
         <v>120.9</v>
       </c>
     </row>
     <row r="38" spans="1:13" s="24" customFormat="1">
       <c r="A38" s="16">
         <v>2026</v>
       </c>
       <c r="B38" s="31">
         <v>120.8</v>
       </c>
       <c r="C38" s="23">
         <v>114.2</v>
       </c>
       <c r="D38" s="23">
         <v>120.1</v>
       </c>
-      <c r="E38" s="74">
+      <c r="E38" s="58">
         <v>116.5</v>
       </c>
-      <c r="F38" s="74">
+      <c r="F38" s="58">
         <v>111.1</v>
       </c>
-      <c r="G38" s="74">
+      <c r="G38" s="58">
         <v>111.2</v>
       </c>
-      <c r="H38" s="74">
+      <c r="H38" s="58">
         <v>100.9</v>
       </c>
       <c r="I38" s="32">
         <v>100.4</v>
       </c>
-      <c r="J38" s="74"/>
-      <c r="K38" s="74"/>
+      <c r="J38" s="58">
+        <v>103.5</v>
+      </c>
+      <c r="K38" s="58"/>
       <c r="L38" s="32"/>
       <c r="M38" s="28"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="18" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A27:M27"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>