--- v0 (2026-04-18)
+++ v1 (2026-05-14)
@@ -16,51 +16,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13080" yWindow="120" windowWidth="15600" windowHeight="12285"/>
   </bookViews>
   <sheets>
     <sheet name="The retail trade" sheetId="3" r:id="rId1"/>
     <sheet name="Volume indices of retail trade" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'The retail trade'!$A$1:$M$41</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="32">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -881,52 +881,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R49"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="D41" sqref="D41"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="E41" sqref="E41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
@@ -1465,51 +1465,53 @@
       <c r="L14" s="38">
         <v>121188.5</v>
       </c>
       <c r="M14" s="10">
         <v>100107.4</v>
       </c>
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="10">
         <v>59979.5</v>
       </c>
       <c r="C15" s="10">
         <v>61224.4</v>
       </c>
       <c r="D15" s="10">
         <v>107444.6</v>
       </c>
-      <c r="E15" s="10"/>
+      <c r="E15" s="10">
+        <v>90599.7</v>
+      </c>
       <c r="F15" s="12"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="38"/>
       <c r="M15" s="10"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
     </row>
     <row r="16" spans="1:18" ht="15" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="46"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
@@ -1948,51 +1950,53 @@
       </c>
       <c r="K27" s="10">
         <v>81557.399999999994</v>
       </c>
       <c r="L27" s="38">
         <v>121188.5</v>
       </c>
       <c r="M27" s="10">
         <v>100107.4</v>
       </c>
       <c r="N27" s="15"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="16">
         <v>2026</v>
       </c>
       <c r="B28" s="10">
         <v>55026.3</v>
       </c>
       <c r="C28" s="10">
         <v>59271.199999999997</v>
       </c>
       <c r="D28" s="10">
         <v>107444.6</v>
       </c>
-      <c r="E28" s="10"/>
+      <c r="E28" s="10">
+        <v>90599.7</v>
+      </c>
       <c r="F28" s="12"/>
       <c r="G28" s="10"/>
       <c r="H28" s="10"/>
       <c r="I28" s="10"/>
       <c r="J28" s="12"/>
       <c r="K28" s="10"/>
       <c r="L28" s="38"/>
       <c r="M28" s="10"/>
       <c r="N28" s="15"/>
     </row>
     <row r="29" spans="1:14" ht="39.75" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
       <c r="L29" s="14"/>
@@ -2400,51 +2404,53 @@
         <v>31</v>
       </c>
       <c r="K39" s="10" t="s">
         <v>31</v>
       </c>
       <c r="L39" s="10" t="s">
         <v>31</v>
       </c>
       <c r="M39" s="10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="40" spans="1:15" ht="15.75" customHeight="1">
       <c r="A40" s="16">
         <v>2026</v>
       </c>
       <c r="B40" s="10">
         <v>4953.2</v>
       </c>
       <c r="C40" s="10">
         <v>1953.2</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="E40" s="10"/>
+      <c r="E40" s="10" t="s">
+        <v>31</v>
+      </c>
       <c r="F40" s="12"/>
       <c r="G40" s="10"/>
       <c r="H40" s="10"/>
       <c r="I40" s="10"/>
       <c r="J40" s="10"/>
       <c r="K40" s="10"/>
       <c r="L40" s="10"/>
       <c r="M40" s="10"/>
     </row>
     <row r="41" spans="1:15" ht="13.5" customHeight="1">
       <c r="A41" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="19"/>
       <c r="C41" s="19"/>
       <c r="D41" s="19"/>
       <c r="E41" s="19"/>
       <c r="F41" s="19"/>
       <c r="G41" s="19"/>
       <c r="H41" s="19"/>
       <c r="I41" s="19"/>
       <c r="J41" s="19"/>
       <c r="K41" s="19"/>
       <c r="L41" s="20"/>
       <c r="M41" s="19"/>
@@ -2482,51 +2488,51 @@
     </row>
     <row r="48" spans="1:15">
       <c r="M48" s="21"/>
     </row>
     <row r="49" spans="13:13">
       <c r="M49" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B16:M17"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H43" sqref="H43"/>
+      <selection activeCell="S32" sqref="S32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.5" customHeight="1" thickBot="1">
       <c r="A1" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="53"/>
       <c r="J1" s="53"/>
       <c r="K1" s="53"/>
       <c r="L1" s="53"/>
       <c r="M1" s="53"/>
     </row>
@@ -2987,51 +2993,53 @@
         <v>103.6</v>
       </c>
       <c r="K13" s="36">
         <v>71.599999999999994</v>
       </c>
       <c r="L13" s="39">
         <v>147.69999999999999</v>
       </c>
       <c r="M13" s="40">
         <v>82.4</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="24" customFormat="1">
       <c r="A14" s="16">
         <v>2026</v>
       </c>
       <c r="B14" s="35">
         <v>59</v>
       </c>
       <c r="C14" s="35">
         <v>101</v>
       </c>
       <c r="D14" s="37">
         <v>175.1</v>
       </c>
-      <c r="E14" s="37"/>
+      <c r="E14" s="37">
+        <v>84.1</v>
+      </c>
       <c r="F14" s="36"/>
       <c r="G14" s="36"/>
       <c r="H14" s="36"/>
       <c r="I14" s="36"/>
       <c r="J14" s="36"/>
       <c r="K14" s="36"/>
       <c r="L14" s="39"/>
       <c r="M14" s="40"/>
     </row>
     <row r="15" spans="1:13" ht="21" customHeight="1">
       <c r="A15" s="57" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="58"/>
       <c r="C15" s="58"/>
       <c r="D15" s="58"/>
       <c r="E15" s="58"/>
       <c r="F15" s="58"/>
       <c r="G15" s="58"/>
       <c r="H15" s="58"/>
       <c r="I15" s="58"/>
       <c r="J15" s="58"/>
       <c r="K15" s="58"/>
       <c r="L15" s="58"/>
       <c r="M15" s="59"/>
@@ -3437,51 +3445,53 @@
         <v>135.80000000000001</v>
       </c>
       <c r="K25" s="37">
         <v>95.9</v>
       </c>
       <c r="L25" s="39">
         <v>190.9</v>
       </c>
       <c r="M25" s="40">
         <v>126.4</v>
       </c>
     </row>
     <row r="26" spans="1:13" s="24" customFormat="1">
       <c r="A26" s="29">
         <v>2026</v>
       </c>
       <c r="B26" s="23">
         <v>120.8</v>
       </c>
       <c r="C26" s="36">
         <v>108.5</v>
       </c>
       <c r="D26" s="36">
         <v>127.4</v>
       </c>
-      <c r="E26" s="37"/>
+      <c r="E26" s="37">
+        <v>108.2</v>
+      </c>
       <c r="F26" s="37"/>
       <c r="G26" s="27"/>
       <c r="H26" s="37"/>
       <c r="I26" s="37"/>
       <c r="J26" s="37"/>
       <c r="K26" s="37"/>
       <c r="L26" s="39"/>
       <c r="M26" s="40"/>
     </row>
     <row r="27" spans="1:13" ht="21" customHeight="1">
       <c r="A27" s="57" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="58"/>
       <c r="C27" s="58"/>
       <c r="D27" s="58"/>
       <c r="E27" s="58"/>
       <c r="F27" s="58"/>
       <c r="G27" s="58"/>
       <c r="H27" s="58"/>
       <c r="I27" s="58"/>
       <c r="J27" s="58"/>
       <c r="K27" s="58"/>
       <c r="L27" s="58"/>
       <c r="M27" s="59"/>
@@ -3887,51 +3897,53 @@
         <v>116.5</v>
       </c>
       <c r="K37" s="37">
         <v>114.1</v>
       </c>
       <c r="L37" s="39">
         <v>120.3</v>
       </c>
       <c r="M37" s="40">
         <v>120.9</v>
       </c>
     </row>
     <row r="38" spans="1:13" s="24" customFormat="1">
       <c r="A38" s="16">
         <v>2026</v>
       </c>
       <c r="B38" s="31">
         <v>120.8</v>
       </c>
       <c r="C38" s="36">
         <v>114.2</v>
       </c>
       <c r="D38" s="36">
         <v>120.1</v>
       </c>
-      <c r="E38" s="37"/>
+      <c r="E38" s="37">
+        <v>116.5</v>
+      </c>
       <c r="F38" s="37"/>
       <c r="G38" s="33"/>
       <c r="H38" s="32"/>
       <c r="I38" s="33"/>
       <c r="J38" s="37"/>
       <c r="K38" s="37"/>
       <c r="L38" s="39"/>
       <c r="M38" s="40"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="18" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A27:M27"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>