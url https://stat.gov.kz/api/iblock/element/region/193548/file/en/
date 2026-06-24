--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13080" yWindow="120" windowWidth="15600" windowHeight="12285"/>
+    <workbookView xWindow="13080" yWindow="120" windowWidth="15600" windowHeight="12285" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="The retail trade" sheetId="3" r:id="rId1"/>
     <sheet name="Volume indices of retail trade" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'The retail trade'!$A$1:$M$41</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="32">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -881,52 +881,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R49"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="E41" sqref="E41"/>
+    <sheetView topLeftCell="A10" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="F41" sqref="F41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
@@ -1468,51 +1468,53 @@
       <c r="M14" s="10">
         <v>100107.4</v>
       </c>
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="10">
         <v>59979.5</v>
       </c>
       <c r="C15" s="10">
         <v>61224.4</v>
       </c>
       <c r="D15" s="10">
         <v>107444.6</v>
       </c>
       <c r="E15" s="10">
         <v>90599.7</v>
       </c>
-      <c r="F15" s="12"/>
+      <c r="F15" s="12">
+        <v>74888.899999999994</v>
+      </c>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="38"/>
       <c r="M15" s="10"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
     </row>
     <row r="16" spans="1:18" ht="15" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="46"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
@@ -1953,51 +1955,53 @@
       </c>
       <c r="L27" s="38">
         <v>121188.5</v>
       </c>
       <c r="M27" s="10">
         <v>100107.4</v>
       </c>
       <c r="N27" s="15"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="16">
         <v>2026</v>
       </c>
       <c r="B28" s="10">
         <v>55026.3</v>
       </c>
       <c r="C28" s="10">
         <v>59271.199999999997</v>
       </c>
       <c r="D28" s="10">
         <v>107444.6</v>
       </c>
       <c r="E28" s="10">
         <v>90599.7</v>
       </c>
-      <c r="F28" s="12"/>
+      <c r="F28" s="12">
+        <v>74888.899999999994</v>
+      </c>
       <c r="G28" s="10"/>
       <c r="H28" s="10"/>
       <c r="I28" s="10"/>
       <c r="J28" s="12"/>
       <c r="K28" s="10"/>
       <c r="L28" s="38"/>
       <c r="M28" s="10"/>
       <c r="N28" s="15"/>
     </row>
     <row r="29" spans="1:14" ht="39.75" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
       <c r="L29" s="14"/>
       <c r="M29" s="17"/>
@@ -2407,51 +2411,53 @@
         <v>31</v>
       </c>
       <c r="L39" s="10" t="s">
         <v>31</v>
       </c>
       <c r="M39" s="10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="40" spans="1:15" ht="15.75" customHeight="1">
       <c r="A40" s="16">
         <v>2026</v>
       </c>
       <c r="B40" s="10">
         <v>4953.2</v>
       </c>
       <c r="C40" s="10">
         <v>1953.2</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="F40" s="12"/>
+      <c r="F40" s="12" t="s">
+        <v>31</v>
+      </c>
       <c r="G40" s="10"/>
       <c r="H40" s="10"/>
       <c r="I40" s="10"/>
       <c r="J40" s="10"/>
       <c r="K40" s="10"/>
       <c r="L40" s="10"/>
       <c r="M40" s="10"/>
     </row>
     <row r="41" spans="1:15" ht="13.5" customHeight="1">
       <c r="A41" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="19"/>
       <c r="C41" s="19"/>
       <c r="D41" s="19"/>
       <c r="E41" s="19"/>
       <c r="F41" s="19"/>
       <c r="G41" s="19"/>
       <c r="H41" s="19"/>
       <c r="I41" s="19"/>
       <c r="J41" s="19"/>
       <c r="K41" s="19"/>
       <c r="L41" s="20"/>
       <c r="M41" s="19"/>
     </row>
@@ -2487,52 +2493,52 @@
       <c r="O47" s="11"/>
     </row>
     <row r="48" spans="1:15">
       <c r="M48" s="21"/>
     </row>
     <row r="49" spans="13:13">
       <c r="M49" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B16:M17"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M40"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="S32" sqref="S32"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I41" sqref="I41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.5" customHeight="1" thickBot="1">
       <c r="A1" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="53"/>
       <c r="J1" s="53"/>
       <c r="K1" s="53"/>
       <c r="L1" s="53"/>
       <c r="M1" s="53"/>
     </row>
@@ -2996,51 +3002,53 @@
         <v>71.599999999999994</v>
       </c>
       <c r="L13" s="39">
         <v>147.69999999999999</v>
       </c>
       <c r="M13" s="40">
         <v>82.4</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="24" customFormat="1">
       <c r="A14" s="16">
         <v>2026</v>
       </c>
       <c r="B14" s="35">
         <v>59</v>
       </c>
       <c r="C14" s="35">
         <v>101</v>
       </c>
       <c r="D14" s="37">
         <v>175.1</v>
       </c>
       <c r="E14" s="37">
         <v>84.1</v>
       </c>
-      <c r="F14" s="36"/>
+      <c r="F14" s="36">
+        <v>82.8</v>
+      </c>
       <c r="G14" s="36"/>
       <c r="H14" s="36"/>
       <c r="I14" s="36"/>
       <c r="J14" s="36"/>
       <c r="K14" s="36"/>
       <c r="L14" s="39"/>
       <c r="M14" s="40"/>
     </row>
     <row r="15" spans="1:13" ht="21" customHeight="1">
       <c r="A15" s="57" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="58"/>
       <c r="C15" s="58"/>
       <c r="D15" s="58"/>
       <c r="E15" s="58"/>
       <c r="F15" s="58"/>
       <c r="G15" s="58"/>
       <c r="H15" s="58"/>
       <c r="I15" s="58"/>
       <c r="J15" s="58"/>
       <c r="K15" s="58"/>
       <c r="L15" s="58"/>
       <c r="M15" s="59"/>
     </row>
@@ -3448,51 +3456,53 @@
         <v>95.9</v>
       </c>
       <c r="L25" s="39">
         <v>190.9</v>
       </c>
       <c r="M25" s="40">
         <v>126.4</v>
       </c>
     </row>
     <row r="26" spans="1:13" s="24" customFormat="1">
       <c r="A26" s="29">
         <v>2026</v>
       </c>
       <c r="B26" s="23">
         <v>120.8</v>
       </c>
       <c r="C26" s="36">
         <v>108.5</v>
       </c>
       <c r="D26" s="36">
         <v>127.4</v>
       </c>
       <c r="E26" s="37">
         <v>108.2</v>
       </c>
-      <c r="F26" s="37"/>
+      <c r="F26" s="37">
+        <v>93.3</v>
+      </c>
       <c r="G26" s="27"/>
       <c r="H26" s="37"/>
       <c r="I26" s="37"/>
       <c r="J26" s="37"/>
       <c r="K26" s="37"/>
       <c r="L26" s="39"/>
       <c r="M26" s="40"/>
     </row>
     <row r="27" spans="1:13" ht="21" customHeight="1">
       <c r="A27" s="57" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="58"/>
       <c r="C27" s="58"/>
       <c r="D27" s="58"/>
       <c r="E27" s="58"/>
       <c r="F27" s="58"/>
       <c r="G27" s="58"/>
       <c r="H27" s="58"/>
       <c r="I27" s="58"/>
       <c r="J27" s="58"/>
       <c r="K27" s="58"/>
       <c r="L27" s="58"/>
       <c r="M27" s="59"/>
     </row>
@@ -3900,51 +3910,53 @@
         <v>114.1</v>
       </c>
       <c r="L37" s="39">
         <v>120.3</v>
       </c>
       <c r="M37" s="40">
         <v>120.9</v>
       </c>
     </row>
     <row r="38" spans="1:13" s="24" customFormat="1">
       <c r="A38" s="16">
         <v>2026</v>
       </c>
       <c r="B38" s="31">
         <v>120.8</v>
       </c>
       <c r="C38" s="36">
         <v>114.2</v>
       </c>
       <c r="D38" s="36">
         <v>120.1</v>
       </c>
       <c r="E38" s="37">
         <v>116.5</v>
       </c>
-      <c r="F38" s="37"/>
+      <c r="F38" s="37">
+        <v>111.1</v>
+      </c>
       <c r="G38" s="33"/>
       <c r="H38" s="32"/>
       <c r="I38" s="33"/>
       <c r="J38" s="37"/>
       <c r="K38" s="37"/>
       <c r="L38" s="39"/>
       <c r="M38" s="40"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="18" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A27:M27"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>