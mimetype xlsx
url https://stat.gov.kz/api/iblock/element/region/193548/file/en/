--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13080" yWindow="120" windowWidth="15600" windowHeight="12285" activeTab="1"/>
+    <workbookView xWindow="13080" yWindow="120" windowWidth="15600" windowHeight="12285"/>
   </bookViews>
   <sheets>
     <sheet name="The retail trade" sheetId="3" r:id="rId1"/>
     <sheet name="Volume indices of retail trade" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'The retail trade'!$A$1:$M$41</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="32">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
@@ -881,52 +881,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R49"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="F41" sqref="F41"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="J48" sqref="J48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
@@ -1471,51 +1471,53 @@
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="10">
         <v>59979.5</v>
       </c>
       <c r="C15" s="10">
         <v>61224.4</v>
       </c>
       <c r="D15" s="10">
         <v>107444.6</v>
       </c>
       <c r="E15" s="10">
         <v>90599.7</v>
       </c>
       <c r="F15" s="12">
         <v>74888.899999999994</v>
       </c>
-      <c r="G15" s="10"/>
+      <c r="G15" s="10">
+        <v>84311.4</v>
+      </c>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="38"/>
       <c r="M15" s="10"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
     </row>
     <row r="16" spans="1:18" ht="15" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="46"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
@@ -1958,51 +1960,53 @@
       </c>
       <c r="M27" s="10">
         <v>100107.4</v>
       </c>
       <c r="N27" s="15"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="16">
         <v>2026</v>
       </c>
       <c r="B28" s="10">
         <v>55026.3</v>
       </c>
       <c r="C28" s="10">
         <v>59271.199999999997</v>
       </c>
       <c r="D28" s="10">
         <v>107444.6</v>
       </c>
       <c r="E28" s="10">
         <v>90599.7</v>
       </c>
       <c r="F28" s="12">
         <v>74888.899999999994</v>
       </c>
-      <c r="G28" s="10"/>
+      <c r="G28" s="10">
+        <v>82714</v>
+      </c>
       <c r="H28" s="10"/>
       <c r="I28" s="10"/>
       <c r="J28" s="12"/>
       <c r="K28" s="10"/>
       <c r="L28" s="38"/>
       <c r="M28" s="10"/>
       <c r="N28" s="15"/>
     </row>
     <row r="29" spans="1:14" ht="39.75" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
       <c r="L29" s="14"/>
       <c r="M29" s="17"/>
       <c r="N29" s="15"/>
@@ -2414,51 +2418,53 @@
         <v>31</v>
       </c>
       <c r="M39" s="10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="40" spans="1:15" ht="15.75" customHeight="1">
       <c r="A40" s="16">
         <v>2026</v>
       </c>
       <c r="B40" s="10">
         <v>4953.2</v>
       </c>
       <c r="C40" s="10">
         <v>1953.2</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>31</v>
       </c>
       <c r="F40" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="G40" s="10"/>
+      <c r="G40" s="10">
+        <v>1597.5</v>
+      </c>
       <c r="H40" s="10"/>
       <c r="I40" s="10"/>
       <c r="J40" s="10"/>
       <c r="K40" s="10"/>
       <c r="L40" s="10"/>
       <c r="M40" s="10"/>
     </row>
     <row r="41" spans="1:15" ht="13.5" customHeight="1">
       <c r="A41" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="19"/>
       <c r="C41" s="19"/>
       <c r="D41" s="19"/>
       <c r="E41" s="19"/>
       <c r="F41" s="19"/>
       <c r="G41" s="19"/>
       <c r="H41" s="19"/>
       <c r="I41" s="19"/>
       <c r="J41" s="19"/>
       <c r="K41" s="19"/>
       <c r="L41" s="20"/>
       <c r="M41" s="19"/>
     </row>
     <row r="43" spans="1:15">
@@ -2493,52 +2499,52 @@
       <c r="O47" s="11"/>
     </row>
     <row r="48" spans="1:15">
       <c r="M48" s="21"/>
     </row>
     <row r="49" spans="13:13">
       <c r="M49" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B16:M17"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M40"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I41" sqref="I41"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K41" sqref="K41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.5" customHeight="1" thickBot="1">
       <c r="A1" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="53"/>
       <c r="J1" s="53"/>
       <c r="K1" s="53"/>
       <c r="L1" s="53"/>
       <c r="M1" s="53"/>
     </row>
@@ -3005,51 +3011,53 @@
         <v>147.69999999999999</v>
       </c>
       <c r="M13" s="40">
         <v>82.4</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="24" customFormat="1">
       <c r="A14" s="16">
         <v>2026</v>
       </c>
       <c r="B14" s="35">
         <v>59</v>
       </c>
       <c r="C14" s="35">
         <v>101</v>
       </c>
       <c r="D14" s="37">
         <v>175.1</v>
       </c>
       <c r="E14" s="37">
         <v>84.1</v>
       </c>
       <c r="F14" s="36">
         <v>82.8</v>
       </c>
-      <c r="G14" s="36"/>
+      <c r="G14" s="36">
+        <v>111.2</v>
+      </c>
       <c r="H14" s="36"/>
       <c r="I14" s="36"/>
       <c r="J14" s="36"/>
       <c r="K14" s="36"/>
       <c r="L14" s="39"/>
       <c r="M14" s="40"/>
     </row>
     <row r="15" spans="1:13" ht="21" customHeight="1">
       <c r="A15" s="57" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="58"/>
       <c r="C15" s="58"/>
       <c r="D15" s="58"/>
       <c r="E15" s="58"/>
       <c r="F15" s="58"/>
       <c r="G15" s="58"/>
       <c r="H15" s="58"/>
       <c r="I15" s="58"/>
       <c r="J15" s="58"/>
       <c r="K15" s="58"/>
       <c r="L15" s="58"/>
       <c r="M15" s="59"/>
     </row>
     <row r="16" spans="1:13" s="24" customFormat="1">
@@ -3459,51 +3467,53 @@
         <v>190.9</v>
       </c>
       <c r="M25" s="40">
         <v>126.4</v>
       </c>
     </row>
     <row r="26" spans="1:13" s="24" customFormat="1">
       <c r="A26" s="29">
         <v>2026</v>
       </c>
       <c r="B26" s="23">
         <v>120.8</v>
       </c>
       <c r="C26" s="36">
         <v>108.5</v>
       </c>
       <c r="D26" s="36">
         <v>127.4</v>
       </c>
       <c r="E26" s="37">
         <v>108.2</v>
       </c>
       <c r="F26" s="37">
         <v>93.3</v>
       </c>
-      <c r="G26" s="27"/>
+      <c r="G26" s="37">
+        <v>111.1</v>
+      </c>
       <c r="H26" s="37"/>
       <c r="I26" s="37"/>
       <c r="J26" s="37"/>
       <c r="K26" s="37"/>
       <c r="L26" s="39"/>
       <c r="M26" s="40"/>
     </row>
     <row r="27" spans="1:13" ht="21" customHeight="1">
       <c r="A27" s="57" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="58"/>
       <c r="C27" s="58"/>
       <c r="D27" s="58"/>
       <c r="E27" s="58"/>
       <c r="F27" s="58"/>
       <c r="G27" s="58"/>
       <c r="H27" s="58"/>
       <c r="I27" s="58"/>
       <c r="J27" s="58"/>
       <c r="K27" s="58"/>
       <c r="L27" s="58"/>
       <c r="M27" s="59"/>
     </row>
     <row r="28" spans="1:13" s="24" customFormat="1">
@@ -3913,51 +3923,53 @@
         <v>120.3</v>
       </c>
       <c r="M37" s="40">
         <v>120.9</v>
       </c>
     </row>
     <row r="38" spans="1:13" s="24" customFormat="1">
       <c r="A38" s="16">
         <v>2026</v>
       </c>
       <c r="B38" s="31">
         <v>120.8</v>
       </c>
       <c r="C38" s="36">
         <v>114.2</v>
       </c>
       <c r="D38" s="36">
         <v>120.1</v>
       </c>
       <c r="E38" s="37">
         <v>116.5</v>
       </c>
       <c r="F38" s="37">
         <v>111.1</v>
       </c>
-      <c r="G38" s="33"/>
+      <c r="G38" s="37">
+        <v>111.2</v>
+      </c>
       <c r="H38" s="32"/>
       <c r="I38" s="33"/>
       <c r="J38" s="37"/>
       <c r="K38" s="37"/>
       <c r="L38" s="39"/>
       <c r="M38" s="40"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="18" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A27:M27"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 