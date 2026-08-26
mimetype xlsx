--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -882,51 +882,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R49"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="J48" sqref="J48"/>
+      <selection activeCell="Q38" sqref="Q38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
@@ -1474,51 +1474,53 @@
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="10">
         <v>59979.5</v>
       </c>
       <c r="C15" s="10">
         <v>61224.4</v>
       </c>
       <c r="D15" s="10">
         <v>107444.6</v>
       </c>
       <c r="E15" s="10">
         <v>90599.7</v>
       </c>
       <c r="F15" s="12">
         <v>74888.899999999994</v>
       </c>
       <c r="G15" s="10">
         <v>84311.4</v>
       </c>
-      <c r="H15" s="10"/>
+      <c r="H15" s="10">
+        <v>87970.1</v>
+      </c>
       <c r="I15" s="10"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="38"/>
       <c r="M15" s="10"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
     </row>
     <row r="16" spans="1:18" ht="15" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="46"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
@@ -1963,51 +1965,53 @@
       </c>
       <c r="N27" s="15"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="16">
         <v>2026</v>
       </c>
       <c r="B28" s="10">
         <v>55026.3</v>
       </c>
       <c r="C28" s="10">
         <v>59271.199999999997</v>
       </c>
       <c r="D28" s="10">
         <v>107444.6</v>
       </c>
       <c r="E28" s="10">
         <v>90599.7</v>
       </c>
       <c r="F28" s="12">
         <v>74888.899999999994</v>
       </c>
       <c r="G28" s="10">
         <v>82714</v>
       </c>
-      <c r="H28" s="10"/>
+      <c r="H28" s="10">
+        <v>86369.600000000006</v>
+      </c>
       <c r="I28" s="10"/>
       <c r="J28" s="12"/>
       <c r="K28" s="10"/>
       <c r="L28" s="38"/>
       <c r="M28" s="10"/>
       <c r="N28" s="15"/>
     </row>
     <row r="29" spans="1:14" ht="39.75" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
       <c r="L29" s="14"/>
       <c r="M29" s="17"/>
       <c r="N29" s="15"/>
     </row>
@@ -2421,51 +2425,53 @@
         <v>31</v>
       </c>
     </row>
     <row r="40" spans="1:15" ht="15.75" customHeight="1">
       <c r="A40" s="16">
         <v>2026</v>
       </c>
       <c r="B40" s="10">
         <v>4953.2</v>
       </c>
       <c r="C40" s="10">
         <v>1953.2</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>31</v>
       </c>
       <c r="F40" s="12" t="s">
         <v>31</v>
       </c>
       <c r="G40" s="10">
         <v>1597.5</v>
       </c>
-      <c r="H40" s="10"/>
+      <c r="H40" s="10">
+        <v>1600.5</v>
+      </c>
       <c r="I40" s="10"/>
       <c r="J40" s="10"/>
       <c r="K40" s="10"/>
       <c r="L40" s="10"/>
       <c r="M40" s="10"/>
     </row>
     <row r="41" spans="1:15" ht="13.5" customHeight="1">
       <c r="A41" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="19"/>
       <c r="C41" s="19"/>
       <c r="D41" s="19"/>
       <c r="E41" s="19"/>
       <c r="F41" s="19"/>
       <c r="G41" s="19"/>
       <c r="H41" s="19"/>
       <c r="I41" s="19"/>
       <c r="J41" s="19"/>
       <c r="K41" s="19"/>
       <c r="L41" s="20"/>
       <c r="M41" s="19"/>
     </row>
     <row r="43" spans="1:15">
       <c r="M43" s="21"/>
@@ -2499,52 +2505,52 @@
       <c r="O47" s="11"/>
     </row>
     <row r="48" spans="1:15">
       <c r="M48" s="21"/>
     </row>
     <row r="49" spans="13:13">
       <c r="M49" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B16:M17"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M40"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="K41" sqref="K41"/>
+    <sheetView topLeftCell="A3" workbookViewId="0">
+      <selection activeCell="B45" sqref="B45:B46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.5" customHeight="1" thickBot="1">
       <c r="A1" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="53"/>
       <c r="J1" s="53"/>
       <c r="K1" s="53"/>
       <c r="L1" s="53"/>
       <c r="M1" s="53"/>
     </row>
@@ -3014,51 +3020,53 @@
         <v>82.4</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="24" customFormat="1">
       <c r="A14" s="16">
         <v>2026</v>
       </c>
       <c r="B14" s="35">
         <v>59</v>
       </c>
       <c r="C14" s="35">
         <v>101</v>
       </c>
       <c r="D14" s="37">
         <v>175.1</v>
       </c>
       <c r="E14" s="37">
         <v>84.1</v>
       </c>
       <c r="F14" s="36">
         <v>82.8</v>
       </c>
       <c r="G14" s="36">
         <v>111.2</v>
       </c>
-      <c r="H14" s="36"/>
+      <c r="H14" s="36">
+        <v>104.4</v>
+      </c>
       <c r="I14" s="36"/>
       <c r="J14" s="36"/>
       <c r="K14" s="36"/>
       <c r="L14" s="39"/>
       <c r="M14" s="40"/>
     </row>
     <row r="15" spans="1:13" ht="21" customHeight="1">
       <c r="A15" s="57" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="58"/>
       <c r="C15" s="58"/>
       <c r="D15" s="58"/>
       <c r="E15" s="58"/>
       <c r="F15" s="58"/>
       <c r="G15" s="58"/>
       <c r="H15" s="58"/>
       <c r="I15" s="58"/>
       <c r="J15" s="58"/>
       <c r="K15" s="58"/>
       <c r="L15" s="58"/>
       <c r="M15" s="59"/>
     </row>
     <row r="16" spans="1:13" s="24" customFormat="1">
       <c r="A16" s="29">
@@ -3470,51 +3478,53 @@
         <v>126.4</v>
       </c>
     </row>
     <row r="26" spans="1:13" s="24" customFormat="1">
       <c r="A26" s="29">
         <v>2026</v>
       </c>
       <c r="B26" s="23">
         <v>120.8</v>
       </c>
       <c r="C26" s="36">
         <v>108.5</v>
       </c>
       <c r="D26" s="36">
         <v>127.4</v>
       </c>
       <c r="E26" s="37">
         <v>108.2</v>
       </c>
       <c r="F26" s="37">
         <v>93.3</v>
       </c>
       <c r="G26" s="37">
         <v>111.1</v>
       </c>
-      <c r="H26" s="37"/>
+      <c r="H26" s="37">
+        <v>67.3</v>
+      </c>
       <c r="I26" s="37"/>
       <c r="J26" s="37"/>
       <c r="K26" s="37"/>
       <c r="L26" s="39"/>
       <c r="M26" s="40"/>
     </row>
     <row r="27" spans="1:13" ht="21" customHeight="1">
       <c r="A27" s="57" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="58"/>
       <c r="C27" s="58"/>
       <c r="D27" s="58"/>
       <c r="E27" s="58"/>
       <c r="F27" s="58"/>
       <c r="G27" s="58"/>
       <c r="H27" s="58"/>
       <c r="I27" s="58"/>
       <c r="J27" s="58"/>
       <c r="K27" s="58"/>
       <c r="L27" s="58"/>
       <c r="M27" s="59"/>
     </row>
     <row r="28" spans="1:13" s="24" customFormat="1">
       <c r="A28" s="29">
@@ -3926,51 +3936,53 @@
         <v>120.9</v>
       </c>
     </row>
     <row r="38" spans="1:13" s="24" customFormat="1">
       <c r="A38" s="16">
         <v>2026</v>
       </c>
       <c r="B38" s="31">
         <v>120.8</v>
       </c>
       <c r="C38" s="36">
         <v>114.2</v>
       </c>
       <c r="D38" s="36">
         <v>120.1</v>
       </c>
       <c r="E38" s="37">
         <v>116.5</v>
       </c>
       <c r="F38" s="37">
         <v>111.1</v>
       </c>
       <c r="G38" s="37">
         <v>111.2</v>
       </c>
-      <c r="H38" s="32"/>
+      <c r="H38" s="37">
+        <v>100.9</v>
+      </c>
       <c r="I38" s="33"/>
       <c r="J38" s="37"/>
       <c r="K38" s="37"/>
       <c r="L38" s="39"/>
       <c r="M38" s="40"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="18" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A27:M27"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>