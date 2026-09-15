--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,66 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Электронная номенклатура\2026\12-16_Основные показатели (динамические ряды)\Внутренняя торговля\анг\Dynamic tables\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5409BF7C-58AF-4C9E-AC1E-5226D300633B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="13080" yWindow="120" windowWidth="15600" windowHeight="12285"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="The retail trade" sheetId="3" r:id="rId1"/>
-    <sheet name="Volume indices of retail trade" sheetId="4" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="5" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="6" r:id="rId2"/>
+    <sheet name="The retail trade" sheetId="3" r:id="rId3"/>
+    <sheet name="Volume indices of retail trade" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'The retail trade'!$A$1:$M$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'The retail trade'!$A$1:$M$41</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="74">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -112,99 +122,296 @@
     <t xml:space="preserve">March </t>
   </si>
   <si>
     <t xml:space="preserve">October </t>
   </si>
   <si>
     <t>as percent of previous month</t>
   </si>
   <si>
     <t>87,7*</t>
   </si>
   <si>
     <t>in percentage by corresponding month of the last year</t>
   </si>
   <si>
     <t>101,6*</t>
   </si>
   <si>
     <t>in percentage by corresponding period of the last year</t>
   </si>
   <si>
     <t>126,4*</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>million tenge</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>The volume of goods and services sold characterizes the amount of monetary revenue received for sold goods, products, and services through cash and non-cash payments. A mandatory attribute of an operation classified as wholesale trade turnover is the presence of an invoice for the shipment of goods.</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>To calculate the physical volume index of goods (services) sold, the turnovers of the reporting and base periods are compared in the prices of the same period, taken as the base period (in constant prices).</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar </t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/economy/local-market/spreadsheets/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Division of Trade Statistics </t>
+  </si>
+  <si>
+    <t>Aitkenova Meruyert</t>
+  </si>
+  <si>
+    <t>+7 7232252737</t>
+  </si>
+  <si>
+    <t>m.aitkenova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>(2-trade, period-monthly) "On volume of service and goods in the  Shygys Kazakhstan region)</t>
+  </si>
+  <si>
+    <t>Wholesale trade by month 2016-2016</t>
+  </si>
+  <si>
+    <t>since January 2016</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
@@ -409,54 +616,59 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -503,245 +715,290 @@
     <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -870,117 +1127,382 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/local-market/spreadsheets/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:D21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B15" sqref="B15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="55.42578125" customWidth="1"/>
+    <col min="2" max="2" width="75.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:4" s="47" customFormat="1" ht="14.25">
+      <c r="A2" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" s="46">
+        <v>171202</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" s="47" customFormat="1" ht="14.25">
+      <c r="A3" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" s="46" t="s">
+        <v>70</v>
+      </c>
+      <c r="D3" s="48"/>
+    </row>
+    <row r="4" spans="1:4" s="47" customFormat="1" ht="14.25">
+      <c r="A4" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" s="49" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" s="47" customFormat="1" ht="14.25">
+      <c r="A5" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="46" t="s">
+        <v>70</v>
+      </c>
+      <c r="D5" s="48"/>
+    </row>
+    <row r="6" spans="1:4" s="47" customFormat="1" ht="14.25">
+      <c r="A6" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="46" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" s="47" customFormat="1" ht="51">
+      <c r="A7" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" s="50" t="s">
+        <v>46</v>
+      </c>
+      <c r="D7" s="48"/>
+    </row>
+    <row r="8" spans="1:4" s="47" customFormat="1" ht="14.25">
+      <c r="A8" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="50" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="47" customFormat="1" ht="38.25">
+      <c r="A9" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="50" t="s">
+        <v>50</v>
+      </c>
+      <c r="D9" s="48"/>
+    </row>
+    <row r="10" spans="1:4" s="47" customFormat="1" ht="14.25">
+      <c r="A10" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="50"/>
+    </row>
+    <row r="11" spans="1:4" s="47" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A11" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="51" t="s">
+        <v>69</v>
+      </c>
+      <c r="D11" s="48"/>
+    </row>
+    <row r="12" spans="1:4" s="47" customFormat="1" ht="14.25">
+      <c r="A12" s="45" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="52" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="47" customFormat="1" ht="14.25">
+      <c r="A13" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="D13" s="48"/>
+    </row>
+    <row r="14" spans="1:4" s="47" customFormat="1" ht="14.25">
+      <c r="A14" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="53" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" s="47" customFormat="1" ht="14.25">
+      <c r="A15" s="45" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="53" t="s">
+        <v>73</v>
+      </c>
+      <c r="D15" s="48"/>
+    </row>
+    <row r="16" spans="1:4" s="47" customFormat="1" ht="14.25">
+      <c r="A16" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="56">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="47" customFormat="1" ht="14.25">
+      <c r="A17" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="56">
+        <v>46307</v>
+      </c>
+      <c r="D17" s="48"/>
+    </row>
+    <row r="18" spans="1:4" s="47" customFormat="1" ht="14.25">
+      <c r="A18" s="45" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="57" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="47" customFormat="1" ht="14.25">
+      <c r="A19" s="45" t="s">
+        <v>62</v>
+      </c>
+      <c r="B19" s="57" t="s">
+        <v>66</v>
+      </c>
+      <c r="D19" s="48"/>
+    </row>
+    <row r="20" spans="1:4" s="47" customFormat="1" ht="14.25">
+      <c r="A20" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B20" s="54" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" s="47" customFormat="1" ht="14.25">
+      <c r="A21" s="45" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" s="55" t="s">
+        <v>68</v>
+      </c>
+      <c r="D21" s="48"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="B6:D20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F8" sqref="F8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="6.28515625" customWidth="1"/>
+    <col min="2" max="2" width="89.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" s="24" customFormat="1">
+      <c r="B6" s="40" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" s="24" customFormat="1">
+      <c r="B7" s="40" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" s="24" customFormat="1">
+      <c r="B8" s="40" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" s="24" customFormat="1">
+      <c r="B9" s="40" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" s="24" customFormat="1">
+      <c r="B10" s="40" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" s="24" customFormat="1" ht="25.5">
+      <c r="B11" s="41" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" s="24" customFormat="1">
+      <c r="B12" s="42"/>
+    </row>
+    <row r="13" spans="2:2" s="24" customFormat="1">
+      <c r="B13" s="42"/>
+    </row>
+    <row r="14" spans="2:2" s="24" customFormat="1"/>
+    <row r="15" spans="2:2" s="24" customFormat="1"/>
+    <row r="16" spans="2:2" s="24" customFormat="1"/>
+    <row r="17" spans="2:4" s="24" customFormat="1"/>
+    <row r="18" spans="2:4" s="24" customFormat="1"/>
+    <row r="19" spans="2:4" s="24" customFormat="1"/>
+    <row r="20" spans="2:4" s="24" customFormat="1">
+      <c r="B20" s="43" t="s">
+        <v>38</v>
+      </c>
+      <c r="C20" s="44"/>
+      <c r="D20" s="44"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:R49"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="Q38" sqref="Q38"/>
+    <sheetView topLeftCell="A10" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="I40" sqref="I40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="58" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="44"/>
-[...10 lines deleted...]
-      <c r="M1" s="44"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
     </row>
     <row r="2" spans="1:18" ht="11.25" customHeight="1" thickBot="1">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="45"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:18" s="4" customFormat="1" ht="13.5" thickBot="1">
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
+      <c r="G2" s="59"/>
+      <c r="H2" s="59"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+      <c r="M2" s="59"/>
+    </row>
+    <row r="3" spans="1:18" s="4" customFormat="1" ht="26.25" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>8</v>
       </c>
@@ -1367,205 +1889,207 @@
       <c r="J12" s="10">
         <v>72825.3</v>
       </c>
       <c r="K12" s="10">
         <v>51011</v>
       </c>
       <c r="L12" s="10">
         <v>54841.4</v>
       </c>
       <c r="M12" s="10">
         <v>78950.399999999994</v>
       </c>
       <c r="N12" s="11"/>
       <c r="O12" s="11"/>
       <c r="P12" s="11"/>
       <c r="Q12" s="11"/>
       <c r="R12" s="11"/>
     </row>
     <row r="13" spans="1:18" ht="15" customHeight="1">
       <c r="A13" s="9">
         <v>2024</v>
       </c>
       <c r="B13" s="12">
         <v>44309.7</v>
       </c>
-      <c r="C13" s="41">
+      <c r="C13" s="37">
         <v>43513.9</v>
       </c>
-      <c r="D13" s="41">
+      <c r="D13" s="37">
         <v>70494.7</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="37">
         <v>67667</v>
       </c>
       <c r="F13" s="10">
         <v>63688.800000000003</v>
       </c>
-      <c r="G13" s="41">
+      <c r="G13" s="37">
         <v>69478.899999999994</v>
       </c>
-      <c r="H13" s="41">
+      <c r="H13" s="37">
         <v>105371</v>
       </c>
       <c r="I13" s="12">
         <v>65579.199999999997</v>
       </c>
       <c r="J13" s="12">
         <v>77791</v>
       </c>
       <c r="K13" s="12">
         <v>79061</v>
       </c>
-      <c r="L13" s="38">
+      <c r="L13" s="36">
         <v>59600.2</v>
       </c>
       <c r="M13" s="10">
         <v>74112.3</v>
       </c>
       <c r="N13" s="11"/>
       <c r="O13" s="11"/>
       <c r="P13" s="11"/>
       <c r="Q13" s="11"/>
       <c r="R13" s="11"/>
     </row>
     <row r="14" spans="1:18" ht="15" customHeight="1">
       <c r="A14" s="9">
         <v>2025</v>
       </c>
       <c r="B14" s="10">
         <v>45928.6</v>
       </c>
       <c r="C14" s="10">
         <v>52149.2</v>
       </c>
       <c r="D14" s="10">
         <v>77857</v>
       </c>
       <c r="E14" s="10">
         <v>77370.399999999994</v>
       </c>
       <c r="F14" s="12">
         <v>75036.399999999994</v>
       </c>
       <c r="G14" s="10">
         <v>70449.399999999994</v>
       </c>
       <c r="H14" s="10">
         <v>122146.5</v>
       </c>
       <c r="I14" s="10">
         <v>108576.5</v>
       </c>
       <c r="J14" s="12">
         <v>113177.1</v>
       </c>
       <c r="K14" s="12">
         <v>81557.399999999994</v>
       </c>
-      <c r="L14" s="38">
+      <c r="L14" s="36">
         <v>121188.5</v>
       </c>
       <c r="M14" s="10">
         <v>100107.4</v>
       </c>
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="10">
         <v>59979.5</v>
       </c>
       <c r="C15" s="10">
         <v>61224.4</v>
       </c>
       <c r="D15" s="10">
         <v>107444.6</v>
       </c>
       <c r="E15" s="10">
         <v>90599.7</v>
       </c>
       <c r="F15" s="12">
         <v>74888.899999999994</v>
       </c>
       <c r="G15" s="10">
         <v>84311.4</v>
       </c>
       <c r="H15" s="10">
         <v>87970.1</v>
       </c>
-      <c r="I15" s="10"/>
+      <c r="I15" s="10">
+        <v>113983.9</v>
+      </c>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
-      <c r="L15" s="38"/>
+      <c r="L15" s="36"/>
       <c r="M15" s="10"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
     </row>
     <row r="16" spans="1:18" ht="15" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="46"/>
-[...10 lines deleted...]
-      <c r="M16" s="48"/>
+      <c r="B16" s="60"/>
+      <c r="C16" s="61"/>
+      <c r="D16" s="61"/>
+      <c r="E16" s="61"/>
+      <c r="F16" s="61"/>
+      <c r="G16" s="61"/>
+      <c r="H16" s="61"/>
+      <c r="I16" s="61"/>
+      <c r="J16" s="61"/>
+      <c r="K16" s="61"/>
+      <c r="L16" s="61"/>
+      <c r="M16" s="62"/>
       <c r="N16" s="11"/>
     </row>
     <row r="17" spans="1:14" ht="14.25" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="49"/>
-[...10 lines deleted...]
-      <c r="M17" s="51"/>
+      <c r="B17" s="63"/>
+      <c r="C17" s="64"/>
+      <c r="D17" s="64"/>
+      <c r="E17" s="64"/>
+      <c r="F17" s="64"/>
+      <c r="G17" s="64"/>
+      <c r="H17" s="64"/>
+      <c r="I17" s="64"/>
+      <c r="J17" s="64"/>
+      <c r="K17" s="64"/>
+      <c r="L17" s="64"/>
+      <c r="M17" s="65"/>
     </row>
     <row r="18" spans="1:14" ht="14.25" customHeight="1">
       <c r="A18" s="9">
         <v>2016</v>
       </c>
       <c r="B18" s="10">
         <v>20424.2</v>
       </c>
       <c r="C18" s="10">
         <v>26195.5</v>
       </c>
       <c r="D18" s="10">
         <v>26212.3</v>
       </c>
       <c r="E18" s="10">
         <v>29939.7</v>
       </c>
       <c r="F18" s="10">
         <v>32017.599999999999</v>
       </c>
       <c r="G18" s="10">
         <v>34887</v>
       </c>
       <c r="H18" s="10">
         <v>34508.5</v>
@@ -1866,66 +2390,66 @@
       </c>
       <c r="I25" s="10">
         <v>62190</v>
       </c>
       <c r="J25" s="10">
         <v>71160.399999999994</v>
       </c>
       <c r="K25" s="10">
         <v>46346.1</v>
       </c>
       <c r="L25" s="10">
         <v>54841.4</v>
       </c>
       <c r="M25" s="10">
         <v>78950.399999999994</v>
       </c>
       <c r="N25" s="15"/>
     </row>
     <row r="26" spans="1:14" ht="15" customHeight="1">
       <c r="A26" s="16">
         <v>2024</v>
       </c>
       <c r="B26" s="12">
         <v>44309.7</v>
       </c>
-      <c r="C26" s="42">
+      <c r="C26" s="38">
         <v>43513.9</v>
       </c>
-      <c r="D26" s="42">
+      <c r="D26" s="38">
         <v>70494.7</v>
       </c>
-      <c r="E26" s="42">
+      <c r="E26" s="38">
         <v>67667</v>
       </c>
       <c r="F26" s="10">
         <v>59327.5</v>
       </c>
-      <c r="G26" s="42">
+      <c r="G26" s="38">
         <v>65117.4</v>
       </c>
-      <c r="H26" s="43">
+      <c r="H26" s="39">
         <v>99443.8</v>
       </c>
       <c r="I26" s="12">
         <v>61217.599999999999</v>
       </c>
       <c r="J26" s="10">
         <v>73335</v>
       </c>
       <c r="K26" s="10">
         <v>74605.399999999994</v>
       </c>
       <c r="L26" s="10">
         <v>59560.2</v>
       </c>
       <c r="M26" s="10">
         <v>70650.100000000006</v>
       </c>
       <c r="N26" s="15"/>
     </row>
     <row r="27" spans="1:14" ht="15" customHeight="1">
       <c r="A27" s="16">
         <v>2025</v>
       </c>
       <c r="B27" s="10">
         <v>41821</v>
@@ -1935,87 +2459,89 @@
       </c>
       <c r="D27" s="10">
         <v>75972.3</v>
       </c>
       <c r="E27" s="10">
         <v>75485.7</v>
       </c>
       <c r="F27" s="12">
         <v>73151.7</v>
       </c>
       <c r="G27" s="10">
         <v>67786.7</v>
       </c>
       <c r="H27" s="10">
         <v>119483.8</v>
       </c>
       <c r="I27" s="10">
         <v>108382.5</v>
       </c>
       <c r="J27" s="12">
         <v>113177.1</v>
       </c>
       <c r="K27" s="10">
         <v>81557.399999999994</v>
       </c>
-      <c r="L27" s="38">
+      <c r="L27" s="36">
         <v>121188.5</v>
       </c>
       <c r="M27" s="10">
         <v>100107.4</v>
       </c>
       <c r="N27" s="15"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="16">
         <v>2026</v>
       </c>
       <c r="B28" s="10">
         <v>55026.3</v>
       </c>
       <c r="C28" s="10">
         <v>59271.199999999997</v>
       </c>
       <c r="D28" s="10">
         <v>107444.6</v>
       </c>
       <c r="E28" s="10">
         <v>90599.7</v>
       </c>
       <c r="F28" s="12">
         <v>74888.899999999994</v>
       </c>
       <c r="G28" s="10">
         <v>82714</v>
       </c>
       <c r="H28" s="10">
         <v>86369.600000000006</v>
       </c>
-      <c r="I28" s="10"/>
+      <c r="I28" s="10">
+        <v>112383.4</v>
+      </c>
       <c r="J28" s="12"/>
       <c r="K28" s="10"/>
-      <c r="L28" s="38"/>
+      <c r="L28" s="36"/>
       <c r="M28" s="10"/>
       <c r="N28" s="15"/>
     </row>
     <row r="29" spans="1:14" ht="39.75" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
       <c r="L29" s="14"/>
       <c r="M29" s="17"/>
       <c r="N29" s="15"/>
     </row>
     <row r="30" spans="1:14" ht="15.75" customHeight="1">
       <c r="A30" s="16">
         <v>2016</v>
       </c>
@@ -2428,51 +2954,53 @@
     <row r="40" spans="1:15" ht="15.75" customHeight="1">
       <c r="A40" s="16">
         <v>2026</v>
       </c>
       <c r="B40" s="10">
         <v>4953.2</v>
       </c>
       <c r="C40" s="10">
         <v>1953.2</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>31</v>
       </c>
       <c r="F40" s="12" t="s">
         <v>31</v>
       </c>
       <c r="G40" s="10">
         <v>1597.5</v>
       </c>
       <c r="H40" s="10">
         <v>1600.5</v>
       </c>
-      <c r="I40" s="10"/>
+      <c r="I40" s="10">
+        <v>1600.5</v>
+      </c>
       <c r="J40" s="10"/>
       <c r="K40" s="10"/>
       <c r="L40" s="10"/>
       <c r="M40" s="10"/>
     </row>
     <row r="41" spans="1:15" ht="13.5" customHeight="1">
       <c r="A41" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="19"/>
       <c r="C41" s="19"/>
       <c r="D41" s="19"/>
       <c r="E41" s="19"/>
       <c r="F41" s="19"/>
       <c r="G41" s="19"/>
       <c r="H41" s="19"/>
       <c r="I41" s="19"/>
       <c r="J41" s="19"/>
       <c r="K41" s="19"/>
       <c r="L41" s="20"/>
       <c r="M41" s="19"/>
     </row>
     <row r="43" spans="1:15">
       <c r="M43" s="21"/>
     </row>
@@ -2501,136 +3029,136 @@
       <c r="M46" s="22"/>
     </row>
     <row r="47" spans="1:15">
       <c r="M47" s="21"/>
       <c r="O47" s="11"/>
     </row>
     <row r="48" spans="1:15">
       <c r="M48" s="21"/>
     </row>
     <row r="49" spans="13:13">
       <c r="M49" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B16:M17"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:M40"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" workbookViewId="0">
-      <selection activeCell="B45" sqref="B45:B46"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.5" customHeight="1" thickBot="1">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="67"/>
+      <c r="C1" s="67"/>
+      <c r="D1" s="67"/>
+      <c r="E1" s="67"/>
+      <c r="F1" s="67"/>
+      <c r="G1" s="67"/>
+      <c r="H1" s="67"/>
+      <c r="I1" s="67"/>
+      <c r="J1" s="67"/>
+      <c r="K1" s="67"/>
+      <c r="L1" s="67"/>
+      <c r="M1" s="67"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>24</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="21" customHeight="1">
-      <c r="A3" s="54" t="s">
+      <c r="A3" s="68" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="55"/>
-[...10 lines deleted...]
-      <c r="M3" s="56"/>
+      <c r="B3" s="69"/>
+      <c r="C3" s="69"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="69"/>
+      <c r="F3" s="69"/>
+      <c r="G3" s="69"/>
+      <c r="H3" s="69"/>
+      <c r="I3" s="69"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="69"/>
+      <c r="L3" s="69"/>
+      <c r="M3" s="70"/>
     </row>
     <row r="4" spans="1:13" s="24" customFormat="1">
       <c r="A4" s="16">
         <v>2016</v>
       </c>
       <c r="B4" s="23">
         <v>35.799999999999997</v>
       </c>
       <c r="C4" s="23">
         <v>127.7</v>
       </c>
       <c r="D4" s="23">
         <v>98.1</v>
       </c>
       <c r="E4" s="23">
         <v>112.6</v>
       </c>
       <c r="F4" s="23">
         <v>106.5</v>
       </c>
       <c r="G4" s="23">
         <v>108.7</v>
       </c>
       <c r="H4" s="23">
         <v>98.9</v>
@@ -2932,163 +3460,165 @@
         <v>71.099999999999994</v>
       </c>
       <c r="L11" s="23">
         <v>108.3</v>
       </c>
       <c r="M11" s="28">
         <v>145.69999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="24" customFormat="1">
       <c r="A12" s="16">
         <v>2024</v>
       </c>
       <c r="B12" s="25">
         <v>56.3</v>
       </c>
       <c r="C12" s="25">
         <v>97.8</v>
       </c>
       <c r="D12" s="27">
         <v>160.69999999999999</v>
       </c>
       <c r="E12" s="23">
         <v>96.3</v>
       </c>
-      <c r="F12" s="36">
+      <c r="F12" s="23">
         <v>94.6</v>
       </c>
       <c r="G12" s="23">
         <v>108.8</v>
       </c>
       <c r="H12" s="23">
         <v>151.4</v>
       </c>
       <c r="I12" s="23">
         <v>62.1</v>
       </c>
       <c r="J12" s="23">
         <v>118.6</v>
       </c>
-      <c r="K12" s="36">
+      <c r="K12" s="23">
         <v>101.4</v>
       </c>
-      <c r="L12" s="39">
+      <c r="L12" s="32">
         <v>74.2</v>
       </c>
-      <c r="M12" s="40">
+      <c r="M12" s="28">
         <v>124.5</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="24" customFormat="1">
       <c r="A13" s="16">
         <v>2025</v>
       </c>
       <c r="B13" s="25">
         <v>61.7</v>
       </c>
-      <c r="C13" s="35">
+      <c r="C13" s="25">
         <v>112.4</v>
       </c>
-      <c r="D13" s="37">
+      <c r="D13" s="74">
         <v>149</v>
       </c>
-      <c r="E13" s="37">
+      <c r="E13" s="74">
         <v>99</v>
       </c>
-      <c r="F13" s="36">
+      <c r="F13" s="23">
         <v>96.1</v>
       </c>
-      <c r="G13" s="36">
+      <c r="G13" s="23">
         <v>93.3</v>
       </c>
-      <c r="H13" s="36">
+      <c r="H13" s="23">
         <v>172.5</v>
       </c>
-      <c r="I13" s="36">
+      <c r="I13" s="23">
         <v>88.3</v>
       </c>
-      <c r="J13" s="36">
+      <c r="J13" s="23">
         <v>103.6</v>
       </c>
-      <c r="K13" s="36">
+      <c r="K13" s="23">
         <v>71.599999999999994</v>
       </c>
-      <c r="L13" s="39">
+      <c r="L13" s="32">
         <v>147.69999999999999</v>
       </c>
-      <c r="M13" s="40">
+      <c r="M13" s="28">
         <v>82.4</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="24" customFormat="1">
       <c r="A14" s="16">
         <v>2026</v>
       </c>
-      <c r="B14" s="35">
+      <c r="B14" s="25">
         <v>59</v>
       </c>
-      <c r="C14" s="35">
+      <c r="C14" s="25">
         <v>101</v>
       </c>
-      <c r="D14" s="37">
+      <c r="D14" s="74">
         <v>175.1</v>
       </c>
-      <c r="E14" s="37">
+      <c r="E14" s="74">
         <v>84.1</v>
       </c>
-      <c r="F14" s="36">
+      <c r="F14" s="23">
         <v>82.8</v>
       </c>
-      <c r="G14" s="36">
+      <c r="G14" s="23">
         <v>111.2</v>
       </c>
-      <c r="H14" s="36">
+      <c r="H14" s="23">
         <v>104.4</v>
       </c>
-      <c r="I14" s="36"/>
-[...3 lines deleted...]
-      <c r="M14" s="40"/>
+      <c r="I14" s="23">
+        <v>128.5</v>
+      </c>
+      <c r="J14" s="23"/>
+      <c r="K14" s="23"/>
+      <c r="L14" s="32"/>
+      <c r="M14" s="28"/>
     </row>
     <row r="15" spans="1:13" ht="21" customHeight="1">
-      <c r="A15" s="57" t="s">
+      <c r="A15" s="71" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="58"/>
-[...10 lines deleted...]
-      <c r="M15" s="59"/>
+      <c r="B15" s="72"/>
+      <c r="C15" s="72"/>
+      <c r="D15" s="72"/>
+      <c r="E15" s="72"/>
+      <c r="F15" s="72"/>
+      <c r="G15" s="72"/>
+      <c r="H15" s="72"/>
+      <c r="I15" s="72"/>
+      <c r="J15" s="72"/>
+      <c r="K15" s="72"/>
+      <c r="L15" s="72"/>
+      <c r="M15" s="73"/>
     </row>
     <row r="16" spans="1:13" s="24" customFormat="1">
       <c r="A16" s="29">
         <v>2016</v>
       </c>
       <c r="B16" s="23">
         <v>60.4</v>
       </c>
       <c r="C16" s="23">
         <v>88.6</v>
       </c>
       <c r="D16" s="23">
         <v>80.2</v>
       </c>
       <c r="E16" s="23">
         <v>79.7</v>
       </c>
       <c r="F16" s="23">
         <v>85.3</v>
       </c>
       <c r="G16" s="23">
         <v>82.5</v>
       </c>
       <c r="H16" s="23">
         <v>85.5</v>
@@ -3405,148 +3935,150 @@
       </c>
       <c r="C24" s="23">
         <v>99.7</v>
       </c>
       <c r="D24" s="23">
         <v>91.5</v>
       </c>
       <c r="E24" s="27">
         <v>61.1</v>
       </c>
       <c r="F24" s="27">
         <v>74</v>
       </c>
       <c r="G24" s="27">
         <v>115.1</v>
       </c>
       <c r="H24" s="27">
         <v>195.4</v>
       </c>
       <c r="I24" s="27">
         <v>105.8</v>
       </c>
       <c r="J24" s="27">
         <v>109.8</v>
       </c>
-      <c r="K24" s="37">
+      <c r="K24" s="74">
         <v>156.69999999999999</v>
       </c>
-      <c r="L24" s="39">
+      <c r="L24" s="32">
         <v>107.3</v>
       </c>
-      <c r="M24" s="36">
+      <c r="M24" s="23">
         <v>91.7</v>
       </c>
     </row>
     <row r="25" spans="1:13" s="24" customFormat="1">
       <c r="A25" s="29">
         <v>2025</v>
       </c>
       <c r="B25" s="23">
         <v>100.5</v>
       </c>
-      <c r="C25" s="36">
+      <c r="C25" s="23">
         <v>115.6</v>
       </c>
-      <c r="D25" s="36">
+      <c r="D25" s="23">
         <v>107.1</v>
       </c>
-      <c r="E25" s="37">
+      <c r="E25" s="74">
         <v>110.2</v>
       </c>
-      <c r="F25" s="37">
+      <c r="F25" s="74">
         <v>111.9</v>
       </c>
       <c r="G25" s="27">
         <v>95.9</v>
       </c>
-      <c r="H25" s="37">
+      <c r="H25" s="74">
         <v>109.4</v>
       </c>
-      <c r="I25" s="37">
+      <c r="I25" s="74">
         <v>155.5</v>
       </c>
-      <c r="J25" s="37">
+      <c r="J25" s="74">
         <v>135.80000000000001</v>
       </c>
-      <c r="K25" s="37">
+      <c r="K25" s="74">
         <v>95.9</v>
       </c>
-      <c r="L25" s="39">
+      <c r="L25" s="32">
         <v>190.9</v>
       </c>
-      <c r="M25" s="40">
+      <c r="M25" s="28">
         <v>126.4</v>
       </c>
     </row>
     <row r="26" spans="1:13" s="24" customFormat="1">
       <c r="A26" s="29">
         <v>2026</v>
       </c>
       <c r="B26" s="23">
         <v>120.8</v>
       </c>
-      <c r="C26" s="36">
+      <c r="C26" s="23">
         <v>108.5</v>
       </c>
-      <c r="D26" s="36">
+      <c r="D26" s="23">
         <v>127.4</v>
       </c>
-      <c r="E26" s="37">
+      <c r="E26" s="74">
         <v>108.2</v>
       </c>
-      <c r="F26" s="37">
+      <c r="F26" s="74">
         <v>93.3</v>
       </c>
-      <c r="G26" s="37">
+      <c r="G26" s="74">
         <v>111.1</v>
       </c>
-      <c r="H26" s="37">
+      <c r="H26" s="74">
         <v>67.3</v>
       </c>
-      <c r="I26" s="37"/>
-[...3 lines deleted...]
-      <c r="M26" s="40"/>
+      <c r="I26" s="74">
+        <v>98</v>
+      </c>
+      <c r="J26" s="74"/>
+      <c r="K26" s="74"/>
+      <c r="L26" s="32"/>
+      <c r="M26" s="28"/>
     </row>
     <row r="27" spans="1:13" ht="21" customHeight="1">
-      <c r="A27" s="57" t="s">
+      <c r="A27" s="71" t="s">
         <v>29</v>
       </c>
-      <c r="B27" s="58"/>
-[...10 lines deleted...]
-      <c r="M27" s="59"/>
+      <c r="B27" s="72"/>
+      <c r="C27" s="72"/>
+      <c r="D27" s="72"/>
+      <c r="E27" s="72"/>
+      <c r="F27" s="72"/>
+      <c r="G27" s="72"/>
+      <c r="H27" s="72"/>
+      <c r="I27" s="72"/>
+      <c r="J27" s="72"/>
+      <c r="K27" s="72"/>
+      <c r="L27" s="72"/>
+      <c r="M27" s="73"/>
     </row>
     <row r="28" spans="1:13" s="24" customFormat="1">
       <c r="A28" s="29">
         <v>2016</v>
       </c>
       <c r="B28" s="31">
         <v>60.4</v>
       </c>
       <c r="C28" s="31">
         <v>73.599999999999994</v>
       </c>
       <c r="D28" s="31">
         <v>75.8</v>
       </c>
       <c r="E28" s="31">
         <v>77</v>
       </c>
       <c r="F28" s="31">
         <v>78.900000000000006</v>
       </c>
       <c r="G28" s="31">
         <v>79.7</v>
       </c>
       <c r="H28" s="31">
         <v>80.599999999999994</v>
@@ -3863,169 +4395,173 @@
       </c>
       <c r="C36" s="31">
         <v>103.4</v>
       </c>
       <c r="D36" s="31">
         <v>97.9</v>
       </c>
       <c r="E36" s="33">
         <v>82.5</v>
       </c>
       <c r="F36" s="33">
         <v>80.400000000000006</v>
       </c>
       <c r="G36" s="33">
         <v>85.4</v>
       </c>
       <c r="H36" s="33">
         <v>97.9</v>
       </c>
       <c r="I36" s="33">
         <v>98.9</v>
       </c>
       <c r="J36" s="33">
         <v>100.2</v>
       </c>
-      <c r="K36" s="37">
+      <c r="K36" s="74">
         <v>104.5</v>
       </c>
-      <c r="L36" s="39">
+      <c r="L36" s="32">
         <v>104.7</v>
       </c>
-      <c r="M36" s="35">
+      <c r="M36" s="25">
         <v>103.3</v>
       </c>
     </row>
     <row r="37" spans="1:13" s="24" customFormat="1">
       <c r="A37" s="16">
         <v>2025</v>
       </c>
       <c r="B37" s="31">
         <v>100.5</v>
       </c>
-      <c r="C37" s="36">
+      <c r="C37" s="23">
         <v>108</v>
       </c>
-      <c r="D37" s="36">
+      <c r="D37" s="23">
         <v>107.6</v>
       </c>
-      <c r="E37" s="37">
+      <c r="E37" s="74">
         <v>108.4</v>
       </c>
-      <c r="F37" s="37">
+      <c r="F37" s="74">
         <v>109.2</v>
       </c>
       <c r="G37" s="33">
         <v>106.7</v>
       </c>
       <c r="H37" s="32">
         <v>107.4</v>
       </c>
       <c r="I37" s="33">
         <v>113.4</v>
       </c>
-      <c r="J37" s="37">
+      <c r="J37" s="74">
         <v>116.5</v>
       </c>
-      <c r="K37" s="37">
+      <c r="K37" s="74">
         <v>114.1</v>
       </c>
-      <c r="L37" s="39">
+      <c r="L37" s="32">
         <v>120.3</v>
       </c>
-      <c r="M37" s="40">
+      <c r="M37" s="28">
         <v>120.9</v>
       </c>
     </row>
     <row r="38" spans="1:13" s="24" customFormat="1">
       <c r="A38" s="16">
         <v>2026</v>
       </c>
       <c r="B38" s="31">
         <v>120.8</v>
       </c>
-      <c r="C38" s="36">
+      <c r="C38" s="23">
         <v>114.2</v>
       </c>
-      <c r="D38" s="36">
+      <c r="D38" s="23">
         <v>120.1</v>
       </c>
-      <c r="E38" s="37">
+      <c r="E38" s="74">
         <v>116.5</v>
       </c>
-      <c r="F38" s="37">
+      <c r="F38" s="74">
         <v>111.1</v>
       </c>
-      <c r="G38" s="37">
+      <c r="G38" s="74">
         <v>111.2</v>
       </c>
-      <c r="H38" s="37">
+      <c r="H38" s="74">
         <v>100.9</v>
       </c>
-      <c r="I38" s="33"/>
-[...3 lines deleted...]
-      <c r="M38" s="40"/>
+      <c r="I38" s="32">
+        <v>100.4</v>
+      </c>
+      <c r="J38" s="74"/>
+      <c r="K38" s="74"/>
+      <c r="L38" s="32"/>
+      <c r="M38" s="28"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="18" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A27:M27"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>The retail trade</vt:lpstr>
       <vt:lpstr>Volume indices of retail trade</vt:lpstr>
       <vt:lpstr>'The retail trade'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>