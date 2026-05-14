--- v0 (2026-04-18)
+++ v1 (2026-05-14)
@@ -4,72 +4,72 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13425" yWindow="345" windowWidth="15075" windowHeight="10140"/>
+    <workbookView xWindow="13425" yWindow="345" windowWidth="15075" windowHeight="10140" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Volume provision food " sheetId="3" r:id="rId1"/>
     <sheet name="PVI" sheetId="4" r:id="rId2"/>
     <sheet name="PVI regions and volume" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Volume provision food '!$A$1:$M$32</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="L10" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="990" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="992" uniqueCount="149">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -1113,61 +1113,61 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1440,52 +1440,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y40"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="E32" sqref="E32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="3" width="8.85546875" style="1" customWidth="1"/>
     <col min="4" max="8" width="8.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="96" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="96"/>
@@ -1895,51 +1895,53 @@
       <c r="L11" s="78">
         <v>4054.7</v>
       </c>
       <c r="M11" s="78">
         <v>3947.1</v>
       </c>
       <c r="N11" s="83"/>
       <c r="O11" s="83"/>
       <c r="P11" s="83"/>
       <c r="Q11" s="83"/>
       <c r="R11" s="83"/>
     </row>
     <row r="12" spans="1:25" s="82" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="80">
         <v>2026</v>
       </c>
       <c r="B12" s="10">
         <v>2524.9</v>
       </c>
       <c r="C12" s="78">
         <v>2691.8</v>
       </c>
       <c r="D12" s="78">
         <v>2803.2</v>
       </c>
-      <c r="E12" s="78"/>
+      <c r="E12" s="78">
+        <v>2686.2</v>
+      </c>
       <c r="F12" s="78"/>
       <c r="G12" s="78"/>
       <c r="H12" s="78"/>
       <c r="I12" s="78"/>
       <c r="J12" s="78"/>
       <c r="K12" s="78"/>
       <c r="L12" s="78"/>
       <c r="M12" s="78"/>
       <c r="N12" s="83"/>
       <c r="O12" s="83"/>
       <c r="P12" s="83"/>
       <c r="Q12" s="83"/>
       <c r="R12" s="83"/>
     </row>
     <row r="13" spans="1:25" ht="15" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="98"/>
       <c r="C13" s="99"/>
       <c r="D13" s="99"/>
       <c r="E13" s="99"/>
       <c r="F13" s="99"/>
       <c r="G13" s="99"/>
       <c r="H13" s="99"/>
@@ -2252,51 +2254,53 @@
       </c>
       <c r="K21" s="78">
         <v>1633</v>
       </c>
       <c r="L21" s="78">
         <v>1764.8</v>
       </c>
       <c r="M21" s="78">
         <v>2119.8000000000002</v>
       </c>
       <c r="N21" s="15"/>
     </row>
     <row r="22" spans="1:14" s="82" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="80">
         <v>2026</v>
       </c>
       <c r="B22" s="10">
         <v>1790.6</v>
       </c>
       <c r="C22" s="78">
         <v>1957.5</v>
       </c>
       <c r="D22" s="78">
         <v>2068.9</v>
       </c>
-      <c r="E22" s="78"/>
+      <c r="E22" s="78">
+        <v>1951.9</v>
+      </c>
       <c r="F22" s="78"/>
       <c r="G22" s="78"/>
       <c r="H22" s="85"/>
       <c r="I22" s="78"/>
       <c r="J22" s="78"/>
       <c r="K22" s="78"/>
       <c r="L22" s="78"/>
       <c r="M22" s="78"/>
       <c r="N22" s="15"/>
     </row>
     <row r="23" spans="1:14" ht="50.25" customHeight="1">
       <c r="A23" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="19"/>
       <c r="D23" s="19"/>
       <c r="E23" s="19"/>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
       <c r="K23" s="19"/>
       <c r="L23" s="19"/>
@@ -2581,51 +2585,53 @@
         <v>2289.9</v>
       </c>
       <c r="K30" s="79">
         <v>2289.9</v>
       </c>
       <c r="L30" s="81">
         <v>2289.9</v>
       </c>
       <c r="M30" s="81">
         <v>1827.3</v>
       </c>
     </row>
     <row r="31" spans="1:14" s="82" customFormat="1">
       <c r="A31" s="80">
         <v>2026</v>
       </c>
       <c r="B31" s="68">
         <v>734.3</v>
       </c>
       <c r="C31" s="68">
         <v>734.3</v>
       </c>
       <c r="D31" s="68">
         <v>734.3</v>
       </c>
-      <c r="E31" s="79"/>
+      <c r="E31" s="79">
+        <v>734.3</v>
+      </c>
       <c r="F31" s="79"/>
       <c r="G31" s="79"/>
       <c r="H31" s="81"/>
       <c r="I31" s="79"/>
       <c r="J31" s="79"/>
       <c r="K31" s="79"/>
       <c r="L31" s="81"/>
       <c r="M31" s="81"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="21" t="s">
         <v>17</v>
       </c>
       <c r="F32" s="13"/>
     </row>
     <row r="34" spans="2:15">
       <c r="M34" s="22"/>
     </row>
     <row r="35" spans="2:15">
       <c r="F35" s="13"/>
       <c r="M35" s="22"/>
     </row>
     <row r="36" spans="2:15">
       <c r="M36" s="22"/>
     </row>
@@ -2649,51 +2655,51 @@
     </row>
     <row r="39" spans="2:15">
       <c r="M39" s="22"/>
     </row>
     <row r="40" spans="2:15">
       <c r="M40" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B13:M14"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S31" sqref="S31"/>
+      <selection activeCell="E30" sqref="E30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" customHeight="1"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="47"/>
     <col min="10" max="10" width="10.5703125" style="47" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="47"/>
     <col min="12" max="12" width="9.85546875" style="47" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18" customHeight="1">
       <c r="A1" s="104" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="105"/>
       <c r="C1" s="105"/>
       <c r="D1" s="105"/>
       <c r="E1" s="105"/>
       <c r="F1" s="105"/>
       <c r="G1" s="105"/>
       <c r="H1" s="105"/>
       <c r="I1" s="105"/>
       <c r="J1" s="105"/>
       <c r="K1" s="105"/>
@@ -3034,51 +3040,53 @@
         <v>94.5</v>
       </c>
       <c r="K10" s="51">
         <v>101.9</v>
       </c>
       <c r="L10" s="72">
         <v>102.3</v>
       </c>
       <c r="M10" s="54">
         <v>96.6</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="18" customHeight="1">
       <c r="A11" s="50">
         <v>2026</v>
       </c>
       <c r="B11" s="52">
         <v>63.6</v>
       </c>
       <c r="C11" s="52">
         <v>105.4</v>
       </c>
       <c r="D11" s="52">
         <v>103</v>
       </c>
-      <c r="E11" s="52"/>
+      <c r="E11" s="52">
+        <v>94.8</v>
+      </c>
       <c r="F11" s="51"/>
       <c r="G11" s="51"/>
       <c r="H11" s="51"/>
       <c r="I11" s="51"/>
       <c r="J11" s="51"/>
       <c r="K11" s="51"/>
       <c r="L11" s="72"/>
       <c r="M11" s="54"/>
     </row>
     <row r="12" spans="1:13" ht="18" customHeight="1">
       <c r="A12" s="109" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="110"/>
       <c r="C12" s="110"/>
       <c r="D12" s="110"/>
       <c r="E12" s="110"/>
       <c r="F12" s="110"/>
       <c r="G12" s="110"/>
       <c r="H12" s="110"/>
       <c r="I12" s="110"/>
       <c r="J12" s="110"/>
       <c r="K12" s="110"/>
       <c r="L12" s="110"/>
       <c r="M12" s="111"/>
@@ -3361,51 +3369,53 @@
         <v>104.8</v>
       </c>
       <c r="K19" s="62">
         <v>105.8</v>
       </c>
       <c r="L19" s="72">
         <v>112</v>
       </c>
       <c r="M19" s="54">
         <v>103.1</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="18" customHeight="1">
       <c r="A20" s="55">
         <v>2026</v>
       </c>
       <c r="B20" s="52">
         <v>105.6</v>
       </c>
       <c r="C20" s="52">
         <v>107.6</v>
       </c>
       <c r="D20" s="52">
         <v>103.1</v>
       </c>
-      <c r="E20" s="52"/>
+      <c r="E20" s="52">
+        <v>99</v>
+      </c>
       <c r="F20" s="62"/>
       <c r="G20" s="62"/>
       <c r="H20" s="62"/>
       <c r="I20" s="62"/>
       <c r="J20" s="62"/>
       <c r="K20" s="62"/>
       <c r="L20" s="72"/>
       <c r="M20" s="54"/>
     </row>
     <row r="21" spans="1:13" ht="18" customHeight="1">
       <c r="A21" s="109" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="110"/>
       <c r="C21" s="110"/>
       <c r="D21" s="110"/>
       <c r="E21" s="110"/>
       <c r="F21" s="110"/>
       <c r="G21" s="110"/>
       <c r="H21" s="110"/>
       <c r="I21" s="110"/>
       <c r="J21" s="110"/>
       <c r="K21" s="110"/>
       <c r="L21" s="110"/>
       <c r="M21" s="111"/>
@@ -3688,79 +3698,81 @@
         <v>98.5</v>
       </c>
       <c r="K28" s="77">
         <v>99.3</v>
       </c>
       <c r="L28" s="77">
         <v>100.6</v>
       </c>
       <c r="M28" s="54">
         <v>100.9</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="18" customHeight="1">
       <c r="A29" s="50">
         <v>2026</v>
       </c>
       <c r="B29" s="52">
         <v>105.6</v>
       </c>
       <c r="C29" s="52">
         <v>106.6</v>
       </c>
       <c r="D29" s="52">
         <v>105.3</v>
       </c>
-      <c r="E29" s="52"/>
+      <c r="E29" s="52">
+        <v>103.6</v>
+      </c>
       <c r="F29" s="62"/>
       <c r="G29" s="84"/>
       <c r="H29" s="77"/>
       <c r="I29" s="62"/>
       <c r="J29" s="62"/>
       <c r="K29" s="77"/>
       <c r="L29" s="77"/>
       <c r="M29" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y173"/>
   <sheetViews>
-    <sheetView topLeftCell="A136" workbookViewId="0">
-      <selection activeCell="G172" sqref="G172"/>
+    <sheetView tabSelected="1" topLeftCell="A136" workbookViewId="0">
+      <selection activeCell="L174" sqref="L174"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="23.42578125" style="24" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="24" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="24" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="24" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="24" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="24" customWidth="1"/>
     <col min="7" max="7" width="8.42578125" style="24" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="24" customWidth="1"/>
     <col min="9" max="9" width="8.42578125" style="24" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="24" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="24" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="24" customWidth="1"/>
     <col min="13" max="13" width="8" style="24" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="24" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="24" customWidth="1"/>
     <col min="16" max="16" width="10.7109375" style="24" customWidth="1"/>
     <col min="17" max="17" width="8.42578125" style="24" customWidth="1"/>
     <col min="18" max="18" width="10.7109375" style="24" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="24" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" style="24" customWidth="1"/>
     <col min="21" max="21" width="9.140625" style="24"/>
@@ -3806,102 +3818,102 @@
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
       <c r="N2" s="25"/>
       <c r="O2" s="25"/>
       <c r="P2" s="25"/>
       <c r="Q2" s="25"/>
       <c r="R2" s="25"/>
       <c r="S2" s="25"/>
       <c r="T2" s="25"/>
       <c r="U2" s="25"/>
       <c r="V2" s="25"/>
       <c r="W2" s="25"/>
       <c r="X2" s="25"/>
       <c r="Y2" s="25"/>
     </row>
     <row r="3" spans="1:25" ht="12" customHeight="1">
-      <c r="A3" s="114"/>
-      <c r="B3" s="112" t="s">
+      <c r="A3" s="112"/>
+      <c r="B3" s="114" t="s">
         <v>27</v>
       </c>
-      <c r="C3" s="113"/>
-      <c r="D3" s="112" t="s">
+      <c r="C3" s="115"/>
+      <c r="D3" s="114" t="s">
         <v>28</v>
       </c>
-      <c r="E3" s="113"/>
-      <c r="F3" s="112" t="s">
+      <c r="E3" s="115"/>
+      <c r="F3" s="114" t="s">
         <v>29</v>
       </c>
-      <c r="G3" s="113"/>
-      <c r="H3" s="112" t="s">
+      <c r="G3" s="115"/>
+      <c r="H3" s="114" t="s">
         <v>30</v>
       </c>
-      <c r="I3" s="113"/>
-      <c r="J3" s="112" t="s">
+      <c r="I3" s="115"/>
+      <c r="J3" s="114" t="s">
         <v>31</v>
       </c>
-      <c r="K3" s="113"/>
-      <c r="L3" s="112" t="s">
+      <c r="K3" s="115"/>
+      <c r="L3" s="114" t="s">
         <v>32</v>
       </c>
-      <c r="M3" s="113"/>
+      <c r="M3" s="115"/>
       <c r="N3" s="116" t="s">
         <v>33</v>
       </c>
       <c r="O3" s="116"/>
       <c r="P3" s="116" t="s">
         <v>34</v>
       </c>
       <c r="Q3" s="116"/>
       <c r="R3" s="116" t="s">
         <v>35</v>
       </c>
       <c r="S3" s="116"/>
       <c r="T3" s="116" t="s">
         <v>36</v>
       </c>
       <c r="U3" s="116"/>
       <c r="V3" s="116" t="s">
         <v>37</v>
       </c>
       <c r="W3" s="116"/>
       <c r="X3" s="116" t="s">
         <v>38</v>
       </c>
       <c r="Y3" s="116"/>
     </row>
     <row r="4" spans="1:25" ht="66" customHeight="1">
-      <c r="A4" s="115"/>
+      <c r="A4" s="113"/>
       <c r="B4" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C4" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D4" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E4" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F4" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G4" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H4" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I4" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J4" s="26" t="s">
@@ -5499,102 +5511,102 @@
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="25"/>
       <c r="J25" s="25"/>
       <c r="K25" s="25"/>
       <c r="L25" s="25"/>
       <c r="M25" s="25"/>
       <c r="N25" s="25"/>
       <c r="O25" s="25"/>
       <c r="P25" s="25"/>
       <c r="Q25" s="25"/>
       <c r="R25" s="25"/>
       <c r="S25" s="25"/>
       <c r="T25" s="25"/>
       <c r="U25" s="25"/>
       <c r="V25" s="25"/>
       <c r="W25" s="25"/>
       <c r="X25" s="25"/>
       <c r="Y25" s="25"/>
     </row>
     <row r="27" spans="1:25" ht="12" customHeight="1">
-      <c r="A27" s="114"/>
-      <c r="B27" s="112" t="s">
+      <c r="A27" s="112"/>
+      <c r="B27" s="114" t="s">
         <v>39</v>
       </c>
-      <c r="C27" s="113"/>
-      <c r="D27" s="112" t="s">
+      <c r="C27" s="115"/>
+      <c r="D27" s="114" t="s">
         <v>40</v>
       </c>
-      <c r="E27" s="113"/>
-      <c r="F27" s="112" t="s">
+      <c r="E27" s="115"/>
+      <c r="F27" s="114" t="s">
         <v>41</v>
       </c>
-      <c r="G27" s="113"/>
-      <c r="H27" s="112" t="s">
+      <c r="G27" s="115"/>
+      <c r="H27" s="114" t="s">
         <v>42</v>
       </c>
-      <c r="I27" s="113"/>
-      <c r="J27" s="112" t="s">
+      <c r="I27" s="115"/>
+      <c r="J27" s="114" t="s">
         <v>43</v>
       </c>
-      <c r="K27" s="113"/>
-      <c r="L27" s="112" t="s">
+      <c r="K27" s="115"/>
+      <c r="L27" s="114" t="s">
         <v>44</v>
       </c>
-      <c r="M27" s="113"/>
+      <c r="M27" s="115"/>
       <c r="N27" s="116" t="s">
         <v>45</v>
       </c>
       <c r="O27" s="116"/>
       <c r="P27" s="116" t="s">
         <v>46</v>
       </c>
       <c r="Q27" s="116"/>
       <c r="R27" s="116" t="s">
         <v>47</v>
       </c>
       <c r="S27" s="116"/>
       <c r="T27" s="116" t="s">
         <v>48</v>
       </c>
       <c r="U27" s="116"/>
       <c r="V27" s="116" t="s">
         <v>49</v>
       </c>
       <c r="W27" s="116"/>
       <c r="X27" s="116" t="s">
         <v>50</v>
       </c>
       <c r="Y27" s="116"/>
     </row>
     <row r="28" spans="1:25" ht="67.5" customHeight="1">
-      <c r="A28" s="115"/>
+      <c r="A28" s="113"/>
       <c r="B28" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C28" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D28" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F28" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G28" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H28" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I28" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J28" s="26" t="s">
@@ -7165,102 +7177,102 @@
         <v>63.8</v>
       </c>
       <c r="S48" s="33">
         <v>212.6</v>
       </c>
       <c r="T48" s="89">
         <v>80.7</v>
       </c>
       <c r="U48" s="33">
         <v>229</v>
       </c>
       <c r="V48" s="89">
         <v>97.6</v>
       </c>
       <c r="W48" s="33">
         <v>227.5</v>
       </c>
       <c r="X48" s="89">
         <v>114.4</v>
       </c>
       <c r="Y48" s="33">
         <v>223.6</v>
       </c>
     </row>
     <row r="51" spans="1:25" ht="15" customHeight="1">
-      <c r="A51" s="114"/>
-      <c r="B51" s="112" t="s">
+      <c r="A51" s="112"/>
+      <c r="B51" s="114" t="s">
         <v>52</v>
       </c>
-      <c r="C51" s="113"/>
-      <c r="D51" s="112" t="s">
+      <c r="C51" s="115"/>
+      <c r="D51" s="114" t="s">
         <v>53</v>
       </c>
-      <c r="E51" s="113"/>
-      <c r="F51" s="112" t="s">
+      <c r="E51" s="115"/>
+      <c r="F51" s="114" t="s">
         <v>54</v>
       </c>
-      <c r="G51" s="113"/>
-      <c r="H51" s="112" t="s">
+      <c r="G51" s="115"/>
+      <c r="H51" s="114" t="s">
         <v>55</v>
       </c>
-      <c r="I51" s="113"/>
-      <c r="J51" s="112" t="s">
+      <c r="I51" s="115"/>
+      <c r="J51" s="114" t="s">
         <v>56</v>
       </c>
-      <c r="K51" s="113"/>
-      <c r="L51" s="112" t="s">
+      <c r="K51" s="115"/>
+      <c r="L51" s="114" t="s">
         <v>57</v>
       </c>
-      <c r="M51" s="113"/>
+      <c r="M51" s="115"/>
       <c r="N51" s="116" t="s">
         <v>58</v>
       </c>
       <c r="O51" s="116"/>
       <c r="P51" s="116" t="s">
         <v>59</v>
       </c>
       <c r="Q51" s="116"/>
       <c r="R51" s="116" t="s">
         <v>60</v>
       </c>
       <c r="S51" s="116"/>
       <c r="T51" s="116" t="s">
         <v>61</v>
       </c>
       <c r="U51" s="116"/>
       <c r="V51" s="116" t="s">
         <v>62</v>
       </c>
       <c r="W51" s="116"/>
       <c r="X51" s="116" t="s">
         <v>63</v>
       </c>
       <c r="Y51" s="116"/>
     </row>
     <row r="52" spans="1:25" ht="67.5" customHeight="1">
-      <c r="A52" s="115"/>
+      <c r="A52" s="113"/>
       <c r="B52" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C52" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D52" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E52" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F52" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G52" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H52" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I52" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J52" s="26" t="s">
@@ -8863,102 +8875,102 @@
       <c r="H73" s="37"/>
       <c r="I73" s="38"/>
       <c r="J73" s="1"/>
       <c r="K73" s="1"/>
       <c r="L73" s="37"/>
       <c r="M73" s="37"/>
       <c r="N73" s="37"/>
       <c r="O73" s="37"/>
       <c r="P73" s="37"/>
       <c r="Q73" s="37"/>
       <c r="R73" s="37"/>
       <c r="S73" s="37"/>
       <c r="T73" s="37"/>
       <c r="U73" s="37"/>
       <c r="V73" s="37"/>
       <c r="W73" s="37"/>
       <c r="X73" s="37"/>
       <c r="Y73" s="37"/>
     </row>
     <row r="74" spans="1:25">
       <c r="V74" s="39"/>
       <c r="W74" s="39"/>
       <c r="X74" s="39"/>
     </row>
     <row r="75" spans="1:25" ht="12" customHeight="1">
-      <c r="A75" s="114"/>
-      <c r="B75" s="112" t="s">
+      <c r="A75" s="112"/>
+      <c r="B75" s="114" t="s">
         <v>64</v>
       </c>
-      <c r="C75" s="113"/>
-      <c r="D75" s="112" t="s">
+      <c r="C75" s="115"/>
+      <c r="D75" s="114" t="s">
         <v>65</v>
       </c>
-      <c r="E75" s="113"/>
-      <c r="F75" s="112" t="s">
+      <c r="E75" s="115"/>
+      <c r="F75" s="114" t="s">
         <v>66</v>
       </c>
-      <c r="G75" s="113"/>
-      <c r="H75" s="112" t="s">
+      <c r="G75" s="115"/>
+      <c r="H75" s="114" t="s">
         <v>67</v>
       </c>
-      <c r="I75" s="113"/>
-      <c r="J75" s="112" t="s">
+      <c r="I75" s="115"/>
+      <c r="J75" s="114" t="s">
         <v>68</v>
       </c>
-      <c r="K75" s="113"/>
-      <c r="L75" s="112" t="s">
+      <c r="K75" s="115"/>
+      <c r="L75" s="114" t="s">
         <v>69</v>
       </c>
-      <c r="M75" s="113"/>
+      <c r="M75" s="115"/>
       <c r="N75" s="116" t="s">
         <v>70</v>
       </c>
       <c r="O75" s="116"/>
       <c r="P75" s="116" t="s">
         <v>59</v>
       </c>
       <c r="Q75" s="116"/>
       <c r="R75" s="116" t="s">
         <v>71</v>
       </c>
       <c r="S75" s="116"/>
       <c r="T75" s="116" t="s">
         <v>72</v>
       </c>
       <c r="U75" s="116"/>
       <c r="V75" s="116" t="s">
         <v>73</v>
       </c>
       <c r="W75" s="116"/>
       <c r="X75" s="116" t="s">
         <v>74</v>
       </c>
       <c r="Y75" s="116"/>
     </row>
     <row r="76" spans="1:25" ht="66.75" customHeight="1">
-      <c r="A76" s="115"/>
+      <c r="A76" s="113"/>
       <c r="B76" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C76" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D76" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E76" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F76" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G76" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H76" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I76" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J76" s="26" t="s">
@@ -10609,102 +10621,102 @@
         <v>25</v>
       </c>
       <c r="T97" s="89">
         <v>105.6</v>
       </c>
       <c r="U97" s="34" t="s">
         <v>25</v>
       </c>
       <c r="V97" s="89">
         <v>126.7</v>
       </c>
       <c r="W97" s="34" t="s">
         <v>25</v>
       </c>
       <c r="X97" s="89">
         <v>147.80000000000001</v>
       </c>
       <c r="Y97" s="34" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="98" spans="1:25" ht="15" customHeight="1">
       <c r="H98" s="1"/>
     </row>
     <row r="100" spans="1:25" ht="15" customHeight="1">
-      <c r="A100" s="114"/>
-      <c r="B100" s="112" t="s">
+      <c r="A100" s="112"/>
+      <c r="B100" s="114" t="s">
         <v>75</v>
       </c>
-      <c r="C100" s="113"/>
-      <c r="D100" s="112" t="s">
+      <c r="C100" s="115"/>
+      <c r="D100" s="114" t="s">
         <v>76</v>
       </c>
-      <c r="E100" s="113"/>
-      <c r="F100" s="112" t="s">
+      <c r="E100" s="115"/>
+      <c r="F100" s="114" t="s">
         <v>77</v>
       </c>
-      <c r="G100" s="113"/>
-      <c r="H100" s="112" t="s">
+      <c r="G100" s="115"/>
+      <c r="H100" s="114" t="s">
         <v>78</v>
       </c>
-      <c r="I100" s="113"/>
-      <c r="J100" s="112" t="s">
+      <c r="I100" s="115"/>
+      <c r="J100" s="114" t="s">
         <v>79</v>
       </c>
-      <c r="K100" s="113"/>
-      <c r="L100" s="112" t="s">
+      <c r="K100" s="115"/>
+      <c r="L100" s="114" t="s">
         <v>80</v>
       </c>
-      <c r="M100" s="113"/>
+      <c r="M100" s="115"/>
       <c r="N100" s="116" t="s">
         <v>81</v>
       </c>
       <c r="O100" s="116"/>
       <c r="P100" s="116" t="s">
         <v>82</v>
       </c>
       <c r="Q100" s="116"/>
       <c r="R100" s="116" t="s">
         <v>83</v>
       </c>
       <c r="S100" s="116"/>
       <c r="T100" s="116" t="s">
         <v>84</v>
       </c>
       <c r="U100" s="116"/>
       <c r="V100" s="116" t="s">
         <v>85</v>
       </c>
       <c r="W100" s="116"/>
       <c r="X100" s="116" t="s">
         <v>86</v>
       </c>
       <c r="Y100" s="116"/>
     </row>
     <row r="101" spans="1:25" ht="68.25" customHeight="1">
-      <c r="A101" s="115"/>
+      <c r="A101" s="113"/>
       <c r="B101" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C101" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D101" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E101" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F101" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G101" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H101" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I101" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J101" s="26" t="s">
@@ -11686,102 +11698,102 @@
       <c r="C114" s="42"/>
       <c r="D114" s="41"/>
       <c r="E114" s="42"/>
       <c r="F114" s="41"/>
       <c r="G114" s="42"/>
       <c r="H114" s="41"/>
       <c r="I114" s="42"/>
       <c r="J114" s="41"/>
       <c r="K114" s="42"/>
       <c r="L114" s="41"/>
       <c r="M114" s="42"/>
       <c r="N114" s="41"/>
       <c r="O114" s="42"/>
       <c r="P114" s="41"/>
       <c r="Q114" s="42"/>
       <c r="R114" s="41"/>
       <c r="S114" s="42"/>
       <c r="T114" s="41"/>
       <c r="U114" s="42"/>
       <c r="V114" s="41"/>
       <c r="W114" s="42"/>
       <c r="X114" s="41"/>
       <c r="Y114" s="42"/>
     </row>
     <row r="116" spans="1:25" ht="12" customHeight="1">
-      <c r="A116" s="114"/>
-      <c r="B116" s="112" t="s">
+      <c r="A116" s="112"/>
+      <c r="B116" s="114" t="s">
         <v>87</v>
       </c>
-      <c r="C116" s="113"/>
-      <c r="D116" s="112" t="s">
+      <c r="C116" s="115"/>
+      <c r="D116" s="114" t="s">
         <v>110</v>
       </c>
-      <c r="E116" s="113"/>
-      <c r="F116" s="112" t="s">
+      <c r="E116" s="115"/>
+      <c r="F116" s="114" t="s">
         <v>111</v>
       </c>
-      <c r="G116" s="113"/>
-      <c r="H116" s="112" t="s">
+      <c r="G116" s="115"/>
+      <c r="H116" s="114" t="s">
         <v>114</v>
       </c>
-      <c r="I116" s="113"/>
-      <c r="J116" s="112" t="s">
+      <c r="I116" s="115"/>
+      <c r="J116" s="114" t="s">
         <v>115</v>
       </c>
-      <c r="K116" s="113"/>
-      <c r="L116" s="112" t="s">
+      <c r="K116" s="115"/>
+      <c r="L116" s="114" t="s">
         <v>116</v>
       </c>
-      <c r="M116" s="113"/>
-      <c r="N116" s="112" t="s">
+      <c r="M116" s="115"/>
+      <c r="N116" s="114" t="s">
         <v>117</v>
       </c>
-      <c r="O116" s="113"/>
-      <c r="P116" s="112" t="s">
+      <c r="O116" s="115"/>
+      <c r="P116" s="114" t="s">
         <v>120</v>
       </c>
-      <c r="Q116" s="113"/>
+      <c r="Q116" s="115"/>
       <c r="R116" s="116" t="s">
         <v>121</v>
       </c>
       <c r="S116" s="116"/>
       <c r="T116" s="116" t="s">
         <v>122</v>
       </c>
       <c r="U116" s="116"/>
       <c r="V116" s="116" t="s">
         <v>123</v>
       </c>
       <c r="W116" s="116"/>
       <c r="X116" s="116" t="s">
         <v>124</v>
       </c>
       <c r="Y116" s="116"/>
     </row>
     <row r="117" spans="1:25" ht="60">
-      <c r="A117" s="115"/>
+      <c r="A117" s="113"/>
       <c r="B117" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C117" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D117" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E117" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F117" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G117" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H117" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I117" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J117" s="26" t="s">
@@ -12905,102 +12917,102 @@
         <v>161.9</v>
       </c>
       <c r="X131" s="89">
         <v>1281</v>
       </c>
       <c r="Y131" s="70">
         <v>155.69999999999999</v>
       </c>
     </row>
     <row r="132" spans="1:25">
       <c r="A132" s="35"/>
       <c r="B132" s="43"/>
       <c r="C132" s="44"/>
     </row>
     <row r="133" spans="1:25">
       <c r="A133" s="35"/>
       <c r="B133" s="43"/>
       <c r="C133" s="44"/>
     </row>
     <row r="134" spans="1:25">
       <c r="A134" s="35"/>
       <c r="B134" s="43"/>
       <c r="C134" s="44"/>
     </row>
     <row r="135" spans="1:25" ht="12" customHeight="1">
-      <c r="A135" s="114"/>
-      <c r="B135" s="112" t="s">
+      <c r="A135" s="112"/>
+      <c r="B135" s="114" t="s">
         <v>125</v>
       </c>
-      <c r="C135" s="113"/>
-      <c r="D135" s="112" t="s">
+      <c r="C135" s="115"/>
+      <c r="D135" s="114" t="s">
         <v>126</v>
       </c>
-      <c r="E135" s="113"/>
-      <c r="F135" s="112" t="s">
+      <c r="E135" s="115"/>
+      <c r="F135" s="114" t="s">
         <v>127</v>
       </c>
-      <c r="G135" s="113"/>
-      <c r="H135" s="112" t="s">
+      <c r="G135" s="115"/>
+      <c r="H135" s="114" t="s">
         <v>128</v>
       </c>
-      <c r="I135" s="113"/>
-      <c r="J135" s="112" t="s">
+      <c r="I135" s="115"/>
+      <c r="J135" s="114" t="s">
         <v>129</v>
       </c>
-      <c r="K135" s="113"/>
-      <c r="L135" s="112" t="s">
+      <c r="K135" s="115"/>
+      <c r="L135" s="114" t="s">
         <v>130</v>
       </c>
-      <c r="M135" s="113"/>
-      <c r="N135" s="112" t="s">
+      <c r="M135" s="115"/>
+      <c r="N135" s="114" t="s">
         <v>131</v>
       </c>
-      <c r="O135" s="113"/>
-      <c r="P135" s="112" t="s">
+      <c r="O135" s="115"/>
+      <c r="P135" s="114" t="s">
         <v>132</v>
       </c>
-      <c r="Q135" s="113"/>
+      <c r="Q135" s="115"/>
       <c r="R135" s="116" t="s">
         <v>133</v>
       </c>
       <c r="S135" s="116"/>
       <c r="T135" s="116" t="s">
         <v>134</v>
       </c>
       <c r="U135" s="116"/>
       <c r="V135" s="116" t="s">
         <v>135</v>
       </c>
       <c r="W135" s="116"/>
       <c r="X135" s="116" t="s">
         <v>136</v>
       </c>
       <c r="Y135" s="116"/>
     </row>
     <row r="136" spans="1:25" ht="60">
-      <c r="A136" s="115"/>
+      <c r="A136" s="113"/>
       <c r="B136" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C136" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D136" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E136" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F136" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G136" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H136" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I136" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J136" s="26" t="s">
@@ -14147,102 +14159,102 @@
       <c r="N151" s="88"/>
       <c r="O151" s="64"/>
       <c r="P151" s="88"/>
       <c r="Q151" s="71"/>
       <c r="R151" s="88"/>
       <c r="S151" s="71"/>
       <c r="T151" s="88"/>
       <c r="U151" s="71"/>
       <c r="V151" s="88"/>
       <c r="W151" s="71"/>
       <c r="X151" s="88"/>
       <c r="Y151" s="71"/>
     </row>
     <row r="152" spans="1:25">
       <c r="A152" s="40"/>
       <c r="B152" s="43"/>
       <c r="C152" s="44"/>
     </row>
     <row r="153" spans="1:25">
       <c r="A153" s="40"/>
       <c r="B153" s="41"/>
       <c r="C153" s="42"/>
       <c r="D153" s="39"/>
     </row>
     <row r="154" spans="1:25" ht="12" customHeight="1">
-      <c r="A154" s="114"/>
-      <c r="B154" s="112" t="s">
+      <c r="A154" s="112"/>
+      <c r="B154" s="114" t="s">
         <v>137</v>
       </c>
-      <c r="C154" s="113"/>
-      <c r="D154" s="112" t="s">
+      <c r="C154" s="115"/>
+      <c r="D154" s="114" t="s">
         <v>138</v>
       </c>
-      <c r="E154" s="113"/>
-      <c r="F154" s="112" t="s">
+      <c r="E154" s="115"/>
+      <c r="F154" s="114" t="s">
         <v>139</v>
       </c>
-      <c r="G154" s="113"/>
-      <c r="H154" s="112" t="s">
+      <c r="G154" s="115"/>
+      <c r="H154" s="114" t="s">
         <v>140</v>
       </c>
-      <c r="I154" s="113"/>
-      <c r="J154" s="112" t="s">
+      <c r="I154" s="115"/>
+      <c r="J154" s="114" t="s">
         <v>141</v>
       </c>
-      <c r="K154" s="113"/>
-      <c r="L154" s="112" t="s">
+      <c r="K154" s="115"/>
+      <c r="L154" s="114" t="s">
         <v>142</v>
       </c>
-      <c r="M154" s="113"/>
-      <c r="N154" s="112" t="s">
+      <c r="M154" s="115"/>
+      <c r="N154" s="114" t="s">
         <v>143</v>
       </c>
-      <c r="O154" s="113"/>
-      <c r="P154" s="112" t="s">
+      <c r="O154" s="115"/>
+      <c r="P154" s="114" t="s">
         <v>144</v>
       </c>
-      <c r="Q154" s="113"/>
-      <c r="R154" s="112" t="s">
+      <c r="Q154" s="115"/>
+      <c r="R154" s="114" t="s">
         <v>145</v>
       </c>
-      <c r="S154" s="113"/>
-      <c r="T154" s="112" t="s">
+      <c r="S154" s="115"/>
+      <c r="T154" s="114" t="s">
         <v>146</v>
       </c>
-      <c r="U154" s="113"/>
-      <c r="V154" s="112" t="s">
+      <c r="U154" s="115"/>
+      <c r="V154" s="114" t="s">
         <v>147</v>
       </c>
-      <c r="W154" s="113"/>
-      <c r="X154" s="112" t="s">
+      <c r="W154" s="115"/>
+      <c r="X154" s="114" t="s">
         <v>148</v>
       </c>
-      <c r="Y154" s="113"/>
+      <c r="Y154" s="115"/>
     </row>
     <row r="155" spans="1:25" ht="60">
-      <c r="A155" s="115"/>
+      <c r="A155" s="113"/>
       <c r="B155" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C155" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D155" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E155" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F155" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G155" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H155" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I155" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J155" s="26" t="s">
@@ -14294,730 +14306,786 @@
         <v>51</v>
       </c>
     </row>
     <row r="156" spans="1:25">
       <c r="A156" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B156" s="90">
         <v>2524.9</v>
       </c>
       <c r="C156" s="28">
         <v>105.6</v>
       </c>
       <c r="D156" s="88">
         <v>2691.8</v>
       </c>
       <c r="E156" s="28">
         <v>106.6</v>
       </c>
       <c r="F156" s="90">
         <v>8020</v>
       </c>
       <c r="G156" s="28">
         <v>105.3</v>
       </c>
-      <c r="H156" s="86"/>
-      <c r="I156" s="91"/>
+      <c r="H156" s="88">
+        <v>10706.1</v>
+      </c>
+      <c r="I156" s="28">
+        <v>103.6</v>
+      </c>
       <c r="J156" s="86"/>
       <c r="K156" s="91"/>
       <c r="L156" s="86"/>
       <c r="M156" s="87"/>
       <c r="N156" s="86"/>
       <c r="O156" s="87"/>
       <c r="P156" s="86"/>
       <c r="Q156" s="91"/>
       <c r="R156" s="86"/>
       <c r="S156" s="91"/>
       <c r="T156" s="86"/>
       <c r="U156" s="91"/>
       <c r="V156" s="86"/>
       <c r="W156" s="91"/>
       <c r="X156" s="86"/>
       <c r="Y156" s="91"/>
     </row>
     <row r="157" spans="1:25">
       <c r="A157" s="29" t="s">
         <v>89</v>
       </c>
       <c r="B157" s="90">
         <v>1972.7</v>
       </c>
       <c r="C157" s="28">
         <v>118.5</v>
       </c>
       <c r="D157" s="88">
         <v>2016</v>
       </c>
       <c r="E157" s="28">
         <v>113.5</v>
       </c>
       <c r="F157" s="90">
         <v>6231</v>
       </c>
       <c r="G157" s="28">
         <v>112.7</v>
       </c>
-      <c r="H157" s="88"/>
-      <c r="I157" s="71"/>
+      <c r="H157" s="88">
+        <v>8377.1</v>
+      </c>
+      <c r="I157" s="28">
+        <v>111.1</v>
+      </c>
       <c r="J157" s="88"/>
       <c r="K157" s="71"/>
       <c r="L157" s="88"/>
       <c r="M157" s="64"/>
       <c r="N157" s="88"/>
       <c r="O157" s="64"/>
       <c r="P157" s="88"/>
       <c r="Q157" s="71"/>
       <c r="R157" s="88"/>
       <c r="S157" s="71"/>
       <c r="T157" s="88"/>
       <c r="U157" s="71"/>
       <c r="V157" s="88"/>
       <c r="W157" s="71"/>
       <c r="X157" s="88"/>
       <c r="Y157" s="71"/>
     </row>
     <row r="158" spans="1:25">
       <c r="A158" s="29" t="s">
         <v>91</v>
       </c>
       <c r="B158" s="90">
         <v>114.8</v>
       </c>
       <c r="C158" s="28">
         <v>47.5</v>
       </c>
       <c r="D158" s="88">
         <v>256.7</v>
       </c>
       <c r="E158" s="28">
         <v>76.7</v>
       </c>
       <c r="F158" s="90">
         <v>497</v>
       </c>
       <c r="G158" s="28">
         <v>67.8</v>
       </c>
-      <c r="H158" s="88"/>
-      <c r="I158" s="71"/>
+      <c r="H158" s="88">
+        <v>618.29999999999995</v>
+      </c>
+      <c r="I158" s="28">
+        <v>62.5</v>
+      </c>
       <c r="J158" s="88"/>
       <c r="K158" s="71"/>
       <c r="L158" s="88"/>
       <c r="M158" s="64"/>
       <c r="N158" s="88"/>
       <c r="O158" s="64"/>
       <c r="P158" s="88"/>
       <c r="Q158" s="71"/>
       <c r="R158" s="88"/>
       <c r="S158" s="71"/>
       <c r="T158" s="88"/>
       <c r="U158" s="71"/>
       <c r="V158" s="88"/>
       <c r="W158" s="71"/>
       <c r="X158" s="88"/>
       <c r="Y158" s="71"/>
     </row>
     <row r="159" spans="1:25">
       <c r="A159" s="29" t="s">
         <v>97</v>
       </c>
       <c r="B159" s="90">
         <v>148.9</v>
       </c>
       <c r="C159" s="28">
         <v>100.5</v>
       </c>
       <c r="D159" s="88">
         <v>121.3</v>
       </c>
       <c r="E159" s="28">
         <v>119.2</v>
       </c>
       <c r="F159" s="90">
         <v>379</v>
       </c>
       <c r="G159" s="28">
         <v>109</v>
       </c>
-      <c r="H159" s="88"/>
-      <c r="I159" s="71"/>
+      <c r="H159" s="88">
+        <v>480.2</v>
+      </c>
+      <c r="I159" s="28">
+        <v>104.7</v>
+      </c>
       <c r="J159" s="88"/>
       <c r="K159" s="71"/>
       <c r="L159" s="88"/>
       <c r="M159" s="64"/>
       <c r="N159" s="88"/>
       <c r="O159" s="64"/>
       <c r="P159" s="88"/>
       <c r="Q159" s="71"/>
       <c r="R159" s="88"/>
       <c r="S159" s="71"/>
       <c r="T159" s="88"/>
       <c r="U159" s="71"/>
       <c r="V159" s="88"/>
       <c r="W159" s="71"/>
       <c r="X159" s="88"/>
       <c r="Y159" s="71"/>
     </row>
     <row r="160" spans="1:25">
       <c r="A160" s="29" t="s">
         <v>99</v>
       </c>
       <c r="B160" s="90">
         <v>32.6</v>
       </c>
       <c r="C160" s="28">
         <v>104.6</v>
       </c>
       <c r="D160" s="88">
         <v>32.6</v>
       </c>
       <c r="E160" s="28">
         <v>105.3</v>
       </c>
       <c r="F160" s="90">
         <v>98</v>
       </c>
       <c r="G160" s="28">
         <v>105.5</v>
       </c>
-      <c r="H160" s="88"/>
-      <c r="I160" s="71"/>
+      <c r="H160" s="88">
+        <v>130.5</v>
+      </c>
+      <c r="I160" s="28">
+        <v>105.9</v>
+      </c>
       <c r="J160" s="88"/>
       <c r="K160" s="71"/>
       <c r="L160" s="88"/>
       <c r="M160" s="64"/>
       <c r="N160" s="88"/>
       <c r="O160" s="64"/>
       <c r="P160" s="88"/>
       <c r="Q160" s="71"/>
       <c r="R160" s="88"/>
       <c r="S160" s="71"/>
       <c r="T160" s="88"/>
       <c r="U160" s="71"/>
       <c r="V160" s="88"/>
       <c r="W160" s="71"/>
       <c r="X160" s="88"/>
       <c r="Y160" s="71"/>
     </row>
     <row r="161" spans="1:25">
       <c r="A161" s="29" t="s">
         <v>100</v>
       </c>
       <c r="B161" s="90">
         <v>115.9</v>
       </c>
       <c r="C161" s="28">
         <v>96.1</v>
       </c>
       <c r="D161" s="88">
         <v>117.5</v>
       </c>
       <c r="E161" s="28">
         <v>93.1</v>
       </c>
       <c r="F161" s="90">
         <v>358</v>
       </c>
       <c r="G161" s="28">
         <v>95</v>
       </c>
-      <c r="H161" s="88"/>
-      <c r="I161" s="71"/>
+      <c r="H161" s="88">
+        <v>485.8</v>
+      </c>
+      <c r="I161" s="28">
+        <v>95.7</v>
+      </c>
       <c r="J161" s="88"/>
       <c r="K161" s="71"/>
       <c r="L161" s="88"/>
       <c r="M161" s="64"/>
       <c r="N161" s="88"/>
       <c r="O161" s="64"/>
       <c r="P161" s="88"/>
       <c r="Q161" s="71"/>
       <c r="R161" s="88"/>
       <c r="S161" s="71"/>
       <c r="T161" s="88"/>
       <c r="U161" s="71"/>
       <c r="V161" s="88"/>
       <c r="W161" s="71"/>
       <c r="X161" s="88"/>
       <c r="Y161" s="71"/>
     </row>
     <row r="162" spans="1:25">
       <c r="A162" s="29" t="s">
         <v>102</v>
       </c>
       <c r="B162" s="90">
         <v>0.5</v>
       </c>
       <c r="C162" s="28">
         <v>103.1</v>
       </c>
       <c r="D162" s="88">
         <v>0.5</v>
       </c>
       <c r="E162" s="28">
         <v>103.7</v>
       </c>
       <c r="F162" s="90">
         <v>2</v>
       </c>
       <c r="G162" s="28">
         <v>103.9</v>
       </c>
-      <c r="H162" s="88"/>
-      <c r="I162" s="71"/>
+      <c r="H162" s="88">
+        <v>2</v>
+      </c>
+      <c r="I162" s="28">
+        <v>104.4</v>
+      </c>
       <c r="J162" s="88"/>
       <c r="K162" s="71"/>
       <c r="L162" s="88"/>
       <c r="M162" s="64"/>
       <c r="N162" s="88"/>
       <c r="O162" s="64"/>
       <c r="P162" s="88"/>
       <c r="Q162" s="71"/>
       <c r="R162" s="88"/>
       <c r="S162" s="71"/>
       <c r="T162" s="88"/>
       <c r="U162" s="71"/>
       <c r="V162" s="88"/>
       <c r="W162" s="71"/>
       <c r="X162" s="88"/>
       <c r="Y162" s="71"/>
     </row>
     <row r="163" spans="1:25">
       <c r="A163" s="29" t="s">
         <v>103</v>
       </c>
       <c r="B163" s="90">
         <v>3.9</v>
       </c>
       <c r="C163" s="28">
         <v>377.4</v>
       </c>
       <c r="D163" s="88">
         <v>4.0999999999999996</v>
       </c>
       <c r="E163" s="28">
         <v>389.7</v>
       </c>
       <c r="F163" s="90">
         <v>11</v>
       </c>
       <c r="G163" s="28">
         <v>182</v>
       </c>
-      <c r="H163" s="88"/>
-      <c r="I163" s="71"/>
+      <c r="H163" s="88">
+        <v>15.3</v>
+      </c>
+      <c r="I163" s="28">
+        <v>183</v>
+      </c>
       <c r="J163" s="88"/>
       <c r="K163" s="71"/>
       <c r="L163" s="88"/>
       <c r="M163" s="64"/>
       <c r="N163" s="88"/>
       <c r="O163" s="64"/>
       <c r="P163" s="88"/>
       <c r="Q163" s="71"/>
       <c r="R163" s="88"/>
       <c r="S163" s="71"/>
       <c r="T163" s="88"/>
       <c r="U163" s="71"/>
       <c r="V163" s="88"/>
       <c r="W163" s="71"/>
       <c r="X163" s="88"/>
       <c r="Y163" s="71"/>
     </row>
     <row r="164" spans="1:25">
       <c r="A164" s="61" t="s">
         <v>112</v>
       </c>
       <c r="B164" s="90" t="s">
         <v>25</v>
       </c>
       <c r="C164" s="31" t="s">
         <v>25</v>
       </c>
       <c r="D164" s="88" t="s">
         <v>25</v>
       </c>
       <c r="E164" s="31" t="s">
         <v>25</v>
       </c>
       <c r="F164" s="90" t="s">
         <v>25</v>
       </c>
       <c r="G164" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="H164" s="88"/>
-      <c r="I164" s="92"/>
+      <c r="H164" s="88" t="s">
+        <v>25</v>
+      </c>
+      <c r="I164" s="31" t="s">
+        <v>25</v>
+      </c>
       <c r="J164" s="88"/>
       <c r="K164" s="92"/>
       <c r="L164" s="88"/>
       <c r="M164" s="65"/>
       <c r="N164" s="88"/>
       <c r="O164" s="65"/>
       <c r="P164" s="88"/>
       <c r="Q164" s="92"/>
       <c r="R164" s="88"/>
       <c r="S164" s="92"/>
       <c r="T164" s="88"/>
       <c r="U164" s="92"/>
       <c r="V164" s="88"/>
       <c r="W164" s="92"/>
       <c r="X164" s="88"/>
       <c r="Y164" s="92"/>
     </row>
     <row r="165" spans="1:25" ht="13.5" customHeight="1">
       <c r="A165" s="29" t="s">
         <v>108</v>
       </c>
       <c r="B165" s="90">
         <v>3.4</v>
       </c>
       <c r="C165" s="28">
         <v>122.3</v>
       </c>
       <c r="D165" s="88">
         <v>3.4</v>
       </c>
       <c r="E165" s="28">
         <v>123</v>
       </c>
       <c r="F165" s="90">
         <v>22</v>
       </c>
       <c r="G165" s="28">
         <v>272.2</v>
       </c>
-      <c r="H165" s="88"/>
-      <c r="I165" s="71"/>
+      <c r="H165" s="88">
+        <v>27.9</v>
+      </c>
+      <c r="I165" s="28">
+        <v>255.6</v>
+      </c>
       <c r="J165" s="88"/>
       <c r="K165" s="71"/>
       <c r="L165" s="88"/>
       <c r="M165" s="64"/>
       <c r="N165" s="88"/>
       <c r="O165" s="64"/>
       <c r="P165" s="88"/>
       <c r="Q165" s="71"/>
       <c r="R165" s="88"/>
       <c r="S165" s="71"/>
       <c r="T165" s="88"/>
       <c r="U165" s="71"/>
       <c r="V165" s="88"/>
       <c r="W165" s="71"/>
       <c r="X165" s="88"/>
       <c r="Y165" s="71"/>
     </row>
     <row r="166" spans="1:25">
       <c r="A166" s="29" t="s">
         <v>104</v>
       </c>
       <c r="B166" s="90">
         <v>2.6</v>
       </c>
       <c r="C166" s="28">
         <v>63.6</v>
       </c>
       <c r="D166" s="88">
         <v>2.6</v>
       </c>
       <c r="E166" s="28">
         <v>64</v>
       </c>
       <c r="F166" s="90">
         <v>8</v>
       </c>
       <c r="G166" s="28">
         <v>64.099999999999994</v>
       </c>
-      <c r="H166" s="88"/>
-      <c r="I166" s="92"/>
+      <c r="H166" s="88">
+        <v>10.5</v>
+      </c>
+      <c r="I166" s="28">
+        <v>64.400000000000006</v>
+      </c>
       <c r="J166" s="88"/>
       <c r="K166" s="92"/>
       <c r="L166" s="88"/>
       <c r="M166" s="64"/>
       <c r="N166" s="88"/>
       <c r="O166" s="64"/>
       <c r="P166" s="88"/>
       <c r="Q166" s="71"/>
       <c r="R166" s="88"/>
       <c r="S166" s="71"/>
       <c r="T166" s="88"/>
       <c r="U166" s="71"/>
       <c r="V166" s="88"/>
       <c r="W166" s="71"/>
       <c r="X166" s="88"/>
       <c r="Y166" s="71"/>
     </row>
     <row r="167" spans="1:25">
       <c r="A167" s="29" t="s">
         <v>105</v>
       </c>
       <c r="B167" s="90">
         <v>5.7</v>
       </c>
       <c r="C167" s="28">
         <v>22.2</v>
       </c>
       <c r="D167" s="88">
         <v>5.7</v>
       </c>
       <c r="E167" s="28">
         <v>22.3</v>
       </c>
       <c r="F167" s="90">
         <v>17</v>
       </c>
       <c r="G167" s="28">
         <v>22.3</v>
       </c>
-      <c r="H167" s="88"/>
-      <c r="I167" s="71"/>
+      <c r="H167" s="88">
+        <v>22.9</v>
+      </c>
+      <c r="I167" s="28">
+        <v>22.4</v>
+      </c>
       <c r="J167" s="88"/>
       <c r="K167" s="71"/>
       <c r="L167" s="88"/>
       <c r="M167" s="64"/>
       <c r="N167" s="88"/>
       <c r="O167" s="64"/>
       <c r="P167" s="88"/>
       <c r="Q167" s="71"/>
       <c r="R167" s="88"/>
       <c r="S167" s="71"/>
       <c r="T167" s="88"/>
       <c r="U167" s="71"/>
       <c r="V167" s="88"/>
       <c r="W167" s="71"/>
       <c r="X167" s="88"/>
       <c r="Y167" s="71"/>
     </row>
     <row r="168" spans="1:25">
       <c r="A168" s="61" t="s">
         <v>113</v>
       </c>
       <c r="B168" s="90">
         <v>0.7</v>
       </c>
       <c r="C168" s="28">
         <v>63.6</v>
       </c>
       <c r="D168" s="88">
         <v>0.7</v>
       </c>
       <c r="E168" s="28">
         <v>64</v>
       </c>
       <c r="F168" s="90">
         <v>2</v>
       </c>
       <c r="G168" s="28">
         <v>64.099999999999994</v>
       </c>
-      <c r="H168" s="88"/>
-      <c r="I168" s="71"/>
+      <c r="H168" s="88">
+        <v>2.9</v>
+      </c>
+      <c r="I168" s="28">
+        <v>64.400000000000006</v>
+      </c>
       <c r="J168" s="88"/>
       <c r="K168" s="71"/>
       <c r="L168" s="88"/>
       <c r="M168" s="64"/>
       <c r="N168" s="88"/>
       <c r="O168" s="64"/>
       <c r="P168" s="88"/>
       <c r="Q168" s="71"/>
       <c r="R168" s="88"/>
       <c r="S168" s="71"/>
       <c r="T168" s="88"/>
       <c r="U168" s="71"/>
       <c r="V168" s="88"/>
       <c r="W168" s="71"/>
       <c r="X168" s="88"/>
       <c r="Y168" s="71"/>
     </row>
     <row r="169" spans="1:25">
       <c r="A169" s="32" t="s">
         <v>107</v>
       </c>
       <c r="B169" s="89">
         <v>123.2</v>
       </c>
       <c r="C169" s="33">
         <v>81.7</v>
       </c>
       <c r="D169" s="89">
         <v>130.6</v>
       </c>
       <c r="E169" s="33">
         <v>89.6</v>
       </c>
       <c r="F169" s="89">
         <v>396</v>
       </c>
       <c r="G169" s="33">
         <v>92.8</v>
       </c>
-      <c r="H169" s="89"/>
-      <c r="I169" s="70"/>
+      <c r="H169" s="89">
+        <v>532.79999999999995</v>
+      </c>
+      <c r="I169" s="33">
+        <v>93.8</v>
+      </c>
       <c r="J169" s="89"/>
       <c r="K169" s="70"/>
       <c r="L169" s="89"/>
       <c r="M169" s="33"/>
       <c r="N169" s="89"/>
       <c r="O169" s="33"/>
       <c r="P169" s="89"/>
       <c r="Q169" s="70"/>
       <c r="R169" s="89"/>
       <c r="S169" s="70"/>
       <c r="T169" s="89"/>
       <c r="U169" s="70"/>
       <c r="V169" s="89"/>
       <c r="W169" s="70"/>
       <c r="X169" s="89"/>
       <c r="Y169" s="70"/>
     </row>
     <row r="170" spans="1:25">
       <c r="A170" s="40"/>
       <c r="B170" s="41"/>
       <c r="C170" s="42"/>
       <c r="D170" s="39"/>
     </row>
     <row r="171" spans="1:25">
       <c r="A171" s="40"/>
       <c r="B171" s="41"/>
       <c r="C171" s="42"/>
     </row>
     <row r="172" spans="1:25">
       <c r="A172" s="45" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="173" spans="1:25">
       <c r="A173" s="46" t="s">
         <v>119</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="105">
-    <mergeCell ref="A135:A136"/>
-[...19 lines deleted...]
-    <mergeCell ref="R75:S75"/>
+    <mergeCell ref="T154:U154"/>
+    <mergeCell ref="V154:W154"/>
+    <mergeCell ref="X154:Y154"/>
+    <mergeCell ref="J154:K154"/>
+    <mergeCell ref="L154:M154"/>
+    <mergeCell ref="N154:O154"/>
+    <mergeCell ref="P154:Q154"/>
+    <mergeCell ref="R154:S154"/>
+    <mergeCell ref="A154:A155"/>
+    <mergeCell ref="B154:C154"/>
+    <mergeCell ref="D154:E154"/>
+    <mergeCell ref="F154:G154"/>
+    <mergeCell ref="H154:I154"/>
+    <mergeCell ref="X135:Y135"/>
+    <mergeCell ref="V135:W135"/>
+    <mergeCell ref="T135:U135"/>
+    <mergeCell ref="R135:S135"/>
+    <mergeCell ref="P135:Q135"/>
+    <mergeCell ref="N135:O135"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X51:Y51"/>
+    <mergeCell ref="X27:Y27"/>
+    <mergeCell ref="J51:K51"/>
+    <mergeCell ref="L51:M51"/>
+    <mergeCell ref="V75:W75"/>
+    <mergeCell ref="N100:O100"/>
+    <mergeCell ref="P100:Q100"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="R51:S51"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="N51:O51"/>
+    <mergeCell ref="P51:Q51"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="P27:Q27"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="V27:W27"/>
+    <mergeCell ref="T51:U51"/>
+    <mergeCell ref="V51:W51"/>
+    <mergeCell ref="T27:U27"/>
     <mergeCell ref="V116:W116"/>
     <mergeCell ref="X116:Y116"/>
     <mergeCell ref="A75:A76"/>
     <mergeCell ref="B75:C75"/>
     <mergeCell ref="D75:E75"/>
     <mergeCell ref="F75:G75"/>
     <mergeCell ref="H75:I75"/>
     <mergeCell ref="A100:A101"/>
     <mergeCell ref="B100:C100"/>
     <mergeCell ref="D100:E100"/>
     <mergeCell ref="H100:I100"/>
     <mergeCell ref="X100:Y100"/>
     <mergeCell ref="J75:K75"/>
     <mergeCell ref="X75:Y75"/>
     <mergeCell ref="J100:K100"/>
     <mergeCell ref="L100:M100"/>
     <mergeCell ref="T116:U116"/>
     <mergeCell ref="A116:A117"/>
     <mergeCell ref="B116:C116"/>
     <mergeCell ref="T100:U100"/>
     <mergeCell ref="V100:W100"/>
     <mergeCell ref="T75:U75"/>
     <mergeCell ref="N75:O75"/>
     <mergeCell ref="P75:Q75"/>
-    <mergeCell ref="V75:W75"/>
-[...58 lines deleted...]
-    <mergeCell ref="H154:I154"/>
+    <mergeCell ref="N116:O116"/>
+    <mergeCell ref="R116:S116"/>
+    <mergeCell ref="H116:I116"/>
+    <mergeCell ref="P116:Q116"/>
+    <mergeCell ref="L116:M116"/>
+    <mergeCell ref="L135:M135"/>
+    <mergeCell ref="L75:M75"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="R100:S100"/>
+    <mergeCell ref="F100:G100"/>
+    <mergeCell ref="N27:O27"/>
+    <mergeCell ref="R75:S75"/>
+    <mergeCell ref="A135:A136"/>
+    <mergeCell ref="B135:C135"/>
+    <mergeCell ref="F135:G135"/>
+    <mergeCell ref="D135:E135"/>
+    <mergeCell ref="H135:I135"/>
+    <mergeCell ref="J135:K135"/>
+    <mergeCell ref="D116:E116"/>
+    <mergeCell ref="F116:G116"/>
+    <mergeCell ref="J116:K116"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>