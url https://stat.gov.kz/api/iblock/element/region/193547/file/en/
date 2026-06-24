--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -1,75 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Электронная номенклатура\2026\12-16_Основные показатели (динамические ряды)\Внутренняя торговля\анг\Dynamic tables\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C739BCEC-959B-43BA-ADFA-33E9D2E03972}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="13425" yWindow="345" windowWidth="15075" windowHeight="10140" activeTab="2"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Volume provision food " sheetId="3" r:id="rId1"/>
     <sheet name="PVI" sheetId="4" r:id="rId2"/>
     <sheet name="PVI regions and volume" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Volume provision food '!$A$1:$M$32</definedName>
   </definedNames>
-  <calcPr calcId="124519" fullPrecision="0"/>
+  <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L10" i="3"/>
+  <c r="L10" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="992" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="994" uniqueCount="149">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -477,58 +483,59 @@
   <si>
     <t>January-June 2026</t>
   </si>
   <si>
     <t>January-July 2026</t>
   </si>
   <si>
     <t>January-August 2026</t>
   </si>
   <si>
     <t>January-September 2026</t>
   </si>
   <si>
     <t>January-October 2026</t>
   </si>
   <si>
     <t>January-November 2026</t>
   </si>
   <si>
     <t>January-December 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="4">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -585,50 +592,55 @@
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -832,51 +844,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="118">
+  <cellXfs count="124">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -1065,50 +1077,68 @@
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="17" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1134,173 +1164,183 @@
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1437,110 +1477,110 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Y40"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="E32" sqref="E32"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="3" width="8.85546875" style="1" customWidth="1"/>
     <col min="4" max="8" width="8.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="96" t="s">
+      <c r="A1" s="102" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="96"/>
-[...10 lines deleted...]
-      <c r="M1" s="96"/>
+      <c r="B1" s="102"/>
+      <c r="C1" s="102"/>
+      <c r="D1" s="102"/>
+      <c r="E1" s="102"/>
+      <c r="F1" s="102"/>
+      <c r="G1" s="102"/>
+      <c r="H1" s="102"/>
+      <c r="I1" s="102"/>
+      <c r="J1" s="102"/>
+      <c r="K1" s="102"/>
+      <c r="L1" s="102"/>
+      <c r="M1" s="102"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="97" t="s">
+      <c r="A2" s="103" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="97"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:25" s="4" customFormat="1" ht="13.5" thickBot="1">
+      <c r="B2" s="103"/>
+      <c r="C2" s="103"/>
+      <c r="D2" s="103"/>
+      <c r="E2" s="103"/>
+      <c r="F2" s="103"/>
+      <c r="G2" s="103"/>
+      <c r="H2" s="103"/>
+      <c r="I2" s="103"/>
+      <c r="J2" s="103"/>
+      <c r="K2" s="103"/>
+      <c r="L2" s="103"/>
+      <c r="M2" s="103"/>
+    </row>
+    <row r="3" spans="1:25" s="4" customFormat="1" ht="26.25" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>7</v>
       </c>
@@ -1898,98 +1938,100 @@
       <c r="M11" s="78">
         <v>3947.1</v>
       </c>
       <c r="N11" s="83"/>
       <c r="O11" s="83"/>
       <c r="P11" s="83"/>
       <c r="Q11" s="83"/>
       <c r="R11" s="83"/>
     </row>
     <row r="12" spans="1:25" s="82" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="80">
         <v>2026</v>
       </c>
       <c r="B12" s="10">
         <v>2524.9</v>
       </c>
       <c r="C12" s="78">
         <v>2691.8</v>
       </c>
       <c r="D12" s="78">
         <v>2803.2</v>
       </c>
       <c r="E12" s="78">
         <v>2686.2</v>
       </c>
-      <c r="F12" s="78"/>
+      <c r="F12" s="78">
+        <v>2918.7</v>
+      </c>
       <c r="G12" s="78"/>
       <c r="H12" s="78"/>
       <c r="I12" s="78"/>
       <c r="J12" s="78"/>
       <c r="K12" s="78"/>
       <c r="L12" s="78"/>
       <c r="M12" s="78"/>
       <c r="N12" s="83"/>
       <c r="O12" s="83"/>
       <c r="P12" s="83"/>
       <c r="Q12" s="83"/>
       <c r="R12" s="83"/>
     </row>
     <row r="13" spans="1:25" ht="15" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="98"/>
-[...10 lines deleted...]
-      <c r="M13" s="100"/>
+      <c r="B13" s="104"/>
+      <c r="C13" s="105"/>
+      <c r="D13" s="105"/>
+      <c r="E13" s="105"/>
+      <c r="F13" s="105"/>
+      <c r="G13" s="105"/>
+      <c r="H13" s="105"/>
+      <c r="I13" s="105"/>
+      <c r="J13" s="105"/>
+      <c r="K13" s="105"/>
+      <c r="L13" s="105"/>
+      <c r="M13" s="106"/>
       <c r="N13" s="13"/>
     </row>
     <row r="14" spans="1:25" ht="14.25" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="101"/>
-[...10 lines deleted...]
-      <c r="M14" s="103"/>
+      <c r="B14" s="107"/>
+      <c r="C14" s="108"/>
+      <c r="D14" s="108"/>
+      <c r="E14" s="108"/>
+      <c r="F14" s="108"/>
+      <c r="G14" s="108"/>
+      <c r="H14" s="108"/>
+      <c r="I14" s="108"/>
+      <c r="J14" s="108"/>
+      <c r="K14" s="108"/>
+      <c r="L14" s="108"/>
+      <c r="M14" s="109"/>
     </row>
     <row r="15" spans="1:25" ht="15" customHeight="1">
       <c r="A15" s="14">
         <v>2019</v>
       </c>
       <c r="B15" s="10">
         <v>558.70000000000005</v>
       </c>
       <c r="C15" s="10">
         <v>582.29999999999995</v>
       </c>
       <c r="D15" s="10">
         <v>805.4</v>
       </c>
       <c r="E15" s="10">
         <v>712.8</v>
       </c>
       <c r="F15" s="10">
         <v>743.3</v>
       </c>
       <c r="G15" s="10">
         <v>700.7</v>
       </c>
       <c r="H15" s="10">
         <v>783.3</v>
@@ -2257,51 +2299,53 @@
       </c>
       <c r="L21" s="78">
         <v>1764.8</v>
       </c>
       <c r="M21" s="78">
         <v>2119.8000000000002</v>
       </c>
       <c r="N21" s="15"/>
     </row>
     <row r="22" spans="1:14" s="82" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="80">
         <v>2026</v>
       </c>
       <c r="B22" s="10">
         <v>1790.6</v>
       </c>
       <c r="C22" s="78">
         <v>1957.5</v>
       </c>
       <c r="D22" s="78">
         <v>2068.9</v>
       </c>
       <c r="E22" s="78">
         <v>1951.9</v>
       </c>
-      <c r="F22" s="78"/>
+      <c r="F22" s="78">
+        <v>2184.4</v>
+      </c>
       <c r="G22" s="78"/>
       <c r="H22" s="85"/>
       <c r="I22" s="78"/>
       <c r="J22" s="78"/>
       <c r="K22" s="78"/>
       <c r="L22" s="78"/>
       <c r="M22" s="78"/>
       <c r="N22" s="15"/>
     </row>
     <row r="23" spans="1:14" ht="50.25" customHeight="1">
       <c r="A23" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="19"/>
       <c r="D23" s="19"/>
       <c r="E23" s="19"/>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
       <c r="K23" s="19"/>
       <c r="L23" s="19"/>
       <c r="M23" s="20"/>
@@ -2572,67 +2616,69 @@
       <c r="F30" s="79">
         <v>1045.0999999999999</v>
       </c>
       <c r="G30" s="79">
         <v>2289.9</v>
       </c>
       <c r="H30" s="81">
         <v>2289.9</v>
       </c>
       <c r="I30" s="79">
         <v>2289.9</v>
       </c>
       <c r="J30" s="79">
         <v>2289.9</v>
       </c>
       <c r="K30" s="79">
         <v>2289.9</v>
       </c>
       <c r="L30" s="81">
         <v>2289.9</v>
       </c>
       <c r="M30" s="81">
         <v>1827.3</v>
       </c>
     </row>
-    <row r="31" spans="1:14" s="82" customFormat="1">
+    <row r="31" spans="1:14" s="82" customFormat="1" ht="12">
       <c r="A31" s="80">
         <v>2026</v>
       </c>
-      <c r="B31" s="68">
+      <c r="B31" s="79">
         <v>734.3</v>
       </c>
-      <c r="C31" s="68">
+      <c r="C31" s="79">
         <v>734.3</v>
       </c>
-      <c r="D31" s="68">
+      <c r="D31" s="79">
         <v>734.3</v>
       </c>
       <c r="E31" s="79">
         <v>734.3</v>
       </c>
-      <c r="F31" s="79"/>
+      <c r="F31" s="81">
+        <v>734.3</v>
+      </c>
       <c r="G31" s="79"/>
       <c r="H31" s="81"/>
       <c r="I31" s="79"/>
       <c r="J31" s="79"/>
       <c r="K31" s="79"/>
       <c r="L31" s="81"/>
       <c r="M31" s="81"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="21" t="s">
         <v>17</v>
       </c>
       <c r="F32" s="13"/>
     </row>
     <row r="34" spans="2:15">
       <c r="M34" s="22"/>
     </row>
     <row r="35" spans="2:15">
       <c r="F35" s="13"/>
       <c r="M35" s="22"/>
     </row>
     <row r="36" spans="2:15">
       <c r="M36" s="22"/>
     </row>
     <row r="37" spans="2:15">
@@ -2651,138 +2697,138 @@
     </row>
     <row r="38" spans="2:15">
       <c r="M38" s="22"/>
       <c r="O38" s="13"/>
     </row>
     <row r="39" spans="2:15">
       <c r="M39" s="22"/>
     </row>
     <row r="40" spans="2:15">
       <c r="M40" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B13:M14"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E30" sqref="E30"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" customHeight="1"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="47"/>
     <col min="10" max="10" width="10.5703125" style="47" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="47"/>
     <col min="12" max="12" width="9.85546875" style="47" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18" customHeight="1">
-      <c r="A1" s="104" t="s">
+      <c r="A1" s="110" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="105"/>
-[...10 lines deleted...]
-      <c r="M1" s="105"/>
+      <c r="B1" s="111"/>
+      <c r="C1" s="111"/>
+      <c r="D1" s="111"/>
+      <c r="E1" s="111"/>
+      <c r="F1" s="111"/>
+      <c r="G1" s="111"/>
+      <c r="H1" s="111"/>
+      <c r="I1" s="111"/>
+      <c r="J1" s="111"/>
+      <c r="K1" s="111"/>
+      <c r="L1" s="111"/>
+      <c r="M1" s="111"/>
     </row>
     <row r="2" spans="1:13" ht="18" customHeight="1">
       <c r="A2" s="48"/>
       <c r="B2" s="49" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="49" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="49" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="49" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="49" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="49" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="49" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="49" t="s">
         <v>7</v>
       </c>
       <c r="J2" s="49" t="s">
         <v>8</v>
       </c>
       <c r="K2" s="49" t="s">
         <v>9</v>
       </c>
       <c r="L2" s="49" t="s">
         <v>10</v>
       </c>
       <c r="M2" s="49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="18" customHeight="1">
-      <c r="A3" s="106" t="s">
+      <c r="A3" s="112" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="107"/>
-[...10 lines deleted...]
-      <c r="M3" s="108"/>
+      <c r="B3" s="113"/>
+      <c r="C3" s="113"/>
+      <c r="D3" s="113"/>
+      <c r="E3" s="113"/>
+      <c r="F3" s="113"/>
+      <c r="G3" s="113"/>
+      <c r="H3" s="113"/>
+      <c r="I3" s="113"/>
+      <c r="J3" s="113"/>
+      <c r="K3" s="113"/>
+      <c r="L3" s="113"/>
+      <c r="M3" s="114"/>
     </row>
     <row r="4" spans="1:13" ht="18" customHeight="1">
       <c r="A4" s="50">
         <v>2019</v>
       </c>
       <c r="B4" s="62">
         <v>98.1</v>
       </c>
       <c r="C4" s="62">
         <v>102.1</v>
       </c>
       <c r="D4" s="62">
         <v>119</v>
       </c>
       <c r="E4" s="62">
         <v>92.4</v>
       </c>
       <c r="F4" s="62">
         <v>119.5</v>
       </c>
       <c r="G4" s="62">
         <v>114.7</v>
       </c>
       <c r="H4" s="62">
         <v>104.6</v>
@@ -3043,75 +3089,77 @@
         <v>101.9</v>
       </c>
       <c r="L10" s="72">
         <v>102.3</v>
       </c>
       <c r="M10" s="54">
         <v>96.6</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="18" customHeight="1">
       <c r="A11" s="50">
         <v>2026</v>
       </c>
       <c r="B11" s="52">
         <v>63.6</v>
       </c>
       <c r="C11" s="52">
         <v>105.4</v>
       </c>
       <c r="D11" s="52">
         <v>103</v>
       </c>
       <c r="E11" s="52">
         <v>94.8</v>
       </c>
-      <c r="F11" s="51"/>
+      <c r="F11" s="51">
+        <v>107.4</v>
+      </c>
       <c r="G11" s="51"/>
       <c r="H11" s="51"/>
       <c r="I11" s="51"/>
       <c r="J11" s="51"/>
       <c r="K11" s="51"/>
       <c r="L11" s="72"/>
       <c r="M11" s="54"/>
     </row>
     <row r="12" spans="1:13" ht="18" customHeight="1">
-      <c r="A12" s="109" t="s">
+      <c r="A12" s="115" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="110"/>
-[...10 lines deleted...]
-      <c r="M12" s="111"/>
+      <c r="B12" s="116"/>
+      <c r="C12" s="116"/>
+      <c r="D12" s="116"/>
+      <c r="E12" s="116"/>
+      <c r="F12" s="116"/>
+      <c r="G12" s="116"/>
+      <c r="H12" s="116"/>
+      <c r="I12" s="116"/>
+      <c r="J12" s="116"/>
+      <c r="K12" s="116"/>
+      <c r="L12" s="116"/>
+      <c r="M12" s="117"/>
     </row>
     <row r="13" spans="1:13" ht="18" customHeight="1">
       <c r="A13" s="55">
         <v>2019</v>
       </c>
       <c r="B13" s="62">
         <v>83.6</v>
       </c>
       <c r="C13" s="62">
         <v>84.1</v>
       </c>
       <c r="D13" s="62">
         <v>92.9</v>
       </c>
       <c r="E13" s="62">
         <v>83.5</v>
       </c>
       <c r="F13" s="62">
         <v>96.5</v>
       </c>
       <c r="G13" s="62">
         <v>114.3</v>
       </c>
       <c r="H13" s="62">
         <v>165.3</v>
@@ -3372,75 +3420,77 @@
         <v>105.8</v>
       </c>
       <c r="L19" s="72">
         <v>112</v>
       </c>
       <c r="M19" s="54">
         <v>103.1</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="18" customHeight="1">
       <c r="A20" s="55">
         <v>2026</v>
       </c>
       <c r="B20" s="52">
         <v>105.6</v>
       </c>
       <c r="C20" s="52">
         <v>107.6</v>
       </c>
       <c r="D20" s="52">
         <v>103.1</v>
       </c>
       <c r="E20" s="52">
         <v>99</v>
       </c>
-      <c r="F20" s="62"/>
+      <c r="F20" s="62">
+        <v>105</v>
+      </c>
       <c r="G20" s="62"/>
       <c r="H20" s="62"/>
       <c r="I20" s="62"/>
       <c r="J20" s="62"/>
       <c r="K20" s="62"/>
       <c r="L20" s="72"/>
       <c r="M20" s="54"/>
     </row>
     <row r="21" spans="1:13" ht="18" customHeight="1">
-      <c r="A21" s="109" t="s">
+      <c r="A21" s="115" t="s">
         <v>21</v>
       </c>
-      <c r="B21" s="110"/>
-[...10 lines deleted...]
-      <c r="M21" s="111"/>
+      <c r="B21" s="116"/>
+      <c r="C21" s="116"/>
+      <c r="D21" s="116"/>
+      <c r="E21" s="116"/>
+      <c r="F21" s="116"/>
+      <c r="G21" s="116"/>
+      <c r="H21" s="116"/>
+      <c r="I21" s="116"/>
+      <c r="J21" s="116"/>
+      <c r="K21" s="116"/>
+      <c r="L21" s="116"/>
+      <c r="M21" s="117"/>
     </row>
     <row r="22" spans="1:13" ht="18" customHeight="1">
       <c r="A22" s="50">
         <v>2019</v>
       </c>
       <c r="B22" s="62">
         <v>83.6</v>
       </c>
       <c r="C22" s="62">
         <v>83.8</v>
       </c>
       <c r="D22" s="62">
         <v>87.1</v>
       </c>
       <c r="E22" s="62">
         <v>86.1</v>
       </c>
       <c r="F22" s="62">
         <v>88.4</v>
       </c>
       <c r="G22" s="62">
         <v>92.9</v>
       </c>
       <c r="H22" s="62">
         <v>101</v>
@@ -3701,219 +3751,221 @@
         <v>99.3</v>
       </c>
       <c r="L28" s="77">
         <v>100.6</v>
       </c>
       <c r="M28" s="54">
         <v>100.9</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="18" customHeight="1">
       <c r="A29" s="50">
         <v>2026</v>
       </c>
       <c r="B29" s="52">
         <v>105.6</v>
       </c>
       <c r="C29" s="52">
         <v>106.6</v>
       </c>
       <c r="D29" s="52">
         <v>105.3</v>
       </c>
       <c r="E29" s="52">
         <v>103.6</v>
       </c>
-      <c r="F29" s="62"/>
+      <c r="F29" s="62">
+        <v>103.9</v>
+      </c>
       <c r="G29" s="84"/>
       <c r="H29" s="77"/>
       <c r="I29" s="62"/>
       <c r="J29" s="62"/>
       <c r="K29" s="77"/>
       <c r="L29" s="77"/>
       <c r="M29" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:Y173"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A136" workbookViewId="0">
-      <selection activeCell="L174" sqref="L174"/>
+    <sheetView topLeftCell="A136" workbookViewId="0">
+      <selection activeCell="K172" sqref="K172"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="23.42578125" style="24" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="24" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="24" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="24" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="24" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="24" customWidth="1"/>
     <col min="7" max="7" width="8.42578125" style="24" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="24" customWidth="1"/>
     <col min="9" max="9" width="8.42578125" style="24" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="24" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="24" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="24" customWidth="1"/>
     <col min="13" max="13" width="8" style="24" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="24" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="24" customWidth="1"/>
     <col min="16" max="16" width="10.7109375" style="24" customWidth="1"/>
     <col min="17" max="17" width="8.42578125" style="24" customWidth="1"/>
     <col min="18" max="18" width="10.7109375" style="24" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="24" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" style="24" customWidth="1"/>
     <col min="21" max="21" width="9.140625" style="24"/>
     <col min="22" max="22" width="10.7109375" style="24" customWidth="1"/>
     <col min="23" max="23" width="9.42578125" style="24" customWidth="1"/>
     <col min="24" max="24" width="10.7109375" style="24" customWidth="1"/>
     <col min="25" max="25" width="9.28515625" style="24" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A1" s="117" t="s">
+      <c r="A1" s="123" t="s">
         <v>109</v>
       </c>
-      <c r="B1" s="117"/>
-[...22 lines deleted...]
-      <c r="Y1" s="117"/>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
+      <c r="I1" s="123"/>
+      <c r="J1" s="123"/>
+      <c r="K1" s="123"/>
+      <c r="L1" s="123"/>
+      <c r="M1" s="123"/>
+      <c r="N1" s="123"/>
+      <c r="O1" s="123"/>
+      <c r="P1" s="123"/>
+      <c r="Q1" s="123"/>
+      <c r="R1" s="123"/>
+      <c r="S1" s="123"/>
+      <c r="T1" s="123"/>
+      <c r="U1" s="123"/>
+      <c r="V1" s="123"/>
+      <c r="W1" s="123"/>
+      <c r="X1" s="123"/>
+      <c r="Y1" s="123"/>
     </row>
     <row r="2" spans="1:25" ht="12.75" customHeight="1">
       <c r="A2" s="25"/>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
       <c r="N2" s="25"/>
       <c r="O2" s="25"/>
       <c r="P2" s="25"/>
       <c r="Q2" s="25"/>
       <c r="R2" s="25"/>
       <c r="S2" s="25"/>
       <c r="T2" s="25"/>
       <c r="U2" s="25"/>
       <c r="V2" s="25"/>
       <c r="W2" s="25"/>
       <c r="X2" s="25"/>
       <c r="Y2" s="25"/>
     </row>
     <row r="3" spans="1:25" ht="12" customHeight="1">
-      <c r="A3" s="112"/>
-      <c r="B3" s="114" t="s">
+      <c r="A3" s="118"/>
+      <c r="B3" s="120" t="s">
         <v>27</v>
       </c>
-      <c r="C3" s="115"/>
-      <c r="D3" s="114" t="s">
+      <c r="C3" s="121"/>
+      <c r="D3" s="120" t="s">
         <v>28</v>
       </c>
-      <c r="E3" s="115"/>
-      <c r="F3" s="114" t="s">
+      <c r="E3" s="121"/>
+      <c r="F3" s="120" t="s">
         <v>29</v>
       </c>
-      <c r="G3" s="115"/>
-      <c r="H3" s="114" t="s">
+      <c r="G3" s="121"/>
+      <c r="H3" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="I3" s="115"/>
-      <c r="J3" s="114" t="s">
+      <c r="I3" s="121"/>
+      <c r="J3" s="120" t="s">
         <v>31</v>
       </c>
-      <c r="K3" s="115"/>
-      <c r="L3" s="114" t="s">
+      <c r="K3" s="121"/>
+      <c r="L3" s="120" t="s">
         <v>32</v>
       </c>
-      <c r="M3" s="115"/>
-      <c r="N3" s="116" t="s">
+      <c r="M3" s="121"/>
+      <c r="N3" s="122" t="s">
         <v>33</v>
       </c>
-      <c r="O3" s="116"/>
-      <c r="P3" s="116" t="s">
+      <c r="O3" s="122"/>
+      <c r="P3" s="122" t="s">
         <v>34</v>
       </c>
-      <c r="Q3" s="116"/>
-      <c r="R3" s="116" t="s">
+      <c r="Q3" s="122"/>
+      <c r="R3" s="122" t="s">
         <v>35</v>
       </c>
-      <c r="S3" s="116"/>
-      <c r="T3" s="116" t="s">
+      <c r="S3" s="122"/>
+      <c r="T3" s="122" t="s">
         <v>36</v>
       </c>
-      <c r="U3" s="116"/>
-      <c r="V3" s="116" t="s">
+      <c r="U3" s="122"/>
+      <c r="V3" s="122" t="s">
         <v>37</v>
       </c>
-      <c r="W3" s="116"/>
-      <c r="X3" s="116" t="s">
+      <c r="W3" s="122"/>
+      <c r="X3" s="122" t="s">
         <v>38</v>
       </c>
-      <c r="Y3" s="116"/>
+      <c r="Y3" s="122"/>
     </row>
     <row r="4" spans="1:25" ht="66" customHeight="1">
-      <c r="A4" s="113"/>
+      <c r="A4" s="119"/>
       <c r="B4" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C4" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D4" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E4" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F4" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G4" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H4" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I4" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J4" s="26" t="s">
@@ -5511,102 +5563,102 @@
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="25"/>
       <c r="J25" s="25"/>
       <c r="K25" s="25"/>
       <c r="L25" s="25"/>
       <c r="M25" s="25"/>
       <c r="N25" s="25"/>
       <c r="O25" s="25"/>
       <c r="P25" s="25"/>
       <c r="Q25" s="25"/>
       <c r="R25" s="25"/>
       <c r="S25" s="25"/>
       <c r="T25" s="25"/>
       <c r="U25" s="25"/>
       <c r="V25" s="25"/>
       <c r="W25" s="25"/>
       <c r="X25" s="25"/>
       <c r="Y25" s="25"/>
     </row>
     <row r="27" spans="1:25" ht="12" customHeight="1">
-      <c r="A27" s="112"/>
-      <c r="B27" s="114" t="s">
+      <c r="A27" s="118"/>
+      <c r="B27" s="120" t="s">
         <v>39</v>
       </c>
-      <c r="C27" s="115"/>
-      <c r="D27" s="114" t="s">
+      <c r="C27" s="121"/>
+      <c r="D27" s="120" t="s">
         <v>40</v>
       </c>
-      <c r="E27" s="115"/>
-      <c r="F27" s="114" t="s">
+      <c r="E27" s="121"/>
+      <c r="F27" s="120" t="s">
         <v>41</v>
       </c>
-      <c r="G27" s="115"/>
-      <c r="H27" s="114" t="s">
+      <c r="G27" s="121"/>
+      <c r="H27" s="120" t="s">
         <v>42</v>
       </c>
-      <c r="I27" s="115"/>
-      <c r="J27" s="114" t="s">
+      <c r="I27" s="121"/>
+      <c r="J27" s="120" t="s">
         <v>43</v>
       </c>
-      <c r="K27" s="115"/>
-      <c r="L27" s="114" t="s">
+      <c r="K27" s="121"/>
+      <c r="L27" s="120" t="s">
         <v>44</v>
       </c>
-      <c r="M27" s="115"/>
-      <c r="N27" s="116" t="s">
+      <c r="M27" s="121"/>
+      <c r="N27" s="122" t="s">
         <v>45</v>
       </c>
-      <c r="O27" s="116"/>
-      <c r="P27" s="116" t="s">
+      <c r="O27" s="122"/>
+      <c r="P27" s="122" t="s">
         <v>46</v>
       </c>
-      <c r="Q27" s="116"/>
-      <c r="R27" s="116" t="s">
+      <c r="Q27" s="122"/>
+      <c r="R27" s="122" t="s">
         <v>47</v>
       </c>
-      <c r="S27" s="116"/>
-      <c r="T27" s="116" t="s">
+      <c r="S27" s="122"/>
+      <c r="T27" s="122" t="s">
         <v>48</v>
       </c>
-      <c r="U27" s="116"/>
-      <c r="V27" s="116" t="s">
+      <c r="U27" s="122"/>
+      <c r="V27" s="122" t="s">
         <v>49</v>
       </c>
-      <c r="W27" s="116"/>
-      <c r="X27" s="116" t="s">
+      <c r="W27" s="122"/>
+      <c r="X27" s="122" t="s">
         <v>50</v>
       </c>
-      <c r="Y27" s="116"/>
+      <c r="Y27" s="122"/>
     </row>
     <row r="28" spans="1:25" ht="67.5" customHeight="1">
-      <c r="A28" s="113"/>
+      <c r="A28" s="119"/>
       <c r="B28" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C28" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D28" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F28" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G28" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H28" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I28" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J28" s="26" t="s">
@@ -7177,102 +7229,102 @@
         <v>63.8</v>
       </c>
       <c r="S48" s="33">
         <v>212.6</v>
       </c>
       <c r="T48" s="89">
         <v>80.7</v>
       </c>
       <c r="U48" s="33">
         <v>229</v>
       </c>
       <c r="V48" s="89">
         <v>97.6</v>
       </c>
       <c r="W48" s="33">
         <v>227.5</v>
       </c>
       <c r="X48" s="89">
         <v>114.4</v>
       </c>
       <c r="Y48" s="33">
         <v>223.6</v>
       </c>
     </row>
     <row r="51" spans="1:25" ht="15" customHeight="1">
-      <c r="A51" s="112"/>
-      <c r="B51" s="114" t="s">
+      <c r="A51" s="118"/>
+      <c r="B51" s="120" t="s">
         <v>52</v>
       </c>
-      <c r="C51" s="115"/>
-      <c r="D51" s="114" t="s">
+      <c r="C51" s="121"/>
+      <c r="D51" s="120" t="s">
         <v>53</v>
       </c>
-      <c r="E51" s="115"/>
-      <c r="F51" s="114" t="s">
+      <c r="E51" s="121"/>
+      <c r="F51" s="120" t="s">
         <v>54</v>
       </c>
-      <c r="G51" s="115"/>
-      <c r="H51" s="114" t="s">
+      <c r="G51" s="121"/>
+      <c r="H51" s="120" t="s">
         <v>55</v>
       </c>
-      <c r="I51" s="115"/>
-      <c r="J51" s="114" t="s">
+      <c r="I51" s="121"/>
+      <c r="J51" s="120" t="s">
         <v>56</v>
       </c>
-      <c r="K51" s="115"/>
-      <c r="L51" s="114" t="s">
+      <c r="K51" s="121"/>
+      <c r="L51" s="120" t="s">
         <v>57</v>
       </c>
-      <c r="M51" s="115"/>
-      <c r="N51" s="116" t="s">
+      <c r="M51" s="121"/>
+      <c r="N51" s="122" t="s">
         <v>58</v>
       </c>
-      <c r="O51" s="116"/>
-      <c r="P51" s="116" t="s">
+      <c r="O51" s="122"/>
+      <c r="P51" s="122" t="s">
         <v>59</v>
       </c>
-      <c r="Q51" s="116"/>
-      <c r="R51" s="116" t="s">
+      <c r="Q51" s="122"/>
+      <c r="R51" s="122" t="s">
         <v>60</v>
       </c>
-      <c r="S51" s="116"/>
-      <c r="T51" s="116" t="s">
+      <c r="S51" s="122"/>
+      <c r="T51" s="122" t="s">
         <v>61</v>
       </c>
-      <c r="U51" s="116"/>
-      <c r="V51" s="116" t="s">
+      <c r="U51" s="122"/>
+      <c r="V51" s="122" t="s">
         <v>62</v>
       </c>
-      <c r="W51" s="116"/>
-      <c r="X51" s="116" t="s">
+      <c r="W51" s="122"/>
+      <c r="X51" s="122" t="s">
         <v>63</v>
       </c>
-      <c r="Y51" s="116"/>
+      <c r="Y51" s="122"/>
     </row>
     <row r="52" spans="1:25" ht="67.5" customHeight="1">
-      <c r="A52" s="113"/>
+      <c r="A52" s="119"/>
       <c r="B52" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C52" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D52" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E52" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F52" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G52" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H52" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I52" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J52" s="26" t="s">
@@ -8875,102 +8927,102 @@
       <c r="H73" s="37"/>
       <c r="I73" s="38"/>
       <c r="J73" s="1"/>
       <c r="K73" s="1"/>
       <c r="L73" s="37"/>
       <c r="M73" s="37"/>
       <c r="N73" s="37"/>
       <c r="O73" s="37"/>
       <c r="P73" s="37"/>
       <c r="Q73" s="37"/>
       <c r="R73" s="37"/>
       <c r="S73" s="37"/>
       <c r="T73" s="37"/>
       <c r="U73" s="37"/>
       <c r="V73" s="37"/>
       <c r="W73" s="37"/>
       <c r="X73" s="37"/>
       <c r="Y73" s="37"/>
     </row>
     <row r="74" spans="1:25">
       <c r="V74" s="39"/>
       <c r="W74" s="39"/>
       <c r="X74" s="39"/>
     </row>
     <row r="75" spans="1:25" ht="12" customHeight="1">
-      <c r="A75" s="112"/>
-      <c r="B75" s="114" t="s">
+      <c r="A75" s="118"/>
+      <c r="B75" s="120" t="s">
         <v>64</v>
       </c>
-      <c r="C75" s="115"/>
-      <c r="D75" s="114" t="s">
+      <c r="C75" s="121"/>
+      <c r="D75" s="120" t="s">
         <v>65</v>
       </c>
-      <c r="E75" s="115"/>
-      <c r="F75" s="114" t="s">
+      <c r="E75" s="121"/>
+      <c r="F75" s="120" t="s">
         <v>66</v>
       </c>
-      <c r="G75" s="115"/>
-      <c r="H75" s="114" t="s">
+      <c r="G75" s="121"/>
+      <c r="H75" s="120" t="s">
         <v>67</v>
       </c>
-      <c r="I75" s="115"/>
-      <c r="J75" s="114" t="s">
+      <c r="I75" s="121"/>
+      <c r="J75" s="120" t="s">
         <v>68</v>
       </c>
-      <c r="K75" s="115"/>
-      <c r="L75" s="114" t="s">
+      <c r="K75" s="121"/>
+      <c r="L75" s="120" t="s">
         <v>69</v>
       </c>
-      <c r="M75" s="115"/>
-      <c r="N75" s="116" t="s">
+      <c r="M75" s="121"/>
+      <c r="N75" s="122" t="s">
         <v>70</v>
       </c>
-      <c r="O75" s="116"/>
-      <c r="P75" s="116" t="s">
+      <c r="O75" s="122"/>
+      <c r="P75" s="122" t="s">
         <v>59</v>
       </c>
-      <c r="Q75" s="116"/>
-      <c r="R75" s="116" t="s">
+      <c r="Q75" s="122"/>
+      <c r="R75" s="122" t="s">
         <v>71</v>
       </c>
-      <c r="S75" s="116"/>
-      <c r="T75" s="116" t="s">
+      <c r="S75" s="122"/>
+      <c r="T75" s="122" t="s">
         <v>72</v>
       </c>
-      <c r="U75" s="116"/>
-      <c r="V75" s="116" t="s">
+      <c r="U75" s="122"/>
+      <c r="V75" s="122" t="s">
         <v>73</v>
       </c>
-      <c r="W75" s="116"/>
-      <c r="X75" s="116" t="s">
+      <c r="W75" s="122"/>
+      <c r="X75" s="122" t="s">
         <v>74</v>
       </c>
-      <c r="Y75" s="116"/>
+      <c r="Y75" s="122"/>
     </row>
     <row r="76" spans="1:25" ht="66.75" customHeight="1">
-      <c r="A76" s="113"/>
+      <c r="A76" s="119"/>
       <c r="B76" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C76" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D76" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E76" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F76" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G76" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H76" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I76" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J76" s="26" t="s">
@@ -10621,102 +10673,102 @@
         <v>25</v>
       </c>
       <c r="T97" s="89">
         <v>105.6</v>
       </c>
       <c r="U97" s="34" t="s">
         <v>25</v>
       </c>
       <c r="V97" s="89">
         <v>126.7</v>
       </c>
       <c r="W97" s="34" t="s">
         <v>25</v>
       </c>
       <c r="X97" s="89">
         <v>147.80000000000001</v>
       </c>
       <c r="Y97" s="34" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="98" spans="1:25" ht="15" customHeight="1">
       <c r="H98" s="1"/>
     </row>
     <row r="100" spans="1:25" ht="15" customHeight="1">
-      <c r="A100" s="112"/>
-      <c r="B100" s="114" t="s">
+      <c r="A100" s="118"/>
+      <c r="B100" s="120" t="s">
         <v>75</v>
       </c>
-      <c r="C100" s="115"/>
-      <c r="D100" s="114" t="s">
+      <c r="C100" s="121"/>
+      <c r="D100" s="120" t="s">
         <v>76</v>
       </c>
-      <c r="E100" s="115"/>
-      <c r="F100" s="114" t="s">
+      <c r="E100" s="121"/>
+      <c r="F100" s="120" t="s">
         <v>77</v>
       </c>
-      <c r="G100" s="115"/>
-      <c r="H100" s="114" t="s">
+      <c r="G100" s="121"/>
+      <c r="H100" s="120" t="s">
         <v>78</v>
       </c>
-      <c r="I100" s="115"/>
-      <c r="J100" s="114" t="s">
+      <c r="I100" s="121"/>
+      <c r="J100" s="120" t="s">
         <v>79</v>
       </c>
-      <c r="K100" s="115"/>
-      <c r="L100" s="114" t="s">
+      <c r="K100" s="121"/>
+      <c r="L100" s="120" t="s">
         <v>80</v>
       </c>
-      <c r="M100" s="115"/>
-      <c r="N100" s="116" t="s">
+      <c r="M100" s="121"/>
+      <c r="N100" s="122" t="s">
         <v>81</v>
       </c>
-      <c r="O100" s="116"/>
-      <c r="P100" s="116" t="s">
+      <c r="O100" s="122"/>
+      <c r="P100" s="122" t="s">
         <v>82</v>
       </c>
-      <c r="Q100" s="116"/>
-      <c r="R100" s="116" t="s">
+      <c r="Q100" s="122"/>
+      <c r="R100" s="122" t="s">
         <v>83</v>
       </c>
-      <c r="S100" s="116"/>
-      <c r="T100" s="116" t="s">
+      <c r="S100" s="122"/>
+      <c r="T100" s="122" t="s">
         <v>84</v>
       </c>
-      <c r="U100" s="116"/>
-      <c r="V100" s="116" t="s">
+      <c r="U100" s="122"/>
+      <c r="V100" s="122" t="s">
         <v>85</v>
       </c>
-      <c r="W100" s="116"/>
-      <c r="X100" s="116" t="s">
+      <c r="W100" s="122"/>
+      <c r="X100" s="122" t="s">
         <v>86</v>
       </c>
-      <c r="Y100" s="116"/>
+      <c r="Y100" s="122"/>
     </row>
     <row r="101" spans="1:25" ht="68.25" customHeight="1">
-      <c r="A101" s="113"/>
+      <c r="A101" s="119"/>
       <c r="B101" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C101" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D101" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E101" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F101" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G101" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H101" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I101" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J101" s="26" t="s">
@@ -11698,102 +11750,102 @@
       <c r="C114" s="42"/>
       <c r="D114" s="41"/>
       <c r="E114" s="42"/>
       <c r="F114" s="41"/>
       <c r="G114" s="42"/>
       <c r="H114" s="41"/>
       <c r="I114" s="42"/>
       <c r="J114" s="41"/>
       <c r="K114" s="42"/>
       <c r="L114" s="41"/>
       <c r="M114" s="42"/>
       <c r="N114" s="41"/>
       <c r="O114" s="42"/>
       <c r="P114" s="41"/>
       <c r="Q114" s="42"/>
       <c r="R114" s="41"/>
       <c r="S114" s="42"/>
       <c r="T114" s="41"/>
       <c r="U114" s="42"/>
       <c r="V114" s="41"/>
       <c r="W114" s="42"/>
       <c r="X114" s="41"/>
       <c r="Y114" s="42"/>
     </row>
     <row r="116" spans="1:25" ht="12" customHeight="1">
-      <c r="A116" s="112"/>
-      <c r="B116" s="114" t="s">
+      <c r="A116" s="118"/>
+      <c r="B116" s="120" t="s">
         <v>87</v>
       </c>
-      <c r="C116" s="115"/>
-      <c r="D116" s="114" t="s">
+      <c r="C116" s="121"/>
+      <c r="D116" s="120" t="s">
         <v>110</v>
       </c>
-      <c r="E116" s="115"/>
-      <c r="F116" s="114" t="s">
+      <c r="E116" s="121"/>
+      <c r="F116" s="120" t="s">
         <v>111</v>
       </c>
-      <c r="G116" s="115"/>
-      <c r="H116" s="114" t="s">
+      <c r="G116" s="121"/>
+      <c r="H116" s="120" t="s">
         <v>114</v>
       </c>
-      <c r="I116" s="115"/>
-      <c r="J116" s="114" t="s">
+      <c r="I116" s="121"/>
+      <c r="J116" s="120" t="s">
         <v>115</v>
       </c>
-      <c r="K116" s="115"/>
-      <c r="L116" s="114" t="s">
+      <c r="K116" s="121"/>
+      <c r="L116" s="120" t="s">
         <v>116</v>
       </c>
-      <c r="M116" s="115"/>
-      <c r="N116" s="114" t="s">
+      <c r="M116" s="121"/>
+      <c r="N116" s="120" t="s">
         <v>117</v>
       </c>
-      <c r="O116" s="115"/>
-      <c r="P116" s="114" t="s">
+      <c r="O116" s="121"/>
+      <c r="P116" s="120" t="s">
         <v>120</v>
       </c>
-      <c r="Q116" s="115"/>
-      <c r="R116" s="116" t="s">
+      <c r="Q116" s="121"/>
+      <c r="R116" s="122" t="s">
         <v>121</v>
       </c>
-      <c r="S116" s="116"/>
-      <c r="T116" s="116" t="s">
+      <c r="S116" s="122"/>
+      <c r="T116" s="122" t="s">
         <v>122</v>
       </c>
-      <c r="U116" s="116"/>
-      <c r="V116" s="116" t="s">
+      <c r="U116" s="122"/>
+      <c r="V116" s="122" t="s">
         <v>123</v>
       </c>
-      <c r="W116" s="116"/>
-      <c r="X116" s="116" t="s">
+      <c r="W116" s="122"/>
+      <c r="X116" s="122" t="s">
         <v>124</v>
       </c>
-      <c r="Y116" s="116"/>
+      <c r="Y116" s="122"/>
     </row>
     <row r="117" spans="1:25" ht="60">
-      <c r="A117" s="113"/>
+      <c r="A117" s="119"/>
       <c r="B117" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C117" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D117" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E117" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F117" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G117" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H117" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I117" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J117" s="26" t="s">
@@ -12917,102 +12969,102 @@
         <v>161.9</v>
       </c>
       <c r="X131" s="89">
         <v>1281</v>
       </c>
       <c r="Y131" s="70">
         <v>155.69999999999999</v>
       </c>
     </row>
     <row r="132" spans="1:25">
       <c r="A132" s="35"/>
       <c r="B132" s="43"/>
       <c r="C132" s="44"/>
     </row>
     <row r="133" spans="1:25">
       <c r="A133" s="35"/>
       <c r="B133" s="43"/>
       <c r="C133" s="44"/>
     </row>
     <row r="134" spans="1:25">
       <c r="A134" s="35"/>
       <c r="B134" s="43"/>
       <c r="C134" s="44"/>
     </row>
     <row r="135" spans="1:25" ht="12" customHeight="1">
-      <c r="A135" s="112"/>
-      <c r="B135" s="114" t="s">
+      <c r="A135" s="118"/>
+      <c r="B135" s="120" t="s">
         <v>125</v>
       </c>
-      <c r="C135" s="115"/>
-      <c r="D135" s="114" t="s">
+      <c r="C135" s="121"/>
+      <c r="D135" s="120" t="s">
         <v>126</v>
       </c>
-      <c r="E135" s="115"/>
-      <c r="F135" s="114" t="s">
+      <c r="E135" s="121"/>
+      <c r="F135" s="120" t="s">
         <v>127</v>
       </c>
-      <c r="G135" s="115"/>
-      <c r="H135" s="114" t="s">
+      <c r="G135" s="121"/>
+      <c r="H135" s="120" t="s">
         <v>128</v>
       </c>
-      <c r="I135" s="115"/>
-      <c r="J135" s="114" t="s">
+      <c r="I135" s="121"/>
+      <c r="J135" s="120" t="s">
         <v>129</v>
       </c>
-      <c r="K135" s="115"/>
-      <c r="L135" s="114" t="s">
+      <c r="K135" s="121"/>
+      <c r="L135" s="120" t="s">
         <v>130</v>
       </c>
-      <c r="M135" s="115"/>
-      <c r="N135" s="114" t="s">
+      <c r="M135" s="121"/>
+      <c r="N135" s="120" t="s">
         <v>131</v>
       </c>
-      <c r="O135" s="115"/>
-      <c r="P135" s="114" t="s">
+      <c r="O135" s="121"/>
+      <c r="P135" s="120" t="s">
         <v>132</v>
       </c>
-      <c r="Q135" s="115"/>
-      <c r="R135" s="116" t="s">
+      <c r="Q135" s="121"/>
+      <c r="R135" s="122" t="s">
         <v>133</v>
       </c>
-      <c r="S135" s="116"/>
-      <c r="T135" s="116" t="s">
+      <c r="S135" s="122"/>
+      <c r="T135" s="122" t="s">
         <v>134</v>
       </c>
-      <c r="U135" s="116"/>
-      <c r="V135" s="116" t="s">
+      <c r="U135" s="122"/>
+      <c r="V135" s="122" t="s">
         <v>135</v>
       </c>
-      <c r="W135" s="116"/>
-      <c r="X135" s="116" t="s">
+      <c r="W135" s="122"/>
+      <c r="X135" s="122" t="s">
         <v>136</v>
       </c>
-      <c r="Y135" s="116"/>
+      <c r="Y135" s="122"/>
     </row>
     <row r="136" spans="1:25" ht="60">
-      <c r="A136" s="113"/>
+      <c r="A136" s="119"/>
       <c r="B136" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C136" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D136" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E136" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F136" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G136" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H136" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I136" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J136" s="26" t="s">
@@ -14159,102 +14211,102 @@
       <c r="N151" s="88"/>
       <c r="O151" s="64"/>
       <c r="P151" s="88"/>
       <c r="Q151" s="71"/>
       <c r="R151" s="88"/>
       <c r="S151" s="71"/>
       <c r="T151" s="88"/>
       <c r="U151" s="71"/>
       <c r="V151" s="88"/>
       <c r="W151" s="71"/>
       <c r="X151" s="88"/>
       <c r="Y151" s="71"/>
     </row>
     <row r="152" spans="1:25">
       <c r="A152" s="40"/>
       <c r="B152" s="43"/>
       <c r="C152" s="44"/>
     </row>
     <row r="153" spans="1:25">
       <c r="A153" s="40"/>
       <c r="B153" s="41"/>
       <c r="C153" s="42"/>
       <c r="D153" s="39"/>
     </row>
     <row r="154" spans="1:25" ht="12" customHeight="1">
-      <c r="A154" s="112"/>
-      <c r="B154" s="114" t="s">
+      <c r="A154" s="118"/>
+      <c r="B154" s="120" t="s">
         <v>137</v>
       </c>
-      <c r="C154" s="115"/>
-      <c r="D154" s="114" t="s">
+      <c r="C154" s="121"/>
+      <c r="D154" s="120" t="s">
         <v>138</v>
       </c>
-      <c r="E154" s="115"/>
-      <c r="F154" s="114" t="s">
+      <c r="E154" s="121"/>
+      <c r="F154" s="120" t="s">
         <v>139</v>
       </c>
-      <c r="G154" s="115"/>
-      <c r="H154" s="114" t="s">
+      <c r="G154" s="121"/>
+      <c r="H154" s="120" t="s">
         <v>140</v>
       </c>
-      <c r="I154" s="115"/>
-      <c r="J154" s="114" t="s">
+      <c r="I154" s="121"/>
+      <c r="J154" s="120" t="s">
         <v>141</v>
       </c>
-      <c r="K154" s="115"/>
-      <c r="L154" s="114" t="s">
+      <c r="K154" s="121"/>
+      <c r="L154" s="120" t="s">
         <v>142</v>
       </c>
-      <c r="M154" s="115"/>
-      <c r="N154" s="114" t="s">
+      <c r="M154" s="121"/>
+      <c r="N154" s="120" t="s">
         <v>143</v>
       </c>
-      <c r="O154" s="115"/>
-      <c r="P154" s="114" t="s">
+      <c r="O154" s="121"/>
+      <c r="P154" s="120" t="s">
         <v>144</v>
       </c>
-      <c r="Q154" s="115"/>
-      <c r="R154" s="114" t="s">
+      <c r="Q154" s="121"/>
+      <c r="R154" s="120" t="s">
         <v>145</v>
       </c>
-      <c r="S154" s="115"/>
-      <c r="T154" s="114" t="s">
+      <c r="S154" s="121"/>
+      <c r="T154" s="120" t="s">
         <v>146</v>
       </c>
-      <c r="U154" s="115"/>
-      <c r="V154" s="114" t="s">
+      <c r="U154" s="121"/>
+      <c r="V154" s="120" t="s">
         <v>147</v>
       </c>
-      <c r="W154" s="115"/>
-      <c r="X154" s="114" t="s">
+      <c r="W154" s="121"/>
+      <c r="X154" s="120" t="s">
         <v>148</v>
       </c>
-      <c r="Y154" s="115"/>
+      <c r="Y154" s="121"/>
     </row>
     <row r="155" spans="1:25" ht="60">
-      <c r="A155" s="113"/>
+      <c r="A155" s="119"/>
       <c r="B155" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C155" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D155" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E155" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F155" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G155" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H155" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I155" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J155" s="26" t="s">
@@ -14312,637 +14364,693 @@
       </c>
       <c r="B156" s="90">
         <v>2524.9</v>
       </c>
       <c r="C156" s="28">
         <v>105.6</v>
       </c>
       <c r="D156" s="88">
         <v>2691.8</v>
       </c>
       <c r="E156" s="28">
         <v>106.6</v>
       </c>
       <c r="F156" s="90">
         <v>8020</v>
       </c>
       <c r="G156" s="28">
         <v>105.3</v>
       </c>
       <c r="H156" s="88">
         <v>10706.1</v>
       </c>
       <c r="I156" s="28">
         <v>103.6</v>
       </c>
-      <c r="J156" s="86"/>
-      <c r="K156" s="91"/>
+      <c r="J156" s="96">
+        <v>13625</v>
+      </c>
+      <c r="K156" s="97">
+        <v>103.9</v>
+      </c>
       <c r="L156" s="86"/>
       <c r="M156" s="87"/>
       <c r="N156" s="86"/>
       <c r="O156" s="87"/>
       <c r="P156" s="86"/>
       <c r="Q156" s="91"/>
       <c r="R156" s="86"/>
       <c r="S156" s="91"/>
       <c r="T156" s="86"/>
       <c r="U156" s="91"/>
       <c r="V156" s="86"/>
       <c r="W156" s="91"/>
       <c r="X156" s="86"/>
       <c r="Y156" s="91"/>
     </row>
     <row r="157" spans="1:25">
       <c r="A157" s="29" t="s">
         <v>89</v>
       </c>
       <c r="B157" s="90">
         <v>1972.7</v>
       </c>
       <c r="C157" s="28">
         <v>118.5</v>
       </c>
       <c r="D157" s="88">
         <v>2016</v>
       </c>
       <c r="E157" s="28">
         <v>113.5</v>
       </c>
       <c r="F157" s="90">
         <v>6231</v>
       </c>
       <c r="G157" s="28">
         <v>112.7</v>
       </c>
       <c r="H157" s="88">
         <v>8377.1</v>
       </c>
       <c r="I157" s="28">
         <v>111.1</v>
       </c>
-      <c r="J157" s="88"/>
-      <c r="K157" s="71"/>
+      <c r="J157" s="96">
+        <v>10733</v>
+      </c>
+      <c r="K157" s="97">
+        <v>111.8</v>
+      </c>
       <c r="L157" s="88"/>
       <c r="M157" s="64"/>
       <c r="N157" s="88"/>
       <c r="O157" s="64"/>
       <c r="P157" s="88"/>
       <c r="Q157" s="71"/>
       <c r="R157" s="88"/>
       <c r="S157" s="71"/>
       <c r="T157" s="88"/>
       <c r="U157" s="71"/>
       <c r="V157" s="88"/>
       <c r="W157" s="71"/>
       <c r="X157" s="88"/>
       <c r="Y157" s="71"/>
     </row>
     <row r="158" spans="1:25">
       <c r="A158" s="29" t="s">
         <v>91</v>
       </c>
       <c r="B158" s="90">
         <v>114.8</v>
       </c>
       <c r="C158" s="28">
         <v>47.5</v>
       </c>
       <c r="D158" s="88">
         <v>256.7</v>
       </c>
       <c r="E158" s="28">
         <v>76.7</v>
       </c>
       <c r="F158" s="90">
         <v>497</v>
       </c>
       <c r="G158" s="28">
         <v>67.8</v>
       </c>
       <c r="H158" s="88">
         <v>618.29999999999995</v>
       </c>
       <c r="I158" s="28">
         <v>62.5</v>
       </c>
-      <c r="J158" s="88"/>
-      <c r="K158" s="71"/>
+      <c r="J158" s="96">
+        <v>733</v>
+      </c>
+      <c r="K158" s="97">
+        <v>59.5</v>
+      </c>
       <c r="L158" s="88"/>
       <c r="M158" s="64"/>
       <c r="N158" s="88"/>
       <c r="O158" s="64"/>
       <c r="P158" s="88"/>
       <c r="Q158" s="71"/>
       <c r="R158" s="88"/>
       <c r="S158" s="71"/>
       <c r="T158" s="88"/>
       <c r="U158" s="71"/>
       <c r="V158" s="88"/>
       <c r="W158" s="71"/>
       <c r="X158" s="88"/>
       <c r="Y158" s="71"/>
     </row>
     <row r="159" spans="1:25">
       <c r="A159" s="29" t="s">
         <v>97</v>
       </c>
       <c r="B159" s="90">
         <v>148.9</v>
       </c>
       <c r="C159" s="28">
         <v>100.5</v>
       </c>
       <c r="D159" s="88">
         <v>121.3</v>
       </c>
       <c r="E159" s="28">
         <v>119.2</v>
       </c>
       <c r="F159" s="90">
         <v>379</v>
       </c>
       <c r="G159" s="28">
         <v>109</v>
       </c>
       <c r="H159" s="88">
         <v>480.2</v>
       </c>
       <c r="I159" s="28">
         <v>104.7</v>
       </c>
-      <c r="J159" s="88"/>
-      <c r="K159" s="71"/>
+      <c r="J159" s="96">
+        <v>609</v>
+      </c>
+      <c r="K159" s="97">
+        <v>102.5</v>
+      </c>
       <c r="L159" s="88"/>
       <c r="M159" s="64"/>
       <c r="N159" s="88"/>
       <c r="O159" s="64"/>
       <c r="P159" s="88"/>
       <c r="Q159" s="71"/>
       <c r="R159" s="88"/>
       <c r="S159" s="71"/>
       <c r="T159" s="88"/>
       <c r="U159" s="71"/>
       <c r="V159" s="88"/>
       <c r="W159" s="71"/>
       <c r="X159" s="88"/>
       <c r="Y159" s="71"/>
     </row>
     <row r="160" spans="1:25">
       <c r="A160" s="29" t="s">
         <v>99</v>
       </c>
       <c r="B160" s="90">
         <v>32.6</v>
       </c>
       <c r="C160" s="28">
         <v>104.6</v>
       </c>
       <c r="D160" s="88">
         <v>32.6</v>
       </c>
       <c r="E160" s="28">
         <v>105.3</v>
       </c>
       <c r="F160" s="90">
         <v>98</v>
       </c>
       <c r="G160" s="28">
         <v>105.5</v>
       </c>
       <c r="H160" s="88">
         <v>130.5</v>
       </c>
       <c r="I160" s="28">
         <v>105.9</v>
       </c>
-      <c r="J160" s="88"/>
-      <c r="K160" s="71"/>
+      <c r="J160" s="96">
+        <v>163</v>
+      </c>
+      <c r="K160" s="97">
+        <v>106.2</v>
+      </c>
       <c r="L160" s="88"/>
       <c r="M160" s="64"/>
       <c r="N160" s="88"/>
       <c r="O160" s="64"/>
       <c r="P160" s="88"/>
       <c r="Q160" s="71"/>
       <c r="R160" s="88"/>
       <c r="S160" s="71"/>
       <c r="T160" s="88"/>
       <c r="U160" s="71"/>
       <c r="V160" s="88"/>
       <c r="W160" s="71"/>
       <c r="X160" s="88"/>
       <c r="Y160" s="71"/>
     </row>
     <row r="161" spans="1:25">
       <c r="A161" s="29" t="s">
         <v>100</v>
       </c>
       <c r="B161" s="90">
         <v>115.9</v>
       </c>
       <c r="C161" s="28">
         <v>96.1</v>
       </c>
       <c r="D161" s="88">
         <v>117.5</v>
       </c>
       <c r="E161" s="28">
         <v>93.1</v>
       </c>
       <c r="F161" s="90">
         <v>358</v>
       </c>
       <c r="G161" s="28">
         <v>95</v>
       </c>
       <c r="H161" s="88">
         <v>485.8</v>
       </c>
       <c r="I161" s="28">
         <v>95.7</v>
       </c>
-      <c r="J161" s="88"/>
-      <c r="K161" s="71"/>
+      <c r="J161" s="96">
+        <v>617</v>
+      </c>
+      <c r="K161" s="97">
+        <v>95.9</v>
+      </c>
       <c r="L161" s="88"/>
       <c r="M161" s="64"/>
       <c r="N161" s="88"/>
       <c r="O161" s="64"/>
       <c r="P161" s="88"/>
       <c r="Q161" s="71"/>
       <c r="R161" s="88"/>
       <c r="S161" s="71"/>
       <c r="T161" s="88"/>
       <c r="U161" s="71"/>
       <c r="V161" s="88"/>
       <c r="W161" s="71"/>
       <c r="X161" s="88"/>
       <c r="Y161" s="71"/>
     </row>
     <row r="162" spans="1:25">
       <c r="A162" s="29" t="s">
         <v>102</v>
       </c>
       <c r="B162" s="90">
         <v>0.5</v>
       </c>
       <c r="C162" s="28">
         <v>103.1</v>
       </c>
       <c r="D162" s="88">
         <v>0.5</v>
       </c>
       <c r="E162" s="28">
         <v>103.7</v>
       </c>
       <c r="F162" s="90">
         <v>2</v>
       </c>
       <c r="G162" s="28">
         <v>103.9</v>
       </c>
       <c r="H162" s="88">
         <v>2</v>
       </c>
       <c r="I162" s="28">
         <v>104.4</v>
       </c>
-      <c r="J162" s="88"/>
-      <c r="K162" s="71"/>
+      <c r="J162" s="96">
+        <v>3</v>
+      </c>
+      <c r="K162" s="97">
+        <v>104.6</v>
+      </c>
       <c r="L162" s="88"/>
       <c r="M162" s="64"/>
       <c r="N162" s="88"/>
       <c r="O162" s="64"/>
       <c r="P162" s="88"/>
       <c r="Q162" s="71"/>
       <c r="R162" s="88"/>
       <c r="S162" s="71"/>
       <c r="T162" s="88"/>
       <c r="U162" s="71"/>
       <c r="V162" s="88"/>
       <c r="W162" s="71"/>
       <c r="X162" s="88"/>
       <c r="Y162" s="71"/>
     </row>
     <row r="163" spans="1:25">
       <c r="A163" s="29" t="s">
         <v>103</v>
       </c>
       <c r="B163" s="90">
         <v>3.9</v>
       </c>
       <c r="C163" s="28">
         <v>377.4</v>
       </c>
       <c r="D163" s="88">
         <v>4.0999999999999996</v>
       </c>
       <c r="E163" s="28">
         <v>389.7</v>
       </c>
       <c r="F163" s="90">
         <v>11</v>
       </c>
       <c r="G163" s="28">
         <v>182</v>
       </c>
       <c r="H163" s="88">
         <v>15.3</v>
       </c>
       <c r="I163" s="28">
         <v>183</v>
       </c>
-      <c r="J163" s="88"/>
-      <c r="K163" s="71"/>
+      <c r="J163" s="96">
+        <v>20</v>
+      </c>
+      <c r="K163" s="97">
+        <v>171.3</v>
+      </c>
       <c r="L163" s="88"/>
       <c r="M163" s="64"/>
       <c r="N163" s="88"/>
       <c r="O163" s="64"/>
       <c r="P163" s="88"/>
       <c r="Q163" s="71"/>
       <c r="R163" s="88"/>
       <c r="S163" s="71"/>
       <c r="T163" s="88"/>
       <c r="U163" s="71"/>
       <c r="V163" s="88"/>
       <c r="W163" s="71"/>
       <c r="X163" s="88"/>
       <c r="Y163" s="71"/>
     </row>
     <row r="164" spans="1:25">
       <c r="A164" s="61" t="s">
         <v>112</v>
       </c>
       <c r="B164" s="90" t="s">
         <v>25</v>
       </c>
       <c r="C164" s="31" t="s">
         <v>25</v>
       </c>
       <c r="D164" s="88" t="s">
         <v>25</v>
       </c>
       <c r="E164" s="31" t="s">
         <v>25</v>
       </c>
       <c r="F164" s="90" t="s">
         <v>25</v>
       </c>
       <c r="G164" s="31" t="s">
         <v>25</v>
       </c>
       <c r="H164" s="88" t="s">
         <v>25</v>
       </c>
       <c r="I164" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="J164" s="88"/>
-      <c r="K164" s="92"/>
+      <c r="J164" s="98" t="s">
+        <v>25</v>
+      </c>
+      <c r="K164" s="99" t="s">
+        <v>25</v>
+      </c>
       <c r="L164" s="88"/>
       <c r="M164" s="65"/>
       <c r="N164" s="88"/>
       <c r="O164" s="65"/>
       <c r="P164" s="88"/>
       <c r="Q164" s="92"/>
       <c r="R164" s="88"/>
       <c r="S164" s="92"/>
       <c r="T164" s="88"/>
       <c r="U164" s="92"/>
       <c r="V164" s="88"/>
       <c r="W164" s="92"/>
       <c r="X164" s="88"/>
       <c r="Y164" s="92"/>
     </row>
     <row r="165" spans="1:25" ht="13.5" customHeight="1">
       <c r="A165" s="29" t="s">
         <v>108</v>
       </c>
       <c r="B165" s="90">
         <v>3.4</v>
       </c>
       <c r="C165" s="28">
         <v>122.3</v>
       </c>
       <c r="D165" s="88">
         <v>3.4</v>
       </c>
       <c r="E165" s="28">
         <v>123</v>
       </c>
       <c r="F165" s="90">
         <v>22</v>
       </c>
       <c r="G165" s="28">
         <v>272.2</v>
       </c>
       <c r="H165" s="88">
         <v>27.9</v>
       </c>
       <c r="I165" s="28">
         <v>255.6</v>
       </c>
-      <c r="J165" s="88"/>
-      <c r="K165" s="71"/>
+      <c r="J165" s="96">
+        <v>31</v>
+      </c>
+      <c r="K165" s="97">
+        <v>229.9</v>
+      </c>
       <c r="L165" s="88"/>
       <c r="M165" s="64"/>
       <c r="N165" s="88"/>
       <c r="O165" s="64"/>
       <c r="P165" s="88"/>
       <c r="Q165" s="71"/>
       <c r="R165" s="88"/>
       <c r="S165" s="71"/>
       <c r="T165" s="88"/>
       <c r="U165" s="71"/>
       <c r="V165" s="88"/>
       <c r="W165" s="71"/>
       <c r="X165" s="88"/>
       <c r="Y165" s="71"/>
     </row>
     <row r="166" spans="1:25">
       <c r="A166" s="29" t="s">
         <v>104</v>
       </c>
       <c r="B166" s="90">
         <v>2.6</v>
       </c>
       <c r="C166" s="28">
         <v>63.6</v>
       </c>
       <c r="D166" s="88">
         <v>2.6</v>
       </c>
       <c r="E166" s="28">
         <v>64</v>
       </c>
       <c r="F166" s="90">
         <v>8</v>
       </c>
       <c r="G166" s="28">
         <v>64.099999999999994</v>
       </c>
       <c r="H166" s="88">
         <v>10.5</v>
       </c>
       <c r="I166" s="28">
         <v>64.400000000000006</v>
       </c>
-      <c r="J166" s="88"/>
-      <c r="K166" s="92"/>
+      <c r="J166" s="96">
+        <v>13</v>
+      </c>
+      <c r="K166" s="97">
+        <v>64.599999999999994</v>
+      </c>
       <c r="L166" s="88"/>
       <c r="M166" s="64"/>
       <c r="N166" s="88"/>
       <c r="O166" s="64"/>
       <c r="P166" s="88"/>
       <c r="Q166" s="71"/>
       <c r="R166" s="88"/>
       <c r="S166" s="71"/>
       <c r="T166" s="88"/>
       <c r="U166" s="71"/>
       <c r="V166" s="88"/>
       <c r="W166" s="71"/>
       <c r="X166" s="88"/>
       <c r="Y166" s="71"/>
     </row>
     <row r="167" spans="1:25">
       <c r="A167" s="29" t="s">
         <v>105</v>
       </c>
       <c r="B167" s="90">
         <v>5.7</v>
       </c>
       <c r="C167" s="28">
         <v>22.2</v>
       </c>
       <c r="D167" s="88">
         <v>5.7</v>
       </c>
       <c r="E167" s="28">
         <v>22.3</v>
       </c>
       <c r="F167" s="90">
         <v>17</v>
       </c>
       <c r="G167" s="28">
         <v>22.3</v>
       </c>
       <c r="H167" s="88">
         <v>22.9</v>
       </c>
       <c r="I167" s="28">
         <v>22.4</v>
       </c>
-      <c r="J167" s="88"/>
-      <c r="K167" s="71"/>
+      <c r="J167" s="96">
+        <v>29</v>
+      </c>
+      <c r="K167" s="97">
+        <v>22.5</v>
+      </c>
       <c r="L167" s="88"/>
       <c r="M167" s="64"/>
       <c r="N167" s="88"/>
       <c r="O167" s="64"/>
       <c r="P167" s="88"/>
       <c r="Q167" s="71"/>
       <c r="R167" s="88"/>
       <c r="S167" s="71"/>
       <c r="T167" s="88"/>
       <c r="U167" s="71"/>
       <c r="V167" s="88"/>
       <c r="W167" s="71"/>
       <c r="X167" s="88"/>
       <c r="Y167" s="71"/>
     </row>
     <row r="168" spans="1:25">
       <c r="A168" s="61" t="s">
         <v>113</v>
       </c>
       <c r="B168" s="90">
         <v>0.7</v>
       </c>
       <c r="C168" s="28">
         <v>63.6</v>
       </c>
       <c r="D168" s="88">
         <v>0.7</v>
       </c>
       <c r="E168" s="28">
         <v>64</v>
       </c>
       <c r="F168" s="90">
         <v>2</v>
       </c>
       <c r="G168" s="28">
         <v>64.099999999999994</v>
       </c>
       <c r="H168" s="88">
         <v>2.9</v>
       </c>
       <c r="I168" s="28">
         <v>64.400000000000006</v>
       </c>
-      <c r="J168" s="88"/>
-      <c r="K168" s="71"/>
+      <c r="J168" s="96">
+        <v>4</v>
+      </c>
+      <c r="K168" s="97">
+        <v>64.599999999999994</v>
+      </c>
       <c r="L168" s="88"/>
       <c r="M168" s="64"/>
       <c r="N168" s="88"/>
       <c r="O168" s="64"/>
       <c r="P168" s="88"/>
       <c r="Q168" s="71"/>
       <c r="R168" s="88"/>
       <c r="S168" s="71"/>
       <c r="T168" s="88"/>
       <c r="U168" s="71"/>
       <c r="V168" s="88"/>
       <c r="W168" s="71"/>
       <c r="X168" s="88"/>
       <c r="Y168" s="71"/>
     </row>
     <row r="169" spans="1:25">
       <c r="A169" s="32" t="s">
         <v>107</v>
       </c>
       <c r="B169" s="89">
         <v>123.2</v>
       </c>
       <c r="C169" s="33">
         <v>81.7</v>
       </c>
       <c r="D169" s="89">
         <v>130.6</v>
       </c>
       <c r="E169" s="33">
         <v>89.6</v>
       </c>
       <c r="F169" s="89">
         <v>396</v>
       </c>
       <c r="G169" s="33">
         <v>92.8</v>
       </c>
       <c r="H169" s="89">
         <v>532.79999999999995</v>
       </c>
       <c r="I169" s="33">
         <v>93.8</v>
       </c>
-      <c r="J169" s="89"/>
-      <c r="K169" s="70"/>
+      <c r="J169" s="100">
+        <v>671</v>
+      </c>
+      <c r="K169" s="101">
+        <v>94.9</v>
+      </c>
       <c r="L169" s="89"/>
       <c r="M169" s="33"/>
       <c r="N169" s="89"/>
       <c r="O169" s="33"/>
       <c r="P169" s="89"/>
       <c r="Q169" s="70"/>
       <c r="R169" s="89"/>
       <c r="S169" s="70"/>
       <c r="T169" s="89"/>
       <c r="U169" s="70"/>
       <c r="V169" s="89"/>
       <c r="W169" s="70"/>
       <c r="X169" s="89"/>
       <c r="Y169" s="70"/>
     </row>
     <row r="170" spans="1:25">
       <c r="A170" s="40"/>
       <c r="B170" s="41"/>
       <c r="C170" s="42"/>
       <c r="D170" s="39"/>
     </row>
     <row r="171" spans="1:25">
       <c r="A171" s="40"/>
       <c r="B171" s="41"/>
       <c r="C171" s="42"/>