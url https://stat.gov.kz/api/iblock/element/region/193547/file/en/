--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1,81 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C739BCEC-959B-43BA-ADFA-33E9D2E03972}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="Volume provision food " sheetId="3" r:id="rId1"/>
     <sheet name="PVI" sheetId="4" r:id="rId2"/>
     <sheet name="PVI regions and volume" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Volume provision food '!$A$1:$M$32</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L10" i="3" l="1"/>
+  <c r="L10" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="994" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="996" uniqueCount="149">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -483,51 +477,51 @@
   <si>
     <t>January-June 2026</t>
   </si>
   <si>
     <t>January-July 2026</t>
   </si>
   <si>
     <t>January-August 2026</t>
   </si>
   <si>
     <t>January-September 2026</t>
   </si>
   <si>
     <t>January-October 2026</t>
   </si>
   <si>
     <t>January-November 2026</t>
   </si>
   <si>
     <t>January-December 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -844,51 +838,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="124">
+  <cellXfs count="125">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -1095,50 +1089,53 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="17" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="17" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="168" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1164,183 +1161,181 @@
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1477,110 +1472,110 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y40"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="J39" sqref="J39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="3" width="8.85546875" style="1" customWidth="1"/>
     <col min="4" max="8" width="8.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="103" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="102"/>
-[...10 lines deleted...]
-      <c r="M1" s="102"/>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="103" t="s">
+      <c r="A2" s="104" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="103"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:25" s="4" customFormat="1" ht="26.25" thickBot="1">
+      <c r="B2" s="104"/>
+      <c r="C2" s="104"/>
+      <c r="D2" s="104"/>
+      <c r="E2" s="104"/>
+      <c r="F2" s="104"/>
+      <c r="G2" s="104"/>
+      <c r="H2" s="104"/>
+      <c r="I2" s="104"/>
+      <c r="J2" s="104"/>
+      <c r="K2" s="104"/>
+      <c r="L2" s="104"/>
+      <c r="M2" s="104"/>
+    </row>
+    <row r="3" spans="1:25" s="4" customFormat="1" ht="13.5" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>7</v>
       </c>
@@ -1941,97 +1936,99 @@
       <c r="N11" s="83"/>
       <c r="O11" s="83"/>
       <c r="P11" s="83"/>
       <c r="Q11" s="83"/>
       <c r="R11" s="83"/>
     </row>
     <row r="12" spans="1:25" s="82" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="80">
         <v>2026</v>
       </c>
       <c r="B12" s="10">
         <v>2524.9</v>
       </c>
       <c r="C12" s="78">
         <v>2691.8</v>
       </c>
       <c r="D12" s="78">
         <v>2803.2</v>
       </c>
       <c r="E12" s="78">
         <v>2686.2</v>
       </c>
       <c r="F12" s="78">
         <v>2918.7</v>
       </c>
-      <c r="G12" s="78"/>
+      <c r="G12" s="78">
+        <v>4255.7</v>
+      </c>
       <c r="H12" s="78"/>
       <c r="I12" s="78"/>
       <c r="J12" s="78"/>
       <c r="K12" s="78"/>
       <c r="L12" s="78"/>
       <c r="M12" s="78"/>
       <c r="N12" s="83"/>
       <c r="O12" s="83"/>
       <c r="P12" s="83"/>
       <c r="Q12" s="83"/>
       <c r="R12" s="83"/>
     </row>
     <row r="13" spans="1:25" ht="15" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="104"/>
-[...10 lines deleted...]
-      <c r="M13" s="106"/>
+      <c r="B13" s="105"/>
+      <c r="C13" s="106"/>
+      <c r="D13" s="106"/>
+      <c r="E13" s="106"/>
+      <c r="F13" s="106"/>
+      <c r="G13" s="106"/>
+      <c r="H13" s="106"/>
+      <c r="I13" s="106"/>
+      <c r="J13" s="106"/>
+      <c r="K13" s="106"/>
+      <c r="L13" s="106"/>
+      <c r="M13" s="107"/>
       <c r="N13" s="13"/>
     </row>
     <row r="14" spans="1:25" ht="14.25" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="107"/>
-[...10 lines deleted...]
-      <c r="M14" s="109"/>
+      <c r="B14" s="108"/>
+      <c r="C14" s="109"/>
+      <c r="D14" s="109"/>
+      <c r="E14" s="109"/>
+      <c r="F14" s="109"/>
+      <c r="G14" s="109"/>
+      <c r="H14" s="109"/>
+      <c r="I14" s="109"/>
+      <c r="J14" s="109"/>
+      <c r="K14" s="109"/>
+      <c r="L14" s="109"/>
+      <c r="M14" s="110"/>
     </row>
     <row r="15" spans="1:25" ht="15" customHeight="1">
       <c r="A15" s="14">
         <v>2019</v>
       </c>
       <c r="B15" s="10">
         <v>558.70000000000005</v>
       </c>
       <c r="C15" s="10">
         <v>582.29999999999995</v>
       </c>
       <c r="D15" s="10">
         <v>805.4</v>
       </c>
       <c r="E15" s="10">
         <v>712.8</v>
       </c>
       <c r="F15" s="10">
         <v>743.3</v>
       </c>
       <c r="G15" s="10">
         <v>700.7</v>
       </c>
       <c r="H15" s="10">
         <v>783.3</v>
@@ -2302,51 +2299,53 @@
       </c>
       <c r="M21" s="78">
         <v>2119.8000000000002</v>
       </c>
       <c r="N21" s="15"/>
     </row>
     <row r="22" spans="1:14" s="82" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="80">
         <v>2026</v>
       </c>
       <c r="B22" s="10">
         <v>1790.6</v>
       </c>
       <c r="C22" s="78">
         <v>1957.5</v>
       </c>
       <c r="D22" s="78">
         <v>2068.9</v>
       </c>
       <c r="E22" s="78">
         <v>1951.9</v>
       </c>
       <c r="F22" s="78">
         <v>2184.4</v>
       </c>
-      <c r="G22" s="78"/>
+      <c r="G22" s="78">
+        <v>2248</v>
+      </c>
       <c r="H22" s="85"/>
       <c r="I22" s="78"/>
       <c r="J22" s="78"/>
       <c r="K22" s="78"/>
       <c r="L22" s="78"/>
       <c r="M22" s="78"/>
       <c r="N22" s="15"/>
     </row>
     <row r="23" spans="1:14" ht="50.25" customHeight="1">
       <c r="A23" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="19"/>
       <c r="D23" s="19"/>
       <c r="E23" s="19"/>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
       <c r="K23" s="19"/>
       <c r="L23" s="19"/>
       <c r="M23" s="20"/>
       <c r="N23" s="15"/>
@@ -2616,70 +2615,72 @@
       <c r="F30" s="79">
         <v>1045.0999999999999</v>
       </c>
       <c r="G30" s="79">
         <v>2289.9</v>
       </c>
       <c r="H30" s="81">
         <v>2289.9</v>
       </c>
       <c r="I30" s="79">
         <v>2289.9</v>
       </c>
       <c r="J30" s="79">
         <v>2289.9</v>
       </c>
       <c r="K30" s="79">
         <v>2289.9</v>
       </c>
       <c r="L30" s="81">
         <v>2289.9</v>
       </c>
       <c r="M30" s="81">
         <v>1827.3</v>
       </c>
     </row>
-    <row r="31" spans="1:14" s="82" customFormat="1" ht="12">
+    <row r="31" spans="1:14" s="82" customFormat="1">
       <c r="A31" s="80">
         <v>2026</v>
       </c>
       <c r="B31" s="79">
         <v>734.3</v>
       </c>
       <c r="C31" s="79">
         <v>734.3</v>
       </c>
       <c r="D31" s="79">
         <v>734.3</v>
       </c>
       <c r="E31" s="79">
         <v>734.3</v>
       </c>
       <c r="F31" s="81">
         <v>734.3</v>
       </c>
-      <c r="G31" s="79"/>
+      <c r="G31" s="68">
+        <v>2007.7</v>
+      </c>
       <c r="H31" s="81"/>
       <c r="I31" s="79"/>
       <c r="J31" s="79"/>
       <c r="K31" s="79"/>
       <c r="L31" s="81"/>
       <c r="M31" s="81"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="21" t="s">
         <v>17</v>
       </c>
       <c r="F32" s="13"/>
     </row>
     <row r="34" spans="2:15">
       <c r="M34" s="22"/>
     </row>
     <row r="35" spans="2:15">
       <c r="F35" s="13"/>
       <c r="M35" s="22"/>
     </row>
     <row r="36" spans="2:15">
       <c r="M36" s="22"/>
     </row>
     <row r="37" spans="2:15">
       <c r="B37" s="13"/>
@@ -2697,138 +2698,138 @@
     </row>
     <row r="38" spans="2:15">
       <c r="M38" s="22"/>
       <c r="O38" s="13"/>
     </row>
     <row r="39" spans="2:15">
       <c r="M39" s="22"/>
     </row>
     <row r="40" spans="2:15">
       <c r="M40" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B13:M14"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="R27" sqref="R27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" customHeight="1"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="47"/>
     <col min="10" max="10" width="10.5703125" style="47" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="47"/>
     <col min="12" max="12" width="9.85546875" style="47" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18" customHeight="1">
-      <c r="A1" s="110" t="s">
+      <c r="A1" s="111" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="111"/>
-[...10 lines deleted...]
-      <c r="M1" s="111"/>
+      <c r="B1" s="112"/>
+      <c r="C1" s="112"/>
+      <c r="D1" s="112"/>
+      <c r="E1" s="112"/>
+      <c r="F1" s="112"/>
+      <c r="G1" s="112"/>
+      <c r="H1" s="112"/>
+      <c r="I1" s="112"/>
+      <c r="J1" s="112"/>
+      <c r="K1" s="112"/>
+      <c r="L1" s="112"/>
+      <c r="M1" s="112"/>
     </row>
     <row r="2" spans="1:13" ht="18" customHeight="1">
       <c r="A2" s="48"/>
       <c r="B2" s="49" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="49" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="49" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="49" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="49" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="49" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="49" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="49" t="s">
         <v>7</v>
       </c>
       <c r="J2" s="49" t="s">
         <v>8</v>
       </c>
       <c r="K2" s="49" t="s">
         <v>9</v>
       </c>
       <c r="L2" s="49" t="s">
         <v>10</v>
       </c>
       <c r="M2" s="49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="18" customHeight="1">
-      <c r="A3" s="112" t="s">
+      <c r="A3" s="113" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="113"/>
-[...10 lines deleted...]
-      <c r="M3" s="114"/>
+      <c r="B3" s="114"/>
+      <c r="C3" s="114"/>
+      <c r="D3" s="114"/>
+      <c r="E3" s="114"/>
+      <c r="F3" s="114"/>
+      <c r="G3" s="114"/>
+      <c r="H3" s="114"/>
+      <c r="I3" s="114"/>
+      <c r="J3" s="114"/>
+      <c r="K3" s="114"/>
+      <c r="L3" s="114"/>
+      <c r="M3" s="115"/>
     </row>
     <row r="4" spans="1:13" ht="18" customHeight="1">
       <c r="A4" s="50">
         <v>2019</v>
       </c>
       <c r="B4" s="62">
         <v>98.1</v>
       </c>
       <c r="C4" s="62">
         <v>102.1</v>
       </c>
       <c r="D4" s="62">
         <v>119</v>
       </c>
       <c r="E4" s="62">
         <v>92.4</v>
       </c>
       <c r="F4" s="62">
         <v>119.5</v>
       </c>
       <c r="G4" s="62">
         <v>114.7</v>
       </c>
       <c r="H4" s="62">
         <v>104.6</v>
@@ -3092,74 +3093,76 @@
         <v>102.3</v>
       </c>
       <c r="M10" s="54">
         <v>96.6</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="18" customHeight="1">
       <c r="A11" s="50">
         <v>2026</v>
       </c>
       <c r="B11" s="52">
         <v>63.6</v>
       </c>
       <c r="C11" s="52">
         <v>105.4</v>
       </c>
       <c r="D11" s="52">
         <v>103</v>
       </c>
       <c r="E11" s="52">
         <v>94.8</v>
       </c>
       <c r="F11" s="51">
         <v>107.4</v>
       </c>
-      <c r="G11" s="51"/>
+      <c r="G11" s="51">
+        <v>144.80000000000001</v>
+      </c>
       <c r="H11" s="51"/>
       <c r="I11" s="51"/>
       <c r="J11" s="51"/>
       <c r="K11" s="51"/>
       <c r="L11" s="72"/>
       <c r="M11" s="54"/>
     </row>
     <row r="12" spans="1:13" ht="18" customHeight="1">
-      <c r="A12" s="115" t="s">
+      <c r="A12" s="116" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="116"/>
-[...10 lines deleted...]
-      <c r="M12" s="117"/>
+      <c r="B12" s="117"/>
+      <c r="C12" s="117"/>
+      <c r="D12" s="117"/>
+      <c r="E12" s="117"/>
+      <c r="F12" s="117"/>
+      <c r="G12" s="117"/>
+      <c r="H12" s="117"/>
+      <c r="I12" s="117"/>
+      <c r="J12" s="117"/>
+      <c r="K12" s="117"/>
+      <c r="L12" s="117"/>
+      <c r="M12" s="118"/>
     </row>
     <row r="13" spans="1:13" ht="18" customHeight="1">
       <c r="A13" s="55">
         <v>2019</v>
       </c>
       <c r="B13" s="62">
         <v>83.6</v>
       </c>
       <c r="C13" s="62">
         <v>84.1</v>
       </c>
       <c r="D13" s="62">
         <v>92.9</v>
       </c>
       <c r="E13" s="62">
         <v>83.5</v>
       </c>
       <c r="F13" s="62">
         <v>96.5</v>
       </c>
       <c r="G13" s="62">
         <v>114.3</v>
       </c>
       <c r="H13" s="62">
         <v>165.3</v>
@@ -3423,74 +3426,76 @@
         <v>112</v>
       </c>
       <c r="M19" s="54">
         <v>103.1</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="18" customHeight="1">
       <c r="A20" s="55">
         <v>2026</v>
       </c>
       <c r="B20" s="52">
         <v>105.6</v>
       </c>
       <c r="C20" s="52">
         <v>107.6</v>
       </c>
       <c r="D20" s="52">
         <v>103.1</v>
       </c>
       <c r="E20" s="52">
         <v>99</v>
       </c>
       <c r="F20" s="62">
         <v>105</v>
       </c>
-      <c r="G20" s="62"/>
+      <c r="G20" s="62">
+        <v>104.4</v>
+      </c>
       <c r="H20" s="62"/>
       <c r="I20" s="62"/>
       <c r="J20" s="62"/>
       <c r="K20" s="62"/>
       <c r="L20" s="72"/>
       <c r="M20" s="54"/>
     </row>
     <row r="21" spans="1:13" ht="18" customHeight="1">
-      <c r="A21" s="115" t="s">
+      <c r="A21" s="116" t="s">
         <v>21</v>
       </c>
-      <c r="B21" s="116"/>
-[...10 lines deleted...]
-      <c r="M21" s="117"/>
+      <c r="B21" s="117"/>
+      <c r="C21" s="117"/>
+      <c r="D21" s="117"/>
+      <c r="E21" s="117"/>
+      <c r="F21" s="117"/>
+      <c r="G21" s="117"/>
+      <c r="H21" s="117"/>
+      <c r="I21" s="117"/>
+      <c r="J21" s="117"/>
+      <c r="K21" s="117"/>
+      <c r="L21" s="117"/>
+      <c r="M21" s="118"/>
     </row>
     <row r="22" spans="1:13" ht="18" customHeight="1">
       <c r="A22" s="50">
         <v>2019</v>
       </c>
       <c r="B22" s="62">
         <v>83.6</v>
       </c>
       <c r="C22" s="62">
         <v>83.8</v>
       </c>
       <c r="D22" s="62">
         <v>87.1</v>
       </c>
       <c r="E22" s="62">
         <v>86.1</v>
       </c>
       <c r="F22" s="62">
         <v>88.4</v>
       </c>
       <c r="G22" s="62">
         <v>92.9</v>
       </c>
       <c r="H22" s="62">
         <v>101</v>
@@ -3754,218 +3759,220 @@
         <v>100.6</v>
       </c>
       <c r="M28" s="54">
         <v>100.9</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="18" customHeight="1">
       <c r="A29" s="50">
         <v>2026</v>
       </c>
       <c r="B29" s="52">
         <v>105.6</v>
       </c>
       <c r="C29" s="52">
         <v>106.6</v>
       </c>
       <c r="D29" s="52">
         <v>105.3</v>
       </c>
       <c r="E29" s="52">
         <v>103.6</v>
       </c>
       <c r="F29" s="62">
         <v>103.9</v>
       </c>
-      <c r="G29" s="84"/>
+      <c r="G29" s="84">
+        <v>104</v>
+      </c>
       <c r="H29" s="77"/>
       <c r="I29" s="62"/>
       <c r="J29" s="62"/>
       <c r="K29" s="77"/>
       <c r="L29" s="77"/>
       <c r="M29" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y173"/>
   <sheetViews>
     <sheetView topLeftCell="A136" workbookViewId="0">
-      <selection activeCell="K172" sqref="K172"/>
+      <selection activeCell="L175" sqref="L175"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="23.42578125" style="24" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="24" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="24" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="24" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="24" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="24" customWidth="1"/>
     <col min="7" max="7" width="8.42578125" style="24" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="24" customWidth="1"/>
     <col min="9" max="9" width="8.42578125" style="24" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="24" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="24" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="24" customWidth="1"/>
     <col min="13" max="13" width="8" style="24" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="24" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="24" customWidth="1"/>
     <col min="16" max="16" width="10.7109375" style="24" customWidth="1"/>
     <col min="17" max="17" width="8.42578125" style="24" customWidth="1"/>
     <col min="18" max="18" width="10.7109375" style="24" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="24" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" style="24" customWidth="1"/>
     <col min="21" max="21" width="9.140625" style="24"/>
     <col min="22" max="22" width="10.7109375" style="24" customWidth="1"/>
     <col min="23" max="23" width="9.42578125" style="24" customWidth="1"/>
     <col min="24" max="24" width="10.7109375" style="24" customWidth="1"/>
     <col min="25" max="25" width="9.28515625" style="24" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A1" s="123" t="s">
+      <c r="A1" s="124" t="s">
         <v>109</v>
       </c>
-      <c r="B1" s="123"/>
-[...22 lines deleted...]
-      <c r="Y1" s="123"/>
+      <c r="B1" s="124"/>
+      <c r="C1" s="124"/>
+      <c r="D1" s="124"/>
+      <c r="E1" s="124"/>
+      <c r="F1" s="124"/>
+      <c r="G1" s="124"/>
+      <c r="H1" s="124"/>
+      <c r="I1" s="124"/>
+      <c r="J1" s="124"/>
+      <c r="K1" s="124"/>
+      <c r="L1" s="124"/>
+      <c r="M1" s="124"/>
+      <c r="N1" s="124"/>
+      <c r="O1" s="124"/>
+      <c r="P1" s="124"/>
+      <c r="Q1" s="124"/>
+      <c r="R1" s="124"/>
+      <c r="S1" s="124"/>
+      <c r="T1" s="124"/>
+      <c r="U1" s="124"/>
+      <c r="V1" s="124"/>
+      <c r="W1" s="124"/>
+      <c r="X1" s="124"/>
+      <c r="Y1" s="124"/>
     </row>
     <row r="2" spans="1:25" ht="12.75" customHeight="1">
       <c r="A2" s="25"/>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
       <c r="N2" s="25"/>
       <c r="O2" s="25"/>
       <c r="P2" s="25"/>
       <c r="Q2" s="25"/>
       <c r="R2" s="25"/>
       <c r="S2" s="25"/>
       <c r="T2" s="25"/>
       <c r="U2" s="25"/>
       <c r="V2" s="25"/>
       <c r="W2" s="25"/>
       <c r="X2" s="25"/>
       <c r="Y2" s="25"/>
     </row>
     <row r="3" spans="1:25" ht="12" customHeight="1">
-      <c r="A3" s="118"/>
-      <c r="B3" s="120" t="s">
+      <c r="A3" s="119"/>
+      <c r="B3" s="121" t="s">
         <v>27</v>
       </c>
-      <c r="C3" s="121"/>
-      <c r="D3" s="120" t="s">
+      <c r="C3" s="122"/>
+      <c r="D3" s="121" t="s">
         <v>28</v>
       </c>
-      <c r="E3" s="121"/>
-      <c r="F3" s="120" t="s">
+      <c r="E3" s="122"/>
+      <c r="F3" s="121" t="s">
         <v>29</v>
       </c>
-      <c r="G3" s="121"/>
-      <c r="H3" s="120" t="s">
+      <c r="G3" s="122"/>
+      <c r="H3" s="121" t="s">
         <v>30</v>
       </c>
-      <c r="I3" s="121"/>
-      <c r="J3" s="120" t="s">
+      <c r="I3" s="122"/>
+      <c r="J3" s="121" t="s">
         <v>31</v>
       </c>
-      <c r="K3" s="121"/>
-      <c r="L3" s="120" t="s">
+      <c r="K3" s="122"/>
+      <c r="L3" s="121" t="s">
         <v>32</v>
       </c>
-      <c r="M3" s="121"/>
-      <c r="N3" s="122" t="s">
+      <c r="M3" s="122"/>
+      <c r="N3" s="123" t="s">
         <v>33</v>
       </c>
-      <c r="O3" s="122"/>
-      <c r="P3" s="122" t="s">
+      <c r="O3" s="123"/>
+      <c r="P3" s="123" t="s">
         <v>34</v>
       </c>
-      <c r="Q3" s="122"/>
-      <c r="R3" s="122" t="s">
+      <c r="Q3" s="123"/>
+      <c r="R3" s="123" t="s">
         <v>35</v>
       </c>
-      <c r="S3" s="122"/>
-      <c r="T3" s="122" t="s">
+      <c r="S3" s="123"/>
+      <c r="T3" s="123" t="s">
         <v>36</v>
       </c>
-      <c r="U3" s="122"/>
-      <c r="V3" s="122" t="s">
+      <c r="U3" s="123"/>
+      <c r="V3" s="123" t="s">
         <v>37</v>
       </c>
-      <c r="W3" s="122"/>
-      <c r="X3" s="122" t="s">
+      <c r="W3" s="123"/>
+      <c r="X3" s="123" t="s">
         <v>38</v>
       </c>
-      <c r="Y3" s="122"/>
+      <c r="Y3" s="123"/>
     </row>
     <row r="4" spans="1:25" ht="66" customHeight="1">
-      <c r="A4" s="119"/>
+      <c r="A4" s="120"/>
       <c r="B4" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C4" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D4" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E4" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F4" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G4" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H4" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I4" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J4" s="26" t="s">
@@ -5563,102 +5570,102 @@
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="25"/>
       <c r="J25" s="25"/>
       <c r="K25" s="25"/>
       <c r="L25" s="25"/>
       <c r="M25" s="25"/>
       <c r="N25" s="25"/>
       <c r="O25" s="25"/>
       <c r="P25" s="25"/>
       <c r="Q25" s="25"/>
       <c r="R25" s="25"/>
       <c r="S25" s="25"/>
       <c r="T25" s="25"/>
       <c r="U25" s="25"/>
       <c r="V25" s="25"/>
       <c r="W25" s="25"/>
       <c r="X25" s="25"/>
       <c r="Y25" s="25"/>
     </row>
     <row r="27" spans="1:25" ht="12" customHeight="1">
-      <c r="A27" s="118"/>
-      <c r="B27" s="120" t="s">
+      <c r="A27" s="119"/>
+      <c r="B27" s="121" t="s">
         <v>39</v>
       </c>
-      <c r="C27" s="121"/>
-      <c r="D27" s="120" t="s">
+      <c r="C27" s="122"/>
+      <c r="D27" s="121" t="s">
         <v>40</v>
       </c>
-      <c r="E27" s="121"/>
-      <c r="F27" s="120" t="s">
+      <c r="E27" s="122"/>
+      <c r="F27" s="121" t="s">
         <v>41</v>
       </c>
-      <c r="G27" s="121"/>
-      <c r="H27" s="120" t="s">
+      <c r="G27" s="122"/>
+      <c r="H27" s="121" t="s">
         <v>42</v>
       </c>
-      <c r="I27" s="121"/>
-      <c r="J27" s="120" t="s">
+      <c r="I27" s="122"/>
+      <c r="J27" s="121" t="s">
         <v>43</v>
       </c>
-      <c r="K27" s="121"/>
-      <c r="L27" s="120" t="s">
+      <c r="K27" s="122"/>
+      <c r="L27" s="121" t="s">
         <v>44</v>
       </c>
-      <c r="M27" s="121"/>
-      <c r="N27" s="122" t="s">
+      <c r="M27" s="122"/>
+      <c r="N27" s="123" t="s">
         <v>45</v>
       </c>
-      <c r="O27" s="122"/>
-      <c r="P27" s="122" t="s">
+      <c r="O27" s="123"/>
+      <c r="P27" s="123" t="s">
         <v>46</v>
       </c>
-      <c r="Q27" s="122"/>
-      <c r="R27" s="122" t="s">
+      <c r="Q27" s="123"/>
+      <c r="R27" s="123" t="s">
         <v>47</v>
       </c>
-      <c r="S27" s="122"/>
-      <c r="T27" s="122" t="s">
+      <c r="S27" s="123"/>
+      <c r="T27" s="123" t="s">
         <v>48</v>
       </c>
-      <c r="U27" s="122"/>
-      <c r="V27" s="122" t="s">
+      <c r="U27" s="123"/>
+      <c r="V27" s="123" t="s">
         <v>49</v>
       </c>
-      <c r="W27" s="122"/>
-      <c r="X27" s="122" t="s">
+      <c r="W27" s="123"/>
+      <c r="X27" s="123" t="s">
         <v>50</v>
       </c>
-      <c r="Y27" s="122"/>
+      <c r="Y27" s="123"/>
     </row>
     <row r="28" spans="1:25" ht="67.5" customHeight="1">
-      <c r="A28" s="119"/>
+      <c r="A28" s="120"/>
       <c r="B28" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C28" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D28" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F28" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G28" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H28" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I28" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J28" s="26" t="s">
@@ -7229,102 +7236,102 @@
         <v>63.8</v>
       </c>
       <c r="S48" s="33">
         <v>212.6</v>
       </c>
       <c r="T48" s="89">
         <v>80.7</v>
       </c>
       <c r="U48" s="33">
         <v>229</v>
       </c>
       <c r="V48" s="89">
         <v>97.6</v>
       </c>
       <c r="W48" s="33">
         <v>227.5</v>
       </c>
       <c r="X48" s="89">
         <v>114.4</v>
       </c>
       <c r="Y48" s="33">
         <v>223.6</v>
       </c>
     </row>
     <row r="51" spans="1:25" ht="15" customHeight="1">
-      <c r="A51" s="118"/>
-      <c r="B51" s="120" t="s">
+      <c r="A51" s="119"/>
+      <c r="B51" s="121" t="s">
         <v>52</v>
       </c>
-      <c r="C51" s="121"/>
-      <c r="D51" s="120" t="s">
+      <c r="C51" s="122"/>
+      <c r="D51" s="121" t="s">
         <v>53</v>
       </c>
-      <c r="E51" s="121"/>
-      <c r="F51" s="120" t="s">
+      <c r="E51" s="122"/>
+      <c r="F51" s="121" t="s">
         <v>54</v>
       </c>
-      <c r="G51" s="121"/>
-      <c r="H51" s="120" t="s">
+      <c r="G51" s="122"/>
+      <c r="H51" s="121" t="s">
         <v>55</v>
       </c>
-      <c r="I51" s="121"/>
-      <c r="J51" s="120" t="s">
+      <c r="I51" s="122"/>
+      <c r="J51" s="121" t="s">
         <v>56</v>
       </c>
-      <c r="K51" s="121"/>
-      <c r="L51" s="120" t="s">
+      <c r="K51" s="122"/>
+      <c r="L51" s="121" t="s">
         <v>57</v>
       </c>
-      <c r="M51" s="121"/>
-      <c r="N51" s="122" t="s">
+      <c r="M51" s="122"/>
+      <c r="N51" s="123" t="s">
         <v>58</v>
       </c>
-      <c r="O51" s="122"/>
-      <c r="P51" s="122" t="s">
+      <c r="O51" s="123"/>
+      <c r="P51" s="123" t="s">
         <v>59</v>
       </c>
-      <c r="Q51" s="122"/>
-      <c r="R51" s="122" t="s">
+      <c r="Q51" s="123"/>
+      <c r="R51" s="123" t="s">
         <v>60</v>
       </c>
-      <c r="S51" s="122"/>
-      <c r="T51" s="122" t="s">
+      <c r="S51" s="123"/>
+      <c r="T51" s="123" t="s">
         <v>61</v>
       </c>
-      <c r="U51" s="122"/>
-      <c r="V51" s="122" t="s">
+      <c r="U51" s="123"/>
+      <c r="V51" s="123" t="s">
         <v>62</v>
       </c>
-      <c r="W51" s="122"/>
-      <c r="X51" s="122" t="s">
+      <c r="W51" s="123"/>
+      <c r="X51" s="123" t="s">
         <v>63</v>
       </c>
-      <c r="Y51" s="122"/>
+      <c r="Y51" s="123"/>
     </row>
     <row r="52" spans="1:25" ht="67.5" customHeight="1">
-      <c r="A52" s="119"/>
+      <c r="A52" s="120"/>
       <c r="B52" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C52" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D52" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E52" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F52" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G52" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H52" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I52" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J52" s="26" t="s">
@@ -8927,102 +8934,102 @@
       <c r="H73" s="37"/>
       <c r="I73" s="38"/>
       <c r="J73" s="1"/>
       <c r="K73" s="1"/>
       <c r="L73" s="37"/>
       <c r="M73" s="37"/>
       <c r="N73" s="37"/>
       <c r="O73" s="37"/>
       <c r="P73" s="37"/>
       <c r="Q73" s="37"/>
       <c r="R73" s="37"/>
       <c r="S73" s="37"/>
       <c r="T73" s="37"/>
       <c r="U73" s="37"/>
       <c r="V73" s="37"/>
       <c r="W73" s="37"/>
       <c r="X73" s="37"/>
       <c r="Y73" s="37"/>
     </row>
     <row r="74" spans="1:25">
       <c r="V74" s="39"/>
       <c r="W74" s="39"/>
       <c r="X74" s="39"/>
     </row>
     <row r="75" spans="1:25" ht="12" customHeight="1">
-      <c r="A75" s="118"/>
-      <c r="B75" s="120" t="s">
+      <c r="A75" s="119"/>
+      <c r="B75" s="121" t="s">
         <v>64</v>
       </c>
-      <c r="C75" s="121"/>
-      <c r="D75" s="120" t="s">
+      <c r="C75" s="122"/>
+      <c r="D75" s="121" t="s">
         <v>65</v>
       </c>
-      <c r="E75" s="121"/>
-      <c r="F75" s="120" t="s">
+      <c r="E75" s="122"/>
+      <c r="F75" s="121" t="s">
         <v>66</v>
       </c>
-      <c r="G75" s="121"/>
-      <c r="H75" s="120" t="s">
+      <c r="G75" s="122"/>
+      <c r="H75" s="121" t="s">
         <v>67</v>
       </c>
-      <c r="I75" s="121"/>
-      <c r="J75" s="120" t="s">
+      <c r="I75" s="122"/>
+      <c r="J75" s="121" t="s">
         <v>68</v>
       </c>
-      <c r="K75" s="121"/>
-      <c r="L75" s="120" t="s">
+      <c r="K75" s="122"/>
+      <c r="L75" s="121" t="s">
         <v>69</v>
       </c>
-      <c r="M75" s="121"/>
-      <c r="N75" s="122" t="s">
+      <c r="M75" s="122"/>
+      <c r="N75" s="123" t="s">
         <v>70</v>
       </c>
-      <c r="O75" s="122"/>
-      <c r="P75" s="122" t="s">
+      <c r="O75" s="123"/>
+      <c r="P75" s="123" t="s">
         <v>59</v>
       </c>
-      <c r="Q75" s="122"/>
-      <c r="R75" s="122" t="s">
+      <c r="Q75" s="123"/>
+      <c r="R75" s="123" t="s">
         <v>71</v>
       </c>
-      <c r="S75" s="122"/>
-      <c r="T75" s="122" t="s">
+      <c r="S75" s="123"/>
+      <c r="T75" s="123" t="s">
         <v>72</v>
       </c>
-      <c r="U75" s="122"/>
-      <c r="V75" s="122" t="s">
+      <c r="U75" s="123"/>
+      <c r="V75" s="123" t="s">
         <v>73</v>
       </c>
-      <c r="W75" s="122"/>
-      <c r="X75" s="122" t="s">
+      <c r="W75" s="123"/>
+      <c r="X75" s="123" t="s">
         <v>74</v>
       </c>
-      <c r="Y75" s="122"/>
+      <c r="Y75" s="123"/>
     </row>
     <row r="76" spans="1:25" ht="66.75" customHeight="1">
-      <c r="A76" s="119"/>
+      <c r="A76" s="120"/>
       <c r="B76" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C76" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D76" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E76" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F76" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G76" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H76" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I76" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J76" s="26" t="s">
@@ -10673,102 +10680,102 @@
         <v>25</v>
       </c>
       <c r="T97" s="89">
         <v>105.6</v>
       </c>
       <c r="U97" s="34" t="s">
         <v>25</v>
       </c>
       <c r="V97" s="89">
         <v>126.7</v>
       </c>
       <c r="W97" s="34" t="s">
         <v>25</v>
       </c>
       <c r="X97" s="89">
         <v>147.80000000000001</v>
       </c>
       <c r="Y97" s="34" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="98" spans="1:25" ht="15" customHeight="1">
       <c r="H98" s="1"/>
     </row>
     <row r="100" spans="1:25" ht="15" customHeight="1">
-      <c r="A100" s="118"/>
-      <c r="B100" s="120" t="s">
+      <c r="A100" s="119"/>
+      <c r="B100" s="121" t="s">
         <v>75</v>
       </c>
-      <c r="C100" s="121"/>
-      <c r="D100" s="120" t="s">
+      <c r="C100" s="122"/>
+      <c r="D100" s="121" t="s">
         <v>76</v>
       </c>
-      <c r="E100" s="121"/>
-      <c r="F100" s="120" t="s">
+      <c r="E100" s="122"/>
+      <c r="F100" s="121" t="s">
         <v>77</v>
       </c>
-      <c r="G100" s="121"/>
-      <c r="H100" s="120" t="s">
+      <c r="G100" s="122"/>
+      <c r="H100" s="121" t="s">
         <v>78</v>
       </c>
-      <c r="I100" s="121"/>
-      <c r="J100" s="120" t="s">
+      <c r="I100" s="122"/>
+      <c r="J100" s="121" t="s">
         <v>79</v>
       </c>
-      <c r="K100" s="121"/>
-      <c r="L100" s="120" t="s">
+      <c r="K100" s="122"/>
+      <c r="L100" s="121" t="s">
         <v>80</v>
       </c>
-      <c r="M100" s="121"/>
-      <c r="N100" s="122" t="s">
+      <c r="M100" s="122"/>
+      <c r="N100" s="123" t="s">
         <v>81</v>
       </c>
-      <c r="O100" s="122"/>
-      <c r="P100" s="122" t="s">
+      <c r="O100" s="123"/>
+      <c r="P100" s="123" t="s">
         <v>82</v>
       </c>
-      <c r="Q100" s="122"/>
-      <c r="R100" s="122" t="s">
+      <c r="Q100" s="123"/>
+      <c r="R100" s="123" t="s">
         <v>83</v>
       </c>
-      <c r="S100" s="122"/>
-      <c r="T100" s="122" t="s">
+      <c r="S100" s="123"/>
+      <c r="T100" s="123" t="s">
         <v>84</v>
       </c>
-      <c r="U100" s="122"/>
-      <c r="V100" s="122" t="s">
+      <c r="U100" s="123"/>
+      <c r="V100" s="123" t="s">
         <v>85</v>
       </c>
-      <c r="W100" s="122"/>
-      <c r="X100" s="122" t="s">
+      <c r="W100" s="123"/>
+      <c r="X100" s="123" t="s">
         <v>86</v>
       </c>
-      <c r="Y100" s="122"/>
+      <c r="Y100" s="123"/>
     </row>
     <row r="101" spans="1:25" ht="68.25" customHeight="1">
-      <c r="A101" s="119"/>
+      <c r="A101" s="120"/>
       <c r="B101" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C101" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D101" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E101" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F101" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G101" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H101" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I101" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J101" s="26" t="s">
@@ -11750,102 +11757,102 @@
       <c r="C114" s="42"/>
       <c r="D114" s="41"/>
       <c r="E114" s="42"/>
       <c r="F114" s="41"/>
       <c r="G114" s="42"/>
       <c r="H114" s="41"/>
       <c r="I114" s="42"/>
       <c r="J114" s="41"/>
       <c r="K114" s="42"/>
       <c r="L114" s="41"/>
       <c r="M114" s="42"/>
       <c r="N114" s="41"/>
       <c r="O114" s="42"/>
       <c r="P114" s="41"/>
       <c r="Q114" s="42"/>
       <c r="R114" s="41"/>
       <c r="S114" s="42"/>
       <c r="T114" s="41"/>
       <c r="U114" s="42"/>
       <c r="V114" s="41"/>
       <c r="W114" s="42"/>
       <c r="X114" s="41"/>
       <c r="Y114" s="42"/>
     </row>
     <row r="116" spans="1:25" ht="12" customHeight="1">
-      <c r="A116" s="118"/>
-      <c r="B116" s="120" t="s">
+      <c r="A116" s="119"/>
+      <c r="B116" s="121" t="s">
         <v>87</v>
       </c>
-      <c r="C116" s="121"/>
-      <c r="D116" s="120" t="s">
+      <c r="C116" s="122"/>
+      <c r="D116" s="121" t="s">
         <v>110</v>
       </c>
-      <c r="E116" s="121"/>
-      <c r="F116" s="120" t="s">
+      <c r="E116" s="122"/>
+      <c r="F116" s="121" t="s">
         <v>111</v>
       </c>
-      <c r="G116" s="121"/>
-      <c r="H116" s="120" t="s">
+      <c r="G116" s="122"/>
+      <c r="H116" s="121" t="s">
         <v>114</v>
       </c>
-      <c r="I116" s="121"/>
-      <c r="J116" s="120" t="s">
+      <c r="I116" s="122"/>
+      <c r="J116" s="121" t="s">
         <v>115</v>
       </c>
-      <c r="K116" s="121"/>
-      <c r="L116" s="120" t="s">
+      <c r="K116" s="122"/>
+      <c r="L116" s="121" t="s">
         <v>116</v>
       </c>
-      <c r="M116" s="121"/>
-      <c r="N116" s="120" t="s">
+      <c r="M116" s="122"/>
+      <c r="N116" s="121" t="s">
         <v>117</v>
       </c>
-      <c r="O116" s="121"/>
-      <c r="P116" s="120" t="s">
+      <c r="O116" s="122"/>
+      <c r="P116" s="121" t="s">
         <v>120</v>
       </c>
-      <c r="Q116" s="121"/>
-      <c r="R116" s="122" t="s">
+      <c r="Q116" s="122"/>
+      <c r="R116" s="123" t="s">
         <v>121</v>
       </c>
-      <c r="S116" s="122"/>
-      <c r="T116" s="122" t="s">
+      <c r="S116" s="123"/>
+      <c r="T116" s="123" t="s">
         <v>122</v>
       </c>
-      <c r="U116" s="122"/>
-      <c r="V116" s="122" t="s">
+      <c r="U116" s="123"/>
+      <c r="V116" s="123" t="s">
         <v>123</v>
       </c>
-      <c r="W116" s="122"/>
-      <c r="X116" s="122" t="s">
+      <c r="W116" s="123"/>
+      <c r="X116" s="123" t="s">
         <v>124</v>
       </c>
-      <c r="Y116" s="122"/>
+      <c r="Y116" s="123"/>
     </row>
     <row r="117" spans="1:25" ht="60">
-      <c r="A117" s="119"/>
+      <c r="A117" s="120"/>
       <c r="B117" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C117" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D117" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E117" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F117" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G117" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H117" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I117" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J117" s="26" t="s">
@@ -12969,102 +12976,102 @@
         <v>161.9</v>
       </c>
       <c r="X131" s="89">
         <v>1281</v>
       </c>
       <c r="Y131" s="70">
         <v>155.69999999999999</v>
       </c>
     </row>
     <row r="132" spans="1:25">
       <c r="A132" s="35"/>
       <c r="B132" s="43"/>
       <c r="C132" s="44"/>
     </row>
     <row r="133" spans="1:25">
       <c r="A133" s="35"/>
       <c r="B133" s="43"/>
       <c r="C133" s="44"/>
     </row>
     <row r="134" spans="1:25">
       <c r="A134" s="35"/>
       <c r="B134" s="43"/>
       <c r="C134" s="44"/>
     </row>
     <row r="135" spans="1:25" ht="12" customHeight="1">
-      <c r="A135" s="118"/>
-      <c r="B135" s="120" t="s">
+      <c r="A135" s="119"/>
+      <c r="B135" s="121" t="s">
         <v>125</v>
       </c>
-      <c r="C135" s="121"/>
-      <c r="D135" s="120" t="s">
+      <c r="C135" s="122"/>
+      <c r="D135" s="121" t="s">
         <v>126</v>
       </c>
-      <c r="E135" s="121"/>
-      <c r="F135" s="120" t="s">
+      <c r="E135" s="122"/>
+      <c r="F135" s="121" t="s">
         <v>127</v>
       </c>
-      <c r="G135" s="121"/>
-      <c r="H135" s="120" t="s">
+      <c r="G135" s="122"/>
+      <c r="H135" s="121" t="s">
         <v>128</v>
       </c>
-      <c r="I135" s="121"/>
-      <c r="J135" s="120" t="s">
+      <c r="I135" s="122"/>
+      <c r="J135" s="121" t="s">
         <v>129</v>
       </c>
-      <c r="K135" s="121"/>
-      <c r="L135" s="120" t="s">
+      <c r="K135" s="122"/>
+      <c r="L135" s="121" t="s">
         <v>130</v>
       </c>
-      <c r="M135" s="121"/>
-      <c r="N135" s="120" t="s">
+      <c r="M135" s="122"/>
+      <c r="N135" s="121" t="s">
         <v>131</v>
       </c>
-      <c r="O135" s="121"/>
-      <c r="P135" s="120" t="s">
+      <c r="O135" s="122"/>
+      <c r="P135" s="121" t="s">
         <v>132</v>
       </c>
-      <c r="Q135" s="121"/>
-      <c r="R135" s="122" t="s">
+      <c r="Q135" s="122"/>
+      <c r="R135" s="123" t="s">
         <v>133</v>
       </c>
-      <c r="S135" s="122"/>
-      <c r="T135" s="122" t="s">
+      <c r="S135" s="123"/>
+      <c r="T135" s="123" t="s">
         <v>134</v>
       </c>
-      <c r="U135" s="122"/>
-      <c r="V135" s="122" t="s">
+      <c r="U135" s="123"/>
+      <c r="V135" s="123" t="s">
         <v>135</v>
       </c>
-      <c r="W135" s="122"/>
-      <c r="X135" s="122" t="s">
+      <c r="W135" s="123"/>
+      <c r="X135" s="123" t="s">
         <v>136</v>
       </c>
-      <c r="Y135" s="122"/>
+      <c r="Y135" s="123"/>
     </row>
     <row r="136" spans="1:25" ht="60">
-      <c r="A136" s="119"/>
+      <c r="A136" s="120"/>
       <c r="B136" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C136" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D136" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E136" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F136" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G136" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H136" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I136" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J136" s="26" t="s">
@@ -14211,102 +14218,102 @@
       <c r="N151" s="88"/>
       <c r="O151" s="64"/>
       <c r="P151" s="88"/>
       <c r="Q151" s="71"/>
       <c r="R151" s="88"/>
       <c r="S151" s="71"/>
       <c r="T151" s="88"/>
       <c r="U151" s="71"/>
       <c r="V151" s="88"/>
       <c r="W151" s="71"/>
       <c r="X151" s="88"/>
       <c r="Y151" s="71"/>
     </row>
     <row r="152" spans="1:25">
       <c r="A152" s="40"/>
       <c r="B152" s="43"/>
       <c r="C152" s="44"/>
     </row>
     <row r="153" spans="1:25">
       <c r="A153" s="40"/>
       <c r="B153" s="41"/>
       <c r="C153" s="42"/>
       <c r="D153" s="39"/>
     </row>
     <row r="154" spans="1:25" ht="12" customHeight="1">
-      <c r="A154" s="118"/>
-      <c r="B154" s="120" t="s">
+      <c r="A154" s="119"/>
+      <c r="B154" s="121" t="s">
         <v>137</v>
       </c>
-      <c r="C154" s="121"/>
-      <c r="D154" s="120" t="s">
+      <c r="C154" s="122"/>
+      <c r="D154" s="121" t="s">
         <v>138</v>
       </c>
-      <c r="E154" s="121"/>
-      <c r="F154" s="120" t="s">
+      <c r="E154" s="122"/>
+      <c r="F154" s="121" t="s">
         <v>139</v>
       </c>
-      <c r="G154" s="121"/>
-      <c r="H154" s="120" t="s">
+      <c r="G154" s="122"/>
+      <c r="H154" s="121" t="s">
         <v>140</v>
       </c>
-      <c r="I154" s="121"/>
-      <c r="J154" s="120" t="s">
+      <c r="I154" s="122"/>
+      <c r="J154" s="121" t="s">
         <v>141</v>
       </c>
-      <c r="K154" s="121"/>
-      <c r="L154" s="120" t="s">
+      <c r="K154" s="122"/>
+      <c r="L154" s="121" t="s">
         <v>142</v>
       </c>
-      <c r="M154" s="121"/>
-      <c r="N154" s="120" t="s">
+      <c r="M154" s="122"/>
+      <c r="N154" s="121" t="s">
         <v>143</v>
       </c>
-      <c r="O154" s="121"/>
-      <c r="P154" s="120" t="s">
+      <c r="O154" s="122"/>
+      <c r="P154" s="121" t="s">
         <v>144</v>
       </c>
-      <c r="Q154" s="121"/>
-      <c r="R154" s="120" t="s">
+      <c r="Q154" s="122"/>
+      <c r="R154" s="121" t="s">
         <v>145</v>
       </c>
-      <c r="S154" s="121"/>
-      <c r="T154" s="120" t="s">
+      <c r="S154" s="122"/>
+      <c r="T154" s="121" t="s">
         <v>146</v>
       </c>
-      <c r="U154" s="121"/>
-      <c r="V154" s="120" t="s">
+      <c r="U154" s="122"/>
+      <c r="V154" s="121" t="s">
         <v>147</v>
       </c>
-      <c r="W154" s="121"/>
-      <c r="X154" s="120" t="s">
+      <c r="W154" s="122"/>
+      <c r="X154" s="121" t="s">
         <v>148</v>
       </c>
-      <c r="Y154" s="121"/>
+      <c r="Y154" s="122"/>
     </row>
     <row r="155" spans="1:25" ht="60">
-      <c r="A155" s="119"/>
+      <c r="A155" s="120"/>
       <c r="B155" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C155" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D155" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E155" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F155" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G155" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H155" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I155" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J155" s="26" t="s">
@@ -14370,689 +14377,745 @@
       </c>
       <c r="D156" s="88">
         <v>2691.8</v>
       </c>
       <c r="E156" s="28">
         <v>106.6</v>
       </c>
       <c r="F156" s="90">
         <v>8020</v>
       </c>
       <c r="G156" s="28">
         <v>105.3</v>
       </c>
       <c r="H156" s="88">
         <v>10706.1</v>
       </c>
       <c r="I156" s="28">
         <v>103.6</v>
       </c>
       <c r="J156" s="96">
         <v>13625</v>
       </c>
       <c r="K156" s="97">
         <v>103.9</v>
       </c>
-      <c r="L156" s="86"/>
-      <c r="M156" s="87"/>
+      <c r="L156" s="102">
+        <v>17880</v>
+      </c>
+      <c r="M156" s="97">
+        <v>104</v>
+      </c>
       <c r="N156" s="86"/>
       <c r="O156" s="87"/>
       <c r="P156" s="86"/>
       <c r="Q156" s="91"/>
       <c r="R156" s="86"/>
       <c r="S156" s="91"/>
       <c r="T156" s="86"/>
       <c r="U156" s="91"/>
       <c r="V156" s="86"/>
       <c r="W156" s="91"/>
       <c r="X156" s="86"/>
       <c r="Y156" s="91"/>
     </row>
     <row r="157" spans="1:25">
       <c r="A157" s="29" t="s">
         <v>89</v>
       </c>
       <c r="B157" s="90">
         <v>1972.7</v>
       </c>
       <c r="C157" s="28">
         <v>118.5</v>
       </c>
       <c r="D157" s="88">
         <v>2016</v>
       </c>
       <c r="E157" s="28">
         <v>113.5</v>
       </c>
       <c r="F157" s="90">
         <v>6231</v>
       </c>
       <c r="G157" s="28">
         <v>112.7</v>
       </c>
       <c r="H157" s="88">
         <v>8377.1</v>
       </c>
       <c r="I157" s="28">
         <v>111.1</v>
       </c>
       <c r="J157" s="96">
         <v>10733</v>
       </c>
       <c r="K157" s="97">
         <v>111.8</v>
       </c>
-      <c r="L157" s="88"/>
-      <c r="M157" s="64"/>
+      <c r="L157" s="102">
+        <v>13956</v>
+      </c>
+      <c r="M157" s="97">
+        <v>114.6</v>
+      </c>
       <c r="N157" s="88"/>
       <c r="O157" s="64"/>
       <c r="P157" s="88"/>
       <c r="Q157" s="71"/>
       <c r="R157" s="88"/>
       <c r="S157" s="71"/>
       <c r="T157" s="88"/>
       <c r="U157" s="71"/>
       <c r="V157" s="88"/>
       <c r="W157" s="71"/>
       <c r="X157" s="88"/>
       <c r="Y157" s="71"/>
     </row>
     <row r="158" spans="1:25">
       <c r="A158" s="29" t="s">
         <v>91</v>
       </c>
       <c r="B158" s="90">
         <v>114.8</v>
       </c>
       <c r="C158" s="28">
         <v>47.5</v>
       </c>
       <c r="D158" s="88">
         <v>256.7</v>
       </c>
       <c r="E158" s="28">
         <v>76.7</v>
       </c>
       <c r="F158" s="90">
         <v>497</v>
       </c>
       <c r="G158" s="28">
         <v>67.8</v>
       </c>
       <c r="H158" s="88">
         <v>618.29999999999995</v>
       </c>
       <c r="I158" s="28">
         <v>62.5</v>
       </c>
       <c r="J158" s="96">
         <v>733</v>
       </c>
       <c r="K158" s="97">
         <v>59.5</v>
       </c>
-      <c r="L158" s="88"/>
-      <c r="M158" s="64"/>
+      <c r="L158" s="102">
+        <v>830</v>
+      </c>
+      <c r="M158" s="97">
+        <v>43.1</v>
+      </c>
       <c r="N158" s="88"/>
       <c r="O158" s="64"/>
       <c r="P158" s="88"/>
       <c r="Q158" s="71"/>
       <c r="R158" s="88"/>
       <c r="S158" s="71"/>
       <c r="T158" s="88"/>
       <c r="U158" s="71"/>
       <c r="V158" s="88"/>
       <c r="W158" s="71"/>
       <c r="X158" s="88"/>
       <c r="Y158" s="71"/>
     </row>
     <row r="159" spans="1:25">
       <c r="A159" s="29" t="s">
         <v>97</v>
       </c>
       <c r="B159" s="90">
         <v>148.9</v>
       </c>
       <c r="C159" s="28">
         <v>100.5</v>
       </c>
       <c r="D159" s="88">
         <v>121.3</v>
       </c>
       <c r="E159" s="28">
         <v>119.2</v>
       </c>
       <c r="F159" s="90">
         <v>379</v>
       </c>
       <c r="G159" s="28">
         <v>109</v>
       </c>
       <c r="H159" s="88">
         <v>480.2</v>
       </c>
       <c r="I159" s="28">
         <v>104.7</v>
       </c>
       <c r="J159" s="96">
         <v>609</v>
       </c>
       <c r="K159" s="97">
         <v>102.5</v>
       </c>
-      <c r="L159" s="88"/>
-      <c r="M159" s="64"/>
+      <c r="L159" s="102">
+        <v>795</v>
+      </c>
+      <c r="M159" s="97">
+        <v>99.3</v>
+      </c>
       <c r="N159" s="88"/>
       <c r="O159" s="64"/>
       <c r="P159" s="88"/>
       <c r="Q159" s="71"/>
       <c r="R159" s="88"/>
       <c r="S159" s="71"/>
       <c r="T159" s="88"/>
       <c r="U159" s="71"/>
       <c r="V159" s="88"/>
       <c r="W159" s="71"/>
       <c r="X159" s="88"/>
       <c r="Y159" s="71"/>
     </row>
     <row r="160" spans="1:25">
       <c r="A160" s="29" t="s">
         <v>99</v>
       </c>
       <c r="B160" s="90">
         <v>32.6</v>
       </c>
       <c r="C160" s="28">
         <v>104.6</v>
       </c>
       <c r="D160" s="88">
         <v>32.6</v>
       </c>
       <c r="E160" s="28">
         <v>105.3</v>
       </c>
       <c r="F160" s="90">
         <v>98</v>
       </c>
       <c r="G160" s="28">
         <v>105.5</v>
       </c>
       <c r="H160" s="88">
         <v>130.5</v>
       </c>
       <c r="I160" s="28">
         <v>105.9</v>
       </c>
       <c r="J160" s="96">
         <v>163</v>
       </c>
       <c r="K160" s="97">
         <v>106.2</v>
       </c>
-      <c r="L160" s="88"/>
-      <c r="M160" s="64"/>
+      <c r="L160" s="102">
+        <v>259</v>
+      </c>
+      <c r="M160" s="97">
+        <v>102.8</v>
+      </c>
       <c r="N160" s="88"/>
       <c r="O160" s="64"/>
       <c r="P160" s="88"/>
       <c r="Q160" s="71"/>
       <c r="R160" s="88"/>
       <c r="S160" s="71"/>
       <c r="T160" s="88"/>
       <c r="U160" s="71"/>
       <c r="V160" s="88"/>
       <c r="W160" s="71"/>
       <c r="X160" s="88"/>
       <c r="Y160" s="71"/>
     </row>
     <row r="161" spans="1:25">
       <c r="A161" s="29" t="s">
         <v>100</v>
       </c>
       <c r="B161" s="90">
         <v>115.9</v>
       </c>
       <c r="C161" s="28">
         <v>96.1</v>
       </c>
       <c r="D161" s="88">
         <v>117.5</v>
       </c>
       <c r="E161" s="28">
         <v>93.1</v>
       </c>
       <c r="F161" s="90">
         <v>358</v>
       </c>
       <c r="G161" s="28">
         <v>95</v>
       </c>
       <c r="H161" s="88">
         <v>485.8</v>
       </c>
       <c r="I161" s="28">
         <v>95.7</v>
       </c>
       <c r="J161" s="96">
         <v>617</v>
       </c>
       <c r="K161" s="97">
         <v>95.9</v>
       </c>
-      <c r="L161" s="88"/>
-      <c r="M161" s="64"/>
+      <c r="L161" s="102">
+        <v>868</v>
+      </c>
+      <c r="M161" s="97">
+        <v>101.4</v>
+      </c>
       <c r="N161" s="88"/>
       <c r="O161" s="64"/>
       <c r="P161" s="88"/>
       <c r="Q161" s="71"/>
       <c r="R161" s="88"/>
       <c r="S161" s="71"/>
       <c r="T161" s="88"/>
       <c r="U161" s="71"/>
       <c r="V161" s="88"/>
       <c r="W161" s="71"/>
       <c r="X161" s="88"/>
       <c r="Y161" s="71"/>
     </row>
     <row r="162" spans="1:25">
       <c r="A162" s="29" t="s">
         <v>102</v>
       </c>
       <c r="B162" s="90">
         <v>0.5</v>
       </c>
       <c r="C162" s="28">
         <v>103.1</v>
       </c>
       <c r="D162" s="88">
         <v>0.5</v>
       </c>
       <c r="E162" s="28">
         <v>103.7</v>
       </c>
       <c r="F162" s="90">
         <v>2</v>
       </c>
       <c r="G162" s="28">
         <v>103.9</v>
       </c>
       <c r="H162" s="88">
         <v>2</v>
       </c>
       <c r="I162" s="28">
         <v>104.4</v>
       </c>
       <c r="J162" s="96">
         <v>3</v>
       </c>
       <c r="K162" s="97">
         <v>104.6</v>
       </c>
-      <c r="L162" s="88"/>
-      <c r="M162" s="64"/>
+      <c r="L162" s="102">
+        <v>4</v>
+      </c>
+      <c r="M162" s="97">
+        <v>6</v>
+      </c>
       <c r="N162" s="88"/>
       <c r="O162" s="64"/>
       <c r="P162" s="88"/>
       <c r="Q162" s="71"/>
       <c r="R162" s="88"/>
       <c r="S162" s="71"/>
       <c r="T162" s="88"/>
       <c r="U162" s="71"/>
       <c r="V162" s="88"/>
       <c r="W162" s="71"/>
       <c r="X162" s="88"/>
       <c r="Y162" s="71"/>
     </row>
     <row r="163" spans="1:25">
       <c r="A163" s="29" t="s">
         <v>103</v>
       </c>
       <c r="B163" s="90">
         <v>3.9</v>
       </c>
       <c r="C163" s="28">
         <v>377.4</v>
       </c>
       <c r="D163" s="88">
         <v>4.0999999999999996</v>
       </c>
       <c r="E163" s="28">
         <v>389.7</v>
       </c>
       <c r="F163" s="90">
         <v>11</v>
       </c>
       <c r="G163" s="28">
         <v>182</v>
       </c>
       <c r="H163" s="88">
         <v>15.3</v>
       </c>
       <c r="I163" s="28">
         <v>183</v>
       </c>
       <c r="J163" s="96">
         <v>20</v>
       </c>
       <c r="K163" s="97">
         <v>171.3</v>
       </c>
-      <c r="L163" s="88"/>
-      <c r="M163" s="64"/>
+      <c r="L163" s="102">
+        <v>31</v>
+      </c>
+      <c r="M163" s="97">
+        <v>62.4</v>
+      </c>
       <c r="N163" s="88"/>
       <c r="O163" s="64"/>
       <c r="P163" s="88"/>
       <c r="Q163" s="71"/>
       <c r="R163" s="88"/>
       <c r="S163" s="71"/>
       <c r="T163" s="88"/>
       <c r="U163" s="71"/>
       <c r="V163" s="88"/>
       <c r="W163" s="71"/>
       <c r="X163" s="88"/>
       <c r="Y163" s="71"/>
     </row>
     <row r="164" spans="1:25">
       <c r="A164" s="61" t="s">
         <v>112</v>
       </c>
       <c r="B164" s="90" t="s">
         <v>25</v>
       </c>
       <c r="C164" s="31" t="s">
         <v>25</v>
       </c>
       <c r="D164" s="88" t="s">
         <v>25</v>
       </c>
       <c r="E164" s="31" t="s">
         <v>25</v>
       </c>
       <c r="F164" s="90" t="s">
         <v>25</v>
       </c>
       <c r="G164" s="31" t="s">
         <v>25</v>
       </c>
       <c r="H164" s="88" t="s">
         <v>25</v>
       </c>
       <c r="I164" s="31" t="s">
         <v>25</v>
       </c>
       <c r="J164" s="98" t="s">
         <v>25</v>
       </c>
       <c r="K164" s="99" t="s">
         <v>25</v>
       </c>
-      <c r="L164" s="88"/>
-      <c r="M164" s="65"/>
+      <c r="L164" s="99" t="s">
+        <v>25</v>
+      </c>
+      <c r="M164" s="99" t="s">
+        <v>25</v>
+      </c>
       <c r="N164" s="88"/>
       <c r="O164" s="65"/>
       <c r="P164" s="88"/>
       <c r="Q164" s="92"/>
       <c r="R164" s="88"/>
       <c r="S164" s="92"/>
       <c r="T164" s="88"/>
       <c r="U164" s="92"/>
       <c r="V164" s="88"/>
       <c r="W164" s="92"/>
       <c r="X164" s="88"/>
       <c r="Y164" s="92"/>
     </row>
     <row r="165" spans="1:25" ht="13.5" customHeight="1">
       <c r="A165" s="29" t="s">
         <v>108</v>
       </c>
       <c r="B165" s="90">
         <v>3.4</v>
       </c>
       <c r="C165" s="28">
         <v>122.3</v>
       </c>
       <c r="D165" s="88">
         <v>3.4</v>
       </c>
       <c r="E165" s="28">
         <v>123</v>
       </c>
       <c r="F165" s="90">
         <v>22</v>
       </c>
       <c r="G165" s="28">
         <v>272.2</v>
       </c>
       <c r="H165" s="88">
         <v>27.9</v>
       </c>
       <c r="I165" s="28">
         <v>255.6</v>
       </c>
       <c r="J165" s="96">
         <v>31</v>
       </c>
       <c r="K165" s="97">
         <v>229.9</v>
       </c>
-      <c r="L165" s="88"/>
-      <c r="M165" s="64"/>
+      <c r="L165" s="102">
+        <v>60</v>
+      </c>
+      <c r="M165" s="97">
+        <v>92.3</v>
+      </c>
       <c r="N165" s="88"/>
       <c r="O165" s="64"/>
       <c r="P165" s="88"/>
       <c r="Q165" s="71"/>
       <c r="R165" s="88"/>
       <c r="S165" s="71"/>
       <c r="T165" s="88"/>
       <c r="U165" s="71"/>
       <c r="V165" s="88"/>
       <c r="W165" s="71"/>
       <c r="X165" s="88"/>
       <c r="Y165" s="71"/>
     </row>
     <row r="166" spans="1:25">
       <c r="A166" s="29" t="s">
         <v>104</v>
       </c>
       <c r="B166" s="90">
         <v>2.6</v>
       </c>
       <c r="C166" s="28">
         <v>63.6</v>
       </c>
       <c r="D166" s="88">
         <v>2.6</v>
       </c>
       <c r="E166" s="28">
         <v>64</v>
       </c>
       <c r="F166" s="90">
         <v>8</v>
       </c>
       <c r="G166" s="28">
         <v>64.099999999999994</v>
       </c>
       <c r="H166" s="88">
         <v>10.5</v>
       </c>
       <c r="I166" s="28">
         <v>64.400000000000006</v>
       </c>
       <c r="J166" s="96">
         <v>13</v>
       </c>
       <c r="K166" s="97">
         <v>64.599999999999994</v>
       </c>
-      <c r="L166" s="88"/>
-      <c r="M166" s="64"/>
+      <c r="L166" s="102">
+        <v>44</v>
+      </c>
+      <c r="M166" s="97">
+        <v>176.5</v>
+      </c>
       <c r="N166" s="88"/>
       <c r="O166" s="64"/>
       <c r="P166" s="88"/>
       <c r="Q166" s="71"/>
       <c r="R166" s="88"/>
       <c r="S166" s="71"/>
       <c r="T166" s="88"/>
       <c r="U166" s="71"/>
       <c r="V166" s="88"/>
       <c r="W166" s="71"/>
       <c r="X166" s="88"/>
       <c r="Y166" s="71"/>
     </row>
     <row r="167" spans="1:25">
       <c r="A167" s="29" t="s">
         <v>105</v>
       </c>
       <c r="B167" s="90">
         <v>5.7</v>
       </c>
       <c r="C167" s="28">
         <v>22.2</v>
       </c>
       <c r="D167" s="88">
         <v>5.7</v>
       </c>
       <c r="E167" s="28">
         <v>22.3</v>
       </c>
       <c r="F167" s="90">
         <v>17</v>
       </c>
       <c r="G167" s="28">
         <v>22.3</v>
       </c>
       <c r="H167" s="88">
         <v>22.9</v>
       </c>
       <c r="I167" s="28">
         <v>22.4</v>
       </c>
       <c r="J167" s="96">
         <v>29</v>
       </c>
       <c r="K167" s="97">
         <v>22.5</v>
       </c>
-      <c r="L167" s="88"/>
-      <c r="M167" s="64"/>
+      <c r="L167" s="102">
+        <v>59</v>
+      </c>
+      <c r="M167" s="97">
+        <v>46.5</v>
+      </c>
       <c r="N167" s="88"/>
       <c r="O167" s="64"/>
       <c r="P167" s="88"/>
       <c r="Q167" s="71"/>
       <c r="R167" s="88"/>
       <c r="S167" s="71"/>
       <c r="T167" s="88"/>
       <c r="U167" s="71"/>
       <c r="V167" s="88"/>
       <c r="W167" s="71"/>
       <c r="X167" s="88"/>
       <c r="Y167" s="71"/>
     </row>
     <row r="168" spans="1:25">
       <c r="A168" s="61" t="s">
         <v>113</v>
       </c>
       <c r="B168" s="90">
         <v>0.7</v>
       </c>
       <c r="C168" s="28">
         <v>63.6</v>
       </c>
       <c r="D168" s="88">
         <v>0.7</v>
       </c>
       <c r="E168" s="28">
         <v>64</v>
       </c>
       <c r="F168" s="90">
         <v>2</v>
       </c>
       <c r="G168" s="28">
         <v>64.099999999999994</v>
       </c>
       <c r="H168" s="88">
         <v>2.9</v>
       </c>
       <c r="I168" s="28">
         <v>64.400000000000006</v>
       </c>
       <c r="J168" s="96">
         <v>4</v>
       </c>
       <c r="K168" s="97">
         <v>64.599999999999994</v>
       </c>
-      <c r="L168" s="88"/>
-      <c r="M168" s="64"/>
+      <c r="L168" s="102">
+        <v>35</v>
+      </c>
+      <c r="M168" s="97">
+        <v>176.6</v>
+      </c>
       <c r="N168" s="88"/>
       <c r="O168" s="64"/>
       <c r="P168" s="88"/>
       <c r="Q168" s="71"/>
       <c r="R168" s="88"/>
       <c r="S168" s="71"/>
       <c r="T168" s="88"/>
       <c r="U168" s="71"/>
       <c r="V168" s="88"/>
       <c r="W168" s="71"/>
       <c r="X168" s="88"/>
       <c r="Y168" s="71"/>
     </row>
     <row r="169" spans="1:25">
       <c r="A169" s="32" t="s">
         <v>107</v>
       </c>
       <c r="B169" s="89">
         <v>123.2</v>
       </c>
       <c r="C169" s="33">
         <v>81.7</v>
       </c>
       <c r="D169" s="89">
         <v>130.6</v>
       </c>
       <c r="E169" s="33">
         <v>89.6</v>
       </c>
       <c r="F169" s="89">
         <v>396</v>
       </c>
       <c r="G169" s="33">
         <v>92.8</v>
       </c>
       <c r="H169" s="89">
         <v>532.79999999999995</v>
       </c>
       <c r="I169" s="33">
         <v>93.8</v>
       </c>
       <c r="J169" s="100">
         <v>671</v>
       </c>
       <c r="K169" s="101">
         <v>94.9</v>
       </c>
-      <c r="L169" s="89"/>
-      <c r="M169" s="33"/>
+      <c r="L169" s="100">
+        <v>939</v>
+      </c>
+      <c r="M169" s="101">
+        <v>113.7</v>
+      </c>
       <c r="N169" s="89"/>
       <c r="O169" s="33"/>
       <c r="P169" s="89"/>
       <c r="Q169" s="70"/>
       <c r="R169" s="89"/>
       <c r="S169" s="70"/>
       <c r="T169" s="89"/>
       <c r="U169" s="70"/>
       <c r="V169" s="89"/>
       <c r="W169" s="70"/>
       <c r="X169" s="89"/>
       <c r="Y169" s="70"/>
     </row>
     <row r="170" spans="1:25">
       <c r="A170" s="40"/>
       <c r="B170" s="41"/>
       <c r="C170" s="42"/>
       <c r="D170" s="39"/>
     </row>
     <row r="171" spans="1:25">
       <c r="A171" s="40"/>
       <c r="B171" s="41"/>
       <c r="C171" s="42"/>
     </row>
     <row r="172" spans="1:25">