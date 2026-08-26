--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -4,72 +4,72 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Volume provision food " sheetId="3" r:id="rId1"/>
     <sheet name="PVI" sheetId="4" r:id="rId2"/>
     <sheet name="PVI regions and volume" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Volume provision food '!$A$1:$M$32</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="L10" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="996" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="998" uniqueCount="149">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -838,51 +838,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="125">
+  <cellXfs count="127">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -1140,67 +1140,73 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1475,52 +1481,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y40"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="J39" sqref="J39"/>
+    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="H31" sqref="H31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="3" width="8.85546875" style="1" customWidth="1"/>
     <col min="4" max="8" width="8.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="103" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="103"/>
@@ -1939,51 +1945,53 @@
       <c r="Q11" s="83"/>
       <c r="R11" s="83"/>
     </row>
     <row r="12" spans="1:25" s="82" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="80">
         <v>2026</v>
       </c>
       <c r="B12" s="10">
         <v>2524.9</v>
       </c>
       <c r="C12" s="78">
         <v>2691.8</v>
       </c>
       <c r="D12" s="78">
         <v>2803.2</v>
       </c>
       <c r="E12" s="78">
         <v>2686.2</v>
       </c>
       <c r="F12" s="78">
         <v>2918.7</v>
       </c>
       <c r="G12" s="78">
         <v>4255.7</v>
       </c>
-      <c r="H12" s="78"/>
+      <c r="H12" s="78">
+        <v>4131.5</v>
+      </c>
       <c r="I12" s="78"/>
       <c r="J12" s="78"/>
       <c r="K12" s="78"/>
       <c r="L12" s="78"/>
       <c r="M12" s="78"/>
       <c r="N12" s="83"/>
       <c r="O12" s="83"/>
       <c r="P12" s="83"/>
       <c r="Q12" s="83"/>
       <c r="R12" s="83"/>
     </row>
     <row r="13" spans="1:25" ht="15" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="105"/>
       <c r="C13" s="106"/>
       <c r="D13" s="106"/>
       <c r="E13" s="106"/>
       <c r="F13" s="106"/>
       <c r="G13" s="106"/>
       <c r="H13" s="106"/>
       <c r="I13" s="106"/>
       <c r="J13" s="106"/>
       <c r="K13" s="106"/>
@@ -2302,51 +2310,53 @@
       </c>
       <c r="N21" s="15"/>
     </row>
     <row r="22" spans="1:14" s="82" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="80">
         <v>2026</v>
       </c>
       <c r="B22" s="10">
         <v>1790.6</v>
       </c>
       <c r="C22" s="78">
         <v>1957.5</v>
       </c>
       <c r="D22" s="78">
         <v>2068.9</v>
       </c>
       <c r="E22" s="78">
         <v>1951.9</v>
       </c>
       <c r="F22" s="78">
         <v>2184.4</v>
       </c>
       <c r="G22" s="78">
         <v>2248</v>
       </c>
-      <c r="H22" s="85"/>
+      <c r="H22" s="85">
+        <v>2123.8000000000002</v>
+      </c>
       <c r="I22" s="78"/>
       <c r="J22" s="78"/>
       <c r="K22" s="78"/>
       <c r="L22" s="78"/>
       <c r="M22" s="78"/>
       <c r="N22" s="15"/>
     </row>
     <row r="23" spans="1:14" ht="50.25" customHeight="1">
       <c r="A23" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="19"/>
       <c r="D23" s="19"/>
       <c r="E23" s="19"/>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
       <c r="K23" s="19"/>
       <c r="L23" s="19"/>
       <c r="M23" s="20"/>
       <c r="N23" s="15"/>
     </row>
@@ -2637,51 +2647,53 @@
         <v>1827.3</v>
       </c>
     </row>
     <row r="31" spans="1:14" s="82" customFormat="1">
       <c r="A31" s="80">
         <v>2026</v>
       </c>
       <c r="B31" s="79">
         <v>734.3</v>
       </c>
       <c r="C31" s="79">
         <v>734.3</v>
       </c>
       <c r="D31" s="79">
         <v>734.3</v>
       </c>
       <c r="E31" s="79">
         <v>734.3</v>
       </c>
       <c r="F31" s="81">
         <v>734.3</v>
       </c>
       <c r="G31" s="68">
         <v>2007.7</v>
       </c>
-      <c r="H31" s="81"/>
+      <c r="H31" s="68">
+        <v>2007.7</v>
+      </c>
       <c r="I31" s="79"/>
       <c r="J31" s="79"/>
       <c r="K31" s="79"/>
       <c r="L31" s="81"/>
       <c r="M31" s="81"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="21" t="s">
         <v>17</v>
       </c>
       <c r="F32" s="13"/>
     </row>
     <row r="34" spans="2:15">
       <c r="M34" s="22"/>
     </row>
     <row r="35" spans="2:15">
       <c r="F35" s="13"/>
       <c r="M35" s="22"/>
     </row>
     <row r="36" spans="2:15">
       <c r="M36" s="22"/>
     </row>
     <row r="37" spans="2:15">
       <c r="B37" s="13"/>
       <c r="C37" s="13"/>
@@ -2702,51 +2714,51 @@
     </row>
     <row r="39" spans="2:15">
       <c r="M39" s="22"/>
     </row>
     <row r="40" spans="2:15">
       <c r="M40" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B13:M14"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="R27" sqref="R27"/>
+      <selection activeCell="P30" sqref="P30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" customHeight="1"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="47"/>
     <col min="10" max="10" width="10.5703125" style="47" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="47"/>
     <col min="12" max="12" width="9.85546875" style="47" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18" customHeight="1">
       <c r="A1" s="111" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="112"/>
       <c r="C1" s="112"/>
       <c r="D1" s="112"/>
       <c r="E1" s="112"/>
       <c r="F1" s="112"/>
       <c r="G1" s="112"/>
       <c r="H1" s="112"/>
       <c r="I1" s="112"/>
       <c r="J1" s="112"/>
       <c r="K1" s="112"/>
@@ -3096,51 +3108,53 @@
         <v>96.6</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="18" customHeight="1">
       <c r="A11" s="50">
         <v>2026</v>
       </c>
       <c r="B11" s="52">
         <v>63.6</v>
       </c>
       <c r="C11" s="52">
         <v>105.4</v>
       </c>
       <c r="D11" s="52">
         <v>103</v>
       </c>
       <c r="E11" s="52">
         <v>94.8</v>
       </c>
       <c r="F11" s="51">
         <v>107.4</v>
       </c>
       <c r="G11" s="51">
         <v>144.80000000000001</v>
       </c>
-      <c r="H11" s="51"/>
+      <c r="H11" s="51">
+        <v>95.9</v>
+      </c>
       <c r="I11" s="51"/>
       <c r="J11" s="51"/>
       <c r="K11" s="51"/>
       <c r="L11" s="72"/>
       <c r="M11" s="54"/>
     </row>
     <row r="12" spans="1:13" ht="18" customHeight="1">
       <c r="A12" s="116" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="117"/>
       <c r="C12" s="117"/>
       <c r="D12" s="117"/>
       <c r="E12" s="117"/>
       <c r="F12" s="117"/>
       <c r="G12" s="117"/>
       <c r="H12" s="117"/>
       <c r="I12" s="117"/>
       <c r="J12" s="117"/>
       <c r="K12" s="117"/>
       <c r="L12" s="117"/>
       <c r="M12" s="118"/>
     </row>
     <row r="13" spans="1:13" ht="18" customHeight="1">
       <c r="A13" s="55">
@@ -3429,51 +3443,53 @@
         <v>103.1</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="18" customHeight="1">
       <c r="A20" s="55">
         <v>2026</v>
       </c>
       <c r="B20" s="52">
         <v>105.6</v>
       </c>
       <c r="C20" s="52">
         <v>107.6</v>
       </c>
       <c r="D20" s="52">
         <v>103.1</v>
       </c>
       <c r="E20" s="52">
         <v>99</v>
       </c>
       <c r="F20" s="62">
         <v>105</v>
       </c>
       <c r="G20" s="62">
         <v>104.4</v>
       </c>
-      <c r="H20" s="62"/>
+      <c r="H20" s="62">
+        <v>92.7</v>
+      </c>
       <c r="I20" s="62"/>
       <c r="J20" s="62"/>
       <c r="K20" s="62"/>
       <c r="L20" s="72"/>
       <c r="M20" s="54"/>
     </row>
     <row r="21" spans="1:13" ht="18" customHeight="1">
       <c r="A21" s="116" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="117"/>
       <c r="C21" s="117"/>
       <c r="D21" s="117"/>
       <c r="E21" s="117"/>
       <c r="F21" s="117"/>
       <c r="G21" s="117"/>
       <c r="H21" s="117"/>
       <c r="I21" s="117"/>
       <c r="J21" s="117"/>
       <c r="K21" s="117"/>
       <c r="L21" s="117"/>
       <c r="M21" s="118"/>
     </row>
     <row r="22" spans="1:13" ht="18" customHeight="1">
       <c r="A22" s="50">
@@ -3762,76 +3778,78 @@
         <v>100.9</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="18" customHeight="1">
       <c r="A29" s="50">
         <v>2026</v>
       </c>
       <c r="B29" s="52">
         <v>105.6</v>
       </c>
       <c r="C29" s="52">
         <v>106.6</v>
       </c>
       <c r="D29" s="52">
         <v>105.3</v>
       </c>
       <c r="E29" s="52">
         <v>103.6</v>
       </c>
       <c r="F29" s="62">
         <v>103.9</v>
       </c>
       <c r="G29" s="84">
         <v>104</v>
       </c>
-      <c r="H29" s="77"/>
+      <c r="H29" s="77">
+        <v>101.8</v>
+      </c>
       <c r="I29" s="62"/>
       <c r="J29" s="62"/>
       <c r="K29" s="77"/>
       <c r="L29" s="77"/>
       <c r="M29" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y173"/>
   <sheetViews>
-    <sheetView topLeftCell="A136" workbookViewId="0">
-      <selection activeCell="L175" sqref="L175"/>
+    <sheetView tabSelected="1" topLeftCell="A136" workbookViewId="0">
+      <selection activeCell="O172" sqref="O172"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="23.42578125" style="24" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="24" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="24" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="24" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="24" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="24" customWidth="1"/>
     <col min="7" max="7" width="8.42578125" style="24" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="24" customWidth="1"/>
     <col min="9" max="9" width="8.42578125" style="24" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="24" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="24" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="24" customWidth="1"/>
     <col min="13" max="13" width="8" style="24" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="24" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="24" customWidth="1"/>
     <col min="16" max="16" width="10.7109375" style="24" customWidth="1"/>
     <col min="17" max="17" width="8.42578125" style="24" customWidth="1"/>
     <col min="18" max="18" width="10.7109375" style="24" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="24" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" style="24" customWidth="1"/>
     <col min="21" max="21" width="9.140625" style="24"/>
@@ -3877,102 +3895,102 @@
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
       <c r="N2" s="25"/>
       <c r="O2" s="25"/>
       <c r="P2" s="25"/>
       <c r="Q2" s="25"/>
       <c r="R2" s="25"/>
       <c r="S2" s="25"/>
       <c r="T2" s="25"/>
       <c r="U2" s="25"/>
       <c r="V2" s="25"/>
       <c r="W2" s="25"/>
       <c r="X2" s="25"/>
       <c r="Y2" s="25"/>
     </row>
     <row r="3" spans="1:25" ht="12" customHeight="1">
-      <c r="A3" s="119"/>
-      <c r="B3" s="121" t="s">
+      <c r="A3" s="121"/>
+      <c r="B3" s="119" t="s">
         <v>27</v>
       </c>
-      <c r="C3" s="122"/>
-      <c r="D3" s="121" t="s">
+      <c r="C3" s="120"/>
+      <c r="D3" s="119" t="s">
         <v>28</v>
       </c>
-      <c r="E3" s="122"/>
-      <c r="F3" s="121" t="s">
+      <c r="E3" s="120"/>
+      <c r="F3" s="119" t="s">
         <v>29</v>
       </c>
-      <c r="G3" s="122"/>
-      <c r="H3" s="121" t="s">
+      <c r="G3" s="120"/>
+      <c r="H3" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="I3" s="122"/>
-      <c r="J3" s="121" t="s">
+      <c r="I3" s="120"/>
+      <c r="J3" s="119" t="s">
         <v>31</v>
       </c>
-      <c r="K3" s="122"/>
-      <c r="L3" s="121" t="s">
+      <c r="K3" s="120"/>
+      <c r="L3" s="119" t="s">
         <v>32</v>
       </c>
-      <c r="M3" s="122"/>
+      <c r="M3" s="120"/>
       <c r="N3" s="123" t="s">
         <v>33</v>
       </c>
       <c r="O3" s="123"/>
       <c r="P3" s="123" t="s">
         <v>34</v>
       </c>
       <c r="Q3" s="123"/>
       <c r="R3" s="123" t="s">
         <v>35</v>
       </c>
       <c r="S3" s="123"/>
       <c r="T3" s="123" t="s">
         <v>36</v>
       </c>
       <c r="U3" s="123"/>
       <c r="V3" s="123" t="s">
         <v>37</v>
       </c>
       <c r="W3" s="123"/>
       <c r="X3" s="123" t="s">
         <v>38</v>
       </c>
       <c r="Y3" s="123"/>
     </row>
     <row r="4" spans="1:25" ht="66" customHeight="1">
-      <c r="A4" s="120"/>
+      <c r="A4" s="122"/>
       <c r="B4" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C4" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D4" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E4" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F4" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G4" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H4" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I4" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J4" s="26" t="s">
@@ -5570,102 +5588,102 @@
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="25"/>
       <c r="J25" s="25"/>
       <c r="K25" s="25"/>
       <c r="L25" s="25"/>
       <c r="M25" s="25"/>
       <c r="N25" s="25"/>
       <c r="O25" s="25"/>
       <c r="P25" s="25"/>
       <c r="Q25" s="25"/>
       <c r="R25" s="25"/>
       <c r="S25" s="25"/>
       <c r="T25" s="25"/>
       <c r="U25" s="25"/>
       <c r="V25" s="25"/>
       <c r="W25" s="25"/>
       <c r="X25" s="25"/>
       <c r="Y25" s="25"/>
     </row>
     <row r="27" spans="1:25" ht="12" customHeight="1">
-      <c r="A27" s="119"/>
-      <c r="B27" s="121" t="s">
+      <c r="A27" s="121"/>
+      <c r="B27" s="119" t="s">
         <v>39</v>
       </c>
-      <c r="C27" s="122"/>
-      <c r="D27" s="121" t="s">
+      <c r="C27" s="120"/>
+      <c r="D27" s="119" t="s">
         <v>40</v>
       </c>
-      <c r="E27" s="122"/>
-      <c r="F27" s="121" t="s">
+      <c r="E27" s="120"/>
+      <c r="F27" s="119" t="s">
         <v>41</v>
       </c>
-      <c r="G27" s="122"/>
-      <c r="H27" s="121" t="s">
+      <c r="G27" s="120"/>
+      <c r="H27" s="119" t="s">
         <v>42</v>
       </c>
-      <c r="I27" s="122"/>
-      <c r="J27" s="121" t="s">
+      <c r="I27" s="120"/>
+      <c r="J27" s="119" t="s">
         <v>43</v>
       </c>
-      <c r="K27" s="122"/>
-      <c r="L27" s="121" t="s">
+      <c r="K27" s="120"/>
+      <c r="L27" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="M27" s="122"/>
+      <c r="M27" s="120"/>
       <c r="N27" s="123" t="s">
         <v>45</v>
       </c>
       <c r="O27" s="123"/>
       <c r="P27" s="123" t="s">
         <v>46</v>
       </c>
       <c r="Q27" s="123"/>
       <c r="R27" s="123" t="s">
         <v>47</v>
       </c>
       <c r="S27" s="123"/>
       <c r="T27" s="123" t="s">
         <v>48</v>
       </c>
       <c r="U27" s="123"/>
       <c r="V27" s="123" t="s">
         <v>49</v>
       </c>
       <c r="W27" s="123"/>
       <c r="X27" s="123" t="s">
         <v>50</v>
       </c>
       <c r="Y27" s="123"/>
     </row>
     <row r="28" spans="1:25" ht="67.5" customHeight="1">
-      <c r="A28" s="120"/>
+      <c r="A28" s="122"/>
       <c r="B28" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C28" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D28" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F28" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G28" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H28" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I28" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J28" s="26" t="s">
@@ -7236,102 +7254,102 @@
         <v>63.8</v>
       </c>
       <c r="S48" s="33">
         <v>212.6</v>
       </c>
       <c r="T48" s="89">
         <v>80.7</v>
       </c>
       <c r="U48" s="33">
         <v>229</v>
       </c>
       <c r="V48" s="89">
         <v>97.6</v>
       </c>
       <c r="W48" s="33">
         <v>227.5</v>
       </c>
       <c r="X48" s="89">
         <v>114.4</v>
       </c>
       <c r="Y48" s="33">
         <v>223.6</v>
       </c>
     </row>
     <row r="51" spans="1:25" ht="15" customHeight="1">
-      <c r="A51" s="119"/>
-      <c r="B51" s="121" t="s">
+      <c r="A51" s="121"/>
+      <c r="B51" s="119" t="s">
         <v>52</v>
       </c>
-      <c r="C51" s="122"/>
-      <c r="D51" s="121" t="s">
+      <c r="C51" s="120"/>
+      <c r="D51" s="119" t="s">
         <v>53</v>
       </c>
-      <c r="E51" s="122"/>
-      <c r="F51" s="121" t="s">
+      <c r="E51" s="120"/>
+      <c r="F51" s="119" t="s">
         <v>54</v>
       </c>
-      <c r="G51" s="122"/>
-      <c r="H51" s="121" t="s">
+      <c r="G51" s="120"/>
+      <c r="H51" s="119" t="s">
         <v>55</v>
       </c>
-      <c r="I51" s="122"/>
-      <c r="J51" s="121" t="s">
+      <c r="I51" s="120"/>
+      <c r="J51" s="119" t="s">
         <v>56</v>
       </c>
-      <c r="K51" s="122"/>
-      <c r="L51" s="121" t="s">
+      <c r="K51" s="120"/>
+      <c r="L51" s="119" t="s">
         <v>57</v>
       </c>
-      <c r="M51" s="122"/>
+      <c r="M51" s="120"/>
       <c r="N51" s="123" t="s">
         <v>58</v>
       </c>
       <c r="O51" s="123"/>
       <c r="P51" s="123" t="s">
         <v>59</v>
       </c>
       <c r="Q51" s="123"/>
       <c r="R51" s="123" t="s">
         <v>60</v>
       </c>
       <c r="S51" s="123"/>
       <c r="T51" s="123" t="s">
         <v>61</v>
       </c>
       <c r="U51" s="123"/>
       <c r="V51" s="123" t="s">
         <v>62</v>
       </c>
       <c r="W51" s="123"/>
       <c r="X51" s="123" t="s">
         <v>63</v>
       </c>
       <c r="Y51" s="123"/>
     </row>
     <row r="52" spans="1:25" ht="67.5" customHeight="1">
-      <c r="A52" s="120"/>
+      <c r="A52" s="122"/>
       <c r="B52" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C52" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D52" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E52" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F52" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G52" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H52" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I52" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J52" s="26" t="s">
@@ -8934,102 +8952,102 @@
       <c r="H73" s="37"/>
       <c r="I73" s="38"/>
       <c r="J73" s="1"/>
       <c r="K73" s="1"/>
       <c r="L73" s="37"/>
       <c r="M73" s="37"/>
       <c r="N73" s="37"/>
       <c r="O73" s="37"/>
       <c r="P73" s="37"/>
       <c r="Q73" s="37"/>
       <c r="R73" s="37"/>
       <c r="S73" s="37"/>
       <c r="T73" s="37"/>
       <c r="U73" s="37"/>
       <c r="V73" s="37"/>
       <c r="W73" s="37"/>
       <c r="X73" s="37"/>
       <c r="Y73" s="37"/>
     </row>
     <row r="74" spans="1:25">
       <c r="V74" s="39"/>
       <c r="W74" s="39"/>
       <c r="X74" s="39"/>
     </row>
     <row r="75" spans="1:25" ht="12" customHeight="1">
-      <c r="A75" s="119"/>
-      <c r="B75" s="121" t="s">
+      <c r="A75" s="121"/>
+      <c r="B75" s="119" t="s">
         <v>64</v>
       </c>
-      <c r="C75" s="122"/>
-      <c r="D75" s="121" t="s">
+      <c r="C75" s="120"/>
+      <c r="D75" s="119" t="s">
         <v>65</v>
       </c>
-      <c r="E75" s="122"/>
-      <c r="F75" s="121" t="s">
+      <c r="E75" s="120"/>
+      <c r="F75" s="119" t="s">
         <v>66</v>
       </c>
-      <c r="G75" s="122"/>
-      <c r="H75" s="121" t="s">
+      <c r="G75" s="120"/>
+      <c r="H75" s="119" t="s">
         <v>67</v>
       </c>
-      <c r="I75" s="122"/>
-      <c r="J75" s="121" t="s">
+      <c r="I75" s="120"/>
+      <c r="J75" s="119" t="s">
         <v>68</v>
       </c>
-      <c r="K75" s="122"/>
-      <c r="L75" s="121" t="s">
+      <c r="K75" s="120"/>
+      <c r="L75" s="119" t="s">
         <v>69</v>
       </c>
-      <c r="M75" s="122"/>
+      <c r="M75" s="120"/>
       <c r="N75" s="123" t="s">
         <v>70</v>
       </c>
       <c r="O75" s="123"/>
       <c r="P75" s="123" t="s">
         <v>59</v>
       </c>
       <c r="Q75" s="123"/>
       <c r="R75" s="123" t="s">
         <v>71</v>
       </c>
       <c r="S75" s="123"/>
       <c r="T75" s="123" t="s">
         <v>72</v>
       </c>
       <c r="U75" s="123"/>
       <c r="V75" s="123" t="s">
         <v>73</v>
       </c>
       <c r="W75" s="123"/>
       <c r="X75" s="123" t="s">
         <v>74</v>
       </c>
       <c r="Y75" s="123"/>
     </row>
     <row r="76" spans="1:25" ht="66.75" customHeight="1">
-      <c r="A76" s="120"/>
+      <c r="A76" s="122"/>
       <c r="B76" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C76" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D76" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E76" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F76" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G76" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H76" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I76" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J76" s="26" t="s">
@@ -10680,102 +10698,102 @@
         <v>25</v>
       </c>
       <c r="T97" s="89">
         <v>105.6</v>
       </c>
       <c r="U97" s="34" t="s">
         <v>25</v>
       </c>
       <c r="V97" s="89">
         <v>126.7</v>
       </c>
       <c r="W97" s="34" t="s">
         <v>25</v>
       </c>
       <c r="X97" s="89">
         <v>147.80000000000001</v>
       </c>
       <c r="Y97" s="34" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="98" spans="1:25" ht="15" customHeight="1">
       <c r="H98" s="1"/>
     </row>
     <row r="100" spans="1:25" ht="15" customHeight="1">
-      <c r="A100" s="119"/>
-      <c r="B100" s="121" t="s">
+      <c r="A100" s="121"/>
+      <c r="B100" s="119" t="s">
         <v>75</v>
       </c>
-      <c r="C100" s="122"/>
-      <c r="D100" s="121" t="s">
+      <c r="C100" s="120"/>
+      <c r="D100" s="119" t="s">
         <v>76</v>
       </c>
-      <c r="E100" s="122"/>
-      <c r="F100" s="121" t="s">
+      <c r="E100" s="120"/>
+      <c r="F100" s="119" t="s">
         <v>77</v>
       </c>
-      <c r="G100" s="122"/>
-      <c r="H100" s="121" t="s">
+      <c r="G100" s="120"/>
+      <c r="H100" s="119" t="s">
         <v>78</v>
       </c>
-      <c r="I100" s="122"/>
-      <c r="J100" s="121" t="s">
+      <c r="I100" s="120"/>
+      <c r="J100" s="119" t="s">
         <v>79</v>
       </c>
-      <c r="K100" s="122"/>
-      <c r="L100" s="121" t="s">
+      <c r="K100" s="120"/>
+      <c r="L100" s="119" t="s">
         <v>80</v>
       </c>
-      <c r="M100" s="122"/>
+      <c r="M100" s="120"/>
       <c r="N100" s="123" t="s">
         <v>81</v>
       </c>
       <c r="O100" s="123"/>
       <c r="P100" s="123" t="s">
         <v>82</v>
       </c>
       <c r="Q100" s="123"/>
       <c r="R100" s="123" t="s">
         <v>83</v>
       </c>
       <c r="S100" s="123"/>
       <c r="T100" s="123" t="s">
         <v>84</v>
       </c>
       <c r="U100" s="123"/>
       <c r="V100" s="123" t="s">
         <v>85</v>
       </c>
       <c r="W100" s="123"/>
       <c r="X100" s="123" t="s">
         <v>86</v>
       </c>
       <c r="Y100" s="123"/>
     </row>
     <row r="101" spans="1:25" ht="68.25" customHeight="1">
-      <c r="A101" s="120"/>
+      <c r="A101" s="122"/>
       <c r="B101" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C101" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D101" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E101" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F101" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G101" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H101" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I101" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J101" s="26" t="s">
@@ -11757,102 +11775,102 @@
       <c r="C114" s="42"/>
       <c r="D114" s="41"/>
       <c r="E114" s="42"/>
       <c r="F114" s="41"/>
       <c r="G114" s="42"/>
       <c r="H114" s="41"/>
       <c r="I114" s="42"/>
       <c r="J114" s="41"/>
       <c r="K114" s="42"/>
       <c r="L114" s="41"/>
       <c r="M114" s="42"/>
       <c r="N114" s="41"/>
       <c r="O114" s="42"/>
       <c r="P114" s="41"/>
       <c r="Q114" s="42"/>
       <c r="R114" s="41"/>
       <c r="S114" s="42"/>
       <c r="T114" s="41"/>
       <c r="U114" s="42"/>
       <c r="V114" s="41"/>
       <c r="W114" s="42"/>
       <c r="X114" s="41"/>
       <c r="Y114" s="42"/>
     </row>
     <row r="116" spans="1:25" ht="12" customHeight="1">
-      <c r="A116" s="119"/>
-      <c r="B116" s="121" t="s">
+      <c r="A116" s="121"/>
+      <c r="B116" s="119" t="s">
         <v>87</v>
       </c>
-      <c r="C116" s="122"/>
-      <c r="D116" s="121" t="s">
+      <c r="C116" s="120"/>
+      <c r="D116" s="119" t="s">
         <v>110</v>
       </c>
-      <c r="E116" s="122"/>
-      <c r="F116" s="121" t="s">
+      <c r="E116" s="120"/>
+      <c r="F116" s="119" t="s">
         <v>111</v>
       </c>
-      <c r="G116" s="122"/>
-      <c r="H116" s="121" t="s">
+      <c r="G116" s="120"/>
+      <c r="H116" s="119" t="s">
         <v>114</v>
       </c>
-      <c r="I116" s="122"/>
-      <c r="J116" s="121" t="s">
+      <c r="I116" s="120"/>
+      <c r="J116" s="119" t="s">
         <v>115</v>
       </c>
-      <c r="K116" s="122"/>
-      <c r="L116" s="121" t="s">
+      <c r="K116" s="120"/>
+      <c r="L116" s="119" t="s">
         <v>116</v>
       </c>
-      <c r="M116" s="122"/>
-      <c r="N116" s="121" t="s">
+      <c r="M116" s="120"/>
+      <c r="N116" s="119" t="s">
         <v>117</v>
       </c>
-      <c r="O116" s="122"/>
-      <c r="P116" s="121" t="s">
+      <c r="O116" s="120"/>
+      <c r="P116" s="119" t="s">
         <v>120</v>
       </c>
-      <c r="Q116" s="122"/>
+      <c r="Q116" s="120"/>
       <c r="R116" s="123" t="s">
         <v>121</v>
       </c>
       <c r="S116" s="123"/>
       <c r="T116" s="123" t="s">
         <v>122</v>
       </c>
       <c r="U116" s="123"/>
       <c r="V116" s="123" t="s">
         <v>123</v>
       </c>
       <c r="W116" s="123"/>
       <c r="X116" s="123" t="s">
         <v>124</v>
       </c>
       <c r="Y116" s="123"/>
     </row>
     <row r="117" spans="1:25" ht="60">
-      <c r="A117" s="120"/>
+      <c r="A117" s="122"/>
       <c r="B117" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C117" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D117" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E117" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F117" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G117" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H117" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I117" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J117" s="26" t="s">
@@ -12976,102 +12994,102 @@
         <v>161.9</v>
       </c>
       <c r="X131" s="89">
         <v>1281</v>
       </c>
       <c r="Y131" s="70">
         <v>155.69999999999999</v>
       </c>
     </row>
     <row r="132" spans="1:25">
       <c r="A132" s="35"/>
       <c r="B132" s="43"/>
       <c r="C132" s="44"/>
     </row>
     <row r="133" spans="1:25">
       <c r="A133" s="35"/>
       <c r="B133" s="43"/>
       <c r="C133" s="44"/>
     </row>
     <row r="134" spans="1:25">
       <c r="A134" s="35"/>
       <c r="B134" s="43"/>
       <c r="C134" s="44"/>
     </row>
     <row r="135" spans="1:25" ht="12" customHeight="1">
-      <c r="A135" s="119"/>
-      <c r="B135" s="121" t="s">
+      <c r="A135" s="121"/>
+      <c r="B135" s="119" t="s">
         <v>125</v>
       </c>
-      <c r="C135" s="122"/>
-      <c r="D135" s="121" t="s">
+      <c r="C135" s="120"/>
+      <c r="D135" s="119" t="s">
         <v>126</v>
       </c>
-      <c r="E135" s="122"/>
-      <c r="F135" s="121" t="s">
+      <c r="E135" s="120"/>
+      <c r="F135" s="119" t="s">
         <v>127</v>
       </c>
-      <c r="G135" s="122"/>
-      <c r="H135" s="121" t="s">
+      <c r="G135" s="120"/>
+      <c r="H135" s="119" t="s">
         <v>128</v>
       </c>
-      <c r="I135" s="122"/>
-      <c r="J135" s="121" t="s">
+      <c r="I135" s="120"/>
+      <c r="J135" s="119" t="s">
         <v>129</v>
       </c>
-      <c r="K135" s="122"/>
-      <c r="L135" s="121" t="s">
+      <c r="K135" s="120"/>
+      <c r="L135" s="119" t="s">
         <v>130</v>
       </c>
-      <c r="M135" s="122"/>
-      <c r="N135" s="121" t="s">
+      <c r="M135" s="120"/>
+      <c r="N135" s="119" t="s">
         <v>131</v>
       </c>
-      <c r="O135" s="122"/>
-      <c r="P135" s="121" t="s">
+      <c r="O135" s="120"/>
+      <c r="P135" s="119" t="s">
         <v>132</v>
       </c>
-      <c r="Q135" s="122"/>
+      <c r="Q135" s="120"/>
       <c r="R135" s="123" t="s">
         <v>133</v>
       </c>
       <c r="S135" s="123"/>
       <c r="T135" s="123" t="s">
         <v>134</v>
       </c>
       <c r="U135" s="123"/>
       <c r="V135" s="123" t="s">
         <v>135</v>
       </c>
       <c r="W135" s="123"/>
       <c r="X135" s="123" t="s">
         <v>136</v>
       </c>
       <c r="Y135" s="123"/>
     </row>
     <row r="136" spans="1:25" ht="60">
-      <c r="A136" s="120"/>
+      <c r="A136" s="122"/>
       <c r="B136" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C136" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D136" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E136" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F136" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G136" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H136" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I136" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J136" s="26" t="s">
@@ -14218,102 +14236,102 @@
       <c r="N151" s="88"/>
       <c r="O151" s="64"/>
       <c r="P151" s="88"/>
       <c r="Q151" s="71"/>
       <c r="R151" s="88"/>
       <c r="S151" s="71"/>
       <c r="T151" s="88"/>
       <c r="U151" s="71"/>
       <c r="V151" s="88"/>
       <c r="W151" s="71"/>
       <c r="X151" s="88"/>
       <c r="Y151" s="71"/>
     </row>
     <row r="152" spans="1:25">
       <c r="A152" s="40"/>
       <c r="B152" s="43"/>
       <c r="C152" s="44"/>
     </row>
     <row r="153" spans="1:25">
       <c r="A153" s="40"/>
       <c r="B153" s="41"/>
       <c r="C153" s="42"/>
       <c r="D153" s="39"/>
     </row>
     <row r="154" spans="1:25" ht="12" customHeight="1">
-      <c r="A154" s="119"/>
-      <c r="B154" s="121" t="s">
+      <c r="A154" s="121"/>
+      <c r="B154" s="119" t="s">
         <v>137</v>
       </c>
-      <c r="C154" s="122"/>
-      <c r="D154" s="121" t="s">
+      <c r="C154" s="120"/>
+      <c r="D154" s="119" t="s">
         <v>138</v>
       </c>
-      <c r="E154" s="122"/>
-      <c r="F154" s="121" t="s">
+      <c r="E154" s="120"/>
+      <c r="F154" s="119" t="s">
         <v>139</v>
       </c>
-      <c r="G154" s="122"/>
-      <c r="H154" s="121" t="s">
+      <c r="G154" s="120"/>
+      <c r="H154" s="119" t="s">
         <v>140</v>
       </c>
-      <c r="I154" s="122"/>
-      <c r="J154" s="121" t="s">
+      <c r="I154" s="120"/>
+      <c r="J154" s="119" t="s">
         <v>141</v>
       </c>
-      <c r="K154" s="122"/>
-      <c r="L154" s="121" t="s">
+      <c r="K154" s="120"/>
+      <c r="L154" s="119" t="s">
         <v>142</v>
       </c>
-      <c r="M154" s="122"/>
-      <c r="N154" s="121" t="s">
+      <c r="M154" s="120"/>
+      <c r="N154" s="119" t="s">
         <v>143</v>
       </c>
-      <c r="O154" s="122"/>
-      <c r="P154" s="121" t="s">
+      <c r="O154" s="120"/>
+      <c r="P154" s="119" t="s">
         <v>144</v>
       </c>
-      <c r="Q154" s="122"/>
-      <c r="R154" s="121" t="s">
+      <c r="Q154" s="120"/>
+      <c r="R154" s="119" t="s">
         <v>145</v>
       </c>
-      <c r="S154" s="122"/>
-      <c r="T154" s="121" t="s">
+      <c r="S154" s="120"/>
+      <c r="T154" s="119" t="s">
         <v>146</v>
       </c>
-      <c r="U154" s="122"/>
-      <c r="V154" s="121" t="s">
+      <c r="U154" s="120"/>
+      <c r="V154" s="119" t="s">
         <v>147</v>
       </c>
-      <c r="W154" s="122"/>
-      <c r="X154" s="121" t="s">
+      <c r="W154" s="120"/>
+      <c r="X154" s="119" t="s">
         <v>148</v>
       </c>
-      <c r="Y154" s="122"/>
+      <c r="Y154" s="120"/>
     </row>
     <row r="155" spans="1:25" ht="60">
-      <c r="A155" s="120"/>
+      <c r="A155" s="122"/>
       <c r="B155" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C155" s="26" t="s">
         <v>51</v>
       </c>
       <c r="D155" s="26" t="s">
         <v>88</v>
       </c>
       <c r="E155" s="26" t="s">
         <v>51</v>
       </c>
       <c r="F155" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G155" s="26" t="s">
         <v>51</v>
       </c>
       <c r="H155" s="26" t="s">
         <v>88</v>
       </c>
       <c r="I155" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J155" s="26" t="s">
@@ -14383,52 +14401,56 @@
       </c>
       <c r="F156" s="90">
         <v>8020</v>
       </c>
       <c r="G156" s="28">
         <v>105.3</v>
       </c>
       <c r="H156" s="88">
         <v>10706.1</v>
       </c>
       <c r="I156" s="28">
         <v>103.6</v>
       </c>
       <c r="J156" s="96">
         <v>13625</v>
       </c>
       <c r="K156" s="97">
         <v>103.9</v>
       </c>
       <c r="L156" s="102">
         <v>17880</v>
       </c>
       <c r="M156" s="97">
         <v>104</v>
       </c>
-      <c r="N156" s="86"/>
-      <c r="O156" s="87"/>
+      <c r="N156" s="125">
+        <v>22011.9</v>
+      </c>
+      <c r="O156" s="28">
+        <v>101.8</v>
+      </c>
       <c r="P156" s="86"/>
       <c r="Q156" s="91"/>
       <c r="R156" s="86"/>
       <c r="S156" s="91"/>
       <c r="T156" s="86"/>
       <c r="U156" s="91"/>
       <c r="V156" s="86"/>
       <c r="W156" s="91"/>
       <c r="X156" s="86"/>
       <c r="Y156" s="91"/>
     </row>
     <row r="157" spans="1:25">
       <c r="A157" s="29" t="s">
         <v>89</v>
       </c>
       <c r="B157" s="90">
         <v>1972.7</v>
       </c>
       <c r="C157" s="28">
         <v>118.5</v>
       </c>
       <c r="D157" s="88">
         <v>2016</v>
       </c>
       <c r="E157" s="28">
@@ -14436,52 +14458,56 @@
       </c>
       <c r="F157" s="90">
         <v>6231</v>
       </c>
       <c r="G157" s="28">
         <v>112.7</v>
       </c>
       <c r="H157" s="88">
         <v>8377.1</v>
       </c>
       <c r="I157" s="28">
         <v>111.1</v>
       </c>
       <c r="J157" s="96">
         <v>10733</v>
       </c>
       <c r="K157" s="97">
         <v>111.8</v>
       </c>
       <c r="L157" s="102">
         <v>13956</v>
       </c>
       <c r="M157" s="97">
         <v>114.6</v>
       </c>
-      <c r="N157" s="88"/>
-      <c r="O157" s="64"/>
+      <c r="N157" s="125">
+        <v>17105.900000000001</v>
+      </c>
+      <c r="O157" s="28">
+        <v>114</v>
+      </c>
       <c r="P157" s="88"/>
       <c r="Q157" s="71"/>
       <c r="R157" s="88"/>
       <c r="S157" s="71"/>
       <c r="T157" s="88"/>
       <c r="U157" s="71"/>
       <c r="V157" s="88"/>
       <c r="W157" s="71"/>
       <c r="X157" s="88"/>
       <c r="Y157" s="71"/>
     </row>
     <row r="158" spans="1:25">
       <c r="A158" s="29" t="s">
         <v>91</v>
       </c>
       <c r="B158" s="90">
         <v>114.8</v>
       </c>
       <c r="C158" s="28">
         <v>47.5</v>
       </c>
       <c r="D158" s="88">
         <v>256.7</v>
       </c>
       <c r="E158" s="28">
@@ -14489,52 +14515,56 @@
       </c>
       <c r="F158" s="90">
         <v>497</v>
       </c>
       <c r="G158" s="28">
         <v>67.8</v>
       </c>
       <c r="H158" s="88">
         <v>618.29999999999995</v>
       </c>
       <c r="I158" s="28">
         <v>62.5</v>
       </c>
       <c r="J158" s="96">
         <v>733</v>
       </c>
       <c r="K158" s="97">
         <v>59.5</v>
       </c>
       <c r="L158" s="102">
         <v>830</v>
       </c>
       <c r="M158" s="97">
         <v>43.1</v>
       </c>
-      <c r="N158" s="88"/>
-      <c r="O158" s="64"/>
+      <c r="N158" s="125">
+        <v>942.9</v>
+      </c>
+      <c r="O158" s="28">
+        <v>35.700000000000003</v>
+      </c>
       <c r="P158" s="88"/>
       <c r="Q158" s="71"/>
       <c r="R158" s="88"/>
       <c r="S158" s="71"/>
       <c r="T158" s="88"/>
       <c r="U158" s="71"/>
       <c r="V158" s="88"/>
       <c r="W158" s="71"/>
       <c r="X158" s="88"/>
       <c r="Y158" s="71"/>
     </row>
     <row r="159" spans="1:25">
       <c r="A159" s="29" t="s">
         <v>97</v>
       </c>
       <c r="B159" s="90">
         <v>148.9</v>
       </c>
       <c r="C159" s="28">
         <v>100.5</v>
       </c>
       <c r="D159" s="88">
         <v>121.3</v>
       </c>
       <c r="E159" s="28">
@@ -14542,52 +14572,56 @@
       </c>
       <c r="F159" s="90">
         <v>379</v>
       </c>
       <c r="G159" s="28">
         <v>109</v>
       </c>
       <c r="H159" s="88">
         <v>480.2</v>
       </c>
       <c r="I159" s="28">
         <v>104.7</v>
       </c>
       <c r="J159" s="96">
         <v>609</v>
       </c>
       <c r="K159" s="97">
         <v>102.5</v>
       </c>
       <c r="L159" s="102">
         <v>795</v>
       </c>
       <c r="M159" s="97">
         <v>99.3</v>
       </c>
-      <c r="N159" s="88"/>
-      <c r="O159" s="64"/>
+      <c r="N159" s="125">
+        <v>982.8</v>
+      </c>
+      <c r="O159" s="28">
+        <v>92.8</v>
+      </c>
       <c r="P159" s="88"/>
       <c r="Q159" s="71"/>
       <c r="R159" s="88"/>
       <c r="S159" s="71"/>
       <c r="T159" s="88"/>
       <c r="U159" s="71"/>
       <c r="V159" s="88"/>
       <c r="W159" s="71"/>
       <c r="X159" s="88"/>
       <c r="Y159" s="71"/>
     </row>
     <row r="160" spans="1:25">
       <c r="A160" s="29" t="s">
         <v>99</v>
       </c>
       <c r="B160" s="90">
         <v>32.6</v>
       </c>
       <c r="C160" s="28">
         <v>104.6</v>
       </c>
       <c r="D160" s="88">
         <v>32.6</v>
       </c>
       <c r="E160" s="28">
@@ -14595,52 +14629,56 @@
       </c>
       <c r="F160" s="90">
         <v>98</v>
       </c>
       <c r="G160" s="28">
         <v>105.5</v>
       </c>
       <c r="H160" s="88">
         <v>130.5</v>
       </c>
       <c r="I160" s="28">
         <v>105.9</v>
       </c>
       <c r="J160" s="96">
         <v>163</v>
       </c>
       <c r="K160" s="97">
         <v>106.2</v>
       </c>
       <c r="L160" s="102">
         <v>259</v>
       </c>
       <c r="M160" s="97">
         <v>102.8</v>
       </c>
-      <c r="N160" s="88"/>
-      <c r="O160" s="64"/>
+      <c r="N160" s="125">
+        <v>355.8</v>
+      </c>
+      <c r="O160" s="28">
+        <v>101.2</v>
+      </c>
       <c r="P160" s="88"/>
       <c r="Q160" s="71"/>
       <c r="R160" s="88"/>
       <c r="S160" s="71"/>
       <c r="T160" s="88"/>
       <c r="U160" s="71"/>
       <c r="V160" s="88"/>
       <c r="W160" s="71"/>
       <c r="X160" s="88"/>
       <c r="Y160" s="71"/>
     </row>
     <row r="161" spans="1:25">
       <c r="A161" s="29" t="s">
         <v>100</v>
       </c>
       <c r="B161" s="90">
         <v>115.9</v>
       </c>
       <c r="C161" s="28">
         <v>96.1</v>
       </c>
       <c r="D161" s="88">
         <v>117.5</v>
       </c>
       <c r="E161" s="28">
@@ -14648,52 +14686,56 @@
       </c>
       <c r="F161" s="90">
         <v>358</v>
       </c>
       <c r="G161" s="28">
         <v>95</v>
       </c>
       <c r="H161" s="88">
         <v>485.8</v>
       </c>
       <c r="I161" s="28">
         <v>95.7</v>
       </c>
       <c r="J161" s="96">
         <v>617</v>
       </c>
       <c r="K161" s="97">
         <v>95.9</v>
       </c>
       <c r="L161" s="102">
         <v>868</v>
       </c>
       <c r="M161" s="97">
         <v>101.4</v>
       </c>
-      <c r="N161" s="88"/>
-      <c r="O161" s="64"/>
+      <c r="N161" s="125">
+        <v>1112.0999999999999</v>
+      </c>
+      <c r="O161" s="28">
+        <v>103.4</v>
+      </c>
       <c r="P161" s="88"/>
       <c r="Q161" s="71"/>
       <c r="R161" s="88"/>
       <c r="S161" s="71"/>
       <c r="T161" s="88"/>
       <c r="U161" s="71"/>
       <c r="V161" s="88"/>
       <c r="W161" s="71"/>
       <c r="X161" s="88"/>
       <c r="Y161" s="71"/>
     </row>
     <row r="162" spans="1:25">
       <c r="A162" s="29" t="s">
         <v>102</v>
       </c>
       <c r="B162" s="90">
         <v>0.5</v>
       </c>
       <c r="C162" s="28">
         <v>103.1</v>
       </c>
       <c r="D162" s="88">
         <v>0.5</v>
       </c>
       <c r="E162" s="28">
@@ -14701,52 +14743,56 @@
       </c>
       <c r="F162" s="90">
         <v>2</v>
       </c>
       <c r="G162" s="28">
         <v>103.9</v>
       </c>
       <c r="H162" s="88">
         <v>2</v>
       </c>
       <c r="I162" s="28">
         <v>104.4</v>
       </c>
       <c r="J162" s="96">
         <v>3</v>
       </c>
       <c r="K162" s="97">
         <v>104.6</v>
       </c>
       <c r="L162" s="102">
         <v>4</v>
       </c>
       <c r="M162" s="97">
         <v>6</v>
       </c>
-      <c r="N162" s="88"/>
-      <c r="O162" s="64"/>
+      <c r="N162" s="125">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="O162" s="28">
+        <v>3.9</v>
+      </c>
       <c r="P162" s="88"/>
       <c r="Q162" s="71"/>
       <c r="R162" s="88"/>
       <c r="S162" s="71"/>
       <c r="T162" s="88"/>
       <c r="U162" s="71"/>
       <c r="V162" s="88"/>
       <c r="W162" s="71"/>
       <c r="X162" s="88"/>
       <c r="Y162" s="71"/>
     </row>
     <row r="163" spans="1:25">
       <c r="A163" s="29" t="s">
         <v>103</v>
       </c>
       <c r="B163" s="90">
         <v>3.9</v>
       </c>
       <c r="C163" s="28">
         <v>377.4</v>
       </c>
       <c r="D163" s="88">
         <v>4.0999999999999996</v>
       </c>
       <c r="E163" s="28">
@@ -14754,52 +14800,56 @@
       </c>
       <c r="F163" s="90">
         <v>11</v>
       </c>
       <c r="G163" s="28">
         <v>182</v>
       </c>
       <c r="H163" s="88">
         <v>15.3</v>
       </c>
       <c r="I163" s="28">
         <v>183</v>
       </c>
       <c r="J163" s="96">
         <v>20</v>
       </c>
       <c r="K163" s="97">
         <v>171.3</v>
       </c>
       <c r="L163" s="102">
         <v>31</v>
       </c>
       <c r="M163" s="97">
         <v>62.4</v>
       </c>
-      <c r="N163" s="88"/>
-      <c r="O163" s="64"/>
+      <c r="N163" s="125">
+        <v>44.6</v>
+      </c>
+      <c r="O163" s="28">
+        <v>50</v>
+      </c>
       <c r="P163" s="88"/>
       <c r="Q163" s="71"/>
       <c r="R163" s="88"/>
       <c r="S163" s="71"/>
       <c r="T163" s="88"/>
       <c r="U163" s="71"/>
       <c r="V163" s="88"/>
       <c r="W163" s="71"/>
       <c r="X163" s="88"/>
       <c r="Y163" s="71"/>
     </row>
     <row r="164" spans="1:25">
       <c r="A164" s="61" t="s">
         <v>112</v>
       </c>
       <c r="B164" s="90" t="s">
         <v>25</v>
       </c>
       <c r="C164" s="31" t="s">
         <v>25</v>
       </c>
       <c r="D164" s="88" t="s">
         <v>25</v>
       </c>
       <c r="E164" s="31" t="s">
@@ -14807,52 +14857,56 @@
       </c>
       <c r="F164" s="90" t="s">
         <v>25</v>
       </c>
       <c r="G164" s="31" t="s">
         <v>25</v>
       </c>
       <c r="H164" s="88" t="s">
         <v>25</v>
       </c>
       <c r="I164" s="31" t="s">
         <v>25</v>
       </c>
       <c r="J164" s="98" t="s">
         <v>25</v>
       </c>
       <c r="K164" s="99" t="s">
         <v>25</v>
       </c>
       <c r="L164" s="99" t="s">
         <v>25</v>
       </c>
       <c r="M164" s="99" t="s">
         <v>25</v>
       </c>
-      <c r="N164" s="88"/>
-      <c r="O164" s="65"/>
+      <c r="N164" s="88" t="s">
+        <v>25</v>
+      </c>
+      <c r="O164" s="31" t="s">
+        <v>25</v>
+      </c>
       <c r="P164" s="88"/>
       <c r="Q164" s="92"/>
       <c r="R164" s="88"/>
       <c r="S164" s="92"/>
       <c r="T164" s="88"/>
       <c r="U164" s="92"/>
       <c r="V164" s="88"/>
       <c r="W164" s="92"/>
       <c r="X164" s="88"/>
       <c r="Y164" s="92"/>
     </row>
     <row r="165" spans="1:25" ht="13.5" customHeight="1">
       <c r="A165" s="29" t="s">
         <v>108</v>
       </c>
       <c r="B165" s="90">
         <v>3.4</v>
       </c>
       <c r="C165" s="28">
         <v>122.3</v>
       </c>
       <c r="D165" s="88">
         <v>3.4</v>
       </c>
       <c r="E165" s="28">
@@ -14860,52 +14914,56 @@
       </c>
       <c r="F165" s="90">
         <v>22</v>
       </c>
       <c r="G165" s="28">
         <v>272.2</v>
       </c>
       <c r="H165" s="88">
         <v>27.9</v>
       </c>
       <c r="I165" s="28">
         <v>255.6</v>
       </c>
       <c r="J165" s="96">
         <v>31</v>
       </c>
       <c r="K165" s="97">
         <v>229.9</v>
       </c>
       <c r="L165" s="102">
         <v>60</v>
       </c>
       <c r="M165" s="97">
         <v>92.3</v>
       </c>
-      <c r="N165" s="88"/>
-      <c r="O165" s="64"/>
+      <c r="N165" s="125">
+        <v>88.1</v>
+      </c>
+      <c r="O165" s="28">
+        <v>75.900000000000006</v>
+      </c>
       <c r="P165" s="88"/>
       <c r="Q165" s="71"/>
       <c r="R165" s="88"/>
       <c r="S165" s="71"/>
       <c r="T165" s="88"/>
       <c r="U165" s="71"/>
       <c r="V165" s="88"/>
       <c r="W165" s="71"/>
       <c r="X165" s="88"/>
       <c r="Y165" s="71"/>
     </row>
     <row r="166" spans="1:25">
       <c r="A166" s="29" t="s">
         <v>104</v>
       </c>
       <c r="B166" s="90">
         <v>2.6</v>
       </c>
       <c r="C166" s="28">
         <v>63.6</v>
       </c>
       <c r="D166" s="88">
         <v>2.6</v>
       </c>
       <c r="E166" s="28">
@@ -14913,52 +14971,56 @@
       </c>
       <c r="F166" s="90">
         <v>8</v>
       </c>
       <c r="G166" s="28">
         <v>64.099999999999994</v>
       </c>
       <c r="H166" s="88">
         <v>10.5</v>
       </c>
       <c r="I166" s="28">
         <v>64.400000000000006</v>
       </c>
       <c r="J166" s="96">
         <v>13</v>
       </c>
       <c r="K166" s="97">
         <v>64.599999999999994</v>
       </c>
       <c r="L166" s="102">
         <v>44</v>
       </c>
       <c r="M166" s="97">
         <v>176.5</v>
       </c>
-      <c r="N166" s="88"/>
-      <c r="O166" s="64"/>
+      <c r="N166" s="125">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="O166" s="28">
+        <v>252.6</v>
+      </c>
       <c r="P166" s="88"/>
       <c r="Q166" s="71"/>
       <c r="R166" s="88"/>
       <c r="S166" s="71"/>
       <c r="T166" s="88"/>
       <c r="U166" s="71"/>
       <c r="V166" s="88"/>
       <c r="W166" s="71"/>
       <c r="X166" s="88"/>
       <c r="Y166" s="71"/>
     </row>
     <row r="167" spans="1:25">
       <c r="A167" s="29" t="s">
         <v>105</v>
       </c>
       <c r="B167" s="90">
         <v>5.7</v>
       </c>
       <c r="C167" s="28">
         <v>22.2</v>
       </c>
       <c r="D167" s="88">
         <v>5.7</v>
       </c>
       <c r="E167" s="28">
@@ -14966,52 +15028,56 @@
       </c>
       <c r="F167" s="90">
         <v>17</v>
       </c>
       <c r="G167" s="28">
         <v>22.3</v>
       </c>
       <c r="H167" s="88">
         <v>22.9</v>
       </c>
       <c r="I167" s="28">
         <v>22.4</v>
       </c>
       <c r="J167" s="96">
         <v>29</v>
       </c>
       <c r="K167" s="97">
         <v>22.5</v>
       </c>
       <c r="L167" s="102">
         <v>59</v>
       </c>
       <c r="M167" s="97">
         <v>46.5</v>
       </c>
-      <c r="N167" s="88"/>
-      <c r="O167" s="64"/>
+      <c r="N167" s="125">
+        <v>89.5</v>
+      </c>
+      <c r="O167" s="28">
+        <v>70.5</v>
+      </c>
       <c r="P167" s="88"/>
       <c r="Q167" s="71"/>
       <c r="R167" s="88"/>
       <c r="S167" s="71"/>
       <c r="T167" s="88"/>
       <c r="U167" s="71"/>
       <c r="V167" s="88"/>
       <c r="W167" s="71"/>
       <c r="X167" s="88"/>
       <c r="Y167" s="71"/>
     </row>
     <row r="168" spans="1:25">
       <c r="A168" s="61" t="s">
         <v>113</v>
       </c>
       <c r="B168" s="90">
         <v>0.7</v>
       </c>
       <c r="C168" s="28">
         <v>63.6</v>
       </c>
       <c r="D168" s="88">
         <v>0.7</v>
       </c>
       <c r="E168" s="28">
@@ -15019,52 +15085,56 @@
       </c>
       <c r="F168" s="90">
         <v>2</v>
       </c>
       <c r="G168" s="28">
         <v>64.099999999999994</v>
       </c>
       <c r="H168" s="88">
         <v>2.9</v>
       </c>
       <c r="I168" s="28">
         <v>64.400000000000006</v>
       </c>
       <c r="J168" s="96">
         <v>4</v>
       </c>
       <c r="K168" s="97">
         <v>64.599999999999994</v>
       </c>
       <c r="L168" s="102">
         <v>35</v>
       </c>
       <c r="M168" s="97">
         <v>176.6</v>
       </c>
-      <c r="N168" s="88"/>
-      <c r="O168" s="64"/>
+      <c r="N168" s="125">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="O168" s="28">
+        <v>194.6</v>
+      </c>
       <c r="P168" s="88"/>
       <c r="Q168" s="71"/>
       <c r="R168" s="88"/>
       <c r="S168" s="71"/>
       <c r="T168" s="88"/>
       <c r="U168" s="71"/>
       <c r="V168" s="88"/>
       <c r="W168" s="71"/>
       <c r="X168" s="88"/>
       <c r="Y168" s="71"/>
     </row>
     <row r="169" spans="1:25">
       <c r="A169" s="32" t="s">
         <v>107</v>
       </c>
       <c r="B169" s="89">
         <v>123.2</v>
       </c>
       <c r="C169" s="33">
         <v>81.7</v>
       </c>
       <c r="D169" s="89">
         <v>130.6</v>
       </c>
       <c r="E169" s="33">
@@ -15072,191 +15142,195 @@
       </c>
       <c r="F169" s="89">
         <v>396</v>
       </c>
       <c r="G169" s="33">
         <v>92.8</v>
       </c>
       <c r="H169" s="89">
         <v>532.79999999999995</v>
       </c>
       <c r="I169" s="33">
         <v>93.8</v>
       </c>
       <c r="J169" s="100">
         <v>671</v>
       </c>
       <c r="K169" s="101">
         <v>94.9</v>
       </c>
       <c r="L169" s="100">
         <v>939</v>
       </c>
       <c r="M169" s="101">
         <v>113.7</v>
       </c>
-      <c r="N169" s="89"/>
-      <c r="O169" s="33"/>
+      <c r="N169" s="126">
+        <v>1144.4000000000001</v>
+      </c>
+      <c r="O169" s="33">
+        <v>115.5</v>
+      </c>
       <c r="P169" s="89"/>
       <c r="Q169" s="70"/>
       <c r="R169" s="89"/>
       <c r="S169" s="70"/>
       <c r="T169" s="89"/>
       <c r="U169" s="70"/>
       <c r="V169" s="89"/>
       <c r="W169" s="70"/>
       <c r="X169" s="89"/>
       <c r="Y169" s="70"/>
     </row>
     <row r="170" spans="1:25">
       <c r="A170" s="40"/>
       <c r="B170" s="41"/>
       <c r="C170" s="42"/>
       <c r="D170" s="39"/>
     </row>
     <row r="171" spans="1:25">
       <c r="A171" s="40"/>
       <c r="B171" s="41"/>
       <c r="C171" s="42"/>
     </row>
     <row r="172" spans="1:25">
       <c r="A172" s="45" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="173" spans="1:25">
       <c r="A173" s="46" t="s">
         <v>119</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="105">
-    <mergeCell ref="T154:U154"/>
-[...11 lines deleted...]
-    <mergeCell ref="H154:I154"/>
+    <mergeCell ref="A135:A136"/>
+    <mergeCell ref="B135:C135"/>
+    <mergeCell ref="F135:G135"/>
+    <mergeCell ref="D135:E135"/>
+    <mergeCell ref="H135:I135"/>
+    <mergeCell ref="J135:K135"/>
+    <mergeCell ref="D116:E116"/>
+    <mergeCell ref="F116:G116"/>
+    <mergeCell ref="J116:K116"/>
+    <mergeCell ref="N116:O116"/>
+    <mergeCell ref="R116:S116"/>
+    <mergeCell ref="H116:I116"/>
+    <mergeCell ref="P116:Q116"/>
+    <mergeCell ref="L116:M116"/>
+    <mergeCell ref="L135:M135"/>
+    <mergeCell ref="L75:M75"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="R100:S100"/>
+    <mergeCell ref="F100:G100"/>
+    <mergeCell ref="N27:O27"/>
+    <mergeCell ref="R75:S75"/>
+    <mergeCell ref="V116:W116"/>
+    <mergeCell ref="X116:Y116"/>
+    <mergeCell ref="A75:A76"/>
+    <mergeCell ref="B75:C75"/>
+    <mergeCell ref="D75:E75"/>
+    <mergeCell ref="F75:G75"/>
+    <mergeCell ref="H75:I75"/>
+    <mergeCell ref="A100:A101"/>
+    <mergeCell ref="B100:C100"/>
+    <mergeCell ref="D100:E100"/>
+    <mergeCell ref="H100:I100"/>
+    <mergeCell ref="X100:Y100"/>
+    <mergeCell ref="J75:K75"/>
+    <mergeCell ref="X75:Y75"/>
+    <mergeCell ref="J100:K100"/>
+    <mergeCell ref="L100:M100"/>
+    <mergeCell ref="T116:U116"/>
+    <mergeCell ref="A116:A117"/>
+    <mergeCell ref="B116:C116"/>
+    <mergeCell ref="T100:U100"/>
+    <mergeCell ref="V100:W100"/>
+    <mergeCell ref="T75:U75"/>
+    <mergeCell ref="N75:O75"/>
+    <mergeCell ref="P75:Q75"/>
+    <mergeCell ref="V75:W75"/>
+    <mergeCell ref="N100:O100"/>
+    <mergeCell ref="P100:Q100"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="R51:S51"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="N51:O51"/>
+    <mergeCell ref="P51:Q51"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="P27:Q27"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="V27:W27"/>
+    <mergeCell ref="T51:U51"/>
+    <mergeCell ref="V51:W51"/>
+    <mergeCell ref="T27:U27"/>
     <mergeCell ref="X135:Y135"/>
     <mergeCell ref="V135:W135"/>
     <mergeCell ref="T135:U135"/>
     <mergeCell ref="R135:S135"/>
     <mergeCell ref="P135:Q135"/>
     <mergeCell ref="N135:O135"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X51:Y51"/>
     <mergeCell ref="X27:Y27"/>
     <mergeCell ref="J51:K51"/>
     <mergeCell ref="L51:M51"/>
-    <mergeCell ref="V75:W75"/>
-[...66 lines deleted...]
-    <mergeCell ref="J116:K116"/>
+    <mergeCell ref="T154:U154"/>
+    <mergeCell ref="V154:W154"/>
+    <mergeCell ref="X154:Y154"/>
+    <mergeCell ref="J154:K154"/>
+    <mergeCell ref="L154:M154"/>
+    <mergeCell ref="N154:O154"/>
+    <mergeCell ref="P154:Q154"/>
+    <mergeCell ref="R154:S154"/>
+    <mergeCell ref="A154:A155"/>
+    <mergeCell ref="B154:C154"/>
+    <mergeCell ref="D154:E154"/>
+    <mergeCell ref="F154:G154"/>
+    <mergeCell ref="H154:I154"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>