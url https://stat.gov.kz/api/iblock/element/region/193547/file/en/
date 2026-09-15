--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,75 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Электронная номенклатура\2026\12-16_Основные показатели (динамические ряды)\Внутренняя торговля\анг\Dynamic tables\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{458525A9-968E-47A6-AC0E-4A3A0EE7BC42}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Volume provision food " sheetId="3" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="PVI regions and volume" sheetId="5" r:id="rId3"/>
+    <sheet name="Metadata" sheetId="6" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="7" r:id="rId2"/>
+    <sheet name="Volume provision food " sheetId="3" r:id="rId3"/>
+    <sheet name="PVI" sheetId="4" r:id="rId4"/>
+    <sheet name="PVI regions and volume" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Volume provision food '!$A$1:$M$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Volume provision food '!$A$1:$M$32</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L10" i="3"/>
+  <c r="L10" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="998" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1043" uniqueCount="191">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -472,64 +482,212 @@
     <t>January-April 2026</t>
   </si>
   <si>
     <t>January-May 2026</t>
   </si>
   <si>
     <t>January-June 2026</t>
   </si>
   <si>
     <t>January-July 2026</t>
   </si>
   <si>
     <t>January-August 2026</t>
   </si>
   <si>
     <t>January-September 2026</t>
   </si>
   <si>
     <t>January-October 2026</t>
   </si>
   <si>
     <t>January-November 2026</t>
   </si>
   <si>
     <t>January-December 2026</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>The volume of services rendered for the provision and provision of food and beverages</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>million tenge</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>The volume of sales of services for the provision and provision of food and beverages represents the proceeds from the sale of own culinary products (dishes, culinary products, semi-finished products) and purchased goods without culinary processing (flour, confectionery and bakery products, fruits, alcoholic and non-alcoholic beverages and other goods) to the population for consumption at the places of sale (in most cases cases), organizations and individual entrepreneurs for catering to various segments of the population.</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>For public catering enterprises, the volume of services rendered is equal to its turnover, including the supply of ready-made food. The drinks and products sold are material costs and are included in the volume of products produced.</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar </t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/economy/local-market/spreadsheets/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>since 2019 January</t>
+  </si>
+  <si>
+    <t>(2-trade, period-monthly) "On volume of service and goods in the Shygys Kazakhstan region)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Division of Trade Statistics </t>
+  </si>
+  <si>
+    <t>Aitkenova Meruyert</t>
+  </si>
+  <si>
+    <t>m.aitkenova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>+7 7232252737</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -591,50 +749,93 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -834,106 +1035,101 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="127">
+  <cellXfs count="142">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -977,163 +1173,201 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="17" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="17" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -1158,190 +1392,199 @@
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1470,118 +1713,383 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/local-market/spreadsheets/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:D21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="54.140625" customWidth="1"/>
+    <col min="2" max="2" width="93.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:4" s="96" customFormat="1" ht="14.25">
+      <c r="A2" s="94" t="s">
+        <v>149</v>
+      </c>
+      <c r="B2" s="95">
+        <v>171501</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" s="96" customFormat="1" ht="14.25">
+      <c r="A3" s="94" t="s">
+        <v>150</v>
+      </c>
+      <c r="B3" s="95" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3"/>
+    </row>
+    <row r="4" spans="1:4" s="96" customFormat="1" ht="14.25">
+      <c r="A4" s="94" t="s">
+        <v>152</v>
+      </c>
+      <c r="B4" s="97" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" s="96" customFormat="1" ht="14.25">
+      <c r="A5" s="94" t="s">
+        <v>154</v>
+      </c>
+      <c r="B5" s="95" t="s">
+        <v>151</v>
+      </c>
+      <c r="D5"/>
+    </row>
+    <row r="6" spans="1:4" s="96" customFormat="1" ht="14.25">
+      <c r="A6" s="94" t="s">
+        <v>155</v>
+      </c>
+      <c r="B6" s="95" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" s="96" customFormat="1" ht="63.75">
+      <c r="A7" s="94" t="s">
+        <v>156</v>
+      </c>
+      <c r="B7" s="98" t="s">
+        <v>157</v>
+      </c>
+      <c r="D7"/>
+    </row>
+    <row r="8" spans="1:4" s="96" customFormat="1" ht="14.25">
+      <c r="A8" s="94" t="s">
+        <v>158</v>
+      </c>
+      <c r="B8" s="97" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="96" customFormat="1" ht="38.25">
+      <c r="A9" s="94" t="s">
+        <v>160</v>
+      </c>
+      <c r="B9" s="98" t="s">
+        <v>161</v>
+      </c>
+      <c r="D9"/>
+    </row>
+    <row r="10" spans="1:4" s="96" customFormat="1" ht="14.25">
+      <c r="A10" s="94" t="s">
+        <v>162</v>
+      </c>
+      <c r="B10" s="99" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" s="96" customFormat="1" ht="14.25">
+      <c r="A11" s="94" t="s">
+        <v>163</v>
+      </c>
+      <c r="B11" s="100"/>
+      <c r="D11"/>
+    </row>
+    <row r="12" spans="1:4" s="96" customFormat="1" ht="14.25">
+      <c r="A12" s="94" t="s">
+        <v>164</v>
+      </c>
+      <c r="B12" s="101" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="96" customFormat="1" ht="14.25">
+      <c r="A13" s="94" t="s">
+        <v>165</v>
+      </c>
+      <c r="B13" s="102" t="s">
+        <v>166</v>
+      </c>
+      <c r="D13"/>
+    </row>
+    <row r="14" spans="1:4" s="96" customFormat="1" ht="14.25">
+      <c r="A14" s="94" t="s">
+        <v>167</v>
+      </c>
+      <c r="B14" s="102" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" s="96" customFormat="1" ht="14.25">
+      <c r="A15" s="94" t="s">
+        <v>169</v>
+      </c>
+      <c r="B15" s="102" t="s">
+        <v>190</v>
+      </c>
+      <c r="D15"/>
+    </row>
+    <row r="16" spans="1:4" s="96" customFormat="1" ht="14.25">
+      <c r="A16" s="94" t="s">
+        <v>170</v>
+      </c>
+      <c r="B16" s="103">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="96" customFormat="1" ht="14.25">
+      <c r="A17" s="94" t="s">
+        <v>171</v>
+      </c>
+      <c r="B17" s="103">
+        <v>46307</v>
+      </c>
+      <c r="D17"/>
+    </row>
+    <row r="18" spans="1:4" s="96" customFormat="1" ht="14.25">
+      <c r="A18" s="94" t="s">
+        <v>172</v>
+      </c>
+      <c r="B18" s="105" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="96" customFormat="1" ht="14.25">
+      <c r="A19" s="94" t="s">
+        <v>173</v>
+      </c>
+      <c r="B19" s="105" t="s">
+        <v>179</v>
+      </c>
+      <c r="D19"/>
+    </row>
+    <row r="20" spans="1:4" s="96" customFormat="1" ht="14.25">
+      <c r="A20" s="94" t="s">
+        <v>174</v>
+      </c>
+      <c r="B20" s="104" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" s="96" customFormat="1" ht="14.25">
+      <c r="A21" s="94" t="s">
+        <v>175</v>
+      </c>
+      <c r="B21" s="112" t="s">
+        <v>180</v>
+      </c>
+      <c r="D21"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B15" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B12" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="B6:D20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B34" sqref="B34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="1"/>
+    <col min="2" max="2" width="88.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" s="106" customFormat="1" ht="12" customHeight="1">
+      <c r="B6" s="107" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" s="106" customFormat="1">
+      <c r="B7" s="107" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" s="106" customFormat="1">
+      <c r="B8" s="107" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" s="106" customFormat="1">
+      <c r="B9" s="107" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" s="106" customFormat="1">
+      <c r="B10" s="107" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" s="106" customFormat="1" ht="25.5">
+      <c r="B11" s="108" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" s="106" customFormat="1">
+      <c r="B12" s="109"/>
+    </row>
+    <row r="13" spans="2:2" s="106" customFormat="1">
+      <c r="B13" s="109"/>
+    </row>
+    <row r="14" spans="2:2" s="106" customFormat="1"/>
+    <row r="15" spans="2:2" s="106" customFormat="1"/>
+    <row r="16" spans="2:2" s="106" customFormat="1"/>
+    <row r="17" spans="2:4" s="106" customFormat="1"/>
+    <row r="18" spans="2:4" s="106" customFormat="1"/>
+    <row r="19" spans="2:4" s="106" customFormat="1"/>
+    <row r="20" spans="2:4" s="106" customFormat="1">
+      <c r="B20" s="110" t="s">
+        <v>188</v>
+      </c>
+      <c r="C20" s="111"/>
+      <c r="D20" s="111"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:Y40"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="H31" sqref="H31"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="3" width="8.85546875" style="1" customWidth="1"/>
     <col min="4" max="8" width="8.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="103" t="s">
+      <c r="A1" s="116" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="103"/>
-[...10 lines deleted...]
-      <c r="M1" s="103"/>
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="116"/>
+      <c r="F1" s="116"/>
+      <c r="G1" s="116"/>
+      <c r="H1" s="116"/>
+      <c r="I1" s="116"/>
+      <c r="J1" s="116"/>
+      <c r="K1" s="116"/>
+      <c r="L1" s="116"/>
+      <c r="M1" s="116"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="104" t="s">
+      <c r="A2" s="117" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="104"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:25" s="4" customFormat="1" ht="13.5" thickBot="1">
+      <c r="B2" s="117"/>
+      <c r="C2" s="117"/>
+      <c r="D2" s="117"/>
+      <c r="E2" s="117"/>
+      <c r="F2" s="117"/>
+      <c r="G2" s="117"/>
+      <c r="H2" s="117"/>
+      <c r="I2" s="117"/>
+      <c r="J2" s="117"/>
+      <c r="K2" s="117"/>
+      <c r="L2" s="117"/>
+      <c r="M2" s="117"/>
+    </row>
+    <row r="3" spans="1:25" s="4" customFormat="1" ht="26.25" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>7</v>
       </c>
@@ -1597,13630 +2105,13698 @@
       <c r="M3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:25" ht="25.5">
       <c r="A4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="8"/>
     </row>
     <row r="5" spans="1:25" ht="15" customHeight="1">
       <c r="A5" s="9">
         <v>2019</v>
       </c>
-      <c r="B5" s="10">
+      <c r="B5" s="138">
         <v>1149.0999999999999</v>
       </c>
-      <c r="C5" s="10">
+      <c r="C5" s="138">
         <v>1172.8</v>
       </c>
-      <c r="D5" s="10">
+      <c r="D5" s="138">
         <v>1395.8</v>
       </c>
-      <c r="E5" s="10">
+      <c r="E5" s="138">
         <v>1303.3</v>
       </c>
-      <c r="F5" s="10">
+      <c r="F5" s="138">
         <v>1567.8</v>
       </c>
-      <c r="G5" s="10">
+      <c r="G5" s="138">
         <v>1795.9</v>
       </c>
-      <c r="H5" s="10">
+      <c r="H5" s="138">
         <v>1878.5</v>
       </c>
-      <c r="I5" s="10">
+      <c r="I5" s="138">
         <v>1968.5</v>
       </c>
-      <c r="J5" s="10">
+      <c r="J5" s="138">
         <v>1968.6</v>
       </c>
-      <c r="K5" s="10">
+      <c r="K5" s="138">
         <v>1963.3</v>
       </c>
-      <c r="L5" s="10">
+      <c r="L5" s="138">
         <v>1868.1</v>
       </c>
-      <c r="M5" s="10">
+      <c r="M5" s="138">
         <v>2055.8000000000002</v>
       </c>
-      <c r="N5" s="11"/>
-[...10 lines deleted...]
-      <c r="Y5" s="12"/>
+      <c r="N5" s="10"/>
+      <c r="O5" s="10"/>
+      <c r="P5" s="10"/>
+      <c r="Q5" s="10"/>
+      <c r="R5" s="10"/>
+      <c r="S5" s="10"/>
+      <c r="T5" s="10"/>
+      <c r="U5" s="10"/>
+      <c r="V5" s="10"/>
+      <c r="W5" s="10"/>
+      <c r="X5" s="10"/>
+      <c r="Y5" s="11"/>
     </row>
     <row r="6" spans="1:25" ht="15" customHeight="1">
       <c r="A6" s="9">
         <v>2020</v>
       </c>
-      <c r="B6" s="10">
+      <c r="B6" s="138">
         <v>1699.5</v>
       </c>
-      <c r="C6" s="10">
+      <c r="C6" s="138">
         <v>1731.2</v>
       </c>
-      <c r="D6" s="10">
+      <c r="D6" s="138">
         <v>1761.4</v>
       </c>
-      <c r="E6" s="10">
+      <c r="E6" s="138">
         <v>983.6</v>
       </c>
-      <c r="F6" s="10">
+      <c r="F6" s="138">
         <v>979.1</v>
       </c>
-      <c r="G6" s="10">
+      <c r="G6" s="138">
         <v>662.5</v>
       </c>
-      <c r="H6" s="10">
+      <c r="H6" s="138">
         <v>1179</v>
       </c>
-      <c r="I6" s="10">
+      <c r="I6" s="138">
         <v>1167.9000000000001</v>
       </c>
-      <c r="J6" s="10">
+      <c r="J6" s="138">
         <v>1544.1</v>
       </c>
-      <c r="K6" s="10">
+      <c r="K6" s="138">
         <v>1648</v>
       </c>
-      <c r="L6" s="10">
+      <c r="L6" s="138">
         <v>1568</v>
       </c>
-      <c r="M6" s="10">
+      <c r="M6" s="138">
         <v>1643.6</v>
       </c>
-      <c r="N6" s="13"/>
-[...3 lines deleted...]
-      <c r="R6" s="13"/>
+      <c r="N6" s="12"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="12"/>
+      <c r="Q6" s="12"/>
+      <c r="R6" s="12"/>
     </row>
     <row r="7" spans="1:25" ht="15" customHeight="1">
       <c r="A7" s="9">
         <v>2021</v>
       </c>
-      <c r="B7" s="10">
+      <c r="B7" s="138">
         <v>1790.1</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="138">
         <v>1817.7</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="138">
         <v>2034.5150000000001</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="138">
         <v>1957.7</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="138">
         <v>2023.9</v>
       </c>
-      <c r="G7" s="10">
+      <c r="G7" s="138">
         <v>2169.5</v>
       </c>
-      <c r="H7" s="10">
+      <c r="H7" s="138">
         <v>1919.2</v>
       </c>
-      <c r="I7" s="10">
+      <c r="I7" s="138">
         <v>1906.9</v>
       </c>
-      <c r="J7" s="10">
+      <c r="J7" s="138">
         <v>2074.6999999999998</v>
       </c>
-      <c r="K7" s="10">
+      <c r="K7" s="138">
         <v>1885.2</v>
       </c>
-      <c r="L7" s="10">
+      <c r="L7" s="138">
         <v>1952.6</v>
       </c>
-      <c r="M7" s="10">
+      <c r="M7" s="138">
         <v>2082.4</v>
       </c>
-      <c r="N7" s="13"/>
-[...3 lines deleted...]
-      <c r="R7" s="13"/>
+      <c r="N7" s="12"/>
+      <c r="O7" s="12"/>
+      <c r="P7" s="12"/>
+      <c r="Q7" s="12"/>
+      <c r="R7" s="12"/>
     </row>
     <row r="8" spans="1:25" ht="15" customHeight="1">
       <c r="A8" s="9">
         <v>2022</v>
       </c>
-      <c r="B8" s="10">
+      <c r="B8" s="138">
         <v>1811.2</v>
       </c>
-      <c r="C8" s="10">
+      <c r="C8" s="138">
         <v>1900.8</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D8" s="138">
         <v>2073</v>
       </c>
-      <c r="E8" s="56">
+      <c r="E8" s="60">
         <v>1848.6</v>
       </c>
-      <c r="F8" s="57">
+      <c r="F8" s="139">
         <v>1934</v>
       </c>
-      <c r="G8" s="57">
+      <c r="G8" s="139">
         <v>1451.9</v>
       </c>
-      <c r="H8" s="57">
+      <c r="H8" s="139">
         <v>1519.4</v>
       </c>
-      <c r="I8" s="57">
+      <c r="I8" s="139">
         <v>1512.1</v>
       </c>
-      <c r="J8" s="57">
+      <c r="J8" s="139">
         <v>1383.6</v>
       </c>
-      <c r="K8" s="57">
+      <c r="K8" s="139">
         <v>1476.9</v>
       </c>
-      <c r="L8" s="57">
+      <c r="L8" s="139">
         <v>1483.3</v>
       </c>
-      <c r="M8" s="57">
+      <c r="M8" s="139">
         <v>1719.7</v>
       </c>
-      <c r="N8" s="13"/>
-[...3 lines deleted...]
-      <c r="R8" s="13"/>
+      <c r="N8" s="12"/>
+      <c r="O8" s="12"/>
+      <c r="P8" s="12"/>
+      <c r="Q8" s="12"/>
+      <c r="R8" s="12"/>
     </row>
     <row r="9" spans="1:25" ht="15" customHeight="1">
       <c r="A9" s="9">
         <v>2023</v>
       </c>
-      <c r="B9" s="58">
+      <c r="B9" s="53">
         <v>1852.9</v>
       </c>
-      <c r="C9" s="58">
+      <c r="C9" s="53">
         <v>1820.6</v>
       </c>
-      <c r="D9" s="58">
+      <c r="D9" s="53">
         <v>2254.9</v>
       </c>
-      <c r="E9" s="58">
+      <c r="E9" s="53">
         <v>1959.9</v>
       </c>
-      <c r="F9" s="58">
+      <c r="F9" s="53">
         <v>2112.5</v>
       </c>
-      <c r="G9" s="58">
+      <c r="G9" s="53">
         <v>2658.7</v>
       </c>
-      <c r="H9" s="58">
+      <c r="H9" s="53">
         <v>2647.8</v>
       </c>
-      <c r="I9" s="58">
+      <c r="I9" s="53">
         <v>2513.1</v>
       </c>
-      <c r="J9" s="58">
+      <c r="J9" s="53">
         <v>2437.6</v>
       </c>
-      <c r="K9" s="58">
+      <c r="K9" s="53">
         <v>2625.9</v>
       </c>
-      <c r="L9" s="58">
+      <c r="L9" s="53">
         <v>2679.5</v>
       </c>
-      <c r="M9" s="58">
+      <c r="M9" s="53">
         <v>2742.2</v>
       </c>
-      <c r="N9" s="13"/>
-[...3 lines deleted...]
-      <c r="R9" s="13"/>
+      <c r="N9" s="12"/>
+      <c r="O9" s="12"/>
+      <c r="P9" s="12"/>
+      <c r="Q9" s="12"/>
+      <c r="R9" s="12"/>
     </row>
     <row r="10" spans="1:25" ht="15" customHeight="1">
       <c r="A10" s="9">
         <v>2024</v>
       </c>
-      <c r="B10" s="10">
+      <c r="B10" s="138">
         <v>1795</v>
       </c>
-      <c r="C10" s="10">
+      <c r="C10" s="138">
         <v>2027.8</v>
       </c>
-      <c r="D10" s="10">
+      <c r="D10" s="138">
         <v>2150.1999999999998</v>
       </c>
-      <c r="E10" s="10">
+      <c r="E10" s="138">
         <v>2212.4</v>
       </c>
-      <c r="F10" s="67">
+      <c r="F10" s="60">
         <v>2302.9</v>
       </c>
-      <c r="G10" s="10">
+      <c r="G10" s="138">
         <v>4215.8999999999996</v>
       </c>
-      <c r="H10" s="10">
+      <c r="H10" s="138">
         <v>3587.9</v>
       </c>
-      <c r="I10" s="10">
+      <c r="I10" s="138">
         <v>3281.5</v>
       </c>
-      <c r="J10" s="67">
+      <c r="J10" s="60">
         <v>3261.3</v>
       </c>
-      <c r="K10" s="67">
+      <c r="K10" s="60">
         <v>3322.4</v>
       </c>
-      <c r="L10" s="67">
+      <c r="L10" s="60">
         <f>L20+L29</f>
         <v>3250</v>
       </c>
-      <c r="M10" s="67">
+      <c r="M10" s="60">
         <v>3417.2</v>
       </c>
-      <c r="N10" s="13"/>
-[...6 lines deleted...]
-      <c r="A11" s="80">
+      <c r="N10" s="12"/>
+      <c r="O10" s="12"/>
+      <c r="P10" s="12"/>
+      <c r="Q10" s="12"/>
+      <c r="R10" s="12"/>
+    </row>
+    <row r="11" spans="1:25" s="72" customFormat="1" ht="15" customHeight="1">
+      <c r="A11" s="71">
         <v>2025</v>
       </c>
-      <c r="B11" s="10">
+      <c r="B11" s="138">
         <v>2129.9</v>
       </c>
-      <c r="C11" s="10">
+      <c r="C11" s="138">
         <v>2253.8000000000002</v>
       </c>
-      <c r="D11" s="78">
+      <c r="D11" s="60">
         <v>2450.9</v>
       </c>
-      <c r="E11" s="78">
+      <c r="E11" s="60">
         <v>2479.8000000000002</v>
       </c>
-      <c r="F11" s="78">
+      <c r="F11" s="60">
         <v>2538.6</v>
       </c>
-      <c r="G11" s="78">
+      <c r="G11" s="60">
         <v>3698.9</v>
       </c>
-      <c r="H11" s="78">
+      <c r="H11" s="60">
         <v>4005.9</v>
       </c>
-      <c r="I11" s="78">
+      <c r="I11" s="60">
         <v>4039.5</v>
       </c>
-      <c r="J11" s="78">
+      <c r="J11" s="60">
         <v>3818.4</v>
       </c>
-      <c r="K11" s="78">
+      <c r="K11" s="60">
         <v>3922.9</v>
       </c>
-      <c r="L11" s="78">
+      <c r="L11" s="60">
         <v>4054.7</v>
       </c>
-      <c r="M11" s="78">
+      <c r="M11" s="60">
         <v>3947.1</v>
       </c>
-      <c r="N11" s="83"/>
-[...6 lines deleted...]
-      <c r="A12" s="80">
+      <c r="N11" s="73"/>
+      <c r="O11" s="73"/>
+      <c r="P11" s="73"/>
+      <c r="Q11" s="73"/>
+      <c r="R11" s="73"/>
+    </row>
+    <row r="12" spans="1:25" s="72" customFormat="1" ht="15" customHeight="1">
+      <c r="A12" s="71">
         <v>2026</v>
       </c>
-      <c r="B12" s="10">
+      <c r="B12" s="138">
         <v>2524.9</v>
       </c>
-      <c r="C12" s="78">
+      <c r="C12" s="60">
         <v>2691.8</v>
       </c>
-      <c r="D12" s="78">
+      <c r="D12" s="60">
         <v>2803.2</v>
       </c>
-      <c r="E12" s="78">
+      <c r="E12" s="60">
         <v>2686.2</v>
       </c>
-      <c r="F12" s="78">
+      <c r="F12" s="60">
         <v>2918.7</v>
       </c>
-      <c r="G12" s="78">
+      <c r="G12" s="60">
         <v>4255.7</v>
       </c>
-      <c r="H12" s="78">
+      <c r="H12" s="60">
         <v>4131.5</v>
       </c>
-      <c r="I12" s="78"/>
-[...8 lines deleted...]
-      <c r="R12" s="83"/>
+      <c r="I12" s="60">
+        <v>4233.1000000000004</v>
+      </c>
+      <c r="J12" s="60"/>
+      <c r="K12" s="60"/>
+      <c r="L12" s="60"/>
+      <c r="M12" s="60"/>
+      <c r="N12" s="73"/>
+      <c r="O12" s="73"/>
+      <c r="P12" s="73"/>
+      <c r="Q12" s="73"/>
+      <c r="R12" s="73"/>
     </row>
     <row r="13" spans="1:25" ht="15" customHeight="1">
-      <c r="A13" s="14" t="s">
+      <c r="A13" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="105"/>
-[...11 lines deleted...]
-      <c r="N13" s="13"/>
+      <c r="B13" s="118"/>
+      <c r="C13" s="119"/>
+      <c r="D13" s="119"/>
+      <c r="E13" s="119"/>
+      <c r="F13" s="119"/>
+      <c r="G13" s="119"/>
+      <c r="H13" s="119"/>
+      <c r="I13" s="119"/>
+      <c r="J13" s="119"/>
+      <c r="K13" s="119"/>
+      <c r="L13" s="119"/>
+      <c r="M13" s="120"/>
+      <c r="N13" s="12"/>
     </row>
     <row r="14" spans="1:25" ht="14.25" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="108"/>
-[...10 lines deleted...]
-      <c r="M14" s="110"/>
+      <c r="B14" s="121"/>
+      <c r="C14" s="122"/>
+      <c r="D14" s="122"/>
+      <c r="E14" s="122"/>
+      <c r="F14" s="122"/>
+      <c r="G14" s="122"/>
+      <c r="H14" s="122"/>
+      <c r="I14" s="122"/>
+      <c r="J14" s="122"/>
+      <c r="K14" s="122"/>
+      <c r="L14" s="122"/>
+      <c r="M14" s="123"/>
     </row>
     <row r="15" spans="1:25" ht="15" customHeight="1">
-      <c r="A15" s="14">
+      <c r="A15" s="13">
         <v>2019</v>
       </c>
-      <c r="B15" s="10">
+      <c r="B15" s="138">
         <v>558.70000000000005</v>
       </c>
-      <c r="C15" s="10">
+      <c r="C15" s="138">
         <v>582.29999999999995</v>
       </c>
-      <c r="D15" s="10">
+      <c r="D15" s="138">
         <v>805.4</v>
       </c>
-      <c r="E15" s="10">
+      <c r="E15" s="138">
         <v>712.8</v>
       </c>
-      <c r="F15" s="10">
+      <c r="F15" s="138">
         <v>743.3</v>
       </c>
-      <c r="G15" s="10">
+      <c r="G15" s="138">
         <v>700.7</v>
       </c>
-      <c r="H15" s="10">
+      <c r="H15" s="138">
         <v>783.3</v>
       </c>
-      <c r="I15" s="10">
+      <c r="I15" s="138">
         <v>873.3</v>
       </c>
-      <c r="J15" s="10">
+      <c r="J15" s="138">
         <v>873.4</v>
       </c>
-      <c r="K15" s="10">
+      <c r="K15" s="138">
         <v>868.1</v>
       </c>
-      <c r="L15" s="10">
+      <c r="L15" s="138">
         <v>772.9</v>
       </c>
-      <c r="M15" s="10">
+      <c r="M15" s="138">
         <v>960.6</v>
       </c>
-      <c r="N15" s="15"/>
+      <c r="N15" s="14"/>
     </row>
     <row r="16" spans="1:25" ht="15" customHeight="1">
-      <c r="A16" s="16">
+      <c r="A16" s="15">
         <v>2020</v>
       </c>
-      <c r="B16" s="10">
+      <c r="B16" s="138">
         <v>604.29999999999995</v>
       </c>
-      <c r="C16" s="10">
+      <c r="C16" s="138">
         <v>636</v>
       </c>
-      <c r="D16" s="10">
+      <c r="D16" s="138">
         <v>657</v>
       </c>
-      <c r="E16" s="10">
+      <c r="E16" s="138">
         <v>431.4</v>
       </c>
-      <c r="F16" s="10">
+      <c r="F16" s="138">
         <v>426.9</v>
       </c>
-      <c r="G16" s="10">
+      <c r="G16" s="138">
         <v>606.6</v>
       </c>
-      <c r="H16" s="10">
+      <c r="H16" s="138">
         <v>576.9</v>
       </c>
-      <c r="I16" s="10">
+      <c r="I16" s="138">
         <v>565.79999999999995</v>
       </c>
-      <c r="J16" s="10">
+      <c r="J16" s="138">
         <v>611.6</v>
       </c>
-      <c r="K16" s="10">
+      <c r="K16" s="138">
         <v>643.70000000000005</v>
       </c>
-      <c r="L16" s="10">
+      <c r="L16" s="138">
         <v>563.70000000000005</v>
       </c>
-      <c r="M16" s="10">
+      <c r="M16" s="138">
         <v>639.29999999999995</v>
       </c>
-      <c r="N16" s="15"/>
+      <c r="N16" s="14"/>
     </row>
     <row r="17" spans="1:14" ht="15" customHeight="1">
-      <c r="A17" s="16">
+      <c r="A17" s="15">
         <v>2021</v>
       </c>
-      <c r="B17" s="10">
+      <c r="B17" s="138">
         <v>767.7</v>
       </c>
-      <c r="C17" s="10">
+      <c r="C17" s="138">
         <v>865.3</v>
       </c>
-      <c r="D17" s="10">
+      <c r="D17" s="138">
         <v>1082.105</v>
       </c>
-      <c r="E17" s="10">
+      <c r="E17" s="138">
         <v>1005.3</v>
       </c>
-      <c r="F17" s="10">
+      <c r="F17" s="138">
         <v>1071.5</v>
       </c>
-      <c r="G17" s="10">
+      <c r="G17" s="138">
         <v>1338.2</v>
       </c>
-      <c r="H17" s="10">
+      <c r="H17" s="138">
         <v>1088</v>
       </c>
-      <c r="I17" s="10">
+      <c r="I17" s="138">
         <v>1075.5999999999999</v>
       </c>
-      <c r="J17" s="10">
+      <c r="J17" s="138">
         <v>1243.5</v>
       </c>
-      <c r="K17" s="10">
+      <c r="K17" s="138">
         <v>1054</v>
       </c>
-      <c r="L17" s="10">
+      <c r="L17" s="138">
         <v>1121.4000000000001</v>
       </c>
-      <c r="M17" s="10">
+      <c r="M17" s="138">
         <v>1251.2</v>
       </c>
-      <c r="N17" s="15"/>
+      <c r="N17" s="14"/>
     </row>
     <row r="18" spans="1:14" ht="15" customHeight="1">
-      <c r="A18" s="16">
+      <c r="A18" s="15">
         <v>2022</v>
       </c>
-      <c r="B18" s="56">
+      <c r="B18" s="60">
         <v>859.9</v>
       </c>
-      <c r="C18" s="56">
+      <c r="C18" s="60">
         <v>949.5</v>
       </c>
-      <c r="D18" s="56">
+      <c r="D18" s="60">
         <v>1121.8</v>
       </c>
-      <c r="E18" s="56">
+      <c r="E18" s="60">
         <v>897.4</v>
       </c>
-      <c r="F18" s="56">
+      <c r="F18" s="60">
         <v>982.8</v>
       </c>
-      <c r="G18" s="56">
+      <c r="G18" s="60">
         <v>669.3</v>
       </c>
-      <c r="H18" s="56">
+      <c r="H18" s="60">
         <v>736.8</v>
       </c>
-      <c r="I18" s="56">
+      <c r="I18" s="60">
         <v>729.5</v>
       </c>
-      <c r="J18" s="56">
+      <c r="J18" s="60">
         <v>601</v>
       </c>
-      <c r="K18" s="56">
+      <c r="K18" s="60">
         <v>694.3</v>
       </c>
-      <c r="L18" s="56">
+      <c r="L18" s="60">
         <v>700.7</v>
       </c>
-      <c r="M18" s="56">
+      <c r="M18" s="60">
         <v>937.1</v>
       </c>
-      <c r="N18" s="15"/>
+      <c r="N18" s="14"/>
     </row>
     <row r="19" spans="1:14" ht="15" customHeight="1">
-      <c r="A19" s="17">
+      <c r="A19" s="16">
         <v>2023</v>
       </c>
-      <c r="B19" s="59">
+      <c r="B19" s="53">
         <v>1070.3</v>
       </c>
-      <c r="C19" s="59">
+      <c r="C19" s="53">
         <v>1038</v>
       </c>
-      <c r="D19" s="59">
+      <c r="D19" s="53">
         <v>1472.3</v>
       </c>
-      <c r="E19" s="59">
+      <c r="E19" s="53">
         <v>1177.3</v>
       </c>
-      <c r="F19" s="59">
+      <c r="F19" s="53">
         <v>1329.9</v>
       </c>
-      <c r="G19" s="59">
+      <c r="G19" s="53">
         <v>1288.9000000000001</v>
       </c>
-      <c r="H19" s="60">
+      <c r="H19" s="140">
         <v>1278</v>
       </c>
-      <c r="I19" s="59">
+      <c r="I19" s="53">
         <v>1143.3</v>
       </c>
-      <c r="J19" s="58">
+      <c r="J19" s="53">
         <v>1067.8</v>
       </c>
-      <c r="K19" s="59">
+      <c r="K19" s="53">
         <v>1256.0999999999999</v>
       </c>
-      <c r="L19" s="59">
+      <c r="L19" s="53">
         <v>1309.7</v>
       </c>
-      <c r="M19" s="59">
+      <c r="M19" s="53">
         <v>1372.4</v>
       </c>
-      <c r="N19" s="15"/>
+      <c r="N19" s="14"/>
     </row>
     <row r="20" spans="1:14" ht="15" customHeight="1">
       <c r="A20" s="9">
         <v>2024</v>
       </c>
-      <c r="B20" s="10">
+      <c r="B20" s="138">
         <v>1015.4</v>
       </c>
-      <c r="C20" s="10">
+      <c r="C20" s="138">
         <v>1249.0999999999999</v>
       </c>
-      <c r="D20" s="10">
+      <c r="D20" s="138">
         <v>1370.6</v>
       </c>
-      <c r="E20" s="10">
+      <c r="E20" s="138">
         <v>1432.8</v>
       </c>
-      <c r="F20" s="56">
+      <c r="F20" s="60">
         <v>1517</v>
       </c>
-      <c r="G20" s="10">
+      <c r="G20" s="138">
         <v>1645.4</v>
       </c>
-      <c r="H20" s="10">
+      <c r="H20" s="138">
         <v>1837.3</v>
       </c>
-      <c r="I20" s="10">
+      <c r="I20" s="138">
         <v>1731.3</v>
       </c>
-      <c r="J20" s="67">
+      <c r="J20" s="60">
         <v>1715.5</v>
       </c>
-      <c r="K20" s="56">
+      <c r="K20" s="60">
         <v>1777.2</v>
       </c>
-      <c r="L20" s="56">
+      <c r="L20" s="60">
         <v>1727.1</v>
       </c>
-      <c r="M20" s="56">
+      <c r="M20" s="60">
         <v>1784.8</v>
       </c>
-      <c r="N20" s="15"/>
-[...2 lines deleted...]
-      <c r="A21" s="80">
+      <c r="N20" s="14"/>
+    </row>
+    <row r="21" spans="1:14" s="72" customFormat="1" ht="15" customHeight="1">
+      <c r="A21" s="71">
         <v>2025</v>
       </c>
-      <c r="B21" s="10">
+      <c r="B21" s="138">
         <v>1284.8</v>
       </c>
-      <c r="C21" s="78">
+      <c r="C21" s="60">
         <v>1408.7</v>
       </c>
-      <c r="D21" s="78">
+      <c r="D21" s="60">
         <v>1405.9</v>
       </c>
-      <c r="E21" s="78">
+      <c r="E21" s="60">
         <v>1434.7</v>
       </c>
-      <c r="F21" s="78">
+      <c r="F21" s="60">
         <v>1493.5</v>
       </c>
-      <c r="G21" s="78">
+      <c r="G21" s="60">
         <v>1409</v>
       </c>
-      <c r="H21" s="85">
+      <c r="H21" s="141">
         <v>1716</v>
       </c>
-      <c r="I21" s="78">
+      <c r="I21" s="60">
         <v>1749.6</v>
       </c>
-      <c r="J21" s="78">
+      <c r="J21" s="60">
         <v>1528.5</v>
       </c>
-      <c r="K21" s="78">
+      <c r="K21" s="60">
         <v>1633</v>
       </c>
-      <c r="L21" s="78">
+      <c r="L21" s="60">
         <v>1764.8</v>
       </c>
-      <c r="M21" s="78">
+      <c r="M21" s="60">
         <v>2119.8000000000002</v>
       </c>
-      <c r="N21" s="15"/>
-[...2 lines deleted...]
-      <c r="A22" s="80">
+      <c r="N21" s="14"/>
+    </row>
+    <row r="22" spans="1:14" s="72" customFormat="1" ht="15" customHeight="1">
+      <c r="A22" s="71">
         <v>2026</v>
       </c>
-      <c r="B22" s="10">
+      <c r="B22" s="138">
         <v>1790.6</v>
       </c>
-      <c r="C22" s="78">
+      <c r="C22" s="60">
         <v>1957.5</v>
       </c>
-      <c r="D22" s="78">
+      <c r="D22" s="60">
         <v>2068.9</v>
       </c>
-      <c r="E22" s="78">
+      <c r="E22" s="60">
         <v>1951.9</v>
       </c>
-      <c r="F22" s="78">
+      <c r="F22" s="60">
         <v>2184.4</v>
       </c>
-      <c r="G22" s="78">
+      <c r="G22" s="60">
         <v>2248</v>
       </c>
-      <c r="H22" s="85">
+      <c r="H22" s="141">
         <v>2123.8000000000002</v>
       </c>
-      <c r="I22" s="78"/>
-[...4 lines deleted...]
-      <c r="N22" s="15"/>
+      <c r="I22" s="60">
+        <v>2225.4</v>
+      </c>
+      <c r="J22" s="60"/>
+      <c r="K22" s="60"/>
+      <c r="L22" s="60"/>
+      <c r="M22" s="60"/>
+      <c r="N22" s="14"/>
     </row>
     <row r="23" spans="1:14" ht="50.25" customHeight="1">
-      <c r="A23" s="14" t="s">
+      <c r="A23" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="B23" s="18"/>
-[...11 lines deleted...]
-      <c r="N23" s="15"/>
+      <c r="B23" s="113"/>
+      <c r="C23" s="114"/>
+      <c r="D23" s="114"/>
+      <c r="E23" s="114"/>
+      <c r="F23" s="114"/>
+      <c r="G23" s="114"/>
+      <c r="H23" s="114"/>
+      <c r="I23" s="114"/>
+      <c r="J23" s="114"/>
+      <c r="K23" s="114"/>
+      <c r="L23" s="114"/>
+      <c r="M23" s="17"/>
+      <c r="N23" s="14"/>
     </row>
     <row r="24" spans="1:14">
-      <c r="A24" s="16">
+      <c r="A24" s="15">
         <v>2019</v>
       </c>
-      <c r="B24" s="10">
+      <c r="B24" s="138">
         <v>590.5</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C24" s="138">
         <v>590.5</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D24" s="138">
         <v>590.5</v>
       </c>
-      <c r="E24" s="10">
+      <c r="E24" s="138">
         <v>590.5</v>
       </c>
-      <c r="F24" s="10">
+      <c r="F24" s="138">
         <v>822.5</v>
       </c>
-      <c r="G24" s="10">
+      <c r="G24" s="138">
         <v>1095.2</v>
       </c>
-      <c r="H24" s="10">
+      <c r="H24" s="138">
         <v>1095.2</v>
       </c>
-      <c r="I24" s="10">
+      <c r="I24" s="138">
         <v>1095.2</v>
       </c>
-      <c r="J24" s="10">
+      <c r="J24" s="138">
         <v>1095.2</v>
       </c>
-      <c r="K24" s="10">
+      <c r="K24" s="138">
         <v>1095.2</v>
       </c>
-      <c r="L24" s="10">
+      <c r="L24" s="138">
         <v>1095.2</v>
       </c>
-      <c r="M24" s="10">
+      <c r="M24" s="138">
         <v>1095.2</v>
       </c>
     </row>
     <row r="25" spans="1:14">
-      <c r="A25" s="16">
+      <c r="A25" s="15">
         <v>2020</v>
       </c>
-      <c r="B25" s="10">
+      <c r="B25" s="138">
         <v>1095.2</v>
       </c>
-      <c r="C25" s="10">
+      <c r="C25" s="138">
         <v>1095.2</v>
       </c>
-      <c r="D25" s="10">
+      <c r="D25" s="138">
         <v>1104.5</v>
       </c>
-      <c r="E25" s="10">
+      <c r="E25" s="138">
         <v>552.29999999999995</v>
       </c>
-      <c r="F25" s="10">
+      <c r="F25" s="138">
         <v>552.29999999999995</v>
       </c>
-      <c r="G25" s="10">
+      <c r="G25" s="138">
         <v>55.9</v>
       </c>
-      <c r="H25" s="10">
+      <c r="H25" s="138">
         <v>602.1</v>
       </c>
-      <c r="I25" s="10">
+      <c r="I25" s="138">
         <v>602.1</v>
       </c>
-      <c r="J25" s="10">
+      <c r="J25" s="138">
         <v>932.5</v>
       </c>
-      <c r="K25" s="10">
+      <c r="K25" s="138">
         <v>1004.3</v>
       </c>
-      <c r="L25" s="10">
+      <c r="L25" s="138">
         <v>1004.3</v>
       </c>
-      <c r="M25" s="10">
+      <c r="M25" s="138">
         <v>1004.3</v>
       </c>
     </row>
     <row r="26" spans="1:14">
-      <c r="A26" s="16">
+      <c r="A26" s="15">
         <v>2021</v>
       </c>
-      <c r="B26" s="56">
+      <c r="B26" s="60">
         <v>1022</v>
       </c>
-      <c r="C26" s="56">
+      <c r="C26" s="60">
         <v>952.4</v>
       </c>
-      <c r="D26" s="56">
+      <c r="D26" s="60">
         <v>952.4</v>
       </c>
-      <c r="E26" s="56">
+      <c r="E26" s="60">
         <v>952.4</v>
       </c>
-      <c r="F26" s="56">
+      <c r="F26" s="60">
         <v>952.4</v>
       </c>
-      <c r="G26" s="56">
+      <c r="G26" s="60">
         <v>831.2</v>
       </c>
-      <c r="H26" s="56">
+      <c r="H26" s="60">
         <v>831.2</v>
       </c>
-      <c r="I26" s="56">
+      <c r="I26" s="60">
         <v>831.2</v>
       </c>
-      <c r="J26" s="56">
+      <c r="J26" s="60">
         <v>831.2</v>
       </c>
-      <c r="K26" s="56">
+      <c r="K26" s="60">
         <v>831.2</v>
       </c>
-      <c r="L26" s="56">
+      <c r="L26" s="60">
         <v>831.2</v>
       </c>
-      <c r="M26" s="56">
+      <c r="M26" s="60">
         <v>831.2</v>
       </c>
     </row>
     <row r="27" spans="1:14">
-      <c r="A27" s="16">
+      <c r="A27" s="15">
         <v>2022</v>
       </c>
-      <c r="B27" s="10">
+      <c r="B27" s="138">
         <v>951.2</v>
       </c>
-      <c r="C27" s="10">
+      <c r="C27" s="138">
         <v>951.2</v>
       </c>
-      <c r="D27" s="10">
+      <c r="D27" s="138">
         <v>951.2</v>
       </c>
-      <c r="E27" s="56">
+      <c r="E27" s="60">
         <v>951.2</v>
       </c>
-      <c r="F27" s="56">
+      <c r="F27" s="60">
         <v>951.2</v>
       </c>
-      <c r="G27" s="56">
+      <c r="G27" s="60">
         <v>782.6</v>
       </c>
-      <c r="H27" s="56">
+      <c r="H27" s="60">
         <v>782.6</v>
       </c>
-      <c r="I27" s="56">
+      <c r="I27" s="60">
         <v>782.6</v>
       </c>
-      <c r="J27" s="56">
+      <c r="J27" s="60">
         <v>782.6</v>
       </c>
-      <c r="K27" s="56">
+      <c r="K27" s="60">
         <v>782.6</v>
       </c>
-      <c r="L27" s="56">
+      <c r="L27" s="60">
         <v>782.6</v>
       </c>
-      <c r="M27" s="56">
+      <c r="M27" s="60">
         <v>782.6</v>
       </c>
     </row>
     <row r="28" spans="1:14">
-      <c r="A28" s="16">
+      <c r="A28" s="15">
         <v>2023</v>
       </c>
-      <c r="B28" s="10">
+      <c r="B28" s="138">
         <v>782.6</v>
       </c>
-      <c r="C28" s="10">
+      <c r="C28" s="138">
         <v>782.6</v>
       </c>
-      <c r="D28" s="10">
+      <c r="D28" s="138">
         <v>782.6</v>
       </c>
-      <c r="E28" s="10">
+      <c r="E28" s="138">
         <v>782.6</v>
       </c>
-      <c r="F28" s="10">
+      <c r="F28" s="138">
         <v>782.6</v>
       </c>
-      <c r="G28" s="10">
+      <c r="G28" s="138">
         <v>1369.8</v>
       </c>
-      <c r="H28" s="10">
+      <c r="H28" s="138">
         <v>1369.8</v>
       </c>
-      <c r="I28" s="10">
+      <c r="I28" s="138">
         <v>1369.8</v>
       </c>
-      <c r="J28" s="10">
+      <c r="J28" s="138">
         <v>1369.8</v>
       </c>
-      <c r="K28" s="10">
+      <c r="K28" s="138">
         <v>1369.8</v>
       </c>
-      <c r="L28" s="10">
+      <c r="L28" s="138">
         <v>1369.8</v>
       </c>
-      <c r="M28" s="10">
+      <c r="M28" s="138">
         <v>1369.8</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="9">
         <v>2024</v>
       </c>
-      <c r="B29" s="10">
+      <c r="B29" s="138">
         <v>779.6</v>
       </c>
-      <c r="C29" s="10">
+      <c r="C29" s="138">
         <v>779.6</v>
       </c>
-      <c r="D29" s="10">
+      <c r="D29" s="138">
         <v>779.6</v>
       </c>
-      <c r="E29" s="10">
+      <c r="E29" s="138">
         <v>779.6</v>
       </c>
-      <c r="F29" s="68">
+      <c r="F29" s="61">
         <v>785.9</v>
       </c>
-      <c r="G29" s="10">
+      <c r="G29" s="138">
         <v>2570.5</v>
       </c>
-      <c r="H29" s="10">
+      <c r="H29" s="138">
         <v>1750.6</v>
       </c>
-      <c r="I29" s="10">
+      <c r="I29" s="138">
         <v>1550.2</v>
       </c>
-      <c r="J29" s="69">
+      <c r="J29" s="62">
         <v>1545.8</v>
       </c>
-      <c r="K29" s="69">
+      <c r="K29" s="62">
         <v>1545.2</v>
       </c>
-      <c r="L29" s="69">
+      <c r="L29" s="62">
         <v>1522.9</v>
       </c>
-      <c r="M29" s="69">
+      <c r="M29" s="62">
         <v>1632.4</v>
       </c>
     </row>
-    <row r="30" spans="1:14" s="82" customFormat="1" ht="12">
-      <c r="A30" s="80">
+    <row r="30" spans="1:14" s="72" customFormat="1">
+      <c r="A30" s="71">
         <v>2025</v>
       </c>
-      <c r="B30" s="79">
+      <c r="B30" s="61">
         <v>845.1</v>
       </c>
-      <c r="C30" s="10">
+      <c r="C30" s="138">
         <v>845.1</v>
       </c>
-      <c r="D30" s="79">
+      <c r="D30" s="61">
         <v>1045.0999999999999</v>
       </c>
-      <c r="E30" s="79">
+      <c r="E30" s="61">
         <v>1045.0999999999999</v>
       </c>
-      <c r="F30" s="79">
+      <c r="F30" s="61">
         <v>1045.0999999999999</v>
       </c>
-      <c r="G30" s="79">
+      <c r="G30" s="61">
         <v>2289.9</v>
       </c>
-      <c r="H30" s="81">
+      <c r="H30" s="62">
         <v>2289.9</v>
       </c>
-      <c r="I30" s="79">
+      <c r="I30" s="61">
         <v>2289.9</v>
       </c>
-      <c r="J30" s="79">
+      <c r="J30" s="61">
         <v>2289.9</v>
       </c>
-      <c r="K30" s="79">
+      <c r="K30" s="61">
         <v>2289.9</v>
       </c>
-      <c r="L30" s="81">
+      <c r="L30" s="62">
         <v>2289.9</v>
       </c>
-      <c r="M30" s="81">
+      <c r="M30" s="62">
         <v>1827.3</v>
       </c>
     </row>
-    <row r="31" spans="1:14" s="82" customFormat="1">
-      <c r="A31" s="80">
+    <row r="31" spans="1:14" s="72" customFormat="1">
+      <c r="A31" s="71">
         <v>2026</v>
       </c>
-      <c r="B31" s="79">
+      <c r="B31" s="61">
         <v>734.3</v>
       </c>
-      <c r="C31" s="79">
+      <c r="C31" s="61">
         <v>734.3</v>
       </c>
-      <c r="D31" s="79">
+      <c r="D31" s="61">
         <v>734.3</v>
       </c>
-      <c r="E31" s="79">
+      <c r="E31" s="61">
         <v>734.3</v>
       </c>
-      <c r="F31" s="81">
+      <c r="F31" s="62">
         <v>734.3</v>
       </c>
-      <c r="G31" s="68">
+      <c r="G31" s="61">
         <v>2007.7</v>
       </c>
-      <c r="H31" s="68">
+      <c r="H31" s="61">
         <v>2007.7</v>
       </c>
-      <c r="I31" s="79"/>
-[...3 lines deleted...]
-      <c r="M31" s="81"/>
+      <c r="I31" s="61">
+        <v>2007.7</v>
+      </c>
+      <c r="J31" s="61"/>
+      <c r="K31" s="61"/>
+      <c r="L31" s="62"/>
+      <c r="M31" s="62"/>
     </row>
     <row r="32" spans="1:14">
-      <c r="A32" s="21" t="s">
+      <c r="A32" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="F32" s="13"/>
+      <c r="F32" s="12"/>
     </row>
     <row r="34" spans="2:15">
-      <c r="M34" s="22"/>
+      <c r="M34" s="19"/>
     </row>
     <row r="35" spans="2:15">
-      <c r="F35" s="13"/>
-      <c r="M35" s="22"/>
+      <c r="F35" s="12"/>
+      <c r="M35" s="19"/>
     </row>
     <row r="36" spans="2:15">
-      <c r="M36" s="22"/>
+      <c r="M36" s="19"/>
     </row>
     <row r="37" spans="2:15">
-      <c r="B37" s="13"/>
-[...10 lines deleted...]
-      <c r="M37" s="23"/>
+      <c r="B37" s="12"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+      <c r="J37" s="12"/>
+      <c r="K37" s="12"/>
+      <c r="L37" s="12"/>
+      <c r="M37" s="20"/>
     </row>
     <row r="38" spans="2:15">
-      <c r="M38" s="22"/>
-      <c r="O38" s="13"/>
+      <c r="M38" s="19"/>
+      <c r="O38" s="12"/>
     </row>
     <row r="39" spans="2:15">
-      <c r="M39" s="22"/>
+      <c r="M39" s="19"/>
     </row>
     <row r="40" spans="2:15">
-      <c r="M40" s="22"/>
+      <c r="M40" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B13:M14"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="P30" sqref="P30"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" customHeight="1"/>
   <cols>
-    <col min="1" max="9" width="9.140625" style="47"/>
-[...3 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="47"/>
+    <col min="1" max="9" width="9.140625" style="44"/>
+    <col min="10" max="10" width="10.5703125" style="44" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" style="44"/>
+    <col min="12" max="12" width="9.85546875" style="44" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="44"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18" customHeight="1">
-      <c r="A1" s="111" t="s">
+      <c r="A1" s="124" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="112"/>
-[...10 lines deleted...]
-      <c r="M1" s="112"/>
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+      <c r="K1" s="125"/>
+      <c r="L1" s="125"/>
+      <c r="M1" s="125"/>
     </row>
     <row r="2" spans="1:13" ht="18" customHeight="1">
-      <c r="A2" s="48"/>
-      <c r="B2" s="49" t="s">
+      <c r="A2" s="45"/>
+      <c r="B2" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="49" t="s">
+      <c r="C2" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="49" t="s">
+      <c r="D2" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="49" t="s">
+      <c r="E2" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="F2" s="49" t="s">
+      <c r="F2" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="G2" s="49" t="s">
+      <c r="G2" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="H2" s="49" t="s">
+      <c r="H2" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="I2" s="49" t="s">
+      <c r="I2" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="J2" s="49" t="s">
+      <c r="J2" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="K2" s="49" t="s">
+      <c r="K2" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="L2" s="49" t="s">
+      <c r="L2" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="M2" s="49" t="s">
+      <c r="M2" s="46" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="18" customHeight="1">
-      <c r="A3" s="113" t="s">
+      <c r="A3" s="126" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="114"/>
-[...10 lines deleted...]
-      <c r="M3" s="115"/>
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
+      <c r="K3" s="127"/>
+      <c r="L3" s="127"/>
+      <c r="M3" s="128"/>
     </row>
     <row r="4" spans="1:13" ht="18" customHeight="1">
-      <c r="A4" s="50">
+      <c r="A4" s="47">
         <v>2019</v>
       </c>
-      <c r="B4" s="62">
+      <c r="B4" s="55">
         <v>98.1</v>
       </c>
-      <c r="C4" s="62">
+      <c r="C4" s="55">
         <v>102.1</v>
       </c>
-      <c r="D4" s="62">
+      <c r="D4" s="55">
         <v>119</v>
       </c>
-      <c r="E4" s="62">
+      <c r="E4" s="55">
         <v>92.4</v>
       </c>
-      <c r="F4" s="62">
+      <c r="F4" s="55">
         <v>119.5</v>
       </c>
-      <c r="G4" s="62">
+      <c r="G4" s="55">
         <v>114.7</v>
       </c>
-      <c r="H4" s="62">
+      <c r="H4" s="55">
         <v>104.6</v>
       </c>
-      <c r="I4" s="62">
+      <c r="I4" s="55">
         <v>103.6</v>
       </c>
-      <c r="J4" s="62">
+      <c r="J4" s="55">
         <v>98.6</v>
       </c>
-      <c r="K4" s="62">
+      <c r="K4" s="55">
         <v>98</v>
       </c>
-      <c r="L4" s="62">
+      <c r="L4" s="55">
         <v>94.9</v>
       </c>
-      <c r="M4" s="62">
+      <c r="M4" s="55">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="18" customHeight="1">
-      <c r="A5" s="50">
+      <c r="A5" s="47">
         <v>2020</v>
       </c>
-      <c r="B5" s="51">
+      <c r="B5" s="48">
         <v>82.7</v>
       </c>
-      <c r="C5" s="51">
+      <c r="C5" s="48">
         <v>101.2</v>
       </c>
-      <c r="D5" s="51">
+      <c r="D5" s="48">
         <v>101.7</v>
       </c>
-      <c r="E5" s="51">
+      <c r="E5" s="48">
         <v>55.8</v>
       </c>
-      <c r="F5" s="51">
+      <c r="F5" s="48">
         <v>99.5</v>
       </c>
-      <c r="G5" s="51">
+      <c r="G5" s="48">
         <v>65.2</v>
       </c>
-      <c r="H5" s="51">
+      <c r="H5" s="48">
         <v>178</v>
       </c>
-      <c r="I5" s="51">
+      <c r="I5" s="48">
         <v>98.1</v>
       </c>
-      <c r="J5" s="51">
+      <c r="J5" s="48">
         <v>132.19999999999999</v>
       </c>
-      <c r="K5" s="51">
+      <c r="K5" s="48">
         <v>104.8</v>
       </c>
-      <c r="L5" s="51">
+      <c r="L5" s="48">
         <v>94.2</v>
       </c>
-      <c r="M5" s="51">
+      <c r="M5" s="48">
         <v>103</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="18" customHeight="1">
-      <c r="A6" s="50">
+      <c r="A6" s="47">
         <v>2021</v>
       </c>
-      <c r="B6" s="52">
+      <c r="B6" s="49">
         <v>108.9</v>
       </c>
-      <c r="C6" s="52">
+      <c r="C6" s="49">
         <v>101</v>
       </c>
-      <c r="D6" s="52">
+      <c r="D6" s="49">
         <v>111.9</v>
       </c>
-      <c r="E6" s="52">
+      <c r="E6" s="49">
         <v>93.7</v>
       </c>
-      <c r="F6" s="52">
+      <c r="F6" s="49">
         <v>103</v>
       </c>
-      <c r="G6" s="52">
+      <c r="G6" s="49">
         <v>106.6</v>
       </c>
-      <c r="H6" s="52">
+      <c r="H6" s="49">
         <v>88.5</v>
       </c>
-      <c r="I6" s="52">
+      <c r="I6" s="49">
         <v>98.9</v>
       </c>
-      <c r="J6" s="52">
+      <c r="J6" s="49">
         <v>108.8</v>
       </c>
-      <c r="K6" s="52">
+      <c r="K6" s="49">
         <v>89.8</v>
       </c>
-      <c r="L6" s="52">
+      <c r="L6" s="49">
         <v>103.3</v>
       </c>
-      <c r="M6" s="52">
+      <c r="M6" s="49">
         <v>105.8</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="18" customHeight="1">
-      <c r="A7" s="50">
+      <c r="A7" s="47">
         <v>2022</v>
       </c>
-      <c r="B7" s="52">
+      <c r="B7" s="49">
         <v>85.7</v>
       </c>
-      <c r="C7" s="51">
+      <c r="C7" s="48">
         <v>103.6</v>
       </c>
-      <c r="D7" s="53">
+      <c r="D7" s="50">
         <v>108.3</v>
       </c>
-      <c r="E7" s="52">
+      <c r="E7" s="49">
         <v>83.9</v>
       </c>
-      <c r="F7" s="52">
+      <c r="F7" s="49">
         <v>104.1</v>
       </c>
-      <c r="G7" s="52" t="s">
+      <c r="G7" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="H7" s="52">
+      <c r="H7" s="49">
         <v>100.6</v>
       </c>
-      <c r="I7" s="52">
+      <c r="I7" s="49">
         <v>97.2</v>
       </c>
-      <c r="J7" s="52">
+      <c r="J7" s="49">
         <v>91.2</v>
       </c>
-      <c r="K7" s="52">
+      <c r="K7" s="49">
         <v>106.7</v>
       </c>
-      <c r="L7" s="52">
+      <c r="L7" s="49">
         <v>100.4</v>
       </c>
-      <c r="M7" s="52">
+      <c r="M7" s="49">
         <v>115</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="18" customHeight="1">
-      <c r="A8" s="50">
+      <c r="A8" s="47">
         <v>2023</v>
       </c>
-      <c r="B8" s="52">
+      <c r="B8" s="49">
         <v>106.8</v>
       </c>
-      <c r="C8" s="52">
+      <c r="C8" s="49">
         <v>98.3</v>
       </c>
-      <c r="D8" s="52">
+      <c r="D8" s="49">
         <v>121.1</v>
       </c>
-      <c r="E8" s="51">
+      <c r="E8" s="48">
         <v>86.7</v>
       </c>
-      <c r="F8" s="51">
+      <c r="F8" s="48">
         <v>105.3</v>
       </c>
-      <c r="G8" s="51">
+      <c r="G8" s="48">
         <v>123.9</v>
       </c>
-      <c r="H8" s="51">
+      <c r="H8" s="48">
         <v>96.7</v>
       </c>
-      <c r="I8" s="51">
+      <c r="I8" s="48">
         <v>94.9</v>
       </c>
-      <c r="J8" s="51">
+      <c r="J8" s="48">
         <v>97</v>
       </c>
-      <c r="K8" s="51">
+      <c r="K8" s="48">
         <v>107.7</v>
       </c>
-      <c r="L8" s="52">
+      <c r="L8" s="49">
         <v>99.7</v>
       </c>
-      <c r="M8" s="54">
+      <c r="M8" s="51">
         <v>102.2</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="18" customHeight="1">
-      <c r="A9" s="73">
+      <c r="A9" s="66">
         <v>2024</v>
       </c>
-      <c r="B9" s="74">
+      <c r="B9" s="67">
         <v>65.5</v>
       </c>
-      <c r="C9" s="74">
+      <c r="C9" s="67">
         <v>111.3</v>
       </c>
-      <c r="D9" s="74">
+      <c r="D9" s="67">
         <v>106</v>
       </c>
-      <c r="E9" s="75">
+      <c r="E9" s="68">
         <v>101.5</v>
       </c>
-      <c r="F9" s="75">
+      <c r="F9" s="68">
         <v>101.6</v>
       </c>
-      <c r="G9" s="75">
+      <c r="G9" s="68">
         <v>180.2</v>
       </c>
-      <c r="H9" s="75">
+      <c r="H9" s="68">
         <v>84.2</v>
       </c>
-      <c r="I9" s="75">
+      <c r="I9" s="68">
         <v>91.5</v>
       </c>
-      <c r="J9" s="75">
+      <c r="J9" s="68">
         <v>99.4</v>
       </c>
-      <c r="K9" s="75">
+      <c r="K9" s="68">
         <v>101.1</v>
       </c>
-      <c r="L9" s="38">
+      <c r="L9" s="35">
         <v>96.6</v>
       </c>
-      <c r="M9" s="76">
+      <c r="M9" s="69">
         <v>104.9</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="18" customHeight="1">
-      <c r="A10" s="50">
+      <c r="A10" s="47">
         <v>2025</v>
       </c>
-      <c r="B10" s="52">
+      <c r="B10" s="49">
         <v>62.1</v>
       </c>
-      <c r="C10" s="52">
+      <c r="C10" s="49">
         <v>103.4</v>
       </c>
-      <c r="D10" s="52">
+      <c r="D10" s="49">
         <v>107.6</v>
       </c>
-      <c r="E10" s="52">
+      <c r="E10" s="49">
         <v>98.7</v>
       </c>
-      <c r="F10" s="51">
+      <c r="F10" s="48">
         <v>101.2</v>
       </c>
-      <c r="G10" s="51">
+      <c r="G10" s="48">
         <v>145.80000000000001</v>
       </c>
-      <c r="H10" s="51">
+      <c r="H10" s="48">
         <v>108</v>
       </c>
-      <c r="I10" s="51">
+      <c r="I10" s="48">
         <v>99.8</v>
       </c>
-      <c r="J10" s="51">
+      <c r="J10" s="48">
         <v>94.5</v>
       </c>
-      <c r="K10" s="51">
+      <c r="K10" s="48">
         <v>101.9</v>
       </c>
-      <c r="L10" s="72">
+      <c r="L10" s="65">
         <v>102.3</v>
       </c>
-      <c r="M10" s="54">
+      <c r="M10" s="51">
         <v>96.6</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="18" customHeight="1">
-      <c r="A11" s="50">
+      <c r="A11" s="47">
         <v>2026</v>
       </c>
-      <c r="B11" s="52">
+      <c r="B11" s="49">
         <v>63.6</v>
       </c>
-      <c r="C11" s="52">
+      <c r="C11" s="49">
         <v>105.4</v>
       </c>
-      <c r="D11" s="52">
+      <c r="D11" s="49">
         <v>103</v>
       </c>
-      <c r="E11" s="52">
+      <c r="E11" s="49">
         <v>94.8</v>
       </c>
-      <c r="F11" s="51">
+      <c r="F11" s="48">
         <v>107.4</v>
       </c>
-      <c r="G11" s="51">
+      <c r="G11" s="48">
         <v>144.80000000000001</v>
       </c>
-      <c r="H11" s="51">
+      <c r="H11" s="48">
         <v>95.9</v>
       </c>
-      <c r="I11" s="51"/>
-[...3 lines deleted...]
-      <c r="M11" s="54"/>
+      <c r="I11" s="48">
+        <v>102.5</v>
+      </c>
+      <c r="J11" s="48"/>
+      <c r="K11" s="48"/>
+      <c r="L11" s="65"/>
+      <c r="M11" s="51"/>
     </row>
     <row r="12" spans="1:13" ht="18" customHeight="1">
-      <c r="A12" s="116" t="s">
+      <c r="A12" s="129" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="117"/>
-[...10 lines deleted...]
-      <c r="M12" s="118"/>
+      <c r="B12" s="130"/>
+      <c r="C12" s="130"/>
+      <c r="D12" s="130"/>
+      <c r="E12" s="130"/>
+      <c r="F12" s="130"/>
+      <c r="G12" s="130"/>
+      <c r="H12" s="130"/>
+      <c r="I12" s="130"/>
+      <c r="J12" s="130"/>
+      <c r="K12" s="130"/>
+      <c r="L12" s="130"/>
+      <c r="M12" s="131"/>
     </row>
     <row r="13" spans="1:13" ht="18" customHeight="1">
-      <c r="A13" s="55">
+      <c r="A13" s="52">
         <v>2019</v>
       </c>
-      <c r="B13" s="62">
+      <c r="B13" s="55">
         <v>83.6</v>
       </c>
-      <c r="C13" s="62">
+      <c r="C13" s="55">
         <v>84.1</v>
       </c>
-      <c r="D13" s="62">
+      <c r="D13" s="55">
         <v>92.9</v>
       </c>
-      <c r="E13" s="62">
+      <c r="E13" s="55">
         <v>83.5</v>
       </c>
-      <c r="F13" s="62">
+      <c r="F13" s="55">
         <v>96.5</v>
       </c>
-      <c r="G13" s="62">
+      <c r="G13" s="55">
         <v>114.3</v>
       </c>
-      <c r="H13" s="62">
+      <c r="H13" s="55">
         <v>165.3</v>
       </c>
-      <c r="I13" s="62">
+      <c r="I13" s="55">
         <v>175.1</v>
       </c>
-      <c r="J13" s="62">
+      <c r="J13" s="55">
         <v>167.7</v>
       </c>
-      <c r="K13" s="62">
+      <c r="K13" s="55">
         <v>156.4</v>
       </c>
-      <c r="L13" s="62">
+      <c r="L13" s="55">
         <v>153.1</v>
       </c>
-      <c r="M13" s="62">
+      <c r="M13" s="55">
         <v>164.8</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="18" customHeight="1">
-      <c r="A14" s="55">
+      <c r="A14" s="52">
         <v>2020</v>
       </c>
-      <c r="B14" s="51">
+      <c r="B14" s="48">
         <v>138.9</v>
       </c>
-      <c r="C14" s="51">
+      <c r="C14" s="48">
         <v>137.6</v>
       </c>
-      <c r="D14" s="51">
+      <c r="D14" s="48">
         <v>117.7</v>
       </c>
-      <c r="E14" s="51">
+      <c r="E14" s="48">
         <v>71.099999999999994</v>
       </c>
-      <c r="F14" s="51">
+      <c r="F14" s="48">
         <v>59.2</v>
       </c>
-      <c r="G14" s="51">
+      <c r="G14" s="48">
         <v>33.700000000000003</v>
       </c>
-      <c r="H14" s="51">
+      <c r="H14" s="48">
         <v>57.3</v>
       </c>
-      <c r="I14" s="51">
+      <c r="I14" s="48">
         <v>54.3</v>
       </c>
-      <c r="J14" s="51">
+      <c r="J14" s="48">
         <v>72.8</v>
       </c>
-      <c r="K14" s="51">
+      <c r="K14" s="48">
         <v>77.900000000000006</v>
       </c>
-      <c r="L14" s="51">
+      <c r="L14" s="48">
         <v>77.400000000000006</v>
       </c>
-      <c r="M14" s="51">
+      <c r="M14" s="48">
         <v>72.400000000000006</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="18" customHeight="1">
-      <c r="A15" s="55">
+      <c r="A15" s="52">
         <v>2021</v>
       </c>
-      <c r="B15" s="52">
+      <c r="B15" s="49">
         <v>95.4</v>
       </c>
-      <c r="C15" s="52">
+      <c r="C15" s="49">
         <v>95.3</v>
       </c>
-      <c r="D15" s="52">
+      <c r="D15" s="49">
         <v>104.8</v>
       </c>
-      <c r="E15" s="52">
+      <c r="E15" s="49">
         <v>175.8</v>
       </c>
-      <c r="F15" s="52">
+      <c r="F15" s="49">
         <v>182</v>
       </c>
-      <c r="G15" s="52">
+      <c r="G15" s="49">
         <v>297.2</v>
       </c>
-      <c r="H15" s="52">
+      <c r="H15" s="49">
         <v>147.69999999999999</v>
       </c>
-      <c r="I15" s="52">
+      <c r="I15" s="49">
         <v>148.80000000000001</v>
       </c>
-      <c r="J15" s="52">
+      <c r="J15" s="49">
         <v>122.5</v>
       </c>
-      <c r="K15" s="52">
+      <c r="K15" s="49">
         <v>104.9</v>
       </c>
-      <c r="L15" s="52">
+      <c r="L15" s="49">
         <v>114.9</v>
       </c>
-      <c r="M15" s="52">
+      <c r="M15" s="49">
         <v>118</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="18" customHeight="1">
-      <c r="A16" s="55">
+      <c r="A16" s="52">
         <v>2022</v>
       </c>
-      <c r="B16" s="52">
+      <c r="B16" s="49">
         <v>92.9</v>
       </c>
-      <c r="C16" s="62">
+      <c r="C16" s="55">
         <v>95.2</v>
       </c>
-      <c r="D16" s="62">
+      <c r="D16" s="55">
         <v>92.2</v>
       </c>
-      <c r="E16" s="52">
+      <c r="E16" s="49">
         <v>82.5</v>
       </c>
-      <c r="F16" s="52">
+      <c r="F16" s="49">
         <v>83.4</v>
       </c>
-      <c r="G16" s="52" t="s">
+      <c r="G16" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="H16" s="52">
+      <c r="H16" s="49">
         <v>112</v>
       </c>
-      <c r="I16" s="52">
+      <c r="I16" s="49">
         <v>112.7</v>
       </c>
-      <c r="J16" s="52">
+      <c r="J16" s="49">
         <v>101.3</v>
       </c>
-      <c r="K16" s="52">
+      <c r="K16" s="49">
         <v>114.5</v>
       </c>
-      <c r="L16" s="52">
+      <c r="L16" s="49">
         <v>112.1</v>
       </c>
-      <c r="M16" s="52">
+      <c r="M16" s="49">
         <v>132.6</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="18" customHeight="1">
-      <c r="A17" s="55">
+      <c r="A17" s="52">
         <v>2023</v>
       </c>
-      <c r="B17" s="52">
+      <c r="B17" s="49">
         <v>154.69999999999999</v>
       </c>
-      <c r="C17" s="52">
+      <c r="C17" s="49">
         <v>144.1</v>
       </c>
-      <c r="D17" s="52">
+      <c r="D17" s="49">
         <v>157.30000000000001</v>
       </c>
-      <c r="E17" s="62">
+      <c r="E17" s="55">
         <v>163.1</v>
       </c>
-      <c r="F17" s="62">
+      <c r="F17" s="55">
         <v>178.9</v>
       </c>
-      <c r="G17" s="62">
+      <c r="G17" s="55">
         <v>164.4</v>
       </c>
-      <c r="H17" s="62">
+      <c r="H17" s="55">
         <v>154.19999999999999</v>
       </c>
-      <c r="I17" s="62">
+      <c r="I17" s="55">
         <v>150.5</v>
       </c>
-      <c r="J17" s="62">
+      <c r="J17" s="55">
         <v>159.9</v>
       </c>
-      <c r="K17" s="62">
+      <c r="K17" s="55">
         <v>161.30000000000001</v>
       </c>
-      <c r="L17" s="52">
+      <c r="L17" s="49">
         <v>161.6</v>
       </c>
-      <c r="M17" s="51">
+      <c r="M17" s="48">
         <v>140.5</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="18" customHeight="1">
-      <c r="A18" s="55">
+      <c r="A18" s="52">
         <v>2024</v>
       </c>
-      <c r="B18" s="52">
+      <c r="B18" s="49">
         <v>86.1</v>
       </c>
-      <c r="C18" s="52">
+      <c r="C18" s="49">
         <v>97.6</v>
       </c>
-      <c r="D18" s="52">
+      <c r="D18" s="49">
         <v>85.4</v>
       </c>
-      <c r="E18" s="62">
+      <c r="E18" s="55">
         <v>100.5</v>
       </c>
-      <c r="F18" s="62">
+      <c r="F18" s="55">
         <v>96.5</v>
       </c>
-      <c r="G18" s="62">
+      <c r="G18" s="55">
         <v>140.5</v>
       </c>
-      <c r="H18" s="62">
+      <c r="H18" s="55">
         <v>122.3</v>
       </c>
-      <c r="I18" s="62">
+      <c r="I18" s="55">
         <v>117.8</v>
       </c>
-      <c r="J18" s="62">
+      <c r="J18" s="55">
         <v>120.8</v>
       </c>
-      <c r="K18" s="62">
+      <c r="K18" s="55">
         <v>113.3</v>
       </c>
-      <c r="L18" s="72">
+      <c r="L18" s="65">
         <v>109.8</v>
       </c>
-      <c r="M18" s="51">
+      <c r="M18" s="48">
         <v>112.7</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="18" customHeight="1">
-      <c r="A19" s="55">
+      <c r="A19" s="52">
         <v>2025</v>
       </c>
-      <c r="B19" s="52">
+      <c r="B19" s="49">
         <v>106.9</v>
       </c>
-      <c r="C19" s="52">
+      <c r="C19" s="49">
         <v>99.3</v>
       </c>
-      <c r="D19" s="52">
+      <c r="D19" s="49">
         <v>100.7</v>
       </c>
-      <c r="E19" s="52">
+      <c r="E19" s="49">
         <v>98</v>
       </c>
-      <c r="F19" s="62">
+      <c r="F19" s="55">
         <v>97.5</v>
       </c>
-      <c r="G19" s="62">
+      <c r="G19" s="55">
         <v>78.8</v>
       </c>
-      <c r="H19" s="62">
+      <c r="H19" s="55">
         <v>101</v>
       </c>
-      <c r="I19" s="62">
+      <c r="I19" s="55">
         <v>110.2</v>
       </c>
-      <c r="J19" s="62">
+      <c r="J19" s="55">
         <v>104.8</v>
       </c>
-      <c r="K19" s="62">
+      <c r="K19" s="55">
         <v>105.8</v>
       </c>
-      <c r="L19" s="72">
+      <c r="L19" s="65">
         <v>112</v>
       </c>
-      <c r="M19" s="54">
+      <c r="M19" s="51">
         <v>103.1</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="18" customHeight="1">
-      <c r="A20" s="55">
+      <c r="A20" s="52">
         <v>2026</v>
       </c>
-      <c r="B20" s="52">
+      <c r="B20" s="49">
         <v>105.6</v>
       </c>
-      <c r="C20" s="52">
+      <c r="C20" s="49">
         <v>107.6</v>
       </c>
-      <c r="D20" s="52">
+      <c r="D20" s="49">
         <v>103.1</v>
       </c>
-      <c r="E20" s="52">
+      <c r="E20" s="49">
         <v>99</v>
       </c>
-      <c r="F20" s="62">
+      <c r="F20" s="55">
         <v>105</v>
       </c>
-      <c r="G20" s="62">
+      <c r="G20" s="55">
         <v>104.4</v>
       </c>
-      <c r="H20" s="62">
+      <c r="H20" s="55">
         <v>92.7</v>
       </c>
-      <c r="I20" s="62"/>
-[...3 lines deleted...]
-      <c r="M20" s="54"/>
+      <c r="I20" s="55">
+        <v>95.2</v>
+      </c>
+      <c r="J20" s="55"/>
+      <c r="K20" s="55"/>
+      <c r="L20" s="65"/>
+      <c r="M20" s="51"/>
     </row>
     <row r="21" spans="1:13" ht="18" customHeight="1">
-      <c r="A21" s="116" t="s">
+      <c r="A21" s="129" t="s">
         <v>21</v>
       </c>
-      <c r="B21" s="117"/>
-[...10 lines deleted...]
-      <c r="M21" s="118"/>
+      <c r="B21" s="130"/>
+      <c r="C21" s="130"/>
+      <c r="D21" s="130"/>
+      <c r="E21" s="130"/>
+      <c r="F21" s="130"/>
+      <c r="G21" s="130"/>
+      <c r="H21" s="130"/>
+      <c r="I21" s="130"/>
+      <c r="J21" s="130"/>
+      <c r="K21" s="130"/>
+      <c r="L21" s="130"/>
+      <c r="M21" s="131"/>
     </row>
     <row r="22" spans="1:13" ht="18" customHeight="1">
-      <c r="A22" s="50">
+      <c r="A22" s="47">
         <v>2019</v>
       </c>
-      <c r="B22" s="62">
+      <c r="B22" s="55">
         <v>83.6</v>
       </c>
-      <c r="C22" s="62">
+      <c r="C22" s="55">
         <v>83.8</v>
       </c>
-      <c r="D22" s="62">
+      <c r="D22" s="55">
         <v>87.1</v>
       </c>
-      <c r="E22" s="62">
+      <c r="E22" s="55">
         <v>86.1</v>
       </c>
-      <c r="F22" s="62">
+      <c r="F22" s="55">
         <v>88.4</v>
       </c>
-      <c r="G22" s="62">
+      <c r="G22" s="55">
         <v>92.9</v>
       </c>
-      <c r="H22" s="62">
+      <c r="H22" s="55">
         <v>101</v>
       </c>
-      <c r="I22" s="62">
+      <c r="I22" s="55">
         <v>108.3</v>
       </c>
-      <c r="J22" s="62">
+      <c r="J22" s="55">
         <v>113.9</v>
       </c>
-      <c r="K22" s="62">
+      <c r="K22" s="55">
         <v>117.8</v>
       </c>
-      <c r="L22" s="62">
+      <c r="L22" s="55">
         <v>120.5</v>
       </c>
-      <c r="M22" s="62">
+      <c r="M22" s="55">
         <v>124</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="18" customHeight="1">
-      <c r="A23" s="50">
+      <c r="A23" s="47">
         <v>2020</v>
       </c>
-      <c r="B23" s="51">
+      <c r="B23" s="48">
         <v>138.9</v>
       </c>
-      <c r="C23" s="51">
+      <c r="C23" s="48">
         <v>138.19999999999999</v>
       </c>
-      <c r="D23" s="51">
+      <c r="D23" s="48">
         <v>130.5</v>
       </c>
-      <c r="E23" s="51">
+      <c r="E23" s="48">
         <v>115.2</v>
       </c>
-      <c r="F23" s="51">
+      <c r="F23" s="48">
         <v>102</v>
       </c>
-      <c r="G23" s="51">
+      <c r="G23" s="48">
         <v>87.1</v>
       </c>
-      <c r="H23" s="51">
+      <c r="H23" s="48">
         <v>81.599999999999994</v>
       </c>
-      <c r="I23" s="51">
+      <c r="I23" s="48">
         <v>77.2</v>
       </c>
-      <c r="J23" s="51">
+      <c r="J23" s="48">
         <v>76.599999999999994</v>
       </c>
-      <c r="K23" s="51">
+      <c r="K23" s="48">
         <v>76.7</v>
       </c>
-      <c r="L23" s="51">
+      <c r="L23" s="48">
         <v>76.8</v>
       </c>
-      <c r="M23" s="51">
+      <c r="M23" s="48">
         <v>76.400000000000006</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="18" customHeight="1">
-      <c r="A24" s="50">
+      <c r="A24" s="47">
         <v>2021</v>
       </c>
-      <c r="B24" s="52">
+      <c r="B24" s="49">
         <v>95.4</v>
       </c>
-      <c r="C24" s="52">
+      <c r="C24" s="49">
         <v>95.3</v>
       </c>
-      <c r="D24" s="52">
+      <c r="D24" s="49">
         <v>98.5</v>
       </c>
-      <c r="E24" s="52">
+      <c r="E24" s="49">
         <v>110.9</v>
       </c>
-      <c r="F24" s="52">
+      <c r="F24" s="49">
         <v>120.6</v>
       </c>
-      <c r="G24" s="52">
+      <c r="G24" s="49">
         <v>135.5</v>
       </c>
-      <c r="H24" s="52">
+      <c r="H24" s="49">
         <v>137.19999999999999</v>
       </c>
-      <c r="I24" s="52">
+      <c r="I24" s="49">
         <v>138.6</v>
       </c>
-      <c r="J24" s="52">
+      <c r="J24" s="49">
         <v>136.4</v>
       </c>
-      <c r="K24" s="52">
+      <c r="K24" s="49">
         <v>132.5</v>
       </c>
-      <c r="L24" s="52">
+      <c r="L24" s="49">
         <v>130.69999999999999</v>
       </c>
-      <c r="M24" s="52">
+      <c r="M24" s="49">
         <v>129.5</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="18" customHeight="1">
-      <c r="A25" s="50">
+      <c r="A25" s="47">
         <v>2022</v>
       </c>
-      <c r="B25" s="52">
+      <c r="B25" s="49">
         <v>92.9</v>
       </c>
-      <c r="C25" s="62">
+      <c r="C25" s="55">
         <v>94</v>
       </c>
-      <c r="D25" s="62">
+      <c r="D25" s="55">
         <v>93.4</v>
       </c>
-      <c r="E25" s="52">
+      <c r="E25" s="49">
         <v>90.6</v>
       </c>
-      <c r="F25" s="52">
+      <c r="F25" s="49">
         <v>89</v>
       </c>
-      <c r="G25" s="52" t="s">
+      <c r="G25" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="H25" s="52">
+      <c r="H25" s="49">
         <v>95.9</v>
       </c>
-      <c r="I25" s="52">
+      <c r="I25" s="49">
         <v>98</v>
       </c>
-      <c r="J25" s="52">
+      <c r="J25" s="49">
         <v>98.2</v>
       </c>
-      <c r="K25" s="52">
+      <c r="K25" s="49">
         <v>99.7</v>
       </c>
-      <c r="L25" s="52">
+      <c r="L25" s="49">
         <v>100.7</v>
       </c>
-      <c r="M25" s="52">
+      <c r="M25" s="49">
         <v>103.2</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="18" customHeight="1">
-      <c r="A26" s="50">
+      <c r="A26" s="47">
         <v>2023</v>
       </c>
-      <c r="B26" s="52">
+      <c r="B26" s="49">
         <v>154.69999999999999</v>
       </c>
-      <c r="C26" s="52">
+      <c r="C26" s="49">
         <v>149.30000000000001</v>
       </c>
-      <c r="D26" s="52">
+      <c r="D26" s="49">
         <v>152.30000000000001</v>
       </c>
-      <c r="E26" s="62">
+      <c r="E26" s="55">
         <v>154.9</v>
       </c>
-      <c r="F26" s="62">
+      <c r="F26" s="55">
         <v>159.5</v>
       </c>
-      <c r="G26" s="62">
+      <c r="G26" s="55">
         <v>160.6</v>
       </c>
-      <c r="H26" s="62">
+      <c r="H26" s="55">
         <v>159.4</v>
       </c>
-      <c r="I26" s="62">
+      <c r="I26" s="55">
         <v>158.1</v>
       </c>
-      <c r="J26" s="62">
+      <c r="J26" s="55">
         <v>158.30000000000001</v>
       </c>
-      <c r="K26" s="62">
+      <c r="K26" s="55">
         <v>158.6</v>
       </c>
-      <c r="L26" s="52">
+      <c r="L26" s="49">
         <v>158.9</v>
       </c>
-      <c r="M26" s="52">
+      <c r="M26" s="49">
         <v>156.9</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="18" customHeight="1">
-      <c r="A27" s="55">
+      <c r="A27" s="52">
         <v>2024</v>
       </c>
-      <c r="B27" s="52">
+      <c r="B27" s="49">
         <v>86.1</v>
       </c>
-      <c r="C27" s="52">
+      <c r="C27" s="49">
         <v>91.8</v>
       </c>
-      <c r="D27" s="52">
+      <c r="D27" s="49">
         <v>89.3</v>
       </c>
-      <c r="E27" s="62">
+      <c r="E27" s="55">
         <v>92</v>
       </c>
-      <c r="F27" s="62">
+      <c r="F27" s="55">
         <v>93</v>
       </c>
-      <c r="G27" s="62">
+      <c r="G27" s="55">
         <v>102.9</v>
       </c>
-      <c r="H27" s="63">
+      <c r="H27" s="56">
         <v>106.2</v>
       </c>
-      <c r="I27" s="62">
+      <c r="I27" s="55">
         <v>107.8</v>
       </c>
-      <c r="J27" s="62">
+      <c r="J27" s="55">
         <v>109.4</v>
       </c>
-      <c r="K27" s="62">
+      <c r="K27" s="55">
         <v>109.8</v>
       </c>
-      <c r="L27" s="72">
+      <c r="L27" s="65">
         <v>109.8</v>
       </c>
-      <c r="M27" s="52">
+      <c r="M27" s="49">
         <v>110</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="18" customHeight="1">
-      <c r="A28" s="50">
+      <c r="A28" s="47">
         <v>2025</v>
       </c>
-      <c r="B28" s="77">
+      <c r="B28" s="70">
         <v>106.9</v>
       </c>
-      <c r="C28" s="77">
+      <c r="C28" s="70">
         <v>102.8</v>
       </c>
-      <c r="D28" s="52">
+      <c r="D28" s="49">
         <v>102.1</v>
       </c>
-      <c r="E28" s="52">
+      <c r="E28" s="49">
         <v>101</v>
       </c>
-      <c r="F28" s="62">
+      <c r="F28" s="55">
         <v>100.2</v>
       </c>
-      <c r="G28" s="84">
+      <c r="G28" s="74">
         <v>94</v>
       </c>
-      <c r="H28" s="77">
+      <c r="H28" s="70">
         <v>95.3</v>
       </c>
-      <c r="I28" s="62">
+      <c r="I28" s="55">
         <v>97.5</v>
       </c>
-      <c r="J28" s="62">
+      <c r="J28" s="55">
         <v>98.5</v>
       </c>
-      <c r="K28" s="77">
+      <c r="K28" s="70">
         <v>99.3</v>
       </c>
-      <c r="L28" s="77">
+      <c r="L28" s="70">
         <v>100.6</v>
       </c>
-      <c r="M28" s="54">
+      <c r="M28" s="51">
         <v>100.9</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="18" customHeight="1">
-      <c r="A29" s="50">
+      <c r="A29" s="47">
         <v>2026</v>
       </c>
-      <c r="B29" s="52">
+      <c r="B29" s="49">
         <v>105.6</v>
       </c>
-      <c r="C29" s="52">
+      <c r="C29" s="49">
         <v>106.6</v>
       </c>
-      <c r="D29" s="52">
+      <c r="D29" s="49">
         <v>105.3</v>
       </c>
-      <c r="E29" s="52">
+      <c r="E29" s="49">
         <v>103.6</v>
       </c>
-      <c r="F29" s="62">
+      <c r="F29" s="55">
         <v>103.9</v>
       </c>
-      <c r="G29" s="84">
+      <c r="G29" s="74">
         <v>104</v>
       </c>
-      <c r="H29" s="77">
+      <c r="H29" s="70">
         <v>101.8</v>
       </c>
-      <c r="I29" s="62"/>
-[...3 lines deleted...]
-      <c r="M29" s="54"/>
+      <c r="I29" s="55">
+        <v>100.6</v>
+      </c>
+      <c r="J29" s="55"/>
+      <c r="K29" s="70"/>
+      <c r="L29" s="70"/>
+      <c r="M29" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:Y173"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A136" workbookViewId="0">
-      <selection activeCell="O172" sqref="O172"/>
+    <sheetView topLeftCell="A136" workbookViewId="0">
+      <selection activeCell="E172" sqref="E172"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="23.42578125" style="24" customWidth="1"/>
-[...24 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="24"/>
+    <col min="1" max="1" width="23.42578125" style="21" customWidth="1"/>
+    <col min="2" max="2" width="10.7109375" style="21" customWidth="1"/>
+    <col min="3" max="3" width="8.85546875" style="21" customWidth="1"/>
+    <col min="4" max="4" width="10.85546875" style="21" customWidth="1"/>
+    <col min="5" max="5" width="8.7109375" style="21" customWidth="1"/>
+    <col min="6" max="6" width="10.7109375" style="21" customWidth="1"/>
+    <col min="7" max="7" width="8.42578125" style="21" customWidth="1"/>
+    <col min="8" max="8" width="10.7109375" style="21" customWidth="1"/>
+    <col min="9" max="9" width="8.42578125" style="21" customWidth="1"/>
+    <col min="10" max="10" width="10.7109375" style="21" customWidth="1"/>
+    <col min="11" max="11" width="8.5703125" style="21" customWidth="1"/>
+    <col min="12" max="12" width="10.7109375" style="21" customWidth="1"/>
+    <col min="13" max="13" width="8" style="21" customWidth="1"/>
+    <col min="14" max="14" width="10.7109375" style="21" customWidth="1"/>
+    <col min="15" max="15" width="8.7109375" style="21" customWidth="1"/>
+    <col min="16" max="16" width="10.7109375" style="21" customWidth="1"/>
+    <col min="17" max="17" width="8.42578125" style="21" customWidth="1"/>
+    <col min="18" max="18" width="10.7109375" style="21" customWidth="1"/>
+    <col min="19" max="19" width="8.42578125" style="21" customWidth="1"/>
+    <col min="20" max="20" width="10.7109375" style="21" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" style="21"/>
+    <col min="22" max="22" width="10.7109375" style="21" customWidth="1"/>
+    <col min="23" max="23" width="9.42578125" style="21" customWidth="1"/>
+    <col min="24" max="24" width="10.7109375" style="21" customWidth="1"/>
+    <col min="25" max="25" width="9.28515625" style="21" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A1" s="124" t="s">
+      <c r="A1" s="137" t="s">
         <v>109</v>
       </c>
-      <c r="B1" s="124"/>
-[...22 lines deleted...]
-      <c r="Y1" s="124"/>
+      <c r="B1" s="137"/>
+      <c r="C1" s="137"/>
+      <c r="D1" s="137"/>
+      <c r="E1" s="137"/>
+      <c r="F1" s="137"/>
+      <c r="G1" s="137"/>
+      <c r="H1" s="137"/>
+      <c r="I1" s="137"/>
+      <c r="J1" s="137"/>
+      <c r="K1" s="137"/>
+      <c r="L1" s="137"/>
+      <c r="M1" s="137"/>
+      <c r="N1" s="137"/>
+      <c r="O1" s="137"/>
+      <c r="P1" s="137"/>
+      <c r="Q1" s="137"/>
+      <c r="R1" s="137"/>
+      <c r="S1" s="137"/>
+      <c r="T1" s="137"/>
+      <c r="U1" s="137"/>
+      <c r="V1" s="137"/>
+      <c r="W1" s="137"/>
+      <c r="X1" s="137"/>
+      <c r="Y1" s="137"/>
     </row>
     <row r="2" spans="1:25" ht="12.75" customHeight="1">
-      <c r="A2" s="25"/>
-[...23 lines deleted...]
-      <c r="Y2" s="25"/>
+      <c r="A2" s="22"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
+      <c r="N2" s="22"/>
+      <c r="O2" s="22"/>
+      <c r="P2" s="22"/>
+      <c r="Q2" s="22"/>
+      <c r="R2" s="22"/>
+      <c r="S2" s="22"/>
+      <c r="T2" s="22"/>
+      <c r="U2" s="22"/>
+      <c r="V2" s="22"/>
+      <c r="W2" s="22"/>
+      <c r="X2" s="22"/>
+      <c r="Y2" s="22"/>
     </row>
     <row r="3" spans="1:25" ht="12" customHeight="1">
-      <c r="A3" s="121"/>
-      <c r="B3" s="119" t="s">
+      <c r="A3" s="134"/>
+      <c r="B3" s="132" t="s">
         <v>27</v>
       </c>
-      <c r="C3" s="120"/>
-      <c r="D3" s="119" t="s">
+      <c r="C3" s="133"/>
+      <c r="D3" s="132" t="s">
         <v>28</v>
       </c>
-      <c r="E3" s="120"/>
-      <c r="F3" s="119" t="s">
+      <c r="E3" s="133"/>
+      <c r="F3" s="132" t="s">
         <v>29</v>
       </c>
-      <c r="G3" s="120"/>
-      <c r="H3" s="119" t="s">
+      <c r="G3" s="133"/>
+      <c r="H3" s="132" t="s">
         <v>30</v>
       </c>
-      <c r="I3" s="120"/>
-      <c r="J3" s="119" t="s">
+      <c r="I3" s="133"/>
+      <c r="J3" s="132" t="s">
         <v>31</v>
       </c>
-      <c r="K3" s="120"/>
-      <c r="L3" s="119" t="s">
+      <c r="K3" s="133"/>
+      <c r="L3" s="132" t="s">
         <v>32</v>
       </c>
-      <c r="M3" s="120"/>
-      <c r="N3" s="123" t="s">
+      <c r="M3" s="133"/>
+      <c r="N3" s="136" t="s">
         <v>33</v>
       </c>
-      <c r="O3" s="123"/>
-      <c r="P3" s="123" t="s">
+      <c r="O3" s="136"/>
+      <c r="P3" s="136" t="s">
         <v>34</v>
       </c>
-      <c r="Q3" s="123"/>
-      <c r="R3" s="123" t="s">
+      <c r="Q3" s="136"/>
+      <c r="R3" s="136" t="s">
         <v>35</v>
       </c>
-      <c r="S3" s="123"/>
-      <c r="T3" s="123" t="s">
+      <c r="S3" s="136"/>
+      <c r="T3" s="136" t="s">
         <v>36</v>
       </c>
-      <c r="U3" s="123"/>
-      <c r="V3" s="123" t="s">
+      <c r="U3" s="136"/>
+      <c r="V3" s="136" t="s">
         <v>37</v>
       </c>
-      <c r="W3" s="123"/>
-      <c r="X3" s="123" t="s">
+      <c r="W3" s="136"/>
+      <c r="X3" s="136" t="s">
         <v>38</v>
       </c>
-      <c r="Y3" s="123"/>
+      <c r="Y3" s="136"/>
     </row>
     <row r="4" spans="1:25" ht="66" customHeight="1">
-      <c r="A4" s="122"/>
-      <c r="B4" s="26" t="s">
+      <c r="A4" s="135"/>
+      <c r="B4" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="C4" s="26" t="s">
+      <c r="C4" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="D4" s="26" t="s">
+      <c r="D4" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="E4" s="26" t="s">
+      <c r="E4" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="F4" s="26" t="s">
+      <c r="F4" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="G4" s="26" t="s">
+      <c r="G4" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="H4" s="26" t="s">
+      <c r="H4" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="I4" s="26" t="s">
+      <c r="I4" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="J4" s="26" t="s">
+      <c r="J4" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="K4" s="26" t="s">
+      <c r="K4" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="L4" s="26" t="s">
+      <c r="L4" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="M4" s="26" t="s">
+      <c r="M4" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="N4" s="26" t="s">
+      <c r="N4" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="O4" s="26" t="s">
+      <c r="O4" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="P4" s="26" t="s">
+      <c r="P4" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="Q4" s="26" t="s">
+      <c r="Q4" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="R4" s="26" t="s">
+      <c r="R4" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="S4" s="26" t="s">
+      <c r="S4" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="T4" s="26" t="s">
+      <c r="T4" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="U4" s="26" t="s">
+      <c r="U4" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="V4" s="26" t="s">
+      <c r="V4" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="W4" s="26" t="s">
+      <c r="W4" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="X4" s="26" t="s">
+      <c r="X4" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="Y4" s="26" t="s">
+      <c r="Y4" s="23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:25" ht="13.5" customHeight="1">
-      <c r="A5" s="27" t="s">
+      <c r="A5" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="B5" s="86">
+      <c r="B5" s="75">
         <v>1149.0999999999999</v>
       </c>
-      <c r="C5" s="86">
+      <c r="C5" s="75">
         <v>83.6</v>
       </c>
-      <c r="D5" s="86">
+      <c r="D5" s="75">
         <v>2321.9</v>
       </c>
-      <c r="E5" s="87">
+      <c r="E5" s="76">
         <v>84.1</v>
       </c>
-      <c r="F5" s="86">
+      <c r="F5" s="75">
         <v>3717.8</v>
       </c>
-      <c r="G5" s="87">
+      <c r="G5" s="76">
         <v>92.9</v>
       </c>
-      <c r="H5" s="86">
+      <c r="H5" s="75">
         <v>5021.1000000000004</v>
       </c>
-      <c r="I5" s="87">
+      <c r="I5" s="76">
         <v>83.5</v>
       </c>
-      <c r="J5" s="86">
+      <c r="J5" s="75">
         <v>6586.9</v>
       </c>
-      <c r="K5" s="87">
+      <c r="K5" s="76">
         <v>96.5</v>
       </c>
-      <c r="L5" s="86">
+      <c r="L5" s="75">
         <v>8382.7999999999993</v>
       </c>
-      <c r="M5" s="87">
+      <c r="M5" s="76">
         <v>114.3</v>
       </c>
-      <c r="N5" s="86">
+      <c r="N5" s="75">
         <v>10261.200000000001</v>
       </c>
-      <c r="O5" s="87">
+      <c r="O5" s="76">
         <v>165.3</v>
       </c>
-      <c r="P5" s="86">
+      <c r="P5" s="75">
         <v>12229.7</v>
       </c>
-      <c r="Q5" s="87">
+      <c r="Q5" s="76">
         <v>175.1</v>
       </c>
-      <c r="R5" s="86">
+      <c r="R5" s="75">
         <v>14198.3</v>
       </c>
-      <c r="S5" s="87">
+      <c r="S5" s="76">
         <v>167.7</v>
       </c>
-      <c r="T5" s="86">
+      <c r="T5" s="75">
         <v>16161.6</v>
       </c>
-      <c r="U5" s="87">
+      <c r="U5" s="76">
         <v>156.4</v>
       </c>
-      <c r="V5" s="86">
+      <c r="V5" s="75">
         <v>18029.7</v>
       </c>
-      <c r="W5" s="87">
+      <c r="W5" s="76">
         <v>153.1</v>
       </c>
-      <c r="X5" s="86">
+      <c r="X5" s="75">
         <v>20085.5</v>
       </c>
-      <c r="Y5" s="87">
+      <c r="Y5" s="76">
         <v>164.8</v>
       </c>
     </row>
     <row r="6" spans="1:25" ht="12" customHeight="1">
-      <c r="A6" s="29" t="s">
+      <c r="A6" s="26" t="s">
         <v>89</v>
       </c>
-      <c r="B6" s="88">
+      <c r="B6" s="77">
         <v>736.5</v>
       </c>
-      <c r="C6" s="88">
+      <c r="C6" s="77">
         <v>90.8</v>
       </c>
-      <c r="D6" s="88">
+      <c r="D6" s="77">
         <v>1485.9</v>
       </c>
-      <c r="E6" s="64">
+      <c r="E6" s="57">
         <v>90.4</v>
       </c>
-      <c r="F6" s="88">
+      <c r="F6" s="77">
         <v>2431</v>
       </c>
-      <c r="G6" s="64">
+      <c r="G6" s="57">
         <v>104.9</v>
       </c>
-      <c r="H6" s="88">
+      <c r="H6" s="77">
         <v>3275.2</v>
       </c>
-      <c r="I6" s="64">
+      <c r="I6" s="57">
         <v>90.2</v>
       </c>
-      <c r="J6" s="88">
+      <c r="J6" s="77">
         <v>4314.3999999999996</v>
       </c>
-      <c r="K6" s="64">
+      <c r="K6" s="57">
         <v>106.1</v>
       </c>
-      <c r="L6" s="88">
+      <c r="L6" s="77">
         <v>5190.7</v>
       </c>
-      <c r="M6" s="64">
+      <c r="M6" s="57">
         <v>95.2</v>
       </c>
-      <c r="N6" s="88">
+      <c r="N6" s="77">
         <v>6040.3</v>
       </c>
-      <c r="O6" s="64">
+      <c r="O6" s="57">
         <v>120.8</v>
       </c>
-      <c r="P6" s="88">
+      <c r="P6" s="77">
         <v>7005.7</v>
       </c>
-      <c r="Q6" s="64">
+      <c r="Q6" s="57">
         <v>135.4</v>
       </c>
-      <c r="R6" s="88">
+      <c r="R6" s="77">
         <v>7928</v>
       </c>
-      <c r="S6" s="64">
+      <c r="S6" s="57">
         <v>119.5</v>
       </c>
-      <c r="T6" s="88">
+      <c r="T6" s="77">
         <v>8834.7999999999993</v>
       </c>
-      <c r="U6" s="64">
+      <c r="U6" s="57">
         <v>108.5</v>
       </c>
-      <c r="V6" s="88">
+      <c r="V6" s="77">
         <v>9707</v>
       </c>
-      <c r="W6" s="64">
+      <c r="W6" s="57">
         <v>110.4</v>
       </c>
-      <c r="X6" s="88">
+      <c r="X6" s="77">
         <v>10713.7</v>
       </c>
-      <c r="Y6" s="64">
+      <c r="Y6" s="57">
         <v>120.9</v>
       </c>
     </row>
     <row r="7" spans="1:25" ht="12" customHeight="1">
-      <c r="A7" s="30" t="s">
+      <c r="A7" s="27" t="s">
         <v>90</v>
       </c>
-      <c r="B7" s="88" t="s">
-[...68 lines deleted...]
-      <c r="Y7" s="65" t="s">
+      <c r="B7" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="I7" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="J7" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="K7" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="L7" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="M7" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="N7" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="O7" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="P7" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q7" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="R7" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="S7" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="T7" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="U7" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="V7" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="W7" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="X7" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y7" s="58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:25">
-      <c r="A8" s="29" t="s">
+      <c r="A8" s="26" t="s">
         <v>91</v>
       </c>
-      <c r="B8" s="88">
+      <c r="B8" s="77">
         <v>99.4</v>
       </c>
-      <c r="C8" s="88">
+      <c r="C8" s="77">
         <v>50.9</v>
       </c>
-      <c r="D8" s="88">
+      <c r="D8" s="77">
         <v>200.8</v>
       </c>
-      <c r="E8" s="64">
+      <c r="E8" s="57">
         <v>52</v>
       </c>
-      <c r="F8" s="88">
+      <c r="F8" s="77">
         <v>306.10000000000002</v>
       </c>
-      <c r="G8" s="64">
+      <c r="G8" s="57">
         <v>54</v>
       </c>
-      <c r="H8" s="88">
+      <c r="H8" s="77">
         <v>412.7</v>
       </c>
-      <c r="I8" s="64">
+      <c r="I8" s="57">
         <v>54.5</v>
       </c>
-      <c r="J8" s="88">
+      <c r="J8" s="77">
         <v>515.20000000000005</v>
       </c>
-      <c r="K8" s="64">
+      <c r="K8" s="57">
         <v>54.3</v>
       </c>
-      <c r="L8" s="88">
+      <c r="L8" s="77">
         <v>646.6</v>
       </c>
-      <c r="M8" s="64">
+      <c r="M8" s="57">
         <v>65.599999999999994</v>
       </c>
-      <c r="N8" s="88">
+      <c r="N8" s="77">
         <v>822.2</v>
       </c>
-      <c r="O8" s="64">
+      <c r="O8" s="57">
         <v>112.5</v>
       </c>
-      <c r="P8" s="88">
+      <c r="P8" s="77">
         <v>971.5</v>
       </c>
-      <c r="Q8" s="64">
+      <c r="Q8" s="57">
         <v>119.9</v>
       </c>
-      <c r="R8" s="88">
+      <c r="R8" s="77">
         <v>1099.5</v>
       </c>
-      <c r="S8" s="64">
+      <c r="S8" s="57">
         <v>123.5</v>
       </c>
-      <c r="T8" s="88">
+      <c r="T8" s="77">
         <v>1236.9000000000001</v>
       </c>
-      <c r="U8" s="64">
+      <c r="U8" s="57">
         <v>118</v>
       </c>
-      <c r="V8" s="88">
+      <c r="V8" s="77">
         <v>1375.3</v>
       </c>
-      <c r="W8" s="64">
+      <c r="W8" s="57">
         <v>117</v>
       </c>
-      <c r="X8" s="88">
+      <c r="X8" s="77">
         <v>1510.4</v>
       </c>
-      <c r="Y8" s="64">
+      <c r="Y8" s="57">
         <v>126.9</v>
       </c>
     </row>
     <row r="9" spans="1:25">
-      <c r="A9" s="30" t="s">
+      <c r="A9" s="27" t="s">
         <v>92</v>
       </c>
-      <c r="B9" s="88">
+      <c r="B9" s="77">
         <v>130</v>
       </c>
-      <c r="C9" s="88">
+      <c r="C9" s="77">
         <v>73.400000000000006</v>
       </c>
-      <c r="D9" s="88">
+      <c r="D9" s="77">
         <v>267.8</v>
       </c>
-      <c r="E9" s="64">
+      <c r="E9" s="57">
         <v>76.599999999999994</v>
       </c>
-      <c r="F9" s="88">
+      <c r="F9" s="77">
         <v>426.4</v>
       </c>
-      <c r="G9" s="64">
+      <c r="G9" s="57">
         <v>72.599999999999994</v>
       </c>
-      <c r="H9" s="88">
+      <c r="H9" s="77">
         <v>590.4</v>
       </c>
-      <c r="I9" s="64">
+      <c r="I9" s="57">
         <v>83.9</v>
       </c>
-      <c r="J9" s="88">
+      <c r="J9" s="77">
         <v>825.6</v>
       </c>
-      <c r="K9" s="64">
+      <c r="K9" s="57">
         <v>108.2</v>
       </c>
-      <c r="L9" s="88">
+      <c r="L9" s="77">
         <v>1141</v>
       </c>
-      <c r="M9" s="64">
+      <c r="M9" s="57">
         <v>145.6</v>
       </c>
-      <c r="N9" s="88">
+      <c r="N9" s="77">
         <v>1514.4</v>
       </c>
-      <c r="O9" s="64">
+      <c r="O9" s="57">
         <v>523.9</v>
       </c>
-      <c r="P9" s="88">
+      <c r="P9" s="77">
         <v>1893.7</v>
       </c>
-      <c r="Q9" s="64">
+      <c r="Q9" s="57">
         <v>592.9</v>
       </c>
-      <c r="R9" s="88">
+      <c r="R9" s="77">
         <v>2337.6</v>
       </c>
-      <c r="S9" s="64">
+      <c r="S9" s="57">
         <v>575.1</v>
       </c>
-      <c r="T9" s="88">
+      <c r="T9" s="77">
         <v>2775.1</v>
       </c>
-      <c r="U9" s="64">
+      <c r="U9" s="57">
         <v>577.20000000000005</v>
       </c>
-      <c r="V9" s="88">
+      <c r="V9" s="77">
         <v>3156.4</v>
       </c>
-      <c r="W9" s="64">
+      <c r="W9" s="57">
         <v>451.8</v>
       </c>
-      <c r="X9" s="88">
+      <c r="X9" s="77">
         <v>3597.2</v>
       </c>
-      <c r="Y9" s="64">
+      <c r="Y9" s="57">
         <v>482.6</v>
       </c>
     </row>
     <row r="10" spans="1:25">
-      <c r="A10" s="30" t="s">
+      <c r="A10" s="27" t="s">
         <v>93</v>
       </c>
-      <c r="B10" s="88">
+      <c r="B10" s="77">
         <v>43.9</v>
       </c>
-      <c r="C10" s="88">
+      <c r="C10" s="77">
         <v>866.2</v>
       </c>
-      <c r="D10" s="88">
+      <c r="D10" s="77">
         <v>87.8</v>
       </c>
-      <c r="E10" s="64">
+      <c r="E10" s="57">
         <v>866.2</v>
       </c>
-      <c r="F10" s="88">
+      <c r="F10" s="77">
         <v>131.69999999999999</v>
       </c>
-      <c r="G10" s="64">
+      <c r="G10" s="57">
         <v>879.5</v>
       </c>
-      <c r="H10" s="88">
+      <c r="H10" s="77">
         <v>175.6</v>
       </c>
-      <c r="I10" s="64">
+      <c r="I10" s="57">
         <v>870.3</v>
       </c>
-      <c r="J10" s="88">
+      <c r="J10" s="77">
         <v>219.5</v>
       </c>
-      <c r="K10" s="64">
+      <c r="K10" s="57">
         <v>866.2</v>
       </c>
-      <c r="L10" s="88">
+      <c r="L10" s="77">
         <v>231</v>
       </c>
-      <c r="M10" s="64">
+      <c r="M10" s="57">
         <v>226.1</v>
       </c>
-      <c r="N10" s="88">
+      <c r="N10" s="77">
         <v>242.4</v>
       </c>
-      <c r="O10" s="64">
+      <c r="O10" s="57">
         <v>24.6</v>
       </c>
-      <c r="P10" s="88">
+      <c r="P10" s="77">
         <v>253.9</v>
       </c>
-      <c r="Q10" s="64">
+      <c r="Q10" s="57">
         <v>24.3</v>
       </c>
-      <c r="R10" s="88">
+      <c r="R10" s="77">
         <v>265.3</v>
       </c>
-      <c r="S10" s="64">
+      <c r="S10" s="57">
         <v>24.2</v>
       </c>
-      <c r="T10" s="88">
+      <c r="T10" s="77">
         <v>276.8</v>
       </c>
-      <c r="U10" s="64">
+      <c r="U10" s="57">
         <v>23.8</v>
       </c>
-      <c r="V10" s="88">
+      <c r="V10" s="77">
         <v>288.3</v>
       </c>
-      <c r="W10" s="64">
+      <c r="W10" s="57">
         <v>23.7</v>
       </c>
-      <c r="X10" s="88">
+      <c r="X10" s="77">
         <v>299.7</v>
       </c>
-      <c r="Y10" s="64">
+      <c r="Y10" s="57">
         <v>24.5</v>
       </c>
     </row>
     <row r="11" spans="1:25">
-      <c r="A11" s="30" t="s">
+      <c r="A11" s="27" t="s">
         <v>94</v>
       </c>
-      <c r="B11" s="88">
+      <c r="B11" s="77">
         <v>2.2999999999999998</v>
       </c>
-      <c r="C11" s="88">
+      <c r="C11" s="77">
         <v>14.6</v>
       </c>
-      <c r="D11" s="88">
+      <c r="D11" s="77">
         <v>4.0999999999999996</v>
       </c>
-      <c r="E11" s="64">
+      <c r="E11" s="57">
         <v>14.1</v>
       </c>
-      <c r="F11" s="88">
+      <c r="F11" s="77">
         <v>6.5</v>
       </c>
-      <c r="G11" s="64">
+      <c r="G11" s="57">
         <v>18.899999999999999</v>
       </c>
-      <c r="H11" s="88">
+      <c r="H11" s="77">
         <v>9</v>
       </c>
-      <c r="I11" s="64">
+      <c r="I11" s="57">
         <v>18.3</v>
       </c>
-      <c r="J11" s="88">
+      <c r="J11" s="77">
         <v>11.6</v>
       </c>
-      <c r="K11" s="64">
+      <c r="K11" s="57">
         <v>18.899999999999999</v>
       </c>
-      <c r="L11" s="88">
+      <c r="L11" s="77">
         <v>21.1</v>
       </c>
-      <c r="M11" s="64">
+      <c r="M11" s="57">
         <v>66.5</v>
       </c>
-      <c r="N11" s="88">
+      <c r="N11" s="77">
         <v>33.4</v>
       </c>
-      <c r="O11" s="64">
+      <c r="O11" s="57">
         <v>171.8</v>
       </c>
-      <c r="P11" s="88">
+      <c r="P11" s="77">
         <v>45.4</v>
       </c>
-      <c r="Q11" s="64">
+      <c r="Q11" s="57">
         <v>209.5</v>
       </c>
-      <c r="R11" s="88">
+      <c r="R11" s="77">
         <v>54.2</v>
       </c>
-      <c r="S11" s="64">
+      <c r="S11" s="57">
         <v>251.7</v>
       </c>
-      <c r="T11" s="88">
+      <c r="T11" s="77">
         <v>63.3</v>
       </c>
-      <c r="U11" s="64">
+      <c r="U11" s="57">
         <v>276.2</v>
       </c>
-      <c r="V11" s="88">
+      <c r="V11" s="77">
         <v>72</v>
       </c>
-      <c r="W11" s="64">
+      <c r="W11" s="57">
         <v>290</v>
       </c>
-      <c r="X11" s="88">
+      <c r="X11" s="77">
         <v>80.2</v>
       </c>
-      <c r="Y11" s="64">
+      <c r="Y11" s="57">
         <v>322.3</v>
       </c>
     </row>
     <row r="12" spans="1:25">
-      <c r="A12" s="30" t="s">
+      <c r="A12" s="27" t="s">
         <v>95</v>
       </c>
-      <c r="B12" s="88" t="s">
-[...68 lines deleted...]
-      <c r="Y12" s="65" t="s">
+      <c r="B12" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F12" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="I12" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="J12" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="K12" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="N12" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="O12" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="P12" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q12" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="R12" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="S12" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="T12" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="U12" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="V12" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="W12" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="X12" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y12" s="58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:25">
-      <c r="A13" s="30" t="s">
+      <c r="A13" s="27" t="s">
         <v>96</v>
       </c>
-      <c r="B13" s="88">
+      <c r="B13" s="77">
         <v>11.9</v>
       </c>
-      <c r="C13" s="88">
+      <c r="C13" s="77">
         <v>243.7</v>
       </c>
-      <c r="D13" s="88">
+      <c r="D13" s="77">
         <v>23.9</v>
       </c>
-      <c r="E13" s="64">
+      <c r="E13" s="57">
         <v>243.7</v>
       </c>
-      <c r="F13" s="88">
+      <c r="F13" s="77">
         <v>35.799999999999997</v>
       </c>
-      <c r="G13" s="64">
+      <c r="G13" s="57">
         <v>247.5</v>
       </c>
-      <c r="H13" s="88">
+      <c r="H13" s="77">
         <v>47.7</v>
       </c>
-      <c r="I13" s="64">
+      <c r="I13" s="57">
         <v>244.9</v>
       </c>
-      <c r="J13" s="88">
+      <c r="J13" s="77">
         <v>59.7</v>
       </c>
-      <c r="K13" s="64">
+      <c r="K13" s="57">
         <v>243.7</v>
       </c>
-      <c r="L13" s="88">
+      <c r="L13" s="77">
         <v>119</v>
       </c>
-      <c r="M13" s="64">
+      <c r="M13" s="57">
         <v>1211.5999999999999</v>
       </c>
-      <c r="N13" s="88">
+      <c r="N13" s="77">
         <v>178.3</v>
       </c>
-      <c r="O13" s="64">
+      <c r="O13" s="57">
         <v>469</v>
       </c>
-      <c r="P13" s="88">
+      <c r="P13" s="77">
         <v>237.6</v>
       </c>
-      <c r="Q13" s="64">
+      <c r="Q13" s="57">
         <v>463.3</v>
       </c>
-      <c r="R13" s="88">
+      <c r="R13" s="77">
         <v>297</v>
       </c>
-      <c r="S13" s="64">
+      <c r="S13" s="57">
         <v>461.6</v>
       </c>
-      <c r="T13" s="88">
+      <c r="T13" s="77">
         <v>356.3</v>
       </c>
-      <c r="U13" s="64">
+      <c r="U13" s="57">
         <v>453.6</v>
       </c>
-      <c r="V13" s="88">
+      <c r="V13" s="77">
         <v>415.4</v>
       </c>
-      <c r="W13" s="64">
+      <c r="W13" s="57">
         <v>450.3</v>
       </c>
-      <c r="X13" s="88">
+      <c r="X13" s="77">
         <v>474.5</v>
       </c>
-      <c r="Y13" s="64">
+      <c r="Y13" s="57">
         <v>465.1</v>
       </c>
     </row>
     <row r="14" spans="1:25">
-      <c r="A14" s="29" t="s">
+      <c r="A14" s="26" t="s">
         <v>97</v>
       </c>
-      <c r="B14" s="88">
+      <c r="B14" s="77">
         <v>1.6</v>
       </c>
-      <c r="C14" s="88">
+      <c r="C14" s="77">
         <v>3.5</v>
       </c>
-      <c r="D14" s="88">
+      <c r="D14" s="77">
         <v>3.2</v>
       </c>
-      <c r="E14" s="64">
+      <c r="E14" s="57">
         <v>3.6</v>
       </c>
-      <c r="F14" s="88">
+      <c r="F14" s="77">
         <v>5.0999999999999996</v>
       </c>
-      <c r="G14" s="64">
+      <c r="G14" s="57">
         <v>4.4000000000000004</v>
       </c>
-      <c r="H14" s="88">
+      <c r="H14" s="77">
         <v>6.6</v>
       </c>
-      <c r="I14" s="64">
+      <c r="I14" s="57">
         <v>3.2</v>
       </c>
-      <c r="J14" s="88">
+      <c r="J14" s="77">
         <v>8.3000000000000007</v>
       </c>
-      <c r="K14" s="64">
+      <c r="K14" s="57">
         <v>3.4</v>
       </c>
-      <c r="L14" s="88">
+      <c r="L14" s="77">
         <v>30.1</v>
       </c>
-      <c r="M14" s="64">
+      <c r="M14" s="57">
         <v>48.1</v>
       </c>
-      <c r="N14" s="88">
+      <c r="N14" s="77">
         <v>52</v>
       </c>
-      <c r="O14" s="64">
+      <c r="O14" s="57">
         <v>319.89999999999998</v>
       </c>
-      <c r="P14" s="88">
+      <c r="P14" s="77">
         <v>73.8</v>
       </c>
-      <c r="Q14" s="64">
+      <c r="Q14" s="57">
         <v>320.8</v>
       </c>
-      <c r="R14" s="88">
+      <c r="R14" s="77">
         <v>98.1</v>
       </c>
-      <c r="S14" s="64">
+      <c r="S14" s="57">
         <v>346.2</v>
       </c>
-      <c r="T14" s="88">
+      <c r="T14" s="77">
         <v>123.2</v>
       </c>
-      <c r="U14" s="64">
+      <c r="U14" s="57">
         <v>323.7</v>
       </c>
-      <c r="V14" s="88">
+      <c r="V14" s="77">
         <v>147.1</v>
       </c>
-      <c r="W14" s="64">
+      <c r="W14" s="57">
         <v>294.60000000000002</v>
       </c>
-      <c r="X14" s="88">
+      <c r="X14" s="77">
         <v>170.8</v>
       </c>
-      <c r="Y14" s="64">
+      <c r="Y14" s="57">
         <v>957.1</v>
       </c>
     </row>
     <row r="15" spans="1:25">
-      <c r="A15" s="30" t="s">
+      <c r="A15" s="27" t="s">
         <v>98</v>
       </c>
-      <c r="B15" s="88">
+      <c r="B15" s="77">
         <v>49.5</v>
       </c>
-      <c r="C15" s="88">
+      <c r="C15" s="77">
         <v>259.8</v>
       </c>
-      <c r="D15" s="88">
+      <c r="D15" s="77">
         <v>99</v>
       </c>
-      <c r="E15" s="64">
+      <c r="E15" s="57">
         <v>259.8</v>
       </c>
-      <c r="F15" s="88">
+      <c r="F15" s="77">
         <v>148.5</v>
       </c>
-      <c r="G15" s="64">
+      <c r="G15" s="57">
         <v>263.8</v>
       </c>
-      <c r="H15" s="88">
+      <c r="H15" s="77">
         <v>198</v>
       </c>
-      <c r="I15" s="64">
+      <c r="I15" s="57">
         <v>261.10000000000002</v>
       </c>
-      <c r="J15" s="88">
+      <c r="J15" s="77">
         <v>247.5</v>
       </c>
-      <c r="K15" s="64">
+      <c r="K15" s="57">
         <v>259.8</v>
       </c>
-      <c r="L15" s="88">
+      <c r="L15" s="77">
         <v>420.6</v>
       </c>
-      <c r="M15" s="64">
+      <c r="M15" s="57">
         <v>908.2</v>
       </c>
-      <c r="N15" s="88">
+      <c r="N15" s="77">
         <v>593.6</v>
       </c>
-      <c r="O15" s="64">
+      <c r="O15" s="57">
         <v>329.8</v>
       </c>
-      <c r="P15" s="88">
+      <c r="P15" s="77">
         <v>766.7</v>
       </c>
-      <c r="Q15" s="64">
+      <c r="Q15" s="57">
         <v>325.8</v>
       </c>
-      <c r="R15" s="88">
+      <c r="R15" s="77">
         <v>939.7</v>
       </c>
-      <c r="S15" s="64">
+      <c r="S15" s="57">
         <v>324.5</v>
       </c>
-      <c r="T15" s="88">
+      <c r="T15" s="77">
         <v>1112.8</v>
       </c>
-      <c r="U15" s="64">
+      <c r="U15" s="57">
         <v>318.89999999999998</v>
       </c>
-      <c r="V15" s="88">
+      <c r="V15" s="77">
         <v>1285.8</v>
       </c>
-      <c r="W15" s="64">
+      <c r="W15" s="57">
         <v>317.8</v>
       </c>
-      <c r="X15" s="88">
+      <c r="X15" s="77">
         <v>1458.9</v>
       </c>
-      <c r="Y15" s="64">
+      <c r="Y15" s="57">
         <v>328.2</v>
       </c>
     </row>
     <row r="16" spans="1:25">
-      <c r="A16" s="29" t="s">
+      <c r="A16" s="26" t="s">
         <v>99</v>
       </c>
-      <c r="B16" s="88" t="s">
-[...29 lines deleted...]
-      <c r="L16" s="88">
+      <c r="B16" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F16" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="G16" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="I16" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="J16" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="K16" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="L16" s="77">
         <v>62.3</v>
       </c>
-      <c r="M16" s="64">
+      <c r="M16" s="57">
         <v>317</v>
       </c>
-      <c r="N16" s="88">
+      <c r="N16" s="77">
         <v>124.5</v>
       </c>
-      <c r="O16" s="65" t="s">
-[...2 lines deleted...]
-      <c r="P16" s="88">
+      <c r="O16" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="P16" s="77">
         <v>186.8</v>
       </c>
-      <c r="Q16" s="64">
+      <c r="Q16" s="57">
         <v>371.9</v>
       </c>
-      <c r="R16" s="88">
+      <c r="R16" s="77">
         <v>249</v>
       </c>
-      <c r="S16" s="64">
+      <c r="S16" s="57">
         <v>341.6</v>
       </c>
-      <c r="T16" s="88">
+      <c r="T16" s="77">
         <v>311.3</v>
       </c>
-      <c r="U16" s="64">
+      <c r="U16" s="57">
         <v>448.6</v>
       </c>
-      <c r="V16" s="88">
+      <c r="V16" s="77">
         <v>373.6</v>
       </c>
-      <c r="W16" s="64">
+      <c r="W16" s="57">
         <v>443.4</v>
       </c>
-      <c r="X16" s="88">
+      <c r="X16" s="77">
         <v>435.8</v>
       </c>
-      <c r="Y16" s="64">
+      <c r="Y16" s="57">
         <v>371.8</v>
       </c>
     </row>
     <row r="17" spans="1:25">
-      <c r="A17" s="29" t="s">
+      <c r="A17" s="26" t="s">
         <v>100</v>
       </c>
-      <c r="B17" s="88">
+      <c r="B17" s="77">
         <v>60.4</v>
       </c>
-      <c r="C17" s="88">
+      <c r="C17" s="77">
         <v>257.5</v>
       </c>
-      <c r="D17" s="88">
+      <c r="D17" s="77">
         <v>122.1</v>
       </c>
-      <c r="E17" s="64">
+      <c r="E17" s="57">
         <v>250.8</v>
       </c>
-      <c r="F17" s="88">
+      <c r="F17" s="77">
         <v>185.5</v>
       </c>
-      <c r="G17" s="64">
+      <c r="G17" s="57">
         <v>281.8</v>
       </c>
-      <c r="H17" s="88">
+      <c r="H17" s="77">
         <v>250.4</v>
       </c>
-      <c r="I17" s="64">
+      <c r="I17" s="57">
         <v>99.7</v>
       </c>
-      <c r="J17" s="88">
+      <c r="J17" s="77">
         <v>315.60000000000002</v>
       </c>
-      <c r="K17" s="64">
+      <c r="K17" s="57">
         <v>98</v>
       </c>
-      <c r="L17" s="88">
+      <c r="L17" s="77">
         <v>365.7</v>
       </c>
-      <c r="M17" s="64">
+      <c r="M17" s="57">
         <v>74.5</v>
       </c>
-      <c r="N17" s="88">
+      <c r="N17" s="77">
         <v>419.9</v>
       </c>
-      <c r="O17" s="64">
+      <c r="O17" s="57">
         <v>82.6</v>
       </c>
-      <c r="P17" s="88">
+      <c r="P17" s="77">
         <v>469</v>
       </c>
-      <c r="Q17" s="64">
+      <c r="Q17" s="57">
         <v>74.7</v>
       </c>
-      <c r="R17" s="88">
+      <c r="R17" s="77">
         <v>519.1</v>
       </c>
-      <c r="S17" s="64">
+      <c r="S17" s="57">
         <v>77.400000000000006</v>
       </c>
-      <c r="T17" s="88">
+      <c r="T17" s="77">
         <v>575.1</v>
       </c>
-      <c r="U17" s="64">
+      <c r="U17" s="57">
         <v>77.900000000000006</v>
       </c>
-      <c r="V17" s="88">
+      <c r="V17" s="77">
         <v>629</v>
       </c>
-      <c r="W17" s="64">
+      <c r="W17" s="57">
         <v>75.599999999999994</v>
       </c>
-      <c r="X17" s="88">
+      <c r="X17" s="77">
         <v>680.3</v>
       </c>
-      <c r="Y17" s="64">
+      <c r="Y17" s="57">
         <v>75.7</v>
       </c>
     </row>
     <row r="18" spans="1:25">
-      <c r="A18" s="30" t="s">
+      <c r="A18" s="27" t="s">
         <v>101</v>
       </c>
-      <c r="B18" s="88">
+      <c r="B18" s="77">
         <v>6.3</v>
       </c>
-      <c r="C18" s="88">
+      <c r="C18" s="77">
         <v>389.2</v>
       </c>
-      <c r="D18" s="88">
+      <c r="D18" s="77">
         <v>12.5</v>
       </c>
-      <c r="E18" s="64">
+      <c r="E18" s="57">
         <v>389.2</v>
       </c>
-      <c r="F18" s="88">
+      <c r="F18" s="77">
         <v>18.8</v>
       </c>
-      <c r="G18" s="64">
+      <c r="G18" s="57">
         <v>395.2</v>
       </c>
-      <c r="H18" s="88">
-[...2 lines deleted...]
-      <c r="I18" s="64">
+      <c r="H18" s="77">
+        <v>25</v>
+      </c>
+      <c r="I18" s="57">
         <v>391.1</v>
       </c>
-      <c r="J18" s="88">
+      <c r="J18" s="77">
         <v>31.3</v>
       </c>
-      <c r="K18" s="64">
+      <c r="K18" s="57">
         <v>389.2</v>
       </c>
-      <c r="L18" s="88">
+      <c r="L18" s="77">
         <v>36</v>
       </c>
-      <c r="M18" s="64">
+      <c r="M18" s="57">
         <v>292.10000000000002</v>
       </c>
-      <c r="N18" s="88">
+      <c r="N18" s="77">
         <v>40.700000000000003</v>
       </c>
-      <c r="O18" s="64">
+      <c r="O18" s="57">
         <v>70.8</v>
       </c>
-      <c r="P18" s="88">
+      <c r="P18" s="77">
         <v>45.4</v>
       </c>
-      <c r="Q18" s="64">
+      <c r="Q18" s="57">
         <v>69.900000000000006</v>
       </c>
-      <c r="R18" s="88">
+      <c r="R18" s="77">
         <v>50.1</v>
       </c>
-      <c r="S18" s="64">
+      <c r="S18" s="57">
         <v>69.7</v>
       </c>
-      <c r="T18" s="88">
+      <c r="T18" s="77">
         <v>54.8</v>
       </c>
-      <c r="U18" s="64">
+      <c r="U18" s="57">
         <v>68.5</v>
       </c>
-      <c r="V18" s="88">
+      <c r="V18" s="77">
         <v>59.2</v>
       </c>
-      <c r="W18" s="64">
+      <c r="W18" s="57">
         <v>64.2</v>
       </c>
-      <c r="X18" s="88">
+      <c r="X18" s="77">
         <v>63.6</v>
       </c>
-      <c r="Y18" s="64">
+      <c r="Y18" s="57">
         <v>66.3</v>
       </c>
     </row>
     <row r="19" spans="1:25">
-      <c r="A19" s="29" t="s">
+      <c r="A19" s="26" t="s">
         <v>102</v>
       </c>
-      <c r="B19" s="88">
+      <c r="B19" s="77">
         <v>2.2999999999999998</v>
       </c>
-      <c r="C19" s="88">
+      <c r="C19" s="77">
         <v>83</v>
       </c>
-      <c r="D19" s="88">
+      <c r="D19" s="77">
         <v>4.5</v>
       </c>
-      <c r="E19" s="64">
+      <c r="E19" s="57">
         <v>83</v>
       </c>
-      <c r="F19" s="88">
+      <c r="F19" s="77">
         <v>6.8</v>
       </c>
-      <c r="G19" s="64">
+      <c r="G19" s="57">
         <v>84.3</v>
       </c>
-      <c r="H19" s="88">
+      <c r="H19" s="77">
         <v>9.1</v>
       </c>
-      <c r="I19" s="64">
+      <c r="I19" s="57">
         <v>83.4</v>
       </c>
-      <c r="J19" s="88">
+      <c r="J19" s="77">
         <v>11.3</v>
       </c>
-      <c r="K19" s="64">
+      <c r="K19" s="57">
         <v>83</v>
       </c>
-      <c r="L19" s="88">
+      <c r="L19" s="77">
         <v>19.5</v>
       </c>
-      <c r="M19" s="64">
+      <c r="M19" s="57">
         <v>299.3</v>
       </c>
-      <c r="N19" s="88">
+      <c r="N19" s="77">
         <v>27.6</v>
       </c>
-      <c r="O19" s="64">
+      <c r="O19" s="57">
         <v>340.1</v>
       </c>
-      <c r="P19" s="88">
+      <c r="P19" s="77">
         <v>35.799999999999997</v>
       </c>
-      <c r="Q19" s="64">
+      <c r="Q19" s="57">
         <v>336</v>
       </c>
-      <c r="R19" s="88">
+      <c r="R19" s="77">
         <v>44</v>
       </c>
-      <c r="S19" s="64">
+      <c r="S19" s="57">
         <v>334.8</v>
       </c>
-      <c r="T19" s="88">
+      <c r="T19" s="77">
         <v>52.1</v>
       </c>
-      <c r="U19" s="64">
+      <c r="U19" s="57">
         <v>329</v>
       </c>
-      <c r="V19" s="88">
+      <c r="V19" s="77">
         <v>60.3</v>
       </c>
-      <c r="W19" s="64">
+      <c r="W19" s="57">
         <v>327.8</v>
       </c>
-      <c r="X19" s="88">
+      <c r="X19" s="77">
         <v>68.5</v>
       </c>
-      <c r="Y19" s="64">
+      <c r="Y19" s="57">
         <v>338.6</v>
       </c>
     </row>
     <row r="20" spans="1:25">
-      <c r="A20" s="29" t="s">
+      <c r="A20" s="26" t="s">
         <v>103</v>
       </c>
-      <c r="B20" s="88">
+      <c r="B20" s="77">
         <v>0.9</v>
       </c>
-      <c r="C20" s="88">
+      <c r="C20" s="77">
         <v>6.7</v>
       </c>
-      <c r="D20" s="88">
+      <c r="D20" s="77">
         <v>1.8</v>
       </c>
-      <c r="E20" s="64">
+      <c r="E20" s="57">
         <v>6.6</v>
       </c>
-      <c r="F20" s="88">
+      <c r="F20" s="77">
         <v>2.7</v>
       </c>
-      <c r="G20" s="64">
+      <c r="G20" s="57">
         <v>7</v>
       </c>
-      <c r="H20" s="88">
+      <c r="H20" s="77">
         <v>3.8</v>
       </c>
-      <c r="I20" s="64">
+      <c r="I20" s="57">
         <v>8.6999999999999993</v>
       </c>
-      <c r="J20" s="88">
+      <c r="J20" s="77">
         <v>5</v>
       </c>
-      <c r="K20" s="64">
+      <c r="K20" s="57">
         <v>9.4</v>
       </c>
-      <c r="L20" s="88">
+      <c r="L20" s="77">
         <v>26.3</v>
       </c>
-      <c r="M20" s="64">
+      <c r="M20" s="57">
         <v>163.6</v>
       </c>
-      <c r="N20" s="88">
+      <c r="N20" s="77">
         <v>47.6</v>
       </c>
-      <c r="O20" s="64">
+      <c r="O20" s="57">
         <v>1794.7</v>
       </c>
-      <c r="P20" s="88">
+      <c r="P20" s="77">
         <v>69.2</v>
       </c>
-      <c r="Q20" s="64">
+      <c r="Q20" s="57">
         <v>1711.8</v>
       </c>
-      <c r="R20" s="88">
+      <c r="R20" s="77">
         <v>90.3</v>
       </c>
-      <c r="S20" s="64">
+      <c r="S20" s="57">
         <v>1877.9</v>
       </c>
-      <c r="T20" s="88">
+      <c r="T20" s="77">
         <v>111.4</v>
       </c>
-      <c r="U20" s="64">
+      <c r="U20" s="57">
         <v>1765.3</v>
       </c>
-      <c r="V20" s="88">
+      <c r="V20" s="77">
         <v>131.80000000000001</v>
       </c>
-      <c r="W20" s="64">
+      <c r="W20" s="57">
         <v>1815.8</v>
       </c>
-      <c r="X20" s="88">
+      <c r="X20" s="77">
         <v>152.5</v>
       </c>
-      <c r="Y20" s="64">
+      <c r="Y20" s="57">
         <v>1652</v>
       </c>
     </row>
     <row r="21" spans="1:25">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="26" t="s">
         <v>104</v>
       </c>
-      <c r="B21" s="88" t="s">
-[...29 lines deleted...]
-      <c r="L21" s="88">
+      <c r="B21" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="E21" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F21" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="G21" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="I21" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="J21" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="K21" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" s="77">
         <v>14</v>
       </c>
-      <c r="M21" s="64">
+      <c r="M21" s="57">
         <v>533.6</v>
       </c>
-      <c r="N21" s="88">
+      <c r="N21" s="77">
         <v>28</v>
       </c>
-      <c r="O21" s="65" t="s">
-[...2 lines deleted...]
-      <c r="P21" s="88">
+      <c r="O21" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="P21" s="77">
         <v>42</v>
       </c>
-      <c r="Q21" s="65" t="s">
-[...2 lines deleted...]
-      <c r="R21" s="88">
+      <c r="Q21" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="R21" s="77">
         <v>56</v>
       </c>
-      <c r="S21" s="65" t="s">
-[...2 lines deleted...]
-      <c r="T21" s="88">
+      <c r="S21" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="T21" s="77">
         <v>70</v>
       </c>
-      <c r="U21" s="65" t="s">
-[...2 lines deleted...]
-      <c r="V21" s="88">
+      <c r="U21" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="V21" s="77">
         <v>84</v>
       </c>
-      <c r="W21" s="65" t="s">
-[...2 lines deleted...]
-      <c r="X21" s="88">
+      <c r="W21" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="X21" s="77">
         <v>98.1</v>
       </c>
-      <c r="Y21" s="65" t="s">
+      <c r="Y21" s="58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:25">
-      <c r="A22" s="29" t="s">
+      <c r="A22" s="26" t="s">
         <v>105</v>
       </c>
-      <c r="B22" s="88">
+      <c r="B22" s="77">
         <v>0.6</v>
       </c>
-      <c r="C22" s="88">
+      <c r="C22" s="77">
         <v>9.4</v>
       </c>
-      <c r="D22" s="88">
+      <c r="D22" s="77">
         <v>1.1000000000000001</v>
       </c>
-      <c r="E22" s="64">
+      <c r="E22" s="57">
         <v>9.4</v>
       </c>
-      <c r="F22" s="88">
+      <c r="F22" s="77">
         <v>1.7</v>
       </c>
-      <c r="G22" s="64">
+      <c r="G22" s="57">
         <v>9.6</v>
       </c>
-      <c r="H22" s="88">
+      <c r="H22" s="77">
         <v>2.8</v>
       </c>
-      <c r="I22" s="64">
+      <c r="I22" s="57">
         <v>18.399999999999999</v>
       </c>
-      <c r="J22" s="88">
+      <c r="J22" s="77">
         <v>3.3</v>
       </c>
-      <c r="K22" s="64">
+      <c r="K22" s="57">
         <v>9.4</v>
       </c>
-      <c r="L22" s="88">
+      <c r="L22" s="77">
         <v>3.3</v>
       </c>
-      <c r="M22" s="64">
+      <c r="M22" s="57">
         <v>0.4</v>
       </c>
-      <c r="N22" s="88">
+      <c r="N22" s="77">
         <v>3.4</v>
       </c>
-      <c r="O22" s="64">
+      <c r="O22" s="57">
         <v>3.7</v>
       </c>
-      <c r="P22" s="88">
+      <c r="P22" s="77">
         <v>3.4</v>
       </c>
-      <c r="Q22" s="64">
+      <c r="Q22" s="57">
         <v>3.7</v>
       </c>
-      <c r="R22" s="88">
+      <c r="R22" s="77">
         <v>3.4</v>
       </c>
-      <c r="S22" s="64">
+      <c r="S22" s="57">
         <v>3.7</v>
       </c>
-      <c r="T22" s="88">
+      <c r="T22" s="77">
         <v>3.4</v>
       </c>
-      <c r="U22" s="64">
+      <c r="U22" s="57">
         <v>3.6</v>
       </c>
-      <c r="V22" s="88">
+      <c r="V22" s="77">
         <v>3.4</v>
       </c>
-      <c r="W22" s="65" t="s">
-[...2 lines deleted...]
-      <c r="X22" s="88">
+      <c r="W22" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="X22" s="77">
         <v>3.4</v>
       </c>
-      <c r="Y22" s="65" t="s">
+      <c r="Y22" s="58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:25">
-      <c r="A23" s="30" t="s">
+      <c r="A23" s="27" t="s">
         <v>106</v>
       </c>
-      <c r="B23" s="88">
+      <c r="B23" s="77">
         <v>0</v>
       </c>
-      <c r="C23" s="88">
+      <c r="C23" s="77">
         <v>0</v>
       </c>
-      <c r="D23" s="88">
+      <c r="D23" s="77">
         <v>0</v>
       </c>
-      <c r="E23" s="64">
+      <c r="E23" s="57">
         <v>0</v>
       </c>
-      <c r="F23" s="88">
+      <c r="F23" s="77">
         <v>0</v>
       </c>
-      <c r="G23" s="64">
+      <c r="G23" s="57">
         <v>0</v>
       </c>
-      <c r="H23" s="88">
+      <c r="H23" s="77">
         <v>0.1</v>
       </c>
-      <c r="I23" s="64">
+      <c r="I23" s="57">
         <v>0</v>
       </c>
-      <c r="J23" s="88">
+      <c r="J23" s="77">
         <v>0.1</v>
       </c>
-      <c r="K23" s="64">
+      <c r="K23" s="57">
         <v>0</v>
       </c>
-      <c r="L23" s="88">
+      <c r="L23" s="77">
         <v>30.4</v>
       </c>
-      <c r="M23" s="64">
+      <c r="M23" s="57">
         <v>105.3</v>
       </c>
-      <c r="N23" s="88">
+      <c r="N23" s="77">
         <v>60.7</v>
       </c>
-      <c r="O23" s="64">
+      <c r="O23" s="57">
         <v>204130.7</v>
       </c>
-      <c r="P23" s="88">
+      <c r="P23" s="77">
         <v>90.9</v>
       </c>
-      <c r="Q23" s="64">
+      <c r="Q23" s="57">
         <v>201657.60000000001</v>
       </c>
-      <c r="R23" s="88">
+      <c r="R23" s="77">
         <v>121.2</v>
       </c>
-      <c r="S23" s="64">
+      <c r="S23" s="57">
         <v>200908.6</v>
       </c>
-      <c r="T23" s="88">
+      <c r="T23" s="77">
         <v>151.5</v>
       </c>
-      <c r="U23" s="64">
+      <c r="U23" s="57">
         <v>197425.7</v>
       </c>
-      <c r="V23" s="88">
+      <c r="V23" s="77">
         <v>181.6</v>
       </c>
-      <c r="W23" s="64">
+      <c r="W23" s="57">
         <v>194902.6</v>
       </c>
-      <c r="X23" s="88">
+      <c r="X23" s="77">
         <v>211.6</v>
       </c>
-      <c r="Y23" s="64">
+      <c r="Y23" s="57">
         <v>201307.8</v>
       </c>
     </row>
     <row r="24" spans="1:25">
-      <c r="A24" s="32" t="s">
+      <c r="A24" s="29" t="s">
         <v>107</v>
       </c>
-      <c r="B24" s="89">
+      <c r="B24" s="78">
         <v>3.7</v>
       </c>
-      <c r="C24" s="89">
+      <c r="C24" s="78">
         <v>92.6</v>
       </c>
-      <c r="D24" s="89">
+      <c r="D24" s="78">
         <v>7.4</v>
       </c>
-      <c r="E24" s="33">
+      <c r="E24" s="30">
         <v>92.6</v>
       </c>
-      <c r="F24" s="89">
+      <c r="F24" s="78">
         <v>11.1</v>
       </c>
-      <c r="G24" s="33">
+      <c r="G24" s="30">
         <v>94</v>
       </c>
-      <c r="H24" s="89">
+      <c r="H24" s="78">
         <v>14.8</v>
       </c>
-      <c r="I24" s="33">
+      <c r="I24" s="30">
         <v>93.1</v>
       </c>
-      <c r="J24" s="89">
+      <c r="J24" s="78">
         <v>18.5</v>
       </c>
-      <c r="K24" s="33">
+      <c r="K24" s="30">
         <v>92.6</v>
       </c>
-      <c r="L24" s="89">
+      <c r="L24" s="78">
         <v>25.4</v>
       </c>
-      <c r="M24" s="33">
+      <c r="M24" s="30">
         <v>170.9</v>
       </c>
-      <c r="N24" s="89">
+      <c r="N24" s="78">
         <v>32.200000000000003</v>
       </c>
-      <c r="O24" s="33">
+      <c r="O24" s="30">
         <v>174.1</v>
       </c>
-      <c r="P24" s="89">
+      <c r="P24" s="78">
         <v>39</v>
       </c>
-      <c r="Q24" s="33">
+      <c r="Q24" s="30">
         <v>172</v>
       </c>
-      <c r="R24" s="89">
+      <c r="R24" s="78">
         <v>45.9</v>
       </c>
-      <c r="S24" s="33">
+      <c r="S24" s="30">
         <v>171.3</v>
       </c>
-      <c r="T24" s="89">
+      <c r="T24" s="78">
         <v>52.7</v>
       </c>
-      <c r="U24" s="33">
+      <c r="U24" s="30">
         <v>168.3</v>
       </c>
-      <c r="V24" s="89">
+      <c r="V24" s="78">
         <v>59.5</v>
       </c>
-      <c r="W24" s="33">
+      <c r="W24" s="30">
         <v>167.7</v>
       </c>
-      <c r="X24" s="89">
+      <c r="X24" s="78">
         <v>66.400000000000006</v>
       </c>
-      <c r="Y24" s="33">
+      <c r="Y24" s="30">
         <v>173.2</v>
       </c>
     </row>
     <row r="25" spans="1:25" ht="12.75" customHeight="1">
-      <c r="A25" s="25"/>
-[...23 lines deleted...]
-      <c r="Y25" s="25"/>
+      <c r="A25" s="22"/>
+      <c r="B25" s="22"/>
+      <c r="C25" s="22"/>
+      <c r="D25" s="22"/>
+      <c r="E25" s="22"/>
+      <c r="F25" s="22"/>
+      <c r="G25" s="22"/>
+      <c r="H25" s="22"/>
+      <c r="I25" s="22"/>
+      <c r="J25" s="22"/>
+      <c r="K25" s="22"/>
+      <c r="L25" s="22"/>
+      <c r="M25" s="22"/>
+      <c r="N25" s="22"/>
+      <c r="O25" s="22"/>
+      <c r="P25" s="22"/>
+      <c r="Q25" s="22"/>
+      <c r="R25" s="22"/>
+      <c r="S25" s="22"/>
+      <c r="T25" s="22"/>
+      <c r="U25" s="22"/>
+      <c r="V25" s="22"/>
+      <c r="W25" s="22"/>
+      <c r="X25" s="22"/>
+      <c r="Y25" s="22"/>
     </row>
     <row r="27" spans="1:25" ht="12" customHeight="1">
-      <c r="A27" s="121"/>
-      <c r="B27" s="119" t="s">
+      <c r="A27" s="134"/>
+      <c r="B27" s="132" t="s">
         <v>39</v>
       </c>
-      <c r="C27" s="120"/>
-      <c r="D27" s="119" t="s">
+      <c r="C27" s="133"/>
+      <c r="D27" s="132" t="s">
         <v>40</v>
       </c>
-      <c r="E27" s="120"/>
-      <c r="F27" s="119" t="s">
+      <c r="E27" s="133"/>
+      <c r="F27" s="132" t="s">
         <v>41</v>
       </c>
-      <c r="G27" s="120"/>
-      <c r="H27" s="119" t="s">
+      <c r="G27" s="133"/>
+      <c r="H27" s="132" t="s">
         <v>42</v>
       </c>
-      <c r="I27" s="120"/>
-      <c r="J27" s="119" t="s">
+      <c r="I27" s="133"/>
+      <c r="J27" s="132" t="s">
         <v>43</v>
       </c>
-      <c r="K27" s="120"/>
-      <c r="L27" s="119" t="s">
+      <c r="K27" s="133"/>
+      <c r="L27" s="132" t="s">
         <v>44</v>
       </c>
-      <c r="M27" s="120"/>
-      <c r="N27" s="123" t="s">
+      <c r="M27" s="133"/>
+      <c r="N27" s="136" t="s">
         <v>45</v>
       </c>
-      <c r="O27" s="123"/>
-      <c r="P27" s="123" t="s">
+      <c r="O27" s="136"/>
+      <c r="P27" s="136" t="s">
         <v>46</v>
       </c>
-      <c r="Q27" s="123"/>
-      <c r="R27" s="123" t="s">
+      <c r="Q27" s="136"/>
+      <c r="R27" s="136" t="s">
         <v>47</v>
       </c>
-      <c r="S27" s="123"/>
-      <c r="T27" s="123" t="s">
+      <c r="S27" s="136"/>
+      <c r="T27" s="136" t="s">
         <v>48</v>
       </c>
-      <c r="U27" s="123"/>
-      <c r="V27" s="123" t="s">
+      <c r="U27" s="136"/>
+      <c r="V27" s="136" t="s">
         <v>49</v>
       </c>
-      <c r="W27" s="123"/>
-      <c r="X27" s="123" t="s">
+      <c r="W27" s="136"/>
+      <c r="X27" s="136" t="s">
         <v>50</v>
       </c>
-      <c r="Y27" s="123"/>
+      <c r="Y27" s="136"/>
     </row>
     <row r="28" spans="1:25" ht="67.5" customHeight="1">
-      <c r="A28" s="122"/>
-      <c r="B28" s="26" t="s">
+      <c r="A28" s="135"/>
+      <c r="B28" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="C28" s="26" t="s">
+      <c r="C28" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="D28" s="26" t="s">
+      <c r="D28" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="E28" s="26" t="s">
+      <c r="E28" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="F28" s="26" t="s">
+      <c r="F28" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="G28" s="26" t="s">
+      <c r="G28" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="H28" s="26" t="s">
+      <c r="H28" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="I28" s="26" t="s">
+      <c r="I28" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="J28" s="26" t="s">
+      <c r="J28" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="K28" s="26" t="s">
+      <c r="K28" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="L28" s="26" t="s">
+      <c r="L28" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="M28" s="26" t="s">
+      <c r="M28" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="N28" s="26" t="s">
+      <c r="N28" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="O28" s="26" t="s">
+      <c r="O28" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="P28" s="26" t="s">
+      <c r="P28" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="Q28" s="26" t="s">
+      <c r="Q28" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="R28" s="26" t="s">
+      <c r="R28" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="S28" s="26" t="s">
+      <c r="S28" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="T28" s="26" t="s">
+      <c r="T28" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="U28" s="26" t="s">
+      <c r="U28" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="V28" s="26" t="s">
+      <c r="V28" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="W28" s="26" t="s">
+      <c r="W28" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="X28" s="26" t="s">
+      <c r="X28" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="Y28" s="26" t="s">
+      <c r="Y28" s="23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:25">
-      <c r="A29" s="27" t="s">
+      <c r="A29" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="B29" s="86">
+      <c r="B29" s="75">
         <v>1699.5</v>
       </c>
-      <c r="C29" s="86">
+      <c r="C29" s="75">
         <v>138.9</v>
       </c>
-      <c r="D29" s="86">
+      <c r="D29" s="75">
         <v>3430.7</v>
       </c>
-      <c r="E29" s="87">
+      <c r="E29" s="76">
         <v>137.6</v>
       </c>
-      <c r="F29" s="86">
+      <c r="F29" s="75">
         <v>5192.1000000000004</v>
       </c>
-      <c r="G29" s="87">
+      <c r="G29" s="76">
         <v>117.7</v>
       </c>
-      <c r="H29" s="86">
+      <c r="H29" s="75">
         <v>6175.7</v>
       </c>
-      <c r="I29" s="87">
+      <c r="I29" s="76">
         <v>71.099999999999994</v>
       </c>
-      <c r="J29" s="86">
+      <c r="J29" s="75">
         <v>7154.9</v>
       </c>
-      <c r="K29" s="87">
+      <c r="K29" s="76">
         <v>59.2</v>
       </c>
-      <c r="L29" s="86">
+      <c r="L29" s="75">
         <v>7817.4</v>
       </c>
-      <c r="M29" s="87">
+      <c r="M29" s="76">
         <v>33.700000000000003</v>
       </c>
-      <c r="N29" s="86">
+      <c r="N29" s="75">
         <v>8996.2999999999993</v>
       </c>
-      <c r="O29" s="87">
+      <c r="O29" s="76">
         <v>57.3</v>
       </c>
-      <c r="P29" s="86">
+      <c r="P29" s="75">
         <v>10164.200000000001</v>
       </c>
-      <c r="Q29" s="87">
+      <c r="Q29" s="76">
         <v>54.3</v>
       </c>
-      <c r="R29" s="86">
+      <c r="R29" s="75">
         <v>11708.4</v>
       </c>
-      <c r="S29" s="87">
+      <c r="S29" s="76">
         <v>72.8</v>
       </c>
-      <c r="T29" s="86">
+      <c r="T29" s="75">
         <v>13356.4</v>
       </c>
-      <c r="U29" s="87">
+      <c r="U29" s="76">
         <v>77.900000000000006</v>
       </c>
-      <c r="V29" s="86">
+      <c r="V29" s="75">
         <v>14924.4</v>
       </c>
-      <c r="W29" s="87">
+      <c r="W29" s="76">
         <v>77.400000000000006</v>
       </c>
-      <c r="X29" s="86">
+      <c r="X29" s="75">
         <v>16568.099999999999</v>
       </c>
-      <c r="Y29" s="28">
+      <c r="Y29" s="25">
         <v>72.400000000000006</v>
       </c>
     </row>
     <row r="30" spans="1:25">
-      <c r="A30" s="29" t="s">
+      <c r="A30" s="26" t="s">
         <v>89</v>
       </c>
-      <c r="B30" s="88">
+      <c r="B30" s="77">
         <v>892</v>
       </c>
-      <c r="C30" s="88">
+      <c r="C30" s="77">
         <v>113.7</v>
       </c>
-      <c r="D30" s="88">
+      <c r="D30" s="77">
         <v>1808.6</v>
       </c>
-      <c r="E30" s="64">
+      <c r="E30" s="57">
         <v>114</v>
       </c>
-      <c r="F30" s="88">
+      <c r="F30" s="77">
         <v>2740.3</v>
       </c>
-      <c r="G30" s="64">
+      <c r="G30" s="57">
         <v>92</v>
       </c>
-      <c r="H30" s="88">
+      <c r="H30" s="77">
         <v>3225</v>
       </c>
-      <c r="I30" s="64">
+      <c r="I30" s="57">
         <v>54.1</v>
       </c>
-      <c r="J30" s="88">
+      <c r="J30" s="77">
         <v>3746.1</v>
       </c>
-      <c r="K30" s="64">
+      <c r="K30" s="57">
         <v>47.5</v>
       </c>
-      <c r="L30" s="88">
+      <c r="L30" s="77">
         <v>4169.5</v>
       </c>
-      <c r="M30" s="64">
+      <c r="M30" s="57">
         <v>44.1</v>
       </c>
-      <c r="N30" s="88">
+      <c r="N30" s="77">
         <v>4792.6000000000004</v>
       </c>
-      <c r="O30" s="64">
+      <c r="O30" s="57">
         <v>66.900000000000006</v>
       </c>
-      <c r="P30" s="88">
+      <c r="P30" s="77">
         <v>5396.4</v>
       </c>
-      <c r="Q30" s="64">
+      <c r="Q30" s="57">
         <v>57.2</v>
       </c>
-      <c r="R30" s="88">
+      <c r="R30" s="77">
         <v>6161.5</v>
       </c>
-      <c r="S30" s="64">
+      <c r="S30" s="57">
         <v>77</v>
       </c>
-      <c r="T30" s="88">
+      <c r="T30" s="77">
         <v>6966</v>
       </c>
-      <c r="U30" s="64">
+      <c r="U30" s="57">
         <v>82.3</v>
       </c>
-      <c r="V30" s="88">
+      <c r="V30" s="77">
         <v>7727.6</v>
       </c>
-      <c r="W30" s="64">
+      <c r="W30" s="57">
         <v>80.5</v>
       </c>
-      <c r="X30" s="88">
+      <c r="X30" s="77">
         <v>8546</v>
       </c>
-      <c r="Y30" s="28">
+      <c r="Y30" s="25">
         <v>73.599999999999994</v>
       </c>
     </row>
     <row r="31" spans="1:25">
-      <c r="A31" s="30" t="s">
+      <c r="A31" s="27" t="s">
         <v>90</v>
       </c>
-      <c r="B31" s="88" t="s">
-[...68 lines deleted...]
-      <c r="Y31" s="31" t="s">
+      <c r="B31" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D31" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="E31" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F31" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="G31" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="H31" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="I31" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="J31" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="K31" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="M31" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="N31" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="O31" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="P31" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q31" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="R31" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="S31" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="T31" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="U31" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="V31" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="W31" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="X31" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y31" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:25">
-      <c r="A32" s="29" t="s">
+      <c r="A32" s="26" t="s">
         <v>91</v>
       </c>
-      <c r="B32" s="88">
+      <c r="B32" s="77">
         <v>129.5</v>
       </c>
-      <c r="C32" s="88">
+      <c r="C32" s="77">
         <v>122.3</v>
       </c>
-      <c r="D32" s="88">
+      <c r="D32" s="77">
         <v>260</v>
       </c>
-      <c r="E32" s="64">
+      <c r="E32" s="57">
         <v>119.9</v>
       </c>
-      <c r="F32" s="88">
+      <c r="F32" s="77">
         <v>390.9</v>
       </c>
-      <c r="G32" s="64">
+      <c r="G32" s="57">
         <v>116</v>
       </c>
-      <c r="H32" s="88">
+      <c r="H32" s="77">
         <v>510.8</v>
       </c>
-      <c r="I32" s="64">
+      <c r="I32" s="57">
         <v>106</v>
       </c>
-      <c r="J32" s="88">
+      <c r="J32" s="77">
         <v>625.6</v>
       </c>
-      <c r="K32" s="64">
+      <c r="K32" s="57">
         <v>106</v>
       </c>
-      <c r="L32" s="88">
+      <c r="L32" s="77">
         <v>730.8</v>
       </c>
-      <c r="M32" s="64">
+      <c r="M32" s="57">
         <v>73.099999999999994</v>
       </c>
-      <c r="N32" s="88">
+      <c r="N32" s="77">
         <v>840.9</v>
       </c>
-      <c r="O32" s="64">
+      <c r="O32" s="57">
         <v>57.2</v>
       </c>
-      <c r="P32" s="88">
+      <c r="P32" s="77">
         <v>960</v>
       </c>
-      <c r="Q32" s="64">
+      <c r="Q32" s="57">
         <v>73</v>
       </c>
-      <c r="R32" s="88">
+      <c r="R32" s="77">
         <v>1097</v>
       </c>
-      <c r="S32" s="64">
+      <c r="S32" s="57">
         <v>99.2</v>
       </c>
-      <c r="T32" s="88">
+      <c r="T32" s="77">
         <v>1237.5</v>
       </c>
-      <c r="U32" s="64">
+      <c r="U32" s="57">
         <v>94.9</v>
       </c>
-      <c r="V32" s="88">
+      <c r="V32" s="77">
         <v>1374.4</v>
       </c>
-      <c r="W32" s="64">
+      <c r="W32" s="57">
         <v>91.2</v>
       </c>
-      <c r="X32" s="88">
+      <c r="X32" s="77">
         <v>1513</v>
       </c>
-      <c r="Y32" s="28">
+      <c r="Y32" s="25">
         <v>92.9</v>
       </c>
     </row>
     <row r="33" spans="1:25">
-      <c r="A33" s="30" t="s">
+      <c r="A33" s="27" t="s">
         <v>92</v>
       </c>
-      <c r="B33" s="88">
+      <c r="B33" s="77">
         <v>201.8</v>
       </c>
-      <c r="C33" s="88">
+      <c r="C33" s="77">
         <v>145.80000000000001</v>
       </c>
-      <c r="D33" s="88">
+      <c r="D33" s="77">
         <v>409.6</v>
       </c>
-      <c r="E33" s="64">
+      <c r="E33" s="57">
         <v>140.5</v>
       </c>
-      <c r="F33" s="88">
+      <c r="F33" s="77">
         <v>633.79999999999995</v>
       </c>
-      <c r="G33" s="64">
+      <c r="G33" s="57">
         <v>131.80000000000001</v>
       </c>
-      <c r="H33" s="88">
+      <c r="H33" s="77">
         <v>752.6</v>
       </c>
-      <c r="I33" s="64">
+      <c r="I33" s="57">
         <v>68.3</v>
       </c>
-      <c r="J33" s="88">
+      <c r="J33" s="77">
         <v>837.8</v>
       </c>
-      <c r="K33" s="64">
+      <c r="K33" s="57">
         <v>34.299999999999997</v>
       </c>
-      <c r="L33" s="88">
+      <c r="L33" s="77">
         <v>905.2</v>
       </c>
-      <c r="M33" s="64">
+      <c r="M33" s="57">
         <v>19.5</v>
       </c>
-      <c r="N33" s="88">
+      <c r="N33" s="77">
         <v>1115.5999999999999</v>
       </c>
-      <c r="O33" s="64">
+      <c r="O33" s="57">
         <v>51.4</v>
       </c>
-      <c r="P33" s="88">
+      <c r="P33" s="77">
         <v>1320.6</v>
       </c>
-      <c r="Q33" s="64">
+      <c r="Q33" s="57">
         <v>49.5</v>
       </c>
-      <c r="R33" s="88">
+      <c r="R33" s="77">
         <v>1600.4</v>
       </c>
-      <c r="S33" s="64">
+      <c r="S33" s="57">
         <v>58.5</v>
       </c>
-      <c r="T33" s="88">
+      <c r="T33" s="77">
         <v>1915.9</v>
       </c>
-      <c r="U33" s="64">
+      <c r="U33" s="57">
         <v>66.900000000000006</v>
       </c>
-      <c r="V33" s="88">
+      <c r="V33" s="77">
         <v>2201.9</v>
       </c>
-      <c r="W33" s="64">
+      <c r="W33" s="57">
         <v>69.099999999999994</v>
       </c>
-      <c r="X33" s="88">
+      <c r="X33" s="77">
         <v>2507.3000000000002</v>
       </c>
-      <c r="Y33" s="28">
+      <c r="Y33" s="25">
         <v>62.8</v>
       </c>
     </row>
     <row r="34" spans="1:25">
-      <c r="A34" s="30" t="s">
+      <c r="A34" s="27" t="s">
         <v>93</v>
       </c>
-      <c r="B34" s="88">
+      <c r="B34" s="77">
         <v>11.5</v>
       </c>
-      <c r="C34" s="88">
+      <c r="C34" s="77">
         <v>24.5</v>
       </c>
-      <c r="D34" s="88">
+      <c r="D34" s="77">
         <v>22.9</v>
       </c>
-      <c r="E34" s="64">
+      <c r="E34" s="57">
         <v>24.3</v>
       </c>
-      <c r="F34" s="88">
+      <c r="F34" s="77">
         <v>34.5</v>
       </c>
-      <c r="G34" s="64">
+      <c r="G34" s="57">
         <v>24.6</v>
       </c>
-      <c r="H34" s="88">
+      <c r="H34" s="77">
         <v>40.299999999999997</v>
       </c>
-      <c r="I34" s="64">
+      <c r="I34" s="57">
         <v>12.4</v>
       </c>
-      <c r="J34" s="88">
+      <c r="J34" s="77">
         <v>46</v>
       </c>
-      <c r="K34" s="64">
+      <c r="K34" s="57">
         <v>12.5</v>
       </c>
-      <c r="L34" s="88">
+      <c r="L34" s="77">
         <v>46</v>
       </c>
-      <c r="M34" s="65" t="s">
-[...2 lines deleted...]
-      <c r="N34" s="88">
+      <c r="M34" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="N34" s="77">
         <v>61.4</v>
       </c>
-      <c r="O34" s="64">
+      <c r="O34" s="57">
         <v>122.3</v>
       </c>
-      <c r="P34" s="88">
+      <c r="P34" s="77">
         <v>76.8</v>
       </c>
-      <c r="Q34" s="64">
+      <c r="Q34" s="57">
         <v>122.7</v>
       </c>
-      <c r="R34" s="88">
+      <c r="R34" s="77">
         <v>100.7</v>
       </c>
-      <c r="S34" s="64">
+      <c r="S34" s="57">
         <v>194</v>
       </c>
-      <c r="T34" s="88">
+      <c r="T34" s="77">
         <v>126.6</v>
       </c>
-      <c r="U34" s="64">
+      <c r="U34" s="57">
         <v>209</v>
       </c>
-      <c r="V34" s="88">
+      <c r="V34" s="77">
         <v>152.4</v>
       </c>
-      <c r="W34" s="64">
+      <c r="W34" s="57">
         <v>207.6</v>
       </c>
-      <c r="X34" s="88">
+      <c r="X34" s="77">
         <v>178.2</v>
       </c>
-      <c r="Y34" s="28">
+      <c r="Y34" s="25">
         <v>204.1</v>
       </c>
     </row>
     <row r="35" spans="1:25">
-      <c r="A35" s="30" t="s">
+      <c r="A35" s="27" t="s">
         <v>94</v>
       </c>
-      <c r="B35" s="88">
+      <c r="B35" s="77">
         <v>7.6</v>
       </c>
-      <c r="C35" s="88">
+      <c r="C35" s="77">
         <v>317.60000000000002</v>
       </c>
-      <c r="D35" s="88">
+      <c r="D35" s="77">
         <v>15.5</v>
       </c>
-      <c r="E35" s="64">
+      <c r="E35" s="57">
         <v>407.7</v>
       </c>
-      <c r="F35" s="88">
+      <c r="F35" s="77">
         <v>23.7</v>
       </c>
-      <c r="G35" s="64">
+      <c r="G35" s="57">
         <v>310.3</v>
       </c>
-      <c r="H35" s="88">
+      <c r="H35" s="77">
         <v>28.4</v>
       </c>
-      <c r="I35" s="64">
+      <c r="I35" s="57">
         <v>180.3</v>
       </c>
-      <c r="J35" s="88">
+      <c r="J35" s="77">
         <v>33.9</v>
       </c>
-      <c r="K35" s="64">
+      <c r="K35" s="57">
         <v>199.8</v>
       </c>
-      <c r="L35" s="88">
+      <c r="L35" s="77">
         <v>37.299999999999997</v>
       </c>
-      <c r="M35" s="64">
+      <c r="M35" s="57">
         <v>32.700000000000003</v>
       </c>
-      <c r="N35" s="88">
+      <c r="N35" s="77">
         <v>54.8</v>
       </c>
-      <c r="O35" s="64">
+      <c r="O35" s="57">
         <v>129.5</v>
       </c>
-      <c r="P35" s="88">
+      <c r="P35" s="77">
         <v>73</v>
       </c>
-      <c r="Q35" s="64">
+      <c r="Q35" s="57">
         <v>138.69999999999999</v>
       </c>
-      <c r="R35" s="88">
+      <c r="R35" s="77">
         <v>96.5</v>
       </c>
-      <c r="S35" s="64">
+      <c r="S35" s="57">
         <v>247.9</v>
       </c>
-      <c r="T35" s="88">
+      <c r="T35" s="77">
         <v>122.1</v>
       </c>
-      <c r="U35" s="64">
+      <c r="U35" s="57">
         <v>260.10000000000002</v>
       </c>
-      <c r="V35" s="88">
+      <c r="V35" s="77">
         <v>146.30000000000001</v>
       </c>
-      <c r="W35" s="64">
+      <c r="W35" s="57">
         <v>256.8</v>
       </c>
-      <c r="X35" s="88">
+      <c r="X35" s="77">
         <v>169.7</v>
       </c>
-      <c r="Y35" s="28">
+      <c r="Y35" s="25">
         <v>257.10000000000002</v>
       </c>
     </row>
     <row r="36" spans="1:25">
-      <c r="A36" s="30" t="s">
+      <c r="A36" s="27" t="s">
         <v>95</v>
       </c>
-      <c r="B36" s="88" t="s">
-[...35 lines deleted...]
-      <c r="N36" s="88">
+      <c r="B36" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="C36" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D36" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="E36" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F36" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="G36" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="H36" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="I36" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="J36" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="K36" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="L36" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="M36" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="N36" s="77">
         <v>0</v>
       </c>
-      <c r="O36" s="65" t="s">
-[...2 lines deleted...]
-      <c r="P36" s="88">
+      <c r="O36" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="P36" s="77">
         <v>0.1</v>
       </c>
-      <c r="Q36" s="65" t="s">
-[...2 lines deleted...]
-      <c r="R36" s="88">
+      <c r="Q36" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="R36" s="77">
         <v>0.1</v>
       </c>
-      <c r="S36" s="65" t="s">
-[...2 lines deleted...]
-      <c r="T36" s="88">
+      <c r="S36" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="T36" s="77">
         <v>0.2</v>
       </c>
-      <c r="U36" s="65" t="s">
-[...2 lines deleted...]
-      <c r="V36" s="88">
+      <c r="U36" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="V36" s="77">
         <v>0.2</v>
       </c>
-      <c r="W36" s="65" t="s">
-[...2 lines deleted...]
-      <c r="X36" s="88">
+      <c r="W36" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="X36" s="77">
         <v>0.3</v>
       </c>
-      <c r="Y36" s="31" t="s">
+      <c r="Y36" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:25">
-      <c r="A37" s="30" t="s">
+      <c r="A37" s="27" t="s">
         <v>96</v>
       </c>
-      <c r="B37" s="88">
+      <c r="B37" s="77">
         <v>59.5</v>
       </c>
-      <c r="C37" s="88">
+      <c r="C37" s="77">
         <v>468.4</v>
       </c>
-      <c r="D37" s="88">
+      <c r="D37" s="77">
         <v>119.1</v>
       </c>
-      <c r="E37" s="64">
+      <c r="E37" s="57">
         <v>464.9</v>
       </c>
-      <c r="F37" s="88">
+      <c r="F37" s="77">
         <v>178.9</v>
       </c>
-      <c r="G37" s="64">
+      <c r="G37" s="57">
         <v>467.7</v>
       </c>
-      <c r="H37" s="88">
+      <c r="H37" s="77">
         <v>208.7</v>
       </c>
-      <c r="I37" s="64">
+      <c r="I37" s="57">
         <v>235.4</v>
       </c>
-      <c r="J37" s="88">
+      <c r="J37" s="77">
         <v>238.5</v>
       </c>
-      <c r="K37" s="64">
+      <c r="K37" s="57">
         <v>236.5</v>
       </c>
-      <c r="L37" s="88">
+      <c r="L37" s="77">
         <v>238.5</v>
       </c>
-      <c r="M37" s="65" t="s">
-[...2 lines deleted...]
-      <c r="N37" s="88">
+      <c r="M37" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="N37" s="77">
         <v>279.7</v>
       </c>
-      <c r="O37" s="64">
+      <c r="O37" s="57">
         <v>63.4</v>
       </c>
-      <c r="P37" s="88">
+      <c r="P37" s="77">
         <v>320.89999999999998</v>
       </c>
-      <c r="Q37" s="64">
+      <c r="Q37" s="57">
         <v>63.5</v>
       </c>
-      <c r="R37" s="88">
+      <c r="R37" s="77">
         <v>385.2</v>
       </c>
-      <c r="S37" s="64">
+      <c r="S37" s="57">
         <v>100.5</v>
       </c>
-      <c r="T37" s="88">
+      <c r="T37" s="77">
         <v>454.4</v>
       </c>
-      <c r="U37" s="64">
+      <c r="U37" s="57">
         <v>108.2</v>
       </c>
-      <c r="V37" s="88">
+      <c r="V37" s="77">
         <v>523.6</v>
       </c>
-      <c r="W37" s="64">
+      <c r="W37" s="57">
         <v>107.9</v>
       </c>
-      <c r="X37" s="88">
+      <c r="X37" s="77">
         <v>592.9</v>
       </c>
-      <c r="Y37" s="28">
+      <c r="Y37" s="25">
         <v>106.1</v>
       </c>
     </row>
     <row r="38" spans="1:25">
-      <c r="A38" s="29" t="s">
+      <c r="A38" s="26" t="s">
         <v>97</v>
       </c>
-      <c r="B38" s="88">
+      <c r="B38" s="77">
         <v>25.4</v>
       </c>
-      <c r="C38" s="88">
+      <c r="C38" s="77">
         <v>1516.4</v>
       </c>
-      <c r="D38" s="88">
+      <c r="D38" s="77">
         <v>50.5</v>
       </c>
-      <c r="E38" s="64">
+      <c r="E38" s="57">
         <v>1431.8</v>
       </c>
-      <c r="F38" s="88">
+      <c r="F38" s="77">
         <v>75.3</v>
       </c>
-      <c r="G38" s="64">
+      <c r="G38" s="57">
         <v>1208.4000000000001</v>
       </c>
-      <c r="H38" s="88">
+      <c r="H38" s="77">
         <v>89.6</v>
       </c>
-      <c r="I38" s="64">
+      <c r="I38" s="57">
         <v>885.4</v>
       </c>
-      <c r="J38" s="88">
+      <c r="J38" s="77">
         <v>104</v>
       </c>
-      <c r="K38" s="64">
+      <c r="K38" s="57">
         <v>846.9</v>
       </c>
-      <c r="L38" s="88">
+      <c r="L38" s="77">
         <v>109.1</v>
       </c>
-      <c r="M38" s="64">
+      <c r="M38" s="57">
         <v>21.2</v>
       </c>
-      <c r="N38" s="88">
+      <c r="N38" s="77">
         <v>121.8</v>
       </c>
-      <c r="O38" s="64">
+      <c r="O38" s="57">
         <v>53</v>
       </c>
-      <c r="P38" s="88">
+      <c r="P38" s="77">
         <v>138.1</v>
       </c>
-      <c r="Q38" s="64">
+      <c r="Q38" s="57">
         <v>68.2</v>
       </c>
-      <c r="R38" s="88">
+      <c r="R38" s="77">
         <v>160.19999999999999</v>
       </c>
-      <c r="S38" s="64">
+      <c r="S38" s="57">
         <v>84.6</v>
       </c>
-      <c r="T38" s="88">
+      <c r="T38" s="77">
         <v>183.1</v>
       </c>
-      <c r="U38" s="64">
+      <c r="U38" s="57">
         <v>84.7</v>
       </c>
-      <c r="V38" s="88">
+      <c r="V38" s="77">
         <v>205.5</v>
       </c>
-      <c r="W38" s="64">
+      <c r="W38" s="57">
         <v>86.3</v>
       </c>
-      <c r="X38" s="88">
+      <c r="X38" s="77">
         <v>226</v>
       </c>
-      <c r="Y38" s="28">
+      <c r="Y38" s="25">
         <v>78.5</v>
       </c>
     </row>
     <row r="39" spans="1:25">
-      <c r="A39" s="30" t="s">
+      <c r="A39" s="27" t="s">
         <v>98</v>
       </c>
-      <c r="B39" s="88">
+      <c r="B39" s="77">
         <v>173</v>
       </c>
-      <c r="C39" s="88">
+      <c r="C39" s="77">
         <v>328.2</v>
       </c>
-      <c r="D39" s="88">
+      <c r="D39" s="77">
         <v>346.1</v>
       </c>
-      <c r="E39" s="64">
+      <c r="E39" s="57">
         <v>325.8</v>
       </c>
-      <c r="F39" s="88">
+      <c r="F39" s="77">
         <v>520.6</v>
       </c>
-      <c r="G39" s="64">
+      <c r="G39" s="57">
         <v>328.8</v>
       </c>
-      <c r="H39" s="88">
+      <c r="H39" s="77">
         <v>607.9</v>
       </c>
-      <c r="I39" s="64">
+      <c r="I39" s="57">
         <v>166.1</v>
       </c>
-      <c r="J39" s="88">
+      <c r="J39" s="77">
         <v>695.1</v>
       </c>
-      <c r="K39" s="64">
+      <c r="K39" s="57">
         <v>166.9</v>
       </c>
-      <c r="L39" s="88">
+      <c r="L39" s="77">
         <v>695.1</v>
       </c>
-      <c r="M39" s="65" t="s">
-[...2 lines deleted...]
-      <c r="N39" s="88">
+      <c r="M39" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="N39" s="77">
         <v>761.9</v>
       </c>
-      <c r="O39" s="64">
+      <c r="O39" s="57">
         <v>35.200000000000003</v>
       </c>
-      <c r="P39" s="88">
+      <c r="P39" s="77">
         <v>828.6</v>
       </c>
-      <c r="Q39" s="64">
+      <c r="Q39" s="57">
         <v>35.299999999999997</v>
       </c>
-      <c r="R39" s="88">
+      <c r="R39" s="77">
         <v>948.4</v>
       </c>
-      <c r="S39" s="64">
+      <c r="S39" s="57">
         <v>64.3</v>
       </c>
-      <c r="T39" s="88">
+      <c r="T39" s="77">
         <v>1077.5</v>
       </c>
-      <c r="U39" s="64">
+      <c r="U39" s="57">
         <v>69.2</v>
       </c>
-      <c r="V39" s="88">
+      <c r="V39" s="77">
         <v>1206.5999999999999</v>
       </c>
-      <c r="W39" s="64">
+      <c r="W39" s="57">
         <v>68.8</v>
       </c>
-      <c r="X39" s="88">
+      <c r="X39" s="77">
         <v>1335.7</v>
       </c>
-      <c r="Y39" s="28">
+      <c r="Y39" s="25">
         <v>67.599999999999994</v>
       </c>
     </row>
     <row r="40" spans="1:25">
-      <c r="A40" s="29" t="s">
+      <c r="A40" s="26" t="s">
         <v>99</v>
       </c>
-      <c r="B40" s="88">
+      <c r="B40" s="77">
         <v>62.3</v>
       </c>
-      <c r="C40" s="88" t="s">
-[...2 lines deleted...]
-      <c r="D40" s="88">
+      <c r="C40" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D40" s="77">
         <v>124.5</v>
       </c>
-      <c r="E40" s="65" t="s">
-[...2 lines deleted...]
-      <c r="F40" s="88">
+      <c r="E40" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F40" s="77">
         <v>187.3</v>
       </c>
-      <c r="G40" s="65" t="s">
-[...2 lines deleted...]
-      <c r="H40" s="88">
+      <c r="G40" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="H40" s="77">
         <v>218.7</v>
       </c>
-      <c r="I40" s="65" t="s">
-[...2 lines deleted...]
-      <c r="J40" s="88">
+      <c r="I40" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="J40" s="77">
         <v>250.1</v>
       </c>
-      <c r="K40" s="65" t="s">
-[...2 lines deleted...]
-      <c r="L40" s="88">
+      <c r="K40" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="L40" s="77">
         <v>250.1</v>
       </c>
-      <c r="M40" s="65" t="s">
-[...2 lines deleted...]
-      <c r="N40" s="88">
+      <c r="M40" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="N40" s="77">
         <v>250.1</v>
       </c>
-      <c r="O40" s="65" t="s">
-[...2 lines deleted...]
-      <c r="P40" s="88">
+      <c r="O40" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="P40" s="77">
         <v>250.1</v>
       </c>
-      <c r="Q40" s="65" t="s">
-[...2 lines deleted...]
-      <c r="R40" s="88">
+      <c r="Q40" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="R40" s="77">
         <v>250.1</v>
       </c>
-      <c r="S40" s="65" t="s">
-[...2 lines deleted...]
-      <c r="T40" s="88">
+      <c r="S40" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="T40" s="77">
         <v>250.1</v>
       </c>
-      <c r="U40" s="65" t="s">
-[...2 lines deleted...]
-      <c r="V40" s="88">
+      <c r="U40" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="V40" s="77">
         <v>250.1</v>
       </c>
-      <c r="W40" s="65" t="s">
-[...2 lines deleted...]
-      <c r="X40" s="88">
+      <c r="W40" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="X40" s="77">
         <v>250.1</v>
       </c>
-      <c r="Y40" s="31" t="s">
+      <c r="Y40" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:25">
-      <c r="A41" s="29" t="s">
+      <c r="A41" s="26" t="s">
         <v>100</v>
       </c>
-      <c r="B41" s="88">
+      <c r="B41" s="77">
         <v>50.4</v>
       </c>
-      <c r="C41" s="88">
+      <c r="C41" s="77">
         <v>78.3</v>
       </c>
-      <c r="D41" s="88">
+      <c r="D41" s="77">
         <v>101</v>
       </c>
-      <c r="E41" s="64">
+      <c r="E41" s="57">
         <v>76.5</v>
       </c>
-      <c r="F41" s="88">
+      <c r="F41" s="77">
         <v>148.1</v>
       </c>
-      <c r="G41" s="64">
+      <c r="G41" s="57">
         <v>69.3</v>
       </c>
-      <c r="H41" s="88">
+      <c r="H41" s="77">
         <v>193.1</v>
       </c>
-      <c r="I41" s="64">
+      <c r="I41" s="57">
         <v>65.400000000000006</v>
       </c>
-      <c r="J41" s="88">
+      <c r="J41" s="77">
         <v>234.4</v>
       </c>
-      <c r="K41" s="64">
+      <c r="K41" s="57">
         <v>60.1</v>
       </c>
-      <c r="L41" s="88">
+      <c r="L41" s="77">
         <v>288</v>
       </c>
-      <c r="M41" s="64">
+      <c r="M41" s="57">
         <v>97.6</v>
       </c>
-      <c r="N41" s="88">
+      <c r="N41" s="77">
         <v>351.3</v>
       </c>
-      <c r="O41" s="64">
+      <c r="O41" s="57">
         <v>106.4</v>
       </c>
-      <c r="P41" s="88">
+      <c r="P41" s="77">
         <v>414.3</v>
       </c>
-      <c r="Q41" s="64">
+      <c r="Q41" s="57">
         <v>117.5</v>
       </c>
-      <c r="R41" s="88">
+      <c r="R41" s="77">
         <v>495.5</v>
       </c>
-      <c r="S41" s="64">
+      <c r="S41" s="57">
         <v>150.4</v>
       </c>
-      <c r="T41" s="88">
+      <c r="T41" s="77">
         <v>581</v>
       </c>
-      <c r="U41" s="64">
+      <c r="U41" s="57">
         <v>141.69999999999999</v>
       </c>
-      <c r="V41" s="88">
+      <c r="V41" s="77">
         <v>664.3</v>
       </c>
-      <c r="W41" s="64">
+      <c r="W41" s="57">
         <v>142.30000000000001</v>
       </c>
-      <c r="X41" s="88">
+      <c r="X41" s="77">
         <v>747.2</v>
       </c>
-      <c r="Y41" s="28">
+      <c r="Y41" s="25">
         <v>146.6</v>
       </c>
     </row>
     <row r="42" spans="1:25">
-      <c r="A42" s="30" t="s">
+      <c r="A42" s="27" t="s">
         <v>101</v>
       </c>
-      <c r="B42" s="88">
+      <c r="B42" s="77">
         <v>5</v>
       </c>
-      <c r="C42" s="88">
+      <c r="C42" s="77">
         <v>74.599999999999994</v>
       </c>
-      <c r="D42" s="88">
+      <c r="D42" s="77">
         <v>9.9</v>
       </c>
-      <c r="E42" s="64">
+      <c r="E42" s="57">
         <v>74</v>
       </c>
-      <c r="F42" s="88">
+      <c r="F42" s="77">
         <v>14.7</v>
       </c>
-      <c r="G42" s="64">
+      <c r="G42" s="57">
         <v>70.8</v>
       </c>
-      <c r="H42" s="88">
+      <c r="H42" s="77">
         <v>16.899999999999999</v>
       </c>
-      <c r="I42" s="64">
+      <c r="I42" s="57">
         <v>33.6</v>
       </c>
-      <c r="J42" s="88">
+      <c r="J42" s="77">
         <v>19.2</v>
       </c>
-      <c r="K42" s="64">
+      <c r="K42" s="57">
         <v>33.700000000000003</v>
       </c>
-      <c r="L42" s="88">
+      <c r="L42" s="77">
         <v>19.600000000000001</v>
       </c>
-      <c r="M42" s="64">
+      <c r="M42" s="57">
         <v>9.1</v>
       </c>
-      <c r="N42" s="88">
+      <c r="N42" s="77">
         <v>19.899999999999999</v>
       </c>
-      <c r="O42" s="64">
+      <c r="O42" s="57">
         <v>4.5999999999999996</v>
       </c>
-      <c r="P42" s="88">
+      <c r="P42" s="77">
         <v>20.100000000000001</v>
       </c>
-      <c r="Q42" s="64">
+      <c r="Q42" s="57">
         <v>4.5999999999999996</v>
       </c>
-      <c r="R42" s="88">
+      <c r="R42" s="77">
         <v>20.3</v>
       </c>
-      <c r="S42" s="64">
+      <c r="S42" s="57">
         <v>4.5999999999999996</v>
       </c>
-      <c r="T42" s="88">
+      <c r="T42" s="77">
         <v>20.6</v>
       </c>
-      <c r="U42" s="64">
+      <c r="U42" s="57">
         <v>4.5999999999999996</v>
       </c>
-      <c r="V42" s="88">
+      <c r="V42" s="77">
         <v>20.8</v>
       </c>
-      <c r="W42" s="64">
+      <c r="W42" s="57">
         <v>4.9000000000000004</v>
       </c>
-      <c r="X42" s="88">
+      <c r="X42" s="77">
         <v>21</v>
       </c>
-      <c r="Y42" s="28">
+      <c r="Y42" s="25">
         <v>4.8</v>
       </c>
     </row>
     <row r="43" spans="1:25">
-      <c r="A43" s="29" t="s">
+      <c r="A43" s="26" t="s">
         <v>102</v>
       </c>
-      <c r="B43" s="88">
+      <c r="B43" s="77">
         <v>8.1999999999999993</v>
       </c>
-      <c r="C43" s="88">
+      <c r="C43" s="77">
         <v>338.6</v>
       </c>
-      <c r="D43" s="88">
+      <c r="D43" s="77">
         <v>16.3</v>
       </c>
-      <c r="E43" s="64">
+      <c r="E43" s="57">
         <v>336</v>
       </c>
-      <c r="F43" s="88">
+      <c r="F43" s="77">
         <v>24.6</v>
       </c>
-      <c r="G43" s="64">
+      <c r="G43" s="57">
         <v>339.2</v>
       </c>
-      <c r="H43" s="88">
+      <c r="H43" s="77">
         <v>28.7</v>
       </c>
-      <c r="I43" s="64">
+      <c r="I43" s="57">
         <v>171.3</v>
       </c>
-      <c r="J43" s="88">
+      <c r="J43" s="77">
         <v>32.799999999999997</v>
       </c>
-      <c r="K43" s="64">
+      <c r="K43" s="57">
         <v>172.2</v>
       </c>
-      <c r="L43" s="88">
+      <c r="L43" s="77">
         <v>32.799999999999997</v>
       </c>
-      <c r="M43" s="65" t="s">
-[...2 lines deleted...]
-      <c r="N43" s="88">
+      <c r="M43" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="N43" s="77">
         <v>32.799999999999997</v>
       </c>
-      <c r="O43" s="65" t="s">
-[...2 lines deleted...]
-      <c r="P43" s="88">
+      <c r="O43" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="P43" s="77">
         <v>32.799999999999997</v>
       </c>
-      <c r="Q43" s="65" t="s">
-[...2 lines deleted...]
-      <c r="R43" s="88">
+      <c r="Q43" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="R43" s="77">
         <v>32.799999999999997</v>
       </c>
-      <c r="S43" s="65" t="s">
-[...2 lines deleted...]
-      <c r="T43" s="88">
+      <c r="S43" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="T43" s="77">
         <v>32.799999999999997</v>
       </c>
-      <c r="U43" s="65" t="s">
-[...2 lines deleted...]
-      <c r="V43" s="88">
+      <c r="U43" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="V43" s="77">
         <v>32.799999999999997</v>
       </c>
-      <c r="W43" s="65" t="s">
-[...2 lines deleted...]
-      <c r="X43" s="88">
+      <c r="W43" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="X43" s="77">
         <v>32.799999999999997</v>
       </c>
-      <c r="Y43" s="31" t="s">
+      <c r="Y43" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:25">
-      <c r="A44" s="29" t="s">
+      <c r="A44" s="26" t="s">
         <v>103</v>
       </c>
-      <c r="B44" s="88">
+      <c r="B44" s="77">
         <v>21.8</v>
       </c>
-      <c r="C44" s="88">
+      <c r="C44" s="77">
         <v>2269.3000000000002</v>
       </c>
-      <c r="D44" s="88">
+      <c r="D44" s="77">
         <v>43.5</v>
       </c>
-      <c r="E44" s="64">
+      <c r="E44" s="57">
         <v>2341.4</v>
       </c>
-      <c r="F44" s="88">
+      <c r="F44" s="77">
         <v>64.599999999999994</v>
       </c>
-      <c r="G44" s="64">
+      <c r="G44" s="57">
         <v>2215.3000000000002</v>
       </c>
-      <c r="H44" s="88">
+      <c r="H44" s="77">
         <v>74.7</v>
       </c>
-      <c r="I44" s="64">
+      <c r="I44" s="57">
         <v>852.8</v>
       </c>
-      <c r="J44" s="88">
+      <c r="J44" s="77">
         <v>84.9</v>
       </c>
-      <c r="K44" s="64">
+      <c r="K44" s="57">
         <v>794.5</v>
       </c>
-      <c r="L44" s="88">
+      <c r="L44" s="77">
         <v>87.4</v>
       </c>
-      <c r="M44" s="64">
+      <c r="M44" s="57">
         <v>10.7</v>
       </c>
-      <c r="N44" s="88">
+      <c r="N44" s="77">
         <v>91.7</v>
       </c>
-      <c r="O44" s="64">
+      <c r="O44" s="57">
         <v>18.399999999999999</v>
       </c>
-      <c r="P44" s="88">
+      <c r="P44" s="77">
         <v>96.3</v>
       </c>
-      <c r="Q44" s="64">
+      <c r="Q44" s="57">
         <v>19.3</v>
       </c>
-      <c r="R44" s="88">
+      <c r="R44" s="77">
         <v>101.6</v>
       </c>
-      <c r="S44" s="64">
+      <c r="S44" s="57">
         <v>23.3</v>
       </c>
-      <c r="T44" s="88">
+      <c r="T44" s="77">
         <v>107.2</v>
       </c>
-      <c r="U44" s="64">
+      <c r="U44" s="57">
         <v>24.8</v>
       </c>
-      <c r="V44" s="88">
+      <c r="V44" s="77">
         <v>112.9</v>
       </c>
-      <c r="W44" s="64">
+      <c r="W44" s="57">
         <v>25.5</v>
       </c>
-      <c r="X44" s="88">
+      <c r="X44" s="77">
         <v>119</v>
       </c>
-      <c r="Y44" s="28">
+      <c r="Y44" s="25">
         <v>26.7</v>
       </c>
     </row>
     <row r="45" spans="1:25">
-      <c r="A45" s="29" t="s">
+      <c r="A45" s="26" t="s">
         <v>104</v>
       </c>
-      <c r="B45" s="88">
+      <c r="B45" s="77">
         <v>14.1</v>
       </c>
-      <c r="C45" s="88" t="s">
-[...2 lines deleted...]
-      <c r="D45" s="88">
+      <c r="C45" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D45" s="77">
         <v>28.2</v>
       </c>
-      <c r="E45" s="65" t="s">
-[...2 lines deleted...]
-      <c r="F45" s="88">
+      <c r="E45" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F45" s="77">
         <v>42.4</v>
       </c>
-      <c r="G45" s="65" t="s">
-[...2 lines deleted...]
-      <c r="H45" s="88">
+      <c r="G45" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="H45" s="77">
         <v>49.3</v>
       </c>
-      <c r="I45" s="65" t="s">
-[...2 lines deleted...]
-      <c r="J45" s="88">
+      <c r="I45" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="J45" s="77">
         <v>56.3</v>
       </c>
-      <c r="K45" s="65" t="s">
-[...2 lines deleted...]
-      <c r="L45" s="88">
+      <c r="K45" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="L45" s="77">
         <v>56.3</v>
       </c>
-      <c r="M45" s="65" t="s">
-[...2 lines deleted...]
-      <c r="N45" s="88">
+      <c r="M45" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="N45" s="77">
         <v>56.3</v>
       </c>
-      <c r="O45" s="65" t="s">
-[...2 lines deleted...]
-      <c r="P45" s="88">
+      <c r="O45" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="P45" s="77">
         <v>56.5</v>
       </c>
-      <c r="Q45" s="64">
+      <c r="Q45" s="57">
         <v>1.6</v>
       </c>
-      <c r="R45" s="88">
+      <c r="R45" s="77">
         <v>56.7</v>
       </c>
-      <c r="S45" s="64">
+      <c r="S45" s="57">
         <v>1.5</v>
       </c>
-      <c r="T45" s="88">
+      <c r="T45" s="77">
         <v>57</v>
       </c>
-      <c r="U45" s="64">
+      <c r="U45" s="57">
         <v>1.9</v>
       </c>
-      <c r="V45" s="88">
+      <c r="V45" s="77">
         <v>57.4</v>
       </c>
-      <c r="W45" s="64">
+      <c r="W45" s="57">
         <v>2.4</v>
       </c>
-      <c r="X45" s="88">
+      <c r="X45" s="77">
         <v>57.9</v>
       </c>
-      <c r="Y45" s="28">
+      <c r="Y45" s="25">
         <v>3.3</v>
       </c>
     </row>
     <row r="46" spans="1:25">
-      <c r="A46" s="29" t="s">
+      <c r="A46" s="26" t="s">
         <v>105</v>
       </c>
-      <c r="B46" s="88">
+      <c r="B46" s="77">
         <v>0</v>
       </c>
-      <c r="C46" s="88">
+      <c r="C46" s="77">
         <v>7.4</v>
       </c>
-      <c r="D46" s="88">
+      <c r="D46" s="77">
         <v>0.1</v>
       </c>
-      <c r="E46" s="64">
+      <c r="E46" s="57">
         <v>7.3</v>
       </c>
-      <c r="F46" s="88">
+      <c r="F46" s="77">
         <v>0.1</v>
       </c>
-      <c r="G46" s="64">
+      <c r="G46" s="57">
         <v>4</v>
       </c>
-      <c r="H46" s="88">
+      <c r="H46" s="77">
         <v>0.1</v>
       </c>
-      <c r="I46" s="65" t="s">
-[...2 lines deleted...]
-      <c r="J46" s="88">
+      <c r="I46" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="J46" s="77">
         <v>0.1</v>
       </c>
-      <c r="K46" s="65" t="s">
-[...2 lines deleted...]
-      <c r="L46" s="88">
+      <c r="K46" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="L46" s="77">
         <v>0.1</v>
       </c>
-      <c r="M46" s="65" t="s">
-[...2 lines deleted...]
-      <c r="N46" s="88">
+      <c r="M46" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="N46" s="77">
         <v>3.5</v>
       </c>
-      <c r="O46" s="64">
+      <c r="O46" s="57">
         <v>13856.2</v>
       </c>
-      <c r="P46" s="88">
+      <c r="P46" s="77">
         <v>6.8</v>
       </c>
-      <c r="Q46" s="64">
+      <c r="Q46" s="57">
         <v>13894.2</v>
       </c>
-      <c r="R46" s="88">
+      <c r="R46" s="77">
         <v>12</v>
       </c>
-      <c r="S46" s="64">
+      <c r="S46" s="57">
         <v>21976.7</v>
       </c>
-      <c r="T46" s="88">
+      <c r="T46" s="77">
         <v>17.600000000000001</v>
       </c>
-      <c r="U46" s="64">
+      <c r="U46" s="57">
         <v>23667.599999999999</v>
       </c>
-      <c r="V46" s="88">
+      <c r="V46" s="77">
         <v>23.2</v>
       </c>
-      <c r="W46" s="65" t="s">
-[...2 lines deleted...]
-      <c r="X46" s="88">
+      <c r="W46" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="X46" s="77">
         <v>28.8</v>
       </c>
-      <c r="Y46" s="31" t="s">
+      <c r="Y46" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:25">
-      <c r="A47" s="30" t="s">
+      <c r="A47" s="27" t="s">
         <v>106</v>
       </c>
-      <c r="B47" s="88">
+      <c r="B47" s="77">
         <v>30.6</v>
       </c>
-      <c r="C47" s="88">
+      <c r="C47" s="77">
         <v>205036.9</v>
       </c>
-      <c r="D47" s="88">
+      <c r="D47" s="77">
         <v>61.1</v>
       </c>
-      <c r="E47" s="64">
+      <c r="E47" s="57">
         <v>203508.2</v>
       </c>
-      <c r="F47" s="88">
+      <c r="F47" s="77">
         <v>91.7</v>
       </c>
-      <c r="G47" s="64">
+      <c r="G47" s="57">
         <v>203671.4</v>
       </c>
-      <c r="H47" s="88">
+      <c r="H47" s="77">
         <v>106.8</v>
       </c>
-      <c r="I47" s="64">
+      <c r="I47" s="57">
         <v>101891.7</v>
       </c>
-      <c r="J47" s="88">
+      <c r="J47" s="77">
         <v>122</v>
       </c>
-      <c r="K47" s="64">
+      <c r="K47" s="57">
         <v>102374.2</v>
       </c>
-      <c r="L47" s="88">
+      <c r="L47" s="77">
         <v>123.4</v>
       </c>
-      <c r="M47" s="64">
+      <c r="M47" s="57">
         <v>4.2</v>
       </c>
-      <c r="N47" s="88">
+      <c r="N47" s="77">
         <v>124.1</v>
       </c>
-      <c r="O47" s="64">
+      <c r="O47" s="57">
         <v>2.1</v>
       </c>
-      <c r="P47" s="88">
+      <c r="P47" s="77">
         <v>124.8</v>
       </c>
-      <c r="Q47" s="64">
+      <c r="Q47" s="57">
         <v>2.1</v>
       </c>
-      <c r="R47" s="88">
+      <c r="R47" s="77">
         <v>125.5</v>
       </c>
-      <c r="S47" s="64">
+      <c r="S47" s="57">
         <v>2.1</v>
       </c>
-      <c r="T47" s="88">
+      <c r="T47" s="77">
         <v>126.2</v>
       </c>
-      <c r="U47" s="64">
+      <c r="U47" s="57">
         <v>2.1</v>
       </c>
-      <c r="V47" s="88">
+      <c r="V47" s="77">
         <v>126.9</v>
       </c>
-      <c r="W47" s="64">
+      <c r="W47" s="57">
         <v>2.1</v>
       </c>
-      <c r="X47" s="88">
+      <c r="X47" s="77">
         <v>127.6</v>
       </c>
-      <c r="Y47" s="28">
+      <c r="Y47" s="25">
         <v>2.1</v>
       </c>
     </row>
     <row r="48" spans="1:25">
-      <c r="A48" s="32" t="s">
+      <c r="A48" s="29" t="s">
         <v>107</v>
       </c>
-      <c r="B48" s="89">
+      <c r="B48" s="78">
         <v>6.8</v>
       </c>
-      <c r="C48" s="89">
+      <c r="C48" s="78">
         <v>173.2</v>
       </c>
-      <c r="D48" s="89">
+      <c r="D48" s="78">
         <v>13.7</v>
       </c>
-      <c r="E48" s="33">
+      <c r="E48" s="30">
         <v>172</v>
       </c>
-      <c r="F48" s="89">
+      <c r="F48" s="78">
         <v>20.6</v>
       </c>
-      <c r="G48" s="33">
+      <c r="G48" s="30">
         <v>173.6</v>
       </c>
-      <c r="H48" s="89">
+      <c r="H48" s="78">
         <v>24.1</v>
       </c>
-      <c r="I48" s="33">
+      <c r="I48" s="30">
         <v>90.7</v>
       </c>
-      <c r="J48" s="89">
+      <c r="J48" s="78">
         <v>28.1</v>
       </c>
-      <c r="K48" s="33">
+      <c r="K48" s="30">
         <v>100.9</v>
       </c>
-      <c r="L48" s="89">
+      <c r="L48" s="78">
         <v>28.1</v>
       </c>
-      <c r="M48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N48" s="89">
+      <c r="M48" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="N48" s="78">
         <v>38.1</v>
       </c>
-      <c r="O48" s="33">
+      <c r="O48" s="30">
         <v>134.1</v>
       </c>
-      <c r="P48" s="89">
+      <c r="P48" s="78">
         <v>48.2</v>
       </c>
-      <c r="Q48" s="33">
+      <c r="Q48" s="30">
         <v>134.4</v>
       </c>
-      <c r="R48" s="89">
+      <c r="R48" s="78">
         <v>63.8</v>
       </c>
-      <c r="S48" s="33">
+      <c r="S48" s="30">
         <v>212.6</v>
       </c>
-      <c r="T48" s="89">
+      <c r="T48" s="78">
         <v>80.7</v>
       </c>
-      <c r="U48" s="33">
+      <c r="U48" s="30">
         <v>229</v>
       </c>
-      <c r="V48" s="89">
+      <c r="V48" s="78">
         <v>97.6</v>
       </c>
-      <c r="W48" s="33">
+      <c r="W48" s="30">
         <v>227.5</v>
       </c>
-      <c r="X48" s="89">
+      <c r="X48" s="78">
         <v>114.4</v>
       </c>
-      <c r="Y48" s="33">
+      <c r="Y48" s="30">
         <v>223.6</v>
       </c>
     </row>
     <row r="51" spans="1:25" ht="15" customHeight="1">
-      <c r="A51" s="121"/>
-      <c r="B51" s="119" t="s">
+      <c r="A51" s="134"/>
+      <c r="B51" s="132" t="s">
         <v>52</v>
       </c>
-      <c r="C51" s="120"/>
-      <c r="D51" s="119" t="s">
+      <c r="C51" s="133"/>
+      <c r="D51" s="132" t="s">
         <v>53</v>
       </c>
-      <c r="E51" s="120"/>
-      <c r="F51" s="119" t="s">
+      <c r="E51" s="133"/>
+      <c r="F51" s="132" t="s">
         <v>54</v>
       </c>
-      <c r="G51" s="120"/>
-      <c r="H51" s="119" t="s">
+      <c r="G51" s="133"/>
+      <c r="H51" s="132" t="s">
         <v>55</v>
       </c>
-      <c r="I51" s="120"/>
-      <c r="J51" s="119" t="s">
+      <c r="I51" s="133"/>
+      <c r="J51" s="132" t="s">
         <v>56</v>
       </c>
-      <c r="K51" s="120"/>
-      <c r="L51" s="119" t="s">
+      <c r="K51" s="133"/>
+      <c r="L51" s="132" t="s">
         <v>57</v>
       </c>
-      <c r="M51" s="120"/>
-      <c r="N51" s="123" t="s">
+      <c r="M51" s="133"/>
+      <c r="N51" s="136" t="s">
         <v>58</v>
       </c>
-      <c r="O51" s="123"/>
-      <c r="P51" s="123" t="s">
+      <c r="O51" s="136"/>
+      <c r="P51" s="136" t="s">
         <v>59</v>
       </c>
-      <c r="Q51" s="123"/>
-      <c r="R51" s="123" t="s">
+      <c r="Q51" s="136"/>
+      <c r="R51" s="136" t="s">
         <v>60</v>
       </c>
-      <c r="S51" s="123"/>
-      <c r="T51" s="123" t="s">
+      <c r="S51" s="136"/>
+      <c r="T51" s="136" t="s">
         <v>61</v>
       </c>
-      <c r="U51" s="123"/>
-      <c r="V51" s="123" t="s">
+      <c r="U51" s="136"/>
+      <c r="V51" s="136" t="s">
         <v>62</v>
       </c>
-      <c r="W51" s="123"/>
-      <c r="X51" s="123" t="s">
+      <c r="W51" s="136"/>
+      <c r="X51" s="136" t="s">
         <v>63</v>
       </c>
-      <c r="Y51" s="123"/>
+      <c r="Y51" s="136"/>
     </row>
     <row r="52" spans="1:25" ht="67.5" customHeight="1">
-      <c r="A52" s="122"/>
-      <c r="B52" s="26" t="s">
+      <c r="A52" s="135"/>
+      <c r="B52" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="C52" s="26" t="s">
+      <c r="C52" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="D52" s="26" t="s">
+      <c r="D52" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="E52" s="26" t="s">
+      <c r="E52" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="F52" s="26" t="s">
+      <c r="F52" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="G52" s="26" t="s">
+      <c r="G52" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="H52" s="26" t="s">
+      <c r="H52" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="I52" s="26" t="s">
+      <c r="I52" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="J52" s="26" t="s">
+      <c r="J52" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="K52" s="26" t="s">
+      <c r="K52" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="L52" s="26" t="s">
+      <c r="L52" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="M52" s="26" t="s">
+      <c r="M52" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="N52" s="26" t="s">
+      <c r="N52" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="O52" s="26" t="s">
+      <c r="O52" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="P52" s="26" t="s">
+      <c r="P52" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="Q52" s="26" t="s">
+      <c r="Q52" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="R52" s="26" t="s">
+      <c r="R52" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="S52" s="26" t="s">
+      <c r="S52" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="T52" s="26" t="s">
+      <c r="T52" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="U52" s="26" t="s">
+      <c r="U52" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="V52" s="26" t="s">
+      <c r="V52" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="W52" s="26" t="s">
+      <c r="W52" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="X52" s="26" t="s">
+      <c r="X52" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="Y52" s="26" t="s">
+      <c r="Y52" s="23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="53" spans="1:25">
-      <c r="A53" s="27" t="s">
+      <c r="A53" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="B53" s="90">
+      <c r="B53" s="79">
         <v>1790.1</v>
       </c>
-      <c r="C53" s="90">
+      <c r="C53" s="79">
         <v>95.4</v>
       </c>
-      <c r="D53" s="90">
+      <c r="D53" s="79">
         <v>3607.8</v>
       </c>
-      <c r="E53" s="28">
+      <c r="E53" s="25">
         <v>95.3</v>
       </c>
-      <c r="F53" s="90">
+      <c r="F53" s="79">
         <v>5642.3</v>
       </c>
-      <c r="G53" s="28">
+      <c r="G53" s="25">
         <v>104.8</v>
       </c>
-      <c r="H53" s="90">
+      <c r="H53" s="79">
         <v>7600</v>
       </c>
-      <c r="I53" s="28">
+      <c r="I53" s="25">
         <v>175.8</v>
       </c>
-      <c r="J53" s="90">
+      <c r="J53" s="79">
         <v>9623.9</v>
       </c>
-      <c r="K53" s="28">
+      <c r="K53" s="25">
         <v>182</v>
       </c>
-      <c r="L53" s="90">
+      <c r="L53" s="79">
         <v>11793.4</v>
       </c>
-      <c r="M53" s="28">
+      <c r="M53" s="25">
         <v>297.2</v>
       </c>
-      <c r="N53" s="90">
+      <c r="N53" s="79">
         <v>13712.6</v>
       </c>
-      <c r="O53" s="28">
+      <c r="O53" s="25">
         <v>147.69999999999999</v>
       </c>
-      <c r="P53" s="90">
+      <c r="P53" s="79">
         <v>15619.4</v>
       </c>
-      <c r="Q53" s="28">
+      <c r="Q53" s="25">
         <v>148.80000000000001</v>
       </c>
-      <c r="R53" s="90">
+      <c r="R53" s="79">
         <v>17694.2</v>
       </c>
-      <c r="S53" s="28">
+      <c r="S53" s="25">
         <v>122.5</v>
       </c>
-      <c r="T53" s="90">
+      <c r="T53" s="79">
         <v>19579.400000000001</v>
       </c>
-      <c r="U53" s="28">
+      <c r="U53" s="25">
         <v>104.9</v>
       </c>
-      <c r="V53" s="90">
+      <c r="V53" s="79">
         <v>21532</v>
       </c>
-      <c r="W53" s="28">
+      <c r="W53" s="25">
         <v>114.9</v>
       </c>
-      <c r="X53" s="90">
+      <c r="X53" s="79">
         <v>23614.400000000001</v>
       </c>
-      <c r="Y53" s="28">
+      <c r="Y53" s="25">
         <v>118</v>
       </c>
     </row>
     <row r="54" spans="1:25">
-      <c r="A54" s="29" t="s">
+      <c r="A54" s="26" t="s">
         <v>89</v>
       </c>
-      <c r="B54" s="90">
+      <c r="B54" s="79">
         <v>805.5</v>
       </c>
-      <c r="C54" s="90">
+      <c r="C54" s="79">
         <v>81.8</v>
       </c>
-      <c r="D54" s="90">
+      <c r="D54" s="79">
         <v>1581</v>
       </c>
-      <c r="E54" s="28">
+      <c r="E54" s="25">
         <v>76.8</v>
       </c>
-      <c r="F54" s="90">
+      <c r="F54" s="79">
         <v>2377.5</v>
       </c>
-      <c r="G54" s="28">
+      <c r="G54" s="25">
         <v>77.599999999999994</v>
       </c>
-      <c r="H54" s="90">
+      <c r="H54" s="79">
         <v>3193.8</v>
       </c>
-      <c r="I54" s="28">
+      <c r="I54" s="25">
         <v>148.80000000000001</v>
       </c>
-      <c r="J54" s="90">
+      <c r="J54" s="79">
         <v>4114.8</v>
       </c>
-      <c r="K54" s="28">
+      <c r="K54" s="25">
         <v>155.6</v>
       </c>
-      <c r="L54" s="90">
+      <c r="L54" s="79">
         <v>5058.8</v>
       </c>
-      <c r="M54" s="28">
+      <c r="M54" s="25">
         <v>202.3</v>
       </c>
-      <c r="N54" s="90">
+      <c r="N54" s="79">
         <v>5920.2</v>
       </c>
-      <c r="O54" s="28">
+      <c r="O54" s="25">
         <v>125.5</v>
       </c>
-      <c r="P54" s="90">
+      <c r="P54" s="79">
         <v>6768.8</v>
       </c>
-      <c r="Q54" s="28">
+      <c r="Q54" s="25">
         <v>128.1</v>
       </c>
-      <c r="R54" s="90">
+      <c r="R54" s="79">
         <v>7626.5</v>
       </c>
-      <c r="S54" s="28">
+      <c r="S54" s="25">
         <v>102.2</v>
       </c>
-      <c r="T54" s="90">
+      <c r="T54" s="79">
         <v>8419.7000000000007</v>
       </c>
-      <c r="U54" s="28">
+      <c r="U54" s="25">
         <v>90.4</v>
       </c>
-      <c r="V54" s="90">
+      <c r="V54" s="79">
         <v>9243.4</v>
       </c>
-      <c r="W54" s="28">
+      <c r="W54" s="25">
         <v>99.8</v>
       </c>
-      <c r="X54" s="90">
+      <c r="X54" s="79">
         <v>10055.700000000001</v>
       </c>
-      <c r="Y54" s="28">
+      <c r="Y54" s="25">
         <v>92.4</v>
       </c>
     </row>
     <row r="55" spans="1:25">
-      <c r="A55" s="30" t="s">
+      <c r="A55" s="27" t="s">
         <v>90</v>
       </c>
-      <c r="B55" s="90" t="s">
-[...68 lines deleted...]
-      <c r="Y55" s="31" t="s">
+      <c r="B55" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="C55" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="D55" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="E55" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="F55" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="G55" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="H55" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="I55" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="J55" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="K55" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="L55" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="M55" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="N55" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="O55" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="P55" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q55" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="R55" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="S55" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="T55" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="U55" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="V55" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="W55" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="X55" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y55" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:25">
-      <c r="A56" s="29" t="s">
+      <c r="A56" s="26" t="s">
         <v>91</v>
       </c>
-      <c r="B56" s="90">
+      <c r="B56" s="79">
         <v>138.19999999999999</v>
       </c>
-      <c r="C56" s="90">
+      <c r="C56" s="79">
         <v>96.7</v>
       </c>
-      <c r="D56" s="90">
+      <c r="D56" s="79">
         <v>277.89999999999998</v>
       </c>
-      <c r="E56" s="28">
+      <c r="E56" s="25">
         <v>97.2</v>
       </c>
-      <c r="F56" s="90">
+      <c r="F56" s="79">
         <v>426.5</v>
       </c>
-      <c r="G56" s="28">
+      <c r="G56" s="25">
         <v>103</v>
       </c>
-      <c r="H56" s="90">
+      <c r="H56" s="79">
         <v>578.1</v>
       </c>
-      <c r="I56" s="28">
+      <c r="I56" s="25">
         <v>111.7</v>
       </c>
-      <c r="J56" s="90">
+      <c r="J56" s="79">
         <v>720.2</v>
       </c>
-      <c r="K56" s="28">
+      <c r="K56" s="25">
         <v>109</v>
       </c>
-      <c r="L56" s="90">
+      <c r="L56" s="79">
         <v>902.2</v>
       </c>
-      <c r="M56" s="28">
+      <c r="M56" s="25">
         <v>156.9</v>
       </c>
-      <c r="N56" s="90">
+      <c r="N56" s="79">
         <v>1090.4000000000001</v>
       </c>
-      <c r="O56" s="28">
+      <c r="O56" s="25">
         <v>155.19999999999999</v>
       </c>
-      <c r="P56" s="90">
+      <c r="P56" s="79">
         <v>1274</v>
       </c>
-      <c r="Q56" s="28">
+      <c r="Q56" s="25">
         <v>140.5</v>
       </c>
-      <c r="R56" s="90">
+      <c r="R56" s="79">
         <v>1456.7</v>
       </c>
-      <c r="S56" s="28">
+      <c r="S56" s="25">
         <v>121.6</v>
       </c>
-      <c r="T56" s="90">
+      <c r="T56" s="79">
         <v>1649.4</v>
       </c>
-      <c r="U56" s="28">
+      <c r="U56" s="25">
         <v>125.7</v>
       </c>
-      <c r="V56" s="90">
+      <c r="V56" s="79">
         <v>1845.8</v>
       </c>
-      <c r="W56" s="28">
+      <c r="W56" s="25">
         <v>132.30000000000001</v>
       </c>
-      <c r="X56" s="90">
+      <c r="X56" s="79">
         <v>2032.6</v>
       </c>
-      <c r="Y56" s="28">
+      <c r="Y56" s="25">
         <v>125.4</v>
       </c>
     </row>
     <row r="57" spans="1:25">
-      <c r="A57" s="30" t="s">
+      <c r="A57" s="27" t="s">
         <v>92</v>
       </c>
-      <c r="B57" s="90">
+      <c r="B57" s="79">
         <v>348.6</v>
       </c>
-      <c r="C57" s="90">
+      <c r="C57" s="79">
         <v>156.5</v>
       </c>
-      <c r="D57" s="90">
+      <c r="D57" s="79">
         <v>749.7</v>
       </c>
-      <c r="E57" s="28">
+      <c r="E57" s="25">
         <v>175.2</v>
       </c>
-      <c r="F57" s="90">
+      <c r="F57" s="79">
         <v>1266.3</v>
       </c>
-      <c r="G57" s="28">
+      <c r="G57" s="25">
         <v>209</v>
       </c>
-      <c r="H57" s="90">
+      <c r="H57" s="79">
         <v>1670.4</v>
       </c>
-      <c r="I57" s="28">
+      <c r="I57" s="25">
         <v>300.39999999999998</v>
       </c>
-      <c r="J57" s="90">
+      <c r="J57" s="79">
         <v>2049.6999999999998</v>
       </c>
-      <c r="K57" s="28">
+      <c r="K57" s="25">
         <v>392.3</v>
       </c>
-      <c r="L57" s="90">
+      <c r="L57" s="79">
         <v>2208</v>
       </c>
-      <c r="M57" s="28">
+      <c r="M57" s="25">
         <v>213</v>
       </c>
-      <c r="N57" s="90">
+      <c r="N57" s="79">
         <v>2356.6999999999998</v>
       </c>
-      <c r="O57" s="28">
+      <c r="O57" s="25">
         <v>64.099999999999994</v>
       </c>
-      <c r="P57" s="90">
+      <c r="P57" s="79">
         <v>2517.5</v>
       </c>
-      <c r="Q57" s="28">
+      <c r="Q57" s="25">
         <v>71.5</v>
       </c>
-      <c r="R57" s="90">
+      <c r="R57" s="79">
         <v>2706.7</v>
       </c>
-      <c r="S57" s="28">
+      <c r="S57" s="25">
         <v>61.7</v>
       </c>
-      <c r="T57" s="90">
+      <c r="T57" s="79">
         <v>2902.8</v>
       </c>
-      <c r="U57" s="28">
+      <c r="U57" s="25">
         <v>57</v>
       </c>
-      <c r="V57" s="90">
+      <c r="V57" s="79">
         <v>3134.1</v>
       </c>
-      <c r="W57" s="28">
+      <c r="W57" s="25">
         <v>74.599999999999994</v>
       </c>
-      <c r="X57" s="90">
+      <c r="X57" s="79">
         <v>3318.5</v>
       </c>
-      <c r="Y57" s="28">
+      <c r="Y57" s="25">
         <v>56.2</v>
       </c>
     </row>
     <row r="58" spans="1:25">
-      <c r="A58" s="30" t="s">
+      <c r="A58" s="27" t="s">
         <v>93</v>
       </c>
-      <c r="B58" s="90">
+      <c r="B58" s="79">
         <v>25.8</v>
       </c>
-      <c r="C58" s="90">
+      <c r="C58" s="79">
         <v>204.1</v>
       </c>
-      <c r="D58" s="90">
+      <c r="D58" s="79">
         <v>51.6</v>
       </c>
-      <c r="E58" s="28">
+      <c r="E58" s="25">
         <v>204.4</v>
       </c>
-      <c r="F58" s="90">
+      <c r="F58" s="79">
         <v>77.5</v>
       </c>
-      <c r="G58" s="28">
+      <c r="G58" s="25">
         <v>202.7</v>
       </c>
-      <c r="H58" s="90">
+      <c r="H58" s="79">
         <v>103.3</v>
       </c>
-      <c r="I58" s="28">
+      <c r="I58" s="25">
         <v>394.6</v>
       </c>
-      <c r="J58" s="90">
+      <c r="J58" s="79">
         <v>129.1</v>
       </c>
-      <c r="K58" s="28">
+      <c r="K58" s="25">
         <v>393.3</v>
       </c>
-      <c r="L58" s="90">
+      <c r="L58" s="79">
         <v>173.4</v>
       </c>
-      <c r="M58" s="31" t="s">
-[...2 lines deleted...]
-      <c r="N58" s="90">
+      <c r="M58" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="N58" s="79">
         <v>217.8</v>
       </c>
-      <c r="O58" s="28">
+      <c r="O58" s="25">
         <v>262</v>
       </c>
-      <c r="P58" s="90">
+      <c r="P58" s="79">
         <v>262.2</v>
       </c>
-      <c r="Q58" s="28">
+      <c r="Q58" s="25">
         <v>263.2</v>
       </c>
-      <c r="R58" s="90">
+      <c r="R58" s="79">
         <v>306.5</v>
       </c>
-      <c r="S58" s="28">
+      <c r="S58" s="25">
         <v>168.7</v>
       </c>
-      <c r="T58" s="90">
+      <c r="T58" s="79">
         <v>350.9</v>
       </c>
-      <c r="U58" s="28">
+      <c r="U58" s="25">
         <v>157.5</v>
       </c>
-      <c r="V58" s="90">
+      <c r="V58" s="79">
         <v>395.3</v>
       </c>
-      <c r="W58" s="28">
+      <c r="W58" s="25">
         <v>158.5</v>
       </c>
-      <c r="X58" s="90">
+      <c r="X58" s="79">
         <v>439.6</v>
       </c>
-      <c r="Y58" s="28">
+      <c r="Y58" s="25">
         <v>160</v>
       </c>
     </row>
     <row r="59" spans="1:25">
-      <c r="A59" s="30" t="s">
+      <c r="A59" s="27" t="s">
         <v>94</v>
       </c>
-      <c r="B59" s="90">
+      <c r="B59" s="79">
         <v>143.19999999999999</v>
       </c>
-      <c r="C59" s="90">
+      <c r="C59" s="79">
         <v>1700.5</v>
       </c>
-      <c r="D59" s="90">
+      <c r="D59" s="79">
         <v>286.5</v>
       </c>
-      <c r="E59" s="28">
+      <c r="E59" s="25">
         <v>1646.1</v>
       </c>
-      <c r="F59" s="90">
+      <c r="F59" s="79">
         <v>502.5</v>
       </c>
-      <c r="G59" s="28">
+      <c r="G59" s="25">
         <v>2387.8000000000002</v>
       </c>
-      <c r="H59" s="90">
+      <c r="H59" s="79">
         <v>726.6</v>
       </c>
-      <c r="I59" s="28">
+      <c r="I59" s="25">
         <v>4257.2</v>
       </c>
-      <c r="J59" s="90">
+      <c r="J59" s="79">
         <v>951.3</v>
       </c>
-      <c r="K59" s="28">
+      <c r="K59" s="25">
         <v>3588.8</v>
       </c>
-      <c r="L59" s="90">
+      <c r="L59" s="79">
         <v>1348.6</v>
       </c>
-      <c r="M59" s="28">
+      <c r="M59" s="25">
         <v>10599.6</v>
       </c>
-      <c r="N59" s="90">
+      <c r="N59" s="79">
         <v>1585.8</v>
       </c>
-      <c r="O59" s="28">
+      <c r="O59" s="25">
         <v>1228.5999999999999</v>
       </c>
-      <c r="P59" s="90">
+      <c r="P59" s="79">
         <v>1821.6</v>
       </c>
-      <c r="Q59" s="28">
+      <c r="Q59" s="25">
         <v>1184</v>
       </c>
-      <c r="R59" s="90">
+      <c r="R59" s="79">
         <v>2179.9</v>
       </c>
-      <c r="S59" s="28">
+      <c r="S59" s="25">
         <v>1388.6</v>
       </c>
-      <c r="T59" s="90">
+      <c r="T59" s="79">
         <v>2393.6999999999998</v>
       </c>
-      <c r="U59" s="28">
+      <c r="U59" s="25">
         <v>765.7</v>
       </c>
-      <c r="V59" s="90">
+      <c r="V59" s="79">
         <v>2606.6999999999998</v>
       </c>
-      <c r="W59" s="28">
+      <c r="W59" s="25">
         <v>811.2</v>
       </c>
-      <c r="X59" s="90">
+      <c r="X59" s="79">
         <v>3019</v>
       </c>
-      <c r="Y59" s="28">
+      <c r="Y59" s="25">
         <v>1639.1</v>
       </c>
     </row>
     <row r="60" spans="1:25">
-      <c r="A60" s="30" t="s">
+      <c r="A60" s="27" t="s">
         <v>95</v>
       </c>
-      <c r="B60" s="90">
+      <c r="B60" s="79">
         <v>0.1</v>
       </c>
-      <c r="C60" s="90" t="s">
-[...2 lines deleted...]
-      <c r="D60" s="90">
+      <c r="C60" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="D60" s="79">
         <v>0.1</v>
       </c>
-      <c r="E60" s="31" t="s">
-[...2 lines deleted...]
-      <c r="F60" s="90">
+      <c r="E60" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="F60" s="79">
         <v>0.2</v>
       </c>
-      <c r="G60" s="31" t="s">
-[...2 lines deleted...]
-      <c r="H60" s="90">
+      <c r="G60" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="H60" s="79">
         <v>0.2</v>
       </c>
-      <c r="I60" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J60" s="90">
+      <c r="I60" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="J60" s="79">
         <v>0.3</v>
       </c>
-      <c r="K60" s="31" t="s">
-[...2 lines deleted...]
-      <c r="L60" s="90">
+      <c r="K60" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="L60" s="79">
         <v>0.3</v>
       </c>
-      <c r="M60" s="31" t="s">
-[...2 lines deleted...]
-      <c r="N60" s="90">
+      <c r="M60" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="N60" s="79">
         <v>0.3</v>
       </c>
-      <c r="O60" s="31" t="s">
-[...2 lines deleted...]
-      <c r="P60" s="90">
+      <c r="O60" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="P60" s="79">
         <v>0.3</v>
       </c>
-      <c r="Q60" s="31" t="s">
-[...2 lines deleted...]
-      <c r="R60" s="90">
+      <c r="Q60" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="R60" s="79">
         <v>0.3</v>
       </c>
-      <c r="S60" s="31" t="s">
-[...2 lines deleted...]
-      <c r="T60" s="90">
+      <c r="S60" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="T60" s="79">
         <v>0.3</v>
       </c>
-      <c r="U60" s="31" t="s">
-[...2 lines deleted...]
-      <c r="V60" s="90">
+      <c r="U60" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="V60" s="79">
         <v>0.3</v>
       </c>
-      <c r="W60" s="31" t="s">
-[...2 lines deleted...]
-      <c r="X60" s="90">
+      <c r="W60" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="X60" s="79">
         <v>0.3</v>
       </c>
-      <c r="Y60" s="31" t="s">
+      <c r="Y60" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:25">
-      <c r="A61" s="30" t="s">
+      <c r="A61" s="27" t="s">
         <v>96</v>
       </c>
-      <c r="B61" s="90">
+      <c r="B61" s="79">
         <v>69.2</v>
       </c>
-      <c r="C61" s="90">
+      <c r="C61" s="79">
         <v>105.3</v>
       </c>
-      <c r="D61" s="90">
+      <c r="D61" s="79">
         <v>138.4</v>
       </c>
-      <c r="E61" s="28">
+      <c r="E61" s="25">
         <v>105.5</v>
       </c>
-      <c r="F61" s="90">
+      <c r="F61" s="79">
         <v>207.7</v>
       </c>
-      <c r="G61" s="28">
+      <c r="G61" s="25">
         <v>105</v>
       </c>
-      <c r="H61" s="90">
+      <c r="H61" s="79">
         <v>276.89999999999998</v>
       </c>
-      <c r="I61" s="28">
+      <c r="I61" s="25">
         <v>205.1</v>
       </c>
-      <c r="J61" s="90">
+      <c r="J61" s="79">
         <v>346.1</v>
       </c>
-      <c r="K61" s="28">
+      <c r="K61" s="25">
         <v>204.4</v>
       </c>
-      <c r="L61" s="90">
+      <c r="L61" s="79">
         <v>346.4</v>
       </c>
-      <c r="M61" s="31" t="s">
-[...2 lines deleted...]
-      <c r="N61" s="90">
+      <c r="M61" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="N61" s="79">
         <v>346.8</v>
       </c>
-      <c r="O61" s="28">
+      <c r="O61" s="25">
         <v>0.7</v>
       </c>
-      <c r="P61" s="90">
+      <c r="P61" s="79">
         <v>347.1</v>
       </c>
-      <c r="Q61" s="28">
+      <c r="Q61" s="25">
         <v>0.7</v>
       </c>
-      <c r="R61" s="90">
+      <c r="R61" s="79">
         <v>347.4</v>
       </c>
-      <c r="S61" s="28">
+      <c r="S61" s="25">
         <v>0.5</v>
       </c>
-      <c r="T61" s="90">
+      <c r="T61" s="79">
         <v>347.8</v>
       </c>
-      <c r="U61" s="28">
+      <c r="U61" s="25">
         <v>0.4</v>
       </c>
-      <c r="V61" s="90">
+      <c r="V61" s="79">
         <v>348.1</v>
       </c>
-      <c r="W61" s="28">
+      <c r="W61" s="25">
         <v>0.4</v>
       </c>
-      <c r="X61" s="90">
+      <c r="X61" s="79">
         <v>348.4</v>
       </c>
-      <c r="Y61" s="28">
+      <c r="Y61" s="25">
         <v>0.4</v>
       </c>
     </row>
     <row r="62" spans="1:25">
-      <c r="A62" s="29" t="s">
+      <c r="A62" s="26" t="s">
         <v>97</v>
       </c>
-      <c r="B62" s="90">
+      <c r="B62" s="79">
         <v>20.100000000000001</v>
       </c>
-      <c r="C62" s="90">
+      <c r="C62" s="79">
         <v>71.7</v>
       </c>
-      <c r="D62" s="90">
+      <c r="D62" s="79">
         <v>40.6</v>
       </c>
-      <c r="E62" s="28">
+      <c r="E62" s="25">
         <v>73.900000000000006</v>
       </c>
-      <c r="F62" s="90">
+      <c r="F62" s="79">
         <v>61.2</v>
       </c>
-      <c r="G62" s="28">
+      <c r="G62" s="25">
         <v>75.599999999999994</v>
       </c>
-      <c r="H62" s="90">
+      <c r="H62" s="79">
         <v>82.2</v>
       </c>
-      <c r="I62" s="28">
+      <c r="I62" s="25">
         <v>130.1</v>
       </c>
-      <c r="J62" s="90">
+      <c r="J62" s="79">
         <v>102.7</v>
       </c>
-      <c r="K62" s="28">
+      <c r="K62" s="25">
         <v>124.7</v>
       </c>
-      <c r="L62" s="90">
+      <c r="L62" s="79">
         <v>117.5</v>
       </c>
-      <c r="M62" s="28">
+      <c r="M62" s="25">
         <v>264.39999999999998</v>
       </c>
-      <c r="N62" s="90">
+      <c r="N62" s="79">
         <v>130.30000000000001</v>
       </c>
-      <c r="O62" s="28">
+      <c r="O62" s="25">
         <v>91.5</v>
       </c>
-      <c r="P62" s="90">
+      <c r="P62" s="79">
         <v>142.19999999999999</v>
       </c>
-      <c r="Q62" s="28">
+      <c r="Q62" s="25">
         <v>66.599999999999994</v>
       </c>
-      <c r="R62" s="90">
+      <c r="R62" s="79">
         <v>155.9</v>
       </c>
-      <c r="S62" s="28">
+      <c r="S62" s="25">
         <v>56.5</v>
       </c>
-      <c r="T62" s="90">
+      <c r="T62" s="79">
         <v>168.6</v>
       </c>
-      <c r="U62" s="28">
+      <c r="U62" s="25">
         <v>50.6</v>
       </c>
-      <c r="V62" s="90">
+      <c r="V62" s="79">
         <v>181.5</v>
       </c>
-      <c r="W62" s="28">
+      <c r="W62" s="25">
         <v>53.1</v>
       </c>
-      <c r="X62" s="90">
+      <c r="X62" s="79">
         <v>193.3</v>
       </c>
-      <c r="Y62" s="28">
+      <c r="Y62" s="25">
         <v>53.9</v>
       </c>
     </row>
     <row r="63" spans="1:25">
-      <c r="A63" s="30" t="s">
+      <c r="A63" s="27" t="s">
         <v>98</v>
       </c>
-      <c r="B63" s="90">
+      <c r="B63" s="79">
         <v>129.1</v>
       </c>
-      <c r="C63" s="90">
+      <c r="C63" s="79">
         <v>67.599999999999994</v>
       </c>
-      <c r="D63" s="90">
+      <c r="D63" s="79">
         <v>258.2</v>
       </c>
-      <c r="E63" s="28">
+      <c r="E63" s="25">
         <v>67.7</v>
       </c>
-      <c r="F63" s="90">
+      <c r="F63" s="79">
         <v>387.3</v>
       </c>
-      <c r="G63" s="28">
+      <c r="G63" s="25">
         <v>67.099999999999994</v>
       </c>
-      <c r="H63" s="90">
+      <c r="H63" s="79">
         <v>516.4</v>
       </c>
-      <c r="I63" s="28">
+      <c r="I63" s="25">
         <v>130.69999999999999</v>
       </c>
-      <c r="J63" s="90">
+      <c r="J63" s="79">
         <v>645.4</v>
       </c>
-      <c r="K63" s="28">
+      <c r="K63" s="25">
         <v>130.19999999999999</v>
       </c>
-      <c r="L63" s="90">
+      <c r="L63" s="79">
         <v>922.6</v>
       </c>
-      <c r="M63" s="31" t="s">
-[...2 lines deleted...]
-      <c r="N63" s="90">
+      <c r="M63" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="N63" s="79">
         <v>1199.7</v>
       </c>
-      <c r="O63" s="28">
+      <c r="O63" s="25">
         <v>376.8</v>
       </c>
-      <c r="P63" s="90">
+      <c r="P63" s="79">
         <v>1476.8</v>
       </c>
-      <c r="Q63" s="28">
+      <c r="Q63" s="25">
         <v>378.5</v>
       </c>
-      <c r="R63" s="90">
+      <c r="R63" s="79">
         <v>1753.9</v>
       </c>
-      <c r="S63" s="28">
+      <c r="S63" s="25">
         <v>210.8</v>
       </c>
-      <c r="T63" s="90">
+      <c r="T63" s="79">
         <v>2031</v>
       </c>
-      <c r="U63" s="28">
+      <c r="U63" s="25">
         <v>196.8</v>
       </c>
-      <c r="V63" s="90">
+      <c r="V63" s="79">
         <v>2308.1</v>
       </c>
-      <c r="W63" s="28">
+      <c r="W63" s="25">
         <v>198</v>
       </c>
-      <c r="X63" s="90">
+      <c r="X63" s="79">
         <v>2585.3000000000002</v>
       </c>
-      <c r="Y63" s="28">
+      <c r="Y63" s="25">
         <v>199.9</v>
       </c>
     </row>
     <row r="64" spans="1:25">
-      <c r="A64" s="29" t="s">
+      <c r="A64" s="26" t="s">
         <v>99</v>
       </c>
-      <c r="B64" s="90" t="s">
-[...29 lines deleted...]
-      <c r="L64" s="90">
+      <c r="B64" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="C64" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="D64" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="E64" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="F64" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="G64" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="H64" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="I64" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="J64" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="K64" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="L64" s="79">
         <v>6.6</v>
       </c>
-      <c r="M64" s="31" t="s">
-[...2 lines deleted...]
-      <c r="N64" s="90">
+      <c r="M64" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="N64" s="79">
         <v>13.2</v>
       </c>
-      <c r="O64" s="31" t="s">
-[...2 lines deleted...]
-      <c r="P64" s="90">
+      <c r="O64" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="P64" s="79">
         <v>19.899999999999999</v>
       </c>
-      <c r="Q64" s="31" t="s">
-[...2 lines deleted...]
-      <c r="R64" s="90">
+      <c r="Q64" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="R64" s="79">
         <v>26.5</v>
       </c>
-      <c r="S64" s="31" t="s">
-[...2 lines deleted...]
-      <c r="T64" s="90">
+      <c r="S64" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="T64" s="79">
         <v>33.1</v>
       </c>
-      <c r="U64" s="31" t="s">
-[...2 lines deleted...]
-      <c r="V64" s="90">
+      <c r="U64" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="V64" s="79">
         <v>39.700000000000003</v>
       </c>
-      <c r="W64" s="31" t="s">
-[...2 lines deleted...]
-      <c r="X64" s="90">
+      <c r="W64" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="X64" s="79">
         <v>46.3</v>
       </c>
-      <c r="Y64" s="31" t="s">
+      <c r="Y64" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:25">
-      <c r="A65" s="29" t="s">
+      <c r="A65" s="26" t="s">
         <v>100</v>
       </c>
-      <c r="B65" s="90">
+      <c r="B65" s="79">
         <v>80.7</v>
       </c>
-      <c r="C65" s="90">
+      <c r="C65" s="79">
         <v>145.19999999999999</v>
       </c>
-      <c r="D65" s="90">
+      <c r="D65" s="79">
         <v>164.1</v>
       </c>
-      <c r="E65" s="28">
+      <c r="E65" s="25">
         <v>149.4</v>
       </c>
-      <c r="F65" s="90">
+      <c r="F65" s="79">
         <v>246.8</v>
       </c>
-      <c r="G65" s="28">
+      <c r="G65" s="25">
         <v>159.30000000000001</v>
       </c>
-      <c r="H65" s="90">
+      <c r="H65" s="79">
         <v>333.7</v>
       </c>
-      <c r="I65" s="28">
+      <c r="I65" s="25">
         <v>170.6</v>
       </c>
-      <c r="J65" s="90">
+      <c r="J65" s="79">
         <v>416.1</v>
       </c>
-      <c r="K65" s="28">
+      <c r="K65" s="25">
         <v>175.3</v>
       </c>
-      <c r="L65" s="90">
+      <c r="L65" s="79">
         <v>498.8</v>
       </c>
-      <c r="M65" s="28">
+      <c r="M65" s="25">
         <v>140.19999999999999</v>
       </c>
-      <c r="N65" s="90">
+      <c r="N65" s="79">
         <v>579.70000000000005</v>
       </c>
-      <c r="O65" s="28">
+      <c r="O65" s="25">
         <v>115.8</v>
       </c>
-      <c r="P65" s="90">
+      <c r="P65" s="79">
         <v>655.5</v>
       </c>
-      <c r="Q65" s="28">
+      <c r="Q65" s="25">
         <v>109.7</v>
       </c>
-      <c r="R65" s="90">
+      <c r="R65" s="79">
         <v>738.3</v>
       </c>
-      <c r="S65" s="28">
+      <c r="S65" s="25">
         <v>93.1</v>
       </c>
-      <c r="T65" s="90">
+      <c r="T65" s="79">
         <v>824.9</v>
       </c>
-      <c r="U65" s="28">
+      <c r="U65" s="25">
         <v>92.7</v>
       </c>
-      <c r="V65" s="90">
+      <c r="V65" s="79">
         <v>910</v>
       </c>
-      <c r="W65" s="28">
+      <c r="W65" s="25">
         <v>94.4</v>
       </c>
-      <c r="X65" s="90">
+      <c r="X65" s="79">
         <v>994.4</v>
       </c>
-      <c r="Y65" s="28">
+      <c r="Y65" s="25">
         <v>94.7</v>
       </c>
     </row>
     <row r="66" spans="1:25">
-      <c r="A66" s="30" t="s">
+      <c r="A66" s="27" t="s">
         <v>101</v>
       </c>
-      <c r="B66" s="90">
+      <c r="B66" s="79">
         <v>0.2</v>
       </c>
-      <c r="C66" s="90">
+      <c r="C66" s="79">
         <v>4.3</v>
       </c>
-      <c r="D66" s="90">
+      <c r="D66" s="79">
         <v>0.5</v>
       </c>
-      <c r="E66" s="28">
+      <c r="E66" s="25">
         <v>4.3</v>
       </c>
-      <c r="F66" s="90">
+      <c r="F66" s="79">
         <v>0.7</v>
       </c>
-      <c r="G66" s="28">
+      <c r="G66" s="25">
         <v>4.5</v>
       </c>
-      <c r="H66" s="90">
+      <c r="H66" s="79">
         <v>0.9</v>
       </c>
-      <c r="I66" s="28">
+      <c r="I66" s="25">
         <v>9.3000000000000007</v>
       </c>
-      <c r="J66" s="90">
+      <c r="J66" s="79">
         <v>1.2</v>
       </c>
-      <c r="K66" s="28">
+      <c r="K66" s="25">
         <v>9.3000000000000007</v>
       </c>
-      <c r="L66" s="90">
+      <c r="L66" s="79">
         <v>11.2</v>
       </c>
-      <c r="M66" s="28">
+      <c r="M66" s="25">
         <v>1926.3</v>
       </c>
-      <c r="N66" s="90">
+      <c r="N66" s="79">
         <v>21.1</v>
       </c>
-      <c r="O66" s="28">
+      <c r="O66" s="25">
         <v>3852.6</v>
       </c>
-      <c r="P66" s="90">
+      <c r="P66" s="79">
         <v>31.1</v>
       </c>
-      <c r="Q66" s="28">
+      <c r="Q66" s="25">
         <v>3870.1</v>
       </c>
-      <c r="R66" s="90">
+      <c r="R66" s="79">
         <v>41.1</v>
       </c>
-      <c r="S66" s="28">
+      <c r="S66" s="25">
         <v>3870.1</v>
       </c>
-      <c r="T66" s="90">
+      <c r="T66" s="79">
         <v>51.1</v>
       </c>
-      <c r="U66" s="28">
+      <c r="U66" s="25">
         <v>3891.4</v>
       </c>
-      <c r="V66" s="90">
+      <c r="V66" s="79">
         <v>61</v>
       </c>
-      <c r="W66" s="28">
+      <c r="W66" s="25">
         <v>3916.5</v>
       </c>
-      <c r="X66" s="90">
+      <c r="X66" s="79">
         <v>71</v>
       </c>
-      <c r="Y66" s="28">
+      <c r="Y66" s="25">
         <v>3953</v>
       </c>
     </row>
     <row r="67" spans="1:25">
-      <c r="A67" s="29" t="s">
+      <c r="A67" s="26" t="s">
         <v>102</v>
       </c>
-      <c r="B67" s="90" t="s">
-[...68 lines deleted...]
-      <c r="Y67" s="31" t="s">
+      <c r="B67" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="C67" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="D67" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="E67" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="F67" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="G67" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="H67" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="I67" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="J67" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="K67" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="L67" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="M67" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="N67" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="O67" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="P67" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q67" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="R67" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="S67" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="T67" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="U67" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="V67" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="W67" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="X67" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y67" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="68" spans="1:25">
-      <c r="A68" s="29" t="s">
+      <c r="A68" s="26" t="s">
         <v>103</v>
       </c>
-      <c r="B68" s="90">
+      <c r="B68" s="79">
         <v>5.8</v>
       </c>
-      <c r="C68" s="90">
+      <c r="C68" s="79">
         <v>24.1</v>
       </c>
-      <c r="D68" s="90">
+      <c r="D68" s="79">
         <v>12</v>
       </c>
-      <c r="E68" s="28">
+      <c r="E68" s="25">
         <v>25.7</v>
       </c>
-      <c r="F68" s="90">
+      <c r="F68" s="79">
         <v>17.7</v>
       </c>
-      <c r="G68" s="28">
+      <c r="G68" s="25">
         <v>24.9</v>
       </c>
-      <c r="H68" s="90">
+      <c r="H68" s="79">
         <v>23.5</v>
       </c>
-      <c r="I68" s="28">
+      <c r="I68" s="25">
         <v>50.7</v>
       </c>
-      <c r="J68" s="90">
+      <c r="J68" s="79">
         <v>29.6</v>
       </c>
-      <c r="K68" s="28">
+      <c r="K68" s="25">
         <v>52.7</v>
       </c>
-      <c r="L68" s="90">
+      <c r="L68" s="79">
         <v>39.200000000000003</v>
       </c>
-      <c r="M68" s="28">
+      <c r="M68" s="25">
         <v>348.4</v>
       </c>
-      <c r="N68" s="90">
+      <c r="N68" s="79">
         <v>48.7</v>
       </c>
-      <c r="O68" s="28">
+      <c r="O68" s="25">
         <v>201</v>
       </c>
-      <c r="P68" s="90">
+      <c r="P68" s="79">
         <v>58.3</v>
       </c>
-      <c r="Q68" s="28">
+      <c r="Q68" s="25">
         <v>192.4</v>
       </c>
-      <c r="R68" s="90">
+      <c r="R68" s="79">
         <v>68</v>
       </c>
-      <c r="S68" s="28">
+      <c r="S68" s="25">
         <v>165.7</v>
       </c>
-      <c r="T68" s="90">
+      <c r="T68" s="79">
         <v>77.599999999999994</v>
       </c>
-      <c r="U68" s="28">
+      <c r="U68" s="25">
         <v>157.1</v>
       </c>
-      <c r="V68" s="90">
+      <c r="V68" s="79">
         <v>87.2</v>
       </c>
-      <c r="W68" s="28">
+      <c r="W68" s="25">
         <v>156.80000000000001</v>
       </c>
-      <c r="X68" s="90">
+      <c r="X68" s="79">
         <v>97</v>
       </c>
-      <c r="Y68" s="28">
+      <c r="Y68" s="25">
         <v>149.6</v>
       </c>
     </row>
     <row r="69" spans="1:25">
-      <c r="A69" s="29" t="s">
+      <c r="A69" s="26" t="s">
         <v>104</v>
       </c>
-      <c r="B69" s="90">
+      <c r="B69" s="79">
         <v>0.4</v>
       </c>
-      <c r="C69" s="90">
+      <c r="C69" s="79">
         <v>2.2999999999999998</v>
       </c>
-      <c r="D69" s="90">
+      <c r="D69" s="79">
         <v>0.7</v>
       </c>
-      <c r="E69" s="28">
+      <c r="E69" s="25">
         <v>2.4</v>
       </c>
-      <c r="F69" s="90">
+      <c r="F69" s="79">
         <v>1</v>
       </c>
-      <c r="G69" s="28">
+      <c r="G69" s="25">
         <v>1.8</v>
       </c>
-      <c r="H69" s="90">
+      <c r="H69" s="79">
         <v>1.3</v>
       </c>
-      <c r="I69" s="28">
+      <c r="I69" s="25">
         <v>3.5</v>
       </c>
-      <c r="J69" s="90">
+      <c r="J69" s="79">
         <v>1.6</v>
       </c>
-      <c r="K69" s="28">
+      <c r="K69" s="25">
         <v>3.5</v>
       </c>
-      <c r="L69" s="90">
+      <c r="L69" s="79">
         <v>6.2</v>
       </c>
-      <c r="M69" s="31" t="s">
-[...2 lines deleted...]
-      <c r="N69" s="90">
+      <c r="M69" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="N69" s="79">
         <v>10.9</v>
       </c>
-      <c r="O69" s="31" t="s">
-[...2 lines deleted...]
-      <c r="P69" s="90">
+      <c r="O69" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="P69" s="79">
         <v>15.5</v>
       </c>
-      <c r="Q69" s="28">
+      <c r="Q69" s="25">
         <v>1766.2</v>
       </c>
-      <c r="R69" s="90">
+      <c r="R69" s="79">
         <v>20.2</v>
       </c>
-      <c r="S69" s="28">
+      <c r="S69" s="25">
         <v>1935.5</v>
       </c>
-      <c r="T69" s="90">
+      <c r="T69" s="79">
         <v>24.8</v>
       </c>
-      <c r="U69" s="28">
+      <c r="U69" s="25">
         <v>1475.4</v>
       </c>
-      <c r="V69" s="90">
+      <c r="V69" s="79">
         <v>29.5</v>
       </c>
-      <c r="W69" s="28">
+      <c r="W69" s="25">
         <v>1199.8</v>
       </c>
-      <c r="X69" s="90">
+      <c r="X69" s="79">
         <v>34.200000000000003</v>
       </c>
-      <c r="Y69" s="28">
+      <c r="Y69" s="25">
         <v>832.6</v>
       </c>
     </row>
     <row r="70" spans="1:25">
-      <c r="A70" s="29" t="s">
+      <c r="A70" s="26" t="s">
         <v>105</v>
       </c>
-      <c r="B70" s="90">
+      <c r="B70" s="79">
         <v>5.6</v>
       </c>
-      <c r="C70" s="90">
+      <c r="C70" s="79">
         <v>11555.1</v>
       </c>
-      <c r="D70" s="90">
+      <c r="D70" s="79">
         <v>11.2</v>
       </c>
-      <c r="E70" s="28">
+      <c r="E70" s="25">
         <v>11576.1</v>
       </c>
-      <c r="F70" s="90">
+      <c r="F70" s="79">
         <v>16.8</v>
       </c>
-      <c r="G70" s="28">
+      <c r="G70" s="25">
         <v>21222.799999999999</v>
       </c>
-      <c r="H70" s="90">
+      <c r="H70" s="79">
         <v>22.5</v>
       </c>
-      <c r="I70" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J70" s="90">
+      <c r="I70" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="J70" s="79">
         <v>28.1</v>
       </c>
-      <c r="K70" s="31" t="s">
-[...2 lines deleted...]
-      <c r="L70" s="90">
+      <c r="K70" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="L70" s="79">
         <v>37.4</v>
       </c>
-      <c r="M70" s="31" t="s">
-[...2 lines deleted...]
-      <c r="N70" s="90">
+      <c r="M70" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="N70" s="79">
         <v>46.7</v>
       </c>
-      <c r="O70" s="28">
+      <c r="O70" s="25">
         <v>253.5</v>
       </c>
-      <c r="P70" s="90">
+      <c r="P70" s="79">
         <v>56.1</v>
       </c>
-      <c r="Q70" s="28">
+      <c r="Q70" s="25">
         <v>254.7</v>
       </c>
-      <c r="R70" s="90">
+      <c r="R70" s="79">
         <v>65.400000000000006</v>
       </c>
-      <c r="S70" s="28">
+      <c r="S70" s="25">
         <v>163.30000000000001</v>
       </c>
-      <c r="T70" s="90">
+      <c r="T70" s="79">
         <v>74.7</v>
       </c>
-      <c r="U70" s="28">
+      <c r="U70" s="25">
         <v>152.4</v>
       </c>
-      <c r="V70" s="90">
+      <c r="V70" s="79">
         <v>84.1</v>
       </c>
-      <c r="W70" s="28">
+      <c r="W70" s="25">
         <v>153.4</v>
       </c>
-      <c r="X70" s="90">
+      <c r="X70" s="79">
         <v>93.4</v>
       </c>
-      <c r="Y70" s="28">
+      <c r="Y70" s="25">
         <v>154.80000000000001</v>
       </c>
     </row>
     <row r="71" spans="1:25">
-      <c r="A71" s="30" t="s">
+      <c r="A71" s="27" t="s">
         <v>106</v>
       </c>
-      <c r="B71" s="90">
+      <c r="B71" s="79">
         <v>0.7</v>
       </c>
-      <c r="C71" s="90">
+      <c r="C71" s="79">
         <v>2.1</v>
       </c>
-      <c r="D71" s="90">
+      <c r="D71" s="79">
         <v>1.4</v>
       </c>
-      <c r="E71" s="28">
+      <c r="E71" s="25">
         <v>2.1</v>
       </c>
-      <c r="F71" s="90">
+      <c r="F71" s="79">
         <v>2.1</v>
       </c>
-      <c r="G71" s="28">
+      <c r="G71" s="25">
         <v>2.1</v>
       </c>
-      <c r="H71" s="90">
+      <c r="H71" s="79">
         <v>2.8</v>
       </c>
-      <c r="I71" s="28">
+      <c r="I71" s="25">
         <v>4.0999999999999996</v>
       </c>
-      <c r="J71" s="90">
+      <c r="J71" s="79">
         <v>3.5</v>
       </c>
-      <c r="K71" s="28">
+      <c r="K71" s="25">
         <v>4.0999999999999996</v>
       </c>
-      <c r="L71" s="90">
+      <c r="L71" s="79">
         <v>31.7</v>
       </c>
-      <c r="M71" s="28">
+      <c r="M71" s="25">
         <v>1832.6</v>
       </c>
-      <c r="N71" s="90">
+      <c r="N71" s="79">
         <v>60</v>
       </c>
-      <c r="O71" s="28">
+      <c r="O71" s="25">
         <v>3665.2</v>
       </c>
-      <c r="P71" s="90">
+      <c r="P71" s="79">
         <v>88.2</v>
       </c>
-      <c r="Q71" s="28">
+      <c r="Q71" s="25">
         <v>3681.9</v>
       </c>
-      <c r="R71" s="90">
+      <c r="R71" s="79">
         <v>116.4</v>
       </c>
-      <c r="S71" s="28">
+      <c r="S71" s="25">
         <v>3681.9</v>
       </c>
-      <c r="T71" s="90">
+      <c r="T71" s="79">
         <v>144.69999999999999</v>
       </c>
-      <c r="U71" s="28">
+      <c r="U71" s="25">
         <v>3702.2</v>
       </c>
-      <c r="V71" s="90">
+      <c r="V71" s="79">
         <v>172.9</v>
       </c>
-      <c r="W71" s="28">
+      <c r="W71" s="25">
         <v>3726.1</v>
       </c>
-      <c r="X71" s="90">
+      <c r="X71" s="79">
         <v>201.1</v>
       </c>
-      <c r="Y71" s="28">
+      <c r="Y71" s="25">
         <v>3760.8</v>
       </c>
     </row>
     <row r="72" spans="1:25">
-      <c r="A72" s="32" t="s">
+      <c r="A72" s="29" t="s">
         <v>107</v>
       </c>
-      <c r="B72" s="89">
+      <c r="B72" s="78">
         <v>16.899999999999999</v>
       </c>
-      <c r="C72" s="89">
+      <c r="C72" s="78">
         <v>223.6</v>
       </c>
-      <c r="D72" s="89">
+      <c r="D72" s="78">
         <v>33.700000000000003</v>
       </c>
-      <c r="E72" s="33">
+      <c r="E72" s="30">
         <v>224</v>
       </c>
-      <c r="F72" s="89">
+      <c r="F72" s="78">
         <v>50.6</v>
       </c>
-      <c r="G72" s="33">
+      <c r="G72" s="30">
         <v>222.1</v>
       </c>
-      <c r="H72" s="89">
+      <c r="H72" s="78">
         <v>67.5</v>
       </c>
-      <c r="I72" s="33">
+      <c r="I72" s="30">
         <v>418</v>
       </c>
-      <c r="J72" s="89">
+      <c r="J72" s="78">
         <v>84.4</v>
       </c>
-      <c r="K72" s="33">
+      <c r="K72" s="30">
         <v>376.4</v>
       </c>
-      <c r="L72" s="89">
+      <c r="L72" s="78">
         <v>84.4</v>
       </c>
-      <c r="M72" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N72" s="89">
+      <c r="M72" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="N72" s="78">
         <v>84.4</v>
       </c>
-      <c r="O72" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P72" s="89">
+      <c r="O72" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="P72" s="78">
         <v>84.4</v>
       </c>
-      <c r="Q72" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R72" s="89">
+      <c r="Q72" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="R72" s="78">
         <v>84.4</v>
       </c>
-      <c r="S72" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T72" s="89">
+      <c r="S72" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="T72" s="78">
         <v>84.4</v>
       </c>
-      <c r="U72" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V72" s="89">
+      <c r="U72" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="V72" s="78">
         <v>84.4</v>
       </c>
-      <c r="W72" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X72" s="89">
+      <c r="W72" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="X72" s="78">
         <v>84.4</v>
       </c>
-      <c r="Y72" s="34" t="s">
+      <c r="Y72" s="31" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="73" spans="1:25" ht="12.75">
-      <c r="A73" s="35"/>
-[...4 lines deleted...]
-      <c r="F73" s="36"/>
+      <c r="A73" s="32"/>
+      <c r="B73" s="33"/>
+      <c r="C73" s="33"/>
+      <c r="D73" s="33"/>
+      <c r="E73" s="33"/>
+      <c r="F73" s="33"/>
       <c r="G73" s="1"/>
-      <c r="H73" s="37"/>
-      <c r="I73" s="38"/>
+      <c r="H73" s="34"/>
+      <c r="I73" s="35"/>
       <c r="J73" s="1"/>
       <c r="K73" s="1"/>
-      <c r="L73" s="37"/>
-[...12 lines deleted...]
-      <c r="Y73" s="37"/>
+      <c r="L73" s="34"/>
+      <c r="M73" s="34"/>
+      <c r="N73" s="34"/>
+      <c r="O73" s="34"/>
+      <c r="P73" s="34"/>
+      <c r="Q73" s="34"/>
+      <c r="R73" s="34"/>
+      <c r="S73" s="34"/>
+      <c r="T73" s="34"/>
+      <c r="U73" s="34"/>
+      <c r="V73" s="34"/>
+      <c r="W73" s="34"/>
+      <c r="X73" s="34"/>
+      <c r="Y73" s="34"/>
     </row>
     <row r="74" spans="1:25">
-      <c r="V74" s="39"/>
-[...1 lines deleted...]
-      <c r="X74" s="39"/>
+      <c r="V74" s="36"/>
+      <c r="W74" s="36"/>
+      <c r="X74" s="36"/>
     </row>
     <row r="75" spans="1:25" ht="12" customHeight="1">
-      <c r="A75" s="121"/>
-      <c r="B75" s="119" t="s">
+      <c r="A75" s="134"/>
+      <c r="B75" s="132" t="s">
         <v>64</v>
       </c>
-      <c r="C75" s="120"/>
-      <c r="D75" s="119" t="s">
+      <c r="C75" s="133"/>
+      <c r="D75" s="132" t="s">
         <v>65</v>
       </c>
-      <c r="E75" s="120"/>
-      <c r="F75" s="119" t="s">
+      <c r="E75" s="133"/>
+      <c r="F75" s="132" t="s">
         <v>66</v>
       </c>
-      <c r="G75" s="120"/>
-      <c r="H75" s="119" t="s">
+      <c r="G75" s="133"/>
+      <c r="H75" s="132" t="s">
         <v>67</v>
       </c>
-      <c r="I75" s="120"/>
-      <c r="J75" s="119" t="s">
+      <c r="I75" s="133"/>
+      <c r="J75" s="132" t="s">
         <v>68</v>
       </c>
-      <c r="K75" s="120"/>
-      <c r="L75" s="119" t="s">
+      <c r="K75" s="133"/>
+      <c r="L75" s="132" t="s">
         <v>69</v>
       </c>
-      <c r="M75" s="120"/>
-      <c r="N75" s="123" t="s">
+      <c r="M75" s="133"/>
+      <c r="N75" s="136" t="s">
         <v>70</v>
       </c>
-      <c r="O75" s="123"/>
-      <c r="P75" s="123" t="s">
+      <c r="O75" s="136"/>
+      <c r="P75" s="136" t="s">
         <v>59</v>
       </c>
-      <c r="Q75" s="123"/>
-      <c r="R75" s="123" t="s">
+      <c r="Q75" s="136"/>
+      <c r="R75" s="136" t="s">
         <v>71</v>
       </c>
-      <c r="S75" s="123"/>
-      <c r="T75" s="123" t="s">
+      <c r="S75" s="136"/>
+      <c r="T75" s="136" t="s">
         <v>72</v>
       </c>
-      <c r="U75" s="123"/>
-      <c r="V75" s="123" t="s">
+      <c r="U75" s="136"/>
+      <c r="V75" s="136" t="s">
         <v>73</v>
       </c>
-      <c r="W75" s="123"/>
-      <c r="X75" s="123" t="s">
+      <c r="W75" s="136"/>
+      <c r="X75" s="136" t="s">
         <v>74</v>
       </c>
-      <c r="Y75" s="123"/>
+      <c r="Y75" s="136"/>
     </row>
     <row r="76" spans="1:25" ht="66.75" customHeight="1">
-      <c r="A76" s="122"/>
-      <c r="B76" s="26" t="s">
+      <c r="A76" s="135"/>
+      <c r="B76" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="C76" s="26" t="s">
+      <c r="C76" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="D76" s="26" t="s">
+      <c r="D76" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="E76" s="26" t="s">
+      <c r="E76" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="F76" s="26" t="s">
+      <c r="F76" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="G76" s="26" t="s">
+      <c r="G76" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="H76" s="26" t="s">
+      <c r="H76" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="I76" s="26" t="s">
+      <c r="I76" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="J76" s="26" t="s">
+      <c r="J76" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="K76" s="26" t="s">
+      <c r="K76" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="L76" s="26" t="s">
+      <c r="L76" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="M76" s="26" t="s">
+      <c r="M76" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="N76" s="26" t="s">
+      <c r="N76" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="O76" s="26" t="s">
+      <c r="O76" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="P76" s="26" t="s">
+      <c r="P76" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="Q76" s="26" t="s">
+      <c r="Q76" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="R76" s="26" t="s">
+      <c r="R76" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="S76" s="26" t="s">
+      <c r="S76" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="T76" s="26" t="s">
+      <c r="T76" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="U76" s="26" t="s">
+      <c r="U76" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="V76" s="26" t="s">
+      <c r="V76" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="W76" s="26" t="s">
+      <c r="W76" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="X76" s="26" t="s">
+      <c r="X76" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="Y76" s="26" t="s">
+      <c r="Y76" s="23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="77" spans="1:25">
-      <c r="A77" s="27" t="s">
+      <c r="A77" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="B77" s="86">
+      <c r="B77" s="75">
         <v>1811.2</v>
       </c>
-      <c r="C77" s="86">
+      <c r="C77" s="75">
         <v>92.9</v>
       </c>
-      <c r="D77" s="86">
+      <c r="D77" s="75">
         <v>3711.9</v>
       </c>
-      <c r="E77" s="87">
+      <c r="E77" s="76">
         <v>95.2</v>
       </c>
-      <c r="F77" s="86">
+      <c r="F77" s="75">
         <v>5785</v>
       </c>
-      <c r="G77" s="87">
+      <c r="G77" s="76">
         <v>92.2</v>
       </c>
-      <c r="H77" s="86">
+      <c r="H77" s="75">
         <v>7633.6</v>
       </c>
-      <c r="I77" s="87">
+      <c r="I77" s="76">
         <v>82.5</v>
       </c>
-      <c r="J77" s="86">
+      <c r="J77" s="75">
         <v>9567.6</v>
       </c>
-      <c r="K77" s="87">
+      <c r="K77" s="76">
         <v>83.4</v>
       </c>
-      <c r="L77" s="86">
+      <c r="L77" s="75">
         <v>7040.1</v>
       </c>
-      <c r="M77" s="87">
+      <c r="M77" s="76">
         <v>101.8</v>
       </c>
-      <c r="N77" s="86">
+      <c r="N77" s="75">
         <v>8559.4</v>
       </c>
-      <c r="O77" s="87">
+      <c r="O77" s="76">
         <v>112</v>
       </c>
-      <c r="P77" s="86">
+      <c r="P77" s="75">
         <v>10071.5</v>
       </c>
-      <c r="Q77" s="87">
+      <c r="Q77" s="76">
         <v>112.7</v>
       </c>
-      <c r="R77" s="86">
+      <c r="R77" s="75">
         <v>11455.1</v>
       </c>
-      <c r="S77" s="87">
+      <c r="S77" s="76">
         <v>101.3</v>
       </c>
-      <c r="T77" s="86">
+      <c r="T77" s="75">
         <v>12932</v>
       </c>
-      <c r="U77" s="87">
+      <c r="U77" s="76">
         <v>114.5</v>
       </c>
-      <c r="V77" s="86">
+      <c r="V77" s="75">
         <v>14415.3</v>
       </c>
-      <c r="W77" s="87">
+      <c r="W77" s="76">
         <v>112.1</v>
       </c>
-      <c r="X77" s="86">
+      <c r="X77" s="75">
         <v>16135</v>
       </c>
-      <c r="Y77" s="87">
+      <c r="Y77" s="76">
         <v>132.6</v>
       </c>
     </row>
     <row r="78" spans="1:25">
-      <c r="A78" s="29" t="s">
+      <c r="A78" s="26" t="s">
         <v>89</v>
       </c>
-      <c r="B78" s="88">
+      <c r="B78" s="77">
         <v>725.4</v>
       </c>
-      <c r="C78" s="88">
+      <c r="C78" s="77">
         <v>82.7</v>
       </c>
-      <c r="D78" s="88">
+      <c r="D78" s="77">
         <v>1514.7</v>
       </c>
-      <c r="E78" s="64">
+      <c r="E78" s="57">
         <v>92.7</v>
       </c>
-      <c r="F78" s="88">
+      <c r="F78" s="77">
         <v>2410.9</v>
       </c>
-      <c r="G78" s="64">
+      <c r="G78" s="57">
         <v>101.8</v>
       </c>
-      <c r="H78" s="88">
+      <c r="H78" s="77">
         <v>3181.8</v>
       </c>
-      <c r="I78" s="64">
+      <c r="I78" s="57">
         <v>82.5</v>
       </c>
-      <c r="J78" s="88">
+      <c r="J78" s="77">
         <v>3915.9</v>
       </c>
-      <c r="K78" s="64">
+      <c r="K78" s="57">
         <v>69.599999999999994</v>
       </c>
-      <c r="L78" s="88">
+      <c r="L78" s="77">
         <v>4910</v>
       </c>
-      <c r="M78" s="64">
+      <c r="M78" s="57">
         <v>92.5</v>
       </c>
-      <c r="N78" s="88">
+      <c r="N78" s="77">
         <v>5941.3</v>
       </c>
-      <c r="O78" s="64">
+      <c r="O78" s="57">
         <v>103.5</v>
       </c>
-      <c r="P78" s="88">
+      <c r="P78" s="77">
         <v>6979.5</v>
       </c>
-      <c r="Q78" s="64">
+      <c r="Q78" s="57">
         <v>104.8</v>
       </c>
-      <c r="R78" s="88">
+      <c r="R78" s="77">
         <v>7916.1</v>
       </c>
-      <c r="S78" s="64">
+      <c r="S78" s="57">
         <v>93.3</v>
       </c>
-      <c r="T78" s="88">
+      <c r="T78" s="77">
         <v>8930.9</v>
       </c>
-      <c r="U78" s="64">
+      <c r="U78" s="57">
         <v>110.6</v>
       </c>
-      <c r="V78" s="88">
+      <c r="V78" s="77">
         <v>9952</v>
       </c>
-      <c r="W78" s="64">
+      <c r="W78" s="57">
         <v>107.5</v>
       </c>
-      <c r="X78" s="88">
+      <c r="X78" s="77">
         <v>11201.1</v>
       </c>
-      <c r="Y78" s="64">
+      <c r="Y78" s="57">
         <v>133.4</v>
       </c>
     </row>
     <row r="79" spans="1:25">
-      <c r="A79" s="30" t="s">
+      <c r="A79" s="27" t="s">
         <v>90</v>
       </c>
-      <c r="B79" s="88" t="s">
-[...5 lines deleted...]
-      <c r="D79" s="88">
+      <c r="B79" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="C79" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D79" s="77">
         <v>2.7</v>
       </c>
-      <c r="E79" s="65" t="s">
-[...2 lines deleted...]
-      <c r="F79" s="88">
+      <c r="E79" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F79" s="77">
         <v>4.8</v>
       </c>
-      <c r="G79" s="65" t="s">
-[...2 lines deleted...]
-      <c r="H79" s="88">
+      <c r="G79" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="H79" s="77">
         <v>8.6999999999999993</v>
       </c>
-      <c r="I79" s="65" t="s">
-[...2 lines deleted...]
-      <c r="J79" s="88">
+      <c r="I79" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="J79" s="77">
         <v>11.4</v>
       </c>
-      <c r="K79" s="65" t="s">
-[...41 lines deleted...]
-      <c r="Y79" s="65" t="s">
+      <c r="K79" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="L79" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="M79" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="N79" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="O79" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="P79" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q79" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="R79" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="S79" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="T79" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="U79" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="V79" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="W79" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="X79" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y79" s="58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="80" spans="1:25">
-      <c r="A80" s="29" t="s">
+      <c r="A80" s="26" t="s">
         <v>91</v>
       </c>
-      <c r="B80" s="88">
+      <c r="B80" s="77">
         <v>194.8</v>
       </c>
-      <c r="C80" s="88">
+      <c r="C80" s="77">
         <v>129.4</v>
       </c>
-      <c r="D80" s="88">
+      <c r="D80" s="77">
         <v>394.2</v>
       </c>
-      <c r="E80" s="64">
+      <c r="E80" s="57">
         <v>130</v>
       </c>
-      <c r="F80" s="88">
+      <c r="F80" s="77">
         <v>610.20000000000005</v>
       </c>
-      <c r="G80" s="64">
+      <c r="G80" s="57">
         <v>131.6</v>
       </c>
-      <c r="H80" s="88">
+      <c r="H80" s="77">
         <v>816.5</v>
       </c>
-      <c r="I80" s="64">
+      <c r="I80" s="57">
         <v>118.9</v>
       </c>
-      <c r="J80" s="88">
+      <c r="J80" s="77">
         <v>1023.4</v>
       </c>
-      <c r="K80" s="64">
+      <c r="K80" s="57">
         <v>127.1</v>
       </c>
-      <c r="L80" s="88" t="s">
-[...2 lines deleted...]
-      <c r="M80" s="64">
+      <c r="L80" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="M80" s="57">
         <v>78.099999999999994</v>
       </c>
-      <c r="N80" s="88">
+      <c r="N80" s="77">
         <v>1379.3</v>
       </c>
-      <c r="O80" s="64">
+      <c r="O80" s="57">
         <v>89.2</v>
       </c>
-      <c r="P80" s="88">
+      <c r="P80" s="77">
         <v>1559.5</v>
       </c>
-      <c r="Q80" s="64">
+      <c r="Q80" s="57">
         <v>84.1</v>
       </c>
-      <c r="R80" s="88">
+      <c r="R80" s="77">
         <v>1710.7</v>
       </c>
-      <c r="S80" s="64">
+      <c r="S80" s="57">
         <v>70.7</v>
       </c>
-      <c r="T80" s="88">
+      <c r="T80" s="77">
         <v>1874.3</v>
       </c>
-      <c r="U80" s="64">
+      <c r="U80" s="57">
         <v>73.3</v>
       </c>
-      <c r="V80" s="88">
+      <c r="V80" s="77">
         <v>2037.7</v>
       </c>
-      <c r="W80" s="64">
+      <c r="W80" s="57">
         <v>72.2</v>
       </c>
-      <c r="X80" s="88">
+      <c r="X80" s="77">
         <v>2206.3000000000002</v>
       </c>
-      <c r="Y80" s="64">
+      <c r="Y80" s="57">
         <v>78.3</v>
       </c>
     </row>
     <row r="81" spans="1:25">
-      <c r="A81" s="30" t="s">
+      <c r="A81" s="27" t="s">
         <v>92</v>
       </c>
-      <c r="B81" s="88">
+      <c r="B81" s="77">
         <v>278.7</v>
       </c>
-      <c r="C81" s="88">
+      <c r="C81" s="77">
         <v>73.400000000000006</v>
       </c>
-      <c r="D81" s="88">
+      <c r="D81" s="77">
         <v>566</v>
       </c>
-      <c r="E81" s="64">
+      <c r="E81" s="57">
         <v>65.2</v>
       </c>
-      <c r="F81" s="88">
+      <c r="F81" s="77">
         <v>887.8</v>
       </c>
-      <c r="G81" s="64">
+      <c r="G81" s="57">
         <v>56.4</v>
       </c>
-      <c r="H81" s="88">
+      <c r="H81" s="77">
         <v>1228</v>
       </c>
-      <c r="I81" s="64">
+      <c r="I81" s="57">
         <v>73.599999999999994</v>
       </c>
-      <c r="J81" s="88">
+      <c r="J81" s="77">
         <v>1697.3</v>
       </c>
-      <c r="K81" s="64">
+      <c r="K81" s="57">
         <v>107.9</v>
       </c>
-      <c r="L81" s="88" t="s">
-[...38 lines deleted...]
-      <c r="Y81" s="65" t="s">
+      <c r="L81" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="M81" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="N81" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="O81" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="P81" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q81" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="R81" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="S81" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="T81" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="U81" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="V81" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="W81" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="X81" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y81" s="58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="82" spans="1:25">
-      <c r="A82" s="30" t="s">
+      <c r="A82" s="27" t="s">
         <v>93</v>
       </c>
-      <c r="B82" s="88">
+      <c r="B82" s="77">
         <v>44.4</v>
       </c>
-      <c r="C82" s="88">
+      <c r="C82" s="77">
         <v>157.80000000000001</v>
       </c>
-      <c r="D82" s="88">
+      <c r="D82" s="77">
         <v>88.7</v>
       </c>
-      <c r="E82" s="64">
+      <c r="E82" s="57">
         <v>156.5</v>
       </c>
-      <c r="F82" s="88">
+      <c r="F82" s="77">
         <v>133.1</v>
       </c>
-      <c r="G82" s="64">
+      <c r="G82" s="57">
         <v>155.5</v>
       </c>
-      <c r="H82" s="88">
+      <c r="H82" s="77">
         <v>177.5</v>
       </c>
-      <c r="I82" s="64">
+      <c r="I82" s="57">
         <v>150.19999999999999</v>
       </c>
-      <c r="J82" s="88">
+      <c r="J82" s="77">
         <v>221.8</v>
       </c>
-      <c r="K82" s="64">
+      <c r="K82" s="57">
         <v>149.9</v>
       </c>
-      <c r="L82" s="88" t="s">
-[...38 lines deleted...]
-      <c r="Y82" s="65" t="s">
+      <c r="L82" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="M82" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="N82" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="O82" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="P82" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q82" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="R82" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="S82" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="T82" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="U82" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="V82" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="W82" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="X82" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y82" s="58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="83" spans="1:25">
-      <c r="A83" s="30" t="s">
+      <c r="A83" s="27" t="s">
         <v>94</v>
       </c>
-      <c r="B83" s="88">
+      <c r="B83" s="77">
         <v>126.3</v>
       </c>
-      <c r="C83" s="88">
+      <c r="C83" s="77">
         <v>81</v>
       </c>
-      <c r="D83" s="88">
+      <c r="D83" s="77">
         <v>259.3</v>
       </c>
-      <c r="E83" s="64">
+      <c r="E83" s="57">
         <v>84.5</v>
       </c>
-      <c r="F83" s="88">
+      <c r="F83" s="77">
         <v>401.2</v>
       </c>
-      <c r="G83" s="64">
+      <c r="G83" s="57">
         <v>59.5</v>
       </c>
-      <c r="H83" s="88">
+      <c r="H83" s="77">
         <v>435.5</v>
       </c>
-      <c r="I83" s="64">
+      <c r="I83" s="57">
         <v>13.4</v>
       </c>
-      <c r="J83" s="88">
+      <c r="J83" s="77">
         <v>466.3</v>
       </c>
-      <c r="K83" s="64">
+      <c r="K83" s="57">
         <v>11.9</v>
       </c>
-      <c r="L83" s="88" t="s">
-[...38 lines deleted...]
-      <c r="Y83" s="65" t="s">
+      <c r="L83" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="M83" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="N83" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="O83" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="P83" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q83" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="R83" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="S83" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="T83" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="U83" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="V83" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="W83" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="X83" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y83" s="58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="84" spans="1:25">
-      <c r="A84" s="30" t="s">
+      <c r="A84" s="27" t="s">
         <v>95</v>
       </c>
-      <c r="B84" s="88" t="s">
-[...68 lines deleted...]
-      <c r="Y84" s="65" t="s">
+      <c r="B84" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="C84" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D84" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="E84" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F84" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="G84" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="H84" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="I84" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="J84" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="K84" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="L84" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="M84" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="N84" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="O84" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="P84" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q84" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="R84" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="S84" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="T84" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="U84" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="V84" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="W84" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="X84" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y84" s="58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="85" spans="1:25">
-      <c r="A85" s="30" t="s">
+      <c r="A85" s="27" t="s">
         <v>96</v>
       </c>
-      <c r="B85" s="88">
+      <c r="B85" s="77">
         <v>0.3</v>
       </c>
-      <c r="C85" s="88">
+      <c r="C85" s="77">
         <v>0.4</v>
       </c>
-      <c r="D85" s="88">
+      <c r="D85" s="77">
         <v>0.7</v>
       </c>
-      <c r="E85" s="64">
+      <c r="E85" s="57">
         <v>0.4</v>
       </c>
-      <c r="F85" s="88">
+      <c r="F85" s="77">
         <v>1</v>
       </c>
-      <c r="G85" s="64">
+      <c r="G85" s="57">
         <v>0.4</v>
       </c>
-      <c r="H85" s="88">
+      <c r="H85" s="77">
         <v>1.3</v>
       </c>
-      <c r="I85" s="64">
+      <c r="I85" s="57">
         <v>0.4</v>
       </c>
-      <c r="J85" s="88">
+      <c r="J85" s="77">
         <v>1.6</v>
       </c>
-      <c r="K85" s="64">
+      <c r="K85" s="57">
         <v>0.4</v>
       </c>
-      <c r="L85" s="88" t="s">
-[...38 lines deleted...]
-      <c r="Y85" s="65" t="s">
+      <c r="L85" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="M85" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="N85" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="O85" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="P85" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q85" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="R85" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="S85" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="T85" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="U85" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="V85" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="W85" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="X85" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y85" s="58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:25">
-      <c r="A86" s="29" t="s">
+      <c r="A86" s="26" t="s">
         <v>97</v>
       </c>
-      <c r="B86" s="88">
+      <c r="B86" s="77">
         <v>10.9</v>
       </c>
-      <c r="C86" s="88">
+      <c r="C86" s="77">
         <v>49.6</v>
       </c>
-      <c r="D86" s="88">
+      <c r="D86" s="77">
         <v>21.7</v>
       </c>
-      <c r="E86" s="64">
+      <c r="E86" s="57">
         <v>48.2</v>
       </c>
-      <c r="F86" s="88">
+      <c r="F86" s="77">
         <v>32.6</v>
       </c>
-      <c r="G86" s="64">
+      <c r="G86" s="57">
         <v>47.9</v>
       </c>
-      <c r="H86" s="88">
+      <c r="H86" s="77">
         <v>43.5</v>
       </c>
-      <c r="I86" s="64">
+      <c r="I86" s="57">
         <v>45.4</v>
       </c>
-      <c r="J86" s="88">
+      <c r="J86" s="77">
         <v>54.5</v>
       </c>
-      <c r="K86" s="64">
+      <c r="K86" s="57">
         <v>46.8</v>
       </c>
-      <c r="L86" s="88">
+      <c r="L86" s="77">
         <v>92.2</v>
       </c>
-      <c r="M86" s="64">
+      <c r="M86" s="57">
         <v>223.2</v>
       </c>
-      <c r="N86" s="88">
+      <c r="N86" s="77">
         <v>129.9</v>
       </c>
-      <c r="O86" s="64">
+      <c r="O86" s="57">
         <v>255.1</v>
       </c>
-      <c r="P86" s="88">
+      <c r="P86" s="77">
         <v>167.3</v>
       </c>
-      <c r="Q86" s="64">
+      <c r="Q86" s="57">
         <v>269.3</v>
       </c>
-      <c r="R86" s="88">
+      <c r="R86" s="77">
         <v>204.7</v>
       </c>
-      <c r="S86" s="64">
+      <c r="S86" s="57">
         <v>232.7</v>
       </c>
-      <c r="T86" s="88">
+      <c r="T86" s="77">
         <v>242.5</v>
       </c>
-      <c r="U86" s="64">
+      <c r="U86" s="57">
         <v>258.10000000000002</v>
       </c>
-      <c r="V86" s="88">
+      <c r="V86" s="77">
         <v>280.39999999999998</v>
       </c>
-      <c r="W86" s="64">
+      <c r="W86" s="57">
         <v>255.1</v>
       </c>
-      <c r="X86" s="88">
+      <c r="X86" s="77">
         <v>318.39999999999998</v>
       </c>
-      <c r="Y86" s="64">
+      <c r="Y86" s="57">
         <v>277.3</v>
       </c>
     </row>
     <row r="87" spans="1:25">
-      <c r="A87" s="30" t="s">
+      <c r="A87" s="27" t="s">
         <v>98</v>
       </c>
-      <c r="B87" s="88">
+      <c r="B87" s="77">
         <v>277.10000000000002</v>
       </c>
-      <c r="C87" s="88">
+      <c r="C87" s="77">
         <v>197.1</v>
       </c>
-      <c r="D87" s="88">
+      <c r="D87" s="77">
         <v>554.20000000000005</v>
       </c>
-      <c r="E87" s="64">
+      <c r="E87" s="57">
         <v>195.5</v>
       </c>
-      <c r="F87" s="88">
+      <c r="F87" s="77">
         <v>831.4</v>
       </c>
-      <c r="G87" s="64">
+      <c r="G87" s="57">
         <v>194.3</v>
       </c>
-      <c r="H87" s="88">
+      <c r="H87" s="77">
         <v>1108.5</v>
       </c>
-      <c r="I87" s="64">
+      <c r="I87" s="57">
         <v>187.7</v>
       </c>
-      <c r="J87" s="88">
+      <c r="J87" s="77">
         <v>1385.6</v>
       </c>
-      <c r="K87" s="64">
+      <c r="K87" s="57">
         <v>187.3</v>
       </c>
-      <c r="L87" s="88" t="s">
-[...38 lines deleted...]
-      <c r="Y87" s="65" t="s">
+      <c r="L87" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="M87" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="N87" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="O87" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="P87" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q87" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="R87" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="S87" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="T87" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="U87" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="V87" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="W87" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="X87" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y87" s="58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="88" spans="1:25">
-      <c r="A88" s="29" t="s">
+      <c r="A88" s="26" t="s">
         <v>99</v>
       </c>
-      <c r="B88" s="88">
+      <c r="B88" s="77">
         <v>6.6</v>
       </c>
-      <c r="C88" s="88" t="s">
-[...2 lines deleted...]
-      <c r="D88" s="88">
+      <c r="C88" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D88" s="77">
         <v>13.2</v>
       </c>
-      <c r="E88" s="65" t="s">
-[...2 lines deleted...]
-      <c r="F88" s="88">
+      <c r="E88" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F88" s="77">
         <v>19.899999999999999</v>
       </c>
-      <c r="G88" s="65" t="s">
-[...2 lines deleted...]
-      <c r="H88" s="88">
+      <c r="G88" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="H88" s="77">
         <v>26.5</v>
       </c>
-      <c r="I88" s="65" t="s">
-[...2 lines deleted...]
-      <c r="J88" s="88">
+      <c r="I88" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="J88" s="77">
         <v>33.1</v>
       </c>
-      <c r="K88" s="65" t="s">
-[...2 lines deleted...]
-      <c r="L88" s="88">
+      <c r="K88" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="L88" s="77">
         <v>104.9</v>
       </c>
-      <c r="M88" s="64">
+      <c r="M88" s="57">
         <v>953.3</v>
       </c>
-      <c r="N88" s="88">
+      <c r="N88" s="77">
         <v>176.7</v>
       </c>
-      <c r="O88" s="64">
+      <c r="O88" s="57">
         <v>937.7</v>
       </c>
-      <c r="P88" s="88">
+      <c r="P88" s="77">
         <v>248.5</v>
       </c>
-      <c r="Q88" s="64">
+      <c r="Q88" s="57">
         <v>929.6</v>
       </c>
-      <c r="R88" s="88">
+      <c r="R88" s="77">
         <v>320.3</v>
       </c>
-      <c r="S88" s="64">
+      <c r="S88" s="57">
         <v>926.5</v>
       </c>
-      <c r="T88" s="88">
+      <c r="T88" s="77">
         <v>392.1</v>
       </c>
-      <c r="U88" s="64">
+      <c r="U88" s="57">
         <v>937.7</v>
       </c>
-      <c r="V88" s="88">
+      <c r="V88" s="77">
         <v>463.9</v>
       </c>
-      <c r="W88" s="64">
+      <c r="W88" s="57">
         <v>940.9</v>
       </c>
-      <c r="X88" s="88">
+      <c r="X88" s="77">
         <v>535.70000000000005</v>
       </c>
-      <c r="Y88" s="64">
+      <c r="Y88" s="57">
         <v>940.9</v>
       </c>
     </row>
     <row r="89" spans="1:25">
-      <c r="A89" s="29" t="s">
+      <c r="A89" s="26" t="s">
         <v>100</v>
       </c>
-      <c r="B89" s="88">
+      <c r="B89" s="77">
         <v>85</v>
       </c>
-      <c r="C89" s="88">
+      <c r="C89" s="77">
         <v>96.7</v>
       </c>
-      <c r="D89" s="88">
+      <c r="D89" s="77">
         <v>173</v>
       </c>
-      <c r="E89" s="64">
+      <c r="E89" s="57">
         <v>96</v>
       </c>
-      <c r="F89" s="88">
+      <c r="F89" s="77">
         <v>266.8</v>
       </c>
-      <c r="G89" s="64">
+      <c r="G89" s="57">
         <v>102.6</v>
       </c>
-      <c r="H89" s="88">
+      <c r="H89" s="77">
         <v>358.5</v>
       </c>
-      <c r="I89" s="64">
+      <c r="I89" s="57">
         <v>92.3</v>
       </c>
-      <c r="J89" s="88">
+      <c r="J89" s="77">
         <v>447.2</v>
       </c>
-      <c r="K89" s="64">
+      <c r="K89" s="57">
         <v>94</v>
       </c>
-      <c r="L89" s="88">
+      <c r="L89" s="77">
         <v>589.9</v>
       </c>
-      <c r="M89" s="64">
+      <c r="M89" s="57">
         <v>151.5</v>
       </c>
-      <c r="N89" s="88">
+      <c r="N89" s="77">
         <v>730.5</v>
       </c>
-      <c r="O89" s="64">
+      <c r="O89" s="57">
         <v>150.4</v>
       </c>
-      <c r="P89" s="88">
+      <c r="P89" s="77">
         <v>871.1</v>
       </c>
-      <c r="Q89" s="64">
+      <c r="Q89" s="57">
         <v>158.80000000000001</v>
       </c>
-      <c r="R89" s="88">
+      <c r="R89" s="77">
         <v>1013.6</v>
       </c>
-      <c r="S89" s="64">
+      <c r="S89" s="57">
         <v>147</v>
       </c>
-      <c r="T89" s="88">
+      <c r="T89" s="77">
         <v>1158.8</v>
       </c>
-      <c r="U89" s="64">
+      <c r="U89" s="57">
         <v>145</v>
       </c>
-      <c r="V89" s="88">
+      <c r="V89" s="77">
         <v>1304.0999999999999</v>
       </c>
-      <c r="W89" s="64">
+      <c r="W89" s="57">
         <v>148</v>
       </c>
-      <c r="X89" s="88">
+      <c r="X89" s="77">
         <v>1452.5</v>
       </c>
-      <c r="Y89" s="64">
+      <c r="Y89" s="57">
         <v>152.5</v>
       </c>
     </row>
     <row r="90" spans="1:25">
-      <c r="A90" s="30" t="s">
+      <c r="A90" s="27" t="s">
         <v>101</v>
       </c>
-      <c r="B90" s="88">
+      <c r="B90" s="77">
         <v>10</v>
       </c>
-      <c r="C90" s="88">
+      <c r="C90" s="77">
         <v>3898.6</v>
       </c>
-      <c r="D90" s="88">
+      <c r="D90" s="77">
         <v>20</v>
       </c>
-      <c r="E90" s="64">
+      <c r="E90" s="57">
         <v>3866.6</v>
       </c>
-      <c r="F90" s="88">
+      <c r="F90" s="77">
         <v>29.9</v>
       </c>
-      <c r="G90" s="64">
+      <c r="G90" s="57">
         <v>3842.1</v>
       </c>
-      <c r="H90" s="88">
+      <c r="H90" s="77">
         <v>39.9</v>
       </c>
-      <c r="I90" s="64">
+      <c r="I90" s="57">
         <v>3711.1</v>
       </c>
-      <c r="J90" s="88">
+      <c r="J90" s="77">
         <v>49.9</v>
       </c>
-      <c r="K90" s="64">
+      <c r="K90" s="57">
         <v>3704.7</v>
       </c>
-      <c r="L90" s="88" t="s">
-[...38 lines deleted...]
-      <c r="Y90" s="65" t="s">
+      <c r="L90" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="M90" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="N90" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="O90" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="P90" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q90" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="R90" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="S90" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="T90" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="U90" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="V90" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="W90" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="X90" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y90" s="58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="91" spans="1:25">
-      <c r="A91" s="29" t="s">
+      <c r="A91" s="26" t="s">
         <v>102</v>
       </c>
-      <c r="B91" s="88" t="s">
-[...29 lines deleted...]
-      <c r="L91" s="88">
+      <c r="B91" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="C91" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D91" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="E91" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F91" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="G91" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="H91" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="I91" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="J91" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="K91" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="L91" s="77">
         <v>0.2</v>
       </c>
-      <c r="M91" s="65" t="s">
-[...2 lines deleted...]
-      <c r="N91" s="88">
+      <c r="M91" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="N91" s="77">
         <v>0.5</v>
       </c>
-      <c r="O91" s="65" t="s">
-[...2 lines deleted...]
-      <c r="P91" s="88">
+      <c r="O91" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="P91" s="77">
         <v>0.7</v>
       </c>
-      <c r="Q91" s="65" t="s">
-[...2 lines deleted...]
-      <c r="R91" s="88">
+      <c r="Q91" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="R91" s="77">
         <v>1</v>
       </c>
-      <c r="S91" s="65" t="s">
-[...2 lines deleted...]
-      <c r="T91" s="88">
+      <c r="S91" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="T91" s="77">
         <v>1.2</v>
       </c>
-      <c r="U91" s="65" t="s">
-[...2 lines deleted...]
-      <c r="V91" s="88">
+      <c r="U91" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="V91" s="77">
         <v>1.5</v>
       </c>
-      <c r="W91" s="65" t="s">
-[...2 lines deleted...]
-      <c r="X91" s="88">
+      <c r="W91" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="X91" s="77">
         <v>1.7</v>
       </c>
-      <c r="Y91" s="65" t="s">
+      <c r="Y91" s="58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="92" spans="1:25">
-      <c r="A92" s="29" t="s">
+      <c r="A92" s="26" t="s">
         <v>103</v>
       </c>
-      <c r="B92" s="88">
+      <c r="B92" s="77">
         <v>9.4</v>
       </c>
-      <c r="C92" s="88">
+      <c r="C92" s="77">
         <v>148.6</v>
       </c>
-      <c r="D92" s="88">
+      <c r="D92" s="77">
         <v>18.899999999999999</v>
       </c>
-      <c r="E92" s="64">
+      <c r="E92" s="57">
         <v>141.4</v>
       </c>
-      <c r="F92" s="88">
+      <c r="F92" s="77">
         <v>28.6</v>
       </c>
-      <c r="G92" s="64">
+      <c r="G92" s="57">
         <v>150.9</v>
       </c>
-      <c r="H92" s="88">
+      <c r="H92" s="77">
         <v>38.299999999999997</v>
       </c>
-      <c r="I92" s="64">
+      <c r="I92" s="57">
         <v>146.80000000000001</v>
       </c>
-      <c r="J92" s="88">
+      <c r="J92" s="77">
         <v>48.1</v>
       </c>
-      <c r="K92" s="64">
+      <c r="K92" s="57">
         <v>139.80000000000001</v>
       </c>
-      <c r="L92" s="88">
+      <c r="L92" s="77">
         <v>49.5</v>
       </c>
-      <c r="M92" s="64">
+      <c r="M92" s="57">
         <v>13.1</v>
       </c>
-      <c r="N92" s="88">
+      <c r="N92" s="77">
         <v>51</v>
       </c>
-      <c r="O92" s="64">
+      <c r="O92" s="57">
         <v>12.9</v>
       </c>
-      <c r="P92" s="88">
+      <c r="P92" s="77">
         <v>52.4</v>
       </c>
-      <c r="Q92" s="64">
+      <c r="Q92" s="57">
         <v>12.6</v>
       </c>
-      <c r="R92" s="88">
+      <c r="R92" s="77">
         <v>53.8</v>
       </c>
-      <c r="S92" s="64">
+      <c r="S92" s="57">
         <v>13</v>
       </c>
-      <c r="T92" s="88">
+      <c r="T92" s="77">
         <v>55.2</v>
       </c>
-      <c r="U92" s="64">
+      <c r="U92" s="57">
         <v>12.2</v>
       </c>
-      <c r="V92" s="88">
+      <c r="V92" s="77">
         <v>56.5</v>
       </c>
-      <c r="W92" s="64">
+      <c r="W92" s="57">
         <v>11.6</v>
       </c>
-      <c r="X92" s="88">
+      <c r="X92" s="77">
         <v>58</v>
       </c>
-      <c r="Y92" s="64">
+      <c r="Y92" s="57">
         <v>13.5</v>
       </c>
     </row>
     <row r="93" spans="1:25">
-      <c r="A93" s="29" t="s">
+      <c r="A93" s="26" t="s">
         <v>108</v>
       </c>
-      <c r="B93" s="88" t="s">
-[...29 lines deleted...]
-      <c r="L93" s="88">
+      <c r="B93" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="C93" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D93" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="E93" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F93" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="G93" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="H93" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="I93" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="J93" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="K93" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="L93" s="77">
         <v>16.100000000000001</v>
       </c>
-      <c r="M93" s="64">
+      <c r="M93" s="57">
         <v>45.2</v>
       </c>
-      <c r="N93" s="88">
+      <c r="N93" s="77">
         <v>17.7</v>
       </c>
-      <c r="O93" s="64">
+      <c r="O93" s="57">
         <v>44.5</v>
       </c>
-      <c r="P93" s="88">
+      <c r="P93" s="77">
         <v>19.2</v>
       </c>
-      <c r="Q93" s="64">
+      <c r="Q93" s="57">
         <v>44.1</v>
       </c>
-      <c r="R93" s="88">
+      <c r="R93" s="77">
         <v>20.8</v>
       </c>
-      <c r="S93" s="64">
+      <c r="S93" s="57">
         <v>44</v>
       </c>
-      <c r="T93" s="88">
+      <c r="T93" s="77">
         <v>22.3</v>
       </c>
-      <c r="U93" s="64">
+      <c r="U93" s="57">
         <v>44.5</v>
       </c>
-      <c r="V93" s="88">
+      <c r="V93" s="77">
         <v>23.8</v>
       </c>
-      <c r="W93" s="64">
+      <c r="W93" s="57">
         <v>44.7</v>
       </c>
-      <c r="X93" s="88">
+      <c r="X93" s="77">
         <v>25.4</v>
       </c>
-      <c r="Y93" s="64">
+      <c r="Y93" s="57">
         <v>44.7</v>
       </c>
     </row>
     <row r="94" spans="1:25">
-      <c r="A94" s="29" t="s">
+      <c r="A94" s="26" t="s">
         <v>104</v>
       </c>
-      <c r="B94" s="88">
+      <c r="B94" s="77">
         <v>4.7</v>
       </c>
-      <c r="C94" s="88">
+      <c r="C94" s="77">
         <v>1205.7</v>
       </c>
-      <c r="D94" s="88">
+      <c r="D94" s="77">
         <v>9.4</v>
       </c>
-      <c r="E94" s="64">
+      <c r="E94" s="57">
         <v>1157.9000000000001</v>
       </c>
-      <c r="F94" s="88">
+      <c r="F94" s="77">
         <v>14.1</v>
       </c>
-      <c r="G94" s="64">
+      <c r="G94" s="57">
         <v>1514.9</v>
       </c>
-      <c r="H94" s="88">
+      <c r="H94" s="77">
         <v>18.8</v>
       </c>
-      <c r="I94" s="64">
+      <c r="I94" s="57">
         <v>1493.9</v>
       </c>
-      <c r="J94" s="88">
+      <c r="J94" s="77">
         <v>23.5</v>
       </c>
-      <c r="K94" s="64">
+      <c r="K94" s="57">
         <v>1459.1</v>
       </c>
-      <c r="L94" s="88">
+      <c r="L94" s="77">
         <v>7.8</v>
       </c>
-      <c r="M94" s="64">
+      <c r="M94" s="57">
         <v>289.3</v>
       </c>
-      <c r="N94" s="88">
+      <c r="N94" s="77">
         <v>10.8</v>
       </c>
-      <c r="O94" s="64">
+      <c r="O94" s="57">
         <v>284.8</v>
       </c>
-      <c r="P94" s="88">
+      <c r="P94" s="77">
         <v>13.9</v>
       </c>
-      <c r="Q94" s="64">
+      <c r="Q94" s="57">
         <v>282.39999999999998</v>
       </c>
-      <c r="R94" s="88">
+      <c r="R94" s="77">
         <v>17</v>
       </c>
-      <c r="S94" s="64">
+      <c r="S94" s="57">
         <v>281.39999999999998</v>
       </c>
-      <c r="T94" s="88">
+      <c r="T94" s="77">
         <v>20</v>
       </c>
-      <c r="U94" s="64">
+      <c r="U94" s="57">
         <v>284.8</v>
       </c>
-      <c r="V94" s="88">
+      <c r="V94" s="77">
         <v>23.1</v>
       </c>
-      <c r="W94" s="64">
+      <c r="W94" s="57">
         <v>284</v>
       </c>
-      <c r="X94" s="88">
+      <c r="X94" s="77">
         <v>26.2</v>
       </c>
-      <c r="Y94" s="64">
+      <c r="Y94" s="57">
         <v>285.8</v>
       </c>
     </row>
     <row r="95" spans="1:25">
-      <c r="A95" s="29" t="s">
+      <c r="A95" s="26" t="s">
         <v>105</v>
       </c>
-      <c r="B95" s="88">
+      <c r="B95" s="77">
         <v>9.3000000000000007</v>
       </c>
-      <c r="C95" s="88">
+      <c r="C95" s="77">
         <v>152.69999999999999</v>
       </c>
-      <c r="D95" s="88">
+      <c r="D95" s="77">
         <v>18.7</v>
       </c>
-      <c r="E95" s="64">
+      <c r="E95" s="57">
         <v>151.5</v>
       </c>
-      <c r="F95" s="88">
+      <c r="F95" s="77">
         <v>28</v>
       </c>
-      <c r="G95" s="64">
+      <c r="G95" s="57">
         <v>150.5</v>
       </c>
-      <c r="H95" s="88">
+      <c r="H95" s="77">
         <v>37.299999999999997</v>
       </c>
-      <c r="I95" s="64">
+      <c r="I95" s="57">
         <v>145.4</v>
       </c>
-      <c r="J95" s="88">
+      <c r="J95" s="77">
         <v>46.7</v>
       </c>
-      <c r="K95" s="64">
+      <c r="K95" s="57">
         <v>145.1</v>
       </c>
-      <c r="L95" s="88">
+      <c r="L95" s="77">
         <v>63.2</v>
       </c>
-      <c r="M95" s="64">
+      <c r="M95" s="57">
         <v>155.19999999999999</v>
       </c>
-      <c r="N95" s="88">
+      <c r="N95" s="77">
         <v>79.599999999999994</v>
       </c>
-      <c r="O95" s="64">
+      <c r="O95" s="57">
         <v>152.69999999999999</v>
       </c>
-      <c r="P95" s="88">
+      <c r="P95" s="77">
         <v>96.1</v>
       </c>
-      <c r="Q95" s="64">
+      <c r="Q95" s="57">
         <v>151.4</v>
       </c>
-      <c r="R95" s="88">
+      <c r="R95" s="77">
         <v>112.6</v>
       </c>
-      <c r="S95" s="64">
+      <c r="S95" s="57">
         <v>150.80000000000001</v>
       </c>
-      <c r="T95" s="88">
+      <c r="T95" s="77">
         <v>129.1</v>
       </c>
-      <c r="U95" s="64">
+      <c r="U95" s="57">
         <v>152.69999999999999</v>
       </c>
-      <c r="V95" s="88">
+      <c r="V95" s="77">
         <v>145.6</v>
       </c>
-      <c r="W95" s="64">
+      <c r="W95" s="57">
         <v>153.19999999999999</v>
       </c>
-      <c r="X95" s="88">
+      <c r="X95" s="77">
         <v>162.1</v>
       </c>
-      <c r="Y95" s="64">
+      <c r="Y95" s="57">
         <v>153.19999999999999</v>
       </c>
     </row>
     <row r="96" spans="1:25">
-      <c r="A96" s="30" t="s">
+      <c r="A96" s="27" t="s">
         <v>106</v>
       </c>
-      <c r="B96" s="88">
+      <c r="B96" s="77">
         <v>28.2</v>
       </c>
-      <c r="C96" s="88">
+      <c r="C96" s="77">
         <v>3709</v>
       </c>
-      <c r="D96" s="88">
+      <c r="D96" s="77">
         <v>56.5</v>
       </c>
-      <c r="E96" s="64">
+      <c r="E96" s="57">
         <v>3678.6</v>
       </c>
-      <c r="F96" s="88">
+      <c r="F96" s="77">
         <v>84.7</v>
       </c>
-      <c r="G96" s="64">
+      <c r="G96" s="57">
         <v>3655.3</v>
       </c>
-      <c r="H96" s="88">
+      <c r="H96" s="77">
         <v>112.9</v>
       </c>
-      <c r="I96" s="64">
+      <c r="I96" s="57">
         <v>3530.6</v>
       </c>
-      <c r="J96" s="88">
+      <c r="J96" s="77">
         <v>141.19999999999999</v>
       </c>
-      <c r="K96" s="64">
+      <c r="K96" s="57">
         <v>3524.5</v>
       </c>
-      <c r="L96" s="88" t="s">
-[...38 lines deleted...]
-      <c r="Y96" s="65" t="s">
+      <c r="L96" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="M96" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="N96" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="O96" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="P96" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q96" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="R96" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="S96" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="T96" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="U96" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="V96" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="W96" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="X96" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y96" s="58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="97" spans="1:25">
-      <c r="A97" s="32" t="s">
+      <c r="A97" s="29" t="s">
         <v>107</v>
       </c>
-      <c r="B97" s="89" t="s">
-[...29 lines deleted...]
-      <c r="L97" s="89">
+      <c r="B97" s="78" t="s">
+        <v>25</v>
+      </c>
+      <c r="C97" s="78" t="s">
+        <v>25</v>
+      </c>
+      <c r="D97" s="78" t="s">
+        <v>25</v>
+      </c>
+      <c r="E97" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="F97" s="78" t="s">
+        <v>25</v>
+      </c>
+      <c r="G97" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="H97" s="78" t="s">
+        <v>25</v>
+      </c>
+      <c r="I97" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="J97" s="78" t="s">
+        <v>25</v>
+      </c>
+      <c r="K97" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="L97" s="78">
         <v>21.1</v>
       </c>
-      <c r="M97" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N97" s="89">
+      <c r="M97" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="N97" s="78">
         <v>42.2</v>
       </c>
-      <c r="O97" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P97" s="89">
+      <c r="O97" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="P97" s="78">
         <v>63.4</v>
       </c>
-      <c r="Q97" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R97" s="89">
+      <c r="Q97" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="R97" s="78">
         <v>84.5</v>
       </c>
-      <c r="S97" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T97" s="89">
+      <c r="S97" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="T97" s="78">
         <v>105.6</v>
       </c>
-      <c r="U97" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V97" s="89">
+      <c r="U97" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="V97" s="78">
         <v>126.7</v>
       </c>
-      <c r="W97" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X97" s="89">
+      <c r="W97" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="X97" s="78">
         <v>147.80000000000001</v>
       </c>
-      <c r="Y97" s="34" t="s">
+      <c r="Y97" s="31" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="98" spans="1:25" ht="15" customHeight="1">
       <c r="H98" s="1"/>
     </row>
     <row r="100" spans="1:25" ht="15" customHeight="1">
-      <c r="A100" s="121"/>
-      <c r="B100" s="119" t="s">
+      <c r="A100" s="134"/>
+      <c r="B100" s="132" t="s">
         <v>75</v>
       </c>
-      <c r="C100" s="120"/>
-      <c r="D100" s="119" t="s">
+      <c r="C100" s="133"/>
+      <c r="D100" s="132" t="s">
         <v>76</v>
       </c>
-      <c r="E100" s="120"/>
-      <c r="F100" s="119" t="s">
+      <c r="E100" s="133"/>
+      <c r="F100" s="132" t="s">
         <v>77</v>
       </c>
-      <c r="G100" s="120"/>
-      <c r="H100" s="119" t="s">
+      <c r="G100" s="133"/>
+      <c r="H100" s="132" t="s">
         <v>78</v>
       </c>
-      <c r="I100" s="120"/>
-      <c r="J100" s="119" t="s">
+      <c r="I100" s="133"/>
+      <c r="J100" s="132" t="s">
         <v>79</v>
       </c>
-      <c r="K100" s="120"/>
-      <c r="L100" s="119" t="s">
+      <c r="K100" s="133"/>
+      <c r="L100" s="132" t="s">
         <v>80</v>
       </c>
-      <c r="M100" s="120"/>
-      <c r="N100" s="123" t="s">
+      <c r="M100" s="133"/>
+      <c r="N100" s="136" t="s">
         <v>81</v>
       </c>
-      <c r="O100" s="123"/>
-      <c r="P100" s="123" t="s">
+      <c r="O100" s="136"/>
+      <c r="P100" s="136" t="s">
         <v>82</v>
       </c>
-      <c r="Q100" s="123"/>
-      <c r="R100" s="123" t="s">
+      <c r="Q100" s="136"/>
+      <c r="R100" s="136" t="s">
         <v>83</v>
       </c>
-      <c r="S100" s="123"/>
-      <c r="T100" s="123" t="s">
+      <c r="S100" s="136"/>
+      <c r="T100" s="136" t="s">
         <v>84</v>
       </c>
-      <c r="U100" s="123"/>
-      <c r="V100" s="123" t="s">
+      <c r="U100" s="136"/>
+      <c r="V100" s="136" t="s">
         <v>85</v>
       </c>
-      <c r="W100" s="123"/>
-      <c r="X100" s="123" t="s">
+      <c r="W100" s="136"/>
+      <c r="X100" s="136" t="s">
         <v>86</v>
       </c>
-      <c r="Y100" s="123"/>
+      <c r="Y100" s="136"/>
     </row>
     <row r="101" spans="1:25" ht="68.25" customHeight="1">
-      <c r="A101" s="122"/>
-      <c r="B101" s="26" t="s">
+      <c r="A101" s="135"/>
+      <c r="B101" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="C101" s="26" t="s">
+      <c r="C101" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="D101" s="26" t="s">
+      <c r="D101" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="E101" s="26" t="s">
+      <c r="E101" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="F101" s="26" t="s">
+      <c r="F101" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="G101" s="26" t="s">
+      <c r="G101" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="H101" s="26" t="s">
+      <c r="H101" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="I101" s="26" t="s">
+      <c r="I101" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="J101" s="26" t="s">
+      <c r="J101" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="K101" s="26" t="s">
+      <c r="K101" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="L101" s="26" t="s">
+      <c r="L101" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="M101" s="26" t="s">
+      <c r="M101" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="N101" s="26" t="s">
+      <c r="N101" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="O101" s="26" t="s">
+      <c r="O101" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="P101" s="26" t="s">
+      <c r="P101" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="Q101" s="26" t="s">
+      <c r="Q101" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="R101" s="26" t="s">
+      <c r="R101" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="S101" s="26" t="s">
+      <c r="S101" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="T101" s="26" t="s">
+      <c r="T101" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="U101" s="26" t="s">
+      <c r="U101" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="V101" s="26" t="s">
+      <c r="V101" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="W101" s="26" t="s">
+      <c r="W101" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="X101" s="26" t="s">
+      <c r="X101" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="Y101" s="26" t="s">
+      <c r="Y101" s="23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="102" spans="1:25">
-      <c r="A102" s="27" t="s">
+      <c r="A102" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="B102" s="86">
+      <c r="B102" s="75">
         <v>1852.9</v>
       </c>
-      <c r="C102" s="86">
+      <c r="C102" s="75">
         <v>154.69999999999999</v>
       </c>
-      <c r="D102" s="86">
+      <c r="D102" s="75">
         <v>3673.5</v>
       </c>
-      <c r="E102" s="87">
+      <c r="E102" s="76">
         <v>144.1</v>
       </c>
-      <c r="F102" s="86">
+      <c r="F102" s="75">
         <v>5928.4</v>
       </c>
-      <c r="G102" s="87">
+      <c r="G102" s="76">
         <v>157.30000000000001</v>
       </c>
-      <c r="H102" s="86">
+      <c r="H102" s="75">
         <v>7888.3</v>
       </c>
-      <c r="I102" s="87">
+      <c r="I102" s="76">
         <v>163.1</v>
       </c>
-      <c r="J102" s="86">
+      <c r="J102" s="75">
         <v>10000.799999999999</v>
       </c>
-      <c r="K102" s="87">
+      <c r="K102" s="76">
         <v>178.9</v>
       </c>
-      <c r="L102" s="86">
+      <c r="L102" s="75">
         <v>12659.5</v>
       </c>
-      <c r="M102" s="87">
+      <c r="M102" s="76">
         <v>164.4</v>
       </c>
-      <c r="N102" s="86">
+      <c r="N102" s="75">
         <v>15307.3</v>
       </c>
-      <c r="O102" s="87">
+      <c r="O102" s="76">
         <v>154.19999999999999</v>
       </c>
-      <c r="P102" s="86">
+      <c r="P102" s="75">
         <v>17820.400000000001</v>
       </c>
-      <c r="Q102" s="87">
+      <c r="Q102" s="76">
         <v>150.5</v>
       </c>
-      <c r="R102" s="86">
+      <c r="R102" s="75">
         <v>20258</v>
       </c>
-      <c r="S102" s="87">
+      <c r="S102" s="76">
         <v>159.9</v>
       </c>
-      <c r="T102" s="86">
+      <c r="T102" s="75">
         <v>22883.9</v>
       </c>
-      <c r="U102" s="87">
+      <c r="U102" s="76">
         <v>161.30000000000001</v>
       </c>
-      <c r="V102" s="86">
+      <c r="V102" s="75">
         <v>25563.4</v>
       </c>
-      <c r="W102" s="87">
+      <c r="W102" s="76">
         <v>161.6</v>
       </c>
-      <c r="X102" s="86">
+      <c r="X102" s="75">
         <v>28305.599999999999</v>
       </c>
-      <c r="Y102" s="87">
+      <c r="Y102" s="76">
         <v>140.5</v>
       </c>
     </row>
     <row r="103" spans="1:25">
-      <c r="A103" s="29" t="s">
+      <c r="A103" s="26" t="s">
         <v>89</v>
       </c>
-      <c r="B103" s="88">
+      <c r="B103" s="77">
         <v>1351</v>
       </c>
-      <c r="C103" s="88">
+      <c r="C103" s="77">
         <v>162.5</v>
       </c>
-      <c r="D103" s="88">
+      <c r="D103" s="77">
         <v>2655.9</v>
       </c>
-      <c r="E103" s="64">
+      <c r="E103" s="57">
         <v>146.19999999999999</v>
       </c>
-      <c r="F103" s="88">
+      <c r="F103" s="77">
         <v>4367.3999999999996</v>
       </c>
-      <c r="G103" s="64">
+      <c r="G103" s="57">
         <v>166.1</v>
       </c>
-      <c r="H103" s="88">
+      <c r="H103" s="77">
         <v>5791.8</v>
       </c>
-      <c r="I103" s="64">
+      <c r="I103" s="57">
         <v>170.6</v>
       </c>
-      <c r="J103" s="88">
+      <c r="J103" s="77">
         <v>7380.1</v>
       </c>
-      <c r="K103" s="64">
+      <c r="K103" s="57">
         <v>196.1</v>
       </c>
-      <c r="L103" s="88">
+      <c r="L103" s="77">
         <v>9297.4</v>
       </c>
-      <c r="M103" s="64">
+      <c r="M103" s="57">
         <v>173.1</v>
       </c>
-      <c r="N103" s="88">
+      <c r="N103" s="77">
         <v>11177.7</v>
       </c>
-      <c r="O103" s="64">
+      <c r="O103" s="57">
         <v>161.4</v>
       </c>
-      <c r="P103" s="88">
+      <c r="P103" s="77">
         <v>12944.6</v>
       </c>
-      <c r="Q103" s="64">
+      <c r="Q103" s="57">
         <v>154.19999999999999</v>
       </c>
-      <c r="R103" s="88">
+      <c r="R103" s="77">
         <v>14651.2</v>
       </c>
-      <c r="S103" s="64">
+      <c r="S103" s="57">
         <v>165.3</v>
       </c>
-      <c r="T103" s="88">
+      <c r="T103" s="77">
         <v>16526.900000000001</v>
       </c>
-      <c r="U103" s="64">
+      <c r="U103" s="57">
         <v>167.7</v>
       </c>
-      <c r="V103" s="88">
+      <c r="V103" s="77">
         <v>18453.400000000001</v>
       </c>
-      <c r="W103" s="64">
+      <c r="W103" s="57">
         <v>168.7</v>
       </c>
-      <c r="X103" s="88">
+      <c r="X103" s="77">
         <v>20455.400000000001</v>
       </c>
-      <c r="Y103" s="64">
+      <c r="Y103" s="57">
         <v>141.19999999999999</v>
       </c>
     </row>
     <row r="104" spans="1:25">
-      <c r="A104" s="29" t="s">
+      <c r="A104" s="26" t="s">
         <v>91</v>
       </c>
-      <c r="B104" s="88">
+      <c r="B104" s="77">
         <v>197.6</v>
       </c>
-      <c r="C104" s="88">
+      <c r="C104" s="77">
         <v>88.5</v>
       </c>
-      <c r="D104" s="88">
+      <c r="D104" s="77">
         <v>405</v>
       </c>
-      <c r="E104" s="64">
+      <c r="E104" s="57">
         <v>91.9</v>
       </c>
-      <c r="F104" s="88">
+      <c r="F104" s="77">
         <v>635.29999999999995</v>
       </c>
-      <c r="G104" s="64">
+      <c r="G104" s="57">
         <v>92.7</v>
       </c>
-      <c r="H104" s="88">
+      <c r="H104" s="77">
         <v>861.4</v>
       </c>
-      <c r="I104" s="64">
+      <c r="I104" s="57">
         <v>101.2</v>
       </c>
-      <c r="J104" s="88">
+      <c r="J104" s="77">
         <v>1076.9000000000001</v>
       </c>
-      <c r="K104" s="64">
+      <c r="K104" s="57">
         <v>94.4</v>
       </c>
-      <c r="L104" s="88">
+      <c r="L104" s="77">
         <v>1444.6</v>
       </c>
-      <c r="M104" s="64">
+      <c r="M104" s="57">
         <v>204</v>
       </c>
-      <c r="N104" s="88">
+      <c r="N104" s="77">
         <v>1837.9</v>
       </c>
-      <c r="O104" s="64">
+      <c r="O104" s="57">
         <v>179.3</v>
       </c>
-      <c r="P104" s="88">
+      <c r="P104" s="77">
         <v>2209.4</v>
       </c>
-      <c r="Q104" s="64">
+      <c r="Q104" s="57">
         <v>186.8</v>
       </c>
-      <c r="R104" s="88">
+      <c r="R104" s="77">
         <v>2566.1999999999998</v>
       </c>
-      <c r="S104" s="64">
+      <c r="S104" s="57">
         <v>214.1</v>
       </c>
-      <c r="T104" s="88">
+      <c r="T104" s="77">
         <v>2938.7</v>
       </c>
-      <c r="U104" s="64">
+      <c r="U104" s="57">
         <v>206.7</v>
       </c>
-      <c r="V104" s="88">
+      <c r="V104" s="77">
         <v>3312.2</v>
       </c>
-      <c r="W104" s="64">
+      <c r="W104" s="57">
         <v>204.4</v>
       </c>
-      <c r="X104" s="88">
+      <c r="X104" s="77">
         <v>3657.5</v>
       </c>
-      <c r="Y104" s="64">
+      <c r="Y104" s="57">
         <v>180.5</v>
       </c>
     </row>
     <row r="105" spans="1:25">
-      <c r="A105" s="29" t="s">
+      <c r="A105" s="26" t="s">
         <v>97</v>
       </c>
-      <c r="B105" s="88">
+      <c r="B105" s="77">
         <v>37.6</v>
       </c>
-      <c r="C105" s="88">
+      <c r="C105" s="77">
         <v>302.60000000000002</v>
       </c>
-      <c r="D105" s="88">
+      <c r="D105" s="77">
         <v>75.5</v>
       </c>
-      <c r="E105" s="64">
+      <c r="E105" s="57">
         <v>309.39999999999998</v>
       </c>
-      <c r="F105" s="88">
+      <c r="F105" s="77">
         <v>113.5</v>
       </c>
-      <c r="G105" s="64">
+      <c r="G105" s="57">
         <v>303.10000000000002</v>
       </c>
-      <c r="H105" s="88">
+      <c r="H105" s="77">
         <v>151.30000000000001</v>
       </c>
-      <c r="I105" s="64">
+      <c r="I105" s="57">
         <v>319.60000000000002</v>
       </c>
-      <c r="J105" s="88">
+      <c r="J105" s="77">
         <v>189</v>
       </c>
-      <c r="K105" s="64">
+      <c r="K105" s="57">
         <v>310.7</v>
       </c>
-      <c r="L105" s="88">
+      <c r="L105" s="77">
         <v>237</v>
       </c>
-      <c r="M105" s="64">
+      <c r="M105" s="57">
         <v>114.3</v>
       </c>
-      <c r="N105" s="88">
+      <c r="N105" s="77">
         <v>285</v>
       </c>
-      <c r="O105" s="64">
+      <c r="O105" s="57">
         <v>112.7</v>
       </c>
-      <c r="P105" s="88">
+      <c r="P105" s="77">
         <v>332.9</v>
       </c>
-      <c r="Q105" s="64">
+      <c r="Q105" s="57">
         <v>116.1</v>
       </c>
-      <c r="R105" s="88">
+      <c r="R105" s="77">
         <v>381.2</v>
       </c>
-      <c r="S105" s="64">
+      <c r="S105" s="57">
         <v>117.1</v>
       </c>
-      <c r="T105" s="88">
+      <c r="T105" s="77">
         <v>430.3</v>
       </c>
-      <c r="U105" s="64">
+      <c r="U105" s="57">
         <v>117.7</v>
       </c>
-      <c r="V105" s="88">
+      <c r="V105" s="77">
         <v>478.8</v>
       </c>
-      <c r="W105" s="64">
+      <c r="W105" s="57">
         <v>114.7</v>
       </c>
-      <c r="X105" s="88">
+      <c r="X105" s="77">
         <v>527.20000000000005</v>
       </c>
-      <c r="Y105" s="64">
+      <c r="Y105" s="57">
         <v>112.4</v>
       </c>
     </row>
     <row r="106" spans="1:25">
-      <c r="A106" s="29" t="s">
+      <c r="A106" s="26" t="s">
         <v>99</v>
       </c>
-      <c r="B106" s="88">
+      <c r="B106" s="77">
         <v>71.8</v>
       </c>
-      <c r="C106" s="88">
+      <c r="C106" s="77">
         <v>946.7</v>
       </c>
-      <c r="D106" s="88">
+      <c r="D106" s="77">
         <v>143.6</v>
       </c>
-      <c r="E106" s="64">
+      <c r="E106" s="57">
         <v>959.2</v>
       </c>
-      <c r="F106" s="88">
+      <c r="F106" s="77">
         <v>215.4</v>
       </c>
-      <c r="G106" s="64">
+      <c r="G106" s="57">
         <v>943.4</v>
       </c>
-      <c r="H106" s="88">
+      <c r="H106" s="77">
         <v>287.2</v>
       </c>
-      <c r="I106" s="64">
+      <c r="I106" s="57">
         <v>1001.7</v>
       </c>
-      <c r="J106" s="88">
+      <c r="J106" s="77">
         <v>359</v>
       </c>
-      <c r="K106" s="64">
+      <c r="K106" s="57">
         <v>983.6</v>
       </c>
-      <c r="L106" s="88">
+      <c r="L106" s="77">
         <v>437.9</v>
       </c>
-      <c r="M106" s="64">
+      <c r="M106" s="57">
         <v>98.7</v>
       </c>
-      <c r="N106" s="88">
+      <c r="N106" s="77">
         <v>516.79999999999995</v>
       </c>
-      <c r="O106" s="64">
+      <c r="O106" s="57">
         <v>97.3</v>
       </c>
-      <c r="P106" s="88">
+      <c r="P106" s="77">
         <v>595.70000000000005</v>
       </c>
-      <c r="Q106" s="64">
+      <c r="Q106" s="57">
         <v>99.5</v>
       </c>
-      <c r="R106" s="88">
+      <c r="R106" s="77">
         <v>674.6</v>
       </c>
-      <c r="S106" s="64">
+      <c r="S106" s="57">
         <v>99.7</v>
       </c>
-      <c r="T106" s="88">
+      <c r="T106" s="77">
         <v>753.5</v>
       </c>
-      <c r="U106" s="64">
+      <c r="U106" s="57">
         <v>99.7</v>
       </c>
-      <c r="V106" s="88">
+      <c r="V106" s="77">
         <v>832.4</v>
       </c>
-      <c r="W106" s="64">
+      <c r="W106" s="57">
         <v>98.3</v>
       </c>
-      <c r="X106" s="88">
+      <c r="X106" s="77">
         <v>911.3</v>
       </c>
-      <c r="Y106" s="64">
+      <c r="Y106" s="57">
         <v>96.8</v>
       </c>
     </row>
     <row r="107" spans="1:25">
-      <c r="A107" s="29" t="s">
+      <c r="A107" s="26" t="s">
         <v>100</v>
       </c>
-      <c r="B107" s="88">
+      <c r="B107" s="77">
         <v>151.30000000000001</v>
       </c>
-      <c r="C107" s="88">
+      <c r="C107" s="77">
         <v>155.30000000000001</v>
       </c>
-      <c r="D107" s="88">
+      <c r="D107" s="77">
         <v>306.3</v>
       </c>
-      <c r="E107" s="64">
+      <c r="E107" s="57">
         <v>155.80000000000001</v>
       </c>
-      <c r="F107" s="88">
+      <c r="F107" s="77">
         <v>465.8</v>
       </c>
-      <c r="G107" s="64">
+      <c r="G107" s="57">
         <v>147.9</v>
       </c>
-      <c r="H107" s="88">
+      <c r="H107" s="77">
         <v>621.70000000000005</v>
       </c>
-      <c r="I107" s="64">
+      <c r="I107" s="57">
         <v>156.9</v>
       </c>
-      <c r="J107" s="88">
+      <c r="J107" s="77">
         <v>777.2</v>
       </c>
-      <c r="K107" s="64">
+      <c r="K107" s="57">
         <v>159</v>
       </c>
-      <c r="L107" s="88">
+      <c r="L107" s="77">
         <v>873.8</v>
       </c>
-      <c r="M107" s="64">
+      <c r="M107" s="57">
         <v>60.8</v>
       </c>
-      <c r="N107" s="88">
+      <c r="N107" s="77">
         <v>970.9</v>
       </c>
-      <c r="O107" s="64">
+      <c r="O107" s="57">
         <v>61.1</v>
       </c>
-      <c r="P107" s="88">
+      <c r="P107" s="77">
         <v>1068.5</v>
       </c>
-      <c r="Q107" s="64">
+      <c r="Q107" s="57">
         <v>62.9</v>
       </c>
-      <c r="R107" s="88">
+      <c r="R107" s="77">
         <v>1165.3</v>
       </c>
-      <c r="S107" s="64">
+      <c r="S107" s="57">
         <v>61.6</v>
       </c>
-      <c r="T107" s="88">
+      <c r="T107" s="77">
         <v>1264.9000000000001</v>
       </c>
-      <c r="U107" s="64">
+      <c r="U107" s="57">
         <v>62.3</v>
       </c>
-      <c r="V107" s="88">
+      <c r="V107" s="77">
         <v>1366.7</v>
       </c>
-      <c r="W107" s="64">
+      <c r="W107" s="57">
         <v>62.7</v>
       </c>
-      <c r="X107" s="88">
+      <c r="X107" s="77">
         <v>1464.6</v>
       </c>
-      <c r="Y107" s="64">
+      <c r="Y107" s="57">
         <v>58.1</v>
       </c>
     </row>
     <row r="108" spans="1:25">
-      <c r="A108" s="29" t="s">
+      <c r="A108" s="26" t="s">
         <v>102</v>
       </c>
-      <c r="B108" s="88">
+      <c r="B108" s="77">
         <v>0.2</v>
       </c>
-      <c r="C108" s="88" t="s">
-[...2 lines deleted...]
-      <c r="D108" s="88">
+      <c r="C108" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D108" s="77">
         <v>0.5</v>
       </c>
-      <c r="E108" s="65" t="s">
-[...2 lines deleted...]
-      <c r="F108" s="88">
+      <c r="E108" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F108" s="77">
         <v>0.7</v>
       </c>
-      <c r="G108" s="65" t="s">
-[...2 lines deleted...]
-      <c r="H108" s="88">
+      <c r="G108" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="H108" s="77">
         <v>1</v>
       </c>
-      <c r="I108" s="65" t="s">
-[...2 lines deleted...]
-      <c r="J108" s="88">
+      <c r="I108" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="J108" s="77">
         <v>1.2</v>
       </c>
-      <c r="K108" s="65" t="s">
-[...2 lines deleted...]
-      <c r="L108" s="88">
+      <c r="K108" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="L108" s="77">
         <v>2.2000000000000002</v>
       </c>
-      <c r="M108" s="64">
+      <c r="M108" s="57">
         <v>362</v>
       </c>
-      <c r="N108" s="88">
+      <c r="N108" s="77">
         <v>3.2</v>
       </c>
-      <c r="O108" s="64">
+      <c r="O108" s="57">
         <v>356.9</v>
       </c>
-      <c r="P108" s="88">
+      <c r="P108" s="77">
         <v>4.2</v>
       </c>
-      <c r="Q108" s="64">
+      <c r="Q108" s="57">
         <v>365.3</v>
       </c>
-      <c r="R108" s="88">
+      <c r="R108" s="77">
         <v>5.2</v>
       </c>
-      <c r="S108" s="64">
+      <c r="S108" s="57">
         <v>366</v>
       </c>
-      <c r="T108" s="88">
+      <c r="T108" s="77">
         <v>6.1</v>
       </c>
-      <c r="U108" s="64">
+      <c r="U108" s="57">
         <v>366</v>
       </c>
-      <c r="V108" s="88">
+      <c r="V108" s="77">
         <v>7.1</v>
       </c>
-      <c r="W108" s="64">
+      <c r="W108" s="57">
         <v>360.7</v>
       </c>
-      <c r="X108" s="88">
+      <c r="X108" s="77">
         <v>8.1</v>
       </c>
-      <c r="Y108" s="64">
+      <c r="Y108" s="57">
         <v>355.3</v>
       </c>
     </row>
     <row r="109" spans="1:25">
-      <c r="A109" s="29" t="s">
+      <c r="A109" s="26" t="s">
         <v>103</v>
       </c>
-      <c r="B109" s="88">
+      <c r="B109" s="77">
         <v>1.1000000000000001</v>
       </c>
-      <c r="C109" s="88">
+      <c r="C109" s="77">
         <v>10.199999999999999</v>
       </c>
-      <c r="D109" s="88">
+      <c r="D109" s="77">
         <v>2.2999999999999998</v>
       </c>
-      <c r="E109" s="64">
+      <c r="E109" s="57">
         <v>10.8</v>
       </c>
-      <c r="F109" s="88">
+      <c r="F109" s="77">
         <v>3.5</v>
       </c>
-      <c r="G109" s="64">
+      <c r="G109" s="57">
         <v>10.8</v>
       </c>
-      <c r="H109" s="88">
+      <c r="H109" s="77">
         <v>4.7</v>
       </c>
-      <c r="I109" s="64">
+      <c r="I109" s="57">
         <v>11.5</v>
       </c>
-      <c r="J109" s="88">
+      <c r="J109" s="77">
         <v>5.9</v>
       </c>
-      <c r="K109" s="64">
+      <c r="K109" s="57">
         <v>11.2</v>
       </c>
-      <c r="L109" s="88">
+      <c r="L109" s="77">
         <v>51.1</v>
       </c>
-      <c r="M109" s="64">
+      <c r="M109" s="57">
         <v>2836.6</v>
       </c>
-      <c r="N109" s="88">
+      <c r="N109" s="77">
         <v>96.3</v>
       </c>
-      <c r="O109" s="64">
+      <c r="O109" s="57">
         <v>2819.2</v>
       </c>
-      <c r="P109" s="88">
+      <c r="P109" s="77">
         <v>141.5</v>
       </c>
-      <c r="Q109" s="64">
+      <c r="Q109" s="57">
         <v>2903.4</v>
       </c>
-      <c r="R109" s="88">
+      <c r="R109" s="77">
         <v>186.8</v>
       </c>
-      <c r="S109" s="64">
+      <c r="S109" s="57">
         <v>2812.6</v>
       </c>
-      <c r="T109" s="88">
+      <c r="T109" s="77">
         <v>232.1</v>
       </c>
-      <c r="U109" s="64">
+      <c r="U109" s="57">
         <v>3011.9</v>
       </c>
-      <c r="V109" s="88">
+      <c r="V109" s="77">
         <v>277.39999999999998</v>
       </c>
-      <c r="W109" s="64">
+      <c r="W109" s="57">
         <v>3143.6</v>
       </c>
-      <c r="X109" s="88">
+      <c r="X109" s="77">
         <v>321.60000000000002</v>
       </c>
-      <c r="Y109" s="64">
+      <c r="Y109" s="57">
         <v>2560.1</v>
       </c>
     </row>
     <row r="110" spans="1:25">
-      <c r="A110" s="29" t="s">
+      <c r="A110" s="26" t="s">
         <v>108</v>
       </c>
-      <c r="B110" s="88">
+      <c r="B110" s="77">
         <v>1.5</v>
       </c>
-      <c r="C110" s="88">
+      <c r="C110" s="77">
         <v>46.1</v>
       </c>
-      <c r="D110" s="88">
+      <c r="D110" s="77">
         <v>3.1</v>
       </c>
-      <c r="E110" s="64">
+      <c r="E110" s="57">
         <v>46.7</v>
       </c>
-      <c r="F110" s="88">
+      <c r="F110" s="77">
         <v>4.5999999999999996</v>
       </c>
-      <c r="G110" s="64">
+      <c r="G110" s="57">
         <v>45.9</v>
       </c>
-      <c r="H110" s="88">
+      <c r="H110" s="77">
         <v>6.2</v>
       </c>
-      <c r="I110" s="64">
+      <c r="I110" s="57">
         <v>48.7</v>
       </c>
-      <c r="J110" s="88">
+      <c r="J110" s="77">
         <v>7.7</v>
       </c>
-      <c r="K110" s="64">
+      <c r="K110" s="57">
         <v>47.9</v>
       </c>
-      <c r="L110" s="88">
+      <c r="L110" s="77">
         <v>12.7</v>
       </c>
-      <c r="M110" s="64">
+      <c r="M110" s="57">
         <v>292.10000000000002</v>
       </c>
-      <c r="N110" s="88">
+      <c r="N110" s="77">
         <v>17.7</v>
       </c>
-      <c r="O110" s="64">
+      <c r="O110" s="57">
         <v>287.89999999999998</v>
       </c>
-      <c r="P110" s="88">
+      <c r="P110" s="77">
         <v>22.7</v>
       </c>
-      <c r="Q110" s="64">
+      <c r="Q110" s="57">
         <v>294.7</v>
       </c>
-      <c r="R110" s="88">
+      <c r="R110" s="77">
         <v>27.8</v>
       </c>
-      <c r="S110" s="64">
+      <c r="S110" s="57">
         <v>295.3</v>
       </c>
-      <c r="T110" s="88">
+      <c r="T110" s="77">
         <v>32.799999999999997</v>
       </c>
-      <c r="U110" s="64">
+      <c r="U110" s="57">
         <v>295.3</v>
       </c>
-      <c r="V110" s="88">
+      <c r="V110" s="77">
         <v>37.799999999999997</v>
       </c>
-      <c r="W110" s="64">
+      <c r="W110" s="57">
         <v>291</v>
       </c>
-      <c r="X110" s="88">
+      <c r="X110" s="77">
         <v>42.8</v>
       </c>
-      <c r="Y110" s="64">
+      <c r="Y110" s="57">
         <v>286.7</v>
       </c>
     </row>
     <row r="111" spans="1:25">
-      <c r="A111" s="29" t="s">
+      <c r="A111" s="26" t="s">
         <v>104</v>
       </c>
-      <c r="B111" s="88">
+      <c r="B111" s="77">
         <v>3.1</v>
       </c>
-      <c r="C111" s="88">
+      <c r="C111" s="77">
         <v>283</v>
       </c>
-      <c r="D111" s="88">
+      <c r="D111" s="77">
         <v>6.1</v>
       </c>
-      <c r="E111" s="64">
+      <c r="E111" s="57">
         <v>287.39999999999998</v>
       </c>
-      <c r="F111" s="88">
+      <c r="F111" s="77">
         <v>9.1999999999999993</v>
       </c>
-      <c r="G111" s="64">
+      <c r="G111" s="57">
         <v>284.39999999999998</v>
       </c>
-      <c r="H111" s="88">
+      <c r="H111" s="77">
         <v>12.3</v>
       </c>
-      <c r="I111" s="64">
+      <c r="I111" s="57">
         <v>300.10000000000002</v>
       </c>
-      <c r="J111" s="88">
+      <c r="J111" s="77">
         <v>15.3</v>
       </c>
-      <c r="K111" s="64">
+      <c r="K111" s="57">
         <v>296.89999999999998</v>
       </c>
-      <c r="L111" s="88">
+      <c r="L111" s="77">
         <v>15.3</v>
       </c>
-      <c r="M111" s="65" t="s">
-[...2 lines deleted...]
-      <c r="N111" s="88">
+      <c r="M111" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="N111" s="77">
         <v>15.3</v>
       </c>
-      <c r="O111" s="65" t="s">
-[...2 lines deleted...]
-      <c r="P111" s="88">
+      <c r="O111" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="P111" s="77">
         <v>15.3</v>
       </c>
-      <c r="Q111" s="65" t="s">
-[...2 lines deleted...]
-      <c r="R111" s="88">
+      <c r="Q111" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="R111" s="77">
         <v>15.3</v>
       </c>
-      <c r="S111" s="65" t="s">
-[...2 lines deleted...]
-      <c r="T111" s="88">
+      <c r="S111" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="T111" s="77">
         <v>15.3</v>
       </c>
-      <c r="U111" s="65" t="s">
-[...2 lines deleted...]
-      <c r="V111" s="88">
+      <c r="U111" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="V111" s="77">
         <v>15.3</v>
       </c>
-      <c r="W111" s="65" t="s">
-[...2 lines deleted...]
-      <c r="X111" s="88">
+      <c r="W111" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="X111" s="77">
         <v>15.3</v>
       </c>
-      <c r="Y111" s="65" t="s">
+      <c r="Y111" s="58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="112" spans="1:25">
-      <c r="A112" s="29" t="s">
+      <c r="A112" s="26" t="s">
         <v>105</v>
       </c>
-      <c r="B112" s="88">
+      <c r="B112" s="77">
         <v>16.5</v>
       </c>
-      <c r="C112" s="88">
+      <c r="C112" s="77">
         <v>154.1</v>
       </c>
-      <c r="D112" s="88">
+      <c r="D112" s="77">
         <v>33</v>
       </c>
-      <c r="E112" s="64">
+      <c r="E112" s="57">
         <v>156.19999999999999</v>
       </c>
-      <c r="F112" s="88">
+      <c r="F112" s="77">
         <v>49.5</v>
       </c>
-      <c r="G112" s="64">
+      <c r="G112" s="57">
         <v>153.6</v>
       </c>
-      <c r="H112" s="88">
+      <c r="H112" s="77">
         <v>65.900000000000006</v>
       </c>
-      <c r="I112" s="64">
+      <c r="I112" s="57">
         <v>163.1</v>
       </c>
-      <c r="J112" s="88">
+      <c r="J112" s="77">
         <v>82.4</v>
       </c>
-      <c r="K112" s="64">
+      <c r="K112" s="57">
         <v>160.1</v>
       </c>
-      <c r="L112" s="88">
+      <c r="L112" s="77">
         <v>94.3</v>
       </c>
-      <c r="M112" s="64">
+      <c r="M112" s="57">
         <v>64.8</v>
       </c>
-      <c r="N112" s="88">
+      <c r="N112" s="77">
         <v>106.2</v>
       </c>
-      <c r="O112" s="64">
+      <c r="O112" s="57">
         <v>63.9</v>
       </c>
-      <c r="P112" s="88">
+      <c r="P112" s="77">
         <v>118.1</v>
       </c>
-      <c r="Q112" s="64">
+      <c r="Q112" s="57">
         <v>65.400000000000006</v>
       </c>
-      <c r="R112" s="88">
+      <c r="R112" s="77">
         <v>130</v>
       </c>
-      <c r="S112" s="64">
+      <c r="S112" s="57">
         <v>65.5</v>
       </c>
-      <c r="T112" s="88">
+      <c r="T112" s="77">
         <v>141.9</v>
       </c>
-      <c r="U112" s="64">
+      <c r="U112" s="57">
         <v>65.5</v>
       </c>
-      <c r="V112" s="88">
+      <c r="V112" s="77">
         <v>153.80000000000001</v>
       </c>
-      <c r="W112" s="64">
+      <c r="W112" s="57">
         <v>64.599999999999994</v>
       </c>
-      <c r="X112" s="88">
+      <c r="X112" s="77">
         <v>165.7</v>
       </c>
-      <c r="Y112" s="64">
+      <c r="Y112" s="57">
         <v>63.6</v>
       </c>
     </row>
     <row r="113" spans="1:25">
-      <c r="A113" s="32" t="s">
+      <c r="A113" s="29" t="s">
         <v>107</v>
       </c>
-      <c r="B113" s="89">
+      <c r="B113" s="78">
         <v>21.1</v>
       </c>
-      <c r="C113" s="89" t="s">
-[...2 lines deleted...]
-      <c r="D113" s="89">
+      <c r="C113" s="78" t="s">
+        <v>25</v>
+      </c>
+      <c r="D113" s="78">
         <v>42.2</v>
       </c>
-      <c r="E113" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F113" s="89">
+      <c r="E113" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="F113" s="78">
         <v>63.5</v>
       </c>
-      <c r="G113" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H113" s="89">
+      <c r="G113" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="H113" s="78">
         <v>84.8</v>
       </c>
-      <c r="I113" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J113" s="89">
+      <c r="I113" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="J113" s="78">
         <v>106.1</v>
       </c>
-      <c r="K113" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L113" s="89">
+      <c r="K113" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="L113" s="78">
         <v>193.2</v>
       </c>
-      <c r="M113" s="33">
+      <c r="M113" s="30">
         <v>370.2</v>
       </c>
-      <c r="N113" s="89">
+      <c r="N113" s="78">
         <v>280.3</v>
       </c>
-      <c r="O113" s="33">
+      <c r="O113" s="30">
         <v>365</v>
       </c>
-      <c r="P113" s="89">
+      <c r="P113" s="78">
         <v>367.4</v>
       </c>
-      <c r="Q113" s="33">
+      <c r="Q113" s="30">
         <v>373.6</v>
       </c>
-      <c r="R113" s="89">
+      <c r="R113" s="78">
         <v>454.4</v>
       </c>
-      <c r="S113" s="33">
+      <c r="S113" s="30">
         <v>374</v>
       </c>
-      <c r="T113" s="89">
+      <c r="T113" s="78">
         <v>541.4</v>
       </c>
-      <c r="U113" s="33">
+      <c r="U113" s="30">
         <v>373.6</v>
       </c>
-      <c r="V113" s="89">
+      <c r="V113" s="78">
         <v>628.29999999999995</v>
       </c>
-      <c r="W113" s="33">
+      <c r="W113" s="30">
         <v>368.3</v>
       </c>
-      <c r="X113" s="89">
+      <c r="X113" s="78">
         <v>736</v>
       </c>
-      <c r="Y113" s="33">
+      <c r="Y113" s="30">
         <v>449.2</v>
       </c>
     </row>
     <row r="114" spans="1:25">
-      <c r="A114" s="40"/>
-[...23 lines deleted...]
-      <c r="Y114" s="42"/>
+      <c r="A114" s="37"/>
+      <c r="B114" s="38"/>
+      <c r="C114" s="39"/>
+      <c r="D114" s="38"/>
+      <c r="E114" s="39"/>
+      <c r="F114" s="38"/>
+      <c r="G114" s="39"/>
+      <c r="H114" s="38"/>
+      <c r="I114" s="39"/>
+      <c r="J114" s="38"/>
+      <c r="K114" s="39"/>
+      <c r="L114" s="38"/>
+      <c r="M114" s="39"/>
+      <c r="N114" s="38"/>
+      <c r="O114" s="39"/>
+      <c r="P114" s="38"/>
+      <c r="Q114" s="39"/>
+      <c r="R114" s="38"/>
+      <c r="S114" s="39"/>
+      <c r="T114" s="38"/>
+      <c r="U114" s="39"/>
+      <c r="V114" s="38"/>
+      <c r="W114" s="39"/>
+      <c r="X114" s="38"/>
+      <c r="Y114" s="39"/>
     </row>
     <row r="116" spans="1:25" ht="12" customHeight="1">
-      <c r="A116" s="121"/>
-      <c r="B116" s="119" t="s">
+      <c r="A116" s="134"/>
+      <c r="B116" s="132" t="s">
         <v>87</v>
       </c>
-      <c r="C116" s="120"/>
-      <c r="D116" s="119" t="s">
+      <c r="C116" s="133"/>
+      <c r="D116" s="132" t="s">
         <v>110</v>
       </c>
-      <c r="E116" s="120"/>
-      <c r="F116" s="119" t="s">
+      <c r="E116" s="133"/>
+      <c r="F116" s="132" t="s">
         <v>111</v>
       </c>
-      <c r="G116" s="120"/>
-      <c r="H116" s="119" t="s">
+      <c r="G116" s="133"/>
+      <c r="H116" s="132" t="s">
         <v>114</v>
       </c>
-      <c r="I116" s="120"/>
-      <c r="J116" s="119" t="s">
+      <c r="I116" s="133"/>
+      <c r="J116" s="132" t="s">
         <v>115</v>
       </c>
-      <c r="K116" s="120"/>
-      <c r="L116" s="119" t="s">
+      <c r="K116" s="133"/>
+      <c r="L116" s="132" t="s">
         <v>116</v>
       </c>
-      <c r="M116" s="120"/>
-      <c r="N116" s="119" t="s">
+      <c r="M116" s="133"/>
+      <c r="N116" s="132" t="s">
         <v>117</v>
       </c>
-      <c r="O116" s="120"/>
-      <c r="P116" s="119" t="s">
+      <c r="O116" s="133"/>
+      <c r="P116" s="132" t="s">
         <v>120</v>
       </c>
-      <c r="Q116" s="120"/>
-      <c r="R116" s="123" t="s">
+      <c r="Q116" s="133"/>
+      <c r="R116" s="136" t="s">
         <v>121</v>
       </c>
-      <c r="S116" s="123"/>
-      <c r="T116" s="123" t="s">
+      <c r="S116" s="136"/>
+      <c r="T116" s="136" t="s">
         <v>122</v>
       </c>
-      <c r="U116" s="123"/>
-      <c r="V116" s="123" t="s">
+      <c r="U116" s="136"/>
+      <c r="V116" s="136" t="s">
         <v>123</v>
       </c>
-      <c r="W116" s="123"/>
-      <c r="X116" s="123" t="s">
+      <c r="W116" s="136"/>
+      <c r="X116" s="136" t="s">
         <v>124</v>
       </c>
-      <c r="Y116" s="123"/>
+      <c r="Y116" s="136"/>
     </row>
     <row r="117" spans="1:25" ht="60">
-      <c r="A117" s="122"/>
-      <c r="B117" s="26" t="s">
+      <c r="A117" s="135"/>
+      <c r="B117" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="C117" s="26" t="s">
+      <c r="C117" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="D117" s="26" t="s">
+      <c r="D117" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="E117" s="26" t="s">
+      <c r="E117" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="F117" s="26" t="s">
+      <c r="F117" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="G117" s="26" t="s">
+      <c r="G117" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="H117" s="26" t="s">
+      <c r="H117" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="I117" s="26" t="s">
+      <c r="I117" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="J117" s="26" t="s">
+      <c r="J117" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="K117" s="26" t="s">
+      <c r="K117" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="L117" s="26" t="s">
+      <c r="L117" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="M117" s="26" t="s">
+      <c r="M117" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="N117" s="26" t="s">
+      <c r="N117" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="O117" s="26" t="s">
+      <c r="O117" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="P117" s="26" t="s">
+      <c r="P117" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="Q117" s="26" t="s">
+      <c r="Q117" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="R117" s="26" t="s">
+      <c r="R117" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="S117" s="26" t="s">
+      <c r="S117" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="T117" s="26" t="s">
+      <c r="T117" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="U117" s="26" t="s">
+      <c r="U117" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="V117" s="26" t="s">
+      <c r="V117" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="W117" s="26" t="s">
+      <c r="W117" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="X117" s="26" t="s">
+      <c r="X117" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="Y117" s="26" t="s">
+      <c r="Y117" s="23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="118" spans="1:25">
-      <c r="A118" s="27" t="s">
+      <c r="A118" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="B118" s="86">
+      <c r="B118" s="75">
         <v>1795</v>
       </c>
-      <c r="C118" s="86">
+      <c r="C118" s="75">
         <v>86.1</v>
       </c>
-      <c r="D118" s="86">
+      <c r="D118" s="75">
         <v>3823.6</v>
       </c>
-      <c r="E118" s="93">
+      <c r="E118" s="82">
         <v>91.8</v>
       </c>
-      <c r="F118" s="86">
+      <c r="F118" s="75">
         <v>5973.8</v>
       </c>
-      <c r="G118" s="93">
+      <c r="G118" s="82">
         <v>89.3</v>
       </c>
-      <c r="H118" s="86">
+      <c r="H118" s="75">
         <v>8186.2</v>
       </c>
-      <c r="I118" s="93">
+      <c r="I118" s="82">
         <v>92</v>
       </c>
-      <c r="J118" s="86">
+      <c r="J118" s="75">
         <v>10489.1</v>
       </c>
-      <c r="K118" s="91">
+      <c r="K118" s="80">
         <v>93</v>
       </c>
-      <c r="L118" s="86">
+      <c r="L118" s="75">
         <v>14705</v>
       </c>
-      <c r="M118" s="91">
+      <c r="M118" s="80">
         <v>102.9</v>
       </c>
-      <c r="N118" s="86">
+      <c r="N118" s="75">
         <v>18292.900000000001</v>
       </c>
-      <c r="O118" s="91">
+      <c r="O118" s="80">
         <v>106.2</v>
       </c>
-      <c r="P118" s="86">
+      <c r="P118" s="75">
         <v>21574.400000000001</v>
       </c>
-      <c r="Q118" s="91">
+      <c r="Q118" s="80">
         <v>107.8</v>
       </c>
-      <c r="R118" s="86">
+      <c r="R118" s="75">
         <v>24835.7</v>
       </c>
-      <c r="S118" s="91">
+      <c r="S118" s="80">
         <v>109.4</v>
       </c>
-      <c r="T118" s="86">
+      <c r="T118" s="75">
         <v>28158.1</v>
       </c>
-      <c r="U118" s="91">
+      <c r="U118" s="80">
         <v>109.8</v>
       </c>
-      <c r="V118" s="86">
+      <c r="V118" s="75">
         <v>31408</v>
       </c>
-      <c r="W118" s="87">
+      <c r="W118" s="76">
         <v>109.8</v>
       </c>
-      <c r="X118" s="86">
+      <c r="X118" s="75">
         <v>34825.199999999997</v>
       </c>
-      <c r="Y118" s="91">
+      <c r="Y118" s="80">
         <v>110</v>
       </c>
     </row>
     <row r="119" spans="1:25">
-      <c r="A119" s="29" t="s">
+      <c r="A119" s="26" t="s">
         <v>89</v>
       </c>
-      <c r="B119" s="88">
+      <c r="B119" s="77">
         <v>1307.0999999999999</v>
       </c>
-      <c r="C119" s="88">
+      <c r="C119" s="77">
         <v>86</v>
       </c>
-      <c r="D119" s="88">
+      <c r="D119" s="77">
         <v>2833.1</v>
       </c>
-      <c r="E119" s="94">
+      <c r="E119" s="83">
         <v>94.1</v>
       </c>
-      <c r="F119" s="88">
+      <c r="F119" s="77">
         <v>4481.2</v>
       </c>
-      <c r="G119" s="94">
+      <c r="G119" s="83">
         <v>91</v>
       </c>
-      <c r="H119" s="88">
+      <c r="H119" s="77">
         <v>6034.2</v>
       </c>
-      <c r="I119" s="94">
+      <c r="I119" s="83">
         <v>92.4</v>
       </c>
-      <c r="J119" s="88">
+      <c r="J119" s="77">
         <v>7721.8</v>
       </c>
-      <c r="K119" s="71">
+      <c r="K119" s="64">
         <v>92.8</v>
       </c>
-      <c r="L119" s="88">
+      <c r="L119" s="77">
         <v>10637.4</v>
       </c>
-      <c r="M119" s="71">
+      <c r="M119" s="64">
         <v>101.3</v>
       </c>
-      <c r="N119" s="88">
+      <c r="N119" s="77">
         <v>13136.8</v>
       </c>
-      <c r="O119" s="71">
+      <c r="O119" s="64">
         <v>104.5</v>
       </c>
-      <c r="P119" s="88">
+      <c r="P119" s="77">
         <v>15335.7</v>
       </c>
-      <c r="Q119" s="71">
+      <c r="Q119" s="64">
         <v>105.5</v>
       </c>
-      <c r="R119" s="88">
+      <c r="R119" s="77">
         <v>17536.7</v>
       </c>
-      <c r="S119" s="71">
+      <c r="S119" s="64">
         <v>106.8</v>
       </c>
-      <c r="T119" s="88">
+      <c r="T119" s="77">
         <v>19796.2</v>
       </c>
-      <c r="U119" s="71">
+      <c r="U119" s="64">
         <v>106.9</v>
       </c>
-      <c r="V119" s="88">
+      <c r="V119" s="77">
         <v>21963.9</v>
       </c>
-      <c r="W119" s="64">
+      <c r="W119" s="57">
         <v>106.4</v>
       </c>
-      <c r="X119" s="88">
+      <c r="X119" s="77">
         <v>24264.6</v>
       </c>
-      <c r="Y119" s="71">
+      <c r="Y119" s="64">
         <v>106.1</v>
       </c>
     </row>
     <row r="120" spans="1:25">
-      <c r="A120" s="29" t="s">
+      <c r="A120" s="26" t="s">
         <v>91</v>
       </c>
-      <c r="B120" s="88">
+      <c r="B120" s="77">
         <v>176.1</v>
       </c>
-      <c r="C120" s="88">
+      <c r="C120" s="77">
         <v>79.2</v>
       </c>
-      <c r="D120" s="88">
+      <c r="D120" s="77">
         <v>357.9</v>
       </c>
-      <c r="E120" s="94">
+      <c r="E120" s="83">
         <v>77.900000000000006</v>
       </c>
-      <c r="F120" s="88">
+      <c r="F120" s="77">
         <v>541.70000000000005</v>
       </c>
-      <c r="G120" s="94">
+      <c r="G120" s="83">
         <v>75.599999999999994</v>
       </c>
-      <c r="H120" s="88">
+      <c r="H120" s="77">
         <v>726.3</v>
       </c>
-      <c r="I120" s="94">
+      <c r="I120" s="83">
         <v>74.7</v>
       </c>
-      <c r="J120" s="88">
+      <c r="J120" s="77">
         <v>906.2</v>
       </c>
-      <c r="K120" s="71">
+      <c r="K120" s="64">
         <v>74.599999999999994</v>
       </c>
-      <c r="L120" s="88">
+      <c r="L120" s="77">
         <v>1738.3</v>
       </c>
-      <c r="M120" s="71">
+      <c r="M120" s="64">
         <v>106.6</v>
       </c>
-      <c r="N120" s="88">
+      <c r="N120" s="77">
         <v>2386.4</v>
       </c>
-      <c r="O120" s="71">
+      <c r="O120" s="64">
         <v>115.4</v>
       </c>
-      <c r="P120" s="88">
+      <c r="P120" s="77">
         <v>3032.5</v>
       </c>
-      <c r="Q120" s="71">
+      <c r="Q120" s="64">
         <v>122.2</v>
       </c>
-      <c r="R120" s="88">
+      <c r="R120" s="77">
         <v>3661</v>
       </c>
-      <c r="S120" s="71">
+      <c r="S120" s="64">
         <v>127.3</v>
       </c>
-      <c r="T120" s="88">
+      <c r="T120" s="77">
         <v>4304.6000000000004</v>
       </c>
-      <c r="U120" s="71">
+      <c r="U120" s="64">
         <v>130.69999999999999</v>
       </c>
-      <c r="V120" s="88">
+      <c r="V120" s="77">
         <v>4936.7</v>
       </c>
-      <c r="W120" s="64">
+      <c r="W120" s="57">
         <v>133.19999999999999</v>
       </c>
-      <c r="X120" s="88">
+      <c r="X120" s="77">
         <v>5580.7</v>
       </c>
-      <c r="Y120" s="71">
+      <c r="Y120" s="64">
         <v>136.5</v>
       </c>
     </row>
     <row r="121" spans="1:25">
-      <c r="A121" s="29" t="s">
+      <c r="A121" s="26" t="s">
         <v>97</v>
       </c>
-      <c r="B121" s="88">
+      <c r="B121" s="77">
         <v>37.4</v>
       </c>
-      <c r="C121" s="88">
+      <c r="C121" s="77">
         <v>88.3</v>
       </c>
-      <c r="D121" s="88">
+      <c r="D121" s="77">
         <v>75.5</v>
       </c>
-      <c r="E121" s="94">
+      <c r="E121" s="83">
         <v>88.1</v>
       </c>
-      <c r="F121" s="88">
+      <c r="F121" s="77">
         <v>113.2</v>
       </c>
-      <c r="G121" s="94">
+      <c r="G121" s="83">
         <v>88.4</v>
       </c>
-      <c r="H121" s="88">
+      <c r="H121" s="77">
         <v>216.4</v>
       </c>
-      <c r="I121" s="94">
+      <c r="I121" s="83">
         <v>126.8</v>
       </c>
-      <c r="J121" s="88">
+      <c r="J121" s="77">
         <v>303.39999999999998</v>
       </c>
-      <c r="K121" s="71">
+      <c r="K121" s="64">
         <v>142.30000000000001</v>
       </c>
-      <c r="L121" s="88">
+      <c r="L121" s="77">
         <v>411.2</v>
       </c>
-      <c r="M121" s="71">
+      <c r="M121" s="64">
         <v>153.69999999999999</v>
       </c>
-      <c r="N121" s="88">
+      <c r="N121" s="77">
         <v>531.5</v>
       </c>
-      <c r="O121" s="71">
+      <c r="O121" s="64">
         <v>165.8</v>
       </c>
-      <c r="P121" s="88">
+      <c r="P121" s="77">
         <v>650.20000000000005</v>
       </c>
-      <c r="Q121" s="71">
+      <c r="Q121" s="64">
         <v>173.9</v>
       </c>
-      <c r="R121" s="88">
+      <c r="R121" s="77">
         <v>758.6</v>
       </c>
-      <c r="S121" s="71">
+      <c r="S121" s="64">
         <v>177.5</v>
       </c>
-      <c r="T121" s="88">
+      <c r="T121" s="77">
         <v>868.2</v>
       </c>
-      <c r="U121" s="71">
+      <c r="U121" s="64">
         <v>180</v>
       </c>
-      <c r="V121" s="88">
+      <c r="V121" s="77">
         <v>986.5</v>
       </c>
-      <c r="W121" s="64">
+      <c r="W121" s="57">
         <v>184.1</v>
       </c>
-      <c r="X121" s="88">
+      <c r="X121" s="77">
         <v>1114.3</v>
       </c>
-      <c r="Y121" s="71">
+      <c r="Y121" s="64">
         <v>189</v>
       </c>
     </row>
     <row r="122" spans="1:25">
-      <c r="A122" s="29" t="s">
+      <c r="A122" s="26" t="s">
         <v>99</v>
       </c>
-      <c r="B122" s="88">
+      <c r="B122" s="77">
         <v>71.8</v>
       </c>
-      <c r="C122" s="88">
+      <c r="C122" s="77">
         <v>88.9</v>
       </c>
-      <c r="D122" s="88">
+      <c r="D122" s="77">
         <v>143.6</v>
       </c>
-      <c r="E122" s="94">
+      <c r="E122" s="83">
         <v>88.2</v>
       </c>
-      <c r="F122" s="88">
+      <c r="F122" s="77">
         <v>215.4</v>
       </c>
-      <c r="G122" s="94">
+      <c r="G122" s="83">
         <v>88.7</v>
       </c>
-      <c r="H122" s="88">
+      <c r="H122" s="77">
         <v>287.3</v>
       </c>
-      <c r="I122" s="94">
+      <c r="I122" s="83">
         <v>88.7</v>
       </c>
-      <c r="J122" s="88">
+      <c r="J122" s="77">
         <v>358.7</v>
       </c>
-      <c r="K122" s="71">
+      <c r="K122" s="64">
         <v>88.6</v>
       </c>
-      <c r="L122" s="88">
+      <c r="L122" s="77">
         <v>394.1</v>
       </c>
-      <c r="M122" s="71">
+      <c r="M122" s="64">
         <v>79.7</v>
       </c>
-      <c r="N122" s="88">
+      <c r="N122" s="77">
         <v>394.1</v>
       </c>
-      <c r="O122" s="71">
+      <c r="O122" s="64">
         <v>67.8</v>
       </c>
-      <c r="P122" s="88">
+      <c r="P122" s="77">
         <v>394.1</v>
       </c>
-      <c r="Q122" s="71">
+      <c r="Q122" s="64">
         <v>58.9</v>
       </c>
-      <c r="R122" s="88">
+      <c r="R122" s="77">
         <v>394.1</v>
       </c>
-      <c r="S122" s="71">
+      <c r="S122" s="64">
         <v>52.1</v>
       </c>
-      <c r="T122" s="88">
+      <c r="T122" s="77">
         <v>394.1</v>
       </c>
-      <c r="U122" s="71">
+      <c r="U122" s="64">
         <v>46.7</v>
       </c>
-      <c r="V122" s="88">
+      <c r="V122" s="77">
         <v>394.1</v>
       </c>
-      <c r="W122" s="64">
+      <c r="W122" s="57">
         <v>42.3</v>
       </c>
-      <c r="X122" s="88">
+      <c r="X122" s="77">
         <v>394.1</v>
       </c>
-      <c r="Y122" s="71">
+      <c r="Y122" s="64">
         <v>38.700000000000003</v>
       </c>
     </row>
     <row r="123" spans="1:25">
-      <c r="A123" s="29" t="s">
+      <c r="A123" s="26" t="s">
         <v>100</v>
       </c>
-      <c r="B123" s="88">
+      <c r="B123" s="77">
         <v>140.30000000000001</v>
       </c>
-      <c r="C123" s="88">
+      <c r="C123" s="77">
         <v>82.4</v>
       </c>
-      <c r="D123" s="88">
+      <c r="D123" s="77">
         <v>283.2</v>
       </c>
-      <c r="E123" s="94">
+      <c r="E123" s="83">
         <v>81.5</v>
       </c>
-      <c r="F123" s="88">
+      <c r="F123" s="77">
         <v>424.3</v>
       </c>
-      <c r="G123" s="94">
+      <c r="G123" s="83">
         <v>80.8</v>
       </c>
-      <c r="H123" s="88">
+      <c r="H123" s="77">
         <v>574.5</v>
       </c>
-      <c r="I123" s="94">
+      <c r="I123" s="83">
         <v>81.900000000000006</v>
       </c>
-      <c r="J123" s="88">
+      <c r="J123" s="77">
         <v>716.6</v>
       </c>
-      <c r="K123" s="71">
+      <c r="K123" s="64">
         <v>81.7</v>
       </c>
-      <c r="L123" s="88">
+      <c r="L123" s="77">
         <v>804.2</v>
       </c>
-      <c r="M123" s="71">
+      <c r="M123" s="64">
         <v>81.5</v>
       </c>
-      <c r="N123" s="88">
+      <c r="N123" s="77">
         <v>892.4</v>
       </c>
-      <c r="O123" s="71">
+      <c r="O123" s="64">
         <v>81.7</v>
       </c>
-      <c r="P123" s="88">
+      <c r="P123" s="77">
         <v>980.7</v>
       </c>
-      <c r="Q123" s="71">
+      <c r="Q123" s="64">
         <v>81.7</v>
       </c>
-      <c r="R123" s="88">
+      <c r="R123" s="77">
         <v>1077.5999999999999</v>
       </c>
-      <c r="S123" s="71">
+      <c r="S123" s="64">
         <v>82.5</v>
       </c>
-      <c r="T123" s="88">
+      <c r="T123" s="77">
         <v>1171.5</v>
       </c>
-      <c r="U123" s="71">
+      <c r="U123" s="64">
         <v>82.6</v>
       </c>
-      <c r="V123" s="88">
+      <c r="V123" s="77">
         <v>1268.7</v>
       </c>
-      <c r="W123" s="64">
+      <c r="W123" s="57">
         <v>83</v>
       </c>
-      <c r="X123" s="88">
+      <c r="X123" s="77">
         <v>1368.2</v>
       </c>
-      <c r="Y123" s="71">
+      <c r="Y123" s="64">
         <v>83.6</v>
       </c>
     </row>
     <row r="124" spans="1:25">
-      <c r="A124" s="29" t="s">
+      <c r="A124" s="26" t="s">
         <v>102</v>
       </c>
-      <c r="B124" s="88">
+      <c r="B124" s="77">
         <v>0.2</v>
       </c>
-      <c r="C124" s="88">
+      <c r="C124" s="77">
         <v>62.3</v>
       </c>
-      <c r="D124" s="88">
+      <c r="D124" s="77">
         <v>0.3</v>
       </c>
-      <c r="E124" s="94">
+      <c r="E124" s="83">
         <v>61.8</v>
       </c>
-      <c r="F124" s="88">
+      <c r="F124" s="77">
         <v>0.5</v>
       </c>
-      <c r="G124" s="94">
+      <c r="G124" s="83">
         <v>62.1</v>
       </c>
-      <c r="H124" s="88">
+      <c r="H124" s="77">
         <v>0.7</v>
       </c>
-      <c r="I124" s="94">
+      <c r="I124" s="83">
         <v>64.8</v>
       </c>
-      <c r="J124" s="88">
+      <c r="J124" s="77">
         <v>0.9</v>
       </c>
-      <c r="K124" s="71">
+      <c r="K124" s="64">
         <v>67.099999999999994</v>
       </c>
-      <c r="L124" s="88">
+      <c r="L124" s="77">
         <v>6.7</v>
       </c>
-      <c r="M124" s="71">
+      <c r="M124" s="64">
         <v>270</v>
       </c>
-      <c r="N124" s="88">
+      <c r="N124" s="77">
         <v>11.3</v>
       </c>
-      <c r="O124" s="71">
+      <c r="O124" s="64">
         <v>314</v>
       </c>
-      <c r="P124" s="88">
+      <c r="P124" s="77">
         <v>15.8</v>
       </c>
-      <c r="Q124" s="71">
+      <c r="Q124" s="64">
         <v>337.4</v>
       </c>
-      <c r="R124" s="88">
+      <c r="R124" s="77">
         <v>20.399999999999999</v>
       </c>
-      <c r="S124" s="71">
+      <c r="S124" s="64">
         <v>352.1</v>
       </c>
-      <c r="T124" s="88">
+      <c r="T124" s="77">
         <v>24.9</v>
       </c>
-      <c r="U124" s="71">
+      <c r="U124" s="64">
         <v>361.7</v>
       </c>
-      <c r="V124" s="88">
+      <c r="V124" s="77">
         <v>29.4</v>
       </c>
-      <c r="W124" s="64">
+      <c r="W124" s="57">
         <v>369.3</v>
       </c>
-      <c r="X124" s="88">
+      <c r="X124" s="77">
         <v>34</v>
       </c>
-      <c r="Y124" s="71">
+      <c r="Y124" s="64">
         <v>374.9</v>
       </c>
     </row>
     <row r="125" spans="1:25">
-      <c r="A125" s="29" t="s">
+      <c r="A125" s="26" t="s">
         <v>103</v>
       </c>
-      <c r="B125" s="88">
+      <c r="B125" s="77">
         <v>1.5</v>
       </c>
-      <c r="C125" s="88">
+      <c r="C125" s="77">
         <v>121.2</v>
       </c>
-      <c r="D125" s="88">
+      <c r="D125" s="77">
         <v>2.8</v>
       </c>
-      <c r="E125" s="65">
+      <c r="E125" s="58">
         <v>182.2</v>
       </c>
-      <c r="F125" s="88">
+      <c r="F125" s="77">
         <v>4.3</v>
       </c>
-      <c r="G125" s="94">
+      <c r="G125" s="83">
         <v>144.19999999999999</v>
       </c>
-      <c r="H125" s="88">
+      <c r="H125" s="77">
         <v>5.8</v>
       </c>
-      <c r="I125" s="94">
+      <c r="I125" s="83">
         <v>245.2</v>
       </c>
-      <c r="J125" s="88">
+      <c r="J125" s="77">
         <v>5.8</v>
       </c>
-      <c r="K125" s="71">
+      <c r="K125" s="64">
         <v>194.6</v>
       </c>
-      <c r="L125" s="88">
+      <c r="L125" s="77">
         <v>7.4</v>
       </c>
-      <c r="M125" s="71">
+      <c r="M125" s="64">
         <v>26</v>
       </c>
-      <c r="N125" s="88">
+      <c r="N125" s="77">
         <v>8.5</v>
       </c>
-      <c r="O125" s="71">
+      <c r="O125" s="64">
         <v>15.9</v>
       </c>
-      <c r="P125" s="88">
+      <c r="P125" s="77">
         <v>9.6999999999999993</v>
       </c>
-      <c r="Q125" s="71">
+      <c r="Q125" s="64">
         <v>12.3</v>
       </c>
-      <c r="R125" s="88">
+      <c r="R125" s="77">
         <v>10.8</v>
       </c>
-      <c r="S125" s="71">
+      <c r="S125" s="64">
         <v>10.4</v>
       </c>
-      <c r="T125" s="88">
+      <c r="T125" s="77">
         <v>12</v>
       </c>
-      <c r="U125" s="71">
+      <c r="U125" s="64">
         <v>9.1999999999999993</v>
       </c>
-      <c r="V125" s="88">
+      <c r="V125" s="77">
         <v>13.1</v>
       </c>
-      <c r="W125" s="64">
+      <c r="W125" s="57">
         <v>8.5</v>
       </c>
-      <c r="X125" s="88">
+      <c r="X125" s="77">
         <v>14.2</v>
       </c>
-      <c r="Y125" s="71">
+      <c r="Y125" s="64">
         <v>8</v>
       </c>
     </row>
     <row r="126" spans="1:25">
-      <c r="A126" s="61" t="s">
+      <c r="A126" s="54" t="s">
         <v>112</v>
       </c>
-      <c r="B126" s="88" t="s">
-[...68 lines deleted...]
-      <c r="Y126" s="92" t="s">
+      <c r="B126" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="C126" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D126" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="E126" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F126" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="G126" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="H126" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="I126" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="J126" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="K126" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L126" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="M126" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="N126" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="O126" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="P126" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q126" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="R126" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="S126" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="T126" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="U126" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="V126" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="W126" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="X126" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y126" s="81" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="127" spans="1:25">
-      <c r="A127" s="29" t="s">
+      <c r="A127" s="26" t="s">
         <v>108</v>
       </c>
-      <c r="B127" s="88">
+      <c r="B127" s="77">
         <v>1.5</v>
       </c>
-      <c r="C127" s="88">
+      <c r="C127" s="77">
         <v>88.9</v>
       </c>
-      <c r="D127" s="88">
+      <c r="D127" s="77">
         <v>3.1</v>
       </c>
-      <c r="E127" s="94">
+      <c r="E127" s="83">
         <v>88.2</v>
       </c>
-      <c r="F127" s="88">
+      <c r="F127" s="77">
         <v>4.5999999999999996</v>
       </c>
-      <c r="G127" s="94">
+      <c r="G127" s="83">
         <v>88.7</v>
       </c>
-      <c r="H127" s="88">
+      <c r="H127" s="77">
         <v>6.2</v>
       </c>
-      <c r="I127" s="94">
+      <c r="I127" s="83">
         <v>89.4</v>
       </c>
-      <c r="J127" s="88">
+      <c r="J127" s="77">
         <v>7.8</v>
       </c>
-      <c r="K127" s="71">
+      <c r="K127" s="64">
         <v>89.3</v>
       </c>
-      <c r="L127" s="88">
+      <c r="L127" s="77">
         <v>22.9</v>
       </c>
-      <c r="M127" s="71">
+      <c r="M127" s="64">
         <v>159.4</v>
       </c>
-      <c r="N127" s="88">
+      <c r="N127" s="77">
         <v>34.9</v>
       </c>
-      <c r="O127" s="71">
+      <c r="O127" s="64">
         <v>175</v>
       </c>
-      <c r="P127" s="88">
+      <c r="P127" s="77">
         <v>46.9</v>
       </c>
-      <c r="Q127" s="71">
+      <c r="Q127" s="64">
         <v>183.7</v>
       </c>
-      <c r="R127" s="88">
+      <c r="R127" s="77">
         <v>58.9</v>
       </c>
-      <c r="S127" s="71">
+      <c r="S127" s="64">
         <v>189.4</v>
       </c>
-      <c r="T127" s="88">
+      <c r="T127" s="77">
         <v>71</v>
       </c>
-      <c r="U127" s="71">
+      <c r="U127" s="64">
         <v>193.2</v>
       </c>
-      <c r="V127" s="88">
+      <c r="V127" s="77">
         <v>83</v>
       </c>
-      <c r="W127" s="64">
+      <c r="W127" s="57">
         <v>196.3</v>
       </c>
-      <c r="X127" s="88">
+      <c r="X127" s="77">
         <v>95</v>
       </c>
-      <c r="Y127" s="71">
+      <c r="Y127" s="64">
         <v>198.5</v>
       </c>
     </row>
     <row r="128" spans="1:25">
-      <c r="A128" s="29" t="s">
+      <c r="A128" s="26" t="s">
         <v>104</v>
       </c>
-      <c r="B128" s="88" t="s">
-[...29 lines deleted...]
-      <c r="L128" s="88">
+      <c r="B128" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="C128" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D128" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="E128" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F128" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="G128" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="H128" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="I128" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="J128" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="K128" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L128" s="77">
         <v>6.3</v>
       </c>
-      <c r="M128" s="92">
+      <c r="M128" s="81">
         <v>36.299999999999997</v>
       </c>
-      <c r="N128" s="88">
+      <c r="N128" s="77">
         <v>12.4</v>
       </c>
-      <c r="O128" s="92">
+      <c r="O128" s="81">
         <v>72.099999999999994</v>
       </c>
-      <c r="P128" s="88">
+      <c r="P128" s="77">
         <v>18.600000000000001</v>
       </c>
-      <c r="Q128" s="71">
+      <c r="Q128" s="64">
         <v>108</v>
       </c>
-      <c r="R128" s="88">
+      <c r="R128" s="77">
         <v>24.7</v>
       </c>
-      <c r="S128" s="71">
+      <c r="S128" s="64">
         <v>144</v>
       </c>
-      <c r="T128" s="88">
+      <c r="T128" s="77">
         <v>30.9</v>
       </c>
-      <c r="U128" s="71">
+      <c r="U128" s="64">
         <v>179.8</v>
       </c>
-      <c r="V128" s="88">
+      <c r="V128" s="77">
         <v>37</v>
       </c>
-      <c r="W128" s="64">
+      <c r="W128" s="57">
         <v>216</v>
       </c>
-      <c r="X128" s="88">
+      <c r="X128" s="77">
         <v>43.2</v>
       </c>
-      <c r="Y128" s="71">
+      <c r="Y128" s="64">
         <v>252.2</v>
       </c>
     </row>
     <row r="129" spans="1:25">
-      <c r="A129" s="29" t="s">
+      <c r="A129" s="26" t="s">
         <v>105</v>
       </c>
-      <c r="B129" s="88">
+      <c r="B129" s="77">
         <v>16.5</v>
       </c>
-      <c r="C129" s="88">
+      <c r="C129" s="77">
         <v>88.9</v>
       </c>
-      <c r="D129" s="88">
+      <c r="D129" s="77">
         <v>33</v>
       </c>
-      <c r="E129" s="94">
+      <c r="E129" s="83">
         <v>88.2</v>
       </c>
-      <c r="F129" s="88">
+      <c r="F129" s="77">
         <v>49.5</v>
       </c>
-      <c r="G129" s="94">
+      <c r="G129" s="83">
         <v>88.7</v>
       </c>
-      <c r="H129" s="88">
+      <c r="H129" s="77">
         <v>65.8</v>
       </c>
-      <c r="I129" s="94">
+      <c r="I129" s="83">
         <v>88.4</v>
       </c>
-      <c r="J129" s="88">
+      <c r="J129" s="77">
         <v>82.5</v>
       </c>
-      <c r="K129" s="71">
+      <c r="K129" s="64">
         <v>88.7</v>
       </c>
-      <c r="L129" s="88">
+      <c r="L129" s="77">
         <v>110.1</v>
       </c>
-      <c r="M129" s="71">
+      <c r="M129" s="64">
         <v>103.4</v>
       </c>
-      <c r="N129" s="88">
+      <c r="N129" s="77">
         <v>137.69999999999999</v>
       </c>
-      <c r="O129" s="71">
+      <c r="O129" s="64">
         <v>115.2</v>
       </c>
-      <c r="P129" s="88">
+      <c r="P129" s="77">
         <v>165.3</v>
       </c>
-      <c r="Q129" s="71">
+      <c r="Q129" s="64">
         <v>124.6</v>
       </c>
-      <c r="R129" s="88">
+      <c r="R129" s="77">
         <v>192.8</v>
       </c>
-      <c r="S129" s="71">
+      <c r="S129" s="64">
         <v>132.30000000000001</v>
       </c>
-      <c r="T129" s="88">
+      <c r="T129" s="77">
         <v>220.4</v>
       </c>
-      <c r="U129" s="71">
+      <c r="U129" s="64">
         <v>138.5</v>
       </c>
-      <c r="V129" s="88">
+      <c r="V129" s="77">
         <v>248</v>
       </c>
-      <c r="W129" s="64">
+      <c r="W129" s="57">
         <v>144.1</v>
       </c>
-      <c r="X129" s="88">
+      <c r="X129" s="77">
         <v>275.60000000000002</v>
       </c>
-      <c r="Y129" s="71">
+      <c r="Y129" s="64">
         <v>148.69999999999999</v>
       </c>
     </row>
     <row r="130" spans="1:25">
-      <c r="A130" s="61" t="s">
+      <c r="A130" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="B130" s="88" t="s">
-[...5 lines deleted...]
-      <c r="D130" s="88">
+      <c r="B130" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="C130" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D130" s="77">
         <v>0.2</v>
       </c>
-      <c r="E130" s="66">
+      <c r="E130" s="59">
         <v>67.8</v>
       </c>
-      <c r="F130" s="88">
+      <c r="F130" s="77">
         <v>0.6</v>
       </c>
-      <c r="G130" s="66">
+      <c r="G130" s="59">
         <v>69</v>
       </c>
-      <c r="H130" s="88">
+      <c r="H130" s="77">
         <v>0.6</v>
       </c>
-      <c r="I130" s="66">
+      <c r="I130" s="59">
         <v>21.7</v>
       </c>
-      <c r="J130" s="88">
+      <c r="J130" s="77">
         <v>0.8</v>
       </c>
-      <c r="K130" s="71">
+      <c r="K130" s="64">
         <v>23</v>
       </c>
-      <c r="L130" s="88">
+      <c r="L130" s="77">
         <v>52.9</v>
       </c>
-      <c r="M130" s="71">
+      <c r="M130" s="64">
         <v>180.8</v>
       </c>
-      <c r="N130" s="88">
+      <c r="N130" s="77">
         <v>104.1</v>
       </c>
-      <c r="O130" s="71">
+      <c r="O130" s="64">
         <v>190.5</v>
       </c>
-      <c r="P130" s="88">
+      <c r="P130" s="77">
         <v>155.4</v>
       </c>
-      <c r="Q130" s="71">
+      <c r="Q130" s="64">
         <v>194.2</v>
       </c>
-      <c r="R130" s="88">
+      <c r="R130" s="77">
         <v>206.6</v>
       </c>
-      <c r="S130" s="71">
+      <c r="S130" s="64">
         <v>196.2</v>
       </c>
-      <c r="T130" s="88">
+      <c r="T130" s="77">
         <v>257.89999999999998</v>
       </c>
-      <c r="U130" s="71">
+      <c r="U130" s="64">
         <v>197.2</v>
       </c>
-      <c r="V130" s="88">
+      <c r="V130" s="77">
         <v>309.10000000000002</v>
       </c>
-      <c r="W130" s="64">
+      <c r="W130" s="57">
         <v>198.2</v>
       </c>
-      <c r="X130" s="88">
+      <c r="X130" s="77">
         <v>360.4</v>
       </c>
-      <c r="Y130" s="71">
+      <c r="Y130" s="64">
         <v>199.6</v>
       </c>
     </row>
     <row r="131" spans="1:25">
-      <c r="A131" s="32" t="s">
+      <c r="A131" s="29" t="s">
         <v>107</v>
       </c>
-      <c r="B131" s="89">
+      <c r="B131" s="78">
         <v>42.6</v>
       </c>
-      <c r="C131" s="89">
+      <c r="C131" s="78">
         <v>179.1</v>
       </c>
-      <c r="D131" s="89">
+      <c r="D131" s="78">
         <v>91</v>
       </c>
-      <c r="E131" s="95">
+      <c r="E131" s="84">
         <v>190</v>
       </c>
-      <c r="F131" s="89">
+      <c r="F131" s="78">
         <v>138.5</v>
       </c>
-      <c r="G131" s="95">
+      <c r="G131" s="84">
         <v>193.3</v>
       </c>
-      <c r="H131" s="89">
+      <c r="H131" s="78">
         <v>268.39999999999998</v>
       </c>
-      <c r="I131" s="95">
+      <c r="I131" s="84">
         <v>280.60000000000002</v>
       </c>
-      <c r="J131" s="89">
+      <c r="J131" s="78">
         <v>384.5</v>
       </c>
-      <c r="K131" s="70">
+      <c r="K131" s="63">
         <v>321.39999999999998</v>
       </c>
-      <c r="L131" s="89">
+      <c r="L131" s="78">
         <v>513.5</v>
       </c>
-      <c r="M131" s="70">
+      <c r="M131" s="63">
         <v>235.5</v>
       </c>
-      <c r="N131" s="89">
+      <c r="N131" s="78">
         <v>642.70000000000005</v>
       </c>
-      <c r="O131" s="70">
+      <c r="O131" s="63">
         <v>203.8</v>
       </c>
-      <c r="P131" s="89">
+      <c r="P131" s="78">
         <v>769.5</v>
       </c>
-      <c r="Q131" s="70">
+      <c r="Q131" s="63">
         <v>186.5</v>
       </c>
-      <c r="R131" s="89">
+      <c r="R131" s="78">
         <v>893.3</v>
       </c>
-      <c r="S131" s="70">
+      <c r="S131" s="63">
         <v>175.4</v>
       </c>
-      <c r="T131" s="89">
+      <c r="T131" s="78">
         <v>1006.4</v>
       </c>
-      <c r="U131" s="70">
+      <c r="U131" s="63">
         <v>165.8</v>
       </c>
-      <c r="V131" s="89">
+      <c r="V131" s="78">
         <v>1138.4000000000001</v>
       </c>
-      <c r="W131" s="33">
+      <c r="W131" s="30">
         <v>161.9</v>
       </c>
-      <c r="X131" s="89">
+      <c r="X131" s="78">
         <v>1281</v>
       </c>
-      <c r="Y131" s="70">
+      <c r="Y131" s="63">
         <v>155.69999999999999</v>
       </c>
     </row>
     <row r="132" spans="1:25">
-      <c r="A132" s="35"/>
-[...1 lines deleted...]
-      <c r="C132" s="44"/>
+      <c r="A132" s="32"/>
+      <c r="B132" s="40"/>
+      <c r="C132" s="41"/>
     </row>
     <row r="133" spans="1:25">
-      <c r="A133" s="35"/>
-[...1 lines deleted...]
-      <c r="C133" s="44"/>
+      <c r="A133" s="32"/>
+      <c r="B133" s="40"/>
+      <c r="C133" s="41"/>
     </row>
     <row r="134" spans="1:25">
-      <c r="A134" s="35"/>
-[...1 lines deleted...]
-      <c r="C134" s="44"/>
+      <c r="A134" s="32"/>
+      <c r="B134" s="40"/>
+      <c r="C134" s="41"/>
     </row>
     <row r="135" spans="1:25" ht="12" customHeight="1">
-      <c r="A135" s="121"/>
-      <c r="B135" s="119" t="s">
+      <c r="A135" s="134"/>
+      <c r="B135" s="132" t="s">
         <v>125</v>
       </c>
-      <c r="C135" s="120"/>
-      <c r="D135" s="119" t="s">
+      <c r="C135" s="133"/>
+      <c r="D135" s="132" t="s">
         <v>126</v>
       </c>
-      <c r="E135" s="120"/>
-      <c r="F135" s="119" t="s">
+      <c r="E135" s="133"/>
+      <c r="F135" s="132" t="s">
         <v>127</v>
       </c>
-      <c r="G135" s="120"/>
-      <c r="H135" s="119" t="s">
+      <c r="G135" s="133"/>
+      <c r="H135" s="132" t="s">
         <v>128</v>
       </c>
-      <c r="I135" s="120"/>
-      <c r="J135" s="119" t="s">
+      <c r="I135" s="133"/>
+      <c r="J135" s="132" t="s">
         <v>129</v>
       </c>
-      <c r="K135" s="120"/>
-      <c r="L135" s="119" t="s">
+      <c r="K135" s="133"/>
+      <c r="L135" s="132" t="s">
         <v>130</v>
       </c>
-      <c r="M135" s="120"/>
-      <c r="N135" s="119" t="s">
+      <c r="M135" s="133"/>
+      <c r="N135" s="132" t="s">
         <v>131</v>
       </c>
-      <c r="O135" s="120"/>
-      <c r="P135" s="119" t="s">
+      <c r="O135" s="133"/>
+      <c r="P135" s="132" t="s">
         <v>132</v>
       </c>
-      <c r="Q135" s="120"/>
-      <c r="R135" s="123" t="s">
+      <c r="Q135" s="133"/>
+      <c r="R135" s="136" t="s">
         <v>133</v>
       </c>
-      <c r="S135" s="123"/>
-      <c r="T135" s="123" t="s">
+      <c r="S135" s="136"/>
+      <c r="T135" s="136" t="s">
         <v>134</v>
       </c>
-      <c r="U135" s="123"/>
-      <c r="V135" s="123" t="s">
+      <c r="U135" s="136"/>
+      <c r="V135" s="136" t="s">
         <v>135</v>
       </c>
-      <c r="W135" s="123"/>
-      <c r="X135" s="123" t="s">
+      <c r="W135" s="136"/>
+      <c r="X135" s="136" t="s">
         <v>136</v>
       </c>
-      <c r="Y135" s="123"/>
+      <c r="Y135" s="136"/>
     </row>
     <row r="136" spans="1:25" ht="60">
-      <c r="A136" s="122"/>
-      <c r="B136" s="26" t="s">
+      <c r="A136" s="135"/>
+      <c r="B136" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="C136" s="26" t="s">
+      <c r="C136" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="D136" s="26" t="s">
+      <c r="D136" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="E136" s="26" t="s">
+      <c r="E136" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="F136" s="26" t="s">
+      <c r="F136" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="G136" s="26" t="s">
+      <c r="G136" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="H136" s="26" t="s">
+      <c r="H136" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="I136" s="26" t="s">
+      <c r="I136" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="J136" s="26" t="s">
+      <c r="J136" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="K136" s="26" t="s">
+      <c r="K136" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="L136" s="26" t="s">
+      <c r="L136" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="M136" s="26" t="s">
+      <c r="M136" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="N136" s="26" t="s">
+      <c r="N136" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="O136" s="26" t="s">
+      <c r="O136" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="P136" s="26" t="s">
+      <c r="P136" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="Q136" s="26" t="s">
+      <c r="Q136" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="R136" s="26" t="s">
+      <c r="R136" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="S136" s="26" t="s">
+      <c r="S136" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="T136" s="26" t="s">
+      <c r="T136" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="U136" s="26" t="s">
+      <c r="U136" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="V136" s="26" t="s">
+      <c r="V136" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="W136" s="26" t="s">
+      <c r="W136" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="X136" s="26" t="s">
+      <c r="X136" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="Y136" s="26" t="s">
+      <c r="Y136" s="23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="137" spans="1:25">
-      <c r="A137" s="27" t="s">
+      <c r="A137" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="B137" s="86">
+      <c r="B137" s="75">
         <v>2129.9</v>
       </c>
-      <c r="C137" s="86">
+      <c r="C137" s="75">
         <v>106.9</v>
       </c>
-      <c r="D137" s="86">
+      <c r="D137" s="75">
         <v>4383.7</v>
       </c>
-      <c r="E137" s="91">
+      <c r="E137" s="80">
         <v>102.8</v>
       </c>
-      <c r="F137" s="86">
+      <c r="F137" s="75">
         <v>6834.6</v>
       </c>
-      <c r="G137" s="91">
+      <c r="G137" s="80">
         <v>102.1</v>
       </c>
-      <c r="H137" s="86">
+      <c r="H137" s="75">
         <v>9314.4</v>
       </c>
-      <c r="I137" s="91">
+      <c r="I137" s="80">
         <v>101</v>
       </c>
-      <c r="J137" s="86">
+      <c r="J137" s="75">
         <v>11853.1</v>
       </c>
-      <c r="K137" s="91">
+      <c r="K137" s="80">
         <v>100.2</v>
       </c>
-      <c r="L137" s="86">
+      <c r="L137" s="75">
         <v>15551.9</v>
       </c>
-      <c r="M137" s="87">
+      <c r="M137" s="76">
         <v>94</v>
       </c>
-      <c r="N137" s="86">
+      <c r="N137" s="75">
         <v>19557.8</v>
       </c>
-      <c r="O137" s="87">
+      <c r="O137" s="76">
         <v>95.3</v>
       </c>
-      <c r="P137" s="86">
+      <c r="P137" s="75">
         <v>23597.3</v>
       </c>
-      <c r="Q137" s="91">
+      <c r="Q137" s="80">
         <v>97.5</v>
       </c>
-      <c r="R137" s="86">
+      <c r="R137" s="75">
         <v>27415.7</v>
       </c>
-      <c r="S137" s="91">
+      <c r="S137" s="80">
         <v>98.5</v>
       </c>
-      <c r="T137" s="86">
+      <c r="T137" s="75">
         <v>31338.7</v>
       </c>
-      <c r="U137" s="91">
+      <c r="U137" s="80">
         <v>99.3</v>
       </c>
-      <c r="V137" s="86">
+      <c r="V137" s="75">
         <v>35393.4</v>
       </c>
-      <c r="W137" s="91">
+      <c r="W137" s="80">
         <v>100.6</v>
       </c>
-      <c r="X137" s="86">
+      <c r="X137" s="75">
         <v>39340.400000000001</v>
       </c>
-      <c r="Y137" s="91">
+      <c r="Y137" s="80">
         <v>100.9</v>
       </c>
     </row>
     <row r="138" spans="1:25">
-      <c r="A138" s="29" t="s">
+      <c r="A138" s="26" t="s">
         <v>89</v>
       </c>
-      <c r="B138" s="88">
+      <c r="B138" s="77">
         <v>1481.9</v>
       </c>
-      <c r="C138" s="88">
+      <c r="C138" s="77">
         <v>102.1</v>
       </c>
-      <c r="D138" s="88">
+      <c r="D138" s="77">
         <v>3149.9</v>
       </c>
-      <c r="E138" s="71">
+      <c r="E138" s="64">
         <v>99.7</v>
       </c>
-      <c r="F138" s="88">
+      <c r="F138" s="77">
         <v>4963.8999999999996</v>
       </c>
-      <c r="G138" s="71">
+      <c r="G138" s="64">
         <v>98.8</v>
       </c>
-      <c r="H138" s="88">
+      <c r="H138" s="77">
         <v>6798.6</v>
       </c>
-      <c r="I138" s="71">
+      <c r="I138" s="64">
         <v>100</v>
       </c>
-      <c r="J138" s="88">
+      <c r="J138" s="77">
         <v>8677.9</v>
       </c>
-      <c r="K138" s="71">
+      <c r="K138" s="64">
         <v>99.6</v>
       </c>
-      <c r="L138" s="88">
+      <c r="L138" s="77">
         <v>11021.1</v>
       </c>
-      <c r="M138" s="64">
+      <c r="M138" s="57">
         <v>92.1</v>
       </c>
-      <c r="N138" s="88">
+      <c r="N138" s="77">
         <v>13565.9</v>
       </c>
-      <c r="O138" s="64">
+      <c r="O138" s="57">
         <v>92</v>
       </c>
-      <c r="P138" s="88">
+      <c r="P138" s="77">
         <v>16194.5</v>
       </c>
-      <c r="Q138" s="71">
+      <c r="Q138" s="64">
         <v>94.1</v>
       </c>
-      <c r="R138" s="88">
+      <c r="R138" s="77">
         <v>18640.2</v>
       </c>
-      <c r="S138" s="71">
+      <c r="S138" s="64">
         <v>94.8</v>
       </c>
-      <c r="T138" s="88">
+      <c r="T138" s="77">
         <v>21196.2</v>
       </c>
-      <c r="U138" s="71">
+      <c r="U138" s="64">
         <v>95.5</v>
       </c>
-      <c r="V138" s="88">
+      <c r="V138" s="77">
         <v>23850.400000000001</v>
       </c>
-      <c r="W138" s="71">
+      <c r="W138" s="64">
         <v>97</v>
       </c>
-      <c r="X138" s="88">
+      <c r="X138" s="77">
         <v>26721.1</v>
       </c>
-      <c r="Y138" s="71">
+      <c r="Y138" s="64">
         <v>98.3</v>
       </c>
     </row>
     <row r="139" spans="1:25">
-      <c r="A139" s="29" t="s">
+      <c r="A139" s="26" t="s">
         <v>91</v>
       </c>
-      <c r="B139" s="88">
+      <c r="B139" s="77">
         <v>215.1</v>
       </c>
-      <c r="C139" s="88">
+      <c r="C139" s="77">
         <v>110</v>
       </c>
-      <c r="D139" s="88">
+      <c r="D139" s="77">
         <v>433.7</v>
       </c>
-      <c r="E139" s="71">
+      <c r="E139" s="64">
         <v>108.7</v>
       </c>
-      <c r="F139" s="88">
+      <c r="F139" s="77">
         <v>657.3</v>
       </c>
-      <c r="G139" s="71">
+      <c r="G139" s="64">
         <v>108.2</v>
       </c>
-      <c r="H139" s="88">
+      <c r="H139" s="77">
         <v>891.9</v>
       </c>
-      <c r="I139" s="71">
+      <c r="I139" s="64">
         <v>109</v>
       </c>
-      <c r="J139" s="88">
+      <c r="J139" s="77">
         <v>1115.0999999999999</v>
       </c>
-      <c r="K139" s="71">
+      <c r="K139" s="64">
         <v>109.1</v>
       </c>
-      <c r="L139" s="88">
+      <c r="L139" s="77">
         <v>1743.5</v>
       </c>
-      <c r="M139" s="64">
+      <c r="M139" s="57">
         <v>89.2</v>
       </c>
-      <c r="N139" s="88">
+      <c r="N139" s="77">
         <v>2387.1</v>
       </c>
-      <c r="O139" s="64">
+      <c r="O139" s="57">
         <v>89.2</v>
       </c>
-      <c r="P139" s="88">
+      <c r="P139" s="77">
         <v>3031.7</v>
       </c>
-      <c r="Q139" s="71">
+      <c r="Q139" s="64">
         <v>89.1</v>
       </c>
-      <c r="R139" s="88">
+      <c r="R139" s="77">
         <v>3673.9</v>
       </c>
-      <c r="S139" s="71">
+      <c r="S139" s="64">
         <v>89.5</v>
       </c>
-      <c r="T139" s="88">
+      <c r="T139" s="77">
         <v>4322.8</v>
       </c>
-      <c r="U139" s="71">
+      <c r="U139" s="64">
         <v>89.6</v>
       </c>
-      <c r="V139" s="88">
+      <c r="V139" s="77">
         <v>4958.8</v>
       </c>
-      <c r="W139" s="71">
+      <c r="W139" s="64">
         <v>89.7</v>
       </c>
-      <c r="X139" s="88">
+      <c r="X139" s="77">
         <v>5613.9</v>
       </c>
-      <c r="Y139" s="71">
+      <c r="Y139" s="64">
         <v>89.8</v>
       </c>
     </row>
     <row r="140" spans="1:25">
-      <c r="A140" s="29" t="s">
+      <c r="A140" s="26" t="s">
         <v>97</v>
       </c>
-      <c r="B140" s="88">
+      <c r="B140" s="77">
         <v>132</v>
       </c>
-      <c r="C140" s="88">
+      <c r="C140" s="77">
         <v>318.10000000000002</v>
       </c>
-      <c r="D140" s="88">
+      <c r="D140" s="77">
         <v>203.1</v>
       </c>
-      <c r="E140" s="71">
+      <c r="E140" s="64">
         <v>241.4</v>
       </c>
-      <c r="F140" s="88">
+      <c r="F140" s="77">
         <v>312.39999999999998</v>
       </c>
-      <c r="G140" s="71">
+      <c r="G140" s="64">
         <v>246.1</v>
       </c>
-      <c r="H140" s="88">
+      <c r="H140" s="77">
         <v>413.5</v>
       </c>
-      <c r="I140" s="71">
+      <c r="I140" s="64">
         <v>169.5</v>
       </c>
-      <c r="J140" s="88">
+      <c r="J140" s="77">
         <v>536.70000000000005</v>
       </c>
-      <c r="K140" s="71">
+      <c r="K140" s="64">
         <v>156.80000000000001</v>
       </c>
-      <c r="L140" s="88">
+      <c r="L140" s="77">
         <v>725</v>
       </c>
-      <c r="M140" s="64">
+      <c r="M140" s="57">
         <v>156.69999999999999</v>
       </c>
-      <c r="N140" s="88">
+      <c r="N140" s="77">
         <v>957.3</v>
       </c>
-      <c r="O140" s="64">
+      <c r="O140" s="57">
         <v>160.5</v>
       </c>
-      <c r="P140" s="88">
+      <c r="P140" s="77">
         <v>1166.5999999999999</v>
       </c>
-      <c r="Q140" s="71">
+      <c r="Q140" s="64">
         <v>159.9</v>
       </c>
-      <c r="R140" s="88">
+      <c r="R140" s="77">
         <v>1348.8</v>
       </c>
-      <c r="S140" s="71">
+      <c r="S140" s="64">
         <v>158.6</v>
       </c>
-      <c r="T140" s="88">
+      <c r="T140" s="77">
         <v>1512</v>
       </c>
-      <c r="U140" s="71">
+      <c r="U140" s="64">
         <v>155.4</v>
       </c>
-      <c r="V140" s="88">
+      <c r="V140" s="77">
         <v>1672.8</v>
       </c>
-      <c r="W140" s="71">
+      <c r="W140" s="64">
         <v>151.4</v>
       </c>
-      <c r="X140" s="88">
+      <c r="X140" s="77">
         <v>1858.6</v>
       </c>
-      <c r="Y140" s="71">
+      <c r="Y140" s="64">
         <v>148.9</v>
       </c>
     </row>
     <row r="141" spans="1:25">
-      <c r="A141" s="29" t="s">
+      <c r="A141" s="26" t="s">
         <v>99</v>
       </c>
-      <c r="B141" s="88">
+      <c r="B141" s="77">
         <v>27.8</v>
       </c>
-      <c r="C141" s="88">
+      <c r="C141" s="77">
         <v>34.799999999999997</v>
       </c>
-      <c r="D141" s="88">
+      <c r="D141" s="77">
         <v>55.5</v>
       </c>
-      <c r="E141" s="71">
+      <c r="E141" s="64">
         <v>34.700000000000003</v>
       </c>
-      <c r="F141" s="88">
+      <c r="F141" s="77">
         <v>83.3</v>
       </c>
-      <c r="G141" s="71">
+      <c r="G141" s="64">
         <v>34.5</v>
       </c>
-      <c r="H141" s="88">
+      <c r="H141" s="77">
         <v>111</v>
       </c>
-      <c r="I141" s="71">
+      <c r="I141" s="64">
         <v>34.299999999999997</v>
       </c>
-      <c r="J141" s="88">
+      <c r="J141" s="77">
         <v>138.80000000000001</v>
       </c>
-      <c r="K141" s="71">
+      <c r="K141" s="64">
         <v>34.299999999999997</v>
       </c>
-      <c r="L141" s="88">
+      <c r="L141" s="77">
         <v>228.3</v>
       </c>
-      <c r="M141" s="64">
+      <c r="M141" s="57">
         <v>51.5</v>
       </c>
-      <c r="N141" s="88">
+      <c r="N141" s="77">
         <v>317.89999999999998</v>
       </c>
-      <c r="O141" s="64">
+      <c r="O141" s="57">
         <v>71.900000000000006</v>
       </c>
-      <c r="P141" s="88">
+      <c r="P141" s="77">
         <v>407.4</v>
       </c>
-      <c r="Q141" s="71">
+      <c r="Q141" s="64">
         <v>92.1</v>
       </c>
-      <c r="R141" s="88">
+      <c r="R141" s="77">
         <v>496.9</v>
       </c>
-      <c r="S141" s="71">
+      <c r="S141" s="64">
         <v>112.5</v>
       </c>
-      <c r="T141" s="88">
+      <c r="T141" s="77">
         <v>586.4</v>
       </c>
-      <c r="U141" s="71">
+      <c r="U141" s="64">
         <v>132.69999999999999</v>
       </c>
-      <c r="V141" s="88">
+      <c r="V141" s="77">
         <v>675.9</v>
       </c>
-      <c r="W141" s="71">
+      <c r="W141" s="64">
         <v>153.1</v>
       </c>
-      <c r="X141" s="88">
+      <c r="X141" s="77">
         <v>675.9</v>
       </c>
-      <c r="Y141" s="71">
+      <c r="Y141" s="64">
         <v>153.1</v>
       </c>
     </row>
     <row r="142" spans="1:25">
-      <c r="A142" s="29" t="s">
+      <c r="A142" s="26" t="s">
         <v>100</v>
       </c>
-      <c r="B142" s="88">
+      <c r="B142" s="77">
         <v>107.4</v>
       </c>
-      <c r="C142" s="88">
+      <c r="C142" s="77">
         <v>68.900000000000006</v>
       </c>
-      <c r="D142" s="88">
+      <c r="D142" s="77">
         <v>224.7</v>
       </c>
-      <c r="E142" s="71">
+      <c r="E142" s="64">
         <v>71.2</v>
       </c>
-      <c r="F142" s="88">
+      <c r="F142" s="77">
         <v>337.9</v>
       </c>
-      <c r="G142" s="71">
+      <c r="G142" s="64">
         <v>71</v>
       </c>
-      <c r="H142" s="88">
+      <c r="H142" s="77">
         <v>457.6</v>
       </c>
-      <c r="I142" s="71">
+      <c r="I142" s="64">
         <v>70.7</v>
       </c>
-      <c r="J142" s="88">
+      <c r="J142" s="77">
         <v>581.4</v>
       </c>
-      <c r="K142" s="71">
+      <c r="K142" s="64">
         <v>71.900000000000006</v>
       </c>
-      <c r="L142" s="88">
+      <c r="L142" s="77">
         <v>775.1</v>
       </c>
-      <c r="M142" s="64">
+      <c r="M142" s="57">
         <v>85.7</v>
       </c>
-      <c r="N142" s="88">
+      <c r="N142" s="77">
         <v>972.9</v>
       </c>
-      <c r="O142" s="64">
+      <c r="O142" s="57">
         <v>97.2</v>
       </c>
-      <c r="P142" s="88">
+      <c r="P142" s="77">
         <v>1171.4000000000001</v>
       </c>
-      <c r="Q142" s="71">
+      <c r="Q142" s="64">
         <v>106.5</v>
       </c>
-      <c r="R142" s="88">
+      <c r="R142" s="77">
         <v>1364.4</v>
       </c>
-      <c r="S142" s="71">
+      <c r="S142" s="64">
         <v>112.9</v>
       </c>
-      <c r="T142" s="88">
+      <c r="T142" s="77">
         <v>1562.2</v>
       </c>
-      <c r="U142" s="71">
+      <c r="U142" s="64">
         <v>119</v>
       </c>
-      <c r="V142" s="88">
+      <c r="V142" s="77">
         <v>1812.8</v>
       </c>
-      <c r="W142" s="71">
+      <c r="W142" s="64">
         <v>127.6</v>
       </c>
-      <c r="X142" s="88">
+      <c r="X142" s="77">
         <v>1915.3</v>
       </c>
-      <c r="Y142" s="71">
+      <c r="Y142" s="64">
         <v>125</v>
       </c>
     </row>
     <row r="143" spans="1:25">
-      <c r="A143" s="29" t="s">
+      <c r="A143" s="26" t="s">
         <v>102</v>
       </c>
-      <c r="B143" s="88">
+      <c r="B143" s="77">
         <v>0.4</v>
       </c>
-      <c r="C143" s="88">
+      <c r="C143" s="77">
         <v>227.6</v>
       </c>
-      <c r="D143" s="88">
+      <c r="D143" s="77">
         <v>0.9</v>
       </c>
-      <c r="E143" s="71">
+      <c r="E143" s="64">
         <v>226.6</v>
       </c>
-      <c r="F143" s="88">
+      <c r="F143" s="77">
         <v>1.3</v>
       </c>
-      <c r="G143" s="71">
+      <c r="G143" s="64">
         <v>225.4</v>
       </c>
-      <c r="H143" s="88">
+      <c r="H143" s="77">
         <v>1.7</v>
       </c>
-      <c r="I143" s="71">
+      <c r="I143" s="64">
         <v>215</v>
       </c>
-      <c r="J143" s="88">
+      <c r="J143" s="77">
         <v>2.2000000000000002</v>
       </c>
-      <c r="K143" s="71">
+      <c r="K143" s="64">
         <v>207.5</v>
       </c>
-      <c r="L143" s="88">
+      <c r="L143" s="77">
         <v>52.3</v>
       </c>
-      <c r="M143" s="64">
+      <c r="M143" s="57">
         <v>692.5</v>
       </c>
-      <c r="N143" s="88">
+      <c r="N143" s="77">
         <v>102.5</v>
       </c>
-      <c r="O143" s="64">
+      <c r="O143" s="57">
         <v>811.4</v>
       </c>
-      <c r="P143" s="88">
+      <c r="P143" s="77">
         <v>152.69999999999999</v>
       </c>
-      <c r="Q143" s="71">
+      <c r="Q143" s="64">
         <v>861.1</v>
       </c>
-      <c r="R143" s="88">
+      <c r="R143" s="77">
         <v>202.9</v>
       </c>
-      <c r="S143" s="71">
+      <c r="S143" s="64">
         <v>889.4</v>
       </c>
-      <c r="T143" s="88">
+      <c r="T143" s="77">
         <v>253.1</v>
       </c>
-      <c r="U143" s="71">
+      <c r="U143" s="64">
         <v>906.8</v>
       </c>
-      <c r="V143" s="88">
+      <c r="V143" s="77">
         <v>303.2</v>
       </c>
-      <c r="W143" s="71">
+      <c r="W143" s="64">
         <v>919.7</v>
       </c>
-      <c r="X143" s="88">
+      <c r="X143" s="77">
         <v>303.2</v>
       </c>
-      <c r="Y143" s="71">
+      <c r="Y143" s="64">
         <v>796.8</v>
       </c>
     </row>
     <row r="144" spans="1:25">
-      <c r="A144" s="29" t="s">
+      <c r="A144" s="26" t="s">
         <v>103</v>
       </c>
-      <c r="B144" s="88">
+      <c r="B144" s="77">
         <v>0.9</v>
       </c>
-      <c r="C144" s="88">
+      <c r="C144" s="77">
         <v>123.5</v>
       </c>
-      <c r="D144" s="88">
+      <c r="D144" s="77">
         <v>1.9</v>
       </c>
-      <c r="E144" s="71">
+      <c r="E144" s="64">
         <v>83.6</v>
       </c>
-      <c r="F144" s="88">
+      <c r="F144" s="77">
         <v>5.3</v>
       </c>
-      <c r="G144" s="71">
+      <c r="G144" s="64">
         <v>127.7</v>
       </c>
-      <c r="H144" s="88">
+      <c r="H144" s="77">
         <v>7.6</v>
       </c>
-      <c r="I144" s="71">
+      <c r="I144" s="64">
         <v>134.1</v>
       </c>
-      <c r="J144" s="88">
+      <c r="J144" s="77">
         <v>10.6</v>
       </c>
-      <c r="K144" s="71">
+      <c r="K144" s="64">
         <v>187.7</v>
       </c>
-      <c r="L144" s="88">
+      <c r="L144" s="77">
         <v>45.3</v>
       </c>
-      <c r="M144" s="64">
+      <c r="M144" s="57">
         <v>611.5</v>
       </c>
-      <c r="N144" s="88">
+      <c r="N144" s="77">
         <v>80.7</v>
       </c>
-      <c r="O144" s="64">
+      <c r="O144" s="57">
         <v>931.2</v>
       </c>
-      <c r="P144" s="88">
+      <c r="P144" s="77">
         <v>116</v>
       </c>
-      <c r="Q144" s="71">
+      <c r="Q144" s="64">
         <v>1166.7</v>
       </c>
-      <c r="R144" s="88">
+      <c r="R144" s="77">
         <v>151</v>
       </c>
-      <c r="S144" s="71">
+      <c r="S144" s="64">
         <v>1346.8</v>
       </c>
-      <c r="T144" s="88">
+      <c r="T144" s="77">
         <v>186</v>
       </c>
-      <c r="U144" s="71">
+      <c r="U144" s="64">
         <v>1489.6</v>
       </c>
-      <c r="V144" s="88">
+      <c r="V144" s="77">
         <v>221.2</v>
       </c>
-      <c r="W144" s="71">
+      <c r="W144" s="64">
         <v>1607.8</v>
       </c>
-      <c r="X144" s="88">
+      <c r="X144" s="77">
         <v>225</v>
       </c>
-      <c r="Y144" s="71">
+      <c r="Y144" s="64">
         <v>1497.1</v>
       </c>
     </row>
     <row r="145" spans="1:25">
-      <c r="A145" s="61" t="s">
+      <c r="A145" s="54" t="s">
         <v>112</v>
       </c>
-      <c r="B145" s="88" t="s">
-[...68 lines deleted...]
-      <c r="Y145" s="92" t="s">
+      <c r="B145" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="C145" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D145" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="E145" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="F145" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="G145" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="H145" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="I145" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="J145" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="K145" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L145" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="M145" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="N145" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="O145" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="P145" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q145" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="R145" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="S145" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="T145" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="U145" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="V145" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="W145" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="X145" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y145" s="81" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="146" spans="1:25" ht="13.5" customHeight="1">
-      <c r="A146" s="29" t="s">
+      <c r="A146" s="26" t="s">
         <v>108</v>
       </c>
-      <c r="B146" s="88">
+      <c r="B146" s="77">
         <v>2.5</v>
       </c>
-      <c r="C146" s="88">
+      <c r="C146" s="77">
         <v>143.69999999999999</v>
       </c>
-      <c r="D146" s="88">
+      <c r="D146" s="77">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E146" s="71">
+      <c r="E146" s="64">
         <v>143.1</v>
       </c>
-      <c r="F146" s="88">
+      <c r="F146" s="77">
         <v>7.4</v>
       </c>
-      <c r="G146" s="71">
+      <c r="G146" s="64">
         <v>142.30000000000001</v>
       </c>
-      <c r="H146" s="88">
+      <c r="H146" s="77">
         <v>9.8000000000000007</v>
       </c>
-      <c r="I146" s="71">
+      <c r="I146" s="64">
         <v>140.4</v>
       </c>
-      <c r="J146" s="88">
+      <c r="J146" s="77">
         <v>12.3</v>
       </c>
-      <c r="K146" s="71">
+      <c r="K146" s="64">
         <v>140.4</v>
       </c>
-      <c r="L146" s="88">
+      <c r="L146" s="77">
         <v>58.6</v>
       </c>
-      <c r="M146" s="64">
+      <c r="M146" s="57">
         <v>227.7</v>
       </c>
-      <c r="N146" s="88">
+      <c r="N146" s="77">
         <v>105</v>
       </c>
-      <c r="O146" s="64">
+      <c r="O146" s="57">
         <v>268</v>
       </c>
-      <c r="P146" s="88">
+      <c r="P146" s="77">
         <v>151.30000000000001</v>
       </c>
-      <c r="Q146" s="71">
+      <c r="Q146" s="64">
         <v>287.3</v>
       </c>
-      <c r="R146" s="88">
+      <c r="R146" s="77">
         <v>197.6</v>
       </c>
-      <c r="S146" s="71">
+      <c r="S146" s="64">
         <v>299</v>
       </c>
-      <c r="T146" s="88">
+      <c r="T146" s="77">
         <v>243.9</v>
       </c>
-      <c r="U146" s="71">
+      <c r="U146" s="64">
         <v>306.60000000000002</v>
       </c>
-      <c r="V146" s="88">
+      <c r="V146" s="77">
         <v>290.3</v>
       </c>
-      <c r="W146" s="71">
+      <c r="W146" s="64">
         <v>312.3</v>
       </c>
-      <c r="X146" s="88">
+      <c r="X146" s="77">
         <v>290.3</v>
       </c>
-      <c r="Y146" s="71">
+      <c r="Y146" s="64">
         <v>272.8</v>
       </c>
     </row>
     <row r="147" spans="1:25">
-      <c r="A147" s="29" t="s">
+      <c r="A147" s="26" t="s">
         <v>104</v>
       </c>
-      <c r="B147" s="88">
+      <c r="B147" s="77">
         <v>3.7</v>
       </c>
-      <c r="C147" s="88" t="s">
-[...2 lines deleted...]
-      <c r="D147" s="88">
+      <c r="C147" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D147" s="77">
         <v>7.3</v>
       </c>
-      <c r="E147" s="92" t="s">
-[...2 lines deleted...]
-      <c r="F147" s="88">
+      <c r="E147" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="F147" s="77">
         <v>11</v>
       </c>
-      <c r="G147" s="92" t="s">
-[...2 lines deleted...]
-      <c r="H147" s="88">
+      <c r="G147" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="H147" s="77">
         <v>14.7</v>
       </c>
-      <c r="I147" s="92" t="s">
-[...2 lines deleted...]
-      <c r="J147" s="88">
+      <c r="I147" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="J147" s="77">
         <v>18.3</v>
       </c>
-      <c r="K147" s="92" t="s">
-[...2 lines deleted...]
-      <c r="L147" s="88">
+      <c r="K147" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L147" s="77">
         <v>22.6</v>
       </c>
-      <c r="M147" s="64">
+      <c r="M147" s="57">
         <v>319.39999999999998</v>
       </c>
-      <c r="N147" s="88">
+      <c r="N147" s="77">
         <v>26.8</v>
       </c>
-      <c r="O147" s="64">
+      <c r="O147" s="57">
         <v>192.2</v>
       </c>
-      <c r="P147" s="88">
+      <c r="P147" s="77">
         <v>31.1</v>
       </c>
-      <c r="Q147" s="71">
+      <c r="Q147" s="64">
         <v>149</v>
       </c>
-      <c r="R147" s="88">
+      <c r="R147" s="77">
         <v>35.299999999999997</v>
       </c>
-      <c r="S147" s="71">
+      <c r="S147" s="64">
         <v>127.3</v>
       </c>
-      <c r="T147" s="88">
+      <c r="T147" s="77">
         <v>39.6</v>
       </c>
-      <c r="U147" s="71">
+      <c r="U147" s="64">
         <v>114.2</v>
       </c>
-      <c r="V147" s="88">
+      <c r="V147" s="77">
         <v>43.8</v>
       </c>
-      <c r="W147" s="71">
+      <c r="W147" s="64">
         <v>105.6</v>
       </c>
-      <c r="X147" s="88">
+      <c r="X147" s="77">
         <v>48.1</v>
       </c>
-      <c r="Y147" s="71">
+      <c r="Y147" s="64">
         <v>99.3</v>
       </c>
     </row>
     <row r="148" spans="1:25">
-      <c r="A148" s="29" t="s">
+      <c r="A148" s="26" t="s">
         <v>105</v>
       </c>
-      <c r="B148" s="88">
+      <c r="B148" s="77">
         <v>23</v>
       </c>
-      <c r="C148" s="88">
+      <c r="C148" s="77">
         <v>125.5</v>
       </c>
-      <c r="D148" s="88">
+      <c r="D148" s="77">
         <v>45.9</v>
       </c>
-      <c r="E148" s="71">
+      <c r="E148" s="64">
         <v>124.9</v>
       </c>
-      <c r="F148" s="88">
+      <c r="F148" s="77">
         <v>68.900000000000006</v>
       </c>
-      <c r="G148" s="71">
+      <c r="G148" s="64">
         <v>124.3</v>
       </c>
-      <c r="H148" s="88">
+      <c r="H148" s="77">
         <v>91.9</v>
       </c>
-      <c r="I148" s="71">
+      <c r="I148" s="64">
         <v>123.9</v>
       </c>
-      <c r="J148" s="88">
+      <c r="J148" s="77">
         <v>114.8</v>
       </c>
-      <c r="K148" s="71">
+      <c r="K148" s="64">
         <v>123.4</v>
       </c>
-      <c r="L148" s="88">
+      <c r="L148" s="77">
         <v>114.8</v>
       </c>
-      <c r="M148" s="64">
+      <c r="M148" s="57">
         <v>92.7</v>
       </c>
-      <c r="N148" s="88">
+      <c r="N148" s="77">
         <v>114.8</v>
       </c>
-      <c r="O148" s="64">
+      <c r="O148" s="57">
         <v>74.3</v>
       </c>
-      <c r="P148" s="88">
+      <c r="P148" s="77">
         <v>114.8</v>
       </c>
-      <c r="Q148" s="71">
+      <c r="Q148" s="64">
         <v>61.9</v>
       </c>
-      <c r="R148" s="88">
+      <c r="R148" s="77">
         <v>114.8</v>
       </c>
-      <c r="S148" s="71">
+      <c r="S148" s="64">
         <v>53.1</v>
       </c>
-      <c r="T148" s="88">
+      <c r="T148" s="77">
         <v>114.8</v>
       </c>
-      <c r="U148" s="71">
+      <c r="U148" s="64">
         <v>46.5</v>
       </c>
-      <c r="V148" s="88">
+      <c r="V148" s="77">
         <v>114.8</v>
       </c>
-      <c r="W148" s="71">
+      <c r="W148" s="64">
         <v>41.3</v>
       </c>
-      <c r="X148" s="88">
+      <c r="X148" s="77">
         <v>119.1</v>
       </c>
-      <c r="Y148" s="71">
+      <c r="Y148" s="64">
         <v>38.6</v>
       </c>
     </row>
     <row r="149" spans="1:25">
-      <c r="A149" s="61" t="s">
+      <c r="A149" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="B149" s="88">
+      <c r="B149" s="77">
         <v>1</v>
       </c>
-      <c r="C149" s="88">
+      <c r="C149" s="77">
         <v>109.2</v>
       </c>
-      <c r="D149" s="88">
+      <c r="D149" s="77">
         <v>2</v>
       </c>
-      <c r="E149" s="71">
+      <c r="E149" s="64">
         <v>175</v>
       </c>
-      <c r="F149" s="88">
+      <c r="F149" s="77">
         <v>3</v>
       </c>
-      <c r="G149" s="71">
+      <c r="G149" s="64">
         <v>213.2</v>
       </c>
-      <c r="H149" s="88">
+      <c r="H149" s="77">
         <v>4</v>
       </c>
-      <c r="I149" s="71">
+      <c r="I149" s="64">
         <v>243.9</v>
       </c>
-      <c r="J149" s="88">
+      <c r="J149" s="77">
         <v>5</v>
       </c>
-      <c r="K149" s="71">
+      <c r="K149" s="64">
         <v>266.2</v>
       </c>
-      <c r="L149" s="88">
+      <c r="L149" s="77">
         <v>17.899999999999999</v>
       </c>
-      <c r="M149" s="64">
+      <c r="M149" s="57">
         <v>29.7</v>
       </c>
-      <c r="N149" s="88">
+      <c r="N149" s="77">
         <v>30.8</v>
       </c>
-      <c r="O149" s="64">
+      <c r="O149" s="57">
         <v>26.2</v>
       </c>
-      <c r="P149" s="88">
+      <c r="P149" s="77">
         <v>43.8</v>
       </c>
-      <c r="Q149" s="71">
-[...2 lines deleted...]
-      <c r="R149" s="88">
+      <c r="Q149" s="64">
+        <v>25</v>
+      </c>
+      <c r="R149" s="77">
         <v>56.7</v>
       </c>
-      <c r="S149" s="71">
+      <c r="S149" s="64">
         <v>24.4</v>
       </c>
-      <c r="T149" s="88">
+      <c r="T149" s="77">
         <v>69.599999999999994</v>
       </c>
-      <c r="U149" s="71">
+      <c r="U149" s="64">
         <v>24</v>
       </c>
-      <c r="V149" s="88">
+      <c r="V149" s="77">
         <v>82.5</v>
       </c>
-      <c r="W149" s="71">
+      <c r="W149" s="64">
         <v>23.8</v>
       </c>
-      <c r="X149" s="88">
+      <c r="X149" s="77">
         <v>95.4</v>
       </c>
-      <c r="Y149" s="71">
+      <c r="Y149" s="64">
         <v>23.6</v>
       </c>
     </row>
     <row r="150" spans="1:25">
-      <c r="A150" s="32" t="s">
+      <c r="A150" s="29" t="s">
         <v>107</v>
       </c>
-      <c r="B150" s="89">
+      <c r="B150" s="78">
         <v>134.19999999999999</v>
       </c>
-      <c r="C150" s="89">
+      <c r="C150" s="78">
         <v>284.2</v>
       </c>
-      <c r="D150" s="89">
+      <c r="D150" s="78">
         <v>253.9</v>
       </c>
-      <c r="E150" s="70">
+      <c r="E150" s="63">
         <v>250.2</v>
       </c>
-      <c r="F150" s="89">
+      <c r="F150" s="78">
         <v>383.1</v>
       </c>
-      <c r="G150" s="70">
+      <c r="G150" s="63">
         <v>246.8</v>
       </c>
-      <c r="H150" s="89">
+      <c r="H150" s="78">
         <v>512.1</v>
       </c>
-      <c r="I150" s="70">
+      <c r="I150" s="63">
         <v>169.3</v>
       </c>
-      <c r="J150" s="89">
+      <c r="J150" s="78">
         <v>640</v>
       </c>
-      <c r="K150" s="70">
+      <c r="K150" s="63">
         <v>147.5</v>
       </c>
-      <c r="L150" s="89">
+      <c r="L150" s="78">
         <v>747.4</v>
       </c>
-      <c r="M150" s="33">
+      <c r="M150" s="30">
         <v>129.4</v>
       </c>
-      <c r="N150" s="89">
+      <c r="N150" s="78">
         <v>896.1</v>
       </c>
-      <c r="O150" s="33">
+      <c r="O150" s="30">
         <v>124.3</v>
       </c>
-      <c r="P150" s="89">
+      <c r="P150" s="78">
         <v>1016.1</v>
       </c>
-      <c r="Q150" s="70">
+      <c r="Q150" s="63">
         <v>117.7</v>
       </c>
-      <c r="R150" s="89">
+      <c r="R150" s="78">
         <v>1133.3</v>
       </c>
-      <c r="S150" s="70">
+      <c r="S150" s="63">
         <v>113.2</v>
       </c>
-      <c r="T150" s="89">
+      <c r="T150" s="78">
         <v>1252.0999999999999</v>
       </c>
-      <c r="U150" s="70">
+      <c r="U150" s="63">
         <v>111</v>
       </c>
-      <c r="V150" s="89">
+      <c r="V150" s="78">
         <v>1366.8</v>
       </c>
-      <c r="W150" s="70">
+      <c r="W150" s="63">
         <v>107.2</v>
       </c>
-      <c r="X150" s="89">
+      <c r="X150" s="78">
         <v>1474.4</v>
       </c>
-      <c r="Y150" s="70">
+      <c r="Y150" s="63">
         <v>102.8</v>
       </c>
     </row>
     <row r="151" spans="1:25">
-      <c r="A151" s="29"/>
-[...23 lines deleted...]
-      <c r="Y151" s="71"/>
+      <c r="A151" s="26"/>
+      <c r="B151" s="77"/>
+      <c r="C151" s="77"/>
+      <c r="D151" s="77"/>
+      <c r="E151" s="64"/>
+      <c r="F151" s="77"/>
+      <c r="G151" s="64"/>
+      <c r="H151" s="77"/>
+      <c r="I151" s="64"/>
+      <c r="J151" s="77"/>
+      <c r="K151" s="64"/>
+      <c r="L151" s="77"/>
+      <c r="M151" s="57"/>
+      <c r="N151" s="77"/>
+      <c r="O151" s="57"/>
+      <c r="P151" s="77"/>
+      <c r="Q151" s="64"/>
+      <c r="R151" s="77"/>
+      <c r="S151" s="64"/>
+      <c r="T151" s="77"/>
+      <c r="U151" s="64"/>
+      <c r="V151" s="77"/>
+      <c r="W151" s="64"/>
+      <c r="X151" s="77"/>
+      <c r="Y151" s="64"/>
     </row>
     <row r="152" spans="1:25">
-      <c r="A152" s="40"/>
-[...1 lines deleted...]
-      <c r="C152" s="44"/>
+      <c r="A152" s="37"/>
+      <c r="B152" s="40"/>
+      <c r="C152" s="41"/>
     </row>
     <row r="153" spans="1:25">
-      <c r="A153" s="40"/>
-[...2 lines deleted...]
-      <c r="D153" s="39"/>
+      <c r="A153" s="37"/>
+      <c r="B153" s="38"/>
+      <c r="C153" s="39"/>
+      <c r="D153" s="36"/>
     </row>
     <row r="154" spans="1:25" ht="12" customHeight="1">
-      <c r="A154" s="121"/>
-      <c r="B154" s="119" t="s">
+      <c r="A154" s="134"/>
+      <c r="B154" s="132" t="s">
         <v>137</v>
       </c>
-      <c r="C154" s="120"/>
-      <c r="D154" s="119" t="s">
+      <c r="C154" s="133"/>
+      <c r="D154" s="132" t="s">
         <v>138</v>
       </c>
-      <c r="E154" s="120"/>
-      <c r="F154" s="119" t="s">
+      <c r="E154" s="133"/>
+      <c r="F154" s="132" t="s">
         <v>139</v>
       </c>
-      <c r="G154" s="120"/>
-      <c r="H154" s="119" t="s">
+      <c r="G154" s="133"/>
+      <c r="H154" s="132" t="s">
         <v>140</v>
       </c>
-      <c r="I154" s="120"/>
-      <c r="J154" s="119" t="s">
+      <c r="I154" s="133"/>
+      <c r="J154" s="132" t="s">
         <v>141</v>
       </c>
-      <c r="K154" s="120"/>
-      <c r="L154" s="119" t="s">
+      <c r="K154" s="133"/>
+      <c r="L154" s="132" t="s">
         <v>142</v>
       </c>
-      <c r="M154" s="120"/>
-      <c r="N154" s="119" t="s">
+      <c r="M154" s="133"/>
+      <c r="N154" s="132" t="s">
         <v>143</v>
       </c>
-      <c r="O154" s="120"/>
-      <c r="P154" s="119" t="s">
+      <c r="O154" s="133"/>
+      <c r="P154" s="132" t="s">
         <v>144</v>
       </c>
-      <c r="Q154" s="120"/>
-      <c r="R154" s="119" t="s">
+      <c r="Q154" s="133"/>
+      <c r="R154" s="132" t="s">
         <v>145</v>
       </c>
-      <c r="S154" s="120"/>
-      <c r="T154" s="119" t="s">
+      <c r="S154" s="133"/>
+      <c r="T154" s="132" t="s">
         <v>146</v>
       </c>
-      <c r="U154" s="120"/>
-      <c r="V154" s="119" t="s">
+      <c r="U154" s="133"/>
+      <c r="V154" s="132" t="s">
         <v>147</v>
       </c>
-      <c r="W154" s="120"/>
-      <c r="X154" s="119" t="s">
+      <c r="W154" s="133"/>
+      <c r="X154" s="132" t="s">
         <v>148</v>
       </c>
-      <c r="Y154" s="120"/>
+      <c r="Y154" s="133"/>
     </row>
     <row r="155" spans="1:25" ht="60">
-      <c r="A155" s="122"/>
-      <c r="B155" s="26" t="s">
+      <c r="A155" s="135"/>
+      <c r="B155" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="C155" s="26" t="s">
+      <c r="C155" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="D155" s="26" t="s">
+      <c r="D155" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="E155" s="26" t="s">
+      <c r="E155" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="F155" s="26" t="s">
+      <c r="F155" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="G155" s="26" t="s">
+      <c r="G155" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="H155" s="26" t="s">
+      <c r="H155" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="I155" s="26" t="s">
+      <c r="I155" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="J155" s="26" t="s">
+      <c r="J155" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="K155" s="26" t="s">
+      <c r="K155" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="L155" s="26" t="s">
+      <c r="L155" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="M155" s="26" t="s">
+      <c r="M155" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="N155" s="26" t="s">
+      <c r="N155" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="O155" s="26" t="s">
+      <c r="O155" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="P155" s="26" t="s">
+      <c r="P155" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="Q155" s="26" t="s">
+      <c r="Q155" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="R155" s="26" t="s">
+      <c r="R155" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="S155" s="26" t="s">
+      <c r="S155" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="T155" s="26" t="s">
+      <c r="T155" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="U155" s="26" t="s">
+      <c r="U155" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="V155" s="26" t="s">
+      <c r="V155" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="W155" s="26" t="s">
+      <c r="W155" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="X155" s="26" t="s">
+      <c r="X155" s="23" t="s">
         <v>88</v>
       </c>
-      <c r="Y155" s="26" t="s">
+      <c r="Y155" s="23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="156" spans="1:25">
-      <c r="A156" s="27" t="s">
+      <c r="A156" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="B156" s="90">
+      <c r="B156" s="79">
         <v>2524.9</v>
       </c>
-      <c r="C156" s="28">
+      <c r="C156" s="25">
         <v>105.6</v>
       </c>
-      <c r="D156" s="88">
+      <c r="D156" s="77">
         <v>2691.8</v>
       </c>
-      <c r="E156" s="28">
+      <c r="E156" s="25">
         <v>106.6</v>
       </c>
-      <c r="F156" s="90">
+      <c r="F156" s="79">
         <v>8020</v>
       </c>
-      <c r="G156" s="28">
+      <c r="G156" s="25">
         <v>105.3</v>
       </c>
-      <c r="H156" s="88">
+      <c r="H156" s="77">
         <v>10706.1</v>
       </c>
-      <c r="I156" s="28">
+      <c r="I156" s="25">
         <v>103.6</v>
       </c>
-      <c r="J156" s="96">
+      <c r="J156" s="85">
         <v>13625</v>
       </c>
-      <c r="K156" s="97">
+      <c r="K156" s="86">
         <v>103.9</v>
       </c>
-      <c r="L156" s="102">
+      <c r="L156" s="91">
         <v>17880</v>
       </c>
-      <c r="M156" s="97">
+      <c r="M156" s="86">
         <v>104</v>
       </c>
-      <c r="N156" s="125">
+      <c r="N156" s="92">
         <v>22011.9</v>
       </c>
-      <c r="O156" s="28">
+      <c r="O156" s="25">
         <v>101.8</v>
       </c>
-      <c r="P156" s="86"/>
-[...8 lines deleted...]
-      <c r="Y156" s="91"/>
+      <c r="P156" s="115">
+        <v>26245</v>
+      </c>
+      <c r="Q156" s="25">
+        <v>100.6</v>
+      </c>
+      <c r="R156" s="75"/>
+      <c r="S156" s="80"/>
+      <c r="T156" s="75"/>
+      <c r="U156" s="80"/>
+      <c r="V156" s="75"/>
+      <c r="W156" s="80"/>
+      <c r="X156" s="75"/>
+      <c r="Y156" s="80"/>
     </row>
     <row r="157" spans="1:25">
-      <c r="A157" s="29" t="s">
+      <c r="A157" s="26" t="s">
         <v>89</v>
       </c>
-      <c r="B157" s="90">
+      <c r="B157" s="79">
         <v>1972.7</v>
       </c>
-      <c r="C157" s="28">
+      <c r="C157" s="25">
         <v>118.5</v>
       </c>
-      <c r="D157" s="88">
+      <c r="D157" s="77">
         <v>2016</v>
       </c>
-      <c r="E157" s="28">
+      <c r="E157" s="25">
         <v>113.5</v>
       </c>
-      <c r="F157" s="90">
+      <c r="F157" s="79">
         <v>6231</v>
       </c>
-      <c r="G157" s="28">
+      <c r="G157" s="25">
         <v>112.7</v>
       </c>
-      <c r="H157" s="88">
+      <c r="H157" s="77">
         <v>8377.1</v>
       </c>
-      <c r="I157" s="28">
+      <c r="I157" s="25">
         <v>111.1</v>
       </c>
-      <c r="J157" s="96">
+      <c r="J157" s="85">
         <v>10733</v>
       </c>
-      <c r="K157" s="97">
+      <c r="K157" s="86">
         <v>111.8</v>
       </c>
-      <c r="L157" s="102">
+      <c r="L157" s="91">
         <v>13956</v>
       </c>
-      <c r="M157" s="97">
+      <c r="M157" s="86">
         <v>114.6</v>
       </c>
-      <c r="N157" s="125">
+      <c r="N157" s="92">
         <v>17105.900000000001</v>
       </c>
-      <c r="O157" s="28">
+      <c r="O157" s="25">
         <v>114</v>
       </c>
-      <c r="P157" s="88"/>
-[...8 lines deleted...]
-      <c r="Y157" s="71"/>
+      <c r="P157" s="115">
+        <v>20347.3</v>
+      </c>
+      <c r="Q157" s="25">
+        <v>113.6</v>
+      </c>
+      <c r="R157" s="77"/>
+      <c r="S157" s="64"/>
+      <c r="T157" s="77"/>
+      <c r="U157" s="64"/>
+      <c r="V157" s="77"/>
+      <c r="W157" s="64"/>
+      <c r="X157" s="77"/>
+      <c r="Y157" s="64"/>
     </row>
     <row r="158" spans="1:25">
-      <c r="A158" s="29" t="s">
+      <c r="A158" s="26" t="s">
         <v>91</v>
       </c>
-      <c r="B158" s="90">
+      <c r="B158" s="79">
         <v>114.8</v>
       </c>
-      <c r="C158" s="28">
+      <c r="C158" s="25">
         <v>47.5</v>
       </c>
-      <c r="D158" s="88">
+      <c r="D158" s="77">
         <v>256.7</v>
       </c>
-      <c r="E158" s="28">
+      <c r="E158" s="25">
         <v>76.7</v>
       </c>
-      <c r="F158" s="90">
+      <c r="F158" s="79">
         <v>497</v>
       </c>
-      <c r="G158" s="28">
+      <c r="G158" s="25">
         <v>67.8</v>
       </c>
-      <c r="H158" s="88">
+      <c r="H158" s="77">
         <v>618.29999999999995</v>
       </c>
-      <c r="I158" s="28">
+      <c r="I158" s="25">
         <v>62.5</v>
       </c>
-      <c r="J158" s="96">
+      <c r="J158" s="85">
         <v>733</v>
       </c>
-      <c r="K158" s="97">
+      <c r="K158" s="86">
         <v>59.5</v>
       </c>
-      <c r="L158" s="102">
+      <c r="L158" s="91">
         <v>830</v>
       </c>
-      <c r="M158" s="97">
+      <c r="M158" s="86">
         <v>43.1</v>
       </c>
-      <c r="N158" s="125">
+      <c r="N158" s="92">
         <v>942.9</v>
       </c>
-      <c r="O158" s="28">
+      <c r="O158" s="25">
         <v>35.700000000000003</v>
       </c>
-      <c r="P158" s="88"/>
-[...8 lines deleted...]
-      <c r="Y158" s="71"/>
+      <c r="P158" s="115">
+        <v>1054.0999999999999</v>
+      </c>
+      <c r="Q158" s="25">
+        <v>31.4</v>
+      </c>
+      <c r="R158" s="77"/>
+      <c r="S158" s="64"/>
+      <c r="T158" s="77"/>
+      <c r="U158" s="64"/>
+      <c r="V158" s="77"/>
+      <c r="W158" s="64"/>
+      <c r="X158" s="77"/>
+      <c r="Y158" s="64"/>
     </row>
     <row r="159" spans="1:25">
-      <c r="A159" s="29" t="s">
+      <c r="A159" s="26" t="s">
         <v>97</v>
       </c>
-      <c r="B159" s="90">
+      <c r="B159" s="79">
         <v>148.9</v>
       </c>
-      <c r="C159" s="28">
+      <c r="C159" s="25">
         <v>100.5</v>
       </c>
-      <c r="D159" s="88">
+      <c r="D159" s="77">
         <v>121.3</v>
       </c>
-      <c r="E159" s="28">
+      <c r="E159" s="25">
         <v>119.2</v>
       </c>
-      <c r="F159" s="90">
+      <c r="F159" s="79">
         <v>379</v>
       </c>
-      <c r="G159" s="28">
+      <c r="G159" s="25">
         <v>109</v>
       </c>
-      <c r="H159" s="88">
+      <c r="H159" s="77">
         <v>480.2</v>
       </c>
-      <c r="I159" s="28">
+      <c r="I159" s="25">
         <v>104.7</v>
       </c>
-      <c r="J159" s="96">
+      <c r="J159" s="85">
         <v>609</v>
       </c>
-      <c r="K159" s="97">
+      <c r="K159" s="86">
         <v>102.5</v>
       </c>
-      <c r="L159" s="102">
+      <c r="L159" s="91">
         <v>795</v>
       </c>
-      <c r="M159" s="97">
+      <c r="M159" s="86">
         <v>99.3</v>
       </c>
-      <c r="N159" s="125">
+      <c r="N159" s="92">
         <v>982.8</v>
       </c>
-      <c r="O159" s="28">
+      <c r="O159" s="25">
         <v>92.8</v>
       </c>
-      <c r="P159" s="88"/>
-[...8 lines deleted...]
-      <c r="Y159" s="71"/>
+      <c r="P159" s="115">
+        <v>1168.4000000000001</v>
+      </c>
+      <c r="Q159" s="25">
+        <v>90.5</v>
+      </c>
+      <c r="R159" s="77"/>
+      <c r="S159" s="64"/>
+      <c r="T159" s="77"/>
+      <c r="U159" s="64"/>
+      <c r="V159" s="77"/>
+      <c r="W159" s="64"/>
+      <c r="X159" s="77"/>
+      <c r="Y159" s="64"/>
     </row>
     <row r="160" spans="1:25">
-      <c r="A160" s="29" t="s">
+      <c r="A160" s="26" t="s">
         <v>99</v>
       </c>
-      <c r="B160" s="90">
+      <c r="B160" s="79">
         <v>32.6</v>
       </c>
-      <c r="C160" s="28">
+      <c r="C160" s="25">
         <v>104.6</v>
       </c>
-      <c r="D160" s="88">
+      <c r="D160" s="77">
         <v>32.6</v>
       </c>
-      <c r="E160" s="28">
+      <c r="E160" s="25">
         <v>105.3</v>
       </c>
-      <c r="F160" s="90">
+      <c r="F160" s="79">
         <v>98</v>
       </c>
-      <c r="G160" s="28">
+      <c r="G160" s="25">
         <v>105.5</v>
       </c>
-      <c r="H160" s="88">
+      <c r="H160" s="77">
         <v>130.5</v>
       </c>
-      <c r="I160" s="28">
+      <c r="I160" s="25">
         <v>105.9</v>
       </c>
-      <c r="J160" s="96">
+      <c r="J160" s="85">
         <v>163</v>
       </c>
-      <c r="K160" s="97">
+      <c r="K160" s="86">
         <v>106.2</v>
       </c>
-      <c r="L160" s="102">
+      <c r="L160" s="91">
         <v>259</v>
       </c>
-      <c r="M160" s="97">
+      <c r="M160" s="86">
         <v>102.8</v>
       </c>
-      <c r="N160" s="125">
+      <c r="N160" s="92">
         <v>355.8</v>
       </c>
-      <c r="O160" s="28">
+      <c r="O160" s="25">
         <v>101.2</v>
       </c>
-      <c r="P160" s="88"/>
-[...8 lines deleted...]
-      <c r="Y160" s="71"/>
+      <c r="P160" s="115">
+        <v>452.1</v>
+      </c>
+      <c r="Q160" s="25">
+        <v>100.3</v>
+      </c>
+      <c r="R160" s="77"/>
+      <c r="S160" s="64"/>
+      <c r="T160" s="77"/>
+      <c r="U160" s="64"/>
+      <c r="V160" s="77"/>
+      <c r="W160" s="64"/>
+      <c r="X160" s="77"/>
+      <c r="Y160" s="64"/>
     </row>
     <row r="161" spans="1:25">
-      <c r="A161" s="29" t="s">
+      <c r="A161" s="26" t="s">
         <v>100</v>
       </c>
-      <c r="B161" s="90">
+      <c r="B161" s="79">
         <v>115.9</v>
       </c>
-      <c r="C161" s="28">
+      <c r="C161" s="25">
         <v>96.1</v>
       </c>
-      <c r="D161" s="88">
+      <c r="D161" s="77">
         <v>117.5</v>
       </c>
-      <c r="E161" s="28">
+      <c r="E161" s="25">
         <v>93.1</v>
       </c>
-      <c r="F161" s="90">
+      <c r="F161" s="79">
         <v>358</v>
       </c>
-      <c r="G161" s="28">
+      <c r="G161" s="25">
         <v>95</v>
       </c>
-      <c r="H161" s="88">
+      <c r="H161" s="77">
         <v>485.8</v>
       </c>
-      <c r="I161" s="28">
+      <c r="I161" s="25">
         <v>95.7</v>
       </c>
-      <c r="J161" s="96">
+      <c r="J161" s="85">
         <v>617</v>
       </c>
-      <c r="K161" s="97">
+      <c r="K161" s="86">
         <v>95.9</v>
       </c>
-      <c r="L161" s="102">
+      <c r="L161" s="91">
         <v>868</v>
       </c>
-      <c r="M161" s="97">
+      <c r="M161" s="86">
         <v>101.4</v>
       </c>
-      <c r="N161" s="125">
+      <c r="N161" s="92">
         <v>1112.0999999999999</v>
       </c>
-      <c r="O161" s="28">
+      <c r="O161" s="25">
         <v>103.4</v>
       </c>
-      <c r="P161" s="88"/>
-[...8 lines deleted...]
-      <c r="Y161" s="71"/>
+      <c r="P161" s="115">
+        <v>1354.6</v>
+      </c>
+      <c r="Q161" s="25">
+        <v>104.6</v>
+      </c>
+      <c r="R161" s="77"/>
+      <c r="S161" s="64"/>
+      <c r="T161" s="77"/>
+      <c r="U161" s="64"/>
+      <c r="V161" s="77"/>
+      <c r="W161" s="64"/>
+      <c r="X161" s="77"/>
+      <c r="Y161" s="64"/>
     </row>
     <row r="162" spans="1:25">
-      <c r="A162" s="29" t="s">
+      <c r="A162" s="26" t="s">
         <v>102</v>
       </c>
-      <c r="B162" s="90">
+      <c r="B162" s="79">
         <v>0.5</v>
       </c>
-      <c r="C162" s="28">
+      <c r="C162" s="25">
         <v>103.1</v>
       </c>
-      <c r="D162" s="88">
+      <c r="D162" s="77">
         <v>0.5</v>
       </c>
-      <c r="E162" s="28">
+      <c r="E162" s="25">
         <v>103.7</v>
       </c>
-      <c r="F162" s="90">
+      <c r="F162" s="79">
         <v>2</v>
       </c>
-      <c r="G162" s="28">
+      <c r="G162" s="25">
         <v>103.9</v>
       </c>
-      <c r="H162" s="88">
+      <c r="H162" s="77">
         <v>2</v>
       </c>
-      <c r="I162" s="28">
+      <c r="I162" s="25">
         <v>104.4</v>
       </c>
-      <c r="J162" s="96">
+      <c r="J162" s="85">
         <v>3</v>
       </c>
-      <c r="K162" s="97">
+      <c r="K162" s="86">
         <v>104.6</v>
       </c>
-      <c r="L162" s="102">
+      <c r="L162" s="91">
         <v>4</v>
       </c>
-      <c r="M162" s="97">
+      <c r="M162" s="86">
         <v>6</v>
       </c>
-      <c r="N162" s="125">
+      <c r="N162" s="92">
         <v>4.4000000000000004</v>
       </c>
-      <c r="O162" s="28">
+      <c r="O162" s="25">
         <v>3.9</v>
       </c>
-      <c r="P162" s="88"/>
-[...8 lines deleted...]
-      <c r="Y162" s="71"/>
+      <c r="P162" s="115">
+        <v>5.4</v>
+      </c>
+      <c r="Q162" s="25">
+        <v>3.2</v>
+      </c>
+      <c r="R162" s="77"/>
+      <c r="S162" s="64"/>
+      <c r="T162" s="77"/>
+      <c r="U162" s="64"/>
+      <c r="V162" s="77"/>
+      <c r="W162" s="64"/>
+      <c r="X162" s="77"/>
+      <c r="Y162" s="64"/>
     </row>
     <row r="163" spans="1:25">
-      <c r="A163" s="29" t="s">
+      <c r="A163" s="26" t="s">
         <v>103</v>
       </c>
-      <c r="B163" s="90">
+      <c r="B163" s="79">
         <v>3.9</v>
       </c>
-      <c r="C163" s="28">
+      <c r="C163" s="25">
         <v>377.4</v>
       </c>
-      <c r="D163" s="88">
+      <c r="D163" s="77">
         <v>4.0999999999999996</v>
       </c>
-      <c r="E163" s="28">
+      <c r="E163" s="25">
         <v>389.7</v>
       </c>
-      <c r="F163" s="90">
+      <c r="F163" s="79">
         <v>11</v>
       </c>
-      <c r="G163" s="28">
+      <c r="G163" s="25">
         <v>182</v>
       </c>
-      <c r="H163" s="88">
+      <c r="H163" s="77">
         <v>15.3</v>
       </c>
-      <c r="I163" s="28">
+      <c r="I163" s="25">
         <v>183</v>
       </c>
-      <c r="J163" s="96">
+      <c r="J163" s="85">
         <v>20</v>
       </c>
-      <c r="K163" s="97">
+      <c r="K163" s="86">
         <v>171.3</v>
       </c>
-      <c r="L163" s="102">
+      <c r="L163" s="91">
         <v>31</v>
       </c>
-      <c r="M163" s="97">
+      <c r="M163" s="86">
         <v>62.4</v>
       </c>
-      <c r="N163" s="125">
+      <c r="N163" s="92">
         <v>44.6</v>
       </c>
-      <c r="O163" s="28">
+      <c r="O163" s="25">
         <v>50</v>
       </c>
-      <c r="P163" s="88"/>
-[...8 lines deleted...]
-      <c r="Y163" s="71"/>
+      <c r="P163" s="115">
+        <v>54.8</v>
+      </c>
+      <c r="Q163" s="25">
+        <v>42.7</v>
+      </c>
+      <c r="R163" s="77"/>
+      <c r="S163" s="64"/>
+      <c r="T163" s="77"/>
+      <c r="U163" s="64"/>
+      <c r="V163" s="77"/>
+      <c r="W163" s="64"/>
+      <c r="X163" s="77"/>
+      <c r="Y163" s="64"/>
     </row>
     <row r="164" spans="1:25">
-      <c r="A164" s="61" t="s">
+      <c r="A164" s="54" t="s">
         <v>112</v>
       </c>
-      <c r="B164" s="90" t="s">
-[...50 lines deleted...]
-      <c r="Y164" s="92"/>
+      <c r="B164" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="C164" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D164" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="E164" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="F164" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="G164" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="H164" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="I164" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="J164" s="87" t="s">
+        <v>25</v>
+      </c>
+      <c r="K164" s="88" t="s">
+        <v>25</v>
+      </c>
+      <c r="L164" s="88" t="s">
+        <v>25</v>
+      </c>
+      <c r="M164" s="88" t="s">
+        <v>25</v>
+      </c>
+      <c r="N164" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="O164" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="P164" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q164" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="R164" s="77"/>
+      <c r="S164" s="81"/>
+      <c r="T164" s="77"/>
+      <c r="U164" s="81"/>
+      <c r="V164" s="77"/>
+      <c r="W164" s="81"/>
+      <c r="X164" s="77"/>
+      <c r="Y164" s="81"/>
     </row>
     <row r="165" spans="1:25" ht="13.5" customHeight="1">
-      <c r="A165" s="29" t="s">
+      <c r="A165" s="26" t="s">
         <v>108</v>
       </c>
-      <c r="B165" s="90">
+      <c r="B165" s="79">
         <v>3.4</v>
       </c>
-      <c r="C165" s="28">
+      <c r="C165" s="25">
         <v>122.3</v>
       </c>
-      <c r="D165" s="88">
+      <c r="D165" s="77">
         <v>3.4</v>
       </c>
-      <c r="E165" s="28">
+      <c r="E165" s="25">
         <v>123</v>
       </c>
-      <c r="F165" s="90">
+      <c r="F165" s="79">
         <v>22</v>
       </c>
-      <c r="G165" s="28">
+      <c r="G165" s="25">
         <v>272.2</v>
       </c>
-      <c r="H165" s="88">
+      <c r="H165" s="77">
         <v>27.9</v>
       </c>
-      <c r="I165" s="28">
+      <c r="I165" s="25">
         <v>255.6</v>
       </c>
-      <c r="J165" s="96">
+      <c r="J165" s="85">
         <v>31</v>
       </c>
-      <c r="K165" s="97">
+      <c r="K165" s="86">
         <v>229.9</v>
       </c>
-      <c r="L165" s="102">
+      <c r="L165" s="91">
         <v>60</v>
       </c>
-      <c r="M165" s="97">
+      <c r="M165" s="86">
         <v>92.3</v>
       </c>
-      <c r="N165" s="125">
+      <c r="N165" s="92">
         <v>88.1</v>
       </c>
-      <c r="O165" s="28">
+      <c r="O165" s="25">
         <v>75.900000000000006</v>
       </c>
-      <c r="P165" s="88"/>
-[...8 lines deleted...]
-      <c r="Y165" s="71"/>
+      <c r="P165" s="115">
+        <v>115.8</v>
+      </c>
+      <c r="Q165" s="25">
+        <v>69.2</v>
+      </c>
+      <c r="R165" s="77"/>
+      <c r="S165" s="64"/>
+      <c r="T165" s="77"/>
+      <c r="U165" s="64"/>
+      <c r="V165" s="77"/>
+      <c r="W165" s="64"/>
+      <c r="X165" s="77"/>
+      <c r="Y165" s="64"/>
     </row>
     <row r="166" spans="1:25">
-      <c r="A166" s="29" t="s">
+      <c r="A166" s="26" t="s">
         <v>104</v>
       </c>
-      <c r="B166" s="90">
+      <c r="B166" s="79">
         <v>2.6</v>
       </c>
-      <c r="C166" s="28">
+      <c r="C166" s="25">
         <v>63.6</v>
       </c>
-      <c r="D166" s="88">
+      <c r="D166" s="77">
         <v>2.6</v>
       </c>
-      <c r="E166" s="28">
+      <c r="E166" s="25">
         <v>64</v>
       </c>
-      <c r="F166" s="90">
+      <c r="F166" s="79">
         <v>8</v>
       </c>
-      <c r="G166" s="28">
+      <c r="G166" s="25">
         <v>64.099999999999994</v>
       </c>
-      <c r="H166" s="88">
+      <c r="H166" s="77">
         <v>10.5</v>
       </c>
-      <c r="I166" s="28">
+      <c r="I166" s="25">
         <v>64.400000000000006</v>
       </c>
-      <c r="J166" s="96">
+      <c r="J166" s="85">
         <v>13</v>
       </c>
-      <c r="K166" s="97">
+      <c r="K166" s="86">
         <v>64.599999999999994</v>
       </c>
-      <c r="L166" s="102">
+      <c r="L166" s="91">
         <v>44</v>
       </c>
-      <c r="M166" s="97">
+      <c r="M166" s="86">
         <v>176.5</v>
       </c>
-      <c r="N166" s="125">
+      <c r="N166" s="92">
         <v>74.900000000000006</v>
       </c>
-      <c r="O166" s="28">
+      <c r="O166" s="25">
         <v>252.6</v>
       </c>
-      <c r="P166" s="88"/>
-[...8 lines deleted...]
-      <c r="Y166" s="71"/>
+      <c r="P166" s="115">
+        <v>105.8</v>
+      </c>
+      <c r="Q166" s="25">
+        <v>308</v>
+      </c>
+      <c r="R166" s="77"/>
+      <c r="S166" s="64"/>
+      <c r="T166" s="77"/>
+      <c r="U166" s="64"/>
+      <c r="V166" s="77"/>
+      <c r="W166" s="64"/>
+      <c r="X166" s="77"/>
+      <c r="Y166" s="64"/>
     </row>
     <row r="167" spans="1:25">
-      <c r="A167" s="29" t="s">
+      <c r="A167" s="26" t="s">
         <v>105</v>
       </c>
-      <c r="B167" s="90">
+      <c r="B167" s="79">
         <v>5.7</v>
       </c>
-      <c r="C167" s="28">
+      <c r="C167" s="25">
         <v>22.2</v>
       </c>
-      <c r="D167" s="88">
+      <c r="D167" s="77">
         <v>5.7</v>
       </c>
-      <c r="E167" s="28">
+      <c r="E167" s="25">
         <v>22.3</v>
       </c>
-      <c r="F167" s="90">
+      <c r="F167" s="79">
         <v>17</v>
       </c>
-      <c r="G167" s="28">
+      <c r="G167" s="25">
         <v>22.3</v>
       </c>
-      <c r="H167" s="88">
+      <c r="H167" s="77">
         <v>22.9</v>
       </c>
-      <c r="I167" s="28">
+      <c r="I167" s="25">
         <v>22.4</v>
       </c>
-      <c r="J167" s="96">
+      <c r="J167" s="85">
         <v>29</v>
       </c>
-      <c r="K167" s="97">
+      <c r="K167" s="86">
         <v>22.5</v>
       </c>
-      <c r="L167" s="102">
+      <c r="L167" s="91">
         <v>59</v>
       </c>
-      <c r="M167" s="97">
+      <c r="M167" s="86">
         <v>46.5</v>
       </c>
-      <c r="N167" s="125">
+      <c r="N167" s="92">
         <v>89.5</v>
       </c>
-      <c r="O167" s="28">
+      <c r="O167" s="25">
         <v>70.5</v>
       </c>
-      <c r="P167" s="88"/>
-[...8 lines deleted...]
-      <c r="Y167" s="71"/>
+      <c r="P167" s="115">
+        <v>120</v>
+      </c>
+      <c r="Q167" s="25">
+        <v>94.5</v>
+      </c>
+      <c r="R167" s="77"/>
+      <c r="S167" s="64"/>
+      <c r="T167" s="77"/>
+      <c r="U167" s="64"/>
+      <c r="V167" s="77"/>
+      <c r="W167" s="64"/>
+      <c r="X167" s="77"/>
+      <c r="Y167" s="64"/>
     </row>
     <row r="168" spans="1:25">
-      <c r="A168" s="61" t="s">
+      <c r="A168" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="B168" s="90">
+      <c r="B168" s="79">
         <v>0.7</v>
       </c>
-      <c r="C168" s="28">
+      <c r="C168" s="25">
         <v>63.6</v>
       </c>
-      <c r="D168" s="88">
+      <c r="D168" s="77">
         <v>0.7</v>
       </c>
-      <c r="E168" s="28">
+      <c r="E168" s="25">
         <v>64</v>
       </c>
-      <c r="F168" s="90">
+      <c r="F168" s="79">
         <v>2</v>
       </c>
-      <c r="G168" s="28">
+      <c r="G168" s="25">
         <v>64.099999999999994</v>
       </c>
-      <c r="H168" s="88">
+      <c r="H168" s="77">
         <v>2.9</v>
       </c>
-      <c r="I168" s="28">
+      <c r="I168" s="25">
         <v>64.400000000000006</v>
       </c>
-      <c r="J168" s="96">
+      <c r="J168" s="85">
         <v>4</v>
       </c>
-      <c r="K168" s="97">
+      <c r="K168" s="86">
         <v>64.599999999999994</v>
       </c>
-      <c r="L168" s="102">
+      <c r="L168" s="91">
         <v>35</v>
       </c>
-      <c r="M168" s="97">
+      <c r="M168" s="86">
         <v>176.6</v>
       </c>
-      <c r="N168" s="125">
+      <c r="N168" s="92">
         <v>66.400000000000006</v>
       </c>
-      <c r="O168" s="28">
+      <c r="O168" s="25">
         <v>194.6</v>
       </c>
-      <c r="P168" s="88"/>
-[...8 lines deleted...]
-      <c r="Y168" s="71"/>
+      <c r="P168" s="115">
+        <v>97.8</v>
+      </c>
+      <c r="Q168" s="25">
+        <v>202.1</v>
+      </c>
+      <c r="R168" s="77"/>
+      <c r="S168" s="64"/>
+      <c r="T168" s="77"/>
+      <c r="U168" s="64"/>
+      <c r="V168" s="77"/>
+      <c r="W168" s="64"/>
+      <c r="X168" s="77"/>
+      <c r="Y168" s="64"/>
     </row>
     <row r="169" spans="1:25">
-      <c r="A169" s="32" t="s">
+      <c r="A169" s="29" t="s">
         <v>107</v>
       </c>
-      <c r="B169" s="89">
+      <c r="B169" s="78">
         <v>123.2</v>
       </c>
-      <c r="C169" s="33">
+      <c r="C169" s="30">
         <v>81.7</v>
       </c>
-      <c r="D169" s="89">
+      <c r="D169" s="78">
         <v>130.6</v>
       </c>
-      <c r="E169" s="33">
+      <c r="E169" s="30">
         <v>89.6</v>
       </c>
-      <c r="F169" s="89">
+      <c r="F169" s="78">
         <v>396</v>
       </c>
-      <c r="G169" s="33">
+      <c r="G169" s="30">
         <v>92.8</v>
       </c>
-      <c r="H169" s="89">
+      <c r="H169" s="78">
         <v>532.79999999999995</v>
       </c>
-      <c r="I169" s="33">
+      <c r="I169" s="30">
         <v>93.8</v>
       </c>
-      <c r="J169" s="100">
+      <c r="J169" s="89">
         <v>671</v>
       </c>
-      <c r="K169" s="101">
+      <c r="K169" s="90">
         <v>94.9</v>
       </c>
-      <c r="L169" s="100">
+      <c r="L169" s="89">
         <v>939</v>
       </c>
-      <c r="M169" s="101">
+      <c r="M169" s="90">
         <v>113.7</v>
       </c>
-      <c r="N169" s="126">
+      <c r="N169" s="93">
         <v>1144.4000000000001</v>
       </c>
-      <c r="O169" s="33">
+      <c r="O169" s="30">
         <v>115.5</v>
       </c>
-      <c r="P169" s="89"/>
-[...8 lines deleted...]
-      <c r="Y169" s="70"/>
+      <c r="P169" s="93">
+        <v>1368.9</v>
+      </c>
+      <c r="Q169" s="30">
+        <v>121.8</v>
+      </c>
+      <c r="R169" s="78"/>
+      <c r="S169" s="63"/>
+      <c r="T169" s="78"/>
+      <c r="U169" s="63"/>
+      <c r="V169" s="78"/>
+      <c r="W169" s="63"/>
+      <c r="X169" s="78"/>
+      <c r="Y169" s="63"/>
     </row>
     <row r="170" spans="1:25">
-      <c r="A170" s="40"/>
-[...2 lines deleted...]
-      <c r="D170" s="39"/>
+      <c r="A170" s="37"/>
+      <c r="B170" s="38"/>
+      <c r="C170" s="39"/>
+      <c r="D170" s="36"/>
     </row>
     <row r="171" spans="1:25">
-      <c r="A171" s="40"/>
-[...1 lines deleted...]
-      <c r="C171" s="42"/>
+      <c r="A171" s="37"/>
+      <c r="B171" s="38"/>
+      <c r="C171" s="39"/>
     </row>
     <row r="172" spans="1:25">
-      <c r="A172" s="45" t="s">
+      <c r="A172" s="42" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="173" spans="1:25">
-      <c r="A173" s="46" t="s">
+      <c r="A173" s="43" t="s">
         <v>119</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="105">
     <mergeCell ref="A135:A136"/>
     <mergeCell ref="B135:C135"/>
     <mergeCell ref="F135:G135"/>
     <mergeCell ref="D135:E135"/>
     <mergeCell ref="H135:I135"/>
     <mergeCell ref="J135:K135"/>
     <mergeCell ref="D116:E116"/>
     <mergeCell ref="F116:G116"/>
     <mergeCell ref="J116:K116"/>
     <mergeCell ref="N116:O116"/>
     <mergeCell ref="R116:S116"/>
     <mergeCell ref="H116:I116"/>
     <mergeCell ref="P116:Q116"/>
     <mergeCell ref="L116:M116"/>
     <mergeCell ref="L135:M135"/>
     <mergeCell ref="L75:M75"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="R100:S100"/>
     <mergeCell ref="F100:G100"/>
     <mergeCell ref="N27:O27"/>
@@ -15304,59 +15880,61 @@
     <mergeCell ref="N154:O154"/>
     <mergeCell ref="P154:Q154"/>
     <mergeCell ref="R154:S154"/>
     <mergeCell ref="A154:A155"/>
     <mergeCell ref="B154:C154"/>
     <mergeCell ref="D154:E154"/>
     <mergeCell ref="F154:G154"/>
     <mergeCell ref="H154:I154"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Volume provision food </vt:lpstr>
       <vt:lpstr>PVI</vt:lpstr>
       <vt:lpstr>PVI regions and volume</vt:lpstr>
       <vt:lpstr>'Volume provision food '!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>