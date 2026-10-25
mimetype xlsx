--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -1,85 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{458525A9-968E-47A6-AC0E-4A3A0EE7BC42}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="6" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Volume provision food " sheetId="3" r:id="rId3"/>
     <sheet name="PVI" sheetId="4" r:id="rId4"/>
     <sheet name="PVI regions and volume" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Volume provision food '!$A$1:$M$32</definedName>
   </definedNames>
-  <calcPr calcId="191029" fullPrecision="0"/>
+  <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L10" i="3" l="1"/>
+  <c r="L10" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1043" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1045" uniqueCount="191">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -635,51 +629,51 @@
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1043,51 +1037,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="142">
+  <cellXfs count="146">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -1326,50 +1320,68 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1392,199 +1404,185 @@
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1725,609 +1723,609 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/local-market/spreadsheets/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:D21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="54.140625" customWidth="1"/>
-    <col min="2" max="2" width="93.7109375" customWidth="1"/>
+    <col min="1" max="1" width="54.109375" customWidth="1"/>
+    <col min="2" max="2" width="93.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:4" s="96" customFormat="1" ht="14.25">
+    <row r="2" spans="1:4" s="96" customFormat="1" ht="14.4">
       <c r="A2" s="94" t="s">
         <v>149</v>
       </c>
       <c r="B2" s="95">
         <v>171501</v>
       </c>
     </row>
-    <row r="3" spans="1:4" s="96" customFormat="1" ht="14.25">
+    <row r="3" spans="1:4" s="96" customFormat="1" ht="14.4">
       <c r="A3" s="94" t="s">
         <v>150</v>
       </c>
       <c r="B3" s="95" t="s">
         <v>16</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:4" s="96" customFormat="1" ht="14.25">
+    <row r="4" spans="1:4" s="96" customFormat="1" ht="14.4">
       <c r="A4" s="94" t="s">
         <v>152</v>
       </c>
       <c r="B4" s="97" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="5" spans="1:4" s="96" customFormat="1" ht="14.25">
+    <row r="5" spans="1:4" s="96" customFormat="1" ht="14.4">
       <c r="A5" s="94" t="s">
         <v>154</v>
       </c>
       <c r="B5" s="95" t="s">
         <v>151</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:4" s="96" customFormat="1" ht="14.25">
+    <row r="6" spans="1:4" s="96" customFormat="1" ht="14.4">
       <c r="A6" s="94" t="s">
         <v>155</v>
       </c>
       <c r="B6" s="95" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="7" spans="1:4" s="96" customFormat="1" ht="63.75">
+    <row r="7" spans="1:4" s="96" customFormat="1" ht="79.2">
       <c r="A7" s="94" t="s">
         <v>156</v>
       </c>
       <c r="B7" s="98" t="s">
         <v>157</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:4" s="96" customFormat="1" ht="14.25">
+    <row r="8" spans="1:4" s="96" customFormat="1" ht="14.4">
       <c r="A8" s="94" t="s">
         <v>158</v>
       </c>
       <c r="B8" s="97" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="9" spans="1:4" s="96" customFormat="1" ht="38.25">
+    <row r="9" spans="1:4" s="96" customFormat="1" ht="39.6">
       <c r="A9" s="94" t="s">
         <v>160</v>
       </c>
       <c r="B9" s="98" t="s">
         <v>161</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:4" s="96" customFormat="1" ht="14.25">
+    <row r="10" spans="1:4" s="96" customFormat="1" ht="14.4">
       <c r="A10" s="94" t="s">
         <v>162</v>
       </c>
       <c r="B10" s="99" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="11" spans="1:4" s="96" customFormat="1" ht="14.25">
+    <row r="11" spans="1:4" s="96" customFormat="1" ht="14.4">
       <c r="A11" s="94" t="s">
         <v>163</v>
       </c>
       <c r="B11" s="100"/>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:4" s="96" customFormat="1" ht="14.25">
+    <row r="12" spans="1:4" s="96" customFormat="1" ht="14.4">
       <c r="A12" s="94" t="s">
         <v>164</v>
       </c>
       <c r="B12" s="101" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="13" spans="1:4" s="96" customFormat="1" ht="14.25">
+    <row r="13" spans="1:4" s="96" customFormat="1" ht="14.4">
       <c r="A13" s="94" t="s">
         <v>165</v>
       </c>
       <c r="B13" s="102" t="s">
         <v>166</v>
       </c>
       <c r="D13"/>
     </row>
-    <row r="14" spans="1:4" s="96" customFormat="1" ht="14.25">
+    <row r="14" spans="1:4" s="96" customFormat="1" ht="14.4">
       <c r="A14" s="94" t="s">
         <v>167</v>
       </c>
       <c r="B14" s="102" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="15" spans="1:4" s="96" customFormat="1" ht="14.25">
+    <row r="15" spans="1:4" s="96" customFormat="1" ht="14.4">
       <c r="A15" s="94" t="s">
         <v>169</v>
       </c>
       <c r="B15" s="102" t="s">
         <v>190</v>
       </c>
       <c r="D15"/>
     </row>
-    <row r="16" spans="1:4" s="96" customFormat="1" ht="14.25">
+    <row r="16" spans="1:4" s="96" customFormat="1" ht="14.4">
       <c r="A16" s="94" t="s">
         <v>170</v>
       </c>
       <c r="B16" s="103">
-        <v>46279</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:4" s="96" customFormat="1" ht="14.25">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="96" customFormat="1" ht="14.4">
       <c r="A17" s="94" t="s">
         <v>171</v>
       </c>
       <c r="B17" s="103">
-        <v>46307</v>
+        <v>46338</v>
       </c>
       <c r="D17"/>
     </row>
-    <row r="18" spans="1:4" s="96" customFormat="1" ht="14.25">
+    <row r="18" spans="1:4" s="96" customFormat="1" ht="14.4">
       <c r="A18" s="94" t="s">
         <v>172</v>
       </c>
       <c r="B18" s="105" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="19" spans="1:4" s="96" customFormat="1" ht="14.25">
+    <row r="19" spans="1:4" s="96" customFormat="1" ht="14.4">
       <c r="A19" s="94" t="s">
         <v>173</v>
       </c>
       <c r="B19" s="105" t="s">
         <v>179</v>
       </c>
       <c r="D19"/>
     </row>
-    <row r="20" spans="1:4" s="96" customFormat="1" ht="14.25">
+    <row r="20" spans="1:4" s="96" customFormat="1" ht="14.4">
       <c r="A20" s="94" t="s">
         <v>174</v>
       </c>
       <c r="B20" s="104" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="21" spans="1:4" s="96" customFormat="1" ht="14.25">
+    <row r="21" spans="1:4" s="96" customFormat="1" ht="14.4">
       <c r="A21" s="94" t="s">
         <v>175</v>
       </c>
       <c r="B21" s="112" t="s">
         <v>180</v>
       </c>
       <c r="D21"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B12" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:D20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
-    <col min="2" max="2" width="88.28515625" customWidth="1"/>
+    <col min="2" max="2" width="88.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2" s="106" customFormat="1" ht="12" customHeight="1">
       <c r="B6" s="107" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="7" spans="2:2" s="106" customFormat="1">
       <c r="B7" s="107" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="8" spans="2:2" s="106" customFormat="1">
       <c r="B8" s="107" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="9" spans="2:2" s="106" customFormat="1">
       <c r="B9" s="107" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="10" spans="2:2" s="106" customFormat="1">
       <c r="B10" s="107" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="11" spans="2:2" s="106" customFormat="1" ht="25.5">
+    <row r="11" spans="2:2" s="106" customFormat="1" ht="26.4">
       <c r="B11" s="108" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="12" spans="2:2" s="106" customFormat="1">
       <c r="B12" s="109"/>
     </row>
     <row r="13" spans="2:2" s="106" customFormat="1">
       <c r="B13" s="109"/>
     </row>
     <row r="14" spans="2:2" s="106" customFormat="1"/>
     <row r="15" spans="2:2" s="106" customFormat="1"/>
     <row r="16" spans="2:2" s="106" customFormat="1"/>
     <row r="17" spans="2:4" s="106" customFormat="1"/>
     <row r="18" spans="2:4" s="106" customFormat="1"/>
     <row r="19" spans="2:4" s="106" customFormat="1"/>
     <row r="20" spans="2:4" s="106" customFormat="1">
       <c r="B20" s="110" t="s">
         <v>188</v>
       </c>
       <c r="C20" s="111"/>
       <c r="D20" s="111"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y40"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="J31" sqref="J31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="8" width="8.42578125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="21.88671875" style="1" customWidth="1"/>
+    <col min="2" max="3" width="8.88671875" style="1" customWidth="1"/>
+    <col min="4" max="8" width="8.44140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" customWidth="1"/>
-    <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="13" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="8.88671875" style="1" customWidth="1"/>
+    <col min="12" max="13" width="9.5546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
-    <col min="18" max="18" width="17.5703125" style="1" customWidth="1"/>
+    <col min="18" max="18" width="17.5546875" style="1" customWidth="1"/>
     <col min="19" max="28" width="11" style="1" customWidth="1"/>
-    <col min="29" max="16384" width="9.140625" style="1"/>
+    <col min="29" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="116" t="s">
+      <c r="A1" s="124" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="116"/>
-[...13 lines deleted...]
-      <c r="A2" s="117" t="s">
+      <c r="B1" s="124"/>
+      <c r="C1" s="124"/>
+      <c r="D1" s="124"/>
+      <c r="E1" s="124"/>
+      <c r="F1" s="124"/>
+      <c r="G1" s="124"/>
+      <c r="H1" s="124"/>
+      <c r="I1" s="124"/>
+      <c r="J1" s="124"/>
+      <c r="K1" s="124"/>
+      <c r="L1" s="124"/>
+      <c r="M1" s="124"/>
+    </row>
+    <row r="2" spans="1:25" ht="13.8" thickBot="1">
+      <c r="A2" s="125" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="117"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:25" s="4" customFormat="1" ht="26.25" thickBot="1">
+      <c r="B2" s="125"/>
+      <c r="C2" s="125"/>
+      <c r="D2" s="125"/>
+      <c r="E2" s="125"/>
+      <c r="F2" s="125"/>
+      <c r="G2" s="125"/>
+      <c r="H2" s="125"/>
+      <c r="I2" s="125"/>
+      <c r="J2" s="125"/>
+      <c r="K2" s="125"/>
+      <c r="L2" s="125"/>
+      <c r="M2" s="125"/>
+    </row>
+    <row r="3" spans="1:25" s="4" customFormat="1" ht="27" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:25" ht="25.5">
+    <row r="4" spans="1:25" ht="26.4">
       <c r="A4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="8"/>
     </row>
     <row r="5" spans="1:25" ht="15" customHeight="1">
       <c r="A5" s="9">
         <v>2019</v>
       </c>
-      <c r="B5" s="138">
+      <c r="B5" s="116">
         <v>1149.0999999999999</v>
       </c>
-      <c r="C5" s="138">
+      <c r="C5" s="116">
         <v>1172.8</v>
       </c>
-      <c r="D5" s="138">
+      <c r="D5" s="116">
         <v>1395.8</v>
       </c>
-      <c r="E5" s="138">
+      <c r="E5" s="116">
         <v>1303.3</v>
       </c>
-      <c r="F5" s="138">
+      <c r="F5" s="116">
         <v>1567.8</v>
       </c>
-      <c r="G5" s="138">
+      <c r="G5" s="116">
         <v>1795.9</v>
       </c>
-      <c r="H5" s="138">
+      <c r="H5" s="116">
         <v>1878.5</v>
       </c>
-      <c r="I5" s="138">
+      <c r="I5" s="116">
         <v>1968.5</v>
       </c>
-      <c r="J5" s="138">
+      <c r="J5" s="116">
         <v>1968.6</v>
       </c>
-      <c r="K5" s="138">
+      <c r="K5" s="116">
         <v>1963.3</v>
       </c>
-      <c r="L5" s="138">
+      <c r="L5" s="116">
         <v>1868.1</v>
       </c>
-      <c r="M5" s="138">
+      <c r="M5" s="116">
         <v>2055.8000000000002</v>
       </c>
       <c r="N5" s="10"/>
       <c r="O5" s="10"/>
       <c r="P5" s="10"/>
       <c r="Q5" s="10"/>
       <c r="R5" s="10"/>
       <c r="S5" s="10"/>
       <c r="T5" s="10"/>
       <c r="U5" s="10"/>
       <c r="V5" s="10"/>
       <c r="W5" s="10"/>
       <c r="X5" s="10"/>
       <c r="Y5" s="11"/>
     </row>
     <row r="6" spans="1:25" ht="15" customHeight="1">
       <c r="A6" s="9">
         <v>2020</v>
       </c>
-      <c r="B6" s="138">
+      <c r="B6" s="116">
         <v>1699.5</v>
       </c>
-      <c r="C6" s="138">
+      <c r="C6" s="116">
         <v>1731.2</v>
       </c>
-      <c r="D6" s="138">
+      <c r="D6" s="116">
         <v>1761.4</v>
       </c>
-      <c r="E6" s="138">
+      <c r="E6" s="116">
         <v>983.6</v>
       </c>
-      <c r="F6" s="138">
+      <c r="F6" s="116">
         <v>979.1</v>
       </c>
-      <c r="G6" s="138">
+      <c r="G6" s="116">
         <v>662.5</v>
       </c>
-      <c r="H6" s="138">
+      <c r="H6" s="116">
         <v>1179</v>
       </c>
-      <c r="I6" s="138">
+      <c r="I6" s="116">
         <v>1167.9000000000001</v>
       </c>
-      <c r="J6" s="138">
+      <c r="J6" s="116">
         <v>1544.1</v>
       </c>
-      <c r="K6" s="138">
+      <c r="K6" s="116">
         <v>1648</v>
       </c>
-      <c r="L6" s="138">
+      <c r="L6" s="116">
         <v>1568</v>
       </c>
-      <c r="M6" s="138">
+      <c r="M6" s="116">
         <v>1643.6</v>
       </c>
       <c r="N6" s="12"/>
       <c r="O6" s="12"/>
       <c r="P6" s="12"/>
       <c r="Q6" s="12"/>
       <c r="R6" s="12"/>
     </row>
     <row r="7" spans="1:25" ht="15" customHeight="1">
       <c r="A7" s="9">
         <v>2021</v>
       </c>
-      <c r="B7" s="138">
+      <c r="B7" s="116">
         <v>1790.1</v>
       </c>
-      <c r="C7" s="138">
+      <c r="C7" s="116">
         <v>1817.7</v>
       </c>
-      <c r="D7" s="138">
+      <c r="D7" s="116">
         <v>2034.5150000000001</v>
       </c>
-      <c r="E7" s="138">
+      <c r="E7" s="116">
         <v>1957.7</v>
       </c>
-      <c r="F7" s="138">
+      <c r="F7" s="116">
         <v>2023.9</v>
       </c>
-      <c r="G7" s="138">
+      <c r="G7" s="116">
         <v>2169.5</v>
       </c>
-      <c r="H7" s="138">
+      <c r="H7" s="116">
         <v>1919.2</v>
       </c>
-      <c r="I7" s="138">
+      <c r="I7" s="116">
         <v>1906.9</v>
       </c>
-      <c r="J7" s="138">
+      <c r="J7" s="116">
         <v>2074.6999999999998</v>
       </c>
-      <c r="K7" s="138">
+      <c r="K7" s="116">
         <v>1885.2</v>
       </c>
-      <c r="L7" s="138">
+      <c r="L7" s="116">
         <v>1952.6</v>
       </c>
-      <c r="M7" s="138">
+      <c r="M7" s="116">
         <v>2082.4</v>
       </c>
       <c r="N7" s="12"/>
       <c r="O7" s="12"/>
       <c r="P7" s="12"/>
       <c r="Q7" s="12"/>
       <c r="R7" s="12"/>
     </row>
     <row r="8" spans="1:25" ht="15" customHeight="1">
       <c r="A8" s="9">
         <v>2022</v>
       </c>
-      <c r="B8" s="138">
+      <c r="B8" s="116">
         <v>1811.2</v>
       </c>
-      <c r="C8" s="138">
+      <c r="C8" s="116">
         <v>1900.8</v>
       </c>
-      <c r="D8" s="138">
+      <c r="D8" s="116">
         <v>2073</v>
       </c>
       <c r="E8" s="60">
         <v>1848.6</v>
       </c>
-      <c r="F8" s="139">
+      <c r="F8" s="117">
         <v>1934</v>
       </c>
-      <c r="G8" s="139">
+      <c r="G8" s="117">
         <v>1451.9</v>
       </c>
-      <c r="H8" s="139">
+      <c r="H8" s="117">
         <v>1519.4</v>
       </c>
-      <c r="I8" s="139">
+      <c r="I8" s="117">
         <v>1512.1</v>
       </c>
-      <c r="J8" s="139">
+      <c r="J8" s="117">
         <v>1383.6</v>
       </c>
-      <c r="K8" s="139">
+      <c r="K8" s="117">
         <v>1476.9</v>
       </c>
-      <c r="L8" s="139">
+      <c r="L8" s="117">
         <v>1483.3</v>
       </c>
-      <c r="M8" s="139">
+      <c r="M8" s="117">
         <v>1719.7</v>
       </c>
       <c r="N8" s="12"/>
       <c r="O8" s="12"/>
       <c r="P8" s="12"/>
       <c r="Q8" s="12"/>
       <c r="R8" s="12"/>
     </row>
     <row r="9" spans="1:25" ht="15" customHeight="1">
       <c r="A9" s="9">
         <v>2023</v>
       </c>
       <c r="B9" s="53">
         <v>1852.9</v>
       </c>
       <c r="C9" s="53">
         <v>1820.6</v>
       </c>
       <c r="D9" s="53">
         <v>2254.9</v>
       </c>
       <c r="E9" s="53">
         <v>1959.9</v>
       </c>
       <c r="F9" s="53">
@@ -2342,334 +2340,336 @@
       <c r="I9" s="53">
         <v>2513.1</v>
       </c>
       <c r="J9" s="53">
         <v>2437.6</v>
       </c>
       <c r="K9" s="53">
         <v>2625.9</v>
       </c>
       <c r="L9" s="53">
         <v>2679.5</v>
       </c>
       <c r="M9" s="53">
         <v>2742.2</v>
       </c>
       <c r="N9" s="12"/>
       <c r="O9" s="12"/>
       <c r="P9" s="12"/>
       <c r="Q9" s="12"/>
       <c r="R9" s="12"/>
     </row>
     <row r="10" spans="1:25" ht="15" customHeight="1">
       <c r="A10" s="9">
         <v>2024</v>
       </c>
-      <c r="B10" s="138">
+      <c r="B10" s="116">
         <v>1795</v>
       </c>
-      <c r="C10" s="138">
+      <c r="C10" s="116">
         <v>2027.8</v>
       </c>
-      <c r="D10" s="138">
+      <c r="D10" s="116">
         <v>2150.1999999999998</v>
       </c>
-      <c r="E10" s="138">
+      <c r="E10" s="116">
         <v>2212.4</v>
       </c>
       <c r="F10" s="60">
         <v>2302.9</v>
       </c>
-      <c r="G10" s="138">
+      <c r="G10" s="116">
         <v>4215.8999999999996</v>
       </c>
-      <c r="H10" s="138">
+      <c r="H10" s="116">
         <v>3587.9</v>
       </c>
-      <c r="I10" s="138">
+      <c r="I10" s="116">
         <v>3281.5</v>
       </c>
       <c r="J10" s="60">
         <v>3261.3</v>
       </c>
       <c r="K10" s="60">
         <v>3322.4</v>
       </c>
       <c r="L10" s="60">
         <f>L20+L29</f>
         <v>3250</v>
       </c>
       <c r="M10" s="60">
         <v>3417.2</v>
       </c>
       <c r="N10" s="12"/>
       <c r="O10" s="12"/>
       <c r="P10" s="12"/>
       <c r="Q10" s="12"/>
       <c r="R10" s="12"/>
     </row>
     <row r="11" spans="1:25" s="72" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="71">
         <v>2025</v>
       </c>
-      <c r="B11" s="138">
+      <c r="B11" s="116">
         <v>2129.9</v>
       </c>
-      <c r="C11" s="138">
+      <c r="C11" s="116">
         <v>2253.8000000000002</v>
       </c>
       <c r="D11" s="60">
         <v>2450.9</v>
       </c>
       <c r="E11" s="60">
         <v>2479.8000000000002</v>
       </c>
       <c r="F11" s="60">
         <v>2538.6</v>
       </c>
       <c r="G11" s="60">
         <v>3698.9</v>
       </c>
       <c r="H11" s="60">
         <v>4005.9</v>
       </c>
       <c r="I11" s="60">
         <v>4039.5</v>
       </c>
       <c r="J11" s="60">
         <v>3818.4</v>
       </c>
       <c r="K11" s="60">
         <v>3922.9</v>
       </c>
       <c r="L11" s="60">
         <v>4054.7</v>
       </c>
       <c r="M11" s="60">
         <v>3947.1</v>
       </c>
       <c r="N11" s="73"/>
       <c r="O11" s="73"/>
       <c r="P11" s="73"/>
       <c r="Q11" s="73"/>
       <c r="R11" s="73"/>
     </row>
     <row r="12" spans="1:25" s="72" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="71">
         <v>2026</v>
       </c>
-      <c r="B12" s="138">
+      <c r="B12" s="116">
         <v>2524.9</v>
       </c>
       <c r="C12" s="60">
         <v>2691.8</v>
       </c>
       <c r="D12" s="60">
         <v>2803.2</v>
       </c>
       <c r="E12" s="60">
         <v>2686.2</v>
       </c>
       <c r="F12" s="60">
         <v>2918.7</v>
       </c>
       <c r="G12" s="60">
         <v>4255.7</v>
       </c>
       <c r="H12" s="60">
         <v>4131.5</v>
       </c>
       <c r="I12" s="60">
         <v>4233.1000000000004</v>
       </c>
-      <c r="J12" s="60"/>
+      <c r="J12" s="60">
+        <v>4111.8999999999996</v>
+      </c>
       <c r="K12" s="60"/>
       <c r="L12" s="60"/>
       <c r="M12" s="60"/>
       <c r="N12" s="73"/>
       <c r="O12" s="73"/>
       <c r="P12" s="73"/>
       <c r="Q12" s="73"/>
       <c r="R12" s="73"/>
     </row>
     <row r="13" spans="1:25" ht="15" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="118"/>
-[...10 lines deleted...]
-      <c r="M13" s="120"/>
+      <c r="B13" s="126"/>
+      <c r="C13" s="127"/>
+      <c r="D13" s="127"/>
+      <c r="E13" s="127"/>
+      <c r="F13" s="127"/>
+      <c r="G13" s="127"/>
+      <c r="H13" s="127"/>
+      <c r="I13" s="127"/>
+      <c r="J13" s="127"/>
+      <c r="K13" s="127"/>
+      <c r="L13" s="127"/>
+      <c r="M13" s="128"/>
       <c r="N13" s="12"/>
     </row>
     <row r="14" spans="1:25" ht="14.25" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="121"/>
-[...10 lines deleted...]
-      <c r="M14" s="123"/>
+      <c r="B14" s="129"/>
+      <c r="C14" s="130"/>
+      <c r="D14" s="130"/>
+      <c r="E14" s="130"/>
+      <c r="F14" s="130"/>
+      <c r="G14" s="130"/>
+      <c r="H14" s="130"/>
+      <c r="I14" s="130"/>
+      <c r="J14" s="130"/>
+      <c r="K14" s="130"/>
+      <c r="L14" s="130"/>
+      <c r="M14" s="131"/>
     </row>
     <row r="15" spans="1:25" ht="15" customHeight="1">
       <c r="A15" s="13">
         <v>2019</v>
       </c>
-      <c r="B15" s="138">
+      <c r="B15" s="116">
         <v>558.70000000000005</v>
       </c>
-      <c r="C15" s="138">
+      <c r="C15" s="116">
         <v>582.29999999999995</v>
       </c>
-      <c r="D15" s="138">
+      <c r="D15" s="116">
         <v>805.4</v>
       </c>
-      <c r="E15" s="138">
+      <c r="E15" s="116">
         <v>712.8</v>
       </c>
-      <c r="F15" s="138">
+      <c r="F15" s="116">
         <v>743.3</v>
       </c>
-      <c r="G15" s="138">
+      <c r="G15" s="116">
         <v>700.7</v>
       </c>
-      <c r="H15" s="138">
+      <c r="H15" s="116">
         <v>783.3</v>
       </c>
-      <c r="I15" s="138">
+      <c r="I15" s="116">
         <v>873.3</v>
       </c>
-      <c r="J15" s="138">
+      <c r="J15" s="116">
         <v>873.4</v>
       </c>
-      <c r="K15" s="138">
+      <c r="K15" s="116">
         <v>868.1</v>
       </c>
-      <c r="L15" s="138">
+      <c r="L15" s="116">
         <v>772.9</v>
       </c>
-      <c r="M15" s="138">
+      <c r="M15" s="116">
         <v>960.6</v>
       </c>
       <c r="N15" s="14"/>
     </row>
     <row r="16" spans="1:25" ht="15" customHeight="1">
       <c r="A16" s="15">
         <v>2020</v>
       </c>
-      <c r="B16" s="138">
+      <c r="B16" s="116">
         <v>604.29999999999995</v>
       </c>
-      <c r="C16" s="138">
+      <c r="C16" s="116">
         <v>636</v>
       </c>
-      <c r="D16" s="138">
+      <c r="D16" s="116">
         <v>657</v>
       </c>
-      <c r="E16" s="138">
+      <c r="E16" s="116">
         <v>431.4</v>
       </c>
-      <c r="F16" s="138">
+      <c r="F16" s="116">
         <v>426.9</v>
       </c>
-      <c r="G16" s="138">
+      <c r="G16" s="116">
         <v>606.6</v>
       </c>
-      <c r="H16" s="138">
+      <c r="H16" s="116">
         <v>576.9</v>
       </c>
-      <c r="I16" s="138">
+      <c r="I16" s="116">
         <v>565.79999999999995</v>
       </c>
-      <c r="J16" s="138">
+      <c r="J16" s="116">
         <v>611.6</v>
       </c>
-      <c r="K16" s="138">
+      <c r="K16" s="116">
         <v>643.70000000000005</v>
       </c>
-      <c r="L16" s="138">
+      <c r="L16" s="116">
         <v>563.70000000000005</v>
       </c>
-      <c r="M16" s="138">
+      <c r="M16" s="116">
         <v>639.29999999999995</v>
       </c>
       <c r="N16" s="14"/>
     </row>
     <row r="17" spans="1:14" ht="15" customHeight="1">
       <c r="A17" s="15">
         <v>2021</v>
       </c>
-      <c r="B17" s="138">
+      <c r="B17" s="116">
         <v>767.7</v>
       </c>
-      <c r="C17" s="138">
+      <c r="C17" s="116">
         <v>865.3</v>
       </c>
-      <c r="D17" s="138">
+      <c r="D17" s="116">
         <v>1082.105</v>
       </c>
-      <c r="E17" s="138">
+      <c r="E17" s="116">
         <v>1005.3</v>
       </c>
-      <c r="F17" s="138">
+      <c r="F17" s="116">
         <v>1071.5</v>
       </c>
-      <c r="G17" s="138">
+      <c r="G17" s="116">
         <v>1338.2</v>
       </c>
-      <c r="H17" s="138">
+      <c r="H17" s="116">
         <v>1088</v>
       </c>
-      <c r="I17" s="138">
+      <c r="I17" s="116">
         <v>1075.5999999999999</v>
       </c>
-      <c r="J17" s="138">
+      <c r="J17" s="116">
         <v>1243.5</v>
       </c>
-      <c r="K17" s="138">
+      <c r="K17" s="116">
         <v>1054</v>
       </c>
-      <c r="L17" s="138">
+      <c r="L17" s="116">
         <v>1121.4000000000001</v>
       </c>
-      <c r="M17" s="138">
+      <c r="M17" s="116">
         <v>1251.2</v>
       </c>
       <c r="N17" s="14"/>
     </row>
     <row r="18" spans="1:14" ht="15" customHeight="1">
       <c r="A18" s="15">
         <v>2022</v>
       </c>
       <c r="B18" s="60">
         <v>859.9</v>
       </c>
       <c r="C18" s="60">
         <v>949.5</v>
       </c>
       <c r="D18" s="60">
         <v>1121.8</v>
       </c>
       <c r="E18" s="60">
         <v>897.4</v>
       </c>
       <c r="F18" s="60">
         <v>982.8</v>
       </c>
       <c r="G18" s="60">
         <v>669.3</v>
@@ -2694,460 +2694,462 @@
       </c>
       <c r="N18" s="14"/>
     </row>
     <row r="19" spans="1:14" ht="15" customHeight="1">
       <c r="A19" s="16">
         <v>2023</v>
       </c>
       <c r="B19" s="53">
         <v>1070.3</v>
       </c>
       <c r="C19" s="53">
         <v>1038</v>
       </c>
       <c r="D19" s="53">
         <v>1472.3</v>
       </c>
       <c r="E19" s="53">
         <v>1177.3</v>
       </c>
       <c r="F19" s="53">
         <v>1329.9</v>
       </c>
       <c r="G19" s="53">
         <v>1288.9000000000001</v>
       </c>
-      <c r="H19" s="140">
+      <c r="H19" s="118">
         <v>1278</v>
       </c>
       <c r="I19" s="53">
         <v>1143.3</v>
       </c>
       <c r="J19" s="53">
         <v>1067.8</v>
       </c>
       <c r="K19" s="53">
         <v>1256.0999999999999</v>
       </c>
       <c r="L19" s="53">
         <v>1309.7</v>
       </c>
       <c r="M19" s="53">
         <v>1372.4</v>
       </c>
       <c r="N19" s="14"/>
     </row>
     <row r="20" spans="1:14" ht="15" customHeight="1">
       <c r="A20" s="9">
         <v>2024</v>
       </c>
-      <c r="B20" s="138">
+      <c r="B20" s="116">
         <v>1015.4</v>
       </c>
-      <c r="C20" s="138">
+      <c r="C20" s="116">
         <v>1249.0999999999999</v>
       </c>
-      <c r="D20" s="138">
+      <c r="D20" s="116">
         <v>1370.6</v>
       </c>
-      <c r="E20" s="138">
+      <c r="E20" s="116">
         <v>1432.8</v>
       </c>
       <c r="F20" s="60">
         <v>1517</v>
       </c>
-      <c r="G20" s="138">
+      <c r="G20" s="116">
         <v>1645.4</v>
       </c>
-      <c r="H20" s="138">
+      <c r="H20" s="116">
         <v>1837.3</v>
       </c>
-      <c r="I20" s="138">
+      <c r="I20" s="116">
         <v>1731.3</v>
       </c>
       <c r="J20" s="60">
         <v>1715.5</v>
       </c>
       <c r="K20" s="60">
         <v>1777.2</v>
       </c>
       <c r="L20" s="60">
         <v>1727.1</v>
       </c>
       <c r="M20" s="60">
         <v>1784.8</v>
       </c>
       <c r="N20" s="14"/>
     </row>
     <row r="21" spans="1:14" s="72" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="71">
         <v>2025</v>
       </c>
-      <c r="B21" s="138">
+      <c r="B21" s="116">
         <v>1284.8</v>
       </c>
       <c r="C21" s="60">
         <v>1408.7</v>
       </c>
       <c r="D21" s="60">
         <v>1405.9</v>
       </c>
       <c r="E21" s="60">
         <v>1434.7</v>
       </c>
       <c r="F21" s="60">
         <v>1493.5</v>
       </c>
       <c r="G21" s="60">
         <v>1409</v>
       </c>
-      <c r="H21" s="141">
+      <c r="H21" s="119">
         <v>1716</v>
       </c>
       <c r="I21" s="60">
         <v>1749.6</v>
       </c>
       <c r="J21" s="60">
         <v>1528.5</v>
       </c>
       <c r="K21" s="60">
         <v>1633</v>
       </c>
       <c r="L21" s="60">
         <v>1764.8</v>
       </c>
       <c r="M21" s="60">
         <v>2119.8000000000002</v>
       </c>
       <c r="N21" s="14"/>
     </row>
     <row r="22" spans="1:14" s="72" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="71">
         <v>2026</v>
       </c>
-      <c r="B22" s="138">
+      <c r="B22" s="116">
         <v>1790.6</v>
       </c>
       <c r="C22" s="60">
         <v>1957.5</v>
       </c>
       <c r="D22" s="60">
         <v>2068.9</v>
       </c>
       <c r="E22" s="60">
         <v>1951.9</v>
       </c>
       <c r="F22" s="60">
         <v>2184.4</v>
       </c>
       <c r="G22" s="60">
         <v>2248</v>
       </c>
-      <c r="H22" s="141">
+      <c r="H22" s="119">
         <v>2123.8000000000002</v>
       </c>
       <c r="I22" s="60">
         <v>2225.4</v>
       </c>
-      <c r="J22" s="60"/>
+      <c r="J22" s="60">
+        <v>2104.1999999999998</v>
+      </c>
       <c r="K22" s="60"/>
       <c r="L22" s="60"/>
       <c r="M22" s="60"/>
       <c r="N22" s="14"/>
     </row>
     <row r="23" spans="1:14" ht="50.25" customHeight="1">
       <c r="A23" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="113"/>
       <c r="C23" s="114"/>
       <c r="D23" s="114"/>
       <c r="E23" s="114"/>
       <c r="F23" s="114"/>
       <c r="G23" s="114"/>
       <c r="H23" s="114"/>
       <c r="I23" s="114"/>
       <c r="J23" s="114"/>
       <c r="K23" s="114"/>
       <c r="L23" s="114"/>
       <c r="M23" s="17"/>
       <c r="N23" s="14"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="15">
         <v>2019</v>
       </c>
-      <c r="B24" s="138">
+      <c r="B24" s="116">
         <v>590.5</v>
       </c>
-      <c r="C24" s="138">
+      <c r="C24" s="116">
         <v>590.5</v>
       </c>
-      <c r="D24" s="138">
+      <c r="D24" s="116">
         <v>590.5</v>
       </c>
-      <c r="E24" s="138">
+      <c r="E24" s="116">
         <v>590.5</v>
       </c>
-      <c r="F24" s="138">
+      <c r="F24" s="116">
         <v>822.5</v>
       </c>
-      <c r="G24" s="138">
+      <c r="G24" s="116">
         <v>1095.2</v>
       </c>
-      <c r="H24" s="138">
+      <c r="H24" s="116">
         <v>1095.2</v>
       </c>
-      <c r="I24" s="138">
+      <c r="I24" s="116">
         <v>1095.2</v>
       </c>
-      <c r="J24" s="138">
+      <c r="J24" s="116">
         <v>1095.2</v>
       </c>
-      <c r="K24" s="138">
+      <c r="K24" s="116">
         <v>1095.2</v>
       </c>
-      <c r="L24" s="138">
+      <c r="L24" s="116">
         <v>1095.2</v>
       </c>
-      <c r="M24" s="138">
+      <c r="M24" s="116">
         <v>1095.2</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="15">
         <v>2020</v>
       </c>
-      <c r="B25" s="138">
+      <c r="B25" s="116">
         <v>1095.2</v>
       </c>
-      <c r="C25" s="138">
+      <c r="C25" s="116">
         <v>1095.2</v>
       </c>
-      <c r="D25" s="138">
+      <c r="D25" s="116">
         <v>1104.5</v>
       </c>
-      <c r="E25" s="138">
+      <c r="E25" s="116">
         <v>552.29999999999995</v>
       </c>
-      <c r="F25" s="138">
+      <c r="F25" s="116">
         <v>552.29999999999995</v>
       </c>
-      <c r="G25" s="138">
+      <c r="G25" s="116">
         <v>55.9</v>
       </c>
-      <c r="H25" s="138">
+      <c r="H25" s="116">
         <v>602.1</v>
       </c>
-      <c r="I25" s="138">
+      <c r="I25" s="116">
         <v>602.1</v>
       </c>
-      <c r="J25" s="138">
+      <c r="J25" s="116">
         <v>932.5</v>
       </c>
-      <c r="K25" s="138">
+      <c r="K25" s="116">
         <v>1004.3</v>
       </c>
-      <c r="L25" s="138">
+      <c r="L25" s="116">
         <v>1004.3</v>
       </c>
-      <c r="M25" s="138">
+      <c r="M25" s="116">
         <v>1004.3</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="15">
         <v>2021</v>
       </c>
       <c r="B26" s="60">
         <v>1022</v>
       </c>
       <c r="C26" s="60">
         <v>952.4</v>
       </c>
       <c r="D26" s="60">
         <v>952.4</v>
       </c>
       <c r="E26" s="60">
         <v>952.4</v>
       </c>
       <c r="F26" s="60">
         <v>952.4</v>
       </c>
       <c r="G26" s="60">
         <v>831.2</v>
       </c>
       <c r="H26" s="60">
         <v>831.2</v>
       </c>
       <c r="I26" s="60">
         <v>831.2</v>
       </c>
       <c r="J26" s="60">
         <v>831.2</v>
       </c>
       <c r="K26" s="60">
         <v>831.2</v>
       </c>
       <c r="L26" s="60">
         <v>831.2</v>
       </c>
       <c r="M26" s="60">
         <v>831.2</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="15">
         <v>2022</v>
       </c>
-      <c r="B27" s="138">
+      <c r="B27" s="116">
         <v>951.2</v>
       </c>
-      <c r="C27" s="138">
+      <c r="C27" s="116">
         <v>951.2</v>
       </c>
-      <c r="D27" s="138">
+      <c r="D27" s="116">
         <v>951.2</v>
       </c>
       <c r="E27" s="60">
         <v>951.2</v>
       </c>
       <c r="F27" s="60">
         <v>951.2</v>
       </c>
       <c r="G27" s="60">
         <v>782.6</v>
       </c>
       <c r="H27" s="60">
         <v>782.6</v>
       </c>
       <c r="I27" s="60">
         <v>782.6</v>
       </c>
       <c r="J27" s="60">
         <v>782.6</v>
       </c>
       <c r="K27" s="60">
         <v>782.6</v>
       </c>
       <c r="L27" s="60">
         <v>782.6</v>
       </c>
       <c r="M27" s="60">
         <v>782.6</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="15">
         <v>2023</v>
       </c>
-      <c r="B28" s="138">
+      <c r="B28" s="116">
         <v>782.6</v>
       </c>
-      <c r="C28" s="138">
+      <c r="C28" s="116">
         <v>782.6</v>
       </c>
-      <c r="D28" s="138">
+      <c r="D28" s="116">
         <v>782.6</v>
       </c>
-      <c r="E28" s="138">
+      <c r="E28" s="116">
         <v>782.6</v>
       </c>
-      <c r="F28" s="138">
+      <c r="F28" s="116">
         <v>782.6</v>
       </c>
-      <c r="G28" s="138">
+      <c r="G28" s="116">
         <v>1369.8</v>
       </c>
-      <c r="H28" s="138">
+      <c r="H28" s="116">
         <v>1369.8</v>
       </c>
-      <c r="I28" s="138">
+      <c r="I28" s="116">
         <v>1369.8</v>
       </c>
-      <c r="J28" s="138">
+      <c r="J28" s="116">
         <v>1369.8</v>
       </c>
-      <c r="K28" s="138">
+      <c r="K28" s="116">
         <v>1369.8</v>
       </c>
-      <c r="L28" s="138">
+      <c r="L28" s="116">
         <v>1369.8</v>
       </c>
-      <c r="M28" s="138">
+      <c r="M28" s="116">
         <v>1369.8</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="9">
         <v>2024</v>
       </c>
-      <c r="B29" s="138">
+      <c r="B29" s="116">
         <v>779.6</v>
       </c>
-      <c r="C29" s="138">
+      <c r="C29" s="116">
         <v>779.6</v>
       </c>
-      <c r="D29" s="138">
+      <c r="D29" s="116">
         <v>779.6</v>
       </c>
-      <c r="E29" s="138">
+      <c r="E29" s="116">
         <v>779.6</v>
       </c>
       <c r="F29" s="61">
         <v>785.9</v>
       </c>
-      <c r="G29" s="138">
+      <c r="G29" s="116">
         <v>2570.5</v>
       </c>
-      <c r="H29" s="138">
+      <c r="H29" s="116">
         <v>1750.6</v>
       </c>
-      <c r="I29" s="138">
+      <c r="I29" s="116">
         <v>1550.2</v>
       </c>
       <c r="J29" s="62">
         <v>1545.8</v>
       </c>
       <c r="K29" s="62">
         <v>1545.2</v>
       </c>
       <c r="L29" s="62">
         <v>1522.9</v>
       </c>
       <c r="M29" s="62">
         <v>1632.4</v>
       </c>
     </row>
     <row r="30" spans="1:14" s="72" customFormat="1">
       <c r="A30" s="71">
         <v>2025</v>
       </c>
       <c r="B30" s="61">
         <v>845.1</v>
       </c>
-      <c r="C30" s="138">
+      <c r="C30" s="116">
         <v>845.1</v>
       </c>
       <c r="D30" s="61">
         <v>1045.0999999999999</v>
       </c>
       <c r="E30" s="61">
         <v>1045.0999999999999</v>
       </c>
       <c r="F30" s="61">
         <v>1045.0999999999999</v>
       </c>
       <c r="G30" s="61">
         <v>2289.9</v>
       </c>
       <c r="H30" s="62">
         <v>2289.9</v>
       </c>
       <c r="I30" s="61">
         <v>2289.9</v>
       </c>
       <c r="J30" s="61">
         <v>2289.9</v>
       </c>
       <c r="K30" s="61">
         <v>2289.9</v>
@@ -3165,51 +3167,53 @@
       </c>
       <c r="B31" s="61">
         <v>734.3</v>
       </c>
       <c r="C31" s="61">
         <v>734.3</v>
       </c>
       <c r="D31" s="61">
         <v>734.3</v>
       </c>
       <c r="E31" s="61">
         <v>734.3</v>
       </c>
       <c r="F31" s="62">
         <v>734.3</v>
       </c>
       <c r="G31" s="61">
         <v>2007.7</v>
       </c>
       <c r="H31" s="61">
         <v>2007.7</v>
       </c>
       <c r="I31" s="61">
         <v>2007.7</v>
       </c>
-      <c r="J31" s="61"/>
+      <c r="J31" s="61">
+        <v>2007.7</v>
+      </c>
       <c r="K31" s="61"/>
       <c r="L31" s="62"/>
       <c r="M31" s="62"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="18" t="s">
         <v>17</v>
       </c>
       <c r="F32" s="12"/>
     </row>
     <row r="34" spans="2:15">
       <c r="M34" s="19"/>
     </row>
     <row r="35" spans="2:15">
       <c r="F35" s="12"/>
       <c r="M35" s="19"/>
     </row>
     <row r="36" spans="2:15">
       <c r="M36" s="19"/>
     </row>
     <row r="37" spans="2:15">
       <c r="B37" s="12"/>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
@@ -3224,138 +3228,138 @@
     </row>
     <row r="38" spans="2:15">
       <c r="M38" s="19"/>
       <c r="O38" s="12"/>
     </row>
     <row r="39" spans="2:15">
       <c r="M39" s="19"/>
     </row>
     <row r="40" spans="2:15">
       <c r="M40" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B13:M14"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="J29" sqref="J29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="18" customHeight="1"/>
   <cols>
-    <col min="1" max="9" width="9.140625" style="44"/>
-[...3 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="44"/>
+    <col min="1" max="9" width="9.109375" style="44"/>
+    <col min="10" max="10" width="10.5546875" style="44" customWidth="1"/>
+    <col min="11" max="11" width="9.109375" style="44"/>
+    <col min="12" max="12" width="9.88671875" style="44" customWidth="1"/>
+    <col min="13" max="16384" width="9.109375" style="44"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18" customHeight="1">
-      <c r="A1" s="124" t="s">
+      <c r="A1" s="132" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="125"/>
-[...10 lines deleted...]
-      <c r="M1" s="125"/>
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
+      <c r="E1" s="133"/>
+      <c r="F1" s="133"/>
+      <c r="G1" s="133"/>
+      <c r="H1" s="133"/>
+      <c r="I1" s="133"/>
+      <c r="J1" s="133"/>
+      <c r="K1" s="133"/>
+      <c r="L1" s="133"/>
+      <c r="M1" s="133"/>
     </row>
     <row r="2" spans="1:13" ht="18" customHeight="1">
       <c r="A2" s="45"/>
       <c r="B2" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="46" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="46" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="46" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="46" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="46" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="46" t="s">
         <v>7</v>
       </c>
       <c r="J2" s="46" t="s">
         <v>8</v>
       </c>
       <c r="K2" s="46" t="s">
         <v>9</v>
       </c>
       <c r="L2" s="46" t="s">
         <v>10</v>
       </c>
       <c r="M2" s="46" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="18" customHeight="1">
-      <c r="A3" s="126" t="s">
+      <c r="A3" s="134" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="127"/>
-[...10 lines deleted...]
-      <c r="M3" s="128"/>
+      <c r="B3" s="135"/>
+      <c r="C3" s="135"/>
+      <c r="D3" s="135"/>
+      <c r="E3" s="135"/>
+      <c r="F3" s="135"/>
+      <c r="G3" s="135"/>
+      <c r="H3" s="135"/>
+      <c r="I3" s="135"/>
+      <c r="J3" s="135"/>
+      <c r="K3" s="135"/>
+      <c r="L3" s="135"/>
+      <c r="M3" s="136"/>
     </row>
     <row r="4" spans="1:13" ht="18" customHeight="1">
       <c r="A4" s="47">
         <v>2019</v>
       </c>
       <c r="B4" s="55">
         <v>98.1</v>
       </c>
       <c r="C4" s="55">
         <v>102.1</v>
       </c>
       <c r="D4" s="55">
         <v>119</v>
       </c>
       <c r="E4" s="55">
         <v>92.4</v>
       </c>
       <c r="F4" s="55">
         <v>119.5</v>
       </c>
       <c r="G4" s="55">
         <v>114.7</v>
       </c>
       <c r="H4" s="55">
         <v>104.6</v>
@@ -3628,71 +3632,73 @@
       </c>
       <c r="B11" s="49">
         <v>63.6</v>
       </c>
       <c r="C11" s="49">
         <v>105.4</v>
       </c>
       <c r="D11" s="49">
         <v>103</v>
       </c>
       <c r="E11" s="49">
         <v>94.8</v>
       </c>
       <c r="F11" s="48">
         <v>107.4</v>
       </c>
       <c r="G11" s="48">
         <v>144.80000000000001</v>
       </c>
       <c r="H11" s="48">
         <v>95.9</v>
       </c>
       <c r="I11" s="48">
         <v>102.5</v>
       </c>
-      <c r="J11" s="48"/>
+      <c r="J11" s="48">
+        <v>97.1</v>
+      </c>
       <c r="K11" s="48"/>
       <c r="L11" s="65"/>
       <c r="M11" s="51"/>
     </row>
     <row r="12" spans="1:13" ht="18" customHeight="1">
-      <c r="A12" s="129" t="s">
+      <c r="A12" s="137" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="130"/>
-[...10 lines deleted...]
-      <c r="M12" s="131"/>
+      <c r="B12" s="138"/>
+      <c r="C12" s="138"/>
+      <c r="D12" s="138"/>
+      <c r="E12" s="138"/>
+      <c r="F12" s="138"/>
+      <c r="G12" s="138"/>
+      <c r="H12" s="138"/>
+      <c r="I12" s="138"/>
+      <c r="J12" s="138"/>
+      <c r="K12" s="138"/>
+      <c r="L12" s="138"/>
+      <c r="M12" s="139"/>
     </row>
     <row r="13" spans="1:13" ht="18" customHeight="1">
       <c r="A13" s="52">
         <v>2019</v>
       </c>
       <c r="B13" s="55">
         <v>83.6</v>
       </c>
       <c r="C13" s="55">
         <v>84.1</v>
       </c>
       <c r="D13" s="55">
         <v>92.9</v>
       </c>
       <c r="E13" s="55">
         <v>83.5</v>
       </c>
       <c r="F13" s="55">
         <v>96.5</v>
       </c>
       <c r="G13" s="55">
         <v>114.3</v>
       </c>
       <c r="H13" s="55">
         <v>165.3</v>
@@ -3965,71 +3971,73 @@
       </c>
       <c r="B20" s="49">
         <v>105.6</v>
       </c>
       <c r="C20" s="49">
         <v>107.6</v>
       </c>
       <c r="D20" s="49">
         <v>103.1</v>
       </c>
       <c r="E20" s="49">
         <v>99</v>
       </c>
       <c r="F20" s="55">
         <v>105</v>
       </c>
       <c r="G20" s="55">
         <v>104.4</v>
       </c>
       <c r="H20" s="55">
         <v>92.7</v>
       </c>
       <c r="I20" s="55">
         <v>95.2</v>
       </c>
-      <c r="J20" s="55"/>
+      <c r="J20" s="55">
+        <v>97.8</v>
+      </c>
       <c r="K20" s="55"/>
       <c r="L20" s="65"/>
       <c r="M20" s="51"/>
     </row>
     <row r="21" spans="1:13" ht="18" customHeight="1">
-      <c r="A21" s="129" t="s">
+      <c r="A21" s="137" t="s">
         <v>21</v>
       </c>
-      <c r="B21" s="130"/>
-[...10 lines deleted...]
-      <c r="M21" s="131"/>
+      <c r="B21" s="138"/>
+      <c r="C21" s="138"/>
+      <c r="D21" s="138"/>
+      <c r="E21" s="138"/>
+      <c r="F21" s="138"/>
+      <c r="G21" s="138"/>
+      <c r="H21" s="138"/>
+      <c r="I21" s="138"/>
+      <c r="J21" s="138"/>
+      <c r="K21" s="138"/>
+      <c r="L21" s="138"/>
+      <c r="M21" s="139"/>
     </row>
     <row r="22" spans="1:13" ht="18" customHeight="1">
       <c r="A22" s="47">
         <v>2019</v>
       </c>
       <c r="B22" s="55">
         <v>83.6</v>
       </c>
       <c r="C22" s="55">
         <v>83.8</v>
       </c>
       <c r="D22" s="55">
         <v>87.1</v>
       </c>
       <c r="E22" s="55">
         <v>86.1</v>
       </c>
       <c r="F22" s="55">
         <v>88.4</v>
       </c>
       <c r="G22" s="55">
         <v>92.9</v>
       </c>
       <c r="H22" s="55">
         <v>101</v>
@@ -4302,215 +4310,217 @@
       </c>
       <c r="B29" s="49">
         <v>105.6</v>
       </c>
       <c r="C29" s="49">
         <v>106.6</v>
       </c>
       <c r="D29" s="49">
         <v>105.3</v>
       </c>
       <c r="E29" s="49">
         <v>103.6</v>
       </c>
       <c r="F29" s="55">
         <v>103.9</v>
       </c>
       <c r="G29" s="74">
         <v>104</v>
       </c>
       <c r="H29" s="70">
         <v>101.8</v>
       </c>
       <c r="I29" s="55">
         <v>100.6</v>
       </c>
-      <c r="J29" s="55"/>
+      <c r="J29" s="55">
+        <v>100.2</v>
+      </c>
       <c r="K29" s="70"/>
       <c r="L29" s="70"/>
       <c r="M29" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y173"/>
   <sheetViews>
-    <sheetView topLeftCell="A136" workbookViewId="0">
-      <selection activeCell="E172" sqref="E172"/>
+    <sheetView topLeftCell="A145" workbookViewId="0">
+      <selection activeCell="Q172" sqref="Q172"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="23.42578125" style="21" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="12" width="10.7109375" style="21" customWidth="1"/>
+    <col min="1" max="1" width="23.44140625" style="21" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" style="21" customWidth="1"/>
+    <col min="3" max="3" width="8.88671875" style="21" customWidth="1"/>
+    <col min="4" max="4" width="10.88671875" style="21" customWidth="1"/>
+    <col min="5" max="5" width="8.6640625" style="21" customWidth="1"/>
+    <col min="6" max="6" width="10.6640625" style="21" customWidth="1"/>
+    <col min="7" max="7" width="8.44140625" style="21" customWidth="1"/>
+    <col min="8" max="8" width="10.6640625" style="21" customWidth="1"/>
+    <col min="9" max="9" width="8.44140625" style="21" customWidth="1"/>
+    <col min="10" max="10" width="10.6640625" style="21" customWidth="1"/>
+    <col min="11" max="11" width="8.5546875" style="21" customWidth="1"/>
+    <col min="12" max="12" width="10.6640625" style="21" customWidth="1"/>
     <col min="13" max="13" width="8" style="21" customWidth="1"/>
-    <col min="14" max="14" width="10.7109375" style="21" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="21"/>
+    <col min="14" max="14" width="10.6640625" style="21" customWidth="1"/>
+    <col min="15" max="15" width="8.6640625" style="21" customWidth="1"/>
+    <col min="16" max="16" width="10.6640625" style="21" customWidth="1"/>
+    <col min="17" max="17" width="8.44140625" style="21" customWidth="1"/>
+    <col min="18" max="18" width="10.6640625" style="21" customWidth="1"/>
+    <col min="19" max="19" width="8.44140625" style="21" customWidth="1"/>
+    <col min="20" max="20" width="10.6640625" style="21" customWidth="1"/>
+    <col min="21" max="21" width="9.109375" style="21"/>
+    <col min="22" max="22" width="10.6640625" style="21" customWidth="1"/>
+    <col min="23" max="23" width="9.44140625" style="21" customWidth="1"/>
+    <col min="24" max="24" width="10.6640625" style="21" customWidth="1"/>
+    <col min="25" max="25" width="9.33203125" style="21" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A1" s="137" t="s">
+      <c r="A1" s="145" t="s">
         <v>109</v>
       </c>
-      <c r="B1" s="137"/>
-[...22 lines deleted...]
-      <c r="Y1" s="137"/>
+      <c r="B1" s="145"/>
+      <c r="C1" s="145"/>
+      <c r="D1" s="145"/>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="145"/>
+      <c r="I1" s="145"/>
+      <c r="J1" s="145"/>
+      <c r="K1" s="145"/>
+      <c r="L1" s="145"/>
+      <c r="M1" s="145"/>
+      <c r="N1" s="145"/>
+      <c r="O1" s="145"/>
+      <c r="P1" s="145"/>
+      <c r="Q1" s="145"/>
+      <c r="R1" s="145"/>
+      <c r="S1" s="145"/>
+      <c r="T1" s="145"/>
+      <c r="U1" s="145"/>
+      <c r="V1" s="145"/>
+      <c r="W1" s="145"/>
+      <c r="X1" s="145"/>
+      <c r="Y1" s="145"/>
     </row>
     <row r="2" spans="1:25" ht="12.75" customHeight="1">
       <c r="A2" s="22"/>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
       <c r="K2" s="22"/>
       <c r="L2" s="22"/>
       <c r="M2" s="22"/>
       <c r="N2" s="22"/>
       <c r="O2" s="22"/>
       <c r="P2" s="22"/>
       <c r="Q2" s="22"/>
       <c r="R2" s="22"/>
       <c r="S2" s="22"/>
       <c r="T2" s="22"/>
       <c r="U2" s="22"/>
       <c r="V2" s="22"/>
       <c r="W2" s="22"/>
       <c r="X2" s="22"/>
       <c r="Y2" s="22"/>
     </row>
     <row r="3" spans="1:25" ht="12" customHeight="1">
-      <c r="A3" s="134"/>
-      <c r="B3" s="132" t="s">
+      <c r="A3" s="142"/>
+      <c r="B3" s="140" t="s">
         <v>27</v>
       </c>
-      <c r="C3" s="133"/>
-      <c r="D3" s="132" t="s">
+      <c r="C3" s="141"/>
+      <c r="D3" s="140" t="s">
         <v>28</v>
       </c>
-      <c r="E3" s="133"/>
-      <c r="F3" s="132" t="s">
+      <c r="E3" s="141"/>
+      <c r="F3" s="140" t="s">
         <v>29</v>
       </c>
-      <c r="G3" s="133"/>
-      <c r="H3" s="132" t="s">
+      <c r="G3" s="141"/>
+      <c r="H3" s="140" t="s">
         <v>30</v>
       </c>
-      <c r="I3" s="133"/>
-      <c r="J3" s="132" t="s">
+      <c r="I3" s="141"/>
+      <c r="J3" s="140" t="s">
         <v>31</v>
       </c>
-      <c r="K3" s="133"/>
-      <c r="L3" s="132" t="s">
+      <c r="K3" s="141"/>
+      <c r="L3" s="140" t="s">
         <v>32</v>
       </c>
-      <c r="M3" s="133"/>
-      <c r="N3" s="136" t="s">
+      <c r="M3" s="141"/>
+      <c r="N3" s="144" t="s">
         <v>33</v>
       </c>
-      <c r="O3" s="136"/>
-      <c r="P3" s="136" t="s">
+      <c r="O3" s="144"/>
+      <c r="P3" s="144" t="s">
         <v>34</v>
       </c>
-      <c r="Q3" s="136"/>
-      <c r="R3" s="136" t="s">
+      <c r="Q3" s="144"/>
+      <c r="R3" s="144" t="s">
         <v>35</v>
       </c>
-      <c r="S3" s="136"/>
-      <c r="T3" s="136" t="s">
+      <c r="S3" s="144"/>
+      <c r="T3" s="144" t="s">
         <v>36</v>
       </c>
-      <c r="U3" s="136"/>
-      <c r="V3" s="136" t="s">
+      <c r="U3" s="144"/>
+      <c r="V3" s="144" t="s">
         <v>37</v>
       </c>
-      <c r="W3" s="136"/>
-      <c r="X3" s="136" t="s">
+      <c r="W3" s="144"/>
+      <c r="X3" s="144" t="s">
         <v>38</v>
       </c>
-      <c r="Y3" s="136"/>
+      <c r="Y3" s="144"/>
     </row>
     <row r="4" spans="1:25" ht="66" customHeight="1">
-      <c r="A4" s="135"/>
+      <c r="A4" s="143"/>
       <c r="B4" s="23" t="s">
         <v>88</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>51</v>
       </c>
       <c r="D4" s="23" t="s">
         <v>88</v>
       </c>
       <c r="E4" s="23" t="s">
         <v>51</v>
       </c>
       <c r="F4" s="23" t="s">
         <v>88</v>
       </c>
       <c r="G4" s="23" t="s">
         <v>51</v>
       </c>
       <c r="H4" s="23" t="s">
         <v>88</v>
       </c>
       <c r="I4" s="23" t="s">
         <v>51</v>
       </c>
       <c r="J4" s="23" t="s">
@@ -6108,102 +6118,102 @@
       <c r="C25" s="22"/>
       <c r="D25" s="22"/>
       <c r="E25" s="22"/>
       <c r="F25" s="22"/>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="22"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="22"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="22"/>
       <c r="P25" s="22"/>
       <c r="Q25" s="22"/>
       <c r="R25" s="22"/>
       <c r="S25" s="22"/>
       <c r="T25" s="22"/>
       <c r="U25" s="22"/>
       <c r="V25" s="22"/>
       <c r="W25" s="22"/>
       <c r="X25" s="22"/>
       <c r="Y25" s="22"/>
     </row>
     <row r="27" spans="1:25" ht="12" customHeight="1">
-      <c r="A27" s="134"/>
-      <c r="B27" s="132" t="s">
+      <c r="A27" s="142"/>
+      <c r="B27" s="140" t="s">
         <v>39</v>
       </c>
-      <c r="C27" s="133"/>
-      <c r="D27" s="132" t="s">
+      <c r="C27" s="141"/>
+      <c r="D27" s="140" t="s">
         <v>40</v>
       </c>
-      <c r="E27" s="133"/>
-      <c r="F27" s="132" t="s">
+      <c r="E27" s="141"/>
+      <c r="F27" s="140" t="s">
         <v>41</v>
       </c>
-      <c r="G27" s="133"/>
-      <c r="H27" s="132" t="s">
+      <c r="G27" s="141"/>
+      <c r="H27" s="140" t="s">
         <v>42</v>
       </c>
-      <c r="I27" s="133"/>
-      <c r="J27" s="132" t="s">
+      <c r="I27" s="141"/>
+      <c r="J27" s="140" t="s">
         <v>43</v>
       </c>
-      <c r="K27" s="133"/>
-      <c r="L27" s="132" t="s">
+      <c r="K27" s="141"/>
+      <c r="L27" s="140" t="s">
         <v>44</v>
       </c>
-      <c r="M27" s="133"/>
-      <c r="N27" s="136" t="s">
+      <c r="M27" s="141"/>
+      <c r="N27" s="144" t="s">
         <v>45</v>
       </c>
-      <c r="O27" s="136"/>
-      <c r="P27" s="136" t="s">
+      <c r="O27" s="144"/>
+      <c r="P27" s="144" t="s">
         <v>46</v>
       </c>
-      <c r="Q27" s="136"/>
-      <c r="R27" s="136" t="s">
+      <c r="Q27" s="144"/>
+      <c r="R27" s="144" t="s">
         <v>47</v>
       </c>
-      <c r="S27" s="136"/>
-      <c r="T27" s="136" t="s">
+      <c r="S27" s="144"/>
+      <c r="T27" s="144" t="s">
         <v>48</v>
       </c>
-      <c r="U27" s="136"/>
-      <c r="V27" s="136" t="s">
+      <c r="U27" s="144"/>
+      <c r="V27" s="144" t="s">
         <v>49</v>
       </c>
-      <c r="W27" s="136"/>
-      <c r="X27" s="136" t="s">
+      <c r="W27" s="144"/>
+      <c r="X27" s="144" t="s">
         <v>50</v>
       </c>
-      <c r="Y27" s="136"/>
+      <c r="Y27" s="144"/>
     </row>
     <row r="28" spans="1:25" ht="67.5" customHeight="1">
-      <c r="A28" s="135"/>
+      <c r="A28" s="143"/>
       <c r="B28" s="23" t="s">
         <v>88</v>
       </c>
       <c r="C28" s="23" t="s">
         <v>51</v>
       </c>
       <c r="D28" s="23" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="23" t="s">
         <v>51</v>
       </c>
       <c r="F28" s="23" t="s">
         <v>88</v>
       </c>
       <c r="G28" s="23" t="s">
         <v>51</v>
       </c>
       <c r="H28" s="23" t="s">
         <v>88</v>
       </c>
       <c r="I28" s="23" t="s">
         <v>51</v>
       </c>
       <c r="J28" s="23" t="s">
@@ -7774,102 +7784,102 @@
         <v>63.8</v>
       </c>
       <c r="S48" s="30">
         <v>212.6</v>
       </c>
       <c r="T48" s="78">
         <v>80.7</v>
       </c>
       <c r="U48" s="30">
         <v>229</v>
       </c>
       <c r="V48" s="78">
         <v>97.6</v>
       </c>
       <c r="W48" s="30">
         <v>227.5</v>
       </c>
       <c r="X48" s="78">
         <v>114.4</v>
       </c>
       <c r="Y48" s="30">
         <v>223.6</v>
       </c>
     </row>
     <row r="51" spans="1:25" ht="15" customHeight="1">
-      <c r="A51" s="134"/>
-      <c r="B51" s="132" t="s">
+      <c r="A51" s="142"/>
+      <c r="B51" s="140" t="s">
         <v>52</v>
       </c>
-      <c r="C51" s="133"/>
-      <c r="D51" s="132" t="s">
+      <c r="C51" s="141"/>
+      <c r="D51" s="140" t="s">
         <v>53</v>
       </c>
-      <c r="E51" s="133"/>
-      <c r="F51" s="132" t="s">
+      <c r="E51" s="141"/>
+      <c r="F51" s="140" t="s">
         <v>54</v>
       </c>
-      <c r="G51" s="133"/>
-      <c r="H51" s="132" t="s">
+      <c r="G51" s="141"/>
+      <c r="H51" s="140" t="s">
         <v>55</v>
       </c>
-      <c r="I51" s="133"/>
-      <c r="J51" s="132" t="s">
+      <c r="I51" s="141"/>
+      <c r="J51" s="140" t="s">
         <v>56</v>
       </c>
-      <c r="K51" s="133"/>
-      <c r="L51" s="132" t="s">
+      <c r="K51" s="141"/>
+      <c r="L51" s="140" t="s">
         <v>57</v>
       </c>
-      <c r="M51" s="133"/>
-      <c r="N51" s="136" t="s">
+      <c r="M51" s="141"/>
+      <c r="N51" s="144" t="s">
         <v>58</v>
       </c>
-      <c r="O51" s="136"/>
-      <c r="P51" s="136" t="s">
+      <c r="O51" s="144"/>
+      <c r="P51" s="144" t="s">
         <v>59</v>
       </c>
-      <c r="Q51" s="136"/>
-      <c r="R51" s="136" t="s">
+      <c r="Q51" s="144"/>
+      <c r="R51" s="144" t="s">
         <v>60</v>
       </c>
-      <c r="S51" s="136"/>
-      <c r="T51" s="136" t="s">
+      <c r="S51" s="144"/>
+      <c r="T51" s="144" t="s">
         <v>61</v>
       </c>
-      <c r="U51" s="136"/>
-      <c r="V51" s="136" t="s">
+      <c r="U51" s="144"/>
+      <c r="V51" s="144" t="s">
         <v>62</v>
       </c>
-      <c r="W51" s="136"/>
-      <c r="X51" s="136" t="s">
+      <c r="W51" s="144"/>
+      <c r="X51" s="144" t="s">
         <v>63</v>
       </c>
-      <c r="Y51" s="136"/>
+      <c r="Y51" s="144"/>
     </row>
     <row r="52" spans="1:25" ht="67.5" customHeight="1">
-      <c r="A52" s="135"/>
+      <c r="A52" s="143"/>
       <c r="B52" s="23" t="s">
         <v>88</v>
       </c>
       <c r="C52" s="23" t="s">
         <v>51</v>
       </c>
       <c r="D52" s="23" t="s">
         <v>88</v>
       </c>
       <c r="E52" s="23" t="s">
         <v>51</v>
       </c>
       <c r="F52" s="23" t="s">
         <v>88</v>
       </c>
       <c r="G52" s="23" t="s">
         <v>51</v>
       </c>
       <c r="H52" s="23" t="s">
         <v>88</v>
       </c>
       <c r="I52" s="23" t="s">
         <v>51</v>
       </c>
       <c r="J52" s="23" t="s">
@@ -9439,135 +9449,135 @@
       <c r="R72" s="78">
         <v>84.4</v>
       </c>
       <c r="S72" s="31" t="s">
         <v>25</v>
       </c>
       <c r="T72" s="78">
         <v>84.4</v>
       </c>
       <c r="U72" s="31" t="s">
         <v>25</v>
       </c>
       <c r="V72" s="78">
         <v>84.4</v>
       </c>
       <c r="W72" s="31" t="s">
         <v>25</v>
       </c>
       <c r="X72" s="78">
         <v>84.4</v>
       </c>
       <c r="Y72" s="31" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="73" spans="1:25" ht="12.75">
+    <row r="73" spans="1:25" ht="13.2">
       <c r="A73" s="32"/>
       <c r="B73" s="33"/>
       <c r="C73" s="33"/>
       <c r="D73" s="33"/>
       <c r="E73" s="33"/>
       <c r="F73" s="33"/>
       <c r="G73" s="1"/>
       <c r="H73" s="34"/>
       <c r="I73" s="35"/>
       <c r="J73" s="1"/>
       <c r="K73" s="1"/>
       <c r="L73" s="34"/>
       <c r="M73" s="34"/>
       <c r="N73" s="34"/>
       <c r="O73" s="34"/>
       <c r="P73" s="34"/>
       <c r="Q73" s="34"/>
       <c r="R73" s="34"/>
       <c r="S73" s="34"/>
       <c r="T73" s="34"/>
       <c r="U73" s="34"/>
       <c r="V73" s="34"/>
       <c r="W73" s="34"/>
       <c r="X73" s="34"/>
       <c r="Y73" s="34"/>
     </row>
     <row r="74" spans="1:25">
       <c r="V74" s="36"/>
       <c r="W74" s="36"/>
       <c r="X74" s="36"/>
     </row>
     <row r="75" spans="1:25" ht="12" customHeight="1">
-      <c r="A75" s="134"/>
-      <c r="B75" s="132" t="s">
+      <c r="A75" s="142"/>
+      <c r="B75" s="140" t="s">
         <v>64</v>
       </c>
-      <c r="C75" s="133"/>
-      <c r="D75" s="132" t="s">
+      <c r="C75" s="141"/>
+      <c r="D75" s="140" t="s">
         <v>65</v>
       </c>
-      <c r="E75" s="133"/>
-      <c r="F75" s="132" t="s">
+      <c r="E75" s="141"/>
+      <c r="F75" s="140" t="s">
         <v>66</v>
       </c>
-      <c r="G75" s="133"/>
-      <c r="H75" s="132" t="s">
+      <c r="G75" s="141"/>
+      <c r="H75" s="140" t="s">
         <v>67</v>
       </c>
-      <c r="I75" s="133"/>
-      <c r="J75" s="132" t="s">
+      <c r="I75" s="141"/>
+      <c r="J75" s="140" t="s">
         <v>68</v>
       </c>
-      <c r="K75" s="133"/>
-      <c r="L75" s="132" t="s">
+      <c r="K75" s="141"/>
+      <c r="L75" s="140" t="s">
         <v>69</v>
       </c>
-      <c r="M75" s="133"/>
-      <c r="N75" s="136" t="s">
+      <c r="M75" s="141"/>
+      <c r="N75" s="144" t="s">
         <v>70</v>
       </c>
-      <c r="O75" s="136"/>
-      <c r="P75" s="136" t="s">
+      <c r="O75" s="144"/>
+      <c r="P75" s="144" t="s">
         <v>59</v>
       </c>
-      <c r="Q75" s="136"/>
-      <c r="R75" s="136" t="s">
+      <c r="Q75" s="144"/>
+      <c r="R75" s="144" t="s">
         <v>71</v>
       </c>
-      <c r="S75" s="136"/>
-      <c r="T75" s="136" t="s">
+      <c r="S75" s="144"/>
+      <c r="T75" s="144" t="s">
         <v>72</v>
       </c>
-      <c r="U75" s="136"/>
-      <c r="V75" s="136" t="s">
+      <c r="U75" s="144"/>
+      <c r="V75" s="144" t="s">
         <v>73</v>
       </c>
-      <c r="W75" s="136"/>
-      <c r="X75" s="136" t="s">
+      <c r="W75" s="144"/>
+      <c r="X75" s="144" t="s">
         <v>74</v>
       </c>
-      <c r="Y75" s="136"/>
+      <c r="Y75" s="144"/>
     </row>
     <row r="76" spans="1:25" ht="66.75" customHeight="1">
-      <c r="A76" s="135"/>
+      <c r="A76" s="143"/>
       <c r="B76" s="23" t="s">
         <v>88</v>
       </c>
       <c r="C76" s="23" t="s">
         <v>51</v>
       </c>
       <c r="D76" s="23" t="s">
         <v>88</v>
       </c>
       <c r="E76" s="23" t="s">
         <v>51</v>
       </c>
       <c r="F76" s="23" t="s">
         <v>88</v>
       </c>
       <c r="G76" s="23" t="s">
         <v>51</v>
       </c>
       <c r="H76" s="23" t="s">
         <v>88</v>
       </c>
       <c r="I76" s="23" t="s">
         <v>51</v>
       </c>
       <c r="J76" s="23" t="s">
@@ -11218,102 +11228,102 @@
         <v>25</v>
       </c>
       <c r="T97" s="78">
         <v>105.6</v>
       </c>
       <c r="U97" s="31" t="s">
         <v>25</v>
       </c>
       <c r="V97" s="78">
         <v>126.7</v>
       </c>
       <c r="W97" s="31" t="s">
         <v>25</v>
       </c>
       <c r="X97" s="78">
         <v>147.80000000000001</v>
       </c>
       <c r="Y97" s="31" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="98" spans="1:25" ht="15" customHeight="1">
       <c r="H98" s="1"/>
     </row>
     <row r="100" spans="1:25" ht="15" customHeight="1">
-      <c r="A100" s="134"/>
-      <c r="B100" s="132" t="s">
+      <c r="A100" s="142"/>
+      <c r="B100" s="140" t="s">
         <v>75</v>
       </c>
-      <c r="C100" s="133"/>
-      <c r="D100" s="132" t="s">
+      <c r="C100" s="141"/>
+      <c r="D100" s="140" t="s">
         <v>76</v>
       </c>
-      <c r="E100" s="133"/>
-      <c r="F100" s="132" t="s">
+      <c r="E100" s="141"/>
+      <c r="F100" s="140" t="s">
         <v>77</v>
       </c>
-      <c r="G100" s="133"/>
-      <c r="H100" s="132" t="s">
+      <c r="G100" s="141"/>
+      <c r="H100" s="140" t="s">
         <v>78</v>
       </c>
-      <c r="I100" s="133"/>
-      <c r="J100" s="132" t="s">
+      <c r="I100" s="141"/>
+      <c r="J100" s="140" t="s">
         <v>79</v>
       </c>
-      <c r="K100" s="133"/>
-      <c r="L100" s="132" t="s">
+      <c r="K100" s="141"/>
+      <c r="L100" s="140" t="s">
         <v>80</v>
       </c>
-      <c r="M100" s="133"/>
-      <c r="N100" s="136" t="s">
+      <c r="M100" s="141"/>
+      <c r="N100" s="144" t="s">
         <v>81</v>
       </c>
-      <c r="O100" s="136"/>
-      <c r="P100" s="136" t="s">
+      <c r="O100" s="144"/>
+      <c r="P100" s="144" t="s">
         <v>82</v>
       </c>
-      <c r="Q100" s="136"/>
-      <c r="R100" s="136" t="s">
+      <c r="Q100" s="144"/>
+      <c r="R100" s="144" t="s">
         <v>83</v>
       </c>
-      <c r="S100" s="136"/>
-      <c r="T100" s="136" t="s">
+      <c r="S100" s="144"/>
+      <c r="T100" s="144" t="s">
         <v>84</v>
       </c>
-      <c r="U100" s="136"/>
-      <c r="V100" s="136" t="s">
+      <c r="U100" s="144"/>
+      <c r="V100" s="144" t="s">
         <v>85</v>
       </c>
-      <c r="W100" s="136"/>
-      <c r="X100" s="136" t="s">
+      <c r="W100" s="144"/>
+      <c r="X100" s="144" t="s">
         <v>86</v>
       </c>
-      <c r="Y100" s="136"/>
+      <c r="Y100" s="144"/>
     </row>
     <row r="101" spans="1:25" ht="68.25" customHeight="1">
-      <c r="A101" s="135"/>
+      <c r="A101" s="143"/>
       <c r="B101" s="23" t="s">
         <v>88</v>
       </c>
       <c r="C101" s="23" t="s">
         <v>51</v>
       </c>
       <c r="D101" s="23" t="s">
         <v>88</v>
       </c>
       <c r="E101" s="23" t="s">
         <v>51</v>
       </c>
       <c r="F101" s="23" t="s">
         <v>88</v>
       </c>
       <c r="G101" s="23" t="s">
         <v>51</v>
       </c>
       <c r="H101" s="23" t="s">
         <v>88</v>
       </c>
       <c r="I101" s="23" t="s">
         <v>51</v>
       </c>
       <c r="J101" s="23" t="s">
@@ -12295,102 +12305,102 @@
       <c r="C114" s="39"/>
       <c r="D114" s="38"/>
       <c r="E114" s="39"/>
       <c r="F114" s="38"/>
       <c r="G114" s="39"/>
       <c r="H114" s="38"/>
       <c r="I114" s="39"/>
       <c r="J114" s="38"/>
       <c r="K114" s="39"/>
       <c r="L114" s="38"/>
       <c r="M114" s="39"/>
       <c r="N114" s="38"/>
       <c r="O114" s="39"/>
       <c r="P114" s="38"/>
       <c r="Q114" s="39"/>
       <c r="R114" s="38"/>
       <c r="S114" s="39"/>
       <c r="T114" s="38"/>
       <c r="U114" s="39"/>
       <c r="V114" s="38"/>
       <c r="W114" s="39"/>
       <c r="X114" s="38"/>
       <c r="Y114" s="39"/>
     </row>
     <row r="116" spans="1:25" ht="12" customHeight="1">
-      <c r="A116" s="134"/>
-      <c r="B116" s="132" t="s">
+      <c r="A116" s="142"/>
+      <c r="B116" s="140" t="s">
         <v>87</v>
       </c>
-      <c r="C116" s="133"/>
-      <c r="D116" s="132" t="s">
+      <c r="C116" s="141"/>
+      <c r="D116" s="140" t="s">
         <v>110</v>
       </c>
-      <c r="E116" s="133"/>
-      <c r="F116" s="132" t="s">
+      <c r="E116" s="141"/>
+      <c r="F116" s="140" t="s">
         <v>111</v>
       </c>
-      <c r="G116" s="133"/>
-      <c r="H116" s="132" t="s">
+      <c r="G116" s="141"/>
+      <c r="H116" s="140" t="s">
         <v>114</v>
       </c>
-      <c r="I116" s="133"/>
-      <c r="J116" s="132" t="s">
+      <c r="I116" s="141"/>
+      <c r="J116" s="140" t="s">
         <v>115</v>
       </c>
-      <c r="K116" s="133"/>
-      <c r="L116" s="132" t="s">
+      <c r="K116" s="141"/>
+      <c r="L116" s="140" t="s">
         <v>116</v>
       </c>
-      <c r="M116" s="133"/>
-      <c r="N116" s="132" t="s">
+      <c r="M116" s="141"/>
+      <c r="N116" s="140" t="s">
         <v>117</v>
       </c>
-      <c r="O116" s="133"/>
-      <c r="P116" s="132" t="s">
+      <c r="O116" s="141"/>
+      <c r="P116" s="140" t="s">
         <v>120</v>
       </c>
-      <c r="Q116" s="133"/>
-      <c r="R116" s="136" t="s">
+      <c r="Q116" s="141"/>
+      <c r="R116" s="144" t="s">
         <v>121</v>
       </c>
-      <c r="S116" s="136"/>
-      <c r="T116" s="136" t="s">
+      <c r="S116" s="144"/>
+      <c r="T116" s="144" t="s">
         <v>122</v>
       </c>
-      <c r="U116" s="136"/>
-      <c r="V116" s="136" t="s">
+      <c r="U116" s="144"/>
+      <c r="V116" s="144" t="s">
         <v>123</v>
       </c>
-      <c r="W116" s="136"/>
-      <c r="X116" s="136" t="s">
+      <c r="W116" s="144"/>
+      <c r="X116" s="144" t="s">
         <v>124</v>
       </c>
-      <c r="Y116" s="136"/>
+      <c r="Y116" s="144"/>
     </row>
     <row r="117" spans="1:25" ht="60">
-      <c r="A117" s="135"/>
+      <c r="A117" s="143"/>
       <c r="B117" s="23" t="s">
         <v>88</v>
       </c>
       <c r="C117" s="23" t="s">
         <v>51</v>
       </c>
       <c r="D117" s="23" t="s">
         <v>88</v>
       </c>
       <c r="E117" s="23" t="s">
         <v>51</v>
       </c>
       <c r="F117" s="23" t="s">
         <v>88</v>
       </c>
       <c r="G117" s="23" t="s">
         <v>51</v>
       </c>
       <c r="H117" s="23" t="s">
         <v>88</v>
       </c>
       <c r="I117" s="23" t="s">
         <v>51</v>
       </c>
       <c r="J117" s="23" t="s">
@@ -13514,102 +13524,102 @@
         <v>161.9</v>
       </c>
       <c r="X131" s="78">
         <v>1281</v>
       </c>
       <c r="Y131" s="63">
         <v>155.69999999999999</v>
       </c>
     </row>
     <row r="132" spans="1:25">
       <c r="A132" s="32"/>
       <c r="B132" s="40"/>
       <c r="C132" s="41"/>
     </row>
     <row r="133" spans="1:25">
       <c r="A133" s="32"/>
       <c r="B133" s="40"/>
       <c r="C133" s="41"/>
     </row>
     <row r="134" spans="1:25">
       <c r="A134" s="32"/>
       <c r="B134" s="40"/>
       <c r="C134" s="41"/>
     </row>
     <row r="135" spans="1:25" ht="12" customHeight="1">
-      <c r="A135" s="134"/>
-      <c r="B135" s="132" t="s">
+      <c r="A135" s="142"/>
+      <c r="B135" s="140" t="s">
         <v>125</v>
       </c>
-      <c r="C135" s="133"/>
-      <c r="D135" s="132" t="s">
+      <c r="C135" s="141"/>
+      <c r="D135" s="140" t="s">
         <v>126</v>
       </c>
-      <c r="E135" s="133"/>
-      <c r="F135" s="132" t="s">
+      <c r="E135" s="141"/>
+      <c r="F135" s="140" t="s">
         <v>127</v>
       </c>
-      <c r="G135" s="133"/>
-      <c r="H135" s="132" t="s">
+      <c r="G135" s="141"/>
+      <c r="H135" s="140" t="s">
         <v>128</v>
       </c>
-      <c r="I135" s="133"/>
-      <c r="J135" s="132" t="s">
+      <c r="I135" s="141"/>
+      <c r="J135" s="140" t="s">
         <v>129</v>
       </c>
-      <c r="K135" s="133"/>
-      <c r="L135" s="132" t="s">
+      <c r="K135" s="141"/>
+      <c r="L135" s="140" t="s">
         <v>130</v>
       </c>
-      <c r="M135" s="133"/>
-      <c r="N135" s="132" t="s">
+      <c r="M135" s="141"/>
+      <c r="N135" s="140" t="s">
         <v>131</v>
       </c>
-      <c r="O135" s="133"/>
-      <c r="P135" s="132" t="s">
+      <c r="O135" s="141"/>
+      <c r="P135" s="140" t="s">
         <v>132</v>
       </c>
-      <c r="Q135" s="133"/>
-      <c r="R135" s="136" t="s">
+      <c r="Q135" s="141"/>
+      <c r="R135" s="144" t="s">
         <v>133</v>
       </c>
-      <c r="S135" s="136"/>
-      <c r="T135" s="136" t="s">
+      <c r="S135" s="144"/>
+      <c r="T135" s="144" t="s">
         <v>134</v>
       </c>
-      <c r="U135" s="136"/>
-      <c r="V135" s="136" t="s">
+      <c r="U135" s="144"/>
+      <c r="V135" s="144" t="s">
         <v>135</v>
       </c>
-      <c r="W135" s="136"/>
-      <c r="X135" s="136" t="s">
+      <c r="W135" s="144"/>
+      <c r="X135" s="144" t="s">
         <v>136</v>
       </c>
-      <c r="Y135" s="136"/>
+      <c r="Y135" s="144"/>
     </row>
     <row r="136" spans="1:25" ht="60">
-      <c r="A136" s="135"/>
+      <c r="A136" s="143"/>
       <c r="B136" s="23" t="s">
         <v>88</v>
       </c>
       <c r="C136" s="23" t="s">
         <v>51</v>
       </c>
       <c r="D136" s="23" t="s">
         <v>88</v>
       </c>
       <c r="E136" s="23" t="s">
         <v>51</v>
       </c>
       <c r="F136" s="23" t="s">
         <v>88</v>
       </c>
       <c r="G136" s="23" t="s">
         <v>51</v>
       </c>
       <c r="H136" s="23" t="s">
         <v>88</v>
       </c>
       <c r="I136" s="23" t="s">
         <v>51</v>
       </c>
       <c r="J136" s="23" t="s">
@@ -14756,102 +14766,102 @@
       <c r="N151" s="77"/>
       <c r="O151" s="57"/>
       <c r="P151" s="77"/>
       <c r="Q151" s="64"/>
       <c r="R151" s="77"/>
       <c r="S151" s="64"/>
       <c r="T151" s="77"/>
       <c r="U151" s="64"/>
       <c r="V151" s="77"/>
       <c r="W151" s="64"/>
       <c r="X151" s="77"/>
       <c r="Y151" s="64"/>
     </row>
     <row r="152" spans="1:25">
       <c r="A152" s="37"/>
       <c r="B152" s="40"/>
       <c r="C152" s="41"/>
     </row>
     <row r="153" spans="1:25">
       <c r="A153" s="37"/>
       <c r="B153" s="38"/>
       <c r="C153" s="39"/>
       <c r="D153" s="36"/>
     </row>
     <row r="154" spans="1:25" ht="12" customHeight="1">
-      <c r="A154" s="134"/>
-      <c r="B154" s="132" t="s">
+      <c r="A154" s="142"/>
+      <c r="B154" s="140" t="s">
         <v>137</v>
       </c>
-      <c r="C154" s="133"/>
-      <c r="D154" s="132" t="s">
+      <c r="C154" s="141"/>
+      <c r="D154" s="140" t="s">
         <v>138</v>
       </c>
-      <c r="E154" s="133"/>
-      <c r="F154" s="132" t="s">
+      <c r="E154" s="141"/>
+      <c r="F154" s="140" t="s">
         <v>139</v>
       </c>
-      <c r="G154" s="133"/>
-      <c r="H154" s="132" t="s">
+      <c r="G154" s="141"/>
+      <c r="H154" s="140" t="s">
         <v>140</v>
       </c>
-      <c r="I154" s="133"/>
-      <c r="J154" s="132" t="s">
+      <c r="I154" s="141"/>
+      <c r="J154" s="140" t="s">
         <v>141</v>
       </c>
-      <c r="K154" s="133"/>
-      <c r="L154" s="132" t="s">
+      <c r="K154" s="141"/>
+      <c r="L154" s="140" t="s">
         <v>142</v>
       </c>
-      <c r="M154" s="133"/>
-      <c r="N154" s="132" t="s">
+      <c r="M154" s="141"/>
+      <c r="N154" s="140" t="s">
         <v>143</v>
       </c>
-      <c r="O154" s="133"/>
-      <c r="P154" s="132" t="s">
+      <c r="O154" s="141"/>
+      <c r="P154" s="140" t="s">
         <v>144</v>
       </c>
-      <c r="Q154" s="133"/>
-      <c r="R154" s="132" t="s">
+      <c r="Q154" s="141"/>
+      <c r="R154" s="140" t="s">
         <v>145</v>
       </c>
-      <c r="S154" s="133"/>
-      <c r="T154" s="132" t="s">
+      <c r="S154" s="141"/>
+      <c r="T154" s="140" t="s">
         <v>146</v>
       </c>
-      <c r="U154" s="133"/>
-      <c r="V154" s="132" t="s">
+      <c r="U154" s="141"/>
+      <c r="V154" s="140" t="s">
         <v>147</v>
       </c>
-      <c r="W154" s="133"/>
-      <c r="X154" s="132" t="s">
+      <c r="W154" s="141"/>
+      <c r="X154" s="140" t="s">
         <v>148</v>
       </c>
-      <c r="Y154" s="133"/>
+      <c r="Y154" s="141"/>
     </row>
     <row r="155" spans="1:25" ht="60">
-      <c r="A155" s="135"/>
+      <c r="A155" s="143"/>
       <c r="B155" s="23" t="s">
         <v>88</v>
       </c>
       <c r="C155" s="23" t="s">
         <v>51</v>
       </c>
       <c r="D155" s="23" t="s">
         <v>88</v>
       </c>
       <c r="E155" s="23" t="s">
         <v>51</v>
       </c>
       <c r="F155" s="23" t="s">
         <v>88</v>
       </c>
       <c r="G155" s="23" t="s">
         <v>51</v>
       </c>
       <c r="H155" s="23" t="s">
         <v>88</v>
       </c>
       <c r="I155" s="23" t="s">
         <v>51</v>
       </c>
       <c r="J155" s="23" t="s">
@@ -14933,52 +14943,56 @@
       </c>
       <c r="J156" s="85">
         <v>13625</v>
       </c>
       <c r="K156" s="86">
         <v>103.9</v>
       </c>
       <c r="L156" s="91">
         <v>17880</v>
       </c>
       <c r="M156" s="86">
         <v>104</v>
       </c>
       <c r="N156" s="92">
         <v>22011.9</v>
       </c>
       <c r="O156" s="25">
         <v>101.8</v>
       </c>
       <c r="P156" s="115">
         <v>26245</v>
       </c>
       <c r="Q156" s="25">
         <v>100.6</v>
       </c>
-      <c r="R156" s="75"/>
-      <c r="S156" s="80"/>
+      <c r="R156" s="120">
+        <v>30356.9</v>
+      </c>
+      <c r="S156" s="25">
+        <v>100.2</v>
+      </c>
       <c r="T156" s="75"/>
       <c r="U156" s="80"/>
       <c r="V156" s="75"/>
       <c r="W156" s="80"/>
       <c r="X156" s="75"/>
       <c r="Y156" s="80"/>
     </row>
     <row r="157" spans="1:25">
       <c r="A157" s="26" t="s">
         <v>89</v>
       </c>
       <c r="B157" s="79">
         <v>1972.7</v>
       </c>
       <c r="C157" s="25">
         <v>118.5</v>
       </c>
       <c r="D157" s="77">
         <v>2016</v>
       </c>
       <c r="E157" s="25">
         <v>113.5</v>
       </c>
       <c r="F157" s="79">
         <v>6231</v>
@@ -14994,52 +15008,56 @@
       </c>
       <c r="J157" s="85">
         <v>10733</v>
       </c>
       <c r="K157" s="86">
         <v>111.8</v>
       </c>
       <c r="L157" s="91">
         <v>13956</v>
       </c>
       <c r="M157" s="86">
         <v>114.6</v>
       </c>
       <c r="N157" s="92">
         <v>17105.900000000001</v>
       </c>
       <c r="O157" s="25">
         <v>114</v>
       </c>
       <c r="P157" s="115">
         <v>20347.3</v>
       </c>
       <c r="Q157" s="25">
         <v>113.6</v>
       </c>
-      <c r="R157" s="77"/>
-      <c r="S157" s="64"/>
+      <c r="R157" s="121">
+        <v>23520.2</v>
+      </c>
+      <c r="S157" s="25">
+        <v>114.2</v>
+      </c>
       <c r="T157" s="77"/>
       <c r="U157" s="64"/>
       <c r="V157" s="77"/>
       <c r="W157" s="64"/>
       <c r="X157" s="77"/>
       <c r="Y157" s="64"/>
     </row>
     <row r="158" spans="1:25">
       <c r="A158" s="26" t="s">
         <v>91</v>
       </c>
       <c r="B158" s="79">
         <v>114.8</v>
       </c>
       <c r="C158" s="25">
         <v>47.5</v>
       </c>
       <c r="D158" s="77">
         <v>256.7</v>
       </c>
       <c r="E158" s="25">
         <v>76.7</v>
       </c>
       <c r="F158" s="79">
         <v>497</v>
@@ -15055,52 +15073,56 @@
       </c>
       <c r="J158" s="85">
         <v>733</v>
       </c>
       <c r="K158" s="86">
         <v>59.5</v>
       </c>
       <c r="L158" s="91">
         <v>830</v>
       </c>
       <c r="M158" s="86">
         <v>43.1</v>
       </c>
       <c r="N158" s="92">
         <v>942.9</v>
       </c>
       <c r="O158" s="25">
         <v>35.700000000000003</v>
       </c>
       <c r="P158" s="115">
         <v>1054.0999999999999</v>
       </c>
       <c r="Q158" s="25">
         <v>31.4</v>
       </c>
-      <c r="R158" s="77"/>
-      <c r="S158" s="64"/>
+      <c r="R158" s="121">
+        <v>1146.4000000000001</v>
+      </c>
+      <c r="S158" s="25">
+        <v>28.2</v>
+      </c>
       <c r="T158" s="77"/>
       <c r="U158" s="64"/>
       <c r="V158" s="77"/>
       <c r="W158" s="64"/>
       <c r="X158" s="77"/>
       <c r="Y158" s="64"/>
     </row>
     <row r="159" spans="1:25">
       <c r="A159" s="26" t="s">
         <v>97</v>
       </c>
       <c r="B159" s="79">
         <v>148.9</v>
       </c>
       <c r="C159" s="25">
         <v>100.5</v>
       </c>
       <c r="D159" s="77">
         <v>121.3</v>
       </c>
       <c r="E159" s="25">
         <v>119.2</v>
       </c>
       <c r="F159" s="79">
         <v>379</v>
@@ -15116,52 +15138,56 @@
       </c>
       <c r="J159" s="85">
         <v>609</v>
       </c>
       <c r="K159" s="86">
         <v>102.5</v>
       </c>
       <c r="L159" s="91">
         <v>795</v>
       </c>
       <c r="M159" s="86">
         <v>99.3</v>
       </c>
       <c r="N159" s="92">
         <v>982.8</v>
       </c>
       <c r="O159" s="25">
         <v>92.8</v>
       </c>
       <c r="P159" s="115">
         <v>1168.4000000000001</v>
       </c>
       <c r="Q159" s="25">
         <v>90.5</v>
       </c>
-      <c r="R159" s="77"/>
-      <c r="S159" s="64"/>
+      <c r="R159" s="121">
+        <v>1328.1</v>
+      </c>
+      <c r="S159" s="25">
+        <v>89.1</v>
+      </c>
       <c r="T159" s="77"/>
       <c r="U159" s="64"/>
       <c r="V159" s="77"/>
       <c r="W159" s="64"/>
       <c r="X159" s="77"/>
       <c r="Y159" s="64"/>
     </row>
     <row r="160" spans="1:25">
       <c r="A160" s="26" t="s">
         <v>99</v>
       </c>
       <c r="B160" s="79">
         <v>32.6</v>
       </c>
       <c r="C160" s="25">
         <v>104.6</v>
       </c>
       <c r="D160" s="77">
         <v>32.6</v>
       </c>
       <c r="E160" s="25">
         <v>105.3</v>
       </c>
       <c r="F160" s="79">
         <v>98</v>
@@ -15177,52 +15203,56 @@
       </c>
       <c r="J160" s="85">
         <v>163</v>
       </c>
       <c r="K160" s="86">
         <v>106.2</v>
       </c>
       <c r="L160" s="91">
         <v>259</v>
       </c>
       <c r="M160" s="86">
         <v>102.8</v>
       </c>
       <c r="N160" s="92">
         <v>355.8</v>
       </c>
       <c r="O160" s="25">
         <v>101.2</v>
       </c>
       <c r="P160" s="115">
         <v>452.1</v>
       </c>
       <c r="Q160" s="25">
         <v>100.3</v>
       </c>
-      <c r="R160" s="77"/>
-      <c r="S160" s="64"/>
+      <c r="R160" s="121">
+        <v>548.5</v>
+      </c>
+      <c r="S160" s="25">
+        <v>99.9</v>
+      </c>
       <c r="T160" s="77"/>
       <c r="U160" s="64"/>
       <c r="V160" s="77"/>
       <c r="W160" s="64"/>
       <c r="X160" s="77"/>
       <c r="Y160" s="64"/>
     </row>
     <row r="161" spans="1:25">
       <c r="A161" s="26" t="s">
         <v>100</v>
       </c>
       <c r="B161" s="79">
         <v>115.9</v>
       </c>
       <c r="C161" s="25">
         <v>96.1</v>
       </c>
       <c r="D161" s="77">
         <v>117.5</v>
       </c>
       <c r="E161" s="25">
         <v>93.1</v>
       </c>
       <c r="F161" s="79">
         <v>358</v>
@@ -15238,52 +15268,56 @@
       </c>
       <c r="J161" s="85">
         <v>617</v>
       </c>
       <c r="K161" s="86">
         <v>95.9</v>
       </c>
       <c r="L161" s="91">
         <v>868</v>
       </c>
       <c r="M161" s="86">
         <v>101.4</v>
       </c>
       <c r="N161" s="92">
         <v>1112.0999999999999</v>
       </c>
       <c r="O161" s="25">
         <v>103.4</v>
       </c>
       <c r="P161" s="115">
         <v>1354.6</v>
       </c>
       <c r="Q161" s="25">
         <v>104.6</v>
       </c>
-      <c r="R161" s="77"/>
-      <c r="S161" s="64"/>
+      <c r="R161" s="121">
+        <v>1600.1</v>
+      </c>
+      <c r="S161" s="25">
+        <v>106.1</v>
+      </c>
       <c r="T161" s="77"/>
       <c r="U161" s="64"/>
       <c r="V161" s="77"/>
       <c r="W161" s="64"/>
       <c r="X161" s="77"/>
       <c r="Y161" s="64"/>
     </row>
     <row r="162" spans="1:25">
       <c r="A162" s="26" t="s">
         <v>102</v>
       </c>
       <c r="B162" s="79">
         <v>0.5</v>
       </c>
       <c r="C162" s="25">
         <v>103.1</v>
       </c>
       <c r="D162" s="77">
         <v>0.5</v>
       </c>
       <c r="E162" s="25">
         <v>103.7</v>
       </c>
       <c r="F162" s="79">
         <v>2</v>
@@ -15299,52 +15333,56 @@
       </c>
       <c r="J162" s="85">
         <v>3</v>
       </c>
       <c r="K162" s="86">
         <v>104.6</v>
       </c>
       <c r="L162" s="91">
         <v>4</v>
       </c>
       <c r="M162" s="86">
         <v>6</v>
       </c>
       <c r="N162" s="92">
         <v>4.4000000000000004</v>
       </c>
       <c r="O162" s="25">
         <v>3.9</v>
       </c>
       <c r="P162" s="115">
         <v>5.4</v>
       </c>
       <c r="Q162" s="25">
         <v>3.2</v>
       </c>
-      <c r="R162" s="77"/>
-      <c r="S162" s="64"/>
+      <c r="R162" s="121">
+        <v>6.4</v>
+      </c>
+      <c r="S162" s="25">
+        <v>2.8</v>
+      </c>
       <c r="T162" s="77"/>
       <c r="U162" s="64"/>
       <c r="V162" s="77"/>
       <c r="W162" s="64"/>
       <c r="X162" s="77"/>
       <c r="Y162" s="64"/>
     </row>
     <row r="163" spans="1:25">
       <c r="A163" s="26" t="s">
         <v>103</v>
       </c>
       <c r="B163" s="79">
         <v>3.9</v>
       </c>
       <c r="C163" s="25">
         <v>377.4</v>
       </c>
       <c r="D163" s="77">
         <v>4.0999999999999996</v>
       </c>
       <c r="E163" s="25">
         <v>389.7</v>
       </c>
       <c r="F163" s="79">
         <v>11</v>
@@ -15360,52 +15398,56 @@
       </c>
       <c r="J163" s="85">
         <v>20</v>
       </c>
       <c r="K163" s="86">
         <v>171.3</v>
       </c>
       <c r="L163" s="91">
         <v>31</v>
       </c>
       <c r="M163" s="86">
         <v>62.4</v>
       </c>
       <c r="N163" s="92">
         <v>44.6</v>
       </c>
       <c r="O163" s="25">
         <v>50</v>
       </c>
       <c r="P163" s="115">
         <v>54.8</v>
       </c>
       <c r="Q163" s="25">
         <v>42.7</v>
       </c>
-      <c r="R163" s="77"/>
-      <c r="S163" s="64"/>
+      <c r="R163" s="121">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="S163" s="25">
+        <v>38.9</v>
+      </c>
       <c r="T163" s="77"/>
       <c r="U163" s="64"/>
       <c r="V163" s="77"/>
       <c r="W163" s="64"/>
       <c r="X163" s="77"/>
       <c r="Y163" s="64"/>
     </row>
     <row r="164" spans="1:25">
       <c r="A164" s="54" t="s">
         <v>112</v>
       </c>
       <c r="B164" s="79" t="s">
         <v>25</v>
       </c>
       <c r="C164" s="28" t="s">
         <v>25</v>
       </c>
       <c r="D164" s="77" t="s">
         <v>25</v>
       </c>
       <c r="E164" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F164" s="79" t="s">
         <v>25</v>
@@ -15421,52 +15463,56 @@
       </c>
       <c r="J164" s="87" t="s">
         <v>25</v>
       </c>
       <c r="K164" s="88" t="s">
         <v>25</v>
       </c>
       <c r="L164" s="88" t="s">
         <v>25</v>
       </c>
       <c r="M164" s="88" t="s">
         <v>25</v>
       </c>
       <c r="N164" s="77" t="s">
         <v>25</v>
       </c>
       <c r="O164" s="28" t="s">
         <v>25</v>
       </c>
       <c r="P164" s="79" t="s">
         <v>25</v>
       </c>
       <c r="Q164" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="R164" s="77"/>
-      <c r="S164" s="81"/>
+      <c r="R164" s="122" t="s">
+        <v>25</v>
+      </c>
+      <c r="S164" s="28" t="s">
+        <v>25</v>
+      </c>
       <c r="T164" s="77"/>
       <c r="U164" s="81"/>
       <c r="V164" s="77"/>
       <c r="W164" s="81"/>
       <c r="X164" s="77"/>
       <c r="Y164" s="81"/>
     </row>
     <row r="165" spans="1:25" ht="13.5" customHeight="1">
       <c r="A165" s="26" t="s">
         <v>108</v>
       </c>
       <c r="B165" s="79">
         <v>3.4</v>
       </c>
       <c r="C165" s="25">
         <v>122.3</v>
       </c>
       <c r="D165" s="77">
         <v>3.4</v>
       </c>
       <c r="E165" s="25">
         <v>123</v>
       </c>
       <c r="F165" s="79">
         <v>22</v>
@@ -15482,52 +15528,56 @@
       </c>
       <c r="J165" s="85">
         <v>31</v>
       </c>
       <c r="K165" s="86">
         <v>229.9</v>
       </c>
       <c r="L165" s="91">
         <v>60</v>
       </c>
       <c r="M165" s="86">
         <v>92.3</v>
       </c>
       <c r="N165" s="92">
         <v>88.1</v>
       </c>
       <c r="O165" s="25">
         <v>75.900000000000006</v>
       </c>
       <c r="P165" s="115">
         <v>115.8</v>
       </c>
       <c r="Q165" s="25">
         <v>69.2</v>
       </c>
-      <c r="R165" s="77"/>
-      <c r="S165" s="64"/>
+      <c r="R165" s="121">
+        <v>143.6</v>
+      </c>
+      <c r="S165" s="25">
+        <v>65.7</v>
+      </c>
       <c r="T165" s="77"/>
       <c r="U165" s="64"/>
       <c r="V165" s="77"/>
       <c r="W165" s="64"/>
       <c r="X165" s="77"/>
       <c r="Y165" s="64"/>
     </row>
     <row r="166" spans="1:25">
       <c r="A166" s="26" t="s">
         <v>104</v>
       </c>
       <c r="B166" s="79">
         <v>2.6</v>
       </c>
       <c r="C166" s="25">
         <v>63.6</v>
       </c>
       <c r="D166" s="77">
         <v>2.6</v>
       </c>
       <c r="E166" s="25">
         <v>64</v>
       </c>
       <c r="F166" s="79">
         <v>8</v>
@@ -15543,52 +15593,56 @@
       </c>
       <c r="J166" s="85">
         <v>13</v>
       </c>
       <c r="K166" s="86">
         <v>64.599999999999994</v>
       </c>
       <c r="L166" s="91">
         <v>44</v>
       </c>
       <c r="M166" s="86">
         <v>176.5</v>
       </c>
       <c r="N166" s="92">
         <v>74.900000000000006</v>
       </c>
       <c r="O166" s="25">
         <v>252.6</v>
       </c>
       <c r="P166" s="115">
         <v>105.8</v>
       </c>
       <c r="Q166" s="25">
         <v>308</v>
       </c>
-      <c r="R166" s="77"/>
-      <c r="S166" s="64"/>
+      <c r="R166" s="121">
+        <v>136.80000000000001</v>
+      </c>
+      <c r="S166" s="25">
+        <v>350.4</v>
+      </c>
       <c r="T166" s="77"/>
       <c r="U166" s="64"/>
       <c r="V166" s="77"/>
       <c r="W166" s="64"/>
       <c r="X166" s="77"/>
       <c r="Y166" s="64"/>
     </row>
     <row r="167" spans="1:25">
       <c r="A167" s="26" t="s">
         <v>105</v>
       </c>
       <c r="B167" s="79">
         <v>5.7</v>
       </c>
       <c r="C167" s="25">
         <v>22.2</v>
       </c>
       <c r="D167" s="77">
         <v>5.7</v>
       </c>
       <c r="E167" s="25">
         <v>22.3</v>
       </c>
       <c r="F167" s="79">
         <v>17</v>
@@ -15604,52 +15658,56 @@
       </c>
       <c r="J167" s="85">
         <v>29</v>
       </c>
       <c r="K167" s="86">
         <v>22.5</v>
       </c>
       <c r="L167" s="91">
         <v>59</v>
       </c>
       <c r="M167" s="86">
         <v>46.5</v>
       </c>
       <c r="N167" s="92">
         <v>89.5</v>
       </c>
       <c r="O167" s="25">
         <v>70.5</v>
       </c>
       <c r="P167" s="115">
         <v>120</v>
       </c>
       <c r="Q167" s="25">
         <v>94.5</v>
       </c>
-      <c r="R167" s="77"/>
-      <c r="S167" s="64"/>
+      <c r="R167" s="121">
+        <v>150.4</v>
+      </c>
+      <c r="S167" s="25">
+        <v>118.6</v>
+      </c>
       <c r="T167" s="77"/>
       <c r="U167" s="64"/>
       <c r="V167" s="77"/>
       <c r="W167" s="64"/>
       <c r="X167" s="77"/>
       <c r="Y167" s="64"/>
     </row>
     <row r="168" spans="1:25">
       <c r="A168" s="54" t="s">
         <v>113</v>
       </c>
       <c r="B168" s="79">
         <v>0.7</v>
       </c>
       <c r="C168" s="25">
         <v>63.6</v>
       </c>
       <c r="D168" s="77">
         <v>0.7</v>
       </c>
       <c r="E168" s="25">
         <v>64</v>
       </c>
       <c r="F168" s="79">
         <v>2</v>
@@ -15665,52 +15723,56 @@
       </c>
       <c r="J168" s="85">
         <v>4</v>
       </c>
       <c r="K168" s="86">
         <v>64.599999999999994</v>
       </c>
       <c r="L168" s="91">
         <v>35</v>
       </c>
       <c r="M168" s="86">
         <v>176.6</v>
       </c>
       <c r="N168" s="92">
         <v>66.400000000000006</v>
       </c>
       <c r="O168" s="25">
         <v>194.6</v>
       </c>
       <c r="P168" s="115">
         <v>97.8</v>
       </c>
       <c r="Q168" s="25">
         <v>202.1</v>
       </c>
-      <c r="R168" s="77"/>
-      <c r="S168" s="64"/>
+      <c r="R168" s="121">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="S168" s="57">
+        <v>206.3</v>
+      </c>
       <c r="T168" s="77"/>
       <c r="U168" s="64"/>
       <c r="V168" s="77"/>
       <c r="W168" s="64"/>
       <c r="X168" s="77"/>
       <c r="Y168" s="64"/>
     </row>
     <row r="169" spans="1:25">
       <c r="A169" s="29" t="s">
         <v>107</v>
       </c>
       <c r="B169" s="78">
         <v>123.2</v>
       </c>
       <c r="C169" s="30">
         <v>81.7</v>
       </c>
       <c r="D169" s="78">
         <v>130.6</v>
       </c>
       <c r="E169" s="30">
         <v>89.6</v>
       </c>
       <c r="F169" s="78">
         <v>396</v>
@@ -15726,52 +15788,56 @@
       </c>
       <c r="J169" s="89">
         <v>671</v>
       </c>
       <c r="K169" s="90">
         <v>94.9</v>
       </c>
       <c r="L169" s="89">
         <v>939</v>
       </c>
       <c r="M169" s="90">
         <v>113.7</v>
       </c>
       <c r="N169" s="93">
         <v>1144.4000000000001</v>
       </c>
       <c r="O169" s="30">
         <v>115.5</v>
       </c>
       <c r="P169" s="93">
         <v>1368.9</v>
       </c>
       <c r="Q169" s="30">
         <v>121.8</v>
       </c>
-      <c r="R169" s="78"/>
-      <c r="S169" s="63"/>
+      <c r="R169" s="123">
+        <v>1582.4</v>
+      </c>
+      <c r="S169" s="30">
+        <v>126.4</v>
+      </c>
       <c r="T169" s="78"/>
       <c r="U169" s="63"/>
       <c r="V169" s="78"/>
       <c r="W169" s="63"/>
       <c r="X169" s="78"/>
       <c r="Y169" s="63"/>
     </row>
     <row r="170" spans="1:25">
       <c r="A170" s="37"/>
       <c r="B170" s="38"/>
       <c r="C170" s="39"/>
       <c r="D170" s="36"/>
     </row>
     <row r="171" spans="1:25">
       <c r="A171" s="37"/>
       <c r="B171" s="38"/>
       <c r="C171" s="39"/>
     </row>
     <row r="172" spans="1:25">
       <c r="A172" s="42" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="173" spans="1:25">
       <c r="A173" s="43" t="s">