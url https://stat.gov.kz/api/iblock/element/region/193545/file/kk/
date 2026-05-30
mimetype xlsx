--- v0 (2026-04-14)
+++ v1 (2026-05-30)
@@ -700,52 +700,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R42"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="U34" sqref="U33:U34"/>
+    <sheetView tabSelected="1" topLeftCell="A10" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E40" sqref="E40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="1" customWidth="1"/>
     <col min="14" max="30" width="11" style="1" customWidth="1"/>
     <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
@@ -1241,51 +1241,53 @@
       <c r="L14" s="14">
         <v>114067.5</v>
       </c>
       <c r="M14" s="14">
         <v>237535.5</v>
       </c>
       <c r="N14" s="13"/>
       <c r="O14" s="13"/>
       <c r="P14" s="13"/>
       <c r="Q14" s="13"/>
       <c r="R14" s="13"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="14">
         <v>87313.7</v>
       </c>
       <c r="C15" s="14">
         <v>89110.8</v>
       </c>
       <c r="D15" s="14">
         <v>115957.2</v>
       </c>
-      <c r="E15" s="14"/>
+      <c r="E15" s="14">
+        <v>104132.1</v>
+      </c>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="13"/>
       <c r="O15" s="13"/>
       <c r="P15" s="13"/>
       <c r="Q15" s="13"/>
       <c r="R15" s="13"/>
     </row>
     <row r="16" spans="1:18" ht="15.75" customHeight="1">
       <c r="A16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="18"/>
       <c r="E16" s="18"/>
       <c r="F16" s="18"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
@@ -1713,51 +1715,53 @@
       </c>
       <c r="K27" s="14">
         <v>41463.5</v>
       </c>
       <c r="L27" s="14">
         <v>38739.1</v>
       </c>
       <c r="M27" s="14">
         <v>42213.8</v>
       </c>
       <c r="N27" s="26"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="29">
         <v>2026</v>
       </c>
       <c r="B28" s="14">
         <v>29597</v>
       </c>
       <c r="C28" s="14">
         <v>30036.400000000001</v>
       </c>
       <c r="D28" s="14">
         <v>32692.799999999999</v>
       </c>
-      <c r="E28" s="14"/>
+      <c r="E28" s="14">
+        <v>33988.6</v>
+      </c>
       <c r="F28" s="14"/>
       <c r="G28" s="14"/>
       <c r="H28" s="23"/>
       <c r="I28" s="25"/>
       <c r="J28" s="25"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="26"/>
     </row>
     <row r="29" spans="1:14" ht="76.5">
       <c r="A29" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="28"/>
       <c r="C29" s="28"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="28"/>
       <c r="L29" s="28"/>
@@ -2173,51 +2177,53 @@
         <v>82328.399999999994</v>
       </c>
       <c r="K39" s="39">
         <v>70328.399999999994</v>
       </c>
       <c r="L39" s="39">
         <v>75328.399999999994</v>
       </c>
       <c r="M39" s="14">
         <v>195321.7</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="29">
         <v>2026</v>
       </c>
       <c r="B40" s="14">
         <v>57716.7</v>
       </c>
       <c r="C40" s="14">
         <v>59074.400000000001</v>
       </c>
       <c r="D40" s="39">
         <v>83264.399999999994</v>
       </c>
-      <c r="E40" s="14"/>
+      <c r="E40" s="14">
+        <v>70143.5</v>
+      </c>
       <c r="F40" s="39"/>
       <c r="G40" s="39"/>
       <c r="H40" s="39"/>
       <c r="I40" s="39"/>
       <c r="J40" s="25"/>
       <c r="K40" s="39"/>
       <c r="L40" s="39"/>
       <c r="M40" s="14"/>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="31" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" s="32"/>
       <c r="B42" s="33"/>
       <c r="C42" s="33"/>
       <c r="D42" s="33"/>
       <c r="E42" s="33"/>
       <c r="F42" s="34"/>
       <c r="G42" s="34"/>
       <c r="H42" s="35"/>
       <c r="I42" s="34"/>
       <c r="J42" s="34"/>