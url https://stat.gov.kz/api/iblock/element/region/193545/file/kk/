--- v1 (2026-05-30)
+++ v2 (2026-06-24)
@@ -700,52 +700,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R42"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E40" sqref="E40"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="V28" sqref="V28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="1" customWidth="1"/>
     <col min="14" max="30" width="11" style="1" customWidth="1"/>
     <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
@@ -1244,51 +1244,53 @@
       <c r="M14" s="14">
         <v>237535.5</v>
       </c>
       <c r="N14" s="13"/>
       <c r="O14" s="13"/>
       <c r="P14" s="13"/>
       <c r="Q14" s="13"/>
       <c r="R14" s="13"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="14">
         <v>87313.7</v>
       </c>
       <c r="C15" s="14">
         <v>89110.8</v>
       </c>
       <c r="D15" s="14">
         <v>115957.2</v>
       </c>
       <c r="E15" s="14">
         <v>104132.1</v>
       </c>
-      <c r="F15" s="14"/>
+      <c r="F15" s="14">
+        <v>110515.9</v>
+      </c>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="13"/>
       <c r="O15" s="13"/>
       <c r="P15" s="13"/>
       <c r="Q15" s="13"/>
       <c r="R15" s="13"/>
     </row>
     <row r="16" spans="1:18" ht="15.75" customHeight="1">
       <c r="A16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="18"/>
       <c r="E16" s="18"/>
       <c r="F16" s="18"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
@@ -1718,51 +1720,53 @@
       </c>
       <c r="L27" s="14">
         <v>38739.1</v>
       </c>
       <c r="M27" s="14">
         <v>42213.8</v>
       </c>
       <c r="N27" s="26"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="29">
         <v>2026</v>
       </c>
       <c r="B28" s="14">
         <v>29597</v>
       </c>
       <c r="C28" s="14">
         <v>30036.400000000001</v>
       </c>
       <c r="D28" s="14">
         <v>32692.799999999999</v>
       </c>
       <c r="E28" s="14">
         <v>33988.6</v>
       </c>
-      <c r="F28" s="14"/>
+      <c r="F28" s="14">
+        <v>33372.400000000001</v>
+      </c>
       <c r="G28" s="14"/>
       <c r="H28" s="23"/>
       <c r="I28" s="25"/>
       <c r="J28" s="25"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="26"/>
     </row>
     <row r="29" spans="1:14" ht="76.5">
       <c r="A29" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="28"/>
       <c r="C29" s="28"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="28"/>
       <c r="L29" s="28"/>
       <c r="M29" s="28"/>
@@ -2180,51 +2184,53 @@
         <v>70328.399999999994</v>
       </c>
       <c r="L39" s="39">
         <v>75328.399999999994</v>
       </c>
       <c r="M39" s="14">
         <v>195321.7</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="29">
         <v>2026</v>
       </c>
       <c r="B40" s="14">
         <v>57716.7</v>
       </c>
       <c r="C40" s="14">
         <v>59074.400000000001</v>
       </c>
       <c r="D40" s="39">
         <v>83264.399999999994</v>
       </c>
       <c r="E40" s="14">
         <v>70143.5</v>
       </c>
-      <c r="F40" s="39"/>
+      <c r="F40" s="39">
+        <v>77143.5</v>
+      </c>
       <c r="G40" s="39"/>
       <c r="H40" s="39"/>
       <c r="I40" s="39"/>
       <c r="J40" s="25"/>
       <c r="K40" s="39"/>
       <c r="L40" s="39"/>
       <c r="M40" s="14"/>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="31" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" s="32"/>
       <c r="B42" s="33"/>
       <c r="C42" s="33"/>
       <c r="D42" s="33"/>
       <c r="E42" s="33"/>
       <c r="F42" s="34"/>
       <c r="G42" s="34"/>
       <c r="H42" s="35"/>
       <c r="I42" s="34"/>
       <c r="J42" s="34"/>
       <c r="K42" s="34"/>