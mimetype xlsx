--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -701,51 +701,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="V28" sqref="V28"/>
+      <selection activeCell="O30" sqref="O30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="1" customWidth="1"/>
     <col min="14" max="30" width="11" style="1" customWidth="1"/>
     <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
@@ -1247,51 +1247,53 @@
       <c r="N14" s="13"/>
       <c r="O14" s="13"/>
       <c r="P14" s="13"/>
       <c r="Q14" s="13"/>
       <c r="R14" s="13"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="14">
         <v>87313.7</v>
       </c>
       <c r="C15" s="14">
         <v>89110.8</v>
       </c>
       <c r="D15" s="14">
         <v>115957.2</v>
       </c>
       <c r="E15" s="14">
         <v>104132.1</v>
       </c>
       <c r="F15" s="14">
         <v>110515.9</v>
       </c>
-      <c r="G15" s="14"/>
+      <c r="G15" s="14">
+        <v>138251.20000000001</v>
+      </c>
       <c r="H15" s="14"/>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="13"/>
       <c r="O15" s="13"/>
       <c r="P15" s="13"/>
       <c r="Q15" s="13"/>
       <c r="R15" s="13"/>
     </row>
     <row r="16" spans="1:18" ht="15.75" customHeight="1">
       <c r="A16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="18"/>
       <c r="E16" s="18"/>
       <c r="F16" s="18"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
@@ -1723,51 +1725,53 @@
       </c>
       <c r="M27" s="14">
         <v>42213.8</v>
       </c>
       <c r="N27" s="26"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="29">
         <v>2026</v>
       </c>
       <c r="B28" s="14">
         <v>29597</v>
       </c>
       <c r="C28" s="14">
         <v>30036.400000000001</v>
       </c>
       <c r="D28" s="14">
         <v>32692.799999999999</v>
       </c>
       <c r="E28" s="14">
         <v>33988.6</v>
       </c>
       <c r="F28" s="14">
         <v>33372.400000000001</v>
       </c>
-      <c r="G28" s="14"/>
+      <c r="G28" s="14">
+        <v>40038.6</v>
+      </c>
       <c r="H28" s="23"/>
       <c r="I28" s="25"/>
       <c r="J28" s="25"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="26"/>
     </row>
     <row r="29" spans="1:14" ht="76.5">
       <c r="A29" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="28"/>
       <c r="C29" s="28"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="28"/>
       <c r="L29" s="28"/>
       <c r="M29" s="28"/>
       <c r="N29" s="13"/>
@@ -2187,51 +2191,53 @@
         <v>75328.399999999994</v>
       </c>
       <c r="M39" s="14">
         <v>195321.7</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="29">
         <v>2026</v>
       </c>
       <c r="B40" s="14">
         <v>57716.7</v>
       </c>
       <c r="C40" s="14">
         <v>59074.400000000001</v>
       </c>
       <c r="D40" s="39">
         <v>83264.399999999994</v>
       </c>
       <c r="E40" s="14">
         <v>70143.5</v>
       </c>
       <c r="F40" s="39">
         <v>77143.5</v>
       </c>
-      <c r="G40" s="39"/>
+      <c r="G40" s="39">
+        <v>98212.6</v>
+      </c>
       <c r="H40" s="39"/>
       <c r="I40" s="39"/>
       <c r="J40" s="25"/>
       <c r="K40" s="39"/>
       <c r="L40" s="39"/>
       <c r="M40" s="14"/>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="31" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" s="32"/>
       <c r="B42" s="33"/>
       <c r="C42" s="33"/>
       <c r="D42" s="33"/>
       <c r="E42" s="33"/>
       <c r="F42" s="34"/>
       <c r="G42" s="34"/>
       <c r="H42" s="35"/>
       <c r="I42" s="34"/>
       <c r="J42" s="34"/>
       <c r="K42" s="34"/>
       <c r="L42" s="34"/>