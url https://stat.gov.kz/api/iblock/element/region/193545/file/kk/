--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -701,51 +701,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="O30" sqref="O30"/>
+      <selection activeCell="P29" sqref="P29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="1" customWidth="1"/>
     <col min="14" max="30" width="11" style="1" customWidth="1"/>
     <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
@@ -1250,51 +1250,53 @@
       <c r="Q14" s="13"/>
       <c r="R14" s="13"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="14">
         <v>87313.7</v>
       </c>
       <c r="C15" s="14">
         <v>89110.8</v>
       </c>
       <c r="D15" s="14">
         <v>115957.2</v>
       </c>
       <c r="E15" s="14">
         <v>104132.1</v>
       </c>
       <c r="F15" s="14">
         <v>110515.9</v>
       </c>
       <c r="G15" s="14">
         <v>138251.20000000001</v>
       </c>
-      <c r="H15" s="14"/>
+      <c r="H15" s="14">
+        <v>139030.20000000001</v>
+      </c>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="13"/>
       <c r="O15" s="13"/>
       <c r="P15" s="13"/>
       <c r="Q15" s="13"/>
       <c r="R15" s="13"/>
     </row>
     <row r="16" spans="1:18" ht="15.75" customHeight="1">
       <c r="A16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="18"/>
       <c r="E16" s="18"/>
       <c r="F16" s="18"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
@@ -1728,51 +1730,53 @@
       </c>
       <c r="N27" s="26"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="29">
         <v>2026</v>
       </c>
       <c r="B28" s="14">
         <v>29597</v>
       </c>
       <c r="C28" s="14">
         <v>30036.400000000001</v>
       </c>
       <c r="D28" s="14">
         <v>32692.799999999999</v>
       </c>
       <c r="E28" s="14">
         <v>33988.6</v>
       </c>
       <c r="F28" s="14">
         <v>33372.400000000001</v>
       </c>
       <c r="G28" s="14">
         <v>40038.6</v>
       </c>
-      <c r="H28" s="23"/>
+      <c r="H28" s="23">
+        <v>40216.6</v>
+      </c>
       <c r="I28" s="25"/>
       <c r="J28" s="25"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="26"/>
     </row>
     <row r="29" spans="1:14" ht="76.5">
       <c r="A29" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="28"/>
       <c r="C29" s="28"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="28"/>
       <c r="L29" s="28"/>
       <c r="M29" s="28"/>
       <c r="N29" s="13"/>
     </row>
@@ -2194,51 +2198,53 @@
         <v>195321.7</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="29">
         <v>2026</v>
       </c>
       <c r="B40" s="14">
         <v>57716.7</v>
       </c>
       <c r="C40" s="14">
         <v>59074.400000000001</v>
       </c>
       <c r="D40" s="39">
         <v>83264.399999999994</v>
       </c>
       <c r="E40" s="14">
         <v>70143.5</v>
       </c>
       <c r="F40" s="39">
         <v>77143.5</v>
       </c>
       <c r="G40" s="39">
         <v>98212.6</v>
       </c>
-      <c r="H40" s="39"/>
+      <c r="H40" s="39">
+        <v>98813.6</v>
+      </c>
       <c r="I40" s="39"/>
       <c r="J40" s="25"/>
       <c r="K40" s="39"/>
       <c r="L40" s="39"/>
       <c r="M40" s="14"/>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="31" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" s="32"/>
       <c r="B42" s="33"/>
       <c r="C42" s="33"/>
       <c r="D42" s="33"/>
       <c r="E42" s="33"/>
       <c r="F42" s="34"/>
       <c r="G42" s="34"/>
       <c r="H42" s="35"/>
       <c r="I42" s="34"/>
       <c r="J42" s="34"/>
       <c r="K42" s="34"/>
       <c r="L42" s="34"/>
       <c r="M42" s="34"/>