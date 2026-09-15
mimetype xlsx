--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,64 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Электронная номенклатура\2026\12-16_Основные показатели (динамические ряды)\Внутренняя торговля\каз\Динамикалық кестелер\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DAE234F8-A322-484F-8F7C-2A95AF72F837}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="11355" yWindow="-120" windowWidth="19050" windowHeight="12030"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="бөлшек сауда" sheetId="3" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
+    <sheet name="бөлшек сауда" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'бөлшек сауда'!$A$1:$M$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'бөлшек сауда'!$A$1:$M$41</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="63">
   <si>
     <t xml:space="preserve">млн. теңге </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -77,99 +87,262 @@
     <t>желтоқсан</t>
   </si>
   <si>
     <t>Бөлшек сауда</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>сауда кәсіпорындарының</t>
   </si>
   <si>
     <t>82 713,8*</t>
   </si>
   <si>
     <t>22 933,3*</t>
   </si>
   <si>
     <t>59 780,5*</t>
   </si>
   <si>
     <t>*Маусым айынан деректер тек Шығыс Қазақстан облысы бойынша</t>
   </si>
   <si>
     <t>дара кәсіпорындармен сауданың үлес салмағы,соның ішінде саудамен айналысатындар+үй шарушылығы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Құндық көріністегі бөлшек сауда көлемі</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>млн.теңге</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Халыққа жеке тұтыну және үйге пайдалану немесе кәдеге жарату үшін жаңа және бұрын пайдаланылған тауарларды қайта сату (өңдемей сату) саны құндық түрде.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Статистикалық нысандар: «Тауарлар мен қызметтерді өткізу туралы есеп» (индексі – 2-сауда, кезеңділігі – айлық).</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/303817/file/kk/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Сауда статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Айткенова Меруерт Альденовна</t>
+  </si>
+  <si>
+    <t>+7 7232252737</t>
+  </si>
+  <si>
+    <t>m.aitkenova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>2016-2026ж айлар бойынша бөлшек сауда</t>
+  </si>
+  <si>
+    <t>2016 жылдан</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
-      <color indexed="8"/>
-[...4 lines deleted...]
-      <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
@@ -278,293 +451,359 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -693,105 +932,361 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/303817/file/kk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="54.42578125" customWidth="1"/>
+    <col min="2" max="2" width="107" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2" s="38">
+        <v>171202</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3" s="39" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" s="40" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" s="39" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="39" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="41" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="42" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="40" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="42"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="37" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="43"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="44" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5">
+      <c r="A13" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="52" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="51" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="46" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="47">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" s="47">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="48" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="48" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="49" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="50" t="s">
+        <v>53</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B15" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B12" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B13" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="B6:D21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B32" sqref="B32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.85546875" customWidth="1"/>
+    <col min="2" max="2" width="99.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="53" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="53" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="53" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="53" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="53" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="53"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="54" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="53"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="53"/>
+    </row>
+    <row r="21" spans="2:4">
+      <c r="B21" s="55" t="s">
+        <v>62</v>
+      </c>
+      <c r="C21" s="56"/>
+      <c r="D21" s="56"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:R42"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="P29" sqref="P29"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="1" customWidth="1"/>
     <col min="14" max="30" width="11" style="1" customWidth="1"/>
     <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="40"/>
-[...10 lines deleted...]
-      <c r="M1" s="40"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
     </row>
     <row r="2" spans="1:18" ht="13.5" thickBot="1">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="41"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:18" s="5" customFormat="1" ht="13.5" thickBot="1">
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
+    </row>
+    <row r="3" spans="1:18" s="5" customFormat="1" ht="26.25" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>8</v>
       </c>
@@ -1098,1214 +1593,1222 @@
       </c>
       <c r="H11" s="14">
         <v>87551.8</v>
       </c>
       <c r="I11" s="14">
         <v>86095.4</v>
       </c>
       <c r="J11" s="14">
         <v>84858.7</v>
       </c>
       <c r="K11" s="14">
         <v>78893.3</v>
       </c>
       <c r="L11" s="14">
         <v>75752.3</v>
       </c>
       <c r="M11" s="14">
         <v>161231.79999999999</v>
       </c>
       <c r="N11" s="13"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="9">
         <v>2023</v>
       </c>
-      <c r="B12" s="36">
+      <c r="B12" s="34">
         <v>66080.399999999994</v>
       </c>
       <c r="C12" s="14">
         <v>69775.7</v>
       </c>
       <c r="D12" s="14">
         <v>86460.2</v>
       </c>
       <c r="E12" s="14">
         <v>81034.2</v>
       </c>
       <c r="F12" s="14">
         <v>83223.899999999994</v>
       </c>
       <c r="G12" s="14">
         <v>104074.6</v>
       </c>
       <c r="H12" s="14">
         <v>105834.6</v>
       </c>
-      <c r="I12" s="25">
+      <c r="I12" s="14">
         <v>101858</v>
       </c>
       <c r="J12" s="14">
         <v>97986.6</v>
       </c>
       <c r="K12" s="14">
         <v>92177.7</v>
       </c>
       <c r="L12" s="14">
         <v>98144.1</v>
       </c>
       <c r="M12" s="14">
         <v>193220.8</v>
       </c>
       <c r="N12" s="13"/>
     </row>
     <row r="13" spans="1:18" ht="15" customHeight="1">
       <c r="A13" s="6">
         <v>2024</v>
       </c>
       <c r="B13" s="14">
         <v>71927.899999999994</v>
       </c>
       <c r="C13" s="16">
         <v>74131.600000000006</v>
       </c>
       <c r="D13" s="16">
         <v>95537.4</v>
       </c>
       <c r="E13" s="16">
         <v>85531.8</v>
       </c>
       <c r="F13" s="14">
         <v>90571.1</v>
       </c>
       <c r="G13" s="16">
         <v>111023.8</v>
       </c>
       <c r="H13" s="16">
         <v>112804.9</v>
       </c>
-      <c r="I13" s="17">
+      <c r="I13" s="16">
         <v>113678.3</v>
       </c>
-      <c r="J13" s="25">
+      <c r="J13" s="14">
         <v>106250.6</v>
       </c>
       <c r="K13" s="14">
         <v>99639.1</v>
       </c>
       <c r="L13" s="14">
         <v>103781.2</v>
       </c>
       <c r="M13" s="14">
         <v>212342.8</v>
       </c>
       <c r="N13" s="13"/>
       <c r="O13" s="13"/>
       <c r="P13" s="13"/>
       <c r="Q13" s="13"/>
       <c r="R13" s="13"/>
     </row>
     <row r="14" spans="1:18" ht="15" customHeight="1">
       <c r="A14" s="6">
         <v>2025</v>
       </c>
       <c r="B14" s="14">
         <v>78312.800000000003</v>
       </c>
       <c r="C14" s="14">
         <v>79390.3</v>
       </c>
       <c r="D14" s="14">
         <v>103727.4</v>
       </c>
       <c r="E14" s="14">
         <v>92350.1</v>
       </c>
       <c r="F14" s="14">
         <v>98873.2</v>
       </c>
       <c r="G14" s="14">
         <v>121826.4</v>
       </c>
       <c r="H14" s="14">
         <v>122935</v>
       </c>
-      <c r="I14" s="25">
+      <c r="I14" s="14">
         <v>125479.8</v>
       </c>
-      <c r="J14" s="25">
+      <c r="J14" s="14">
         <v>116172.2</v>
       </c>
       <c r="K14" s="14">
         <v>111791.9</v>
       </c>
       <c r="L14" s="14">
         <v>114067.5</v>
       </c>
       <c r="M14" s="14">
         <v>237535.5</v>
       </c>
       <c r="N14" s="13"/>
       <c r="O14" s="13"/>
       <c r="P14" s="13"/>
       <c r="Q14" s="13"/>
       <c r="R14" s="13"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="14">
         <v>87313.7</v>
       </c>
       <c r="C15" s="14">
         <v>89110.8</v>
       </c>
       <c r="D15" s="14">
         <v>115957.2</v>
       </c>
       <c r="E15" s="14">
         <v>104132.1</v>
       </c>
       <c r="F15" s="14">
         <v>110515.9</v>
       </c>
       <c r="G15" s="14">
         <v>138251.20000000001</v>
       </c>
       <c r="H15" s="14">
         <v>139030.20000000001</v>
       </c>
-      <c r="I15" s="25"/>
-      <c r="J15" s="25"/>
+      <c r="I15" s="14">
+        <v>136602.70000000001</v>
+      </c>
+      <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="13"/>
       <c r="O15" s="13"/>
       <c r="P15" s="13"/>
       <c r="Q15" s="13"/>
       <c r="R15" s="13"/>
     </row>
     <row r="16" spans="1:18" ht="15.75" customHeight="1">
       <c r="A16" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="18"/>
-[...9 lines deleted...]
-      <c r="M16" s="19"/>
+      <c r="B16" s="17"/>
+      <c r="C16" s="17"/>
+      <c r="D16" s="17"/>
+      <c r="E16" s="17"/>
+      <c r="F16" s="17"/>
+      <c r="H16" s="17"/>
+      <c r="I16" s="17"/>
+      <c r="J16" s="17"/>
+      <c r="K16" s="17"/>
+      <c r="L16" s="17"/>
+      <c r="M16" s="18"/>
     </row>
     <row r="17" spans="1:14" ht="17.25" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="18"/>
-[...9 lines deleted...]
-      <c r="M17" s="19"/>
+      <c r="B17" s="17"/>
+      <c r="C17" s="17"/>
+      <c r="D17" s="17"/>
+      <c r="E17" s="17"/>
+      <c r="F17" s="17"/>
+      <c r="H17" s="17"/>
+      <c r="I17" s="17"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="17"/>
+      <c r="L17" s="17"/>
+      <c r="M17" s="18"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="9">
         <v>2016</v>
       </c>
-      <c r="B18" s="20">
+      <c r="B18" s="19">
         <v>11446.5</v>
       </c>
-      <c r="C18" s="20">
+      <c r="C18" s="19">
         <v>10424</v>
       </c>
-      <c r="D18" s="20">
+      <c r="D18" s="19">
         <v>12351.1</v>
       </c>
-      <c r="E18" s="20">
+      <c r="E18" s="19">
         <v>13186.5</v>
       </c>
-      <c r="F18" s="20">
+      <c r="F18" s="19">
         <v>14478.1</v>
       </c>
-      <c r="G18" s="20">
+      <c r="G18" s="19">
         <v>16773.8</v>
       </c>
-      <c r="H18" s="20">
+      <c r="H18" s="19">
         <v>15449.8</v>
       </c>
-      <c r="I18" s="20">
+      <c r="I18" s="19">
         <v>16268.1</v>
       </c>
-      <c r="J18" s="20">
+      <c r="J18" s="19">
         <v>15950.2</v>
       </c>
-      <c r="K18" s="20">
+      <c r="K18" s="19">
         <v>15649.3</v>
       </c>
-      <c r="L18" s="20">
+      <c r="L18" s="19">
         <v>15154.2</v>
       </c>
       <c r="M18" s="11">
         <v>17880.8</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="9">
         <v>2017</v>
       </c>
-      <c r="B19" s="20">
+      <c r="B19" s="19">
         <v>13939.8</v>
       </c>
-      <c r="C19" s="20">
+      <c r="C19" s="19">
         <v>13247.6</v>
       </c>
-      <c r="D19" s="20">
+      <c r="D19" s="19">
         <v>15021.6</v>
       </c>
-      <c r="E19" s="20">
+      <c r="E19" s="19">
         <v>15625.6</v>
       </c>
-      <c r="F19" s="20">
+      <c r="F19" s="19">
         <v>18091</v>
       </c>
-      <c r="G19" s="20">
+      <c r="G19" s="19">
         <v>16710.400000000001</v>
       </c>
-      <c r="H19" s="20">
+      <c r="H19" s="19">
         <v>17828.5</v>
       </c>
-      <c r="I19" s="20">
+      <c r="I19" s="19">
         <v>18611.3</v>
       </c>
-      <c r="J19" s="20">
+      <c r="J19" s="19">
         <v>18840.8</v>
       </c>
-      <c r="K19" s="20">
+      <c r="K19" s="19">
         <v>21365.9</v>
       </c>
-      <c r="L19" s="20">
+      <c r="L19" s="19">
         <v>20185.900000000001</v>
       </c>
-      <c r="M19" s="21">
+      <c r="M19" s="20">
         <v>22326.9</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="9">
         <v>2018</v>
       </c>
-      <c r="B20" s="20">
+      <c r="B20" s="19">
         <v>14546.24</v>
       </c>
-      <c r="C20" s="20">
+      <c r="C20" s="19">
         <v>12367.2</v>
       </c>
-      <c r="D20" s="20">
+      <c r="D20" s="19">
         <v>13894.9</v>
       </c>
-      <c r="E20" s="20">
+      <c r="E20" s="19">
         <v>15022.7</v>
       </c>
-      <c r="F20" s="20">
+      <c r="F20" s="19">
         <v>15890.2</v>
       </c>
-      <c r="G20" s="20">
+      <c r="G20" s="19">
         <v>15408.8</v>
       </c>
-      <c r="H20" s="20">
+      <c r="H20" s="19">
         <v>16344.3</v>
       </c>
-      <c r="I20" s="20">
+      <c r="I20" s="19">
         <v>17459.5</v>
       </c>
-      <c r="J20" s="20">
+      <c r="J20" s="19">
         <v>18890.400000000001</v>
       </c>
-      <c r="K20" s="20">
+      <c r="K20" s="19">
         <v>19191.599999999999</v>
       </c>
-      <c r="L20" s="20">
+      <c r="L20" s="19">
         <v>19862.3</v>
       </c>
-      <c r="M20" s="21">
+      <c r="M20" s="20">
         <v>24949.5</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="15" customHeight="1">
       <c r="A21" s="9">
         <v>2019</v>
       </c>
-      <c r="B21" s="22">
+      <c r="B21" s="21">
         <v>13350.7</v>
       </c>
-      <c r="C21" s="22">
+      <c r="C21" s="21">
         <v>12926.3</v>
       </c>
-      <c r="D21" s="22">
+      <c r="D21" s="21">
         <v>15908.4</v>
       </c>
-      <c r="E21" s="22">
+      <c r="E21" s="21">
         <v>16680.900000000001</v>
       </c>
-      <c r="F21" s="22">
+      <c r="F21" s="21">
         <v>18688.3</v>
       </c>
-      <c r="G21" s="22">
+      <c r="G21" s="21">
         <v>19370.3</v>
       </c>
-      <c r="H21" s="22">
+      <c r="H21" s="21">
         <v>20811.099999999999</v>
       </c>
-      <c r="I21" s="20">
+      <c r="I21" s="19">
         <v>22328</v>
       </c>
-      <c r="J21" s="20">
+      <c r="J21" s="19">
         <v>21757.1</v>
       </c>
-      <c r="K21" s="20">
+      <c r="K21" s="19">
         <v>22729.599999999999</v>
       </c>
-      <c r="L21" s="20">
+      <c r="L21" s="19">
         <v>23141.200000000001</v>
       </c>
-      <c r="M21" s="21">
+      <c r="M21" s="20">
         <v>24391.1</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="15" customHeight="1">
       <c r="A22" s="6">
         <v>2020</v>
       </c>
-      <c r="B22" s="22">
+      <c r="B22" s="21">
         <v>15240.7</v>
       </c>
-      <c r="C22" s="22">
+      <c r="C22" s="21">
         <v>15564.5</v>
       </c>
-      <c r="D22" s="22">
+      <c r="D22" s="21">
         <v>20488.400000000001</v>
       </c>
-      <c r="E22" s="22">
+      <c r="E22" s="21">
         <v>10441.5</v>
       </c>
-      <c r="F22" s="22">
+      <c r="F22" s="21">
         <v>16434.5</v>
       </c>
-      <c r="G22" s="22">
+      <c r="G22" s="21">
         <v>22880</v>
       </c>
-      <c r="H22" s="22">
+      <c r="H22" s="21">
         <v>19572.5</v>
       </c>
-      <c r="I22" s="20">
+      <c r="I22" s="19">
         <v>22425.200000000001</v>
       </c>
-      <c r="J22" s="20">
+      <c r="J22" s="19">
         <v>24156.3</v>
       </c>
-      <c r="K22" s="20">
+      <c r="K22" s="19">
         <v>23302.799999999999</v>
       </c>
-      <c r="L22" s="20">
+      <c r="L22" s="19">
         <v>21187.9</v>
       </c>
-      <c r="M22" s="21">
+      <c r="M22" s="20">
         <v>42347.8</v>
       </c>
     </row>
     <row r="23" spans="1:14" ht="15" customHeight="1">
       <c r="A23" s="6">
         <v>2021</v>
       </c>
       <c r="B23" s="14">
         <v>18610.2</v>
       </c>
       <c r="C23" s="14">
         <v>18753.900000000001</v>
       </c>
       <c r="D23" s="14">
         <v>25978.1</v>
       </c>
       <c r="E23" s="14">
         <v>23927.5</v>
       </c>
       <c r="F23" s="14">
         <v>27165.4</v>
       </c>
       <c r="G23" s="14">
         <v>31821.7</v>
       </c>
-      <c r="H23" s="22">
+      <c r="H23" s="21">
         <v>33900</v>
       </c>
-      <c r="I23" s="20">
+      <c r="I23" s="19">
         <v>30211.8</v>
       </c>
-      <c r="J23" s="20">
+      <c r="J23" s="19">
         <v>29640.7</v>
       </c>
-      <c r="K23" s="20">
+      <c r="K23" s="19">
         <v>30565.4</v>
       </c>
-      <c r="L23" s="20">
+      <c r="L23" s="19">
         <v>32574.7</v>
       </c>
-      <c r="M23" s="21">
+      <c r="M23" s="20">
         <v>42442.8</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="15" customHeight="1">
       <c r="A24" s="6">
         <v>2022</v>
       </c>
       <c r="B24" s="14">
         <v>24953.3</v>
       </c>
       <c r="C24" s="14">
         <v>28504.7</v>
       </c>
       <c r="D24" s="14">
         <v>32206.799999999999</v>
       </c>
       <c r="E24" s="14">
         <v>33846.5</v>
       </c>
       <c r="F24" s="14">
         <v>36112.9</v>
       </c>
       <c r="G24" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="H24" s="23">
+      <c r="H24" s="22">
         <v>27088.1</v>
       </c>
       <c r="I24" s="14">
         <v>25631.7</v>
       </c>
       <c r="J24" s="14">
         <v>24395</v>
       </c>
       <c r="K24" s="14">
         <v>23881</v>
       </c>
       <c r="L24" s="14">
         <v>24581.599999999999</v>
       </c>
       <c r="M24" s="14">
         <v>29220</v>
       </c>
     </row>
     <row r="25" spans="1:14" ht="15" customHeight="1">
       <c r="A25" s="9">
         <v>2023</v>
       </c>
-      <c r="B25" s="36">
+      <c r="B25" s="34">
         <v>18424.099999999999</v>
       </c>
-      <c r="C25" s="36">
+      <c r="C25" s="34">
         <v>19498.3</v>
       </c>
-      <c r="D25" s="36">
+      <c r="D25" s="34">
         <v>21200.2</v>
       </c>
-      <c r="E25" s="36">
+      <c r="E25" s="34">
         <v>22100.2</v>
       </c>
-      <c r="F25" s="36">
+      <c r="F25" s="34">
         <v>24407.7</v>
       </c>
-      <c r="G25" s="36">
+      <c r="G25" s="34">
         <v>24626.2</v>
       </c>
-      <c r="H25" s="38">
+      <c r="H25" s="35">
         <v>29348.3</v>
       </c>
-      <c r="I25" s="37">
+      <c r="I25" s="34">
         <v>29306.400000000001</v>
       </c>
-      <c r="J25" s="36">
+      <c r="J25" s="34">
         <v>27725.1</v>
       </c>
-      <c r="K25" s="36">
+      <c r="K25" s="34">
         <v>28034.6</v>
       </c>
-      <c r="L25" s="36">
+      <c r="L25" s="34">
         <v>28301</v>
       </c>
-      <c r="M25" s="36">
+      <c r="M25" s="34">
         <v>53249.7</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="15" customHeight="1">
-      <c r="A26" s="24">
+      <c r="A26" s="23">
         <v>2024</v>
       </c>
       <c r="B26" s="14">
         <v>29355.599999999999</v>
       </c>
       <c r="C26" s="14">
         <v>28417.1</v>
       </c>
       <c r="D26" s="14">
         <v>30518.2</v>
       </c>
       <c r="E26" s="14">
         <v>29186</v>
       </c>
       <c r="F26" s="14">
         <v>29756.9</v>
       </c>
       <c r="G26" s="14">
         <v>33376.699999999997</v>
       </c>
-      <c r="H26" s="23">
+      <c r="H26" s="22">
         <v>34122.5</v>
       </c>
-      <c r="I26" s="25">
+      <c r="I26" s="14">
         <v>36837.1</v>
       </c>
-      <c r="J26" s="25">
+      <c r="J26" s="14">
         <v>35495.800000000003</v>
       </c>
       <c r="K26" s="14">
         <v>36486.1</v>
       </c>
       <c r="L26" s="14">
         <v>35522.9</v>
       </c>
       <c r="M26" s="14">
         <v>44342.7</v>
       </c>
-      <c r="N26" s="26"/>
+      <c r="N26" s="24"/>
     </row>
     <row r="27" spans="1:14" ht="15" customHeight="1">
-      <c r="A27" s="29">
+      <c r="A27" s="27">
         <v>2025</v>
       </c>
       <c r="B27" s="14">
         <v>26362.6</v>
       </c>
       <c r="C27" s="14">
         <v>25596.7</v>
       </c>
       <c r="D27" s="14">
         <v>28327.599999999999</v>
       </c>
       <c r="E27" s="14">
         <v>32089.1</v>
       </c>
       <c r="F27" s="14">
         <v>33812.199999999997</v>
       </c>
       <c r="G27" s="14">
         <v>33905.199999999997</v>
       </c>
-      <c r="H27" s="23">
+      <c r="H27" s="22">
         <v>35014</v>
       </c>
-      <c r="I27" s="25">
+      <c r="I27" s="14">
         <v>37557.9</v>
       </c>
-      <c r="J27" s="25">
+      <c r="J27" s="14">
         <v>33843.800000000003</v>
       </c>
       <c r="K27" s="14">
         <v>41463.5</v>
       </c>
       <c r="L27" s="14">
         <v>38739.1</v>
       </c>
       <c r="M27" s="14">
         <v>42213.8</v>
       </c>
-      <c r="N27" s="26"/>
+      <c r="N27" s="24"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
-      <c r="A28" s="29">
+      <c r="A28" s="27">
         <v>2026</v>
       </c>
       <c r="B28" s="14">
         <v>29597</v>
       </c>
       <c r="C28" s="14">
         <v>30036.400000000001</v>
       </c>
       <c r="D28" s="14">
         <v>32692.799999999999</v>
       </c>
       <c r="E28" s="14">
         <v>33988.6</v>
       </c>
       <c r="F28" s="14">
         <v>33372.400000000001</v>
       </c>
       <c r="G28" s="14">
         <v>40038.6</v>
       </c>
-      <c r="H28" s="23">
+      <c r="H28" s="22">
         <v>40216.6</v>
       </c>
-      <c r="I28" s="25"/>
-      <c r="J28" s="25"/>
+      <c r="I28" s="14">
+        <v>37789.1</v>
+      </c>
+      <c r="J28" s="14"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
-      <c r="N28" s="26"/>
+      <c r="N28" s="24"/>
     </row>
     <row r="29" spans="1:14" ht="76.5">
-      <c r="A29" s="27" t="s">
+      <c r="A29" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="B29" s="28"/>
-[...10 lines deleted...]
-      <c r="M29" s="28"/>
+      <c r="B29" s="26"/>
+      <c r="C29" s="26"/>
+      <c r="D29" s="26"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="26"/>
+      <c r="G29" s="26"/>
+      <c r="H29" s="26"/>
+      <c r="I29" s="26"/>
+      <c r="J29" s="26"/>
+      <c r="K29" s="26"/>
+      <c r="L29" s="26"/>
+      <c r="M29" s="26"/>
       <c r="N29" s="13"/>
     </row>
     <row r="30" spans="1:14">
-      <c r="A30" s="29">
+      <c r="A30" s="27">
         <v>2016</v>
       </c>
-      <c r="B30" s="20">
+      <c r="B30" s="19">
         <v>30630.2</v>
       </c>
-      <c r="C30" s="20">
+      <c r="C30" s="19">
         <v>27992.5</v>
       </c>
-      <c r="D30" s="20">
+      <c r="D30" s="19">
         <v>37489.4</v>
       </c>
-      <c r="E30" s="20">
+      <c r="E30" s="19">
         <v>38245.800000000003</v>
       </c>
-      <c r="F30" s="20">
+      <c r="F30" s="19">
         <v>42900.3</v>
       </c>
-      <c r="G30" s="20">
+      <c r="G30" s="19">
         <v>50723.4</v>
       </c>
-      <c r="H30" s="20">
+      <c r="H30" s="19">
         <v>45798.9</v>
       </c>
-      <c r="I30" s="20">
+      <c r="I30" s="19">
         <v>51069</v>
       </c>
-      <c r="J30" s="20">
+      <c r="J30" s="19">
         <v>47061.5</v>
       </c>
-      <c r="K30" s="20">
+      <c r="K30" s="19">
         <v>46828.7</v>
       </c>
-      <c r="L30" s="20">
+      <c r="L30" s="19">
         <v>48655.9</v>
       </c>
       <c r="M30" s="11">
         <v>76978</v>
       </c>
     </row>
     <row r="31" spans="1:14">
-      <c r="A31" s="29">
+      <c r="A31" s="27">
         <v>2017</v>
       </c>
-      <c r="B31" s="20">
+      <c r="B31" s="19">
         <v>33309.4</v>
       </c>
-      <c r="C31" s="20">
+      <c r="C31" s="19">
         <v>32960</v>
       </c>
-      <c r="D31" s="20">
+      <c r="D31" s="19">
         <v>43519.7</v>
       </c>
-      <c r="E31" s="20">
+      <c r="E31" s="19">
         <v>49063.8</v>
       </c>
-      <c r="F31" s="20">
+      <c r="F31" s="19">
         <v>53923.1</v>
       </c>
-      <c r="G31" s="20">
+      <c r="G31" s="19">
         <v>49482.5</v>
       </c>
-      <c r="H31" s="20">
+      <c r="H31" s="19">
         <v>59853.8</v>
       </c>
-      <c r="I31" s="20">
+      <c r="I31" s="19">
         <v>64864</v>
       </c>
-      <c r="J31" s="20">
+      <c r="J31" s="19">
         <v>50289.1</v>
       </c>
-      <c r="K31" s="20">
+      <c r="K31" s="19">
         <v>41827.1</v>
       </c>
-      <c r="L31" s="20">
+      <c r="L31" s="19">
         <v>44686.8</v>
       </c>
-      <c r="M31" s="21">
+      <c r="M31" s="20">
         <v>92905.2</v>
       </c>
     </row>
     <row r="32" spans="1:14">
-      <c r="A32" s="29">
+      <c r="A32" s="27">
         <v>2018</v>
       </c>
-      <c r="B32" s="20">
+      <c r="B32" s="19">
         <v>39638.199999999997</v>
       </c>
-      <c r="C32" s="20">
+      <c r="C32" s="19">
         <v>36519.699999999997</v>
       </c>
-      <c r="D32" s="20">
+      <c r="D32" s="19">
         <v>52223.6</v>
       </c>
-      <c r="E32" s="20">
+      <c r="E32" s="19">
         <v>56914</v>
       </c>
-      <c r="F32" s="20">
+      <c r="F32" s="19">
         <v>63629.3</v>
       </c>
-      <c r="G32" s="20">
+      <c r="G32" s="19">
         <v>63629.3</v>
       </c>
-      <c r="H32" s="20">
+      <c r="H32" s="19">
         <v>52856.3</v>
       </c>
-      <c r="I32" s="20">
+      <c r="I32" s="19">
         <v>66598.8</v>
       </c>
-      <c r="J32" s="20">
+      <c r="J32" s="19">
         <v>78004.3</v>
       </c>
-      <c r="K32" s="20">
+      <c r="K32" s="19">
         <v>54204.5</v>
       </c>
-      <c r="L32" s="20">
+      <c r="L32" s="19">
         <v>49155.5</v>
       </c>
-      <c r="M32" s="21">
+      <c r="M32" s="20">
         <v>98384.9</v>
       </c>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" s="29">
+      <c r="A33" s="27">
         <v>2019</v>
       </c>
-      <c r="B33" s="22">
+      <c r="B33" s="21">
         <v>48166.6</v>
       </c>
-      <c r="C33" s="22">
+      <c r="C33" s="21">
         <v>44136.6</v>
       </c>
-      <c r="D33" s="22">
+      <c r="D33" s="21">
         <v>62232.6</v>
       </c>
-      <c r="E33" s="22">
+      <c r="E33" s="21">
         <v>62170.400000000001</v>
       </c>
-      <c r="F33" s="22">
+      <c r="F33" s="21">
         <v>66211.399999999994</v>
       </c>
-      <c r="G33" s="22">
+      <c r="G33" s="21">
         <v>68186.399999999994</v>
       </c>
-      <c r="H33" s="22">
+      <c r="H33" s="21">
         <v>58919.5</v>
       </c>
-      <c r="I33" s="20">
+      <c r="I33" s="19">
         <v>68072</v>
       </c>
-      <c r="J33" s="20">
+      <c r="J33" s="19">
         <v>68358</v>
       </c>
-      <c r="K33" s="20">
+      <c r="K33" s="19">
         <v>59491.5</v>
       </c>
-      <c r="L33" s="20">
+      <c r="L33" s="19">
         <v>53199.1</v>
       </c>
-      <c r="M33" s="21">
+      <c r="M33" s="20">
         <v>109916.3</v>
       </c>
     </row>
     <row r="34" spans="1:15">
-      <c r="A34" s="29">
+      <c r="A34" s="27">
         <v>2020</v>
       </c>
-      <c r="B34" s="22">
+      <c r="B34" s="21">
         <v>52055.07</v>
       </c>
-      <c r="C34" s="22">
+      <c r="C34" s="21">
         <v>47478.8</v>
       </c>
-      <c r="D34" s="22">
+      <c r="D34" s="21">
         <v>64060.9</v>
       </c>
-      <c r="E34" s="22">
+      <c r="E34" s="21">
         <v>40042.400000000001</v>
       </c>
-      <c r="F34" s="22">
+      <c r="F34" s="21">
         <v>50653.599999999999</v>
       </c>
-      <c r="G34" s="22">
+      <c r="G34" s="21">
         <v>74550.100000000006</v>
       </c>
-      <c r="H34" s="22">
+      <c r="H34" s="21">
         <v>62622.1</v>
       </c>
-      <c r="I34" s="20">
+      <c r="I34" s="19">
         <v>76935.8</v>
       </c>
-      <c r="J34" s="20">
+      <c r="J34" s="19">
         <v>77243.5</v>
       </c>
-      <c r="K34" s="20">
+      <c r="K34" s="19">
         <v>65270.8</v>
       </c>
-      <c r="L34" s="20">
+      <c r="L34" s="19">
         <v>65727.600000000006</v>
       </c>
-      <c r="M34" s="21">
+      <c r="M34" s="20">
         <v>130685.3</v>
       </c>
       <c r="N34" s="13"/>
       <c r="O34" s="13"/>
     </row>
     <row r="35" spans="1:15">
-      <c r="A35" s="29">
+      <c r="A35" s="27">
         <v>2021</v>
       </c>
       <c r="B35" s="14">
         <v>53239.4</v>
       </c>
       <c r="C35" s="14">
         <v>48657.8</v>
       </c>
       <c r="D35" s="14">
         <v>65253.9</v>
       </c>
       <c r="E35" s="14">
         <v>38287.9</v>
       </c>
       <c r="F35" s="14">
         <v>55517.4</v>
       </c>
       <c r="G35" s="14">
         <v>79170.3</v>
       </c>
-      <c r="H35" s="20">
+      <c r="H35" s="19">
         <v>65286.400000000001</v>
       </c>
-      <c r="I35" s="20">
+      <c r="I35" s="19">
         <v>79477</v>
       </c>
-      <c r="J35" s="20">
+      <c r="J35" s="19">
         <v>74963.3</v>
       </c>
-      <c r="K35" s="20">
+      <c r="K35" s="19">
         <v>67272.100000000006</v>
       </c>
-      <c r="L35" s="20">
+      <c r="L35" s="19">
         <v>61136.1</v>
       </c>
-      <c r="M35" s="21">
+      <c r="M35" s="20">
         <v>140990</v>
       </c>
       <c r="N35" s="13"/>
       <c r="O35" s="13"/>
     </row>
     <row r="36" spans="1:15">
-      <c r="A36" s="29">
+      <c r="A36" s="27">
         <v>2022</v>
       </c>
       <c r="B36" s="14">
         <v>54836.6</v>
       </c>
       <c r="C36" s="14">
         <v>50998</v>
       </c>
       <c r="D36" s="14">
         <v>70887.199999999997</v>
       </c>
       <c r="E36" s="14">
         <v>63798.5</v>
       </c>
       <c r="F36" s="14">
         <v>60117.5</v>
       </c>
       <c r="G36" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H36" s="23">
+      <c r="H36" s="22">
         <v>60463.7</v>
       </c>
       <c r="I36" s="14">
         <v>60463.7</v>
       </c>
       <c r="J36" s="14">
         <v>60463.7</v>
       </c>
-      <c r="K36" s="30">
+      <c r="K36" s="28">
         <v>55012.3</v>
       </c>
       <c r="L36" s="14">
         <v>51170.7</v>
       </c>
       <c r="M36" s="14">
         <v>132011.79999999999</v>
       </c>
       <c r="N36" s="13"/>
       <c r="O36" s="13"/>
     </row>
     <row r="37" spans="1:15">
-      <c r="A37" s="29">
+      <c r="A37" s="27">
         <v>2023</v>
       </c>
-      <c r="B37" s="36">
+      <c r="B37" s="34">
         <v>47656.3</v>
       </c>
-      <c r="C37" s="36">
+      <c r="C37" s="34">
         <v>50277.4</v>
       </c>
-      <c r="D37" s="36">
+      <c r="D37" s="34">
         <v>65260</v>
       </c>
-      <c r="E37" s="36">
+      <c r="E37" s="34">
         <v>58934</v>
       </c>
-      <c r="F37" s="36">
+      <c r="F37" s="34">
         <v>58816.2</v>
       </c>
-      <c r="G37" s="36">
+      <c r="G37" s="34">
         <v>79448.399999999994</v>
       </c>
-      <c r="H37" s="39">
+      <c r="H37" s="36">
         <v>76486.3</v>
       </c>
-      <c r="I37" s="25">
+      <c r="I37" s="14">
         <v>72551.600000000006</v>
       </c>
-      <c r="J37" s="39">
+      <c r="J37" s="36">
         <v>70261.5</v>
       </c>
-      <c r="K37" s="39">
+      <c r="K37" s="36">
         <v>64143.1</v>
       </c>
-      <c r="L37" s="39">
+      <c r="L37" s="36">
         <v>69843.100000000006</v>
       </c>
-      <c r="M37" s="39">
+      <c r="M37" s="36">
         <v>139971.1</v>
       </c>
       <c r="N37" s="13"/>
       <c r="O37" s="13"/>
     </row>
     <row r="38" spans="1:15">
-      <c r="A38" s="29">
+      <c r="A38" s="27">
         <v>2024</v>
       </c>
       <c r="B38" s="14">
         <v>42572.3</v>
       </c>
       <c r="C38" s="14">
         <v>45714.5</v>
       </c>
-      <c r="D38" s="39">
+      <c r="D38" s="36">
         <v>65019.199999999997</v>
       </c>
-      <c r="E38" s="39">
+      <c r="E38" s="36">
         <v>56345.7</v>
       </c>
-      <c r="F38" s="39">
+      <c r="F38" s="36">
         <v>60814.2</v>
       </c>
-      <c r="G38" s="39">
+      <c r="G38" s="36">
         <v>77647.100000000006</v>
       </c>
-      <c r="H38" s="39">
+      <c r="H38" s="36">
         <v>78682.399999999994</v>
       </c>
-      <c r="I38" s="39">
+      <c r="I38" s="36">
         <v>76841.2</v>
       </c>
-      <c r="J38" s="25">
+      <c r="J38" s="14">
         <v>70754.8</v>
       </c>
-      <c r="K38" s="39">
+      <c r="K38" s="36">
         <v>63153</v>
       </c>
-      <c r="L38" s="39">
+      <c r="L38" s="36">
         <v>68258.3</v>
       </c>
-      <c r="M38" s="39">
+      <c r="M38" s="36">
         <v>168000.1</v>
       </c>
     </row>
     <row r="39" spans="1:15">
-      <c r="A39" s="29">
+      <c r="A39" s="27">
         <v>2025</v>
       </c>
       <c r="B39" s="14">
         <v>51950.2</v>
       </c>
       <c r="C39" s="14">
         <v>53793.599999999999</v>
       </c>
-      <c r="D39" s="39">
+      <c r="D39" s="36">
         <v>75399.8</v>
       </c>
       <c r="E39" s="14">
         <v>60261</v>
       </c>
-      <c r="F39" s="39">
+      <c r="F39" s="36">
         <v>65061</v>
       </c>
-      <c r="G39" s="39">
+      <c r="G39" s="36">
         <v>87921.2</v>
       </c>
-      <c r="H39" s="39">
+      <c r="H39" s="36">
         <v>87921</v>
       </c>
-      <c r="I39" s="39">
+      <c r="I39" s="36">
         <v>87921.9</v>
       </c>
-      <c r="J39" s="25">
+      <c r="J39" s="14">
         <v>82328.399999999994</v>
       </c>
-      <c r="K39" s="39">
+      <c r="K39" s="36">
         <v>70328.399999999994</v>
       </c>
-      <c r="L39" s="39">
+      <c r="L39" s="36">
         <v>75328.399999999994</v>
       </c>
       <c r="M39" s="14">
         <v>195321.7</v>
       </c>
     </row>
     <row r="40" spans="1:15">
-      <c r="A40" s="29">
+      <c r="A40" s="27">
         <v>2026</v>
       </c>
       <c r="B40" s="14">
         <v>57716.7</v>
       </c>
       <c r="C40" s="14">
         <v>59074.400000000001</v>
       </c>
-      <c r="D40" s="39">
+      <c r="D40" s="36">
         <v>83264.399999999994</v>
       </c>
       <c r="E40" s="14">
         <v>70143.5</v>
       </c>
-      <c r="F40" s="39">
+      <c r="F40" s="36">
         <v>77143.5</v>
       </c>
-      <c r="G40" s="39">
+      <c r="G40" s="36">
         <v>98212.6</v>
       </c>
-      <c r="H40" s="39">
+      <c r="H40" s="36">
         <v>98813.6</v>
       </c>
-      <c r="I40" s="39"/>
-[...2 lines deleted...]
-      <c r="L40" s="39"/>
+      <c r="I40" s="36">
+        <v>98813.6</v>
+      </c>
+      <c r="J40" s="14"/>
+      <c r="K40" s="36"/>
+      <c r="L40" s="36"/>
       <c r="M40" s="14"/>
     </row>
     <row r="41" spans="1:15">
-      <c r="A41" s="31" t="s">
+      <c r="A41" s="29" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:15">
-      <c r="A42" s="32"/>
-[...11 lines deleted...]
-      <c r="M42" s="34"/>
+      <c r="A42" s="30"/>
+      <c r="B42" s="31"/>
+      <c r="C42" s="31"/>
+      <c r="D42" s="31"/>
+      <c r="E42" s="31"/>
+      <c r="F42" s="32"/>
+      <c r="G42" s="32"/>
+      <c r="H42" s="33"/>
+      <c r="I42" s="32"/>
+      <c r="J42" s="32"/>
+      <c r="K42" s="32"/>
+      <c r="L42" s="32"/>
+      <c r="M42" s="32"/>
       <c r="N42" s="13"/>
       <c r="O42" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="13" max="22" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>бөлшек сауда</vt:lpstr>
       <vt:lpstr>'бөлшек сауда'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>