--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -1,54 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{79EB7631-AA5D-4315-8A4B-1F57FA539F36}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Көрсеткіш!$A$1:$Y$43</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="424" uniqueCount="175">
   <si>
     <t>қаңтар 2017г.</t>
   </si>
   <si>
     <t>қаңтар-ақпан 2017 г.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2017г.</t>
   </si>
   <si>
@@ -549,51 +548,51 @@
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>2017 жылдан бастап</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -893,184 +892,182 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
-    <cellStyle name="Обычный 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1207,61 +1204,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/303817/file/kk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="52.5703125" customWidth="1"/>
-    <col min="2" max="2" width="72.7109375" customWidth="1"/>
+    <col min="1" max="1" width="52.5546875" customWidth="1"/>
+    <col min="2" max="2" width="72.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="32" t="s">
         <v>135</v>
       </c>
       <c r="B2" s="33">
         <v>172401</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="32" t="s">
         <v>136</v>
       </c>
       <c r="B3" s="34" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="32" t="s">
         <v>137</v>
       </c>
       <c r="B4" s="35" t="s">
         <v>166</v>
       </c>
@@ -1282,246 +1279,246 @@
         <v>174</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="36" t="s">
         <v>140</v>
       </c>
       <c r="B7" s="34" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="32" t="s">
         <v>141</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="32" t="s">
         <v>143</v>
       </c>
       <c r="B9" s="37"/>
     </row>
-    <row r="10" spans="1:2" ht="25.5">
+    <row r="10" spans="1:2" ht="26.4">
       <c r="A10" s="32" t="s">
         <v>144</v>
       </c>
       <c r="B10" s="38" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="32" t="s">
         <v>146</v>
       </c>
       <c r="B11" s="37"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="32" t="s">
         <v>147</v>
       </c>
       <c r="B12" s="39" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="24.75">
+    <row r="13" spans="1:2" ht="24">
       <c r="A13" s="40" t="s">
         <v>149</v>
       </c>
       <c r="B13" s="41" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="40" t="s">
         <v>151</v>
       </c>
       <c r="B14" s="42" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="40" t="s">
         <v>153</v>
       </c>
       <c r="B15" s="42" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="32" t="s">
         <v>155</v>
       </c>
       <c r="B16" s="43">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="32" t="s">
         <v>156</v>
       </c>
       <c r="B17" s="43">
-        <v>46307</v>
+        <v>46338</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="32" t="s">
         <v>157</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="32" t="s">
         <v>159</v>
       </c>
       <c r="B19" s="44" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="32" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="45" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="32" t="s">
         <v>163</v>
       </c>
       <c r="B21" s="46" t="s">
         <v>164</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...3 lines deleted...]
-    <hyperlink ref="B13" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" customWidth="1"/>
-    <col min="2" max="2" width="74.28515625" customWidth="1"/>
+    <col min="1" max="1" width="5.6640625" customWidth="1"/>
+    <col min="2" max="2" width="74.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="21" spans="2:2">
       <c r="B21" s="47" t="s">
         <v>173</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z55"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+    <sheetView topLeftCell="C43" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="R59" sqref="R59"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="20.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
-    <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8.109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="11.88671875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8.33203125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="12.109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.109375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="12.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.5546875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="8.33203125" style="1" customWidth="1"/>
+    <col min="14" max="14" width="13.44140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
-    <col min="16" max="16" width="12.7109375" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="16" max="16" width="12.6640625" style="1" customWidth="1"/>
+    <col min="17" max="17" width="7.88671875" style="1" customWidth="1"/>
+    <col min="18" max="18" width="13.44140625" style="1" customWidth="1"/>
+    <col min="19" max="19" width="7.5546875" style="1" customWidth="1"/>
+    <col min="20" max="20" width="13.5546875" style="1" customWidth="1"/>
+    <col min="21" max="21" width="8.33203125" style="1" customWidth="1"/>
+    <col min="22" max="22" width="11.6640625" style="1" customWidth="1"/>
+    <col min="23" max="23" width="8.6640625" style="1" customWidth="1"/>
+    <col min="24" max="24" width="12.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.6640625" style="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="26.25" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
       <c r="J1" s="51"/>
       <c r="K1" s="51"/>
       <c r="L1" s="51"/>
       <c r="M1" s="51"/>
       <c r="N1" s="51"/>
       <c r="O1" s="51"/>
       <c r="P1" s="51"/>
       <c r="Q1" s="51"/>
       <c r="R1" s="51"/>
       <c r="S1" s="51"/>
       <c r="T1" s="51"/>
@@ -1565,51 +1562,51 @@
       <c r="N5" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O5" s="48"/>
       <c r="P5" s="48" t="s">
         <v>7</v>
       </c>
       <c r="Q5" s="48"/>
       <c r="R5" s="48" t="s">
         <v>8</v>
       </c>
       <c r="S5" s="48"/>
       <c r="T5" s="48" t="s">
         <v>9</v>
       </c>
       <c r="U5" s="48"/>
       <c r="V5" s="48" t="s">
         <v>10</v>
       </c>
       <c r="W5" s="48"/>
       <c r="X5" s="48" t="s">
         <v>11</v>
       </c>
       <c r="Y5" s="48"/>
     </row>
-    <row r="6" spans="1:26" s="3" customFormat="1" ht="51">
+    <row r="6" spans="1:26" s="3" customFormat="1" ht="52.8">
       <c r="A6" s="54"/>
       <c r="B6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>14</v>
       </c>
@@ -1641,51 +1638,51 @@
         <v>13</v>
       </c>
       <c r="S6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="T6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="U6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="V6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="W6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="X6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="Y6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="Z6" s="5"/>
     </row>
-    <row r="7" spans="1:26" s="3" customFormat="1" ht="12.75">
+    <row r="7" spans="1:26" s="3" customFormat="1" ht="13.2">
       <c r="A7" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="6">
         <v>75655.600000000006</v>
       </c>
       <c r="C7" s="6">
         <v>96.2</v>
       </c>
       <c r="D7" s="6">
         <v>157181.20000000001</v>
       </c>
       <c r="E7" s="6">
         <v>96.7</v>
       </c>
       <c r="F7" s="6">
         <v>258623.1</v>
       </c>
       <c r="G7" s="6">
         <v>99.9</v>
       </c>
       <c r="H7" s="6">
         <v>371915.3</v>
       </c>
       <c r="I7" s="6">
@@ -1718,51 +1715,51 @@
       <c r="R7" s="6">
         <v>1018037.7</v>
       </c>
       <c r="S7" s="6">
         <v>104.5</v>
       </c>
       <c r="T7" s="6">
         <v>1142746.2</v>
       </c>
       <c r="U7" s="6">
         <v>103.9</v>
       </c>
       <c r="V7" s="7">
         <v>1260662</v>
       </c>
       <c r="W7" s="6">
         <v>103</v>
       </c>
       <c r="X7" s="7">
         <v>1432776.2</v>
       </c>
       <c r="Y7" s="6">
         <v>103.5</v>
       </c>
     </row>
-    <row r="8" spans="1:26" s="10" customFormat="1" ht="12.75">
+    <row r="8" spans="1:26" s="10" customFormat="1" ht="13.2">
       <c r="A8" s="8"/>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
       <c r="L8" s="9"/>
       <c r="M8" s="9"/>
       <c r="N8" s="9"/>
       <c r="O8" s="9"/>
       <c r="P8" s="9"/>
       <c r="Q8" s="9"/>
       <c r="R8" s="9"/>
       <c r="S8" s="9"/>
       <c r="T8" s="9"/>
       <c r="U8" s="9"/>
       <c r="V8" s="9"/>
       <c r="W8" s="9"/>
       <c r="X8" s="9"/>
       <c r="Y8" s="9"/>
@@ -1900,51 +1897,51 @@
       <c r="R11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="S11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="T11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="U11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="V11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="W11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="X11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="Y11" s="4" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="12" spans="1:26" s="3" customFormat="1" ht="12.75">
+    <row r="12" spans="1:26" s="3" customFormat="1" ht="13.2">
       <c r="A12" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="7">
         <v>84572.2</v>
       </c>
       <c r="C12" s="14">
         <v>104.9</v>
       </c>
       <c r="D12" s="6">
         <v>192030.1</v>
       </c>
       <c r="E12" s="14">
         <v>117</v>
       </c>
       <c r="F12" s="6">
         <v>325390.7</v>
       </c>
       <c r="G12" s="14">
         <v>121.3</v>
       </c>
       <c r="H12" s="6">
         <v>455516.68689999997</v>
       </c>
       <c r="I12" s="14">
@@ -1977,51 +1974,51 @@
       <c r="R12" s="6">
         <v>1179415.2</v>
       </c>
       <c r="S12" s="6">
         <v>109.5</v>
       </c>
       <c r="T12" s="6">
         <v>1349632.9</v>
       </c>
       <c r="U12" s="6">
         <v>112</v>
       </c>
       <c r="V12" s="6">
         <v>1492630.9</v>
       </c>
       <c r="W12" s="6">
         <v>112.6</v>
       </c>
       <c r="X12" s="6">
         <v>1693483.5</v>
       </c>
       <c r="Y12" s="6">
         <v>112.7</v>
       </c>
     </row>
-    <row r="13" spans="1:26" s="19" customFormat="1" ht="12.75">
+    <row r="13" spans="1:26" s="19" customFormat="1" ht="13.2">
       <c r="A13" s="15"/>
       <c r="B13" s="16"/>
       <c r="C13" s="17"/>
       <c r="D13" s="16"/>
       <c r="E13" s="17"/>
       <c r="F13" s="16"/>
       <c r="G13" s="17"/>
       <c r="H13" s="18"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="16"/>
       <c r="O13" s="16"/>
       <c r="P13" s="16"/>
       <c r="Q13" s="16"/>
       <c r="R13" s="20"/>
       <c r="S13" s="20"/>
       <c r="T13" s="20"/>
       <c r="U13" s="20"/>
       <c r="V13" s="20"/>
       <c r="W13" s="20"/>
       <c r="X13" s="20"/>
       <c r="Y13" s="20"/>
     </row>
@@ -2082,51 +2079,51 @@
       <c r="N15" s="48" t="s">
         <v>34</v>
       </c>
       <c r="O15" s="48"/>
       <c r="P15" s="48" t="s">
         <v>35</v>
       </c>
       <c r="Q15" s="48"/>
       <c r="R15" s="48" t="s">
         <v>36</v>
       </c>
       <c r="S15" s="48"/>
       <c r="T15" s="48" t="s">
         <v>37</v>
       </c>
       <c r="U15" s="48"/>
       <c r="V15" s="48" t="s">
         <v>38</v>
       </c>
       <c r="W15" s="48"/>
       <c r="X15" s="48" t="s">
         <v>39</v>
       </c>
       <c r="Y15" s="48"/>
     </row>
-    <row r="16" spans="1:26" s="19" customFormat="1" ht="51">
+    <row r="16" spans="1:26" s="19" customFormat="1" ht="52.8">
       <c r="A16" s="50"/>
       <c r="B16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>14</v>
       </c>
@@ -2157,51 +2154,51 @@
       <c r="R16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="S16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="T16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="U16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="V16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="W16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="X16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="Y16" s="4" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="17" spans="1:25" s="3" customFormat="1" ht="12.75">
+    <row r="17" spans="1:25" s="3" customFormat="1" ht="13.2">
       <c r="A17" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="6">
         <v>91704.1</v>
       </c>
       <c r="C17" s="6">
         <v>101.8</v>
       </c>
       <c r="D17" s="6">
         <v>183890.2</v>
       </c>
       <c r="E17" s="14">
         <v>94.7</v>
       </c>
       <c r="F17" s="6">
         <v>324124.7</v>
       </c>
       <c r="G17" s="14">
         <v>93.3</v>
       </c>
       <c r="H17" s="6">
         <v>477081.3</v>
       </c>
       <c r="I17" s="14">
@@ -2234,51 +2231,51 @@
       <c r="R17" s="6">
         <v>1287575.8</v>
       </c>
       <c r="S17" s="22">
         <v>101.8</v>
       </c>
       <c r="T17" s="6">
         <v>1470853.4</v>
       </c>
       <c r="U17" s="6">
         <v>101.6</v>
       </c>
       <c r="V17" s="6">
         <v>1644414.9</v>
       </c>
       <c r="W17" s="6">
         <v>102.7</v>
       </c>
       <c r="X17" s="6">
         <v>1854487</v>
       </c>
       <c r="Y17" s="6">
         <v>102.2</v>
       </c>
     </row>
-    <row r="18" spans="1:25" s="3" customFormat="1" ht="12.75"/>
+    <row r="18" spans="1:25" s="3" customFormat="1" ht="13.2"/>
     <row r="19" spans="1:25" s="3" customFormat="1" ht="18">
       <c r="L19" s="2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:25" s="19" customFormat="1" ht="27" customHeight="1">
       <c r="A20" s="50"/>
       <c r="B20" s="48" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="48"/>
       <c r="D20" s="48" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="48"/>
       <c r="F20" s="48" t="s">
         <v>51</v>
       </c>
       <c r="G20" s="48"/>
       <c r="H20" s="48" t="s">
         <v>52</v>
       </c>
       <c r="I20" s="48"/>
       <c r="J20" s="48" t="s">
         <v>53</v>
@@ -2291,51 +2288,51 @@
       <c r="N20" s="48" t="s">
         <v>55</v>
       </c>
       <c r="O20" s="48"/>
       <c r="P20" s="48" t="s">
         <v>56</v>
       </c>
       <c r="Q20" s="48"/>
       <c r="R20" s="48" t="s">
         <v>57</v>
       </c>
       <c r="S20" s="48"/>
       <c r="T20" s="48" t="s">
         <v>58</v>
       </c>
       <c r="U20" s="48"/>
       <c r="V20" s="48" t="s">
         <v>59</v>
       </c>
       <c r="W20" s="48"/>
       <c r="X20" s="48" t="s">
         <v>60</v>
       </c>
       <c r="Y20" s="48"/>
     </row>
-    <row r="21" spans="1:25" s="19" customFormat="1" ht="51">
+    <row r="21" spans="1:25" s="19" customFormat="1" ht="52.8">
       <c r="A21" s="50"/>
       <c r="B21" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I21" s="4" t="s">
         <v>14</v>
       </c>
@@ -2366,51 +2363,51 @@
       <c r="R21" s="4" t="s">
         <v>13</v>
       </c>
       <c r="S21" s="4" t="s">
         <v>14</v>
       </c>
       <c r="T21" s="4" t="s">
         <v>13</v>
       </c>
       <c r="U21" s="4" t="s">
         <v>14</v>
       </c>
       <c r="V21" s="4" t="s">
         <v>13</v>
       </c>
       <c r="W21" s="4" t="s">
         <v>14</v>
       </c>
       <c r="X21" s="4" t="s">
         <v>13</v>
       </c>
       <c r="Y21" s="4" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="22" spans="1:25" s="3" customFormat="1" ht="12.75">
+    <row r="22" spans="1:25" s="3" customFormat="1" ht="13.2">
       <c r="A22" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="23">
         <v>104008.3</v>
       </c>
       <c r="C22" s="6">
         <v>107.2</v>
       </c>
       <c r="D22" s="6">
         <v>204557.8</v>
       </c>
       <c r="E22" s="14">
         <v>105.1</v>
       </c>
       <c r="F22" s="6">
         <v>353483.3</v>
       </c>
       <c r="G22" s="14">
         <v>103.1</v>
       </c>
       <c r="H22" s="6">
         <v>463449.8</v>
       </c>
       <c r="I22" s="14">
@@ -2443,51 +2440,51 @@
       <c r="R22" s="6">
         <v>1308101.8</v>
       </c>
       <c r="S22" s="22">
         <v>95.8</v>
       </c>
       <c r="T22" s="6">
         <v>1478105.3</v>
       </c>
       <c r="U22" s="6">
         <v>94.7</v>
       </c>
       <c r="V22" s="6">
         <v>1643967</v>
       </c>
       <c r="W22" s="6">
         <v>94.3</v>
       </c>
       <c r="X22" s="6">
         <v>1909558.4</v>
       </c>
       <c r="Y22" s="6">
         <v>97</v>
       </c>
     </row>
-    <row r="23" spans="1:25" s="3" customFormat="1" ht="12.75"/>
+    <row r="23" spans="1:25" s="3" customFormat="1" ht="13.2"/>
     <row r="24" spans="1:25" s="3" customFormat="1" ht="18">
       <c r="L24" s="2" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:25" s="3" customFormat="1" ht="24.75" customHeight="1">
       <c r="A25" s="50"/>
       <c r="B25" s="48" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="48"/>
       <c r="D25" s="48" t="s">
         <v>62</v>
       </c>
       <c r="E25" s="48"/>
       <c r="F25" s="48" t="s">
         <v>63</v>
       </c>
       <c r="G25" s="48"/>
       <c r="H25" s="48" t="s">
         <v>64</v>
       </c>
       <c r="I25" s="48"/>
       <c r="J25" s="48" t="s">
         <v>65</v>
@@ -2500,51 +2497,51 @@
       <c r="N25" s="48" t="s">
         <v>67</v>
       </c>
       <c r="O25" s="48"/>
       <c r="P25" s="48" t="s">
         <v>68</v>
       </c>
       <c r="Q25" s="48"/>
       <c r="R25" s="48" t="s">
         <v>69</v>
       </c>
       <c r="S25" s="48"/>
       <c r="T25" s="48" t="s">
         <v>70</v>
       </c>
       <c r="U25" s="48"/>
       <c r="V25" s="48" t="s">
         <v>71</v>
       </c>
       <c r="W25" s="48"/>
       <c r="X25" s="48" t="s">
         <v>72</v>
       </c>
       <c r="Y25" s="48"/>
     </row>
-    <row r="26" spans="1:25" s="3" customFormat="1" ht="51">
+    <row r="26" spans="1:25" s="3" customFormat="1" ht="52.8">
       <c r="A26" s="50"/>
       <c r="B26" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F26" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I26" s="4" t="s">
         <v>14</v>
       </c>
@@ -2575,51 +2572,51 @@
       <c r="R26" s="4" t="s">
         <v>13</v>
       </c>
       <c r="S26" s="4" t="s">
         <v>14</v>
       </c>
       <c r="T26" s="4" t="s">
         <v>13</v>
       </c>
       <c r="U26" s="4" t="s">
         <v>14</v>
       </c>
       <c r="V26" s="4" t="s">
         <v>13</v>
       </c>
       <c r="W26" s="4" t="s">
         <v>14</v>
       </c>
       <c r="X26" s="4" t="s">
         <v>13</v>
       </c>
       <c r="Y26" s="4" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="27" spans="1:25" s="3" customFormat="1" ht="12.75">
+    <row r="27" spans="1:25" s="3" customFormat="1" ht="13.2">
       <c r="A27" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="23">
         <v>109178.2</v>
       </c>
       <c r="C27" s="6">
         <v>98.2</v>
       </c>
       <c r="D27" s="6">
         <v>216768.3</v>
       </c>
       <c r="E27" s="14">
         <v>99.1</v>
       </c>
       <c r="F27" s="6">
         <v>378109.5</v>
       </c>
       <c r="G27" s="14">
         <v>100.3</v>
       </c>
       <c r="H27" s="6">
         <v>514085.2</v>
       </c>
       <c r="I27" s="14">
@@ -2652,51 +2649,51 @@
       <c r="R27" s="6">
         <v>1494900.2</v>
       </c>
       <c r="S27" s="22">
         <v>106.9</v>
       </c>
       <c r="T27" s="6">
         <v>1693998.3</v>
       </c>
       <c r="U27" s="6">
         <v>107</v>
       </c>
       <c r="V27" s="6">
         <v>1896428.3</v>
       </c>
       <c r="W27" s="6">
         <v>107.5</v>
       </c>
       <c r="X27" s="6">
         <v>2203753.5</v>
       </c>
       <c r="Y27" s="6">
         <v>107.3</v>
       </c>
     </row>
-    <row r="28" spans="1:25" s="3" customFormat="1" ht="12.75"/>
+    <row r="28" spans="1:25" s="3" customFormat="1" ht="13.2"/>
     <row r="29" spans="1:25" s="3" customFormat="1" ht="18">
       <c r="L29" s="2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="30" spans="1:25" s="3" customFormat="1" ht="24.75" customHeight="1">
       <c r="A30" s="50"/>
       <c r="B30" s="48" t="s">
         <v>73</v>
       </c>
       <c r="C30" s="48"/>
       <c r="D30" s="48" t="s">
         <v>74</v>
       </c>
       <c r="E30" s="48"/>
       <c r="F30" s="48" t="s">
         <v>75</v>
       </c>
       <c r="G30" s="48"/>
       <c r="H30" s="48" t="s">
         <v>76</v>
       </c>
       <c r="I30" s="48"/>
       <c r="J30" s="48" t="s">
         <v>77</v>
@@ -2709,51 +2706,51 @@
       <c r="N30" s="48" t="s">
         <v>79</v>
       </c>
       <c r="O30" s="48"/>
       <c r="P30" s="48" t="s">
         <v>80</v>
       </c>
       <c r="Q30" s="48"/>
       <c r="R30" s="48" t="s">
         <v>81</v>
       </c>
       <c r="S30" s="48"/>
       <c r="T30" s="48" t="s">
         <v>82</v>
       </c>
       <c r="U30" s="49"/>
       <c r="V30" s="48" t="s">
         <v>83</v>
       </c>
       <c r="W30" s="48"/>
       <c r="X30" s="48" t="s">
         <v>84</v>
       </c>
       <c r="Y30" s="48"/>
     </row>
-    <row r="31" spans="1:25" s="3" customFormat="1" ht="51">
+    <row r="31" spans="1:25" s="3" customFormat="1" ht="52.8">
       <c r="A31" s="50"/>
       <c r="B31" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I31" s="4" t="s">
         <v>14</v>
       </c>
@@ -2784,51 +2781,51 @@
       <c r="R31" s="4" t="s">
         <v>13</v>
       </c>
       <c r="S31" s="4" t="s">
         <v>14</v>
       </c>
       <c r="T31" s="4" t="s">
         <v>13</v>
       </c>
       <c r="U31" s="24" t="s">
         <v>14</v>
       </c>
       <c r="V31" s="4" t="s">
         <v>13</v>
       </c>
       <c r="W31" s="4" t="s">
         <v>14</v>
       </c>
       <c r="X31" s="4" t="s">
         <v>13</v>
       </c>
       <c r="Y31" s="4" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="32" spans="1:25" s="3" customFormat="1" ht="12.75">
+    <row r="32" spans="1:25" s="3" customFormat="1" ht="13.2">
       <c r="A32" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="23">
         <v>123640.1</v>
       </c>
       <c r="C32" s="6">
         <v>103.1</v>
       </c>
       <c r="D32" s="6">
         <v>253712.4</v>
       </c>
       <c r="E32" s="14">
         <v>106.7</v>
       </c>
       <c r="F32" s="6">
         <v>437701.2</v>
       </c>
       <c r="G32" s="14">
         <v>104.3</v>
       </c>
       <c r="H32" s="23">
         <v>623764.5</v>
       </c>
       <c r="I32" s="23">
@@ -2861,51 +2858,51 @@
       <c r="R32" s="23">
         <v>1221881.6000000001</v>
       </c>
       <c r="S32" s="22">
         <v>109.9</v>
       </c>
       <c r="T32" s="23">
         <v>1373281.3</v>
       </c>
       <c r="U32" s="6">
         <v>109.6</v>
       </c>
       <c r="V32" s="23">
         <v>1533212.5</v>
       </c>
       <c r="W32" s="6">
         <v>109.9</v>
       </c>
       <c r="X32" s="23">
         <v>1787499.2</v>
       </c>
       <c r="Y32" s="6">
         <v>110.4</v>
       </c>
     </row>
-    <row r="33" spans="1:25" s="3" customFormat="1" ht="12.75"/>
+    <row r="33" spans="1:25" s="3" customFormat="1" ht="13.2"/>
     <row r="34" spans="1:25" s="3" customFormat="1" ht="18">
       <c r="B34" s="25"/>
       <c r="C34" s="25"/>
       <c r="D34" s="25"/>
       <c r="E34" s="25"/>
       <c r="F34" s="25"/>
       <c r="G34" s="25"/>
       <c r="H34" s="25"/>
       <c r="I34" s="25"/>
       <c r="J34" s="25"/>
       <c r="K34" s="25"/>
       <c r="L34" s="2" t="s">
         <v>47</v>
       </c>
       <c r="M34" s="25"/>
       <c r="N34" s="25"/>
       <c r="O34" s="25"/>
       <c r="P34" s="25"/>
       <c r="Q34" s="25"/>
       <c r="R34" s="25"/>
       <c r="S34" s="25"/>
       <c r="T34" s="25"/>
       <c r="U34" s="25"/>
       <c r="V34" s="25"/>
       <c r="W34" s="25"/>
@@ -2941,51 +2938,51 @@
       <c r="N35" s="48" t="s">
         <v>91</v>
       </c>
       <c r="O35" s="48"/>
       <c r="P35" s="48" t="s">
         <v>92</v>
       </c>
       <c r="Q35" s="48"/>
       <c r="R35" s="48" t="s">
         <v>93</v>
       </c>
       <c r="S35" s="48"/>
       <c r="T35" s="48" t="s">
         <v>94</v>
       </c>
       <c r="U35" s="49"/>
       <c r="V35" s="48" t="s">
         <v>95</v>
       </c>
       <c r="W35" s="48"/>
       <c r="X35" s="48" t="s">
         <v>96</v>
       </c>
       <c r="Y35" s="48"/>
     </row>
-    <row r="36" spans="1:25" s="3" customFormat="1" ht="51">
+    <row r="36" spans="1:25" s="3" customFormat="1" ht="52.8">
       <c r="A36" s="50"/>
       <c r="B36" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H36" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I36" s="4" t="s">
         <v>14</v>
       </c>
@@ -3016,51 +3013,51 @@
       <c r="R36" s="4" t="s">
         <v>13</v>
       </c>
       <c r="S36" s="4" t="s">
         <v>14</v>
       </c>
       <c r="T36" s="4" t="s">
         <v>13</v>
       </c>
       <c r="U36" s="24" t="s">
         <v>14</v>
       </c>
       <c r="V36" s="4" t="s">
         <v>13</v>
       </c>
       <c r="W36" s="4" t="s">
         <v>14</v>
       </c>
       <c r="X36" s="4" t="s">
         <v>13</v>
       </c>
       <c r="Y36" s="4" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="37" spans="1:25" s="3" customFormat="1" ht="12.75">
+    <row r="37" spans="1:25" s="3" customFormat="1" ht="13.2">
       <c r="A37" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="23">
         <v>108330.4</v>
       </c>
       <c r="C37" s="6">
         <v>106.8</v>
       </c>
       <c r="D37" s="23">
         <v>222374.39999999999</v>
       </c>
       <c r="E37" s="14">
         <v>106.8</v>
       </c>
       <c r="F37" s="23">
         <v>385979.7</v>
       </c>
       <c r="G37" s="14">
         <v>106.1</v>
       </c>
       <c r="H37" s="23">
         <v>581598.4</v>
       </c>
       <c r="I37" s="23">
@@ -3093,51 +3090,51 @@
       <c r="R37" s="23">
         <v>1421614.5</v>
       </c>
       <c r="S37" s="22">
         <v>102.5</v>
       </c>
       <c r="T37" s="23">
         <v>1565629.1</v>
       </c>
       <c r="U37" s="6">
         <v>101</v>
       </c>
       <c r="V37" s="23">
         <v>1719388.3</v>
       </c>
       <c r="W37" s="23">
         <v>100.1</v>
       </c>
       <c r="X37" s="23">
         <v>1992389</v>
       </c>
       <c r="Y37" s="23">
         <v>100.1</v>
       </c>
     </row>
-    <row r="38" spans="1:25" s="3" customFormat="1" ht="12.75"/>
+    <row r="38" spans="1:25" s="3" customFormat="1" ht="13.2"/>
     <row r="39" spans="1:25" s="3" customFormat="1" ht="18">
       <c r="B39" s="25"/>
       <c r="C39" s="25"/>
       <c r="D39" s="25"/>
       <c r="E39" s="25"/>
       <c r="F39" s="25"/>
       <c r="G39" s="25"/>
       <c r="H39" s="25"/>
       <c r="I39" s="25"/>
       <c r="J39" s="25"/>
       <c r="K39" s="25"/>
       <c r="L39" s="2" t="s">
         <v>48</v>
       </c>
       <c r="M39" s="25"/>
       <c r="N39" s="25"/>
       <c r="O39" s="25"/>
       <c r="P39" s="25"/>
       <c r="Q39" s="25"/>
       <c r="R39" s="25"/>
       <c r="S39" s="25"/>
       <c r="T39" s="25"/>
       <c r="U39" s="25"/>
       <c r="V39" s="25"/>
       <c r="W39" s="25"/>
@@ -3173,51 +3170,51 @@
       <c r="N40" s="48" t="s">
         <v>103</v>
       </c>
       <c r="O40" s="48"/>
       <c r="P40" s="48" t="s">
         <v>104</v>
       </c>
       <c r="Q40" s="48"/>
       <c r="R40" s="48" t="s">
         <v>105</v>
       </c>
       <c r="S40" s="48"/>
       <c r="T40" s="48" t="s">
         <v>106</v>
       </c>
       <c r="U40" s="49"/>
       <c r="V40" s="48" t="s">
         <v>107</v>
       </c>
       <c r="W40" s="48"/>
       <c r="X40" s="48" t="s">
         <v>108</v>
       </c>
       <c r="Y40" s="48"/>
     </row>
-    <row r="41" spans="1:25" s="3" customFormat="1" ht="51">
+    <row r="41" spans="1:25" s="3" customFormat="1" ht="52.8">
       <c r="A41" s="50"/>
       <c r="B41" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F41" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H41" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I41" s="4" t="s">
         <v>14</v>
       </c>
@@ -3248,51 +3245,51 @@
       <c r="R41" s="4" t="s">
         <v>13</v>
       </c>
       <c r="S41" s="4" t="s">
         <v>14</v>
       </c>
       <c r="T41" s="4" t="s">
         <v>13</v>
       </c>
       <c r="U41" s="24" t="s">
         <v>14</v>
       </c>
       <c r="V41" s="4" t="s">
         <v>13</v>
       </c>
       <c r="W41" s="4" t="s">
         <v>14</v>
       </c>
       <c r="X41" s="4" t="s">
         <v>13</v>
       </c>
       <c r="Y41" s="4" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="42" spans="1:25" s="3" customFormat="1" ht="12.75">
+    <row r="42" spans="1:25" s="3" customFormat="1" ht="13.2">
       <c r="A42" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B42" s="23">
         <v>116762.6</v>
       </c>
       <c r="C42" s="6">
         <v>103.7</v>
       </c>
       <c r="D42" s="23">
         <v>235321.4</v>
       </c>
       <c r="E42" s="14">
         <v>101.7</v>
       </c>
       <c r="F42" s="23">
         <v>402852.9</v>
       </c>
       <c r="G42" s="14">
         <v>100.4</v>
       </c>
       <c r="H42" s="23">
         <v>557081</v>
       </c>
       <c r="I42" s="23">
@@ -3404,51 +3401,51 @@
       <c r="N46" s="48" t="s">
         <v>116</v>
       </c>
       <c r="O46" s="48"/>
       <c r="P46" s="48" t="s">
         <v>117</v>
       </c>
       <c r="Q46" s="48"/>
       <c r="R46" s="48" t="s">
         <v>118</v>
       </c>
       <c r="S46" s="48"/>
       <c r="T46" s="48" t="s">
         <v>119</v>
       </c>
       <c r="U46" s="49"/>
       <c r="V46" s="48" t="s">
         <v>120</v>
       </c>
       <c r="W46" s="48"/>
       <c r="X46" s="48" t="s">
         <v>121</v>
       </c>
       <c r="Y46" s="48"/>
     </row>
-    <row r="47" spans="1:25" s="3" customFormat="1" ht="51">
+    <row r="47" spans="1:25" s="3" customFormat="1" ht="52.8">
       <c r="A47" s="50"/>
       <c r="B47" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F47" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I47" s="4" t="s">
         <v>14</v>
       </c>
@@ -3635,51 +3632,51 @@
       <c r="N52" s="48" t="s">
         <v>129</v>
       </c>
       <c r="O52" s="48"/>
       <c r="P52" s="48" t="s">
         <v>130</v>
       </c>
       <c r="Q52" s="48"/>
       <c r="R52" s="48" t="s">
         <v>131</v>
       </c>
       <c r="S52" s="48"/>
       <c r="T52" s="48" t="s">
         <v>132</v>
       </c>
       <c r="U52" s="49"/>
       <c r="V52" s="48" t="s">
         <v>133</v>
       </c>
       <c r="W52" s="48"/>
       <c r="X52" s="48" t="s">
         <v>134</v>
       </c>
       <c r="Y52" s="48"/>
     </row>
-    <row r="53" spans="1:25" s="3" customFormat="1" ht="51">
+    <row r="53" spans="1:25" s="3" customFormat="1" ht="52.8">
       <c r="A53" s="50"/>
       <c r="B53" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F53" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H53" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I53" s="4" t="s">
         <v>14</v>
       </c>
@@ -3762,60 +3759,64 @@
       </c>
       <c r="J54" s="29">
         <v>906975.6</v>
       </c>
       <c r="K54" s="29">
         <v>104.9</v>
       </c>
       <c r="L54" s="29">
         <v>1130875</v>
       </c>
       <c r="M54" s="29">
         <v>104.8</v>
       </c>
       <c r="N54" s="29">
         <v>1359153.6</v>
       </c>
       <c r="O54" s="29">
         <v>100.8</v>
       </c>
       <c r="P54" s="23">
         <v>1610933.4</v>
       </c>
       <c r="Q54" s="23">
         <v>100.3</v>
       </c>
-      <c r="R54" s="23"/>
-      <c r="S54" s="22"/>
+      <c r="R54" s="23">
+        <v>1891150.3</v>
+      </c>
+      <c r="S54" s="22">
+        <v>101.8</v>
+      </c>
       <c r="T54" s="23"/>
       <c r="U54" s="6"/>
       <c r="V54" s="23"/>
       <c r="W54" s="6"/>
       <c r="X54" s="23"/>
       <c r="Y54" s="6"/>
     </row>
-    <row r="55" spans="1:25" ht="15">
+    <row r="55" spans="1:25" ht="15.6">
       <c r="A55" s="26" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="131">
     <mergeCell ref="A46:A47"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="D46:E46"/>
     <mergeCell ref="F46:G46"/>
     <mergeCell ref="R46:S46"/>
     <mergeCell ref="T46:U46"/>
     <mergeCell ref="V46:W46"/>
     <mergeCell ref="X46:Y46"/>
     <mergeCell ref="N35:O35"/>
     <mergeCell ref="X40:Y40"/>
     <mergeCell ref="V40:W40"/>
     <mergeCell ref="A35:A36"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="D35:E35"/>
     <mergeCell ref="F35:G35"/>
     <mergeCell ref="A40:A41"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="D40:E40"/>
     <mergeCell ref="F40:G40"/>